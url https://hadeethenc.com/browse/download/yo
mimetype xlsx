--- v3 (2026-01-25)
+++ v4 (2026-06-03)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3787">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3768">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Yorùbá
 # Source: https://hadeethenc.com/yo
-# Last update: 2026-01-08 14:04:25 (v1.13.0)
-# Check for updates: https://hadeethenc.com/en/check/yo/v1.13.0
+# Last update: 2026-05-10 18:02:28 (v1.14.0)
+# Check for updates: https://hadeethenc.com/en/check/yo/v1.14.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1774,53 +1774,51 @@
     <t>إذا رأى أحدكم الرؤيا يحبها فإنها من الله، فليحمد الله عليها وليحدث بها، وإذا رأى غير ذلك مما يكره، فإنما هي من الشيطان، فليستعذ من شرها، ولا يذكرها لأحد، فإنها لن تضره</t>
   </si>
   <si>
     <t>Nígbàtí ẹnikan nínú yín bá lá àlá tí ó nifẹ sí, dajudaju ala naa lati ọdọ Ọlọhun ni ó ti wá, nitori naa ki ó fi ọpẹ fún Allah (Ọlọhun) lori rẹ, kó sì sọ ọ́ fún ẹniti ó bá fẹ́, ṣugbọn tí ó bá lá àlá tí ó yàtọ̀ sí eleyii, ti kò sì wuu, dajudaju lati ọdọ èṣù ni o ti wá, ki iru ẹni bẹẹ yaa bẹ Ọlọhun fún ààbò àti iṣọ nibi aburu àlá naa, bẹẹ ni ki ó má rọ́ àlá náà fún ẹnikankan, ti kò bati rọ ọ fún ẹnikankan àlá náà kò ní kó ìnira ba a</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه أَنَّهُ سَمِعَ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا رَأَى أَحَدُكُمُ الرُّؤْيَا يُحِبُّهَا فَإِنَّهَا مِنَ اللَّهِ، فَلْيَحْمَدِ اللَّهَ عَلَيْهَا وَلْيُحَدِّثْ بِهَا، وَإِذَا رَأَى غَيْرَ ذَلِكَ مِمَّا يَكْرَهُ، فَإِنَّمَا هِيَ مِنَ الشَّيْطَانِ، فَلْيَسْتَعِذْ مِنْ شَرِّهَا، وَلاَ يَذْكُرْهَا لِأَحَدٍ، فَإِنَّهَا لَنْ تَضُرَّهُ».</t>
   </si>
   <si>
     <t>Lati ọdọ baba Sa'eed Al-khudiriy - Ki Ọlọhun bá wa yọnu si i - Ó ní oun gbọ́ tí Òjíṣẹ Ọlọhun - Ki ikẹ Ọlọhun ati ọla Rẹ̀ máa ba - tí ńsọ bayii pé: "Nígbàtí ẹnikan nínú yín bá lá àlá tí ó nifẹ sí, dajudaju ala naa lati ọdọ Ọlọhun ni ó ti wá, nitori naa ki ó fi ọpẹ fún Allah (Ọlọhun) lori rẹ, kó sì sọ ọ́ fún ẹniti ó bá fẹ́, ṣugbọn tí ó bá lá àlá tí ó yàtọ̀ sí eleyii, ti kò sì wuu, dajudaju lati ọdọ èṣù ni o ti wá, ki iru ẹni bẹẹ yaa bẹ Ọlọhun fún ààbò àti iṣọ nibi aburu àlá naa, bẹẹ ni ki ó má rọ́ àlá náà fún ẹnikankan, ti kò bati rọ ọ fún ẹnikankan àlá náà kò ní kó ìnira ba a".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الرؤيا الصالحةَ المُفرِحة في المنام من الله، وأرشد بأنْ يَحمد الله عليها، ويخبر بها، وإذا رأى ما يَكره ويُحزن فإنما هي من الشيطان؛ فليستعذ بالله من شرها، ولا يذكرها لأحد؛ فإنها لا تضره حيث جعل الله ما ذُكر سببًا للسلامة من المكروه المترتِّب على الرؤيا.</t>
   </si>
   <si>
     <t>Anọbi - ki ikẹ Ọlọhun ati ọla Rẹ maa bá a - fún wa ní ìró pé dajudaju àlá daada tí ó ń múnú ẹni dùn lójú orun wá lati ọdọ Ọlọhun, Anọbi sì tọ wa sọna pe kí a fi ọpẹ fún Allah (Ọlọhun) lori rẹ, ẹni naa sì lè sọ jade, ṣugbọn ti ó bá lálàá rí nkan tí kò fẹ́, tabi nkan tó ba a nínú jẹ́, lati ọdọ eṣu ni ó tiwa, ki o yáa wá iṣọra lọdọ Ọlọhun kuro nibi aburu rẹ, kí ó má ṣe rọ́ àlá náà tabi sọfún ẹnikankan, dájúdájú kò nii kó ìnira bá a nígbàtí o jẹ wipe Ọlọhun ti fi nkan táa sọ yii ṣe okunfa ọlà ati akoyọ kuro nibi nkan ti a kò fẹ, eyi ti ó lè fẹ ṣẹlẹ latara àlá náà.</t>
   </si>
   <si>
     <t>أقسام الرؤيا: 1- الرؤيا الصالحة، وهي رؤيا حق وبشرى من الله يراها أو تُرى له، 2- حديث النفس وهي ما يحدِّث بها الرجل نفسه في اليقظة، 3- تحزين وتخويف الشيطان وأهاويل منه ليحزن ابن آدم.
 حاصل ما ذكر من أبواب الرؤيا الصالحة ثلاثة أشياء: أن يحمد الله عليها، وأن يستبشر بها، وأن يتحدث بها لكن لمن يحب دون من يكره.
 حاصل ما ذكر من أدب الرؤيا المكروهة خمسة أشياء: أن يتعوَّذ بالله من شرها، ومن شر الشيطان، وأن يتفل حين يهب من نومه عن يساره ثلاثا، ولا يذكرها لأحد أصلًا، وإذا أراد أن يرجع لنومه يتحوّل عن جنبه الذي كان عليه؛ فإنها لا تضره.
 قال ابن حجر: الحكمة فيه أنه إذا حدَّث بالرؤيا الحسنة من لا يحب قد يفسِّرها له بما لا يحب إما بُغضًا وإما حسدًا، فقد تقع على تلك الصفة أو يتعجّل لنفسه من ذلك حُزنًا ونكدًا، فأمر بترك تحديث مَن لا يُحِب بسبب ذلك.
 الحمد عند حدوث النِّعَم، وتجدد المنن، فذلك سبب لدوامها.</t>
   </si>
   <si>
-    <t>Awọn ipin àlá: 
-[...1 lines deleted...]
-3. Ibani nínú jẹ ati iṣẹru bani lati ọdọ èṣù (satani), ati ikoni laya jẹ lati ọdọ rẹ; lati fí kó ìbànújẹ́ bá eniyan.
+    <t>Awọn ipin àlá:  1. Àlá tí ó dáa, ohun ni àlá òtitọ ati ifunni ní iro idunu lati ọdọ Ọlọhun, eniyan lè la a funra rẹ tabi ki wọ́n la a si i. 2. Ọ̀rọ̀ tẹmi banusọ, ohun ni ọrọ ti ènìyàn ba ara rẹ sọ ní feteete (ni oju aiye) 3. Ibani nínú jẹ ati iṣẹru bani lati ọdọ èṣù (satani), ati ikoni laya jẹ lati ọdọ rẹ; lati fí kó ìbànújẹ́ bá eniyan.
 Kókó nkan ti wọ́n sọ nípa àlá dáada mẹta ni: Kí o dupẹ fún Allah (Ọlọhun) lori rẹ, ki o dunnu nipa rẹ, kí o sí sọ ọ fun àwọn eniyan, ṣugbọn awọn tí o nifẹ nikan nio laiṣe awọn ti o korira.
 Àpapọ̀ nkan ti wọ́n sọ nípa àlá buruku tí kò daa marun ni: ki a bere iṣọra lọdọ Ọlọhun kuro nibi aburu rẹ, ati nibi aburu èṣù, ki a sì fẹ atẹgun ẹnu wa sí apá òsì wa lẹẹmẹta nigba ti a bá jí, bẹẹ a kò gbọdọ bá ẹnikankan sọrọ nipa rẹ, ti ènìyàn náà bá fẹ sùn pada, kí ó yí ẹgbẹ ti o fi sun pada, àlá buruku naa kò nii kó ìnira ba a.
 Ibn Hajar sọ pe: Òye tabi idi pataki tí ó wà nibẹ ni pe tí ó bá rọ́ àlá dáada fún ẹnití kò nifẹ rẹ, irufẹ ẹni bẹẹ lè tumọ àlá náà fún-un sí nkan tí kò fẹ́, yálà nítorí pé o n binu si daada ti o rí, tabi ni ti keeta ati ẹ̀gàn, o ṣeeṣe kí àlá náà ṣẹlẹ gẹgẹ bí wọn ṣe tumọ rẹ, tabi ki ẹni ti ó lálàá máa kánjú fúnrara rẹ fún ìbànújẹ ati aidunnu ọkan, nítorí rẹ ni wọn fi paá laṣẹ pe kí ó má ṣe sọ àlá náà fún ẹniti kò nifẹ sii.
 Kí a máa dúpẹ́ fún Ọlọhun nigbati awọn idẹra bá n dé sinu aiye wa, ti awọn aanu sì nwá lọ́tun lọ́tun; eleyii ni òkùnfà tí idẹra náà máa fi pẹ́.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yo/browse/hadith/3285</t>
   </si>
   <si>
     <t>عجبا لأمر المؤمن، إن أمره كله خير، وليس ذاك لأحد إلا للمؤمن</t>
   </si>
   <si>
     <t>Eemọ ni alamọri mumini, dajudaju gbogbo alamọri rẹ oore ni, iyẹn o si si fun ẹnikankan ayaafi mumini</t>
   </si>
   <si>
     <t>عَنْ صُهَيْبٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «عَجَبًا لِأَمْرِ الْمُؤْمِنِ، إِنَّ أَمْرَهُ كُلَّهُ خَيْرٌ، وَلَيْسَ ذَاكَ لِأَحَدٍ إِلَّا لِلْمُؤْمِنِ، إِنْ أَصَابَتْهُ سَرَّاءُ شَكَرَ، فَكَانَ خَيْرًا لَهُ، وَإِنْ أَصَابَتْهُ ضَرَّاءُ صَبَرَ، فَكَانَ خَيْرًا لَهُ».</t>
   </si>
   <si>
     <t>Lati ọdọ Suhayb - ki Ọlọhun yọnu si i - o sọ pe: Ojiṣẹ Ọlọhun - ki ikẹ ati ọla Ọlọhun maa ba a - sọ pe: «Eemọ ni alamọri mumini, dajudaju gbogbo alamọri rẹ oore ni, iyẹn o si si fun ẹnikankan ayaafi mumini, ti idunu ba ṣẹlẹ si i yio dupẹ, ti yio si jẹ oore fun un, ti inira ba si tun ṣẹlẹ si i yio ṣe suuru, ti yio si tun jẹ oore fun un».</t>
   </si>
   <si>
     <t>يَتَعَجَّبُ صلى الله عليه وسلم مِن شأن المؤمن وأحواله على وجه الاستحسان؛ وذلك لأن أحواله كلها خير، وليس ذلك لأحد إلا للمؤمن؛ 
 إن أصابته سرّاءُ شكرَ اللهَ عليها؛ فيحصل له الأجر بالشكر، 
 وإن أصابته ضراءُ صبرَ واحتسب الأجر على الله، فيحصل له الأجر بالصبر، فهو في أجر على كل حال.</t>
   </si>
@@ -2471,52 +2469,51 @@
   </si>
   <si>
     <t>Ẹnikẹni ti ó bá ṣamojuto ọmọ obinrin meji tabi tí ó tọ́ wọn dagba titi ti wọ́n fi di ẹni ọkunrin, irufẹ ẹni bẹẹ yóò wá ní ọjọ igbende ti èmi rẹ̀ yóò wà papọ̀" Anọbi pa ọmọnika rẹ papọ̀ mọ́nrawọn</t>
   </si>
   <si>
     <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ عَالَ جَارِيَتَيْنِ حَتَّى تَبْلُغَا جَاءَ يَوْمَ الْقِيَامَةِ أَنَا وَهُوَ» وَضَمَّ أَصَابِعَهُ.</t>
   </si>
   <si>
     <t>Lati ọdọ Anas ọmọ Maalik, ki Ọlọhun bá wa yọnu si i, o sọ bayi pe: Òjíṣẹ Ọlọhun - Ki ikẹ ati ọla Ọlọhun máa ba - sọ bayi pe: "Ẹnikẹni ti ó bá ṣamojuto ọmọ obinrin meji tabi tí ó tọ́ wọn dagba titi ti wọ́n fi di ẹni ọkunrin, irufẹ ẹni bẹẹ yóò wá ní ọjọ igbende ti èmi rẹ̀ yóò wà papọ̀" Anọbi pa ọmọnika rẹ papọ̀ mọ́nrawọn.</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن رُزِقَ باثنتين من البنات أو الأخوات، فقام عليهما بالمُؤنة والتربية والتوجيه للخير والتحذير من الشر ونحو ذلك حتى يَكْبُرَا ويَبْلُغا؛ جاء يوم القيامة هو والنبيُّ صلى الله عليه وسلم كهاتَين وضَمّ أصابِعَه السبابة والوسطى.</t>
   </si>
   <si>
     <t>Anọbi - ki ikẹ Ọlọhun ati ọla Rẹ̀ máa bá a - jẹ kí amọn pé: ẹnikẹni ti Ọlọhun bá fun ni ọmọbirin meji tabi arabinrin meji, ti o wa mojuto itọju wọn daada pẹlu ẹkọ ati titọwọn sọna lọ sibi iṣẹ rere, ti o sì ṣọwọn lára kuro nibi aburu ati bẹẹ bẹẹ lọ titi ti wọ́n fi dagba, irufẹ ẹnibẹẹ yóò wà pẹlu Anọbi - ki ikẹ Ọlọhun ati ọla Rẹ máa ba a - ní ọjọ igbende gẹgẹ bi ika ọwọ méjèjì yii, Anọbi ṣe àpèjúwe rẹ̀ pẹlu ika ilabẹ ati ika mogajuwọnlọ tí ó pa wọ́n pọ̀ mọ́nrawọn.</t>
   </si>
   <si>
     <t>الثواب العظيم لمن قام على البنات بالمؤونة والتربية حتى يتزوجْن أو يبلغْن، وكذلك الأخوات.
 أجر القيام على البنات أعظم من أجر القيام على البنين؛ إذ لم يُذْكَر مثل ذلك في حقِّهم؛ وذلك لأجل أنَّ مؤنة البنات والاهتمام بأمورهن أعظم من أمور البنين؛ لأنهن عورات لا يباشِرْن أمورَهن، ولا يتصرفن تصرف البنين، وكذلك لأنهن لا يتعلق بهن طمع الأب بالاستقواء بهن على الأعداء، وإحياء اسمه واتصال نسبه، وغير ذلك، كما يتعلق بالذكر؛ فاحتيج في ذلك إلى الصبر والإخلاص من المنفق عليهن مع حسن النية؛ فعظم الأجر، فكان رفيق النبي صلى الله عليه وسلم يوم القيامة.
 علامات البلوغ للمرأة: إكمال خمس عشرة سنة، أو تحيض ولو قبل خمس عشرة سنة، أو نَبَتتْ لها العانة وهو الشعر الخشن حول القُبُل، أو بالاحتلام وهو إنزال المني في المنام.
 قال القرطبي: ويعني ببلوغهما وصولَهما إلى حال يستقلّان بأنفسهما؛ وذلك إنما يكون في النساء إلى أن يدخل بهن أزواجهن، فلا يعني به بلوغهما إلى أن تحيض وتُكلَّف؛ إذ قد تتزوج قبل ذلك فتستغني بالزوج عن قيام الكافل، وقد تحيض وهي غير مستقلة بشيء من مصالحها ولو تركت لضاعت وفسدت أحوالها، بل هي في هذه الحالة أحق بالصيانة والحفظ والقائم عليها لتكمل صيانتها فيرغب في تزويجها، ولهذا المعنى قال علماؤنا لا تسقط النفقة عن والد الصبية ببلوغها بل بدخول الزوج بها.</t>
   </si>
   <si>
     <t>Ẹsan nlá ló wà fún ẹnikẹni tí ó bá tọ́ awọn ọmọbirin daada titi wọn yóò fi lọkọ tàbí titi ti wọn yóò fi di ẹni ọkunrin, bẹẹ náà ni awọn ọmọ iya ẹni.
 Esan itọju ati ifun omobirin leko o tobi ju làáda  itọju ati ifun omokunrin ni eko lo ; nitoripe won ko daruko iru  esan bẹẹ nipari imojuto ọmọkùnrin; atipe  nitoripe inawo  ti a fe na lori tito  omobirin ati iṣe akolekan awon àlámọrí  won o pọ jù ti awon ọmọkùnrin  lo, bakanna ni pe nitoripe agboyele baba Ko rọmon  fifi awon omobinrin se ikunlowo agbara lori awan ota, ati yiye oruko re, ati  iropo ebi re  ati bẹẹ bẹẹ lọ, gẹgẹ bí o ti se ro po mo ọmọkùnrin, nitori idi eyi ni enití n nawo lori awan omobìnrin fi ni bukata sì sùúrù ati ifarada , èròngbà tori tolohun pẹlu aniyan daada. Èyí ló mú kí esan re tobi, tii se alabarin Anọbi (ki ike ati ola Olohun ki o ma ba ni ojo igbende .
-Awan amin idagba ati ìdí ẹni okunrin fún obìnrin: 
-Ki o ti pé ọmọ ọdún meedogun, tabi ki o ti máa ṣe  nkan  osu koda ti o ba tii pé ọmọ ọdún mẹ́edógún, tabi ki o ti ni Irun l'ẹba  oju-ara, tabi ki o sun ki o sí la alá ibanisun loju orun, ohun náà ni ki o da ato sara lati ojuorun .
+Awan amin idagba ati ìdí ẹni okunrin fún obìnrin:  Ki o ti pé ọmọ ọdún meedogun, tabi ki o ti máa ṣe  nkan  osu koda ti o ba tii pé ọmọ ọdún mẹ́edógún, tabi ki o ti ni Irun l'ẹba  oju-ara, tabi ki o sun ki o sí la alá ibanisun loju orun, ohun náà ni ki o da ato sara lati ojuorun .
 Al-Qurtubiy so bayi pe:  idagba  omo obinrin túmọ sí pé won ti dé isesi kan ti won yóò ti da duro funrawon, eléyi yóò máa Lara awon obinrin  titi oko won yóò fi wole towon,  kii se itumo idagba awon mejeeji  ni ki won ti máa ṣe inkan osu, ti won yóò sì di eniti won la esin bo lọrùn, nitoripe òsee se ki obinrin ti lọkọ siwaju ki o to di eni ti nṣe ikan osu, ti o si roro kúrò lọdọ oko lati tọjú,  bẹẹ ni o see se ki o ti máa ṣe nkan osu lai ti le daaduro  tabi dáa kan ṣe fún rárá rẹ, ti won ba paati tabi fi ṣẹlẹ láì yasi awan nkan ti o ni bukata sì, eleyi yóò bá isesi re je, bẹẹ ni yóò raare,  ko da asiko yi gan ni onibukata sí amojuto ati idaabobo ati ẹni tí yóò máa ṣe alagbateru ọrọ rẹ ju ti ateyinwa lo,  ki amojuto re lè pe, bẹẹ ni ki won  sí fi ìfẹ kì won fi lọkọ s'emi, nitori   itumon yi ni awon  onimimo wa se sope, ojúṣe oranyan inanwo lori omobinrin ko ti kuro lori baba re pelu pe o ti di eni okunrin (o ti balaagah)  sugbon o di igbati o ba wo ile oko re .</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yo/browse/hadith/3360</t>
   </si>
   <si>
     <t>لا تدخلون الجنة حتى تؤمنوا، ولا تؤمنوا حتى تحابوا، أولا أدلكم على شيء إذا فعلتموه تحاببتم؟ أفشوا السلام بينكم</t>
   </si>
   <si>
     <t>Ẹ ko lee wọ alujanna titi ti ẹ fi  maa gbagbọ, ati pe e ko lee gbagbọ titi ti ẹ fi máa nífẹ̀ẹ́ ara yin, ẹ wa jẹ ki n juwe yin si nkankan ti o jẹ pe ti ẹ ba ṣe e ẹ máa nífẹ̀ẹ́ ara yin? Ẹ maa tan salamọ ka laarin ara yin</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَدْخُلُونَ الْجَنَّةَ حَتَّى تُؤْمِنُوا، وَلَا تُؤْمِنُوا حَتَّى تَحَابُّوا، أَوَلَا أَدُلُّكُمْ عَلَى شَيْءٍ إِذَا فَعَلْتُمُوهُ تَحَابَبْتُمْ؟ أَفْشُوا السَّلَامَ بَيْنَكُمْ».</t>
   </si>
   <si>
     <t>Lati ọdọ Abu Hurayra - ki Ọlọhun yọnu si i - o sọ pe: Ojiṣẹ Ọlọhun - ki ikẹ ati ọla Ọlọhun maa ba a - sọ pe: «Ẹ ko lee wọ alujanna titi ti ẹ fi  maa gbagbọ, ati pe e ko lee gbagbọ titi ti ẹ fi máa nífẹ̀ẹ́ ara yin, ẹ wa jẹ ki n juwe yin si nkankan ti o jẹ pe ti ẹ ba ṣe e ẹ máa nífẹ̀ẹ́ ara yin? Ẹ maa tan salamọ ka laarin ara yin».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لن يدخل الجنة إلا المؤمنون، ولا يكتمل الإيمان ولا يَصلُحُ حَالَ المجتمعِ المسلم حتى يُحِبَّ بعضُهم بعضًا. 
 ثم أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أفضلِ الأُمور التي بها تَعُمُّ المَحبةُ، وهي إفشاء السلام بين المسلمين، الذي جعله الله تحية لعباده.</t>
   </si>
   <si>
     <t>Anabi - ki ikẹ ati ọla Ọlọhun maa ba a - ṣe alaye pe dajudaju ẹnikankan o lee wọ alujanna ayaafi muumini, ati pe igbagbọ o lee pe ati pe ìṣesí awujọ musulumi o lee daa titi ti wọn o fi nífẹ̀ẹ́ ara wọn. Lẹyin naa ni Anabi - ki ikẹ ati ọla Ọlọhun maa ba a - wa juwe lọ sibi eyiti o lọla julọ ninu awọn alamọri eyiti o ṣe pe pẹlu rẹ ni ifẹ fi maa n kari, oun naa ni fifọn salamọ ka laarin awọn musulumi, eleyii ti Ọlọhun ṣe ni kiki fun awọn ẹru Rẹ.</t>
   </si>
   <si>
@@ -3495,68 +3492,59 @@
   </si>
   <si>
     <t>يَحُثُّ النبيُّ صلى الله عليه وسلم الصحابة على أنْ يعملوا، وأنْ يتقوا الله ما استطاعوا، دون غُلُوٍّ ولا تَقصير، وأن يقصِدوا بعملهم الصواب بالإخلاص لله واتّباع السنة لِيُقبَل عملُهم فتكون سببًا لنزول الرحمة عليهم.
 ثم أَخبرَهم بأنه لن يُنجيَ أحدًا منكم عملُه فقط؛ بل لا بد من رحمة الله.
 قالوا: حتى أنت يا رسول الله لا ينجيك عملُك مع عِظَمِ قدره؟ 
 فقال: حتى أنا، إلّا أن يَستُرَني اللهُ بفضل رحمته.</t>
   </si>
   <si>
     <t>Anọbi (ki ikẹ Ọlọhun ati ọla Rẹ máa ba a) ṣe awọn ọmọlẹyìn loju kòkòrò (o fa ifẹ wọn) síbi imaa sisẹ, ati ki wọn si bẹrù Ọlọhun bi wọn ba se ni agbara mọ, láì ṣe àṣe kọja ààlà, ati láì ṣe asee to, ki wọn ni eero iṣẹ àṣe dara pẹlu imáa ṣe iṣẹ wọn nítorí ti Ọlọhun (aniyan tori Ọlọhun) ati imáa tẹlé ilana ati alaalẹ anọbi, ki iṣẹ wọn le jẹ àtéwọgbà, atipe ki o jẹ okunfa isọkalẹ àánu Ọlọhun fún wọn.
 O si tun fún wọn niro pe isẹ enikọọkan yin nikan ko lee gbayinla, sugbọn afi ki ẹ rí ikẹ gba lọdọ Ọlọhun.
 Wọn sọ pe: titi o fi de orí rẹ, irẹ ojisẹ Ọlọhun, iṣẹ rẹ ko lee gbaọla toun ti bi o se tobi to?
 Anọbi sọ pe: titi ofi dé orí mi, ayaafi ki Ọlọhun bomi lasiri pẹlu aanu Rẹ.</t>
   </si>
   <si>
     <t>قال النووي: (سدِّدوا وقاربوا): اطلبوا السدادَ، واعملوا به، وإن عَجَزْتُم عنه، فقارِبُوه؛ أي: اقربوا منه، والسداد: الصوابُ، وهو بين الإفراط والتفريط، فلا تَغْلُوا ولا تُقصِّروا.
 قال ابن باز: الأعمال الصالحة هي أسباب دخول الجنة، كما أنّ الأعمال الخبيثة هي أسباب دخول النار، والحديث يُبيِّنُ أنّ دخولَهم الجنة ليس بمجرَّد العمل، بل لا بد من عفو الله ورحمته سبحانه وتعالى، فهم دخلوها بأسباب أعمالهم، ولكن الذي أوجب ذلك رحمته سبحانه، وعفوه ومغفرته.
 العبد لا يَغتر ويُعجَب بعمله مهما بلغ؛ لأنّ حقَّ الله أعظم من عمله، فلا بد للعبد من الخوف والرجاء جميعًا.
 فضل الله ورحمته على عباده أوسع من أعمالهم.
 الأعمال الصالحة سبب لدخول الجنة، والفوز بها إنما هو بفضلِ الله ورحمة منه.
 قال الكرماني: "إذا كان كلُّ الناس لا يدخلون الجنة إلا برحمة الله، فوجْه تخصيص رسول الله صلى الله عليه وسلم بالذِّكْر هو أنه إذا كان مقطوعًا له بأنه يدخل الجنة، ولا يدخلها إلا برحمة الله؛ فغيرُه يكون في ذلك بطريق الأَولى.
  قال النووي: في معنى قوله تعالى: ﴿ادْخُلُوا الْجَنَّةَ بِمَا كُنْتُمْ تَعْمَلُونَ﴾ [النحل: 32]، ﴿وَتِلْكَ الْجَنَّةُ الَّتِي أُورِثْتُمُوهَا بِمَا كُنْتُمْ تَعْمَلُونَ﴾ [الزخرف: 72]، ونحوهما من الآيات الدالة على أن الأعمال يُدخَل بها الجنة، فلا يُعارِض هذه الأحاديثَ، بل معنى الآيات أن دخول الجنة بسبب الأعمال، ثم التوفيق للأعمال، والهداية للإخلاص فيها، وقَبُولها برحمة الله تعالى وفضله، فيصح أنه لم يدخل بمجرَّد العمل، وهو مراد الأحاديث، ويصح أنه دخل بالأعمال؛ أي: بسببها، وهي من الرحمة.
 قال ابن الجوزي: يتحصل عن ذلك أربعة أجوبة؛ الأول: أنَّ التوفيق للعمل من رحمة الله، ولولا رحمة الله السابقة ما حصل الإيمان ولا الطاعة التي يحصل بها النجاة، الثاني: أنّ منافع العبد لسيده فعمله مُستَحَقٌّ لمولاه، فمهما أنعم عليه من الجزاء فهو من فضله، الثالث: جاء في بعض الأحاديث أنّ نفس دخول الجنة برحمة الله، واقتسام الدرجات بالأعمال، الرابع: أنّ أعمال الطاعات كانت في زمن يسير، والثواب لا ينفد فالإنعام الذي لا ينفد في جزاء ما ينفد بالفضل لا بمقابلة الأعمال.
 قال الرافعي: أنّ العامل لا ينبغي أنْ يَتَّكِلَ على عَمَلِهِ في طلب النجاة ونيل الدرجات؛ لأنه إنما عَمل بتوفيق الله وإنما ترك المعصية بعصمة الله فكل ذلك بفضله ورحمته.</t>
   </si>
   <si>
-    <t>An-nawawi sọ bayi pe: (Ẹ  se deede, ẹ jẹ kí isunmọ wa): ẹ wa ọna iṣe dọgba, ki ẹ si ṣe àmúlò rẹ, ti ẹ bá wa kagara lati se e, ẹ yáa sun mọn ọn iṣe dọgba dọgba, eyi túmò sí pé: ẹ sun mọn iṣẹ, 
-itumo iṣe deede ni pe ki a ṣe ohun ti o lẹtọ, ohun náà ni o wa laarin aseeto ati àṣe kọja ààlà, nitori naa ẹ ma se aseeto bẹẹ ni ki ẹ ma se asekọja ààlà.
+    <t>An-nawawi sọ bayi pe: (Ẹ  se deede, ẹ jẹ kí isunmọ wa): ẹ wa ọna iṣe dọgba, ki ẹ si ṣe àmúlò rẹ, ti ẹ bá wa kagara lati se e, ẹ yáa sun mọn ọn iṣe dọgba dọgba, eyi túmò sí pé: ẹ sun mọn iṣẹ,  itumo iṣe deede ni pe ki a ṣe ohun ti o lẹtọ, ohun náà ni o wa laarin aseeto ati àṣe kọja ààlà, nitori naa ẹ ma se aseeto bẹẹ ni ki ẹ ma se asekọja ààlà.
 Ibn Baz sọ pe: awọn iṣẹẹre ohun ni awọn okunfa wiwọ ọgbà idẹra, bo se jasipe isẹẹbi (iṣẹ aburu ti ko da) ohun ni òkùnfà wíwọ ina, Hadith náà nsalaye pe dájúdájú wíwọ ọgbà idẹra kii se pẹlu isẹ lasan (kikida isẹ lasan)  sugbọn aní lati ri amojukuro ati ikẹ Ọlọhun mimọ ati gíga ni Fún Un, wọn wọ ọgba Idẹra pẹlu okunfa isẹ wọn, sugbọn eyiti o jẹki o ribẹ ni ikẹ Rẹ - mimọ ni Fún Un - ati amojukuro ati aforinjin Rẹ.
 Ẹrusin (ọmọniyan) ko gbọdọ gba itanjẹ pẹlu isẹ rẹ, tabi jọra rẹ loju botiwu ki iṣẹ náà pọ to; nitoripe ẹtọ (iwọ) Ọlọhun tobi ju iṣẹ rẹ lọ, ẹrusin (ọmọniyan) ni lati ni ifoya ati inireti papọ.
 Aanu Ọlọhun ati ikẹ rẹ fún àwọn ẹrùsin (ọmọniyan) Rẹ gbaa ye (o sI fẹ) ju iṣẹ wọn lọ.
 Awọn iṣẹẹre ni okunfa wíwọ alujanna, bẹẹni jijere rẹ a máà waye pẹlu àánu ati ikẹ lati ọdọ Ọlọhun.
 Al-kirmaani sọ pe: "ti o ba se pe gbogbo eniyan ko le wọ ọgba-idẹra (alujanna) ayaafi pẹlu ikẹ Ọlọhun ati aanu Rẹ, ona ti Òjíṣẹ Ọlọhun - ki ikẹ Ọlọhun ati ọla Rẹ máa ba a - gba se adayanri rẹ fún idarukọ ara rẹ ni pe ti o ba ti daju fun-un pe yóò wọ ọgba-idẹra, ti o si jẹ pe ko nii wọ ọ ayaafi pẹlu aanu Ọlọhun, nitori naa ẹni ti o ba yatọ si Anọbi nibi eleyun ni o lẹtọ si aanu Ọlọhun julọ.
-An-nawawi so bayi pe: nipa itumo ọrọ Ọlọhun ti o ga julo: (Éwo inu ile-idera latara okunfa nkan ti e nse nise).
-[...9 lines deleted...]
-(ààbò) Olohun ni, gbogbo nkan wonyi waye pẹlu aanu Olohun ati ike Rẹ ni.</t>
+An-nawawi so bayi pe: nipa itumo ọrọ Ọlọhun ti o ga julo: (Éwo inu ile-idera latara okunfa nkan ti e nse nise). (An-Nahl: 32),  (Eleyun ni ọgbà idera eyi ti a jogun rẹ fún yín láti ara okunfa nkan ti e nṣe nise). (Zuhkruf: 72), ati awon aayah miran ti ntọka sí pe ise daada aama ṣe okunfa wíwọ ọgbà idera, awọn itumo ọrọ yi ko ni àtakò sí awon Hadith wonyi, sugbon itumo awon aayah yi ni pe awon iṣẹ daada aama ṣe okunfa wíwọ ilè ìdèra, leyinna ni ifini se konge ṣiṣe iṣẹ náà, ati ifinimona sí bí sisé iṣẹ náà nítorí èrò tí Olohun, ati itewogba níwájú Olohun pẹlu aanu ati ike Rẹ, Oba ti o ga jù lọ, ni gbogbo re fi waye, yóò wá jasipe kii se iṣẹ nikan ni o fi wo ile-idera, eleyi ni nkan ti awon Hadith náà tumon sí. O leto ki a sope o wọ  ile-idera pelu ise, eyi nipe pẹlu okunfa, ti o se pe ninu aanu ni.
+Ibnul-Jaoziy so pe: idahun ( ifesi fin ni) merin otooto ni o je yọ latara ọrọ naa; Alakoko: Dajudaju ifinise konge iṣẹ ninu ikẹ Olohun ni, ti kii baa se ikẹ Olohun ti o ti gbawaju, ini igbagbo ati itẹle aṣẹ Olohun eyi  ti   akoyo fi lè wáyé.  Elekeji: Ohun ni pe iwulo eru ti olowoori rẹ nise,  iṣẹ rẹ eto ni o je fún oga re, botiwu ki o se idẹra esan fún to, ara àánu oga re ni o jẹ.  Eketa: Oti wa ninu awon Hadith kan pe wíwọ ọgbà idẹra  pẹlu ike Olohun ni, sugbon pinpin  awon ipo inu re ni yóò máa waye pelu ise oni kaluku. Ekerin: dajudaju awon iṣẹ itẹle aṣẹ Olohun a máà waye larin asiko diẹ (niwanba), bẹẹni esan re kii tan, iṣẹ idẹra tabi igbadun ti kii tan  lati se esan fún iṣẹ ti o ti pari aanu ni o je kii se esan ti o se deede awon ise ti wan se.
+Ar-Rafih so pe: dajudaju ko ye ki osise gbára lé iṣẹ rẹ tí o fí nwa akoyo ati ipo, nitoripe iṣẹ pelu konge  (deede) Olohun ni, nitoripe o pa ese ti pẹlu isọ  (ààbò) Olohun ni, gbogbo nkan wonyi waye pẹlu aanu Olohun ati ike Rẹ ni.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yo/browse/hadith/3469</t>
   </si>
   <si>
     <t>إن الناس إذا رأوا الظالم فلم يأخذوا على يديه أوشك أن يعمهم الله بعقاب منه</t>
   </si>
   <si>
     <t>Dajudaju awọn eniyan ti wọn ba ti ri alabosi, ti wọn ko si gba a mu ni ọwọ rẹ mejeeji, o sunmọ ki Ọlọhun fi iya kan lati ọdọ Rẹ kari wọn</t>
   </si>
   <si>
     <t>عَنْ أَبِي بَكْرٍ الصِّدِّيقِ رضي الله عنه أَنَّهُ قَالَ: أَيُّهَا النَّاسُ، إِنَّكُمْ تَقْرَؤُونَ هَذِهِ الآيَةَ: {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ}، وَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ النَّاسَ إِذَا رَأَوْا الظَّالِمَ فَلَمْ يَأْخُذُوا عَلَى يَدَيْهِ أَوْشَكَ أَنْ يَعُمَّهُمُ اللَّهُ بِعِقَابٍ مِنْهُ».</t>
   </si>
   <si>
     <t>Lati ọdọ Abu Bakr- ki Ọlọhun yọnu si i- o sọ pe: Mo pe ẹyin eniyan, ẹ maa n ka aayah yìí: (Ẹ̀yin tí ẹ gbàgbọ́ ní òdodo, ẹ̀mí ara yín dọwọ́ yín. Ẹni tí ó ti ṣìnà kò lè kó ìnira ba yín nígbà tí ẹ bá ti mọ̀na), mo si gbọ́ ti ojiṣẹ Ọlọhun- ki ikẹ Ọlọhun ati ọla Rẹ maa ba a- n sọ pe: "Dajudaju awọn eniyan ti wọn ba ti ri alabosi, ti wọn ko si gba a mu ni ọwọ rẹ mejeeji, o sunmọ ki Ọlọhun fi iya kan lati ọdọ Rẹ kari wọn".</t>
   </si>
   <si>
     <t>يُخبِرُ أبو بكر الصديق رضي الله عنه: أن الناس يقرؤون هذه الآية: 
 {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ} [المائدة: 105].
 ويفهمون منها أنّ على الإنسان السعي في إصلاح نفسه فقط، وأنه لا يضره بعد ذلك ضلال من ضل، وأنهم غير مطالَبين بالأمر بالمعروف والنهي عن المنكر! 
 فأعلمهم أنها ليست كذلك، وأنه سمع النبي صلى الله عليه وسلم يقول: 
 إن الناس إذا رأوا الظالم فلم يمنعوه من ظلمه، وعندهم القدرة على منعه، يوشك أن يعمَّ الله الجميعَ بعقاب من عنده، الفاعل للمنكر، والساكت عنه.</t>
   </si>
   <si>
     <t>Abu Bakr As-Sideeq- ki Ọlọhun yọnu si i- n sọ pe: Dajudaju awọn eniyan a maa ka aayah yìí:
@@ -3722,52 +3710,51 @@
 أولًا: نُصِرْتُ بالرُّعْب يُقذَف في قُلوب أعدائي ولو كان بيني وبينهم مَسِيْرَة شهر. 
 ثانيًا: جُعِلَت لنا الأرضُ مسجدًا نُصلِّي أينَما كُنَّا، وطَهُورًا بالتُّراب عند العَجْز عن الماء. 
 ثالثًا: أُحِلَّتْ لنا غَنائمُ الحَرْب، وهي التي يأخذُها المسلمون في حربِهم مع الكفار. 
 رابعًا: أُعْطِيْتُ الشَّفاعَة العُظْمَى في إراحة الناس مِن هَوْلِ مَوْقِفِ يوم القيامة. 
 خامسًا: أُرسِلْتُ إلى الخَلْق كافة إنسِهم وجنِّهم، بخلاف الأنبياء قبله فكانوا يبعثون إلى أقوامهم فقط.</t>
   </si>
   <si>
     <t>Anọbi kí ikẹ àti ọlá Ọlọhun máa ba fún wa miró pé dájú dájú Ọlọhun ti fún òun ni nkán márùn tí Ọlọhun kọ fún ẹnikan nínú awani anọbi síwájú rẹ:
 Alakọkọ: wan ràn mise pẹlu ìbẹrù tí wan nju sínú ọkan awàn ọtá mí , kò dá kí o já sipe kí Jinan mí sí ìbi tí wan wa le gbani ni  irinajo osù kàn gbáko.
 Ẹlẹẹkeji: wan se ilẹlẹ ni ààyè ifori kanlẹ fún wa tí a o máa kirun níbi kí bí tí a ba wa, wan tún se ni nkán imọra pẹlu lílo iyẹpẹ nígbàtí a bà kagara láti lọ omi.
 Ẹlẹkẹta: wan se ọrọ ogún lẹtọ fún wa , òun ni nkan tí awàn musulumi nri gbà ní ojú ogún pẹlu awan alaigbagbọ.
 Ẹlẹkẹrin: wan fun mí ni isipẹ tí o to bi jùlọ níbi ìfun awan ènìyàn ni ìsimi níbi ìbẹrù bojo ibuduro ọjọ igbende.
 Ẹlẹkaarun: wan ràn mí  sí gbogbo ẹda lapapọ àti eniyan àti alujannu wan yatọ sí ti awan anọbi tí wan síwájú rẹ, wan  ran wan sí awan ìjọ wan nìkan ní .</t>
   </si>
   <si>
     <t>مشروعية تَعديد العبد لِنِعَم الله عليه إخبارًا بها وشُكرًا لله عليها.
 فضل الله عز وجل على هذه الأمة وعلى نبيِّها بهذه الخِصال.
 وجوب فعل الصلاة في وقتِها على أيِّ حالٍ كانت، ويَفعل ما يَقدر عليه من شروطها وأركانها وواجباتها.
 الشفاعة التي اختص بها النبي صلى الله عليه وسلم من بين الأنبياء، أنواع؛ أحدها: شفاعته للخلق في فَصْلِ القَضَاء بينهم، ومنها: شفاعته في دخول أهل الجنة الجنة، ومنها: شفاعته خاصة في عمِّه أبي طالب في تخفيف النار عنه لا في الخروج؛ لأنه مات كافرًا.
 خِصال للنبي صلى الله عليه وسلم كثيرة لم تُذْكَر في هذا الحديث ومنها: أُعْطِيَ جوامع الكلم، وخُتِمَ به النبيُّون، وجُعلت صفوفُنا كصفوف الملائكة وغيرها من الخصال.</t>
   </si>
   <si>
     <t>Biba òfin ẹṣin Islam mu pé kí ẹrú máa se onka awan idẹra  tí Ọlọhun ṣe fún láti sọ jáde , àti láti fí ọpẹ fún Ọlọhun lórí idẹra náà.
 Ọlá Ọlọhun tí o gbangban tí o sí tóbi lórí ìjọ yí àti èyí to ṣe fún anọbi wa pẹlu awan nkán tí o da se fún wanyi.
 Ṣíṣe kikun ni àsìko rẹ ní ọranyan pẹlu èyí k'eyi isesi tí kìí baa jẹ , àti ṣíṣe awàn nkán tí ipa ba ka nínú awani monjẹmu rẹ ati awon origun pẹlu ọranyan rẹ.
-Orisirisi mí Isipẹ tí wan dá fun  anọbi kí ikẹ Ọlọhun àti Ọlá Rẹ má bà  láàrin awan anọbi :
-Alakọkọ ni : ṣíṣe ipẹ rẹ fún gbogbo ẹda láti ṣe ìdájọ láàrin won lasiko. Nínú rẹ ní isipẹ rẹ fún awán ọmọ alujanna láti wíwọ ọgbà idẹra , nínú rẹ tún ni : isipẹ rẹ fún ẹgban bàbá rẹ tii se Bàbá Tolib pé kí  wan se ìyá rẹ ní fufu yẹ, , tí kí se isipẹ fún kí o jáde kúrò ninú inan, nítorípé o ku ni a lai gbagbọ .
+Orisirisi mí Isipẹ tí wan dá fun  anọbi kí ikẹ Ọlọhun àti Ọlá Rẹ má bà  láàrin awan anọbi : Alakọkọ ni : ṣíṣe ipẹ rẹ fún gbogbo ẹda láti ṣe ìdájọ láàrin won lasiko. Nínú rẹ ní isipẹ rẹ fún awán ọmọ alujanna láti wíwọ ọgbà idẹra , nínú rẹ tún ni : isipẹ rẹ fún ẹgban bàbá rẹ tii se Bàbá Tolib pé kí  wan se ìyá rẹ ní fufu yẹ, , tí kí se isipẹ fún kí o jáde kúrò ninú inan, nítorípé o ku ni a lai gbagbọ .
 Awan ìròyìn ẹsa anọbi kí ikẹ Ọlọhun àti Ọlá rẹ máa ba pọ tí wan ko darukọ nínú hadith ( ọrọ anọbi ) yí ,  nínú rẹ ní ; wan fún ní ìgbé ọrọ kalẹ tí yóò kò ọpọ nkán sínú, òun sí ni wan parí awan anọbi, wan si tún se tito ila wa lori Irun  gẹgẹ bí tito ila awan iransẹ Ọlọhun (Malaikah ) àti awan ìròyìn ẹsa bẹbẹ lọ</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yo/browse/hadith/3503</t>
   </si>
   <si>
     <t>بايعت رسول الله صلى الله عليه وسلم على شهادة أن لا إله إلا الله، وأن محمدا رسول الله، وإقام الصلاة، وإيتاء الزكاة، والسمع والطاعة، والنصح لكل مسلم</t>
   </si>
   <si>
     <t>Mo ṣadehun fun ojiṣẹ Ọlọhun- ki ikẹ Ọlọhun ati ọla Rẹ maa ba a- lori jijẹrii pe ko si ẹnikan ti ijọsin tọ si afi Ọlọhun, ati pe dajudaju Muhammad ojiṣẹ Ọlọhun ni, ati gbigbe irun duro, ati yiyọ saka, ati gbigbọ ati itẹle, ati ṣíṣe iṣiti fun gbogbo Musulumi</t>
   </si>
   <si>
     <t>عَنْ جَرِيرِِ بْنِ عَبْدِ اللَّهِ رضي الله عنه قَالَ: بَايَعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَلَى شَهَادَةِ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ، وَإِقَامِ الصَّلاَةِ، وَإِيتَاءِ الزَّكَاةِ، وَالسَّمْعِ وَالطَّاعَةِ، وَالنُّصْحِ لِكُلِّ مُسْلِمٍ.</t>
   </si>
   <si>
     <t>Lati ọdọ Jareer ọmọ Abdullahi- ki Ọlọhun yọnu si i- o sọ pe: Mo ṣadehun fun ojiṣẹ Ọlọhun- ki ikẹ Ọlọhun ati ọla Rẹ maa ba a- lori jijẹrii pe ko si ẹnikan ti ijọsin tọ si afi Ọlọhun, ati pe dajudaju Muhammad ojiṣẹ Ọlọhun ni, ati gbigbe irun duro, ati yiyọ saka, ati gbigbọ ati itẹle, ati ṣíṣe iṣiti fun gbogbo Musulumi.</t>
   </si>
   <si>
     <t>يُخْبِرُ الصحابيُّ جريرُ بنِ عبدِ الله رضي الله عنه أنه التزمَ وعاهَدَ النبيَّ صلى الله عليه وسلم على التوحيد وأداء الصلوات الخمس المفروضات في اليوم والليلة، بشروطها وأركانها وواجباتها وسننها، وعلى أداء الزكاة المكتوبة، وهي عبادة مالية واجبة، تؤخذ من الأغنياء وتعطى المستحقين مِن الفقراء وغيرهم، وعلى الطاعة لولاة الأمر، والنصح لكل مسلم، وذلك بالحرص على منفعته، وإيصال الخير إليه، ودفع الشر عنه بالقول والفعل.</t>
   </si>
   <si>
     <t>Saabe Jareer ọmọ Abdullahi- ki Ọlọhun yọnu si i- n sọ pe oun dunnimọ oun si ṣadehun fun Anabi- ki ikẹ Ọlọhun ati ọla Rẹ maa ba a- lori imu Ọlọhun ni ọkan ṣoṣo ati pipe awọn irun maraarun-un ti wọn jẹ ọran-anyan ni ọsan ati alẹ, pẹlu awọn majẹmu rẹ ati awọn origun rẹ ati awọn dandan rẹ ati awọn sunnah rẹ, ati lori pipe saka ti a ṣe ni ọran-anyan, oun ni ijọsin ti owo ti o jẹ dandan, ti wọn maa n gba lọwọ awọn ọlọrọ ti wọn si maa n fun awọn ti wọn lẹtọọ si i ninu awọn alaini ati awọn ti wọn yàtọ̀ si wọn, ati lori itẹle fun awọn adari, ati iṣiti fun gbogbo Musulumi, ìyẹn pẹlu ṣíṣe ojúkòkòrò láti ṣe e ni anfaani, ati mimu daadaa de ọdọ rẹ, ati titi aburu danu fun un pẹlu ọrọ ati iṣẹ.</t>
   </si>
   <si>
     <t>أهمية الصلاة والزكاة، وهما من أركان الإسلام.
@@ -5583,51 +5570,51 @@
     <t>قال النووي: حديث حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والبيهقي وغيرهما</t>
   </si>
   <si>
     <t>[قال النووي: حديث حسن]</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والبيهقي وغيرهما]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yo/browse/hadith/4216</t>
   </si>
   <si>
     <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
   </si>
   <si>
     <t>Ẹni ti o n gun nkan ni o maa salamọ si ẹni ti o n rin, ẹni ti o n rin ni o máa salamọ si ẹni ti o jokoo, awọn ti onka wọn kere ni wọ́n maa salamọ si awọn ti onka wọn pọ</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
 وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
   </si>
   <si>
-    <t>Lati ọdọ Abu Hurairah - ki Ọlọhun yọnu si i - ó ṣo pé: Ojiṣẹ Ọlọhun - ki ikẹ ati ọla Ọlọhun maa ba a - sọ pe: «Ẹni ti o n gun nkan ni o maa salamọ si ẹni ti o n rin, ẹni ti o n rin ni o máa salamọ si ẹni ti o jokoo, awọn ti onka wọn kere ni wọ́n maa salamọ si awọn ti onka wọn pọ».</t>
+    <t>Lati ọdọ Abu Hurairah - ki Ọlọhun yọnu si i - ó ṣo pé: Ojiṣẹ Ọlọhun - ki ikẹ ati ọla Ọlọhun maa ba a - sọ pe: «Ẹni ti o n gun nkan ni o maa salamọ si ẹni ti o n rin, ẹni ti o n rin ni o máa salamọ si ẹni ti o jokoo, awọn ti onka wọn kere ni wọ́n maa salamọ si awọn ti onka wọn pọ». Ati pe ninu Al-bukhari: «Ọmọde maa salamọ si agbalagba, ẹni ti o n rekọja maa salamọ si ẹni ti o jokoo, awọn ti wọn kere maa salamọ si awọn ti wọn pọ».</t>
   </si>
   <si>
     <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
 فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
   </si>
   <si>
     <t>Anabi - ki ikẹ ati ọla Ọlọhun maa ba a - ṣe itọsọna lọ sibi ẹkọ sisalamọ laarin awọn eeyan "As salaamu alaykum wa rahmotuLloohi wabarakātuHu". Ọmọde o wa salamọ si agbalagba, ẹni ti o n gun nkan o si salamọ si ẹni ti o n rin, ẹni ti o n rin o salamọ si ẹni ti o jokoo, awọn ti onka wọn kere o salamọ si awọn ti onka wọn pọ.</t>
   </si>
   <si>
     <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
 إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
 إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
 كمال هذه الشريعة في بيان جميع ما يحتاجه الناس.
 تعليم آداب السلام وإعطاء كل ذي حق حقه.</t>
   </si>
   <si>
     <t>Jijẹ sunnah sisalamọ lori bi hadīth naa ṣe gbe e wa, ti ẹni ti o n rin ba salamọ si ẹni ti o n gun nkan ati eyiti o yatọ si ìyẹn ninu nkan ti wọn sọ yẹn, o lẹtọọ, sugbọn ìyẹn yapa si eyi ti o fi n lọla julọ.
 Titan salamọ ka lori ọna ti o gba wa ninu hadīth naa ninu awọn okunfa ifẹ ati asopọ lo wa.
 Ti wọn ba ṣe deedee ara wọn ti wọn ba ara wọn dọgba nibi nkan ti wọn darukọ yẹn, nigba naa ẹni ti o loore julọ ninu wọn ni ẹni ti o ba kọkọ salamọ.
 Pipe ofin yii nibi ṣiṣe alaye gbogbo nkan ti ọmọniyan bukaata si.
 Ikọni ni awọn ẹkọ Isilaamu ati fifun oni iwọ ni iwọ rẹ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yo/browse/hadith/4243</t>
   </si>
@@ -6812,54 +6799,51 @@
 أما الأسباب الشرعية كقراءة القرآن، أو الحسية كالأدوية التي ثبتت بالتجربة، فهي جائزة مع اعتقاد أنها أسباب، وأن النفع والضر بيد الله.</t>
   </si>
   <si>
     <t>Anọbi- ki ikẹ Ọlọhun ati ọla Rẹ maa ba a- ṣàlàyé àwọn nǹkan ti ṣíṣe wọn wa ninu ẹbọ, ninu wọn ni:
 Akọkọ: Ọfọ̀: Oun ni ọ̀rọ̀ ti àwọn ara àsìkò ki Isilaamu to de fi maa n ṣe ìwòsàn, ti o ni ẹbọ nínú.
 Ìkejì: Àsokọ́ra lati ara ìlẹ̀kẹ̀ ati nǹkan ti o jọ ọ: Eyi ti wọn maa n so kọ ọmọdé lọrun, ati awọn ẹran-ọ̀sìn, ati nǹkan ti o yatọ si i, lati ti ojukoju dànù.
 Ikẹta: Oogun ifẹran: Eyi ti wọn ṣe lati jẹ ki ọkọ ati ìyàwó nífẹ̀ẹ́ ara wọn.
 Àwọn nǹkan wọ̀nyí wa nínú ẹbọ; torí pé o wa ninu fifi nǹkan ṣe okùnfà, ti kii sii ṣe okùnfà ti o ba òfin mu ti o rinlẹ pẹ̀lú ẹ̀rí, kii sii ṣe okùnfà ti ìmọ̀lára ti o rinlẹ pẹ̀lú ìrírí. Ṣùgbọ́n àwọn òkùnfà ti o ba ofin mu gẹ́gẹ́ bii kika Kuraani, tabi eyi ti o jẹ ti ìmọ̀lára gẹ́gẹ́ bii àwọn oògùn ti o rinlẹ pẹ̀lú ìrírí, èyí ni ẹtọ pẹlu adisọkan pe okùnfà ni, ati pe àǹfààní ati ìnira wa lọ́wọ́ Ọlọhun.</t>
   </si>
   <si>
     <t>صيانة التوحيد والعقيدة عما يُخِلُّ بها.
 تحريم استعمال الرقى الشركية والتمائم والتولة.
 اعتقاد الإنسان في هذه الثلاث أنها أسباب: هو شرك أصغر؛ لأنه جعل ما ليس بسببٍ سببًا، أما إن اعتقد أنها تنفع وتضر بذاتها فهو شرك أكبر.
 التحذير من فعل الأسباب الشركية والمحرمة.
 تحريم الرقى وأنها من الشرك إلا ما كان منها مشروعًا.
 ينبغي تعلُّق القلب بالله وحده، فمنه الضر والنفع وحده لا شريك له، فلا يأتي بالخير إلا الله ولا يدفع الشر إلا الله تعالى.
 الرقى الجائزة هي المتضمنة لثلاثة شروط: 1- أن يعتقد أنها سبب ولا تنفع إلا بإذن الله. 2- أن تكون بالقرآن وأسماء الله وصفاته والأدعية النبوية والأدعية المشروعة. 3- أن تكون بلغة مفهومة ولا تحتوي على طَلَاسِمَ وشَعْوَذةٍ.</t>
   </si>
   <si>
     <t>Ṣiṣọ taohid ati adisọkan kúrò nibi nǹkan ti o maa ba a jẹ́.
 Ṣíṣe lilo ọfọ ti ẹlẹbọ ati àsokọ́ra ati oogun ifẹran ni eewọ.
 Adisọkan ọmọniyan nipa awọn mẹtẹẹta yii pe okùnfà ni wọn: Oun ni ẹbọ kekere; torí pé o ṣe ohun ti kii ṣe okùnfà ni okùnfà, ṣùgbọ́n ti o ba ni adisọkan pe oun ni yoo ṣe anfaani tabi fa inira funra rẹ, ìyẹn ni ẹbọ ńlá.
 Ikilọ kuro nibi ṣíṣe àwọn òkùnfà ti ẹlẹbọ ati eyi ti o jẹ eewọ.
 Ṣíṣe ọfọ ni eewọ, ati pe ẹbọ ni, ayafi eyi ti o ba ba sharia mu.
 O tọ́ ki ọkàn rọ̀ mọ́ Ọlọhun nìkan, ọdọ Rẹ ni ìnira ati àǹfààní ti n wa, ko ni orogun, ko si ẹni ti o le mu oore wa ayafi Ọlọhun, ko si si ẹni ti o le ti aburu lọ ayafi Ọlọhun.
-Ọfọ ti o tọ́ ni eyi ti o ko májẹ̀mú mẹta sinu:
-[...2 lines deleted...]
-3-	Ki wọn jẹ pẹlu èdè ti a gbọye, ti ko si nii ni ìwé oògùn ati ẹtan ninu.</t>
+Ọfọ ti o tọ́ ni eyi ti o ko májẹ̀mú mẹta sinu: 1-	Ki a ni adisọkan pe okùnfà ni wọn, wọn ko lee ṣe anfaani ayafi pẹ̀lú iyọnda Ọlọhun.  2-	Ki wọn jẹ pẹlu Kuraani ati awọn orukọ Ọlọhun ati awọn iroyin Rẹ, ati awọn adua ti Anọbi, ati awọn adua ti wọn ba sharia mu.  3-	Ki wọn jẹ pẹlu èdè ti a gbọye, ti ko si nii ni ìwé oògùn ati ẹtan ninu.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yo/browse/hadith/5273</t>
   </si>
   <si>
     <t>أتدرون ما الغيبة؟، قالوا: الله ورسوله أعلم، قال: ذكرك أخاك بما يكره</t>
   </si>
   <si>
     <t>“Njẹ ẹ mọ ohun ti n jẹ ọ̀rọ̀-ẹ̀yìn?”, wọn sọ pé: Ọlọhun ati ojiṣẹ Rẹ ni wọn ni imọ ju, o sọ pé: “Oun naa ni ki o maa sọ nipa ọmọ-ìyá rẹ ohun ti o korira”</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَتَدْرُونَ مَا الْغِيبَةُ؟»، قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «ذِكْرُكَ أَخَاكَ بِمَا يَكْرَهُ»، قِيلَ: أَفَرَأَيْتَ إِنْ كَانَ فِي أَخِي مَا أَقُولُ؟ قَالَ: «إِنْ كَانَ فِيهِ مَا تَقُولُ فَقَدِ اغْتَبْتَهُ، وَإِنْ لَمْ يَكُنْ فِيهِ فَقَدْ بَهَتَّهُ».</t>
   </si>
   <si>
     <t>Láti ọ̀dọ̀ Abu Huraira- ki Ọlọhun yọnu si i- pe ojiṣẹ Ọlọhun- ki ikẹ Ọlọhun ati ọla Rẹ maa ba a- sọ pé: “Njẹ ẹ mọ ohun ti n jẹ ọ̀rọ̀-ẹ̀yìn?”, wọn sọ pé: Ọlọhun ati ojiṣẹ Rẹ ni wọn ni imọ ju, o sọ pé: “Oun naa ni ki o maa sọ nipa ọmọ-ìyá rẹ ohun ti o korira”, wọn sọ pé: Ti ohun ti mo n sọ ba n bẹ lara ọmọ-ìyá mi ńkọ́? O sọ pe: “Ti ohun ti o n sọ ba n bẹ lara ọmọ-iya rẹ, o ti sọ ọrọ rẹ lẹ́yìn nìyẹn, ṣùgbọ́n ti ko ba si lara rẹ, o ti dá àdápa irọ́ mọ ọn nìyẹn”.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حقيقة الغيبة المُحرَّمة، وهي: ذِكْرُ المسلم الغائب بما يَكره، سواء كان من صفاته الخَلْقية أو الخُلُقية، مثل: الأعور الغشاش الكذاب، ونحو ذلك من صفات الذم، ولو كانت تلك الصفة موجودة فيه.
 وأما إذا لم تكنْ فيه الصفةُ فهذا أشدُّ من الغيبة، وهو البُهْتَان، أي: الافتراء على الإنسان بما ليس فيه.</t>
   </si>
   <si>
     <t>Anọbi- ki ikẹ Ọlọhun ati ọla Rẹ maa ba a- n ṣàlàyé pàápàá ọ̀rọ̀-ẹ̀yìn ti o jẹ eewọ, oun naa ni: Sísọ nipa Mùsùlùmí ti ko si ni tòsí ohun ti o maa korira, bóyá o jẹ nibi awọn ìròyìn rẹ ti wọn dá mọ ọn tabi ti ìwà, gẹgẹ bii: Olojukan ẹlẹtan òpùrọ́, ati awọn nǹkan ti o jọ ọ ninu awọn ìròyìn ẹ̀gàn, kódà ki ìròyìn náà o wa lára rẹ.
 Ṣùgbọ́n ti iroyin naa ko ba si lara rẹ, eyi tun buru ju ọ̀rọ̀-ẹ̀yìn lọ, oun ni BUHTAAN, itumọ rẹ ni: Adapa irọ mọ ọmọniyan pẹ̀lú nǹkan ti ko si lára rẹ.</t>
   </si>
   <si>
@@ -11353,55 +11337,51 @@
     <t>عن أنس رضي الله عنه أن النبي صلى الله عليه وسلم قال: «جَاهِدُوا المشركين بأموالكم وأنفسكم وألسنتكم».</t>
   </si>
   <si>
     <t>Láti ọdọ Anas - ki Ọlọhun yọnu si i - dájúdájú Anọbi (kí ikẹ Ọlọhun ati ọla Rẹ máa ba a) sọ pé: "E ṣe ìgbìyànjú igbogunti awon olusẹbọ pẹlu Ọlọhun pẹlu owo yin ati èmi yín àti ahán yin".</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بجهاد الكفّار، وبَذْلِ الجُهْدِ في مواجهتهم بكل وسيلة على قدر الاستطاعة لتكون كلمة الله هي العليا، ومن ذلك:
 أولًا: إنفاق المال في جهادهم؛ من شراء سلاح ونفقة على المجاهدين ونحو ذلك. 
 ثانيًا: الخروج بالنفس والبدن لملاقاتهم ومدافعتهم. 
 ثالثًا: بدعوتهم لهذا الدين باللسان، وإقامة الحجة عليهم، وزجرهم والرد عليهم.</t>
   </si>
   <si>
     <t>Anọbi (kí ikẹ Ọlọhun ati ọlá Rẹ máa bà) pa wà lasẹ lati gbógun ti alaigbagbọ, ki a sì ná ìgbìyànjú láti dájú kọ won pẹlu gbogbo ọnà tí a ni ìkápá le lórí nítorí kì gbólóhùn ati ọrọ Ọlọhun le wa loke, nínú ìgbìyànjú náà ni:
 Alakọkọ: nina owó àti dukia lati fi gbógun ti won, bí rírà nkan ijagun, ati ìnáwó lórí awon jagunjagun ati bẹẹ bẹẹ lọ.
 Ẹlẹkeji: ki a jàdé pẹlu emi ati ará lati lọ pàdé won ati lati da won pàdà.
 Ẹlèkẹta: pẹlu pípé won síbi ẹṣin Islam yi pẹlú ahán, ati ifi idi ọrọ ati ẹri rinlẹ fún won ati ijagbe mọ won ati ìfun won lèsi.</t>
   </si>
   <si>
     <t>الحث على جهاد المشركين بالنفس والمال واللسان؛ كلٌّ بحسب استطاعته، وأنّ الجهاد لا يَقْتَصِرُ على المقاتلة بالنفس.
 الأمر بالجهاد للوجوب، وقد يكون واجبًا عَيْنيًّا، وقد يكون واجبًا كِفَائيًّا.
 شرع الله الجهاد لأمور منها: أولًا: مقاومة الشرك والمشركين؛ لأن الله لا يقبل الشرك أبدًا، ثانيًا: إزالة العَقَبَات التي تَعْتَرِض سبيل الدعوة إلى الله، ثالثًا: حماية العقيدة من كل ما يُضَادُّها، رابعًا: الدفاع عن المسلمين وعن أوطانهم وأعراضهم وأموالهم.</t>
   </si>
   <si>
     <t>iseni lojúkòkòrò lati gbógun ti olusẹbọ pẹlú ẹmi ati owó àti ahán, ni ibámu sí Olukaluku bá ṣè ni agbára àti ìkápá mọ, ati pé dájúdájú ìjagun sójú ọnà Ọlọhun kii ṣe fífi ẹmi jà nikan ni.
 Ipani lasẹ lati jagun jẹ ọranyan, o le jẹ ọranyan ojúlówó fún gbogbo musulumi, o sí le jẹ òranyàn tito.
-Olohun se ogun jija ni òfin ẹṣin nítorí àwọn nkán nkán ninu rẹ ni:  
-[...3 lines deleted...]
-Ẹlẹkẹrin : Didaabo bó awon musulumi ati awọn ilu won, Omoluabi won ati dukia (awon nkan ini won).</t>
+Olohun se ogun jija ni òfin ẹṣin nítorí àwọn nkán nkán ninu rẹ ni:   Alakọkọ: Gbigbogun ti ise ẹbọ ati awon olusẹbọ, nítorípé Ọlọhun Ọba ko ni gba ise ẹbọ laye  laye.  Ẹlẹkeji: Mímú awọn iṣoro àti wàhálà ti nkọ di ojú ọnà ìpepé sí ojú ònà Ọlọhun kúrò.  Ẹlèkẹta: Didaabo bó ìgbàgbọ àti adisọkan nibi gbogbo nkan ti o ba yàtọ sí.  Ẹlẹkẹrin : Didaabo bó awon musulumi ati awọn ilu won, Omoluabi won ati dukia (awon nkan ini won).</t>
   </si>
   <si>
     <t>رواه أبو داود والنسائي وأحمد</t>
   </si>
   <si>
     <t>[رواه أبو داود والنسائي وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yo/browse/hadith/64597</t>
   </si>
   <si>
     <t>من قتل معاهدا لم يرح رائحة الجنة، وإن ريحها توجد من مسيرة أربعين عاما</t>
   </si>
   <si>
     <t>“Ẹni ti o ba pa ẹni a gba adehun lọwọ rẹ ko nii gbọ́ oorun alujanna, ati pe dajudaju oorun rẹ wọn maa n gbọ́ ọ lati ijinna ogoji ọdun”</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَنْ قَتَلَ مُعَاهَدًا ‌لَمْ ‌يَرَحْ ‌رَائِحَةَ الْجَنَّةِ، وَإِنَّ رِيحَهَا تُوجَدُ مِنْ مَسِيرَةِ أَرْبَعِينَ عَامًا».</t>
   </si>
   <si>
     <t>Lati ọdọ Abdullahi ọmọ Amr- ki Ọlọhun yọnu si awọn mejeeji- lati ọdọ Anabi- ki ikẹ Ọlọhun ati ọla Rẹ maa ba a- o sọ pe: “Ẹni ti o ba pa ẹni a gba adehun lọwọ rẹ ko nii gbọ́ oorun alujanna, ati pe dajudaju oorun rẹ wọn maa n gbọ́ ọ lati ijinna ogoji ọdun”.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على أنَّ مَن قَتَلَ مُعاهَدًا -وهو مَن دخل من الكفار إلى دار الإسلام بِعَهْدٍ وأمان- بأنه لن يَشمَّ رائحةَ الجنة، وإنَّ ريحَها يكون على بُعدِ مسيرة أربعين عامًا.</t>
   </si>
@@ -14730,190 +14710,119 @@
   </si>
   <si>
     <t>سافَرَ النبيُّ صلى الله عليه وسلم من مكةَ إلى المدينةِ ومعه أصحابه، وفي طريقهم وَجَدوا ماءً، فأسرع بالوضوء لصلاة العصر بعضُ الصحابة حتى إنّ مؤخَّرَ أقدامِهم يظهر للناظِر يَبُوستُها من الماء، فقال النبي صلى الله عليه وسلم: عَذابٌ وهلاكٌ في النار للمقصِّرين في غسل مؤخَّرِ القدمِ حين الوضوء، وأمرهم أن يُبالِغوا في إكمال الوضوء.</t>
   </si>
   <si>
     <t>Anabi- ki ikẹ ati ọla Ọlọhun maa ba a- ṣe irin-ajo lati Makkah lọ si Madina ti awọn saabe rẹ si wa pẹlu rẹ, ni oju-ọna wọn wọ́n rí omi, ti apakan ninu awọn saabe sì yara ṣe aluwala fún irun Asri debi pe gbigbẹ awọn gigisẹ fun omi han si kedere, ni Anabi- ki ikẹ ati ọla Ọlọhun maa ba a- wa sọ pe: Iya ati iparun ninu ina  n bẹ fun gbogbo olùṣe aseeto nibi fifọ gigisẹ nibi aluwala, o si tun pa wọn lasẹ ki wọn maa ṣe aluwala ni pipe.</t>
   </si>
   <si>
     <t>وجوب غسل الرجلين في الوضوء؛ لأنه لو جاز المسح لما توعّد بالنار مَن ترك غسل العقب.
 وجوب تعميم الأعضاء المغسولة بالغسل، وأن من ترك جزءًا يسيرًا مما يجب تطهيره عمدًا وتساهلًا لا تصح صلاته.
 أهمية تعليم الجاهل وإرشاده.
 العالم ينكر ما يراه من تضييع الفرائض والسنن بالأسلوب المناسب.
 قال محمد إسحاق الدهلوي: الإسباغ على ثلاثة أنواع: فرض وهو استيعاب المحل مرة، وسنة وهو الغسل ثلاثًا، ومستحب وهو الإطالة مع التثليث.</t>
   </si>
   <si>
     <t>Jijẹ dandan fifọ ẹsẹ mejeeji nibi aluwala; torí pé dajudaju ti pipa a ba lẹtọọ ni ko nii ṣe adehun ina fun ẹni ti o fi fifọ gigisẹ silẹ.
 Jijẹ dandan fifi omi kari gbogbo awọn oríkèé ara ti a maa n fọ, ati pe ẹnikẹni ti o ba fi aaye kekere kan silẹ ninu nkan ti fifọ rẹ jẹ dandan ni ti imọọmọ ṣe ati ailakasi, irun rẹ ko ni alaafia.
 Pataki kikọ alaimọkan ni ẹkọ ati ṣiṣe amọna rẹ.
 Onimimọ a maa kọ nkan ti o ba ri nibi rira ọranyan ati sunnah lare pẹlu ọna ti o ba wa ni ibamu.
 Muhammad Ishāq Ad-dahlawiy sọ pe: Iran mẹta ni Isbāg: *Ọranyan* oun naa ni mimu omi kari gbogbo aaye naa (oríkèé ara ti a fẹ fọ) ni ẹẹkan, ati *Sunnah* oun naa ni fifọ ni ẹẹmẹta, ati *Eyiti a fẹ* oun naa ni fifa a gun pẹ̀lú fifọ ni ẹẹmẹta.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yo/browse/hadith/66392</t>
   </si>
   <si>
-    <t>Lati ọdọ baba Abdul Rahman ọmọ Umar ọmọ Alkhattob kí Ọlọhun yọnu sí o s'ọpe: mogbọ tí òjíṣẹ Ọlọhun kí ikẹ àti ọlá Rẹ má bà nsọ. pe :||«Wọn mọ Isilaamu pa lori nkan márùn-ún: Ijẹrii pe ko si ẹni ti ijọsin ododo tọ si ayaafi Allāhu, ati pe dajudaju Muhammad ẹru Ọlọhun ati ojiṣẹ Rẹ ni, ati imaa gbe irun duro, ati imaa yọ zakah, ati imaa gbero ile Oluwa, ati gbigba aawẹ Ramadan</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Lati ọdọ baba Abdul Rahman ọmọ Umar ọmọ Alkhattob kí Ọlọhun yọnu sí o s'ọpe: mogbọ tí òjíṣẹ Ọlọhun kí ikẹ àti ọlá Rẹ má bà nsọ. pe : «Wọn mọ Isilaamu pa lori nkan márùn-ún: Ijẹrii pe ko si ẹni ti ijọsin ododo tọ si ayaafi Allāhu, ati pe dajudaju Muhammad ẹru Ọlọhun ati ojiṣẹ Rẹ ni, ati imaa gbe irun duro, ati imaa yọ zakah, ati imaa gbero ile Oluwa, ati gbigba aawẹ Ramadan».</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yo/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lati ọdọ baba Abdullahi An,-Nuhman ọmọ basheer  kí ikẹ Ọlọhun àti ọlá Rẹ má bà, O sọ pé : mọ gbọ tí òjíṣẹ Ọlọhun kí ikẹ Ọlọhun àti ọlá Rẹ má bà sọ pé :||“Dajudaju nǹkan ẹtọ fi ojú hàn, dájúdájú nǹkan eewọ naa fi ojú hàn, o wa n bẹ láàrin àwọn méjèèjì àwọn nǹkan ti wọn ruju, ti ọ̀pọ̀lọpọ̀ àwọn èèyàn ko si mọ wọn, ẹni tí ó bá ṣọra fun awọn iruju naa, o ti wa mímọ́ fun ẹsin rẹ ati ọmọlúwàbí rẹ, ẹni tí o ba ko sinu àwọn ìríjú naa, yoo ko sinu nǹkan eewọ, o da gẹgẹ bii adaranjẹ̀ ti n da ẹran jẹ̀ ni etí ilẹ̀ ti wọn dá ààbò bò, o sunmọ ki o da ẹran wọ inu rẹ. Ẹ tẹti ẹ gbọ, dájúdájú gbogbo ọba ni o ni ilẹ̀ ti wọn dá ààbò bò. Ẹ tẹti ẹ gbọ, ilẹ Ọlọhun ti a da ààbò bò ni àwọn nǹkan ti O ṣe ni eewọ, ẹ tẹti ẹ gbọ, dájúdájú baaṣi ẹran kan n bẹ nínú ara, ti o ba ti dáa, gbogbo ara ti dáa, ti o ba si ti bajẹ, gbogbo ara ti bajẹ, ẹ tẹti ẹ gbọ, oun naa ni ọkàn”</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Lati ọdọ baba Abdullahi An,-Nuhman ọmọ basheer  kí ikẹ Ọlọhun àti ọlá Rẹ má bà, O sọ pé : mọ gbọ tí òjíṣẹ Ọlọhun kí ikẹ Ọlọhun àti ọlá Rẹ má bà sọ pé : “Dajudaju nǹkan ẹtọ fi ojú hàn, dájúdájú nǹkan eewọ naa fi ojú hàn, o wa n bẹ láàrin àwọn méjèèjì àwọn nǹkan ti wọn ruju, ti ọ̀pọ̀lọpọ̀ àwọn èèyàn ko si mọ wọn, ẹni tí ó bá ṣọra fun awọn iruju naa, o ti wa mímọ́ fun ẹsin rẹ ati ọmọlúwàbí rẹ, ẹni tí o ba ko sinu àwọn ìríjú naa, yoo ko sinu nǹkan eewọ, o da gẹgẹ bii adaranjẹ̀ ti n da ẹran jẹ̀ ni etí ilẹ̀ ti wọn dá ààbò bò, o sunmọ ki o da ẹran wọ inu rẹ. Ẹ tẹti ẹ gbọ, dájúdájú gbogbo ọba ni o ni ilẹ̀ ti wọn dá ààbò bò. Ẹ tẹti ẹ gbọ, ilẹ Ọlọhun ti a da ààbò bò ni àwọn nǹkan ti O ṣe ni eewọ, ẹ tẹti ẹ gbọ, dájúdájú baaṣi ẹran kan n bẹ nínú ara, ti o ba ti dáa, gbogbo ara ti dáa, ti o ba si ti bajẹ, gbogbo ara ti bajẹ, ẹ tẹti ẹ gbọ, oun naa ni ọkàn”.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Hadith (ọrọ anọbi,) yí ni ìpìlẹ opo ọrọ tí o wa fún ìṣọra fún awan iruju.
 Ṣiṣenilojukokoro lati gbé nǹkan iruju ju silẹ, eyi ti idajọ rẹ ko hàn.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yo/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lati ọdọ baba Ruqọyyah Tameem ọmọ Aosi Addariyy kí Ọlọhun yọnu sí dájú dájú anọbi kí Ikẹ Ọlọhun àti ọlá Rẹ má bà sọ pé:||“Ẹsin ìmọ̀ràn ni”, a sọ pé: Fún tani? O sọ pe: “Fún Ọlọhun, ati fun tira Rẹ̀, ati fun ojiṣẹ Rẹ, ati fun awọn aṣiwaju Mùsùlùmí ati apapọ wọn”</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Lati ọdọ baba Ruqọyyah Tameem ọmọ Aosi Addariyy kí Ọlọhun yọnu sí dájú dájú anọbi kí Ikẹ Ọlọhun àti ọlá Rẹ má bà sọ pé: “Ẹsin ìmọ̀ràn ni”, a sọ pé: Fún tani? O sọ pe: “Fún Ọlọhun, ati fun tira Rẹ̀, ati fun ojiṣẹ Rẹ, ati fun awọn aṣiwaju Mùsùlùmí ati apapọ wọn”.</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Anọbi- ki ikẹ Ọlọhun ati ọla Rẹ maa ba a- n sọ pe ẹsin duro lori imọkanga ati ododo, titi ti eeyan fi maa pé e gẹ́gẹ́ bi Ọlọhun ṣe ṣe e ni dandan, ni pípé láìsí ikudiẹ-kaato nibẹ tabi irẹjẹ. Wọn wa sọ fun Anọbi- ki ikẹ Ọlọhun ati ọla Rẹ maa ba a- pé: Ìmọ̀ràn fun tani? O sọ pe: Akọkọ: mímọ fun Ọlọhun ti ọla Rẹ ga: Pẹ̀lú mimọ iṣẹ kangá fun Un, ati ki èèyàn ma da orogun pọ̀ mọ́ Ọn, ki a si gbagbọ ninu ijẹ Oluwa Rẹ, ati ìní-ẹ̀tọ́ si ìjọsìn Rẹ, ati awọn orúkọ Rẹ ati awọn ìròyìn Rẹ, ati gbigbe ọ̀rọ̀ Rẹ tobi, ati ipepe lọ sibi ìní ìgbàgbọ́ si I. Ẹkeji: Ṣíṣe mimọ sí ọrọ rẹ òun náà ni Al-qur'aani alapọnle: pẹlu pé kí a ní adisọkan pé ọrọ ọrọ rẹ ni ,  àti pe oun ni igbẹyin awan tira rẹ, àti pe oun ni o se iparẹ gbgbo awan ìlànà òfin tí o tí wa síwájú re6, kí o sí máa gbé tóbi, kí o sí máa kàà bode yẹ koro ka , kí o sí máa lo èyí tí ìdájọ rẹ fojú hàn, kí o sí gbafa fún èyí tí o jọra wàn tàbí èyí tí o ru'ju nínú rẹ, kí a sí jìnà sí ituku awan tí wan tú ni itukutu, kí a sí máa ni iwoye sí awan ìkìlọ tàbí isiti rẹ, kí a sí má tán awan imọ rẹ ka , kí a sí pepe sí ará rẹ. Ìkẹta: Ìmọ̀ràn fun ojiṣẹ Rẹ tii ṣe Muhammad- ki ikẹ Ọlọhun ati ọla Rẹ maa ba a-: Pẹ̀lú ki a ni adisọkan pe oun ni igbẹyin àwọn ojiṣẹ, ki a si gba a lododo nibi nǹkan ti o mu wa, ki a si tẹle àṣẹ rẹ, ki a si jinna si ohun ti o bá kọ̀. Ki a si ma jọ́sìn fun Ọlọhun àyàfi pẹ̀lú nǹkan ti o mu wa, ki a si maa gbe iwọ̀ rẹ tobi, ki a si maa pọn ọn le, ki a si maa tan ipepe rẹ ká, ki a si maa fọn ofin rẹ ka, ki a si maa tako àwọn ẹ̀sùn ti wọn ba fi kan an. Ikẹrin: Ìmọ̀ràn fun awọn aṣiwaju àwọn mùsùlùmí: Pẹ̀lú riran wọn lọ́wọ́ lórí òdodo, ki eeyan ma si du àlámọ̀rí naa mọ́ wọn lọ́wọ́, ki èèyàn si maa tẹti ki èèyàn si maa tẹle àṣẹ wọn nibi itẹle ti Ọlọhun. Ikarun-un: Ìmọ̀ràn fun awọn Mùsùlùmí: Pẹ̀lú ṣíṣe dáadáa si wọn ati pípè wọn, ati ki èèyàn má fi suta kan wọn, ati inifẹẹ oore fun wọn, ati kikun wọn lọ́wọ́ lori dáadáa ati ìpayà.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
 البداءة بالأهم فالأهم، حيث بدأ النبي صلى الله عليه وسلم بالنصيحة لله، ثم لكتابه، ثم لرسوله صلى الله عليه وسلم ثم لأئمة المسلمين، ثم عامتهم.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yo/browse/hadith/66516</t>
-  </si>
-[...60 lines deleted...]
-    <t>Lati ọdọ baba Hamur -  wàn tilẹ sọ pé Bàbá Hamrata ni - , òun ni Sufyan ọmọ Abdullahi kí Ọlọhun yọnu sí o sọ pé:||Mo sọ pé: Irẹ ojiṣẹ Ọlọhun, sọ ọrọ kan fun mi ninu Isilaamu ti mi ko nii bi ẹnikẹni leere nípa rẹ yàtọ̀ si ẹ, o sọ pe: "Sọ pe: Mo gbagbọ ninu Ọlọhun, lẹyin naa ki o duro deedee</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Lati ọdọ baba Hamur -  wàn tilẹ sọ pé Bàbá Hamrata ni - , òun ni Sufyan ọmọ Abdullahi kí Ọlọhun yọnu sí o sọ pé: Mo sọ pé: Irẹ ojiṣẹ Ọlọhun, sọ ọrọ kan fun mi ninu Isilaamu ti mi ko nii bi ẹnikẹni leere nípa rẹ yàtọ̀ si ẹ, o sọ pe: "Sọ pe: Mo gbagbọ ninu Ọlọhun, lẹyin naa ki o duro deedee".</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yo/browse/hadith/66524</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -15228,51 +15137,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O410"/>
+  <dimension ref="A1:O408"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -34190,322 +34099,228 @@
       </c>
       <c r="K404" t="s">
         <v>25</v>
       </c>
       <c r="L404" t="s">
         <v>26</v>
       </c>
       <c r="M404" t="s">
         <v>27</v>
       </c>
       <c r="N404" t="s">
         <v>28</v>
       </c>
       <c r="O404" t="s">
         <v>3744</v>
       </c>
     </row>
     <row r="405" spans="1:15">
       <c r="A405">
         <v>66512</v>
       </c>
       <c r="B405" t="s">
         <v>2891</v>
       </c>
       <c r="C405" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D405" t="s">
         <v>3745</v>
       </c>
-      <c r="D405" t="s">
+      <c r="E405" t="s">
         <v>3746</v>
       </c>
-      <c r="E405" t="s">
+      <c r="F405" t="s">
         <v>3747</v>
-      </c>
-[...1 lines deleted...]
-        <v>3748</v>
       </c>
       <c r="G405" t="s">
         <v>2896</v>
       </c>
       <c r="H405" t="s">
         <v>2897</v>
       </c>
       <c r="I405" t="s">
         <v>2898</v>
       </c>
       <c r="J405" t="s">
         <v>24</v>
       </c>
       <c r="K405" t="s">
+        <v>3748</v>
+      </c>
+      <c r="L405" t="s">
+        <v>26</v>
+      </c>
+      <c r="M405" t="s">
         <v>3749</v>
       </c>
-      <c r="L405" t="s">
-[...2 lines deleted...]
-      <c r="M405" t="s">
+      <c r="N405" t="s">
+        <v>28</v>
+      </c>
+      <c r="O405" t="s">
         <v>3750</v>
-      </c>
-[...4 lines deleted...]
-        <v>3751</v>
       </c>
     </row>
     <row r="406" spans="1:15">
       <c r="A406">
         <v>66515</v>
       </c>
       <c r="B406" t="s">
+        <v>3751</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D406" t="s">
         <v>3752</v>
       </c>
-      <c r="C406" t="s">
+      <c r="E406" t="s">
         <v>3753</v>
       </c>
-      <c r="D406" t="s">
+      <c r="F406" t="s">
         <v>3754</v>
-      </c>
-[...4 lines deleted...]
-        <v>3756</v>
       </c>
       <c r="G406" t="s">
         <v>1465</v>
       </c>
       <c r="H406" t="s">
+        <v>3755</v>
+      </c>
+      <c r="I406" t="s">
+        <v>3756</v>
+      </c>
+      <c r="J406" t="s">
+        <v>24</v>
+      </c>
+      <c r="K406" t="s">
+        <v>3748</v>
+      </c>
+      <c r="L406" t="s">
+        <v>26</v>
+      </c>
+      <c r="M406" t="s">
+        <v>3749</v>
+      </c>
+      <c r="N406" t="s">
+        <v>28</v>
+      </c>
+      <c r="O406" t="s">
         <v>3757</v>
-      </c>
-[...19 lines deleted...]
-        <v>3759</v>
       </c>
     </row>
     <row r="407" spans="1:15">
       <c r="A407">
         <v>66516</v>
       </c>
       <c r="B407" t="s">
         <v>1451</v>
       </c>
       <c r="C407" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D407" t="s">
+        <v>3758</v>
+      </c>
+      <c r="E407" t="s">
+        <v>3759</v>
+      </c>
+      <c r="F407" t="s">
         <v>3760</v>
       </c>
-      <c r="D407" t="s">
+      <c r="G407" t="s">
         <v>3761</v>
       </c>
-      <c r="E407" t="s">
+      <c r="H407" t="s">
         <v>3762</v>
-      </c>
-[...7 lines deleted...]
-        <v>3765</v>
       </c>
       <c r="I407" t="s">
         <v>1458</v>
       </c>
       <c r="J407" t="s">
         <v>24</v>
       </c>
       <c r="K407" t="s">
         <v>130</v>
       </c>
       <c r="L407" t="s">
         <v>26</v>
       </c>
       <c r="M407" t="s">
         <v>131</v>
       </c>
       <c r="N407" t="s">
         <v>28</v>
       </c>
       <c r="O407" t="s">
-        <v>3766</v>
+        <v>3763</v>
       </c>
     </row>
     <row r="408" spans="1:15">
       <c r="A408">
-        <v>66520</v>
+        <v>66524</v>
       </c>
       <c r="B408" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C408" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D408" t="s">
+        <v>3764</v>
+      </c>
+      <c r="E408" t="s">
+        <v>3765</v>
+      </c>
+      <c r="F408" t="s">
+        <v>3766</v>
+      </c>
+      <c r="G408" t="s">
+        <v>3066</v>
+      </c>
+      <c r="H408" t="s">
+        <v>3067</v>
+      </c>
+      <c r="I408" t="s">
+        <v>3068</v>
+      </c>
+      <c r="J408" t="s">
+        <v>24</v>
+      </c>
+      <c r="K408" t="s">
+        <v>130</v>
+      </c>
+      <c r="L408" t="s">
+        <v>26</v>
+      </c>
+      <c r="M408" t="s">
+        <v>131</v>
+      </c>
+      <c r="N408" t="s">
+        <v>28</v>
+      </c>
+      <c r="O408" t="s">
         <v>3767</v>
-      </c>
-[...131 lines deleted...]
-        <v>3786</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">