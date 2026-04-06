--- v2 (2026-03-17)
+++ v3 (2026-04-06)
@@ -18,52 +18,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="775">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Yao
 # Source: https://hadeethenc.com/yao
-# Last update: 2026-03-10 07:33:40 (v1.5.0)
-# Check for updates: https://hadeethenc.com/en/check/yao/v1.5.0
+# Last update: 2026-03-27 11:04:29 (v1.7.0)
+# Check for updates: https://hadeethenc.com/en/check/yao/v1.7.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -2810,51 +2810,51 @@
     <t>Ngani jeleji liwele lilamusi lyekulungwa lyakulamulila kusosekwa kwakuwambala ikandu yamkakuipikanichisya.
 ____</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yao/browse/hadith/66515</t>
   </si>
   <si>
     <t>الدين النصيحة</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Ngani jikupitila kwa baba wawo Ruqayya Tamim mwanache jwa Ausi Al-Dariyy-Mlungu asangalasidwe nawo-juwawechete kuti Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-wawechete kuti: ____</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
-    <t>Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-wasasile kuti chipopelo cha Chisilamu chigonile pakamula masengo gambone ni chakulinga chakumsangalasya Mlungu nikuwecheta yakuona, ni chakulinga chanti masengogo gakamulidwe sawu yawatite kalamule Mlungu,mwakwanila pali pangali kupungula kapena kutenda chinyengo. Ni yawechetedwe kwa Mtume kuti: ana wakusoseledwa yambone ni wani? ni Mtume wawechete kuti: Chandanda: mundu umsosele yambone Mlungu: pakamula masengo gambone ni chakulinga chakumsangalasya Mlungujo,ni ngam'bwanganya ni ikandu ine, nikuti tukulupilile ya itendo yakwe,kuwajilana kwakwe pakupopeledwa jikape jwelejo,ya mena gakwe nambo soni mbili syakwe,kuchimbichisya malamusi gakwe,ni kwawilanjila wandu kuti amkulupilile Mlungujo. Chawili:kujisosela yambone buku jakwe jaji buku ja Quran jakuchimbichika: tukulupilile kuti buku jelejo gawele malowe ga Mlungu,nikuti soni jelejo buku jakwe jakumalisya,nikuti buku jeleji  malamusi gakwe gatyosisye malamusi gosope gagapali jeleji mkanijiwiche,nikuti tujichimbichisyeje,nikujiwalangaga kuwalanga kwakupikana ngopolelo syakwe,yaikupikanika chenene mu malamusi gakwe tuikamulisyeje masengo,yakuti ngatuipikanichisya tuijitichisye kuti yaumile kwa Mlungu,nikuti tujichenjeleje kutyochela ku ngopolelo sya wandu wagalausya ngopolelo melepe,tulijiganyeje mu mautenga gakwe,ni tujenesyeje sikati ja wandu majiganyo gakwe, nikwalimbikasyaga wandu kuti akamulisyeje masengo malamusi gakwe. Chatatu:kumsosela yambone Mtume Muhammad-chanasa ni utendele wa Mlungu iwe pa jwelejo:tukulupilile kuti jwelejo Mtume jwakumalisya,nitumkulupilile pa yosope iwawiche nayo,nikutukuyeje malamusi gakwe,nituwambaleje yawalekasisye,nikuti tukasitumpopelaga Mlungu nakaweje kupitila mu matala gawawiche nago jwelejo,tujitichisyeje ya uchimbichimbi wakwe,tumchimbichisyeje,tujenesyeje utenga wakwe uwawiche nawo,nitujenesyeje malamusi gakwe,nitumchenjeleje ku yakusakala yakusamlambuchisya wandu wakum'benga. Kamcheche: kwasosela yambone achimlongola wa chisilamu: pakwakamuchisya pa ikandu yakuona, ni ngatindana nawo pa ikandu yalamwile yanganitandana ni malamusi ga Mlungu ni Mtume,nikwapikanilaga nambo soni kwakuya yakulamula yakwayana kumkuya Mlungu. Chansano: kwasosela yambone Asilamu: pakwatendela yambone nikwalimbikasya pa ikandu yambone,ngalagasya mu litala line lililose,kunonyela kuti yapate yambone,kamusyana nawo pa ikandu yambone ni yakogopa Mlungu.</t>
+    <t>Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-wasasile kuti chipopelo cha Chisilamu chigonile pakamula masengo gambone ni chakulinga chakumsangalasya Mlungu nikuwecheta yakuona, ni chakulinga chanti masengogo gakamulidwe sawu yawatite kalamule Mlungu,mwakwanila pali pangali kupungula kapena kutenda chinyengo. Ni yawechetedwe kwa Mtume kuti: ana wakusoseledwa yambone ni wani? ni Mtume wawechete kuti: Chandanda: mundu umsosele yambone Mlungu: pakamula masengo gambone ni chakulinga chakumsangalasya Mlungujo,ni ngam'bwanganya ni ikandu ine, nikuti tukulupilile ya itendo yakwe,kuwajilana kwakwe pakupopeledwa jikape jwelejo,ya mena gakwe nambo soni mbili syakwe,kuchimbichisya malamusi gakwe,ni kwawilanjila wandu kuti amkulupilile Mlungujo. Chawili:kujisosela yambone buku jakwe jaji buku ja Quran jakuchimbichika: tukulupilile kuti buku jelejo gawele malowe ga Mlungu,nikuti soni jelejo buku jakwe jakumalisya,nikuti buku jeleji  malamusi gakwe gatyosisye malamusi gosope gagapali jeleji mkanijiwiche,nikuti tujichimbichisyeje,nikujiwalangaga kuwalanga kwakupikana ngopolelo syakwe,yaikupikanika chenene mu malamusi gakwe tuikamulisyeje masengo,yakuti ngatuipikanichisya tuijitichisye kuti yaumile kwa Mlungu,nikuti tujichenjeleje kutyochela ku ngopolelo sya wandu wagalausya ngopolelo melepe,tulijiganyeje mu mautenga gakwe,ni tujenesyeje sikati ja wandu majiganyo gakwe, nikwalimbikasyaga wandu kuti akamulisyeje masengo malamusi gakwe. Chatatu:kumsosela yambone Mtume Muhammad-chanasa ni utendele wa Mlungu iwe pa jwelejo:tukulupilile kuti jwelejo Mtume jwakumalisya,nitumkulupilile pa yosope iwawiche nayo,nitukuyeje malamusi gakwe,nituwambaleje yawalekasisye,nikuti tukasitumpopelaga Mlungu nakaweje kupitila mu matala gawawiche nago jwelejo,tujitichisyeje ya uchimbichimbi wakwe,tumchimbichisyeje,tujenesyeje utenga wakwe uwawiche nawo,nitujenesyeje malamusi gakwe,nitumchenjeleje ku yakusakala yakusamlambuchisya wandu wakum'benga. Chamcheche: kwasosela yambone achimlongola wa chisilamu: pakwakamuchisya pa ikandu yakuona, ni ngatindana nawo pa ikandu yalamwile yanganiyitandana ni malamusi ga Mlungu ni Mtume,nikwapikanilaga nambo soni kwakuya yakulamula yakwayana kumkuya Mlungu. Chansano: kwasosela yambone Asilamu: pakwatendela yambone nikwalimbikasya pa ikandu yambone,ngalagasya mu litala line lililose,kunonyela kuti yapate yambone,kamusyana nawo pa ikandu yambone ni yakogopa Mlungu.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
 البداءة بالأهم فالأهم، حيث بدأ النبي صلى الله عليه وسلم بالنصيحة لله، ثم لكتابه، ثم لرسوله صلى الله عليه وسلم ثم لأئمة المسلمين، ثم عامتهم.</t>
   </si>
   <si>
     <t>____
 ____
 ____
 ____
 ____
 ____</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yao/browse/hadith/66516</t>
   </si>
   <si>
     <t>لا يؤمن أحدكم، حتى يحب لأخيه ما يحب لنفسه</t>
   </si>
   <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>