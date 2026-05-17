--- v3 (2026-04-06)
+++ v4 (2026-05-17)
@@ -18,52 +18,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="775">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Yao
 # Source: https://hadeethenc.com/yao
-# Last update: 2026-03-27 11:04:29 (v1.7.0)
-# Check for updates: https://hadeethenc.com/en/check/yao/v1.7.0
+# Last update: 2026-05-10 18:04:41 (v1.8.0)
+# Check for updates: https://hadeethenc.com/en/check/yao/v1.8.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -619,54 +619,51 @@
 أما الأسباب الشرعية كقراءة القرآن، أو الحسية كالأدوية التي ثبتت بالتجربة، فهي جائزة مع اعتقاد أنها أسباب، وأن النفع والضر بيد الله.</t>
   </si>
   <si>
     <t>Jwalongoswele mtenga jwa Allah chanasa ni utendele ijale kwa jwalakwejo kuti ayi induyi katendedwe kakwe ili ya shirk mwa yeloyo ni ayi:
 Chandanda: Ruqiya; Gele nimalowe gawalamilaga wandu wa ndayi ja umbuli gagaliji gana shirk.
 Chawili:Tamaimu; lwele nilukonji ni ichinndu ine yasiwatawa wanache ni inyama chakulinga chakutetesya wajelasi
 Chatatu: wele ni mtela wasatendaga azimayi kwatendela achalume wawo wachikondi
 Yele ichindu  yosopeyi ili ya shirk ligongo watatende chindu kuwa litala lyakupatila chindu, nambo chisali litala lyambone pamalamusi nambo soni ngawa lyakuwoneka lyelinjidwe. sano magongo gakukundisidwa pa sharia mpela kuwalanjidwa kwa Quraan kapena yakuoneka mpela madua gagasimichisidwe pakulinjidwa gele gasawa gakukundisidwa nambo uyimanyeje kuti ili ifukwa chabe yambone niyakusakala ili mmanja mwa Allah</t>
   </si>
   <si>
     <t>صيانة التوحيد والعقيدة عما يُخِلُّ بها.
 تحريم استعمال الرقى الشركية والتمائم والتولة.
 اعتقاد الإنسان في هذه الثلاث أنها أسباب: هو شرك أصغر؛ لأنه جعل ما ليس بسببٍ سببًا، أما إن اعتقد أنها تنفع وتضر بذاتها فهو شرك أكبر.
 التحذير من فعل الأسباب الشركية والمحرمة.
 تحريم الرقى وأنها من الشرك إلا ما كان منها مشروعًا.
 ينبغي تعلُّق القلب بالله وحده، فمنه الضر والنفع وحده لا شريك له، فلا يأتي بالخير إلا الله ولا يدفع الشر إلا الله تعالى.
 الرقى الجائزة هي المتضمنة لثلاثة شروط: 1- أن يعتقد أنها سبب ولا تنفع إلا بإذن الله. 2- أن تكون بالقرآن وأسماء الله وصفاته والأدعية النبوية والأدعية المشروعة. 3- أن تكون بلغة مفهومة ولا تحتوي على طَلَاسِمَ وشَعْوَذةٍ.</t>
   </si>
   <si>
     <t>Kulinganya umpepe wa Allah ni chikulupi payisokonechele.
 Kulekasya kukamulichisya masengo masenga  gagakwete kumpwatikanya Allah nkati mwakwe ni ichundu ine itumwa ni mtela wachikondi
 Kulupilila mundu kuti yele ichundu itatuyi isakamuchisya kuti mundu apate yakupata kupitila mwelemu jele jisawa shirk jamwana, ligongo ayitesile ichinndu yangawa kuti mpaka ipatikase chindu, sano naga kukulupilila kuti yeleyo pajika isakamuchisya nikuti jele shirk jekulungwa.
 Kuchenjesya wakutenda ichindu ya shirk ni Haram kuwa matala gakupatila ichindu.
 Kulekasya kwa ruqiya kuti yalakweyo ili mu shirk kupatula naga kuti yalamulidwe.
 Yakusachikwa kuliwandichisya mtima kwa Allah jikape, kutochela kwa jwalakwejo yambone niyakusakala pangali kumpwatikanya jwalakwejo nikali kose pangali wampaka awiche niyambone niyikaweje Allah soni pangali wampaka atosye yakusakala niikaweje Allah basi.
-Ruqya jisawa jakukundisidwa naga ipatikene ichindu itatu.
-[...2 lines deleted...]
-3-Soni iwe muchiwecheto chakupikanika chenene mukapatikana niyakwayana matalasimu kapena mawula.</t>
+Ruqya jisawa jakukundisidwa naga ipatikene ichindu itatu. 1-Kukulupilila kuti liwele ligongo chabe yangakamuchisya pajika ni ikaweje mu lisosa lya Allah. 2-Naga ili yakutochela mu Quraan ni m'mena gakwe ga Allah ni mbili syakwe maduwa ga utume,Ni maduwa gagalamulidwe. 3-Soni iwe muchiwecheto chakupikanika chenene mukapatikana niyakwayana matalasimu kapena mawula.</t>
   </si>
   <si>
     <t>رواه أبو داود وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[رواه أبو داود وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yao/browse/hadith/5273</t>
   </si>
   <si>
     <t>أتدرون ما الغيبة؟، قالوا: الله ورسوله أعلم، قال: ذكرك أخاك بما يكره</t>
   </si>
   <si>
     <t>Ana nkumanyilila kuti Kiba nichichi?» Maswahaba gatite kuti Allah ni mtume jwakwe niwakumanyilila,nimtume jwatite kuti: «kwasala ajenu ichindu yakuti tiyasakalisye</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَتَدْرُونَ مَا الْغِيبَةُ؟»، قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «ذِكْرُكَ أَخَاكَ بِمَا يَكْرَهُ»، قِيلَ: أَفَرَأَيْتَ إِنْ كَانَ فِي أَخِي مَا أَقُولُ؟ قَالَ: «إِنْ كَانَ فِيهِ مَا تَقُولُ فَقَدِ اغْتَبْتَهُ، وَإِنْ لَمْ يَكُنْ فِيهِ فَقَدْ بَهَتَّهُ».</t>
   </si>
   <si>
     <t>Ngani jikutochela kwa Abi Huraira chisangalalo cha Allah chijale kwa walakwewo, jwawechete mtume jwa Allah chanasa ni ntendele iwe kwa jwelejo: «Ana nkumanyilila kuti Kiba nichichi?» Maswahaba gatite kuti Allah ni mtume jwakwe niwakumanyilila,nimtume jwatite kuti: «kwasala ajenu ichindu yakuti tiyasakalisye»، jwine nijwatite kuti ana mtume nkuiwona uli naga inguwechetayo ipali mwajelejo? ni mtume jwatite kuti: naga ipali inkuwechetayo nikuti pele mtesile miseche, nambo naga mwangwali nikuti mtesile mabosa</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حقيقة الغيبة المُحرَّمة، وهي: ذِكْرُ المسلم الغائب بما يَكره، سواء كان من صفاته الخَلْقية أو الخُلُقية، مثل: الأعور الغشاش الكذاب، ونحو ذلك من صفات الذم، ولو كانت تلك الصفة موجودة فيه.
 وأما إذا لم تكنْ فيه الصفةُ فهذا أشدُّ من الغيبة، وهو البُهْتَان، أي: الافتراء على الإنسان بما ليس فيه.</t>