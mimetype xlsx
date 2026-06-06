--- v4 (2026-05-17)
+++ v5 (2026-06-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="775">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="730">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Yao
 # Source: https://hadeethenc.com/yao
 # Last update: 2026-05-10 18:04:41 (v1.8.0)
 # Check for updates: https://hadeethenc.com/en/check/yao/v1.8.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
@@ -2731,224 +2731,50 @@
   <si>
     <t>Ngani jikutyochela kwa baba wawo Hazim mwanache jwa Dinala: Wandu wane wapite kwa Sahal mwanache jwa Saad wa mtundu wa Al-Saadiyya, ni wausyene kapena kutandana ngani jakusana mwimbali kuti mtundu wachi wamatabwa wakusakamulisya masengo pakupanganya, ni wam'busisye Sahal yeleyo,ni Sahal wawechete kuti: ngumlumbilila Mlungu une ngumanyilila yakusana yamkuusyayo,najiweni mwimbalijo lyuwa lyandanda lijawichidwe nambo soni lyuwa lya ndanda liwatemi Mtume jwa Mlungu-chanasa ni  utendele wa Mlungu iwe pa jwelejo-pa mwimbalijo,Mtume jwa Mlungu-chanasa ni utendele wa Mlungu iwe pa jwelejo-watumisye utenga kwa msimai-jwakutyochela mu wandu waku Madinah-Sahal wamkolasile lina lyakwe-:"Mtume wamtesile kuti mumlamule jwamasengo jwenu jwali kalipentalajo kuti atukomele chindu chamatabwa kuti ndamileje pa ndawi jingusaka kuwechetana ni wandu", ni msimai jula wamlamwile jwa masengo jwakwe jula kuti akome mwimbali jila ,ni wakomile pakamulisya matabwa gakwitinji,ni kaneko wawiche nacho, ni msimai jula watumisye kwa Mtume jwa Mlungu-chanasa ni utendele wa Mlungu iwe pa jwelejo-ni Mtume walamwile kuti jiwichidwe malo agaga,kaneko ni nam'bweni Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo ali atemi penani pa mwimbalijo ali mkuwecheta kuti Allah Akbar,kaneko ni wajineme ali pa mwimbali pepo,kaneko watulwiche pa mwimbali mwakuujila panyuma panandi, kaneko ni wagwisisye ngope jawo pasi pajitandilile mwimbali,kaneko ni waujile pa mwimbali,pawamalisye wagalauchile kwa wandu ni watite kuti:"e jenu manja wandu! nditu une ndesile yayyiweni ila ni chakulinga chanti jenu manja munguyeje une kaswali kaswala nambo soni kusaka kumjiganya ya kaswali kangu".</t>
   </si>
   <si>
     <t>جاء رجالٌ إلى أحدِ الصحابة يسألونه عن المنبرِ النبويِّ الذي اتخذه رسولُ الله صلى الله عليه وسلم: ممَّ صُنع؟ وقد تجادلوا وتنازعوا في ذلك، فَذَكَرَ لهم أنه صلى الله عليه وسلم بَعث إلى امرأةٍ من الأنصار كان لها خادمٌ نجَّار، فقال لها: مُرِيْ غلامَك أنْ يَصنعَ لي منبرًا أَجلِسُ عليه حين أُكَلِّمُ الناسَ، فأجابت المرأةُ، وأمَرتْ غلامَها أن يصنع للنبي صلى الله عليه وسلم منبرًا من شجر الطَّرْفاء، ولَمَّا فَرَغَ أَرسلت المرأةُ به إلى النبي صلى الله عليه وسلم، فأَمََرَ به فوُضع مكانَه من المسجد، ثم صلى النبي صلى الله عليه وسلم عليه وكَبَّرَ وهو عليه، ثم ركع وهو عليه، ثم نزل يمشي إلى خلف من غير أن يَلْفِتَ وجهَه إلى جهة الخلف فسجد في أَصْلِ المنبر ثم عاد، فلما فرغ من الصلاة أقبل على الناس، وقال: أيها الناس، إنما صنعتُ هذا لتأتموا ولِتَعَلَّموا صلاتي.</t>
   </si>
   <si>
     <t>Wandu wane wapite kwa jumo mwa wakulijiganya wa Mtume(Mlungu asangalasidwe nawo osope)-chanasa ni utendele wa Mlungu iwe pa Mtumejo-wam'busyaga yakusana mwimbali ja Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-jiwajitesile Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-kuti wajitesile kutyochela ku ichichi?wanduwo waji akangene natindene nganisyo sikati jawo pa ngani jeleji, ni jwakulijiganya jwa Mtume jula wasalile kuti Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-watumisye utenga kwa msimai jwakuma mu gulu ja wandu waku Madinah(Ansar)juwakwete jwa masengo juwaji kalipentala, ni wansalile msimaijo kuti: mumlamule jwamasengo jwenu kuti andendele mwimbali kuti ndamileje pa ndawi jinguwechetana ni wandu, ni msimai jula wajitichisye, ni wamlamwile jwamasengo jwakwejo kuti amtendele Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-mwimbali kutyochela ku itela yakwitinji. Pa ndawi jiwamalisisye koma mwimbalijo msimai jula wajitumisye kwa Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-ni walamwile kuti jiwiche pa malo gawawisilego mu msikiti wakwe Mtumejo,kaneko Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-waswasile ali penani pa mwimbalijo ni wawechete malowe ganti Allah Akbar ali penani pakwepo,kaneko wajineme ali penani pepo,kaneko watulwiche ni wajesile kwaula kunyuma nambo nganagalausya ngope jawo kulosya mbali jakunyuma kaneko ni wagwisisye ngope jawo pasi pafupi ni pawatandile kuwika mwimbali kaneko waujile penani pa mwimbali, pawamasile kuswali, wagalawiche kwalola wandu ni wawechete kuti: e jenu manja wandu, nditu une ndesile yayyiweni ila ntando wanti ngusaka jenu manja munguyeje une kaswali nambo soni mlijiganye kaswali ka swala jangu.</t>
   </si>
   <si>
     <t>استحباب اتخاذ المنبر وارتقاء الخطيب عليه، وفائدته الإبلاغ والإسماع.
 جواز الصلاة على المنبر للتعليم، وجواز ارتفاع الإمام على المأموم لحاجة.
 جواز الاستعانة بأهل الصناعات في حوائج المسلمين.
 جواز الحركة اليسيرة في الصلاة للحاجة.
 جواز نظر المأموم إلى إمامه في الصلاة؛ ليتعلم منه وأن ذلك لا ينافي الخشوع.</t>
   </si>
   <si>
     <t>Chiwele chijiganyo cha Mtume kulinganya mwimbali nikuti mundu mkulalichila atameje pa mwimbalipo,phindu jakwe nikuti utenga ukusawikaga kwa wandu osope nambo soni ukusapikanika.
 Kundisidwa kwakuswalila pa mwimbali pakusaka kwajiganya wandu swala, ni kundisidwa kwakuwa mkulongolela swala penani pa wandu wakwalongolela naga pali pana kusosekwa kutenda myo.
 Kundisidwa kwa kamuchisidwa ni wandu wakwete ukombosi wakupanganya ikandu pa yakusowa ya Asilamu.
 Kundisidwa kwakulitenganya panandi pa ndawi jaukuswali naga ligongo lipatikene lyakutendela yele.
 Kundisidwa kwakulola mundu jwakuswalisidwa kumlola mundu jwakumswalisya pa ndawi jakuswali; kuti alijiganye kuuma kwa jwakuswalisyajo nikuti yele yangatendekasya mundu ngatulala mtima pakuswali.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yao/browse/hadith/65096</t>
-  </si>
-[...172 lines deleted...]
-    <t>https://hadeethenc.com/yao/browse/hadith/66524</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3251,51 +3077,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O83"/>
+  <dimension ref="A1:O77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -6834,332 +6660,50 @@
         <v>726</v>
       </c>
       <c r="H77" t="s">
         <v>727</v>
       </c>
       <c r="I77" t="s">
         <v>728</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
         <v>25</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
         <v>27</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
         <v>729</v>
-      </c>
-[...280 lines deleted...]
-        <v>774</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">