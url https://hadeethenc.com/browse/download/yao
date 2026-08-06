--- v5 (2026-06-06)
+++ v6 (2026-08-06)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="730">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="739">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Yao
 # Source: https://hadeethenc.com/yao
-# Last update: 2026-05-10 18:04:41 (v1.8.0)
-# Check for updates: https://hadeethenc.com/en/check/yao/v1.8.0
+# Last update: 2026-07-22 12:39:01 (v1.9.0)
+# Check for updates: https://hadeethenc.com/en/check/yao/v1.9.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -2487,61 +2487,61 @@
     <t>Kusosekwa kwakuchimbichisya nyendele (itendo ya Mtume)sawu ikusati kachimbichisidwe buku ja Qur'an nikujikamulichisyaga masengo.
 Kupikanila malamusi ga  Mtume, yakuona yakwe nikuti ukukuya Mlungu. Kunyosya malamusi ga Mtume, yakuona yakwe nikuti ukunyosya Mlungu jwapenani.
 Kusimichisika kwa umboni wakuma mu nyendele sya Mtume, nikwasisya wandu wakusakana nikukanila nyendele sya Mtume.
 Mundu juchatindane ni nyendele sya Mtume, nikuliwilanjila kuti akukuya Qur'an pe basi, aimanye kuti akutindana ni yosopeyo (Qur'an ni Nyendele sya Mtume), nikuti jwelejo awele soni awele jwa unami pakuganisya kwakwe kuti akusajikuyaga Qur'an.
 Mu maumboni gane gakulochesya ya  utume wakwe Mtume-chanasa ni utendele ijale kwa jwalakwejo- ni kusala kwakwe kuti chanti tichitendekwa msogolo, nikutendekwadi sawu yawatite kasale.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وابن ماجه</t>
   </si>
   <si>
     <t>[رواه أبو داود والترمذي وابن ماجه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yao/browse/hadith/65005</t>
   </si>
   <si>
     <t>يا رسول الله، ما تركت حاجة ولا داجة إلا قد أتيت، قال: أليس تشهد أن لا إله إلا الله وأن محمدا رسول الله؟</t>
   </si>
   <si>
     <t>Ee mwe Mtume jwa Mlungu, une nganindeka sambi jine jilijose jamwana nanta muno  jekulungwa nakaweje kuti najitesile".Ni Mtume watite kuti : "Ana ngawa mwe mwaichile umboni kuti pangali jwine jwakutindiwalidwa mwa chakuona niyikaweje Mlungu jumope basi nikuti soni Muhammad awele Mtume jwa Mlungu?</t>
   </si>
   <si>
     <t>عَنْ أَنَسٍ رضي الله عنه قَالَ: جَاءَ رَجُلٌ إِلَى النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: يَا رَسُولَ اللهِ، مَا تَرَكْتُ حَاجَّةً وَلَا دَاجَّةً إِلَّا قَدْ أَتَيْتُ، قَالَ: «أَلَيْسَ تَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ؟» ثَلَاثَ مَرَّاتٍ. قَالَ: نَعَمْ، قَالَ: «فَإِنَّ ذَلِكَ يَأْتِي عَلَى ذَلِكَ».</t>
   </si>
   <si>
-    <t>Ngani jikupitila  kwa Anas-Mlungu asangalale nawo-wawatite kuti: Mundu jwine jwawiche kwa Mtume-chanasa ni utendele wa Mlungu  ijaule kwa Mtumejo-ni watite kuti:"Ee mwe Mtume jwa Mlungu, une nganindeka sambi jine jilijose jamwana nanta muno  jekulungwa nakaweje kuti najitesile".Ni Mtume watite kuti : "Ana ngawa mwe mwaichile umboni kuti pangali jwine jwakutindiwalidwa mwa chakuona niyikaweje Mlungu jumope basi nikuti soni Muhammad awele Mtume jwa Mlungu?Mtume jwawechete katatu malowe gelega.Mundu jula jwajitiche kuti: elo isyene. Mtume wawechete kuti: "Malowe gelego tigasimasya sambi syelesyo".</t>
+    <t>Ngani jikupitila  kwa Anas-Mlungu asangalale nawo-wawatite kuti: Mundu jwine jwawiche kwa Mtume -chanasa ni utendele wa Mlungu  ijaule kwa Mtumejo- ni watite kuti:"Ee mwe Mtume jwa Mlungu, une nganindeka sambi jine jilijose jamwana nanta muno  jekulungwa nakaweje kuti najitesile".Ni Mtume watite kuti : "Ana ngawa mwe mwaichile umboni kuti pangali jwine jwakutindiwalidwa mwa chakuona niyikaweje Mlungu jumope basi nikuti soni Muhammad awele Mtume jwa Mlungu?Mtume jwawechete katatu malowe gelega.Mundu jula jwajitiche kuti: elo isyene. Mtume wawechete kuti: "Malowe gelego tigasimasya sambi syelesyo".</t>
   </si>
   <si>
     <t>جاء رجلٌ إلى النبي صلى الله عليه وسلم فقال: يا رسول الله، إني قد فعلت من كل الذنوب والمعاصي، ولم أترك صغيرة ولا كبيرة إلا فعلتها، فهل يُغفَر لي؟ 
 فقال له النبي صلى الله عليه وسلم: ألست تشهد أن لا إله إلا الله وأن محمدًا رسول الله؟ 
 كررها له ثلاث مرات، 
 فأجابه: نعم أشهد، 
 فأخبره النبي صلى الله عليه وسلم بفضل الشهادتين وتكفيرها للسيئات، وأن التوبة تجب ما قبلها.</t>
   </si>
   <si>
-    <t>Mundu jwine jwawiche kwa Mtume-chanasa ni utendele wa Mlungu iwe pa  Mtumejo-mundujo ni jwatite kuti : Ee mwe Mtume jwa Mlungu! nditu une mbanganyisye sambi ni ilewi yosope,pangali sambi ja mwana nantamuno jajikulungwa janajilesile nakaweje kuti najipangisye,ana mpaka ngululuchidwe ilewi yangu? Ni Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-wawechete kwa mundujo kuti : Ana mwe ngawa mkusawichila  umboni kuti pangali jwine jwakuwajilana kupopeledwa mwa chakuonadi ni ikaweje Mlungu jumope basi nikuti soni Muhammad awele Mtume jwakwe? wam'bwilichisye mundujo malowe gelega katatu. Ni mundujo wamjanjile Mtume kuti : E, ngusawichila umboni. Ni Mtume-chanasa ni utendele wa Mlungu iwe pa Mtumejo-wansalile ya umbone wa malowe gakuwichila umboni ya ujikape wa Mlungu pakuwajilwa kupopeledwa ni kulupilila ya utume wa Muhammad, ni yanti malowe galega gasasimasya sambi siwatesile mundu mu nyuma mwakwe, nikuti soni kuwujila kwampaka aujile mundu mwa Mlungu,ikusasimasya ilewi yawatesile mu nyuma mwakwe.</t>
+    <t>Mundu jwine jwawiche kwa Mtume-chanasa ni utendele wa Mlungu iwe pa  Mtumejo- mundujo ni jwatite kuti: Ee mwe Mtume jwa Mlungu! nditu une mbanganyisye sambi ni ilewi yosope, pangali sambi ja mwana nantamuno jajikulungwa janajilesile nakaweje kuti najipangisye, ana mpaka ngululuchidwe ilewi yangu? Ni Mtume -chanasa ni utendele wa Mlungu iwe pa jwelejo-wawechete kwa mundujo kuti: Ana mwe ngawa mkusawichila  umboni kuti pangali jwine jwakuwajilana kupopeledwa mwa chakuonadi ni ikaweje Mlungu jumope basi nikuti soni Muhammad awele Mtume jwakwe? wam'bwilichisye mundujo malowe gelega katatu. Ni mundujo wamjanjile Mtume kuti : E, ngusawichila umboni. Ni Mtume-chanasa ni utendele wa Mlungu iwe pa Mtumejo -wansalile ya umbone wa malowe gakuwichila umboni ya ujikape wa Mlungu pakuwajilwa kupopeledwa ni kulupilila ya utume wa Muhammad, ni yanti malowe galega gasasimasya sambi siwatesile mundu mu nyuma mwakwe, nikuti soni kuwujila kwampaka aujile mundu mwa Mlungu, ikusasimasya ilewi yawatesile mu nyuma mwakwe.</t>
   </si>
   <si>
     <t>عِظم الشَّهادتين ورُجحانها على الذّنوب لمن قالها صادقًا من قلبه.
 الإسلام يجُبُّ ما قبله. 
 التّوبة الصّادقة تمحو ما قبلها.
 التّكرار في التّعليم مِن هدي النبي صلى الله عليه وسلم.
 فضل الشهادتين، وأنهما سبب للنجاة من الخلود في النار.</t>
   </si>
   <si>
     <t>Ukulu wa malowe gawili gakuwichila umboni ya ujikape wa Mlungu ni utume wa Muhammad, ni kusitopa kwakwe kuposa sambi kwa mundu jwawechete ni mtima wakuona.
 Chisilamu chikusasimasya ilewi yakalakala.
 Kuwujila kwa Mlungu ni mtima usyesyene, ikusasimasya ilewi yakalakala.
 Kuwilisya pa kwiganya-chiwele chijiganyo cha Mtume-chanasa ni utendele wa Mlungu  iwe pa Mtumejo.
 Umbone wa malowe gakuwichila umboni ya ujikape wa Mlungu ni utume wa Muhammad, nikuti iwiliyi liwele ligongo lyakuja kulupuchila kuti ukajakutama ku Moto umi osope.</t>
   </si>
   <si>
     <t>رواه أبو يعلى والطبراني والضياء المقدسي</t>
   </si>
   <si>
     <t>[رواه أبو يعلى والطبراني والضياء المقدسي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yao/browse/hadith/65006</t>
   </si>
   <si>
@@ -2670,76 +2670,111 @@
   </si>
   <si>
     <t>لما خلق الله الجنة والنار أرسل جبريل عليه السلام</t>
   </si>
   <si>
     <t>Mlungu pawagumbile Mbepo ni Moto,wamtumile Jubril- utendele wa Mlungu uwe pa jwelejo-</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَمَّا خَلَقَ اللَّهُ الْجَنَّةَ وَالنَّارَ أَرْسَلَ جِبْرِيلَ عَلَيْهِ السَّلَامُ إِلَى الْجَنَّةِ، فَقَالَ: انْظُرْ إِلَيْهَا وَإِلَى مَا أَعْدَدْتُ لِأَهْلِهَا فِيهَا. فَنَظَرَ إِلَيْهَا فَرَجَعَ، فَقَالَ: وَعِزَّتِكَ لَا يَسْمَعُ بِهَا أَحَدٌ إِلَّا دَخَلَهَا. فَأَمَرَ بِهَا فَحُفَّتْ بِالْمَكَارِهِ، فَقَالَ: اذْهَبْ إِلَيْهَا فَانْظُرْ إِلَيْهَا وَإِلَى مَا أَعْدَدْتُ لِأَهْلِهَا فِيهَا. فَنَظَرَ إِلَيْهَا، فَإِذَا هِيَ قَدْ حُفَّتْ بِالْمَكَارِهِ، فَقَالَ: وَعِزَّتِكَ لَقَدْ خَشِيتُ أَنْ لَا يَدْخُلَهَا أَحَدٌ. قَالَ: اذْهَبْ فَانْظُرْ إِلَى النَّارِ وَإِلَى مَا أَعْدَدْتُ لِأَهْلِهَا فِيهَا. فَنَظَرَ إِلَيْهَا فَإِذَا هِيَ يَرْكَبُ بَعْضُهَا بَعْضًا، فَرَجَعَ فَقَالَ: وَعِزَّتِكَ لَا يَدْخُلُهَا أَحَدٌ. فَأَمَرَ بِهَا فَحُفَّتْ بِالشَّهَوَاتِ، فَقَالَ: ارْجِعْ فَانْظُرْ إِلَيْهَا. فَنَظَرَ إِلَيْهَا فَإِذَا هِيَ قَدْ حُفَّتْ بِالشَّهَوَاتِ، فَرَجَعَ وَقَالَ: وَعِزَّتِكَ لَقَدْ خَشِيتُ أَنْ لَا يَنْجُوَ مِنْهَا أَحَدٌ إِلَّا دَخَلَهَا».</t>
   </si>
   <si>
     <t>Ngani jikupitila kwa Abi Huraira -chisangalalo cha Mlungu chijale kwa welewo- wawapikene nganiji kutyochela kwa Mtume jwa Mlungu -chanasa ni utendele wa Mlungu ijaule kwa Mtumejo-wawatite kuti: "Mlungu pawagumbile Mbepo ni Moto,wamtumile Jubril- utendele wa Mlungu uwe pa jwelejo- kuti ajawule ku Mbepo, Mlungu ni watite kuti: mjaule nkajilole Mbepo nambo soni yanalinganyichisye watakajinjile kweleko. Ni Jubril -utendele uwe pa jwelejo-wapite kujakulola ni wausile, niwatite kuti: ngulumbilila uchimbichimbi wenu! pangali mundu jwampaka apikane ya Mbepo jeleji, nakaweje kuti tachisosa kwinjilako.Mlungu ni walamwile kuti Mbepojo ajisungusye ni ikandu yakusitopa mundu kuipanganya, kaneko Mlungu ni wamtesile Jubril-utendele uwe kwa jwelejo- kuti: mjaule nkalole Mbepo pamo ni yanalinganyichisye watakajinjile ku Mbepoko, niwapite kujakulola, ni wajiweni kuti jisungulisidwe ni masengo gakusitopa (gasagaona mundu usito kugapanganya), ni Jubril-utendele uwe pa jwelejo -watite: ngulumbilila uchimbichimbi wenu! ngwete oga wanti mundu jwalijose nawa akombwele kwinjila ku Mbepoko. Mlungu ni wantesile Jubril -utendele uwe pa jwelejo kuti: mjaule ku Moto ni nkaulole pamo ni ilagasyo yanalinganyichisye watakajinjile kweleko. Ali apite nikulola, wausimene Moto unamkwelana lilamba mbali syosope, ni Jubril-utendele uwe pa jwelejo -waujile kwa Mlungu nikwecheta kuti: ngulumbilila uchimbichimbi wenu! pangali mundu jwatachisosa kwinjilako. Kaneko Mlungu walamwile kuti Motowo ausungusye ni ilako lako (yakunonyela ya umi-sambi) ni wantesile Jubril-utendele uwe pa jwelejo- ajaule nakaulole soni. Ali apite wausimene Motowo usungulisidwe ni yakunonyela ya umi(sambi), ni waujile kwa Mlungu niwawechete kuti: ngulumbilila uchimbichimbi wenu!ngwete oga wanti pangali mundu jutachikulupuka ,nakaweje kuti mundu jwalijose tachijinjilako".</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أن الله لما خلق الجنة والنار، قال لجبريل عليه السلام: اذهب إلى الجنة فانظر إليها، فذهب فنظر إليها ثم رجع، 
 فقال جبريل: أي رب، وعزتك لا يسمع بها أحد وبما فيها من النعيم والمكارم والخيرات إلا أحب أن يدخلها، وعمل من أجلها. 
 ثم حَفَّ اللهُ الجنة وأحاطها بالمكاره والصعوبات مِن فِعْلِ الأوامر واجتناب النواهي؛ فعلى مَن أراد دخولها أن يَجْتاز تلك المكاره. 
 ثم قال الله عز وجل: يا جبريل! اذهب فانظر إلى الجنة، بعد ما أحاطها بالمكاره، 
 فذهب فنظر إليها، ثم جاء فقال: أي رب، وعزتك أخاف ألا يدخلها أحد بسبب الصعوبات والشدائد التي في طريقها. 
 ولما خلق الله النار، قال: يا جبريل! اذهب فانظر إليها، فذهب فنظر إليها، 
 ثم جاء فقال جبريل: أي رب، وعزتك لا يسمع أحد بما فيها من العذاب والكروب والتنكيل إلا كره أن يدخلها وابتعد عن أسبابها. 
 ثم حَفَّ الله عز وجل النار وجعل السبيل إليها بالشهوات والملذات، ثم قال: يا جبريل، اذهب فانظر إليها، 
 فذهب جبريل فنظر إليها، ثم جاء فقال: أي رب، وعزتك لقد خشيت وخفت وأشفقت ألا ينجو منها أحد؛ لما حولها من الشهوات والملذات.</t>
   </si>
   <si>
-    <t>Mtume -chanasa ni utendele wa Mlungu iwe pa jwelejo- akusala kuti panyuma pawagumbile Mlungu Mbepo ni Moto,watite kwa Jubril -utendele uwe pa jwelejo- kuti: mjaule ku Mbepo, ni nkajilole,ni Jubril -utendele uwe pa jwelejo- wapite kujakujilola kaneko ni wausile. Jubril -utendele uwe pa jwelejo watite: mwe Ambuje Mlungu! watite kuti: ngulumbilila uchimbichimbi wenu! pangali mundu jwatachipikana yakwayana Mbepoji ni yaikupatikana ku Mbepoko mu utendele wakwe, uchimbichimbi, indu yambone, nakaweje kuti tachinonyela kuti takajinjileko, ni tachikamulaga masengo gambone ligongo lya Mbepoji. Kaneko Mlungu wajisungwisye Mbepojo ni masengo gakupweteka ni gakusitopa kugapanganya, sawu kutenda yalamwile Mlungu nikuwambala yakanyisye; sano kwa mundu jwakusaka kujakwinjila ku Mbepojo, akusosekwa kumalana nayo yakupwetekayo. Kaneko Mlungu wawechete kuti: Ee mwe Jubril! mjaule nkajilole Mbepo, panyuma pakujisungulisya ni yakupweteka. Jubril-utendele uwe pa jwelejo- ni wapite nikujilola, kaneko wausile ni watite kuti: Ee Ambuje mwauchimbichimbi wenu, ngogopa kuti pangali mundu jumpaka akombole kwinjila ku Mbepoji ligongo lya yakusausya ni yakupweteka yaikusimanikwa mwitala lyakujakwinjilila ku Mbepolyo. Pa ndawi jawagumbile Mlungu Moto,wawechete kwa Jubril-utendele uwe pa jwelejo-kuti: mwe Jubril! mjaule ku Moto ni nkaulole, wapite ni wauweni. Kaneko Jubril-utendele uwe pa jwelejo-wausile ni watite kuti : Ee mwe Ambuje! mwa uchimbi chimbi wenu, pangali mundu jwatachipikana ya ilagasyo,mavuto, yaili ku Moto nakaweje kuti tiyimyala kuti tajinjileko, ni tachitalikanganaga ni masengo gampaka gakamjinjisye ku Motoko. Kaneko Mlungu wausungwisye Moto ni walitesile litala lyakujakwinjilila ku Motoko kuwa lyesungulilidwe ni ilako lako ni ikandu yakulyolyopela,kaneko wawechete kuti: mwe Jubril,mjaule ni mkaulole soni Moto. Jubril-utendele uwe pa jwelejo-wapite ni wauweni,kaneko waujile kwa Mlungu ni wawechete kuti: Ambuje Mlungu! mwa uchimbichimbi wenu, nditu ngogopa ndi ngutenda chanasa kuti pangali mundu jutachikulupuka kutyochela ku Moto,ligongo lya ilako lako ni yakulyolyopela yaisungulisidwe ku Motoko.</t>
+    <t>Mtume -chanasa ni utendele wa Mlungu iwe pa jwelejo- akusala kuti panyuma pawagumbile Mlungu Mbepo ni Moto,watite kwa Jubril -utendele uwe pa jwelejo- kuti: mjaule ku Mbepo, ni nkajilole,ni Jubril -utendele uwe pa jwelejo- wapite kujakujilola kaneko ni wausile. Jubril -utendele uwe pa jwelejo watite: mwe Ambuje Mlungu! watite kuti: ngulumbilila uchimbichimbi wenu! pangali mundu jwatachipikana yakwayana Mbepoji ni yaikupatikana ku Mbepoko mu utendele wakwe, uchimbichimbi, indu yambone, nakaweje kuti tachinonyela kuti takajinjileko, ni tachikamulaga masengo gambone ligongo lya Mbepoji. Kaneko Mlungu wajisungwisye Mbepojo ni masengo gakupweteka ni gakusitopa kugapanganya, sawu kutenda yalamwile Mlungu nikuwambala yakanyisye; sano kwa mundu jwakusaka kujakwinjila ku Mbepojo, akusosekwa kumalana nayo yakupwetekayo. Kaneko Mlungu wawechete kuti: Ee mwe Jubril! mjaule nkajilole Mbepo, panyuma pakujisungulisya ni yakupweteka. Jubril-utendele uwe pa jwelejo- ni wapite nikujilola, kaneko wausile ni watite kuti: Ee Ambuje mwauchimbichimbi wenu, ngogopa kuti pangali mundu jumpaka akombole kwinjila ku Mbepoji ligongo lya yakusausya ni yakupweteka yaikusimanikwa mwitala lyakujakwinjilila ku Mbepolyo. Pa ndawi jawagumbile Mlungu Moto, wawechete kwa Jubril -utendele uwe pa jwelejo- kuti: mwe Jubril! mjaule ku Moto ni nkaulole, wapite ni wauweni. Kaneko Jubril-utendele uwe pa jwelejo-wausile ni watite kuti : Ee mwe Ambuje! mwa uchimbi chimbi wenu, pangali mundu jwatachipikana ya ilagasyo,mavuto, yaili ku Moto nakaweje kuti tiyimyala kuti tajinjileko, ni tachitalikanganaga ni masengo gampaka gakamjinjisye ku Motoko. Kaneko Mlungu wausungwisye Moto ni walitesile litala lyakujakwinjilila ku Motoko kuwa lyesungulilidwe ni ilako lako ni ikandu yakulyolyopela,kaneko wawechete kuti: mwe Jubril,mjaule ni mkaulole soni Moto. Jubril-utendele uwe pa jwelejo-wapite ni wauweni,kaneko waujile kwa Mlungu ni wawechete kuti: Ambuje Mlungu! mwa uchimbichimbi wenu, nditu ngogopa ndi ngutenda chanasa kuti pangali mundu jutachikulupuka kutyochela ku Moto,ligongo lya ilako lako ni yakulyolyopela yaisungulisidwe ku Motoko.</t>
   </si>
   <si>
     <t>الإيمان بأن الجنة والنار موجودتان الآن.
 وجوب الإيمان بالغيب وبكل ما جاء عن الله ورسوله صلى الله عليه وسلم.
 أهمية الصبر على المكاره لأنها السبيل المُوْصِل إلى الجنة.
 أهمية اجتناب المحرمات؛ لأنها السبيل الموصل إلى النار.
 جعل الجنة محفوفة بالمكاره، والنار بالشهوات، هو مقتضى الابتلاء والامتحان في الحياة الدنيا.
 طريق الجنة صعب وشاق، ويحتاج إلى الصبر والمعاناة مع الإيمان، وطريق النار مملوء بالملذات والشهوات في الدنيا.</t>
   </si>
   <si>
     <t>Kulupulila kuti Mbepo ni Moto ipali pepano.
 Kanganichisidwa kwakulupilila ikandu yangawoneka ni meso, nambo soni ni yosope yayawiche yakwayana ni Mlungu ni Mtume jwakwe-chanasa ni utendele wa Mlungu iwe pa Mtumejo.
-Kusosekwa kwa kupilila pa ichindu yakupweteka,ligongo liwele litala lyakujakuw'wichisya mundu ku Mbepo.
+Kusosekwa kwa kupilila pa ichindu yakupweteka, ligongo liwele litala lyakujakuw'wichisya mundu ku Mbepo.
 Kusosekwa kwa kuwambala ichindu yelekasidwe; ligongo iwele litala lyakujakuw'wichisya mundu ku Moto.
-Mlungu wajitesile Mbepo kuwa jakusungulilidwa ni masengo gakupweteka, nikutenda Moto kuwa wakusungulilidwa ni yakuonyela(ilakolako) ya umi,yeleyi ikugopolela kuti umi wapa chilambo cha pasi,gawele mayeso gakumlinga mundu.
+Mlungu wajitesile Mbepo kuwa jakusungulilidwa ni masengo gakupweteka, nikutenda Moto kuwa wakusungulilidwa ni yakuonyela (ilakolako) ya umi, yeleyi ikugopolela kuti umi wapa chilambo cha pasi, gawele mayeso gakumlinga mundu.
 Litala lyakujakwinjilila ku Mbepo,lyakusausya nikunonopala,ni ikusasosa kupilila nikamuchisidwa ni chikulupililo. Nikuti litala lyakujakwinjilila ku Moto,ligumbele ni yakulyolyopela ni yakusaka(yakumbila) ya umi wa pachilambo cha pasi.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي</t>
   </si>
   <si>
     <t>[رواه أبو داود والترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yao/browse/hadith/65034</t>
+  </si>
+  <si>
+    <t>كتب الله مقادير الخلائق قبل أن يخلق السماوات والأرض بخمسين ألف سنة</t>
+  </si>
+  <si>
+    <t>Mlungu jwalembile yosope yatiyitendekwaga pa umi wa iumbe yosope nkanawe gumba maunde ni litaka kwa yaka yakwana fifite sausande</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ عَمْرِو بْنِ الْعَاصِ رضي الله عنهما قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «كَتَبَ اللهُ مَقَادِيرَ الْخَلَائِقِ قَبْلَ أَنْ يَخْلُقَ السَّمَاوَاتِ وَالْأَرْضَ بِخَمْسِينَ أَلْفَ سَنَةٍ، قَالَ: وَعَرْشُهُ عَلَى الْمَاءِ».</t>
+  </si>
+  <si>
+    <t>Ngani jikupitila kwa Abdullah mwanache jwa Amru mwanache jwa Al-A'swi -chisangalalo cha Mlungu chiwe kwa myanjajo-wawatite kuti: Nampikene Mtume jwa Mlungu -chanasa ni utendele wa Mlungu iwe kwa jwelejo- ali nkuwecheta kuti: "Mlungu jwalembile yosope yatiyitendekwaga pa umi wa iumbe yosope nkanawe gumba maunde ni litaka kwa yaka yakwana fifite sausande, ni Mtume -chanasa ni utendele wa Mlungu iwe pa jwelejo wawechete kuti: pa ndawi jelejo,chindanda chakwe chaji pachanya pa mesi".</t>
+  </si>
+  <si>
+    <t>يخبر النبي صلى الله عليه وسلم أنّ اللهَ كتب ما سيقع من أقدار الخلائق بالتفصيل من حياة وموت ورزق وغير ذلك في اللوح المحفوظ قبل أن يخلق السَّموات والأرض بخمسين ألف سنة، وهي واقعة وفق ما قضى الله عز وجل، 
+فكل شيء كائن فهو بقضاء الله وقدره، 
+فما أصاب العبد لم يكن ليخطئه، وما أخطأه لم يكن ليصيبه.</t>
+  </si>
+  <si>
+    <t>Mtume -chanasa ni utendele wa Mlungu iwe pa jwelejo- akusala kuti Mlungu walembile mu buku jisunjile kane kalikose (lauhu al-mahfudhi) yatiyitendekwaga pa umi wa iumbe yakwe mwakulongosola chenene, kutandila umi, chiwa, yakusosa yapa umi wawo ni yakulekangana lekangana,wailembile yeleyo mkanagumbe maunde ni litaka kwa yaka fifite sausande,iliyose isatendekwa mwakujigalila yawatite kalembe Mlungu. Chine chilichose chikusatendekwa pakutolela yawatite kalembe Mlungu. Chilichose chachimpatile mundu,nikuti nganichiwa kuti mpaka chimpite, soni chachimpitile, nikuti nganichiwa chanti nikumpata.</t>
+  </si>
+  <si>
+    <t>وجوب الإيمان بالقضاء والقدر.
+القدر هو: علم الله بالأشياء وكتابته ومشيئته وخلقه لها.
+الإيمان بأن الأقدار مكتوبة قبل خلق السماوات والأرض يُثمِر الرضا والتسليم.
+ أنّ عرش الرحمن كان على الماء قبل خلق السموات والأرض.</t>
+  </si>
+  <si>
+    <t>Kanganichisidwa kwakulupilila yawalenganisye ni yawalembile Mlungu.
+Ngopolelo sya Qadar: Wele ni umanyilisi wa Mlungu pa ichindu, Kulemba kuwalembile yakwayana induyo, Lisosa lyakwe kuti induyo iwe kapena ikawa, Kugumba kuwagumbile iumbe.
+Kulupilila kuti yakulinganya iliyose yalembedwe, maunde ni litaka mkaniyigumbidwe, chikulupililo chelechi chikusawichisya kusangalala ni gonjela yalinganye Mlungu.
+Chindanda cha Mlungu jwali jwa chanasa, chaliji pa chanya pa mesi Mlungu mkanagumbe maunde ni litaka.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/yao/browse/hadith/65038</t>
   </si>
   <si>
     <t>أيها الناس، إنما صنعت هذا لتأتموا ولتعلموا صلاتي</t>
   </si>
   <si>
     <t>e jenu manja wandu! nditu une ndesile yayyiweni ila ni chakulinga chanti jenu manja munguyeje une kaswali kaswala nambo soni kusaka kumjiganya ya kaswali kangu</t>
   </si>
   <si>
     <t>عن أَبِي حَازِمِ بْن دِينَارٍ: أَنَّ رِجَالًا أَتَوْا سَهْلَ بْنَ سَعْدٍ السَّاعِدِيَّ، وَقَدِ امْتَرَوْا فِي الْمِنْبَرِ مِمَّ عُودُهُ، فَسَأَلُوهُ عَنْ ذَلِكَ، فَقَالَ: وَاللهِ إِنِّي لَأَعْرِفُ مِمَّا هُوَ، وَلَقَدْ رَأَيْتُهُ أَوَّلَ يَوْمٍ وُضِعَ، وَأَوَّلَ يَوْمٍ جَلَسَ عَلَيْهِ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، أَرْسَلَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِلَى فُلَانَةَ -امْرَأَةٍ من الأنصار قَدْ سَمَّاهَا سَهْلٌ-: «مُرِي غُلَامَكِ النَّجَّارَ أَنْ يَعْمَلَ لِي أَعْوَادًا أَجْلِسُ عَلَيْهِنَّ إِذَا كَلَّمْتُ النَّاسَ»، فَأَمَرَتْهُ فَعَمِلَهَا مِنْ طَرْفَاءِ الْغَابَةِ، ثُمَّ جَاءَ بِهَا، فَأَرْسَلَتْ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَأَمَرَ بِهَا فَوُضِعَتْ هَاهُنَا، ثُمَّ رَأَيْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ صَلَّى عَلَيْهَا وَكَبَّرَ وَهُوَ عَلَيْهَا، ثُمَّ رَكَعَ وَهُوَ عَلَيْهَا، ثُمَّ نَزَلَ الْقَهْقَرَى، فَسَجَدَ فِي أَصْلِ الْمِنْبَرِ ثُمَّ عَادَ، فَلَمَّا فَرَغَ أَقْبَلَ عَلَى النَّاسِ فَقَالَ: «أَيُّهَا النَّاسُ، إِنَّمَا صَنَعْتُ هَذَا لِتَأْتَمُّوا وَلِتَعَلَّمُوا صَلَاتِي».</t>
   </si>
   <si>
     <t>Ngani jikutyochela kwa baba wawo Hazim mwanache jwa Dinala: Wandu wane wapite kwa Sahal mwanache jwa Saad wa mtundu wa Al-Saadiyya, ni wausyene kapena kutandana ngani jakusana mwimbali kuti mtundu wachi wamatabwa wakusakamulisya masengo pakupanganya, ni wam'busisye Sahal yeleyo,ni Sahal wawechete kuti: ngumlumbilila Mlungu une ngumanyilila yakusana yamkuusyayo,najiweni mwimbalijo lyuwa lyandanda lijawichidwe nambo soni lyuwa lya ndanda liwatemi Mtume jwa Mlungu-chanasa ni  utendele wa Mlungu iwe pa jwelejo-pa mwimbalijo,Mtume jwa Mlungu-chanasa ni utendele wa Mlungu iwe pa jwelejo-watumisye utenga kwa msimai-jwakutyochela mu wandu waku Madinah-Sahal wamkolasile lina lyakwe-:"Mtume wamtesile kuti mumlamule jwamasengo jwenu jwali kalipentalajo kuti atukomele chindu chamatabwa kuti ndamileje pa ndawi jingusaka kuwechetana ni wandu", ni msimai jula wamlamwile jwa masengo jwakwe jula kuti akome mwimbali jila ,ni wakomile pakamulisya matabwa gakwitinji,ni kaneko wawiche nacho, ni msimai jula watumisye kwa Mtume jwa Mlungu-chanasa ni utendele wa Mlungu iwe pa jwelejo-ni Mtume walamwile kuti jiwichidwe malo agaga,kaneko ni nam'bweni Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo ali atemi penani pa mwimbalijo ali mkuwecheta kuti Allah Akbar,kaneko ni wajineme ali pa mwimbali pepo,kaneko watulwiche pa mwimbali mwakuujila panyuma panandi, kaneko ni wagwisisye ngope jawo pasi pajitandilile mwimbali,kaneko ni waujile pa mwimbali,pawamalisye wagalauchile kwa wandu ni watite kuti:"e jenu manja wandu! nditu une ndesile yayyiweni ila ni chakulinga chanti jenu manja munguyeje une kaswali kaswala nambo soni kusaka kumjiganya ya kaswali kangu".</t>
   </si>
   <si>
     <t>جاء رجالٌ إلى أحدِ الصحابة يسألونه عن المنبرِ النبويِّ الذي اتخذه رسولُ الله صلى الله عليه وسلم: ممَّ صُنع؟ وقد تجادلوا وتنازعوا في ذلك، فَذَكَرَ لهم أنه صلى الله عليه وسلم بَعث إلى امرأةٍ من الأنصار كان لها خادمٌ نجَّار، فقال لها: مُرِيْ غلامَك أنْ يَصنعَ لي منبرًا أَجلِسُ عليه حين أُكَلِّمُ الناسَ، فأجابت المرأةُ، وأمَرتْ غلامَها أن يصنع للنبي صلى الله عليه وسلم منبرًا من شجر الطَّرْفاء، ولَمَّا فَرَغَ أَرسلت المرأةُ به إلى النبي صلى الله عليه وسلم، فأَمََرَ به فوُضع مكانَه من المسجد، ثم صلى النبي صلى الله عليه وسلم عليه وكَبَّرَ وهو عليه، ثم ركع وهو عليه، ثم نزل يمشي إلى خلف من غير أن يَلْفِتَ وجهَه إلى جهة الخلف فسجد في أَصْلِ المنبر ثم عاد، فلما فرغ من الصلاة أقبل على الناس، وقال: أيها الناس، إنما صنعتُ هذا لتأتموا ولِتَعَلَّموا صلاتي.</t>
   </si>
   <si>
     <t>Wandu wane wapite kwa jumo mwa wakulijiganya wa Mtume(Mlungu asangalasidwe nawo osope)-chanasa ni utendele wa Mlungu iwe pa Mtumejo-wam'busyaga yakusana mwimbali ja Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-jiwajitesile Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-kuti wajitesile kutyochela ku ichichi?wanduwo waji akangene natindene nganisyo sikati jawo pa ngani jeleji, ni jwakulijiganya jwa Mtume jula wasalile kuti Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-watumisye utenga kwa msimai jwakuma mu gulu ja wandu waku Madinah(Ansar)juwakwete jwa masengo juwaji kalipentala, ni wansalile msimaijo kuti: mumlamule jwamasengo jwenu kuti andendele mwimbali kuti ndamileje pa ndawi jinguwechetana ni wandu, ni msimai jula wajitichisye, ni wamlamwile jwamasengo jwakwejo kuti amtendele Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-mwimbali kutyochela ku itela yakwitinji. Pa ndawi jiwamalisisye koma mwimbalijo msimai jula wajitumisye kwa Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-ni walamwile kuti jiwiche pa malo gawawisilego mu msikiti wakwe Mtumejo,kaneko Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-waswasile ali penani pa mwimbalijo ni wawechete malowe ganti Allah Akbar ali penani pakwepo,kaneko wajineme ali penani pepo,kaneko watulwiche ni wajesile kwaula kunyuma nambo nganagalausya ngope jawo kulosya mbali jakunyuma kaneko ni wagwisisye ngope jawo pasi pafupi ni pawatandile kuwika mwimbali kaneko waujile penani pa mwimbali, pawamasile kuswali, wagalawiche kwalola wandu ni wawechete kuti: e jenu manja wandu, nditu une ndesile yayyiweni ila ntando wanti ngusaka jenu manja munguyeje une kaswali nambo soni mlijiganye kaswali ka swala jangu.</t>
   </si>
   <si>
     <t>استحباب اتخاذ المنبر وارتقاء الخطيب عليه، وفائدته الإبلاغ والإسماع.
 جواز الصلاة على المنبر للتعليم، وجواز ارتفاع الإمام على المأموم لحاجة.
 جواز الاستعانة بأهل الصناعات في حوائج المسلمين.
 جواز الحركة اليسيرة في الصلاة للحاجة.
 جواز نظر المأموم إلى إمامه في الصلاة؛ ليتعلم منه وأن ذلك لا ينافي الخشوع.</t>
@@ -3077,51 +3112,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O77"/>
+  <dimension ref="A1:O78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -6617,93 +6652,140 @@
       </c>
       <c r="I76" t="s">
         <v>717</v>
       </c>
       <c r="J76" t="s">
         <v>237</v>
       </c>
       <c r="K76" t="s">
         <v>718</v>
       </c>
       <c r="L76" t="s">
         <v>239</v>
       </c>
       <c r="M76" t="s">
         <v>719</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>65096</v>
+        <v>65038</v>
       </c>
       <c r="B77" t="s">
         <v>721</v>
       </c>
       <c r="C77" t="s">
         <v>722</v>
       </c>
       <c r="D77" t="s">
         <v>723</v>
       </c>
       <c r="E77" t="s">
         <v>724</v>
       </c>
       <c r="F77" t="s">
         <v>725</v>
       </c>
       <c r="G77" t="s">
         <v>726</v>
       </c>
       <c r="H77" t="s">
         <v>727</v>
       </c>
       <c r="I77" t="s">
         <v>728</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
         <v>729</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15">
+      <c r="A78">
+        <v>65096</v>
+      </c>
+      <c r="B78" t="s">
+        <v>730</v>
+      </c>
+      <c r="C78" t="s">
+        <v>731</v>
+      </c>
+      <c r="D78" t="s">
+        <v>732</v>
+      </c>
+      <c r="E78" t="s">
+        <v>733</v>
+      </c>
+      <c r="F78" t="s">
+        <v>734</v>
+      </c>
+      <c r="G78" t="s">
+        <v>735</v>
+      </c>
+      <c r="H78" t="s">
+        <v>736</v>
+      </c>
+      <c r="I78" t="s">
+        <v>737</v>
+      </c>
+      <c r="J78" t="s">
+        <v>24</v>
+      </c>
+      <c r="K78" t="s">
+        <v>25</v>
+      </c>
+      <c r="L78" t="s">
+        <v>26</v>
+      </c>
+      <c r="M78" t="s">
+        <v>27</v>
+      </c>
+      <c r="N78" t="s">
+        <v>28</v>
+      </c>
+      <c r="O78" t="s">
+        <v>738</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">