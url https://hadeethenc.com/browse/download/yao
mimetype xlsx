--- v6 (2026-08-06)
+++ v7 (2026-08-26)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="739">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="757">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Yao
 # Source: https://hadeethenc.com/yao
-# Last update: 2026-07-22 12:39:01 (v1.9.0)
-# Check for updates: https://hadeethenc.com/en/check/yao/v1.9.0
+# Last update: 2026-08-14 09:56:57 (v1.10.0)
+# Check for updates: https://hadeethenc.com/en/check/yao/v1.10.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -2594,50 +2594,127 @@
     <t>عَنْ جَابِرٍ رضي الله عنه قَالَ: أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ فَقَالَ: يَا رَسُولَ اللهِ، مَا الْمُوجِبَتَانِ؟ فَقَالَ: «مَنْ مَاتَ لَا يُشْرِكُ بِاللهِ شَيْئًا دَخَلَ الْجَنَّةَ، وَمَنْ مَاتَ يُشْرِكُ بِاللهِ شَيْئًا دَخَلَ النَّارَ»</t>
   </si>
   <si>
     <t>Ngani jikupitila  kwa Jabir -Mlungu asangalale nawo watite kuti: Mundu jwine jwapite kwa Mtume -chanasa ni utendele wa Mlungu ijale kwa jwalakwejo-, niwatite kuti: mwe Mtume jwa Mlungu, ana ichindu yachi iwili yambone ni yakusakala yampaka ikamjinjisye mundu ku mbepo niku moto? Ni Mtume jwatite kuti:"Mundu jumpaka chimpate chiwa ali jwangamphwatikanya Mlungu ni ichindu ine, takajinjile ku mbepo,nambo soni mundu jumpaka chimsimane chiwa ali  kumphwatikanya Mlungu  ni ichindu ine, takajinjile kumoto".</t>
   </si>
   <si>
     <t>سأل رجل النبي صلى الله عليه وسلم عن الخصلتين: التي توجب دخول الجنة، والتي توجب دخول النار؟ 
 فأجابه صلى الله عليه وسلم: أن الخصلة التي توجب الجنة أن يموت الإنسان وهو يعبد الله وحده ولا يشرك به شيئًا، 
 وأن الخصلة التي توجب النار أن يموت الإنسان وهو يشرك بالله شيئًا فيجعل لله ندًا ومثيلًا في ألوهيته أو ربوبيته أو أسمائه وصفاته.</t>
   </si>
   <si>
     <t>Mundu jwine wam'busisye Mtume jwa Mlungu -chanasa ni utendele wa Mlungu iwe pa jwelejo- yakusana ichindu iwili: chakumtendesya mundu kwinjila ku mbepo, nambo soni chakuja kumjinjisya ku moto? Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-ni wamjanjile  kuti: Chindu chikamtendesye mundu kwinjila ku  mbepo, nikuti mundujo tichimpate chiwa ali mkupopela Mlungu jumo nikuwambalaga kumphwatikanya Mlungujo ni chilichose. Chindu chikamtendekasye  mundu kujakwinjila ku moto, nikuti mundu naga chimpate chiwa ali kumphwatikanya Mlungu ni ikandu ine, nikum'bichilaga Mlungu jwakulandana najo pakuwajilwana kwakwe kupopeledwa, kapena mu itendo yakwe kapena mu mena ni mbili syakwe.</t>
   </si>
   <si>
     <t>فضل التوحيد وأن من مات مؤمنًا لا يشرك بالله شيئًا دخل الجنة. 
 خطر الشرك، وأن من مات يشرك بالله شيئا دخل النار.
 عصاة الموحدين تحت مشيئة الله إن شاء عذبهم وإن شاء غفر لهم، ثم مصيرهم إلى الجنة.</t>
   </si>
   <si>
     <t>Umbone wakulupilila ujikape  wa Mlungu nikuti mundu juchimsimane chiwa ali jwakulupilila mwa Mlungu jumo nikuwambalaga kumphwatikanya Mlungu ni kalikose, takajinjile ku mbepo.
 Kogoya kwakumphwatikanya Mlungu ni ichindu ine, nikuti mundu jwatichimpate Chiwa ali jwakumpwatikanya Mlungu ni ichindu ine, takajinjile ku Moto.
 Wandu watachiwa ali wakutenda ya sambi nambo ali wandu wakulupilila ujikape wa Mlungu, takawe pasi pa lisosa lya Mlungu lyuwa lya mbesi, naga Mlungu akasache takape ilagasyo, nambo soni naga akasache takakululuchile, kaneko malo gakujakuwichila kukawe ku mbepo.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yao/browse/hadith/65008</t>
+  </si>
+  <si>
+    <t>إنه لم يقل يوما: رب اغفر لي خطيئتي يوم الدين</t>
+  </si>
+  <si>
+    <t>ligongo pangali lisiku liwawecheteko kuti: Ambuje aku Mlungu, timunguluchile yakulemwa yangu pa lisiku lya mbesi</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قُلْتُ: يَا رَسُولَ اللهِ، ابْنُ جُدْعَانَ كَانَ فِي الْجَاهِلِيَّةِ يَصِلُ الرَّحِمَ، وَيُطْعِمُ الْمِسْكِينَ، فَهَلْ ذَاكَ نَافِعُهُ؟ قَالَ: «لَا يَنْفَعُهُ، إِنَّهُ لَمْ يَقُلْ يَوْمًا: رَبِّ اغْفِرْ لِي خَطِيئَتِي يَوْمَ الدِّينِ».</t>
+  </si>
+  <si>
+    <t>Ngani jikupitila  kwa Aisha -Mlungu asangalale nawo- wawechete kuti: Nawechete kuti: Ee mwe Mtume jwa Mlungu,mwanache jwa Jad'an, mu ndawi chachaji Chisilamu nkanichiwiche,waji ali nkulumbikanya ulongo,kwalisya wakulaga,kwalini yeleyo mpaka ikakamuchisye kwa Mlungu? Mtume -chanasa ni utendele wa Mlungu iwe pa jwelejo- jwatite kuti: "Iyayi ,ngawa mkwakamuchisya ligongo pangali lisiku liwawecheteko kuti: Ambuje aku Mlungu, timunguluchile yakulemwa yangu pa lisiku lya mbesi".</t>
+  </si>
+  <si>
+    <t>أخبر النبي صلى الله عليه وسلم عن عبد الله بن جدعان، وكان من رؤساء قريش قبل الإسلام، 
+ومن أفعاله الحسنة أنه: يصل أقاربه ويحسن إليهم، ويطعم المسكين، وغيرها من الفضائل التي حث الإسلام على فعلها، بأن هذه الأعمال لن تنفعه في آخرته؛ وذلك بسبب كفره بالله، وأنه لم يقل يومًا: رب اغفر لي خطيئتي يوم الدين.</t>
+  </si>
+  <si>
+    <t>Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-akusala yakusana ni Abdullah mwanache jwa Jad'an, wawaliji jumo mwa achimlongola wa ma Quraysh Chisilamu nkanichiwiche. Mu masengo gakwe gambone gawakamulaga
+:waliji ali nkulumbikanya ulongo ni achalongo achimijawo nikwatendelaga yambone, walisyaga wandu wakulaga, ni masengo gane gambone ganti chisilamu chilimbikasisye kuti mundu agatendeje, nikuti masengo gelega ni gawa gakamuchisye welewo umi waukuwika; ligongo lyanti waji wakanila mwa Mlungu,nikuti pangali nantamuno lisiku limo liwawechete malowe ganti: Ambuje, timungululuchile ilewi yangu lyuwa lya mbesi.</t>
+  </si>
+  <si>
+    <t>بيان فضل الإيمان، وأنه شرط لقبول الأعمال.
+بيان شؤم الكفر، وأنه من مُحبطات الأعمال الصالحات.
+الكفار لا تنفعهم أعمالهم في الآخرة لعدم إيمانهم بالله واليوم الآخر.
+أعمال الإنسان في حال كفره تكتب له إذا أسلم، ويُجازى عليها.</t>
+  </si>
+  <si>
+    <t>Kulongosola umbone wa chikulupililo, nikuti chikulupililocho chiwele chindu chakutendekasya masengo kupocheledwa.
+Kulongosola kusakala kwa kanila mwa Mlungu, nikuti kanila mwa Mlungu chiwele chimu mu yakonanga masengo gambone.
+Wandu wakanila mwa Mlungu, masengo gawo gambone ngagajakwakamuchisya lyuwa  lya mbesi ligongo lyangakulupilila kwawo mwa Mlungu ni lyuwa lya mbesi.
+Masengo gambone gakusakamulaga mundu nkanajinjile Chisilamu, gakusalembedwaga naga ajinjile Chisilamu nakusapedwa malipilo gambone pa masengogo.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/yao/browse/hadith/65009</t>
+  </si>
+  <si>
+    <t>هل تدرون ماذا قال ربكم؟ قالوا: الله ورسوله أعلم، قال: أصبح من عبادي مؤمن بي وكافر</t>
+  </si>
+  <si>
+    <t>Ana nkumanyilila yawechete Mlungu jwenu? wakulijignya wa Mtume watite: Mlungu ni Mtume  jwakwe ni wakumanyilila.Mtume ni jwatite kuti: " Mwa achikapolo wangu, pana wane wakwachelele ali wakulupilila mwa une, ni pana wane ali wakanila,</t>
+  </si>
+  <si>
+    <t>عَنْ زَيْدِ بْنِ خَالِدٍ الجُهَنِيِّ رضي الله عنه أَنَّهُ قَالَ: صَلَّى لَنَا رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ صَلَاةَ الصُّبْحِ بِالْحُدَيْبِيَةِ عَلَى إِثْرِ سَمَاءٍ كَانَتْ مِنَ اللَّيْلَةِ، فَلَمَّا انْصَرَفَ أَقْبَلَ عَلَى النَّاسِ، فَقَالَ: «هَلْ تَدْرُونَ مَاذَا قَالَ رَبُّكُمْ؟» قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «أَصْبَحَ مِنْ عِبَادِي مُؤْمِنٌ بِي وَكَافِرٌ، فَأَمَّا مَنْ قَالَ: مُطِرْنَا بِفَضْلِ اللهِ وَرَحْمَتِهِ، فَذَلِكَ مُؤْمِنٌ بِي وَكَافِرٌ بِالْكَوْكَبِ، وَأَمَّا مَنْ قَالَ: بِنَوْءِ كَذَا وَكَذَا، فَذَلِكَ كَافِرٌ بِي وَمُؤْمِنٌ بِالْكَوْكَبِ».</t>
+  </si>
+  <si>
+    <t>Ngani jikupitila kwa Zaid mwanache jwa Khalid Al-juhainiy -Mlungu asangalale nawo- watite kuti: Mtume -chanasa ni utendele wa Mlungu ijaule kwa Mtumejo-watuswalisye chipindi chaku ndawi(Subhi) pa malo gakolanjidwa Al-Hudaibiya panyuma pakuti chilo chakwe kwagwile ula. Ni Mtume pawamasile kuswalisya wagalauchile wandu ni watite kuti :"Ana nkumanyilila yawechete Mlungu jwenu? wakulijignya wa Mtume watite: Mlungu ni Mtume  jwakwe ni wakumanyilila.Mtume ni jwatite kuti: " Mwa achikapolo wangu, pana wane wakwachelele ali wakulupilila mwa une, ni pana wane ali wakanila, kwa mundu jwatajile kuti: ula jitugwilile ligongo lya umbone wa Mlungu ni chanasa chakwe, jwele ni jwali  jwakulupilila mwa une jwakanila mu ndondwa. Nambo mundu jwatawechete kuti: ula jigwile mtande wa ndondwa janti, ni janti, jwele ni jwali jwakanila mwa une, jwakulupilila mu ndondwa".</t>
+  </si>
+  <si>
+    <t>صلى النبي صلى الله عليه وسلم صلاة الصبح بالحديبية -وهي قرية قريبة من مكةـ بعد مطر نزل في تلك الليلة، 
+فلما سلم وانتهى من صلاته أقبل على الناس بوجهه، فسألهم: هل تدرون ماذا قال ربكم عز وجل؟ 
+فأجابوه: الله ورسوله أعلم، 
+فقال: إن الله تعالى بَيًّن أن الناس ينقسمون عند نزول المطر إلى قسمين: قسم مؤمن بالله تعالى، وقسم كافر بالله تعالى؛ 
+فأما من قال: مطرنا بفضل الله ورحمته، ونَسَب إنزال المطر إلى الله تعالى؛ فذلك مؤمن بالله الخالق المتصرف في الكون، وكافر بالكوكب. 
+وأما من قال: مطرنا بنجم كذا وكذا؛ فذلك كافر بالله، مؤمن بالكوكب، وهو كفر أصغر حيث نسب إنزال المطر إلى الكوكب؛ والله لم يجعله سببًا شرعيًا ولا قدريًّا، 
+وأما من نسب نزول المطر وغيره من الحوادث الأرضية إلى تحرُّكات الكواكب في طلوعها وسقوطها معتقدًا أنها الفاعل الحقيقي، فهو كافر كفرًا أكبر.</t>
+  </si>
+  <si>
+    <t>Mtume-chanasa ni utendele wa Mlungu iwe pa Mtumejo-waswasile chipindi cha kundawi(Subhi) pa Hudaibiya-Hudaibiya, wele ni musi wauwandikene ni ku Makkah, panyuma pakuti chilo chakwe kwagwile ula. Pa nyuma pawamalisisye Mtume kuswali nikutenda Salam, wagalauchile kwa wandu ni ngope jakwe, ni wausisye kuti: ana myimanyi yawechete mbuje gwenu Mlungu? Ni wakulijiganya wa Mtume wamjanjile Mtumejo kuti: Mlungu  ni Mtume jwakwe ni wakumanyilila. Mtume ni jwawechete kuti: Nditu Mlungu akuwecheta kuti  pa nyuma pakugwa ula, wandu akusagawikana makuga (magulu) gawili: likuga (gulu) jikusawa jakulupilila mwa Mlungu, ni likuga (gulu) jikusawa jakanila mwa Mlungu; Kwa mundu jumpaka awechete kuti: Jitutuluchile ula ligongo lya umbone wa Mlungu ni chanasa chakwe, nikulupilila kuti ulajo agwisisye Mlungu; jwele mundujo ni jwali jwakulupilila mwa Mlungu, nkugumba ni mkwendesya kalikose pa chilambo, jwakujikanila ndondwa. Sambano, kwa mundu jwatawechete kuti: Jitutuluchile ula ligongo lya ndondo janti ni janti ; mundu jwele ni jwakanila mwa Mlungu,jwakulupilila mu ndondwa, kulupilila chanti myo,uwele mtundu wa mwana wakanila mwa Mlungu, ligongo akulupilile kuti ndondwa ni jitendekasisye kuti ula jigwe; ligongo Mlungu nganijitenda ndondwa kuwa ligongo lyakugwila ula pa malamusi namtamuno kalinganye kakwe ka indu Mlungujo. Sambano, kwa mundu jutakulupilile kuti kugwa kwaula ni yailiyose yakutendekwa pa chilambo, sawu kwenda kwa ndondwa kutyochela malo sisakopochelaga ,kugwa kwa ndondwa, ni kulupililaga kuti ndondwasyo sisatendaga yeleyo mwajikape (pangawaga mu machili ni lisosa lya Mlungu), mundu jwele nikuti jwakanila mwa Mlungu kanila kwakukulungwa.</t>
+  </si>
+  <si>
+    <t>استحباب القول بعد نزول المطر: مُطرنا بفضل الله ورحمته.
+من نسب نعمة إنزال المطر وغيرها إلى الكوكب خَلْقًا وإيجادًا فهو كافرٌ كفرًا أكبر، وإن نسبه على أنه سببٌ فهو كافرٌ كفرًا أصغر لأنه ليس بسبب شرعي ولا حسي.
+أن النعمة تكون سببًا للكفر إذا كُفِرت، وتكون سببًا للإيمان إذا شُكرت. 
+النهي عن قول: "مطرنا بنوء كذا"، ولو قُصِد بها الوقت؛ سدًّا لذريعة الشرك.
+ وجوب تعلُّق القلب بالله تعالى في جَلْب النعم ودفع النقم.
+هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه ، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.</t>
+  </si>
+  <si>
+    <t>Pa nyuma pakugwa ula, chiwele chijiganyo cha Mtume kuwecheta malowe ganti: jitutuluchile ula ligongo lya umbone wa Mlungu ni chanasa chakwe.
+Mundu jwatakulupilile kuti utendele wa ula ni ma utenddele galigose, gasaumaga ku ndondwa  kumbali jagumbidwa ni kuti upatikane utendelewo, jwele awele mundu jwakanila kanila kwakukulungwa. Nambo naga agambile kulupilila kuti ndondwa jigambile kuwa ligongo chabe lyakuwichila ula, jwele akusawa jwakanila mwa Mlungu kanila kwa mwana, ligongo lyanti Chisilamu ni chiwika ndondwa kuwa ligongo lyagwila ula kapena kuwa ligongo liwagumbile Mlungu ndondwajo.
+Chindimba (mtendele) chisakomboleka kuwa ligongo lyakanila naga chindimbacho chikanilidwe, nambo soni chisakomboleka kuwa ligongo lyakulupilila naga chindimbacho  chitogoleledwe (chiyamichidwe).
+Kulekasidwa kwakuwecheta malowe ganti: "jitugwilile ula ligongo lya ndondwa janti", nantamuno pakuwechetapo ali mgopolela ya ndawi jajigwilile ulajo; pakusosa kusiwa matala gakumgwichisya mundu ku mteto wakum'bwanganya Mlungu ni ikandu ine.
+Kusosekwa kwa kwegamila nikusamilisya umi mwa Allah pakusaka kupata utendele nikuligosya ku yakusausya.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/yao/browse/hadith/65010</t>
   </si>
   <si>
     <t>إن الله سيخلص رجلا من أمتي على رءوس الخلائق يوم القيامة</t>
   </si>
   <si>
     <t>Lyuwa lya mbesi, Mlungu tachisagula nikum'bilanga mundu jumo mu wandu wakuma mu likuga lyangu pa meso pa iumbe yosope kuti am'balanjisye masengo gakwe,</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بْنِ عَمْرِو بْنِ العَاصِ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللهَ سَيُخَلِّصُ رَجُلًا مِنْ أُمَّتِي عَلَى رُءُوسِ الْخَلَائِقِ يَوْمَ الْقِيَامَةِ، فَيَنْشُرُ عَلَيْهِ تِسْعَةً وَتِسْعِينَ سِجِلًّا، كُلُّ سِجِلٍّ مِثْلُ مَدِّ الْبَصَرِ، ثُمَّ يَقُولُ: أَتُنْكِرُ مِنْ هَذَا شَيْئًا؟ أَظَلَمَكَ كَتَبَتِي الْحَافِظُونَ؟ فَيَقُولُ: لَا يَا رَبِّ، فَيَقُولُ: أَفَلَكَ عُذْرٌ؟ فَيَقُولُ: لَا يَا رَبِّ، فَيَقُولُ: بَلَى إِنَّ لَكَ عِنْدَنَا حَسَنَةً، فَإِنَّهُ لَا ظُلْمَ عَلَيْكَ الْيَوْمَ، فَتُخْرَجُ بِطَاقَةٌ فِيهَا: أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، فَيَقُولُ: احْضُرْ وَزْنَكَ، فَيَقُولُ: يَا رَبِّ مَا هَذِهِ الْبِطَاقَةُ مَعَ هَذِهِ السِّجِلَّاتِ؟ فَقَالَ: إِنَّكَ لَا تُظْلَمُ، قَالَ: فَتُوضَعُ السِّجِلَّاتُ فِي كِفَّةٍ، وَالْبِطَاقَةُ فِي كِفَّةٍ، فَطَاشَتِ السِّجِلَّاتُ، وَثَقُلَتِ الْبِطَاقَةُ، فَلَا يَثْقُلُ مَعَ اسْمِ اللهِ شَيْءٌ».</t>
   </si>
   <si>
     <t>Ngani jikupitila kwa Abdullah mwanache jwa Amru mwanache jwa Al-A'swi -Mlungu asangalale nawo wosopewo- watite kuti: Mtume jwa Mlungu -chanasa ni utendele wa Mlungu iwe pa jwelejo watite: "Lyuwa lya mbesi, Mlungu tachisagula nikum'bilanga mundu jumo mu wandu wakuma mu likuga lyangu pa meso pa iumbe yosope kuti am'balanjisye masengo gakwe, ni tachinkopochesya mabuku gakwana 99 gamasengo gakwe gakusakala gawaji ali mkamula pa chilambo chapasi, ulewu wa buku jine jilijose saw kwakumalila meso kulola, kaneko Mlungu tachiwecheta kuti: muyayalembedwe mu mabuku gelega, pana chamkuchikana kuti nganimtenda? kapena achimalaika wangu wakulemba nikusunga masengo  ga chikapolo wamtesile lupuso -kumpondelesya? Mundu tachijila kuti: iyayi, mwe Ambuje. Mlungu ni tachiwecheta kuti: ana mkwete umboni wakudandaula kuti mkapedwa ilagasyo pa yamwalemwisye? mundu jula tachijila :iyayi, mwe Ambuje. Mlungu ni tachiwecheta kuti: mwejo nkwete yambone kwetuwe, lelo jino kwangali kumpondelesya m'mwejo. Ni tijikoposyedwa kadi jelembe malo  ganti "Ash-hadu an la ilaha illa Allah wa Ash-hadu anna Muhammadan abuduhu wa 
  rasuluhu", Mlungu ni tachiwecheta kuti: m'biche najo sikelo jenu, mundu jula nitachiwecheta kuti: mwe Ambuje, kadi aji mpaka jitende chi ni mabuku gosopega? Mlungu tachiwecheta kuti: nditu, mwe ngampondelesyedwa, ni wawechete kuti: kaneko mabuku ga masengo gakusakala gala tigawichidwa mbali jimo ja sikelo, mbali jine ja sikelo tachiwika kadi jajikwete malowe gala, ni tigapepuka mabuku  gala ni tijisitopa kadi ja malowe gala,pangali chindu chimpaka chisitope papali lina lya Mlungu".</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم إن الله يختار رجلًا من أمته على رؤوس الخلائق يوم القيامة يُنادَى به ليُحاسَب، فيَعرِضُ عليه تسعةً وتسعين سِجِلًّا وهي صحائف أعماله السيئة التي كان يعمل بها في الدنيا، وطول كل سجل مثل مد البصر، 
 ثم يقول الله عز وجل لهذا الرجل: أتنكر شيئًا من المكتوب في هذه السِّجِلّات؟ 
 أظلمك ملائكتي الحفظة الكتبة؟ 
 فيقول الرجل: لا يا رب. 
 فيقول الله عز وجل: ألك عُذرٌ تُعذَر به مما قدمت من أعمال في الدنيا؟ من كونه سهوًا أو خطأً أو جهلًا، 
 فيقول الرجل: لا يا رب ليس لي عذر. 
 فيقول الله عز وجل: بلى، إن لك عندنا حسنة، وإنه لا ظلم عليك اليوم. 
 قال: فيخرج بطاقة مكتوب فيها: أشهد أن لا إله إلا الله، وأشهد أن محمدًا عبده ورسوله. 
 فيقول الله عز وجل: لهذا الرجل، أحضر ميزانك. 
 فيقول الرجل متعجِّبًا: يا رب! ما وزن هذه البطاقة مع هذه السجلات؟! 
@@ -3112,51 +3189,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O78"/>
+  <dimension ref="A1:O80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -6558,234 +6635,328 @@
       </c>
       <c r="I74" t="s">
         <v>697</v>
       </c>
       <c r="J74" t="s">
         <v>24</v>
       </c>
       <c r="K74" t="s">
         <v>105</v>
       </c>
       <c r="L74" t="s">
         <v>26</v>
       </c>
       <c r="M74" t="s">
         <v>106</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>65033</v>
+        <v>65009</v>
       </c>
       <c r="B75" t="s">
         <v>699</v>
       </c>
       <c r="C75" t="s">
         <v>700</v>
       </c>
       <c r="D75" t="s">
         <v>701</v>
       </c>
       <c r="E75" t="s">
         <v>702</v>
       </c>
       <c r="F75" t="s">
         <v>703</v>
       </c>
       <c r="G75" t="s">
         <v>704</v>
       </c>
       <c r="H75" t="s">
         <v>705</v>
       </c>
       <c r="I75" t="s">
         <v>706</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
-        <v>707</v>
+        <v>105</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
-        <v>708</v>
+        <v>106</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>65034</v>
+        <v>65010</v>
       </c>
       <c r="B76" t="s">
+        <v>708</v>
+      </c>
+      <c r="C76" t="s">
+        <v>709</v>
+      </c>
+      <c r="D76" t="s">
         <v>710</v>
       </c>
-      <c r="C76" t="s">
+      <c r="E76" t="s">
         <v>711</v>
       </c>
-      <c r="D76" t="s">
+      <c r="F76" t="s">
         <v>712</v>
       </c>
-      <c r="E76" t="s">
+      <c r="G76" t="s">
         <v>713</v>
       </c>
-      <c r="F76" t="s">
+      <c r="H76" t="s">
         <v>714</v>
       </c>
-      <c r="G76" t="s">
+      <c r="I76" t="s">
         <v>715</v>
       </c>
-      <c r="H76" t="s">
+      <c r="J76" t="s">
+        <v>24</v>
+      </c>
+      <c r="K76" t="s">
+        <v>25</v>
+      </c>
+      <c r="L76" t="s">
+        <v>26</v>
+      </c>
+      <c r="M76" t="s">
+        <v>27</v>
+      </c>
+      <c r="N76" t="s">
+        <v>28</v>
+      </c>
+      <c r="O76" t="s">
         <v>716</v>
-      </c>
-[...19 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>65038</v>
+        <v>65033</v>
       </c>
       <c r="B77" t="s">
+        <v>717</v>
+      </c>
+      <c r="C77" t="s">
+        <v>718</v>
+      </c>
+      <c r="D77" t="s">
+        <v>719</v>
+      </c>
+      <c r="E77" t="s">
+        <v>720</v>
+      </c>
+      <c r="F77" t="s">
         <v>721</v>
       </c>
-      <c r="C77" t="s">
+      <c r="G77" t="s">
         <v>722</v>
       </c>
-      <c r="D77" t="s">
+      <c r="H77" t="s">
         <v>723</v>
       </c>
-      <c r="E77" t="s">
+      <c r="I77" t="s">
         <v>724</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
-        <v>105</v>
+        <v>725</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
-        <v>106</v>
+        <v>726</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>65096</v>
+        <v>65034</v>
       </c>
       <c r="B78" t="s">
+        <v>728</v>
+      </c>
+      <c r="C78" t="s">
+        <v>729</v>
+      </c>
+      <c r="D78" t="s">
         <v>730</v>
       </c>
-      <c r="C78" t="s">
+      <c r="E78" t="s">
         <v>731</v>
       </c>
-      <c r="D78" t="s">
+      <c r="F78" t="s">
         <v>732</v>
       </c>
-      <c r="E78" t="s">
+      <c r="G78" t="s">
         <v>733</v>
       </c>
-      <c r="F78" t="s">
+      <c r="H78" t="s">
         <v>734</v>
       </c>
-      <c r="G78" t="s">
+      <c r="I78" t="s">
         <v>735</v>
       </c>
-      <c r="H78" t="s">
+      <c r="J78" t="s">
+        <v>237</v>
+      </c>
+      <c r="K78" t="s">
         <v>736</v>
       </c>
-      <c r="I78" t="s">
+      <c r="L78" t="s">
+        <v>239</v>
+      </c>
+      <c r="M78" t="s">
         <v>737</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
         <v>738</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15">
+      <c r="A79">
+        <v>65038</v>
+      </c>
+      <c r="B79" t="s">
+        <v>739</v>
+      </c>
+      <c r="C79" t="s">
+        <v>740</v>
+      </c>
+      <c r="D79" t="s">
+        <v>741</v>
+      </c>
+      <c r="E79" t="s">
+        <v>742</v>
+      </c>
+      <c r="F79" t="s">
+        <v>743</v>
+      </c>
+      <c r="G79" t="s">
+        <v>744</v>
+      </c>
+      <c r="H79" t="s">
+        <v>745</v>
+      </c>
+      <c r="I79" t="s">
+        <v>746</v>
+      </c>
+      <c r="J79" t="s">
+        <v>24</v>
+      </c>
+      <c r="K79" t="s">
+        <v>105</v>
+      </c>
+      <c r="L79" t="s">
+        <v>26</v>
+      </c>
+      <c r="M79" t="s">
+        <v>106</v>
+      </c>
+      <c r="N79" t="s">
+        <v>28</v>
+      </c>
+      <c r="O79" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15">
+      <c r="A80">
+        <v>65096</v>
+      </c>
+      <c r="B80" t="s">
+        <v>748</v>
+      </c>
+      <c r="C80" t="s">
+        <v>749</v>
+      </c>
+      <c r="D80" t="s">
+        <v>750</v>
+      </c>
+      <c r="E80" t="s">
+        <v>751</v>
+      </c>
+      <c r="F80" t="s">
+        <v>752</v>
+      </c>
+      <c r="G80" t="s">
+        <v>753</v>
+      </c>
+      <c r="H80" t="s">
+        <v>754</v>
+      </c>
+      <c r="I80" t="s">
+        <v>755</v>
+      </c>
+      <c r="J80" t="s">
+        <v>24</v>
+      </c>
+      <c r="K80" t="s">
+        <v>25</v>
+      </c>
+      <c r="L80" t="s">
+        <v>26</v>
+      </c>
+      <c r="M80" t="s">
+        <v>27</v>
+      </c>
+      <c r="N80" t="s">
+        <v>28</v>
+      </c>
+      <c r="O80" t="s">
+        <v>756</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">