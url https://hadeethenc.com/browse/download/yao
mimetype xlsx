--- v7 (2026-08-26)
+++ v8 (2026-09-15)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="757">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="766">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Yao
 # Source: https://hadeethenc.com/yao
-# Last update: 2026-08-14 09:56:57 (v1.10.0)
-# Check for updates: https://hadeethenc.com/en/check/yao/v1.10.0
+# Last update: 2026-08-30 19:53:04 (v1.11.0)
+# Check for updates: https://hadeethenc.com/en/check/yao/v1.11.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -2671,50 +2671,84 @@
 فقال: إن الله تعالى بَيًّن أن الناس ينقسمون عند نزول المطر إلى قسمين: قسم مؤمن بالله تعالى، وقسم كافر بالله تعالى؛ 
 فأما من قال: مطرنا بفضل الله ورحمته، ونَسَب إنزال المطر إلى الله تعالى؛ فذلك مؤمن بالله الخالق المتصرف في الكون، وكافر بالكوكب. 
 وأما من قال: مطرنا بنجم كذا وكذا؛ فذلك كافر بالله، مؤمن بالكوكب، وهو كفر أصغر حيث نسب إنزال المطر إلى الكوكب؛ والله لم يجعله سببًا شرعيًا ولا قدريًّا، 
 وأما من نسب نزول المطر وغيره من الحوادث الأرضية إلى تحرُّكات الكواكب في طلوعها وسقوطها معتقدًا أنها الفاعل الحقيقي، فهو كافر كفرًا أكبر.</t>
   </si>
   <si>
     <t>Mtume-chanasa ni utendele wa Mlungu iwe pa Mtumejo-waswasile chipindi cha kundawi(Subhi) pa Hudaibiya-Hudaibiya, wele ni musi wauwandikene ni ku Makkah, panyuma pakuti chilo chakwe kwagwile ula. Pa nyuma pawamalisisye Mtume kuswali nikutenda Salam, wagalauchile kwa wandu ni ngope jakwe, ni wausisye kuti: ana myimanyi yawechete mbuje gwenu Mlungu? Ni wakulijiganya wa Mtume wamjanjile Mtumejo kuti: Mlungu  ni Mtume jwakwe ni wakumanyilila. Mtume ni jwawechete kuti: Nditu Mlungu akuwecheta kuti  pa nyuma pakugwa ula, wandu akusagawikana makuga (magulu) gawili: likuga (gulu) jikusawa jakulupilila mwa Mlungu, ni likuga (gulu) jikusawa jakanila mwa Mlungu; Kwa mundu jumpaka awechete kuti: Jitutuluchile ula ligongo lya umbone wa Mlungu ni chanasa chakwe, nikulupilila kuti ulajo agwisisye Mlungu; jwele mundujo ni jwali jwakulupilila mwa Mlungu, nkugumba ni mkwendesya kalikose pa chilambo, jwakujikanila ndondwa. Sambano, kwa mundu jwatawechete kuti: Jitutuluchile ula ligongo lya ndondo janti ni janti ; mundu jwele ni jwakanila mwa Mlungu,jwakulupilila mu ndondwa, kulupilila chanti myo,uwele mtundu wa mwana wakanila mwa Mlungu, ligongo akulupilile kuti ndondwa ni jitendekasisye kuti ula jigwe; ligongo Mlungu nganijitenda ndondwa kuwa ligongo lyakugwila ula pa malamusi namtamuno kalinganye kakwe ka indu Mlungujo. Sambano, kwa mundu jutakulupilile kuti kugwa kwaula ni yailiyose yakutendekwa pa chilambo, sawu kwenda kwa ndondwa kutyochela malo sisakopochelaga ,kugwa kwa ndondwa, ni kulupililaga kuti ndondwasyo sisatendaga yeleyo mwajikape (pangawaga mu machili ni lisosa lya Mlungu), mundu jwele nikuti jwakanila mwa Mlungu kanila kwakukulungwa.</t>
   </si>
   <si>
     <t>استحباب القول بعد نزول المطر: مُطرنا بفضل الله ورحمته.
 من نسب نعمة إنزال المطر وغيرها إلى الكوكب خَلْقًا وإيجادًا فهو كافرٌ كفرًا أكبر، وإن نسبه على أنه سببٌ فهو كافرٌ كفرًا أصغر لأنه ليس بسبب شرعي ولا حسي.
 أن النعمة تكون سببًا للكفر إذا كُفِرت، وتكون سببًا للإيمان إذا شُكرت. 
 النهي عن قول: "مطرنا بنوء كذا"، ولو قُصِد بها الوقت؛ سدًّا لذريعة الشرك.
  وجوب تعلُّق القلب بالله تعالى في جَلْب النعم ودفع النقم.
 هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه ، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.</t>
   </si>
   <si>
     <t>Pa nyuma pakugwa ula, chiwele chijiganyo cha Mtume kuwecheta malowe ganti: jitutuluchile ula ligongo lya umbone wa Mlungu ni chanasa chakwe.
 Mundu jwatakulupilile kuti utendele wa ula ni ma utenddele galigose, gasaumaga ku ndondwa  kumbali jagumbidwa ni kuti upatikane utendelewo, jwele awele mundu jwakanila kanila kwakukulungwa. Nambo naga agambile kulupilila kuti ndondwa jigambile kuwa ligongo chabe lyakuwichila ula, jwele akusawa jwakanila mwa Mlungu kanila kwa mwana, ligongo lyanti Chisilamu ni chiwika ndondwa kuwa ligongo lyagwila ula kapena kuwa ligongo liwagumbile Mlungu ndondwajo.
 Chindimba (mtendele) chisakomboleka kuwa ligongo lyakanila naga chindimbacho chikanilidwe, nambo soni chisakomboleka kuwa ligongo lyakulupilila naga chindimbacho  chitogoleledwe (chiyamichidwe).
 Kulekasidwa kwakuwecheta malowe ganti: "jitugwilile ula ligongo lya ndondwa janti", nantamuno pakuwechetapo ali mgopolela ya ndawi jajigwilile ulajo; pakusosa kusiwa matala gakumgwichisya mundu ku mteto wakum'bwanganya Mlungu ni ikandu ine.
 Kusosekwa kwa kwegamila nikusamilisya umi mwa Allah pakusaka kupata utendele nikuligosya ku yakusausya.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/yao/browse/hadith/65010</t>
+  </si>
+  <si>
+    <t>إنا نجد في أنفسنا ما يتعاظم أحدنا أن يتكلم به، قال: وقد وجدتموه؟ قالوا: نعم، قال: ذاك صريح الإيمان</t>
+  </si>
+  <si>
+    <t>pane sikusatuwika nganisyo syanti tusasiona usito kuti tusilumukule, Mtume ni watite kuti: "sikusamsimanaga nganisyo syele?". wakulijiganya wa Mtume wala watite: e, sikusatusimana. Mtume ni jwajite kuti : "chikulupililo chisyesyene chili m'mitima mwenu nichikusamlekasya kuti mjitichisye ya nganisyo syakusawika nasyo Satana</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قال: جَاءَ نَاسٌ مِنْ أَصْحَابِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَسَأَلُوهُ: إِنَّا نَجِدُ فِي أَنْفُسِنَا مَا يَتَعَاظَمُ أَحَدُنَا أَنْ يَتَكَلَّمَ بِهِ، قَالَ: «وَقَدْ وَجَدْتُمُوهُ؟» قَالُوا: نَعَمْ، قَالَ: «ذَاكَ صَرِيحُ الْإِيمَانِ».</t>
+  </si>
+  <si>
+    <t>Ngani jikupitila kwa Abi Huraira-Mlungu asangalale nawo wawechete kuti: Wandu wane mwa wakulijiganya wa Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-wapite kwa Mtume, ni wam'busisye Mtumejo kuti: pane sikusatuwika nganisyo syanti tusasiona usito kuti tusilumukule, Mtume ni watite kuti: "sikusamsimanaga nganisyo syele?". wakulijiganya wa Mtume wala watite: e, sikusatusimana. Mtume ni jwajite kuti : "chikulupililo chisyesyene chili m'mitima mwenu nichikusamlekasya kuti mjitichisye ya nganisyo syakusawika nasyo Satana".</t>
+  </si>
+  <si>
+    <t>جاء جماعة مِن أصحاب النبي صلى الله عليه وسلم فسألوه عن ما يجدونه في أنفسهم من الأمور الكبيرة التي يعظم عليهم النطق بها لقبحها ونفورهم عنها، 
+فقال عليه الصلاة والسلام: إن هذا الذي وجدتموه هو صريح الإيمان واليقين الذي يدفعكم لمنع ما يلقيه الشيطان في القلب واستنكاركم النطق وتعاظم ذلك في أنفسكم، وإن الشيطان لم يتمكن من قلوبكم، بخلاف من تمكَّن الشيطان من قلبه ولم يجد معه مدافعة.</t>
+  </si>
+  <si>
+    <t>Gulu ja wane mwa wakulijiganya wa Mtume -chanasa ni utendele wa Mlungu iwe pa Mtumejo- japite kwa Mtume -chanasa ni utendele wa Mlungu iwe pa jwelejo- ni wam'busisye Mtumejo -chanasa ni utendele wa Mlungu iwe pa jwelejo- ya ichindu yekulungwakulungwa yakusaganisya m'mitima mwawo nambo ikusawa yakusausya kuiwecheta ligongo lyakusakala kwa ikanduyo nikunyalaisidwa kwawo ni ikanduyo. Mtume-chanasa ni utendele wa Mlungu iwe pa jwelejo-watite kuti : nditu ikandu yamkusawa mkuiganisyayo, chele ni chikulupililo chisyesyene chachikusamchingaga jenu manja pakumlekasya kuti nkawecheta ikandu yakusakala mu nganisyo syakusampaga Satana, ni ikusiyimnyalaya kuilumukula (kuiwecheta), ni ikusawa yaikulungwa m'mitima mwenu kuti wangasosa kuiwecheta, ligongo lyanti Satana nganakombola kwinjila nikusokonesya m'mitima mwenu,yaikusiyiwa yetindane ni mundu jwanti Satana wakombwele kwinjila mu Mtima mwakwe,ni nganakola chakumchinga ku yakusamsalila Satana kuti aipanganye kapena kuwecheta.</t>
+  </si>
+  <si>
+    <t>بيان ضعف الشيطان مع أهل الإيمان حيث لم يقدر إلا على الوسوسة.
+عدم التصديق والقبول بما يراود النَّفس مِن وساوس، فإنها مِن الشيطان.
+وسوسة الشيطان لا تضر المؤمن، ولكن ليستعذ بالله من وسوسته، ولينته عن الاسترسال في ذلك.
+لا ينبغي للمسلم السكوت عما يُشْكِل عليه في أمر دينه، وينبغي له السؤال عنه.</t>
+  </si>
+  <si>
+    <t>Kulongosola ya kufowoka kwa Satana pakulepela kwasokonesya wandu wakulupilila pangawaga kuti yakusakwanisya ni gambakwasongonelape basi.
+Ngaikusosekwa kuikulupilila nikuyijitichisya nganisyo syakusakala sikusawika mtando wakukusongonela Satana, ,ligongo lyanti yeleyo ikusaumaga kwa Satana.
+Kusongona kwa Satana pakumsongonela mundu kuti atende yakusakala, yangapeleka vuto kwa mundu jwakulupilila,nambo kuti yakusosekwa mundu kulichinjilichisya mwa Mlungu ku mteto wa Satana wakumsongonela mundu kuti amsokonasye,nakusosekwa ngapelenganya ya ganisyayo.
+Ngaikusose kwa Msilamu kutama ji pa ikandu yakwayana chipopelo chakwe yaikumsausya kuipikanichisya,nambo yakusosekwa kwa jwelejo nikusya kwa wakumanyilila ikanduyo.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/yao/browse/hadith/65011</t>
   </si>
   <si>
     <t>إن الله سيخلص رجلا من أمتي على رءوس الخلائق يوم القيامة</t>
   </si>
   <si>
     <t>Lyuwa lya mbesi, Mlungu tachisagula nikum'bilanga mundu jumo mu wandu wakuma mu likuga lyangu pa meso pa iumbe yosope kuti am'balanjisye masengo gakwe,</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بْنِ عَمْرِو بْنِ العَاصِ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللهَ سَيُخَلِّصُ رَجُلًا مِنْ أُمَّتِي عَلَى رُءُوسِ الْخَلَائِقِ يَوْمَ الْقِيَامَةِ، فَيَنْشُرُ عَلَيْهِ تِسْعَةً وَتِسْعِينَ سِجِلًّا، كُلُّ سِجِلٍّ مِثْلُ مَدِّ الْبَصَرِ، ثُمَّ يَقُولُ: أَتُنْكِرُ مِنْ هَذَا شَيْئًا؟ أَظَلَمَكَ كَتَبَتِي الْحَافِظُونَ؟ فَيَقُولُ: لَا يَا رَبِّ، فَيَقُولُ: أَفَلَكَ عُذْرٌ؟ فَيَقُولُ: لَا يَا رَبِّ، فَيَقُولُ: بَلَى إِنَّ لَكَ عِنْدَنَا حَسَنَةً، فَإِنَّهُ لَا ظُلْمَ عَلَيْكَ الْيَوْمَ، فَتُخْرَجُ بِطَاقَةٌ فِيهَا: أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، فَيَقُولُ: احْضُرْ وَزْنَكَ، فَيَقُولُ: يَا رَبِّ مَا هَذِهِ الْبِطَاقَةُ مَعَ هَذِهِ السِّجِلَّاتِ؟ فَقَالَ: إِنَّكَ لَا تُظْلَمُ، قَالَ: فَتُوضَعُ السِّجِلَّاتُ فِي كِفَّةٍ، وَالْبِطَاقَةُ فِي كِفَّةٍ، فَطَاشَتِ السِّجِلَّاتُ، وَثَقُلَتِ الْبِطَاقَةُ، فَلَا يَثْقُلُ مَعَ اسْمِ اللهِ شَيْءٌ».</t>
   </si>
   <si>
     <t>Ngani jikupitila kwa Abdullah mwanache jwa Amru mwanache jwa Al-A'swi -Mlungu asangalale nawo wosopewo- watite kuti: Mtume jwa Mlungu -chanasa ni utendele wa Mlungu iwe pa jwelejo watite: "Lyuwa lya mbesi, Mlungu tachisagula nikum'bilanga mundu jumo mu wandu wakuma mu likuga lyangu pa meso pa iumbe yosope kuti am'balanjisye masengo gakwe, ni tachinkopochesya mabuku gakwana 99 gamasengo gakwe gakusakala gawaji ali mkamula pa chilambo chapasi, ulewu wa buku jine jilijose saw kwakumalila meso kulola, kaneko Mlungu tachiwecheta kuti: muyayalembedwe mu mabuku gelega, pana chamkuchikana kuti nganimtenda? kapena achimalaika wangu wakulemba nikusunga masengo  ga chikapolo wamtesile lupuso -kumpondelesya? Mundu tachijila kuti: iyayi, mwe Ambuje. Mlungu ni tachiwecheta kuti: ana mkwete umboni wakudandaula kuti mkapedwa ilagasyo pa yamwalemwisye? mundu jula tachijila :iyayi, mwe Ambuje. Mlungu ni tachiwecheta kuti: mwejo nkwete yambone kwetuwe, lelo jino kwangali kumpondelesya m'mwejo. Ni tijikoposyedwa kadi jelembe malo  ganti "Ash-hadu an la ilaha illa Allah wa Ash-hadu anna Muhammadan abuduhu wa 
  rasuluhu", Mlungu ni tachiwecheta kuti: m'biche najo sikelo jenu, mundu jula nitachiwecheta kuti: mwe Ambuje, kadi aji mpaka jitende chi ni mabuku gosopega? Mlungu tachiwecheta kuti: nditu, mwe ngampondelesyedwa, ni wawechete kuti: kaneko mabuku ga masengo gakusakala gala tigawichidwa mbali jimo ja sikelo, mbali jine ja sikelo tachiwika kadi jajikwete malowe gala, ni tigapepuka mabuku  gala ni tijisitopa kadi ja malowe gala,pangali chindu chimpaka chisitope papali lina lya Mlungu".</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم إن الله يختار رجلًا من أمته على رؤوس الخلائق يوم القيامة يُنادَى به ليُحاسَب، فيَعرِضُ عليه تسعةً وتسعين سِجِلًّا وهي صحائف أعماله السيئة التي كان يعمل بها في الدنيا، وطول كل سجل مثل مد البصر، 
 ثم يقول الله عز وجل لهذا الرجل: أتنكر شيئًا من المكتوب في هذه السِّجِلّات؟ 
 أظلمك ملائكتي الحفظة الكتبة؟ 
 فيقول الرجل: لا يا رب. 
 فيقول الله عز وجل: ألك عُذرٌ تُعذَر به مما قدمت من أعمال في الدنيا؟ من كونه سهوًا أو خطأً أو جهلًا، 
 فيقول الرجل: لا يا رب ليس لي عذر. 
 فيقول الله عز وجل: بلى، إن لك عندنا حسنة، وإنه لا ظلم عليك اليوم. 
 قال: فيخرج بطاقة مكتوب فيها: أشهد أن لا إله إلا الله، وأشهد أن محمدًا عبده ورسوله. 
 فيقول الله عز وجل: لهذا الرجل، أحضر ميزانك. 
 فيقول الرجل متعجِّبًا: يا رب! ما وزن هذه البطاقة مع هذه السجلات؟! 
@@ -3189,51 +3223,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O80"/>
+  <dimension ref="A1:O81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -6729,234 +6763,281 @@
       </c>
       <c r="I76" t="s">
         <v>715</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
         <v>25</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
         <v>27</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>65033</v>
+        <v>65011</v>
       </c>
       <c r="B77" t="s">
         <v>717</v>
       </c>
       <c r="C77" t="s">
         <v>718</v>
       </c>
       <c r="D77" t="s">
         <v>719</v>
       </c>
       <c r="E77" t="s">
         <v>720</v>
       </c>
       <c r="F77" t="s">
         <v>721</v>
       </c>
       <c r="G77" t="s">
         <v>722</v>
       </c>
       <c r="H77" t="s">
         <v>723</v>
       </c>
       <c r="I77" t="s">
         <v>724</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
-        <v>725</v>
+        <v>105</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
-        <v>726</v>
+        <v>106</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>65034</v>
+        <v>65033</v>
       </c>
       <c r="B78" t="s">
+        <v>726</v>
+      </c>
+      <c r="C78" t="s">
+        <v>727</v>
+      </c>
+      <c r="D78" t="s">
         <v>728</v>
       </c>
-      <c r="C78" t="s">
+      <c r="E78" t="s">
         <v>729</v>
       </c>
-      <c r="D78" t="s">
+      <c r="F78" t="s">
         <v>730</v>
       </c>
-      <c r="E78" t="s">
+      <c r="G78" t="s">
         <v>731</v>
       </c>
-      <c r="F78" t="s">
+      <c r="H78" t="s">
         <v>732</v>
       </c>
-      <c r="G78" t="s">
+      <c r="I78" t="s">
         <v>733</v>
       </c>
-      <c r="H78" t="s">
+      <c r="J78" t="s">
+        <v>24</v>
+      </c>
+      <c r="K78" t="s">
         <v>734</v>
       </c>
-      <c r="I78" t="s">
+      <c r="L78" t="s">
+        <v>26</v>
+      </c>
+      <c r="M78" t="s">
         <v>735</v>
       </c>
-      <c r="J78" t="s">
-[...2 lines deleted...]
-      <c r="K78" t="s">
+      <c r="N78" t="s">
+        <v>28</v>
+      </c>
+      <c r="O78" t="s">
         <v>736</v>
-      </c>
-[...10 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>65038</v>
+        <v>65034</v>
       </c>
       <c r="B79" t="s">
+        <v>737</v>
+      </c>
+      <c r="C79" t="s">
+        <v>738</v>
+      </c>
+      <c r="D79" t="s">
         <v>739</v>
       </c>
-      <c r="C79" t="s">
+      <c r="E79" t="s">
         <v>740</v>
       </c>
-      <c r="D79" t="s">
+      <c r="F79" t="s">
         <v>741</v>
       </c>
-      <c r="E79" t="s">
+      <c r="G79" t="s">
         <v>742</v>
       </c>
-      <c r="F79" t="s">
+      <c r="H79" t="s">
         <v>743</v>
       </c>
-      <c r="G79" t="s">
+      <c r="I79" t="s">
         <v>744</v>
       </c>
-      <c r="H79" t="s">
+      <c r="J79" t="s">
+        <v>237</v>
+      </c>
+      <c r="K79" t="s">
         <v>745</v>
       </c>
-      <c r="I79" t="s">
+      <c r="L79" t="s">
+        <v>239</v>
+      </c>
+      <c r="M79" t="s">
         <v>746</v>
-      </c>
-[...10 lines deleted...]
-        <v>106</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>65096</v>
+        <v>65038</v>
       </c>
       <c r="B80" t="s">
         <v>748</v>
       </c>
       <c r="C80" t="s">
         <v>749</v>
       </c>
       <c r="D80" t="s">
         <v>750</v>
       </c>
       <c r="E80" t="s">
         <v>751</v>
       </c>
       <c r="F80" t="s">
         <v>752</v>
       </c>
       <c r="G80" t="s">
         <v>753</v>
       </c>
       <c r="H80" t="s">
         <v>754</v>
       </c>
       <c r="I80" t="s">
         <v>755</v>
       </c>
       <c r="J80" t="s">
         <v>24</v>
       </c>
       <c r="K80" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="L80" t="s">
         <v>26</v>
       </c>
       <c r="M80" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
       <c r="O80" t="s">
         <v>756</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15">
+      <c r="A81">
+        <v>65096</v>
+      </c>
+      <c r="B81" t="s">
+        <v>757</v>
+      </c>
+      <c r="C81" t="s">
+        <v>758</v>
+      </c>
+      <c r="D81" t="s">
+        <v>759</v>
+      </c>
+      <c r="E81" t="s">
+        <v>760</v>
+      </c>
+      <c r="F81" t="s">
+        <v>761</v>
+      </c>
+      <c r="G81" t="s">
+        <v>762</v>
+      </c>
+      <c r="H81" t="s">
+        <v>763</v>
+      </c>
+      <c r="I81" t="s">
+        <v>764</v>
+      </c>
+      <c r="J81" t="s">
+        <v>24</v>
+      </c>
+      <c r="K81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L81" t="s">
+        <v>26</v>
+      </c>
+      <c r="M81" t="s">
+        <v>27</v>
+      </c>
+      <c r="N81" t="s">
+        <v>28</v>
+      </c>
+      <c r="O81" t="s">
+        <v>765</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">