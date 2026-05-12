--- v3 (2025-12-14)
+++ v4 (2026-05-12)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3664">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3873">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: O‘zbek
 # Source: https://hadeethenc.com/uz
-# Last update: 2025-11-28 15:36:44 (v1.11.0)
-# Check for updates: https://hadeethenc.com/en/check/uz/v1.11.0
+# Last update: 2026-05-06 15:29:10 (v1.14.0)
+# Check for updates: https://hadeethenc.com/en/check/uz/v1.14.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -72,164 +72,164 @@
   <si>
     <t>benefits</t>
   </si>
   <si>
     <t>grade_ar</t>
   </si>
   <si>
     <t>takhrij_ar</t>
   </si>
   <si>
     <t>grade</t>
   </si>
   <si>
     <t>takhrij</t>
   </si>
   <si>
     <t>lang</t>
   </si>
   <si>
     <t>link</t>
   </si>
   <si>
     <t>فإذا جاء رمضان فاعتمري، فإن عمرة فيه تعدل حجة</t>
   </si>
   <si>
-    <t>Рамазон келганда умра қилгин, ўша умра ҳажга тенг», – дедилар</t>
+    <t>Рамазон келганда умра қилгин, чунки ундаги умра ҳажга тенг бўлади</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِامْرَأَةٍ مِنَ الْأَنْصَارِ سَمَّاهَا ابْنُ عَبَّاسٍ فَنَسِيتُ اسْمَهَا: «مَا مَنَعَكِ أَنْ تَحُجِّي مَعَنَا؟» قَالَتْ: لَمْ يَكُنْ لَنَا إِلَّا نَاضِحَانِ فَحَجَّ أَبُو وَلَدِهَا وَابْنُهَا عَلَى نَاضِحٍ وَتَرَكَ لَنَا نَاضِحًا نَنْضِحُ عَلَيْهِ، قَالَ: «فَإِذَا جَاءَ رَمَضَانُ فَاعْتَمِرِي، فَإِنَّ عُمْرَةً فِيهِ تَعْدِلُ حَجَّةً».</t>
   </si>
   <si>
-    <t>Абдуллоҳ ибн Аббос разияллоҳу анҳумодан: Расулуллоҳ соллаллоҳу алайҳи ва саллам ансорлардан бўлган бир аёлга: «Биз билан ҳаж қилишдан сени нима тўсди», – дедилар. Шунда бояги аёл: «Бизда фақат иккита туямиз бор эди. Биттасида ўғлим ва отаси ҳаж қилдилар. Биттасини эса, биз қудуқдан сув тортишимиз учун ташлаб кетди», – деди. «Рамазон келганда умра қилгин, ўша умра ҳажга тенг», – дедилар.</t>
+    <t>Абдуллоҳ ибн Аббос разияллоҳу анҳумодан: «Расулуллоҳ соллаллоҳу алайҳи ва саллам ансорлардан бўлган бир аёлга – Ибн Аббос унинг исмини айтган эди, лекин мен унутдим – «Нима учун биз билан бирга ҳаж қилмадинг?» дедилар. У: «Иккитагина обкаш (сув твшувчи) туямиз бор эди. Болаларнинг отаси ўғли билан битта обкаш туяда ҳаж қилди, бизга эса суғориш учун битта обкаш туяни қолдириб кетди», деди. У зот: «Рамазон келганда умра қилгин, чунки ундаги умра ҳажга тенг бўлади», дедилар».</t>
   </si>
   <si>
     <t>لمَّا رَجَعَ النبيُّ صلى الله عليه وسلم من حَجة الوداع، قال لامرأةٍ من الأنصار لم تحج: ما الذي منعك من الحج معنا؟ 
 فاعتذرت بأن لهم بَعيرين، فحج زوجها وابنها على أحدهما، وترك الآخر ليستقوا به الماء من البئر.
 فأخبرها النبي عليه الصلاة والسلام أن أداء العمرة في شهر رمضان يماثل أجرُها أجرَ حجة.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам ҳажжатул вадодан қайтганларидан кейин ҳаж қилмаган ансория аёлга: «Биз билан ҳаж қилишдан сени нима ман қилди», – дедилар.
-[...1 lines deleted...]
-Шунда Набий соллаллоҳу алайҳи ва саллам Рамазон ойидаги умра ҳажнинг савобига тенг эканини хабар бердилар.</t>
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам "Ҳажжатул вадоъдан" қайтганларидан сўнг ҳаж қилмаган ансорлардан бўлган бир аёлга: «Нима учун биз билан бирга ҳаж қилмадинг?», дедилар.
+У аёл уйида икки туя бор экани, биттасини эри билан ўғли миниб ҳажга кетганини ва биттасини қудуқдан сув олиб ичишлари учун ташлаб кетганини айтиб узр сўради.
+Шунда Набий соллаллоҳу алайҳи ва саллам унга Рамазон ойидаги умра ҳажнинг савобига тенг экани ҳақида хабар бердилар.</t>
   </si>
   <si>
     <t>فضيلة العمرة في شهر رمضان.
 العمرة في رمضان تساوي حجةً في الثواب، لا في إسقاط فرض الحج.
 ثواب الأعمال يزيد بزيادة شرف الأوقات، ومن ذلك الأعمال في رمضان.</t>
   </si>
   <si>
-    <t>Рамазон ойидаги умранинг фазилати.
-[...1 lines deleted...]
-Амаллар савоби вақтнинг шарафига қараб зиёда бўлади. Рамазондаги амаллар шу жумладан.</t>
+    <t>Рамазон ойида умра қилишнинг фазилати.
+Рамазондаги умра инсондан фарз бўлган ҳаж ибодатини соқит қилмайди, шунчаки савобда ҳажга тенг бўлади, холос.
+Вақтнинг шарафи ортишига қараб амалларнинг савоби ҳам зиёда бўлади. Рамазондаги амаллар ҳам шулар жумласидан.</t>
   </si>
   <si>
     <t>صحيح</t>
   </si>
   <si>
     <t>متفق عليه</t>
   </si>
   <si>
-    <t>[Тўғри матн]</t>
+    <t>[Саҳиҳ]</t>
   </si>
   <si>
     <t>[Муттафақун алайҳ]</t>
   </si>
   <si>
     <t>uz</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2753</t>
   </si>
   <si>
     <t>من حج لله فلم يرفث ولم يفسق رجع كيوم ولدته أمه</t>
   </si>
   <si>
     <t>Ким Аллоҳ учун ҳаж қилса-ю, шаҳвоний нарсалар ҳамда фосиқлик қилмаса, онасидан туғилган кундагидек (пок) бўлиб қайтади</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: سمعت النبي صلى الله عليه وسلم يقول: «مَنْ حَجَّ لِلهِ فَلَمْ يَرْفُثْ وَلَمْ يَفْسُقْ رَجَعَ كَيَوْمِ وَلَدَتْهُ أُمُّهُ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Ким Аллоҳ учун ҳаж қилса-ю, шаҳвоний нарсалар ҳамда фосиқлик қилмаса, онасидан туғилган кундагидек (пок) бўлиб қайтади».</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أنَّ مَنْ حَجَّ لله تعالى ولم يرفث، والرَّفَث الجماع ومقدماته من التقبيل والمباشرة، ويطلق أيضًا على القول الفاحش، ولم يفسق، بفعل المعاصي والسيئات، 
 ومن الفسوق فعل محظورات الإحرام، رَجع من حَجِّهِ مغفورًا له، كما يولد الصّبِي سالمًا من الذنوب.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда ким Аллоҳ учун Байтуллоҳни ҳаж қилса-ю, унда шаҳвоний нарсалардан, яъни аёлини ўпиш ва қучоқлаш каби жимоъ ва унга олиб борадиган ишларни қилмаса, шунингдек, беҳаё сўзларни сўзламаса ҳамда гуноҳ ва маъсиятларни қилиш билан фосиқлик қилмаса, ҳаждан гўдак гуноҳлардан саломат ҳолда туғилгани каби гуноҳлари мағфират қилиниб қайтишини баён қилмоқдалар. Эҳромнинг қайтариқларини қилиш ҳам фосиқлик қилиш жумласидандир. Агар кимда-ким мана шу амаллардан четланиб, ҳаж ибодатини қилса, юқорида зикр қилинган фазилатга эришади.</t>
   </si>
   <si>
     <t>الفُسُوق وإن كان ممنوعًا في جميع الأحوال، فيتأكد النهيُ عنه في الحج تعظيمًا لمناسك الحج.
 الإنسان يولد بدون خطايا مُبرَّءًا من الذنوب؛ فهو لا يحمل خطيئة غيره.</t>
   </si>
   <si>
     <t>Аслида барча ҳолатларда фисқу фужур ишларни қилиш қайтарилган бўлса-да, ҳаж ибодатининг улуғлиги сабабли ҳажда бу қайтариқ янада таъкидланмоқда.
 Инсон гуноҳлардан пок ҳолда туғилади ҳамда у бошқаларнинг гуноҳлари учун жавоб бермайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2758</t>
   </si>
   <si>
     <t>يا رسول الله، نرى الجهاد أفضل العمل، أفلا نجاهد؟ قال: لا، لكن أفضل الجهاد: حج مبرور</t>
   </si>
   <si>
-    <t>Ё Расулуллоҳ, Жиҳодни энг яхши амал деб биламиз, жиҳод қилмаймизми?», – дедилар. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Йўқ, лекин энг афзал жиҳод — мабрур ҳаж», – дедилар</t>
+    <t>Ё Расулуллоҳ, жиҳодни энг яхши амал деб биламиз. Жиҳод қилайликми?», деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Йўқ.Лекин энг афзал жиҳод мабрур ҳаждир», деб жавоб бердилар</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنِينَ رَضِيَ اللَّهُ عَنْهَا أَنَّهَا قَالَتْ: يَا رَسُولَ اللَّهِ، نَرَى الجِهَادَ أَفْضَلَ العَمَلِ، أَفَلاَ نُجَاهِدُ؟ قَالَ: «لَا، لَكُنَّ أَفْضَلُ الجِهَادِ: حَجٌّ مَبْرُورٌ».</t>
   </si>
   <si>
-    <t>Мўминлар онаси Оиша разияллоҳу анҳо: «Ё Расулуллоҳ, Жиҳодни энг яхши амал деб биламиз, жиҳод қилмаймизми?», – дедилар. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Йўқ, лекин энг афзал жиҳод — мабрур ҳаж», – дедилар.</t>
+    <t>Мўминларнинг онаси Оиша разияллоҳу анҳо: «Ё Расулуллоҳ, жиҳодни энг яхши амал деб биламиз. Жиҳод қилайликми?», деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Йўқ.Лекин энг афзал жиҳод мабрур ҳаждир», деб жавоб бердилар.</t>
   </si>
   <si>
     <t>كَانَ الصحابةُ رضيَ الله عنهم يَرون الجهادَ في سبيل الله ومقاتلة الأعداء من أفضل الأعمال، 
 فسألت عائشة رضي الله عنها النبي صلى الله عليه وسلم أنْ يجاهِدْن؟ 
 فأرشَدَهُنَّ صلى الله عليه وسلم إلى أفضل الجهاد في حقِّهن وهو الحج المبرور الموافق للكتاب والسنة، السالم من الإثم والرياء.</t>
   </si>
   <si>
-    <t>Саҳобаи киромлар Аллоҳ йўлида жиҳод қилишни ва унинг душманлари билан урушни энг яхши амал деб билар эдилар. Оиша разияллоҳу анҳо Набий соллаллоҳу алайҳи ва салламдан жиҳод қилишга изн сўради.
-Шунда Набий соллаллоҳу алайҳи ва саллам аёллар ҳаққидаги энг яхши жиҳод Китоб ва суннатда келгани каби гуноҳ ва риёдан саломат бўлган мабрур ҳажга йўллаб қўйдилар.</t>
+    <t>Саҳобаи киромлар Аллоҳ йўлида жиҳод қилишни ва Аллоҳнинг душманларига қарши урушишни энг яхши амал деб билганлар. Шунинг учун Оиша разияллоҳу анҳо Набий соллаллоҳу алайҳи ва салламдан жиҳод қилишга изн сўрадилар.
+Шунда Пайғамбаримиз соллаллоҳу алайҳи ва саллам аёллар учун энг афзал жиҳод нималигини баён қилиб, уларни мабрур ҳажга, яъни Қуръон ва суннатга мос келадиган, гуноҳ ва риёдан пок бўлган ҳажга йўлладилар.</t>
   </si>
   <si>
     <t>الجهاد مِن أفضل الأعمال للرجال.
 الحجُّ للنِّساء أفضلُ من الجهاد، وهو من أفضل الأعمال لهن.
 الأعمال تتفاضلُ وتتفاوت بحسب العامل.
 سُمِّيَ الحجُّ جهادًا؛ لأنه جهادٌ للنفس، وفيه بذلٌ للمال، وطاقة للبدن، فهو عبادة بدنية ومالية كالجهاد في سبيل الله.</t>
   </si>
   <si>
-    <t>Жиҳод эркаклар учун энг яхши амал.
-[...2 lines deleted...]
-Ҳаж жиҳод деб аталди, чунки хажда ҳам нафси билан курашади молидан сарфлайди бадани билан ҳаракатда бўлади. У ҳам Аллоҳ йўлидаги жиҳод каби молиявий ва баданий ибодат.</t>
+    <t>Жиҳод эркаклар учун энг яхши амаллардан.
+Аёллар учун эса ҳаж ибодати жиҳоддан афзал. Уларга нисбатан ҳаж энг яхши амаллардандир.
+Бажарувчига қараб амалларнинг фазилати ҳам ўзгаради.
+Ҳаж — нафсга қарши кураш бўлгани, унда мол-дунё сарфланиб, жисмоний кувват талаб этилгани учун ҳам «жиҳод» деб номланган. Зеро, ҳаж худди Аллоҳ йўлидаги жиҳод каби ҳам молиявий, ҳам жисмоний ибодатдир.</t>
   </si>
   <si>
     <t>رواه البخاري</t>
   </si>
   <si>
-    <t>[Бухорий ривояти]</t>
+    <t>[Имом Бухорий ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2759</t>
   </si>
   <si>
     <t>ألا أنبئكم بأكبر الكبائر؟</t>
   </si>
   <si>
     <t>Сизларга гуноҳларнинг  энг каттаси ҳақида хабар берайми?</t>
   </si>
   <si>
     <t>عن أبي بكرة رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «‌أَلَا ‌أُنَبِّئُكُمْ بِأَكْبَرِ الْكَبَائِرِ؟» ثَلَاثًا، قَالُوا: بَلَى يَا رَسُولَ اللهِ، قَالَ: «الْإِشْرَاكُ بِاللهِ، وَعُقُوقُ الْوَالِدَيْنِ» وَجَلَسَ وَكَانَ مُتَّكِئًا، فَقَالَ: «أَلَا وَقَوْلُ الزُّورِ»، قَالَ: فَمَا زَالَ يُكَرِّرُهَا حَتَّى قُلْنَا: لَيْتَهُ سَكَتَ.</t>
   </si>
   <si>
     <t>Абу Бакроҳ разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам уч марта: «Сизларга гуноҳларнинг  энг каттаси ҳақида хабар берайми?» дедилар. «Ҳа, ё Аллоҳнинг Расули!», дейишди. «Аллоҳга ширк келтириш, ота-онага оқ бўлиш», дедилар ва ёнбошлаб турган эдилар, тик туриб, ўтириб: «Огоҳ бўлинглар, ёлғон гувоҳлик бериш ва ёлғон гапириш», дедилар. Ана ўша гапни қайта-қайта такрорлайвердилар: «Қанийди, сукут қилсалар » деб қолдик».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أصحابَه عن أعظم الكبائر، فذَكرَ هذه الثلاث:
 1. الإشراك بالله: وهو صَرْفُ أيِّ نوعٍ من أنواع العبادة لغير الله، وتسويةُ غيرِ الله بالله في ألوهيته وربوبيته وأسمائه وصفاته. 
 2. عقوق الوالدين: وهو كلُّ أذى للأبوين، قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 3. قول الزور ومنه شهادة الزور: وهو كل قول مُزوَّر ومكذوب يراد به انتقاص مَن وقع عليه بأخذ ماله أو الاعتداء على عرضه أو نحو ذلك.
 وقد كَرَّر النبيُّ صلى الله عليه وسلم التحذيرَ من قول الزور تنبيهًا على استقباحِه وآثارِه السيئة على المجتمع، حتى قال الصحابة: ليته سكت؛ شَفقةً عليه، وكراهية لِما يُزعجه.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам саҳобаларга энг катта гуноҳлар ҳақида хабар бердилар, сўнгра қуйидаги уч нарсани зикр қилдилар:
@@ -294,189 +294,190 @@
   </si>
   <si>
     <t>Абдуллоҳ ибн Масъуд разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Қиёмат куни одамлар ўртасида энг биринчи ажрим қилинадиган нарса қонлар хусусидадир», – дедилар.</t>
   </si>
   <si>
     <t>ذَكَرَ النبيُّ صلى الله عليه وسلم أنَّ أوَّلَ ما يُحْكَمُ بين الناس في ظُلمِ بعضِهم بعضًا يومَ القيامة: في الدماء، كالقتل والجروح.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда қиёмат куни биринчи ҳукм қилинадиган нарса одамларнинг ораларидаги қон, қотиллик, жароҳатлардаги зулм эканини зикр қилдилар.</t>
   </si>
   <si>
     <t>عِظَمُ أمر الدِّماء، فإنَّ البَدَاءةَ تكونُ بالأهم.
 الذنوب تَعْظُمُ بحسب عِظَمِ المَفسدة الواقعة بها، وإزهاق الأنفس البريئة من أعظم المفاسد ولا أعظم منها إلا الكفر والشرك بالله تعالى.</t>
   </si>
   <si>
     <t>Қоннинг иши улуғ. Чунки иш биринчи муҳим нарсадан бошланади.
 Гуноҳлар ундан ҳосил бўладиган фасод билан катталашади. Бегуноҳ нафсларнинг қонини тўкиш энг улуғ фасодлардандир. Аллоҳга ширк ва куфр келтиришдан сўнг энг катта гуноҳ шу.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2962</t>
   </si>
   <si>
     <t>من قاتل لتكون كلمة الله هي العليا، فهو في سبيل الله</t>
   </si>
   <si>
-    <t>Ким Аллоҳнинг каломи олий бўлиши учун жанг қилса, ўша Аллоҳнинг йўлида бўлади», – дедилар</t>
+    <t>Ким Аллоҳнинг калимаси олий бўлиши учунгина жанг қилса, ўша Аллоҳнинг йўлида бўлади», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى رضي الله عنه قَالَ: سُئِلَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الرَّجُلِ يُقَاتِلُ شَجَاعَةً، وَيُقَاتِلُ حَمِيَّةً، وَيُقَاتِلُ رِيَاءً، أَيُّ ذَلِكَ فِي سَبِيلِ اللهِ؟ فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ قَاتَلَ لِتَكُونَ كَلِمَةُ اللهِ هِيَ الْعُلْيَا، فَهُوَ فِي سَبِيلِ اللهِ».</t>
   </si>
   <si>
-    <t>Абу Мусо Ашьарий разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам бир одам ҳамият учун, яна бири шижоат учун, яна бири риё учун жанг қилади. Қайси бири Аллоҳнинг йўлида бўлади?» деб сўралдилао. У зот: «Ким Аллоҳнинг каломи олий бўлиши учун жанг қилса, ўша Аллоҳнинг йўлида бўлади», – дедилар».</t>
+    <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламдан шундай деб сўралди: киши шижоати туфайли ҳам жанг қилади, тарафкашлик қилиб ҳам жанг қилади ва риё қилиб ҳам жанг қилади. Буларнинг қай бири Аллоҳ йўлида?. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким Аллоҳнинг калимаси олий бўлиши учунгина жанг қилса, ўша Аллоҳнинг йўлида бўлади», дедилар».</t>
   </si>
   <si>
     <t>سُئلَ النبيُّ صلى الله عليه وسلم عن اختلاف مقاصد المقاتلين؛ مَن قاتَل شجاعة أو حَميَّة أو ليرى مكانه من الناس أو غير ذلك، أيُّها في سبيل الله؟ 
 فأخبرَ النبيُّ صلى الله عليه وسلم أن المقاتل في سبيل الله هو: مَنْ قَاتَلَ لِتَكُونَ كَلِمَةُ اللهِ هِيَ الْعُلْيَا.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам жанг қилувчиларнинг мақсадлари ҳақида сўралдилар;  шижоат учун, ҳамият учун, одамлар орасида маконатини билиш ёки бошқа мақсадлар учун жанг қилса, қайси бири Аллоҳ йўлида? Набий соллаллоҳу алайҳи ва саллам Аллоҳ йўлидаги жангчи: Ким Аллоҳнинг каломи олий бўлиши учун жанг қилса, ўша Аллоҳнинг йўлида бўлишини хабар бердилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам жанг қилувчиларнинг мақсадлари ҳақида сўралдилар:  «Кимдир шижоатини кўрсатиш учун, кимдир қавм-қариндошчилик туфайли ва яна кимдир одамлар орасидаги мартабаси кўрилиши (ном чиқариш) учун жанг қилади. Буларнинг қайси бири Аллоҳнинг йўлида?». Шунда Набий соллаллоҳу алайҳи ва саллам Аллоҳ йўлидаги жангчи Аллоҳнинг калимаси олий бўлиши учун жиҳод қилган киши эканини хабар бердилар.</t>
   </si>
   <si>
     <t>الأصل في صلاح الأعمال وفسادها النية وإخلاص العمل لله.
 إذا كان القصد من الجهاد إعلاء كلمة الله، وانضم إليه قصد آخر مشروع كالحصول على المغنم، فإنه لا يضر أصلَ نيته.
 مدافعة الأعداء عن الأوطان والحرمات من القتال في سبيل الله.
 الفضل الوارد في المجاهدين يختص بمن قاتل لتكون كلمة الله تعالى هي العليا.</t>
   </si>
   <si>
-    <t>Амалнинг салоҳияти ва фасодидаги асл ният ва ихлосдир.
-Агар мақсад Аллоҳнинг каломини олий қилиш бўлса, лекин шу билан бирга ғанима олиш ҳам бўлса муаммо йўқ. Бу ниятнинг аслига зарар бермайди.
+    <t>Амалларнинг тўғри ёки нотўғри бўлиши, уларнинг қабул ёки рад этилиши — аввало ниятга боғлиқ. Шунингдек, амалнинг асл қадри уни Аллоҳ учун холис ихлос билан адо этилишига қарайди.
+Агар жиҳоддан кўзланган мақсад Аллоҳнгн калимасини олий қилиш бўлса ва шу билан бирга ғалабадан тушган ўлжа каби ҳалол бир мақсад қўшилса ҳам, бу унинг асосий ниятига зарар етказмайди.
 Ватан ва (Исломда) муқаддас бўлган нарсалардан душманни даф этиш Аллоҳ йўлидаги жиҳоддандир.
-Мужоҳид ҳақидаги фазилатлар Аллоҳнинг каломини олий қилиш учун жанг қилганларга тегишли.</t>
+Мужоҳидлар ҳақидаги фазилатлар Аллоҳнинг калимасини олий қилиш учун жанг қилганларга тегишли.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2969</t>
   </si>
   <si>
     <t>لا تلبسوا الحرير ولا الديباج، ولا تشربوا في آنية الذهب والفضة، ولا تأكلوا في صحافها، فإنها لهم في الدنيا ولنا في الآخرة</t>
   </si>
   <si>
-    <t>Ипак ва дийбож кийманглар, кумуш ва олтин идишларда ичманглар ва лаганларида еманглар. Чунки ўшадар бу дунёда уларга охиратда эса, бизга</t>
+    <t>Ипак ва дийбож кийманглар. Тилла ва кумуш идишларда ичманглар. Улардан ясалган товоқларда еманглар.Албатта, (мазкур нарсалар) бу дунёда улар учун, охиратда эса биз учун», деганларини эшитганман», деди</t>
   </si>
   <si>
     <t>عَن عَبْدِ الرَّحْمَنِ بْنِ أَبِي لَيْلَى أَنَّهُمْ كَانُوا عِنْدَ حُذَيْفَةَ، فَاسْتَسْقَى فَسَقَاهُ مَجُوسِيٌّ، فَلَمَّا وَضَعَ القَدَحَ فِي يَدِهِ رَمَاهُ بِهِ، وَقَالَ: لَوْلاَ أَنِّي نَهَيْتُهُ غَيْرَ مَرَّةٍ وَلاَ مَرَّتَيْنِ -كَأَنَّهُ يَقُولُ: لَمْ أَفْعَلْ هَذَا-، وَلَكِنِّي سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «لاَ تَلْبَسُوا الحَرِيرَ وَلاَ الدِّيبَاجَ، وَلاَ تَشْرَبُوا فِي آنِيَةِ الذَّهَبِ وَالفِضَّةِ، وَلاَ تَأْكُلُوا فِي صِحَافِهَا، فَإِنَّهَا لَهُمْ فِي الدُّنْيَا وَلَنَا فِي الآخِرَةِ».</t>
   </si>
   <si>
-    <t>Абдураҳмон ибн Абу Лайлодан ривоят қилинади: «Улар Ҳузайфанинг  олдида эдилар. Шунда (хизматчисидан) сув талаб қилди ва мажусий сув олиб келди. Қўлларига идишни қўйганида унга ирғитдилар. «Мен уни биринчи ёки иккинчи қайтаришим эмас. Набий соллаллоҳу алайҳи ва салламни шунда деяётгаларини эшитдим: «Ипак ва дийбож кийманглар, кумуш ва олтин идишларда ичманглар ва лаганларида еманглар. Чунки ўшадар бу дунёда уларга охиратда эса, бизга».</t>
+    <t>Абдураҳмон ибн Абу Лайлодан ривоят қилинади: «Улар Ҳузайфанинг разияллоҳу анҳуннг ҳузурида эдилар. Шунда (хизматчисидан) сув талаб қилди ва бир мажусий сув олиб келди. Қўлларига идишни қўйганида унга ирғитдилар. «Мен уни биринчи ёки иккинчи қайтармаганимда (бу ишни қилмаган бўлардим) . Мен Набий соллаллоҳу алайҳи ва салламнинг: «Ипак ва дийбож кийманглар. Тилла ва кумуш идишларда ичманглар. Улардан ясалган товоқларда еманглар.Албатта, (мазкур нарсалар) бу дунёда улар учун, охиратда эса биз учун», деганларини эшитганман», деди.</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم الرجالَ عن لُبس الحرير بأنواعه. 
 ونهى الرجالَ والنساءَ عن الأكل والشرب في آنية وأوعية الذهب والفضة. 
 وأخبر بأنها خالصة للمؤمنين يوم القيامة؛ لأنهم اجتنبوها في الدنيا طاعة لله، 
 وأما الكفار فليست لهم في الآخرة؛ لأنهم تعجَّلوا طيباتِهم في حياتهم الدنيا باتخاذهم لها، ومعصيتهم أمر الله.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам эркакларни ипакнинг барча туридан қайтардилар. Эркакларни ҳам аёлларни ҳам олтин ёки кумуш идишларда кб ичишдан қайтардилар. Қиёмат куни ўшадар фақат мўминлар учун эканини, чунки бу дунёда у нарсалардан четланганларини хабар бердилар. Аммо кофирларга эса, охиратда бу нарсалар йўқ. Чунки улар дунё ҳаётида шу нарсаларни ишлатиб Аллоҳга осий бўлганлар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам эркакларни ипакнинг барча туридан қайтардилар. Эркакларни ҳам аёлларни ҳам олтин ёки кумуш идишларда ейиш ичишдан қайтардилар. Ва хабар бердиларки, у (қайтарилган нарсалар) фиёмат куни мўминлар учунгина хос бўлади. Чунки улар дунёда Аллоҳга итоат қилиб, улардан ўзларини тийган эдилар. Кофирларга эса, охиратда бу нарсалар йўқ. Чунки улар дунё ҳаётида шу нарсаларни ишлатиб, Аллоҳга осий бўлганлар.</t>
   </si>
   <si>
     <t>تحريم لبس الحرير والديباج على الذكور، والوعيد الشديد على مَن لَبِسه.
 يباح للنساء لبسُ الحرير والديباج.
 تحريم الأكل والشرب في صحاف الذهب والفضة وآنيتهما على الذكور والإناث.
 تغليظ حذيفة رضي الله عنه في الإنكار، وعلل ذلك بأنَّه نهاه أكثَرَ مِن مَرَّةٍ عن استعمالِ آنِيَةِ الذَّهَبِ والفِضَّةِ، لكنَّه لَمَّا لم يَنْتَهِ.</t>
   </si>
   <si>
-    <t>Ипак ва дийбож кийиш эркаларга ҳаром, ким кийса қаттиқ жазо бор.
-[...2 lines deleted...]
-Ҳузайфар арзияллоҳу инкор қилишдаги қаттиққўлликлари. Бунинг сабаби олтин ва кумуш идиш ишлатишдан бир неча марта қайтаргаларин ва қайтмагач шундай қилганларини хабар бердилар.</t>
+    <t>Ипак ва дийбож кийиш эркаларга ҳаром, кийган киши учун қаттиқ жазо бор.
+Аёлар пак ва дийбож кийишлари жоиз.
+Эркакларга ҳам, аёлларга ҳам кумуш ва олтин идишларда еб-ичиш ҳаром.
+Ҳузайфа разияллоҳу анҳунинг (идиш келтирган кишига нисбатан) қаттиққўллик билан инкор қилишларининг сабаби шундаки, у зот унга тилла ва кумуш идишлардан фойдаланишни бир неча бор тақиқлаган эдилар. Бироқ, у киши бундан тўхтамагани сабабли Ҳузайфа разияллоҳу анҳу охири кескин чора кўрдилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2985</t>
   </si>
   <si>
     <t>من حمل علينا السلاح فليس منا</t>
   </si>
   <si>
     <t>Ким бизга қарши қурол кўтарса, у биздан эмас», дедилар</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ حَمَلَ عَلَيْنَا السِّلَاحَ فَلَيْسَ مِنَّا».</t>
   </si>
   <si>
     <t>Абу Мусо Ашъарий разияллоҳу анҳу ривоят қиладилар: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким бизга қарши қурол кўтарса, у биздан эмас», дедилар.</t>
   </si>
   <si>
     <t>نهى النبي صلى الله عليه وسلم وحذر من حمل السلاح على المسلمين بغير حق لإخافتهم أو نهبهم، وأن من فعل ذلك فليس منا.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда  мусулмонларни қўрқитиш ва талон тарож қилиш учун уларга қарши қурол кўтаришдан огоҳлантирдилар. Ким ҳақсиз шундай қилса, катта жарима ва гуноҳга қўл урибди ва ушбу қаттиқ таҳдидга лойиқ бўлибди.</t>
   </si>
   <si>
     <t>هذا الوعيد في الحديث يدل على أن هذا العمل من كبائر الذنوب.
 التحذير الشديد من قتال المسلم لإخوانه المسلمين.
 من أعظم المنكرات والفساد العظيم في الأرض إِشْهَارُ السلاحِ على المسلمين، والإفسادِ بالقتل.
 الوعيد المذكور لا يتناول القتال بحقٍّ، كقتال البُغَاة والمفسدين وغيرِهم.
 تحريم إِخَافَةِ المسلمين بالسلاح أو غيره -ولو على وجه المزاح-.</t>
   </si>
   <si>
     <t>Мусулмон мусулмон биродарлари билан урушишидан қаттиқ огоҳлантирилмоқда.
 Ер юзидаги энг улуғ фасоду мункарлардан бири, мусулмонларга қарши қурол кўтариш ва уларни ўлдириш билан фасод қилишдир.
 Бузғунчи ва фасодчи кабиларга қарши хақ учун урушиш, бу таҳдид остига кирмайди.
 Мусулмонларни қурол ва бошқа нарсалар билан қўрқитиш ҳаром. Гарчи у ҳазил тариқасида бўлса ҳам.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2997</t>
   </si>
   <si>
     <t>أما إني لم أستحلفكم تهمة لكم، ولكنه أتاني جبريل فأخبرني أن الله عز وجل يباهي بكم الملائكة</t>
   </si>
   <si>
-    <t>Мен сизларга туҳмат қилиб қасам бермадим. Лекин менга Жаброил (алайҳиссалом) келиб, Аллоҳ таоло сизлар билан фаришталарига фахрланаётганининг хабарини берди», дедилар», деб айтдилар</t>
+    <t>Мен сизлардан гумон қилиб қасам ичтирганим йўқ. Лекин ҳузуримга Жаброил келиб, Аллоҳ азза ва жалла фаришталарга сизлар билан фахрланаётганини айтди», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ قَالَ: خَرَجَ مُعَاوِيَةُ عَلَى حَلْقَةٍ فِي الْمَسْجِدِ، فَقَالَ: مَا أَجْلَسَكُمْ؟ قَالُوا: جَلَسْنَا نَذْكُرُ اللهَ، قَالَ آللَّهِ مَا أَجْلَسَكُمْ إِلَّا ذَاكَ؟ قَالُوا: وَاللهِ مَا أَجْلَسَنَا إِلَّا ذَاكَ، قَالَ: أَمَا إِنِّي لَمْ أَسْتَحْلِفْكُمْ تُهْمَةً لَكُمْ، وَمَا كَانَ أَحَدٌ بِمَنْزِلَتِي مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَقَلَّ عَنْهُ حَدِيثًا مِنِّي: وَإِنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَرَجَ عَلَى حَلْقَةٍ مِنْ أَصْحَابِهِ، فَقَالَ: «مَا أَجْلَسَكُمْ؟» قَالُوا: جَلَسْنَا نَذْكُرُ اللهَ وَنَحْمَدُهُ عَلَى مَا هَدَانَا لِلْإِسْلَامِ، وَمَنَّ بِهِ عَلَيْنَا، قَالَ: «آللَّهِ مَا أَجْلَسَكُمْ إِلَّا ذَاكَ؟» قَالُوا: وَاللهِ مَا أَجْلَسَنَا إِلَّا ذَاكَ، قَالَ: «أَمَا إِنِّي لَمْ أَسْتَحْلِفْكُمْ تُهْمَةً لَكُمْ، وَلَكِنَّهُ أَتَانِي جِبْرِيلُ فَأَخْبَرَنِي أَنَّ اللهَ عَزَّ وَجَلَّ يُبَاهِي بِكُمُ الْمَلَائِكَةَ».</t>
   </si>
   <si>
-    <t>масжиддаги (зикр) халқаларидан бирига чиқиб: «Сизларни бундай ўтиришга нима нарса ундади?» деб сўраганларида, улар: «Аллоҳни зикр қилиш учун ўтирибмиз», дейишди. Муовия розияллоҳу анҳу: «Аллоҳга қасамки, сизлар фақат шунинг учун ўтирдиларингми?» дегандилар, улар: «Ҳа, фақат шунинг учун ўтирдик», дейишди. Шунда Муовия розияллоҳу анҳу: «Мен сизларга туҳмат қилиб қасам бермадим, лекин ҳеч ким Расулуллоҳга соллоллоҳу алайҳи васаллам менчалик яқин эмас. Яқин бўлишимга қарамасдан у зотдан оз ҳадис ривоят қилганман. Бир куни саҳобалар халқа бўлиб ўтирганларида, Расулуллоҳ соллоллоҳу алайҳи васаллам уларнинг олдиларига чиқиб: «Сизларни бундай ўтиришга нима нарса ундади?» деб сўрадилар. Саҳобалар: «Аллоҳни зикр қилиш ва бизни Исломга ҳидоят қилганига ҳамд айтиш учун ўтирибмиз», дейишди. Шунда Расулуллоҳ соллоллоҳу алайҳи васаллам: «Аллоҳга қасамки, мана шунинг учун ўтирдингларми?» – дедилар. «Аллоҳга қасам шу учун ўтирдик», – дедилар. «Мен сизларга туҳмат қилиб қасам бермадим. Лекин менга Жаброил (алайҳиссалом) келиб, Аллоҳ таоло сизлар билан фаришталарига фахрланаётганининг хабарини берди», дедилар», деб айтдилар.</t>
+    <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Муовия масжиддаги бир халқанинг олдига чиқиб: «Нима қилиб ўтирибсизлар?» деди. Улар «Аллоҳни зикр қилиб ўтирибмиз», дейишди. «Аллоҳ ҳаққи, фақат шунинг учун ўтирибсизларми?» деган эди, «Аллоҳга қасамки, фақат шунинг учун ўтирибмиз», дейишди. У шундай деди: «Мен сизлардан гумон қилиб қасам ичтирганим йўқ. Биласизларки, Расулуллоҳ соллаллоҳу алайҳи ва салламга мен каби яқин бўла туриб, менчалик кам ҳадис айтган одам йўқ. Бир куни Расулуллоҳ соллаллоҳу алайҳи ва саллам саҳобаларидан бир халқанинг олдига бориб: «Нима қилиб ўтирибсизлар?» дедилар. Улар «Аллоҳни зикр қилиб, бизни Ислом ҳидояти билан неъматлантиргани учун Унга ҳамд айтиб ўтирибмиз», дейишди. «Аллоҳ ҳаққи, фақат шунинг учун ўтирибсизларми?» дедилар. «Аллоҳга қасамки, фақат шунинг учун ўтирибмиз», дейишди. Шунда У зот: «Мен сизлардан гумон қилиб қасам ичтирганим йўқ. Лекин ҳузуримга Жаброил келиб, Аллоҳ азза ва жалла фаришталарга сизлар билан фахрланаётганини айтди», дедилар».</t>
   </si>
   <si>
     <t>خَرَجَ معاويةُ بن أبي سفيان رضي الله عنهما على حلقة في المسجد، فسألهم على أي شيء اجتمعوا، 
 فقالوا: نذكر الله، 
 فاستحلفهم رضي الله عنه أنهم ما أرادوا بجلوسهم واجتماعهم إلا الذكر، 
 فحلفوا له، 
 ثم قال لهم: إني لم أستحلفكم تهمة لكم وشكًّا في صدقكم، ثم أخبر عن منزلته من النبي صلى الله عليه وسلم وأنه ما كان أحد بمنزلة قربه منه؛ لكون أم حبيبة أخته زوجة النبي صلى الله عليه وسلم، ولكونه من كتبة الوحي، ومع ذلك فهو قليل الرواية للأحاديث، 
 فحدثهم أن النبي صلى الله عليه وسلم خرج يومًا من بيته، فوجدهم جالسين في المسجد يذكرون الله ويحمدونه على ما هداهم للإسلام، ومنَّ به عليهم، فسألهم صلى الله عليه وسلم واستحلفهم  بمثل ما فعل معاوية رضي الله عنه مع أصحابه، 
 ثم قال لهم النبي صلى الله عليه وسلم عن سبب سؤاله لهم واستحلافهم: أنه أتاه المَلك جبريل عليه السلام فأخبره أن الله عز وجل يباهي ويفاخر بكم الملائكة، ويظهر فضلكم لهم ويريهم حسن عملكم، ويثني عليكم عندهم.</t>
   </si>
   <si>
-    <t>Муовия ибн Абу Суфён разияллоҳу анҳу масжиддаги ҳалқа олдига чиқдилар. Нима учун жамланганлари ҳақида сўрадилар. «Аллоҳни зикр қилаяпмиз», – деб айтишди. Фақатгина зикр учун жамланганлари ва йиғилганларига қасам ичишларини талаб қилдилар. Шунда улар ҳам қасам ичдилар. Сўнгра: «Мен сизларга туҳмат қилиб ёки ростгўй эканингизда шак-шубҳам бўлгани учун қасам ичтирмадим», дедилар ва сингиллари Умму Ҳабийба Расулуллоҳ соллаллоҳу алайҳи ва салламнинг аёллари бўлгани ҳамда ўзлари ваҳий ёзувчиларидан бўлганлари учун ҳеч ким У зотга у кишидай яқин эмаслигига қарамай кам ҳадис ривоят қилганлари ҳақида хабар бердилар Набий соллаллоҳу алайҳи ва саллам бир куни уйларидан чиққанларида уларни масжидда зикр қилган ва Аллоҳ уларни Исломга ҳидоят қилганига ҳамд айтиб ўтирган ҳолда топдилар ва Муовия разияллоҳу анҳу қилганларидай Расулуллоҳ ҳам саҳобалардан  сўрадилар ва қасам ичдирдилар. Сўнгра Набий соллаллоҳу алайҳи ва саллам саволларининг ва қасам талаб қилганларининг сабаби ҳақида айтиб бердилар: Жаброил фаришта келиб Аллоҳ сизлар билан фаришталарига фахрланаётганини У Зот ҳузуридаги фазлингларни зоҳир қилаётганини, яхши амалларингларни кўрсатаётганини ҳамда сизларга сано айтаётганини хабар берди.</t>
+    <t>Муовия ибн Абу Суфён разияллоҳу анҳу масжиддаги ҳалқа олдига чиқдилар-да, нима учун жамланганлари ҳақида сўрадилар. «Аллоҳни зикр қилаяпмиз», деб айтишди. Фақатгина зикр учун жамланганлари ва йиғилганларига қасам ичишларини талаб қилдилар. Шунда улар ҳам қасам ичдилар. Сўнгра: «Мен сизларга туҳмат қилиб ёки ростгўй эканингизда шак-шубҳам бўлгани учун қасам ичтирмадим», дедилар ва сингиллари Умму Ҳабийба Расулуллоҳ соллаллоҳу алайҳи ва салламнинг аёллари бўлгани ҳамда ўзлари ваҳий ёзувчиларидан бўлганлари учун ҳеч ким У зотга у кишидай яқин эмаслигига қарамай кам ҳадис ривоят қилганлари ҳақида хабар бердилар. Набий соллаллоҳу алайҳи ва саллам бир куни уйларидан чиққанларида саҳобаларини масжидда зикр қилган ва Аллоҳ уларни Исломга ҳидоят қилганига ҳамд айтиб ўтирган ҳолларида топдилар ва Муовия разияллоҳу анҳу қилганидай Расулуллоҳ ҳам саҳобалардан  сўрадилар ва қасам ичдирдилар. Кейин Набий соллаллоҳу алайҳи ва саллам уларни нима учун қасам ичирганларини баёнладилар: «У зотга Жаброил алайҳиссалом келиб, Аллоҳ азза ва жалла фаришталар олдида улар билан фахрланаётгани, уларга бандаларининг афзаллигини намойиш этиб, гўзал амалларини кўрсатаётгани ва уларни мақтаётгани ҳақида хабар берган эди».</t>
   </si>
   <si>
     <t>فضل معاوية رضي الله عنه وحرصه على الاقتداء برسول الله صلى الله عليه وسلم في تبليغ العلم.
 جواز الاستحلاف من غير تهمة للتنبيه على أهمية الخبر.
 فضل مجالس الذكر والعلم وأن الله يحبها ويباهي بها الملائكة.</t>
   </si>
   <si>
-    <t>Муовия разияллоҳу анҳунинг илм етказишда Расулуллоҳ соллаллоҳу алайҳи ва салламна иқтидо қилишдаги ҳирслари ва у кишининг фазли.
+    <t>Муовия разияллоҳу анҳунинг илм етказишда Расулуллоҳ соллаллоҳу алайҳи ва салламга иқтидо қилишдаги ҳирслари ва у кишининг фазли.
 Туҳмат қилмасдан хабарнинг аҳамиятига танбеҳ бериш учун қасам ичишни талаб қилиш жоиз.
-Илм ва зикр мажлисларининг фазли ҳамда Аллоҳ зикр мажлисларини яхши кўради ва фаришталарига фахирланади.</t>
+Аллоҳ зикр мажлисларини яхши кўради ва фаришталарига фахирланади.
+Ҳадисда илм ва зикр мажлисларининг фазли зикр қилинган.</t>
   </si>
   <si>
     <t>رواه مسلم</t>
   </si>
   <si>
-    <t>[Муслим ривояти]</t>
+    <t>[Имом Муслим ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3007</t>
   </si>
   <si>
     <t>إنهما ليعذبان، وما يعذبان في كبير، أما أحدهما فكان لا يستتر من البول، وأما الآخر فكان يمشي بالنميمة</t>
   </si>
   <si>
     <t>Албатта, икковлари азобланмоқдалар, катта нарса учун азобланаётганлари йўқ. Ҳа! Улардан бири пешобидан покланмас эди. Бошқаси эса чақимчилик қилиб юрар эди</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: مَرَّ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِقَبْرَيْنِ، فَقَالَ: «إِنَّهُمَا لَيُعَذَّبَانِ، وَمَا يُعَذَّبَانِ فِي كَبِيرٍ، أَمَّا أَحَدُهُمَا فَكَانَ لاَ يَسْتَتِرُ مِنَ البَوْلِ، وَأَمَّا الآخَرُ فَكَانَ يَمْشِي بِالنَّمِيمَةِ» ثُمَّ أَخَذَ جَرِيدَةً رَطْبَةً، فَشَقَّهَا نِصْفَيْنِ، فَغَرَزَ فِي كُلِّ قَبْرٍ وَاحِدَةً، قَالُوا: يَا رَسُولَ اللَّهِ، لِمَ فَعَلْتَ هَذَا؟ قَالَ: «لَعَلَّهُ يُخَفِّفُ عَنْهُمَا مَا لَمْ يَيْبَسَا».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Аббос разияллоҳу анҳумодан: Набий соллаллоҳу алайҳи ва саллам икки қабр ёнидан ўтдилар ва: «Албатта, икковлари азобланмоқдалар, катта нарса учун азобланаётганлари йўқ. Ҳа! Улардан бири пешобидан покланмас эди. Бошқаси эса чақимчилик қилиб юрар эди.», – дедилар. Сўнгра нам шохни олидилар ва икки бўлдилар. Ҳар битта қабрга биттадан санчиб қўйдилар. Шунда саҳобалар: «Ё Расулуллоҳ, нима учун бундай қилдингиз?», – дедилар. Шунда «Қуруб қолгунча балки азобни енгиллаштирар», – дедилар.</t>
   </si>
   <si>
     <t>مَرَّ النبيُّ صلى الله عليه وسلم بقبرين فقال: 
 إنَّ صاحبَي هذين القبرين لَيُعذّبان؛ وما يعذبان في أمر كبير في نظركم، وإن كان كبيرًا عند الله، 
 أمّا أحدُهما فكان لا يَهتَمُّ بحفظ جَسَدِه وثيابِه مِن البول حين يَقْضي حاجتَه، 
 والآخَرُ كان يمشي بالنميمة بين الناس، فيَنْقُلُ كلامَ غيرِه بقصد الإضرار وإيقاع الخلاف والوقيعة بين الناس.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам икки қабрнинг олдидан ўтдилар ва шундай дедилар: «Бу икки қабр эгалари азобланмоқдалар. Аллоҳнинг наздида катта бўлса ҳам сизларнинг наздингизда катта гуноҳ эмас. Улардан бири ҳожат ўтаётган вақтида бавлдан кийимини сақлашга эътибор бермас эди. Иккинчиси эса одамлар орасида чақимчилик қилиб юрар эди. Бировнинг сўзини унга зарар бериш, хилоф чиқариш ва одамларни бир бирларига қайраш учун кўтариб юрар эди».</t>
   </si>
@@ -572,118 +573,118 @@
     <t>عن المِقدام بن معدي كرب رضي الله عنه عن النبي صلى الله عليه وسلم قال: «إِذَا أَحَبَّ الرَّجُلُ أَخَاهُ فَلْيُخْبِرْهُ أَنَّهُ يُحِبُّهُ».</t>
   </si>
   <si>
     <t>Миқдом ибн Маъдий Кариб разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Киши бир биродарини яхши кўрса, унга яхши кўришини билдириб қўйсин», дедилар».</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أحد الأسباب التي تُقوِّي العلاقة بين المؤمنين وتنشر المحبة بينهم، وهو أنه إذا أحبَّ أحدٌ أخاه فليخبره بأنه يحبه.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда мўминларнинг бир-бирларига бўлган алоқаларини кучайтирадиган ва улар орасида муҳаббатни ёядиган сабаблардан бирини баён қилмоқдалар. Шунга кўра, бир киши биродарини яхши кўрса, унга яхши кўришини билдириб қўйиши керак.</t>
   </si>
   <si>
     <t>فضل المحبة الخالصة لله تعالى، لا لمصلحة دنيوية.
 استحباب إخبار المحبوب في الله بحبِّه، لتزداد المحبة والألفة.
 إشاعة المحبة بين المؤمنين يقوّي الأخوة الإيمانية، ويحافظ على المجتمع من التفكُّك والفُرْقة.</t>
   </si>
   <si>
     <t>Дунёвий манфаатни кўзламасдан, холис Аллоҳ учун яхши кўришнинг фазилати.
 Ораларидаги муҳаббат ва дўстлик кучайиши учун биродарига уни Аллоҳ учун яхши кўришини хабар бериш мустаҳаб амалдир.
 Мўминлар орасида меҳр-муҳаббатнинг ёйилиши Аллоҳ йўлидаги биродарликни кучайтиради ҳамда жамиятни парокандалик ва бўлинишдан сақлайди.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي في الكبرى وأحمد</t>
   </si>
   <si>
-    <t>[Абу Довуд, Тирмизий, Насоий Сунан Куброда ва Аҳмад ривоят қилишган]</t>
+    <t>[Абу Довуд, Термизий, Насоий «Сунани Кубро» ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3017</t>
   </si>
   <si>
     <t>إن ذلك عرق، ولكن دعي الصلاة قدر الأيام التي كنت تحيضين فيها، ثم اغتسلي وصلي</t>
   </si>
   <si>
     <t>Йўқ, бу томир (узилиши) дир. Лекин қанча кун ҳайз кўрсанг, шунча пайт намозни тарк қил, сунгра ғусул олгин ва намоз ўқигин!» – дедилар</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المؤمنين رضي الله عنها أَنَّ فَاطِمَةَ بِنْتَ أَبِي حُبَيْشٍ سَأَلَتِ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَتْ: إِنِّي أُسْتَحَاضُ فَلاَ أَطْهُرُ، أَفَأَدَعُ الصَّلاَةَ؟ فَقَالَ: «لَا، إِنَّ ذَلِكِ عِرْقٌ، وَلَكِنْ دَعِي الصَّلاَةَ قَدْرَ الأَيَّامِ الَّتِي كُنْتِ تَحِيضِينَ فِيهَا، ثُمَّ اغْتَسِلِي وَصَلِّي».</t>
   </si>
   <si>
     <t>Оиша разийаллоҳу анҳодан ривоят қилинади: «Фотима бинти Абу Ҳубайш Набий соллаллоҳу алайҳи ва саллам ҳузурларига келиб сўради: «Мен истиҳоза кўрадиган ва покланмайдиган ( ҳайзи тўхтамайдиган) аёлман. Намозни тарк қилайми?». Шунда У зот: « Йўқ, бу томир (узилиши) дир. Лекин қанча кун ҳайз кўрсанг, шунча пайт намозни тарк қил, сунгра ғусул олгин ва намоз ўқигин!» – дедилар».</t>
   </si>
   <si>
     <t>سَألتْ فاطمةُ بنت حبيش النبيَّ صلى الله عليه وسلم فقالت: إني لا ينقطع عني الدم ويستمر حتى في غير زمن الحيض، فهل يكون حكم ذلك حكم الحيض فأترك الصلاة؟ 
 فقال لها النبي صلى الله عليه وسلم: إنه دم استحاضة، وهو دم مَرَضِيٌّ ينشأ عن انقطاع عرق في الرحم، وليس بدم حيض، 
 فإذا جاء وقت الحيض الذي كنت تحيضين فيه على عادتك الشهرية قبل أن تمرضين بالاستحاضة، فاتركي الصلاة والصوم وغيرَهما مما تُمنَع منه الحائض وقت الحيض. 
 فإذا انتهى مقدار تلك المدة، فتكوني قد طهرتي من الحيض، فاغسلي موضع الدم، ثم اغسلي بدنك اغتسالًا كاملًا لرفع الحدث، ثم صلي.</t>
   </si>
   <si>
     <t>Фотима бинти Абу Ҳубайш Набий соллаллоҳу алайҳи ва салламдан: «Менинг ҳайзим тўхтамайди. Ҳайз замонидан бошқа вақтда ҳам қон келаверади. Бошқа кунларнинг ҳукми ҳам ҳайз кунларим ҳукмига тушадими? Шунда намозни тарк қилайми?», – деб сўрадилар. Шунда Набий соллаллоҳу алайҳи ва саллам: «У истиҳоза қони. У бачадондаги томир узулишидан келиб чиқади ва у ҳайз қони эмас. Касал бўлишингдан олдин ойнинг қайси вақтида ҳайз кўрган бўлсанг, ўша вақтларда рўза ва намоз каби ҳайз кўрган аёлга ман қилинадиган нарсаларни тарк қилгин. Агар ўша муддат тугаса, ҳайздан тозаланганлар каби бўласан. Қон ўрнини ювгин, сўнгра бутун баданингни ювиб ғусл ол, сўнгра намоз ўқи!»,- дедилар.</t>
   </si>
   <si>
     <t>وجوب الغسل على المرأة عند انتهاء أيام حيضها.
 وجوب الصلاة على المستحاضة.
 الحيض: دمُ طبيعةٍ يُرْخِيْه الرَّحِمُ عَبْرَ فَرْجِ المرأةِ البالغة، يصيبها في أيام معلومة. 
 الاستحاضة: سَيَلانُ الدمِ في غير وقته من أدنى الرحم دون قَعْرِه. 
 الفرق بين دم الحيض ودم الاستحاضة: أنَّ دمَ الحيضِ أسود ثخين مُنْتِن الرائحة، أما دم الاستحاضة فأحمر رقيق ليس له رائحة منتنة.</t>
   </si>
   <si>
     <t>Аёл кишининг ҳайз кунлари тугагач ғусл олиши вожиб.
 Мустаҳоза ҳолатидаги аёл намоз ўқиши вожиб.
 Ҳайз - вояга етган қиз бачадонидан фарж орқали маълум бир кунларда чиқадиган табиий қон.
 Истиҳоза - бачадон ичидан эмас, аксинча, пасроғидан ноодатий кунларда чиқувчи қон.
 Ҳайз ва истиҳоза қонларининг фарқи: ҳайз қони қора, қуюқ ва ёқимсиз ҳидли бўлади. Истиҳоза қони эса қизил, суюқ ва ёқимсиз хиди йўқ бўлади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3029</t>
   </si>
   <si>
     <t>سووا صفوفكم، فإن تسوية الصف من تمام الصلاة</t>
   </si>
   <si>
-    <t>Сафларни теккисланглар, албатта саф теккислиги намоз тамомидандир», – дедилар</t>
+    <t>Сафларингизни тўғриланглар. Сафни тўғрилаш намозни мукаммаллигидандир», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «سَوُّوا صُفُوفَكُمْ، فَإِنَّ تَسْوِيَةَ الصَّفِّ مِنْ تَمَامِ الصَّلَاةِ».</t>
   </si>
   <si>
-    <t>Анас ибн Молик разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сафларни теккисланглар, албатта саф теккислиги намоз тамомидандир», – дедилар».</t>
+    <t>Анас ибн Молик разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сафларингизни тўғриланглар. Сафни тўғрилаш намозни мукаммаллигидандир», дедилар».</t>
   </si>
   <si>
     <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم المصلين إلى أن يُسووا صفوفَهم، وأن لا يتقدم بعضهم على بعض ولا يتأخر، وأن تسويتها من تمام الصلاة وكمالها، وأنّ اعوجاج الصف خللٌ ونقص فيها.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам намозхонларни сафдарини теккислашга буюраяптилар. Баъзиси баъзисидан ўзиб кетиб ёки қолиб кетмасликка буюраяптилар. Сафнинг теккислиги намознинг камолотига ва тамомийлигига эгрилиги эса, намоздаги ноқисликка ва бўшлиққа далолат қилади.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам намозхонларга сафларини текис ва тўғри қилиб туришни буюрадилар: ҳеч ким бошқалардан олдинга чиқмасин ёки орқада қолмасин. Чунки сафларнинг тўғри ва текис бўлиши намознинг мукаммаллиги ва камолотига киради. Агар саф эгри-бугри бўлса, бу намоздаги нуқсон ва камчилик ҳисобланади.</t>
   </si>
   <si>
     <t>مشروعية العناية بكل ما يُكمل الصلاة ويبعدها عن النقص.
 حكمة النبي صلى الله عليه وسلم في التعليم، حيث قَرَن الحُكم مع عِلَّته؛ لتتبين حكمة التشريع، وتنشط النفوس على الامتثال.</t>
   </si>
   <si>
-    <t>Намозни комил қиладиган ва нуқсондан сақлайдиган барча нарсаларга эътибор бериш машруъдир.
-Набий соллаллоҳу алайҳи ва салламнинг ҳикматлари, чунки шариатни ҳикмати ва бажаришга интилиш учун ҳукмни иллатига боғладилар.</t>
+    <t>Намозни комил қиладиган ва нуқсондан сақлайдиган барча нарсаларга эътибор бериш машруъ қилинган.
+Набий соллаллоҳу алайҳи ва салламнинг таълим беришдаги ҳикматлари шундаки, у зот бирор ҳукмни баён қилсалар, албатта унинг сабабини ҳам қўшиб айтардилар. Бундан кўзланган мақсад — шариат ҳукмидаги асл ҳикматни очиб бериш ва инсон қалбида ўша буйруқни ихлос билан бажаришга иштиёқ уйғотишдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3031</t>
   </si>
   <si>
     <t>إذا توضأ أحدكم فليجعل في أنفه ثم لينثر، ومن استجمر فليوتر</t>
   </si>
   <si>
     <t>Бирортангиз таҳорат қилса, бурнига сув олсин, кейин қоқиб ташласин! Ким истижмор қилса, тоқ қилсин</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا تَوَضَّأَ أَحَدُكُمْ فَلْيَجْعَلْ فِي أَنْفِهِ ثُمَّ لِيَنْثُرْ، وَمَنِ اسْتَجْمَرَ فَلْيُوتِرْ، وَإِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلْيَغْسِلْ يَدَهُ قَبْلَ أَنْ يُدْخِلَهَا فِي وَضُوئِهِ، فَإِنَّ أَحَدَكُمْ لاَ يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».
 ولفظ مسلم: «إِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلَا يَغْمِسْ يَدَهُ فِي الْإِنَاءِ حَتَّى يَغْسِلَهَا ثَلَاثًا، فَإِنَّهُ لَا يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бирортангиз таҳорат қилса, бурнига сув олсин, кейин қоқиб ташласин! Ким истижмор қилса, тоқ қилсин. Бирортангиз уйқудан уйғонса, қўлини таҳорат сувига солишдан олдин уни ювиб олсин. Чунки ҳеч бирингиз қўли қаерда тунаганини билмайди», - дедилар». Имом Муслим ривоятида: «Бирортангиз уйқудан уйғонса, қўлини уч марта ювмасдан олдин таҳорат сувига солмасин, чунк у қўли қаерда тунаганини билмайди», дейилган.</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعضَ أحكام الطهارة، ومنها: 
 لأول: أنَّ مَن توضأ فعليه أنْ يُدخِلَ الماءَ في أنفِهِ بالنَّفَسِ، ثم يُخرجه بالنَّفَسِ أيضًا. 
 والثاني: أنَّ مَن أراد تنظيفَ الأذى الخارج منه وإزالتَه بغير الماء كالحجارة ونحوها فيكون تنظيفُه على عدد فَرْدِيٍّ أقله ثلاثًا وأعلاه ما ينقطع به الخارج وينظف المحل. 
 والثالث: أن من استيقظ من نوم الليل لا يُدْخِلُ كفَّه في الإناء ليتوضأ حتى يغسلها ثلاث مرات خارج الإناء، فإنه لا يدري أين باتت يده، فلا يأمن النجاسة عليها، وقد يكون عبث بها الشيطان وحمل إليها أشياء مُضِرة للإنسان أو مُفسِدة للماء.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам таҳорат аҳкомларини баёнладилар. Улардан: Биринчи: ким таҳорат олса, бурнига сув тортиши сўнгра қоқиши лозим. Иккинчи: ким ҳаммомга киргандаги нажосатни сувсиз, тош ва шу кабилар билан кетказмоқчи бўлса, тоқ қилиб, камида уч маротаба кўпида эса нажосат йўқ бўлиб, тозаланмагунча тозалаши керак бўлади. Учинчи: ким тунги уйқудан уйғонган бўлса, қўлини уч маротаба идишга тиқишдан аввал унинг ташқарисида ювмагунча идишга тиқмаслиги керак. Чунки у қўли қаерда тунаганини билмайди. Балки шайтон у билан ўйнаб, инсонга зарарли ва сувни бузувчи нарсалар ёпишгандир.</t>
@@ -857,186 +858,186 @@
   </si>
   <si>
     <t>يُبَيِّنُ عبدُ الله بن عمر رضي الله عنهما: أنَّ مِن النوافل التي حفظها عن النبي صلى الله عليه وسلم عشر ركعات وتسمى السنن الرواتب، 
 ركعتين قبل الظهر، وركعتين بعدها، 
 وركعتين بعد المغرب في بيتِه، 
 وركعتين بعد العشاء في بيتِه، 
 وقبل الفجر ركعتين، 
 فتمَّتْ عشر ركعات. 
 وأما صلاة الجمعة فيصلي بعدها ركعتين.</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Умар разияллоҳу анҳумо Набий соллаллоҳу алайҳи ва салламдан ўн ракатни ёдлаб олганларини баёнлаб бермоқдалар. Уларга равотиб суннатлар дейилади. Пешиннинг фарзидан олдин ва ундан кейин икки ракатдан, шом фарзидан сўнг уйларида икки ракат, ҳуфтон фарзидан кейин ҳам уйларида икки ракат, бомдод фарзидан олдин икки ракат. Шундай қилиб ўн ракат тамомланди. Жума намозидан кейин ҳам икки ракат.</t>
   </si>
   <si>
     <t>استحباب هذه الرواتب، والمواظبة عليها.
 مشروعية أداء السنة في البيت.</t>
   </si>
   <si>
     <t>Бу равотиб намозлар ва уларни ҳар доим ўқиш мустаҳаб.
 Суннатни уйда ўқиш машруъ.</t>
   </si>
   <si>
     <t>متفق عليه بجميع رواياته</t>
   </si>
   <si>
-    <t>[Барча ривоятлари Муттафақун алайҳ]</t>
+    <t>[Бутун ривоятларда Му]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3062</t>
   </si>
   <si>
     <t>لا يفرك مؤمن مؤمنة، إن كره منها خلقا رضي منها آخر</t>
   </si>
   <si>
-    <t>Мўмин мўминага ғазаб қилмасин, агар унинг бир хулқини ёқтирмаса, бошқасини ёқтириб қолар</t>
+    <t>Мўмин мўминани ёмон кўрмасин. Ундаги бир хулқни ёқтирмаса, биридан [ёки бошқасидан] рози бўлади</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي لله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَفْرَكْ مُؤْمِنٌ مُؤْمِنَةً، إِنْ كَرِهَ مِنْهَا خُلُقًا رَضِيَ مِنْهَا آخَرَ» أَوْ قَالَ: «غَيْرَهُ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мўмин мўминага ғазаб қилмасин, агар унинг бир хулқини ёқтирмаса, бошқасини ёқтириб қолар», дедилар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мўмин мўминани ёмон кўрмасин. Ундаги бир хулқни ёқтирмаса, биридан [ёки бошқасидан] рози бўлади», дедилар».</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم الزوج أن يُبغض زوجتَه بُغضًا يؤدّي إلى ظلمها وتركها والإعراض عنها؛ 
 فإن الإنسان مجبول على النقص، وإن كره منها خُلقًا سيئًا، وجد فيها خلقًا آخر حسنًا؛ فيرضى بالحَسَن الذي يوافقه، ويصبر على ما لا يرضى من السيئ، مما يجعله يصبر ولا يكرهها كرهًا يحمله على فراقها.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам эр аёлини қаттиқ ёмон кўришидан ва у ёмон кўриш унга зулм қилишга ва ундан юз ўгиришга ундашидан қайтардилар. Албатта инсон нуқсон юилан яратилган. Унинг бир хулқини ёмон бўлса бошқа бир яхши хулқи ҳам бор. Яхши хулқидан рози бўлади ёмон хулқига сабр қилади. Шу нарса уни қаттиқ ёмон кўриб ажрашидан тўсади.</t>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам эрни ўз аёлига нисбатан адоват сақлашдан қайтардилар. Бундай нафрат аёлга нисбатан зулм қилишга, уни қаровсиз ташлаб қўйишга ёки ундан бутунлай юз ўгиришга сабаб бўлмаслиги лозим. Зеро, инсон зоти нуқсон ва камчиликлар билан яратилгандир. Агар эр аёлининг бирор ёмон хулқини ёқтирмаса ҳам унда бошқа бир гўзал фазилатни ҳам топади. Шундай экан, ўзига маъқул келган яхши хислатлардан мамнун бўлиши, кўнглига ёқмаган камчиликларга эса сабр қилиши лозим. Мана шундай муносабат уни сабрли бўлишга ундайди ва ажралиб кетишга мажбур қиладиган даражада нафратланишдан асрайди.</t>
   </si>
   <si>
     <t>دعوة المؤمن إلى العدل وتحكيم العقل في أي خلاف ينشأ مع زوجته، وعدم اللجوء إلى تحكيم العاطفة والانفعالات المؤقتة.
 شأن المؤمن أن لا يبغض المؤمنة بغضًا كليًّا يحمله على فراقها، بل الذي  ينبغي عليه أن يتغاضى عما يكره بما يحب.
 الحث على حسن العشرة والصحبة بين الزوجين.
 الإيمان داع لمكارم الأخلاق، فلا يخلو المؤمن والمؤمنة من خلق حسن؛ فالإيمان يستلزم وجود خصال محمودة فيهما.</t>
   </si>
   <si>
-    <t>Мўмин аёли билан бўлган ҳар қандай ихтилофда ақлни ишлатишга ва адолатга ҳамда ҳис туйғуга берилмасликка даъват қилинмоқда.
-[...2 lines deleted...]
-Иймон яхши хулқларга чақиради. Мўмин эркак ва мўмина аёл яхши хулқдан холи эмас. Иймон уларда яхши хислатлар бор эканига далолат қилади.</t>
+    <t>Бу ҳадис мўмин кишини ўз аёли билан юзага келган ҳар қандай келишмовчиликда адолат билан иш тутишга ва ақлга таянишга чорлайди. Инсон бундай вазиятларда ҳис-туйғулар ва жўшқин эҳтирослар асирига айланиб қолмаслиги лозим.
+Мўмин киши мўмина аёлдан буткул нафратланиши ва бу нафрат у билан ажрашишга олиб келиши мумкин эмас. Балки унинг вазифаси — аёлнинг ўзига ёқмаган жиҳатларига унинг суюкли ва гўзал хислатларини рўкач қилиб, кўз юмишдир.
+Эр ва хотин ўртасида гўзал ҳамжиҳатлик ҳамда хушмуомалаликка ундаш.
+Иймон юксак фазилатлар ва гўзал ахлоққа чорловчидир. Шу боис, мўмин ва мўмина ҳеч қачон яхши хулқдан холи бўлмайди; зеро, иймон уларда мақтовга лойиқ хислатлар бўлишини тақозо этади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3071</t>
   </si>
   <si>
     <t>كنت مع النبي صلى الله عليه وسلم فانتهى إلى سباطة قوم، فبال قائما،</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам билан бирга эдим. У зот бир қавмнинг аҳлатхонасига тўхтаб, тик туриб бавл қилдилар</t>
   </si>
   <si>
     <t>عَنْ حُذَيْفَةَ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَانْتَهَى إِلَى سُبَاطَةِ قَوْمٍ، فَبَالَ قَائِمًا، فَتَنَحَّيْتُ فَقَالَ: «ادْنُهْ» فَدَنَوْتُ حَتَّى قُمْتُ عِنْدَ عَقِبَيْهِ فَتَوَضَّأَ فَمَسَحَ عَلَى خُفَّيْهِ.</t>
   </si>
   <si>
     <t>Ҳузайфа разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам билан бирга эдим. У зот бир қавмнинг аҳлатхонасига тўхтаб, тик туриб бавл қилдилар. Мен узоқлашган эдим, У зот: «Яқинроқ кел», дедилар. Келиб, У зотнинг орқа тарафларига (туриб, У зотни паналаб) турдим. У зот таҳорат қилиб, маҳсиларига масҳ тортдилар».</t>
   </si>
   <si>
     <t>يُخبِرُ حذيفةُ بن اليمان رضي الله عنهما أنه كان مع النبي صلى الله عليه وسلم، فأراد صلى الله عليه وسلم أن يَتبوَّل، فدخل سباطة قوم؛ وهي الموضع الذي يُلقى فيه القمامة والتراب الذي يكنس من المنازل، فتبول وهو واقف، وكان غالب عادته أن يبول قاعدًا. 
 فتباعد عنه حذيفة، فقال له صلى الله عليه وسلم: اقترب، فاقترب حذيفة منه حتى قام خلفه عند مؤخر قدميه؛ ليكون كالسترة له عن النظر إليه في تلك الحالة. 
 ثم توضأ صلى الله عليه وسلم، وعند غسل الرجلين، اكتفى بالمسح على خفيه -وهما ما يلبس في الرجل من جلد رقيق ونحوه ويكون ساترًا للكعبين- ولم يخلعهما.</t>
   </si>
   <si>
     <t>Ҳузайфа ибн Яман разияллоҳу анҳу Набий соллаллоҳу алайҳи ва саллам билан бирга сафарда бўлганлари ҳақида хабар бермоқдалар. Набий соллаллоҳу алайҳи ва саллам бавл қилишни хоҳлаб бир қавмнинг ахлат ва ёмон тупроқларни ташлайдиган ахлатхонасига кирдилар ва туриб бавл қилдилар. Лекин У зот кўпинча ўтириб бавл қилар эдилар.
-Шунда Ҳузайфа разияллоҳу анҳу У зотдан узоқдашдилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Яқинлашинг!» – дедилар. Шунда Ҳузайфа разияллоҳу анҳу яқинлашиб одамлар кўрмаслиги учун  орқаларидан уларни беркитиб турдилар.
+Шунда Ҳузайфа разияллоҳу анҳу У зотдан узоқдашдилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Яқинроқ келинг!» дедилар. Шунда Ҳузайфа разияллоҳу анҳу яқинлашиб одамлар кўрмаслиги учун  орқаларидан уларни паналаб турдилар.
 Сўнгра Набий соллаллоҳу алайҳи ва саллам таҳорат олдилар. Оёқ ювиш пайтига келганда маҳсиларини ечиш ўрнига масҳ тортиш билан чекландилар. Маҳси – икки ошиқни ёпиб турувчи ингичка теридан таёрланган оёқ кийим.</t>
   </si>
   <si>
     <t>مشروعية المسح على الخفين.
 جواز البول قائمًا بشرط أن لا يصيبَه منه شيء.
 اختيار النبي صلى الله عليه وسلم السباطة وهي مكان المزبلة والكناسة لأنها في الغالب سهلة لا يرتد فيها البول على البائل.</t>
   </si>
   <si>
     <t>Маҳсига масх тортиш машруъ амал.
 Туриб бавл қилиш жоиз, фақат шарти ўзига сачрамаслиги керак.
 Набий соллаллоҳу алайҳи ва саллам ахлатхонани танладилар, чунки у ер кўпинча юмшоқ бўлиб бавл қилувчига бавли сачрамайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3075</t>
   </si>
   <si>
     <t>إذا أتيتم الغائط فلا تستقبلوا القبلة، ولا تستدبروها ولكن شرقوا أو غربوا</t>
   </si>
   <si>
-    <t>Ҳожатхонага борсангиз, бавлда ҳам қазои ҳожатда ҳам қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарқ ёки ғарб томонга қараб ҳожат ўтанглар</t>
+    <t>Ҳожатга борсангиз, бавлда ҳам, қазои ҳожатда ҳам қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарққа ёки ғарбга қараб ўтиринглар</t>
   </si>
   <si>
     <t>عَنْ أَبِي أَيُّوبَ الأَنْصَارِيِّ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا أَتَيْتُمُ الغَائِطَ فَلاَ تَسْتَقْبِلُوا القِبْلَةَ، وَلاَ تَسْتَدْبِرُوهَا وَلَكِنْ شَرِّقُوا أَوْ غَرِّبُوا» قَالَ أَبُو أَيُّوبَ: فَقَدِمْنَا الشَّأْمَ فَوَجَدْنَا مَرَاحِيضَ بُنِيَتْ قِبَلَ القِبْلَةِ فَنَنْحَرِفُ، وَنَسْتَغْفِرُ اللَّهَ تَعَالَى.</t>
   </si>
   <si>
-    <t>Абу Айюб Ансорий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ҳожатхонага борсангиз, бавлда ҳам қазои ҳожатда ҳам қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарқ ёки ғарб томонга қараб ҳожат ўтанглар», – дедилар. Абу Айюб айтадилар: «Шомга келса, ҳожатхоналар қибла томонга қараб қурилган экан. Шунинг учун биз ундан (қибладан) бурилиб ўтирар ва Аллоҳдан мағфират сўрардик».</t>
+    <t>Абу Айюб Ансорий разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Ҳожатга борсангиз, бавлда ҳам, қазои ҳожатда ҳам қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарққа ёки ғарбга қараб ўтиринглар», дедилар. Абу Айюб айтадилар: «Шомга келсак, ҳожатхоналар қибла томонга қаратиб қурилган экан. Шунинг учун биз ундан (қибладан) бурилиб ўтирар ва Аллоҳдан мағфират сўрардик».</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم مَن أراد قضاء حاجته من بول أو غائط أن يستقبل القبلة وجهة الكعبة، ولا يستدبرها بأن يجعلها خلف ظهره؛ بل عليه أن ينحرف عنها قِبَلَ المشرق أو المغرب إذا كانت قبلته كقبلة أهل المدينة. 
 ثم أخبر أبو أيوب رضي الله عنه أنهم لما قدموا الشام وجدُوا فيها المراحيض المعدة لقضاء الحاجة قد بُنيت متجهة إلى الكعبة، فكانوا ينحرفون بأجسادهم عن القبلة، ومع ذلك يستغفرون الله.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам бавл ёки қазои ҳожат ўтамоқчи бўлган инсонни қибла томонга қарашдан ёки унга орқа ўгиришдан қайтардилар. Агарда қибласи Мадина аҳлининг қибласидай бўлса шарққа ёки ғарбга қараб бавл қилишга буюрдилар. Сўнгра Абу Айюб разияллоҳу анҳу шомга келганларида унинг ҳожат ўташ учун қурилган ўтирғичлари қибла томонга қараб қурилган ҳолда  кўрганларини кўрдилар. Улар қибла томондан бурилиб ҳожат ўтасар эдилар, лекин шунга қарамай Аллоҳга истиғфор айтар эдилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам пешоб ёки қазои ҳожат ўтамоқчи бўлган инсонни қибла томонга қараб ёки унга тескари ўтириб ҳожат ўташдан қайтардилар. Агарда қибласи Мадина аҳлининг қибласидай бўлса шарққа ёки ғарбга қараб бавл қилишга буюрдилар. Сўнгра Абу Айюб разияллоҳу анҳу шомга келганларида унинг ҳожат ўташ учун қурилган ўтирғичлари қибла томонга қараб қурилган ҳолда  кўрганларини кўрдилар. Улар қибла томондан бурилиб ҳожат ўтар эдилар, лекин шунга қарамай Аллоҳга истиғфор айтар эдилар.</t>
   </si>
   <si>
     <t>الحكمة في ذلك تعظيم الكعبة المشرفة واحترامها.
 الاستغفار بعد الخروج من مكان قضاء الحاجة.
 حسن تعليم النبي صلى الله عليه وسلم؛ لأنه لما ذكر الممنوع أرشد إلى الجائز.</t>
   </si>
   <si>
-    <t>Бунинг ҳикмати Каабаи мушаррафани улуғлаш ва ҳурматлаш.
+    <t>Бунинг ҳикмати Каабаи мушаррафани улуғлаш ва эзозлашдир.
 Ҳожатхонадан чиққач истиғфор айтиш.
-Набий соллаллоҳу алайҳи ва салламнинг чиройли таълимлари. Чунки У зот ман қилинган нарсани зикр қилгач жоиз бўлган нарсани зикр қилдилар.</t>
+Набий соллаллоҳу алайҳи ва салламнинг чиройли таълим бериш услублари. Чунки У зот ман қилинган нарсани зикр қилгач жоиз бўлган нарсани ҳам зикр қилдилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3078</t>
   </si>
   <si>
     <t>لا يمسكن أحدكم ذكره بيمينه وهو يبول، ولا يتمسح من الخلاء بيمينه، ولا يتنفس في الإناء</t>
   </si>
   <si>
-    <t>Бирортангиз бавл қилганда закарини ҳаргиз  ўнг қўли билан ушламасин, нажосатни ўнг қўли билан артмасин. Шунингдек, (сув ичганда) идишнинг ичига нафас чиқармасин», – дедилар</t>
+    <t>Бирортангиз бавл қилганда закарини ҳаргиз  ўнг қўли билан ушламасин, нажосатни ўнг қўли билан артмасин. Шунингдек, (сув ичганда) идишнинг ичига нафас чиқармасин», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي قَتَادَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يُمْسِكَنَّ أَحَدُكُمْ ذَكَرَهُ بِيَمِينِهِ وَهُوَ يَبُولُ، وَلَا يَتَمَسَّحْ مِنَ الْخَلَاءِ بِيَمِينِهِ، وَلَا يَتَنَفَّسْ فِي الْإِنَاءِ».</t>
   </si>
   <si>
-    <t>Абу Қатода разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бирортангиз бавл қилганда закарини ҳаргиз  ўнг қўли билан ушламасин, нажосатни ўнг қўли билан артмасин. Шунингдек, (сув ичганда) идишнинг ичига нафас чиқармасин», – дедилар.</t>
+    <t>Абу Қатода разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бирортангиз бавл қилганда закарини ҳаргиз  ўнг қўли билан ушламасин, нажосатни ўнг қўли билан артмасин. Шунингдек, (сув ичганда) идишнинг ичига нафас чиқармасин», дедилар.</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعض الآداب؛ حيث نهى أنْ يُمْسِكَ الرجل ذكره حال البول بيده اليمنى، وأن تُزال النجاسة من القُبُلِ أو الدُّبُرِ باليد اليمنى؛ لأن اليمين أعدت للمكارم، 
 كما نهى أن يتنفس الإنسان في الإناء الذي يشرب فيه.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам баъзи одобларни баёнлаб бердилар. Киши бавл қилаётганда закарини ўнг қўли билан ушлашдан, олди ёки орқасидаги нажосатни ўнг қўли билан артишдан қатардилар. Чунки ўнг қўл ҳурмат қилинган ишларни бажариш учун берилган. Шунингдек ичаётган идишига нафас чиқаришдан қайтардилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда баъзи одобларни баёнлаб бердилар. Киши бавл қилаётганда закарини ўнг қўли билан ушлашдан, олди ёки орқасидаги нажосатни ўнг қўли билан артишдан қайтардилар. Чунки ўнг қўл ҳурмат қилинган ишларни бажариш учун берилган. Шунингдек ичаётган идишига нафас чиқаришдан ҳам қайтардилар.</t>
   </si>
   <si>
     <t>بيان سَبْق الإسلام في الآداب والنظافة.
 اجتناب الأشياء القذرة، فإذا اضطر إلى مباشرتها، فليكن باليسار.
 بيان شرف اليمين وفضلها على اليسار.
 كمال الشريعة الإسلامية وشمول تعاليمها.</t>
   </si>
   <si>
     <t>Одоб ва тозаликда Ислом барчадан олдида.
-Ифлос нарсалардан сақланиш, агар тегишликаа мажбур қолса чап қўли билан тегишсин.
-[...1 lines deleted...]
-Шариати Исломиянинг камолоти ва барча таълимни ўз ичига олгани.</t>
+Ифлос ва нопок нарсалардан тийилинг, агар уларга тегишга мажбур бўлсангиз, буни чап қўл билан амалга оширинг.
+Ўнг томоннинг шарафи ва унинг чап томондан афзал экани.
+Ислом шариатининг комиллиги ва унинг барча соҳаларни қамраб олганлиги.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3079</t>
   </si>
   <si>
     <t>أما يخشى أحدكم  أو: لا يخشى أحدكم  إذا رفع رأسه قبل الإمام، أن يجعل الله رأسه رأس حمار، أو يجعل الله صورته صورة حمار</t>
   </si>
   <si>
     <t>Сизлардан бирингиз имомдан олдин бошини кўтарган вақтида Аллоҳ унинг бошини эшакнинг бошига айлантириб қўйишидан ёки кўринишини эшакнинг кўринишига айлантиришидан қўрқмайдими», – дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَمَا يَخْشَى أَحَدُكُمْ - أَوْ: لاَ يَخْشَى أَحَدُكُمْ - إِذَا رَفَعَ رَأْسَهُ قَبْلَ الإِمَامِ، أَنْ يَجْعَلَ اللَّهُ رَأْسَهُ رَأْسَ حِمَارٍ، أَوْ يَجْعَلَ اللَّهُ صُورَتَهُ صُورَةَ حِمَارٍ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сизлардан бирингиз имомдан олдин бошини кўтарган вақтида Аллоҳ унинг бошини эшакнинг бошига айлантириб қўйишидан ёки кўринишини эшакнинг кўринишига айлантиришидан қўрқмайдими», – дедилар.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على مَن يَرفَعُ رأسَه قبل إمامِهِ، بأنْ يجعلَ اللهُ رأسَه رأسَ حِمار، أو يَجعلَ صورتَه صورةَ حمار.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда имомдан олдин бошини кўтарган кишига қаттиқ тахдид бор эканини баёнладилар. У ҳам бўлса, Аллоҳ унинг бошини ёки шаклини эшакнинг бошига ёки шаклига айлантириб қўйиши мумкинлиги.</t>
   </si>
   <si>
     <t>للمأموم مع الإمام أربع حالات: ثلاث منهي عنها، وهي: المسابقة والموافقة والتأخر، والمشروع للمأموم: المتابعة للإمام.
 وجوب متابعة المأموم للإمام في الصلاة.
@@ -1067,80 +1068,80 @@
 وكذلك نهى عن الصلاة مع مدافعة الأخبثين -وهما البول والغائط--، لانشغاله بمدافعة الأذى.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам овқат ҳозир бўлгач нафси интилиб, қалби унга боғланган ҳолда намоз ўқишдан қайтардилар.
 Шунингдек икки томондаги чиқинди, яъни бавл ва ғоит қистаб турганда ҳам намоз ўқишдан қайтардилар. Чунки уларни тўсиш билан намоздан машғул бўлиб қолади.</t>
   </si>
   <si>
     <t>ينبغي للمصلي إبعاد كلِّ ما يَشْغَلُه في صلاته قبل الدخول فيها.</t>
   </si>
   <si>
     <t>Намозга киришдан олдин намоздан чалғитадиган барча нарсалардан узоқлашиш лозим.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3088</t>
   </si>
   <si>
     <t>أن رسول الله صلى الله عليه وسلم كان يرفع يديه حذو منكبيه إذا افتتح الصلاة،</t>
   </si>
   <si>
     <t>Расулуллоҳ саллаллоҳу алайҳи ва саллам намоз ўқишни бошлаётганларида қўлларини елка баробар кўтарар эдилар</t>
   </si>
   <si>
     <t>عَن ابْنِ عُمَرَ رضي الله عنهما: أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَرْفَعُ يَدَيْهِ حَذْوَ مَنْكِبَيْهِ إِذَا افْتَتَحَ الصَّلَاةَ، وَإِذَا كَبَّرَ لِلرُّكُوعِ، وَإِذَا رَفَعَ رَأْسَهُ مِنَ الرُّكُوعِ، رَفَعَهُمَا كَذَلِكَ أَيْضًا، وَقَالَ: «سَمِعَ اللَّهُ لِمَنْ حَمِدَهُ، رَبَّنَا وَلَكَ الحَمْدُ»، وَكَانَ لاَ يَفْعَلُ ذَلِكَ فِي السُّجُودِ.</t>
   </si>
   <si>
-    <t>Ибн Умар разияллоҳу анҳумодан ривоят қилинади: «Расулуллоҳ саллаллоҳу алайҳи ва саллам намоз ўқишни бошлаётганларида қўлларини елка баробар кўтарар эдилар, такбир айтиб рукуъ қилаётганларида ҳам, рукуъдан бош кўтараётганларида ҳам қўлларини елка баробар кўтарар эдилар ва «Самиъаллоҳу лиман ҳамидаҳу», «Раббано ва лакал-ҳамд», - дер эдилар. Лекин сажда қилаётганда бундай қилмас эдилар».</t>
+    <t>Ибн Умар разияллоҳу анҳумодан ривоят қилинади: «Расулуллоҳ саллаллоҳу алайҳи ва саллам намоз ўқишни бошлаётганларида қўлларини елка баробар кўтарар эдилар, такбир айтиб рукуъ қилаётганларида ҳам, рукуъдан бош кўтараётганларида ҳам қўлларини елка баробар кўтарар эдилар ва «Самиъаллоҳу лиман ҳамидаҳу», «Раббанаа ва лакалҳамд», дер эдилар. Лекин сажда қилаётганда бундай қилмас эдилар».</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم  يرفع يديه في ثلاثةِ مواضع من الصلاة إزاء أو مقابل المنكب الذي هو: مجمع عظم الكتف والعضد. 
 الموضع الأول: إذا افتتح الصلاة عند تكبيرة الإحرام. 
 الثاني: إذا كبّر للركوع. 
 الثالث: إذا رفع رأسه من الركوع وقال: سمع الله لمن حمده ربنا ولك الحمد.
 وكان لا يرفع يديه عند ابتداء السجود، ولا عند الرفع منه.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам намознинг уч ўрнида икки қўлларини елка бараварида кўтарар эдилар.
 Биринчи: намозга кириш учун такбиротул эҳром пайтида.
-Иккинчи: рукуга такбир айтсалар.
-Учинчи: бошларини рукудан кўтариб «Самиъаллоҳу лиман ҳамидаҳу», «Раббано ва лакал-ҳамд» деганларида
+Иккинчи: рукуъга такбир айтганларида.
+Учинчи: бошларини рукуъдан кўтариб «Самиъаллоҳу лиман ҳамидаҳу», «Раббанаа ва лакалҳамд» деганларида.
 Саждага кетаётганда ҳам саждадан тураётганда ҳам қўлларини кўтармас эдилар.</t>
   </si>
   <si>
     <t>من حِكَم رفع اليدين في الصلاة أنها زينة للصلاة وتعظيم لله سبحانه.
 ثبت عنه صلى الله عليه وسلم رفع يديه في موضع رابع كما في رواية أبي حميد الساعدي عند أبي داود وغيره، وهو عند القيام من التشهد الأول في الصلاة الثلاثية والرباعية.
 ثبت عنه صلى الله عليه وسلم أيضًا أنه يرفع يديه حذو أذنيه دون لمس كما في رواية مالك بن الحويرث في الصحيحين: «أن رسول الله صلى الله عليه وسلم كان إذا كبر رفع يديه حتى يحاذي بهما أذنيه».
 الجمع بين التسميع والتحميد خاص بالإمام والمنفرد، أما المأموم فيقول: ربنا ولك الحمد.
 قول: "رَبَّنَا وَلَكَ الحَمْدُ" بعد الركوع صح عن النبي صلى الله عليه وسلم فيه أربع صيغ، وهذه واحدة منها، والأفضل أن يتتبع المرء هذه الصيغ ويأتي بهذا مرة، وهذه مرة.</t>
   </si>
   <si>
-    <t>Намозда икки қўлни кўтариш ҳикматларидан: намознинг зийнати ва Аллоҳни улуғлаш.
-[...4 lines deleted...]
-Рукудан кейин «Раббано ва лакал-ҳамд» дейишнинг Расулуллоҳ соллаллоҳу алайҳи ва салламдан тўрт сийғаси собит бўлган. Бу ўшалардан бири, ўша зикрларни дамаки-дамаки қилиб айтиб юргани энг афзал ҳолатдир.</t>
+    <t>Намозда икки қўлни кўтариш ҳикматларидан: намоз учун зийнат ва Аллоҳ таолони улуғлаш.
+Абу Довуд ривоятида Абу Ҳумайд Саъидий разияллоҳу анҳудан ривоят қилинган ҳадисда, Набий соллаллоҳу алайҳи ва саллам уч ва тўрт ракатлик намозларда биринчи ташаҳҳуддан тураётганда ҳам қўлларини кўтарганлари собит бўлган.
+Бухорий ва Муслим Молик ибн Ҳувайрис разияллоҳу анҳудан ривоят қилган ҳадисида Расулуллоҳ соллаллоҳу алайҳи ва саллам қўлларини қулоқлари баробарида кўтарганлари, лекин қулоққа қўлларини теккизмаганликлари ривоят қилинган.
+ Ҳадис: «Расулуллоҳ соллаллоҳу алайҳи ва саллам агар такбир айтсалар қўлларини қулоқлари баравар кўтарар эдилар».
+«Самиъаллоҳу лиман ҳамидаҳ», «Раббанаа ва лакалҳамд» деб айтиш имом ва ёлғиз ўқиётган одамга тегишли, лекин имомга эргашувчи: «Раббанаа ва лакалҳамд», дейди холос.
+Рукуъдан кейин «Раббанаа ва лакалҳамд» дейишнинг Расулуллоҳ соллаллоҳу алайҳи ва салламдан тўрт сийғаси собит бўлган. Бу ўшалардан бири, ўша зикрларни дамаки-дамаки қилиб айтиб юргани энг афзал ҳолатдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3095</t>
   </si>
   <si>
     <t>علمني رسول الله صلى الله عليه وسلم، وكفي بين كفيه، التشهد، كما يعلمني السورة من القرآن</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам менга ташаҳҳудни кафтларим кафтлари орасида турганда худди Қуръонни таълим бергандек ўргатдилар</t>
   </si>
   <si>
     <t>عَنِ ابْنَ مَسْعُودٍ رضي الله عنه قَالَ: عَلَّمَنِي رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَفِّي بَيْنَ كَفَّيْهِ، التَّشَهُّدَ، كَمَا يُعَلِّمُنِي السُّورَةَ مِنَ القُرْآنِ: «التَّحِيَّاتُ لِلَّهِ، وَالصَّلَوَاتُ وَالطَّيِّبَاتُ، السَّلاَمُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللَّهِ وَبَرَكَاتُهُ، السَّلاَمُ عَلَيْنَا وَعَلَى عِبَادِ اللَّهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ».
 وفي لفظ لهما: «إِنَّ اللهَ هُوَ السَّلَامُ، فَإِذَا قَعَدَ أَحَدُكُمْ فِي الصَّلَاةِ فَلْيَقُلْ: التَّحِيَّاتُ لِلَّهِ وَالصَّلَوَاتُ وَالطَّيِّبَاتُ السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، فَإِذَا قَالَهَا أَصَابَتْ كُلَّ عَبْدٍ لِلَّهِ صَالِحٍ فِي السَّمَاءِ وَالْأَرْضِ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، ثُمَّ يَتَخَيَّرُ مِنَ الْمَسْأَلَةِ مَا شَاءَ».</t>
   </si>
   <si>
     <t>Ибн Масъуд разияллоҳу анҳудан: Расулуллоҳ соллаллоҳу алайҳи ва саллам менга ташаҳҳудни кафтларим кафтлари орасида турганда худди Қуръонни таълим бергандек ўргатдилар: «Ат-таҳиййаату лиллааҳи вас-солаваату ват-тоййибаату, ас-салааму алайка аййуҳан-набиййу ва роҳматуллоҳи ва баракаатуҳу, ас-салааму алайна ва алаа ибаадиллааҳис-солиҳийн. Ашҳаду аллаа илааҳа иллалоҳу ва ашҳаду анна Муҳаммадан абдуҳу ва Расулуҳу». Бошқа бир лафзда: «Аллоҳ Салом Зотдир, агар бирингиз намозда ўтирса,  «Ат-таҳиййаату лиллааҳи вас-солаваату ват-тоййибаату, ас-салааму алайка аййуҳан-набиййу ва роҳматуллоҳи ва баракаатуҳу, ас-салааму алайна ва алаа ибаадиллааҳис-солиҳийн», – деб айтсин! Шундай деса, осмонлару ердаги барча солиҳ бандага саломи етади. «Ашҳаду аллаа илааҳа иллалоҳу ва ашҳаду анна Муҳаммадан абдуҳу ва Расулуҳу», – деб айтгач хоҳлаган нарсасини сўрасин», – дедилар. (Маъноси: Саломлар (ёки қавлий ибодатлар), намозлар (ёки баданий ибодатлар) ва (ҳамду санода ишлатиладиган) тоййиба-покиза сўзлар-амаллар Аллоҳ учундир. Эй Набий! Сизга Аллоҳнинг саломи, раҳмати ва баракотлари бўлсин. Бизга ҳамда Аллоҳнинг солиҳ бандаларига салом бўлсин. Гувоҳлик бераманки, Аллоҳдан ўзга (ҳақ) маъбуд йўқ ва Муҳаммад Унинг қули ҳамда расулидир.</t>
   </si>
   <si>
     <t>عَلَّمَ النبيُّ صلى الله عليه وسلم ابنَ مسعود رضي الله عنه التشهدَ الذي يقال في الصلاة، وقد جَعل يدَه في يديه، لِيَصْرِفَ انتباهَ ابنِ مسعود إليه. كما يُعَلِّمُه السورة من القرآن مما يدل على اعتناء النبي صلى الله عليه وسلم بهذا التشهد لفظًا ومعنى. 
 فقال: 
 "التَّحِيَّات لله":
  وهي كل قول أو فعل دَالٍّ على التعظيم، كلُّها مُسْتَحَقَّة لله عز وجل. 
 "الصَّلَوَاتُ": 
 وهي الصلاة المعروفة فرضُها ونفلُها لله تعالى. 
 "الطَّيِّبَاتُ": 
@@ -1202,183 +1203,183 @@
 Тўртинчи: охир замонда чиқувчи Масиҳ Ад-Дажжол фитнасидан. Аллоҳ у билан бандаларини синайди. Дажжолнинг фитнасини улкан бўлганлиги боис хос зикр қилдилар.</t>
   </si>
   <si>
     <t>هذه الاستعاذة من مهمات الأدعية وجوامعها، لاشتمالها على الاستعاذة من شرور الدنيا والآخرة.
 ثبوت عذاب القبر وأنه حق.
 خطورة الفتن وأهمية الاستعانة بالله والدعاء للنجاة منها.
 إثبات خروج الدَّجَّال وعظم فتنته.
 استحباب هذا الدعاء عقب التشهد الأخير.
 استحباب الدعاء بعد العمل الصالح.</t>
   </si>
   <si>
     <t>Бу паноҳ сўраш дуоси дунё ва охират ёмонликларидан паноҳ сўрашни ўз ичига жамлагани учун энг муҳим ва жомеъ дуолардандир.
 Қабр азоби собит ва хақ.
 Фитналарнинг хатари ҳамда Аллоҳдан ёрдам ва нажот сўрашнинг муҳимлиги.
 Дажжол чиқиши ва унинг фитнаси ёмон эканининг исботи.
 Охирги ташаҳҳуддан сўнг ушбу дуони айтиш мустаҳаб.
 Солих амалдан сўнг дуо қилиш мустаҳаб.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3103</t>
   </si>
   <si>
     <t>اللهم باعد بيني وبين خطاياي كما باعدت بين المشرق والمغرب</t>
   </si>
   <si>
-    <t>Аллоҳумма баъид байнии ва байна хотойаайаа камаа баъадта байналмашриқивалмағриб</t>
+    <t>Аллоҳумма баъид байний ва байна хотойаайаа камаа баъадта байналмашриқи валмағриб</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، إِذَا كَبَّرَ فِي الصَّلَاةِ، سَكَتَ هُنَيَّةً قَبْلَ أَنْ يَقْرَأَ، فَقُلْتُ: يَا رَسُولَ اللهِ بِأَبِي أَنْتَ وَأُمِّي أَرَأَيْتَ سُكُوتَكَ بَيْنَ التَّكْبِيرِ وَالْقِرَاءَةِ، مَا تَقُولُ؟ قَالَ «أَقُولُ: اللهُمَّ بَاعِدْ بَيْنِي وَبَيْنَ خَطَايَايَ كَمَا بَاعَدْتَ بَيْنَ الْمَشْرِقِ وَالْمَغْرِبِ، اللهُمَّ نَقِّنِي مِنْ خَطَايَايَ كَمَا يُنَقَّى الثَّوْبُ الْأَبْيَضُ مِنَ الدَّنَسِ، اللهُمَّ اغْسِلْنِي مِنْ خَطَايَايَ بِالثَّلْجِ وَالْمَاءِ وَالْبَرَدِ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллуоҳ соллаллоҳу алайҳи ва саллам намозда (таҳрима) такбир айтганларида қироат қилишдан олдин бироз жим турардилар. Шунда мен: «Эй Аллохнинг Расули, ота-онам фидойингиз бўлсин, айтинг-чи, такбир билан қироат ўртасида жим турганингизда нима дейсиз?» дедим. У зот шундай дедилар: «Аллоҳумма баъид байнии ва байна хотойаайаа камаа баъадта байналмашриқивалмағриб Аллоҳумма баъид байнии ва байна хотойаайаа камаа юнаққоссавбул абяд минадданас, Аллоҳуммағсилни мин хотойаайаа биссалжи валмаъи валбарод». 
-Маъноси: Эй Аллоҳим, мен билан хатоларим орасини мағриб билан машриқ ўртасини узоқ қилганинг каби йироқ эт. Эй Аллоҳ! Оппоқ либос кирликдан тозалангани каби мени ҳам хатоларимдан тоза эт. Эй Аллоҳ! Мени хатоларимдан қор билан, сув билан ва дўл билан юв-покла!</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллуоҳ соллаллоҳу алайҳи ва саллам намозда такбиратул таҳрима айтганларида қироат қилишдан олдин бироз жим турардилар. Шунда мен: «Эй Аллохнинг Расули, ота-онам сизга фидо бўлсин! Айтинг-чи такбир билан қироат ўртасида жим турганингизда нима дейсиз?» дедим. У зот шундай дедилар: «Аллоҳумма баъид байний ва байна хотойаайаа камаа баъадта байналмашриқи валмағриб Аллоҳумма баъид байний ва байна хотойаайаа камаа юнаққос-савбул абяд минадданас, Аллоҳуммағсилний мин хотойаайаа биссалжи валмааъи валбарод». 
+Маъноси: Эй Аллоҳ! Мен билан хатоларим орасини мағриб билан машриқ ўртасини узоқ қилганинг каби йироқ эт. Эй Аллоҳ! Оппоқ либос кирликдан тозалангани каби мени ҳам хатоларимдан тоза эт. Эй Аллоҳ! Мени хатоларимдан қор билан, сув билан ва дўл билан юв-покла!</t>
   </si>
   <si>
     <t>كَانَ النبيُّ صلى الله عليه وسلم إذا كبَّر للصلاة  يسكت سكتة لطيفة قبل أن يقرأ الفاتحة، يستفتح فيها صلاته ببعض الأدعية، ومما ورد من هذه الأدعية قوله: 
 «اللهم باعد بيني وبين خطاياي كما باعدت بين المشرق والمغرب، اللهم نقني من خطاياي، كما ينقى الثوب الأبيض من الدنس، اللهم اغسلني من خطاياي بالثلج والماء والبرد»، 
 فهو يدعو الله عز وجل أن يباعد بينه وبين الخطايا بأن لا يقع فيها، إبعادًا لا يحصل معه لقاء، كما لا لقاء بين المشرق والمغرب أبدًا، وإن وقع فيها أن ينقيه منها ويزيلها كما يزال الوسخ من الثوب الأبيض، وأن يغسله من خطاياه ويبرد لهيبها وحرها، بهذه المطهرات الباردة؛ الماء، والثلج، والبرد.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам намозга такбир айтгач Фотиҳани ўқишдан олдин озгина сукут сақлар эдилар. Баъзи дуолар билан намозларини бошлар эдилар. Ворид бўлган дуолардан: «Аллоҳумма баъид байнии ва байна хотойаайаа камаа баъадта байналмашриқивалмағриб* Аллоҳумма баъид байнии ва байна хотойаайаа камаа юнаққоссавбул абяд минадданас, Аллоҳуммағсилни мин хотойаайаа биссалжи валмаъи валбарод». У зот Аллоҳ таолодан машриқ ва мағриб учрашмагани каби хатоларга йўлиқмаслик учун улар ва хатолар ўртасини ўшанчалик узоқлаштиришини, агар улардан хато содир бўлса, оқ кийимдан кир ўчирилгандай ўчиришини ваювишини ҳамда унинг алангасини ва иссиғини ях, қор ва сув каби тозаловчи нарсалар билан тозалашини сўраб дуо қилар эдилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам намозга такбир айтгач Фотиҳани ўқишдан олдин озгина сукут сақлар ва баъзи дуолар билан намозларини бошлар эдилар. Ворид бўлган дуолардан: «Аллоҳумма баъид байний ва байна хотойаайаа камаа баъадта байналмашриқи валмағриб Аллоҳумма баъид байний ва байна хотойаайаа камаа юнаққос-савбул абяд минадданас, Аллоҳуммағсилний мин хотойаайаа биссалжи валмааъи валбарод». У зот Аллоҳ таолодан машриқ ва мағриб учрашмагани каби хатоларга йўлиқмаслик учун улар ва хатолар ўртасини ўшанчалик узоқлаштиришини, агар улардан хато содир бўлса, оқ кийимдан кир ўчирилгандай ўчиришини, ювишини ҳамда унинг алангасини ва иссиғини ях, қор ва сув каби тозаловчи нарсалар билан тозалашини сўраб дуо қилар эдилар.</t>
   </si>
   <si>
     <t>الإسرار بدعاء الاستفتاح  ولو كانت الصلاة جهرية.
 حرص الصحابة رضي الله عنهم على معرفة أحوال الرسول صلى الله عليه وسلم في حركاته وسكناته.
 وردت صيغ أخرى لدعاء الاستفتاح، والأفضل أن يتتبع المرء الاستفتاحات الواردة والثابتة عنه صلى الله عليه وسلم، فيأتي بهذا مرة، وهذا مرة.</t>
   </si>
   <si>
     <t>Жаҳрий намоз бўлса ҳам истифтоҳ дуосини ичида ўқиш.
-Расулуллоҳ соллаллоҳу алайҳи ва салламнинг барча  аҳволларини билишга бўлган саҳобаларнинг ҳирси.
-Истифтоҳ дуосининг бир нечта сийғалари ворид бўлган, киши Расулуллоҳ соллаллоҳу алайҳи ва салламдан ворид бўлган бу зикрларни дамаки-дамаки қилиб ўқигани афзал.</t>
+Расулуллоҳ соллаллоҳу алайҳи ва салламнинг барча  аҳволларини билишга бўлган саҳобаларнинг ҳарислиги.
+Истифтоҳ дуосининг бир нечта сийғалари ворид бўлган. Киши Расулуллоҳ соллаллоҳу алайҳи ва салламдан ворид бўлган бу зикрларни дамаки-дамаки қилиб ўқигани афзал.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3104</t>
   </si>
   <si>
     <t>إذا قلت لصاحبك: أنصت، يوم الجمعة، والإمام يخطب، فقد لغوت</t>
   </si>
   <si>
     <t>Жума куни имом хутба қилаётган пайтда ёнингдаги кишига "жим ўтир" десанг ҳам беҳуда сўз сўзлаган бўласан!», дедилар</t>
   </si>
   <si>
     <t>عن أبِي هُرَيرةَ رضي الله عنه أنَّ رسول الله صلى الله عليه وسلمَ قال: «إذا قُلْتَ لِصَاحِبِكَ: أَنْصِتْ، يومَ الجمعةِ، والْإِمامُ يَخْطُبُ، فَقَدْ لَغَوْتَ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Жума куни имом хутба қилаётган пайтда ёнингдаги кишига "жим ўтир" десанг ҳам беҳуда сўз сўзлаган бўласан!», дедилар.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مِن الآداب الواجبة لِمَن حَضَرَ خطبةَ الجمعة: الإنصاتَ للخطيب؛ ليتدبَّر المواعظ، وأنَّ مَن تَكَلَّمَ -ولو بأقلِّ شيء- والإمام يخطب، فقال لغيره: "اسكت" و"استمع"، فقد فاته فَضْلُ صلاةِ الجمعة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда жума хутбасига келганда амал қилиш лозим бўлган одоблардан бири хотиб нима деганини тафаккур қилиш учун сукут сақлаб қулоқ солиш вожиб эканини баёнладилар. Ҳатто ким «жим» ёки «эшит» деган энг оз сўзни айтса ҳам жуманинг фазилатидан қуруқ қолади.</t>
   </si>
   <si>
     <t>تحريم الكلام حال سماع الخطبة، ولو بالنهي عن المنكر أو ردِّ السلام وتشميت العاطس.
 يُستثنى مِن هذا مَن يخاطِبُ الإمامَ أو يُخاطِبُهُ الإمامُ.
 جواز الكلام بين الخطبتين عند الحاجة.
 إذا ذُكِرَ النبيُّ صلى الله عليه وسلم والإمامُ يَخطب فإنك تُصلي عليه وتُسلِّم سِرًّا، وكذلك التأمين على الدعاء.</t>
   </si>
   <si>
     <t>Хутба вақтида сўзлашнинг ҳаромлиги. Ҳаттоки мункардан қайтариш, саломга алик олиш ёки акси урганга жавоб бериш ҳам ҳаром.
 Аммо, имомга ҳитоб қилиш ёки имомнинг бировга хитоб қилиб гапириши бундан мустасно.
 Ҳожат бўлса, икки хутба орасида гапириш жоиз.
 Имом хутба вақтида Набий соллаллоҳу алайҳи ва салламни зикр қилса У зотга саловат ва саломни ва ҳудди шундай дуога "омин"ни ҳам ичимизда айтамиз.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3107</t>
   </si>
   <si>
     <t>ألا أحدثكم حديثا عن الدجال، ما حدث به نبي قومه؟ إنه أعور، وإنه يجيء معه بمثال الجنة والنار،</t>
   </si>
   <si>
-    <t>Дажжол ҳақида бирор пайғамбар ўз қавмига айтмаган хабарни айтайми?. Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади</t>
+    <t>Дажжол ҳақида бирор Пайғамбаримиз ўз қавмига айтмаган хабарни айтайми? Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَلاَ أُحَدِّثُكُمْ حَدِيثًا عَنِ الدَّجَّالِ، مَا حَدَّثَ بِهِ نَبِيٌّ قَوْمَهُ؟ إِنَّهُ أَعْوَرُ، وَإِنَّهُ يَجِيءُ مَعَهُ بِمِثَالِ الجَنَّةِ وَالنَّارِ، فَالَّتِي يَقُولُ إِنَّهَا الجَنَّةُ هِيَ النَّارُ، وَإِنِّي أُنْذِرُكُمْ كَمَا أَنْذَرَ بِهِ نُوحٌ قَوْمَهُ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Дажжол ҳақида бирор пайғамбар ўз қавмига айтмаган хабарни айтайми?. Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади. Бу жаннат деяётган нарсаси дўзах, Нуҳ ўз қавмини огоҳлантиргани каби мен ҳам сизларни огоҳлантираман», – дедилар.</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Дажжол ҳақида бирор Пайғамбаримиз ўз қавмига айтмаган хабарни айтайми? Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади. Бу жаннат деяётган нарсаси дўзах, Нуҳ ўз қавмини огоҳлантиргани каби мен ҳам сизларни огоҳлантираман», дедилар.</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أصحابه عن الدجال وصفاته وعلاماته بما لم يحدِّث به نبي قبله، فمن ذلك:
  أنه أعور العين.
 وأن الله تعالى جعل معه مثل الجنة والنار، بحسب رؤيا العين.
  لكن جنته نار، وناره جنة، من أطاعه أدخله هذه الجنة فيما يرى الناس، ولكنها نار محرقة، ومن عصاه أدخله النار فيما يراه الناس، ولكنها جنة طيبة، 
 ثم حذرنا النبي صلى الله عليه وسلم من فتنته كما حذّر به نوح قومه.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бирорта пайғамбар ўз қавмига айтмаган дажжолнинг сифат ва аломатлари ҳақида хабар бердилар. 
 Улардан:
 Бир кўзи ғилай.
-Аллоҳ таоло у билан жаннат ва дўзах каби нарса қилиб қўйди. Инсонларни кўзига шундай кўринади.
-Лекин унинг жаннати дўзах ва дўзахи жаннат. Ким унга итоат қилса одамларга жаннатдай кўринадиган жаннатига киргизади, аслида эса у дўзахдир. Ким унга осийлик қилса, одамларга дўзахдай кўринадиган, аслида эса, пок жаннатга киргизади. Сўнгра Нуҳ алайҳиссалом ўз қавмини қайтаргани каби Набий соллаллоҳу алайҳи ва саллам ҳам бизни қайтардилар.</t>
+Аллоҳ таоло (инсон) кўзига кўриниши жиҳатидан у билан бирга худди жаннат ва дўзах каби нарсаларни қилиб қўйди.
+Лекин унинг жаннати дўзах ва дўзахи жаннат. Ким унга итоат қилса одамларга жаннатдай кўринадиган, аслида эса дўзах бўлган жойга киргизади. Ким унга осийлик қилса, одамларга дўзахдай кўринадиган, аслида эса, пок жаннатга киргизади. Сўнгра Нуҳ алайҳиссалом ўз қавмини қайтаргани каби Набий соллаллоҳу алайҳи ва саллам ҳам бизни қайтардилар.</t>
   </si>
   <si>
     <t>عظم فتنة الدجال.
 النجاة من فتنة الدجال تكون بصدق الإيمان واللجوء إلى الله تعالى والاستعاذة بالله منه في التشهد الأخير، وحفظ عشر آيات من أول سورة الكهف.
 شدة حرص النبي صلى الله عليه وسلم على أمته، حيث بين للمسلمين من صفات الدجال ما لم يبينه نبي قبله.</t>
   </si>
   <si>
     <t>Дажжол фитнасининг хавфи.
-Инсон дажжол фитнасидан содиқ иймон, Аллоҳга илтижо қилиш, охирги ташаҳҳудда Аллоҳдан паноҳ сўраш ва Каҳф сурасининг аввалги ўн оятини ёдлаш билан бўлади.
-Набий соллаллоҳу алайҳи ва салламнинг умматларига бўлган ғамхўрликлари, чунки Дажжолнинг бошқа пайғамбарлар сифатламан сифатларини баёнлаб бердилар.</t>
+Инсон дажжол фитнасидан содиқ иймон, Аллоҳга илтижо қилиш, охирги ташаҳҳудда Аллоҳдан паноҳ сўраш ва Каҳф сурасининг аввалги ўн оятини ёдлаш билан қутулади.
+Набий соллаллоҳу алайҳи ва салламнинг умматларига бўлган ғамхўрликлари, чунки Дажжолнинг бошқа пайғамбарлар сифатламаган сифатларини баёнлаб бердилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3110</t>
   </si>
   <si>
     <t>إنما مثل الجليس الصالح والجليس السوء كحامل المسك ونافخ الكير،</t>
   </si>
   <si>
     <t>Солиҳ улфат ва ёмон улфатнинг мисоли ҳомили миск ва босқончига ўхшайди</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّمَا مَثَلُ الْجَلِيسِ الصَّالِحِ وَالْجَلِيسِ السَّوْءِ كَحَامِلِ الْمِسْكِ وَنَافِخِ الْكِيرِ، فَحَامِلُ الْمِسْكِ: إِمَّا أَنْ يُحْذِيَكَ، وَإِمَّا أَنْ تَبْتَاعَ مِنْهُ، وَإِمَّا أَنْ تَجِدَ مِنْهُ رِيحًا طَيِّبَةً، وَنَافِخُ الْكِيرِ: إِمَّا أَنْ يُحْرِقَ ثِيَابَكَ، وَإِمَّا أَنْ تَجِدَ رِيحًا خَبِيثَةً».</t>
   </si>
   <si>
     <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Солиҳ улфат ва ёмон улфатнинг мисоли ҳомили миск ва босқончига ўхшайди. Ҳомили миск ё сенга беради, ё сен ундан сотиб оласан, ёхуд ундан хушбўй ҳидни топасан. Босқончи бўлса, ё кийимингни куйдиради, ё сен ундан қўланса ҳидни топасан», дедилар».</t>
   </si>
   <si>
     <t>ضَرَبَ صلى الله عليه وسلم المَثل لنوعين من الناس:
 النوع الأول: الجليس والصديق الصالح الذي يدل على الله وما فيه رضاه، ويعين على الطاعة، 
 فمثله كبائع المسك إما أن يعطيك، وإما أن تشتري منه، وإما أن تجد وتشم منه ريحا طيبة. 
 والنوع الثاني: جليس وصديق السوء؛ الذي يصدُّ عن سبيل الله، ويعين على فعل المعاصي، وترى منه الفعل القبيح، ويطالك الذم لمصاحبة ومجالسة مثله، 
 فمثله كالحداد الذي ينفخ ناره؛ إما أن يحرق ثيابك من شرره المتطاير، أو تجد من قربه ريحًا خبيثة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам икки хил инсонга мисол олиб келдилар:
-Биринчи тур: Аллоҳга далолат қилувчи, унинг розилигига етакловчи ва тоат ибодатга ёрдам берувчи солиҳ улфат ва дўст. Унинг мисоли, миск сотувчисига ўхшайди. Сенга миск ҳадия қилади ёки унлан сотиб оласан, ҳеч бўлмаганда унлан яхши ҳид ҳидлайсан.
-Иккинчи тури: Аллоҳ йўлидан тшсувчи, маъсият ишларни бадаришга ёрдам берувчи, қабиҳ ишларни бажарадиган ва ўзи кабилар билан улфат бўлишга чорлайдиган ёмон улфат ва дўст. Унинг мисоли, ёндирувчи учқунлари билан кийимингни куйдирадиган ёки унга яқинлашсанг сассиқ ҳид келиб турадиган темирчига ўхшайди.</t>
+Биринчи тоифа: Аллоҳга ва Унинг ризолигига бошлайдиган ҳамда тоат-ибодатда кўмакчи бўладиган солиҳ ҳамсуҳбат ва вафодор дўстдир. Унинг мисоли, миск сотувчисига ўхшайди. Сенга миск ҳадия қилади ёки ундан сотиб оласан, ҳеч бўлмаганда ундан яхши ҳид топасан.
+Иккинчи тоифа: Аллоҳнинг йўлидан тўсувчи, гуноҳ ва маъсиятларга кўмаклашувчи ёмон ҳамсуҳбат ва бадфеъл дўстдир. Сен ундан фақат хунук ишларни кўрасан ва бундай кимса билан ҳамдам бўлганинг сабабли сенга ҳам маломат тошлари отилади. Унинг мисоли, ёндирувчи учқунлари билан кийимингни куйдирадиган ёки унга яқинлашсанг сассиқ ҳид келиб турадиган темирчига ўхшайди.</t>
   </si>
   <si>
     <t>جواز ضرب الأمثال لتقريب المعنى للسامع.
 الحث والترغيب على مجالسة أهل الطاعة والصلاح، ومجانبة أهل الفساد وأصحاب الخُلق السيئ.</t>
   </si>
   <si>
-    <t>Эшитувчига маънони яқинлаштириш учун зарб мисол айтиш жоиз.
-Солиҳлар ва тоат-ибодатдагилар билан ўтиришга тарғиб ҳамда фасод ва ёмон хулқ эгаларидан узоқ туриш.</t>
+    <t>Эшитувчига маънони яқинлаштириш учун зарби мисол айтиш жоиз.
+Бу ҳадис тоат-ибодат ва солиҳ амал эгалари билан ҳамсуҳбат бўлишга тарғиб ҳамда бузғунчи ва ёмон хулқли кимсалардан йироқ бўлишга ундайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3127</t>
   </si>
   <si>
     <t>الساعي على الأرملة والمسكين، كالمجاهد في سبيل الله، أو القائم الليل الصائم النهار</t>
   </si>
   <si>
     <t>Бева аёл ва мискин инсоннинг ҳожатини чиқаришлик учун саъйи ҳаракат қилган киши, ҳудди Аллоҳнинг йўлида жанг қилган мужоҳид ёки тунлари қоим, кундузлари рўзадор инсон кабидир</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «السَّاعِي عَلَى الأَرْمَلَةِ وَالمِسْكِينِ، كَالْمُجَاهِدِ فِي سَبِيلِ اللَّهِ، أَوِ القَائِمِ اللَّيْلَ الصَّائِمِ النَّهَارَ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам шундай дедилар: «Бева аёл ва мискин инсоннинг ҳожатини чиқаришлик учун саъйи ҳаракат қилган киши, ҳудди Аллоҳнинг йўлида жанг қилган мужоҳид ёки тунлари қоим, кундузлари рўзадор инсон кабидир».</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الذي يقوم بمصالِحِ المرأةِ التي مات عنها زوجُها وليس لها أحدٌ يقوم بشؤونِها، والمسكينِ المُحتاج، ويُنفِقُ عليهم محتسبًا الأجرَ عند الله تعالى، فهو في الأجر كالمجاهد في سبيل الله، أو كالقائم في صلاة التهجد الذي لا يَتعب، الصائم الذي لا يفطر.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда эри вафот этган, ишларини қиладиган ҳеч кими йўқ, мискин, муҳтож аёлнинг ишларини бажариб, Аллоҳдан савоб умид қилган ҳолда инфоқ қилган кишининг савоби Аллоҳ йўлида жиҳод қилаётган ёки тунлари қоим кундузлари рўзадор бўлган инсоннинг ажри савобичалик бўлишини хабар бердилар.</t>
   </si>
   <si>
     <t>الحثُّ على التعاون والتكافل وسَدّ حاجات الضعفاء.
 العبادة تشمل كلَّ عمل صالح، ومن العبادة السعي على الأرملة والمسكين.
@@ -1386,65 +1387,68 @@
   </si>
   <si>
     <t>Ҳамжиҳатлик, бир-бирига ёрдам бериш ва заифлар ҳожатини чиқаришга ундамоқ.
 Ибодат барча солиҳ амалларни ўз ичига олади. Мискин ва беванинг ҳожатини чиқариш учун ҳаракат қилиш ҳам ибодатдир.
 Ибн Ҳубайро: «Бундан (ҳадисдан) мурод: Аллоҳ таоло бу ишларни қилган бандага рўзадор, тунларни намоз билан ўтовчи ва мужоҳиднинг савобини жамлаб савоб беради. Чунки, у бевага эри ўрнида ёрдам берди ҳамда ўз ҳожатларини ўтай олмайдиган мискиннинг ҳам ҳожатини ўтади. Шу билан бирга қувват ва бардоши билан инфоқ қилди. Унинг манфаати рўза, намоз ва жиҳодга тенг бўлди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3135</t>
   </si>
   <si>
     <t>بادروا بالأعمال فتنا كقطع الليل المظلم،</t>
   </si>
   <si>
     <t>Зулматли кечанинг бўлаги каби фитна келишидан олдин амалларга шошилинглар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «بَادِرُوا بِالْأَعْمَالِ فِتَنًا كَقِطَعِ اللَّيْلِ الْمُظْلِمِ، يُصْبِحُ الرَّجُلُ مُؤْمِنًا وَيُمْسِي كَافِرًا، أَوْ يُمْسِي مُؤْمِنًا وَيُصْبِحُ كَافِرًا، يَبِيعُ دِينَهُ بِعَرَضٍ مِنَ الدُّنْيَا».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Зулматли кечанинг бўлаги каби фитна келишидан олдин амалларга шошилинглар. (Ўшанда) киши тонгда мўмин бўлиб, тунда кофир бўлиб қолади ва тунда мўмин бўлиб, тонгда кофир бўлиб қолади ҳамда дунёнинг арзимаган матосига динини сотади», дедилар».</t>
   </si>
   <si>
     <t>يَحُثُّ النبيُّ صلى الله عليه وسلم المؤمنَ بالمسارعة والإكثار من الأعمال الصالحة قبل تعذُّرِها والاشتغال عنها بمجيء الفتن والشبهات التي تمنع منها، وتصد عنها، وهي مظلمة كقطع الليل، يختلط فيها الحق بالباطل، فيصعب على الناس التمييز بينهما، ومن شدتها يتخبط الإنسان حتى إنه يصبح مؤمنًا ويمسي كافرًا، ويمسي مؤمنًا ويصبح كافرًا، يترك دينه بمتاع من الدنيا زائل.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам мўминни фитна ва шубҳалар келиб машғул бўлиб қолишидан, тун каби қоронғи бўлиб ҳақ билан ботил қоришиб ажратиш одамларга оғир келиб қолишидан, олдин солиҳ амалларга шошилишга ундамоқдалар. Унинг оғирлигидан инсон пайпаслаб йўлини юқотиб мўмин ҳолида тонг отиб кеч кирганда кофир ёки кеч кирганда мўмин бўлиб тонг отганда кофир бўлиб қолади. Динини ўткинчи дунё матосина сотади.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам мўминни фитна ва шубҳалар келиб машғул бўлиб қолишидан, тун каби қоронғи бўлиб ҳақ билан ботил қоришиб ажратиш одамларга оғир келиб қолишидан олдин солиҳ амалларга шошилишга ундамоқдалар. Фитнанинг оғирлигидан инсон пайпаслаб йўлини юқотиб мўмин ҳолида тонг отиб кеч кирганда кофир ёки кеч кирганда мўмин бўлиб тонг отганда кофир бўлиб қолади. Динини ўткинчи дунё матосига сотиб қўяди.</t>
   </si>
   <si>
     <t>وجوب التمسُّك بالدين، والمبادرة إلى العمل الصالح قبل أن تَحوْل الموانع دونه.
 الإشارة إلى تتابع الفتن المضلة آخر الزمان، وأنه كلما ذهبت فتنة أعقبتها فتنة أخرى.
 إذا ضَعُف دين الإنسان وتنازل عنه مقابل الأمور الدنيوية من مال أو غيره كان ذلك سببًا في انحرافه وتركه للدين وانسياقه مع الفتن.
 في الحديث دليل على أن الأعمال الصالحة سبب للنجاة من الفتن.
 الفتن قسمان: فتن شبهات وعلاجها العلم، وفتن شهوات وعلاجها الإيمان والصبر.
 في الحديث إشارة إلى أن مَن قلَّ عمله كانت الفتنة إليه أسرع، وأن من كثر عمله ينبغي ألّا يغتر بما عنده بل يستزيد.</t>
   </si>
   <si>
-    <t>Динни маҳкам тутиш манъ этувчи нарсалар ман қилиб қўйишидан олдин солиҳ амалларга шошилиш.
+    <t>Динни маҳкам тутишнинг вожиблиги. Турли тўсиқлар ғолиб келиб, йўлни тўсиб қўймасидан аввал солиҳ амалларга шошилишга ундаш.
 Охири замонда фитналар орқама орқа келишига ишора, ҳар бир фитна тугаши билан ундан кейингиси эргашиб келади.
-Инсон дини заифлашиши, дунёвий нарсалар  учун динидан воз кечишга ва оғиб кетишига сабаб бўлади.
-Бу ҳадис солиҳ амаллар фитнадан нажот топишга сабаб эканига далил.</t>
+Агар инсоннинг дини заифлашса ва у дунё матоҳлари — мол-дунё ёки бошқа нарсалар эвазига ўз эътиқодидан воз кечса, бу ҳолат унинг тўғри йўлдан оғишига, динни тарк этишига ва фитналар оқимига ғарқ бўлишига сабаб бўлади.
+Бу ҳадис солиҳ амаллар фитнадан нажот топишга сабаб эканига далил.
+Фитналар икки турли бўлади: шубҳалар фитнаси — унинг муолажаси илмдир.
+Шаҳватлар фитнаси — унинг давоси иймон ва сабрдир.
+Ушбу ҳадисда шундай нозик ишора борки, кимнинг солиҳ амали кам бўлса, фитна унга тезроқ чанг солади. Кимнинг амали кўп бўлса, у ўзидаги бор нарсага бино қўйиб, ғурурга берилмаслиги, балки эзгуликни янада кўпайтиришга интилиши лозим.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3138</t>
   </si>
   <si>
     <t>الفطرة خمس: الختان والاستحداد وقص الشارب وتقليم الأظفار ونتف الآباط</t>
   </si>
   <si>
     <t>Беш нарса фитратдандир: хатна қилмоқ, чотни (олд, орқа томондан) тозалаш, мўйлабни қирқиш, тирноқ олиш ва қўлтиқни тозалаш</t>
   </si>
   <si>
     <t>عن أبِي هريرة رضي اللَّه عنه: سمعتُ النبِيّ صلى الله عليه وسلم يقول: «الفِطْرَةُ خمسٌ: الخِتَانُ والاستحدادُ وقصُّ الشَّارِبِ وتقليمُ الأظفارِ وَنَتْفُ الآبَاطِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Беш нарса фитратдандир: хатна қилмоқ, чотни (олд, орқа томондан) тозалаш, мўйлабни қирқиш, тирноқ олиш ва қўлтиқни тозалаш».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم خمسَ خصالٍ من دينِ الإسلام وسنن المرسلين:
 أولها: الختان، وهو قطع جِلْدَةٍ زائدةٍ على الذَّكَرِ فوق الحَشَفَة، وقطعُ رأسِ جِلدةٍ في فرج الأنثى فوق مَحَلِّ الإيلاج. 
 وثانيها: الاستحداد، وهو حَلْقُ شَعَرِ العَانَة الذي حول القُبُل. 
 وثالثها: قص الشارب، وهو قصُّ ما نبت على شفة الرجل العليا بحيث تظهر الشفة. 
 ورابعها: قص الأظفار. 
 وخامسها: نتف الإبط.</t>
   </si>
   <si>
@@ -1522,50 +1526,122 @@
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда мусулмонларнинг моли ва бошқа дунё ишларига бошчи бўладиган волийлар бўлишини ва улар бойликларни ўзлари хоҳлагандек ишлатиб мусулмонларнинг хаққини ман қилишларини хабар бердилар. Уларнинг динларида мункар ишлар бўлади. Шунда саҳобалар ўша ҳолатда нима қилишни сўрадилар. Набий соллаллоҳу алайҳи ва саллам жавобан: «Бойликларни ўзлариники қилиб олишлари сизларни уларга бўлган итоатингиз ва қулоқ тутишингиздан ман қилмасин. Балки, сабр қилиб қулоқ солинг, итоат қилинг ва улар билан волийликни талашманг. Аллоҳдан ўз ҳаққингларни, уларни ислоҳ қилишини, зулм ва ёмонликларини сизлардан даф қилишини сўранг.</t>
   </si>
   <si>
     <t>الحديثُ من دلائل نبوَّتِه صلى الله عليه وسلم حيث أخبر بما سيكون في أمته فوقع كما أخبر.
 جوازُ إعلام المُبتلى بما يُتَوَقَع له من البلاء؛ لِيُوَطِّنَ نفسَه فإذا أتاه كان صابرًا محتسبًا.
 الاعتصام بالكتاب والسنة مخرج من الفتن والاختلاف.
 الحث على السمع والطاعة لولاة الأمور بالمعروف، وعدم الخروج عليهم، وإنْ وقع منهم ظلم.
 استعمال الحكمة واتباع السنة في زمن الفتن.
 على الإنسان القيام بالحق الذي عليه وإنْ حَصَل عليه شيء من الظلم.
 فيه دليلٌ على القاعدة: يختار أهون الشرين أو أخف الضررين.</t>
   </si>
   <si>
     <t>Бу Набий соллаллоҳу алайҳи ва салламнинг пайғамбарликларига далолат қилувчи ҳадислардандир. Чунки у киши умматлари орасида нима бўлишини хабар бердилар ва хабар берганлари каби бўлди.
 Балоланувчига бало келгач сабр қилиб, ажр умид қилиши учун қандай бало келиши ҳақида хабар бериш жоиз.
 Қуръон ва суннатни маҳкам ушлаш фитна ва ихтилофлардан чиқувчи йўлдир.
 Волийлар зулм қилишса ҳам маъруф нарсаларда уларга қулоқ осиб итоат қилишга ва қарши чиқмасликка ундалмоқда.
 Фитна замонда суннатга эргашиб, ҳикмат билан иш тутмоқ лозим.
 Инсон зулм кўрса ҳам ўз зиммасидаги ҳаққини адо қилиши лозим.
 Бу ҳадисда қуйидаги қоидага далил бор: «Икки ёмонликнинг осонроғи ёки икки зарарнинг енгилроғи танланади».</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3156</t>
   </si>
   <si>
+    <t>أن النبي صلى الله عليه وسلم كان إذا صلى فرج بين يديه حتى يبدو بياض إبطيه</t>
+  </si>
+  <si>
+    <t>Набий соллаллоҳу алайҳи ва саллам намоз ўқиганларида икки қўлларининг орасини шундай очардиларки, ҳатто қўлтиқларининг оқи кўринар эди</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ مَالِكٍ ابْنِ بُحَيْنَةَ رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ إِذَا صَلَّى فَرَّجَ بَيْنَ يَدَيْهِ حَتَّى يَبْدُوَ بَيَاضُ إِبْطَيْهِ.</t>
+  </si>
+  <si>
+    <t>Абдуллоҳ ибн Молик ибн Буҳайна разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам намоз ўқиганларида икки қўлларининг орасини шундай очардиларки, ҳатто қўлтиқларининг оқи кўринар эди».</t>
+  </si>
+  <si>
+    <t>كَانَ صلى الله عليه وسلم إذا سجد فرَّج بين يديه أثناء السجود؛ فنحَّى كلَّ يد عن الجنب الذي يليها، مثل الجناحين، حتى يبدو لون جلد إبطيه؛ 
+وهذا من المبالغة في تجنيح الذراعين ومباعدتهما عن جانبيه.</t>
+  </si>
+  <si>
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам сажда қилганларида икки қўлларини (ёнларидан) узоқлаштирар эдилар. Сажда асносида ҳар бир қўлларини ўзига яқин бўлган ён тарафдан худди икки қанот каби четга сурардилар, ҳатто қўлтиқлари терисининг ранги (оқлиги) кўриниб турарди. Бу — икки билакни икки ёндан узоқлаштириш ва кенг очишда жиддий ҳаракат қилиш (муболаға) маъносини англатади.</t>
+  </si>
+  <si>
+    <t>استحباب هذه الهيئة في السجود، وهي مباعدة عَضُديه عن جنبيه.
+المأموم الذي يتأذَّى جارُه بالمجافاة؛ فلا يُشرع له ذلك.
+في المجافاة في السجود حِكم وفوائد كثيرة، منها: إظهار النشاط والرغبة في الصلاة، وأنه إذا اعتمد على كل أعضاء السجود أخذ كل عضو حقه من العبادة. وقيل: الحكمة في ذلك أنه أشبه بالتواضع، وأبلغ في تمكين الجبهة والأنف من الأرض، وأيضًا ليتميز كل عضو بنفسه.</t>
+  </si>
+  <si>
+    <t>Саждада ушбу кўринишда бўлиш, яъни икки билакнинг юқори қисмини (қўлнинг тирсакдан елкагача бўлган қисмини) ён тарафлардан узоқлаштириш мустаҳабдир.
+Жамоат билан намоз ўқиётган инсон қўлларини ёйиши билан ёнидаги шеригига озор берадиган бўлса, шариатда унга бундай қилиш буюрилмайди.
+Саждада қўлларни ёнга кенг олиб туришда кўплаб ҳикмат ва манфаатлар бор, жумладан:
+Бу ҳолат намозхоннинг ғайратли эканини ва намозга бўлган иштиёқини кўрсатади.
+Инсон барча сажда аъзоларига таянганида, ҳар бир аъзо ибодатдаги ўз улушини тўлиқ адо этади.
+Шунингдек, бунинг ҳикмати ҳақида шундай дейилган: бу кўриниш хокисорликка яқинроқдир, пешона ва бурунни ерга мустаҳкам қўйишга ёрдам беради ҳамда ҳар бир аъзонинг (бир-бирига ёпишиб қолмай) мустақил туришини таъминлайди.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3220</t>
+  </si>
+  <si>
+    <t>أفضل دينار ينفقه الرجل، دينار ينفقه على عياله، ودينار ينفقه الرجل على دابته في سبيل الله، ودينار ينفقه على أصحابه في سبيل الله</t>
+  </si>
+  <si>
+    <t>Киши инфоқ қиладиган энг афзал динор – унинг ўз оиласига инфоқ қилган динори, Аллоҳ йўлида улови учун инфоқ қилган динори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган диноридир», дедилар</t>
+  </si>
+  <si>
+    <t>عَنْ ثَوْبَانَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْضَلُ دِينَارٍ يُنْفِقُهُ الرَّجُلُ، دِينَارٌ يُنْفِقُهُ عَلَى عِيَالِهِ، وَدِينَارٌ يُنْفِقُهُ الرَّجُلُ عَلَى دَابَّتِهِ فِي سَبِيلِ اللهِ، وَدِينَارٌ يُنْفِقُهُ عَلَى أَصْحَابِهِ فِي سَبِيلِ اللهِ» قَالَ أَبُو قِلَابَةَ: وَبَدَأَ بِالْعِيَالِ، ثُمَّ قَالَ أَبُو قِلَابَةَ: وَأَيُّ رَجُلٍ أَعْظَمُ أَجْرًا مِنْ رَجُلٍ يُنْفِقُ عَلَى عِيَالٍ صِغَارٍ، يُعِفُّهُمْ أَوْ يَنْفَعُهُمُ اللهُ بِهِ وَيُغْنِيهِمْ.</t>
+  </si>
+  <si>
+    <t>Савбон разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: Киши инфоқ қиладиган энг афзал динор – унинг ўз оиласига инфоқ қилган динори, Аллоҳ йўлида улови учун инфоқ қилган динори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган диноридир», дедилар».
+(Ровий) Абу Қилоба: «У зот оиладан бошладилар», деди-да, сўнг: «Ёш болаларига  инфоқ қилиб, уларни иффатли қилган, у туфайли Аллоҳ уларни манфаатлантирган ва беҳожат қилган кишидан ажри каттароқ одам борми?» деди».</t>
+  </si>
+  <si>
+    <t>بَيَّنَ صلى الله عليه وسلم صورًا في الإنفاق، ورتّبها إذا تزاحمت أوجه الإنفاق حسب الأوجب عليك، فبدأ بالأهم فالأهم؛ 
+فأخبر أن أكثر المال ثوابًا هو الذي ينفقه المسلم على من تَلزمه نفقته؛ من نحو زوجة وولد، 
+ثم الإنفاق على المركوب المُعَدّ للحرب في سبيل الله، 
+ثم الإنفاق على أصحابه ورفقته حال كونهم مجاهدين في سبيل الله.</t>
+  </si>
+  <si>
+    <t>Пайғамбаримизсоллаллоҳу алайҳи ва саллам инфоқ-эҳсон қилишнинг турли кўринишларини баён қилдилар ҳамда хайр-эҳсон йўллари кўпайиб, бир-бири билан тўқнаш келиб қолганда, уларни вожиблик даражасига кўра энг муҳимидан бошлаб тартибладилар. У зот хабар бердиларки, савоби энг улуғ бўлган маблағ — мусулмон кишининг ўз қарамоғидаги инсонларга, яъни аёли ва фарзандларига сарфлаган нафақасидир. Ундан кейинги ўринда — Аллоҳ йўлидаги жанг (жиҳод) учун тайёрланган уловга қилинган сарф-харажат туради. Сўнгра — Аллоҳ йўлида мужоҳид бўлиб турган дўстлари ва ҳамроҳларига қилинган инфоқ-эҳсон келади.</t>
+  </si>
+  <si>
+    <t>ترتيب النفقة في الفضل على الوجه الذي ذُكِر، فيُراعى ذلك عند التزاحم.
+بيان أولوية النفقة على العيال في الفضل على غيرها.
+النفقة على الجهاد في سبيل الله من أعظم النفقات، مثل إعداد الأدوات والرجال للجهاد.
+قيل: المراد بسبيل الله كل طاعة كالحج مثلًا.</t>
+  </si>
+  <si>
+    <t>Нафақа қилишдаги фазилат даражалари юқорида зикр этилган тартибда амалга оширилади; шу боис, хайр-эҳсон йўллари бир вақтга тўғри келиб қолганда ушбу кетма-кетликка риоя қилинади.
+Аҳли оила учун қилинган нафақа бошқа сарф-харажатлардан кўра фазилатлироқ ва устуворроқ эканининг баёни.
+Аллоҳ йўлидаги жиҳод учун нафақа қилиш энг улуғ эҳсонлардан биридир; бунга жиҳод учун зарур асбоб-анжомларни тахт қилиш ва қўшинни ҳозирлаш кабилар киради.
+Шунингдек, (баъзи уламолар томонидан): «Аллоҳ йўлида» деган иборадан мурод — ҳаж каби барча тоат-ибодатлардир, деб айтилган.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3267</t>
+  </si>
+  <si>
     <t>والذي نفس محمد بيده لا يسمع بي أحد من هذه الأمة يهودي ولا نصراني، ثم يموت ولم يؤمن بالذي أرسلت به إلا كان من أصحاب النار</t>
   </si>
   <si>
     <t>Муҳаммаднинг жони қўлида бўлган Зотга қасам-ки, охир замон умматларидан на бир яҳудий, ва на бир насроний менинг хабаримни эшитса-ю, кейин мен олиб келган динга иймон келтирмасдан ўлиб кетса, албатта жаҳаннам эгаларидан бўлади!», – дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صلى الله عليه وسلم أنه قال: «وَالَّذِي نَفْسُ مُحَمَّدٍ بِيَدِهِ لَا يَسْمَعُ بِي أَحَدٌ مِنْ هَذِهِ الْأُمَّةِ يَهُودِيٌّ وَلَا نَصْرَانِيٌّ، ثُمَّ يَمُوتُ وَلَمْ يُؤْمِنْ بِالَّذِي أُرْسِلْتُ بِهِ إِلَّا كَانَ مِنْ أَصْحَابِ النَّارِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Муҳаммаднинг жони қўлида бўлган Зотга қасам-ки, охир замон умматларидан на бир яҳудий, ва на бир насроний менинг хабаримни эшитса-ю, кейин мен олиб келган динга иймон келтирмасдан ўлиб кетса, албатта жаҳаннам эгаларидан бўлади!», – дедилар.</t>
   </si>
   <si>
     <t>يَحْلِفُ النبيُّ صلى الله عليه وسلم بالله أنه لا يَسمعُ به أَحَدٌ مِن هذه الأمة، يَهوديٌّ أو نصرانيٌّ أو غيرُهما تَبْلُغُه دعوةُ النبي صلى الله عليه وسلم ثم يموت ولم يؤمن به إلا كان من أصحاب النار خالدًا فيها أبدًا.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда бу умматдан на бир  яҳудий, ва на бир насроний ёки бошқа миллатлардан бирортаси Набий соллаллоҳу алайҳи ва салламнинг хабарини эшитса-ю сўнгра иймон келтирмай ўлса, у абадий дўзаҳ аҳлидан бўлишни хабар бердилар.</t>
   </si>
   <si>
     <t>عموم رسالةِ النبيِّ صلى الله عليه وسلم إلى جميع العالم، ووجوب اتِّباعِه، ونسخ جميع الشرائع بشرعه. 
 مَن كَفَرَ بالنبي صلى الله عليه وسلم لم ينفعه زَعْمُه إيمانَه بغيرِه من الأنبياء صلوات الله عليهم أجمعين.
 من لم يَسمع بالنبي صلى الله عليه وسلم، ولم تَبْلغْه دعوةُ الإسلام فهو معذور، وأَمْرُه في الآخرة إلى الله تعالى.
 يتحقق الانتفاع بالإسلام وإن كان قُبيل الموت، ولو في المرض الشديد، ما لم تبلغ الروح الحلقوم.
 تصحيح دين الكفار -ومنهم اليهود والنصارى- كُفْرٌ.
  ذكر اليهودي والنصراني -في الحديث- تنبيهًا على من سواهما؛ وذلك لأن اليهود والنصارى لهم كتاب، فإذا كان هذا شأنهم، فغيرهم ممن لا كتاب له أولى، فكلُّهم يجب عليهم الدخول في دينه وطاعته صلى الله عليه وسلم.</t>
   </si>
@@ -1586,50 +1662,134 @@
   <si>
     <t>Мўйлабларни қисқартиринглар ва соқолни ўз ҳолига қўйинглар»! дедилар</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «أحْفُوا الشَّوَارِبَ وأَعْفُوا اللِّحَى».</t>
   </si>
   <si>
     <t>Ибн Умар разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мўйлабларни қисқартиринглар ва соқолни ўз ҳолига қўйинглар»! дедилар.</t>
   </si>
   <si>
     <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم بِالأخْذِ مِن الشَّارِبِ وألَّا يُتْرَكَ بل يُقَصّ منه، ويُبالَغ في ذلك.
 وفي المقابل يَأمر بإِعفاءِ اللحية وتركِها مَوْفُوْرة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам мўйловни ўз ҳолига ташламасдан уни қисқартириб олишга ва бунга эътиборли бўлимишизга буюрдилар.
 Бунинг муқобилида эса, соқол қўйишга ва тўла тўкислигича қолдиришга буюрдилар.</t>
   </si>
   <si>
     <t>تحريم حَلْقِ اللحية.</t>
   </si>
   <si>
     <t>Соқол қиришнинг ҳаромлиги.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3279</t>
+  </si>
+  <si>
+    <t>عجبا لأمر المؤمن، إن أمره كله خير، وليس ذاك لأحد إلا للمؤمن</t>
+  </si>
+  <si>
+    <t>Мўминнинг иши ажойиб-да! Ҳар бир иш унинг учун яхшиликдир. Бу нарса фақат мўмингагина хосдир</t>
+  </si>
+  <si>
+    <t>عَنْ صُهَيْبٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «عَجَبًا لِأَمْرِ الْمُؤْمِنِ، إِنَّ أَمْرَهُ كُلَّهُ خَيْرٌ، وَلَيْسَ ذَاكَ لِأَحَدٍ إِلَّا لِلْمُؤْمِنِ، إِنْ أَصَابَتْهُ سَرَّاءُ شَكَرَ، فَكَانَ خَيْرًا لَهُ، وَإِنْ أَصَابَتْهُ ضَرَّاءُ صَبَرَ، فَكَانَ خَيْرًا لَهُ».</t>
+  </si>
+  <si>
+    <t>Суҳайб разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мўминнинг иши ажойиб-да! Ҳар бир иш унинг учун яхшиликдир. Бу нарса фақат мўмингагина хосдир. Унга хурсандчилик етса, шукр қилади ва бу унинг учун яхшилик бўлади. Унга танглик етса, сабр қилади ва бу ҳам унинг учун яхшилик бўлади», дедилар».</t>
+  </si>
+  <si>
+    <t>يَتَعَجَّبُ صلى الله عليه وسلم مِن شأن المؤمن وأحواله على وجه الاستحسان؛ وذلك لأن أحواله كلها خير، وليس ذلك لأحد إلا للمؤمن؛ 
+إن أصابته سرّاءُ شكرَ اللهَ عليها؛ فيحصل له الأجر بالشكر، 
+وإن أصابته ضراءُ صبرَ واحتسب الأجر على الله، فيحصل له الأجر بالصبر، فهو في أجر على كل حال.</t>
+  </si>
+  <si>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам мўмин кишининг ишларига қойил қолиб, ундан ажабланадилар. Зеро, мўминнинг ҳар бир ҳолати у учун хайрлидир ва бу фазилат мўминдан ўзга ҳеч кимга берилмаган. Агар унга бирор хурсандчилик етса, Аллоҳга шукр қилади ва шукри сабабли унга ажр-савоб ёзилади. Агар унга бирор қийинчилик ва мусибат етса, сабр қилади ва ажрини Аллоҳдан умид қилади, натижада сабри сабабли ҳам ажрга эга бўлади. Демак, мўмин ҳар қандай ҳолатда ҳам доимий ажр-мукофот устидадир.</t>
+  </si>
+  <si>
+    <t>فضل الشكر على السراء والصبر على الضراء، فمَن فعَلَ ذلك حصل له خير الدارين، ومن لم يشكر على النعمة، ولم يصبر على المصيبة، فاته الأجر، وحصل له الوزر.
+فضل الإيمان، وأنّ الأجر في كل حال لا يكون إلا لأهل الإيمان.
+الشكر عند السراء، والصبر على الضراء من خصال المؤمنين.
+الإيمان بقضاء الله وقدره يجعل المؤمن في رضا كامل على كل أحواله، بخلاف غير المؤمن الذي يكون في سخط دائم عند وقوع ضرر عليه، وإذا ما حاز نعمة من الله عز وجل انشغل بها عن طاعة الله، فضلًا عن صرفها في معصيته.</t>
+  </si>
+  <si>
+    <t>Хурсандчилик онларида шукр қилиш ва қийинчилик дамларида сабр этишнинг фазилати юксакдир. Кимки шундай йўл тутса, икки дунё яхшилигига эришади. Аммо неъматга шукр қилмаган ва мусибатга сабр этмаган кимса ажр-савобдан маҳрум бўлиб, гуноҳкор бўлади.
+Иймоннинг фазилати шундаки, ҳар қандай ҳолатда ҳам ажр-савобга эга бўлиш фақат иймон аҳлига хосдир.
+Шодликда шукр қилиш ва оғир кунда сабр этиш мўминларга хос бўлган гўзал хислатлардандир.
+Аллоҳнинг қазо ва қадарига иймон келтириш мўмин кишини ҳар қандай вазиятда ҳам тўлақонли розилик мақомида тутиб туради. Иймонсиз кимса эса бунинг акси ўлароқ, бошига бирор зиён етса, доимий норозилик ва исён ичида қолади. Агар Аллоҳ таоло унга бирор неъмат берса, у Аллоҳнинг тоатидан чалғиб, ўша неъматга кўмилиб қолади, ҳатто уни Аллоҳга осий бўлиш йўлида сарфлашгача боради.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3298</t>
+  </si>
+  <si>
+    <t>صفة الغسل من الجنابة</t>
+  </si>
+  <si>
+    <t>Жанобатдан ғусл қилиш сифати</t>
+  </si>
+  <si>
+    <t>عَنْ مَيْمُونَةُ أُمِّ المؤمِنينَ رضي الله عنها قَالتْ: وَضَعْتُ لِلنَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ غُسْلًا، فَسَتَرْتُهُ بِثَوْبٍ، وَصَبَّ عَلَى يَدَيْهِ، فَغَسَلَهُمَا، ثُمَّ صَبَّ بِيَمِينِهِ عَلَى شِمَالِهِ، فَغَسَلَ فَرْجَهُ، فَضَرَبَ بِيَدِهِ الأَرْضَ، فَمَسَحَهَا، ثُمَّ غَسَلَهَا، فَمَضْمَضَ وَاسْتَنْشَقَ، وَغَسَلَ وَجْهَهُ وَذِرَاعَيْهِ، ثُمَّ صَبَّ عَلَى رَأْسِهِ وَأَفَاضَ عَلَى جَسَدِهِ، ثُمَّ تَنَحَّى، فَغَسَلَ قَدَمَيْهِ، فَنَاوَلْتُهُ ثَوْبًا فَلَمْ يَأْخُذْهُ، فَانْطَلَقَ وَهُوَ يَنْفُضُ يَدَيْهِ.</t>
+  </si>
+  <si>
+    <t>Мўминлар онаси Маймуна разияллоҳу анҳодан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам учун ғусл қилишга сув қўйдим ва У зотни кийим билан тўсиб турдим. У зот қўлларига сув қуйиб, уларни ювдилар. Сўнгра ўнг қўллари билан чап қўлларига сув қуйиб, авратларини ювдилар. Кейин қўлларини ерга уриб ишқалаб, артдилар, сўнг ювдилар. Кейин оғиз ва бурунларини чайдилар, юзларини ва икки билакларини ювдилар. Сўнгра бошларига сув қуйиб, бутун баданларига сув етказдилар. Кейин бир четга чиқиб, икки оёқларини ювдилар. Мен У зотга артинишлари учун мато берган эдим, уни олмадилар-да, сувни қўлларидан сидирганча кетдилар».</t>
+  </si>
+  <si>
+    <t>أَخْبرتْ أم المؤمنين ميمونة رضي الله عنها عن صفة اغتسال النبي صلى الله عليه وسلم من الجنابة، حيث وضعت له ماءً ليغتسل به، وسترتْه بساتر، ففعل النبي صلى الله عليه وسلم ما يلي:  
+أولًا: صب الماء على يديه فغسلهما قبل أن يدخلهما الإناء. 
+ثانيًا: صب الماء بيده اليمنى على اليسرى فغسل فرجه؛ لتنظيفه مما علق به من أثر الجنابة. 
+ثالثًا: ضرب بيده الأرض فمسحها ثم غسلها ليزيل الأذى عنها. 
+رابعًا: تمضمض؛ بأن أدخل الماء في فمه وحركه وأداره ثم ألقاه، واستنشق؛ بأن أدخل الماء في أنفه بِنَفَسِهِ، ثم أخرجه لينظفه.
+خامسًا: غسل وجهه وذراعيه. 
+سادسًا: صب الماء على رأسه. 
+سابعًا: صب الماء على بقية جسده. 
+ثامنًا: تحوّل من مكانه فغسل قدميه في مكان آخر حيث لم يغسلهما من قبل. 
+ثم أتته بخرقة ليتنشف بها، فلم يأخذها، وجعل يمسح الماء عن جسده بيده وينفضه.</t>
+  </si>
+  <si>
+    <t>Мўминлар онаси Маймуна разияллоҳу анҳо Набий соллаллоҳу алайҳи ва салламнинг жанобатдан ғусл қилиш сифатлари ҳақида хабар бердилар. У зот ювинишлари учун сув қўйдилар ва парда билан тўсиб турдилар ва Набий соллаллоҳу алайҳи ва саллам қуйидаги ишларни бажардилар:
+Биринчи: Қўлларини идишга солишдан олдин сув қуйиб, икки қўлларини ювдилар.
+Иккинчи: Ўнг қўллари билан чап қўлларига сув қуйиб, авратларини ювдилар; бу жанобат асарларидан тозаланиш учун эди.
+Учинчи: Қўлларидаги нопокликни кетказиш учун қўлларини ерга (тупроққа) ишқаб, сўнг ювдилар.
+Тўртинчи: Оғизларига сув олиб, айлантириб, сўнг чиқардилар; ва истиншоқ қилдилар — яъни бурунларини тозалаш учун ичига нафас билан сув тортиб, сўнг қайтариб чиқардилар.
+Бешинчи: Юзларини ва икки билакларини ювдилар.
+Олтинчи: Бошларига сув қуйдилар.
+Еттинчи: Баданларининг қолган қисмига сув қуйдилар.
+Саккизинчи: Турган жойларидан бошқа ерга ўтиб, оёқларини ювдилар (чунки аввалроқ ювмаган эдилар).
+Сўнгра Маймуна онамиз артинишлари учун латта (сочиқ) келтирдилар, лекин У зот уни олмадилар. Баданларидаги сувни қўллари билан сидириб, силтаб ташлай бошладилар.</t>
+  </si>
+  <si>
+    <t>اهتمام أزواج النبي صلى الله وعليه وسلم بوصف أدقّ تفاصيل حياته؛ تعليمًا للأمة.
+صفة الغسل هذه هي إحدى الكيفيات التي ثبتت عن النبي صلى الله عليه وسلم في صفة الاغتسال الكامل من الجنابة، وأما الصفة المجزئة فهي أن يعم بدنه بالماء مع المضمضة والاستنشاق.
+تنشيف الجسد بخرقة أو تركه بعد الغسل أو الوضوء مباح.</t>
+  </si>
+  <si>
+    <t>Набий соллаллоҳу алайҳи ва салламнинг аёллари умматга таълим бериш мақсадида У зотнинг ҳаётларидаги энг нозик тафсилотларни ҳам баён қилишга алоҳида эътибор қаратганлар.
+Ғуслнинг бу кўриниши Набий соллаллоҳу алайҳи ва салламдан собит бўлган, жанобатдан тўлиқ покланиш (ғусл ал-комил) кайфиятларидан биридир. Аммо кифоя қиладиган (фарз амал бажариладиган) кўриниш эса — оғиз ва бурунни чайган ҳолда бутун баданга сув етказишдир.
+Ғусл ёки таҳоратдан сўнг баданни мато (сочиқ) билан артиш ёки артмасдан қолдириш мубоҳ (ихтиёрий) амалдир.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3310</t>
   </si>
   <si>
     <t>من توضأ نحو وضوئي هذا ثم صلى ركعتين لا يحدث فيهما نفسه غفر الله له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>Ким худди менинг таҳоратимдек таҳорат олиб, кейин дунё ашёларига алақсимасдан икки ракъат намоз ўқиса, унинг ўтган гуноҳлари кечирилажак</t>
   </si>
   <si>
     <t>عَنْ ‌حُمْرَانَ مَوْلَى عُثْمَانَ بْنِ عَفَّانَ رضي الله عنه: أَنَّهُ رَأَى عُثْمَانَ بْنَ عَفَّانَ دَعَا بِوَضُوءٍ، فَأَفْرَغَ عَلَى يَدَيْهِ مِنْ إِنَائِهِ، فَغَسَلَهُمَا ثَلَاثَ مَرَّاتٍ، ثُمَّ أَدْخَلَ يَمِينَهُ فِي الْوَضُوءِ، ثُمَّ تَمَضْمَضَ وَاسْتَنْشَقَ وَاسْتَنْثَرَ، ثُمَّ غَسَلَ وَجْهَهُ ثَلَاثًا، وَيَدَيْهِ إِلَى الْمِرْفَقَيْنِ ثَلَاثًا، ثُمَّ مَسَحَ بِرَأْسِهِ، ثُمَّ غَسَلَ كُلَّ رِجْلٍ ثَلَاثًا، ثُمَّ قَالَ: رَأَيْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَتَوَضَّأُ نَحْوَ وُضُوئِي هَذَا، وَقَالَ: «مَنْ تَوَضَّأَ نَحْوَ وُضُوئِي هَذَا ثُمَّ صَلَّى رَكْعَتَيْنِ لَا يُحَدِّثُ فِيهِمَا نَفْسَهُ غَفَرَ اللهُ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ».</t>
   </si>
   <si>
     <t>Усмон бин Аффон розияллоҳу анҳунинг мавлоси (озод қилган қули) Ҳумрон айтади: «Усмон таҳоратга сув келтиришни буюрдилар. Сўнг идишдан икки қўлига сув қуйиб, уч маротаба ювдилар. Сўнг ўнг қўли билан сув олиб, оғзини чайқадилар ва бурун нафаси билан сув тортиб, уни пишқириб ташладилар, кейин юзини ва икки қўлини тирсаги билан қўшиб уч маротабадан ювдилар, кейин бошларига масҳ тортдилар, кейин икки оёғини уч маротабадан ювдиларда, бундай дедилар: «Мен Расулуллоҳ саллаллоҳу алайҳи ва салламни худди шундай таҳорат олганларини кўрдим. Кейин у зот: «Ким худди менинг таҳоратимдек таҳорат олиб, кейин дунё ашёларига алақсимасдан икки ракъат намоз ўқиса, унинг ўтган гуноҳлари кечирилажак», – дедилар».</t>
   </si>
   <si>
     <t>عَلَّمَ عثمانُ رضي الله عنه صفةَ وضوءِ النبيِّ صلى الله عليه وسلم بطريقة عَمَليّة؛ ليكون أبلغ إيضاحًا، فطلب ماءً في إناء، فَصَبَّ على يديه ثلاثَ مرات، وبعد ذلك أدخل يدَه اليمنى في الإناء، وأخذ بها ماءً فأدَارَه في فَمِه وأخرجه، ثم سحب الماء بِنَفَسِهِ إلى باطن أَنفِهِ، ثم أخرجه ونثره، ثم غَسَلَ وجهَه ثلاث مرات، ثم غسل يديه مع المِرْفقين ثلاثًا، ثم أَمَرَّ يده على رأسه مَبلولةً بالماء مرة واحدة، ثم غسل رجليه مع الكعبين ثلاثًا.
 فلما فرغ رضي الله عنه أخبرهم أنه رأى النبيَّ صلى الله عليه وسلم توضأ مثل هذا الوضوء، وبشَّرهم صلى الله عليه وسلم أنه مَن توضأ مثل وضوئه، وصلى ركعتين، خاشعًا مُحْضرًا قلبَه بين يدي ربه عز وجل فيهما، فإن الله يجازيه على هذا الوضوء الكامل وهذه الصلاة الخالصة بغفران ما سبق من ذنوبه.</t>
   </si>
   <si>
     <t>Усмон разияллоҳу анҳу Набий соллаллоҳу алайҳи ва салламнинг таҳоратларини янада тушунарли бўлиши учун амалий услубда ўргатдилар. Бир идишда сув талаб қилдилар, сувни уч маротаба қўлларига қуйдилар, ундан кейин ўнг қўлларини идишга солдиларда у билан оғизларига  сув олиб чайқаб қайта ташладилар. Сўнгра нафаслари билан бурунларининг ичига сув олдиларда, қоқдилар. Сўнгра юзларини уч марта ювдилар. Сўнгра қўлларини тирсак билан қўшиб ювдилар. Сўнгра қўлларини ҳўллаб бошларига бир марта юрғиздилар ва иккита оёқларини қизил ошиқлари билан қўшиб ювдилар.
 Қилиб битгач Набий соллаллоҳу алайҳи ва салламни шундай  таҳорат олганларини кўрганларини хабар бердилар. Набий соллаллоҳу алайҳи ва саллам ким у киши каби таҳорат олгач икки ракат хушуъ билан қалбида Раббисини ҳозир қилиб ўқиса, Аллоҳ таоло бу комил таҳорати ва холис намозига уни ўтган гуноҳларини кечириш ила мукофотлашини айтдилар.</t>
   </si>
   <si>
     <t>استحباب غسل اليدين قبل إدخالهما في الإناء في ابتداء الوضوء، وإن لم يكن قائمًا من النوم، فإن كان مستيقظًا من نوم الليل فيجب غسلهما.
 ينبغي للمعلم أنْ يَسلك أقرب الطرق إلى الفهم ورسوخ العلم لدى المتعلم، ومن ذلك التعليم بالفعل.
 ينبغي للمصلي دفع الخواطر المتعلِّقة بأشغال الدنيا، فتمام الصلاة وكمالها في حضور القلب فيها، وإلا فالأفكار يتعذر السلامة منها، فعليه أن يجاهد نفسه ولا يسترسل في ذلك.
@@ -1664,50 +1824,91 @@
   <si>
     <t>Мўминларнинг онаси Оиша разияллоҳу анҳодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам жунуб бўлгач ғусл олсалар, аввал икки қўлларини ювар эдилар. Намозга таҳорат олгандай таҳорат олганларидан сўнг ғусл олар эдилар. Сўнгра қўлларини сочлари орасига киргизар, сув терига текканига ишонч қабул қилгач устидан уч марта сув қуяр эдилар. Сўнгра жасадларини қолган қисмини ювар эдилар. Ва яна қўшимча қилиб: «Мен ва Расулуллоҳ соллаллоҳу алайҳи ва саллам битта идишда ювиниб, бирга қўл чўмар эдик», – дедилар.</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم إذا أراد الغسل من الجنابة بَدأ بغسل يديه، 
 ثم يتوضأ كما يتوضأ للصلاة، ثم يُفيضُ الماءَ على جسدِه، ثم يُخَلِّلُ شَعَرَ رأسِه بيديه، حتى إذا ظَنَّ أنه وَصَلَ الماءُ إلى أُصُولِ الشعر، وأروى البَشَرةَ، صَبَّ الماءَ على رأسِهِ ثلاثَ مَرَّات ثم غَسَلَ باقي جسدِه. 
 وقالتْ عائشةُ رضي الله عنها: كنتُ أَغْتَسِلُ أنا ورسولُ اللَّهِ صلى الله عليه وسلم مِنْ إِنَاءٍ واحدٍ، نَغْرِفُ منه جميعًا.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам жаноботдан ғусл олаётганларида икки қўлларини ювишдан бошлар эдилар. Сўнгра намозга таҳорат қилгандай таҳорат қилар, икки қўлларини сув соч тагига етиб, терига текканига ишонч ҳосил қилгунча ишқалар эдилар. Баданларига уч маротаба сув қуйиб, жасадларининг қолган қисмини ювар эдилар. Оиша разияллоҳу анҳо: «Мен ва Расулуллоҳ соллаллоҳу алайҳи ва саллам битта идишда ювиниб, иккаламиз ҳам унга қўл чўмар эдик», – дедилар.</t>
   </si>
   <si>
     <t>الغسل نوعان: مُجْزِئٌ وكامِلٌ، أمَّا الغسلُ المُجزئ فيَنْوي الإنسانُ الطهارةَ، ثم يُعَمِّمُ جسدَه بالماءِ مع المضمضةِ والاستنشاق، وأمَّا الغسل الكامل فيَغتَسل كما اغتسل النبي صلى الله عليه وسلم في هذا الحديث.
 تطلق الجنابة على كل مَن أَنْزَل المَنِيَّ، أو جامَعَ ولو لم ينزل.
 جواز نظر أحد الزوجين لعورة الآخر، وغسلهما من إناء واحد.</t>
   </si>
   <si>
     <t>Ғусл икки хил бўлади: кифоя қиладиган ва комил ғусл. Кифоя қиладиган ғуслда инсон тозаланишни ният қилади ва сувни бутун баданига етказиб, оғиз чайқайди ва бурун қоқади, холос. Комил ғусл эса, Набий соллаллоҳу алайҳи ва саллам ушбу ҳадисда ғусл олганлари кабидир.
 Жунуб - ҳар бир маний чиқарган ёки чиқармаса ҳам жимо қилган инсон.
 Эр-хотин бир-бирининг авратига қараши ва битта идишдан сув олиб ювиниши жоиз.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3316</t>
   </si>
   <si>
+    <t>كان رسول الله صلى الله عليه وسلم إذا عطس وضع يده أو ثوبه على فيه، وخفض أو غض بها صوته</t>
+  </si>
+  <si>
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қўллари – ёки кийимлари – билан юзларини тўсар ва овозларини иложи борича пасайтирар эдилар</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: كان رسولُ الله صلى الله عليه وسلم إذا عَطَس وضَعَ يَدَه -أو ثوبَهُ- على فيهِ، وخَفَضَ -أو غضَّ- بها صوتَهُ.</t>
+  </si>
+  <si>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қўллари – ёки кийимлари – билан юзларини тўсар ва овозларини иложи борича пасайтирар эдилар».</t>
+  </si>
+  <si>
+    <t>كان صلى الله عليه وسلم إذا عَطَس:
+أولًا: يضع يدَه، أو ثوبَه على فيه؛ لئلا يخرج من فيه أو أنفه شيء يؤذي جليسَه. 
+ثانيًا: يخفض صوته ولا يرفعه.</t>
+  </si>
+  <si>
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида:
+Биринчи: Оғизларидан ёки бурунларидан бирор нарса чиқиб ёнларидаги кишига озор бермасликлари учун қўллари ёки кийимлари билан оғизларини тўсар эдилар.
+Иккинчи: Овозларини пасайтирар ва уни баландлатмас эдилар.</t>
+  </si>
+  <si>
+    <t>بيان هديه صلى الله عليه وسلم في العطاس والاقتداء به في ذلك.
+استحباب وضع الثوب أو منديل ونحوه على فمه وأنفه إذا عطس لئلا يخرج منه شيء يؤذي جليسه.
+خفض الصوت بالعطاس مطلوب، وهو من كمال الأدب، ومن مكارم الأخلاق.</t>
+  </si>
+  <si>
+    <t>Пайғамбартмиз соллаллоҳу алайҳи ва салламнинг аксириш борасидаги йўл-йўриқларининг баёни ва бу борада У зотга эргашиш.
+Аксирганда оғиз ва бурундан ёнида ўтирган кишига озор берадиган бирор нарса чиқмаслиги учун оғиз ва бурунни кийим, рўмолча ёки шу каби нарсалар билан тўсиш мустаҳабдир.
+Аксирганда овозни пасайтириш лозим бўлган одоблардандир. Бу иш одобнинг мукаммаллиги ва ахлоқнинг гўзаллигидан далолат беради.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي وأحمد</t>
+  </si>
+  <si>
+    <t>[Абу Довуд, Термизий ва Аҳмад ривояти]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3317</t>
+  </si>
+  <si>
     <t>لعنة الله على اليهود والنصارى، اتخذوا قبور أنبيائهم مساجد</t>
   </si>
   <si>
     <t>Пайғамбарларининг 
 қабрларини масжид қилиб олган яҳуд ва насороларга Аллоҳ-
 нинг лаънати бўлсин</t>
   </si>
   <si>
     <t>عن عائشة أم المؤمنين وعبد الله بن عباس رضي الله عنهما قالا: لَمَّا نَزَلَ بِرَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ طَفِقَ يَطْرَحُ خَمِيصَةً لَهُ عَلَى وَجْهِهِ، فَإِذَا اغْتَمَّ بِهَا كَشَفَهَا عَنْ وَجْهِهِ، فَقَالَ وَهُوَ كَذَلِكَ: «لَعْنَةُ اللَّهِ عَلَى اليَهُودِ وَالنَّصَارَى، اتَّخَذُوا قُبُورَ أَنْبِيَائِهِمْ مَسَاجِدَ» يُحَذِّرُ مَا صَنَعُوا.</t>
   </si>
   <si>
     <t>Ойша  ва Абдуллох Ибн Аббос разияллоҳу анҳумолардан ривоят қилинади: Расулуллоҳ саллаллоҳу алайҳи ва саллам вафот этишлари-
 дан олдинги касаллик пайтларида кийимларини юзларига ташлаб олар эдилар, агар ундан сиқилиб кетсалар юзларидан олиб ташлар эдилар. Шу ҳолатда ётганларида: «Пайғамбарларининг 
 қабрларини масжид қилиб олган яҳуд ва насороларга Аллоҳ-
 нинг лаънати бўлсин» дедилар.</t>
   </si>
   <si>
     <t>تُخبِرُنا عائشةُ أم المؤمنين وابنُ عباس رضي الله عنهما أنه حينما حَضرتْ النبيَّ صلى الله عليه وسلم الوفاةُ جعل يضع قطعةَ قماشٍ على وجهه، فإذا صعُب عليه التَّنفُّس بسبب سكرات الموت أزالها عن وجهه، فقال في تلك الحال الشديدة: لَعَنَ اللهُ اليهود والنصارى، وطَرَدَهم من رحمته؛ وذلك لأنهم اتخذوا قبور أنبيائهم مساجد؛ وذلك بالبناء عليها أو الصلاة عندها أو إليها. ولولا خطورة الأمر لَمَا ذكره في مثل هذا المقام، لذا نهى النبيُّ صلى الله عليه وسلم أمتَه عن مشابهة ذلك الفعل؛ لأنه من فعل اليهود والنصارى، ولأنه ذريعة موصلة للشرك بالله عز وجل.</t>
   </si>
   <si>
     <t>Оиша ва Ибн Аббос разияллоҳу анхумолар Набий соллаллоҳу алайҳи ва саллам вафот этишларидан олдинги ҳолатларини хабар бердилар. У зот соллаллоҳу алайҳи ва саллам бир парча матони юзларига ташлаб олар, ўлим талвасасидан нафас олиш қийинлашса юзларидан олиб ташлар эдилар. Шундай қийин ҳолатда шундай дедилар: Аллоҳ яҳуд ва насороларни лаънат қилсин, уларни Ўзининг раҳматидан маҳрум этсин. Чунки улар пайғамбарларининг қабри устига масжид қуриб олган эдилар. Агар бу иш жуда хатарли бўлмаганда эди шу қийин ҳолатда зикр қилмаган бўлар эдилар. Шунинг учун ҳам Набий соллаллоҳу алайҳи ва саллам умматларини шунга ўхшаш иш қилишдан қайтардилар. Чунки, у яҳуд ва насороларнинг йўли, у Аллох азза ва жаллага ширкка олиб борувчи амал.</t>
   </si>
   <si>
     <t>أن هذا من وصاياه الأخيرة مما يدل على أهميتها والعناية بها.
 النهي الأكيد، والتحريم الشديد من اتخاذ القبور مساجد، وقصد الصلاة عندها غير صلاة الجنازة؛ فذلك ذريعة إلى تعظيم الميت والطواف بقبره والتمسح بأركانه والنداء باسمه، وكل ذلك من الشرك ووسائله.
@@ -2031,116 +2232,144 @@
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам мусулмон киши гапириш чоғида: «Аллоҳ ва фалончи хоҳлагандек бўлибди», – дейишдан қайтардилар. . Чунки Аллоҳнинг хоҳиши ва иродаси мутлоқ бўлиб, ҳеч ким У Зотга шериклик қилмайди. Араб тилидаги «Ва» ҳарфини атф қилиш Аллоҳга бирор нарсани шерик ва тенг қилгандек бўлади. Лекин: «Аллоҳ хохлагандек, сўнгра фалончи хоҳлагандек бўлибди», – деса бўлади. Шундай қилиб "ва" ўрнига "сўнгра"ни қўйиш билан банданинг хоҳишини Аллоҳнинг хоҳишига тобеъ қилади. Чунки "сўнгра" кетма кетликка ва биринчисидан орқада эканига далолат қилади.</t>
   </si>
   <si>
     <t>تحريم قول: "ما شاء الله وشئت"، وما أشبه ذلك من الألفاظ مما فيه العطف على الله بالواو؛ لأنه من شرك الألفاظ والأقوال.
 جواز قول: "ما شاء الله ثم شئت"، وما أشبه ذلك مما فيه العطف على الله بثُمَّ؛ لانتفاء المحذور فيه.
 إثبات المشيئة لله، وإثبات المشيئة للعبد، وأن مشيئة العبد تابعة لمشيئة الله تعالى.
 النهي عن إشراك الخلق في مشيئة الله ولو باللفظ.
 إن اعتقد القائل أن مشيئة العبد كمشيئة الله جل وعلا مساوية لها في الشمول والإطلاق، أو أن العبد له مشيئة مستقلة فهو شرك أكبر، أما إن اعتقد أنه دونه؛ فهو شرك أصغر.</t>
   </si>
   <si>
     <t>«Аллоҳ ва сен хоҳлагандай бўлибди» ва шу каби Аллоҳга шерик қилиб қўйиш эҳтимоли бор сўзларни айтиш ҳаром. Чунки у сўз ва лафздаги ширкнинг туридан.
 «Аллоҳ сўнгра сен хоҳлагандек бўлибди» ва шу каби сўзларни "Сўнгра" лафзи билан ишлатиш жоиз. Чунки бунда ҳеч қандай хатар йўқ.
 Аллоҳга ҳам, бандага хам хоҳиш-иродани исбот қилиш ва банданинг хоҳиши Аллоҳнинг хоҳишига тобеълиги.
 Сўз билан бўлса ҳам мавжудотларни Аллоҳ хоҳишига шерик қилишдан қайтарилган.
 Агар банданинг хоҳиши Аллоҳнинг хоҳишига ҳар томонлама ва умумийлигида тенг ёки банданинг хоҳиши Аллоҳ хоҳишидан ҳоли ва мустақил деб эътиқод қилса, катта ширк бўлади. Аммо банданинг хоҳиши Аллоҳнинг хоҳишидан кейинги табақада деса кичик ширк бўлади.</t>
   </si>
   <si>
     <t>صحيح بمجموع طرقه</t>
   </si>
   <si>
     <t>رواه أبو داود والنسائي في الكبرى وأحمد</t>
   </si>
   <si>
-    <t>[Ривоятларни жамлаш орқали саҳиҳ]</t>
-[...2 lines deleted...]
-    <t>[Абу Довуд, Насоий Сунан куброда ва Аҳмад ривояти]</t>
+    <t>[Барча йўлларини жамлаш билан саҳиҳ]</t>
+  </si>
+  <si>
+    <t>[Абу Довуд, Насоий «Сунани Кубро» ва Аҳмад ривоят қилган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3352</t>
   </si>
   <si>
     <t>إن الله يغار، وإن المؤمن يغار، وغيرة الله أن يأتي المؤمن ما حرم عليه</t>
   </si>
   <si>
     <t>Албатта, Аллоҳ рашк қилади. Мўмин ҳам рашк қилади. Аллоҳнинг рашки мўминнинг Аллоҳ ҳаром қилган нарсасини қилмоғидадир », дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قال: قال رَسُولُ الله صلى الله عليه وسلم: «إِنَّ اللهَ يَغَارُ، وَإِنَّ الْمُؤْمِنَ يَغَارُ، وَغَيْرَةُ اللهِ أَنْ يَأْتِيَ الْمُؤْمِنُ مَا حَرَّمَ عَلَيْهِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қиладилар: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Албатта, Аллоҳ рашк қилади. Мўмин ҳам рашк қилади. Аллоҳнинг рашки мўминнинг Аллоҳ ҳаром қилган нарсасини қилмоғидадир », дедилар».</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله يغار ويُبْغِضُ ويَكره، كما أن المؤمن يغار ويبغض ويكره، وأنَّ سببَ غيرةِ الله أنْ يأتيَ المؤمن ما حَرَّمَ الله عليه من الفواحش كالزنا واللواط والسرقة وشرب الخمر وغيرها من الفواحش.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Аллоҳ таоло рашк қилиши, нафрат қилиши ва ёмон кўришини хабар бердилар. Мўминнинг Аллоҳ ҳаром қилган зино, лўттибозлик, ўғрилик, ароқ ва бошқа фаҳш ишларни қилиши Аллоҳ таолонинг рашки келишига сабаб бўлади.</t>
   </si>
   <si>
     <t>الحذر من غضب الله وعقوبته إذا انتُهِكت مَحارِمُه.</t>
   </si>
   <si>
     <t>Аллоҳ ҳаром қилган нарса содир бўлса, Аллоҳнинг ғазаби ва жазоси келишидан огоҳлантирилмоқда.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3354</t>
+  </si>
+  <si>
+    <t>لتتبعن سنن الذين من قبلكم، شبرا بشبر، وذراعا بذراع</t>
+  </si>
+  <si>
+    <t>Ҳали ўзингиздан аввалгиларнинг тутумига қаричма-қарич, зироъма -зироъ эргашиб кетасизлар</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَتَتَّبِعُنَّ سَنَنَ الَّذِينَ مِنْ قَبْلِكُمْ، شِبْرًا بِشِبْرٍ، وَذِرَاعًا بِذِرَاعٍ، حَتَّى لَوْ دَخَلُوا فِي جُحْرِ ضَبٍّ لَاتَّبَعْتُمُوهُمْ» قُلْنَا: يَا رَسُولَ اللهِ آلْيَهُودَ وَالنَّصَارَى؟ قَالَ: «فَمَنْ؟».</t>
+  </si>
+  <si>
+    <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ҳали ўзингиздан аввалгиларнинг тутумига қаричма-қарич, зироъма -зироъ эргашиб кетасизлар. Ҳатто улар зоббнинг инига киришса, сизлар ҳам уларга эргашиб кетасизлар», дедилар. «Эй Аллоҳнинг Расули, яҳудий ва насронийларни айтяпсизми?» деган эдик, «Бўлмаса кимни?» дедилар».
+(Зобб – эчкиэмарга ўхшаш, аммо гўшти ҳалол жонивор. Унинг ини жуда тор, ифлос ва бадбўй бўлади.)</t>
+  </si>
+  <si>
+    <t>يُخبِرُ صلى الله عليه وسلم بما يكون عليه حال بعض أمته بعد زمانه، وهي متابعة طريقة اليهود والنصارى في عقائدهم وأفعالهم وعاداتهم وتقاليدهم متابعة دقيقة شديدة شبرًا بشبرٍ، وذراعًا بذراعٍ، حتى لو دخلوا جحر ضب لدخله هؤلاء وراءهم.</t>
+  </si>
+  <si>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам ўзларидан кейинги замонда умматларининг баъзилари қандай ҳолатда бўлиши ҳақида хабар бермоқдалар. Бу ҳолат — яҳудий ва насронийларнинг эътиқодлари, амаллари, урф-одат ва анъаналарига қаричма-қарич, газма-газ, ҳар бир қадамда қаттиқ ва ўта аниқлик билан эргашишдир. Ҳатто улар (яҳудий ва насронийлар) калтакесак ка ўхшаш ҳайвоннинг инига кирсалар ҳам, ана ўшалар (умматдан бўлган кимсалар) уларнинг ортидан кирадилар.</t>
+  </si>
+  <si>
+    <t>علمٌ من أعلام نبوَّته حيث أخبر بذلك قبل وقوعه فوقع كما أخبر.
+النهي عن تشبُّه المسلمين بالكفار، سواء في عقائدهم أو عباداتهم أو أعيادهم أو أزيائهم الخاصة بهم.
+توضيح الأشياء المعنوية بالأمثلة الحسية من أساليب التعليم في الإسلام.
+الضب: حيوان جحره شديد الظلمة نَتِنُ الريح، وهو من الزواحف يكثر في الصحاري، ووجه التخصيص بجحر الضب: شدة ضيقه ورداءته، ومع ذلك فإنهم -لاقتفائهم آثارهم واتباعهم طرائقهم- لو دخلوا في مثل هذا الضيق الرديء لوافقوهم! والله المستعان.</t>
+  </si>
+  <si>
+    <t>(Бу) У зот соллаллоҳу алайҳи ва салламнинг пайғамбарлик белгиларидан (мўъжизаларидан) биридир, чунки У зот бу ҳақда ҳали содир бўлмасдан туриб хабар бердилар ва бу айни У зот айтганларидек воқе бўлди.
+Мусулмонларнинг кофирларга эътиқодда, ибодатда, байрамларда ёки уларга хос бўлган кийим-кечакларда ўхшашлигидан (тақлид қилишидан) қайтариш.
+Маънавий тушунчаларни ҳиссий (кўз билан кўриб, қўл билан ушлаб бўладиган) мисоллар орқали тушунтириш — Исломдаги таълим бериш услубларидан биридир.
+Зоб (калтакесакнинг бир тури): Ини ўта қоронғу ва ҳиди жуда қўланса бўлган ҳайвондир. У судралиб юрувчилар сирасига кириб, чўлларда кўп учрайди. Намуна сифатида айнан зоб инининг танланишига сабаб — унинг ўта торлиги ва яроқсизлигидир. Шундай бўлса-да, улар (яҳудий ва насронийларга) кўр-кўрона эргашганлари ва уларнинг изидан қолмаганлари сабабли, агар улар мана шундай тор ва разил жойга кирсалар ҳам, албатта уларга мувофиқ бўладилар (ортидан кирадилар). Аллоҳнинг Ўзи ёрдам берсин!</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3355</t>
   </si>
   <si>
     <t>من حلف بغير الله فقد كفر أو أشرك</t>
   </si>
   <si>
     <t>Ким Аллоҳдан бошқага қасам ичса, бас, кофир (ёки мушрик) бўлибди», деганларини эшитдим</t>
   </si>
   <si>
     <t>عن ابْنِ عُمَرَ رضي الله عنهما أنه سَمِعَ رَجُلًا يَقُولُ: لَا وَالْكَعْبَةِ، فَقَالَ ابْنُ عُمَرَ: لَا يُحْلَفُ بِغَيْرِ اللَّهِ، فَإِنِّي سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَلَفَ بِغَيْرِ اللهِ فَقَدْ كَفَرَ أَوْ أَشْرَكَ».</t>
   </si>
   <si>
     <t>Ибн Умар разияллоҳу анҳумо бир кишининг «Йўқ, Каъбага қасам», деётганини эшитиб қолди. Шунда Ибн Умар разияллоҳу анҳумо: «Аллоҳдан бошқага қасам ичилмайди. Мен Расулуллоҳ соллаллоҳу алайҳи ва салламнинг: «Ким Аллоҳдан бошқага қасам ичса, бас, кофир (ёки мушрик) бўлибди», деганларини эшитдим.</t>
   </si>
   <si>
     <t>يُخبر النبيُّ صلى الله عليه وسلم أنَّ مَن حَلَف بغير الله وأسمائه وصفاته فقد كَفرَ بالله أو أشرك؛ لأن الحَلِفَ يقتضي تَعظيمَ المحلوفِ به، والعظمةُ إنَّما هي للهِ وحْدَه؛ فلا يُحلَفُ إلَّا باللهِ وأسمائِه وصِفاتِه سُبحانَه، وهذا الحلف من الشرك الأصغر؛ لكن لو أنَّ الحالِفَ عظَّم ما حَلَف به كتَعظيمِ اللهِ تعالى أو أشدَّ؛ فحينئذٍ يكونُ مِن الشِّركِ الأكبرِ.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда ким Аллоҳ ва У Зотнинг исм-сифатларидан бошқа нарса билан қасам ичса, кофир ёки мушрик бўлишини хабар бердилар. Чунки бирор нарса билан қасам ичиш шу нарсанинг улуғланишига далолат қилади. Ваҳоланки, улуғлик ёлғиз Аллоҳ таолога хосдир. Шунинг учун, фақатгина Аллоҳ билан ёки У Зотнинг исм-сифатлари билан қасам ичилади. Аллоҳдан бошқанинг номи билан қасам ичиш кичик ширкдир. Агарда қасам ичувчи киши қасам ичган нарсасини Аллоҳ таолони улуғлагандек ёки ундан ҳам кўпроқ улуғласа, бундай қасам катта ширк жумласидан бўлади.</t>
   </si>
   <si>
     <t>التعظيم بالحلف حقّ لله سبحانه وتعالى فلا يُحلَف إلا بالله وأسمائه وصفاته.
 حرص الصحابة على الأمر بالمعروف والنهي عن المنكر، وخصوصًا إذا كان المنكر مما يتعلق بالشرك أو الكفر.</t>
   </si>
   <si>
     <t>Қасам ичиш билан улуғланиш фақат Аллоҳ таолонинг ҳаққидир. Шунинг учун фақат Аллоҳ билан ва У Зотнинг исм-сифатлари билан қасам ичилади.
 Саҳобалар яхшиликка буюриб, ёмонликдан қайтаришга ҳарис бўлишган. Хусусан, бу мункар иш куфр ёки ширкка боғлиқ бўлса, ундан қайтаришга янада ҳарисроқ бўлишган.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[Абу Довуд, Тирмизий ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3359</t>
   </si>
   <si>
     <t>لا تدخلون الجنة حتى تؤمنوا، ولا تؤمنوا حتى تحابوا، أولا أدلكم على شيء إذا فعلتموه تحاببتم؟ أفشوا السلام بينكم</t>
   </si>
   <si>
     <t>Иймон келтирмагунингизча жаннатга кирмайсизлар. Бир-бирингизга муҳаббат қилмагунингизча иймонли бўла олмайсизлар. Агар амал қилсангиз, ўрталарингизда муҳаббат пайдо этадиган нарсага сизларни далолат қилайми? Ораларингизда саломни ёйинглар», – дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَدْخُلُونَ الْجَنَّةَ حَتَّى تُؤْمِنُوا، وَلَا تُؤْمِنُوا حَتَّى تَحَابُّوا، أَوَلَا أَدُلُّكُمْ عَلَى شَيْءٍ إِذَا فَعَلْتُمُوهُ تَحَابَبْتُمْ؟ أَفْشُوا السَّلَامَ بَيْنَكُمْ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Иймон келтирмагунингизча жаннатга кирмайсизлар. Бир-бирингизга муҳаббат қилмагунингизча иймонли бўла олмайсизлар. Агар амал қилсангиз, ўрталарингизда муҳаббат пайдо этадиган нарсага сизларни далолат қилайми? Ораларингизда саломни ёйинглар», – дедилар.</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لن يدخل الجنة إلا المؤمنون، ولا يكتمل الإيمان ولا يَصلُحُ حَالَ المجتمعِ المسلم حتى يُحِبَّ بعضُهم بعضًا. 
 ثم أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أفضلِ الأُمور التي بها تَعُمُّ المَحبةُ، وهي إفشاء السلام بين المسلمين، الذي جعله الله تحية لعباده.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда жаннатга иймонлийдан бошқаси кирмаслигини ва токи бир-бирларини яхши кўрмагунларигача  иймонлари комил ва оралари ислоҳ бўлмаслигини баён қилдилар. Сўнгра Набий соллаллоҳу алайҳи ва саллам муҳаббат барчани ўраб оладиган нарсага йўналтириб қўйдилар. У ҳам бўлса, Аллоҳ таолонинг бандаларига берган саломни мусулмонлар орасида ёйиш.</t>
   </si>
   <si>
     <t>دخول الجنة لا يكون إلّا بالإيمان.
@@ -2389,99 +2618,99 @@
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن الطيرة وهي التشاؤُمُ مِن أيِّ شيءٍ مسموعًا كان أو مرئيًّا، من الطيور أو الحيوانات أو أصحاب العاهات أو الأرقام أو الأيام أو غير ذلك، 
 وإنما ذَكَرَ الطَّيْرَ لأنه كان المشهور عند الجاهلية، وأصله إطلاق الطير عند الشُّروع في عملٍ مِن سَفَرٍ أو تجارة أو غير ذلك، فإنْ طار جهة اليمين تَفاءَلَ ومَضى لِمَا يُريد، وإن طار جهة الشمال تشاءَمَ وكَفَّ عمّا يُريد. 
 وأخبر بأنها شرك، وإنما كان التشاؤم شركًا؛ لأنه لا يأتي بالخير إلا الله ولا يَدفع الشر إلا الله وحده لا شريك له.
 وذَكَرَ ابنُ مسعود رضي الله عنه أنه قد يقع في قلب المسلم شيءٌ من التشاؤم، ولكنْ عليه أن يَدفعَه بالتوكل على الله، مع فعل الأسباب.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам кўриладиган ёки эшитиладиган ҳайвону қушлар, оҳ-охчилар, рақамлар, кунлар ёки шу каби нарсалардан шумланишдан огоҳлантирдилар. (Ҳадисда қуш билан шумланиш деб келган) қуш зикр қилинганининг сабаби, жоҳилиятда шу машҳур эди. Сафар, тижорат ёки шу каби ишларни бошлашдан олдин қуш учиришар эди. Агар ўнг томонга учса, яхшилик аломати деб ишида давом этар эди. Агар чап томонга учса, ёмонлик аломати деб тўхтар эди. У ширк эканини хабар бердилар. Шумланиш ширк дейилди, чунки, яхшиликни жалб қилувчи ҳам, уни даф қилувчи ҳам фақатгина шериксиз Аллоҳдир.
 Ибн Масъуд разияллоҳу анҳу мусулмоннинг қалбига шумланиш тушиши мумкинлигини, Аллоҳга таваккал қилиш ва сабабларини бажариш билан шумланишни даф қилиш лозим эканини зикр қилдилар.</t>
   </si>
   <si>
     <t>الطيرة شركٌ؛ لأن فيها تَعَلُّقَ القلب على غير الله.
 أهمية تكرار المسائل المهمة، لتُحفظَ وتَستَقر في القلوب.
 الطيرة يُذْهِبُها التوكّلُ على الله تعالى.
 الأمر بالتوكل على الله وحده وتعلق القلب به سبحانه.</t>
   </si>
   <si>
     <t>Шумланиш ширкдир! Чунки унда қалб Аллоҳдан бошқасига боғланмоқда.
 Қалбда мустаҳкам жойлашиши ва ёдланиши учун муҳим масалаларни такрорлашнинг аҳамияти.
 Шумланишни Аллоҳга бўлган таваккул кетказади.
 Ёлғиз Аллоҳга таваккул қилишга ва У Зотга боғланишга буюрилмоқда.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[Абу Довуд, Тирмизий, Ибн Можа ва Аҳмад ривояти]</t>
+    <t>[Абу Довуд, Термизий, Ибн Можа ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3383</t>
   </si>
   <si>
     <t>فقلنا: أنت سيدنا، فقال: السيد الله، قلنا: وأفضلنا فضلا، وأعظمنا طولا، فقال: قولوا بقولكم، أو بعض قولكم، ولا يستجرينكم الشيطان</t>
   </si>
   <si>
     <t>Сиз бизнинг саййидимизсиз. У зот: «Саййид Аллоҳ таолодир» дедилар. Биз дедик: «Сиз бизнинг энг афзалимизсиз ва ичимизда дўстларга меҳрибон, душманларга қаҳрлисисиз». У зот дедилар: «Ўзларингизнинг оддий гапларингизни гапиринглар ёки шу айтган сўзингларингизнинг баъзиларини айтинглар. Шайтон сизларни ўз йўлига солиб, олиб кетиб қолмасин (ёки шайтон сизларни ҳар хил гапларни гапиришга журъатлик қилиб қўймасин)» дедилар</t>
   </si>
   <si>
     <t>عَن عَبدِ الله بنِ الشِّخِّير رضي الله عنه قَالَ: انْطَلَقْتُ في وَفدِ بَنِي عَامِرٍ إِلى رَسُولِ الله صلى الله عليه وسلم، فَقُلنا: أَنتَ سيّدُنَا، فقال: «السَّيدُ اللهُ»، قُلنا: وَأَفْضَلُنا فَضْلاً، وأعظَمُنا طَوْلاً، فقال: «قُولُوا بِقَولِكُم، أَو بَعضِ قولِكُم، وَلَا يَسْتَجْرِيَنَّكُم الشَّيطَانُ».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Аш-Шиххир разияллоҳу анҳудан ривоят қилинган ҳадисда у кишининг шундай деганлари айтилади: «Мен Бану Омирнинг вакиллар гуруҳида Расулуллоҳ соллаллоҳу алайҳи ва саллам ҳузурларига жўнадим. Етиб борганимизда У зотга қараб дедик: Сиз бизнинг саййидимизсиз. У зот: «Саййид Аллоҳ таолодир» дедилар. Биз дедик: «Сиз бизнинг энг афзалимизсиз ва ичимизда дўстларга меҳрибон, душманларга қаҳрлисисиз». У зот дедилар: «Ўзларингизнинг оддий гапларингизни гапиринглар ёки шу айтган сўзингларингизнинг баъзиларини айтинглар. Шайтон сизларни ўз йўлига солиб, олиб кетиб қолмасин (ёки шайтон сизларни ҳар хил гапларни гапиришга журъатлик қилиб қўймасин)» дедилар.</t>
   </si>
   <si>
     <t>جاءَ جماعةٌ إلى النبيِّ صلى الله عليه وسلم، فلمّا وَصَلَوا إليه قالوا -مَادِحِين له- بعضَ الكلمات التي كَرِهَها صلى الله عليه وسلم، 
 فقالوا: "أنت سيدُنا"، 
 فقال لهم صلى الله عليه وسلم: 
 "السيدُ الله" 
 فله السُّؤْدَدُ التامُّ على خلقِهِ وهم عبيدُهُ. 
 وقالوا: أنت "أَفْضَلُنا فَضْلًا" وأعلانا رُتبةً وشرفًا ومزيةً. 
 وأنت "أعظَمُنا طَوْلًا" وأكثرنا عطاءً وعُلوًّا ورفعةً. 
 ثم أرشدَهم النبيُّ صلى الله عليه وسلم أن يقولوا قولهم المعتاد ولا يتكلَّفوا الألفاظ، وألَّا يَجُرَّهم الشيطان إلى الغلو والإطراء الذي يُوقِع فيما حُرِّم من الشرك ووسائله.</t>
   </si>
   <si>
     <t>Бир жамоат Набий соллаллоҳу алайҳи ва саллам ҳузурларига келди. Етиб келганларида У зот соллаллоҳу алайҳи ва саллам ёмон кўрадиган баъзи сўзларни айтдилар. «Сиз саййидимизсиз», дедилар. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Саййид Аллоҳдир», дедилар. У Зот махлуқотлари устидан тўлиқ ҳукмрон ва улар Унинг бандаларидир. «Сиз бизнинг энг афзалимиз, энг олий мартаба ва шараф эгасисиз. Ичимизда дўстларга меҳрибон, душманларга қаҳрлисисиз, энг саҳий, олий ва даражаси улуғисиз», –дедилар. Сўнгра Набий соллаллоҳу алайҳи ва саллам уларни одатдаги сўзларни айтишга, ўзларини ҳар хил бошқа мақтовлар учун урунтирмасликка йўлладилар ва уларни шайтон ғулувга олиб бориб ширк ва унинг василаларини қилдириб қўйишидан қайтардилар.</t>
   </si>
   <si>
     <t>عظم قدر النبي صلى الله عليه وسلم في نفوس أصحابه واحترامهم له.
 النهي عن التكلّف في الألفاظ، والاقتصاد في المقال.
 حماية التوحيد عما يُخِلُّ به من الأقوال والأعمال.
 النهي عن الغلو في المدح، فهو من مداخل الشيطان.
 النبي صلى الله عليه وسلم هو سيِّدُ ولد آدم، وما جاء في الحديث هو من باب التواضع، ومن باب الخوف عليهم أن يغلو فيه.</t>
   </si>
   <si>
     <t>Саҳобаларнинг наздида Набий соллаллоҳу алайҳи ва салламнинг қадрларининг улуғлиги ва У зотга бўлган ҳурматлари.
 Лафзларда муболаға қилишдан қайтариш ва сўзларда ўртача бўлиш.
 Тавҳидни унга путур етгазувчи сўз ва амаллардан ҳимоя қилиш.
 Мақташда ғулувга кетишдан қайтарилмоқда. Чунки у шайтон кирадиган ўринлардандир.
 Набий соллаллоҳу алайҳи ва саллам одам боласининг саййиди. Ҳадисдаги келган қайтариқ эса камтаринлик бобидан бўлиб, улар ғулувга кетиб қолишларидан қўрққанлар.</t>
   </si>
   <si>
     <t>رواه أبو داود وأحمد</t>
   </si>
   <si>
-    <t>[Абу Довуд ва Ахмад ривояти]</t>
+    <t>[Абу Довуд ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3389</t>
   </si>
   <si>
     <t>إنك ستأتي قوما أهل كتاب، فإذا جئتهم فادعهم إلى أن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله</t>
   </si>
   <si>
     <t>Албатта, сен аҳли китоб қавмнинг олдига борасан. Уларнинг ҳузурига борганингда, уларни «Аллоҳдан бошқа илоҳ йўқ ва Муҳаммад Аллоҳнинг Расулидир», деб гувоҳлик беришга даъват қил</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِمُعَاذِ بْنِ جَبَلٍ، حِينَ بَعَثَهُ إِلَى الْيَمَنِ: «إِنَّكَ سَتَأْتِي قَوْمًا أَهْلَ كِتَابٍ، فَإِذَا جِئْتَهُمْ فَادْعُهُمْ إِلَى أَنْ يَشْهَدُوا أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ خَمْسَ صَلَوَاتٍ فِي كُلِّ يَوْمٍ وَلَيْلَةٍ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ صَدَقَةً تُؤْخَذُ مِنْ أَغْنِيَائِهِمْ فَتُرَدُّ عَلَى فُقَرَائِهِمْ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَإِيَّاكَ وَكَرَائِمَ أَمْوَالِهِمْ، وَاتَّقِ دَعْوَةَ الْمَظْلُومِ، فَإِنَّهُ لَيْسَ بَيْنَهُ وَبَيْنَ اللهِ حِجَابٌ».</t>
   </si>
   <si>
     <t>Ибн Аббос разияллоҳу анҳу айтадилар: «Расулуллоҳ соллаллоҳу алайҳи ва саллам Муоз ибн Жабални Яманга юбораётиб, унга дедилар: « Албатта, сен аҳли китоб қавмнинг олдига борасан. Уларнинг ҳузурига борганингда, уларни «Аллоҳдан бошқа илоҳ йўқ ва Муҳаммад Аллоҳнинг Расулидир», деб гувоҳлик беришга даъват қил. Агар улар сенга бунда итоат этишса, Аллоҳ уларга бир кеча-кундузда беш намоз (ўқиш)ни фарз қилганини айт. Агар улар сенга бунда ҳам итоат этишса, Аллоҳ уларга бойларидан олиниб, камбағалларига қайтариладиган садақа (закот)ни уларга фарз қилганини айт. Агар улар бунда ҳам сенга итоат этишса, (закот олишда) сара молларини олишдан узоқ бўл. Мазлумнинг дуосидан сақлан, чунки у  билан Аллоҳ ўртасида парда йўқдир».</t>
   </si>
   <si>
     <t>لما أَرسلَ النبيُّ صلى الله عليه وسلم معاذَ بن جبل رضي الله عنه إلى بلاد اليمن داعيًا إلى الله ومُعلِّمًا، بَيَّنَ له أنه سيواجه قومًا من النصارى؛ ليكون على استعداد لهم، ثم ليبدأ في دعوتهم بالأهم فالأهم، فيدعوهم إلى إصلاح العقيدة أولًا؛ بأن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله؛ لأنهم بها يدخلون الإسلام، فإذا انقادوا لذلك أمرهم بإقام الصلاة؛ لأنها أعظم الواجبات بعد التوحيد، فإذا أقاموها أمر أغنياءهم بدفع زكاة أموالهم إلى فقرائهم.
 ثم حذّره من أخذ أفضل المال؛ لأن الواجب الوسط.
 ثم أوصاه باجتناب الظلم؛ لئلا يدعو عليه المظلوم، فإن دعوته مستجابة.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам Муоз ибн Жабал разияллоҳу анҳуни Яманга даъватчи ва муаллим қилиб юбораётган вақтларида, насроний қавмларга йўлиқишини, бунинг учун тайёр туришини ва уларни даъват қилишда дастлаб энг муҳим нарсалардан бошлаши кераклигини баён қилдилар. Шунга кўра, Муоз разияллоҳу анҳу  уларни дастлаб «Аллоҳдан бошқа илоҳ йўқ ва Муҳаммад (соллаллоҳу алайҳи ва саллам) Аллоҳнинг Расулидир», деб гувоҳлик бериш билан ақидани тўғрилашларига даъват қилади. Чунки улар Исломга шу шаҳодат калимаси билан кирадилар. Агар улар бунда итоат қилишса, уларни намозни тўлиқ адо этишга буюради. Чунки намоз тавҳиддан кейинги ўринда турадиган энг буюк фарзлардан ҳисобланади. Агар улар намозни барпо қилсалар, уларнинг бойларига молларининг закотини камбағалларига беришларини буюради. Шу ўринда Набий соллаллоҳу алайҳи ва саллам Муоз разияллоҳу анҳуни закотга молларининг энг яхшисини олишдан қайтардилар. Чунки закотга молнинг ўртачасини олиш вожибдир. Сўнгра мазлум уни дуоибад қилмаслиги учун зулмдан узоқ туришини тавсия қилдилар. Чунки мазлумнинг дуоси ижобат бўлади.</t>
   </si>
   <si>
@@ -2552,50 +2781,143 @@
   </si>
   <si>
     <t>Умар ибн Хаттоб разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деётганларини эшитдим: «Мени насронийлар Ибн Марямни кўкларга кўтариб мактагани каби мақтаманглар. Чунки мен У Зотнинг бандасиман, холос. Шу боис «Аллоҳнинг бандаси ва Расули», денглар».</t>
   </si>
   <si>
     <t>ينهى النبي صلى الله عليه وسلم عن الإفراط ومجاوزة الحد الشرعي في مدحه ووصفه بأوصاف الله تعالى وأفعاله الخاصة به، أو أنه يعلم الغيب، أو يدعا مع الله، كما فعلت النصارى مع عيسى ابن مريم عليه السلام. 
 ثم بين أنه عبد من عباد لله، وأمر بأن نقول عنه: عبد الله ورسوله.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда насронийлар Ийсо ибн Марямни мақташда ҳаддан ошганлари каби мақтовда ва васфлашда шариат белгилаган чегарадан чиқишдан қайтардилар. Расулуллоҳни Аллоҳ таолога хос бўлган сифатлар ва феъллар билан сифатлаш, у зотга ғайбни билишни нисбатлаш, дуо қилишда у зотни Аллоҳга шерик қилиш кабилар шу жумладандир. Сўнгра Пайғамбаримиз ўзларини Аллоҳнинг бандаларидан бири эканларини баён қилиб, «Аллоҳнинг бандаси ва Расули», дейишимизга буюрдилар.</t>
   </si>
   <si>
     <t>التحذير من مُجاوزةِ الحد الشرعي في التعظيم والمدح؛ لأن ذلك يُفضي إلى الشرك.
 ما حذَّر منه النبي صلى الله عليه وسلم قد وقع في هذه الأمة، فغَلَتْ طائفة بالرسول الله صلى الله عليه وسلم، وطائفة في أهل البيت، وطائفة في الأولياء، فوقعوا في الشرك.
 وَصَفَ رسولُ الله صلى الله عليه وسلم نفسَه بأنه عبدُ الله؛ ليبيِّن أنه عبدٌ مَربوبٌ لله لا يجوز أن يُصرفَ له شيءٌ من خصائص الرب.
 وَصَفَ رسولُ الله صلى الله عليه وسلم نفسه بأنه رسولُ الله؛  ليبين أنه رسولٌ مُرسلٌ من عند الله فيجبُ تصديقُه ومتابعتُه.</t>
   </si>
   <si>
     <t>Улуғлаш ва мақташда шариат белгилаган чегарадан чиқишдан огоҳлантирилиши. Чунки бу нарса ширкка олиб боради.
 Расулуллоҳ соллаллоҳу алайҳи ва саллам қайтарган нарса бу умматда содир бўлди. Бир тоифа мусулмонлар Расулуллоҳ соллаллоҳу алайҳи ва салламга нисбатан, бир тоифаси аҳли байтга нисбатан ва яна бир тоифаси авлиёларга нисбатан ғулув кетиб, ширкка тушдилар.
 Расулуллоҳ соллаллоҳу алайҳи ва саллам Аллоҳ таолонинг бандаси бўлиб, рубубият хусусиятларидан бирор нарсанинг ўзларига қилиниши мумкин эмаслигини баён қилиш учун ўзларини “Аллоҳнинг бандаси” деб сифатладилар.
 Расулуллоҳ соллаллоҳу алайҳи ва саллам Аллоҳ таоло томонидан юборилган расул бўлиб, уни тасдиқлаш ва унга эргашиш вожиблигини баён қилиш учун ўзларини “Аллоҳнинг Расули” деб сифатладилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3406</t>
+  </si>
+  <si>
+    <t>لا عدوى ولا طيرة، ولا هامة ولا صفر، وفر من المجذوم كما تفر من الأسد</t>
+  </si>
+  <si>
+    <t>Касаллик ўзича юқиши йўқ, тияра (шумланиш) йўқ, ҳома (билан фол очиш) йўқ ва сафар (ойидан бадгумон бўлиш) йўқдир. Моховдан шердан қочганингдек қочгин!» деганлар</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ عَدْوَى وَلاَ طِيَرَةَ، وَلاَ هَامَةَ وَلاَ صَفَرَ، وَفِرَّ مِنَ المَجْذُومِ كَمَا تَفِرُّ مِنَ الأَسَدِ».</t>
+  </si>
+  <si>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Касаллик ўзича юқиши йўқ, тияра (шумланиш) йўқ, ҳома (билан фол очиш) йўқ ва сафар (ойидан бадгумон бўлиш) йўқдир. Моховдан шердан қочганингдек қочгин!» деганлар».</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعضَ أمور الجاهلية تحذيرًا منها، وبيانًا أن الأمر بيد الله، وأنه لا يكون شيء إلا بأمره وتقديره، وهي: 
+الأول: كان أهل الجاهلية يظنون أن المرض يُعدي بنفسه؛ فنهى صلى الله عليه وسلم عن الاعتقاد بانتقال المرض من المريض إلى غيره بطبعه؛ فالله هو المتصرف في الكون؛ وهو الذي ينزل الداء ويرفعه، ولا يحدُث ذلك إلا بإرادته وتقديره. 
+الثاني: كان أهل الجاهلية إذا خرجوا لسفر أو تجارة، زجروا الطير، فإن طار جهة اليمين استبشروا، وإن طار جهة اليسار تشاءموا ورجعوا، فنهى صلى الله عليه وسلم عن هذا التشاؤم بالطير، وبيَّن أنه اعتقاد باطل. 
+الثالث: كان أهل الجاهلية يقولون: إذا وقع طائر البومة على دار حصل لأهله مصيبة؛ فنهى صلى الله عليه وسلم عن التشاؤم بذلك. 
+الرابع: نهى عن التشاؤم بشهر صفر، وهو الشهر الثاني من الأشهر القمرية. وقيل صفر هو: حيةٌ تكون في البطن تصيب الماشية والناس، يزعمون أنها أشد عدوى من مرض الجَرَب؛ فنفى هذا الاعتقاد.
+الخامس: أمر بالابتعاد عن المصاب بمرض الجذام كما تبتعد عن حيوان الأسد، وذلك احتياطٌ للنفس وطلبٌ لها السلامة وفعلٌ للأسباب التي أمر الله بها، والجذام: مرض تتآكل منه أعضاء الإنسان.</t>
+  </si>
+  <si>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам жоҳилият ишларининг баъзисини — улардан огоҳлантириш ҳамда барча иш Аллоҳнинг қўлида эканини ва бирор нарса Унинг амри ва тақдирисиз содир бўлмаслигини баён қилиш учун — очиқлаб бердилар. Улар қуйидагилардир:
+Биринчи: Жоҳилият аҳли касаллик ўз-ўзидан юқади деб ҳисоблашарди. Пайғамбаримиз соллаллоҳу алайҳи ва саллам касаллик бемордан бошқага ўз табиати билан ўтади деб эътиқод қилишдан қайтардилар. Зеро, коинотни бошқариб турувчи Зот Аллоҳдир; дардни туширадиган ҳам, уни кўтарадиган ҳам Унинг Ўзидир. Бу (дард юқиши) фақат Унинг иродаси ва тақдири билангина содир бўлади.
+Иккинчи: Жоҳилият аҳли сафарга ёки тижоратга чиққанларида қушларни учириб кўришарди. Агар қуш ўнг томонга учса, хурсанд бўлиб (яхшиликка йўйишган), агар чап томонга учса, шумланиб, ортларига қайтишган. Пайғамбаримиз соллаллоҳу алайҳи ва саллам қушлардан бундай шумланишни тақиқладилар ва бу ботил эътиқод эканини баён қилдилар.
+Учинчи: Жоҳилият аҳли: «Агар бойўғли бирор уйга қўнса, унинг аҳлига мусибат етади», дейишарди. Пайғамбаримиз соллаллоҳу алайҳи ва саллам бундан шумланишдан қайтардилар.
+Тўртинчи: Сафар ойидан шумланишдан қайтардилар. Бу ой қамарий ойларнинг иккинчисидир. Шунингдек, «Сафар — қоринда бўладиган, чорва ва одамларга юқадиган бир илон (қурт) бўлиб, уларнинг даъвосича, у қўтир касаллигидан ҳам юқумлироқ эмиш», деб ҳам айтилган. У зот мана шу эътиқодни инкор қилдилар.
+Бешинчи: Мохов касалига чалинган кишидан худди шердан қочгандек узоқлашишга буюрдилар. Бу эса нафсни эҳтиёт қилиш, саломатликни кўзлаш ва Аллоҳ буюрган сабабларни қилишдир. Мохов (жузом) — инсон аъзоларини еб битирадиган (чиритувчи) касаллик.</t>
+  </si>
+  <si>
+    <t>وجوب التوكل على الله والاعتماد عليه، وفعل الأسباب المشروعة.
+وجوب الإيمان بقضاء الله وقدره، وأن الأسباب بيد الله وهو الذي يجريها أو يسلب تأثيرها.
+إبطال ما يفعله بعض الناس من التشاؤم بالألوان، كالأسود والأحمر، أو بعض الأرقام والأسماء والأشخاص وذوي العاهات.
+في النهي عن القرب من المجذوم ومثله أصحاب الأمراض المعدية؛ هو من الأسباب التي أجرى الله العادة بأنها تفضي إلى مسبباتها؛ فالأسباب لا تستقل بذاتها، بل الله هو الذي إن شاء سلبها قواها فلا تؤثر شيئًا، وإن شاء أبقاها فأثرت.</t>
+  </si>
+  <si>
+    <t>Аллоҳга таваккул қилиш, суяниш ва машруъ қилинган сабабларни бажариш вожиблиги.
+Аллоҳнинг қазо ва қадарига имон келтириш вожибдир. Барча сабаблар Аллоҳнинг ихтиёрида бўлиб, уларни ишга соладиган ёки таъсирини йўққа чиқарадиган ҳам Унинг Ўзидир.
+Айрим кишиларнинг ранглардан (масалан, қора ёки қизил), баъзи рақамлардан, исмлардан, шахслардан ёки нуқсони бор (ногирон) кишилардан шумланиши — ботил ва асоссиз ишдир.
+Мохов ва шу каби юқумли хасталикка чалинганлардан узоқлашишга бўлган буйруқ — Аллоҳ таоло одатий равишда натижага олиб борадиган қилиб қўйган сабаблардан биридир. Бироқ, сабаблар ўз-ўзича мустақил таъсир кучига эга эмас. Балки Аллоҳ хоҳласа, уларнинг кучини тортиб олади ва улар ҳеч қандай таъсир кўрсатолмай қолади, агар хоҳласа, уларни ўз ҳолида қолдиради ва улар таъсир қилади.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3407</t>
+  </si>
+  <si>
+    <t>فوالله لأن يهدي الله بك رجلا واحدا، خير لك من أن يكون لك حمر النعم</t>
+  </si>
+  <si>
+    <t>Аллоҳга қасамки, Аллоҳ сен туфайли бир кишини ҳидоят қилиши сен учун қизил туяларинг бўлишидан афзалдир</t>
+  </si>
+  <si>
+    <t>عَنْ سَهْلُ بْنُ سَعْدٍ رَضِيَ اللَّهُ عَنْهُ أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ يَوْمَ خَيْبَرَ: «لَأُعْطِيَنَّ هَذِهِ الرَّايَةَ غَدًا رَجُلًا يَفْتَحُ اللَّهُ عَلَى يَدَيْهِ، يُحِبُّ اللَّهَ وَرَسُولَهُ وَيُحِبُّهُ اللَّهُ وَرَسُولُهُ»، قَالَ: فَبَاتَ النَّاسُ يَدُوكُونَ لَيْلَتَهُمْ أَيُّهُمْ يُعْطَاهَا، فَلَمَّا أَصْبَحَ النَّاسُ غَدَوْا عَلَى رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كُلُّهُمْ يَرْجُو أَنْ يُعْطَاهَا، فَقَالَ: «أَيْنَ عَلِيُّ بْنُ أَبِي طَالِبٍ؟» فَقِيلَ: هُوَ يَا رَسُولَ اللَّهِ يَشْتَكِي عَيْنَيْهِ، قَالَ: «فَأَرْسِلُوا إِلَيْهِ»، فَأُتِيَ بِهِ فَبَصَقَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي عَيْنَيْهِ وَدَعَا لَهُ، فَبَرَأَ حَتَّى كَأَنْ لَمْ يَكُنْ بِهِ وَجَعٌ، فَأَعْطَاهُ الرَّايَةَ، فَقَالَ عَلِيٌّ: يَا رَسُولَ اللَّهِ، أُقَاتِلُهُمْ حَتَّى يَكُونُوا مِثْلَنَا؟ فَقَالَ: «انْفُذْ عَلَى رِسْلِكَ حَتَّى تَنْزِلَ بِسَاحَتِهِمْ، ثُمَّ ادْعُهُمْ إِلَى الإِسْلاَمِ، وَأَخْبِرْهُمْ بِمَا يَجِبُ عَلَيْهِمْ مِنْ حَقِّ اللَّهِ فِيهِ، فَوَاللَّهِ لَأَنْ يَهْدِيَ اللَّهُ بِكَ رَجُلًا وَاحِدًا، خَيْرٌ لَكَ مِنْ أَنْ يَكُونَ لَكَ حُمْرُ النَّعَمِ».</t>
+  </si>
+  <si>
+    <t>Саҳл ибн Саъд разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам Хайбар куни: «Эртага мен бу байроқни шундай кишига бераманки, Аллоҳ унинг қўли билан фатҳ қилади, у Аллоҳни ва Унинг Расулини яхши кўради, Аллоҳ ва Унинг Расули ҳам уни яхши кўради», дедилар. Одамлар туни билан у кимга берилиши ҳақида баҳслашиб чиқишди. Тонг отгач барчалари Расулуллоҳ соллаллоҳу алайҳи ва саллам ҳузурларига боришди. Ҳар ким унинг ўзига берилишини орзу қилар эди. У зот: «Али ибн Абу Толиб қани?» дедилар. «Эй Аллоҳнинг Расули, унинг кўзлари оғрияпти», дейишди. «Унга одам юборинглар», дедилар. Уни етаклаб келишди. У зот унинг кўзларига туфлаб қўйиб, ҳаққига дуо қилган эдилар, шу заҳоти тузалиб, ҳудди оғримагандек бўлиб қолди. Сўнг У зот байроқни унга бердилар. Али: «Эй Аллоҳнинг Расули, биз каби (мусулмон) бўлмагунларигача уларга қарши жанг қилайми?» деди. У зот шундай дедилар: «Уларнинг майдонига кириб боргунингча шошилмай боргин. Кейин уларни Исломга чақиргин. Уларнинг зиммасига Аллохнинг ҳақларилан нималар вожиб бўлишини айтгин. Аллоҳга қасамки, Аллоҳ сен туфайли бир кишини ҳидоят қилиши сен учун қизил туяларинг бўлишидан афзалдир».</t>
+  </si>
+  <si>
+    <t>أَخْبرَ النبيُّ صلى الله عليه وسلم الصحابة بانتصار المسلمين على يهود خيبر من الغد، وذلك على يد رجل يعطيه الراية وهو العلم الذي يتخذه الجيش شعارًا له، 
+وهذا الرجل من صفاته أنه يحب الله ورسوله، ويحبه الله ورسوله، 
+فبات الصحابة ليلتهم يخوضون ويتحدثون عمن سيعطى الراية؟ رغبة في هذا الشرف العظيم، 
+فلما كان الصبح ذهبوا إلى النبيِّ صلى الله عليه وسلم، كلهم يرجوا أن يفوز بهذا الشرف، 
+فسأل صلى الله عليه وسلم عن علي بن أبي طالب رضي الله عنه؟ 
+فقيل: إنه مريض يشتكي عينيه.
+فأرسل إليه صلى الله عليه وسلم، فجاؤوا به، فبصق في عيني علي من ريقه الشريف، ودعا له، فشفي من مرضه وكأنه لم يكن به وجع، فأعطاه الراية، وأمره بالمضي برفق حتى يقترب من حصن العدو فيعرض عليهم الدخول في الإسلام، فإن أجابوه؛ أخبرهم بما يجب عليهم من الفرائض.
+ثم بيَّن صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ لعلي فضل الدعوة إلى الله وأن الداعية إذا كان سببًا في هداية رجل واحد فذلك خير له من أن تكون له الإبل الحُمْر التي هي أنفس أموال العرب، فيمتلكها أو يتصدق بها.</t>
+  </si>
+  <si>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам саҳобаларга эртаси куни Хайбар яҳудийлари устидан мусулмонлар ғалаба қозониши ҳақида хабар бердилар. Бу ғалаба қўлига байроқ бериладиган бир кишининг қўлида содир бўлишини айтдилар. Бу кишининг сифатларидан бири — у Аллоҳ ва Расулини яхши кўради, Аллоҳ ва Расули ҳам уни яхши кўради. Саҳобалар шундай юксак шарафга эришиш иштиёқида, байроқ кимга берилар экан, деб тунни турли суҳбат ва мулоҳазалар билан ўтказдилар. Тонг отгач, уларнинг ҳар бири ушбу шарафга ноил бўлиш умидида Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг ҳузурларига бордилар.
+Шунда Пайғамбаримиз соллаллоҳу алайҳи ва саллам Али ибн Абу Толиб разияллоҳу анҳуни сўрадилар.
+У кишининг кўзлари оғриб, бетоб бўлиб қолганликларини айтишди.
+Расулуллоҳ соллаллоҳу алайҳи ва саллам у кишига одам юбордилар ва Али разияллоҳу анҳуни олиб келдилар. Сўнг У зотнинг муборак тупукларидан Алининг кўзларига суртдилар ва ҳақларига дуо қилдилар. Шу заҳоти Али разияллоҳу анҳу гўё ҳеч қачон оғриқ кўрмагандек тузалиб кетдилар. Пайғамбаримиз у кишига байроқни топширдилар ва душман қалъасига яқинлашгунча хотиржамлик билан боришни, сўнгра уларни Исломга чақиришни буюрдилар. Агар қабул қилишса, уларга зиммаларидаги фарзлар ҳақида хабар беришини тайинладилар.
+Кейин Расулуллоҳ соллаллоҳу алайҳи ва саллам Алига Аллоҳга даъват қилишнинг фазилатини баён қилиб бердилар: агар даъватчи биргина кишининг ҳидоят топишига сабабчи бўлса, бу у учун арабларнинг энг қимматбаҳо бойлиги ҳисобланган «қизил туялар»га эга бўлишдан ёки уларни садақа қилишдан ҳам яхшироқ эканини айтдилар.</t>
+  </si>
+  <si>
+    <t>فضيلة علي بن أبي طالب -رضي الله عنه-، وشهادة رسول -صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ- له، بمحبة الله ورسوله له، ومحبته لله ورسوله.
+حرص الصحابة على الخير وتسابقهم إليه.
+مشروعية الأدب عند القتال وترك الطيش والأصوات المزعجة التي لا حاجة إليها.
+من دلائل نبوته صلى الله عليه وسلم إخباره بالنصر على اليهود، وشفاء عيني علي بن أبي طالب على يديه بإذن الله. 
+أن المقصود الأعظم من الجهاد هو دخول الناس في الإسلام.
+أن الدعوة تكون بالتدريج فيطلب من الكافر أولًا الدخول في الإسلام بالنطق بالشهادتين، ثم يُؤمر بفرائض الإسلام بعد ذلك.
+فضل الدعوة إلى الإسلام وما فيها من الخير للمدعو والداعي، فالمدعو قد يهتدي والداعي يُثاب ثوابًا عظيمًا.</t>
+  </si>
+  <si>
+    <t>Али ибн Абу Толиб разияллоҳу анҳунинг фазилатлари ҳамда Расулуллоҳ соллаллоҳу алайҳи ва салламнинг У зот ҳақида: «У Аллоҳ ва Расулини яхши кўради, Аллоҳ ва Расули ҳам уни яхши кўради», деб гувоҳлик берганлари.
+Саҳобаларнинг яхшиликка бўлган ҳарисликлари ва бу йўлда бир-бирлари билан мусобақалашишлари.
+Жанг пайтида одобга риоя қилиш, енгилтаклик ва заруратсиз шовқин-сурон кўтаришдан йироқ бўлишнинг шаръан жоизлиги.
+Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг яҳудийлар устидан ғалаба қозонилиши ҳақида олдиндан хабар берганлари ва Али ибн Абу Толибнинг кўзлари У зотнинг қўлларида Аллоҳнинг изни билан шифо топгани — пайғамбарлик далилларидандир.
+Жиҳоддан кўзланган энг олий мақсад — одамларнинг Ислом динига киришидир.
+Даъват босқичма-босқич бўлиши лозим: кофирдан аввал икки шаҳодат калимасини айтиб, Исломга кириш талаб қилинади, сўнгра Ислом фарзларига буюрилади.
+Исломга даъват қилишнинг фазилати ҳамда бунда даъват қилинувчи ва даъватчи учун қандай хайриятлар борлиги. Зеро, даъват қилинувчи ҳидоят топиши мумкин, даъватчи эса улкан ажр-мукофотга сазовор бўлади.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3409</t>
   </si>
   <si>
     <t>أي عم، قل: لا إله إلا الله، كلمة أحاج لك بها عند الله</t>
   </si>
   <si>
     <t>Эй
 амаки, «Ла илаҳа иллаллоҳ» (Аллоҳдан бошқа ҳақ илоҳ йўқ) деб айтинг,
 бу калимани Аллоҳ азза ва жалланинг ҳузурида сиз учун ҳужжат
 қилай</t>
   </si>
   <si>
     <t>عن سَعِيدِ بْنِ الْمُسَيَّبِ، عَنْ أَبِيهِ قَالَ: لَمَّا حَضَرَتْ أَبَا طَالِبٍ الْوَفَاةُ، جَاءَهُ رَسُولُ اللهِ صلى الله عليه وسلم فَوَجَدَ عِنْدَهُ أَبَا جَهْلٍ وَعَبْدَ اللهِ بْنَ أَبِي أُمَيَّةَ بْنِ الْمُغِيرَةِ، فَقَالَ: «أَيْ عَمِّ، قُلْ: لَا إِلَهَ إِلَّا اللهُ، كَلِمَةً أُحَاجُّ لَكَ بِهَا عِنْدَ اللهِ»، فَقَالَ أَبُو جَهْلٍ وَعَبْدُ اللهِ بْنُ أَبِي أُمَيَّةَ: أَتَرْغَبُ عَنْ مِلَّةِ عَبْدِ الْمُطَّلِبِ، فَلَمْ يَزَلْ رَسُولُ اللهِ صلى الله عليه وسلم يَعْرِضُهَا عَلَيْهِ، وَيُعِيدَانِهِ بِتِلْكَ الْمَقَالَةِ، حَتَّى قَالَ أَبُو طَالِبٍ آخِرَ مَا كَلَّمَهُمْ: عَلَى مِلَّةِ عَبْدِ الْمُطَّلِبِ، وَأَبَى أَنْ يَقُولَ: لَا إِلَهَ إِلَّا اللهُ، قَالَ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «وَاللهِ لَأَسْتَغْفِرَنَّ لَكَ مَا لَمْ أُنْهَ عَنْكَ»، فَأَنْزَلَ اللهُ: {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ} [التوبة: 113]، وَأَنْزَلَ اللهُ فِي أَبِي طَالِبٍ، فَقَالَ لِرَسُولِ اللهِ صلى الله عليه وسلم: {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللهَ يَهْدِي مَنْ يَشَاءُ} [القصص: 56].</t>
   </si>
   <si>
     <t>Саид ибн Мусайяб отасидан ривоят қилиб айтади: Абу Толиб вафот этар вақтида Расулуллоҳ соллаллоҳу алайҳи ва саллам
 унинг ҳузурига кирдилар. Унинг олдида Абу Жаҳл ва Абдуллоҳ ибн
 Абу Умайя бор эди. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Эй
 амаки, «Ла илаҳа иллаллоҳ» (Аллоҳдан бошқа ҳақ илоҳ йўқ) деб айтинг,
 бу калимани Аллоҳ азза ва жалланинг ҳузурида сиз учун ҳужжат
 қилай» — дедилар. Абу Жаҳл ва Абдуллоҳ ибн Абу Умайя: «Эй Абу
 Толиб, Абдулмутталибнинг миллатидан воз кечасанми?!» — дедилар. У
 иккиси гапиравердирлар, гапиравердилар ва охири Абу Толиб уларга:
 «Мен Абдулмутталибнинг миллатидаман» — деди. «Ла илаҳа Иллаллоҳ», дейишдан бош тортди. Шундай бўлсада, Расулуллоҳ соллаллоҳу алайҳи ва саллам:
 «Модомики, мен қайтарилмас эканман, сиз учун истиғфор айтаман» —
 дедилар. Шунда Аллоҳ Абу Толиб хақида: «Пайғамбар ва иймон келтирганларнинг, жаҳаннам аҳлидан эканлиги маълум бўлганидан сўнг қариндошлари бўлсада,
@@ -2944,50 +3266,100 @@
   </si>
   <si>
     <t>بَعَثَ النبيُّ صلى الله عليه وسلم عَمّارَ بن ياسر رضي الله عنه في سَفَرٍ لبعض حاجاته، فأصابته جنابة بجماع أو نزول المني بشهوة، فلم يجد الماء ليغتسل منه، 
 وكان لا يعلم حكم التيمم للجنابة، وإنما يعلم حكمَه للحدث الأصغر، 
 فاجتهد وظَنّ أنه كما يَمسح بالتراب الذي على وجه الأرض بعض أعضاء الوضوء عن الحدث الأصغر، فلابد أن يكون التيمم من الجنابة بتعميم البدن بالتراب؛ قياسًا على الماء، فَتَقَلَّبَ في التراب حتى عَمَّم البدنَ وصَلَّى، 
 فلما جاء إلى النبيِّ صلى الله عليه وسلم، ذَكَرَ له ذلك؛ ليرى هل هو على صواب أو لا؟ 
 فَبَيَّنَ له النبيُّ صلى الله عليه وسلم كيفيةَ التَّطَهُّر مِن الحَدَثَين الأصغر كالبول، والأكبر كالجنابة: وهو أن يضرب بيديه على التراب ضربة واحدة، ثم يمسح الشمال على اليمين، وظاهر كفيه ووجهه.</t>
   </si>
   <si>
     <t>Сафарларнинг бирида Набий соллаллоҳу алайҳи ва саллам Аммор ибн Ёсирни юмуш билан бир ерга жўнатдилар. Ўшанда у жимоъ қилгани ёки шаҳват билан маний тушгани учун жунуб бўлиб қолди ва ювинишга сув топа олмади. У кичик бетаҳоратликдан таяммум қилиш мумкинлигини билар, аммо, жанобатдан покланиш учун таяммум қилиш жоизлигини билмас эди. Шу боис ижтиҳод қилди ва сувга қиёслаб, кичик бетаҳоратликдан покланиш учун таяммум қилинганда баъзи таҳорат аъзоларига тупроқ суртилгани каби, жанобатдан покланиш учун ҳам бутун баданни тупроққа белаш керак деб ўйлади ва ерга ағанаб, бутун баданини тупроққа белаб, сўнг намоз ўқиди. Бироқ ўз ижтиҳодига биноан қилган бу амалидан кўнгли хижил бўлиб, Набий соллаллоҳу алайҳи ва салламнинг ҳузур-ларига келгач бу ҳақда У зотга хабар беради. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам унга бавл каби кичик таҳоратсизликдан ҳам жунуб каби катта таҳоратсизликдан ҳам покланишни баёнлаб: «бутун баданингни тупроққа белашинг ўрнига икки қўлингни бир марта ерга уриб, сўнг чап қўлинг билан ўнг қўлинг устига ва икки кафтинг ҳамда юзингга суртишинг кифоя қиларди», деган мазмунда кўрсатма берадилар.</t>
   </si>
   <si>
     <t>وجوب طلب الماء قبل التيمم.
 مشروعية التيمم لمن عليه جنابة ولم يجد الماء.
 التيمم للحدث الأكبر، كالتيمم للحدث الأصغر.</t>
   </si>
   <si>
     <t>Таяммум қилишдан олдин сув излаш лозим.
 Жанобатдан покланишда ғуслнинг ўрнига таяммум қилиш жоиз.
 Катта бетаҳоратликдан таяммум қилишнинг кўриниши кичик бетаҳоратликнинг ҳукми билан бир хил.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3461</t>
   </si>
   <si>
+    <t>إن الناس إذا رأوا الظالم فلم يأخذوا على يديه أوشك أن يعمهم الله بعقاب منه</t>
+  </si>
+  <si>
+    <t>Агар одамлар золимни кўрсалар-у, унинг қўлидан тутиб (зулмдан) тўхтатмасалар, Аллоҳ тез орада уларнинг барчасига Ўз ҳузуридан умумий бир жазо юбориши мумкин</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي بَكْرٍ الصِّدِّيقِ رضي الله عنه أَنَّهُ قَالَ: أَيُّهَا النَّاسُ، إِنَّكُمْ تَقْرَؤُونَ هَذِهِ الآيَةَ: {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ}، وَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ النَّاسَ إِذَا رَأَوْا الظَّالِمَ فَلَمْ يَأْخُذُوا عَلَى يَدَيْهِ أَوْشَكَ أَنْ يَعُمَّهُمُ اللَّهُ بِعِقَابٍ مِنْهُ».</t>
+  </si>
+  <si>
+    <t>Эй инсонлар! Сизлар ушбу: «Эй имон келтирганлар! Ўзингизни ислоҳ қилинг (ўзингизга қаранг)! Агар тўғри йўлда бўлсангиз, адашган кимсалар сизга зарар етказа олмас» оятини ўқийсизлар (аммо нотўғри тушунасизлар). Мен эса Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитганман: «Агар одамлар золимни кўрсалар-у, унинг қўлидан тутиб (зулмдан) тўхтатмасалар, Аллоҳ тез орада уларнинг барчасига Ўз ҳузуридан умумий бир жазо юбориши мумкин».</t>
+  </si>
+  <si>
+    <t>يُخبِرُ أبو بكر الصديق رضي الله عنه: أن الناس يقرؤون هذه الآية: 
+{يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ} [المائدة: 105].
+ويفهمون منها أنّ على الإنسان السعي في إصلاح نفسه فقط، وأنه لا يضره بعد ذلك ضلال من ضل، وأنهم غير مطالَبين بالأمر بالمعروف والنهي عن المنكر! 
+فأعلمهم أنها ليست كذلك، وأنه سمع النبي صلى الله عليه وسلم يقول: 
+إن الناس إذا رأوا الظالم فلم يمنعوه من ظلمه، وعندهم القدرة على منعه، يوشك أن يعمَّ الله الجميعَ بعقاب من عنده، الفاعل للمنكر، والساكت عنه.</t>
+  </si>
+  <si>
+    <t>Абу Бакр Сиддиқ разияллоҳу анҳу хабар берадилар: одамлар ушбу оятни ўқийдилар:
+«Эй иймон келтирганлар! Ўзингизни ислоҳ қилинг (ўзингизга қаранг)! Агар тўғри йўлда бўлсангиз, адашган кимсалар сизга зарар етказа олмас».
+Ва бу оятдан шуни тушунадиларки, гўёки инсон фақат ўз нафсини тузатишга ҳаракат қилиши кифоя ва шундан кейин адашган кимсаларнинг залолати унга зарар бермайди, деб ҳисоблайдилар. Шунингдек, улар (бу оятни далил қилиб) ўзларини «амри маъруф» ва «наҳий мункар» (яхшиликка буюриш ва ёмонликдан қайтариш) қилишга масъул эмас, деб ўйлайдилар.
+Сўнг Абу Бакр разияллоҳу анҳу уларга бу оятнинг маъноси улар ўйлагандек эмаслигини билдирдилар ва Пайғамбаримиз соллаллоҳу алайҳи ва салламдан шундай деганларини эшитганларини айтдилар: ​«Агар одамлар золимни кўрсалар-у, унинг зулмини тўхтатишга қодир бўла туриб тўхтатмасалар, Аллоҳ таоло уларнинг барчасига — мункар ишни қилувчига ҳам, унга сукут қилиб қараб турганга ҳам Ўз ҳузуридан умумий бир азоб юбориши яқиндир».</t>
+  </si>
+  <si>
+    <t>واجب المسلمين التناصح والأمر بالمعروف والنهي عن المنكر.
+عقاب الله العام يشمل الظالم لظلمه، ويشمل الساكت عن الإنكار إن كان قادرًا على الإنكار.
+تعليم العامة وإفهامهم النصوص القرآنية على الوجه الصحيح لها.
+أنه يجب على الإنسان العناية بفهم كتاب الله عز وجل، حتى لا يفهمه على غير ما أراد الله تعالى.
+الاهتداء لا يتحقق مع ترك الأمر بالمعروف والنهي عن المنكر.
+التفسير الصواب للآية: الزموا حفظ أنفسكم عن المعاصي، فإذا حفظتم أنفسكم لم يضركم إذا عجزتم عن الأمر بالمعروف والنهي عن المنكر ضلال من ضل بارتكاب المناهي إذا اهتديتم إلى اجتنابها.</t>
+  </si>
+  <si>
+    <t>Мусулмонларнинг вазифаси — бир-бирларига насиҳат қилиш, яхшиликка буюриб, ёмонликдан қайтаришдир.
+Аллоҳнинг умумий азоби золимни зулми учун, қайтаришга қодир бўла туриб сукут сақлаган кишини эса мункар ишни инкор қилмагани учун ўз ичига олади.
+Овом халққа таълим бериш ва Қуръон оятларини тўғри тушунтириш лозим.
+Инсон Аллоҳ таолонинг Китобини У Зот ирода қилгандек тушунишга алоҳида эътибор бериши вожибдир, токи оятларни нотўғри тушуниб қолмасин.
+Яхшиликка буюриш ва ёмонликдан қайтаришни тарк қилиш билан ҳидоят комил бўлмайди.
+Оятнинг тўғри тафсири: «Ўз нафсингизни гуноҳлардан сақлашни лозим тутинг. Агар сиз нафсингизни (гуноҳлардан) сақласангиз ҳамда қайтариқлардан тийилиш билан ҳидоятда бўлсангиз, яхшиликка буюриш ва ёмонликдан қайтаришга ожиз бўлган тақдирингизда, адашган кимсаларнинг залолати сизга зарар бермайди».</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[Абу Довуд, Термизий, Насоий «Сунани Кубро»да, Ибн Можа ва Аҳмад ривоят қилган]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3470</t>
+  </si>
+  <si>
     <t>من يضمن لي ما بين لحييه وما بين رجليه أضمن له الجنة</t>
   </si>
   <si>
     <t>Ким менга икки жағининг орасидаги ва икки оёғининг орасидагига кафолат берса, мен унга жаннатга кафолатни бераман», дедилар</t>
   </si>
   <si>
     <t>عن سهل بن سعد رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ يَضْمَنْ لِي مَا بَيْنَ لَحْيَيْهِ وَمَا بَيْنَ رِجْلَيْهِ أَضْمَنْ لَهُ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>Саҳл ибн Саъд разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким менга икки жағининг орасидаги ва икки оёғининг орасидагига кафолат берса, мен унга жаннатга кафолатни бераман», дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن أمرين إذا التزَمَ المسلمُ بهما فإنه يدخل الجنة:
 الأول: حفظ اللسان من التكلم بما يغضب الله تعالى.
 والثاني: حفظ الفرج من الوقوع في الفاحشة.
 لأن هذين العضوين يكثر وقوع المعاصي بهما.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам мусулмон киши уларга эътибор берса, жаннат киришини кафолатлайдиган икки иш ҳақида хабар бермоқдалар.
 Биринчиси: Аллоҳ таолони ғазаблантирадиган сўзлардан тилни тийиш.
 Иккинчиси: Жинсий аъзони фаҳш(зино)дан сақлаш.
 Чунки кўп гуноҳ ишларга мана шу икки аъзо сабабли тушиб қолинади.</t>
   </si>
   <si>
     <t>حفظ اللسان والفرج سبيلٌ لدخول الجنة.
@@ -3122,51 +3494,51 @@
   <si>
     <t>Абу Умома разияллоҳу анҳудан ривоят қилинади: «Видолашув ҳажида Расулуллоҳ соллаллоҳу алайҳи ва салламни шундай деб хутба қилаётганларини эшитдим: «Раббингиз Аллоҳдан тақво қилинг, беш маҳал намозингизни ўқинг, ойингизда рўза тутинг, молингизни закотини адо этинг ва бошлиғингизга итоат этинг, Раббингиз жаннатига кирасиз!».</t>
   </si>
   <si>
     <t>خَطَبَ النبيُّ صلى الله عليه وسلم يومَ عرفة، في حجة الوداع، سَنة عشر من الهجرة، وسُمِّيَت بذلك؛ لأنه صلى الله عليه وسلم ودَّع الناس فيها،
 وأمر النَّاس جميعًا أن يتقوا ربَّهم بامتثال أوامره واجتناب نواهيه. 
 وأن يُصلُّوا الصلوات الخمس التي فَرَضَها الله عز وجل في اليوم والليلة. 
 وأن يصوموا شهر رمضان. 
 وأن يُعطوا زكاة الأموال إلى مستحقيها ولا يبخلوا بها. 
 وأن يطيعوا من جعلهم الله أمراء عليهم، في غير معصية الله، 
 فمن فعل هذه الأشياء المذكورة فثوابُه دخول الجنة.</t>
   </si>
   <si>
     <t>Ҳижратнинг ўнинчи йили Арафа куни «Видолашув ҳажида» Набий соллаллоҳу алайҳи ва саллам хутба қилдилар. Унинг «Видолашув» деб аталиш сабаби шундаки, Расулуллоҳ соллаллоҳу алайҳи ва саллам у хажда одамлар билан видолашган эдилар. Барчани Раббиларининг буйруқларини бажариш, қайтариқларидан қайтиш билан У Зотга тақво қилишга, Аллоҳ бир кеча кундузда фарз қилган беш маҳал намозни ўқишга, Рамазон ойида рўза тутишга, бахиллик қилмасдан молларидан закот беришга ва Аллоҳга маъсият бўлмаган ўринда бошлиқларга итоат этишга буюрдилар. Ким зикр қилинган нарсаларни бажарса, унинг савоби жаннатдир.</t>
   </si>
   <si>
     <t>هذه الأعمال من أسباب دخول الجنة.</t>
   </si>
   <si>
     <t>Бу амаллар жаннатга кириш сабабларидандир.</t>
   </si>
   <si>
     <t>رواه الترمذي وأحمد</t>
   </si>
   <si>
-    <t>[Тирмизий ва Аҳмад ривояти]</t>
+    <t>[Термизий ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3520</t>
   </si>
   <si>
     <t>لا يقبل الله صلاة أحدكم إذا أحدث حتى يتوضأ</t>
   </si>
   <si>
     <t>Бирингларнинг таҳорати бузилгач янги таҳорат олмагунча Аллоҳ унинг (таҳоратсиз ўқиган) намозини қабул қилмайди»,  – дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «لَا يَقْبَلُ اللهُ صَلَاةَ أَحَدِكُمْ إِذَا أَحْدَثَ حَتَّى يَتَوَضَّأَ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бирингларнинг таҳорати бузилгач янги таҳорат олмагунча Аллоҳ унинг (таҳоратсиз ўқиган) намозини қабул қилмайди»,  – дедилар.</t>
   </si>
   <si>
     <t>بَيّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن شروط صِحةِ الصلاةِ: الطهارةُ، فيَجبُ على مَن أرادَ الصلاةَ أنْ يتوضأ إنْ كان قد حصل منه ناقِضٌ من نواقض الوضوء؛ كالغائط أو البول أو النوم أو غيرِها.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам намознинг шартларидан бири таҳорат эканини баёнладилар. Ким намоз ўқишни хоҳласа-ю, таҳоратни бузувчи ғоит, бавл, уйқу ва шу каби бирор нарса рўй берган бўлса, таҳорат олиши шарт.</t>
   </si>
   <si>
     <t>صلاةُ المُحْدِثِ لا تُقبل حتى يتطهرَ بالغسل من الحَدَث الأكبر وبالوضوء من الأصغر.
 الوضوء هو أَخْذُ ماءٍ وإدارته في الفم وإخراجه، ثم سحب الماء بنَفَسه إلى باطن أنفه، ثم إخراجه ونثره، ثم غسل وجهه ثلاث مرات، ثم غسل يديه مع المرفقين ثلاثًا، ثم مسح جميع رأسه مرة واحدة، ثم غسل رجليه مع الكعبين ثلاثًا.</t>
@@ -3214,54 +3586,159 @@
   <si>
     <t>Зикрларнинг энг афзали "Лаа илааҳа иллаллоҳ", дуоларнинг энг афзали "Алҳамдулиллаҳ"дир</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «أَفْضَلُ الذِّكْرِ: لَا إِلَهَ إِلَّا اللهُ، وَأَفْضَلُ الدُّعَاءِ: الْحَمْدُ لِلهِ».</t>
   </si>
   <si>
     <t>Жобир разияллоҳу анҳу айтади: «Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитганман: «Зикрларнинг энг афзали "Лаа илааҳа иллаллоҳ", дуоларнинг энг афзали "Алҳамдулиллаҳ"дир».</t>
   </si>
   <si>
     <t>يُخبرُنا النبيُّ صلى الله عليه وسلم أن أفضل الذكر: "لا إله إلا الله" ومعناها لا معبود بحق إلا الله، وأن أفضل الدعاء: "الحمد لله" وهي الاعتراف بأن المُنعم هو الله سبحانه، المُستحِق للوصف الكامل الجميل.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда зикрларнинг энг афзали "Лаа илааҳа иллаллоҳ", яъни "Аллоҳдан ўзга сиғинишга ҳақли зот йўқ", дейиш эканини ва дуоларнинг энг афзали "алҳамдулиллаҳ", яъни барча неъматларни берувчи зот камол (комиллик) ва жамол (гўзаллик) сифатларига энг лойиқ бўлган Аллоҳ субҳонаҳу ва таололигини эътироф этиш эканини хабар бермоқдалар.</t>
   </si>
   <si>
     <t>الحث على الإكثار من ذكر الله بكلمة التوحيد، والدعاء بالحمد.</t>
   </si>
   <si>
     <t>Зикрда тавҳид калимасини ва дуода ҳамд айтишни кўпайтиришга ундалгани.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي في الكبرى وابن ماجه</t>
   </si>
   <si>
-    <t>[Тирмизий, Насоий Куброда ва Ибн Можа ривоят қилишган]</t>
+    <t>[Термизий, Насоий «Сунани Кубро» ва Ибн Можа ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3567</t>
+  </si>
+  <si>
+    <t>ألا أدلكم على ما يمحو الله به الخطايا، ويرفع به الدرجات؟</t>
+  </si>
+  <si>
+    <t>Аллоҳ хатоларни ўчириб, даражаларни кўтаришига сабаб бўладиган нарсага сизларни далолат қилайми?</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَلَا أَدُلُّكُمْ عَلَى مَا يَمْحُو اللهُ بِهِ الْخَطَايَا، وَيَرْفَعُ بِهِ الدَّرَجَاتِ؟» قَالُوا بَلَى يَا رَسُولَ اللهِ قَالَ: «إِسْبَاغُ الْوُضُوءِ عَلَى الْمَكَارِهِ، وَكَثْرَةُ الْخُطَا إِلَى الْمَسَاجِدِ، وَانْتِظَارُ الصَّلَاةِ بَعْدَ الصَّلَاةِ، فَذَلِكُمُ الرِّبَاطُ».</t>
+  </si>
+  <si>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Аллоҳ хатоларни ўчириб, даражаларни кўтаришига сабаб бўладиган нарсага сизларни далолат қилайми?» дедилар. «Ҳа, Эй Аллоҳнинг Расули», дейишди. «Қийинчиликларда ҳам таҳоратни мукаммал қилиш, масжидларга қадамни кўпайтириш ва намоздан сўнг намозни кутиш. Ана ўша ишингиз риботдир», дедилар.</t>
+  </si>
+  <si>
+    <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه هل يُريدون أنْ يدلَّهم على أعمال تكون سببًا في مغفرة الذنوب، ومحوها من كُتب الحفظة، وعلو المنازل في الجنة؟ 
+قال الصحابة: نعم نريد ذلك. قال: 
+الأول: استيعاب وإتمام الوضوء على مشقة؛ كَبردٍ، وقلة ماء، وألم جسم، وماء حار. 
+الثاني: كثرة الخُطا -وهي ما بين القدمين- إلى المساجد ببعد الدار، وكثرة التكرار. 
+الثالث: انتظار وقت الصلاة، وتعلُّق القلب بها، والتأهب لها، والجلوس لها في المسجد لانتظار الجماعة، فإذا صلاها انتظر في مصلاه صلاةً أخرى. 
+ثم بيَّنَ صلى الله عليه وسلم أنَّ هذه الأمور هي المرابطة الحقيقية؛ لأنها تسد طرق الشيطان على النفس، وتقهر الهوى، وتمنعها من قبول الوساوس، فيغلب بها حزبُ الله جنودَ الشيطان؛ وذلك هو الجهاد الأكبر، فكانت بمنزلة الرباط على ثغر العدو.</t>
+  </si>
+  <si>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам саҳобаларидан: «Гуноҳларнинг мағфират қилинишига, амалларни ёзиб борувчи фаришталар дафтарларидан ўчирилишига ва жаннатдаги даражаларнинг юксалишига сабаб бўладиган амалларга далолат қилишимни хоҳлайсизларми?» деб сўрадилар.
+Саҳобалар: «Ҳа, хоҳлаймиз», дейишди. У зот айтдилар:
+Биринчиси: Қийинчилик ва машаққатларга қарамай, масалан, совуқда, сув камлигида, танадаги оғриқ ёки сувнинг иссиқлигида таҳоратни мукаммал ва тўла-тўкис қилиш.
+Иккинчиси: Уйнинг узоқлиги ёки кўп қатнаш сабабли масжидлар сари кўп қадам ташлаш.
+Учинчиси: Намоз вақтини интизорлик билан кутиш, қалбни намозга боғлаш, унга шайланиш ва жамоат намозини кутиб масжидда ўтириш. Бир намозни ўқиб бўлгач, намозгоҳида кейинги намозни кутиш.
+Сўнгра Пайғамбаримиз соллаллоҳу алайҳи ва саллам бу ишлар ҳақиқий «рибот» эканини баён қилдилар. Чунки бу амаллар нафсга келадиган шайтон йўлларини тўсади, ҳавойи нафсни енгади ва уни васвасаларни қабул қилишдан қайтаради. Бу билан Аллоҳнинг аскарлари шайтон лашкари устидан ғолиб келади. Бу эса «катта жиҳод» бўлиб, душман чегарасидаги қўриқчилик (рибот) мақомидадир.</t>
+  </si>
+  <si>
+    <t>أهمية المحافظة على صلاة الجماعة في المسجد، والاهتمام بالصلوات وعدم التشاغل عنها.
+حسن عرض النبي صلى الله عليه وسلم وتشويقه لأصحابه حيث بدأهم بثواب عظيم على طريقة السؤال، وهذه طريقة من طرق التعليم.
+فائدة عرض المسألة بالسؤال والجواب: أن يكون الكلام أوقع في النفس بحكم الإبهام والتبيين.
+قال النووي رحمه الله: فذلكم الرباط أي: الرباط المرغَّب فيه، وأصل الرباط الحبس على الشيء، كأنه حبس نفسه على هذه الطاعة، وقيل: إنه أفضل الرباط كما قيل: الجهاد جهاد النفس، ويحتمل أنه الرباط المتيسر الممكن، أي: إنه من أنواع الرباط.
+كررت كلمة "الرباط" وعرفت ب(ال) التعريف؛ ذلك تعظيمٌ لشأن هذه الأعمال.</t>
+  </si>
+  <si>
+    <t>Масжидда жамоат намозини адо этишга бардавом бўлишнинг аҳамияти ҳамда намозларга эътиборли бўлиб, улардан чалғимаслик.
+Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг гўзал таълим услублари: саҳобаларни қизиқтириш учун гапни савол бериш орқали улкан ажр-мукофотни зикр қилишдан бошладилар. Бу таълим беришнинг энг самарали усулларидан биридир.
+Масалани савол-жавоб тарзида баён қилишнинг фойдаси: аввал (жавобни) номаълум қолдириб, сўнг баён қилиш орқали сўзнинг қалбдан чуқурроқ жой олишини таъминлайди.
+Имом Нававий раҳимаҳуллоҳ айтадилар: «"Мана шу риботдир", яъни тарғиб қилинган ҳақиқий рибот мана шудир. Аслида "рибот" сўзи бир нарсага боғланиб, (нафсни) тутиб туришни англатади. Гўёки киши ўз нафсини мана шу тоатга боғлаб қўйгандек бўлади. Шунингдек, "нафс жиҳоди — энг афзал жиҳод" дейилганидек, бу амаллар ҳам энг афзал рибот экани айтилган. Ёки бу киши учун қулай ва имконли бўлган рибот, яъни риботнинг бир туридир».
+"Рибот" сўзининг такрорланиши ва "ал-" (аниқлик) қўшимчаси билан келиши — бу амалларнинг шаъни ва мартабаси нақадар улуғ эканига далолат қилади.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3574</t>
+  </si>
+  <si>
+    <t>ألا أنبئكم بخير أعمالكم، وأزكاها عند مليككم، وأرفعها في درجاتكم</t>
+  </si>
+  <si>
+    <t>Сизларга амалларингизнинг энг яхшисини, Хожангиз (Аллоҳ) ҳузурида энг покларини, даражаларингизни энг юқори қилувчисини</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي الدَّرْدَاءِ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «أَلاَ أُنَبِّئُكُمْ بِخَيْرِ أَعْمَالِكُمْ، وَأَزْكَاهَا عِنْدَ مَلِيكِكُمْ، وَأَرْفَعِهَا فِي دَرَجَاتِكُمْ وَخَيْرٌ لَكُمْ مِنْ إِنْفَاقِ الذَّهَبِ وَالوَرِقِ، وَخَيْرٌ لَكُمْ مِنْ أَنْ تَلْقَوْا عَدُوَّكُمْ فَتَضْرِبُوا أَعْنَاقَهُمْ وَيَضْرِبُوا أَعْنَاقَكُمْ؟» قَالُوا: بَلَى. قَالَ: «ذِكْرُ اللهِ تَعَالَى».</t>
+  </si>
+  <si>
+    <t>Абу Дардо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Сизларга амалларингизнинг энг яхшисини, Хожангиз (Аллоҳ) ҳузурида энг покларини, даражаларингизни энг юқори қилувчисини, сизлар учун олтин-кумуш инфоқ қилишдан ҳам яхшироқ бўлган ва душманингизга рўбаро келиб, сизлар уларнинг бўйнига, улар эса сизларнинг бўйнингизга уришидан (яъни жанг қилишдан) ҳам афзалроқ бўлган нарса ҳақида хабар берайми?»
+Саҳобалар: «Албатта, эй Аллоҳнинг Расули», дейишди.
+У зот: «Аллоҳ таолонинг зикридир», дедилар».</t>
+  </si>
+  <si>
+    <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه:
+هل تريدون أن أخبركم وأعلمكم بأفضل أعمالكم وأشرفها وأنماها وأطهرها وأنقاها عند الله المالك عز وجل؟
+وأرفعها في منازلكم في الجنة؟ 
+وخير لكم من التصدُّق بالذهب والفضة؟ 
+وخير لكم من أن تَلْقَوا الكفارَ للقتال، فتضربُوا أعناقَهم، ويضربوا أعناقَكم؟ 
+قال الصحابة: نعم نريد ذلك. 
+قال صلى الله عليه وسلم: ذكر الله تعالى في كل الأوقات وعلى جميع الهيئات والحالات.</t>
+  </si>
+  <si>
+    <t>Набий соллаллоҳу алайҳи ва саллам саҳобалардан сўрадилар:
+Сизларга амалларингиз ичида энг яхшисини, Ал-Молик бўлган Аллоҳ азза ва жалла ҳузурида энг шарафлиси ва покизасини,
+жаннатдаги даражаларингизни энг юксакка кўтарадиганини хабар қилайми?
+У шундай бир амалки, сиз учун олтин-кумушларни инфоқ қилишдан ҳам афзал,
+жанг майдонида душман билан юзма-юз келиб, уларнинг бўйнига қилич уришингиздан ва улар сизнинг бўйнингизга қилич уришидан ҳам хайрлироқдир».
+Саҳобалар: «Албатта, эй Аллоҳнинг Расули, хабар беринг!» дедилар.
+Сарвари коинот соллаллоҳу алайҳи ва саллам марҳамат қилдилар:
+«Бу — Аллоҳ таолони ҳар бир лаҳзада, ҳар қандай ҳолат ва кўринишда зикр этмоқдир».</t>
+  </si>
+  <si>
+    <t>أن المداومة على ذكر الله تعالى ظاهرًا وباطنًا من أعظم القُرَب، وأنفعها عند الله تعالى.
+جميع الأعمال إنما شُرعت لإقامة ذكر الله تعالى، قال الله تعالى: (وَأَقِمِ الصَّلَاةَ لِذِكْرِي). وقال صلى الله عليه وسلم: إنَّما جُعل الطَّوافُ بالبيت وبين الصَّفا والمروة ورمي الجمار لإقامة ذكر الله تعالى. رواه أبو داود والترمذي.
+قال العز بن عبدالسلام في قواعده: هذا الحديث مما يدل على أن الثواب لا يترتب على قدر النَّصَب في جميع العبادات بل قد يأجر الله تعالى على قليل الأعمال أكثرَ مما يأجر على كثيرها، فالثواب يترتب على تفاوت الرتب في الشرف.
+قال المناوي في فيض القدير: هذا الحديث محمول على أن الذكر كان أفضل للمخاطبين به، ولو خوطب به شُجاع بَاسل حصل به نفع الإسلام في القتال لقيل له الجهاد، أو الغني الذي ينتفع به الفقراء بماله قيل له الصدقة، والقادر على الحج قيل له الحج، أو من له أبوان قيل له برهما، وبه يحصل التوفيق بين الأخبار.
+أكمل الذكر ما نطق به اللسانُ مع تدبُّر القلب، ثم ما كان بالقلب وحده كالتفكر، ثم ما كان باللسان وحده، وفي كلٍّ أجرٌ إن شاء الله تعالى.
+التزام المسلم بالأذكار المتعلقة بالأحوال كأذكار الصباح والمساء، ودخول المسجد والبيت والخلاء والخروج منها... وغير ذلك يجعله من الذاكرين الله كثيرًا.</t>
+  </si>
+  <si>
+    <t>Аллоҳ таолони зоҳиран ва ботинан зикр қилишда бардавом бўлиш — энг улуғ қурбатлардан (Аллоҳга яқинлаштирувчи амаллардан) ва Аллоҳ таоло ҳузуридаги энг манфаатли ишлардан биридир.
+Барча амаллар аслида Аллоҳ таолонинг зикрини барпо қилиш учун шариатга киритилган. Аллоҳ таоло айтади: «Мени зикр қилиш учун намозни тўкис адо этинг!» Пайғамбаримиз соллаллоҳу алайҳи ва саллам эса: «Байтуллоҳни тавоф қилиш, Сафо ва Марва орасида саъй қилиш ҳамда (ҳажда) тош отиш (рамий жамарот) — фақат Аллоҳ таолонинг зикрини барпо қилиш учун жорий қилингандир», деб марҳамат қилганлар (Абу Довуд ва Термизий ривояти).
+Иззуддин ибн Абдуссалом ўзларининг «Қоидалар» китобида шундай дейдилар:
+«Ушбу ҳадис барча ибодатларда бериладиган ажр-мукофот фақатгина чекилган машаққатнинг миқдорига қараб белгиланмаслигига далолат қилувчи далиллардан биридир. Балки Аллоҳ таоло баъзан камроқ амал учун кўп амалга қараганда кўпроқ ажр бериши мумкин. Зеро, савоб амалларнинг шарафи ва мартабасининг турлича эканига қараб белгиланади».
+Муновий «Файзул-қодир» китобида шундай дейдилар:
+«Ушбу ҳадисни қуйидагича тушуниш лозим: зикр қилиш ўша пайтдаги тингловчилар (суҳбатдошлар) учун энг афзал амал бўлган. Агар бу сўз билан жанг майдонида Исломга нафи тегадиган шижоатли ва ботир кишига юзланилганда эди, унга «жиҳод» (энг афзал амал) деб айтилган бўларди. Ёки моли билан камбағалларга фойдаси тегадиган бой кишига «садақа», ҳаж қилишга қодир бўлган кишига «ҳаж», ота-онаси бор кишига эса «уларга яхшилик қилиш» энг афзал амал экани айтилган бўларди. Мана шу талқин билан (амалларнинг афзаллиги ҳақидаги турлича келган) хабарлар ўртасида мувофиқлик ҳосил бўлади».
+Зикрнинг энг мукаммали — қалб тадаббури (маъносини ҳис қилиш) билан тил айтган зикрдир. Кейин эса тафаккур каби фақат қалб билан бўлган зикр, ундан кейин эса фақат тилнинг ўзи билан бўлган зикр туради. Иншааллоҳ, буларнинг барчасида ажр бордир.
+Мусулмон кишининг турли ҳолатларга боғлиқ бўлган зикрларни — масалан, эрталабки ва кечки зикрлар, масжидга, уйга ва халога кириш ҳамда улардан чиқиш зикрлари ва шу кабиларни — маҳкам тутиши уни «Аллоҳни кўп зикр қилувчилар» қаторидан жой олишига сабаб бўлади.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[Термизий, Ибн Можа ва Аҳмад ривояти]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3575</t>
   </si>
   <si>
     <t>الجنة أقرب إلى أحدكم من شراك نعله، والنار مثل ذلك</t>
   </si>
   <si>
     <t>Жаннат сизларга поябзалингизинг ипидан ҳам яқиндир. Дўзах ҳам худди шундай», дедилар</t>
   </si>
   <si>
     <t>عن ابن مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «الْجَنَّةُ أَقْرَبُ إِلَى أَحَدِكُمْ مِنْ شِرَاكِ نَعْلِهِ، وَالنَّارُ مِثْلُ ذَلِكَ».</t>
   </si>
   <si>
     <t>Ибн Масъуд разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Жаннат сизларга поябзалингизинг ипидан ҳам яқиндир. Дўзах ҳам худди шундай», дедилар».</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم أنَّ الجنة والنار قريبتان من الإنسان كقُربِ سَيْرِ الحِذاء الذي يكون على ظَهر القَدَم؛ لأنه قد يفعل طاعةً من رضوان الله عز وجل يدخل بها الجنة، أو معصيةً تكون سببًا لدخول النار.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда жаннат ва дўзах инсонга кийиб олган поябзалидан кўра яқинроқ эканини хабар бердилар. Чунки инсон Аллоҳ рози бўладиган бир яхши ишни қилиб жаннатга кириши ёки бир маъсият иш сабабли дўзахга кириши мумкин.</t>
   </si>
   <si>
     <t>الترغيب في الخير وإن قلَّ، والترهيب عن الشر وإن قلَّ.
 لا بد للمسلم في حياته من الجمع بين الرجاء والخوف، وسؤال الله سبحانه دومًا الثبات على الحق حتى يَسْلَمَ ولا يَغْتَرَّ بحالِه.</t>
   </si>
   <si>
     <t>Оз бўлса ҳам яхшиликка тарғиб қилингани, оз бўлса-да ёмонликдан қўрқитилгани.
@@ -3402,50 +3879,112 @@
 مَن سرَّه أن يَنظرَ إلى رجل من أهل الجنة فلينظر إلى هذا الأعرابي.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва салламнинг ҳузурларига бир аъробий (бадавий) киши жаннатга киргизувчи амалга далолат қилишлари учун насиҳат сўраб келди. Набий соллаллоҳу алайҳи ва саллам жаннатга кириш ва дўзахдан қутилиш Ислом арконларини бажариб, ёлғиз Аллоҳга сиғиниш ва У Зотга ширк қилмаслик билан бўлади деб жавоб бердилар. Яна қўшимча ўлароқ бир кеча кундузда Аллоҳ таоло фарз қилган беш маҳал намозни қоим қилиш, Аллоҳ фарз қилган закотни ҳақдорларига бериш ва ўз вақтида Рамазон рўзасини тутиш кераклигини айтдилар. Шунда бояги киши: «Жоним қўлида бўлган Зотга қасамки, сиздан эшитган фарз амаллар устига бирорта амални қўшмайман ҳам, ундан камайтирмайман ҳам», – деди. У кетгач Набий соллаллоҳу алайҳи ва саллам: «Ким жаннат аҳлидан бўлган кишига қарамоқчи бўлса, шу бадавийга қарасин», – дедилар.</t>
   </si>
   <si>
     <t>توحيد الله تعالى بالعبادة أول ما يُبدأ به في الدعوة إلى الله.
 الاكتفاء بتعليم الواجبات على مَن كان حديثَ عهدٍ بإسلام.
 الدعوة إلى الله تعالى لا بُد فيها من التدرُّج.
 حرص الرجل على تَعلُّم أمر دينه.
 إذا اقتصر المسلم على الواجبات فإنه يفلح، ولكن لا يعني هذا التساهل بالتطوعات؛ لأن التطوع يُكمل به النقص بالفرائض.
 تخصيص بعض العبادات بالذكر دليل على أهميتها والحض عليها، ولا يعني عدم وجوب غيرها.</t>
   </si>
   <si>
     <t>Даъватда дастлаб Аллоҳ таолони ибодатда яккалаш (тавҳид) билан бошлаш лозим.
 Исломга янги кирган инсонга фақат фарз нарсаларни ўргатиш билан кифояланиш.
 Аллоҳ таолога даъват қилишда аста-секинлик билан кўтарилиш керак.
 Кишининг динни таълимотларини ўрганишда ҳарис бўлиши.
 Агар киши фарз амалларни қилиш билан чекланса ҳам ютуққа эришади. Аммо бунинг маъноси нафл ибодатларга енгил қараш керак дегани эмас. Чунки нафл ибодатлар фарз ибодатлардаги камчиликларни тўлдиради.
 Баъзи ибодатларни хос зикр қилиш ундан бошқаси фарз эмаслигига далолат қилмайди, аксинча, зикр қилинган ибодатларнинг чуқур аҳамиятга эга эканига далолат қилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3689</t>
   </si>
   <si>
+    <t>أفلح إن صدق</t>
+  </si>
+  <si>
+    <t>Агар гапида турса, нажот топди», дедилар</t>
+  </si>
+  <si>
+    <t>عَنْ طَلْحَةَ بْنِ عُبَيْدِ اللهِ رضي الله عنه قَالَ: جَاءَ رَجُلٌ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ أَهْلِ نَجْدٍ ثَائِرُ الرَّأْسِ، نَسْمَعُ دَوِيَّ صَوْتِهِ، وَلَا نَفْقَهُ مَا يَقُولُ حَتَّى دَنَا مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَإِذَا هُوَ يَسْأَلُ عَنِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «خَمْسُ صَلَوَاتٍ فِي الْيَوْمِ وَاللَّيْلَةِ» فَقَالَ: هَلْ عَلَيَّ غَيْرُهُنَّ؟ قَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ، وَصِيَامُ شَهْرِ رَمَضَانَ»، فَقَالَ: هَلْ عَلَيَّ غَيْرُهُ؟ فَقَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ»، وَذَكَرَ لَهُ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ الزَّكَاةَ، فَقَالَ: هَلْ عَلَيَّ غَيْرُهَا؟ قَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ»، قَالَ: فَأَدْبَرَ الرَّجُلُ، وَهُوَ يَقُولُ: وَاللهِ، لَا أَزِيدُ عَلَى هَذَا، وَلَا أَنْقُصُ مِنْهُ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْلَحَ إِنْ صَدَقَ».</t>
+  </si>
+  <si>
+    <t>Талҳа ибн Убайдуллоҳ разияллоҳу анҳу айтади: «Нажд аҳлидан бўлган, сочи тўзғиган бир киши Расулуллоҳ соллаллоҳу алайҳи ва салламнинг ҳузурларига келди. Биз унинг овозини эшитардиг-у, нима деяётганини тушуна олмасдик. Ниҳоят, у Расулуллоҳ соллаллоҳу алайҳи ва салламга яқин келди. Билсак, Ислом ҳақида сўраётган экан. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бир кеча-кундузда бешта намоз бор», дедилар. У: «Зиммамда шулардан бошқа намоз ҳам борми?» деди. «Йўқ. Лекин ўз ихтиёринг билан бўлса мустасно. Кейин Рамазон ойида рўза тутиш ҳам бор», дедилар. У: «Зиммамда бундан бошқа рўза ҳам борми?» деди. «Йўқ. Лекин ўз ихтиёринг билан бўлса мустасно», дедилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам унга закотни ҳам айтдилар. У: «Зиммамда шундан бошқа садақа ҳам борми?» деди. «Йўқ. Лекин ўз ихтиёринг билан бўлса мустасно», дедилар. Ўша киши орқасига қайтиб кетаётиб, «Аллоҳга қасамки, бундан зиёда ҳам қилмайман, кам ҳам қилмайман», деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Агар гапида турса, нажот топди», дедилар».</t>
+  </si>
+  <si>
+    <t>جاء رجلٌ من أهل نَجْدٍ إلى النبي صلى الله عليه وسلم وكان شعره مُنْتَفِشًا، وصوته مرتفعًا، ولا يُفقه ما يقول، حتى اقترب من النبي صلى الله عليه وسلم، فسأل عن فرائض الإسلام؟ 
+فبدأ النبيُّ صلى الله عليه وسلم بالصلاة، وأخبره أنَّ الله قد افترض عليه خمسَ صلوات في كل يوم وليلة.
+فقال: هل يلزمني شيء من الصلوات غير هذه الخَمس؟ 
+فقال: لا، إلا إذا تطوَّعت من صلوات النوافل. 
+ثم قال صلى الله عليه وسلم: ومما أوجبه الله عليك صوم شهر رمضان.
+فقال الرجل: هل يلزمني شيء من الصيام غير صوم رمضان؟ 
+فقال: لا، إلا أن تتطوّع بصوم. 
+ثم ذكر له صلى الله عليه وسلم الزكاة.
+فقال الرجل: هل يلزمني شيء من الصدقات بعد زكاة الفرض؟ 
+قال: لا، إلا أن تتطوّع. 
+وبعد أن سمع الرجل من النبي صلى الله عليه وسلم هذه الفرائض ولّى مدبرًا وأقسم بالله تعالى أنه سيلتزم بها من غير زيادة ولا نقصان، فقال صلى الله عليه وسلم على إثر ذلك: إذا صَدَقَ الرجل على ما حَلفَ عليه فإنه يكون من المُفلحين.</t>
+  </si>
+  <si>
+    <t>Нажд аҳлидан бир киши Набий соллаллоҳу алайҳи ва салламнинг ҳузурларига келди. Унинг сочи тўзғиган, овози баланд эди, нима деяётгани англашилмасди. Ниҳоят, у Набий соллаллоҳу алайҳи ва салламга яқинлашиб, Исломнинг фарзлари ҳақида сўради.
+Набий соллаллоҳу алайҳи ва саллам (сўзни) намоздан бошладилар ва Аллоҳ унга бир кеча-кундузда беш вақт намозни фарз қилганини хабар бердилар.
+У: «Зиммамда ушбу беш (вақт намоз)дан бошқаси ҳам фарзми?» деб сўради.
+У зот: «Йўқ, магар ўз ихтиёринг билан нафл намозлар ўқисанг (бўлади)», дедилар.
+Сўнгра соллаллоҳу алайҳи ва саллам: «Аллоҳ сенга вожиб қилган нарсалардан яна бири Рамазон ойи рўзасидир», дедилар.
+Ҳалиги киши: «Зиммамда Рамазон рўзасидан бошқа рўза ҳам фарзми?» деб сўради.
+У зот: «Йўқ, магар ўз ихтиёринг билан (нафл) рўза тутсанг (бўлади)», дедилар.
+Сўнгра соллаллоҳу алайҳи ва саллам унга закотни зикр қилдилар.
+Ҳалиги киши: «Зиммамда фарз закотдан кейин (бошқа) садақалар ҳам фарзми?» деб сўради.
+У зот: «Йўқ, магар ўз ихтиёринг билан (нафл садақа) қилсанг (бўлади)», дедилар.
+Бу киши Набий соллаллоҳу алайҳи ва салламдан ушбу фарзларни эшитганидан сўнг, ортига қайтиб кетаётиб, Аллоҳ таолога қасам ичиб, уларга зиёда ҳам, кам ҳам қилмасдан амал қилишини айтди. Шундан кейин соллаллоҳу алайҳи ва саллам: «Агар бу киши ичган қасамида содиқ турса, албатта, нажот топувчилардан (муфлиҳлардан) бўлади», дедилар.</t>
+  </si>
+  <si>
+    <t>سماحةُ الشريعة الإسلامية وتيسيرها على المكلفين.
+حسن معاملته صلى الله عليه وسلم لهذا الرجل، فقد مَكَّنَه من الاقتراب منه وسؤاله.
+البدء في الدعوة إلى الله تعالى بالأهم فالأهم.
+الإسلام عقيدة وعمل، فلا ينفع عمل من غير إيمان، ولا ينفع إيمان من غير عمل.
+أهمية هذه الأعمال وأنها من أركان الإسلام.
+صلاة الجمعة داخلة في الصلوات الخمس الواجبة؛ لأنها بدلًا عن صلاة ظهر يوم الجمعة لمن وجبت عليه.
+بدأ النبيُّ صلى الله عليه وسلم تعليمه بآكد فرائض الإسلام وهي أركانه بعد الشهادتين؛ لأنه كان مسلمًا، ولم يذكر الحج؛ لأنه قبل فرضهِ، أو لأنه لم يأتِ وقته.
+الإنسان إذا اقتصر على الواجب في الشرع فإنه مُفلح، ولكن لا يعني هذا أنه لا يُسن أن يأتي بالتطوع؛ لأن التطوع تكمل به الفرائض يوم القيامة.</t>
+  </si>
+  <si>
+    <t>Ислом шариатининг бағрикенглиги ва  учун енгиллиги.
+(Мукаллаф: Шариат буйруқларини бажариш масъулияти юкланган, балоғатга етган ақлли мусулмон.)
+Набий соллаллоҳу алайҳи ва салламнинг бу кишига бўлган гўзал муомалалари: У зот кишининг яқин келишига ва савол беришига имкон бердилар.
+Аллоҳ таолога даъват қилишда энг муҳим (аҳамиятли) ишлардан бошлаш.
+Ислом — ҳам эътиқод, ҳам амалдир. Иймонсиз амал фойда бермайди, амалсиз иймон ҳам фойда бермайди.
+Бу амалларнинг аҳамияти ва улар Исломнинг арконларидан экани.
+Жума намози беш вақт фарз намознинг ичига киради, зеро у жума куни пешин намозининг ўрнини босувчидир.
+Набий соллаллоҳу алайҳи ва саллам таълим беришни икки шаҳодатдан кейинги Исломнинг энг таъкидланган фарзлари — арконларидан бошладилар; чунки у (савол берган киши) мусулмон эди. Ҳаж эса ҳали фарз қилинмагани учун ёки унинг вақти келмагани учун зикр қилинмади
+Инсон шариатда белгиланган фарз амаллар билангина чекланса ҳам нажот топувчидир. Лекин бу нафл (ихтиёрий) амалларни бажариш суннат эмас дегани эмас. Чунки қиёмат кунида фарзлардаги камчиликлар нафл амаллар билан тўлдирилади.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3700</t>
+  </si>
+  <si>
     <t>ما يصيب المسلم من نصب ولا وصب ولا هم ولا حزن ولا أذى ولا غم حتى الشوكة يشاكها إلا كفر الله بها من خطاياه</t>
   </si>
   <si>
     <t>Мусулмонга бирор ҳорғинликми, беморликми, ташвишми, қайғуми, озорми, ғамми етса, ҳатто тикан кирса ҳам Аллоҳ таоло булар туфайли унинг хатоларини ўчиради", дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ وَعَنْ أَبِي هُرَيْرَةَ رضي الله عنهما عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «مَا يُصِيبُ الْمُسْلِمَ مِنْ نَصَبٍ وَلَا وَصَبٍ وَلَا هَمٍّ وَلَا حُزْنٍ وَلَا أَذًى وَلَا غَمٍّ حَتَّى الشَّوْكَةِ يُشَاكُهَا إِلَّا كَفَّرَ اللهُ بِهَا مِنْ خَطَايَاهُ».</t>
   </si>
   <si>
     <t>Абу Саид Ал-Худрий ва Абу Ҳурайра разияллоҳу анҳумолардан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Мусулмонга бирор ҳорғинликми, беморликми, ташвишми, қайғуми, озорми, ғамми етса, ҳатто тикан кирса ҳам Аллоҳ таоло булар туфайли унинг хатоларини ўчиради", дедилар».</t>
   </si>
   <si>
     <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ ما يُصاب به المسلمُ مِن أمراضٍ وهمومٍ وأحزانٍ وكروبٍ ومصائبَ وشدائدَ وخوفٍ وجوعٍ -حتى لو كانت شوكة تُصيبه فَتُؤْلِمُه-، يكونُ ذلك كفارةً لذنوبه وحطًّا لخطاياه.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда мусулмонга етадиган касаллик, қайғу, ғам-ғусса, қийинчилик, хавф, очлик, ҳаттоки қўлига кириб озор берган бир тикан ҳам гуноҳларига каффорат бўлиши ва хатоларини ўчиришини баёнламоқдалар.</t>
   </si>
   <si>
     <t>بيان فضل الله على عباده المؤمنين ورحمته بهم بغفران الذنوب بأقل ضرر يصيبهم.
 ينبغي للمسلم أن يَحْتَسِبَ عند الله ما يُصيبه، ويَصبر على كل صغيرة وكبيرة، لتكون له رفعة في الدرجات وكفارة للسيئات.</t>
   </si>
   <si>
     <t>Аллоҳ таоло энг оз зарарлар билан гуноҳларни кечириши мўмин бандаларига бўлган фазли ва марҳаматидандир.
 Мусулмон киши даражаси кўтарилиши ва гуноҳлари ўчирилишига сабаб бўлиши учун ўзига етган мусибатнинг ажрини Аллоҳдан умид қилиши, кичигу катта нарсаларга сабр қилиши лозим.</t>
   </si>
@@ -3499,80 +4038,219 @@
   <si>
     <t>يُبيِّنُ النبيُّ صلى الله عليه وسلم بعضَ حقوق المسلم على أخيه المسلم:
 أول هذه الحقوق: ردُّ السلام لمن ألقى عليك السلام.
 الحق الثاني: عيادة المريض وزيارته.
  الحق الثالث: اتباع الجنازة من بيته إلى المصلَّى إلى المقبرة حتى تُدفن.
  الحق الرابع: إجابة الدعوة إذا دعاه إلى وليمة عرس وغير ذلك.
  الحق الخامس: تَشميت العاطس، وهو أن يقول له إذا حَمِدَ الله: يرحمُك الله، ثم يقول العاطسُ: يهديكم الله ويُصلح بالَكم.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда мусулмоннинг мусулмон биродари устидаги баъзи ҳақларини баён қилмоқдалар. Бу ҳақлардан биринчиси: Салом берганда алик олиш.
 Иккинчиси: Бетоб бўлганни кўргани бориб, холидан хабар олиш.
 Учинчиси: Вафот этганнинг уйидан жанозаси ўқиладиган жойигача, сўнгра қабристонгача бориб, дафн қилингунча жанозасида қатнашиш.
 Тўртинчиси: Агар тўйга ёки бошқа бир муносабатга чақирса, ўша жойга бориш.
 Бешинчиси: Акса урганга ташмит айтиш, яъни акса урган киши ҳамд айтса, унга «ярҳамукаллоҳ» дейиш. Акса урган киши ташмит айтганга «яҳдийкумуллоҳу ва юслиҳу баалакум», дейиши.</t>
   </si>
   <si>
     <t>عظمة الإسلام في تأكيد الحقوق بين المسلمين وتوثيق الأُخوَّة والمحبة بينهم.</t>
   </si>
   <si>
     <t>Мусулмонлар орасидаги ҳақларни кучайтиришдаги ва ўрталаридаги биродарлик ва ўзаро муҳаббатни мустаҳкамлашдаги Ислом динининг улуғворлиги.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3706</t>
   </si>
   <si>
+    <t>خير يوم طلعت عليه الشمس يوم الجمعة</t>
+  </si>
+  <si>
+    <t>Қуёш чиққан жнг яхши кун жума кунидир</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «خَيْرُ يَوْمٍ طَلَعَتْ عَلَيْهِ الشَّمْسُ يَوْمُ الْجُمُعَةِ، فِيهِ خُلِقَ آدَمُ، وَفِيهِ أُدْخِلَ الْجَنَّةَ، وَفِيهِ أُخْرِجَ مِنْهَا، وَلَا تَقُومُ السَّاعَةُ إِلَّا فِي يَوْمِ الْجُمُعَةِ».</t>
+  </si>
+  <si>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: Қуёш чиққан жнг яхши кун жума кунидир. Одам шу куни яратилган, шу куни жаннатга киритилган ва ундан чиқарилган, қиёмат ҳам айнан жума куни қоим бўлади», дедилар».</t>
+  </si>
+  <si>
+    <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ خيْرَ يومٍ طلعت عليه الشمس يومُ الجمعة، 
+ومن خصائصه: أن الله خلق فيه آدم عليه السلام، وفيه أدخله الجنة، وفيه أخرجه منها وأهبطه إلى الأرض، ولا تقوم الساعة إلا في يوم الجمعة.</t>
+  </si>
+  <si>
+    <t>Набий соллаллоҳу алайҳи ва саллам қуёш чиққан кунларнинг энг яхшиси жума куни эканини хабар бермоқдалар. Унинг хусусиятларидан: Аллоҳ унда Одам алайҳиссаломни яратди, унда у зотни жаннатга киритди ва унда у ердан чиқариб, ер юзига туширди. Қиёмат ҳам фақатгина жума куни қоим бўлади».</t>
+  </si>
+  <si>
+    <t>فضل يوم الجمعة على سائر أيام الأسبوع.
+الحث والإكثار من الأعمال الصالحة في يوم الجمعة، والتأهب لنيل رحمة الله تعالى، ودفع نقمته.
+هذه الخصائص ليوم الجمعة التي ذكرت في الحديث قيل: أنها ليست لذكر فضيلة يوم الجمعة؛ لأن إخراج آدم وقيام الساعة لا يعد فضيلة، وقيل: بل جميعها فضائل وخروج آدم سبب وجود الذرية من الرسل والأنبياء والصالحين، وقيام الساعة سبب تعجيل جزاء الصالحين ونيلهم ما أعد الله لهم من الكرامات.
+ ذُكِرَ ليوم الجمعة خصائص أخرى غير ما ذكر في هذه الرواية، ومنها: فيه تِيْبَ على آدم، وفيه قُبض، وفيه ساعة لا يصادفها عبد مؤمن وهو يصلي يسأل الله شيئًا إلا أعطاه إياه.
+أفضل أيام السنة يوم عرفة، وقيل: يوم النحر، وأفضل أيام الأسبوع يوم الجمعة، وأفضل ليلة ليلة القدر.</t>
+  </si>
+  <si>
+    <t>Жума кунининг ҳафтанинг бошқа кунлардан афзаллиги.
+Жума кунида солиҳ амалларни кўпайтиришга тарғиб қилиш ҳамда Аллоҳ таолонинг раҳматига эришиш ва азобидан қутилиш учун ҳозирлик кўриш.
+Ҳадисда зикр қилинган жума кунининг ушбу хусусиятлари ҳақида шундай дейилган: «Булар жума кунининг фазилатини баён қилиш учун эмас, чунки Одам алайҳиссаломнинг жаннатдан чиқарилиши ва қиёмат қоим бўлиши фазилат саналмайди». Яна бир фикрга кўра: «Буларнинг барчаси фазилатдир. Зеро, Одамнинг чиқарилиши — пайғамбарлар, набийлар ва солиҳлардан иборат зурриётнинг вужудга келишига сабаб бўлган. Қиёмат қоим бўлиши эса солиҳларга бериладиган мукофотларнинг тезлашишига ҳамда Аллоҳ улар учун тайёрлаб қўйган икромларга эришишларига сабабдир.
+Жума куни учун ушбу ривоятда келганлардан бошқа хусусиятлар ҳам зикр қилинган. Жумладан: ушбу кунда Одам алайҳиссаломнинг тавбаси қабул қилинган, шу куни у зот вафот этган ва бу кунда шундай бир соат борки, агар мўмин банда намоз ўқиб, Аллоҳдан бирор нарса сўраган ҳолида ўша соатга тўғри келса, Аллоҳ унга сўраганини, албатта, беради.
+Йилнинг энг афзал куни — Арафа кунидир, баъзилар Қурбонлик куни ҳам дейишган. Ҳафтанинг энг афзал куни — жума кунидир. Энг афзал кеча эса Қадр кечасидир.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3711</t>
+  </si>
+  <si>
     <t>رحم الله رجلا سمحا إذا باع، وإذا اشترى، وإذا اقتضى</t>
   </si>
   <si>
     <t>Сотганда ҳам, сотиб олганда ҳам, ҳақ талаб қилганда ҳам бағрикенг бўлган кишига Аллоҳ раҳм қилсин», дедилар</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «رَحِمَ اللهُ رَجُلًا سَمْحًا إِذَا بَاعَ، وَإِذَا اشْتَرَى، وَإِذَا اقْتَضَى».</t>
   </si>
   <si>
     <t>Жобир разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сотганда ҳам, сотиб олганда ҳам, ҳақ талаб қилганда ҳам бағрикенг бўлган кишига Аллоҳ раҳм қилсин», дедилар».</t>
   </si>
   <si>
     <t>دعا النبي صلى الله عليه وسلم بالرحمة لكل من كان:
 سهلًا جَوَادًا سَخِيًّا في بيعِه، فلا يُشدِّد على المشتري في سعرها ويعامله بخُلُقٍ حَسَن.
 سهلًا جوادًا سَخِيًّا إذا اشترى، فلا يَبْخَس ويُقَلِّل من قيمة البِضَاعَة.
 سهلًا جوادًا سخيًا إذا طَالَبَ بقضاءِ الدُّيون التي له، فلا يُشدِّد على الفقير والمُحتاج، بل يُطالِبه برفق ولُطف، ويُنْظِر المُعسر.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда олди-сотди ишларида бағрикенг, сахий, жўмард бўлган кишига Аллоҳдан раҳмат тилаб дуо қилдилар. Шундай экан, нархда қаттиқ туриб олиш билан харидорга танглик қилинмайди, унга чиройли хулқ ила муомалада бўлади. Харидор ҳам сотиб олишда олийжаноб, сахий, жўмард бўлиб, буюмни пастга уриб, нархини тушириб юбормайди. Қарзларини талаб қилганда ҳам олийжаноб, сахий ва жўмард бўлади. Фақир ва муҳтожга қийин қилмайди, балки ундан мулойимлик ва юмшоқлик билан қарзини талаб қилади ва имконисизга муҳлат беради.</t>
   </si>
   <si>
     <t>مِن مَقاصد الشريعة الحِفاظ على ما يُصلِحُ العلاقاتِ بين الناس.
 الترغيب في استعمال معالي الأخلاق في المعاملات بين الناس من البيع والشراء ونحو ذلك.</t>
   </si>
   <si>
     <t>Инсонлар орасидаги алоқаларни яхшилайдиган нарсаларга риоя қилиш шариат мақсадларидандир.
 Одамлар орасидаги олди-сотди ва шунга ўхшаш муомалаларда олийжаноб хулқларни қўлланишга тарғиб қилиниши.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3716</t>
+  </si>
+  <si>
+    <t>رغم أنف، ثم رغم أنف، ثم رغم أنف، قيل: من؟ يا رسول الله قال: من أدرك أبويه عند الكبر، أحدهما أو كليهما فلم يدخل الجنة</t>
+  </si>
+  <si>
+    <t>Бурни ерга ишқалансин, бурни ерга ишқалансин, бурни ерга ишқалансин!» дедилар. «Эй Аллоҳнин Расули, кимнинг?», дейишди. У зот Ота-онаси ёки улардан бири кексайганда (уларни рози қилиб,) жаннатга кириб олмаган кишининг», дедилар</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «رَغِمَ أَنْفُ، ثُمَّ رَغِمَ أَنْفُ، ثُمَّ رَغِمَ أَنْفُ»، قِيلَ: مَنْ؟ يَا رَسُولَ اللهِ قَالَ: «مَنْ أَدْرَكَ أَبَوَيْهِ عِنْدَ الْكِبَرِ، أَحَدَهُمَا أَوْ كِلَيْهِمَا فَلَمْ يَدْخُلِ الْجَنَّةَ».</t>
+  </si>
+  <si>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Бурни ерга ишқалансин, бурни ерга ишқалансин, бурни ерга ишқалансин!» дедилар. «Эй Аллоҳнин Расули, кимнинг?», дейишди. У зот Ота-онаси ёки улардан бири кексайганда (уларни рози қилиб,) жаннатга кириб олмаган кишининг», дедилар».</t>
+  </si>
+  <si>
+    <t>دَعا النبيُّ صلى الله عليه وسلم بالذّل والخِزْي حتى بلغ به كأنه وضع أنفَه في التراب -كررها ثلاثًا- فسُئِل: مَن هذا يا رسول الله الذي دعوتَ عليه؟ 
+فقال صلى الله عليه وسلم: من أدرك والديه عند الكبر -أحدهما أو كليهما-، فلم يكونَا سببًا بدخوله الجنة؛ وذلك بسبب عدم الإحسان إليهما وعقوقهما.</t>
+  </si>
+  <si>
+    <t>Набий соллаллоҳу алайҳи ва саллам (бир кишини) хорлик ва расволикка дучор бўлишини тилаб дуо қилдилар, ҳатто бу дуолари билан унинг бурни тупроққа ишқалангандек бўлди — буни уч бор такрорладилар. Шунда: «Эй Аллоҳнинг Расули, сиз бунчалик дуоибад қилган кимса ким?» деб сўралди.
+Пайғамбаримиз соллаллоҳу алайҳи ва саллам: «Ота-онаси кексайган вақтда уларнинг хизматини қилиб, дуосини олиб жаннатга кириш имкони бўла туриб, буни қўлдан бой берган, уларга ёмон муносабатда бўлиб, оқ бўлган киши хор бўлсин», деб марҳамат қилдилар.</t>
+  </si>
+  <si>
+    <t>وجوب بِرِّ الوالدين وأنه من أسباب دخول الجنة، خصوصًا عند كبرهما وضعفهما.
+عقوق الوالدين من كبائر الذنوب.</t>
+  </si>
+  <si>
+    <t>Ота-онага яхшилик қилиш вожиблиги ва бу — айниқса улар кексайиб, заифлашиб қолган вақтларида — жаннатга кириш сабабларидан бири экани.
+Ота-онага оқ бўлиш (уларнинг дилини оғритиш) гуноҳи кабиралардандир.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3718</t>
+  </si>
+  <si>
+    <t>سبق المفردون</t>
+  </si>
+  <si>
+    <t>Муфарридлар ўзиб кетишди</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَسِيرُ فِي طَرِيقِ مَكَّةَ، فَمَرَّ عَلَى جَبَلٍ يُقَالُ لَهُ جُمْدَانُ، فَقَالَ: «سِيرُوا هَذَا جُمْدَانُ، سَبَقَ الْمُفَرِّدُونَ» قَالُوا: وَمَا الْمُفَرِّدُونَ يَا رَسُولَ اللهِ؟ قَالَ: «الذَّاكِرُونَ اللهَ كَثِيرًا وَالذَّاكِرَاتُ».</t>
+  </si>
+  <si>
+    <t>Абу Ҳурайра разияллоҳу анҳу ривоят қиладилар: Расулуллоҳ соллаллоҳу алайҳи ва саллам Макка йўлида кетаётган эдилар, Жумдон деган тоғнинг олдидан ўтаётиб: «Юринглар! Бу Жумдон. Муфарридлар ўзиб кетишди», дедилар. «Муфарридлар ким, эй Аллоҳнинг Расули?» дейишди. «Аллоҳни кўп зикр қилувчи эркак ва аёллар», дедилар».</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم منزلة الذاكرين الله كثيرًا، وأنهم قد انفردوا وسبقوا غيرَهم بنيل الدرجات العُلَى في جنات النعيم، وشبَّههم بجبل جُمدان الذي انفرد عن غيره من الجبال.</t>
+  </si>
+  <si>
+    <t>Набий соллаллоҳу алайҳи ва саллам Аллоҳни кўп зикр қилувчиларнинг мақомини баён қилиб бердилар. Улар (зикрлари билан) ажралиб чиқиб, жаннату наимда юқори даражаларга эришишда бошқалардан ўзиб кетдилар. Шунингдек, У зот бу кишиларни бошқа тоғлардан ажралиб турувчи Жумдон тоғига ўхшатдилар.</t>
+  </si>
+  <si>
+    <t>استحباب كثرة الذكر والانشغال به، فإنَّ السَّبْق في الآخرة إنما يكون بكثرة الطاعات، والإخلاص في العبادات.
+ذكر الله يكون باللسان فقط، أو بالقلب فقط، أو باللسان والقلب معًا، وهي أعلاها رتبة.
+من الذكر الأوراد الشرعية المقيدة، كأذكار الصباح والمساء، وأدبار الصلوات المكتوبات وغيرها.
+قال النووي: اعلم أن فضيلة الذكر غير منحصرة في التسبيح والتهليل والتحميد والتكبير ونحوها، بل كل عامل لله تعالى بطاعة فهو ذاكرٌ لله تعالى.
+ذكر الله من أعظم أسباب الثبات، قال سبحانه وتعالى: (يَا أَيُّهَا الَّذِينَ آمَنُوا إِذَا لَقِيتُمْ فِئَةً فَاثْبُتُوا وَاذْكُرُوا اللَّهَ كَثِيرًا لَّعَلَّكُمْ تُفْلِحُونَ) [الأنفال: 45]
+وجه التشبيه بينَ الذَّاكرينَ وجبل جُمدانَ هو الانفرادُ والاعتزالُ؛ فجبل جُمدانُ منفرد عن الجِبالِ، فكذا الذَّاكرينَ اللهَ تعالى فالمُنفَردُ هو الذي انفردَ قلبُه ولسانُه بذِكرِ ربَّه ولو كانَ بينَ النَّاسِ، واستأنس بأوقاتِ الخَلوةِ واستوحش من كثرةِ مُخالطةِ النَّاسِ، وقد يكون وجه التشبيه أن الذكر سبب التَّثبيت على الدين كما أن الجبال سبب لثبات الأرض، أو يكون السَّبقُ إلى الخَيراتِ في الدُّنيا والآخرةِ حيث كان المسافر من المدينة إلى مكة إذا وصل جُمدانَ كانَ علامةُ الوصولِ إلى مكةَ ومن وصلَ إليه كانَ سابقًا، فكذلك الذَّاكرُ للهِ تعالى فهو سابقٌ لغيرِه بكثرةِ ذِكرِه للهِ تعالى، والله أعلم.</t>
+  </si>
+  <si>
+    <t>Зикрни кўпайтириш ва у билан машғул бўлишнинг мустаҳаблиги. Зеро, охиратдаги пешқадамлик фақатгина тоат-ибодатларнинг кўплиги ва ибодатдаги ихлос билан бўлади.
+Зикрни кўпайтириш ва у билан машғул бўлишнинг мустаҳаблиги. Зеро, охиратдаги пешқадамлик фақатгина тоат-ибодатларнинг кўплиги ва ибодатдаги ихлос билан бўлади.
+Тонгги ва кечки зикрлар, фарз намозларидан кейинги зикрлар ва шу кабилар шариатда белгиланган муқайяд (вақти ва ўрни тайин қилинган) вирдлар (зикрлар) жумласига киради.
+Имом Нававий айтдилар: «Билгинки, зикрнинг фазилати фақат тасбеҳ, таҳлил, таҳмид ва такбир айтиш кабилар билангина чекланиб қолмайди. Балки Аллоҳ таоло учун бирор тоатни бажарувчи ҳар бир киши Аллоҳни зикр қилувчи (зокир) ҳисобланади».
+Аллоҳнинг зикри собитқадамликнинг энг буюк сабабларидандир. Аллоҳ субҳанаҳу ва таоло шундай марҳамат қилган: «Эй имон келтирганлар! Бирор жамоа (душман) билан тўқнашсангиз, собитқадам бўлинг ва Аллоҳни кўп зикр қилинг, шояд нажот топсангиз».
+Зикр қилувчилар билан Жумдон тоғи ўртасидаги ўхшатишнинг жиҳати — ажралиб туриш ва яккаланишдир. Жумдон тоғи бошқа тоғлардан ажралиб тургани каби, Аллоҳни зикр қилувчилар ҳам шундайдир. «Мунфарид» (ажралиб чиққан) деб, одамлар орасида бўлса-да, қалби ва тили билан Раббининг зикрида холи қолган кишига айтилади. У холи қолган вақтларида (Аллоҳ билан) ором топади ва одамларга ҳаддан ташқари аралашиб кетишдан безовта бўлади.
+Шунингдек, ўхшатиш жиҳати шунда бўлиши ҳам мумкинки: тоғлар ернинг мустаҳкамлигига сабаб бўлганидек, зикр ҳам динда собитқадамликка сабаб бўлади. Ёки дунё ва охиратда хайрли ишларда пешқадам бўлишдир; Мадинадан Маккага йўл олган мусофир Жумдон тоғига етиб келса, бу Маккага етиб келганининг аломати бўларди ва унга ким биринчи етиб келса, ўша пешқадам саналарди. Худди шунингдек, Аллоҳни кўп зикр қилувчи киши ҳам Аллоҳни кўп ёд этиши билан бошқалардан ўзиб кетувчи, пешқадамдир. Валлоҳу аълам.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3719</t>
+  </si>
+  <si>
+    <t>عليك بكثرة السجود لله، فإنك لا تسجد لله سجدة، إلا رفعك الله بها درجة، وحط عنك بها خطيئة</t>
+  </si>
+  <si>
+    <t>Аллоҳга кўп сажда қилишинг керак, чунки Аллоҳга бир сажда қилсанг, Аллоҳ у туфайли сени бир даража кўтаради ва сендан бир хатони ўчиради</t>
+  </si>
+  <si>
+    <t>عَنْ مَعْدَانَ بْنِ أَبِي طَلْحَةَ الْيَعْمَرِيُّ قَالَ: لَقِيتُ ثَوْبَانَ مَوْلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقُلْتُ: أَخْبِرْنِي بِعَمَلٍ أَعْمَلُهُ يُدْخِلُنِي اللهُ بِهِ الْجَنَّةَ؟ أَوْ قَالَ قُلْتُ: بِأَحَبِّ الْأَعْمَالِ إِلَى اللهِ، فَسَكَتَ. ثُمَّ سَأَلْتُهُ فَسَكَتَ. ثُمَّ سَأَلْتُهُ الثَّالِثَةَ فَقَالَ: سَأَلْتُ عَنْ ذَلِكَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: «عَلَيْكَ بِكَثْرَةِ السُّجُودِ لِلَّهِ، فَإِنَّكَ لَا تَسْجُدُ لِلَّهِ سَجْدَةً، إِلَّا رَفَعَكَ اللهُ بِهَا دَرَجَةً، وَحَطَّ عَنْكَ بِهَا خَطِيئَةً» قَالَ مَعْدَانُ: ثُمَّ لَقِيتُ أَبَا الدَّرْدَاءِ فَسَأَلْتُهُ فَقَالَ لِي: مِثْلَ مَا قَالَ لِي: ثَوْبَانُ.</t>
+  </si>
+  <si>
+    <t>Маъдан ибн Абу Талҳа Яъмарийдан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламнинг мавлолари Савбонни учратиб қолиб: «Менга шундай амални [ёки Аллоҳга энг суюкли амални] айтингки, уни қилсам, жаннатга кирайин», дедим. У индамади. Кейин яна сўрадим, индамади. Кейин учинчи марта сўрадим. У шундай деди: «Бу ҳақда Расулуллоҳ соллаллоҳу алайҳи ва салламдан сўраганман. У зот: «Аллоҳга кўп сажда қилишинг керак, чунки Аллоҳга бир сажда қилсанг, Аллоҳ у туфайли сени бир даража кўтаради ва сендан бир хатони ўчиради», деганлар». Кейин Абу Дардони учратиб қолиб, ундан ҳам сўраган эдим, худди Савбон менга айтган гапни айтди».</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن العمل الذي يكون سببًا لدخول الجنة أو عن أحب الأعمال إلى الله؟ 
+فقال صلى الله عليه وسلم للسائل: الزم كثرة السجود في الصلاة، فإنك ما سجدت لله سجده إلا رفعك بها درجة، وغفر عنك بها خطيئة.</t>
+  </si>
+  <si>
+    <t>Набий соллаллоҳу алайҳи ва салламдан жаннатга киришга сабаб бўладиган амал ёки Аллоҳга энг суюкли бўлган амал ҳақида сўралди.
+Набий соллаллоҳу алайҳи ва саллам сўровчига шундай дедилар:
+«Намозда кўп сажда қилишни лозим тут (кўпайтир). Зеро, сен Аллоҳ учун бирор сажда қилсанг, албатта, Аллоҳ у сажда туфайли сенинг даражангни кўтаради ва бир хатоингни ўчиради».</t>
+  </si>
+  <si>
+    <t>حث المسلم على الحرص على الصلاة فرضًا وتطوعًا، لاشتمالها على السجود.
+بيان فقه الصحابة وعلمهم أن الجنة لا تنال -بعد رحمة الله- إلا بالعمل.
+السجود في الصلاة من أعظم أسباب رفعة الدرجات، وغفران الذنوب.</t>
+  </si>
+  <si>
+    <t>Намоз ўз ичига саждани олгани учун ҳам мусулмон кишини фарз ва нафл намозларга ҳарис бўлишга тарғиб қилинмоқда.
+Саҳобаларнинг тушунчаси ва илми шуни кўрсатадики, Жаннатга — Аллоҳнинг раҳматидан сўнг — фақат ҳаракат ва амал билан эришилади.
+Намоздаги сажда — даражаларнинг кўтарилиши ва гуноҳларнинг кечирилишига сабаб бўладиган энг буюк ишлардан биридир.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/3732</t>
   </si>
   <si>
     <t>كان رجل يداين الناس، فكان يقول لفتاه: إذا أتيت معسرا فتجاوز عنه، لعل الله يتجاوز عنا</t>
   </si>
   <si>
     <t>(Сизлардан илгари ўтган одамларнинг орасида) бир (бадавлат) киши бўлиб, у одамларга (беғараз) қарз бериб турар эди ҳамда хизматкорига (доимо): «Агар
 бирор муҳтож одамнинг қошига (олган қарзини сўраб) борсанг-у у ҳозир узолмаслигини
 айтса, олган қарзидан кечгил, шояд Аллоҳ таоло бизнинг ҳам (гуноҳларимиздан) кечса!» — 
 дер эди</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «كان رجلٌ يُدَايِنُ الناسَ، فكان يقول لفتاه: إذا أتيتَ مُعسِرًا فتجاوز عنه، لعل اللهَ يَتجاوزُ عنا، فلقي اللهَ فتجاوز عنه».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «(Сизлардан илгари ўтган одамларнинг орасида) бир (бадавлат) киши бўлиб, у одамларга (беғараз) қарз бериб турар эди ҳамда хизматкорига (доимо): «Агар
 бирор муҳтож одамнинг қошига (олган қарзини сўраб) борсанг-у у ҳозир узолмаслигини
 айтса, олган қарзидан кечгил, шояд Аллоҳ таоло бизнинг ҳам (гуноҳларимиздан) кечса!» — 
 дер эди. Кейин (ўша киши вафот этганда) Аллоҳ таоло унинг гуноҳларидан кечди», - дедилар.</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن رجُلٍ كان يتعامل مع الناس بالقَرْض، أو يَبِيعُهم بالآجِل، وكان يقول لغلامه الذي يَتَقاضى الدُّيون التي عند الناس: 
 إذا أتيتَ مَدِيْنًا ولم يكن عنده ما يقضي به الدَّين الذي عليه لعجزه "فَتَجَاوَزْ عنه"؛ إما بإمهالِه وعدم الإلحاح في المطالبة، أو بقبول ما عنده ولو مع ما فيه مِن نَقْص، وذلك رَغْبةٌ منه وطَمَعٌ في أنْ يتجاوزَ اللهُ عنه ويعفوَ عنه.
 فلما ماتَ عفا اللهُ عنه وتجاوزَ عن سيئاتِه.</t>
   </si>
   <si>
@@ -3728,50 +4406,79 @@
   <si>
     <t>Ким Рамазон ойи рўзасини иймон ва Аллоҳдан савоб умид қилган ҳолда тутса, унинг барча ўтган гуноҳлари кечирилади», – дедилар</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ صَامَ رَمَضَانَ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қиладилар: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким Рамазон ойи рўзасини иймон ва Аллоҳдан савоб умид қилган ҳолда тутса, унинг барча ўтган гуноҳлари кечирилади», – дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن صام شهر رمضان إيمانًا بالله، وتصديقًا بفَرْضِيَّةِ الصيام وما أعدَّ الله تعالى للصائمين مِن جَزيل الأجور والثواب، قاصدًا به وجهَ الله تعالى لا رياء ولا سُمْعَة، غُفرتْ له ذنوبُه الماضية.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда ким Рамазон рўзасини Аллоҳга иймон келтириб, уни фарз эканлигини тасдиқлаб, Аллоҳ таоло тайёрлаб қўйган савобларини умид қилиб ҳамда холис Аллоҳ учун риё ва сумъа қилмасдан тутса, ўтган барча гуноҳлари кечирилишини хабар бердилар.</t>
   </si>
   <si>
     <t>فضل الإخلاص وأهميته في صيام رمضان وغيره من الأعمال الصالحة.</t>
   </si>
   <si>
     <t>Рамазон рўзасида ва бошқа солиҳ амалларда ихлоснинг фазли ва аҳамияти.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4196</t>
   </si>
   <si>
+    <t>من صلى البردين دخل الجنة</t>
+  </si>
+  <si>
+    <t>Ким икки «салқин» намозни ўқиса, жаннатга киради», дедилар</t>
+  </si>
+  <si>
+    <t>عن أَبِي مُوسَى الأَشْعَرِيِّ رضي الله عنه: أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «مَنْ صَلَّى ‌الْبَرْدَيْنِ دَخَلَ الْجَنَّةَ»</t>
+  </si>
+  <si>
+    <t>Абу Мусо Ашъарий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким икки «салқин» намозни ўқиса, жаннатга киради», дедилар».</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم على الحرصِ على صلاة البردين وهما صلاة الفجر والعصر، وبشَّر مَن أتى بهما بحقهما من وقت وجماعة وغير ذلك كانتا سببًا في دخوله الجنة.</t>
+  </si>
+  <si>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам «икки салқин вақтдаги намоз»га — яъни Бамдод ва Аср намозларига — алоҳида аҳамият беришга тарғиб қилдилар. Кимда-ким бу икки намозни ўз вақтида, жамоат билан ва барча ҳақларини адо этган ҳолда ўқиса, бу намозлар унинг жаннатга киришига сабаб бўлиши ҳақида хушхабар бердилар.</t>
+  </si>
+  <si>
+    <t>فضل المحافظة على صلاة الفجر والعصر؛ لأن الفجر يكون عند لذة النوم، والعصر يكون عند اشتغال الإنسان بعمله، فمن حافظ عليهما كان من باب أولى أن يحافظ على بقية الصلوات.
+سميت صلاة الفجر والعصر بالبردين؛ لأن صلاة الفجر فيها برد الليل، وصلاة العصر فيها برد النهار وإن كانت في وقتٍ حارٍ إلا أنه أخف من الوقت قبلها، أو تكون تسميتُها من باب التغليب كما يقال: القمران للشمس والقمر.</t>
+  </si>
+  <si>
+    <t>Бамдод ва Аср намозларини мунтазам ўқишнинг фазли: Чунки Бамдод вақти уйқу энг ширин бўлган пайтга, Аср вақти эса инсоннинг ишлари билан энг машғул бўлган пайтига тўғри келади. Кимда-ким шу икки намозга муҳофаза қилса (ўз вақтида ўқиса), демак, бошқа намозларга ҳам яхшироқ муҳофаза қилади.
+Бомдод ва Аср намозлари «Бардайн» (икки салқин вақт намози) деб номланди. Чунки Бомдод намозида туннинг салқини, Аср намозида эса куннинг салқини бўлади. Гарчи Аср вақти иссиқ бўлса-да, у ўзидан олдинги вақтдан (пешиндан) кўра енгилроқдир. Ёки бундай номланиши «тағлиб» (ғолиб томонни қўллаш) бобидандир, худди қуёш ва ойга нисбатан «икки Ой» (ал-қомароони) дейилгани каби.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/4198</t>
+  </si>
+  <si>
     <t>من يقم ليلة القدر إيمانا واحتسابا غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>Ким Қадр кечасида (чин) иймон ва (риё қилмасдан) савоб умидида қойим бўлса унинг ўтган гуноҳлари кечирилади» – дедилар</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ يَقُمْ لَيْلَةَ الْقَدْرِ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қиладилар: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким Қадр кечасида (чин) иймон ва (риё қилмасдан) савоб умидида қойим бўлса унинг ўтган гуноҳлари кечирилади» – дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فضل قيام ليلة القدر التي تكون في العشر الأواخر من رمضان، وأنَّ مَن اجتهد فيها بالصلاة والدعاء وقراءة القرآن والذكر، مؤمنًا بها وبما جاء في فضلها، راجيًا بعمله ثوابَ الله تعالى، لا رياء ولا سُمعة، فإنه يُغفر له ما سَبَقَ مِن ذنوبِه.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Рамазоннинг охирги ўн кунлигидаги Қадр тунида ўқиладиган намоз фазилати хақида хабар бермоқдалар. Ким бу тунда Аллоҳга иймон келтириб унинг савобини умид қилиб холис Аллоҳ учун риёсиз, сумъасиз намозу дуода, Қуръон тиловатида ва зикрда тиришса, ўтган барча гуноҳлари кечирилади.</t>
   </si>
   <si>
     <t>فضل ليلة القَدْر والحَث على  قيامها.
 الأعمال الصالحة لا تُقبل إلا مع صِدْقِ النيَّات.
 فضل الله ورحمته، فإنّ مَن قام ليلة القدر إيمانًا واحتسابًا غُفر له ما تقدم من ذنبه.</t>
   </si>
   <si>
     <t>Қадр кечасининг фазилати ва унда намоз ўқишга ундаш.
 Солиҳ амаллар фақат сидқидилдан қилинган ниятлар билан қабул бўлади.
@@ -3788,50 +4495,86 @@
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ يُرِدِ اللهُ بِهِ خَيْرًا يُصِبْ مِنْهُ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қиладилар: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Аллоҳ кимга яхшилик истаса, унга мусибат беради», – дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله إذا أراد بأحدٍ من عباده المؤمنين خيرًا ابتلاهم في أنفسهم وأموالهم وأهلهم، لِمَا يحصل فيه للمؤمن من اللجوء إلى الله تعالى بالدعاء، وتكفير السيئات، ورِفْعَة الدرجات.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Аллоҳ кимга яхшилик истаса, унга ўзида, дунёсида ёки аҳлида мусибат беришини хабар бердилар. Мусибат келгани учун мўмин Аллоҳга дуо қилиб илтижо қилади, унинг гуноҳлари кечирилади ва даражаси кўтарилади.</t>
   </si>
   <si>
     <t>أن المؤمن مُعرَّض لأنواع من البلاء.
 الابتلاء قد يكون أمارة حُبِّ الله لعبده، حتى يرفع درجته، ويُعْلِي مَرتبته، ويكفِّر خطيئته.
  الحث على الصبر عند المصائب وعدم الجزع.</t>
   </si>
   <si>
     <t>Мўмин киши балонинг ҳар хил турига йўлиқади.
 Мусибат баъзида мўминнинг даражасини олий қилиб, хатосини ўчириш учун Аллоҳнинг бандасига бўлган севгисининг белгиси ҳам бўлиши мумкин.
 Мусибат вақтида сабрга ундаш ва сабрсизликдан қайтариш.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4204</t>
+  </si>
+  <si>
+    <t>المسلم إذا سئل في القبر: يشهد أن لا إله إلا الله وأن محمدا رسول الله</t>
+  </si>
+  <si>
+    <t>Мусулмон қабрида сўралса: «Аллоҳдан ўзга илоҳ йўқ ва Муҳаммад Аллоҳнинг элчиси», деб гувоҳлик беради</t>
+  </si>
+  <si>
+    <t>عَنِ البَرَاءِ بْنِ عَازِبٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «المُسْلِمُ إِذَا سُئِلَ فِي القَبْرِ: يَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ»، فَذَلِكَ قَوْلُهُ: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالقَوْلِ الثَّابِتِ فِي الحَيَاةِ الدُّنْيَا وَفِي الآخِرَةِ} [إبراهيم: 27].</t>
+  </si>
+  <si>
+    <t>Баро ибн Озиб разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам айтадилар: «Мусулмон қабрида сўралса: «Аллоҳдан ўзга илоҳ йўқ ва Муҳаммад Аллоҳнинг элчиси», деб гувоҳлик беради. Аллоҳ таоло бу ҳақида айтадики: «Аллоҳ иймон келтирганларни бу дунё ҳаётида ҳам, охиратда ҳам собит сўз ила собитқадам қилур» [Иброҳим: 27].</t>
+  </si>
+  <si>
+    <t>يُسألُ المؤمنُ في القبر، فيسأله الملكان الموكَّلان بذلك وهما منكر ونكير، كما جاء تسميتهما في عدة أحاديث، 
+فيشهد أن لا إله إلا الله وأن محمدًا رسول الله، 
+قال النبي صلى الله عليه وسلم هذا هو القول الثابت الذي قال الله فيه: 
+{يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ} [إبراهيم: 27].</t>
+  </si>
+  <si>
+    <t>Мўмин киши қабрда сўроқ қилинади. Уни бу ишга вакил қилинган икки фаришта — Мункар ва Накир сўроққа тутади. Бир қанча ҳадисларда уларнинг номлари мана шундай келган. Шунда мўмин: «Аллоҳдан ўзга илоҳ йўқ ва Муҳаммад Аллоҳнинг элчисидир», деб гувоҳлик беради. Пайғамбар соллаллоҳу алайҳи ва саллам: «Бу Аллоҳ таоло Қуръонда айтган собит сўздир», деб қуйидаги оятни ўқидилар: «Аллоҳ иймон келтирганларни бу дунё ҳаётида ҳам, охиратда ҳам собит сўз ила собитқадам қилур» [Иброҳим: 27].</t>
+  </si>
+  <si>
+    <t>أنَّ سؤال القبر حق.
+فضل الله على عباده المؤمنين في الدنيا والآخرة بتثبيتهم على القول الثابت.
+فضل شهادة التوحيد والموت عليها.
+تثبيت الله للمؤمن في الدنيا بالثبات على الإيمان، وسلوك الصراط المستقيم، وعند الموت بالموت على التوحيد، وفي القبر عند سؤال الملكين.</t>
+  </si>
+  <si>
+    <t>Қабр сўроғи ҳақдир.
+Аллоҳнинг Ўз мўмин бандаларига дунё ва охиратда «собит сўз» (тавҳид калимаси) билан собитқадам қилиб қўйиши Унинг катта фазл-карамидир.
+Тавҳид калимасининг («Ла илаҳа иллаллоҳ»нинг) фазли ва шу калима билан вафот этишнинг фазилати.
+Аллоҳнинг мўмин кишини дунёда иймонда маҳкам туриш ва тўғри йўлдан (Сиротул мустақимдан) юриш билан, вафот этаётганда тавҳид ила жон таслим қилиш билан, қабрда эса икки фариштанинг сўроғи пайтида собитқадам қилиши.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/4206</t>
   </si>
   <si>
     <t>أمرت أن أقاتل الناس حتى يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله، ويقيموا الصلاة، ويؤتوا الزكاة</t>
   </si>
   <si>
     <t>Инсонлар "Аллоҳдан ўзга ҳақ илоҳ йўқ ва Муҳаммад Унинг Расулидир" деб гувоҳлик бериб, намозни адо этмагунларича ва закотни бермагунларича</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عُمَرَ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أُمِرْتُ أَنْ أُقَاتِلَ النَّاسَ حَتَّى يَشْهَدُوا أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ، وَيُقِيمُوا الصَّلاَةَ، وَيُؤْتُوا الزَّكَاةَ، فَإِذَا فَعَلُوا ذَلِكَ عَصَمُوا مِنِّي دِمَاءَهُمْ وَأَمْوَالَهُمْ إِلَّا بِحَقِّ الإِسْلاَمِ، وَحِسَابُهُمْ عَلَى اللَّهِ».</t>
   </si>
   <si>
     <t>Ибн Умар разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Инсонлар "Аллоҳдан ўзга ҳақ илоҳ йўқ ва Муҳаммад Унинг Расулидир" деб гувоҳлик бериб, намозни адо этмагунларича ва закотни бермагунларича, улар билан жанг қилишга буюрилдим. Агар одамлар юқоридагиларга амал қилсалар, мендан қонлари ва молларини омон сақлаган бўладилар. Фақат Ислом ҳаққи бундан мустасно. Уларнинг ҳисоб-китоби эса Аллоҳ таолога ҳаволадир», – дедилар.</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ اللهَ أمرَه بمقاتلة المشركين حتى يشهدوا بأن لا معبود بحق إلا الله وحده لا شريك له، ويشهدوا لمحمد صلى الله عليه وسلم بالرسالة، والعمل بمقتضى هذه الشهادة من المحافظة على الصلوات الخمس في اليوم والليلة، ويعطوا الزكاة المفروضة لمستحقيها. 
 فإذا فعلوا هذه الأمورَ فإنَّ الإسلام يَعْصِمُ دماءَهم وأموالَهم، فلا يَحِلُّ قتلُهم إلا إذا ارتكبوا جريمة أو جناية يستحقون عليها القتل بموجب أحكام الإسلام، ثم يوم القيامة يتولى الله تعالى حسابَهم حيث يعلم سرائرَهم.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар бердиларки, то мушриклар ҳақиқий маъбуд бўлмиш фақатгина ягона ва шериги йўқ Аллоҳ эканлиги ва Муҳаммад соллаллоҳу алайҳи ва салламнинг расул эканликларига шаҳодат бергунларигача, шу шаҳодатнинг талабига амал қилиб, куну тун беш вақт намозни адо этгунлари ва фарз қилинган закотни бергунларигача Аллоҳ таоло У зотга улар билан урушишни буюрди. Агар бу ишларни қилсалар, Ислом уларнинг қонлари ва молларини ҳимоя қилади. Ислом аҳкомлари тақозо қиладиган катта жарима ёки ўлимга лойиқ жиноят қилмагунларича ўлдирилишлари мумкин эмас. Сўнгра Қиёмат куни Аллоҳ таоло Ўзи ҳисоб-китоб қилади. Чунки фақат Унинг Ўзигина уларнинг сирларини билур.</t>
   </si>
   <si>
     <t>الأحكام إنما تَجْرِي على الظواهر، والله يتولَّى السرائر.
 أهمية الدعوة إلى التوحيد وأنه أول ما يُبدأ به في الدعوة.
 لا يعني هذا الحديث إكراه المشركين على الدخول في الإسلام، بل هم مُخَيَّرون بين الدخول في الإسلام أو دفع الجزية؛ فإنْ أبوا إلا مَنع الدعوة إلى الإسلام، فليس إلا المقاتلة بموجب أحكام الإسلام.</t>
   </si>
@@ -3862,70 +4605,70 @@
 والثالثة: الإكراه ، فقد يُكره العبد على فعل شيء لا يريده مع عدم قدرته على دفع الإكراه، وحينئذٍ لا يقع عليه الإثم أو الحرج.
 مع ملاحظة أن موضوع الحديث فيما بين العبد وربه في فعل المحظور، فأما ترك المأمور نسيانًا فلا يسقط، وأما لو ترتب على فعله ذلك جناية فلا يسقط حق المخلوق، كما لو قتل خطًأ، فعليه الدية، أو أتلف سيارة خطأ فعليه الضمان.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам Аллоҳ таоло умматнинг уч ҳолатда қиладиган гуноҳларини кечиришини хабар бердилар: Биринчиси – хато. Яъни атайламасдан бир ишни қилиб қўйиши. Мусулмон бир ишни қасд қилиб бажаради ва қасд қилган нарсасидан бошқа нарсага дуч келади. Иккинчиси – унутиш. Мусулмон бир нарсани эслаб юради, аммо амал пайтида уни унутиб қўяди. Бундай ҳолатда ҳам гуноҳ йўқ. Учинчиси – мажбурланиш. Агар банда хоҳламаган ишига мажбурланса ва унга қарши туришга қодир бўлмаса, у ҳолда унга гуноҳ ҳам маломат ҳам йўқ. Лекин шуни эътиборга олиш керакки, бу ҳадис – банда билан Рабби ўртасидаги масалага тааллуқли. Агар у ўзи унутиб амр қилинган ибодатни тарк этса, унинг зиммасидан соқит бўлмайди (масалан, намозни унутиб қўйса, кейин қазосини ўқиши керак). Шунингдек, агар унинг хатоси ёки унутганлиги бошқаларга зиён етказса, бандаларнинг ҳаққи соқит бўлмайди. Масалан, кимдир адашиб одам ўлдирса – дия (қон пули) тўлаши ёки кимдир адашиб машинасини бузиб қўйса – товон тўлаши лозим.</t>
   </si>
   <si>
     <t>سعة رحمة الله -عزّ وجل- ولطفه بعباده حيث رفع عنهم الإثم إذا صدرت منهم المعصية على هذه الأحوال الثلاثة.
 فضل الله على النبي محمد صلى الله عليه وسلم وأمته.
 رفعُ الإثم لا يعني رفع الحكم أو الضمان، فمثلًا من نسي الوضوء، وصلى ظانًّا أنه متطهر، فلا إثم عليه بذلك، ولكن عليه الوضوء وإعادة الصلاة.
 لا بد في رفع الإثم بالإكراه من توفر الشروط، مثل أن يكون المكِره قادرًا على تنفيذ ما هدد به.</t>
   </si>
   <si>
     <t>Аллоҳ таолонинг ушбу уч ҳолатда бандалардан гуноҳ содир бўлса, гуноҳларини кечириши У Зотнинг бандаларига бўлган раҳмати ва лутфи кенглигига далолат қилади.
 Аллоҳ таолонинг Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва саллам ва У зотнинг умматларига бўлган фазли.
 Гуноҳнинг кечирилиши — ҳукм ёки кафолатнинг йўқолиши дегани эмас. Масалан, бир киши таҳоратни унутиб, ўзини таҳоратли деб ўйлаб намоз ўқиса, гуноҳ қилмаган бўлади. Лекин таҳорат олиши ва намозни қайта ўқиши вожибдир.
 Мажбурият ҳолатида гуноҳ кечирилиши учун муайян шартлар бўлиши лозим. Масалан, мажбурловчи киши айтган таҳдидини амалга оширишга қодир бўлиши керак.</t>
   </si>
   <si>
     <t>قال النووي: حديث حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والبيهقي وغيرهما</t>
   </si>
   <si>
-    <t>[قال النووي: حديث حسن]</t>
-[...2 lines deleted...]
-    <t>[رواه ابن ماجه والبيهقي وغيرهما]</t>
+    <t>[Имом Нававий: «Ҳасан ҳадис», деган]</t>
+  </si>
+  <si>
+    <t>[Ибн Можа, Байҳақий ва бошқалар ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4216</t>
   </si>
   <si>
     <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
   </si>
   <si>
     <t>Уловдаги киши пиёдага, юриб кетаётган киши ўтирганга, озчилик кўпчиликка салом беради</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
 وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Уловдаги киши пиёдага, юриб кетаётган киши ўтирганга, озчилик кўпчиликка салом беради», дедилар.</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Уловдаги киши пиёдага, юриб кетаётган киши ўтирганга, озчилик кўпчиликка салом беради», дедилар. Имом Бухорий ривоятида: «Кичик каттага, юрган ўтирганга, озчилик кўпчиликка салом беради», деганлар.</t>
   </si>
   <si>
     <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
 فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам салом бериш одобларига бизни йўлламоқдалар. Кичик каттага, уловдаги киши пиёдага, юриб кетаётган киши ўтирган одамга, озчилик кўпчиликка салом беради.</t>
   </si>
   <si>
     <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
 إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
 إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
 كمال هذه الشريعة في بيان جميع ما يحتاجه الناس.
 تعليم آداب السلام وإعطاء كل ذي حق حقه.</t>
   </si>
   <si>
     <t>Ҳадисда келгандай салом бериш мустаҳаб. Юриб кетаётган киши отлиққа ёки яна бошқа зикр қилинган нарсалар тескарича бўлса ҳам жоиз, лекин, афзал ва авлороғига тескари иш бўлади.
 Ҳадисда келгандай салом бериш муҳаббат ва улфатга сабаб бўлади.
 Агар зикр қилинган нарсаларда бирдай бўлсалар, уларнинг энг яхшилари салом билан бошлаганларидир.
 Шариатнинг инсонлар муҳтож бўлган барча нарсани баёнлаб бериши, унинг комиллигидандир.
 Салом беришнинг одоблари ва ҳар бир ҳақ эгасининг ҳаққини бериш таълими.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4243</t>
   </si>
@@ -3999,51 +4742,51 @@
 الأول: تقوى الله وذلك بفعل الواجبات، وترك المحرمات، في كل مكان وزمان وحال، في السر والعلانية، وفي العافية والبلاء وغير ذلك.
 الثاني: إذا وقعت في سيئة، فافعل بعدها حسنة من صلاة وصدقة وبر وصلة وتوبة وغير ذلك، فإن ذلك يمحو السيئة. 
 الثالث: عامل الناس بأخلاق حسنة، مِنْ تبسم في وجوههم، ورفق ولين وبذل معروف وكف أذى.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда учта нарсага буюрмоқдалар. Биринчи: Аллоҳдан тақво қилиш — яъни ҳар бир вақтда, ҳар бир ҳолатда, яширин ва ошкора ҳолда, фаровонликда ҳам, қийинчиликда ҳам ва бошқа барча ҳолатларда вожиб амалларни бажариш ва ҳаром ишлардан тийилишдир. Иккинчи: агар бир ёмон иш қилиб қўйсанг, ундан кейин намоз, садақа, ота-онага яхшилик, силаи раҳм, тавба ва шу каби солиҳ амалларни қил. Чунки солиҳ амаллар ёмонликни ўчиради. Учинчи: Инсонларга табассум, мулойимлик, раҳмдиллик, яхшилик қилиш ва озор етказишдан тийилиш билан гўзал муомалада бўл.</t>
   </si>
   <si>
     <t>فضل الله عزّ وجل على العباد في رحمته ومغفرته وعفوه.
 اشتمل الحديث على الحقوق الثالثة: حق الله بالتقوى، وحق النفس بفعل الحسنات بعد السيئات، وحق الناس بالمعاملة بالأخلاق الحسنة.
 الترغيب في فعل الحسنات بعد السيئات، وحسن الخلق من خصال التقوى، وإنما أفرد بالذكر للحاجة إلى بيانها.</t>
   </si>
   <si>
     <t>Аллоҳ таолонинг бандаларга раҳмати, мағфирати ва афви билан кўрсатган фазли-карами.
 Ҳадис уч хил ҳуқуқни қамраб олган: Аллоҳнинг ҳаққи – ундан тақво қилиш.
 Нафснинг ҳаққи – ёмон амаллардан сўнг яхши амаллар қилиш. Одамларнинг ҳаққи – улар билан гўзал ахлоқ билан муомала қилиш.
 Ёмон амаллардан кейин яхши амалларга ҳаракат қилиш ва гўзал хулқ — тақвонинг хислатларидандир. Баён қилишга эҳтиёж бўлгани учун алоҳида зикр қилинди.</t>
   </si>
   <si>
     <t>قال الترمذي: حديث حسن</t>
   </si>
   <si>
     <t>رواه الترمذي</t>
   </si>
   <si>
-    <t>[قال الترمذي: حديث حسن]</t>
+    <t>[Имом Термизий: «Ҳасан ҳадис», деган]</t>
   </si>
   <si>
     <t>[Тирмизий ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4302</t>
   </si>
   <si>
     <t>لقد سألتني عن عظيم، وإنه ليسير على من يسره الله عليه</t>
   </si>
   <si>
     <t>Сен улкан нарса ҳақида сўрадинг», – дедилар.
 — Бироқ Аллоҳ таоло осон қилган кишига осондир</t>
   </si>
   <si>
     <t>عَنْ مُعَاذِ بْنِ جَبَلٍ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ فِي سَفَرٍ، فَأَصْبَحْتُ يَوْمًا قَرِيبًا مِنْهُ وَنَحْنُ نَسِيرُ، فَقُلْتُ: يَا رَسُولَ اللهِ أَخْبِرْنِي بِعَمَلٍ يُدْخِلُنِي الجَنَّةَ وَيُبَاعِدُنِي عَنِ النَّارِ، قَالَ: «لَقَدْ سَأَلْتَنِي عَنْ عَظِيمٍ، وَإِنَّهُ لَيَسِيرٌ عَلَى مَنْ يَسَّرَهُ اللَّهُ عَلَيْهِ، تَعْبُدُ اللَّهَ وَلاَ تُشْرِكْ بِهِ شَيْئًا، وَتُقِيمُ الصَّلاَةَ، وَتُؤْتِي الزَّكَاةَ، وَتَصُومُ رَمَضَانَ، وَتَحُجُّ البَيْتَ» ثُمَّ قَالَ: «أَلاَ أَدُلُّكَ عَلَى أَبْوَابِ الخَيْرِ: الصَّوْمُ جُنَّةٌ، وَالصَّدَقَةُ تُطْفِئُ الخَطِيئَةَ كَمَا يُطْفِئُ الْمَاءُ النَّارَ، وَصَلاَةُ الرَّجُلِ مِنْ جَوْفِ اللَّيْلِ» قَالَ: ثُمَّ تَلاَ: «{تَتَجَافَى جُنُوبُهُمْ عَنِ الْمَضَاجِعِ}، حَتَّى بَلَغَ {يَعْمَلُونَ}» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِرَأْسِ الأَمْرِ كُلِّهِ وَعَمُودِهِ، وَذِرْوَةِ سَنَامِهِ؟» قُلْتُ: بَلَى يَا رَسُولَ اللهِ، قَالَ: «رَأْسُ الأَمْرِ الإِسْلاَمُ، وَعَمُودُهُ الصَّلاَةُ، وَذِرْوَةُ سَنَامِهِ الجِهَادُ» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِمَلاَكِ ذَلِكَ كُلِّهِ؟» قُلْتُ: بَلَى يَا نَبِيَّ اللهِ، فَأَخَذَ بِلِسَانِهِ قَالَ: «كُفَّ عَلَيْكَ هَذَا» فَقُلْتُ: يَا نَبِيَّ اللهِ، وَإِنَّا لَمُؤَاخَذُونَ بِمَا نَتَكَلَّمُ بِهِ؟ فَقَالَ: «ثَكِلَتْكَ أُمُّكَ يَا مُعَاذُ، وَهَلْ يَكُبُّ النَّاسَ فِي النَّارِ عَلَى وُجُوهِهِمْ أَوْ عَلَى مَنَاخِرِهِمْ إِلاَّ حَصَائِدُ أَلْسِنَتِهِمْ».</t>
   </si>
   <si>
     <t>Муоз ибн Жабал разияллоҳу анҳудан ривоят қилинади: Набий соллаллоҳу алайҳи ва саллам билан бирга сафарда эдим. Бир кетаётганимизда У зотга яқин бўлдим. Шунда:  «Ё Расулуллоҳ, менга шундай бир амални айтингки, у мени жаннатга киритиб, дўзахдан узоқлаштирсин», – дедим.
 «Сен улкан нарса ҳақида сўрадинг», – дедилар.
 — Бироқ Аллоҳ таоло осон қилган кишига осондир: Аллоҳга бирон-бир нарсани шерик этмасдан ибодат қил. Намозни тўкис адо эт, закот бер, Рамазон рўзасини тут ва Байтуллоҳга ҳаж қил!
 Сўнг дедилар: «Сенга яхшилик эшикларини кўрсатайми?! Рўза қалқондир. Садақа бамисоли сув ўтни ўчирганидек гуноҳларни ўчиради. Кишининг тунда ўқиган намози ҳам (яхшилик эшикларидандир). 
 Сўнг Расулуллоҳ соллаллоҳу алайҳи ва саллам қуйидаги оятни тиловат қилдилар: «Уларнинг ёнбошлари ўрин-жойларидан йироқ бўлур (яъни тунларини ибодат билан ўтказиб оз ухлайдилар). Улар Раббиларига қўрқув ва умидворлик билан дуо-илтижо қилурлар ва Биз уларга ризқ қилиб берган нарсадан инфоқ эҳсон қилурлар. Бас уларнинг қилиб ўтган амалларига мукофот қилиб, улар учун беркитиб қўйилган кўзлар қувончини бирон жон била олмас» [Сажда: 16-17].
 Сўнг дедилар: «Сенга ишнинг боши, устуни ва чўққиси ҳақида хабар берайми?!»
 «Ҳа, ё Расулуллоҳ!» – дедим.
@@ -4102,56 +4845,50 @@
   <si>
     <t>حرص الصحابة رضي الله عنهم على العِلْم، ولهذا يَكثُرُ منهم سؤال النبي صلى الله عليه وسلم عنه.
 فقه الصحابة رضي الله عنهم لعلمهم أنَّ الأعمال سبب لدخول الجنة.
 السؤال الذي صَدَر من معاذ رضي الله عنه سؤال عظيم؛ لأنه في الحقيقة هو سِرُّ الحياة والوجود، فكل موجود في هذه الدنيا من بني آدم أو من الجنّ غايته إما الجنة وإما النار، فلذلك كان هذا السؤال عظيمًا.
 ترتُّب دخوله الجنة على الإتيان بأركان الإسلام الخمسة، وهي: الشهادتان والصلاة والزكاة والصيام والحج.
 رأس الدين وأغلى المُهمّات وأعلى الواجبات توحيد الله، بعبادته وحده لا شريك له.
 رحمة الله بعباده أنْ فتح لهم أبواب الخير ليتزوَّدوا من أسباب الأجر ومغفرة الذنوب.
 فضل التقرب بالنوافل بعد أداء الفرائض.
 الصلاة من الإسلام بمنزلة العمود الذي تقوم عليه الخَيْمَة، يَذهب الإسلام بذهابها، كما تسقط الخيمة بسقوط عمودها.
 وجوب حفظ اللسان عما يضر الإنسان في دينه.
 كَفُّ اللسان وضبطُه وحَبسُه هو أصل الخير كله.</t>
   </si>
   <si>
     <t>Саҳоба разияллоҳу анҳумлар илмга қаттиқ ҳарис бўлганлар. Шунинг учун ҳам Пайғамбар соллаллоҳу алайҳи ва салламга кўп саволлар берганлар.
 Саҳобаларнинг фиқҳи: амаллар жаннатга киришга сабаб эканини яхши билишар эдилар.
 Муоз разияллоҳу анҳудан содир бўлган савол жуда улуғ савол эди. Чунки у аслида ҳаёт ва борлиқ сирини ўз ичига олган. Чунки бу дунёдаги ҳар бир мавжудот — одамлар ҳам, жинлар ҳам — охиратда ё жаннатга, ё дўзахга киради. Шунинг учун бу савол улуғ савол эди.
 Жаннатга кириш Исломнинг беш рукнини адо этишга боғлиқ: икки шаҳодат, намоз, закот, рўза ва ҳаж.
 Диннинг боши, энг улуғ вазифа ва энг муҳим бурч — Аллоҳни ягона деб билиш ва фақат Унгагина ибодат қилишдир.
 Аллоҳнинг бандаларига раҳмати. Бандалар кўп савобларга эришишлари ва гуноҳлари кечирилиши учун У Зот кўп яхшилик эшикларини очиб берди.
 Фарзларни адо этгандан кейин нафллар билан Аллоҳга яқинлашишнинг фазилати.
 Намоз — Исломнинг устуни. Уй устунсиз йиқилгани каби, Ислом ҳам намозсиз йиқилади.
 Инсон динига зарар етказадиган сўзлардан тилни сақлаши вожибдир.
 Тилни тийиш, уни назорат қилиш ва ошиқча гаплардан тўсиш — барча яхшиликнинг асосидир.</t>
   </si>
   <si>
-    <t>رواه الترمذي وابن ماجه وأحمد</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4303</t>
   </si>
   <si>
     <t>إذا التقى المسلمان بسيفيهما فالقاتل والمقتول في النار</t>
   </si>
   <si>
     <t>Қачон икки мусулмон бир-бирига қилич ўқталса, ўлдирувчи ҳам, ўлдирилган ҳам жаҳаннамдадир</t>
   </si>
   <si>
     <t>عن أبي بَكرة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «إِذَا الْتَقَى الْمُسْلِمَانِ بِسَيْفَيْهِمَا فَالْقَاتِلُ وَالْمَقْتُولُ فِي النَّارِ»، فَقُلْتُ: يَا رَسُولَ اللهِ هَذَا الْقَاتِلُ، فَمَا بَالُ الْمَقْتُولِ؟ قَالَ: «إِنَّهُ كَانَ حَرِيصًا عَلَى قَتْلِ صَاحِبِهِ».</t>
   </si>
   <si>
     <t>Абу Бакроҳ разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Қачон икки мусулмон бир-бирига қилич ўқталса, ўлдирувчи ҳам, ўлдирилган ҳам жаҳаннамдадир»,– деганларида мен: «Эй Аллоҳнинг Расули, мана бу-ку қотил, ўлдирилганнинг айби нима?»,- дедим. У зот: «Чунки у ҳам шеригини ўлдирмоқчи бўлган эди»,– дедилар».</t>
   </si>
   <si>
     <t>يُخبر النبي صلى الله عليه وسلم أنه إذا التقى المسلمان بسيفيهما، قاصدًا كلٌّ منهما إتلافَ صاحبِه؛ فالقاتل في النار بسبب مباشرته قتلَ صاحبه،
 واستشكل الصحابةُ المقتولَ: كيف يكون في النار؟ فأخبر النبيُّ صلى الله عليه وسلم أنه أيضًا في النار لحرصِه على قتلِ صاحبه، ولم يَمنعه من القتلِ إلا مبادرةُ القاتل وسبقِه له.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда қачон икки мусулмон  бир-бирини ўлдириш учун қилич кўтарсалар ва бири иккинчисини ўлдирса, иккаласи ҳам дўзахга киришини хабар бердилар. Қотилку маълум, аммо ўлдирилган дўзахга нима учун тушганини саҳобалар тушина олишмади, шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам у биродарини ўлдиришга ҳарис бўлгани учун дўзахда дея хабар бердилар. Чунки у ўзи ўлиб қолмаганда шеригини ўлдирган бўлар эди.</t>
   </si>
   <si>
     <t>استحقاق العقاب على مَن عَزَمَ على المعصية بقلبه وباشَرَ أسبابَها.
 التحذير الشديد من اقتتال المسلمين والوعيد عليه بالنار.
 القتال بين المسلمين بحق لا يَدخل في الوعيد، مثل قتال البُغَاة والمُفسدين.
@@ -4181,51 +4918,51 @@
     <t>Абул Аббос Саҳл ибн Саъд Соидий разияллоҳу анҳудан ривоят қилинади:  Бир киши Расулуллоҳ соллаллоҳу алайҳи ва салламнинг ҳузурларига келиб, 
 деди: «Ё Расулуллоҳ! Менга шундай бир амални кўрсатингки, агар уни қилсам, Аллоҳ ҳам, одамлар ҳам мени яхши кўрсин». 
 Набий соллаллоҳу алайҳи ва саллам дедилар: «Дунёга қизиқма, шунда Аллоҳ сени яхши кўради. Одамлардаги нарсаларга қизиқма, шунда одамлар ҳам сени яхши кўришади».</t>
   </si>
   <si>
     <t>سَأل رجل النبي صلى الله عليه وسلم أن يرشده إلى عمل إذا عمله أحبه الله وأحبه الناس، فقال له صلى الله عليه وسلم: يحبك الله إذا تركت الفاضل من الدنيا، وما لا ينفعك في الآخرة، وتركت ما قد يكون فيه ضرر في دينك، ويحبك الناس إذا زهدت بما في أيديهم من الدنيا؛ لأنهم يحبونها بطبعهم، ومن زاحمهم عليها أبغضوه، ومن تركها لهم أحبوه.</t>
   </si>
   <si>
     <t>Бир киши Расулуллоҳ соллаллоҳу алайҳи ва салламдан Аллоҳ таоло ҳам, одамлар ҳам яхши кўрадиган амалга йўллаб қўйишларини сўради.
 Шунда Пайғамбар соллаллоҳу алайҳи ва саллам дедилар: «Агар ошиқча дунё матоларини, охиратда фойда бермайдиган нарсаларни ва динингга зарар олиб келиши мумкин бўлган нарсаларни тарк қилсанг Аллоҳ сени яхши кўради. Агар одамларнинг қўлидаги дунё матоларини тарк қилсанг одамлар сени яхши кўради. Чунки одамлар табиатан қўлларидаги нарсага эга бўлмоқчи бўлган одамни ёмон кўрадилар ва ким у нарсаларни тарк қилса яхши кўрадилар.</t>
   </si>
   <si>
     <t>فضيلة الزهد في الدنيا، وهو: أن يترك ما لا ينفع في الآخرة.
 الزهد مرتبته أعلى من الورع؛ لأن الورع ترك ما قد يضر، والزهد ترك ما لا ينفع في الآخرة.
 قال السندي: إن الدنيا محبوبة عند الناس فمن يزاحمهم فيها يصير مبغوضًا عندهم بقدر ذلك، ومن تركهم ومحبوبهم يكون محبوبًا في قلوبهم بقدر ذلك.</t>
   </si>
   <si>
     <t>Дунёдан зуҳд қилишнинг фазилати. Зуҳд – охиратда фойда бермайдиган нарсаларни тарк қилишдир.
 Зуҳд "Вароъ" даражасидан олийроқ. Чунки "Вароъ" охирида зарар берадиган нарсани тарк қилиш. Зуҳд эса охиратда фойда бермайдиган нарсани тарк қилишдир.
 Синдий раҳимаҳуллоҳ айтадилар: Дунё инсонлар наздида севимли нарсадир. Кимки улар билан рақобатлашса, шу миқдорда улар учун ёмон кўрилган шахсга айланади. Кимки уларни ва уларнинг севимли нарсасини тарк этса, шу миқдорда уларнинг қалбларидан жой олади.</t>
   </si>
   <si>
     <t>رواه ابن ماجه وغيره بأسانيد حسنة</t>
   </si>
   <si>
-    <t>[رواه ابن ماجه وغيره بأسانيد حسنة]</t>
+    <t>[Ибн Можа ва бошқалар ҳасан санадлар билан ривоят қилганлар]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4307</t>
   </si>
   <si>
     <t>البر حسن الخلق، والإثم ما حاك في صدرك، وكرهت أن يطلع عليه الناس</t>
   </si>
   <si>
     <t>Яхшилик бу ҳусни хулқдир. Гуноҳ эса кўнглинг хотиржам бўлмаган ва одамлар билиб қолишини
 истамайдиган ишингдир», – дедилар</t>
   </si>
   <si>
     <t>عَنِ النَّوَّاسِ بْنِ سِمْعَانَ الْأَنْصَارِيِّ رضي الله عنه قَالَ: سَأَلْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الْبِرِّ وَالْإِثْمِ، فَقَالَ: «الْبِرُّ حُسْنُ الْخُلُقِ، وَالْإِثْمُ مَا حَاكَ فِي صَدْرِكَ، وَكَرِهْتَ أَنْ يَطَّلِعَ عَلَيْهِ النَّاسُ».</t>
   </si>
   <si>
     <t>Наввос ибн Самъон Ансорий разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва салламдан яхшилик ва гуноҳ ҳақида сўрадим. Шунда: «Яхшилик бу ҳусни хулқдир. Гуноҳ эса кўнглинг хотиржам бўлмаган ва одамлар билиб қолишини
 истамайдиган ишингдир», – дедилар.</t>
   </si>
   <si>
     <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن البر والإثم، فقال: 
 أعظم خِصَال البر حسن الخُلُق مع الله بالتقوى، ومع الخَلْق باحتمال الأذى، وقِلَّة الغَضب، وبسط الوجه، وطيب الكلام، والصلة والطاعة واللطف والمَبَرّة وحسن العشرة والصحبة. 
 وأما الإثم فما تَحَرَّك في النفس مِن المشتبهات وتردَّد دون أنْ ينشرح الصدر له، وحصل في القلب منه الشك، والخوف من كونه ذنبًا، ولم تُرِد أن تُظْهِرَه لكونه قبيحًا لأعيان وأماثل الناس وكُمَّلِهم، وذلك لأن النفس بطبعها تحب اطلاع الناس على خيرها، فإذا كَرِهَت الاطلاع على بعض أفعالها فهو إثم لا خير فيه.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам яхшилик ва ёмонлик ҳақида сўралдилар. Шунда:
@@ -4423,50 +5160,87 @@
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصفه به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Аллоҳ таоло Зоти, сифатлари, феъллари ва ҳукмларида комилдир.
 Аллоҳ таолога ихлос ва Пайғамбаримиз соллаллоҳу алайҳи ва салламга эргашиш буюрилган.
 Амалга рағбатлантирувчи воситаларни ишлатиш. Чунки Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Албатта, Аллоҳ мўминларни ҳам пайғамбарларга буюрган нарсаларга буюрди», дедилар. Агар мўмин бу пайғамбарларга буюрилган амаллардан эканини билса, шу ишни бажаришга шижоатланади ва ўзида куч топади.
 Дуо қабул бўлишига тўсқинлик қиладиган нарсалардан бири — ҳаром луқмадир.
 Дуо ижобат бўлишининг бешта сабаби бор:
 1. Узоқ сафар – чунки у инсонда ҳокисорликни пайдо қилади. Бу эса дуо ижобат бўлишининг энг улуғ сабабларидандир.
 2. Зарурият ҳолати.
 3. Қўлларни осмонга кўтариш.
 4. Аллоҳга илтижо қилиб, «Раббим!» деган сўзни қайта-қайта такрорлаш, бу энг улуғ сабаблардан.
 5. Ҳалол ва пок луқма.
 Ҳалол ва пок луқма солиҳ амалларга ёрдамчи омиллардан ҳисобланади.
 Қозий раҳимаҳуллоҳ айтган: «Тоййиб» (пок, яхши) сўзи «хабис» (ифлос, ёмон)нинг зиддидир.
 – У Аллоҳга нисбат берилса, демак: У нуқсонлардан пок, айблардан муназзаҳ дегани.
 – Агар одамга нисбатан айтилса: у ёмон хулқ ва қабиҳ амаллардан узоқ, аксинча, уларнинг муқобили – гўзал хулқ ва яхши амаллар билан безанган деганидир.
 – Агар мол-дунё ҳақида айтилса, демак у ҳалол ва мол-дунёнинг энг яхшисидандир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4316</t>
   </si>
   <si>
+    <t>إن الله عز وجل يبسط يده بالليل ليتوب مسيء النهار، ويبسط يده بالنهار ليتوب مسيء الليل، حتى تطلع الشمس من مغربها</t>
+  </si>
+  <si>
+    <t>Аллоҳ азза ва жалла кундузи ёмонлик қилган одам тавба қилиши учун кечаси қўлини очади. У Зот кечаси ёмонлик қилган одам тавба қилиши учун кундузи қўлини очади, токи қуёш ботадиган жойидан чиққунига қадар шундай бўлади», дедилар</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ عَزَّ وَجَلَّ يَبْسُطُ يَدَهُ بِاللَّيْلِ لِيَتُوبَ مُسِيءُ النَّهَارِ، وَيَبْسُطُ يَدَهُ بِالنَّهَارِ لِيَتُوبَ مُسِيءُ اللَّيْلِ، حَتَّى تَطْلُعَ الشَّمْسُ مِنْ مَغْرِبِهَا».</t>
+  </si>
+  <si>
+    <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: Аллоҳ азза ва жалла кундузи ёмонлик қилган одам тавба қилиши учун кечаси қўлини очади. У Зот кечаси ёмонлик қилган одам тавба қилиши учун кундузи қўлини очади, токи қуёш ботадиган жойидан чиққунига қадар шундай бўлади», дедилар».</t>
+  </si>
+  <si>
+    <t>يُخبِرُ النبيُّ صلى الله عليه وسلم: أنَّ الله تعالى يقبل التوبة من عباده، 
+فإن أذنب العبد ذنبًا بالنهار وتاب بالليل قَبِلَ الله توبته، وإن أذنب ذنبًا بالليل وتاب بالنهار قَبل الله توبته، 
+ويبسط يده سبحانه للتوبة فرحًا بها، وقبولًا لها، ولا يزال باب التوبة مفتوحًا حتى تطلع الشمس من مغربها إيذانًا بانتهاء الدنيا، فإذا طلعت فإن باب التوبة يُغلق.</t>
+  </si>
+  <si>
+    <t>Пайғамбар соллаллоҳу алайҳи ва саллам Аллоҳ таоло Ўз бандаларидан тавбани қабул қилиши ҳақида хабар бермоқдалар. Агар банда кундузи гуноҳ қилиб, кечаси тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Агар кечаси гуноҳ қилиб, кундузи тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Аллоҳ таоло тавбадан шодланиб ва уни қабул қилиш учун «Қўлини ёяди». Дунё тугашидан дарак берувчи — қуёш ботишдан чиққунга қадар тавба эшиги очиқ бўлаверади. Қуёш ботишдан чиққанда эса тавба эшиги ёпилади.</t>
+  </si>
+  <si>
+    <t>قبول التوبة مستمر ما دام بابها مفتوحًا، ويغلق بابها بمطلع الشمس من مغربها، وأن يتوب الإنسان قبل غرغرة الموت، وهي وصول الروح إلى الحلقوم.
+عدم اليأس والقنوط بسبب الذنب، فإن عفو الله سبحانه ورحمته واسعة، وباب التوبة مفتوح.
+ شروط التوبة: الأول: الإقلاع عن المعصية، والثاني: الندم على فعلها، والثالث: العزم على ألّا يعود إليها أبدًا، هذا إن كانت في حقوق الله تعالى، وإن كانت متعلِّقة بحق من حقوق العباد، فيشترط لصحة التوبة أن يؤدي ذلك الحق إلى صاحبه، أو يعفو عنه صاحب الحق.</t>
+  </si>
+  <si>
+    <t>Тавба эшиги очиқ экан, тавба қабул бўлиши давом этади. Қуёш мағрибдан чиққанда ва инсон жони ҳалқумга келганда, тавба эшиги ёпилади.
+Гуноҳ сабабли ноумидлик ва тушкунликка тушмаслик керак, чунки Аллоҳ субҳанаҳу ва таолонинг авфи ва раҳмати кенг, тавба эшиги эса ҳамиша очиқдир.
+Тавбанинг шартлари:
+1. Гуноҳни дарҳол тўхтатиш;
+2. Қилган ишидан пушаймон бўлиш;
+3. Унга асло қайтмасликка азму қарор қилиш.
+Бу шартлар агар гуноҳ Аллоҳ таолонинг ҳақларига тегишли бўлсадир. Агар гуноҳ бандаларнинг ҳақларига боғлиқ бўлса, тавбанинг саҳиҳ бўлиши учун ўша ҳақни эгасига қайтариш ёки эгасидан афв (розилик) олиш шарт қилинади.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/4318</t>
+  </si>
+  <si>
     <t>إن الله كتب الإحسان على كل شيء</t>
   </si>
   <si>
     <t>Албатта, Аллоҳ ҳар бир нарсада яхшилик қилишни ёзиб қўйди</t>
   </si>
   <si>
     <t>عن شداد بن أوس رضي الله عنه قال: ثِنْتَانِ حَفِظْتُهُمَا عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا الْقِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذَّبْحَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، فَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Шаддод ибн Авс разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламдан икки нарсани ёдлаб олдим: «Албатта, Аллоҳ ҳар бир нарсада яхшилик қилишни ёзиб қўйди. Агар бирон нарсани ўлдирсанглар, яхши усулда (қийнамасдан, азобламасдан) ўлдиринглар. (Бирон чорва ҳайвонини) сўйсанглар, сўйишни яхши усулда бажаринглар – сизлардан (ўша ҳайвонни сўяётган) бирингиз пичоғини (ўткир қилиб) чархласин ва сўйилаётган ҳайвонга (жон беришни) осон қилсин», – дедилар.</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Аллоҳ ҳар бир ишда бизга эҳсон қилишни вожиб қилганини хабар бердилар.
 Эҳсон: Ҳар доим Аллоҳнинг бандани кузатиб туришини эътиқод қилишдир. Бирортага яхшилик қилганда, азият беришдан ўзини тийганда, ўлдирганда ва жонлиқ сўйганда ҳам эҳсон қилишлик лозим. (Яъни Аллоҳ кўриб турганини ҳис қилиб қийнамай сўйиш керак)
 Масалан, қасос олаётиб ўлдириш вақтидаги эҳсон: Ўлдирилиши керак бўлган инсонни энг осон ва тез ўладиган йўл билан ўлдирмоқ.
 Сўяётгандаги эҳсон: Пичоқнинг ўткир қилиниши, уни ҳайвонни олдида унга кўрсатиб ўткирламаслик ҳамда бошқа ҳайвонни олдида сўймасликдир.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
  إحسان القتل والذبح بأن يكون على الوجه المشروع.
@@ -4784,51 +5558,51 @@
 мана бу сўзларни ёдлаб қолганман дедилар: «Сени шубҳага солган нарсани
 қўйгин-да, шубҳалантирмайдиган нарсани ол. Содиқлик ҳотиржамликдир, ёлғон эса хавсирашликдир».</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه، فإنَّ القلب يَطمئن إليه ويسكن، وما فيه ريبة يَقلق القلبُ منه ويَضطرِب.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам ҳалол ёки ҳаромлиги аниқ бўлмаган шубҳали сўз ва амалларни тарк қилиб, ҳалоллигида шубҳа бўлмаган амалларни бажаришга буюрдилар. Шунда қалб хавсираш ва изтиробдан ҳоли, ҳотиржам ва сокин бўлади.</t>
   </si>
   <si>
     <t>على المسلم بناء أموره على اليقين وترك المشكوك فيه، وأن يكون في دينه على بصيرة.
 النهي عن الوقوع في الشبهات.
 إذا أردتَ الطمأنينةَ والاستراحة فاترك المشكوك فيه واطرحه جانبًا.
 رحمة الله بعباده إذ أمرَهم بما فيه راحة النفس والبال ونهاهم عمّا فيه قَلَقٌ وحَيْرة.</t>
   </si>
   <si>
     <t>Мусулмон шубҳали нарсаларни тарк қилиб, ишларини аниқ нарсалар устига қуриши лозим. Дини бўйича басиратга эга бўлиши керак.
 Шубҳали ишларни бажаришдан қайтариқ.
 Ҳотиржам ва роҳатда яшамоқчи бўлсанг, шубҳали нарсани тарк қил ва уни улоқтир.
 Аллоҳ таолонинг бандаларнинг нафси ва қалби ҳотиржам бўладиган нарсага буюриши ва ташвишу изтироб олиб келадиган нарсадан қайтаришида У Зотнинг катта марҳамати аён бўлади.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي وأحمد</t>
   </si>
   <si>
-    <t>[رواه الترمذي والنسائي وأحمد]</t>
+    <t>[Термизий, Насоий ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4564</t>
   </si>
   <si>
     <t>صلاة الرجل في جماعة تزيد على صلاته في بيته وصلاته في سوقه بضعا وعشرين درجة</t>
   </si>
   <si>
     <t>Кишининг жамоат билан ўқиган намози уйида ва бозорда ўқиган намозидан йигирма қанча миқдор кўпроқдир</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «صَلَاةُ الرَّجُلِ فِي جَمَاعَةٍ تَزِيدُ عَلَى صَلَاتِهِ فِي بَيْتِهِ وَصَلَاتِهِ فِي سُوقِهِ بِضْعًا وَعِشْرِينَ دَرَجَةً، وَذَلِكَ أَنَّ أَحَدَهُمْ إِذَا تَوَضَّأَ فَأَحْسَنَ الْوُضُوءَ، ثُمَّ أَتَى الْمَسْجِدَ لَا يَنْهَزُهُ إِلَّا الصَّلَاةُ، لَا يُرِيدُ إِلَّا الصَّلَاةَ، فَلَمْ يَخْطُ خَطْوَةً إِلَّا رُفِعَ لَهُ بِهَا دَرَجَةٌ، وَحُطَّ عَنْهُ بِهَا خَطِيئَةٌ، حَتَّى يَدْخُلَ الْمَسْجِدَ، فَإِذَا دَخَلَ الْمَسْجِدَ كَانَ فِي الصَّلَاةِ مَا كَانَتِ الصَّلَاةُ هِيَ تَحْبِسُهُ، وَالْمَلَائِكَةُ يُصَلُّونَ عَلَى أَحَدِكُمْ مَا دَامَ فِي مَجْلِسِهِ الَّذِي صَلَّى فِيهِ، يَقُولُونَ: اللهُمَّ ارْحَمْهُ، اللهُمَّ اغْفِرْ لَهُ، اللهُمَّ تُبْ عَلَيْهِ، مَا لَمْ يُؤْذِ فِيهِ، مَا لَمْ يُحْدِثْ فِيهِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Кишининг жамоат билан ўқиган намози уйида ва бозорда ўқиган намозидан йигирма қанча миқдор кўпроқдир. Агар ана шу киши таҳоратини чиройли қилиб, мас­жидга фақат намоз ўқишни ният қилиб чиқса, масжидга киргунига қадар ҳар бир қадамига даражалари кўтарилиб, хатолари ўчирилади. Масжидга киргач  уни фақат намоз ушлаб турган бўлса, намоз ўқиган ерида таҳоратини бузмасдан, бировга озор бермай ўтирар экан, у намозда деб ҳисобланади ва фаришталар унга салавот айтиб турушади. Фаришталар: «Аллоҳим уни раҳмат эт, мағфират қил, тавбасини қабул айла», деб айтишади.</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنه إذا صَلَّى المسلم في جماعةٍ، كانت صلاتُه تلك أفضلَ مِن صلاتِهِ في بيتِهِ أو سوقِه بضعًا وعشرين مَرّة. 
 ثم ذَكَرَ السبب في ذلك: وهو أنَّ الرجل إذا توضأ فأتمَّ الوضوءَ وأحسنَه، ثم خرج إلى المسجد لا يُخرجه إلا إرادة الصلاة، لم يَخْطُ خُطوةً إلا رُفع له بها مرتبة ومنزلة، ومُحِيَ عنه بها خطيئة، 
 فإذا دخل المسجد وجلس ينتظر الصلاة، فإنه يأخذ أجرَ الصلاة وثوابَها ما انتظر الصلاة، والملائكة تدعو له ما دام في مجلسه الذي صلى فيه، تقول: 
 "اللهم اغفر له، اللهم ارحمه، اللهم تُبْ عليه" ما لم يُفسِدْ وضوءَه، أو يفعل ما يتأذى به الناس أو الملائكة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам кишининг жамоат билан ўқиган намози уйида ёки бозорида ўқиган намозидан йигирма қанча миқдор кўпроқ эканини хабар бермоқдалар. Сўнгра бу нарсанинг сабабини зикр қилдилар: Бир киши чиройли қилиб яхшилаб таҳорат олса, сўнгра масжидга фақатгина намоз учун чиқса, ҳар бир қадамига даражалари кўтарилиб, хатолари ўчирилади. Агар масжидга кирса ва намозни кутиб ўтирса, намоз ўқиябди деган ажр олиб туради ва намоз ўқиган ўрнида таҳоратини бузмай ҳамда фаришталар ва одамларга азият бермай ўтирса, фаришталар унинг ҳаққига дуо қилиб: «Аллоҳим уни мағфират айла, раҳмат эт ва тавбасини қабул қил», – деб турадилар.</t>
   </si>
@@ -5069,54 +5843,54 @@
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда зарарнинг барча тури ва унинг барча кўринишини инсон ўзидан ва бошқалардан даф қилиши керак эканини баён қилмоқдалар. Киши ўзига зарар бериши мумкин бўлмагани каби, бошқаларга ҳам зарар бермаслиги лозим.
 Ёмонликка ёмонлик билан жавоб қайтариш жоиз эмас. Чунки, ёмонлик, ёмонлик билан даф қилинмайди. Фақатгина (шариат асосида) қасос олиш бундан мустаснодир.
 Сўнгра Расулуллоҳ соллаллоҳу алайҳи ва саллам бошқаларга зарар берган инсонга зарар етиши ва инсонларнинг ишларини қийинлаштирган кишининг иши қийинлашишини баён қилдилар.</t>
   </si>
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 تحريم الضرر والضرار بالقول أو بالفعل أو بالترك.
 الجزاء من جنس العمل، فمن ضارَّ ضارَّه الله، ومن شاقَّ شاقَّه الله.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Жазо бераётганда керагидан ортиқ жазо беришдан қайтариш.
 Аллох бандаларини, уларга зиён бўладиган ишга буюрмаган.
 Сўз, харакат ёки бир нарсани тарк қилиш билан зарар бериш ҳаромдир.
 Жазо, қилинган ишга яраша бўлади. Ким бошқаларга зарар берса, Аллох унга зарар беради. Ким (бошқалар ишини) қийинлаштирса Аллоҳ (унинг ишини) қийинлаштиради.
 Шариатнинг қоидаларидан:  «Зарар йўқ қилиниши керак». Шариат зарарни ўз ҳолича ташлаб қўймайди, балки уни бартараф этишга ундайди.</t>
   </si>
   <si>
     <t>صحيح بشواهده</t>
   </si>
   <si>
     <t>رواه الدارقطني</t>
   </si>
   <si>
-    <t>[Бу ҳадисни саҳиҳ даражасига кўтарадиган ривоятлари бор]</t>
-[...2 lines deleted...]
-    <t>[Дорақутний ривояти]</t>
+    <t>[Шоҳидлари билан саҳиҳ]</t>
+  </si>
+  <si>
+    <t>[Доруқутний ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4711</t>
   </si>
   <si>
     <t>لا يحل دم امرئ مسلم إلا بإحدى ثلاث</t>
   </si>
   <si>
     <t>Мусулмон кишининг қони фақат учта ишнинг биттаси билангина ҳалол бўлади</t>
   </si>
   <si>
     <t>عَنِ ابنِ مَسعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَحِلُّ دَمُ امْرِئٍ مُسْلِمٍ إِلَّا بِإِحْدَى ثَلَاثٍ: الثَّيِّبُ الزَّانِي، وَالنَّفْسُ بِالنَّفْسِ، وَالتَّارِكُ لِدِينِهِ المُفَارِقُ لِلْجَمَاعَةِ».</t>
   </si>
   <si>
     <t>Ибн Масъуд разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мусулмон кишининг қони фақат учта ишнинг биттаси билангина ҳалол бўлади: оила кўрган зинокор, жонга жон ва жамоатдан ажраб, Исломни тарк этган одам», – дедилар.</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ دمَ المسلم حرام، إلا إنْ فعل واحدة من خصال ثلاث: 
 الأولى: مَن وقع في فاحشة الزنا، وقد تزوج بعقد صحيح؛ فيحل قتله بالرجم. 
 الثانية: من قَتل نفسًا معصومة عمدًا بغير حق، قُتل بشروطه. 
 الثالثة: الخارج عن جماعة المسلمين؛ إما بترك دينه الإسلام كله بالردة، أو المفارق بغير ردة بترك بعضه كأهل البغي، وقطاع الطريق، والمحاربين من الخوارج وغيرهم.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам ушбу ҳадисда мусулмоннинг қони ҳаром эканини, агар ушбу учта хислаттан бирини бажарса, қони ҳалолга айланишини баёнладилар: Биринчи: Ким шариатга мувофиқ келадиган никоҳи бўла туриб, зино каби фаҳш ишга қўл урса, у тошбўрон қилиш билан қатл этилиши ҳалол бўлади. Иккинчи: Ҳақсиз равишда атайлаб маъсум жонни ўлдирган киши маълум шартлар асосида қатл қилинади. Учинчи: мусулмонлар жамоасидан чиқиб кетган киши; Ислом динидан бутунлай чиқиб муртад бўлиб кетган ёки муртад бўлмаса ҳам диннинг бир қисмини тарк қилганлар. Масалан, Аҳли бағий (исёнчи гуруҳ), йўл қароқчилари ва душманчилик қилган хаворижлар.</t>
   </si>
@@ -5265,51 +6039,51 @@
   <si>
     <t>Ибн Аббос разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Агар одамларнинг даъволарига асосланиб сўраган нарсалари берилаверса, (айрим) кимсалар қавмнинг молию қонини даъво қилиб чиққан бўлардилар. Бироқ даъво қилувчи далил келтириши, инкор этувчи қасам ичиши шарт», – дедилар.</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لو يُعطى الناس بمُجَرَّدِ دَعواهم مِن غير أدلّة ولا قرائن لادَّعى أُناسٌ أموالَ قومٍ ودماءَهم، ولكن يجب على المُدَّعِي تقديمُ البينةِ والدليلِ بما يُطالِب، فإن لم يكن له بينة فتُعرَضُ الدعوى على المُدَّعَى عليه، فإن أنكرها فعليه الحَلِفُ ويَبْرَأ.</t>
   </si>
   <si>
     <t>Пайғамбар саллоллоҳу алайҳи ва саллам баён қилдиларки, агар одамларга далил-исботсиз, фақат даъволари асосидагина (ҳақ) берилса, у ҳолда баъзилар бошқаларнинг мол-мулклари ва жонларини даъво қилиб чиқар эдилар. Шунинг учун, даъво қилган киши талаб қилаётган нарсасига далил ва гувоҳ келтириши лозим. Агар унинг ҳеч қандай далили бўлмаса, даъво етказилган шахсга мурожаат қилинади. У даъвони инкор этса, қасам ичиши шарт бўлади ва шу орқали жавобгарликдан халос бўлади.</t>
   </si>
   <si>
     <t>قال ابن دقيق العيد: وهذا الحديث أصل من أصول الأحكام، وأعظم مرجع عند التنازع والخصام.
 الشريعة جاءت لحماية أموال الناس ودمائهم عن التلاعب.
 القاضي لا يَحكم بعلمه وإنما يَرجع إلى البينات.
 كل من ادّعى دعوى خالية عن برهان فهي مردودة، وسواء كانت في الحقوق والمعاملات أو في مسائل الإيمان والعلم.</t>
   </si>
   <si>
     <t>Ибн Дакийқ ал-Ийд раҳимаҳуллоҳ дедилар: Бу ҳадис — аҳкомлар асосларидан бири бўлиб, ихтилоф ва низо вақтида энг улуғ манбадир.
 Шариат одамларнинг мол-мулки ва жонларини суиистеъмол қилиниши ва ўйинчоққа айлантирилишидан муҳофаза қилиш учун нозил қилинган.
 Қози ўз билгани билан ҳукм чиқармайди, балки, далил ва гувоҳларга таянади.
 Ҳар қандай далил-исботдан холи даъво рад этилади. Бу ҳуқуқ ва муомалалар масалаларида бўладими ёки иймон ва илм масалаларида бўладими — фарқи йўқ.</t>
   </si>
   <si>
     <t>رواه البيهقي</t>
   </si>
   <si>
-    <t>[رواه البيهقي]</t>
+    <t>[Байҳақий ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4722</t>
   </si>
   <si>
     <t>ما ملأ آدمي وعاء شرا من بطن، بحسب ابن آدم أكلات يقمن صلبه، فإن كان لا محالة، فثلث لطعامه، وثلث لشرابه، وثلث لنفسه</t>
   </si>
   <si>
     <t>Одам боласи тўлдирадиган идишларнинг энг ёмони қориндир. Одам боласига қаддини тутадиган емаклар кифоядир. Агар жуда лозим бўлса, таоми учун учдан бир, шароби учун учдан бир ва нафаси учун учдан бир», дедилар</t>
   </si>
   <si>
     <t>عَنْ المِقْدَامِ بْنِ مَعْدِي كَرِبَ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَا مَلأَ آدَمِيٌّ وِعَاءً شَرًّا مِنْ بَطْنٍ، بِحَسْبِ ابْنِ آدَمَ أَكَلاَتٌ يُقِمْنَ صُلْبَهُ، فَإِنْ كَانَ لَا مَحَالَةَ، فَثُلُثٌ لِطَعَامِهِ، وَثُلُثٌ لِشَرَابِهِ، وَثُلُثٌ لِنَفَسِهِ».</t>
   </si>
   <si>
     <t>Миқдом ибн Маъдийкариб разияллоҳу анҳудан ривоят қилинади: Набий соллаллоҳу алайҳи ва саллам «Одам боласи тўлдирадиган идишларнинг энг ёмони қориндир. Одам боласига қаддини тутадиган емаклар кифоядир. Агар жуда лозим бўлса, таоми учун учдан бир, шароби учун учдан бир ва нафаси учун учдан бир», дедилар».</t>
   </si>
   <si>
     <t>يرشدنا النبي الكريم صلى الله عليه وسلم إلى أصل من أصول الطب، وهي الوقاية التي يقي بها الإنسان صحته، وهي التقليل من الأكل، بل يأكل بقدر ما يسد رمقه ويقويه على أعماله اللازمة، وإن شر وعاء مُلئ هو البطن لما ينتج عن الشبع من الأمراض الفتاكة التي لا تحصى عاجلًا أو آجلًا باطنًا أو ظاهرًا.
 ثم إن الرسول صلى الله عليه وسلم قال: إذا كان الإنسان لابد له من الشبع، فليجعل الأكل بمقدار الثلث، والثلث الآخر للشرب، والثلث للنفس حتى لا يحصل عليه ضيق وضرر، وكسل عن تأدية ما أوجب الله عليه في أمر دينه أو دنياه.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам бизларни тиббиёт илмининг асосларидан бири бўлмиш: «Даволагандан кўра олдини олиш афзал» – деган қоидасига йўлладилар. Яъни, таомни кам ейиш, фақат қувват берадиган зарур ишларига етарли бўладиган миқдорда овқатланиш. Чунки энг ёмон тўлдирилган идиш – бу инсоннинг қорнидир. Чунки ортиқча ейиш инсоннинг ичи ёки ташида,  эрта ёки кеч саноқсиз ёмон касалликларни келиб чиқаради. Сўнгра Расулуллоҳ соллаллоҳу алайҳи ва саллам шундай дедилар: агар инсонга тўйиб ейиш зарур бўлиб қолса, ошқозоннинг учдан бир қисмини овқатга, учдан бир қисмини ичимликка, қолган учдан бир қисмини эса нафас олишга қолдирсин. Шунда инсонга зарар ва қийинчилик етмайди, ҳамда Аллоҳ таоло фарз этган дин  ёки дунё ишларини бажаришда сусткаш бўлмайди.</t>
   </si>
   <si>
     <t>عدم التوسع في الأكل والشرب، وهذا أصل جامع لأصول الطب كلها، لما في كثرة الشبع من الأمراض والأسقام.
@@ -5323,51 +6097,51 @@
   </si>
   <si>
     <t>Овқат ва ичимликда ҳаддан ошмаслик – тиббиёт илмининг барча қоидаларини ўз ичига олган умумий асосдир. Чунки ортиқча тўйиш турли хил касалликлар ва дардларга олиб боради.
 Овқатланишдан кўзланган мақсад – соғлиқ ва қувватни сақлашдир. Ана шу иккиси билан ҳаёт соғлом ва тинч кечади.
 Қоринни ортиқча тўлдириш – тана ва дин учун зарардир. Ҳазрати Умар разияллоҳу анҳу айтадилар: «Қорин тўқлигидан сақланинглар, зеро у танага зарар етказади ва намозга суст қилади».
 Овқатланиш ҳукм жиҳатидан бир нечта бўлимга бўлинган:
 Вожиб – ҳаётни сақлайдиган ва уни тарк этиш зарар келтирадиган миқдор.
 Жоиз – зарур миқдордан ортиқ, лекин зарари йўқ.
 Макруҳ – зарар бериши мумкин бўлган миқдор.
 Ҳаром – зарари маълум бўлган миқдор.
 Мустаҳаб – Аллоҳга ибодат ва итоатда куч-қувват бериш учун ейиладиган миқдор.
 Ҳадис бу ҳолатлардан учта даражани жамлаган:
 1. Қоринни тўлдириш.
 2. Бир неча луқма, инсоннинг белини тутувчи миқдор.
 3. «Учдан бири таом учун, учдан бири ичимлик учун ва учдан бири нафас учун» деган қоида.
 Зикр қилинган қоидаларнинг барчаси овқат ҳалол бўлса амал қилади.
 Ушбу ҳадис – тиббиёт қоидаларидан биридир. Чунки тиббиёт илми уч асосга таянади: қувватни сақлаш, зарардан ҳимояланиш ва ортиқчасидан халос бўлиш. Ҳадис биринчи икки асосни ўз ичига олган. Худди Қуръондаги: «Енглар ва ичинглар, лекин исроф қилманглар. Албатта, Аллоҳ исроф қилувчиларни яхши кўрмайди», ояти каби. [Аъроф: 31]
 Ислом шариатининг комиллиги. Чунки у инсоннинг дини ва дунёсидаги манфаатларини ўз ичига олгандир.
 Шариат илмларининг ичида тиббиётнинг асослари ва турли кўринишлари бор. Масалан, асал ва қора седана ҳақида келган ҳадислар.
 Шариат аҳкомлари ҳикматларга асосланган бўлиб, у зарарларни бартараф қилиш ва фойда-манфаатларни олиб келиш устига қурилгандир.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد والترمذي والنسائي وابن ماجه</t>
   </si>
   <si>
-    <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه]</t>
+    <t>[Имом Аҳмад, Термизий, Насоий ва Ибн Можа ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4723</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس فيه فهو رد</t>
   </si>
   <si>
     <t>Ким динимизда асли йўқ нарсани пайдо қилса, у рад қилинур</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ فِيهِ فَهُوَ رَدٌّ» متفق عليه.
 ولمسلم: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Оиша разияллоҳу анҳодан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким динимизда асли йўқ нарсани пайдо қилса, у рад қилинур», дедилар. Муттафақун алайҳ. Имом Муслим ривоятида эса: «Кимки биз буюрмаган амални қилса, у рад қилинур», – деганлар.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مَن اخترَعَ في الدِّينِ أو عَمِلَ عملًا لم يَدُل عليه دليلٌ من الكتاب والسنة، فهو مَردودٌ على صاحبِه غير مقبول عند الله.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам ким динда янги нарса ихтиро қилса ёки китоб ва суннатдан далил бўлмай туриб амал қилган бўлса, у амал рад қилинишини ва Аллоҳ ҳузурида қабул бўлмаслигини баён қилдилар.</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
@@ -6072,51 +6846,51 @@
   </si>
   <si>
     <t>Жобир ибн Абдуллоҳ разияллоҳу анҳумодан ривоят қилинади:
 Набий соллаллоҳу алайҳи ва саллам: «Ҳар бир маъруф садақадир», – дедилар.</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ كلَّ إحسانٍ ونَفْعِ للآخرين مِن قول أو عمل يكون صدقةً، وفيه الأجر والثواب.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда ҳар бир эҳсон ва бошқаларга фойдаси тегадиган сўз ва амалда ажр ва савоб борлигини хабар бермоқдалар.</t>
   </si>
   <si>
     <t>أن الصَّدَقة لا تنحصر فيما يخرجه الإنسان من ماله، بل تشمل كلَّ خير يفعله الإنسان أو يقوله ويوصله إلى الآخرين.
 فيه الترغيب في بذل المعروف وكل ما فيه نفع للآخرين.
 عدم احتقار شيءٍ من المعروف، ولو كان يسيرًا.</t>
   </si>
   <si>
     <t>Садақа фақат молга чекланиб қолмаган. Балки, барча яхши сўз, амал ва бошқаларга фойдаси тегадиган амаллар ҳам садақадир.
 Бу ҳадисда яхши ишларга ва бошқаларга фойда беришга тарғиб бор.
 Оз бўлса ҳам, яхшиликнинг бирортасини ҳақир санамаслик.</t>
   </si>
   <si>
     <t>رواه البخاري من حديث جابر، ورواه مسلم من حديث حذيفة</t>
   </si>
   <si>
-    <t>[Бухорий Жобир орқали, Муслим эса Ҳузайфа орқали ривоят қилган]</t>
+    <t>[Бу ҳадисни Бухорий Жобир разияллоҳу анҳудан, Муслим эса Ҳузайфа разияллоҳу анҳудан ривоят қилган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/5346</t>
   </si>
   <si>
     <t>لا تحقرن من المعروف شيئا، ولو أن تلقى أخاك بوجه طلق</t>
   </si>
   <si>
     <t>Яхшиликдан бирон нарсани ҳақир-арзимас санама, ҳатто биродарингга очиқ юз билан юзланишинг ҳам (яхшиликдир)», – дедилар</t>
   </si>
   <si>
     <t>عن أبي ذر رضي الله عنه قال: قال لي النبي صلى الله عليه وسلم: «لَا تَحْقِرَنَّ مِنَ الْمَعْرُوفِ شَيْئًا، وَلَوْ أَنْ تَلْقَى أَخَاكَ بِوَجْهٍ طَلْقٍ».</t>
   </si>
   <si>
     <t>Абу Зар разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам менга: «Яхшиликдан бирон нарсани ҳақир-арзимас санама, ҳатто биродарингга очиқ юз билан юзланишинг ҳам (яхшиликдир)», – дедилар.</t>
   </si>
   <si>
     <t>حَثَّ النبيُّ صلى الله عليه وسلم على فعل المعروف، وأن لا يحتقره ولو كان قليلًا، ومن ذلك طلاقة الوجه بالابتسامة عند اللقاء، فينبغي للمسلم أن يحرص عليه؛ لما فيه من إِيْنَاس الأخ المسلم وإدخال السرور عليه.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам, яхшилик қилишга ундадилар ва уни хечқачон ҳақир-арзимас санамасликка буйурдилар. Шу жумладан: Мусулмон киши биродарини ҳурсанд қилиш учун учрашганда табассум қилишидир. Инсон доимо табассум қилишга ҳарис бўлиши лозим.</t>
   </si>
   <si>
     <t>فضل التَّحابِّ بين المؤمنين، والابتسامة والبِشْر عند اللقاء.
 كمال هذه الشريعة وشمولها، وأنها جاءت بكل ما فيه صلاح المسلمين وتوحيد كلمتهم.
@@ -6848,51 +7622,51 @@
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда жаннатга киритадиган энг катта сабабларни баёнлаб бердидар. Улар:
 Аллоҳдан тақво қилиш ва чиройли хулқ.
 Аллоҳдан тақво: Аллоҳнинг буюрганларини бажариб, қайтарганларидан қайтиш билан, банда ўзи ва Аллоҳнинг азоби ўртасида тўсиқ қилмоғидир.
 Чиройли хулқ: очиқ чеҳра бўлиб одамларга яхшилик қилиб, азият бермаслик билан бўлади.
 Энди дўзахга киргизувчи иккита энг катта сабаб бўлиб, улар:
 Тил ва фарж.
 Биринчиси: Ёлғон, ғийбат ва гап ташиш каби маъсиятларга ишлатиладиган тил.
 Иккинчиси: Зино, ливот ва бошқа маъсият ишларга ишатиладиган фарж.</t>
   </si>
   <si>
     <t>دخول الجنة له أسباب متعلقة بالله تعالى، ومنها: تقواه، وأسباب متعلقة بالناس، ومنها: حسن الخُلق.
 خطر اللسان على صاحبه، وأنه من أسباب دخول النار.
 خطر الشهوات والفواحش على الإنسان، وأنها من أكثر أسباب دخول النار.</t>
   </si>
   <si>
     <t>Жаннатга киритадиган сабаблар баъзиси Аллоҳнинг хаққига тегишли, улардан: тақво. Баъзилари инсонларга тегишли, улардан: чиройли хулқ.
 Тилнинг эгасига бўлган хатари ва у инсонларни дўзахга олиб кирадиган сабаблардандир.
 Шаҳват ва фаҳш ишларнинг хатари ва улар инсонларни дўзахга олиб кирадиган энг кўп сабаблардандир.</t>
   </si>
   <si>
     <t>حسن صحيح</t>
   </si>
   <si>
-    <t>[Ҳасан Саҳиҳ]</t>
+    <t>[Ҳасан саҳиҳ]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/5476</t>
   </si>
   <si>
     <t>الحياء من الإيمان</t>
   </si>
   <si>
     <t>Ҳаё иймондандир</t>
   </si>
   <si>
     <t>عن عبد الله بن عمر رضي الله عنهما قال: سَمِعَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلًا يَعِظُ أَخَاهُ فِي الْحَيَاءِ، فَقَالَ: «الْحَيَاءُ مِنَ الْإِيمَانِ».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Умар разияллоҳу анҳу ривоят қиладилар: Расулуллоҳ соллаллоҳу алайҳи васаллам биродарига ҳаё ҳақида танбеҳ бераётган кишини эшитиб қолиб: «Уни тек қўй! Ҳаё иймондандир!», – деганлар.</t>
   </si>
   <si>
     <t>سَمِعَ النبيُّ صلى الله عليه وسلم رجلًا ينصح أخاه أن يترك كثرةَ الحياء! فبَيَّن له أن الحياء من الإيمان، وأنه لا يأتي إلا بخير.
 والحياء خُلقٌ يَحْمِلُ على فِعْل الجميل وترك القبيح.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бир киши биродарини кўп ҳаё қилишдан қайтараётганини эшитиб қолдилар.  Шунда Пайғамбаримиз унга ҳаё иймондан эканини ва у фақат яхшилик олиб келишини баён қилдилар.
 Ҳаё чиройли нарсага олиб бориб хуник нарсадан қайтарадиган хулқдир.</t>
   </si>
   <si>
@@ -7968,54 +8742,54 @@
     <t>Бир киши Набий соллаллоҳу алайҳи ва саллам олдиларига келиб ўзига тегишли баъзи ишлар ҳақида гаплашиб: «Маа шаа Аллоҳу ва шиъта», яъни, «Аллоҳ ва сиз хоҳлагандай бўлибди», деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам бу сўзни инкор қилиб Аллоҳ хоҳишига банда хоҳишини тенглаштириш кичик ширк ҳамда мусулмон бундай дейиши мумкин эмас эканини хабар бердилар. Сўнгра ҳақ сўзга йўллаб қўйдилар. У ҳам бўлса, ёлғиз «Маа шаа Аллоҳ», сўзининг ўзи. Хоҳишни ёлғиз Аллоҳга нисбат беради, унга ҳеч кимнинг хоҳишини, ҳеч қандай улаш сийғаси билан уламайди.</t>
   </si>
   <si>
     <t>النهي عن قول: ما شاء الله وشئت، وما أشبهه مما فيه عَطْف مشيئة العبد على مشيئة الله بالواو؛ لأنه شرك أصغر.
 وجوب إنكار المنكر.
 رسول الله صلى الله عليه وسلم قد حَمَى حِمَى التوحيد، وسدَّ طرق الشرك.
 عند إنكار المنكر يحسن توجيه المدعو إلى بديل مباح، اقتداءً بالنبي صلى الله عليه وسلم.
 الجمع بين قوله صلى الله عليه وسلم في هذا الحديث: «ما شاء الله وَحْدَه»، وقوله في الحديث الآخر: «قل: ما شاء الله ثم شئت» أن قول الشخص: «ما شاء الله ثم شئت» جائز، لكن قوله: «ما شاء الله وحده» أفضل.
 يجوز أن تقول: «ما شاء الله ثم شئت» ولكن الأفضل قول: «ما شاء الله وحده».</t>
   </si>
   <si>
     <t>«Аллоҳ ва сиз хоҳлагандай бўлибди» ва шу каби Аллоҳнинг хоҳишига банданинг хоҳишини тенглаштирадиган сўзлардан қайтарилмоқда. Чунки у кичик ширк.
 Мункарни инкор қилиш вожиб.
 Расулуллоҳ соллаллоҳу алайҳи ва саллам тавҳид ҳудудларини ҳимоя қилдилар ва унга олиб борувчи йўлларни тўсдилар.
 Набий соллаллоҳу алайҳи ва салламга иқтидо қилган ҳолда мункарни инкор қилаётган пайтда бошқа мубоҳ нарсага йўллаш яхши.
 Набий соллаллоҳу алайҳи ва салламнинг бу ердаги: «Маа шаа Аллоҳ» сўзини ўзини айт» деган сўзлари ва бошқа ҳадисда: «Маа шаа Аллоҳ сумма шиъта», яъни, Аллоҳ сўнгра сиз хоҳлагандай бўлибди деган сўзларини жамлайдиган бўлсак, иккинчиси жоиз, биринчиси эса афзал экани маълум бўлади.
 «Аллоҳ сўнгра сен хоҳлагандай бўлибди», деб айтиш жоиз, лекин, «Аллоҳ хоҳлагандай бўлибди» деб айтиш афзал.</t>
   </si>
   <si>
     <t>إسناده حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والنسائي في الكبرى وأحمد</t>
   </si>
   <si>
-    <t>[Санади ҳасан]</t>
-[...2 lines deleted...]
-    <t>[Ибн Можа, Насоий Куброда ва Аҳмад ривоят қилишган]</t>
+    <t>[Санади Ҳасан]</t>
+  </si>
+  <si>
+    <t>[Насоий «Ал-Кубро», Ибн Можа ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/5928</t>
   </si>
   <si>
     <t>أشد الناس عذابا عند الله يوم القيامة الذين يضاهون بخلق الله</t>
   </si>
   <si>
     <t>Аллоҳнинг ҳузурида қиёмат куни энг ашаддий азобга учрайдиганлар, Аллоҳнинг яратганига ўхшатишга уринганлардир</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المُؤمنينَ رضي الله عنها قَالَتْ: دَخَلَ عَلَيَّ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَقَدْ سَتَرْتُ سَهْوَةً لِي بِقِرَامٍ فِيهِ تَمَاثِيلُ، فَلَمَّا رَآهُ هَتَكَهُ وَتَلَوَّنَ وَجْهُهُ وَقَالَ: «يَا عَائِشَةُ، أَشَدُّ النَّاسِ عَذَابًا عِنْدَ اللهِ يَوْمَ الْقِيَامَةِ الَّذِينَ يُضَاهُونَ بِخَلْقِ اللهِ» قَالَتْ عَائِشَةُ: «فَقَطَعْنَاهُ فَجَعَلْنَا مِنْهُ وِسَادَةً أَوْ وِسَادَتَيْنِ».</t>
   </si>
   <si>
     <t>Мўминларнинг онаси Оиша разияллоҳу анҳодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи васаллам олдимга кирдилар. Мен токчамга нафис парда тўсиб қўйган эдим. Унда суратлар бор эди. У зот уни кўришлари билан тортиб олдилар ва ранглари ўзгариб:
 «Эй, Оиша! Аллоҳнинг ҳузурида қиёмат куни энг ашаддий азобга учрайдиганлар, Аллоҳнинг яратганига ўхшатишга уринганлардир», дедилар. Бас, биз уни бўлиб, битта ёки иккита болиш қилиб олдик.</t>
   </si>
   <si>
     <t>دَخَلَ النبيُّ صلى الله عليه وسلم بيتَه على عائشة رضي الله عنها فوجدَها قد سترتْ الخِزانة الصغيرة التي يُوضَع فيها المتاع بقماش فيه تصاوير لذوات الأرواح، فتَغَيَّرَ لونُ وجهِهِ غضبًا لله ونَزَعَه، وقال: 
 أشدُّ الناس عذابًا يوم القيامة الذين يُشابِهون بتصاويرهم خلقَ الله. 
 قالت عائشة: فجعلناه وِسَادَة أو وسادتين.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам уйларига Оиша разияллоҳу анҳо ҳузурларига кирдилар. Кичкина жавонни тирик жонзотнинг сурати бор парда билан ёпиб қўйганларини кўриб, Аллоҳ учун юзлари ўзгариб ғазабландилар ва уни юлиб ташладилар ва: «Қиёмат куни азоби энг қаттиқ инсонлар чизган сўратлари билан Аллоҳга ўхшашга ҳаракат қилганлар», – дедилар. Оиша онамиз: «Шунда биз уни битта ёки иккита тўшакча қилиб олдик», – дедилар.</t>
   </si>
@@ -8299,51 +9073,51 @@
   </si>
   <si>
     <t>Абдуллоҳ ибн Хубайб разияллоҳу анҳудан ривоят қилинади: Ёмғирли қоронғу тунда Расулуллоҳ соллаллоҳу алайҳи ва саллам бизга намоз ўқиб беришлари учун чиқдик. У кишини олдиларига етиб бордим. «Айтинг», – дедилар. Ҳеч нарса демадим. Сўнгра: «Айтинг», – дедилар. Ҳеч нарса демадим. Сўнгра яна: «Айтинг», – дедилар. «Нима деб айтай», – дедим. «Қул ҳуваллоҳу аҳад», Фалақ ва Нос сураларини эрталаб ва кеч уч марта айтинг, сизни барча ёмонликлардан сақлайди», – дедилар.</t>
   </si>
   <si>
     <t>يُخْبِرُ الصحابيُّ الجليلُ عبدُ الله بن خبيب رضي الله عنه: أنهم خَرَجوا في ليلةٍ كثيرة المطر وكانت الظلمةُ شديدةً، للبحث عن رسول الله صلى الله عليه وسلم؛ ليصلي بهم، فوجدوه، 
 فقال له النبي صلى الله عليه وسلم: "قل" أي اقرأ، فلم يقرأ شيئًا، 
 فأعاد عليه النبي صلى الله عليه وسلم قولَه، فقال عبد الله: ماذا أقرأ يا رسول الله؟ 
 فقال النبي صلى الله عليه وسلم: اقرأ سورة الإخلاص {قل هو الله أحد}، والمعوذتين {قل أعوذ برب الفلق}، و{قل أعوذ برب الناس}، وقتَ المساء، ووقت الصباح، ثلاث مرات تحفظك من كل شرٍّ، وتقيك من كل سوء.</t>
   </si>
   <si>
     <t>Улуғ саҳоба Абдуллоҳ ибн Хубайб разияллоҳу анҳу хабар бериб айтадилар: Улар ёмғирли қоронғу тунда Расулуллоҳ соллаллоҳу алайҳи ва саллам уларга намоз ўқиб беришлари учун излаб чиқдилар ва У зотни топдилар. Шунда Набий соллаллоҳу алайҳи ва саллам уларга: «Айтинг», яъни, ўқинг дедилар. Ҳеч нарса ўқимадилар. Сўзларини яна қайтардилар. Шунда Абдуллоҳ: «Ё Расулуллоҳ, Нима ўқий», –дедилар. Шунда Набий соллаллоҳу алайҳи ва саллам айтдиларки: «Қул ҳуваллоҳу аҳад», яъни, Ихлос, «Қул аъузу бироббилфалақ», яъни, Фалақ, «Қул аъузу бироббиннас», яъни, Нос сураларини эрталаб ва кеч уч мартадан ўқинг, барча ёмонликлардан сақлайди ва ҳимоя қилади.</t>
   </si>
   <si>
     <t>استحباب قراءة سورة الإخلاص والمعوذتين في الصباح والمساء وأنها حِرْزٌ من كلِّ شَرٍّ.
 فضل قراءة سورة الإخلاص والمعوذتين.</t>
   </si>
   <si>
     <t>Ихлос, Фалақ ва Нос сураларини эрталаб ва кеч ўқиш мустаҳаб ва улар барча ёмонликлардан сақлайдилар.
 Ихлос, Фалақ ва Нос сураларининг фазилати.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي</t>
   </si>
   <si>
-    <t>[Абу Довуд, Тирмизий ва Насоий ривояти]</t>
+    <t>[Абу Довуд, Термизий ва Насоий ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/6082</t>
   </si>
   <si>
     <t>قل: لا إله إلا الله وحده لا شريك له، الله أكبر كبيرا، والحمد لله كثيرا، سبحان الله رب العالمين، لا حول ولا قوة إلا بالله العزيز الحكيم</t>
   </si>
   <si>
     <t>Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шариика лаҳ, Аллоҳу акбару кабиро, валҳамдулиллаҳи касиро, субҳаналлоҳи роббилъаламин, лаа ҳавла валаа қуввата илла биллаҳил ъазизил ҳаким</t>
   </si>
   <si>
     <t>عَنْ سَعْدٍ رضي الله عنها قَالَ: جَاءَ أَعْرَابِيٌّ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: عَلِّمْنِي كَلَامًا أَقُولُهُ، قَالَ: «قُلْ: لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، اللهُ أَكْبَرُ كَبِيرًا، وَالْحَمْدُ لِلَّهِ كَثِيرًا، سُبْحَانَ اللهِ رَبِّ الْعَالَمِينَ، لَا حَوْلَ وَلَا قُوَّةَ إِلَّا بِاللهِ الْعَزِيزِ الْحَكِيمِ» قَالَ: فَهَؤُلَاءِ لِرَبِّي، فَمَا لِي؟ قَالَ: «قُلْ: اللهُمَّ اغْفِرْ لِي وَارْحَمْنِي وَاهْدِنِي وَارْزُقْنِي».</t>
   </si>
   <si>
     <t>Саъд разияллоҳу анҳудан ривоят қилинади: Бир аъробий Расулуллоҳ соллаллоҳу алайҳи ва салламга келиб: «Айтиб юришим учун менга бир калима ўргатинг», – деди. «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шариика лаҳ, Аллоҳу акбару кабиро, валҳамдулиллаҳи касиро, субҳаналлоҳи роббилъаламин, лаа ҳавла валаа қуввата илла биллаҳил ъазизил ҳаким», деб айт», дедилар. «Булар барчаси Раббимга, менгачи», –деди. Шунда «Аллоҳ мени кечир, раҳм айла, ҳидоятга сол ва менга ризқ бер», – дегин», дедилар».</t>
   </si>
   <si>
     <t>سَأَلَ رجلٌ من سُكّانِ الباديةِ رسولَ الله صلى الله عليه وسلم أنْ يُعلِّمه ذكرًا يقوله، 
 فقال له عليه الصلاة والسلام: قل: 
 "لا إله إلا الله وحده لا شريك له" بدأ بشهادة التوحيد، ومعناها لا معبود بحق إلا الله، 
 "الله أكبر كبيرًا" 
 أي: الله أكبر من كلِّ شيءٍ وأعظم، 
 "والحمد لله كثيرًا" 
 أي: حمدًا لله كثيرًا، على صفاته وأفعاله ونعمه التي لا تحصى، 
 "سبحان الله رب العالمين" 
@@ -8589,51 +9363,51 @@
   </si>
   <si>
     <t>Ибн Аббос разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Аллоҳ учун ушбу кунларда ( яъни ўн кунликда) қилинадиган солиҳ амаллардан кўра севимлироқ амал йўқдир», дедилар. Шунда: «Эй Расулуллоҳ, Аллоҳ йўлида жиҳод қилиш ҳамми?» деб сўрадилар. У зот: «Ҳа, Аллоҳ йўлида жиҳод қилиш ҳам. Фақат бир киши ўз жони ва моли билан чиқиб, ундан бирон нарсасиз қайтиб келса, бундан мустасно», дедилар».</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ العملَ الصالح في العشر أيام الأولى من شهر ذي الحجة أفضل من سائر أيام السنة.
 وسَألَ الصحابةُ رضي الله عنهم النبيَّ صلى الله عليه وسلم عن الجهاد في غير هذه الأيام العشر هل هو أفضل أم الأعمال الصالحة في هذه الأيام؟ لِمَا تَقَرَّرَ عندهم أن الجهاد من أفضل الأعمال.
 فأجاب صلى الله عليه وسلم: بأنَّ العمل الصالح في هذه الأيام أفضل من الجهاد في غيرها، إلا رجل خرج مجاهدًا ومخاطرًا بنفسِهِ ومالِهِ في سبيل الله، فَفَقَدَ مالَه وفاضت روحُه في سبيل الله، 
 فهذا هو الذي يَفْضُل على العمل الصالح في هذه الأيام الفاضلة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Зулҳижжа ойининг аввалги ўн кундаги амал, йилнинг бошқа кундарида қилинган амаллардан яхшироқ эканини баён қилдилар.
 Саҳобалар Пайғамбаримиз соллаллоҳу алайҳи ва салламдан: «Йилнинг бошқа кунларида қилинган жиҳод яхшими ёки бу ўн кундаги амалларми», деб сўрадилар. Чунки жиҳод энг яхши амаллардан эканини билар эдилар.
 Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бу ўн кунликда қилинган солиҳ амал бошқа кунлардаги жиҳоддан афзал, илло бир кишики, Аллоҳ йўлида молию нафси билан жиҳод қилиб Аллоҳ йўлида молини йўқотган ва жонини фидо қилган киши афзалроқдир», деб жавоб бердилар. Фақатгина шу иш бу улуғ кунларда қилинган солиҳ амаллардан яхшироқдир.</t>
   </si>
   <si>
     <t>فضل العمل الصالح في عشر ذي الحجة، فعلى المسلم أن يغتنم هذه الأيام ويكثر فيها الطاعات، من ذكر الله عز وجل، وقراءة القرآن، والتكبير والتهليل والتحميد، والصلاة والصدقة والصيام، وجميع أعمال البِرّ.</t>
   </si>
   <si>
     <t>Зул ҳижжанинг ўн кунида қилинган солиҳ амалнинг фазли. Мусулмон киши бу кунларни Аллоҳнинг зикри, Қўръон тиловати, такбир, таҳлил, таҳмид, намоз, садақа, рўза ва бошқа солиҳ амаллар билан тўлдириб ғанимат билмоғи лозим.</t>
   </si>
   <si>
     <t>رواه البخاري وأبو داود، واللفظ له</t>
   </si>
   <si>
-    <t>[Бухорий ва Абу Довуд ривоят, ҳадис лафзи Абу Довуд ривояти]</t>
+    <t>[Бухорий ва Абу Довуд ривоят қилган ва лафз (матн) Абу Довудники]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/6255</t>
   </si>
   <si>
     <t>مثل المؤمن الذي يقرأ القرآن كمثل الأترجة، ريحها طيب وطعمها طيب، ومثل المؤمن الذي لا يقرأ القرآن كمثل التمرة، لا ريح لها وطعمها حلو</t>
   </si>
   <si>
     <t>Қуръон қироат қилувчи мўмин утружжа  сингари хушбўй ва хуштаъмдир, Қуръон қироат қилмайдиган мўмин эса хурмо каби ширин бўлгани билан хушбуй ҳиддан маҳрумдир</t>
   </si>
   <si>
     <t>عَن أَبي مُوْسى الأَشْعريِّ رضي الله عنه قال: قال رسولُ اللهِ صلى اللهُ عليه وسلم: «مَثَلُ الْمُؤْمِنِ الَّذِي يَقْرَأُ الْقُرْآنَ كَمَثَلِ الْأُتْرُجَّةِ، رِيحُهَا طَيِّبٌ وَطَعْمُهَا طَيِّبٌ، وَمَثَلُ الْمُؤْمِنِ الَّذِي لَا يَقْرَأُ الْقُرْآنَ كَمَثَلِ التَّمْرَةِ، لَا رِيحَ لَهَا وَطَعْمُهَا حُلْوٌ، وَمَثَلُ الْمُنَافِقِ الَّذِي يَقْرَأُ الْقُرْآنَ مَثَلُ الرَّيْحَانَةِ، رِيحُهَا طَيِّبٌ وَطَعْمُهَا مُرٌّ، وَمَثَلُ الْمُنَافِقِ الَّذِي لَا يَقْرَأُ الْقُرْآنَ كَمَثَلِ الْحَنْظَلَةِ، لَيْسَ لَهَا رِيحٌ وَطَعْمُهَا مُرٌّ».</t>
   </si>
   <si>
     <t>Абу Мусо ал-Ашъарий разияллоҳу анҳу ривоят қиладилар: Расулуллоҳ саллаллоҳу алайҳи ва саллам бундай дедилар: «Қуръон қироат қилувчи мўмин утружжа  сингари хушбўй ва хуштаъмдир, Қуръон қироат қилмайдиган мўмин эса хурмо каби ширин бўлгани билан хушбуй ҳиддан маҳрумдир, Қуръон қироат қиладиган мунофиқ хусусига келсак, у райҳон каби хушбўй бўлсада, таъми аччиқдир, Қуръон қироат қилмайдиган мунофиқ эса аччиқ тарвуз (колоквинт) каби ҳидсиз ва таъми аччиқдир!».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أقسامَ الناسِ في قراءة القرآن والانتفاع به: 
 فالقسم الأول: المؤمن الذي يقرأ القرآنَ وينتفع به، فهو كَثَمَرَةِ الأترجة، طَيِّبُ الطعم والرائحة وحَسَن اللون، ومنافعه كثيرة، فهو يعمل بما يقرأ، وينفع عبادَ الله. 
 الثاني: المُؤمن الذي لا يقرأ القرآن، فهو كالتَّمْرَة، طعمُها حُلْو، ولا ريح لها، فقلبُه مُشتملٌ على الإيمان كاشتمال التمرة على الحلاوة في طعمها وباطنها، وعدم ظهور ريح لها يَشُمُّه الناسُ؛ لعدم ظهور قراءة منه يرتاح الناس بسماعها. 
 الثالث: المنافق الذي يقرأ القرآن، فهو كالريحانة، لها رائحة طيبة وطعمها مُرّ، حيث لم يُصلِح قلبَه بالإيمان، ولم يعملْ بالقرآن، ويَظهرُ أمامَ الناس أنه مؤمن، فريحُها الطيب يُشبه قراءتَه، وطعمُها المُرُّ يُشبه كُفرَه. 
 الرابع: المنافق الذي لا يقرأ القرآن، فهو كالحَنْظَلَة، حيثُ إنها لا رائحة لها، ومُرٌّ مذاقُها، فانعدام ريحِها أَشبَهَ انعدامَ ريحِه؛ لعدم قراءته، ومَرَارةُ طعمِها شَبيهٌ بمرارة كفرِه، فباطنُه خَالٍ من الإيمان، وظاهره لا نفع فيه، بل هو ضارٌّ.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадисда Қуръонни ўқувчи ва ундан фойда олувчиларнинг қисмларини баёнлаб бердилар.
@@ -9135,51 +9909,51 @@
 «Ҳа, албатта (ўқийман)», – дедим. 
 «Набий соллаллоҳу алайҳи ва салламнинг хулқлари Қуръон эди», – дедилар.</t>
   </si>
   <si>
     <t>سُئِلتْ أمُّ المؤمنين عائشة رضي الله عنها عن خُلُقِ النبيِّ صلى الله عليه وسلم، فأجابتْ بكلمةٍ جامعةٍ، وأحالتْ السائلَ على القرآنِ الكريم الجامع لكلِّ صفات الكمال، فقالت كان صلى الله عليه وسلم يَتَخَلَّقُ بأخلاق القرآن، ما أَمَرَ به القرآنُ قام به، وما نهى عنه القرآن اجتَنَبَه، فكان خُلُقُه العملَ به، والوقوفَ عند حدودِه، والتأدُّب بآدابِه، والاعتبارَ بأمثاله وقصصه.</t>
   </si>
   <si>
     <t>Мўминлар онаси Оиша разияллоҳу анҳо Набий соллаллоҳу алайҳи ва салламнинг хулқлари ҳақида сўралдилар. Жомеъ сўз билан жавоб бердилар ва сўровчини комил сифатларни ўзида жамлаган Қуръони Каримга йўллаб қўйдилар. Пайғамбаримиз соллаллоҳу алайҳи ва саллам Қуръон хулқлари билан хулқланган эдилар. Қуръон буюрган нарсани бажарар, қайтарган нарсасидан четланар эдилар. У кишининг хулқи унга амал қилиш, чегараларида тўхташ, одоблари билан хулқланиш, қиссалари ва масалларидан ибрат олиш эди.</t>
   </si>
   <si>
     <t>الحثُّ على التأسّي بالنبي صلى الله عليه وسلم في تَخَلُّقِهِ بأخلاق القرآن.
 مدح أخلاق رسول الله صلى الله عليه وسلم، وأنها كانت من مِشْكَاة الوحي.
 القرآن مَصدرٌ لكل الأخلاق الكريمة.
 الأخلاق في الإسلام تشمل الدينَ كلَّه بفعل الأوامر واجتناب النواهي.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва салламга Қуръон ахлоқлари билан хулқланишда эргашишликка ундамоқ.
 Расулуллоҳ соллаллоҳу алайҳи ва салламнинг ахлоқларини мақташ, уларнинг хулқлари ваҳий мишкотидан эди.
 Қуръон барча яхши ахлоқлар асосидир.
 Исломдаги ахлоқлар диннинг барчасини ўраб олади, унинг амрларини бажариб қайтариқларидан четланишдир.</t>
   </si>
   <si>
     <t>رواه مسلم في جملة حديثٍ طويلٍ</t>
   </si>
   <si>
-    <t>[Муслим узун ҳадис орасида ривоят қилган]</t>
+    <t>[Муслим узун ҳадиснинг бир қисмида ривоят қилган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/8265</t>
   </si>
   <si>
     <t>الراحمون يرحمهم الرحمن، ارحموا أهل الأرض يرحمكم من في السماء</t>
   </si>
   <si>
     <t>Раҳмлиларга Раҳмон бўлган Зот раҳм қилади. Ердагиларга раҳм қилинг. Сизга осмондаги Зот раҳм қилади»,- деганлар</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما أن النبي صلى الله عليه وسلم قال: «الرَّاحِمُونَ يَرْحَمُهمُ الرَّحمنُ، ارحَمُوا أهلَ الأرضِ يَرْحْمْكُم مَن في السّماء».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Амр разияллоҳу анҳумодан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Раҳмлиларга Раҳмон бўлган Зот раҳм қилади. Ердагиларга раҳм қилинг. Сизга осмондаги Зот раҳм қилади»,- деганлар».</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الذين يرحمون غيرَهم يرحمُهم الرحمنُ برحمتِه التي وسعت كلَّ شيء؛ جزاءً وفاقًا.
 ثم أَمَرَ صلى الله عليه وسلم برحمةِ جميعِ مَن في الأرض مِن إنسانٍ أو حيوانٍ أو طيرٍ أو غيرِه من أنواع الخلق وجزاء ذلك أنْ يرحمَكم الله من فوق سمواته.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бошқаларга раҳм қиладиган инсонларни қилган ишларига мувофиқ равишда Аллоҳ таоло барча нарсани ўраб олган раҳмати билан раҳм қилишини баёнладилар.
 Сўнгра Набий соллаллоҳу алайҳи ва саллам ер юзидаги инсон, хайвон, қуш ва бошқа барча нарсаларга раҳм қилишга буюрдилар. Бунинг мукофоти Аллоҳ таолонинг етти қават осмон устидан уни раҳм қилишидир.</t>
   </si>
   <si>
@@ -9489,51 +10263,51 @@
     <t>عن أُمِّ عَطِيَّةَ رَضي الله عنها، وكَانَتْ بايَعَت النبيَّ صلى الله عليه وسلم، قالت: كُنَّا لا نَعُدّ الكُدرَةَ والصُّفْرَةَ بعدَ الطُّهرِ شيئًا.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва салламга байъат берган аёллардан бири, Умму Атия разияллоҳу анҳодан ривоят қилинади: «Ҳайздан тоза бўлгач, хира ранг ва сарғиш суюқликни ҳайз деб ҳисобламас эдик».</t>
   </si>
   <si>
     <t>أَخْبَرتْ الصحابيّةُ أُمُّ عَطية رضي الله عنها أنَّ النساء في عَهد النبيِّ صلى الله عليه وسلم لا يَعْتَبِرْنَ الماءَ الذي يَخرُج من الفَرْج -والذي يَميل لونُه إلى السواد، أو إلى الاصفرار- بعدَ رؤية الطُّهرِ مِن الحيض: حيضًا، فلا يَتْرُكْنَ الصَّلاة ولا الصوم لأجله.</t>
   </si>
   <si>
     <t>Умму Атийя разияллоҳу анҳо Набий соллаллоҳу алайҳи ва саллам замонларида аёллар ҳайздан тозалангач фарждан чиқадиган хира ёки сариқ суюқликни ҳайз деб ҳисобламасдан намоз ва рўзани  тутишни тарк қилмасликларини хабар бердилар.</t>
   </si>
   <si>
     <t>الماء الذي ينزل من فرج المرأة -بعد الطهر من الحيض- لا يُعتبر ولو كان فيه الكدرة والصفرة المكتسبة من الدم.
 نزول الكدرة والصفرة زمن الحيض والعادة يعتبر حيضًا؛ لأنه دم في وقته، إلا أنه ممتزج بماء.
 لا تترك المرأة الصلاة ولا الصوم لأجل الكدرة والصفرة التي بعد الطهر، بل تتوضأ وتصلي.</t>
   </si>
   <si>
     <t>Ҳайздан тозалангач, қон сабабли ҳосил бўлган хира ёки сариқ сувга эътибор берилмайди.
 Ҳайз вақтида сариқ ёки хира сув тушиши ҳайз бўлиб ҳисобланади. Чунки у ўз вақтидаги қон бўлиб, сув билан аралашган холос.
 Аёл киши ҳайздан тозалангач сариқ ёки хира сув сабабли намозни ҳам, рўзани ҳам тарк қилмайди, аксинча, таҳорат олиб, намозини ўқийверади.</t>
   </si>
   <si>
     <t>رواه أبو داود بهذا اللفظ، ورواه البخاري  بدون زيادة (بعد الطهر)</t>
   </si>
   <si>
-    <t>[رواه أبو داود بهذا اللفظ ورواه البخاري بدون زيادة (بعد الطهر)]</t>
+    <t>[Абу Довуд ушбу лафз билан ривоят қилган, Бухорий эса («покликдан кейин») қўшимчасисиз ривоят қилган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10014</t>
   </si>
   <si>
     <t>امكثي قدر ما كانت تحبسك حيضتك، ثم اغتسلي</t>
   </si>
   <si>
     <t>Ҳайзинг сени (ибодатдан) тўсиб турганича кутгин-да, кейин ғусл қил</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنينَ رَضي الله عنها أَنَّهَا قَالَتْ: إِنَّ أُمَّ حَبِيبَةَ بِنْتَ جَحْشٍ الَّتِي كَانَتْ تَحْتَ عَبْدِ الرَّحْمَنِ بْنِ عَوْفٍ شَكَتْ إِلَى رَسُولِ اللهِ صلى الله عليه وسلم الدَّمَ، فَقَالَ لَهَا: «امْكُثِي قَدْرَ مَا كَانَتْ تَحْبِسُكِ حَيْضَتُكِ، ثُمَّ اغْتَسِلِي». فَكَانَتْ تَغْتَسِلُ عِنْدَ كُلِّ صَلَاةٍ.</t>
   </si>
   <si>
     <t>Мўминларнинг онаси Оиша разияллоҳу анҳодан ривоят қилинади: «Умму Ҳабиба бинт Жаҳш — Абдурроҳман ибн Авфнинг хотини — Расулуллоҳ соллаллоҳу алайҳи ва салламга (истиҳоза) қондан шикоят қилди. У зот унга: «Ҳайзинг сени (ибодатдан) тўсиб турганича кутгин-да, кейин ғусл қил», дедилар. У эса ҳар намоз олдидан ғусл қилар эди».</t>
   </si>
   <si>
     <t>اشْتَكتْ إِحدى الصحابيَّات للنبيِّ صلى الله عليه وسلم استمرارَ نزولِ الدَّم معها، 
 فأمَرَها أن تنقطع عن الصلاة قَدْرَ ما كانت حيضتُها تحبِسُها قبلَ نزولِ هذا الأمر الطارئ بها، ثم تغتسل وتصلي، فكانت تغتسل تطوُّعًا لكل صلاة.</t>
   </si>
   <si>
     <t>Саҳобиялардан бири Набий соллаллоҳу алайҳи ва салламга ундан (истиҳоза) қон келишда давом этаётганини айтиб шикоят қилди. Шунда бу касалликка йўлиқишидан олдин қанча кун ҳайз кўрган бўлса шунча кун кутиб, ундан сўнг ғусл олиб намоз ўқишга буюрдилар. Умму Ҳабиба эса ҳар бир намоз учун ихтиёрий ғусл олар эди.</t>
   </si>
   <si>
     <t>الاستحاضة هي: أن يَسْتَمرَّ بالمرأة خروجُ الدم بعد أيام حيضِها المُعتاد.
@@ -9899,118 +10673,275 @@
     <t>Ибн Аббос разияллоҳу анҳумодан ривоят қилинади: «Набий саллаллоҳу алайҳи ва саллам икки сажда орасида ўтирганларида: «Эй, Аллоҳим! Менга раҳм қилгайсан, мени кечиргайсан, офият, ҳидоят ва ризқ бергайсан!», деб дуо қилар эдилар».</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يدعو بين السَّجدتَين في صلاتِه بهذه الدعوات الخمس التي يحتاج المسلم إليها حاجة عظيمة، واشتملت على خَيرَي الدنيا والآخرة، مِنْ طَلَبِ المغفرة وستر الذنوب والتجاوز عنها، وإسباغ الرحمة، والعافية من الشبهات والشهوات والأمراض والأسقام، وسؤال الله الهداية للحق والثبات عليه، والرزق من الإيمان والعلم والعمل الصالح، ومن المال الحلال الطيب.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам ҳар икки сажда ўртасида, ҳар бир мусулмоннинг дунё ва охирати учун зарур бўлган:
  – Мағфират билан бирга гуноҳларни сатр қилишини ва Раҳмат ато этишини
  – Шубҳа, шаҳват ва турли касалликлардан офиятни
 – Ҳаққа ҳидоят ва унда собит қилишини
 – Иймон, илм ва солиҳ амаллар
 – Ҳалолдан бўлган ризқни ато этишини сўраб дуо қилардилар .</t>
   </si>
   <si>
     <t>مشروعية هذا الدعاء في الجلسة التي بين السَّجدتين.
 فضل هذه الأدعية لِمَا اشتملتْ عليه من خيري الدنيا والآخرة.</t>
   </si>
   <si>
     <t>Икки сажда орасида ушбу дуони қилиш машруъдир.
 Дунё ва охират яхшиликларини ўз ичига олган ушбу дуонинг фазли.</t>
   </si>
   <si>
     <t>حسن بشواهده</t>
   </si>
   <si>
-    <t>[Бу ҳадисни ҳасан даражасига кўтарадиган ривоятлари бор]</t>
+    <t>[Шавоҳидлари билан ҳасан]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10930</t>
   </si>
   <si>
     <t>اللهم أنت السلام، ومنك السلام، تباركت ذا الجلال والإكرام</t>
   </si>
   <si>
     <t>Аллоҳумма антассалаам (яъни, Салом Аллоҳнинг исмларидан бири, маъноси Сен барча айбу нуқсондан саломатсан ва Сен бандаларингни ҳалокат ўринларидан сақловчи-саломат этувчи Салом Зотдирсан). Ва минкассалаам (Яъни, саломатлик фақат Сен томонингдан). Табаарокта яаа залжалаали вал икром (Эй улуғлик ва икром соҳиби, Сен айбу нуқсондан пок ва муқаддасдирсан)</t>
   </si>
   <si>
     <t>عن ثَوْبَانَ رضي الله عنه قال: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا انْصَرَفَ مِنْ صَلَاتِهِ اسْتَغْفَرَ ثَلَاثًا، وَقَالَ: «اللَّهُمَّ أَنْتَ السَّلَامُ، وَمِنْكَ السَّلَامُ، تَبَارَكْتَ ذَا الْجَلَالِ وَالْإِكْرَامِ»، قَالَ الْوَلِيدُ: فَقُلْتُ لِلْأَوْزَاعِيِّ: كَيْفَ الْاسْتِغْفَارُ؟ قَالَ: تَقُولُ: أَسْتَغْفِرُ اللهَ، أَسْتَغْفِرُ اللهَ.</t>
   </si>
   <si>
     <t>Савбон разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам намоздан чиққач уч марта истиғфор айтардилар ва: «Аллоҳумма антассалаам (яъни, Салом Аллоҳнинг исмларидан бири, маъноси Сен барча айбу нуқсондан саломатсан ва Сен бандаларингни ҳалокат ўринларидан сақловчи-саломат этувчи Салом Зотдирсан). Ва минкассалаам (Яъни, саломатлик фақат Сен томонингдан). Табаарокта яаа залжалаали вал икром (Эй улуғлик ва икром соҳиби, Сен айбу нуқсондан пок ва муқаддасдирсан)», – дер эдилар». 
  Валид: «Авзоийга «Истиғфор қандай бўлади», – деб айтдим», деди.
  «Астағфируллоҳ, астағфируллоҳ», – дейсан», – деди.</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يقول إذا انتهى من صلاته: أستغفر الله، أستغفر الله، أستغفر الله.
 ثم يُعَظِّم ربَّه بقوله: "اللَّهمَّ أنتَ السَّلامُ، ومنْكَ السَّلامُ، تباركْتَ ذا الجَلالِ والإكرامِ " فالله السالم الكامل في صفاته، المنزَّهُ عنَ كل عيب ونَقصٍ، وتَطْلُبُ منه سبحانه السَّلامةَ منْ شُرورِ الدُّنيا والآخرةِ لا مِنْ غَيره، وهو سبحانه قد تَكاثَرَ خَيْرُه في الدارين، صاحب العظَمةِ والإحسانِ.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам намозларини тугатгач: «Астағфируллоҳ, астағфируллоҳ, астағфируллоҳ»,  дер эдилар.
 Сўнгра Аллоҳ таолони: «Аллоҳумма антассалаам ва минкассалаа, табаарокта яаа залжалаали вал икром»,  деб улуғлар эдилар. Яъни: «Аллоҳ барча айбу нуқсонлардан пок, сифатларида комил Зотдир. Фақат Аллоҳдан дунё ва охират саломатлилигини сўрайман бошқа ҳеч кимнинг қўлидан келмас. У Зот улуғлик ва эҳсон соҳибидир.</t>
   </si>
   <si>
     <t>استحباب الاستغفار عَقِبَ الصلاةِ والمداومة عليه.
 استحباب الاستغفار لاستكمال النقص في العبادة وجَبْرًا للطاعة والتقصير فيها.</t>
   </si>
   <si>
     <t>Намоздан сўнг истиғфор айтиш ва шуни ҳар доим қилиш мустаҳабдир.
 Тоату ибодатдаги нуқсону камчиликни йўқотиб комил қилиш учун истиғфор айтиш мустаҳабдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10947</t>
   </si>
   <si>
+    <t>من سبح الله في دبر كل صلاة ثلاثا وثلاثين، وحمد الله ثلاثا وثلاثين، وكبر الله ثلاثا وثلاثين، فتلك تسعة وتسعون، وقال: تمام المائة: لا إله إلا الله وحده لا شريك له، له الملك وله الحمد وهو على كل شيء قدير غفرت خطاياه وإن كانت مثل زبد البحر</t>
+  </si>
+  <si>
+    <t>Ким ҳар бир намоз кетидан ўттиз уч марта Аллоҳга тасбиҳ айтса, ўттиз уч марта Аллоҳга ҳамд айтса, ўттиз уч марта Аллоҳга такбир айтса, бу тўқсон тўққизта бўлиб, юзинчисида «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр» деса, гуноҳлари денгиз кўпигича бўлса ҳам мағфират қилинади</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ سَبَّحَ اللهَ فِي دُبُرِ كُلِّ صَلَاةٍ ثَلَاثًا وَثَلَاثِينَ، وَحَمِدَ اللهَ ثَلَاثًا وَثَلَاثِينَ، وَكَبَّرَ اللهَ ثَلَاثًا وَثَلَاثِينَ، فَتْلِكَ تِسْعَةٌ وَتِسْعُونَ، وَقَالَ: تَمَامَ الْمِائَةِ: لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ غُفِرَتْ خَطَايَاهُ وَإِنْ كَانَتْ مِثْلَ زَبَدِ الْبَحْرِ».</t>
+  </si>
+  <si>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам айтадилар: «Ким ҳар бир намоз кетидан ўттиз уч марта Аллоҳга тасбиҳ айтса, ўттиз уч марта Аллоҳга ҳамд айтса, ўттиз уч марта Аллоҳга такбир айтса, бу тўқсон тўққизта бўлиб, юзинчисида «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр» деса, гуноҳлари денгиз кўпигича бўлса ҳам мағфират қилинади».</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّ من قال بعد انقضاء الصلاة المفروضة: 
+ثلاثًا وثلاثين مرة: "سبحان الله" وهو تنزيه الله عن النقائص. 
+وثلاثًا وثلاثين: "الحمد لله" وهو الثناء عليه بصفات الكمال مع محبته وتعظيمه. 
+وثلاثًا وثلاثين: "الله أكبر" وهو أن الله أعظم وأجل من كل شيء.
+وتكملة العدد مئة بقول: "لا إله إلا الله وحده لا شريك له، له الملك، وله الحمد، وهو على كل شيء قدير" ومعناه: لا معبود بحق إلا الله وحده لا شريك له، وأنه سبحانه المختص بالملك التام، والمستحق للثناء والمدح مع المحبة والتعظيم دون من سواه، وأنه قادر لا يعجزه شيء.
+فمن قال ذلك مُحِيَتْ خطاياه وغفرت، ولو كانت كثيرة مثل الرغوة البيضاء التي تعلو البحر عند تموُّجِه وهيجانِه.</t>
+  </si>
+  <si>
+    <t>Пайғамбар соллаллоҳу алайҳи ва саллам фарз намозлари тугаганидан кейин қуйидаги зикрларни айтишнинг фазилатини баён қилдилар:
+Ўттиз уч марта: «Субҳаналлоҳ» (Аллоҳни айбу нуқсонлардан поклаш).
+Ўттиз уч марта: «Алҳамдулиллаҳ» (У Зотга бўлган муҳаббат ва таъзим билан комил сифатлари ила сано айтиш).
+Ўттиз уч марта: «Аллоҳу акбар» (Аллоҳ ҳар қандай нарсадан улуғ ва буюкдир).
+Ва юзинчисини: «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр» деб тўлдириш.
+Маъноси: Ягона Аллоҳдан ўзга ҳақ илоҳ йўқ, Унинг шериги ҳам йўқ. Мутлоқ мулк ва ҳамд-сано Уникидир. У ҳар бир нарсага қодирдир. Яъни: Аллоҳдан ўзга ибодат лойиқ ҳақ зот йўқ. Мукаммал мулк фақат Унга хосдир ва бошқалардан фарқли ўлароқ, муҳаббат ҳамда таъзим билан мақталишга лойиқ Зот фақат Удир. У бирор нарса ожиз қолдира олмайдиган Қодирдир.
+Ким ана шуларни айтса, гарчи гуноҳлари денгиз тўлқинланиб кўпиргандаги оқ кўпиклар каби кўп бўлса ҳам, ўчирилади ва мағфират қилинади.</t>
+  </si>
+  <si>
+    <t>استحباب هذا الذِّكر بعد الصَّلوات المفروضة.
+هذا الذكر سبب لغفران الذنوب.
+عظيم فضل الله تعالى ورحمته ومغفرته.
+هذا الذِّكر سببٌ لمغفرة الذُّنوب، والمراد: تكفير صغائر الذُّنوب، أما الكبائر فلا يُكَفِّرها إلَّا التُّوبة.</t>
+  </si>
+  <si>
+    <t>Фарз намозларидан кейин ушбу зикрни айтиш мустаҳаб экани.
+Бу зикр гуноҳларнинг мағфират бўлишига сабабдир.
+Аллоҳ таолонинг фазли, раҳмати ва мағфиратининг нақадар улуғлиги.
+Ушбу зикр гуноҳлар кечирилишига сабаб бўлади. Бунда кичик гуноҳларнинг каффорат бўлиши назарда тутилган. Катта (кабоир) гуноҳларни эса фақат тавбагина ўчиради.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/10948</t>
+  </si>
+  <si>
+    <t>من قرأ آية الكرسي في دبر كل صلاة مكتوبة لم يمنعه من دخول الجنة إلا أن يموت</t>
+  </si>
+  <si>
+    <t>Ким ҳар бир фарз намоздан сўнг «Оятал курсий»ни ўқиса, жаннатга киришидан фақат ўлим тўсиб туради», деганлар</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي أُمَامَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ قَرَأَ آيَةَ الْكُرْسِيِّ فِي دُبُرِ كُلِّ صَلَاةٍ مَكْتُوبَةٍ لَمْ يَمْنَعْهُ مِنْ دُخُولِ الْجَنَّةِ إِلَّا أَنْ يَمُوتَ».</t>
+  </si>
+  <si>
+    <t>Абу Умома разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким ҳар бир фарз намоздан сўнг «Оятал курсий»ни ўқиса, жаннатга киришидан фақат ўлим тўсиб туради», деганлар».</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن قرأ آية الكرسي بعد انتهاء الصلاة المفروضة لم يمنعه من دخول الجنة إلا الموت؛ وهي في سورة البقرة، قوله تعالى: 
+{اللَّهُ لَا إِلَهَ إِلَّا هُوَ الْحَيُّ الْقَيُّومُ لَا تَأْخُذُهُ سِنَةٌ وَلَا نَوْمٌ لَهُ مَا فِي السَّمَاوَاتِ وَمَا فِي الْأَرْضِ مَنْ ذَا الَّذِي يَشْفَعُ عِنْدَهُ إِلَّا بِإِذْنِهِ يَعْلَمُ مَا بَيْنَ أَيْدِيهِمْ وَمَا خَلْفَهُمْ وَلَا يُحِيطُونَ بِشَيْءٍ مِنْ عِلْمِهِ إِلَّا بِمَا شَاءَ وَسِعَ كُرْسِيُّهُ السَّمَاوَاتِ وَالْأَرْضَ وَلَا يَئُودُهُ حِفْظُهُمَا وَهُوَ الْعَلِيُّ الْعَظِيمُ} 
+[البقرة: 255].</t>
+  </si>
+  <si>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар бердиларки, ким фарз намози тугаганидан кейин «Оятал курсий»ни ўқиса, уни жаннатга киришдан фақатгина ўлим тўсиб туради (яъни, вафот этгач, албатта жаннатга киради). Бу оят Бақара сурасида бўлиб, Аллоҳ таолонинг қуйидаги сўзидир: «Аллоҳ Ундан ўзга илоҳ йўқ зотдир. У тирик ва қаййумдир. Уни мудроқ ҳам, уйқу ҳам олмас. Осмонлару ердаги нарсалар Уникидир. Унинг ҳузурида Ўзининг изнисиз ҳеч ким шафоат қила олмас. У уларнинг олдиларидаги нарсани ҳам, ортларидаги нарсани ҳам билур. Унинг илмидан ҳеч нарсани иҳота қила олмаслар, магар Ўзи хоҳлаганини, халос. Унинг курсиси осмонлару ерни қамраган. Уларни муҳофаза қилиш Уни чарчатмас. Ва У Олий ва Азим зотдир» [Бақара: 255].</t>
+  </si>
+  <si>
+    <t>فضل هذه الآية العظيمة؛ لما اشتملت عليه من الأسماء الحسنى، والصفات العلى.
+استحباب قراءة تلك الآية العظيمة بعد كل صلاة مفروضة.
+الأعمال الصالحة سبب لدخول الجنة.</t>
+  </si>
+  <si>
+    <t>Ушбу улуғ оятнинг фазли; чунки у ўзида Аллоҳнинг гўзал исмларини ва олий сифатларини жамлагандир.
+Ҳар бир фарз намозидан кейин ушбу улуғ оятни ўқиш мустаҳаб экани.
+Солиҳ амаллар жаннатга киришга сабабдир.</t>
+  </si>
+  <si>
+    <t>رواه النسائي في الكبرى</t>
+  </si>
+  <si>
+    <t>[Насоий «Сунани Кубро»да ривоят қилган]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/10950</t>
+  </si>
+  <si>
     <t>صل قائما، فإن لم تستطع فقاعدا، فإن لم تستطع فعلى جنب</t>
   </si>
   <si>
     <t>Тик туриб ўқи. Агар қодир бўлмасанг, ўтириб ўқи. Агар қодир бўлмасанг, ёнбошлаб ўқи», дедилар</t>
   </si>
   <si>
     <t>عن عمران بن حصين رضي الله عنه قال: كَانَتْ بِي بَوَاسِيرُ، فَسَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الصَّلَاةِ، فَقَالَ: «صَلِّ قَائِمًا، فَإِنْ لَمْ تَسْتَطِعْ فَقَاعِدًا، فَإِنْ لَمْ تَسْتَطِعْ فَعَلَى جَنْبٍ».</t>
   </si>
   <si>
     <t>Имрон ибн Ҳусойн разияллоҳу анҳудан ривоят қилинади: 
 «Менинг бавосирим (геморрой касаллиги) бор эди. Бас, Набий соллаллоҳу алайҳи васалламдан намоз ҳақида сўрадим.
 У зот: «Тик туриб ўқи. Агар қодир бўлмасанг, ўтириб ўқи. Агар қодир бўлмасанг, ёнбошлаб ўқи», дедилар».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ الأصلَ في الصلاةِ القيامُ، إلّا في حال عدم الاستطاعة فيُصلِّي جالسًا، وإنْ لم يستطع الصلاةَ جالسًا فله أن يُصلِّي على جَنْبِه.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда намозда ўзи тик туриб ўқиш керак эканини, агар тура олмаса ўтириб, агар ўтириб ҳам ўқий олмаса ёнбошлаб ўқиш жоиз эканини баёнладилар.</t>
   </si>
   <si>
     <t>الصلاة لا تسقط ما دام العقلُ ثابتًا، فيكون الانتقال من حال إلى حال حسب  الاستطاعة.
 سماحة ويُسْر الإسلام في أنَّ العبدَ يفعل من العبادة ما يستطيع.</t>
   </si>
   <si>
     <t>Ақли жойида экан намоз инсоннинг бўйнидан соқит бўлмайди. Қудратига қараб бир ҳолдан иккинчи ҳолга ўтади.
 Банда ибодатнинг қўлидан келганини қилиши Ислом динининг енгил ва юксак эканига далолат қилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10951</t>
+  </si>
+  <si>
+    <t>ليبلغن هذا الأمر ما بلغ الليل والنهار، ولا يترك الله بيت مدر ولا وبر إلا أدخله الله هذا الدين</t>
+  </si>
+  <si>
+    <t>Бу иш (яъни, Ислом дини) кеча ва кундуз етиб борган жойларгача, албатта, етиб боради. Аллоҳ на бирор шаҳарликнинг (кесак/ғиштдан қурилган) уйини ва на бирор саҳроликнинг (жундан қилинган) чодирини қолдирмай, албатта унга бу динни киритади. Бу дин азизнинг азизлиги ёки хорнинг хорлиги билан киради. Шундай азизликки, у билан Аллоҳ Исломни азиз қилади ва шундай хорликки, у билан Аллоҳ куфрни хор қилади</t>
+  </si>
+  <si>
+    <t>عن تَميم الداري رضي الله عنه، قال: سمعتُ رسول الله صلى الله عليه وسلم يقول: «‌لَيَبْلُغَنَّ ‌هَذَا الأَمْرُ مَا بَلَغَ اللَّيْلُ وَالنَّهَارُ، وَلَا يَتْرُكُ اللهُ بَيْتَ مَدَرٍ وَلَا وَبَرٍ إِلَّا أَدْخَلَهُ اللهُ هَذَا الدِّينَ، بِعِزِّ عَزِيزٍ أَوْ بِذُلِّ ذَلِيلٍ، عِزًّا يُعِزُّ اللهُ بِهِ الإِسْلَامَ، وَذُلًّا يُذِلُّ اللهُ بِهِ الكُفْرَ» وَكَانَ تَمِيمٌ الدَّارِيُّ يَقُولُ: قَدْ عَرَفْتُ ذَلِكَ فِي أَهْلِ بَيْتِي، لَقَدْ أَصَابَ مَنْ أَسْلَمَ مِنْهُمُ الْخَيْرُ وَالشَّرَفُ وَالْعِزُّ، وَلَقَدْ أَصَابَ مَنْ كَانَ مِنْهُمْ كَافِرًا الذُّلُّ وَالصَّغَارُ وَالْجِزْيَةُ.</t>
+  </si>
+  <si>
+    <t>Тамим Ад-Дорий разияллоҳу анҳудан ривоят қилинади, у киши айтдилар: «Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Бу иш (яъни, Ислом дини) кеча ва кундуз етиб борган жойларгача, албатта, етиб боради. Аллоҳ на бирор шаҳарликнинг (кесак/ғиштдан қурилган) уйини ва на бирор саҳроликнинг (жундан қилинган) чодирини қолдирмай, албатта унга бу динни киритади. Бу дин азизнинг азизлиги ёки хорнинг хорлиги билан киради. Шундай азизликки, у билан Аллоҳ Исломни азиз қилади ва шундай хорликки, у билан Аллоҳ куфрни хор қилади».
+Тамим Ад-Дорий айтар эдилар: «Мен буни ўз оилам мисолида кўрдим. Улардан ким Исломни қабул қилган бўлса, яхшиликка, шарафга ва азизликка эришди. Кимки кофир ҳолида қолган бўлса, хорлик, тубанлик ва жизяга (солиққа) дучор бўлди».</t>
+  </si>
+  <si>
+    <t>يُخبِرُ رسولُ الله صلى الله عليه وسلم أنَّ هذا الدين سوف يعمُّ جميع أجزاء الأرض، فأيّ مكان وصله الليل والنهار سيصله هذا الدين، 
+ولن يترك الله تعالى بيتًا في المدن والقرى ولا في البوادي والصحراء إلا أدخل عليه هذا الدين، 
+فمَن قَبِلَ هذا الدين وآمن به فإنه يكون عزيزًا بعزة الإسلام، 
+ومن رفضه وكفر به فإنه يكون ذليلًا مهانًا. 
+ثم أخبر الصحابي تميم الداري رضي الله عنه أنه عرف ذلك الذي أخبر به رسول الله صلى الله عليه وسلم في أهل بيته خاصة، فإنّ من أسلم منهم ناله الخير والشرف والعز، ومن كفر منهم ناله الذل والهوان هذا مع ما يدفعه للمسلمين من أموال.</t>
+  </si>
+  <si>
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу дин ер юзининг барча бурчакларини қамраб олишини, кеча ва кундуз етиб борадиган ҳар бир жойга бу дин ҳам етиб боришини хабар бермоқдалар. Аллоҳ таоло на шаҳар ва қишлоқлардаги уйларни ва на чўлу саҳролардаги чодирларни қолдирмай, албатта уларга бу динни киритади. Ким бу динни қабул қилиб, унга иймон келтирса, Ислом азизлиги билан азиз бўлади. Ким уни рад этиб, куфр келтирса, хор ва ҳақир бўлади.
+Сўнгра саҳоба Тамим Ад-Дорий разияллоҳу анҳу Расулуллоҳ соллаллоҳу алайҳи ва саллам хабар берган ўша ҳақиқатни хусусан ўз аҳли-оиласи мисолида кўрганини айтди. Зеро, улардан ким Исломни қабул қилган бўлса, яхшилик, шараф ва азизликка эришди. Ким куфрда қолган бўлса, хорлик ва пастликка дучор бўлди, бунинг устига (ўз юртида яшагани учун) мусулмонларга молиявий тўлов (жизя) тўлайдиган бўлди.</t>
+  </si>
+  <si>
+    <t>بشارة للمسلمين بأن دينهم سينتشر في جميع أجزاء الأرض.
+العزة للإسلام والمسلمين والذل للكفر والكافرين.
+فيه دليل من دلائل النبوة وعلم من أعلامها حيث وقع الأمر كما أخبر النبي صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Мусулмонлар учун ўз динлари ер юзининг барча бурчакларига ёйилиши ҳақидаги хушхабар.
+Азизлик Ислом ва мусулмонлар учундир, хорлик эса куфр ва кофирлар учундир.
+Бунда пайғамбарлик далиллари ва белгилари бордир, зеро ишлар худди Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар берганларидек содир бўлди.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/11220</t>
+  </si>
+  <si>
+    <t>إذا شك أحدكم في صلاته، فلم يدر كم صلى ثلاثا أم أربعا، فليطرح الشك، وليبن على ما استيقن، ثم يسجد سجدتين قبل أن يسلم</t>
+  </si>
+  <si>
+    <t>Бирортангиз намозида шак қилиб қолса, уч ракатми, тўрт ракатми, қанча ўқиганини билмай қолса, шакни ташлаб, аниқ ишонганига қараб давом эттирсин. Кейин салом беришдан олдин икки сажда қилсин</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا شَكَّ أَحَدُكُمْ فِي صَلَاتِهِ، فَلَمْ يَدْرِ كَمْ صَلَّى ثَلَاثًا أَمْ أَرْبَعًا، فَلْيَطْرَحِ الشَّكَّ، وَلْيَبْنِ عَلَى مَا اسْتَيْقَنَ، ثُمَّ يَسْجُدُ سَجْدَتَيْنِ قَبْلَ أَنْ يُسَلِّمَ، فَإِنْ كَانَ صَلَّى خَمْسًا شَفَعْنَ لَهُ صَلَاتَهُ، وَإِنْ كَانَ صَلَّى إِتْمَامًا لِأَرْبَعٍ كَانَتَا تَرْغِيمًا لِلشَّيْطَانِ».</t>
+  </si>
+  <si>
+    <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам шундай дедилар: «Бирортангиз намозида шак қилиб қолса, уч ракатми, тўрт ракатми, қанча ўқиганини билмай қолса, шакни ташлаб, аниқ ишонганига қараб давом эттирсин. Кейин салом беришдан олдин икки сажда қилсин. Агар беш ракат ўқиб қўйган бўлса, булар унинг намозини жуфтлаб қўяди, тўрт ракат тўлиқ ўқиган бўлса, бу икки сажда шайтоннинг бурнини ерга ишқаш бўлади».</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المصلي إذا تردد في صلاته ولم يدر كم صلى، ثلاثًا، أم أربعًا؟ فليبعد العددَ الزائدَ المشكوكَ فيه ولا يأخذ به؛ فالثلاث هو المتيقن، فيصلي ركعة رابعة، ثم يسجد سجدتين قبل أن يسلم.
+فإن كان ما صلّاه حقيقة أربعًا؛ صار خمسًا بإضافة ركعة، وسجدتي السهو عوضًا عن ركعة، فكان العدد شفعًا لا وترًا: وإن كان صلى بالركعة الزائدة أربعًا؛ فيكون قد أدى ما عليه من غير زيادة ولا نقصان.
+وسجدتا السهو كانتا إذلالًا للشيطان ودحرًا له، وردَّه خاسئًا مُبْعِدًا عن مراده؛ لأنه لَبَّسَ عليه صلاته، وتعرَّض لإفسادها، وكملت صلاة ابن آدم لمّا امتثل أمر الله تعالى بالسجود الذي عصى به إبليس، حينما امتنع من طاعة الله بالسجود لآدم.</t>
+  </si>
+  <si>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам баён қилдиларки: агар намозхон намозида иккиланиб қолса ва неча ракат ўқиганини — учми ёки тўртми — билмай қолса, шубҳали бўлган зиёда (катта) сонни четга суриб, унга таянмаслиги керак. Чунки уч ракат — аниқ (ишончли) миқдордир. Шундай қилиб, у тўртинчи ракатни ўқийди, сўнгра салом беришдан олдин икки марта саҳв саждасини қилади.
+Агар у аслида тўрт ракат ўқиган бўлса (ва шубҳа туфайли яна бир ракат қўшган бўлса), бир ракъат қўшилиши билан намози беш ракатга айланади ва саҳв саждаси ўша бир ракат ўрнига ўтиб, намоз ракатлари сони тоқ эмас, балки жуфт бўлади. Агар у қўшимча ракат билан намозини тўрт ракатга етказган бўлса (яъни аслида уч ракат ўқиган бўлса), у ҳолда зиммасидаги намозни зиёдасиз ва камчиликсиз тўлиқ адо этган бўлади.
+Икки саҳв саждаси шайтонни хор қилиш, уни даф этиш ва мақсадига етказа олмай, қувилган ва мағлуб ҳолда қайтариш учундир. Чунки шайтон намозхоннинг намозини чалкаштириб, уни бузишга уринган эди. Одам фарзанди Иблис бўйин товлаган Аллоҳ таолонинг сажда қилиш ҳақидаги буйруғига (намоз охирида) итоат қилиш билан намозини комил қилди. Иблис эса ўз вақтида Одамга сажда қилишдан бош тортиб, Аллоҳга осий бўлган эди.</t>
+  </si>
+  <si>
+    <t>المصلي إذا شك في صلاته ولم يترجّح عنده أحد الأمرين فإنه يطرح الشك ويعمل باليقين، وهو الأقل، فيتم صلاته ويسجد للسهو قبل أن يسلِّم ثم يسلِّم.
+هاتان السجدتان طريق إلى جبر الصلاة، وردّ للشيطان خاسئًا ذليلًا مُبعدًا عن مُراده.
+الشك الذي في الحديث هو التردد بلا رجحان، فإذا وُجد الظن وترجّح عُمِل به.
+الحث على محاربة الوسواس ودفعه بامتثال أمر الشرع.</t>
+  </si>
+  <si>
+    <t>Намозхон намозида шак қилиб қолса ва икки ҳолатдан бири (қайси бири тўғри экани) устун келмаса, у ҳолда шакни ташлаб, аниқ ишонган томонига (яъни энг кам миқдорга) қараб амал қилади. Намозини якунлаб, салом беришдан олдин саҳв саждасини қилади, сўнгра салом беради.
+Бу икки сажда намоздаги камчиликни тўлдириш йўли ҳамда шайтонни мағлуб ва хор қилиб, ўз мақсадидан узоқлаштиришдир.
+Ҳадисда келган «шак» — бирор тараф устунлик қилмаган ҳолатдаги иккиланишдир. Агар (бирор тарафга нисбатан) гумон бўлса ва ўша томон устун келса, у ҳолда ўша устун томонга қараб амал қилинади.
+Бу ҳадисда васвасага қарши курашишга ва шариат буйруғига бўйсуниш орқали уни даф қилишга тарғиб бор.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/uz/browse/hadith/11231</t>
   </si>
   <si>
     <t>هل تسمع النداء بالصلاة؟ فقال: نعم، قال: فأجب</t>
   </si>
   <si>
     <t>Азонни эшитасанми?» деб сўрадилар. У: «Ҳа», деган эди, У зот: «Унга жавоб бер», дедилар</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ أَعْمَى، فَقَالَ: يَا رَسُولَ اللهِ، إِنَّهُ لَيْسَ لِي قَائِدٌ يَقُودُنِي إِلَى الْمَسْجِدِ، فَسَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنْ يُرَخِّصَ لَهُ فَيُصَلِّيَ فِي بَيْتِهِ، فَرَخَّصَ لَهُ، فَلَمَّا وَلَّى دَعَاهُ، فَقَالَ: «هَلْ تَسْمَعُ النِّدَاءَ بِالصَّلَاةِ؟» فَقَالَ: نَعَمْ، قَالَ: «فَأَجِبْ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Пайғамбаримиз соллаллоҳу алайҳи васаллам ҳузурларига бир кўр киши келиб: «Расулуллоҳ, мени масжидга етаклаб борадиган киши йўқ», деди ва уйида намоз ўқишга рухсат беришларини сўради. Расулуллоҳ соллаллоҳу алайҳи васаллам унга рухсат бердилар. У ортига бурилгач, уни чорладилар ва:
 «Азонни эшитасанми?» деб сўрадилар. У: «Ҳа», деган эди, У зот: «Унга жавоб бер», дедилар».</t>
   </si>
   <si>
     <t>أتَى رجُلٌ أعْمَى إلى النبيِّ صلى الله عليه وسلم، فقال: يا رسول الله ليس عندي مَن يُساعدني ويأخذ بيدي إلى المسجد، في الصلوات الخمس، يريد أنْ يُرخِّصَ له النبيُّ صلى الله عليه وسلم في ترك الجماعة، فَرَخَّصَ له، فلمَّا أَدْبَرَ ناداه وقال: هل تسمع الأذان بالصلاة؟ قال: نعم، قال: فأجب المُنادي بالصلاة.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва салламдан жамоатга келмасликка рухсат олиш учун бир кўр киши келиб: «Эй Расулуллоҳ, беш вақт намозда мени қўлимдан тутиб масжидга олиб келадиган киши йўқ», – деди. Унга рухсат бердилар.
  Қайтаётганда чақирдиларда: «Намоз азонини эшитасанми», – дедилар.
  У: «Ҳа», – деди. Шунда У зот: «Унда унга жавоб бер! (яъни кел)», дедилар.</t>
   </si>
   <si>
     <t>وجوب صلاة الجماعة؛ لأن الرُّخصة لا تكون إلا من شيء لازم وواجب.
 قوله: «فأجب» لمن يسمع النداء يدل على وجوب صلاة الجماعة؛ لأن الأصل بالأمر للوجوب.</t>
@@ -10044,51 +10975,51 @@
 وهذه الخطبةُ اشتملتْ على معانٍ عظيمة من بيان استحقاق الله لجميع أنواع الحَمْد، وطلب الاستعانة منه وحده لا شريك له، وستر الذنوب والتجاوز عنها، والالتجاء إليه من كل الشرور، شرور النفس وغيرها.
 ثم أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الهدايةَ بيدِ الله، فمَنْ هداه فلا مُضِلَّ له، ومَن أَضَلَّه فلا هادي له.
 ثم ذَكَرَ شهادةَ التوحيد وأنه لا معبود بحق إلا الله، وشهادة الرسالة بأنَّ محمدًا عبدُ الله ورسولُه.
 وختم هذه الخطبة بهذه الآيات الثلاث المشتملة على الأمر بتقوى الله جل وعلا بفعل أوامره واجتناب نواهيه ابتغاء وجه الله، وأنَّ جزاءَ مَن فَعََلَ ذلك صلاحُ الأعمالِ والأقوالِ وتكفيِر السيئات ومغفرة الذنوب والحياة الطيبة في الدنيا والفوز بالجَنَّةَ يومَ القيامةِ.</t>
   </si>
   <si>
     <t>Ибн Масъуд разияллоҳу анҳу Набий соллаллоҳу алайҳи ва саллам уларга  жума, никоҳ хутбаси ва шунга ўхшаш ўринларда айтиладиган ҳожат хутбасини ўргатганларини хабар бердилар. Бу хутба – Аллоҳ ҳамднинг барча турига ҳақли экани, фақатгина ёлғиз ундан ёрдам сўралиши, гуноҳларни сатр қиладиган ва уларни кечириб юборадиган Зот фақат У экани, нафс ва бошқа нарсаларнинг ёмонлигидан қутилиш учун фақат унга илтижо қилиниши каби улуғ маъноларни ўз ичига олгандир.
 Сўнгра Расулуллоҳ соллаллоҳу алайҳи ва саллам ҳидоят фақат Унинг қўлида эканини, У кимни ҳидоят қилса, адаштирувчи, кимни адаштирса, уни ҳидоят қилувчи йўқ эканини хабар бердилар.
 Сўнгра тавхид шаҳодатини яъни Аллохдан ўзга ҳақ маъбуд йўқлигини ҳамда рисолат шаҳодатини яъни Муҳаммад соллаллоҳу алайҳи ва саллам У Зотнинг бандаси ва пайғамбари эканини зикр қилдилар.
 Сўнгра бу хутбани қуйидаги уч оят билан тугатдилар. У оятлар ўз ичига Аллоҳ таолога тақво, Унинг юзини истаб буюрганларини  бажариб қайтарганларидан қайтишни олган, ҳамда ким шу ишларни қилса, амаллари ва сўзлари ислоҳ бўлиши, гунохлари кечирилиши, дунёда бахтли ва Қиёмат кунида жаннатга эришиши ваъда қилинган.</t>
   </si>
   <si>
     <t>استحباب افتتاح خطب النكاح والجمعة وغيرها بهذه الخطبة.
 الخطبة ينبغي أن تكونَ مشتملةً على الحَمْد والشهادتين وبعض الآيات القرآنية.
 تعليم النبي صلى الله عليه وسلم لأصحابه ما يحتاجونه في دينهم.</t>
   </si>
   <si>
     <t>Никоҳ, жума ва бошқа хутбаларни шу хутба билан бошлаш мустаҳаб.
 Хутба ҳамд, икки шаҳодат ва баъзи қуръон оятларини ўз ичига олган бўлиши керак.
 Набий соллаллоҳу алайҳи ва салламнинг саҳобалар мухтож бўлган дин илмларини ўргатишлари.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[رواه أبو داود والترمذي والنسائي وابن ماجه وأحمد]</t>
+    <t>[Абу Довуд, Термизий, Ибн Можа, Насоий ва Аҳмад ривоят қилган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/58060</t>
   </si>
   <si>
     <t>لا نكاح إلا بولي</t>
   </si>
   <si>
     <t>Валийсиз никоҳлаш (ва никоҳланиш) йўқдир» –дедилар</t>
   </si>
   <si>
     <t>عن أبي موسى رضي الله عنه أن النبي صلى الله عليه وسلم قال: «لا نِكَاحَ إِلّا بِوَليٍّ».</t>
   </si>
   <si>
     <t>Абу Мусо  разияллоҳу анҳу ривоят қиладилар: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Валийсиз никоҳлаш (ва никоҳланиш) йўқдир» –дедилар»</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المرأةَ لا يَصِحُّ زواجُها إلا بولي يقوم بعقد النكاح.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам аёлнинг валийсиз никоҳи никоҳ эмаслигини баёнладилар.</t>
   </si>
   <si>
     <t>الولي شرطٌ في صِحة النكاح، فإنْ حَصَلَ بلا ولي، أو زَوَّجَت المرأةُ نفسَها، لم يصح النكاح.
 الولي هو أقرب الرجال إلى المرأة، فلا يزوجها وليٌّ بعيد مع وجود أقرب منه.
@@ -10258,93 +11189,93 @@
     <t>Абдуллоҳ ибн Умар разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам Асламийни тошбўрон қилгач, турдилар ва шундай дедилар: «Аллоҳ қайтарган бу ифлос ишлардан четланинглар. Ким шу ишни қилиб қўядиган бўлса, Аллоҳнинг пардаси билан беркиниб, Аллоҳга тавба қилсин. Ким бизга қилган ишини ошкора қилса, унга Аллоҳ китобининг ҳукмини қоим қиламиз».</t>
   </si>
   <si>
     <t>أخبر ابن عمر رضي الله عنهما أن النبي صلى الله عليه وسلم قام بعد أن رجم ماعز بن مالك الأسلمي رضي الله عنه حدَّ الزنا، فخطب بالناس وقال: 
 اجتنبوا ‌هذه ‌القاذورة وما يُستقذر ويُستقبح من المعاصي التي نهى الله عنها، ومن وقع وأصاب منها شيئًا وجب عليه شيئان: 
 الأول: أن يستتر حيث ستره الله ولا يُخبِر بمعصيته. 
 الثاني: أن يبادر بالتوبة إلى الله ولا يصرّ عليها، ومن ظهرت لنا معصيته أقمنا عليه الحدَّ المذكور في كتاب الله عز وجل لتلك المعصية.</t>
   </si>
   <si>
     <t>Ибн Умар разияллоҳу анҳумо хабар бердиларки, Пайғамбаримиз соллаллоҳу алайҳи ва саллам Моиз ибн Молик Асламий разияллоҳу анҳунинг зино ҳадди билан тошбўрон қилиниши амалга оширилгандан сўнг туриб, одамларга хутба қилдилар ва дедилар: «Бу разил ва ифлос ишдан — Аллоҳ таоло қайтарган гуноҳлардан, нафратли ва уйятли ҳаром ишлардан узоқ бўлинглар. Ким шу ишларни қилиб қўйса, унинг зиммасига икки нарса вожиб бўлади: Биринчи: Аллоҳ таоло уни яширгани учун ўзи гуноҳини ошкор қилмасин, бошқаларга айтмасин. Иккинчи: Аллоҳ таолога тавба қилишга шошилсин ва гуноҳида  туриб олмасин. Энди кимнинг гуноҳи  бизга зоҳир бўлса, у ҳолда, ўша гуноҳ учун Қуръонда зикр этилган жазони татбиқ этишимиз керак бўлади.</t>
   </si>
   <si>
     <t>الترغيب في ستر العبد المذنب نفسه، ويتوب عن الذنب فيما بينه وبين ربه.
 الحدود إذا بلغت ولي الأمر فلا بد من إقامة الحد.
 وجوب اجتناب المعاصي، والتوبة منها.</t>
   </si>
   <si>
     <t>Гуноҳ қилган банда ўзини фош этмасдан яширишига ва гуноҳини фақат Рабби билан ўзи ўртасида қолдириб, тезроқ тавба қилишига тарғиб.
 Жазо иши ҳокимга етиб борса, албатта, берилган жазони татбиқ этиши лозим.
 Гуноҳлардан узоқ туриш ва улардан тавба қилишнинг вожиблиги.</t>
   </si>
   <si>
     <t>رواه الحاكم والبيهقي</t>
   </si>
   <si>
-    <t>[رواه الحاكم والبيهقي]</t>
+    <t>[Ҳоким ва Байҳақий ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/58240</t>
   </si>
   <si>
     <t>كل مسكر خمر، وكل مسكر حرام، ومن شرب الخمر في الدنيا فمات وهو يدمنها لم يتب، لم يشربها في الآخرة</t>
   </si>
   <si>
     <t>Ҳар бир маст қилувчи нарса — хамрдир. Ҳар бир маст қилувчи нарса — ҳаромдир. Ким бу дунёда хамр ичиб, унга ружу қўйган ҳолида вафот этса ва тавба қилмаган бўлса, охиратда уни ичмайди»,— дедилар</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «كل مُسْكِرٍ خَمْرٌ، وكل مُسْكِرٍ حرام، ومن شرِب الخمر في الدنيا فمات وهو يُدْمِنُهَا لَمْ يَتُبْ، لَمْ يَشْرَبْهَا في الآخرة».</t>
   </si>
   <si>
     <t>Ибн Умар разияллоҳу анҳумо ривоят қиладилар: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ҳар бир маст қилувчи нарса — хамрдир. Ҳар бир маст қилувчи нарса — ҳаромдир. Ким бу дунёда хамр ичиб, унга ружу қўйган ҳолида вафот этса ва тавба қилмаган бўлса, охиратда уни ичмайди»,— дедилар.</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّ كل ما يُغيِّبُ العقلَ ويُذهبُه فهو خمر مُسْكر سواء كان شربًا أو أكلًا أو استنشاقًا أو غير ذلك، وأن كل ما يسكر ويذهب العقل فقد حرّمه الله عز وجل ونهى عنه، قليله وكثيره، 
 وأن كل من شرب أي نوع من أنواع تلك المسكرات، وواظب على شربها ولم يتب منها حتى مات؛ فهو مستحق لعقاب الله بحرمانه من شربها في الجنة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам ҳар қандай ақлни йўқотадиган ва маст қиладиган нарса — у ичимлик бўладими, овқат бўладими, ёки ҳидлаб истеъмол қилиниши мумкин бўлган нарсалар бўладими — барчаси хамр (маст қилувчи) эканини баён қилдилар. Ҳар қандай маст қиладиган, ақлни йўқотадиган нарсани Аллоҳ таоло ҳаром қилган ва ундан қайтарган. Унинг оз ёки кўплигининг фарқи йўқлиги таъкидланган. Кимки ушбу маст қилувчи нарсаларнинг бирортасини ичса, уларни ичишни одат қилиб, тавба қилмай ўша ҳолатда вафот этса, Аллоҳнинг жазосига лойиқ бўлган ҳолатда жаннатда уни ичишдан маҳрум бўлади.</t>
   </si>
   <si>
     <t>علة تحريم الخمر الإسكار، فكل ما يُسكر من أي نوع كان فهو حرام.
 الله -تعالى- حرَّم الخمر؛ لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 شرب الخمر في الجنة من كمال اللذة وتمام النعيم.
 مَن لم يُمسكْ نفسَه عن شرب الخمر في الدنيا حَرَمَه الله شربَها في الجنة، فالجزاء من جنس العمل.
  الحث على المبادرة بالتوبة من الذنوب قبل الموت.</t>
   </si>
   <si>
     <t>— Хамрнинг ҳаром қилинишидаги сабаб — унинг маст қилиши. Шунинг учун қайси турда бўлишидан қатъий назар, ҳар қандай маст қилувчи нарса ҳаромдир.
 — Аллоҳ таоло маст қилувчи нарсани унинг катта зарарлари ва бузғунчиликка олиб бориши сабабли ҳаром қилган.
 — Жаннатда хамр (ароқ) ичиш комил лаззат ва тўлиқ неъматлардан бири ҳисобланади.
 — Кимки дунёда хамр ичишдан ўзини тия олмаса, Аллоҳ таоло уни жаннатда хамр ичишдан маҳрум қилади. Чунки жазо — амалнинг ўзига монанд қилиб берилади.
 — Гуноҳларга ўлимдан олдин тавба қилишга шошилиш.</t>
   </si>
   <si>
     <t>رواه مسلم وأخرج البخاري الجملة الأخيرة منه</t>
   </si>
   <si>
-    <t>[رواه مسلم وأخرج البخاري الجملة الأخيرة منه]</t>
+    <t>[Муслим ривоят қилган, Бухорий эса унинг охирги жумласини келтирган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/58259</t>
   </si>
   <si>
     <t>من قتل معاهدا لم يرح رائحة الجنة، وإن ريحها توجد من مسيرة أربعين عاما</t>
   </si>
   <si>
     <t>Кимки мусулмонлар билан тинчлик келишувидаги кофирни ўлдирса, жаннатнинг ҳидини ҳам ҳидламайди. Ваҳоланки, жаннатнинг ҳиди қирқ йиллик масофадан келиб туради». –дедилар</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَنْ قَتَلَ مُعَاهَدًا ‌لَمْ ‌يَرَحْ ‌رَائِحَةَ الْجَنَّةِ، وَإِنَّ رِيحَهَا تُوجَدُ مِنْ مَسِيرَةِ أَرْبَعِينَ عَامًا».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Амр разияллоҳу анҳумодан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Кимки мусулмонлар билан тинчлик келишувидаги кофирни ўлдирса, жаннатнинг ҳидини ҳам ҳидламайди. Ваҳоланки, жаннатнинг ҳиди қирқ йиллик масофадан келиб туради». –дедилар».</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على أنَّ مَن قَتَلَ مُعاهَدًا -وهو مَن دخل من الكفار إلى دار الإسلام بِعَهْدٍ وأمان- بأنه لن يَشمَّ رائحةَ الجنة، وإنَّ ريحَها يكون على بُعدِ مسيرة أربعين عامًا.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам муъаҳадни, яъни ислом диёрига омонлик ва аҳд билан кирган кофирни ким ўлдирса, жаннатнинг ҳидини ҳам ҳидламайди ва унинг (жаннат) ҳиди қирқ йиллик масофадан келиб туришини хабар бердилар.</t>
   </si>
   <si>
     <t>تحريم قتل المُعاهَد والذِّمِّي والمُستأمَن من الكفار، وأنه كبيرة من كبائر الذنوب.
 المعاهد: هو مَن أُخِذَ عليه العهد من الكفار وهو يقيم في بلاده لا يحارب المسلمين ولايحاربونه، والذِّمِّي: هو من استوطن دارَ المسلمين ودفع الجزية، والمستأمَن: هو مَن دخل دار المسلمين بعهد وأمان لوقت محدد.
@@ -10606,96 +11537,96 @@
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أنه قد اقترب زمان يكون فيه صنف من الناس جالس، أحدهم متكئ على فراشه، يبلغه الحديث عن النبي صلى الله عليه وسلم، فيقول: الذي يَفْصِلُ بيننا وبينكم في الأمور هو القرآن الكريم فهو يكفينا، فما وجدنا فيه من حلال عملنا به، وما وجدنا فيه من حرام ابتعدنا عنه. 
 ثم بَيَّن النبي صلى الله عليه وسلم أن كل شيء حرّمه أو نهى عنه في سنته فهو في الحكم مثل ما حرّمه الله في كتابه؛ لأنه المبلغ عن ربه.</t>
   </si>
   <si>
     <t>Ушбу ҳадисда Пайғамбаримиз соллаллоҳу алайҳи ва саллам у кишидан бир ҳадис етиб келса,  тўшагида оғанаб олиб: «Орамиздаги барча ишларни ҳал қилиб бергувчи нарса Қуръони каримдир. Унда ҳалол дейилган нарсаларга амал қиламиз, ҳаром нарсалардан эса узоқ турамиз», – деб айтадиган инсонлар замонининг яқинлашганидан дарак бермоқдалар. Сўнгра Расулуллоҳ соллаллоҳу алайҳи ва саллам ўз суннатларида ҳаром қилган ёки таъқиқлаган барча нарсанинг ҳукми Аллоҳ таолонинг китобидаги ҳукмига тенг эканини ва у киши Раббиларидан етказгувчи (элчи) эканларини баёнладилар.</t>
   </si>
   <si>
     <t>تعظيم السنة كما يُعَظَّم القرآن ويؤخذ بها.
 طاعة الرسول هي طاعة لله ومعصيته هي معصية لله تعالى.
 ثبوت حُجِيّة السنة والرد على من يَرُدُّ السُّننَ أو ينكرها.
 مَن أعرض عن السُّنَّة وادعى الاقتصار على القرآن فهو مُعرِضٌ عنهما جميعًا كاذبٌ في دعوى اتباع القرآن.
 من دلائل نبوته صلى الله عليه وسلم إخباره عن شيء بأنه سيقع في المستقبل، ووقع كما أخبر.</t>
   </si>
   <si>
     <t>Суннатни ҳам Қуръон улуғлангани каби улуғлаш ва унга амал қилинганидек амал қилиш.
 Пайғамбарга итоат қилиш - Аллоҳ таолога итоат демак, пайғамбарга осий бўлиш - Аллоҳ таолога осийлик, демак.
 Суннат шариатимизда ҳужжат эканлиги ҳамда суннатни рад қилиб, инкор қилганларга раддия.
 Суннатдан воз кечиб, Қуръонгагина чекланишни даъво қилган кимса, Қуръондан ҳам суннатдан ҳам воз кечган бўлиб ҳисобланади. "Қуръонгагина эргашамиз" деган даъво ёлғон даъво.
 Бу ҳодисанинг яқин кунларда бўлиши ҳақида дарак беришлари ва ҳақиқтан бўлиб ўтганлиги Муҳаммад соллаллоҳу алайҳи ва салламнинг пайғамбарликларининг далилидир</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وابن ماجه</t>
   </si>
   <si>
-    <t>[Абу Довуд, Тирмизий ва Ибн Можа ривояти]</t>
+    <t>[Абу Довуд, Термизий ва Ибн Можа ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65005</t>
   </si>
   <si>
     <t>يا رسول الله، ما تركت حاجة ولا داجة إلا قد أتيت، قال: أليس تشهد أن لا إله إلا الله وأن محمدا رسول الله؟</t>
   </si>
   <si>
     <t>Ё Расулуллоҳ, мен нимаики гуноҳ бўлса ҳаммасини қилганман. Шу гуноҳларим мағфират этиладими?"- деб сўради. Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Сен, Аллоҳдан бошқа илоҳ йўқдир. Муҳаммад Аллоҳнинг элчисидир, дея гувоҳлик бермаганмисан?</t>
   </si>
   <si>
     <t>عَنْ أَنَسٍ رضي الله عنه قَالَ: جَاءَ رَجُلٌ إِلَى النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: يَا رَسُولَ اللهِ، مَا تَرَكْتُ حَاجَّةً وَلَا دَاجَّةً إِلَّا قَدْ أَتَيْتُ، قَالَ: «أَلَيْسَ تَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ؟» ثَلَاثَ مَرَّاتٍ. قَالَ: نَعَمْ، قَالَ: «فَإِنَّ ذَلِكَ يَأْتِي عَلَى ذَلِكَ».</t>
   </si>
   <si>
     <t>Анас ибн Молик разияллоҳу анҳудан ривоят қилинади: Бир одам Расулуллоҳ соллаллоҳу алайҳи ва салламнинг олдиларига келиб: "Ё Расулуллоҳ, мен нимаики гуноҳ бўлса ҳаммасини қилганман. Шу гуноҳларим мағфират этиладими?"- деб сўради. Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Сен, Аллоҳдан бошқа илоҳ йўқдир. Муҳаммад Аллоҳнинг элчисидир, дея гувоҳлик бермаганмисан?", - деб уч марта такрорладилар. У одам: "Ҳа (гувоҳлик берганман)", - дегач: "Шу нарса у (гуноҳ)ларни ювиб кетади", - дедилар.</t>
   </si>
   <si>
     <t>جاء رجلٌ إلى النبي صلى الله عليه وسلم فقال: يا رسول الله، إني قد فعلت من كل الذنوب والمعاصي، ولم أترك صغيرة ولا كبيرة إلا فعلتها، فهل يُغفَر لي؟ 
 فقال له النبي صلى الله عليه وسلم: ألست تشهد أن لا إله إلا الله وأن محمدًا رسول الله؟ 
 كررها له ثلاث مرات، 
 فأجابه: نعم أشهد، 
 فأخبره النبي صلى الله عليه وسلم بفضل الشهادتين وتكفيرها للسيئات، وأن التوبة تجب ما قبلها.</t>
   </si>
   <si>
     <t>Бир одам Расулуллоҳ соллаллоҳу алайҳи ва салламнинг олдиларига келиб: "Ё Расулуллоҳ, мен қандай гуноҳ бўлса ҳаммасини қилганман. Мен кечириламанми?",- деб сўраб қолди. Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Сен "Аллоҳдан бошқа илоҳ йўқ ва Муҳаммад Аллоҳнинг элчисидир! дея гувоҳлик бермаганмисан"- дедилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам бу гапни уч марта такрорладилар. Ҳалиги одам: "Ҳа, гувоҳлик берганман",- деди. Натижада, Расулуллоҳ соллаллоҳу алайҳи ва саллам икки шаҳодат калимасининг фазилати, гуноҳларга каффорат бўлиши, ҳамда тавба ўзидан аввалги гуноҳларни қуритиб ташлашидан дарак бердилар.</t>
   </si>
   <si>
     <t>عِظم الشَّهادتين ورُجحانها على الذّنوب لمن قالها صادقًا من قلبه.
 الإسلام يجُبُّ ما قبله. 
 التّوبة الصّادقة تمحو ما قبلها.
 التّكرار في التّعليم مِن هدي النبي صلى الله عليه وسلم.
 فضل الشهادتين، وأنهما سبب للنجاة من الخلود في النار.</t>
   </si>
   <si>
     <t>Қалбдан айтган инсонлар учун икки шаҳодат калимасининг улуғлиги ва гуноҳларни босиб кетиши.
 Ислом аввалги барча гуноҳларни ювиб ташлайди.
 Чин юракдан қилинган тавба, ўзидан аввалги гуноҳларни йўқ қилади.
 Такрорлаб таълим бериш Расулуллоҳ соллаллоҳу алайҳи ва салламнинг услубларидандир.
 Икки шаҳодат калимасининг фазилати, ҳамда у икки шаҳодат инсон жаҳаннамда абадий қолишидан сақлайдиган омиллардир.</t>
   </si>
   <si>
     <t>رواه أبو يعلى والطبراني والضياء المقدسي</t>
   </si>
   <si>
-    <t>[Абу Яъло, Тобароний ва Зиё Мақдисий ривояти]</t>
+    <t>[Абу Яъло, Табароний ва Зиё Ал-Мақдисий ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65006</t>
   </si>
   <si>
     <t>فإن حق الله على العباد أن يعبدوه ولا يشركوا به شيئا، وحق العباد على الله أن لا يعذب من لا يشرك به شيئا</t>
   </si>
   <si>
     <t>Аллоҳ таолонинг бандалари устидаги ҳаққи Унгагина ибодат қилиб, Унга бирон нарсани шерик қилмасликлари, бандаларининг Аллоҳ устидаги ҳақлари эса, Аллоҳга бирон нарсани шерик қилмаган кимсани азобламаслигидир</t>
   </si>
   <si>
     <t>عَنْ مُعَاذٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: كُنْتُ رِدْفَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَلَى حِمَارٍ يُقَالُ لَهُ عُفَيْرٌ، فَقَالَ: «يَا مُعَاذُ، هَلْ تَدْرِي حَقَّ اللَّهِ عَلَى عِبَادِهِ، وَمَا حَقُّ العِبَادِ عَلَى اللَّهِ؟»، قُلْتُ: اللَّهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «فَإِنَّ حَقَّ اللَّهِ عَلَى العِبَادِ أَنْ يَعْبُدُوهُ وَلا يُشْرِكُوا بِهِ شَيْئًا، وَحَقَّ العِبَادِ عَلَى اللَّهِ أَنْ لا يُعَذِّبَ مَنْ لا يُشْرِكُ بِهِ شَيْئًا»، فَقُلْتُ: يَا رَسُولَ اللَّهِ أَفَلاَ أُبَشِّرُ بِهِ النَّاسَ؟ قَالَ: «لا تُبَشِّرْهُمْ، فَيَتَّكِلُوا».</t>
   </si>
   <si>
     <t>Муоз ибн Жабал разияллоҳу анҳудан ривоят қилинади: «Мен Уфайр номли  эшак устида Расулуллоҳ соллаллоҳу алайҳи ва салламга мингашиб олган эдим. Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Ҳой Муоз, Аллоҳнинг бандалари устидаги, бандаларнинг эса Аллоҳ устидаги ҳаққи нима эканини биласанми?», – деб сўраб қолдилар. Мен: «Аллоҳ ва Расули билгувчироқдир», – деб жавоб бердим. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Аллоҳ таолонинг бандалари устидаги ҳаққи Унгагина ибодат қилиб, Унга бирон нарсани шерик қилмасликлари, бандаларининг Аллоҳ устидаги ҳақлари эса, Аллоҳга бирон нарсани шерик қилмаган кимсани азобламаслигидир», – дедилар. Мен: «Ё Расулуллоҳ, одамларга бу башоратнинг хабарини берайми?» –деб сўрасам: «Бу хабарни  айтма! Агар айтсанг, улар шунгагина суяниб қоладилар!» – деб жавоб бердилар.</t>
   </si>
   <si>
     <t>يبين النبي صلى الله عليه وسلم حق الله على العباد، وحق العباد على الله، وأن حق الله على العباد أن يعبدوه وحده ولا يشركوا به شيئًا، 
 وأن حق العباد على الله هو أن لا يُعذب الموحدين الذين لا يشركون به شيئًا. 
 ثم إن معاذا قال: يا رسول الله، ألا أبشر الناس ليفرحوا ويستبشروا بهذا الفضل؟ 
 فنهاه النبي صلى الله عليه وسلم خشية أن يعتمدوا عليها.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам бу ҳадисда Аллоҳ таолонинг бандалар устидаги ва бандаларнинг Аллоҳ таоло устидаги ҳақлари тўғрисида хабар бердилар. Аллоҳнинг бандалари устидаги ҳаққи Унинг ўзигагина ибодат қилишлари, Унга бирон нарсани шерик қилмасликларидир. Бандаларнинг Аллоҳ устидаги ҳақлари эса У Зотга ҳеч нарсани шерик қилмаган муваҳҳид бандаларини азобламаслиги. Сўнгра Муоз разияллоҳу анҳу: «Ё Расулуллоҳ, ушбу лутф билан хурсанд бўлишлари ва муждаланишлари учун, одамларга хабар берайинми?» – дедилар. Пайғамбаримиз соллаллоҳу алайҳи ва саллам одамлар шу нарсагагина суяниб қолишларидан қўрқиб, бу ҳушхабарни овоза қилишдан қайтардилар.</t>
   </si>
@@ -10880,51 +11811,51 @@
   <si>
     <t>جاء رجل إلى النبي صلى الله عليه وسلم فقال: يا رسول الله، إن أحدَنا يجد في نفسه أمرًا يَعْرِض في النَّفس ولكنَّ الكلامَ فيه عظيم، لِدَرجة أن يكون رَمادًا أحبّ إليه مِن أن يتكلَّم به، 
 فكبَّر الرسول صلى الله عليه وسلم مرتين وحمِد الله أن ردَّ كيد الشَّيطان إلى مجرَّد الوسوسة.</t>
   </si>
   <si>
     <t>Бир одам Расулуллоҳ соллаллоҳу алайҳи ва салламнинг олдига келиб: "Ё Расулуллоҳ, бировимиз кўнглига оғир келган ишни ҳис қилади. У васвасани тилга олганидан кўра, кулга айланиб кетгани унга севимлироқдир",- деди. Буни эшитган Расулуллоҳ соллаллоҳу алайҳи ва саллам икки марта такбир айтиб, Шайтоннинг ҳийласини васвасага айлантирган Аллоҳ таолога ҳамду сано айтдилар.</t>
   </si>
   <si>
     <t>بيان أن الشيطان يتربَّص للمؤمنين بالوسوسة؛ ليردَّهم من الإيمان إلى الكفر.
 بيان ضعف الشيطان مع أهل الإيمان حيث لم يقدر إلا على الوسوسة.
 المؤمن ينبغي عليه الإعراض عن وساوس الشيطان ودفعها.
 مشروعية التكبير عند الشيء المستحسن أو العجب منه أو ما شابهه من الأمور.
 مشروعية سؤال المسلم للعالم عن كل ما يُشكِل عليه.</t>
   </si>
   <si>
     <t>Шайтон, мўъминларни иймондан кофирликка қайтариш учун доимо қулай фурсатни кутишининг баёни.
 Шайтоннинг мўъминлар олдида ожизлигининг баёни. Чунки унинг фақатгина васваса қилишга кучи етади холос.
 Мўъмин Шайтон васвасаларидан воз кечиб, уларни даф қилиши лозим.
 Яхши ёки ҳайратли ёхуд буларга ўхшаш ишларда такбир айтишнинг шариатда бор эканлиги.
 Мўмин бошига келган муаммолар ечимини билиш учун, олимдан сураши шариатда бор экани.</t>
   </si>
   <si>
     <t>رواه أبو داود والنسائي في الكبرى</t>
   </si>
   <si>
-    <t>[Абу Довуд, Насоий Сунан Куброда ривоят қилишган]</t>
+    <t>[Абу Довуд ва Насоий «Сунани Кубро»да ривоят қилган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65012</t>
   </si>
   <si>
     <t>يأتي الشيطان أحدكم فيقول: من خلق كذا؟ من خلق كذا؟ حتى يقول: من خلق ربك؟ فإذا بلغه فليستعذ بالله ولينته</t>
   </si>
   <si>
     <t>Шайтон бирингизнинг олдингизга келиб: "Фалон нарсани ким яратди? Пистон нарсани ким яратди?"- деб, охири: "Роббингни ким яратди?"- деб савол беради. Агар иш шу даражага етиб келса, Аллоҳдан паноҳ сўраб, васвасага чек қўйсин!" - дедилар</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَأْتِي الشَّيْطَانُ أَحَدَكُمْ فَيَقُولُ: مَنْ خَلَقَ كَذَا؟ مَنْ خَلَقَ كَذَا؟ حَتَّى يَقُولَ: مَنْ خَلَقَ رَبَّكَ؟ فَإِذَا بَلَغَهُ فَلْيَسْتَعِذْ بِاللهِ وَلْيَنْتَهِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан нақл қилинади:
 Расулуллоҳ соллалллоҳу алайҳи ва саллам: "Шайтон бирингизнинг олдингизга келиб: "Фалон нарсани ким яратди? Пистон нарсани ким яратди?"- деб, охири: "Роббингни ким яратди?"- деб савол беради. Агар иш шу даражага етиб келса, Аллоҳдан паноҳ сўраб, васвасага чек қўйсин!" - дедилар.</t>
   </si>
   <si>
     <t>يخبر رسول الله صلى الله عليه عن العلاج الناجع للتساؤلات التي يوسوس بها الشيطان على المؤمن، 
 فيقول الشيطان: من خلق كذا؟ من خلق كذا؟ من خلق السماء؟ ومن خلق الأرض؟ 
 فيجيبه المؤمن دِينًا وفطرة وعقلًا بقوله: الله، 
 ولكن الشيطان لا يقف عند هذا الحد من الوساوس، بل ينتقل حتى يقول: من خلق ربك؟
 فعند ذلك يدفع المؤمن هذه الوسواس بأمور ثلاثة: 
 بالإيمان بالله. 
 والتعوذ بالله من الشيطان. 
@@ -11194,51 +12125,51 @@
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرِو بْنِ الْعَاصِ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ الْإِيمَانَ لَيَخْلَقُ فِي جَوْفِ أَحَدِكُمْ كَمَا يَخْلَقُ الثَّوْبُ الْخَلِقُ، فَاسْأَلُوا اللَّهَ أَنْ يُجَدِّدَ الْإِيمَانَ فِي قُلُوبِكُمْ».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Амр ибн Ос разияллоҳу анҳумо ривоят қиладилар: Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Шубҳасиз, иймон ҳар бирингиз қалбида худди кийим эскиргани каби эскиради. Аллоҳдан қалбларингиздаги иймонни янгилаб туришини сўранглар!", - дедилар.</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم أن الإيمان يَبْلى في قلب المسلم ويَضْعف مثل الثوب الجديد الذي يبلى بطول استخدامه؛ 
 وذلك بسبب الفتور في العبادة، أو ارتكاب المعاصي والانغماس في الشهوات. 
 فأرشد النبي صلى الله عليه وسلم أن ندعوَ الله تعالى أن يجدِّد إيماننا، بالقيام بالفرائض وكثرة الذكر والاستغفار.</t>
   </si>
   <si>
     <t>Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва саллам, янги кийилган кийим узоқ кийиш сабабли эскиргани каби иймон ҳам мўъминнинг қалбида эскириб, кучсиз бўлиб қолишидан хабар бермоқдалар. Ибодатдаги дангасалик ёки гуноҳларни қилиш ёхуд ҳою ҳавасларга муккасидан кетиш иймоннинг заифлашишининг сабабидир. Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва саллам фарз ибодатларни қилиш ҳамда кўп зикр ва истиғфорларни айтиш билан иймонимизни янгилашни Аллоҳ таолодан сўраш йўлини ўргатдилар.</t>
   </si>
   <si>
     <t>الحث على سؤال الله الثبات وتجديد الإيمان في القلب.
 الإيمان قول وعمل واعتقاد، يزيد بالطاعة، وينقص بالمعصية.</t>
   </si>
   <si>
     <t>Аллоҳ таолодан (Ислом динида) собитлик ва қалбдаги иймонни янгилашини тилашга рағбатлантириш.
 Иймон - талаффуз, амал ва эътиқоддан иборат бўлиб, тоат-ибодат қилиш билан кучайиб, осийлик билан заифлашади.</t>
   </si>
   <si>
     <t>رواه الحاكم والطبراني</t>
   </si>
   <si>
-    <t>[Ҳоким ва Тобароний ривояти]</t>
+    <t>[Ҳоким ва Табароний ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65020</t>
   </si>
   <si>
     <t>إن من أشراط الساعة أن يرفع العلم، ويكثر الجهل، ويكثر الزنا، ويكثر شرب الخمر، ويقل الرجال، ويكثر النساء حتى يكون لخمسين امرأة القيم الواحد</t>
   </si>
   <si>
     <t>Илмнинг кўтарилиши, билимсизлик, зино ва майхўрликнинг кўпайиши, эркаклар сони озайиб, хотин-қизлар сони ортиб кетиши, ҳатто, битта эркакка элликта аёлнинг тенг келиши - Қиёматнинг аломатларидандир</t>
   </si>
   <si>
     <t>عَنْ أَنَسٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: لَأُحَدِّثَنَّكُمْ حَدِيثًا سَمِعْتُهُ مِنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لاَ يُحَدِّثُكُمْ بِهِ أَحَدٌ غَيْرِي: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ مِنْ أَشْرَاطِ السَّاعَةِ أَنْ يُرْفَعَ العِلْمُ، وَيَكْثُرَ الجَهْلُ، وَيَكْثُرَ الزِّنَا، وَيَكْثُرَ شُرْبُ الخَمْرِ، وَيَقِلَّ الرِّجَالُ، وَيَكْثُرَ النِّسَاءُ حَتَّى يَكُونَ لِخَمْسِينَ امْرَأَةً القَيِّمُ الوَاحِدُ».</t>
   </si>
   <si>
     <t>Анас ибн Молик разияллоҳу анҳунинг шундай деганлари ривоят қилинади:
 'Мен сизларга Расулуллоҳ соллаллоҳу алайҳи ва салламдан эшитган ҳадисни айтиб бераман. У ҳадисни сизларга мендан бошқа бирон кимса айтиб бермайди. Мен Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитганман: "Илмнинг кўтарилиши, билимсизлик, зино ва майхўрликнинг кўпайиши, эркаклар сони озайиб, хотин-қизлар сони ортиб кетиши, ҳатто, битта эркакка элликта аёлнинг тенг келиши - Қиёматнинг аломатларидандир".</t>
   </si>
   <si>
     <t>بيّن النبي صلى الله عليه وسلم أن من علامات قرب قيام الساعة أن يرفع العلم بالشريعة وذلك بموت العلماء، 
 ونتيجة ذلك يكثر وينتشر الجهل، وينتشر الزنا والفاحشة، ويكثر شرب الخمر، ويقل عدد الرجال ويزيد عدد النساء؛ حتى إنه يكون لخمسين امرأة رجلٌ واحد يقوم بأمورهن ويتولى مصالحهن.</t>
   </si>
   <si>
     <t>Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва саллам уламоларнинг оламдан ўтиши муносабати билан шаръий илмларнинг кўтарилиши, Қиёмат қоим бўлишига яқин пайдо бўладиган аломатлардан эканини очиқладилар. Бунинг оқибатида жоҳиллик томир отиб, зино ва фаҳш ишлар ҳамда майхўрлик кўпайиб, эркаклар сони хотин-қизлар сонидан озайиб, элликта аёлнинг ишлари ва манфаатлари учун битта эркак раҳбар бўлиб қолади.</t>
   </si>
   <si>
@@ -11574,51 +12505,51 @@
 قال: فيخرج بطاقة مكتوب فيها: أشهد أن لا إله إلا الله، وأشهد أن محمدًا عبده ورسوله. 
 فيقول الله عز وجل: لهذا الرجل، أحضر ميزانك. 
 فيقول الرجل متعجِّبًا: يا رب! ما وزن هذه البطاقة مع هذه السجلات؟! 
 فقال الله عز وجل: لن يقع عليك ظلم. 
 قال: فتوضع السجلات في كفة، والبطاقة في كفة؛ فخَفَّت الكفة التي بها السجلات، ورَجَحَت وثَقُلت الكفة التي بها البطاقة، فغفر الله له.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам Аллоҳ таоло Қиёмат куни одамларнинг кўз ўнгида, умматидан бир одамни сарҳисоб қилиш учун танлаб чақириши, сўнгра унга дунё ҳаётида қилган гуноҳлари қайд этилган тўқсон тўққизта амалномаларини кўрсатиши ва ҳар бир амалнома инсон кўзи етгунча масофада узун бўлишидан дарак бермоқдалар. Сўнгра Аллоҳ таоло мазкур одамга: «Сен бу амалномада ёзилган бирон нарсани инкор қиласанми?! Ёзувчи ва қўриқчи фаришталарим сенга зулм қилишибдими?» – деб сўрайди. Банда: «Йўқ, Раббим!» – деб жавоб беради. Шунда Аллоҳ таоло: «Дунё ҳаётида қилган ушбу амалларинг учун билмай ёки тушунмай, ёхуд қўққисдан қилиб қўйиш каби биронта баҳонанг борми?» – дейди. Банда: «Раббим, биронта узр-баҳонам йўқ», – дейди. Шунда Аллоҳ таоло: «Бизда эса, сенинг битта яхшилигинг бор. Бугун сенга зулм қилинмайди», – дейди. Сўнгра «Аллоҳдан бошқа илоҳ йўқ, Муҳаммад Унинг бандаси ва элчисидир, деб гувоҳлик бераман», деб ёзилган номани чиқаради. Шунда Аллоҳ таоло ҳалиги одамга: «Тарозингни тайёрла!», – дейди. Банда ҳайратланиб: «Раббим, шунча амалномалар олдида бу нома нимага ҳам ярар эди», – дейди. Бунга жавобан Аллоҳ таоло: «Бугун сенинг бошингга зулм келмайди», –дейди. Барча амалномалари бир паллага, нома эса иккинчи паллага қўйилиб тортилади. Амалномалар қўйилган палла енгил босиб, нома қўйилган палла эса, оғир босади-да, Аллоҳ таоло бандани мағфират қилади.</t>
   </si>
   <si>
     <t>عِظم كلمة التوحيد: شهادة ألا إله إلا الله،  وثقلها في الميزان.
 لا يكفي قول: لا إله إلا الله، باللسان فقط، بل لا بد من العلم بمعناها والعمل بمقتضاها.
 الإخلاص وقوة التوحيد سبب لتكفير الذنوب. 
 الإيمان يتفاضل بتفاضل ما في القلوب من الإخلاص، فبعض الناس قد يقول هذه الكلمة لكن يُعذَّب بقدر ذنوبه.</t>
   </si>
   <si>
     <t>"Аллоҳдан бошқа илоҳ йўқ" деган тавҳидни ифодалаган жумланинг муаззамлиги ва тарозида оғир бўлиши.
 "Ла илаҳа иллаллоҳ"  (Аллоҳдан бошқа илоҳ йўқ) калимасини тил билан талаффуз қилишнинг ўзигина кифоя қилмайди. Балки, унинг маъно ва моҳиятларини билиши ва у талаб қилган нарсаларга амал қилиши ҳам лозимдир.
 Ихлос ва тавҳид гуноҳлар кечирилишига сабаб.
 Иймон инсоннинг қалбидаги ихлосига қараб зиёда ёки нуқсонга учрайди. Шу боис, айрим одамлар ушбу тавҳид калимасини тилларида талаффуз қилсаларда, гуноҳларига қараб жазо ҳам оладилар.</t>
   </si>
   <si>
     <t>رواه الترمذي وابن ماجه</t>
   </si>
   <si>
-    <t>[Тирмизий ва Ибн Можа ривояти]</t>
+    <t>[Термизий ва Ибн Можа ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65033</t>
   </si>
   <si>
     <t>لما خلق الله الجنة والنار أرسل جبريل عليه السلام</t>
   </si>
   <si>
     <t>Аллоҳ жаннат ва жаҳаннамни яратгач, Жаброил алайҳиссаломни</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَمَّا خَلَقَ اللَّهُ الْجَنَّةَ وَالنَّارَ أَرْسَلَ جِبْرِيلَ عَلَيْهِ السَّلَامُ إِلَى الْجَنَّةِ، فَقَالَ: انْظُرْ إِلَيْهَا وَإِلَى مَا أَعْدَدْتُ لِأَهْلِهَا فِيهَا. فَنَظَرَ إِلَيْهَا فَرَجَعَ، فَقَالَ: وَعِزَّتِكَ لَا يَسْمَعُ بِهَا أَحَدٌ إِلَّا دَخَلَهَا. فَأَمَرَ بِهَا فَحُفَّتْ بِالْمَكَارِهِ، فَقَالَ: اذْهَبْ إِلَيْهَا فَانْظُرْ إِلَيْهَا وَإِلَى مَا أَعْدَدْتُ لِأَهْلِهَا فِيهَا. فَنَظَرَ إِلَيْهَا، فَإِذَا هِيَ قَدْ حُفَّتْ بِالْمَكَارِهِ، فَقَالَ: وَعِزَّتِكَ لَقَدْ خَشِيتُ أَنْ لَا يَدْخُلَهَا أَحَدٌ. قَالَ: اذْهَبْ فَانْظُرْ إِلَى النَّارِ وَإِلَى مَا أَعْدَدْتُ لِأَهْلِهَا فِيهَا. فَنَظَرَ إِلَيْهَا فَإِذَا هِيَ يَرْكَبُ بَعْضُهَا بَعْضًا، فَرَجَعَ فَقَالَ: وَعِزَّتِكَ لَا يَدْخُلُهَا أَحَدٌ. فَأَمَرَ بِهَا فَحُفَّتْ بِالشَّهَوَاتِ، فَقَالَ: ارْجِعْ فَانْظُرْ إِلَيْهَا. فَنَظَرَ إِلَيْهَا فَإِذَا هِيَ قَدْ حُفَّتْ بِالشَّهَوَاتِ، فَرَجَعَ وَقَالَ: وَعِزَّتِكَ لَقَدْ خَشِيتُ أَنْ لَا يَنْجُوَ مِنْهَا أَحَدٌ إِلَّا دَخَلَهَا».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганлари ривоят қиладилар: "Аллоҳ жаннат ва жаҳаннамни яратгач, Жаброил алайҳиссаломни жаннатга юборди ва: "Жаннатни ва унинг аҳли учун  яратган нарсаларимни кўр!" , - деди. Жаброил алайҳиссалом жаннатга боқиб, қайтиб келди ва: "Сенинг иззатингга онт ичиб айтаманки, жаннат ҳақида ким эшитса, албатта, унга киради", - деди. Шунда Аллоҳ амр қилди ва жаннат қийинчиликлар билан иҳоталанди(ўралди). Ва Аллоҳ Жаброил алайҳиссаломга: "Жаннатнинг ёнига бор ва унга ҳамда унинг аҳлига тайёрлаб қўйганларимга боқ!", - деди. Жаброил алайҳиссалом бориб қараса, жаннат (атрофи) қийинчиликлар билан ўралибди. (Қайтиб келгач) Жаброил алайҳиссалом (Аллоҳ таолога): "Иззатингга қасамки, унга ҳеч ким кира олмаса-я, деб қўрқдим", - деди.
 Аллоҳ таоло: "Энди жаҳаннам олдига бор-да, унга ва унда дўзахийлар учун тайёрлаб қўйган нарсаларимга (ҳам) боқ!", - деди. Жаброил алайҳиссалом жаҳаннамга кўз ташлади. Қараса, жаҳаннам бир-бири устига мингашиб ётибди. Жабоил алайҳиссалом қайтгач (Аллоҳ таолога): Иззатингга қасамки, унга ҳеч ким кирмайди, деди. Шунда Аллоҳ таоло амр қилди ва жаҳаннам шаҳват-ҳою ҳаваслар билан иҳоталанди. Аллоҳ таоло: "Қани энди қайта бориб бир қара-чи?!", - деди. Жаброил алайҳиссалом жаҳаннамга қараса, ҳою ҳаваслар билан ўралибди. Ортга қайтиб (Аллоҳ таолога): "Иззатингга қасамки, мен, бирон кимса қутила олмай, унга кирармикин, деб қўрқдим", - деди".</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أن الله لما خلق الجنة والنار، قال لجبريل عليه السلام: اذهب إلى الجنة فانظر إليها، فذهب فنظر إليها ثم رجع، 
 فقال جبريل: أي رب، وعزتك لا يسمع بها أحد وبما فيها من النعيم والمكارم والخيرات إلا أحب أن يدخلها، وعمل من أجلها. 
 ثم حَفَّ اللهُ الجنة وأحاطها بالمكاره والصعوبات مِن فِعْلِ الأوامر واجتناب النواهي؛ فعلى مَن أراد دخولها أن يَجْتاز تلك المكاره. 
 ثم قال الله عز وجل: يا جبريل! اذهب فانظر إلى الجنة، بعد ما أحاطها بالمكاره، 
 فذهب فنظر إليها، ثم جاء فقال: أي رب، وعزتك أخاف ألا يدخلها أحد بسبب الصعوبات والشدائد التي في طريقها. 
 ولما خلق الله النار، قال: يا جبريل! اذهب فانظر إليها، فذهب فنظر إليها، 
 ثم جاء فقال جبريل: أي رب، وعزتك لا يسمع أحد بما فيها من العذاب والكروب والتنكيل إلا كره أن يدخلها وابتعد عن أسبابها. 
@@ -11965,51 +12896,51 @@
 ثم بين له صلى الله عليه وسلم: أنَّ فقد العلم ليس بفقد القرآن؛ ولكن فقد العلم بفقد العمل به،
 فهذه التوراة والإنجيل عند اليهود والنصارى؛ ومع ذلك ما نفعتهم، وما استفادوا من مقصودهما؛ وهو العمل بما علموا.</t>
   </si>
   <si>
     <t>Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва саллам саҳобалари орасида ўтирган пайтларида: «Бу, одамлардан илм кўтарилган ва тортиб олинган пайтда содир бўлади»,- дедилар. Зиёд ибн Лабид разияллоҳу анҳу бундан ҳайратга тушиб, Расулуллоҳ соллаллоҳу алайҳи ва салламга савол бердилар. «Қуръонни ўқиган ва ёдлаган бўлсак, бу илм биздан қандай тортиб олиниши ёки йўқолиши мумкин? Ахир биз Қуръонни тинмай ўқияпмиз, рафиқаларимизга, фарзандларимизга, фарзандларимиз набираларимизга ўқитишаяпти-ку?!», - деди. Набий соллаллоҳу алайҳи ва саллам: "Зиёд, яшшамагур, Мен сени Мадинанинг энг аъламларидан бири деб биламан!", - дедилар. Сўнгра Расулуллоҳ соллаллоҳу алайҳи ва саллам илмнинг йўқолиши, Қуръоннинг йўқолиши эмаслиги, балки, илмга амал қилмаслик туфайли йўқолишини баён қилдилар. Зеро, Таврот ва Инжил яҳудий ва насронийлар қўлида бўлсада, уларга фойда бермади. Улар бу икки китобнинг ғояси - улардан ўрганган нарсаларига амал қилмаганлари учун, фойдалана олмадилар.</t>
   </si>
   <si>
     <t>وجود المصاحف والكتب بأيدي النّاس لا تنفع بدون العمل بها.
 رفع العلم يكون بأمور، منها: موت النبي صلى الله عليه وسلم، وموت العلماء، وترك العمل بالعلم.
 من علامات الساعة ذهاب العلم وترك العمل به.
 الحث على العمل بالعلم فإنه هو المقصود.</t>
   </si>
   <si>
     <t>Одамлар қўлидаги Қуръон ва бошқа китоблар, унга амал қилмагунларича заррача ҳам фойда бермайди.
 Илм Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва салламнинг ўлими, уламоларнинг вафоти ва билимга амал қилмаслик туфайли кўтарилади.
 Илмнинг йўқолиши ва унга амал қилмаслик – Қиёматнинг аломатларидандир.
 Илмга амал қилишга рағбатлантириш. Чунки илм олишдан мақсад, унга амал қилишдир.</t>
   </si>
   <si>
     <t>صحيح لغيره</t>
   </si>
   <si>
     <t>رواه ابن ماجه</t>
   </si>
   <si>
-    <t>[Бошқа ривоятлар орқали саҳиҳ]</t>
+    <t>[Саҳиҳ лиғойриҳ]</t>
   </si>
   <si>
     <t>[Ибн Можа ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65045</t>
   </si>
   <si>
     <t>لا تصدقوا أهل الكتاب ولا تكذبوهم، وقولوا: آمنا بالله وما أنزل إلينا</t>
   </si>
   <si>
     <t>Аҳли китобларни тасдиқламанглар ҳам, ёлғончига чиқорманглар ҳам! Сизлар: "Биз Аллоҳга ва ўзимизга нозил қилинган китобга иймон келтирдик!</t>
   </si>
   <si>
     <t>عَنْ ‌أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ قَالَ: كَانَ أَهْلُ الْكِتَابِ يَقْرَؤُونَ التَّوْرَاةَ بِالْعِبْرَانِيَّةِ، وَيُفَسِّرُونَهَا بِالْعَرَبِيَّةِ لِأَهْلِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تُصَدِّقُوا أَهْلَ الْكِتَابِ وَلَا تُكَذِّبُوهُمْ، وَقُولُوا: {آمَنَّا بِاللهِ وَمَا أُنْزِلَ إِلَيْنَا} [البقرة: 136] الْآيَةَ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Аҳли китоблар Тавротни иброний тилида ўқиб, мусулмонларга арабча тафсир қилишар эди. Буни кўрган Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Аҳли китобларни тасдиқламанглар ҳам, ёлғончига чиқорманглар ҳам! Сизлар: "Биз Аллоҳга ва ўзимизга нозил қилинган китобга иймон келтирдик!" (Бақара: 136) денглар", - дедилар.</t>
   </si>
   <si>
     <t>حذًّر النبي صلى الله عليه وسلم أمته من الاغترار بما يرويه أهل الكتاب من كتبهم، 
 حيث كان اليهود على عهد النبي صلى الله عليه وسلم يقرؤون التوراة باللغة العبرية؛ وهي لغة اليهود، ويفسرونها بالعربية، 
 فقال صلى الله عليه وسلم: لا تصدِّقوا أهل الكتاب ولا تكذِّبوهم، وهذا فيما لا يُعرف صدقُه من كذِبِه؛ 
 وذلك لأن الله تعالى أمرنا أن نؤمن بما أنزل إلينا من القرآن، وما أنزل إليهم من الكتاب، إلا أنه لا سبيل لنا إلى أن نعلم صحيح ما يحكونه عن تلك الكتب من سقيمه إذا لم يَرِد في شريعتنا ما يوضِّح صدقَه من كذبه، 
 فنتوقف، فلا نصدقهم؛ لئلا نكون شركاء معهم فيما حرَّفوه منه، ولا نكذبهم؛ فلعله يكون صحيحًا، فنكون منكرين لما أمرنا أن نؤمن به، 
@@ -12485,56 +13416,50 @@
   </si>
   <si>
     <t>‌عن عَلِيٍّ قَالَ: إِنِّي كُنْتُ رَجُلًا إِذَا سَمِعْتُ مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ حَدِيثًا نَفَعَنِي اللهُ مِنْهُ بِمَا شَاءَ أَنْ يَنْفَعَنِي بِهِ، وَإِذَا حَدَّثَنِي رَجُلٌ مِنْ أَصْحَابِهِ اسْتَحْلَفْتُهُ، فَإِذَا حَلَفَ لِي صَدَّقْتُهُ، وَإِنَّهُ حَدَّثَنِي ‌أَبُو بَكْرٍ، وَصَدَقَ أَبُو بَكْرٍ، قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَا مِنْ رَجُلٍ يُذْنِبُ ذَنْبًا، ثُمَّ يَقُومُ فَيَتَطَهَّرُ، ثُمَّ يُصَلِّي، ثُمَّ يَسْتَغْفِرُ اللهَ، إِلَّا غَفَرَ اللهُ لَهُ»، ثُمَّ قَرَأَ هَذِهِ الْآيَةَ: {وَالَّذِينَ إِذَا فَعَلُوا فَاحِشَةً أَوْ ظَلَمُوا أَنْفُسَهُمْ ذَكَرُوا اللهَ فَاسْتَغْفَرُوا لِذُنُوبِهِمْ} [آل عمران: 135].</t>
   </si>
   <si>
     <t>Али разияллоҳу анҳу айтадилар: «Мен Расулуллоҳ соллаллоҳу алайҳи ва салламдан бир ҳадис эшитсам Аллоҳ хоҳлагунча менга ундан фойда берар эди. Агар бирорта саҳобадан ҳадис эшитсам қасам талаб қилар эдим. Агар қасам ичса, тасдиқлар эдим. Менга Абу Бакр бир ҳадис айтиб берди. Абу Бакр тўғри айтди. Айтди-ки: «Мен Расулуллоҳ соллаллоҳу алайҳи ва салламни: «Кимки гуноҳ қилса, сўнгра яхшилаб таҳорат қилиб, намоз ўқиса ва истиғфор айтса, албатта, Аллоҳ уни кечиради», -деб, ушбу оятни ўқиганларини эшитдим: {Ва улар фаҳш иш ёки ўзларига зулм қилган чоғларида Аллоҳни эслаб, гуноҳларини мағфират қилишни сўрайдилар} [Оли Имрон: 135].</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه ما مِن عبدٍ يُذنبُ ذنبًا، فيحسن الوضوء، ثم يقوم فيصلي ركعتين بنية التوبة عن ذنبه هذا، ثم يستغفر الله، إلا غفر الله له. 
 ثم قَرأ النبيُّ صلى الله عليه وسلم قولَه تعالى: 
 {والذين إذا فعلوا فاحشة أو ظلموا أنفسهم ذكروا الله فاستغفروا لذنوبهم ومن يغفر الذنوب إلا الله ولم يصروا على ما فعلوا وهم يعلمون} 
 [آل عمران: 135].</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам хабар бермоқдалар-ки, гуноҳ қилган ҳар бир мусулмон яхшилаб таҳорат олиб, шу гуноҳи учун тавба қилиш ниятида икки ракат намоз ўқиб, сўнгра истиғфор айтса, албатта, Аллоҳ уни кечиради. Сўнгра Набий соллаллоҳу алайҳи ва саллам Аллоҳ таолонинг ушбу сўзини ўқидилар: «Ва улар фаҳш иш ёки ўзларига зулм қилган чоғларида Аллоҳни эслаб, гуноҳларини мағфират қилишни сўрайдилар. Гуноҳларини Аллоҳдан ўзга ким ҳам мағфират қиларди? Ва улар, билиб туриб, қилган гуноҳларида бардавом бўлмаслар». [Оли Имрон: 135].</t>
   </si>
   <si>
     <t>الحثُّ على الصلاة ثم الاستغفار بعد الذنب.
 سَعَةُ مغفرةِ الله عز وجل وقبوله للتوبة والاستغفار.</t>
   </si>
   <si>
     <t>Намозга ва гуноҳдан сўнг тавба қилишга ундалмоқда.
 Аллоҳ азза ва жалланинг мағфиратининг кенглиги ва У Зот тавба ва истиғфорни қабул қилиши.</t>
   </si>
   <si>
-    <t>رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65063</t>
   </si>
   <si>
     <t>يحسب ما خانوك وعصوك وكذبوك وعقابك إياهم</t>
   </si>
   <si>
     <t>Уларнинг сенга қилган хиёнатлари, итоатсизликлари ва ёлғонлари сенинг уларга берган жазойинг билан ўлчанади</t>
   </si>
   <si>
     <t>عَنْ ‌عَائِشَةَ رضي الله عنها: أَنَّ رَجُلًا قَعَدَ بَيْنَ يَدَيِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: يَا رَسُولَ اللهِ، إِنَّ لِي مَمْلُوكِينَ يَكْذِبُونَنِي وَيَخُونُونَنِي وَيَعْصُونَنِي، وَأَشْتُمُهُمْ وَأَضْرِبُهُمْ، فَكَيْفَ أَنَا مِنْهُمْ؟ قَالَ: «يُحْسَبُ مَا خَانُوكَ وَعَصَوْكَ وَكَذَّبُوكَ وَعِقَابُكَ إِيَّاهُمْ، فَإِنْ كَانَ عِقَابُكَ إِيَّاهُمْ بِقَدْرِ ذُنُوبِهِمْ كَانَ كَفَافًا، لَا لَكَ وَلَا عَلَيْكَ، وَإِنْ كَانَ عِقَابُكَ إِيَّاهُمْ دُونَ ذُنُوبِهِمْ كَانَ فَضْلًا لَكَ، وَإِنْ كَانَ عِقَابُكَ إِيَّاهُمْ فَوْقَ ذُنُوبِهِمُ اقْتُصَّ لَهُمْ مِنْكَ الْفَضْلُ»، قَالَ: فَتَنَحَّى الرَّجُلُ فَجَعَلَ يَبْكِي وَيَهْتِفُ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَمَا تَقْرَأُ كِتَابَ اللهِ: {وَنَضَعُ الْمَوَازِينَ الْقِسْطَ لِيَوْمِ الْقِيَامَةِ فَلا تُظْلَمُ نَفْسٌ شَيْئًا}، الْآيَةَ»، فَقَالَ الرَّجُلُ: وَاللهِ يَا رَسُولَ اللهِ، مَا أَجِدُ لِي وَلهُمْ شَيْئًا خَيْرًا مِنْ مُفَارَقَتِهِمْ، أُشْهِدُكَ أَنَّهُمْ أَحْرَارٌ كُلُّهُمْ.</t>
   </si>
   <si>
     <t>Оиша разияллоҳу анаҳодан ривоят қилинади: Бир одам Расулуллоҳ соллаллоҳу алайҳи ва салалмнинг олдида ўтирар экан: Ё Расулуллоҳ, менинг менга ёлғон гапирадиган, хиёнат қиладиган ва итоат қилмайдиган қулларим бор. Мен уларни ураман, сўкаман. Бундай ҳолатда менинг ҳолим нима бўлади?,- деб савол берди. Расулуллоҳ соллаллоҳу алайҳи ва саллам унга: "Уларнинг сенга қилган хиёнатлари, итоатсизликлари ва ёлғонлари сенинг уларга берган жазойинг билан ўлчанади. Бирган жазойинг уларнинг қилмишларига яраша бўлган бўлса, иш тамом: сенга фойда ҳам, зарар ҳам йўқ. Агар берган жазойинг уларнинг қилмишларидан кўра озроқ бўлса, бу, сенга лутфдир. Агар берган жазойинг уларнинг қилмишларидан кўра каттароқ бўлган бўлса, ортиқчаси учун сендан қасос олинади"- дея жавоб бердилар. Буни эшитган одам бир оз узоқлашиб, ҳўнграб йиғлай бошлади. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Сен Аллоҳнинг ушбу: "Қиёмат куни учун адолат тарозиларини қурамиз. Шундай экан, ҳеч кимга зулм қилинмас!" оятини ўқимаганмисан?", - дедилар. Ҳалиги одам: "Ё Расулллоҳ, ўзим учун ҳам, улар учун ҳам улардан ажралишдан бошқа эзгуликни кўрмаяпман ва Сизни гувоҳ қилиб айтаманки, уларнинг ҳар бири озоддирлар",-деди.</t>
   </si>
   <si>
     <t>جاء رجلٌ إلى النبي صلى الله عليه وسلم يشكو مِن تصرّفات عبيده، وأنهم يكذبونه في الخبر، ويخونونه في الأمانة، ويغشّون في المعاملة، ويعصونه في الأمر، وهو يشتمهم ويضربهم تأديبًا لهم، فسأله عن حاله يوم القيامة معهم؟ 
 فقال عليه الصلاة والسلام: يُحسَب ما خانوك وعصوك وكذَّبوك ويحسَب عقابك لهم، فإذا تساوى مقدار العقاب مع ذنوبهم فما لك شيء، ولا عليك شيء، وإن كان مقدار عقابك لهم أقل مِن ذنوبهم، كان فضلًا وزيادةً لك في الأجر، 
 وإن كان عقابك لهم أكثر من ذنوبهم عُوقِبْتَ، وأُخِذ منك القدر الزائد وأُعطي لهم، 
 فتنحَّى الرجل وجعل يبكي ويعلو صوته، 
 فقال له رسول الله صلى الله عليه وسلم: أما تقرأ كتاب الله: 
 {ونضع الموازين القسط ليوم القيامة فلا تُظلم نفسٌ شيئًا، وإن كان مثقال حبة من خردل أتينا بها وكفى بنا حاسبين} [الأنبياء: 47]، 
 فلا يُظلم أحدٌ شيئًا يوم القيامة، وتكون الموازين بين الناس بالعدل، 
 فقال الرجل: والله يا رسول الله، لا أجِد لي ولهم شيئًا أفضل مِن مُفارَقتهم وتركِهم، أُشْهِدُك أنهم أحرار لوجه الله كلّهم؛ خشية الحساب والعذاب.</t>
   </si>
   <si>
@@ -12709,51 +13634,51 @@
   <si>
     <t>Ибн Умар разияллоҳу анҳудан: Расулуллоҳ соллалоҳу алайҳи ва саллам Макка фатҳи куни инсонларга хитоб қилиб дедилар: «Эй инсонлар, Аллоҳ таоло жоҳилият манманликларини, хусусан, ўз оталари (насаби) билан  манманлик қилишни сизлардан кетказди. Инсонлар икки хил бўлишади. Бирлари хайр-саҳоватли, тақводор, Аллоҳнинг наздида азиз бўлишади. Иккинчи тоифа инсонлар эса бузуқ, уятсиз, Аллоҳнинг наздида разил кимса бўлишади. Инсонлар Одам алайҳиссаломнинг болаларидирлар. Аллоҳ эса Одам атони тупроқдан яратган. Аллоҳ таоло айтади: {Эй инсонлар, дарҳақиқат, Биз сизларни бир эркак (Одам) ва бир аёл (Ҳавво)дан яратдик ҳамда бир-бирларингиз билан танишишинглар (дўст-биродар бўлишинглар) учун сизларни (турли-туман) халқлар ва қабила-элатлар қилиб қўйдик. Албатта Аллоҳнинг ҳузурида энг ҳурматлироғингиз тақводорроғингиздир. Албатта Аллоҳ билгувчи ва хабардор зотдир} [Хужурот: 13]».</t>
   </si>
   <si>
     <t>خَطَبَ النبيُّ صلى الله عليه وسلم الناس يومَ فتحِ مكة فقال: يا أيها الناس إن الله قد رفع وأزال عنكم كِبْرَ الجاهليةِ ونَخْوَتَها، والفخرَ بالآباء، وإنما الناس على نوعين:
 إما مؤمنٌ بَرٌّ تقيٌّ طائعٌ عابدٌ لله عزوجل، فهذا كريمٌ على الله، وإنْ لم يكن ذا حَسَبٍ أو نَسَبٍ عند الناس.
 وإما كافرٌ فاجرٌ شقيٌّ، وهذا هيِّنٌ ذليل على الله، ولا يساوي شيئًا، وإنْ كان ذا حَسَبٍ وله جاه وسلطان.
 والناس كلُّهم أبناء آدم، وخلقَ اللهُ آدمَ من التراب، فلا يليق بمن أصله من تراب أن يتكبَّرَ ويُعْجَبَ بنفسه، ومصداق ذلك قول الله عز وجل: {يا أيها الناس إنا خلقناكم من ذكر وأنثى وجعلناكم شعوبا وقبائل لتعارفوا إن أكرمكم عند الله أتقاكم إن الله عليم خبير} [الحجرات: 13].</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам макка фатҳи куни инсонларга хитоб қилиб дедилар: Эй инсонлар, Аллоҳ таоло сизлардан жоҳилият кибри, мағрурликлари ва оталари билан фахрланишни йўқ қилди (қайтарди). Одамлар икки хилдирлар:
 Биринчи турдагилари мўмин, яхшилиқ қилувчи, тақводор, Аллоҳ таолога тоат ибодат қилувчи бўлишади.  Бундай кишилар гар одамлар орасида аслзода ва насабдор бўлмасалар ҳам Аллоҳ наздида қадрли бўлишади.
 Иккинчи турдагилари эса кофир, фожир, жиноятчи бўлишади. Бундай кимсалар Аллоҳнинг наздида разил ва хўр бўлишади. Уларнинг аслзода, мансабдор ёки султон бўлишларининг ҳеч қандай қадри йўқ.
 Инсонларнинг барчаси Одам алайҳиссаломнинг болларидир. Аллоҳ таоло одамни тупроқдан яратди. Асли тупроқдан бўлган одам кибрланиши ва ўзини мақташи тўғри келмайди. Бунинг тасдиқи Аллоҳ азза ва жалланинг қуйидаги сўзидир: {Эй одамлар! Биз сизларни бир эркак ва аёлдан яратдик ва сизларни ўзаро танишишингиз учун халқлар ва қабилалар қилиб қўйдик. Албатта, Аллоҳнинг ҳузурида энг ҳурматлилигингиз энг тақводорингиздир. Албатта, Аллоҳ билувчи ва хабардор зотдир} [Ҳужурот: 13].</t>
   </si>
   <si>
     <t>النهي عن التفاخر بالأنساب والأحساب.</t>
   </si>
   <si>
     <t>Мусулмон киши насаби билан фахрланишдан қайтарилган.</t>
   </si>
   <si>
     <t>رواه الترمذي وابن حبان</t>
   </si>
   <si>
-    <t>[Тирмизий ва Ибн Ҳиббон ривояти]</t>
+    <t>[Термизий ва Ибн Ҳиббон ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65074</t>
   </si>
   <si>
     <t>ثم لتسألن يومئذ عن النعيم</t>
   </si>
   <si>
     <t>{Сўнгра ўша кунда, албатта, берилган неъматлардан сўраласизлар}</t>
   </si>
   <si>
     <t>عَنْ ‌الزُّبَيْرِ بْنِ الْعَوَّامِ قَالَ: لَمَّا نَزَلَتْ: {ثُمَّ لَتُسْأَلُنَّ يَوْمَئِذٍ عَنِ النَّعِيمِ} [التكاثر: 8]، قَالَ الزُّبَيْرُ: يَا رَسُولَ اللهِ، وَأَيُّ النَّعِيمِ نُسْأَلُ عَنْهُ، وَإِنَّمَا هُمَا الْأَسْوَدَانِ التَّمْرُ وَالْمَاءُ؟ قَالَ: «أَمَا إِنَّهُ سَيَكُونُ».</t>
   </si>
   <si>
     <t>Зубайр ибн Аввом разияллоҳу анҳудан ривоят қилинади: {Сўнгра ўша кунда, албатта, берилган неъматлардан сўраласизлар}, ояти тушган вақтда, Зубайр разияллоҳу анҳу: «Ё Расулуллоҳ, еганимиз хурмо ва сув бўлса, қайси неъмат ҳақида сўраламиз?», – деди. Шунда «У, албатта бўлажак», дедилар.</t>
   </si>
   <si>
     <t>لما نزلت آية: 
 {ثم لتسألن يومئذ عن النعيم} أي: سوف تُسألون عن القيام بِشُكْر ما أنعم الله به عليكم من النعم، قال الزبير بن العوام رضي الله عنه: يا رسول الله، أيّ نعيمٍ سنُسأل عنه؟! إنما هما نِعْمَتان لَيْسَتا ممّا يستَدِعي السؤال وهما التَّمر والماء!
 فقال النبي صلى الله عليه وسلم: أما إنكم ستسألون عن النَّعيم مع هذه الحالة التي أنتم عليها، فإنهما نِعمتان عظيمتان مِن نِعَم الله تعالى.</t>
   </si>
   <si>
     <t>. {Сўнгра ўша кунда, албатта, берилган неъматлардан сўраласизлар}, яъни: Аллоҳ таоло сизларга берган неъматларнинг шукрини адо қилганинглар ҳақида сўраласизлар, ояти тушган вақтда Зубайр ибн Аввом разияллоҳу анҳу: «Ё Расулуллоҳ, қайси неъмат ҳақида сўраламиз?! Улар бор йўғи сув ва хурмо бўлса, сўрашга мухтож эмас»– дедилар.
 Шунда Набий соллаллоҳу алайҳи ва саллам: Шу ҳолатда бўлсанглар ҳам неъматлар ҳақида сўраласизлар. Уларнинг иккиси ҳам Аллоҳ таолонинг улуғ неъматларидир дедилар.</t>
   </si>
@@ -13316,51 +14241,51 @@
   </si>
   <si>
     <t>عن بريدة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ الْعَهْدَ الَّذِي بَيْنَنَا وَبَيْنَهُمُ الصَّلَاةُ، فَمَنْ تَرَكَهَا فَقَدْ كَفَرَ».</t>
   </si>
   <si>
     <t>Бурайда разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Биз ва уларнинг (кофирларнинг) ўртамизни ажратиб турадиган нарса намоздир. Бас, ким намозни тарк қилса дарҳақиқат, кофир бўлибди» –дедилар».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ العهدَ والميثاقَ بين المسلمين وبين غيرهم من الكفار والمنافقين الصلاةُ، فمَن تَرَكَها فقد كَفَر.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда мусулмонлар ва кофиру мунофиқлар ўртасини ажратиб турадиган нарса намоз эканини ва ким уни тарк қилса кофир бўлишини хабар бермоқдалар. (Катта ёки кичик куфрлигида катта ихтилоф бор. Буни батафсил билиш учун катта дин олимларига боғланиш лозим)</t>
   </si>
   <si>
     <t>عِظَم شأن الصلاة، وأنّها الفارق بين المؤمن والكافر.
 ثبوت أحكام الإسلام بالظاهر من حال الرجل دون باطنه.</t>
   </si>
   <si>
     <t>Намознинг қадрининг буюк ва у мўмин ва кофир орасини ажратувчидир.
 Бир кишига ислом аҳкомлари унинг ташқи амалларига қараб белгиланади. Унинг ботинидаги аҳвол эса Аллоҳ таолога топширилади.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[Тирмизий, Насоий, Ибн Можа ва Аҳмад ривояти]</t>
+    <t>[Термизий, Насоий, Ибн Можа ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65094</t>
   </si>
   <si>
     <t>يا بلال، أقم الصلاة، أرحنا بها</t>
   </si>
   <si>
     <t>Эй Билол, Намозга иқомат айтиб бизларни роҳатлантиринг!», – деганларини эшитдим»,-дедилар</t>
   </si>
   <si>
     <t>عن سالم بن أبي الجَعْدِ قال: قال رجل: ليتني صَلَّيتُ فاسترحْتُ، فكأنّهم عابُوا ذلك عليه، فقال: سمعتُ رسولَ الله صلى الله عليه وسلم يقول: «يا بلالُ، أقِمِ الصَّلاةَ، أرِحْنا بها».</t>
   </si>
   <si>
     <t>Солим ибн Абу Жаъд разияллоҳу анҳу айтадилар:«Бир киши:«Қани эди намоз ўқиб роҳат олсам», – деди. Шунда ёнида ўтирган инсонлар ҳудди уни айблагандай бўлдилар. Шунда Солим ибн Абу Жаъд разияллоҳу анҳу:« Мен Расулуллоҳ соллаллоҳу алайҳи ва салламни: «Эй Билол, Намозга иқомат айтиб бизларни роҳатлантиринг!», – деганларини эшитдим»,-дедилар».</t>
   </si>
   <si>
     <t>قال رجلٌ من الصحابة: ليتني صَليتُ فاستَرحتُ، فكأنَّ مَن حَوله عابُوا ذلك عليه، فقال: سمعتُ النبيَّ صلى الله عليه وسلم يقول: يا بلال! ارفع أذانَ الصلاةِ وأقِمْها؛ لنَستريحَ بها؛ وذلك لِمَا فيها من مناجاة لله تعالى، وراحة للروح والقلب.</t>
   </si>
   <si>
     <t>Саҳобалардан бири: «Қани эди намоз ўқиб роҳатлансам», – деди. Атрофидагилар ҳудди бу нарсани айблагандай бўлдилар. Шунда Солим ибн Абу Жаъд разияллоҳу анҳу Набий соллаллоҳу алайҳи ва салламни: «Эй Билол, роҳатланишимиз учун азон ва қомат айтинг!» деган сўзларини эшитганлари ҳақида айтиб бердилар. Чунки унда Аллоҳга бўлган муножот, қалб ва руҳга роҳат бор.</t>
   </si>
   <si>
     <t>راحة القلب تكون بالصلاة؛ لما فيها من مناجاة الله تعالى.
 الإنكار على مَن تَثَاقَلَ عن العبادة.
@@ -13794,152 +14719,152 @@
   </si>
   <si>
     <t>الناس يتفاوتون في الإسلام، وأنه يزداد حسنًا ببعض الأعمال.
 ترك اللغو والفضول من الأقول والأفعال دليل على كمال إسلام المرء.
 الحث على الاشتغال فيما يعني المرءَ من شؤون دِينه ودنياه، فإذا كان مِن حُسن إسلام المرء تركه ما لا يعنيه، فمِن حُسنه إذًا اشتغالُه فيما يعنيه.
 قال ابن القيم رحمه الله : وقد جمع النبي صلى الله عليه وسلم الورع كله في كلمة واحدة، فقال: «من حسن إسلام المرء: تركُه ما لا يعنيه»، فهذا يعم الترك لما لا يعني: من الكلام، والنظر، والاستماع، والبطش، والمشي، والفكر، وسائر الحركات الظاهرة والباطنة، فهذه كلمة شافية في الورع.
 قال ابن رجب: هذا الحديث أصل من أصول الأدب.
 الحث على طلب العلم؛ لأن به بعرف الإنسان ما يعنيه مما لا يعنيه.
 الأمر بالمعروف والنهي عن المنكر والنصيحة مما تعني الإنسان؛ لأنه مأمور بها.
 يدخل في عموم معنى الحديث: الابتعاد عما لا يعني مما حرم الله عزوجل وما كرهه النبي صلى الله عليه وسلم، وكذلك ما لا يحتاج إليه من أمور أخروية كحقائق الغيب وتفاصيل الحكم في الخلق والأمر، ومنها السؤال والبحث عن مسائل مقدرة ومفترضة لم تقع، أو لا تكاد تقع، أو لا يتصور وقوعها.</t>
   </si>
   <si>
     <t>Инсонларнинг Исломдаги даражалари ҳар хил. Кишининг Исломи айрим амаллар билан янада гўзаллашади.
 Беҳуда сўз ва ортиқча ишларни тарк этиш – инсон динининг комиллигига далолатдир.
 Инсоннинг исломини гўзал қиладиган нарсалардан бири — унинг ўзига тегишли бўлмаган, фойдасиз нарсалардан узоқ туриши бўлса, яна бир гўзал жиҳати — унинг дини ва дунёсига фойда берувчи ишлар билан машғул бўлишидадир.
 Ибн Қаййим раҳимаҳуллоҳ айтадилар: Пайғамбаримиз соллаллоҳу алайҳи ва саллам бутун вароъни (тақвони) бир калимада жамладилар: «Кишининг исломининг гўзаллигидан – ўзига тегишлик бўлмаган нарсани тарк этиши». Бу гап сўзлаш, қараш, эшитиш, қўл билан иш қилиш, юриш, фикр юритиш ва бошқа ички-ташқи ҳаракатларнинг барчасини ўз ичига олади. Бу – тақво ҳақида мукаммал ва шифобахш сўздир.
 Ибн Ражаб раҳимаҳуллоҳ айтганлар: Ушбу ҳадис – одоб илмининг асосларидан биридир.
 Илм талаб қилишга тарғиб бор. Чунки илм орқали инсон ўзига тегишли ва тегишли бўлмаган нарсани ажрата олади.
 Яхшиликка буюриш, ёмонликдан қайтариш ва насиҳат қилиш – инсонга тегишли ишлардандир. Чунки улар буюрилган ишлардан ҳисобланади.
 Ҳадиснинг умумий маъносига қуйидагилар ҳам киради: инсонга тегишли бўлмаган, Аллоҳ таоло ҳаром қилган нарсалардан ва Пайғамбар соллаллоҳу алайҳи ва саллам ёқтирмаган ишлардан узоқ туриш. Шунингдек, охиратга оид кераксиз масалалардан ҳам узоқ туриш, масалан: ғайб ҳақиқатлари, яратилиш ва амал ҳақидаги майда-чуйда батафсил баҳслар. Шунингдек, ҳеч қачон содир бўлмаган ёки содир бўлиши деярли мумкин бўлмаган, ҳатто тасаввурга ҳам келмайдиган масалалар ҳақида савол бериш ва тортишиш.</t>
   </si>
   <si>
     <t>رواه الترمذي وغيره</t>
   </si>
   <si>
-    <t>[رواه الترمذي وغيره]</t>
+    <t>[Термизий ва бошқалар ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65255</t>
   </si>
   <si>
     <t>إن الله فرض فرائض فلا تضيعوها، وحد حدودا فلا تعتدوها، وحرم أشياء فلا تنتهكوها، وسكت عن أشياء رحمة لكم غير نسيان فلا تبحثوا عنها</t>
   </si>
   <si>
     <t>Аллоҳ таоло бир қанча фарзларни лозим этди, бас, уларни зое қилмангиз. Ҳад-
 чегараларни белгилади, уларни босиб ўтмангиз. Айрим нарсаларни ҳаром қилди, уларга яқин йўламангиз. Баъзи нарсалар хусусида - унутганидан эмас, сизларга марҳамат кўрсатиб, сукут қилди, бас, 
 улар устида баҳс қилмангиз</t>
   </si>
   <si>
     <t>عَنْ أَبِي ثَعْلَبَةَ الخُشَنِيِّ جُرْثُومِ بن نَاشِرٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَال: «إِنَّ اللَّهَ فَرَضَ فَرَائِضَ فَلَا تُضَيِّعُوهَا، وَحَدَّ حُدُودًا فَلَا تَعْتَدُوهَا، وَحَرَّمَ أَشْيَاءَ فَلَا تَنْتَهِكُوهَا، وَسَكَتَ عَنْ أَشْيَاءَ رَحْمَةً لَكُمْ غَيْرَ نِسْيَانٍ فَلَا تَبْحَثُوا عَنْهَا».</t>
   </si>
   <si>
     <t>Абу Саълаба ал-Хушаний Журсум ибн Ношир разияллоҳу анҳудан ривоят қилинади: 
 Расулуллоҳ соллаллоҳу алайҳи ва саллам айтдилар: «Аллоҳ таоло бир қанча фарзларни лозим этди, бас, уларни зое қилмангиз. Ҳад-
 чегараларни белгилади, уларни босиб ўтмангиз. Айрим нарсаларни ҳаром қилди, уларга яқин йўламангиз. Баъзи нарсалар хусусида - унутганидан эмас, сизларга марҳамат кўрсатиб, сукут қилди, бас, 
 улар устида баҳс қилмангиз».</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم أن الله أوجب أشياء وفرض فرائض فالتزموها ولا تفرطوا فيها بالترك أو التهاون فيها، وجعل لكم حواجز وزواجر مقدرةً تحجزكم وتزجركم عما لا يرضاه، فلا تزيدوا عليها عمَّا أمر به الشرع، وحرم محرمات فلا تتناولوها ولا تقربوها، وما عدا ذلك تركها وسكت عنها رحمة بعباده، فتبقى على أصل إباحتها فلا تبحثوا عنها.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам Аллоҳ таоло бир қанча нарсларни вожиб ва фарз қилганлигини, бас, ўша нарсаларни бажаришимизни ва эътиборсизлик ҳам, тарк ҳам қилмаслигимизни буйруқ қилдилар. Аллоҳ таоло Ўзи рози бўлмайдиган нарсалардан қайтишимиз ва бажармаслигимиз учун чегара ва тўсиқларни белгилаб қўйди. Шу билан бирга шариат буйруқларига қўшимча қўшмаслигимизга буюрдилар. Яна буюрдиларки: Аллоҳ таоло бир нечта нарсаларни ҳаром қилди, унга яқинлашманг ва қабул ҳам қилманг. Булардан бошқа нарсалар ҳақида бандаларига раҳмат ўлароқ ҳукм чиқармади, тарк қилиб қўйди. Шунинг учун мубоҳ ҳолатида қолди, у нарсаларни қидирманглар.</t>
   </si>
   <si>
     <t>الحديث دليل على أن الله هو المشرع فالأمر بيده سبحانه.
 تضمن الحديث قواعد الشرع حكمًا وإباحةً؛ إذ الحكم الشرعي إمَّا مسكوتٌ عنه أو متكلَّم به، وهو إما: مأمورٌ به وجوبًا أو ندبًا، أو منهيٌّ عنه تحريمًا أو كراهةً، أو مباحٌ.
 أن ما سكت الله عنه فلم يفرضه، ولم يحده، ولم ينه عنه فهو الحلال.
 حسن بيان النبي صلى الله عليه وسلم حيث ساق الحديث بهذا التقسيم الواضح البين .
 وجوب المحافظة على فرائض الله تعالى.
 تحريم التعدي على حدود الله تعالى.</t>
   </si>
   <si>
     <t>Ушбу ҳадис Аллоҳ таолонинг қонун чиқарувчи ва ҳукм фақат У Зотнинг қўлида эканига далилдир.
 Ҳадисда шаръий қоидалар баён қилинган: Ҳукм — ё очиқ айтилган ёки сукут қилинган; Очиқ айтилгани фарз, суннат ёки ҳаром, макруҳ бўлади. Сукут қилингани эса мубоҳдир.
 Аллоҳ таоло ҳеч нарса демаган, фарз қилмаган, тақиқламаган ишлар ҳалолдир.
 Расулуллоҳ соллаллоҳу алайҳи ва саллам ҳадисни жуда равшан ва тартибли баён қилдилар.
 Аллоҳнинг фарзларини муҳофаза қилиш вожибдир.
 Аллоҳ таолонинг ҳудудларини ошиб ўтиш ҳаромдир.</t>
   </si>
   <si>
     <t>رواه الدارقطني في سننه، وغيره</t>
   </si>
   <si>
-    <t>[رواه الدارقطني في سننه وغيره]</t>
+    <t>[Дороқутний «Сунан» китобида ривоят қилган ва бошқалар ҳам ривоят қилганлар]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66510</t>
   </si>
   <si>
     <t>Амаллар фақатгина ниятлар билан
 эътиборлидир ва ҳар бир киши учун унинг ният қилган нарсасигина берилади</t>
   </si>
   <si>
     <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
   </si>
   <si>
     <t>Амирул-мўминин Абу Ҳафс Умар ибн Хаттоб разияллоҳу анҳудан ривоят қилинади: Мен Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Амаллар фақатгина ниятлар билан
 эътиборлидир ва ҳар бир киши учун унинг ният қилган нарсасигина берилади. Бас, кимнинг ҳижрати Аллоҳ ва Унинг Расули учун бўлса, унинг ҳижрати Аллоҳ ва Расули учун деб эътибор қилинади. Кимнинг
 ҳижрати бирон дунё матоҳини қўлга киритиш ёки бирон аёлни никоҳлаб олиш учун бўлган экан, бас, унинг ҳижрати нима учун
 қилинган бўлса, ўша учундир».</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>Ихлосга тарғиб. Чунки, Аллоҳ таоло фақат ўзининг юзи исталган амални қабул қилади.
 Банда Аллоҳга яқинлаштирадиган амалларни ният қилмай оддий ҳолат каби қиладиган бўлса, то Аллоҳга яқинлашишни ният қилмагунча унга савоб йўқдир.
 Ният ибодатларнинг ўзаро орасини ва одат билан ибодат орасини ажратиб беради.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
-    <t>[رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة]</t>
+    <t>[Муҳаддислар имомлари Абу Абдуллоҳ Муҳаммад ибн Исмоил ибн Иброҳим ибн Муғийра ибн Бардизбаҳ ал-Бухорий ва Абул Ҳусайн Муслим ибн Ҳажжож ибн Муслим ал-Қушайрий ан-Найсобурийлар тасниф қилинган китобларнинг энг саҳиҳи бўлмиш «Саҳиҳ» тўпламларида ривоят қил</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66511</t>
   </si>
   <si>
     <t>Абу Абдураҳмон Абдуллоҳ ибн Умар ибн Хаттоб разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва салламни шундай деганларини эшитдим:||«Ислом беш устунга бино қилингандир: «Лаа илааҳа иллаллоҳу Муҳаммадур Расулуллоҳ», деб шаҳодат айтишга, намозни тўкис адо этишга, закот беришга, ҳаж қилиш ва Рамазон рўзасини тутишга», – дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Абу Абдураҳмон Абдуллоҳ ибн Умар ибн Хаттоб разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва салламни шундай деганларини эшитдим: «Ислом беш устунга бино қилингандир: «Лаа илааҳа иллаллоҳу Муҳаммадур Расулуллоҳ», деб шаҳодат айтишга, намозни тўкис адо этишга, закот беришга, ҳаж қилиш ва Рамазон рўзасини тутишга», – дедилар».</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
-    <t>[رواه البخاري ومسلم]</t>
+    <t>[Бухорий ва Муслим ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>Ҳақиқатда, сизлардан ҳар бир
 кишининг яратилиши онасининг қорнида қирқ кун ичида томчи сув
 ("нутфа") ҳолида амалга ошади</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «إِنَّ أَحَدَكُمْ يُجْمَعُ خَلْقُهُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا، ثُمَّ يَكُونُ عَلَقَةً مِثْلَ ذَلِكَ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَ ذَلِكَ، ثُمَّ يُرْسَلُ إلَيْهِ المَلَكُ فَيَنْفُخُ فِيهِ الرُّوحَ، وَيُؤْمَرُ بِأَرْبَعِ كَلِمَاتٍ: بِكَتْبِ رِزْقِهِ، وَأَجَلِهِ، وَعَمَلِهِ، وَشَقِيٍّ أَوْ سَعِيدٍ؛ فَوَالَّذِي لَا إلَهَ غَيْرُهُ إنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُهَا، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
   </si>
   <si>
     <t>Абу Абдураҳмон Абдуллоҳ ибн Масъуд разияллоҳу анҳудан ривоят қилинади: Бизга барча ишлари ва сўзлари ҳаққу рост бўлган ва Аллоҳ тарафидан ҳақ
 ваъда олишга мушарраф бўлган зот - Расулуллоҳ соллаллоҳу алайҳи ва
 саллам қуйидаги ҳадисни айтганлар: «Ҳақиқатда, сизлардан ҳар бир
 кишининг яратилиши онасининг қорнида қирқ кун ичида томчи сув
 ("нутфа") ҳолида амалга ошади. Сўнг худди шунча муддат ичида лахта қон ("алақа") ҳолида бўлади. Сўнгра яна шунча вақт ичида бир парча гўшт ("музға") ҳолида бўлади. Кейин унга бир фаришта юборилади ва ўша фаришта унга жон пуфлайди. Сўнг фариштага шу инсоннинг тақдирига тааллуқли бўлган тўрт нарсани - ризқи, ажали, 
 амали ҳамда бахтсиз ёки бахтли эканини ёзиш фармон қилинади. Ундан ўзга ҳеч қандай илоҳ йўқ бўлган Аллоҳга қасамки, сизлардан бирингиз жаннат аҳлининг амалларини қилиб юради, ҳатто у билан
 жаннат ўртасида бир зиро масофа қолади. Шунда унинг китобидаги ёзув вақти етиб, у дўзах аҳлининг амалини қилиб қўяди-да, 
 дўзахга кириб кетади. Сизларнинг яна бировингиз дўзах аҳлининг амалларини қилиб юради, ҳатто у билан жаҳаннам ўртасида бир зиро масофа қолади. Шунда унинг китобидаги ёзув ғолиб келиб, у инсон жаннат аҳли амалини қилади-да, жаннатга кириб кетади».</t>
   </si>
@@ -13952,51 +14877,51 @@
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Инсоннинг яратилиш босқичлари.
 Қазои қадарга иймон келтириш.
 Барча ишларнинг охири – бошида тақдирига ёзилгандай бўлиб ниҳоясига етади.
 Амалларнинг кўринишига алданиб қолишдан огоҳлантириш, чунки амаллар хотималарига қараб баҳоланади.
 ____</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>Ким бизнинг мана бу ишимизда ундан бўлмаган янги нарсани чиқарса, у (иши) рад қилингандир</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
-    <t>Мўминларнинг онаси Умму Абдуллоҳ Оиша разияллоҳу анҳодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким бизнинг мана бу ишимизда ундан бўлмаган янги нарсани чиқарса, у (иши) рад қилингандир», дедилар.</t>
+    <t>Мўминларнинг онаси Умму Абдуллоҳ Оиша разияллоҳу анҳодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким бизнинг мана бу ишимизда ундан бўлмаган янги нарсани чиқарса, у (иши) рад қилингандир», дедилар. Муслим ривоят қилган бошқа лафзда: «Ким биз буюрмаган ишни қилса, албатта, у рад қилинур», – дейилган.</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Ибодатлар китоб ва суннатда келган нарсалар устига қурилган бўлиб, Аллоҳ таолога Ўзи буюрмаган бидъат ва янгиликлар билан ибодат қилмаймиз.
 Дин ақл ва яхши деб ўйлаш билан эмас, аксинча, Расулуллоҳ соллаллоҳу алайҳи ва салламга эргашиш билан бўлади.
 Бу ҳадис диннинг комил эканига далолат қилади.
 Бидъат - Набий соллаллоҳу алайҳи ва саллам ва саҳобалар даврида бўлмай янги чиққан  ақида, сўз ёки амалдир.
 Бу ҳадис Ислом асосларидан бир асос бўлиб, у амаллар учун тарози кабидир. Ҳудди Аллоҳнинг юзини истаб қилинмаган ишга савоб берилмагани каби Расулуллоҳ соллаллоҳу алайҳи ва саллам олиб келган йўлга тўғри келмаган амалга ҳам ўз соҳибига рад қилинур.
 Ҳадис янги чиққан бидъат ва содир бўлаётган мункар ишларни рад қилишдаги қоидадир.
 Дунё ишларида эмас, аксинча, дин ишларида янгилик пайдо қилишдан қайтарилган.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
@@ -14147,51 +15072,51 @@
     <t>https://hadeethenc.com/uz/browse/hadith/66518</t>
   </si>
   <si>
     <t>دع ما يريبك إلى ما لا يريبك</t>
   </si>
   <si>
     <t>Сени шубҳага солган нарсани қўйгин-да, шубҳалантирмайдиган нарсани ол</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва салламнинг набиралари ва райҳонлари - Абу Муҳаммад Ҳасан ибн Али ибн Абу Толиб разияллоҳу анҳумодан ривоят : «Мен Расулуллоҳ соллаллоҳу алайҳи ва салламдан
 мана бу сўзларни ёдлаб қолганман: «Сени шубҳага солган нарсани қўйгин-да, шубҳалантирмайдиган нарсани ол».</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам ҳалол ёки ҳаромлиги аниқ бўлмаган, шак-шубҳали сўз ва амалларни тарк қилиб, ҳалол ва яхши экани аниқ бўлган ишларни қилишга буюрдилар.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
-    <t>[رواه الترمذي والنسائي]</t>
+    <t>[Термизий ва Насоий ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66519</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва салламнинг ходимлари - Абу Ҳамза
 Анас ибн Молик разияллоҳу анҳудан ривоят қилинади: Пайғамбар соллаллоҳу алайҳи ва саллам дедилар:||«Сизлардан биронтангиз ўзи яхши кўрган нарсани биродарига раво кўрмагунича мўмин бўлмайди», — дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва салламнинг ходимлари - Абу Ҳамза
 Анас ибн Молик разияллоҳу анҳудан ривоят қилинади: Пайғамбар соллаллоҳу алайҳи ва саллам дедилар: «Сизлардан биронтангиз ўзи яхши кўрган нарсани биродарига раво кўрмагунича мўмин бўлмайди», — дедилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66520</t>
   </si>
   <si>
     <t>Аллоҳ ҳар ишни гўзал бажаришни буюрди</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
@@ -14205,51 +15130,51 @@
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
 كمال الشريعة واشتمالها على كل خير، ومن ذلك رحمة الحيوان والرفق به.
 النهي عن المُثْلة بالإنسان بعد قتله.
 تحريم كل ما فيه تعذيب للحيوان.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66521</t>
   </si>
   <si>
     <t>يا غلام إني أعلمك كلمات: احفظ الله يحفظك، احفظ الله تجده تجاهك، إذا سألت فاسأل الله، وإذا استعنت فاستعن بالله</t>
   </si>
   <si>
     <t>Эй бола! Мен сенга бир неча калималарни ўргатаман: Аллоҳнинг ҳақларини сақлагин - У Зот сени сақлайди. Аллоҳнинг ҳақларини сақла - Уни қаршингда топасан. Агар сўрасанг, Аллоҳдан сўра. Агар кўмак
 тиласанг, Аллоҳдан тила</t>
   </si>
   <si>
     <t>عَنْ أَبِي العَبَّاسِ، عَبْدِ الله بْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: كُنْت خَلْفَ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَوْمًا، فَقَالَ: «يَا غُلَامِ! إنِّي أُعَلِّمُك كَلِمَاتٍ: احْفَظِ اللَّهَ يَحْفَظْكَ، احْفَظِ الله تَجِدْهُ تُجَاهَكَ، إذَا سَأَلْتَ فَاسْأَلِ اللهَ، وَإِذَا اسْتَعَنْتَ فَاسْتَعِنْ بِاَللهِ، وَاعْلَمْ أَنَّ الأُمَّةَ لَوْ اجْتَمَعَتْ عَلَى أَنْ يَنْفَعُوكَ بِشَيْءٍ لَمْ يَنْفَعُوكَ إلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللَّهُ لَكَ، وَإِنِ اجْتَمَعُوا عَلَى أَنْ يَضُرُّوكَ بِشَيْءٍ لَمْ يَضُرُّوكَ إلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللَّهُ عَلَيْكَ؛ رُفِعَتِ الأَقْلَامُ، وَجَفَّتِ الصُّحُفُ».
 وَفِي رِوَايَةِ غَيْرِ التِّرْمِذِيِّ: «احْفَظِ اللهَ تَجِدْهُ أَمَامَكَ، تَعَرَّفْ إلَى اللهِ فِي الرَّخَاءِ يَعْرِفْكَ فِي الشِّدَّةِ، وَاعْلَمْ أَنَّ مَا أَخْطَأَكَ لَمْ يَكُنْ لِيُصِيبَكَ، وَمَا أَصَابَك لَمْ يَكُنْ لِيُخْطِئَكَ، وَاعْلَمْ أَنَّ النَّصْرَ مَعَ الصَّبْرِ، وَأَنْ الفَرَجَ مَعَ الكَرْبِ، وَأَنَّ مَعَ العُسْرِ يُسْرًا».</t>
   </si>
   <si>
     <t>Абу Аббос Абдуллоҳ ибн Аббос разияллоҳу анҳумодан ривоят қилинади: Бир куни
 Набий соллаллоҳу алайҳи ва салламнинг орқаларидан уловларига мингашиб
 кетаётган эдим. Шунда улар менга: «Эй бола! Мен сенга бир неча калималарни ўргатаман: Аллоҳнинг ҳақларини сақлагин - У Зот сени сақлайди. Аллоҳнинг ҳақларини сақла - Уни қаршингда топасан. Агар сўрасанг, Аллоҳдан сўра. Агар кўмак
-тиласанг, Аллоҳдан тила. Билгинки, бутун уммат сенга бир манфаат етказмоқ учун жамлансалар ҳам, фақат, Аллоҳ таоло сен учун ёзиб қўйган манфаатни етказа оладилар. Агар улар сенга бир зарар бермоқ қасдида тўплансалар ҳам, фақат, Аллоҳ сенга ёзиб қўйган зарарнигина бера оладилар. Қаламлар кўтарилган, саҳифалар қуриб бўлган».</t>
+тиласанг, Аллоҳдан тила. Билгинки, бутун уммат сенга бир манфаат етказмоқ учун жамлансалар ҳам, фақат, Аллоҳ таоло сен учун ёзиб қўйган манфаатни етказа оладилар. Агар улар сенга бир зарар бермоқ қасдида тўплансалар ҳам, фақат, Аллоҳ сенга ёзиб қўйган зарарнигина бера оладилар. Қаламлар кўтарилган, саҳифалар қуриб бўлган». Тирмизий ривоятидан бошқа ривоятда: «Аллоҳнинг ҳақларини сақла -  Уни қаршингда топасан. Ёруғ кунларингда Аллоҳни танигин - оғир кунларингда У Зот сени танийди. Билгинки, нима сени четлаб ўтган бўлса, унинг сенга тегиши (тақдирда) йўқ эди. Сенга етган нарсанинг (тақдири азалда) сени четлаб ўтиши йўқ эди. Билгинки, албатта ғалаба сабр билан, ёруғлик-ечим машаққат билан қўлга киритилади,  шубҳасиз, оғирлик билан бирга енгиллик ҳам келур».</t>
   </si>
   <si>
     <t>يُخبرُ ابنُ عباس رضي الله عنه أنه كان صغيرًا راكبًا مع النبي صلى الله عليه وسلم، فقال له عليه الصلاة والسلام: إني أُعلِّمك أمورًا وأشياءَ ينفعك الله بها:
 احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه، بحيث يَجِدُكَ في الطاعات والقربات، ولا يجدُكَ في المعاصي والآثام، فإن فعلتَ ذلك كان جزاؤك أن يحفظَك الله من مكاره الدنيا والآخرة، وينصرَك في مُهماتِك أينما توجَّهتَ.
 وإذا أردتَ أن تسأل شيئًا، فلا تسألْ إلا الله فإنه وحده الذي يُجيب السائلين.
 وإذا أردتَ العونَ فلا تستعنْ إلا بالله.
 ولْيكُن عندك يقينٌ أنه لن تحصل لك منفعة ولو اجتمع على منفعتِك أهلُ الأرض جميعًا إلا ما كتبه الله لك، ولن يحصُلَ عليك ضرر ولو اجتمع على ضرك أهلُ الأرض جميعًا إلا ما قدَّره الله عليك.
 وأن هذا الأمر قد كَتَبه الله عز وجل وقدّره وِفْقَ ما اقتضته حكمته وعلمه، ولا تبديل لما كتبه الله.
 وأن من احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه؛ فإن الله سبحانه أمام العبد يعلم ما هو عليه وينصره ويؤيده. وأن الإنسان إذا أطاع الله في الرخاء فإن الله يجعل له عند الشدة فرجًا ومخرجًا، وليرض كل عبد بما قدره الله عليه من خير وشر. ومع الشدائد والمحن يلتزم العبد الصبر، فإن الصبر مفتاح الفرج، وأن الكرب إذا اشتد جاء الفرج من الله، وأن العسر إذا حصل أعقبه الله باليسر.</t>
   </si>
   <si>
     <t>Ибн Аббос разияллоҳу анҳумо хабар берадиларки, у киши ёш болалик пайтларида Расулуллоҳ соллаллоҳу алайҳи ва салламнинг орқаларида уловга миниб кетаётган эдилар. Шунда У зот шундай дедилар: «Мен сенга Аллоҳ таолонинг  фойдаси тегадиган баъзи нарсаларни ўргатаман: Аллоҳнинг буйруқларини бажариш ва қайтарган нарсаларидан қайтиш билан У Зотни ёдингда тут. У Зот сени тоат ибодат қилаётган ҳолда топсин. Гуноҳ ва маъсият устида кўрмасин. Агар сен шундай қилсанг, Аллоҳ сени дунё ва охиратнинг ёмонликларидан асрайди ва қаерга юзлансанг, сени ғалаба ва ёрдам билан қувватлайди». Агар бирор нарсани сўрамоқчи бўлсанг, фақат Аллоҳдан сўра. Чунки ҳақиқий мустажоб қилувчи фақат Унинг Ўзидир. Агар ёрдам истасанг, фақат Аллоҳдан ёрдам сўра. Шунга қатъий ишонгинки, бутун ер юзидаги одамлар сенга манфаат етказиш учун бирлашсалар ҳам, Аллоҳ сен учун ёзиб қўйганидан ўзга нарсани беролмайдилар. Агар ҳаммаси сенга зарар етказишга йиғилсалар ҳам, Аллоҳ тақдир қилганидан ўзга нарсани етказолмайдилар. Чунки Аллоҳ таоло ҳамма нарсани Ўз ҳикмат ва илмига биноан ёзиб қўйган. У ёзган тақдирни ҳеч ким ўзгартира олмайди. Ким Аллоҳнинг амрларини муҳофаза қилиб, ман этганларидан сақланса, Аллоҳ таоло унинг олдида бўлиб, ҳолидан огоҳ бўлади, унга ёрдам ва қувват иноят қилади. Банда тинчлик ва фаровонликда Аллоҳга итоат қилса, Аллоҳ унга қийинчилик ва синов вақтида чиқар йўл бериб, уни халос қилади. Ҳар бир банда Аллоҳ тақдир қилган нарсага – яхши бўлсин, ёмон бўлсин – рози бўлиши лозим. Муаммолар ва офатлар билан юзма-юз келганда эса сабр қилиши керак. Зеро, сабр – нажотнинг калитидир. Қийинчилик авжига чиққанида, албатта, Аллоҳдан енгиллик келади. Ҳар бир машаққатдан кейин Аллоҳ осонлик ва енгилликни ато қилади.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Кичкина болаларга тавхид, одоб ва бошқа дин масалаларини ўргатишнинг аҳамияти.
 Мукофот ёки жазо амалга яраша бўлур.
@@ -14427,105 +15352,105 @@
     <t>Абу Саид Саъд ибн Молик ибн Синон Ал-Худрий разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам дедилар: «Исломда зарар бериш ҳам, зарарга ошиғи билан жавоб бериш ҳам йўқдир».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه يَجِبُ دفعُ الضررِ بمختلف أنواعه ومظاهره عن النفس وعن الآخرين، فلا يَحِلُّ لأحدٍ أن يُؤذيَ نفسَه أو غيرَه على حد سواء.
 ولا يَحلُّ له أن يقابِلَ الضررَ بالضرر؛ لأن الضررَ لا يُزال بالضرر إلا على سبيل القصاص دون تعدٍّ.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда зарарнинг барча тури ва унинг барча кўринишини инсон ўзидан ва бошқалардан даф қилиши керак эканини баён қилмоқдалар. Киши ўзига зарар бериши мумкин бўлмагани каби бошқаларга ҳам зарар бермаслиги лозим. Ёмонликка ёмонлик билан жавоб қайтариш жоиз эмас. Чунки, ёмонлик, ёмонлик билан даф қилинмайди. Фақатгина (шариат асосида) қасос олиш бундан мустаснодир.</t>
   </si>
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Жазо бераётганда керагидан ортиқ жазо беришдан қайтариш.
 Аллох бандаларини, уларга зиён бўладиган ишга буюрмаган.
 Бу ҳадис зарар бериш ҳаромлиги бўйича қоидадир. Зарар – сўз, феъл ва тарк билан бўлади.
 Шариатнинг қоидаларидан:  «Зарар йўқ қилиниши керак». Шариат зарарни ўз ҳолича ташлаб қўймайди, балки уни бартараф этишга ундайди.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
-    <t>[رواه ابن ماجه والدارقطني وغيرهما مسندًا]</t>
+    <t>[Ибн Можа, Дороқутний ва бошқаларнинг муснад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
     <t>Ибн Аббос разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам:||«Агар одамларнинг даъволарига асосланиб сўраган нарсалари берилаверса, (айрим) кимсалар қавмнинг моли ва қонини даъво қилиб чиққан бўлардилар. Бироқ даъво қилувчи далил келтириши, инкор этувчи қасам ичиши шарт», – дедилар</t>
   </si>
   <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>Ибн Аббос разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Агар одамларнинг даъволарига асосланиб сўраган нарсалари берилаверса, (айрим) кимсалар қавмнинг моли ва қонини даъво қилиб чиққан бўлардилар. Бироқ даъво қилувчи далил келтириши, инкор этувчи қасам ичиши шарт», – дедилар.</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
-    <t>[رواه البيهقي وغيره هكذا وبعضه في الصحيحين]</t>
+    <t>[Байҳақий ва бошқалар ривояти шундай, баъзи қисмлари «Саҳиҳайн»да ривоят қилинган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>Аллоҳ таоло яхшиликларни ҳам, ёмонликларни ҳам ёзди, сўнгра уни баён қилиб берди</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Аббос разияллоҳу анҳумодан ривоят: Расулуллоҳ соллаллоҳу
 алайҳи ва саллам Раббилари Аллоҳ таборака ва таолодан ривоят қилиб дедилар: «Аллоҳ таоло яхшиликларни ҳам, ёмонликларни ҳам ёзди, сўнгра уни баён қилиб берди: ким бир яхшиликни кўнглига
 тугса-ю, уни қилмаса, Аллоҳ таоло Ўз ҳузурида уни комил яхшилик сифатида ёзиб қўяди. Агар бир яхшиликни кўнглига тугиб, уни амалга ҳам оширса, Аллоҳ таоло уни ўз ҳузурида ўн ҳасанотдан етти юз баробаргача – беҳад зиёдалар билан ёзиб қўяди. Агар банда бир ёмонликни кўнглига тугса-ю, уни қилмаса, Аллоҳ таоло ўз ҳузурида уни
 комил яхшилик сифатида ёзиб қўяди. Агар бир ёмонликни кўнглига тугиб, уни амалга оширса, Аллоҳ таоло уни битта ёмонлик сифатида ёзиб қўяди».</t>
   </si>
   <si>
     <t>Аллоҳ таолонинг бу умматга бўлган улуғ фазли, яхши ишларга бир неча баробар кўп савоб ёзилиши ва ёмон ишларга бир неча баробар кўп гуноҳ ёзилмаслиги.
 Амал қилаётганда ниятнинг аҳамияти ва таъсири.
 Ким бир яхши ишни қилишни мақсад қилса-ю, лекин қила олмаса, Аллоҳ унга битта ҳасанот ёзади. Бу эса Аллоҳнинг лутфи ва эҳсонига далолат қилади.
 ____
 ____
 ____
 ____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
-    <t>[رواه البخاري ومسلم في صحيحيهما بهذه الحروف]</t>
+    <t>[Бухорий ва Муслим «Саҳиҳ» тўпламларида айнан шу лафзлар билан ривоят қилганлар]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>Аллоҳ таоло айтади: Кимда-ким Менинг дўстим билан адоватлашса, Мен унга уруш эълон қиламан. Бандам Мен унинг зиммасига фарз этган амаллардан кўра суюклироқ нарса билан Менга
 қурбат-яқинлик ҳосил қилмаган</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам айтадилар: «Аллоҳ таоло айтади: Кимда-ким Менинг дўстим билан адоватлашса, Мен унга уруш эълон қиламан. Бандам Мен унинг зиммасига фарз этган амаллардан кўра суюклироқ нарса билан Менга
 қурбат-яқинлик ҳосил қилмаган. Бандам Менга нафл ибодатлар билан тобора яқинлашаверганидан, ҳатто уни яхши кўриб қоламан. Агар уни яхши кўрсам, Мен унинг эшитадиган қулоғи, кўрадиган кўзи, 
 ушлайдиган қўли ва юрадиган оёғи бўламан. Агар Мендан сўраса, албатта, унга бераман. Агар Мендан паноҳ тиласа, албатта, уни
 паноҳимга оламан».</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة.
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
 يُسدِّدُه في سمعه، فلا يسمع إلا ما يرضي الله.
 ويُسدده في بصره، فلا ينظر إلا إلى ما يحب الله النظر إليه ويرضاه.
@@ -14555,73 +15480,75 @@
   <si>
     <t>بين النبي صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أن الإنسان لا يكونا مؤمنًا كامل الإيمان الواجب حتى تكون محبته تابعة لما جاء به الرسول صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ من الأوامر والنواهي وغيرها، فيحب ما أمر به، ويكْرَهُ ما نَهَى عنه.</t>
   </si>
   <si>
     <t>Набий саллаллоҳу алайҳи ва саллам баён қилдиларки, банда Аллоҳ ҳузурида тўлиқ иймон соҳиблари қаторида бўлиши учун унинг муҳаббати Расулуллоҳ саллаллоҳу алайҳи ва саллам келтирган барча амру наҳийларга тобе бўлиши лозим. Яъни, У зот буюрган нарсани яхши кўриши, қайтарган нарсадан эса нафратланиши лозим.</t>
   </si>
   <si>
     <t>الحديث قاعدة في التسليم للشرع والانقياد له.
 تحذير الإنسان من أن من يحكم العقل أو العادة ويقدمه على ما جاء به الرسول صلى الله عليه وسلم، ففاعل ذلك قد نُفي الإيمان عنه.
 وجوب تحكيم الشريعة في كل شيء، لقوله: «لِمَا جِئتُ به».
 أن الإيمان يزيد بالطاعة وينقص بالمعصية.</t>
   </si>
   <si>
     <t>Бу ҳадис – шариатга тўлиқ таслим бўлиш ва унга итоат қилиш қоидасидир.
 Инсон ақл ёки урфни Расулуллоҳ саллаллоҳу алайҳи ва саллам олиб келган шариатдан устун қўйишидан қаттиқ огоҳлантирилмоқда. Ким шундай қилса, иймонидан маҳрум бўлади.
 Ҳар бир ишда шариатни ҳукмдор қилиш вожибдир. Чунки «Мен олиб келган нарсага» деган жумлада шу маъно бор.
 Иймон тоат-ибодат орқали зиёда бўлади, гуноҳ ва осийлик орқали эса нуқсонга учрайди.</t>
   </si>
   <si>
     <t>قال النووي: حديث صحيح</t>
   </si>
   <si>
     <t>رويناه في كتاب الحجة بإسناد صحيح</t>
   </si>
   <si>
-    <t>[قال النووي: حديث صحيح]</t>
-[...2 lines deleted...]
-    <t>[رويناه في كتاب الحجة بإسناد صحيح]</t>
+    <t>[Имом Нававий: «Саҳиҳ ҳадис», деган]</t>
+  </si>
+  <si>
+    <t>[«Ал-Ҳужжа» китобида саҳиҳ санад билан ривоят қилдик]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66535</t>
   </si>
   <si>
     <t>كل مسكر حرام</t>
   </si>
   <si>
     <t>Ҳар бир маст қилувчи нарса ҳаромдир</t>
   </si>
   <si>
     <t>عَنْ أَبِي بُرْدَةَ، عَنْ أَبِيهِ أَبِي مُوسَى الأَشْعَريِّ رَضِيَ اللَّهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ بَعَثَهُ إِلَى اليَمَنِ، فَسَأَلَهُ عَنْ أَشْرِبَةٍ تُصْنَعُ بِهَا، فَقَالَ: وَمَا هِيَ؟، قَالَ: «البِتْعُ وَالمِزْرُ»، فَقِيلَ لِأَبِي بُرْدَةَ: مَا البِتْعُ؟ قَالَ: نَبِيذُ العَسَلِ، وَالمِزْرُ: نَبِيذُ الشَّعِيرِ، فَقَالَ: «كُلُّ مُسْكِرٍ حَرَامٌ» خرجه البخاري.
 وَخَرَّجَهُ مُسْلِمٌ وَلَفْظُهُ: قَالَ: بَعَثَنِي رَسُولُ اَلله أَنَا وَمُعَاذٌ إِلَى اَليَمَنِ، فَقُلْتُ: يَا رَسُولُ اَللَّهِ! إِنَّ شَرَابًا يُصْنَعُ بِأَرْضِنَا يُقَال لَهُ: المِزَرُ مِنَ الشَّعِيرِ، وَشَرَابٌ يُقَالُ لَهُ: البِتْعُ مِنَ العَسَلِ، فَقَالَ: «كُلُّ مُسْكِرٍ حَرَامٌ». 
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «فَقَالَ: كُلُّ مَا أَسْكَرَ عَنِ الصَّلَاةِ فَهُوَ حَرَامٌ». 
 وَفِي رِوَايَةٍ لَهُ: «وَكَانَ رَسُولُ الله قَدْ أُعْطِيَ جَوَامِعَ الكَلِمِ بِخَوَاتِمِهِ، فَقَالَ: أَنْهَى عَنْ كُلِّ مُسْكِرٍ أَسْكَرَ عَنْ الصَّلَاةِ».</t>
   </si>
   <si>
     <t>Абу Бурда отаси Абу Мусо разияллоҳу анҳудан ривоят қилади: Набий соллаллоҳу алайҳи ва саллам У кишини Яманга юбориб, у ерда ясаладиган ичимликлар ҳақида сўрадилар. Абу Мусо: «Битъ ва Мизр», – дедилар.  Абу Бурдага: «Битъ нима?» – дейилди. «Асал набизи (виноси). Мизр эса, арпа набизи», – деди.
-Шунда Расулуллоҳ: «Ҳар бир маст қилувчи ичимлик ҳаром», – дедилар.</t>
+Шунда Расулуллоҳ: «Ҳар бир маст қилувчи ичимлик ҳаром», – дедилар. Имом Муслим ривоятида айтадилар: Расулуллоҳ соллаллоҳу алайҳи ва саллам мени ва Муозни Яманга юбордилар.
+Мен: «Ё Расулуллоҳ! Бизни ерларимизда ясаладиган ичимликлар бор. Бири арпадан тайёрланади унга Мизр дейилади. Битъ эса асалдан тайёрланади», – дедим.
+Шунда: «Ҳар бир маст қилувчи нарса ҳаром», – дедилар. Имом Муслимнинг бошқа бир ривоятида: «Маст қилиб, намоздан тўсадиган ҳар қандай нарса ҳаромдир», –деганлар. Яна бошқа бир ривоятида: Расулуллоҳ соллаллоҳу алайҳи ва салламга барча қисқа, аммо пурмаъно калималар ато этилган эди. У зот: «Маст қилиб намоздан тўсадиган ҳар қандай нарсадан қайтараман», – дедилар.</t>
   </si>
   <si>
     <t>يخبر أبو موسى الأشعري رضي الله عنه أن النبي صلى الله عليه وسلم أرسله إلى اليمن، فسأله عن أشربة تصنع بها هل هي حرام، فاستفسر النبي صلى الله عليه وسلم عنها. 
 فقال أبو موسى رضي الله عنه: هي البتع: نبيذ العسل، والمزر: نبيذ الشعير. 
 فقال النبي صلى الله عليه وسلم وكان قد أوتي جوامع الكلم: «كل مسكر حرام».</t>
   </si>
   <si>
     <t>Абу Мусо Ашъарий разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам у кишини Яманга юбораётганларида у ерда тайёрланадиган ичимликлар ҳақида у ҳаромми дея сўралдилар, шунда набий соллалоҳу алайҳи ва саллам у ичимликлар ҳақида батафсил сўрадилар». Абу Мусо разияллоҳу анҳу: «Улар – Битъ – асал набизи (виноси) ва Мизр – арпа набизи», – дедилар. Шунда пурмаъно сўзлар ато этилган зот Набий соллаллоҳу алайҳи ва саллам: «Ҳар бир маст қилувчи нарса ҳаром», – дедилар.</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Набиз – сувга хурмо, асал, арпа ёки шу каби нарсалар солиниб, сув улардан мазза ва ширинлик оладиган ичимликдир. Аммо вақт ўтиши билан у ачишни бошлаб, маст қилувчи ҳолатга айланиши мумкин.
 Бу ҳадис барча маст қилувчи ичимликларни,  масалан, май, банг ва шунга ўхшаш ҳар қандай нарсани ҳаромлигини баён қилувчи қоидадир.
 Мусулмон киши эҳтиёж сезган нарсасини сўраб, билиб олиши қанчалик муҳим эканига ишора қилинмоқда.
 Баъзи муҳожир саҳобалар маст ҳолатларида намоз ўқийдилар ва қироатда адашиб, аралаштириб юборадилар. Шунда қуйидаги оят нозил бўлиб, фақат намоз вақтида маст қилувчи ичимлик ичиш ҳаром қилинади. Аллоҳ таоло айтади: «Эй иймон келтирганлар! Маст ҳолингизда – то айтаётган гапингизни биладиган бўлмагунингизча, намозга яқинлашманг», [Нисо: 43]. Сўнгра Аллоҳ таоло қуйидаги сўзи билан маст қилувчи ичимликларни бутунлай ҳаром қилади: «Эй иймон келтирганлар! Албатта, хамр, қимор, бутлар ва (фол очадиган) чўплар ифлосдир. Шайтоннинг ишидир. Бас, ундан четда бўлинг. Шоядки, нажот топсангиз. Албатта, шайтон хамр ва қимор туфайли ораларингизга адоват ва ёмон кўришликни солишни ҳамда сизларни Аллоҳнинг зикридан ва намоздан тўсишни хоҳлайди. Энди тўхтарсизлар?!» 
 [Моида: 90-91].
 Аллоҳ таоло майни унда мавжуд катта зарарлар ва улкан фасодлари сабабли ҳаром қилган.
 (Ичимлик бобида) Бирор нарсани ҳаром қилишдаги асосий мезон – унда маст қилувчи сифатнинг мавжудлигидир. Агар набиз маст қилувчи хусусиятга эга бўлса – ҳаромдир, агар маст қилувчи бўлмаса – мубоҳ ҳисобланади.</t>
@@ -14656,113 +15583,118 @@
 Нифоқ икки хил бўлади:
 1. Эътиқодий мунофиқлик — бунда одам Исломни кўрсатиб, ичида куфрни яширади. Бу уни иймондан чиқаради.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>Агар Аллоҳга ҳақиқий таваккал қилсангиз, У сизларни эрталаб уясидан оч-наҳор учиб чиқиб, кечки пайт қорни тўйиб қайтган қушни ризқлантиргани каби ризқлантирур», – дедилар</t>
   </si>
   <si>
     <t>عَنْ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَوْ أَنَّكُمْ كُنْتُمْ تَوَكَّلُونَ عَلَى اللهِ حَقَّ تَوَكُّلِهِ لَرَزَقَكُمْ كَمَا يَرْزَقُ الطَّيْرَ تَغْدُو خِمَاصًا وَتَرُوحُ بِطَانًا».</t>
   </si>
   <si>
     <t>Умар ибн Хаттоб разияллоҳу анҳудан ривоят қилинади: Набий соллаллоҳу алайҳи ва саллам: «Агар Аллоҳга ҳақиқий таваккал қилсангиз, У сизларни эрталаб уясидан оч-наҳор учиб чиқиб, кечки пайт қорни тўйиб қайтган қушни ризқлантиргани каби ризқлантирур», – дедилар.</t>
   </si>
   <si>
     <t>يَحُثُّنا النبيُّ صلى الله عليه وسلم أن نَعتَمِد على الله عز وجل في استجلاب المنافع ودفع المضار في أمور الدنيا والدين، فإنه لا يُعطي ولا يَمنع ولا يَضر ولا يَنفع إلا هو سبحانه وتعالى، وأن نفعل الأسباب التي تَجْلُب المنافع وتدفع المضار مع صدق الاعتماد على الله، فمتى فعلنا ذلك رزَقَنا اللهُ كما يرزق الطير التي تخرج صباحًا وهي جياع، ثم تعود مساءً وهي ممتلئة البطون، وهذا الفعلُ من الطير نوعٌ من الأسباب في السعي لطلب الرزق، دون التواكل والتكاسل.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد، والترمذي، والنسائي، وابن ماجه، وابن حبان في صحيحه، والحاكم</t>
   </si>
   <si>
-    <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه وابن حبان في صحيحه والحاكم]</t>
+    <t>[Имом Аҳмад, Термизий, Насоий, Ибн Можа, Ибн Ҳиббон «Саҳиҳ»ида ва Ҳоким ривоят қилган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66538</t>
   </si>
   <si>
     <t>البر: حسن الخلق، والإثم ما حاك في صدرك، وكرهت أن يطلع عليه الناس</t>
   </si>
   <si>
     <t>Яхшилик – чиройли хулқдир. Гуноҳ –
 кўнглинг хотиржам бўлмаган ва одамлар билиб қолишини истамайдиган ишингдир</t>
   </si>
   <si>
     <t>عَنِ النَّوَّاسِ بْنِ سِمْعَانَ رَضِيَ اللهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «البِرُّ: حُسْنُ الخُلُقِ، وَالإِثْمُ مَا حَاكَ فِي صَدْرِكَ، وَكَرِهْتَ أَنْ يَطَّلِعَ عَلَيْهِ النَّاسُ».   
 وَعَنْ وَابِصَةَ بْنِ مَعْبَدٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: أَتَيْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: «جِئْتَ تَسْأَلُ عَنِ البِرِّ وَالإِثْمِ»، قُلْتُ: نَعَمْ، قَالَ: «اسْتَفْتِ قَلْبَكَ، البِرُّ: مَا اطْمَأَنَّتْ إلَيْهِ النَّفْسُ، وَاطْمَأَنَّ إلَيْهِ القَلْبُ، وَالإِثْمُ: مَا حَاكَ فِي نَفْسِكَ وَتَرَدَّدَ فِي الصَّدْرِ، وَإِنْ أَفْتَاكَ النَّاسُ وَأَفْتَوْكَ».</t>
   </si>
   <si>
     <t>Наввос ибн Самъон разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Яхшилик – чиройли хулқдир. Гуноҳ –
-кўнглинг хотиржам бўлмаган ва одамлар билиб қолишини истамайдиган ишингдир», – дедилар.</t>
+кўнглинг хотиржам бўлмаган ва одамлар билиб қолишини истамайдиган ишингдир», – дедилар. Вобиса ибн Маъбад разияллоҳу анҳудан ривоят: Расулуллоҳ соллаллоҳу
+алайҳи ва саллам ҳузурларига келдим: 
+«Сен яхшилик ҳақида сўрагани келдингми?», – дедилар.
+«Ҳа!» – деб жавоб бердим. 
+«Қалбингга қулоқ сол! Нафсинг ва қалбинг хотиржам бўлган нарса – эзгуликдир. Одамлар фатво бераверсалар ҳам ичингни ғаш қилиб, кўнглингга ўрнашмаган
+нарса – гуноҳдир», – дедилар.</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم عن البر والإثم، فقال: إن أعظم خصال البر حسن الخُلُق مع الله بالتقوى، ومع الخَلْق باحتمال الأذى، وقلة الغضب، وبسط الوجه، وطيب الكلام، والصلة والطاعة واللطف والمبرة وحسن العشرة والصحبة. وأن البر ما سكن إليه القلب والنفس.
 وأما الإثم فما تحرك في النفس من المشتبهات وتردد دون أن ينشرح الصدر له، وحصل في القلب منه الشك، والخوف من كونه ذنبًا، ولم تُرد أن تظهره لكونه قبيحًا لأعيان وأماثل الناس وكُمَّلِهم، وذلك لأن النفس بطبعها تحب اطلاع الناس على خيرها، فإذا كَرِهَت الاطلاع على بعض أفعالها فهو إثم لا خير فيه؛ وإن أفتاك الناس فلا تأخذ بفتواهم ما دامت علامة الشبهة تتردد في نفسك  فإن الفتوى لا تزيل الشبهة ما دامت الشبهة صحيحة وكان المفتي يفتي بغير علم؛ أما إذا كانت الفتوى بناء على دليل شرعي فالواجب على المستفتي الرُّجوعُ إليه، وإنْ لم ينشرح له صدرُه.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам яхшилик ва ёмонлик ҳақида хабар бердилар. У зот айтдиларки: энг улуғ яхшилик – Аллоҳ билан бўлган муносабатда тақводор бўлиш, бандалар билан эса озорларига сабр қилиш, кам ғазабланиш, очиқ юзли бўлиш, ширин сўзлаш, қариндошлик ришталарини боғлаш, итоат ва лутф кўрсатиш, яхшилик қилиш, яхши муомалада бўлишдир. Яхшилик шундай амалки, у қалб ва нафсга ором бериб, хотиржамлик бахш этади. Гуноҳ эса – нафсда шубҳа уйғотиб, қалб хотиржам қабул қила олмайдиган, инсонда у қилмиш гуноҳ бўлиши мумкин деган хавотир туғдирадиган амалдир. Бундай нарсани инсон ўзидан улуғ ва комил кишилар кўриб қолишидан уялади. Чунки нафс табиатан одамлар унинг яхшиликларини кўришини истайди, аммо агар ишини одамлар кўришини истамаса, демак у ишда яхшилик йўқ, аксинча, ёмонликдир. Агар одамлар сенга бу ҳақда фатво берсалар ҳам, қалбингда шубҳа ва иккиланиш қолса, у фатвога эргашма, чунки ҳақиқий шубҳа мавжуд экан, нотўғри фатво уни йўқота олмайди. Аммо агар фатво Қуръон ва суннат далили асосида берилган бўлса, унга қайтиш вожибдир. Гарчи сенинг қалбингда ёқимсизлик сезилса ҳам.</t>
   </si>
   <si>
     <t>الحثُّ على مكارم الأخلاق؛ لأنّ حسن الخلق من أعظم خصال البر.
 الحق والباطل لا يلتبس أمرُهما على المؤمن، بل يعرف الحق بالنور الذي في قلبه، وينفر عن الباطل فينكره.
 من علامات الإثم قلق القلب واضطرابه، وكراهة اطلاع الناس عليه.
 قال السندي: هذا في المشتبهات من الأمور التي لا يعلم الناس فيها بتعيين أحد الطرفين؛ وإلا فالمأمور به في الشرع من غير ظهور دليل فيه على خلاف ذلك من البر، والمنهي عنه كذلك من الإثم، ولا حاجة فيهما إلى استفتاء القلب وطمأنينته.
 المخاطَب في الحديث أصحاب الفطرة السليمة، لا أصحاب القلوب المنكوسة التي لا تعرف معروفًا ولا تنكر منكرًا إلا ما أُشرِبتْ من هواها.
 قال الطيبي: قيل فُسِّرَ البر في الحديث بمعان شتى، ففسَّره في موضع بما اطمأنت إليه النفس واطمأن إليه القلب، وفسره في موضع بالإيمان، وفي موضع بما يقربك إلى الله، وهنا بحسن الخلق، وفسر حسن الخلق: باحتمال الأذى وقلة الغضب وبسط الوجه وطيب الكلام، وكلها متقاربة في المعنى.</t>
   </si>
   <si>
     <t>الحديث الأول: رواه مسلم، والحديث الثاني: رواه أحمد والدارمي.</t>
   </si>
   <si>
-    <t>[الحديث الأول: رواه مسلم، والحديث الثاني: رواه أحمد والدارمي]</t>
+    <t>[Биринчи ҳадисни Имом Муслим, иккинчи ҳадисни Имом Аҳмад ва Доримий ривоят қилган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66540</t>
   </si>
   <si>
     <t>Шунда: «Тилинг Аллоҳнинг зикри билан намланишдан тўхтамасин</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ بُسْرٍ رَضِيَ اللَّهِ عَنْهُ قَالَ: أَتَى النَّبِيَّ رَجُلٌ، فَقَالَ: يَا رَسُولَ اللَّهِ! إِنَّ شَرَائِعَ الإِسْلَامِ قَدْ كَثُرَتْ عَلَيْنَا، فَبَابٌ نَتَمَسَّكُ بِهِ جَامِعٌ؟ قَالَ: «لاَ يَزَالُ لِسَانُكَ رَطْبًا مِنْ ذِكْرِ اللَّهِ». 
 وفي رواية: مِنْ حَدِيثِ مُعَاذِ بْنِ جَبَلٍ رَضِيَ اللَّهُ عَنْهُ: آخِرُ مَا فَارَقْتُ عَلَيْهِ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ أَنْ قُلْتُ: أَيُّ الأَعْمَالِ خَيْرٌ وَأَقْرَبُ إِلَى اللَّهِ؟ قَالَ: «أَنْ تَمُوتَ وَلِسَانُكَ رَطْبٌ مِنْ ذِكْرِ اللَّهِ عَزَّ وَجَلَّ».</t>
   </si>
   <si>
-    <t>Абдуллоҳ ибн Буср разияллоҳу анҳудан ривоят қилинади: Набий соллаллоҳу алайҳи ва салламга бир киши келиб: «Ё Расулуллоҳ! Ислом аҳкомлари кўпайиб кетди. Барча нарсаларни ўзига жамлаган боб ҳақида менга хабар беринг», – деди. Шунда: «Тилинг Аллоҳнинг зикри билан намланишдан тўхтамасин», – дедилар.</t>
+    <t>Абдуллоҳ ибн Буср разияллоҳу анҳудан ривоят қилинади: Набий соллаллоҳу алайҳи ва салламга бир киши келиб: «Ё Расулуллоҳ! Ислом аҳкомлари кўпайиб кетди. Барча нарсаларни ўзига жамлаган боб ҳақида менга хабар беринг», – деди. Шунда: «Тилинг Аллоҳнинг зикри билан намланишдан тўхтамасин», – дедилар. Муоз ибн Жабал разияллоҳу анҳудан ривоят қилинган ҳадисда: «Расулуллоҳга шундай деб видолашган эдим: «Қайси амал яхшироқ ва Аллоҳга яқинроқ бўлади», – дедим. «Аллоҳнинг зикри ила тилинг намланган ҳолда жон беришинг», – дедилар.</t>
   </si>
   <si>
     <t>شَكَى رجلٌ إلى النبيِّ صلى الله عليه وسلم بأن نوافل العبادات قد كَثرت عليه حتى عجز عنها لضعفه، ثم سألَ النبيَّ صلى الله عليه وسلم أنْ يَدلَّه على عملٍ يسيرٍ مُسْتجلِبٍ لثواب كثير يتعلق به ويستمسك.
 فأرشده صلى الله عليه وسلم بأن يكون لسانه طَرِيًّا متحركًا من دوام ذكر الله سبحانه وتعالى في كل وقت وحال؛ من تسبيح وتحميد واستغفار ودعاء ونحو ذلك.</t>
   </si>
   <si>
     <t>رواه أحمد والترمذي وابن ماجه وابن حبان</t>
   </si>
   <si>
-    <t>[رواه أحمد والترمذي وابن ماجه وابن حبان]</t>
+    <t>[Имом Аҳмад, Термизий, Ибн Можа ва Ибн Ҳиббон ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66541</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -15068,51 +16000,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O399"/>
+  <dimension ref="A1:O422"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -17010,16825 +17942,17906 @@
       </c>
       <c r="I42" t="s">
         <v>387</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
         <v>25</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
         <v>27</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
-        <v>3272</v>
+        <v>3220</v>
       </c>
       <c r="B43" t="s">
         <v>389</v>
       </c>
       <c r="C43" t="s">
         <v>390</v>
       </c>
       <c r="D43" t="s">
         <v>391</v>
       </c>
       <c r="E43" t="s">
         <v>392</v>
       </c>
       <c r="F43" t="s">
         <v>393</v>
       </c>
       <c r="G43" t="s">
         <v>394</v>
       </c>
       <c r="H43" t="s">
         <v>395</v>
       </c>
       <c r="I43" t="s">
         <v>396</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L43" t="s">
         <v>26</v>
       </c>
       <c r="M43" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
-        <v>3279</v>
+        <v>3267</v>
       </c>
       <c r="B44" t="s">
         <v>398</v>
       </c>
       <c r="C44" t="s">
         <v>399</v>
       </c>
       <c r="D44" t="s">
         <v>400</v>
       </c>
       <c r="E44" t="s">
         <v>401</v>
       </c>
       <c r="F44" t="s">
         <v>402</v>
       </c>
       <c r="G44" t="s">
         <v>403</v>
       </c>
       <c r="H44" t="s">
         <v>404</v>
       </c>
       <c r="I44" t="s">
         <v>405</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
       <c r="M44" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
-        <v>3313</v>
+        <v>3272</v>
       </c>
       <c r="B45" t="s">
         <v>407</v>
       </c>
       <c r="C45" t="s">
         <v>408</v>
       </c>
       <c r="D45" t="s">
         <v>409</v>
       </c>
       <c r="E45" t="s">
         <v>410</v>
       </c>
       <c r="F45" t="s">
         <v>411</v>
       </c>
       <c r="G45" t="s">
         <v>412</v>
       </c>
       <c r="H45" t="s">
         <v>413</v>
       </c>
       <c r="I45" t="s">
         <v>414</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
-        <v>3316</v>
+        <v>3279</v>
       </c>
       <c r="B46" t="s">
         <v>416</v>
       </c>
       <c r="C46" t="s">
         <v>417</v>
       </c>
       <c r="D46" t="s">
         <v>418</v>
       </c>
       <c r="E46" t="s">
         <v>419</v>
       </c>
       <c r="F46" t="s">
         <v>420</v>
       </c>
       <c r="G46" t="s">
         <v>421</v>
       </c>
       <c r="H46" t="s">
         <v>422</v>
       </c>
       <c r="I46" t="s">
         <v>423</v>
       </c>
       <c r="J46" t="s">
         <v>24</v>
       </c>
       <c r="K46" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L46" t="s">
         <v>26</v>
       </c>
       <c r="M46" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
       <c r="O46" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>3330</v>
+        <v>3298</v>
       </c>
       <c r="B47" t="s">
         <v>425</v>
       </c>
       <c r="C47" t="s">
         <v>426</v>
       </c>
       <c r="D47" t="s">
         <v>427</v>
       </c>
       <c r="E47" t="s">
         <v>428</v>
       </c>
       <c r="F47" t="s">
         <v>429</v>
       </c>
       <c r="G47" t="s">
         <v>430</v>
       </c>
       <c r="H47" t="s">
         <v>431</v>
       </c>
       <c r="I47" t="s">
         <v>432</v>
       </c>
       <c r="J47" t="s">
         <v>24</v>
       </c>
       <c r="K47" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L47" t="s">
         <v>26</v>
       </c>
       <c r="M47" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
       <c r="O47" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>3331</v>
+        <v>3310</v>
       </c>
       <c r="B48" t="s">
         <v>434</v>
       </c>
       <c r="C48" t="s">
         <v>435</v>
       </c>
       <c r="D48" t="s">
         <v>436</v>
       </c>
       <c r="E48" t="s">
         <v>437</v>
       </c>
       <c r="F48" t="s">
         <v>438</v>
       </c>
       <c r="G48" t="s">
         <v>439</v>
       </c>
       <c r="H48" t="s">
         <v>440</v>
       </c>
       <c r="I48" t="s">
         <v>441</v>
       </c>
       <c r="J48" t="s">
         <v>24</v>
       </c>
       <c r="K48" t="s">
         <v>25</v>
       </c>
       <c r="L48" t="s">
         <v>26</v>
       </c>
       <c r="M48" t="s">
         <v>27</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>3336</v>
+        <v>3313</v>
       </c>
       <c r="B49" t="s">
         <v>443</v>
       </c>
       <c r="C49" t="s">
         <v>444</v>
       </c>
       <c r="D49" t="s">
         <v>445</v>
       </c>
       <c r="E49" t="s">
         <v>446</v>
       </c>
       <c r="F49" t="s">
         <v>447</v>
       </c>
       <c r="G49" t="s">
         <v>448</v>
       </c>
       <c r="H49" t="s">
         <v>449</v>
       </c>
       <c r="I49" t="s">
         <v>450</v>
       </c>
       <c r="J49" t="s">
         <v>24</v>
       </c>
       <c r="K49" t="s">
+        <v>25</v>
+      </c>
+      <c r="L49" t="s">
+        <v>26</v>
+      </c>
+      <c r="M49" t="s">
+        <v>27</v>
+      </c>
+      <c r="N49" t="s">
+        <v>28</v>
+      </c>
+      <c r="O49" t="s">
         <v>451</v>
-      </c>
-[...10 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>3341</v>
+        <v>3316</v>
       </c>
       <c r="B50" t="s">
+        <v>452</v>
+      </c>
+      <c r="C50" t="s">
+        <v>453</v>
+      </c>
+      <c r="D50" t="s">
         <v>454</v>
       </c>
-      <c r="C50" t="s">
+      <c r="E50" t="s">
         <v>455</v>
       </c>
-      <c r="D50" t="s">
+      <c r="F50" t="s">
         <v>456</v>
       </c>
-      <c r="E50" t="s">
+      <c r="G50" t="s">
         <v>457</v>
       </c>
-      <c r="F50" t="s">
+      <c r="H50" t="s">
         <v>458</v>
       </c>
-      <c r="G50" t="s">
+      <c r="I50" t="s">
         <v>459</v>
-      </c>
-[...4 lines deleted...]
-        <v>461</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
         <v>47</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
         <v>48</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>3342</v>
+        <v>3317</v>
       </c>
       <c r="B51" t="s">
+        <v>461</v>
+      </c>
+      <c r="C51" t="s">
+        <v>462</v>
+      </c>
+      <c r="D51" t="s">
         <v>463</v>
       </c>
-      <c r="C51" t="s">
+      <c r="E51" t="s">
         <v>464</v>
       </c>
-      <c r="D51" t="s">
+      <c r="F51" t="s">
         <v>465</v>
       </c>
-      <c r="E51" t="s">
+      <c r="G51" t="s">
         <v>466</v>
       </c>
-      <c r="F51" t="s">
+      <c r="H51" t="s">
         <v>467</v>
       </c>
-      <c r="G51" t="s">
+      <c r="I51" t="s">
         <v>468</v>
       </c>
-      <c r="H51" t="s">
+      <c r="J51" t="s">
+        <v>24</v>
+      </c>
+      <c r="K51" t="s">
         <v>469</v>
       </c>
-      <c r="I51" t="s">
+      <c r="L51" t="s">
+        <v>26</v>
+      </c>
+      <c r="M51" t="s">
         <v>470</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>3347</v>
+        <v>3330</v>
       </c>
       <c r="B52" t="s">
         <v>472</v>
       </c>
       <c r="C52" t="s">
         <v>473</v>
       </c>
       <c r="D52" t="s">
         <v>474</v>
       </c>
       <c r="E52" t="s">
         <v>475</v>
       </c>
       <c r="F52" t="s">
         <v>476</v>
       </c>
       <c r="G52" t="s">
         <v>477</v>
       </c>
       <c r="H52" t="s">
         <v>478</v>
       </c>
       <c r="I52" t="s">
         <v>479</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>3348</v>
+        <v>3331</v>
       </c>
       <c r="B53" t="s">
         <v>481</v>
       </c>
       <c r="C53" t="s">
         <v>482</v>
       </c>
       <c r="D53" t="s">
         <v>483</v>
       </c>
       <c r="E53" t="s">
         <v>484</v>
       </c>
       <c r="F53" t="s">
         <v>485</v>
       </c>
       <c r="G53" t="s">
         <v>486</v>
       </c>
       <c r="H53" t="s">
         <v>487</v>
       </c>
       <c r="I53" t="s">
         <v>488</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
         <v>25</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
         <v>27</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>3350</v>
+        <v>3336</v>
       </c>
       <c r="B54" t="s">
         <v>490</v>
       </c>
       <c r="C54" t="s">
         <v>491</v>
       </c>
       <c r="D54" t="s">
         <v>492</v>
       </c>
       <c r="E54" t="s">
         <v>493</v>
       </c>
       <c r="F54" t="s">
         <v>494</v>
       </c>
       <c r="G54" t="s">
         <v>495</v>
       </c>
       <c r="H54" t="s">
         <v>496</v>
       </c>
       <c r="I54" t="s">
         <v>497</v>
       </c>
       <c r="J54" t="s">
+        <v>24</v>
+      </c>
+      <c r="K54" t="s">
         <v>498</v>
       </c>
-      <c r="K54" t="s">
+      <c r="L54" t="s">
+        <v>26</v>
+      </c>
+      <c r="M54" t="s">
         <v>499</v>
       </c>
-      <c r="L54" t="s">
+      <c r="N54" t="s">
+        <v>28</v>
+      </c>
+      <c r="O54" t="s">
         <v>500</v>
-      </c>
-[...7 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>3352</v>
+        <v>3341</v>
       </c>
       <c r="B55" t="s">
+        <v>501</v>
+      </c>
+      <c r="C55" t="s">
+        <v>502</v>
+      </c>
+      <c r="D55" t="s">
         <v>503</v>
       </c>
-      <c r="C55" t="s">
+      <c r="E55" t="s">
         <v>504</v>
       </c>
-      <c r="D55" t="s">
+      <c r="F55" t="s">
         <v>505</v>
       </c>
-      <c r="E55" t="s">
+      <c r="G55" t="s">
         <v>506</v>
       </c>
-      <c r="F55" t="s">
+      <c r="H55" t="s">
         <v>507</v>
       </c>
-      <c r="G55" t="s">
+      <c r="I55" t="s">
         <v>508</v>
       </c>
-      <c r="H55" t="s">
+      <c r="J55" t="s">
+        <v>24</v>
+      </c>
+      <c r="K55" t="s">
+        <v>47</v>
+      </c>
+      <c r="L55" t="s">
+        <v>26</v>
+      </c>
+      <c r="M55" t="s">
+        <v>48</v>
+      </c>
+      <c r="N55" t="s">
+        <v>28</v>
+      </c>
+      <c r="O55" t="s">
         <v>509</v>
-      </c>
-[...19 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>3354</v>
+        <v>3342</v>
       </c>
       <c r="B56" t="s">
+        <v>510</v>
+      </c>
+      <c r="C56" t="s">
+        <v>511</v>
+      </c>
+      <c r="D56" t="s">
+        <v>512</v>
+      </c>
+      <c r="E56" t="s">
+        <v>513</v>
+      </c>
+      <c r="F56" t="s">
+        <v>514</v>
+      </c>
+      <c r="G56" t="s">
+        <v>515</v>
+      </c>
+      <c r="H56" t="s">
         <v>516</v>
       </c>
-      <c r="C56" t="s">
+      <c r="I56" t="s">
         <v>517</v>
       </c>
-      <c r="D56" t="s">
+      <c r="J56" t="s">
+        <v>24</v>
+      </c>
+      <c r="K56" t="s">
+        <v>112</v>
+      </c>
+      <c r="L56" t="s">
+        <v>26</v>
+      </c>
+      <c r="M56" t="s">
+        <v>113</v>
+      </c>
+      <c r="N56" t="s">
+        <v>28</v>
+      </c>
+      <c r="O56" t="s">
         <v>518</v>
-      </c>
-[...31 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>3359</v>
+        <v>3347</v>
       </c>
       <c r="B57" t="s">
+        <v>519</v>
+      </c>
+      <c r="C57" t="s">
+        <v>520</v>
+      </c>
+      <c r="D57" t="s">
+        <v>521</v>
+      </c>
+      <c r="E57" t="s">
+        <v>522</v>
+      </c>
+      <c r="F57" t="s">
+        <v>523</v>
+      </c>
+      <c r="G57" t="s">
+        <v>524</v>
+      </c>
+      <c r="H57" t="s">
         <v>525</v>
       </c>
-      <c r="C57" t="s">
+      <c r="I57" t="s">
         <v>526</v>
       </c>
-      <c r="D57" t="s">
+      <c r="J57" t="s">
+        <v>24</v>
+      </c>
+      <c r="K57" t="s">
+        <v>112</v>
+      </c>
+      <c r="L57" t="s">
+        <v>26</v>
+      </c>
+      <c r="M57" t="s">
+        <v>113</v>
+      </c>
+      <c r="N57" t="s">
+        <v>28</v>
+      </c>
+      <c r="O57" t="s">
         <v>527</v>
-      </c>
-[...31 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>3361</v>
+        <v>3348</v>
       </c>
       <c r="B58" t="s">
+        <v>528</v>
+      </c>
+      <c r="C58" t="s">
+        <v>529</v>
+      </c>
+      <c r="D58" t="s">
+        <v>530</v>
+      </c>
+      <c r="E58" t="s">
+        <v>531</v>
+      </c>
+      <c r="F58" t="s">
+        <v>532</v>
+      </c>
+      <c r="G58" t="s">
+        <v>533</v>
+      </c>
+      <c r="H58" t="s">
+        <v>534</v>
+      </c>
+      <c r="I58" t="s">
+        <v>535</v>
+      </c>
+      <c r="J58" t="s">
+        <v>24</v>
+      </c>
+      <c r="K58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L58" t="s">
+        <v>26</v>
+      </c>
+      <c r="M58" t="s">
+        <v>27</v>
+      </c>
+      <c r="N58" t="s">
+        <v>28</v>
+      </c>
+      <c r="O58" t="s">
         <v>536</v>
-      </c>
-[...37 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>3365</v>
+        <v>3350</v>
       </c>
       <c r="B59" t="s">
+        <v>537</v>
+      </c>
+      <c r="C59" t="s">
+        <v>538</v>
+      </c>
+      <c r="D59" t="s">
+        <v>539</v>
+      </c>
+      <c r="E59" t="s">
+        <v>540</v>
+      </c>
+      <c r="F59" t="s">
+        <v>541</v>
+      </c>
+      <c r="G59" t="s">
+        <v>542</v>
+      </c>
+      <c r="H59" t="s">
+        <v>543</v>
+      </c>
+      <c r="I59" t="s">
+        <v>544</v>
+      </c>
+      <c r="J59" t="s">
         <v>545</v>
       </c>
-      <c r="C59" t="s">
+      <c r="K59" t="s">
         <v>546</v>
       </c>
-      <c r="D59" t="s">
+      <c r="L59" t="s">
         <v>547</v>
       </c>
-      <c r="E59" t="s">
+      <c r="M59" t="s">
         <v>548</v>
       </c>
-      <c r="F59" t="s">
+      <c r="N59" t="s">
+        <v>28</v>
+      </c>
+      <c r="O59" t="s">
         <v>549</v>
-      </c>
-[...25 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>3366</v>
+        <v>3352</v>
       </c>
       <c r="B60" t="s">
+        <v>550</v>
+      </c>
+      <c r="C60" t="s">
+        <v>551</v>
+      </c>
+      <c r="D60" t="s">
+        <v>552</v>
+      </c>
+      <c r="E60" t="s">
+        <v>553</v>
+      </c>
+      <c r="F60" t="s">
         <v>554</v>
       </c>
-      <c r="C60" t="s">
+      <c r="G60" t="s">
         <v>555</v>
       </c>
-      <c r="D60" t="s">
+      <c r="H60" t="s">
         <v>556</v>
       </c>
-      <c r="E60" t="s">
+      <c r="I60" t="s">
         <v>557</v>
       </c>
-      <c r="F60" t="s">
+      <c r="J60" t="s">
         <v>558</v>
       </c>
-      <c r="G60" t="s">
+      <c r="K60" t="s">
         <v>559</v>
       </c>
-      <c r="H60" t="s">
+      <c r="L60" t="s">
         <v>560</v>
       </c>
-      <c r="I60" t="s">
+      <c r="M60" t="s">
         <v>561</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>3372</v>
+        <v>3354</v>
       </c>
       <c r="B61" t="s">
         <v>563</v>
       </c>
       <c r="C61" t="s">
         <v>564</v>
       </c>
       <c r="D61" t="s">
         <v>565</v>
       </c>
       <c r="E61" t="s">
         <v>566</v>
       </c>
       <c r="F61" t="s">
         <v>567</v>
       </c>
       <c r="G61" t="s">
         <v>568</v>
       </c>
       <c r="H61" t="s">
         <v>569</v>
       </c>
       <c r="I61" t="s">
         <v>570</v>
       </c>
       <c r="J61" t="s">
         <v>24</v>
       </c>
       <c r="K61" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L61" t="s">
         <v>26</v>
       </c>
       <c r="M61" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>3373</v>
+        <v>3355</v>
       </c>
       <c r="B62" t="s">
         <v>572</v>
       </c>
       <c r="C62" t="s">
         <v>573</v>
       </c>
       <c r="D62" t="s">
         <v>574</v>
       </c>
       <c r="E62" t="s">
         <v>575</v>
       </c>
       <c r="F62" t="s">
         <v>576</v>
       </c>
       <c r="G62" t="s">
         <v>577</v>
       </c>
       <c r="H62" t="s">
         <v>578</v>
       </c>
       <c r="I62" t="s">
         <v>579</v>
       </c>
       <c r="J62" t="s">
         <v>24</v>
       </c>
       <c r="K62" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L62" t="s">
         <v>26</v>
       </c>
       <c r="M62" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>3375</v>
+        <v>3359</v>
       </c>
       <c r="B63" t="s">
         <v>581</v>
       </c>
       <c r="C63" t="s">
         <v>582</v>
       </c>
       <c r="D63" t="s">
         <v>583</v>
       </c>
       <c r="E63" t="s">
         <v>584</v>
       </c>
       <c r="F63" t="s">
         <v>585</v>
       </c>
       <c r="G63" t="s">
         <v>586</v>
       </c>
       <c r="H63" t="s">
         <v>587</v>
       </c>
       <c r="I63" t="s">
         <v>588</v>
       </c>
       <c r="J63" t="s">
-        <v>498</v>
+        <v>24</v>
       </c>
       <c r="K63" t="s">
-        <v>451</v>
+        <v>469</v>
       </c>
       <c r="L63" t="s">
-        <v>500</v>
+        <v>26</v>
       </c>
       <c r="M63" t="s">
-        <v>452</v>
+        <v>470</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>3381</v>
+        <v>3361</v>
       </c>
       <c r="B64" t="s">
         <v>590</v>
       </c>
       <c r="C64" t="s">
         <v>591</v>
       </c>
       <c r="D64" t="s">
         <v>592</v>
       </c>
       <c r="E64" t="s">
         <v>593</v>
       </c>
       <c r="F64" t="s">
         <v>594</v>
       </c>
       <c r="G64" t="s">
         <v>595</v>
       </c>
       <c r="H64" t="s">
         <v>596</v>
       </c>
       <c r="I64" t="s">
         <v>597</v>
       </c>
       <c r="J64" t="s">
-        <v>498</v>
+        <v>24</v>
       </c>
       <c r="K64" t="s">
-        <v>451</v>
+        <v>112</v>
       </c>
       <c r="L64" t="s">
-        <v>500</v>
+        <v>26</v>
       </c>
       <c r="M64" t="s">
-        <v>452</v>
+        <v>113</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>3383</v>
+        <v>3365</v>
       </c>
       <c r="B65" t="s">
         <v>599</v>
       </c>
       <c r="C65" t="s">
         <v>600</v>
       </c>
       <c r="D65" t="s">
         <v>601</v>
       </c>
       <c r="E65" t="s">
         <v>602</v>
       </c>
       <c r="F65" t="s">
         <v>603</v>
       </c>
       <c r="G65" t="s">
         <v>604</v>
       </c>
       <c r="H65" t="s">
         <v>605</v>
       </c>
       <c r="I65" t="s">
         <v>606</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
+        <v>25</v>
+      </c>
+      <c r="L65" t="s">
+        <v>26</v>
+      </c>
+      <c r="M65" t="s">
+        <v>27</v>
+      </c>
+      <c r="N65" t="s">
+        <v>28</v>
+      </c>
+      <c r="O65" t="s">
         <v>607</v>
-      </c>
-[...10 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>3389</v>
+        <v>3366</v>
       </c>
       <c r="B66" t="s">
+        <v>608</v>
+      </c>
+      <c r="C66" t="s">
+        <v>609</v>
+      </c>
+      <c r="D66" t="s">
         <v>610</v>
       </c>
-      <c r="C66" t="s">
+      <c r="E66" t="s">
         <v>611</v>
       </c>
-      <c r="D66" t="s">
+      <c r="F66" t="s">
         <v>612</v>
       </c>
-      <c r="E66" t="s">
+      <c r="G66" t="s">
         <v>613</v>
       </c>
-      <c r="F66" t="s">
+      <c r="H66" t="s">
         <v>614</v>
       </c>
-      <c r="G66" t="s">
+      <c r="I66" t="s">
         <v>615</v>
       </c>
-      <c r="H66" t="s">
+      <c r="J66" t="s">
+        <v>24</v>
+      </c>
+      <c r="K66" t="s">
+        <v>25</v>
+      </c>
+      <c r="L66" t="s">
+        <v>26</v>
+      </c>
+      <c r="M66" t="s">
+        <v>27</v>
+      </c>
+      <c r="N66" t="s">
+        <v>28</v>
+      </c>
+      <c r="O66" t="s">
         <v>616</v>
-      </c>
-[...19 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>3390</v>
+        <v>3372</v>
       </c>
       <c r="B67" t="s">
+        <v>617</v>
+      </c>
+      <c r="C67" t="s">
+        <v>618</v>
+      </c>
+      <c r="D67" t="s">
+        <v>619</v>
+      </c>
+      <c r="E67" t="s">
+        <v>620</v>
+      </c>
+      <c r="F67" t="s">
         <v>621</v>
       </c>
-      <c r="C67" t="s">
+      <c r="G67" t="s">
         <v>622</v>
       </c>
-      <c r="D67" t="s">
+      <c r="H67" t="s">
         <v>623</v>
       </c>
-      <c r="E67" t="s">
+      <c r="I67" t="s">
         <v>624</v>
       </c>
-      <c r="F67" t="s">
+      <c r="J67" t="s">
+        <v>24</v>
+      </c>
+      <c r="K67" t="s">
+        <v>112</v>
+      </c>
+      <c r="L67" t="s">
+        <v>26</v>
+      </c>
+      <c r="M67" t="s">
+        <v>113</v>
+      </c>
+      <c r="N67" t="s">
+        <v>28</v>
+      </c>
+      <c r="O67" t="s">
         <v>625</v>
-      </c>
-[...25 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>3395</v>
+        <v>3373</v>
       </c>
       <c r="B68" t="s">
+        <v>626</v>
+      </c>
+      <c r="C68" t="s">
+        <v>627</v>
+      </c>
+      <c r="D68" t="s">
+        <v>628</v>
+      </c>
+      <c r="E68" t="s">
+        <v>629</v>
+      </c>
+      <c r="F68" t="s">
         <v>630</v>
       </c>
-      <c r="C68" t="s">
+      <c r="G68" t="s">
         <v>631</v>
       </c>
-      <c r="D68" t="s">
+      <c r="H68" t="s">
         <v>632</v>
       </c>
-      <c r="E68" t="s">
+      <c r="I68" t="s">
         <v>633</v>
       </c>
-      <c r="F68" t="s">
+      <c r="J68" t="s">
+        <v>24</v>
+      </c>
+      <c r="K68" t="s">
+        <v>112</v>
+      </c>
+      <c r="L68" t="s">
+        <v>26</v>
+      </c>
+      <c r="M68" t="s">
+        <v>113</v>
+      </c>
+      <c r="N68" t="s">
+        <v>28</v>
+      </c>
+      <c r="O68" t="s">
         <v>634</v>
-      </c>
-[...25 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>3406</v>
+        <v>3375</v>
       </c>
       <c r="B69" t="s">
+        <v>635</v>
+      </c>
+      <c r="C69" t="s">
+        <v>636</v>
+      </c>
+      <c r="D69" t="s">
+        <v>637</v>
+      </c>
+      <c r="E69" t="s">
+        <v>638</v>
+      </c>
+      <c r="F69" t="s">
+        <v>639</v>
+      </c>
+      <c r="G69" t="s">
+        <v>640</v>
+      </c>
+      <c r="H69" t="s">
         <v>641</v>
       </c>
-      <c r="C69" t="s">
+      <c r="I69" t="s">
         <v>642</v>
       </c>
-      <c r="D69" t="s">
+      <c r="J69" t="s">
+        <v>545</v>
+      </c>
+      <c r="K69" t="s">
+        <v>498</v>
+      </c>
+      <c r="L69" t="s">
+        <v>547</v>
+      </c>
+      <c r="M69" t="s">
+        <v>499</v>
+      </c>
+      <c r="N69" t="s">
+        <v>28</v>
+      </c>
+      <c r="O69" t="s">
         <v>643</v>
-      </c>
-[...31 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>3410</v>
+        <v>3381</v>
       </c>
       <c r="B70" t="s">
+        <v>644</v>
+      </c>
+      <c r="C70" t="s">
+        <v>645</v>
+      </c>
+      <c r="D70" t="s">
+        <v>646</v>
+      </c>
+      <c r="E70" t="s">
+        <v>647</v>
+      </c>
+      <c r="F70" t="s">
+        <v>648</v>
+      </c>
+      <c r="G70" t="s">
+        <v>649</v>
+      </c>
+      <c r="H70" t="s">
         <v>650</v>
       </c>
-      <c r="C70" t="s">
+      <c r="I70" t="s">
         <v>651</v>
       </c>
-      <c r="D70" t="s">
+      <c r="J70" t="s">
+        <v>545</v>
+      </c>
+      <c r="K70" t="s">
+        <v>498</v>
+      </c>
+      <c r="L70" t="s">
+        <v>547</v>
+      </c>
+      <c r="M70" t="s">
+        <v>499</v>
+      </c>
+      <c r="N70" t="s">
+        <v>28</v>
+      </c>
+      <c r="O70" t="s">
         <v>652</v>
-      </c>
-[...31 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>3414</v>
+        <v>3383</v>
       </c>
       <c r="B71" t="s">
+        <v>653</v>
+      </c>
+      <c r="C71" t="s">
+        <v>654</v>
+      </c>
+      <c r="D71" t="s">
+        <v>655</v>
+      </c>
+      <c r="E71" t="s">
+        <v>656</v>
+      </c>
+      <c r="F71" t="s">
+        <v>657</v>
+      </c>
+      <c r="G71" t="s">
+        <v>658</v>
+      </c>
+      <c r="H71" t="s">
         <v>659</v>
       </c>
-      <c r="C71" t="s">
+      <c r="I71" t="s">
         <v>660</v>
       </c>
-      <c r="D71" t="s">
+      <c r="J71" t="s">
+        <v>24</v>
+      </c>
+      <c r="K71" t="s">
         <v>661</v>
       </c>
-      <c r="E71" t="s">
+      <c r="L71" t="s">
+        <v>26</v>
+      </c>
+      <c r="M71" t="s">
         <v>662</v>
       </c>
-      <c r="F71" t="s">
+      <c r="N71" t="s">
+        <v>28</v>
+      </c>
+      <c r="O71" t="s">
         <v>663</v>
-      </c>
-[...25 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>3417</v>
+        <v>3389</v>
       </c>
       <c r="B72" t="s">
+        <v>664</v>
+      </c>
+      <c r="C72" t="s">
+        <v>665</v>
+      </c>
+      <c r="D72" t="s">
+        <v>666</v>
+      </c>
+      <c r="E72" t="s">
+        <v>667</v>
+      </c>
+      <c r="F72" t="s">
         <v>668</v>
       </c>
-      <c r="C72" t="s">
+      <c r="G72" t="s">
         <v>669</v>
       </c>
-      <c r="D72" t="s">
+      <c r="H72" t="s">
         <v>670</v>
       </c>
-      <c r="E72" t="s">
+      <c r="I72" t="s">
         <v>671</v>
       </c>
-      <c r="F72" t="s">
+      <c r="J72" t="s">
+        <v>24</v>
+      </c>
+      <c r="K72" t="s">
         <v>672</v>
       </c>
-      <c r="G72" t="s">
+      <c r="L72" t="s">
+        <v>26</v>
+      </c>
+      <c r="M72" t="s">
         <v>673</v>
       </c>
-      <c r="H72" t="s">
+      <c r="N72" t="s">
+        <v>28</v>
+      </c>
+      <c r="O72" t="s">
         <v>674</v>
-      </c>
-[...19 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="B73" t="s">
+        <v>675</v>
+      </c>
+      <c r="C73" t="s">
+        <v>676</v>
+      </c>
+      <c r="D73" t="s">
         <v>677</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73" t="s">
         <v>678</v>
       </c>
-      <c r="D73" t="s">
+      <c r="F73" t="s">
         <v>679</v>
       </c>
-      <c r="E73" t="s">
+      <c r="G73" t="s">
         <v>680</v>
       </c>
-      <c r="F73" t="s">
+      <c r="H73" t="s">
         <v>681</v>
       </c>
-      <c r="G73" t="s">
+      <c r="I73" t="s">
         <v>682</v>
       </c>
-      <c r="H73" t="s">
+      <c r="J73" t="s">
+        <v>24</v>
+      </c>
+      <c r="K73" t="s">
+        <v>25</v>
+      </c>
+      <c r="L73" t="s">
+        <v>26</v>
+      </c>
+      <c r="M73" t="s">
+        <v>27</v>
+      </c>
+      <c r="N73" t="s">
+        <v>28</v>
+      </c>
+      <c r="O73" t="s">
         <v>683</v>
-      </c>
-[...19 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>3419</v>
+        <v>3395</v>
       </c>
       <c r="B74" t="s">
+        <v>684</v>
+      </c>
+      <c r="C74" t="s">
+        <v>685</v>
+      </c>
+      <c r="D74" t="s">
         <v>686</v>
       </c>
-      <c r="C74" t="s">
+      <c r="E74" t="s">
         <v>687</v>
       </c>
-      <c r="D74" t="s">
+      <c r="F74" t="s">
         <v>688</v>
       </c>
-      <c r="E74" t="s">
+      <c r="G74" t="s">
         <v>689</v>
       </c>
-      <c r="F74" t="s">
+      <c r="H74" t="s">
         <v>690</v>
       </c>
-      <c r="G74" t="s">
+      <c r="I74" t="s">
         <v>691</v>
       </c>
-      <c r="H74" t="s">
+      <c r="J74" t="s">
+        <v>24</v>
+      </c>
+      <c r="K74" t="s">
         <v>692</v>
       </c>
-      <c r="I74" t="s">
+      <c r="L74" t="s">
+        <v>26</v>
+      </c>
+      <c r="M74" t="s">
         <v>693</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>3420</v>
+        <v>3406</v>
       </c>
       <c r="B75" t="s">
         <v>695</v>
       </c>
       <c r="C75" t="s">
         <v>696</v>
       </c>
       <c r="D75" t="s">
         <v>697</v>
       </c>
       <c r="E75" t="s">
         <v>698</v>
       </c>
       <c r="F75" t="s">
         <v>699</v>
       </c>
       <c r="G75" t="s">
         <v>700</v>
       </c>
       <c r="H75" t="s">
         <v>701</v>
       </c>
       <c r="I75" t="s">
         <v>702</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>3422</v>
+        <v>3407</v>
       </c>
       <c r="B76" t="s">
         <v>704</v>
       </c>
       <c r="C76" t="s">
         <v>705</v>
       </c>
       <c r="D76" t="s">
         <v>706</v>
       </c>
       <c r="E76" t="s">
         <v>707</v>
       </c>
       <c r="F76" t="s">
         <v>708</v>
       </c>
       <c r="G76" t="s">
         <v>709</v>
       </c>
       <c r="H76" t="s">
         <v>710</v>
       </c>
       <c r="I76" t="s">
         <v>711</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
         <v>25</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
         <v>27</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>3438</v>
+        <v>3409</v>
       </c>
       <c r="B77" t="s">
         <v>713</v>
       </c>
       <c r="C77" t="s">
         <v>714</v>
       </c>
       <c r="D77" t="s">
         <v>715</v>
       </c>
       <c r="E77" t="s">
         <v>716</v>
       </c>
       <c r="F77" t="s">
         <v>717</v>
       </c>
       <c r="G77" t="s">
         <v>718</v>
       </c>
       <c r="H77" t="s">
         <v>719</v>
       </c>
       <c r="I77" t="s">
         <v>720</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
         <v>25</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
         <v>27</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>3444</v>
+        <v>3410</v>
       </c>
       <c r="B78" t="s">
         <v>722</v>
       </c>
       <c r="C78" t="s">
         <v>723</v>
       </c>
       <c r="D78" t="s">
         <v>724</v>
       </c>
       <c r="E78" t="s">
         <v>725</v>
       </c>
       <c r="F78" t="s">
         <v>726</v>
       </c>
       <c r="G78" t="s">
         <v>727</v>
       </c>
       <c r="H78" t="s">
         <v>728</v>
       </c>
       <c r="I78" t="s">
         <v>729</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
         <v>25</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
         <v>27</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>3461</v>
+        <v>3414</v>
       </c>
       <c r="B79" t="s">
         <v>731</v>
       </c>
       <c r="C79" t="s">
         <v>732</v>
       </c>
       <c r="D79" t="s">
         <v>733</v>
       </c>
       <c r="E79" t="s">
         <v>734</v>
       </c>
       <c r="F79" t="s">
         <v>735</v>
       </c>
       <c r="G79" t="s">
         <v>736</v>
       </c>
       <c r="H79" t="s">
         <v>737</v>
       </c>
       <c r="I79" t="s">
         <v>738</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>3475</v>
+        <v>3417</v>
       </c>
       <c r="B80" t="s">
         <v>740</v>
       </c>
       <c r="C80" t="s">
         <v>741</v>
       </c>
       <c r="D80" t="s">
         <v>742</v>
       </c>
       <c r="E80" t="s">
         <v>743</v>
       </c>
       <c r="F80" t="s">
         <v>744</v>
       </c>
       <c r="G80" t="s">
         <v>745</v>
       </c>
       <c r="H80" t="s">
         <v>746</v>
       </c>
       <c r="I80" t="s">
         <v>747</v>
       </c>
       <c r="J80" t="s">
         <v>24</v>
       </c>
       <c r="K80" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L80" t="s">
         <v>26</v>
       </c>
       <c r="M80" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
       <c r="O80" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
-        <v>3476</v>
+        <v>3418</v>
       </c>
       <c r="B81" t="s">
         <v>749</v>
       </c>
       <c r="C81" t="s">
         <v>750</v>
       </c>
       <c r="D81" t="s">
         <v>751</v>
       </c>
       <c r="E81" t="s">
         <v>752</v>
       </c>
       <c r="F81" t="s">
         <v>753</v>
       </c>
       <c r="G81" t="s">
         <v>754</v>
       </c>
       <c r="H81" t="s">
         <v>755</v>
       </c>
       <c r="I81" t="s">
         <v>756</v>
       </c>
       <c r="J81" t="s">
         <v>24</v>
       </c>
       <c r="K81" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L81" t="s">
         <v>26</v>
       </c>
       <c r="M81" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
-        <v>3481</v>
+        <v>3419</v>
       </c>
       <c r="B82" t="s">
         <v>758</v>
       </c>
       <c r="C82" t="s">
         <v>759</v>
       </c>
       <c r="D82" t="s">
         <v>760</v>
       </c>
       <c r="E82" t="s">
         <v>761</v>
       </c>
       <c r="F82" t="s">
         <v>762</v>
       </c>
       <c r="G82" t="s">
         <v>763</v>
       </c>
       <c r="H82" t="s">
         <v>764</v>
       </c>
       <c r="I82" t="s">
         <v>765</v>
       </c>
       <c r="J82" t="s">
         <v>24</v>
       </c>
       <c r="K82" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L82" t="s">
         <v>26</v>
       </c>
       <c r="M82" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
       <c r="O82" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
-        <v>3512</v>
+        <v>3420</v>
       </c>
       <c r="B83" t="s">
         <v>767</v>
       </c>
       <c r="C83" t="s">
         <v>768</v>
       </c>
       <c r="D83" t="s">
         <v>769</v>
       </c>
       <c r="E83" t="s">
         <v>770</v>
       </c>
       <c r="F83" t="s">
         <v>771</v>
       </c>
       <c r="G83" t="s">
         <v>772</v>
       </c>
       <c r="H83" t="s">
         <v>773</v>
       </c>
       <c r="I83" t="s">
         <v>774</v>
       </c>
       <c r="J83" t="s">
         <v>24</v>
       </c>
       <c r="K83" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L83" t="s">
         <v>26</v>
       </c>
       <c r="M83" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>3520</v>
+        <v>3422</v>
       </c>
       <c r="B84" t="s">
         <v>776</v>
       </c>
       <c r="C84" t="s">
         <v>777</v>
       </c>
       <c r="D84" t="s">
         <v>778</v>
       </c>
       <c r="E84" t="s">
         <v>779</v>
       </c>
       <c r="F84" t="s">
         <v>780</v>
       </c>
       <c r="G84" t="s">
         <v>781</v>
       </c>
       <c r="H84" t="s">
         <v>782</v>
       </c>
       <c r="I84" t="s">
         <v>783</v>
       </c>
       <c r="J84" t="s">
         <v>24</v>
       </c>
       <c r="K84" t="s">
+        <v>25</v>
+      </c>
+      <c r="L84" t="s">
+        <v>26</v>
+      </c>
+      <c r="M84" t="s">
+        <v>27</v>
+      </c>
+      <c r="N84" t="s">
+        <v>28</v>
+      </c>
+      <c r="O84" t="s">
         <v>784</v>
-      </c>
-[...10 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>3534</v>
+        <v>3438</v>
       </c>
       <c r="B85" t="s">
+        <v>785</v>
+      </c>
+      <c r="C85" t="s">
+        <v>786</v>
+      </c>
+      <c r="D85" t="s">
         <v>787</v>
       </c>
-      <c r="C85" t="s">
+      <c r="E85" t="s">
         <v>788</v>
       </c>
-      <c r="D85" t="s">
+      <c r="F85" t="s">
         <v>789</v>
       </c>
-      <c r="E85" t="s">
+      <c r="G85" t="s">
         <v>790</v>
       </c>
-      <c r="F85" t="s">
+      <c r="H85" t="s">
         <v>791</v>
       </c>
-      <c r="G85" t="s">
+      <c r="I85" t="s">
         <v>792</v>
-      </c>
-[...4 lines deleted...]
-        <v>794</v>
       </c>
       <c r="J85" t="s">
         <v>24</v>
       </c>
       <c r="K85" t="s">
         <v>25</v>
       </c>
       <c r="L85" t="s">
         <v>26</v>
       </c>
       <c r="M85" t="s">
         <v>27</v>
       </c>
       <c r="N85" t="s">
         <v>28</v>
       </c>
       <c r="O85" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>3553</v>
+        <v>3444</v>
       </c>
       <c r="B86" t="s">
+        <v>794</v>
+      </c>
+      <c r="C86" t="s">
+        <v>795</v>
+      </c>
+      <c r="D86" t="s">
         <v>796</v>
       </c>
-      <c r="C86" t="s">
+      <c r="E86" t="s">
         <v>797</v>
       </c>
-      <c r="D86" t="s">
+      <c r="F86" t="s">
         <v>798</v>
       </c>
-      <c r="E86" t="s">
+      <c r="G86" t="s">
         <v>799</v>
       </c>
-      <c r="F86" t="s">
+      <c r="H86" t="s">
         <v>800</v>
       </c>
-      <c r="G86" t="s">
+      <c r="I86" t="s">
         <v>801</v>
       </c>
-      <c r="H86" t="s">
+      <c r="J86" t="s">
+        <v>24</v>
+      </c>
+      <c r="K86" t="s">
+        <v>25</v>
+      </c>
+      <c r="L86" t="s">
+        <v>26</v>
+      </c>
+      <c r="M86" t="s">
+        <v>27</v>
+      </c>
+      <c r="N86" t="s">
+        <v>28</v>
+      </c>
+      <c r="O86" t="s">
         <v>802</v>
-      </c>
-[...19 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>3567</v>
+        <v>3461</v>
       </c>
       <c r="B87" t="s">
+        <v>803</v>
+      </c>
+      <c r="C87" t="s">
+        <v>804</v>
+      </c>
+      <c r="D87" t="s">
         <v>805</v>
       </c>
-      <c r="C87" t="s">
+      <c r="E87" t="s">
         <v>806</v>
       </c>
-      <c r="D87" t="s">
+      <c r="F87" t="s">
         <v>807</v>
       </c>
-      <c r="E87" t="s">
+      <c r="G87" t="s">
         <v>808</v>
       </c>
-      <c r="F87" t="s">
+      <c r="H87" t="s">
         <v>809</v>
       </c>
-      <c r="G87" t="s">
+      <c r="I87" t="s">
         <v>810</v>
       </c>
-      <c r="H87" t="s">
+      <c r="J87" t="s">
+        <v>24</v>
+      </c>
+      <c r="K87" t="s">
+        <v>25</v>
+      </c>
+      <c r="L87" t="s">
+        <v>26</v>
+      </c>
+      <c r="M87" t="s">
+        <v>27</v>
+      </c>
+      <c r="N87" t="s">
+        <v>28</v>
+      </c>
+      <c r="O87" t="s">
         <v>811</v>
-      </c>
-[...19 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>3581</v>
+        <v>3470</v>
       </c>
       <c r="B88" t="s">
+        <v>812</v>
+      </c>
+      <c r="C88" t="s">
+        <v>813</v>
+      </c>
+      <c r="D88" t="s">
+        <v>814</v>
+      </c>
+      <c r="E88" t="s">
+        <v>815</v>
+      </c>
+      <c r="F88" t="s">
         <v>816</v>
       </c>
-      <c r="C88" t="s">
+      <c r="G88" t="s">
         <v>817</v>
       </c>
-      <c r="D88" t="s">
+      <c r="H88" t="s">
         <v>818</v>
       </c>
-      <c r="E88" t="s">
+      <c r="I88" t="s">
         <v>819</v>
       </c>
-      <c r="F88" t="s">
+      <c r="J88" t="s">
+        <v>24</v>
+      </c>
+      <c r="K88" t="s">
         <v>820</v>
       </c>
-      <c r="G88" t="s">
+      <c r="L88" t="s">
+        <v>26</v>
+      </c>
+      <c r="M88" t="s">
         <v>821</v>
       </c>
-      <c r="H88" t="s">
+      <c r="N88" t="s">
+        <v>28</v>
+      </c>
+      <c r="O88" t="s">
         <v>822</v>
-      </c>
-[...19 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>3588</v>
+        <v>3475</v>
       </c>
       <c r="B89" t="s">
+        <v>823</v>
+      </c>
+      <c r="C89" t="s">
+        <v>824</v>
+      </c>
+      <c r="D89" t="s">
         <v>825</v>
       </c>
-      <c r="C89" t="s">
+      <c r="E89" t="s">
         <v>826</v>
       </c>
-      <c r="D89" t="s">
+      <c r="F89" t="s">
         <v>827</v>
       </c>
-      <c r="E89" t="s">
+      <c r="G89" t="s">
         <v>828</v>
       </c>
-      <c r="F89" t="s">
+      <c r="H89" t="s">
         <v>829</v>
       </c>
-      <c r="G89" t="s">
+      <c r="I89" t="s">
         <v>830</v>
       </c>
-      <c r="H89" t="s">
+      <c r="J89" t="s">
+        <v>24</v>
+      </c>
+      <c r="K89" t="s">
+        <v>47</v>
+      </c>
+      <c r="L89" t="s">
+        <v>26</v>
+      </c>
+      <c r="M89" t="s">
+        <v>48</v>
+      </c>
+      <c r="N89" t="s">
+        <v>28</v>
+      </c>
+      <c r="O89" t="s">
         <v>831</v>
-      </c>
-[...19 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>3591</v>
+        <v>3476</v>
       </c>
       <c r="B90" t="s">
+        <v>832</v>
+      </c>
+      <c r="C90" t="s">
+        <v>833</v>
+      </c>
+      <c r="D90" t="s">
+        <v>834</v>
+      </c>
+      <c r="E90" t="s">
+        <v>835</v>
+      </c>
+      <c r="F90" t="s">
         <v>836</v>
       </c>
-      <c r="C90" t="s">
+      <c r="G90" t="s">
         <v>837</v>
       </c>
-      <c r="D90" t="s">
+      <c r="H90" t="s">
         <v>838</v>
       </c>
-      <c r="E90" t="s">
+      <c r="I90" t="s">
         <v>839</v>
       </c>
-      <c r="F90" t="s">
+      <c r="J90" t="s">
+        <v>24</v>
+      </c>
+      <c r="K90" t="s">
+        <v>25</v>
+      </c>
+      <c r="L90" t="s">
+        <v>26</v>
+      </c>
+      <c r="M90" t="s">
+        <v>27</v>
+      </c>
+      <c r="N90" t="s">
+        <v>28</v>
+      </c>
+      <c r="O90" t="s">
         <v>840</v>
-      </c>
-[...25 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>3686</v>
+        <v>3481</v>
       </c>
       <c r="B91" t="s">
+        <v>841</v>
+      </c>
+      <c r="C91" t="s">
+        <v>842</v>
+      </c>
+      <c r="D91" t="s">
+        <v>843</v>
+      </c>
+      <c r="E91" t="s">
+        <v>844</v>
+      </c>
+      <c r="F91" t="s">
         <v>845</v>
       </c>
-      <c r="C91" t="s">
+      <c r="G91" t="s">
         <v>846</v>
       </c>
-      <c r="D91" t="s">
+      <c r="H91" t="s">
         <v>847</v>
       </c>
-      <c r="E91" t="s">
+      <c r="I91" t="s">
         <v>848</v>
       </c>
-      <c r="F91" t="s">
+      <c r="J91" t="s">
+        <v>24</v>
+      </c>
+      <c r="K91" t="s">
+        <v>112</v>
+      </c>
+      <c r="L91" t="s">
+        <v>26</v>
+      </c>
+      <c r="M91" t="s">
+        <v>113</v>
+      </c>
+      <c r="N91" t="s">
+        <v>28</v>
+      </c>
+      <c r="O91" t="s">
         <v>849</v>
-      </c>
-[...25 lines deleted...]
-        <v>853</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>3689</v>
+        <v>3512</v>
       </c>
       <c r="B92" t="s">
+        <v>850</v>
+      </c>
+      <c r="C92" t="s">
+        <v>851</v>
+      </c>
+      <c r="D92" t="s">
+        <v>852</v>
+      </c>
+      <c r="E92" t="s">
+        <v>853</v>
+      </c>
+      <c r="F92" t="s">
         <v>854</v>
       </c>
-      <c r="C92" t="s">
+      <c r="G92" t="s">
         <v>855</v>
       </c>
-      <c r="D92" t="s">
+      <c r="H92" t="s">
         <v>856</v>
       </c>
-      <c r="E92" t="s">
+      <c r="I92" t="s">
         <v>857</v>
-      </c>
-[...10 lines deleted...]
-        <v>861</v>
       </c>
       <c r="J92" t="s">
         <v>24</v>
       </c>
       <c r="K92" t="s">
         <v>25</v>
       </c>
       <c r="L92" t="s">
         <v>26</v>
       </c>
       <c r="M92" t="s">
         <v>27</v>
       </c>
       <c r="N92" t="s">
         <v>28</v>
       </c>
       <c r="O92" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>3701</v>
+        <v>3520</v>
       </c>
       <c r="B93" t="s">
+        <v>859</v>
+      </c>
+      <c r="C93" t="s">
+        <v>860</v>
+      </c>
+      <c r="D93" t="s">
+        <v>861</v>
+      </c>
+      <c r="E93" t="s">
+        <v>862</v>
+      </c>
+      <c r="F93" t="s">
         <v>863</v>
       </c>
-      <c r="C93" t="s">
+      <c r="G93" t="s">
         <v>864</v>
       </c>
-      <c r="D93" t="s">
+      <c r="H93" t="s">
         <v>865</v>
       </c>
-      <c r="E93" t="s">
+      <c r="I93" t="s">
         <v>866</v>
       </c>
-      <c r="F93" t="s">
+      <c r="J93" t="s">
+        <v>24</v>
+      </c>
+      <c r="K93" t="s">
         <v>867</v>
       </c>
-      <c r="G93" t="s">
+      <c r="L93" t="s">
+        <v>26</v>
+      </c>
+      <c r="M93" t="s">
         <v>868</v>
       </c>
-      <c r="H93" t="s">
+      <c r="N93" t="s">
+        <v>28</v>
+      </c>
+      <c r="O93" t="s">
         <v>869</v>
-      </c>
-[...19 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>3702</v>
+        <v>3534</v>
       </c>
       <c r="B94" t="s">
+        <v>870</v>
+      </c>
+      <c r="C94" t="s">
+        <v>871</v>
+      </c>
+      <c r="D94" t="s">
         <v>872</v>
       </c>
-      <c r="C94" t="s">
+      <c r="E94" t="s">
         <v>873</v>
       </c>
-      <c r="D94" t="s">
+      <c r="F94" t="s">
         <v>874</v>
       </c>
-      <c r="E94" t="s">
+      <c r="G94" t="s">
         <v>875</v>
       </c>
-      <c r="F94" t="s">
+      <c r="H94" t="s">
         <v>876</v>
       </c>
-      <c r="G94" t="s">
+      <c r="I94" t="s">
         <v>877</v>
       </c>
-      <c r="H94" t="s">
+      <c r="J94" t="s">
+        <v>24</v>
+      </c>
+      <c r="K94" t="s">
+        <v>25</v>
+      </c>
+      <c r="L94" t="s">
+        <v>26</v>
+      </c>
+      <c r="M94" t="s">
+        <v>27</v>
+      </c>
+      <c r="N94" t="s">
+        <v>28</v>
+      </c>
+      <c r="O94" t="s">
         <v>878</v>
-      </c>
-[...19 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>3706</v>
+        <v>3553</v>
       </c>
       <c r="B95" t="s">
+        <v>879</v>
+      </c>
+      <c r="C95" t="s">
+        <v>880</v>
+      </c>
+      <c r="D95" t="s">
         <v>881</v>
       </c>
-      <c r="C95" t="s">
+      <c r="E95" t="s">
         <v>882</v>
       </c>
-      <c r="D95" t="s">
+      <c r="F95" t="s">
         <v>883</v>
       </c>
-      <c r="E95" t="s">
+      <c r="G95" t="s">
         <v>884</v>
       </c>
-      <c r="F95" t="s">
+      <c r="H95" t="s">
         <v>885</v>
       </c>
-      <c r="G95" t="s">
+      <c r="I95" t="s">
         <v>886</v>
       </c>
-      <c r="H95" t="s">
+      <c r="J95" t="s">
+        <v>24</v>
+      </c>
+      <c r="K95" t="s">
+        <v>47</v>
+      </c>
+      <c r="L95" t="s">
+        <v>26</v>
+      </c>
+      <c r="M95" t="s">
+        <v>48</v>
+      </c>
+      <c r="N95" t="s">
+        <v>28</v>
+      </c>
+      <c r="O95" t="s">
         <v>887</v>
-      </c>
-[...19 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>3716</v>
+        <v>3567</v>
       </c>
       <c r="B96" t="s">
+        <v>888</v>
+      </c>
+      <c r="C96" t="s">
+        <v>889</v>
+      </c>
+      <c r="D96" t="s">
         <v>890</v>
       </c>
-      <c r="C96" t="s">
+      <c r="E96" t="s">
         <v>891</v>
       </c>
-      <c r="D96" t="s">
+      <c r="F96" t="s">
         <v>892</v>
       </c>
-      <c r="E96" t="s">
+      <c r="G96" t="s">
         <v>893</v>
       </c>
-      <c r="F96" t="s">
+      <c r="H96" t="s">
         <v>894</v>
       </c>
-      <c r="G96" t="s">
+      <c r="I96" t="s">
         <v>895</v>
       </c>
-      <c r="H96" t="s">
+      <c r="J96" t="s">
+        <v>545</v>
+      </c>
+      <c r="K96" t="s">
         <v>896</v>
       </c>
-      <c r="I96" t="s">
+      <c r="L96" t="s">
+        <v>547</v>
+      </c>
+      <c r="M96" t="s">
         <v>897</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N96" t="s">
         <v>28</v>
       </c>
       <c r="O96" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>3753</v>
+        <v>3574</v>
       </c>
       <c r="B97" t="s">
         <v>899</v>
       </c>
       <c r="C97" t="s">
         <v>900</v>
       </c>
       <c r="D97" t="s">
         <v>901</v>
       </c>
       <c r="E97" t="s">
         <v>902</v>
       </c>
       <c r="F97" t="s">
         <v>903</v>
       </c>
       <c r="G97" t="s">
         <v>904</v>
       </c>
       <c r="H97" t="s">
         <v>905</v>
       </c>
       <c r="I97" t="s">
         <v>906</v>
       </c>
       <c r="J97" t="s">
         <v>24</v>
       </c>
       <c r="K97" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L97" t="s">
         <v>26</v>
       </c>
       <c r="M97" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N97" t="s">
         <v>28</v>
       </c>
       <c r="O97" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>3756</v>
+        <v>3575</v>
       </c>
       <c r="B98" t="s">
         <v>908</v>
       </c>
       <c r="C98" t="s">
         <v>909</v>
       </c>
       <c r="D98" t="s">
         <v>910</v>
       </c>
       <c r="E98" t="s">
         <v>911</v>
       </c>
       <c r="F98" t="s">
         <v>912</v>
       </c>
       <c r="G98" t="s">
         <v>913</v>
       </c>
       <c r="H98" t="s">
         <v>914</v>
       </c>
       <c r="I98" t="s">
         <v>915</v>
       </c>
       <c r="J98" t="s">
         <v>24</v>
       </c>
       <c r="K98" t="s">
-        <v>25</v>
+        <v>916</v>
       </c>
       <c r="L98" t="s">
         <v>26</v>
       </c>
       <c r="M98" t="s">
-        <v>27</v>
+        <v>917</v>
       </c>
       <c r="N98" t="s">
         <v>28</v>
       </c>
       <c r="O98" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>3854</v>
+        <v>3581</v>
       </c>
       <c r="B99" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="C99" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="D99" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E99" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F99" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="G99" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="H99" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="I99" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="J99" t="s">
         <v>24</v>
       </c>
       <c r="K99" t="s">
         <v>47</v>
       </c>
       <c r="L99" t="s">
         <v>26</v>
       </c>
       <c r="M99" t="s">
         <v>48</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>4176</v>
+        <v>3588</v>
       </c>
       <c r="B100" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C100" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="D100" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E100" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F100" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="G100" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="H100" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="I100" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
-        <v>112</v>
+        <v>936</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
-        <v>113</v>
+        <v>937</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>4186</v>
+        <v>3591</v>
       </c>
       <c r="B101" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="C101" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="D101" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E101" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F101" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="G101" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="H101" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="I101" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
-        <v>784</v>
+        <v>112</v>
       </c>
       <c r="L101" t="s">
         <v>26</v>
       </c>
       <c r="M101" t="s">
-        <v>785</v>
+        <v>113</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>4196</v>
+        <v>3686</v>
       </c>
       <c r="B102" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="C102" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="D102" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E102" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F102" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="G102" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="H102" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="I102" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="J102" t="s">
         <v>24</v>
       </c>
       <c r="K102" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L102" t="s">
         <v>26</v>
       </c>
       <c r="M102" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>4202</v>
+        <v>3689</v>
       </c>
       <c r="B103" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C103" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="D103" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E103" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F103" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="G103" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="H103" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="I103" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="J103" t="s">
         <v>24</v>
       </c>
       <c r="K103" t="s">
         <v>25</v>
       </c>
       <c r="L103" t="s">
         <v>26</v>
       </c>
       <c r="M103" t="s">
         <v>27</v>
       </c>
       <c r="N103" t="s">
         <v>28</v>
       </c>
       <c r="O103" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>4204</v>
+        <v>3700</v>
       </c>
       <c r="B104" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="C104" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="D104" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E104" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F104" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="G104" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="H104" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="I104" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>4211</v>
+        <v>3701</v>
       </c>
       <c r="B105" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="C105" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="D105" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E105" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F105" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="G105" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="H105" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="I105" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="J105" t="s">
         <v>24</v>
       </c>
       <c r="K105" t="s">
         <v>25</v>
       </c>
       <c r="L105" t="s">
         <v>26</v>
       </c>
       <c r="M105" t="s">
         <v>27</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>4216</v>
+        <v>3702</v>
       </c>
       <c r="B106" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="C106" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="D106" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E106" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F106" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="G106" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="H106" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="I106" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="J106" t="s">
-        <v>988</v>
+        <v>24</v>
       </c>
       <c r="K106" t="s">
-        <v>989</v>
+        <v>47</v>
       </c>
       <c r="L106" t="s">
-        <v>990</v>
+        <v>26</v>
       </c>
       <c r="M106" t="s">
-        <v>991</v>
+        <v>48</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>4243</v>
+        <v>3706</v>
       </c>
       <c r="B107" t="s">
         <v>993</v>
       </c>
       <c r="C107" t="s">
         <v>994</v>
       </c>
       <c r="D107" t="s">
         <v>995</v>
       </c>
       <c r="E107" t="s">
         <v>996</v>
       </c>
       <c r="F107" t="s">
         <v>997</v>
       </c>
       <c r="G107" t="s">
         <v>998</v>
       </c>
       <c r="H107" t="s">
         <v>999</v>
       </c>
       <c r="I107" t="s">
         <v>1000</v>
       </c>
       <c r="J107" t="s">
         <v>24</v>
       </c>
       <c r="K107" t="s">
         <v>25</v>
       </c>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
         <v>27</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>4295</v>
+        <v>3711</v>
       </c>
       <c r="B108" t="s">
         <v>1002</v>
       </c>
       <c r="C108" t="s">
         <v>1003</v>
       </c>
       <c r="D108" t="s">
         <v>1004</v>
       </c>
       <c r="E108" t="s">
         <v>1005</v>
       </c>
       <c r="F108" t="s">
         <v>1006</v>
       </c>
       <c r="G108" t="s">
         <v>1007</v>
       </c>
       <c r="H108" t="s">
         <v>1008</v>
       </c>
       <c r="I108" t="s">
         <v>1009</v>
       </c>
       <c r="J108" t="s">
         <v>24</v>
       </c>
       <c r="K108" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L108" t="s">
         <v>26</v>
       </c>
       <c r="M108" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N108" t="s">
         <v>28</v>
       </c>
       <c r="O108" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>4302</v>
+        <v>3716</v>
       </c>
       <c r="B109" t="s">
         <v>1011</v>
       </c>
       <c r="C109" t="s">
         <v>1012</v>
       </c>
       <c r="D109" t="s">
         <v>1013</v>
       </c>
       <c r="E109" t="s">
         <v>1014</v>
       </c>
       <c r="F109" t="s">
         <v>1015</v>
       </c>
       <c r="G109" t="s">
         <v>1016</v>
       </c>
       <c r="H109" t="s">
         <v>1017</v>
       </c>
       <c r="I109" t="s">
         <v>1018</v>
       </c>
       <c r="J109" t="s">
+        <v>24</v>
+      </c>
+      <c r="K109" t="s">
+        <v>47</v>
+      </c>
+      <c r="L109" t="s">
+        <v>26</v>
+      </c>
+      <c r="M109" t="s">
+        <v>48</v>
+      </c>
+      <c r="N109" t="s">
+        <v>28</v>
+      </c>
+      <c r="O109" t="s">
         <v>1019</v>
-      </c>
-[...13 lines deleted...]
-        <v>1023</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>4303</v>
+        <v>3718</v>
       </c>
       <c r="B110" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E110" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F110" t="s">
         <v>1024</v>
       </c>
-      <c r="C110" t="s">
+      <c r="G110" t="s">
         <v>1025</v>
       </c>
-      <c r="D110" t="s">
+      <c r="H110" t="s">
         <v>1026</v>
       </c>
-      <c r="E110" t="s">
+      <c r="I110" t="s">
         <v>1027</v>
       </c>
-      <c r="F110" t="s">
+      <c r="J110" t="s">
+        <v>24</v>
+      </c>
+      <c r="K110" t="s">
+        <v>112</v>
+      </c>
+      <c r="L110" t="s">
+        <v>26</v>
+      </c>
+      <c r="M110" t="s">
+        <v>113</v>
+      </c>
+      <c r="N110" t="s">
+        <v>28</v>
+      </c>
+      <c r="O110" t="s">
         <v>1028</v>
-      </c>
-[...25 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>4304</v>
+        <v>3719</v>
       </c>
       <c r="B111" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F111" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G111" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H111" t="s">
         <v>1035</v>
       </c>
-      <c r="C111" t="s">
+      <c r="I111" t="s">
         <v>1036</v>
       </c>
-      <c r="D111" t="s">
+      <c r="J111" t="s">
+        <v>24</v>
+      </c>
+      <c r="K111" t="s">
+        <v>112</v>
+      </c>
+      <c r="L111" t="s">
+        <v>26</v>
+      </c>
+      <c r="M111" t="s">
+        <v>113</v>
+      </c>
+      <c r="N111" t="s">
+        <v>28</v>
+      </c>
+      <c r="O111" t="s">
         <v>1037</v>
-      </c>
-[...31 lines deleted...]
-        <v>1043</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>4307</v>
+        <v>3732</v>
       </c>
       <c r="B112" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F112" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G112" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H112" t="s">
         <v>1044</v>
       </c>
-      <c r="C112" t="s">
+      <c r="I112" t="s">
         <v>1045</v>
       </c>
-      <c r="D112" t="s">
+      <c r="J112" t="s">
+        <v>24</v>
+      </c>
+      <c r="K112" t="s">
+        <v>112</v>
+      </c>
+      <c r="L112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M112" t="s">
+        <v>113</v>
+      </c>
+      <c r="N112" t="s">
+        <v>28</v>
+      </c>
+      <c r="O112" t="s">
         <v>1046</v>
-      </c>
-[...31 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>4308</v>
+        <v>3753</v>
       </c>
       <c r="B113" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F113" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G113" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H113" t="s">
+        <v>1053</v>
+      </c>
+      <c r="I113" t="s">
+        <v>1054</v>
+      </c>
+      <c r="J113" t="s">
+        <v>24</v>
+      </c>
+      <c r="K113" t="s">
+        <v>25</v>
+      </c>
+      <c r="L113" t="s">
+        <v>26</v>
+      </c>
+      <c r="M113" t="s">
+        <v>27</v>
+      </c>
+      <c r="N113" t="s">
+        <v>28</v>
+      </c>
+      <c r="O113" t="s">
         <v>1055</v>
-      </c>
-[...37 lines deleted...]
-        <v>1063</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>4309</v>
+        <v>3756</v>
       </c>
       <c r="B114" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E114" t="s">
+        <v>1059</v>
+      </c>
+      <c r="F114" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G114" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H114" t="s">
+        <v>1062</v>
+      </c>
+      <c r="I114" t="s">
+        <v>1063</v>
+      </c>
+      <c r="J114" t="s">
+        <v>24</v>
+      </c>
+      <c r="K114" t="s">
+        <v>25</v>
+      </c>
+      <c r="L114" t="s">
+        <v>26</v>
+      </c>
+      <c r="M114" t="s">
+        <v>27</v>
+      </c>
+      <c r="N114" t="s">
+        <v>28</v>
+      </c>
+      <c r="O114" t="s">
         <v>1064</v>
-      </c>
-[...37 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>4311</v>
+        <v>3854</v>
       </c>
       <c r="B115" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E115" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F115" t="s">
+        <v>1069</v>
+      </c>
+      <c r="G115" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H115" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I115" t="s">
+        <v>1072</v>
+      </c>
+      <c r="J115" t="s">
+        <v>24</v>
+      </c>
+      <c r="K115" t="s">
+        <v>47</v>
+      </c>
+      <c r="L115" t="s">
+        <v>26</v>
+      </c>
+      <c r="M115" t="s">
+        <v>48</v>
+      </c>
+      <c r="N115" t="s">
+        <v>28</v>
+      </c>
+      <c r="O115" t="s">
         <v>1073</v>
-      </c>
-[...37 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>4314</v>
+        <v>4176</v>
       </c>
       <c r="B116" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E116" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F116" t="s">
+        <v>1078</v>
+      </c>
+      <c r="G116" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H116" t="s">
+        <v>1080</v>
+      </c>
+      <c r="I116" t="s">
+        <v>1081</v>
+      </c>
+      <c r="J116" t="s">
+        <v>24</v>
+      </c>
+      <c r="K116" t="s">
+        <v>112</v>
+      </c>
+      <c r="L116" t="s">
+        <v>26</v>
+      </c>
+      <c r="M116" t="s">
+        <v>113</v>
+      </c>
+      <c r="N116" t="s">
+        <v>28</v>
+      </c>
+      <c r="O116" t="s">
         <v>1082</v>
-      </c>
-[...37 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>4316</v>
+        <v>4186</v>
       </c>
       <c r="B117" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E117" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F117" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G117" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H117" t="s">
+        <v>1089</v>
+      </c>
+      <c r="I117" t="s">
+        <v>1090</v>
+      </c>
+      <c r="J117" t="s">
+        <v>24</v>
+      </c>
+      <c r="K117" t="s">
+        <v>867</v>
+      </c>
+      <c r="L117" t="s">
+        <v>26</v>
+      </c>
+      <c r="M117" t="s">
+        <v>868</v>
+      </c>
+      <c r="N117" t="s">
+        <v>28</v>
+      </c>
+      <c r="O117" t="s">
         <v>1091</v>
-      </c>
-[...37 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>4319</v>
+        <v>4196</v>
       </c>
       <c r="B118" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D118" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E118" t="s">
+        <v>1095</v>
+      </c>
+      <c r="F118" t="s">
+        <v>1096</v>
+      </c>
+      <c r="G118" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H118" t="s">
+        <v>1098</v>
+      </c>
+      <c r="I118" t="s">
+        <v>1099</v>
+      </c>
+      <c r="J118" t="s">
+        <v>24</v>
+      </c>
+      <c r="K118" t="s">
+        <v>25</v>
+      </c>
+      <c r="L118" t="s">
+        <v>26</v>
+      </c>
+      <c r="M118" t="s">
+        <v>27</v>
+      </c>
+      <c r="N118" t="s">
+        <v>28</v>
+      </c>
+      <c r="O118" t="s">
         <v>1100</v>
-      </c>
-[...37 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>4322</v>
+        <v>4198</v>
       </c>
       <c r="B119" t="s">
-        <v>1109</v>
+        <v>1101</v>
       </c>
       <c r="C119" t="s">
-        <v>1110</v>
+        <v>1102</v>
       </c>
       <c r="D119" t="s">
-        <v>1111</v>
+        <v>1103</v>
       </c>
       <c r="E119" t="s">
-        <v>1112</v>
+        <v>1104</v>
       </c>
       <c r="F119" t="s">
-        <v>1113</v>
+        <v>1105</v>
       </c>
       <c r="G119" t="s">
-        <v>1114</v>
+        <v>1106</v>
       </c>
       <c r="H119" t="s">
-        <v>1115</v>
+        <v>1107</v>
       </c>
       <c r="I119" t="s">
-        <v>1116</v>
+        <v>1108</v>
       </c>
       <c r="J119" t="s">
         <v>24</v>
       </c>
       <c r="K119" t="s">
         <v>25</v>
       </c>
       <c r="L119" t="s">
         <v>26</v>
       </c>
       <c r="M119" t="s">
         <v>27</v>
       </c>
       <c r="N119" t="s">
         <v>28</v>
       </c>
       <c r="O119" t="s">
-        <v>1117</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>4555</v>
+        <v>4202</v>
       </c>
       <c r="B120" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E120" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F120" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G120" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H120" t="s">
+        <v>1116</v>
+      </c>
+      <c r="I120" t="s">
+        <v>1117</v>
+      </c>
+      <c r="J120" t="s">
+        <v>24</v>
+      </c>
+      <c r="K120" t="s">
+        <v>25</v>
+      </c>
+      <c r="L120" t="s">
+        <v>26</v>
+      </c>
+      <c r="M120" t="s">
+        <v>27</v>
+      </c>
+      <c r="N120" t="s">
+        <v>28</v>
+      </c>
+      <c r="O120" t="s">
         <v>1118</v>
-      </c>
-[...37 lines deleted...]
-        <v>1126</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>4556</v>
+        <v>4204</v>
       </c>
       <c r="B121" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E121" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F121" t="s">
+        <v>1123</v>
+      </c>
+      <c r="G121" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H121" t="s">
+        <v>1125</v>
+      </c>
+      <c r="I121" t="s">
+        <v>1126</v>
+      </c>
+      <c r="J121" t="s">
+        <v>24</v>
+      </c>
+      <c r="K121" t="s">
+        <v>47</v>
+      </c>
+      <c r="L121" t="s">
+        <v>26</v>
+      </c>
+      <c r="M121" t="s">
+        <v>48</v>
+      </c>
+      <c r="N121" t="s">
+        <v>28</v>
+      </c>
+      <c r="O121" t="s">
         <v>1127</v>
-      </c>
-[...37 lines deleted...]
-        <v>1135</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>4558</v>
+        <v>4206</v>
       </c>
       <c r="B122" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D122" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E122" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F122" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G122" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H122" t="s">
+        <v>1134</v>
+      </c>
+      <c r="I122" t="s">
+        <v>1135</v>
+      </c>
+      <c r="J122" t="s">
+        <v>24</v>
+      </c>
+      <c r="K122" t="s">
+        <v>25</v>
+      </c>
+      <c r="L122" t="s">
+        <v>26</v>
+      </c>
+      <c r="M122" t="s">
+        <v>27</v>
+      </c>
+      <c r="N122" t="s">
+        <v>28</v>
+      </c>
+      <c r="O122" t="s">
         <v>1136</v>
-      </c>
-[...37 lines deleted...]
-        <v>1144</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>4559</v>
+        <v>4211</v>
       </c>
       <c r="B123" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D123" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E123" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F123" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G123" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H123" t="s">
+        <v>1143</v>
+      </c>
+      <c r="I123" t="s">
+        <v>1144</v>
+      </c>
+      <c r="J123" t="s">
+        <v>24</v>
+      </c>
+      <c r="K123" t="s">
+        <v>25</v>
+      </c>
+      <c r="L123" t="s">
+        <v>26</v>
+      </c>
+      <c r="M123" t="s">
+        <v>27</v>
+      </c>
+      <c r="N123" t="s">
+        <v>28</v>
+      </c>
+      <c r="O123" t="s">
         <v>1145</v>
-      </c>
-[...37 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>4560</v>
+        <v>4216</v>
       </c>
       <c r="B124" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C124" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D124" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E124" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F124" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G124" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H124" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I124" t="s">
+        <v>1153</v>
+      </c>
+      <c r="J124" t="s">
         <v>1154</v>
       </c>
-      <c r="C124" t="s">
+      <c r="K124" t="s">
         <v>1155</v>
       </c>
-      <c r="D124" t="s">
+      <c r="L124" t="s">
         <v>1156</v>
       </c>
-      <c r="E124" t="s">
+      <c r="M124" t="s">
         <v>1157</v>
       </c>
-      <c r="F124" t="s">
+      <c r="N124" t="s">
+        <v>28</v>
+      </c>
+      <c r="O124" t="s">
         <v>1158</v>
-      </c>
-[...25 lines deleted...]
-        <v>1162</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>4563</v>
+        <v>4243</v>
       </c>
       <c r="B125" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C125" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D125" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E125" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F125" t="s">
         <v>1163</v>
       </c>
-      <c r="C125" t="s">
+      <c r="G125" t="s">
         <v>1164</v>
       </c>
-      <c r="D125" t="s">
+      <c r="H125" t="s">
         <v>1165</v>
       </c>
-      <c r="E125" t="s">
+      <c r="I125" t="s">
         <v>1166</v>
       </c>
-      <c r="F125" t="s">
+      <c r="J125" t="s">
+        <v>24</v>
+      </c>
+      <c r="K125" t="s">
+        <v>25</v>
+      </c>
+      <c r="L125" t="s">
+        <v>26</v>
+      </c>
+      <c r="M125" t="s">
+        <v>27</v>
+      </c>
+      <c r="N125" t="s">
+        <v>28</v>
+      </c>
+      <c r="O125" t="s">
         <v>1167</v>
-      </c>
-[...25 lines deleted...]
-        <v>1171</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>4564</v>
+        <v>4295</v>
       </c>
       <c r="B126" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E126" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F126" t="s">
         <v>1172</v>
       </c>
-      <c r="C126" t="s">
+      <c r="G126" t="s">
         <v>1173</v>
       </c>
-      <c r="D126" t="s">
+      <c r="H126" t="s">
         <v>1174</v>
       </c>
-      <c r="E126" t="s">
+      <c r="I126" t="s">
         <v>1175</v>
       </c>
-      <c r="F126" t="s">
+      <c r="J126" t="s">
+        <v>24</v>
+      </c>
+      <c r="K126" t="s">
+        <v>25</v>
+      </c>
+      <c r="L126" t="s">
+        <v>26</v>
+      </c>
+      <c r="M126" t="s">
+        <v>27</v>
+      </c>
+      <c r="N126" t="s">
+        <v>28</v>
+      </c>
+      <c r="O126" t="s">
         <v>1176</v>
-      </c>
-[...25 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>4566</v>
+        <v>4302</v>
       </c>
       <c r="B127" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D127" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1180</v>
+      </c>
+      <c r="F127" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G127" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H127" t="s">
         <v>1183</v>
       </c>
-      <c r="C127" t="s">
+      <c r="I127" t="s">
         <v>1184</v>
       </c>
-      <c r="D127" t="s">
+      <c r="J127" t="s">
         <v>1185</v>
       </c>
-      <c r="E127" t="s">
+      <c r="K127" t="s">
         <v>1186</v>
       </c>
-      <c r="F127" t="s">
+      <c r="L127" t="s">
         <v>1187</v>
       </c>
-      <c r="G127" t="s">
+      <c r="M127" t="s">
         <v>1188</v>
       </c>
-      <c r="H127" t="s">
+      <c r="N127" t="s">
+        <v>28</v>
+      </c>
+      <c r="O127" t="s">
         <v>1189</v>
-      </c>
-[...19 lines deleted...]
-        <v>1191</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>4568</v>
+        <v>4303</v>
       </c>
       <c r="B128" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C128" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D128" t="s">
         <v>1192</v>
       </c>
-      <c r="C128" t="s">
+      <c r="E128" t="s">
         <v>1193</v>
       </c>
-      <c r="D128" t="s">
+      <c r="F128" t="s">
         <v>1194</v>
       </c>
-      <c r="E128" t="s">
+      <c r="G128" t="s">
         <v>1195</v>
       </c>
-      <c r="F128" t="s">
+      <c r="H128" t="s">
         <v>1196</v>
       </c>
-      <c r="G128" t="s">
+      <c r="I128" t="s">
         <v>1197</v>
       </c>
-      <c r="H128" t="s">
+      <c r="J128" t="s">
+        <v>558</v>
+      </c>
+      <c r="K128" t="s">
+        <v>916</v>
+      </c>
+      <c r="L128" t="s">
+        <v>560</v>
+      </c>
+      <c r="M128" t="s">
+        <v>917</v>
+      </c>
+      <c r="N128" t="s">
+        <v>28</v>
+      </c>
+      <c r="O128" t="s">
         <v>1198</v>
-      </c>
-[...19 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>4704</v>
+        <v>4304</v>
       </c>
       <c r="B129" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D129" t="s">
         <v>1201</v>
       </c>
-      <c r="C129" t="s">
+      <c r="E129" t="s">
         <v>1202</v>
       </c>
-      <c r="D129" t="s">
+      <c r="F129" t="s">
         <v>1203</v>
       </c>
-      <c r="E129" t="s">
+      <c r="G129" t="s">
         <v>1204</v>
       </c>
-      <c r="F129" t="s">
+      <c r="H129" t="s">
         <v>1205</v>
       </c>
-      <c r="G129" t="s">
+      <c r="I129" t="s">
         <v>1206</v>
       </c>
-      <c r="H129" t="s">
+      <c r="J129" t="s">
+        <v>24</v>
+      </c>
+      <c r="K129" t="s">
+        <v>25</v>
+      </c>
+      <c r="L129" t="s">
+        <v>26</v>
+      </c>
+      <c r="M129" t="s">
+        <v>27</v>
+      </c>
+      <c r="N129" t="s">
+        <v>28</v>
+      </c>
+      <c r="O129" t="s">
         <v>1207</v>
-      </c>
-[...19 lines deleted...]
-        <v>1209</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>4706</v>
+        <v>4307</v>
       </c>
       <c r="B130" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D130" t="s">
         <v>1210</v>
       </c>
-      <c r="C130" t="s">
+      <c r="E130" t="s">
         <v>1211</v>
       </c>
-      <c r="D130" t="s">
+      <c r="F130" t="s">
         <v>1212</v>
       </c>
-      <c r="E130" t="s">
+      <c r="G130" t="s">
         <v>1213</v>
       </c>
-      <c r="F130" t="s">
+      <c r="H130" t="s">
         <v>1214</v>
       </c>
-      <c r="G130" t="s">
+      <c r="I130" t="s">
         <v>1215</v>
       </c>
-      <c r="H130" t="s">
+      <c r="J130" t="s">
+        <v>1154</v>
+      </c>
+      <c r="K130" t="s">
         <v>1216</v>
       </c>
-      <c r="I130" t="s">
+      <c r="L130" t="s">
+        <v>1156</v>
+      </c>
+      <c r="M130" t="s">
         <v>1217</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N130" t="s">
         <v>28</v>
       </c>
       <c r="O130" t="s">
         <v>1218</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>4709</v>
+        <v>4308</v>
       </c>
       <c r="B131" t="s">
         <v>1219</v>
       </c>
       <c r="C131" t="s">
         <v>1220</v>
       </c>
       <c r="D131" t="s">
         <v>1221</v>
       </c>
       <c r="E131" t="s">
         <v>1222</v>
       </c>
       <c r="F131" t="s">
         <v>1223</v>
       </c>
       <c r="G131" t="s">
         <v>1224</v>
       </c>
       <c r="H131" t="s">
         <v>1225</v>
       </c>
       <c r="I131" t="s">
         <v>1226</v>
       </c>
       <c r="J131" t="s">
         <v>24</v>
       </c>
       <c r="K131" t="s">
-        <v>47</v>
+        <v>112</v>
       </c>
       <c r="L131" t="s">
         <v>26</v>
       </c>
       <c r="M131" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="N131" t="s">
         <v>28</v>
       </c>
       <c r="O131" t="s">
         <v>1227</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>4711</v>
+        <v>4309</v>
       </c>
       <c r="B132" t="s">
         <v>1228</v>
       </c>
       <c r="C132" t="s">
         <v>1229</v>
       </c>
       <c r="D132" t="s">
         <v>1230</v>
       </c>
       <c r="E132" t="s">
         <v>1231</v>
       </c>
       <c r="F132" t="s">
         <v>1232</v>
       </c>
       <c r="G132" t="s">
         <v>1233</v>
       </c>
       <c r="H132" t="s">
         <v>1234</v>
       </c>
       <c r="I132" t="s">
         <v>1235</v>
       </c>
       <c r="J132" t="s">
+        <v>24</v>
+      </c>
+      <c r="K132" t="s">
+        <v>112</v>
+      </c>
+      <c r="L132" t="s">
+        <v>26</v>
+      </c>
+      <c r="M132" t="s">
+        <v>113</v>
+      </c>
+      <c r="N132" t="s">
+        <v>28</v>
+      </c>
+      <c r="O132" t="s">
         <v>1236</v>
-      </c>
-[...13 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>4714</v>
+        <v>4311</v>
       </c>
       <c r="B133" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D133" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E133" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F133" t="s">
         <v>1241</v>
       </c>
-      <c r="C133" t="s">
+      <c r="G133" t="s">
         <v>1242</v>
       </c>
-      <c r="D133" t="s">
+      <c r="H133" t="s">
         <v>1243</v>
       </c>
-      <c r="E133" t="s">
+      <c r="I133" t="s">
         <v>1244</v>
-      </c>
-[...10 lines deleted...]
-        <v>1248</v>
       </c>
       <c r="J133" t="s">
         <v>24</v>
       </c>
       <c r="K133" t="s">
         <v>25</v>
       </c>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133" t="s">
         <v>27</v>
       </c>
       <c r="N133" t="s">
         <v>28</v>
       </c>
       <c r="O133" t="s">
-        <v>1249</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>4716</v>
+        <v>4314</v>
       </c>
       <c r="B134" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D134" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E134" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F134" t="s">
         <v>1250</v>
       </c>
-      <c r="C134" t="s">
+      <c r="G134" t="s">
         <v>1251</v>
       </c>
-      <c r="D134" t="s">
+      <c r="H134" t="s">
         <v>1252</v>
       </c>
-      <c r="E134" t="s">
+      <c r="I134" t="s">
         <v>1253</v>
       </c>
-      <c r="F134" t="s">
+      <c r="J134" t="s">
+        <v>24</v>
+      </c>
+      <c r="K134" t="s">
+        <v>25</v>
+      </c>
+      <c r="L134" t="s">
+        <v>26</v>
+      </c>
+      <c r="M134" t="s">
+        <v>27</v>
+      </c>
+      <c r="N134" t="s">
+        <v>28</v>
+      </c>
+      <c r="O134" t="s">
         <v>1254</v>
-      </c>
-[...25 lines deleted...]
-        <v>1258</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>4717</v>
+        <v>4316</v>
       </c>
       <c r="B135" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E135" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F135" t="s">
         <v>1259</v>
       </c>
-      <c r="C135" t="s">
+      <c r="G135" t="s">
         <v>1260</v>
       </c>
-      <c r="D135" t="s">
+      <c r="H135" t="s">
         <v>1261</v>
       </c>
-      <c r="E135" t="s">
+      <c r="I135" t="s">
         <v>1262</v>
       </c>
-      <c r="F135" t="s">
+      <c r="J135" t="s">
+        <v>24</v>
+      </c>
+      <c r="K135" t="s">
+        <v>112</v>
+      </c>
+      <c r="L135" t="s">
+        <v>26</v>
+      </c>
+      <c r="M135" t="s">
+        <v>113</v>
+      </c>
+      <c r="N135" t="s">
+        <v>28</v>
+      </c>
+      <c r="O135" t="s">
         <v>1263</v>
-      </c>
-[...25 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>4721</v>
+        <v>4318</v>
       </c>
       <c r="B136" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D136" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E136" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F136" t="s">
         <v>1268</v>
       </c>
-      <c r="C136" t="s">
+      <c r="G136" t="s">
         <v>1269</v>
       </c>
-      <c r="D136" t="s">
+      <c r="H136" t="s">
         <v>1270</v>
       </c>
-      <c r="E136" t="s">
+      <c r="I136" t="s">
         <v>1271</v>
       </c>
-      <c r="F136" t="s">
+      <c r="J136" t="s">
+        <v>24</v>
+      </c>
+      <c r="K136" t="s">
+        <v>112</v>
+      </c>
+      <c r="L136" t="s">
+        <v>26</v>
+      </c>
+      <c r="M136" t="s">
+        <v>113</v>
+      </c>
+      <c r="N136" t="s">
+        <v>28</v>
+      </c>
+      <c r="O136" t="s">
         <v>1272</v>
-      </c>
-[...25 lines deleted...]
-        <v>1276</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>4722</v>
+        <v>4319</v>
       </c>
       <c r="B137" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F137" t="s">
         <v>1277</v>
       </c>
-      <c r="C137" t="s">
+      <c r="G137" t="s">
         <v>1278</v>
       </c>
-      <c r="D137" t="s">
+      <c r="H137" t="s">
         <v>1279</v>
       </c>
-      <c r="E137" t="s">
+      <c r="I137" t="s">
         <v>1280</v>
       </c>
-      <c r="F137" t="s">
+      <c r="J137" t="s">
+        <v>24</v>
+      </c>
+      <c r="K137" t="s">
+        <v>112</v>
+      </c>
+      <c r="L137" t="s">
+        <v>26</v>
+      </c>
+      <c r="M137" t="s">
+        <v>113</v>
+      </c>
+      <c r="N137" t="s">
+        <v>28</v>
+      </c>
+      <c r="O137" t="s">
         <v>1281</v>
-      </c>
-[...25 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>4723</v>
+        <v>4322</v>
       </c>
       <c r="B138" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G138" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H138" t="s">
         <v>1288</v>
       </c>
-      <c r="C138" t="s">
+      <c r="I138" t="s">
         <v>1289</v>
       </c>
-      <c r="D138" t="s">
+      <c r="J138" t="s">
+        <v>24</v>
+      </c>
+      <c r="K138" t="s">
+        <v>25</v>
+      </c>
+      <c r="L138" t="s">
+        <v>26</v>
+      </c>
+      <c r="M138" t="s">
+        <v>27</v>
+      </c>
+      <c r="N138" t="s">
+        <v>28</v>
+      </c>
+      <c r="O138" t="s">
         <v>1290</v>
-      </c>
-[...31 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>4792</v>
+        <v>4555</v>
       </c>
       <c r="B139" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H139" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I139" t="s">
+        <v>1298</v>
+      </c>
+      <c r="J139" t="s">
+        <v>24</v>
+      </c>
+      <c r="K139" t="s">
+        <v>112</v>
+      </c>
+      <c r="L139" t="s">
+        <v>26</v>
+      </c>
+      <c r="M139" t="s">
+        <v>113</v>
+      </c>
+      <c r="N139" t="s">
+        <v>28</v>
+      </c>
+      <c r="O139" t="s">
         <v>1299</v>
-      </c>
-[...37 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>4801</v>
+        <v>4556</v>
       </c>
       <c r="B140" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H140" t="s">
+        <v>1306</v>
+      </c>
+      <c r="I140" t="s">
+        <v>1307</v>
+      </c>
+      <c r="J140" t="s">
+        <v>24</v>
+      </c>
+      <c r="K140" t="s">
+        <v>25</v>
+      </c>
+      <c r="L140" t="s">
+        <v>26</v>
+      </c>
+      <c r="M140" t="s">
+        <v>27</v>
+      </c>
+      <c r="N140" t="s">
+        <v>28</v>
+      </c>
+      <c r="O140" t="s">
         <v>1308</v>
-      </c>
-[...37 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>4810</v>
+        <v>4558</v>
       </c>
       <c r="B141" t="s">
-        <v>1317</v>
+        <v>1309</v>
       </c>
       <c r="C141" t="s">
-        <v>1318</v>
+        <v>1310</v>
       </c>
       <c r="D141" t="s">
-        <v>1319</v>
+        <v>1311</v>
       </c>
       <c r="E141" t="s">
-        <v>1320</v>
+        <v>1312</v>
       </c>
       <c r="F141" t="s">
-        <v>1321</v>
+        <v>1313</v>
       </c>
       <c r="G141" t="s">
-        <v>1322</v>
+        <v>1314</v>
       </c>
       <c r="H141" t="s">
-        <v>1323</v>
+        <v>1315</v>
       </c>
       <c r="I141" t="s">
-        <v>1324</v>
+        <v>1316</v>
       </c>
       <c r="J141" t="s">
         <v>24</v>
       </c>
       <c r="K141" t="s">
         <v>112</v>
       </c>
       <c r="L141" t="s">
         <v>26</v>
       </c>
       <c r="M141" t="s">
         <v>113</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
-        <v>1325</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>4811</v>
+        <v>4559</v>
       </c>
       <c r="B142" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F142" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G142" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H142" t="s">
+        <v>1324</v>
+      </c>
+      <c r="I142" t="s">
+        <v>1325</v>
+      </c>
+      <c r="J142" t="s">
+        <v>24</v>
+      </c>
+      <c r="K142" t="s">
+        <v>47</v>
+      </c>
+      <c r="L142" t="s">
+        <v>26</v>
+      </c>
+      <c r="M142" t="s">
+        <v>48</v>
+      </c>
+      <c r="N142" t="s">
+        <v>28</v>
+      </c>
+      <c r="O142" t="s">
         <v>1326</v>
-      </c>
-[...37 lines deleted...]
-        <v>1334</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>4817</v>
+        <v>4560</v>
       </c>
       <c r="B143" t="s">
-        <v>1335</v>
+        <v>1327</v>
       </c>
       <c r="C143" t="s">
-        <v>1336</v>
+        <v>1328</v>
       </c>
       <c r="D143" t="s">
-        <v>1337</v>
+        <v>1329</v>
       </c>
       <c r="E143" t="s">
-        <v>1338</v>
+        <v>1330</v>
       </c>
       <c r="F143" t="s">
-        <v>1339</v>
+        <v>1331</v>
       </c>
       <c r="G143" t="s">
-        <v>1340</v>
+        <v>1332</v>
       </c>
       <c r="H143" t="s">
-        <v>1341</v>
+        <v>1333</v>
       </c>
       <c r="I143" t="s">
-        <v>1342</v>
+        <v>1334</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
         <v>25</v>
       </c>
       <c r="L143" t="s">
         <v>26</v>
       </c>
       <c r="M143" t="s">
         <v>27</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
-        <v>1343</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>4935</v>
+        <v>4563</v>
       </c>
       <c r="B144" t="s">
-        <v>1344</v>
+        <v>1336</v>
       </c>
       <c r="C144" t="s">
-        <v>1345</v>
+        <v>1337</v>
       </c>
       <c r="D144" t="s">
-        <v>1346</v>
+        <v>1338</v>
       </c>
       <c r="E144" t="s">
-        <v>1347</v>
+        <v>1339</v>
       </c>
       <c r="F144" t="s">
-        <v>1348</v>
+        <v>1340</v>
       </c>
       <c r="G144" t="s">
-        <v>1349</v>
+        <v>1341</v>
       </c>
       <c r="H144" t="s">
-        <v>1350</v>
+        <v>1342</v>
       </c>
       <c r="I144" t="s">
-        <v>1351</v>
+        <v>1343</v>
       </c>
       <c r="J144" t="s">
         <v>24</v>
       </c>
       <c r="K144" t="s">
         <v>112</v>
       </c>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144" t="s">
         <v>113</v>
       </c>
       <c r="N144" t="s">
         <v>28</v>
       </c>
       <c r="O144" t="s">
-        <v>1352</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>4947</v>
+        <v>4564</v>
       </c>
       <c r="B145" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H145" t="s">
+        <v>1351</v>
+      </c>
+      <c r="I145" t="s">
+        <v>1352</v>
+      </c>
+      <c r="J145" t="s">
+        <v>24</v>
+      </c>
+      <c r="K145" t="s">
         <v>1353</v>
       </c>
-      <c r="C145" t="s">
+      <c r="L145" t="s">
+        <v>26</v>
+      </c>
+      <c r="M145" t="s">
         <v>1354</v>
       </c>
-      <c r="D145" t="s">
+      <c r="N145" t="s">
+        <v>28</v>
+      </c>
+      <c r="O145" t="s">
         <v>1355</v>
-      </c>
-[...31 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>4950</v>
+        <v>4566</v>
       </c>
       <c r="B146" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H146" t="s">
         <v>1362</v>
       </c>
-      <c r="C146" t="s">
+      <c r="I146" t="s">
         <v>1363</v>
       </c>
-      <c r="D146" t="s">
+      <c r="J146" t="s">
+        <v>24</v>
+      </c>
+      <c r="K146" t="s">
+        <v>25</v>
+      </c>
+      <c r="L146" t="s">
+        <v>26</v>
+      </c>
+      <c r="M146" t="s">
+        <v>27</v>
+      </c>
+      <c r="N146" t="s">
+        <v>28</v>
+      </c>
+      <c r="O146" t="s">
         <v>1364</v>
-      </c>
-[...31 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>4965</v>
+        <v>4568</v>
       </c>
       <c r="B147" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1369</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H147" t="s">
         <v>1371</v>
       </c>
-      <c r="C147" t="s">
+      <c r="I147" t="s">
         <v>1372</v>
-      </c>
-[...16 lines deleted...]
-        <v>1378</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
         <v>25</v>
       </c>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147" t="s">
         <v>27</v>
       </c>
       <c r="N147" t="s">
         <v>28</v>
       </c>
       <c r="O147" t="s">
-        <v>1379</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>4968</v>
+        <v>4704</v>
       </c>
       <c r="B148" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1377</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1378</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H148" t="s">
         <v>1380</v>
       </c>
-      <c r="C148" t="s">
+      <c r="I148" t="s">
         <v>1381</v>
       </c>
-      <c r="D148" t="s">
+      <c r="J148" t="s">
+        <v>24</v>
+      </c>
+      <c r="K148" t="s">
+        <v>47</v>
+      </c>
+      <c r="L148" t="s">
+        <v>26</v>
+      </c>
+      <c r="M148" t="s">
+        <v>48</v>
+      </c>
+      <c r="N148" t="s">
+        <v>28</v>
+      </c>
+      <c r="O148" t="s">
         <v>1382</v>
-      </c>
-[...31 lines deleted...]
-        <v>1388</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>4969</v>
+        <v>4706</v>
       </c>
       <c r="B149" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1387</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H149" t="s">
         <v>1389</v>
       </c>
-      <c r="C149" t="s">
+      <c r="I149" t="s">
         <v>1390</v>
       </c>
-      <c r="D149" t="s">
+      <c r="J149" t="s">
+        <v>24</v>
+      </c>
+      <c r="K149" t="s">
+        <v>112</v>
+      </c>
+      <c r="L149" t="s">
+        <v>26</v>
+      </c>
+      <c r="M149" t="s">
+        <v>113</v>
+      </c>
+      <c r="N149" t="s">
+        <v>28</v>
+      </c>
+      <c r="O149" t="s">
         <v>1391</v>
-      </c>
-[...31 lines deleted...]
-        <v>1397</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>5272</v>
+        <v>4709</v>
       </c>
       <c r="B150" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1395</v>
+      </c>
+      <c r="F150" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G150" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H150" t="s">
         <v>1398</v>
       </c>
-      <c r="C150" t="s">
+      <c r="I150" t="s">
         <v>1399</v>
       </c>
-      <c r="D150" t="s">
+      <c r="J150" t="s">
+        <v>24</v>
+      </c>
+      <c r="K150" t="s">
+        <v>47</v>
+      </c>
+      <c r="L150" t="s">
+        <v>26</v>
+      </c>
+      <c r="M150" t="s">
+        <v>48</v>
+      </c>
+      <c r="N150" t="s">
+        <v>28</v>
+      </c>
+      <c r="O150" t="s">
         <v>1400</v>
-      </c>
-[...31 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>5273</v>
+        <v>4711</v>
       </c>
       <c r="B151" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1405</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H151" t="s">
         <v>1407</v>
       </c>
-      <c r="C151" t="s">
+      <c r="I151" t="s">
         <v>1408</v>
       </c>
-      <c r="D151" t="s">
+      <c r="J151" t="s">
         <v>1409</v>
       </c>
-      <c r="E151" t="s">
+      <c r="K151" t="s">
         <v>1410</v>
       </c>
-      <c r="F151" t="s">
+      <c r="L151" t="s">
         <v>1411</v>
       </c>
-      <c r="G151" t="s">
+      <c r="M151" t="s">
         <v>1412</v>
       </c>
-      <c r="H151" t="s">
+      <c r="N151" t="s">
+        <v>28</v>
+      </c>
+      <c r="O151" t="s">
         <v>1413</v>
-      </c>
-[...19 lines deleted...]
-        <v>1417</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>5326</v>
+        <v>4714</v>
       </c>
       <c r="B152" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F152" t="s">
         <v>1418</v>
       </c>
-      <c r="C152" t="s">
+      <c r="G152" t="s">
         <v>1419</v>
       </c>
-      <c r="D152" t="s">
+      <c r="H152" t="s">
         <v>1420</v>
       </c>
-      <c r="E152" t="s">
+      <c r="I152" t="s">
         <v>1421</v>
       </c>
-      <c r="F152" t="s">
+      <c r="J152" t="s">
+        <v>24</v>
+      </c>
+      <c r="K152" t="s">
+        <v>25</v>
+      </c>
+      <c r="L152" t="s">
+        <v>26</v>
+      </c>
+      <c r="M152" t="s">
+        <v>27</v>
+      </c>
+      <c r="N152" t="s">
+        <v>28</v>
+      </c>
+      <c r="O152" t="s">
         <v>1422</v>
-      </c>
-[...25 lines deleted...]
-        <v>1426</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>5330</v>
+        <v>4716</v>
       </c>
       <c r="B153" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F153" t="s">
         <v>1427</v>
       </c>
-      <c r="C153" t="s">
+      <c r="G153" t="s">
         <v>1428</v>
       </c>
-      <c r="D153" t="s">
+      <c r="H153" t="s">
         <v>1429</v>
       </c>
-      <c r="E153" t="s">
+      <c r="I153" t="s">
         <v>1430</v>
       </c>
-      <c r="F153" t="s">
+      <c r="J153" t="s">
+        <v>24</v>
+      </c>
+      <c r="K153" t="s">
+        <v>916</v>
+      </c>
+      <c r="L153" t="s">
+        <v>26</v>
+      </c>
+      <c r="M153" t="s">
+        <v>917</v>
+      </c>
+      <c r="N153" t="s">
+        <v>28</v>
+      </c>
+      <c r="O153" t="s">
         <v>1431</v>
-      </c>
-[...25 lines deleted...]
-        <v>1435</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>5331</v>
+        <v>4717</v>
       </c>
       <c r="B154" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F154" t="s">
         <v>1436</v>
       </c>
-      <c r="C154" t="s">
+      <c r="G154" t="s">
         <v>1437</v>
       </c>
-      <c r="D154" t="s">
+      <c r="H154" t="s">
         <v>1438</v>
       </c>
-      <c r="E154" t="s">
+      <c r="I154" t="s">
         <v>1439</v>
       </c>
-      <c r="F154" t="s">
+      <c r="J154" t="s">
+        <v>24</v>
+      </c>
+      <c r="K154" t="s">
+        <v>25</v>
+      </c>
+      <c r="L154" t="s">
+        <v>26</v>
+      </c>
+      <c r="M154" t="s">
+        <v>27</v>
+      </c>
+      <c r="N154" t="s">
+        <v>28</v>
+      </c>
+      <c r="O154" t="s">
         <v>1440</v>
-      </c>
-[...25 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>5332</v>
+        <v>4721</v>
       </c>
       <c r="B155" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F155" t="s">
         <v>1445</v>
       </c>
-      <c r="C155" t="s">
+      <c r="G155" t="s">
         <v>1446</v>
       </c>
-      <c r="D155" t="s">
+      <c r="H155" t="s">
         <v>1447</v>
       </c>
-      <c r="E155" t="s">
+      <c r="I155" t="s">
         <v>1448</v>
       </c>
-      <c r="F155" t="s">
+      <c r="J155" t="s">
+        <v>24</v>
+      </c>
+      <c r="K155" t="s">
+        <v>916</v>
+      </c>
+      <c r="L155" t="s">
+        <v>26</v>
+      </c>
+      <c r="M155" t="s">
+        <v>917</v>
+      </c>
+      <c r="N155" t="s">
+        <v>28</v>
+      </c>
+      <c r="O155" t="s">
         <v>1449</v>
-      </c>
-[...25 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>5335</v>
+        <v>4722</v>
       </c>
       <c r="B156" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1453</v>
+      </c>
+      <c r="F156" t="s">
         <v>1454</v>
       </c>
-      <c r="C156" t="s">
+      <c r="G156" t="s">
         <v>1455</v>
       </c>
-      <c r="D156" t="s">
+      <c r="H156" t="s">
         <v>1456</v>
       </c>
-      <c r="E156" t="s">
+      <c r="I156" t="s">
         <v>1457</v>
       </c>
-      <c r="F156" t="s">
+      <c r="J156" t="s">
+        <v>24</v>
+      </c>
+      <c r="K156" t="s">
         <v>1458</v>
       </c>
-      <c r="G156" t="s">
+      <c r="L156" t="s">
+        <v>26</v>
+      </c>
+      <c r="M156" t="s">
         <v>1459</v>
       </c>
-      <c r="H156" t="s">
+      <c r="N156" t="s">
+        <v>28</v>
+      </c>
+      <c r="O156" t="s">
         <v>1460</v>
-      </c>
-[...19 lines deleted...]
-        <v>1462</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>5346</v>
+        <v>4723</v>
       </c>
       <c r="B157" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D157" t="s">
         <v>1463</v>
       </c>
-      <c r="C157" t="s">
+      <c r="E157" t="s">
         <v>1464</v>
       </c>
-      <c r="D157" t="s">
+      <c r="F157" t="s">
         <v>1465</v>
       </c>
-      <c r="E157" t="s">
+      <c r="G157" t="s">
         <v>1466</v>
       </c>
-      <c r="F157" t="s">
+      <c r="H157" t="s">
         <v>1467</v>
       </c>
-      <c r="G157" t="s">
+      <c r="I157" t="s">
         <v>1468</v>
       </c>
-      <c r="H157" t="s">
+      <c r="J157" t="s">
+        <v>24</v>
+      </c>
+      <c r="K157" t="s">
         <v>1469</v>
       </c>
-      <c r="I157" t="s">
+      <c r="L157" t="s">
+        <v>26</v>
+      </c>
+      <c r="M157" t="s">
         <v>1470</v>
       </c>
-      <c r="J157" t="s">
-[...2 lines deleted...]
-      <c r="K157" t="s">
+      <c r="N157" t="s">
+        <v>28</v>
+      </c>
+      <c r="O157" t="s">
         <v>1471</v>
-      </c>
-[...10 lines deleted...]
-        <v>1473</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>5348</v>
+        <v>4792</v>
       </c>
       <c r="B158" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D158" t="s">
         <v>1474</v>
       </c>
-      <c r="C158" t="s">
+      <c r="E158" t="s">
         <v>1475</v>
       </c>
-      <c r="D158" t="s">
+      <c r="F158" t="s">
         <v>1476</v>
       </c>
-      <c r="E158" t="s">
+      <c r="G158" t="s">
         <v>1477</v>
       </c>
-      <c r="F158" t="s">
+      <c r="H158" t="s">
         <v>1478</v>
       </c>
-      <c r="G158" t="s">
+      <c r="I158" t="s">
         <v>1479</v>
       </c>
-      <c r="H158" t="s">
+      <c r="J158" t="s">
+        <v>24</v>
+      </c>
+      <c r="K158" t="s">
+        <v>25</v>
+      </c>
+      <c r="L158" t="s">
+        <v>26</v>
+      </c>
+      <c r="M158" t="s">
+        <v>27</v>
+      </c>
+      <c r="N158" t="s">
+        <v>28</v>
+      </c>
+      <c r="O158" t="s">
         <v>1480</v>
-      </c>
-[...19 lines deleted...]
-        <v>1482</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>5351</v>
+        <v>4801</v>
       </c>
       <c r="B159" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D159" t="s">
         <v>1483</v>
       </c>
-      <c r="C159" t="s">
+      <c r="E159" t="s">
         <v>1484</v>
       </c>
-      <c r="D159" t="s">
+      <c r="F159" t="s">
         <v>1485</v>
       </c>
-      <c r="E159" t="s">
+      <c r="G159" t="s">
         <v>1486</v>
       </c>
-      <c r="F159" t="s">
+      <c r="H159" t="s">
         <v>1487</v>
       </c>
-      <c r="G159" t="s">
+      <c r="I159" t="s">
         <v>1488</v>
       </c>
-      <c r="H159" t="s">
+      <c r="J159" t="s">
+        <v>24</v>
+      </c>
+      <c r="K159" t="s">
+        <v>112</v>
+      </c>
+      <c r="L159" t="s">
+        <v>26</v>
+      </c>
+      <c r="M159" t="s">
+        <v>113</v>
+      </c>
+      <c r="N159" t="s">
+        <v>28</v>
+      </c>
+      <c r="O159" t="s">
         <v>1489</v>
-      </c>
-[...19 lines deleted...]
-        <v>1491</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>5353</v>
+        <v>4810</v>
       </c>
       <c r="B160" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D160" t="s">
         <v>1492</v>
       </c>
-      <c r="C160" t="s">
+      <c r="E160" t="s">
         <v>1493</v>
       </c>
-      <c r="D160" t="s">
+      <c r="F160" t="s">
         <v>1494</v>
       </c>
-      <c r="E160" t="s">
+      <c r="G160" t="s">
         <v>1495</v>
       </c>
-      <c r="F160" t="s">
+      <c r="H160" t="s">
         <v>1496</v>
       </c>
-      <c r="G160" t="s">
+      <c r="I160" t="s">
         <v>1497</v>
       </c>
-      <c r="H160" t="s">
+      <c r="J160" t="s">
+        <v>24</v>
+      </c>
+      <c r="K160" t="s">
+        <v>112</v>
+      </c>
+      <c r="L160" t="s">
+        <v>26</v>
+      </c>
+      <c r="M160" t="s">
+        <v>113</v>
+      </c>
+      <c r="N160" t="s">
+        <v>28</v>
+      </c>
+      <c r="O160" t="s">
         <v>1498</v>
-      </c>
-[...19 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>5354</v>
+        <v>4811</v>
       </c>
       <c r="B161" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D161" t="s">
         <v>1501</v>
       </c>
-      <c r="C161" t="s">
+      <c r="E161" t="s">
         <v>1502</v>
       </c>
-      <c r="D161" t="s">
+      <c r="F161" t="s">
         <v>1503</v>
       </c>
-      <c r="E161" t="s">
+      <c r="G161" t="s">
         <v>1504</v>
       </c>
-      <c r="F161" t="s">
+      <c r="H161" t="s">
         <v>1505</v>
       </c>
-      <c r="G161" t="s">
+      <c r="I161" t="s">
         <v>1506</v>
       </c>
-      <c r="H161" t="s">
+      <c r="J161" t="s">
+        <v>24</v>
+      </c>
+      <c r="K161" t="s">
+        <v>1186</v>
+      </c>
+      <c r="L161" t="s">
+        <v>26</v>
+      </c>
+      <c r="M161" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N161" t="s">
+        <v>28</v>
+      </c>
+      <c r="O161" t="s">
         <v>1507</v>
-      </c>
-[...19 lines deleted...]
-        <v>1509</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>5359</v>
+        <v>4817</v>
       </c>
       <c r="B162" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D162" t="s">
         <v>1510</v>
       </c>
-      <c r="C162" t="s">
+      <c r="E162" t="s">
         <v>1511</v>
       </c>
-      <c r="D162" t="s">
+      <c r="F162" t="s">
         <v>1512</v>
       </c>
-      <c r="E162" t="s">
+      <c r="G162" t="s">
         <v>1513</v>
       </c>
-      <c r="F162" t="s">
+      <c r="H162" t="s">
         <v>1514</v>
       </c>
-      <c r="G162" t="s">
+      <c r="I162" t="s">
         <v>1515</v>
-      </c>
-[...4 lines deleted...]
-        <v>1517</v>
       </c>
       <c r="J162" t="s">
         <v>24</v>
       </c>
       <c r="K162" t="s">
         <v>25</v>
       </c>
       <c r="L162" t="s">
         <v>26</v>
       </c>
       <c r="M162" t="s">
         <v>27</v>
       </c>
       <c r="N162" t="s">
         <v>28</v>
       </c>
       <c r="O162" t="s">
-        <v>1518</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>5364</v>
+        <v>4935</v>
       </c>
       <c r="B163" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D163" t="s">
         <v>1519</v>
       </c>
-      <c r="C163" t="s">
+      <c r="E163" t="s">
         <v>1520</v>
       </c>
-      <c r="D163" t="s">
+      <c r="F163" t="s">
         <v>1521</v>
       </c>
-      <c r="E163" t="s">
+      <c r="G163" t="s">
         <v>1522</v>
       </c>
-      <c r="F163" t="s">
+      <c r="H163" t="s">
         <v>1523</v>
       </c>
-      <c r="G163" t="s">
+      <c r="I163" t="s">
         <v>1524</v>
       </c>
-      <c r="H163" t="s">
+      <c r="J163" t="s">
+        <v>24</v>
+      </c>
+      <c r="K163" t="s">
+        <v>112</v>
+      </c>
+      <c r="L163" t="s">
+        <v>26</v>
+      </c>
+      <c r="M163" t="s">
+        <v>113</v>
+      </c>
+      <c r="N163" t="s">
+        <v>28</v>
+      </c>
+      <c r="O163" t="s">
         <v>1525</v>
-      </c>
-[...19 lines deleted...]
-        <v>1527</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>5365</v>
+        <v>4947</v>
       </c>
       <c r="B164" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D164" t="s">
         <v>1528</v>
       </c>
-      <c r="C164" t="s">
+      <c r="E164" t="s">
         <v>1529</v>
       </c>
-      <c r="D164" t="s">
+      <c r="F164" t="s">
         <v>1530</v>
       </c>
-      <c r="E164" t="s">
+      <c r="G164" t="s">
         <v>1531</v>
       </c>
-      <c r="F164" t="s">
+      <c r="H164" t="s">
         <v>1532</v>
       </c>
-      <c r="G164" t="s">
+      <c r="I164" t="s">
         <v>1533</v>
       </c>
-      <c r="H164" t="s">
+      <c r="J164" t="s">
+        <v>24</v>
+      </c>
+      <c r="K164" t="s">
+        <v>47</v>
+      </c>
+      <c r="L164" t="s">
+        <v>26</v>
+      </c>
+      <c r="M164" t="s">
+        <v>48</v>
+      </c>
+      <c r="N164" t="s">
+        <v>28</v>
+      </c>
+      <c r="O164" t="s">
         <v>1534</v>
-      </c>
-[...19 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>5367</v>
+        <v>4950</v>
       </c>
       <c r="B165" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D165" t="s">
         <v>1537</v>
       </c>
-      <c r="C165" t="s">
+      <c r="E165" t="s">
         <v>1538</v>
       </c>
-      <c r="D165" t="s">
+      <c r="F165" t="s">
         <v>1539</v>
       </c>
-      <c r="E165" t="s">
+      <c r="G165" t="s">
         <v>1540</v>
       </c>
-      <c r="F165" t="s">
+      <c r="H165" t="s">
         <v>1541</v>
       </c>
-      <c r="G165" t="s">
+      <c r="I165" t="s">
         <v>1542</v>
       </c>
-      <c r="H165" t="s">
+      <c r="J165" t="s">
+        <v>24</v>
+      </c>
+      <c r="K165" t="s">
+        <v>1186</v>
+      </c>
+      <c r="L165" t="s">
+        <v>26</v>
+      </c>
+      <c r="M165" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N165" t="s">
+        <v>28</v>
+      </c>
+      <c r="O165" t="s">
         <v>1543</v>
-      </c>
-[...19 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>5368</v>
+        <v>4965</v>
       </c>
       <c r="B166" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D166" t="s">
         <v>1546</v>
       </c>
-      <c r="C166" t="s">
+      <c r="E166" t="s">
         <v>1547</v>
       </c>
-      <c r="D166" t="s">
+      <c r="F166" t="s">
         <v>1548</v>
       </c>
-      <c r="E166" t="s">
+      <c r="G166" t="s">
         <v>1549</v>
       </c>
-      <c r="F166" t="s">
+      <c r="H166" t="s">
         <v>1550</v>
       </c>
-      <c r="G166" t="s">
+      <c r="I166" t="s">
         <v>1551</v>
-      </c>
-[...4 lines deleted...]
-        <v>1553</v>
       </c>
       <c r="J166" t="s">
         <v>24</v>
       </c>
       <c r="K166" t="s">
         <v>25</v>
       </c>
       <c r="L166" t="s">
         <v>26</v>
       </c>
       <c r="M166" t="s">
         <v>27</v>
       </c>
       <c r="N166" t="s">
         <v>28</v>
       </c>
       <c r="O166" t="s">
-        <v>1554</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>5371</v>
+        <v>4968</v>
       </c>
       <c r="B167" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D167" t="s">
         <v>1555</v>
       </c>
-      <c r="C167" t="s">
+      <c r="E167" t="s">
         <v>1556</v>
       </c>
-      <c r="D167" t="s">
+      <c r="F167" t="s">
         <v>1557</v>
       </c>
-      <c r="E167" t="s">
+      <c r="G167" t="s">
         <v>1558</v>
       </c>
-      <c r="F167" t="s">
+      <c r="H167" t="s">
         <v>1559</v>
       </c>
-      <c r="G167" t="s">
+      <c r="I167" t="s">
         <v>1560</v>
       </c>
-      <c r="H167" t="s">
+      <c r="J167" t="s">
+        <v>24</v>
+      </c>
+      <c r="K167" t="s">
+        <v>25</v>
+      </c>
+      <c r="L167" t="s">
+        <v>26</v>
+      </c>
+      <c r="M167" t="s">
+        <v>27</v>
+      </c>
+      <c r="N167" t="s">
+        <v>28</v>
+      </c>
+      <c r="O167" t="s">
         <v>1561</v>
-      </c>
-[...19 lines deleted...]
-        <v>1565</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>5372</v>
+        <v>4969</v>
       </c>
       <c r="B168" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1565</v>
+      </c>
+      <c r="F168" t="s">
         <v>1566</v>
       </c>
-      <c r="C168" t="s">
+      <c r="G168" t="s">
         <v>1567</v>
       </c>
-      <c r="D168" t="s">
+      <c r="H168" t="s">
         <v>1568</v>
       </c>
-      <c r="E168" t="s">
+      <c r="I168" t="s">
         <v>1569</v>
-      </c>
-[...10 lines deleted...]
-        <v>1573</v>
       </c>
       <c r="J168" t="s">
         <v>24</v>
       </c>
       <c r="K168" t="s">
         <v>25</v>
       </c>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168" t="s">
         <v>27</v>
       </c>
       <c r="N168" t="s">
         <v>28</v>
       </c>
       <c r="O168" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>5375</v>
+        <v>5272</v>
       </c>
       <c r="B169" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1574</v>
+      </c>
+      <c r="F169" t="s">
         <v>1575</v>
       </c>
-      <c r="C169" t="s">
+      <c r="G169" t="s">
         <v>1576</v>
       </c>
-      <c r="D169" t="s">
+      <c r="H169" t="s">
         <v>1577</v>
       </c>
-      <c r="E169" t="s">
+      <c r="I169" t="s">
         <v>1578</v>
       </c>
-      <c r="F169" t="s">
+      <c r="J169" t="s">
+        <v>545</v>
+      </c>
+      <c r="K169" t="s">
+        <v>546</v>
+      </c>
+      <c r="L169" t="s">
+        <v>547</v>
+      </c>
+      <c r="M169" t="s">
+        <v>548</v>
+      </c>
+      <c r="N169" t="s">
+        <v>28</v>
+      </c>
+      <c r="O169" t="s">
         <v>1579</v>
-      </c>
-[...25 lines deleted...]
-        <v>1583</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>5377</v>
+        <v>5273</v>
       </c>
       <c r="B170" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1583</v>
+      </c>
+      <c r="F170" t="s">
         <v>1584</v>
       </c>
-      <c r="C170" t="s">
+      <c r="G170" t="s">
         <v>1585</v>
       </c>
-      <c r="D170" t="s">
+      <c r="H170" t="s">
         <v>1586</v>
       </c>
-      <c r="E170" t="s">
+      <c r="I170" t="s">
         <v>1587</v>
       </c>
-      <c r="F170" t="s">
+      <c r="J170" t="s">
+        <v>24</v>
+      </c>
+      <c r="K170" t="s">
         <v>1588</v>
       </c>
-      <c r="G170" t="s">
+      <c r="L170" t="s">
+        <v>26</v>
+      </c>
+      <c r="M170" t="s">
         <v>1589</v>
       </c>
-      <c r="H170" t="s">
+      <c r="N170" t="s">
+        <v>28</v>
+      </c>
+      <c r="O170" t="s">
         <v>1590</v>
-      </c>
-[...19 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>5378</v>
+        <v>5326</v>
       </c>
       <c r="B171" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D171" t="s">
         <v>1593</v>
       </c>
-      <c r="C171" t="s">
+      <c r="E171" t="s">
         <v>1594</v>
       </c>
-      <c r="D171" t="s">
+      <c r="F171" t="s">
         <v>1595</v>
       </c>
-      <c r="E171" t="s">
+      <c r="G171" t="s">
         <v>1596</v>
       </c>
-      <c r="F171" t="s">
+      <c r="H171" t="s">
         <v>1597</v>
       </c>
-      <c r="G171" t="s">
+      <c r="I171" t="s">
         <v>1598</v>
       </c>
-      <c r="H171" t="s">
+      <c r="J171" t="s">
+        <v>24</v>
+      </c>
+      <c r="K171" t="s">
+        <v>112</v>
+      </c>
+      <c r="L171" t="s">
+        <v>26</v>
+      </c>
+      <c r="M171" t="s">
+        <v>113</v>
+      </c>
+      <c r="N171" t="s">
+        <v>28</v>
+      </c>
+      <c r="O171" t="s">
         <v>1599</v>
-      </c>
-[...19 lines deleted...]
-        <v>1601</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>5382</v>
+        <v>5330</v>
       </c>
       <c r="B172" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D172" t="s">
         <v>1602</v>
       </c>
-      <c r="C172" t="s">
+      <c r="E172" t="s">
         <v>1603</v>
       </c>
-      <c r="D172" t="s">
+      <c r="F172" t="s">
         <v>1604</v>
       </c>
-      <c r="E172" t="s">
+      <c r="G172" t="s">
         <v>1605</v>
       </c>
-      <c r="F172" t="s">
+      <c r="H172" t="s">
         <v>1606</v>
       </c>
-      <c r="G172" t="s">
+      <c r="I172" t="s">
         <v>1607</v>
-      </c>
-[...4 lines deleted...]
-        <v>1609</v>
       </c>
       <c r="J172" t="s">
         <v>24</v>
       </c>
       <c r="K172" t="s">
         <v>112</v>
       </c>
       <c r="L172" t="s">
         <v>26</v>
       </c>
       <c r="M172" t="s">
         <v>113</v>
       </c>
       <c r="N172" t="s">
         <v>28</v>
       </c>
       <c r="O172" t="s">
-        <v>1610</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>5435</v>
+        <v>5331</v>
       </c>
       <c r="B173" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D173" t="s">
         <v>1611</v>
       </c>
-      <c r="C173" t="s">
+      <c r="E173" t="s">
         <v>1612</v>
       </c>
-      <c r="D173" t="s">
+      <c r="F173" t="s">
         <v>1613</v>
       </c>
-      <c r="E173" t="s">
+      <c r="G173" t="s">
         <v>1614</v>
       </c>
-      <c r="F173" t="s">
+      <c r="H173" t="s">
         <v>1615</v>
       </c>
-      <c r="G173" t="s">
+      <c r="I173" t="s">
         <v>1616</v>
       </c>
-      <c r="H173" t="s">
+      <c r="J173" t="s">
+        <v>24</v>
+      </c>
+      <c r="K173" t="s">
+        <v>47</v>
+      </c>
+      <c r="L173" t="s">
+        <v>26</v>
+      </c>
+      <c r="M173" t="s">
+        <v>48</v>
+      </c>
+      <c r="N173" t="s">
+        <v>28</v>
+      </c>
+      <c r="O173" t="s">
         <v>1617</v>
-      </c>
-[...19 lines deleted...]
-        <v>1619</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>5437</v>
+        <v>5332</v>
       </c>
       <c r="B174" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D174" t="s">
         <v>1620</v>
       </c>
-      <c r="C174" t="s">
+      <c r="E174" t="s">
         <v>1621</v>
       </c>
-      <c r="D174" t="s">
+      <c r="F174" t="s">
         <v>1622</v>
       </c>
-      <c r="E174" t="s">
+      <c r="G174" t="s">
         <v>1623</v>
       </c>
-      <c r="F174" t="s">
+      <c r="H174" t="s">
         <v>1624</v>
       </c>
-      <c r="G174" t="s">
+      <c r="I174" t="s">
         <v>1625</v>
-      </c>
-[...4 lines deleted...]
-        <v>1627</v>
       </c>
       <c r="J174" t="s">
         <v>24</v>
       </c>
       <c r="K174" t="s">
         <v>25</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174" t="s">
         <v>27</v>
       </c>
       <c r="N174" t="s">
         <v>28</v>
       </c>
       <c r="O174" t="s">
-        <v>1628</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>5439</v>
+        <v>5335</v>
       </c>
       <c r="B175" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D175" t="s">
         <v>1629</v>
       </c>
-      <c r="C175" t="s">
+      <c r="E175" t="s">
         <v>1630</v>
       </c>
-      <c r="D175" t="s">
+      <c r="F175" t="s">
         <v>1631</v>
       </c>
-      <c r="E175" t="s">
+      <c r="G175" t="s">
         <v>1632</v>
       </c>
-      <c r="F175" t="s">
+      <c r="H175" t="s">
         <v>1633</v>
       </c>
-      <c r="G175" t="s">
+      <c r="I175" t="s">
         <v>1634</v>
-      </c>
-[...4 lines deleted...]
-        <v>1636</v>
       </c>
       <c r="J175" t="s">
         <v>24</v>
       </c>
       <c r="K175" t="s">
         <v>25</v>
       </c>
       <c r="L175" t="s">
         <v>26</v>
       </c>
       <c r="M175" t="s">
         <v>27</v>
       </c>
       <c r="N175" t="s">
         <v>28</v>
       </c>
       <c r="O175" t="s">
-        <v>1637</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>5456</v>
+        <v>5346</v>
       </c>
       <c r="B176" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D176" t="s">
         <v>1638</v>
       </c>
-      <c r="C176" t="s">
+      <c r="E176" t="s">
         <v>1639</v>
       </c>
-      <c r="D176" t="s">
+      <c r="F176" t="s">
         <v>1640</v>
       </c>
-      <c r="E176" t="s">
+      <c r="G176" t="s">
         <v>1641</v>
       </c>
-      <c r="F176" t="s">
+      <c r="H176" t="s">
         <v>1642</v>
       </c>
-      <c r="G176" t="s">
+      <c r="I176" t="s">
         <v>1643</v>
       </c>
-      <c r="H176" t="s">
+      <c r="J176" t="s">
+        <v>24</v>
+      </c>
+      <c r="K176" t="s">
         <v>1644</v>
       </c>
-      <c r="I176" t="s">
+      <c r="L176" t="s">
+        <v>26</v>
+      </c>
+      <c r="M176" t="s">
         <v>1645</v>
-      </c>
-[...10 lines deleted...]
-        <v>1022</v>
       </c>
       <c r="N176" t="s">
         <v>28</v>
       </c>
       <c r="O176" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>5474</v>
+        <v>5348</v>
       </c>
       <c r="B177" t="s">
         <v>1647</v>
       </c>
       <c r="C177" t="s">
         <v>1648</v>
       </c>
       <c r="D177" t="s">
         <v>1649</v>
       </c>
       <c r="E177" t="s">
         <v>1650</v>
       </c>
       <c r="F177" t="s">
         <v>1651</v>
       </c>
       <c r="G177" t="s">
         <v>1652</v>
       </c>
       <c r="H177" t="s">
         <v>1653</v>
       </c>
       <c r="I177" t="s">
         <v>1654</v>
       </c>
       <c r="J177" t="s">
         <v>24</v>
       </c>
       <c r="K177" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N177" t="s">
         <v>28</v>
       </c>
       <c r="O177" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>5475</v>
+        <v>5351</v>
       </c>
       <c r="B178" t="s">
         <v>1656</v>
       </c>
       <c r="C178" t="s">
         <v>1657</v>
       </c>
       <c r="D178" t="s">
         <v>1658</v>
       </c>
       <c r="E178" t="s">
         <v>1659</v>
       </c>
       <c r="F178" t="s">
         <v>1660</v>
       </c>
       <c r="G178" t="s">
         <v>1661</v>
       </c>
       <c r="H178" t="s">
         <v>1662</v>
       </c>
       <c r="I178" t="s">
         <v>1663</v>
       </c>
       <c r="J178" t="s">
         <v>24</v>
       </c>
       <c r="K178" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L178" t="s">
         <v>26</v>
       </c>
       <c r="M178" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N178" t="s">
         <v>28</v>
       </c>
       <c r="O178" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>5476</v>
+        <v>5353</v>
       </c>
       <c r="B179" t="s">
         <v>1665</v>
       </c>
       <c r="C179" t="s">
         <v>1666</v>
       </c>
       <c r="D179" t="s">
         <v>1667</v>
       </c>
       <c r="E179" t="s">
         <v>1668</v>
       </c>
       <c r="F179" t="s">
         <v>1669</v>
       </c>
       <c r="G179" t="s">
         <v>1670</v>
       </c>
       <c r="H179" t="s">
         <v>1671</v>
       </c>
       <c r="I179" t="s">
         <v>1672</v>
       </c>
       <c r="J179" t="s">
+        <v>545</v>
+      </c>
+      <c r="K179" t="s">
+        <v>672</v>
+      </c>
+      <c r="L179" t="s">
+        <v>547</v>
+      </c>
+      <c r="M179" t="s">
+        <v>673</v>
+      </c>
+      <c r="N179" t="s">
+        <v>28</v>
+      </c>
+      <c r="O179" t="s">
         <v>1673</v>
-      </c>
-[...13 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>5478</v>
+        <v>5354</v>
       </c>
       <c r="B180" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D180" t="s">
         <v>1676</v>
       </c>
-      <c r="C180" t="s">
+      <c r="E180" t="s">
         <v>1677</v>
       </c>
-      <c r="D180" t="s">
+      <c r="F180" t="s">
         <v>1678</v>
       </c>
-      <c r="E180" t="s">
+      <c r="G180" t="s">
         <v>1679</v>
       </c>
-      <c r="F180" t="s">
+      <c r="H180" t="s">
         <v>1680</v>
       </c>
-      <c r="G180" t="s">
+      <c r="I180" t="s">
         <v>1681</v>
       </c>
-      <c r="H180" t="s">
+      <c r="J180" t="s">
+        <v>24</v>
+      </c>
+      <c r="K180" t="s">
+        <v>112</v>
+      </c>
+      <c r="L180" t="s">
+        <v>26</v>
+      </c>
+      <c r="M180" t="s">
+        <v>113</v>
+      </c>
+      <c r="N180" t="s">
+        <v>28</v>
+      </c>
+      <c r="O180" t="s">
         <v>1682</v>
-      </c>
-[...19 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>5493</v>
+        <v>5359</v>
       </c>
       <c r="B181" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D181" t="s">
         <v>1685</v>
       </c>
-      <c r="C181" t="s">
+      <c r="E181" t="s">
         <v>1686</v>
       </c>
-      <c r="D181" t="s">
+      <c r="F181" t="s">
         <v>1687</v>
       </c>
-      <c r="E181" t="s">
+      <c r="G181" t="s">
         <v>1688</v>
       </c>
-      <c r="F181" t="s">
+      <c r="H181" t="s">
         <v>1689</v>
       </c>
-      <c r="G181" t="s">
+      <c r="I181" t="s">
         <v>1690</v>
       </c>
-      <c r="H181" t="s">
+      <c r="J181" t="s">
+        <v>24</v>
+      </c>
+      <c r="K181" t="s">
+        <v>25</v>
+      </c>
+      <c r="L181" t="s">
+        <v>26</v>
+      </c>
+      <c r="M181" t="s">
+        <v>27</v>
+      </c>
+      <c r="N181" t="s">
+        <v>28</v>
+      </c>
+      <c r="O181" t="s">
         <v>1691</v>
-      </c>
-[...19 lines deleted...]
-        <v>1693</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>5496</v>
+        <v>5364</v>
       </c>
       <c r="B182" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D182" t="s">
         <v>1694</v>
       </c>
-      <c r="C182" t="s">
+      <c r="E182" t="s">
         <v>1695</v>
       </c>
-      <c r="D182" t="s">
+      <c r="F182" t="s">
         <v>1696</v>
       </c>
-      <c r="E182" t="s">
+      <c r="G182" t="s">
         <v>1697</v>
       </c>
-      <c r="F182" t="s">
+      <c r="H182" t="s">
         <v>1698</v>
       </c>
-      <c r="G182" t="s">
+      <c r="I182" t="s">
         <v>1699</v>
       </c>
-      <c r="H182" t="s">
+      <c r="J182" t="s">
+        <v>24</v>
+      </c>
+      <c r="K182" t="s">
+        <v>47</v>
+      </c>
+      <c r="L182" t="s">
+        <v>26</v>
+      </c>
+      <c r="M182" t="s">
+        <v>48</v>
+      </c>
+      <c r="N182" t="s">
+        <v>28</v>
+      </c>
+      <c r="O182" t="s">
         <v>1700</v>
-      </c>
-[...19 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>5502</v>
+        <v>5365</v>
       </c>
       <c r="B183" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D183" t="s">
         <v>1703</v>
       </c>
-      <c r="C183" t="s">
+      <c r="E183" t="s">
         <v>1704</v>
       </c>
-      <c r="D183" t="s">
+      <c r="F183" t="s">
         <v>1705</v>
       </c>
-      <c r="E183" t="s">
+      <c r="G183" t="s">
         <v>1706</v>
       </c>
-      <c r="F183" t="s">
+      <c r="H183" t="s">
         <v>1707</v>
       </c>
-      <c r="G183" t="s">
+      <c r="I183" t="s">
         <v>1708</v>
-      </c>
-[...4 lines deleted...]
-        <v>1710</v>
       </c>
       <c r="J183" t="s">
         <v>24</v>
       </c>
       <c r="K183" t="s">
         <v>25</v>
       </c>
       <c r="L183" t="s">
         <v>26</v>
       </c>
       <c r="M183" t="s">
         <v>27</v>
       </c>
       <c r="N183" t="s">
         <v>28</v>
       </c>
       <c r="O183" t="s">
-        <v>1711</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>5503</v>
+        <v>5367</v>
       </c>
       <c r="B184" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D184" t="s">
         <v>1712</v>
       </c>
-      <c r="C184" t="s">
+      <c r="E184" t="s">
         <v>1713</v>
       </c>
-      <c r="D184" t="s">
+      <c r="F184" t="s">
         <v>1714</v>
       </c>
-      <c r="E184" t="s">
+      <c r="G184" t="s">
         <v>1715</v>
       </c>
-      <c r="F184" t="s">
+      <c r="H184" t="s">
         <v>1716</v>
       </c>
-      <c r="G184" t="s">
+      <c r="I184" t="s">
         <v>1717</v>
       </c>
-      <c r="H184" t="s">
+      <c r="J184" t="s">
+        <v>24</v>
+      </c>
+      <c r="K184" t="s">
+        <v>25</v>
+      </c>
+      <c r="L184" t="s">
+        <v>26</v>
+      </c>
+      <c r="M184" t="s">
+        <v>27</v>
+      </c>
+      <c r="N184" t="s">
+        <v>28</v>
+      </c>
+      <c r="O184" t="s">
         <v>1718</v>
-      </c>
-[...19 lines deleted...]
-        <v>1720</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>5507</v>
+        <v>5368</v>
       </c>
       <c r="B185" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D185" t="s">
         <v>1721</v>
       </c>
-      <c r="C185" t="s">
+      <c r="E185" t="s">
         <v>1722</v>
       </c>
-      <c r="D185" t="s">
+      <c r="F185" t="s">
         <v>1723</v>
       </c>
-      <c r="E185" t="s">
+      <c r="G185" t="s">
         <v>1724</v>
       </c>
-      <c r="F185" t="s">
+      <c r="H185" t="s">
         <v>1725</v>
       </c>
-      <c r="G185" t="s">
+      <c r="I185" t="s">
         <v>1726</v>
-      </c>
-[...4 lines deleted...]
-        <v>1728</v>
       </c>
       <c r="J185" t="s">
         <v>24</v>
       </c>
       <c r="K185" t="s">
         <v>25</v>
       </c>
       <c r="L185" t="s">
         <v>26</v>
       </c>
       <c r="M185" t="s">
         <v>27</v>
       </c>
       <c r="N185" t="s">
         <v>28</v>
       </c>
       <c r="O185" t="s">
-        <v>1729</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>5509</v>
+        <v>5371</v>
       </c>
       <c r="B186" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D186" t="s">
         <v>1730</v>
       </c>
-      <c r="C186" t="s">
+      <c r="E186" t="s">
         <v>1731</v>
       </c>
-      <c r="D186" t="s">
+      <c r="F186" t="s">
         <v>1732</v>
       </c>
-      <c r="E186" t="s">
+      <c r="G186" t="s">
         <v>1733</v>
       </c>
-      <c r="F186" t="s">
+      <c r="H186" t="s">
         <v>1734</v>
       </c>
-      <c r="G186" t="s">
+      <c r="I186" t="s">
         <v>1735</v>
       </c>
-      <c r="H186" t="s">
+      <c r="J186" t="s">
+        <v>24</v>
+      </c>
+      <c r="K186" t="s">
         <v>1736</v>
       </c>
-      <c r="I186" t="s">
+      <c r="L186" t="s">
+        <v>26</v>
+      </c>
+      <c r="M186" t="s">
         <v>1737</v>
-      </c>
-[...10 lines deleted...]
-        <v>1033</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
         <v>1738</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>5512</v>
+        <v>5372</v>
       </c>
       <c r="B187" t="s">
         <v>1739</v>
       </c>
       <c r="C187" t="s">
         <v>1740</v>
       </c>
       <c r="D187" t="s">
         <v>1741</v>
       </c>
       <c r="E187" t="s">
         <v>1742</v>
       </c>
       <c r="F187" t="s">
         <v>1743</v>
       </c>
       <c r="G187" t="s">
         <v>1744</v>
       </c>
       <c r="H187" t="s">
         <v>1745</v>
       </c>
       <c r="I187" t="s">
         <v>1746</v>
       </c>
       <c r="J187" t="s">
         <v>24</v>
       </c>
       <c r="K187" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L187" t="s">
         <v>26</v>
       </c>
       <c r="M187" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N187" t="s">
         <v>28</v>
       </c>
       <c r="O187" t="s">
         <v>1747</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>5514</v>
+        <v>5375</v>
       </c>
       <c r="B188" t="s">
         <v>1748</v>
       </c>
       <c r="C188" t="s">
         <v>1749</v>
       </c>
       <c r="D188" t="s">
         <v>1750</v>
       </c>
       <c r="E188" t="s">
         <v>1751</v>
       </c>
       <c r="F188" t="s">
         <v>1752</v>
       </c>
       <c r="G188" t="s">
         <v>1753</v>
       </c>
       <c r="H188" t="s">
         <v>1754</v>
       </c>
       <c r="I188" t="s">
         <v>1755</v>
       </c>
       <c r="J188" t="s">
-        <v>24</v>
+        <v>545</v>
       </c>
       <c r="K188" t="s">
-        <v>784</v>
+        <v>661</v>
       </c>
       <c r="L188" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="M188" t="s">
-        <v>785</v>
+        <v>662</v>
       </c>
       <c r="N188" t="s">
         <v>28</v>
       </c>
       <c r="O188" t="s">
         <v>1756</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>5516</v>
+        <v>5377</v>
       </c>
       <c r="B189" t="s">
         <v>1757</v>
       </c>
       <c r="C189" t="s">
         <v>1758</v>
       </c>
       <c r="D189" t="s">
         <v>1759</v>
       </c>
       <c r="E189" t="s">
         <v>1760</v>
       </c>
       <c r="F189" t="s">
         <v>1761</v>
       </c>
       <c r="G189" t="s">
         <v>1762</v>
       </c>
       <c r="H189" t="s">
         <v>1763</v>
       </c>
       <c r="I189" t="s">
         <v>1764</v>
       </c>
       <c r="J189" t="s">
         <v>24</v>
       </c>
       <c r="K189" t="s">
         <v>25</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189" t="s">
         <v>27</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
         <v>1765</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>5517</v>
+        <v>5378</v>
       </c>
       <c r="B190" t="s">
         <v>1766</v>
       </c>
       <c r="C190" t="s">
         <v>1767</v>
       </c>
       <c r="D190" t="s">
         <v>1768</v>
       </c>
       <c r="E190" t="s">
         <v>1769</v>
       </c>
       <c r="F190" t="s">
         <v>1770</v>
       </c>
       <c r="G190" t="s">
         <v>1771</v>
       </c>
       <c r="H190" t="s">
         <v>1772</v>
       </c>
       <c r="I190" t="s">
         <v>1773</v>
       </c>
       <c r="J190" t="s">
         <v>24</v>
       </c>
       <c r="K190" t="s">
         <v>25</v>
       </c>
       <c r="L190" t="s">
         <v>26</v>
       </c>
       <c r="M190" t="s">
         <v>27</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
         <v>1774</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>5518</v>
+        <v>5382</v>
       </c>
       <c r="B191" t="s">
         <v>1775</v>
       </c>
       <c r="C191" t="s">
         <v>1776</v>
       </c>
       <c r="D191" t="s">
         <v>1777</v>
       </c>
       <c r="E191" t="s">
         <v>1778</v>
       </c>
       <c r="F191" t="s">
         <v>1779</v>
       </c>
       <c r="G191" t="s">
         <v>1780</v>
       </c>
       <c r="H191" t="s">
         <v>1781</v>
       </c>
       <c r="I191" t="s">
         <v>1782</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
         <v>1783</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>5545</v>
+        <v>5435</v>
       </c>
       <c r="B192" t="s">
         <v>1784</v>
       </c>
       <c r="C192" t="s">
         <v>1785</v>
       </c>
       <c r="D192" t="s">
         <v>1786</v>
       </c>
       <c r="E192" t="s">
         <v>1787</v>
       </c>
       <c r="F192" t="s">
         <v>1788</v>
       </c>
       <c r="G192" t="s">
         <v>1789</v>
       </c>
       <c r="H192" t="s">
         <v>1790</v>
       </c>
       <c r="I192" t="s">
         <v>1791</v>
       </c>
       <c r="J192" t="s">
         <v>24</v>
       </c>
       <c r="K192" t="s">
         <v>112</v>
       </c>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192" t="s">
         <v>113</v>
       </c>
       <c r="N192" t="s">
         <v>28</v>
       </c>
       <c r="O192" t="s">
         <v>1792</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>5657</v>
+        <v>5437</v>
       </c>
       <c r="B193" t="s">
         <v>1793</v>
       </c>
       <c r="C193" t="s">
         <v>1794</v>
       </c>
       <c r="D193" t="s">
         <v>1795</v>
       </c>
       <c r="E193" t="s">
         <v>1796</v>
       </c>
       <c r="F193" t="s">
         <v>1797</v>
       </c>
       <c r="G193" t="s">
         <v>1798</v>
       </c>
       <c r="H193" t="s">
         <v>1799</v>
       </c>
       <c r="I193" t="s">
         <v>1800</v>
       </c>
       <c r="J193" t="s">
         <v>24</v>
       </c>
       <c r="K193" t="s">
         <v>25</v>
       </c>
       <c r="L193" t="s">
         <v>26</v>
       </c>
       <c r="M193" t="s">
         <v>27</v>
       </c>
       <c r="N193" t="s">
         <v>28</v>
       </c>
       <c r="O193" t="s">
         <v>1801</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>5733</v>
+        <v>5439</v>
       </c>
       <c r="B194" t="s">
         <v>1802</v>
       </c>
       <c r="C194" t="s">
         <v>1803</v>
       </c>
       <c r="D194" t="s">
         <v>1804</v>
       </c>
       <c r="E194" t="s">
         <v>1805</v>
       </c>
       <c r="F194" t="s">
         <v>1806</v>
       </c>
       <c r="G194" t="s">
         <v>1807</v>
       </c>
       <c r="H194" t="s">
         <v>1808</v>
       </c>
       <c r="I194" t="s">
         <v>1809</v>
       </c>
       <c r="J194" t="s">
         <v>24</v>
       </c>
       <c r="K194" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L194" t="s">
         <v>26</v>
       </c>
       <c r="M194" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N194" t="s">
         <v>28</v>
       </c>
       <c r="O194" t="s">
         <v>1810</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>5787</v>
+        <v>5456</v>
       </c>
       <c r="B195" t="s">
         <v>1811</v>
       </c>
       <c r="C195" t="s">
         <v>1812</v>
       </c>
       <c r="D195" t="s">
         <v>1813</v>
       </c>
       <c r="E195" t="s">
         <v>1814</v>
       </c>
       <c r="F195" t="s">
         <v>1815</v>
       </c>
       <c r="G195" t="s">
         <v>1816</v>
       </c>
       <c r="H195" t="s">
         <v>1817</v>
       </c>
       <c r="I195" t="s">
         <v>1818</v>
       </c>
       <c r="J195" t="s">
-        <v>24</v>
+        <v>545</v>
       </c>
       <c r="K195" t="s">
-        <v>112</v>
+        <v>1186</v>
       </c>
       <c r="L195" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="M195" t="s">
-        <v>113</v>
+        <v>1188</v>
       </c>
       <c r="N195" t="s">
         <v>28</v>
       </c>
       <c r="O195" t="s">
         <v>1819</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>5792</v>
+        <v>5474</v>
       </c>
       <c r="B196" t="s">
         <v>1820</v>
       </c>
       <c r="C196" t="s">
         <v>1821</v>
       </c>
       <c r="D196" t="s">
         <v>1822</v>
       </c>
       <c r="E196" t="s">
         <v>1823</v>
       </c>
       <c r="F196" t="s">
         <v>1824</v>
       </c>
       <c r="G196" t="s">
         <v>1825</v>
       </c>
       <c r="H196" t="s">
         <v>1826</v>
       </c>
       <c r="I196" t="s">
         <v>1827</v>
       </c>
       <c r="J196" t="s">
-        <v>498</v>
+        <v>24</v>
       </c>
       <c r="K196" t="s">
-        <v>533</v>
+        <v>25</v>
       </c>
       <c r="L196" t="s">
-        <v>500</v>
+        <v>26</v>
       </c>
       <c r="M196" t="s">
-        <v>534</v>
+        <v>27</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
         <v>1828</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>5794</v>
+        <v>5475</v>
       </c>
       <c r="B197" t="s">
         <v>1829</v>
       </c>
       <c r="C197" t="s">
         <v>1830</v>
       </c>
       <c r="D197" t="s">
         <v>1831</v>
       </c>
       <c r="E197" t="s">
         <v>1832</v>
       </c>
       <c r="F197" t="s">
         <v>1833</v>
       </c>
       <c r="G197" t="s">
         <v>1834</v>
       </c>
       <c r="H197" t="s">
         <v>1835</v>
       </c>
       <c r="I197" t="s">
         <v>1836</v>
       </c>
       <c r="J197" t="s">
         <v>24</v>
       </c>
       <c r="K197" t="s">
         <v>112</v>
       </c>
       <c r="L197" t="s">
         <v>26</v>
       </c>
       <c r="M197" t="s">
         <v>113</v>
       </c>
       <c r="N197" t="s">
         <v>28</v>
       </c>
       <c r="O197" t="s">
         <v>1837</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>5796</v>
+        <v>5476</v>
       </c>
       <c r="B198" t="s">
         <v>1838</v>
       </c>
       <c r="C198" t="s">
         <v>1839</v>
       </c>
       <c r="D198" t="s">
         <v>1840</v>
       </c>
       <c r="E198" t="s">
         <v>1841</v>
       </c>
       <c r="F198" t="s">
         <v>1842</v>
       </c>
       <c r="G198" t="s">
         <v>1843</v>
       </c>
       <c r="H198" t="s">
         <v>1844</v>
       </c>
       <c r="I198" t="s">
         <v>1845</v>
       </c>
       <c r="J198" t="s">
-        <v>24</v>
+        <v>1846</v>
       </c>
       <c r="K198" t="s">
-        <v>112</v>
+        <v>916</v>
       </c>
       <c r="L198" t="s">
-        <v>26</v>
+        <v>1847</v>
       </c>
       <c r="M198" t="s">
-        <v>113</v>
+        <v>917</v>
       </c>
       <c r="N198" t="s">
         <v>28</v>
       </c>
       <c r="O198" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>5798</v>
+        <v>5478</v>
       </c>
       <c r="B199" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
       <c r="C199" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="D199" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="E199" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="F199" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
       <c r="G199" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
       <c r="H199" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="I199" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N199" t="s">
         <v>28</v>
       </c>
       <c r="O199" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>5799</v>
+        <v>5493</v>
       </c>
       <c r="B200" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
       <c r="C200" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="D200" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="E200" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="F200" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="G200" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="H200" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="I200" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="J200" t="s">
-        <v>1236</v>
+        <v>24</v>
       </c>
       <c r="K200" t="s">
-        <v>618</v>
+        <v>112</v>
       </c>
       <c r="L200" t="s">
-        <v>1238</v>
+        <v>26</v>
       </c>
       <c r="M200" t="s">
-        <v>619</v>
+        <v>113</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>5803</v>
+        <v>5496</v>
       </c>
       <c r="B201" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="C201" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="D201" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="E201" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="F201" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="G201" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="H201" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="I201" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="J201" t="s">
         <v>24</v>
       </c>
       <c r="K201" t="s">
-        <v>25</v>
+        <v>661</v>
       </c>
       <c r="L201" t="s">
         <v>26</v>
       </c>
       <c r="M201" t="s">
-        <v>27</v>
+        <v>662</v>
       </c>
       <c r="N201" t="s">
         <v>28</v>
       </c>
       <c r="O201" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>5805</v>
+        <v>5502</v>
       </c>
       <c r="B202" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="C202" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="D202" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="E202" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="F202" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="G202" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
       <c r="H202" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="I202" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="J202" t="s">
         <v>24</v>
       </c>
       <c r="K202" t="s">
         <v>25</v>
       </c>
       <c r="L202" t="s">
         <v>26</v>
       </c>
       <c r="M202" t="s">
         <v>27</v>
       </c>
       <c r="N202" t="s">
         <v>28</v>
       </c>
       <c r="O202" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>5808</v>
+        <v>5503</v>
       </c>
       <c r="B203" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="C203" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
       <c r="D203" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
       <c r="E203" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="F203" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="G203" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="H203" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="I203" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>5811</v>
+        <v>5507</v>
       </c>
       <c r="B204" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="C204" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="D204" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="E204" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="F204" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
       <c r="G204" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="H204" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="I204" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="J204" t="s">
         <v>24</v>
       </c>
       <c r="K204" t="s">
         <v>25</v>
       </c>
       <c r="L204" t="s">
         <v>26</v>
       </c>
       <c r="M204" t="s">
         <v>27</v>
       </c>
       <c r="N204" t="s">
         <v>28</v>
       </c>
       <c r="O204" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>5819</v>
+        <v>5509</v>
       </c>
       <c r="B205" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="C205" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="D205" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="E205" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="F205" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="G205" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="H205" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="I205" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="J205" t="s">
-        <v>24</v>
+        <v>545</v>
       </c>
       <c r="K205" t="s">
-        <v>25</v>
+        <v>916</v>
       </c>
       <c r="L205" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="M205" t="s">
-        <v>27</v>
+        <v>917</v>
       </c>
       <c r="N205" t="s">
         <v>28</v>
       </c>
       <c r="O205" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>5830</v>
+        <v>5512</v>
       </c>
       <c r="B206" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="C206" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="D206" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="E206" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="F206" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="G206" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="H206" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="I206" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="J206" t="s">
         <v>24</v>
       </c>
       <c r="K206" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N206" t="s">
         <v>28</v>
       </c>
       <c r="O206" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>5866</v>
+        <v>5514</v>
       </c>
       <c r="B207" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="C207" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="D207" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="E207" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="F207" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="G207" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="H207" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="I207" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="J207" t="s">
         <v>24</v>
       </c>
       <c r="K207" t="s">
-        <v>25</v>
+        <v>867</v>
       </c>
       <c r="L207" t="s">
         <v>26</v>
       </c>
       <c r="M207" t="s">
-        <v>27</v>
+        <v>868</v>
       </c>
       <c r="N207" t="s">
         <v>28</v>
       </c>
       <c r="O207" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>5887</v>
+        <v>5516</v>
       </c>
       <c r="B208" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="C208" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="D208" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="E208" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="F208" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="G208" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="H208" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="I208" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="J208" t="s">
         <v>24</v>
       </c>
       <c r="K208" t="s">
         <v>25</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208" t="s">
         <v>27</v>
       </c>
       <c r="N208" t="s">
         <v>28</v>
       </c>
       <c r="O208" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>5907</v>
+        <v>5517</v>
       </c>
       <c r="B209" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="C209" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="D209" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="E209" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="F209" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="G209" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="H209" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="I209" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="J209" t="s">
         <v>24</v>
       </c>
       <c r="K209" t="s">
         <v>25</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
       <c r="M209" t="s">
         <v>27</v>
       </c>
       <c r="N209" t="s">
         <v>28</v>
       </c>
       <c r="O209" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>5913</v>
+        <v>5518</v>
       </c>
       <c r="B210" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="C210" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="D210" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="E210" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="F210" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="G210" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="H210" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="I210" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="J210" t="s">
         <v>24</v>
       </c>
       <c r="K210" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N210" t="s">
         <v>28</v>
       </c>
       <c r="O210" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>5927</v>
+        <v>5545</v>
       </c>
       <c r="B211" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="C211" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c r="D211" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="E211" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="F211" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="G211" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="H211" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="I211" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="J211" t="s">
         <v>24</v>
       </c>
       <c r="K211" t="s">
-        <v>784</v>
+        <v>112</v>
       </c>
       <c r="L211" t="s">
         <v>26</v>
       </c>
       <c r="M211" t="s">
-        <v>785</v>
+        <v>113</v>
       </c>
       <c r="N211" t="s">
         <v>28</v>
       </c>
       <c r="O211" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>5928</v>
+        <v>5657</v>
       </c>
       <c r="B212" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="C212" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="D212" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="E212" t="s">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="F212" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="G212" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="H212" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="I212" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="J212" t="s">
-        <v>1972</v>
+        <v>24</v>
       </c>
       <c r="K212" t="s">
-        <v>1973</v>
+        <v>25</v>
       </c>
       <c r="L212" t="s">
+        <v>26</v>
+      </c>
+      <c r="M212" t="s">
+        <v>27</v>
+      </c>
+      <c r="N212" t="s">
+        <v>28</v>
+      </c>
+      <c r="O212" t="s">
         <v>1974</v>
-      </c>
-[...7 lines deleted...]
-        <v>1976</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>5931</v>
+        <v>5733</v>
       </c>
       <c r="B213" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D213" t="s">
         <v>1977</v>
       </c>
-      <c r="C213" t="s">
+      <c r="E213" t="s">
         <v>1978</v>
       </c>
-      <c r="D213" t="s">
+      <c r="F213" t="s">
         <v>1979</v>
       </c>
-      <c r="E213" t="s">
+      <c r="G213" t="s">
         <v>1980</v>
       </c>
-      <c r="F213" t="s">
+      <c r="H213" t="s">
         <v>1981</v>
       </c>
-      <c r="G213" t="s">
+      <c r="I213" t="s">
         <v>1982</v>
       </c>
-      <c r="H213" t="s">
+      <c r="J213" t="s">
+        <v>24</v>
+      </c>
+      <c r="K213" t="s">
+        <v>47</v>
+      </c>
+      <c r="L213" t="s">
+        <v>26</v>
+      </c>
+      <c r="M213" t="s">
+        <v>48</v>
+      </c>
+      <c r="N213" t="s">
+        <v>28</v>
+      </c>
+      <c r="O213" t="s">
         <v>1983</v>
-      </c>
-[...19 lines deleted...]
-        <v>1985</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>5932</v>
+        <v>5787</v>
       </c>
       <c r="B214" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D214" t="s">
         <v>1986</v>
       </c>
-      <c r="C214" t="s">
+      <c r="E214" t="s">
         <v>1987</v>
       </c>
-      <c r="D214" t="s">
+      <c r="F214" t="s">
         <v>1988</v>
       </c>
-      <c r="E214" t="s">
+      <c r="G214" t="s">
         <v>1989</v>
       </c>
-      <c r="F214" t="s">
+      <c r="H214" t="s">
         <v>1990</v>
       </c>
-      <c r="G214" t="s">
+      <c r="I214" t="s">
         <v>1991</v>
-      </c>
-[...4 lines deleted...]
-        <v>1993</v>
       </c>
       <c r="J214" t="s">
         <v>24</v>
       </c>
       <c r="K214" t="s">
         <v>112</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214" t="s">
         <v>113</v>
       </c>
       <c r="N214" t="s">
         <v>28</v>
       </c>
       <c r="O214" t="s">
-        <v>1994</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>5934</v>
+        <v>5792</v>
       </c>
       <c r="B215" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D215" t="s">
         <v>1995</v>
       </c>
-      <c r="C215" t="s">
+      <c r="E215" t="s">
         <v>1996</v>
       </c>
-      <c r="D215" t="s">
+      <c r="F215" t="s">
         <v>1997</v>
       </c>
-      <c r="E215" t="s">
+      <c r="G215" t="s">
         <v>1998</v>
       </c>
-      <c r="F215" t="s">
+      <c r="H215" t="s">
         <v>1999</v>
       </c>
-      <c r="G215" t="s">
+      <c r="I215" t="s">
         <v>2000</v>
       </c>
-      <c r="H215" t="s">
+      <c r="J215" t="s">
+        <v>545</v>
+      </c>
+      <c r="K215" t="s">
+        <v>469</v>
+      </c>
+      <c r="L215" t="s">
+        <v>547</v>
+      </c>
+      <c r="M215" t="s">
+        <v>470</v>
+      </c>
+      <c r="N215" t="s">
+        <v>28</v>
+      </c>
+      <c r="O215" t="s">
         <v>2001</v>
-      </c>
-[...19 lines deleted...]
-        <v>2003</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>5953</v>
+        <v>5794</v>
       </c>
       <c r="B216" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C216" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D216" t="s">
         <v>2004</v>
       </c>
-      <c r="C216" t="s">
+      <c r="E216" t="s">
         <v>2005</v>
       </c>
-      <c r="D216" t="s">
+      <c r="F216" t="s">
         <v>2006</v>
       </c>
-      <c r="E216" t="s">
+      <c r="G216" t="s">
         <v>2007</v>
       </c>
-      <c r="F216" t="s">
+      <c r="H216" t="s">
         <v>2008</v>
       </c>
-      <c r="G216" t="s">
+      <c r="I216" t="s">
         <v>2009</v>
       </c>
-      <c r="H216" t="s">
+      <c r="J216" t="s">
+        <v>24</v>
+      </c>
+      <c r="K216" t="s">
+        <v>112</v>
+      </c>
+      <c r="L216" t="s">
+        <v>26</v>
+      </c>
+      <c r="M216" t="s">
+        <v>113</v>
+      </c>
+      <c r="N216" t="s">
+        <v>28</v>
+      </c>
+      <c r="O216" t="s">
         <v>2010</v>
-      </c>
-[...19 lines deleted...]
-        <v>2012</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>5981</v>
+        <v>5796</v>
       </c>
       <c r="B217" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C217" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D217" t="s">
         <v>2013</v>
       </c>
-      <c r="C217" t="s">
+      <c r="E217" t="s">
         <v>2014</v>
       </c>
-      <c r="D217" t="s">
+      <c r="F217" t="s">
         <v>2015</v>
       </c>
-      <c r="E217" t="s">
+      <c r="G217" t="s">
         <v>2016</v>
       </c>
-      <c r="F217" t="s">
+      <c r="H217" t="s">
         <v>2017</v>
       </c>
-      <c r="G217" t="s">
+      <c r="I217" t="s">
         <v>2018</v>
       </c>
-      <c r="H217" t="s">
+      <c r="J217" t="s">
+        <v>24</v>
+      </c>
+      <c r="K217" t="s">
+        <v>112</v>
+      </c>
+      <c r="L217" t="s">
+        <v>26</v>
+      </c>
+      <c r="M217" t="s">
+        <v>113</v>
+      </c>
+      <c r="N217" t="s">
+        <v>28</v>
+      </c>
+      <c r="O217" t="s">
         <v>2019</v>
-      </c>
-[...19 lines deleted...]
-        <v>2023</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>5986</v>
+        <v>5798</v>
       </c>
       <c r="B218" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C218" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D218" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E218" t="s">
+        <v>2023</v>
+      </c>
+      <c r="F218" t="s">
         <v>2024</v>
       </c>
-      <c r="C218" t="s">
+      <c r="G218" t="s">
         <v>2025</v>
       </c>
-      <c r="D218" t="s">
+      <c r="H218" t="s">
         <v>2026</v>
       </c>
-      <c r="E218" t="s">
+      <c r="I218" t="s">
         <v>2027</v>
-      </c>
-[...10 lines deleted...]
-        <v>2031</v>
       </c>
       <c r="J218" t="s">
         <v>24</v>
       </c>
       <c r="K218" t="s">
         <v>112</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218" t="s">
         <v>113</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
-        <v>2032</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>5989</v>
+        <v>5799</v>
       </c>
       <c r="B219" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C219" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D219" t="s">
+        <v>2031</v>
+      </c>
+      <c r="E219" t="s">
+        <v>2032</v>
+      </c>
+      <c r="F219" t="s">
         <v>2033</v>
       </c>
-      <c r="C219" t="s">
+      <c r="G219" t="s">
         <v>2034</v>
       </c>
-      <c r="D219" t="s">
+      <c r="H219" t="s">
         <v>2035</v>
       </c>
-      <c r="E219" t="s">
+      <c r="I219" t="s">
         <v>2036</v>
       </c>
-      <c r="F219" t="s">
+      <c r="J219" t="s">
+        <v>1409</v>
+      </c>
+      <c r="K219" t="s">
+        <v>672</v>
+      </c>
+      <c r="L219" t="s">
+        <v>1411</v>
+      </c>
+      <c r="M219" t="s">
+        <v>673</v>
+      </c>
+      <c r="N219" t="s">
+        <v>28</v>
+      </c>
+      <c r="O219" t="s">
         <v>2037</v>
-      </c>
-[...25 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>6021</v>
+        <v>5803</v>
       </c>
       <c r="B220" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C220" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D220" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E220" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F220" t="s">
         <v>2042</v>
       </c>
-      <c r="C220" t="s">
+      <c r="G220" t="s">
         <v>2043</v>
       </c>
-      <c r="D220" t="s">
+      <c r="H220" t="s">
         <v>2044</v>
       </c>
-      <c r="E220" t="s">
+      <c r="I220" t="s">
         <v>2045</v>
-      </c>
-[...10 lines deleted...]
-        <v>2049</v>
       </c>
       <c r="J220" t="s">
         <v>24</v>
       </c>
       <c r="K220" t="s">
         <v>25</v>
       </c>
       <c r="L220" t="s">
         <v>26</v>
       </c>
       <c r="M220" t="s">
         <v>27</v>
       </c>
       <c r="N220" t="s">
         <v>28</v>
       </c>
       <c r="O220" t="s">
-        <v>2050</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>6082</v>
+        <v>5805</v>
       </c>
       <c r="B221" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C221" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D221" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E221" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F221" t="s">
         <v>2051</v>
       </c>
-      <c r="C221" t="s">
+      <c r="G221" t="s">
         <v>2052</v>
       </c>
-      <c r="D221" t="s">
+      <c r="H221" t="s">
         <v>2053</v>
       </c>
-      <c r="E221" t="s">
+      <c r="I221" t="s">
         <v>2054</v>
       </c>
-      <c r="F221" t="s">
+      <c r="J221" t="s">
+        <v>24</v>
+      </c>
+      <c r="K221" t="s">
+        <v>25</v>
+      </c>
+      <c r="L221" t="s">
+        <v>26</v>
+      </c>
+      <c r="M221" t="s">
+        <v>27</v>
+      </c>
+      <c r="N221" t="s">
+        <v>28</v>
+      </c>
+      <c r="O221" t="s">
         <v>2055</v>
-      </c>
-[...25 lines deleted...]
-        <v>2061</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>6112</v>
+        <v>5808</v>
       </c>
       <c r="B222" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C222" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D222" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E222" t="s">
+        <v>2059</v>
+      </c>
+      <c r="F222" t="s">
+        <v>2060</v>
+      </c>
+      <c r="G222" t="s">
+        <v>2061</v>
+      </c>
+      <c r="H222" t="s">
         <v>2062</v>
       </c>
-      <c r="C222" t="s">
+      <c r="I222" t="s">
         <v>2063</v>
       </c>
-      <c r="D222" t="s">
+      <c r="J222" t="s">
+        <v>24</v>
+      </c>
+      <c r="K222" t="s">
+        <v>25</v>
+      </c>
+      <c r="L222" t="s">
+        <v>26</v>
+      </c>
+      <c r="M222" t="s">
+        <v>27</v>
+      </c>
+      <c r="N222" t="s">
+        <v>28</v>
+      </c>
+      <c r="O222" t="s">
         <v>2064</v>
-      </c>
-[...31 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>6180</v>
+        <v>5811</v>
       </c>
       <c r="B223" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C223" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D223" t="s">
+        <v>2067</v>
+      </c>
+      <c r="E223" t="s">
+        <v>2068</v>
+      </c>
+      <c r="F223" t="s">
+        <v>2069</v>
+      </c>
+      <c r="G223" t="s">
+        <v>2070</v>
+      </c>
+      <c r="H223" t="s">
         <v>2071</v>
       </c>
-      <c r="C223" t="s">
+      <c r="I223" t="s">
         <v>2072</v>
-      </c>
-[...16 lines deleted...]
-        <v>2078</v>
       </c>
       <c r="J223" t="s">
         <v>24</v>
       </c>
       <c r="K223" t="s">
         <v>25</v>
       </c>
       <c r="L223" t="s">
         <v>26</v>
       </c>
       <c r="M223" t="s">
         <v>27</v>
       </c>
       <c r="N223" t="s">
         <v>28</v>
       </c>
       <c r="O223" t="s">
-        <v>2079</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>6203</v>
+        <v>5819</v>
       </c>
       <c r="B224" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C224" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D224" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E224" t="s">
+        <v>2077</v>
+      </c>
+      <c r="F224" t="s">
+        <v>2078</v>
+      </c>
+      <c r="G224" t="s">
+        <v>2079</v>
+      </c>
+      <c r="H224" t="s">
         <v>2080</v>
       </c>
-      <c r="C224" t="s">
+      <c r="I224" t="s">
         <v>2081</v>
       </c>
-      <c r="D224" t="s">
+      <c r="J224" t="s">
+        <v>24</v>
+      </c>
+      <c r="K224" t="s">
+        <v>25</v>
+      </c>
+      <c r="L224" t="s">
+        <v>26</v>
+      </c>
+      <c r="M224" t="s">
+        <v>27</v>
+      </c>
+      <c r="N224" t="s">
+        <v>28</v>
+      </c>
+      <c r="O224" t="s">
         <v>2082</v>
-      </c>
-[...31 lines deleted...]
-        <v>2088</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>6208</v>
+        <v>5830</v>
       </c>
       <c r="B225" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C225" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D225" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E225" t="s">
+        <v>2086</v>
+      </c>
+      <c r="F225" t="s">
+        <v>2087</v>
+      </c>
+      <c r="G225" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H225" t="s">
         <v>2089</v>
       </c>
-      <c r="C225" t="s">
+      <c r="I225" t="s">
         <v>2090</v>
       </c>
-      <c r="D225" t="s">
+      <c r="J225" t="s">
+        <v>24</v>
+      </c>
+      <c r="K225" t="s">
+        <v>25</v>
+      </c>
+      <c r="L225" t="s">
+        <v>26</v>
+      </c>
+      <c r="M225" t="s">
+        <v>27</v>
+      </c>
+      <c r="N225" t="s">
+        <v>28</v>
+      </c>
+      <c r="O225" t="s">
         <v>2091</v>
-      </c>
-[...31 lines deleted...]
-        <v>2097</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>6211</v>
+        <v>5866</v>
       </c>
       <c r="B226" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C226" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D226" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E226" t="s">
+        <v>2095</v>
+      </c>
+      <c r="F226" t="s">
+        <v>2096</v>
+      </c>
+      <c r="G226" t="s">
+        <v>2097</v>
+      </c>
+      <c r="H226" t="s">
         <v>2098</v>
       </c>
-      <c r="C226" t="s">
+      <c r="I226" t="s">
         <v>2099</v>
       </c>
-      <c r="D226" t="s">
+      <c r="J226" t="s">
+        <v>24</v>
+      </c>
+      <c r="K226" t="s">
+        <v>25</v>
+      </c>
+      <c r="L226" t="s">
+        <v>26</v>
+      </c>
+      <c r="M226" t="s">
+        <v>27</v>
+      </c>
+      <c r="N226" t="s">
+        <v>28</v>
+      </c>
+      <c r="O226" t="s">
         <v>2100</v>
-      </c>
-[...31 lines deleted...]
-        <v>2106</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>6254</v>
+        <v>5887</v>
       </c>
       <c r="B227" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C227" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D227" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E227" t="s">
+        <v>2104</v>
+      </c>
+      <c r="F227" t="s">
+        <v>2105</v>
+      </c>
+      <c r="G227" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H227" t="s">
         <v>2107</v>
       </c>
-      <c r="C227" t="s">
+      <c r="I227" t="s">
         <v>2108</v>
       </c>
-      <c r="D227" t="s">
+      <c r="J227" t="s">
+        <v>24</v>
+      </c>
+      <c r="K227" t="s">
+        <v>25</v>
+      </c>
+      <c r="L227" t="s">
+        <v>26</v>
+      </c>
+      <c r="M227" t="s">
+        <v>27</v>
+      </c>
+      <c r="N227" t="s">
+        <v>28</v>
+      </c>
+      <c r="O227" t="s">
         <v>2109</v>
-      </c>
-[...31 lines deleted...]
-        <v>2115</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>6255</v>
+        <v>5907</v>
       </c>
       <c r="B228" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C228" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D228" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E228" t="s">
+        <v>2113</v>
+      </c>
+      <c r="F228" t="s">
+        <v>2114</v>
+      </c>
+      <c r="G228" t="s">
+        <v>2115</v>
+      </c>
+      <c r="H228" t="s">
         <v>2116</v>
       </c>
-      <c r="C228" t="s">
+      <c r="I228" t="s">
         <v>2117</v>
       </c>
-      <c r="D228" t="s">
+      <c r="J228" t="s">
+        <v>24</v>
+      </c>
+      <c r="K228" t="s">
+        <v>25</v>
+      </c>
+      <c r="L228" t="s">
+        <v>26</v>
+      </c>
+      <c r="M228" t="s">
+        <v>27</v>
+      </c>
+      <c r="N228" t="s">
+        <v>28</v>
+      </c>
+      <c r="O228" t="s">
         <v>2118</v>
-      </c>
-[...31 lines deleted...]
-        <v>2126</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>6258</v>
+        <v>5913</v>
       </c>
       <c r="B229" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C229" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D229" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E229" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F229" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G229" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H229" t="s">
+        <v>2125</v>
+      </c>
+      <c r="I229" t="s">
+        <v>2126</v>
+      </c>
+      <c r="J229" t="s">
+        <v>24</v>
+      </c>
+      <c r="K229" t="s">
+        <v>47</v>
+      </c>
+      <c r="L229" t="s">
+        <v>26</v>
+      </c>
+      <c r="M229" t="s">
+        <v>48</v>
+      </c>
+      <c r="N229" t="s">
+        <v>28</v>
+      </c>
+      <c r="O229" t="s">
         <v>2127</v>
-      </c>
-[...37 lines deleted...]
-        <v>2135</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>6259</v>
+        <v>5927</v>
       </c>
       <c r="B230" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C230" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D230" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E230" t="s">
+        <v>2131</v>
+      </c>
+      <c r="F230" t="s">
+        <v>2132</v>
+      </c>
+      <c r="G230" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H230" t="s">
+        <v>2134</v>
+      </c>
+      <c r="I230" t="s">
+        <v>2135</v>
+      </c>
+      <c r="J230" t="s">
+        <v>24</v>
+      </c>
+      <c r="K230" t="s">
+        <v>867</v>
+      </c>
+      <c r="L230" t="s">
+        <v>26</v>
+      </c>
+      <c r="M230" t="s">
+        <v>868</v>
+      </c>
+      <c r="N230" t="s">
+        <v>28</v>
+      </c>
+      <c r="O230" t="s">
         <v>2136</v>
-      </c>
-[...37 lines deleted...]
-        <v>2144</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>6261</v>
+        <v>5928</v>
       </c>
       <c r="B231" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C231" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D231" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E231" t="s">
+        <v>2140</v>
+      </c>
+      <c r="F231" t="s">
+        <v>2141</v>
+      </c>
+      <c r="G231" t="s">
+        <v>2142</v>
+      </c>
+      <c r="H231" t="s">
+        <v>2143</v>
+      </c>
+      <c r="I231" t="s">
+        <v>2144</v>
+      </c>
+      <c r="J231" t="s">
         <v>2145</v>
       </c>
-      <c r="C231" t="s">
+      <c r="K231" t="s">
         <v>2146</v>
       </c>
-      <c r="D231" t="s">
+      <c r="L231" t="s">
         <v>2147</v>
       </c>
-      <c r="E231" t="s">
+      <c r="M231" t="s">
         <v>2148</v>
       </c>
-      <c r="F231" t="s">
+      <c r="N231" t="s">
+        <v>28</v>
+      </c>
+      <c r="O231" t="s">
         <v>2149</v>
-      </c>
-[...25 lines deleted...]
-        <v>2153</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>6263</v>
+        <v>5931</v>
       </c>
       <c r="B232" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C232" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D232" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E232" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F232" t="s">
         <v>2154</v>
       </c>
-      <c r="C232" t="s">
+      <c r="G232" t="s">
         <v>2155</v>
       </c>
-      <c r="D232" t="s">
+      <c r="H232" t="s">
         <v>2156</v>
       </c>
-      <c r="E232" t="s">
+      <c r="I232" t="s">
         <v>2157</v>
       </c>
-      <c r="F232" t="s">
+      <c r="J232" t="s">
+        <v>24</v>
+      </c>
+      <c r="K232" t="s">
+        <v>25</v>
+      </c>
+      <c r="L232" t="s">
+        <v>26</v>
+      </c>
+      <c r="M232" t="s">
+        <v>27</v>
+      </c>
+      <c r="N232" t="s">
+        <v>28</v>
+      </c>
+      <c r="O232" t="s">
         <v>2158</v>
-      </c>
-[...25 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>6272</v>
+        <v>5932</v>
       </c>
       <c r="B233" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C233" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D233" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E233" t="s">
+        <v>2162</v>
+      </c>
+      <c r="F233" t="s">
         <v>2163</v>
       </c>
-      <c r="C233" t="s">
+      <c r="G233" t="s">
         <v>2164</v>
       </c>
-      <c r="D233" t="s">
+      <c r="H233" t="s">
         <v>2165</v>
       </c>
-      <c r="E233" t="s">
+      <c r="I233" t="s">
         <v>2166</v>
-      </c>
-[...10 lines deleted...]
-        <v>2170</v>
       </c>
       <c r="J233" t="s">
         <v>24</v>
       </c>
       <c r="K233" t="s">
         <v>112</v>
       </c>
       <c r="L233" t="s">
         <v>26</v>
       </c>
       <c r="M233" t="s">
         <v>113</v>
       </c>
       <c r="N233" t="s">
         <v>28</v>
       </c>
       <c r="O233" t="s">
-        <v>2171</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>6274</v>
+        <v>5934</v>
       </c>
       <c r="B234" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C234" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D234" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E234" t="s">
+        <v>2171</v>
+      </c>
+      <c r="F234" t="s">
         <v>2172</v>
       </c>
-      <c r="C234" t="s">
+      <c r="G234" t="s">
         <v>2173</v>
       </c>
-      <c r="D234" t="s">
+      <c r="H234" t="s">
         <v>2174</v>
       </c>
-      <c r="E234" t="s">
+      <c r="I234" t="s">
         <v>2175</v>
       </c>
-      <c r="F234" t="s">
+      <c r="J234" t="s">
+        <v>24</v>
+      </c>
+      <c r="K234" t="s">
+        <v>112</v>
+      </c>
+      <c r="L234" t="s">
+        <v>26</v>
+      </c>
+      <c r="M234" t="s">
+        <v>113</v>
+      </c>
+      <c r="N234" t="s">
+        <v>28</v>
+      </c>
+      <c r="O234" t="s">
         <v>2176</v>
-      </c>
-[...25 lines deleted...]
-        <v>2180</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>6275</v>
+        <v>5953</v>
       </c>
       <c r="B235" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C235" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D235" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E235" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F235" t="s">
         <v>2181</v>
       </c>
-      <c r="C235" t="s">
+      <c r="G235" t="s">
         <v>2182</v>
       </c>
-      <c r="D235" t="s">
+      <c r="H235" t="s">
         <v>2183</v>
       </c>
-      <c r="E235" t="s">
+      <c r="I235" t="s">
         <v>2184</v>
       </c>
-      <c r="F235" t="s">
+      <c r="J235" t="s">
+        <v>24</v>
+      </c>
+      <c r="K235" t="s">
+        <v>25</v>
+      </c>
+      <c r="L235" t="s">
+        <v>26</v>
+      </c>
+      <c r="M235" t="s">
+        <v>27</v>
+      </c>
+      <c r="N235" t="s">
+        <v>28</v>
+      </c>
+      <c r="O235" t="s">
         <v>2185</v>
-      </c>
-[...25 lines deleted...]
-        <v>2189</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>6327</v>
+        <v>5981</v>
       </c>
       <c r="B236" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C236" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D236" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E236" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F236" t="s">
         <v>2190</v>
       </c>
-      <c r="C236" t="s">
+      <c r="G236" t="s">
         <v>2191</v>
       </c>
-      <c r="D236" t="s">
+      <c r="H236" t="s">
         <v>2192</v>
       </c>
-      <c r="E236" t="s">
+      <c r="I236" t="s">
         <v>2193</v>
       </c>
-      <c r="F236" t="s">
+      <c r="J236" t="s">
+        <v>545</v>
+      </c>
+      <c r="K236" t="s">
         <v>2194</v>
       </c>
-      <c r="G236" t="s">
+      <c r="L236" t="s">
+        <v>547</v>
+      </c>
+      <c r="M236" t="s">
         <v>2195</v>
       </c>
-      <c r="H236" t="s">
+      <c r="N236" t="s">
+        <v>28</v>
+      </c>
+      <c r="O236" t="s">
         <v>2196</v>
-      </c>
-[...19 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>6337</v>
+        <v>5986</v>
       </c>
       <c r="B237" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C237" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D237" t="s">
         <v>2199</v>
       </c>
-      <c r="C237" t="s">
+      <c r="E237" t="s">
         <v>2200</v>
       </c>
-      <c r="D237" t="s">
+      <c r="F237" t="s">
         <v>2201</v>
       </c>
-      <c r="E237" t="s">
+      <c r="G237" t="s">
         <v>2202</v>
       </c>
-      <c r="F237" t="s">
+      <c r="H237" t="s">
         <v>2203</v>
       </c>
-      <c r="G237" t="s">
+      <c r="I237" t="s">
         <v>2204</v>
       </c>
-      <c r="H237" t="s">
+      <c r="J237" t="s">
+        <v>24</v>
+      </c>
+      <c r="K237" t="s">
+        <v>112</v>
+      </c>
+      <c r="L237" t="s">
+        <v>26</v>
+      </c>
+      <c r="M237" t="s">
+        <v>113</v>
+      </c>
+      <c r="N237" t="s">
+        <v>28</v>
+      </c>
+      <c r="O237" t="s">
         <v>2205</v>
-      </c>
-[...19 lines deleted...]
-        <v>2207</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>6460</v>
+        <v>5989</v>
       </c>
       <c r="B238" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C238" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D238" t="s">
         <v>2208</v>
       </c>
-      <c r="C238" t="s">
+      <c r="E238" t="s">
         <v>2209</v>
       </c>
-      <c r="D238" t="s">
+      <c r="F238" t="s">
         <v>2210</v>
       </c>
-      <c r="E238" t="s">
+      <c r="G238" t="s">
         <v>2211</v>
       </c>
-      <c r="F238" t="s">
+      <c r="H238" t="s">
         <v>2212</v>
       </c>
-      <c r="G238" t="s">
+      <c r="I238" t="s">
         <v>2213</v>
       </c>
-      <c r="H238" t="s">
+      <c r="J238" t="s">
+        <v>24</v>
+      </c>
+      <c r="K238" t="s">
+        <v>1588</v>
+      </c>
+      <c r="L238" t="s">
+        <v>26</v>
+      </c>
+      <c r="M238" t="s">
+        <v>1589</v>
+      </c>
+      <c r="N238" t="s">
+        <v>28</v>
+      </c>
+      <c r="O238" t="s">
         <v>2214</v>
-      </c>
-[...19 lines deleted...]
-        <v>2216</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>6468</v>
+        <v>6021</v>
       </c>
       <c r="B239" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C239" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D239" t="s">
         <v>2217</v>
       </c>
-      <c r="C239" t="s">
+      <c r="E239" t="s">
         <v>2218</v>
       </c>
-      <c r="D239" t="s">
+      <c r="F239" t="s">
         <v>2219</v>
       </c>
-      <c r="E239" t="s">
+      <c r="G239" t="s">
         <v>2220</v>
       </c>
-      <c r="F239" t="s">
+      <c r="H239" t="s">
         <v>2221</v>
       </c>
-      <c r="G239" t="s">
+      <c r="I239" t="s">
         <v>2222</v>
-      </c>
-[...4 lines deleted...]
-        <v>2224</v>
       </c>
       <c r="J239" t="s">
         <v>24</v>
       </c>
       <c r="K239" t="s">
         <v>25</v>
       </c>
       <c r="L239" t="s">
         <v>26</v>
       </c>
       <c r="M239" t="s">
         <v>27</v>
       </c>
       <c r="N239" t="s">
         <v>28</v>
       </c>
       <c r="O239" t="s">
-        <v>2225</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>6761</v>
+        <v>6082</v>
       </c>
       <c r="B240" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C240" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D240" t="s">
         <v>2226</v>
       </c>
-      <c r="C240" t="s">
+      <c r="E240" t="s">
         <v>2227</v>
       </c>
-      <c r="D240" t="s">
+      <c r="F240" t="s">
         <v>2228</v>
       </c>
-      <c r="E240" t="s">
+      <c r="G240" t="s">
         <v>2229</v>
       </c>
-      <c r="F240" t="s">
+      <c r="H240" t="s">
         <v>2230</v>
       </c>
-      <c r="G240" t="s">
+      <c r="I240" t="s">
         <v>2231</v>
       </c>
-      <c r="H240" t="s">
+      <c r="J240" t="s">
+        <v>24</v>
+      </c>
+      <c r="K240" t="s">
         <v>2232</v>
       </c>
-      <c r="I240" t="s">
+      <c r="L240" t="s">
+        <v>26</v>
+      </c>
+      <c r="M240" t="s">
         <v>2233</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N240" t="s">
         <v>28</v>
       </c>
       <c r="O240" t="s">
         <v>2234</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>6762</v>
+        <v>6112</v>
       </c>
       <c r="B241" t="s">
         <v>2235</v>
       </c>
       <c r="C241" t="s">
         <v>2236</v>
       </c>
       <c r="D241" t="s">
         <v>2237</v>
       </c>
       <c r="E241" t="s">
         <v>2238</v>
       </c>
       <c r="F241" t="s">
         <v>2239</v>
       </c>
       <c r="G241" t="s">
         <v>2240</v>
       </c>
       <c r="H241" t="s">
         <v>2241</v>
       </c>
       <c r="I241" t="s">
         <v>2242</v>
       </c>
       <c r="J241" t="s">
-        <v>498</v>
+        <v>24</v>
       </c>
       <c r="K241" t="s">
-        <v>451</v>
+        <v>112</v>
       </c>
       <c r="L241" t="s">
-        <v>500</v>
+        <v>26</v>
       </c>
       <c r="M241" t="s">
-        <v>452</v>
+        <v>113</v>
       </c>
       <c r="N241" t="s">
         <v>28</v>
       </c>
       <c r="O241" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>6765</v>
+        <v>6180</v>
       </c>
       <c r="B242" t="s">
         <v>2244</v>
       </c>
       <c r="C242" t="s">
         <v>2245</v>
       </c>
       <c r="D242" t="s">
         <v>2246</v>
       </c>
       <c r="E242" t="s">
         <v>2247</v>
       </c>
       <c r="F242" t="s">
         <v>2248</v>
       </c>
       <c r="G242" t="s">
         <v>2249</v>
       </c>
       <c r="H242" t="s">
         <v>2250</v>
       </c>
       <c r="I242" t="s">
         <v>2251</v>
       </c>
       <c r="J242" t="s">
         <v>24</v>
       </c>
       <c r="K242" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L242" t="s">
         <v>26</v>
       </c>
       <c r="M242" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N242" t="s">
         <v>28</v>
       </c>
       <c r="O242" t="s">
         <v>2252</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>8265</v>
+        <v>6203</v>
       </c>
       <c r="B243" t="s">
         <v>2253</v>
       </c>
       <c r="C243" t="s">
         <v>2254</v>
       </c>
       <c r="D243" t="s">
         <v>2255</v>
       </c>
       <c r="E243" t="s">
         <v>2256</v>
       </c>
       <c r="F243" t="s">
         <v>2257</v>
       </c>
       <c r="G243" t="s">
         <v>2258</v>
       </c>
       <c r="H243" t="s">
         <v>2259</v>
       </c>
       <c r="I243" t="s">
         <v>2260</v>
       </c>
       <c r="J243" t="s">
         <v>24</v>
       </c>
       <c r="K243" t="s">
+        <v>112</v>
+      </c>
+      <c r="L243" t="s">
+        <v>26</v>
+      </c>
+      <c r="M243" t="s">
+        <v>113</v>
+      </c>
+      <c r="N243" t="s">
+        <v>28</v>
+      </c>
+      <c r="O243" t="s">
         <v>2261</v>
-      </c>
-[...10 lines deleted...]
-        <v>2263</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>8289</v>
+        <v>6208</v>
       </c>
       <c r="B244" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C244" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D244" t="s">
         <v>2264</v>
       </c>
-      <c r="C244" t="s">
+      <c r="E244" t="s">
         <v>2265</v>
       </c>
-      <c r="D244" t="s">
+      <c r="F244" t="s">
         <v>2266</v>
       </c>
-      <c r="E244" t="s">
+      <c r="G244" t="s">
         <v>2267</v>
       </c>
-      <c r="F244" t="s">
+      <c r="H244" t="s">
         <v>2268</v>
       </c>
-      <c r="G244" t="s">
+      <c r="I244" t="s">
         <v>2269</v>
       </c>
-      <c r="H244" t="s">
+      <c r="J244" t="s">
+        <v>24</v>
+      </c>
+      <c r="K244" t="s">
+        <v>112</v>
+      </c>
+      <c r="L244" t="s">
+        <v>26</v>
+      </c>
+      <c r="M244" t="s">
+        <v>113</v>
+      </c>
+      <c r="N244" t="s">
+        <v>28</v>
+      </c>
+      <c r="O244" t="s">
         <v>2270</v>
-      </c>
-[...19 lines deleted...]
-        <v>2272</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>8386</v>
+        <v>6211</v>
       </c>
       <c r="B245" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C245" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D245" t="s">
         <v>2273</v>
       </c>
-      <c r="C245" t="s">
+      <c r="E245" t="s">
         <v>2274</v>
       </c>
-      <c r="D245" t="s">
+      <c r="F245" t="s">
         <v>2275</v>
       </c>
-      <c r="E245" t="s">
+      <c r="G245" t="s">
         <v>2276</v>
       </c>
-      <c r="F245" t="s">
+      <c r="H245" t="s">
         <v>2277</v>
       </c>
-      <c r="G245" t="s">
+      <c r="I245" t="s">
         <v>2278</v>
       </c>
-      <c r="H245" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J245" t="s">
-        <v>1236</v>
+        <v>24</v>
       </c>
       <c r="K245" t="s">
         <v>112</v>
       </c>
       <c r="L245" t="s">
-        <v>1238</v>
+        <v>26</v>
       </c>
       <c r="M245" t="s">
         <v>113</v>
       </c>
       <c r="N245" t="s">
         <v>28</v>
       </c>
       <c r="O245" t="s">
-        <v>2281</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>8402</v>
+        <v>6254</v>
       </c>
       <c r="B246" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C246" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D246" t="s">
         <v>2282</v>
       </c>
-      <c r="C246" t="s">
+      <c r="E246" t="s">
         <v>2283</v>
       </c>
-      <c r="D246" t="s">
+      <c r="F246" t="s">
         <v>2284</v>
       </c>
-      <c r="E246" t="s">
+      <c r="G246" t="s">
         <v>2285</v>
       </c>
-      <c r="F246" t="s">
+      <c r="H246" t="s">
         <v>2286</v>
       </c>
-      <c r="G246" t="s">
+      <c r="I246" t="s">
         <v>2287</v>
-      </c>
-[...4 lines deleted...]
-        <v>2289</v>
       </c>
       <c r="J246" t="s">
         <v>24</v>
       </c>
       <c r="K246" t="s">
         <v>112</v>
       </c>
       <c r="L246" t="s">
         <v>26</v>
       </c>
       <c r="M246" t="s">
         <v>113</v>
       </c>
       <c r="N246" t="s">
         <v>28</v>
       </c>
       <c r="O246" t="s">
-        <v>2290</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>8903</v>
+        <v>6255</v>
       </c>
       <c r="B247" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C247" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D247" t="s">
         <v>2291</v>
       </c>
-      <c r="C247" t="s">
+      <c r="E247" t="s">
         <v>2292</v>
       </c>
-      <c r="D247" t="s">
+      <c r="F247" t="s">
         <v>2293</v>
       </c>
-      <c r="E247" t="s">
+      <c r="G247" t="s">
         <v>2294</v>
       </c>
-      <c r="F247" t="s">
+      <c r="H247" t="s">
         <v>2295</v>
       </c>
-      <c r="G247" t="s">
+      <c r="I247" t="s">
         <v>2296</v>
       </c>
-      <c r="H247" t="s">
+      <c r="J247" t="s">
+        <v>24</v>
+      </c>
+      <c r="K247" t="s">
         <v>2297</v>
       </c>
-      <c r="I247" t="s">
+      <c r="L247" t="s">
+        <v>26</v>
+      </c>
+      <c r="M247" t="s">
         <v>2298</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N247" t="s">
         <v>28</v>
       </c>
       <c r="O247" t="s">
         <v>2299</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>8904</v>
+        <v>6258</v>
       </c>
       <c r="B248" t="s">
         <v>2300</v>
       </c>
       <c r="C248" t="s">
         <v>2301</v>
       </c>
       <c r="D248" t="s">
         <v>2302</v>
       </c>
       <c r="E248" t="s">
         <v>2303</v>
       </c>
       <c r="F248" t="s">
         <v>2304</v>
       </c>
       <c r="G248" t="s">
         <v>2305</v>
       </c>
       <c r="H248" t="s">
         <v>2306</v>
       </c>
       <c r="I248" t="s">
         <v>2307</v>
       </c>
       <c r="J248" t="s">
         <v>24</v>
       </c>
       <c r="K248" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L248" t="s">
         <v>26</v>
       </c>
       <c r="M248" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N248" t="s">
         <v>28</v>
       </c>
       <c r="O248" t="s">
         <v>2308</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>8914</v>
+        <v>6259</v>
       </c>
       <c r="B249" t="s">
         <v>2309</v>
       </c>
       <c r="C249" t="s">
         <v>2310</v>
       </c>
       <c r="D249" t="s">
         <v>2311</v>
       </c>
       <c r="E249" t="s">
         <v>2312</v>
       </c>
       <c r="F249" t="s">
         <v>2313</v>
       </c>
       <c r="G249" t="s">
         <v>2314</v>
       </c>
       <c r="H249" t="s">
         <v>2315</v>
       </c>
       <c r="I249" t="s">
         <v>2316</v>
       </c>
       <c r="J249" t="s">
         <v>24</v>
       </c>
       <c r="K249" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L249" t="s">
         <v>26</v>
       </c>
       <c r="M249" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N249" t="s">
         <v>28</v>
       </c>
       <c r="O249" t="s">
         <v>2317</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>8918</v>
+        <v>6261</v>
       </c>
       <c r="B250" t="s">
         <v>2318</v>
       </c>
       <c r="C250" t="s">
         <v>2319</v>
       </c>
       <c r="D250" t="s">
         <v>2320</v>
       </c>
       <c r="E250" t="s">
         <v>2321</v>
       </c>
       <c r="F250" t="s">
         <v>2322</v>
       </c>
       <c r="G250" t="s">
         <v>2323</v>
       </c>
       <c r="H250" t="s">
         <v>2324</v>
       </c>
       <c r="I250" t="s">
         <v>2325</v>
       </c>
       <c r="J250" t="s">
         <v>24</v>
       </c>
       <c r="K250" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L250" t="s">
         <v>26</v>
       </c>
       <c r="M250" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N250" t="s">
         <v>28</v>
       </c>
       <c r="O250" t="s">
         <v>2326</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>8945</v>
+        <v>6263</v>
       </c>
       <c r="B251" t="s">
         <v>2327</v>
       </c>
       <c r="C251" t="s">
         <v>2328</v>
       </c>
       <c r="D251" t="s">
         <v>2329</v>
       </c>
       <c r="E251" t="s">
         <v>2330</v>
       </c>
       <c r="F251" t="s">
         <v>2331</v>
       </c>
       <c r="G251" t="s">
         <v>2332</v>
       </c>
       <c r="H251" t="s">
         <v>2333</v>
       </c>
       <c r="I251" t="s">
         <v>2334</v>
       </c>
       <c r="J251" t="s">
         <v>24</v>
       </c>
       <c r="K251" t="s">
-        <v>47</v>
+        <v>112</v>
       </c>
       <c r="L251" t="s">
         <v>26</v>
       </c>
       <c r="M251" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="N251" t="s">
         <v>28</v>
       </c>
       <c r="O251" t="s">
         <v>2335</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>8951</v>
+        <v>6272</v>
       </c>
       <c r="B252" t="s">
         <v>2336</v>
       </c>
       <c r="C252" t="s">
         <v>2337</v>
       </c>
       <c r="D252" t="s">
         <v>2338</v>
       </c>
       <c r="E252" t="s">
         <v>2339</v>
       </c>
       <c r="F252" t="s">
         <v>2340</v>
       </c>
       <c r="G252" t="s">
         <v>2341</v>
       </c>
       <c r="H252" t="s">
         <v>2342</v>
       </c>
       <c r="I252" t="s">
         <v>2343</v>
       </c>
       <c r="J252" t="s">
         <v>24</v>
       </c>
       <c r="K252" t="s">
         <v>112</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
         <v>113</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
         <v>2344</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>10014</v>
+        <v>6274</v>
       </c>
       <c r="B253" t="s">
         <v>2345</v>
       </c>
       <c r="C253" t="s">
         <v>2346</v>
       </c>
       <c r="D253" t="s">
         <v>2347</v>
       </c>
       <c r="E253" t="s">
         <v>2348</v>
       </c>
       <c r="F253" t="s">
         <v>2349</v>
       </c>
       <c r="G253" t="s">
         <v>2350</v>
       </c>
       <c r="H253" t="s">
         <v>2351</v>
       </c>
       <c r="I253" t="s">
         <v>2352</v>
       </c>
       <c r="J253" t="s">
         <v>24</v>
       </c>
       <c r="K253" t="s">
+        <v>25</v>
+      </c>
+      <c r="L253" t="s">
+        <v>26</v>
+      </c>
+      <c r="M253" t="s">
+        <v>27</v>
+      </c>
+      <c r="N253" t="s">
+        <v>28</v>
+      </c>
+      <c r="O253" t="s">
         <v>2353</v>
-      </c>
-[...10 lines deleted...]
-        <v>2355</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>10015</v>
+        <v>6275</v>
       </c>
       <c r="B254" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C254" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D254" t="s">
         <v>2356</v>
       </c>
-      <c r="C254" t="s">
+      <c r="E254" t="s">
         <v>2357</v>
       </c>
-      <c r="D254" t="s">
+      <c r="F254" t="s">
         <v>2358</v>
       </c>
-      <c r="E254" t="s">
+      <c r="G254" t="s">
         <v>2359</v>
       </c>
-      <c r="F254" t="s">
+      <c r="H254" t="s">
         <v>2360</v>
       </c>
-      <c r="G254" t="s">
+      <c r="I254" t="s">
         <v>2361</v>
       </c>
-      <c r="H254" t="s">
+      <c r="J254" t="s">
+        <v>545</v>
+      </c>
+      <c r="K254" t="s">
+        <v>1186</v>
+      </c>
+      <c r="L254" t="s">
+        <v>547</v>
+      </c>
+      <c r="M254" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N254" t="s">
+        <v>28</v>
+      </c>
+      <c r="O254" t="s">
         <v>2362</v>
-      </c>
-[...19 lines deleted...]
-        <v>2364</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>10036</v>
+        <v>6327</v>
       </c>
       <c r="B255" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C255" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D255" t="s">
         <v>2365</v>
       </c>
-      <c r="C255" t="s">
+      <c r="E255" t="s">
         <v>2366</v>
       </c>
-      <c r="D255" t="s">
+      <c r="F255" t="s">
         <v>2367</v>
       </c>
-      <c r="E255" t="s">
+      <c r="G255" t="s">
         <v>2368</v>
       </c>
-      <c r="F255" t="s">
+      <c r="H255" t="s">
         <v>2369</v>
       </c>
-      <c r="G255" t="s">
+      <c r="I255" t="s">
         <v>2370</v>
       </c>
-      <c r="H255" t="s">
+      <c r="J255" t="s">
+        <v>24</v>
+      </c>
+      <c r="K255" t="s">
+        <v>47</v>
+      </c>
+      <c r="L255" t="s">
+        <v>26</v>
+      </c>
+      <c r="M255" t="s">
+        <v>48</v>
+      </c>
+      <c r="N255" t="s">
+        <v>28</v>
+      </c>
+      <c r="O255" t="s">
         <v>2371</v>
-      </c>
-[...19 lines deleted...]
-        <v>2373</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>10098</v>
+        <v>6337</v>
       </c>
       <c r="B256" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C256" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D256" t="s">
         <v>2374</v>
       </c>
-      <c r="C256" t="s">
+      <c r="E256" t="s">
         <v>2375</v>
       </c>
-      <c r="D256" t="s">
+      <c r="F256" t="s">
         <v>2376</v>
       </c>
-      <c r="E256" t="s">
+      <c r="G256" t="s">
         <v>2377</v>
       </c>
-      <c r="F256" t="s">
+      <c r="H256" t="s">
         <v>2378</v>
       </c>
-      <c r="G256" t="s">
+      <c r="I256" t="s">
         <v>2379</v>
       </c>
-      <c r="H256" t="s">
+      <c r="J256" t="s">
+        <v>24</v>
+      </c>
+      <c r="K256" t="s">
+        <v>47</v>
+      </c>
+      <c r="L256" t="s">
+        <v>26</v>
+      </c>
+      <c r="M256" t="s">
+        <v>48</v>
+      </c>
+      <c r="N256" t="s">
+        <v>28</v>
+      </c>
+      <c r="O256" t="s">
         <v>2380</v>
-      </c>
-[...19 lines deleted...]
-        <v>2382</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>10101</v>
+        <v>6460</v>
       </c>
       <c r="B257" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C257" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D257" t="s">
         <v>2383</v>
       </c>
-      <c r="C257" t="s">
+      <c r="E257" t="s">
         <v>2384</v>
       </c>
-      <c r="D257" t="s">
+      <c r="F257" t="s">
         <v>2385</v>
       </c>
-      <c r="E257" t="s">
+      <c r="G257" t="s">
         <v>2386</v>
       </c>
-      <c r="F257" t="s">
+      <c r="H257" t="s">
         <v>2387</v>
       </c>
-      <c r="G257" t="s">
+      <c r="I257" t="s">
         <v>2388</v>
-      </c>
-[...4 lines deleted...]
-        <v>2390</v>
       </c>
       <c r="J257" t="s">
         <v>24</v>
       </c>
       <c r="K257" t="s">
         <v>25</v>
       </c>
       <c r="L257" t="s">
         <v>26</v>
       </c>
       <c r="M257" t="s">
         <v>27</v>
       </c>
       <c r="N257" t="s">
         <v>28</v>
       </c>
       <c r="O257" t="s">
-        <v>2391</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>10412</v>
+        <v>6468</v>
       </c>
       <c r="B258" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C258" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D258" t="s">
         <v>2392</v>
       </c>
-      <c r="C258" t="s">
+      <c r="E258" t="s">
         <v>2393</v>
       </c>
-      <c r="D258" t="s">
+      <c r="F258" t="s">
         <v>2394</v>
       </c>
-      <c r="E258" t="s">
+      <c r="G258" t="s">
         <v>2395</v>
       </c>
-      <c r="F258" t="s">
+      <c r="H258" t="s">
         <v>2396</v>
       </c>
-      <c r="G258" t="s">
+      <c r="I258" t="s">
         <v>2397</v>
-      </c>
-[...4 lines deleted...]
-        <v>2399</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
         <v>25</v>
       </c>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258" t="s">
         <v>27</v>
       </c>
       <c r="N258" t="s">
         <v>28</v>
       </c>
       <c r="O258" t="s">
-        <v>2400</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>10603</v>
+        <v>6761</v>
       </c>
       <c r="B259" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C259" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D259" t="s">
         <v>2401</v>
       </c>
-      <c r="C259" t="s">
+      <c r="E259" t="s">
         <v>2402</v>
       </c>
-      <c r="D259" t="s">
+      <c r="F259" t="s">
         <v>2403</v>
       </c>
-      <c r="E259" t="s">
+      <c r="G259" t="s">
         <v>2404</v>
       </c>
-      <c r="F259" t="s">
+      <c r="H259" t="s">
         <v>2405</v>
       </c>
-      <c r="G259" t="s">
+      <c r="I259" t="s">
         <v>2406</v>
-      </c>
-[...4 lines deleted...]
-        <v>2408</v>
       </c>
       <c r="J259" t="s">
         <v>24</v>
       </c>
       <c r="K259" t="s">
         <v>25</v>
       </c>
       <c r="L259" t="s">
         <v>26</v>
       </c>
       <c r="M259" t="s">
         <v>27</v>
       </c>
       <c r="N259" t="s">
         <v>28</v>
       </c>
       <c r="O259" t="s">
-        <v>2409</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>10647</v>
+        <v>6762</v>
       </c>
       <c r="B260" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C260" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D260" t="s">
         <v>2410</v>
       </c>
-      <c r="C260" t="s">
+      <c r="E260" t="s">
         <v>2411</v>
       </c>
-      <c r="D260" t="s">
+      <c r="F260" t="s">
         <v>2412</v>
       </c>
-      <c r="E260" t="s">
+      <c r="G260" t="s">
         <v>2413</v>
       </c>
-      <c r="F260" t="s">
+      <c r="H260" t="s">
         <v>2414</v>
       </c>
-      <c r="G260" t="s">
+      <c r="I260" t="s">
         <v>2415</v>
       </c>
-      <c r="H260" t="s">
+      <c r="J260" t="s">
+        <v>545</v>
+      </c>
+      <c r="K260" t="s">
+        <v>498</v>
+      </c>
+      <c r="L260" t="s">
+        <v>547</v>
+      </c>
+      <c r="M260" t="s">
+        <v>499</v>
+      </c>
+      <c r="N260" t="s">
+        <v>28</v>
+      </c>
+      <c r="O260" t="s">
         <v>2416</v>
-      </c>
-[...19 lines deleted...]
-        <v>2418</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>10887</v>
+        <v>6765</v>
       </c>
       <c r="B261" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C261" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D261" t="s">
         <v>2419</v>
       </c>
-      <c r="C261" t="s">
+      <c r="E261" t="s">
         <v>2420</v>
       </c>
-      <c r="D261" t="s">
+      <c r="F261" t="s">
         <v>2421</v>
       </c>
-      <c r="E261" t="s">
+      <c r="G261" t="s">
         <v>2422</v>
       </c>
-      <c r="F261" t="s">
+      <c r="H261" t="s">
         <v>2423</v>
       </c>
-      <c r="G261" t="s">
+      <c r="I261" t="s">
         <v>2424</v>
       </c>
-      <c r="H261" t="s">
+      <c r="J261" t="s">
+        <v>24</v>
+      </c>
+      <c r="K261" t="s">
+        <v>112</v>
+      </c>
+      <c r="L261" t="s">
+        <v>26</v>
+      </c>
+      <c r="M261" t="s">
+        <v>113</v>
+      </c>
+      <c r="N261" t="s">
+        <v>28</v>
+      </c>
+      <c r="O261" t="s">
         <v>2425</v>
-      </c>
-[...19 lines deleted...]
-        <v>2427</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>10925</v>
+        <v>8265</v>
       </c>
       <c r="B262" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C262" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D262" t="s">
         <v>2428</v>
       </c>
-      <c r="C262" t="s">
+      <c r="E262" t="s">
         <v>2429</v>
       </c>
-      <c r="D262" t="s">
+      <c r="F262" t="s">
         <v>2430</v>
       </c>
-      <c r="E262" t="s">
+      <c r="G262" t="s">
         <v>2431</v>
       </c>
-      <c r="F262" t="s">
+      <c r="H262" t="s">
         <v>2432</v>
       </c>
-      <c r="G262" t="s">
+      <c r="I262" t="s">
         <v>2433</v>
       </c>
-      <c r="H262" t="s">
+      <c r="J262" t="s">
+        <v>24</v>
+      </c>
+      <c r="K262" t="s">
         <v>2434</v>
       </c>
-      <c r="I262" t="s">
+      <c r="L262" t="s">
+        <v>26</v>
+      </c>
+      <c r="M262" t="s">
         <v>2435</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N262" t="s">
         <v>28</v>
       </c>
       <c r="O262" t="s">
         <v>2436</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>10930</v>
+        <v>8289</v>
       </c>
       <c r="B263" t="s">
         <v>2437</v>
       </c>
       <c r="C263" t="s">
         <v>2438</v>
       </c>
       <c r="D263" t="s">
         <v>2439</v>
       </c>
       <c r="E263" t="s">
         <v>2440</v>
       </c>
       <c r="F263" t="s">
         <v>2441</v>
       </c>
       <c r="G263" t="s">
         <v>2442</v>
       </c>
       <c r="H263" t="s">
         <v>2443</v>
       </c>
       <c r="I263" t="s">
         <v>2444</v>
       </c>
       <c r="J263" t="s">
+        <v>24</v>
+      </c>
+      <c r="K263" t="s">
+        <v>469</v>
+      </c>
+      <c r="L263" t="s">
+        <v>26</v>
+      </c>
+      <c r="M263" t="s">
+        <v>470</v>
+      </c>
+      <c r="N263" t="s">
+        <v>28</v>
+      </c>
+      <c r="O263" t="s">
         <v>2445</v>
-      </c>
-[...13 lines deleted...]
-        <v>2447</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>10947</v>
+        <v>8386</v>
       </c>
       <c r="B264" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C264" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D264" t="s">
         <v>2448</v>
       </c>
-      <c r="C264" t="s">
+      <c r="E264" t="s">
         <v>2449</v>
       </c>
-      <c r="D264" t="s">
+      <c r="F264" t="s">
         <v>2450</v>
       </c>
-      <c r="E264" t="s">
+      <c r="G264" t="s">
         <v>2451</v>
       </c>
-      <c r="F264" t="s">
+      <c r="H264" t="s">
         <v>2452</v>
       </c>
-      <c r="G264" t="s">
+      <c r="I264" t="s">
         <v>2453</v>
       </c>
-      <c r="H264" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J264" t="s">
-        <v>24</v>
+        <v>1409</v>
       </c>
       <c r="K264" t="s">
         <v>112</v>
       </c>
       <c r="L264" t="s">
-        <v>26</v>
+        <v>1411</v>
       </c>
       <c r="M264" t="s">
         <v>113</v>
       </c>
       <c r="N264" t="s">
         <v>28</v>
       </c>
       <c r="O264" t="s">
-        <v>2456</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>10951</v>
+        <v>8402</v>
       </c>
       <c r="B265" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C265" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D265" t="s">
         <v>2457</v>
       </c>
-      <c r="C265" t="s">
+      <c r="E265" t="s">
         <v>2458</v>
       </c>
-      <c r="D265" t="s">
+      <c r="F265" t="s">
         <v>2459</v>
       </c>
-      <c r="E265" t="s">
+      <c r="G265" t="s">
         <v>2460</v>
       </c>
-      <c r="F265" t="s">
+      <c r="H265" t="s">
         <v>2461</v>
       </c>
-      <c r="G265" t="s">
+      <c r="I265" t="s">
         <v>2462</v>
       </c>
-      <c r="H265" t="s">
+      <c r="J265" t="s">
+        <v>24</v>
+      </c>
+      <c r="K265" t="s">
+        <v>112</v>
+      </c>
+      <c r="L265" t="s">
+        <v>26</v>
+      </c>
+      <c r="M265" t="s">
+        <v>113</v>
+      </c>
+      <c r="N265" t="s">
+        <v>28</v>
+      </c>
+      <c r="O265" t="s">
         <v>2463</v>
-      </c>
-[...19 lines deleted...]
-        <v>2465</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>11287</v>
+        <v>8903</v>
       </c>
       <c r="B266" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C266" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D266" t="s">
         <v>2466</v>
       </c>
-      <c r="C266" t="s">
+      <c r="E266" t="s">
         <v>2467</v>
       </c>
-      <c r="D266" t="s">
+      <c r="F266" t="s">
         <v>2468</v>
       </c>
-      <c r="E266" t="s">
+      <c r="G266" t="s">
         <v>2469</v>
       </c>
-      <c r="F266" t="s">
+      <c r="H266" t="s">
         <v>2470</v>
       </c>
-      <c r="G266" t="s">
+      <c r="I266" t="s">
         <v>2471</v>
-      </c>
-[...4 lines deleted...]
-        <v>2473</v>
       </c>
       <c r="J266" t="s">
         <v>24</v>
       </c>
       <c r="K266" t="s">
         <v>112</v>
       </c>
       <c r="L266" t="s">
         <v>26</v>
       </c>
       <c r="M266" t="s">
         <v>113</v>
       </c>
       <c r="N266" t="s">
         <v>28</v>
       </c>
       <c r="O266" t="s">
-        <v>2474</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>58060</v>
+        <v>8904</v>
       </c>
       <c r="B267" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C267" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D267" t="s">
         <v>2475</v>
       </c>
-      <c r="C267" t="s">
+      <c r="E267" t="s">
         <v>2476</v>
       </c>
-      <c r="D267" t="s">
+      <c r="F267" t="s">
         <v>2477</v>
       </c>
-      <c r="E267" t="s">
+      <c r="G267" t="s">
         <v>2478</v>
       </c>
-      <c r="F267" t="s">
+      <c r="H267" t="s">
         <v>2479</v>
       </c>
-      <c r="G267" t="s">
+      <c r="I267" t="s">
         <v>2480</v>
       </c>
-      <c r="H267" t="s">
+      <c r="J267" t="s">
+        <v>24</v>
+      </c>
+      <c r="K267" t="s">
+        <v>112</v>
+      </c>
+      <c r="L267" t="s">
+        <v>26</v>
+      </c>
+      <c r="M267" t="s">
+        <v>113</v>
+      </c>
+      <c r="N267" t="s">
+        <v>28</v>
+      </c>
+      <c r="O267" t="s">
         <v>2481</v>
-      </c>
-[...19 lines deleted...]
-        <v>2485</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>58066</v>
+        <v>8914</v>
       </c>
       <c r="B268" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C268" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D268" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E268" t="s">
+        <v>2485</v>
+      </c>
+      <c r="F268" t="s">
         <v>2486</v>
       </c>
-      <c r="C268" t="s">
+      <c r="G268" t="s">
         <v>2487</v>
       </c>
-      <c r="D268" t="s">
+      <c r="H268" t="s">
         <v>2488</v>
       </c>
-      <c r="E268" t="s">
+      <c r="I268" t="s">
         <v>2489</v>
       </c>
-      <c r="F268" t="s">
+      <c r="J268" t="s">
+        <v>24</v>
+      </c>
+      <c r="K268" t="s">
+        <v>25</v>
+      </c>
+      <c r="L268" t="s">
+        <v>26</v>
+      </c>
+      <c r="M268" t="s">
+        <v>27</v>
+      </c>
+      <c r="N268" t="s">
+        <v>28</v>
+      </c>
+      <c r="O268" t="s">
         <v>2490</v>
-      </c>
-[...25 lines deleted...]
-        <v>2494</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>58120</v>
+        <v>8918</v>
       </c>
       <c r="B269" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C269" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D269" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E269" t="s">
+        <v>2494</v>
+      </c>
+      <c r="F269" t="s">
         <v>2495</v>
       </c>
-      <c r="C269" t="s">
+      <c r="G269" t="s">
         <v>2496</v>
       </c>
-      <c r="D269" t="s">
+      <c r="H269" t="s">
         <v>2497</v>
       </c>
-      <c r="E269" t="s">
+      <c r="I269" t="s">
         <v>2498</v>
-      </c>
-[...10 lines deleted...]
-        <v>2502</v>
       </c>
       <c r="J269" t="s">
         <v>24</v>
       </c>
       <c r="K269" t="s">
         <v>25</v>
       </c>
       <c r="L269" t="s">
         <v>26</v>
       </c>
       <c r="M269" t="s">
         <v>27</v>
       </c>
       <c r="N269" t="s">
         <v>28</v>
       </c>
       <c r="O269" t="s">
-        <v>2503</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>58122</v>
+        <v>8945</v>
       </c>
       <c r="B270" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C270" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D270" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E270" t="s">
+        <v>2503</v>
+      </c>
+      <c r="F270" t="s">
         <v>2504</v>
       </c>
-      <c r="C270" t="s">
+      <c r="G270" t="s">
         <v>2505</v>
       </c>
-      <c r="D270" t="s">
+      <c r="H270" t="s">
         <v>2506</v>
       </c>
-      <c r="E270" t="s">
+      <c r="I270" t="s">
         <v>2507</v>
       </c>
-      <c r="F270" t="s">
+      <c r="J270" t="s">
+        <v>24</v>
+      </c>
+      <c r="K270" t="s">
+        <v>47</v>
+      </c>
+      <c r="L270" t="s">
+        <v>26</v>
+      </c>
+      <c r="M270" t="s">
+        <v>48</v>
+      </c>
+      <c r="N270" t="s">
+        <v>28</v>
+      </c>
+      <c r="O270" t="s">
         <v>2508</v>
-      </c>
-[...25 lines deleted...]
-        <v>2512</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>58218</v>
+        <v>8951</v>
       </c>
       <c r="B271" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C271" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D271" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E271" t="s">
+        <v>2512</v>
+      </c>
+      <c r="F271" t="s">
         <v>2513</v>
       </c>
-      <c r="C271" t="s">
+      <c r="G271" t="s">
         <v>2514</v>
       </c>
-      <c r="D271" t="s">
+      <c r="H271" t="s">
         <v>2515</v>
       </c>
-      <c r="E271" t="s">
+      <c r="I271" t="s">
         <v>2516</v>
-      </c>
-[...10 lines deleted...]
-        <v>2520</v>
       </c>
       <c r="J271" t="s">
         <v>24</v>
       </c>
       <c r="K271" t="s">
         <v>112</v>
       </c>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271" t="s">
         <v>113</v>
       </c>
       <c r="N271" t="s">
         <v>28</v>
       </c>
       <c r="O271" t="s">
-        <v>2521</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>58223</v>
+        <v>10014</v>
       </c>
       <c r="B272" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C272" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D272" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E272" t="s">
+        <v>2521</v>
+      </c>
+      <c r="F272" t="s">
         <v>2522</v>
       </c>
-      <c r="C272" t="s">
+      <c r="G272" t="s">
         <v>2523</v>
       </c>
-      <c r="D272" t="s">
+      <c r="H272" t="s">
         <v>2524</v>
       </c>
-      <c r="E272" t="s">
+      <c r="I272" t="s">
         <v>2525</v>
       </c>
-      <c r="F272" t="s">
+      <c r="J272" t="s">
+        <v>24</v>
+      </c>
+      <c r="K272" t="s">
         <v>2526</v>
       </c>
-      <c r="G272" t="s">
+      <c r="L272" t="s">
+        <v>26</v>
+      </c>
+      <c r="M272" t="s">
         <v>2527</v>
       </c>
-      <c r="H272" t="s">
+      <c r="N272" t="s">
+        <v>28</v>
+      </c>
+      <c r="O272" t="s">
         <v>2528</v>
-      </c>
-[...19 lines deleted...]
-        <v>2530</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>58240</v>
+        <v>10015</v>
       </c>
       <c r="B273" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C273" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D273" t="s">
         <v>2531</v>
       </c>
-      <c r="C273" t="s">
+      <c r="E273" t="s">
         <v>2532</v>
       </c>
-      <c r="D273" t="s">
+      <c r="F273" t="s">
         <v>2533</v>
       </c>
-      <c r="E273" t="s">
+      <c r="G273" t="s">
         <v>2534</v>
       </c>
-      <c r="F273" t="s">
+      <c r="H273" t="s">
         <v>2535</v>
       </c>
-      <c r="G273" t="s">
+      <c r="I273" t="s">
         <v>2536</v>
       </c>
-      <c r="H273" t="s">
+      <c r="J273" t="s">
+        <v>24</v>
+      </c>
+      <c r="K273" t="s">
+        <v>112</v>
+      </c>
+      <c r="L273" t="s">
+        <v>26</v>
+      </c>
+      <c r="M273" t="s">
+        <v>113</v>
+      </c>
+      <c r="N273" t="s">
+        <v>28</v>
+      </c>
+      <c r="O273" t="s">
         <v>2537</v>
-      </c>
-[...19 lines deleted...]
-        <v>2541</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>58259</v>
+        <v>10036</v>
       </c>
       <c r="B274" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C274" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D274" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E274" t="s">
+        <v>2541</v>
+      </c>
+      <c r="F274" t="s">
         <v>2542</v>
       </c>
-      <c r="C274" t="s">
+      <c r="G274" t="s">
         <v>2543</v>
       </c>
-      <c r="D274" t="s">
+      <c r="H274" t="s">
         <v>2544</v>
       </c>
-      <c r="E274" t="s">
+      <c r="I274" t="s">
         <v>2545</v>
       </c>
-      <c r="F274" t="s">
+      <c r="J274" t="s">
+        <v>24</v>
+      </c>
+      <c r="K274" t="s">
+        <v>25</v>
+      </c>
+      <c r="L274" t="s">
+        <v>26</v>
+      </c>
+      <c r="M274" t="s">
+        <v>27</v>
+      </c>
+      <c r="N274" t="s">
+        <v>28</v>
+      </c>
+      <c r="O274" t="s">
         <v>2546</v>
-      </c>
-[...25 lines deleted...]
-        <v>2552</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>64637</v>
+        <v>10098</v>
       </c>
       <c r="B275" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C275" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D275" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E275" t="s">
+        <v>2550</v>
+      </c>
+      <c r="F275" t="s">
+        <v>2551</v>
+      </c>
+      <c r="G275" t="s">
+        <v>2552</v>
+      </c>
+      <c r="H275" t="s">
         <v>2553</v>
       </c>
-      <c r="C275" t="s">
+      <c r="I275" t="s">
         <v>2554</v>
       </c>
-      <c r="D275" t="s">
+      <c r="J275" t="s">
+        <v>24</v>
+      </c>
+      <c r="K275" t="s">
+        <v>25</v>
+      </c>
+      <c r="L275" t="s">
+        <v>26</v>
+      </c>
+      <c r="M275" t="s">
+        <v>27</v>
+      </c>
+      <c r="N275" t="s">
+        <v>28</v>
+      </c>
+      <c r="O275" t="s">
         <v>2555</v>
-      </c>
-[...31 lines deleted...]
-        <v>2561</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>64689</v>
+        <v>10101</v>
       </c>
       <c r="B276" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C276" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D276" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E276" t="s">
+        <v>2559</v>
+      </c>
+      <c r="F276" t="s">
+        <v>2560</v>
+      </c>
+      <c r="G276" t="s">
+        <v>2561</v>
+      </c>
+      <c r="H276" t="s">
         <v>2562</v>
       </c>
-      <c r="C276" t="s">
+      <c r="I276" t="s">
         <v>2563</v>
       </c>
-      <c r="D276" t="s">
+      <c r="J276" t="s">
+        <v>24</v>
+      </c>
+      <c r="K276" t="s">
+        <v>25</v>
+      </c>
+      <c r="L276" t="s">
+        <v>26</v>
+      </c>
+      <c r="M276" t="s">
+        <v>27</v>
+      </c>
+      <c r="N276" t="s">
+        <v>28</v>
+      </c>
+      <c r="O276" t="s">
         <v>2564</v>
-      </c>
-[...31 lines deleted...]
-        <v>2570</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>65000</v>
+        <v>10412</v>
       </c>
       <c r="B277" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C277" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D277" t="s">
+        <v>2567</v>
+      </c>
+      <c r="E277" t="s">
+        <v>2568</v>
+      </c>
+      <c r="F277" t="s">
+        <v>2569</v>
+      </c>
+      <c r="G277" t="s">
+        <v>2570</v>
+      </c>
+      <c r="H277" t="s">
         <v>2571</v>
       </c>
-      <c r="C277" t="s">
+      <c r="I277" t="s">
         <v>2572</v>
-      </c>
-[...16 lines deleted...]
-        <v>2578</v>
       </c>
       <c r="J277" t="s">
         <v>24</v>
       </c>
       <c r="K277" t="s">
         <v>25</v>
       </c>
       <c r="L277" t="s">
         <v>26</v>
       </c>
       <c r="M277" t="s">
         <v>27</v>
       </c>
       <c r="N277" t="s">
         <v>28</v>
       </c>
       <c r="O277" t="s">
-        <v>2579</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>65001</v>
+        <v>10603</v>
       </c>
       <c r="B278" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C278" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D278" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E278" t="s">
+        <v>2577</v>
+      </c>
+      <c r="F278" t="s">
+        <v>2578</v>
+      </c>
+      <c r="G278" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H278" t="s">
         <v>2580</v>
       </c>
-      <c r="C278" t="s">
+      <c r="I278" t="s">
         <v>2581</v>
       </c>
-      <c r="D278" t="s">
+      <c r="J278" t="s">
+        <v>24</v>
+      </c>
+      <c r="K278" t="s">
+        <v>25</v>
+      </c>
+      <c r="L278" t="s">
+        <v>26</v>
+      </c>
+      <c r="M278" t="s">
+        <v>27</v>
+      </c>
+      <c r="N278" t="s">
+        <v>28</v>
+      </c>
+      <c r="O278" t="s">
         <v>2582</v>
-      </c>
-[...31 lines deleted...]
-        <v>2588</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>65002</v>
+        <v>10647</v>
       </c>
       <c r="B279" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C279" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D279" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E279" t="s">
+        <v>2586</v>
+      </c>
+      <c r="F279" t="s">
+        <v>2587</v>
+      </c>
+      <c r="G279" t="s">
+        <v>2588</v>
+      </c>
+      <c r="H279" t="s">
         <v>2589</v>
       </c>
-      <c r="C279" t="s">
+      <c r="I279" t="s">
         <v>2590</v>
       </c>
-      <c r="D279" t="s">
+      <c r="J279" t="s">
+        <v>24</v>
+      </c>
+      <c r="K279" t="s">
+        <v>112</v>
+      </c>
+      <c r="L279" t="s">
+        <v>26</v>
+      </c>
+      <c r="M279" t="s">
+        <v>113</v>
+      </c>
+      <c r="N279" t="s">
+        <v>28</v>
+      </c>
+      <c r="O279" t="s">
         <v>2591</v>
-      </c>
-[...31 lines deleted...]
-        <v>2597</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>65003</v>
+        <v>10887</v>
       </c>
       <c r="B280" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C280" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D280" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E280" t="s">
+        <v>2595</v>
+      </c>
+      <c r="F280" t="s">
+        <v>2596</v>
+      </c>
+      <c r="G280" t="s">
+        <v>2597</v>
+      </c>
+      <c r="H280" t="s">
         <v>2598</v>
       </c>
-      <c r="C280" t="s">
+      <c r="I280" t="s">
         <v>2599</v>
       </c>
-      <c r="D280" t="s">
+      <c r="J280" t="s">
+        <v>24</v>
+      </c>
+      <c r="K280" t="s">
+        <v>25</v>
+      </c>
+      <c r="L280" t="s">
+        <v>26</v>
+      </c>
+      <c r="M280" t="s">
+        <v>27</v>
+      </c>
+      <c r="N280" t="s">
+        <v>28</v>
+      </c>
+      <c r="O280" t="s">
         <v>2600</v>
-      </c>
-[...31 lines deleted...]
-        <v>2606</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>65004</v>
+        <v>10925</v>
       </c>
       <c r="B281" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C281" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D281" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E281" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F281" t="s">
+        <v>2605</v>
+      </c>
+      <c r="G281" t="s">
+        <v>2606</v>
+      </c>
+      <c r="H281" t="s">
         <v>2607</v>
       </c>
-      <c r="C281" t="s">
+      <c r="I281" t="s">
         <v>2608</v>
       </c>
-      <c r="D281" t="s">
+      <c r="J281" t="s">
+        <v>24</v>
+      </c>
+      <c r="K281" t="s">
+        <v>25</v>
+      </c>
+      <c r="L281" t="s">
+        <v>26</v>
+      </c>
+      <c r="M281" t="s">
+        <v>27</v>
+      </c>
+      <c r="N281" t="s">
+        <v>28</v>
+      </c>
+      <c r="O281" t="s">
         <v>2609</v>
-      </c>
-[...31 lines deleted...]
-        <v>2615</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>65005</v>
+        <v>10930</v>
       </c>
       <c r="B282" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C282" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D282" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E282" t="s">
+        <v>2613</v>
+      </c>
+      <c r="F282" t="s">
+        <v>2614</v>
+      </c>
+      <c r="G282" t="s">
+        <v>2615</v>
+      </c>
+      <c r="H282" t="s">
         <v>2616</v>
       </c>
-      <c r="C282" t="s">
+      <c r="I282" t="s">
         <v>2617</v>
       </c>
-      <c r="D282" t="s">
+      <c r="J282" t="s">
         <v>2618</v>
       </c>
-      <c r="E282" t="s">
+      <c r="K282" t="s">
+        <v>661</v>
+      </c>
+      <c r="L282" t="s">
         <v>2619</v>
       </c>
-      <c r="F282" t="s">
+      <c r="M282" t="s">
+        <v>662</v>
+      </c>
+      <c r="N282" t="s">
+        <v>28</v>
+      </c>
+      <c r="O282" t="s">
         <v>2620</v>
-      </c>
-[...25 lines deleted...]
-        <v>2626</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
-        <v>65006</v>
+        <v>10947</v>
       </c>
       <c r="B283" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C283" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D283" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E283" t="s">
+        <v>2624</v>
+      </c>
+      <c r="F283" t="s">
+        <v>2625</v>
+      </c>
+      <c r="G283" t="s">
+        <v>2626</v>
+      </c>
+      <c r="H283" t="s">
         <v>2627</v>
       </c>
-      <c r="C283" t="s">
+      <c r="I283" t="s">
         <v>2628</v>
       </c>
-      <c r="D283" t="s">
+      <c r="J283" t="s">
+        <v>24</v>
+      </c>
+      <c r="K283" t="s">
+        <v>112</v>
+      </c>
+      <c r="L283" t="s">
+        <v>26</v>
+      </c>
+      <c r="M283" t="s">
+        <v>113</v>
+      </c>
+      <c r="N283" t="s">
+        <v>28</v>
+      </c>
+      <c r="O283" t="s">
         <v>2629</v>
-      </c>
-[...31 lines deleted...]
-        <v>2637</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
-        <v>65007</v>
+        <v>10948</v>
       </c>
       <c r="B284" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C284" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D284" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E284" t="s">
+        <v>2633</v>
+      </c>
+      <c r="F284" t="s">
+        <v>2634</v>
+      </c>
+      <c r="G284" t="s">
+        <v>2635</v>
+      </c>
+      <c r="H284" t="s">
+        <v>2636</v>
+      </c>
+      <c r="I284" t="s">
+        <v>2637</v>
+      </c>
+      <c r="J284" t="s">
+        <v>24</v>
+      </c>
+      <c r="K284" t="s">
+        <v>112</v>
+      </c>
+      <c r="L284" t="s">
+        <v>26</v>
+      </c>
+      <c r="M284" t="s">
+        <v>113</v>
+      </c>
+      <c r="N284" t="s">
+        <v>28</v>
+      </c>
+      <c r="O284" t="s">
         <v>2638</v>
-      </c>
-[...37 lines deleted...]
-        <v>2646</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
-        <v>65008</v>
+        <v>10950</v>
       </c>
       <c r="B285" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C285" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D285" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E285" t="s">
+        <v>2642</v>
+      </c>
+      <c r="F285" t="s">
+        <v>2643</v>
+      </c>
+      <c r="G285" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H285" t="s">
+        <v>2645</v>
+      </c>
+      <c r="I285" t="s">
+        <v>2646</v>
+      </c>
+      <c r="J285" t="s">
+        <v>24</v>
+      </c>
+      <c r="K285" t="s">
         <v>2647</v>
       </c>
-      <c r="C285" t="s">
+      <c r="L285" t="s">
+        <v>26</v>
+      </c>
+      <c r="M285" t="s">
         <v>2648</v>
       </c>
-      <c r="D285" t="s">
+      <c r="N285" t="s">
+        <v>28</v>
+      </c>
+      <c r="O285" t="s">
         <v>2649</v>
-      </c>
-[...31 lines deleted...]
-        <v>2655</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
-        <v>65009</v>
+        <v>10951</v>
       </c>
       <c r="B286" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C286" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D286" t="s">
+        <v>2652</v>
+      </c>
+      <c r="E286" t="s">
+        <v>2653</v>
+      </c>
+      <c r="F286" t="s">
+        <v>2654</v>
+      </c>
+      <c r="G286" t="s">
+        <v>2655</v>
+      </c>
+      <c r="H286" t="s">
         <v>2656</v>
       </c>
-      <c r="C286" t="s">
+      <c r="I286" t="s">
         <v>2657</v>
       </c>
-      <c r="D286" t="s">
+      <c r="J286" t="s">
+        <v>24</v>
+      </c>
+      <c r="K286" t="s">
+        <v>47</v>
+      </c>
+      <c r="L286" t="s">
+        <v>26</v>
+      </c>
+      <c r="M286" t="s">
+        <v>48</v>
+      </c>
+      <c r="N286" t="s">
+        <v>28</v>
+      </c>
+      <c r="O286" t="s">
         <v>2658</v>
-      </c>
-[...31 lines deleted...]
-        <v>2664</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
-        <v>65010</v>
+        <v>11220</v>
       </c>
       <c r="B287" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C287" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D287" t="s">
+        <v>2661</v>
+      </c>
+      <c r="E287" t="s">
+        <v>2662</v>
+      </c>
+      <c r="F287" t="s">
+        <v>2663</v>
+      </c>
+      <c r="G287" t="s">
+        <v>2664</v>
+      </c>
+      <c r="H287" t="s">
         <v>2665</v>
       </c>
-      <c r="C287" t="s">
+      <c r="I287" t="s">
         <v>2666</v>
       </c>
-      <c r="D287" t="s">
+      <c r="J287" t="s">
+        <v>24</v>
+      </c>
+      <c r="K287" t="s">
+        <v>498</v>
+      </c>
+      <c r="L287" t="s">
+        <v>26</v>
+      </c>
+      <c r="M287" t="s">
+        <v>499</v>
+      </c>
+      <c r="N287" t="s">
+        <v>28</v>
+      </c>
+      <c r="O287" t="s">
         <v>2667</v>
-      </c>
-[...31 lines deleted...]
-        <v>2673</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
-        <v>65011</v>
+        <v>11231</v>
       </c>
       <c r="B288" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C288" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D288" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E288" t="s">
+        <v>2671</v>
+      </c>
+      <c r="F288" t="s">
+        <v>2672</v>
+      </c>
+      <c r="G288" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H288" t="s">
         <v>2674</v>
       </c>
-      <c r="C288" t="s">
+      <c r="I288" t="s">
         <v>2675</v>
-      </c>
-[...16 lines deleted...]
-        <v>2681</v>
       </c>
       <c r="J288" t="s">
         <v>24</v>
       </c>
       <c r="K288" t="s">
         <v>112</v>
       </c>
       <c r="L288" t="s">
         <v>26</v>
       </c>
       <c r="M288" t="s">
         <v>113</v>
       </c>
       <c r="N288" t="s">
         <v>28</v>
       </c>
       <c r="O288" t="s">
-        <v>2682</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
-        <v>65012</v>
+        <v>11287</v>
       </c>
       <c r="B289" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C289" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D289" t="s">
+        <v>2679</v>
+      </c>
+      <c r="E289" t="s">
+        <v>2680</v>
+      </c>
+      <c r="F289" t="s">
+        <v>2681</v>
+      </c>
+      <c r="G289" t="s">
+        <v>2682</v>
+      </c>
+      <c r="H289" t="s">
         <v>2683</v>
       </c>
-      <c r="C289" t="s">
+      <c r="I289" t="s">
         <v>2684</v>
       </c>
-      <c r="D289" t="s">
+      <c r="J289" t="s">
+        <v>24</v>
+      </c>
+      <c r="K289" t="s">
+        <v>112</v>
+      </c>
+      <c r="L289" t="s">
+        <v>26</v>
+      </c>
+      <c r="M289" t="s">
+        <v>113</v>
+      </c>
+      <c r="N289" t="s">
+        <v>28</v>
+      </c>
+      <c r="O289" t="s">
         <v>2685</v>
-      </c>
-[...31 lines deleted...]
-        <v>2693</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
-        <v>65013</v>
+        <v>58060</v>
       </c>
       <c r="B290" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C290" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D290" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E290" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F290" t="s">
+        <v>2690</v>
+      </c>
+      <c r="G290" t="s">
+        <v>2691</v>
+      </c>
+      <c r="H290" t="s">
+        <v>2692</v>
+      </c>
+      <c r="I290" t="s">
+        <v>2693</v>
+      </c>
+      <c r="J290" t="s">
+        <v>24</v>
+      </c>
+      <c r="K290" t="s">
         <v>2694</v>
       </c>
-      <c r="C290" t="s">
+      <c r="L290" t="s">
+        <v>26</v>
+      </c>
+      <c r="M290" t="s">
         <v>2695</v>
       </c>
-      <c r="D290" t="s">
+      <c r="N290" t="s">
+        <v>28</v>
+      </c>
+      <c r="O290" t="s">
         <v>2696</v>
-      </c>
-[...31 lines deleted...]
-        <v>2702</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
-        <v>65014</v>
+        <v>58066</v>
       </c>
       <c r="B291" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C291" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D291" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E291" t="s">
+        <v>2700</v>
+      </c>
+      <c r="F291" t="s">
+        <v>2701</v>
+      </c>
+      <c r="G291" t="s">
+        <v>2702</v>
+      </c>
+      <c r="H291" t="s">
         <v>2703</v>
       </c>
-      <c r="C291" t="s">
+      <c r="I291" t="s">
         <v>2704</v>
       </c>
-      <c r="D291" t="s">
+      <c r="J291" t="s">
+        <v>24</v>
+      </c>
+      <c r="K291" t="s">
+        <v>661</v>
+      </c>
+      <c r="L291" t="s">
+        <v>26</v>
+      </c>
+      <c r="M291" t="s">
+        <v>662</v>
+      </c>
+      <c r="N291" t="s">
+        <v>28</v>
+      </c>
+      <c r="O291" t="s">
         <v>2705</v>
-      </c>
-[...31 lines deleted...]
-        <v>2711</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
-        <v>65015</v>
+        <v>58120</v>
       </c>
       <c r="B292" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C292" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D292" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E292" t="s">
+        <v>2709</v>
+      </c>
+      <c r="F292" t="s">
+        <v>2710</v>
+      </c>
+      <c r="G292" t="s">
+        <v>2711</v>
+      </c>
+      <c r="H292" t="s">
         <v>2712</v>
       </c>
-      <c r="C292" t="s">
+      <c r="I292" t="s">
         <v>2713</v>
       </c>
-      <c r="D292" t="s">
+      <c r="J292" t="s">
+        <v>24</v>
+      </c>
+      <c r="K292" t="s">
+        <v>25</v>
+      </c>
+      <c r="L292" t="s">
+        <v>26</v>
+      </c>
+      <c r="M292" t="s">
+        <v>27</v>
+      </c>
+      <c r="N292" t="s">
+        <v>28</v>
+      </c>
+      <c r="O292" t="s">
         <v>2714</v>
-      </c>
-[...31 lines deleted...]
-        <v>2720</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
-        <v>65016</v>
+        <v>58122</v>
       </c>
       <c r="B293" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C293" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D293" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E293" t="s">
+        <v>2718</v>
+      </c>
+      <c r="F293" t="s">
+        <v>2719</v>
+      </c>
+      <c r="G293" t="s">
+        <v>2720</v>
+      </c>
+      <c r="H293" t="s">
         <v>2721</v>
       </c>
-      <c r="C293" t="s">
+      <c r="I293" t="s">
         <v>2722</v>
       </c>
-      <c r="D293" t="s">
+      <c r="J293" t="s">
+        <v>24</v>
+      </c>
+      <c r="K293" t="s">
+        <v>112</v>
+      </c>
+      <c r="L293" t="s">
+        <v>26</v>
+      </c>
+      <c r="M293" t="s">
+        <v>113</v>
+      </c>
+      <c r="N293" t="s">
+        <v>28</v>
+      </c>
+      <c r="O293" t="s">
         <v>2723</v>
-      </c>
-[...31 lines deleted...]
-        <v>2729</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
-        <v>65017</v>
+        <v>58218</v>
       </c>
       <c r="B294" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C294" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D294" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E294" t="s">
+        <v>2727</v>
+      </c>
+      <c r="F294" t="s">
+        <v>2728</v>
+      </c>
+      <c r="G294" t="s">
+        <v>2729</v>
+      </c>
+      <c r="H294" t="s">
         <v>2730</v>
       </c>
-      <c r="C294" t="s">
+      <c r="I294" t="s">
         <v>2731</v>
       </c>
-      <c r="D294" t="s">
+      <c r="J294" t="s">
+        <v>24</v>
+      </c>
+      <c r="K294" t="s">
+        <v>112</v>
+      </c>
+      <c r="L294" t="s">
+        <v>26</v>
+      </c>
+      <c r="M294" t="s">
+        <v>113</v>
+      </c>
+      <c r="N294" t="s">
+        <v>28</v>
+      </c>
+      <c r="O294" t="s">
         <v>2732</v>
-      </c>
-[...31 lines deleted...]
-        <v>2740</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
-        <v>65018</v>
+        <v>58223</v>
       </c>
       <c r="B295" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C295" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D295" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E295" t="s">
+        <v>2736</v>
+      </c>
+      <c r="F295" t="s">
+        <v>2737</v>
+      </c>
+      <c r="G295" t="s">
+        <v>2738</v>
+      </c>
+      <c r="H295" t="s">
+        <v>2739</v>
+      </c>
+      <c r="I295" t="s">
+        <v>2740</v>
+      </c>
+      <c r="J295" t="s">
+        <v>24</v>
+      </c>
+      <c r="K295" t="s">
+        <v>112</v>
+      </c>
+      <c r="L295" t="s">
+        <v>26</v>
+      </c>
+      <c r="M295" t="s">
+        <v>113</v>
+      </c>
+      <c r="N295" t="s">
+        <v>28</v>
+      </c>
+      <c r="O295" t="s">
         <v>2741</v>
-      </c>
-[...37 lines deleted...]
-        <v>2751</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
-        <v>65019</v>
+        <v>58240</v>
       </c>
       <c r="B296" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C296" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D296" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E296" t="s">
+        <v>2745</v>
+      </c>
+      <c r="F296" t="s">
+        <v>2746</v>
+      </c>
+      <c r="G296" t="s">
+        <v>2747</v>
+      </c>
+      <c r="H296" t="s">
+        <v>2748</v>
+      </c>
+      <c r="I296" t="s">
+        <v>2749</v>
+      </c>
+      <c r="J296" t="s">
+        <v>24</v>
+      </c>
+      <c r="K296" t="s">
+        <v>2750</v>
+      </c>
+      <c r="L296" t="s">
+        <v>26</v>
+      </c>
+      <c r="M296" t="s">
+        <v>2751</v>
+      </c>
+      <c r="N296" t="s">
+        <v>28</v>
+      </c>
+      <c r="O296" t="s">
         <v>2752</v>
-      </c>
-[...37 lines deleted...]
-        <v>2760</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
-        <v>65020</v>
+        <v>58259</v>
       </c>
       <c r="B297" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C297" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D297" t="s">
+        <v>2755</v>
+      </c>
+      <c r="E297" t="s">
+        <v>2756</v>
+      </c>
+      <c r="F297" t="s">
+        <v>2757</v>
+      </c>
+      <c r="G297" t="s">
+        <v>2758</v>
+      </c>
+      <c r="H297" t="s">
+        <v>2759</v>
+      </c>
+      <c r="I297" t="s">
+        <v>2760</v>
+      </c>
+      <c r="J297" t="s">
+        <v>24</v>
+      </c>
+      <c r="K297" t="s">
         <v>2761</v>
       </c>
-      <c r="C297" t="s">
+      <c r="L297" t="s">
+        <v>26</v>
+      </c>
+      <c r="M297" t="s">
         <v>2762</v>
       </c>
-      <c r="D297" t="s">
+      <c r="N297" t="s">
+        <v>28</v>
+      </c>
+      <c r="O297" t="s">
         <v>2763</v>
-      </c>
-[...31 lines deleted...]
-        <v>2771</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
-        <v>65021</v>
+        <v>64637</v>
       </c>
       <c r="B298" t="s">
+        <v>2764</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D298" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E298" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F298" t="s">
+        <v>2768</v>
+      </c>
+      <c r="G298" t="s">
+        <v>2769</v>
+      </c>
+      <c r="H298" t="s">
+        <v>2770</v>
+      </c>
+      <c r="I298" t="s">
+        <v>2771</v>
+      </c>
+      <c r="J298" t="s">
+        <v>24</v>
+      </c>
+      <c r="K298" t="s">
+        <v>47</v>
+      </c>
+      <c r="L298" t="s">
+        <v>26</v>
+      </c>
+      <c r="M298" t="s">
+        <v>48</v>
+      </c>
+      <c r="N298" t="s">
+        <v>28</v>
+      </c>
+      <c r="O298" t="s">
         <v>2772</v>
-      </c>
-[...37 lines deleted...]
-        <v>2780</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
-        <v>65022</v>
+        <v>64689</v>
       </c>
       <c r="B299" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C299" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D299" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E299" t="s">
+        <v>2776</v>
+      </c>
+      <c r="F299" t="s">
+        <v>2777</v>
+      </c>
+      <c r="G299" t="s">
+        <v>2778</v>
+      </c>
+      <c r="H299" t="s">
+        <v>2779</v>
+      </c>
+      <c r="I299" t="s">
+        <v>2780</v>
+      </c>
+      <c r="J299" t="s">
+        <v>24</v>
+      </c>
+      <c r="K299" t="s">
+        <v>867</v>
+      </c>
+      <c r="L299" t="s">
+        <v>26</v>
+      </c>
+      <c r="M299" t="s">
+        <v>868</v>
+      </c>
+      <c r="N299" t="s">
+        <v>28</v>
+      </c>
+      <c r="O299" t="s">
         <v>2781</v>
-      </c>
-[...37 lines deleted...]
-        <v>2789</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
-        <v>65023</v>
+        <v>65000</v>
       </c>
       <c r="B300" t="s">
-        <v>2790</v>
+        <v>2782</v>
       </c>
       <c r="C300" t="s">
-        <v>2791</v>
+        <v>2783</v>
       </c>
       <c r="D300" t="s">
-        <v>2792</v>
+        <v>2784</v>
       </c>
       <c r="E300" t="s">
-        <v>2793</v>
+        <v>2785</v>
       </c>
       <c r="F300" t="s">
-        <v>2794</v>
+        <v>2786</v>
       </c>
       <c r="G300" t="s">
-        <v>2795</v>
+        <v>2787</v>
       </c>
       <c r="H300" t="s">
-        <v>2796</v>
+        <v>2788</v>
       </c>
       <c r="I300" t="s">
-        <v>2797</v>
+        <v>2789</v>
       </c>
       <c r="J300" t="s">
         <v>24</v>
       </c>
       <c r="K300" t="s">
         <v>25</v>
       </c>
       <c r="L300" t="s">
         <v>26</v>
       </c>
       <c r="M300" t="s">
         <v>27</v>
       </c>
       <c r="N300" t="s">
         <v>28</v>
       </c>
       <c r="O300" t="s">
-        <v>2798</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
-        <v>65025</v>
+        <v>65001</v>
       </c>
       <c r="B301" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D301" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E301" t="s">
+        <v>2794</v>
+      </c>
+      <c r="F301" t="s">
+        <v>2795</v>
+      </c>
+      <c r="G301" t="s">
+        <v>2796</v>
+      </c>
+      <c r="H301" t="s">
+        <v>2797</v>
+      </c>
+      <c r="I301" t="s">
+        <v>2798</v>
+      </c>
+      <c r="J301" t="s">
+        <v>24</v>
+      </c>
+      <c r="K301" t="s">
+        <v>112</v>
+      </c>
+      <c r="L301" t="s">
+        <v>26</v>
+      </c>
+      <c r="M301" t="s">
+        <v>113</v>
+      </c>
+      <c r="N301" t="s">
+        <v>28</v>
+      </c>
+      <c r="O301" t="s">
         <v>2799</v>
-      </c>
-[...37 lines deleted...]
-        <v>2807</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
-        <v>65026</v>
+        <v>65002</v>
       </c>
       <c r="B302" t="s">
-        <v>2808</v>
+        <v>2800</v>
       </c>
       <c r="C302" t="s">
-        <v>2809</v>
+        <v>2801</v>
       </c>
       <c r="D302" t="s">
-        <v>2810</v>
+        <v>2802</v>
       </c>
       <c r="E302" t="s">
-        <v>2811</v>
+        <v>2803</v>
       </c>
       <c r="F302" t="s">
-        <v>2812</v>
+        <v>2804</v>
       </c>
       <c r="G302" t="s">
-        <v>2813</v>
+        <v>2805</v>
       </c>
       <c r="H302" t="s">
-        <v>2814</v>
+        <v>2806</v>
       </c>
       <c r="I302" t="s">
-        <v>2815</v>
+        <v>2807</v>
       </c>
       <c r="J302" t="s">
         <v>24</v>
       </c>
       <c r="K302" t="s">
         <v>25</v>
       </c>
       <c r="L302" t="s">
         <v>26</v>
       </c>
       <c r="M302" t="s">
         <v>27</v>
       </c>
       <c r="N302" t="s">
         <v>28</v>
       </c>
       <c r="O302" t="s">
-        <v>2816</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
-        <v>65027</v>
+        <v>65003</v>
       </c>
       <c r="B303" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D303" t="s">
+        <v>2811</v>
+      </c>
+      <c r="E303" t="s">
+        <v>2812</v>
+      </c>
+      <c r="F303" t="s">
+        <v>2813</v>
+      </c>
+      <c r="G303" t="s">
+        <v>2814</v>
+      </c>
+      <c r="H303" t="s">
+        <v>2815</v>
+      </c>
+      <c r="I303" t="s">
+        <v>2816</v>
+      </c>
+      <c r="J303" t="s">
+        <v>24</v>
+      </c>
+      <c r="K303" t="s">
+        <v>112</v>
+      </c>
+      <c r="L303" t="s">
+        <v>26</v>
+      </c>
+      <c r="M303" t="s">
+        <v>113</v>
+      </c>
+      <c r="N303" t="s">
+        <v>28</v>
+      </c>
+      <c r="O303" t="s">
         <v>2817</v>
-      </c>
-[...37 lines deleted...]
-        <v>2825</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
-        <v>65028</v>
+        <v>65004</v>
       </c>
       <c r="B304" t="s">
+        <v>2818</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2819</v>
+      </c>
+      <c r="D304" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E304" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F304" t="s">
+        <v>2822</v>
+      </c>
+      <c r="G304" t="s">
+        <v>2823</v>
+      </c>
+      <c r="H304" t="s">
+        <v>2824</v>
+      </c>
+      <c r="I304" t="s">
+        <v>2825</v>
+      </c>
+      <c r="J304" t="s">
+        <v>24</v>
+      </c>
+      <c r="K304" t="s">
+        <v>112</v>
+      </c>
+      <c r="L304" t="s">
+        <v>26</v>
+      </c>
+      <c r="M304" t="s">
+        <v>113</v>
+      </c>
+      <c r="N304" t="s">
+        <v>28</v>
+      </c>
+      <c r="O304" t="s">
         <v>2826</v>
-      </c>
-[...37 lines deleted...]
-        <v>2834</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
-        <v>65030</v>
+        <v>65005</v>
       </c>
       <c r="B305" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2828</v>
+      </c>
+      <c r="D305" t="s">
+        <v>2829</v>
+      </c>
+      <c r="E305" t="s">
+        <v>2830</v>
+      </c>
+      <c r="F305" t="s">
+        <v>2831</v>
+      </c>
+      <c r="G305" t="s">
+        <v>2832</v>
+      </c>
+      <c r="H305" t="s">
+        <v>2833</v>
+      </c>
+      <c r="I305" t="s">
+        <v>2834</v>
+      </c>
+      <c r="J305" t="s">
+        <v>24</v>
+      </c>
+      <c r="K305" t="s">
         <v>2835</v>
       </c>
-      <c r="C305" t="s">
+      <c r="L305" t="s">
+        <v>26</v>
+      </c>
+      <c r="M305" t="s">
         <v>2836</v>
       </c>
-      <c r="D305" t="s">
+      <c r="N305" t="s">
+        <v>28</v>
+      </c>
+      <c r="O305" t="s">
         <v>2837</v>
-      </c>
-[...31 lines deleted...]
-        <v>2843</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
-        <v>65031</v>
+        <v>65006</v>
       </c>
       <c r="B306" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C306" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D306" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E306" t="s">
+        <v>2841</v>
+      </c>
+      <c r="F306" t="s">
+        <v>2842</v>
+      </c>
+      <c r="G306" t="s">
+        <v>2843</v>
+      </c>
+      <c r="H306" t="s">
         <v>2844</v>
       </c>
-      <c r="C306" t="s">
+      <c r="I306" t="s">
         <v>2845</v>
       </c>
-      <c r="D306" t="s">
+      <c r="J306" t="s">
+        <v>24</v>
+      </c>
+      <c r="K306" t="s">
         <v>2846</v>
       </c>
-      <c r="E306" t="s">
+      <c r="L306" t="s">
+        <v>26</v>
+      </c>
+      <c r="M306" t="s">
         <v>2847</v>
       </c>
-      <c r="F306" t="s">
+      <c r="N306" t="s">
+        <v>28</v>
+      </c>
+      <c r="O306" t="s">
         <v>2848</v>
-      </c>
-[...25 lines deleted...]
-        <v>2852</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
-        <v>65032</v>
+        <v>65007</v>
       </c>
       <c r="B307" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D307" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E307" t="s">
+        <v>2852</v>
+      </c>
+      <c r="F307" t="s">
         <v>2853</v>
       </c>
-      <c r="C307" t="s">
+      <c r="G307" t="s">
         <v>2854</v>
       </c>
-      <c r="D307" t="s">
+      <c r="H307" t="s">
         <v>2855</v>
       </c>
-      <c r="E307" t="s">
+      <c r="I307" t="s">
         <v>2856</v>
       </c>
-      <c r="F307" t="s">
+      <c r="J307" t="s">
+        <v>24</v>
+      </c>
+      <c r="K307" t="s">
+        <v>25</v>
+      </c>
+      <c r="L307" t="s">
+        <v>26</v>
+      </c>
+      <c r="M307" t="s">
+        <v>27</v>
+      </c>
+      <c r="N307" t="s">
+        <v>28</v>
+      </c>
+      <c r="O307" t="s">
         <v>2857</v>
-      </c>
-[...25 lines deleted...]
-        <v>2861</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
-        <v>65033</v>
+        <v>65008</v>
       </c>
       <c r="B308" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D308" t="s">
+        <v>2860</v>
+      </c>
+      <c r="E308" t="s">
+        <v>2861</v>
+      </c>
+      <c r="F308" t="s">
         <v>2862</v>
       </c>
-      <c r="C308" t="s">
+      <c r="G308" t="s">
         <v>2863</v>
       </c>
-      <c r="D308" t="s">
+      <c r="H308" t="s">
         <v>2864</v>
       </c>
-      <c r="E308" t="s">
+      <c r="I308" t="s">
         <v>2865</v>
       </c>
-      <c r="F308" t="s">
+      <c r="J308" t="s">
+        <v>24</v>
+      </c>
+      <c r="K308" t="s">
+        <v>112</v>
+      </c>
+      <c r="L308" t="s">
+        <v>26</v>
+      </c>
+      <c r="M308" t="s">
+        <v>113</v>
+      </c>
+      <c r="N308" t="s">
+        <v>28</v>
+      </c>
+      <c r="O308" t="s">
         <v>2866</v>
-      </c>
-[...25 lines deleted...]
-        <v>2872</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
-        <v>65034</v>
+        <v>65009</v>
       </c>
       <c r="B309" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C309" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D309" t="s">
+        <v>2869</v>
+      </c>
+      <c r="E309" t="s">
+        <v>2870</v>
+      </c>
+      <c r="F309" t="s">
+        <v>2871</v>
+      </c>
+      <c r="G309" t="s">
+        <v>2872</v>
+      </c>
+      <c r="H309" t="s">
         <v>2873</v>
       </c>
-      <c r="C309" t="s">
+      <c r="I309" t="s">
         <v>2874</v>
       </c>
-      <c r="D309" t="s">
+      <c r="J309" t="s">
+        <v>24</v>
+      </c>
+      <c r="K309" t="s">
+        <v>112</v>
+      </c>
+      <c r="L309" t="s">
+        <v>26</v>
+      </c>
+      <c r="M309" t="s">
+        <v>113</v>
+      </c>
+      <c r="N309" t="s">
+        <v>28</v>
+      </c>
+      <c r="O309" t="s">
         <v>2875</v>
-      </c>
-[...31 lines deleted...]
-        <v>2881</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
-        <v>65035</v>
+        <v>65010</v>
       </c>
       <c r="B310" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2878</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2879</v>
+      </c>
+      <c r="F310" t="s">
+        <v>2880</v>
+      </c>
+      <c r="G310" t="s">
+        <v>2881</v>
+      </c>
+      <c r="H310" t="s">
         <v>2882</v>
       </c>
-      <c r="C310" t="s">
+      <c r="I310" t="s">
         <v>2883</v>
-      </c>
-[...16 lines deleted...]
-        <v>2889</v>
       </c>
       <c r="J310" t="s">
         <v>24</v>
       </c>
       <c r="K310" t="s">
         <v>25</v>
       </c>
       <c r="L310" t="s">
         <v>26</v>
       </c>
       <c r="M310" t="s">
         <v>27</v>
       </c>
       <c r="N310" t="s">
         <v>28</v>
       </c>
       <c r="O310" t="s">
-        <v>2890</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
-        <v>65036</v>
+        <v>65011</v>
       </c>
       <c r="B311" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D311" t="s">
+        <v>2887</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2888</v>
+      </c>
+      <c r="F311" t="s">
+        <v>2889</v>
+      </c>
+      <c r="G311" t="s">
+        <v>2890</v>
+      </c>
+      <c r="H311" t="s">
         <v>2891</v>
       </c>
-      <c r="C311" t="s">
+      <c r="I311" t="s">
         <v>2892</v>
       </c>
-      <c r="D311" t="s">
+      <c r="J311" t="s">
+        <v>24</v>
+      </c>
+      <c r="K311" t="s">
+        <v>112</v>
+      </c>
+      <c r="L311" t="s">
+        <v>26</v>
+      </c>
+      <c r="M311" t="s">
+        <v>113</v>
+      </c>
+      <c r="N311" t="s">
+        <v>28</v>
+      </c>
+      <c r="O311" t="s">
         <v>2893</v>
-      </c>
-[...31 lines deleted...]
-        <v>2899</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
-        <v>65037</v>
+        <v>65012</v>
       </c>
       <c r="B312" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E312" t="s">
+        <v>2897</v>
+      </c>
+      <c r="F312" t="s">
+        <v>2898</v>
+      </c>
+      <c r="G312" t="s">
+        <v>2899</v>
+      </c>
+      <c r="H312" t="s">
         <v>2900</v>
       </c>
-      <c r="C312" t="s">
+      <c r="I312" t="s">
         <v>2901</v>
       </c>
-      <c r="D312" t="s">
+      <c r="J312" t="s">
+        <v>24</v>
+      </c>
+      <c r="K312" t="s">
         <v>2902</v>
       </c>
-      <c r="E312" t="s">
+      <c r="L312" t="s">
+        <v>26</v>
+      </c>
+      <c r="M312" t="s">
         <v>2903</v>
       </c>
-      <c r="F312" t="s">
+      <c r="N312" t="s">
+        <v>28</v>
+      </c>
+      <c r="O312" t="s">
         <v>2904</v>
-      </c>
-[...25 lines deleted...]
-        <v>2908</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
-        <v>65038</v>
+        <v>65013</v>
       </c>
       <c r="B313" t="s">
+        <v>2905</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2906</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2907</v>
+      </c>
+      <c r="E313" t="s">
+        <v>2908</v>
+      </c>
+      <c r="F313" t="s">
         <v>2909</v>
       </c>
-      <c r="C313" t="s">
+      <c r="G313" t="s">
         <v>2910</v>
       </c>
-      <c r="D313" t="s">
+      <c r="H313" t="s">
         <v>2911</v>
       </c>
-      <c r="E313" t="s">
+      <c r="I313" t="s">
         <v>2912</v>
       </c>
-      <c r="F313" t="s">
+      <c r="J313" t="s">
+        <v>24</v>
+      </c>
+      <c r="K313" t="s">
+        <v>25</v>
+      </c>
+      <c r="L313" t="s">
+        <v>26</v>
+      </c>
+      <c r="M313" t="s">
+        <v>27</v>
+      </c>
+      <c r="N313" t="s">
+        <v>28</v>
+      </c>
+      <c r="O313" t="s">
         <v>2913</v>
-      </c>
-[...25 lines deleted...]
-        <v>2917</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
-        <v>65039</v>
+        <v>65014</v>
       </c>
       <c r="B314" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2915</v>
+      </c>
+      <c r="D314" t="s">
+        <v>2916</v>
+      </c>
+      <c r="E314" t="s">
+        <v>2917</v>
+      </c>
+      <c r="F314" t="s">
         <v>2918</v>
       </c>
-      <c r="C314" t="s">
+      <c r="G314" t="s">
         <v>2919</v>
       </c>
-      <c r="D314" t="s">
+      <c r="H314" t="s">
         <v>2920</v>
       </c>
-      <c r="E314" t="s">
+      <c r="I314" t="s">
         <v>2921</v>
       </c>
-      <c r="F314" t="s">
+      <c r="J314" t="s">
+        <v>545</v>
+      </c>
+      <c r="K314" t="s">
+        <v>498</v>
+      </c>
+      <c r="L314" t="s">
+        <v>547</v>
+      </c>
+      <c r="M314" t="s">
+        <v>499</v>
+      </c>
+      <c r="N314" t="s">
+        <v>28</v>
+      </c>
+      <c r="O314" t="s">
         <v>2922</v>
-      </c>
-[...25 lines deleted...]
-        <v>2926</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
-        <v>65040</v>
+        <v>65015</v>
       </c>
       <c r="B315" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2924</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2925</v>
+      </c>
+      <c r="E315" t="s">
+        <v>2926</v>
+      </c>
+      <c r="F315" t="s">
         <v>2927</v>
       </c>
-      <c r="C315" t="s">
+      <c r="G315" t="s">
         <v>2928</v>
       </c>
-      <c r="D315" t="s">
+      <c r="H315" t="s">
         <v>2929</v>
       </c>
-      <c r="E315" t="s">
+      <c r="I315" t="s">
         <v>2930</v>
       </c>
-      <c r="F315" t="s">
+      <c r="J315" t="s">
+        <v>24</v>
+      </c>
+      <c r="K315" t="s">
+        <v>112</v>
+      </c>
+      <c r="L315" t="s">
+        <v>26</v>
+      </c>
+      <c r="M315" t="s">
+        <v>113</v>
+      </c>
+      <c r="N315" t="s">
+        <v>28</v>
+      </c>
+      <c r="O315" t="s">
         <v>2931</v>
-      </c>
-[...25 lines deleted...]
-        <v>2935</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
-        <v>65043</v>
+        <v>65016</v>
       </c>
       <c r="B316" t="s">
+        <v>2932</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2933</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2934</v>
+      </c>
+      <c r="E316" t="s">
+        <v>2935</v>
+      </c>
+      <c r="F316" t="s">
         <v>2936</v>
       </c>
-      <c r="C316" t="s">
+      <c r="G316" t="s">
         <v>2937</v>
       </c>
-      <c r="D316" t="s">
+      <c r="H316" t="s">
         <v>2938</v>
       </c>
-      <c r="E316" t="s">
+      <c r="I316" t="s">
         <v>2939</v>
-      </c>
-[...10 lines deleted...]
-        <v>2943</v>
       </c>
       <c r="J316" t="s">
         <v>24</v>
       </c>
       <c r="K316" t="s">
         <v>25</v>
       </c>
       <c r="L316" t="s">
         <v>26</v>
       </c>
       <c r="M316" t="s">
         <v>27</v>
       </c>
       <c r="N316" t="s">
         <v>28</v>
       </c>
       <c r="O316" t="s">
-        <v>2944</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
-        <v>65044</v>
+        <v>65017</v>
       </c>
       <c r="B317" t="s">
+        <v>2941</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2943</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2944</v>
+      </c>
+      <c r="F317" t="s">
         <v>2945</v>
       </c>
-      <c r="C317" t="s">
+      <c r="G317" t="s">
         <v>2946</v>
       </c>
-      <c r="D317" t="s">
+      <c r="H317" t="s">
         <v>2947</v>
       </c>
-      <c r="E317" t="s">
+      <c r="I317" t="s">
         <v>2948</v>
       </c>
-      <c r="F317" t="s">
+      <c r="J317" t="s">
+        <v>24</v>
+      </c>
+      <c r="K317" t="s">
         <v>2949</v>
       </c>
-      <c r="G317" t="s">
+      <c r="L317" t="s">
+        <v>26</v>
+      </c>
+      <c r="M317" t="s">
         <v>2950</v>
       </c>
-      <c r="H317" t="s">
+      <c r="N317" t="s">
+        <v>28</v>
+      </c>
+      <c r="O317" t="s">
         <v>2951</v>
-      </c>
-[...19 lines deleted...]
-        <v>2953</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
-        <v>65045</v>
+        <v>65018</v>
       </c>
       <c r="B318" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D318" t="s">
         <v>2954</v>
       </c>
-      <c r="C318" t="s">
+      <c r="E318" t="s">
         <v>2955</v>
       </c>
-      <c r="D318" t="s">
+      <c r="F318" t="s">
         <v>2956</v>
       </c>
-      <c r="E318" t="s">
+      <c r="G318" t="s">
         <v>2957</v>
       </c>
-      <c r="F318" t="s">
+      <c r="H318" t="s">
         <v>2958</v>
       </c>
-      <c r="G318" t="s">
+      <c r="I318" t="s">
         <v>2959</v>
       </c>
-      <c r="H318" t="s">
+      <c r="J318" t="s">
+        <v>24</v>
+      </c>
+      <c r="K318" t="s">
         <v>2960</v>
       </c>
-      <c r="I318" t="s">
+      <c r="L318" t="s">
+        <v>26</v>
+      </c>
+      <c r="M318" t="s">
         <v>2961</v>
       </c>
-      <c r="J318" t="s">
+      <c r="N318" t="s">
+        <v>28</v>
+      </c>
+      <c r="O318" t="s">
         <v>2962</v>
-      </c>
-[...13 lines deleted...]
-        <v>2966</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
-        <v>65046</v>
+        <v>65019</v>
       </c>
       <c r="B319" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D319" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E319" t="s">
+        <v>2966</v>
+      </c>
+      <c r="F319" t="s">
         <v>2967</v>
       </c>
-      <c r="C319" t="s">
+      <c r="G319" t="s">
         <v>2968</v>
       </c>
-      <c r="D319" t="s">
+      <c r="H319" t="s">
         <v>2969</v>
       </c>
-      <c r="E319" t="s">
+      <c r="I319" t="s">
         <v>2970</v>
       </c>
-      <c r="F319" t="s">
+      <c r="J319" t="s">
+        <v>24</v>
+      </c>
+      <c r="K319" t="s">
+        <v>112</v>
+      </c>
+      <c r="L319" t="s">
+        <v>26</v>
+      </c>
+      <c r="M319" t="s">
+        <v>113</v>
+      </c>
+      <c r="N319" t="s">
+        <v>28</v>
+      </c>
+      <c r="O319" t="s">
         <v>2971</v>
-      </c>
-[...25 lines deleted...]
-        <v>2975</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
-        <v>65047</v>
+        <v>65020</v>
       </c>
       <c r="B320" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E320" t="s">
+        <v>2975</v>
+      </c>
+      <c r="F320" t="s">
         <v>2976</v>
       </c>
-      <c r="C320" t="s">
+      <c r="G320" t="s">
         <v>2977</v>
       </c>
-      <c r="D320" t="s">
+      <c r="H320" t="s">
         <v>2978</v>
       </c>
-      <c r="E320" t="s">
+      <c r="I320" t="s">
         <v>2979</v>
       </c>
-      <c r="F320" t="s">
+      <c r="J320" t="s">
+        <v>24</v>
+      </c>
+      <c r="K320" t="s">
         <v>2980</v>
       </c>
-      <c r="G320" t="s">
+      <c r="L320" t="s">
+        <v>26</v>
+      </c>
+      <c r="M320" t="s">
         <v>2981</v>
       </c>
-      <c r="H320" t="s">
+      <c r="N320" t="s">
+        <v>28</v>
+      </c>
+      <c r="O320" t="s">
         <v>2982</v>
-      </c>
-[...19 lines deleted...]
-        <v>2984</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
-        <v>65049</v>
+        <v>65021</v>
       </c>
       <c r="B321" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D321" t="s">
         <v>2985</v>
       </c>
-      <c r="C321" t="s">
+      <c r="E321" t="s">
         <v>2986</v>
       </c>
-      <c r="D321" t="s">
+      <c r="F321" t="s">
         <v>2987</v>
       </c>
-      <c r="E321" t="s">
+      <c r="G321" t="s">
         <v>2988</v>
       </c>
-      <c r="F321" t="s">
+      <c r="H321" t="s">
         <v>2989</v>
       </c>
-      <c r="G321" t="s">
+      <c r="I321" t="s">
         <v>2990</v>
       </c>
-      <c r="H321" t="s">
+      <c r="J321" t="s">
+        <v>24</v>
+      </c>
+      <c r="K321" t="s">
+        <v>25</v>
+      </c>
+      <c r="L321" t="s">
+        <v>26</v>
+      </c>
+      <c r="M321" t="s">
+        <v>27</v>
+      </c>
+      <c r="N321" t="s">
+        <v>28</v>
+      </c>
+      <c r="O321" t="s">
         <v>2991</v>
-      </c>
-[...19 lines deleted...]
-        <v>2993</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
-        <v>65050</v>
+        <v>65022</v>
       </c>
       <c r="B322" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2993</v>
+      </c>
+      <c r="D322" t="s">
         <v>2994</v>
       </c>
-      <c r="C322" t="s">
+      <c r="E322" t="s">
         <v>2995</v>
       </c>
-      <c r="D322" t="s">
+      <c r="F322" t="s">
         <v>2996</v>
       </c>
-      <c r="E322" t="s">
+      <c r="G322" t="s">
         <v>2997</v>
       </c>
-      <c r="F322" t="s">
+      <c r="H322" t="s">
         <v>2998</v>
       </c>
-      <c r="G322" t="s">
+      <c r="I322" t="s">
         <v>2999</v>
-      </c>
-[...4 lines deleted...]
-        <v>3001</v>
       </c>
       <c r="J322" t="s">
         <v>24</v>
       </c>
       <c r="K322" t="s">
         <v>25</v>
       </c>
       <c r="L322" t="s">
         <v>26</v>
       </c>
       <c r="M322" t="s">
         <v>27</v>
       </c>
       <c r="N322" t="s">
         <v>28</v>
       </c>
       <c r="O322" t="s">
-        <v>3002</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
-        <v>65051</v>
+        <v>65023</v>
       </c>
       <c r="B323" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C323" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D323" t="s">
         <v>3003</v>
       </c>
-      <c r="C323" t="s">
+      <c r="E323" t="s">
         <v>3004</v>
       </c>
-      <c r="D323" t="s">
+      <c r="F323" t="s">
         <v>3005</v>
       </c>
-      <c r="E323" t="s">
+      <c r="G323" t="s">
         <v>3006</v>
       </c>
-      <c r="F323" t="s">
+      <c r="H323" t="s">
         <v>3007</v>
       </c>
-      <c r="G323" t="s">
+      <c r="I323" t="s">
         <v>3008</v>
       </c>
-      <c r="H323" t="s">
+      <c r="J323" t="s">
+        <v>24</v>
+      </c>
+      <c r="K323" t="s">
+        <v>25</v>
+      </c>
+      <c r="L323" t="s">
+        <v>26</v>
+      </c>
+      <c r="M323" t="s">
+        <v>27</v>
+      </c>
+      <c r="N323" t="s">
+        <v>28</v>
+      </c>
+      <c r="O323" t="s">
         <v>3009</v>
-      </c>
-[...19 lines deleted...]
-        <v>3011</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
-        <v>65053</v>
+        <v>65025</v>
       </c>
       <c r="B324" t="s">
+        <v>3010</v>
+      </c>
+      <c r="C324" t="s">
+        <v>3011</v>
+      </c>
+      <c r="D324" t="s">
         <v>3012</v>
       </c>
-      <c r="C324" t="s">
+      <c r="E324" t="s">
         <v>3013</v>
       </c>
-      <c r="D324" t="s">
+      <c r="F324" t="s">
         <v>3014</v>
       </c>
-      <c r="E324" t="s">
+      <c r="G324" t="s">
         <v>3015</v>
       </c>
-      <c r="F324" t="s">
+      <c r="H324" t="s">
         <v>3016</v>
       </c>
-      <c r="G324" t="s">
+      <c r="I324" t="s">
         <v>3017</v>
       </c>
-      <c r="H324" t="s">
+      <c r="J324" t="s">
+        <v>24</v>
+      </c>
+      <c r="K324" t="s">
+        <v>25</v>
+      </c>
+      <c r="L324" t="s">
+        <v>26</v>
+      </c>
+      <c r="M324" t="s">
+        <v>27</v>
+      </c>
+      <c r="N324" t="s">
+        <v>28</v>
+      </c>
+      <c r="O324" t="s">
         <v>3018</v>
-      </c>
-[...19 lines deleted...]
-        <v>3020</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
-        <v>65054</v>
+        <v>65026</v>
       </c>
       <c r="B325" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C325" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D325" t="s">
         <v>3021</v>
       </c>
-      <c r="C325" t="s">
+      <c r="E325" t="s">
         <v>3022</v>
       </c>
-      <c r="D325" t="s">
+      <c r="F325" t="s">
         <v>3023</v>
       </c>
-      <c r="E325" t="s">
+      <c r="G325" t="s">
         <v>3024</v>
       </c>
-      <c r="F325" t="s">
+      <c r="H325" t="s">
         <v>3025</v>
       </c>
-      <c r="G325" t="s">
+      <c r="I325" t="s">
         <v>3026</v>
       </c>
-      <c r="H325" t="s">
+      <c r="J325" t="s">
+        <v>24</v>
+      </c>
+      <c r="K325" t="s">
+        <v>25</v>
+      </c>
+      <c r="L325" t="s">
+        <v>26</v>
+      </c>
+      <c r="M325" t="s">
+        <v>27</v>
+      </c>
+      <c r="N325" t="s">
+        <v>28</v>
+      </c>
+      <c r="O325" t="s">
         <v>3027</v>
-      </c>
-[...19 lines deleted...]
-        <v>3029</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
-        <v>65055</v>
+        <v>65027</v>
       </c>
       <c r="B326" t="s">
+        <v>3028</v>
+      </c>
+      <c r="C326" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D326" t="s">
         <v>3030</v>
       </c>
-      <c r="C326" t="s">
+      <c r="E326" t="s">
         <v>3031</v>
       </c>
-      <c r="D326" t="s">
+      <c r="F326" t="s">
         <v>3032</v>
       </c>
-      <c r="E326" t="s">
+      <c r="G326" t="s">
         <v>3033</v>
       </c>
-      <c r="F326" t="s">
+      <c r="H326" t="s">
         <v>3034</v>
       </c>
-      <c r="G326" t="s">
+      <c r="I326" t="s">
         <v>3035</v>
       </c>
-      <c r="H326" t="s">
+      <c r="J326" t="s">
+        <v>24</v>
+      </c>
+      <c r="K326" t="s">
+        <v>498</v>
+      </c>
+      <c r="L326" t="s">
+        <v>26</v>
+      </c>
+      <c r="M326" t="s">
+        <v>499</v>
+      </c>
+      <c r="N326" t="s">
+        <v>28</v>
+      </c>
+      <c r="O326" t="s">
         <v>3036</v>
-      </c>
-[...19 lines deleted...]
-        <v>3038</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
-        <v>65057</v>
+        <v>65028</v>
       </c>
       <c r="B327" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C327" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D327" t="s">
         <v>3039</v>
       </c>
-      <c r="C327" t="s">
+      <c r="E327" t="s">
         <v>3040</v>
       </c>
-      <c r="D327" t="s">
+      <c r="F327" t="s">
         <v>3041</v>
       </c>
-      <c r="E327" t="s">
+      <c r="G327" t="s">
         <v>3042</v>
       </c>
-      <c r="F327" t="s">
+      <c r="H327" t="s">
         <v>3043</v>
       </c>
-      <c r="G327" t="s">
+      <c r="I327" t="s">
         <v>3044</v>
       </c>
-      <c r="H327" t="s">
+      <c r="J327" t="s">
+        <v>24</v>
+      </c>
+      <c r="K327" t="s">
+        <v>25</v>
+      </c>
+      <c r="L327" t="s">
+        <v>26</v>
+      </c>
+      <c r="M327" t="s">
+        <v>27</v>
+      </c>
+      <c r="N327" t="s">
+        <v>28</v>
+      </c>
+      <c r="O327" t="s">
         <v>3045</v>
-      </c>
-[...19 lines deleted...]
-        <v>3047</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
-        <v>65058</v>
+        <v>65030</v>
       </c>
       <c r="B328" t="s">
+        <v>3046</v>
+      </c>
+      <c r="C328" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D328" t="s">
         <v>3048</v>
       </c>
-      <c r="C328" t="s">
+      <c r="E328" t="s">
         <v>3049</v>
       </c>
-      <c r="D328" t="s">
+      <c r="F328" t="s">
         <v>3050</v>
       </c>
-      <c r="E328" t="s">
+      <c r="G328" t="s">
         <v>3051</v>
       </c>
-      <c r="F328" t="s">
+      <c r="H328" t="s">
         <v>3052</v>
       </c>
-      <c r="G328" t="s">
+      <c r="I328" t="s">
         <v>3053</v>
       </c>
-      <c r="H328" t="s">
+      <c r="J328" t="s">
+        <v>24</v>
+      </c>
+      <c r="K328" t="s">
+        <v>25</v>
+      </c>
+      <c r="L328" t="s">
+        <v>26</v>
+      </c>
+      <c r="M328" t="s">
+        <v>27</v>
+      </c>
+      <c r="N328" t="s">
+        <v>28</v>
+      </c>
+      <c r="O328" t="s">
         <v>3054</v>
-      </c>
-[...19 lines deleted...]
-        <v>3056</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
-        <v>65059</v>
+        <v>65031</v>
       </c>
       <c r="B329" t="s">
+        <v>3055</v>
+      </c>
+      <c r="C329" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D329" t="s">
         <v>3057</v>
       </c>
-      <c r="C329" t="s">
+      <c r="E329" t="s">
         <v>3058</v>
       </c>
-      <c r="D329" t="s">
+      <c r="F329" t="s">
         <v>3059</v>
       </c>
-      <c r="E329" t="s">
+      <c r="G329" t="s">
         <v>3060</v>
       </c>
-      <c r="F329" t="s">
+      <c r="H329" t="s">
         <v>3061</v>
       </c>
-      <c r="G329" t="s">
+      <c r="I329" t="s">
         <v>3062</v>
       </c>
-      <c r="H329" t="s">
+      <c r="J329" t="s">
+        <v>24</v>
+      </c>
+      <c r="K329" t="s">
+        <v>25</v>
+      </c>
+      <c r="L329" t="s">
+        <v>26</v>
+      </c>
+      <c r="M329" t="s">
+        <v>27</v>
+      </c>
+      <c r="N329" t="s">
+        <v>28</v>
+      </c>
+      <c r="O329" t="s">
         <v>3063</v>
-      </c>
-[...19 lines deleted...]
-        <v>3065</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
-        <v>65060</v>
+        <v>65032</v>
       </c>
       <c r="B330" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C330" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D330" t="s">
         <v>3066</v>
       </c>
-      <c r="C330" t="s">
+      <c r="E330" t="s">
         <v>3067</v>
       </c>
-      <c r="D330" t="s">
+      <c r="F330" t="s">
         <v>3068</v>
       </c>
-      <c r="E330" t="s">
+      <c r="G330" t="s">
         <v>3069</v>
       </c>
-      <c r="F330" t="s">
+      <c r="H330" t="s">
         <v>3070</v>
       </c>
-      <c r="G330" t="s">
+      <c r="I330" t="s">
         <v>3071</v>
       </c>
-      <c r="H330" t="s">
+      <c r="J330" t="s">
+        <v>24</v>
+      </c>
+      <c r="K330" t="s">
+        <v>112</v>
+      </c>
+      <c r="L330" t="s">
+        <v>26</v>
+      </c>
+      <c r="M330" t="s">
+        <v>113</v>
+      </c>
+      <c r="N330" t="s">
+        <v>28</v>
+      </c>
+      <c r="O330" t="s">
         <v>3072</v>
-      </c>
-[...19 lines deleted...]
-        <v>3074</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
-        <v>65061</v>
+        <v>65033</v>
       </c>
       <c r="B331" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C331" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D331" t="s">
         <v>3075</v>
       </c>
-      <c r="C331" t="s">
+      <c r="E331" t="s">
         <v>3076</v>
       </c>
-      <c r="D331" t="s">
+      <c r="F331" t="s">
         <v>3077</v>
       </c>
-      <c r="E331" t="s">
+      <c r="G331" t="s">
         <v>3078</v>
       </c>
-      <c r="F331" t="s">
+      <c r="H331" t="s">
         <v>3079</v>
       </c>
-      <c r="G331" t="s">
+      <c r="I331" t="s">
         <v>3080</v>
       </c>
-      <c r="H331" t="s">
+      <c r="J331" t="s">
+        <v>24</v>
+      </c>
+      <c r="K331" t="s">
         <v>3081</v>
       </c>
-      <c r="I331" t="s">
+      <c r="L331" t="s">
+        <v>26</v>
+      </c>
+      <c r="M331" t="s">
         <v>3082</v>
-      </c>
-[...10 lines deleted...]
-        <v>1022</v>
       </c>
       <c r="N331" t="s">
         <v>28</v>
       </c>
       <c r="O331" t="s">
         <v>3083</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
-        <v>65062</v>
+        <v>65034</v>
       </c>
       <c r="B332" t="s">
         <v>3084</v>
       </c>
       <c r="C332" t="s">
         <v>3085</v>
       </c>
       <c r="D332" t="s">
         <v>3086</v>
       </c>
       <c r="E332" t="s">
         <v>3087</v>
       </c>
       <c r="F332" t="s">
         <v>3088</v>
       </c>
       <c r="G332" t="s">
         <v>3089</v>
       </c>
       <c r="H332" t="s">
         <v>3090</v>
       </c>
       <c r="I332" t="s">
         <v>3091</v>
       </c>
       <c r="J332" t="s">
-        <v>24</v>
+        <v>545</v>
       </c>
       <c r="K332" t="s">
-        <v>25</v>
+        <v>2232</v>
       </c>
       <c r="L332" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="M332" t="s">
-        <v>27</v>
+        <v>2233</v>
       </c>
       <c r="N332" t="s">
         <v>28</v>
       </c>
       <c r="O332" t="s">
         <v>3092</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
-        <v>65063</v>
+        <v>65035</v>
       </c>
       <c r="B333" t="s">
         <v>3093</v>
       </c>
       <c r="C333" t="s">
         <v>3094</v>
       </c>
       <c r="D333" t="s">
         <v>3095</v>
       </c>
       <c r="E333" t="s">
         <v>3096</v>
       </c>
       <c r="F333" t="s">
         <v>3097</v>
       </c>
       <c r="G333" t="s">
         <v>3098</v>
       </c>
       <c r="H333" t="s">
         <v>3099</v>
       </c>
       <c r="I333" t="s">
         <v>3100</v>
       </c>
       <c r="J333" t="s">
         <v>24</v>
       </c>
       <c r="K333" t="s">
+        <v>25</v>
+      </c>
+      <c r="L333" t="s">
+        <v>26</v>
+      </c>
+      <c r="M333" t="s">
+        <v>27</v>
+      </c>
+      <c r="N333" t="s">
+        <v>28</v>
+      </c>
+      <c r="O333" t="s">
         <v>3101</v>
-      </c>
-[...10 lines deleted...]
-        <v>3103</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
-        <v>65065</v>
+        <v>65036</v>
       </c>
       <c r="B334" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C334" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D334" t="s">
         <v>3104</v>
       </c>
-      <c r="C334" t="s">
+      <c r="E334" t="s">
         <v>3105</v>
       </c>
-      <c r="D334" t="s">
+      <c r="F334" t="s">
         <v>3106</v>
       </c>
-      <c r="E334" t="s">
+      <c r="G334" t="s">
         <v>3107</v>
       </c>
-      <c r="F334" t="s">
+      <c r="H334" t="s">
         <v>3108</v>
       </c>
-      <c r="G334" t="s">
+      <c r="I334" t="s">
         <v>3109</v>
       </c>
-      <c r="H334" t="s">
+      <c r="J334" t="s">
+        <v>24</v>
+      </c>
+      <c r="K334" t="s">
+        <v>25</v>
+      </c>
+      <c r="L334" t="s">
+        <v>26</v>
+      </c>
+      <c r="M334" t="s">
+        <v>27</v>
+      </c>
+      <c r="N334" t="s">
+        <v>28</v>
+      </c>
+      <c r="O334" t="s">
         <v>3110</v>
-      </c>
-[...19 lines deleted...]
-        <v>3114</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
-        <v>65068</v>
+        <v>65037</v>
       </c>
       <c r="B335" t="s">
+        <v>3111</v>
+      </c>
+      <c r="C335" t="s">
+        <v>3112</v>
+      </c>
+      <c r="D335" t="s">
+        <v>3113</v>
+      </c>
+      <c r="E335" t="s">
+        <v>3114</v>
+      </c>
+      <c r="F335" t="s">
         <v>3115</v>
       </c>
-      <c r="C335" t="s">
+      <c r="G335" t="s">
         <v>3116</v>
       </c>
-      <c r="D335" t="s">
+      <c r="H335" t="s">
         <v>3117</v>
       </c>
-      <c r="E335" t="s">
+      <c r="I335" t="s">
         <v>3118</v>
-      </c>
-[...10 lines deleted...]
-        <v>3122</v>
       </c>
       <c r="J335" t="s">
         <v>24</v>
       </c>
       <c r="K335" t="s">
         <v>25</v>
       </c>
       <c r="L335" t="s">
         <v>26</v>
       </c>
       <c r="M335" t="s">
         <v>27</v>
       </c>
       <c r="N335" t="s">
         <v>28</v>
       </c>
       <c r="O335" t="s">
-        <v>3123</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
-        <v>65069</v>
+        <v>65038</v>
       </c>
       <c r="B336" t="s">
+        <v>3120</v>
+      </c>
+      <c r="C336" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D336" t="s">
+        <v>3122</v>
+      </c>
+      <c r="E336" t="s">
+        <v>3123</v>
+      </c>
+      <c r="F336" t="s">
         <v>3124</v>
       </c>
-      <c r="C336" t="s">
+      <c r="G336" t="s">
         <v>3125</v>
       </c>
-      <c r="D336" t="s">
+      <c r="H336" t="s">
         <v>3126</v>
       </c>
-      <c r="E336" t="s">
+      <c r="I336" t="s">
         <v>3127</v>
-      </c>
-[...10 lines deleted...]
-        <v>3131</v>
       </c>
       <c r="J336" t="s">
         <v>24</v>
       </c>
       <c r="K336" t="s">
         <v>112</v>
       </c>
       <c r="L336" t="s">
         <v>26</v>
       </c>
       <c r="M336" t="s">
         <v>113</v>
       </c>
       <c r="N336" t="s">
         <v>28</v>
       </c>
       <c r="O336" t="s">
-        <v>3132</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
-        <v>65071</v>
+        <v>65039</v>
       </c>
       <c r="B337" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C337" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D337" t="s">
+        <v>3131</v>
+      </c>
+      <c r="E337" t="s">
+        <v>3132</v>
+      </c>
+      <c r="F337" t="s">
         <v>3133</v>
       </c>
-      <c r="C337" t="s">
+      <c r="G337" t="s">
         <v>3134</v>
       </c>
-      <c r="D337" t="s">
+      <c r="H337" t="s">
         <v>3135</v>
       </c>
-      <c r="E337" t="s">
+      <c r="I337" t="s">
         <v>3136</v>
       </c>
-      <c r="F337" t="s">
+      <c r="J337" t="s">
+        <v>24</v>
+      </c>
+      <c r="K337" t="s">
+        <v>112</v>
+      </c>
+      <c r="L337" t="s">
+        <v>26</v>
+      </c>
+      <c r="M337" t="s">
+        <v>113</v>
+      </c>
+      <c r="N337" t="s">
+        <v>28</v>
+      </c>
+      <c r="O337" t="s">
         <v>3137</v>
-      </c>
-[...25 lines deleted...]
-        <v>3141</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
-        <v>65073</v>
+        <v>65040</v>
       </c>
       <c r="B338" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C338" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D338" t="s">
+        <v>3140</v>
+      </c>
+      <c r="E338" t="s">
+        <v>3141</v>
+      </c>
+      <c r="F338" t="s">
         <v>3142</v>
       </c>
-      <c r="C338" t="s">
+      <c r="G338" t="s">
         <v>3143</v>
       </c>
-      <c r="D338" t="s">
+      <c r="H338" t="s">
         <v>3144</v>
       </c>
-      <c r="E338" t="s">
+      <c r="I338" t="s">
         <v>3145</v>
       </c>
-      <c r="F338" t="s">
+      <c r="J338" t="s">
+        <v>24</v>
+      </c>
+      <c r="K338" t="s">
+        <v>1186</v>
+      </c>
+      <c r="L338" t="s">
+        <v>26</v>
+      </c>
+      <c r="M338" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N338" t="s">
+        <v>28</v>
+      </c>
+      <c r="O338" t="s">
         <v>3146</v>
-      </c>
-[...25 lines deleted...]
-        <v>3150</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
-        <v>65074</v>
+        <v>65043</v>
       </c>
       <c r="B339" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C339" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D339" t="s">
+        <v>3149</v>
+      </c>
+      <c r="E339" t="s">
+        <v>3150</v>
+      </c>
+      <c r="F339" t="s">
         <v>3151</v>
       </c>
-      <c r="C339" t="s">
+      <c r="G339" t="s">
         <v>3152</v>
       </c>
-      <c r="D339" t="s">
+      <c r="H339" t="s">
         <v>3153</v>
       </c>
-      <c r="E339" t="s">
+      <c r="I339" t="s">
         <v>3154</v>
       </c>
-      <c r="F339" t="s">
+      <c r="J339" t="s">
+        <v>24</v>
+      </c>
+      <c r="K339" t="s">
+        <v>25</v>
+      </c>
+      <c r="L339" t="s">
+        <v>26</v>
+      </c>
+      <c r="M339" t="s">
+        <v>27</v>
+      </c>
+      <c r="N339" t="s">
+        <v>28</v>
+      </c>
+      <c r="O339" t="s">
         <v>3155</v>
-      </c>
-[...25 lines deleted...]
-        <v>3161</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340">
-        <v>65075</v>
+        <v>65044</v>
       </c>
       <c r="B340" t="s">
+        <v>3156</v>
+      </c>
+      <c r="C340" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D340" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E340" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F340" t="s">
+        <v>3160</v>
+      </c>
+      <c r="G340" t="s">
+        <v>3161</v>
+      </c>
+      <c r="H340" t="s">
         <v>3162</v>
       </c>
-      <c r="C340" t="s">
+      <c r="I340" t="s">
         <v>3163</v>
       </c>
-      <c r="D340" t="s">
+      <c r="J340" t="s">
+        <v>24</v>
+      </c>
+      <c r="K340" t="s">
+        <v>25</v>
+      </c>
+      <c r="L340" t="s">
+        <v>26</v>
+      </c>
+      <c r="M340" t="s">
+        <v>27</v>
+      </c>
+      <c r="N340" t="s">
+        <v>28</v>
+      </c>
+      <c r="O340" t="s">
         <v>3164</v>
-      </c>
-[...31 lines deleted...]
-        <v>3170</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341">
-        <v>65076</v>
+        <v>65045</v>
       </c>
       <c r="B341" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C341" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D341" t="s">
+        <v>3167</v>
+      </c>
+      <c r="E341" t="s">
+        <v>3168</v>
+      </c>
+      <c r="F341" t="s">
+        <v>3169</v>
+      </c>
+      <c r="G341" t="s">
+        <v>3170</v>
+      </c>
+      <c r="H341" t="s">
         <v>3171</v>
       </c>
-      <c r="C341" t="s">
+      <c r="I341" t="s">
         <v>3172</v>
       </c>
-      <c r="D341" t="s">
+      <c r="J341" t="s">
         <v>3173</v>
       </c>
-      <c r="E341" t="s">
+      <c r="K341" t="s">
         <v>3174</v>
       </c>
-      <c r="F341" t="s">
+      <c r="L341" t="s">
         <v>3175</v>
       </c>
-      <c r="G341" t="s">
+      <c r="M341" t="s">
         <v>3176</v>
       </c>
-      <c r="H341" t="s">
+      <c r="N341" t="s">
+        <v>28</v>
+      </c>
+      <c r="O341" t="s">
         <v>3177</v>
-      </c>
-[...19 lines deleted...]
-        <v>3179</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342">
-        <v>65077</v>
+        <v>65046</v>
       </c>
       <c r="B342" t="s">
+        <v>3178</v>
+      </c>
+      <c r="C342" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D342" t="s">
         <v>3180</v>
       </c>
-      <c r="C342" t="s">
+      <c r="E342" t="s">
         <v>3181</v>
       </c>
-      <c r="D342" t="s">
+      <c r="F342" t="s">
         <v>3182</v>
       </c>
-      <c r="E342" t="s">
+      <c r="G342" t="s">
         <v>3183</v>
       </c>
-      <c r="F342" t="s">
+      <c r="H342" t="s">
         <v>3184</v>
       </c>
-      <c r="G342" t="s">
+      <c r="I342" t="s">
         <v>3185</v>
       </c>
-      <c r="H342" t="s">
+      <c r="J342" t="s">
+        <v>24</v>
+      </c>
+      <c r="K342" t="s">
+        <v>47</v>
+      </c>
+      <c r="L342" t="s">
+        <v>26</v>
+      </c>
+      <c r="M342" t="s">
+        <v>48</v>
+      </c>
+      <c r="N342" t="s">
+        <v>28</v>
+      </c>
+      <c r="O342" t="s">
         <v>3186</v>
-      </c>
-[...19 lines deleted...]
-        <v>3188</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343">
-        <v>65080</v>
+        <v>65047</v>
       </c>
       <c r="B343" t="s">
+        <v>3187</v>
+      </c>
+      <c r="C343" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D343" t="s">
         <v>3189</v>
       </c>
-      <c r="C343" t="s">
+      <c r="E343" t="s">
         <v>3190</v>
       </c>
-      <c r="D343" t="s">
+      <c r="F343" t="s">
         <v>3191</v>
       </c>
-      <c r="E343" t="s">
+      <c r="G343" t="s">
         <v>3192</v>
       </c>
-      <c r="F343" t="s">
+      <c r="H343" t="s">
         <v>3193</v>
       </c>
-      <c r="G343" t="s">
+      <c r="I343" t="s">
         <v>3194</v>
       </c>
-      <c r="H343" t="s">
+      <c r="J343" t="s">
+        <v>24</v>
+      </c>
+      <c r="K343" t="s">
+        <v>3174</v>
+      </c>
+      <c r="L343" t="s">
+        <v>26</v>
+      </c>
+      <c r="M343" t="s">
+        <v>3176</v>
+      </c>
+      <c r="N343" t="s">
+        <v>28</v>
+      </c>
+      <c r="O343" t="s">
         <v>3195</v>
-      </c>
-[...19 lines deleted...]
-        <v>3197</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344">
-        <v>65081</v>
+        <v>65049</v>
       </c>
       <c r="B344" t="s">
+        <v>3196</v>
+      </c>
+      <c r="C344" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D344" t="s">
         <v>3198</v>
       </c>
-      <c r="C344" t="s">
+      <c r="E344" t="s">
         <v>3199</v>
       </c>
-      <c r="D344" t="s">
+      <c r="F344" t="s">
         <v>3200</v>
       </c>
-      <c r="E344" t="s">
+      <c r="G344" t="s">
         <v>3201</v>
       </c>
-      <c r="F344" t="s">
+      <c r="H344" t="s">
         <v>3202</v>
       </c>
-      <c r="G344" t="s">
+      <c r="I344" t="s">
         <v>3203</v>
       </c>
-      <c r="H344" t="s">
+      <c r="J344" t="s">
+        <v>24</v>
+      </c>
+      <c r="K344" t="s">
+        <v>867</v>
+      </c>
+      <c r="L344" t="s">
+        <v>26</v>
+      </c>
+      <c r="M344" t="s">
+        <v>868</v>
+      </c>
+      <c r="N344" t="s">
+        <v>28</v>
+      </c>
+      <c r="O344" t="s">
         <v>3204</v>
-      </c>
-[...19 lines deleted...]
-        <v>3206</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345">
-        <v>65082</v>
+        <v>65050</v>
       </c>
       <c r="B345" t="s">
+        <v>3205</v>
+      </c>
+      <c r="C345" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D345" t="s">
         <v>3207</v>
       </c>
-      <c r="C345" t="s">
+      <c r="E345" t="s">
         <v>3208</v>
       </c>
-      <c r="D345" t="s">
+      <c r="F345" t="s">
         <v>3209</v>
       </c>
-      <c r="E345" t="s">
+      <c r="G345" t="s">
         <v>3210</v>
       </c>
-      <c r="F345" t="s">
+      <c r="H345" t="s">
         <v>3211</v>
       </c>
-      <c r="G345" t="s">
+      <c r="I345" t="s">
         <v>3212</v>
       </c>
-      <c r="H345" t="s">
+      <c r="J345" t="s">
+        <v>24</v>
+      </c>
+      <c r="K345" t="s">
+        <v>25</v>
+      </c>
+      <c r="L345" t="s">
+        <v>26</v>
+      </c>
+      <c r="M345" t="s">
+        <v>27</v>
+      </c>
+      <c r="N345" t="s">
+        <v>28</v>
+      </c>
+      <c r="O345" t="s">
         <v>3213</v>
-      </c>
-[...19 lines deleted...]
-        <v>3215</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346">
-        <v>65083</v>
+        <v>65051</v>
       </c>
       <c r="B346" t="s">
+        <v>3214</v>
+      </c>
+      <c r="C346" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D346" t="s">
         <v>3216</v>
       </c>
-      <c r="C346" t="s">
+      <c r="E346" t="s">
         <v>3217</v>
       </c>
-      <c r="D346" t="s">
+      <c r="F346" t="s">
         <v>3218</v>
       </c>
-      <c r="E346" t="s">
+      <c r="G346" t="s">
         <v>3219</v>
       </c>
-      <c r="F346" t="s">
+      <c r="H346" t="s">
         <v>3220</v>
       </c>
-      <c r="G346" t="s">
+      <c r="I346" t="s">
         <v>3221</v>
       </c>
-      <c r="H346" t="s">
+      <c r="J346" t="s">
+        <v>24</v>
+      </c>
+      <c r="K346" t="s">
+        <v>546</v>
+      </c>
+      <c r="L346" t="s">
+        <v>26</v>
+      </c>
+      <c r="M346" t="s">
+        <v>548</v>
+      </c>
+      <c r="N346" t="s">
+        <v>28</v>
+      </c>
+      <c r="O346" t="s">
         <v>3222</v>
-      </c>
-[...19 lines deleted...]
-        <v>3224</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347">
-        <v>65084</v>
+        <v>65053</v>
       </c>
       <c r="B347" t="s">
+        <v>3223</v>
+      </c>
+      <c r="C347" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D347" t="s">
         <v>3225</v>
       </c>
-      <c r="C347" t="s">
+      <c r="E347" t="s">
         <v>3226</v>
       </c>
-      <c r="D347" t="s">
+      <c r="F347" t="s">
         <v>3227</v>
       </c>
-      <c r="E347" t="s">
+      <c r="G347" t="s">
         <v>3228</v>
       </c>
-      <c r="F347" t="s">
+      <c r="H347" t="s">
         <v>3229</v>
       </c>
-      <c r="G347" t="s">
+      <c r="I347" t="s">
         <v>3230</v>
       </c>
-      <c r="H347" t="s">
+      <c r="J347" t="s">
+        <v>24</v>
+      </c>
+      <c r="K347" t="s">
+        <v>112</v>
+      </c>
+      <c r="L347" t="s">
+        <v>26</v>
+      </c>
+      <c r="M347" t="s">
+        <v>113</v>
+      </c>
+      <c r="N347" t="s">
+        <v>28</v>
+      </c>
+      <c r="O347" t="s">
         <v>3231</v>
-      </c>
-[...19 lines deleted...]
-        <v>3233</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348">
-        <v>65085</v>
+        <v>65054</v>
       </c>
       <c r="B348" t="s">
+        <v>3232</v>
+      </c>
+      <c r="C348" t="s">
+        <v>3233</v>
+      </c>
+      <c r="D348" t="s">
         <v>3234</v>
       </c>
-      <c r="C348" t="s">
+      <c r="E348" t="s">
         <v>3235</v>
       </c>
-      <c r="D348" t="s">
+      <c r="F348" t="s">
         <v>3236</v>
       </c>
-      <c r="E348" t="s">
+      <c r="G348" t="s">
         <v>3237</v>
       </c>
-      <c r="F348" t="s">
+      <c r="H348" t="s">
         <v>3238</v>
       </c>
-      <c r="G348" t="s">
+      <c r="I348" t="s">
         <v>3239</v>
       </c>
-      <c r="H348" t="s">
+      <c r="J348" t="s">
+        <v>545</v>
+      </c>
+      <c r="K348" t="s">
+        <v>150</v>
+      </c>
+      <c r="L348" t="s">
+        <v>547</v>
+      </c>
+      <c r="M348" t="s">
+        <v>151</v>
+      </c>
+      <c r="N348" t="s">
+        <v>28</v>
+      </c>
+      <c r="O348" t="s">
         <v>3240</v>
-      </c>
-[...19 lines deleted...]
-        <v>3242</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349">
-        <v>65086</v>
+        <v>65055</v>
       </c>
       <c r="B349" t="s">
+        <v>3241</v>
+      </c>
+      <c r="C349" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D349" t="s">
         <v>3243</v>
       </c>
-      <c r="C349" t="s">
+      <c r="E349" t="s">
         <v>3244</v>
       </c>
-      <c r="D349" t="s">
+      <c r="F349" t="s">
         <v>3245</v>
       </c>
-      <c r="E349" t="s">
+      <c r="G349" t="s">
         <v>3246</v>
       </c>
-      <c r="F349" t="s">
+      <c r="H349" t="s">
         <v>3247</v>
       </c>
-      <c r="G349" t="s">
+      <c r="I349" t="s">
         <v>3248</v>
       </c>
-      <c r="H349" t="s">
+      <c r="J349" t="s">
+        <v>24</v>
+      </c>
+      <c r="K349" t="s">
+        <v>2232</v>
+      </c>
+      <c r="L349" t="s">
+        <v>26</v>
+      </c>
+      <c r="M349" t="s">
+        <v>2233</v>
+      </c>
+      <c r="N349" t="s">
+        <v>28</v>
+      </c>
+      <c r="O349" t="s">
         <v>3249</v>
-      </c>
-[...19 lines deleted...]
-        <v>3251</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350">
-        <v>65087</v>
+        <v>65057</v>
       </c>
       <c r="B350" t="s">
+        <v>3250</v>
+      </c>
+      <c r="C350" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D350" t="s">
         <v>3252</v>
       </c>
-      <c r="C350" t="s">
+      <c r="E350" t="s">
         <v>3253</v>
       </c>
-      <c r="D350" t="s">
+      <c r="F350" t="s">
         <v>3254</v>
       </c>
-      <c r="E350" t="s">
+      <c r="G350" t="s">
         <v>3255</v>
       </c>
-      <c r="F350" t="s">
+      <c r="H350" t="s">
         <v>3256</v>
       </c>
-      <c r="G350" t="s">
+      <c r="I350" t="s">
         <v>3257</v>
       </c>
-      <c r="H350" t="s">
+      <c r="J350" t="s">
+        <v>24</v>
+      </c>
+      <c r="K350" t="s">
+        <v>661</v>
+      </c>
+      <c r="L350" t="s">
+        <v>26</v>
+      </c>
+      <c r="M350" t="s">
+        <v>662</v>
+      </c>
+      <c r="N350" t="s">
+        <v>28</v>
+      </c>
+      <c r="O350" t="s">
         <v>3258</v>
-      </c>
-[...19 lines deleted...]
-        <v>3260</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351">
-        <v>65088</v>
+        <v>65058</v>
       </c>
       <c r="B351" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C351" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D351" t="s">
         <v>3261</v>
       </c>
-      <c r="C351" t="s">
+      <c r="E351" t="s">
         <v>3262</v>
       </c>
-      <c r="D351" t="s">
+      <c r="F351" t="s">
         <v>3263</v>
       </c>
-      <c r="E351" t="s">
+      <c r="G351" t="s">
         <v>3264</v>
       </c>
-      <c r="F351" t="s">
+      <c r="H351" t="s">
         <v>3265</v>
       </c>
-      <c r="G351" t="s">
+      <c r="I351" t="s">
         <v>3266</v>
       </c>
-      <c r="H351" t="s">
+      <c r="J351" t="s">
+        <v>545</v>
+      </c>
+      <c r="K351" t="s">
+        <v>498</v>
+      </c>
+      <c r="L351" t="s">
+        <v>547</v>
+      </c>
+      <c r="M351" t="s">
+        <v>499</v>
+      </c>
+      <c r="N351" t="s">
+        <v>28</v>
+      </c>
+      <c r="O351" t="s">
         <v>3267</v>
-      </c>
-[...19 lines deleted...]
-        <v>3269</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352">
-        <v>65089</v>
+        <v>65059</v>
       </c>
       <c r="B352" t="s">
+        <v>3268</v>
+      </c>
+      <c r="C352" t="s">
+        <v>3269</v>
+      </c>
+      <c r="D352" t="s">
         <v>3270</v>
       </c>
-      <c r="C352" t="s">
+      <c r="E352" t="s">
         <v>3271</v>
       </c>
-      <c r="D352" t="s">
+      <c r="F352" t="s">
         <v>3272</v>
       </c>
-      <c r="E352" t="s">
+      <c r="G352" t="s">
         <v>3273</v>
       </c>
-      <c r="F352" t="s">
+      <c r="H352" t="s">
         <v>3274</v>
       </c>
-      <c r="G352" t="s">
+      <c r="I352" t="s">
         <v>3275</v>
       </c>
-      <c r="H352" t="s">
+      <c r="J352" t="s">
+        <v>24</v>
+      </c>
+      <c r="K352" t="s">
+        <v>112</v>
+      </c>
+      <c r="L352" t="s">
+        <v>26</v>
+      </c>
+      <c r="M352" t="s">
+        <v>113</v>
+      </c>
+      <c r="N352" t="s">
+        <v>28</v>
+      </c>
+      <c r="O352" t="s">
         <v>3276</v>
-      </c>
-[...19 lines deleted...]
-        <v>3278</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353">
-        <v>65090</v>
+        <v>65060</v>
       </c>
       <c r="B353" t="s">
+        <v>3277</v>
+      </c>
+      <c r="C353" t="s">
+        <v>3278</v>
+      </c>
+      <c r="D353" t="s">
         <v>3279</v>
       </c>
-      <c r="C353" t="s">
+      <c r="E353" t="s">
         <v>3280</v>
       </c>
-      <c r="D353" t="s">
+      <c r="F353" t="s">
         <v>3281</v>
       </c>
-      <c r="E353" t="s">
+      <c r="G353" t="s">
         <v>3282</v>
       </c>
-      <c r="F353" t="s">
+      <c r="H353" t="s">
         <v>3283</v>
       </c>
-      <c r="G353" t="s">
+      <c r="I353" t="s">
         <v>3284</v>
       </c>
-      <c r="H353" t="s">
+      <c r="J353" t="s">
+        <v>24</v>
+      </c>
+      <c r="K353" t="s">
+        <v>47</v>
+      </c>
+      <c r="L353" t="s">
+        <v>26</v>
+      </c>
+      <c r="M353" t="s">
+        <v>48</v>
+      </c>
+      <c r="N353" t="s">
+        <v>28</v>
+      </c>
+      <c r="O353" t="s">
         <v>3285</v>
-      </c>
-[...19 lines deleted...]
-        <v>3287</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354">
-        <v>65091</v>
+        <v>65061</v>
       </c>
       <c r="B354" t="s">
+        <v>3286</v>
+      </c>
+      <c r="C354" t="s">
+        <v>3287</v>
+      </c>
+      <c r="D354" t="s">
         <v>3288</v>
       </c>
-      <c r="C354" t="s">
+      <c r="E354" t="s">
         <v>3289</v>
       </c>
-      <c r="D354" t="s">
+      <c r="F354" t="s">
         <v>3290</v>
       </c>
-      <c r="E354" t="s">
+      <c r="G354" t="s">
         <v>3291</v>
       </c>
-      <c r="F354" t="s">
+      <c r="H354" t="s">
         <v>3292</v>
       </c>
-      <c r="G354" t="s">
+      <c r="I354" t="s">
         <v>3293</v>
       </c>
-      <c r="H354" t="s">
+      <c r="J354" t="s">
+        <v>24</v>
+      </c>
+      <c r="K354" t="s">
+        <v>1186</v>
+      </c>
+      <c r="L354" t="s">
+        <v>26</v>
+      </c>
+      <c r="M354" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N354" t="s">
+        <v>28</v>
+      </c>
+      <c r="O354" t="s">
         <v>3294</v>
-      </c>
-[...19 lines deleted...]
-        <v>3296</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355">
-        <v>65092</v>
+        <v>65062</v>
       </c>
       <c r="B355" t="s">
+        <v>3295</v>
+      </c>
+      <c r="C355" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D355" t="s">
         <v>3297</v>
       </c>
-      <c r="C355" t="s">
+      <c r="E355" t="s">
         <v>3298</v>
       </c>
-      <c r="D355" t="s">
+      <c r="F355" t="s">
         <v>3299</v>
       </c>
-      <c r="E355" t="s">
+      <c r="G355" t="s">
         <v>3300</v>
       </c>
-      <c r="F355" t="s">
+      <c r="H355" t="s">
         <v>3301</v>
       </c>
-      <c r="G355" t="s">
+      <c r="I355" t="s">
         <v>3302</v>
       </c>
-      <c r="H355" t="s">
+      <c r="J355" t="s">
+        <v>24</v>
+      </c>
+      <c r="K355" t="s">
+        <v>25</v>
+      </c>
+      <c r="L355" t="s">
+        <v>26</v>
+      </c>
+      <c r="M355" t="s">
+        <v>27</v>
+      </c>
+      <c r="N355" t="s">
+        <v>28</v>
+      </c>
+      <c r="O355" t="s">
         <v>3303</v>
-      </c>
-[...19 lines deleted...]
-        <v>3305</v>
       </c>
     </row>
     <row r="356" spans="1:15">
       <c r="A356">
-        <v>65093</v>
+        <v>65063</v>
       </c>
       <c r="B356" t="s">
+        <v>3304</v>
+      </c>
+      <c r="C356" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D356" t="s">
         <v>3306</v>
       </c>
-      <c r="C356" t="s">
+      <c r="E356" t="s">
         <v>3307</v>
       </c>
-      <c r="D356" t="s">
+      <c r="F356" t="s">
         <v>3308</v>
       </c>
-      <c r="E356" t="s">
+      <c r="G356" t="s">
         <v>3309</v>
       </c>
-      <c r="F356" t="s">
+      <c r="H356" t="s">
         <v>3310</v>
       </c>
-      <c r="G356" t="s">
+      <c r="I356" t="s">
         <v>3311</v>
       </c>
-      <c r="H356" t="s">
+      <c r="J356" t="s">
+        <v>24</v>
+      </c>
+      <c r="K356" t="s">
+        <v>820</v>
+      </c>
+      <c r="L356" t="s">
+        <v>26</v>
+      </c>
+      <c r="M356" t="s">
+        <v>821</v>
+      </c>
+      <c r="N356" t="s">
+        <v>28</v>
+      </c>
+      <c r="O356" t="s">
         <v>3312</v>
-      </c>
-[...19 lines deleted...]
-        <v>3314</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357">
-        <v>65094</v>
+        <v>65065</v>
       </c>
       <c r="B357" t="s">
+        <v>3313</v>
+      </c>
+      <c r="C357" t="s">
+        <v>3314</v>
+      </c>
+      <c r="D357" t="s">
         <v>3315</v>
       </c>
-      <c r="C357" t="s">
+      <c r="E357" t="s">
         <v>3316</v>
       </c>
-      <c r="D357" t="s">
+      <c r="F357" t="s">
         <v>3317</v>
       </c>
-      <c r="E357" t="s">
+      <c r="G357" t="s">
         <v>3318</v>
       </c>
-      <c r="F357" t="s">
+      <c r="H357" t="s">
         <v>3319</v>
       </c>
-      <c r="G357" t="s">
+      <c r="I357" t="s">
         <v>3320</v>
       </c>
-      <c r="H357" t="s">
+      <c r="J357" t="s">
         <v>3321</v>
       </c>
-      <c r="I357" t="s">
+      <c r="K357" t="s">
+        <v>1186</v>
+      </c>
+      <c r="L357" t="s">
         <v>3322</v>
       </c>
-      <c r="J357" t="s">
-[...2 lines deleted...]
-      <c r="K357" t="s">
+      <c r="M357" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N357" t="s">
+        <v>28</v>
+      </c>
+      <c r="O357" t="s">
         <v>3323</v>
-      </c>
-[...10 lines deleted...]
-        <v>3325</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358">
-        <v>65095</v>
+        <v>65068</v>
       </c>
       <c r="B358" t="s">
+        <v>3324</v>
+      </c>
+      <c r="C358" t="s">
+        <v>3325</v>
+      </c>
+      <c r="D358" t="s">
         <v>3326</v>
       </c>
-      <c r="C358" t="s">
+      <c r="E358" t="s">
         <v>3327</v>
       </c>
-      <c r="D358" t="s">
+      <c r="F358" t="s">
         <v>3328</v>
       </c>
-      <c r="E358" t="s">
+      <c r="G358" t="s">
         <v>3329</v>
       </c>
-      <c r="F358" t="s">
+      <c r="H358" t="s">
         <v>3330</v>
       </c>
-      <c r="G358" t="s">
+      <c r="I358" t="s">
         <v>3331</v>
       </c>
-      <c r="H358" t="s">
+      <c r="J358" t="s">
+        <v>24</v>
+      </c>
+      <c r="K358" t="s">
+        <v>25</v>
+      </c>
+      <c r="L358" t="s">
+        <v>26</v>
+      </c>
+      <c r="M358" t="s">
+        <v>27</v>
+      </c>
+      <c r="N358" t="s">
+        <v>28</v>
+      </c>
+      <c r="O358" t="s">
         <v>3332</v>
-      </c>
-[...19 lines deleted...]
-        <v>3334</v>
       </c>
     </row>
     <row r="359" spans="1:15">
       <c r="A359">
-        <v>65096</v>
+        <v>65069</v>
       </c>
       <c r="B359" t="s">
+        <v>3333</v>
+      </c>
+      <c r="C359" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D359" t="s">
         <v>3335</v>
       </c>
-      <c r="C359" t="s">
+      <c r="E359" t="s">
         <v>3336</v>
       </c>
-      <c r="D359" t="s">
+      <c r="F359" t="s">
         <v>3337</v>
       </c>
-      <c r="E359" t="s">
+      <c r="G359" t="s">
         <v>3338</v>
       </c>
-      <c r="F359" t="s">
+      <c r="H359" t="s">
         <v>3339</v>
       </c>
-      <c r="G359" t="s">
+      <c r="I359" t="s">
         <v>3340</v>
       </c>
-      <c r="H359" t="s">
+      <c r="J359" t="s">
+        <v>24</v>
+      </c>
+      <c r="K359" t="s">
+        <v>112</v>
+      </c>
+      <c r="L359" t="s">
+        <v>26</v>
+      </c>
+      <c r="M359" t="s">
+        <v>113</v>
+      </c>
+      <c r="N359" t="s">
+        <v>28</v>
+      </c>
+      <c r="O359" t="s">
         <v>3341</v>
-      </c>
-[...19 lines deleted...]
-        <v>3343</v>
       </c>
     </row>
     <row r="360" spans="1:15">
       <c r="A360">
-        <v>65097</v>
+        <v>65071</v>
       </c>
       <c r="B360" t="s">
+        <v>3342</v>
+      </c>
+      <c r="C360" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D360" t="s">
         <v>3344</v>
       </c>
-      <c r="C360" t="s">
+      <c r="E360" t="s">
         <v>3345</v>
       </c>
-      <c r="D360" t="s">
+      <c r="F360" t="s">
         <v>3346</v>
       </c>
-      <c r="E360" t="s">
+      <c r="G360" t="s">
         <v>3347</v>
       </c>
-      <c r="F360" t="s">
+      <c r="H360" t="s">
         <v>3348</v>
       </c>
-      <c r="G360" t="s">
+      <c r="I360" t="s">
         <v>3349</v>
       </c>
-      <c r="H360" t="s">
+      <c r="J360" t="s">
+        <v>24</v>
+      </c>
+      <c r="K360" t="s">
+        <v>25</v>
+      </c>
+      <c r="L360" t="s">
+        <v>26</v>
+      </c>
+      <c r="M360" t="s">
+        <v>27</v>
+      </c>
+      <c r="N360" t="s">
+        <v>28</v>
+      </c>
+      <c r="O360" t="s">
         <v>3350</v>
-      </c>
-[...19 lines deleted...]
-        <v>3352</v>
       </c>
     </row>
     <row r="361" spans="1:15">
       <c r="A361">
-        <v>65098</v>
+        <v>65073</v>
       </c>
       <c r="B361" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C361" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D361" t="s">
         <v>3353</v>
       </c>
-      <c r="C361" t="s">
+      <c r="E361" t="s">
         <v>3354</v>
       </c>
-      <c r="D361" t="s">
+      <c r="F361" t="s">
         <v>3355</v>
       </c>
-      <c r="E361" t="s">
+      <c r="G361" t="s">
         <v>3356</v>
       </c>
-      <c r="F361" t="s">
+      <c r="H361" t="s">
         <v>3357</v>
       </c>
-      <c r="G361" t="s">
+      <c r="I361" t="s">
         <v>3358</v>
-      </c>
-[...4 lines deleted...]
-        <v>3360</v>
       </c>
       <c r="J361" t="s">
         <v>24</v>
       </c>
       <c r="K361" t="s">
         <v>25</v>
       </c>
       <c r="L361" t="s">
         <v>26</v>
       </c>
       <c r="M361" t="s">
         <v>27</v>
       </c>
       <c r="N361" t="s">
         <v>28</v>
       </c>
       <c r="O361" t="s">
-        <v>3361</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="362" spans="1:15">
       <c r="A362">
-        <v>65099</v>
+        <v>65074</v>
       </c>
       <c r="B362" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C362" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D362" t="s">
         <v>3362</v>
       </c>
-      <c r="C362" t="s">
+      <c r="E362" t="s">
         <v>3363</v>
       </c>
-      <c r="D362" t="s">
+      <c r="F362" t="s">
         <v>3364</v>
       </c>
-      <c r="E362" t="s">
+      <c r="G362" t="s">
         <v>3365</v>
       </c>
-      <c r="F362" t="s">
+      <c r="H362" t="s">
         <v>3366</v>
       </c>
-      <c r="G362" t="s">
+      <c r="I362" t="s">
         <v>3367</v>
       </c>
-      <c r="H362" t="s">
+      <c r="J362" t="s">
+        <v>24</v>
+      </c>
+      <c r="K362" t="s">
         <v>3368</v>
       </c>
-      <c r="I362" t="s">
+      <c r="L362" t="s">
+        <v>26</v>
+      </c>
+      <c r="M362" t="s">
         <v>3369</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N362" t="s">
         <v>28</v>
       </c>
       <c r="O362" t="s">
         <v>3370</v>
       </c>
     </row>
     <row r="363" spans="1:15">
       <c r="A363">
-        <v>65100</v>
+        <v>65075</v>
       </c>
       <c r="B363" t="s">
         <v>3371</v>
       </c>
       <c r="C363" t="s">
         <v>3372</v>
       </c>
       <c r="D363" t="s">
         <v>3373</v>
       </c>
       <c r="E363" t="s">
         <v>3374</v>
       </c>
       <c r="F363" t="s">
         <v>3375</v>
       </c>
       <c r="G363" t="s">
         <v>3376</v>
       </c>
       <c r="H363" t="s">
         <v>3377</v>
       </c>
       <c r="I363" t="s">
         <v>3378</v>
       </c>
       <c r="J363" t="s">
-        <v>24</v>
+        <v>545</v>
       </c>
       <c r="K363" t="s">
-        <v>2738</v>
+        <v>3081</v>
       </c>
       <c r="L363" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="M363" t="s">
-        <v>2739</v>
+        <v>3082</v>
       </c>
       <c r="N363" t="s">
         <v>28</v>
       </c>
       <c r="O363" t="s">
         <v>3379</v>
       </c>
     </row>
     <row r="364" spans="1:15">
       <c r="A364">
-        <v>65101</v>
+        <v>65076</v>
       </c>
       <c r="B364" t="s">
         <v>3380</v>
       </c>
       <c r="C364" t="s">
         <v>3381</v>
       </c>
       <c r="D364" t="s">
         <v>3382</v>
       </c>
       <c r="E364" t="s">
         <v>3383</v>
       </c>
       <c r="F364" t="s">
         <v>3384</v>
       </c>
       <c r="G364" t="s">
         <v>3385</v>
       </c>
       <c r="H364" t="s">
         <v>3386</v>
       </c>
       <c r="I364" t="s">
         <v>3387</v>
       </c>
       <c r="J364" t="s">
         <v>24</v>
       </c>
       <c r="K364" t="s">
         <v>112</v>
       </c>
       <c r="L364" t="s">
         <v>26</v>
       </c>
       <c r="M364" t="s">
         <v>113</v>
       </c>
       <c r="N364" t="s">
         <v>28</v>
       </c>
       <c r="O364" t="s">
         <v>3388</v>
       </c>
     </row>
     <row r="365" spans="1:15">
       <c r="A365">
-        <v>65102</v>
+        <v>65077</v>
       </c>
       <c r="B365" t="s">
         <v>3389</v>
       </c>
       <c r="C365" t="s">
         <v>3390</v>
       </c>
       <c r="D365" t="s">
         <v>3391</v>
       </c>
       <c r="E365" t="s">
         <v>3392</v>
       </c>
       <c r="F365" t="s">
         <v>3393</v>
       </c>
       <c r="G365" t="s">
         <v>3394</v>
       </c>
       <c r="H365" t="s">
         <v>3395</v>
       </c>
       <c r="I365" t="s">
         <v>3396</v>
       </c>
       <c r="J365" t="s">
         <v>24</v>
       </c>
       <c r="K365" t="s">
-        <v>25</v>
+        <v>546</v>
       </c>
       <c r="L365" t="s">
         <v>26</v>
       </c>
       <c r="M365" t="s">
-        <v>27</v>
+        <v>548</v>
       </c>
       <c r="N365" t="s">
         <v>28</v>
       </c>
       <c r="O365" t="s">
         <v>3397</v>
       </c>
     </row>
     <row r="366" spans="1:15">
       <c r="A366">
-        <v>65104</v>
+        <v>65080</v>
       </c>
       <c r="B366" t="s">
         <v>3398</v>
       </c>
       <c r="C366" t="s">
         <v>3399</v>
       </c>
       <c r="D366" t="s">
         <v>3400</v>
       </c>
       <c r="E366" t="s">
         <v>3401</v>
       </c>
       <c r="F366" t="s">
         <v>3402</v>
       </c>
       <c r="G366" t="s">
         <v>3403</v>
       </c>
       <c r="H366" t="s">
         <v>3404</v>
       </c>
       <c r="I366" t="s">
         <v>3405</v>
       </c>
       <c r="J366" t="s">
         <v>24</v>
       </c>
       <c r="K366" t="s">
+        <v>47</v>
+      </c>
+      <c r="L366" t="s">
+        <v>26</v>
+      </c>
+      <c r="M366" t="s">
+        <v>48</v>
+      </c>
+      <c r="N366" t="s">
+        <v>28</v>
+      </c>
+      <c r="O366" t="s">
         <v>3406</v>
-      </c>
-[...10 lines deleted...]
-        <v>3408</v>
       </c>
     </row>
     <row r="367" spans="1:15">
       <c r="A367">
-        <v>65105</v>
+        <v>65081</v>
       </c>
       <c r="B367" t="s">
+        <v>3407</v>
+      </c>
+      <c r="C367" t="s">
+        <v>3408</v>
+      </c>
+      <c r="D367" t="s">
         <v>3409</v>
       </c>
-      <c r="C367" t="s">
+      <c r="E367" t="s">
         <v>3410</v>
       </c>
-      <c r="D367" t="s">
+      <c r="F367" t="s">
         <v>3411</v>
       </c>
-      <c r="E367" t="s">
+      <c r="G367" t="s">
         <v>3412</v>
       </c>
-      <c r="F367" t="s">
+      <c r="H367" t="s">
         <v>3413</v>
       </c>
-      <c r="G367" t="s">
+      <c r="I367" t="s">
         <v>3414</v>
       </c>
-      <c r="H367" t="s">
+      <c r="J367" t="s">
+        <v>24</v>
+      </c>
+      <c r="K367" t="s">
+        <v>47</v>
+      </c>
+      <c r="L367" t="s">
+        <v>26</v>
+      </c>
+      <c r="M367" t="s">
+        <v>48</v>
+      </c>
+      <c r="N367" t="s">
+        <v>28</v>
+      </c>
+      <c r="O367" t="s">
         <v>3415</v>
-      </c>
-[...19 lines deleted...]
-        <v>3417</v>
       </c>
     </row>
     <row r="368" spans="1:15">
       <c r="A368">
-        <v>65124</v>
+        <v>65082</v>
       </c>
       <c r="B368" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C368" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D368" t="s">
         <v>3418</v>
       </c>
-      <c r="C368" t="s">
+      <c r="E368" t="s">
         <v>3419</v>
       </c>
-      <c r="D368" t="s">
+      <c r="F368" t="s">
         <v>3420</v>
       </c>
-      <c r="E368" t="s">
+      <c r="G368" t="s">
         <v>3421</v>
       </c>
-      <c r="F368" t="s">
+      <c r="H368" t="s">
         <v>3422</v>
       </c>
-      <c r="G368" t="s">
+      <c r="I368" t="s">
         <v>3423</v>
       </c>
-      <c r="H368" t="s">
+      <c r="J368" t="s">
+        <v>24</v>
+      </c>
+      <c r="K368" t="s">
+        <v>47</v>
+      </c>
+      <c r="L368" t="s">
+        <v>26</v>
+      </c>
+      <c r="M368" t="s">
+        <v>48</v>
+      </c>
+      <c r="N368" t="s">
+        <v>28</v>
+      </c>
+      <c r="O368" t="s">
         <v>3424</v>
-      </c>
-[...19 lines deleted...]
-        <v>3426</v>
       </c>
     </row>
     <row r="369" spans="1:15">
       <c r="A369">
-        <v>65255</v>
+        <v>65083</v>
       </c>
       <c r="B369" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C369" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D369" t="s">
         <v>3427</v>
       </c>
-      <c r="C369" t="s">
+      <c r="E369" t="s">
         <v>3428</v>
       </c>
-      <c r="D369" t="s">
+      <c r="F369" t="s">
         <v>3429</v>
       </c>
-      <c r="E369" t="s">
+      <c r="G369" t="s">
         <v>3430</v>
       </c>
-      <c r="F369" t="s">
+      <c r="H369" t="s">
         <v>3431</v>
       </c>
-      <c r="G369" t="s">
+      <c r="I369" t="s">
         <v>3432</v>
       </c>
-      <c r="H369" t="s">
+      <c r="J369" t="s">
+        <v>24</v>
+      </c>
+      <c r="K369" t="s">
+        <v>112</v>
+      </c>
+      <c r="L369" t="s">
+        <v>26</v>
+      </c>
+      <c r="M369" t="s">
+        <v>113</v>
+      </c>
+      <c r="N369" t="s">
+        <v>28</v>
+      </c>
+      <c r="O369" t="s">
         <v>3433</v>
-      </c>
-[...19 lines deleted...]
-        <v>3437</v>
       </c>
     </row>
     <row r="370" spans="1:15">
       <c r="A370">
-        <v>66510</v>
+        <v>65084</v>
       </c>
       <c r="B370" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C370" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D370" t="s">
+        <v>3436</v>
+      </c>
+      <c r="E370" t="s">
+        <v>3437</v>
+      </c>
+      <c r="F370" t="s">
         <v>3438</v>
       </c>
-      <c r="C370" t="s">
+      <c r="G370" t="s">
         <v>3439</v>
       </c>
-      <c r="D370" t="s">
+      <c r="H370" t="s">
         <v>3440</v>
       </c>
-      <c r="E370" t="s">
+      <c r="I370" t="s">
         <v>3441</v>
       </c>
-      <c r="F370" t="s">
+      <c r="J370" t="s">
+        <v>24</v>
+      </c>
+      <c r="K370" t="s">
+        <v>25</v>
+      </c>
+      <c r="L370" t="s">
+        <v>26</v>
+      </c>
+      <c r="M370" t="s">
+        <v>27</v>
+      </c>
+      <c r="N370" t="s">
+        <v>28</v>
+      </c>
+      <c r="O370" t="s">
         <v>3442</v>
-      </c>
-[...25 lines deleted...]
-        <v>3448</v>
       </c>
     </row>
     <row r="371" spans="1:15">
       <c r="A371">
-        <v>66511</v>
+        <v>65085</v>
       </c>
       <c r="B371" t="s">
-        <v>1154</v>
+        <v>3443</v>
       </c>
       <c r="C371" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D371" t="s">
+        <v>3445</v>
+      </c>
+      <c r="E371" t="s">
+        <v>3446</v>
+      </c>
+      <c r="F371" t="s">
+        <v>3447</v>
+      </c>
+      <c r="G371" t="s">
+        <v>3448</v>
+      </c>
+      <c r="H371" t="s">
         <v>3449</v>
       </c>
-      <c r="D371" t="s">
+      <c r="I371" t="s">
         <v>3450</v>
       </c>
-      <c r="E371" t="s">
+      <c r="J371" t="s">
+        <v>24</v>
+      </c>
+      <c r="K371" t="s">
+        <v>2232</v>
+      </c>
+      <c r="L371" t="s">
+        <v>26</v>
+      </c>
+      <c r="M371" t="s">
+        <v>2233</v>
+      </c>
+      <c r="N371" t="s">
+        <v>28</v>
+      </c>
+      <c r="O371" t="s">
         <v>3451</v>
-      </c>
-[...28 lines deleted...]
-        <v>3456</v>
       </c>
     </row>
     <row r="372" spans="1:15">
       <c r="A372">
-        <v>66512</v>
+        <v>65086</v>
       </c>
       <c r="B372" t="s">
-        <v>2571</v>
+        <v>3452</v>
       </c>
       <c r="C372" t="s">
+        <v>3453</v>
+      </c>
+      <c r="D372" t="s">
+        <v>3454</v>
+      </c>
+      <c r="E372" t="s">
+        <v>3455</v>
+      </c>
+      <c r="F372" t="s">
+        <v>3456</v>
+      </c>
+      <c r="G372" t="s">
         <v>3457</v>
       </c>
-      <c r="D372" t="s">
+      <c r="H372" t="s">
         <v>3458</v>
       </c>
-      <c r="E372" t="s">
+      <c r="I372" t="s">
         <v>3459</v>
       </c>
-      <c r="F372" t="s">
+      <c r="J372" t="s">
+        <v>24</v>
+      </c>
+      <c r="K372" t="s">
+        <v>112</v>
+      </c>
+      <c r="L372" t="s">
+        <v>26</v>
+      </c>
+      <c r="M372" t="s">
+        <v>113</v>
+      </c>
+      <c r="N372" t="s">
+        <v>28</v>
+      </c>
+      <c r="O372" t="s">
         <v>3460</v>
-      </c>
-[...25 lines deleted...]
-        <v>3463</v>
       </c>
     </row>
     <row r="373" spans="1:15">
       <c r="A373">
-        <v>66513</v>
+        <v>65087</v>
       </c>
       <c r="B373" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C373" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D373" t="s">
+        <v>3463</v>
+      </c>
+      <c r="E373" t="s">
         <v>3464</v>
       </c>
-      <c r="C373" t="s">
+      <c r="F373" t="s">
         <v>3465</v>
       </c>
-      <c r="D373" t="s">
+      <c r="G373" t="s">
         <v>3466</v>
       </c>
-      <c r="E373" t="s">
+      <c r="H373" t="s">
         <v>3467</v>
       </c>
-      <c r="F373" t="s">
+      <c r="I373" t="s">
         <v>3468</v>
       </c>
-      <c r="G373" t="s">
-[...2 lines deleted...]
-      <c r="H373" t="s">
+      <c r="J373" t="s">
+        <v>24</v>
+      </c>
+      <c r="K373" t="s">
+        <v>112</v>
+      </c>
+      <c r="L373" t="s">
+        <v>26</v>
+      </c>
+      <c r="M373" t="s">
+        <v>113</v>
+      </c>
+      <c r="N373" t="s">
+        <v>28</v>
+      </c>
+      <c r="O373" t="s">
         <v>3469</v>
-      </c>
-[...19 lines deleted...]
-        <v>3471</v>
       </c>
     </row>
     <row r="374" spans="1:15">
       <c r="A374">
-        <v>66514</v>
+        <v>65088</v>
       </c>
       <c r="B374" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C374" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D374" t="s">
         <v>3472</v>
       </c>
-      <c r="C374" t="s">
+      <c r="E374" t="s">
         <v>3473</v>
       </c>
-      <c r="D374" t="s">
+      <c r="F374" t="s">
         <v>3474</v>
       </c>
-      <c r="E374" t="s">
+      <c r="G374" t="s">
         <v>3475</v>
-      </c>
-[...4 lines deleted...]
-        <v>1304</v>
       </c>
       <c r="H374" t="s">
         <v>3476</v>
       </c>
       <c r="I374" t="s">
         <v>3477</v>
       </c>
       <c r="J374" t="s">
         <v>24</v>
       </c>
       <c r="K374" t="s">
-        <v>3461</v>
+        <v>25</v>
       </c>
       <c r="L374" t="s">
         <v>26</v>
       </c>
       <c r="M374" t="s">
-        <v>3462</v>
+        <v>27</v>
       </c>
       <c r="N374" t="s">
         <v>28</v>
       </c>
       <c r="O374" t="s">
         <v>3478</v>
       </c>
     </row>
     <row r="375" spans="1:15">
       <c r="A375">
-        <v>66515</v>
+        <v>65089</v>
       </c>
       <c r="B375" t="s">
         <v>3479</v>
       </c>
       <c r="C375" t="s">
         <v>3480</v>
       </c>
       <c r="D375" t="s">
         <v>3481</v>
       </c>
       <c r="E375" t="s">
         <v>3482</v>
       </c>
       <c r="F375" t="s">
         <v>3483</v>
       </c>
       <c r="G375" t="s">
-        <v>1087</v>
+        <v>3484</v>
       </c>
       <c r="H375" t="s">
-        <v>3484</v>
+        <v>3485</v>
       </c>
       <c r="I375" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="J375" t="s">
         <v>24</v>
       </c>
       <c r="K375" t="s">
-        <v>3461</v>
+        <v>25</v>
       </c>
       <c r="L375" t="s">
         <v>26</v>
       </c>
       <c r="M375" t="s">
-        <v>3462</v>
+        <v>27</v>
       </c>
       <c r="N375" t="s">
         <v>28</v>
       </c>
       <c r="O375" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
     </row>
     <row r="376" spans="1:15">
       <c r="A376">
-        <v>66516</v>
+        <v>65090</v>
       </c>
       <c r="B376" t="s">
-        <v>1064</v>
+        <v>3488</v>
       </c>
       <c r="C376" t="s">
-        <v>3487</v>
+        <v>3489</v>
       </c>
       <c r="D376" t="s">
-        <v>3488</v>
+        <v>3490</v>
       </c>
       <c r="E376" t="s">
-        <v>3489</v>
+        <v>3491</v>
       </c>
       <c r="F376" t="s">
-        <v>3490</v>
+        <v>3492</v>
       </c>
       <c r="G376" t="s">
-        <v>3491</v>
+        <v>3493</v>
       </c>
       <c r="H376" t="s">
-        <v>3492</v>
+        <v>3494</v>
       </c>
       <c r="I376" t="s">
-        <v>1071</v>
+        <v>3495</v>
       </c>
       <c r="J376" t="s">
         <v>24</v>
       </c>
       <c r="K376" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L376" t="s">
         <v>26</v>
       </c>
       <c r="M376" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N376" t="s">
         <v>28</v>
       </c>
       <c r="O376" t="s">
-        <v>3493</v>
+        <v>3496</v>
       </c>
     </row>
     <row r="377" spans="1:15">
       <c r="A377">
-        <v>66517</v>
+        <v>65091</v>
       </c>
       <c r="B377" t="s">
-        <v>3494</v>
+        <v>3497</v>
       </c>
       <c r="C377" t="s">
-        <v>3495</v>
+        <v>3498</v>
       </c>
       <c r="D377" t="s">
-        <v>3496</v>
+        <v>3499</v>
       </c>
       <c r="E377" t="s">
-        <v>3497</v>
+        <v>3500</v>
       </c>
       <c r="F377" t="s">
-        <v>3498</v>
+        <v>3501</v>
       </c>
       <c r="G377" t="s">
-        <v>3499</v>
+        <v>3502</v>
       </c>
       <c r="H377" t="s">
-        <v>3500</v>
+        <v>3503</v>
       </c>
       <c r="I377" t="s">
-        <v>3501</v>
+        <v>3504</v>
       </c>
       <c r="J377" t="s">
         <v>24</v>
       </c>
       <c r="K377" t="s">
-        <v>3461</v>
+        <v>25</v>
       </c>
       <c r="L377" t="s">
         <v>26</v>
       </c>
       <c r="M377" t="s">
-        <v>3462</v>
+        <v>27</v>
       </c>
       <c r="N377" t="s">
         <v>28</v>
       </c>
       <c r="O377" t="s">
-        <v>3502</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="378" spans="1:15">
       <c r="A378">
-        <v>66518</v>
+        <v>65092</v>
       </c>
       <c r="B378" t="s">
-        <v>3503</v>
+        <v>3506</v>
       </c>
       <c r="C378" t="s">
-        <v>3504</v>
+        <v>3507</v>
       </c>
       <c r="D378" t="s">
-        <v>3505</v>
+        <v>3508</v>
       </c>
       <c r="E378" t="s">
-        <v>3506</v>
+        <v>3509</v>
       </c>
       <c r="F378" t="s">
-        <v>3507</v>
+        <v>3510</v>
       </c>
       <c r="G378" t="s">
-        <v>1096</v>
+        <v>3511</v>
       </c>
       <c r="H378" t="s">
-        <v>3508</v>
+        <v>3512</v>
       </c>
       <c r="I378" t="s">
-        <v>3509</v>
+        <v>3513</v>
       </c>
       <c r="J378" t="s">
         <v>24</v>
       </c>
       <c r="K378" t="s">
         <v>112</v>
       </c>
       <c r="L378" t="s">
         <v>26</v>
       </c>
       <c r="M378" t="s">
         <v>113</v>
       </c>
       <c r="N378" t="s">
         <v>28</v>
       </c>
       <c r="O378" t="s">
-        <v>3510</v>
+        <v>3514</v>
       </c>
     </row>
     <row r="379" spans="1:15">
       <c r="A379">
-        <v>66519</v>
+        <v>65093</v>
       </c>
       <c r="B379" t="s">
-        <v>3511</v>
+        <v>3515</v>
       </c>
       <c r="C379" t="s">
-        <v>3512</v>
+        <v>3516</v>
       </c>
       <c r="D379" t="s">
-        <v>3513</v>
+        <v>3517</v>
       </c>
       <c r="E379" t="s">
-        <v>3514</v>
+        <v>3518</v>
       </c>
       <c r="F379" t="s">
-        <v>3515</v>
+        <v>3519</v>
       </c>
       <c r="G379" t="s">
-        <v>3516</v>
+        <v>3520</v>
       </c>
       <c r="H379" t="s">
-        <v>1178</v>
+        <v>3521</v>
       </c>
       <c r="I379" t="s">
-        <v>1179</v>
+        <v>3522</v>
       </c>
       <c r="J379" t="s">
         <v>24</v>
       </c>
       <c r="K379" t="s">
-        <v>3517</v>
+        <v>112</v>
       </c>
       <c r="L379" t="s">
         <v>26</v>
       </c>
       <c r="M379" t="s">
-        <v>3518</v>
+        <v>113</v>
       </c>
       <c r="N379" t="s">
         <v>28</v>
       </c>
       <c r="O379" t="s">
-        <v>3519</v>
+        <v>3523</v>
       </c>
     </row>
     <row r="380" spans="1:15">
       <c r="A380">
-        <v>66520</v>
+        <v>65094</v>
       </c>
       <c r="B380" t="s">
-        <v>1259</v>
+        <v>3524</v>
       </c>
       <c r="C380" t="s">
-        <v>3520</v>
+        <v>3525</v>
       </c>
       <c r="D380" t="s">
-        <v>3521</v>
+        <v>3526</v>
       </c>
       <c r="E380" t="s">
-        <v>3522</v>
+        <v>3527</v>
       </c>
       <c r="F380" t="s">
-        <v>1263</v>
+        <v>3528</v>
       </c>
       <c r="G380" t="s">
-        <v>1264</v>
+        <v>3529</v>
       </c>
       <c r="H380" t="s">
-        <v>1265</v>
+        <v>3530</v>
       </c>
       <c r="I380" t="s">
-        <v>1266</v>
+        <v>3531</v>
       </c>
       <c r="J380" t="s">
         <v>24</v>
       </c>
       <c r="K380" t="s">
-        <v>25</v>
+        <v>3532</v>
       </c>
       <c r="L380" t="s">
         <v>26</v>
       </c>
       <c r="M380" t="s">
-        <v>27</v>
+        <v>3533</v>
       </c>
       <c r="N380" t="s">
         <v>28</v>
       </c>
       <c r="O380" t="s">
-        <v>3523</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="381" spans="1:15">
       <c r="A381">
-        <v>66521</v>
+        <v>65095</v>
       </c>
       <c r="B381" t="s">
-        <v>1100</v>
+        <v>3535</v>
       </c>
       <c r="C381" t="s">
-        <v>3524</v>
+        <v>3536</v>
       </c>
       <c r="D381" t="s">
-        <v>3525</v>
+        <v>3537</v>
       </c>
       <c r="E381" t="s">
-        <v>3526</v>
+        <v>3538</v>
       </c>
       <c r="F381" t="s">
-        <v>3527</v>
+        <v>3539</v>
       </c>
       <c r="G381" t="s">
-        <v>1105</v>
+        <v>3540</v>
       </c>
       <c r="H381" t="s">
-        <v>3528</v>
+        <v>3541</v>
       </c>
       <c r="I381" t="s">
-        <v>1107</v>
+        <v>3542</v>
       </c>
       <c r="J381" t="s">
         <v>24</v>
       </c>
       <c r="K381" t="s">
-        <v>112</v>
+        <v>546</v>
       </c>
       <c r="L381" t="s">
         <v>26</v>
       </c>
       <c r="M381" t="s">
-        <v>113</v>
+        <v>548</v>
       </c>
       <c r="N381" t="s">
         <v>28</v>
       </c>
       <c r="O381" t="s">
-        <v>3529</v>
+        <v>3543</v>
       </c>
     </row>
     <row r="382" spans="1:15">
       <c r="A382">
-        <v>66522</v>
+        <v>65096</v>
       </c>
       <c r="B382" t="s">
-        <v>3530</v>
+        <v>3544</v>
       </c>
       <c r="C382" t="s">
-        <v>3531</v>
+        <v>3545</v>
       </c>
       <c r="D382" t="s">
-        <v>3532</v>
+        <v>3546</v>
       </c>
       <c r="E382" t="s">
-        <v>3533</v>
+        <v>3547</v>
       </c>
       <c r="F382" t="s">
-        <v>3534</v>
+        <v>3548</v>
       </c>
       <c r="G382" t="s">
-        <v>3535</v>
+        <v>3549</v>
       </c>
       <c r="H382" t="s">
-        <v>3536</v>
+        <v>3550</v>
       </c>
       <c r="I382" t="s">
-        <v>3537</v>
+        <v>3551</v>
       </c>
       <c r="J382" t="s">
         <v>24</v>
       </c>
       <c r="K382" t="s">
-        <v>3435</v>
+        <v>25</v>
       </c>
       <c r="L382" t="s">
         <v>26</v>
       </c>
       <c r="M382" t="s">
-        <v>3436</v>
+        <v>27</v>
       </c>
       <c r="N382" t="s">
         <v>28</v>
       </c>
       <c r="O382" t="s">
-        <v>3538</v>
+        <v>3552</v>
       </c>
     </row>
     <row r="383" spans="1:15">
       <c r="A383">
-        <v>66523</v>
+        <v>65097</v>
       </c>
       <c r="B383" t="s">
-        <v>1145</v>
+        <v>3553</v>
       </c>
       <c r="C383" t="s">
-        <v>3539</v>
+        <v>3554</v>
       </c>
       <c r="D383" t="s">
-        <v>3540</v>
+        <v>3555</v>
       </c>
       <c r="E383" t="s">
-        <v>3541</v>
+        <v>3556</v>
       </c>
       <c r="F383" t="s">
-        <v>1149</v>
+        <v>3557</v>
       </c>
       <c r="G383" t="s">
-        <v>1150</v>
+        <v>3558</v>
       </c>
       <c r="H383" t="s">
-        <v>1151</v>
+        <v>3559</v>
       </c>
       <c r="I383" t="s">
-        <v>3542</v>
+        <v>3560</v>
       </c>
       <c r="J383" t="s">
         <v>24</v>
       </c>
       <c r="K383" t="s">
-        <v>47</v>
+        <v>112</v>
       </c>
       <c r="L383" t="s">
         <v>26</v>
       </c>
       <c r="M383" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="N383" t="s">
         <v>28</v>
       </c>
       <c r="O383" t="s">
-        <v>3543</v>
+        <v>3561</v>
       </c>
     </row>
     <row r="384" spans="1:15">
       <c r="A384">
-        <v>66524</v>
+        <v>65098</v>
       </c>
       <c r="B384" t="s">
-        <v>2741</v>
+        <v>3562</v>
       </c>
       <c r="C384" t="s">
-        <v>3544</v>
+        <v>3563</v>
       </c>
       <c r="D384" t="s">
-        <v>3545</v>
+        <v>3564</v>
       </c>
       <c r="E384" t="s">
-        <v>3546</v>
+        <v>3565</v>
       </c>
       <c r="F384" t="s">
-        <v>3547</v>
+        <v>3566</v>
       </c>
       <c r="G384" t="s">
-        <v>2746</v>
+        <v>3567</v>
       </c>
       <c r="H384" t="s">
-        <v>2747</v>
+        <v>3568</v>
       </c>
       <c r="I384" t="s">
-        <v>2748</v>
+        <v>3569</v>
       </c>
       <c r="J384" t="s">
         <v>24</v>
       </c>
       <c r="K384" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L384" t="s">
         <v>26</v>
       </c>
       <c r="M384" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N384" t="s">
         <v>28</v>
       </c>
       <c r="O384" t="s">
-        <v>3548</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="385" spans="1:15">
       <c r="A385">
-        <v>66525</v>
+        <v>65099</v>
       </c>
       <c r="B385" t="s">
-        <v>3549</v>
+        <v>3571</v>
       </c>
       <c r="C385" t="s">
-        <v>3550</v>
+        <v>3572</v>
       </c>
       <c r="D385" t="s">
-        <v>3551</v>
+        <v>3573</v>
       </c>
       <c r="E385" t="s">
-        <v>3552</v>
+        <v>3574</v>
       </c>
       <c r="F385" t="s">
-        <v>2602</v>
+        <v>3575</v>
       </c>
       <c r="G385" t="s">
-        <v>2603</v>
+        <v>3576</v>
       </c>
       <c r="H385" t="s">
-        <v>2604</v>
+        <v>3577</v>
       </c>
       <c r="I385" t="s">
-        <v>2605</v>
+        <v>3578</v>
       </c>
       <c r="J385" t="s">
         <v>24</v>
       </c>
       <c r="K385" t="s">
         <v>112</v>
       </c>
       <c r="L385" t="s">
         <v>26</v>
       </c>
       <c r="M385" t="s">
         <v>113</v>
       </c>
       <c r="N385" t="s">
         <v>28</v>
       </c>
       <c r="O385" t="s">
-        <v>3553</v>
+        <v>3579</v>
       </c>
     </row>
     <row r="386" spans="1:15">
       <c r="A386">
-        <v>66526</v>
+        <v>65100</v>
       </c>
       <c r="B386" t="s">
-        <v>3554</v>
+        <v>3580</v>
       </c>
       <c r="C386" t="s">
-        <v>3555</v>
+        <v>3581</v>
       </c>
       <c r="D386" t="s">
-        <v>3556</v>
+        <v>3582</v>
       </c>
       <c r="E386" t="s">
-        <v>3557</v>
+        <v>3583</v>
       </c>
       <c r="F386" t="s">
-        <v>3558</v>
+        <v>3584</v>
       </c>
       <c r="G386" t="s">
-        <v>2612</v>
+        <v>3585</v>
       </c>
       <c r="H386" t="s">
-        <v>2613</v>
+        <v>3586</v>
       </c>
       <c r="I386" t="s">
-        <v>2614</v>
+        <v>3587</v>
       </c>
       <c r="J386" t="s">
         <v>24</v>
       </c>
       <c r="K386" t="s">
-        <v>112</v>
+        <v>2949</v>
       </c>
       <c r="L386" t="s">
         <v>26</v>
       </c>
       <c r="M386" t="s">
-        <v>113</v>
+        <v>2950</v>
       </c>
       <c r="N386" t="s">
         <v>28</v>
       </c>
       <c r="O386" t="s">
-        <v>3559</v>
+        <v>3588</v>
       </c>
     </row>
     <row r="387" spans="1:15">
       <c r="A387">
-        <v>66527</v>
+        <v>65101</v>
       </c>
       <c r="B387" t="s">
-        <v>1192</v>
+        <v>3589</v>
       </c>
       <c r="C387" t="s">
-        <v>3560</v>
+        <v>3590</v>
       </c>
       <c r="D387" t="s">
-        <v>3561</v>
+        <v>3591</v>
       </c>
       <c r="E387" t="s">
-        <v>3562</v>
+        <v>3592</v>
       </c>
       <c r="F387" t="s">
-        <v>3563</v>
+        <v>3593</v>
       </c>
       <c r="G387" t="s">
-        <v>1197</v>
+        <v>3594</v>
       </c>
       <c r="H387" t="s">
-        <v>1198</v>
+        <v>3595</v>
       </c>
       <c r="I387" t="s">
-        <v>1199</v>
+        <v>3596</v>
       </c>
       <c r="J387" t="s">
         <v>24</v>
       </c>
       <c r="K387" t="s">
-        <v>3461</v>
+        <v>112</v>
       </c>
       <c r="L387" t="s">
         <v>26</v>
       </c>
       <c r="M387" t="s">
-        <v>3462</v>
+        <v>113</v>
       </c>
       <c r="N387" t="s">
         <v>28</v>
       </c>
       <c r="O387" t="s">
-        <v>3564</v>
+        <v>3597</v>
       </c>
     </row>
     <row r="388" spans="1:15">
       <c r="A388">
-        <v>66529</v>
+        <v>65102</v>
       </c>
       <c r="B388" t="s">
-        <v>3565</v>
+        <v>3598</v>
       </c>
       <c r="C388" t="s">
-        <v>3566</v>
+        <v>3599</v>
       </c>
       <c r="D388" t="s">
-        <v>3567</v>
+        <v>3600</v>
       </c>
       <c r="E388" t="s">
-        <v>3568</v>
+        <v>3601</v>
       </c>
       <c r="F388" t="s">
-        <v>3569</v>
+        <v>3602</v>
       </c>
       <c r="G388" t="s">
-        <v>3044</v>
+        <v>3603</v>
       </c>
       <c r="H388" t="s">
-        <v>3045</v>
+        <v>3604</v>
       </c>
       <c r="I388" t="s">
-        <v>3046</v>
+        <v>3605</v>
       </c>
       <c r="J388" t="s">
         <v>24</v>
       </c>
       <c r="K388" t="s">
-        <v>1563</v>
+        <v>25</v>
       </c>
       <c r="L388" t="s">
         <v>26</v>
       </c>
       <c r="M388" t="s">
-        <v>1564</v>
+        <v>27</v>
       </c>
       <c r="N388" t="s">
         <v>28</v>
       </c>
       <c r="O388" t="s">
-        <v>3570</v>
+        <v>3606</v>
       </c>
     </row>
     <row r="389" spans="1:15">
       <c r="A389">
-        <v>66530</v>
+        <v>65104</v>
       </c>
       <c r="B389" t="s">
-        <v>3571</v>
+        <v>3607</v>
       </c>
       <c r="C389" t="s">
-        <v>3572</v>
+        <v>3608</v>
       </c>
       <c r="D389" t="s">
-        <v>3573</v>
+        <v>3609</v>
       </c>
       <c r="E389" t="s">
-        <v>3574</v>
+        <v>3610</v>
       </c>
       <c r="F389" t="s">
-        <v>3575</v>
+        <v>3611</v>
       </c>
       <c r="G389" t="s">
-        <v>1029</v>
+        <v>3612</v>
       </c>
       <c r="H389" t="s">
-        <v>1030</v>
+        <v>3613</v>
       </c>
       <c r="I389" t="s">
-        <v>1031</v>
+        <v>3614</v>
       </c>
       <c r="J389" t="s">
         <v>24</v>
       </c>
       <c r="K389" t="s">
-        <v>1020</v>
+        <v>3615</v>
       </c>
       <c r="L389" t="s">
         <v>26</v>
       </c>
       <c r="M389" t="s">
-        <v>1022</v>
+        <v>3616</v>
       </c>
       <c r="N389" t="s">
         <v>28</v>
       </c>
       <c r="O389" t="s">
-        <v>3576</v>
+        <v>3617</v>
       </c>
     </row>
     <row r="390" spans="1:15">
       <c r="A390">
-        <v>66531</v>
+        <v>65105</v>
       </c>
       <c r="B390" t="s">
-        <v>3577</v>
+        <v>3618</v>
       </c>
       <c r="C390" t="s">
-        <v>3578</v>
+        <v>3619</v>
       </c>
       <c r="D390" t="s">
-        <v>3579</v>
+        <v>3620</v>
       </c>
       <c r="E390" t="s">
-        <v>3580</v>
+        <v>3621</v>
       </c>
       <c r="F390" t="s">
-        <v>3581</v>
+        <v>3622</v>
       </c>
       <c r="G390" t="s">
-        <v>3582</v>
+        <v>3623</v>
       </c>
       <c r="H390" t="s">
-        <v>3583</v>
+        <v>3624</v>
       </c>
       <c r="I390" t="s">
-        <v>3584</v>
+        <v>3625</v>
       </c>
       <c r="J390" t="s">
-        <v>498</v>
+        <v>24</v>
       </c>
       <c r="K390" t="s">
-        <v>3585</v>
+        <v>112</v>
       </c>
       <c r="L390" t="s">
-        <v>500</v>
+        <v>26</v>
       </c>
       <c r="M390" t="s">
-        <v>3586</v>
+        <v>113</v>
       </c>
       <c r="N390" t="s">
         <v>28</v>
       </c>
       <c r="O390" t="s">
-        <v>3587</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="391" spans="1:15">
       <c r="A391">
-        <v>66532</v>
+        <v>65124</v>
       </c>
       <c r="B391" t="s">
-        <v>3588</v>
+        <v>3627</v>
       </c>
       <c r="C391" t="s">
-        <v>3589</v>
+        <v>3628</v>
       </c>
       <c r="D391" t="s">
-        <v>3590</v>
+        <v>3629</v>
       </c>
       <c r="E391" t="s">
-        <v>3591</v>
+        <v>3630</v>
       </c>
       <c r="F391" t="s">
-        <v>1281</v>
+        <v>3631</v>
       </c>
       <c r="G391" t="s">
-        <v>1282</v>
+        <v>3632</v>
       </c>
       <c r="H391" t="s">
-        <v>1283</v>
+        <v>3633</v>
       </c>
       <c r="I391" t="s">
-        <v>1284</v>
+        <v>3634</v>
       </c>
       <c r="J391" t="s">
-        <v>498</v>
+        <v>24</v>
       </c>
       <c r="K391" t="s">
-        <v>3592</v>
+        <v>25</v>
       </c>
       <c r="L391" t="s">
-        <v>500</v>
+        <v>26</v>
       </c>
       <c r="M391" t="s">
-        <v>3593</v>
+        <v>27</v>
       </c>
       <c r="N391" t="s">
         <v>28</v>
       </c>
       <c r="O391" t="s">
-        <v>3594</v>
+        <v>3635</v>
       </c>
     </row>
     <row r="392" spans="1:15">
       <c r="A392">
-        <v>66533</v>
+        <v>65255</v>
       </c>
       <c r="B392" t="s">
-        <v>3595</v>
+        <v>3636</v>
       </c>
       <c r="C392" t="s">
-        <v>3596</v>
+        <v>3637</v>
       </c>
       <c r="D392" t="s">
-        <v>3597</v>
+        <v>3638</v>
       </c>
       <c r="E392" t="s">
-        <v>3598</v>
+        <v>3639</v>
       </c>
       <c r="F392" t="s">
-        <v>1113</v>
+        <v>3640</v>
       </c>
       <c r="G392" t="s">
-        <v>1114</v>
+        <v>3641</v>
       </c>
       <c r="H392" t="s">
-        <v>1115</v>
+        <v>3642</v>
       </c>
       <c r="I392" t="s">
-        <v>3599</v>
+        <v>3643</v>
       </c>
       <c r="J392" t="s">
-        <v>24</v>
+        <v>1154</v>
       </c>
       <c r="K392" t="s">
-        <v>3600</v>
+        <v>3644</v>
       </c>
       <c r="L392" t="s">
-        <v>26</v>
+        <v>1156</v>
       </c>
       <c r="M392" t="s">
-        <v>3601</v>
+        <v>3645</v>
       </c>
       <c r="N392" t="s">
         <v>28</v>
       </c>
       <c r="O392" t="s">
-        <v>3602</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="393" spans="1:15">
       <c r="A393">
-        <v>66534</v>
+        <v>66510</v>
       </c>
       <c r="B393" t="s">
-        <v>3603</v>
+        <v>3647</v>
       </c>
       <c r="C393" t="s">
-        <v>3604</v>
+        <v>3648</v>
       </c>
       <c r="D393" t="s">
-        <v>3605</v>
+        <v>3649</v>
       </c>
       <c r="E393" t="s">
-        <v>3606</v>
+        <v>3650</v>
       </c>
       <c r="F393" t="s">
-        <v>3607</v>
+        <v>3651</v>
       </c>
       <c r="G393" t="s">
-        <v>3608</v>
+        <v>3652</v>
       </c>
       <c r="H393" t="s">
-        <v>2205</v>
+        <v>3653</v>
       </c>
       <c r="I393" t="s">
-        <v>2206</v>
+        <v>3654</v>
       </c>
       <c r="J393" t="s">
-        <v>24</v>
+        <v>1154</v>
       </c>
       <c r="K393" t="s">
-        <v>47</v>
+        <v>3655</v>
       </c>
       <c r="L393" t="s">
-        <v>26</v>
+        <v>1156</v>
       </c>
       <c r="M393" t="s">
-        <v>48</v>
+        <v>3656</v>
       </c>
       <c r="N393" t="s">
         <v>28</v>
       </c>
       <c r="O393" t="s">
-        <v>3609</v>
+        <v>3657</v>
       </c>
     </row>
     <row r="394" spans="1:15">
       <c r="A394">
-        <v>66535</v>
+        <v>66511</v>
       </c>
       <c r="B394" t="s">
-        <v>3610</v>
+        <v>1327</v>
       </c>
       <c r="C394" t="s">
-        <v>3611</v>
+        <v>3658</v>
       </c>
       <c r="D394" t="s">
-        <v>3612</v>
+        <v>3659</v>
       </c>
       <c r="E394" t="s">
-        <v>3613</v>
+        <v>3660</v>
       </c>
       <c r="F394" t="s">
-        <v>3614</v>
+        <v>1331</v>
       </c>
       <c r="G394" t="s">
-        <v>3615</v>
+        <v>1332</v>
       </c>
       <c r="H394" t="s">
-        <v>3616</v>
+        <v>3661</v>
       </c>
       <c r="I394" t="s">
-        <v>3617</v>
+        <v>3662</v>
       </c>
       <c r="J394" t="s">
-        <v>3618</v>
+        <v>24</v>
       </c>
       <c r="K394" t="s">
-        <v>3619</v>
+        <v>3663</v>
       </c>
       <c r="L394" t="s">
-        <v>3620</v>
+        <v>26</v>
       </c>
       <c r="M394" t="s">
-        <v>3621</v>
+        <v>3664</v>
       </c>
       <c r="N394" t="s">
         <v>28</v>
       </c>
       <c r="O394" t="s">
-        <v>3622</v>
+        <v>3665</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395">
-        <v>66536</v>
+        <v>66512</v>
       </c>
       <c r="B395" t="s">
-        <v>3623</v>
+        <v>2782</v>
       </c>
       <c r="C395" t="s">
-        <v>3624</v>
+        <v>3666</v>
       </c>
       <c r="D395" t="s">
-        <v>3625</v>
+        <v>3667</v>
       </c>
       <c r="E395" t="s">
-        <v>3626</v>
+        <v>3668</v>
       </c>
       <c r="F395" t="s">
-        <v>3627</v>
+        <v>3669</v>
       </c>
       <c r="G395" t="s">
-        <v>3628</v>
+        <v>2787</v>
       </c>
       <c r="H395" t="s">
-        <v>3629</v>
+        <v>2788</v>
       </c>
       <c r="I395" t="s">
-        <v>3630</v>
+        <v>2789</v>
       </c>
       <c r="J395" t="s">
         <v>24</v>
       </c>
       <c r="K395" t="s">
-        <v>3461</v>
+        <v>3670</v>
       </c>
       <c r="L395" t="s">
         <v>26</v>
       </c>
       <c r="M395" t="s">
-        <v>3462</v>
+        <v>3671</v>
       </c>
       <c r="N395" t="s">
         <v>28</v>
       </c>
       <c r="O395" t="s">
-        <v>3631</v>
+        <v>3672</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396">
-        <v>66537</v>
+        <v>66513</v>
       </c>
       <c r="B396" t="s">
-        <v>3632</v>
+        <v>3673</v>
       </c>
       <c r="C396" t="s">
-        <v>3633</v>
+        <v>3674</v>
       </c>
       <c r="D396" t="s">
-        <v>3634</v>
+        <v>3675</v>
       </c>
       <c r="E396" t="s">
-        <v>3635</v>
+        <v>3676</v>
       </c>
       <c r="F396" t="s">
-        <v>3636</v>
+        <v>3677</v>
       </c>
       <c r="G396" t="s">
-        <v>3423</v>
+        <v>3116</v>
       </c>
       <c r="H396" t="s">
-        <v>3424</v>
+        <v>3678</v>
       </c>
       <c r="I396" t="s">
-        <v>3637</v>
+        <v>3679</v>
       </c>
       <c r="J396" t="s">
         <v>24</v>
       </c>
       <c r="K396" t="s">
-        <v>3461</v>
+        <v>3670</v>
       </c>
       <c r="L396" t="s">
         <v>26</v>
       </c>
       <c r="M396" t="s">
-        <v>3462</v>
+        <v>3671</v>
       </c>
       <c r="N396" t="s">
         <v>28</v>
       </c>
       <c r="O396" t="s">
-        <v>3638</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397">
-        <v>66538</v>
+        <v>66514</v>
       </c>
       <c r="B397" t="s">
-        <v>3639</v>
+        <v>3681</v>
       </c>
       <c r="C397" t="s">
-        <v>3640</v>
+        <v>3682</v>
       </c>
       <c r="D397" t="s">
-        <v>3641</v>
+        <v>3683</v>
       </c>
       <c r="E397" t="s">
-        <v>3642</v>
+        <v>3684</v>
       </c>
       <c r="F397" t="s">
-        <v>3643</v>
+        <v>1476</v>
       </c>
       <c r="G397" t="s">
-        <v>1273</v>
+        <v>1477</v>
       </c>
       <c r="H397" t="s">
-        <v>1274</v>
+        <v>3685</v>
       </c>
       <c r="I397" t="s">
-        <v>1275</v>
+        <v>3686</v>
       </c>
       <c r="J397" t="s">
         <v>24</v>
       </c>
       <c r="K397" t="s">
-        <v>3644</v>
+        <v>3670</v>
       </c>
       <c r="L397" t="s">
         <v>26</v>
       </c>
       <c r="M397" t="s">
-        <v>3645</v>
+        <v>3671</v>
       </c>
       <c r="N397" t="s">
         <v>28</v>
       </c>
       <c r="O397" t="s">
-        <v>3646</v>
+        <v>3687</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398">
-        <v>66540</v>
+        <v>66515</v>
       </c>
       <c r="B398" t="s">
-        <v>3647</v>
+        <v>3688</v>
       </c>
       <c r="C398" t="s">
-        <v>3648</v>
+        <v>3689</v>
       </c>
       <c r="D398" t="s">
-        <v>3649</v>
+        <v>3690</v>
       </c>
       <c r="E398" t="s">
-        <v>3650</v>
+        <v>3691</v>
       </c>
       <c r="F398" t="s">
-        <v>3651</v>
+        <v>3692</v>
       </c>
       <c r="G398" t="s">
-        <v>3652</v>
+        <v>1251</v>
       </c>
       <c r="H398" t="s">
-        <v>3653</v>
+        <v>3693</v>
       </c>
       <c r="I398" t="s">
-        <v>1062</v>
+        <v>3694</v>
       </c>
       <c r="J398" t="s">
         <v>24</v>
       </c>
       <c r="K398" t="s">
-        <v>3654</v>
+        <v>3670</v>
       </c>
       <c r="L398" t="s">
         <v>26</v>
       </c>
       <c r="M398" t="s">
-        <v>3655</v>
+        <v>3671</v>
       </c>
       <c r="N398" t="s">
         <v>28</v>
       </c>
       <c r="O398" t="s">
-        <v>3656</v>
+        <v>3695</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399">
+        <v>66516</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C399" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D399" t="s">
+        <v>3697</v>
+      </c>
+      <c r="E399" t="s">
+        <v>3698</v>
+      </c>
+      <c r="F399" t="s">
+        <v>3699</v>
+      </c>
+      <c r="G399" t="s">
+        <v>3700</v>
+      </c>
+      <c r="H399" t="s">
+        <v>3701</v>
+      </c>
+      <c r="I399" t="s">
+        <v>1235</v>
+      </c>
+      <c r="J399" t="s">
+        <v>24</v>
+      </c>
+      <c r="K399" t="s">
+        <v>112</v>
+      </c>
+      <c r="L399" t="s">
+        <v>26</v>
+      </c>
+      <c r="M399" t="s">
+        <v>113</v>
+      </c>
+      <c r="N399" t="s">
+        <v>28</v>
+      </c>
+      <c r="O399" t="s">
+        <v>3702</v>
+      </c>
+    </row>
+    <row r="400" spans="1:15">
+      <c r="A400">
+        <v>66517</v>
+      </c>
+      <c r="B400" t="s">
+        <v>3703</v>
+      </c>
+      <c r="C400" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D400" t="s">
+        <v>3705</v>
+      </c>
+      <c r="E400" t="s">
+        <v>3706</v>
+      </c>
+      <c r="F400" t="s">
+        <v>3707</v>
+      </c>
+      <c r="G400" t="s">
+        <v>3708</v>
+      </c>
+      <c r="H400" t="s">
+        <v>3709</v>
+      </c>
+      <c r="I400" t="s">
+        <v>3710</v>
+      </c>
+      <c r="J400" t="s">
+        <v>24</v>
+      </c>
+      <c r="K400" t="s">
+        <v>3670</v>
+      </c>
+      <c r="L400" t="s">
+        <v>26</v>
+      </c>
+      <c r="M400" t="s">
+        <v>3671</v>
+      </c>
+      <c r="N400" t="s">
+        <v>28</v>
+      </c>
+      <c r="O400" t="s">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="401" spans="1:15">
+      <c r="A401">
+        <v>66518</v>
+      </c>
+      <c r="B401" t="s">
+        <v>3712</v>
+      </c>
+      <c r="C401" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D401" t="s">
+        <v>3714</v>
+      </c>
+      <c r="E401" t="s">
+        <v>3715</v>
+      </c>
+      <c r="F401" t="s">
+        <v>3716</v>
+      </c>
+      <c r="G401" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H401" t="s">
+        <v>3717</v>
+      </c>
+      <c r="I401" t="s">
+        <v>3718</v>
+      </c>
+      <c r="J401" t="s">
+        <v>24</v>
+      </c>
+      <c r="K401" t="s">
+        <v>112</v>
+      </c>
+      <c r="L401" t="s">
+        <v>26</v>
+      </c>
+      <c r="M401" t="s">
+        <v>113</v>
+      </c>
+      <c r="N401" t="s">
+        <v>28</v>
+      </c>
+      <c r="O401" t="s">
+        <v>3719</v>
+      </c>
+    </row>
+    <row r="402" spans="1:15">
+      <c r="A402">
+        <v>66519</v>
+      </c>
+      <c r="B402" t="s">
+        <v>3720</v>
+      </c>
+      <c r="C402" t="s">
+        <v>3721</v>
+      </c>
+      <c r="D402" t="s">
+        <v>3722</v>
+      </c>
+      <c r="E402" t="s">
+        <v>3723</v>
+      </c>
+      <c r="F402" t="s">
+        <v>3724</v>
+      </c>
+      <c r="G402" t="s">
+        <v>3725</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1351</v>
+      </c>
+      <c r="I402" t="s">
+        <v>1352</v>
+      </c>
+      <c r="J402" t="s">
+        <v>24</v>
+      </c>
+      <c r="K402" t="s">
+        <v>3726</v>
+      </c>
+      <c r="L402" t="s">
+        <v>26</v>
+      </c>
+      <c r="M402" t="s">
+        <v>3727</v>
+      </c>
+      <c r="N402" t="s">
+        <v>28</v>
+      </c>
+      <c r="O402" t="s">
+        <v>3728</v>
+      </c>
+    </row>
+    <row r="403" spans="1:15">
+      <c r="A403">
+        <v>66520</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C403" t="s">
+        <v>3729</v>
+      </c>
+      <c r="D403" t="s">
+        <v>3730</v>
+      </c>
+      <c r="E403" t="s">
+        <v>3731</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G403" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1438</v>
+      </c>
+      <c r="I403" t="s">
+        <v>1439</v>
+      </c>
+      <c r="J403" t="s">
+        <v>24</v>
+      </c>
+      <c r="K403" t="s">
+        <v>25</v>
+      </c>
+      <c r="L403" t="s">
+        <v>26</v>
+      </c>
+      <c r="M403" t="s">
+        <v>27</v>
+      </c>
+      <c r="N403" t="s">
+        <v>28</v>
+      </c>
+      <c r="O403" t="s">
+        <v>3732</v>
+      </c>
+    </row>
+    <row r="404" spans="1:15">
+      <c r="A404">
+        <v>66521</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C404" t="s">
+        <v>3733</v>
+      </c>
+      <c r="D404" t="s">
+        <v>3734</v>
+      </c>
+      <c r="E404" t="s">
+        <v>3735</v>
+      </c>
+      <c r="F404" t="s">
+        <v>3736</v>
+      </c>
+      <c r="G404" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H404" t="s">
+        <v>3737</v>
+      </c>
+      <c r="I404" t="s">
+        <v>1280</v>
+      </c>
+      <c r="J404" t="s">
+        <v>24</v>
+      </c>
+      <c r="K404" t="s">
+        <v>112</v>
+      </c>
+      <c r="L404" t="s">
+        <v>26</v>
+      </c>
+      <c r="M404" t="s">
+        <v>113</v>
+      </c>
+      <c r="N404" t="s">
+        <v>28</v>
+      </c>
+      <c r="O404" t="s">
+        <v>3738</v>
+      </c>
+    </row>
+    <row r="405" spans="1:15">
+      <c r="A405">
+        <v>66522</v>
+      </c>
+      <c r="B405" t="s">
+        <v>3739</v>
+      </c>
+      <c r="C405" t="s">
+        <v>3740</v>
+      </c>
+      <c r="D405" t="s">
+        <v>3741</v>
+      </c>
+      <c r="E405" t="s">
+        <v>3742</v>
+      </c>
+      <c r="F405" t="s">
+        <v>3743</v>
+      </c>
+      <c r="G405" t="s">
+        <v>3744</v>
+      </c>
+      <c r="H405" t="s">
+        <v>3745</v>
+      </c>
+      <c r="I405" t="s">
+        <v>3746</v>
+      </c>
+      <c r="J405" t="s">
+        <v>24</v>
+      </c>
+      <c r="K405" t="s">
+        <v>3644</v>
+      </c>
+      <c r="L405" t="s">
+        <v>26</v>
+      </c>
+      <c r="M405" t="s">
+        <v>3645</v>
+      </c>
+      <c r="N405" t="s">
+        <v>28</v>
+      </c>
+      <c r="O405" t="s">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="406" spans="1:15">
+      <c r="A406">
+        <v>66523</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C406" t="s">
+        <v>3748</v>
+      </c>
+      <c r="D406" t="s">
+        <v>3749</v>
+      </c>
+      <c r="E406" t="s">
+        <v>3750</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G406" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1324</v>
+      </c>
+      <c r="I406" t="s">
+        <v>3751</v>
+      </c>
+      <c r="J406" t="s">
+        <v>24</v>
+      </c>
+      <c r="K406" t="s">
+        <v>47</v>
+      </c>
+      <c r="L406" t="s">
+        <v>26</v>
+      </c>
+      <c r="M406" t="s">
+        <v>48</v>
+      </c>
+      <c r="N406" t="s">
+        <v>28</v>
+      </c>
+      <c r="O406" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="407" spans="1:15">
+      <c r="A407">
+        <v>66524</v>
+      </c>
+      <c r="B407" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C407" t="s">
+        <v>3753</v>
+      </c>
+      <c r="D407" t="s">
+        <v>3754</v>
+      </c>
+      <c r="E407" t="s">
+        <v>3755</v>
+      </c>
+      <c r="F407" t="s">
+        <v>3756</v>
+      </c>
+      <c r="G407" t="s">
+        <v>2957</v>
+      </c>
+      <c r="H407" t="s">
+        <v>2958</v>
+      </c>
+      <c r="I407" t="s">
+        <v>2959</v>
+      </c>
+      <c r="J407" t="s">
+        <v>24</v>
+      </c>
+      <c r="K407" t="s">
+        <v>112</v>
+      </c>
+      <c r="L407" t="s">
+        <v>26</v>
+      </c>
+      <c r="M407" t="s">
+        <v>113</v>
+      </c>
+      <c r="N407" t="s">
+        <v>28</v>
+      </c>
+      <c r="O407" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="408" spans="1:15">
+      <c r="A408">
+        <v>66525</v>
+      </c>
+      <c r="B408" t="s">
+        <v>3758</v>
+      </c>
+      <c r="C408" t="s">
+        <v>3759</v>
+      </c>
+      <c r="D408" t="s">
+        <v>3760</v>
+      </c>
+      <c r="E408" t="s">
+        <v>3761</v>
+      </c>
+      <c r="F408" t="s">
+        <v>2813</v>
+      </c>
+      <c r="G408" t="s">
+        <v>2814</v>
+      </c>
+      <c r="H408" t="s">
+        <v>2815</v>
+      </c>
+      <c r="I408" t="s">
+        <v>2816</v>
+      </c>
+      <c r="J408" t="s">
+        <v>24</v>
+      </c>
+      <c r="K408" t="s">
+        <v>112</v>
+      </c>
+      <c r="L408" t="s">
+        <v>26</v>
+      </c>
+      <c r="M408" t="s">
+        <v>113</v>
+      </c>
+      <c r="N408" t="s">
+        <v>28</v>
+      </c>
+      <c r="O408" t="s">
+        <v>3762</v>
+      </c>
+    </row>
+    <row r="409" spans="1:15">
+      <c r="A409">
+        <v>66526</v>
+      </c>
+      <c r="B409" t="s">
+        <v>3763</v>
+      </c>
+      <c r="C409" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D409" t="s">
+        <v>3765</v>
+      </c>
+      <c r="E409" t="s">
+        <v>3766</v>
+      </c>
+      <c r="F409" t="s">
+        <v>3767</v>
+      </c>
+      <c r="G409" t="s">
+        <v>2823</v>
+      </c>
+      <c r="H409" t="s">
+        <v>2824</v>
+      </c>
+      <c r="I409" t="s">
+        <v>2825</v>
+      </c>
+      <c r="J409" t="s">
+        <v>24</v>
+      </c>
+      <c r="K409" t="s">
+        <v>112</v>
+      </c>
+      <c r="L409" t="s">
+        <v>26</v>
+      </c>
+      <c r="M409" t="s">
+        <v>113</v>
+      </c>
+      <c r="N409" t="s">
+        <v>28</v>
+      </c>
+      <c r="O409" t="s">
+        <v>3768</v>
+      </c>
+    </row>
+    <row r="410" spans="1:15">
+      <c r="A410">
+        <v>66527</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C410" t="s">
+        <v>3769</v>
+      </c>
+      <c r="D410" t="s">
+        <v>3770</v>
+      </c>
+      <c r="E410" t="s">
+        <v>3771</v>
+      </c>
+      <c r="F410" t="s">
+        <v>3772</v>
+      </c>
+      <c r="G410" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1371</v>
+      </c>
+      <c r="I410" t="s">
+        <v>1372</v>
+      </c>
+      <c r="J410" t="s">
+        <v>24</v>
+      </c>
+      <c r="K410" t="s">
+        <v>3670</v>
+      </c>
+      <c r="L410" t="s">
+        <v>26</v>
+      </c>
+      <c r="M410" t="s">
+        <v>3671</v>
+      </c>
+      <c r="N410" t="s">
+        <v>28</v>
+      </c>
+      <c r="O410" t="s">
+        <v>3773</v>
+      </c>
+    </row>
+    <row r="411" spans="1:15">
+      <c r="A411">
+        <v>66529</v>
+      </c>
+      <c r="B411" t="s">
+        <v>3774</v>
+      </c>
+      <c r="C411" t="s">
+        <v>3775</v>
+      </c>
+      <c r="D411" t="s">
+        <v>3776</v>
+      </c>
+      <c r="E411" t="s">
+        <v>3777</v>
+      </c>
+      <c r="F411" t="s">
+        <v>3778</v>
+      </c>
+      <c r="G411" t="s">
+        <v>3255</v>
+      </c>
+      <c r="H411" t="s">
+        <v>3256</v>
+      </c>
+      <c r="I411" t="s">
+        <v>3257</v>
+      </c>
+      <c r="J411" t="s">
+        <v>24</v>
+      </c>
+      <c r="K411" t="s">
+        <v>1736</v>
+      </c>
+      <c r="L411" t="s">
+        <v>26</v>
+      </c>
+      <c r="M411" t="s">
+        <v>1737</v>
+      </c>
+      <c r="N411" t="s">
+        <v>28</v>
+      </c>
+      <c r="O411" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="412" spans="1:15">
+      <c r="A412">
+        <v>66530</v>
+      </c>
+      <c r="B412" t="s">
+        <v>3780</v>
+      </c>
+      <c r="C412" t="s">
+        <v>3781</v>
+      </c>
+      <c r="D412" t="s">
+        <v>3782</v>
+      </c>
+      <c r="E412" t="s">
+        <v>3783</v>
+      </c>
+      <c r="F412" t="s">
+        <v>3784</v>
+      </c>
+      <c r="G412" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I412" t="s">
+        <v>1197</v>
+      </c>
+      <c r="J412" t="s">
+        <v>24</v>
+      </c>
+      <c r="K412" t="s">
+        <v>1186</v>
+      </c>
+      <c r="L412" t="s">
+        <v>26</v>
+      </c>
+      <c r="M412" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N412" t="s">
+        <v>28</v>
+      </c>
+      <c r="O412" t="s">
+        <v>3785</v>
+      </c>
+    </row>
+    <row r="413" spans="1:15">
+      <c r="A413">
+        <v>66531</v>
+      </c>
+      <c r="B413" t="s">
+        <v>3786</v>
+      </c>
+      <c r="C413" t="s">
+        <v>3787</v>
+      </c>
+      <c r="D413" t="s">
+        <v>3788</v>
+      </c>
+      <c r="E413" t="s">
+        <v>3789</v>
+      </c>
+      <c r="F413" t="s">
+        <v>3790</v>
+      </c>
+      <c r="G413" t="s">
+        <v>3791</v>
+      </c>
+      <c r="H413" t="s">
+        <v>3792</v>
+      </c>
+      <c r="I413" t="s">
+        <v>3793</v>
+      </c>
+      <c r="J413" t="s">
+        <v>545</v>
+      </c>
+      <c r="K413" t="s">
+        <v>3794</v>
+      </c>
+      <c r="L413" t="s">
+        <v>547</v>
+      </c>
+      <c r="M413" t="s">
+        <v>3795</v>
+      </c>
+      <c r="N413" t="s">
+        <v>28</v>
+      </c>
+      <c r="O413" t="s">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="414" spans="1:15">
+      <c r="A414">
+        <v>66532</v>
+      </c>
+      <c r="B414" t="s">
+        <v>3797</v>
+      </c>
+      <c r="C414" t="s">
+        <v>3798</v>
+      </c>
+      <c r="D414" t="s">
+        <v>3799</v>
+      </c>
+      <c r="E414" t="s">
+        <v>3800</v>
+      </c>
+      <c r="F414" t="s">
+        <v>1454</v>
+      </c>
+      <c r="G414" t="s">
+        <v>1455</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1456</v>
+      </c>
+      <c r="I414" t="s">
+        <v>1457</v>
+      </c>
+      <c r="J414" t="s">
+        <v>545</v>
+      </c>
+      <c r="K414" t="s">
+        <v>3801</v>
+      </c>
+      <c r="L414" t="s">
+        <v>547</v>
+      </c>
+      <c r="M414" t="s">
+        <v>3802</v>
+      </c>
+      <c r="N414" t="s">
+        <v>28</v>
+      </c>
+      <c r="O414" t="s">
+        <v>3803</v>
+      </c>
+    </row>
+    <row r="415" spans="1:15">
+      <c r="A415">
+        <v>66533</v>
+      </c>
+      <c r="B415" t="s">
+        <v>3804</v>
+      </c>
+      <c r="C415" t="s">
+        <v>3805</v>
+      </c>
+      <c r="D415" t="s">
+        <v>3806</v>
+      </c>
+      <c r="E415" t="s">
+        <v>3807</v>
+      </c>
+      <c r="F415" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G415" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1288</v>
+      </c>
+      <c r="I415" t="s">
+        <v>3808</v>
+      </c>
+      <c r="J415" t="s">
+        <v>24</v>
+      </c>
+      <c r="K415" t="s">
+        <v>3809</v>
+      </c>
+      <c r="L415" t="s">
+        <v>26</v>
+      </c>
+      <c r="M415" t="s">
+        <v>3810</v>
+      </c>
+      <c r="N415" t="s">
+        <v>28</v>
+      </c>
+      <c r="O415" t="s">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="416" spans="1:15">
+      <c r="A416">
+        <v>66534</v>
+      </c>
+      <c r="B416" t="s">
+        <v>3812</v>
+      </c>
+      <c r="C416" t="s">
+        <v>3813</v>
+      </c>
+      <c r="D416" t="s">
+        <v>3814</v>
+      </c>
+      <c r="E416" t="s">
+        <v>3815</v>
+      </c>
+      <c r="F416" t="s">
+        <v>3816</v>
+      </c>
+      <c r="G416" t="s">
+        <v>3817</v>
+      </c>
+      <c r="H416" t="s">
+        <v>2378</v>
+      </c>
+      <c r="I416" t="s">
+        <v>2379</v>
+      </c>
+      <c r="J416" t="s">
+        <v>24</v>
+      </c>
+      <c r="K416" t="s">
+        <v>47</v>
+      </c>
+      <c r="L416" t="s">
+        <v>26</v>
+      </c>
+      <c r="M416" t="s">
+        <v>48</v>
+      </c>
+      <c r="N416" t="s">
+        <v>28</v>
+      </c>
+      <c r="O416" t="s">
+        <v>3818</v>
+      </c>
+    </row>
+    <row r="417" spans="1:15">
+      <c r="A417">
+        <v>66535</v>
+      </c>
+      <c r="B417" t="s">
+        <v>3819</v>
+      </c>
+      <c r="C417" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D417" t="s">
+        <v>3821</v>
+      </c>
+      <c r="E417" t="s">
+        <v>3822</v>
+      </c>
+      <c r="F417" t="s">
+        <v>3823</v>
+      </c>
+      <c r="G417" t="s">
+        <v>3824</v>
+      </c>
+      <c r="H417" t="s">
+        <v>3825</v>
+      </c>
+      <c r="I417" t="s">
+        <v>3826</v>
+      </c>
+      <c r="J417" t="s">
+        <v>3827</v>
+      </c>
+      <c r="K417" t="s">
+        <v>3828</v>
+      </c>
+      <c r="L417" t="s">
+        <v>3829</v>
+      </c>
+      <c r="M417" t="s">
+        <v>3830</v>
+      </c>
+      <c r="N417" t="s">
+        <v>28</v>
+      </c>
+      <c r="O417" t="s">
+        <v>3831</v>
+      </c>
+    </row>
+    <row r="418" spans="1:15">
+      <c r="A418">
+        <v>66536</v>
+      </c>
+      <c r="B418" t="s">
+        <v>3832</v>
+      </c>
+      <c r="C418" t="s">
+        <v>3833</v>
+      </c>
+      <c r="D418" t="s">
+        <v>3834</v>
+      </c>
+      <c r="E418" t="s">
+        <v>3835</v>
+      </c>
+      <c r="F418" t="s">
+        <v>3836</v>
+      </c>
+      <c r="G418" t="s">
+        <v>3837</v>
+      </c>
+      <c r="H418" t="s">
+        <v>3838</v>
+      </c>
+      <c r="I418" t="s">
+        <v>3839</v>
+      </c>
+      <c r="J418" t="s">
+        <v>24</v>
+      </c>
+      <c r="K418" t="s">
+        <v>3670</v>
+      </c>
+      <c r="L418" t="s">
+        <v>26</v>
+      </c>
+      <c r="M418" t="s">
+        <v>3671</v>
+      </c>
+      <c r="N418" t="s">
+        <v>28</v>
+      </c>
+      <c r="O418" t="s">
+        <v>3840</v>
+      </c>
+    </row>
+    <row r="419" spans="1:15">
+      <c r="A419">
+        <v>66537</v>
+      </c>
+      <c r="B419" t="s">
+        <v>3841</v>
+      </c>
+      <c r="C419" t="s">
+        <v>3842</v>
+      </c>
+      <c r="D419" t="s">
+        <v>3843</v>
+      </c>
+      <c r="E419" t="s">
+        <v>3844</v>
+      </c>
+      <c r="F419" t="s">
+        <v>3845</v>
+      </c>
+      <c r="G419" t="s">
+        <v>3632</v>
+      </c>
+      <c r="H419" t="s">
+        <v>3633</v>
+      </c>
+      <c r="I419" t="s">
+        <v>3846</v>
+      </c>
+      <c r="J419" t="s">
+        <v>24</v>
+      </c>
+      <c r="K419" t="s">
+        <v>3670</v>
+      </c>
+      <c r="L419" t="s">
+        <v>26</v>
+      </c>
+      <c r="M419" t="s">
+        <v>3671</v>
+      </c>
+      <c r="N419" t="s">
+        <v>28</v>
+      </c>
+      <c r="O419" t="s">
+        <v>3847</v>
+      </c>
+    </row>
+    <row r="420" spans="1:15">
+      <c r="A420">
+        <v>66538</v>
+      </c>
+      <c r="B420" t="s">
+        <v>3848</v>
+      </c>
+      <c r="C420" t="s">
+        <v>3849</v>
+      </c>
+      <c r="D420" t="s">
+        <v>3850</v>
+      </c>
+      <c r="E420" t="s">
+        <v>3851</v>
+      </c>
+      <c r="F420" t="s">
+        <v>3852</v>
+      </c>
+      <c r="G420" t="s">
+        <v>1446</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1447</v>
+      </c>
+      <c r="I420" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J420" t="s">
+        <v>24</v>
+      </c>
+      <c r="K420" t="s">
+        <v>3853</v>
+      </c>
+      <c r="L420" t="s">
+        <v>26</v>
+      </c>
+      <c r="M420" t="s">
+        <v>3854</v>
+      </c>
+      <c r="N420" t="s">
+        <v>28</v>
+      </c>
+      <c r="O420" t="s">
+        <v>3855</v>
+      </c>
+    </row>
+    <row r="421" spans="1:15">
+      <c r="A421">
+        <v>66540</v>
+      </c>
+      <c r="B421" t="s">
+        <v>3856</v>
+      </c>
+      <c r="C421" t="s">
+        <v>3857</v>
+      </c>
+      <c r="D421" t="s">
+        <v>3858</v>
+      </c>
+      <c r="E421" t="s">
+        <v>3859</v>
+      </c>
+      <c r="F421" t="s">
+        <v>3860</v>
+      </c>
+      <c r="G421" t="s">
+        <v>3861</v>
+      </c>
+      <c r="H421" t="s">
+        <v>3862</v>
+      </c>
+      <c r="I421" t="s">
+        <v>1226</v>
+      </c>
+      <c r="J421" t="s">
+        <v>24</v>
+      </c>
+      <c r="K421" t="s">
+        <v>3863</v>
+      </c>
+      <c r="L421" t="s">
+        <v>26</v>
+      </c>
+      <c r="M421" t="s">
+        <v>3864</v>
+      </c>
+      <c r="N421" t="s">
+        <v>28</v>
+      </c>
+      <c r="O421" t="s">
+        <v>3865</v>
+      </c>
+    </row>
+    <row r="422" spans="1:15">
+      <c r="A422">
         <v>66541</v>
       </c>
-      <c r="B399" t="s">
-[...39 lines deleted...]
-        <v>3663</v>
+      <c r="B422" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C422" t="s">
+        <v>3866</v>
+      </c>
+      <c r="D422" t="s">
+        <v>3867</v>
+      </c>
+      <c r="E422" t="s">
+        <v>3868</v>
+      </c>
+      <c r="F422" t="s">
+        <v>3869</v>
+      </c>
+      <c r="G422" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1429</v>
+      </c>
+      <c r="I422" t="s">
+        <v>1430</v>
+      </c>
+      <c r="J422" t="s">
+        <v>24</v>
+      </c>
+      <c r="K422" t="s">
+        <v>3870</v>
+      </c>
+      <c r="L422" t="s">
+        <v>26</v>
+      </c>
+      <c r="M422" t="s">
+        <v>3871</v>
+      </c>
+      <c r="N422" t="s">
+        <v>28</v>
+      </c>
+      <c r="O422" t="s">
+        <v>3872</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">