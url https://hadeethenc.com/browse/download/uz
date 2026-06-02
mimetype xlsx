--- v4 (2026-05-12)
+++ v5 (2026-06-02)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3873">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3860">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: O‘zbek
 # Source: https://hadeethenc.com/uz
-# Last update: 2026-05-06 15:29:10 (v1.14.0)
-# Check for updates: https://hadeethenc.com/en/check/uz/v1.14.0
+# Last update: 2026-05-26 23:42:26 (v1.16.0)
+# Check for updates: https://hadeethenc.com/en/check/uz/v1.16.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -426,52 +426,51 @@
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ قَالَ: خَرَجَ مُعَاوِيَةُ عَلَى حَلْقَةٍ فِي الْمَسْجِدِ، فَقَالَ: مَا أَجْلَسَكُمْ؟ قَالُوا: جَلَسْنَا نَذْكُرُ اللهَ، قَالَ آللَّهِ مَا أَجْلَسَكُمْ إِلَّا ذَاكَ؟ قَالُوا: وَاللهِ مَا أَجْلَسَنَا إِلَّا ذَاكَ، قَالَ: أَمَا إِنِّي لَمْ أَسْتَحْلِفْكُمْ تُهْمَةً لَكُمْ، وَمَا كَانَ أَحَدٌ بِمَنْزِلَتِي مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَقَلَّ عَنْهُ حَدِيثًا مِنِّي: وَإِنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَرَجَ عَلَى حَلْقَةٍ مِنْ أَصْحَابِهِ، فَقَالَ: «مَا أَجْلَسَكُمْ؟» قَالُوا: جَلَسْنَا نَذْكُرُ اللهَ وَنَحْمَدُهُ عَلَى مَا هَدَانَا لِلْإِسْلَامِ، وَمَنَّ بِهِ عَلَيْنَا، قَالَ: «آللَّهِ مَا أَجْلَسَكُمْ إِلَّا ذَاكَ؟» قَالُوا: وَاللهِ مَا أَجْلَسَنَا إِلَّا ذَاكَ، قَالَ: «أَمَا إِنِّي لَمْ أَسْتَحْلِفْكُمْ تُهْمَةً لَكُمْ، وَلَكِنَّهُ أَتَانِي جِبْرِيلُ فَأَخْبَرَنِي أَنَّ اللهَ عَزَّ وَجَلَّ يُبَاهِي بِكُمُ الْمَلَائِكَةَ».</t>
   </si>
   <si>
     <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Муовия масжиддаги бир халқанинг олдига чиқиб: «Нима қилиб ўтирибсизлар?» деди. Улар «Аллоҳни зикр қилиб ўтирибмиз», дейишди. «Аллоҳ ҳаққи, фақат шунинг учун ўтирибсизларми?» деган эди, «Аллоҳга қасамки, фақат шунинг учун ўтирибмиз», дейишди. У шундай деди: «Мен сизлардан гумон қилиб қасам ичтирганим йўқ. Биласизларки, Расулуллоҳ соллаллоҳу алайҳи ва салламга мен каби яқин бўла туриб, менчалик кам ҳадис айтган одам йўқ. Бир куни Расулуллоҳ соллаллоҳу алайҳи ва саллам саҳобаларидан бир халқанинг олдига бориб: «Нима қилиб ўтирибсизлар?» дедилар. Улар «Аллоҳни зикр қилиб, бизни Ислом ҳидояти билан неъматлантиргани учун Унга ҳамд айтиб ўтирибмиз», дейишди. «Аллоҳ ҳаққи, фақат шунинг учун ўтирибсизларми?» дедилар. «Аллоҳга қасамки, фақат шунинг учун ўтирибмиз», дейишди. Шунда У зот: «Мен сизлардан гумон қилиб қасам ичтирганим йўқ. Лекин ҳузуримга Жаброил келиб, Аллоҳ азза ва жалла фаришталарга сизлар билан фахрланаётганини айтди», дедилар».</t>
   </si>
   <si>
     <t>خَرَجَ معاويةُ بن أبي سفيان رضي الله عنهما على حلقة في المسجد، فسألهم على أي شيء اجتمعوا، 
 فقالوا: نذكر الله، 
 فاستحلفهم رضي الله عنه أنهم ما أرادوا بجلوسهم واجتماعهم إلا الذكر، 
 فحلفوا له، 
 ثم قال لهم: إني لم أستحلفكم تهمة لكم وشكًّا في صدقكم، ثم أخبر عن منزلته من النبي صلى الله عليه وسلم وأنه ما كان أحد بمنزلة قربه منه؛ لكون أم حبيبة أخته زوجة النبي صلى الله عليه وسلم، ولكونه من كتبة الوحي، ومع ذلك فهو قليل الرواية للأحاديث، 
 فحدثهم أن النبي صلى الله عليه وسلم خرج يومًا من بيته، فوجدهم جالسين في المسجد يذكرون الله ويحمدونه على ما هداهم للإسلام، ومنَّ به عليهم، فسألهم صلى الله عليه وسلم واستحلفهم  بمثل ما فعل معاوية رضي الله عنه مع أصحابه، 
 ثم قال لهم النبي صلى الله عليه وسلم عن سبب سؤاله لهم واستحلافهم: أنه أتاه المَلك جبريل عليه السلام فأخبره أن الله عز وجل يباهي ويفاخر بكم الملائكة، ويظهر فضلكم لهم ويريهم حسن عملكم، ويثني عليكم عندهم.</t>
   </si>
   <si>
     <t>Муовия ибн Абу Суфён разияллоҳу анҳу масжиддаги ҳалқа олдига чиқдилар-да, нима учун жамланганлари ҳақида сўрадилар. «Аллоҳни зикр қилаяпмиз», деб айтишди. Фақатгина зикр учун жамланганлари ва йиғилганларига қасам ичишларини талаб қилдилар. Шунда улар ҳам қасам ичдилар. Сўнгра: «Мен сизларга туҳмат қилиб ёки ростгўй эканингизда шак-шубҳам бўлгани учун қасам ичтирмадим», дедилар ва сингиллари Умму Ҳабийба Расулуллоҳ соллаллоҳу алайҳи ва салламнинг аёллари бўлгани ҳамда ўзлари ваҳий ёзувчиларидан бўлганлари учун ҳеч ким У зотга у кишидай яқин эмаслигига қарамай кам ҳадис ривоят қилганлари ҳақида хабар бердилар. Набий соллаллоҳу алайҳи ва саллам бир куни уйларидан чиққанларида саҳобаларини масжидда зикр қилган ва Аллоҳ уларни Исломга ҳидоят қилганига ҳамд айтиб ўтирган ҳолларида топдилар ва Муовия разияллоҳу анҳу қилганидай Расулуллоҳ ҳам саҳобалардан  сўрадилар ва қасам ичдирдилар. Кейин Набий соллаллоҳу алайҳи ва саллам уларни нима учун қасам ичирганларини баёнладилар: «У зотга Жаброил алайҳиссалом келиб, Аллоҳ азза ва жалла фаришталар олдида улар билан фахрланаётгани, уларга бандаларининг афзаллигини намойиш этиб, гўзал амалларини кўрсатаётгани ва уларни мақтаётгани ҳақида хабар берган эди».</t>
   </si>
   <si>
     <t>فضل معاوية رضي الله عنه وحرصه على الاقتداء برسول الله صلى الله عليه وسلم في تبليغ العلم.
 جواز الاستحلاف من غير تهمة للتنبيه على أهمية الخبر.
 فضل مجالس الذكر والعلم وأن الله يحبها ويباهي بها الملائكة.</t>
   </si>
   <si>
     <t>Муовия разияллоҳу анҳунинг илм етказишда Расулуллоҳ соллаллоҳу алайҳи ва салламга иқтидо қилишдаги ҳирслари ва у кишининг фазли.
 Туҳмат қилмасдан хабарнинг аҳамиятига танбеҳ бериш учун қасам ичишни талаб қилиш жоиз.
-Аллоҳ зикр мажлисларини яхши кўради ва фаришталарига фахирланади.
-Ҳадисда илм ва зикр мажлисларининг фазли зикр қилинган.</t>
+Аллоҳ зикр мажлисларини яхши кўради ва фаришталарига фахирланади. Ҳадисда илм ва зикр мажлисларининг фазли зикр қилинган.</t>
   </si>
   <si>
     <t>رواه مسلم</t>
   </si>
   <si>
     <t>[Имом Муслим ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3007</t>
   </si>
   <si>
     <t>إنهما ليعذبان، وما يعذبان في كبير، أما أحدهما فكان لا يستتر من البول، وأما الآخر فكان يمشي بالنميمة</t>
   </si>
   <si>
     <t>Албатта, икковлари азобланмоқдалар, катта нарса учун азобланаётганлари йўқ. Ҳа! Улардан бири пешобидан покланмас эди. Бошқаси эса чақимчилик қилиб юрар эди</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: مَرَّ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِقَبْرَيْنِ، فَقَالَ: «إِنَّهُمَا لَيُعَذَّبَانِ، وَمَا يُعَذَّبَانِ فِي كَبِيرٍ، أَمَّا أَحَدُهُمَا فَكَانَ لاَ يَسْتَتِرُ مِنَ البَوْلِ، وَأَمَّا الآخَرُ فَكَانَ يَمْشِي بِالنَّمِيمَةِ» ثُمَّ أَخَذَ جَرِيدَةً رَطْبَةً، فَشَقَّهَا نِصْفَيْنِ، فَغَرَزَ فِي كُلِّ قَبْرٍ وَاحِدَةً، قَالُوا: يَا رَسُولَ اللَّهِ، لِمَ فَعَلْتَ هَذَا؟ قَالَ: «لَعَلَّهُ يُخَفِّفُ عَنْهُمَا مَا لَمْ يَيْبَسَا».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Аббос разияллоҳу анҳумодан: Набий соллаллоҳу алайҳи ва саллам икки қабр ёнидан ўтдилар ва: «Албатта, икковлари азобланмоқдалар, катта нарса учун азобланаётганлари йўқ. Ҳа! Улардан бири пешобидан покланмас эди. Бошқаси эса чақимчилик қилиб юрар эди.», – дедилар. Сўнгра нам шохни олидилар ва икки бўлдилар. Ҳар битта қабрга биттадан санчиб қўйдилар. Шунда саҳобалар: «Ё Расулуллоҳ, нима учун бундай қилдингиз?», – дедилар. Шунда «Қуруб қолгунча балки азобни енгиллаштирар», – дедилар.</t>
   </si>
   <si>
     <t>مَرَّ النبيُّ صلى الله عليه وسلم بقبرين فقال: 
 إنَّ صاحبَي هذين القبرين لَيُعذّبان؛ وما يعذبان في أمر كبير في نظركم، وإن كان كبيرًا عند الله، 
@@ -620,71 +619,71 @@
   </si>
   <si>
     <t>Фотима бинти Абу Ҳубайш Набий соллаллоҳу алайҳи ва салламдан: «Менинг ҳайзим тўхтамайди. Ҳайз замонидан бошқа вақтда ҳам қон келаверади. Бошқа кунларнинг ҳукми ҳам ҳайз кунларим ҳукмига тушадими? Шунда намозни тарк қилайми?», – деб сўрадилар. Шунда Набий соллаллоҳу алайҳи ва саллам: «У истиҳоза қони. У бачадондаги томир узулишидан келиб чиқади ва у ҳайз қони эмас. Касал бўлишингдан олдин ойнинг қайси вақтида ҳайз кўрган бўлсанг, ўша вақтларда рўза ва намоз каби ҳайз кўрган аёлга ман қилинадиган нарсаларни тарк қилгин. Агар ўша муддат тугаса, ҳайздан тозаланганлар каби бўласан. Қон ўрнини ювгин, сўнгра бутун баданингни ювиб ғусл ол, сўнгра намоз ўқи!»,- дедилар.</t>
   </si>
   <si>
     <t>وجوب الغسل على المرأة عند انتهاء أيام حيضها.
 وجوب الصلاة على المستحاضة.
 الحيض: دمُ طبيعةٍ يُرْخِيْه الرَّحِمُ عَبْرَ فَرْجِ المرأةِ البالغة، يصيبها في أيام معلومة. 
 الاستحاضة: سَيَلانُ الدمِ في غير وقته من أدنى الرحم دون قَعْرِه. 
 الفرق بين دم الحيض ودم الاستحاضة: أنَّ دمَ الحيضِ أسود ثخين مُنْتِن الرائحة، أما دم الاستحاضة فأحمر رقيق ليس له رائحة منتنة.</t>
   </si>
   <si>
     <t>Аёл кишининг ҳайз кунлари тугагач ғусл олиши вожиб.
 Мустаҳоза ҳолатидаги аёл намоз ўқиши вожиб.
 Ҳайз - вояга етган қиз бачадонидан фарж орқали маълум бир кунларда чиқадиган табиий қон.
 Истиҳоза - бачадон ичидан эмас, аксинча, пасроғидан ноодатий кунларда чиқувчи қон.
 Ҳайз ва истиҳоза қонларининг фарқи: ҳайз қони қора, қуюқ ва ёқимсиз ҳидли бўлади. Истиҳоза қони эса қизил, суюқ ва ёқимсиз хиди йўқ бўлади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3029</t>
   </si>
   <si>
     <t>سووا صفوفكم، فإن تسوية الصف من تمام الصلاة</t>
   </si>
   <si>
-    <t>Сафларингизни тўғриланглар. Сафни тўғрилаш намозни мукаммаллигидандир», дедилар</t>
+    <t>Сафларингизни тўғирланглар! Сафни тўғрилаш намозни мукаммаллигидандир», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «سَوُّوا صُفُوفَكُمْ، فَإِنَّ تَسْوِيَةَ الصَّفِّ مِنْ تَمَامِ الصَّلَاةِ».</t>
   </si>
   <si>
-    <t>Анас ибн Молик разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сафларингизни тўғриланглар. Сафни тўғрилаш намозни мукаммаллигидандир», дедилар».</t>
+    <t>Анас ибн Молик разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сафларингизни тўғирланглар! Сафни тўғрилаш намозни мукаммаллигидандир», дедилар».</t>
   </si>
   <si>
     <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم المصلين إلى أن يُسووا صفوفَهم، وأن لا يتقدم بعضهم على بعض ولا يتأخر، وأن تسويتها من تمام الصلاة وكمالها، وأنّ اعوجاج الصف خللٌ ونقص فيها.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам намозхонларга сафларини текис ва тўғри қилиб туришни буюрадилар: ҳеч ким бошқалардан олдинга чиқмасин ёки орқада қолмасин. Чунки сафларнинг тўғри ва текис бўлиши намознинг мукаммаллиги ва камолотига киради. Агар саф эгри-бугри бўлса, бу намоздаги нуқсон ва камчилик ҳисобланади.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам намозхонларни сафларини текис ва тўғри қилиб туришга буюрадилар: ҳеч ким бошқалардан олдинга чиқмасин ёки орқада қолмасин. Чунки сафларнинг тўғри ва текис бўлиши намознинг мукаммаллиги ва камолотига далолат қилади. Агар саф эгри-бугри бўлса, бу намоздаги нуқсон ва камчилик ҳисобланади.</t>
   </si>
   <si>
     <t>مشروعية العناية بكل ما يُكمل الصلاة ويبعدها عن النقص.
 حكمة النبي صلى الله عليه وسلم في التعليم، حيث قَرَن الحُكم مع عِلَّته؛ لتتبين حكمة التشريع، وتنشط النفوس على الامتثال.</t>
   </si>
   <si>
     <t>Намозни комил қиладиган ва нуқсондан сақлайдиган барча нарсаларга эътибор бериш машруъ қилинган.
-Набий соллаллоҳу алайҳи ва салламнинг таълим беришдаги ҳикматлари шундаки, у зот бирор ҳукмни баён қилсалар, албатта унинг сабабини ҳам қўшиб айтардилар. Бундан кўзланган мақсад — шариат ҳукмидаги асл ҳикматни очиб бериш ва инсон қалбида ўша буйруқни ихлос билан бажаришга иштиёқ уйғотишдир.</t>
+Набий соллаллоҳу алайҳи ва салламнинг таълим беришдаги ҳикматлари шундаки, У зот бирор ҳукмни баён қилсалар, албатта, унинг сабабини ҳам қўшиб айтар эдилар. Бундан кўзланган мақсад — шариат ҳукмидаги асл ҳикматни очиб бериш ва инсон қалбида ўша буйруқни ихлос билан бажаришга иштиёқ уйғотишдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3031</t>
   </si>
   <si>
     <t>إذا توضأ أحدكم فليجعل في أنفه ثم لينثر، ومن استجمر فليوتر</t>
   </si>
   <si>
     <t>Бирортангиз таҳорат қилса, бурнига сув олсин, кейин қоқиб ташласин! Ким истижмор қилса, тоқ қилсин</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا تَوَضَّأَ أَحَدُكُمْ فَلْيَجْعَلْ فِي أَنْفِهِ ثُمَّ لِيَنْثُرْ، وَمَنِ اسْتَجْمَرَ فَلْيُوتِرْ، وَإِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلْيَغْسِلْ يَدَهُ قَبْلَ أَنْ يُدْخِلَهَا فِي وَضُوئِهِ، فَإِنَّ أَحَدَكُمْ لاَ يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».
 ولفظ مسلم: «إِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلَا يَغْمِسْ يَدَهُ فِي الْإِنَاءِ حَتَّى يَغْسِلَهَا ثَلَاثًا، فَإِنَّهُ لَا يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бирортангиз таҳорат қилса, бурнига сув олсин, кейин қоқиб ташласин! Ким истижмор қилса, тоқ қилсин. Бирортангиз уйқудан уйғонса, қўлини таҳорат сувига солишдан олдин уни ювиб олсин. Чунки ҳеч бирингиз қўли қаерда тунаганини билмайди», - дедилар». Имом Муслим ривоятида: «Бирортангиз уйқудан уйғонса, қўлини уч марта ювмасдан олдин таҳорат сувига солмасин, чунк у қўли қаерда тунаганини билмайди», дейилган.</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعضَ أحكام الطهارة، ومنها: 
 لأول: أنَّ مَن توضأ فعليه أنْ يُدخِلَ الماءَ في أنفِهِ بالنَّفَسِ، ثم يُخرجه بالنَّفَسِ أيضًا. 
 والثاني: أنَّ مَن أراد تنظيفَ الأذى الخارج منه وإزالتَه بغير الماء كالحجارة ونحوها فيكون تنظيفُه على عدد فَرْدِيٍّ أقله ثلاثًا وأعلاه ما ينقطع به الخارج وينظف المحل. 
 والثالث: أن من استيقظ من نوم الليل لا يُدْخِلُ كفَّه في الإناء ليتوضأ حتى يغسلها ثلاث مرات خارج الإناء، فإنه لا يدري أين باتت يده، فلا يأمن النجاسة عليها، وقد يكون عبث بها الشيطان وحمل إليها أشياء مُضِرة للإنسان أو مُفسِدة للماء.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам таҳорат аҳкомларини баёнладилар. Улардан: Биринчи: ким таҳорат олса, бурнига сув тортиши сўнгра қоқиши лозим. Иккинчи: ким ҳаммомга киргандаги нажосатни сувсиз, тош ва шу кабилар билан кетказмоқчи бўлса, тоқ қилиб, камида уч маротаба кўпида эса нажосат йўқ бўлиб, тозаланмагунча тозалаши керак бўлади. Учинчи: ким тунги уйқудан уйғонган бўлса, қўлини уч маротаба идишга тиқишдан аввал унинг ташқарисида ювмагунча идишга тиқмаслиги керак. Чунки у қўли қаерда тунаганини билмайди. Балки шайтон у билан ўйнаб, инсонга зарарли ва сувни бузувчи нарсалар ёпишгандир.</t>
@@ -867,175 +866,175 @@
   </si>
   <si>
     <t>Абдуллоҳ ибн Умар разияллоҳу анҳумо Набий соллаллоҳу алайҳи ва салламдан ўн ракатни ёдлаб олганларини баёнлаб бермоқдалар. Уларга равотиб суннатлар дейилади. Пешиннинг фарзидан олдин ва ундан кейин икки ракатдан, шом фарзидан сўнг уйларида икки ракат, ҳуфтон фарзидан кейин ҳам уйларида икки ракат, бомдод фарзидан олдин икки ракат. Шундай қилиб ўн ракат тамомланди. Жума намозидан кейин ҳам икки ракат.</t>
   </si>
   <si>
     <t>استحباب هذه الرواتب، والمواظبة عليها.
 مشروعية أداء السنة في البيت.</t>
   </si>
   <si>
     <t>Бу равотиб намозлар ва уларни ҳар доим ўқиш мустаҳаб.
 Суннатни уйда ўқиш машруъ.</t>
   </si>
   <si>
     <t>متفق عليه بجميع رواياته</t>
   </si>
   <si>
     <t>[Бутун ривоятларда Му]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3062</t>
   </si>
   <si>
     <t>لا يفرك مؤمن مؤمنة، إن كره منها خلقا رضي منها آخر</t>
   </si>
   <si>
-    <t>Мўмин мўминани ёмон кўрмасин. Ундаги бир хулқни ёқтирмаса, биридан [ёки бошқасидан] рози бўлади</t>
+    <t>Мўмин эрка мўмина аёлни ёмон кўрмасин. Ундаги бир хулқни ёқтирмаса, биридан [ёки бошқасидан] рози бўлади</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي لله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَفْرَكْ مُؤْمِنٌ مُؤْمِنَةً، إِنْ كَرِهَ مِنْهَا خُلُقًا رَضِيَ مِنْهَا آخَرَ» أَوْ قَالَ: «غَيْرَهُ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мўмин мўминани ёмон кўрмасин. Ундаги бир хулқни ёқтирмаса, биридан [ёки бошқасидан] рози бўлади», дедилар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мўмин эрка мўмина аёлни ёмон кўрмасин. Ундаги бир хулқни ёқтирмаса, биридан [ёки бошқасидан] рози бўлади», дедилар».</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم الزوج أن يُبغض زوجتَه بُغضًا يؤدّي إلى ظلمها وتركها والإعراض عنها؛ 
 فإن الإنسان مجبول على النقص، وإن كره منها خُلقًا سيئًا، وجد فيها خلقًا آخر حسنًا؛ فيرضى بالحَسَن الذي يوافقه، ويصبر على ما لا يرضى من السيئ، مما يجعله يصبر ولا يكرهها كرهًا يحمله على فراقها.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам эрни ўз аёлига нисбатан адоват сақлашдан қайтардилар. Бундай нафрат аёлга нисбатан зулм қилишга, уни қаровсиз ташлаб қўйишга ёки ундан бутунлай юз ўгиришга сабаб бўлмаслиги лозим. Зеро, инсон зоти нуқсон ва камчиликлар билан яратилгандир. Агар эр аёлининг бирор ёмон хулқини ёқтирмаса ҳам унда бошқа бир гўзал фазилатни ҳам топади. Шундай экан, ўзига маъқул келган яхши хислатлардан мамнун бўлиши, кўнглига ёқмаган камчиликларга эса сабр қилиши лозим. Мана шундай муносабат уни сабрли бўлишга ундайди ва ажралиб кетишга мажбур қиладиган даражада нафратланишдан асрайди.</t>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам эрни ўз аёлига нисбатан адоват сақлашдан қайтардилар. Бундай нафрат аёлга нисбатан зулм қилишга, уни қаровсиз ташлаб қўйишга ёки ундан бутунлай юз ўгиришга сабаб бўлмаслиги лозим. Зеро, инсон зоти нуқсон ва камчиликлар билан яратилгандир. Агар эр аёлининг бирор ёмон хулқини ёқтирмаса ҳам, албатта, унда бошқа бир гўзал фазилатни топади. Шундай экан, ўзига маъқул келган яхши хислатлардан мамнун бўлиши, кўнглига ёқмаган камчиликларга эса сабр қилиши лозим. Мана шундай муносабат уни сабрли бўлишга ундайди ва ажралиб кетишга мажбур қиладиган даражада нафратланишдан асрайди.</t>
   </si>
   <si>
     <t>دعوة المؤمن إلى العدل وتحكيم العقل في أي خلاف ينشأ مع زوجته، وعدم اللجوء إلى تحكيم العاطفة والانفعالات المؤقتة.
 شأن المؤمن أن لا يبغض المؤمنة بغضًا كليًّا يحمله على فراقها، بل الذي  ينبغي عليه أن يتغاضى عما يكره بما يحب.
 الحث على حسن العشرة والصحبة بين الزوجين.
 الإيمان داع لمكارم الأخلاق، فلا يخلو المؤمن والمؤمنة من خلق حسن؛ فالإيمان يستلزم وجود خصال محمودة فيهما.</t>
   </si>
   <si>
     <t>Бу ҳадис мўмин кишини ўз аёли билан юзага келган ҳар қандай келишмовчиликда адолат билан иш тутишга ва ақлга таянишга чорлайди. Инсон бундай вазиятларда ҳис-туйғулар ва жўшқин эҳтирослар асирига айланиб қолмаслиги лозим.
 Мўмин киши мўмина аёлдан буткул нафратланиши ва бу нафрат у билан ажрашишга олиб келиши мумкин эмас. Балки унинг вазифаси — аёлнинг ўзига ёқмаган жиҳатларига унинг суюкли ва гўзал хислатларини рўкач қилиб, кўз юмишдир.
-Эр ва хотин ўртасида гўзал ҳамжиҳатлик ҳамда хушмуомалаликка ундаш.
-Иймон юксак фазилатлар ва гўзал ахлоққа чорловчидир. Шу боис, мўмин ва мўмина ҳеч қачон яхши хулқдан холи бўлмайди; зеро, иймон уларда мақтовга лойиқ хислатлар бўлишини тақозо этади.</t>
+Эр ва хотин ўртасида гўзал ҳамжиҳатлик ҳамда чиройли муомалага ундаш.
+Иймон юксак фазилатлар ва гўзал ахлоққа чорловчидир. Шу боис, мўмин ва мўмина ҳеч қачон яхши хулқдан холи бўлмайди. Зеро, иймон уларда мақтовга лойиқ хислатлар бўлишини тақозо этади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3071</t>
   </si>
   <si>
     <t>كنت مع النبي صلى الله عليه وسلم فانتهى إلى سباطة قوم، فبال قائما،</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам билан бирга эдим. У зот бир қавмнинг аҳлатхонасига тўхтаб, тик туриб бавл қилдилар</t>
   </si>
   <si>
     <t>عَنْ حُذَيْفَةَ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَانْتَهَى إِلَى سُبَاطَةِ قَوْمٍ، فَبَالَ قَائِمًا، فَتَنَحَّيْتُ فَقَالَ: «ادْنُهْ» فَدَنَوْتُ حَتَّى قُمْتُ عِنْدَ عَقِبَيْهِ فَتَوَضَّأَ فَمَسَحَ عَلَى خُفَّيْهِ.</t>
   </si>
   <si>
     <t>Ҳузайфа разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам билан бирга эдим. У зот бир қавмнинг аҳлатхонасига тўхтаб, тик туриб бавл қилдилар. Мен узоқлашган эдим, У зот: «Яқинроқ кел», дедилар. Келиб, У зотнинг орқа тарафларига (туриб, У зотни паналаб) турдим. У зот таҳорат қилиб, маҳсиларига масҳ тортдилар».</t>
   </si>
   <si>
     <t>يُخبِرُ حذيفةُ بن اليمان رضي الله عنهما أنه كان مع النبي صلى الله عليه وسلم، فأراد صلى الله عليه وسلم أن يَتبوَّل، فدخل سباطة قوم؛ وهي الموضع الذي يُلقى فيه القمامة والتراب الذي يكنس من المنازل، فتبول وهو واقف، وكان غالب عادته أن يبول قاعدًا. 
 فتباعد عنه حذيفة، فقال له صلى الله عليه وسلم: اقترب، فاقترب حذيفة منه حتى قام خلفه عند مؤخر قدميه؛ ليكون كالسترة له عن النظر إليه في تلك الحالة. 
 ثم توضأ صلى الله عليه وسلم، وعند غسل الرجلين، اكتفى بالمسح على خفيه -وهما ما يلبس في الرجل من جلد رقيق ونحوه ويكون ساترًا للكعبين- ولم يخلعهما.</t>
   </si>
   <si>
-    <t>Ҳузайфа ибн Яман разияллоҳу анҳу Набий соллаллоҳу алайҳи ва саллам билан бирга сафарда бўлганлари ҳақида хабар бермоқдалар. Набий соллаллоҳу алайҳи ва саллам бавл қилишни хоҳлаб бир қавмнинг ахлат ва ёмон тупроқларни ташлайдиган ахлатхонасига кирдилар ва туриб бавл қилдилар. Лекин У зот кўпинча ўтириб бавл қилар эдилар.
-Шунда Ҳузайфа разияллоҳу анҳу У зотдан узоқдашдилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Яқинроқ келинг!» дедилар. Шунда Ҳузайфа разияллоҳу анҳу яқинлашиб одамлар кўрмаслиги учун  орқаларидан уларни паналаб турдилар.
+    <t>Ҳузайфа ибн Ямон разияллоҳу анҳу Набий соллаллоҳу алайҳи ва саллам билан бирга сафарда бўлганлари ҳақида хабар бермоқдалар. Набий соллаллоҳу алайҳи ва саллам бавл қилишни хоҳлаб бир қавмнинг ахлат ва ёмон тупроқларни ташлайдиган ахлатхонасига кирдилар ва туриб бавл қилдилар. Лекин У зот кўпинча ўтириб бавл қилар эдилар.
+Шунда Ҳузайфа разияллоҳу анҳу У зотдан узоқлашдилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Яқинроқ келинг!» дедилар. Шунда Ҳузайфа разияллоҳу анҳу яқинлашиб, одамлар кўрмаслиги учун  орқаларидан уларни паналаб турдилар.
 Сўнгра Набий соллаллоҳу алайҳи ва саллам таҳорат олдилар. Оёқ ювиш пайтига келганда маҳсиларини ечиш ўрнига масҳ тортиш билан чекландилар. Маҳси – икки ошиқни ёпиб турувчи ингичка теридан таёрланган оёқ кийим.</t>
   </si>
   <si>
     <t>مشروعية المسح على الخفين.
 جواز البول قائمًا بشرط أن لا يصيبَه منه شيء.
 اختيار النبي صلى الله عليه وسلم السباطة وهي مكان المزبلة والكناسة لأنها في الغالب سهلة لا يرتد فيها البول على البائل.</t>
   </si>
   <si>
     <t>Маҳсига масх тортиш машруъ амал.
 Туриб бавл қилиш жоиз, фақат шарти ўзига сачрамаслиги керак.
-Набий соллаллоҳу алайҳи ва саллам ахлатхонани танладилар, чунки у ер кўпинча юмшоқ бўлиб бавл қилувчига бавли сачрамайди.</t>
+Набий соллаллоҳу алайҳи ва саллам ахлатхонани танладилар, чунки у ер кўпинча юмшоқ бўлиб, бавл қилувчига бавли сачрамайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3075</t>
   </si>
   <si>
     <t>إذا أتيتم الغائط فلا تستقبلوا القبلة، ولا تستدبروها ولكن شرقوا أو غربوا</t>
   </si>
   <si>
     <t>Ҳожатга борсангиз, бавлда ҳам, қазои ҳожатда ҳам қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарққа ёки ғарбга қараб ўтиринглар</t>
   </si>
   <si>
     <t>عَنْ أَبِي أَيُّوبَ الأَنْصَارِيِّ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا أَتَيْتُمُ الغَائِطَ فَلاَ تَسْتَقْبِلُوا القِبْلَةَ، وَلاَ تَسْتَدْبِرُوهَا وَلَكِنْ شَرِّقُوا أَوْ غَرِّبُوا» قَالَ أَبُو أَيُّوبَ: فَقَدِمْنَا الشَّأْمَ فَوَجَدْنَا مَرَاحِيضَ بُنِيَتْ قِبَلَ القِبْلَةِ فَنَنْحَرِفُ، وَنَسْتَغْفِرُ اللَّهَ تَعَالَى.</t>
   </si>
   <si>
-    <t>Абу Айюб Ансорий разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Ҳожатга борсангиз, бавлда ҳам, қазои ҳожатда ҳам қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарққа ёки ғарбга қараб ўтиринглар», дедилар. Абу Айюб айтадилар: «Шомга келсак, ҳожатхоналар қибла томонга қаратиб қурилган экан. Шунинг учун биз ундан (қибладан) бурилиб ўтирар ва Аллоҳдан мағфират сўрардик».</t>
+    <t>Абу Айюб Ансорий разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Ҳожатга борсангиз, бавлда ҳам, қазои ҳожатда ҳам қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарққа ёки ғарбга қараб ўтиринглар», дедилар. Абу Айюб айтадилар: «Шомга келсак, ҳожатхоналар қибла томонга қаратиб қурилган экан. Шунинг учун биз ундан (қибладан) бурилиб ўтирар ва (чиққандан сўнг) Аллоҳдан мағфират сўрардик».</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم مَن أراد قضاء حاجته من بول أو غائط أن يستقبل القبلة وجهة الكعبة، ولا يستدبرها بأن يجعلها خلف ظهره؛ بل عليه أن ينحرف عنها قِبَلَ المشرق أو المغرب إذا كانت قبلته كقبلة أهل المدينة. 
 ثم أخبر أبو أيوب رضي الله عنه أنهم لما قدموا الشام وجدُوا فيها المراحيض المعدة لقضاء الحاجة قد بُنيت متجهة إلى الكعبة، فكانوا ينحرفون بأجسادهم عن القبلة، ومع ذلك يستغفرون الله.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам пешоб ёки қазои ҳожат ўтамоқчи бўлган инсонни қибла томонга қараб ёки унга тескари ўтириб ҳожат ўташдан қайтардилар. Агарда қибласи Мадина аҳлининг қибласидай бўлса шарққа ёки ғарбга қараб бавл қилишга буюрдилар. Сўнгра Абу Айюб разияллоҳу анҳу шомга келганларида унинг ҳожат ўташ учун қурилган ўтирғичлари қибла томонга қараб қурилган ҳолда  кўрганларини кўрдилар. Улар қибла томондан бурилиб ҳожат ўтар эдилар, лекин шунга қарамай Аллоҳга истиғфор айтар эдилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам пешоб ёки қазои ҳожат ўтамоқчи бўлган инсонни қибла томонга қараб ёки унга тескари ўтириб ҳожат ўташдан қайтардилар. Агарда қибласи Мадина аҳлининг қибласидай бўлса шарққа ёки ғарбга қараб бавл қилишга буюрдилар. Сўнгра Абу Айюб разияллоҳу анҳу шомга келганларида унинг ҳожат ўташ учун қурилган ўтирғичлари қибла томонга қараб қурилган ҳолда  кўрганларини айтдилар. Улар қибла томондан бурилиб ҳожат ўтар эдилар, лекин шунга қарамай Аллоҳга истиғфор айтар эдилар.</t>
   </si>
   <si>
     <t>الحكمة في ذلك تعظيم الكعبة المشرفة واحترامها.
 الاستغفار بعد الخروج من مكان قضاء الحاجة.
 حسن تعليم النبي صلى الله عليه وسلم؛ لأنه لما ذكر الممنوع أرشد إلى الجائز.</t>
   </si>
   <si>
-    <t>Бунинг ҳикмати Каабаи мушаррафани улуғлаш ва эзозлашдир.
+    <t>Бунинг ҳикмати Каабаи мушаррафани улуғлаш ва эъзозлашдир.
 Ҳожатхонадан чиққач истиғфор айтиш.
 Набий соллаллоҳу алайҳи ва салламнинг чиройли таълим бериш услублари. Чунки У зот ман қилинган нарсани зикр қилгач жоиз бўлган нарсани ҳам зикр қилдилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3078</t>
   </si>
   <si>
     <t>لا يمسكن أحدكم ذكره بيمينه وهو يبول، ولا يتمسح من الخلاء بيمينه، ولا يتنفس في الإناء</t>
   </si>
   <si>
     <t>Бирортангиз бавл қилганда закарини ҳаргиз  ўнг қўли билан ушламасин, нажосатни ўнг қўли билан артмасин. Шунингдек, (сув ичганда) идишнинг ичига нафас чиқармасин», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي قَتَادَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يُمْسِكَنَّ أَحَدُكُمْ ذَكَرَهُ بِيَمِينِهِ وَهُوَ يَبُولُ، وَلَا يَتَمَسَّحْ مِنَ الْخَلَاءِ بِيَمِينِهِ، وَلَا يَتَنَفَّسْ فِي الْإِنَاءِ».</t>
   </si>
   <si>
     <t>Абу Қатода разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бирортангиз бавл қилганда закарини ҳаргиз  ўнг қўли билан ушламасин, нажосатни ўнг қўли билан артмасин. Шунингдек, (сув ичганда) идишнинг ичига нафас чиқармасин», дедилар.</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعض الآداب؛ حيث نهى أنْ يُمْسِكَ الرجل ذكره حال البول بيده اليمنى، وأن تُزال النجاسة من القُبُلِ أو الدُّبُرِ باليد اليمنى؛ لأن اليمين أعدت للمكارم، 
 كما نهى أن يتنفس الإنسان في الإناء الذي يشرب فيه.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда баъзи одобларни баёнлаб бердилар. Киши бавл қилаётганда закарини ўнг қўли билан ушлашдан, олди ёки орқасидаги нажосатни ўнг қўли билан артишдан қайтардилар. Чунки ўнг қўл ҳурмат қилинган ишларни бажариш учун берилган. Шунингдек ичаётган идишига нафас чиқаришдан ҳам қайтардилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда баъзи одобларни баёнлаб бердилар. Киши бавл қилаётганда закарини ўнг қўли билан ушлашдан, олди ёки орқасидаги нажосатни ўнг қўли билан артишдан қайтардилар. Чунки ўнг қўл шарафли ва яхши ишлар учун ихтисослашган. Шунингдек, киши ичаётган идишига нафас чиқаришдан ҳам қайтарилди.</t>
   </si>
   <si>
     <t>بيان سَبْق الإسلام في الآداب والنظافة.
 اجتناب الأشياء القذرة، فإذا اضطر إلى مباشرتها، فليكن باليسار.
 بيان شرف اليمين وفضلها على اليسار.
 كمال الشريعة الإسلامية وشمول تعاليمها.</t>
   </si>
   <si>
-    <t>Одоб ва тозаликда Ислом барчадан олдида.
-Ифлос ва нопок нарсалардан тийилинг, агар уларга тегишга мажбур бўлсангиз, буни чап қўл билан амалга оширинг.
+    <t>Одоб ва тозаликда Ислом дини барчадан олдинда.
+Ифлос ва нопок нарсалардан тийилиш. Агар уларга тегишга мажбур бўлса, уни чап қўл билан амалга ошириши зарур.
 Ўнг томоннинг шарафи ва унинг чап томондан афзал экани.
 Ислом шариатининг комиллиги ва унинг барча соҳаларни қамраб олганлиги.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3079</t>
   </si>
   <si>
     <t>أما يخشى أحدكم  أو: لا يخشى أحدكم  إذا رفع رأسه قبل الإمام، أن يجعل الله رأسه رأس حمار، أو يجعل الله صورته صورة حمار</t>
   </si>
   <si>
     <t>Сизлардан бирингиз имомдан олдин бошини кўтарган вақтида Аллоҳ унинг бошини эшакнинг бошига айлантириб қўйишидан ёки кўринишини эшакнинг кўринишига айлантиришидан қўрқмайдими», – дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَمَا يَخْشَى أَحَدُكُمْ - أَوْ: لاَ يَخْشَى أَحَدُكُمْ - إِذَا رَفَعَ رَأْسَهُ قَبْلَ الإِمَامِ، أَنْ يَجْعَلَ اللَّهُ رَأْسَهُ رَأْسَ حِمَارٍ، أَوْ يَجْعَلَ اللَّهُ صُورَتَهُ صُورَةَ حِمَارٍ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сизлардан бирингиз имомдан олдин бошини кўтарган вақтида Аллоҳ унинг бошини эшакнинг бошига айлантириб қўйишидан ёки кўринишини эшакнинг кўринишига айлантиришидан қўрқмайдими», – дедилар.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على مَن يَرفَعُ رأسَه قبل إمامِهِ، بأنْ يجعلَ اللهُ رأسَه رأسَ حِمار، أو يَجعلَ صورتَه صورةَ حمار.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда имомдан олдин бошини кўтарган кишига қаттиқ тахдид бор эканини баёнладилар. У ҳам бўлса, Аллоҳ унинг бошини ёки шаклини эшакнинг бошига ёки шаклига айлантириб қўйиши мумкинлиги.</t>
   </si>
   <si>
@@ -1068,80 +1067,79 @@
 وكذلك نهى عن الصلاة مع مدافعة الأخبثين -وهما البول والغائط--، لانشغاله بمدافعة الأذى.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам овқат ҳозир бўлгач нафси интилиб, қалби унга боғланган ҳолда намоз ўқишдан қайтардилар.
 Шунингдек икки томондаги чиқинди, яъни бавл ва ғоит қистаб турганда ҳам намоз ўқишдан қайтардилар. Чунки уларни тўсиш билан намоздан машғул бўлиб қолади.</t>
   </si>
   <si>
     <t>ينبغي للمصلي إبعاد كلِّ ما يَشْغَلُه في صلاته قبل الدخول فيها.</t>
   </si>
   <si>
     <t>Намозга киришдан олдин намоздан чалғитадиган барча нарсалардан узоқлашиш лозим.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3088</t>
   </si>
   <si>
     <t>أن رسول الله صلى الله عليه وسلم كان يرفع يديه حذو منكبيه إذا افتتح الصلاة،</t>
   </si>
   <si>
     <t>Расулуллоҳ саллаллоҳу алайҳи ва саллам намоз ўқишни бошлаётганларида қўлларини елка баробар кўтарар эдилар</t>
   </si>
   <si>
     <t>عَن ابْنِ عُمَرَ رضي الله عنهما: أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَرْفَعُ يَدَيْهِ حَذْوَ مَنْكِبَيْهِ إِذَا افْتَتَحَ الصَّلَاةَ، وَإِذَا كَبَّرَ لِلرُّكُوعِ، وَإِذَا رَفَعَ رَأْسَهُ مِنَ الرُّكُوعِ، رَفَعَهُمَا كَذَلِكَ أَيْضًا، وَقَالَ: «سَمِعَ اللَّهُ لِمَنْ حَمِدَهُ، رَبَّنَا وَلَكَ الحَمْدُ»، وَكَانَ لاَ يَفْعَلُ ذَلِكَ فِي السُّجُودِ.</t>
   </si>
   <si>
-    <t>Ибн Умар разияллоҳу анҳумодан ривоят қилинади: «Расулуллоҳ саллаллоҳу алайҳи ва саллам намоз ўқишни бошлаётганларида қўлларини елка баробар кўтарар эдилар, такбир айтиб рукуъ қилаётганларида ҳам, рукуъдан бош кўтараётганларида ҳам қўлларини елка баробар кўтарар эдилар ва «Самиъаллоҳу лиман ҳамидаҳу», «Раббанаа ва лакалҳамд», дер эдилар. Лекин сажда қилаётганда бундай қилмас эдилар».</t>
+    <t>Ибн Умар разияллоҳу анҳумодан ривоят қилинади: «Расулуллоҳ саллаллоҳу алайҳи ва саллам намоз ўқишни бошлаётганларида қўлларини елка баробар кўтарар эдилар. Такбир айтиб рукуъ қилаётганларида ҳам, рукуъдан бош кўтараётганларида ҳам қўлларини елка баробар кўтарар эдилар ва «Самиъаллоҳу лиман ҳамидаҳу», «Раббанаа ва лакалҳамд», дер эдилар. Лекин сажда қилаётганда бундай қилмас эдилар».</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم  يرفع يديه في ثلاثةِ مواضع من الصلاة إزاء أو مقابل المنكب الذي هو: مجمع عظم الكتف والعضد. 
 الموضع الأول: إذا افتتح الصلاة عند تكبيرة الإحرام. 
 الثاني: إذا كبّر للركوع. 
 الثالث: إذا رفع رأسه من الركوع وقال: سمع الله لمن حمده ربنا ولك الحمد.
 وكان لا يرفع يديه عند ابتداء السجود، ولا عند الرفع منه.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам намознинг уч ўрнида икки қўлларини елка бараварида кўтарар эдилар.
-Биринчи: намозга кириш учун такбиротул эҳром пайтида.
+    <t>Набий соллаллоҳу алайҳи ва саллам намознинг уч ўрнида икки қўлларини елка баробарида кўтарар эдилар.
+Биринчи: намозга кириш учун такбири таҳрима пайтида.
 Иккинчи: рукуъга такбир айтганларида.
 Учинчи: бошларини рукуъдан кўтариб «Самиъаллоҳу лиман ҳамидаҳу», «Раббанаа ва лакалҳамд» деганларида.
-Саждага кетаётганда ҳам саждадан тураётганда ҳам қўлларини кўтармас эдилар.</t>
+Саждага кетаётганда ҳам, саждадан тураётганда ҳам қўлларини кўтармас эдилар.</t>
   </si>
   <si>
     <t>من حِكَم رفع اليدين في الصلاة أنها زينة للصلاة وتعظيم لله سبحانه.
 ثبت عنه صلى الله عليه وسلم رفع يديه في موضع رابع كما في رواية أبي حميد الساعدي عند أبي داود وغيره، وهو عند القيام من التشهد الأول في الصلاة الثلاثية والرباعية.
 ثبت عنه صلى الله عليه وسلم أيضًا أنه يرفع يديه حذو أذنيه دون لمس كما في رواية مالك بن الحويرث في الصحيحين: «أن رسول الله صلى الله عليه وسلم كان إذا كبر رفع يديه حتى يحاذي بهما أذنيه».
 الجمع بين التسميع والتحميد خاص بالإمام والمنفرد، أما المأموم فيقول: ربنا ولك الحمد.
 قول: "رَبَّنَا وَلَكَ الحَمْدُ" بعد الركوع صح عن النبي صلى الله عليه وسلم فيه أربع صيغ، وهذه واحدة منها، والأفضل أن يتتبع المرء هذه الصيغ ويأتي بهذا مرة، وهذه مرة.</t>
   </si>
   <si>
-    <t>Намозда икки қўлни кўтариш ҳикматларидан: намоз учун зийнат ва Аллоҳ таолони улуғлаш.
-[...4 lines deleted...]
-Рукуъдан кейин «Раббанаа ва лакалҳамд» дейишнинг Расулуллоҳ соллаллоҳу алайҳи ва салламдан тўрт сийғаси собит бўлган. Бу ўшалардан бири, ўша зикрларни дамаки-дамаки қилиб айтиб юргани энг афзал ҳолатдир.</t>
+    <t>Намозда қўлларни кўтаришнинг ҳикматларидан бири — бу намознинг зийнати бўлиши ва Аллоҳ таолога таъзим ифодасидир
+Абу Довуд ривоятида Абу Ҳумайд Саъидий разияллоҳу анҳудан ривоят қилинган ҳадисда Набий соллаллоҳу алайҳи ва саллам уч ва тўрт ракатлик намозларда биринчи ташаҳҳуддан тураётганда ҳам қўлларини кўтарганлари собит бўлган.
+Бухорий ва Муслим Молик ибн Ҳувайрис разияллоҳу анҳудан ривоят қилган ҳадисда Расулуллоҳ соллаллоҳу алайҳи ва саллам қўлларини қулоқлари баробарида кўтарганлари, лекин қулоққа қўлларини теккизмаганлари ривоят қилинган.  Ҳадис: «Расулуллоҳ соллаллоҳу алайҳи ва саллам агар такбир айтсалар қўлларини қулоқлари баробар кўтарар эдилар».
+«Самиъаллоҳу лиман ҳамидаҳ», «Раббанаа ва лакалҳамд» деб айтиш имом ва ёлғиз ўқиётган одамга тегишли. Имомга эргашувчи эса «Раббанаа ва лакалҳамд» дейди холос.
+Рукуъдан кейин «Раббанаа ва лакалҳамд» дейишнинг Расулуллоҳ соллаллоҳу алайҳи ва салламдан тўрт сийғаси собит бўлган. Бу ўшалардан бири бўлиб, ўша зикрларни навбатма навбат қилиб айтиб юриш энг афзал ҳолатдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3095</t>
   </si>
   <si>
     <t>علمني رسول الله صلى الله عليه وسلم، وكفي بين كفيه، التشهد، كما يعلمني السورة من القرآن</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам менга ташаҳҳудни кафтларим кафтлари орасида турганда худди Қуръонни таълим бергандек ўргатдилар</t>
   </si>
   <si>
     <t>عَنِ ابْنَ مَسْعُودٍ رضي الله عنه قَالَ: عَلَّمَنِي رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَفِّي بَيْنَ كَفَّيْهِ، التَّشَهُّدَ، كَمَا يُعَلِّمُنِي السُّورَةَ مِنَ القُرْآنِ: «التَّحِيَّاتُ لِلَّهِ، وَالصَّلَوَاتُ وَالطَّيِّبَاتُ، السَّلاَمُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللَّهِ وَبَرَكَاتُهُ، السَّلاَمُ عَلَيْنَا وَعَلَى عِبَادِ اللَّهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ».
 وفي لفظ لهما: «إِنَّ اللهَ هُوَ السَّلَامُ، فَإِذَا قَعَدَ أَحَدُكُمْ فِي الصَّلَاةِ فَلْيَقُلْ: التَّحِيَّاتُ لِلَّهِ وَالصَّلَوَاتُ وَالطَّيِّبَاتُ السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، فَإِذَا قَالَهَا أَصَابَتْ كُلَّ عَبْدٍ لِلَّهِ صَالِحٍ فِي السَّمَاءِ وَالْأَرْضِ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، ثُمَّ يَتَخَيَّرُ مِنَ الْمَسْأَلَةِ مَا شَاءَ».</t>
   </si>
   <si>
     <t>Ибн Масъуд разияллоҳу анҳудан: Расулуллоҳ соллаллоҳу алайҳи ва саллам менга ташаҳҳудни кафтларим кафтлари орасида турганда худди Қуръонни таълим бергандек ўргатдилар: «Ат-таҳиййаату лиллааҳи вас-солаваату ват-тоййибаату, ас-салааму алайка аййуҳан-набиййу ва роҳматуллоҳи ва баракаатуҳу, ас-салааму алайна ва алаа ибаадиллааҳис-солиҳийн. Ашҳаду аллаа илааҳа иллалоҳу ва ашҳаду анна Муҳаммадан абдуҳу ва Расулуҳу». Бошқа бир лафзда: «Аллоҳ Салом Зотдир, агар бирингиз намозда ўтирса,  «Ат-таҳиййаату лиллааҳи вас-солаваату ват-тоййибаату, ас-салааму алайка аййуҳан-набиййу ва роҳматуллоҳи ва баракаатуҳу, ас-салааму алайна ва алаа ибаадиллааҳис-солиҳийн», – деб айтсин! Шундай деса, осмонлару ердаги барча солиҳ бандага саломи етади. «Ашҳаду аллаа илааҳа иллалоҳу ва ашҳаду анна Муҳаммадан абдуҳу ва Расулуҳу», – деб айтгач хоҳлаган нарсасини сўрасин», – дедилар. (Маъноси: Саломлар (ёки қавлий ибодатлар), намозлар (ёки баданий ибодатлар) ва (ҳамду санода ишлатиладиган) тоййиба-покиза сўзлар-амаллар Аллоҳ учундир. Эй Набий! Сизга Аллоҳнинг саломи, раҳмати ва баракотлари бўлсин. Бизга ҳамда Аллоҳнинг солиҳ бандаларига салом бўлсин. Гувоҳлик бераманки, Аллоҳдан ўзга (ҳақ) маъбуд йўқ ва Муҳаммад Унинг қули ҳамда расулидир.</t>
   </si>
   <si>
     <t>عَلَّمَ النبيُّ صلى الله عليه وسلم ابنَ مسعود رضي الله عنه التشهدَ الذي يقال في الصلاة، وقد جَعل يدَه في يديه، لِيَصْرِفَ انتباهَ ابنِ مسعود إليه. كما يُعَلِّمُه السورة من القرآن مما يدل على اعتناء النبي صلى الله عليه وسلم بهذا التشهد لفظًا ومعنى. 
 فقال: 
 "التَّحِيَّات لله":
  وهي كل قول أو فعل دَالٍّ على التعظيم، كلُّها مُسْتَحَقَّة لله عز وجل. 
 "الصَّلَوَاتُ": 
 وهي الصلاة المعروفة فرضُها ونفلُها لله تعالى. 
 "الطَّيِّبَاتُ": 
@@ -1203,183 +1201,183 @@
 Тўртинчи: охир замонда чиқувчи Масиҳ Ад-Дажжол фитнасидан. Аллоҳ у билан бандаларини синайди. Дажжолнинг фитнасини улкан бўлганлиги боис хос зикр қилдилар.</t>
   </si>
   <si>
     <t>هذه الاستعاذة من مهمات الأدعية وجوامعها، لاشتمالها على الاستعاذة من شرور الدنيا والآخرة.
 ثبوت عذاب القبر وأنه حق.
 خطورة الفتن وأهمية الاستعانة بالله والدعاء للنجاة منها.
 إثبات خروج الدَّجَّال وعظم فتنته.
 استحباب هذا الدعاء عقب التشهد الأخير.
 استحباب الدعاء بعد العمل الصالح.</t>
   </si>
   <si>
     <t>Бу паноҳ сўраш дуоси дунё ва охират ёмонликларидан паноҳ сўрашни ўз ичига жамлагани учун энг муҳим ва жомеъ дуолардандир.
 Қабр азоби собит ва хақ.
 Фитналарнинг хатари ҳамда Аллоҳдан ёрдам ва нажот сўрашнинг муҳимлиги.
 Дажжол чиқиши ва унинг фитнаси ёмон эканининг исботи.
 Охирги ташаҳҳуддан сўнг ушбу дуони айтиш мустаҳаб.
 Солих амалдан сўнг дуо қилиш мустаҳаб.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3103</t>
   </si>
   <si>
     <t>اللهم باعد بيني وبين خطاياي كما باعدت بين المشرق والمغرب</t>
   </si>
   <si>
-    <t>Аллоҳумма баъид байний ва байна хотойаайаа камаа баъадта байналмашриқи валмағриб</t>
+    <t>Аллоҳумма бааъид байний ва байна хотойаайаа камаа бааъадта байналмашриқи валмағриб</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، إِذَا كَبَّرَ فِي الصَّلَاةِ، سَكَتَ هُنَيَّةً قَبْلَ أَنْ يَقْرَأَ، فَقُلْتُ: يَا رَسُولَ اللهِ بِأَبِي أَنْتَ وَأُمِّي أَرَأَيْتَ سُكُوتَكَ بَيْنَ التَّكْبِيرِ وَالْقِرَاءَةِ، مَا تَقُولُ؟ قَالَ «أَقُولُ: اللهُمَّ بَاعِدْ بَيْنِي وَبَيْنَ خَطَايَايَ كَمَا بَاعَدْتَ بَيْنَ الْمَشْرِقِ وَالْمَغْرِبِ، اللهُمَّ نَقِّنِي مِنْ خَطَايَايَ كَمَا يُنَقَّى الثَّوْبُ الْأَبْيَضُ مِنَ الدَّنَسِ، اللهُمَّ اغْسِلْنِي مِنْ خَطَايَايَ بِالثَّلْجِ وَالْمَاءِ وَالْبَرَدِ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллуоҳ соллаллоҳу алайҳи ва саллам намозда такбиратул таҳрима айтганларида қироат қилишдан олдин бироз жим турардилар. Шунда мен: «Эй Аллохнинг Расули, ота-онам сизга фидо бўлсин! Айтинг-чи такбир билан қироат ўртасида жим турганингизда нима дейсиз?» дедим. У зот шундай дедилар: «Аллоҳумма баъид байний ва байна хотойаайаа камаа баъадта байналмашриқи валмағриб Аллоҳумма баъид байний ва байна хотойаайаа камаа юнаққос-савбул абяд минадданас, Аллоҳуммағсилний мин хотойаайаа биссалжи валмааъи валбарод». 
-Маъноси: Эй Аллоҳ! Мен билан хатоларим орасини мағриб билан машриқ ўртасини узоқ қилганинг каби йироқ эт. Эй Аллоҳ! Оппоқ либос кирликдан тозалангани каби мени ҳам хатоларимдан тоза эт. Эй Аллоҳ! Мени хатоларимдан қор билан, сув билан ва дўл билан юв-покла!</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам намозда такбири таҳрима айтганларида қироат қилишдан олдин бир оз жим турардилар. Шунда мен: «Эй Аллоҳнинг расули, ота-онам сизга фидо бўлсин! Айтинг-чи, такбир билан қироат ўртасида жим турганингизда нима дейсиз?» дедим. У зот шундай дедилар: «Аллоҳумма бааъид байний ва байна хотойаайаа камаа бааъадта байналмашриқи валмағриб. Аллоҳумма баъид байний ва байна хотойаайаа камаа юнаққос-савбул абязу минадданас. Аллоҳуммағсилний мин хотойаайаа биссалжи валмааъи валбарод». 
+Маъноси: Эй Аллоҳ! Мен билан хатоларим орасини мағриб билан машриқ ўртасини узоқ қилганинг каби йироқ эт. Эй Аллоҳ! Оппоқ либос кирликдан тозалангани каби мени ҳам хатоларимдан тоза эт. Эй Аллоҳ! Мени хатоларимдан қор, сув билан ва дўл билан юв-покла!</t>
   </si>
   <si>
     <t>كَانَ النبيُّ صلى الله عليه وسلم إذا كبَّر للصلاة  يسكت سكتة لطيفة قبل أن يقرأ الفاتحة، يستفتح فيها صلاته ببعض الأدعية، ومما ورد من هذه الأدعية قوله: 
 «اللهم باعد بيني وبين خطاياي كما باعدت بين المشرق والمغرب، اللهم نقني من خطاياي، كما ينقى الثوب الأبيض من الدنس، اللهم اغسلني من خطاياي بالثلج والماء والبرد»، 
 فهو يدعو الله عز وجل أن يباعد بينه وبين الخطايا بأن لا يقع فيها، إبعادًا لا يحصل معه لقاء، كما لا لقاء بين المشرق والمغرب أبدًا، وإن وقع فيها أن ينقيه منها ويزيلها كما يزال الوسخ من الثوب الأبيض، وأن يغسله من خطاياه ويبرد لهيبها وحرها، بهذه المطهرات الباردة؛ الماء، والثلج، والبرد.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам намозга такбир айтгач Фотиҳани ўқишдан олдин озгина сукут сақлар ва баъзи дуолар билан намозларини бошлар эдилар. Ворид бўлган дуолардан: «Аллоҳумма баъид байний ва байна хотойаайаа камаа баъадта байналмашриқи валмағриб Аллоҳумма баъид байний ва байна хотойаайаа камаа юнаққос-савбул абяд минадданас, Аллоҳуммағсилний мин хотойаайаа биссалжи валмааъи валбарод». У зот Аллоҳ таолодан машриқ ва мағриб учрашмагани каби хатоларга йўлиқмаслик учун улар ва хатолар ўртасини ўшанчалик узоқлаштиришини, агар улардан хато содир бўлса, оқ кийимдан кир ўчирилгандай ўчиришини, ювишини ҳамда унинг алангасини ва иссиғини ях, қор ва сув каби тозаловчи нарсалар билан тозалашини сўраб дуо қилар эдилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам намозга такбир айтгач, Фотиҳани ўқишдан олдин, озгина сукут сақлар ва баъзи дуолар билан намозларини бошлар эдилар. Ворид бўлган дуолардан: «Аллоҳумма баъид байний ва байна хотойаайаа камаа бааъадта байналмашриқи валмағриб. Аллоҳумма бааъид байний ва байна хотойаайаа камаа юнаққос-савбул абязу минадданас. Аллоҳуммағсилний мин хотойаайаа биссалжи валмааъи валбарод». У зот Аллоҳ таолодан машриқ ва мағриб учрашмагани каби хатоларга йўлиқмаслик учун ўзлари ва хатолар ўртасини ўшанчалик узоқлаштиришини, агар улардан хато содир бўлса, оқ кийимдан кир ўчирилгандай ўчирилиши, ювилишини ҳамда унинг алангасини ва иссиғини ях, қор ва сув каби тозаловчи нарсалар билан тозалашини сўраб дуо қилар эдилар.</t>
   </si>
   <si>
     <t>الإسرار بدعاء الاستفتاح  ولو كانت الصلاة جهرية.
 حرص الصحابة رضي الله عنهم على معرفة أحوال الرسول صلى الله عليه وسلم في حركاته وسكناته.
 وردت صيغ أخرى لدعاء الاستفتاح، والأفضل أن يتتبع المرء الاستفتاحات الواردة والثابتة عنه صلى الله عليه وسلم، فيأتي بهذا مرة، وهذا مرة.</t>
   </si>
   <si>
     <t>Жаҳрий намоз бўлса ҳам истифтоҳ дуосини ичида ўқиш.
-Расулуллоҳ соллаллоҳу алайҳи ва салламнинг барча  аҳволларини билишга бўлган саҳобаларнинг ҳарислиги.
-Истифтоҳ дуосининг бир нечта сийғалари ворид бўлган. Киши Расулуллоҳ соллаллоҳу алайҳи ва салламдан ворид бўлган бу зикрларни дамаки-дамаки қилиб ўқигани афзал.</t>
+Саҳобаларнинг Расулуллоҳ соллаллоҳу алайҳи ва салламнинг барча  аҳволларини билишга бўлган ҳарислиги.
+Истифтоҳ дуосининг бир нечта сийғалари ворид бўлган. Киши Расулуллоҳ соллаллоҳу алайҳи ва салламдан ворид бўлган бу зикрларни навбатма навбат қилиб ўқигани афзал.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3104</t>
   </si>
   <si>
     <t>إذا قلت لصاحبك: أنصت، يوم الجمعة، والإمام يخطب، فقد لغوت</t>
   </si>
   <si>
     <t>Жума куни имом хутба қилаётган пайтда ёнингдаги кишига "жим ўтир" десанг ҳам беҳуда сўз сўзлаган бўласан!», дедилар</t>
   </si>
   <si>
     <t>عن أبِي هُرَيرةَ رضي الله عنه أنَّ رسول الله صلى الله عليه وسلمَ قال: «إذا قُلْتَ لِصَاحِبِكَ: أَنْصِتْ، يومَ الجمعةِ، والْإِمامُ يَخْطُبُ، فَقَدْ لَغَوْتَ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Жума куни имом хутба қилаётган пайтда ёнингдаги кишига "жим ўтир" десанг ҳам беҳуда сўз сўзлаган бўласан!», дедилар.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مِن الآداب الواجبة لِمَن حَضَرَ خطبةَ الجمعة: الإنصاتَ للخطيب؛ ليتدبَّر المواعظ، وأنَّ مَن تَكَلَّمَ -ولو بأقلِّ شيء- والإمام يخطب، فقال لغيره: "اسكت" و"استمع"، فقد فاته فَضْلُ صلاةِ الجمعة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда жума хутбасига келганда амал қилиш лозим бўлган одоблардан бири хотиб нима деганини тафаккур қилиш учун сукут сақлаб қулоқ солиш вожиб эканини баёнладилар. Ҳатто ким «жим» ёки «эшит» деган энг оз сўзни айтса ҳам жуманинг фазилатидан қуруқ қолади.</t>
   </si>
   <si>
     <t>تحريم الكلام حال سماع الخطبة، ولو بالنهي عن المنكر أو ردِّ السلام وتشميت العاطس.
 يُستثنى مِن هذا مَن يخاطِبُ الإمامَ أو يُخاطِبُهُ الإمامُ.
 جواز الكلام بين الخطبتين عند الحاجة.
 إذا ذُكِرَ النبيُّ صلى الله عليه وسلم والإمامُ يَخطب فإنك تُصلي عليه وتُسلِّم سِرًّا، وكذلك التأمين على الدعاء.</t>
   </si>
   <si>
     <t>Хутба вақтида сўзлашнинг ҳаромлиги. Ҳаттоки мункардан қайтариш, саломга алик олиш ёки акси урганга жавоб бериш ҳам ҳаром.
 Аммо, имомга ҳитоб қилиш ёки имомнинг бировга хитоб қилиб гапириши бундан мустасно.
 Ҳожат бўлса, икки хутба орасида гапириш жоиз.
 Имом хутба вақтида Набий соллаллоҳу алайҳи ва салламни зикр қилса У зотга саловат ва саломни ва ҳудди шундай дуога "омин"ни ҳам ичимизда айтамиз.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3107</t>
   </si>
   <si>
     <t>ألا أحدثكم حديثا عن الدجال، ما حدث به نبي قومه؟ إنه أعور، وإنه يجيء معه بمثال الجنة والنار،</t>
   </si>
   <si>
-    <t>Дажжол ҳақида бирор Пайғамбаримиз ўз қавмига айтмаган хабарни айтайми? Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади</t>
+    <t>Дажжол ҳақида бирор пайғамбар ўз қавмига айтмаган хабарни айтайми? Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَلاَ أُحَدِّثُكُمْ حَدِيثًا عَنِ الدَّجَّالِ، مَا حَدَّثَ بِهِ نَبِيٌّ قَوْمَهُ؟ إِنَّهُ أَعْوَرُ، وَإِنَّهُ يَجِيءُ مَعَهُ بِمِثَالِ الجَنَّةِ وَالنَّارِ، فَالَّتِي يَقُولُ إِنَّهَا الجَنَّةُ هِيَ النَّارُ، وَإِنِّي أُنْذِرُكُمْ كَمَا أَنْذَرَ بِهِ نُوحٌ قَوْمَهُ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Дажжол ҳақида бирор Пайғамбаримиз ўз қавмига айтмаган хабарни айтайми? Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади. Бу жаннат деяётган нарсаси дўзах, Нуҳ ўз қавмини огоҳлантиргани каби мен ҳам сизларни огоҳлантираман», дедилар.</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Дажжол ҳақида бирор пайғамбар ўз қавмига айтмаган хабарни айтайми? Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади. Бу жаннат деяётган нарсаси дўзахдир. Нуҳ ўз қавмини огоҳлантиргани каби мен ҳам сизларни огоҳлантираман», дедилар.</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أصحابه عن الدجال وصفاته وعلاماته بما لم يحدِّث به نبي قبله، فمن ذلك:
  أنه أعور العين.
 وأن الله تعالى جعل معه مثل الجنة والنار، بحسب رؤيا العين.
  لكن جنته نار، وناره جنة، من أطاعه أدخله هذه الجنة فيما يرى الناس، ولكنها نار محرقة، ومن عصاه أدخله النار فيما يراه الناس، ولكنها جنة طيبة، 
 ثم حذرنا النبي صلى الله عليه وسلم من فتنته كما حذّر به نوح قومه.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бирорта пайғамбар ўз қавмига айтмаган дажжолнинг сифат ва аломатлари ҳақида хабар бердилар. 
 Улардан:
 Бир кўзи ғилай.
-Аллоҳ таоло (инсон) кўзига кўриниши жиҳатидан у билан бирга худди жаннат ва дўзах каби нарсаларни қилиб қўйди.
-Лекин унинг жаннати дўзах ва дўзахи жаннат. Ким унга итоат қилса одамларга жаннатдай кўринадиган, аслида эса дўзах бўлган жойга киргизади. Ким унга осийлик қилса, одамларга дўзахдай кўринадиган, аслида эса, пок жаннатга киргизади. Сўнгра Нуҳ алайҳиссалом ўз қавмини қайтаргани каби Набий соллаллоҳу алайҳи ва саллам ҳам бизни қайтардилар.</t>
+Аллоҳ таоло дажжолга инсон кўриши жиҳатидан содир бўладиган жаннат ва дўзахга ўхшаш нарсани берди.
+Лекин унинг жаннати дўзах ва дўзахи жаннат. Ким унга итоат қилса одамларга жаннатдай кўринадиган, аслида эса, дўзах бўлган жойга киргизади. Ким унга осийлик қилса, одамларга дўзахдай кўринадиган, аслида эса, пок жаннатга киргизади. Сўнгра Нуҳ алайҳиссалом ўз қавмини дажжолнинг фитасидан огоҳлантиргани каби Набий соллаллоҳу алайҳи ва саллам ҳам бизни огоҳдантирдилар.</t>
   </si>
   <si>
     <t>عظم فتنة الدجال.
 النجاة من فتنة الدجال تكون بصدق الإيمان واللجوء إلى الله تعالى والاستعاذة بالله منه في التشهد الأخير، وحفظ عشر آيات من أول سورة الكهف.
 شدة حرص النبي صلى الله عليه وسلم على أمته، حيث بين للمسلمين من صفات الدجال ما لم يبينه نبي قبله.</t>
   </si>
   <si>
     <t>Дажжол фитнасининг хавфи.
 Инсон дажжол фитнасидан содиқ иймон, Аллоҳга илтижо қилиш, охирги ташаҳҳудда Аллоҳдан паноҳ сўраш ва Каҳф сурасининг аввалги ўн оятини ёдлаш билан қутулади.
-Набий соллаллоҳу алайҳи ва салламнинг умматларига бўлган ғамхўрликлари, чунки Дажжолнинг бошқа пайғамбарлар сифатламаган сифатларини баёнлаб бердилар.</t>
+Набий соллаллоҳу алайҳи ва салламнинг дажжолнинг бошқа пайғамбарлар сифатламаган сифатларини баёнлаб беришлари У кишининг умматларига бўлган ғамхўрликларидан.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3110</t>
   </si>
   <si>
     <t>إنما مثل الجليس الصالح والجليس السوء كحامل المسك ونافخ الكير،</t>
   </si>
   <si>
-    <t>Солиҳ улфат ва ёмон улфатнинг мисоли ҳомили миск ва босқончига ўхшайди</t>
+    <t>Солиҳ улфат ва ёмон улфатнинг мисоли  миск сотувчи ва босқончига ўхшайди</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّمَا مَثَلُ الْجَلِيسِ الصَّالِحِ وَالْجَلِيسِ السَّوْءِ كَحَامِلِ الْمِسْكِ وَنَافِخِ الْكِيرِ، فَحَامِلُ الْمِسْكِ: إِمَّا أَنْ يُحْذِيَكَ، وَإِمَّا أَنْ تَبْتَاعَ مِنْهُ، وَإِمَّا أَنْ تَجِدَ مِنْهُ رِيحًا طَيِّبَةً، وَنَافِخُ الْكِيرِ: إِمَّا أَنْ يُحْرِقَ ثِيَابَكَ، وَإِمَّا أَنْ تَجِدَ رِيحًا خَبِيثَةً».</t>
   </si>
   <si>
-    <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Солиҳ улфат ва ёмон улфатнинг мисоли ҳомили миск ва босқончига ўхшайди. Ҳомили миск ё сенга беради, ё сен ундан сотиб оласан, ёхуд ундан хушбўй ҳидни топасан. Босқончи бўлса, ё кийимингни куйдиради, ё сен ундан қўланса ҳидни топасан», дедилар».</t>
+    <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Солиҳ улфат ва ёмон улфатнинг мисоли  миск сотувчи ва босқончига ўхшайди. Миск сотувчи ё сенга (атиридан) беради, ё сен ундан сотиб оласан, ёхуд ундан хушбўй ҳидни топасан. Босқончи бўлса, ё кийимингни куйдиради, ё сен ундан қўланса ҳидни топасан», дедилар».</t>
   </si>
   <si>
     <t>ضَرَبَ صلى الله عليه وسلم المَثل لنوعين من الناس:
 النوع الأول: الجليس والصديق الصالح الذي يدل على الله وما فيه رضاه، ويعين على الطاعة، 
 فمثله كبائع المسك إما أن يعطيك، وإما أن تشتري منه، وإما أن تجد وتشم منه ريحا طيبة. 
 والنوع الثاني: جليس وصديق السوء؛ الذي يصدُّ عن سبيل الله، ويعين على فعل المعاصي، وترى منه الفعل القبيح، ويطالك الذم لمصاحبة ومجالسة مثله، 
 فمثله كالحداد الذي ينفخ ناره؛ إما أن يحرق ثيابك من شرره المتطاير، أو تجد من قربه ريحًا خبيثة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам икки хил инсонга мисол олиб келдилар:
-Биринчи тоифа: Аллоҳга ва Унинг ризолигига бошлайдиган ҳамда тоат-ибодатда кўмакчи бўладиган солиҳ ҳамсуҳбат ва вафодор дўстдир. Унинг мисоли, миск сотувчисига ўхшайди. Сенга миск ҳадия қилади ёки ундан сотиб оласан, ҳеч бўлмаганда ундан яхши ҳид топасан.
-Иккинчи тоифа: Аллоҳнинг йўлидан тўсувчи, гуноҳ ва маъсиятларга кўмаклашувчи ёмон ҳамсуҳбат ва бадфеъл дўстдир. Сен ундан фақат хунук ишларни кўрасан ва бундай кимса билан ҳамдам бўлганинг сабабли сенга ҳам маломат тошлари отилади. Унинг мисоли, ёндирувчи учқунлари билан кийимингни куйдирадиган ёки унга яқинлашсанг сассиқ ҳид келиб турадиган темирчига ўхшайди.</t>
+Биринчи тоифа: Аллоҳга ва Унинг ризолигига бошлайдиган ҳамда тоат-ибодатда кўмакчи бўладиган солиҳ ҳамсуҳбат ва вафодор дўстдир. Унинг мисоли миск сотувчисига ўхшайди. Сенга миск ҳадия қилади ёки ундан сотиб оласан. Ҳеч бўлмаганда ундан яхши ҳид топасан.
+Иккинчи тоифа: Аллоҳнинг йўлидан тўсувчи, гуноҳ ва маъсиятларга кўмаклашувчи ёмон ҳамсуҳбат ва бадфеъл дўстдир. Сен ундан фақат хунук ишларни кўрасан ва бундай кимса билан ҳамдам бўлганинг сабабли сенга ҳам маломат тошлари отилади. Унинг мисоли ёндирувчи учқунлари билан кийимингни куйдирадиган ёки унга яқинлашсанг сассиқ ҳид келиб турадиган темирчига ўхшайди.</t>
   </si>
   <si>
     <t>جواز ضرب الأمثال لتقريب المعنى للسامع.
 الحث والترغيب على مجالسة أهل الطاعة والصلاح، ومجانبة أهل الفساد وأصحاب الخُلق السيئ.</t>
   </si>
   <si>
     <t>Эшитувчига маънони яқинлаштириш учун зарби мисол айтиш жоиз.
-Бу ҳадис тоат-ибодат ва солиҳ амал эгалари билан ҳамсуҳбат бўлишга тарғиб ҳамда бузғунчи ва ёмон хулқли кимсалардан йироқ бўлишга ундайди.</t>
+Бу ҳадис тоат-ибодат ва солиҳ амал эгалари билан ҳамсуҳбат бўлишга тарғиб қилади ҳамда бузғунчи ва ёмон хулқли кимсалардан йироқ бўлишга ундайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3127</t>
   </si>
   <si>
     <t>الساعي على الأرملة والمسكين، كالمجاهد في سبيل الله، أو القائم الليل الصائم النهار</t>
   </si>
   <si>
     <t>Бева аёл ва мискин инсоннинг ҳожатини чиқаришлик учун саъйи ҳаракат қилган киши, ҳудди Аллоҳнинг йўлида жанг қилган мужоҳид ёки тунлари қоим, кундузлари рўзадор инсон кабидир</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «السَّاعِي عَلَى الأَرْمَلَةِ وَالمِسْكِينِ، كَالْمُجَاهِدِ فِي سَبِيلِ اللَّهِ، أَوِ القَائِمِ اللَّيْلَ الصَّائِمِ النَّهَارَ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам шундай дедилар: «Бева аёл ва мискин инсоннинг ҳожатини чиқаришлик учун саъйи ҳаракат қилган киши, ҳудди Аллоҳнинг йўлида жанг қилган мужоҳид ёки тунлари қоим, кундузлари рўзадор инсон кабидир».</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الذي يقوم بمصالِحِ المرأةِ التي مات عنها زوجُها وليس لها أحدٌ يقوم بشؤونِها، والمسكينِ المُحتاج، ويُنفِقُ عليهم محتسبًا الأجرَ عند الله تعالى، فهو في الأجر كالمجاهد في سبيل الله، أو كالقائم في صلاة التهجد الذي لا يَتعب، الصائم الذي لا يفطر.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда эри вафот этган, ишларини қиладиган ҳеч кими йўқ, мискин, муҳтож аёлнинг ишларини бажариб, Аллоҳдан савоб умид қилган ҳолда инфоқ қилган кишининг савоби Аллоҳ йўлида жиҳод қилаётган ёки тунлари қоим кундузлари рўзадор бўлган инсоннинг ажри савобичалик бўлишини хабар бердилар.</t>
   </si>
   <si>
     <t>الحثُّ على التعاون والتكافل وسَدّ حاجات الضعفاء.
 العبادة تشمل كلَّ عمل صالح، ومن العبادة السعي على الأرملة والمسكين.
@@ -1387,68 +1385,67 @@
   </si>
   <si>
     <t>Ҳамжиҳатлик, бир-бирига ёрдам бериш ва заифлар ҳожатини чиқаришга ундамоқ.
 Ибодат барча солиҳ амалларни ўз ичига олади. Мискин ва беванинг ҳожатини чиқариш учун ҳаракат қилиш ҳам ибодатдир.
 Ибн Ҳубайро: «Бундан (ҳадисдан) мурод: Аллоҳ таоло бу ишларни қилган бандага рўзадор, тунларни намоз билан ўтовчи ва мужоҳиднинг савобини жамлаб савоб беради. Чунки, у бевага эри ўрнида ёрдам берди ҳамда ўз ҳожатларини ўтай олмайдиган мискиннинг ҳам ҳожатини ўтади. Шу билан бирга қувват ва бардоши билан инфоқ қилди. Унинг манфаати рўза, намоз ва жиҳодга тенг бўлди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3135</t>
   </si>
   <si>
     <t>بادروا بالأعمال فتنا كقطع الليل المظلم،</t>
   </si>
   <si>
     <t>Зулматли кечанинг бўлаги каби фитна келишидан олдин амалларга шошилинглар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «بَادِرُوا بِالْأَعْمَالِ فِتَنًا كَقِطَعِ اللَّيْلِ الْمُظْلِمِ، يُصْبِحُ الرَّجُلُ مُؤْمِنًا وَيُمْسِي كَافِرًا، أَوْ يُمْسِي مُؤْمِنًا وَيُصْبِحُ كَافِرًا، يَبِيعُ دِينَهُ بِعَرَضٍ مِنَ الدُّنْيَا».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Зулматли кечанинг бўлаги каби фитна келишидан олдин амалларга шошилинглар. (Ўшанда) киши тонгда мўмин бўлиб, тунда кофир бўлиб қолади ва тунда мўмин бўлиб, тонгда кофир бўлиб қолади ҳамда дунёнинг арзимаган матосига динини сотади», дедилар».</t>
   </si>
   <si>
     <t>يَحُثُّ النبيُّ صلى الله عليه وسلم المؤمنَ بالمسارعة والإكثار من الأعمال الصالحة قبل تعذُّرِها والاشتغال عنها بمجيء الفتن والشبهات التي تمنع منها، وتصد عنها، وهي مظلمة كقطع الليل، يختلط فيها الحق بالباطل، فيصعب على الناس التمييز بينهما، ومن شدتها يتخبط الإنسان حتى إنه يصبح مؤمنًا ويمسي كافرًا، ويمسي مؤمنًا ويصبح كافرًا، يترك دينه بمتاع من الدنيا زائل.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам мўминни фитна ва шубҳалар келиб машғул бўлиб қолишидан, тун каби қоронғи бўлиб ҳақ билан ботил қоришиб ажратиш одамларга оғир келиб қолишидан олдин солиҳ амалларга шошилишга ундамоқдалар. Фитнанинг оғирлигидан инсон пайпаслаб йўлини юқотиб мўмин ҳолида тонг отиб кеч кирганда кофир ёки кеч кирганда мўмин бўлиб тонг отганда кофир бўлиб қолади. Динини ўткинчи дунё матосига сотиб қўяди.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам мўминни фитна ва шубҳалар келиб уни машғул бўлиб қолишидан, тун каби қоронғи бўлиб ҳақ билан ботил қоришиб, ажратиш одамларга оғир келиб қолишидан олдин солиҳ амалларга шошилишига ундамоқдалар. Фитнанинг оғирлигидан инсон пайпаслаб, йўлини юқотиб, мўмин ҳолида тонг оттириб кеч кирганда кофир ёки кеч кирганда мўмин бўлиб, тонг отганда кофир бўлиб қолади. Динини ўткинчи дунё матосига сотиб юборади.</t>
   </si>
   <si>
     <t>وجوب التمسُّك بالدين، والمبادرة إلى العمل الصالح قبل أن تَحوْل الموانع دونه.
 الإشارة إلى تتابع الفتن المضلة آخر الزمان، وأنه كلما ذهبت فتنة أعقبتها فتنة أخرى.
 إذا ضَعُف دين الإنسان وتنازل عنه مقابل الأمور الدنيوية من مال أو غيره كان ذلك سببًا في انحرافه وتركه للدين وانسياقه مع الفتن.
 في الحديث دليل على أن الأعمال الصالحة سبب للنجاة من الفتن.
 الفتن قسمان: فتن شبهات وعلاجها العلم، وفتن شهوات وعلاجها الإيمان والصبر.
 في الحديث إشارة إلى أن مَن قلَّ عمله كانت الفتنة إليه أسرع، وأن من كثر عمله ينبغي ألّا يغتر بما عنده بل يستزيد.</t>
   </si>
   <si>
     <t>Динни маҳкам тутишнинг вожиблиги. Турли тўсиқлар ғолиб келиб, йўлни тўсиб қўймасидан аввал солиҳ амалларга шошилишга ундаш.
-Охири замонда фитналар орқама орқа келишига ишора, ҳар бир фитна тугаши билан ундан кейингиси эргашиб келади.
-Агар инсоннинг дини заифлашса ва у дунё матоҳлари — мол-дунё ёки бошқа нарсалар эвазига ўз эътиқодидан воз кечса, бу ҳолат унинг тўғри йўлдан оғишига, динни тарк этишига ва фитналар оқимига ғарқ бўлишига сабаб бўлади.
+Охири замонда фитналар орқама орқа келишига ишора. Ҳар бир фитна тугаши билан ундан кейингиси эргашиб келади.
+Агар инсоннинг дини заифлашса ва дунё матоҳлари бўлмиш мол-дунё ёки бошқа нарсалар эвазига ўз эътиқодидан воз кечса, бу ҳолат унинг тўғри йўлдан оғишига, динни тарк этишига ва фитналар оқимига ғарқ бўлишига сабаб бўлади.
 Бу ҳадис солиҳ амаллар фитнадан нажот топишга сабаб эканига далил.
-Фитналар икки турли бўлади: шубҳалар фитнаси — унинг муолажаси илмдир.
-[...1 lines deleted...]
-Ушбу ҳадисда шундай нозик ишора борки, кимнинг солиҳ амали кам бўлса, фитна унга тезроқ чанг солади. Кимнинг амали кўп бўлса, у ўзидаги бор нарсага бино қўйиб, ғурурга берилмаслиги, балки эзгуликни янада кўпайтиришга интилиши лозим.</t>
+Фитналар икки турли бўлади: шубҳалар фитнаси — унинг муолажаси илмдир. Шаҳватлар фитнаси — унинг давоси иймон ва сабрдир.
+Ушбу ҳадисда нозик ишора борки, кимнинг солиҳ амали кам бўлса, фитна унга тезроқ чанг солади. Кимнинг амали кўп бўлса, у ўзидаги бор нарсага бино қўйиб, ғурурга берилмаслиги, аксинча, эзгуликни янада кўпайтиришга интилиши лозим.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3138</t>
   </si>
   <si>
     <t>الفطرة خمس: الختان والاستحداد وقص الشارب وتقليم الأظفار ونتف الآباط</t>
   </si>
   <si>
     <t>Беш нарса фитратдандир: хатна қилмоқ, чотни (олд, орқа томондан) тозалаш, мўйлабни қирқиш, тирноқ олиш ва қўлтиқни тозалаш</t>
   </si>
   <si>
     <t>عن أبِي هريرة رضي اللَّه عنه: سمعتُ النبِيّ صلى الله عليه وسلم يقول: «الفِطْرَةُ خمسٌ: الخِتَانُ والاستحدادُ وقصُّ الشَّارِبِ وتقليمُ الأظفارِ وَنَتْفُ الآبَاطِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Беш нарса фитратдандир: хатна қилмоқ, чотни (олд, орқа томондан) тозалаш, мўйлабни қирқиш, тирноқ олиш ва қўлтиқни тозалаш».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم خمسَ خصالٍ من دينِ الإسلام وسنن المرسلين:
 أولها: الختان، وهو قطع جِلْدَةٍ زائدةٍ على الذَّكَرِ فوق الحَشَفَة، وقطعُ رأسِ جِلدةٍ في فرج الأنثى فوق مَحَلِّ الإيلاج. 
 وثانيها: الاستحداد، وهو حَلْقُ شَعَرِ العَانَة الذي حول القُبُل. 
 وثالثها: قص الشارب، وهو قصُّ ما نبت على شفة الرجل العليا بحيث تظهر الشفة. 
 ورابعها: قص الأظفار. 
 وخامسها: نتف الإبط.</t>
   </si>
   <si>
@@ -1542,64 +1539,61 @@
 Волийлар зулм қилишса ҳам маъруф нарсаларда уларга қулоқ осиб итоат қилишга ва қарши чиқмасликка ундалмоқда.
 Фитна замонда суннатга эргашиб, ҳикмат билан иш тутмоқ лозим.
 Инсон зулм кўрса ҳам ўз зиммасидаги ҳаққини адо қилиши лозим.
 Бу ҳадисда қуйидаги қоидага далил бор: «Икки ёмонликнинг осонроғи ёки икки зарарнинг енгилроғи танланади».</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3156</t>
   </si>
   <si>
     <t>أن النبي صلى الله عليه وسلم كان إذا صلى فرج بين يديه حتى يبدو بياض إبطيه</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам намоз ўқиганларида икки қўлларининг орасини шундай очардиларки, ҳатто қўлтиқларининг оқи кўринар эди</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ مَالِكٍ ابْنِ بُحَيْنَةَ رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ إِذَا صَلَّى فَرَّجَ بَيْنَ يَدَيْهِ حَتَّى يَبْدُوَ بَيَاضُ إِبْطَيْهِ.</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Молик ибн Буҳайна разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам намоз ўқиганларида икки қўлларининг орасини шундай очардиларки, ҳатто қўлтиқларининг оқи кўринар эди».</t>
   </si>
   <si>
     <t>كَانَ صلى الله عليه وسلم إذا سجد فرَّج بين يديه أثناء السجود؛ فنحَّى كلَّ يد عن الجنب الذي يليها، مثل الجناحين، حتى يبدو لون جلد إبطيه؛ 
 وهذا من المبالغة في تجنيح الذراعين ومباعدتهما عن جانبيه.</t>
   </si>
   <si>
-    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам сажда қилганларида икки қўлларини (ёнларидан) узоқлаштирар эдилар. Сажда асносида ҳар бир қўлларини ўзига яқин бўлган ён тарафдан худди икки қанот каби четга сурардилар, ҳатто қўлтиқлари терисининг ранги (оқлиги) кўриниб турарди. Бу — икки билакни икки ёндан узоқлаштириш ва кенг очишда жиддий ҳаракат қилиш (муболаға) маъносини англатади.</t>
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам сажда қилганларида икки қўлларини (ёнларидан) узоқлаштирар эдилар. Сажда пайтида ҳар бир қўлларини ўзига яқин бўлган ён тарафдан худди икки қанот каби четга сурардилар-ки, ҳатто қўлтиқлари терисининг ранги (оқлиги) кўриниб турарди. Бу — икки билакни икки ёндан узоқлаштириш ва кенг очишда жиддий ҳаракат қилиш (муболаға) маъносини англатади.</t>
   </si>
   <si>
     <t>استحباب هذه الهيئة في السجود، وهي مباعدة عَضُديه عن جنبيه.
 المأموم الذي يتأذَّى جارُه بالمجافاة؛ فلا يُشرع له ذلك.
 في المجافاة في السجود حِكم وفوائد كثيرة، منها: إظهار النشاط والرغبة في الصلاة، وأنه إذا اعتمد على كل أعضاء السجود أخذ كل عضو حقه من العبادة. وقيل: الحكمة في ذلك أنه أشبه بالتواضع، وأبلغ في تمكين الجبهة والأنف من الأرض، وأيضًا ليتميز كل عضو بنفسه.</t>
   </si>
   <si>
     <t>Саждада ушбу кўринишда бўлиш, яъни икки билакнинг юқори қисмини (қўлнинг тирсакдан елкагача бўлган қисмини) ён тарафлардан узоқлаштириш мустаҳабдир.
 Жамоат билан намоз ўқиётган инсон қўлларини ёйиши билан ёнидаги шеригига озор берадиган бўлса, шариатда унга бундай қилиш буюрилмайди.
-Саждада қўлларни ёнга кенг олиб туришда кўплаб ҳикмат ва манфаатлар бор, жумладан:
-[...2 lines deleted...]
-Шунингдек, бунинг ҳикмати ҳақида шундай дейилган: бу кўриниш хокисорликка яқинроқдир, пешона ва бурунни ерга мустаҳкам қўйишга ёрдам беради ҳамда ҳар бир аъзонинг (бир-бирига ёпишиб қолмай) мустақил туришини таъминлайди.</t>
+Саждада қўлларни ёнга кенг олиб туришда кўплаб ҳикмат ва манфаатлар бор. Жумладан: Бу ҳолат намозхоннинг ғайратли экани ва намозга бўлган иштиёқини кўрсатади. Инсон барча сажда аъзоларига таянганида, ҳар бир аъзо ибодатдаги ўз улушини тўлиқ адо этади. Шунингдек, бунинг ҳикмати ҳақида шундай дейилган: бу кўриниш ҳокисорликка яқинроқдир, пешона ва бурунни ерга мустаҳкам қўйишга ёрдам беради ҳамда ҳар бир аъзонинг (бир-бирига ёпишиб қолмай) мустақил туришини таъминлайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3220</t>
   </si>
   <si>
     <t>أفضل دينار ينفقه الرجل، دينار ينفقه على عياله، ودينار ينفقه الرجل على دابته في سبيل الله، ودينار ينفقه على أصحابه في سبيل الله</t>
   </si>
   <si>
     <t>Киши инфоқ қиладиган энг афзал динор – унинг ўз оиласига инфоқ қилган динори, Аллоҳ йўлида улови учун инфоқ қилган динори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган диноридир», дедилар</t>
   </si>
   <si>
     <t>عَنْ ثَوْبَانَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْضَلُ دِينَارٍ يُنْفِقُهُ الرَّجُلُ، دِينَارٌ يُنْفِقُهُ عَلَى عِيَالِهِ، وَدِينَارٌ يُنْفِقُهُ الرَّجُلُ عَلَى دَابَّتِهِ فِي سَبِيلِ اللهِ، وَدِينَارٌ يُنْفِقُهُ عَلَى أَصْحَابِهِ فِي سَبِيلِ اللهِ» قَالَ أَبُو قِلَابَةَ: وَبَدَأَ بِالْعِيَالِ، ثُمَّ قَالَ أَبُو قِلَابَةَ: وَأَيُّ رَجُلٍ أَعْظَمُ أَجْرًا مِنْ رَجُلٍ يُنْفِقُ عَلَى عِيَالٍ صِغَارٍ، يُعِفُّهُمْ أَوْ يَنْفَعُهُمُ اللهُ بِهِ وَيُغْنِيهِمْ.</t>
   </si>
   <si>
     <t>Савбон разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: Киши инфоқ қиладиган энг афзал динор – унинг ўз оиласига инфоқ қилган динори, Аллоҳ йўлида улови учун инфоқ қилган динори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган диноридир», дедилар».
 (Ровий) Абу Қилоба: «У зот оиладан бошладилар», деди-да, сўнг: «Ёш болаларига  инфоқ қилиб, уларни иффатли қилган, у туфайли Аллоҳ уларни манфаатлантирган ва беҳожат қилган кишидан ажри каттароқ одам борми?» деди».</t>
   </si>
   <si>
     <t>بَيَّنَ صلى الله عليه وسلم صورًا في الإنفاق، ورتّبها إذا تزاحمت أوجه الإنفاق حسب الأوجب عليك، فبدأ بالأهم فالأهم؛ 
 فأخبر أن أكثر المال ثوابًا هو الذي ينفقه المسلم على من تَلزمه نفقته؛ من نحو زوجة وولد، 
 ثم الإنفاق على المركوب المُعَدّ للحرب في سبيل الله، 
 ثم الإنفاق على أصحابه ورفقته حال كونهم مجاهدين في سبيل الله.</t>
   </si>
   <si>
     <t>Пайғамбаримизсоллаллоҳу алайҳи ва саллам инфоқ-эҳсон қилишнинг турли кўринишларини баён қилдилар ҳамда хайр-эҳсон йўллари кўпайиб, бир-бири билан тўқнаш келиб қолганда, уларни вожиблик даражасига кўра энг муҳимидан бошлаб тартибладилар. У зот хабар бердиларки, савоби энг улуғ бўлган маблағ — мусулмон кишининг ўз қарамоғидаги инсонларга, яъни аёли ва фарзандларига сарфлаган нафақасидир. Ундан кейинги ўринда — Аллоҳ йўлидаги жанг (жиҳод) учун тайёрланган уловга қилинган сарф-харажат туради. Сўнгра — Аллоҳ йўлида мужоҳид бўлиб турган дўстлари ва ҳамроҳларига қилинган инфоқ-эҳсон келади.</t>
@@ -3522,52 +3516,51 @@
     <t>https://hadeethenc.com/uz/browse/hadith/3520</t>
   </si>
   <si>
     <t>لا يقبل الله صلاة أحدكم إذا أحدث حتى يتوضأ</t>
   </si>
   <si>
     <t>Бирингларнинг таҳорати бузилгач янги таҳорат олмагунча Аллоҳ унинг (таҳоратсиз ўқиган) намозини қабул қилмайди»,  – дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «لَا يَقْبَلُ اللهُ صَلَاةَ أَحَدِكُمْ إِذَا أَحْدَثَ حَتَّى يَتَوَضَّأَ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бирингларнинг таҳорати бузилгач янги таҳорат олмагунча Аллоҳ унинг (таҳоратсиз ўқиган) намозини қабул қилмайди»,  – дедилар.</t>
   </si>
   <si>
     <t>بَيّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن شروط صِحةِ الصلاةِ: الطهارةُ، فيَجبُ على مَن أرادَ الصلاةَ أنْ يتوضأ إنْ كان قد حصل منه ناقِضٌ من نواقض الوضوء؛ كالغائط أو البول أو النوم أو غيرِها.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам намознинг шартларидан бири таҳорат эканини баёнладилар. Ким намоз ўқишни хоҳласа-ю, таҳоратни бузувчи ғоит, бавл, уйқу ва шу каби бирор нарса рўй берган бўлса, таҳорат олиши шарт.</t>
   </si>
   <si>
     <t>صلاةُ المُحْدِثِ لا تُقبل حتى يتطهرَ بالغسل من الحَدَث الأكبر وبالوضوء من الأصغر.
 الوضوء هو أَخْذُ ماءٍ وإدارته في الفم وإخراجه، ثم سحب الماء بنَفَسه إلى باطن أنفه، ثم إخراجه ونثره، ثم غسل وجهه ثلاث مرات، ثم غسل يديه مع المرفقين ثلاثًا، ثم مسح جميع رأسه مرة واحدة، ثم غسل رجليه مع الكعبين ثلاثًا.</t>
   </si>
   <si>
-    <t>Бетаҳоратнинг намози агар катта ҳадас (жунуб ҳолати) бўлса, ғусл олмагунча ва агар кичик ҳадас бўлса, таҳорат олмагунча қабул бўлмайди.
-(Ҳадас – бетаҳоратлик демакдир)
+    <t>Бетаҳоратнинг намози агар катта ҳадас (жунуб ҳолати) бўлса, ғусл олмагунча ва агар кичик ҳадас бўлса, таҳорат олмагунча қабул бўлмайди. (Ҳадас – бетаҳоратлик демакдир)
 Таҳорат – сувни оғизга олиб айлантириб чиқариш ва нафас билан бурнига сув тортиб чайқаш. Сўнгра уч маротаба юзни, қўлларни тирсаккача ювиб, бир марта бошга масҳ тортиш ва яна уч маротаба оёқларни қизил ошиқ билан қўшиб ювишдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3534</t>
   </si>
   <si>
     <t>إذا مرض العبد أو سافر كتب له مثل ما كان يعمل مقيما صحيحا</t>
   </si>
   <si>
     <t>Қачон банда касал бўлиб қолса ёки сафарга чиқса, унга соғлом ва муқим пайтида қилган амалларига (ёзилгандек) савоб ёзилиб туради», дедилар</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِذَا مَرِضَ الْعَبْدُ أَوْ سَافَرَ كُتِبَ لَهُ مِثْلُ مَا كَانَ يَعْمَلُ مُقِيمًا صَحِيحًا».</t>
   </si>
   <si>
     <t>Абу Мусо Ашъарийдан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Қачон банда касал бўлиб қолса ёки сафарга чиқса, унга соғлом ва муқим пайтида қилган амалларига (ёзилгандек) савоб ёзилиб туради», дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فضل الله ورحمته، وأنَّ المسلمَ إذا كان من عادته أن يعمل عملًا صالحًا حال صحته وإقامته ثم حَصَلَ له عذر فمرض فلم يَقدرْ على الإتيان به، أو انشغل بالسَّفر عنه، أو أي عذر؛ فإنه يكتب له الأجر كاملًا، كما لو عَمِلَه في حال الصحة والإقامة.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам Аллоҳ таолонинг раҳмати ва фазли ҳақида хабар бермоқдалар. Агар мусулмон киши бирор яхши амални соғлом ва муқим пайтида қилишга одатланган бўлса, сўнгра касал бўлиб қолса ёки сафарга чиқса ёхуд бошқа бирор узр билан ўша яхши амалини қила олмай қолса, унга шу амалнинг ажри худди соғлом ва муқим вақтида берилгани каби тўлиқ ёзилади.</t>
   </si>
   <si>
     <t>سعة فضل الله على عباده.
@@ -3680,54 +3673,52 @@
 وخير لكم من أن تَلْقَوا الكفارَ للقتال، فتضربُوا أعناقَهم، ويضربوا أعناقَكم؟ 
 قال الصحابة: نعم نريد ذلك. 
 قال صلى الله عليه وسلم: ذكر الله تعالى في كل الأوقات وعلى جميع الهيئات والحالات.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам саҳобалардан сўрадилар:
 Сизларга амалларингиз ичида энг яхшисини, Ал-Молик бўлган Аллоҳ азза ва жалла ҳузурида энг шарафлиси ва покизасини,
 жаннатдаги даражаларингизни энг юксакка кўтарадиганини хабар қилайми?
 У шундай бир амалки, сиз учун олтин-кумушларни инфоқ қилишдан ҳам афзал,
 жанг майдонида душман билан юзма-юз келиб, уларнинг бўйнига қилич уришингиздан ва улар сизнинг бўйнингизга қилич уришидан ҳам хайрлироқдир».
 Саҳобалар: «Албатта, эй Аллоҳнинг Расули, хабар беринг!» дедилар.
 Сарвари коинот соллаллоҳу алайҳи ва саллам марҳамат қилдилар:
 «Бу — Аллоҳ таолони ҳар бир лаҳзада, ҳар қандай ҳолат ва кўринишда зикр этмоқдир».</t>
   </si>
   <si>
     <t>أن المداومة على ذكر الله تعالى ظاهرًا وباطنًا من أعظم القُرَب، وأنفعها عند الله تعالى.
 جميع الأعمال إنما شُرعت لإقامة ذكر الله تعالى، قال الله تعالى: (وَأَقِمِ الصَّلَاةَ لِذِكْرِي). وقال صلى الله عليه وسلم: إنَّما جُعل الطَّوافُ بالبيت وبين الصَّفا والمروة ورمي الجمار لإقامة ذكر الله تعالى. رواه أبو داود والترمذي.
 قال العز بن عبدالسلام في قواعده: هذا الحديث مما يدل على أن الثواب لا يترتب على قدر النَّصَب في جميع العبادات بل قد يأجر الله تعالى على قليل الأعمال أكثرَ مما يأجر على كثيرها، فالثواب يترتب على تفاوت الرتب في الشرف.
 قال المناوي في فيض القدير: هذا الحديث محمول على أن الذكر كان أفضل للمخاطبين به، ولو خوطب به شُجاع بَاسل حصل به نفع الإسلام في القتال لقيل له الجهاد، أو الغني الذي ينتفع به الفقراء بماله قيل له الصدقة، والقادر على الحج قيل له الحج، أو من له أبوان قيل له برهما، وبه يحصل التوفيق بين الأخبار.
 أكمل الذكر ما نطق به اللسانُ مع تدبُّر القلب، ثم ما كان بالقلب وحده كالتفكر، ثم ما كان باللسان وحده، وفي كلٍّ أجرٌ إن شاء الله تعالى.
 التزام المسلم بالأذكار المتعلقة بالأحوال كأذكار الصباح والمساء، ودخول المسجد والبيت والخلاء والخروج منها... وغير ذلك يجعله من الذاكرين الله كثيرًا.</t>
   </si>
   <si>
     <t>Аллоҳ таолони зоҳиран ва ботинан зикр қилишда бардавом бўлиш — энг улуғ қурбатлардан (Аллоҳга яқинлаштирувчи амаллардан) ва Аллоҳ таоло ҳузуридаги энг манфаатли ишлардан биридир.
 Барча амаллар аслида Аллоҳ таолонинг зикрини барпо қилиш учун шариатга киритилган. Аллоҳ таоло айтади: «Мени зикр қилиш учун намозни тўкис адо этинг!» Пайғамбаримиз соллаллоҳу алайҳи ва саллам эса: «Байтуллоҳни тавоф қилиш, Сафо ва Марва орасида саъй қилиш ҳамда (ҳажда) тош отиш (рамий жамарот) — фақат Аллоҳ таолонинг зикрини барпо қилиш учун жорий қилингандир», деб марҳамат қилганлар (Абу Довуд ва Термизий ривояти).
-Иззуддин ибн Абдуссалом ўзларининг «Қоидалар» китобида шундай дейдилар:
-[...2 lines deleted...]
-«Ушбу ҳадисни қуйидагича тушуниш лозим: зикр қилиш ўша пайтдаги тингловчилар (суҳбатдошлар) учун энг афзал амал бўлган. Агар бу сўз билан жанг майдонида Исломга нафи тегадиган шижоатли ва ботир кишига юзланилганда эди, унга «жиҳод» (энг афзал амал) деб айтилган бўларди. Ёки моли билан камбағалларга фойдаси тегадиган бой кишига «садақа», ҳаж қилишга қодир бўлган кишига «ҳаж», ота-онаси бор кишига эса «уларга яхшилик қилиш» энг афзал амал экани айтилган бўларди. Мана шу талқин билан (амалларнинг афзаллиги ҳақидаги турлича келган) хабарлар ўртасида мувофиқлик ҳосил бўлади».
+Иззуддин ибн Абдуссалом ўзларининг «Қоидалар» китобида шундай дейдилар: «Ушбу ҳадис барча ибодатларда бериладиган ажр-мукофот фақатгина чекилган машаққатнинг миқдорига қараб белгиланмаслигига далолат қилувчи далиллардан биридир. Балки Аллоҳ таоло баъзан камроқ амал учун кўп амалга қараганда кўпроқ ажр бериши мумкин. Зеро, савоб амалларнинг шарафи ва мартабасининг турлича эканига қараб белгиланади».
+Муновий «Файзул-қодир» китобида шундай дейдилар: «Ушбу ҳадисни қуйидагича тушуниш лозим: зикр қилиш ўша пайтдаги тингловчилар (суҳбатдошлар) учун энг афзал амал бўлган. Агар бу сўз билан жанг майдонида Исломга нафи тегадиган шижоатли ва ботир кишига юзланилганда эди, унга «жиҳод» (энг афзал амал) деб айтилган бўларди. Ёки моли билан камбағалларга фойдаси тегадиган бой кишига «садақа», ҳаж қилишга қодир бўлган кишига «ҳаж», ота-онаси бор кишига эса «уларга яхшилик қилиш» энг афзал амал экани айтилган бўларди. Мана шу талқин билан (амалларнинг афзаллиги ҳақидаги турлича келган) хабарлар ўртасида мувофиқлик ҳосил бўлади».
 Зикрнинг энг мукаммали — қалб тадаббури (маъносини ҳис қилиш) билан тил айтган зикрдир. Кейин эса тафаккур каби фақат қалб билан бўлган зикр, ундан кейин эса фақат тилнинг ўзи билан бўлган зикр туради. Иншааллоҳ, буларнинг барчасида ажр бордир.
 Мусулмон кишининг турли ҳолатларга боғлиқ бўлган зикрларни — масалан, эрталабки ва кечки зикрлар, масжидга, уйга ва халога кириш ҳамда улардан чиқиш зикрлари ва шу кабиларни — маҳкам тутиши уни «Аллоҳни кўп зикр қилувчилар» қаторидан жой олишига сабаб бўлади.</t>
   </si>
   <si>
     <t>رواه الترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Термизий, Ибн Можа ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3575</t>
   </si>
   <si>
     <t>الجنة أقرب إلى أحدكم من شراك نعله، والنار مثل ذلك</t>
   </si>
   <si>
     <t>Жаннат сизларга поябзалингизинг ипидан ҳам яқиндир. Дўзах ҳам худди шундай», дедилар</t>
   </si>
   <si>
     <t>عن ابن مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «الْجَنَّةُ أَقْرَبُ إِلَى أَحَدِكُمْ مِنْ شِرَاكِ نَعْلِهِ، وَالنَّارُ مِثْلُ ذَلِكَ».</t>
   </si>
   <si>
     <t>Ибн Масъуд разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Жаннат сизларга поябзалингизинг ипидан ҳам яқиндир. Дўзах ҳам худди шундай», дедилар».</t>
   </si>
   <si>
@@ -3927,52 +3918,51 @@
   </si>
   <si>
     <t>Нажд аҳлидан бир киши Набий соллаллоҳу алайҳи ва салламнинг ҳузурларига келди. Унинг сочи тўзғиган, овози баланд эди, нима деяётгани англашилмасди. Ниҳоят, у Набий соллаллоҳу алайҳи ва салламга яқинлашиб, Исломнинг фарзлари ҳақида сўради.
 Набий соллаллоҳу алайҳи ва саллам (сўзни) намоздан бошладилар ва Аллоҳ унга бир кеча-кундузда беш вақт намозни фарз қилганини хабар бердилар.
 У: «Зиммамда ушбу беш (вақт намоз)дан бошқаси ҳам фарзми?» деб сўради.
 У зот: «Йўқ, магар ўз ихтиёринг билан нафл намозлар ўқисанг (бўлади)», дедилар.
 Сўнгра соллаллоҳу алайҳи ва саллам: «Аллоҳ сенга вожиб қилган нарсалардан яна бири Рамазон ойи рўзасидир», дедилар.
 Ҳалиги киши: «Зиммамда Рамазон рўзасидан бошқа рўза ҳам фарзми?» деб сўради.
 У зот: «Йўқ, магар ўз ихтиёринг билан (нафл) рўза тутсанг (бўлади)», дедилар.
 Сўнгра соллаллоҳу алайҳи ва саллам унга закотни зикр қилдилар.
 Ҳалиги киши: «Зиммамда фарз закотдан кейин (бошқа) садақалар ҳам фарзми?» деб сўради.
 У зот: «Йўқ, магар ўз ихтиёринг билан (нафл садақа) қилсанг (бўлади)», дедилар.
 Бу киши Набий соллаллоҳу алайҳи ва салламдан ушбу фарзларни эшитганидан сўнг, ортига қайтиб кетаётиб, Аллоҳ таолога қасам ичиб, уларга зиёда ҳам, кам ҳам қилмасдан амал қилишини айтди. Шундан кейин соллаллоҳу алайҳи ва саллам: «Агар бу киши ичган қасамида содиқ турса, албатта, нажот топувчилардан (муфлиҳлардан) бўлади», дедилар.</t>
   </si>
   <si>
     <t>سماحةُ الشريعة الإسلامية وتيسيرها على المكلفين.
 حسن معاملته صلى الله عليه وسلم لهذا الرجل، فقد مَكَّنَه من الاقتراب منه وسؤاله.
 البدء في الدعوة إلى الله تعالى بالأهم فالأهم.
 الإسلام عقيدة وعمل، فلا ينفع عمل من غير إيمان، ولا ينفع إيمان من غير عمل.
 أهمية هذه الأعمال وأنها من أركان الإسلام.
 صلاة الجمعة داخلة في الصلوات الخمس الواجبة؛ لأنها بدلًا عن صلاة ظهر يوم الجمعة لمن وجبت عليه.
 بدأ النبيُّ صلى الله عليه وسلم تعليمه بآكد فرائض الإسلام وهي أركانه بعد الشهادتين؛ لأنه كان مسلمًا، ولم يذكر الحج؛ لأنه قبل فرضهِ، أو لأنه لم يأتِ وقته.
 الإنسان إذا اقتصر على الواجب في الشرع فإنه مُفلح، ولكن لا يعني هذا أنه لا يُسن أن يأتي بالتطوع؛ لأن التطوع تكمل به الفرائض يوم القيامة.</t>
   </si>
   <si>
-    <t>Ислом шариатининг бағрикенглиги ва  учун енгиллиги.
-(Мукаллаф: Шариат буйруқларини бажариш масъулияти юкланган, балоғатга етган ақлли мусулмон.)
+    <t>Ислом шариатининг бағрикенглиги ва  учун енгиллиги. (Мукаллаф: Шариат буйруқларини бажариш масъулияти юкланган, балоғатга етган ақлли мусулмон.)
 Набий соллаллоҳу алайҳи ва салламнинг бу кишига бўлган гўзал муомалалари: У зот кишининг яқин келишига ва савол беришига имкон бердилар.
 Аллоҳ таолога даъват қилишда энг муҳим (аҳамиятли) ишлардан бошлаш.
 Ислом — ҳам эътиқод, ҳам амалдир. Иймонсиз амал фойда бермайди, амалсиз иймон ҳам фойда бермайди.
 Бу амалларнинг аҳамияти ва улар Исломнинг арконларидан экани.
 Жума намози беш вақт фарз намознинг ичига киради, зеро у жума куни пешин намозининг ўрнини босувчидир.
 Набий соллаллоҳу алайҳи ва саллам таълим беришни икки шаҳодатдан кейинги Исломнинг энг таъкидланган фарзлари — арконларидан бошладилар; чунки у (савол берган киши) мусулмон эди. Ҳаж эса ҳали фарз қилинмагани учун ёки унинг вақти келмагани учун зикр қилинмади
 Инсон шариатда белгиланган фарз амаллар билангина чекланса ҳам нажот топувчидир. Лекин бу нафл (ихтиёрий) амалларни бажариш суннат эмас дегани эмас. Чунки қиёмат кунида фарзлардаги камчиликлар нафл амаллар билан тўлдирилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3700</t>
   </si>
   <si>
     <t>ما يصيب المسلم من نصب ولا وصب ولا هم ولا حزن ولا أذى ولا غم حتى الشوكة يشاكها إلا كفر الله بها من خطاياه</t>
   </si>
   <si>
     <t>Мусулмонга бирор ҳорғинликми, беморликми, ташвишми, қайғуми, озорми, ғамми етса, ҳатто тикан кирса ҳам Аллоҳ таоло булар туфайли унинг хатоларини ўчиради", дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ وَعَنْ أَبِي هُرَيْرَةَ رضي الله عنهما عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «مَا يُصِيبُ الْمُسْلِمَ مِنْ نَصَبٍ وَلَا وَصَبٍ وَلَا هَمٍّ وَلَا حُزْنٍ وَلَا أَذًى وَلَا غَمٍّ حَتَّى الشَّوْكَةِ يُشَاكُهَا إِلَّا كَفَّرَ اللهُ بِهَا مِنْ خَطَايَاهُ».</t>
   </si>
   <si>
     <t>Абу Саид Ал-Худрий ва Абу Ҳурайра разияллоҳу анҳумолардан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Мусулмонга бирор ҳорғинликми, беморликми, ташвишми, қайғуми, озорми, ғамми етса, ҳатто тикан кирса ҳам Аллоҳ таоло булар туфайли унинг хатоларини ўчиради", дедилар».</t>
   </si>
   <si>
     <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ ما يُصاب به المسلمُ مِن أمراضٍ وهمومٍ وأحزانٍ وكروبٍ ومصائبَ وشدائدَ وخوفٍ وجوعٍ -حتى لو كانت شوكة تُصيبه فَتُؤْلِمُه-، يكونُ ذلك كفارةً لذنوبه وحطًّا لخطاياه.</t>
@@ -4168,52 +4158,51 @@
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَسِيرُ فِي طَرِيقِ مَكَّةَ، فَمَرَّ عَلَى جَبَلٍ يُقَالُ لَهُ جُمْدَانُ، فَقَالَ: «سِيرُوا هَذَا جُمْدَانُ، سَبَقَ الْمُفَرِّدُونَ» قَالُوا: وَمَا الْمُفَرِّدُونَ يَا رَسُولَ اللهِ؟ قَالَ: «الذَّاكِرُونَ اللهَ كَثِيرًا وَالذَّاكِرَاتُ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қиладилар: Расулуллоҳ соллаллоҳу алайҳи ва саллам Макка йўлида кетаётган эдилар, Жумдон деган тоғнинг олдидан ўтаётиб: «Юринглар! Бу Жумдон. Муфарридлар ўзиб кетишди», дедилар. «Муфарридлар ким, эй Аллоҳнинг Расули?» дейишди. «Аллоҳни кўп зикр қилувчи эркак ва аёллар», дедилар».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم منزلة الذاكرين الله كثيرًا، وأنهم قد انفردوا وسبقوا غيرَهم بنيل الدرجات العُلَى في جنات النعيم، وشبَّههم بجبل جُمدان الذي انفرد عن غيره من الجبال.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам Аллоҳни кўп зикр қилувчиларнинг мақомини баён қилиб бердилар. Улар (зикрлари билан) ажралиб чиқиб, жаннату наимда юқори даражаларга эришишда бошқалардан ўзиб кетдилар. Шунингдек, У зот бу кишиларни бошқа тоғлардан ажралиб турувчи Жумдон тоғига ўхшатдилар.</t>
   </si>
   <si>
     <t>استحباب كثرة الذكر والانشغال به، فإنَّ السَّبْق في الآخرة إنما يكون بكثرة الطاعات، والإخلاص في العبادات.
 ذكر الله يكون باللسان فقط، أو بالقلب فقط، أو باللسان والقلب معًا، وهي أعلاها رتبة.
 من الذكر الأوراد الشرعية المقيدة، كأذكار الصباح والمساء، وأدبار الصلوات المكتوبات وغيرها.
 قال النووي: اعلم أن فضيلة الذكر غير منحصرة في التسبيح والتهليل والتحميد والتكبير ونحوها، بل كل عامل لله تعالى بطاعة فهو ذاكرٌ لله تعالى.
 ذكر الله من أعظم أسباب الثبات، قال سبحانه وتعالى: (يَا أَيُّهَا الَّذِينَ آمَنُوا إِذَا لَقِيتُمْ فِئَةً فَاثْبُتُوا وَاذْكُرُوا اللَّهَ كَثِيرًا لَّعَلَّكُمْ تُفْلِحُونَ) [الأنفال: 45]
 وجه التشبيه بينَ الذَّاكرينَ وجبل جُمدانَ هو الانفرادُ والاعتزالُ؛ فجبل جُمدانُ منفرد عن الجِبالِ، فكذا الذَّاكرينَ اللهَ تعالى فالمُنفَردُ هو الذي انفردَ قلبُه ولسانُه بذِكرِ ربَّه ولو كانَ بينَ النَّاسِ، واستأنس بأوقاتِ الخَلوةِ واستوحش من كثرةِ مُخالطةِ النَّاسِ، وقد يكون وجه التشبيه أن الذكر سبب التَّثبيت على الدين كما أن الجبال سبب لثبات الأرض، أو يكون السَّبقُ إلى الخَيراتِ في الدُّنيا والآخرةِ حيث كان المسافر من المدينة إلى مكة إذا وصل جُمدانَ كانَ علامةُ الوصولِ إلى مكةَ ومن وصلَ إليه كانَ سابقًا، فكذلك الذَّاكرُ للهِ تعالى فهو سابقٌ لغيرِه بكثرةِ ذِكرِه للهِ تعالى، والله أعلم.</t>
   </si>
   <si>
     <t>Зикрни кўпайтириш ва у билан машғул бўлишнинг мустаҳаблиги. Зеро, охиратдаги пешқадамлик фақатгина тоат-ибодатларнинг кўплиги ва ибодатдаги ихлос билан бўлади.
 Зикрни кўпайтириш ва у билан машғул бўлишнинг мустаҳаблиги. Зеро, охиратдаги пешқадамлик фақатгина тоат-ибодатларнинг кўплиги ва ибодатдаги ихлос билан бўлади.
 Тонгги ва кечки зикрлар, фарз намозларидан кейинги зикрлар ва шу кабилар шариатда белгиланган муқайяд (вақти ва ўрни тайин қилинган) вирдлар (зикрлар) жумласига киради.
 Имом Нававий айтдилар: «Билгинки, зикрнинг фазилати фақат тасбеҳ, таҳлил, таҳмид ва такбир айтиш кабилар билангина чекланиб қолмайди. Балки Аллоҳ таоло учун бирор тоатни бажарувчи ҳар бир киши Аллоҳни зикр қилувчи (зокир) ҳисобланади».
 Аллоҳнинг зикри собитқадамликнинг энг буюк сабабларидандир. Аллоҳ субҳанаҳу ва таоло шундай марҳамат қилган: «Эй имон келтирганлар! Бирор жамоа (душман) билан тўқнашсангиз, собитқадам бўлинг ва Аллоҳни кўп зикр қилинг, шояд нажот топсангиз».
-Зикр қилувчилар билан Жумдон тоғи ўртасидаги ўхшатишнинг жиҳати — ажралиб туриш ва яккаланишдир. Жумдон тоғи бошқа тоғлардан ажралиб тургани каби, Аллоҳни зикр қилувчилар ҳам шундайдир. «Мунфарид» (ажралиб чиққан) деб, одамлар орасида бўлса-да, қалби ва тили билан Раббининг зикрида холи қолган кишига айтилади. У холи қолган вақтларида (Аллоҳ билан) ором топади ва одамларга ҳаддан ташқари аралашиб кетишдан безовта бўлади.
-Шунингдек, ўхшатиш жиҳати шунда бўлиши ҳам мумкинки: тоғлар ернинг мустаҳкамлигига сабаб бўлганидек, зикр ҳам динда собитқадамликка сабаб бўлади. Ёки дунё ва охиратда хайрли ишларда пешқадам бўлишдир; Мадинадан Маккага йўл олган мусофир Жумдон тоғига етиб келса, бу Маккага етиб келганининг аломати бўларди ва унга ким биринчи етиб келса, ўша пешқадам саналарди. Худди шунингдек, Аллоҳни кўп зикр қилувчи киши ҳам Аллоҳни кўп ёд этиши билан бошқалардан ўзиб кетувчи, пешқадамдир. Валлоҳу аълам.</t>
+Зикр қилувчилар билан Жумдон тоғи ўртасидаги ўхшатишнинг жиҳати — ажралиб туриш ва яккаланишдир. Жумдон тоғи бошқа тоғлардан ажралиб тургани каби, Аллоҳни зикр қилувчилар ҳам шундайдир. «Мунфарид» (ажралиб чиққан) деб, одамлар орасида бўлса-да, қалби ва тили билан Раббининг зикрида холи қолган кишига айтилади. У холи қолган вақтларида (Аллоҳ билан) ором топади ва одамларга ҳаддан ташқари аралашиб кетишдан безовта бўлади. Шунингдек, ўхшатиш жиҳати шунда бўлиши ҳам мумкинки: тоғлар ернинг мустаҳкамлигига сабаб бўлганидек, зикр ҳам динда собитқадамликка сабаб бўлади. Ёки дунё ва охиратда хайрли ишларда пешқадам бўлишдир; Мадинадан Маккага йўл олган мусофир Жумдон тоғига етиб келса, бу Маккага етиб келганининг аломати бўларди ва унга ким биринчи етиб келса, ўша пешқадам саналарди. Худди шунингдек, Аллоҳни кўп зикр қилувчи киши ҳам Аллоҳни кўп ёд этиши билан бошқалардан ўзиб кетувчи, пешқадамдир. Валлоҳу аълам.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3719</t>
   </si>
   <si>
     <t>عليك بكثرة السجود لله، فإنك لا تسجد لله سجدة، إلا رفعك الله بها درجة، وحط عنك بها خطيئة</t>
   </si>
   <si>
     <t>Аллоҳга кўп сажда қилишинг керак, чунки Аллоҳга бир сажда қилсанг, Аллоҳ у туфайли сени бир даража кўтаради ва сендан бир хатони ўчиради</t>
   </si>
   <si>
     <t>عَنْ مَعْدَانَ بْنِ أَبِي طَلْحَةَ الْيَعْمَرِيُّ قَالَ: لَقِيتُ ثَوْبَانَ مَوْلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقُلْتُ: أَخْبِرْنِي بِعَمَلٍ أَعْمَلُهُ يُدْخِلُنِي اللهُ بِهِ الْجَنَّةَ؟ أَوْ قَالَ قُلْتُ: بِأَحَبِّ الْأَعْمَالِ إِلَى اللهِ، فَسَكَتَ. ثُمَّ سَأَلْتُهُ فَسَكَتَ. ثُمَّ سَأَلْتُهُ الثَّالِثَةَ فَقَالَ: سَأَلْتُ عَنْ ذَلِكَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: «عَلَيْكَ بِكَثْرَةِ السُّجُودِ لِلَّهِ، فَإِنَّكَ لَا تَسْجُدُ لِلَّهِ سَجْدَةً، إِلَّا رَفَعَكَ اللهُ بِهَا دَرَجَةً، وَحَطَّ عَنْكَ بِهَا خَطِيئَةً» قَالَ مَعْدَانُ: ثُمَّ لَقِيتُ أَبَا الدَّرْدَاءِ فَسَأَلْتُهُ فَقَالَ لِي: مِثْلَ مَا قَالَ لِي: ثَوْبَانُ.</t>
   </si>
   <si>
     <t>Маъдан ибн Абу Талҳа Яъмарийдан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламнинг мавлолари Савбонни учратиб қолиб: «Менга шундай амални [ёки Аллоҳга энг суюкли амални] айтингки, уни қилсам, жаннатга кирайин», дедим. У индамади. Кейин яна сўрадим, индамади. Кейин учинчи марта сўрадим. У шундай деди: «Бу ҳақда Расулуллоҳ соллаллоҳу алайҳи ва салламдан сўраганман. У зот: «Аллоҳга кўп сажда қилишинг керак, чунки Аллоҳга бир сажда қилсанг, Аллоҳ у туфайли сени бир даража кўтаради ва сендан бир хатони ўчиради», деганлар». Кейин Абу Дардони учратиб қолиб, ундан ҳам сўраган эдим, худди Савбон менга айтган гапни айтди».</t>
   </si>
   <si>
     <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن العمل الذي يكون سببًا لدخول الجنة أو عن أحب الأعمال إلى الله؟ 
 فقال صلى الله عليه وسلم للسائل: الزم كثرة السجود في الصلاة، فإنك ما سجدت لله سجده إلا رفعك بها درجة، وغفر عنك بها خطيئة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва салламдан жаннатга киришга сабаб бўладиган амал ёки Аллоҳга энг суюкли бўлган амал ҳақида сўралди.
 Набий соллаллоҳу алайҳи ва саллам сўровчига шундай дедилар:
 «Намозда кўп сажда қилишни лозим тут (кўпайтир). Зеро, сен Аллоҳ учун бирор сажда қилсанг, албатта, Аллоҳ у сажда туфайли сенинг даражангни кўтаради ва бир хатоингни ўчиради».</t>
   </si>
@@ -4691,92 +4680,87 @@
 وأما بعد موته صلى الله عليه وسلم فإن كان السؤال على وجه الاستفتاء أو التعليم لما يحتاج إليه من أمر الدين فهو جائز بل مأمور به، وإن كان على وجه التَّعَنُّت والتكلُّف فهو المراد بترك السؤال عنه في هذا الحديث؛ وذلك لأنه قد يُفضي إلى مثل ما وقع لبني إسرائيل، إذ أُمروا أن يذبحوا بقرة فلو ذبحوا أيَّ بقرة لامتثلوا، ولكنهم شددوا فشُدِّد عليهم. 
 الثاني: النواهي؛ وهي: ما يثاب تاركه، ويعاقب فاعله، فيجب اجتنابُها كلها. 
 الثالث: الأوامر؛ وهو ما يثاب فاعله، ويعاقب تاركه، فيجب أن يفعل منه قدر الاستطاعة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам шаръий аҳкомлар уч хил бўлишини зикр қилдилар: буюрилган, қайтарилган ва сукут қилинган нарсалар.
 Биринчи: шариат ҳукм чиқармаган масалалар. Яъни, бирор нарсанинг ҳалол ёки ҳаромлиги ҳақида очиқ ҳукм йўқ. Агар шариат бирор нарса ҳақида ҳукм айтмаган бўлса, у нарса аслида вожиб саналмайди. Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг даврларида ҳали ҳукми нозил бўлмаган нарса ҳақида сўраш мумкин эмас бўлган. Чунки у ҳақида сўрашлик билан вожиб ёки ҳаром қилиб қўйилиши хавфи бор эди. Аллоҳ таоло Ўз бандаларига раҳм қилиб бу нарсаларни ҳукмсиз қолдирган. Аммо пайғамбаримиз соллаллоҳу алайҳи ва салламнинг вафотларидан сўнг агар савол динда зарур бўлган масалани билиш учун фатво олиш ёки таълим мақсадида бўлса — у жоиз, балки, бажарилиши лозимдир. Аммо агар инкор қилинган ва қийинчиликка сабаб бўладиган бўлса, ҳадисдаги қайтарилган савол турига тушиб қолади. Чунки бу иш Бани Исроилда бўлган воқеага ўхшаш ҳолатга олиб бориши мумкин. Уларга «битта сигир сўйинглар» деб буюрилган вақтда қандай бўлишидан қатъий назар бирорта сигирни сўйиб қўйишганда етарли бўлар эди. Аммо улар қийинлаштирдилар ва Аллоҳ ҳам уларга қийин қилиб қўйди.
 Иккинчи: қайтарилган ишлар. Яъни, уни тарк этган одам савоб олади, қилган киши эса жазоланади. Шунинг учун уларнинг барчасидан тийилиш вожиб.
 Учинчиси – амр қилинган ишлар. Яъни, уни бажарган савоб олади, тарк этган эса жазоланади. Шунинг учун киши қодир бўлганича бажариши вожиб.</t>
   </si>
   <si>
     <t>ينبغي الانشغال بالأهم  المُحتاج إليه، وترك ما لا يحتاج إليه في الحال، وعدم الاشتغال بالسؤال عما لم يقع.
 حرمة السؤال الذي ربما أوصل إلى تعقيد المسائل، وفتح باب الشبهات المفضية إلى كثرة الاختلاف.
 الأمر بترك كل المنهيات؛ لأنه لا مشقة في تركها، ولذلك كان النهي عنه عامًّا.
 الأمر بفعل المأمور به على قدر الاستطاعة؛ لأنه قد يلزم منه مشقة أو يعجز عنه؛ ولذا كان الأمر به على قدر الاستطاعة.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة، والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 كثرة السؤال مما لا يُحتاج إليه والاختلاف على الأنبياء سببٌ للهلاك، ولا سيّما في الأمور التي لا يمكن الوصول إليها، مثل: مسائل الغيب التي لا يعلمها إلا الله، وأحوال يوم القيامة.
 النهي عن السؤال في شِداد المسائل، قال الأوزاعي: إن الله إذا أراد أن يحرم عبده بركة العلم ألقى على لسانه المغاليط، فلقد رأيتهم أقلَّ الناس علمًا، وقال ابن وهب: سمعت مالكًا يقول: المِراء في العلم يذهب بنور العلم من قلب الرجل.</t>
   </si>
   <si>
     <t>Энг зарур ва эҳтиёж сезилган ишлар билан машғул бўлиб, ҳозир лозим бўлмаган нарсаларни тарк этиш, ҳали рўй бермаган нарсалар ҳақида савол бериб овора бўлмаслик керак.
 Масалаларни мураккаблаштирувчи, шубҳалар эшигини очиб, кўп ихтилофларга олиб бориши мумкин бўлган савол бериш ҳаром.
 Барча ман этилган ишларни тарк этиш буюрулган. Чунки уларни тарк этишда машаққат йўқ. Шунинг учун ҳам улар ҳақидаги қайтариқ умумий бўлган.
 Қилиниши буюрилган ишларни эса қодир бўлгунча бажариш керак. Чунки уни бажаришда машаққат бўлиши ёки одам унга ожиз қолиши мумкин. Шу сабабли уларни бажариш кишининг қудратига яраша бўлади.
-Кўп савол беришдан қайтарилган бўлиб, уламолар саволни икки турга бўлишган:
-[...1 lines deleted...]
-Иккинчи: инжиқлик ва қийинчиликка асосланган савол. Бундай савол туридан қайтарилган.
+Кўп савол беришдан қайтарилган бўлиб, уламолар саволни икки турга бўлишган: Биринчи: дин ишларида зарур бўлган нарсаларни ўргатиш мақсадида бериладиган савол. Шариатимиз бундай савол турларини беришга буюрган бўлиб, саҳобаларнинг саволлари ҳам шу турдан эди. Иккинчи: инжиқлик ва қийинчиликка асосланган савол. Бундай савол туридан қайтарилган.
 Аввалги умматларда бўлганидек, умматни ўз пайғамбарига хилоф қилишдан огоҳлантириш.
 Кераксиз нарсалар ҳақида кўп савол бериш ва пайғамбарлар билан тортишиш ҳалокат сабабидир. Айниқса, Аллоҳдан ўзга ҳеч ким билмайдиган ғайбий масалалар ва қиёмат кунининг ҳолатлари каби етиб бўлмайдиган ишлар шу бобдан.
-Қийин ва мураккаб масалалар ҳақида савол беришдан қайтарилган.
-[...1 lines deleted...]
- Ибн Ваҳб (раҳимаҳуллоҳ) айтган: «Имом Моликнинг шундай деганини эшитдим: «Илм ҳақида мунозара ва тортишиш кишининг қалбидан илм нурини олиб қўяди».</t>
+Қийин ва мураккаб масалалар ҳақида савол беришдан қайтарилган. Авзоий (раҳимаҳуллоҳ) айтади: «Аллоҳ бир бандасини илм баракасидан маҳрум қилмоқчи бўлса, унинг тилига хато ва ноўрин сўзларни солиб қўяди. Мен уларнинг илмлари жуда оз эканини кўрдим».  Ибн Ваҳб (раҳимаҳуллоҳ) айтган: «Имом Моликнинг шундай деганини эшитдим: «Илм ҳақида мунозара ва тортишиш кишининг қалбидан илм нурини олиб қўяди».</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4295</t>
   </si>
   <si>
     <t>اتق الله حيثما كنت، وأتبع السيئة الحسنة تمحها، وخالق الناس بخلق حسن</t>
   </si>
   <si>
     <t>Қаерда бўлсанг ҳам Аллоҳга тақво қил. Ёмонликка уни ўчирувчи яхшиликни эргаштир ва инсонларга яхши хулқ билан муомала қил!», – дедилар</t>
   </si>
   <si>
     <t>‌عَنْ ‌أَبِي ‌ذَرٍّ، ‌جُنْدُبِ ‌بْنِ ‌جُنَادَةَ، ‌وَأَبِي ‌عَبْدِ ‌الرَّحْمَنِ، ‌مُعَاذِ بْنِ جَبَلٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «اتَّقِ اللَّهَ حَيْثُمَا كُنْت، وَأَتْبِعْ السَّيِّئَةَ الْحَسَنَةَ تَمْحُهَا، وَخَالِقْ النَّاسَ بِخُلُقٍ حَسَنٍ».</t>
   </si>
   <si>
     <t>Абу Зарр Жундуб ибн Жунода ва Абу Абдураҳмон Муоз ибн Жабал разияллоҳу анҳумо ривоят қиладилар: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Қаерда бўлсанг ҳам Аллоҳга тақво қил. Ёмонликка уни ўчирувчи яхшиликни эргаштир ва инсонларга яхши хулқ билан муомала қил!», – дедилар.</t>
   </si>
   <si>
     <t>يأمر النبي صلى الله عليه وسلم بثلاثة أمور:
 الأول: تقوى الله وذلك بفعل الواجبات، وترك المحرمات، في كل مكان وزمان وحال، في السر والعلانية، وفي العافية والبلاء وغير ذلك.
 الثاني: إذا وقعت في سيئة، فافعل بعدها حسنة من صلاة وصدقة وبر وصلة وتوبة وغير ذلك، فإن ذلك يمحو السيئة. 
 الثالث: عامل الناس بأخلاق حسنة، مِنْ تبسم في وجوههم، ورفق ولين وبذل معروف وكف أذى.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда учта нарсага буюрмоқдалар. Биринчи: Аллоҳдан тақво қилиш — яъни ҳар бир вақтда, ҳар бир ҳолатда, яширин ва ошкора ҳолда, фаровонликда ҳам, қийинчиликда ҳам ва бошқа барча ҳолатларда вожиб амалларни бажариш ва ҳаром ишлардан тийилишдир. Иккинчи: агар бир ёмон иш қилиб қўйсанг, ундан кейин намоз, садақа, ота-онага яхшилик, силаи раҳм, тавба ва шу каби солиҳ амалларни қил. Чунки солиҳ амаллар ёмонликни ўчиради. Учинчи: Инсонларга табассум, мулойимлик, раҳмдиллик, яхшилик қилиш ва озор етказишдан тийилиш билан гўзал муомалада бўл.</t>
   </si>
   <si>
     <t>فضل الله عزّ وجل على العباد في رحمته ومغفرته وعفوه.
 اشتمل الحديث على الحقوق الثالثة: حق الله بالتقوى، وحق النفس بفعل الحسنات بعد السيئات، وحق الناس بالمعاملة بالأخلاق الحسنة.
 الترغيب في فعل الحسنات بعد السيئات، وحسن الخلق من خصال التقوى، وإنما أفرد بالذكر للحاجة إلى بيانها.</t>
   </si>
   <si>
     <t>Аллоҳ таолонинг бандаларга раҳмати, мағфирати ва афви билан кўрсатган фазли-карами.
-Ҳадис уч хил ҳуқуқни қамраб олган: Аллоҳнинг ҳаққи – ундан тақво қилиш.
-Нафснинг ҳаққи – ёмон амаллардан сўнг яхши амаллар қилиш. Одамларнинг ҳаққи – улар билан гўзал ахлоқ билан муомала қилиш.
+Ҳадис уч хил ҳуқуқни қамраб олган: Аллоҳнинг ҳаққи – ундан тақво қилиш. Нафснинг ҳаққи – ёмон амаллардан сўнг яхши амаллар қилиш. Одамларнинг ҳаққи – улар билан гўзал ахлоқ билан муомала қилиш.
 Ёмон амаллардан кейин яхши амалларга ҳаракат қилиш ва гўзал хулқ — тақвонинг хислатларидандир. Баён қилишга эҳтиёж бўлгани учун алоҳида зикр қилинди.</t>
   </si>
   <si>
     <t>قال الترمذي: حديث حسن</t>
   </si>
   <si>
     <t>رواه الترمذي</t>
   </si>
   <si>
     <t>[Имом Термизий: «Ҳасан ҳадис», деган]</t>
   </si>
   <si>
     <t>[Тирмизий ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4302</t>
   </si>
   <si>
     <t>لقد سألتني عن عظيم، وإنه ليسير على من يسره الله عليه</t>
   </si>
   <si>
     <t>Сен улкан нарса ҳақида сўрадинг», – дедилар.
 — Бироқ Аллоҳ таоло осон қилган кишига осондир</t>
   </si>
   <si>
@@ -5046,57 +5030,51 @@
   <si>
     <t>عَنْ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الرَّضَاعَةُ تُحَرِّمُ مَا تُحَرِّمُ الوِلَادَةُ».</t>
   </si>
   <si>
     <t>Оиша разияллоҳу анҳодан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Туғишганлик кимни маҳрам қилса, эмизиш ҳам шуларни маҳрам қилади»,– дедилар.</t>
   </si>
   <si>
     <t>بيَّنَ النبيُّ صلى الله عليه وسلم أنه يحرم من الرضاع ما يحرم من الولادة والنسب من خال أو عم أو أخ...، وتبيح الرضاعة ما تبيح الولادة من الأحكام.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам туғишганликда тоға, амаки, ака ва бошқалар маҳрам бўлгани каби эмизишликда ҳам шулар маҳрамга айланишини ва туғишганлик қандай аҳкомларни мубоҳ қилган бўлса, эмизиш ҳам шуларни мубоҳ қилишини баён қилдилар.</t>
   </si>
   <si>
     <t>الحديث قاعدة في أحكام الرضاع.
 قال ابن حجر: قوله: (الرضاعة تحرم ما تحرم الولادة) أي: وتبيح ما تبيح، وهو بالإجماع فيما يتعلق بتحريم النكاح وتوابعه، وانتشار الحرمة بين الرضيع وأولاد المرضعة، وتنزيلهم منزلة الأقارب في جواز النظر والخلوة والمسافرة، ولكن لا يترتب عليه باقي أحكام الأمومة من التوارث ووجوب الإنفاق والعتق بالملك والشهادة والعقل وإسقاط القصاص.
 إثبات حكم التحريم بالرضاع تحريمًا مؤبدًا.
 دلت الأحاديث الأخرى أن التحريم بالرضاعة يثبت بخمس رضعات معلومات، وأن تكون في السنتين الأوليين.
 المحرمات بالنسب هن: الأمهات، ويدخل فيهنَّ الجدات، وإن علون من قبل الأمّ أو الأب. والبنات: ويدخل فيهنَّ بنات البنات، وبنات الأولاد، وإن سفلن. والأخوات: سواء أكنّ من قبل الأب والأم، أو من قبل أحدهما. والعمَّات: ويدخل فيهنّ جميع أخوات الأب الشقيقات وغير الشقيقات، وكذلك جميع أخوات أجدادك، وإن علون. والخالات: ويدخل فيهنّ جميع أخوات الأم الشقيقات، وغيرهنّ، وكذلك جميع أخوات الجدات، وإن علون، سواء أكنَّ جدات من الأب أم من الأم. وبنات الأخ، وبنات الأخت، ويدخل فيهنَّ بناتهنَّ، وإن سفلن.
 المحرمات بالرضاع، فيحرم من الرضاع ما يحرم من النسب، فكل امرأة حَرُمت من النسب حَرُمَ مثلها من الرضاع إلا أم أخيه وأخت ابنه من الرضاع فلا تحرم.</t>
   </si>
   <si>
     <t>Бу ҳадис – сут эмизиш ҳукмлари борасида қоида ҳисобланади.
 Ибн Ҳажар раҳимаҳуллоҳ айтадилар: Расулуллоҳ соллаллоҳу алайҳи ва салламнинг: «Туғишганлик кимни маҳрам қилса, эмизиш ҳам шуларни маҳрам қилади», деган сўзлари, туғишганлик мубоҳ қилган ишларни эмизишлик ҳам мубоҳ қилишига ҳам далолат қилади. Эмизган аёлнинг болалари ва эмизилган бола ўртасида никоҳ ва унга тобеъ нарсалар ҳаром бўлишига ҳамда қариндошдай муомала қилиниб, бир бирига қараши, ёлгиз қолиши ва бирга сафар қилиши жоизлигига уламолар ижмоъ қилишган. Аммо бундан она ва фарзанд ўртасидаги мерос, нафақа бериш, қулни озод қилиш, гувоҳлик, «ақила» (дия тўлашда қариндошлар ёрдами) ва қасос соқит бўлиши каби аҳкомларда хам бирга деган маъно келиб чиқмайди.
 Сўт эмиш орқали маҳрам бўлиш, абадий маҳрам бўлиш демакдир.
 Бошқа ҳадислардан маълум бўлишича, сут эмиш орқали собит бўлган маҳрамлик беш марта аниқ (тўлиқ) сут эмиш билан собит бўлади ва бу икки йиллик эмизиш даврида бўлиши лозим.
-Насаб орқали маҳрам бўлувчилар:
-[...5 lines deleted...]
-Жиян қизлар – ака-укаларнинг ва опа-сингилларнинг қизлари, уларнинг авлодлари билан бирга.
+Насаб орқали маҳрам бўлувчилар: Оналар – уларга хоҳ она томондан, хоҳ ота томондан бўлсин, бувилар ҳам улардан катталари ҳам киради.  Қизлар – уларга қизлардан келадиган набиралар ва уларнинг авлодлари ҳам киради. Опа-сингиллар – хоҳ ота-онадан, хоҳ фақат отадан, ёки фақат онадан бўлсин. Аммалар – ота тарафдан бўлган барча опа-сингиллар. Шунингдек, боболарнинг барча опа-сингиллари ҳам киради. Холалар – она тарафдан бўлган барча опа-сингиллар. Шунингдек, ота ёки она томонидан бўлишидан қатъий назар бувиларнинг барча опа-сингиллари ҳам киради. Жиян қизлар – ака-укаларнинг ва опа-сингилларнинг қизлари, уларнинг авлодлари билан бирга.
 Сут эмиш орқали ҳаром бўлувчилар – насаб орқали ҳаром бўлувчилар билан баробар. Яъни, насабда ҳаром бўлган ҳар бир аёл, сут эмиш орқали ҳам ҳаром бўлади. Фақат бир истисно бор: эмизикдош акасининг онаси ва эмизиш сабабли бўлган ўғлининг синглиси маҳрам саналмайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4311</t>
   </si>
   <si>
     <t>إن الحلال بين وإن الحرام بين</t>
   </si>
   <si>
     <t>Албатта, ҳалол (нарсалар) аниқ, ҳаром (нарсалар) ҳам аниқ</t>
   </si>
   <si>
     <t>عن النُّعمان بن بَشير رضي الله عنه قال: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ -وَأَهْوَى النُّعْمَانُ بِإِصْبَعَيْهِ إِلَى أُذُنَيْهِ-: «إِنَّ الْحَلَالَ بَيِّنٌ وَإِنَّ الْحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنِ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الْحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الْحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَا وَإِنَّ حِمَى اللهِ مَحَارِمُهُ، أَلَا وَإِنَّ فِي الْجَسَدِ مُضْغَةً، إِذَا صَلَحَتْ صَلَحَ الْجَسَدُ كُلُّهُ، وَإِذَا فَسَدَتْ فَسَدَ الْجَسَدُ كُلُّهُ، أَلَا وَهِيَ الْقَلْبُ».</t>
   </si>
   <si>
     <t>Нуъмон ибн Башир разияллоҳу анҳудан ривоят қилинган ҳадис. У киши бармоқларини қулоқларига тутиб: «Расулуллоҳ соллаллоҳу алайҳи ва саллам шундай деяётганларини эшитдим»,– дедилар: «Албатта, ҳалол (нарсалар) аниқ, ҳаром (нарсалар) ҳам аниқ. Бу иккисининг ўртасида шубҳали ишлар борки, уни одамларнинг кўпчилиги билмайди. Ким шубҳа(ли нарса)лардан сақланса, дини ва обрўсини пок тутибди. Ким шубҳа(ли нарса)ларни қилса, ҳаромга кириб қолибди. (Бунинг мисоли) худди қўриқланадиган ер атрофида қўй боқадиган чўпон каби: (қўйлари бир кун келиб) шу ерга кириб кетиши мумкин. Огоҳ бўлинглар: ҳар бир подшоҳнинг ўз қўриқланадиган (биров дахл қила олмайдиган) ери бор. Огоҳ бўлинглар: Аллоҳнинг қўриқланадиган ери У ҳаром қилган нарсалардир. Огоҳ бўлинглар: жасадда бир парча гўшт борки, агар у яхши бўлса, бутун жасад ислоҳ (яроқли) бўлади, агар фосид (бузуқ) бўлса, бутун жасад бузилади. Огоҳ бўлинглар: у қалбдир!»</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. 
 ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. 
 وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. 
 وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
@@ -5144,98 +5122,86 @@
   <si>
     <t>Пайғамбар соллаллоҳу алайҳи ва саллам хабар бердиларки, Аллоҳ Таоло пок, муқаддас, камчилик ва нуқсонлардан мутлақо йироқ, барча камолот сифатлар билан сифатланган Зотдир. Шунинг учун У Зот амал қиладиган ишлар, айтилган сўзлар ва эътиқодлардан фақат пок бўлганини қабул қилади. Яъни, улар фақат Аллоҳ учун ихлос билан қилинган ва Пайғамбар соллаллоҳу алайҳи ва саллам суннатларига мувофиқ бўлиши лозим. Аллоҳга яқинлашиш ҳам фақат шу йўл билан бўлиши керак. Мўминнинг амалларини покловчи энг катта сабаблардан бири — унинг таоми ҳалол бўлишидадир. Таоми ҳалол бўлса, амали ҳам пок ва қабулга муносиб бўлади. Шунинг учун Аллоҳ мўминларни пайғамбарларни буюргани каби буюрди: ҳалолдан еб, солиҳ амал қилинг. Шундай деб марҳамат қилди: «Эй Пайғамбарлар, ҳалол-пок таомлардан енглар ва солиҳ
 амал қилинглар. Мен нима қилаётганганингизни билувчиман». Яна айтганки: «Эй мўминлар, сизларга ризқ қилиб
 берган покиза нарсалардан енглар».
 Сўнгра Пайғамбар соллаллоҳу алайҳи ва саллам одамларнинг амалини бузадиган ва унинг қабул қилинишига тўсқинлик қиладиган ҳаром таомдан қайтардилар. Чунки инсон қанчалик қабул бўлиши учун турли (зоҳирий)сабабларни қилмасин, агар ҳаром билан озиқланган бўлса, амаллари қабул қилинмайди. Шулардан:
 Биринчи: ҳаж, жиҳод, қариндош-уруғни зиёрат қилиш ва бошқа ибодатларни бажариш учун узоқ сафар қилиш.
 Иккинчи: сайёҳнинг сочи таралмаган, ранг-рўйи ўзгарган, кийими чанга ботган ҳолда муҳтож бўлиб юриши.
 Учинчи: қўлларини осмонга кўтариб дуо қилиши.
 Тўртинчи: Аллоҳнинг исмлари билан тавассул қилиб, илтижо ва такрор билан «Ё Раббим, Ё Раббим!» деб дуо қилиши.
 Лекин шунча сабабларга қарамай, унинг дуоси қабул қилинмайди. Чунки унинг егани ҳам, ичгани ҳам, кийгани ҳам ҳаром бўлган, бутун вужуди ҳаром билан ўсган. Шу ҳолда қандай қилиб унинг дуоси қабул қилинсин?!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصفه به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Аллоҳ таоло Зоти, сифатлари, феъллари ва ҳукмларида комилдир.
 Аллоҳ таолога ихлос ва Пайғамбаримиз соллаллоҳу алайҳи ва салламга эргашиш буюрилган.
 Амалга рағбатлантирувчи воситаларни ишлатиш. Чунки Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Албатта, Аллоҳ мўминларни ҳам пайғамбарларга буюрган нарсаларга буюрди», дедилар. Агар мўмин бу пайғамбарларга буюрилган амаллардан эканини билса, шу ишни бажаришга шижоатланади ва ўзида куч топади.
 Дуо қабул бўлишига тўсқинлик қиладиган нарсалардан бири — ҳаром луқмадир.
-Дуо ижобат бўлишининг бешта сабаби бор:
-[...4 lines deleted...]
-5. Ҳалол ва пок луқма.
+Дуо ижобат бўлишининг бешта сабаби бор: 1. Узоқ сафар – чунки у инсонда ҳокисорликни пайдо қилади. Бу эса дуо ижобат бўлишининг энг улуғ сабабларидандир. 2. Зарурият ҳолати. 3. Қўлларни осмонга кўтариш. 4. Аллоҳга илтижо қилиб, «Раббим!» деган сўзни қайта-қайта такрорлаш, бу энг улуғ сабаблардан. 5. Ҳалол ва пок луқма.
 Ҳалол ва пок луқма солиҳ амалларга ёрдамчи омиллардан ҳисобланади.
-Қозий раҳимаҳуллоҳ айтган: «Тоййиб» (пок, яхши) сўзи «хабис» (ифлос, ёмон)нинг зиддидир.
-[...2 lines deleted...]
-– Агар мол-дунё ҳақида айтилса, демак у ҳалол ва мол-дунёнинг энг яхшисидандир.</t>
+Қозий раҳимаҳуллоҳ айтган: «Тоййиб» (пок, яхши) сўзи «хабис» (ифлос, ёмон)нинг зиддидир. – У Аллоҳга нисбат берилса, демак: У нуқсонлардан пок, айблардан муназзаҳ дегани. – Агар одамга нисбатан айтилса: у ёмон хулқ ва қабиҳ амаллардан узоқ, аксинча, уларнинг муқобили – гўзал хулқ ва яхши амаллар билан безанган деганидир. – Агар мол-дунё ҳақида айтилса, демак у ҳалол ва мол-дунёнинг энг яхшисидандир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4316</t>
   </si>
   <si>
     <t>إن الله عز وجل يبسط يده بالليل ليتوب مسيء النهار، ويبسط يده بالنهار ليتوب مسيء الليل، حتى تطلع الشمس من مغربها</t>
   </si>
   <si>
     <t>Аллоҳ азза ва жалла кундузи ёмонлик қилган одам тавба қилиши учун кечаси қўлини очади. У Зот кечаси ёмонлик қилган одам тавба қилиши учун кундузи қўлини очади, токи қуёш ботадиган жойидан чиққунига қадар шундай бўлади», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ عَزَّ وَجَلَّ يَبْسُطُ يَدَهُ بِاللَّيْلِ لِيَتُوبَ مُسِيءُ النَّهَارِ، وَيَبْسُطُ يَدَهُ بِالنَّهَارِ لِيَتُوبَ مُسِيءُ اللَّيْلِ، حَتَّى تَطْلُعَ الشَّمْسُ مِنْ مَغْرِبِهَا».</t>
   </si>
   <si>
     <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: Аллоҳ азза ва жалла кундузи ёмонлик қилган одам тавба қилиши учун кечаси қўлини очади. У Зот кечаси ёмонлик қилган одам тавба қилиши учун кундузи қўлини очади, токи қуёш ботадиган жойидан чиққунига қадар шундай бўлади», дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم: أنَّ الله تعالى يقبل التوبة من عباده، 
 فإن أذنب العبد ذنبًا بالنهار وتاب بالليل قَبِلَ الله توبته، وإن أذنب ذنبًا بالليل وتاب بالنهار قَبل الله توبته، 
 ويبسط يده سبحانه للتوبة فرحًا بها، وقبولًا لها، ولا يزال باب التوبة مفتوحًا حتى تطلع الشمس من مغربها إيذانًا بانتهاء الدنيا، فإذا طلعت فإن باب التوبة يُغلق.</t>
   </si>
   <si>
     <t>Пайғамбар соллаллоҳу алайҳи ва саллам Аллоҳ таоло Ўз бандаларидан тавбани қабул қилиши ҳақида хабар бермоқдалар. Агар банда кундузи гуноҳ қилиб, кечаси тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Агар кечаси гуноҳ қилиб, кундузи тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Аллоҳ таоло тавбадан шодланиб ва уни қабул қилиш учун «Қўлини ёяди». Дунё тугашидан дарак берувчи — қуёш ботишдан чиққунга қадар тавба эшиги очиқ бўлаверади. Қуёш ботишдан чиққанда эса тавба эшиги ёпилади.</t>
   </si>
   <si>
     <t>قبول التوبة مستمر ما دام بابها مفتوحًا، ويغلق بابها بمطلع الشمس من مغربها، وأن يتوب الإنسان قبل غرغرة الموت، وهي وصول الروح إلى الحلقوم.
 عدم اليأس والقنوط بسبب الذنب، فإن عفو الله سبحانه ورحمته واسعة، وباب التوبة مفتوح.
  شروط التوبة: الأول: الإقلاع عن المعصية، والثاني: الندم على فعلها، والثالث: العزم على ألّا يعود إليها أبدًا، هذا إن كانت في حقوق الله تعالى، وإن كانت متعلِّقة بحق من حقوق العباد، فيشترط لصحة التوبة أن يؤدي ذلك الحق إلى صاحبه، أو يعفو عنه صاحب الحق.</t>
   </si>
   <si>
     <t>Тавба эшиги очиқ экан, тавба қабул бўлиши давом этади. Қуёш мағрибдан чиққанда ва инсон жони ҳалқумга келганда, тавба эшиги ёпилади.
 Гуноҳ сабабли ноумидлик ва тушкунликка тушмаслик керак, чунки Аллоҳ субҳанаҳу ва таолонинг авфи ва раҳмати кенг, тавба эшиги эса ҳамиша очиқдир.
-Тавбанинг шартлари:
-[...3 lines deleted...]
-Бу шартлар агар гуноҳ Аллоҳ таолонинг ҳақларига тегишли бўлсадир. Агар гуноҳ бандаларнинг ҳақларига боғлиқ бўлса, тавбанинг саҳиҳ бўлиши учун ўша ҳақни эгасига қайтариш ёки эгасидан афв (розилик) олиш шарт қилинади.</t>
+Тавбанинг шартлари: 1. Гуноҳни дарҳол тўхтатиш; 2. Қилган ишидан пушаймон бўлиш; 3. Унга асло қайтмасликка азму қарор қилиш. Бу шартлар агар гуноҳ Аллоҳ таолонинг ҳақларига тегишли бўлсадир. Агар гуноҳ бандаларнинг ҳақларига боғлиқ бўлса, тавбанинг саҳиҳ бўлиши учун ўша ҳақни эгасига қайтариш ёки эгасидан афв (розилик) олиш шарт қилинади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4318</t>
   </si>
   <si>
     <t>إن الله كتب الإحسان على كل شيء</t>
   </si>
   <si>
     <t>Албатта, Аллоҳ ҳар бир нарсада яхшилик қилишни ёзиб қўйди</t>
   </si>
   <si>
     <t>عن شداد بن أوس رضي الله عنه قال: ثِنْتَانِ حَفِظْتُهُمَا عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا الْقِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذَّبْحَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، فَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Шаддод ибн Авс разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламдан икки нарсани ёдлаб олдим: «Албатта, Аллоҳ ҳар бир нарсада яхшилик қилишни ёзиб қўйди. Агар бирон нарсани ўлдирсанглар, яхши усулда (қийнамасдан, азобламасдан) ўлдиринглар. (Бирон чорва ҳайвонини) сўйсанглар, сўйишни яхши усулда бажаринглар – сизлардан (ўша ҳайвонни сўяётган) бирингиз пичоғини (ўткир қилиб) чархласин ва сўйилаётган ҳайвонга (жон беришни) осон қилсин», – дедилар.</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Аллоҳ ҳар бир ишда бизга эҳсон қилишни вожиб қилганини хабар бердилар.
 Эҳсон: Ҳар доим Аллоҳнинг бандани кузатиб туришини эътиқод қилишдир. Бирортага яхшилик қилганда, азият беришдан ўзини тийганда, ўлдирганда ва жонлиқ сўйганда ҳам эҳсон қилишлик лозим. (Яъни Аллоҳ кўриб турганини ҳис қилиб қийнамай сўйиш керак)
 Масалан, қасос олаётиб ўлдириш вақтидаги эҳсон: Ўлдирилиши керак бўлган инсонни энг осон ва тез ўладиган йўл билан ўлдирмоқ.
@@ -5333,57 +5299,55 @@
     <t>إن الله ورسوله حرم بيع الخمر، والميتة والخنزير والأصنام</t>
   </si>
   <si>
     <t>Аллоҳ ва Унинг Расули хамр, ўлимтик, чўчқа ва санамларнинг савдосини ҳаром қилди</t>
   </si>
   <si>
     <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُمَا أَنَّهُ سَمِعَ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، يَقُولُ عَامَ الفَتْحِ وَهُوَ بِمَكَّةَ: «إِنَّ اللَّهَ وَرَسُولَهُ حَرَّمَ بَيْعَ الخَمْرِ، وَالمَيْتَةِ وَالخِنْزِيرِ وَالأَصْنَامِ»، فَقِيلَ: يَا رَسُولَ اللَّهِ، أَرَأَيْتَ شُحُومَ المَيْتَةِ، فَإِنَّهَا يُطْلَى بِهَا السُّفُنُ، وَيُدْهَنُ بِهَا الجُلُودُ، وَيَسْتَصْبِحُ بِهَا النَّاسُ؟ فَقَالَ: «لاَ، هُوَ حَرَامٌ»، ثُمَّ قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عِنْدَ ذَلِكَ: «قَاتَلَ اللَّهُ اليَهُودَ إِنَّ اللَّهَ لَمَّا حَرَّمَ شُحُومَهَا جَمَلُوهُ، ثُمَّ بَاعُوهُ، فَأَكَلُوا ثَمَنَهُ».</t>
   </si>
   <si>
     <t>Жобир разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва салламнинг фатҳ йили Маккада: «Аллоҳ ва Унинг Расули хамр, ўлимтик, чўчқа ва санамларнинг савдосини ҳаром қилди», деганларини эшитдим. Шунда: «Ё расулуллоҳ, ўлимтик ёғига нима дейсиз? Ахир у кемаларга суртилади, у билан терилар мойланади, одамлар чироқ ёқишади», – дейилди. У зот: «Йўқ! У ҳаром», – дедилар. Кейин ўшанда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Аллоҳ яҳудийдарни ҳалок қилсин! Аллоҳ азза ва жалла уларга унинг ёғини ҳаром қилганда уни эритиб, кейин сотиб, пулини ейишди», – дедилар.</t>
   </si>
   <si>
     <t>سَمِعَ جابرُ بن عبدِ الله رضي الله عنهما النبيَّ صلى الله عليه وسلم يقول عامَ الفَتْح، وهو بمكة: إن الله ورسوله حَرَّم بيعَ الخمر والميتة والخنزير والأصنام، فقيل: يا رسول الله، هل يَحِلُّ أنْ نبيعَ شحومَ الميتة؟ لأنها يُطْلَى بها السُّفُن، ويُدهَن بها الجلود، ويُوقِد بها الناسُ سُرُجَهم، فقال: لا، بيعُها حرام، ثم قال صلى الله عليه وسلم عند ذلك: أَهْلَكَ اللهُ اليهودَ ولعنَهم؛ إن الله لمّا حرّم عليهم شحوم البهائم أذابوها، ثم باعوا دُهنَها فأكلوا ثَمَنَه.</t>
   </si>
   <si>
     <t>Жобир ибн Абдуллоҳ разияллоҳу анҳумо фатҳ йили Маккада турганларида Набий соллаллоҳу алайҳи ва салламнинг: «Аллоҳ ва Расули хамр, ўлимтик, чўчқа ва санамлар савдосини ҳаром қилди», деганларини эшитдилар. Шунда саҳобалар: « Ё Аллоҳнинг Расули, ўлимтик ёғини сотсак бўладими? Чунки у кемаларга суртилади, у билан терилар мойланади, одамлар чироқ ёқишади», – деб айтишди. Шунда У зот: «Йўқ! Уни сотиш ҳаром», – дедилар. Сўнгра Расулуллоҳ соллаллоҳу алайҳи ва саллам: Аллоҳ яҳудларни ҳалок қилсин, лаънатласин! Аллоҳ уларга ҳайвонларнинг ёғини ҳаром қилганда уни эритиб, сўнгра эритилганини сотиб, унинг пулини едилар», – дедилар.</t>
   </si>
   <si>
     <t>قال النووي: الميتة والخمر والخنزير: أجمع المسلمون على تحريم بيع كلِّ واحدٍ منها.
 قال القاضي: تَضَمَّنَ هذا الحديث أن ما لا يَحِلُّ أكلُه والانتفاع به لا يجوز بيعه، ولا يحل أكل ثمنه، كما في الشحوم المذكورة في الحديث.
 قال ابن حجر: وسياقُه مُشْعِرٌ بِقُوَّة ما أوّله الأكثر أن المراد بقوله: "هو حرام" البيع لا الانتفاع.
 كلُّ حِيْلةٍ يُتَوَصَّل بها إلى تحليل مُحَرَّمٍ فهي باطلة.
 قال النووي: قال العلماء: وفي عموم تحريم بيع الميتة أنه يحرم بيع جُثَّة الكافر إذا قتلناه وطَلَبَ الكفّارُ شراءَه، أو دَفْع عِوَضٍ عنه، وقد جاء في الحديث: أنّ نوفل بن عبد الله المخزومي قتله المسلمون يوم الخندق، فبذل الكفار في جسده عشرة آلاف درهم للنبي صلى الله عليه وسلم فلم يأخذْها، ودَفَعَه إليهم.</t>
   </si>
   <si>
-    <t>Нававий раҳимаҳуллоҳ айтганлар:
-«Ўлимтик, хамр ва чўчқанинг ҳар бирини сотиш ҳаромлигига барча мусулмонлар иттифоқ қилишган».
+    <t>Нававий раҳимаҳуллоҳ айтганлар: «Ўлимтик, хамр ва чўчқанинг ҳар бирини сотиш ҳаромлигига барча мусулмонлар иттифоқ қилишган».
 Қозий айтди: «Бу ҳадис шу маънони ўз ичига оладики, ейиш ва ундан фойдаланиш мумкин бўлмаган ҳар қандай нарсани сотиш ҳам, пулини ейиш ҳам жоиз эмас. Ҳадисда зикр қилинган ёғлар бунга яққол мисол.
 Ибн Ҳажар айтадилар: Ҳадиснинг сиёғи кўп уламоларнинг «У ҳаром» деган сўзидан «Сотиш мақсад қилинган, фойдаланиш эмас» деган сўзлари кучли эканига далолат қилади.
 Ҳаромни ҳалол қилишга олиб борадиган ҳар бир маккорона йўл — ботилдир.
-Нававий раҳимаҳуллоҳ айтадилар:
-«Олимлар шундай деганлар: Ўлимтикни сотишнинг умумий ҳаромлигининг ичига кофирнинг жасадини сотиш ҳам киради. Агар биз уни ўлдирсак ва кофирлар унинг жасадини сотиб олишни ёки эвазига бирор нарса беришни талаб қилсалар, бу ҳам ҳаром ҳисобланади. Чунки ҳадисда келганки: Навфал ибн Абдуллоҳ ал-Махзумийни муслимонлар Хандақ куни ўлдирган эдилар. Кофирлар унинг жасади учун Расулуллоҳ соллаллоҳу алайҳи ва салламга ўн минг дирҳам таклиф қилишди, лекин Пайғамбар алайҳиссалом буни қабул қилмадилар ва жасадни (бепул) уларга қайтариб бердилар.</t>
+Нававий раҳимаҳуллоҳ айтадилар: «Олимлар шундай деганлар: Ўлимтикни сотишнинг умумий ҳаромлигининг ичига кофирнинг жасадини сотиш ҳам киради. Агар биз уни ўлдирсак ва кофирлар унинг жасадини сотиб олишни ёки эвазига бирор нарса беришни талаб қилсалар, бу ҳам ҳаром ҳисобланади. Чунки ҳадисда келганки: Навфал ибн Абдуллоҳ ал-Махзумийни муслимонлар Хандақ куни ўлдирган эдилар. Кофирлар унинг жасади учун Расулуллоҳ соллаллоҳу алайҳи ва салламга ўн минг дирҳам таклиф қилишди, лекин Пайғамбар алайҳиссалом буни қабул қилмадилар ва жасадни (бепул) уларга қайтариб бердилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4556</t>
   </si>
   <si>
     <t>أوليس قد جعل الله لكم ما تصدقون؟ إن بكل تسبيحة صدقة، وكل تكبيرة صدقة، وكل تحميدة صدقة، وكل تهليلة صدقة، وأمر بالمعروف صدقة، ونهي عن منكر صدقة، وفي بضع أحدكم صدقة</t>
   </si>
   <si>
     <t>Аллоҳ таоло сизларга ҳам садақа қилинадиган нарсаларни бермаганми? Ҳар
 бир тасбеҳингиз – садақа, ҳар бир такбирингиз – садақа, ҳар бир
 таҳлилингиз – садақа, яхшиликка буюриш – садақа, ёмонликдан қайтариш – садақа ва жуфтингиз билан қовушишингиз ҳам садақа!</t>
   </si>
   <si>
     <t>عَنْ أَبِي ذَرٍّ رضي الله عنه: أَنَّ نَاسًا مِنْ أَصْحَابِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالُوا لِلنَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: يَا رَسُولَ اللهِ، ذَهَبَ أَهْلُ الدُّثُورِ بِالْأُجُورِ، يُصَلُّونَ كَمَا نُصَلِّي، وَيَصُومُونَ كَمَا نَصُومُ، وَيَتَصَدَّقُونَ بِفُضُولِ أَمْوَالِهِمْ، قَالَ: «أَوَلَيْسَ قَدْ جَعَلَ اللهُ لَكُمْ مَا تَصَّدَّقُونَ؟ إِنَّ بِكُلِّ تَسْبِيحَةٍ صَدَقَةً، وَكُلِّ تَكْبِيرَةٍ صَدَقَةً، وَكُلِّ تَحْمِيدَةٍ صَدَقَةً، وَكُلِّ تَهْلِيلَةٍ صَدَقَةً، وَأَمْرٌ بِالْمَعْرُوفِ صَدَقَةٌ، وَنَهْيٌ عَنْ مُنْكَرٍ صَدَقَةٌ، وَفِي بُضْعِ أَحَدِكُمْ صَدَقَةٌ»، قَالُوا: يَا رَسُولَ اللهِ، أَيَأتِي أَحَدُنَا شَهْوَتَهُ وَيَكُونُ لَهُ فِيهَا أَجْرٌ؟ قَالَ: «أَرَأَيْتُمْ لَوْ وَضَعَهَا فِي حَرَامٍ أَكَانَ عَلَيْهِ فِيهَا وِزْرٌ؟ فَكَذَلِكَ إِذَا وَضَعَهَا فِي الْحَلَالِ كَانَ لَهُ أَجْرٌ».</t>
   </si>
   <si>
     <t>Абу Зарр разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам асҳобларидан баъзи бировлар У зотга дедилар: 
 — Ё Расулуллоҳ! Бой-бадавлат одамлар ажр-савобларни олиб кетишди-ку: улар биз намоз ўқиганимиздек намоз ўқишади, рўза
 тутганимиздек рўза тутишади ва ошиқча мол-давлатларидан садақа қилишади. 
 — Аллоҳ таоло сизларга ҳам садақа қилинадиган нарсаларни бермаганми? Ҳар
 бир тасбеҳингиз – садақа, ҳар бир такбирингиз – садақа, ҳар бир
 таҳлилингиз – садақа, яхшиликка буюриш – садақа, ёмонликдан қайтариш – садақа ва жуфтингиз билан қовушишингиз ҳам садақа! 
 — Ё Расулуллоҳ! Агар биримиз шаҳватини қондирса, шунинг учун ҳам
 ажр оладими?! 
 — Ахир у шаҳватини ҳаромга тўкканида гуноҳкор бўлармиди?! Демак, шаҳватини ҳалолга тўккани унинг учун ҳам ажр бўлади.</t>
@@ -5422,53 +5386,51 @@
     <t>Одамлар орасида аввалги пайғамбарлардан сақланиб қолган бир гап шуки: «Агар уялмасанг, хоҳлаган ишингни қил!</t>
   </si>
   <si>
     <t>عَنْ أَبي مَسْعُودٍ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Абу Масъуд разияллоҳу анҳудан ривоят қилинади: Набий соллаллоҳу алайҳи ва саллам шундай дедилар: «Одамлар орасида аввалги пайғамбарлардан сақланиб қолган бир гап шуки: «Агар уялмасанг, хоҳлаган ишингни қил!».</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مما جاء فيه الوصية عن الأنبياء المتقدِّمين، وتَدَاوَلَه الناس بينهم وتوارثوه عنهم قرنًا بعد قرن، حتى وصل إلى أوّل هذه الأمة، انظر إلى ما تريد أنْ تَفعلَه، فإنْ كان ممّا لا يُستَحى منه فافعله، وإنْ كان ممّا يُستَحى منه فَدَعْه؛ فإنَّ المانع مِن فِعْل القبائح هو الحياء، فمَن لم يكن له حياءٌ، انْهَمَك في كلّ فَحْشاء ومُنكر.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам авлоддан авлодга ўтиб умматимизнинг биринчи авлодигача етиб келган, олдинги пайғамбарлардан қолган бир васият борлиги ҳақида хабар бердилар. У ҳам бўлса:
 «Қилмоқчи бўлган ишингга қара: агар у ишдан уялишга ҳожат бўлмаса, уни бажар; агар у иш уялишга арзийдиган нарса бўлса, уни тарк эт. Чунки ёмон ва қораланадиган ишлардан қайтарувчи нарса — ҳаёдир. Кимда ҳаё бўлмаса, у ҳар турли фаҳш ва мункар ишлар ичига чўкиб кетади».</t>
   </si>
   <si>
     <t>الحياء أصل الأخلاق الكريمة.
 الحياء صفة من صفات الأنبياء عليهم السلام، وهو من المأثور عنهم.
 الحياء هو الذي يجعل المرء المسلم يفعل ما يُجَمِّلُ ويَزِيْن، ويَترك ما يُدّنِّس ويَشَيْن.
 قال النووي: الأمر فيه للإباحة، أي: إذا أردت فعل شيء فإن كان مما لا تستحي إذا فعلتَه من الله ولا من الناس فافعله، وإلا فلا، وعلى هذا مدار الإسلام، وتوجيه ذلك أنَّ المأمورَ به الواجب والمندوب يُستحيَى مِن تَرْكِه، والمنهي عنه الحرام والمكروه يُستحيى من فعله، وأما المباح فالحياء من فعله جائز، وكذا مِن تركه، فتضمن الحديث الأحكام الخمسة، وقيل: هو أمرُ تهديد، ومعناه: إذا نُزِع مِنك الحياء فافعل ما شئت؛ فإنّ الله مجازيك عليه، وقيل: هو أمرٌ بمعنى الخبر، أي: مَن لا يَستحيي يَصنع ما أراد.</t>
   </si>
   <si>
     <t>Ҳаё яхши хулқларнинг асли.
 Ҳаё анбиёларнинг сифатидан ва улардан бизга мерос.
 Ҳаё мусулмон кишини зийнатловчи амалларга чорлайди ва уни булғайдиган ишлардан қайтаради.
-Нававий раҳимаҳуллоҳ айтадилар: «Бу ердаги амр мубоҳликка далолат қилади. Аллоҳдан ҳам, одамлардан ҳам уялмайдиган иш бўлса, уни бажараверсин. Агар уялтирадиган иш бўлса, қилмасин. Ислом динининг бутун мазмун-моҳияти шу нарса устига қурилган. Яъни, инсон вожиб ва мандуб ишларни тарк қилишдан ҳамда ҳаром ва макруҳ ишларни бажаришдан уялиши лозим. Мубоҳга келсак, уни бажаришдан ёки тарк қилишдан уялиш ўрнига қараб жоиз. Шундай қилиб ҳадис Исломнинг беш ҳукмини ўз ичига олди.
-[...1 lines deleted...]
-Яна хабар маъносидаги буйруқ ҳам дейилган. Яъни, уялмаган инсон хоҳлаганини қилади.</t>
+Нававий раҳимаҳуллоҳ айтадилар: «Бу ердаги амр мубоҳликка далолат қилади. Аллоҳдан ҳам, одамлардан ҳам уялмайдиган иш бўлса, уни бажараверсин. Агар уялтирадиган иш бўлса, қилмасин. Ислом динининг бутун мазмун-моҳияти шу нарса устига қурилган. Яъни, инсон вожиб ва мандуб ишларни тарк қилишдан ҳамда ҳаром ва макруҳ ишларни бажаришдан уялиши лозим. Мубоҳга келсак, уни бажаришдан ёки тарк қилишдан уялиш ўрнига қараб жоиз. Шундай қилиб ҳадис Исломнинг беш ҳукмини ўз ичига олди. Бу таҳдидли буйруқ ҳам дейилган. Яъни, агар сенда ҳаё бўлмаса, хоҳлаганингни қил, Аллоҳ албатта жазоингни беради деган маъно. Яна хабар маъносидаги буйруқ ҳам дейилган. Яъни, уялмаган инсон хоҳлаганини қилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4559</t>
   </si>
   <si>
     <t>إنما الأعمال بالنيات، وإنما لكل امرئ ما نوى</t>
   </si>
   <si>
     <t>Албатта, амаллар ниятларга кўра (баҳоланади). Ва ҳар бир кишига ўзи ният қилган нарсаси (бўлади)</t>
   </si>
   <si>
     <t>عن عمر بن الخطاب رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّمَا الْأَعْمَالُ بِالنِّيَّةِ، وَإِنَّمَا لِامْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إِلَى اللهِ وَرَسُولِهِ، فَهِجْرَتُهُ إِلَى اللهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوِ امْرَأَةٍ يَتَزَوَّجُهَا، فَهِجْرَتُهُ إِلَى مَا هَاجَرَ إِلَيْهِ».
 وفي لفظ للبخاري: «إِنَّمَا الْأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى».</t>
   </si>
   <si>
     <t>Умар ибн Хаттоб разияллоҳу анҳу ривоят қиладилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Албатта, амал ниятга кўра (баҳоланади). Ва кишига ўзи ният қилган нарсаси (бўлади). Кимнинг ҳижрати Аллоҳ ва Унинг расули учун бўлса, демак, унинг ҳижрати Аллоҳ ва Унинг расули учун бўлибди (яъни, шу амалнинг савобини топибди). Кимнинг ҳижрати мол-дунёга эришиш ёки бир аёлга уйланиш учун бўлса, унинг ҳижрати ўзи ҳижрат (мақсад) қилган нарса учун бўлибди»,— дедилар. Бухорийдаги ривоятда: «Албатта, амаллар ниятларга кўра (баҳоланади). Ва ҳар бир кишига ўзи ният қилган нарсаси (бўлади)»,— дейилган.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ كل الأعمال معتبرة بالنية، وهذا الحكم عام في جميع الأعمال من العبادات والمعاملات، فمن قصد بعمله منفعةً لم يَنَلْ إلا تلك المنفعة ولا ثواب له، ومن قصد بعمله التقرب إلى الله تعالى نال من عمله المثوبة والأجر ولو كان عملًا عاديًّا، كالأكل والشرب.
 ثم ضرب صلى الله عليه وسلم مثلًا لبيان تأثير النية في الأعمال مع تساويهما في الصورة الظاهرة، فبَيَّن أنَّ من قصد بهجرته وترك وطنه ابتغاء مرضات ربه، فهجرته هجرة شرعية مقبولة يثاب عليها لصدق نيته، ومن قصد بهجرته منفعةً دنيوية، من مال، أو جاه، أو تجارة، أو زوجة، فلا ينال من هجرته إلا تلك المنفعة التي نواها، ولا نصيب له من الأجر والثواب.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда амаллар ниятларга қараб баҳоланишини хабар бердилар. Бу ҳукм барча ибодат ва муомалаларга тегишлидир. Ким бир амални қилсаю ва амалидан фақат дунёвий манфаатни кўзласа, унга шу нарса берилади ва савобдан маҳрум бўлади. Энди ким Аллоҳга яқинлашишни ният қилган бўлса унга кўп савоб ва ажрлар берилади. Гарчи у амал ейиш ичиш каби оддий амал бўлса ҳам савоб олаверади.
 Сўнгра Расулуллоҳ соллаллоҳу алайҳи ва саллам ташқи кўриниши бир хил амални мисол қилиб, унга ниятнинг қанчалик таъсири бор эканини хабар бердилар. Бир киши Аллоҳнинг розилиги учун ҳижрат қилди. Унинг ҳижрати, тўғри нийяти сабабли қабул бўлди. Ва яна бир киши-ки, ҳижрат қилди, ҳижратидан бойлик ёки мансаб ёки бир аёлни мақсад қилди. Бу ҳижрати билан фақат ана ўша дунёвий матосига эришади, лекин унга савоб-ажрдан бирор насиба йўқ.</t>
   </si>
@@ -5508,55 +5470,51 @@
     <t>Умар разияллоҳу анҳу бу ҳадисда қуйидагиларни хабар бермоқдалар: «Бир куни Жаброил алайҳиссалом саҳобаи киромлар олдига улар танимайдиган киши кўринишида келди. Кийимлари оппоқ, сочлари қоп-қора, унда чарчоқ, чанг, сочлари тўзиш, кийимлари кир бўлиш каби сафар аломатлари кўринмас эди. Расулуллоҳ соллаллоҳу алайҳи ва салламнинг олдида ўтирганлардан бирортаси у кишини танимасди. Илм олувчи каби бўлиб Расулуллоҳ соллаллоҳу алайҳи ва салламнинг олдиларига келиб ўтирди. Сўнгра ислом дини ҳақида сўради. Шунда Пайғамбаримиз исломнинг беш арконини: Шаҳодат калимасини айтиб иймон келтириш, беш вақт намозни ўз вақтида адо этиш, закотни керакли инсонларга ўз вақтида бериш, Рамазон рўзасини тутиш ва қўлидан келган одам ҳаж қилиши керак эканини хабар бердилар.
 Шунда суровчи: «Тўғри айттингиз», — деди. Шунда саҳобалар билмайдигандай бўлиб сураб кейин «тўғри айттингиз» дейишидан ҳайрон қолдилар.
 Кейин иймон хақида сўради. Шунда Пайғамбаримиз соллаллоҳу алайҳи ва саллам иймоннинг олти арконини баён қилдилар. Улар: Аллоҳ таолони бор деб барча сифатларига иймон келтириш ва яратишга  ўхшаш ўзига хос ишларида ҳамда ибодатда яккалашлик. Сўнгра Аллоҳ таоло нурдан яратган ҳеч қачон Аллоҳга осийлик қилмайдиган ва буйруқларини аъло даражада бажарадиган фаришталарга, Аллоҳ томонидан Пайғамбарларга туширилган Таврот, Инжил ва Қуръони Карим каби бошқа китобларга, Аллоҳнинг динини етказувчи Нуҳ, Иброҳим, Мусо, Ийсо ва уларнинг сўнгиси Муҳаммад соллаллоҳу алайҳим ва саллам каби барча пайғамбарларга, ҳамда қиёмат кунига иймон келтиришдир. Қиёмат: Инсон ўлганидан сўнг қабрдаги ҳаёти, қайта тирилиши, ҳисоб китоб қилиниши сўнгра жаннатга ёки дўзахга кириши каби нарсаларни ўз ичига олади. Сўнгра Аллоҳ ўз илми ва ҳикмати ила тақдирни ёзгани ва У хоҳлагандай уни яратишига қараб тақдирда ёзилган нарсалар бўлишига иймон келтиришлик. Сўнгра Эҳсон ҳақида сўради. Эҳсон – Аллоҳни кўриб тургандай ибодат қилиш, агар у бу даражагача ета олмаса, унда Аллоҳ уни кўриб тургандай ибодат қилиш. Биринчиси мушоҳада даражаси, иккинчиси муроқаба даражаси. Биринчиси иккинчисидан юқорироқ даража ҳисобланади.
 Сўнгра Қиёмат соати ҳақида сўради. Шунда Пайғамбаримиз соллаллоҳу алайҳи ва саллам Қиёматнинг вақтини Аллоҳгина билиши, махлуқотлардан  эса ҳеч ким билмаслиги ва сўраётган ҳам сўралаётган хам билмаслигини хабар қилдилар.
 Сўнгра Қиёматнинг аломатлари ҳақида сўради. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам чўрилар ва уларнинг болалари кўп бўлиши ёки оналарига чўридай муомала қилиб оқ бўладиган болалар кўпайиши, ҳамда қуй боқувчи камбағал инсонларнинг моли-дунёси кўпайиб чиройли биноларни қуриб бир-бирларига фахрланишлари эканини баён қилдилар.
 Сўнгра Набий соллаллоҳу алайҳи ва саллам бу нарсаларни сўраган зот Жаброил экани ва саҳобаларга ўз динларини ўргатиш учун келганини хабар бердилар.</t>
   </si>
   <si>
     <t>حُسْن خُلُقِ النبي صلى الله عليه وسلم، وأنه يجلس مع أصحابه ويجلسون إليه.
 مشروعية الرفق بالسائل وتقريبه، ليتمكن من السؤال غير مُنْقَبِضٍ ولا خائف.
 الأدب مع المعلِّم كما فعل جبريل عليه السلام، حيث جلس أمام النبي صلى الله عليه وسلم جِلْسَة المتأدِّب ليأخذ منه.
 أركان الإسلام خمسة، وأصولَ الإيمان ستة.
 عند اجتماع الإسلام والإيمان يُفسَّر الإسلام بالأمور الظاهرة، والإيمان بالأمور الباطنة.
 بيان أن الدين درجات متفاوتة، فالدرجة الأولى :الإسلام، والثانية :الإيمان، والثالثة: الإحسان، وهو أعلاها.
 الأصل في السائل عدم العلم، والجهل هو الباعث على السؤال، لذلك عَجِب الصحابةُ من سؤالِه وتصديقِه.
 البدء بالأهمِّ فالأهمِّ؛ لأنَّه بُدىء بالشهادَتين في تفسير الإسلام، وبُدىء بالإيمان بالله في تفسير الإيمان.
 سؤال أهل العلم ما لا يجهله السائل، ليعلم غيره.
 علم الساعة مِمَّا استأثر الله بعلمه.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва салламнинг гўзал хулқлари ва саҳобалари билан ўтиришлари.
 Сўраётган инсон бемалол қўрқмай савол бериши учун ўнга юмшоқ муомала қилиш ва ўзига яқинлаштириш.
 Муаллим олдида одобли бўлиш. Жаброил алайхиссалом Расулуллоҳ соллаллоҳу алайҳи ва салламнинг олдиларида улардан илм олиш учун одоб билан ўтирдилар.
 Ислом арконлари бешта ва иймон асослари олтита.
 Ислом ва иймон жамланганда, ислом зоҳирий амалларни, иймон эса ботиний амалларни ўз ичига олади.
-Ислом дини ўз ичига хар хил даражаларни қамраб олгандир.
-[...3 lines deleted...]
-Энг баланд даража эҳсон даражасидир.
+Ислом дини ўз ичига хар хил даражаларни қамраб олгандир. Биринчиси: Ислом. Иккинчиси: Иймон. Учинчиси: Эҳсон. Энг баланд даража эҳсон даражасидир.
 Сўровчи аслида билмаганлиги сабабидан сўрайди. Шунинг учун ҳам саҳобалар Жаброил алайҳисаломнинг сўраб унинг орқасидан саволнинг жавобини тасдиқлаганидан ажабланишди.
 Энг муҳим нарсалардан бошлаш кераклиги. Чунки Ислом хақида сўралганда шаҳодат калимаси билан, иймон ҳақида сўралганда эса, Аллоҳга иймон келтириш билан бошладилар.
 Ўзи биладиган нарсани бошқалар билиши  учун аҳли илмлардан сўраш жоизлиги.
 Қиёмат кунининг вақтини Аллоҳ таоло ўз ғайб оламида яшириб қўйгандир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4563</t>
   </si>
   <si>
     <t>دع ما يريبك إلى ما لا يريبك، فإن الصدق طمأنينة، وإن الكذب ريبة</t>
   </si>
   <si>
     <t>Сени шубҳага солган нарсани
 қўйгин-да, шубҳалантирмайдиган нарсани ол. Содиқлик ҳотиржамликдир, ёлғон эса хавсирашликдир</t>
   </si>
   <si>
     <t>عَنْ أَبِي الحَوْرَاءِ السَّعْدِيِّ قَالَ: قُلْتُ لِلْحَسَنِ بْنِ عَلِيٍّ رضي الله عنهما: مَا حَفِظْتَ مِنْ رَسُولِ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ؟ قَالَ: حَفِظْتُ مِنْ رَسُولِ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُكَ إِلَى مَا لاَ يَرِيبُكَ، فَإِنَّ الصِّدْقَ طُمَأْنِينَةٌ، وَإِنَّ الكَذِبَ رِيبَةٌ».</t>
   </si>
   <si>
     <t>Абул Ҳавроъ Саъдий айтадилар: «Ҳасан ибн Али разияллоҳу анҳумога: «Расулуллоҳ соллаллоҳу алайҳи ва салламдан нимани ёдлаб олгансиз», – дедим». «Мен Расулуллоҳ соллаллоҳу алайҳи ва салламдан
 мана бу сўзларни ёдлаб қолганман дедилар: «Сени шубҳага солган нарсани
 қўйгин-да, шубҳалантирмайдиган нарсани ол. Содиқлик ҳотиржамликдир, ёлғон эса хавсирашликдир».</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه، فإنَّ القلب يَطمئن إليه ويسكن، وما فيه ريبة يَقلق القلبُ منه ويَضطرِب.</t>
@@ -5883,55 +5841,51 @@
     <t>عَنِ ابنِ مَسعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَحِلُّ دَمُ امْرِئٍ مُسْلِمٍ إِلَّا بِإِحْدَى ثَلَاثٍ: الثَّيِّبُ الزَّانِي، وَالنَّفْسُ بِالنَّفْسِ، وَالتَّارِكُ لِدِينِهِ المُفَارِقُ لِلْجَمَاعَةِ».</t>
   </si>
   <si>
     <t>Ибн Масъуд разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мусулмон кишининг қони фақат учта ишнинг биттаси билангина ҳалол бўлади: оила кўрган зинокор, жонга жон ва жамоатдан ажраб, Исломни тарк этган одам», – дедилар.</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ دمَ المسلم حرام، إلا إنْ فعل واحدة من خصال ثلاث: 
 الأولى: مَن وقع في فاحشة الزنا، وقد تزوج بعقد صحيح؛ فيحل قتله بالرجم. 
 الثانية: من قَتل نفسًا معصومة عمدًا بغير حق، قُتل بشروطه. 
 الثالثة: الخارج عن جماعة المسلمين؛ إما بترك دينه الإسلام كله بالردة، أو المفارق بغير ردة بترك بعضه كأهل البغي، وقطاع الطريق، والمحاربين من الخوارج وغيرهم.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам ушбу ҳадисда мусулмоннинг қони ҳаром эканини, агар ушбу учта хислаттан бирини бажарса, қони ҳалолга айланишини баёнладилар: Биринчи: Ким шариатга мувофиқ келадиган никоҳи бўла туриб, зино каби фаҳш ишга қўл урса, у тошбўрон қилиш билан қатл этилиши ҳалол бўлади. Иккинчи: Ҳақсиз равишда атайлаб маъсум жонни ўлдирган киши маълум шартлар асосида қатл қилинади. Учинчи: мусулмонлар жамоасидан чиқиб кетган киши; Ислом динидан бутунлай чиқиб муртад бўлиб кетган ёки муртад бўлмаса ҳам диннинг бир қисмини тарк қилганлар. Масалан, Аҳли бағий (исёнчи гуруҳ), йўл қароқчилари ва душманчилик қилган хаворижлар.</t>
   </si>
   <si>
     <t>تحريم فعل هذه الخصال الثلاث، وأن من فعل واحدة منها استحق عقوبة القتل: إما كفرًا، وهو المرتد عن الإسلام، وإما حدًّا، وهما: الثيب الزاني، والقاتل عمدًا.
 وجوب حفظ الأعراض ونقائها.
 وجوب احترام المسلم، وأنه معصوم الدم.
 الحث على التزام جماعة المسلمين وعدم مفارقتهم.
 حسن تعليم النبي صلى الله عليه وسلم حيث يَرِدُ كلامُه أحيانًا بالتقسيم؛ لأن التقسيم يحصر المسائل ويجمعها وهو أسرع حفظًا.
 شرع الله الحدودَ؛ لردع الجناة، ولحماية المجتمع ووقايتِه من الجرائم.
 تطبيق هذه الحدود هو من اختصاص ولي الأمر.
 أسباب القتل أكثر من ثلاثة، ولكنها لا تخرج عنها، قال ابن العربي المالكي: ولا تخرج عن هذه الثلاثة بحال، فإنَّ مَن سَحَرَ أو سب نبيَّ الله كفر، فهو داخل في التارك لدينه.</t>
   </si>
   <si>
-    <t>Ушбу учта ишни қилиш ҳаром (тақиқланган) бўлиб, ким улардан бирини қилса, ўлим жазосига лойиқ бўлади:
-[...3 lines deleted...]
-– Қасддан қотиллик қилган қотил.
+    <t>Ушбу учта ишни қилиш ҳаром (тақиқланган) бўлиб, ким улардан бирини қилса, ўлим жазосига лойиқ бўлади: ​1. Кофирлик (куфр) сабабли – у Исломдан қайтган (муртад) кишидир. ​2.Ҳадд (шариатда белгиланган жазо) сабабли, улар эса: ​– Турмуш қурган зинокор. – Қасддан қотиллик қилган қотил.
 Номусни ва унинг поклигини сақлаш вожибдир.
 Мусулмонни эъзозлаш вожиб ва унинг қони маъсум.
 Мусулмонлар жамоатини лозим тутишга ва улардан ажралмасликка ундаш.
 Набий соллаллоҳу алайҳи ва салламнинг гўзал услубдаги таълимлари. Чунки у киши баъзан масалани тақсимлаб берар эдилар. Зеро, тақсимлаш масалаларни аниқлаб уларни жамлайди ва ёд олиш учун осонроқ бўлади.
 Аллоҳ таоло жиноятчиларни қўрқитиш ва жамиятни жиноятдан сақлаш учун жазоларни белгилаб қўйди.
 Бу жазоларни татбиқ қилиш, амирларгагина хосдир.
 Қатл (ўлим жазоси) сабаблари учтадан кўпроқ, лекин, улар шу доирадан ташқарига чиқмайди. Ибн Арабий Моликий айтадилар: «Улар ҳеч бир ҳолатда бу учтадан ташқарига чиқмайди. Чунки ким сеҳр қилса ёки Аллоҳнинг набийини сўкса, у кофир бўлади ва шу сабабли динини тарк этганлар (муртадлар) доирасига киради».</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4714</t>
   </si>
   <si>
     <t>لا يزال لسانك رطبا من ذكر الله</t>
   </si>
   <si>
     <t>Тилинг Аллоҳнинг зикри билан намланишдан тўхтамасин», – дедилар</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بْنِ بُسْرٍ رضي الله عنه أَنَّ رَجُلاً قَالَ: يَا رَسُولَ اللهِ إِنَّ شَرَائِعَ الإِسْلاَمِ قَدْ كَثُرَتْ عَلَيَّ، فَأَخْبِرْنِي بِشَيْءٍ أَتَشَبَّثُ بِهِ، قَالَ: «لاَ يَزَالُ لِسَانُكَ رَطْبًا مِنْ ذِكْرِ اللَّهِ».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Буср разияллоҳу анҳудан ривоят қилинади: Бир киши: «Ё Расулуллоҳ, Ислом аҳкомлари менга кўпайиб кетди. Менга шундай бир нарса ҳақида хабар беринг-ки, мен уни маҳкам ушлаб олай», – деди. Шунда Расулуллоҳ: «Тилинг Аллоҳнинг зикри билан намланишдан тўхтамасин», – дедилар.</t>
   </si>
   <si>
     <t>شَكَى رجلٌ إلى النبيِّ صلى الله عليه وسلم بأن نوافل العبادات قد كَثرت عليه حتى عجز عنها لضعفه، ثم سألَ النبيَّ صلى الله عليه وسلم أنْ يَدلَّه على عملٍ يسيرٍ مُسْتجلِبٍ لثواب كثير يتعلق به ويستمسك. 
@@ -6077,61 +6031,51 @@
   </si>
   <si>
     <t>Миқдом ибн Маъдийкариб разияллоҳу анҳудан ривоят қилинади: Набий соллаллоҳу алайҳи ва саллам «Одам боласи тўлдирадиган идишларнинг энг ёмони қориндир. Одам боласига қаддини тутадиган емаклар кифоядир. Агар жуда лозим бўлса, таоми учун учдан бир, шароби учун учдан бир ва нафаси учун учдан бир», дедилар».</t>
   </si>
   <si>
     <t>يرشدنا النبي الكريم صلى الله عليه وسلم إلى أصل من أصول الطب، وهي الوقاية التي يقي بها الإنسان صحته، وهي التقليل من الأكل، بل يأكل بقدر ما يسد رمقه ويقويه على أعماله اللازمة، وإن شر وعاء مُلئ هو البطن لما ينتج عن الشبع من الأمراض الفتاكة التي لا تحصى عاجلًا أو آجلًا باطنًا أو ظاهرًا.
 ثم إن الرسول صلى الله عليه وسلم قال: إذا كان الإنسان لابد له من الشبع، فليجعل الأكل بمقدار الثلث، والثلث الآخر للشرب، والثلث للنفس حتى لا يحصل عليه ضيق وضرر، وكسل عن تأدية ما أوجب الله عليه في أمر دينه أو دنياه.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам бизларни тиббиёт илмининг асосларидан бири бўлмиш: «Даволагандан кўра олдини олиш афзал» – деган қоидасига йўлладилар. Яъни, таомни кам ейиш, фақат қувват берадиган зарур ишларига етарли бўладиган миқдорда овқатланиш. Чунки энг ёмон тўлдирилган идиш – бу инсоннинг қорнидир. Чунки ортиқча ейиш инсоннинг ичи ёки ташида,  эрта ёки кеч саноқсиз ёмон касалликларни келиб чиқаради. Сўнгра Расулуллоҳ соллаллоҳу алайҳи ва саллам шундай дедилар: агар инсонга тўйиб ейиш зарур бўлиб қолса, ошқозоннинг учдан бир қисмини овқатга, учдан бир қисмини ичимликка, қолган учдан бир қисмини эса нафас олишга қолдирсин. Шунда инсонга зарар ва қийинчилик етмайди, ҳамда Аллоҳ таоло фарз этган дин  ёки дунё ишларини бажаришда сусткаш бўлмайди.</t>
   </si>
   <si>
     <t>عدم التوسع في الأكل والشرب، وهذا أصل جامع لأصول الطب كلها، لما في كثرة الشبع من الأمراض والأسقام.
 الغاية من الأكل، هي حفظ الصحة والقوة وبهما سلامة الحياة.
 لملء البطن من الطعام أضرار بدنية ودينية، قال عمر رضي الله عنه: «إياكم والبطنة، فإنها مفسدة للجسم ومكسلة عن الصلاة».
 الأكل من حيث الحكم على أقسام: واجب، وهو ما به تُحفظ الحياة ويؤدي تركه إلى ضرر. جائز، وهو ما زاد على القدر الواجب ولا يُخشى ضرره. مكروه، وهو ما يُخشى ضرره. محرم، وهو ما يُعلم ضرره. ومستحب، وهو ما يُستعان به على عبادة الله وطاعته، وقد أجمل ذلك في الحديث في ثلاث مراتب: أولها: ملء البطن. ثانيها: أكلات أو لقيمات يقمن صلبه. ثالثها: قوله: «ثلث لطعامه وثلث لشرابه وثلث لنفسه» وهذا كله إذا كان جنس المأكول حلالًا.
 الحديث قاعدة من قواعد الطب، وحيث إن علم الطب مداره على ثلاثة أصول: حفظ القوة والحمية والاستفراغ، فقد اشتمل الحديث على الأولين منها، كما في قوله تعالى : (وَكُلُوا وَاشْرَبُوا وَلَا تُسْرِفُوا إِنَّهُ لَا يُحِبُّ الْمُسْرِفِينَ) [الأعراف: 31].
 كمال هذه الشريعة حيث اشتملت على مصالح الإنسان في دينه ودنياه.
 من علوم الشريعة أصولُ الطب وأنواع منه، كما جاء في العسل والحبة السوداء.
 اشتمال أحكام الشريعة على الحكمة، وأنها مبنية على درء المفاسد وجلب المصالح.</t>
   </si>
   <si>
     <t>Овқат ва ичимликда ҳаддан ошмаслик – тиббиёт илмининг барча қоидаларини ўз ичига олган умумий асосдир. Чунки ортиқча тўйиш турли хил касалликлар ва дардларга олиб боради.
 Овқатланишдан кўзланган мақсад – соғлиқ ва қувватни сақлашдир. Ана шу иккиси билан ҳаёт соғлом ва тинч кечади.
 Қоринни ортиқча тўлдириш – тана ва дин учун зарардир. Ҳазрати Умар разияллоҳу анҳу айтадилар: «Қорин тўқлигидан сақланинглар, зеро у танага зарар етказади ва намозга суст қилади».
-Овқатланиш ҳукм жиҳатидан бир нечта бўлимга бўлинган:
-[...9 lines deleted...]
-Зикр қилинган қоидаларнинг барчаси овқат ҳалол бўлса амал қилади.
+Овқатланиш ҳукм жиҳатидан бир нечта бўлимга бўлинган: Вожиб – ҳаётни сақлайдиган ва уни тарк этиш зарар келтирадиган миқдор. Жоиз – зарур миқдордан ортиқ, лекин зарари йўқ. Макруҳ – зарар бериши мумкин бўлган миқдор. Ҳаром – зарари маълум бўлган миқдор. Мустаҳаб – Аллоҳга ибодат ва итоатда куч-қувват бериш учун ейиладиган миқдор. Ҳадис бу ҳолатлардан учта даражани жамлаган: 1. Қоринни тўлдириш. 2. Бир неча луқма, инсоннинг белини тутувчи миқдор. 3. «Учдан бири таом учун, учдан бири ичимлик учун ва учдан бири нафас учун» деган қоида. Зикр қилинган қоидаларнинг барчаси овқат ҳалол бўлса амал қилади.
 Ушбу ҳадис – тиббиёт қоидаларидан биридир. Чунки тиббиёт илми уч асосга таянади: қувватни сақлаш, зарардан ҳимояланиш ва ортиқчасидан халос бўлиш. Ҳадис биринчи икки асосни ўз ичига олган. Худди Қуръондаги: «Енглар ва ичинглар, лекин исроф қилманглар. Албатта, Аллоҳ исроф қилувчиларни яхши кўрмайди», ояти каби. [Аъроф: 31]
 Ислом шариатининг комиллиги. Чунки у инсоннинг дини ва дунёсидаги манфаатларини ўз ичига олгандир.
 Шариат илмларининг ичида тиббиётнинг асослари ва турли кўринишлари бор. Масалан, асал ва қора седана ҳақида келган ҳадислар.
 Шариат аҳкомлари ҳикматларга асосланган бўлиб, у зарарларни бартараф қилиш ва фойда-манфаатларни олиб келиш устига қурилгандир.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد والترمذي والنسائي وابن ماجه</t>
   </si>
   <si>
     <t>[Имом Аҳмад, Термизий, Насоий ва Ибн Можа ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4723</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس فيه فهو رد</t>
   </si>
   <si>
     <t>Ким динимизда асли йўқ нарсани пайдо қилса, у рад қилинур</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ فِيهِ فَهُوَ رَدٌّ» متفق عليه.
 ولمسلم: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
@@ -6179,52 +6123,51 @@
 уларни раҳмат қоплайди ва фаришталар ўраб олади. Аллоҳ таоло ўз ҳузуридагиларга уларни зикр қилади. Амали секинлаштирган кимсани насл-насаби тезлаштира олмайди».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ جَزاء المسلم عند الله مِن جِنْس ما يَعمله المسلم مع المسلمين؛ فمَن نفَّس وفرَّج وأزال وكَشَفَ عن مؤمنٍ كُربةً وشدة من كُرَب الدنيا، جازاه الله بأن ينفَّس عنه كربةً من كرب يوم القيامة.
 ومَن يَسَّر على معسرٍ وسهَّل عليه وأزال عسرته، يسَّر الله عليه في الدنيا والآخرة. 
 ومَن ستر مسلمًا كأن اطّلع منه على ما لا ينبغي إظهاره من الزّلات والعَثَرات، ستره الله في الدنيا والآخرة. 
 والله يكون مُعينًا لِعَبدِه، ما كان العبد سائرًا في إعانة أخيه في مصالحه الدينية والدنيوية، والإعانة تكون بالدعاء والبدن والمال وغير ذلك. 
 ومن مشى إلى تحصيل علمٍ شرعيٍ، قاصدًا به وجه الله تعالى؛ سهَّل الله له به طريقًا إلى الجنة. 
 وما اجتمع قومٌ في بيتٍ من بيوت الله، يتلون كتاب الله ويتدارسونه بينهم، إلا نزلت عليهم الطمأنينة والوقار، وغطتهم وعمَّتهم رحمة الله، وحفَّتْهم الملائكة، وأثنى الله عليهم في المقرَّبين عنده، وكفى شرفًا ذِكرُ اللهِ العبدَ في الملأ الأعلى. 
 ومَن كان عمله ناقصًا، لم يُلْحِقْه بمرتبة أصحاب الأعمال، فينبغي ألا يَتَّكل على شرف النسب وفضيلة الآباء ويُقَصّر في العمل.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда мусулмоннинг Аллоҳ ҳузуридаги мукофоти унинг мусулмон биродарлари билан қандай муомалада эканлигига қараб бўлишини хабар бердилар. Кимки бир мўминнинг дунёдаги бир қийинчилигини енгиллатса, ғам-ташвишини кетказса, қиёмат куни Аллоҳ таоло унинг бир қийинчилигини енгиллатиб қўяди. Ким қийналган кишига енгиллик яратса, осонлаштирса ва қийинчилигини аритса, Аллоҳ унга дунё ва охиратда енгиллик беради. Кимки бир мусулмоннинг айбини ёпса, яъни, кўриб қолган гуноҳ ёки камчилигини ошкор қилмаса, Аллоҳ таоло унинг айбини дунёда ҳам, охиратда ҳам ёпиб қўяди. Аллоҳ таоло биродарига дини ёки дунёсида  ёрдам бериб юрган банданинг мутлақо ёрдамчиси бўлади. Ёрдам эса дуо, тана, бойлик ва бошқа турли йўллар билан ҳам бўлади. Кимки Аллоҳнинг розилигини истаб, дин илмини ўрганиш учун йўлга чиқса, Аллоҳ таоло унга Жаннат йўлини осон қилиб қўяди. Аллоҳнинг уйларидан бирида тўпланиб, Қуръонни тиловат қиладиган ва уни ўзаро ўрганадиган қавмнинг устига сакинат ва хотиржамлик тушади, уларни Аллоҳнинг раҳмати қоплаб олади, фаришталар уларни ўраб туради. Аллоҳ таоло уларни Ўз ҳузуридаги муқарраб фаришталар орасида зикр қилади. Аллоҳ бандани Малоъул-Аълода зикр қилишининг ўзи унга етарли шарафдир. Кимнинг амали оз бўлса, катта амал эгаларининг даражасига ета олмайди. Шунинг учун инсон насаби ва оталарининг шарафига суяниб олиб кам амал қилмаслиги керак.</t>
   </si>
   <si>
     <t>قال ابن دقيق العيد: هذا حديث عظيم، جامع لأنواع من العلوم والقواعد والآداب، فيه فضل قضاء حوائج المسلمين ونفعهم بما يتيسر، مِن علم، أو مال، أو معاونة، أو إشارة بمصلحة، أو نصيحة، أو غير ذلك.
 الترغيب في التيسير على المعسر.
 الحث على عون العبد المسلم، وأن الله تعالى يُعين المعين حسب إعانته لأخيه.
 مِن سِتْر المسلم: عدمُ تتبُّع عوراته، وقد رُوي عن بعض السلف أنه قال: أدركت قومًا لم يكن لهم عيوب، فذكروا عيوبَ الناس، فَذَكَر الناسُ لهم عيوبًا، وأدركت قومًا كانت لهم عيوب، فَكَفُّوا عن عيوب الناس، فنُسِيت عيوبُهم.
 ليس من لوازم الستر على الناس ترك المنكر وعدم تغييره، بل يُغَيِّر ويَسْتُر، وهذا في حقِّ مَن لا يُعرَف بالفساد والتَّمَادِيْ في الطغيان، وأما من عُرِف بذلك فإنه لا يُستحب الستر عليه، بل يرفع أمره إلى مَن له الولاية، إذا لم يخَفْ مِن ذلك مفسدة؛ وذلك لأن الستر عليه يُغْرِيْهِ على الفساد، ويُجَرِّئهُ على أذية العباد، ويُجرّئ غيره من أهل الشر والعناد.
 الحث على طلب العلم وتلاوة القرآن وتدارسه.
 قال النووي: في هذا دليل لفضل الاجتماع على تلاوة القرآن في المسجد... ويلحق بالمسجد في تحصيل هذه الفضيلة الاجتماع في مدرسة ورباط ونحوهما إن شاء الله تعالى.
 الجزاء إنما رتَّبَه الله على الأعمال لا على الأنساب.</t>
   </si>
   <si>
-    <t>Ибн Дақиқ ал-Ъийд раҳимаҳуллоҳ шундай деган:
-«Бу ҳадис улуғ ҳадис бўлиб, ҳар хил илмлар, қоидалар ва одоб-ахлоқларни ўз ичига олган. Унда мусулмонларнинг эҳтиёжларини қондириш ва уларга илм, мол-мулк, ёрдам, манфаатли маслаҳат, насиҳат ёки бошқа ҳар қандай йўл билан фойда етказишнинг фазилати зикр этилган».
+    <t>Ибн Дақиқ ал-Ъийд раҳимаҳуллоҳ шундай деган: «Бу ҳадис улуғ ҳадис бўлиб, ҳар хил илмлар, қоидалар ва одоб-ахлоқларни ўз ичига олган. Унда мусулмонларнинг эҳтиёжларини қондириш ва уларга илм, мол-мулк, ёрдам, манфаатли маслаҳат, насиҳат ёки бошқа ҳар қандай йўл билан фойда етказишнинг фазилати зикр этилган».
 Қийналган кишига енгиллик яратишга тарғиб.
 Мусулмон бандага ёрдам беришга ундалмоқда. Банда биродарига қанчалик ёрдам берса, Аллоҳ ҳам унга шунча ёрдам беради.
 Мусулмонни (айбини) ёпишдан мақсад — унинг айбларини қидирмаслик. Салафлардан баъзилари: «Мен айблари йўқ одамларни кўрдим, улар одамларнинг айбларини тилга олдилар, натижада одамлар уларда ҳам айб топдилар. Ва мен айблари бор одамларни ҳам кўрдим, улар одамларнинг айбларини тилга олмадилар, шу сабабдан, уларнинг ўз айблари унутилди», — деганлар.
 Одамларнинг айбини беркитиш — ёмонликни тарк этиш ва уни ўзгартирмаслик дегани эмас. Аксинча, агар у инсон фасодчи ва золим бўлмаса ёмонлигини ўзгартириш ва беркитиш лозим. Аммо агар кимдир фасод ва исён билан танилган бўлса, унга нисбатан беркитиш яхши саналмайди. Балки, агар ундан(етказишдан) зарар ва бузғунчилик келмаслигига ишонч бўлса, унинг иши ҳокимият эгасига етказилиши лозим. Чунки айбини ёпиш уни фасодга рағбатлантиради, одамларга озор беришга журъат қилади ва бошқа ёмон ниятли кишиларни ҳам шу ишга ундайди.
 Илм талаб қилиш, Қуръон тиловат қилиш ва уни биргаликда ўрганишга ундаш.
 Имом Нававий раҳимаҳуллоҳ айтадилар: «Бу ҳадис масжидда Қуръонни биргаликда тиловат қилишнинг фазилатига далилдир. Масжиддан ташқарида ҳам мадраса, рибот ёки шунга ўхшаш жойларда йиғилиб ўқиш ҳам шу фазилатга киради».
 Аллоҳ таоло ажрни амалларга боғлади, насл насабга эмас.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4801</t>
   </si>
   <si>
     <t>يا عبادي إني حرمت الظلم على نفسي، وجعلته بينكم محرما، فلا تظالموا</t>
   </si>
   <si>
     <t>Эй бандаларим! Мен зулмни Ўзимга ҳаром қилдим. Уни сизларнинг ораларингизда ҳам ҳаром қилдим. Бир-бирларингизга зулм қилманглар</t>
   </si>
   <si>
     <t>عن أبي ذر رضي الله عنه: عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا رَوَى عَنِ اللهِ تَبَارَكَ وَتَعَالَى أَنَّهُ قَالَ: «يَا عِبَادِي إِنِّي حَرَّمْتُ الظُّلْمَ عَلَى نَفْسِي، وَجَعَلْتُهُ بَيْنَكُمْ مُحَرَّمًا، فَلَا تَظَالَمُوا، يَا عِبَادِي كُلُّكُمْ ضَالٌّ إِلَّا مَنْ هَدَيْتُهُ، فَاسْتَهْدُونِي أَهْدِكُمْ، يَا عِبَادِي كُلُّكُمْ جَائِعٌ إِلَّا مَنْ أَطْعَمْتُهُ، فَاسْتَطْعِمُونِي أُطْعِمْكُمْ، يَا عِبَادِي كُلُّكُمْ عَارٍ إِلَّا مَنْ كَسَوْتُهُ، فَاسْتَكْسُونِي أَكْسُكُمْ، يَا عِبَادِي إِنَّكُمْ تُخْطِئُونَ بِاللَّيْلِ وَالنَّهَارِ وَأَنَا أَغْفِرُ الذُّنُوبَ جَمِيعًا فَاسْتَغْفِرُونِي أَغْفِرْ لَكُمْ، يَا عِبَادِي إِنَّكُمْ لَنْ تَبْلُغُوا ضَرِّي فَتَضُرُّونِي، وَلَنْ تَبْلُغُوا نَفْعِي فَتَنْفَعُونِي، يَا عِبَادِي لَوْ أَنَّ أَوَّلَكُمْ وَآخِرَكُمْ وَإِنْسَكُمْ وَجِنَّكُمْ كَانُوا عَلَى أَتْقَى قَلْبِ رَجُلٍ وَاحِدٍ مِنْكُمْ مَا زَادَ ذَلِكَ فِي مُلْكِي شَيْئًا، يَا عِبَادِي لَوْ أَنَّ أَوَّلَكُمْ وَآخِرَكُمْ وَإِنْسَكُمْ وَجِنَّكُمْ كَانُوا عَلَى أَفْجَرِ قَلْبِ رَجُلٍ وَاحِدٍ مَا نَقَصَ ذَلِكَ مِنْ مُلْكِي شَيْئًا، يَا عِبَادِي لَوْ أَنَّ أَوَّلَكُمْ وَآخِرَكُمْ وَإِنْسَكُمْ وَجِنَّكُمْ قَامُوا فِي صَعِيدٍ وَاحِدٍ فَسَأَلُونِي فَأَعْطَيْتُ كُلَّ إِنْسَانٍ مَسْأَلَتَهُ مَا نَقَصَ ذَلِكَ مِمَّا عِنْدِي إِلَّا كَمَا يَنْقُصُ الْمِخْيَطُ إِذَا أُدْخِلَ الْبَحْرَ، يَا عِبَادِي إِنَّمَا هِيَ أَعْمَالُكُمْ أُحْصِيهَا لَكُمْ ثُمَّ أُوَفِّيكُمْ إِيَّاهَا، فَمَنْ وَجَدَ خَيْرًا فَلْيَحْمَدِ اللهَ، وَمَنْ وَجَدَ غَيْرَ ذَلِكَ فَلَا يَلُومَنَّ إِلَّا نَفْسَهُ».</t>
   </si>
   <si>
     <t>Абу Зарр разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам дедилар: Аллоҳ таоло бундай марҳамат қилади:
 «Эй бандаларим! Мен зулмни Ўзимга ҳаром қилдим. Уни сизларнинг ораларингизда ҳам ҳаром қилдим. Бир-бирларингизга зулм қилманглар.
 Эй бандаларим! Мен тўғри йўлга йўллаганлардан бошқа ҳаммангиз адашгансиз. Мендан тўғри йўлни сўранглар, сизларни тўғри йўлга йўллайман.
 Эй бандаларим! Мен ризқлантирганлардан бошқа барчангиз очсиз. Мендан ризқ сўранглар, сизларни тўйдираман.
@@ -6616,54 +6559,51 @@
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам  ширк ҳисобланадиган баъзи амалларни баён қилдилар. Улардан:
 Биринчиси: Афсун ўқиш – Шифо талабида жоҳилият аҳли ўқийдиган ва  ширкий нарсаларни ўз ичига олган сўзлар.
 Иккинчиси: Мунчоқ ва шу каби туморлар – болалар, ҳайвонлар ва бошқа нарсаларга кўз тегмаслиги учун илиб қўйиладиган тақинчоқлар.
 Учинчиси: Иссиқ совуқ қилиш – Эру ҳотинни бир-бирига яхши кўрсатиш учун ясаладиган нарса.
 Йўқорида зикр қилинганларнинг барчаси ширкдир. Чунки  булар шариятимиз томонидан кўрсатилган ёки тажриба орқали ўрганилган ҳиссий сабаблар эмас. Энди шаръий ва хиссий сабаблар нима десак?
 Шаръий сабаблар – Қуръон ўқиш каби амаллардир.
 Ҳиссий сабаблар – Дори-дармонга ўхшаш тажриба билан собит бўлган нарсалардир.
 Бу нарсаларни фақатгина сабаб, аслида наф ва зарар бериш Аллоҳнинг қўлида деган эътиқодда қилишлик жоиздир.</t>
   </si>
   <si>
     <t>صيانة التوحيد والعقيدة عما يُخِلُّ بها.
 تحريم استعمال الرقى الشركية والتمائم والتولة.
 اعتقاد الإنسان في هذه الثلاث أنها أسباب: هو شرك أصغر؛ لأنه جعل ما ليس بسببٍ سببًا، أما إن اعتقد أنها تنفع وتضر بذاتها فهو شرك أكبر.
 التحذير من فعل الأسباب الشركية والمحرمة.
 تحريم الرقى وأنها من الشرك إلا ما كان منها مشروعًا.
 ينبغي تعلُّق القلب بالله وحده، فمنه الضر والنفع وحده لا شريك له، فلا يأتي بالخير إلا الله ولا يدفع الشر إلا الله تعالى.
 الرقى الجائزة هي المتضمنة لثلاثة شروط: 1- أن يعتقد أنها سبب ولا تنفع إلا بإذن الله. 2- أن تكون بالقرآن وأسماء الله وصفاته والأدعية النبوية والأدعية المشروعة. 3- أن تكون بلغة مفهومة ولا تحتوي على طَلَاسِمَ وشَعْوَذةٍ.</t>
   </si>
   <si>
     <t>Ақида ва тавҳидни бузадиган нарсалардан сақланишлик.
 Ширкий дам солиш, тумор ва иссиқ-совуқ қилиш ҳаромдир.
 Инсон йўқоридаги уч нарсани сабаб деган эътиқодда қилиши кичик ширкдир. Чунки у сабаб бўлмаган нарсани сабаб деб эътиқод қилиб олди. Лекин агар шу нарсаларнинг ўзи манфаат ёки зарар беради деб эътиқод қилса катта ширк бўлади.
 Ширкий ва ҳаром бўлган ишларни қилишдан огоҳлантириш.
 Дам солишнинг шариат кўрсатган туридан бошқа барчаси ҳаромдир.
 Инсон қалбини ёлғиз Аллоҳга боғлаши лозимдир. Манфаат ва зарар фақат У Зотдандир. Яхшиликни фақатгина Аллоҳ олиб келади. Ёмонликни фақатгина Аллоҳ даф қилади.
-Дам солишнинг жоиз турининг уч шарти бор.
-[...2 lines deleted...]
-3- Тушиниладиган тарзда бўлиши лозим ва сирли ахмоқона сўзлардан ташкил топмаслиги.</t>
+Дам солишнинг жоиз турининг уч шарти бор. 1- Бу фақатгина сабаб, Аллоҳнинг изни ила манфаат беради деб эътиқод қилиш. 2- Қуръон, Аллоҳнинг исм-сифатлари, Набавий ва шаръий дуолар билан бўлишлиги. 3- Тушиниладиган тарзда бўлиши лозим ва сирли ахмоқона сўзлардан ташкил топмаслиги.</t>
   </si>
   <si>
     <t>رواه أبو داود وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Абу Довуд, Ибн Можа ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/5273</t>
   </si>
   <si>
     <t>أتدرون ما الغيبة؟، قالوا: الله ورسوله أعلم، قال: ذكرك أخاك بما يكره</t>
   </si>
   <si>
     <t>Ғийбат нима эканлигини биласизларми?» — деб сўрадилар. Саҳобалар: «Аллоҳ ва Унинг Расули билгувчироқдир»,— деб жавоб бердилар. Расулуллоҳ соллаллоҳу алайҳи васаллам: «Биродарингни ўзига ёқмаган нарса билан эслашинг», дедилар</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَتَدْرُونَ مَا الْغِيبَةُ؟»، قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «ذِكْرُكَ أَخَاكَ بِمَا يَكْرَهُ»، قِيلَ: أَفَرَأَيْتَ إِنْ كَانَ فِي أَخِي مَا أَقُولُ؟ قَالَ: «إِنْ كَانَ فِيهِ مَا تَقُولُ فَقَدِ اغْتَبْتَهُ، وَإِنْ لَمْ يَكُنْ فِيهِ فَقَدْ بَهَتَّهُ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ғийбат нима эканлигини биласизларми?» — деб сўрадилар. Саҳобалар: «Аллоҳ ва Унинг Расули билгувчироқдир»,— деб жавоб бердилар. Расулуллоҳ соллаллоҳу алайҳи васаллам: «Биродарингни ўзига ёқмаган нарса билан эслашинг», дедилар. Шунда улардан бири: «Агар биродаримда мен айтган ўша сифат бор бўлса ҳам ғийбат бўладими?» деб сўради. Расулуллоҳ соллаллоҳу алайҳи васаллам: «Унда бор айбни айтган бўлсанг, ғийбат қилган бўласан. Агар сен айтган сифат унда бўлмаса, бўхтон қилган бўласан», деб жавоб бердилар».</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حقيقة الغيبة المُحرَّمة، وهي: ذِكْرُ المسلم الغائب بما يَكره، سواء كان من صفاته الخَلْقية أو الخُلُقية، مثل: الأعور الغشاش الكذاب، ونحو ذلك من صفات الذم، ولو كانت تلك الصفة موجودة فيه.
 وأما إذا لم تكنْ فيه الصفةُ فهذا أشدُّ من الغيبة، وهو البُهْتَان، أي: الافتراء على الإنسان بما ليس فيه.</t>
@@ -7495,59 +7435,53 @@
   <si>
     <t>Анас ибн Молик разияллоҳу анҳудан ривоят қилинади: Мен Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Аллоҳ таоло деди: Эй Одам боласи, мадомики, сен Менга дуо қилиб, Мендан умидвор турар экансан, нима гуноҳ қилган бўлсангда, парво қилмасдан мағфират этаман. Эй Одам боласи, агар гуноҳинг булутларга қадар етса-да, Менга истиғфор айтсанг, сени мағфират этаман. Эй Одам боласи, агар сен ҳузуримга ер юзини қоплайдиган гуноҳлар билан келсанг ва Менга ҳеч нарсани шерик қилмаган ҳолда рўбарў бўлсанг, Мен сени ер юзини қоплайдиган мағфират билан қарши оламан!»</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلَّى اللهُ علَيه وسلَّم أنَّ الله تباركَ وتعالى قال في الحديثِ القدسيِّ: يا ابنَ آدمَ ما دمْتَ تدْعونِي وتَرْجو رَحْمتي، ولمْ تَقْنَطْ؛ سَتَرتُ ذنبَكَ ومحوتُه غير مبالٍ فيه؛ ولو كانَ هذا الذنب والمعصية من الكبائر. 
 يا ابن آدم: لو كَثُرَت ذُنوبُك كثرةً تَملَأُ ما بينَ السَّماءِ والأرضِ بحيث تَبلُغُ أقطارَها وتَعُمَّ نَواحِيَها، ثمَّ استَغفَرتَني؛ محوت وغَفَرتُ لك جميعَها غيرَ مُبالٍ بكَثرتِها.
 يا ابنَ آدمَ: إنَّك لو أتيتَني بعدَ الموتِ بمِلْءِ الأرضِ ذُنوبًا ومَعاصِيَ، وكنتَ قد مِتَّ مُوحِّدًا لا تُشرِكُ بي شيئًا؛ لقابَلتُ هذه الذُّنوبَ والْمعاصِيَ، بمِلْئِ الأرض، مَغفِرةً؛ لأنَّني واسِعُ المغفرةِ، وأغفِرُ كل الذنوب إلا الشِّركَ.</t>
   </si>
   <si>
     <t>Пайғамбар саллоллоҳу алайҳи ва саллам хабар бердиларки, Аллоҳ таоло ҳадиси қудсийда шундай деди:
 «Эй Одам боласи! Сен мендан дуо қилиб сўрар экансан, то-ки раҳматимдан умид узмасанг, гуноҳларингни кечираман ва уларни ўчириб ташлайман, улар катта гуноҳлардан бўлса ҳам, мен унга эътибор бермайман. Эй Одам боласи! Агар сенинг гуноҳларинг осмон билан ер орасини тўлдирадиган даражада кўп бўлиб, унинг кенгликларига етиб, ҳар тарафини қамраб олса ҳам, кейин сен мендан истиғфор сўрасанг, кўплигига қарамасдан  барчасини кечираман ва ўчириб ташлайман.
 Эй Одам боласи! Агар сен менинг ҳузуримга ерни тўлдирганча гуноҳ ва осийлик билан келсанг-да, лекин, ширк қилмаган ҳолингда, яъни муваҳҳид бўлган ҳолингда келсанг, мен сени ерни тўлдирганича мағфират билан қарши оламан. Чунки Менинг мағфиратим кенг ва Мен ширкдан бошқа барча гуноҳларни кечираман».</t>
   </si>
   <si>
     <t>سعة رحمة الله تعالى ومغفرته وفضله.
 فضل التوحيد، وأنَّ الله يغفر للموحدين الذنوب والمعاصي.
 خطر الشرك وأن الله لا يغفر للمشركين.
 قال ابن رجب: وقد تضمَّن هذا الحديث الأسباب الثلاثة التي تحصل بها مغفرة الذنوب: الأول: الدعاء مع الرجاء، الثاني: الاستغفار وطلب التوبة، الثالث: الموت على التوحيد.
 هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
 الذنوب ثلاثة أنواع: الأول: الشرك بالله؛ وهذا لا يغفره الله، قال الله عز وجل: {إنه من يشرك بالله فقد حرم الله عليه الجنة}، الثاني: ظلم العبد نفسه فيما بينه وبين ربه من ذنوب ومعاصي؛ فإن الله عز وجل يغفر ذلك، ويتجاوز إن شاء، الثالث: ذنوب لا يترك الله منها شيئًا؛ وهي ظلم العباد بعضهم بعضًا، فلا بد من القصاص.</t>
   </si>
   <si>
     <t>Аллоҳ таолонинг раҳмати, мағфирати ва фазли беқиёс кенг.
 Тавҳиднинг улуғ фазилати – Аллоҳ таоло тавҳид аҳлининг гуноҳ ва осийликларини мағфират этади.
 Ширкнинг хатари катта экани ва Аллоҳ мушрикларнинг гуноҳларини мағфират қилмаслиги.
-Ибн Ражаб раҳимаҳуллоҳ айтадилар: бу ҳадисда гуноҳларнинг мағфират қилинишига сабаб бўладиган уч нарса жамланган:
-[...2 lines deleted...]
-Учинчи: муваҳҳид ҳолда вафот этиш.
+Ибн Ражаб раҳимаҳуллоҳ айтадилар: бу ҳадисда гуноҳларнинг мағфират қилинишига сабаб бўладиган уч нарса жамланган: Биринчи: Аллоҳнинг раҳматидан умид қилган ҳолда дуо қилиш. Иккинчи: истиғфор айтиш ва тавба қилиш. Учинчи: муваҳҳид ҳолда вафот этиш.
 Бу ҳадис — Пайғамбар соллаллоҳу алайҳи ва салламнинг Раббилари номидан ривоят қилган ҳадисдир. У «қудсий» ёки «илоҳий» ҳадис деб аталади. Унинг лафзи ҳам, маъноси ҳам Аллоҳдан, лекин Қуръонга хос бўлган сифатларга эга эмас. Масалан, тиловати билан ибодат қилиш, унинг учун таҳорат олиш, таҳаддий қилиш ва мўъжиза каби хусусиятлар унда йўқ.
-Гуноҳлар уч турлидир:
-[...2 lines deleted...]
-Учинчи: бандаларнинг бир-бирига зулм қилиши. Аллоҳ гуноҳнинг бу туридаги ҳеч нарсани қолдирмайди, аксинча, қасосни вожиб қилади.</t>
+Гуноҳлар уч турлидир: Биринчи: Аллоҳга ширк келтириш. Бу гуноҳни Аллоҳ кечирмайди. Аллоҳ таоло марҳамат қилади: «Кимки Аллоҳга ширк келтирса, албатта, Аллоҳ унга жаннатни ҳаром қиладир». Иккинчи: банда билан Раббиси орасидаги гуноҳ ва маъсиятлар. Аллоҳ азза ва жалла буларни истаса кечиради ва ташлаб қўяди. Учинчи: бандаларнинг бир-бирига зулм қилиши. Аллоҳ гуноҳнинг бу туридаги ҳеч нарсани қолдирмайди, аксинча, қасосни вожиб қилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/5456</t>
   </si>
   <si>
     <t>إن أبغض الرجال إلى الله الألد الخصم</t>
   </si>
   <si>
     <t>Аллоҳ энг ёмон кўрадиган кимса ашаддий хусуматчидир!» – дедилар</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها عن النبي صلى الله عليه وسلم قال: «إِنَّ أَبْغَضَ الرِّجَالِ إِلَى اللهِ الْأَلَدُّ الْخَصِمُ».</t>
   </si>
   <si>
     <t>Оиша разияллоҳу анҳодан ривоят қилинади. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Аллоҳ энг ёмон кўрадиган кимса ашаддий хусуматчидир!» – дедилар.</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله تبارك وتعالى يُبغِض مِن الناس شديدَ الخُصُومةِ وكثيرِها، الذي لا يَقبلُ الانقيادَ للحق، ويُحاولُ دفعَه بجَدَلِه، أو يخاصم بحق لكنَّه يُبالِغُ في الخصومة ويخرج عن حدِّ الاعتدال، ويجادل بغير علم.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Аллоҳ кўп ва қаттиқ хусумат қиладиган инсонни ёмон кўришини хабар бердилар. У инсон ҳаққа эргашишдан бош тортиб, уни баҳс ва тортишиш билан даф қилишга ҳаракат қилади, ёки ҳақ бўлади, лекин жуда ошириб, муътадилликдан чиқиб илмсиз талашади.</t>
   </si>
   <si>
     <t>لا يدخلُ في بابِ الخصومات المذمومةِ مطالبةُ المظلوم بحقٍّ له بطريق المرافعات الشرعية.
 الجدل والخصومة من آفات اللسان التي تُسبب الفرقة والتدابر بين المسلمين.
@@ -7955,52 +7889,51 @@
   <si>
     <t>من قال: سبحان الله وبحمده، في يوم مائة مرة، حطت خطاياه وإن كانت مثل زبد البحر</t>
   </si>
   <si>
     <t>Ким бир кунда юз маротаба «Субҳаналлоҳи ва биҳамдиҳ», деб айтса, гуноҳлари денгиз кўпигичалик бўлса ҳам, кечиб юборилади», дедилар</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «مَنْ قَالَ: سُبْحَانَ اللهِ وَبِحَمْدِهِ، فِي يَوْمٍ مِائَةَ مَرَّةٍ، حُطَّتْ خَطَايَاهُ وَإِنْ كَانَتْ مِثْلَ زَبَدِ الْبَحْرِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким бир кунда юз маротаба «Субҳаналлоҳи ва биҳамдиҳ», деб айтса, гуноҳлари денгиз кўпигичалик бўлса ҳам, кечиб юборилади», дедилар.</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن قال في يوم مائة مرة: «سبحان الله وبحمده»؛ مُحيتْ خطاياه وغُفِرت، ولو كانت كثيرة مثل الرَّغْوَة البيضاء التي تعلو البحر عند تَمَوُّجِه وهَيَجَانِه.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда ким бир кунда юз маротаба «Субҳаналлоҳи ва биҳамдиҳ», деса хатолари денгиз тўлқинга учраганда ҳосил бўладиган оқ кўпикларчалик кўп бўлса ҳам ўчирилиб, кечирилиб юборилиши ҳақида хабар бермоқдалар.</t>
   </si>
   <si>
     <t>هذا الأجر يحصل لمن قالها في اليوم مُتَوالِيَة أو مُتَفَرِّقة.
 التسبيح: هو تنزيه الله عن النقص، والحمد:  وصفه بالكمال مع المحبة والتعظيم.
 المراد في الحديث تَكْفير صغائر الذنوب، وأمَّا الكبائر فلا بدَّ لها من توبة.</t>
   </si>
   <si>
     <t>Бу зикрни кетма-кет ёки турли хил вақтларда айтса ҳам шу ажр берилади.
-Тасбеҳ: Аллоҳ таолони барча нуқсонлардан поклашдир. 
-Ҳамд: Аллоҳни, муҳаббат ва улуғлаш ила камолот билан сифатлашдир.
+Тасбеҳ: Аллоҳ таолони барча нуқсонлардан поклашдир.  Ҳамд: Аллоҳни, муҳаббат ва улуғлаш ила камолот билан сифатлашдир.
 Ҳадисдаги гуноҳлар сўзидан мурод кичик гуноҳлар. Катта гуноҳлар учун тавба қилиниши лозим.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/5516</t>
   </si>
   <si>
     <t>من قال: لا إله إلا الله وحده لا شريك له، له الملك وله الحمد وهو على كل شيء قدير، عشر مرار</t>
   </si>
   <si>
     <t>Ким: «Лаа илаҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул мулку ва лаҳул ҳамду ва ҳува ъала кулли шай`ин қодийр», деб ўн марта айтса</t>
   </si>
   <si>
     <t>عن أبي أيوب رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ قَالَ: لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ، عَشْرَ مِرَارٍ كَانَ كَمَنْ أَعْتَقَ أَرْبَعَةَ أَنْفُسٍ مِنْ وَلَدِ إِسْمَاعِيلَ».</t>
   </si>
   <si>
     <t>Абу Айюб разияллоҳу анҳу ривоят қиладилар: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: Ким: «Лаа илаҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул мулку ва лаҳул ҳамду ва ҳува ъала кулли шай`ин қодийр», деб ўн марта айтса, Исмоил алайҳиссалом зурриётидан тўрттасини озод қилгандай бўлади», дедилар.</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن قال: «لا إله إلا الله وحده لا شريك له، له الملك، وله الحمد، وهو على كل شيء قدير»، ومعناها: لا معبود بحق إلا الله وحده لا شريك له، وأنه سبحانه المُخْتَصُّ بالمُلْكِ التامّ، والمُستحق للثناء والمدح مع المحبة والتعظيم دون من سواه، وأنه قادر لا يُعجزه شيء. 
 فمَن كَرَّر هذا الذِّكْرَ العظيم في يوم عشر مرَّات؛ صار له من الأجر مثل أجر من أزال الرِّقِّ عن أربعة مماليك من ذُرِّيَّة إسماعيل بن إبراهيم عليهما الصلاة والسلام، وخَصَّ ذُريةَ إسماعيل عليه السلام؛ لأنهم أشرفُ من غيرهم.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоху алайҳи ва саллам бу ҳадиси шарифда, ким: «Лаа илаҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул мулку ва лаҳул ҳамду ва ҳува ъала кулли шай`ин қодийр», яъни: «Аллоҳдан бошқа ҳақ маъбуд йўқдир, У ёлғиз, шериги йўқ. Тамомий мулк У Зотга хос, У Зот муҳаббат ва улуғлаш ила сано ва мақтовга лойиқ, У Зотдан бошқаси лойиқ эмас ва У Зот  барча нарсага қодир, ҳеч нарса У Зотни ожиз қолдира олмайди», деб бу зикрни ўн маротаба такрорласа, унга Исмоил ибн Иброҳим алайҳимасслом зурриётидан тўртта қулни озод қилганчалик савоб берилади. Исмоил алайҳиссалом зурриёти бошқалардан шарафлироқ бўлгани сабабли шахсан улар зикр қилинди.</t>
   </si>
   <si>
@@ -8485,52 +8418,51 @@
     <t>Ҳар бирингиз бошқарувчисиз ва ҳар бирингиз қўл остингиздагилар учун масъулсиз</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بنِ عُمرَ رَضِيَ اللَّهُ عَنْهُما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «كُلُّكُمْ رَاعٍ فَمَسْئُولٌ عَنْ رَعِيَّتِهِ، فَالأَمِيرُ الَّذِي عَلَى النَّاسِ رَاعٍ وَهُوَ مَسْئُولٌ عَنْهُمْ، وَالرَّجُلُ رَاعٍ عَلَى أَهْلِ بَيْتِهِ وَهُوَ مَسْئُولٌ عَنْهُمْ، وَالمَرْأَةُ رَاعِيَةٌ عَلَى بَيْتِ بَعْلِهَا وَوَلَدِهِ وَهِيَ مَسْئُولَةٌ عَنْهُمْ، وَالعَبْدُ رَاعٍ عَلَى مَالِ سَيِّدِهِ وَهُوَ مَسْئُولٌ عَنْهُ، أَلاَ فَكُلُّكُمْ رَاعٍ وَكُلُّكُمْ مَسْئُولٌ عَنْ رَعِيَّتِهِ».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Умар разияллоҳу анҳумодан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ҳар бирингиз бошқарувчисиз ва ҳар бирингиз қўл остингиздагилар учун масъулсиз. Ҳар бир раҳбар инсонлар устидан бошқарувчи ва улар учун масъулдир. Эр ўз аҳли аёли ва қўл остидагилар устидан бошқарувчи ва улар учун масъулдир. Хотин эрининг уйида бошқарувчи ва қўл остидагилар учун масъулдир. Қул хожасининг молига бошқарувчи ва унинг учун масъулдир. Ҳар бирингиз қўл остингиздагилар учун масъулсиз», дедилар».</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم في المجتمع مسؤوليةً يرعاها ويَتَحَمّلُها، 
 فالإمامُ والأمير راعٍ فيما استرعاه الله، فعليه حفظُ شرائعهم، وحمايتُهم ممّن جارَ عليهم، ومجاهدة عدوهم، وعدم تضييع حقوقهم،
 والرجل في أهل بيته مُكَلَّف بالقيام عليهم بالنفقة، وحسن المعاشرة، وتعليمهم وتأديبهم،
 والمرأة في بيت زوجها راعية بحسن تدبير بيته، وتربية أولاده، وهي مسؤولة عن ذلك،
 والخادم المملوك والأجير مسؤول في مال سيده بالقيام بحفظ ما في يده منه، وخدمته، وهو مسؤول عن ذلك،
 فكل أحد راع فيما استُرْعِيَ عليه، وكل أحد مسؤول عن رعيته.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам ҳар бир мусулмоннинг одамлар орасида бўйнига олган, бажарадиган масъулиятлари бор эканини хабар бердилар. Имом (мусулмонларнинг бошқарувчиси) ва амир Аллоҳ бошлиқ қилиб қўйганлар устидан бошқарувчидирлар. Аллоҳнинг аҳкомларини сақлаши, зулм қилганлардан ҳимоя қилиши, душманлари билан урушиши ва ҳақларини зое қилмаслиги даркор. Киши аҳли оиласининг нафақаси, яхши яшашлари, таълими ва одоби бўйича жавобгар. Аёл эрининг уйида уй ишлари, бола тарбияси бўйича бошқарувчи ва шунга масъул. Хизматчи, қул ва ишчи саййидининг молига масъул. Молини яхши сақлаганлиги ва хизмати ҳақида сўралади. Ҳар бир инсон қўл остидагиларга мутасадди ва масъулдир.</t>
   </si>
   <si>
     <t>المسؤولية في المجتمع المسلم عامَّة، وكلٌّ بِحَسَبِهِ وقدرتِه ومسؤوليتِه.
 عِظَمُ مسؤولية المرأة، وذلك بالقيام بحقِّ بيت زوجها وواجباتِها نحو أولادِها.</t>
   </si>
   <si>
     <t>Мусулмонларнинг жамиятида барчада масъулият бор. Барча кучи ва қудрати етадиган нарсалардан масъул.
-Аёлнинг масъулиятлари жуда катта.
-Эрининг уй-жойи ва ўз болалари олдидаги масъулиятларинг кўплиги бунга яққол далил.</t>
+Аёлнинг масъулиятлари жуда катта. Эрининг уй-жойи ва ўз болалари олдидаги масъулиятларинг кўплиги бунга яққол далил.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/5819</t>
   </si>
   <si>
     <t>ما تركت بعدي فتنة أضر على الرجال من النساء</t>
   </si>
   <si>
     <t>Ўзимдан кейин эркакларга аёллардан кўра зарарлироқ фитнани қолдирмадим», дедилар</t>
   </si>
   <si>
     <t>عن أسامة بن زيد رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَا تَرَكْتُ بَعْدِي فِتْنَةً أَضَرَّ عَلَى الرِّجَالِ مِنَ النِّسَاءِ».</t>
   </si>
   <si>
     <t>Усома ибн Зайд разияллоҳу анҳумодан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Ўзимдан кейин эркакларга аёллардан кўра зарарлироқ фитнани қолдирмадим», дедилар».</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّه ما تَرَكَ بعدَه ابتلاءً واختبارًا أضرَّ على الرجال من النساء؛ فإن كانتْ مِن أهلِه فقد يَحصُلُ منه متابعةً لها في مُخالفةِ الشرع، وإن كانت أجنبيةً عنه فباختلاطِه وخَلوتِه بها وما ينتج عن ذلك من مفاسد.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда ўзларидан кейин эркакларга аёллардан кўра зарарлироқ синов ва фитна қолдирмаганларини хабар бермоқдалар. Агар аёл киши ўз аҳлидан бўлса, унга эргашиб шариатга хилоф ишларни қилиши, агар бегона бўлса, у билан аралашиб, ёлғиз қолиб ундан кейин бўладиган фасод ишларни қилиши мумкин.</t>
   </si>
   <si>
     <t>على المسلم الحذر من فتنة النساء، وسدُّ كلِّ طريق يوجب الفتنة بها.
 ينبغي للمؤمن الاعتصام بالله، والرغبة إليه في السلامة من الفتن.</t>
@@ -9001,52 +8933,51 @@
   <si>
     <t>Кимки мунажжимликдан бир озгина ўрганса, демак у сеҳрдан бир оз ўрганибди. Зиёда бўлгани зиёда бўлаверади», дедилар».(Яъни мунажжимлиги кўпайгани сайин сеҳргарлиги ҳам кўпаяди)</t>
   </si>
   <si>
     <t>عن ابن عباس رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «من اقتبَسَ علْمًا مِنَ النُّجُومِ اقْتبَسَ شُعبَة مِن السِّحرِ، زادَ ما زادَ».</t>
   </si>
   <si>
     <t>Ибн Аббос разияллоҳу анҳумодан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Кимки мунажжимликдан бир озгина ўрганса, демак у сеҳрдан бир оз ўрганибди. Зиёда бўлгани зиёда бўлаверади», дедилар».(Яъни мунажжимлиги кўпайгани сайин сеҳргарлиги ҳам кўпаяди)</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مَن تَعَلَّم وأَخَذَ من علم النجوم والأبراج والاستدلال بحركاتها ودخولها وخروجها على الحوادث الأرضية من موت فلان أو حياته أو مرضه، ونحو ذلك مما سيقع في المستقبل، فقد تَعَلَّمَ جزءًا من السحر، وأنه كلَّما أكثر الإنسان هذا العلم فقد أكثر من السحر.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда ким юлдуз ва буружлар илмини ўрганса, унинг ҳаракатларини, кириши ва чиқишини ердаги фалончининг келажакда ўлими, ҳаёти, касал бўлиши ва шу каби нарсаларга далил қилишни ўрганса, дархақиқат сеҳрнинг бир қисмини ўрганибди. Инсон бу илмдан қанча кўп ўрганса, дархақиқат, сеҳрдан ўшанча кўпайтирибди.</t>
   </si>
   <si>
     <t>تحريم التنجيم الذي هو الإخبار عن المستقبل اعتمادًا على أحوال النجوم؛ لأنه من ادعاء علم الغيب.
 أن التنجيم المُحَرَّم من أنواع السحر المنافي للتوحيد، بخلاف النظر في النجوم لمعرفة الاتجاهات أو القِبْلة أو دخول المواسم والشهور فهو مباح.
 كلما زاد في تَعَلُّمِه للتنجيم فهو يزيد من تَعَلُّمِ شُعَبِ السحر.
 للنجوم ثلاث فوائد ذكرها الله في كتابه: زينة للسماء، وعلامات يهتدى بها، ورجوم للشياطين.</t>
   </si>
   <si>
     <t>Юлдузларга суяниб келажакдаги нарсаларни хабар бериш, яъни мунажжимликнинг ҳаромлиги. Чунки у ғайб илмини даъво қилишдир.
 Ҳаром мунажжимлик тавҳидга зид бўлган сеҳрнинг туридандир. Қиблани, бирор томонни ёки мавсумлар ва янги ой киришини билиш учун қараш бундан мустаснодир.
 Мунажжимликни қанча кўп ўрганса, сеҳр бутоқларидан шунча кўп ўрганади.
-Аллоҳ таоло ўз китобида зикр қилгандай юлдузларнинг уч фойдаси бордир:
-Осмон учун зийнат, йўл топиш учун аломат ва шайтонларга отиладиган ўқ.</t>
+Аллоҳ таоло ўз китобида зикр қилгандай юлдузларнинг уч фойдаси бордир: Осмон учун зийнат, йўл топиш учун аломат ва шайтонларга отиладиган ўқ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/5989</t>
   </si>
   <si>
     <t>أحق الشروط أن توفوا به ما استحللتم به الفروج</t>
   </si>
   <si>
     <t>Никоҳ вақтида
 қўйилган шарт, бажаришингиз керак бўлган шартларнинг энг ҳақлисидир», дедилар</t>
   </si>
   <si>
     <t>عن عقبة بن عامر رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «أَحَقُّ الشُّرُوطِ أَنْ تُوفُوا بِهِ مَا اسْتَحْلَلْتُمْ بِهِ الْفُرُوجَ».</t>
   </si>
   <si>
     <t>Уқба ибн Омир разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Никоҳ вақтида
 қўйилган шарт, бажаришингиз керак бўлган шартларнинг энг ҳақлисидир», дедилар.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ أولى الشروط بالوفاء هو ما كان سببًا في حِلِّ التَّمَتُّعِ بالمرأة، وهي الشروط المباحة التي تطلبها الزوجة في عقد النكاح.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда вафо қилишга энг авло шарт, аёл билан роҳатланишга сабаб бўлган шарт эканини баён қилдилар. Улар никоҳ вақтида аёл талаб қилган мубоҳ шартлардир.</t>
   </si>
   <si>
@@ -9132,53 +9063,51 @@
 بإيصال المنافع والمصالح الدينية والدنيوية لي، 
 "واهدني" 
 لأحسن الأحوال وإلى الصراط المستقيم، 
 "وارزقني" 
 المال الحلال والصحة وكل خير وعافية.</t>
   </si>
   <si>
     <t>Саҳрода яшовчи бир киши Расулуллоҳ соллаллоҳу алайҳи ва салламдан зикр ўргатишларини сўради. Расулуллоҳ соллаллоҳу алайҳи ва саллам унга шундай дедилар: «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ» тавҳид шаҳодати билан бошладилар. Маъноси эса «Аллоҳдан ўзга ҳақ маъбуд йўқ», деганидир. «Аллоҳу акбару кабийро», яъни, Аллоҳ барча нарсадан улуғ ва буюк. «валҳамдулиллаҳи касиро», яъни, Аллоҳнинг сон-саноқсиз неъматлари, сифатлари ва ишлари учун кўпдан кўп ҳамд айтаман. «Субҳаналлоҳи Роббил ъаламин», яъни, нуқсондан пок ва муқаддас бўлди. «Лаа ҳавла валаа қуввата илла биллааҳил азиизил ҳакиим», яъни, бир ҳолатдан иккинчи  ҳолатга ўзгариш фақатгина Аллоҳнинг тавфиқи ва ёрдами билан бўлади. Шунда ҳалиги киши: «Бу дуолар Раббимни улуғлаш ва зикр қилиш учундир. Ўзимга нима деб дуо қилай», – деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам унга шундай дедилар: «Аллоҳим,  гунохларимни ўчириш ва яшириш билан мени мағфират қил. . Дин ва дунё манфаатларини менга ато этиш билан «мени раҳм айла». . Сиротул мустақимга ва энг яхши аҳволларга «мени ҳидоят қил». . Ҳалол бойлик, сиҳҳат саломатлик, яхшилик ва офият билан «ризқлантир». .</t>
   </si>
   <si>
     <t>الحث على ذكر الله بالتهليل والتكبير والتحميد والتسبيح.
 استحباب ذكر الله والثناء عليه قبل الدعاء.
 استحباب دعاء الإنسان بأطيب الدعاء، وبما هو مأثور مما فيه جوامع خير الدنيا والآخرة، وله أن يدعو بما يشاء.
 ينبغي للعبد الحرص على تَعَلُّم ما ينفعه في الدنيا والآخرة.
 الحث على طلب المغفرة والرحمة والرزق، فهي جِمَاع الخير.
 شفقته صلى الله عليه وسلم على تعليمِ أمتِهِ ما ينفعهم.
 ذُكِرَت الرحمة بعد المغفرة ليتكامل التطهير، فالمغفرة ستر الذنوب ومحوها والزحزحة عن النار، والرحمة إيصال الخيرات ودخول الجنة، وهذا هو الفوز العظيم.</t>
   </si>
   <si>
     <t>Аллоҳ таолони таҳлил, такбир, таҳмид ва тасбиҳлар ила зикр қилишга ундалмоқда.
 Дуодан олдин Аллоҳга мақтов айтиш ва зикр қилиш мустаҳаб.
 Инсон асарларда келган дунё ва охират яхшиликларини жамлаган дуолар билан дуо қилиши мустаҳаб ва шу билан бирга хоҳлаган нарсаларини сўраб дуо қилиши мумкин.
 Банда дунё ва охиратига манфаат олиб келадиган нарсалар билан дуо қилмоғи лозим.
 Мағфират, раҳмат ва ризқ талаб қилишга ундалмоқда. Бу эса барча яхшиликларни жамлайди.
 Набий соллаллоҳу алайҳи ва салламнинг умматларига манфаат берадиган нарсани таълим беришлари.
-Тозаланиш комил бўлиши учун раҳмат мағфиратдан кейин зикр қилинди. 
-[...1 lines deleted...]
-Раҳмат - яхшиликни еткизиш ва жаннатга киришдир. Манашу улкан ютуқ.</t>
+Тозаланиш комил бўлиши учун раҳмат мағфиратдан кейин зикр қилинди.  Мағфират - гуноҳларни яшириш, уларни ўчириш ҳамда дўзахдан узоқлаштириш.  Раҳмат - яхшиликни еткизиш ва жаннатга киришдир. Манашу улкан ютуқ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/6112</t>
   </si>
   <si>
     <t>كان رسول الله صلى الله عليه وسلم أحسن الناس خلقا</t>
   </si>
   <si>
     <t>Расулуллоҳ саллаллоҳу алайҳи ва саллам инсонларнинг энг гўзал ахлоқлиси эдилар</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه قال: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَحْسَنَ النَّاسِ خُلُقًا.</t>
   </si>
   <si>
     <t>Анас ибн Молик разияллоҳу анҳу дедилар: «Расулуллоҳ саллаллоҳу алайҳи ва саллам инсонларнинг энг гўзал ахлоқлиси эдилар».</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم أكملَ الناس خُلُقًا، وله السَّبْقُ في جميع الأخلاق والمحاسن، من طِيْبِ الكلام، وبذلِ الخير، وطَلَاقة الوجه، وكَفِّ الأذى واحتمالِهِ من الآخرين.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам энг комил хулқ соҳиби эдилар. Чиройли муомала, яхшилик қилиш, очиқ юзли бўлиб бошқаларга азият бермай, уларнинг азиятларини кўтара билиш каби барча яхши ахлоқларда энг олдинда эдилар</t>
   </si>
   <si>
     <t>كمال خُلق النبي صلى الله عليه وسلم.
 النبي صلى الله عليه وسلم هو القدوة الكاملة في حسن الخُلُق.
@@ -10342,52 +10271,51 @@
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ الغُسل يوم الجمعة مُتأكِّد كالواجب في حقِّ كلِّ ذَكَرٍ بالِغ من المسلمين ممّن وَجبت عليه الجمعة، 
 وأن ينظِّف أسنانَه بالسواك ونحوه، 
 وأن يتطيَّب بأيِّ رائحة عِطْرية طيبة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам жума куни жума намозини ўқиш вожиб бўлган, балоғатга етган эркак киши ғусл олиши, тишларини мисвок ёки шу каби нарса билан тозалаши, хушбўй ҳид таратадиган атир сепиши лозим эканлигини хабар бердилар.</t>
   </si>
   <si>
     <t>تأكُّد استحباب غُسل يوم الجمعة على كلِّ رجل مسلم بالغ.
 النَّظافة وإزالة الروائح الكَريهة مطلوبة شرعًا للمسلم.
 تعظِيم يوم الجمعة، والاستعداد له.
 تأكيد استحباب الاسْتِيَاك للجمعة.
 استحباب التطيُّب بأيِّ رائحة عطرية طيبة قبل الذهاب للجمعة.
 المرأة إذا خرجت من بيتها للصلاة أو غيرها، فلا يجوز لها التَّطَيُّب؛ لدلالة السُّنة على تحريم ذلك.
 المحتلم هو البالغ، والبلوغ يحصل بعلامات، ثلاث منها يشترك فيها الرجل والمرأة وهي: الأولى: إكمال خمس عشرة سنة، والثانية: إذا نَبَتَ الشعر الخشن حول الفرج، والثالثة: إنزل المني بالاحتلام أو بالشهوة ولو بغير احتلام، وأما العلامة الرابعة فهي تخص المرأة وهي: الحيض، فإذا حاضت المرأة صارت بالغة.</t>
   </si>
   <si>
     <t>Ҳар бир балоғатга етган мусулмон эркак ғусл олиши мустаҳаб экани таъкидланмоқда.
 Мусулмон ёмон ҳидларни кетказиб тоза юриши шаръан талаб қилинган.
 Жума кунини улуғлаш ва унга тайёрланиш.
 Жума куни мисвок ишлатиш мустаҳаб экани таъкидланмоқда.
 Жумага боришдан олдин бирор атир билан хушбўйланиш мустаҳаб.
 Аёл киши уйидан намоз ёки шу каби нарсалар учун  чиқса бошқа ҳадислар далолат қилгани каби хушбўйланиши жоиз эмас, ҳаром.
-Балоғатга етишнинг ўз аломатлари бор. Учтасида аёл ҳам эркак ҳам иштирок этади. Биринчиси: Ўн беш ёшга тўлиш. Иккинчи: Фарж атрофига қалин туклар чиқиши.
-Учинчи: Иҳтилом ёки шаҳват сабабли мани тушиши. Тўртинчи аломат эса аёлларга тегишли, у ҳам бўлса: ҳайз. Агар аёл киши ҳайз кўрса балоғатга етган бўлади.</t>
+Балоғатга етишнинг ўз аломатлари бор. Учтасида аёл ҳам эркак ҳам иштирок этади. Биринчиси: Ўн беш ёшга тўлиш. Иккинчи: Фарж атрофига қалин туклар чиқиши. Учинчи: Иҳтилом ёки шаҳват сабабли мани тушиши. Тўртинчи аломат эса аёлларга тегишли, у ҳам бўлса: ҳайз. Агар аёл киши ҳайз кўрса балоғатга етган бўлади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10036</t>
   </si>
   <si>
     <t>ما من أحد يشهد أن لا إله إلا الله وأن محمدا رسول الله صدقا من قلبه إلا حرمه الله على النار</t>
   </si>
   <si>
     <t>Қайси бир банда Аллоҳдан бошқа ҳақ илоҳ йўқлигига, албатта Муҳаммад алайҳиссалом Унинг қули ва расули эканига сидқидилдан гувоҳлик берса, Аллоҳ унга дўзахни ҳаром қилади</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَمُعَاذٌ رَدِيفُهُ عَلَى الرَّحْلِ قَالَ: «يَا مُعَاذُ بْنَ جَبَلٍ»، قَالَ: لَبَّيْكَ يَا رَسُولَ اللهِ وَسَعْدَيْكَ، قَالَ: «يَا مُعَاذُ»، قَالَ: لَبَّيْكَ يَا رَسُولَ اللهِ وَسَعْدَيْكَ، ثَلَاثًا، قَالَ: «مَا مِنْ أَحَدٍ يَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ صِدْقًا مِنْ قَلْبِهِ إِلَّا حَرَّمَهُ اللهُ عَلَى النَّارِ»، قَالَ: يَا رَسُولَ اللهِ، أَفَلَا أُخْبِرُ بِهِ النَّاسَ فَيَسْتَبْشِرُوا؟ قَالَ: «إِذًا يَتَّكِلُوا». وَأَخْبَرَ بِهَا مُعَاذٌ عِنْدَ مَوْتِهِ تَأَثُّمًا.</t>
   </si>
   <si>
     <t>Анас ибн Молик разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам Муоз разияллоҳу анҳуни уловга эргаштириб кетаётган эдилар. «Эй Муоз ибн Жабал», – дедилар.
 У: «Лаббайка ва саъдайка, эй Расулуллоҳ», – деди. Расулуллоҳ: «Эй Муоз», – дедилар. У: «Лаббайка ва саъдайка, эй Расулуллоҳ», – деди. Уч маротаба такрорланди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Қайси бир банда Аллоҳдан бошқа ҳақ илоҳ йўқлигига, албатта Муҳаммад алайҳиссалом Унинг қули ва расули эканига сидқидилдан гувоҳлик берса, Аллоҳ унга дўзахни ҳаром қилади», дедилар. Муоз: «Эй Аллоҳнинг расули, бу ҳақда одамларга хабар берайми? Улар бу билан хурсанд бўлишади», деганида, Расулуллоҳ соллаллоҳу алайҳи ва саллам: «(Йўқ), бунинг хабарини берсанг, унга суяниб (амал қилмай қўйишади)», дедилар. Аввалига Муоз хабар бермай юрди. Лекин ўлими яқинлашганда, илмни яшириб гуноҳкор бўлиб қолишдан хавотир бўлган ҳолда унинг хабарини бердилар».</t>
   </si>
   <si>
     <t>كان معاذ بن جبل رضي الله عنه راكبًا خَلْفَ النبيِّ صلى الله عليه وسلم على دابته، فناداه: يا معاذ؟ وكرر النداء له ثلاث مرات؛ تأكيدًا لأهمية ما سيقوله له.
 وكل ذلك يجيبه معاذ رضي الله عنه بقوله: «لبيك يا رسول الله وسعديك»، أي: أُجِيبُك يا رسول الله إجابةً لك بعد إجابة، وطلبتُ السعادةَ لإجابتِك.
 فأخبره صلى الله عليه وسلم أنه ما من أحد يشهد أن لا إله إلا الله، أي: لا معبود بحق إلا الله، وأن محمدًا رسول الله، صِدْقًا من قلبه غير كاذب، فإنْ مات على هذه الحال حَرَّمه الله على النار.
 فسَألَ معاذٌ رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُخبِر الناسَ ليَفرَحوا ويستبشروا خيرًا؟
 فخشي النبي صلى الله عليه وسلم أن يَتَّكلوا عليها، ويَقِلَّ عَمَلُهُم.
 فلم يُحَدِّثْ بها معاذٌ أحدًا إلا قبل موتِهِ؛ مَخافةَ الوقوع في إثمِ كِتْمَانِ العِلْم.</t>
   </si>
@@ -11261,53 +11189,51 @@
   <si>
     <t>من قتل معاهدا لم يرح رائحة الجنة، وإن ريحها توجد من مسيرة أربعين عاما</t>
   </si>
   <si>
     <t>Кимки мусулмонлар билан тинчлик келишувидаги кофирни ўлдирса, жаннатнинг ҳидини ҳам ҳидламайди. Ваҳоланки, жаннатнинг ҳиди қирқ йиллик масофадан келиб туради». –дедилар</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَنْ قَتَلَ مُعَاهَدًا ‌لَمْ ‌يَرَحْ ‌رَائِحَةَ الْجَنَّةِ، وَإِنَّ رِيحَهَا تُوجَدُ مِنْ مَسِيرَةِ أَرْبَعِينَ عَامًا».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Амр разияллоҳу анҳумодан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Кимки мусулмонлар билан тинчлик келишувидаги кофирни ўлдирса, жаннатнинг ҳидини ҳам ҳидламайди. Ваҳоланки, жаннатнинг ҳиди қирқ йиллик масофадан келиб туради». –дедилар».</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على أنَّ مَن قَتَلَ مُعاهَدًا -وهو مَن دخل من الكفار إلى دار الإسلام بِعَهْدٍ وأمان- بأنه لن يَشمَّ رائحةَ الجنة، وإنَّ ريحَها يكون على بُعدِ مسيرة أربعين عامًا.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам муъаҳадни, яъни ислом диёрига омонлик ва аҳд билан кирган кофирни ким ўлдирса, жаннатнинг ҳидини ҳам ҳидламайди ва унинг (жаннат) ҳиди қирқ йиллик масофадан келиб туришини хабар бердилар.</t>
   </si>
   <si>
     <t>تحريم قتل المُعاهَد والذِّمِّي والمُستأمَن من الكفار، وأنه كبيرة من كبائر الذنوب.
 المعاهد: هو مَن أُخِذَ عليه العهد من الكفار وهو يقيم في بلاده لا يحارب المسلمين ولايحاربونه، والذِّمِّي: هو من استوطن دارَ المسلمين ودفع الجزية، والمستأمَن: هو مَن دخل دار المسلمين بعهد وأمان لوقت محدد.
 التحذير من خيانة العهود مع غير المسلمين.</t>
   </si>
   <si>
     <t>Зиммий, мусулмонлар билан тинчлик келишувидаги ва омонлик олган кофирни ўлдириш ҳаром ва катта гуноҳлардан.
-Муъаҳад — Ўз ватанида яшайдиган, мусулмонларга қарши урушмасликка ва мусулмонлар ҳам унга қарши урушмасликларига аҳди олинган кофир кимса. 
-[...1 lines deleted...]
-Мустаъман — Маълум бир муддатга мусулмонлар диёрига омонлик билан кирган одам.
+Муъаҳад — Ўз ватанида яшайдиган, мусулмонларга қарши урушмасликка ва мусулмонлар ҳам унга қарши урушмасликларига аҳди олинган кофир кимса.  Зиммий —  Мусулмонлар диёрида яшаб жизя тўловчи кофир. Мустаъман — Маълум бир муддатга мусулмонлар диёрига омонлик билан кирган одам.
 Мусулмон бўлмаган кишиларга берилган аҳдга хиёнат қилишдан огоҳлантириш.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/64637</t>
   </si>
   <si>
     <t>لعن رسول الله صلى الله عليه وسلم الراشي والمرتشي في الحكم</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам маҳкама ишларида пора берувчини ҳам, пора олувчини ҳам лаънатладилар</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: لَعَنَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ الرَّاشِيَ وَالْمُرْتَشِيَ فِي الْحُكْمِ.</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам маҳкама ишларида пора берувчини ҳам, пора олувчини ҳам лаънатладилар».</t>
   </si>
   <si>
     <t>دعا النبيُّ صلى الله عليه وسلم بالطرد والإبعاد من رحمة الله عز وجل لدافع الرشوة وآخذها وقابضها.
 ومن ذلك ما يُدفع للقُضاة ليَحِيْفُوا في الحُكْم الذي يَتَولونه؛ ليتوصل به المُعطي إلى مراده بغير حق.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам пора берувчини ҳам олувчини ҳам Аллоҳнинг рахматидан қувиб, узоқлаштириб дуоибат қилдилар.
 Қози ўзи бошқарадиган ишида адолатсизлик қилиши ҳам шулар жумласидан.  Масалан, пора берувчи нохақ ўз муродига етиш учун қозига пора беради. Манашу, ҳадисда қайтарилган айни ишдир.</t>
   </si>
@@ -11688,95 +11614,93 @@
   <si>
     <t>Чунки у ҳеч қачон: Раббим! Менинг хатоларимни Қиёмат кунида мағфират қил!- демаган"- деб жавоб бердилар</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قُلْتُ: يَا رَسُولَ اللهِ، ابْنُ جُدْعَانَ كَانَ فِي الْجَاهِلِيَّةِ يَصِلُ الرَّحِمَ، وَيُطْعِمُ الْمِسْكِينَ، فَهَلْ ذَاكَ نَافِعُهُ؟ قَالَ: «لَا يَنْفَعُهُ، إِنَّهُ لَمْ يَقُلْ يَوْمًا: رَبِّ اغْفِرْ لِي خَطِيئَتِي يَوْمَ الدِّينِ».</t>
   </si>
   <si>
     <t>Оиша разияллоҳу анҳонинг шундай деганлари нақл қилинган: "Мен Расулуллоҳ соллаллоҳу алайҳи ва салламга: "Ё, Расулуллоҳ! Ибн Жудъон жоҳилият пайтида қариндошлари билан борди-келди қилар, мискинларнинг қорнини тўйдирар эди. Ўша ишлари унга фойда берадими?",- деб савол бердим. Расулуллоҳ соллаллоҳу алайҳи ва саллам:"Унга фойда бермайди. Чунки у ҳеч қачон: Раббим! Менинг хатоларимни Қиёмат кунида мағфират қил!- демаган"- деб жавоб бердилар".</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم عن عبد الله بن جدعان، وكان من رؤساء قريش قبل الإسلام، 
 ومن أفعاله الحسنة أنه: يصل أقاربه ويحسن إليهم، ويطعم المسكين، وغيرها من الفضائل التي حث الإسلام على فعلها، بأن هذه الأعمال لن تنفعه في آخرته؛ وذلك بسبب كفره بالله، وأنه لم يقل يومًا: رب اغفر لي خطيئتي يوم الدين.</t>
   </si>
   <si>
     <t>Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва саллам Ислом дини келишидан аввал Қурайш қабиласининг сардорларидан бири бўлган Абдуллоҳ ибн Жудъон ҳақида хабар бердилар. Абдуллоҳ ибн Жудъон қариндошлари билан борди-келди қиларди, уларга эҳсон қиларди, йўқсилларнинг қоринларини тўйдирарди ва бундан бошқа Ислом дини тарғиб қилган ишларни бажарар эди. Аммо бу амаллари Аллоҳга куфр келтиргани ва бирор марта ҳам: "Раббим, Қиёмат кунида менинг хатоларимни кечир!", - демаганлиги учун Қиёматта унга фойда бермаслигини хабар бердилар.</t>
   </si>
   <si>
     <t>بيان فضل الإيمان، وأنه شرط لقبول الأعمال.
 بيان شؤم الكفر، وأنه من مُحبطات الأعمال الصالحات.
 الكفار لا تنفعهم أعمالهم في الآخرة لعدم إيمانهم بالله واليوم الآخر.
 أعمال الإنسان في حال كفره تكتب له إذا أسلم، ويُجازى عليها.</t>
   </si>
   <si>
     <t>Иймон фазилати ҳамда амаллар қабул бўлиши учун иймон шартлигининг баёни.
 Куфрнинг ёмонлиги ва унинг солиҳ-эзгу амалларни ҳабата  қилишининг баёни.
-Кофирларнинг Аллоҳга ва Охират кунига иймонлари бўлмагани боис, Қиёмат кунида 
-қилган аммалари фойда бермайди.
+Кофирларнинг Аллоҳга ва Охират кунига иймонлари бўлмагани боис, Қиёмат кунида  қилган аммалари фойда бермайди.
 Одамзотнинг кофирлик давридаги эзгу ишлари мусулмон бўлганидан кейин ўзига ёзилиб, унга кўра мукофот олади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65009</t>
   </si>
   <si>
     <t>هل تدرون ماذا قال ربكم؟ قالوا: الله ورسوله أعلم، قال: أصبح من عبادي مؤمن بي وكافر</t>
   </si>
   <si>
     <t>Раббингиз нима деганини биласизларми?!"- дея савол бердилар. Одамлар: "Аллоҳ ва Расули билгувчироқдир"- дедилар. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Аллоҳ таоло: "Бандаларимдан айримлари менга мўъмин ва айримлари эса кофир бўлиб тонг оттирди</t>
   </si>
   <si>
     <t>عَنْ زَيْدِ بْنِ خَالِدٍ الجُهَنِيِّ رضي الله عنه أَنَّهُ قَالَ: صَلَّى لَنَا رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ صَلَاةَ الصُّبْحِ بِالْحُدَيْبِيَةِ عَلَى إِثْرِ سَمَاءٍ كَانَتْ مِنَ اللَّيْلَةِ، فَلَمَّا انْصَرَفَ أَقْبَلَ عَلَى النَّاسِ، فَقَالَ: «هَلْ تَدْرُونَ مَاذَا قَالَ رَبُّكُمْ؟» قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «أَصْبَحَ مِنْ عِبَادِي مُؤْمِنٌ بِي وَكَافِرٌ، فَأَمَّا مَنْ قَالَ: مُطِرْنَا بِفَضْلِ اللهِ وَرَحْمَتِهِ، فَذَلِكَ مُؤْمِنٌ بِي وَكَافِرٌ بِالْكَوْكَبِ، وَأَمَّا مَنْ قَالَ: بِنَوْءِ كَذَا وَكَذَا، فَذَلِكَ كَافِرٌ بِي وَمُؤْمِنٌ بِالْكَوْكَبِ».</t>
   </si>
   <si>
     <t>Зайд ибн Холид Жуҳаний разияллоҳу анҳунинг шундай дегани ривоят қилинган: Расулуллоҳ соллаллоҳу алайҳи ва саллам Ҳудайбияда бизга бомдодда имом бўлиб намоз ўқидилар, шу туни ёмгир ёққан эди. Намоздан тургач, одамларга ўгирилиб: "Раббингиз нима деганини биласизларми?!"- дея савол бердилар. Одамлар: "Аллоҳ ва Расули билгувчироқдир"- дедилар. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Аллоҳ таоло: "Бандаларимдан айримлари менга мўъмин ва айримлари эса кофир бўлиб тонг оттирди. Аллоҳнинг лутфи ва меҳрибонлиги билан устимизга ёмғир ёғди, деганлари Менга мўъмин, юлдузларга эса, кофир бўлдилар. Аммо "фалон ва фалон юлдузлар сабабли устимизга ёмғир ёғди"- деганлар Менга кофир ва юлдузларга мўъмин бўлди", - деди".</t>
   </si>
   <si>
     <t>صلى النبي صلى الله عليه وسلم صلاة الصبح بالحديبية -وهي قرية قريبة من مكةـ بعد مطر نزل في تلك الليلة، 
 فلما سلم وانتهى من صلاته أقبل على الناس بوجهه، فسألهم: هل تدرون ماذا قال ربكم عز وجل؟ 
 فأجابوه: الله ورسوله أعلم، 
 فقال: إن الله تعالى بَيًّن أن الناس ينقسمون عند نزول المطر إلى قسمين: قسم مؤمن بالله تعالى، وقسم كافر بالله تعالى؛ 
 فأما من قال: مطرنا بفضل الله ورحمته، ونَسَب إنزال المطر إلى الله تعالى؛ فذلك مؤمن بالله الخالق المتصرف في الكون، وكافر بالكوكب. 
 وأما من قال: مطرنا بنجم كذا وكذا؛ فذلك كافر بالله، مؤمن بالكوكب، وهو كفر أصغر حيث نسب إنزال المطر إلى الكوكب؛ والله لم يجعله سببًا شرعيًا ولا قدريًّا، 
 وأما من نسب نزول المطر وغيره من الحوادث الأرضية إلى تحرُّكات الكواكب في طلوعها وسقوطها معتقدًا أنها الفاعل الحقيقي، فهو كافر كفرًا أكبر.</t>
   </si>
   <si>
     <t>Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва саллам Макка шаҳрига яқин қишлоқлардан бири бўлган Ҳудайбийяда ёмғир ёққан кечанинг тонгида бомдод намозини ўқидилар. Салом бериб, намозларини тугатгач, юзлари билан одамлар тарафга ўгирилиб: "Иззат ва улуғлик эгаси бўлган Раббингиз нима деганини биласизларми?",- деб савол бердилар. Саҳобалар: "Аллоҳ ва Расули билгувчироқдир!"- деб жавоб беришди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Аллоҳ таоло ёмғир ёққан пайтида одамларнинг иккига бўлинганлари: айримлари Аллоҳ таолога мўъмин, айримлари эса кофир бўлганлиги ҳақида хабар берди",- дедилар. Кимки, Аллоҳнинг лутфи ва меҳрибонлиги билан устимизга ёмғир ёғди деган булса, ана ўша Коинотни бошқарувчи ва Холиқ-Яратувчи бўлган Аллоҳ таолога мўъмин ва юлдузларга кофир бўлди. Бироқ, кимки ёмғир ёғишини юлдузларга боғласа: "Фалон ва фалон юлдузлар сабабли устимизга ёмғир ёғди", - деган бўлса, Аллоҳга кофир ва юлдузларга мўъмин бўлди. 
 Бу куфр - (мусулмончиликдан чиқармайдиган) кичик куфрдир.  
 Ҳолбуки, Аллоҳ таоло юлдузларни ёмғир ёғишига на шаръий ва на қадарий сабаб қилмади. Кимда ким ёмғир ёғиши ёки ундан бошқа Ердаги ҳодисаларни юлдузларнинг чиқиши ёки ботишидаги ҳаракатларга боғлаб, уларни ҳақиқий омил дея эътиқод қилса, бундай одам катта куфрни қилган ҳақиқий кофирга айланади.</t>
   </si>
   <si>
     <t>استحباب القول بعد نزول المطر: مُطرنا بفضل الله ورحمته.
 من نسب نعمة إنزال المطر وغيرها إلى الكوكب خَلْقًا وإيجادًا فهو كافرٌ كفرًا أكبر، وإن نسبه على أنه سببٌ فهو كافرٌ كفرًا أصغر لأنه ليس بسبب شرعي ولا حسي.
 أن النعمة تكون سببًا للكفر إذا كُفِرت، وتكون سببًا للإيمان إذا شُكرت. 
 النهي عن قول: "مطرنا بنوء كذا"، ولو قُصِد بها الوقت؛ سدًّا لذريعة الشرك.
  وجوب تعلُّق القلب بالله تعالى في جَلْب النعم ودفع النقم.
 هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه ، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.</t>
   </si>
   <si>
     <t>Ёмғир ёққанидан сўнгра: "Устимизга Аллоҳнинг фазли ва меҳрибонлиги билан ёмғир ёғди", - дейишнинг мустаҳаблиги.
-Ёмғир ёғиши ёки бирор нарсанинг яратилиши каби ҳар хил ҳодисалар бўлишини юлдузларга нисбатлаган кимса ҳақиқий кофир бўлади.
-Уларни сабаб ўлароқ нисбатлаган кимса эса шаръий ва ҳиссий сабаб бўлмагани боис, кичик ширк амалини қилган бўлади.
+Ёмғир ёғиши ёки бирор нарсанинг яратилиши каби ҳар хил ҳодисалар бўлишини юлдузларга нисбатлаган кимса ҳақиқий кофир бўлади. Уларни сабаб ўлароқ нисбатлаган кимса эса шаръий ва ҳиссий сабаб бўлмагани боис, кичик ширк амалини қилган бўлади.
 Неъмат - нонкўрлик қилинса, куфрга, шукр қилинса, иймонга сабаб бўлади.
 Гарчи вақт-пайт назарда тутилган бўлса-да, ширк омилларига йўл бермаслик учун: "Фалон юлдуз сабабли устимизга ёмғир ёғди", -  дейишдан қайтаришлик.
 Неъматларни чорлаш ва интиқомни даф қилиш учун қалбнинг Аллоҳ таолога боғланишининг фарзлиги.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65010</t>
   </si>
   <si>
     <t>إنا نجد في أنفسنا ما يتعاظم أحدنا أن يتكلم به، قال: وقد وجدتموه؟ قالوا: نعم، قال: ذاك صريح الإيمان</t>
   </si>
   <si>
     <t>Бировимиз кўнглида айтишга тили бормайдиган нарсаларни ҳис қилади", - деб сўрадилар. Набий соллаллоҳу алайҳи ва саллам: "Шуни ҳис қилаяпсизми?"- дедилар. Улар: "Ҳа", - дейишгач: "Бу - соф иймондир", - дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قال: جَاءَ نَاسٌ مِنْ أَصْحَابِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَسَأَلُوهُ: إِنَّا نَجِدُ فِي أَنْفُسِنَا مَا يَتَعَاظَمُ أَحَدُنَا أَنْ يَتَكَلَّمَ بِهِ، قَالَ: «وَقَدْ وَجَدْتُمُوهُ؟» قَالُوا: نَعَمْ، قَالَ: «ذَاكَ صَرِيحُ الْإِيمَانِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва салламнинг бир гуруҳ саҳобалари келиб: "Бировимиз кўнглида айтишга тили бормайдиган нарсаларни ҳис қилади", - деб сўрадилар. Набий соллаллоҳу алайҳи ва саллам: "Шуни ҳис қилаяпсизми?"- дедилар. Улар: "Ҳа", - дейишгач: "Бу - соф иймондир", - дедилар.</t>
   </si>
   <si>
     <t>جاء جماعة مِن أصحاب النبي صلى الله عليه وسلم فسألوه عن ما يجدونه في أنفسهم من الأمور الكبيرة التي يعظم عليهم النطق بها لقبحها ونفورهم عنها، 
 فقال عليه الصلاة والسلام: إن هذا الذي وجدتموه هو صريح الإيمان واليقين الذي يدفعكم لمنع ما يلقيه الشيطان في القلب واستنكاركم النطق وتعاظم ذلك في أنفسكم، وإن الشيطان لم يتمكن من قلوبكم، بخلاف من تمكَّن الشيطان من قلبه ولم يجد معه مدافعة.</t>
   </si>
   <si>
     <t>Саҳобаларнинг бир гуруҳи Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва салламнинг олдиларига келиб, кўнгилларида ҳис қилишаётган қабиҳлиги ва жирканчлиги туфайли тилга олишга журъат эта олишмаган иш ҳақида сўрадилар. Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва саллам: "Шайтон қалбингларга ирғитаётган шундай ёмон нарсаларни инкор қилишингиз, бу нарсаларни ҳатто айтишга журъат қила олмаслигиингиз ва бу нарсаларни жуда хатарли деб билишингиз  мана шу соф иймон ва ҳақиқий ишончдир. Бу нарсаларни ҳис қилишингиз шайтон ҳали қалбингизни эгалламаганига далолат қилади. Энди кимки қалбида шундай ёмон нарсаларни топса-ю ва ичидан уни бирор нарса даф қилмаса, шайтон уни эгаллаб олганига дадолат қилади",- деган маънода айтдилар.</t>
@@ -12933,54 +12857,51 @@
     <t>Аҳли китобларни тасдиқламанглар ҳам, ёлғончига чиқорманглар ҳам! Сизлар: "Биз Аллоҳга ва ўзимизга нозил қилинган китобга иймон келтирдик!</t>
   </si>
   <si>
     <t>عَنْ ‌أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ قَالَ: كَانَ أَهْلُ الْكِتَابِ يَقْرَؤُونَ التَّوْرَاةَ بِالْعِبْرَانِيَّةِ، وَيُفَسِّرُونَهَا بِالْعَرَبِيَّةِ لِأَهْلِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تُصَدِّقُوا أَهْلَ الْكِتَابِ وَلَا تُكَذِّبُوهُمْ، وَقُولُوا: {آمَنَّا بِاللهِ وَمَا أُنْزِلَ إِلَيْنَا} [البقرة: 136] الْآيَةَ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Аҳли китоблар Тавротни иброний тилида ўқиб, мусулмонларга арабча тафсир қилишар эди. Буни кўрган Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Аҳли китобларни тасдиқламанглар ҳам, ёлғончига чиқорманглар ҳам! Сизлар: "Биз Аллоҳга ва ўзимизга нозил қилинган китобга иймон келтирдик!" (Бақара: 136) денглар", - дедилар.</t>
   </si>
   <si>
     <t>حذًّر النبي صلى الله عليه وسلم أمته من الاغترار بما يرويه أهل الكتاب من كتبهم، 
 حيث كان اليهود على عهد النبي صلى الله عليه وسلم يقرؤون التوراة باللغة العبرية؛ وهي لغة اليهود، ويفسرونها بالعربية، 
 فقال صلى الله عليه وسلم: لا تصدِّقوا أهل الكتاب ولا تكذِّبوهم، وهذا فيما لا يُعرف صدقُه من كذِبِه؛ 
 وذلك لأن الله تعالى أمرنا أن نؤمن بما أنزل إلينا من القرآن، وما أنزل إليهم من الكتاب، إلا أنه لا سبيل لنا إلى أن نعلم صحيح ما يحكونه عن تلك الكتب من سقيمه إذا لم يَرِد في شريعتنا ما يوضِّح صدقَه من كذبه، 
 فنتوقف، فلا نصدقهم؛ لئلا نكون شركاء معهم فيما حرَّفوه منه، ولا نكذبهم؛ فلعله يكون صحيحًا، فنكون منكرين لما أمرنا أن نؤمن به، 
 وأمر النبي صلى الله عليه وسلم أن نقول: 
 {آمنا بالله وما أنزل إلينا وما أنزل إلى إبراهيم وإسماعيل وإسحاق ويعقوب والأسباط وما أوتي موسى وعيسى وما أوتي النبيون من ربهم لا نفرق بين أحد منهم ونحن له مسلمون} 
 [البقرة: 136].</t>
   </si>
   <si>
     <t>Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва саллам ўз умматларини, аҳли китоблар ўз китобларидан келтиришаётган ривоятлар билан алданиб қолишдан огоҳлантирдилар. Чунки яҳудийлар, Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва саллам замонида, Тавротни яҳудийча тил бўлган ибронийча ўқишар ва мусулмонларга арабча тафсир қилиб беришар эди. Шунинг учун Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва саллам тўғрилиги ёки ёлғонлиги ноаниқ бўлган ривоятлар ҳақида: "Аҳли китобларни тасдиқламанглар ҳам, ёлғонга ҳам чиқарманглар!", - дедилар. Чунки, Аллоҳ таоло, бизга, Қуръонда ва аҳли китобларнинг Китобларида нозил қилинган нарсаларга иймон келтиришга буюрди. Лекин, яна бир нарсани айтиб ўтиш керак-ки, ҳозирда уларнинг китобларидаги нарсалар тўғри ёки ёлғон эканини билмаганимиз учун, шариатимиз у нарсаларни баёнлаб бермагунича,  уларнинг китобларидаги нарсалар тўғри ёки нотўғри дея олмаймиз. Аллоҳнинг китобини ўзгартиришликда уларга шерик бўлиб қолмаслик учун уларни тасдиқламаймиз. Ва ҳудди шу вақтда, Аллоҳ туширган нарсани инкор қилувчилардан бўлиб қолмаслик учун ёлғонга ҳам чиқармаймиз. Балки, тўхтаймиз ва сукут қиламиз. Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва саллам шундай дейишимизга буюрдилар: «Аллоҳга ва бизга туширилган нарсага, Иброҳим, Исмоил, Исҳоқ, Яъқуб, асботларга туширилган нарсага, Мусо ва Ийсога берилган нарсага ва Пайғамбарларга Роббиларидан берилган нарсага иймон келтирдик. Уларнинг орасидан бирортасини фарқламаймиз ва биз Унга мусулмонлармиз». [Бақара: 136]</t>
   </si>
   <si>
     <t>ما أخبر به أهل الكتاب ثلاثة أقسام: قسم يوافق القرآن والسنة فيُصدَّق، وقسم يخالف القرآن والسنة فهذا باطل ويكذَّب، وقسم ثالث ليس في القرآن والسنة ما يدل على صدقه ولا كذبه؛ فهذا يُروى، ولا يُصدَّق ولا يُكذَّب.</t>
   </si>
   <si>
-    <t>Аҳли китоблар берган хабарлар уч қисмдир:  
-[...2 lines deleted...]
- 3: Қуръон ва суннатда унинг рост ёки ёлғон эканига далолат қиладиган бирон ҳужжат йўқ. Бу қисмни ривоят қилинсада, уни на тасдиқланади ва на ёлғонга чиқарилади.</t>
+    <t>Аҳли китоблар берган хабарлар уч қисмдир:   1: Қуръон ва суннатга мувофиқлари, у хабарлар тасдиқланади.  2: Қуръон ва суннатга зид бўлиб, ботилдир ва у қисми ёлғонга чиқарилади.  3: Қуръон ва суннатда унинг рост ёки ёлғон эканига далолат қиладиган бирон ҳужжат йўқ. Бу қисмни ривоят қилинсада, уни на тасдиқланади ва на ёлғонга чиқарилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65046</t>
   </si>
   <si>
     <t>لا تعلموا العلم لتباهوا به العلماء، ولا لتماروا به السفهاء</t>
   </si>
   <si>
     <t>Олимлар олдида фахрланиш, пасткаш одамлар билан тортишиш</t>
   </si>
   <si>
     <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا تَعَلَّمُوا الْعِلْمَ لِتُبَاهُوا بِهِ الْعُلَمَاءَ، وَلَا لِتُمَارُوا بِهِ السُّفَهَاءَ، وَلَا تَخَيَّرُوا بِهِ الْمَجَالِسَ، فَمَنْ فَعَلَ ذَلِكَ، فَالنَّارُ النَّارُ».</t>
   </si>
   <si>
     <t>Жобир ибн Абдуллоҳ разияллоҳу анҳумодан Набий соллаллоҳу алайҳи ва салламнинг шундай деганлари ривоят қилинди: «Олимлар олдида фахрланиш, пасткаш одамлар билан тортишиш ва йиғинларнинг тўридан жой олиш учун билим олманглар! Ким шундай қилса, жойи жаҳаннамдир!».</t>
   </si>
   <si>
     <t>حذَّّر النبي صلى الله عليه وسلم من طلب العلم لمفاخرة ومباهاة العلماء، وإظهار أني عالم مثلكم، أو لتخاطبوا وتجادلوا به السفهاء وخِفاف العقول، أو يتعلم لأن يتصدَّر في المجالس، ويُقدَّم على غيره فيها. 
 فمن فعل ذلك؛ فإنه يستحقّ النار بريائه وعدم الإخلاص في طلب العلم لله.</t>
   </si>
   <si>
     <t>Пайғамбаримиз Муҳаммад соллаллоҳу алайҳи ва саллам олимлар олдида фахрланиш ва гердайиб: «Мен ҳам сизлардек олимман!», - дейиш ёки калтафаҳм ва пасткаш одамлар билан тортишиш ёки йиғинларнинг тўрида ўтириб, бошқалардан олдинга ўтказилиш учун билим олишдан огоҳлантирдилар. Ким шундай қилса, билим олишдаги риёкорлиги ва Аллоҳ таолога ихлоссизлиги туфайли жаҳаннамга киришгагина лойиқ бўлади.</t>
   </si>
   <si>
     <t>الوعيد بالنار لمن تعلَّم العلم ليفاخر به أو يجادل به أو يتصدَّر به المجالس، ونحو ذلك.
@@ -14379,52 +14300,51 @@
     <t>والذي نفسي بيده، إني لأقربكم شبها بصلاة رسول الله صلى الله عليه وسلم، إن كانت هذه لصلاته حتى فارق الدنيا</t>
   </si>
   <si>
     <t>Жоним қўлида бўлган Зотга қасам ичиб айтаманки, ҳаммангизнинг намоз ўқишингиздан кўра, менинг намоз ўқишим Расулуллоҳ саллаллоҳу алайҳи ва салламнинг намоз ўқишларига кўпроқ ўхшайди. Расулуллоҳ саллаллоҳу алайҳи ва саллам то дунёдан ўтиб кетгунларича худди шундай намоз ўқиганлар», - дедилар</t>
   </si>
   <si>
     <t>عن أَبي هُرَيْرَةَ رضي الله عنه: أنه كَانَ يُكَبِّرُ فِي كُلِّ صَلَاةٍ مِنَ الْمَكْتُوبَةِ وَغَيْرِهَا، فِي رَمَضَانَ وَغَيْرِهِ، فَيُكَبِّرُ حِينَ يَقُومُ، ثُمَّ يُكَبِّرُ حِينَ يَرْكَعُ، ثُمَّ يَقُولُ: سَمِعَ اللهُ لِمَنْ حَمِدَهُ، ثُمَّ يَقُولُ: رَبَّنَا وَلَكَ الْحَمْدُ، قَبْلَ أَنْ يَسْجُدَ، ثُمَّ يَقُولُ: اللهُ أَكْبَرُ حِينَ يَهْوِي سَاجِدًا، ثُمَّ يُكَبِّرُ حِينَ يَرْفَعُ رَأْسَهُ مِنَ السُّجُودِ، ثُمَّ يُكَبِّرُ حِينَ يَسْجُدُ، ثُمَّ يُكَبِّرُ حِينَ يَرْفَعُ رَأْسَهُ مِنَ السُّجُودِ، ثُمَّ يُكَبِّرُ حِينَ يَقُومُ مِنَ الْجُلُوسِ فِي الِاثْنَتَيْنِ، وَيَفْعَلُ ذَلِكَ فِي كُلِّ رَكْعَةٍ، حَتَّى يَفْرُغَ مِنَ الصَّلَاةِ، ثُمَّ يَقُولُ حِينَ يَنْصَرِفُ: وَالَّذِي نَفْسِي بِيَدِهِ، إِنِّي لَأَقْرَبُكُمْ شَبَهًا بِصَلَاةِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، إِنْ كَانَتْ هَذِهِ لَصَلَاتَهُ حَتَّى فَارَقَ الدُّنْيَا.</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан: «У киши барча намозда, фарзда ҳам, суннатда ҳам, Рамазонда ҳам, бошқасида ҳам, қиёмда ҳам, рукуъда ҳам такбир айтар эдилар. Кейин, «Самиъаллоҳу лиман ҳамидаҳ», деб бошларини кўтарар эдилар. Сўнг саждага кетишдан аввал, «Роббанаа ва лакал-ҳамд» дер эдилар. Кейин, «Аллоҳу акбар», деб саждага кетар эдилар ҳамда саждадан бош кўтараётганда такбир айтар эдилар. Кейин, иккинчи саждага бораётганда такбир айтар эдилар, сўнг иккинчи саждадан бош кўтараётганда ҳам такбир айтар эдилар ва ташаҳҳуддан тураётганда такбир айтар эдилар. Юқорида айтилганларни ҳар бир ракъатда, то намоз тугагунча қилар эдилар.
 Намоздан қайтаётиб: «Жоним қўлида бўлган Зотга қасам ичиб айтаманки, ҳаммангизнинг намоз ўқишингиздан кўра, менинг намоз ўқишим Расулуллоҳ саллаллоҳу алайҳи ва салламнинг намоз ўқишларига кўпроқ ўхшайди. Расулуллоҳ саллаллоҳу алайҳи ва саллам то дунёдан ўтиб кетгунларича худди шундай намоз ўқиганлар», - дедилар.</t>
   </si>
   <si>
     <t>يَروي أبو هريرة رضي الله عنه جزءًا من صفة صلاة النبي صلى الله عليه وسلم، ويخبر أنه كان إذا قام إلى الصلاة يكبر حين يقوم تكبيرة الإحرام، ثم يكبر حين يَنْتَقل إلى الركوع، وحين يسجد، وحين يرفع رأسه من السجود، وحين يسجد السجدة الثانية، وحين يرفع رأسه منها، وحين يقوم من الركعتين الأوليين بعد الجلوس للتشهد الأول في الصلاة الثلاثية أو الرباعية، ثم يفعل ذلك في الصلاة كلها حتى يقضيَها، وكان يقول حين يرفع ظهره من الركوع: سمع الله لمن حمده، ثم يقول وهو قائم: ربنا لك الحمد.
 ثم يقول أبو هريرة حين ينصرف من الصلاة: والذي نفسي بيده، إني لأقربكم شَبَهًا بصلاة رسول الله صلى الله عليه وسلم، إن كانت هذه صفة صلاته حتى فارق الدنيا.</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу Набий соллаллоҳу алайҳи ва салламнинг намозларидан бир қисмини ривоят қилмоқдалар. У зот намозга турмоқчи бўлсалар такбиротул эҳромни, сўнг рукуъ ёки саждага эгилаётиб, саждадан кўтарилаётиб, яна иккинчи саждага эгилаётиб, ундан кўтарилаётиб, уч ёки тўрт ракатлик намозда ташаҳҳуддан тураётиб ва намоз тугагунча шундай ўринларнинг барчасида такбир айтганларини хабар бердилар. Рукуъдан кўтарилаётиб «самиъаллоҳу лиман хамидаҳ», деб, тургач «Роббанаа лакалхамд», дейишларини хабар бердилар.
 Намозни тугатгач Абу Ҳурайра разияллоҳу анҳу: «Жоним қўлида бўлган зотга қасамёд қилиб айтаманки, ҳаммангизнинг намоз ўқиганингиздан кўра, менинг намоз ўқишим Расулуллоҳ саллаллоҳу алайҳи ва салламнинг намоз ўқишларига кўпроқ  ўхшайди. Расулуллоҳ соллаллоҳу алайҳи ва саллам то дунёдан ўтиб кетгунларига қадар ана шундай намоз ўқиганлар», - дедилар</t>
   </si>
   <si>
     <t>يكون التكبير أثناء كلِّ خَفْضٍ ورَفْعٍ إلا في رفعه من الركوع فيقول سمع الله لمن حمده.
 حرص الصحابة على الاقتداء بالنبي صلى الله عليه وسلم وحفظ سُنَّتِه.</t>
   </si>
   <si>
-    <t>Хар бир кўтарилиш ва пасайишда такбир бор магарам  рукуъдан кўтарилганда «Самиъаллоҳу лиман ҳамидаҳ»
-(Аллоҳ Ўзига ҳамд айтувчининг (ҳамдини) эшитди (қабул қилди)) дейилади.
+    <t>Хар бир кўтарилиш ва пасайишда такбир бор магарам  рукуъдан кўтарилганда «Самиъаллоҳу лиман ҳамидаҳ» (Аллоҳ Ўзига ҳамд айтувчининг (ҳамдини) эшитди (қабул қилди)) дейилади.
 Саҳобаларнинг пайғамбаримиз соллаллоҳу алайҳи ва салламга иқтидо қилишга, суннатларини сақлашга бўлган иштиёқлари.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65098</t>
   </si>
   <si>
     <t>قال الله تعالى: قسمت الصلاة بيني وبين عبدي نصفين، ولعبدي ما سأل</t>
   </si>
   <si>
     <t>Аллоҳ таоло айтади: «Намозни Ўзим билан бандам
 ўртасида иккига бўлдим, бандам сўраганини олади</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللهُ عنه سَمِعْتُ رَسُولَ اللهِ صلى الله عليه وسلم يَقُولُ: «قَالَ اللهُ تَعَالَى: قَسَمْتُ الصَّلَاةَ بَيْنِي وَبَيْنَ عَبْدِي نِصْفَيْنِ، وَلِعَبْدِي مَا سَأَلَ، فَإِذَا قَالَ الْعَبْدُ: {الْحَمْدُ لِلهِ رَبِّ الْعَالَمِينَ}، قَالَ اللهُ تَعَالَى: حَمِدَنِي عَبْدِي، وَإِذَا قَالَ: {الرَّحْمَنِ الرَّحِيمِ}، قَالَ اللهُ تَعَالَى: أَثْنَى عَلَيَّ عَبْدِي، وَإِذَا قَالَ: {مَالِكِ يَوْمِ الدِّينِ}، قَالَ: مَجَّدَنِي عَبْدِي، -وَقَالَ مَرَّةً: فَوَّضَ إِلَيَّ عَبْدِي-، فَإِذَا قَالَ: {إِيَّاكَ نَعْبُدُ وَإِيَّاكَ نَسْتَعِينُ}، قَالَ: هَذَا بَيْنِي وَبَيْنَ عَبْدِي وَلِعَبْدِي مَا سَأَلَ، فَإِذَا قَالَ: {اهْدِنَا الصِّرَاطَ الْمُسْتَقِيمَ، صِرَاطَ الَّذِينَ أَنْعَمْتَ عَلَيْهِمْ غَيْرِ الْمَغْضُوبِ عَلَيْهِمْ وَلا الضَّالِّينَ}، قَالَ: هَذَا لِعَبْدِي وَلِعَبْدِي مَا سَأَلَ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу айтади: «Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Аллоҳ таоло айтади: «Намозни Ўзим билан бандам
 ўртасида иккига бўлдим, бандам сўраганини олади, агар банда: «Алҳамдулиллаҳи
 Роббил ъаламийн» (Оламлар Рабби Аллоҳга
 ҳамд бўлсин), деса, Аллоҳ: «Бандам
 Менга ҳамд айтди», – дейди. «Ар-роҳманир-
 роҳийм» (Меҳрибон ва раҳмли), деса: «Бандам
 Менга сано айтди», –дейди. Агар: «Маалики явмиддин» (Қиёмат кунининг подшоҳи), деса:
 «Бандам Мени улуғлади», –дейди. Ва бошқа ҳадисда: «Ишни менга топширди», –дейилган. Агар банда: «Иййака
 наъбуду ва иййака настаъийн» (Сенгагина
@@ -14668,53 +14588,51 @@
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>Пайғамбар соллаллоҳу алайҳи ва саллам тўртта хислат ҳақида огоҳлантирдилар. Агар бу хислатлар бир мусулмонда йиғилса, у шу хислатлари сабаб мунофиққа ўхшаб қолади. Бу эса ана шу сифатлар унда доимий ва кўп учраса шундай бўлади, агар баъзида, камдан-кам содир бўлса, бу ҳукмга кирмайди. У хислатлар қуйидагилар:
 1. Гапирганда — қасддан ёлғон гапириши ва ростгўй бўлмаслиги.
 2. Ахд ва ваъда берса — унга вафо қилмаслиги, шеригини алдаб хиёнат қилиши.
 3. Ваъда берса бажармаслиги ва ваъдасини бузиши.
 4. Биров билан тортишиб, жанжал қилса, ҳақдан оғиб кетиши, уни рад этиши ва йўққа чиқариш учун турли ҳийла ишлатиши, ёлғон ва ботил гапларни айтиши.
 Мунофиқлик – ташқи кўринишида бир нарсани кўрсатиб, ичида унга тескари бўлишдир. Ана шу маъно мазкур хислатлар эгасида мавжуд. Унинг мунофиқлиги одамлар билан муомалада, гапирганда, ваъда берганда, ишониб омонат топширилганда, тортишганда ёки аҳдлашганда кўринади. Бу Исломдаги мунофиқлик бобидан эмас, яъни, ўзини мусулмон кўрсатиб, ичида куфрни яшириш маъносида эмас. Лекин кимда бу хислатлардан бири бўлса, токи уни тарк қилгунга қадар у кишида мунофиқлик сифатидан бир сифат бўлади.</t>
   </si>
   <si>
     <t>بيان بعض علامات المنافق للتخويف والتحذير من الوقوع فيها.
 المقصود من الحديث: أن هذه الخصالَ خصالُ نفاق، وصاحبُها شبيهٌ بالمنافقين في هذه الخصال، ومتخلِّق بأخلاقهم، لا أنه منافق يظهر الإسلام وهو يبطن الكفر، وقيل هذا محمول على من غَلَبت عليه هذه الخصال وتهاونَ بها، واستخفَّ بأمرها؛ فإن من كان كذلك كان فاسد الاعتقاد غالبًا.
 قال الغزالي: أصل الديانة منحصر في ثلاث: القول، والفعل، والنية، فنبَّه على فساد القول بالكذب، وعلى فساد الفعل بالخيانة، وعلى فساد النية بالخُلْف؛ لأن خُلْفَ الوعد لا يقدح إلا إذا كان العزم عليه مقارنًا للوعد، أما لو كان عازمًا ثم عرض له مانع أو بدا له رأيٌ فهذا لم توجد منه صورة النفاق.
 النفاق نوعان: نفاق اعتقاديٌّ يُخرِجُ صاحبَه عن الإيمان، وهو إظهار الإسلام وإخفاء الكفر، ونفاق عَمَلِيٌّ، وهو التشبُّه بالمنافقين في أخلاقهم، وهذا لا يُخرِجُ صاحبَه عن الإيمان، إلا أنه كبيرة من الكبائر.
 قال ابن حجر: وقد أجمع العلماء على أن من كان مُصدِّقًا بقلبه ولسانه وفعل هذه الخصال لا يُحكَم عليه بكفر، ولا هو مُنافق يخلد في النار.
 قال النووي: وقال جماعة من العلماء: المراد به المنافقون الذين كانوا في زمن النبي صلى الله عليه وسلم فحدَّثوا بإيمانهم، وكذَّبوا، واؤتمنوا على دينهم فخانوا، ووعدوا في أمر الدين ونصره فأخلفوا، وفَجَروا في خصوماتهم.</t>
   </si>
   <si>
     <t>Мунофиқнинг баъзи белгиларини баён қилишдан мақсад — мусулмонларни у сифатлардан қайтариш ва уларни бажариб қўйишдан огоҳлантиришдир.
 Ҳадисдан кўзда тутилган маъно шуки: бу хислатлар — мунофиқлик хислатларидир. Уларнинг эгаси мунофиқларга ўхшайди ва уларнинг ахлоқи билан ахлоқланади. Лекин бу у Исломни кўрсатиб, ичида куфрни яширган мунофиқ кабидир дегани эмас. Лекин баъзилар: «Бу гап ана шу хислатлар унга ғолиб келиб, уларни оддий санаб, аҳамият бермай қўйган одам ҳақида айтилган. Чунки шундай киши, одатда, эътиқоди бузуқ мнофиқ бўлади», – деганлар.
 Ғаззолий раҳимаҳуллоҳ айтади: «Диёнатнинг асоси учта нарсага чекланган: сўз, амал ва ният. Ҳадисда ёлғон билан сўзнинг бузуқлигига ишора қилинди, хиёнат билан амалнинг бузуқлигига ишора қилинди, ваъдада турмаслик билан ниятнинг бузуқлигига ишора қилинди. Чунки ваъдани бузиш — агар ваъда берган вақтда нияти бузуқ бўлса, мунофиқликка киради. Лекин агар у ваъда берган пайтда бажаришга қатъий ният қилган бўлиб, кейин қандайдир тўсиқ чиқса ёки унга бошқа фикр келиб қолса, бу ҳолат мунофиқлик шаклига кирмайди».
-Нифоқ икки хил бўлади:
-[...1 lines deleted...]
-2. Амалий мунофиқлик — мунофиқларнинг ахлоқлари ва сифатларига ўхшаб қолиш. Бу инсонни иймондан чиқармайди, аммо, катта гуноҳ ҳисобланади.
+Нифоқ икки хил бўлади: 1. Эътиқодий мунофиқлик — бунда одам Исломни кўрсатиб, ичида куфрни яширади. Бу уни иймондан чиқаради. 2. Амалий мунофиқлик — мунофиқларнинг ахлоқлари ва сифатларига ўхшаб қолиш. Бу инсонни иймондан чиқармайди, аммо, катта гуноҳ ҳисобланади.
 Ибн Ҳажар раҳимаҳуллоҳ айтади: «Уламолар ижмоъ қилганларки, агар кимдир қалби ва тили билан тасдиқлаган бўлса-ю ва ана шу хислатларга тушиб қолса, унга кофир деб ҳукм қилинмайди ва жаҳаннамда абадий қоладиган мунофиқ деб ҳам ҳисобланмайди».
 Нававий раҳимаҳуллоҳ айтади: «Баъзи уламоларнинг сўзларига кўра, бу ҳадис Пайғамбар соллаллоҳу алайҳи ва салламнинг замонидаги мунофиқларга тегишлидир. Улар иймон келтирдик деб айтиб, ёлғончи бўлишган. Динида омонатдор бўлиб кўринганлар, аммо хиёнат қилганлар. Дин ишларида ва уни ҳимоя қилишда ваъда берганлар, лекин ваъдаларини бузганлар. Тортишув ва низоларга киришганларида эса ҳақдан оғиб, ёлғон ва ёмонликка юз тутганлар».</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/65124</t>
   </si>
   <si>
     <t>من حسن إسلام المرء تركه ما لا يعنيه</t>
   </si>
   <si>
     <t>Кишининг ўзига тегишли бўлмаган нарсани тарк этиши  унинг исломининг – гўзаллилигидандир», – дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مِنْ حُسْنِ إِسْلَامِ المَرْءِ تَرْكُهُ مَا لَا يَعْنِيهِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Кишининг ўзига тегишли бўлмаган нарсани тарк этиши  унинг исломининг – гўзаллилигидандир», – дедилар.</t>
   </si>
   <si>
     <t>بين النبي صلى الله عليه وسلم: أن من كمال محاسن إسلام المسلم وتمام إيمانه، ابتعاده عما لا يعنيه ولا يخصه ولا يهمه وما لا يفيده من الأقوال والأفعال، أو مما لا يعنيه من أمور الدين والدنيا، فالاشتغال بما ليس للإنسان ربما شغله عما يعنيه، أو أداه إلى ما يلزمه اجتنابه؛ فإن الإنسان مسؤول عن أعماله يوم القيامة.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам баён қилдиларки, мусулмон кишининг исломдаги гўзал хулқларидан ва иймонининг комиллигидан – дин ёки дунёга оид бўлишидан қатъий назар, уни қизиқтирмайдиган, унга тегишли бўлмаган ва фойда келтирмайдиган сўзлар ва ишлардан узоқ бўлишидадир. Чунки инсонни қизиқтирмайдиган нарсалар билан банд бўлиши, уни ўзи учун зарур бўлган ишлардан узоқлаштириб қўйиши ёки тарк этиши лозим бўлган ишларга уни етаклаб қўйиши мумкин. Албатта, қиёмат куни инсон ўз амаллари учун жавоб беради.</t>
   </si>
   <si>
@@ -14805,53 +14723,50 @@
     <t>Амирул-мўминин Абу Ҳафс Умар ибн Хаттоб разияллоҳу анҳудан ривоят қилинади: Мен Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Амаллар фақатгина ниятлар билан
 эътиборлидир ва ҳар бир киши учун унинг ният қилган нарсасигина берилади. Бас, кимнинг ҳижрати Аллоҳ ва Унинг Расули учун бўлса, унинг ҳижрати Аллоҳ ва Расули учун деб эътибор қилинади. Кимнинг
 ҳижрати бирон дунё матоҳини қўлга киритиш ёки бирон аёлни никоҳлаб олиш учун бўлган экан, бас, унинг ҳижрати нима учун
 қилинган бўлса, ўша учундир».</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>Ихлосга тарғиб. Чунки, Аллоҳ таоло фақат ўзининг юзи исталган амални қабул қилади.
 Банда Аллоҳга яқинлаштирадиган амалларни ният қилмай оддий ҳолат каби қиладиган бўлса, то Аллоҳга яқинлашишни ният қилмагунча унга савоб йўқдир.
 Ният ибодатларнинг ўзаро орасини ва одат билан ибодат орасини ажратиб беради.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
     <t>[Муҳаддислар имомлари Абу Абдуллоҳ Муҳаммад ибн Исмоил ибн Иброҳим ибн Муғийра ибн Бардизбаҳ ал-Бухорий ва Абул Ҳусайн Муслим ибн Ҳажжож ибн Муслим ал-Қушайрий ан-Найсобурийлар тасниф қилинган китобларнинг энг саҳиҳи бўлмиш «Саҳиҳ» тўпламларида ривоят қил</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66511</t>
   </si>
   <si>
-    <t>Абу Абдураҳмон Абдуллоҳ ибн Умар ибн Хаттоб разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва салламни шундай деганларини эшитдим:||«Ислом беш устунга бино қилингандир: «Лаа илааҳа иллаллоҳу Муҳаммадур Расулуллоҳ», деб шаҳодат айтишга, намозни тўкис адо этишга, закот беришга, ҳаж қилиш ва Рамазон рўзасини тутишга», – дедилар</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Абу Абдураҳмон Абдуллоҳ ибн Умар ибн Хаттоб разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва салламни шундай деганларини эшитдим: «Ислом беш устунга бино қилингандир: «Лаа илааҳа иллаллоҳу Муҳаммадур Расулуллоҳ», деб шаҳодат айтишга, намозни тўкис адо этишга, закот беришга, ҳаж қилиш ва Рамазон рўзасини тутишга», – дедилар».</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[Бухорий ва Муслим ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>Ҳақиқатда, сизлардан ҳар бир
 кишининг яратилиши онасининг қорнида қирқ кун ичида томчи сув
 ("нутфа") ҳолида амалга ошади</t>
   </si>
@@ -14860,119 +14775,112 @@
   </si>
   <si>
     <t>Абу Абдураҳмон Абдуллоҳ ибн Масъуд разияллоҳу анҳудан ривоят қилинади: Бизга барча ишлари ва сўзлари ҳаққу рост бўлган ва Аллоҳ тарафидан ҳақ
 ваъда олишга мушарраф бўлган зот - Расулуллоҳ соллаллоҳу алайҳи ва
 саллам қуйидаги ҳадисни айтганлар: «Ҳақиқатда, сизлардан ҳар бир
 кишининг яратилиши онасининг қорнида қирқ кун ичида томчи сув
 ("нутфа") ҳолида амалга ошади. Сўнг худди шунча муддат ичида лахта қон ("алақа") ҳолида бўлади. Сўнгра яна шунча вақт ичида бир парча гўшт ("музға") ҳолида бўлади. Кейин унга бир фаришта юборилади ва ўша фаришта унга жон пуфлайди. Сўнг фариштага шу инсоннинг тақдирига тааллуқли бўлган тўрт нарсани - ризқи, ажали, 
 амали ҳамда бахтсиз ёки бахтли эканини ёзиш фармон қилинади. Ундан ўзга ҳеч қандай илоҳ йўқ бўлган Аллоҳга қасамки, сизлардан бирингиз жаннат аҳлининг амалларини қилиб юради, ҳатто у билан
 жаннат ўртасида бир зиро масофа қолади. Шунда унинг китобидаги ёзув вақти етиб, у дўзах аҳлининг амалини қилиб қўяди-да, 
 дўзахга кириб кетади. Сизларнинг яна бировингиз дўзах аҳлининг амалларини қилиб юради, ҳатто у билан жаҳаннам ўртасида бир зиро масофа қолади. Шунда унинг китобидаги ёзув ғолиб келиб, у инсон жаннат аҳли амалини қилади-да, жаннатга кириб кетади».</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>بيان مراحل خلق الإنسان.
 الإيمان بالقضاء والقدر.
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Инсоннинг яратилиш босқичлари.
 Қазои қадарга иймон келтириш.
 Барча ишларнинг охири – бошида тақдирига ёзилгандай бўлиб ниҳоясига етади.
-Амалларнинг кўринишига алданиб қолишдан огоҳлантириш, чунки амаллар хотималарига қараб баҳоланади.
-____</t>
+Амалларнинг кўринишига алданиб қолишдан огоҳлантириш, чунки амаллар хотималарига қараб баҳоланади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>Ким бизнинг мана бу ишимизда ундан бўлмаган янги нарсани чиқарса, у (иши) рад қилингандир</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Мўминларнинг онаси Умму Абдуллоҳ Оиша разияллоҳу анҳодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким бизнинг мана бу ишимизда ундан бўлмаган янги нарсани чиқарса, у (иши) рад қилингандир», дедилар. Муслим ривоят қилган бошқа лафзда: «Ким биз буюрмаган ишни қилса, албатта, у рад қилинур», – дейилган.</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Ибодатлар китоб ва суннатда келган нарсалар устига қурилган бўлиб, Аллоҳ таолога Ўзи буюрмаган бидъат ва янгиликлар билан ибодат қилмаймиз.
 Дин ақл ва яхши деб ўйлаш билан эмас, аксинча, Расулуллоҳ соллаллоҳу алайҳи ва салламга эргашиш билан бўлади.
 Бу ҳадис диннинг комил эканига далолат қилади.
 Бидъат - Набий соллаллоҳу алайҳи ва саллам ва саҳобалар даврида бўлмай янги чиққан  ақида, сўз ёки амалдир.
 Бу ҳадис Ислом асосларидан бир асос бўлиб, у амаллар учун тарози кабидир. Ҳудди Аллоҳнинг юзини истаб қилинмаган ишга савоб берилмагани каби Расулуллоҳ соллаллоҳу алайҳи ва саллам олиб келган йўлга тўғри келмаган амалга ҳам ўз соҳибига рад қилинур.
 Ҳадис янги чиққан бидъат ва содир бўлаётган мункар ишларни рад қилишдаги қоидадир.
 Дунё ишларида эмас, аксинча, дин ишларида янгилик пайдо қилишдан қайтарилган.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
-    <t>Абу Абдуллоҳ Нуъмон ибн Башир разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва салламни шундай деганларини эшитдим:||«Албатта, ҳалол (нарсалар) аниқ, ҳаром (нарсалар) ҳам аниқ. Бу иккисининг ўртасида шубҳали ишлар борки, уни одамларнинг кўпчилиги билмайди. Ким шубҳа(ли нарса)лардан сақланса, дини ва обрўсини пок тутибди. Ким шубҳа(ли нарса)ларни қилса, ҳаромга кириб қолибди. (Бунинг мисоли) худди қўриқланадиган ер атрофида қўй боқадиган чўпон каби: (қўйлари бир кун келиб) шу ерга кириб кетиши мумкин. Огоҳ бўлинглар: ҳар бир подшоҳнинг ўз қўриқланадиган (биров дахл қила олмайдиган) ери бор. Огоҳ бўлинглар: Аллоҳнинг қўриқланадиган ери У ҳаром қилган нарсалардир. Огоҳ бўлинглар: жасадда бир парча гўшт борки, агар у яхши бўлса, бутун жасад ислоҳ (яроқли) бўлади, агар фосид (бузуқ) бўлса, бутун жасад бузилади. Огоҳ бўлинглар: у қалбдир!</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Абу Абдуллоҳ Нуъмон ибн Башир разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва салламни шундай деганларини эшитдим: «Албатта, ҳалол (нарсалар) аниқ, ҳаром (нарсалар) ҳам аниқ. Бу иккисининг ўртасида шубҳали ишлар борки, уни одамларнинг кўпчилиги билмайди. Ким шубҳа(ли нарса)лардан сақланса, дини ва обрўсини пок тутибди. Ким шубҳа(ли нарса)ларни қилса, ҳаромга кириб қолибди. (Бунинг мисоли) худди қўриқланадиган ер атрофида қўй боқадиган чўпон каби: (қўйлари бир кун келиб) шу ерга кириб кетиши мумкин. Огоҳ бўлинглар: ҳар бир подшоҳнинг ўз қўриқланадиган (биров дахл қила олмайдиган) ери бор. Огоҳ бўлинглар: Аллоҳнинг қўриқланадиган ери У ҳаром қилган нарсалардир. Огоҳ бўлинглар: жасадда бир парча гўшт борки, агар у яхши бўлса, бутун жасад ислоҳ (яроқли) бўлади, агар фосид (бузуқ) бўлса, бутун жасад бузилади. Огоҳ бўлинглар: у қалбдир!»</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Ҳадис –шубҳалардан сақланишда асосий қоидадир.
 Ҳукми аниқ бўлмаган шубҳали нарсаларни тарк қилишга тарғиб.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>Абу Руқойя Тамим ибн Авс Дорий разияллоҳу анҳудан ривоят қилинади: Набий соллаллоҳу алайҳи ва саллам:||«Дин – насиҳатдир”,– дедилар. Биз: «Кимга (насиҳат)?» – деб сўрадик. «Аллоҳга, Унинг китобига, пайғамбарига, мусулмонларнинг имом-бошлиқларига ва ҳаммасига (ҳамма мусулмонларга)»,– дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Абу Руқойя Тамим ибн Авс Дорий разияллоҳу анҳудан ривоят қилинади: Набий соллаллоҳу алайҳи ва саллам: «Дин – насиҳатдир”,– дедилар. Биз: «Кимга (насиҳат)?» – деб сўрадик. «Аллоҳга, Унинг китобига, пайғамбарига, мусулмонларнинг имом-бошлиқларига ва ҳаммасига (ҳамма мусулмонларга)»,– дедилар».</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам амал Аллоҳ таоло фарз қилганидек камчилик ва хиёнатсиз, холис адо этилиши учун динимиз ихлос ва сидққа таянган ҳолда барпо бўлганини хабар бердилар. Саҳобалар: «Насийҳат кимга қилинади?», дедилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам: Биринчи: Аллоҳ таолога насиҳат – Амални фақат У Зот учун холис қилиш, ширкдан сақланиш, Унинг рубубияти ва улуҳиятига, исм ва сифатларига иймон келтириш, амрларини улуғлаш, одамларни У Зотга иймон келтиришга даъват қилиш. Иккинчи: Аллоҳнинг китоби «Қуръон»га насиҳат – Уни Аллоҳнинг каломи ва охирги китоби эканига иймон келтириш, олдинги шариатларни бекор қилувчи эканини тасдиқлаш, улуғлаш, ҳаққоний тиловат қилиш, муҳкам оятларига амал қилиш, муташобиҳларига иймон келтириш, ботил таъвиллардан ҳимоя қилиш, огоҳлантиришларидан ибрат олиш, илмларини тарқатиш ва одамларни унга даъват қилиш. Учинчи: Расулуллоҳ Муҳаммад соллаллоҳу алайҳи ва салламга насиҳат – У зотнинг охирги пайғамбар эканини тасдиқлаш, олиб келган хабарларига иймон келтириш, амрларига итоат этиш, қайтарган нарсаларидан узоқ туриш, Аллоҳга фақат У зот олиб келган шариат билан ибодат қилиш, У зотнинг ҳақларини улуғлаш, У зотни эъзозлаш, даъватларини ёйиш, шариатларини тарқатиш ва У зотдан ботил айблар ва туҳматларни даф қилиш. Тўртинчи: Мусулмонларнинг имомлари ва раҳбарларига насиҳат – Уларни ҳақ йўлда қўллаб-қувватлаш, уларга қарши исён қилмаслик, Аллоҳга итоат ўрнида уларни эшитиш ва итоат қилиш. Бешинчи: Омма мусулмонларга насиҳат – Уларга яхшилик қилиш, ҳақ йўлга даъват этиш, озор беришдан сақланиш, уларга яхшиликни раво кўриб, улар билан биргаликда яхшилик ва тақво йўлида ҳамкорлик қилиш.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
@@ -14991,139 +14899,128 @@
     <t>عَنْ أَبِي هُرَيْرَةَ عَبْدِ الرَّحْمَنِ بْنِ صَخْرٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْت رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «مَا نَهَيْتُكُمْ عَنْهُ فَاجْتَنِبُوهُ، وَمَا أَمَرْتُكُمْ بِهِ فَافْعَلُوا مِنْهُ مَا اسْتَطَعْتُمْ، فَإِنَّمَا أَهْلَكَ الَّذِينَ مِنْ قَبْلِكُمْ كَثْرَةُ مَسَائِلِهِمْ، وَاخْتِلَافُهُمْ عَلَى أَنْبِيَائِهِمْ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра Абдураҳмон ибн Сохр разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Мен сизларни нимадан қайтарган бўлсам, қайтинглар, нимага буюрган бўлсам, тоқатингиз даражасида адо қилинглар. Сизлардан аввалги қавмлар пайғамбарларига кўп саволлар ёғдириб, уларга хилоф қилганлари сабабли ҳалок бўлдилар».</t>
   </si>
   <si>
     <t>بين لنا رسول الله صلى الله عليه وسلم أنه إذا نهانا عن شيء وجب علينا اجتنابه بدون استثناء، وإذا أمرنا بشيء فعلينا أن نفعل منه ما نطيق.
 ثم حذرنا حتى لا نكون كبعض الأمم السابقة حينما أكثروا من الأسئلة على أنبيائهم مع مخالفتهم لهم فعاقبهم الله بأنواع من الهلاك والدمار، فينبغي أن لا نكون مثلهم حتى لا نهلك كما هلكوا.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам агар У зот бирор нарсадан қайтарсалар, ундан мутлақо тийилишимиз вожиблигини, бирор амалга буюрсалар, қодир бўлганимизича уни адо этишимиз лозим эканлигини хабар бермоқдалар. Сўнгра бизнинг умматимиз олдинги умматлардек пайғамбарларига кўп савол бериб, буйруқларидан юз ўгирганлардек бўлишдан огоҳлантирдилар. Улар шу сабабли Аллоҳнинг турли азоб ва ҳалокатларига учрадилар. Улар каби ҳалокатга дучор бўлмаслигимиз учун биз уларга ўхшамаслигимиз зарур.</t>
   </si>
   <si>
     <t>الحديث قاعدة في بيان الواجب في إتيان المأمور واجتناب المحظور.
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>Ушбу ҳадис  Аллоҳнинг амрларини бажариш ва тақиқларидан тийилишда асосий қоидалардандир.
 Қайтарилган ишларга ҳеч бир ҳолатда рухсат йўқ, уларни мутлақо тарк этиш шарт. Амр қилинган ишлар эса, қодир бўлганимизча адо этилади. Чунки тарк қилиш ҳар кимнинг қўлидан келади, амал қилиш эса, уни бажаришга қувват ва имконият талаб қилади.
-Кўп савол беришдан қайтарилган бўлиб, уламолар саволни икки турга бўлишган:
+Кўп савол беришдан қайтарилган бўлиб, уламолар саволни икки турга бўлишган: Биринчи: дин ишларида зарур бўлган нарсаларни ўргатиш мақсадида бериладиган савол. Шариатимиз бундай савол турларини беришга буюрган бўлиб, саҳобаларнинг саволлари ҳам шу турдан эди. Иккинчи: инжиқлик ва қийинчиликка асосланган савол. Бундай савол туридан қайтарилган.
+Аввалги умматларда бўлганидек, умматни ўз пайғамбарига хилоф қилишдан огоҳлантириш.
 Қайтариқ кўпни ҳам, озни ҳам ўз ичига олади. Масалан, рибонинг озидан ҳам, кўпидан ҳам қайтарилгандир.
 Ҳаромга олиб борувчи сабабларни тарк қилиш. Чунки, бу четланиш маъноларидандир.
 Расулуллоҳ саллаллоҳу алайҳи ва салламнинг бир буйруғини эшитган одам "бу мустаҳабми, ёки вожибми?" дейишлиги дуруст эмас. Ваҳоланки, расулуллоҳ соллалоҳу алайҳи ва саллам: "Уни қудратингиз етганича бажаринг!" демоқдалар.
 Кўп савол бериш — ҳалокатга сабаб бўлади, айниқса, инсон ақли етмайдиган масалаларда, ғайб ёки қиёмат кунининг ҳолатлари ҳақида кўп савол бериши. Танаттуъ ва ғулувга кетувчилардан бўлиб қолманг ва ҳалокатга йўлиқмаслик учун кўп савол берманг.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
-  </si>
-[...3 lines deleted...]
-рангини ўзгартириб юборган бир киши ҳақида гапирдилар: «Ҳалиги одам қўлларини кўкка чўзиб: "Ё Рабб! Ё Рабб!" деб дуо қилмоқда. Бироқ унинг егани ҳаром, ичгани ҳаром, кийгани ҳаром ва ўзи ҳаром билан озиқланган. Қандай қилиб унинг дуоси ижобат бўлсин?!</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам айтдилар: «Эй Одамлар! Аллоҳ покдир ва фақат пок нарсанигина қабул қилади. Албатта, Аллоҳ пайғамбарларга буюрган нарсани мўминларга ҳам амр этди: «Эй Пайғамбарлар, ҳалол-пок таомлардан енглар ва солиҳ амал қилинглар. Мен нима қилаётганганингизни билувчиман». Яна айтганки: «Эй мўминлар, сизларга ризқ қилиб берган покиза нарсалардан енглар». Сўнг Расулуллоҳ
 соллаллоҳу алайҳи ва саллам узоқ сафарга чиққан, сочлари тароқ тегмаганидан патила-патила бўлиб кетган, чанг-тўзон сочининг
 рангини ўзгартириб юборган бир киши ҳақида гапирдилар: «Ҳалиги одам қўлларини кўкка чўзиб: "Ё Рабб! Ё Рабб!" деб дуо қилмоқда. Бироқ унинг егани ҳаром, ичгани ҳаром, кийгани ҳаром ва ўзи ҳаром билан озиқланган. Қандай қилиб унинг дуоси ижобат бўлсин?!»</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Аллоҳ таоло Зоти, сифатлари, феъллари ва ҳукмларида комилдир.
 Аллоҳ таолога ихлос ва Пайғамбаримиз соллаллоҳу алайҳи ва салламга эргашиш буюрилган.
 Амалга рағбатлантирувчи воситаларни ишлатиш. Чунки Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Албатта, Аллоҳ мўминларни ҳам пайғамбарларга буюрган нарсаларга буюрди», дедилар. Агар мўмин бу пайғамбарларга буюрилган амаллардан эканини билса, шу ишни бажаришга шижоатланади ва ўзида куч топади.
 Дуо қабул бўлишига тўсқинлик қиладиган нарсалардан бири — ҳаром луқмадир.
-Дуо ижобат бўлишининг бешта сабаби бор:
-[...4 lines deleted...]
-– Агар мол-дунё ҳақида айтилса, демак у ҳалол ва мол-дунёнинг энг яхшисидандир».</t>
+Дуо ижобат бўлишининг бешта сабаби бор: 1. Узоқ сафар – чунки у инсонда ҳокисорликни пайдо қилади. Бу эса дуо ижобат бўлишининг энг улуғ сабабларидандир. 2. Зарурият ҳолати. 3. Қўлларни осмонга кўтариш. 4. Аллоҳга илтижо қилиб, «Раббим!» деган сўзни қайта-қайта такрорлаш, бу энг улуғ сабаблардан. 5. Ҳалол ва пок луқма.
+Ҳалол ва пок луқма солиҳ амалларга ёрдамчи омиллардан ҳисобланади.
+Қозий раҳимаҳуллоҳ айтган: «Тоййиб» (пок, яхши) сўзи «хабис» (ифлос, ёмон)нинг зиддидир. – У Аллоҳга нисбат берилса, демак: У нуқсонлардан пок, айблардан муназзаҳ демакдир. – Агар одамга нисбатан айтилса: у ёмон хулқ ва қабиҳ амаллардан узоқ аксинча уларнинг муқобили – гўзал хулқ ва яхши амаллар билан безанган деганидир. – Агар мол-дунё ҳақида айтилса, демак у ҳалол ва мол-дунёнинг энг яхшисидандир».</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66518</t>
   </si>
   <si>
     <t>دع ما يريبك إلى ما لا يريبك</t>
   </si>
   <si>
     <t>Сени шубҳага солган нарсани қўйгин-да, шубҳалантирмайдиган нарсани ол</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва салламнинг набиралари ва райҳонлари - Абу Муҳаммад Ҳасан ибн Али ибн Абу Толиб разияллоҳу анҳумодан ривоят : «Мен Расулуллоҳ соллаллоҳу алайҳи ва салламдан
 мана бу сўзларни ёдлаб қолганман: «Сени шубҳага солган нарсани қўйгин-да, шубҳалантирмайдиган нарсани ол».</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам ҳалол ёки ҳаромлиги аниқ бўлмаган, шак-шубҳали сўз ва амалларни тарк қилиб, ҳалол ва яхши экани аниқ бўлган ишларни қилишга буюрдилар.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
     <t>[Термизий ва Насоий ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66519</t>
-  </si>
-[...2 lines deleted...]
-Анас ибн Молик разияллоҳу анҳудан ривоят қилинади: Пайғамбар соллаллоҳу алайҳи ва саллам дедилар:||«Сизлардан биронтангиз ўзи яхши кўрган нарсани биродарига раво кўрмагунича мўмин бўлмайди», — дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва салламнинг ходимлари - Абу Ҳамза
 Анас ибн Молик разияллоҳу анҳудан ривоят қилинади: Пайғамбар соллаллоҳу алайҳи ва саллам дедилар: «Сизлардан биронтангиз ўзи яхши кўрган нарсани биродарига раво кўрмагунича мўмин бўлмайди», — дедилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66520</t>
   </si>
   <si>
     <t>Аллоҳ ҳар ишни гўзал бажаришни буюрди</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Абу Яъло Шаддод ибн Авс разияллоҳу анҳу Расулуллоҳ соллаллоҳу алайҳи ва салламдан ривоят қилади: «Аллоҳ ҳар ишни гўзал бажаришни буюрди. Ҳаттоки, ўлдиришни ҳам эҳсон билан адо қилинг. Агар қўй сўйсангиз, гўзал тарзда сўйинг. Агар қатл қилсангиз чиройли тарзда қатл қилинг. (Жонлиқ сўймоқчи бўлган) Бировингиз пичоқни ўткирлаб турсин ва  қурбонлик роҳатда жон берсин!»</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
@@ -15160,126 +15057,108 @@
 وإذا أردتَ أن تسأل شيئًا، فلا تسألْ إلا الله فإنه وحده الذي يُجيب السائلين.
 وإذا أردتَ العونَ فلا تستعنْ إلا بالله.
 ولْيكُن عندك يقينٌ أنه لن تحصل لك منفعة ولو اجتمع على منفعتِك أهلُ الأرض جميعًا إلا ما كتبه الله لك، ولن يحصُلَ عليك ضرر ولو اجتمع على ضرك أهلُ الأرض جميعًا إلا ما قدَّره الله عليك.
 وأن هذا الأمر قد كَتَبه الله عز وجل وقدّره وِفْقَ ما اقتضته حكمته وعلمه، ولا تبديل لما كتبه الله.
 وأن من احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه؛ فإن الله سبحانه أمام العبد يعلم ما هو عليه وينصره ويؤيده. وأن الإنسان إذا أطاع الله في الرخاء فإن الله يجعل له عند الشدة فرجًا ومخرجًا، وليرض كل عبد بما قدره الله عليه من خير وشر. ومع الشدائد والمحن يلتزم العبد الصبر، فإن الصبر مفتاح الفرج، وأن الكرب إذا اشتد جاء الفرج من الله، وأن العسر إذا حصل أعقبه الله باليسر.</t>
   </si>
   <si>
     <t>Ибн Аббос разияллоҳу анҳумо хабар берадиларки, у киши ёш болалик пайтларида Расулуллоҳ соллаллоҳу алайҳи ва салламнинг орқаларида уловга миниб кетаётган эдилар. Шунда У зот шундай дедилар: «Мен сенга Аллоҳ таолонинг  фойдаси тегадиган баъзи нарсаларни ўргатаман: Аллоҳнинг буйруқларини бажариш ва қайтарган нарсаларидан қайтиш билан У Зотни ёдингда тут. У Зот сени тоат ибодат қилаётган ҳолда топсин. Гуноҳ ва маъсият устида кўрмасин. Агар сен шундай қилсанг, Аллоҳ сени дунё ва охиратнинг ёмонликларидан асрайди ва қаерга юзлансанг, сени ғалаба ва ёрдам билан қувватлайди». Агар бирор нарсани сўрамоқчи бўлсанг, фақат Аллоҳдан сўра. Чунки ҳақиқий мустажоб қилувчи фақат Унинг Ўзидир. Агар ёрдам истасанг, фақат Аллоҳдан ёрдам сўра. Шунга қатъий ишонгинки, бутун ер юзидаги одамлар сенга манфаат етказиш учун бирлашсалар ҳам, Аллоҳ сен учун ёзиб қўйганидан ўзга нарсани беролмайдилар. Агар ҳаммаси сенга зарар етказишга йиғилсалар ҳам, Аллоҳ тақдир қилганидан ўзга нарсани етказолмайдилар. Чунки Аллоҳ таоло ҳамма нарсани Ўз ҳикмат ва илмига биноан ёзиб қўйган. У ёзган тақдирни ҳеч ким ўзгартира олмайди. Ким Аллоҳнинг амрларини муҳофаза қилиб, ман этганларидан сақланса, Аллоҳ таоло унинг олдида бўлиб, ҳолидан огоҳ бўлади, унга ёрдам ва қувват иноят қилади. Банда тинчлик ва фаровонликда Аллоҳга итоат қилса, Аллоҳ унга қийинчилик ва синов вақтида чиқар йўл бериб, уни халос қилади. Ҳар бир банда Аллоҳ тақдир қилган нарсага – яхши бўлсин, ёмон бўлсин – рози бўлиши лозим. Муаммолар ва офатлар билан юзма-юз келганда эса сабр қилиши керак. Зеро, сабр – нажотнинг калитидир. Қийинчилик авжига чиққанида, албатта, Аллоҳдан енгиллик келади. Ҳар бир машаққатдан кейин Аллоҳ осонлик ва енгилликни ато қилади.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Кичкина болаларга тавхид, одоб ва бошқа дин масалаларини ўргатишнинг аҳамияти.
 Мукофот ёки жазо амалга яраша бўлур.
 Фақат Аллоҳга суяниш ва таваккул қилишга буйруқ.  У қандай ҳам яхши вакил.
 Қазо ва қадарга иймон келтириш ва унга рози бўлиш ҳамда, Аллоҳ барча нарсани тақдирини белгилаб қўйганлиги.
 Ким Аллоҳни амрини зое қилса, Аллоҳ ҳам уни зое қилади, сақламайди.
 Улуғ башорат шундаки: агар инсон қийинчиликка дуч келса, унинг ортидан осонлик ва енгиллик келишини кутсин.
-«Билгинки, нима сени четлаб ўтган
- бўлса, унинг сенга тегиши (тақдирда) йўқ эди. Сенга етган нарсанинг (тақдири азалда) сени четлаб ўтиши йўқ эди», – деган сўзларни банда унга мусибат етганда ёки яхши кўрганини юқотганда эсласа, тасалли бўлади. Биринчи жумла ёмон кўрган нарсаси содир бўлган вақтда таслия бўлса, иккинчи жумла эса яхши кўрган нарсасидан айрилган вақтда таслия бўлур.</t>
+«Билгинки, нима сени четлаб ўтган  бўлса, унинг сенга тегиши (тақдирда) йўқ эди. Сенга етган нарсанинг (тақдири азалда) сени четлаб ўтиши йўқ эди», – деган сўзларни банда унга мусибат етганда ёки яхши кўрганини юқотганда эсласа, тасалли бўлади. Биринчи жумла ёмон кўрган нарсаси содир бўлган вақтда таслия бўлса, иккинчи жумла эса яхши кўрган нарсасидан айрилган вақтда таслия бўлур.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66522</t>
   </si>
   <si>
-    <t>Абу Масъуд Уқба ибн Амр Ансорий разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам:||«Одамлар орасида аввалги пайғамбарлардан сақланиб қолган бир гап шуки: «Агар уялмасанг, хоҳлаган ишингни қил!</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Абу Масъуд Уқба ибн Амр Ансорий разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Одамлар орасида аввалги пайғамбарлардан сақланиб қолган бир гап шуки: «Агар уялмасанг, хоҳлаган ишингни қил!».</t>
   </si>
   <si>
-    <t>Ҳаё яхши хулқларнинг асли.
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66523</t>
   </si>
   <si>
-    <t>Абу Амр – Абу Амроҳ ҳам дейилади – Суфён ибн Абдуллоҳ разияллоҳу анҳу айтадилар:||«Ё Расулуллоҳ, менга ислом (ақидаси ва шариатида) шундай бир сўзни айтинг-ки, бошқа ҳеч кимдан сўрамай», – дедим. «Аллоҳга иймон келтирдим деб айт, сўнгра шунинг устида мустақим бўл!», – дедилар</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Абу Амр – Абу Амроҳ ҳам дейилади – Суфён ибн Абдуллоҳ разияллоҳу анҳу айтадилар: «Ё Расулуллоҳ, менга ислом (ақидаси ва шариатида) шундай бир сўзни айтинг-ки, бошқа ҳеч кимдан сўрамай», – дедим. «Аллоҳга иймон келтирдим деб айт, сўнгра шунинг устида мустақим бўл!», – дедилар.</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>Нима дейсиз, агар фарз қилинган (беш вақт) намозларни ўқисам, рамазон (ойи) рўзасини тутсам, ҳалолни ҳалол, ҳаромни ҳаром деб ҳисобласам</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>Абу Абдуллоҳ Жобир ибн Абдуллоҳ Ансорий разияллоҳу анҳумодан ривоят қилинади: «Расулуллоҳ соллаллолҳу алайҳи ва салламдан: «Нима дейсиз, агар фарз қилинган (беш вақт) намозларни ўқисам, рамазон (ойи) рўзасини тутсам, ҳалолни ҳалол, ҳаромни ҳаром деб ҳисобласам, жаннатга кираманми?!", - деб сўраган одамга: «Ҳа»,- деб жавоб бердилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>Покизалик - иймоннинг ярмидир. “Алҳамду лиллаҳ” мезонни тўлдиради. “Субҳаналлоҳ” ва “Алҳамду лиллаҳ” осмонлару ер оралиғини тўлдиришади (ёки тўлдиради)</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>Абу Молик Ҳорис ибн Осим Ашъарий разияллоҳу анҳудан ривоят қилинади:  Расулуллоҳ соллаллоҳу алайҳи ва саллам дедилар: «Покизалик - иймоннинг ярмидир. “Алҳамду лиллаҳ” мезонни тўлдиради. “Субҳаналлоҳ” ва “Алҳамду лиллаҳ” осмонлару ер оралиғини тўлдиришади (ёки тўлдиради). Намоз нурдир. Садақа (закот ) далил-ҳужжатдир. Сабр зиёдир! Қуръон сенинг фойдангга ёхуд зарарингга ҳужжатдир. Ҳамма тонг саҳардан ҳаракат қилиб, ўзини (Аллоҳга ёки шайтонга) сотади. Ёки нафсини халос қилади ёки уни ҳалок этади».</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66526</t>
-  </si>
-[...3 lines deleted...]
-Йўлдан азиятли нарсани олиб ташлашинг ҳам – садақадир</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Инсонлардаги барча бўғинлар учун қуёш чиқадиган ҳар бир кунда садақа мавжуд: Икки киши ўртасида адолат қилишинг – 
 садақа. Бировнинг уловга минишига ёрдам бериб, уни чиқариб қўйишинг ёки нарсасини олиб беришинг – садақа. Яхши сўз – садақа. 
 Йўлдан азиятли нарсани олиб ташлашинг ҳам – садақадир».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>Сизларга Аллоҳ азза ва жалладан қўрқишни васият қиламан. Агар бир қул устингизга бошчи бўлса ҳам, унга қулоқ тутинг, итоат этинг. Ҳали сизлардан (узоқроқ) яшаганларингиз кўп ихтилофларни кўради. Бас, менинг суннатимга ва ҳидоят қилинган, тўғри йўлдаги халифаларнинг суннатига эргашингиз</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
@@ -15361,90 +15240,78 @@
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Жазо бераётганда керагидан ортиқ жазо беришдан қайтариш.
 Аллох бандаларини, уларга зиён бўладиган ишга буюрмаган.
 Бу ҳадис зарар бериш ҳаромлиги бўйича қоидадир. Зарар – сўз, феъл ва тарк билан бўлади.
 Шариатнинг қоидаларидан:  «Зарар йўқ қилиниши керак». Шариат зарарни ўз ҳолича ташлаб қўймайди, балки уни бартараф этишга ундайди.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
     <t>[Ибн Можа, Дороқутний ва бошқаларнинг муснад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
-    <t>Ибн Аббос разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам:||«Агар одамларнинг даъволарига асосланиб сўраган нарсалари берилаверса, (айрим) кимсалар қавмнинг моли ва қонини даъво қилиб чиққан бўлардилар. Бироқ даъво қилувчи далил келтириши, инкор этувчи қасам ичиши шарт», – дедилар</t>
-[...1 lines deleted...]
-  <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>Ибн Аббос разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Агар одамларнинг даъволарига асосланиб сўраган нарсалари берилаверса, (айрим) кимсалар қавмнинг моли ва қонини даъво қилиб чиққан бўлардилар. Бироқ даъво қилувчи далил келтириши, инкор этувчи қасам ичиши шарт», – дедилар.</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
     <t>[Байҳақий ва бошқалар ривояти шундай, баъзи қисмлари «Саҳиҳайн»да ривоят қилинган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>Аллоҳ таоло яхшиликларни ҳам, ёмонликларни ҳам ёзди, сўнгра уни баён қилиб берди</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Аббос разияллоҳу анҳумодан ривоят: Расулуллоҳ соллаллоҳу
 алайҳи ва саллам Раббилари Аллоҳ таборака ва таолодан ривоят қилиб дедилар: «Аллоҳ таоло яхшиликларни ҳам, ёмонликларни ҳам ёзди, сўнгра уни баён қилиб берди: ким бир яхшиликни кўнглига
 тугса-ю, уни қилмаса, Аллоҳ таоло Ўз ҳузурида уни комил яхшилик сифатида ёзиб қўяди. Агар бир яхшиликни кўнглига тугиб, уни амалга ҳам оширса, Аллоҳ таоло уни ўз ҳузурида ўн ҳасанотдан етти юз баробаргача – беҳад зиёдалар билан ёзиб қўяди. Агар банда бир ёмонликни кўнглига тугса-ю, уни қилмаса, Аллоҳ таоло ўз ҳузурида уни
 комил яхшилик сифатида ёзиб қўяди. Агар бир ёмонликни кўнглига тугиб, уни амалга оширса, Аллоҳ таоло уни битта ёмонлик сифатида ёзиб қўяди».</t>
-  </si>
-[...7 lines deleted...]
-____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
     <t>[Бухорий ва Муслим «Саҳиҳ» тўпламларида айнан шу лафзлар билан ривоят қилганлар]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>Аллоҳ таоло айтади: Кимда-ким Менинг дўстим билан адоватлашса, Мен унга уруш эълон қиламан. Бандам Мен унинг зиммасига фарз этган амаллардан кўра суюклироқ нарса билан Менга
 қурбат-яқинлик ҳосил қилмаган</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам айтадилар: «Аллоҳ таоло айтади: Кимда-ким Менинг дўстим билан адоватлашса, Мен унга уруш эълон қиламан. Бандам Мен унинг зиммасига фарз этган амаллардан кўра суюклироқ нарса билан Менга
 қурбат-яқинлик ҳосил қилмаган. Бандам Менга нафл ибодатлар билан тобора яқинлашаверганидан, ҳатто уни яхши кўриб қоламан. Агар уни яхши кўрсам, Мен унинг эшитадиган қулоғи, кўрадиган кўзи, 
 ушлайдиган қўли ва юрадиган оёғи бўламан. Агар Мендан сўраса, албатта, унга бераман. Агар Мендан паноҳ тиласа, албатта, уни
 паноҳимга оламан».</t>
@@ -15526,84 +15393,73 @@
     <t>Абу Бурда отаси Абу Мусо разияллоҳу анҳудан ривоят қилади: Набий соллаллоҳу алайҳи ва саллам У кишини Яманга юбориб, у ерда ясаладиган ичимликлар ҳақида сўрадилар. Абу Мусо: «Битъ ва Мизр», – дедилар.  Абу Бурдага: «Битъ нима?» – дейилди. «Асал набизи (виноси). Мизр эса, арпа набизи», – деди.
 Шунда Расулуллоҳ: «Ҳар бир маст қилувчи ичимлик ҳаром», – дедилар. Имом Муслим ривоятида айтадилар: Расулуллоҳ соллаллоҳу алайҳи ва саллам мени ва Муозни Яманга юбордилар.
 Мен: «Ё Расулуллоҳ! Бизни ерларимизда ясаладиган ичимликлар бор. Бири арпадан тайёрланади унга Мизр дейилади. Битъ эса асалдан тайёрланади», – дедим.
 Шунда: «Ҳар бир маст қилувчи нарса ҳаром», – дедилар. Имом Муслимнинг бошқа бир ривоятида: «Маст қилиб, намоздан тўсадиган ҳар қандай нарса ҳаромдир», –деганлар. Яна бошқа бир ривоятида: Расулуллоҳ соллаллоҳу алайҳи ва салламга барча қисқа, аммо пурмаъно калималар ато этилган эди. У зот: «Маст қилиб намоздан тўсадиган ҳар қандай нарсадан қайтараман», – дедилар.</t>
   </si>
   <si>
     <t>يخبر أبو موسى الأشعري رضي الله عنه أن النبي صلى الله عليه وسلم أرسله إلى اليمن، فسأله عن أشربة تصنع بها هل هي حرام، فاستفسر النبي صلى الله عليه وسلم عنها. 
 فقال أبو موسى رضي الله عنه: هي البتع: نبيذ العسل، والمزر: نبيذ الشعير. 
 فقال النبي صلى الله عليه وسلم وكان قد أوتي جوامع الكلم: «كل مسكر حرام».</t>
   </si>
   <si>
     <t>Абу Мусо Ашъарий разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам у кишини Яманга юбораётганларида у ерда тайёрланадиган ичимликлар ҳақида у ҳаромми дея сўралдилар, шунда набий соллалоҳу алайҳи ва саллам у ичимликлар ҳақида батафсил сўрадилар». Абу Мусо разияллоҳу анҳу: «Улар – Битъ – асал набизи (виноси) ва Мизр – арпа набизи», – дедилар. Шунда пурмаъно сўзлар ато этилган зот Набий соллаллоҳу алайҳи ва саллам: «Ҳар бир маст қилувчи нарса ҳаром», – дедилар.</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Набиз – сувга хурмо, асал, арпа ёки шу каби нарсалар солиниб, сув улардан мазза ва ширинлик оладиган ичимликдир. Аммо вақт ўтиши билан у ачишни бошлаб, маст қилувчи ҳолатга айланиши мумкин.
 Бу ҳадис барча маст қилувчи ичимликларни,  масалан, май, банг ва шунга ўхшаш ҳар қандай нарсани ҳаромлигини баён қилувчи қоидадир.
 Мусулмон киши эҳтиёж сезган нарсасини сўраб, билиб олиши қанчалик муҳим эканига ишора қилинмоқда.
-Баъзи муҳожир саҳобалар маст ҳолатларида намоз ўқийдилар ва қироатда адашиб, аралаштириб юборадилар. Шунда қуйидаги оят нозил бўлиб, фақат намоз вақтида маст қилувчи ичимлик ичиш ҳаром қилинади. Аллоҳ таоло айтади: «Эй иймон келтирганлар! Маст ҳолингизда – то айтаётган гапингизни биладиган бўлмагунингизча, намозга яқинлашманг», [Нисо: 43]. Сўнгра Аллоҳ таоло қуйидаги сўзи билан маст қилувчи ичимликларни бутунлай ҳаром қилади: «Эй иймон келтирганлар! Албатта, хамр, қимор, бутлар ва (фол очадиган) чўплар ифлосдир. Шайтоннинг ишидир. Бас, ундан четда бўлинг. Шоядки, нажот топсангиз. Албатта, шайтон хамр ва қимор туфайли ораларингизга адоват ва ёмон кўришликни солишни ҳамда сизларни Аллоҳнинг зикридан ва намоздан тўсишни хоҳлайди. Энди тўхтарсизлар?!» 
-[Моида: 90-91].
+Баъзи муҳожир саҳобалар маст ҳолатларида намоз ўқийдилар ва қироатда адашиб, аралаштириб юборадилар. Шунда қуйидаги оят нозил бўлиб, фақат намоз вақтида маст қилувчи ичимлик ичиш ҳаром қилинади. Аллоҳ таоло айтади: «Эй иймон келтирганлар! Маст ҳолингизда – то айтаётган гапингизни биладиган бўлмагунингизча, намозга яқинлашманг», [Нисо: 43]. Сўнгра Аллоҳ таоло қуйидаги сўзи билан маст қилувчи ичимликларни бутунлай ҳаром қилади: «Эй иймон келтирганлар! Албатта, хамр, қимор, бутлар ва (фол очадиган) чўплар ифлосдир. Шайтоннинг ишидир. Бас, ундан четда бўлинг. Шоядки, нажот топсангиз. Албатта, шайтон хамр ва қимор туфайли ораларингизга адоват ва ёмон кўришликни солишни ҳамда сизларни Аллоҳнинг зикридан ва намоздан тўсишни хоҳлайди. Энди тўхтарсизлар?!»  [Моида: 90-91].
 Аллоҳ таоло майни унда мавжуд катта зарарлар ва улкан фасодлари сабабли ҳаром қилган.
 (Ичимлик бобида) Бирор нарсани ҳаром қилишдаги асосий мезон – унда маст қилувчи сифатнинг мавжудлигидир. Агар набиз маст қилувчи хусусиятга эга бўлса – ҳаромдир, агар маст қилувчи бўлмаса – мубоҳ ҳисобланади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
-  </si>
-[...1 lines deleted...]
-    <t>Абдуллоҳ ибн Амр разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам:||«Тўрт нарса борки, мана шулар кимда бўлса, мунофиқ бўлибди. Кимда булардан бирортаси бўлса, уни ташламагунича унда мунофиқликнинг бир хислати бор бўлади: сўзласа ёлғон сўзлайди; аҳдлашса хиёнат қилади; ваъда берса хилоф қилади; тортишса фожирлик қилади», – дедилар</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Амр разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Тўрт нарса борки, мана шулар кимда бўлса, мунофиқ бўлибди. Кимда булардан бирортаси бўлса, уни ташламагунича унда мунофиқликнинг бир хислати бор бўлади: сўзласа ёлғон сўзлайди; аҳдлашса хиёнат қилади; ваъда берса хилоф қилади; тортишса фожирлик қилади», – дедилар.</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
-  </si>
-[...5 lines deleted...]
-1. Эътиқодий мунофиқлик — бунда одам Исломни кўрсатиб, ичида куфрни яширади. Бу уни иймондан чиқаради.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>Агар Аллоҳга ҳақиқий таваккал қилсангиз, У сизларни эрталаб уясидан оч-наҳор учиб чиқиб, кечки пайт қорни тўйиб қайтган қушни ризқлантиргани каби ризқлантирур», – дедилар</t>
   </si>
   <si>
     <t>عَنْ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَوْ أَنَّكُمْ كُنْتُمْ تَوَكَّلُونَ عَلَى اللهِ حَقَّ تَوَكُّلِهِ لَرَزَقَكُمْ كَمَا يَرْزَقُ الطَّيْرَ تَغْدُو خِمَاصًا وَتَرُوحُ بِطَانًا».</t>
   </si>
   <si>
     <t>Умар ибн Хаттоб разияллоҳу анҳудан ривоят қилинади: Набий соллаллоҳу алайҳи ва саллам: «Агар Аллоҳга ҳақиқий таваккал қилсангиз, У сизларни эрталаб уясидан оч-наҳор учиб чиқиб, кечки пайт қорни тўйиб қайтган қушни ризқлантиргани каби ризқлантирур», – дедилар.</t>
   </si>
   <si>
     <t>يَحُثُّنا النبيُّ صلى الله عليه وسلم أن نَعتَمِد على الله عز وجل في استجلاب المنافع ودفع المضار في أمور الدنيا والدين، فإنه لا يُعطي ولا يَمنع ولا يَضر ولا يَنفع إلا هو سبحانه وتعالى، وأن نفعل الأسباب التي تَجْلُب المنافع وتدفع المضار مع صدق الاعتماد على الله، فمتى فعلنا ذلك رزَقَنا اللهُ كما يرزق الطير التي تخرج صباحًا وهي جياع، ثم تعود مساءً وهي ممتلئة البطون، وهذا الفعلُ من الطير نوعٌ من الأسباب في السعي لطلب الرزق، دون التواكل والتكاسل.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد، والترمذي، والنسائي، وابن ماجه، وابن حبان في صحيحه، والحاكم</t>
   </si>
   <si>
     <t>[Имом Аҳмад, Термизий, Насоий, Ибн Можа, Ибн Ҳиббон «Саҳиҳ»ида ва Ҳоким ривоят қилган]</t>
   </si>
@@ -34492,1356 +34348,1356 @@
       </c>
       <c r="K394" t="s">
         <v>3663</v>
       </c>
       <c r="L394" t="s">
         <v>26</v>
       </c>
       <c r="M394" t="s">
         <v>3664</v>
       </c>
       <c r="N394" t="s">
         <v>28</v>
       </c>
       <c r="O394" t="s">
         <v>3665</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395">
         <v>66512</v>
       </c>
       <c r="B395" t="s">
         <v>2782</v>
       </c>
       <c r="C395" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D395" t="s">
         <v>3666</v>
       </c>
-      <c r="D395" t="s">
+      <c r="E395" t="s">
         <v>3667</v>
       </c>
-      <c r="E395" t="s">
+      <c r="F395" t="s">
         <v>3668</v>
-      </c>
-[...1 lines deleted...]
-        <v>3669</v>
       </c>
       <c r="G395" t="s">
         <v>2787</v>
       </c>
       <c r="H395" t="s">
         <v>2788</v>
       </c>
       <c r="I395" t="s">
         <v>2789</v>
       </c>
       <c r="J395" t="s">
         <v>24</v>
       </c>
       <c r="K395" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L395" t="s">
+        <v>26</v>
+      </c>
+      <c r="M395" t="s">
         <v>3670</v>
       </c>
-      <c r="L395" t="s">
-[...2 lines deleted...]
-      <c r="M395" t="s">
+      <c r="N395" t="s">
+        <v>28</v>
+      </c>
+      <c r="O395" t="s">
         <v>3671</v>
-      </c>
-[...4 lines deleted...]
-        <v>3672</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396">
         <v>66513</v>
       </c>
       <c r="B396" t="s">
+        <v>3672</v>
+      </c>
+      <c r="C396" t="s">
         <v>3673</v>
       </c>
-      <c r="C396" t="s">
+      <c r="D396" t="s">
         <v>3674</v>
       </c>
-      <c r="D396" t="s">
+      <c r="E396" t="s">
         <v>3675</v>
       </c>
-      <c r="E396" t="s">
+      <c r="F396" t="s">
         <v>3676</v>
-      </c>
-[...1 lines deleted...]
-        <v>3677</v>
       </c>
       <c r="G396" t="s">
         <v>3116</v>
       </c>
       <c r="H396" t="s">
+        <v>3677</v>
+      </c>
+      <c r="I396" t="s">
         <v>3678</v>
       </c>
-      <c r="I396" t="s">
+      <c r="J396" t="s">
+        <v>24</v>
+      </c>
+      <c r="K396" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L396" t="s">
+        <v>26</v>
+      </c>
+      <c r="M396" t="s">
+        <v>3670</v>
+      </c>
+      <c r="N396" t="s">
+        <v>28</v>
+      </c>
+      <c r="O396" t="s">
         <v>3679</v>
-      </c>
-[...16 lines deleted...]
-        <v>3680</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397">
         <v>66514</v>
       </c>
       <c r="B397" t="s">
+        <v>3680</v>
+      </c>
+      <c r="C397" t="s">
         <v>3681</v>
       </c>
-      <c r="C397" t="s">
+      <c r="D397" t="s">
         <v>3682</v>
       </c>
-      <c r="D397" t="s">
+      <c r="E397" t="s">
         <v>3683</v>
-      </c>
-[...1 lines deleted...]
-        <v>3684</v>
       </c>
       <c r="F397" t="s">
         <v>1476</v>
       </c>
       <c r="G397" t="s">
         <v>1477</v>
       </c>
       <c r="H397" t="s">
+        <v>3684</v>
+      </c>
+      <c r="I397" t="s">
         <v>3685</v>
       </c>
-      <c r="I397" t="s">
+      <c r="J397" t="s">
+        <v>24</v>
+      </c>
+      <c r="K397" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L397" t="s">
+        <v>26</v>
+      </c>
+      <c r="M397" t="s">
+        <v>3670</v>
+      </c>
+      <c r="N397" t="s">
+        <v>28</v>
+      </c>
+      <c r="O397" t="s">
         <v>3686</v>
-      </c>
-[...16 lines deleted...]
-        <v>3687</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398">
         <v>66515</v>
       </c>
       <c r="B398" t="s">
+        <v>3687</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D398" t="s">
         <v>3688</v>
       </c>
-      <c r="C398" t="s">
+      <c r="E398" t="s">
         <v>3689</v>
       </c>
-      <c r="D398" t="s">
+      <c r="F398" t="s">
         <v>3690</v>
-      </c>
-[...4 lines deleted...]
-        <v>3692</v>
       </c>
       <c r="G398" t="s">
         <v>1251</v>
       </c>
       <c r="H398" t="s">
+        <v>3691</v>
+      </c>
+      <c r="I398" t="s">
+        <v>3692</v>
+      </c>
+      <c r="J398" t="s">
+        <v>24</v>
+      </c>
+      <c r="K398" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L398" t="s">
+        <v>26</v>
+      </c>
+      <c r="M398" t="s">
+        <v>3670</v>
+      </c>
+      <c r="N398" t="s">
+        <v>28</v>
+      </c>
+      <c r="O398" t="s">
         <v>3693</v>
-      </c>
-[...19 lines deleted...]
-        <v>3695</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399">
         <v>66516</v>
       </c>
       <c r="B399" t="s">
         <v>1228</v>
       </c>
       <c r="C399" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D399" t="s">
+        <v>3694</v>
+      </c>
+      <c r="E399" t="s">
+        <v>3695</v>
+      </c>
+      <c r="F399" t="s">
         <v>3696</v>
       </c>
-      <c r="D399" t="s">
+      <c r="G399" t="s">
         <v>3697</v>
       </c>
-      <c r="E399" t="s">
+      <c r="H399" t="s">
         <v>3698</v>
-      </c>
-[...7 lines deleted...]
-        <v>3701</v>
       </c>
       <c r="I399" t="s">
         <v>1235</v>
       </c>
       <c r="J399" t="s">
         <v>24</v>
       </c>
       <c r="K399" t="s">
         <v>112</v>
       </c>
       <c r="L399" t="s">
         <v>26</v>
       </c>
       <c r="M399" t="s">
         <v>113</v>
       </c>
       <c r="N399" t="s">
         <v>28</v>
       </c>
       <c r="O399" t="s">
-        <v>3702</v>
+        <v>3699</v>
       </c>
     </row>
     <row r="400" spans="1:15">
       <c r="A400">
         <v>66517</v>
       </c>
       <c r="B400" t="s">
+        <v>3700</v>
+      </c>
+      <c r="C400" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D400" t="s">
+        <v>3702</v>
+      </c>
+      <c r="E400" t="s">
         <v>3703</v>
       </c>
-      <c r="C400" t="s">
+      <c r="F400" t="s">
         <v>3704</v>
       </c>
-      <c r="D400" t="s">
+      <c r="G400" t="s">
         <v>3705</v>
       </c>
-      <c r="E400" t="s">
+      <c r="H400" t="s">
         <v>3706</v>
       </c>
-      <c r="F400" t="s">
+      <c r="I400" t="s">
         <v>3707</v>
       </c>
-      <c r="G400" t="s">
+      <c r="J400" t="s">
+        <v>24</v>
+      </c>
+      <c r="K400" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L400" t="s">
+        <v>26</v>
+      </c>
+      <c r="M400" t="s">
+        <v>3670</v>
+      </c>
+      <c r="N400" t="s">
+        <v>28</v>
+      </c>
+      <c r="O400" t="s">
         <v>3708</v>
-      </c>
-[...22 lines deleted...]
-        <v>3711</v>
       </c>
     </row>
     <row r="401" spans="1:15">
       <c r="A401">
         <v>66518</v>
       </c>
       <c r="B401" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D401" t="s">
+        <v>3710</v>
+      </c>
+      <c r="E401" t="s">
+        <v>3711</v>
+      </c>
+      <c r="F401" t="s">
         <v>3712</v>
-      </c>
-[...10 lines deleted...]
-        <v>3716</v>
       </c>
       <c r="G401" t="s">
         <v>1260</v>
       </c>
       <c r="H401" t="s">
-        <v>3717</v>
+        <v>3713</v>
       </c>
       <c r="I401" t="s">
-        <v>3718</v>
+        <v>3714</v>
       </c>
       <c r="J401" t="s">
         <v>24</v>
       </c>
       <c r="K401" t="s">
         <v>112</v>
       </c>
       <c r="L401" t="s">
         <v>26</v>
       </c>
       <c r="M401" t="s">
         <v>113</v>
       </c>
       <c r="N401" t="s">
         <v>28</v>
       </c>
       <c r="O401" t="s">
-        <v>3719</v>
+        <v>3715</v>
       </c>
     </row>
     <row r="402" spans="1:15">
       <c r="A402">
         <v>66519</v>
       </c>
       <c r="B402" t="s">
+        <v>3716</v>
+      </c>
+      <c r="C402" t="s">
+        <v>3717</v>
+      </c>
+      <c r="D402" t="s">
+        <v>3718</v>
+      </c>
+      <c r="E402" t="s">
+        <v>3719</v>
+      </c>
+      <c r="F402" t="s">
         <v>3720</v>
       </c>
-      <c r="C402" t="s">
+      <c r="G402" t="s">
         <v>3721</v>
-      </c>
-[...10 lines deleted...]
-        <v>3725</v>
       </c>
       <c r="H402" t="s">
         <v>1351</v>
       </c>
       <c r="I402" t="s">
         <v>1352</v>
       </c>
       <c r="J402" t="s">
         <v>24</v>
       </c>
       <c r="K402" t="s">
-        <v>3726</v>
+        <v>3722</v>
       </c>
       <c r="L402" t="s">
         <v>26</v>
       </c>
       <c r="M402" t="s">
-        <v>3727</v>
+        <v>3723</v>
       </c>
       <c r="N402" t="s">
         <v>28</v>
       </c>
       <c r="O402" t="s">
-        <v>3728</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="403" spans="1:15">
       <c r="A403">
         <v>66520</v>
       </c>
       <c r="B403" t="s">
         <v>1432</v>
       </c>
       <c r="C403" t="s">
-        <v>3729</v>
+        <v>1433</v>
       </c>
       <c r="D403" t="s">
-        <v>3730</v>
+        <v>3725</v>
       </c>
       <c r="E403" t="s">
-        <v>3731</v>
+        <v>3726</v>
       </c>
       <c r="F403" t="s">
         <v>1436</v>
       </c>
       <c r="G403" t="s">
         <v>1437</v>
       </c>
       <c r="H403" t="s">
         <v>1438</v>
       </c>
       <c r="I403" t="s">
         <v>1439</v>
       </c>
       <c r="J403" t="s">
         <v>24</v>
       </c>
       <c r="K403" t="s">
         <v>25</v>
       </c>
       <c r="L403" t="s">
         <v>26</v>
       </c>
       <c r="M403" t="s">
         <v>27</v>
       </c>
       <c r="N403" t="s">
         <v>28</v>
       </c>
       <c r="O403" t="s">
-        <v>3732</v>
+        <v>3727</v>
       </c>
     </row>
     <row r="404" spans="1:15">
       <c r="A404">
         <v>66521</v>
       </c>
       <c r="B404" t="s">
         <v>1273</v>
       </c>
       <c r="C404" t="s">
-        <v>3733</v>
+        <v>3728</v>
       </c>
       <c r="D404" t="s">
-        <v>3734</v>
+        <v>3729</v>
       </c>
       <c r="E404" t="s">
-        <v>3735</v>
+        <v>3730</v>
       </c>
       <c r="F404" t="s">
-        <v>3736</v>
+        <v>3731</v>
       </c>
       <c r="G404" t="s">
         <v>1278</v>
       </c>
       <c r="H404" t="s">
-        <v>3737</v>
+        <v>3732</v>
       </c>
       <c r="I404" t="s">
         <v>1280</v>
       </c>
       <c r="J404" t="s">
         <v>24</v>
       </c>
       <c r="K404" t="s">
         <v>112</v>
       </c>
       <c r="L404" t="s">
         <v>26</v>
       </c>
       <c r="M404" t="s">
         <v>113</v>
       </c>
       <c r="N404" t="s">
         <v>28</v>
       </c>
       <c r="O404" t="s">
-        <v>3738</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="405" spans="1:15">
       <c r="A405">
         <v>66522</v>
       </c>
       <c r="B405" t="s">
+        <v>3734</v>
+      </c>
+      <c r="C405" t="s">
+        <v>3735</v>
+      </c>
+      <c r="D405" t="s">
+        <v>3736</v>
+      </c>
+      <c r="E405" t="s">
+        <v>3737</v>
+      </c>
+      <c r="F405" t="s">
+        <v>3738</v>
+      </c>
+      <c r="G405" t="s">
         <v>3739</v>
       </c>
-      <c r="C405" t="s">
+      <c r="H405" t="s">
         <v>3740</v>
       </c>
-      <c r="D405" t="s">
+      <c r="I405" t="s">
         <v>3741</v>
-      </c>
-[...13 lines deleted...]
-        <v>3746</v>
       </c>
       <c r="J405" t="s">
         <v>24</v>
       </c>
       <c r="K405" t="s">
         <v>3644</v>
       </c>
       <c r="L405" t="s">
         <v>26</v>
       </c>
       <c r="M405" t="s">
         <v>3645</v>
       </c>
       <c r="N405" t="s">
         <v>28</v>
       </c>
       <c r="O405" t="s">
-        <v>3747</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="406" spans="1:15">
       <c r="A406">
         <v>66523</v>
       </c>
       <c r="B406" t="s">
         <v>1318</v>
       </c>
       <c r="C406" t="s">
-        <v>3748</v>
+        <v>1319</v>
       </c>
       <c r="D406" t="s">
-        <v>3749</v>
+        <v>3743</v>
       </c>
       <c r="E406" t="s">
-        <v>3750</v>
+        <v>3744</v>
       </c>
       <c r="F406" t="s">
         <v>1322</v>
       </c>
       <c r="G406" t="s">
         <v>1323</v>
       </c>
       <c r="H406" t="s">
         <v>1324</v>
       </c>
       <c r="I406" t="s">
-        <v>3751</v>
+        <v>1325</v>
       </c>
       <c r="J406" t="s">
         <v>24</v>
       </c>
       <c r="K406" t="s">
         <v>47</v>
       </c>
       <c r="L406" t="s">
         <v>26</v>
       </c>
       <c r="M406" t="s">
         <v>48</v>
       </c>
       <c r="N406" t="s">
         <v>28</v>
       </c>
       <c r="O406" t="s">
-        <v>3752</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="407" spans="1:15">
       <c r="A407">
         <v>66524</v>
       </c>
       <c r="B407" t="s">
         <v>2952</v>
       </c>
       <c r="C407" t="s">
-        <v>3753</v>
+        <v>2953</v>
       </c>
       <c r="D407" t="s">
-        <v>3754</v>
+        <v>3746</v>
       </c>
       <c r="E407" t="s">
-        <v>3755</v>
+        <v>3747</v>
       </c>
       <c r="F407" t="s">
-        <v>3756</v>
+        <v>3748</v>
       </c>
       <c r="G407" t="s">
         <v>2957</v>
       </c>
       <c r="H407" t="s">
         <v>2958</v>
       </c>
       <c r="I407" t="s">
         <v>2959</v>
       </c>
       <c r="J407" t="s">
         <v>24</v>
       </c>
       <c r="K407" t="s">
         <v>112</v>
       </c>
       <c r="L407" t="s">
         <v>26</v>
       </c>
       <c r="M407" t="s">
         <v>113</v>
       </c>
       <c r="N407" t="s">
         <v>28</v>
       </c>
       <c r="O407" t="s">
-        <v>3757</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="408" spans="1:15">
       <c r="A408">
         <v>66525</v>
       </c>
       <c r="B408" t="s">
-        <v>3758</v>
+        <v>3750</v>
       </c>
       <c r="C408" t="s">
-        <v>3759</v>
+        <v>3751</v>
       </c>
       <c r="D408" t="s">
-        <v>3760</v>
+        <v>3752</v>
       </c>
       <c r="E408" t="s">
-        <v>3761</v>
+        <v>3753</v>
       </c>
       <c r="F408" t="s">
         <v>2813</v>
       </c>
       <c r="G408" t="s">
         <v>2814</v>
       </c>
       <c r="H408" t="s">
         <v>2815</v>
       </c>
       <c r="I408" t="s">
         <v>2816</v>
       </c>
       <c r="J408" t="s">
         <v>24</v>
       </c>
       <c r="K408" t="s">
         <v>112</v>
       </c>
       <c r="L408" t="s">
         <v>26</v>
       </c>
       <c r="M408" t="s">
         <v>113</v>
       </c>
       <c r="N408" t="s">
         <v>28</v>
       </c>
       <c r="O408" t="s">
-        <v>3762</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="409" spans="1:15">
       <c r="A409">
         <v>66526</v>
       </c>
       <c r="B409" t="s">
-        <v>3763</v>
+        <v>3755</v>
       </c>
       <c r="C409" t="s">
-        <v>3764</v>
+        <v>3756</v>
       </c>
       <c r="D409" t="s">
-        <v>3765</v>
+        <v>3757</v>
       </c>
       <c r="E409" t="s">
-        <v>3766</v>
+        <v>3758</v>
       </c>
       <c r="F409" t="s">
-        <v>3767</v>
+        <v>3759</v>
       </c>
       <c r="G409" t="s">
         <v>2823</v>
       </c>
       <c r="H409" t="s">
         <v>2824</v>
       </c>
       <c r="I409" t="s">
         <v>2825</v>
       </c>
       <c r="J409" t="s">
         <v>24</v>
       </c>
       <c r="K409" t="s">
         <v>112</v>
       </c>
       <c r="L409" t="s">
         <v>26</v>
       </c>
       <c r="M409" t="s">
         <v>113</v>
       </c>
       <c r="N409" t="s">
         <v>28</v>
       </c>
       <c r="O409" t="s">
-        <v>3768</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="410" spans="1:15">
       <c r="A410">
         <v>66527</v>
       </c>
       <c r="B410" t="s">
         <v>1365</v>
       </c>
       <c r="C410" t="s">
-        <v>3769</v>
+        <v>1366</v>
       </c>
       <c r="D410" t="s">
-        <v>3770</v>
+        <v>3761</v>
       </c>
       <c r="E410" t="s">
-        <v>3771</v>
+        <v>3762</v>
       </c>
       <c r="F410" t="s">
-        <v>3772</v>
+        <v>3763</v>
       </c>
       <c r="G410" t="s">
         <v>1370</v>
       </c>
       <c r="H410" t="s">
         <v>1371</v>
       </c>
       <c r="I410" t="s">
         <v>1372</v>
       </c>
       <c r="J410" t="s">
         <v>24</v>
       </c>
       <c r="K410" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L410" t="s">
+        <v>26</v>
+      </c>
+      <c r="M410" t="s">
         <v>3670</v>
       </c>
-      <c r="L410" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N410" t="s">
         <v>28</v>
       </c>
       <c r="O410" t="s">
-        <v>3773</v>
+        <v>3764</v>
       </c>
     </row>
     <row r="411" spans="1:15">
       <c r="A411">
         <v>66529</v>
       </c>
       <c r="B411" t="s">
-        <v>3774</v>
+        <v>3765</v>
       </c>
       <c r="C411" t="s">
-        <v>3775</v>
+        <v>3766</v>
       </c>
       <c r="D411" t="s">
-        <v>3776</v>
+        <v>3767</v>
       </c>
       <c r="E411" t="s">
-        <v>3777</v>
+        <v>3768</v>
       </c>
       <c r="F411" t="s">
-        <v>3778</v>
+        <v>3769</v>
       </c>
       <c r="G411" t="s">
         <v>3255</v>
       </c>
       <c r="H411" t="s">
         <v>3256</v>
       </c>
       <c r="I411" t="s">
         <v>3257</v>
       </c>
       <c r="J411" t="s">
         <v>24</v>
       </c>
       <c r="K411" t="s">
         <v>1736</v>
       </c>
       <c r="L411" t="s">
         <v>26</v>
       </c>
       <c r="M411" t="s">
         <v>1737</v>
       </c>
       <c r="N411" t="s">
         <v>28</v>
       </c>
       <c r="O411" t="s">
-        <v>3779</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="412" spans="1:15">
       <c r="A412">
         <v>66530</v>
       </c>
       <c r="B412" t="s">
-        <v>3780</v>
+        <v>3771</v>
       </c>
       <c r="C412" t="s">
-        <v>3781</v>
+        <v>3772</v>
       </c>
       <c r="D412" t="s">
-        <v>3782</v>
+        <v>3773</v>
       </c>
       <c r="E412" t="s">
-        <v>3783</v>
+        <v>3774</v>
       </c>
       <c r="F412" t="s">
-        <v>3784</v>
+        <v>3775</v>
       </c>
       <c r="G412" t="s">
         <v>1195</v>
       </c>
       <c r="H412" t="s">
         <v>1196</v>
       </c>
       <c r="I412" t="s">
         <v>1197</v>
       </c>
       <c r="J412" t="s">
         <v>24</v>
       </c>
       <c r="K412" t="s">
         <v>1186</v>
       </c>
       <c r="L412" t="s">
         <v>26</v>
       </c>
       <c r="M412" t="s">
         <v>1188</v>
       </c>
       <c r="N412" t="s">
         <v>28</v>
       </c>
       <c r="O412" t="s">
-        <v>3785</v>
+        <v>3776</v>
       </c>
     </row>
     <row r="413" spans="1:15">
       <c r="A413">
         <v>66531</v>
       </c>
       <c r="B413" t="s">
-        <v>3786</v>
+        <v>3777</v>
       </c>
       <c r="C413" t="s">
-        <v>3787</v>
+        <v>3778</v>
       </c>
       <c r="D413" t="s">
-        <v>3788</v>
+        <v>3779</v>
       </c>
       <c r="E413" t="s">
-        <v>3789</v>
+        <v>3780</v>
       </c>
       <c r="F413" t="s">
-        <v>3790</v>
+        <v>3781</v>
       </c>
       <c r="G413" t="s">
-        <v>3791</v>
+        <v>3782</v>
       </c>
       <c r="H413" t="s">
-        <v>3792</v>
+        <v>3783</v>
       </c>
       <c r="I413" t="s">
-        <v>3793</v>
+        <v>3784</v>
       </c>
       <c r="J413" t="s">
         <v>545</v>
       </c>
       <c r="K413" t="s">
-        <v>3794</v>
+        <v>3785</v>
       </c>
       <c r="L413" t="s">
         <v>547</v>
       </c>
       <c r="M413" t="s">
-        <v>3795</v>
+        <v>3786</v>
       </c>
       <c r="N413" t="s">
         <v>28</v>
       </c>
       <c r="O413" t="s">
-        <v>3796</v>
+        <v>3787</v>
       </c>
     </row>
     <row r="414" spans="1:15">
       <c r="A414">
         <v>66532</v>
       </c>
       <c r="B414" t="s">
-        <v>3797</v>
+        <v>3788</v>
       </c>
       <c r="C414" t="s">
-        <v>3798</v>
+        <v>1451</v>
       </c>
       <c r="D414" t="s">
-        <v>3799</v>
+        <v>3789</v>
       </c>
       <c r="E414" t="s">
-        <v>3800</v>
+        <v>3790</v>
       </c>
       <c r="F414" t="s">
         <v>1454</v>
       </c>
       <c r="G414" t="s">
         <v>1455</v>
       </c>
       <c r="H414" t="s">
         <v>1456</v>
       </c>
       <c r="I414" t="s">
         <v>1457</v>
       </c>
       <c r="J414" t="s">
         <v>545</v>
       </c>
       <c r="K414" t="s">
-        <v>3801</v>
+        <v>3791</v>
       </c>
       <c r="L414" t="s">
         <v>547</v>
       </c>
       <c r="M414" t="s">
-        <v>3802</v>
+        <v>3792</v>
       </c>
       <c r="N414" t="s">
         <v>28</v>
       </c>
       <c r="O414" t="s">
-        <v>3803</v>
+        <v>3793</v>
       </c>
     </row>
     <row r="415" spans="1:15">
       <c r="A415">
         <v>66533</v>
       </c>
       <c r="B415" t="s">
-        <v>3804</v>
+        <v>3794</v>
       </c>
       <c r="C415" t="s">
-        <v>3805</v>
+        <v>3795</v>
       </c>
       <c r="D415" t="s">
-        <v>3806</v>
+        <v>3796</v>
       </c>
       <c r="E415" t="s">
-        <v>3807</v>
+        <v>3797</v>
       </c>
       <c r="F415" t="s">
         <v>1286</v>
       </c>
       <c r="G415" t="s">
         <v>1287</v>
       </c>
       <c r="H415" t="s">
         <v>1288</v>
       </c>
       <c r="I415" t="s">
-        <v>3808</v>
+        <v>1289</v>
       </c>
       <c r="J415" t="s">
         <v>24</v>
       </c>
       <c r="K415" t="s">
-        <v>3809</v>
+        <v>3798</v>
       </c>
       <c r="L415" t="s">
         <v>26</v>
       </c>
       <c r="M415" t="s">
-        <v>3810</v>
+        <v>3799</v>
       </c>
       <c r="N415" t="s">
         <v>28</v>
       </c>
       <c r="O415" t="s">
-        <v>3811</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="416" spans="1:15">
       <c r="A416">
         <v>66534</v>
       </c>
       <c r="B416" t="s">
-        <v>3812</v>
+        <v>3801</v>
       </c>
       <c r="C416" t="s">
-        <v>3813</v>
+        <v>3802</v>
       </c>
       <c r="D416" t="s">
-        <v>3814</v>
+        <v>3803</v>
       </c>
       <c r="E416" t="s">
-        <v>3815</v>
+        <v>3804</v>
       </c>
       <c r="F416" t="s">
-        <v>3816</v>
+        <v>3805</v>
       </c>
       <c r="G416" t="s">
-        <v>3817</v>
+        <v>3806</v>
       </c>
       <c r="H416" t="s">
         <v>2378</v>
       </c>
       <c r="I416" t="s">
         <v>2379</v>
       </c>
       <c r="J416" t="s">
         <v>24</v>
       </c>
       <c r="K416" t="s">
         <v>47</v>
       </c>
       <c r="L416" t="s">
         <v>26</v>
       </c>
       <c r="M416" t="s">
         <v>48</v>
       </c>
       <c r="N416" t="s">
         <v>28</v>
       </c>
       <c r="O416" t="s">
-        <v>3818</v>
+        <v>3807</v>
       </c>
     </row>
     <row r="417" spans="1:15">
       <c r="A417">
         <v>66535</v>
       </c>
       <c r="B417" t="s">
+        <v>3808</v>
+      </c>
+      <c r="C417" t="s">
+        <v>3809</v>
+      </c>
+      <c r="D417" t="s">
+        <v>3810</v>
+      </c>
+      <c r="E417" t="s">
+        <v>3811</v>
+      </c>
+      <c r="F417" t="s">
+        <v>3812</v>
+      </c>
+      <c r="G417" t="s">
+        <v>3813</v>
+      </c>
+      <c r="H417" t="s">
+        <v>3814</v>
+      </c>
+      <c r="I417" t="s">
+        <v>3815</v>
+      </c>
+      <c r="J417" t="s">
+        <v>3816</v>
+      </c>
+      <c r="K417" t="s">
+        <v>3817</v>
+      </c>
+      <c r="L417" t="s">
+        <v>3818</v>
+      </c>
+      <c r="M417" t="s">
         <v>3819</v>
       </c>
-      <c r="C417" t="s">
+      <c r="N417" t="s">
+        <v>28</v>
+      </c>
+      <c r="O417" t="s">
         <v>3820</v>
-      </c>
-[...34 lines deleted...]
-        <v>3831</v>
       </c>
     </row>
     <row r="418" spans="1:15">
       <c r="A418">
         <v>66536</v>
       </c>
       <c r="B418" t="s">
-        <v>3832</v>
+        <v>3821</v>
       </c>
       <c r="C418" t="s">
-        <v>3833</v>
+        <v>3822</v>
       </c>
       <c r="D418" t="s">
-        <v>3834</v>
+        <v>3823</v>
       </c>
       <c r="E418" t="s">
-        <v>3835</v>
+        <v>3824</v>
       </c>
       <c r="F418" t="s">
-        <v>3836</v>
+        <v>3825</v>
       </c>
       <c r="G418" t="s">
-        <v>3837</v>
+        <v>3826</v>
       </c>
       <c r="H418" t="s">
-        <v>3838</v>
+        <v>3827</v>
       </c>
       <c r="I418" t="s">
-        <v>3839</v>
+        <v>3828</v>
       </c>
       <c r="J418" t="s">
         <v>24</v>
       </c>
       <c r="K418" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L418" t="s">
+        <v>26</v>
+      </c>
+      <c r="M418" t="s">
         <v>3670</v>
       </c>
-      <c r="L418" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N418" t="s">
         <v>28</v>
       </c>
       <c r="O418" t="s">
-        <v>3840</v>
+        <v>3829</v>
       </c>
     </row>
     <row r="419" spans="1:15">
       <c r="A419">
         <v>66537</v>
       </c>
       <c r="B419" t="s">
-        <v>3841</v>
+        <v>3830</v>
       </c>
       <c r="C419" t="s">
-        <v>3842</v>
+        <v>3628</v>
       </c>
       <c r="D419" t="s">
-        <v>3843</v>
+        <v>3831</v>
       </c>
       <c r="E419" t="s">
-        <v>3844</v>
+        <v>3832</v>
       </c>
       <c r="F419" t="s">
-        <v>3845</v>
+        <v>3833</v>
       </c>
       <c r="G419" t="s">
         <v>3632</v>
       </c>
       <c r="H419" t="s">
         <v>3633</v>
       </c>
       <c r="I419" t="s">
-        <v>3846</v>
+        <v>3634</v>
       </c>
       <c r="J419" t="s">
         <v>24</v>
       </c>
       <c r="K419" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L419" t="s">
+        <v>26</v>
+      </c>
+      <c r="M419" t="s">
         <v>3670</v>
       </c>
-      <c r="L419" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N419" t="s">
         <v>28</v>
       </c>
       <c r="O419" t="s">
-        <v>3847</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="420" spans="1:15">
       <c r="A420">
         <v>66538</v>
       </c>
       <c r="B420" t="s">
-        <v>3848</v>
+        <v>3835</v>
       </c>
       <c r="C420" t="s">
-        <v>3849</v>
+        <v>3836</v>
       </c>
       <c r="D420" t="s">
-        <v>3850</v>
+        <v>3837</v>
       </c>
       <c r="E420" t="s">
-        <v>3851</v>
+        <v>3838</v>
       </c>
       <c r="F420" t="s">
-        <v>3852</v>
+        <v>3839</v>
       </c>
       <c r="G420" t="s">
         <v>1446</v>
       </c>
       <c r="H420" t="s">
         <v>1447</v>
       </c>
       <c r="I420" t="s">
         <v>1448</v>
       </c>
       <c r="J420" t="s">
         <v>24</v>
       </c>
       <c r="K420" t="s">
-        <v>3853</v>
+        <v>3840</v>
       </c>
       <c r="L420" t="s">
         <v>26</v>
       </c>
       <c r="M420" t="s">
-        <v>3854</v>
+        <v>3841</v>
       </c>
       <c r="N420" t="s">
         <v>28</v>
       </c>
       <c r="O420" t="s">
-        <v>3855</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="421" spans="1:15">
       <c r="A421">
         <v>66540</v>
       </c>
       <c r="B421" t="s">
-        <v>3856</v>
+        <v>3843</v>
       </c>
       <c r="C421" t="s">
-        <v>3857</v>
+        <v>3844</v>
       </c>
       <c r="D421" t="s">
-        <v>3858</v>
+        <v>3845</v>
       </c>
       <c r="E421" t="s">
-        <v>3859</v>
+        <v>3846</v>
       </c>
       <c r="F421" t="s">
-        <v>3860</v>
+        <v>3847</v>
       </c>
       <c r="G421" t="s">
-        <v>3861</v>
+        <v>3848</v>
       </c>
       <c r="H421" t="s">
-        <v>3862</v>
+        <v>3849</v>
       </c>
       <c r="I421" t="s">
         <v>1226</v>
       </c>
       <c r="J421" t="s">
         <v>24</v>
       </c>
       <c r="K421" t="s">
-        <v>3863</v>
+        <v>3850</v>
       </c>
       <c r="L421" t="s">
         <v>26</v>
       </c>
       <c r="M421" t="s">
-        <v>3864</v>
+        <v>3851</v>
       </c>
       <c r="N421" t="s">
         <v>28</v>
       </c>
       <c r="O421" t="s">
-        <v>3865</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="422" spans="1:15">
       <c r="A422">
         <v>66541</v>
       </c>
       <c r="B422" t="s">
         <v>1423</v>
       </c>
       <c r="C422" t="s">
-        <v>3866</v>
+        <v>3853</v>
       </c>
       <c r="D422" t="s">
-        <v>3867</v>
+        <v>3854</v>
       </c>
       <c r="E422" t="s">
-        <v>3868</v>
+        <v>3855</v>
       </c>
       <c r="F422" t="s">
-        <v>3869</v>
+        <v>3856</v>
       </c>
       <c r="G422" t="s">
         <v>1428</v>
       </c>
       <c r="H422" t="s">
         <v>1429</v>
       </c>
       <c r="I422" t="s">
         <v>1430</v>
       </c>
       <c r="J422" t="s">
         <v>24</v>
       </c>
       <c r="K422" t="s">
-        <v>3870</v>
+        <v>3857</v>
       </c>
       <c r="L422" t="s">
         <v>26</v>
       </c>
       <c r="M422" t="s">
-        <v>3871</v>
+        <v>3858</v>
       </c>
       <c r="N422" t="s">
         <v>28</v>
       </c>
       <c r="O422" t="s">
-        <v>3872</v>
+        <v>3859</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">