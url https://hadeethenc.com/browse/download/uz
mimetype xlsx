--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -18,52 +18,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3860">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: O‘zbek
 # Source: https://hadeethenc.com/uz
-# Last update: 2026-05-26 23:42:26 (v1.16.0)
-# Check for updates: https://hadeethenc.com/en/check/uz/v1.16.0
+# Last update: 2026-06-13 20:49:02 (v1.19.0)
+# Check for updates: https://hadeethenc.com/en/check/uz/v1.19.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -72,76 +72,76 @@
   <si>
     <t>benefits</t>
   </si>
   <si>
     <t>grade_ar</t>
   </si>
   <si>
     <t>takhrij_ar</t>
   </si>
   <si>
     <t>grade</t>
   </si>
   <si>
     <t>takhrij</t>
   </si>
   <si>
     <t>lang</t>
   </si>
   <si>
     <t>link</t>
   </si>
   <si>
     <t>فإذا جاء رمضان فاعتمري، فإن عمرة فيه تعدل حجة</t>
   </si>
   <si>
-    <t>Рамазон келганда умра қилгин, чунки ундаги умра ҳажга тенг бўлади</t>
+    <t>Рамазон келганда умра қилгин, чунки ундаги умра ҳажга тенг бўлади», дедилар</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِامْرَأَةٍ مِنَ الْأَنْصَارِ سَمَّاهَا ابْنُ عَبَّاسٍ فَنَسِيتُ اسْمَهَا: «مَا مَنَعَكِ أَنْ تَحُجِّي مَعَنَا؟» قَالَتْ: لَمْ يَكُنْ لَنَا إِلَّا نَاضِحَانِ فَحَجَّ أَبُو وَلَدِهَا وَابْنُهَا عَلَى نَاضِحٍ وَتَرَكَ لَنَا نَاضِحًا نَنْضِحُ عَلَيْهِ، قَالَ: «فَإِذَا جَاءَ رَمَضَانُ فَاعْتَمِرِي، فَإِنَّ عُمْرَةً فِيهِ تَعْدِلُ حَجَّةً».</t>
   </si>
   <si>
-    <t>Абдуллоҳ ибн Аббос разияллоҳу анҳумодан: «Расулуллоҳ соллаллоҳу алайҳи ва саллам ансорлардан бўлган бир аёлга – Ибн Аббос унинг исмини айтган эди, лекин мен унутдим – «Нима учун биз билан бирга ҳаж қилмадинг?» дедилар. У: «Иккитагина обкаш (сув твшувчи) туямиз бор эди. Болаларнинг отаси ўғли билан битта обкаш туяда ҳаж қилди, бизга эса суғориш учун битта обкаш туяни қолдириб кетди», деди. У зот: «Рамазон келганда умра қилгин, чунки ундаги умра ҳажга тенг бўлади», дедилар».</t>
+    <t>Абдуллоҳ ибн Аббос разияллоҳу анҳумодан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам ансорлардан бўлган бир аёлга – Ибн Аббос унинг исмини айтган эди, лекин мен унутдим – «Нима учун биз билан бирга ҳаж қилмадинг?» дедилар. У: «Иккитагина обкаш (сув ташувчи) туямиз бор эди. Болаларнинг отаси ўғли билан битта обкаш туяда ҳаж қилди, бизга эса суғориш учун битта обкаш туяни қолдириб кетди», деди. У зот: «Рамазон келганда умра қилгин, чунки ундаги умра ҳажга тенг бўлади», дедилар».</t>
   </si>
   <si>
     <t>لمَّا رَجَعَ النبيُّ صلى الله عليه وسلم من حَجة الوداع، قال لامرأةٍ من الأنصار لم تحج: ما الذي منعك من الحج معنا؟ 
 فاعتذرت بأن لهم بَعيرين، فحج زوجها وابنها على أحدهما، وترك الآخر ليستقوا به الماء من البئر.
 فأخبرها النبي عليه الصلاة والسلام أن أداء العمرة في شهر رمضان يماثل أجرُها أجرَ حجة.</t>
   </si>
   <si>
-    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам "Ҳажжатул вадоъдан" қайтганларидан сўнг ҳаж қилмаган ансорлардан бўлган бир аёлга: «Нима учун биз билан бирга ҳаж қилмадинг?», дедилар.
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам "Ҳажжатул вадоъдан" қайтганларидан сўнг, ҳаж қилмаган ансорлардан бўлган бир аёлга: «Нима учун биз билан бирга ҳаж қилмадинг?» дедилар.
 У аёл уйида икки туя бор экани, биттасини эри билан ўғли миниб ҳажга кетганини ва биттасини қудуқдан сув олиб ичишлари учун ташлаб кетганини айтиб узр сўради.
-Шунда Набий соллаллоҳу алайҳи ва саллам унга Рамазон ойидаги умра ҳажнинг савобига тенг экани ҳақида хабар бердилар.</t>
+Шунда Набий соллаллоҳу алайҳи ва саллам унга Рамазон ойидаги умра ҳажнинг савобига тенг эканини хабар бердилар.</t>
   </si>
   <si>
     <t>فضيلة العمرة في شهر رمضان.
 العمرة في رمضان تساوي حجةً في الثواب، لا في إسقاط فرض الحج.
 ثواب الأعمال يزيد بزيادة شرف الأوقات، ومن ذلك الأعمال في رمضان.</t>
   </si>
   <si>
     <t>Рамазон ойида умра қилишнинг фазилати.
-Рамазондаги умра инсондан фарз бўлган ҳаж ибодатини соқит қилмайди, шунчаки савобда ҳажга тенг бўлади, холос.
+Рамазондаги умра савоб жиҳатидан ҳажга тенг бўлади, аммо, инсондан фарз бўлган ҳаж ибодатини соқит қилмайди.
 Вақтнинг шарафи ортишига қараб амалларнинг савоби ҳам зиёда бўлади. Рамазондаги амаллар ҳам шулар жумласидан.</t>
   </si>
   <si>
     <t>صحيح</t>
   </si>
   <si>
     <t>متفق عليه</t>
   </si>
   <si>
     <t>[Саҳиҳ]</t>
   </si>
   <si>
     <t>[Муттафақун алайҳ]</t>
   </si>
   <si>
     <t>uz</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2753</t>
   </si>
   <si>
     <t>من حج لله فلم يرفث ولم يفسق رجع كيوم ولدته أمه</t>
   </si>
   <si>
     <t>Ким Аллоҳ учун ҳаж қилса-ю, шаҳвоний нарсалар ҳамда фосиқлик қилмаса, онасидан туғилган кундагидек (пок) бўлиб қайтади</t>
@@ -152,75 +152,75 @@
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Ким Аллоҳ учун ҳаж қилса-ю, шаҳвоний нарсалар ҳамда фосиқлик қилмаса, онасидан туғилган кундагидек (пок) бўлиб қайтади».</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أنَّ مَنْ حَجَّ لله تعالى ولم يرفث، والرَّفَث الجماع ومقدماته من التقبيل والمباشرة، ويطلق أيضًا على القول الفاحش، ولم يفسق، بفعل المعاصي والسيئات، 
 ومن الفسوق فعل محظورات الإحرام، رَجع من حَجِّهِ مغفورًا له، كما يولد الصّبِي سالمًا من الذنوب.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда ким Аллоҳ учун Байтуллоҳни ҳаж қилса-ю, унда шаҳвоний нарсалардан, яъни аёлини ўпиш ва қучоқлаш каби жимоъ ва унга олиб борадиган ишларни қилмаса, шунингдек, беҳаё сўзларни сўзламаса ҳамда гуноҳ ва маъсиятларни қилиш билан фосиқлик қилмаса, ҳаждан гўдак гуноҳлардан саломат ҳолда туғилгани каби гуноҳлари мағфират қилиниб қайтишини баён қилмоқдалар. Эҳромнинг қайтариқларини қилиш ҳам фосиқлик қилиш жумласидандир. Агар кимда-ким мана шу амаллардан четланиб, ҳаж ибодатини қилса, юқорида зикр қилинган фазилатга эришади.</t>
   </si>
   <si>
     <t>الفُسُوق وإن كان ممنوعًا في جميع الأحوال، فيتأكد النهيُ عنه في الحج تعظيمًا لمناسك الحج.
 الإنسان يولد بدون خطايا مُبرَّءًا من الذنوب؛ فهو لا يحمل خطيئة غيره.</t>
   </si>
   <si>
     <t>Аслида барча ҳолатларда фисқу фужур ишларни қилиш қайтарилган бўлса-да, ҳаж ибодатининг улуғлиги сабабли ҳажда бу қайтариқ янада таъкидланмоқда.
 Инсон гуноҳлардан пок ҳолда туғилади ҳамда у бошқаларнинг гуноҳлари учун жавоб бермайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2758</t>
   </si>
   <si>
     <t>يا رسول الله، نرى الجهاد أفضل العمل، أفلا نجاهد؟ قال: لا، لكن أفضل الجهاد: حج مبرور</t>
   </si>
   <si>
-    <t>Ё Расулуллоҳ, жиҳодни энг яхши амал деб биламиз. Жиҳод қилайликми?», деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Йўқ.Лекин энг афзал жиҳод мабрур ҳаждир», деб жавоб бердилар</t>
+    <t>Ё Расулуллоҳ, жиҳодни энг яхши амал деб биламиз. Жиҳод қилайликми?» деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Йўқ. Сиз (аёллар) учун энг афзал жиҳод мабрур ҳаждир», деб жавоб бердилар</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنِينَ رَضِيَ اللَّهُ عَنْهَا أَنَّهَا قَالَتْ: يَا رَسُولَ اللَّهِ، نَرَى الجِهَادَ أَفْضَلَ العَمَلِ، أَفَلاَ نُجَاهِدُ؟ قَالَ: «لَا، لَكُنَّ أَفْضَلُ الجِهَادِ: حَجٌّ مَبْرُورٌ».</t>
   </si>
   <si>
-    <t>Мўминларнинг онаси Оиша разияллоҳу анҳо: «Ё Расулуллоҳ, жиҳодни энг яхши амал деб биламиз. Жиҳод қилайликми?», деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Йўқ.Лекин энг афзал жиҳод мабрур ҳаждир», деб жавоб бердилар.</t>
+    <t>Мўминларнинг онаси Оиша разияллоҳу анҳо: «Ё Расулуллоҳ, жиҳодни энг яхши амал деб биламиз. Жиҳод қилайликми?» деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Йўқ. Сиз (аёллар) учун энг афзал жиҳод мабрур ҳаждир», деб жавоб бердилар.</t>
   </si>
   <si>
     <t>كَانَ الصحابةُ رضيَ الله عنهم يَرون الجهادَ في سبيل الله ومقاتلة الأعداء من أفضل الأعمال، 
 فسألت عائشة رضي الله عنها النبي صلى الله عليه وسلم أنْ يجاهِدْن؟ 
 فأرشَدَهُنَّ صلى الله عليه وسلم إلى أفضل الجهاد في حقِّهن وهو الحج المبرور الموافق للكتاب والسنة، السالم من الإثم والرياء.</t>
   </si>
   <si>
     <t>Саҳобаи киромлар Аллоҳ йўлида жиҳод қилишни ва Аллоҳнинг душманларига қарши урушишни энг яхши амал деб билганлар. Шунинг учун Оиша разияллоҳу анҳо Набий соллаллоҳу алайҳи ва салламдан жиҳод қилишга изн сўрадилар.
-Шунда Пайғамбаримиз соллаллоҳу алайҳи ва саллам аёллар учун энг афзал жиҳод нималигини баён қилиб, уларни мабрур ҳажга, яъни Қуръон ва суннатга мос келадиган, гуноҳ ва риёдан пок бўлган ҳажга йўлладилар.</t>
+Шунда Пайғамбаримиз соллаллоҳу алайҳи ва саллам аёллар учун энг афзал жиҳод нималигини баён қилиб, уларни мабрур ҳажга, яъни Қуръон ва суннатга мувофиқ келадиган, гуноҳ ва риёдан пок бўлган ҳажга йўлладилар.</t>
   </si>
   <si>
     <t>الجهاد مِن أفضل الأعمال للرجال.
 الحجُّ للنِّساء أفضلُ من الجهاد، وهو من أفضل الأعمال لهن.
 الأعمال تتفاضلُ وتتفاوت بحسب العامل.
 سُمِّيَ الحجُّ جهادًا؛ لأنه جهادٌ للنفس، وفيه بذلٌ للمال، وطاقة للبدن، فهو عبادة بدنية ومالية كالجهاد في سبيل الله.</t>
   </si>
   <si>
-    <t>Жиҳод эркаклар учун энг яхши амаллардан.
+    <t>Жиҳод эркаклар учун энг яхши амаллардан биридир.
 Аёллар учун эса ҳаж ибодати жиҳоддан афзал. Уларга нисбатан ҳаж энг яхши амаллардандир.
 Бажарувчига қараб амалларнинг фазилати ҳам ўзгаради.
 Ҳаж — нафсга қарши кураш бўлгани, унда мол-дунё сарфланиб, жисмоний кувват талаб этилгани учун ҳам «жиҳод» деб номланган. Зеро, ҳаж худди Аллоҳ йўлидаги жиҳод каби ҳам молиявий, ҳам жисмоний ибодатдир.</t>
   </si>
   <si>
     <t>رواه البخاري</t>
   </si>
   <si>
     <t>[Имом Бухорий ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2759</t>
   </si>
   <si>
     <t>ألا أنبئكم بأكبر الكبائر؟</t>
   </si>
   <si>
     <t>Сизларга гуноҳларнинг  энг каттаси ҳақида хабар берайми?</t>
   </si>
   <si>
     <t>عن أبي بكرة رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «‌أَلَا ‌أُنَبِّئُكُمْ بِأَكْبَرِ الْكَبَائِرِ؟» ثَلَاثًا، قَالُوا: بَلَى يَا رَسُولَ اللهِ، قَالَ: «الْإِشْرَاكُ بِاللهِ، وَعُقُوقُ الْوَالِدَيْنِ» وَجَلَسَ وَكَانَ مُتَّكِئًا، فَقَالَ: «أَلَا وَقَوْلُ الزُّورِ»، قَالَ: فَمَا زَالَ يُكَرِّرُهَا حَتَّى قُلْنَا: لَيْتَهُ سَكَتَ.</t>
   </si>
   <si>
     <t>Абу Бакроҳ разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам уч марта: «Сизларга гуноҳларнинг  энг каттаси ҳақида хабар берайми?» дедилар. «Ҳа, ё Аллоҳнинг Расули!», дейишди. «Аллоҳга ширк келтириш, ота-онага оқ бўлиш», дедилар ва ёнбошлаб турган эдилар, тик туриб, ўтириб: «Огоҳ бўлинглар, ёлғон гувоҳлик бериш ва ёлғон гапириш», дедилар. Ана ўша гапни қайта-қайта такрорлайвердилар: «Қанийди, сукут қилсалар » деб қолдик».</t>
   </si>
@@ -1558,79 +1558,79 @@
   </si>
   <si>
     <t>كَانَ صلى الله عليه وسلم إذا سجد فرَّج بين يديه أثناء السجود؛ فنحَّى كلَّ يد عن الجنب الذي يليها، مثل الجناحين، حتى يبدو لون جلد إبطيه؛ 
 وهذا من المبالغة في تجنيح الذراعين ومباعدتهما عن جانبيه.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам сажда қилганларида икки қўлларини (ёнларидан) узоқлаштирар эдилар. Сажда пайтида ҳар бир қўлларини ўзига яқин бўлган ён тарафдан худди икки қанот каби четга сурардилар-ки, ҳатто қўлтиқлари терисининг ранги (оқлиги) кўриниб турарди. Бу — икки билакни икки ёндан узоқлаштириш ва кенг очишда жиддий ҳаракат қилиш (муболаға) маъносини англатади.</t>
   </si>
   <si>
     <t>استحباب هذه الهيئة في السجود، وهي مباعدة عَضُديه عن جنبيه.
 المأموم الذي يتأذَّى جارُه بالمجافاة؛ فلا يُشرع له ذلك.
 في المجافاة في السجود حِكم وفوائد كثيرة، منها: إظهار النشاط والرغبة في الصلاة، وأنه إذا اعتمد على كل أعضاء السجود أخذ كل عضو حقه من العبادة. وقيل: الحكمة في ذلك أنه أشبه بالتواضع، وأبلغ في تمكين الجبهة والأنف من الأرض، وأيضًا ليتميز كل عضو بنفسه.</t>
   </si>
   <si>
     <t>Саждада ушбу кўринишда бўлиш, яъни икки билакнинг юқори қисмини (қўлнинг тирсакдан елкагача бўлган қисмини) ён тарафлардан узоқлаштириш мустаҳабдир.
 Жамоат билан намоз ўқиётган инсон қўлларини ёйиши билан ёнидаги шеригига озор берадиган бўлса, шариатда унга бундай қилиш буюрилмайди.
 Саждада қўлларни ёнга кенг олиб туришда кўплаб ҳикмат ва манфаатлар бор. Жумладан: Бу ҳолат намозхоннинг ғайратли экани ва намозга бўлган иштиёқини кўрсатади. Инсон барча сажда аъзоларига таянганида, ҳар бир аъзо ибодатдаги ўз улушини тўлиқ адо этади. Шунингдек, бунинг ҳикмати ҳақида шундай дейилган: бу кўриниш ҳокисорликка яқинроқдир, пешона ва бурунни ерга мустаҳкам қўйишга ёрдам беради ҳамда ҳар бир аъзонинг (бир-бирига ёпишиб қолмай) мустақил туришини таъминлайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3220</t>
   </si>
   <si>
     <t>أفضل دينار ينفقه الرجل، دينار ينفقه على عياله، ودينار ينفقه الرجل على دابته في سبيل الله، ودينار ينفقه على أصحابه في سبيل الله</t>
   </si>
   <si>
-    <t>Киши инфоқ қиладиган энг афзал динор – унинг ўз оиласига инфоқ қилган динори, Аллоҳ йўлида улови учун инфоқ қилган динори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган диноридир», дедилар</t>
+    <t>Киши инфоқ қиладиган энг афзал дийнор – унинг ўз оиласига инфоқ қилган дийнори, Аллоҳ йўлида улови учун инфоқ қилган дийнори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган дийноридир», дедилар</t>
   </si>
   <si>
     <t>عَنْ ثَوْبَانَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْضَلُ دِينَارٍ يُنْفِقُهُ الرَّجُلُ، دِينَارٌ يُنْفِقُهُ عَلَى عِيَالِهِ، وَدِينَارٌ يُنْفِقُهُ الرَّجُلُ عَلَى دَابَّتِهِ فِي سَبِيلِ اللهِ، وَدِينَارٌ يُنْفِقُهُ عَلَى أَصْحَابِهِ فِي سَبِيلِ اللهِ» قَالَ أَبُو قِلَابَةَ: وَبَدَأَ بِالْعِيَالِ، ثُمَّ قَالَ أَبُو قِلَابَةَ: وَأَيُّ رَجُلٍ أَعْظَمُ أَجْرًا مِنْ رَجُلٍ يُنْفِقُ عَلَى عِيَالٍ صِغَارٍ، يُعِفُّهُمْ أَوْ يَنْفَعُهُمُ اللهُ بِهِ وَيُغْنِيهِمْ.</t>
   </si>
   <si>
-    <t>Савбон разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: Киши инфоқ қиладиган энг афзал динор – унинг ўз оиласига инфоқ қилган динори, Аллоҳ йўлида улови учун инфоқ қилган динори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган диноридир», дедилар».
+    <t>Савбон разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: Киши инфоқ қиладиган энг афзал дийнор – унинг ўз оиласига инфоқ қилган дийнори, Аллоҳ йўлида улови учун инфоқ қилган дийнори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган дийноридир», дедилар».
 (Ровий) Абу Қилоба: «У зот оиладан бошладилар», деди-да, сўнг: «Ёш болаларига  инфоқ қилиб, уларни иффатли қилган, у туфайли Аллоҳ уларни манфаатлантирган ва беҳожат қилган кишидан ажри каттароқ одам борми?» деди».</t>
   </si>
   <si>
     <t>بَيَّنَ صلى الله عليه وسلم صورًا في الإنفاق، ورتّبها إذا تزاحمت أوجه الإنفاق حسب الأوجب عليك، فبدأ بالأهم فالأهم؛ 
 فأخبر أن أكثر المال ثوابًا هو الذي ينفقه المسلم على من تَلزمه نفقته؛ من نحو زوجة وولد، 
 ثم الإنفاق على المركوب المُعَدّ للحرب في سبيل الله، 
 ثم الإنفاق على أصحابه ورفقته حال كونهم مجاهدين في سبيل الله.</t>
   </si>
   <si>
-    <t>Пайғамбаримизсоллаллоҳу алайҳи ва саллам инфоқ-эҳсон қилишнинг турли кўринишларини баён қилдилар ҳамда хайр-эҳсон йўллари кўпайиб, бир-бири билан тўқнаш келиб қолганда, уларни вожиблик даражасига кўра энг муҳимидан бошлаб тартибладилар. У зот хабар бердиларки, савоби энг улуғ бўлган маблағ — мусулмон кишининг ўз қарамоғидаги инсонларга, яъни аёли ва фарзандларига сарфлаган нафақасидир. Ундан кейинги ўринда — Аллоҳ йўлидаги жанг (жиҳод) учун тайёрланган уловга қилинган сарф-харажат туради. Сўнгра — Аллоҳ йўлида мужоҳид бўлиб турган дўстлари ва ҳамроҳларига қилинган инфоқ-эҳсон келади.</t>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам инфоқ-эҳсон қилишнинг турли кўринишларини баён қилдилар ҳамда хайр-эҳсон йўллари кўпайиб, бир-бири билан тўқнаш келиб қолганда, уларни вожиблик даражасига кўра энг муҳимидан бошлаб тартибладилар. У зот хабар бердиларки, савоби энг улуғ бўлган маблағ — мусулмон кишининг ўз қарамоғидаги инсонларга, яъни аёли ва фарзандларига сарфлаган нафақасидир. Ундан кейинги ўринда — Аллоҳ йўлидаги жанг (жиҳод) учун тайёрланган уловга қилинган сарф-харажат туради. Сўнгра Аллоҳ йўлида мужоҳид бўлиб турган дўстлари ва ҳамроҳларига қилинган инфоқ-эҳсон келади.</t>
   </si>
   <si>
     <t>ترتيب النفقة في الفضل على الوجه الذي ذُكِر، فيُراعى ذلك عند التزاحم.
 بيان أولوية النفقة على العيال في الفضل على غيرها.
 النفقة على الجهاد في سبيل الله من أعظم النفقات، مثل إعداد الأدوات والرجال للجهاد.
 قيل: المراد بسبيل الله كل طاعة كالحج مثلًا.</t>
   </si>
   <si>
-    <t>Нафақа қилишдаги фазилат даражалари юқорида зикр этилган тартибда амалга оширилади; шу боис, хайр-эҳсон йўллари бир вақтга тўғри келиб қолганда ушбу кетма-кетликка риоя қилинади.
-[...2 lines deleted...]
-Шунингдек, (баъзи уламолар томонидан): «Аллоҳ йўлида» деган иборадан мурод — ҳаж каби барча тоат-ибодатлардир, деб айтилган.</t>
+    <t>Нафақа қилишдаги фазилат даражалари юқорида зикр этилган тартибда амалга оширилади. Шу боис, хайр-эҳсон йўллари бир вақтга тўғри келиб қолганда ушбу кетма-кетликка риоя қилинади.
+Оила аҳли учун қилинган нафақа бошқа сарф-харажатлардан кўра фазилатлироқ ва устуворроқ эканининг баёни.
+Аллоҳ йўлидаги жиҳод учун нафақа қилиш энг улуғ эҳсонлардан биридир. Бунга жиҳод учун зарур асбоб-анжомларни тахт қилиш ва қўшинни ҳозирлаш кабилар киради.
+Шунингдек, (баъзи уламолар томонидан): «Аллоҳ йўлида» деган иборадан мурод — ҳаж каби барча тоат-ибодатлардир, деб ҳам  айтилган.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3267</t>
   </si>
   <si>
     <t>والذي نفس محمد بيده لا يسمع بي أحد من هذه الأمة يهودي ولا نصراني، ثم يموت ولم يؤمن بالذي أرسلت به إلا كان من أصحاب النار</t>
   </si>
   <si>
     <t>Муҳаммаднинг жони қўлида бўлган Зотга қасам-ки, охир замон умматларидан на бир яҳудий, ва на бир насроний менинг хабаримни эшитса-ю, кейин мен олиб келган динга иймон келтирмасдан ўлиб кетса, албатта жаҳаннам эгаларидан бўлади!», – дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صلى الله عليه وسلم أنه قال: «وَالَّذِي نَفْسُ مُحَمَّدٍ بِيَدِهِ لَا يَسْمَعُ بِي أَحَدٌ مِنْ هَذِهِ الْأُمَّةِ يَهُودِيٌّ وَلَا نَصْرَانِيٌّ، ثُمَّ يَمُوتُ وَلَمْ يُؤْمِنْ بِالَّذِي أُرْسِلْتُ بِهِ إِلَّا كَانَ مِنْ أَصْحَابِ النَّارِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Муҳаммаднинг жони қўлида бўлган Зотга қасам-ки, охир замон умматларидан на бир яҳудий, ва на бир насроний менинг хабаримни эшитса-ю, кейин мен олиб келган динга иймон келтирмасдан ўлиб кетса, албатта жаҳаннам эгаларидан бўлади!», – дедилар.</t>
   </si>
   <si>
     <t>يَحْلِفُ النبيُّ صلى الله عليه وسلم بالله أنه لا يَسمعُ به أَحَدٌ مِن هذه الأمة، يَهوديٌّ أو نصرانيٌّ أو غيرُهما تَبْلُغُه دعوةُ النبي صلى الله عليه وسلم ثم يموت ولم يؤمن به إلا كان من أصحاب النار خالدًا فيها أبدًا.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда бу умматдан на бир  яҳудий, ва на бир насроний ёки бошқа миллатлардан бирортаси Набий соллаллоҳу алайҳи ва салламнинг хабарини эшитса-ю сўнгра иймон келтирмай ўлса, у абадий дўзаҳ аҳлидан бўлишни хабар бердилар.</t>
   </si>
   <si>
     <t>عموم رسالةِ النبيِّ صلى الله عليه وسلم إلى جميع العالم، ووجوب اتِّباعِه، ونسخ جميع الشرائع بشرعه. 
 مَن كَفَرَ بالنبي صلى الله عليه وسلم لم ينفعه زَعْمُه إيمانَه بغيرِه من الأنبياء صلوات الله عليهم أجمعين.
@@ -1675,111 +1675,111 @@
   </si>
   <si>
     <t>Соқол қиришнинг ҳаромлиги.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3279</t>
   </si>
   <si>
     <t>عجبا لأمر المؤمن، إن أمره كله خير، وليس ذاك لأحد إلا للمؤمن</t>
   </si>
   <si>
     <t>Мўминнинг иши ажойиб-да! Ҳар бир иш унинг учун яхшиликдир. Бу нарса фақат мўмингагина хосдир</t>
   </si>
   <si>
     <t>عَنْ صُهَيْبٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «عَجَبًا لِأَمْرِ الْمُؤْمِنِ، إِنَّ أَمْرَهُ كُلَّهُ خَيْرٌ، وَلَيْسَ ذَاكَ لِأَحَدٍ إِلَّا لِلْمُؤْمِنِ، إِنْ أَصَابَتْهُ سَرَّاءُ شَكَرَ، فَكَانَ خَيْرًا لَهُ، وَإِنْ أَصَابَتْهُ ضَرَّاءُ صَبَرَ، فَكَانَ خَيْرًا لَهُ».</t>
   </si>
   <si>
     <t>Суҳайб разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мўминнинг иши ажойиб-да! Ҳар бир иш унинг учун яхшиликдир. Бу нарса фақат мўмингагина хосдир. Унга хурсандчилик етса, шукр қилади ва бу унинг учун яхшилик бўлади. Унга танглик етса, сабр қилади ва бу ҳам унинг учун яхшилик бўлади», дедилар».</t>
   </si>
   <si>
     <t>يَتَعَجَّبُ صلى الله عليه وسلم مِن شأن المؤمن وأحواله على وجه الاستحسان؛ وذلك لأن أحواله كلها خير، وليس ذلك لأحد إلا للمؤمن؛ 
 إن أصابته سرّاءُ شكرَ اللهَ عليها؛ فيحصل له الأجر بالشكر، 
 وإن أصابته ضراءُ صبرَ واحتسب الأجر على الله، فيحصل له الأجر بالصبر، فهو في أجر على كل حال.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам мўмин кишининг ишларига қойил қолиб, ундан ажабланадилар. Зеро, мўминнинг ҳар бир ҳолати у учун хайрлидир ва бу фазилат мўминдан ўзга ҳеч кимга берилмаган. Агар унга бирор хурсандчилик етса, Аллоҳга шукр қилади ва шукри сабабли унга ажр-савоб ёзилади. Агар унга бирор қийинчилик ва мусибат етса, сабр қилади ва ажрини Аллоҳдан умид қилади, натижада сабри сабабли ҳам ажрга эга бўлади. Демак, мўмин ҳар қандай ҳолатда ҳам доимий ажр-мукофот устидадир.</t>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам мўмин кишининг ишларига қойил қолиб, ундан ажабланмоқдалар. Зеро, мўминнинг ҳар бир ҳолати у учун хайрлидир ва бу фазилат мўминдан ўзга ҳеч кимга берилмаган. Агар унга бирор хурсандчилик етса, Аллоҳга шукр қилади ва шукри сабабли унга ажр-савоб ёзилади. Агар унга бирор қийинчилик ва мусибат етса, сабр қилади ва ажрини Аллоҳдан умид қилади. Натижада сабри сабабли ҳам ажрга эга бўлади. Демак, мўмин ҳар қандай ҳолатда ҳам доимий ажр-мукофот устидадир.</t>
   </si>
   <si>
     <t>فضل الشكر على السراء والصبر على الضراء، فمَن فعَلَ ذلك حصل له خير الدارين، ومن لم يشكر على النعمة، ولم يصبر على المصيبة، فاته الأجر، وحصل له الوزر.
 فضل الإيمان، وأنّ الأجر في كل حال لا يكون إلا لأهل الإيمان.
 الشكر عند السراء، والصبر على الضراء من خصال المؤمنين.
 الإيمان بقضاء الله وقدره يجعل المؤمن في رضا كامل على كل أحواله، بخلاف غير المؤمن الذي يكون في سخط دائم عند وقوع ضرر عليه، وإذا ما حاز نعمة من الله عز وجل انشغل بها عن طاعة الله، فضلًا عن صرفها في معصيته.</t>
   </si>
   <si>
     <t>Хурсандчилик онларида шукр қилиш ва қийинчилик дамларида сабр этишнинг фазилати юксакдир. Кимки шундай йўл тутса, икки дунё яхшилигига эришади. Аммо неъматга шукр қилмаган ва мусибатга сабр этмаган кимса ажр-савобдан маҳрум бўлиб, гуноҳкор бўлади.
-Иймоннинг фазилати шундаки, ҳар қандай ҳолатда ҳам ажр-савобга эга бўлиш фақат иймон аҳлига хосдир.
-Шодликда шукр қилиш ва оғир кунда сабр этиш мўминларга хос бўлган гўзал хислатлардандир.
+Иймоннинг фазилати ва ҳар қандай ҳолатда ҳам ажр-савобга эга бўлиш фақат иймон аҳлига хосдир.
+Шодликда шукр қилиш ва оғир кунда сабр этиш мўминларга хос бўлган гўзал хислатлардан.
 Аллоҳнинг қазо ва қадарига иймон келтириш мўмин кишини ҳар қандай вазиятда ҳам тўлақонли розилик мақомида тутиб туради. Иймонсиз кимса эса бунинг акси ўлароқ, бошига бирор зиён етса, доимий норозилик ва исён ичида қолади. Агар Аллоҳ таоло унга бирор неъмат берса, у Аллоҳнинг тоатидан чалғиб, ўша неъматга кўмилиб қолади, ҳатто уни Аллоҳга осий бўлиш йўлида сарфлашгача боради.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3298</t>
   </si>
   <si>
     <t>صفة الغسل من الجنابة</t>
   </si>
   <si>
     <t>Жанобатдан ғусл қилиш сифати</t>
   </si>
   <si>
     <t>عَنْ مَيْمُونَةُ أُمِّ المؤمِنينَ رضي الله عنها قَالتْ: وَضَعْتُ لِلنَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ غُسْلًا، فَسَتَرْتُهُ بِثَوْبٍ، وَصَبَّ عَلَى يَدَيْهِ، فَغَسَلَهُمَا، ثُمَّ صَبَّ بِيَمِينِهِ عَلَى شِمَالِهِ، فَغَسَلَ فَرْجَهُ، فَضَرَبَ بِيَدِهِ الأَرْضَ، فَمَسَحَهَا، ثُمَّ غَسَلَهَا، فَمَضْمَضَ وَاسْتَنْشَقَ، وَغَسَلَ وَجْهَهُ وَذِرَاعَيْهِ، ثُمَّ صَبَّ عَلَى رَأْسِهِ وَأَفَاضَ عَلَى جَسَدِهِ، ثُمَّ تَنَحَّى، فَغَسَلَ قَدَمَيْهِ، فَنَاوَلْتُهُ ثَوْبًا فَلَمْ يَأْخُذْهُ، فَانْطَلَقَ وَهُوَ يَنْفُضُ يَدَيْهِ.</t>
   </si>
   <si>
     <t>Мўминлар онаси Маймуна разияллоҳу анҳодан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам учун ғусл қилишга сув қўйдим ва У зотни кийим билан тўсиб турдим. У зот қўлларига сув қуйиб, уларни ювдилар. Сўнгра ўнг қўллари билан чап қўлларига сув қуйиб, авратларини ювдилар. Кейин қўлларини ерга уриб ишқалаб, артдилар, сўнг ювдилар. Кейин оғиз ва бурунларини чайдилар, юзларини ва икки билакларини ювдилар. Сўнгра бошларига сув қуйиб, бутун баданларига сув етказдилар. Кейин бир четга чиқиб, икки оёқларини ювдилар. Мен У зотга артинишлари учун мато берган эдим, уни олмадилар-да, сувни қўлларидан сидирганча кетдилар».</t>
   </si>
   <si>
     <t>أَخْبرتْ أم المؤمنين ميمونة رضي الله عنها عن صفة اغتسال النبي صلى الله عليه وسلم من الجنابة، حيث وضعت له ماءً ليغتسل به، وسترتْه بساتر، ففعل النبي صلى الله عليه وسلم ما يلي:  
 أولًا: صب الماء على يديه فغسلهما قبل أن يدخلهما الإناء. 
 ثانيًا: صب الماء بيده اليمنى على اليسرى فغسل فرجه؛ لتنظيفه مما علق به من أثر الجنابة. 
 ثالثًا: ضرب بيده الأرض فمسحها ثم غسلها ليزيل الأذى عنها. 
 رابعًا: تمضمض؛ بأن أدخل الماء في فمه وحركه وأداره ثم ألقاه، واستنشق؛ بأن أدخل الماء في أنفه بِنَفَسِهِ، ثم أخرجه لينظفه.
 خامسًا: غسل وجهه وذراعيه. 
 سادسًا: صب الماء على رأسه. 
 سابعًا: صب الماء على بقية جسده. 
 ثامنًا: تحوّل من مكانه فغسل قدميه في مكان آخر حيث لم يغسلهما من قبل. 
 ثم أتته بخرقة ليتنشف بها، فلم يأخذها، وجعل يمسح الماء عن جسده بيده وينفضه.</t>
   </si>
   <si>
-    <t>Мўминлар онаси Маймуна разияллоҳу анҳо Набий соллаллоҳу алайҳи ва салламнинг жанобатдан ғусл қилиш сифатлари ҳақида хабар бердилар. У зот ювинишлари учун сув қўйдилар ва парда билан тўсиб турдилар ва Набий соллаллоҳу алайҳи ва саллам қуйидаги ишларни бажардилар:
+    <t>Мўминлар онаси Маймуна разияллоҳу анҳо Набий соллаллоҳу алайҳи ва салламнинг жанобатдан ғусл қилиш сифатлари ҳақида хабар бердилар. У зот ювинишлари учун сув қўйдилар, парда билан тўсиб турдилар ва Набий соллаллоҳу алайҳи ва саллам қуйидаги ишларни бажардилар:
 Биринчи: Қўлларини идишга солишдан олдин сув қуйиб, икки қўлларини ювдилар.
-Иккинчи: Ўнг қўллари билан чап қўлларига сув қуйиб, авратларини ювдилар; бу жанобат асарларидан тозаланиш учун эди.
-[...1 lines deleted...]
-Тўртинчи: Оғизларига сув олиб, айлантириб, сўнг чиқардилар; ва истиншоқ қилдилар — яъни бурунларини тозалаш учун ичига нафас билан сув тортиб, сўнг қайтариб чиқардилар.
+Иккинчи: Ўнг қўллари билан чап қўлларига сув қуйиб, авратларини ювдилар. Бу эса жанобат асоратидан тозаланиш учун эди.
+Учинчи: Қўлларидаги нопокликни кетказиш учун уларини ерга (тупроққа) ишқаладилар сўнгра ювдилар.
+Тўртинчи: Оғизларига сув олиб, айлантирдилар сўнгра чиқардилар ва истиншоқ қилдилар. Яъни бурунларини тозалаш учун ичига нафас билан сув тортдилар сўнгра қайтариб чиқардилар.
 Бешинчи: Юзларини ва икки билакларини ювдилар.
 Олтинчи: Бошларига сув қуйдилар.
 Еттинчи: Баданларининг қолган қисмига сув қуйдилар.
 Саккизинчи: Турган жойларидан бошқа ерга ўтиб, оёқларини ювдилар (чунки аввалроқ ювмаган эдилар).
-Сўнгра Маймуна онамиз артинишлари учун латта (сочиқ) келтирдилар, лекин У зот уни олмадилар. Баданларидаги сувни қўллари билан сидириб, силтаб ташлай бошладилар.</t>
+Сўнгра Маймуна онамиз артинишлари учун (сочиқ) келтирдилар, лекин У зот уни олмадилар. Баданларидаги сувни қўллари билан сидириб, силтаб ташлай бошладилар.</t>
   </si>
   <si>
     <t>اهتمام أزواج النبي صلى الله وعليه وسلم بوصف أدقّ تفاصيل حياته؛ تعليمًا للأمة.
 صفة الغسل هذه هي إحدى الكيفيات التي ثبتت عن النبي صلى الله عليه وسلم في صفة الاغتسال الكامل من الجنابة، وأما الصفة المجزئة فهي أن يعم بدنه بالماء مع المضمضة والاستنشاق.
 تنشيف الجسد بخرقة أو تركه بعد الغسل أو الوضوء مباح.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва салламнинг аёллари умматга таълим бериш мақсадида У зотнинг ҳаётларидаги энг нозик тафсилотларни ҳам баён қилишга алоҳида эътибор қаратганлар.
-Ғуслнинг бу кўриниши Набий соллаллоҳу алайҳи ва салламдан собит бўлган, жанобатдан тўлиқ покланиш (ғусл ал-комил) кайфиятларидан биридир. Аммо кифоя қиладиган (фарз амал бажариладиган) кўриниш эса — оғиз ва бурунни чайган ҳолда бутун баданга сув етказишдир.
+Ғуслнинг бу кўриниши Набий соллаллоҳу алайҳи ва салламдан собит бўлган, жанобатдан тўлиқ покланиш (ғусл ал-комил) кўринишидан биридир. Аммо кифоя қиладиган (фарз амал бажариладиган) кўриниш эса — оғиз ва бурунни чайган ҳолда бутун баданга сув етказишдир.
 Ғусл ёки таҳоратдан сўнг баданни мато (сочиқ) билан артиш ёки артмасдан қолдириш мубоҳ (ихтиёрий) амалдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3310</t>
   </si>
   <si>
     <t>من توضأ نحو وضوئي هذا ثم صلى ركعتين لا يحدث فيهما نفسه غفر الله له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>Ким худди менинг таҳоратимдек таҳорат олиб, кейин дунё ашёларига алақсимасдан икки ракъат намоз ўқиса, унинг ўтган гуноҳлари кечирилажак</t>
   </si>
   <si>
     <t>عَنْ ‌حُمْرَانَ مَوْلَى عُثْمَانَ بْنِ عَفَّانَ رضي الله عنه: أَنَّهُ رَأَى عُثْمَانَ بْنَ عَفَّانَ دَعَا بِوَضُوءٍ، فَأَفْرَغَ عَلَى يَدَيْهِ مِنْ إِنَائِهِ، فَغَسَلَهُمَا ثَلَاثَ مَرَّاتٍ، ثُمَّ أَدْخَلَ يَمِينَهُ فِي الْوَضُوءِ، ثُمَّ تَمَضْمَضَ وَاسْتَنْشَقَ وَاسْتَنْثَرَ، ثُمَّ غَسَلَ وَجْهَهُ ثَلَاثًا، وَيَدَيْهِ إِلَى الْمِرْفَقَيْنِ ثَلَاثًا، ثُمَّ مَسَحَ بِرَأْسِهِ، ثُمَّ غَسَلَ كُلَّ رِجْلٍ ثَلَاثًا، ثُمَّ قَالَ: رَأَيْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَتَوَضَّأُ نَحْوَ وُضُوئِي هَذَا، وَقَالَ: «مَنْ تَوَضَّأَ نَحْوَ وُضُوئِي هَذَا ثُمَّ صَلَّى رَكْعَتَيْنِ لَا يُحَدِّثُ فِيهِمَا نَفْسَهُ غَفَرَ اللهُ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ».</t>
   </si>
   <si>
     <t>Усмон бин Аффон розияллоҳу анҳунинг мавлоси (озод қилган қули) Ҳумрон айтади: «Усмон таҳоратга сув келтиришни буюрдилар. Сўнг идишдан икки қўлига сув қуйиб, уч маротаба ювдилар. Сўнг ўнг қўли билан сув олиб, оғзини чайқадилар ва бурун нафаси билан сув тортиб, уни пишқириб ташладилар, кейин юзини ва икки қўлини тирсаги билан қўшиб уч маротабадан ювдилар, кейин бошларига масҳ тортдилар, кейин икки оёғини уч маротабадан ювдиларда, бундай дедилар: «Мен Расулуллоҳ саллаллоҳу алайҳи ва салламни худди шундай таҳорат олганларини кўрдим. Кейин у зот: «Ким худди менинг таҳоратимдек таҳорат олиб, кейин дунё ашёларига алақсимасдан икки ракъат намоз ўқиса, унинг ўтган гуноҳлари кечирилажак», – дедилар».</t>
   </si>
   <si>
     <t>عَلَّمَ عثمانُ رضي الله عنه صفةَ وضوءِ النبيِّ صلى الله عليه وسلم بطريقة عَمَليّة؛ ليكون أبلغ إيضاحًا، فطلب ماءً في إناء، فَصَبَّ على يديه ثلاثَ مرات، وبعد ذلك أدخل يدَه اليمنى في الإناء، وأخذ بها ماءً فأدَارَه في فَمِه وأخرجه، ثم سحب الماء بِنَفَسِهِ إلى باطن أَنفِهِ، ثم أخرجه ونثره، ثم غَسَلَ وجهَه ثلاث مرات، ثم غسل يديه مع المِرْفقين ثلاثًا، ثم أَمَرَّ يده على رأسه مَبلولةً بالماء مرة واحدة، ثم غسل رجليه مع الكعبين ثلاثًا.
 فلما فرغ رضي الله عنه أخبرهم أنه رأى النبيَّ صلى الله عليه وسلم توضأ مثل هذا الوضوء، وبشَّرهم صلى الله عليه وسلم أنه مَن توضأ مثل وضوئه، وصلى ركعتين، خاشعًا مُحْضرًا قلبَه بين يدي ربه عز وجل فيهما، فإن الله يجازيه على هذا الوضوء الكامل وهذه الصلاة الخالصة بغفران ما سبق من ذنوبه.</t>
   </si>
   <si>
     <t>Усмон разияллоҳу анҳу Набий соллаллоҳу алайҳи ва салламнинг таҳоратларини янада тушунарли бўлиши учун амалий услубда ўргатдилар. Бир идишда сув талаб қилдилар, сувни уч маротаба қўлларига қуйдилар, ундан кейин ўнг қўлларини идишга солдиларда у билан оғизларига  сув олиб чайқаб қайта ташладилар. Сўнгра нафаслари билан бурунларининг ичига сув олдиларда, қоқдилар. Сўнгра юзларини уч марта ювдилар. Сўнгра қўлларини тирсак билан қўшиб ювдилар. Сўнгра қўлларини ҳўллаб бошларига бир марта юрғиздилар ва иккита оёқларини қизил ошиқлари билан қўшиб ювдилар.
 Қилиб битгач Набий соллаллоҳу алайҳи ва салламни шундай  таҳорат олганларини кўрганларини хабар бердилар. Набий соллаллоҳу алайҳи ва саллам ким у киши каби таҳорат олгач икки ракат хушуъ билан қалбида Раббисини ҳозир қилиб ўқиса, Аллоҳ таоло бу комил таҳорати ва холис намозига уни ўтган гуноҳларини кечириш ила мукофотлашини айтдилар.</t>
   </si>
@@ -1821,77 +1821,77 @@
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم إذا أراد الغسل من الجنابة بَدأ بغسل يديه، 
 ثم يتوضأ كما يتوضأ للصلاة، ثم يُفيضُ الماءَ على جسدِه، ثم يُخَلِّلُ شَعَرَ رأسِه بيديه، حتى إذا ظَنَّ أنه وَصَلَ الماءُ إلى أُصُولِ الشعر، وأروى البَشَرةَ، صَبَّ الماءَ على رأسِهِ ثلاثَ مَرَّات ثم غَسَلَ باقي جسدِه. 
 وقالتْ عائشةُ رضي الله عنها: كنتُ أَغْتَسِلُ أنا ورسولُ اللَّهِ صلى الله عليه وسلم مِنْ إِنَاءٍ واحدٍ، نَغْرِفُ منه جميعًا.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам жаноботдан ғусл олаётганларида икки қўлларини ювишдан бошлар эдилар. Сўнгра намозга таҳорат қилгандай таҳорат қилар, икки қўлларини сув соч тагига етиб, терига текканига ишонч ҳосил қилгунча ишқалар эдилар. Баданларига уч маротаба сув қуйиб, жасадларининг қолган қисмини ювар эдилар. Оиша разияллоҳу анҳо: «Мен ва Расулуллоҳ соллаллоҳу алайҳи ва саллам битта идишда ювиниб, иккаламиз ҳам унга қўл чўмар эдик», – дедилар.</t>
   </si>
   <si>
     <t>الغسل نوعان: مُجْزِئٌ وكامِلٌ، أمَّا الغسلُ المُجزئ فيَنْوي الإنسانُ الطهارةَ، ثم يُعَمِّمُ جسدَه بالماءِ مع المضمضةِ والاستنشاق، وأمَّا الغسل الكامل فيَغتَسل كما اغتسل النبي صلى الله عليه وسلم في هذا الحديث.
 تطلق الجنابة على كل مَن أَنْزَل المَنِيَّ، أو جامَعَ ولو لم ينزل.
 جواز نظر أحد الزوجين لعورة الآخر، وغسلهما من إناء واحد.</t>
   </si>
   <si>
     <t>Ғусл икки хил бўлади: кифоя қиладиган ва комил ғусл. Кифоя қиладиган ғуслда инсон тозаланишни ният қилади ва сувни бутун баданига етказиб, оғиз чайқайди ва бурун қоқади, холос. Комил ғусл эса, Набий соллаллоҳу алайҳи ва саллам ушбу ҳадисда ғусл олганлари кабидир.
 Жунуб - ҳар бир маний чиқарган ёки чиқармаса ҳам жимо қилган инсон.
 Эр-хотин бир-бирининг авратига қараши ва битта идишдан сув олиб ювиниши жоиз.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3316</t>
   </si>
   <si>
     <t>كان رسول الله صلى الله عليه وسلم إذا عطس وضع يده أو ثوبه على فيه، وخفض أو غض بها صوته</t>
   </si>
   <si>
-    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қўллари – ёки кийимлари – билан юзларини тўсар ва овозларини иложи борича пасайтирар эдилар</t>
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қўллари ёки кийимлари билан юзларини тўсар ва овозларини иложи борича пасайтирар эдилар</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: كان رسولُ الله صلى الله عليه وسلم إذا عَطَس وضَعَ يَدَه -أو ثوبَهُ- على فيهِ، وخَفَضَ -أو غضَّ- بها صوتَهُ.</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қўллари – ёки кийимлари – билан юзларини тўсар ва овозларини иложи борича пасайтирар эдилар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қўллари ёки кийимлари билан юзларини тўсар ва овозларини иложи борича пасайтирар эдилар».</t>
   </si>
   <si>
     <t>كان صلى الله عليه وسلم إذا عَطَس:
 أولًا: يضع يدَه، أو ثوبَه على فيه؛ لئلا يخرج من فيه أو أنفه شيء يؤذي جليسَه. 
 ثانيًا: يخفض صوته ولا يرفعه.</t>
   </si>
   <si>
-    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида:
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қуйидагиларни бажарар эдилар:
 Биринчи: Оғизларидан ёки бурунларидан бирор нарса чиқиб ёнларидаги кишига озор бермасликлари учун қўллари ёки кийимлари билан оғизларини тўсар эдилар.
-Иккинчи: Овозларини пасайтирар ва уни баландлатмас эдилар.</t>
+Иккинчи: Овозларини пасайтирар ва уни баланд қилмас эдилар.</t>
   </si>
   <si>
     <t>بيان هديه صلى الله عليه وسلم في العطاس والاقتداء به في ذلك.
 استحباب وضع الثوب أو منديل ونحوه على فمه وأنفه إذا عطس لئلا يخرج منه شيء يؤذي جليسه.
 خفض الصوت بالعطاس مطلوب، وهو من كمال الأدب، ومن مكارم الأخلاق.</t>
   </si>
   <si>
-    <t>Пайғамбартмиз соллаллоҳу алайҳи ва салламнинг аксириш борасидаги йўл-йўриқларининг баёни ва бу борада У зотга эргашиш.
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг аксириш борасидаги йўл-йўриқларининг баёни ва бу борада У зотга эргашиш.
 Аксирганда оғиз ва бурундан ёнида ўтирган кишига озор берадиган бирор нарса чиқмаслиги учун оғиз ва бурунни кийим, рўмолча ёки шу каби нарсалар билан тўсиш мустаҳабдир.
-Аксирганда овозни пасайтириш лозим бўлган одоблардандир. Бу иш одобнинг мукаммаллиги ва ахлоқнинг гўзаллигидан далолат беради.</t>
+Аксирганда овозни пасайтириш лозим бўлган одобдир. Бу иш одобнинг мукаммаллиги ва ахлоқнинг гўзаллигидан далолат беради.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وأحمد</t>
   </si>
   <si>
     <t>[Абу Довуд, Термизий ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3317</t>
   </si>
   <si>
     <t>لعنة الله على اليهود والنصارى، اتخذوا قبور أنبيائهم مساجد</t>
   </si>
   <si>
     <t>Пайғамбарларининг 
 қабрларини масжид қилиб олган яҳуд ва насороларга Аллоҳ-
 нинг лаънати бўлсин</t>
   </si>
   <si>
     <t>عن عائشة أم المؤمنين وعبد الله بن عباس رضي الله عنهما قالا: لَمَّا نَزَلَ بِرَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ طَفِقَ يَطْرَحُ خَمِيصَةً لَهُ عَلَى وَجْهِهِ، فَإِذَا اغْتَمَّ بِهَا كَشَفَهَا عَنْ وَجْهِهِ، فَقَالَ وَهُوَ كَذَلِكَ: «لَعْنَةُ اللَّهِ عَلَى اليَهُودِ وَالنَّصَارَى، اتَّخَذُوا قُبُورَ أَنْبِيَائِهِمْ مَسَاجِدَ» يُحَذِّرُ مَا صَنَعُوا.</t>
   </si>
   <si>
     <t>Ойша  ва Абдуллох Ибн Аббос разияллоҳу анҳумолардан ривоят қилинади: Расулуллоҳ саллаллоҳу алайҳи ва саллам вафот этишлари-
 дан олдинги касаллик пайтларида кийимларини юзларига ташлаб олар эдилар, агар ундан сиқилиб кетсалар юзларидан олиб ташлар эдилар. Шу ҳолатда ётганларида: «Пайғамбарларининг 
 қабрларини масжид қилиб олган яҳуд ва насороларга Аллоҳ-
@@ -2265,76 +2265,76 @@
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قال: قال رَسُولُ الله صلى الله عليه وسلم: «إِنَّ اللهَ يَغَارُ، وَإِنَّ الْمُؤْمِنَ يَغَارُ، وَغَيْرَةُ اللهِ أَنْ يَأْتِيَ الْمُؤْمِنُ مَا حَرَّمَ عَلَيْهِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қиладилар: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Албатта, Аллоҳ рашк қилади. Мўмин ҳам рашк қилади. Аллоҳнинг рашки мўминнинг Аллоҳ ҳаром қилган нарсасини қилмоғидадир », дедилар».</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله يغار ويُبْغِضُ ويَكره، كما أن المؤمن يغار ويبغض ويكره، وأنَّ سببَ غيرةِ الله أنْ يأتيَ المؤمن ما حَرَّمَ الله عليه من الفواحش كالزنا واللواط والسرقة وشرب الخمر وغيرها من الفواحش.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Аллоҳ таоло рашк қилиши, нафрат қилиши ва ёмон кўришини хабар бердилар. Мўминнинг Аллоҳ ҳаром қилган зино, лўттибозлик, ўғрилик, ароқ ва бошқа фаҳш ишларни қилиши Аллоҳ таолонинг рашки келишига сабаб бўлади.</t>
   </si>
   <si>
     <t>الحذر من غضب الله وعقوبته إذا انتُهِكت مَحارِمُه.</t>
   </si>
   <si>
     <t>Аллоҳ ҳаром қилган нарса содир бўлса, Аллоҳнинг ғазаби ва жазоси келишидан огоҳлантирилмоқда.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3354</t>
   </si>
   <si>
     <t>لتتبعن سنن الذين من قبلكم، شبرا بشبر، وذراعا بذراع</t>
   </si>
   <si>
-    <t>Ҳали ўзингиздан аввалгиларнинг тутумига қаричма-қарич, зироъма -зироъ эргашиб кетасизлар</t>
+    <t>Ҳали ўзингиздан аввалгиларнинг тутумига қаричма-қарич, зироъма-зироъ эргашиб кетасизлар</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَتَتَّبِعُنَّ سَنَنَ الَّذِينَ مِنْ قَبْلِكُمْ، شِبْرًا بِشِبْرٍ، وَذِرَاعًا بِذِرَاعٍ، حَتَّى لَوْ دَخَلُوا فِي جُحْرِ ضَبٍّ لَاتَّبَعْتُمُوهُمْ» قُلْنَا: يَا رَسُولَ اللهِ آلْيَهُودَ وَالنَّصَارَى؟ قَالَ: «فَمَنْ؟».</t>
   </si>
   <si>
-    <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ҳали ўзингиздан аввалгиларнинг тутумига қаричма-қарич, зироъма -зироъ эргашиб кетасизлар. Ҳатто улар зоббнинг инига киришса, сизлар ҳам уларга эргашиб кетасизлар», дедилар. «Эй Аллоҳнинг Расули, яҳудий ва насронийларни айтяпсизми?» деган эдик, «Бўлмаса кимни?» дедилар».
+    <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ҳали ўзингиздан аввалгиларнинг тутумига қаричма-қарич, зироъма-зироъ эргашиб кетасизлар. Ҳатто улар зоббнинг инига киришса, сизлар ҳам уларга эргашиб кетасизлар», дедилар. «Эй Аллоҳнинг Расули, яҳудий ва насронийларни айтяпсизми?» деган эдик, «Бўлмаса кимни?» дедилар».
 (Зобб – эчкиэмарга ўхшаш, аммо гўшти ҳалол жонивор. Унинг ини жуда тор, ифлос ва бадбўй бўлади.)</t>
   </si>
   <si>
     <t>يُخبِرُ صلى الله عليه وسلم بما يكون عليه حال بعض أمته بعد زمانه، وهي متابعة طريقة اليهود والنصارى في عقائدهم وأفعالهم وعاداتهم وتقاليدهم متابعة دقيقة شديدة شبرًا بشبرٍ، وذراعًا بذراعٍ، حتى لو دخلوا جحر ضب لدخله هؤلاء وراءهم.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам ўзларидан кейинги замонда умматларининг баъзилари қандай ҳолатда бўлиши ҳақида хабар бермоқдалар. Бу ҳолат — яҳудий ва насронийларнинг эътиқодлари, амаллари, урф-одат ва анъаналарига қаричма-қарич, газма-газ, ҳар бир қадамда қаттиқ ва ўта аниқлик билан эргашишдир. Ҳатто улар (яҳудий ва насронийлар) калтакесак ка ўхшаш ҳайвоннинг инига кирсалар ҳам, ана ўшалар (умматдан бўлган кимсалар) уларнинг ортидан кирадилар.</t>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам ўзларидан кейинги замонда умматларининг баъзилари қандай ҳолатда бўлиши ҳақида хабар бермоқдалар. Бу ҳолат — яҳудий ва насронийларнинг эътиқодлари, амаллари, урф-одат ва анъаналарига қаричма-қарич, газма-газ, ҳар бир қадамда қаттиқ ва ўта аниқлик билан эргашишдир. Ҳатто улар (яҳудий ва насронийлар) калтакесакка ўхшаш ҳайвоннинг инига кирсалар ҳам, ана ўшалар (умматдан бўлган кимсалар) уларнинг ортидан кирадилар.</t>
   </si>
   <si>
     <t>علمٌ من أعلام نبوَّته حيث أخبر بذلك قبل وقوعه فوقع كما أخبر.
 النهي عن تشبُّه المسلمين بالكفار، سواء في عقائدهم أو عباداتهم أو أعيادهم أو أزيائهم الخاصة بهم.
 توضيح الأشياء المعنوية بالأمثلة الحسية من أساليب التعليم في الإسلام.
 الضب: حيوان جحره شديد الظلمة نَتِنُ الريح، وهو من الزواحف يكثر في الصحاري، ووجه التخصيص بجحر الضب: شدة ضيقه ورداءته، ومع ذلك فإنهم -لاقتفائهم آثارهم واتباعهم طرائقهم- لو دخلوا في مثل هذا الضيق الرديء لوافقوهم! والله المستعان.</t>
   </si>
   <si>
-    <t>(Бу) У зот соллаллоҳу алайҳи ва салламнинг пайғамбарлик белгиларидан (мўъжизаларидан) биридир, чунки У зот бу ҳақда ҳали содир бўлмасдан туриб хабар бердилар ва бу айни У зот айтганларидек воқе бўлди.
-Мусулмонларнинг кофирларга эътиқодда, ибодатда, байрамларда ёки уларга хос бўлган кийим-кечакларда ўхшашлигидан (тақлид қилишидан) қайтариш.
+    <t>(Бу) У зот соллаллоҳу алайҳи ва салламнинг пайғамбарлик белгиларидан (мўъжизаларидан) биридир. Чунки У зот бу ҳақда ҳали содир бўлмасдан туриб хабар бердилар ва бу айни У зот айтганларидек воқеъ бўлди.
+Мусулмонларнинг кофирларга эътиқодда, ибодатда, байрамларда ёки уларга хос бўлган кийим-кечакларда ўхшашликдан (тақлид қилишидан) қайтариш.
 Маънавий тушунчаларни ҳиссий (кўз билан кўриб, қўл билан ушлаб бўладиган) мисоллар орқали тушунтириш — Исломдаги таълим бериш услубларидан биридир.
-Зоб (калтакесакнинг бир тури): Ини ўта қоронғу ва ҳиди жуда қўланса бўлган ҳайвондир. У судралиб юрувчилар сирасига кириб, чўлларда кўп учрайди. Намуна сифатида айнан зоб инининг танланишига сабаб — унинг ўта торлиги ва яроқсизлигидир. Шундай бўлса-да, улар (яҳудий ва насронийларга) кўр-кўрона эргашганлари ва уларнинг изидан қолмаганлари сабабли, агар улар мана шундай тор ва разил жойга кирсалар ҳам, албатта уларга мувофиқ бўладилар (ортидан кирадилар). Аллоҳнинг Ўзи ёрдам берсин!</t>
+Зоб (калтакесакнинг бир тури) — ини ўта қоронғу ва ҳиди жуда қўланса бўлган ҳайвондир. У судралиб юрувчилар сирасига кириб, чўлларда кўп учрайди. Намуна сифатида айнан зоб инининг танланишига сабаб, унинг ўта торлиги ва яроқсизлигидир. Шундай бўлса-да, улар (яҳудий ва насронийларга) кўр-кўрона эргашганлари ва уларнинг изидан қолмаганлари сабабли, агар улар мана шундай тор ва разил жойга кирсалар ҳам, албатта, уларга мувофиқ бўладилар (ортидан кирадилар). Аллоҳнинг Ўзи ёрдам берсин!</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3355</t>
   </si>
   <si>
     <t>من حلف بغير الله فقد كفر أو أشرك</t>
   </si>
   <si>
     <t>Ким Аллоҳдан бошқага қасам ичса, бас, кофир (ёки мушрик) бўлибди», деганларини эшитдим</t>
   </si>
   <si>
     <t>عن ابْنِ عُمَرَ رضي الله عنهما أنه سَمِعَ رَجُلًا يَقُولُ: لَا وَالْكَعْبَةِ، فَقَالَ ابْنُ عُمَرَ: لَا يُحْلَفُ بِغَيْرِ اللَّهِ، فَإِنِّي سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَلَفَ بِغَيْرِ اللهِ فَقَدْ كَفَرَ أَوْ أَشْرَكَ».</t>
   </si>
   <si>
     <t>Ибн Умар разияллоҳу анҳумо бир кишининг «Йўқ, Каъбага қасам», деётганини эшитиб қолди. Шунда Ибн Умар разияллоҳу анҳумо: «Аллоҳдан бошқага қасам ичилмайди. Мен Расулуллоҳ соллаллоҳу алайҳи ва салламнинг: «Ким Аллоҳдан бошқага қасам ичса, бас, кофир (ёки мушрик) бўлибди», деганларини эшитдим.</t>
   </si>
   <si>
     <t>يُخبر النبيُّ صلى الله عليه وسلم أنَّ مَن حَلَف بغير الله وأسمائه وصفاته فقد كَفرَ بالله أو أشرك؛ لأن الحَلِفَ يقتضي تَعظيمَ المحلوفِ به، والعظمةُ إنَّما هي للهِ وحْدَه؛ فلا يُحلَفُ إلَّا باللهِ وأسمائِه وصِفاتِه سُبحانَه، وهذا الحلف من الشرك الأصغر؛ لكن لو أنَّ الحالِفَ عظَّم ما حَلَف به كتَعظيمِ اللهِ تعالى أو أشدَّ؛ فحينئذٍ يكونُ مِن الشِّركِ الأكبرِ.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда ким Аллоҳ ва У Зотнинг исм-сифатларидан бошқа нарса билан қасам ичса, кофир ёки мушрик бўлишини хабар бердилар. Чунки бирор нарса билан қасам ичиш шу нарсанинг улуғланишига далолат қилади. Ваҳоланки, улуғлик ёлғиз Аллоҳ таолога хосдир. Шунинг учун, фақатгина Аллоҳ билан ёки У Зотнинг исм-сифатлари билан қасам ичилади. Аллоҳдан бошқанинг номи билан қасам ичиш кичик ширкдир. Агарда қасам ичувчи киши қасам ичган нарсасини Аллоҳ таолони улуғлагандек ёки ундан ҳам кўпроқ улуғласа, бундай қасам катта ширк жумласидан бўлади.</t>
   </si>
   <si>
     <t>التعظيم بالحلف حقّ لله سبحانه وتعالى فلا يُحلَف إلا بالله وأسمائه وصفاته.
 حرص الصحابة على الأمر بالمعروف والنهي عن المنكر، وخصوصًا إذا كان المنكر مما يتعلق بالشرك أو الكفر.</t>
@@ -2780,117 +2780,117 @@
     <t>ينهى النبي صلى الله عليه وسلم عن الإفراط ومجاوزة الحد الشرعي في مدحه ووصفه بأوصاف الله تعالى وأفعاله الخاصة به، أو أنه يعلم الغيب، أو يدعا مع الله، كما فعلت النصارى مع عيسى ابن مريم عليه السلام. 
 ثم بين أنه عبد من عباد لله، وأمر بأن نقول عنه: عبد الله ورسوله.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда насронийлар Ийсо ибн Марямни мақташда ҳаддан ошганлари каби мақтовда ва васфлашда шариат белгилаган чегарадан чиқишдан қайтардилар. Расулуллоҳни Аллоҳ таолога хос бўлган сифатлар ва феъллар билан сифатлаш, у зотга ғайбни билишни нисбатлаш, дуо қилишда у зотни Аллоҳга шерик қилиш кабилар шу жумладандир. Сўнгра Пайғамбаримиз ўзларини Аллоҳнинг бандаларидан бири эканларини баён қилиб, «Аллоҳнинг бандаси ва Расули», дейишимизга буюрдилар.</t>
   </si>
   <si>
     <t>التحذير من مُجاوزةِ الحد الشرعي في التعظيم والمدح؛ لأن ذلك يُفضي إلى الشرك.
 ما حذَّر منه النبي صلى الله عليه وسلم قد وقع في هذه الأمة، فغَلَتْ طائفة بالرسول الله صلى الله عليه وسلم، وطائفة في أهل البيت، وطائفة في الأولياء، فوقعوا في الشرك.
 وَصَفَ رسولُ الله صلى الله عليه وسلم نفسَه بأنه عبدُ الله؛ ليبيِّن أنه عبدٌ مَربوبٌ لله لا يجوز أن يُصرفَ له شيءٌ من خصائص الرب.
 وَصَفَ رسولُ الله صلى الله عليه وسلم نفسه بأنه رسولُ الله؛  ليبين أنه رسولٌ مُرسلٌ من عند الله فيجبُ تصديقُه ومتابعتُه.</t>
   </si>
   <si>
     <t>Улуғлаш ва мақташда шариат белгилаган чегарадан чиқишдан огоҳлантирилиши. Чунки бу нарса ширкка олиб боради.
 Расулуллоҳ соллаллоҳу алайҳи ва саллам қайтарган нарса бу умматда содир бўлди. Бир тоифа мусулмонлар Расулуллоҳ соллаллоҳу алайҳи ва салламга нисбатан, бир тоифаси аҳли байтга нисбатан ва яна бир тоифаси авлиёларга нисбатан ғулув кетиб, ширкка тушдилар.
 Расулуллоҳ соллаллоҳу алайҳи ва саллам Аллоҳ таолонинг бандаси бўлиб, рубубият хусусиятларидан бирор нарсанинг ўзларига қилиниши мумкин эмаслигини баён қилиш учун ўзларини “Аллоҳнинг бандаси” деб сифатладилар.
 Расулуллоҳ соллаллоҳу алайҳи ва саллам Аллоҳ таоло томонидан юборилган расул бўлиб, уни тасдиқлаш ва унга эргашиш вожиблигини баён қилиш учун ўзларини “Аллоҳнинг Расули” деб сифатладилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3406</t>
   </si>
   <si>
     <t>لا عدوى ولا طيرة، ولا هامة ولا صفر، وفر من المجذوم كما تفر من الأسد</t>
   </si>
   <si>
-    <t>Касаллик ўзича юқиши йўқ, тияра (шумланиш) йўқ, ҳома (билан фол очиш) йўқ ва сафар (ойидан бадгумон бўлиш) йўқдир. Моховдан шердан қочганингдек қочгин!» деганлар</t>
+    <t>Касаллик ўзича юқиши йўқ, шумланиш йўқ, ҳома (билан фол очиш) йўқ ва сафар (ойидан бадгумон бўлиш) йўқдир. Моховдан шердан қочганингдек қочгин!» деганлар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ عَدْوَى وَلاَ طِيَرَةَ، وَلاَ هَامَةَ وَلاَ صَفَرَ، وَفِرَّ مِنَ المَجْذُومِ كَمَا تَفِرُّ مِنَ الأَسَدِ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Касаллик ўзича юқиши йўқ, тияра (шумланиш) йўқ, ҳома (билан фол очиш) йўқ ва сафар (ойидан бадгумон бўлиш) йўқдир. Моховдан шердан қочганингдек қочгин!» деганлар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Касаллик ўзича юқиши йўқ, шумланиш йўқ, ҳома (билан фол очиш) йўқ ва сафар (ойидан бадгумон бўлиш) йўқдир. Моховдан шердан қочганингдек қочгин!» деганлар».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعضَ أمور الجاهلية تحذيرًا منها، وبيانًا أن الأمر بيد الله، وأنه لا يكون شيء إلا بأمره وتقديره، وهي: 
 الأول: كان أهل الجاهلية يظنون أن المرض يُعدي بنفسه؛ فنهى صلى الله عليه وسلم عن الاعتقاد بانتقال المرض من المريض إلى غيره بطبعه؛ فالله هو المتصرف في الكون؛ وهو الذي ينزل الداء ويرفعه، ولا يحدُث ذلك إلا بإرادته وتقديره. 
 الثاني: كان أهل الجاهلية إذا خرجوا لسفر أو تجارة، زجروا الطير، فإن طار جهة اليمين استبشروا، وإن طار جهة اليسار تشاءموا ورجعوا، فنهى صلى الله عليه وسلم عن هذا التشاؤم بالطير، وبيَّن أنه اعتقاد باطل. 
 الثالث: كان أهل الجاهلية يقولون: إذا وقع طائر البومة على دار حصل لأهله مصيبة؛ فنهى صلى الله عليه وسلم عن التشاؤم بذلك. 
 الرابع: نهى عن التشاؤم بشهر صفر، وهو الشهر الثاني من الأشهر القمرية. وقيل صفر هو: حيةٌ تكون في البطن تصيب الماشية والناس، يزعمون أنها أشد عدوى من مرض الجَرَب؛ فنفى هذا الاعتقاد.
 الخامس: أمر بالابتعاد عن المصاب بمرض الجذام كما تبتعد عن حيوان الأسد، وذلك احتياطٌ للنفس وطلبٌ لها السلامة وفعلٌ للأسباب التي أمر الله بها، والجذام: مرض تتآكل منه أعضاء الإنسان.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам жоҳилият ишларининг баъзисини — улардан огоҳлантириш ҳамда барча иш Аллоҳнинг қўлида эканини ва бирор нарса Унинг амри ва тақдирисиз содир бўлмаслигини баён қилиш учун — очиқлаб бердилар. Улар қуйидагилардир:
-Биринчи: Жоҳилият аҳли касаллик ўз-ўзидан юқади деб ҳисоблашарди. Пайғамбаримиз соллаллоҳу алайҳи ва саллам касаллик бемордан бошқага ўз табиати билан ўтади деб эътиқод қилишдан қайтардилар. Зеро, коинотни бошқариб турувчи Зот Аллоҳдир; дардни туширадиган ҳам, уни кўтарадиган ҳам Унинг Ўзидир. Бу (дард юқиши) фақат Унинг иродаси ва тақдири билангина содир бўлади.
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам жоҳилият ишларининг баъзисини — улардан огоҳлантириш, барча иш Аллоҳнинг қўлида эканини ва бирор нарса Унинг амри ва тақдирисиз содир бўлмаслигини баён қилиш учун очиқлаб бердилар. Улар қуйидагилардир:
+Биринчи: Жоҳилият аҳли касаллик ўз-ўзидан юқади деб ҳисоблашарди. Пайғамбаримиз соллаллоҳу алайҳи ва саллам касаллик бемордан бошқага ўз табиати билан ўтади деб эътиқод қилишдан қайтардилар. Зеро, коинотни бошқариб турувчи Зот Аллоҳдир. Дардни туширадиган ҳам, уни кўтарадиган ҳам Унинг Ўзидир. Бу (дард юқиши) фақат Унинг иродаси ва тақдири билангина содир бўлади.
 Иккинчи: Жоҳилият аҳли сафарга ёки тижоратга чиққанларида қушларни учириб кўришарди. Агар қуш ўнг томонга учса, хурсанд бўлиб (яхшиликка йўйишган), агар чап томонга учса, шумланиб, ортларига қайтишган. Пайғамбаримиз соллаллоҳу алайҳи ва саллам қушлардан бундай шумланишни тақиқладилар ва бу ботил эътиқод эканини баён қилдилар.
 Учинчи: Жоҳилият аҳли: «Агар бойўғли бирор уйга қўнса, унинг аҳлига мусибат етади», дейишарди. Пайғамбаримиз соллаллоҳу алайҳи ва саллам бундан шумланишдан қайтардилар.
 Тўртинчи: Сафар ойидан шумланишдан қайтардилар. Бу ой қамарий ойларнинг иккинчисидир. Шунингдек, «Сафар — қоринда бўладиган, чорва ва одамларга юқадиган бир илон (қурт) бўлиб, уларнинг даъвосича, у қўтир касаллигидан ҳам юқумлироқ эмиш», деб ҳам айтилган. У зот мана шу эътиқодни инкор қилдилар.
 Бешинчи: Мохов касалига чалинган кишидан худди шердан қочгандек узоқлашишга буюрдилар. Бу эса нафсни эҳтиёт қилиш, саломатликни кўзлаш ва Аллоҳ буюрган сабабларни қилишдир. Мохов (жузом) — инсон аъзоларини еб битирадиган (чиритувчи) касаллик.</t>
   </si>
   <si>
     <t>وجوب التوكل على الله والاعتماد عليه، وفعل الأسباب المشروعة.
 وجوب الإيمان بقضاء الله وقدره، وأن الأسباب بيد الله وهو الذي يجريها أو يسلب تأثيرها.
 إبطال ما يفعله بعض الناس من التشاؤم بالألوان، كالأسود والأحمر، أو بعض الأرقام والأسماء والأشخاص وذوي العاهات.
 في النهي عن القرب من المجذوم ومثله أصحاب الأمراض المعدية؛ هو من الأسباب التي أجرى الله العادة بأنها تفضي إلى مسبباتها؛ فالأسباب لا تستقل بذاتها، بل الله هو الذي إن شاء سلبها قواها فلا تؤثر شيئًا، وإن شاء أبقاها فأثرت.</t>
   </si>
   <si>
     <t>Аллоҳга таваккул қилиш, суяниш ва машруъ қилинган сабабларни бажариш вожиблиги.
-Аллоҳнинг қазо ва қадарига имон келтириш вожибдир. Барча сабаблар Аллоҳнинг ихтиёрида бўлиб, уларни ишга соладиган ёки таъсирини йўққа чиқарадиган ҳам Унинг Ўзидир.
+Аллоҳнинг қазо ва қадарига иймон келтириш вожибдир. Барча сабаблар Аллоҳнинг ихтиёрида бўлиб, уларни ишга соладиган ёки таъсирини йўққа чиқарадиган ҳам Унинг Ўзидир.
 Айрим кишиларнинг ранглардан (масалан, қора ёки қизил), баъзи рақамлардан, исмлардан, шахслардан ёки нуқсони бор (ногирон) кишилардан шумланиши — ботил ва асоссиз ишдир.
-Мохов ва шу каби юқумли хасталикка чалинганлардан узоқлашишга бўлган буйруқ — Аллоҳ таоло одатий равишда натижага олиб борадиган қилиб қўйган сабаблардан биридир. Бироқ, сабаблар ўз-ўзича мустақил таъсир кучига эга эмас. Балки Аллоҳ хоҳласа, уларнинг кучини тортиб олади ва улар ҳеч қандай таъсир кўрсатолмай қолади, агар хоҳласа, уларни ўз ҳолида қолдиради ва улар таъсир қилади.</t>
+Мохов ва шу каби юқумли хасталикка чалинганлардан узоқлашишга бўлган буйруқ — Аллоҳ таоло одатий равишда натижага олиб борадиган сабаблардан биридир. Бироқ, сабаблар ўз-ўзича мустақил таъсир кучига эга эмас. Балки Аллоҳ хоҳласа, уларнинг кучини тортиб олади ва улар ҳеч қандай таъсир кўрсатолмай қолади, агар хоҳласа, уларни ўз ҳолида қолдиради ва улар таъсир қилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3407</t>
   </si>
   <si>
     <t>فوالله لأن يهدي الله بك رجلا واحدا، خير لك من أن يكون لك حمر النعم</t>
   </si>
   <si>
     <t>Аллоҳга қасамки, Аллоҳ сен туфайли бир кишини ҳидоят қилиши сен учун қизил туяларинг бўлишидан афзалдир</t>
   </si>
   <si>
     <t>عَنْ سَهْلُ بْنُ سَعْدٍ رَضِيَ اللَّهُ عَنْهُ أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ يَوْمَ خَيْبَرَ: «لَأُعْطِيَنَّ هَذِهِ الرَّايَةَ غَدًا رَجُلًا يَفْتَحُ اللَّهُ عَلَى يَدَيْهِ، يُحِبُّ اللَّهَ وَرَسُولَهُ وَيُحِبُّهُ اللَّهُ وَرَسُولُهُ»، قَالَ: فَبَاتَ النَّاسُ يَدُوكُونَ لَيْلَتَهُمْ أَيُّهُمْ يُعْطَاهَا، فَلَمَّا أَصْبَحَ النَّاسُ غَدَوْا عَلَى رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كُلُّهُمْ يَرْجُو أَنْ يُعْطَاهَا، فَقَالَ: «أَيْنَ عَلِيُّ بْنُ أَبِي طَالِبٍ؟» فَقِيلَ: هُوَ يَا رَسُولَ اللَّهِ يَشْتَكِي عَيْنَيْهِ، قَالَ: «فَأَرْسِلُوا إِلَيْهِ»، فَأُتِيَ بِهِ فَبَصَقَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي عَيْنَيْهِ وَدَعَا لَهُ، فَبَرَأَ حَتَّى كَأَنْ لَمْ يَكُنْ بِهِ وَجَعٌ، فَأَعْطَاهُ الرَّايَةَ، فَقَالَ عَلِيٌّ: يَا رَسُولَ اللَّهِ، أُقَاتِلُهُمْ حَتَّى يَكُونُوا مِثْلَنَا؟ فَقَالَ: «انْفُذْ عَلَى رِسْلِكَ حَتَّى تَنْزِلَ بِسَاحَتِهِمْ، ثُمَّ ادْعُهُمْ إِلَى الإِسْلاَمِ، وَأَخْبِرْهُمْ بِمَا يَجِبُ عَلَيْهِمْ مِنْ حَقِّ اللَّهِ فِيهِ، فَوَاللَّهِ لَأَنْ يَهْدِيَ اللَّهُ بِكَ رَجُلًا وَاحِدًا، خَيْرٌ لَكَ مِنْ أَنْ يَكُونَ لَكَ حُمْرُ النَّعَمِ».</t>
   </si>
   <si>
-    <t>Саҳл ибн Саъд разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам Хайбар куни: «Эртага мен бу байроқни шундай кишига бераманки, Аллоҳ унинг қўли билан фатҳ қилади, у Аллоҳни ва Унинг Расулини яхши кўради, Аллоҳ ва Унинг Расули ҳам уни яхши кўради», дедилар. Одамлар туни билан у кимга берилиши ҳақида баҳслашиб чиқишди. Тонг отгач барчалари Расулуллоҳ соллаллоҳу алайҳи ва саллам ҳузурларига боришди. Ҳар ким унинг ўзига берилишини орзу қилар эди. У зот: «Али ибн Абу Толиб қани?» дедилар. «Эй Аллоҳнинг Расули, унинг кўзлари оғрияпти», дейишди. «Унга одам юборинглар», дедилар. Уни етаклаб келишди. У зот унинг кўзларига туфлаб қўйиб, ҳаққига дуо қилган эдилар, шу заҳоти тузалиб, ҳудди оғримагандек бўлиб қолди. Сўнг У зот байроқни унга бердилар. Али: «Эй Аллоҳнинг Расули, биз каби (мусулмон) бўлмагунларигача уларга қарши жанг қилайми?» деди. У зот шундай дедилар: «Уларнинг майдонига кириб боргунингча шошилмай боргин. Кейин уларни Исломга чақиргин. Уларнинг зиммасига Аллохнинг ҳақларилан нималар вожиб бўлишини айтгин. Аллоҳга қасамки, Аллоҳ сен туфайли бир кишини ҳидоят қилиши сен учун қизил туяларинг бўлишидан афзалдир».</t>
+    <t>Саҳл ибн Саъд разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам Хайбар куни: «Эртага мен бу байроқни шундай кишига бераманки, Аллоҳ унинг қўли билан фатҳ қилади, у Аллоҳни ва Унинг Расулини яхши кўради, Аллоҳ ва Унинг Расули ҳам уни яхши кўради», дедилар. Одамлар туни билан у кимга берилиши ҳақида баҳслашиб чиқишди. Тонг отгач барчалари Расулуллоҳ соллаллоҳу алайҳи ва саллам ҳузурларига боришди. Ҳар ким унинг ўзига берилишини орзу қилар эди. У зот: «Али ибн Абу Толиб қани?» дедилар. «Эй Аллоҳнинг Расули, унинг кўзлари оғрияпти», дейишди. «Унга одам юборинглар», дедилар. Уни етаклаб келишди. У зот унинг кўзларига туфлаб, ҳаққига дуо қилган эдилар, шу заҳоти тузалиб, ҳудди оғримагандек бўлиб қолди. Сўнг У зот байроқни унга бердилар. Али: «Эй Аллоҳнинг Расули, биз каби (мусулмон) бўлмагунларигача уларга қарши жанг қилайми?» деди. У зот шундай дедилар: «Уларнинг майдонига кириб боргунингча шошилмай боргин. Кейин уларни Исломга чақиргин. Уларнинг зиммасига Аллоҳнинг ҳақларидан нималар вожиб бўлишини айтгин. Аллоҳга қасамки, Аллоҳ сен туфайли бир кишини ҳидоят қилиши сен учун қизил туяларинг бўлишидан афзалдир».</t>
   </si>
   <si>
     <t>أَخْبرَ النبيُّ صلى الله عليه وسلم الصحابة بانتصار المسلمين على يهود خيبر من الغد، وذلك على يد رجل يعطيه الراية وهو العلم الذي يتخذه الجيش شعارًا له، 
 وهذا الرجل من صفاته أنه يحب الله ورسوله، ويحبه الله ورسوله، 
 فبات الصحابة ليلتهم يخوضون ويتحدثون عمن سيعطى الراية؟ رغبة في هذا الشرف العظيم، 
 فلما كان الصبح ذهبوا إلى النبيِّ صلى الله عليه وسلم، كلهم يرجوا أن يفوز بهذا الشرف، 
 فسأل صلى الله عليه وسلم عن علي بن أبي طالب رضي الله عنه؟ 
 فقيل: إنه مريض يشتكي عينيه.
 فأرسل إليه صلى الله عليه وسلم، فجاؤوا به، فبصق في عيني علي من ريقه الشريف، ودعا له، فشفي من مرضه وكأنه لم يكن به وجع، فأعطاه الراية، وأمره بالمضي برفق حتى يقترب من حصن العدو فيعرض عليهم الدخول في الإسلام، فإن أجابوه؛ أخبرهم بما يجب عليهم من الفرائض.
 ثم بيَّن صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ لعلي فضل الدعوة إلى الله وأن الداعية إذا كان سببًا في هداية رجل واحد فذلك خير له من أن تكون له الإبل الحُمْر التي هي أنفس أموال العرب، فيمتلكها أو يتصدق بها.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам саҳобаларга эртаси куни Хайбар яҳудийлари устидан мусулмонлар ғалаба қозониши ҳақида хабар бердилар. Бу ғалаба қўлига байроқ бериладиган бир кишининг қўлида содир бўлишини айтдилар. Бу кишининг сифатларидан бири — у Аллоҳ ва Расулини яхши кўради, Аллоҳ ва Расули ҳам уни яхши кўради. Саҳобалар шундай юксак шарафга эришиш иштиёқида, байроқ кимга берилар экан, деб тунни турли суҳбат ва мулоҳазалар билан ўтказдилар. Тонг отгач, уларнинг ҳар бири ушбу шарафга ноил бўлиш умидида Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг ҳузурларига бордилар.
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам саҳобаларга эртаси куни Хайбар яҳудийлари устидан мусулмонлар ғалаба қозониши ҳақида хабар бердилар. Бу ғалаба қўлига байроқ бериладиган бир кишининг қўлида содир бўлишини айтдилар. Бу кишининг сифатларидан бири — у Аллоҳ ва Расулини яхши кўради, Аллоҳ ва Расули ҳам уни яхши кўради. Саҳобалар шундай юксак шарафга эришиш иштиёқида байроқ кимга берилар экан деб тунни турли суҳбат ва мулоҳазалар билан ўтказдилар. Тонг отгач, уларнинг ҳар бири ушбу шарафга ноил бўлиш умидида Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг ҳузурларига бордилар.
 Шунда Пайғамбаримиз соллаллоҳу алайҳи ва саллам Али ибн Абу Толиб разияллоҳу анҳуни сўрадилар.
 У кишининг кўзлари оғриб, бетоб бўлиб қолганликларини айтишди.
-Расулуллоҳ соллаллоҳу алайҳи ва саллам у кишига одам юбордилар ва Али разияллоҳу анҳуни олиб келдилар. Сўнг У зотнинг муборак тупукларидан Алининг кўзларига суртдилар ва ҳақларига дуо қилдилар. Шу заҳоти Али разияллоҳу анҳу гўё ҳеч қачон оғриқ кўрмагандек тузалиб кетдилар. Пайғамбаримиз у кишига байроқни топширдилар ва душман қалъасига яқинлашгунча хотиржамлик билан боришни, сўнгра уларни Исломга чақиришни буюрдилар. Агар қабул қилишса, уларга зиммаларидаги фарзлар ҳақида хабар беришини тайинладилар.
-Кейин Расулуллоҳ соллаллоҳу алайҳи ва саллам Алига Аллоҳга даъват қилишнинг фазилатини баён қилиб бердилар: агар даъватчи биргина кишининг ҳидоят топишига сабабчи бўлса, бу у учун арабларнинг энг қимматбаҳо бойлиги ҳисобланган «қизил туялар»га эга бўлишдан ёки уларни садақа қилишдан ҳам яхшироқ эканини айтдилар.</t>
+Расулуллоҳ соллаллоҳу алайҳи ва саллам у кишига одам юбордилар ва Али разияллоҳу анҳуни олиб келдилар. Сўнг У зотнинг муборак тупукларидан Алининг кўзларига суртдилар ва ҳақларига дуо қилдилар. Шу заҳоти Али разияллоҳу анҳу гўё ҳеч қачон оғриқ кўрмагандек тузалиб кетдилар. Пайғамбаримиз у кишига байроқни топширдилар ва душман қалъасига яқинлашгунча хотиржамлик билан боришни, уларни Исломга чақиришни буюрдилар. Агар қабул қилишса, уларга зиммаларидаги фарзлар ҳақида хабар беришини тайинладилар.
+Кейин Расулуллоҳ соллаллоҳу алайҳи ва саллам Алига Аллоҳга даъват қилишнинг фазилатини баён қилиб бердилар. Агар даъватчи биргина кишининг ҳидоят топишига сабабчи бўлса, бу у учун арабларнинг энг қимматбаҳо бойлиги ҳисобланган «қизил туялар»га эга бўлишдан ёки уларни садақа қилишдан ҳам яхшироқ эканини айтдилар.</t>
   </si>
   <si>
     <t>فضيلة علي بن أبي طالب -رضي الله عنه-، وشهادة رسول -صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ- له، بمحبة الله ورسوله له، ومحبته لله ورسوله.
 حرص الصحابة على الخير وتسابقهم إليه.
 مشروعية الأدب عند القتال وترك الطيش والأصوات المزعجة التي لا حاجة إليها.
 من دلائل نبوته صلى الله عليه وسلم إخباره بالنصر على اليهود، وشفاء عيني علي بن أبي طالب على يديه بإذن الله. 
 أن المقصود الأعظم من الجهاد هو دخول الناس في الإسلام.
 أن الدعوة تكون بالتدريج فيطلب من الكافر أولًا الدخول في الإسلام بالنطق بالشهادتين، ثم يُؤمر بفرائض الإسلام بعد ذلك.
 فضل الدعوة إلى الإسلام وما فيها من الخير للمدعو والداعي، فالمدعو قد يهتدي والداعي يُثاب ثوابًا عظيمًا.</t>
   </si>
   <si>
     <t>Али ибн Абу Толиб разияллоҳу анҳунинг фазилатлари ҳамда Расулуллоҳ соллаллоҳу алайҳи ва салламнинг У зот ҳақида: «У Аллоҳ ва Расулини яхши кўради, Аллоҳ ва Расули ҳам уни яхши кўради», деб гувоҳлик берганлари.
 Саҳобаларнинг яхшиликка бўлган ҳарисликлари ва бу йўлда бир-бирлари билан мусобақалашишлари.
 Жанг пайтида одобга риоя қилиш, енгилтаклик ва заруратсиз шовқин-сурон кўтаришдан йироқ бўлишнинг шаръан жоизлиги.
 Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг яҳудийлар устидан ғалаба қозонилиши ҳақида олдиндан хабар берганлари ва Али ибн Абу Толибнинг кўзлари У зотнинг қўлларида Аллоҳнинг изни билан шифо топгани — пайғамбарлик далилларидандир.
 Жиҳоддан кўзланган энг олий мақсад — одамларнинг Ислом динига киришидир.
 Даъват босқичма-босқич бўлиши лозим: кофирдан аввал икки шаҳодат калимасини айтиб, Исломга кириш талаб қилинади, сўнгра Ислом фарзларига буюрилади.
 Исломга даъват қилишнинг фазилати ҳамда бунда даъват қилинувчи ва даъватчи учун қандай хайриятлар борлиги. Зеро, даъват қилинувчи ҳидоят топиши мумкин, даъватчи эса улкан ажр-мукофотга сазовор бўлади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3409</t>
   </si>
   <si>
     <t>أي عم، قل: لا إله إلا الله، كلمة أحاج لك بها عند الله</t>
   </si>
@@ -3263,84 +3263,84 @@
 وكان لا يعلم حكم التيمم للجنابة، وإنما يعلم حكمَه للحدث الأصغر، 
 فاجتهد وظَنّ أنه كما يَمسح بالتراب الذي على وجه الأرض بعض أعضاء الوضوء عن الحدث الأصغر، فلابد أن يكون التيمم من الجنابة بتعميم البدن بالتراب؛ قياسًا على الماء، فَتَقَلَّبَ في التراب حتى عَمَّم البدنَ وصَلَّى، 
 فلما جاء إلى النبيِّ صلى الله عليه وسلم، ذَكَرَ له ذلك؛ ليرى هل هو على صواب أو لا؟ 
 فَبَيَّنَ له النبيُّ صلى الله عليه وسلم كيفيةَ التَّطَهُّر مِن الحَدَثَين الأصغر كالبول، والأكبر كالجنابة: وهو أن يضرب بيديه على التراب ضربة واحدة، ثم يمسح الشمال على اليمين، وظاهر كفيه ووجهه.</t>
   </si>
   <si>
     <t>Сафарларнинг бирида Набий соллаллоҳу алайҳи ва саллам Аммор ибн Ёсирни юмуш билан бир ерга жўнатдилар. Ўшанда у жимоъ қилгани ёки шаҳват билан маний тушгани учун жунуб бўлиб қолди ва ювинишга сув топа олмади. У кичик бетаҳоратликдан таяммум қилиш мумкинлигини билар, аммо, жанобатдан покланиш учун таяммум қилиш жоизлигини билмас эди. Шу боис ижтиҳод қилди ва сувга қиёслаб, кичик бетаҳоратликдан покланиш учун таяммум қилинганда баъзи таҳорат аъзоларига тупроқ суртилгани каби, жанобатдан покланиш учун ҳам бутун баданни тупроққа белаш керак деб ўйлади ва ерга ағанаб, бутун баданини тупроққа белаб, сўнг намоз ўқиди. Бироқ ўз ижтиҳодига биноан қилган бу амалидан кўнгли хижил бўлиб, Набий соллаллоҳу алайҳи ва салламнинг ҳузур-ларига келгач бу ҳақда У зотга хабар беради. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам унга бавл каби кичик таҳоратсизликдан ҳам жунуб каби катта таҳоратсизликдан ҳам покланишни баёнлаб: «бутун баданингни тупроққа белашинг ўрнига икки қўлингни бир марта ерга уриб, сўнг чап қўлинг билан ўнг қўлинг устига ва икки кафтинг ҳамда юзингга суртишинг кифоя қиларди», деган мазмунда кўрсатма берадилар.</t>
   </si>
   <si>
     <t>وجوب طلب الماء قبل التيمم.
 مشروعية التيمم لمن عليه جنابة ولم يجد الماء.
 التيمم للحدث الأكبر، كالتيمم للحدث الأصغر.</t>
   </si>
   <si>
     <t>Таяммум қилишдан олдин сув излаш лозим.
 Жанобатдан покланишда ғуслнинг ўрнига таяммум қилиш жоиз.
 Катта бетаҳоратликдан таяммум қилишнинг кўриниши кичик бетаҳоратликнинг ҳукми билан бир хил.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3461</t>
   </si>
   <si>
     <t>إن الناس إذا رأوا الظالم فلم يأخذوا على يديه أوشك أن يعمهم الله بعقاب منه</t>
   </si>
   <si>
-    <t>Агар одамлар золимни кўрсалар-у, унинг қўлидан тутиб (зулмдан) тўхтатмасалар, Аллоҳ тез орада уларнинг барчасига Ўз ҳузуридан умумий бир жазо юбориши мумкин</t>
+    <t>Агар одамлар золимни кўрсалар-у, унинг қўлидан тутиб (зулмдан) тўхтатмасалар, Аллоҳ тез орада уларнинг барчасига Ўз ҳузуридан барчага бир жазо юбориши мумкин</t>
   </si>
   <si>
     <t>عَنْ أَبِي بَكْرٍ الصِّدِّيقِ رضي الله عنه أَنَّهُ قَالَ: أَيُّهَا النَّاسُ، إِنَّكُمْ تَقْرَؤُونَ هَذِهِ الآيَةَ: {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ}، وَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ النَّاسَ إِذَا رَأَوْا الظَّالِمَ فَلَمْ يَأْخُذُوا عَلَى يَدَيْهِ أَوْشَكَ أَنْ يَعُمَّهُمُ اللَّهُ بِعِقَابٍ مِنْهُ».</t>
   </si>
   <si>
-    <t>Эй инсонлар! Сизлар ушбу: «Эй имон келтирганлар! Ўзингизни ислоҳ қилинг (ўзингизга қаранг)! Агар тўғри йўлда бўлсангиз, адашган кимсалар сизга зарар етказа олмас» оятини ўқийсизлар (аммо нотўғри тушунасизлар). Мен эса Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитганман: «Агар одамлар золимни кўрсалар-у, унинг қўлидан тутиб (зулмдан) тўхтатмасалар, Аллоҳ тез орада уларнинг барчасига Ўз ҳузуридан умумий бир жазо юбориши мумкин».</t>
+    <t>Абу  Бакр разияллоҳу анҳу шундай дедилар: «Эй инсонлар! Сизлар ушбу: «Эй имон келтирганлар! Ўзингизни ислоҳ қилинг (ўзингизга қаранг)! Агар тўғри йўлда бўлсангиз, адашган кимсалар сизга зарар етказа олмас» оятини ўқийсизлар (аммо нотўғри тушунасизлар). Мен эса Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитганман: «Агар одамлар золимни кўрсалар-у, унинг қўлидан тутиб (зулмдан) тўхтатмасалар, Аллоҳ тез орада уларнинг барчасига Ўз ҳузуридан барчага бир жазо юбориши мумкин».</t>
   </si>
   <si>
     <t>يُخبِرُ أبو بكر الصديق رضي الله عنه: أن الناس يقرؤون هذه الآية: 
 {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ} [المائدة: 105].
 ويفهمون منها أنّ على الإنسان السعي في إصلاح نفسه فقط، وأنه لا يضره بعد ذلك ضلال من ضل، وأنهم غير مطالَبين بالأمر بالمعروف والنهي عن المنكر! 
 فأعلمهم أنها ليست كذلك، وأنه سمع النبي صلى الله عليه وسلم يقول: 
 إن الناس إذا رأوا الظالم فلم يمنعوه من ظلمه، وعندهم القدرة على منعه، يوشك أن يعمَّ الله الجميعَ بعقاب من عنده، الفاعل للمنكر، والساكت عنه.</t>
   </si>
   <si>
     <t>Абу Бакр Сиддиқ разияллоҳу анҳу хабар берадилар: одамлар ушбу оятни ўқийдилар:
 «Эй иймон келтирганлар! Ўзингизни ислоҳ қилинг (ўзингизга қаранг)! Агар тўғри йўлда бўлсангиз, адашган кимсалар сизга зарар етказа олмас».
-Ва бу оятдан шуни тушунадиларки, гўёки инсон фақат ўз нафсини тузатишга ҳаракат қилиши кифоя ва шундан кейин адашган кимсаларнинг залолати унга зарар бермайди, деб ҳисоблайдилар. Шунингдек, улар (бу оятни далил қилиб) ўзларини «амри маъруф» ва «наҳий мункар» (яхшиликка буюриш ва ёмонликдан қайтариш) қилишга масъул эмас, деб ўйлайдилар.
-Сўнг Абу Бакр разияллоҳу анҳу уларга бу оятнинг маъноси улар ўйлагандек эмаслигини билдирдилар ва Пайғамбаримиз соллаллоҳу алайҳи ва салламдан шундай деганларини эшитганларини айтдилар: ​«Агар одамлар золимни кўрсалар-у, унинг зулмини тўхтатишга қодир бўла туриб тўхтатмасалар, Аллоҳ таоло уларнинг барчасига — мункар ишни қилувчига ҳам, унга сукут қилиб қараб турганга ҳам Ўз ҳузуридан умумий бир азоб юбориши яқиндир».</t>
+Ва бу оятдан шуни тушунадиларки, гўёки инсон фақат ўз нафсини тузатишга ҳаракат қилиши кифоя ва шундан кейин адашган кимсаларнинг залолати унга зарар бермайди. Шунингдек, улар (бу оятни далил қилиб) ўзларини «амри маъруф» ва «наҳий мункар» (яхшиликка буюриш ва ёмонликдан қайтариш) қилишга масъул эмас деб ўйлайдилар.
+Сўнг Абу Бакр разияллоҳу анҳу уларга бу оятнинг маъноси улар ўйлагандек эмаслигини билдирдилар ва Пайғамбаримиз соллаллоҳу алайҳи ва салламдан шундай деганларини эшитганларини айтдилар: ​«Агар одамлар золимни кўрсалар-у, унинг зулмини тўхтатишга қодир бўла туриб, тўхтатмасалар, Аллоҳ таоло уларнинг барчасига — мункар ишни қилувчига ҳам, унга сукут қилиб қараб турганга ҳам Ўз ҳузуридан умумий бир азоб юбориши яқиндир».</t>
   </si>
   <si>
     <t>واجب المسلمين التناصح والأمر بالمعروف والنهي عن المنكر.
 عقاب الله العام يشمل الظالم لظلمه، ويشمل الساكت عن الإنكار إن كان قادرًا على الإنكار.
 تعليم العامة وإفهامهم النصوص القرآنية على الوجه الصحيح لها.
 أنه يجب على الإنسان العناية بفهم كتاب الله عز وجل، حتى لا يفهمه على غير ما أراد الله تعالى.
 الاهتداء لا يتحقق مع ترك الأمر بالمعروف والنهي عن المنكر.
 التفسير الصواب للآية: الزموا حفظ أنفسكم عن المعاصي، فإذا حفظتم أنفسكم لم يضركم إذا عجزتم عن الأمر بالمعروف والنهي عن المنكر ضلال من ضل بارتكاب المناهي إذا اهتديتم إلى اجتنابها.</t>
   </si>
   <si>
-    <t>Мусулмонларнинг вазифаси — бир-бирларига насиҳат қилиш, яхшиликка буюриб, ёмонликдан қайтаришдир.
-Аллоҳнинг умумий азоби золимни зулми учун, қайтаришга қодир бўла туриб сукут сақлаган кишини эса мункар ишни инкор қилмагани учун ўз ичига олади.
+    <t>Бир-бирларига насиҳат қилиш, яхшиликка буюриб, ёмонликдан қайтариш — мусулмонларнинг вазифасидир.
+Аллоҳнинг умумий азоби золимни зулми учун, қайтаришга қодир бўла туриб, сукут сақлаган кишини эса мункар ишни инкор қилмагани учун ўз ичига олади.
 Овом халққа таълим бериш ва Қуръон оятларини тўғри тушунтириш лозим.
-Инсон Аллоҳ таолонинг Китобини У Зот ирода қилгандек тушунишга алоҳида эътибор бериши вожибдир, токи оятларни нотўғри тушуниб қолмасин.
+Инсон Аллоҳ таолонинг китобини, ундаги оятларни нотўғри тушуниб қолмаслиги учун У Зот ирода қилгандек тушунишга алоҳида эътибор бериши вожибдир.
 Яхшиликка буюриш ва ёмонликдан қайтаришни тарк қилиш билан ҳидоят комил бўлмайди.
 Оятнинг тўғри тафсири: «Ўз нафсингизни гуноҳлардан сақлашни лозим тутинг. Агар сиз нафсингизни (гуноҳлардан) сақласангиз ҳамда қайтариқлардан тийилиш билан ҳидоятда бўлсангиз, яхшиликка буюриш ва ёмонликдан қайтаришга ожиз бўлган тақдирингизда, адашган кимсаларнинг залолати сизга зарар бермайди».</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Абу Довуд, Термизий, Насоий «Сунани Кубро»да, Ибн Можа ва Аҳмад ривоят қилган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3470</t>
   </si>
   <si>
     <t>من يضمن لي ما بين لحييه وما بين رجليه أضمن له الجنة</t>
   </si>
   <si>
     <t>Ким менга икки жағининг орасидаги ва икки оёғининг орасидагига кафолат берса, мен унга жаннатга кафолатни бераман», дедилар</t>
   </si>
   <si>
     <t>عن سهل بن سعد رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ يَضْمَنْ لِي مَا بَيْنَ لَحْيَيْهِ وَمَا بَيْنَ رِجْلَيْهِ أَضْمَنْ لَهُ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>Саҳл ибн Саъд разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким менга икки жағининг орасидаги ва икки оёғининг орасидагига кафолат берса, мен унга жаннатга кафолатни бераман», дедилар».</t>
   </si>
   <si>
@@ -3607,119 +3607,119 @@
     <t>https://hadeethenc.com/uz/browse/hadith/3567</t>
   </si>
   <si>
     <t>ألا أدلكم على ما يمحو الله به الخطايا، ويرفع به الدرجات؟</t>
   </si>
   <si>
     <t>Аллоҳ хатоларни ўчириб, даражаларни кўтаришига сабаб бўладиган нарсага сизларни далолат қилайми?</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَلَا أَدُلُّكُمْ عَلَى مَا يَمْحُو اللهُ بِهِ الْخَطَايَا، وَيَرْفَعُ بِهِ الدَّرَجَاتِ؟» قَالُوا بَلَى يَا رَسُولَ اللهِ قَالَ: «إِسْبَاغُ الْوُضُوءِ عَلَى الْمَكَارِهِ، وَكَثْرَةُ الْخُطَا إِلَى الْمَسَاجِدِ، وَانْتِظَارُ الصَّلَاةِ بَعْدَ الصَّلَاةِ، فَذَلِكُمُ الرِّبَاطُ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Аллоҳ хатоларни ўчириб, даражаларни кўтаришига сабаб бўладиган нарсага сизларни далолат қилайми?» дедилар. «Ҳа, Эй Аллоҳнинг Расули», дейишди. «Қийинчиликларда ҳам таҳоратни мукаммал қилиш, масжидларга қадамни кўпайтириш ва намоздан сўнг намозни кутиш. Ана ўша ишингиз риботдир», дедилар.</t>
   </si>
   <si>
     <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه هل يُريدون أنْ يدلَّهم على أعمال تكون سببًا في مغفرة الذنوب، ومحوها من كُتب الحفظة، وعلو المنازل في الجنة؟ 
 قال الصحابة: نعم نريد ذلك. قال: 
 الأول: استيعاب وإتمام الوضوء على مشقة؛ كَبردٍ، وقلة ماء، وألم جسم، وماء حار. 
 الثاني: كثرة الخُطا -وهي ما بين القدمين- إلى المساجد ببعد الدار، وكثرة التكرار. 
 الثالث: انتظار وقت الصلاة، وتعلُّق القلب بها، والتأهب لها، والجلوس لها في المسجد لانتظار الجماعة، فإذا صلاها انتظر في مصلاه صلاةً أخرى. 
 ثم بيَّنَ صلى الله عليه وسلم أنَّ هذه الأمور هي المرابطة الحقيقية؛ لأنها تسد طرق الشيطان على النفس، وتقهر الهوى، وتمنعها من قبول الوساوس، فيغلب بها حزبُ الله جنودَ الشيطان؛ وذلك هو الجهاد الأكبر، فكانت بمنزلة الرباط على ثغر العدو.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам саҳобаларидан: «Гуноҳларнинг мағфират қилинишига, амалларни ёзиб борувчи фаришталар дафтарларидан ўчирилишига ва жаннатдаги даражаларнинг юксалишига сабаб бўладиган амалларга далолат қилишимни хоҳлайсизларми?» деб сўрадилар.
 Саҳобалар: «Ҳа, хоҳлаймиз», дейишди. У зот айтдилар:
-Биринчиси: Қийинчилик ва машаққатларга қарамай, масалан, совуқда, сув камлигида, танадаги оғриқ ёки сувнинг иссиқлигида таҳоратни мукаммал ва тўла-тўкис қилиш.
+Биринчиси: Қийинчилик ва машаққатларга қарамай, масалан, совуқда, сув камлигида, танадаги оғриқ ёки сувнинг иссиқлигида таҳоратни мукаммал қилиш.
 Иккинчиси: Уйнинг узоқлиги ёки кўп қатнаш сабабли масжидлар сари кўп қадам ташлаш.
 Учинчиси: Намоз вақтини интизорлик билан кутиш, қалбни намозга боғлаш, унга шайланиш ва жамоат намозини кутиб масжидда ўтириш. Бир намозни ўқиб бўлгач, намозгоҳида кейинги намозни кутиш.
 Сўнгра Пайғамбаримиз соллаллоҳу алайҳи ва саллам бу ишлар ҳақиқий «рибот» эканини баён қилдилар. Чунки бу амаллар нафсга келадиган шайтон йўлларини тўсади, ҳавойи нафсни енгади ва уни васвасаларни қабул қилишдан қайтаради. Бу билан Аллоҳнинг аскарлари шайтон лашкари устидан ғолиб келади. Бу эса «катта жиҳод» бўлиб, душман чегарасидаги қўриқчилик (рибот) мақомидадир.</t>
   </si>
   <si>
     <t>أهمية المحافظة على صلاة الجماعة في المسجد، والاهتمام بالصلوات وعدم التشاغل عنها.
 حسن عرض النبي صلى الله عليه وسلم وتشويقه لأصحابه حيث بدأهم بثواب عظيم على طريقة السؤال، وهذه طريقة من طرق التعليم.
 فائدة عرض المسألة بالسؤال والجواب: أن يكون الكلام أوقع في النفس بحكم الإبهام والتبيين.
 قال النووي رحمه الله: فذلكم الرباط أي: الرباط المرغَّب فيه، وأصل الرباط الحبس على الشيء، كأنه حبس نفسه على هذه الطاعة، وقيل: إنه أفضل الرباط كما قيل: الجهاد جهاد النفس، ويحتمل أنه الرباط المتيسر الممكن، أي: إنه من أنواع الرباط.
 كررت كلمة "الرباط" وعرفت ب(ال) التعريف؛ ذلك تعظيمٌ لشأن هذه الأعمال.</t>
   </si>
   <si>
     <t>Масжидда жамоат намозини адо этишга бардавом бўлишнинг аҳамияти ҳамда намозларга эътиборли бўлиб, улардан чалғимаслик.
 Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг гўзал таълим услублари: саҳобаларни қизиқтириш учун гапни савол бериш орқали улкан ажр-мукофотни зикр қилишдан бошладилар. Бу таълим беришнинг энг самарали усулларидан биридир.
 Масалани савол-жавоб тарзида баён қилишнинг фойдаси: аввал (жавобни) номаълум қолдириб, сўнг баён қилиш орқали сўзнинг қалбдан чуқурроқ жой олишини таъминлайди.
 Имом Нававий раҳимаҳуллоҳ айтадилар: «"Мана шу риботдир", яъни тарғиб қилинган ҳақиқий рибот мана шудир. Аслида "рибот" сўзи бир нарсага боғланиб, (нафсни) тутиб туришни англатади. Гўёки киши ўз нафсини мана шу тоатга боғлаб қўйгандек бўлади. Шунингдек, "нафс жиҳоди — энг афзал жиҳод" дейилганидек, бу амаллар ҳам энг афзал рибот экани айтилган. Ёки бу киши учун қулай ва имконли бўлган рибот, яъни риботнинг бир туридир».
 "Рибот" сўзининг такрорланиши ва "ал-" (аниқлик) қўшимчаси билан келиши — бу амалларнинг шаъни ва мартабаси нақадар улуғ эканига далолат қилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3574</t>
   </si>
   <si>
     <t>ألا أنبئكم بخير أعمالكم، وأزكاها عند مليككم، وأرفعها في درجاتكم</t>
   </si>
   <si>
     <t>Сизларга амалларингизнинг энг яхшисини, Хожангиз (Аллоҳ) ҳузурида энг покларини, даражаларингизни энг юқори қилувчисини</t>
   </si>
   <si>
     <t>عَنْ أَبِي الدَّرْدَاءِ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «أَلاَ أُنَبِّئُكُمْ بِخَيْرِ أَعْمَالِكُمْ، وَأَزْكَاهَا عِنْدَ مَلِيكِكُمْ، وَأَرْفَعِهَا فِي دَرَجَاتِكُمْ وَخَيْرٌ لَكُمْ مِنْ إِنْفَاقِ الذَّهَبِ وَالوَرِقِ، وَخَيْرٌ لَكُمْ مِنْ أَنْ تَلْقَوْا عَدُوَّكُمْ فَتَضْرِبُوا أَعْنَاقَهُمْ وَيَضْرِبُوا أَعْنَاقَكُمْ؟» قَالُوا: بَلَى. قَالَ: «ذِكْرُ اللهِ تَعَالَى».</t>
   </si>
   <si>
-    <t>Абу Дардо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Сизларга амалларингизнинг энг яхшисини, Хожангиз (Аллоҳ) ҳузурида энг покларини, даражаларингизни энг юқори қилувчисини, сизлар учун олтин-кумуш инфоқ қилишдан ҳам яхшироқ бўлган ва душманингизга рўбаро келиб, сизлар уларнинг бўйнига, улар эса сизларнинг бўйнингизга уришидан (яъни жанг қилишдан) ҳам афзалроқ бўлган нарса ҳақида хабар берайми?»
+    <t>Абу Дардо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Сизларга амалларингизнинг энг яхшисини, Хожангиз (Аллоҳ) ҳузурида энг покларини, даражаларингизни энг юқори қилувчисини, сизлар учун олтин-кумуш инфоқ қилишдан ҳам яхшироқ бўлган ва душманингизга рўбаро келиб, сизлар уларнинг бўйнига, улар эса сизларнинг бўйнингизга уришидан (яъни жанг қилишдан) ҳам афзалроқ бўлган нарса ҳақида хабар берайми?» дедилар.
 Саҳобалар: «Албатта, эй Аллоҳнинг Расули», дейишди.
 У зот: «Аллоҳ таолонинг зикридир», дедилар».</t>
   </si>
   <si>
     <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه:
 هل تريدون أن أخبركم وأعلمكم بأفضل أعمالكم وأشرفها وأنماها وأطهرها وأنقاها عند الله المالك عز وجل؟
 وأرفعها في منازلكم في الجنة؟ 
 وخير لكم من التصدُّق بالذهب والفضة؟ 
 وخير لكم من أن تَلْقَوا الكفارَ للقتال، فتضربُوا أعناقَهم، ويضربوا أعناقَكم؟ 
 قال الصحابة: نعم نريد ذلك. 
 قال صلى الله عليه وسلم: ذكر الله تعالى في كل الأوقات وعلى جميع الهيئات والحالات.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам саҳобалардан сўрадилар:
-Сизларга амалларингиз ичида энг яхшисини, Ал-Молик бўлган Аллоҳ азза ва жалла ҳузурида энг шарафлиси ва покизасини,
+Сизларга амалларингиз ичида энг яхшисини, Ал-Молик бўлган Аллоҳ азза ва жалла ҳузурида энг шарафлиси ва покизасини
 жаннатдаги даражаларингизни энг юксакка кўтарадиганини хабар қилайми?
-У шундай бир амалки, сиз учун олтин-кумушларни инфоқ қилишдан ҳам афзал,
+У шундай бир амалки, сиз учун олтин-кумушларни инфоқ қилишдан ҳам,
 жанг майдонида душман билан юзма-юз келиб, уларнинг бўйнига қилич уришингиздан ва улар сизнинг бўйнингизга қилич уришидан ҳам хайрлироқдир».
-Саҳобалар: «Албатта, эй Аллоҳнинг Расули, хабар беринг!» дедилар.
+Саҳобалар: «Албатта, эй Аллоҳнинг расули, хабар беринг!» дедилар.
 Сарвари коинот соллаллоҳу алайҳи ва саллам марҳамат қилдилар:
 «Бу — Аллоҳ таолони ҳар бир лаҳзада, ҳар қандай ҳолат ва кўринишда зикр этмоқдир».</t>
   </si>
   <si>
     <t>أن المداومة على ذكر الله تعالى ظاهرًا وباطنًا من أعظم القُرَب، وأنفعها عند الله تعالى.
 جميع الأعمال إنما شُرعت لإقامة ذكر الله تعالى، قال الله تعالى: (وَأَقِمِ الصَّلَاةَ لِذِكْرِي). وقال صلى الله عليه وسلم: إنَّما جُعل الطَّوافُ بالبيت وبين الصَّفا والمروة ورمي الجمار لإقامة ذكر الله تعالى. رواه أبو داود والترمذي.
 قال العز بن عبدالسلام في قواعده: هذا الحديث مما يدل على أن الثواب لا يترتب على قدر النَّصَب في جميع العبادات بل قد يأجر الله تعالى على قليل الأعمال أكثرَ مما يأجر على كثيرها، فالثواب يترتب على تفاوت الرتب في الشرف.
 قال المناوي في فيض القدير: هذا الحديث محمول على أن الذكر كان أفضل للمخاطبين به، ولو خوطب به شُجاع بَاسل حصل به نفع الإسلام في القتال لقيل له الجهاد، أو الغني الذي ينتفع به الفقراء بماله قيل له الصدقة، والقادر على الحج قيل له الحج، أو من له أبوان قيل له برهما، وبه يحصل التوفيق بين الأخبار.
 أكمل الذكر ما نطق به اللسانُ مع تدبُّر القلب، ثم ما كان بالقلب وحده كالتفكر، ثم ما كان باللسان وحده، وفي كلٍّ أجرٌ إن شاء الله تعالى.
 التزام المسلم بالأذكار المتعلقة بالأحوال كأذكار الصباح والمساء، ودخول المسجد والبيت والخلاء والخروج منها... وغير ذلك يجعله من الذاكرين الله كثيرًا.</t>
   </si>
   <si>
-    <t>Аллоҳ таолони зоҳиран ва ботинан зикр қилишда бардавом бўлиш — энг улуғ қурбатлардан (Аллоҳга яқинлаштирувчи амаллардан) ва Аллоҳ таоло ҳузуридаги энг манфаатли ишлардан биридир.
-Барча амаллар аслида Аллоҳ таолонинг зикрини барпо қилиш учун шариатга киритилган. Аллоҳ таоло айтади: «Мени зикр қилиш учун намозни тўкис адо этинг!» Пайғамбаримиз соллаллоҳу алайҳи ва саллам эса: «Байтуллоҳни тавоф қилиш, Сафо ва Марва орасида саъй қилиш ҳамда (ҳажда) тош отиш (рамий жамарот) — фақат Аллоҳ таолонинг зикрини барпо қилиш учун жорий қилингандир», деб марҳамат қилганлар (Абу Довуд ва Термизий ривояти).
+    <t>Аллоҳ таолони зоҳир ва ботинда зикр қилишда бардавом бўлиш — энг улуғ қурбатлардан (Аллоҳга яқинлаштирувчи амаллардан) ва Аллоҳ таоло ҳузуридаги энг манфаатли ишлардан биридир.
+Барча амаллар аслида Аллоҳ таолонинг зикрини барпо қилиш учун шариатга киритилган. Аллоҳ таоло айтади: «Мени зикр қилиш учун намозни тўкис адо этинг!». Пайғамбаримиз соллаллоҳу алайҳи ва саллам эса: «Байтуллоҳни тавоф қилиш, Сафо ва Марва орасида саъй қилиш ҳамда (ҳажда) тош отиш (рамий жамарот) — фақат Аллоҳ таолонинг зикрини барпо қилиш учун жорий қилингандир», деб марҳамат қилганлар. (Абу Довуд ва Термизий ривояти).
 Иззуддин ибн Абдуссалом ўзларининг «Қоидалар» китобида шундай дейдилар: «Ушбу ҳадис барча ибодатларда бериладиган ажр-мукофот фақатгина чекилган машаққатнинг миқдорига қараб белгиланмаслигига далолат қилувчи далиллардан биридир. Балки Аллоҳ таоло баъзан камроқ амал учун кўп амалга қараганда кўпроқ ажр бериши мумкин. Зеро, савоб амалларнинг шарафи ва мартабасининг турлича эканига қараб белгиланади».
-Муновий «Файзул-қодир» китобида шундай дейдилар: «Ушбу ҳадисни қуйидагича тушуниш лозим: зикр қилиш ўша пайтдаги тингловчилар (суҳбатдошлар) учун энг афзал амал бўлган. Агар бу сўз билан жанг майдонида Исломга нафи тегадиган шижоатли ва ботир кишига юзланилганда эди, унга «жиҳод» (энг афзал амал) деб айтилган бўларди. Ёки моли билан камбағалларга фойдаси тегадиган бой кишига «садақа», ҳаж қилишга қодир бўлган кишига «ҳаж», ота-онаси бор кишига эса «уларга яхшилик қилиш» энг афзал амал экани айтилган бўларди. Мана шу талқин билан (амалларнинг афзаллиги ҳақидаги турлича келган) хабарлар ўртасида мувофиқлик ҳосил бўлади».
-Зикрнинг энг мукаммали — қалб тадаббури (маъносини ҳис қилиш) билан тил айтган зикрдир. Кейин эса тафаккур каби фақат қалб билан бўлган зикр, ундан кейин эса фақат тилнинг ўзи билан бўлган зикр туради. Иншааллоҳ, буларнинг барчасида ажр бордир.
+Муновий «Файзул-қодир» китобида шундай дейдилар: «Ушбу ҳадисни қуйидагича тушуниш лозим: зикр қилиш ўша пайтдаги тингловчилар (суҳбатдошлар) учун энг афзал амал бўлган. Агар бу сўз билан жанг майдонида Исломга нафи тегадиган шижоатли ва ботир кишига юзланилганда эди, унга «жиҳод» (энг афзал амал) деб айтилган бўларди. Ёки моли билан камбағалларга фойдаси тегадиган бой кишига «садақа», ҳаж қилишга қодир бўлган кишига «ҳаж», ота-онаси бор кишига эса «ота-онага яхшилик қилиш» энг афзал амал экани айтилган бўларди. Мана шу талқин билан (амалларнинг афзаллиги ҳақидаги турлича келган) хабарлар ўртасида мувофиқлик ҳосил бўлади».
+Зикрнинг энг мукаммали — қалб тадаббури (маъносини ҳис қилиш) билан тил айтган зикрдир. Кейин эса тафаккур каби фақат қалб билан бўлган зикр. Ундан кейин фақат тилнинг ўзи билан бўлган зикр туради. Иншааллоҳ, буларнинг барчасида ажр бордир.
 Мусулмон кишининг турли ҳолатларга боғлиқ бўлган зикрларни — масалан, эрталабки ва кечки зикрлар, масжидга, уйга ва халога кириш ҳамда улардан чиқиш зикрлари ва шу кабиларни — маҳкам тутиши уни «Аллоҳни кўп зикр қилувчилар» қаторидан жой олишига сабаб бўлади.</t>
   </si>
   <si>
     <t>رواه الترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Термизий, Ибн Можа ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3575</t>
   </si>
   <si>
     <t>الجنة أقرب إلى أحدكم من شراك نعله، والنار مثل ذلك</t>
   </si>
   <si>
     <t>Жаннат сизларга поябзалингизинг ипидан ҳам яқиндир. Дўзах ҳам худди шундай», дедилар</t>
   </si>
   <si>
     <t>عن ابن مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «الْجَنَّةُ أَقْرَبُ إِلَى أَحَدِكُمْ مِنْ شِرَاكِ نَعْلِهِ، وَالنَّارُ مِثْلُ ذَلِكَ».</t>
   </si>
   <si>
     <t>Ибн Масъуд разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Жаннат сизларга поябзалингизинг ипидан ҳам яқиндир. Дўзах ҳам худди шундай», дедилар».</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم أنَّ الجنة والنار قريبتان من الإنسان كقُربِ سَيْرِ الحِذاء الذي يكون على ظَهر القَدَم؛ لأنه قد يفعل طاعةً من رضوان الله عز وجل يدخل بها الجنة، أو معصيةً تكون سببًا لدخول النار.</t>
@@ -3879,97 +3879,97 @@
 حرص الرجل على تَعلُّم أمر دينه.
 إذا اقتصر المسلم على الواجبات فإنه يفلح، ولكن لا يعني هذا التساهل بالتطوعات؛ لأن التطوع يُكمل به النقص بالفرائض.
 تخصيص بعض العبادات بالذكر دليل على أهميتها والحض عليها، ولا يعني عدم وجوب غيرها.</t>
   </si>
   <si>
     <t>Даъватда дастлаб Аллоҳ таолони ибодатда яккалаш (тавҳид) билан бошлаш лозим.
 Исломга янги кирган инсонга фақат фарз нарсаларни ўргатиш билан кифояланиш.
 Аллоҳ таолога даъват қилишда аста-секинлик билан кўтарилиш керак.
 Кишининг динни таълимотларини ўрганишда ҳарис бўлиши.
 Агар киши фарз амалларни қилиш билан чекланса ҳам ютуққа эришади. Аммо бунинг маъноси нафл ибодатларга енгил қараш керак дегани эмас. Чунки нафл ибодатлар фарз ибодатлардаги камчиликларни тўлдиради.
 Баъзи ибодатларни хос зикр қилиш ундан бошқаси фарз эмаслигига далолат қилмайди, аксинча, зикр қилинган ибодатларнинг чуқур аҳамиятга эга эканига далолат қилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3689</t>
   </si>
   <si>
     <t>أفلح إن صدق</t>
   </si>
   <si>
     <t>Агар гапида турса, нажот топди», дедилар</t>
   </si>
   <si>
     <t>عَنْ طَلْحَةَ بْنِ عُبَيْدِ اللهِ رضي الله عنه قَالَ: جَاءَ رَجُلٌ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ أَهْلِ نَجْدٍ ثَائِرُ الرَّأْسِ، نَسْمَعُ دَوِيَّ صَوْتِهِ، وَلَا نَفْقَهُ مَا يَقُولُ حَتَّى دَنَا مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَإِذَا هُوَ يَسْأَلُ عَنِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «خَمْسُ صَلَوَاتٍ فِي الْيَوْمِ وَاللَّيْلَةِ» فَقَالَ: هَلْ عَلَيَّ غَيْرُهُنَّ؟ قَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ، وَصِيَامُ شَهْرِ رَمَضَانَ»، فَقَالَ: هَلْ عَلَيَّ غَيْرُهُ؟ فَقَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ»، وَذَكَرَ لَهُ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ الزَّكَاةَ، فَقَالَ: هَلْ عَلَيَّ غَيْرُهَا؟ قَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ»، قَالَ: فَأَدْبَرَ الرَّجُلُ، وَهُوَ يَقُولُ: وَاللهِ، لَا أَزِيدُ عَلَى هَذَا، وَلَا أَنْقُصُ مِنْهُ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْلَحَ إِنْ صَدَقَ».</t>
   </si>
   <si>
-    <t>Талҳа ибн Убайдуллоҳ разияллоҳу анҳу айтади: «Нажд аҳлидан бўлган, сочи тўзғиган бир киши Расулуллоҳ соллаллоҳу алайҳи ва салламнинг ҳузурларига келди. Биз унинг овозини эшитардиг-у, нима деяётганини тушуна олмасдик. Ниҳоят, у Расулуллоҳ соллаллоҳу алайҳи ва салламга яқин келди. Билсак, Ислом ҳақида сўраётган экан. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бир кеча-кундузда бешта намоз бор», дедилар. У: «Зиммамда шулардан бошқа намоз ҳам борми?» деди. «Йўқ. Лекин ўз ихтиёринг билан бўлса мустасно. Кейин Рамазон ойида рўза тутиш ҳам бор», дедилар. У: «Зиммамда бундан бошқа рўза ҳам борми?» деди. «Йўқ. Лекин ўз ихтиёринг билан бўлса мустасно», дедилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам унга закотни ҳам айтдилар. У: «Зиммамда шундан бошқа садақа ҳам борми?» деди. «Йўқ. Лекин ўз ихтиёринг билан бўлса мустасно», дедилар. Ўша киши орқасига қайтиб кетаётиб, «Аллоҳга қасамки, бундан зиёда ҳам қилмайман, кам ҳам қилмайман», деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Агар гапида турса, нажот топди», дедилар».</t>
+    <t>Талҳа ибн Убайдуллоҳ разияллоҳу анҳу айтади: «Нажд аҳлидан бўлган, сочи тўзғиган бир киши Расулуллоҳ соллаллоҳу алайҳи ва салламнинг ҳузурига келди. Биз унинг овозини эшитардиг-у, нима деяётганини тушуна олмасдик. Ниҳоят, у Расулуллоҳ соллаллоҳу алайҳи ва салламга яқин келди. Билсак, Ислом ҳақида сўраётган экан. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бир кеча-кундузда бешта намоз бор», дедилар. У: «Зиммамда шулардан бошқа намоз ҳам борми?» деди. «Йўқ! Лекин ўз ихтиёринг билан бўлса, мустасно. Кейин Рамазон ойида рўза тутиш ҳам бор», дедилар. У: «Зиммамда бундан бошқа рўза ҳам борми?» деди. «Йўқ! Лекин ўз ихтиёринг билан бўлса, мустасно», дедилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам унга закотни ҳам айтдилар. У: «Зиммамда шундан бошқа садақа ҳам борми?» деди. «Йўқ! Лекин ўз ихтиёринг билан бўлса, мустасно», дедилар. Ўша киши орқасига қайтиб кетаётиб, «Аллоҳга қасамки, бундан зиёда ҳам қилмайман, кам ҳам қилмайман», деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Агар гапида турса, нажот топди», дедилар».</t>
   </si>
   <si>
     <t>جاء رجلٌ من أهل نَجْدٍ إلى النبي صلى الله عليه وسلم وكان شعره مُنْتَفِشًا، وصوته مرتفعًا، ولا يُفقه ما يقول، حتى اقترب من النبي صلى الله عليه وسلم، فسأل عن فرائض الإسلام؟ 
 فبدأ النبيُّ صلى الله عليه وسلم بالصلاة، وأخبره أنَّ الله قد افترض عليه خمسَ صلوات في كل يوم وليلة.
 فقال: هل يلزمني شيء من الصلوات غير هذه الخَمس؟ 
 فقال: لا، إلا إذا تطوَّعت من صلوات النوافل. 
 ثم قال صلى الله عليه وسلم: ومما أوجبه الله عليك صوم شهر رمضان.
 فقال الرجل: هل يلزمني شيء من الصيام غير صوم رمضان؟ 
 فقال: لا، إلا أن تتطوّع بصوم. 
 ثم ذكر له صلى الله عليه وسلم الزكاة.
 فقال الرجل: هل يلزمني شيء من الصدقات بعد زكاة الفرض؟ 
 قال: لا، إلا أن تتطوّع. 
 وبعد أن سمع الرجل من النبي صلى الله عليه وسلم هذه الفرائض ولّى مدبرًا وأقسم بالله تعالى أنه سيلتزم بها من غير زيادة ولا نقصان، فقال صلى الله عليه وسلم على إثر ذلك: إذا صَدَقَ الرجل على ما حَلفَ عليه فإنه يكون من المُفلحين.</t>
   </si>
   <si>
     <t>Нажд аҳлидан бир киши Набий соллаллоҳу алайҳи ва салламнинг ҳузурларига келди. Унинг сочи тўзғиган, овози баланд эди, нима деяётгани англашилмасди. Ниҳоят, у Набий соллаллоҳу алайҳи ва салламга яқинлашиб, Исломнинг фарзлари ҳақида сўради.
 Набий соллаллоҳу алайҳи ва саллам (сўзни) намоздан бошладилар ва Аллоҳ унга бир кеча-кундузда беш вақт намозни фарз қилганини хабар бердилар.
 У: «Зиммамда ушбу беш (вақт намоз)дан бошқаси ҳам фарзми?» деб сўради.
 У зот: «Йўқ, магар ўз ихтиёринг билан нафл намозлар ўқисанг (бўлади)», дедилар.
-Сўнгра соллаллоҳу алайҳи ва саллам: «Аллоҳ сенга вожиб қилган нарсалардан яна бири Рамазон ойи рўзасидир», дедилар.
+Сўнгра Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Аллоҳ сенга вожиб қилган нарсалардан яна бири Рамазон ойи рўзасидир», дедилар.
 Ҳалиги киши: «Зиммамда Рамазон рўзасидан бошқа рўза ҳам фарзми?» деб сўради.
 У зот: «Йўқ, магар ўз ихтиёринг билан (нафл) рўза тутсанг (бўлади)», дедилар.
-Сўнгра соллаллоҳу алайҳи ва саллам унга закотни зикр қилдилар.
+Сўнгра Расулуллоҳ соллаллоҳу алайҳи ва саллам унга закотни зикр қилдилар.
 Ҳалиги киши: «Зиммамда фарз закотдан кейин (бошқа) садақалар ҳам фарзми?» деб сўради.
 У зот: «Йўқ, магар ўз ихтиёринг билан (нафл садақа) қилсанг (бўлади)», дедилар.
-Бу киши Набий соллаллоҳу алайҳи ва салламдан ушбу фарзларни эшитганидан сўнг, ортига қайтиб кетаётиб, Аллоҳ таолога қасам ичиб, уларга зиёда ҳам, кам ҳам қилмасдан амал қилишини айтди. Шундан кейин соллаллоҳу алайҳи ва саллам: «Агар бу киши ичган қасамида содиқ турса, албатта, нажот топувчилардан (муфлиҳлардан) бўлади», дедилар.</t>
+Бу киши Набий соллаллоҳу алайҳи ва салламдан ушбу фарзларни эшитганидан сўнг ортига қайтиб кетаётиб, Аллоҳ таолога қасам ичиб, уларга зиёда ҳам, кам ҳам қилмасдан амал қилишини айтди. Шундан кейин Набий соллаллоҳу алайҳи ва саллам: «Агар бу киши ичган қасамида содиқ турса, албатта, нажот топувчилардан (муфлиҳлардан) бўлади», дедилар.</t>
   </si>
   <si>
     <t>سماحةُ الشريعة الإسلامية وتيسيرها على المكلفين.
 حسن معاملته صلى الله عليه وسلم لهذا الرجل، فقد مَكَّنَه من الاقتراب منه وسؤاله.
 البدء في الدعوة إلى الله تعالى بالأهم فالأهم.
 الإسلام عقيدة وعمل، فلا ينفع عمل من غير إيمان، ولا ينفع إيمان من غير عمل.
 أهمية هذه الأعمال وأنها من أركان الإسلام.
 صلاة الجمعة داخلة في الصلوات الخمس الواجبة؛ لأنها بدلًا عن صلاة ظهر يوم الجمعة لمن وجبت عليه.
 بدأ النبيُّ صلى الله عليه وسلم تعليمه بآكد فرائض الإسلام وهي أركانه بعد الشهادتين؛ لأنه كان مسلمًا، ولم يذكر الحج؛ لأنه قبل فرضهِ، أو لأنه لم يأتِ وقته.
 الإنسان إذا اقتصر على الواجب في الشرع فإنه مُفلح، ولكن لا يعني هذا أنه لا يُسن أن يأتي بالتطوع؛ لأن التطوع تكمل به الفرائض يوم القيامة.</t>
   </si>
   <si>
-    <t>Ислом шариатининг бағрикенглиги ва  учун енгиллиги. (Мукаллаф: Шариат буйруқларини бажариш масъулияти юкланган, балоғатга етган ақлли мусулмон.)
+    <t>Ислом шариатининг бағрикенглиги ва унинг мукаллафлар учун енгиллик яратиши. (Мукаллаф: Шариат буйруқларини бажариш масъулияти юкланган, балоғатга етган ақлли мусулмон.)
 Набий соллаллоҳу алайҳи ва салламнинг бу кишига бўлган гўзал муомалалари: У зот кишининг яқин келишига ва савол беришига имкон бердилар.
 Аллоҳ таолога даъват қилишда энг муҳим (аҳамиятли) ишлардан бошлаш.
 Ислом — ҳам эътиқод, ҳам амалдир. Иймонсиз амал фойда бермайди, амалсиз иймон ҳам фойда бермайди.
-Бу амалларнинг аҳамияти ва улар Исломнинг арконларидан экани.
-[...2 lines deleted...]
-Инсон шариатда белгиланган фарз амаллар билангина чекланса ҳам нажот топувчидир. Лекин бу нафл (ихтиёрий) амалларни бажариш суннат эмас дегани эмас. Чунки қиёмат кунида фарзлардаги камчиликлар нафл амаллар билан тўлдирилади.</t>
+Бу амалларнинг аҳамияти ва улар Ислом арконларидан экани.
+Жума намози беш вақт фарз намознинг ичига киради, зеро, у жума куни пешин намозининг ўрнини босувчидир.
+Набий соллаллоҳу алайҳи ва саллам таълим беришни икки шаҳодатдан кейинги Исломнинг энг таъкидланган фарзлари — арконларидан бошладилар. Чунки у (савол берган киши) мусулмон эди. Ҳаж эса ҳали фарз қилинмагани учун ёки унинг вақти келмагани учун зикр қилинмади.
+Инсон шариатда белгиланган фарз амаллар билангина чекланса ҳам нажот топувчидир. Лекин бу нафл (ихтиёрий) амалларни бажариш суннат эмас деган тушунчани англатмайди. Чунки қиёмат кунида фарзлардаги камчиликлар нафл амаллар билан тўлдирилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3700</t>
   </si>
   <si>
     <t>ما يصيب المسلم من نصب ولا وصب ولا هم ولا حزن ولا أذى ولا غم حتى الشوكة يشاكها إلا كفر الله بها من خطاياه</t>
   </si>
   <si>
     <t>Мусулмонга бирор ҳорғинликми, беморликми, ташвишми, қайғуми, озорми, ғамми етса, ҳатто тикан кирса ҳам Аллоҳ таоло булар туфайли унинг хатоларини ўчиради", дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ وَعَنْ أَبِي هُرَيْرَةَ رضي الله عنهما عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «مَا يُصِيبُ الْمُسْلِمَ مِنْ نَصَبٍ وَلَا وَصَبٍ وَلَا هَمٍّ وَلَا حُزْنٍ وَلَا أَذًى وَلَا غَمٍّ حَتَّى الشَّوْكَةِ يُشَاكُهَا إِلَّا كَفَّرَ اللهُ بِهَا مِنْ خَطَايَاهُ».</t>
   </si>
   <si>
     <t>Абу Саид Ал-Худрий ва Абу Ҳурайра разияллоҳу анҳумолардан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Мусулмонга бирор ҳорғинликми, беморликми, ташвишми, қайғуми, озорми, ғамми етса, ҳатто тикан кирса ҳам Аллоҳ таоло булар туфайли унинг хатоларини ўчиради", дедилар».</t>
   </si>
   <si>
     <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ ما يُصاب به المسلمُ مِن أمراضٍ وهمومٍ وأحزانٍ وكروبٍ ومصائبَ وشدائدَ وخوفٍ وجوعٍ -حتى لو كانت شوكة تُصيبه فَتُؤْلِمُه-، يكونُ ذلك كفارةً لذنوبه وحطًّا لخطاياه.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда мусулмонга етадиган касаллик, қайғу, ғам-ғусса, қийинчилик, хавф, очлик, ҳаттоки қўлига кириб озор берган бир тикан ҳам гуноҳларига каффорат бўлиши ва хатоларини ўчиришини баёнламоқдалар.</t>
   </si>
   <si>
     <t>بيان فضل الله على عباده المؤمنين ورحمته بهم بغفران الذنوب بأقل ضرر يصيبهم.
 ينبغي للمسلم أن يَحْتَسِبَ عند الله ما يُصيبه، ويَصبر على كل صغيرة وكبيرة، لتكون له رفعة في الدرجات وكفارة للسيئات.</t>
@@ -4031,211 +4031,210 @@
 الحق الثاني: عيادة المريض وزيارته.
  الحق الثالث: اتباع الجنازة من بيته إلى المصلَّى إلى المقبرة حتى تُدفن.
  الحق الرابع: إجابة الدعوة إذا دعاه إلى وليمة عرس وغير ذلك.
  الحق الخامس: تَشميت العاطس، وهو أن يقول له إذا حَمِدَ الله: يرحمُك الله، ثم يقول العاطسُ: يهديكم الله ويُصلح بالَكم.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда мусулмоннинг мусулмон биродари устидаги баъзи ҳақларини баён қилмоқдалар. Бу ҳақлардан биринчиси: Салом берганда алик олиш.
 Иккинчиси: Бетоб бўлганни кўргани бориб, холидан хабар олиш.
 Учинчиси: Вафот этганнинг уйидан жанозаси ўқиладиган жойигача, сўнгра қабристонгача бориб, дафн қилингунча жанозасида қатнашиш.
 Тўртинчиси: Агар тўйга ёки бошқа бир муносабатга чақирса, ўша жойга бориш.
 Бешинчиси: Акса урганга ташмит айтиш, яъни акса урган киши ҳамд айтса, унга «ярҳамукаллоҳ» дейиш. Акса урган киши ташмит айтганга «яҳдийкумуллоҳу ва юслиҳу баалакум», дейиши.</t>
   </si>
   <si>
     <t>عظمة الإسلام في تأكيد الحقوق بين المسلمين وتوثيق الأُخوَّة والمحبة بينهم.</t>
   </si>
   <si>
     <t>Мусулмонлар орасидаги ҳақларни кучайтиришдаги ва ўрталаридаги биродарлик ва ўзаро муҳаббатни мустаҳкамлашдаги Ислом динининг улуғворлиги.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3706</t>
   </si>
   <si>
     <t>خير يوم طلعت عليه الشمس يوم الجمعة</t>
   </si>
   <si>
-    <t>Қуёш чиққан жнг яхши кун жума кунидир</t>
+    <t>Қуёш чиққан энг яхши кун жума кунидир</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «خَيْرُ يَوْمٍ طَلَعَتْ عَلَيْهِ الشَّمْسُ يَوْمُ الْجُمُعَةِ، فِيهِ خُلِقَ آدَمُ، وَفِيهِ أُدْخِلَ الْجَنَّةَ، وَفِيهِ أُخْرِجَ مِنْهَا، وَلَا تَقُومُ السَّاعَةُ إِلَّا فِي يَوْمِ الْجُمُعَةِ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: Қуёш чиққан жнг яхши кун жума кунидир. Одам шу куни яратилган, шу куни жаннатга киритилган ва ундан чиқарилган, қиёмат ҳам айнан жума куни қоим бўлади», дедилар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: Қуёш чиққан энг яхши кун жума кунидир. Одам шу куни яратилган, шу куни жаннатга киритилган ва ундан чиқарилган, қиёмат ҳам айнан жума куни қоим бўлади», дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ خيْرَ يومٍ طلعت عليه الشمس يومُ الجمعة، 
 ومن خصائصه: أن الله خلق فيه آدم عليه السلام، وفيه أدخله الجنة، وفيه أخرجه منها وأهبطه إلى الأرض، ولا تقوم الساعة إلا في يوم الجمعة.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам қуёш чиққан кунларнинг энг яхшиси жума куни эканини хабар бермоқдалар. Унинг хусусиятларидан: Аллоҳ унда Одам алайҳиссаломни яратди, унда у зотни жаннатга киритди ва унда у ердан чиқариб, ер юзига туширди. Қиёмат ҳам фақатгина жума куни қоим бўлади».</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам қуёш чиққан кунларнинг энг яхшиси жума куни эканини хабар бермоқдалар. Унинг хусусиятларидан: Аллоҳ унда Одам алайҳиссаломни яратди, у куни Одамни жаннатга киритди ва унда у ердан чиқариб, ер юзига туширди. Қиёмат ҳам, фақатгина, жума куни қоим бўлади».</t>
   </si>
   <si>
     <t>فضل يوم الجمعة على سائر أيام الأسبوع.
 الحث والإكثار من الأعمال الصالحة في يوم الجمعة، والتأهب لنيل رحمة الله تعالى، ودفع نقمته.
 هذه الخصائص ليوم الجمعة التي ذكرت في الحديث قيل: أنها ليست لذكر فضيلة يوم الجمعة؛ لأن إخراج آدم وقيام الساعة لا يعد فضيلة، وقيل: بل جميعها فضائل وخروج آدم سبب وجود الذرية من الرسل والأنبياء والصالحين، وقيام الساعة سبب تعجيل جزاء الصالحين ونيلهم ما أعد الله لهم من الكرامات.
  ذُكِرَ ليوم الجمعة خصائص أخرى غير ما ذكر في هذه الرواية، ومنها: فيه تِيْبَ على آدم، وفيه قُبض، وفيه ساعة لا يصادفها عبد مؤمن وهو يصلي يسأل الله شيئًا إلا أعطاه إياه.
 أفضل أيام السنة يوم عرفة، وقيل: يوم النحر، وأفضل أيام الأسبوع يوم الجمعة، وأفضل ليلة ليلة القدر.</t>
   </si>
   <si>
     <t>Жума кунининг ҳафтанинг бошқа кунлардан афзаллиги.
 Жума кунида солиҳ амалларни кўпайтиришга тарғиб қилиш ҳамда Аллоҳ таолонинг раҳматига эришиш ва азобидан қутилиш учун ҳозирлик кўриш.
-Ҳадисда зикр қилинган жума кунининг ушбу хусусиятлари ҳақида шундай дейилган: «Булар жума кунининг фазилатини баён қилиш учун эмас, чунки Одам алайҳиссаломнинг жаннатдан чиқарилиши ва қиёмат қоим бўлиши фазилат саналмайди». Яна бир фикрга кўра: «Буларнинг барчаси фазилатдир. Зеро, Одамнинг чиқарилиши — пайғамбарлар, набийлар ва солиҳлардан иборат зурриётнинг вужудга келишига сабаб бўлган. Қиёмат қоим бўлиши эса солиҳларга бериладиган мукофотларнинг тезлашишига ҳамда Аллоҳ улар учун тайёрлаб қўйган икромларга эришишларига сабабдир.
+Ҳадисда зикр қилинган жума кунининг ушбу хусусиятлари ҳақида шундай сўзлар ҳам айтилган: «Булар жума кунининг фазилатини баён қилиш учун эмас. Чунки Одам алайҳиссаломнинг жаннатдан чиқарилиши ва қиёмат қоим бўлиши фазилат саналмайди». Яна бир фикрга кўра: «Буларнинг барчаси фазилатдир. Зеро, Одамнинг чиқарилиши — пайғамбарлар, набийлар ва солиҳлардан иборат зурриётнинг вужудга келишига сабаб бўлган. Қиёмат қоим бўлиши эса, солиҳларга бериладиган мукофотларнинг тезлашишига ҳамда Аллоҳ улар учун тайёрлаб қўйган икромларга эришишларига сабабдир.
 Жума куни учун ушбу ривоятда келганлардан бошқа хусусиятлар ҳам зикр қилинган. Жумладан: ушбу кунда Одам алайҳиссаломнинг тавбаси қабул қилинган, шу куни у зот вафот этган ва бу кунда шундай бир соат борки, агар мўмин банда намоз ўқиб, Аллоҳдан бирор нарса сўраган ҳолида ўша соатга тўғри келса, Аллоҳ унга сўраганини, албатта, беради.
-Йилнинг энг афзал куни — Арафа кунидир, баъзилар Қурбонлик куни ҳам дейишган. Ҳафтанинг энг афзал куни — жума кунидир. Энг афзал кеча эса Қадр кечасидир.</t>
+Йилнинг энг афзал куни — Арафа кунидир, баъзилар Қурбонлик куни ҳам дейишган. Ҳафтанинг энг афзал куни — жума кунидир. Энг афзал кеча эса қадр кечасидир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3711</t>
   </si>
   <si>
     <t>رحم الله رجلا سمحا إذا باع، وإذا اشترى، وإذا اقتضى</t>
   </si>
   <si>
     <t>Сотганда ҳам, сотиб олганда ҳам, ҳақ талаб қилганда ҳам бағрикенг бўлган кишига Аллоҳ раҳм қилсин», дедилар</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «رَحِمَ اللهُ رَجُلًا سَمْحًا إِذَا بَاعَ، وَإِذَا اشْتَرَى، وَإِذَا اقْتَضَى».</t>
   </si>
   <si>
     <t>Жобир разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сотганда ҳам, сотиб олганда ҳам, ҳақ талаб қилганда ҳам бағрикенг бўлган кишига Аллоҳ раҳм қилсин», дедилар».</t>
   </si>
   <si>
     <t>دعا النبي صلى الله عليه وسلم بالرحمة لكل من كان:
 سهلًا جَوَادًا سَخِيًّا في بيعِه، فلا يُشدِّد على المشتري في سعرها ويعامله بخُلُقٍ حَسَن.
 سهلًا جوادًا سَخِيًّا إذا اشترى، فلا يَبْخَس ويُقَلِّل من قيمة البِضَاعَة.
 سهلًا جوادًا سخيًا إذا طَالَبَ بقضاءِ الدُّيون التي له، فلا يُشدِّد على الفقير والمُحتاج، بل يُطالِبه برفق ولُطف، ويُنْظِر المُعسر.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда олди-сотди ишларида бағрикенг, сахий, жўмард бўлган кишига Аллоҳдан раҳмат тилаб дуо қилдилар. Шундай экан, нархда қаттиқ туриб олиш билан харидорга танглик қилинмайди, унга чиройли хулқ ила муомалада бўлади. Харидор ҳам сотиб олишда олийжаноб, сахий, жўмард бўлиб, буюмни пастга уриб, нархини тушириб юбормайди. Қарзларини талаб қилганда ҳам олийжаноб, сахий ва жўмард бўлади. Фақир ва муҳтожга қийин қилмайди, балки ундан мулойимлик ва юмшоқлик билан қарзини талаб қилади ва имконисизга муҳлат беради.</t>
   </si>
   <si>
     <t>مِن مَقاصد الشريعة الحِفاظ على ما يُصلِحُ العلاقاتِ بين الناس.
 الترغيب في استعمال معالي الأخلاق في المعاملات بين الناس من البيع والشراء ونحو ذلك.</t>
   </si>
   <si>
     <t>Инсонлар орасидаги алоқаларни яхшилайдиган нарсаларга риоя қилиш шариат мақсадларидандир.
 Одамлар орасидаги олди-сотди ва шунга ўхшаш муомалаларда олийжаноб хулқларни қўлланишга тарғиб қилиниши.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3716</t>
   </si>
   <si>
     <t>رغم أنف، ثم رغم أنف، ثم رغم أنف، قيل: من؟ يا رسول الله قال: من أدرك أبويه عند الكبر، أحدهما أو كليهما فلم يدخل الجنة</t>
   </si>
   <si>
-    <t>Бурни ерга ишқалансин, бурни ерга ишқалансин, бурни ерга ишқалансин!» дедилар. «Эй Аллоҳнин Расули, кимнинг?», дейишди. У зот Ота-онаси ёки улардан бири кексайганда (уларни рози қилиб,) жаннатга кириб олмаган кишининг», дедилар</t>
+    <t>Бурни ерга ишқалансин, бурни ерга ишқалансин, бурни ерга ишқалансин!» дедилар. «Эй Аллоҳнин Расули, кимнинг?», дейишди. У зот: «Ота-онаси ёки улардан бири кексайганда (уларни рози қилиб,) жаннатга кириб олмаган кишининг», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «رَغِمَ أَنْفُ، ثُمَّ رَغِمَ أَنْفُ، ثُمَّ رَغِمَ أَنْفُ»، قِيلَ: مَنْ؟ يَا رَسُولَ اللهِ قَالَ: «مَنْ أَدْرَكَ أَبَوَيْهِ عِنْدَ الْكِبَرِ، أَحَدَهُمَا أَوْ كِلَيْهِمَا فَلَمْ يَدْخُلِ الْجَنَّةَ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Бурни ерга ишқалансин, бурни ерга ишқалансин, бурни ерга ишқалансин!» дедилар. «Эй Аллоҳнин Расули, кимнинг?», дейишди. У зот Ота-онаси ёки улардан бири кексайганда (уларни рози қилиб,) жаннатга кириб олмаган кишининг», дедилар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Бурни ерга ишқалансин, бурни ерга ишқалансин, бурни ерга ишқалансин!» дедилар. «Эй Аллоҳнин Расули, кимнинг?», дейишди. У зот: «Ота-онаси ёки улардан бири кексайганда (уларни рози қилиб,) жаннатга кириб олмаган кишининг», дедилар».</t>
   </si>
   <si>
     <t>دَعا النبيُّ صلى الله عليه وسلم بالذّل والخِزْي حتى بلغ به كأنه وضع أنفَه في التراب -كررها ثلاثًا- فسُئِل: مَن هذا يا رسول الله الذي دعوتَ عليه؟ 
 فقال صلى الله عليه وسلم: من أدرك والديه عند الكبر -أحدهما أو كليهما-، فلم يكونَا سببًا بدخوله الجنة؛ وذلك بسبب عدم الإحسان إليهما وعقوقهما.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам (бир кишини) хорлик ва расволикка дучор бўлишини тилаб дуо қилдилар, ҳатто бу дуолари билан унинг бурни тупроққа ишқалангандек бўлди — буни уч бор такрорладилар. Шунда: «Эй Аллоҳнинг Расули, сиз бунчалик дуоибад қилган кимса ким?» деб сўралди.
+    <t>Набий соллаллоҳу алайҳи ва саллам (бир кишини) хорлик ва расволикка дучор бўлишини тилаб дуо қилдилар. Ҳатто бу дуолари билан унинг бурни тупроққа ишқалангандек бўлди. Буни уч бор такрорладилар. Шунда: «Эй Аллоҳнинг Расули, сиз бунчалик дуоибад қилган кимса ким?» деб сўралди.
 Пайғамбаримиз соллаллоҳу алайҳи ва саллам: «Ота-онаси кексайган вақтда уларнинг хизматини қилиб, дуосини олиб жаннатга кириш имкони бўла туриб, буни қўлдан бой берган, уларга ёмон муносабатда бўлиб, оқ бўлган киши хор бўлсин», деб марҳамат қилдилар.</t>
   </si>
   <si>
     <t>وجوب بِرِّ الوالدين وأنه من أسباب دخول الجنة، خصوصًا عند كبرهما وضعفهما.
 عقوق الوالدين من كبائر الذنوب.</t>
   </si>
   <si>
-    <t>Ота-онага яхшилик қилиш вожиблиги ва бу — айниқса улар кексайиб, заифлашиб қолган вақтларида — жаннатга кириш сабабларидан бири экани.
+    <t>Ота-онага яхшилик қилишнинг вожиблиги ва бу, айниқса, улар кексайиб, заифлашиб қолган вақтларида жаннатга кириш сабабларидан бири экани.
 Ота-онага оқ бўлиш (уларнинг дилини оғритиш) гуноҳи кабиралардандир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3718</t>
   </si>
   <si>
     <t>سبق المفردون</t>
   </si>
   <si>
     <t>Муфарридлар ўзиб кетишди</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَسِيرُ فِي طَرِيقِ مَكَّةَ، فَمَرَّ عَلَى جَبَلٍ يُقَالُ لَهُ جُمْدَانُ، فَقَالَ: «سِيرُوا هَذَا جُمْدَانُ، سَبَقَ الْمُفَرِّدُونَ» قَالُوا: وَمَا الْمُفَرِّدُونَ يَا رَسُولَ اللهِ؟ قَالَ: «الذَّاكِرُونَ اللهَ كَثِيرًا وَالذَّاكِرَاتُ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳу ривоят қиладилар: Расулуллоҳ соллаллоҳу алайҳи ва саллам Макка йўлида кетаётган эдилар, Жумдон деган тоғнинг олдидан ўтаётиб: «Юринглар! Бу Жумдон. Муфарридлар ўзиб кетишди», дедилар. «Муфарридлар ким, эй Аллоҳнинг Расули?» дейишди. «Аллоҳни кўп зикр қилувчи эркак ва аёллар», дедилар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳу ривоят қиладилар: Расулуллоҳ соллаллоҳу алайҳи ва саллам Макка йўлида кетаётган эдилар. Жумдон деган тоғнинг олдидан ўтаётиб: «Юринглар! Бу Жумдон. Муфарридлар ўзиб кетишди», дедилар. «Муфарридлар ким, эй Аллоҳнинг Расули?» дейишди. «Аллоҳни кўп зикр қилувчи эркак ва аёллар», дедилар».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم منزلة الذاكرين الله كثيرًا، وأنهم قد انفردوا وسبقوا غيرَهم بنيل الدرجات العُلَى في جنات النعيم، وشبَّههم بجبل جُمدان الذي انفرد عن غيره من الجبال.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам Аллоҳни кўп зикр қилувчиларнинг мақомини баён қилиб бердилар. Улар (зикрлари билан) ажралиб чиқиб, жаннату наимда юқори даражаларга эришишда бошқалардан ўзиб кетдилар. Шунингдек, У зот бу кишиларни бошқа тоғлардан ажралиб турувчи Жумдон тоғига ўхшатдилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам Аллоҳни кўп зикр қилувчиларнинг мақомини баён қилиб бердилар. Улар (зикрлари билан) ажралиб чиқиб, наъийм жаннатида юқори даражаларга эришишда бошқалардан ўзиб кетдилар. Шунингдек, У зот бу кишиларни бошқа тоғлардан ажралиб турувчи Жумдон тоғига ўхшатдилар.</t>
   </si>
   <si>
     <t>استحباب كثرة الذكر والانشغال به، فإنَّ السَّبْق في الآخرة إنما يكون بكثرة الطاعات، والإخلاص في العبادات.
 ذكر الله يكون باللسان فقط، أو بالقلب فقط، أو باللسان والقلب معًا، وهي أعلاها رتبة.
 من الذكر الأوراد الشرعية المقيدة، كأذكار الصباح والمساء، وأدبار الصلوات المكتوبات وغيرها.
 قال النووي: اعلم أن فضيلة الذكر غير منحصرة في التسبيح والتهليل والتحميد والتكبير ونحوها، بل كل عامل لله تعالى بطاعة فهو ذاكرٌ لله تعالى.
 ذكر الله من أعظم أسباب الثبات، قال سبحانه وتعالى: (يَا أَيُّهَا الَّذِينَ آمَنُوا إِذَا لَقِيتُمْ فِئَةً فَاثْبُتُوا وَاذْكُرُوا اللَّهَ كَثِيرًا لَّعَلَّكُمْ تُفْلِحُونَ) [الأنفال: 45]
 وجه التشبيه بينَ الذَّاكرينَ وجبل جُمدانَ هو الانفرادُ والاعتزالُ؛ فجبل جُمدانُ منفرد عن الجِبالِ، فكذا الذَّاكرينَ اللهَ تعالى فالمُنفَردُ هو الذي انفردَ قلبُه ولسانُه بذِكرِ ربَّه ولو كانَ بينَ النَّاسِ، واستأنس بأوقاتِ الخَلوةِ واستوحش من كثرةِ مُخالطةِ النَّاسِ، وقد يكون وجه التشبيه أن الذكر سبب التَّثبيت على الدين كما أن الجبال سبب لثبات الأرض، أو يكون السَّبقُ إلى الخَيراتِ في الدُّنيا والآخرةِ حيث كان المسافر من المدينة إلى مكة إذا وصل جُمدانَ كانَ علامةُ الوصولِ إلى مكةَ ومن وصلَ إليه كانَ سابقًا، فكذلك الذَّاكرُ للهِ تعالى فهو سابقٌ لغيرِه بكثرةِ ذِكرِه للهِ تعالى، والله أعلم.</t>
   </si>
   <si>
     <t>Зикрни кўпайтириш ва у билан машғул бўлишнинг мустаҳаблиги. Зеро, охиратдаги пешқадамлик фақатгина тоат-ибодатларнинг кўплиги ва ибодатдаги ихлос билан бўлади.
-Зикрни кўпайтириш ва у билан машғул бўлишнинг мустаҳаблиги. Зеро, охиратдаги пешқадамлик фақатгина тоат-ибодатларнинг кўплиги ва ибодатдаги ихлос билан бўлади.
+Аллоҳнинг зикри фақат тил билан ёки фақат қалб билан бўлади. Тил ва қалб билан бирга зикр қилиш энг олий мартабадир.
 Тонгги ва кечки зикрлар, фарз намозларидан кейинги зикрлар ва шу кабилар шариатда белгиланган муқайяд (вақти ва ўрни тайин қилинган) вирдлар (зикрлар) жумласига киради.
-Имом Нававий айтдилар: «Билгинки, зикрнинг фазилати фақат тасбеҳ, таҳлил, таҳмид ва такбир айтиш кабилар билангина чекланиб қолмайди. Балки Аллоҳ таоло учун бирор тоатни бажарувчи ҳар бир киши Аллоҳни зикр қилувчи (зокир) ҳисобланади».
-[...1 lines deleted...]
-Зикр қилувчилар билан Жумдон тоғи ўртасидаги ўхшатишнинг жиҳати — ажралиб туриш ва яккаланишдир. Жумдон тоғи бошқа тоғлардан ажралиб тургани каби, Аллоҳни зикр қилувчилар ҳам шундайдир. «Мунфарид» (ажралиб чиққан) деб, одамлар орасида бўлса-да, қалби ва тили билан Раббининг зикрида холи қолган кишига айтилади. У холи қолган вақтларида (Аллоҳ билан) ором топади ва одамларга ҳаддан ташқари аралашиб кетишдан безовта бўлади. Шунингдек, ўхшатиш жиҳати шунда бўлиши ҳам мумкинки: тоғлар ернинг мустаҳкамлигига сабаб бўлганидек, зикр ҳам динда собитқадамликка сабаб бўлади. Ёки дунё ва охиратда хайрли ишларда пешқадам бўлишдир; Мадинадан Маккага йўл олган мусофир Жумдон тоғига етиб келса, бу Маккага етиб келганининг аломати бўларди ва унга ким биринчи етиб келса, ўша пешқадам саналарди. Худди шунингдек, Аллоҳни кўп зикр қилувчи киши ҳам Аллоҳни кўп ёд этиши билан бошқалардан ўзиб кетувчи, пешқадамдир. Валлоҳу аълам.</t>
+Имом Нававий айтдилар: «Билгинки, зикрнинг фазилати фақат тасбеҳ, таҳлил, таҳмид ва такбир айтиш кабилар билангина чекланиб қолмайди. Аксинча, Аллоҳ таоло учун бирор тоатни бажарувчи ҳар бир киши Аллоҳни зикр қилувчи (зокир) ҳисобланади».
+Аллоҳнинг зикри собитқадамликнинг энг буюк сабабларидандир. Аллоҳ субҳанаҳу ва таоло шундай марҳамат қилган: «Эй иймон келтирганлар! Бирор жамоа (душман) билан тўқнашсангиз, собитқадам бўлинг ва Аллоҳни кўп зикр қилинг, шояд нажот топсангиз».
+Зикр қилувчилар билан Жумдон тоғи ўртасидаги ўхшатишнинг жиҳати — ажралиб туриш ва яккаланишдир. Жумдон тоғи бошқа тоғлардан ажралиб тургани каби, Аллоҳни зикр қилувчилар ҳам шундайдир. «Мунфарид» (ажралиб чиққан) деб, одамлар орасида бўлса-да, қалби ва тили билан Раббининг зикрида холи қолган кишига айтилади. У холи қолган вақтларида (Аллоҳ билан) ором топади ва одамларга ҳаддан ташқари аралашиб кетишдан безовта бўлади. Шунингдек, ўхшатиш жиҳати шунда бўлиши ҳам мумкинки: тоғлар ернинг мустаҳкамлигига сабаб бўлганидек, зикр ҳам динда собитқадамликка сабаб бўлади. Ёки дунё ва охиратда хайрли ишларда пешқадам бўлишдир. Мадинадан Маккага йўл олган мусофир Жумдон тоғига етиб келса, бу Маккага етиб келганининг аломати бўларди ва унга ким биринчи етиб келса, ўша пешқадам саналарди. Худди шунингдек, Аллоҳни кўп зикр қилувчи киши ҳам Аллоҳни кўп ёд этиши билан бошқалардан ўзиб кетувчи, пешқадамдир. Яна Аллоҳ билувчироқ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3719</t>
   </si>
   <si>
     <t>عليك بكثرة السجود لله، فإنك لا تسجد لله سجدة، إلا رفعك الله بها درجة، وحط عنك بها خطيئة</t>
   </si>
   <si>
     <t>Аллоҳга кўп сажда қилишинг керак, чунки Аллоҳга бир сажда қилсанг, Аллоҳ у туфайли сени бир даража кўтаради ва сендан бир хатони ўчиради</t>
   </si>
   <si>
     <t>عَنْ مَعْدَانَ بْنِ أَبِي طَلْحَةَ الْيَعْمَرِيُّ قَالَ: لَقِيتُ ثَوْبَانَ مَوْلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقُلْتُ: أَخْبِرْنِي بِعَمَلٍ أَعْمَلُهُ يُدْخِلُنِي اللهُ بِهِ الْجَنَّةَ؟ أَوْ قَالَ قُلْتُ: بِأَحَبِّ الْأَعْمَالِ إِلَى اللهِ، فَسَكَتَ. ثُمَّ سَأَلْتُهُ فَسَكَتَ. ثُمَّ سَأَلْتُهُ الثَّالِثَةَ فَقَالَ: سَأَلْتُ عَنْ ذَلِكَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: «عَلَيْكَ بِكَثْرَةِ السُّجُودِ لِلَّهِ، فَإِنَّكَ لَا تَسْجُدُ لِلَّهِ سَجْدَةً، إِلَّا رَفَعَكَ اللهُ بِهَا دَرَجَةً، وَحَطَّ عَنْكَ بِهَا خَطِيئَةً» قَالَ مَعْدَانُ: ثُمَّ لَقِيتُ أَبَا الدَّرْدَاءِ فَسَأَلْتُهُ فَقَالَ لِي: مِثْلَ مَا قَالَ لِي: ثَوْبَانُ.</t>
   </si>
   <si>
     <t>Маъдан ибн Абу Талҳа Яъмарийдан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламнинг мавлолари Савбонни учратиб қолиб: «Менга шундай амални [ёки Аллоҳга энг суюкли амални] айтингки, уни қилсам, жаннатга кирайин», дедим. У индамади. Кейин яна сўрадим, индамади. Кейин учинчи марта сўрадим. У шундай деди: «Бу ҳақда Расулуллоҳ соллаллоҳу алайҳи ва салламдан сўраганман. У зот: «Аллоҳга кўп сажда қилишинг керак, чунки Аллоҳга бир сажда қилсанг, Аллоҳ у туфайли сени бир даража кўтаради ва сендан бир хатони ўчиради», деганлар». Кейин Абу Дардони учратиб қолиб, ундан ҳам сўраган эдим, худди Савбон менга айтган гапни айтди».</t>
   </si>
   <si>
     <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن العمل الذي يكون سببًا لدخول الجنة أو عن أحب الأعمال إلى الله؟ 
 فقال صلى الله عليه وسلم للسائل: الزم كثرة السجود في الصلاة، فإنك ما سجدت لله سجده إلا رفعك بها درجة، وغفر عنك بها خطيئة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва салламдан жаннатга киришга сабаб бўладиган амал ёки Аллоҳга энг суюкли бўлган амал ҳақида сўралди.
-Набий соллаллоҳу алайҳи ва саллам сўровчига шундай дедилар:
-«Намозда кўп сажда қилишни лозим тут (кўпайтир). Зеро, сен Аллоҳ учун бирор сажда қилсанг, албатта, Аллоҳ у сажда туфайли сенинг даражангни кўтаради ва бир хатоингни ўчиради».</t>
+Набий соллаллоҳу алайҳи ва саллам сўровчига шундай дедилар: «Намозда кўп сажда қилишни лозим тут (кўпайтир). Зеро, сен Аллоҳ учун бирор сажда қилсанг, албатта, Аллоҳ у сажда туфайли сенинг даражангни кўтаради ва бир хатоингни ўчиради».</t>
   </si>
   <si>
     <t>حث المسلم على الحرص على الصلاة فرضًا وتطوعًا، لاشتمالها على السجود.
 بيان فقه الصحابة وعلمهم أن الجنة لا تنال -بعد رحمة الله- إلا بالعمل.
 السجود في الصلاة من أعظم أسباب رفعة الدرجات، وغفران الذنوب.</t>
   </si>
   <si>
     <t>Намоз ўз ичига саждани олгани учун ҳам мусулмон кишини фарз ва нафл намозларга ҳарис бўлишга тарғиб қилинмоқда.
-Саҳобаларнинг тушунчаси ва илми шуни кўрсатадики, Жаннатга — Аллоҳнинг раҳматидан сўнг — фақат ҳаракат ва амал билан эришилади.
+Саҳобаларнинг тушунчаси ва илми шуни кўрсатадики, жаннатга Аллоҳнинг раҳматидан сўнг фақат ҳаракат ва амал билан эришилади.
 Намоздаги сажда — даражаларнинг кўтарилиши ва гуноҳларнинг кечирилишига сабаб бўладиган энг буюк ишлардан биридир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3732</t>
   </si>
   <si>
     <t>كان رجل يداين الناس، فكان يقول لفتاه: إذا أتيت معسرا فتجاوز عنه، لعل الله يتجاوز عنا</t>
   </si>
   <si>
     <t>(Сизлардан илгари ўтган одамларнинг орасида) бир (бадавлат) киши бўлиб, у одамларга (беғараз) қарз бериб турар эди ҳамда хизматкорига (доимо): «Агар
 бирор муҳтож одамнинг қошига (олган қарзини сўраб) борсанг-у у ҳозир узолмаслигини
 айтса, олган қарзидан кечгил, шояд Аллоҳ таоло бизнинг ҳам (гуноҳларимиздан) кечса!» — 
 дер эди</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «كان رجلٌ يُدَايِنُ الناسَ، فكان يقول لفتاه: إذا أتيتَ مُعسِرًا فتجاوز عنه، لعل اللهَ يَتجاوزُ عنا، فلقي اللهَ فتجاوز عنه».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «(Сизлардан илгари ўтган одамларнинг орасида) бир (бадавлат) киши бўлиб, у одамларга (беғараз) қарз бериб турар эди ҳамда хизматкорига (доимо): «Агар
 бирор муҳтож одамнинг қошига (олган қарзини сўраб) борсанг-у у ҳозир узолмаслигини
 айтса, олган қарзидан кечгил, шояд Аллоҳ таоло бизнинг ҳам (гуноҳларимиздан) кечса!» — 
 дер эди. Кейин (ўша киши вафот этганда) Аллоҳ таоло унинг гуноҳларидан кечди», - дедилар.</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن رجُلٍ كان يتعامل مع الناس بالقَرْض، أو يَبِيعُهم بالآجِل، وكان يقول لغلامه الذي يَتَقاضى الدُّيون التي عند الناس: 
@@ -4410,59 +4409,59 @@
   <si>
     <t>فضل الإخلاص وأهميته في صيام رمضان وغيره من الأعمال الصالحة.</t>
   </si>
   <si>
     <t>Рамазон рўзасида ва бошқа солиҳ амалларда ихлоснинг фазли ва аҳамияти.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4196</t>
   </si>
   <si>
     <t>من صلى البردين دخل الجنة</t>
   </si>
   <si>
     <t>Ким икки «салқин» намозни ўқиса, жаннатга киради», дедилар</t>
   </si>
   <si>
     <t>عن أَبِي مُوسَى الأَشْعَرِيِّ رضي الله عنه: أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «مَنْ صَلَّى ‌الْبَرْدَيْنِ دَخَلَ الْجَنَّةَ»</t>
   </si>
   <si>
     <t>Абу Мусо Ашъарий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким икки «салқин» намозни ўқиса, жаннатга киради», дедилар».</t>
   </si>
   <si>
     <t>حَثَّ النبيُّ صلى الله عليه وسلم على الحرصِ على صلاة البردين وهما صلاة الفجر والعصر، وبشَّر مَن أتى بهما بحقهما من وقت وجماعة وغير ذلك كانتا سببًا في دخوله الجنة.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам «икки салқин вақтдаги намоз»га — яъни Бамдод ва Аср намозларига — алоҳида аҳамият беришга тарғиб қилдилар. Кимда-ким бу икки намозни ўз вақтида, жамоат билан ва барча ҳақларини адо этган ҳолда ўқиса, бу намозлар унинг жаннатга киришига сабаб бўлиши ҳақида хушхабар бердилар.</t>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам «икки салқин вақтдаги намоз»га, яъни бомдод ва аср намозларига алоҳида аҳамият беришга тарғиб қилдилар. Кимда-ким бу икки намозни ўз вақтида, жамоат билан ва барча ҳақларини адо этган ҳолда ўқиса, бу намозлар унинг жаннатга киришига сабаб бўлиши ҳақида хушхабар бердилар.</t>
   </si>
   <si>
     <t>فضل المحافظة على صلاة الفجر والعصر؛ لأن الفجر يكون عند لذة النوم، والعصر يكون عند اشتغال الإنسان بعمله، فمن حافظ عليهما كان من باب أولى أن يحافظ على بقية الصلوات.
 سميت صلاة الفجر والعصر بالبردين؛ لأن صلاة الفجر فيها برد الليل، وصلاة العصر فيها برد النهار وإن كانت في وقتٍ حارٍ إلا أنه أخف من الوقت قبلها، أو تكون تسميتُها من باب التغليب كما يقال: القمران للشمس والقمر.</t>
   </si>
   <si>
-    <t>Бамдод ва Аср намозларини мунтазам ўқишнинг фазли: Чунки Бамдод вақти уйқу энг ширин бўлган пайтга, Аср вақти эса инсоннинг ишлари билан энг машғул бўлган пайтига тўғри келади. Кимда-ким шу икки намозга муҳофаза қилса (ўз вақтида ўқиса), демак, бошқа намозларга ҳам яхшироқ муҳофаза қилади.
-Бомдод ва Аср намозлари «Бардайн» (икки салқин вақт намози) деб номланди. Чунки Бомдод намозида туннинг салқини, Аср намозида эса куннинг салқини бўлади. Гарчи Аср вақти иссиқ бўлса-да, у ўзидан олдинги вақтдан (пешиндан) кўра енгилроқдир. Ёки бундай номланиши «тағлиб» (ғолиб томонни қўллаш) бобидандир, худди қуёш ва ойга нисбатан «икки Ой» (ал-қомароони) дейилгани каби.</t>
+    <t>Бомдод ва аср намозларини мунтазам ўқишнинг фазли. Чунки бомдод вақти уйқу энг ширин бўлган пайтга, аср вақти эса инсоннинг ишлари билан энг машғул бўлган пайтига тўғри келади. Кимда-ким шу икки намозга муҳофаза қилса (ўз вақтида ўқиса), демак, бошқа намозларга ҳам яхшироқ муҳофаза қилади.
+Бомдод ва аср намозлари «Бардайн» (икки салқин вақт намози) деб номланди. Чунки бомдод намозида туннинг салқини, аср намозида эса куннинг салқини бўлади. Гарчи аср вақти иссиқ бўлса-да, у ўзидан олдинги вақтдан (пешиндан) кўра енгилроқдир. Ёки бундай номланиши «тағлиб» (ғолиб томонни қўллаш) бобидандир, худди қуёш ва ойга нисбатан «икки ой» (ал-қомароони) дейилгани каби.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4198</t>
   </si>
   <si>
     <t>من يقم ليلة القدر إيمانا واحتسابا غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>Ким Қадр кечасида (чин) иймон ва (риё қилмасдан) савоб умидида қойим бўлса унинг ўтган гуноҳлари кечирилади» – дедилар</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ يَقُمْ لَيْلَةَ الْقَدْرِ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қиладилар: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким Қадр кечасида (чин) иймон ва (риё қилмасдан) савоб умидида қойим бўлса унинг ўтган гуноҳлари кечирилади» – дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فضل قيام ليلة القدر التي تكون في العشر الأواخر من رمضان، وأنَّ مَن اجتهد فيها بالصلاة والدعاء وقراءة القرآن والذكر، مؤمنًا بها وبما جاء في فضلها، راجيًا بعمله ثوابَ الله تعالى، لا رياء ولا سُمعة، فإنه يُغفر له ما سَبَقَ مِن ذنوبِه.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Рамазоннинг охирги ўн кунлигидаги Қадр тунида ўқиладиган намоз фазилати хақида хабар бермоқдалар. Ким бу тунда Аллоҳга иймон келтириб унинг савобини умид қилиб холис Аллоҳ учун риёсиз, сумъасиз намозу дуода, Қуръон тиловатида ва зикрда тиришса, ўтган барча гуноҳлари кечирилади.</t>
   </si>
   <si>
     <t>فضل ليلة القَدْر والحَث على  قيامها.
 الأعمال الصالحة لا تُقبل إلا مع صِدْقِ النيَّات.
@@ -4504,63 +4503,63 @@
 Мусибат баъзида мўминнинг даражасини олий қилиб, хатосини ўчириш учун Аллоҳнинг бандасига бўлган севгисининг белгиси ҳам бўлиши мумкин.
 Мусибат вақтида сабрга ундаш ва сабрсизликдан қайтариш.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4204</t>
   </si>
   <si>
     <t>المسلم إذا سئل في القبر: يشهد أن لا إله إلا الله وأن محمدا رسول الله</t>
   </si>
   <si>
     <t>Мусулмон қабрида сўралса: «Аллоҳдан ўзга илоҳ йўқ ва Муҳаммад Аллоҳнинг элчиси», деб гувоҳлик беради</t>
   </si>
   <si>
     <t>عَنِ البَرَاءِ بْنِ عَازِبٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «المُسْلِمُ إِذَا سُئِلَ فِي القَبْرِ: يَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ»، فَذَلِكَ قَوْلُهُ: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالقَوْلِ الثَّابِتِ فِي الحَيَاةِ الدُّنْيَا وَفِي الآخِرَةِ} [إبراهيم: 27].</t>
   </si>
   <si>
     <t>Баро ибн Озиб разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам айтадилар: «Мусулмон қабрида сўралса: «Аллоҳдан ўзга илоҳ йўқ ва Муҳаммад Аллоҳнинг элчиси», деб гувоҳлик беради. Аллоҳ таоло бу ҳақида айтадики: «Аллоҳ иймон келтирганларни бу дунё ҳаётида ҳам, охиратда ҳам собит сўз ила собитқадам қилур» [Иброҳим: 27].</t>
   </si>
   <si>
     <t>يُسألُ المؤمنُ في القبر، فيسأله الملكان الموكَّلان بذلك وهما منكر ونكير، كما جاء تسميتهما في عدة أحاديث، 
 فيشهد أن لا إله إلا الله وأن محمدًا رسول الله، 
 قال النبي صلى الله عليه وسلم هذا هو القول الثابت الذي قال الله فيه: 
 {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ} [إبراهيم: 27].</t>
   </si>
   <si>
-    <t>Мўмин киши қабрда сўроқ қилинади. Уни бу ишга вакил қилинган икки фаришта — Мункар ва Накир сўроққа тутади. Бир қанча ҳадисларда уларнинг номлари мана шундай келган. Шунда мўмин: «Аллоҳдан ўзга илоҳ йўқ ва Муҳаммад Аллоҳнинг элчисидир», деб гувоҳлик беради. Пайғамбар соллаллоҳу алайҳи ва саллам: «Бу Аллоҳ таоло Қуръонда айтган собит сўздир», деб қуйидаги оятни ўқидилар: «Аллоҳ иймон келтирганларни бу дунё ҳаётида ҳам, охиратда ҳам собит сўз ила собитқадам қилур» [Иброҳим: 27].</t>
+    <t>Мўмин киши қабрда сўроқ қилинади. Уни бу ишга вакил қилинган икки фаришта Мункар ва Накир сўроққа тутади. Бир қанча ҳадисларда уларнинг номлари мана шундай келган. Шунда мўмин: «Аллоҳдан ўзга илоҳ йўқ ва Муҳаммад Аллоҳнинг элчисидир», деб гувоҳлик беради. Пайғамбар соллаллоҳу алайҳи ва саллам: «Бу Аллоҳ таоло Қуръонда айтган собит сўздир», деб қуйидаги оятни ўқидилар: «Аллоҳ иймон келтирганларни бу дунё ҳаётида ҳам, охиратда ҳам собит сўз ила собитқадам қилур» [Иброҳим: 27].</t>
   </si>
   <si>
     <t>أنَّ سؤال القبر حق.
 فضل الله على عباده المؤمنين في الدنيا والآخرة بتثبيتهم على القول الثابت.
 فضل شهادة التوحيد والموت عليها.
 تثبيت الله للمؤمن في الدنيا بالثبات على الإيمان، وسلوك الصراط المستقيم، وعند الموت بالموت على التوحيد، وفي القبر عند سؤال الملكين.</t>
   </si>
   <si>
     <t>Қабр сўроғи ҳақдир.
 Аллоҳнинг Ўз мўмин бандаларига дунё ва охиратда «собит сўз» (тавҳид калимаси) билан собитқадам қилиб қўйиши Унинг катта фазл-карамидир.
 Тавҳид калимасининг («Ла илаҳа иллаллоҳ»нинг) фазли ва шу калима билан вафот этишнинг фазилати.
-Аллоҳнинг мўмин кишини дунёда иймонда маҳкам туриш ва тўғри йўлдан (Сиротул мустақимдан) юриш билан, вафот этаётганда тавҳид ила жон таслим қилиш билан, қабрда эса икки фариштанинг сўроғи пайтида собитқадам қилиши.</t>
+Аллоҳнинг мўмин кишини дунёда иймонда маҳкам туриш ва тўғри йўлдан (сиротул мустақимдан) юриш билан, вафот этаётганда тавҳид ила жон таслим қилиш билан, қабрда эса икки фариштанинг сўроғи пайтида собитқадам қилиши билан бўлади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4206</t>
   </si>
   <si>
     <t>أمرت أن أقاتل الناس حتى يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله، ويقيموا الصلاة، ويؤتوا الزكاة</t>
   </si>
   <si>
     <t>Инсонлар "Аллоҳдан ўзга ҳақ илоҳ йўқ ва Муҳаммад Унинг Расулидир" деб гувоҳлик бериб, намозни адо этмагунларича ва закотни бермагунларича</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عُمَرَ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أُمِرْتُ أَنْ أُقَاتِلَ النَّاسَ حَتَّى يَشْهَدُوا أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ، وَيُقِيمُوا الصَّلاَةَ، وَيُؤْتُوا الزَّكَاةَ، فَإِذَا فَعَلُوا ذَلِكَ عَصَمُوا مِنِّي دِمَاءَهُمْ وَأَمْوَالَهُمْ إِلَّا بِحَقِّ الإِسْلاَمِ، وَحِسَابُهُمْ عَلَى اللَّهِ».</t>
   </si>
   <si>
     <t>Ибн Умар разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Инсонлар "Аллоҳдан ўзга ҳақ илоҳ йўқ ва Муҳаммад Унинг Расулидир" деб гувоҳлик бериб, намозни адо этмагунларича ва закотни бермагунларича, улар билан жанг қилишга буюрилдим. Агар одамлар юқоридагиларга амал қилсалар, мендан қонлари ва молларини омон сақлаган бўладилар. Фақат Ислом ҳаққи бундан мустасно. Уларнинг ҳисоб-китоби эса Аллоҳ таолога ҳаволадир», – дедилар.</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ اللهَ أمرَه بمقاتلة المشركين حتى يشهدوا بأن لا معبود بحق إلا الله وحده لا شريك له، ويشهدوا لمحمد صلى الله عليه وسلم بالرسالة، والعمل بمقتضى هذه الشهادة من المحافظة على الصلوات الخمس في اليوم والليلة، ويعطوا الزكاة المفروضة لمستحقيها. 
 فإذا فعلوا هذه الأمورَ فإنَّ الإسلام يَعْصِمُ دماءَهم وأموالَهم، فلا يَحِلُّ قتلُهم إلا إذا ارتكبوا جريمة أو جناية يستحقون عليها القتل بموجب أحكام الإسلام، ثم يوم القيامة يتولى الله تعالى حسابَهم حيث يعلم سرائرَهم.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар бердиларки, то мушриклар ҳақиқий маъбуд бўлмиш фақатгина ягона ва шериги йўқ Аллоҳ эканлиги ва Муҳаммад соллаллоҳу алайҳи ва салламнинг расул эканликларига шаҳодат бергунларигача, шу шаҳодатнинг талабига амал қилиб, куну тун беш вақт намозни адо этгунлари ва фарз қилинган закотни бергунларигача Аллоҳ таоло У зотга улар билан урушишни буюрди. Агар бу ишларни қилсалар, Ислом уларнинг қонлари ва молларини ҳимоя қилади. Ислом аҳкомлари тақозо қиладиган катта жарима ёки ўлимга лойиқ жиноят қилмагунларича ўлдирилишлари мумкин эмас. Сўнгра Қиёмат куни Аллоҳ таоло Ўзи ҳисоб-китоб қилади. Чунки фақат Унинг Ўзигина уларнинг сирларини билур.</t>
   </si>
   <si>
     <t>الأحكام إنما تَجْرِي على الظواهر، والله يتولَّى السرائر.
@@ -5147,61 +5146,61 @@
 Дуо ижобат бўлишининг бешта сабаби бор: 1. Узоқ сафар – чунки у инсонда ҳокисорликни пайдо қилади. Бу эса дуо ижобат бўлишининг энг улуғ сабабларидандир. 2. Зарурият ҳолати. 3. Қўлларни осмонга кўтариш. 4. Аллоҳга илтижо қилиб, «Раббим!» деган сўзни қайта-қайта такрорлаш, бу энг улуғ сабаблардан. 5. Ҳалол ва пок луқма.
 Ҳалол ва пок луқма солиҳ амалларга ёрдамчи омиллардан ҳисобланади.
 Қозий раҳимаҳуллоҳ айтган: «Тоййиб» (пок, яхши) сўзи «хабис» (ифлос, ёмон)нинг зиддидир. – У Аллоҳга нисбат берилса, демак: У нуқсонлардан пок, айблардан муназзаҳ дегани. – Агар одамга нисбатан айтилса: у ёмон хулқ ва қабиҳ амаллардан узоқ, аксинча, уларнинг муқобили – гўзал хулқ ва яхши амаллар билан безанган деганидир. – Агар мол-дунё ҳақида айтилса, демак у ҳалол ва мол-дунёнинг энг яхшисидандир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4316</t>
   </si>
   <si>
     <t>إن الله عز وجل يبسط يده بالليل ليتوب مسيء النهار، ويبسط يده بالنهار ليتوب مسيء الليل، حتى تطلع الشمس من مغربها</t>
   </si>
   <si>
     <t>Аллоҳ азза ва жалла кундузи ёмонлик қилган одам тавба қилиши учун кечаси қўлини очади. У Зот кечаси ёмонлик қилган одам тавба қилиши учун кундузи қўлини очади, токи қуёш ботадиган жойидан чиққунига қадар шундай бўлади», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ عَزَّ وَجَلَّ يَبْسُطُ يَدَهُ بِاللَّيْلِ لِيَتُوبَ مُسِيءُ النَّهَارِ، وَيَبْسُطُ يَدَهُ بِالنَّهَارِ لِيَتُوبَ مُسِيءُ اللَّيْلِ، حَتَّى تَطْلُعَ الشَّمْسُ مِنْ مَغْرِبِهَا».</t>
   </si>
   <si>
     <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: Аллоҳ азза ва жалла кундузи ёмонлик қилган одам тавба қилиши учун кечаси қўлини очади. У Зот кечаси ёмонлик қилган одам тавба қилиши учун кундузи қўлини очади, токи қуёш ботадиган жойидан чиққунига қадар шундай бўлади», дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم: أنَّ الله تعالى يقبل التوبة من عباده، 
 فإن أذنب العبد ذنبًا بالنهار وتاب بالليل قَبِلَ الله توبته، وإن أذنب ذنبًا بالليل وتاب بالنهار قَبل الله توبته، 
 ويبسط يده سبحانه للتوبة فرحًا بها، وقبولًا لها، ولا يزال باب التوبة مفتوحًا حتى تطلع الشمس من مغربها إيذانًا بانتهاء الدنيا، فإذا طلعت فإن باب التوبة يُغلق.</t>
   </si>
   <si>
-    <t>Пайғамбар соллаллоҳу алайҳи ва саллам Аллоҳ таоло Ўз бандаларидан тавбани қабул қилиши ҳақида хабар бермоқдалар. Агар банда кундузи гуноҳ қилиб, кечаси тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Агар кечаси гуноҳ қилиб, кундузи тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Аллоҳ таоло тавбадан шодланиб ва уни қабул қилиш учун «Қўлини ёяди». Дунё тугашидан дарак берувчи — қуёш ботишдан чиққунга қадар тавба эшиги очиқ бўлаверади. Қуёш ботишдан чиққанда эса тавба эшиги ёпилади.</t>
+    <t>Пайғамбар соллаллоҳу алайҳи ва саллам Аллоҳ таоло Ўз бандаларидан тавбани қабул қилиши ҳақида хабар бермоқдалар. Агар банда кундузи гуноҳ қилиб, кечаси тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Агар кечаси гуноҳ қилиб, кундузи тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Аллоҳ таоло тавбадан шодланиб ва уни қабул қилиш учун қўлини ёяди. Дунё тугашидан дарак берувчи қуёш мағрибдан чиққунга қадар тавба эшиги очиқ бўлаверади. Қуёш ботишдан чиққанда эса тавба эшиги ёпилади.</t>
   </si>
   <si>
     <t>قبول التوبة مستمر ما دام بابها مفتوحًا، ويغلق بابها بمطلع الشمس من مغربها، وأن يتوب الإنسان قبل غرغرة الموت، وهي وصول الروح إلى الحلقوم.
 عدم اليأس والقنوط بسبب الذنب، فإن عفو الله سبحانه ورحمته واسعة، وباب التوبة مفتوح.
  شروط التوبة: الأول: الإقلاع عن المعصية، والثاني: الندم على فعلها، والثالث: العزم على ألّا يعود إليها أبدًا، هذا إن كانت في حقوق الله تعالى، وإن كانت متعلِّقة بحق من حقوق العباد، فيشترط لصحة التوبة أن يؤدي ذلك الحق إلى صاحبه، أو يعفو عنه صاحب الحق.</t>
   </si>
   <si>
-    <t>Тавба эшиги очиқ экан, тавба қабул бўлиши давом этади. Қуёш мағрибдан чиққанда ва инсон жони ҳалқумга келганда, тавба эшиги ёпилади.
+    <t>Тавба эшиги очиқ экан, тавба қабул бўлиши давом этади. Қуёш мағрибдан чиққанда ва инсон жони ҳалқумга келганда тавба эшиги ёпилади.
 Гуноҳ сабабли ноумидлик ва тушкунликка тушмаслик керак, чунки Аллоҳ субҳанаҳу ва таолонинг авфи ва раҳмати кенг, тавба эшиги эса ҳамиша очиқдир.
-Тавбанинг шартлари: 1. Гуноҳни дарҳол тўхтатиш; 2. Қилган ишидан пушаймон бўлиш; 3. Унга асло қайтмасликка азму қарор қилиш. Бу шартлар агар гуноҳ Аллоҳ таолонинг ҳақларига тегишли бўлсадир. Агар гуноҳ бандаларнинг ҳақларига боғлиқ бўлса, тавбанинг саҳиҳ бўлиши учун ўша ҳақни эгасига қайтариш ёки эгасидан афв (розилик) олиш шарт қилинади.</t>
+Тавбанинг шартлари: 1. Гуноҳни дарҳол тўхтатиш. 2. Қилган ишидан пушаймон бўлиш. 3. Унга асло қайтмасликка азму қарор қилиш. Бу шартлар агар гуноҳ Аллоҳ таолонинг ҳақларига тегишли бўлсадир. Агар гуноҳ бандаларнинг ҳақларига боғлиқ бўлса, тавбанинг саҳиҳ бўлиши учун ўша ҳақни эгасига қайтариш ёки эгасидан афв (розилик) олиш шарт қилинади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4318</t>
   </si>
   <si>
     <t>إن الله كتب الإحسان على كل شيء</t>
   </si>
   <si>
     <t>Албатта, Аллоҳ ҳар бир нарсада яхшилик қилишни ёзиб қўйди</t>
   </si>
   <si>
     <t>عن شداد بن أوس رضي الله عنه قال: ثِنْتَانِ حَفِظْتُهُمَا عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا الْقِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذَّبْحَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، فَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Шаддод ибн Авс разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламдан икки нарсани ёдлаб олдим: «Албатта, Аллоҳ ҳар бир нарсада яхшилик қилишни ёзиб қўйди. Агар бирон нарсани ўлдирсанглар, яхши усулда (қийнамасдан, азобламасдан) ўлдиринглар. (Бирон чорва ҳайвонини) сўйсанглар, сўйишни яхши усулда бажаринглар – сизлардан (ўша ҳайвонни сўяётган) бирингиз пичоғини (ўткир қилиб) чархласин ва сўйилаётган ҳайвонга (жон беришни) осон қилсин», – дедилар.</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Аллоҳ ҳар бир ишда бизга эҳсон қилишни вожиб қилганини хабар бердилар.
 Эҳсон: Ҳар доим Аллоҳнинг бандани кузатиб туришини эътиқод қилишдир. Бирортага яхшилик қилганда, азият беришдан ўзини тийганда, ўлдирганда ва жонлиқ сўйганда ҳам эҳсон қилишлик лозим. (Яъни Аллоҳ кўриб турганини ҳис қилиб қийнамай сўйиш керак)
 Масалан, қасос олаётиб ўлдириш вақтидаги эҳсон: Ўлдирилиши керак бўлган инсонни энг осон ва тез ўладиган йўл билан ўлдирмоқ.
@@ -10643,117 +10642,117 @@
  «Астағфируллоҳ, астағфируллоҳ», – дейсан», – деди.</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يقول إذا انتهى من صلاته: أستغفر الله، أستغفر الله، أستغفر الله.
 ثم يُعَظِّم ربَّه بقوله: "اللَّهمَّ أنتَ السَّلامُ، ومنْكَ السَّلامُ، تباركْتَ ذا الجَلالِ والإكرامِ " فالله السالم الكامل في صفاته، المنزَّهُ عنَ كل عيب ونَقصٍ، وتَطْلُبُ منه سبحانه السَّلامةَ منْ شُرورِ الدُّنيا والآخرةِ لا مِنْ غَيره، وهو سبحانه قد تَكاثَرَ خَيْرُه في الدارين، صاحب العظَمةِ والإحسانِ.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам намозларини тугатгач: «Астағфируллоҳ, астағфируллоҳ, астағфируллоҳ»,  дер эдилар.
 Сўнгра Аллоҳ таолони: «Аллоҳумма антассалаам ва минкассалаа, табаарокта яаа залжалаали вал икром»,  деб улуғлар эдилар. Яъни: «Аллоҳ барча айбу нуқсонлардан пок, сифатларида комил Зотдир. Фақат Аллоҳдан дунё ва охират саломатлилигини сўрайман бошқа ҳеч кимнинг қўлидан келмас. У Зот улуғлик ва эҳсон соҳибидир.</t>
   </si>
   <si>
     <t>استحباب الاستغفار عَقِبَ الصلاةِ والمداومة عليه.
 استحباب الاستغفار لاستكمال النقص في العبادة وجَبْرًا للطاعة والتقصير فيها.</t>
   </si>
   <si>
     <t>Намоздан сўнг истиғфор айтиш ва шуни ҳар доим қилиш мустаҳабдир.
 Тоату ибодатдаги нуқсону камчиликни йўқотиб комил қилиш учун истиғфор айтиш мустаҳабдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10947</t>
   </si>
   <si>
     <t>من سبح الله في دبر كل صلاة ثلاثا وثلاثين، وحمد الله ثلاثا وثلاثين، وكبر الله ثلاثا وثلاثين، فتلك تسعة وتسعون، وقال: تمام المائة: لا إله إلا الله وحده لا شريك له، له الملك وله الحمد وهو على كل شيء قدير غفرت خطاياه وإن كانت مثل زبد البحر</t>
   </si>
   <si>
-    <t>Ким ҳар бир намоз кетидан ўттиз уч марта Аллоҳга тасбиҳ айтса, ўттиз уч марта Аллоҳга ҳамд айтса, ўттиз уч марта Аллоҳга такбир айтса, бу тўқсон тўққизта бўлиб, юзинчисида «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр» деса, гуноҳлари денгиз кўпигича бўлса ҳам мағфират қилинади</t>
+    <t>Ким ҳар бир намоз кетидан ўттиз уч марта Аллоҳга тасбиҳ, ўттиз уч марта ҳамд, ўттиз уч марта такбир, бу тўқсон тўққизта бўлиб, юзинчисида «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр» деса, гуноҳлари денгиз кўпигича бўлса ҳам мағфират қилинади</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ سَبَّحَ اللهَ فِي دُبُرِ كُلِّ صَلَاةٍ ثَلَاثًا وَثَلَاثِينَ، وَحَمِدَ اللهَ ثَلَاثًا وَثَلَاثِينَ، وَكَبَّرَ اللهَ ثَلَاثًا وَثَلَاثِينَ، فَتْلِكَ تِسْعَةٌ وَتِسْعُونَ، وَقَالَ: تَمَامَ الْمِائَةِ: لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ غُفِرَتْ خَطَايَاهُ وَإِنْ كَانَتْ مِثْلَ زَبَدِ الْبَحْرِ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам айтадилар: «Ким ҳар бир намоз кетидан ўттиз уч марта Аллоҳга тасбиҳ айтса, ўттиз уч марта Аллоҳга ҳамд айтса, ўттиз уч марта Аллоҳга такбир айтса, бу тўқсон тўққизта бўлиб, юзинчисида «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр» деса, гуноҳлари денгиз кўпигича бўлса ҳам мағфират қилинади».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам айтадилар: «Ким ҳар бир намоз кетидан ўттиз уч марта Аллоҳга тасбиҳ, ўттиз уч марта ҳамд, ўттиз уч марта такбир, бу тўқсон тўққизта бўлиб, юзинчисида «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр» деса, гуноҳлари денгиз кўпигича бўлса ҳам мағфират қилинади».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّ من قال بعد انقضاء الصلاة المفروضة: 
 ثلاثًا وثلاثين مرة: "سبحان الله" وهو تنزيه الله عن النقائص. 
 وثلاثًا وثلاثين: "الحمد لله" وهو الثناء عليه بصفات الكمال مع محبته وتعظيمه. 
 وثلاثًا وثلاثين: "الله أكبر" وهو أن الله أعظم وأجل من كل شيء.
 وتكملة العدد مئة بقول: "لا إله إلا الله وحده لا شريك له، له الملك، وله الحمد، وهو على كل شيء قدير" ومعناه: لا معبود بحق إلا الله وحده لا شريك له، وأنه سبحانه المختص بالملك التام، والمستحق للثناء والمدح مع المحبة والتعظيم دون من سواه، وأنه قادر لا يعجزه شيء.
 فمن قال ذلك مُحِيَتْ خطاياه وغفرت، ولو كانت كثيرة مثل الرغوة البيضاء التي تعلو البحر عند تموُّجِه وهيجانِه.</t>
   </si>
   <si>
     <t>Пайғамбар соллаллоҳу алайҳи ва саллам фарз намозлари тугаганидан кейин қуйидаги зикрларни айтишнинг фазилатини баён қилдилар:
 Ўттиз уч марта: «Субҳаналлоҳ» (Аллоҳни айбу нуқсонлардан поклаш).
 Ўттиз уч марта: «Алҳамдулиллаҳ» (У Зотга бўлган муҳаббат ва таъзим билан комил сифатлари ила сано айтиш).
 Ўттиз уч марта: «Аллоҳу акбар» (Аллоҳ ҳар қандай нарсадан улуғ ва буюкдир).
 Ва юзинчисини: «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр» деб тўлдириш.
-Маъноси: Ягона Аллоҳдан ўзга ҳақ илоҳ йўқ, Унинг шериги ҳам йўқ. Мутлоқ мулк ва ҳамд-сано Уникидир. У ҳар бир нарсага қодирдир. Яъни: Аллоҳдан ўзга ибодат лойиқ ҳақ зот йўқ. Мукаммал мулк фақат Унга хосдир ва бошқалардан фарқли ўлароқ, муҳаббат ҳамда таъзим билан мақталишга лойиқ Зот фақат Удир. У бирор нарса ожиз қолдира олмайдиган Қодирдир.
+Маъноси: Ягона Аллоҳдан ўзга ҳақ илоҳ йўқ, Унинг шериги ҳам йўқ. Мутлоқ мулк ва ҳамд-сано Уникидир. У ҳар бир нарсага қодирдир. Яъни: Аллоҳдан ўзга ибодатга лойиқ ҳақ зот йўқ. Мукаммал мулк фақат Унга хосдир ва бошқалардан фарқли ўлароқ, муҳаббат ҳамда таъзим билан мақталишга лойиқ Зот фақат Унинг Ўзидир. У бирор нарса ожиз қолдира олмайдиган Қодирдир.
 Ким ана шуларни айтса, гарчи гуноҳлари денгиз тўлқинланиб кўпиргандаги оқ кўпиклар каби кўп бўлса ҳам, ўчирилади ва мағфират қилинади.</t>
   </si>
   <si>
     <t>استحباب هذا الذِّكر بعد الصَّلوات المفروضة.
 هذا الذكر سبب لغفران الذنوب.
 عظيم فضل الله تعالى ورحمته ومغفرته.
 هذا الذِّكر سببٌ لمغفرة الذُّنوب، والمراد: تكفير صغائر الذُّنوب، أما الكبائر فلا يُكَفِّرها إلَّا التُّوبة.</t>
   </si>
   <si>
     <t>Фарз намозларидан кейин ушбу зикрни айтиш мустаҳаб экани.
 Бу зикр гуноҳларнинг мағфират бўлишига сабабдир.
 Аллоҳ таолонинг фазли, раҳмати ва мағфиратининг нақадар улуғлиги.
 Ушбу зикр гуноҳлар кечирилишига сабаб бўлади. Бунда кичик гуноҳларнинг каффорат бўлиши назарда тутилган. Катта (кабоир) гуноҳларни эса фақат тавбагина ўчиради.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10948</t>
   </si>
   <si>
     <t>من قرأ آية الكرسي في دبر كل صلاة مكتوبة لم يمنعه من دخول الجنة إلا أن يموت</t>
   </si>
   <si>
     <t>Ким ҳар бир фарз намоздан сўнг «Оятал курсий»ни ўқиса, жаннатга киришидан фақат ўлим тўсиб туради», деганлар</t>
   </si>
   <si>
     <t>عَنْ أَبِي أُمَامَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ قَرَأَ آيَةَ الْكُرْسِيِّ فِي دُبُرِ كُلِّ صَلَاةٍ مَكْتُوبَةٍ لَمْ يَمْنَعْهُ مِنْ دُخُولِ الْجَنَّةِ إِلَّا أَنْ يَمُوتَ».</t>
   </si>
   <si>
     <t>Абу Умома разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким ҳар бир фарз намоздан сўнг «Оятал курсий»ни ўқиса, жаннатга киришидан фақат ўлим тўсиб туради», деганлар».</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن قرأ آية الكرسي بعد انتهاء الصلاة المفروضة لم يمنعه من دخول الجنة إلا الموت؛ وهي في سورة البقرة، قوله تعالى: 
 {اللَّهُ لَا إِلَهَ إِلَّا هُوَ الْحَيُّ الْقَيُّومُ لَا تَأْخُذُهُ سِنَةٌ وَلَا نَوْمٌ لَهُ مَا فِي السَّمَاوَاتِ وَمَا فِي الْأَرْضِ مَنْ ذَا الَّذِي يَشْفَعُ عِنْدَهُ إِلَّا بِإِذْنِهِ يَعْلَمُ مَا بَيْنَ أَيْدِيهِمْ وَمَا خَلْفَهُمْ وَلَا يُحِيطُونَ بِشَيْءٍ مِنْ عِلْمِهِ إِلَّا بِمَا شَاءَ وَسِعَ كُرْسِيُّهُ السَّمَاوَاتِ وَالْأَرْضَ وَلَا يَئُودُهُ حِفْظُهُمَا وَهُوَ الْعَلِيُّ الْعَظِيمُ} 
 [البقرة: 255].</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар бердиларки, ким фарз намози тугаганидан кейин «Оятал курсий»ни ўқиса, уни жаннатга киришдан фақатгина ўлим тўсиб туради (яъни, вафот этгач, албатта жаннатга киради). Бу оят Бақара сурасида бўлиб, Аллоҳ таолонинг қуйидаги сўзидир: «Аллоҳ Ундан ўзга илоҳ йўқ зотдир. У тирик ва қаййумдир. Уни мудроқ ҳам, уйқу ҳам олмас. Осмонлару ердаги нарсалар Уникидир. Унинг ҳузурида Ўзининг изнисиз ҳеч ким шафоат қила олмас. У уларнинг олдиларидаги нарсани ҳам, ортларидаги нарсани ҳам билур. Унинг илмидан ҳеч нарсани иҳота қила олмаслар, магар Ўзи хоҳлаганини, халос. Унинг курсиси осмонлару ерни қамраган. Уларни муҳофаза қилиш Уни чарчатмас. Ва У Олий ва Азим зотдир» [Бақара: 255].</t>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар бердиларки, ким фарз намози тугаганидан кейин «Оятал курсий»ни ўқиса, уни жаннатга киришдан фақатгина ўлим тўсиб туради (яъни вафот этгач, албатта жаннатга киради). Бу оят Бақара сурасида бўлиб, Аллоҳ таолонинг қуйидаги сўзидир: «Аллоҳ Ундан ўзга илоҳ йўқ зотдир. У тирик ва қаййумдир. Уни мудроқ ҳам, уйқу ҳам олмас. Осмонлару ердаги нарсалар Уникидир. Унинг ҳузурида Ўзининг изнисиз ҳеч ким шафоат қила олмас. У уларнинг олдиларидаги нарсани ҳам, ортларидаги нарсани ҳам билур. Унинг илмидан ҳеч нарсани иҳота қила олмаслар, магар Ўзи хоҳлаганини, холос. Унинг курсиси осмонлару ерни қамраган. Уларни муҳофаза қилиш Уни чарчатмас. Ва У Олий ва Буюк зотдир» [Бақара: 255].</t>
   </si>
   <si>
     <t>فضل هذه الآية العظيمة؛ لما اشتملت عليه من الأسماء الحسنى، والصفات العلى.
 استحباب قراءة تلك الآية العظيمة بعد كل صلاة مفروضة.
 الأعمال الصالحة سبب لدخول الجنة.</t>
   </si>
   <si>
-    <t>Ушбу улуғ оятнинг фазли; чунки у ўзида Аллоҳнинг гўзал исмларини ва олий сифатларини жамлагандир.
+    <t>Ушбу улуғ оятнинг фазли. Чунки у ўзида Аллоҳнинг гўзал исмларини ва олий сифатларини жамлагандир.
 Ҳар бир фарз намозидан кейин ушбу улуғ оятни ўқиш мустаҳаб экани.
 Солиҳ амаллар жаннатга киришга сабабдир.</t>
   </si>
   <si>
     <t>رواه النسائي في الكبرى</t>
   </si>
   <si>
     <t>[Насоий «Сунани Кубро»да ривоят қилган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10950</t>
   </si>
   <si>
     <t>صل قائما، فإن لم تستطع فقاعدا، فإن لم تستطع فعلى جنب</t>
   </si>
   <si>
     <t>Тик туриб ўқи. Агар қодир бўлмасанг, ўтириб ўқи. Агар қодир бўлмасанг, ёнбошлаб ўқи», дедилар</t>
   </si>
   <si>
     <t>عن عمران بن حصين رضي الله عنه قال: كَانَتْ بِي بَوَاسِيرُ، فَسَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الصَّلَاةِ، فَقَالَ: «صَلِّ قَائِمًا، فَإِنْ لَمْ تَسْتَطِعْ فَقَاعِدًا، فَإِنْ لَمْ تَسْتَطِعْ فَعَلَى جَنْبٍ».</t>
   </si>
   <si>
     <t>Имрон ибн Ҳусойн разияллоҳу анҳудан ривоят қилинади: 
 «Менинг бавосирим (геморрой касаллиги) бор эди. Бас, Набий соллаллоҳу алайҳи васалламдан намоз ҳақида сўрадим.
 У зот: «Тик туриб ўқи. Агар қодир бўлмасанг, ўтириб ўқи. Агар қодир бўлмасанг, ёнбошлаб ўқи», дедилар».</t>
@@ -10774,96 +10773,96 @@
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10951</t>
   </si>
   <si>
     <t>ليبلغن هذا الأمر ما بلغ الليل والنهار، ولا يترك الله بيت مدر ولا وبر إلا أدخله الله هذا الدين</t>
   </si>
   <si>
     <t>Бу иш (яъни, Ислом дини) кеча ва кундуз етиб борган жойларгача, албатта, етиб боради. Аллоҳ на бирор шаҳарликнинг (кесак/ғиштдан қурилган) уйини ва на бирор саҳроликнинг (жундан қилинган) чодирини қолдирмай, албатта унга бу динни киритади. Бу дин азизнинг азизлиги ёки хорнинг хорлиги билан киради. Шундай азизликки, у билан Аллоҳ Исломни азиз қилади ва шундай хорликки, у билан Аллоҳ куфрни хор қилади</t>
   </si>
   <si>
     <t>عن تَميم الداري رضي الله عنه، قال: سمعتُ رسول الله صلى الله عليه وسلم يقول: «‌لَيَبْلُغَنَّ ‌هَذَا الأَمْرُ مَا بَلَغَ اللَّيْلُ وَالنَّهَارُ، وَلَا يَتْرُكُ اللهُ بَيْتَ مَدَرٍ وَلَا وَبَرٍ إِلَّا أَدْخَلَهُ اللهُ هَذَا الدِّينَ، بِعِزِّ عَزِيزٍ أَوْ بِذُلِّ ذَلِيلٍ، عِزًّا يُعِزُّ اللهُ بِهِ الإِسْلَامَ، وَذُلًّا يُذِلُّ اللهُ بِهِ الكُفْرَ» وَكَانَ تَمِيمٌ الدَّارِيُّ يَقُولُ: قَدْ عَرَفْتُ ذَلِكَ فِي أَهْلِ بَيْتِي، لَقَدْ أَصَابَ مَنْ أَسْلَمَ مِنْهُمُ الْخَيْرُ وَالشَّرَفُ وَالْعِزُّ، وَلَقَدْ أَصَابَ مَنْ كَانَ مِنْهُمْ كَافِرًا الذُّلُّ وَالصَّغَارُ وَالْجِزْيَةُ.</t>
   </si>
   <si>
     <t>Тамим Ад-Дорий разияллоҳу анҳудан ривоят қилинади, у киши айтдилар: «Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Бу иш (яъни, Ислом дини) кеча ва кундуз етиб борган жойларгача, албатта, етиб боради. Аллоҳ на бирор шаҳарликнинг (кесак/ғиштдан қурилган) уйини ва на бирор саҳроликнинг (жундан қилинган) чодирини қолдирмай, албатта унга бу динни киритади. Бу дин азизнинг азизлиги ёки хорнинг хорлиги билан киради. Шундай азизликки, у билан Аллоҳ Исломни азиз қилади ва шундай хорликки, у билан Аллоҳ куфрни хор қилади».
 Тамим Ад-Дорий айтар эдилар: «Мен буни ўз оилам мисолида кўрдим. Улардан ким Исломни қабул қилган бўлса, яхшиликка, шарафга ва азизликка эришди. Кимки кофир ҳолида қолган бўлса, хорлик, тубанлик ва жизяга (солиққа) дучор бўлди».</t>
   </si>
   <si>
     <t>يُخبِرُ رسولُ الله صلى الله عليه وسلم أنَّ هذا الدين سوف يعمُّ جميع أجزاء الأرض، فأيّ مكان وصله الليل والنهار سيصله هذا الدين، 
 ولن يترك الله تعالى بيتًا في المدن والقرى ولا في البوادي والصحراء إلا أدخل عليه هذا الدين، 
 فمَن قَبِلَ هذا الدين وآمن به فإنه يكون عزيزًا بعزة الإسلام، 
 ومن رفضه وكفر به فإنه يكون ذليلًا مهانًا. 
 ثم أخبر الصحابي تميم الداري رضي الله عنه أنه عرف ذلك الذي أخبر به رسول الله صلى الله عليه وسلم في أهل بيته خاصة، فإنّ من أسلم منهم ناله الخير والشرف والعز، ومن كفر منهم ناله الذل والهوان هذا مع ما يدفعه للمسلمين من أموال.</t>
   </si>
   <si>
-    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу дин ер юзининг барча бурчакларини қамраб олишини, кеча ва кундуз етиб борадиган ҳар бир жойга бу дин ҳам етиб боришини хабар бермоқдалар. Аллоҳ таоло на шаҳар ва қишлоқлардаги уйларни ва на чўлу саҳролардаги чодирларни қолдирмай, албатта уларга бу динни киритади. Ким бу динни қабул қилиб, унга иймон келтирса, Ислом азизлиги билан азиз бўлади. Ким уни рад этиб, куфр келтирса, хор ва ҳақир бўлади.
-Сўнгра саҳоба Тамим Ад-Дорий разияллоҳу анҳу Расулуллоҳ соллаллоҳу алайҳи ва саллам хабар берган ўша ҳақиқатни хусусан ўз аҳли-оиласи мисолида кўрганини айтди. Зеро, улардан ким Исломни қабул қилган бўлса, яхшилик, шараф ва азизликка эришди. Ким куфрда қолган бўлса, хорлик ва пастликка дучор бўлди, бунинг устига (ўз юртида яшагани учун) мусулмонларга молиявий тўлов (жизя) тўлайдиган бўлди.</t>
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу дин ер юзининг барча бурчакларини қамраб олишини, кеча ва кундуз етиб борадиган ҳар бир жойга бу дин ҳам етиб боришини хабар бермоқдалар. Аллоҳ таоло на шаҳар ва қишлоқлардаги уйларни ва на чўлу саҳролардаги чодирларни қолдирмай, албатта, уларга бу динни киритади. Ким бу динни қабул қилиб, унга иймон келтирса, Ислом азизлиги билан азиз бўлади. Ким уни рад этиб, куфр келтирса, хор ва ҳақир бўлади.
+Сўнгра саҳоба Тамим Ад-Дорий разияллоҳу анҳу Расулуллоҳ соллаллоҳу алайҳи ва саллам хабар берган ўша ҳақиқатни, хусусан ўз аҳли-оиласи мисолида кўрганини айтди. Зеро, улардан ким Исломни қабул қилган бўлса, яхшилик, шараф ва азизликка эришди. Ким куфрда қолган бўлса, хорлик ва пастликка дучор бўлди, бунинг устига (ўз юртида яшагани учун) мусулмонларга молиявий тўлов (жизя) тўлайдиган бўлди.</t>
   </si>
   <si>
     <t>بشارة للمسلمين بأن دينهم سينتشر في جميع أجزاء الأرض.
 العزة للإسلام والمسلمين والذل للكفر والكافرين.
 فيه دليل من دلائل النبوة وعلم من أعلامها حيث وقع الأمر كما أخبر النبي صلى الله عليه وسلم.</t>
   </si>
   <si>
     <t>Мусулмонлар учун ўз динлари ер юзининг барча бурчакларига ёйилиши ҳақидаги хушхабар.
 Азизлик Ислом ва мусулмонлар учундир, хорлик эса куфр ва кофирлар учундир.
 Бунда пайғамбарлик далиллари ва белгилари бордир, зеро ишлар худди Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар берганларидек содир бўлди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/11220</t>
   </si>
   <si>
     <t>إذا شك أحدكم في صلاته، فلم يدر كم صلى ثلاثا أم أربعا، فليطرح الشك، وليبن على ما استيقن، ثم يسجد سجدتين قبل أن يسلم</t>
   </si>
   <si>
     <t>Бирортангиз намозида шак қилиб қолса, уч ракатми, тўрт ракатми, қанча ўқиганини билмай қолса, шакни ташлаб, аниқ ишонганига қараб давом эттирсин. Кейин салом беришдан олдин икки сажда қилсин</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا شَكَّ أَحَدُكُمْ فِي صَلَاتِهِ، فَلَمْ يَدْرِ كَمْ صَلَّى ثَلَاثًا أَمْ أَرْبَعًا، فَلْيَطْرَحِ الشَّكَّ، وَلْيَبْنِ عَلَى مَا اسْتَيْقَنَ، ثُمَّ يَسْجُدُ سَجْدَتَيْنِ قَبْلَ أَنْ يُسَلِّمَ، فَإِنْ كَانَ صَلَّى خَمْسًا شَفَعْنَ لَهُ صَلَاتَهُ، وَإِنْ كَانَ صَلَّى إِتْمَامًا لِأَرْبَعٍ كَانَتَا تَرْغِيمًا لِلشَّيْطَانِ».</t>
   </si>
   <si>
     <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам шундай дедилар: «Бирортангиз намозида шак қилиб қолса, уч ракатми, тўрт ракатми, қанча ўқиганини билмай қолса, шакни ташлаб, аниқ ишонганига қараб давом эттирсин. Кейин салом беришдан олдин икки сажда қилсин. Агар беш ракат ўқиб қўйган бўлса, булар унинг намозини жуфтлаб қўяди, тўрт ракат тўлиқ ўқиган бўлса, бу икки сажда шайтоннинг бурнини ерга ишқаш бўлади».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المصلي إذا تردد في صلاته ولم يدر كم صلى، ثلاثًا، أم أربعًا؟ فليبعد العددَ الزائدَ المشكوكَ فيه ولا يأخذ به؛ فالثلاث هو المتيقن، فيصلي ركعة رابعة، ثم يسجد سجدتين قبل أن يسلم.
 فإن كان ما صلّاه حقيقة أربعًا؛ صار خمسًا بإضافة ركعة، وسجدتي السهو عوضًا عن ركعة، فكان العدد شفعًا لا وترًا: وإن كان صلى بالركعة الزائدة أربعًا؛ فيكون قد أدى ما عليه من غير زيادة ولا نقصان.
 وسجدتا السهو كانتا إذلالًا للشيطان ودحرًا له، وردَّه خاسئًا مُبْعِدًا عن مراده؛ لأنه لَبَّسَ عليه صلاته، وتعرَّض لإفسادها، وكملت صلاة ابن آدم لمّا امتثل أمر الله تعالى بالسجود الذي عصى به إبليس، حينما امتنع من طاعة الله بالسجود لآدم.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам баён қилдиларки: агар намозхон намозида иккиланиб қолса ва неча ракат ўқиганини — учми ёки тўртми — билмай қолса, шубҳали бўлган зиёда (катта) сонни четга суриб, унга таянмаслиги керак. Чунки уч ракат — аниқ (ишончли) миқдордир. Шундай қилиб, у тўртинчи ракатни ўқийди, сўнгра салом беришдан олдин икки марта саҳв саждасини қилади.
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам баён қилдиларки: агар намозхон намозида иккиланиб қолса ва неча ракат ўқиганини, учми ёки тўртми билмай қолса, шубҳали бўлган зиёда (катта) сонни четга суриб, унга таянмаслиги керак. Чунки уч ракат аниқ (ишончли) миқдордир. Шундай қилиб, у тўртинчи ракатни ўқийди, сўнгра салом беришдан олдин икки марта саҳв саждасини қилади.
 Агар у аслида тўрт ракат ўқиган бўлса (ва шубҳа туфайли яна бир ракат қўшган бўлса), бир ракъат қўшилиши билан намози беш ракатга айланади ва саҳв саждаси ўша бир ракат ўрнига ўтиб, намоз ракатлари сони тоқ эмас, балки жуфт бўлади. Агар у қўшимча ракат билан намозини тўрт ракатга етказган бўлса (яъни аслида уч ракат ўқиган бўлса), у ҳолда зиммасидаги намозни зиёдасиз ва камчиликсиз тўлиқ адо этган бўлади.
 Икки саҳв саждаси шайтонни хор қилиш, уни даф этиш ва мақсадига етказа олмай, қувилган ва мағлуб ҳолда қайтариш учундир. Чунки шайтон намозхоннинг намозини чалкаштириб, уни бузишга уринган эди. Одам фарзанди Иблис бўйин товлаган Аллоҳ таолонинг сажда қилиш ҳақидаги буйруғига (намоз охирида) итоат қилиш билан намозини комил қилди. Иблис эса ўз вақтида Одамга сажда қилишдан бош тортиб, Аллоҳга осий бўлган эди.</t>
   </si>
   <si>
     <t>المصلي إذا شك في صلاته ولم يترجّح عنده أحد الأمرين فإنه يطرح الشك ويعمل باليقين، وهو الأقل، فيتم صلاته ويسجد للسهو قبل أن يسلِّم ثم يسلِّم.
 هاتان السجدتان طريق إلى جبر الصلاة، وردّ للشيطان خاسئًا ذليلًا مُبعدًا عن مُراده.
 الشك الذي في الحديث هو التردد بلا رجحان، فإذا وُجد الظن وترجّح عُمِل به.
 الحث على محاربة الوسواس ودفعه بامتثال أمر الشرع.</t>
   </si>
   <si>
-    <t>Намозхон намозида шак қилиб қолса ва икки ҳолатдан бири (қайси бири тўғри экани) устун келмаса, у ҳолда шакни ташлаб, аниқ ишонган томонига (яъни энг кам миқдорга) қараб амал қилади. Намозини якунлаб, салом беришдан олдин саҳв саждасини қилади, сўнгра салом беради.
+    <t>Намозхон намозида шак қилиб қолса ва икки ҳолатдан бири (қайси бири тўғри экани) устун келмаса, у ҳолда шакни ташлаб, аниқ ишонган томонига (яъни энг кам миқдорга) қараб амал қилади. Намозини якунлаб, салом беришдан олдин саҳв саждасини қилади сўнгра салом беради.
 Бу икки сажда намоздаги камчиликни тўлдириш йўли ҳамда шайтонни мағлуб ва хор қилиб, ўз мақсадидан узоқлаштиришдир.
 Ҳадисда келган «шак» — бирор тараф устунлик қилмаган ҳолатдаги иккиланишдир. Агар (бирор тарафга нисбатан) гумон бўлса ва ўша томон устун келса, у ҳолда ўша устун томонга қараб амал қилинади.
 Бу ҳадисда васвасага қарши курашишга ва шариат буйруғига бўйсуниш орқали уни даф қилишга тарғиб бор.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/11231</t>
   </si>
   <si>
     <t>هل تسمع النداء بالصلاة؟ فقال: نعم، قال: فأجب</t>
   </si>
   <si>
     <t>Азонни эшитасанми?» деб сўрадилар. У: «Ҳа», деган эди, У зот: «Унга жавоб бер», дедилар</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ أَعْمَى، فَقَالَ: يَا رَسُولَ اللهِ، إِنَّهُ لَيْسَ لِي قَائِدٌ يَقُودُنِي إِلَى الْمَسْجِدِ، فَسَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنْ يُرَخِّصَ لَهُ فَيُصَلِّيَ فِي بَيْتِهِ، فَرَخَّصَ لَهُ، فَلَمَّا وَلَّى دَعَاهُ، فَقَالَ: «هَلْ تَسْمَعُ النِّدَاءَ بِالصَّلَاةِ؟» فَقَالَ: نَعَمْ، قَالَ: «فَأَجِبْ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Пайғамбаримиз соллаллоҳу алайҳи васаллам ҳузурларига бир кўр киши келиб: «Расулуллоҳ, мени масжидга етаклаб борадиган киши йўқ», деди ва уйида намоз ўқишга рухсат беришларини сўради. Расулуллоҳ соллаллоҳу алайҳи васаллам унга рухсат бердилар. У ортига бурилгач, уни чорладилар ва:
 «Азонни эшитасанми?» деб сўрадилар. У: «Ҳа», деган эди, У зот: «Унга жавоб бер», дедилар».</t>
   </si>
   <si>
     <t>أتَى رجُلٌ أعْمَى إلى النبيِّ صلى الله عليه وسلم، فقال: يا رسول الله ليس عندي مَن يُساعدني ويأخذ بيدي إلى المسجد، في الصلوات الخمس، يريد أنْ يُرخِّصَ له النبيُّ صلى الله عليه وسلم في ترك الجماعة، فَرَخَّصَ له، فلمَّا أَدْبَرَ ناداه وقال: هل تسمع الأذان بالصلاة؟ قال: نعم، قال: فأجب المُنادي بالصلاة.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва салламдан жамоатга келмасликка рухсат олиш учун бир кўр киши келиб: «Эй Расулуллоҳ, беш вақт намозда мени қўлимдан тутиб масжидга олиб келадиган киши йўқ», – деди. Унга рухсат бердилар.