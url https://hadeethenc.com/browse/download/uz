--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -18,52 +18,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3860">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: O‘zbek
 # Source: https://hadeethenc.com/uz
-# Last update: 2026-06-13 20:49:02 (v1.19.0)
-# Check for updates: https://hadeethenc.com/en/check/uz/v1.19.0
+# Last update: 2026-06-23 22:36:19 (v1.20.0)
+# Check for updates: https://hadeethenc.com/en/check/uz/v1.20.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -307,98 +307,98 @@
   </si>
   <si>
     <t>Қоннинг иши улуғ. Чунки иш биринчи муҳим нарсадан бошланади.
 Гуноҳлар ундан ҳосил бўладиган фасод билан катталашади. Бегуноҳ нафсларнинг қонини тўкиш энг улуғ фасодлардандир. Аллоҳга ширк ва куфр келтиришдан сўнг энг катта гуноҳ шу.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2962</t>
   </si>
   <si>
     <t>من قاتل لتكون كلمة الله هي العليا، فهو في سبيل الله</t>
   </si>
   <si>
     <t>Ким Аллоҳнинг калимаси олий бўлиши учунгина жанг қилса, ўша Аллоҳнинг йўлида бўлади», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى رضي الله عنه قَالَ: سُئِلَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الرَّجُلِ يُقَاتِلُ شَجَاعَةً، وَيُقَاتِلُ حَمِيَّةً، وَيُقَاتِلُ رِيَاءً، أَيُّ ذَلِكَ فِي سَبِيلِ اللهِ؟ فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ قَاتَلَ لِتَكُونَ كَلِمَةُ اللهِ هِيَ الْعُلْيَا، فَهُوَ فِي سَبِيلِ اللهِ».</t>
   </si>
   <si>
     <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламдан шундай деб сўралди: киши шижоати туфайли ҳам жанг қилади, тарафкашлик қилиб ҳам жанг қилади ва риё қилиб ҳам жанг қилади. Буларнинг қай бири Аллоҳ йўлида?. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким Аллоҳнинг калимаси олий бўлиши учунгина жанг қилса, ўша Аллоҳнинг йўлида бўлади», дедилар».</t>
   </si>
   <si>
     <t>سُئلَ النبيُّ صلى الله عليه وسلم عن اختلاف مقاصد المقاتلين؛ مَن قاتَل شجاعة أو حَميَّة أو ليرى مكانه من الناس أو غير ذلك، أيُّها في سبيل الله؟ 
 فأخبرَ النبيُّ صلى الله عليه وسلم أن المقاتل في سبيل الله هو: مَنْ قَاتَلَ لِتَكُونَ كَلِمَةُ اللهِ هِيَ الْعُلْيَا.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам жанг қилувчиларнинг мақсадлари ҳақида сўралдилар:  «Кимдир шижоатини кўрсатиш учун, кимдир қавм-қариндошчилик туфайли ва яна кимдир одамлар орасидаги мартабаси кўрилиши (ном чиқариш) учун жанг қилади. Буларнинг қайси бири Аллоҳнинг йўлида?». Шунда Набий соллаллоҳу алайҳи ва саллам Аллоҳ йўлидаги жангчи Аллоҳнинг калимаси олий бўлиши учун жиҳод қилган киши эканини хабар бердилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам жанг қилувчиларнинг мақсадлари ҳақида сўралдилар: «Кимдир шижоатини кўрсатиш учун, кимдир қавм-қариндошчилик туфайли ва яна кимдир одамлар орасидаги мартабаси кўрилиши (ном чиқариш) учун жанг қилади. Буларнинг қайси бири Аллоҳнинг йўлида?» Шунда Набий соллаллоҳу алайҳи ва саллам Аллоҳ йўлидаги жангчи Аллоҳнинг калимаси олий бўлиши учун жиҳод қилган киши эканини хабар бердилар.</t>
   </si>
   <si>
     <t>الأصل في صلاح الأعمال وفسادها النية وإخلاص العمل لله.
 إذا كان القصد من الجهاد إعلاء كلمة الله، وانضم إليه قصد آخر مشروع كالحصول على المغنم، فإنه لا يضر أصلَ نيته.
 مدافعة الأعداء عن الأوطان والحرمات من القتال في سبيل الله.
 الفضل الوارد في المجاهدين يختص بمن قاتل لتكون كلمة الله تعالى هي العليا.</t>
   </si>
   <si>
-    <t>Амалларнинг тўғри ёки нотўғри бўлиши, уларнинг қабул ёки рад этилиши — аввало ниятга боғлиқ. Шунингдек, амалнинг асл қадри уни Аллоҳ учун холис ихлос билан адо этилишига қарайди.
-[...1 lines deleted...]
-Ватан ва (Исломда) муқаддас бўлган нарсалардан душманни даф этиш Аллоҳ йўлидаги жиҳоддандир.
+    <t>Амалларнинг тўғри ёки нотўғри бўлиши, уларнинг қабул ёки рад этилиши — аввало ниятга боғлиқ. Шунингдек, амалнинг асл қадри уни холис Аллоҳ учун адо этилишидадир.
+Агар жиҳоддан кўзланган мақсад Аллоҳнинг калимасини олий қилиш бўлса, шу билан бирга ғалабадан тушган ўлжа каби ҳалол бир мақсад қўшилса ҳам, бу унинг асосий ниятига зарар етказмайди.
+Ватан ва (Исломда) муқаддас бўлган нарсалардан душманни даф этиш ҳам Аллоҳ йўлидаги жиҳоддир.
 Мужоҳидлар ҳақидаги фазилатлар Аллоҳнинг калимасини олий қилиш учун жанг қилганларга тегишли.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2969</t>
   </si>
   <si>
     <t>لا تلبسوا الحرير ولا الديباج، ولا تشربوا في آنية الذهب والفضة، ولا تأكلوا في صحافها، فإنها لهم في الدنيا ولنا في الآخرة</t>
   </si>
   <si>
     <t>Ипак ва дийбож кийманглар. Тилла ва кумуш идишларда ичманглар. Улардан ясалган товоқларда еманглар.Албатта, (мазкур нарсалар) бу дунёда улар учун, охиратда эса биз учун», деганларини эшитганман», деди</t>
   </si>
   <si>
     <t>عَن عَبْدِ الرَّحْمَنِ بْنِ أَبِي لَيْلَى أَنَّهُمْ كَانُوا عِنْدَ حُذَيْفَةَ، فَاسْتَسْقَى فَسَقَاهُ مَجُوسِيٌّ، فَلَمَّا وَضَعَ القَدَحَ فِي يَدِهِ رَمَاهُ بِهِ، وَقَالَ: لَوْلاَ أَنِّي نَهَيْتُهُ غَيْرَ مَرَّةٍ وَلاَ مَرَّتَيْنِ -كَأَنَّهُ يَقُولُ: لَمْ أَفْعَلْ هَذَا-، وَلَكِنِّي سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «لاَ تَلْبَسُوا الحَرِيرَ وَلاَ الدِّيبَاجَ، وَلاَ تَشْرَبُوا فِي آنِيَةِ الذَّهَبِ وَالفِضَّةِ، وَلاَ تَأْكُلُوا فِي صِحَافِهَا، فَإِنَّهَا لَهُمْ فِي الدُّنْيَا وَلَنَا فِي الآخِرَةِ».</t>
   </si>
   <si>
-    <t>Абдураҳмон ибн Абу Лайлодан ривоят қилинади: «Улар Ҳузайфанинг разияллоҳу анҳуннг ҳузурида эдилар. Шунда (хизматчисидан) сув талаб қилди ва бир мажусий сув олиб келди. Қўлларига идишни қўйганида унга ирғитдилар. «Мен уни биринчи ёки иккинчи қайтармаганимда (бу ишни қилмаган бўлардим) . Мен Набий соллаллоҳу алайҳи ва салламнинг: «Ипак ва дийбож кийманглар. Тилла ва кумуш идишларда ичманглар. Улардан ясалган товоқларда еманглар.Албатта, (мазкур нарсалар) бу дунёда улар учун, охиратда эса биз учун», деганларини эшитганман», деди.</t>
+    <t>Абдураҳмон ибн Абу Лайлодан ривоят қилинади: «Улар Ҳузайфа разияллоҳу анҳунинг ҳузурида эдилар. Шунда (хизматкоридан) сув талаб қилди ва бир мажусий сув олиб келди. Қўлларига идишни қўйганида унга ирғитдилар. «Мен уни биринчи ёки иккинчи марта қайтармаганимда (бу ишни қилмаган бўлардим). Мен Набий соллаллоҳу алайҳи ва салламнинг: «Ипак ва дийбож кийманглар. Тилла ва кумуш идишларда ичманглар. Улардан ясалган товоқларда еманглар.Албатта, (мазкур нарсалар) бу дунёда улар учун, охиратда эса биз учун», деганларини эшитганман», деди.</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم الرجالَ عن لُبس الحرير بأنواعه. 
 ونهى الرجالَ والنساءَ عن الأكل والشرب في آنية وأوعية الذهب والفضة. 
 وأخبر بأنها خالصة للمؤمنين يوم القيامة؛ لأنهم اجتنبوها في الدنيا طاعة لله، 
 وأما الكفار فليست لهم في الآخرة؛ لأنهم تعجَّلوا طيباتِهم في حياتهم الدنيا باتخاذهم لها، ومعصيتهم أمر الله.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам эркакларни ипакнинг барча туридан қайтардилар. Эркакларни ҳам аёлларни ҳам олтин ёки кумуш идишларда ейиш ичишдан қайтардилар. Ва хабар бердиларки, у (қайтарилган нарсалар) фиёмат куни мўминлар учунгина хос бўлади. Чунки улар дунёда Аллоҳга итоат қилиб, улардан ўзларини тийган эдилар. Кофирларга эса, охиратда бу нарсалар йўқ. Чунки улар дунё ҳаётида шу нарсаларни ишлатиб, Аллоҳга осий бўлганлар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам эркакларни ипакнинг барча туридан қайтардилар. Эркакларни ҳам аёлларни ҳам олтин ёки кумуш идишларда ейиш ва ичишдан қайтардилар. Ва хабар бердиларки, у (қайтарилган нарсалар) қиёмат куни мўминлар учунгина хос бўлади. Чунки улар дунёда Аллоҳга итоат қилиб, улардан ўзларини тийган эдилар. Кофирларга эса, охиратда бу нарсалар йўқ. Чунки улар дунё ҳаётида шу нарсаларни ишлатиб, Аллоҳга осий бўлганлар.</t>
   </si>
   <si>
     <t>تحريم لبس الحرير والديباج على الذكور، والوعيد الشديد على مَن لَبِسه.
 يباح للنساء لبسُ الحرير والديباج.
 تحريم الأكل والشرب في صحاف الذهب والفضة وآنيتهما على الذكور والإناث.
 تغليظ حذيفة رضي الله عنه في الإنكار، وعلل ذلك بأنَّه نهاه أكثَرَ مِن مَرَّةٍ عن استعمالِ آنِيَةِ الذَّهَبِ والفِضَّةِ، لكنَّه لَمَّا لم يَنْتَهِ.</t>
   </si>
   <si>
     <t>Ипак ва дийбож кийиш эркаларга ҳаром, кийган киши учун қаттиқ жазо бор.
-Аёлар пак ва дийбож кийишлари жоиз.
-Эркакларга ҳам, аёлларга ҳам кумуш ва олтин идишларда еб-ичиш ҳаром.
+Аёлар ипак ва дийбож кийишлари жоиз.
+Эркакларга ҳам, аёлларга ҳам олтин ва кумуш идишларда еб-ичиш ҳаром.
 Ҳузайфа разияллоҳу анҳунинг (идиш келтирган кишига нисбатан) қаттиққўллик билан инкор қилишларининг сабаби шундаки, у зот унга тилла ва кумуш идишлардан фойдаланишни бир неча бор тақиқлаган эдилар. Бироқ, у киши бундан тўхтамагани сабабли Ҳузайфа разияллоҳу анҳу охири кескин чора кўрдилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2985</t>
   </si>
   <si>
     <t>من حمل علينا السلاح فليس منا</t>
   </si>
   <si>
     <t>Ким бизга қарши қурол кўтарса, у биздан эмас», дедилар</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ حَمَلَ عَلَيْنَا السِّلَاحَ فَلَيْسَ مِنَّا».</t>
   </si>
   <si>
     <t>Абу Мусо Ашъарий разияллоҳу анҳу ривоят қиладилар: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким бизга қарши қурол кўтарса, у биздан эмас», дедилар.</t>
   </si>
   <si>
     <t>نهى النبي صلى الله عليه وسلم وحذر من حمل السلاح على المسلمين بغير حق لإخافتهم أو نهبهم، وأن من فعل ذلك فليس منا.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда  мусулмонларни қўрқитиш ва талон тарож қилиш учун уларга қарши қурол кўтаришдан огоҳлантирдилар. Ким ҳақсиз шундай қилса, катта жарима ва гуноҳга қўл урибди ва ушбу қаттиқ таҳдидга лойиқ бўлибди.</t>
   </si>
   <si>
     <t>هذا الوعيد في الحديث يدل على أن هذا العمل من كبائر الذنوب.
@@ -416,51 +416,51 @@
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2997</t>
   </si>
   <si>
     <t>أما إني لم أستحلفكم تهمة لكم، ولكنه أتاني جبريل فأخبرني أن الله عز وجل يباهي بكم الملائكة</t>
   </si>
   <si>
     <t>Мен сизлардан гумон қилиб қасам ичтирганим йўқ. Лекин ҳузуримга Жаброил келиб, Аллоҳ азза ва жалла фаришталарга сизлар билан фахрланаётганини айтди», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ قَالَ: خَرَجَ مُعَاوِيَةُ عَلَى حَلْقَةٍ فِي الْمَسْجِدِ، فَقَالَ: مَا أَجْلَسَكُمْ؟ قَالُوا: جَلَسْنَا نَذْكُرُ اللهَ، قَالَ آللَّهِ مَا أَجْلَسَكُمْ إِلَّا ذَاكَ؟ قَالُوا: وَاللهِ مَا أَجْلَسَنَا إِلَّا ذَاكَ، قَالَ: أَمَا إِنِّي لَمْ أَسْتَحْلِفْكُمْ تُهْمَةً لَكُمْ، وَمَا كَانَ أَحَدٌ بِمَنْزِلَتِي مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَقَلَّ عَنْهُ حَدِيثًا مِنِّي: وَإِنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَرَجَ عَلَى حَلْقَةٍ مِنْ أَصْحَابِهِ، فَقَالَ: «مَا أَجْلَسَكُمْ؟» قَالُوا: جَلَسْنَا نَذْكُرُ اللهَ وَنَحْمَدُهُ عَلَى مَا هَدَانَا لِلْإِسْلَامِ، وَمَنَّ بِهِ عَلَيْنَا، قَالَ: «آللَّهِ مَا أَجْلَسَكُمْ إِلَّا ذَاكَ؟» قَالُوا: وَاللهِ مَا أَجْلَسَنَا إِلَّا ذَاكَ، قَالَ: «أَمَا إِنِّي لَمْ أَسْتَحْلِفْكُمْ تُهْمَةً لَكُمْ، وَلَكِنَّهُ أَتَانِي جِبْرِيلُ فَأَخْبَرَنِي أَنَّ اللهَ عَزَّ وَجَلَّ يُبَاهِي بِكُمُ الْمَلَائِكَةَ».</t>
   </si>
   <si>
     <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Муовия масжиддаги бир халқанинг олдига чиқиб: «Нима қилиб ўтирибсизлар?» деди. Улар «Аллоҳни зикр қилиб ўтирибмиз», дейишди. «Аллоҳ ҳаққи, фақат шунинг учун ўтирибсизларми?» деган эди, «Аллоҳга қасамки, фақат шунинг учун ўтирибмиз», дейишди. У шундай деди: «Мен сизлардан гумон қилиб қасам ичтирганим йўқ. Биласизларки, Расулуллоҳ соллаллоҳу алайҳи ва салламга мен каби яқин бўла туриб, менчалик кам ҳадис айтган одам йўқ. Бир куни Расулуллоҳ соллаллоҳу алайҳи ва саллам саҳобаларидан бир халқанинг олдига бориб: «Нима қилиб ўтирибсизлар?» дедилар. Улар «Аллоҳни зикр қилиб, бизни Ислом ҳидояти билан неъматлантиргани учун Унга ҳамд айтиб ўтирибмиз», дейишди. «Аллоҳ ҳаққи, фақат шунинг учун ўтирибсизларми?» дедилар. «Аллоҳга қасамки, фақат шунинг учун ўтирибмиз», дейишди. Шунда У зот: «Мен сизлардан гумон қилиб қасам ичтирганим йўқ. Лекин ҳузуримга Жаброил келиб, Аллоҳ азза ва жалла фаришталарга сизлар билан фахрланаётганини айтди», дедилар».</t>
   </si>
   <si>
     <t>خَرَجَ معاويةُ بن أبي سفيان رضي الله عنهما على حلقة في المسجد، فسألهم على أي شيء اجتمعوا، 
 فقالوا: نذكر الله، 
 فاستحلفهم رضي الله عنه أنهم ما أرادوا بجلوسهم واجتماعهم إلا الذكر، 
 فحلفوا له، 
 ثم قال لهم: إني لم أستحلفكم تهمة لكم وشكًّا في صدقكم، ثم أخبر عن منزلته من النبي صلى الله عليه وسلم وأنه ما كان أحد بمنزلة قربه منه؛ لكون أم حبيبة أخته زوجة النبي صلى الله عليه وسلم، ولكونه من كتبة الوحي، ومع ذلك فهو قليل الرواية للأحاديث، 
 فحدثهم أن النبي صلى الله عليه وسلم خرج يومًا من بيته، فوجدهم جالسين في المسجد يذكرون الله ويحمدونه على ما هداهم للإسلام، ومنَّ به عليهم، فسألهم صلى الله عليه وسلم واستحلفهم  بمثل ما فعل معاوية رضي الله عنه مع أصحابه، 
 ثم قال لهم النبي صلى الله عليه وسلم عن سبب سؤاله لهم واستحلافهم: أنه أتاه المَلك جبريل عليه السلام فأخبره أن الله عز وجل يباهي ويفاخر بكم الملائكة، ويظهر فضلكم لهم ويريهم حسن عملكم، ويثني عليكم عندهم.</t>
   </si>
   <si>
-    <t>Муовия ибн Абу Суфён разияллоҳу анҳу масжиддаги ҳалқа олдига чиқдилар-да, нима учун жамланганлари ҳақида сўрадилар. «Аллоҳни зикр қилаяпмиз», деб айтишди. Фақатгина зикр учун жамланганлари ва йиғилганларига қасам ичишларини талаб қилдилар. Шунда улар ҳам қасам ичдилар. Сўнгра: «Мен сизларга туҳмат қилиб ёки ростгўй эканингизда шак-шубҳам бўлгани учун қасам ичтирмадим», дедилар ва сингиллари Умму Ҳабийба Расулуллоҳ соллаллоҳу алайҳи ва салламнинг аёллари бўлгани ҳамда ўзлари ваҳий ёзувчиларидан бўлганлари учун ҳеч ким У зотга у кишидай яқин эмаслигига қарамай кам ҳадис ривоят қилганлари ҳақида хабар бердилар. Набий соллаллоҳу алайҳи ва саллам бир куни уйларидан чиққанларида саҳобаларини масжидда зикр қилган ва Аллоҳ уларни Исломга ҳидоят қилганига ҳамд айтиб ўтирган ҳолларида топдилар ва Муовия разияллоҳу анҳу қилганидай Расулуллоҳ ҳам саҳобалардан  сўрадилар ва қасам ичдирдилар. Кейин Набий соллаллоҳу алайҳи ва саллам уларни нима учун қасам ичирганларини баёнладилар: «У зотга Жаброил алайҳиссалом келиб, Аллоҳ азза ва жалла фаришталар олдида улар билан фахрланаётгани, уларга бандаларининг афзаллигини намойиш этиб, гўзал амалларини кўрсатаётгани ва уларни мақтаётгани ҳақида хабар берган эди».</t>
+    <t>Муовия ибн Абу Суфён разияллоҳу анҳу масжиддаги ҳалқа олдига чиқдилар-да, нима учун жамланганлари ҳақида сўрадилар. «Аллоҳни зикр қилаяпмиз», деб айтишди. Фақатгина зикр учун жамланганлари ва йиғилганларига қасам ичишларини сўрадилар. Шунда улар қасам ичдилар. Сўнгра: «Мен сизларга туҳмат қилиб ёки ростгўй эканингизда шак-шубҳам бўлгани учун қасам ичтирмадим», дедилар ва сингиллари Умму Ҳабийба Расулуллоҳ соллаллоҳу алайҳи ва салламнинг аёллари бўлгани ҳамда ўзлари ваҳий ёзувчиларидан бўлганлари учун ҳеч ким У зотга у кишидай яқин эмаслигига қарамай кам ҳадис ривоят қилганлари ҳақида хабар бердилар. Набий соллаллоҳу алайҳи ва саллам бир куни уйларидан чиққанларида саҳобаларини масжидда зикр қилган ва Аллоҳ уларни Исломга ҳидоят қилганига ҳамд айтиб ўтирган ҳолларида топдилар ва Муовия разияллоҳу анҳу қилганидай Расулуллоҳ ҳам саҳобалардан  сўрадилар ва қасам ичдирдилар. Кейин Набий соллаллоҳу алайҳи ва саллам уларни нима учун қасам ичирганларини баёнладилар: «У зотга Жаброил алайҳиссалом келиб, Аллоҳ азза ва жалла фаришталар олдида улар билан фахрланаётгани, уларга бандаларининг афзаллигини намойиш этиб, гўзал амалларини кўрсатаётгани ва уларни мақтаётгани ҳақида хабар берган эди».</t>
   </si>
   <si>
     <t>فضل معاوية رضي الله عنه وحرصه على الاقتداء برسول الله صلى الله عليه وسلم في تبليغ العلم.
 جواز الاستحلاف من غير تهمة للتنبيه على أهمية الخبر.
 فضل مجالس الذكر والعلم وأن الله يحبها ويباهي بها الملائكة.</t>
   </si>
   <si>
     <t>Муовия разияллоҳу анҳунинг илм етказишда Расулуллоҳ соллаллоҳу алайҳи ва салламга иқтидо қилишдаги ҳирслари ва у кишининг фазли.
 Туҳмат қилмасдан хабарнинг аҳамиятига танбеҳ бериш учун қасам ичишни талаб қилиш жоиз.
 Аллоҳ зикр мажлисларини яхши кўради ва фаришталарига фахирланади. Ҳадисда илм ва зикр мажлисларининг фазли зикр қилинган.</t>
   </si>
   <si>
     <t>رواه مسلم</t>
   </si>
   <si>
     <t>[Имом Муслим ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3007</t>
   </si>
   <si>
     <t>إنهما ليعذبان، وما يعذبان في كبير، أما أحدهما فكان لا يستتر من البول، وأما الآخر فكان يمشي بالنميمة</t>
   </si>
   <si>
     <t>Албатта, икковлари азобланмоқдалар, катта нарса учун азобланаётганлари йўқ. Ҳа! Улардан бири пешобидан покланмас эди. Бошқаси эса чақимчилик қилиб юрар эди</t>
@@ -631,51 +631,51 @@
     <t>Аёл кишининг ҳайз кунлари тугагач ғусл олиши вожиб.
 Мустаҳоза ҳолатидаги аёл намоз ўқиши вожиб.
 Ҳайз - вояга етган қиз бачадонидан фарж орқали маълум бир кунларда чиқадиган табиий қон.
 Истиҳоза - бачадон ичидан эмас, аксинча, пасроғидан ноодатий кунларда чиқувчи қон.
 Ҳайз ва истиҳоза қонларининг фарқи: ҳайз қони қора, қуюқ ва ёқимсиз ҳидли бўлади. Истиҳоза қони эса қизил, суюқ ва ёқимсиз хиди йўқ бўлади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3029</t>
   </si>
   <si>
     <t>سووا صفوفكم، فإن تسوية الصف من تمام الصلاة</t>
   </si>
   <si>
     <t>Сафларингизни тўғирланглар! Сафни тўғрилаш намозни мукаммаллигидандир», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «سَوُّوا صُفُوفَكُمْ، فَإِنَّ تَسْوِيَةَ الصَّفِّ مِنْ تَمَامِ الصَّلَاةِ».</t>
   </si>
   <si>
     <t>Анас ибн Молик разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сафларингизни тўғирланглар! Сафни тўғрилаш намозни мукаммаллигидандир», дедилар».</t>
   </si>
   <si>
     <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم المصلين إلى أن يُسووا صفوفَهم، وأن لا يتقدم بعضهم على بعض ولا يتأخر، وأن تسويتها من تمام الصلاة وكمالها، وأنّ اعوجاج الصف خللٌ ونقص فيها.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам намозхонларни сафларини текис ва тўғри қилиб туришга буюрадилар: ҳеч ким бошқалардан олдинга чиқмасин ёки орқада қолмасин. Чунки сафларнинг тўғри ва текис бўлиши намознинг мукаммаллиги ва камолотига далолат қилади. Агар саф эгри-бугри бўлса, бу намоздаги нуқсон ва камчилик ҳисобланади.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам намозхонларни сафларини текис ва тўғри қилиб туришга буюрардилар: ҳеч ким бошқалардан олдинга чиқмасин ёки орқада қолмасин. Чунки сафларнинг тўғри ва текис бўлиши намознинг мукаммаллиги ва камолотига далолат қилади. Саф эгри-бугри бўлиши эса намоздаги нуқсон ва камчилик белгисидир.</t>
   </si>
   <si>
     <t>مشروعية العناية بكل ما يُكمل الصلاة ويبعدها عن النقص.
 حكمة النبي صلى الله عليه وسلم في التعليم، حيث قَرَن الحُكم مع عِلَّته؛ لتتبين حكمة التشريع، وتنشط النفوس على الامتثال.</t>
   </si>
   <si>
     <t>Намозни комил қиладиган ва нуқсондан сақлайдиган барча нарсаларга эътибор бериш машруъ қилинган.
 Набий соллаллоҳу алайҳи ва салламнинг таълим беришдаги ҳикматлари шундаки, У зот бирор ҳукмни баён қилсалар, албатта, унинг сабабини ҳам қўшиб айтар эдилар. Бундан кўзланган мақсад — шариат ҳукмидаги асл ҳикматни очиб бериш ва инсон қалбида ўша буйруқни ихлос билан бажаришга иштиёқ уйғотишдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3031</t>
   </si>
   <si>
     <t>إذا توضأ أحدكم فليجعل في أنفه ثم لينثر، ومن استجمر فليوتر</t>
   </si>
   <si>
     <t>Бирортангиз таҳорат қилса, бурнига сув олсин, кейин қоқиб ташласин! Ким истижмор қилса, тоқ қилсин</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا تَوَضَّأَ أَحَدُكُمْ فَلْيَجْعَلْ فِي أَنْفِهِ ثُمَّ لِيَنْثُرْ، وَمَنِ اسْتَجْمَرَ فَلْيُوتِرْ، وَإِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلْيَغْسِلْ يَدَهُ قَبْلَ أَنْ يُدْخِلَهَا فِي وَضُوئِهِ، فَإِنَّ أَحَدَكُمْ لاَ يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».
 ولفظ مسلم: «إِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلَا يَغْمِسْ يَدَهُ فِي الْإِنَاءِ حَتَّى يَغْسِلَهَا ثَلَاثًا، فَإِنَّهُ لَا يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бирортангиз таҳорат қилса, бурнига сув олсин, кейин қоқиб ташласин! Ким истижмор қилса, тоқ қилсин. Бирортангиз уйқудан уйғонса, қўлини таҳорат сувига солишдан олдин уни ювиб олсин. Чунки ҳеч бирингиз қўли қаерда тунаганини билмайди», - дедилар». Имом Муслим ривоятида: «Бирортангиз уйқудан уйғонса, қўлини уч марта ювмасдан олдин таҳорат сувига солмасин, чунк у қўли қаерда тунаганини билмайди», дейилган.</t>
   </si>
@@ -866,177 +866,177 @@
   </si>
   <si>
     <t>Абдуллоҳ ибн Умар разияллоҳу анҳумо Набий соллаллоҳу алайҳи ва салламдан ўн ракатни ёдлаб олганларини баёнлаб бермоқдалар. Уларга равотиб суннатлар дейилади. Пешиннинг фарзидан олдин ва ундан кейин икки ракатдан, шом фарзидан сўнг уйларида икки ракат, ҳуфтон фарзидан кейин ҳам уйларида икки ракат, бомдод фарзидан олдин икки ракат. Шундай қилиб ўн ракат тамомланди. Жума намозидан кейин ҳам икки ракат.</t>
   </si>
   <si>
     <t>استحباب هذه الرواتب، والمواظبة عليها.
 مشروعية أداء السنة في البيت.</t>
   </si>
   <si>
     <t>Бу равотиб намозлар ва уларни ҳар доим ўқиш мустаҳаб.
 Суннатни уйда ўқиш машруъ.</t>
   </si>
   <si>
     <t>متفق عليه بجميع رواياته</t>
   </si>
   <si>
     <t>[Бутун ривоятларда Му]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3062</t>
   </si>
   <si>
     <t>لا يفرك مؤمن مؤمنة، إن كره منها خلقا رضي منها آخر</t>
   </si>
   <si>
-    <t>Мўмин эрка мўмина аёлни ёмон кўрмасин. Ундаги бир хулқни ёқтирмаса, биридан [ёки бошқасидан] рози бўлади</t>
+    <t>Мўмин эркак мўмина аёлни ёмон кўрмасин. Ундаги бир хулқни ёқтирмаса, биридан [ёки бошқасидан] рози бўлади</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي لله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَفْرَكْ مُؤْمِنٌ مُؤْمِنَةً، إِنْ كَرِهَ مِنْهَا خُلُقًا رَضِيَ مِنْهَا آخَرَ» أَوْ قَالَ: «غَيْرَهُ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мўмин эрка мўмина аёлни ёмон кўрмасин. Ундаги бир хулқни ёқтирмаса, биридан [ёки бошқасидан] рози бўлади», дедилар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мўмин эркак мўмина аёлни ёмон кўрмасин. Ундаги бир хулқни ёқтирмаса, биридан [ёки бошқасидан] рози бўлади», дедилар».</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم الزوج أن يُبغض زوجتَه بُغضًا يؤدّي إلى ظلمها وتركها والإعراض عنها؛ 
 فإن الإنسان مجبول على النقص، وإن كره منها خُلقًا سيئًا، وجد فيها خلقًا آخر حسنًا؛ فيرضى بالحَسَن الذي يوافقه، ويصبر على ما لا يرضى من السيئ، مما يجعله يصبر ولا يكرهها كرهًا يحمله على فراقها.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам эрни ўз аёлига нисбатан адоват сақлашдан қайтардилар. Бундай нафрат аёлга нисбатан зулм қилишга, уни қаровсиз ташлаб қўйишга ёки ундан бутунлай юз ўгиришга сабаб бўлмаслиги лозим. Зеро, инсон зоти нуқсон ва камчиликлар билан яратилгандир. Агар эр аёлининг бирор ёмон хулқини ёқтирмаса ҳам, албатта, унда бошқа бир гўзал фазилатни топади. Шундай экан, ўзига маъқул келган яхши хислатлардан мамнун бўлиши, кўнглига ёқмаган камчиликларга эса сабр қилиши лозим. Мана шундай муносабат уни сабрли бўлишга ундайди ва ажралиб кетишга мажбур қиладиган даражада нафратланишдан асрайди.</t>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам эрни ўз аёлига нисбатан адоват сақлашдан қайтардилар. Бундай нафрат аёлга нисбатан зулм қилишга, уни қаровсиз ташлаб қўйишга ёки ундан бутунлай юз ўгиришга сабаб бўлмаслиги лозим. Зеро, инсон зоти нуқсон ва камчиликлар билан яратилгандир. Гарчи эр аёлининг бирор ёмон хулқини ёқтирмаса ҳам, албатта, унда бошқа бир гўзал фазилатни топади. Шундай экан, ўзига маъқул келган яхши хислатлардан мамнун бўлиши, кўнглига ёқмаган камчиликларга эса сабр қилиши лозим. Мана шундай муносабат уни сабрли бўлишга ундайди ва ажралиб кетишга мажбур қиладиган даражада нафратланишдан асрайди.</t>
   </si>
   <si>
     <t>دعوة المؤمن إلى العدل وتحكيم العقل في أي خلاف ينشأ مع زوجته، وعدم اللجوء إلى تحكيم العاطفة والانفعالات المؤقتة.
 شأن المؤمن أن لا يبغض المؤمنة بغضًا كليًّا يحمله على فراقها، بل الذي  ينبغي عليه أن يتغاضى عما يكره بما يحب.
 الحث على حسن العشرة والصحبة بين الزوجين.
 الإيمان داع لمكارم الأخلاق، فلا يخلو المؤمن والمؤمنة من خلق حسن؛ فالإيمان يستلزم وجود خصال محمودة فيهما.</t>
   </si>
   <si>
-    <t>Бу ҳадис мўмин кишини ўз аёли билан юзага келган ҳар қандай келишмовчиликда адолат билан иш тутишга ва ақлга таянишга чорлайди. Инсон бундай вазиятларда ҳис-туйғулар ва жўшқин эҳтирослар асирига айланиб қолмаслиги лозим.
-Мўмин киши мўмина аёлдан буткул нафратланиши ва бу нафрат у билан ажрашишга олиб келиши мумкин эмас. Балки унинг вазифаси — аёлнинг ўзига ёқмаган жиҳатларига унинг суюкли ва гўзал хислатларини рўкач қилиб, кўз юмишдир.
+    <t>Бу ҳадис мўмин кишини ўз аёли билан юзага келган ҳар қандай келишмовчиликда адолат ва ақил билан иш тутишга чорлайди. Инсон бундай вазиятларда ҳис-туйғулар ва жўшқин эҳтирослар асирига айланиб қолмаслиги лозим.
+Мўмин киши мўмина аёлдан буткул нафратланиши ва бу нафрат у билан ажрашишга олиб келиши дуруст эмас. Балки унинг вазифаси — аёлининг унга ёқмаган жиҳатларига унинг суюкли ва гўзал хислатларини рўкач қилиб, кўз юмишдир.
 Эр ва хотин ўртасида гўзал ҳамжиҳатлик ҳамда чиройли муомалага ундаш.
 Иймон юксак фазилатлар ва гўзал ахлоққа чорловчидир. Шу боис, мўмин ва мўмина ҳеч қачон яхши хулқдан холи бўлмайди. Зеро, иймон уларда мақтовга лойиқ хислатлар бўлишини тақозо этади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3071</t>
   </si>
   <si>
     <t>كنت مع النبي صلى الله عليه وسلم فانتهى إلى سباطة قوم، فبال قائما،</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам билан бирга эдим. У зот бир қавмнинг аҳлатхонасига тўхтаб, тик туриб бавл қилдилар</t>
   </si>
   <si>
     <t>عَنْ حُذَيْفَةَ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَانْتَهَى إِلَى سُبَاطَةِ قَوْمٍ، فَبَالَ قَائِمًا، فَتَنَحَّيْتُ فَقَالَ: «ادْنُهْ» فَدَنَوْتُ حَتَّى قُمْتُ عِنْدَ عَقِبَيْهِ فَتَوَضَّأَ فَمَسَحَ عَلَى خُفَّيْهِ.</t>
   </si>
   <si>
     <t>Ҳузайфа разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам билан бирга эдим. У зот бир қавмнинг аҳлатхонасига тўхтаб, тик туриб бавл қилдилар. Мен узоқлашган эдим, У зот: «Яқинроқ кел», дедилар. Келиб, У зотнинг орқа тарафларига (туриб, У зотни паналаб) турдим. У зот таҳорат қилиб, маҳсиларига масҳ тортдилар».</t>
   </si>
   <si>
     <t>يُخبِرُ حذيفةُ بن اليمان رضي الله عنهما أنه كان مع النبي صلى الله عليه وسلم، فأراد صلى الله عليه وسلم أن يَتبوَّل، فدخل سباطة قوم؛ وهي الموضع الذي يُلقى فيه القمامة والتراب الذي يكنس من المنازل، فتبول وهو واقف، وكان غالب عادته أن يبول قاعدًا. 
 فتباعد عنه حذيفة، فقال له صلى الله عليه وسلم: اقترب، فاقترب حذيفة منه حتى قام خلفه عند مؤخر قدميه؛ ليكون كالسترة له عن النظر إليه في تلك الحالة. 
 ثم توضأ صلى الله عليه وسلم، وعند غسل الرجلين، اكتفى بالمسح على خفيه -وهما ما يلبس في الرجل من جلد رقيق ونحوه ويكون ساترًا للكعبين- ولم يخلعهما.</t>
   </si>
   <si>
     <t>Ҳузайфа ибн Ямон разияллоҳу анҳу Набий соллаллоҳу алайҳи ва саллам билан бирга сафарда бўлганлари ҳақида хабар бермоқдалар. Набий соллаллоҳу алайҳи ва саллам бавл қилишни хоҳлаб бир қавмнинг ахлат ва ёмон тупроқларни ташлайдиган ахлатхонасига кирдилар ва туриб бавл қилдилар. Лекин У зот кўпинча ўтириб бавл қилар эдилар.
-Шунда Ҳузайфа разияллоҳу анҳу У зотдан узоқлашдилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Яқинроқ келинг!» дедилар. Шунда Ҳузайфа разияллоҳу анҳу яқинлашиб, одамлар кўрмаслиги учун  орқаларидан уларни паналаб турдилар.
-Сўнгра Набий соллаллоҳу алайҳи ва саллам таҳорат олдилар. Оёқ ювиш пайтига келганда маҳсиларини ечиш ўрнига масҳ тортиш билан чекландилар. Маҳси – икки ошиқни ёпиб турувчи ингичка теридан таёрланган оёқ кийим.</t>
+Шунда Ҳузайфа разияллоҳу анҳу У зотдан узоқлашдилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Яқинроқ кел!» дедилар. Шунда Ҳузайфа разияллоҳу анҳу яқинлашиб, одамлар кўрмаслиги учун  орқаларидан уларни паналаб турдилар.
+Сўнгра Набий соллаллоҳу алайҳи ва саллам таҳорат олдилар. Оёқ ювиш пайтига келганда маҳсиларини ечиш ўрнига масҳ тортиш билан чекландилар (маҳси – икки ошиқни ёпиб турувчи юпқа теридан таёрланган оёқ кийим).</t>
   </si>
   <si>
     <t>مشروعية المسح على الخفين.
 جواز البول قائمًا بشرط أن لا يصيبَه منه شيء.
 اختيار النبي صلى الله عليه وسلم السباطة وهي مكان المزبلة والكناسة لأنها في الغالب سهلة لا يرتد فيها البول على البائل.</t>
   </si>
   <si>
     <t>Маҳсига масх тортиш машруъ амал.
 Туриб бавл қилиш жоиз, фақат шарти ўзига сачрамаслиги керак.
 Набий соллаллоҳу алайҳи ва саллам ахлатхонани танладилар, чунки у ер кўпинча юмшоқ бўлиб, бавл қилувчига бавли сачрамайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3075</t>
   </si>
   <si>
     <t>إذا أتيتم الغائط فلا تستقبلوا القبلة، ولا تستدبروها ولكن شرقوا أو غربوا</t>
   </si>
   <si>
-    <t>Ҳожатга борсангиз, бавлда ҳам, қазои ҳожатда ҳам қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарққа ёки ғарбга қараб ўтиринглар</t>
+    <t>Ҳожатга борсангиз, (бавлда ҳам, қазои ҳожатда ҳам) қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарққа ёки ғарбга қараб ўтиринглар</t>
   </si>
   <si>
     <t>عَنْ أَبِي أَيُّوبَ الأَنْصَارِيِّ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا أَتَيْتُمُ الغَائِطَ فَلاَ تَسْتَقْبِلُوا القِبْلَةَ، وَلاَ تَسْتَدْبِرُوهَا وَلَكِنْ شَرِّقُوا أَوْ غَرِّبُوا» قَالَ أَبُو أَيُّوبَ: فَقَدِمْنَا الشَّأْمَ فَوَجَدْنَا مَرَاحِيضَ بُنِيَتْ قِبَلَ القِبْلَةِ فَنَنْحَرِفُ، وَنَسْتَغْفِرُ اللَّهَ تَعَالَى.</t>
   </si>
   <si>
-    <t>Абу Айюб Ансорий разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Ҳожатга борсангиз, бавлда ҳам, қазои ҳожатда ҳам қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарққа ёки ғарбга қараб ўтиринглар», дедилар. Абу Айюб айтадилар: «Шомга келсак, ҳожатхоналар қибла томонга қаратиб қурилган экан. Шунинг учун биз ундан (қибладан) бурилиб ўтирар ва (чиққандан сўнг) Аллоҳдан мағфират сўрардик».</t>
+    <t>Абу Айюб Ансорий разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Ҳожатга борсангиз, (бавлда ҳам, қазои ҳожатда ҳам) қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарққа ёки ғарбга қараб ўтиринглар», дедилар. Абу Айюб айтадилар: «Шомга келсак, ҳожатхоналар қибла томонга қаратиб қурилган экан. Шунинг учун биз ундан (қибладан) бурилиб ўтирар ва (чиққандан сўнг) Аллоҳдан мағфират сўрардик».</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم مَن أراد قضاء حاجته من بول أو غائط أن يستقبل القبلة وجهة الكعبة، ولا يستدبرها بأن يجعلها خلف ظهره؛ بل عليه أن ينحرف عنها قِبَلَ المشرق أو المغرب إذا كانت قبلته كقبلة أهل المدينة. 
 ثم أخبر أبو أيوب رضي الله عنه أنهم لما قدموا الشام وجدُوا فيها المراحيض المعدة لقضاء الحاجة قد بُنيت متجهة إلى الكعبة، فكانوا ينحرفون بأجسادهم عن القبلة، ومع ذلك يستغفرون الله.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам пешоб ёки қазои ҳожат ўтамоқчи бўлган инсонни қибла томонга қараб ёки унга тескари ўтириб ҳожат ўташдан қайтардилар. Агарда қибласи Мадина аҳлининг қибласидай бўлса шарққа ёки ғарбга қараб бавл қилишга буюрдилар. Сўнгра Абу Айюб разияллоҳу анҳу шомга келганларида унинг ҳожат ўташ учун қурилган ўтирғичлари қибла томонга қараб қурилган ҳолда  кўрганларини айтдилар. Улар қибла томондан бурилиб ҳожат ўтар эдилар, лекин шунга қарамай Аллоҳга истиғфор айтар эдилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам пешоб ёки қазои ҳожат ўтамоқчи бўлган инсонни қибла томонга қараб ёки унга тескари ўтириб ҳожат ўташдан қайтардилар. Агарда қибласи Мадина аҳлининг қибласидай бўлса шарққа ёки ғарбга қараб бавл қилишга буюрдилар. Сўнгра Абу Айюб разияллоҳу анҳу шомга келганларида унинг ҳожат ўташ учун қурилган ўтирғичлари қибла томонга қараб қурилганини кўрганларини айтдилар. Улар қибла томондан бурилиб ҳожат ўтар эдилар, лекин шунга қарамай (чиққандан сўнг) Аллоҳга истиғфор айтар эдилар.</t>
   </si>
   <si>
     <t>الحكمة في ذلك تعظيم الكعبة المشرفة واحترامها.
 الاستغفار بعد الخروج من مكان قضاء الحاجة.
 حسن تعليم النبي صلى الله عليه وسلم؛ لأنه لما ذكر الممنوع أرشد إلى الجائز.</t>
   </si>
   <si>
     <t>Бунинг ҳикмати Каабаи мушаррафани улуғлаш ва эъзозлашдир.
 Ҳожатхонадан чиққач истиғфор айтиш.
 Набий соллаллоҳу алайҳи ва салламнинг чиройли таълим бериш услублари. Чунки У зот ман қилинган нарсани зикр қилгач жоиз бўлган нарсани ҳам зикр қилдилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3078</t>
   </si>
   <si>
     <t>لا يمسكن أحدكم ذكره بيمينه وهو يبول، ولا يتمسح من الخلاء بيمينه، ولا يتنفس في الإناء</t>
   </si>
   <si>
     <t>Бирортангиз бавл қилганда закарини ҳаргиз  ўнг қўли билан ушламасин, нажосатни ўнг қўли билан артмасин. Шунингдек, (сув ичганда) идишнинг ичига нафас чиқармасин», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي قَتَادَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يُمْسِكَنَّ أَحَدُكُمْ ذَكَرَهُ بِيَمِينِهِ وَهُوَ يَبُولُ، وَلَا يَتَمَسَّحْ مِنَ الْخَلَاءِ بِيَمِينِهِ، وَلَا يَتَنَفَّسْ فِي الْإِنَاءِ».</t>
   </si>
   <si>
     <t>Абу Қатода разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бирортангиз бавл қилганда закарини ҳаргиз  ўнг қўли билан ушламасин, нажосатни ўнг қўли билан артмасин. Шунингдек, (сув ичганда) идишнинг ичига нафас чиқармасин», дедилар.</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعض الآداب؛ حيث نهى أنْ يُمْسِكَ الرجل ذكره حال البول بيده اليمنى، وأن تُزال النجاسة من القُبُلِ أو الدُّبُرِ باليد اليمنى؛ لأن اليمين أعدت للمكارم، 
 كما نهى أن يتنفس الإنسان في الإناء الذي يشرب فيه.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда баъзи одобларни баёнлаб бердилар. Киши бавл қилаётганда закарини ўнг қўли билан ушлашдан, олди ёки орқасидаги нажосатни ўнг қўли билан артишдан қайтардилар. Чунки ўнг қўл шарафли ва яхши ишлар учун ихтисослашган. Шунингдек, киши ичаётган идишига нафас чиқаришдан ҳам қайтарилди.</t>
   </si>
   <si>
     <t>بيان سَبْق الإسلام في الآداب والنظافة.
 اجتناب الأشياء القذرة، فإذا اضطر إلى مباشرتها، فليكن باليسار.
 بيان شرف اليمين وفضلها على اليسار.
 كمال الشريعة الإسلامية وشمول تعاليمها.</t>
   </si>
   <si>
     <t>Одоб ва тозаликда Ислом дини барчадан олдинда.
 Ифлос ва нопок нарсалардан тийилиш. Агар уларга тегишга мажбур бўлса, уни чап қўл билан амалга ошириши зарур.
 Ўнг томоннинг шарафи ва унинг чап томондан афзал экани.
-Ислом шариатининг комиллиги ва унинг барча соҳаларни қамраб олганлиги.</t>
+Ислом шариатининг комиллиги ва унинг барча таълимотларни қамраб олгани.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3079</t>
   </si>
   <si>
     <t>أما يخشى أحدكم  أو: لا يخشى أحدكم  إذا رفع رأسه قبل الإمام، أن يجعل الله رأسه رأس حمار، أو يجعل الله صورته صورة حمار</t>
   </si>
   <si>
     <t>Сизлардан бирингиз имомдан олдин бошини кўтарган вақтида Аллоҳ унинг бошини эшакнинг бошига айлантириб қўйишидан ёки кўринишини эшакнинг кўринишига айлантиришидан қўрқмайдими», – дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَمَا يَخْشَى أَحَدُكُمْ - أَوْ: لاَ يَخْشَى أَحَدُكُمْ - إِذَا رَفَعَ رَأْسَهُ قَبْلَ الإِمَامِ، أَنْ يَجْعَلَ اللَّهُ رَأْسَهُ رَأْسَ حِمَارٍ، أَوْ يَجْعَلَ اللَّهُ صُورَتَهُ صُورَةَ حِمَارٍ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сизлардан бирингиз имомдан олдин бошини кўтарган вақтида Аллоҳ унинг бошини эшакнинг бошига айлантириб қўйишидан ёки кўринишини эшакнинг кўринишига айлантиришидан қўрқмайдими», – дедилар.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على مَن يَرفَعُ رأسَه قبل إمامِهِ، بأنْ يجعلَ اللهُ رأسَه رأسَ حِمار، أو يَجعلَ صورتَه صورةَ حمار.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда имомдан олдин бошини кўтарган кишига қаттиқ тахдид бор эканини баёнладилар. У ҳам бўлса, Аллоҳ унинг бошини ёки шаклини эшакнинг бошига ёки шаклига айлантириб қўйиши мумкинлиги.</t>
   </si>
   <si>
     <t>للمأموم مع الإمام أربع حالات: ثلاث منهي عنها، وهي: المسابقة والموافقة والتأخر، والمشروع للمأموم: المتابعة للإمام.
 وجوب متابعة المأموم للإمام في الصلاة.
@@ -1067,79 +1067,79 @@
 وكذلك نهى عن الصلاة مع مدافعة الأخبثين -وهما البول والغائط--، لانشغاله بمدافعة الأذى.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам овқат ҳозир бўлгач нафси интилиб, қалби унга боғланган ҳолда намоз ўқишдан қайтардилар.
 Шунингдек икки томондаги чиқинди, яъни бавл ва ғоит қистаб турганда ҳам намоз ўқишдан қайтардилар. Чунки уларни тўсиш билан намоздан машғул бўлиб қолади.</t>
   </si>
   <si>
     <t>ينبغي للمصلي إبعاد كلِّ ما يَشْغَلُه في صلاته قبل الدخول فيها.</t>
   </si>
   <si>
     <t>Намозга киришдан олдин намоздан чалғитадиган барча нарсалардан узоқлашиш лозим.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3088</t>
   </si>
   <si>
     <t>أن رسول الله صلى الله عليه وسلم كان يرفع يديه حذو منكبيه إذا افتتح الصلاة،</t>
   </si>
   <si>
     <t>Расулуллоҳ саллаллоҳу алайҳи ва саллам намоз ўқишни бошлаётганларида қўлларини елка баробар кўтарар эдилар</t>
   </si>
   <si>
     <t>عَن ابْنِ عُمَرَ رضي الله عنهما: أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَرْفَعُ يَدَيْهِ حَذْوَ مَنْكِبَيْهِ إِذَا افْتَتَحَ الصَّلَاةَ، وَإِذَا كَبَّرَ لِلرُّكُوعِ، وَإِذَا رَفَعَ رَأْسَهُ مِنَ الرُّكُوعِ، رَفَعَهُمَا كَذَلِكَ أَيْضًا، وَقَالَ: «سَمِعَ اللَّهُ لِمَنْ حَمِدَهُ، رَبَّنَا وَلَكَ الحَمْدُ»، وَكَانَ لاَ يَفْعَلُ ذَلِكَ فِي السُّجُودِ.</t>
   </si>
   <si>
-    <t>Ибн Умар разияллоҳу анҳумодан ривоят қилинади: «Расулуллоҳ саллаллоҳу алайҳи ва саллам намоз ўқишни бошлаётганларида қўлларини елка баробар кўтарар эдилар. Такбир айтиб рукуъ қилаётганларида ҳам, рукуъдан бош кўтараётганларида ҳам қўлларини елка баробар кўтарар эдилар ва «Самиъаллоҳу лиман ҳамидаҳу», «Раббанаа ва лакалҳамд», дер эдилар. Лекин сажда қилаётганда бундай қилмас эдилар».</t>
+    <t>Ибн Умар разияллоҳу анҳумодан ривоят қилинади: «Расулуллоҳ саллаллоҳу алайҳи ва саллам намоз ўқишни бошлаётганларида қўлларини елка баробар кўтарар эдилар. Такбир айтиб рукуъ қилаётганларида ҳам, рукуъдан бош кўтараётганларида ҳам қўлларини елка баробар кўтарар эдилар ва «Самиъаллоҳу лиман ҳамидаҳ», «Роббанаа ва лакалҳамд», дер эдилар. Лекин сажда қилаётганда бундай қилмас эдилар».</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم  يرفع يديه في ثلاثةِ مواضع من الصلاة إزاء أو مقابل المنكب الذي هو: مجمع عظم الكتف والعضد. 
 الموضع الأول: إذا افتتح الصلاة عند تكبيرة الإحرام. 
 الثاني: إذا كبّر للركوع. 
 الثالث: إذا رفع رأسه من الركوع وقال: سمع الله لمن حمده ربنا ولك الحمد.
 وكان لا يرفع يديه عند ابتداء السجود، ولا عند الرفع منه.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам намознинг уч ўрнида икки қўлларини елка баробарида кўтарар эдилар.
 Биринчи: намозга кириш учун такбири таҳрима пайтида.
 Иккинчи: рукуъга такбир айтганларида.
-Учинчи: бошларини рукуъдан кўтариб «Самиъаллоҳу лиман ҳамидаҳу», «Раббанаа ва лакалҳамд» деганларида.
+Учинчи: бошларини рукуъдан кўтариб «Самиъаллоҳу лиман ҳамидаҳ», «Роббанаа ва лакалҳамд», деганларида.
 Саждага кетаётганда ҳам, саждадан тураётганда ҳам қўлларини кўтармас эдилар.</t>
   </si>
   <si>
     <t>من حِكَم رفع اليدين في الصلاة أنها زينة للصلاة وتعظيم لله سبحانه.
 ثبت عنه صلى الله عليه وسلم رفع يديه في موضع رابع كما في رواية أبي حميد الساعدي عند أبي داود وغيره، وهو عند القيام من التشهد الأول في الصلاة الثلاثية والرباعية.
 ثبت عنه صلى الله عليه وسلم أيضًا أنه يرفع يديه حذو أذنيه دون لمس كما في رواية مالك بن الحويرث في الصحيحين: «أن رسول الله صلى الله عليه وسلم كان إذا كبر رفع يديه حتى يحاذي بهما أذنيه».
 الجمع بين التسميع والتحميد خاص بالإمام والمنفرد، أما المأموم فيقول: ربنا ولك الحمد.
 قول: "رَبَّنَا وَلَكَ الحَمْدُ" بعد الركوع صح عن النبي صلى الله عليه وسلم فيه أربع صيغ، وهذه واحدة منها، والأفضل أن يتتبع المرء هذه الصيغ ويأتي بهذا مرة، وهذه مرة.</t>
   </si>
   <si>
     <t>Намозда қўлларни кўтаришнинг ҳикматларидан бири — бу намознинг зийнати бўлиши ва Аллоҳ таолога таъзим ифодасидир
 Абу Довуд ривоятида Абу Ҳумайд Саъидий разияллоҳу анҳудан ривоят қилинган ҳадисда Набий соллаллоҳу алайҳи ва саллам уч ва тўрт ракатлик намозларда биринчи ташаҳҳуддан тураётганда ҳам қўлларини кўтарганлари собит бўлган.
 Бухорий ва Муслим Молик ибн Ҳувайрис разияллоҳу анҳудан ривоят қилган ҳадисда Расулуллоҳ соллаллоҳу алайҳи ва саллам қўлларини қулоқлари баробарида кўтарганлари, лекин қулоққа қўлларини теккизмаганлари ривоят қилинган.  Ҳадис: «Расулуллоҳ соллаллоҳу алайҳи ва саллам агар такбир айтсалар қўлларини қулоқлари баробар кўтарар эдилар».
-«Самиъаллоҳу лиман ҳамидаҳ», «Раббанаа ва лакалҳамд» деб айтиш имом ва ёлғиз ўқиётган одамга тегишли. Имомга эргашувчи эса «Раббанаа ва лакалҳамд» дейди холос.
-Рукуъдан кейин «Раббанаа ва лакалҳамд» дейишнинг Расулуллоҳ соллаллоҳу алайҳи ва салламдан тўрт сийғаси собит бўлган. Бу ўшалардан бири бўлиб, ўша зикрларни навбатма навбат қилиб айтиб юриш энг афзал ҳолатдир.</t>
+«Самиъаллоҳу лиман ҳамидаҳ», «Роббанаа ва лакалҳамд», деб айтиш имом ва ёлғиз ўқиётган одамга тегишли. Имомга эргашувчи эса «Роббанаа ва лакалҳамд», дейди, холос.
+Рукуъдан кейин «Роббанаа ва лакалҳамд», дейишнинг Расулуллоҳ соллаллоҳу алайҳи ва салламдан тўрт сийғаси собит бўлган. Бу ўшалардан бири бўлиб, ўша зикрларни навбатма навбат қилиб айтиб юриш энг афзал ҳолатдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3095</t>
   </si>
   <si>
     <t>علمني رسول الله صلى الله عليه وسلم، وكفي بين كفيه، التشهد، كما يعلمني السورة من القرآن</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам менга ташаҳҳудни кафтларим кафтлари орасида турганда худди Қуръонни таълим бергандек ўргатдилар</t>
   </si>
   <si>
     <t>عَنِ ابْنَ مَسْعُودٍ رضي الله عنه قَالَ: عَلَّمَنِي رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَفِّي بَيْنَ كَفَّيْهِ، التَّشَهُّدَ، كَمَا يُعَلِّمُنِي السُّورَةَ مِنَ القُرْآنِ: «التَّحِيَّاتُ لِلَّهِ، وَالصَّلَوَاتُ وَالطَّيِّبَاتُ، السَّلاَمُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللَّهِ وَبَرَكَاتُهُ، السَّلاَمُ عَلَيْنَا وَعَلَى عِبَادِ اللَّهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ».
 وفي لفظ لهما: «إِنَّ اللهَ هُوَ السَّلَامُ، فَإِذَا قَعَدَ أَحَدُكُمْ فِي الصَّلَاةِ فَلْيَقُلْ: التَّحِيَّاتُ لِلَّهِ وَالصَّلَوَاتُ وَالطَّيِّبَاتُ السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، فَإِذَا قَالَهَا أَصَابَتْ كُلَّ عَبْدٍ لِلَّهِ صَالِحٍ فِي السَّمَاءِ وَالْأَرْضِ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، ثُمَّ يَتَخَيَّرُ مِنَ الْمَسْأَلَةِ مَا شَاءَ».</t>
   </si>
   <si>
     <t>Ибн Масъуд разияллоҳу анҳудан: Расулуллоҳ соллаллоҳу алайҳи ва саллам менга ташаҳҳудни кафтларим кафтлари орасида турганда худди Қуръонни таълим бергандек ўргатдилар: «Ат-таҳиййаату лиллааҳи вас-солаваату ват-тоййибаату, ас-салааму алайка аййуҳан-набиййу ва роҳматуллоҳи ва баракаатуҳу, ас-салааму алайна ва алаа ибаадиллааҳис-солиҳийн. Ашҳаду аллаа илааҳа иллалоҳу ва ашҳаду анна Муҳаммадан абдуҳу ва Расулуҳу». Бошқа бир лафзда: «Аллоҳ Салом Зотдир, агар бирингиз намозда ўтирса,  «Ат-таҳиййаату лиллааҳи вас-солаваату ват-тоййибаату, ас-салааму алайка аййуҳан-набиййу ва роҳматуллоҳи ва баракаатуҳу, ас-салааму алайна ва алаа ибаадиллааҳис-солиҳийн», – деб айтсин! Шундай деса, осмонлару ердаги барча солиҳ бандага саломи етади. «Ашҳаду аллаа илааҳа иллалоҳу ва ашҳаду анна Муҳаммадан абдуҳу ва Расулуҳу», – деб айтгач хоҳлаган нарсасини сўрасин», – дедилар. (Маъноси: Саломлар (ёки қавлий ибодатлар), намозлар (ёки баданий ибодатлар) ва (ҳамду санода ишлатиладиган) тоййиба-покиза сўзлар-амаллар Аллоҳ учундир. Эй Набий! Сизга Аллоҳнинг саломи, раҳмати ва баракотлари бўлсин. Бизга ҳамда Аллоҳнинг солиҳ бандаларига салом бўлсин. Гувоҳлик бераманки, Аллоҳдан ўзга (ҳақ) маъбуд йўқ ва Муҳаммад Унинг қули ҳамда расулидир.</t>
   </si>
   <si>
     <t>عَلَّمَ النبيُّ صلى الله عليه وسلم ابنَ مسعود رضي الله عنه التشهدَ الذي يقال في الصلاة، وقد جَعل يدَه في يديه، لِيَصْرِفَ انتباهَ ابنِ مسعود إليه. كما يُعَلِّمُه السورة من القرآن مما يدل على اعتناء النبي صلى الله عليه وسلم بهذا التشهد لفظًا ومعنى. 
 فقال: 
 "التَّحِيَّات لله":
  وهي كل قول أو فعل دَالٍّ على التعظيم، كلُّها مُسْتَحَقَّة لله عز وجل. 
 "الصَّلَوَاتُ": 
 وهي الصلاة المعروفة فرضُها ونفلُها لله تعالى. 
 "الطَّيِّبَاتُ": 
@@ -1207,60 +1207,60 @@
 إثبات خروج الدَّجَّال وعظم فتنته.
 استحباب هذا الدعاء عقب التشهد الأخير.
 استحباب الدعاء بعد العمل الصالح.</t>
   </si>
   <si>
     <t>Бу паноҳ сўраш дуоси дунё ва охират ёмонликларидан паноҳ сўрашни ўз ичига жамлагани учун энг муҳим ва жомеъ дуолардандир.
 Қабр азоби собит ва хақ.
 Фитналарнинг хатари ҳамда Аллоҳдан ёрдам ва нажот сўрашнинг муҳимлиги.
 Дажжол чиқиши ва унинг фитнаси ёмон эканининг исботи.
 Охирги ташаҳҳуддан сўнг ушбу дуони айтиш мустаҳаб.
 Солих амалдан сўнг дуо қилиш мустаҳаб.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3103</t>
   </si>
   <si>
     <t>اللهم باعد بيني وبين خطاياي كما باعدت بين المشرق والمغرب</t>
   </si>
   <si>
     <t>Аллоҳумма бааъид байний ва байна хотойаайаа камаа бааъадта байналмашриқи валмағриб</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، إِذَا كَبَّرَ فِي الصَّلَاةِ، سَكَتَ هُنَيَّةً قَبْلَ أَنْ يَقْرَأَ، فَقُلْتُ: يَا رَسُولَ اللهِ بِأَبِي أَنْتَ وَأُمِّي أَرَأَيْتَ سُكُوتَكَ بَيْنَ التَّكْبِيرِ وَالْقِرَاءَةِ، مَا تَقُولُ؟ قَالَ «أَقُولُ: اللهُمَّ بَاعِدْ بَيْنِي وَبَيْنَ خَطَايَايَ كَمَا بَاعَدْتَ بَيْنَ الْمَشْرِقِ وَالْمَغْرِبِ، اللهُمَّ نَقِّنِي مِنْ خَطَايَايَ كَمَا يُنَقَّى الثَّوْبُ الْأَبْيَضُ مِنَ الدَّنَسِ، اللهُمَّ اغْسِلْنِي مِنْ خَطَايَايَ بِالثَّلْجِ وَالْمَاءِ وَالْبَرَدِ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам намозда такбири таҳрима айтганларида қироат қилишдан олдин бир оз жим турардилар. Шунда мен: «Эй Аллоҳнинг расули, ота-онам сизга фидо бўлсин! Айтинг-чи, такбир билан қироат ўртасида жим турганингизда нима дейсиз?» дедим. У зот шундай дедилар: «Аллоҳумма бааъид байний ва байна хотойаайаа камаа бааъадта байналмашриқи валмағриб. Аллоҳумма баъид байний ва байна хотойаайаа камаа юнаққос-савбул абязу минадданас. Аллоҳуммағсилний мин хотойаайаа биссалжи валмааъи валбарод». 
-Маъноси: Эй Аллоҳ! Мен билан хатоларим орасини мағриб билан машриқ ўртасини узоқ қилганинг каби йироқ эт. Эй Аллоҳ! Оппоқ либос кирликдан тозалангани каби мени ҳам хатоларимдан тоза эт. Эй Аллоҳ! Мени хатоларимдан қор, сув билан ва дўл билан юв-покла!</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам намозда такбири таҳрима айтганларида қироат қилишдан олдин бир оз жим турардилар. Шунда мен: «Эй Аллоҳнинг расули, ота-онам сизга фидо бўлсин! Айтинг-чи, такбир билан қироат ўртасида жим турганингизда нима дейсиз?» дедим. У зот шундай дедилар: «Аллоҳумма бааъид байний ва байна хотойаайаа камаа бааъадта байналмашриқи валмағриб. Аллоҳумма наққиний мин хотойаайаа камаа юнаққос-савбул абязу минадданас. Аллоҳуммағсилний мин хотойаайаа биссалжи валмаа’и валбарод». 
+Маъноси: Эй Аллоҳ! Мен билан хатоларим орасини мағриб билан машриқ ўртасини узоқ қилганинг каби йироқ эт. Эй Аллоҳ! Оппоқ либос кирликдан тозалангани каби мени ҳам хатоларимдан тоза эт. Эй Аллоҳ! Мени хатоларимдан қор, сув ва дўл билан юв-покла!</t>
   </si>
   <si>
     <t>كَانَ النبيُّ صلى الله عليه وسلم إذا كبَّر للصلاة  يسكت سكتة لطيفة قبل أن يقرأ الفاتحة، يستفتح فيها صلاته ببعض الأدعية، ومما ورد من هذه الأدعية قوله: 
 «اللهم باعد بيني وبين خطاياي كما باعدت بين المشرق والمغرب، اللهم نقني من خطاياي، كما ينقى الثوب الأبيض من الدنس، اللهم اغسلني من خطاياي بالثلج والماء والبرد»، 
 فهو يدعو الله عز وجل أن يباعد بينه وبين الخطايا بأن لا يقع فيها، إبعادًا لا يحصل معه لقاء، كما لا لقاء بين المشرق والمغرب أبدًا، وإن وقع فيها أن ينقيه منها ويزيلها كما يزال الوسخ من الثوب الأبيض، وأن يغسله من خطاياه ويبرد لهيبها وحرها، بهذه المطهرات الباردة؛ الماء، والثلج، والبرد.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам намозга такбир айтгач, Фотиҳани ўқишдан олдин, озгина сукут сақлар ва баъзи дуолар билан намозларини бошлар эдилар. Ворид бўлган дуолардан: «Аллоҳумма баъид байний ва байна хотойаайаа камаа бааъадта байналмашриқи валмағриб. Аллоҳумма бааъид байний ва байна хотойаайаа камаа юнаққос-савбул абязу минадданас. Аллоҳуммағсилний мин хотойаайаа биссалжи валмааъи валбарод». У зот Аллоҳ таолодан машриқ ва мағриб учрашмагани каби хатоларга йўлиқмаслик учун ўзлари ва хатолар ўртасини ўшанчалик узоқлаштиришини, агар улардан хато содир бўлса, оқ кийимдан кир ўчирилгандай ўчирилиши, ювилишини ҳамда унинг алангасини ва иссиғини ях, қор ва сув каби тозаловчи нарсалар билан тозалашини сўраб дуо қилар эдилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам намозга такбир айтгач, Фотиҳани ўқишдан олдин, озгина сукут сақлар ва баъзи дуолар билан намозларини бошлар эдилар. Ворид бўлган дуолардан: «Аллоҳумма баъид байний ва байна хотойаайаа камаа бааъадта байналмашриқи валмағриб. Аллоҳумма наққиний мин хотойаайаа камаа юнаққос-савбул абязу минадданас. Аллоҳуммағсилний мин хотойаайаа биссалжи валмаа’и валбарод». У зот Аллоҳ таолодан машриқ ва мағриб учрашмагани каби хатоларга йўлиқмаслик учун ўзлари ва хатолар ўртасини ўшанчалик узоқлаштиришини, агар улардан хато содир бўлса, оқ кийимдан кир ўчирилгандай ўчирилиши, ювилишини ҳамда унинг алангасини ва иссиғини сув, қор ва дўл каби тозаловчи нарсалар билан тозалашини сўраб дуо қилар эдилар.</t>
   </si>
   <si>
     <t>الإسرار بدعاء الاستفتاح  ولو كانت الصلاة جهرية.
 حرص الصحابة رضي الله عنهم على معرفة أحوال الرسول صلى الله عليه وسلم في حركاته وسكناته.
 وردت صيغ أخرى لدعاء الاستفتاح، والأفضل أن يتتبع المرء الاستفتاحات الواردة والثابتة عنه صلى الله عليه وسلم، فيأتي بهذا مرة، وهذا مرة.</t>
   </si>
   <si>
     <t>Жаҳрий намоз бўлса ҳам истифтоҳ дуосини ичида ўқиш.
 Саҳобаларнинг Расулуллоҳ соллаллоҳу алайҳи ва салламнинг барча  аҳволларини билишга бўлган ҳарислиги.
 Истифтоҳ дуосининг бир нечта сийғалари ворид бўлган. Киши Расулуллоҳ соллаллоҳу алайҳи ва салламдан ворид бўлган бу зикрларни навбатма навбат қилиб ўқигани афзал.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3104</t>
   </si>
   <si>
     <t>إذا قلت لصاحبك: أنصت، يوم الجمعة، والإمام يخطب، فقد لغوت</t>
   </si>
   <si>
     <t>Жума куни имом хутба қилаётган пайтда ёнингдаги кишига "жим ўтир" десанг ҳам беҳуда сўз сўзлаган бўласан!», дедилар</t>
   </si>
   <si>
     <t>عن أبِي هُرَيرةَ رضي الله عنه أنَّ رسول الله صلى الله عليه وسلمَ قال: «إذا قُلْتَ لِصَاحِبِكَ: أَنْصِتْ، يومَ الجمعةِ، والْإِمامُ يَخْطُبُ، فَقَدْ لَغَوْتَ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Жума куни имом хутба қилаётган пайтда ёнингдаги кишига "жим ўтир" десанг ҳам беҳуда сўз сўзлаган бўласан!», дедилар.</t>
@@ -1274,101 +1274,101 @@
   <si>
     <t>تحريم الكلام حال سماع الخطبة، ولو بالنهي عن المنكر أو ردِّ السلام وتشميت العاطس.
 يُستثنى مِن هذا مَن يخاطِبُ الإمامَ أو يُخاطِبُهُ الإمامُ.
 جواز الكلام بين الخطبتين عند الحاجة.
 إذا ذُكِرَ النبيُّ صلى الله عليه وسلم والإمامُ يَخطب فإنك تُصلي عليه وتُسلِّم سِرًّا، وكذلك التأمين على الدعاء.</t>
   </si>
   <si>
     <t>Хутба вақтида сўзлашнинг ҳаромлиги. Ҳаттоки мункардан қайтариш, саломга алик олиш ёки акси урганга жавоб бериш ҳам ҳаром.
 Аммо, имомга ҳитоб қилиш ёки имомнинг бировга хитоб қилиб гапириши бундан мустасно.
 Ҳожат бўлса, икки хутба орасида гапириш жоиз.
 Имом хутба вақтида Набий соллаллоҳу алайҳи ва салламни зикр қилса У зотга саловат ва саломни ва ҳудди шундай дуога "омин"ни ҳам ичимизда айтамиз.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3107</t>
   </si>
   <si>
     <t>ألا أحدثكم حديثا عن الدجال، ما حدث به نبي قومه؟ إنه أعور، وإنه يجيء معه بمثال الجنة والنار،</t>
   </si>
   <si>
     <t>Дажжол ҳақида бирор пайғамбар ўз қавмига айтмаган хабарни айтайми? Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَلاَ أُحَدِّثُكُمْ حَدِيثًا عَنِ الدَّجَّالِ، مَا حَدَّثَ بِهِ نَبِيٌّ قَوْمَهُ؟ إِنَّهُ أَعْوَرُ، وَإِنَّهُ يَجِيءُ مَعَهُ بِمِثَالِ الجَنَّةِ وَالنَّارِ، فَالَّتِي يَقُولُ إِنَّهَا الجَنَّةُ هِيَ النَّارُ، وَإِنِّي أُنْذِرُكُمْ كَمَا أَنْذَرَ بِهِ نُوحٌ قَوْمَهُ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Дажжол ҳақида бирор пайғамбар ўз қавмига айтмаган хабарни айтайми? Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади. Бу жаннат деяётган нарсаси дўзахдир. Нуҳ ўз қавмини огоҳлантиргани каби мен ҳам сизларни огоҳлантираман», дедилар.</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Дажжол ҳақида бирор пайғамбар ўз қавмига айтмаган хабарни айтайми? Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади. Бу жаннат деяётган нарсаси дўзахдир. Нуҳ ўз қавмини огоҳлантиргани каби мен ҳам сизларни огоҳлантираман», дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أصحابه عن الدجال وصفاته وعلاماته بما لم يحدِّث به نبي قبله، فمن ذلك:
  أنه أعور العين.
 وأن الله تعالى جعل معه مثل الجنة والنار، بحسب رؤيا العين.
  لكن جنته نار، وناره جنة، من أطاعه أدخله هذه الجنة فيما يرى الناس، ولكنها نار محرقة، ومن عصاه أدخله النار فيما يراه الناس، ولكنها جنة طيبة، 
 ثم حذرنا النبي صلى الله عليه وسلم من فتنته كما حذّر به نوح قومه.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бирорта пайғамбар ўз қавмига айтмаган дажжолнинг сифат ва аломатлари ҳақида хабар бердилар. 
 Улардан:
 Бир кўзи ғилай.
 Аллоҳ таоло дажжолга инсон кўриши жиҳатидан содир бўладиган жаннат ва дўзахга ўхшаш нарсани берди.
 Лекин унинг жаннати дўзах ва дўзахи жаннат. Ким унга итоат қилса одамларга жаннатдай кўринадиган, аслида эса, дўзах бўлган жойга киргизади. Ким унга осийлик қилса, одамларга дўзахдай кўринадиган, аслида эса, пок жаннатга киргизади. Сўнгра Нуҳ алайҳиссалом ўз қавмини дажжолнинг фитасидан огоҳлантиргани каби Набий соллаллоҳу алайҳи ва саллам ҳам бизни огоҳдантирдилар.</t>
   </si>
   <si>
     <t>عظم فتنة الدجال.
 النجاة من فتنة الدجال تكون بصدق الإيمان واللجوء إلى الله تعالى والاستعاذة بالله منه في التشهد الأخير، وحفظ عشر آيات من أول سورة الكهف.
 شدة حرص النبي صلى الله عليه وسلم على أمته، حيث بين للمسلمين من صفات الدجال ما لم يبينه نبي قبله.</t>
   </si>
   <si>
     <t>Дажжол фитнасининг хавфи.
 Инсон дажжол фитнасидан содиқ иймон, Аллоҳга илтижо қилиш, охирги ташаҳҳудда Аллоҳдан паноҳ сўраш ва Каҳф сурасининг аввалги ўн оятини ёдлаш билан қутулади.
-Набий соллаллоҳу алайҳи ва салламнинг дажжолнинг бошқа пайғамбарлар сифатламаган сифатларини баёнлаб беришлари У кишининг умматларига бўлган ғамхўрликларидан.</t>
+Набий соллаллоҳу алайҳи ва салламнинг дажжолнинг бошқа пайғамбарлар сифатламаган сифатларини баёнлаб беришлари У кишининг умматларига бўлган ғамхўрликларидандир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3110</t>
   </si>
   <si>
     <t>إنما مثل الجليس الصالح والجليس السوء كحامل المسك ونافخ الكير،</t>
   </si>
   <si>
     <t>Солиҳ улфат ва ёмон улфатнинг мисоли  миск сотувчи ва босқончига ўхшайди</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّمَا مَثَلُ الْجَلِيسِ الصَّالِحِ وَالْجَلِيسِ السَّوْءِ كَحَامِلِ الْمِسْكِ وَنَافِخِ الْكِيرِ، فَحَامِلُ الْمِسْكِ: إِمَّا أَنْ يُحْذِيَكَ، وَإِمَّا أَنْ تَبْتَاعَ مِنْهُ، وَإِمَّا أَنْ تَجِدَ مِنْهُ رِيحًا طَيِّبَةً، وَنَافِخُ الْكِيرِ: إِمَّا أَنْ يُحْرِقَ ثِيَابَكَ، وَإِمَّا أَنْ تَجِدَ رِيحًا خَبِيثَةً».</t>
   </si>
   <si>
     <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Солиҳ улфат ва ёмон улфатнинг мисоли  миск сотувчи ва босқончига ўхшайди. Миск сотувчи ё сенга (атиридан) беради, ё сен ундан сотиб оласан, ёхуд ундан хушбўй ҳидни топасан. Босқончи бўлса, ё кийимингни куйдиради, ё сен ундан қўланса ҳидни топасан», дедилар».</t>
   </si>
   <si>
     <t>ضَرَبَ صلى الله عليه وسلم المَثل لنوعين من الناس:
 النوع الأول: الجليس والصديق الصالح الذي يدل على الله وما فيه رضاه، ويعين على الطاعة، 
 فمثله كبائع المسك إما أن يعطيك، وإما أن تشتري منه، وإما أن تجد وتشم منه ريحا طيبة. 
 والنوع الثاني: جليس وصديق السوء؛ الذي يصدُّ عن سبيل الله، ويعين على فعل المعاصي، وترى منه الفعل القبيح، ويطالك الذم لمصاحبة ومجالسة مثله، 
 فمثله كالحداد الذي ينفخ ناره؛ إما أن يحرق ثيابك من شرره المتطاير، أو تجد من قربه ريحًا خبيثة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам икки хил инсонга мисол олиб келдилар:
-Биринчи тоифа: Аллоҳга ва Унинг ризолигига бошлайдиган ҳамда тоат-ибодатда кўмакчи бўладиган солиҳ ҳамсуҳбат ва вафодор дўстдир. Унинг мисоли миск сотувчисига ўхшайди. Сенга миск ҳадия қилади ёки ундан сотиб оласан. Ҳеч бўлмаганда ундан яхши ҳид топасан.
+Биринчи тоифа: Аллоҳга ва Унинг ризосига бошлайдиган ҳамда тоат-ибодатда кўмакчи бўладиган солиҳ ҳамсуҳбат ва вафодор дўстдир. Унинг мисоли миск сотувчисига ўхшайди. Сенга миск ҳадия қилади ёки ундан сотиб оласан. Ҳеч бўлмаганда ундан яхши ҳид топасан.
 Иккинчи тоифа: Аллоҳнинг йўлидан тўсувчи, гуноҳ ва маъсиятларга кўмаклашувчи ёмон ҳамсуҳбат ва бадфеъл дўстдир. Сен ундан фақат хунук ишларни кўрасан ва бундай кимса билан ҳамдам бўлганинг сабабли сенга ҳам маломат тошлари отилади. Унинг мисоли ёндирувчи учқунлари билан кийимингни куйдирадиган ёки унга яқинлашсанг сассиқ ҳид келиб турадиган темирчига ўхшайди.</t>
   </si>
   <si>
     <t>جواز ضرب الأمثال لتقريب المعنى للسامع.
 الحث والترغيب على مجالسة أهل الطاعة والصلاح، ومجانبة أهل الفساد وأصحاب الخُلق السيئ.</t>
   </si>
   <si>
     <t>Эшитувчига маънони яқинлаштириш учун зарби мисол айтиш жоиз.
 Бу ҳадис тоат-ибодат ва солиҳ амал эгалари билан ҳамсуҳбат бўлишга тарғиб қилади ҳамда бузғунчи ва ёмон хулқли кимсалардан йироқ бўлишга ундайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3127</t>
   </si>
   <si>
     <t>الساعي على الأرملة والمسكين، كالمجاهد في سبيل الله، أو القائم الليل الصائم النهار</t>
   </si>
   <si>
     <t>Бева аёл ва мискин инсоннинг ҳожатини чиқаришлик учун саъйи ҳаракат қилган киши, ҳудди Аллоҳнинг йўлида жанг қилган мужоҳид ёки тунлари қоим, кундузлари рўзадор инсон кабидир</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «السَّاعِي عَلَى الأَرْمَلَةِ وَالمِسْكِينِ، كَالْمُجَاهِدِ فِي سَبِيلِ اللَّهِ، أَوِ القَائِمِ اللَّيْلَ الصَّائِمِ النَّهَارَ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам шундай дедилар: «Бева аёл ва мискин инсоннинг ҳожатини чиқаришлик учун саъйи ҳаракат қилган киши, ҳудди Аллоҳнинг йўлида жанг қилган мужоҳид ёки тунлари қоим, кундузлари рўзадор инсон кабидир».</t>
   </si>
@@ -1385,65 +1385,65 @@
   </si>
   <si>
     <t>Ҳамжиҳатлик, бир-бирига ёрдам бериш ва заифлар ҳожатини чиқаришга ундамоқ.
 Ибодат барча солиҳ амалларни ўз ичига олади. Мискин ва беванинг ҳожатини чиқариш учун ҳаракат қилиш ҳам ибодатдир.
 Ибн Ҳубайро: «Бундан (ҳадисдан) мурод: Аллоҳ таоло бу ишларни қилган бандага рўзадор, тунларни намоз билан ўтовчи ва мужоҳиднинг савобини жамлаб савоб беради. Чунки, у бевага эри ўрнида ёрдам берди ҳамда ўз ҳожатларини ўтай олмайдиган мискиннинг ҳам ҳожатини ўтади. Шу билан бирга қувват ва бардоши билан инфоқ қилди. Унинг манфаати рўза, намоз ва жиҳодга тенг бўлди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3135</t>
   </si>
   <si>
     <t>بادروا بالأعمال فتنا كقطع الليل المظلم،</t>
   </si>
   <si>
     <t>Зулматли кечанинг бўлаги каби фитна келишидан олдин амалларга шошилинглар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «بَادِرُوا بِالْأَعْمَالِ فِتَنًا كَقِطَعِ اللَّيْلِ الْمُظْلِمِ، يُصْبِحُ الرَّجُلُ مُؤْمِنًا وَيُمْسِي كَافِرًا، أَوْ يُمْسِي مُؤْمِنًا وَيُصْبِحُ كَافِرًا، يَبِيعُ دِينَهُ بِعَرَضٍ مِنَ الدُّنْيَا».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Зулматли кечанинг бўлаги каби фитна келишидан олдин амалларга шошилинглар. (Ўшанда) киши тонгда мўмин бўлиб, тунда кофир бўлиб қолади ва тунда мўмин бўлиб, тонгда кофир бўлиб қолади ҳамда дунёнинг арзимаган матосига динини сотади», дедилар».</t>
   </si>
   <si>
     <t>يَحُثُّ النبيُّ صلى الله عليه وسلم المؤمنَ بالمسارعة والإكثار من الأعمال الصالحة قبل تعذُّرِها والاشتغال عنها بمجيء الفتن والشبهات التي تمنع منها، وتصد عنها، وهي مظلمة كقطع الليل، يختلط فيها الحق بالباطل، فيصعب على الناس التمييز بينهما، ومن شدتها يتخبط الإنسان حتى إنه يصبح مؤمنًا ويمسي كافرًا، ويمسي مؤمنًا ويصبح كافرًا، يترك دينه بمتاع من الدنيا زائل.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам мўминни фитна ва шубҳалар келиб уни машғул бўлиб қолишидан, тун каби қоронғи бўлиб ҳақ билан ботил қоришиб, ажратиш одамларга оғир келиб қолишидан олдин солиҳ амалларга шошилишига ундамоқдалар. Фитнанинг оғирлигидан инсон пайпаслаб, йўлини юқотиб, мўмин ҳолида тонг оттириб кеч кирганда кофир ёки кеч кирганда мўмин бўлиб, тонг отганда кофир бўлиб қолади. Динини ўткинчи дунё матосига сотиб юборади.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам мўминни фитна ва шубҳалар келиб уни машғул бўлиб қолишидан, тун каби қоронғи бўлиб ҳақ билан ботил қоришиб, ажратиш одамларга оғир келиб қолишидан олдин солиҳ амалларга шошилишига ундамоқдалар. Фитнанинг оғирлигидан инсон пайпаслаб, йўлини юқотиб, мўмин ҳолида тонг оттириб кеч кирганда кофир ёки кеч кирганда мўмин бўлиб, тонг отганда кофир бўлиб қолади. Динини ўткинчи дунё матоси эвазига сотиб юборади.</t>
   </si>
   <si>
     <t>وجوب التمسُّك بالدين، والمبادرة إلى العمل الصالح قبل أن تَحوْل الموانع دونه.
 الإشارة إلى تتابع الفتن المضلة آخر الزمان، وأنه كلما ذهبت فتنة أعقبتها فتنة أخرى.
 إذا ضَعُف دين الإنسان وتنازل عنه مقابل الأمور الدنيوية من مال أو غيره كان ذلك سببًا في انحرافه وتركه للدين وانسياقه مع الفتن.
 في الحديث دليل على أن الأعمال الصالحة سبب للنجاة من الفتن.
 الفتن قسمان: فتن شبهات وعلاجها العلم، وفتن شهوات وعلاجها الإيمان والصبر.
 في الحديث إشارة إلى أن مَن قلَّ عمله كانت الفتنة إليه أسرع، وأن من كثر عمله ينبغي ألّا يغتر بما عنده بل يستزيد.</t>
   </si>
   <si>
     <t>Динни маҳкам тутишнинг вожиблиги. Турли тўсиқлар ғолиб келиб, йўлни тўсиб қўймасидан аввал солиҳ амалларга шошилишга ундаш.
 Охири замонда фитналар орқама орқа келишига ишора. Ҳар бир фитна тугаши билан ундан кейингиси эргашиб келади.
 Агар инсоннинг дини заифлашса ва дунё матоҳлари бўлмиш мол-дунё ёки бошқа нарсалар эвазига ўз эътиқодидан воз кечса, бу ҳолат унинг тўғри йўлдан оғишига, динни тарк этишига ва фитналар оқимига ғарқ бўлишига сабаб бўлади.
-Бу ҳадис солиҳ амаллар фитнадан нажот топишга сабаб эканига далил.
+Бу ҳадис солиҳ амаллар фитнадан нажот топишга сабаб эканига далилдир.
 Фитналар икки турли бўлади: шубҳалар фитнаси — унинг муолажаси илмдир. Шаҳватлар фитнаси — унинг давоси иймон ва сабрдир.
 Ушбу ҳадисда нозик ишора борки, кимнинг солиҳ амали кам бўлса, фитна унга тезроқ чанг солади. Кимнинг амали кўп бўлса, у ўзидаги бор нарсага бино қўйиб, ғурурга берилмаслиги, аксинча, эзгуликни янада кўпайтиришга интилиши лозим.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3138</t>
   </si>
   <si>
     <t>الفطرة خمس: الختان والاستحداد وقص الشارب وتقليم الأظفار ونتف الآباط</t>
   </si>
   <si>
     <t>Беш нарса фитратдандир: хатна қилмоқ, чотни (олд, орқа томондан) тозалаш, мўйлабни қирқиш, тирноқ олиш ва қўлтиқни тозалаш</t>
   </si>
   <si>
     <t>عن أبِي هريرة رضي اللَّه عنه: سمعتُ النبِيّ صلى الله عليه وسلم يقول: «الفِطْرَةُ خمسٌ: الخِتَانُ والاستحدادُ وقصُّ الشَّارِبِ وتقليمُ الأظفارِ وَنَتْفُ الآبَاطِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Беш нарса фитратдандир: хатна қилмоқ, чотни (олд, орқа томондан) тозалаш, мўйлабни қирқиш, тирноқ олиш ва қўлтиқни тозалаш».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم خمسَ خصالٍ من دينِ الإسلام وسنن المرسلين:
 أولها: الختان، وهو قطع جِلْدَةٍ زائدةٍ على الذَّكَرِ فوق الحَشَفَة، وقطعُ رأسِ جِلدةٍ في فرج الأنثى فوق مَحَلِّ الإيلاج. 
 وثانيها: الاستحداد، وهو حَلْقُ شَعَرِ العَانَة الذي حول القُبُل. 
 وثالثها: قص الشارب، وهو قصُّ ما نبت على شفة الرجل العليا بحيث تظهر الشفة. 
 ورابعها: قص الأظفار. 
 وخامسها: نتف الإبط.</t>
@@ -1564,51 +1564,51 @@
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам сажда қилганларида икки қўлларини (ёнларидан) узоқлаштирар эдилар. Сажда пайтида ҳар бир қўлларини ўзига яқин бўлган ён тарафдан худди икки қанот каби четга сурардилар-ки, ҳатто қўлтиқлари терисининг ранги (оқлиги) кўриниб турарди. Бу — икки билакни икки ёндан узоқлаштириш ва кенг очишда жиддий ҳаракат қилиш (муболаға) маъносини англатади.</t>
   </si>
   <si>
     <t>استحباب هذه الهيئة في السجود، وهي مباعدة عَضُديه عن جنبيه.
 المأموم الذي يتأذَّى جارُه بالمجافاة؛ فلا يُشرع له ذلك.
 في المجافاة في السجود حِكم وفوائد كثيرة، منها: إظهار النشاط والرغبة في الصلاة، وأنه إذا اعتمد على كل أعضاء السجود أخذ كل عضو حقه من العبادة. وقيل: الحكمة في ذلك أنه أشبه بالتواضع، وأبلغ في تمكين الجبهة والأنف من الأرض، وأيضًا ليتميز كل عضو بنفسه.</t>
   </si>
   <si>
     <t>Саждада ушбу кўринишда бўлиш, яъни икки билакнинг юқори қисмини (қўлнинг тирсакдан елкагача бўлган қисмини) ён тарафлардан узоқлаштириш мустаҳабдир.
 Жамоат билан намоз ўқиётган инсон қўлларини ёйиши билан ёнидаги шеригига озор берадиган бўлса, шариатда унга бундай қилиш буюрилмайди.
 Саждада қўлларни ёнга кенг олиб туришда кўплаб ҳикмат ва манфаатлар бор. Жумладан: Бу ҳолат намозхоннинг ғайратли экани ва намозга бўлган иштиёқини кўрсатади. Инсон барча сажда аъзоларига таянганида, ҳар бир аъзо ибодатдаги ўз улушини тўлиқ адо этади. Шунингдек, бунинг ҳикмати ҳақида шундай дейилган: бу кўриниш ҳокисорликка яқинроқдир, пешона ва бурунни ерга мустаҳкам қўйишга ёрдам беради ҳамда ҳар бир аъзонинг (бир-бирига ёпишиб қолмай) мустақил туришини таъминлайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3220</t>
   </si>
   <si>
     <t>أفضل دينار ينفقه الرجل، دينار ينفقه على عياله، ودينار ينفقه الرجل على دابته في سبيل الله، ودينار ينفقه على أصحابه في سبيل الله</t>
   </si>
   <si>
     <t>Киши инфоқ қиладиган энг афзал дийнор – унинг ўз оиласига инфоқ қилган дийнори, Аллоҳ йўлида улови учун инфоқ қилган дийнори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган дийноридир», дедилар</t>
   </si>
   <si>
     <t>عَنْ ثَوْبَانَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْضَلُ دِينَارٍ يُنْفِقُهُ الرَّجُلُ، دِينَارٌ يُنْفِقُهُ عَلَى عِيَالِهِ، وَدِينَارٌ يُنْفِقُهُ الرَّجُلُ عَلَى دَابَّتِهِ فِي سَبِيلِ اللهِ، وَدِينَارٌ يُنْفِقُهُ عَلَى أَصْحَابِهِ فِي سَبِيلِ اللهِ» قَالَ أَبُو قِلَابَةَ: وَبَدَأَ بِالْعِيَالِ، ثُمَّ قَالَ أَبُو قِلَابَةَ: وَأَيُّ رَجُلٍ أَعْظَمُ أَجْرًا مِنْ رَجُلٍ يُنْفِقُ عَلَى عِيَالٍ صِغَارٍ، يُعِفُّهُمْ أَوْ يَنْفَعُهُمُ اللهُ بِهِ وَيُغْنِيهِمْ.</t>
   </si>
   <si>
-    <t>Савбон разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: Киши инфоқ қиладиган энг афзал дийнор – унинг ўз оиласига инфоқ қилган дийнори, Аллоҳ йўлида улови учун инфоқ қилган дийнори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган дийноридир», дедилар».
+    <t>Савбон разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Киши инфоқ қиладиган энг афзал дийнор – унинг ўз оиласига инфоқ қилган дийнори, Аллоҳ йўлида улови учун инфоқ қилган дийнори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган дийноридир», дедилар».
 (Ровий) Абу Қилоба: «У зот оиладан бошладилар», деди-да, сўнг: «Ёш болаларига  инфоқ қилиб, уларни иффатли қилган, у туфайли Аллоҳ уларни манфаатлантирган ва беҳожат қилган кишидан ажри каттароқ одам борми?» деди».</t>
   </si>
   <si>
     <t>بَيَّنَ صلى الله عليه وسلم صورًا في الإنفاق، ورتّبها إذا تزاحمت أوجه الإنفاق حسب الأوجب عليك، فبدأ بالأهم فالأهم؛ 
 فأخبر أن أكثر المال ثوابًا هو الذي ينفقه المسلم على من تَلزمه نفقته؛ من نحو زوجة وولد، 
 ثم الإنفاق على المركوب المُعَدّ للحرب في سبيل الله، 
 ثم الإنفاق على أصحابه ورفقته حال كونهم مجاهدين في سبيل الله.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам инфоқ-эҳсон қилишнинг турли кўринишларини баён қилдилар ҳамда хайр-эҳсон йўллари кўпайиб, бир-бири билан тўқнаш келиб қолганда, уларни вожиблик даражасига кўра энг муҳимидан бошлаб тартибладилар. У зот хабар бердиларки, савоби энг улуғ бўлган маблағ — мусулмон кишининг ўз қарамоғидаги инсонларга, яъни аёли ва фарзандларига сарфлаган нафақасидир. Ундан кейинги ўринда — Аллоҳ йўлидаги жанг (жиҳод) учун тайёрланган уловга қилинган сарф-харажат туради. Сўнгра Аллоҳ йўлида мужоҳид бўлиб турган дўстлари ва ҳамроҳларига қилинган инфоқ-эҳсон келади.</t>
   </si>
   <si>
     <t>ترتيب النفقة في الفضل على الوجه الذي ذُكِر، فيُراعى ذلك عند التزاحم.
 بيان أولوية النفقة على العيال في الفضل على غيرها.
 النفقة على الجهاد في سبيل الله من أعظم النفقات، مثل إعداد الأدوات والرجال للجهاد.
 قيل: المراد بسبيل الله كل طاعة كالحج مثلًا.</t>
   </si>
   <si>
     <t>Нафақа қилишдаги фазилат даражалари юқорида зикр этилган тартибда амалга оширилади. Шу боис, хайр-эҳсон йўллари бир вақтга тўғри келиб қолганда ушбу кетма-кетликка риоя қилинади.
 Оила аҳли учун қилинган нафақа бошқа сарф-харажатлардан кўра фазилатлироқ ва устуворроқ эканининг баёни.
 Аллоҳ йўлидаги жиҳод учун нафақа қилиш энг улуғ эҳсонлардан биридир. Бунга жиҳод учун зарур асбоб-анжомларни тахт қилиш ва қўшинни ҳозирлаш кабилар киради.
 Шунингдек, (баъзи уламолар томонидан): «Аллоҳ йўлида» деган иборадан мурод — ҳаж каби барча тоат-ибодатлардир, деб ҳам  айтилган.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3267</t>
@@ -1685,52 +1685,52 @@
   <si>
     <t>Мўминнинг иши ажойиб-да! Ҳар бир иш унинг учун яхшиликдир. Бу нарса фақат мўмингагина хосдир</t>
   </si>
   <si>
     <t>عَنْ صُهَيْبٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «عَجَبًا لِأَمْرِ الْمُؤْمِنِ، إِنَّ أَمْرَهُ كُلَّهُ خَيْرٌ، وَلَيْسَ ذَاكَ لِأَحَدٍ إِلَّا لِلْمُؤْمِنِ، إِنْ أَصَابَتْهُ سَرَّاءُ شَكَرَ، فَكَانَ خَيْرًا لَهُ، وَإِنْ أَصَابَتْهُ ضَرَّاءُ صَبَرَ، فَكَانَ خَيْرًا لَهُ».</t>
   </si>
   <si>
     <t>Суҳайб разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мўминнинг иши ажойиб-да! Ҳар бир иш унинг учун яхшиликдир. Бу нарса фақат мўмингагина хосдир. Унга хурсандчилик етса, шукр қилади ва бу унинг учун яхшилик бўлади. Унга танглик етса, сабр қилади ва бу ҳам унинг учун яхшилик бўлади», дедилар».</t>
   </si>
   <si>
     <t>يَتَعَجَّبُ صلى الله عليه وسلم مِن شأن المؤمن وأحواله على وجه الاستحسان؛ وذلك لأن أحواله كلها خير، وليس ذلك لأحد إلا للمؤمن؛ 
 إن أصابته سرّاءُ شكرَ اللهَ عليها؛ فيحصل له الأجر بالشكر، 
 وإن أصابته ضراءُ صبرَ واحتسب الأجر على الله، فيحصل له الأجر بالصبر، فهو في أجر على كل حال.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам мўмин кишининг ишларига қойил қолиб, ундан ажабланмоқдалар. Зеро, мўминнинг ҳар бир ҳолати у учун хайрлидир ва бу фазилат мўминдан ўзга ҳеч кимга берилмаган. Агар унга бирор хурсандчилик етса, Аллоҳга шукр қилади ва шукри сабабли унга ажр-савоб ёзилади. Агар унга бирор қийинчилик ва мусибат етса, сабр қилади ва ажрини Аллоҳдан умид қилади. Натижада сабри сабабли ҳам ажрга эга бўлади. Демак, мўмин ҳар қандай ҳолатда ҳам доимий ажр-мукофот устидадир.</t>
   </si>
   <si>
     <t>فضل الشكر على السراء والصبر على الضراء، فمَن فعَلَ ذلك حصل له خير الدارين، ومن لم يشكر على النعمة، ولم يصبر على المصيبة، فاته الأجر، وحصل له الوزر.
 فضل الإيمان، وأنّ الأجر في كل حال لا يكون إلا لأهل الإيمان.
 الشكر عند السراء، والصبر على الضراء من خصال المؤمنين.
 الإيمان بقضاء الله وقدره يجعل المؤمن في رضا كامل على كل أحواله، بخلاف غير المؤمن الذي يكون في سخط دائم عند وقوع ضرر عليه، وإذا ما حاز نعمة من الله عز وجل انشغل بها عن طاعة الله، فضلًا عن صرفها في معصيته.</t>
   </si>
   <si>
     <t>Хурсандчилик онларида шукр қилиш ва қийинчилик дамларида сабр этишнинг фазилати юксакдир. Кимки шундай йўл тутса, икки дунё яхшилигига эришади. Аммо неъматга шукр қилмаган ва мусибатга сабр этмаган кимса ажр-савобдан маҳрум бўлиб, гуноҳкор бўлади.
-Иймоннинг фазилати ва ҳар қандай ҳолатда ҳам ажр-савобга эга бўлиш фақат иймон аҳлига хосдир.
-Шодликда шукр қилиш ва оғир кунда сабр этиш мўминларга хос бўлган гўзал хислатлардан.
+Иймоннинг фазилати. Зеро, ҳар қандай ҳолатда ҳам ажр-савобга эга бўлиш фақат иймон аҳлига хосдир.
+Шодликда шукр қилиш ва оғир кунда сабр этиш мўминларга хос бўлган гўзал хислатлардандир.
 Аллоҳнинг қазо ва қадарига иймон келтириш мўмин кишини ҳар қандай вазиятда ҳам тўлақонли розилик мақомида тутиб туради. Иймонсиз кимса эса бунинг акси ўлароқ, бошига бирор зиён етса, доимий норозилик ва исён ичида қолади. Агар Аллоҳ таоло унга бирор неъмат берса, у Аллоҳнинг тоатидан чалғиб, ўша неъматга кўмилиб қолади, ҳатто уни Аллоҳга осий бўлиш йўлида сарфлашгача боради.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3298</t>
   </si>
   <si>
     <t>صفة الغسل من الجنابة</t>
   </si>
   <si>
     <t>Жанобатдан ғусл қилиш сифати</t>
   </si>
   <si>
     <t>عَنْ مَيْمُونَةُ أُمِّ المؤمِنينَ رضي الله عنها قَالتْ: وَضَعْتُ لِلنَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ غُسْلًا، فَسَتَرْتُهُ بِثَوْبٍ، وَصَبَّ عَلَى يَدَيْهِ، فَغَسَلَهُمَا، ثُمَّ صَبَّ بِيَمِينِهِ عَلَى شِمَالِهِ، فَغَسَلَ فَرْجَهُ، فَضَرَبَ بِيَدِهِ الأَرْضَ، فَمَسَحَهَا، ثُمَّ غَسَلَهَا، فَمَضْمَضَ وَاسْتَنْشَقَ، وَغَسَلَ وَجْهَهُ وَذِرَاعَيْهِ، ثُمَّ صَبَّ عَلَى رَأْسِهِ وَأَفَاضَ عَلَى جَسَدِهِ، ثُمَّ تَنَحَّى، فَغَسَلَ قَدَمَيْهِ، فَنَاوَلْتُهُ ثَوْبًا فَلَمْ يَأْخُذْهُ، فَانْطَلَقَ وَهُوَ يَنْفُضُ يَدَيْهِ.</t>
   </si>
   <si>
     <t>Мўминлар онаси Маймуна разияллоҳу анҳодан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам учун ғусл қилишга сув қўйдим ва У зотни кийим билан тўсиб турдим. У зот қўлларига сув қуйиб, уларни ювдилар. Сўнгра ўнг қўллари билан чап қўлларига сув қуйиб, авратларини ювдилар. Кейин қўлларини ерга уриб ишқалаб, артдилар, сўнг ювдилар. Кейин оғиз ва бурунларини чайдилар, юзларини ва икки билакларини ювдилар. Сўнгра бошларига сув қуйиб, бутун баданларига сув етказдилар. Кейин бир четга чиқиб, икки оёқларини ювдилар. Мен У зотга артинишлари учун мато берган эдим, уни олмадилар-да, сувни қўлларидан сидирганча кетдилар».</t>
   </si>
   <si>
     <t>أَخْبرتْ أم المؤمنين ميمونة رضي الله عنها عن صفة اغتسال النبي صلى الله عليه وسلم من الجنابة، حيث وضعت له ماءً ليغتسل به، وسترتْه بساتر، ففعل النبي صلى الله عليه وسلم ما يلي:  
 أولًا: صب الماء على يديه فغسلهما قبل أن يدخلهما الإناء. 
 ثانيًا: صب الماء بيده اليمنى على اليسرى فغسل فرجه؛ لتنظيفه مما علق به من أثر الجنابة. 
 ثالثًا: ضرب بيده الأرض فمسحها ثم غسلها ليزيل الأذى عنها. 
 رابعًا: تمضمض؛ بأن أدخل الماء في فمه وحركه وأداره ثم ألقاه، واستنشق؛ بأن أدخل الماء في أنفه بِنَفَسِهِ، ثم أخرجه لينظفه.
 خامسًا: غسل وجهه وذراعيه. 
 سادسًا: صب الماء على رأسه. 
@@ -1836,51 +1836,51 @@
 Жунуб - ҳар бир маний чиқарган ёки чиқармаса ҳам жимо қилган инсон.
 Эр-хотин бир-бирининг авратига қараши ва битта идишдан сув олиб ювиниши жоиз.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3316</t>
   </si>
   <si>
     <t>كان رسول الله صلى الله عليه وسلم إذا عطس وضع يده أو ثوبه على فيه، وخفض أو غض بها صوته</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қўллари ёки кийимлари билан юзларини тўсар ва овозларини иложи борича пасайтирар эдилар</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: كان رسولُ الله صلى الله عليه وسلم إذا عَطَس وضَعَ يَدَه -أو ثوبَهُ- على فيهِ، وخَفَضَ -أو غضَّ- بها صوتَهُ.</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қўллари ёки кийимлари билан юзларини тўсар ва овозларини иложи борича пасайтирар эдилар».</t>
   </si>
   <si>
     <t>كان صلى الله عليه وسلم إذا عَطَس:
 أولًا: يضع يدَه، أو ثوبَه على فيه؛ لئلا يخرج من فيه أو أنفه شيء يؤذي جليسَه. 
 ثانيًا: يخفض صوته ولا يرفعه.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қуйидагиларни бажарар эдилар:
-Биринчи: Оғизларидан ёки бурунларидан бирор нарса чиқиб ёнларидаги кишига озор бермасликлари учун қўллари ёки кийимлари билан оғизларини тўсар эдилар.
+Биринчи: Оғизларидан ёки бурунларидан бирор нарса чиқиб ёнларидаги кишига озор бермаслиги учун қўллари ёки кийимлари билан оғизларини тўсар эдилар.
 Иккинчи: Овозларини пасайтирар ва уни баланд қилмас эдилар.</t>
   </si>
   <si>
     <t>بيان هديه صلى الله عليه وسلم في العطاس والاقتداء به في ذلك.
 استحباب وضع الثوب أو منديل ونحوه على فمه وأنفه إذا عطس لئلا يخرج منه شيء يؤذي جليسه.
 خفض الصوت بالعطاس مطلوب، وهو من كمال الأدب، ومن مكارم الأخلاق.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг аксириш борасидаги йўл-йўриқларининг баёни ва бу борада У зотга эргашиш.
 Аксирганда оғиз ва бурундан ёнида ўтирган кишига озор берадиган бирор нарса чиқмаслиги учун оғиз ва бурунни кийим, рўмолча ёки шу каби нарсалар билан тўсиш мустаҳабдир.
 Аксирганда овозни пасайтириш лозим бўлган одобдир. Бу иш одобнинг мукаммаллиги ва ахлоқнинг гўзаллигидан далолат беради.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وأحمد</t>
   </si>
   <si>
     <t>[Абу Довуд, Термизий ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3317</t>
   </si>
   <si>
     <t>لعنة الله على اليهود والنصارى، اتخذوا قبور أنبيائهم مساجد</t>
   </si>
   <si>
@@ -2271,70 +2271,70 @@
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله يغار ويُبْغِضُ ويَكره، كما أن المؤمن يغار ويبغض ويكره، وأنَّ سببَ غيرةِ الله أنْ يأتيَ المؤمن ما حَرَّمَ الله عليه من الفواحش كالزنا واللواط والسرقة وشرب الخمر وغيرها من الفواحش.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Аллоҳ таоло рашк қилиши, нафрат қилиши ва ёмон кўришини хабар бердилар. Мўминнинг Аллоҳ ҳаром қилган зино, лўттибозлик, ўғрилик, ароқ ва бошқа фаҳш ишларни қилиши Аллоҳ таолонинг рашки келишига сабаб бўлади.</t>
   </si>
   <si>
     <t>الحذر من غضب الله وعقوبته إذا انتُهِكت مَحارِمُه.</t>
   </si>
   <si>
     <t>Аллоҳ ҳаром қилган нарса содир бўлса, Аллоҳнинг ғазаби ва жазоси келишидан огоҳлантирилмоқда.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3354</t>
   </si>
   <si>
     <t>لتتبعن سنن الذين من قبلكم، شبرا بشبر، وذراعا بذراع</t>
   </si>
   <si>
     <t>Ҳали ўзингиздан аввалгиларнинг тутумига қаричма-қарич, зироъма-зироъ эргашиб кетасизлар</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَتَتَّبِعُنَّ سَنَنَ الَّذِينَ مِنْ قَبْلِكُمْ، شِبْرًا بِشِبْرٍ، وَذِرَاعًا بِذِرَاعٍ، حَتَّى لَوْ دَخَلُوا فِي جُحْرِ ضَبٍّ لَاتَّبَعْتُمُوهُمْ» قُلْنَا: يَا رَسُولَ اللهِ آلْيَهُودَ وَالنَّصَارَى؟ قَالَ: «فَمَنْ؟».</t>
   </si>
   <si>
-    <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ҳали ўзингиздан аввалгиларнинг тутумига қаричма-қарич, зироъма-зироъ эргашиб кетасизлар. Ҳатто улар зоббнинг инига киришса, сизлар ҳам уларга эргашиб кетасизлар», дедилар. «Эй Аллоҳнинг Расули, яҳудий ва насронийларни айтяпсизми?» деган эдик, «Бўлмаса кимни?» дедилар».
-(Зобб – эчкиэмарга ўхшаш, аммо гўшти ҳалол жонивор. Унинг ини жуда тор, ифлос ва бадбўй бўлади.)</t>
+    <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ҳали ўзингиздан аввалгиларнинг тутумига қаричма-қарич, зироъма-зироъ эргашиб кетасизлар. Ҳатто улар зоббнинг инига киришса, сизлар ҳам уларга эргашиб кетасизлар», дедилар. Биз: «Эй Аллоҳнинг Расули, яҳудий ва насронийларни айтяпсизми?» деган эдик, «Бўлмаса кимни?» дедилар».
+(Зобб – калтакесакнинг бир тури)</t>
   </si>
   <si>
     <t>يُخبِرُ صلى الله عليه وسلم بما يكون عليه حال بعض أمته بعد زمانه، وهي متابعة طريقة اليهود والنصارى في عقائدهم وأفعالهم وعاداتهم وتقاليدهم متابعة دقيقة شديدة شبرًا بشبرٍ، وذراعًا بذراعٍ، حتى لو دخلوا جحر ضب لدخله هؤلاء وراءهم.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам ўзларидан кейинги замонда умматларининг баъзилари қандай ҳолатда бўлиши ҳақида хабар бермоқдалар. Бу ҳолат — яҳудий ва насронийларнинг эътиқодлари, амаллари, урф-одат ва анъаналарига қаричма-қарич, газма-газ, ҳар бир қадамда қаттиқ ва ўта аниқлик билан эргашишдир. Ҳатто улар (яҳудий ва насронийлар) калтакесакка ўхшаш ҳайвоннинг инига кирсалар ҳам, ана ўшалар (умматдан бўлган кимсалар) уларнинг ортидан кирадилар.</t>
   </si>
   <si>
     <t>علمٌ من أعلام نبوَّته حيث أخبر بذلك قبل وقوعه فوقع كما أخبر.
 النهي عن تشبُّه المسلمين بالكفار، سواء في عقائدهم أو عباداتهم أو أعيادهم أو أزيائهم الخاصة بهم.
 توضيح الأشياء المعنوية بالأمثلة الحسية من أساليب التعليم في الإسلام.
 الضب: حيوان جحره شديد الظلمة نَتِنُ الريح، وهو من الزواحف يكثر في الصحاري، ووجه التخصيص بجحر الضب: شدة ضيقه ورداءته، ومع ذلك فإنهم -لاقتفائهم آثارهم واتباعهم طرائقهم- لو دخلوا في مثل هذا الضيق الرديء لوافقوهم! والله المستعان.</t>
   </si>
   <si>
     <t>(Бу) У зот соллаллоҳу алайҳи ва салламнинг пайғамбарлик белгиларидан (мўъжизаларидан) биридир. Чунки У зот бу ҳақда ҳали содир бўлмасдан туриб хабар бердилар ва бу айни У зот айтганларидек воқеъ бўлди.
-Мусулмонларнинг кофирларга эътиқодда, ибодатда, байрамларда ёки уларга хос бўлган кийим-кечакларда ўхшашликдан (тақлид қилишидан) қайтариш.
+Мусулмонларнинг кофирларга эътиқодда, ибодатда, байрамларда ёки уларга хос бўлган кийим-кечакларда ўхшашдан (тақлид қилишидан) қайтариш.
 Маънавий тушунчаларни ҳиссий (кўз билан кўриб, қўл билан ушлаб бўладиган) мисоллар орқали тушунтириш — Исломдаги таълим бериш услубларидан биридир.
-Зоб (калтакесакнинг бир тури) — ини ўта қоронғу ва ҳиди жуда қўланса бўлган ҳайвондир. У судралиб юрувчилар сирасига кириб, чўлларда кўп учрайди. Намуна сифатида айнан зоб инининг танланишига сабаб, унинг ўта торлиги ва яроқсизлигидир. Шундай бўлса-да, улар (яҳудий ва насронийларга) кўр-кўрона эргашганлари ва уларнинг изидан қолмаганлари сабабли, агар улар мана шундай тор ва разил жойга кирсалар ҳам, албатта, уларга мувофиқ бўладилар (ортидан кирадилар). Аллоҳнинг Ўзи ёрдам берсин!</t>
+Зобб (калтакесакнинг бир тури) — ини ўта қоронғу ва ҳиди жуда қўланса бўлган ҳайвондир. У судралиб юрувчилар сирасига кириб, чўлларда кўп учрайди. Намуна сифатида айнан зобб инининг танланишига сабаб, унинг ўта торлиги ва яроқсизлигидир. Шундай бўлса-да, улар (яҳудий ва насронийларга) кўр-кўрона эргашганлари ва уларнинг изидан қолмаганлари сабабли, агар улар мана шундай тор ва разил жойга кирсалар ҳам, албатта, уларга мувофиқ бўладилар (ортидан кирадилар). Аллоҳнинг Ўзи ёрдам берсин!</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3355</t>
   </si>
   <si>
     <t>من حلف بغير الله فقد كفر أو أشرك</t>
   </si>
   <si>
     <t>Ким Аллоҳдан бошқага қасам ичса, бас, кофир (ёки мушрик) бўлибди», деганларини эшитдим</t>
   </si>
   <si>
     <t>عن ابْنِ عُمَرَ رضي الله عنهما أنه سَمِعَ رَجُلًا يَقُولُ: لَا وَالْكَعْبَةِ، فَقَالَ ابْنُ عُمَرَ: لَا يُحْلَفُ بِغَيْرِ اللَّهِ، فَإِنِّي سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَلَفَ بِغَيْرِ اللهِ فَقَدْ كَفَرَ أَوْ أَشْرَكَ».</t>
   </si>
   <si>
     <t>Ибн Умар разияллоҳу анҳумо бир кишининг «Йўқ, Каъбага қасам», деётганини эшитиб қолди. Шунда Ибн Умар разияллоҳу анҳумо: «Аллоҳдан бошқага қасам ичилмайди. Мен Расулуллоҳ соллаллоҳу алайҳи ва салламнинг: «Ким Аллоҳдан бошқага қасам ичса, бас, кофир (ёки мушрик) бўлибди», деганларини эшитдим.</t>
   </si>
   <si>
     <t>يُخبر النبيُّ صلى الله عليه وسلم أنَّ مَن حَلَف بغير الله وأسمائه وصفاته فقد كَفرَ بالله أو أشرك؛ لأن الحَلِفَ يقتضي تَعظيمَ المحلوفِ به، والعظمةُ إنَّما هي للهِ وحْدَه؛ فلا يُحلَفُ إلَّا باللهِ وأسمائِه وصِفاتِه سُبحانَه، وهذا الحلف من الشرك الأصغر؛ لكن لو أنَّ الحالِفَ عظَّم ما حَلَف به كتَعظيمِ اللهِ تعالى أو أشدَّ؛ فحينئذٍ يكونُ مِن الشِّركِ الأكبرِ.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда ким Аллоҳ ва У Зотнинг исм-сифатларидан бошқа нарса билан қасам ичса, кофир ёки мушрик бўлишини хабар бердилар. Чунки бирор нарса билан қасам ичиш шу нарсанинг улуғланишига далолат қилади. Ваҳоланки, улуғлик ёлғиз Аллоҳ таолога хосдир. Шунинг учун, фақатгина Аллоҳ билан ёки У Зотнинг исм-сифатлари билан қасам ичилади. Аллоҳдан бошқанинг номи билан қасам ичиш кичик ширкдир. Агарда қасам ичувчи киши қасам ичган нарсасини Аллоҳ таолони улуғлагандек ёки ундан ҳам кўпроқ улуғласа, бундай қасам катта ширк жумласидан бўлади.</t>
   </si>
   <si>
     <t>التعظيم بالحلف حقّ لله سبحانه وتعالى فلا يُحلَف إلا بالله وأسمائه وصفاته.
 حرص الصحابة على الأمر بالمعروف والنهي عن المنكر، وخصوصًا إذا كان المنكر مما يتعلق بالشرك أو الكفر.</t>
@@ -2842,67 +2842,67 @@
     <t>https://hadeethenc.com/uz/browse/hadith/3407</t>
   </si>
   <si>
     <t>فوالله لأن يهدي الله بك رجلا واحدا، خير لك من أن يكون لك حمر النعم</t>
   </si>
   <si>
     <t>Аллоҳга қасамки, Аллоҳ сен туфайли бир кишини ҳидоят қилиши сен учун қизил туяларинг бўлишидан афзалдир</t>
   </si>
   <si>
     <t>عَنْ سَهْلُ بْنُ سَعْدٍ رَضِيَ اللَّهُ عَنْهُ أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ يَوْمَ خَيْبَرَ: «لَأُعْطِيَنَّ هَذِهِ الرَّايَةَ غَدًا رَجُلًا يَفْتَحُ اللَّهُ عَلَى يَدَيْهِ، يُحِبُّ اللَّهَ وَرَسُولَهُ وَيُحِبُّهُ اللَّهُ وَرَسُولُهُ»، قَالَ: فَبَاتَ النَّاسُ يَدُوكُونَ لَيْلَتَهُمْ أَيُّهُمْ يُعْطَاهَا، فَلَمَّا أَصْبَحَ النَّاسُ غَدَوْا عَلَى رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كُلُّهُمْ يَرْجُو أَنْ يُعْطَاهَا، فَقَالَ: «أَيْنَ عَلِيُّ بْنُ أَبِي طَالِبٍ؟» فَقِيلَ: هُوَ يَا رَسُولَ اللَّهِ يَشْتَكِي عَيْنَيْهِ، قَالَ: «فَأَرْسِلُوا إِلَيْهِ»، فَأُتِيَ بِهِ فَبَصَقَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي عَيْنَيْهِ وَدَعَا لَهُ، فَبَرَأَ حَتَّى كَأَنْ لَمْ يَكُنْ بِهِ وَجَعٌ، فَأَعْطَاهُ الرَّايَةَ، فَقَالَ عَلِيٌّ: يَا رَسُولَ اللَّهِ، أُقَاتِلُهُمْ حَتَّى يَكُونُوا مِثْلَنَا؟ فَقَالَ: «انْفُذْ عَلَى رِسْلِكَ حَتَّى تَنْزِلَ بِسَاحَتِهِمْ، ثُمَّ ادْعُهُمْ إِلَى الإِسْلاَمِ، وَأَخْبِرْهُمْ بِمَا يَجِبُ عَلَيْهِمْ مِنْ حَقِّ اللَّهِ فِيهِ، فَوَاللَّهِ لَأَنْ يَهْدِيَ اللَّهُ بِكَ رَجُلًا وَاحِدًا، خَيْرٌ لَكَ مِنْ أَنْ يَكُونَ لَكَ حُمْرُ النَّعَمِ».</t>
   </si>
   <si>
     <t>Саҳл ибн Саъд разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам Хайбар куни: «Эртага мен бу байроқни шундай кишига бераманки, Аллоҳ унинг қўли билан фатҳ қилади, у Аллоҳни ва Унинг Расулини яхши кўради, Аллоҳ ва Унинг Расули ҳам уни яхши кўради», дедилар. Одамлар туни билан у кимга берилиши ҳақида баҳслашиб чиқишди. Тонг отгач барчалари Расулуллоҳ соллаллоҳу алайҳи ва саллам ҳузурларига боришди. Ҳар ким унинг ўзига берилишини орзу қилар эди. У зот: «Али ибн Абу Толиб қани?» дедилар. «Эй Аллоҳнинг Расули, унинг кўзлари оғрияпти», дейишди. «Унга одам юборинглар», дедилар. Уни етаклаб келишди. У зот унинг кўзларига туфлаб, ҳаққига дуо қилган эдилар, шу заҳоти тузалиб, ҳудди оғримагандек бўлиб қолди. Сўнг У зот байроқни унга бердилар. Али: «Эй Аллоҳнинг Расули, биз каби (мусулмон) бўлмагунларигача уларга қарши жанг қилайми?» деди. У зот шундай дедилар: «Уларнинг майдонига кириб боргунингча шошилмай боргин. Кейин уларни Исломга чақиргин. Уларнинг зиммасига Аллоҳнинг ҳақларидан нималар вожиб бўлишини айтгин. Аллоҳга қасамки, Аллоҳ сен туфайли бир кишини ҳидоят қилиши сен учун қизил туяларинг бўлишидан афзалдир».</t>
   </si>
   <si>
     <t>أَخْبرَ النبيُّ صلى الله عليه وسلم الصحابة بانتصار المسلمين على يهود خيبر من الغد، وذلك على يد رجل يعطيه الراية وهو العلم الذي يتخذه الجيش شعارًا له، 
 وهذا الرجل من صفاته أنه يحب الله ورسوله، ويحبه الله ورسوله، 
 فبات الصحابة ليلتهم يخوضون ويتحدثون عمن سيعطى الراية؟ رغبة في هذا الشرف العظيم، 
 فلما كان الصبح ذهبوا إلى النبيِّ صلى الله عليه وسلم، كلهم يرجوا أن يفوز بهذا الشرف، 
 فسأل صلى الله عليه وسلم عن علي بن أبي طالب رضي الله عنه؟ 
 فقيل: إنه مريض يشتكي عينيه.
 فأرسل إليه صلى الله عليه وسلم، فجاؤوا به، فبصق في عيني علي من ريقه الشريف، ودعا له، فشفي من مرضه وكأنه لم يكن به وجع، فأعطاه الراية، وأمره بالمضي برفق حتى يقترب من حصن العدو فيعرض عليهم الدخول في الإسلام، فإن أجابوه؛ أخبرهم بما يجب عليهم من الفرائض.
 ثم بيَّن صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ لعلي فضل الدعوة إلى الله وأن الداعية إذا كان سببًا في هداية رجل واحد فذلك خير له من أن تكون له الإبل الحُمْر التي هي أنفس أموال العرب، فيمتلكها أو يتصدق بها.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам саҳобаларга эртаси куни Хайбар яҳудийлари устидан мусулмонлар ғалаба қозониши ҳақида хабар бердилар. Бу ғалаба қўлига байроқ бериладиган бир кишининг қўлида содир бўлишини айтдилар. Бу кишининг сифатларидан бири — у Аллоҳ ва Расулини яхши кўради, Аллоҳ ва Расули ҳам уни яхши кўради. Саҳобалар шундай юксак шарафга эришиш иштиёқида байроқ кимга берилар экан деб тунни турли суҳбат ва мулоҳазалар билан ўтказдилар. Тонг отгач, уларнинг ҳар бири ушбу шарафга ноил бўлиш умидида Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг ҳузурларига бордилар.
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам саҳобаларга эртаси куни Хайбар яҳудийлари устидан мусулмонлар ғалаба қозониши ҳақида хабар бердилар. Бу ғалаба қўлига байроқ бериладиган бир кишининг қўлида содир бўлишини айтдилар. Бу кишининг сифатларидан бири — у Аллоҳ ва Расулини яхши кўради, Аллоҳ ва Расули ҳам уни яхши кўради. Саҳобалар шундай юксак шарафга эришиш иштиёқида байроқ кимга берилар экан деб тунни турли суҳбат ва мулоҳазалар билан ўтказдилар. Тонг отгач, уларнинг ҳар бири ушбу шарафга эга бўлиш умидида Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг ҳузурларига бордилар.
 Шунда Пайғамбаримиз соллаллоҳу алайҳи ва саллам Али ибн Абу Толиб разияллоҳу анҳуни сўрадилар.
 У кишининг кўзлари оғриб, бетоб бўлиб қолганликларини айтишди.
-Расулуллоҳ соллаллоҳу алайҳи ва саллам у кишига одам юбордилар ва Али разияллоҳу анҳуни олиб келдилар. Сўнг У зотнинг муборак тупукларидан Алининг кўзларига суртдилар ва ҳақларига дуо қилдилар. Шу заҳоти Али разияллоҳу анҳу гўё ҳеч қачон оғриқ кўрмагандек тузалиб кетдилар. Пайғамбаримиз у кишига байроқни топширдилар ва душман қалъасига яқинлашгунча хотиржамлик билан боришни, уларни Исломга чақиришни буюрдилар. Агар қабул қилишса, уларга зиммаларидаги фарзлар ҳақида хабар беришини тайинладилар.
+Расулуллоҳ соллаллоҳу алайҳи ва саллам у кишига одам юбордилар ва Али разияллоҳу анҳуни олиб келдилар. Сўнг У зотнинг муборак тупукларидан Алининг кўзларига суртдилар ва ҳақларига дуо қилдилар. Шу заҳоти Али разияллоҳу анҳу гўё ҳеч қачон оғриқ кўрмагандек тузалиб кетди. Пайғамбаримиз у кишига байроқни топширдилар ва душман қалъасига яқинлашгунча хотиржамлик билан боришни, уларни Исломга чақиришни буюрдилар. Агар қабул қилишса, уларга зиммаларидаги фарзлар ҳақида хабар беришини тайинладилар.
 Кейин Расулуллоҳ соллаллоҳу алайҳи ва саллам Алига Аллоҳга даъват қилишнинг фазилатини баён қилиб бердилар. Агар даъватчи биргина кишининг ҳидоят топишига сабабчи бўлса, бу у учун арабларнинг энг қимматбаҳо бойлиги ҳисобланган «қизил туялар»га эга бўлишдан ёки уларни садақа қилишдан ҳам яхшироқ эканини айтдилар.</t>
   </si>
   <si>
     <t>فضيلة علي بن أبي طالب -رضي الله عنه-، وشهادة رسول -صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ- له، بمحبة الله ورسوله له، ومحبته لله ورسوله.
 حرص الصحابة على الخير وتسابقهم إليه.
 مشروعية الأدب عند القتال وترك الطيش والأصوات المزعجة التي لا حاجة إليها.
 من دلائل نبوته صلى الله عليه وسلم إخباره بالنصر على اليهود، وشفاء عيني علي بن أبي طالب على يديه بإذن الله. 
 أن المقصود الأعظم من الجهاد هو دخول الناس في الإسلام.
 أن الدعوة تكون بالتدريج فيطلب من الكافر أولًا الدخول في الإسلام بالنطق بالشهادتين، ثم يُؤمر بفرائض الإسلام بعد ذلك.
 فضل الدعوة إلى الإسلام وما فيها من الخير للمدعو والداعي، فالمدعو قد يهتدي والداعي يُثاب ثوابًا عظيمًا.</t>
   </si>
   <si>
-    <t>Али ибн Абу Толиб разияллоҳу анҳунинг фазилатлари ҳамда Расулуллоҳ соллаллоҳу алайҳи ва салламнинг У зот ҳақида: «У Аллоҳ ва Расулини яхши кўради, Аллоҳ ва Расули ҳам уни яхши кўради», деб гувоҳлик берганлари.
+    <t>Али ибн Абу Толиб разияллоҳу анҳунинг фазилати ҳамда Расулуллоҳ соллаллоҳу алайҳи ва салламнинг У зот ҳақида: «У Аллоҳ ва Расулини яхши кўради, Аллоҳ ва Расули ҳам уни яхши кўради», деб гувоҳлик берганлари.
 Саҳобаларнинг яхшиликка бўлган ҳарисликлари ва бу йўлда бир-бирлари билан мусобақалашишлари.
 Жанг пайтида одобга риоя қилиш, енгилтаклик ва заруратсиз шовқин-сурон кўтаришдан йироқ бўлишнинг шаръан жоизлиги.
 Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг яҳудийлар устидан ғалаба қозонилиши ҳақида олдиндан хабар берганлари ва Али ибн Абу Толибнинг кўзлари У зотнинг қўлларида Аллоҳнинг изни билан шифо топгани — пайғамбарлик далилларидандир.
 Жиҳоддан кўзланган энг олий мақсад — одамларнинг Ислом динига киришидир.
 Даъват босқичма-босқич бўлиши лозим: кофирдан аввал икки шаҳодат калимасини айтиб, Исломга кириш талаб қилинади, сўнгра Ислом фарзларига буюрилади.
 Исломга даъват қилишнинг фазилати ҳамда бунда даъват қилинувчи ва даъватчи учун қандай хайриятлар борлиги. Зеро, даъват қилинувчи ҳидоят топиши мумкин, даъватчи эса улкан ажр-мукофотга сазовор бўлади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3409</t>
   </si>
   <si>
     <t>أي عم، قل: لا إله إلا الله، كلمة أحاج لك بها عند الله</t>
   </si>
   <si>
     <t>Эй
 амаки, «Ла илаҳа иллаллоҳ» (Аллоҳдан бошқа ҳақ илоҳ йўқ) деб айтинг,
 бу калимани Аллоҳ азза ва жалланинг ҳузурида сиз учун ҳужжат
 қилай</t>
   </si>
   <si>
     <t>عن سَعِيدِ بْنِ الْمُسَيَّبِ، عَنْ أَبِيهِ قَالَ: لَمَّا حَضَرَتْ أَبَا طَالِبٍ الْوَفَاةُ، جَاءَهُ رَسُولُ اللهِ صلى الله عليه وسلم فَوَجَدَ عِنْدَهُ أَبَا جَهْلٍ وَعَبْدَ اللهِ بْنَ أَبِي أُمَيَّةَ بْنِ الْمُغِيرَةِ، فَقَالَ: «أَيْ عَمِّ، قُلْ: لَا إِلَهَ إِلَّا اللهُ، كَلِمَةً أُحَاجُّ لَكَ بِهَا عِنْدَ اللهِ»، فَقَالَ أَبُو جَهْلٍ وَعَبْدُ اللهِ بْنُ أَبِي أُمَيَّةَ: أَتَرْغَبُ عَنْ مِلَّةِ عَبْدِ الْمُطَّلِبِ، فَلَمْ يَزَلْ رَسُولُ اللهِ صلى الله عليه وسلم يَعْرِضُهَا عَلَيْهِ، وَيُعِيدَانِهِ بِتِلْكَ الْمَقَالَةِ، حَتَّى قَالَ أَبُو طَالِبٍ آخِرَ مَا كَلَّمَهُمْ: عَلَى مِلَّةِ عَبْدِ الْمُطَّلِبِ، وَأَبَى أَنْ يَقُولَ: لَا إِلَهَ إِلَّا اللهُ، قَالَ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «وَاللهِ لَأَسْتَغْفِرَنَّ لَكَ مَا لَمْ أُنْهَ عَنْكَ»، فَأَنْزَلَ اللهُ: {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ} [التوبة: 113]، وَأَنْزَلَ اللهُ فِي أَبِي طَالِبٍ، فَقَالَ لِرَسُولِ اللهِ صلى الله عليه وسلم: {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللهَ يَهْدِي مَنْ يَشَاءُ} [القصص: 56].</t>
   </si>
   <si>
     <t>Саид ибн Мусайяб отасидан ривоят қилиб айтади: Абу Толиб вафот этар вақтида Расулуллоҳ соллаллоҳу алайҳи ва саллам
 унинг ҳузурига кирдилар. Унинг олдида Абу Жаҳл ва Абдуллоҳ ибн
@@ -3269,77 +3269,77 @@
     <t>Сафарларнинг бирида Набий соллаллоҳу алайҳи ва саллам Аммор ибн Ёсирни юмуш билан бир ерга жўнатдилар. Ўшанда у жимоъ қилгани ёки шаҳват билан маний тушгани учун жунуб бўлиб қолди ва ювинишга сув топа олмади. У кичик бетаҳоратликдан таяммум қилиш мумкинлигини билар, аммо, жанобатдан покланиш учун таяммум қилиш жоизлигини билмас эди. Шу боис ижтиҳод қилди ва сувга қиёслаб, кичик бетаҳоратликдан покланиш учун таяммум қилинганда баъзи таҳорат аъзоларига тупроқ суртилгани каби, жанобатдан покланиш учун ҳам бутун баданни тупроққа белаш керак деб ўйлади ва ерга ағанаб, бутун баданини тупроққа белаб, сўнг намоз ўқиди. Бироқ ўз ижтиҳодига биноан қилган бу амалидан кўнгли хижил бўлиб, Набий соллаллоҳу алайҳи ва салламнинг ҳузур-ларига келгач бу ҳақда У зотга хабар беради. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам унга бавл каби кичик таҳоратсизликдан ҳам жунуб каби катта таҳоратсизликдан ҳам покланишни баёнлаб: «бутун баданингни тупроққа белашинг ўрнига икки қўлингни бир марта ерга уриб, сўнг чап қўлинг билан ўнг қўлинг устига ва икки кафтинг ҳамда юзингга суртишинг кифоя қиларди», деган мазмунда кўрсатма берадилар.</t>
   </si>
   <si>
     <t>وجوب طلب الماء قبل التيمم.
 مشروعية التيمم لمن عليه جنابة ولم يجد الماء.
 التيمم للحدث الأكبر، كالتيمم للحدث الأصغر.</t>
   </si>
   <si>
     <t>Таяммум қилишдан олдин сув излаш лозим.
 Жанобатдан покланишда ғуслнинг ўрнига таяммум қилиш жоиз.
 Катта бетаҳоратликдан таяммум қилишнинг кўриниши кичик бетаҳоратликнинг ҳукми билан бир хил.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3461</t>
   </si>
   <si>
     <t>إن الناس إذا رأوا الظالم فلم يأخذوا على يديه أوشك أن يعمهم الله بعقاب منه</t>
   </si>
   <si>
     <t>Агар одамлар золимни кўрсалар-у, унинг қўлидан тутиб (зулмдан) тўхтатмасалар, Аллоҳ тез орада уларнинг барчасига Ўз ҳузуридан барчага бир жазо юбориши мумкин</t>
   </si>
   <si>
     <t>عَنْ أَبِي بَكْرٍ الصِّدِّيقِ رضي الله عنه أَنَّهُ قَالَ: أَيُّهَا النَّاسُ، إِنَّكُمْ تَقْرَؤُونَ هَذِهِ الآيَةَ: {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ}، وَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ النَّاسَ إِذَا رَأَوْا الظَّالِمَ فَلَمْ يَأْخُذُوا عَلَى يَدَيْهِ أَوْشَكَ أَنْ يَعُمَّهُمُ اللَّهُ بِعِقَابٍ مِنْهُ».</t>
   </si>
   <si>
-    <t>Абу  Бакр разияллоҳу анҳу шундай дедилар: «Эй инсонлар! Сизлар ушбу: «Эй имон келтирганлар! Ўзингизни ислоҳ қилинг (ўзингизга қаранг)! Агар тўғри йўлда бўлсангиз, адашган кимсалар сизга зарар етказа олмас» оятини ўқийсизлар (аммо нотўғри тушунасизлар). Мен эса Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитганман: «Агар одамлар золимни кўрсалар-у, унинг қўлидан тутиб (зулмдан) тўхтатмасалар, Аллоҳ тез орада уларнинг барчасига Ўз ҳузуридан барчага бир жазо юбориши мумкин».</t>
+    <t>Абу  Бакр разияллоҳу анҳу шундай дедилар: «Эй инсонлар! Сизлар ушбу: «Эй имон келтирганлар! Ўзингизни ислоҳ қилинг (ўзингизга қаранг)! Агар тўғри йўлда бўлсангиз, адашган кимсалар сизга зарар етказа олмас», оятини ўқийсизлар (аммо нотўғри тушунасизлар). Мен эса Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитганман: «Агар одамлар золимни кўрсалар-у, унинг қўлидан тутиб (зулмдан) тўхтатмасалар, Аллоҳ тез орада уларнинг барчасига Ўз ҳузуридан барчага бир жазо юбориши мумкин».</t>
   </si>
   <si>
     <t>يُخبِرُ أبو بكر الصديق رضي الله عنه: أن الناس يقرؤون هذه الآية: 
 {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ} [المائدة: 105].
 ويفهمون منها أنّ على الإنسان السعي في إصلاح نفسه فقط، وأنه لا يضره بعد ذلك ضلال من ضل، وأنهم غير مطالَبين بالأمر بالمعروف والنهي عن المنكر! 
 فأعلمهم أنها ليست كذلك، وأنه سمع النبي صلى الله عليه وسلم يقول: 
 إن الناس إذا رأوا الظالم فلم يمنعوه من ظلمه، وعندهم القدرة على منعه، يوشك أن يعمَّ الله الجميعَ بعقاب من عنده، الفاعل للمنكر، والساكت عنه.</t>
   </si>
   <si>
     <t>Абу Бакр Сиддиқ разияллоҳу анҳу хабар берадилар: одамлар ушбу оятни ўқийдилар:
-«Эй иймон келтирганлар! Ўзингизни ислоҳ қилинг (ўзингизга қаранг)! Агар тўғри йўлда бўлсангиз, адашган кимсалар сизга зарар етказа олмас».
+«Эй иймон келтирганлар! Ўзингизни ислоҳ қилинг (ўзингизга қаранг)! Агар тўғри йўлда бўлсангиз, адашган кимсалар сизга зарар етказа олмас» [Моида сураси: 105].
 Ва бу оятдан шуни тушунадиларки, гўёки инсон фақат ўз нафсини тузатишга ҳаракат қилиши кифоя ва шундан кейин адашган кимсаларнинг залолати унга зарар бермайди. Шунингдек, улар (бу оятни далил қилиб) ўзларини «амри маъруф» ва «наҳий мункар» (яхшиликка буюриш ва ёмонликдан қайтариш) қилишга масъул эмас деб ўйлайдилар.
 Сўнг Абу Бакр разияллоҳу анҳу уларга бу оятнинг маъноси улар ўйлагандек эмаслигини билдирдилар ва Пайғамбаримиз соллаллоҳу алайҳи ва салламдан шундай деганларини эшитганларини айтдилар: ​«Агар одамлар золимни кўрсалар-у, унинг зулмини тўхтатишга қодир бўла туриб, тўхтатмасалар, Аллоҳ таоло уларнинг барчасига — мункар ишни қилувчига ҳам, унга сукут қилиб қараб турганга ҳам Ўз ҳузуридан умумий бир азоб юбориши яқиндир».</t>
   </si>
   <si>
     <t>واجب المسلمين التناصح والأمر بالمعروف والنهي عن المنكر.
 عقاب الله العام يشمل الظالم لظلمه، ويشمل الساكت عن الإنكار إن كان قادرًا على الإنكار.
 تعليم العامة وإفهامهم النصوص القرآنية على الوجه الصحيح لها.
 أنه يجب على الإنسان العناية بفهم كتاب الله عز وجل، حتى لا يفهمه على غير ما أراد الله تعالى.
 الاهتداء لا يتحقق مع ترك الأمر بالمعروف والنهي عن المنكر.
 التفسير الصواب للآية: الزموا حفظ أنفسكم عن المعاصي، فإذا حفظتم أنفسكم لم يضركم إذا عجزتم عن الأمر بالمعروف والنهي عن المنكر ضلال من ضل بارتكاب المناهي إذا اهتديتم إلى اجتنابها.</t>
   </si>
   <si>
     <t>Бир-бирларига насиҳат қилиш, яхшиликка буюриб, ёмонликдан қайтариш — мусулмонларнинг вазифасидир.
 Аллоҳнинг умумий азоби золимни зулми учун, қайтаришга қодир бўла туриб, сукут сақлаган кишини эса мункар ишни инкор қилмагани учун ўз ичига олади.
-Овом халққа таълим бериш ва Қуръон оятларини тўғри тушунтириш лозим.
+Авом халққа таълим бериш ва Қуръон оятларини тўғри тушунтириш лозим.
 Инсон Аллоҳ таолонинг китобини, ундаги оятларни нотўғри тушуниб қолмаслиги учун У Зот ирода қилгандек тушунишга алоҳида эътибор бериши вожибдир.
 Яхшиликка буюриш ва ёмонликдан қайтаришни тарк қилиш билан ҳидоят комил бўлмайди.
 Оятнинг тўғри тафсири: «Ўз нафсингизни гуноҳлардан сақлашни лозим тутинг. Агар сиз нафсингизни (гуноҳлардан) сақласангиз ҳамда қайтариқлардан тийилиш билан ҳидоятда бўлсангиз, яхшиликка буюриш ва ёмонликдан қайтаришга ожиз бўлган тақдирингизда, адашган кимсаларнинг залолати сизга зарар бермайди».</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Абу Довуд, Термизий, Насоий «Сунани Кубро»да, Ибн Можа ва Аҳмад ривоят қилган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3470</t>
   </si>
   <si>
     <t>من يضمن لي ما بين لحييه وما بين رجليه أضمن له الجنة</t>
   </si>
   <si>
     <t>Ким менга икки жағининг орасидаги ва икки оёғининг орасидагига кафолат берса, мен унга жаннатга кафолатни бераман», дедилар</t>
   </si>
   <si>
     <t>عن سهل بن سعد رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ يَضْمَنْ لِي مَا بَيْنَ لَحْيَيْهِ وَمَا بَيْنَ رِجْلَيْهِ أَضْمَنْ لَهُ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>Саҳл ибн Саъд разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким менга икки жағининг орасидаги ва икки оёғининг орасидагига кафолат берса, мен унга жаннатга кафолатни бераман», дедилар».</t>
   </si>
@@ -3588,138 +3588,137 @@
   <si>
     <t>يُخبرُنا النبيُّ صلى الله عليه وسلم أن أفضل الذكر: "لا إله إلا الله" ومعناها لا معبود بحق إلا الله، وأن أفضل الدعاء: "الحمد لله" وهي الاعتراف بأن المُنعم هو الله سبحانه، المُستحِق للوصف الكامل الجميل.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда зикрларнинг энг афзали "Лаа илааҳа иллаллоҳ", яъни "Аллоҳдан ўзга сиғинишга ҳақли зот йўқ", дейиш эканини ва дуоларнинг энг афзали "алҳамдулиллаҳ", яъни барча неъматларни берувчи зот камол (комиллик) ва жамол (гўзаллик) сифатларига энг лойиқ бўлган Аллоҳ субҳонаҳу ва таололигини эътироф этиш эканини хабар бермоқдалар.</t>
   </si>
   <si>
     <t>الحث على الإكثار من ذكر الله بكلمة التوحيد، والدعاء بالحمد.</t>
   </si>
   <si>
     <t>Зикрда тавҳид калимасини ва дуода ҳамд айтишни кўпайтиришга ундалгани.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي في الكبرى وابن ماجه</t>
   </si>
   <si>
     <t>[Термизий, Насоий «Сунани Кубро» ва Ибн Можа ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3567</t>
   </si>
   <si>
     <t>ألا أدلكم على ما يمحو الله به الخطايا، ويرفع به الدرجات؟</t>
   </si>
   <si>
-    <t>Аллоҳ хатоларни ўчириб, даражаларни кўтаришига сабаб бўладиган нарсага сизларни далолат қилайми?</t>
+    <t>Сизларни Аллоҳ хатоларни ўчириб, даражаларни кўтаришига сабаб бўладиган нарсага далолат қилайми?</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَلَا أَدُلُّكُمْ عَلَى مَا يَمْحُو اللهُ بِهِ الْخَطَايَا، وَيَرْفَعُ بِهِ الدَّرَجَاتِ؟» قَالُوا بَلَى يَا رَسُولَ اللهِ قَالَ: «إِسْبَاغُ الْوُضُوءِ عَلَى الْمَكَارِهِ، وَكَثْرَةُ الْخُطَا إِلَى الْمَسَاجِدِ، وَانْتِظَارُ الصَّلَاةِ بَعْدَ الصَّلَاةِ، فَذَلِكُمُ الرِّبَاطُ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Аллоҳ хатоларни ўчириб, даражаларни кўтаришига сабаб бўладиган нарсага сизларни далолат қилайми?» дедилар. «Ҳа, Эй Аллоҳнинг Расули», дейишди. «Қийинчиликларда ҳам таҳоратни мукаммал қилиш, масжидларга қадамни кўпайтириш ва намоздан сўнг намозни кутиш. Ана ўша ишингиз риботдир», дедилар.</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сизларни Аллоҳ хатоларни ўчириб, даражаларни кўтаришига сабаб бўладиган нарсага далолат қилайми?» дедилар. Улар: «Ҳа, Эй Аллоҳнинг Расули», дейишди. «Қийинчиликларда ҳам таҳоратни мукаммал қилиш, масжидларга қадамни кўпайтириш ва намоздан сўнг намозни кутиш. Ана ўша ишингиз риботдир», дедилар».</t>
   </si>
   <si>
     <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه هل يُريدون أنْ يدلَّهم على أعمال تكون سببًا في مغفرة الذنوب، ومحوها من كُتب الحفظة، وعلو المنازل في الجنة؟ 
 قال الصحابة: نعم نريد ذلك. قال: 
 الأول: استيعاب وإتمام الوضوء على مشقة؛ كَبردٍ، وقلة ماء، وألم جسم، وماء حار. 
 الثاني: كثرة الخُطا -وهي ما بين القدمين- إلى المساجد ببعد الدار، وكثرة التكرار. 
 الثالث: انتظار وقت الصلاة، وتعلُّق القلب بها، والتأهب لها، والجلوس لها في المسجد لانتظار الجماعة، فإذا صلاها انتظر في مصلاه صلاةً أخرى. 
 ثم بيَّنَ صلى الله عليه وسلم أنَّ هذه الأمور هي المرابطة الحقيقية؛ لأنها تسد طرق الشيطان على النفس، وتقهر الهوى، وتمنعها من قبول الوساوس، فيغلب بها حزبُ الله جنودَ الشيطان؛ وذلك هو الجهاد الأكبر، فكانت بمنزلة الرباط على ثغر العدو.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам саҳобаларидан: «Гуноҳларнинг мағфират қилинишига, амалларни ёзиб борувчи фаришталар дафтарларидан ўчирилишига ва жаннатдаги даражаларнинг юксалишига сабаб бўладиган амалларга далолат қилишимни хоҳлайсизларми?» деб сўрадилар.
 Саҳобалар: «Ҳа, хоҳлаймиз», дейишди. У зот айтдилар:
 Биринчиси: Қийинчилик ва машаққатларга қарамай, масалан, совуқда, сув камлигида, танадаги оғриқ ёки сувнинг иссиқлигида таҳоратни мукаммал қилиш.
 Иккинчиси: Уйнинг узоқлиги ёки кўп қатнаш сабабли масжидлар сари кўп қадам ташлаш.
 Учинчиси: Намоз вақтини интизорлик билан кутиш, қалбни намозга боғлаш, унга шайланиш ва жамоат намозини кутиб масжидда ўтириш. Бир намозни ўқиб бўлгач, намозгоҳида кейинги намозни кутиш.
 Сўнгра Пайғамбаримиз соллаллоҳу алайҳи ва саллам бу ишлар ҳақиқий «рибот» эканини баён қилдилар. Чунки бу амаллар нафсга келадиган шайтон йўлларини тўсади, ҳавойи нафсни енгади ва уни васвасаларни қабул қилишдан қайтаради. Бу билан Аллоҳнинг аскарлари шайтон лашкари устидан ғолиб келади. Бу эса «катта жиҳод» бўлиб, душман чегарасидаги қўриқчилик (рибот) мақомидадир.</t>
   </si>
   <si>
     <t>أهمية المحافظة على صلاة الجماعة في المسجد، والاهتمام بالصلوات وعدم التشاغل عنها.
 حسن عرض النبي صلى الله عليه وسلم وتشويقه لأصحابه حيث بدأهم بثواب عظيم على طريقة السؤال، وهذه طريقة من طرق التعليم.
 فائدة عرض المسألة بالسؤال والجواب: أن يكون الكلام أوقع في النفس بحكم الإبهام والتبيين.
 قال النووي رحمه الله: فذلكم الرباط أي: الرباط المرغَّب فيه، وأصل الرباط الحبس على الشيء، كأنه حبس نفسه على هذه الطاعة، وقيل: إنه أفضل الرباط كما قيل: الجهاد جهاد النفس، ويحتمل أنه الرباط المتيسر الممكن، أي: إنه من أنواع الرباط.
 كررت كلمة "الرباط" وعرفت ب(ال) التعريف؛ ذلك تعظيمٌ لشأن هذه الأعمال.</t>
   </si>
   <si>
     <t>Масжидда жамоат намозини адо этишга бардавом бўлишнинг аҳамияти ҳамда намозларга эътиборли бўлиб, улардан чалғимаслик.
 Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг гўзал таълим услублари: саҳобаларни қизиқтириш учун гапни савол бериш орқали улкан ажр-мукофотни зикр қилишдан бошладилар. Бу таълим беришнинг энг самарали усулларидан биридир.
-Масалани савол-жавоб тарзида баён қилишнинг фойдаси: аввал (жавобни) номаълум қолдириб, сўнг баён қилиш орқали сўзнинг қалбдан чуқурроқ жой олишини таъминлайди.
+Масалани савол-жавоб тарзида баён қилишнинг фойдаси: аввал (жавобни) номаълум қолдириб, сўнг уни баён қилиш, сўзнинг қалбдан чуқурроқ жой олишини таъминлайди.
 Имом Нававий раҳимаҳуллоҳ айтадилар: «"Мана шу риботдир", яъни тарғиб қилинган ҳақиқий рибот мана шудир. Аслида "рибот" сўзи бир нарсага боғланиб, (нафсни) тутиб туришни англатади. Гўёки киши ўз нафсини мана шу тоатга боғлаб қўйгандек бўлади. Шунингдек, "нафс жиҳоди — энг афзал жиҳод" дейилганидек, бу амаллар ҳам энг афзал рибот экани айтилган. Ёки бу киши учун қулай ва имконли бўлган рибот, яъни риботнинг бир туридир».
 "Рибот" сўзининг такрорланиши ва "ал-" (аниқлик) қўшимчаси билан келиши — бу амалларнинг шаъни ва мартабаси нақадар улуғ эканига далолат қилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3574</t>
   </si>
   <si>
     <t>ألا أنبئكم بخير أعمالكم، وأزكاها عند مليككم، وأرفعها في درجاتكم</t>
   </si>
   <si>
     <t>Сизларга амалларингизнинг энг яхшисини, Хожангиз (Аллоҳ) ҳузурида энг покларини, даражаларингизни энг юқори қилувчисини</t>
   </si>
   <si>
     <t>عَنْ أَبِي الدَّرْدَاءِ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «أَلاَ أُنَبِّئُكُمْ بِخَيْرِ أَعْمَالِكُمْ، وَأَزْكَاهَا عِنْدَ مَلِيكِكُمْ، وَأَرْفَعِهَا فِي دَرَجَاتِكُمْ وَخَيْرٌ لَكُمْ مِنْ إِنْفَاقِ الذَّهَبِ وَالوَرِقِ، وَخَيْرٌ لَكُمْ مِنْ أَنْ تَلْقَوْا عَدُوَّكُمْ فَتَضْرِبُوا أَعْنَاقَهُمْ وَيَضْرِبُوا أَعْنَاقَكُمْ؟» قَالُوا: بَلَى. قَالَ: «ذِكْرُ اللهِ تَعَالَى».</t>
   </si>
   <si>
     <t>Абу Дардо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Сизларга амалларингизнинг энг яхшисини, Хожангиз (Аллоҳ) ҳузурида энг покларини, даражаларингизни энг юқори қилувчисини, сизлар учун олтин-кумуш инфоқ қилишдан ҳам яхшироқ бўлган ва душманингизга рўбаро келиб, сизлар уларнинг бўйнига, улар эса сизларнинг бўйнингизга уришидан (яъни жанг қилишдан) ҳам афзалроқ бўлган нарса ҳақида хабар берайми?» дедилар.
 Саҳобалар: «Албатта, эй Аллоҳнинг Расули», дейишди.
 У зот: «Аллоҳ таолонинг зикридир», дедилар».</t>
   </si>
   <si>
     <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه:
 هل تريدون أن أخبركم وأعلمكم بأفضل أعمالكم وأشرفها وأنماها وأطهرها وأنقاها عند الله المالك عز وجل؟
 وأرفعها في منازلكم في الجنة؟ 
 وخير لكم من التصدُّق بالذهب والفضة؟ 
 وخير لكم من أن تَلْقَوا الكفارَ للقتال، فتضربُوا أعناقَهم، ويضربوا أعناقَكم؟ 
 قال الصحابة: نعم نريد ذلك. 
 قال صلى الله عليه وسلم: ذكر الله تعالى في كل الأوقات وعلى جميع الهيئات والحالات.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам саҳобалардан сўрадилар:
-Сизларга амалларингиз ичида энг яхшисини, Ал-Молик бўлган Аллоҳ азза ва жалла ҳузурида энг шарафлиси ва покизасини
+«Сизларга амалларингиз ичида энг яхшисини, Ал-Молик бўлган Аллоҳ азза ва жалла ҳузурида энг шарафлиси ва покизасини
 жаннатдаги даражаларингизни энг юксакка кўтарадиганини хабар қилайми?
 У шундай бир амалки, сиз учун олтин-кумушларни инфоқ қилишдан ҳам,
 жанг майдонида душман билан юзма-юз келиб, уларнинг бўйнига қилич уришингиздан ва улар сизнинг бўйнингизга қилич уришидан ҳам хайрлироқдир».
 Саҳобалар: «Албатта, эй Аллоҳнинг расули, хабар беринг!» дедилар.
-Сарвари коинот соллаллоҳу алайҳи ва саллам марҳамат қилдилар:
-«Бу — Аллоҳ таолони ҳар бир лаҳзада, ҳар қандай ҳолат ва кўринишда зикр этмоқдир».</t>
+Пайғамбаримиз соллаллоҳу алайҳи ва саллам: «Бу — Аллоҳ таолони ҳар бир лаҳзада, ҳар қандай ҳолат ва кўринишда зикр этмоқдир», дедилар.</t>
   </si>
   <si>
     <t>أن المداومة على ذكر الله تعالى ظاهرًا وباطنًا من أعظم القُرَب، وأنفعها عند الله تعالى.
 جميع الأعمال إنما شُرعت لإقامة ذكر الله تعالى، قال الله تعالى: (وَأَقِمِ الصَّلَاةَ لِذِكْرِي). وقال صلى الله عليه وسلم: إنَّما جُعل الطَّوافُ بالبيت وبين الصَّفا والمروة ورمي الجمار لإقامة ذكر الله تعالى. رواه أبو داود والترمذي.
 قال العز بن عبدالسلام في قواعده: هذا الحديث مما يدل على أن الثواب لا يترتب على قدر النَّصَب في جميع العبادات بل قد يأجر الله تعالى على قليل الأعمال أكثرَ مما يأجر على كثيرها، فالثواب يترتب على تفاوت الرتب في الشرف.
 قال المناوي في فيض القدير: هذا الحديث محمول على أن الذكر كان أفضل للمخاطبين به، ولو خوطب به شُجاع بَاسل حصل به نفع الإسلام في القتال لقيل له الجهاد، أو الغني الذي ينتفع به الفقراء بماله قيل له الصدقة، والقادر على الحج قيل له الحج، أو من له أبوان قيل له برهما، وبه يحصل التوفيق بين الأخبار.
 أكمل الذكر ما نطق به اللسانُ مع تدبُّر القلب، ثم ما كان بالقلب وحده كالتفكر، ثم ما كان باللسان وحده، وفي كلٍّ أجرٌ إن شاء الله تعالى.
 التزام المسلم بالأذكار المتعلقة بالأحوال كأذكار الصباح والمساء، ودخول المسجد والبيت والخلاء والخروج منها... وغير ذلك يجعله من الذاكرين الله كثيرًا.</t>
   </si>
   <si>
     <t>Аллоҳ таолони зоҳир ва ботинда зикр қилишда бардавом бўлиш — энг улуғ қурбатлардан (Аллоҳга яқинлаштирувчи амаллардан) ва Аллоҳ таоло ҳузуридаги энг манфаатли ишлардан биридир.
 Барча амаллар аслида Аллоҳ таолонинг зикрини барпо қилиш учун шариатга киритилган. Аллоҳ таоло айтади: «Мени зикр қилиш учун намозни тўкис адо этинг!». Пайғамбаримиз соллаллоҳу алайҳи ва саллам эса: «Байтуллоҳни тавоф қилиш, Сафо ва Марва орасида саъй қилиш ҳамда (ҳажда) тош отиш (рамий жамарот) — фақат Аллоҳ таолонинг зикрини барпо қилиш учун жорий қилингандир», деб марҳамат қилганлар. (Абу Довуд ва Термизий ривояти).
 Иззуддин ибн Абдуссалом ўзларининг «Қоидалар» китобида шундай дейдилар: «Ушбу ҳадис барча ибодатларда бериладиган ажр-мукофот фақатгина чекилган машаққатнинг миқдорига қараб белгиланмаслигига далолат қилувчи далиллардан биридир. Балки Аллоҳ таоло баъзан камроқ амал учун кўп амалга қараганда кўпроқ ажр бериши мумкин. Зеро, савоб амалларнинг шарафи ва мартабасининг турлича эканига қараб белгиланади».
 Муновий «Файзул-қодир» китобида шундай дейдилар: «Ушбу ҳадисни қуйидагича тушуниш лозим: зикр қилиш ўша пайтдаги тингловчилар (суҳбатдошлар) учун энг афзал амал бўлган. Агар бу сўз билан жанг майдонида Исломга нафи тегадиган шижоатли ва ботир кишига юзланилганда эди, унга «жиҳод» (энг афзал амал) деб айтилган бўларди. Ёки моли билан камбағалларга фойдаси тегадиган бой кишига «садақа», ҳаж қилишга қодир бўлган кишига «ҳаж», ота-онаси бор кишига эса «ота-онага яхшилик қилиш» энг афзал амал экани айтилган бўларди. Мана шу талқин билан (амалларнинг афзаллиги ҳақидаги турлича келган) хабарлар ўртасида мувофиқлик ҳосил бўлади».
-Зикрнинг энг мукаммали — қалб тадаббури (маъносини ҳис қилиш) билан тил айтган зикрдир. Кейин эса тафаккур каби фақат қалб билан бўлган зикр. Ундан кейин фақат тилнинг ўзи билан бўлган зикр туради. Иншааллоҳ, буларнинг барчасида ажр бордир.
+Зикрнинг энг мукаммали — қалб тадаббури (маъносини ҳис қилиш) билан тил айтган зикрдир. Кейин эса тафаккур каби фақат қалб билан бўлган зикр. Ундан кейин фақат тилнинг ўзи билан бўлган зикр туради. Иншааллоҳ, буларнинг барчасида ажр бор.
 Мусулмон кишининг турли ҳолатларга боғлиқ бўлган зикрларни — масалан, эрталабки ва кечки зикрлар, масжидга, уйга ва халога кириш ҳамда улардан чиқиш зикрлари ва шу кабиларни — маҳкам тутиши уни «Аллоҳни кўп зикр қилувчилар» қаторидан жой олишига сабаб бўлади.</t>
   </si>
   <si>
     <t>رواه الترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Термизий, Ибн Можа ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3575</t>
   </si>
   <si>
     <t>الجنة أقرب إلى أحدكم من شراك نعله، والنار مثل ذلك</t>
   </si>
   <si>
     <t>Жаннат сизларга поябзалингизинг ипидан ҳам яқиндир. Дўзах ҳам худди шундай», дедилар</t>
   </si>
   <si>
     <t>عن ابن مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «الْجَنَّةُ أَقْرَبُ إِلَى أَحَدِكُمْ مِنْ شِرَاكِ نَعْلِهِ، وَالنَّارُ مِثْلُ ذَلِكَ».</t>
   </si>
   <si>
     <t>Ибн Масъуд разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Жаннат сизларга поябзалингизинг ипидан ҳам яқиндир. Дўзах ҳам худди шундай», дедилар».</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم أنَّ الجنة والنار قريبتان من الإنسان كقُربِ سَيْرِ الحِذاء الذي يكون على ظَهر القَدَم؛ لأنه قد يفعل طاعةً من رضوان الله عز وجل يدخل بها الجنة، أو معصيةً تكون سببًا لدخول النار.</t>
@@ -3895,81 +3894,81 @@
     <t>أفلح إن صدق</t>
   </si>
   <si>
     <t>Агар гапида турса, нажот топди», дедилар</t>
   </si>
   <si>
     <t>عَنْ طَلْحَةَ بْنِ عُبَيْدِ اللهِ رضي الله عنه قَالَ: جَاءَ رَجُلٌ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ أَهْلِ نَجْدٍ ثَائِرُ الرَّأْسِ، نَسْمَعُ دَوِيَّ صَوْتِهِ، وَلَا نَفْقَهُ مَا يَقُولُ حَتَّى دَنَا مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَإِذَا هُوَ يَسْأَلُ عَنِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «خَمْسُ صَلَوَاتٍ فِي الْيَوْمِ وَاللَّيْلَةِ» فَقَالَ: هَلْ عَلَيَّ غَيْرُهُنَّ؟ قَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ، وَصِيَامُ شَهْرِ رَمَضَانَ»، فَقَالَ: هَلْ عَلَيَّ غَيْرُهُ؟ فَقَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ»، وَذَكَرَ لَهُ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ الزَّكَاةَ، فَقَالَ: هَلْ عَلَيَّ غَيْرُهَا؟ قَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ»، قَالَ: فَأَدْبَرَ الرَّجُلُ، وَهُوَ يَقُولُ: وَاللهِ، لَا أَزِيدُ عَلَى هَذَا، وَلَا أَنْقُصُ مِنْهُ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْلَحَ إِنْ صَدَقَ».</t>
   </si>
   <si>
     <t>Талҳа ибн Убайдуллоҳ разияллоҳу анҳу айтади: «Нажд аҳлидан бўлган, сочи тўзғиган бир киши Расулуллоҳ соллаллоҳу алайҳи ва салламнинг ҳузурига келди. Биз унинг овозини эшитардиг-у, нима деяётганини тушуна олмасдик. Ниҳоят, у Расулуллоҳ соллаллоҳу алайҳи ва салламга яқин келди. Билсак, Ислом ҳақида сўраётган экан. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бир кеча-кундузда бешта намоз бор», дедилар. У: «Зиммамда шулардан бошқа намоз ҳам борми?» деди. «Йўқ! Лекин ўз ихтиёринг билан бўлса, мустасно. Кейин Рамазон ойида рўза тутиш ҳам бор», дедилар. У: «Зиммамда бундан бошқа рўза ҳам борми?» деди. «Йўқ! Лекин ўз ихтиёринг билан бўлса, мустасно», дедилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам унга закотни ҳам айтдилар. У: «Зиммамда шундан бошқа садақа ҳам борми?» деди. «Йўқ! Лекин ўз ихтиёринг билан бўлса, мустасно», дедилар. Ўша киши орқасига қайтиб кетаётиб, «Аллоҳга қасамки, бундан зиёда ҳам қилмайман, кам ҳам қилмайман», деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Агар гапида турса, нажот топди», дедилар».</t>
   </si>
   <si>
     <t>جاء رجلٌ من أهل نَجْدٍ إلى النبي صلى الله عليه وسلم وكان شعره مُنْتَفِشًا، وصوته مرتفعًا، ولا يُفقه ما يقول، حتى اقترب من النبي صلى الله عليه وسلم، فسأل عن فرائض الإسلام؟ 
 فبدأ النبيُّ صلى الله عليه وسلم بالصلاة، وأخبره أنَّ الله قد افترض عليه خمسَ صلوات في كل يوم وليلة.
 فقال: هل يلزمني شيء من الصلوات غير هذه الخَمس؟ 
 فقال: لا، إلا إذا تطوَّعت من صلوات النوافل. 
 ثم قال صلى الله عليه وسلم: ومما أوجبه الله عليك صوم شهر رمضان.
 فقال الرجل: هل يلزمني شيء من الصيام غير صوم رمضان؟ 
 فقال: لا، إلا أن تتطوّع بصوم. 
 ثم ذكر له صلى الله عليه وسلم الزكاة.
 فقال الرجل: هل يلزمني شيء من الصدقات بعد زكاة الفرض؟ 
 قال: لا، إلا أن تتطوّع. 
 وبعد أن سمع الرجل من النبي صلى الله عليه وسلم هذه الفرائض ولّى مدبرًا وأقسم بالله تعالى أنه سيلتزم بها من غير زيادة ولا نقصان، فقال صلى الله عليه وسلم على إثر ذلك: إذا صَدَقَ الرجل على ما حَلفَ عليه فإنه يكون من المُفلحين.</t>
   </si>
   <si>
-    <t>Нажд аҳлидан бир киши Набий соллаллоҳу алайҳи ва салламнинг ҳузурларига келди. Унинг сочи тўзғиган, овози баланд эди, нима деяётгани англашилмасди. Ниҳоят, у Набий соллаллоҳу алайҳи ва салламга яқинлашиб, Исломнинг фарзлари ҳақида сўради.
+    <t>Нажд аҳлидан бир киши Набий соллаллоҳу алайҳи ва салламнинг ҳузурларига келди. Унинг сочи тўзғиган, овози баланд эди, нима деяётгани тушунарсиз эди. Ниҳоят, у Набий соллаллоҳу алайҳи ва салламга яқинлашиб, Исломнинг фарзлари ҳақида сўради.
 Набий соллаллоҳу алайҳи ва саллам (сўзни) намоздан бошладилар ва Аллоҳ унга бир кеча-кундузда беш вақт намозни фарз қилганини хабар бердилар.
-У: «Зиммамда ушбу беш (вақт намоз)дан бошқаси ҳам фарзми?» деб сўради.
+У: «Зиммамда ушбу беш(вақт намоз)дан бошқа фарз (намоз) ҳам борми?» деб сўради.
 У зот: «Йўқ, магар ўз ихтиёринг билан нафл намозлар ўқисанг (бўлади)», дедилар.
 Сўнгра Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Аллоҳ сенга вожиб қилган нарсалардан яна бири Рамазон ойи рўзасидир», дедилар.
-Ҳалиги киши: «Зиммамда Рамазон рўзасидан бошқа рўза ҳам фарзми?» деб сўради.
+Ҳалиги киши: «Зиммамда Рамазон рўзасидан бошқа фарз рўза ҳам борми?» деб сўради.
 У зот: «Йўқ, магар ўз ихтиёринг билан (нафл) рўза тутсанг (бўлади)», дедилар.
 Сўнгра Расулуллоҳ соллаллоҳу алайҳи ва саллам унга закотни зикр қилдилар.
-Ҳалиги киши: «Зиммамда фарз закотдан кейин (бошқа) садақалар ҳам фарзми?» деб сўради.
+Ҳалиги киши: «Зиммамда фарз закотдан кейин (бошқа) фарз садақалар ҳам борми?» деб сўради.
 У зот: «Йўқ, магар ўз ихтиёринг билан (нафл садақа) қилсанг (бўлади)», дедилар.
 Бу киши Набий соллаллоҳу алайҳи ва салламдан ушбу фарзларни эшитганидан сўнг ортига қайтиб кетаётиб, Аллоҳ таолога қасам ичиб, уларга зиёда ҳам, кам ҳам қилмасдан амал қилишини айтди. Шундан кейин Набий соллаллоҳу алайҳи ва саллам: «Агар бу киши ичган қасамида содиқ турса, албатта, нажот топувчилардан (муфлиҳлардан) бўлади», дедилар.</t>
   </si>
   <si>
     <t>سماحةُ الشريعة الإسلامية وتيسيرها على المكلفين.
 حسن معاملته صلى الله عليه وسلم لهذا الرجل، فقد مَكَّنَه من الاقتراب منه وسؤاله.
 البدء في الدعوة إلى الله تعالى بالأهم فالأهم.
 الإسلام عقيدة وعمل، فلا ينفع عمل من غير إيمان، ولا ينفع إيمان من غير عمل.
 أهمية هذه الأعمال وأنها من أركان الإسلام.
 صلاة الجمعة داخلة في الصلوات الخمس الواجبة؛ لأنها بدلًا عن صلاة ظهر يوم الجمعة لمن وجبت عليه.
 بدأ النبيُّ صلى الله عليه وسلم تعليمه بآكد فرائض الإسلام وهي أركانه بعد الشهادتين؛ لأنه كان مسلمًا، ولم يذكر الحج؛ لأنه قبل فرضهِ، أو لأنه لم يأتِ وقته.
 الإنسان إذا اقتصر على الواجب في الشرع فإنه مُفلح، ولكن لا يعني هذا أنه لا يُسن أن يأتي بالتطوع؛ لأن التطوع تكمل به الفرائض يوم القيامة.</t>
   </si>
   <si>
     <t>Ислом шариатининг бағрикенглиги ва унинг мукаллафлар учун енгиллик яратиши. (Мукаллаф: Шариат буйруқларини бажариш масъулияти юкланган, балоғатга етган ақлли мусулмон.)
 Набий соллаллоҳу алайҳи ва салламнинг бу кишига бўлган гўзал муомалалари: У зот кишининг яқин келишига ва савол беришига имкон бердилар.
 Аллоҳ таолога даъват қилишда энг муҳим (аҳамиятли) ишлардан бошлаш.
 Ислом — ҳам эътиқод, ҳам амалдир. Иймонсиз амал фойда бермайди, амалсиз иймон ҳам фойда бермайди.
 Бу амалларнинг аҳамияти ва улар Ислом арконларидан экани.
-Жума намози беш вақт фарз намознинг ичига киради, зеро, у жума куни пешин намозининг ўрнини босувчидир.
+Жума намози беш вақт фарз намознинг ичига киради, зеро, у жума куни пешин намозининг ўрнини босади.
 Набий соллаллоҳу алайҳи ва саллам таълим беришни икки шаҳодатдан кейинги Исломнинг энг таъкидланган фарзлари — арконларидан бошладилар. Чунки у (савол берган киши) мусулмон эди. Ҳаж эса ҳали фарз қилинмагани учун ёки унинг вақти келмагани учун зикр қилинмади.
-Инсон шариатда белгиланган фарз амаллар билангина чекланса ҳам нажот топувчидир. Лекин бу нафл (ихтиёрий) амалларни бажариш суннат эмас деган тушунчани англатмайди. Чунки қиёмат кунида фарзлардаги камчиликлар нафл амаллар билан тўлдирилади.</t>
+Инсон шариатда белгиланган фарз амаллар билангина чекланса ҳам нажот топади. Лекин бу нафл (ихтиёрий) амалларни бажариш суннат эмас деган тушунчани англатмайди. Чунки қиёмат кунида фарзлардаги камчиликлар нафл амаллар билан тўлдирилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3700</t>
   </si>
   <si>
     <t>ما يصيب المسلم من نصب ولا وصب ولا هم ولا حزن ولا أذى ولا غم حتى الشوكة يشاكها إلا كفر الله بها من خطاياه</t>
   </si>
   <si>
     <t>Мусулмонга бирор ҳорғинликми, беморликми, ташвишми, қайғуми, озорми, ғамми етса, ҳатто тикан кирса ҳам Аллоҳ таоло булар туфайли унинг хатоларини ўчиради", дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ وَعَنْ أَبِي هُرَيْرَةَ رضي الله عنهما عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «مَا يُصِيبُ الْمُسْلِمَ مِنْ نَصَبٍ وَلَا وَصَبٍ وَلَا هَمٍّ وَلَا حُزْنٍ وَلَا أَذًى وَلَا غَمٍّ حَتَّى الشَّوْكَةِ يُشَاكُهَا إِلَّا كَفَّرَ اللهُ بِهَا مِنْ خَطَايَاهُ».</t>
   </si>
   <si>
     <t>Абу Саид Ал-Худрий ва Абу Ҳурайра разияллоҳу анҳумолардан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Мусулмонга бирор ҳорғинликми, беморликми, ташвишми, қайғуми, озорми, ғамми етса, ҳатто тикан кирса ҳам Аллоҳ таоло булар туфайли унинг хатоларини ўчиради", дедилар».</t>
   </si>
   <si>
     <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ ما يُصاب به المسلمُ مِن أمراضٍ وهمومٍ وأحزانٍ وكروبٍ ومصائبَ وشدائدَ وخوفٍ وجوعٍ -حتى لو كانت شوكة تُصيبه فَتُؤْلِمُه-، يكونُ ذلك كفارةً لذنوبه وحطًّا لخطاياه.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда мусулмонга етадиган касаллик, қайғу, ғам-ғусса, қийинчилик, хавф, очлик, ҳаттоки қўлига кириб озор берган бир тикан ҳам гуноҳларига каффорат бўлиши ва хатоларини ўчиришини баёнламоқдалар.</t>
   </si>
   <si>
     <t>بيان فضل الله على عباده المؤمنين ورحمته بهم بغفران الذنوب بأقل ضرر يصيبهم.
 ينبغي للمسلم أن يَحْتَسِبَ عند الله ما يُصيبه، ويَصبر على كل صغيرة وكبيرة، لتكون له رفعة في الدرجات وكفارة للسيئات.</t>
@@ -4044,65 +4043,65 @@
     <t>عظمة الإسلام في تأكيد الحقوق بين المسلمين وتوثيق الأُخوَّة والمحبة بينهم.</t>
   </si>
   <si>
     <t>Мусулмонлар орасидаги ҳақларни кучайтиришдаги ва ўрталаридаги биродарлик ва ўзаро муҳаббатни мустаҳкамлашдаги Ислом динининг улуғворлиги.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3706</t>
   </si>
   <si>
     <t>خير يوم طلعت عليه الشمس يوم الجمعة</t>
   </si>
   <si>
     <t>Қуёш чиққан энг яхши кун жума кунидир</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «خَيْرُ يَوْمٍ طَلَعَتْ عَلَيْهِ الشَّمْسُ يَوْمُ الْجُمُعَةِ، فِيهِ خُلِقَ آدَمُ، وَفِيهِ أُدْخِلَ الْجَنَّةَ، وَفِيهِ أُخْرِجَ مِنْهَا، وَلَا تَقُومُ السَّاعَةُ إِلَّا فِي يَوْمِ الْجُمُعَةِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: Қуёш чиққан энг яхши кун жума кунидир. Одам шу куни яратилган, шу куни жаннатга киритилган ва ундан чиқарилган, қиёмат ҳам айнан жума куни қоим бўлади», дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ خيْرَ يومٍ طلعت عليه الشمس يومُ الجمعة، 
 ومن خصائصه: أن الله خلق فيه آدم عليه السلام، وفيه أدخله الجنة، وفيه أخرجه منها وأهبطه إلى الأرض، ولا تقوم الساعة إلا في يوم الجمعة.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам қуёш чиққан кунларнинг энг яхшиси жума куни эканини хабар бермоқдалар. Унинг хусусиятларидан: Аллоҳ унда Одам алайҳиссаломни яратди, у куни Одамни жаннатга киритди ва унда у ердан чиқариб, ер юзига туширди. Қиёмат ҳам, фақатгина, жума куни қоим бўлади».</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам қуёш чиққан кунларнинг энг яхшиси жума куни эканини хабар бердилар. Унинг хусусиятларидан: Аллоҳ унда Одам алайҳиссаломни яратди, у куни Одамни жаннатга киритди ва унда у ердан чиқариб, ер юзига туширди. Қиёмат ҳам, фақатгина, жума куни қоим бўлади.</t>
   </si>
   <si>
     <t>فضل يوم الجمعة على سائر أيام الأسبوع.
 الحث والإكثار من الأعمال الصالحة في يوم الجمعة، والتأهب لنيل رحمة الله تعالى، ودفع نقمته.
 هذه الخصائص ليوم الجمعة التي ذكرت في الحديث قيل: أنها ليست لذكر فضيلة يوم الجمعة؛ لأن إخراج آدم وقيام الساعة لا يعد فضيلة، وقيل: بل جميعها فضائل وخروج آدم سبب وجود الذرية من الرسل والأنبياء والصالحين، وقيام الساعة سبب تعجيل جزاء الصالحين ونيلهم ما أعد الله لهم من الكرامات.
  ذُكِرَ ليوم الجمعة خصائص أخرى غير ما ذكر في هذه الرواية، ومنها: فيه تِيْبَ على آدم، وفيه قُبض، وفيه ساعة لا يصادفها عبد مؤمن وهو يصلي يسأل الله شيئًا إلا أعطاه إياه.
 أفضل أيام السنة يوم عرفة، وقيل: يوم النحر، وأفضل أيام الأسبوع يوم الجمعة، وأفضل ليلة ليلة القدر.</t>
   </si>
   <si>
     <t>Жума кунининг ҳафтанинг бошқа кунлардан афзаллиги.
 Жума кунида солиҳ амалларни кўпайтиришга тарғиб қилиш ҳамда Аллоҳ таолонинг раҳматига эришиш ва азобидан қутилиш учун ҳозирлик кўриш.
 Ҳадисда зикр қилинган жума кунининг ушбу хусусиятлари ҳақида шундай сўзлар ҳам айтилган: «Булар жума кунининг фазилатини баён қилиш учун эмас. Чунки Одам алайҳиссаломнинг жаннатдан чиқарилиши ва қиёмат қоим бўлиши фазилат саналмайди». Яна бир фикрга кўра: «Буларнинг барчаси фазилатдир. Зеро, Одамнинг чиқарилиши — пайғамбарлар, набийлар ва солиҳлардан иборат зурриётнинг вужудга келишига сабаб бўлган. Қиёмат қоим бўлиши эса, солиҳларга бериладиган мукофотларнинг тезлашишига ҳамда Аллоҳ улар учун тайёрлаб қўйган икромларга эришишларига сабабдир.
-Жума куни учун ушбу ривоятда келганлардан бошқа хусусиятлар ҳам зикр қилинган. Жумладан: ушбу кунда Одам алайҳиссаломнинг тавбаси қабул қилинган, шу куни у зот вафот этган ва бу кунда шундай бир соат борки, агар мўмин банда намоз ўқиб, Аллоҳдан бирор нарса сўраган ҳолида ўша соатга тўғри келса, Аллоҳ унга сўраганини, албатта, беради.
-Йилнинг энг афзал куни — Арафа кунидир, баъзилар Қурбонлик куни ҳам дейишган. Ҳафтанинг энг афзал куни — жума кунидир. Энг афзал кеча эса қадр кечасидир.</t>
+Жума куни учун ушбу ривоятда келганлардан бошқа хусусиятлар ҳам зикр қилинган. Жумладан: ушбу кунда Одам алайҳиссаломнинг тавбаси қабул қилинган, шу куни у зот вафот этган ва бу кунда шундай бир соат борки, агар мўмин банда дуо қилиб, Аллоҳдан бирор нарса сўраган ҳолида ўша соатга тўғри келса, Аллоҳ унга сўраганини, албатта, беради.
+Йилнинг энг афзал куни — Арафа куни, баъзилар Қурбонлик куни ҳам дейишган. Ҳафтанинг энг афзал куни — жума куни. Энг афзал кеча эса қадр кечаси.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3711</t>
   </si>
   <si>
     <t>رحم الله رجلا سمحا إذا باع، وإذا اشترى، وإذا اقتضى</t>
   </si>
   <si>
     <t>Сотганда ҳам, сотиб олганда ҳам, ҳақ талаб қилганда ҳам бағрикенг бўлган кишига Аллоҳ раҳм қилсин», дедилар</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «رَحِمَ اللهُ رَجُلًا سَمْحًا إِذَا بَاعَ، وَإِذَا اشْتَرَى، وَإِذَا اقْتَضَى».</t>
   </si>
   <si>
     <t>Жобир разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сотганда ҳам, сотиб олганда ҳам, ҳақ талаб қилганда ҳам бағрикенг бўлган кишига Аллоҳ раҳм қилсин», дедилар».</t>
   </si>
   <si>
     <t>دعا النبي صلى الله عليه وسلم بالرحمة لكل من كان:
 سهلًا جَوَادًا سَخِيًّا في بيعِه، فلا يُشدِّد على المشتري في سعرها ويعامله بخُلُقٍ حَسَن.
 سهلًا جوادًا سَخِيًّا إذا اشترى، فلا يَبْخَس ويُقَلِّل من قيمة البِضَاعَة.
 سهلًا جوادًا سخيًا إذا طَالَبَ بقضاءِ الدُّيون التي له، فلا يُشدِّد على الفقير والمُحتاج، بل يُطالِبه برفق ولُطف، ويُنْظِر المُعسر.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда олди-сотди ишларида бағрикенг, сахий, жўмард бўлган кишига Аллоҳдан раҳмат тилаб дуо қилдилар. Шундай экан, нархда қаттиқ туриб олиш билан харидорга танглик қилинмайди, унга чиройли хулқ ила муомалада бўлади. Харидор ҳам сотиб олишда олийжаноб, сахий, жўмард бўлиб, буюмни пастга уриб, нархини тушириб юбормайди. Қарзларини талаб қилганда ҳам олийжаноб, сахий ва жўмард бўлади. Фақир ва муҳтожга қийин қилмайди, балки ундан мулойимлик ва юмшоқлик билан қарзини талаб қилади ва имконисизга муҳлат беради.</t>
   </si>
@@ -4113,111 +4112,111 @@
   <si>
     <t>Инсонлар орасидаги алоқаларни яхшилайдиган нарсаларга риоя қилиш шариат мақсадларидандир.
 Одамлар орасидаги олди-сотди ва шунга ўхшаш муомалаларда олийжаноб хулқларни қўлланишга тарғиб қилиниши.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3716</t>
   </si>
   <si>
     <t>رغم أنف، ثم رغم أنف، ثم رغم أنف، قيل: من؟ يا رسول الله قال: من أدرك أبويه عند الكبر، أحدهما أو كليهما فلم يدخل الجنة</t>
   </si>
   <si>
     <t>Бурни ерга ишқалансин, бурни ерга ишқалансин, бурни ерга ишқалансин!» дедилар. «Эй Аллоҳнин Расули, кимнинг?», дейишди. У зот: «Ота-онаси ёки улардан бири кексайганда (уларни рози қилиб,) жаннатга кириб олмаган кишининг», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «رَغِمَ أَنْفُ، ثُمَّ رَغِمَ أَنْفُ، ثُمَّ رَغِمَ أَنْفُ»، قِيلَ: مَنْ؟ يَا رَسُولَ اللهِ قَالَ: «مَنْ أَدْرَكَ أَبَوَيْهِ عِنْدَ الْكِبَرِ، أَحَدَهُمَا أَوْ كِلَيْهِمَا فَلَمْ يَدْخُلِ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Бурни ерга ишқалансин, бурни ерга ишқалансин, бурни ерга ишқалансин!» дедилар. «Эй Аллоҳнин Расули, кимнинг?», дейишди. У зот: «Ота-онаси ёки улардан бири кексайганда (уларни рози қилиб,) жаннатга кириб олмаган кишининг», дедилар».</t>
   </si>
   <si>
     <t>دَعا النبيُّ صلى الله عليه وسلم بالذّل والخِزْي حتى بلغ به كأنه وضع أنفَه في التراب -كررها ثلاثًا- فسُئِل: مَن هذا يا رسول الله الذي دعوتَ عليه؟ 
 فقال صلى الله عليه وسلم: من أدرك والديه عند الكبر -أحدهما أو كليهما-، فلم يكونَا سببًا بدخوله الجنة؛ وذلك بسبب عدم الإحسان إليهما وعقوقهما.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам (бир кишини) хорлик ва расволикка дучор бўлишини тилаб дуо қилдилар. Ҳатто бу дуолари билан унинг бурни тупроққа ишқалангандек бўлди. Буни уч бор такрорладилар. Шунда: «Эй Аллоҳнинг Расули, сиз бунчалик дуоибад қилган кимса ким?» деб сўралди.
-Пайғамбаримиз соллаллоҳу алайҳи ва саллам: «Ота-онаси кексайган вақтда уларнинг хизматини қилиб, дуосини олиб жаннатга кириш имкони бўла туриб, буни қўлдан бой берган, уларга ёмон муносабатда бўлиб, оқ бўлган киши хор бўлсин», деб марҳамат қилдилар.</t>
+Пайғамбаримиз соллаллоҳу алайҳи ва саллам: «Ота-онаси кексайган вақтда уларнинг хизматини қилиб, дуосини олиб жаннатга кириш имкони бўла туриб, буни қўлдан бой берган, уларга ёмон муносабатда бўлиб, оқ бўлган киши хор бўлсин», дедилар.</t>
   </si>
   <si>
     <t>وجوب بِرِّ الوالدين وأنه من أسباب دخول الجنة، خصوصًا عند كبرهما وضعفهما.
 عقوق الوالدين من كبائر الذنوب.</t>
   </si>
   <si>
     <t>Ота-онага яхшилик қилишнинг вожиблиги ва бу, айниқса, улар кексайиб, заифлашиб қолган вақтларида жаннатга кириш сабабларидан бири экани.
 Ота-онага оқ бўлиш (уларнинг дилини оғритиш) гуноҳи кабиралардандир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3718</t>
   </si>
   <si>
     <t>سبق المفردون</t>
   </si>
   <si>
     <t>Муфарридлар ўзиб кетишди</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَسِيرُ فِي طَرِيقِ مَكَّةَ، فَمَرَّ عَلَى جَبَلٍ يُقَالُ لَهُ جُمْدَانُ، فَقَالَ: «سِيرُوا هَذَا جُمْدَانُ، سَبَقَ الْمُفَرِّدُونَ» قَالُوا: وَمَا الْمُفَرِّدُونَ يَا رَسُولَ اللهِ؟ قَالَ: «الذَّاكِرُونَ اللهَ كَثِيرًا وَالذَّاكِرَاتُ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳу ривоят қиладилар: Расулуллоҳ соллаллоҳу алайҳи ва саллам Макка йўлида кетаётган эдилар. Жумдон деган тоғнинг олдидан ўтаётиб: «Юринглар! Бу Жумдон. Муфарридлар ўзиб кетишди», дедилар. «Муфарридлар ким, эй Аллоҳнинг Расули?» дейишди. «Аллоҳни кўп зикр қилувчи эркак ва аёллар», дедилар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам Макка йўлида кетаётган эдилар. Жумдон деган тоғнинг олдидан ўтаётиб: «Юринглар! Бу Жумдон. Муфарридлар ўзиб кетишди», дедилар. «Муфарридлар ким, эй Аллоҳнинг Расули?» дейишди. «Аллоҳни кўп зикр қилувчи эркак ва аёллар», дедилар».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم منزلة الذاكرين الله كثيرًا، وأنهم قد انفردوا وسبقوا غيرَهم بنيل الدرجات العُلَى في جنات النعيم، وشبَّههم بجبل جُمدان الذي انفرد عن غيره من الجبال.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам Аллоҳни кўп зикр қилувчиларнинг мақомини баён қилиб бердилар. Улар (зикрлари билан) ажралиб чиқиб, наъийм жаннатида юқори даражаларга эришишда бошқалардан ўзиб кетдилар. Шунингдек, У зот бу кишиларни бошқа тоғлардан ажралиб турувчи Жумдон тоғига ўхшатдилар.</t>
   </si>
   <si>
     <t>استحباب كثرة الذكر والانشغال به، فإنَّ السَّبْق في الآخرة إنما يكون بكثرة الطاعات، والإخلاص في العبادات.
 ذكر الله يكون باللسان فقط، أو بالقلب فقط، أو باللسان والقلب معًا، وهي أعلاها رتبة.
 من الذكر الأوراد الشرعية المقيدة، كأذكار الصباح والمساء، وأدبار الصلوات المكتوبات وغيرها.
 قال النووي: اعلم أن فضيلة الذكر غير منحصرة في التسبيح والتهليل والتحميد والتكبير ونحوها، بل كل عامل لله تعالى بطاعة فهو ذاكرٌ لله تعالى.
 ذكر الله من أعظم أسباب الثبات، قال سبحانه وتعالى: (يَا أَيُّهَا الَّذِينَ آمَنُوا إِذَا لَقِيتُمْ فِئَةً فَاثْبُتُوا وَاذْكُرُوا اللَّهَ كَثِيرًا لَّعَلَّكُمْ تُفْلِحُونَ) [الأنفال: 45]
 وجه التشبيه بينَ الذَّاكرينَ وجبل جُمدانَ هو الانفرادُ والاعتزالُ؛ فجبل جُمدانُ منفرد عن الجِبالِ، فكذا الذَّاكرينَ اللهَ تعالى فالمُنفَردُ هو الذي انفردَ قلبُه ولسانُه بذِكرِ ربَّه ولو كانَ بينَ النَّاسِ، واستأنس بأوقاتِ الخَلوةِ واستوحش من كثرةِ مُخالطةِ النَّاسِ، وقد يكون وجه التشبيه أن الذكر سبب التَّثبيت على الدين كما أن الجبال سبب لثبات الأرض، أو يكون السَّبقُ إلى الخَيراتِ في الدُّنيا والآخرةِ حيث كان المسافر من المدينة إلى مكة إذا وصل جُمدانَ كانَ علامةُ الوصولِ إلى مكةَ ومن وصلَ إليه كانَ سابقًا، فكذلك الذَّاكرُ للهِ تعالى فهو سابقٌ لغيرِه بكثرةِ ذِكرِه للهِ تعالى، والله أعلم.</t>
   </si>
   <si>
     <t>Зикрни кўпайтириш ва у билан машғул бўлишнинг мустаҳаблиги. Зеро, охиратдаги пешқадамлик фақатгина тоат-ибодатларнинг кўплиги ва ибодатдаги ихлос билан бўлади.
-Аллоҳнинг зикри фақат тил билан ёки фақат қалб билан бўлади. Тил ва қалб билан бирга зикр қилиш энг олий мартабадир.
+Аллоҳнинг зикри фақат тил билан, фақат қалб билан ёки тил ва қалб билан бирга бўлади. Мана уша энг олий мартабадир.
 Тонгги ва кечки зикрлар, фарз намозларидан кейинги зикрлар ва шу кабилар шариатда белгиланган муқайяд (вақти ва ўрни тайин қилинган) вирдлар (зикрлар) жумласига киради.
 Имом Нававий айтдилар: «Билгинки, зикрнинг фазилати фақат тасбеҳ, таҳлил, таҳмид ва такбир айтиш кабилар билангина чекланиб қолмайди. Аксинча, Аллоҳ таоло учун бирор тоатни бажарувчи ҳар бир киши Аллоҳни зикр қилувчи (зокир) ҳисобланади».
-Аллоҳнинг зикри собитқадамликнинг энг буюк сабабларидандир. Аллоҳ субҳанаҳу ва таоло шундай марҳамат қилган: «Эй иймон келтирганлар! Бирор жамоа (душман) билан тўқнашсангиз, собитқадам бўлинг ва Аллоҳни кўп зикр қилинг, шояд нажот топсангиз».
+Аллоҳнинг зикри собитқадамликнинг энг буюк сабабларидандир. Аллоҳ субҳанаҳу ва таоло шундай марҳамат қилган: «Эй иймон келтирганлар! Бирор жамоа (душман) билан тўқнашсангиз, собитқадам бўлинг ва Аллоҳни кўп зикр қилинг, шояд нажот топсангиз» [Анфол: 45].
 Зикр қилувчилар билан Жумдон тоғи ўртасидаги ўхшатишнинг жиҳати — ажралиб туриш ва яккаланишдир. Жумдон тоғи бошқа тоғлардан ажралиб тургани каби, Аллоҳни зикр қилувчилар ҳам шундайдир. «Мунфарид» (ажралиб чиққан) деб, одамлар орасида бўлса-да, қалби ва тили билан Раббининг зикрида холи қолган кишига айтилади. У холи қолган вақтларида (Аллоҳ билан) ором топади ва одамларга ҳаддан ташқари аралашиб кетишдан безовта бўлади. Шунингдек, ўхшатиш жиҳати шунда бўлиши ҳам мумкинки: тоғлар ернинг мустаҳкамлигига сабаб бўлганидек, зикр ҳам динда собитқадамликка сабаб бўлади. Ёки дунё ва охиратда хайрли ишларда пешқадам бўлишдир. Мадинадан Маккага йўл олган мусофир Жумдон тоғига етиб келса, бу Маккага етиб келганининг аломати бўларди ва унга ким биринчи етиб келса, ўша пешқадам саналарди. Худди шунингдек, Аллоҳни кўп зикр қилувчи киши ҳам Аллоҳни кўп ёд этиши билан бошқалардан ўзиб кетувчи, пешқадамдир. Яна Аллоҳ билувчироқ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3719</t>
   </si>
   <si>
     <t>عليك بكثرة السجود لله، فإنك لا تسجد لله سجدة، إلا رفعك الله بها درجة، وحط عنك بها خطيئة</t>
   </si>
   <si>
     <t>Аллоҳга кўп сажда қилишинг керак, чунки Аллоҳга бир сажда қилсанг, Аллоҳ у туфайли сени бир даража кўтаради ва сендан бир хатони ўчиради</t>
   </si>
   <si>
     <t>عَنْ مَعْدَانَ بْنِ أَبِي طَلْحَةَ الْيَعْمَرِيُّ قَالَ: لَقِيتُ ثَوْبَانَ مَوْلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقُلْتُ: أَخْبِرْنِي بِعَمَلٍ أَعْمَلُهُ يُدْخِلُنِي اللهُ بِهِ الْجَنَّةَ؟ أَوْ قَالَ قُلْتُ: بِأَحَبِّ الْأَعْمَالِ إِلَى اللهِ، فَسَكَتَ. ثُمَّ سَأَلْتُهُ فَسَكَتَ. ثُمَّ سَأَلْتُهُ الثَّالِثَةَ فَقَالَ: سَأَلْتُ عَنْ ذَلِكَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: «عَلَيْكَ بِكَثْرَةِ السُّجُودِ لِلَّهِ، فَإِنَّكَ لَا تَسْجُدُ لِلَّهِ سَجْدَةً، إِلَّا رَفَعَكَ اللهُ بِهَا دَرَجَةً، وَحَطَّ عَنْكَ بِهَا خَطِيئَةً» قَالَ مَعْدَانُ: ثُمَّ لَقِيتُ أَبَا الدَّرْدَاءِ فَسَأَلْتُهُ فَقَالَ لِي: مِثْلَ مَا قَالَ لِي: ثَوْبَانُ.</t>
   </si>
   <si>
-    <t>Маъдан ибн Абу Талҳа Яъмарийдан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламнинг мавлолари Савбонни учратиб қолиб: «Менга шундай амални [ёки Аллоҳга энг суюкли амални] айтингки, уни қилсам, жаннатга кирайин», дедим. У индамади. Кейин яна сўрадим, индамади. Кейин учинчи марта сўрадим. У шундай деди: «Бу ҳақда Расулуллоҳ соллаллоҳу алайҳи ва салламдан сўраганман. У зот: «Аллоҳга кўп сажда қилишинг керак, чунки Аллоҳга бир сажда қилсанг, Аллоҳ у туфайли сени бир даража кўтаради ва сендан бир хатони ўчиради», деганлар». Кейин Абу Дардони учратиб қолиб, ундан ҳам сўраган эдим, худди Савбон менга айтган гапни айтди».</t>
+    <t>Маъдон ибн Абу Талҳа Яъмарийдан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламнинг мавлолари Савбонни учратиб қолиб: «Менга шундай амални [ёки Аллоҳга энг суюкли амални] айтингки, уни қилсам, жаннатга кирайин», дедим. У индамади. Кейин яна сўрадим, индамади. Кейин учинчи марта сўрадим. У шундай деди: «Бу ҳақда Расулуллоҳ соллаллоҳу алайҳи ва салламдан сўраганман. У зот: «Аллоҳга кўп сажда қилишинг керак, чунки Аллоҳга бир сажда қилсанг, Аллоҳ у туфайли сени бир даража кўтаради ва сендан бир хатони ўчиради», деганлар». Кейин Абу Дардони учратиб қолиб, ундан ҳам сўраган эдим, худди Савбон менга айтган гапни айтди».</t>
   </si>
   <si>
     <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن العمل الذي يكون سببًا لدخول الجنة أو عن أحب الأعمال إلى الله؟ 
 فقال صلى الله عليه وسلم للسائل: الزم كثرة السجود في الصلاة، فإنك ما سجدت لله سجده إلا رفعك بها درجة، وغفر عنك بها خطيئة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва салламдан жаннатга киришга сабаб бўладиган амал ёки Аллоҳга энг суюкли бўлган амал ҳақида сўралди.
 Набий соллаллоҳу алайҳи ва саллам сўровчига шундай дедилар: «Намозда кўп сажда қилишни лозим тут (кўпайтир). Зеро, сен Аллоҳ учун бирор сажда қилсанг, албатта, Аллоҳ у сажда туфайли сенинг даражангни кўтаради ва бир хатоингни ўчиради».</t>
   </si>
   <si>
     <t>حث المسلم على الحرص على الصلاة فرضًا وتطوعًا، لاشتمالها على السجود.
 بيان فقه الصحابة وعلمهم أن الجنة لا تنال -بعد رحمة الله- إلا بالعمل.
 السجود في الصلاة من أعظم أسباب رفعة الدرجات، وغفران الذنوب.</t>
   </si>
   <si>
     <t>Намоз ўз ичига саждани олгани учун ҳам мусулмон кишини фарз ва нафл намозларга ҳарис бўлишга тарғиб қилинмоқда.
 Саҳобаларнинг тушунчаси ва илми шуни кўрсатадики, жаннатга Аллоҳнинг раҳматидан сўнг фақат ҳаракат ва амал билан эришилади.
 Намоздаги сажда — даражаларнинг кўтарилиши ва гуноҳларнинг кечирилишига сабаб бўладиган энг буюк ишлардан биридир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3732</t>
   </si>
   <si>
     <t>كان رجل يداين الناس، فكان يقول لفتاه: إذا أتيت معسرا فتجاوز عنه، لعل الله يتجاوز عنا</t>
   </si>
@@ -4513,52 +4512,52 @@
     <t>Мусулмон қабрида сўралса: «Аллоҳдан ўзга илоҳ йўқ ва Муҳаммад Аллоҳнинг элчиси», деб гувоҳлик беради</t>
   </si>
   <si>
     <t>عَنِ البَرَاءِ بْنِ عَازِبٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «المُسْلِمُ إِذَا سُئِلَ فِي القَبْرِ: يَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ»، فَذَلِكَ قَوْلُهُ: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالقَوْلِ الثَّابِتِ فِي الحَيَاةِ الدُّنْيَا وَفِي الآخِرَةِ} [إبراهيم: 27].</t>
   </si>
   <si>
     <t>Баро ибн Озиб разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам айтадилар: «Мусулмон қабрида сўралса: «Аллоҳдан ўзга илоҳ йўқ ва Муҳаммад Аллоҳнинг элчиси», деб гувоҳлик беради. Аллоҳ таоло бу ҳақида айтадики: «Аллоҳ иймон келтирганларни бу дунё ҳаётида ҳам, охиратда ҳам собит сўз ила собитқадам қилур» [Иброҳим: 27].</t>
   </si>
   <si>
     <t>يُسألُ المؤمنُ في القبر، فيسأله الملكان الموكَّلان بذلك وهما منكر ونكير، كما جاء تسميتهما في عدة أحاديث، 
 فيشهد أن لا إله إلا الله وأن محمدًا رسول الله، 
 قال النبي صلى الله عليه وسلم هذا هو القول الثابت الذي قال الله فيه: 
 {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ} [إبراهيم: 27].</t>
   </si>
   <si>
     <t>Мўмин киши қабрда сўроқ қилинади. Уни бу ишга вакил қилинган икки фаришта Мункар ва Накир сўроққа тутади. Бир қанча ҳадисларда уларнинг номлари мана шундай келган. Шунда мўмин: «Аллоҳдан ўзга илоҳ йўқ ва Муҳаммад Аллоҳнинг элчисидир», деб гувоҳлик беради. Пайғамбар соллаллоҳу алайҳи ва саллам: «Бу Аллоҳ таоло Қуръонда айтган собит сўздир», деб қуйидаги оятни ўқидилар: «Аллоҳ иймон келтирганларни бу дунё ҳаётида ҳам, охиратда ҳам собит сўз ила собитқадам қилур» [Иброҳим: 27].</t>
   </si>
   <si>
     <t>أنَّ سؤال القبر حق.
 فضل الله على عباده المؤمنين في الدنيا والآخرة بتثبيتهم على القول الثابت.
 فضل شهادة التوحيد والموت عليها.
 تثبيت الله للمؤمن في الدنيا بالثبات على الإيمان، وسلوك الصراط المستقيم، وعند الموت بالموت على التوحيد، وفي القبر عند سؤال الملكين.</t>
   </si>
   <si>
     <t>Қабр сўроғи ҳақдир.
-Аллоҳнинг Ўз мўмин бандаларига дунё ва охиратда «собит сўз» (тавҳид калимаси) билан собитқадам қилиб қўйиши Унинг катта фазл-карамидир.
-Тавҳид калимасининг («Ла илаҳа иллаллоҳ»нинг) фазли ва шу калима билан вафот этишнинг фазилати.
+Аллоҳ таоло Ўз мўмин бандаларини дунё ва охиратда «собит сўз» (тавҳид калимаси) билан собитқадам қилиб қўйиши Унинг улкан фазлу-карамидандир.
+Тавҳид калимаси(лаа илааҳа иллаллоҳ)нинг ва шу калима билан вафот этишнинг фазилати.
 Аллоҳнинг мўмин кишини дунёда иймонда маҳкам туриш ва тўғри йўлдан (сиротул мустақимдан) юриш билан, вафот этаётганда тавҳид ила жон таслим қилиш билан, қабрда эса икки фариштанинг сўроғи пайтида собитқадам қилиши билан бўлади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4206</t>
   </si>
   <si>
     <t>أمرت أن أقاتل الناس حتى يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله، ويقيموا الصلاة، ويؤتوا الزكاة</t>
   </si>
   <si>
     <t>Инсонлар "Аллоҳдан ўзга ҳақ илоҳ йўқ ва Муҳаммад Унинг Расулидир" деб гувоҳлик бериб, намозни адо этмагунларича ва закотни бермагунларича</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عُمَرَ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أُمِرْتُ أَنْ أُقَاتِلَ النَّاسَ حَتَّى يَشْهَدُوا أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ، وَيُقِيمُوا الصَّلاَةَ، وَيُؤْتُوا الزَّكَاةَ، فَإِذَا فَعَلُوا ذَلِكَ عَصَمُوا مِنِّي دِمَاءَهُمْ وَأَمْوَالَهُمْ إِلَّا بِحَقِّ الإِسْلاَمِ، وَحِسَابُهُمْ عَلَى اللَّهِ».</t>
   </si>
   <si>
     <t>Ибн Умар разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Инсонлар "Аллоҳдан ўзга ҳақ илоҳ йўқ ва Муҳаммад Унинг Расулидир" деб гувоҳлик бериб, намозни адо этмагунларича ва закотни бермагунларича, улар билан жанг қилишга буюрилдим. Агар одамлар юқоридагиларга амал қилсалар, мендан қонлари ва молларини омон сақлаган бўладилар. Фақат Ислом ҳаққи бундан мустасно. Уларнинг ҳисоб-китоби эса Аллоҳ таолога ҳаволадир», – дедилар.</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ اللهَ أمرَه بمقاتلة المشركين حتى يشهدوا بأن لا معبود بحق إلا الله وحده لا شريك له، ويشهدوا لمحمد صلى الله عليه وسلم بالرسالة، والعمل بمقتضى هذه الشهادة من المحافظة على الصلوات الخمس في اليوم والليلة، ويعطوا الزكاة المفروضة لمستحقيها. 
 فإذا فعلوا هذه الأمورَ فإنَّ الإسلام يَعْصِمُ دماءَهم وأموالَهم، فلا يَحِلُّ قتلُهم إلا إذا ارتكبوا جريمة أو جناية يستحقون عليها القتل بموجب أحكام الإسلام، ثم يوم القيامة يتولى الله تعالى حسابَهم حيث يعلم سرائرَهم.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар бердиларки, то мушриклар ҳақиқий маъбуд бўлмиш фақатгина ягона ва шериги йўқ Аллоҳ эканлиги ва Муҳаммад соллаллоҳу алайҳи ва салламнинг расул эканликларига шаҳодат бергунларигача, шу шаҳодатнинг талабига амал қилиб, куну тун беш вақт намозни адо этгунлари ва фарз қилинган закотни бергунларигача Аллоҳ таоло У зотга улар билан урушишни буюрди. Агар бу ишларни қилсалар, Ислом уларнинг қонлари ва молларини ҳимоя қилади. Ислом аҳкомлари тақозо қиладиган катта жарима ёки ўлимга лойиқ жиноят қилмагунларича ўлдирилишлари мумкин эмас. Сўнгра Қиёмат куни Аллоҳ таоло Ўзи ҳисоб-китоб қилади. Чунки фақат Унинг Ўзигина уларнинг сирларини билур.</t>
   </si>
   <si>
@@ -5138,69 +5137,69 @@
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصفه به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Аллоҳ таоло Зоти, сифатлари, феъллари ва ҳукмларида комилдир.
 Аллоҳ таолога ихлос ва Пайғамбаримиз соллаллоҳу алайҳи ва салламга эргашиш буюрилган.
 Амалга рағбатлантирувчи воситаларни ишлатиш. Чунки Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Албатта, Аллоҳ мўминларни ҳам пайғамбарларга буюрган нарсаларга буюрди», дедилар. Агар мўмин бу пайғамбарларга буюрилган амаллардан эканини билса, шу ишни бажаришга шижоатланади ва ўзида куч топади.
 Дуо қабул бўлишига тўсқинлик қиладиган нарсалардан бири — ҳаром луқмадир.
 Дуо ижобат бўлишининг бешта сабаби бор: 1. Узоқ сафар – чунки у инсонда ҳокисорликни пайдо қилади. Бу эса дуо ижобат бўлишининг энг улуғ сабабларидандир. 2. Зарурият ҳолати. 3. Қўлларни осмонга кўтариш. 4. Аллоҳга илтижо қилиб, «Раббим!» деган сўзни қайта-қайта такрорлаш, бу энг улуғ сабаблардан. 5. Ҳалол ва пок луқма.
 Ҳалол ва пок луқма солиҳ амалларга ёрдамчи омиллардан ҳисобланади.
 Қозий раҳимаҳуллоҳ айтган: «Тоййиб» (пок, яхши) сўзи «хабис» (ифлос, ёмон)нинг зиддидир. – У Аллоҳга нисбат берилса, демак: У нуқсонлардан пок, айблардан муназзаҳ дегани. – Агар одамга нисбатан айтилса: у ёмон хулқ ва қабиҳ амаллардан узоқ, аксинча, уларнинг муқобили – гўзал хулқ ва яхши амаллар билан безанган деганидир. – Агар мол-дунё ҳақида айтилса, демак у ҳалол ва мол-дунёнинг энг яхшисидандир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4316</t>
   </si>
   <si>
     <t>إن الله عز وجل يبسط يده بالليل ليتوب مسيء النهار، ويبسط يده بالنهار ليتوب مسيء الليل، حتى تطلع الشمس من مغربها</t>
   </si>
   <si>
     <t>Аллоҳ азза ва жалла кундузи ёмонлик қилган одам тавба қилиши учун кечаси қўлини очади. У Зот кечаси ёмонлик қилган одам тавба қилиши учун кундузи қўлини очади, токи қуёш ботадиган жойидан чиққунига қадар шундай бўлади», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ عَزَّ وَجَلَّ يَبْسُطُ يَدَهُ بِاللَّيْلِ لِيَتُوبَ مُسِيءُ النَّهَارِ، وَيَبْسُطُ يَدَهُ بِالنَّهَارِ لِيَتُوبَ مُسِيءُ اللَّيْلِ، حَتَّى تَطْلُعَ الشَّمْسُ مِنْ مَغْرِبِهَا».</t>
   </si>
   <si>
-    <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: Аллоҳ азза ва жалла кундузи ёмонлик қилган одам тавба қилиши учун кечаси қўлини очади. У Зот кечаси ёмонлик қилган одам тавба қилиши учун кундузи қўлини очади, токи қуёш ботадиган жойидан чиққунига қадар шундай бўлади», дедилар».</t>
+    <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Аллоҳ азза ва жалла кундузи ёмонлик қилган одам тавба қилиши учун кечаси қўлини очади. У Зот кечаси ёмонлик қилган одам тавба қилиши учун кундузи қўлини очади, токи қуёш ботадиган жойидан чиққунига қадар шундай бўлади», дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم: أنَّ الله تعالى يقبل التوبة من عباده، 
 فإن أذنب العبد ذنبًا بالنهار وتاب بالليل قَبِلَ الله توبته، وإن أذنب ذنبًا بالليل وتاب بالنهار قَبل الله توبته، 
 ويبسط يده سبحانه للتوبة فرحًا بها، وقبولًا لها، ولا يزال باب التوبة مفتوحًا حتى تطلع الشمس من مغربها إيذانًا بانتهاء الدنيا، فإذا طلعت فإن باب التوبة يُغلق.</t>
   </si>
   <si>
-    <t>Пайғамбар соллаллоҳу алайҳи ва саллам Аллоҳ таоло Ўз бандаларидан тавбани қабул қилиши ҳақида хабар бермоқдалар. Агар банда кундузи гуноҳ қилиб, кечаси тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Агар кечаси гуноҳ қилиб, кундузи тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Аллоҳ таоло тавбадан шодланиб ва уни қабул қилиш учун қўлини ёяди. Дунё тугашидан дарак берувчи қуёш мағрибдан чиққунга қадар тавба эшиги очиқ бўлаверади. Қуёш ботишдан чиққанда эса тавба эшиги ёпилади.</t>
+    <t>Пайғамбар соллаллоҳу алайҳи ва саллам Аллоҳ таоло Ўз бандаларидан тавбани қабул қилишини хабар бермоқдалар. Агар банда кундузи гуноҳ қилиб, кечаси тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Агар кечаси гуноҳ қилиб, кундузи тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Аллоҳ таоло тавбадан шодланиб ва уни қабул қилиш учун қўлини ёяди. Дунё тугашидан дарак берувчи қуёш мағрибдан чиққунга қадар тавба эшиги очиқ бўлаверади. Қуёш ботишдан чиққанда эса тавба эшиги ёпилади.</t>
   </si>
   <si>
     <t>قبول التوبة مستمر ما دام بابها مفتوحًا، ويغلق بابها بمطلع الشمس من مغربها، وأن يتوب الإنسان قبل غرغرة الموت، وهي وصول الروح إلى الحلقوم.
 عدم اليأس والقنوط بسبب الذنب، فإن عفو الله سبحانه ورحمته واسعة، وباب التوبة مفتوح.
  شروط التوبة: الأول: الإقلاع عن المعصية، والثاني: الندم على فعلها، والثالث: العزم على ألّا يعود إليها أبدًا، هذا إن كانت في حقوق الله تعالى، وإن كانت متعلِّقة بحق من حقوق العباد، فيشترط لصحة التوبة أن يؤدي ذلك الحق إلى صاحبه، أو يعفو عنه صاحب الحق.</t>
   </si>
   <si>
     <t>Тавба эшиги очиқ экан, тавба қабул бўлиши давом этади. Қуёш мағрибдан чиққанда ва инсон жони ҳалқумга келганда тавба эшиги ёпилади.
-Гуноҳ сабабли ноумидлик ва тушкунликка тушмаслик керак, чунки Аллоҳ субҳанаҳу ва таолонинг авфи ва раҳмати кенг, тавба эшиги эса ҳамиша очиқдир.
-Тавбанинг шартлари: 1. Гуноҳни дарҳол тўхтатиш. 2. Қилган ишидан пушаймон бўлиш. 3. Унга асло қайтмасликка азму қарор қилиш. Бу шартлар агар гуноҳ Аллоҳ таолонинг ҳақларига тегишли бўлсадир. Агар гуноҳ бандаларнинг ҳақларига боғлиқ бўлса, тавбанинг саҳиҳ бўлиши учун ўша ҳақни эгасига қайтариш ёки эгасидан афв (розилик) олиш шарт қилинади.</t>
+Гуноҳ сабабли ноумидлик ва тушкунликка тушмаслик керак, чунки Аллоҳ субҳонаҳу ва таолонинг авфи ва раҳмати кенг, тавба эшиги эса ҳамиша очиқдир.
+Тавбанинг шартлари: 1. Гуноҳни дарҳол тўхтатиш. 2. Қилган ишидан пушаймон бўлиш. 3. Унга асло қайтмасликка азму қарор қилиш. Бу агар гуноҳ Аллоҳ таолонинг ҳақларига тегишли бўлсадир. Агар гуноҳ бандаларнинг ҳақларига боғлиқ бўлса, тавбанинг саҳиҳ бўлиши учун ўша ҳақни эгасига қайтариш ёки эгасидан афв (розилик) олиш ҳам шарт қилинади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4318</t>
   </si>
   <si>
     <t>إن الله كتب الإحسان على كل شيء</t>
   </si>
   <si>
     <t>Албатта, Аллоҳ ҳар бир нарсада яхшилик қилишни ёзиб қўйди</t>
   </si>
   <si>
     <t>عن شداد بن أوس رضي الله عنه قال: ثِنْتَانِ حَفِظْتُهُمَا عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا الْقِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذَّبْحَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، فَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Шаддод ибн Авс разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламдан икки нарсани ёдлаб олдим: «Албатта, Аллоҳ ҳар бир нарсада яхшилик қилишни ёзиб қўйди. Агар бирон нарсани ўлдирсанглар, яхши усулда (қийнамасдан, азобламасдан) ўлдиринглар. (Бирон чорва ҳайвонини) сўйсанглар, сўйишни яхши усулда бажаринглар – сизлардан (ўша ҳайвонни сўяётган) бирингиз пичоғини (ўткир қилиб) чархласин ва сўйилаётган ҳайвонга (жон беришни) осон қилсин», – дедилар.</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Аллоҳ ҳар бир ишда бизга эҳсон қилишни вожиб қилганини хабар бердилар.
 Эҳсон: Ҳар доим Аллоҳнинг бандани кузатиб туришини эътиқод қилишдир. Бирортага яхшилик қилганда, азият беришдан ўзини тийганда, ўлдирганда ва жонлиқ сўйганда ҳам эҳсон қилишлик лозим. (Яъни Аллоҳ кўриб турганини ҳис қилиб қийнамай сўйиш керак)
 Масалан, қасос олаётиб ўлдириш вақтидаги эҳсон: Ўлдирилиши керак бўлган инсонни энг осон ва тез ўладиган йўл билан ўлдирмоқ.
@@ -10642,118 +10641,118 @@
  «Астағфируллоҳ, астағфируллоҳ», – дейсан», – деди.</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يقول إذا انتهى من صلاته: أستغفر الله، أستغفر الله، أستغفر الله.
 ثم يُعَظِّم ربَّه بقوله: "اللَّهمَّ أنتَ السَّلامُ، ومنْكَ السَّلامُ، تباركْتَ ذا الجَلالِ والإكرامِ " فالله السالم الكامل في صفاته، المنزَّهُ عنَ كل عيب ونَقصٍ، وتَطْلُبُ منه سبحانه السَّلامةَ منْ شُرورِ الدُّنيا والآخرةِ لا مِنْ غَيره، وهو سبحانه قد تَكاثَرَ خَيْرُه في الدارين، صاحب العظَمةِ والإحسانِ.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам намозларини тугатгач: «Астағфируллоҳ, астағфируллоҳ, астағфируллоҳ»,  дер эдилар.
 Сўнгра Аллоҳ таолони: «Аллоҳумма антассалаам ва минкассалаа, табаарокта яаа залжалаали вал икром»,  деб улуғлар эдилар. Яъни: «Аллоҳ барча айбу нуқсонлардан пок, сифатларида комил Зотдир. Фақат Аллоҳдан дунё ва охират саломатлилигини сўрайман бошқа ҳеч кимнинг қўлидан келмас. У Зот улуғлик ва эҳсон соҳибидир.</t>
   </si>
   <si>
     <t>استحباب الاستغفار عَقِبَ الصلاةِ والمداومة عليه.
 استحباب الاستغفار لاستكمال النقص في العبادة وجَبْرًا للطاعة والتقصير فيها.</t>
   </si>
   <si>
     <t>Намоздан сўнг истиғфор айтиш ва шуни ҳар доим қилиш мустаҳабдир.
 Тоату ибодатдаги нуқсону камчиликни йўқотиб комил қилиш учун истиғфор айтиш мустаҳабдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10947</t>
   </si>
   <si>
     <t>من سبح الله في دبر كل صلاة ثلاثا وثلاثين، وحمد الله ثلاثا وثلاثين، وكبر الله ثلاثا وثلاثين، فتلك تسعة وتسعون، وقال: تمام المائة: لا إله إلا الله وحده لا شريك له، له الملك وله الحمد وهو على كل شيء قدير غفرت خطاياه وإن كانت مثل زبد البحر</t>
   </si>
   <si>
-    <t>Ким ҳар бир намоз кетидан ўттиз уч марта Аллоҳга тасбиҳ, ўттиз уч марта ҳамд, ўттиз уч марта такбир, бу тўқсон тўққизта бўлиб, юзинчисида «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр» деса, гуноҳлари денгиз кўпигича бўлса ҳам мағфират қилинади</t>
+    <t>Ким ҳар бир намоз кетидан ўттиз уч марта Аллоҳга тасбиҳ, ўттиз уч марта ҳамд, ўттиз уч марта такбир, бу тўқсон тўққизта бўлиб, юзинчисида «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр», деса, гуноҳлари денгиз кўпигича бўлса ҳам мағфират қилинади</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ سَبَّحَ اللهَ فِي دُبُرِ كُلِّ صَلَاةٍ ثَلَاثًا وَثَلَاثِينَ، وَحَمِدَ اللهَ ثَلَاثًا وَثَلَاثِينَ، وَكَبَّرَ اللهَ ثَلَاثًا وَثَلَاثِينَ، فَتْلِكَ تِسْعَةٌ وَتِسْعُونَ، وَقَالَ: تَمَامَ الْمِائَةِ: لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ غُفِرَتْ خَطَايَاهُ وَإِنْ كَانَتْ مِثْلَ زَبَدِ الْبَحْرِ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам айтадилар: «Ким ҳар бир намоз кетидан ўттиз уч марта Аллоҳга тасбиҳ, ўттиз уч марта ҳамд, ўттиз уч марта такбир, бу тўқсон тўққизта бўлиб, юзинчисида «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр» деса, гуноҳлари денгиз кўпигича бўлса ҳам мағфират қилинади».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам айтадилар: «Ким ҳар бир намоз кетидан ўттиз уч марта Аллоҳга тасбиҳ, ўттиз уч марта ҳамд, ўттиз уч марта такбир, бу тўқсон тўққизта бўлиб, юзинчисида «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр», деса, гуноҳлари денгиз кўпигича бўлса ҳам мағфират қилинади».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّ من قال بعد انقضاء الصلاة المفروضة: 
 ثلاثًا وثلاثين مرة: "سبحان الله" وهو تنزيه الله عن النقائص. 
 وثلاثًا وثلاثين: "الحمد لله" وهو الثناء عليه بصفات الكمال مع محبته وتعظيمه. 
 وثلاثًا وثلاثين: "الله أكبر" وهو أن الله أعظم وأجل من كل شيء.
 وتكملة العدد مئة بقول: "لا إله إلا الله وحده لا شريك له، له الملك، وله الحمد، وهو على كل شيء قدير" ومعناه: لا معبود بحق إلا الله وحده لا شريك له، وأنه سبحانه المختص بالملك التام، والمستحق للثناء والمدح مع المحبة والتعظيم دون من سواه، وأنه قادر لا يعجزه شيء.
 فمن قال ذلك مُحِيَتْ خطاياه وغفرت، ولو كانت كثيرة مثل الرغوة البيضاء التي تعلو البحر عند تموُّجِه وهيجانِه.</t>
   </si>
   <si>
-    <t>Пайғамбар соллаллоҳу алайҳи ва саллам фарз намозлари тугаганидан кейин қуйидаги зикрларни айтишнинг фазилатини баён қилдилар:
+    <t>Пайғамбар соллаллоҳу алайҳи ва саллам фарз намозлардан сўнг қуйидаги зикрларни айтишнинг фазилатини баён қилдилар:
 Ўттиз уч марта: «Субҳаналлоҳ» (Аллоҳни айбу нуқсонлардан поклаш).
 Ўттиз уч марта: «Алҳамдулиллаҳ» (У Зотга бўлган муҳаббат ва таъзим билан комил сифатлари ила сано айтиш).
 Ўттиз уч марта: «Аллоҳу акбар» (Аллоҳ ҳар қандай нарсадан улуғ ва буюкдир).
-Ва юзинчисини: «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр» деб тўлдириш.
-Маъноси: Ягона Аллоҳдан ўзга ҳақ илоҳ йўқ, Унинг шериги ҳам йўқ. Мутлоқ мулк ва ҳамд-сано Уникидир. У ҳар бир нарсага қодирдир. Яъни: Аллоҳдан ўзга ибодатга лойиқ ҳақ зот йўқ. Мукаммал мулк фақат Унга хосдир ва бошқалардан фарқли ўлароқ, муҳаббат ҳамда таъзим билан мақталишга лойиқ Зот фақат Унинг Ўзидир. У бирор нарса ожиз қолдира олмайдиган Қодирдир.
+Ва юзинчисини: «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр», деб тўлдириш.
+Маъноси: Ягона Аллоҳдан ўзга ҳақ илоҳ йўқ, Унинг шериги ҳам йўқ. Мутлоқ мулк ва ҳамд-сано Уникидир. У ҳар бир нарсага қодирдир. Яъни: Аллоҳдан ўзга ибодатга лойиқ ҳақ зот йўқ. Мукаммал мулк фақат Унга хосдир ва бошқалардан фарқли ўлароқ, муҳаббат ҳамда таъзим билан мақталишга лойиқ Зот фақат Унинг Ўзидир. У барча нарсага Қодир ва Уни бирор нарса ожиз қолдира олмайди.
 Ким ана шуларни айтса, гарчи гуноҳлари денгиз тўлқинланиб кўпиргандаги оқ кўпиклар каби кўп бўлса ҳам, ўчирилади ва мағфират қилинади.</t>
   </si>
   <si>
     <t>استحباب هذا الذِّكر بعد الصَّلوات المفروضة.
 هذا الذكر سبب لغفران الذنوب.
 عظيم فضل الله تعالى ورحمته ومغفرته.
 هذا الذِّكر سببٌ لمغفرة الذُّنوب، والمراد: تكفير صغائر الذُّنوب، أما الكبائر فلا يُكَفِّرها إلَّا التُّوبة.</t>
   </si>
   <si>
-    <t>Фарз намозларидан кейин ушбу зикрни айтиш мустаҳаб экани.
+    <t>Фарз намозларидан кейин ушбу зикрни айтиш мустаҳаб.
 Бу зикр гуноҳларнинг мағфират бўлишига сабабдир.
 Аллоҳ таолонинг фазли, раҳмати ва мағфиратининг нақадар улуғлиги.
 Ушбу зикр гуноҳлар кечирилишига сабаб бўлади. Бунда кичик гуноҳларнинг каффорат бўлиши назарда тутилган. Катта (кабоир) гуноҳларни эса фақат тавбагина ўчиради.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10948</t>
   </si>
   <si>
     <t>من قرأ آية الكرسي في دبر كل صلاة مكتوبة لم يمنعه من دخول الجنة إلا أن يموت</t>
   </si>
   <si>
-    <t>Ким ҳар бир фарз намоздан сўнг «Оятал курсий»ни ўқиса, жаннатга киришидан фақат ўлим тўсиб туради», деганлар</t>
+    <t>Ким ҳар бир фарз намоздан сўнг «Оятал курсий»ни ўқиса, уни жаннатга киришидан фақат ўлим тўсиб туради», деганлар</t>
   </si>
   <si>
     <t>عَنْ أَبِي أُمَامَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ قَرَأَ آيَةَ الْكُرْسِيِّ فِي دُبُرِ كُلِّ صَلَاةٍ مَكْتُوبَةٍ لَمْ يَمْنَعْهُ مِنْ دُخُولِ الْجَنَّةِ إِلَّا أَنْ يَمُوتَ».</t>
   </si>
   <si>
-    <t>Абу Умома разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким ҳар бир фарз намоздан сўнг «Оятал курсий»ни ўқиса, жаннатга киришидан фақат ўлим тўсиб туради», деганлар».</t>
+    <t>Абу Умома разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким ҳар бир фарз намоздан сўнг «Оятал курсий»ни ўқиса, уни жаннатга киришидан фақат ўлим тўсиб туради», деганлар».</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن قرأ آية الكرسي بعد انتهاء الصلاة المفروضة لم يمنعه من دخول الجنة إلا الموت؛ وهي في سورة البقرة، قوله تعالى: 
 {اللَّهُ لَا إِلَهَ إِلَّا هُوَ الْحَيُّ الْقَيُّومُ لَا تَأْخُذُهُ سِنَةٌ وَلَا نَوْمٌ لَهُ مَا فِي السَّمَاوَاتِ وَمَا فِي الْأَرْضِ مَنْ ذَا الَّذِي يَشْفَعُ عِنْدَهُ إِلَّا بِإِذْنِهِ يَعْلَمُ مَا بَيْنَ أَيْدِيهِمْ وَمَا خَلْفَهُمْ وَلَا يُحِيطُونَ بِشَيْءٍ مِنْ عِلْمِهِ إِلَّا بِمَا شَاءَ وَسِعَ كُرْسِيُّهُ السَّمَاوَاتِ وَالْأَرْضَ وَلَا يَئُودُهُ حِفْظُهُمَا وَهُوَ الْعَلِيُّ الْعَظِيمُ} 
 [البقرة: 255].</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар бердиларки, ким фарз намози тугаганидан кейин «Оятал курсий»ни ўқиса, уни жаннатга киришдан фақатгина ўлим тўсиб туради (яъни вафот этгач, албатта жаннатга киради). Бу оят Бақара сурасида бўлиб, Аллоҳ таолонинг қуйидаги сўзидир: «Аллоҳ Ундан ўзга илоҳ йўқ зотдир. У тирик ва қаййумдир. Уни мудроқ ҳам, уйқу ҳам олмас. Осмонлару ердаги нарсалар Уникидир. Унинг ҳузурида Ўзининг изнисиз ҳеч ким шафоат қила олмас. У уларнинг олдиларидаги нарсани ҳам, ортларидаги нарсани ҳам билур. Унинг илмидан ҳеч нарсани иҳота қила олмаслар, магар Ўзи хоҳлаганини, холос. Унинг курсиси осмонлару ерни қамраган. Уларни муҳофаза қилиш Уни чарчатмас. Ва У Олий ва Буюк зотдир» [Бақара: 255].</t>
   </si>
   <si>
     <t>فضل هذه الآية العظيمة؛ لما اشتملت عليه من الأسماء الحسنى، والصفات العلى.
 استحباب قراءة تلك الآية العظيمة بعد كل صلاة مفروضة.
 الأعمال الصالحة سبب لدخول الجنة.</t>
   </si>
   <si>
-    <t>Ушбу улуғ оятнинг фазли. Чунки у ўзида Аллоҳнинг гўзал исмларини ва олий сифатларини жамлагандир.
-Ҳар бир фарз намозидан кейин ушбу улуғ оятни ўқиш мустаҳаб экани.
+    <t>Ушбу улуғ оятнинг фазли. Чунки у ўзида Аллоҳнинг гўзал исмларини ва олий сифатларини жамлаган.
+Ҳар бир фарз намозидан кейин ушбу улуғ оятни ўқиш мустаҳаб.
 Солиҳ амаллар жаннатга киришга сабабдир.</t>
   </si>
   <si>
     <t>رواه النسائي في الكبرى</t>
   </si>
   <si>
     <t>[Насоий «Сунани Кубро»да ривоят қилган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10950</t>
   </si>
   <si>
     <t>صل قائما، فإن لم تستطع فقاعدا، فإن لم تستطع فعلى جنب</t>
   </si>
   <si>
     <t>Тик туриб ўқи. Агар қодир бўлмасанг, ўтириб ўқи. Агар қодир бўлмасанг, ёнбошлаб ўқи», дедилар</t>
   </si>
   <si>
     <t>عن عمران بن حصين رضي الله عنه قال: كَانَتْ بِي بَوَاسِيرُ، فَسَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الصَّلَاةِ، فَقَالَ: «صَلِّ قَائِمًا، فَإِنْ لَمْ تَسْتَطِعْ فَقَاعِدًا، فَإِنْ لَمْ تَسْتَطِعْ فَعَلَى جَنْبٍ».</t>
   </si>
   <si>
     <t>Имрон ибн Ҳусойн разияллоҳу анҳудан ривоят қилинади: 
 «Менинг бавосирим (геморрой касаллиги) бор эди. Бас, Набий соллаллоҳу алайҳи васалламдан намоз ҳақида сўрадим.
 У зот: «Тик туриб ўқи. Агар қодир бўлмасанг, ўтириб ўқи. Агар қодир бўлмасанг, ёнбошлаб ўқи», дедилар».</t>
   </si>
@@ -10773,98 +10772,98 @@
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10951</t>
   </si>
   <si>
     <t>ليبلغن هذا الأمر ما بلغ الليل والنهار، ولا يترك الله بيت مدر ولا وبر إلا أدخله الله هذا الدين</t>
   </si>
   <si>
     <t>Бу иш (яъни, Ислом дини) кеча ва кундуз етиб борган жойларгача, албатта, етиб боради. Аллоҳ на бирор шаҳарликнинг (кесак/ғиштдан қурилган) уйини ва на бирор саҳроликнинг (жундан қилинган) чодирини қолдирмай, албатта унга бу динни киритади. Бу дин азизнинг азизлиги ёки хорнинг хорлиги билан киради. Шундай азизликки, у билан Аллоҳ Исломни азиз қилади ва шундай хорликки, у билан Аллоҳ куфрни хор қилади</t>
   </si>
   <si>
     <t>عن تَميم الداري رضي الله عنه، قال: سمعتُ رسول الله صلى الله عليه وسلم يقول: «‌لَيَبْلُغَنَّ ‌هَذَا الأَمْرُ مَا بَلَغَ اللَّيْلُ وَالنَّهَارُ، وَلَا يَتْرُكُ اللهُ بَيْتَ مَدَرٍ وَلَا وَبَرٍ إِلَّا أَدْخَلَهُ اللهُ هَذَا الدِّينَ، بِعِزِّ عَزِيزٍ أَوْ بِذُلِّ ذَلِيلٍ، عِزًّا يُعِزُّ اللهُ بِهِ الإِسْلَامَ، وَذُلًّا يُذِلُّ اللهُ بِهِ الكُفْرَ» وَكَانَ تَمِيمٌ الدَّارِيُّ يَقُولُ: قَدْ عَرَفْتُ ذَلِكَ فِي أَهْلِ بَيْتِي، لَقَدْ أَصَابَ مَنْ أَسْلَمَ مِنْهُمُ الْخَيْرُ وَالشَّرَفُ وَالْعِزُّ، وَلَقَدْ أَصَابَ مَنْ كَانَ مِنْهُمْ كَافِرًا الذُّلُّ وَالصَّغَارُ وَالْجِزْيَةُ.</t>
   </si>
   <si>
     <t>Тамим Ад-Дорий разияллоҳу анҳудан ривоят қилинади, у киши айтдилар: «Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Бу иш (яъни, Ислом дини) кеча ва кундуз етиб борган жойларгача, албатта, етиб боради. Аллоҳ на бирор шаҳарликнинг (кесак/ғиштдан қурилган) уйини ва на бирор саҳроликнинг (жундан қилинган) чодирини қолдирмай, албатта унга бу динни киритади. Бу дин азизнинг азизлиги ёки хорнинг хорлиги билан киради. Шундай азизликки, у билан Аллоҳ Исломни азиз қилади ва шундай хорликки, у билан Аллоҳ куфрни хор қилади».
 Тамим Ад-Дорий айтар эдилар: «Мен буни ўз оилам мисолида кўрдим. Улардан ким Исломни қабул қилган бўлса, яхшиликка, шарафга ва азизликка эришди. Кимки кофир ҳолида қолган бўлса, хорлик, тубанлик ва жизяга (солиққа) дучор бўлди».</t>
   </si>
   <si>
     <t>يُخبِرُ رسولُ الله صلى الله عليه وسلم أنَّ هذا الدين سوف يعمُّ جميع أجزاء الأرض، فأيّ مكان وصله الليل والنهار سيصله هذا الدين، 
 ولن يترك الله تعالى بيتًا في المدن والقرى ولا في البوادي والصحراء إلا أدخل عليه هذا الدين، 
 فمَن قَبِلَ هذا الدين وآمن به فإنه يكون عزيزًا بعزة الإسلام، 
 ومن رفضه وكفر به فإنه يكون ذليلًا مهانًا. 
 ثم أخبر الصحابي تميم الداري رضي الله عنه أنه عرف ذلك الذي أخبر به رسول الله صلى الله عليه وسلم في أهل بيته خاصة، فإنّ من أسلم منهم ناله الخير والشرف والعز، ومن كفر منهم ناله الذل والهوان هذا مع ما يدفعه للمسلمين من أموال.</t>
   </si>
   <si>
-    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу дин ер юзининг барча бурчакларини қамраб олишини, кеча ва кундуз етиб борадиган ҳар бир жойга бу дин ҳам етиб боришини хабар бермоқдалар. Аллоҳ таоло на шаҳар ва қишлоқлардаги уйларни ва на чўлу саҳролардаги чодирларни қолдирмай, албатта, уларга бу динни киритади. Ким бу динни қабул қилиб, унга иймон келтирса, Ислом азизлиги билан азиз бўлади. Ким уни рад этиб, куфр келтирса, хор ва ҳақир бўлади.
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу дин ер юзининг барча бурчакларини қамраб олишини, кеча ва кундуз етиб борадиган ҳар бир жойга бу дин ҳам етиб боришини хабар бердилар. Аллоҳ таоло на шаҳар ва қишлоқлардаги уйларни ва на чўлу саҳролардаги чодирларни қолдирмай, албатта, уларга бу динни киритади. Ким бу динни қабул қилиб, унга иймон келтирса, Ислом азизлиги билан азиз бўлади. Ким уни рад этиб, куфр келтирса, хор ва ҳақир бўлади.
 Сўнгра саҳоба Тамим Ад-Дорий разияллоҳу анҳу Расулуллоҳ соллаллоҳу алайҳи ва саллам хабар берган ўша ҳақиқатни, хусусан ўз аҳли-оиласи мисолида кўрганини айтди. Зеро, улардан ким Исломни қабул қилган бўлса, яхшилик, шараф ва азизликка эришди. Ким куфрда қолган бўлса, хорлик ва пастликка дучор бўлди, бунинг устига (ўз юртида яшагани учун) мусулмонларга молиявий тўлов (жизя) тўлайдиган бўлди.</t>
   </si>
   <si>
     <t>بشارة للمسلمين بأن دينهم سينتشر في جميع أجزاء الأرض.
 العزة للإسلام والمسلمين والذل للكفر والكافرين.
 فيه دليل من دلائل النبوة وعلم من أعلامها حيث وقع الأمر كما أخبر النبي صلى الله عليه وسلم.</t>
   </si>
   <si>
-    <t>Мусулмонлар учун ўз динлари ер юзининг барча бурчакларига ёйилиши ҳақидаги хушхабар.
+    <t>Мусулмонларнинг дини ер юзининг барча бурчакларига ёйилиши ҳақидаги хушхабар.
 Азизлик Ислом ва мусулмонлар учундир, хорлик эса куфр ва кофирлар учундир.
-Бунда пайғамбарлик далиллари ва белгилари бордир, зеро ишлар худди Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар берганларидек содир бўлди.</t>
+Бу ҳадисда пайғамбарлик далиллари ва белгилари бордир, зеро ишлар худди Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар берганларидек содир бўлди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/11220</t>
   </si>
   <si>
     <t>إذا شك أحدكم في صلاته، فلم يدر كم صلى ثلاثا أم أربعا، فليطرح الشك، وليبن على ما استيقن، ثم يسجد سجدتين قبل أن يسلم</t>
   </si>
   <si>
     <t>Бирортангиз намозида шак қилиб қолса, уч ракатми, тўрт ракатми, қанча ўқиганини билмай қолса, шакни ташлаб, аниқ ишонганига қараб давом эттирсин. Кейин салом беришдан олдин икки сажда қилсин</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا شَكَّ أَحَدُكُمْ فِي صَلَاتِهِ، فَلَمْ يَدْرِ كَمْ صَلَّى ثَلَاثًا أَمْ أَرْبَعًا، فَلْيَطْرَحِ الشَّكَّ، وَلْيَبْنِ عَلَى مَا اسْتَيْقَنَ، ثُمَّ يَسْجُدُ سَجْدَتَيْنِ قَبْلَ أَنْ يُسَلِّمَ، فَإِنْ كَانَ صَلَّى خَمْسًا شَفَعْنَ لَهُ صَلَاتَهُ، وَإِنْ كَانَ صَلَّى إِتْمَامًا لِأَرْبَعٍ كَانَتَا تَرْغِيمًا لِلشَّيْطَانِ».</t>
   </si>
   <si>
     <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам шундай дедилар: «Бирортангиз намозида шак қилиб қолса, уч ракатми, тўрт ракатми, қанча ўқиганини билмай қолса, шакни ташлаб, аниқ ишонганига қараб давом эттирсин. Кейин салом беришдан олдин икки сажда қилсин. Агар беш ракат ўқиб қўйган бўлса, булар унинг намозини жуфтлаб қўяди, тўрт ракат тўлиқ ўқиган бўлса, бу икки сажда шайтоннинг бурнини ерга ишқаш бўлади».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المصلي إذا تردد في صلاته ولم يدر كم صلى، ثلاثًا، أم أربعًا؟ فليبعد العددَ الزائدَ المشكوكَ فيه ولا يأخذ به؛ فالثلاث هو المتيقن، فيصلي ركعة رابعة، ثم يسجد سجدتين قبل أن يسلم.
 فإن كان ما صلّاه حقيقة أربعًا؛ صار خمسًا بإضافة ركعة، وسجدتي السهو عوضًا عن ركعة، فكان العدد شفعًا لا وترًا: وإن كان صلى بالركعة الزائدة أربعًا؛ فيكون قد أدى ما عليه من غير زيادة ولا نقصان.
 وسجدتا السهو كانتا إذلالًا للشيطان ودحرًا له، وردَّه خاسئًا مُبْعِدًا عن مراده؛ لأنه لَبَّسَ عليه صلاته، وتعرَّض لإفسادها، وكملت صلاة ابن آدم لمّا امتثل أمر الله تعالى بالسجود الذي عصى به إبليس، حينما امتنع من طاعة الله بالسجود لآدم.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам баён қилдиларки: агар намозхон намозида иккиланиб қолса ва неча ракат ўқиганини, учми ёки тўртми билмай қолса, шубҳали бўлган зиёда (катта) сонни четга суриб, унга таянмаслиги керак. Чунки уч ракат аниқ (ишончли) миқдордир. Шундай қилиб, у тўртинчи ракатни ўқийди, сўнгра салом беришдан олдин икки марта саҳв саждасини қилади.
 Агар у аслида тўрт ракат ўқиган бўлса (ва шубҳа туфайли яна бир ракат қўшган бўлса), бир ракъат қўшилиши билан намози беш ракатга айланади ва саҳв саждаси ўша бир ракат ўрнига ўтиб, намоз ракатлари сони тоқ эмас, балки жуфт бўлади. Агар у қўшимча ракат билан намозини тўрт ракатга етказган бўлса (яъни аслида уч ракат ўқиган бўлса), у ҳолда зиммасидаги намозни зиёдасиз ва камчиликсиз тўлиқ адо этган бўлади.
 Икки саҳв саждаси шайтонни хор қилиш, уни даф этиш ва мақсадига етказа олмай, қувилган ва мағлуб ҳолда қайтариш учундир. Чунки шайтон намозхоннинг намозини чалкаштириб, уни бузишга уринган эди. Одам фарзанди Иблис бўйин товлаган Аллоҳ таолонинг сажда қилиш ҳақидаги буйруғига (намоз охирида) итоат қилиш билан намозини комил қилди. Иблис эса ўз вақтида Одамга сажда қилишдан бош тортиб, Аллоҳга осий бўлган эди.</t>
   </si>
   <si>
     <t>المصلي إذا شك في صلاته ولم يترجّح عنده أحد الأمرين فإنه يطرح الشك ويعمل باليقين، وهو الأقل، فيتم صلاته ويسجد للسهو قبل أن يسلِّم ثم يسلِّم.
 هاتان السجدتان طريق إلى جبر الصلاة، وردّ للشيطان خاسئًا ذليلًا مُبعدًا عن مُراده.
 الشك الذي في الحديث هو التردد بلا رجحان، فإذا وُجد الظن وترجّح عُمِل به.
 الحث على محاربة الوسواس ودفعه بامتثال أمر الشرع.</t>
   </si>
   <si>
-    <t>Намозхон намозида шак қилиб қолса ва икки ҳолатдан бири (қайси бири тўғри экани) устун келмаса, у ҳолда шакни ташлаб, аниқ ишонган томонига (яъни энг кам миқдорга) қараб амал қилади. Намозини якунлаб, салом беришдан олдин саҳв саждасини қилади сўнгра салом беради.
+    <t>Намозхон намозида шубҳа қилиб қолса ва икки ҳолатдан бири (қайси бири тўғри экани) устун келмаса, у ҳолда шубҳани ташлаб, аниқ ишонган томонига (яъни энг кам миқдорга) қараб амал қилади. Намозини якунлаб, салом беришдан олдин саҳв саждасини қилади сўнгра салом беради.
 Бу икки сажда намоздаги камчиликни тўлдириш йўли ҳамда шайтонни мағлуб ва хор қилиб, ўз мақсадидан узоқлаштиришдир.
-Ҳадисда келган «шак» — бирор тараф устунлик қилмаган ҳолатдаги иккиланишдир. Агар (бирор тарафга нисбатан) гумон бўлса ва ўша томон устун келса, у ҳолда ўша устун томонга қараб амал қилинади.
+Ҳадисда келган «шубҳа» — бирор тараф устунлик қилмаган ҳолатдаги иккиланишдир. Агар (бирор тарафга нисбатан) гумон бўлса ва ўша томон устун келса, у ҳолда ўша устун томонга қараб амал қилинади.
 Бу ҳадисда васвасага қарши курашишга ва шариат буйруғига бўйсуниш орқали уни даф қилишга тарғиб бор.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/11231</t>
   </si>
   <si>
     <t>هل تسمع النداء بالصلاة؟ فقال: نعم، قال: فأجب</t>
   </si>
   <si>
     <t>Азонни эшитасанми?» деб сўрадилар. У: «Ҳа», деган эди, У зот: «Унга жавоб бер», дедилар</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ أَعْمَى، فَقَالَ: يَا رَسُولَ اللهِ، إِنَّهُ لَيْسَ لِي قَائِدٌ يَقُودُنِي إِلَى الْمَسْجِدِ، فَسَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنْ يُرَخِّصَ لَهُ فَيُصَلِّيَ فِي بَيْتِهِ، فَرَخَّصَ لَهُ، فَلَمَّا وَلَّى دَعَاهُ، فَقَالَ: «هَلْ تَسْمَعُ النِّدَاءَ بِالصَّلَاةِ؟» فَقَالَ: نَعَمْ، قَالَ: «فَأَجِبْ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Пайғамбаримиз соллаллоҳу алайҳи васаллам ҳузурларига бир кўр киши келиб: «Расулуллоҳ, мени масжидга етаклаб борадиган киши йўқ», деди ва уйида намоз ўқишга рухсат беришларини сўради. Расулуллоҳ соллаллоҳу алайҳи васаллам унга рухсат бердилар. У ортига бурилгач, уни чорладилар ва:
 «Азонни эшитасанми?» деб сўрадилар. У: «Ҳа», деган эди, У зот: «Унга жавоб бер», дедилар».</t>
   </si>
   <si>
     <t>أتَى رجُلٌ أعْمَى إلى النبيِّ صلى الله عليه وسلم، فقال: يا رسول الله ليس عندي مَن يُساعدني ويأخذ بيدي إلى المسجد، في الصلوات الخمس، يريد أنْ يُرخِّصَ له النبيُّ صلى الله عليه وسلم في ترك الجماعة، فَرَخَّصَ له، فلمَّا أَدْبَرَ ناداه وقال: هل تسمع الأذان بالصلاة؟ قال: نعم، قال: فأجب المُنادي بالصلاة.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва салламдан жамоатга келмасликка рухсат олиш учун бир кўр киши келиб: «Эй Расулуллоҳ, беш вақт намозда мени қўлимдан тутиб масжидга олиб келадиган киши йўқ», – деди. Унга рухсат бердилар.
  Қайтаётганда чақирдиларда: «Намоз азонини эшитасанми», – дедилар.
  У: «Ҳа», – деди. Шунда У зот: «Унда унга жавоб бер! (яъни кел)», дедилар.</t>