--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4445">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5036">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: тоҷикӣ
 # Source: https://hadeethenc.com/tg
-# Last update: 2026-10-01 17:25:27 (v1.26.0)
-# Check for updates: https://hadeethenc.com/en/check/tg/v1.26.0
+# Last update: 2026-10-21 16:50:39 (v1.30.0)
+# Check for updates: https://hadeethenc.com/en/check/tg/v1.30.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1073,50 +1073,83 @@
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الدنيا حُلوةٌ في المذاق، خَضِرَةٌ في المَرْأَى، فيغتر الإنسان بها وينهمك فيها ويجعلها أكبرَ همه. 
 وأنَّ الله سبحانه وتعالى جعل بعضَنا يَخلُف بعضًا في هذه الحياة الدنيا، لينظر كيف نعمل، أفنقوم بطاعته، أم نعصيه؟ 
 ثم قال: احذروا أنْ يَخدَعَكم متاعُ الدنيا وزينتُها، فتحملكم على ترك ما أمركم الله به، والوقوع فيما نهاكم عنه. 
 ومن أعظم ما يجب الحذر منه من فتن الدنيا فتنة النساء، وأنها كانت أول فتنة وقع فيها بنو إسرائيل.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мефармояд, ки дунё аз нигоҳи таъм ширин ва дар чашм сарсабз аст, барои ҳамин инсон ба он фирефта мешавад ва худро барояш хаста мекунад ва ҳама фикру зикри худро дар он қарор медиҳад. Ва Аллоҳ Таъоло баъзеи моро дар зиндагии дунявӣ ҷонишини баъзеи дигар қарор додааст ва менигарад, ки чӣ гуна рафтор мекунем, оё аз Ӯ итоат мекунем ё муртакиби нофармонияш мешавем? Сипас фармуд: Эҳтиёт бошед, ки фирефтаи лаззат ва зинатҳои дунё нашавед, ки шуморо ба тарки он чи Аллоҳ ба шумо фармудааст ва дар он чи ҳаром кардааст, бикашонад. Ва яке аз бузургтарин фитнаҳое, ки бояд аз он барҳазар бошед, фитнаи занон аст ва ин аввалин фитнае буд, ки бани Исроил ба он гирифтор шуданд.</t>
   </si>
   <si>
     <t>الحثُّ على مُلازمة التقوى، وعدم الانشغال بظواهر الدنيا وزينتها.
 الحذر من الافتتان بالنساء، مِن نَظَرٍ أو تساهُلٍ باختلاطِهن بالرجال الأجانب، أو غير ذلك.
 فتنة النساء من أعظم الفتن في الدنيا.
 الاتَّعاظ وأخذ العبرة من الأمم السالفة، فالذي حصل لبني إسرائيل قد يحصل لغيرهم.
 فتنة النساء إذا كانت زوجة فإنها قد تُكَلِّفُ الرجلَ مِن النفقة ما لا يطيق، فتشغله عن طلب أمور الدِّين، وتحمله على التهالك على طلب الدنيا، وإن كانت أجنبيةً ففتنتُها بإغراء الرجال وإمالتِهم عن الحق إذا خَرَجْنَ واختلطْنَ بهم، خصوصًا إذا كُنَّ سافراتٍ متبرجاتٍ، وهذا قد يؤدِّي إلى الوقوع في الزنا بدرجاته، فينبغي للمؤمن الاعتصام بالله، والرغبة إليه في النجاة من فتنتهن.</t>
   </si>
   <si>
     <t>Ташвиқ ба парҳезгорӣ ва саргарм нашудан ба зоҳиру зинатҳои дунё.
 Барҳазар будан аз воқеъ шудан дар фитнаи занон, хоҳ бо нигоҳ кардан бошад ва ё бо саҳлангорӣ дар омехтагӣ бо мардони бегона ва ё дигар шаклҳои фитна.
 Фитнаи занон яке аз бузургтарин фитнаҳои дунё аст.
 Дарси ибрат гирифтан аз миллатҳои пешин, зеро он чи барои бани Исроил рух дод, эҳтимол барои дигарон ҳам рух диҳад.
 Фитнаи зан чунин аст, ки агар ҳамсар бошад, шояд нафақаҳоеро ба дӯши мард биандозад, ки мард бештар аз тавони худ сарфу харҷ кунад ва дар натиҷа ӯро аз корҳои динаш машғул месозад ва маҷбур мешавад, ки худро дар талаби дунё ба ҳалокат расонад. Ва агар зани номаҳрам бошад, дар ҳолати берун рафтан аз хона ва омехта шудан бо он занон, фитнааш фирефтани мардон ва иғвои онон ва мунҳариф карданашон аз роҳи ҳақ аст, хусусан агар бо рӯйи боз ва ороиш бошанд ва ин мумкин аст ба дараҷаҳои гуногуни зино анҷом ёбад. Барои ҳамин муъмин бояд ба Аллоҳ паноҳ ҷӯяд ва дар роҳи наҷот аз фитнаи онон ба Аллоҳ паноҳ бибарад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3053</t>
+  </si>
+  <si>
+    <t>ما رأيت النبي صلى الله عليه وسلم مستجمعا قط ضاحكا، حتى أرى منه لهواته، إنما كان يتبسم</t>
+  </si>
+  <si>
+    <t>Ман ҳеҷ гоҳ надидаам, ки Паёмбари Худо (cаллаллоҳу алайҳи ва саллам) дар хандидан зиёдаравӣ кунад, (ва даҳонаш боз бимонад) ки даруни даҳонаш намоён шавад, балки ҳангоми хандидан фақат табассум мекард</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنين رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: مَا رَأَيْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مُسْتَجْمِعًا قَطُّ ضَاحِكًا، حَتَّى أَرَى مِنْهُ لَهَوَاتِهِ، إِنَّمَا كَانَ يَتَبَسَّمُ.</t>
+  </si>
+  <si>
+    <t>Аз Оиша Модари муъминон (разияллоҳу анҳо) ривоят аст, ки гуфт: Ман ҳеҷ гоҳ надидаам, ки Паёмбари Худо (cаллаллоҳу алайҳи ва саллам) дар хандидан зиёдаравӣ кунад, (ва даҳонаш боз бимонад) ки даруни даҳонаш намоён шавад, балки ҳангоми хандидан фақат табассум мекард.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَتْ عائشةُ رضي الله عنها أنَّ النبيَّ صلى الله عليه وسلم لم يكن مُبالِغًا في الضحك حتى تُرى لَهَاتُهُ، وهي اللَّحْمَة المُتعلِّقة في أعلى الحَلْق، إنما كان يَتَبَسّم.</t>
+  </si>
+  <si>
+    <t>Оиша (разияллоҳу анҳо) хабар додааст, ки Паёмбари Худо (cаллаллоҳу алайҳи ва саллам) ҳеҷ гоҳ дар хандидан ба андозае муболиға накарданд, ки забонаки даруни даҳонашон (гӯштпорае, ки дар қафои даҳон овезон аст) дида шавад, балки Ӯ танҳо табассум мекард.</t>
+  </si>
+  <si>
+    <t>كان رسول الله صلى الله عليه وسلم ضَحِكُهُ التبسم إذا رضي أو أُعْجِب بشيء.
+قال ابن حجر: ما رأيته مُستجْمِعًا من جهة الضحك بحيث يضحك ضَحِكًا تامًّا مُقبِلًا بِكُلّيته على الضحك. 
+كثرة الضحك وارتفاع الصوت بالقهقهة ليس من صفات الصالحين.
+كثرة الضحك تُذهِب هيبةَ الرجل ووقارَه بين إخوانه.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (cаллаллоҳу алайҳи ва саллам) вақте аз чизе розӣ мешуд ё он ба ӯ писанд меафтод, хандааш фақат табассум буд.
+Ибни Ҳаҷар гуфтааст: "Ман надидаам, ки Ӯ пурра ва бо тамоми вуҷудаш ба ханда рӯ оварда бошад, ки ҳама вуҷудашро ханда фаро гирад."
+Хандаҳои зиёд ва овозбаланди бо қаҳ-қаҳ задан аз хислатҳои солеҳон нест.
+Хандаи зиёд ҳайбат ва вақори инсонро дар миёни бародаронаш аз байн мебарад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3060</t>
   </si>
   <si>
     <t>بايعنا رسول الله صلى الله عليه وسلم على السمع والطاعة في العسر واليسر، والمنشط والمكره، وعلى أثرة علينا</t>
   </si>
   <si>
     <t>Бо Паёмбар (саллаллоҳу алайҳи ва саллам) бар шунидану фармонбардорӣ кардан дар сахтиву осонӣ, тангию нохушӣ ва бо вуҷуди тарҷеҳи дигарон бар мо</t>
   </si>
   <si>
     <t>عن عُبَادَةَ بن الصَّامتِ رضي الله عنه قال: بَايَعْنَا رسولَ اللهِ صلى الله عليه وسلم على السَّمْعِ وَالطَّاعَةِ فِي الْعُسْرِ وَالْيُسْرِ، وَالْمَنْشَطِ وَالْمَكْرَهِ، وعلى أَثَرَةٍ علينا، وعلى أَلَّا نُنَازِعَ الْأَمْرَ أهلَه، وعلى أَنْ نَقُولَ بِالْحَقِّ أينما كُنَّا، لا نَخَافُ في الله لَوْمَةَ لَائِمٍ.</t>
   </si>
   <si>
     <t>Аз Убода ибни Сомит (разияллоҳу анҳу) ривоят аст, ки гуфт: Бо Паёмбар (саллаллоҳу алайҳи ва саллам) бар шунидану фармонбардорӣ кардан дар сахтиву осонӣ, тангию нохушӣ ва бо вуҷуди тарҷеҳи дигарон бар мо, байъат кардем ва ин ки дар бораи амр (ҳукмронӣ) бо аҳли он даргир нашавем ва ин ки ҳарҷо бошем ҳақро бигӯем ва дар роҳи Аллоҳ аз сарзаниши сарзанишгар натарсем.</t>
   </si>
   <si>
     <t>أَخَذَ النبيُّ صلى الله عليه وسلم العهدَ والميثاقَ من الصحابة في الانقياد لأولي الأمر والحُكَّام في السهل والصعب وحالة الغنى والفقر، وسواء كانت أوامرهم مما تهواه النفس أو تكرهه، حتى ولو استأثر الولاةُ على الرعية بالمال العام أو المناصب أو غير ذلك، فإنه يجب لهم السمع والطاعة بالمعروف، وأن لا يخرجوا عليهم لأن الفتنة والفساد في قتالهم أعظم وأشد من الفساد الحاصل بظلمهم، ومما عاهدوا عليه أن يقولوا الحقَّ في أيِّ مكانٍ مُخلِصين في ذلك لله لا يخافون مَن يَلُوْمُهم.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз саҳобагон аҳду паймон гирифт, ки дар осонӣ ва сахтӣ ва дар сарватмандӣ ва фақр ба амри валиамр ва ҳокимон амал кунанд. Чи ин авомир хостаи нафс бошанд ё чизе бошад, ки нафс онро хӯш намедорад, ҳатто агар ҳоким амволи умумӣ ё мансабҳо ва ғайри онро қабза кунад (баъзеҳоро аз он бидиҳанд ва баъзеҳоро надиҳанд) боз бояд дар корҳои хуб амри ононро шунид ва итоат кард ва набояд бар зидди онон шӯриш кард. Зеро фитна ва фасоде, ки дар ҷангидан бо онон аст, шадидтар аз фасоде аст, ки бо зулми онон ҳосил мешавад. Ва аз ҷумлаи чизҳое, ки Паёмбар (саллаллоҳу алайҳи ва саллам) аз онон паймон гирифт ин аст, ки ҳақро ҳарҷо, ки бошанд бигӯянд ва онро холисона барои Аллоҳ бигӯянд ва аз сарзаниши сарзанишгар натарсанд.</t>
   </si>
   <si>
     <t>ثمرة السمع والطاعة لولاة الأمر اجتماعُ كلمةِ المسلمين ونَبْذُ الفُرْقة.
 وجوب السمع والطاعة لولاة الأمور في غير معصية الله في اليُسْر والعُسْر، والمنشط والمكره والأَثَرَةِ التي يستأثرون بها.
 وجوب قول الحق أينما كُنَّا، من غير أن نخاف في الله لومة لائم.</t>
   </si>
   <si>
@@ -2313,50 +2346,85 @@
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «أحْفُوا الشَّوَارِبَ وأَعْفُوا اللِّحَى».</t>
   </si>
   <si>
     <t>Аз ибни Умар (разияллоҳу анҳумо) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки гуфт: "Мӯйлабҳоро кӯтоҳ кунед ва ришҳоро афзоиш диҳед."</t>
   </si>
   <si>
     <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم بِالأخْذِ مِن الشَّارِبِ وألَّا يُتْرَكَ بل يُقَصّ منه، ويُبالَغ في ذلك.
 وفي المقابل يَأمر بإِعفاءِ اللحية وتركِها مَوْفُوْرة.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) амр ба гирифтан ва кӯтоҳ кардани мӯйлабҳо кардаанд ва ин ки мӯйлаб бидуни кӯтоҳ кардан раҳо карда нашавад ва дар анҷоми ин кор муболиға шавад.
 Ва дар муқобил амр ба гузоштани риш ва афзоиш додани он кардаанд.</t>
   </si>
   <si>
     <t>تحريم حَلْقِ اللحية.</t>
   </si>
   <si>
     <t>Тарошидани риш ҳаром аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3279</t>
   </si>
   <si>
+    <t>إذا رأى أحدكم الرؤيا يحبها فإنها من الله، فليحمد الله عليها وليحدث بها، وإذا رأى غير ذلك مما يكره، فإنما هي من الشيطان، فليستعذ من شرها، ولا يذكرها لأحد، فإنها لن تضره</t>
+  </si>
+  <si>
+    <t>Ҳаргоҳ яке аз шумо хобе дид, ки он хобро дӯст дорад (яъне хоби хубе дид), бидонад, ки он хоб аз ҷониби Худо аст, бояд Худовандро барои он шукр бигӯяд ва онро ба дигарон нақл намояд. Аммо агар хобе бинад, ки дӯсташ надорад (яъне хоби бад), он хоб аз ҷониби шайтон аст, бояд аз шарри он ба Худованд паноҳ барад ва онро ба касе нақл накунад, зеро он хоб ба ӯ зарар намерасонад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه أَنَّهُ سَمِعَ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا رَأَى أَحَدُكُمُ الرُّؤْيَا يُحِبُّهَا فَإِنَّهَا مِنَ اللَّهِ، فَلْيَحْمَدِ اللَّهَ عَلَيْهَا وَلْيُحَدِّثْ بِهَا، وَإِذَا رَأَى غَيْرَ ذَلِكَ مِمَّا يَكْرَهُ، فَإِنَّمَا هِيَ مِنَ الشَّيْطَانِ، فَلْيَسْتَعِذْ مِنْ شَرِّهَا، وَلاَ يَذْكُرْهَا لِأَحَدٍ، فَإِنَّهَا لَنْ تَضُرَّهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбари Худо (саллаллоҳу алайҳи ва саллам)-ро шунидааст, ки мегӯяд: "Ҳаргоҳ яке аз шумо хобе дид, ки он хобро дӯст дорад (яъне хоби хубе дид), бидонад, ки он хоб аз ҷониби Худо аст, бояд Худовандро барои он шукр бигӯяд ва онро ба дигарон нақл намояд. Аммо агар хобе бинад, ки дӯсташ надорад (яъне хоби бад), он хоб аз ҷониби шайтон аст, бояд аз шарри он ба Худованд паноҳ барад ва онро ба касе нақл накунад, зеро он хоб ба ӯ зарар намерасонад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الرؤيا الصالحةَ المُفرِحة في المنام من الله، وأرشد بأنْ يَحمد الله عليها، ويخبر بها، وإذا رأى ما يَكره ويُحزن فإنما هي من الشيطان؛ فليستعذ بالله من شرها، ولا يذكرها لأحد؛ فإنها لا تضره حيث جعل الله ما ذُكر سببًا للسلامة من المكروه المترتِّب على الرؤيا.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки хобҳои хубу хушҳолкунанда аз ҷониби Худо ҳастанд, пас бояд Худовандро барои он шукр кард ва онҳоро нақл намуд. Агар шахс хоби нохуше бинад, ки ӯро нороҳат мекунад, он аз шайтон аст ва бояд аз шарри он ба Худо паноҳ барад ва онро ба касе нагӯяд, зеро он ба ӯ зиёне намерасонад, чун Худованд инро сабаби наҷот аз бадие, ки аз он хоб ҳосил мешавад, қарор додааст.</t>
+  </si>
+  <si>
+    <t>أقسام الرؤيا: 1- الرؤيا الصالحة، وهي رؤيا حق وبشرى من الله يراها أو تُرى له، 2- حديث النفس وهي ما يحدِّث بها الرجل نفسه في اليقظة، 3- تحزين وتخويف الشيطان وأهاويل منه ليحزن ابن آدم.
+حاصل ما ذكر من أبواب الرؤيا الصالحة ثلاثة أشياء: أن يحمد الله عليها، وأن يستبشر بها، وأن يتحدث بها لكن لمن يحب دون من يكره.
+حاصل ما ذكر من أدب الرؤيا المكروهة خمسة أشياء: أن يتعوَّذ بالله من شرها، ومن شر الشيطان، وأن يتفل حين يهب من نومه عن يساره ثلاثا، ولا يذكرها لأحد أصلًا، وإذا أراد أن يرجع لنومه يتحوّل عن جنبه الذي كان عليه؛ فإنها لا تضره.
+قال ابن حجر: الحكمة فيه أنه إذا حدَّث بالرؤيا الحسنة من لا يحب قد يفسِّرها له بما لا يحب إما بُغضًا وإما حسدًا، فقد تقع على تلك الصفة أو يتعجّل لنفسه من ذلك حُزنًا ونكدًا، فأمر بترك تحديث مَن لا يُحِب بسبب ذلك.
+الحمد عند حدوث النِّعَم، وتجدد المنن، فذلك سبب لدوامها.</t>
+  </si>
+  <si>
+    <t>Навъҳои хоб:  1- Хоби нек, ки ҳақ ва хушхабар аз ҷониби Худованд аст, ки худи шахс мебинад ё каси дигаре барои ӯ мебинад.  2- Ҳикояти нафс, яъне он чизҳое, ки одам дар вақти бедорӣ ба худ мегӯяд ва нақл мекунад. 3- Тарсонидан ва ваҳшати шайтон бо ҳиллаҳо барои ғамгин сохтани фарзанди Одам.
+Ҳамаи чизҳое, ки дар боби хобҳои нек гуфта шудааст, се чизро дар бар мегирад: Худоро барои он шукр гӯяд; ба он хурсанд шавад; он хобро ба касоне, ки дӯсташ доранд, нақл кунад, на барои касоне, ки дӯсташ намедоранд.
+Ҳамаи чизҳое, ки дар боби одоби хобҳои бад гуфта шудааст, панҷ чизро дар бар мегирад: Аз шарри он ва шарри шайтон ба Аллоҳ паноҳ барад. Се бор ба тарафи чап дар вақти хестан аз хоб туф (бо андак аз оби даҳон) кунад. Ҳеҷ гоҳ онро ба касе нақл накунад. Агар мехоҳад дубора хоб равад, аз тарафе, ки бар он буд ба дигар тараф гардад. Ин хоб ба ӯ зарар намерасонад.
+Ибни Ҳаҷар мегӯяд: Ҳикмати он дар ин аст, ки агар кас хоби хушро ба касе нақл кунад, ки ӯро дӯст намедорад, метавонад барои ӯ аз рӯйи буғзу ҳасад маъноеро фаҳмонад, ки ӯ дӯст надорад ва ин метавонад ба он хусусият мувофиқ шавад ё боиси ғам ва нохушӣ дар ӯ шавад. Бинобар ин фармон дода шудааст, ки хоби хушро ба касе, ки дӯст намедорад, нақл накунад.
+Пас аз ба даст омадани неъмат ва такрори он ҳамду сипоси Худоро кардан сабаби давом ёфтани он мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3285</t>
+  </si>
+  <si>
     <t>عجبا لأمر المؤمن، إن أمره كله خير، وليس ذاك لأحد إلا للمؤمن</t>
   </si>
   <si>
     <t>Чи басо тааҷҷубовар аст кори муъмин, ки тамоми кораш хайр аст ва ин барои касе нест, ҷуз барои муъмин</t>
   </si>
   <si>
     <t>عَنْ صُهَيْبٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «عَجَبًا لِأَمْرِ الْمُؤْمِنِ، إِنَّ أَمْرَهُ كُلَّهُ خَيْرٌ، وَلَيْسَ ذَاكَ لِأَحَدٍ إِلَّا لِلْمُؤْمِنِ، إِنْ أَصَابَتْهُ سَرَّاءُ شَكَرَ، فَكَانَ خَيْرًا لَهُ، وَإِنْ أَصَابَتْهُ ضَرَّاءُ صَبَرَ، فَكَانَ خَيْرًا لَهُ».</t>
   </si>
   <si>
     <t>Аз Суҳайб (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Чи басо тааҷҷубовар аст кори муъмин, ки тамоми кораш хайр аст ва ин барои касе нест, ҷуз барои муъмин. Агар хушие ба ӯ расад, шукр мегӯяд ва барои ӯ хайр аст. Ва агар зиёне ба ӯ расад, сабр мекунад ва барои ӯ хайр мешавад."</t>
   </si>
   <si>
     <t>يَتَعَجَّبُ صلى الله عليه وسلم مِن شأن المؤمن وأحواله على وجه الاستحسان؛ وذلك لأن أحواله كلها خير، وليس ذلك لأحد إلا للمؤمن؛ 
 إن أصابته سرّاءُ شكرَ اللهَ عليها؛ فيحصل له الأجر بالشكر، 
 وإن أصابته ضراءُ صبرَ واحتسب الأجر على الله، فيحصل له الأجر بالصبر، فهو في أجر على كل حال.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз кори муъмин изҳори таъаҷҷуб мекунад ва ин таъаҷҷуб аз рӯи нек донистани ин амр аст. Зеро вазъияти муъмин ҳамеша хайр аст ва ин барои касе нест, ҷуз барои муъмин. Агар барои ӯ некие рӯй диҳад, Аллоҳро шукр мегӯяд, дар натиҷа подоши шукрро ба даст меорад. Ва агар нохушӣ ва мусибате ба ӯ расад, сабр кунад ва аз Аллоҳ интизории подош дошта бошад, аҷру подоши сабрро ба даст меорад. Пас дар ҳама ҳолат дар ҳоли касби аҷру подош аст.</t>
   </si>
   <si>
     <t>فضل الشكر على السراء والصبر على الضراء، فمَن فعَلَ ذلك حصل له خير الدارين، ومن لم يشكر على النعمة، ولم يصبر على المصيبة، فاته الأجر، وحصل له الوزر.
 فضل الإيمان، وأنّ الأجر في كل حال لا يكون إلا لأهل الإيمان.
 الشكر عند السراء، والصبر على الضراء من خصال المؤمنين.
 الإيمان بقضاء الله وقدره يجعل المؤمن في رضا كامل على كل أحواله، بخلاف غير المؤمن الذي يكون في سخط دائم عند وقوع ضرر عليه، وإذا ما حاز نعمة من الله عز وجل انشغل بها عن طاعة الله، فضلًا عن صرفها في معصيته.</t>
   </si>
@@ -2997,90 +3065,158 @@
   </si>
   <si>
     <t>عن ابْنِ عُمَرَ رضي الله عنهما أنه سَمِعَ رَجُلًا يَقُولُ: لَا وَالْكَعْبَةِ، فَقَالَ ابْنُ عُمَرَ: لَا يُحْلَفُ بِغَيْرِ اللَّهِ، فَإِنِّي سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَلَفَ بِغَيْرِ اللهِ فَقَدْ كَفَرَ أَوْ أَشْرَكَ».</t>
   </si>
   <si>
     <t>Аз ибни Умар (Худованд аз он ду розӣ бод) ривоят аст, ки ӯ мардеро дид, ки мегуфт: савганд ба Каъба, Ибни Умар гуфт: ғайр аз Аллоҳ ба чизе дигар савганд ёд карда намешавад, зеро ман Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Ҳар касе ба ғайр аз Аллоҳ савганд ёд кунад, ё кофир шудааст ё ширк варзидааст".</t>
   </si>
   <si>
     <t>يُخبر النبيُّ صلى الله عليه وسلم أنَّ مَن حَلَف بغير الله وأسمائه وصفاته فقد كَفرَ بالله أو أشرك؛ لأن الحَلِفَ يقتضي تَعظيمَ المحلوفِ به، والعظمةُ إنَّما هي للهِ وحْدَه؛ فلا يُحلَفُ إلَّا باللهِ وأسمائِه وصِفاتِه سُبحانَه، وهذا الحلف من الشرك الأصغر؛ لكن لو أنَّ الحالِفَ عظَّم ما حَلَف به كتَعظيمِ اللهِ تعالى أو أشدَّ؛ فحينئذٍ يكونُ مِن الشِّركِ الأكبرِ.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармудаанд, ки ҳар касе ба ғайр аз Аллоҳ ва ному сифатҳои Ӯ Таъоло савганд ёд кунад куфр ба Аллоҳ ва ё ширк варзидааст, зеро савганд ба чиз ё ба касе маънои бузургдошт ва таъзими онро дорад, дар ҳоле, ки таъзим ва бузургдошт танҳо барои Аллоҳ аст. Пас бояд танҳо ба Аллоҳ ва ному сифатҳои Ӯ Таъоло савганд ёд карда шавад. Савганд ёд кардан ба ғайр аз Аллоҳ ширки асғар аст, аммо ончи ба номаш савганд ёд мекунадро баробар ба Аллоҳ ё зиёдтар аз Ӯ Таъоло бузург бидонад муртакиби ширки акбар шудааст.</t>
   </si>
   <si>
     <t>التعظيم بالحلف حقّ لله سبحانه وتعالى فلا يُحلَف إلا بالله وأسمائه وصفاته.
 حرص الصحابة على الأمر بالمعروف والنهي عن المنكر، وخصوصًا إذا كان المنكر مما يتعلق بالشرك أو الكفر.</t>
   </si>
   <si>
     <t>Таъзим ва бузургшуморӣ дар савганд танҳо барои Аллоҳ Таъоло аст, ба ҷуз Аллоҳ ва ба ному сифатҳои Ӯ Таъоло, савганд ёд карда намешавад.
 Саҳобагони киром ба "амри ба маъруф ва наҳй аз мункар" таваҷҷӯҳи хос доштанд, ба вижа агар амали мункари пайванд ба куфр ва ширк мебуд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3359</t>
   </si>
   <si>
+    <t>من عال جاريتين حتى تبلغا جاء يوم القيامة أنا وهو وضم أصابعه</t>
+  </si>
+  <si>
+    <t>Касе, ки ду духтарро сарпарастӣ кунад, то ин ки ба синни балоғат бирасанд, рӯзи қиёмат дар ҳоле меояд, ки ман ва ӯ монанди ин ду хоҳем буд". Ва ангуштонашро бо ҳам часпонд</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ عَالَ جَارِيَتَيْنِ حَتَّى تَبْلُغَا جَاءَ يَوْمَ الْقِيَامَةِ أَنَا وَهُوَ» وَضَمَّ أَصَابِعَهُ.</t>
+  </si>
+  <si>
+    <t>Аз Анас ибни Молик (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Касе, ки ду духтарро сарпарастӣ кунад, то ин ки ба синни балоғат бирасанд, рӯзи қиёмат дар ҳоле меояд, ки ман ва ӯ монанди ин ду хоҳем буд". Ва ангуштонашро бо ҳам часпонд.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن رُزِقَ باثنتين من البنات أو الأخوات، فقام عليهما بالمُؤنة والتربية والتوجيه للخير والتحذير من الشر ونحو ذلك حتى يَكْبُرَا ويَبْلُغا؛ جاء يوم القيامة هو والنبيُّ صلى الله عليه وسلم كهاتَين وضَمّ أصابِعَه السبابة والوسطى.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки касе, ки ба ӯ ду духтар ё хоҳар дода шуда бошад ва ӯ дар таъминот, тарбият, раҳнамоӣ ба хайр ва ҳушдор аз шар барои онҳо кӯшиш кунад, то онҳо калон шаванд ва ба балоғат бирасанд, рӯзи қиёмат ӯ ва Паёмбар (саллаллоҳу алайҳи ва саллам) монанди ду ангушт дар паҳлуи ҳам хоҳанд буд. Паёмбар ҳангоми гуфтани ин сухан ангушти ишора ва миёнаи худро ба ҳам часпонид. (Яъне, ба монанди ин ду ангушт ба ҳам наздик хоҳанд буд.)</t>
+  </si>
+  <si>
+    <t>الثواب العظيم لمن قام على البنات بالمؤونة والتربية حتى يتزوجْن أو يبلغْن، وكذلك الأخوات.
+أجر القيام على البنات أعظم من أجر القيام على البنين؛ إذ لم يُذْكَر مثل ذلك في حقِّهم؛ وذلك لأجل أنَّ مؤنة البنات والاهتمام بأمورهن أعظم من أمور البنين؛ لأنهن عورات لا يباشِرْن أمورَهن، ولا يتصرفن تصرف البنين، وكذلك لأنهن لا يتعلق بهن طمع الأب بالاستقواء بهن على الأعداء، وإحياء اسمه واتصال نسبه، وغير ذلك، كما يتعلق بالذكر؛ فاحتيج في ذلك إلى الصبر والإخلاص من المنفق عليهن مع حسن النية؛ فعظم الأجر، فكان رفيق النبي صلى الله عليه وسلم يوم القيامة.
+علامات البلوغ للمرأة: إكمال خمس عشرة سنة، أو تحيض ولو قبل خمس عشرة سنة، أو نَبَتتْ لها العانة وهو الشعر الخشن حول القُبُل، أو بالاحتلام وهو إنزال المني في المنام.
+قال القرطبي: ويعني ببلوغهما وصولَهما إلى حال يستقلّان بأنفسهما؛ وذلك إنما يكون في النساء إلى أن يدخل بهن أزواجهن، فلا يعني به بلوغهما إلى أن تحيض وتُكلَّف؛ إذ قد تتزوج قبل ذلك فتستغني بالزوج عن قيام الكافل، وقد تحيض وهي غير مستقلة بشيء من مصالحها ولو تركت لضاعت وفسدت أحوالها، بل هي في هذه الحالة أحق بالصيانة والحفظ والقائم عليها لتكمل صيانتها فيرغب في تزويجها، ولهذا المعنى قال علماؤنا لا تسقط النفقة عن والد الصبية ببلوغها بل بدخول الزوج بها.</t>
+  </si>
+  <si>
+    <t>Савоби бузург барои касе, ки духтарон ва ҳамчунин хоҳаронашро сарпарастӣ намуда, ононро то замони издивоҷ ё синни балоғат тарбият кунад.
+Савоби нигоҳубин ва таъминоти духтарон бузургтар аз савоби нигоҳубин ва таъминоти писарон аст, зеро барои нигоҳубин ва таъминоти писарон чунин савоб зикр нашудааст. Савоби бештар доштани нигоҳубин ва ғамхории духтарон нисбат ба писарон ба он хотир аст, ки духтарон аврат ва пӯшида ҳастанд ва худашон ба мисли писарон мустақилона амал намекунанд. Ҳамчунин, писарон барои падар имконияти истифода аз қудрат бар душман ва эҳёи ному насаби ӯро медиҳанд. Чизҳое, ки ба мард марбут ҳастанд, ки духтарон ин хосиятро надоранд. Аз ин рӯ, дар таъмин ва тарбияти духтарон зиёдтар ба сабр ва ихлосу самимият ниёз дорад ва ҳар касе нафақаи ононро ба уҳда мегирад, бояд нияташ нек бошад. Бинобар ин савобаш бештар аст ва дар рӯзи қиёмат бо Паёмбар (саллаллоҳу алайҳи ва саллам) наздик хоҳад буд.
+Аломатҳои ба балоғат расидани зан: понздаҳсола шудан, ё ҳайз дидани ӯ пеш аз понздаҳсолагӣ, ё рӯидани мӯйи ғафси хашин дар атрофи шармгоҳ, ё эҳтилом, ки он баромадани оби манӣ дар ҳолати хоб аст.
+Қуртубӣ мегӯяд: Балоғат маънояш расидан ба ҳолати мустақилона будани онҳо мебошад. Ин дар занон вақте аст, ки ба шавҳар бароянд. Пас манзур аз болиғ шудани зан ин нест, ки ҳайз шавад ва мукаллаф шавад, чун мумкин аст, ки пеш аз он издивоҷ кунад ва дигар ниёзе ба валӣ (кафил) надошта бошад ва шавҳар ҳама масъулиятҳои кафилро ба ҷой орад. Ҳамчунин имкон дорад, ки ҳайз шавад, вале дар баровардани эҳтиёҷоташ мустақил набошад ва бояд нигоҳдорӣ шавад, агар раҳо карда шавад, шояд зоеъ шавад ва аҳволаш бад шавад. Балки дар ин ҳолат шояд ӯ бештар ба сарпарастӣ ва нигоҳубин ниёз дорад, то ин ки ӯ ба хубӣ нигоҳдорӣ шавад ва ба шавҳар дода шавад. Бинобар ин олимони мо гуфтаанд, ки масъулияти падар дар нафақа ва тарбияти духтар бо ба балоғат расидани ӯ ба поён намерасад, балки вақте ба поён мерасад, ки духтар ба шавҳар дода шавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3360</t>
+  </si>
+  <si>
     <t>لا تدخلون الجنة حتى تؤمنوا، ولا تؤمنوا حتى تحابوا، أولا أدلكم على شيء إذا فعلتموه تحاببتم؟ أفشوا السلام بينكم</t>
   </si>
   <si>
     <t>То имон наёваред ба биҳишт ворид намешавед ва имон намеоваред, то ин ки ҳамдигарро дӯст бидоред. Оё шуморо ба чизе роҳнамоӣ накунам, ки агар анҷомаш диҳед байни шумо муҳаббат пайдо шавад? Саломро байни худ паҳн кунед</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَدْخُلُونَ الْجَنَّةَ حَتَّى تُؤْمِنُوا، وَلَا تُؤْمِنُوا حَتَّى تَحَابُّوا، أَوَلَا أَدُلُّكُمْ عَلَى شَيْءٍ إِذَا فَعَلْتُمُوهُ تَحَابَبْتُمْ؟ أَفْشُوا السَّلَامَ بَيْنَكُمْ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "То имон наёваред ба биҳишт ворид намешавед ва имон намеоваред, то ин ки ҳамдигарро дӯст бидоред. Оё шуморо ба чизе роҳнамоӣ накунам, ки агар анҷомаш диҳед байни шумо муҳаббат пайдо шавад? Саломро байни худ паҳн кунед."</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لن يدخل الجنة إلا المؤمنون، ولا يكتمل الإيمان ولا يَصلُحُ حَالَ المجتمعِ المسلم حتى يُحِبَّ بعضُهم بعضًا. 
 ثم أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أفضلِ الأُمور التي بها تَعُمُّ المَحبةُ، وهي إفشاء السلام بين المسلمين، الذي جعله الله تحية لعباده.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намудааст, ки танҳо муъминон вориди биҳишт мешаванд ва имон комил намешавад ва вазъи ҷомеаи мусалмонӣ беҳбуд намеёбад, то он ки мусалмонон якдигарро дӯст бидоранд. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) моро ба беҳтарин корҳое, ки сабаби паҳн шудани муҳаббат мешавад, роҳнамои карданд, ки он паҳн кардани салом миёни мусалмонон аст. Чизе, ки Аллоҳ Таъоло онро миёни бандагонаш салому дуруд қарор додааст.</t>
   </si>
   <si>
     <t>دخول الجنة لا يكون إلّا بالإيمان.
 من كمال الإيمان أن يُحِبَّ المُسلمُ لأخيه ما يحب لنفسه.
 استحباب إفشاء السلام وبذله للمسلمين؛ لما فيه من نشر المحبة والأمان بين الناس.
 السلام لا يُلْقَى إلا على مسلم؛ لقوله -صلى الله عليه وسلم-: "بينكم".
 بذل السلام فيه رَفْعُ التقاطُعِ والتهاجر والشحناء.
 أهمية المحبة بين المسلمين وأنها من كمال الإيمان.
 جاء في حديث آخر أن صيغه السلام الكاملة: "السلام عليكم ورحمة الله وبركاته"، ويكفي: "السلام عليكم".</t>
   </si>
   <si>
     <t>Ворид шудан ба биҳишт танҳо бо имон аст.
 Аз камоли имон ин аст, ки мусалмон барои бародараш он чиро, ки барои худ дӯст медорад, дӯст дорад.
 Паҳн кардани салом ва гуфтани он ба мусалмонон мустаҳаб аст. Зеро он дар байни одамон муҳаббат ва амниятро паҳн мекунад.
 Салом танҳо ба мусалмон гуфта мешавад, зеро Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд "дар миёни худатон".
 Гуфтани салом сабаби аз байн рафтани ҷудоӣ, душманӣ ва кинаварзӣ аст.
 Муҳим будани муҳаббат байни мусалмонон ва ин ки он аз камоли имон аст.
 Дар ҳадиси дигар шакли пурраи салом чунин омадааст: "Ассалому алайкум ва раҳматуллоҳи ва баракатуҳ." Аммо гуфтани: "Ассалому алайкум", басанда аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3361</t>
   </si>
   <si>
+    <t>لولا أن أشق على المؤمنين أو: على أمتي لأمرتهم بالسواك عند كل صلاة</t>
+  </si>
+  <si>
+    <t>Агар бар муъминон -ё бар умматам- душвор намебуд, фармон медодам, ки онҳо барои ҳар намоз мисвок бикунанд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَوْلَا أَنْ أَشُقَّ عَلَى الْمُؤْمِنِينَ -أَوْ: عَلَى أُمَّتِي- لَأَمَرْتُهُمْ بِالسِّوَاكِ عِنْدَ كُلِّ صَلَاةٍ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Агар бар муъминон -ё бар умматам- душвор намебуд, фармон медодам, ки онҳо барои ҳар намоз мисвок бикунанд."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه لولا خوف المشقة على المؤمنين من أمته لأَوجب عليهم استعمال السواك مع كل صلاة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки агар барои муъминони умматаш душвор намебуд, истифода бурдан аз мисвокро дар ҳар намоз барояшон воҷиб мегардонд.</t>
+  </si>
+  <si>
+    <t>رفق النبي صلى الله عليه وسلم بأمته، ومخافة المشقة عليهم.
+الأصل في أَمْرِ النبيِّ صلى الله عليه وسلم الوجوب، إلا أنْ يقومَ الدليل على أنه تطوُّع.
+استحباب السواك وفضله عند كل صلاة.
+قال ابن دقيق العيد: الحكمة في استحباب السواك عند القيام إلى الصلاة كونها حالَ تقرُّبٍ إلى الله، فاقتضى أن تكون حالَ كمالٍ ونظافة إظهارًا لِشَرَف العبادة.
+عموم الحديث يشمل السواك للصائم ولو بعد الزوال، كصلاتَي: الظهر والعصر.</t>
+  </si>
+  <si>
+    <t>Раҳмат ва меҳрубонии Паёмбар (саллаллоҳу алайҳи ва саллам) нисбати уммати худ ва нигаронии ӯ аз душвори барои онҳо.
+Асос дар фармони Паёмбар (саллаллоҳу алайҳи ва саллам) фарз будан аст, магар ин ки далеле барои мустаҳаб будани он вуҷуд дошта бошад.
+Мустаҳаб будани мисвок ва фазилати он дар ҳар намоз.
+Ибни Дақиқи Ид мегӯяд: Ҳикмати мустаҳаб будани мисвок ҳангоми бархостан барои намоз он аст, ки намоз ҳолати наздик шудан ба Худост. Бинобар ин бояд ҳолати камол ва покӣ бошад, то шарафи ибодатро нишон диҳад.
+Умуми ин ҳадис мисвок истеъмол кардани рӯзадорро ҳам дар бар мегирад, ҳатто агар баъд аз завол ҳам бошад, мисли вақти намози пешин ва аср.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3364</t>
+  </si>
+  <si>
     <t>أي العمل أحب إلى الله؟ قال: الصلاة على وقتها، قال: ثم أي؟ قال: ثم بر الوالدين قال: ثم أي؟ قال: الجهاد في سبيل الله</t>
   </si>
   <si>
     <t>Кадом кор назди Аллоҳ маҳбубтар аст? Гуфт: "(Адои намоз дар вақти муқарраршудааш". Гуфтам: Сипас кадом? Гуфт: "Некӣ бар падару модар". Гуфтам: Сипас кадом? Гуфт: "Ҷиҳод дар роҳи Аллоҳ</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بِن مَسْعُودٍ رضي الله عنه قَالَ: سَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَيُّ العَمَلِ أَحَبُّ إِلَى اللَّهِ؟ قَالَ: «الصَّلاَةُ عَلَى وَقْتِهَا»، قَالَ: ثُمَّ أَيٌّ؟ قَالَ: «ثُمَّ بِرُّ الوَالِدَيْنِ» قَالَ: ثُمَّ أَيٌّ؟ قَالَ: «الجِهَادُ فِي سَبِيلِ اللَّهِ» قَالَ: حَدَّثَنِي بِهِنَّ، وَلَوِ اسْتَزَدْتُهُ لَزَادَنِي.</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро пурсидам: Кадом кор назди Аллоҳ маҳбубтар аст? Гуфт: "(Адои намоз дар вақти муқарраршудааш". Гуфтам: Сипас кадом? Гуфт: "Некӣ бар падару модар". Гуфтам: Сипас кадом? Гуфт: "Ҷиҳод дар роҳи Аллоҳ". Гуфт: Инҳоро бароям хабар дод ва агар бештар мепурсидам, дар посух бароям бештар ҷавоб медод.</t>
   </si>
   <si>
     <t>سُئلَ النبيُّ صلى الله عليه وسلم: أيُّ العمل أحب إلى الله؟ 
 فقال: الصلاة المفروضة في وقتِها الذي حَدَّده الشارع، 
 ثم بر الوالدين، بالإحسان إليهما، والقيام بحقهما، وترك عقوقهما، 
 ثم الجهاد في سبيل الله، لإعلاء كلمة الله عز وجل، والدفاع عن دين الإسلام وأهله، وإظهار شعائره، وذلك بالنفس والمال.
 قال ابن مسعود رضي الله عنه: أخبرني بهذه الأعمال؛ ولو قلت له: ثم أي؟ لزادني.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) пурсида шуд: Кадом кор дар назди Аллоҳ маҳбубтар аст? Фармуданд: Гузоштани намози фарз дар вақте ки аз ҷониби шариат муқаррар шудааст. Сипас некӣ ба падару модар. Бо некӣ кардан ба онон ва ба ҷой овардани ҳаққашон ва бадӣ накардан ба онҳо. Сипас ҷиҳод дар роҳи Аллоҳ, барои баландбардории калимаи Аллоҳ ва дифоъ аз Ислом ва мусалмонон ва ошкор шудани расму ойинҳои Ислом. Ва ин ҷиҳод бо мол ва ҷон аст.
 Ибни Масъуд (разияллоҳу анҳу) мегӯяд: Ин корҳоро бароям хабар дод ва агар мегуфтам, боз кадом? Бароям бештар мегуфт.</t>
   </si>
   <si>
     <t>تَفَاضُل الأعمال فيما بينها بحسب محبة الله لها.
 حثُّ المسلم على الحرص على الأعمال الأفضل فالأفضل.
@@ -3240,50 +3376,93 @@
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بن مسعودٍ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ مِنْ شِرَارِ النَّاسِ مَنْ تُدْرِكُهُ السَّاعَةُ وَهُمْ أَحْيَاءٌ، وَمَنْ يَتَّخِذُ الْقُبُورَ مَسَاجِدَ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу анлайҳи ва саллам)-ро шунидам, ки мегуфт: "Дар ҳақиқат, бадтарини мардумон касоне ҳастанд, ки қиёмат дар зинда буданашон фаро мерасад ва касоне, ки қабрҳоро масҷид ва ибодатгоҳ мегиранд."</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم عن شِرَار الناس، وأنهم مَن تقومُ الساعةُ عليهم وهم أحياءٌ، والذين يتَّخذون القبور مساجد، يُصَلُّون عندها وإليها.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу анлайҳи ва саллам) дар бораи бадтарин гурӯҳи мардум нақл кардаанд ва онон касоне ҳастанд, ки дар зинда буданашон қиёмат бар онҳо воқеъ мешавад ва касоне, ки қабрро масҷид қарор медиҳанд ва ба сӯи онҳо намоз мегузоранд.</t>
   </si>
   <si>
     <t>تحريم بناء المساجد على القبور؛ لأنه وسيلةٌ إلى الشرك.
 تحريم الصلاة عند القبور ولو بدون بناء؛ لأن المسجد اسم لما يسجد فيه ولو لم يكن فيه بناء.
 مَن اتخذ قبورَ الصالحين مساجدَ للصلاة فيها فهو من شرار الخلق، وإنْ زعم أنَّ قصدَه التقرُّبُ إلى الله تعالى.</t>
   </si>
   <si>
     <t>Масҷид сохтан бар болои қабрҳо ҳаром аст, зеро он василае ба сӯи ширк аст.
 Намоз хондан дар назди қабрҳо ҳаром аст, ҳатто агар бар болояш бино ҳам нашуда бошад, зеро масҷид номи ҷоест, ки дар он саҷда мекунанд, ҳарчанд биное дар он набошад.
 Ҳар ки қабри солеҳонро масҷид барои намоз хондан табдил кунад, аз бадтарин махлуқот аст, агарчанде иддаъо кунад, ки нияташ ба Аллоҳ Таъоло наздик шудан аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3375</t>
+  </si>
+  <si>
+    <t>ما من يوم يصبح العباد فيه إلا ملكان ينزلان، فيقول أحدهما: اللهم أعط منفقا خلفا، ويقول الآخر: اللهم أعط ممسكا تلفا</t>
+  </si>
+  <si>
+    <t>Ҳеҷ рӯзеро бандагон саҳар намекунанд магар ин ки ду фаришта фуруд меояд. Яке аз онҳо мегӯяд: Эй Аллоҳ, ба касе, ки инфоқ мекунад, ивази онро бидиҳ! Дигарӣ мегӯяд:
+Эй Аллоҳ, ба касе, ки бозмедорад, талаф бидеҳ!" (Яъне, моли бахилро талаф бидеҳ)</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا مِنْ يَوْمٍ يُصْبِحُ العِبَادُ فِيهِ إِلَّا مَلَكَانِ يَنْزِلاَنِ، فَيَقُولُ أَحَدُهُمَا: اللَّهُمَّ أَعْطِ مُنْفِقًا خَلَفًا، وَيَقُولُ الآخَرُ: اللَّهُمَّ أَعْطِ مُمْسِكًا تَلَفًا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳеҷ рӯзеро бандагон саҳар намекунанд магар ин ки ду фаришта фуруд меояд. Яке аз онҳо мегӯяд: Эй Аллоҳ, ба касе, ки инфоқ мекунад, ивази онро бидиҳ! Дигарӣ мегӯяд:
+Эй Аллоҳ, ба касе, ки бозмедорад, талаф бидеҳ!" (Яъне, моли бахилро талаф бидеҳ).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنّه في كلِّ يوم تَطلُع الشمسُ فيه إلّا ومَلَكَان يَنزلان يُناديان، يقول أحدهما: 
+اللهم أعط منفقًا في الطاعات وعلى العيال والضِّيْفان والتطوُّعات خَلَفًا وعَوِّضْهُ خيرًا فيما أَنفق، وبارك له. 
+ويقول الآخر: اللهم أعط ممسكًا عنها تَلفًا وأَهْلِكْ مالَه الذي مَنعه عن مُسْتَحِقِّيْه.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки ҳар рӯз, ки офтоб тулуъ мекунад ду фаришта фуруд меояд ва нидо мекунад, яке аз онҳо мегӯяд:
+Эй Аллоҳ, ба касе, ки молашро дар роҳи тоатҳо, барои аҳли хона, меҳмон ва корҳои хайру нек сарф мекунад, ивази беҳтар аз он чи сарф намудааст бидеҳ, бо беҳтаринаш иваз кун ва барояш баракат бидеҳ.
+Дигарӣ мегӯяд: Эй Аллоҳ, ба касе, ки аз инфоқ кардан даст боз медорад талаф ва зарар бидеҳ ва молеро, ки аз ҳақдоронаш боздоштааст, нобуд гардон.</t>
+  </si>
+  <si>
+    <t>جواز الدعاء للكريم بمزيد من العِوَض، وأن يَخلِف عليه خيرًا مما أَنفق، وجواز الدعاء على البخيل بتَلَف ماله الذي بَخِلَ به ومَنَعَ إنفاقَه فيما أوجب الله عليه.
+دعاء الملائكة للمؤمنين الصالحين المنفقين بالخير والبركة، وأنّ دعاءهم مستجاب.
+الحضُّ على الإنفاق في الواجبات والتطوعات؛ كالنفقة على الأهل، وصلة الرحم، وأبواب الخير.
+بيان فضل المُنفِق في وجوه الخير، وأنّ عاقبته أنّ الله يُخْلِفُ عليه، قال الله تعالى: ﴿وَمَا أَنفَقْتُم مِّن شَيْءٍ فَهُوَ يُخْلِفُهُ وَهُوَ خَيْرُ الرَّازِقِينَ﴾ [سبأ: 39].
+هذا الدعاء على المُمسك عن النفقات الواجبة، وأما النفقات المستحبة فلا تدخل؛ لأن صاحبها لا يستحق هذا الدعاء.
+تحريم البخل والشُّحّ.</t>
+  </si>
+  <si>
+    <t>Барои шахси саховатманд дуо кардан, ки Худованд ба ӯ подоши бештар диҳад ва беҳтар аз он чи сарф кардааст ато намояд, ҷоиз аст. Ҳамчунин дуо кардан бар шахси бахил, ки молаш талаф ёбад, низ ҷоиз аст, чун ки ӯ дар сарф кардани молаш дар он чи Аллоҳ Таъоло воҷиб гардонидааст, бухл варзидааст.
+Фариштагон барои муъминони некӯкор ва саховатманд ба хайр ва баракат, дуо мекунанд ва дуои онон мустаҷоб аст.
+Тарғиб ба нафақа кардан дар воҷибот ва нофилаҳо, монанди нафақа ба аҳли хона, силаи раҳм ва корҳои хайр.
+Баёни фазилати шахси нафақакунанда дар роҳҳои хайр, ки саранҷоми кораш ин аст, ки Худованд онро бозпас барояш медиҳад. Худованд мефармояд: "Ва ҳар чизеро [ки дар роҳи Аллоҳ Таъоло] инфоқ кунед, Ӯ ба ҷойи он [мол- ва беҳтар аз он –ба шумо] бозпас медиҳад; ва Ӯ беҳтарин рӯзидиҳанда аст) (Сураи Сабаъ, ояти 39).
+Ин дуо алайҳи шахсест, ки аз сарфи нафақаҳои воҷиб худдорӣ мекунад. Аммо сарфи нафақаҳои мустаҳаб (нофила), агар касе онро накунад, сазовори чунин дуо намешавад.
+Бахилӣ ва хасисӣ ҳаром аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3379</t>
   </si>
   <si>
     <t>إن أخوف ما أخاف عليكم الشرك الأصغر قالوا: وما الشرك الأصغر يا رسول الله؟ قال: الرياء</t>
   </si>
   <si>
     <t>Дар ҳақиқат бештарин чизе, ки аз он бар шумо метарсам, ширки хурд аст." Гуфтанд: Ширки хурд чист эй Расули Аллоҳ? Гуфт: "Риё</t>
   </si>
   <si>
     <t>عَنْ مَحْمُودِ بْنِ لَبِيدٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ أَخْوَفَ مَا أَخَافُ عَلَيْكُمُ الشِّرْكُ الْأَصْغَرُ» قَالُوا: وَمَا الشِّرْكُ الْأَصْغَرُ يَا رَسُولَ اللهِ؟ قَالَ: «الرِّيَاءُ، يَقُولُ اللهُ عز وجل لَهُمْ يَوْمَ الْقِيَامَةِ إِذَا جُزِيَ النَّاسُ بِأَعْمَالِهِمْ: اذْهَبُوا إِلَى الَّذِينَ كُنْتُمْ تُرَاؤُونَ فِي الدُّنْيَا، فَانْظُرُوا هَلْ تَجِدُونَ عِنْدَهُمْ جَزَاءً؟».</t>
   </si>
   <si>
     <t>Аз Маҳмуд ибни Лабид (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар ҳақиқат бештарин чизе, ки аз он бар шумо метарсам, ширки хурд аст." Гуфтанд: Ширки хурд чист эй Расули Аллоҳ? Гуфт: "Риё (худнамоӣ) Аллоҳ Таъоло рӯзи қиёмат, ҳангоме ки мардум подоши амалҳояшонро мегиранд, ба онон (риёкорон) мегӯяд: Ба назди касоне биравед, ки дар дунё барои онон риё ва худнамоӣ мекардед ва бубинед, ки оё назди онон подоше меёбед?"</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ أكثرَ شيءٍ يَخافُه على أُمّتِه: الشرك الأصغر وهو: الرياء؛ بأنْ يعمل من أجل الناس. 
 ثم أخبر عن عقوبةِ المرائين يوم القيامة بأنْ يقال لهم: اذهبوا إلى مَن كنتم تعملون لأجلهم، فانظروا هل يملكون إثابتَكم ومَنْحَ الأجرِ لكم على ذلك العمل؟!</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) моро хабар медиҳад, чизе, ки барои умматаш бештар метарсад, ширки хурд аст, ки он риё мебошад. Риё корест, ки ба хотири мардум ва худнишондиҳӣ анҷом дода мешавад (то ин ки мардум гӯянд, ӯ одами хуб аст ва корҳои нек мекунад). Сипас дар бораи азоби риёкорон дар рӯзи қиёмат хабар дод, ки ба онҳо гуфта мешавад: Ба назди касоне, ки барои онҳо кори "нек" анҷом медодед, биравед ва бубинед, ки оё тавони мукофоти шуморо доранд ва дар баробари он кор бароятон подош диҳанд?!</t>
   </si>
   <si>
     <t>وجوب إخلاص العمل لله عز وجل، والحَذَر من الرياء.
 شدة شفقتِه صلى الله عليه وسلم على أمته وحرصه على هدايتِهم ونصحه لهم.
 إذا كان هذا خوفُه صلى الله عليه وسلم وهو يُخاطب الصحابةَ وهم ساداتُ الصالحين فالخوفُ على مَن بعدهم أشدّ.</t>
   </si>
@@ -3962,50 +4141,99 @@
   </si>
   <si>
     <t>بَعَثَ النبيُّ صلى الله عليه وسلم عَمّارَ بن ياسر رضي الله عنه في سَفَرٍ لبعض حاجاته، فأصابته جنابة بجماع أو نزول المني بشهوة، فلم يجد الماء ليغتسل منه، 
 وكان لا يعلم حكم التيمم للجنابة، وإنما يعلم حكمَه للحدث الأصغر، 
 فاجتهد وظَنّ أنه كما يَمسح بالتراب الذي على وجه الأرض بعض أعضاء الوضوء عن الحدث الأصغر، فلابد أن يكون التيمم من الجنابة بتعميم البدن بالتراب؛ قياسًا على الماء، فَتَقَلَّبَ في التراب حتى عَمَّم البدنَ وصَلَّى، 
 فلما جاء إلى النبيِّ صلى الله عليه وسلم، ذَكَرَ له ذلك؛ ليرى هل هو على صواب أو لا؟ 
 فَبَيَّنَ له النبيُّ صلى الله عليه وسلم كيفيةَ التَّطَهُّر مِن الحَدَثَين الأصغر كالبول، والأكبر كالجنابة: وهو أن يضرب بيديه على التراب ضربة واحدة، ثم يمسح الشمال على اليمين، وظاهر كفيه ووجهه.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) Аммор ибни Ёсирро барои баъзе ниёзҳояш ба сафар фиристод, пас ӯ ба сабаби алоқаи ҷинсӣ ё баромадани манӣ аз рӯйи шаҳват дучори ҷанобат шуд ва барои ғусл кардан об наёфт. Ва дар он вақт ҳукми таяммумро намедонист, балки медонист, ки таяммум барои ҳадаси асғар ва бетаҳорати аст. Бинбар ин иҷтиҳод кард ва гумон кард, ки ҳамон гуна, ки барои бетаҳоратӣ бо хоки рӯйи замин бар баъзе узвҳои баданаш масҳ мекунад, барои таяммум аз ҷанобат низ бояд хокро ба ҳамаи баданаш бирасонад ва ин аз рӯйи қиёси хок бар об буд. Пас дар хок ғел зад, то он ки хок ба ҳамаи баданаш бирасад ва сипас намоз хонд. Ҳангоме ки назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад, ин воқеаро барояшон нақл кард, то бубинад, ки оё кораш дуруст будааст ё хато. Паёмбар (саллаллоҳу алайҳи ва саллам) барояш чӣ гуна пок шудан аз ҳадаси асғар (бетаҳоратӣ), монанди пешоб ва ҳадаси акбар, монанди ҷанобатро тавзеҳ дод, ки он чӣ гуна аст: Бо дастонаш як бор бар хок зарба бизанад, сипас дасти чапро бар дасти рост ва пушти дастонаш ва рӯяш масҳ кунад.</t>
   </si>
   <si>
     <t>وجوب طلب الماء قبل التيمم.
 مشروعية التيمم لمن عليه جنابة ولم يجد الماء.
 التيمم للحدث الأكبر، كالتيمم للحدث الأصغر.</t>
   </si>
   <si>
     <t>Ҷустуҷӯи об пеш аз таяммум воҷиб аст.
 Барои касе, ки ҷунуб аст ва об намеёбад таяммум кардан ҷоиз аст.
 Таяммум барои ҳадаси акбар, монанди таяммум барои ҳадаси асғар аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3461</t>
   </si>
   <si>
+    <t>قاربوا وسددوا، واعلموا أنه لن ينجو أحد منكم بعمله قالوا: يا رسول الله ولا أنت؟ قال: ولا أنا، إلا أن يتغمدني الله برحمة منه وفضل</t>
+  </si>
+  <si>
+    <t>Роҳи рост ва миёнаравиро дар пеш бигиред ва дурусткору устувор бошед (яъне, амалҳои худро бо ихлос ва мувофиқи суннат анҷом диҳед) ва бидонед, ки ҳеҷ яке аз шумо бо амалаш наҷот намеёбад." Саҳобаҳо пурсиданд: Эй Расули Худо, ҳатто шумо ҳам? Фармуд: "Ҳатто ман ҳам, магар ин ки Худованд маро бо раҳмат ва фазли хеш фаро гирад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «قَارِبُوا وَسَدِّدُوا، وَاعْلَمُوا أَنَّهُ لَنْ يَنْجُوَ أَحَدٌ مِنْكُمْ بِعَمَلِهِ» قَالُوا: يَا رَسُولَ اللهِ وَلَا أَنْتَ؟ قَالَ: «وَلَا أَنَا، إِلَّا أَنْ يَتَغَمَّدَنِيَ اللهُ بِرَحْمَةٍ مِنْهُ وَفَضْلٍ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Роҳи рост ва миёнаравиро дар пеш бигиред ва дурусткору устувор бошед (яъне, амалҳои худро бо ихлос ва мувофиқи суннат анҷом диҳед) ва бидонед, ки ҳеҷ яке аз шумо бо амалаш наҷот намеёбад." Саҳобаҳо пурсиданд: Эй Расули Худо, ҳатто шумо ҳам? Фармуд: "Ҳатто ман ҳам, магар ин ки Худованд маро бо раҳмат ва фазли хеш фаро гирад."</t>
+  </si>
+  <si>
+    <t>يَحُثُّ النبيُّ صلى الله عليه وسلم الصحابة على أنْ يعملوا، وأنْ يتقوا الله ما استطاعوا، دون غُلُوٍّ ولا تَقصير، وأن يقصِدوا بعملهم الصواب بالإخلاص لله واتّباع السنة لِيُقبَل عملُهم فتكون سببًا لنزول الرحمة عليهم.
+ثم أَخبرَهم بأنه لن يُنجيَ أحدًا منكم عملُه فقط؛ بل لا بد من رحمة الله.
+قالوا: حتى أنت يا رسول الله لا ينجيك عملُك مع عِظَمِ قدره؟ 
+فقال: حتى أنا، إلّا أن يَستُرَني اللهُ بفضل رحمته.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) саҳобаҳоро ташвиқ карданд, ки амал кунанд ва то ҳадди тавон тақво ва парҳезгориро пеша кунанд, бидуни зиёдаравӣ ё кӯтоҳӣ, балки дар амалҳо ихлос ва пайравии суннатро риоят кунанд, то амалҳо пазируфта шаванд ва сабаби нузули раҳмати илоҳӣ бар онҳо гарданд.
+Сипас хабар доданд, ки танҳо амал наметавонад касеро аз оташи дӯзах наҷот диҳад, балки бояд раҳмати Худованд ӯро фаро гирад.
+Саҳобаҳо пурсиданд: Ҳатто шумо ҳам, эй Расули Худо, бо амалҳои бузурге, ки доред наҷот намеёбед?
+Фармуданд: Ҳатто ман ҳам, магар ин ки Худованд маро бо фазлу раҳмати хеш фаро гирад ва бипӯшонад.</t>
+  </si>
+  <si>
+    <t>قال النووي: (سدِّدوا وقاربوا): اطلبوا السدادَ، واعملوا به، وإن عَجَزْتُم عنه، فقارِبُوه؛ أي: اقربوا منه، والسداد: الصوابُ، وهو بين الإفراط والتفريط، فلا تَغْلُوا ولا تُقصِّروا.
+قال ابن باز: الأعمال الصالحة هي أسباب دخول الجنة، كما أنّ الأعمال الخبيثة هي أسباب دخول النار، والحديث يُبيِّنُ أنّ دخولَهم الجنة ليس بمجرَّد العمل، بل لا بد من عفو الله ورحمته سبحانه وتعالى، فهم دخلوها بأسباب أعمالهم، ولكن الذي أوجب ذلك رحمته سبحانه، وعفوه ومغفرته.
+العبد لا يَغتر ويُعجَب بعمله مهما بلغ؛ لأنّ حقَّ الله أعظم من عمله، فلا بد للعبد من الخوف والرجاء جميعًا.
+فضل الله ورحمته على عباده أوسع من أعمالهم.
+الأعمال الصالحة سبب لدخول الجنة، والفوز بها إنما هو بفضلِ الله ورحمة منه.
+قال الكرماني: "إذا كان كلُّ الناس لا يدخلون الجنة إلا برحمة الله، فوجْه تخصيص رسول الله صلى الله عليه وسلم بالذِّكْر هو أنه إذا كان مقطوعًا له بأنه يدخل الجنة، ولا يدخلها إلا برحمة الله؛ فغيرُه يكون في ذلك بطريق الأَولى.
+ قال النووي: في معنى قوله تعالى: ﴿ادْخُلُوا الْجَنَّةَ بِمَا كُنْتُمْ تَعْمَلُونَ﴾ [النحل: 32]، ﴿وَتِلْكَ الْجَنَّةُ الَّتِي أُورِثْتُمُوهَا بِمَا كُنْتُمْ تَعْمَلُونَ﴾ [الزخرف: 72]، ونحوهما من الآيات الدالة على أن الأعمال يُدخَل بها الجنة، فلا يُعارِض هذه الأحاديثَ، بل معنى الآيات أن دخول الجنة بسبب الأعمال، ثم التوفيق للأعمال، والهداية للإخلاص فيها، وقَبُولها برحمة الله تعالى وفضله، فيصح أنه لم يدخل بمجرَّد العمل، وهو مراد الأحاديث، ويصح أنه دخل بالأعمال؛ أي: بسببها، وهي من الرحمة.
+قال ابن الجوزي: يتحصل عن ذلك أربعة أجوبة؛ الأول: أنَّ التوفيق للعمل من رحمة الله، ولولا رحمة الله السابقة ما حصل الإيمان ولا الطاعة التي يحصل بها النجاة، الثاني: أنّ منافع العبد لسيده فعمله مُستَحَقٌّ لمولاه، فمهما أنعم عليه من الجزاء فهو من فضله، الثالث: جاء في بعض الأحاديث أنّ نفس دخول الجنة برحمة الله، واقتسام الدرجات بالأعمال، الرابع: أنّ أعمال الطاعات كانت في زمن يسير، والثواب لا ينفد فالإنعام الذي لا ينفد في جزاء ما ينفد بالفضل لا بمقابلة الأعمال.
+قال الرافعي: أنّ العامل لا ينبغي أنْ يَتَّكِلَ على عَمَلِهِ في طلب النجاة ونيل الدرجات؛ لأنه إنما عَمل بتوفيق الله وإنما ترك المعصية بعصمة الله فكل ذلك بفضله ورحمته.</t>
+  </si>
+  <si>
+    <t>Нававӣ мегӯяд: سدِّدوا وقاربوا (Саддиду ва қорибу) маънояш ин аст, ки дурустиро талаб кунед ва ба он амал кунед, агар наметавонед комилан ба он бирасед, ба он наздик шавед. Садод, яъне ростӣ ва дурустӣ аст, миёнаи ифрот ва тафрит. Бинобар ин на зиёдаравӣ кунед ва на кӯтоҳӣ.
+Ибни Боз мегӯяд: Амалҳои нек василаи дохил шудан ба биҳиштанд, чунончи, амалҳои бад сабаби дохил шудан ба дӯзаханд. Аммо ҳадис баён мекунад, ки дохил шудан ба биҳишт танҳо бо амал нест, балки бо авфу раҳмати Худованд аст. Онҳо ба воситаи амалҳо сабаби дохил шудан ба биҳиштро фароҳам карданд, аммо он чи муҷиби дохил шудан ба биҳишт мегардад, раҳмат ва мағфирати илоҳӣ аст.
+Банда набояд бо амалаш мағрур шавад, ҳарчанд бисёр ҳам бошад, зеро ҳаққи Худованд болотар аз ҳар амал аст. Бинобар ин инсон бояд ҳамеша байни тарс ва умед бошад.
+Фазлу раҳмати Худованд бар бандагонаш васеътар аз амалҳояшон аст.
+Аъмоли солеҳ сабаби ворид шудан ба биҳиштанд, аммо дастёбӣ ба он бо фазлу раҳмати Аллоҳ Таъоло мебошад.
+Кирмонӣ мегӯяд: Агар ҳамаи мардум танҳо бо раҳмати Худо ба биҳишт дароянд, пас сабаби зикри махсуси Расули Худо (саллаллоҳу алайҳи ва саллам) он аст, ки агарчи қатъан маълум аст, ки ӯ ба биҳишт медарояд, вале чун ӯ ҳам танҳо бо раҳмати Худо вориди биҳишт мешавад, ғайри ӯ ба тариқи авло чунин аст.
+Нававӣ мегӯяд: Оятҳое чун: (Ба подоши он чи мекардед, [инак] ба биҳишт дароед) (Сураи Наҳл, ояти 32), (Ин ҳамон биҳиштест, ки дар баробари рафторатон ба шумо додаанд) (Сураи Зухруф, ояти 72) ва монанди ин дигар оятҳое, ки далолат мекунанд бар он ки ҷаннат бо амалҳо дода мешавад, мухолифи он ҳадисҳое нестанд, ки мегӯянд шахс танҳо бо амалаш вориди биҳишт намешавад. Балки маънои оятҳо ин аст, ки аъмол сабаб барои даромадан ба ҷаннатанд. Аммо тавфиқ ба аъмол, ҳидоят ба ихлос ва қабули он аъмол, ҳама бо раҳмат ва фазли Худованд аст. Бинобар ин дуруст аст, ки ворид шудан ба биҳишт танҳо бо амал нест (яъне, бо раҳмат аст) ва дуруст аст, ки ворид шудан ба биҳишт ба сабаби амалҳо шудааст (чун онҳо сабаб будаанд) ва худи ин амалҳо низ аз раҳмати Худо ҳастанд.
+Ибни Ҷавзӣ мегӯяд: Аз ин масъала чаҳор посух ба даст меояд:  Якум: тавфиқ ба амал аз раҳмати Худост. Агар раҳмати қаблии Ӯ намебуд, на имон ҳосил мешуд ва на итоате, ки наҷот меорад.  Дуюм: манфиати банда ба мавлои ӯ бармегардад ва амалҳои ӯ барои мавлояш аст. Бинобар ин ҳар подоше, ки мавлояш ба ӯ медиҳад аз рӯи фазлу лутфи Ӯст.  Сеюм: дар баъзе ҳадисҳо омадааст, ки худи дохил шудан ба биҳишт бо раҳмати Худост, аммо тақсими дараҷаҳо бо амалҳо мешаванд.  Чаҳорум: аъмоли неки банда дар вақти кӯтоҳ анҷом мешаванд, аммо подоши Худованд поён надорад. Пас, ин подоши беинтиҳо ба фазлу эҳсони Аллоҳ аст на бар ивази амали банда.
+Рофиъӣ гуфтааст: Амалкунанда дар талаби наҷот ва расидан ба дараҷаҳои баланд набояд танҳо ба амали худ такя кунад, зеро амалаш танҳо бо тавфиқи Худост ва тарки гуноҳ низ бо муҳофизати Ӯст. Бинобар ин ҳамаи он аз фазлу раҳмати Худованд аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3469</t>
+  </si>
+  <si>
     <t>إن الناس إذا رأوا الظالم فلم يأخذوا على يديه أوشك أن يعمهم الله بعقاب منه</t>
   </si>
   <si>
     <t>Агар мардум золимеро бубинанд ва бар зидди ӯ чорае наандешанд (аз зулми ӯ пешгирӣ накунанд) наздик аст, ки Аллоҳ ҳамаашонро дучори муҷозоте аз сӯи Худ кунад</t>
   </si>
   <si>
     <t>عَنْ أَبِي بَكْرٍ الصِّدِّيقِ رضي الله عنه أَنَّهُ قَالَ: أَيُّهَا النَّاسُ، إِنَّكُمْ تَقْرَؤُونَ هَذِهِ الآيَةَ: {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ}، وَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ النَّاسَ إِذَا رَأَوْا الظَّالِمَ فَلَمْ يَأْخُذُوا عَلَى يَدَيْهِ أَوْشَكَ أَنْ يَعُمَّهُمُ اللَّهُ بِعِقَابٍ مِنْهُ».</t>
   </si>
   <si>
     <t>Аз Абубакри Сиддиқ (разияллоҳу анҳу) ривоят аст, ки фармуд: Эй мардум, ин оятро мехонед: (Эй касоне, ки имон овардаед, муроқиби [имон ва тоати] худ бошед. Агар ҳидоят ёфта бошед, гумроҳии касоне, ки гумроҳ шудаанд, ба шумо зиёне намерасонад.) (Сураи Моида, ояти 105). Ва ман аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) шунидам, ки мефармуд: "Агар мардум золимеро бубинанд ва бар зидди ӯ чорае наандешанд (аз зулми ӯ пешгирӣ накунанд) наздик аст, ки Аллоҳ ҳамаашонро дучори муҷозоте аз сӯи Худ кунад."</t>
   </si>
   <si>
     <t>يُخبِرُ أبو بكر الصديق رضي الله عنه: أن الناس يقرؤون هذه الآية: 
 {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ} [المائدة: 105].
 ويفهمون منها أنّ على الإنسان السعي في إصلاح نفسه فقط، وأنه لا يضره بعد ذلك ضلال من ضل، وأنهم غير مطالَبين بالأمر بالمعروف والنهي عن المنكر! 
 فأعلمهم أنها ليست كذلك، وأنه سمع النبي صلى الله عليه وسلم يقول: 
 إن الناس إذا رأوا الظالم فلم يمنعوه من ظلمه، وعندهم القدرة على منعه، يوشك أن يعمَّ الله الجميعَ بعقاب من عنده، الفاعل للمنكر، والساكت عنه.</t>
   </si>
   <si>
     <t>Абубакри Сиддиқ (разияллоҳу анҳу) хабар медиҳад, ки мардум ин оятро мехонанд:
 (Эй касоне, ки имон овардаед, муроқиби [имон ва тоати] худ бошед. Агар ҳидоят ёфта бошед, гумроҳии касоне, ки гумроҳ шудаанд, ба шумо зиёне намерасонад.) (Сураи Моида, ояти 105.)
 Ва аз он чунин мефаҳманд, ки инсон бояд танҳо барои ислоҳи худ талош кунад ва баъд аз он гумроҳии гумроҳон ба ӯ осебе намерасонад ва аз онҳо амри ба маъруф ва наҳй аз мункар матлуб нест!
 Пас онҳоро фаҳмонид, ки ин тавр нест ва ӯ аз Паёмбар (саллаллоҳу алайҳи ва саллам) шунидааст, ки мефармуд: Агар мардум золимеро бубинанд ва бо вуҷуди тавоноӣ ӯро аз зулмаш бознадоранд, наздик аст, ки Аллоҳ ҳамаи ононро гирифтори муҷозоти фарогири Худ қарор диҳад. Ин муҷозот шомили ҳам оне, ки муртакиби мункар шудааст ва ҳам он ки дар ин кор хомӯширо ихтиёр кардааст, мегардад.</t>
   </si>
   <si>
@@ -4470,81 +4698,158 @@
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِذَا مَرِضَ الْعَبْدُ أَوْ سَافَرَ كُتِبَ لَهُ مِثْلُ مَا كَانَ يَعْمَلُ مُقِيمًا صَحِيحًا».</t>
   </si>
   <si>
     <t>Аз Абумусои Ашъарӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Агар банда бемор ё мусофир шавад, барояш ҳамон подош ва савобе навишта мешавад, ки дар хона ва бо тани сиҳат анҷом медод".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فضل الله ورحمته، وأنَّ المسلمَ إذا كان من عادته أن يعمل عملًا صالحًا حال صحته وإقامته ثم حَصَلَ له عذر فمرض فلم يَقدرْ على الإتيان به، أو انشغل بالسَّفر عنه، أو أي عذر؛ فإنه يكتب له الأجر كاملًا، كما لو عَمِلَه في حال الصحة والإقامة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз фазл ва раҳмати Худованд мегӯяд, ки агар мусалмон дар ҳоли тансиҳатӣ ва иқоматаш ба адои амали нек одат карда бошад, сипас барои ӯ узре пеш ояд, ба монанди беморӣ ва сафар, ки аз адои он амал оҷиз ояд, барояш ҳамон подош ва савобе навишта мешавад, ки дар ҳоли тансиҳатӣ ва иқоматаш анҷом медод.</t>
   </si>
   <si>
     <t>سعة فضل الله على عباده.
 الحث على الاجتهاد في الطاعات واستغلال الأوقات في حال الصحة والفراغ.</t>
   </si>
   <si>
     <t>Фаровонии фазл ва неъмати Худованд бар бандагонаш.
 Ташвиқ ба кӯшиш дар анҷоми ибодот ва аъмоли нек ва истифода аз вақт дар ҳоли тандурустӣ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3553</t>
   </si>
   <si>
+    <t>اللهم أعوذ برضاك من سخطك، وبمعافاتك من عقوبتك، وأعوذ بك منك لا أحصي ثناء عليك أنت كما أثنيت على نفسك</t>
+  </si>
+  <si>
+    <t>Ё Аллоҳ! ман ба розигии Ту аз ғазаби Ту паноҳ меҷӯям, ба беҳбудии Ту аз ҷазои Ту паноҳ меҷӯям, аз Ту ба Ту паноҳ мебарам, тавону ёрои онро надорам, ки ба ҳамду санои Ту (чунон ки шоистаи Туст) бипардозам, Ту тавре ҳастӣ, ки худатро ситоиш намудаӣ</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: فَقَدْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لَيْلَةً مِنَ الْفِرَاشِ فَالْتَمَسْتُهُ فَوَقَعَتْ يَدِي عَلَى بَطْنِ قَدَمَيْهِ وَهُوَ فِي الْمَسْجِدِ وَهُمَا مَنْصُوبَتَانِ، وَهُوَ يَقُولُ: «اللهُمَّ أَعُوذُ بِرِضَاكَ مِنْ سَخَطِكَ، وَبِمُعَافَاتِكَ مِنْ عُقُوبَتِكَ، وَأَعُوذُ بِكَ مِنْكَ لَا أُحْصِي ثَنَاءً عَلَيْكَ أَنْتَ كَمَا أَثْنَيْتَ عَلَى نَفْسِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Оиша (разияллоҳу анҳо) ривоят аст, ки гуфт: Ман шабе Расули Худо (саллаллоҳу алайҳи ва саллам)-ро канори  худ наёфтам, атрофамро ҷустуҷӯ кардам, ки ногоҳ дастам ба кафи пойҳои росткардааш расид, дар ҳоле ки дар масҷид буд, (яъне, дар ҳолати саҷда) ва ӯ мегуфт:  "Ё Аллоҳ! ман ба розигии Ту аз ғазаби Ту паноҳ меҷӯям, ба беҳбудии Ту аз ҷазои Ту паноҳ меҷӯям, аз Ту ба Ту паноҳ мебарам, тавону ёрои онро надорам, ки ба ҳамду санои Ту (чунон ки шоистаи Туст) бипардозам, Ту тавре ҳастӣ, ки худатро ситоиш намудаӣ."</t>
+  </si>
+  <si>
+    <t>قالت عائشة رضي الله عنها: كنت نائمة إلى جنب النبي صلى الله عليه وسلم، ففقدته من الليل، فلمست بيدي الموضع الذي كان يصلي فيه في الحجرة؛ فإذا هو ساجد وقدماه قائمتان، وإذا هو يقول: 
+(أعوذ) وأتوسل (برضاك من سخطك) عليّ أو على أمتي، (و) أستعيذ (بمعافاتك) وعفوك الكثير (من عقوبتك)، 
+(وأعوذ بك منك) وبصفات جمالك من صفات جلالك، حيث لا يُعيذ منك إلا أنت، فلا مَنْجَى ولا مَلْجَأ من الله إلا إليه، 
+(لا أحصي ثناء عليك) لا أطيق ولا أبلغ حصرًا وعددًا لعجزي إحصاء نعمتك وإحسانك كما تستحقه وإن اجتهدت في ذلك، 
+(أنت كما أثنيت على نفسك) فأنت الذي أثنيت على ذاتك ثناء يليق بك، فمن يقدر على أداء حق ثنائك؟!</t>
+  </si>
+  <si>
+    <t>Оиша (разияллоҳу анҳо) гуфт: Ман дар паҳлӯи Паёмбари Аллоҳ (саллаллоҳу алайҳи ва саллам) хоб будам, вақте бедор шудам ӯро канори худ наёфтам, бо дастам ҷойи намозхонии ӯро дар утоқамон ламс кардам, ӯро дар ҳоли саҷда ёфтам, ки пойҳояшро рост (яъне, дар саҷда буд ва нуги пойҳояш ба замину суми пояш боло) намуда буд ва мегуфт:
+(Ман паноҳ мебарам) ва тавассул менамоям, (ба ризоияти Ту аз хашму ғазаби Ту) бар ман ё уммати ман, (ва) паноҳ мебарам (ба бахшиши  Ту) ва бахшиши зиёди Ту (аз ҷазои Ту). (Ман паноҳ мебарам ба Ту аз худи Ту) ва ба сифатҳои зебоии Ту, аз сифатҳои ҷалоли Ту, зеро аз Ту наметавон паноҳ ҷуст, магар ба Худат, зеро наҷоте ва паноҳгоҳе аз Аллоҳ нест, магар ба сӯи Худаш. (Ман ҳамду санои Туро дар шумор оварда наметавонам) дар шумориши неъматҳо ва эҳсони Ту ончунон ки сазовори он ҳастӣ, нотавонам, ҳарчанд дар он талош кунам. (Ту ҳамонгуна ҳастӣ, ки худатро ситоиш намудаӣ) Ту ҳамон зоте ҳастӣ, ки бар худат ситоиши сазовор кардаӣ, кӣ метавонад ҳаққи ҳамду ситоиши Туро адо кунад?</t>
+  </si>
+  <si>
+    <t>استحباب هذه الأدعية في السجود.
+ قال ميرك: وفي إحدى روايات النسائي: كان يقول هذا الدعاء إذا فرغ من صلاته وتبوأ مضجعه.
+استحباب الثناء على الله بصفاته ودعائه بأسمائه الثابتة في الكتاب والسنة.
+فيه تعظيم الخالق في الركوع والسجود.
+جواز الاستعاذة بصفات الله، كما يجوز الاستعاذة بذاته -سبحانه وتعالى-.
+قال الخطابي: في هذا الكلام معنى لطيف، وهو: أنه قد استعاذ بالله أن يجيره برضاه من سخطه، وبمعافاته من عقوبته، والرضى والسخط ضدان متقابلان، وكذلك المعافاة والمؤاخذة بالعقوبة، فلما صار إلى ذكر ما لا ضد له وهو الله سبحانه وتعالى استعاذ به منه لا غير، ومعنى ذلك: الاستغفار من التقصير من بلوغ الواجب من حق عبادته، والثناء عليه. وقوله: لا أحصي ثناء عليك: أي لا أطيقه ولا أبلغه.</t>
+  </si>
+  <si>
+    <t>Дар ҳолати саҷда ин дуоҳоро гуфтан, мустаҳаб аст.
+Мирак гуфт: Дар яке аз ривоятҳои Насоӣ омадааст, ки Паёмбар ин дуоро пас аз анҷоми намоз ва ба рахтхоб рафтан, мехонд.
+Шукргузории Худованд бо сифатҳои Ӯ ва дуо бо номҳои собиташ, ки дар Қуръон ва Суннат омадаанд, мустаҳаб аст.
+Дар ин дуо таъзими Офаридгор дар рукуъ ва саҷда мебошад.
+Чунон ки ба зоти Аллоҳ Таъоло паноҳ бурдан ҷоиз аст, ҳамчунин ба сифатҳои Аллоҳ Таъоло паноҳ бурдан ҷоиз аст.
+Хаттобӣ гуфтааст: Дар ин сухан маънои нозук вуҷуд дорад, ки мегӯяд: Ӯ ба Худо паноҳ бурдааст, то бо ризоияти Ӯ аз хашмаш эмин монад ва бо бахшиши Ӯ аз ҷазо эмин монад. Ризо ва хашм ду зидди муқобили ҳам ҳастанд, ҳамин тавр бахшиш ва ҷазо низ. Вақте ба зикри чизе расид, ки зидде надорад, ки Ӯ Аллоҳ Субҳонаҳу ва Таъоло аст, танҳо аз Ӯ ба Ӯ паноҳ мехоҳад, на аз ғайри Ӯ. Ин маънои тавба аз норасоии иҷрои ҳаққи ибодат ва ситоиши Худо аст. Ва ин суханаш, ки мегӯяд: "Сано ва ситоиши Туро дар шумор нахоҳам овард", ба ин маъност, ки наметавонам онро ба пуррагӣ анҷом диҳам.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3566</t>
+  </si>
+  <si>
     <t>أفضل الذكر: لا إله إلا الله، وأفضل الدعاء: الحمد لله</t>
   </si>
   <si>
     <t>Беҳтарин зикр: Ло илоҳа иллаллоҳ, ва беҳтарин дуо: Алҳамду лиллоҳ аст</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «أَفْضَلُ الذِّكْرِ: لَا إِلَهَ إِلَّا اللهُ، وَأَفْضَلُ الدُّعَاءِ: الْحَمْدُ لِلهِ».</t>
   </si>
   <si>
     <t>Аз Ҷобир (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Беҳтарин зикр: Ло илоҳа иллаллоҳ, ва беҳтарин дуо: Алҳамду лиллоҳ аст".</t>
   </si>
   <si>
     <t>يُخبرُنا النبيُّ صلى الله عليه وسلم أن أفضل الذكر: "لا إله إلا الله" ومعناها لا معبود بحق إلا الله، وأن أفضل الدعاء: "الحمد لله" وهي الاعتراف بأن المُنعم هو الله سبحانه، المُستحِق للوصف الكامل الجميل.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармоянд, ки беҳтарин зикр "Ло илоҳа иллаллоҳ", ки маънояш "Нест маъбуди барҳақ магар Аллоҳ" аст, ва беҳтарин дуо "Алҳамду лиллоҳ", ки маънояш "Эътироф кардани онки Худованд субҳонаҳу ва Таъоло неъматдиҳанда ва сазовори беҳтарин ва зеботарин васф" аст.</t>
   </si>
   <si>
     <t>الحث على الإكثار من ذكر الله بكلمة التوحيد، والدعاء بالحمد.</t>
   </si>
   <si>
     <t>Ташвиқ барои бисёр зикр кардани Худованд бо "Ло илоҳа иллаллоҳ" ва дуо бо "Алҳамдуллилоҳ".</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي في الكبرى وابن ماجه</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي في الكبرى وابن ماجه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3567</t>
+  </si>
+  <si>
+    <t>ألا أخبركم بأهل الجنة؟ كل ضعيف متضعف، لو أقسم على الله لأبره، ألا أخبركم بأهل النار: كل عتل جواظ مستكبر</t>
+  </si>
+  <si>
+    <t>Оё биҳиштиёнро ба шумо муаррифӣ накунам? Ҳар заифе, ки дар баробари Аллоҳ Таъоло фурутан аст, агар ба Аллоҳ савганд ёд кунад, Аллоҳ Таъоло савгандашро бароварда мегардонад. Оё дӯзахиёнро ба шумо муаррифӣ накунам? Ҳар инсони тундхуйи мутакаббир, ки мардумро таҳқир мекунад (дӯзахӣ аст)</t>
+  </si>
+  <si>
+    <t>عَنْ حَارِثَةَ بْنِ وَهْبٍ الخُزَاعِيِّ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «أَلاَ أُخْبِرُكُمْ بِأَهْلِ الجَنَّةِ؟ كُلُّ ضَعِيفٍ مُتَضَعِّفٍ، لَوْ أَقْسَمَ عَلَى اللَّهِ لَأَبَرَّهُ، أَلاَ أُخْبِرُكُمْ بِأَهْلِ النَّارِ: كُلُّ عُتُلٍّ جَوَّاظٍ مُسْتَكْبِرٍ».</t>
+  </si>
+  <si>
+    <t>Аз Ҳориса ибни Ваҳби Хузоъӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд: "Оё биҳиштиёнро ба шумо муаррифӣ накунам? Ҳар заифе, ки дар баробари Аллоҳ Таъоло фурутан аст, агар ба Аллоҳ савганд ёд кунад, Аллоҳ Таъоло савгандашро бароварда мегардонад. Оё дӯзахиёнро ба шумо муаррифӣ накунам? Ҳар инсони тундхуйи мутакаббир, ки мардумро таҳқир мекунад (дӯзахӣ аст)."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم ببعض صفات أهل الجنة وأهل النار. 
+فأغلب أهل الجنة هم: "كل ضعيف متضعِّف"، أي: متواضع خاضع لله تعالى، مُذِلّ نفسه له، حتى إن بعض الناس يَستَضعفونه ويَحتَقِرونه، وهذا المُتذَلِّل لله تعالى لو أقسم بالله يَمينًا طَمَعًا في كَرَم الله تعالى، لَأَبَرَّه الله، وحَقَّقَ له ما أَقْسَمَ عليه وأجاب طلبَه ودعاءه. 
+وأغلب أهل النار هم: كل «عُتُل» وهو الفَظُّ الغَليظ شديد الخصومة، أو الفاحش الذي لا يَنْقَاد لخير، «جواظ» وهو المتكبر، الأَكُوْل، صاحب الجسد الضخم، المُختال في مِشيته، سيء الخلق، «مستكبر» برفضه للحق، وباحتقاره لغيره.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баъзе сифатҳои аҳли ҷаннат ва аҳли дӯзахро хабар доданд.
+Аксарияти аҳли ҷаннат “ҳама заиф ва фурӯтан” мебошанд. Яъне, мутавозеъ ва хоксор дар баробари Аллоҳ Таъоло ҳастанд ва нафси худро дар баробари Ӯ кӯчак мебинад, то ҷое, ки баъзе аз мардум ӯро заиф мебинанд ва ҳақир мешуморанд. Агар ин шахси хоксор дар назди Аллоҳ аз рӯи умед ба карами Аллоҳ савганде ёд кунад, Аллоҳ савганди ӯро қабул мекунад, дархосташро бароварда мегардонад ва дуояшро иҷобат мекунад.
+Аксарияти аҳли дӯзах бошад, "тундхӯён ҳастанд". Касоне ҳастанд, ки тундхӯ, ситезагар ва бадзабонанд ва ба некӣ тан намедиҳад. Мутакаббир, носипос, пурхӯре, ки дорои ҷисми бузург аст ва бо кибру ғурур роҳ меравад. "Мустакбир" касе, ки ҳақро рад мекунад, намепазирад ва дигаронро таҳқир мекунад.</t>
+  </si>
+  <si>
+    <t>الحث على الاتصاف بصفات أهل الجنة، والتحذير من صفات أهل النار.
+التواضع يكون لله عز وجل، ولأمره ونهيه والانقياد لهما، ويكون للخلق بعدم التكبُّر عليهم.
+قال ابن حجر: المراد أن أغلب أهل الجنة هؤلاء، كما أن معظم أهل النار القسم الآخر، وليس المراد الاستيعاب في الطرفين.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба дороии сифатҳои аҳли ҷаннат ва ҳушдор аз сифатҳои аҳли дӯзах.
+Фурӯтанӣ бояд барои Худои бузург ва ҳукмҳои Ӯ бошад ва дар баробари одамон такаббур наварзидан.
+Ибни Ҳаҷар мегӯяд: Мақсад он аст, ки аксарияти аҳли ҷаннат инҳо ҳастанд ва аксарияти аҳли дӯзах гурӯҳи дигар ҳастанд, на ин ки ҳамаи онҳо пурра ҳаминхел ҳастанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3573</t>
   </si>
   <si>
     <t>ألا أدلكم على ما يمحو الله به الخطايا، ويرفع به الدرجات؟</t>
   </si>
   <si>
     <t>Оё шуморо ба он чи Аллоҳ бо он гуноҳонро пок мекунад ва дараҷотро боло мебарад, роҳнамоӣ накунам?</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَلَا أَدُلُّكُمْ عَلَى مَا يَمْحُو اللهُ بِهِ الْخَطَايَا، وَيَرْفَعُ بِهِ الدَّرَجَاتِ؟» قَالُوا بَلَى يَا رَسُولَ اللهِ قَالَ: «إِسْبَاغُ الْوُضُوءِ عَلَى الْمَكَارِهِ، وَكَثْرَةُ الْخُطَا إِلَى الْمَسَاجِدِ، وَانْتِظَارُ الصَّلَاةِ بَعْدَ الصَّلَاةِ، فَذَلِكُمُ الرِّبَاطُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Оё шуморо ба он чи Аллоҳ бо он гуноҳонро пок мекунад ва дараҷотро боло мебарад, роҳнамоӣ накунам?" Гуфтанд: Оре эй Расули Аллоҳ. Паёмбар Фармуданд: "Дар сахтиҳо (сармо, гармо ва ҳолатҳои номуносиб) пурра ва некӯ анҷом додани таҳорат, қадамзанон ба масҷид рафтан, интизори намоз пас аз намоз, ин ҳамон марзбонӣ (ва ҷиҳод) аст."</t>
   </si>
   <si>
     <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه هل يُريدون أنْ يدلَّهم على أعمال تكون سببًا في مغفرة الذنوب، ومحوها من كُتب الحفظة، وعلو المنازل في الجنة؟ 
 قال الصحابة: نعم نريد ذلك. قال: 
 الأول: استيعاب وإتمام الوضوء على مشقة؛ كَبردٍ، وقلة ماء، وألم جسم، وماء حار. 
 الثاني: كثرة الخُطا -وهي ما بين القدمين- إلى المساجد ببعد الدار، وكثرة التكرار. 
 الثالث: انتظار وقت الصلاة، وتعلُّق القلب بها، والتأهب لها، والجلوس لها في المسجد لانتظار الجماعة، فإذا صلاها انتظر في مصلاه صلاةً أخرى. 
 ثم بيَّنَ صلى الله عليه وسلم أنَّ هذه الأمور هي المرابطة الحقيقية؛ لأنها تسد طرق الشيطان على النفس، وتقهر الهوى، وتمنعها من قبول الوساوس، فيغلب بها حزبُ الله جنودَ الشيطان؛ وذلك هو الجهاد الأكبر، فكانت بمنزلة الرباط على ثغر العدو.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз асҳоби худ пурсиданд, ки оё мехоҳанд, ки онҳоро ба корҳое ҳидоят кунад, ки боиси омурзиши гуноҳон ва пок шудани он аз дафтари фариштагон ва боло рафтани дараҷот дар биҳишт шавад?
 Саҳобаҳо гуфтанд: Бале, мо инро мехоҳем. Фармуданд:
 Якум: Комил ва ба пурраги анҷом додани таҳорат ҳангоми сахтӣ, монанди сармо ё камбуди об, ё беморӣ ва ё оби гарм.
@@ -4603,77 +4908,157 @@
     <t>أن المداومة على ذكر الله تعالى ظاهرًا وباطنًا من أعظم القُرَب، وأنفعها عند الله تعالى.
 جميع الأعمال إنما شُرعت لإقامة ذكر الله تعالى، قال الله تعالى: (وَأَقِمِ الصَّلَاةَ لِذِكْرِي). وقال صلى الله عليه وسلم: إنَّما جُعل الطَّوافُ بالبيت وبين الصَّفا والمروة ورمي الجمار لإقامة ذكر الله تعالى. رواه أبو داود والترمذي.
 قال العز بن عبدالسلام في قواعده: هذا الحديث مما يدل على أن الثواب لا يترتب على قدر النَّصَب في جميع العبادات بل قد يأجر الله تعالى على قليل الأعمال أكثرَ مما يأجر على كثيرها، فالثواب يترتب على تفاوت الرتب في الشرف.
 قال المناوي في فيض القدير: هذا الحديث محمول على أن الذكر كان أفضل للمخاطبين به، ولو خوطب به شُجاع بَاسل حصل به نفع الإسلام في القتال لقيل له الجهاد، أو الغني الذي ينتفع به الفقراء بماله قيل له الصدقة، والقادر على الحج قيل له الحج، أو من له أبوان قيل له برهما، وبه يحصل التوفيق بين الأخبار.
 أكمل الذكر ما نطق به اللسانُ مع تدبُّر القلب، ثم ما كان بالقلب وحده كالتفكر، ثم ما كان باللسان وحده، وفي كلٍّ أجرٌ إن شاء الله تعالى.
 التزام المسلم بالأذكار المتعلقة بالأحوال كأذكار الصباح والمساء، ودخول المسجد والبيت والخلاء والخروج منها... وغير ذلك يجعله من الذاكرين الله كثيرًا.</t>
   </si>
   <si>
     <t>Пайваста зикри Аллоҳ Таъолоро кардан, дар зоҳир ва ботин, аз беҳтарин авомили наздикӣ ба Аллоҳ Таъоло ва судмандтарини он назди ҳақ Таъоло аст.
 Ҳамаи аъмол дар воқеъ барои барпо доштани зикри Аллоҳ Таъоло қарор дода шудааст. Аллоҳ Таъоло мефармояд: "Намозро барои зикри ман барпо дор."  Ва Паёмбар (саллаллоҳу алайҳи ва саллам) мефармояд: Ҳамоно тавофи хонаи Каъба ва (саъй) байни Сафо ва Марва ва рамйи ҷамарот барои барпо доштани зикри Аллоҳ Таъоло қарор дода шудааст. Ба ривояти Абудовуд ва Тирмизӣ.
 Ъизз ибни Абдуссалом дар китоби "Қавоид"-аш гуфтааст: "Ин ҳадис далолат бар он мекунад, ки савоб дар ҳама ибодатҳо бар асоси заҳмат нест, ки шахс бардошт мекунад, балки мумкин аст Аллоҳ Таъоло барои амалҳои андак, бештар аз амалҳои бисёр аҷру савоб диҳад. Бинобар ин подош бар асоси тафовут дар мартаба ва шаъну шараф (и амалҳо), дода мешавад."
 Ал-Муновӣ дар китоби "Файзул-қадир" мегӯяд: "Ин ҳадис ба ин маънӣ аст, ки зикр барои касоне, ки мухотаби ин сухан буданд, беҳтарин амал буд. Ва агар шахси шуҷоъ ва диловар мавриди хитоб бошад, ки ҳузури ӯ дар майдони ҷанг ба Ислом суд мерасонад, ба ӯ ҷиҳод пешниҳод карда мешавад. Ва агар сарватманде, ки фақирон аз ӯ суд мебаранд, мавриди хитоб қарор гирад, ба ӯ садақа пешниҳод мешавад. Ва касе, ки тавоноии ҳаҷро дорад, ба ӯ ҳаҷ пешниҳод мешавад. Ва касе, ки падару модараш назди ӯ ҳастанд, некӯкорӣ ба онҳо ба ӯ тавсия дода мешавад. Ин гуна миёни ҳама ҳадисҳо тавофуқ эҷод мешавад."
 Комилтарин зикр, ҳамон зикре аст, ки бо нутқи забон ва тадаббур ва тафаккури дил бошад. Сипас он зикре, ки танҳо бо дил бошад, монанди тафаккур ва сипас он чи танҳо бар забон бошад. Ва иншоаллоҳ ҳаммааш подош доранд.
 Пойбандии мусалмон ба зикрҳое, ки вобаста ба аҳвол ва вақтҳо ҳастанд, монанди, зикрҳои субҳу шом, зикри ворид шудан ба масҷид ва хона ва дастшӯйи ва баромадан аз онҳо ва дигар зикрҳо, ӯро аз ҷумлаи касоне қарор медиҳад, ки зикри Аллоҳро бисёр мегӯянд.</t>
   </si>
   <si>
     <t>رواه الترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[رواه الترمذي وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3575</t>
   </si>
   <si>
+    <t>إني لأعلم كلمة لو قالها ذهب عنه ما يجد، لو قال: أعوذ بالله من الشيطان، ذهب عنه ما يجد</t>
+  </si>
+  <si>
+    <t>Ман калимаеро медонам, ки агар онро бигӯяд хашму ғазабаш фурӯ менишинад. Агар бигӯяд: Аъузу биллоҳи минаш-шайтонир-раҷим, хашмаш бартараф мешавад</t>
+  </si>
+  <si>
+    <t>عَنْ سُلَيْمَانَ بْنِ صُرَدٍ رضي الله عنه قَالَ: كُنْتُ جَالِسًا مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَرَجُلاَنِ يَسْتَبَّانِ، فَأَحَدُهُمَا احْمَرَّ وَجْهُهُ، وَانْتَفَخَتْ أَوْدَاجُهُ، فَقَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنِّي لَأَعْلَمُ كَلِمَةً لَوْ قَالَهَا ذَهَبَ عَنْهُ مَا يَجِدُ، لَوْ قَالَ: أَعُوذُ بِاللَّهِ مِنَ الشَّيْطَانِ، ذَهَبَ عَنْهُ مَا يَجِدُ» فَقَالُوا لَهُ: إِنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «تَعَوَّذْ بِاللَّهِ مِنَ الشَّيْطَانِ»، فَقَالَ: وَهَلْ بِي جُنُونٌ؟</t>
+  </si>
+  <si>
+    <t>Аз Сулаймон ибни Сурад (разияллоҳу анҳу) ривоят аст, ки гуфт: Ман бо Паёмбар (саллаллоҳу алайҳи ва саллам) нишаста будам, ду мард ба якдигар дашном медоданд. Чеҳраи яке аз онҳо сурх ва рагҳои гарданаш аз шиддати ғазаб баромада буданд. Паёмбар гуфт:" Ман калимаеро медонам, ки агар онро бигӯяд хашму ғазабаш фурӯ менишинад. Агар бигӯяд: Аъузу биллоҳи минаш-шайтонир-раҷим, хашмаш бартараф мешавад". Ба он мард гуфтанд: Паёмбар гуфт, ки “Аз шарри шайтони рондашуда ба Аллоҳ паноҳ бибар". Он мард гуфт: Оё ман девонаам?</t>
+  </si>
+  <si>
+    <t>استَبَّ وتَشاتَم رجلان بين يدي النبيِّ صلى الله عليه وسلم، وقد احْمَرَّ وجهُ أحدِهما، وانتفختْ عُرُوقُه المُحيطة بعُنُقِه.
+فقال صلى الله عليه وسلم: إني لأعلم كلمةً لو يقولها هذا الغضبانُ لَذَهَبَ عنه الغضب، لو قال: أعوذ بالله من الشيطان الرجيم.
+فقالوا له: إنّ النبيَّ صلى الله عليه وسلم قال: تَعَوَّذ بالله من الشيطان.
+فقال: أَمَجنون أنا؟! وظَنّ أنه لا يستعيذ من الشيطان إلا مَن به جنون.</t>
+  </si>
+  <si>
+    <t>Ду мард дар назди Паёмбар (саллаллоҳу алайҳи ва саллам) якдигарро дашном доданд, яке аз онҳо аз шиддати ғазаб рӯяш сурх ва рагҳои гарданаш баромада буд.
+Паёмбар (саллаллоҳу алайҳи ва саллам) гуфт: Ман сухане медонам, ки агар ин марди хашмгин бигӯяд, ғазабаш бартараф мешавад. Гуфт: Аъузу биллоҳи минаш-шайтонир-раҷим.
+Ба он мард гуфтанд: Паёмбар гуфт, ки “Аз шарри шайтони рондашуда ба Аллоҳ паноҳ бибар."
+Он мард гуфт: Оё ман девонаам? Ӯ гумон кард, ки танҳо касе, ки девона бошад, аз шайтон паноҳ мебарад.</t>
+  </si>
+  <si>
+    <t>حرص النبي صلى الله عليه وسلم على الإرشاد والتوجيه، عند وجود سببه.
+الغضب من الشيطان.
+الأمر بالاستعاذة  بالله من الشيطان الرجيم عند الغضب، قال تعالى: (وإما ينزغنك من الشيطان نزغ فاستعذ بالله..) الآيةَ.
+التحذير من السباب وما يُشبهه من اللعن، والتنفير منهما؛ لأنهما يؤدِّيان إلى المفاسد بين الناس.
+نقل النصيحة لمن لم يسمعها لينتفع بما فيها.
+حذَّرَ النبي صلى الله عليه وسلم من الغضب؛ لأنه يدفع إلى الشر والتَّهَوُّر، وكان صلى الله عليه وسلم لا يغضب إلا أنْ تُنْتَهَك حُرُماتُ الله تعالى، وهو الغضب المحمود.
+قال النووي على قوله "هل ترى بي مِن جنون": يحتمل أنّ هذا القائل كان من المنافقين، أو من جفاة الأعراب.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) барои роҳнамоӣ ва ҳидоят кардани мардум ҳар гоҳ сабабаш пайдо мешуд, талош ва кӯшиш мекарданд.
+Ғазаб аз шайтон аст.
+Амр ба паноҳ бурдан ба Аллоҳ Таъоло аз шарри шайтони рондашуда ҳангоми хашму ғазаб. Худованд мефармояд: "Ва ҳар гоҳ аз ҷониби шайтон васвасае туро фаро гирифт, ба Аллоҳ Таъоло паноҳ бибар."
+Паёмбар (саллаллоҳу алайҳи ва саллам) аз дашном додан ва лаънат кардани мардум манъ карда, онҳоро бад ҳисобидааст, зеро онҳо боиси фасод дар байни мардум мешаванд.
+Расонидани насиҳат ба касе, ки нашунидааст, то аз он баҳра барад.
+Паёмбар (саллаллоҳу алайҳи ва саллам) аз хашмварзӣ ҳушдор додааст, зеро хашм одамро ба зулму ҷаҳолат ва бетадбирӣ мерасонад. Паёмбар (саллаллоҳу алайҳи ва саллам) танҳо вақте хашм мекард, ки аҳкоми Худо зери по мешуд ва ин хашми ситудашуда аст.
+Нававӣ гуфтааст: Гуфтани он шахс ки "Оё ман девонаам?", эҳтимол дорад ӯ мунофиқ ё аз бодиянишинони тундхӯ бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3578</t>
+  </si>
+  <si>
     <t>الجنة أقرب إلى أحدكم من شراك نعله، والنار مثل ذلك</t>
   </si>
   <si>
     <t>Биҳишт ба шумо наздиктар аз банди кафшҳоятон аст ва дӯзах низ монанди он</t>
   </si>
   <si>
     <t>عن ابن مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «الْجَنَّةُ أَقْرَبُ إِلَى أَحَدِكُمْ مِنْ شِرَاكِ نَعْلِهِ، وَالنَّارُ مِثْلُ ذَلِكَ».</t>
   </si>
   <si>
     <t>Аз ибни Масъуд (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Биҳишт ба шумо наздиктар аз банди кафшҳоятон аст ва дӯзах низ монанди он".</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم أنَّ الجنة والنار قريبتان من الإنسان كقُربِ سَيْرِ الحِذاء الذي يكون على ظَهر القَدَم؛ لأنه قد يفعل طاعةً من رضوان الله عز وجل يدخل بها الجنة، أو معصيةً تكون سببًا لدخول النار.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мегӯянд, биҳишт ва дӯзах ба андозаи банди кафшҳо, ки пушти пой аст, ба инсон наздик аст, чун мумкин аст инсон амале анҷом медиҳад, ки сабаби ризои Худованд гашта ба сабаби он вориди биҳишт мешавад, ё муртакиби гуноҳе мешавад, ки ӯро вориди дӯзах мекунад.</t>
   </si>
   <si>
     <t>الترغيب في الخير وإن قلَّ، والترهيب عن الشر وإن قلَّ.
 لا بد للمسلم في حياته من الجمع بين الرجاء والخوف، وسؤال الله سبحانه دومًا الثبات على الحق حتى يَسْلَمَ ولا يَغْتَرَّ بحالِه.</t>
   </si>
   <si>
     <t>Ташвиқ ба анҷом додани амали нек, агарчанд андак бошад, ва бим додан аз амали бад, агарчанд ҳам андак бошад.
 Зиндагии мусалмон бояд ҳамеша миёни тарс ва умед бошад, ҳамеша аз Худованд устуворӣ бар ҳақро талаб кунад ва мағрури ҳоли худ нагашта худро таслими ҳақ намояд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3581</t>
+  </si>
+  <si>
+    <t>الرؤيا الصالحة من الله، والحلم من الشيطان، فإذا حلم أحدكم حلما يخافه فليبصق عن يساره، وليتعوذ بالله من شرها، فإنها لا تضره</t>
+  </si>
+  <si>
+    <t>Хоби хуб аз ҷониби Аллоҳ аст, хобҳои парешон (ҳулм) аз ҷониби шайтонанд. Агар яке аз шумо хобе дид, ки ӯро ба тарс андохт, се бор ба тарафи чапи худ оби даҳон биандозад (туф кунад) ва аз бадии он ба Худо паноҳ барад, зеро он хоб ба ӯ зиён намерасонад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي قَتَادَةَ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «الرُّؤْيَا الصَّالِحَةُ مِنَ اللَّهِ، وَالحُلُمُ مِنَ الشَّيْطَانِ، فَإِذَا حَلَمَ أَحَدُكُمْ حُلُمًا يَخَافُهُ فَلْيَبْصُقْ عَنْ يَسَارِهِ، وَلْيَتَعَوَّذْ بِاللَّهِ مِنْ شَرِّهَا، فَإِنَّهَا لاَ تَضُرُّهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуқатода (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Хоби хуб аз ҷониби Аллоҳ аст, хобҳои парешон (ҳулм) аз ҷониби шайтонанд. Агар яке аз шумо хобе дид, ки ӯро ба тарс андохт, се бор ба тарафи чапи худ оби даҳон биандозад (туф кунад) ва аз бадии он ба Худо паноҳ барад, зеро он хоб ба ӯ зиён намерасонад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الرؤيا الصالحةَ المُفْرِحةَ في المنام مِن الله، والحُلُم وهو رؤيا ما يَكرَه ويُحْزِن فمِن الشيطان. 
+فمَن رأى ما يَكره فَلْيَبْزُق جهة يساره، ولْيَسْتَعِذ بالله مِن شرها؛ فإنها لا تَضُرّه حيث جَعَلَ الله ما ذُكر سببًا للسلامة مِن المَكروه المُتَرَتِّب على الرؤيا.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки хоби нек ва хушҳолкунанда дар хоб аз ҷониби Худованд аст ва "ҳулм", яъне хобе, ки бад, парешон ва ғамангез аст, аз шайтон мебошад.
+Бинобар ин ҳар касе дар хоб чизе бинад, ки дӯст намедорад, бояд ба тарафи чапи худ туф кунад (се бор) ва аз бадии он ба Худо паноҳ барад, зеро бо ин амал, ба ӯ ҳеҷ зиёне намерасад, чун Худованд ин корҳоро сабаби саломатӣ аз зарари он хоб қарор додааст.</t>
+  </si>
+  <si>
+    <t>الرؤيا والحُلُم عبارة عمّا يراه النائم في نومِهِ مِن الأشياء، لكن غَلَبت الرؤيا على ما يراه من الخير والشيء الحسن، وغَلَب الحلم على ما يراه من الشر والقبيح ويُستعمل كلُّ واحد منهما موضع الآخر.
+أقسام الرؤيا: 1- الرؤيا الصالحة، وهي رؤيا حق وبشرى من الله يراها أو ترى له، 2- حديث النَّفْس، وهي ما يُحدِّث بها الرجل نفسه في اليقظة، 3- تحزين وتخويف الشيطان وأهاويل منه ليحزن ابن آدم.
+حاصل ما ذُكر من أبواب الرؤيا الصالحة ثلاث أشياء: أنْ يَحمدَ اللهَ عليها، وأن يَستبشرَ بها، وأن يَتحدث بها لكن لِمَن يُحب دون مَن يكره.
+حاصل ما ذكر من أدب الرؤيا المكروهة خمسة أشياء: أن يتعوذ بالله من شرها، ومن شر الشيطان، وأن يَتْفُل حين يَهُبُّ من نومه عن يساره ثلاثًا، ولا يَذكرها لأحد أصلًا، وإذا أراد أن يَرجع لنومه يَتَحَوّل عن جنبه الذي كان عليه؛ فإنها لا تضره.</t>
+  </si>
+  <si>
+    <t>Руъё ва ҳулм ҳарду ба он чизҳое ишора мекунанд, ки шахс дар хоб мебинад. Аммо одатан "руъё" барои хобҳои нек ва хушоянде истифода мешавад, ки инсонро шод мегардонад, ва "ҳулм" барои хобҳои бад ва нописанд. Гарчи ин ду истилоҳ дар ҷойи якдигар низ истифода мешаванд.
+Навъҳои хоб:  1- Хоби нек, ки ҳақ ва хушхабар аз ҷониби Худованд аст, ки худи шахс мебинад ё каси дигаре барои ӯ мебинад.  2- Ҳикояти нафс, яъне он чизҳое, ки одам дар вақти бедорӣ ба худ мегӯяд ва нақл мекунад.  3- Тарсонидан ва ваҳшати шайтон бо ҳиллаҳо барои ғамгин сохтани фарзанди Одам.
+Ҳамаи чизҳое, ки дар боби хобҳои нек гуфта шудааст, се чизро дар бар мегиранд: Худоро барои он шукр гӯяд. Ба он хурсанд шавад. Он хобро ба касоне, ки дӯсташ доранд, нақл кунад, на барои касоне, ки дӯсташ намедоранд.
+Ҳамаи чизҳое, ки дар боби одоби хобҳои бад гуфта шудааст, панҷ чизро дар бар мегирад: Аз шарри он ва шарри шайтон ба Аллоҳ паноҳ барад. Се бор ба тарафи чап дар вақти хестан аз хоб туф (бо андак аз оби даҳон) кунад. Ҳеҷ гоҳ онро ба касе нақл накунад. Агар мехоҳад дубора хоб равад, аз тарафе, ки бар он буд ба дигар тараф гардад. Ин хоб ба ӯ зарар намерасонад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3586</t>
   </si>
   <si>
     <t>السواك مطهرة للفم، مرضاة للرب</t>
   </si>
   <si>
     <t>Мисвок поккунандаи даҳон ва писандида назди Худованд аст</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها قالت: قال رسول الله صلى الله عليه وسلم: «السِّوَاكُ مَطْهَرَةٌ لِلْفَمِ، مَرْضَاةٌ لِلرَّبِّ».</t>
   </si>
   <si>
     <t>Аз Оиша (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Мисвок поккунандаи даҳон ва писандида назди Худованд аст".</t>
   </si>
   <si>
     <t>يُخبرنا النبيُّ صلى الله عليه وسلم أنَّ تنظيفَ الأسنانِ بِعُوْدِ شجرةِ الأَرَاك ونحوِه يُطَهِّر الفَمَ من الأوساخ والروائح الكريهة، 
 وأنه مِن أسباب رضا الله عن العبد؛ لأن فيه طاعة لله واستجابة لأمره، ولما فيه من النظافة التي يحبها الله تعالى.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки мисвок задани дандонҳо бо чуби дарахти арок ва дарахтони дигари ҳаммонанди он, даҳонро аз чирк ва бӯйҳои нохуш пок мекунад. Мисвок задан яке аз сабабҳои хушнудии Парвардигор аст, ки дар он тоат аз Аллоҳ ва пайравӣ аз фармудаҳои Ӯ Таъоло аст, зеро покӣ ва назофат худ аз амалҳои маҳбуби Худованд аст.</t>
   </si>
   <si>
     <t>فضيلة التَّسَوُّك، وترغيب النبي صلى الله عليه وسلم أمَّته الإكثار منه.
 الأفضل في التسوُّك استعمال عُوْد شجر الأراك، واستعمل الفرشاة والمعجون يقومُ مقامَه.</t>
   </si>
   <si>
@@ -4698,50 +5083,181 @@
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم كان يقول: «الصَّلَوَاتُ الْخَمْسُ، وَالْجُمُعَةُ إِلَى الْجُمُعَةِ، وَرَمَضَانُ إِلَى رَمَضَانَ، مُكَفِّرَاتٌ مَا بَيْنَهُنَّ إِذَا اجْتَنَبَ الْكَبَائِرَ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Расули Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Намозҳои панҷгона, аз ҷумъа то ҷумъаи дигар ва аз рамазон то рамазони дигар ва дар ҳоли дурӣ аз кабоир, кафорати гуноҳони байни онҳо мегардад".</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم أن الصلوات الخمس المفروضة في اليوم والليلة، وصلاة الجمعة كل أسبوع، وصوم شهر رمضان كل عام، مكفرات لما بينها من صغائر الذنوب بشرط اجتناب الكبائر، 
 أما الكبائر كالزنا وشرب الخمر فلا تُكفر إلا بالتوبة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён намудаанд, ки намозҳои панҷгона, ва дар як ҳафта як маротиба намози ҷумъа ва дар як сол рӯза доштани моҳи Рамазон, кафорат ва поккунандаи гуноҳони сағира ҳастанд, ки банда дар ин миён анҷом медиҳад, ба ин шарт, ки аз гуноҳони кабира бипарҳезад. Аммо гуноҳони кабира, ба монанди зино ва шаробнӯшӣ ба ҷуз тавба пок намешаванд.</t>
   </si>
   <si>
     <t>الذنوب منها صغائر ومنها كبائر.
 تكفير الصغائر مشروط باجتناب الكبائر.
 الكبائر هي الذنوب التي ورد فِيهِا حد فِي الدُّنْيَا، أَو جَاءَ فِيهِا وَعِيد فِي الْآخِرَة؛ بالعَذَاب، أَو الغضب، أَو كان فيها تهديدٌ، أَو لعنٌ لفَاعلِها، كالزنى وشرب الخمر.</t>
   </si>
   <si>
     <t>Гуноҳон ду қисм ҳастанд: гуноҳони кабира (бузург) ва гуноҳони сағира (хурд).
 Шарти пок шудани гуноҳони сағира парҳез ва дурӣ аз гуноҳони кабира аст.
 Гуноҳони кабира, монанди зино ва шаробнӯшӣ, аз ҷумлаи гуноҳоне ҳастанд, ки барои онҳо дар дунё ҳадди шаръӣ ва ё дар охират ваъдаи азоб ё гирифторӣ ба ғазаби Худо ё мавриди лаънат қарор гирифтан, муайян шудааст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3591</t>
+  </si>
+  <si>
+    <t>قلت: يا رسول الله ما النجاة؟ قال: املك عليك لسانك، وليسعك بيتك، وابك على خطيئتك</t>
+  </si>
+  <si>
+    <t>Гуфтам: Эй Расули Худо, наҷот дар чист? Фармуд: "Забони худро нигоҳ дор, дар хонаат биншин (хилват ва ибодат дар хонаатро бар худ лозим бигир) ва бар гуноҳат гиря кун (тавассути тавба ва пушаймонӣ)</t>
+  </si>
+  <si>
+    <t>عَنْ عُقْبَةَ بْنِ عَامِرٍ رضي الله عنه قَالَ: قُلْتُ: يَا رَسُولَ اللهِ مَا النَّجَاةُ؟ قَالَ: «امْلِكْ عَلَيْكَ لِسَانَكَ، وَلْيَسَعْكَ بَيْتُكَ، وَابْكِ عَلَى خَطِيئَتِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Уқба ибни Омир (разияллоҳу анҳу) ривоят аст, ки гуфт: Гуфтам: Эй Расули Худо, наҷот дар чист? Фармуд: "Забони худро нигоҳ дор, дар хонаат биншин (хилват ва ибодат дар хонаатро бар худ лозим бигир) ва бар гуноҳат гиря кун (тавассути тавба ва пушаймонӣ)."</t>
+  </si>
+  <si>
+    <t>سَأَلَ عُقبةُ بن عامر رضي الله عنه النبيَّ صلى الله عليه وسلم عن أسباب نَجاة المؤمن في الدنيا والآخرة؟
+فقال صلى الله عليه وسلم: عليك بثلاثة أمور: 
+الأول: احفظ لسانَك عمّا لا خير فيه، وعن قول كل شر، ولا تنطق إلا بخير. 
+الثاني: الزم بيتَك لِتَعبد الله في الخلوات، واشتغل بطاعة الله عز وجل، واعتزل في بيتك عن الفتن. 
+الثالث: ابْكِ واندَمْ وتُبْ ممّا ارتكبتَ مِن ذنوب.</t>
+  </si>
+  <si>
+    <t>Уқба ибни Омир (разияллоҳу анҳу) аз Паёмбари акрам (саллаллоҳу алайҳи ва саллам) дар бораи василаи наҷоти муъмин дар дунё ва охират пурсид.
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: Ин се корро бояд анҷом диҳӣ.
+Якум: забони худро нигоҳ дор аз ҳар сухани бад ва бефоида, танҳо сухани нек бигӯй.
+Дуюм: дар хонаат бимон, Худовандро дар хилват ибодат кун ва худро аз фитнаҳо дур нигоҳ дор.
+Сеюм: барои гуноҳонат гиря кун, пушаймон шав ва тавба кун.</t>
+  </si>
+  <si>
+    <t>حرص الصحابة رضي الله عنهم على معرفة سُبُل النَّجَاة.
+بيان أسباب النجاة في الدنيا والآخرة.
+الحث على انشغال الإنسان بنفسه إذا عَجز عن نَفْع غيره، أو خاف الضرر على دِينه ونفسه إذا خالط الناس.
+الإشارة إلى الاهتمام بالبيت وخصوصًا عند الفتن، فهو من الوسائل لحفظ الدين.</t>
+  </si>
+  <si>
+    <t>Талошу кӯшиши саҳобаҳо (разияллоҳу анҳум) барои шинохтани роҳҳои наҷот.
+Баёни сабабҳои наҷот дар дунё ва охират.
+Ташвиқ мешавад, ки агар шахс натавонад ба дигарон фоида расонад ё тарсад, ки омехта шудан бо мардум ба динаш зарар мерасонад, беҳтар аст худро машғули ислоҳи худ кунад.
+Таъкид бар аҳамияти хона ва хилват, махсусан дар замони фитнаҳо, зеро он воситаи муҳофизати дин аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3602</t>
+  </si>
+  <si>
+    <t>أنا عند ظن عبدي، وأنا معه حين يذكرني</t>
+  </si>
+  <si>
+    <t>Ман назди гумони бандаи Худ ҳастам (яъне, ман бо бандаам мутобиқи гумоне, ки нисбат ба ман дорад рафтор мекунам), ҳар вақт ки Манро ёд кунад, Ман бо ӯ ҳастам</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَقُولُ اللهُ عَزَّ وَجَلَّ: أَنَا عِنْدَ ظَنِّ عَبْدِي، وَأَنَا مَعَهُ حِينَ يَذْكُرُنِي، فَإِنْ ذَكَرَنِي فِي نَفْسِهِ ذَكَرْتُهُ فِي نَفْسِي، وَإِنْ ذَكَرَنِي فِي مَلَإٍ ذَكَرْتُهُ فِي مَلَإٍ خَيْرٍ مِنْهُ، وَإِنِ اقْتَرَبَ إِلَيَّ شِبْرًا، تَقَرَّبْتُ إِلَيْهِ ذِرَاعًا، وَإِنِ اقْتَرَبَ إِلَيَّ ذِرَاعًا، اقْتَرَبْتُ إِلَيْهِ بَاعًا، وَإِنْ أَتَانِي يَمْشِي أَتَيْتُهُ هَرْوَلَةً».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (саллаллоҳу алайҳи ва саллам) гуфтанд: "Аллоҳ Азза ва Ҷалла мегӯяд: Ман назди гумони бандаи Худ ҳастам (яъне, ман бо бандаам мутобиқи гумоне, ки нисбат ба ман дорад рафтор мекунам), ҳар вақт ки Манро ёд кунад, Ман бо ӯ ҳастам. Агар Манро дар дили худ ёд кунад, Ман ӯро дар назди Худ ёд мекунам. Агар Манро дар миёни ҷамъе ёд кунад, Ман ӯро дар ҷамъе беҳтар аз онҳо ёд мекунам. Агар ба андозаи як ваҷаб ба Ман наздик шавад, Ман ба ӯ ба андозаи зироъ (як даст) наздик мешавам. Агар ба андозаи як зироъ наздик шавад, Ман ба андозаи як боъ (ду дасти боз) ба ӯ наздик мешавам. Агар ӯ ба сӯи Ман қадамзанон биёяд, Ман ба сӯи ӯ бо шитоб меоям."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ اللهَ تعالى يقول: 
+أنا عند ظن عبدي بي، فأُعَامِلُ عبدي على حسب ظَنِّهِ بي وذلك بالرجاء وتأميل العفو، وأَفْعَل به ما يَتَوَقَّعَه مني من خير أو غير ذلك؛ وأنا معه بالرحمة والتوفيق والهداية والرعاية والتأييد إذا ذكرني.
+فإنْ ذَكَرَني في نفسه مُنفردًا خاليًا بالتسبيح والتهليل أو غيرها؛ ذَكرتُه في نفسي.
+وإنْ ذَكَرَني في جماعة؛ ذكرتُه في جماعة أكثر منهم وأطيب.
+ومَن تَقَرّب إلى الله مقدار شِبْر زاده الله فتقرب إليه بذراع.
+وإن تقرب إليه مقدار ذراع تقرب إليه مقدار باع.
+وإن جاء إلى الله يمشي جاءه هَرولة.
+فالعبد إذا تقرب إلى ربه بطاعته والإقبال عليه، فإن الرب تعالى يَزِيده قُرْبًا إليه جزاءً مِن جنس عمله. 
+فكلما كَمُلَتْ عبودية المؤمن لربه قَرُبَ إليه تعالى، فعطاء الله وثوابه أكثر من عمل العبد وكدحه، والحاصل أنّ ثواب الله راجِحٌ على العمل بطريق الكيف والكم. 
+فالمؤمن يُحسِنُ الظن، ويعمل، ويسارع ويزداد حتى يلقى الله.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки Аллоҳ Таъоло мефармояд:
+Ман ҳамон тавре ҳастам, ки бандаи Ман дар ҳаққи Ман гумон мебарад. Бо ӯ мувофиқи гумонаш муомила мекунам; агар умед ба раҳмати Ман ва афв дошта бошад, ба ӯ некиро мерасонам ва он чи аз Ман умедвор аст, барояш анҷом медиҳам. Ман бо ӯ ҳастам, бо раҳмату тавфиқ, ҳидоят, нигоҳдорӣ ва ёриям, вақте ки Маро ёд мекунад.
+Агар Манро дар танҳоӣ ва бо тасбеҳу таҳлил дар дилаш ёд кунад, Ман низ ӯро дар нафси Худ ёд мекунам.
+Агар Манро дар миёни ҷамъе аз мардум ёд кунад, Ман ӯро дар миёни гурӯҳе беҳтар ва афзунтар аз онҳо ёд мекунам.
+Ҳар ки ба сӯи Аллоҳ ба андозаи як ваҷаб наздик шавад, Аллоҳ ба сӯи ӯ ба андозаи як даст наздик мешавад.
+Агар банда ба сӯи Аллоҳ ба андозаи як зироъ наздик шавад, Аллоҳ ба ӯ ба андозаи ду дасти кушода наздик мешавад.
+Агар ба сӯи Аллоҳ қадамзанон роҳ равад, Аллоҳ ба сӯи ӯ бо шитоб (давон-давон) меояд.
+Вақте банда бо итоат ва рӯ овардан ба Парвардигораш наздик мешавад, Худованд низ ба ӯ наздик мешавад ва подоши ӯро аз ҳамон ҷинси амалаш ато мекунад.
+Ҳар қадар бандагии муъмин ба Парвардигораш комилтар шавад, ҳамон қадар ба Худо наздиктар мешавад. Ато ва подоши Худованд ҳамеша бештар аз амали банда аст, ҳам аз ҷиҳати кайфият ва ҳам аз ҷиҳати миқдор.
+Пас, муъмин бо гумони нек ба Аллоҳ зиндагӣ мекунад, амал мекунад, шитоб меварзад ва бар аъмолаш меафзояд, то ин ки ба дидори Аллоҳ бирасад.</t>
+  </si>
+  <si>
+    <t>هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمّى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
+قال الآجُرِّي: إنّ أهل الحق يَصِفُون الله عز وجل بما وصف به نفسه عز وجل، وبما وصفه به رسوله صلى الله عليه وسلم، وبما وصفه به الصحابة رضي الله عنهم، وهذا مذهب العلماء ممن اتبع ولم يبتدع. انتهى. فأهل السنة يُثْبِتُون لله ما أثبته لنفسه من الأسماء والصفات من غير تحريف ولا تعطيل ولا تكييف ولا تمثيل، ويُنْفُون عن الله ما نفاه عن نفسه، ويَسْكُتُون عما لم يرد به نفي ولا إثبات، قال الله تعالى: (‌لَيْسَ ‌كَمِثْلِهِ شَيْءٌ وَهُوَ السَّمِيعُ الْبَصِيرُ).
+إحسان الظن بالله لا بد معه من العمل، قال الحسن البصري: إنَّ المؤمن أَحْسَنَ الظنَّ بربه فأحسن العمل، وإنّ الفاجر أساء الظن بربه فأساء العمل.
+قال القرطبي: قيل: معنى "ظن عبدي بي" ظن الإجابة عند الدعاء، وظن القبول عند التوبة، وظن المغفرة عند الاستغفار، وظن المجازاة عند فعل العبادة بشروطها تَمَسُّكًا بصادق وعْدِه، ولذلك ينبغي للمرء أن يَجْتَهِدَ في القيام بما عليه موقِنًا بأنَّ الله يقبله ويغفر له؛ لأنه وَعَدَ بذلك وهو لا يُخْلِف الميعاد، فإن اعتقد أو ظن أن الله لا يقبلها وأنها لا تنفعه فهذا هو اليأس من رحمة الله وهو من الكبائر، ومن مات على ذلك وُكِلَ إلى ما ظَنّ كما في بعض طرق الحديث المذكور " فليظن بي عبدي ما شاء"، قال: وأما ظن المغفرة مع الإصرار فذلك مَحْضُ الجهل والغِرّة.
+الحث على الإكثار من ذكر الله في نفسك وبلسانك جميعًا، في نفسه وقلبه يخاف الله ويتذكَّر عظمته وحقه ويرجوه ويعظّمه ويحبه ويحسن به الظن ويخلص له العمل، وينطق باللسان: سبحان الله، والحمد لله، ولا إله إلا الله، والله أكبر، ولا حول ولا قوة إلا بالله.
+قال ابن أبي جمرة: فمن ذَكَرَه وهو خائف آمَنَه، أو مُسْتَوْحِش آنَسَه.
+الشِّبْر: مسافة ما بين طرف الخِنْصَر إلى طرف الإبهام عند مَدِّ الكَفّ، والذراع: مسافة ما بين طرف الأصبع الوسطى إلى عظم المرفق، والباع: طول ذِرَاعَي الإنسان وعَضُدَيه وعَرْضِ صدره؛ وذلك قدر أربعة أذرع.</t>
+  </si>
+  <si>
+    <t>Ин ҳадис аз ҷумлаи ҳадисҳоест, ки Паёмбар (саллаллоҳу алайҳи ва саллам) аз ҷониби Парвардигораш ривоят мекунад. Онро ҳадиси қудсӣ ё илоҳӣ меноманд, ки лафзу маънояш аз ҷониби Аллоҳ аст. Аммо ҳадиси қудсӣ вижагиҳои Қуръонро надорад, аз ҷумла: Тиловати Қуръон худ ибодат ҳисоб мешавад, ҳадиси қудсӣ не. Барои даст расондан ба Қуръон вузӯ доштан шарт аст, барои ҳадиси қудсӣ не. Дар Қуръон эъҷоз ва муборизаталабӣ (ба чолиш кашидан) вуҷуд дорад, дар ҳадиси қудсӣ не. Қуръон муъҷиза аст, ҳадиси қудсӣ не.
+Оҷуррӣ гуфтааст: Аҳли ҳақ Аллоҳ Азза ва Ҷалларо ба он сифатҳое тавсиф мекунанд, ки Аллоҳ худашро ба он васф кардааст, ё Расули Худо (саллаллоҳу алайҳи ва саллам) Ӯро ба он васф кардааст, ё саҳобаҳо (разияллоҳу анҳум) Ӯро ба он васф кардаанд. Ва ин мазҳаби уламои пайрав (аз Паёмбар ва салафи солеҳ) аст, на аҳли бидъат. поён.  Аҳли суннат барои Аллоҳ ҳамон номҳо ва сифотеро собит мекунанд, ки Аллоҳ барои худаш собит кардааст, бе таҳриф (тағйир), бе таътил (инкори маънӣ), бе такйиф (кайфият муайян кардан) ва бе тамсил (мисол задан). Онҳо ҳамчунин ҳар чизеро, ки Аллоҳ аз худаш нафй кардааст, нафй мекунанд ва дар чизҳое, ки Аллоҳ на собит ва на нафй кардааст, сукут мекунанд. Аллоҳ Таъоло фармудааст: "Ҳеҷ чиз ҳаммонанди Аллоҳ Таъоло нест ва Ӯ Шунаво ва Бино аст." (Сураи Шуро, ояти 11).
+Гумони нек ба Аллоҳ Таъоло бояд ҳамроҳ бо амал бошад. Ҳасани Басрӣ гуфтааст: Муъмин нисбат ба Парвардигораш гумони нек дорад, бинобар ин амали нек анҷом медиҳад. Аммо шахси бадкор ба Парвардигораш гумони бад мекунад, бинобар ин амалаш ҳам бад мешавад.
+Қуртубӣ мегӯяд: маънои "гумони бандаам ба Ман" ин аст, ки: гумони иҷобат дар вақти дуо кардан, гумони қабули тавба вақти тавба кардан, гумони мағфирати гуноҳ ҳангоми истиғфор ва гумони подош ва мукофот ҳангоми ибодат бо иҷрои шартҳояш, аз рӯйи чанг задан ба ваъдаи ростини Ӯст. Аз ин рӯ, бояд инсон дар иҷрои вазифаҳои худ кӯшиш намояд ва ба қабули онҳо аз ҷониби Худованд яқин дошта бошад, ки Худованд қабул мекунад ва мебахшад, зеро Ӯ ваъда додааст ва ваъдаи Худованд хилоф намешавад. Аммо агар касе гумон кунад, ки Худо намепазирад ва амалҳояш фоида надорад, ин ноумедӣ аз раҳмати Худост, ки гуноҳи кабира аст. Агар касе бо чунин гумон бимирад, ба ҳамон чизе, ки гумон дошт, вогузор мешавад. Чунон ки дар як ривояти дигари ҳамон ҳадис омадааст: "Пас бандаи Ман, дар бораи Ман ҳар чи хоҳад, гумон барад". Аммо гумон ба мағфирати Худо дар ҳоле ки бар гуноҳ исрор дорад, ин танҳо нодонӣ ва фиреби нафс аст.
+Ташвиқ ба зиёд зикр кардани Худованд дар дил ва забон. Инсон дар нафс ва дили худ аз Аллоҳ Таъоло метарсад, бузургии Ӯро зикр мекунад ва ҳаққашро эҳтиром мекунад, умед аз Ӯ, бузургдошти Ӯ, дӯст доштани Ӯ, гумони нек ба Ӯ ва корҳоро холисона барои Ӯ анҷом медиҳад.  Бо забон мегӯяд: Субҳоналлоҳ, Алҳамдулиллоҳ, Ло илоҳа иллаллоҳ, Аллоҳу акбар, Ва Ло ҳавла ва ло қуввата илло биллоҳ.
+Ибни Абуҷамра мегӯяд: Касе, ки Худовандро дар ҳоли тарс зикр кунад, ӯро дар амн қарор медиҳад. Агар танҳо бошад ва дар ҳолати эҳсоси хатар бошад, ба ӯ муонисат ва ҳамдамӣ мебахшад.
+Шибр: масофае аст, байни нуги ангушти кӯчак ва нуги ангушти бузурги даст ҳангоми боз кардани он (ваҷаб).  Зироъ: масофае байни нуги ангушти миёна ва устухони оринҷ аст. Боъ: дарозии ду зироъ ва банду паҳнои синаи инсон мебошад, ки тақрибан баробар ба чаҳор зироъ аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3636</t>
+  </si>
+  <si>
+    <t>سألت عائشة، قلت: بأي شيء كان يبدأ النبي صلى الله عليه وسلم إذا دخل بيته؟ قالت: بالسواك</t>
+  </si>
+  <si>
+    <t>Аз модари муъминон Оиша (разияллоҳу анҳо) пурсидам: Паёмбари Худо (саллаллоҳу алайҳи ва саллам) вақто ки хона медаромад бо чи чиз оғоз мекард? Гуфт: Бо мисвок (яъне дандонҳошро мисвок мекард)</t>
+  </si>
+  <si>
+    <t>عَنِ شُرَيْحٍ بنِ هانِئٍ قَالَ: سَأَلْتُ عَائِشَةَ، قُلْتُ: بِأَيِّ شَيْءٍ كَانَ يَبْدَأُ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا دَخَلَ بَيْتَهُ؟ قَالَتْ: بِالسِّوَاكِ.</t>
+  </si>
+  <si>
+    <t>Аз Шурайҳ ибни Ҳониъ ривоят аст, ки гуфт: Аз модари муъминон Оиша (разияллоҳу анҳо) пурсидам: Паёмбари Худо (саллаллоҳу алайҳи ва саллам) вақто ки хона медаромад бо чи чиз оғоз мекард? Гуфт: Бо мисвок (яъне дандонҳошро мисвок мекард).</t>
+  </si>
+  <si>
+    <t>كَانَ مِن هَدِيِ النبيِّ صلى الله عليه وسلم أَنْ يَبدأ بالسواك إذا دَخل بيتَه في أيِّ وقتٍ ليلًا أو نهارًا.</t>
+  </si>
+  <si>
+    <t>Аз суннати Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ин буд, ки ҳар гоҳ рӯз ё шаб ба хона медаромад, бо мисвок оғоз мекард.</t>
+  </si>
+  <si>
+    <t>مشروعية السواك عامة في جميع الأوقات، ويتأكّد ذلك: في الأوقات التي نَدَبَ الشارع إليها، ومنها: عند دخول البيت، وعند الصلاة، وعند الوضوء، وبعد الاستيقاظ من النوم، وعند تَغَيُّر رائحة الفم.
+بيان حرص التابعين على السؤال عن أحوال النبيِّ صلى الله عليه وسلم وسُنَنِهِ؛ ليقتدوا به.
+أخْذ العلم من أهله وممن هو أَعْرف به، حيث سُئلت عائشة رضي الله عنها عن حال النبي صلى الله عليه وسلم عند دخول البيت.
+حسن معاشرة النبي صلى الله عليه وسلم لأهله، حيث كان يُطَهِّر فَمَه عند الدخول.</t>
+  </si>
+  <si>
+    <t>Истеъмоли мисвок дар ҳама вақт машруъ ва ҷоиз аст, вале дар баъзе ҳолатҳо таъкиди бештар дорад, ки шариат онро мустаҳаб донистааст, мисли ҳангоми даромадан ба хона, ҳангоми намоз, ҳангоми таҳорат, пас аз бедорӣ аз хоб ва ҳангоми тағйири бӯйи даҳон.
+Баёни таваҷҷуҳи тобеъин дар пурсидан аз аҳвол, одатҳои Паёмбари Худо(саллаллоҳу алайҳи ва саллам), то ба Ӯ пайравӣ кунанд.
+Гирифтани илм аз аҳли он ва касоне, ки дониши бештар доранд, чунон ки Оиша (разияллоҳу анҳо) аз аҳволи Паёмбар (саллаллоҳу алайҳи ва саллам) ҳангоми хона даромаданаш пурсида шуд.
+Рафтори шоистаи Паёмбар (саллаллоҳу алайҳи ва саллам) бо аҳли хонадонаш, чунон ки ҳангоми даромадан ба хона даҳонашро бо мисвок пок мекард.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3652</t>
   </si>
   <si>
     <t>بلغوا عني ولو آية، وحدثوا عن بني إسرائيل ولا حرج، ومن كذب علي متعمدا فليتبوأ مقعده من النار</t>
   </si>
   <si>
     <t>Аз ман ба дигарон, агарчи як оят ҳам бошад, бирасонед. Эроде барои шумо нест агар дар мавриди Бани Исроил нақл ва сухан мегӯед, ва ҳар касе қасдан бар ман дурӯғ бандад, ҷойгоҳи худро дар дӯзах омода созад</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما أن النبي صلى الله عليه وسلم قال: «بَلِّغُوا عَنِّي وَلَوْ آيَةً، وَحَدِّثُوا عَنْ بَنِي إِسْرَائِيلَ وَلَا حَرَجَ، وَمَنْ كَذَبَ عَلَيَّ مُتَعَمِّدًا فَلْيَتَبَوَّأْ مَقْعَدَهُ مِنَ النَّارِ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (Худованд аз он ду розӣ бод) ривоят аст, ки Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Аз ман ба дигарон, агарчи як оят ҳам бошад, бирасонед. Эроде барои шумо нест агар дар мавриди Бани Исроил нақл ва сухан мегӯед, ва ҳар касе қасдан бар ман дурӯғ бандад, ҷойгоҳи худро дар дӯзах омода созад".</t>
   </si>
   <si>
     <t>يأمرُ النبيُّ صلى الله عليه وسلم بتبليغ العلم عنه من كتاب أو سنة، ولو كان الشيء قليلًا كآية من القرآن أو حديث، بشرط أن يكون عالمًا بما يبلِّغُ به ويدعو إليه. 
 ثم بيَّن صلى الله عليه وسلم أنه لا بأس بالتحديث عن بني إسرائيل بما وقع لهم من وقائع بما لا يتعارض مع شرعنا. 
 ثم حذَّر من الكذب عليه، وأنَّ من كذَب عليه متعمِّدًا فليتخذْ لنفسه مَنزلًا في النار.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дастур медиҳад, ки ҳарчи аз номи ӯ расонида мешавад бояд аз Қуръон ва Суннат бошад, агарчи андаке бошад, ба монанди ояте аз Қуръон ё ҳадисе аз фармудаҳои ӯ (Салому дуруди Аллоҳ бар ӯ бод), ба ин шарт, ки ҳар касе онро ба мардум мерасонад худ онро фаро гирифта ба дарки маънои он бирасад. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён намуданд, ки нақли қавл аз Бани Исроил ва воқеаҳое, ки болои онҳо омадааст, ба гунае, ки мухолиф бо шариати мо нест, ишколе надорад. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ҳушдор доданд, ки аз номи ӯ дурӯғ нагӯянд ва ҳар касе дониста бар ӯ дуруғе нисбат диҳад, ҷойгоҳашро дар дӯзах омода сохтааст.</t>
   </si>
   <si>
     <t>الترغيب في تبليغ شريعة الله، وأن المرء عليه أنْ يؤديَ ما حفِظَ وفَهِمَ ولو كان يسيرًا.
 وجوب طلب العلم الشرعي؛ ليتمكَّن من عبادة الله وتبليغ شريعته بصورة صحيحة.
 وجوب التأكد من صحة أي حديث قبل تبليغه أو نشره حذرًا من الدخول في هذا الوعيد الشديد.
@@ -4973,50 +5489,83 @@
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ خيْرَ يومٍ طلعت عليه الشمس يومُ الجمعة، 
 ومن خصائصه: أن الله خلق فيه آدم عليه السلام، وفيه أدخله الجنة، وفيه أخرجه منها وأهبطه إلى الأرض، ولا تقوم الساعة إلا في يوم الجمعة.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мефармояд, ки беҳтарин рӯзе, ки дар он офтоб тулуъ кардааст, рӯзи ҷумъа аст. Аз вижагиҳои рӯзи ҷумъа ин аст, ки Худованд Одам (алайҳис-салом)-ро дар он рӯз офарид ва дар он рӯз ӯро ба биҳишт дохил кард ва дар он рӯз ӯро аз биҳишт берун карда ба замин фуруд овард. Ва қиёмат барпо намешавад, магар дар рӯзи ҷумъа.</t>
   </si>
   <si>
     <t>فضل يوم الجمعة على سائر أيام الأسبوع.
 الحث والإكثار من الأعمال الصالحة في يوم الجمعة، والتأهب لنيل رحمة الله تعالى، ودفع نقمته.
 هذه الخصائص ليوم الجمعة التي ذكرت في الحديث قيل: أنها ليست لذكر فضيلة يوم الجمعة؛ لأن إخراج آدم وقيام الساعة لا يعد فضيلة، وقيل: بل جميعها فضائل وخروج آدم سبب وجود الذرية من الرسل والأنبياء والصالحين، وقيام الساعة سبب تعجيل جزاء الصالحين ونيلهم ما أعد الله لهم من الكرامات.
  ذُكِرَ ليوم الجمعة خصائص أخرى غير ما ذكر في هذه الرواية، ومنها: فيه تِيْبَ على آدم، وفيه قُبض، وفيه ساعة لا يصادفها عبد مؤمن وهو يصلي يسأل الله شيئًا إلا أعطاه إياه.
 أفضل أيام السنة يوم عرفة، وقيل: يوم النحر، وأفضل أيام الأسبوع يوم الجمعة، وأفضل ليلة ليلة القدر.</t>
   </si>
   <si>
     <t>Фазилати рӯзи ҷумъа бар дигар рӯзҳои ҳафта.
 Ташвиқ ба зиёд анҷом додани амалҳои нек дар рӯзи ҷумъа ва омода шудан барои ба даст овардани раҳмати илоҳӣ ва дур сохтани ғазаби Ӯ аз худ.
 Дар бораи вижагиҳое, ки барои рӯзи ҷумъа дар ин ҳадис омадааст, гуфта шудааст: Ин барои фазилати рӯзи ҷумъа нест, зеро берун сохтани Одам аз биҳишт ва барпо шудани қиёмат фазилат ба ҳисоб намеравад. Ва баъзе дигар мегӯянд, ки ҳамаи инҳо фазилат ба шумор меравад. Ва ҳамин берун кардани Одам аз биҳишт боиси ба вуҷуд омадани зуррияи ӯ, аз ҷумла паёмбарон ва некукорону анбиё шуд. Ва барпо шудани қиёмат сабаби тезонидани подоши некукорон аст ва боис мешавад, ки каромотеро, ки Аллоҳ барояшон омода сохтааст, зудтар ба даст оваранд.
 Барои рӯзи ҷумъа вижагиҳои дигаре низ ба ҷуз он чи дар ин ривоят омадааст, зикр шудааст, аз ҷумла: Дар ин рӯз тавбаи Одам пазируфта шуд ва дар ин рӯз аз дунё чашм пӯшид. Дар ин рӯз соате аст, ки бандаи муъмин дар ҳоли намоз аз Аллоҳ чизе бихоҳад, барояш ато мекунад.
 Беҳтарин рӯзҳои сол, рӯзи Арафа аст -бархеҳо гуфтанд, рӯзи иди Қурбон аст- ва беҳтарин рӯзҳои ҳафта, рӯзи ҷумъа аст ва беҳтарин шабҳо, шаби қадр аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3711</t>
   </si>
   <si>
+    <t>ذكر عند النبي صلى الله عليه وسلم رجل نام ليله حتى أصبح، قال: ذاك رجل بال الشيطان في أذنيه، أو قال: في أذنه</t>
+  </si>
+  <si>
+    <t>Назди Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз марде ёд шуд, ки шабро то саҳар хоб рафт. Фармуд: "Ӯ марде аст, ки шайтон дар гӯшҳояш - ё дар гӯшаш - пешоб кардааст</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بنِ مسعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: ذُكِرَ عِنْدَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ نَامَ لَيْلَهُ حَتَّى أَصْبَحَ، قَالَ: «ذَاكَ رَجُلٌ بَالَ الشَّيْطَانُ فِي أُذُنَيْهِ، أَوْ قَالَ: فِي أُذُنِهِ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Назди Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз марде ёд шуд, ки шабро то саҳар хоб рафт. Фармуд: "Ӯ марде аст, ки шайтон дар гӯшҳояш - ё дар гӯшаш - пешоб кардааст."</t>
+  </si>
+  <si>
+    <t>ذُكِرَ عند النبيِّ صلى الله عليه وسلم رَجلٌ نام حتى أصبح وطَلَعت الشمس ولم يَقم إلى الصلاة المفروضة، فقال صلى الله عليه وسلم: إنه رجل بَالَ الشيطانُ في أُذُنِهِ.</t>
+  </si>
+  <si>
+    <t>Назди Паёмбар (саллаллоҳу алайҳи ва саллам) аз марде ёд шуд, ки шаб то саҳар хоб рафт, то ин ки офтоб баромад ва дар намози бомдод нахест. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: Ӯ марде аст, ки шайтон дар гӯшҳояш пешоб кардааст.</t>
+  </si>
+  <si>
+    <t>كراهية ترك قيام الليل، وأنّ ذلك بسبب الشيطان.
+الحَذَر من الشيطان الذي يَقعد للإنسان في كل طريق؛ لِيَحُوْلَ بينه وبين طاعة الله عز وجل.
+قال ابن حجر: قوله: (ما قام إلى الصلاة) المُراد الجِنْس، ويحتمل العهد، ويراد به صلاة الليل أو المكتوبة.
+قال الطيبي: خص الأذن بالذِّكْر، وإن كانت العين أنسب بالنوم إشارة إلى ثقل النوم، فإن المسامع هي موارد الانتباه، وخص البول؛ لأنه أسهل مدخلًا في التجاويف، وأسرع نفوذًا في العروق، فيورث الكسل في جميع الأعضاء.</t>
+  </si>
+  <si>
+    <t>Тарки намози шаб (қиёми лайл) макруҳ аст ва ин тарк кардан ба сабаби шайтон аст.
+Барҳазар будан ва эҳтиёт кардан аз шайтон, ки дар ҳама роҳҳо истодааст, то миёни инсон ва итоати Аллоҳ Таъоло монеъ эҷод кунад.
+Ибни Ҳаҷар гуфтааст: Ин суханаш: (барои намоз нахест) ҷинси намоз аст, метавонад маънои намозҳои шаб бошад ё намози бомдод.
+Тайибӣ гуфтааст: зикри гӯш махсус оварда шудааст, гарчанде, ки чашм бештар ба хоб марбут аст, зеро гӯш манбаи бедорӣ ва ҳушёрӣ аст. Ва зикри пешоб аз он ҷиҳат аст, ки он ба осонӣ ба ковокиҳои бадан медарояд ва зуд ба рагҳо таъсир мерасонад, ки дар натиҷа танбалӣ ва сустиро ба тамоми узвҳои бадан меоварад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3714</t>
+  </si>
+  <si>
     <t>رحم الله رجلا سمحا إذا باع، وإذا اشترى، وإذا اقتضى</t>
   </si>
   <si>
     <t>Худованд раҳмат кунад мардеро, ки дар хариду фурӯш ва дар бозпасгирии қарзи худ осонгир аст</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «رَحِمَ اللهُ رَجُلًا سَمْحًا إِذَا بَاعَ، وَإِذَا اشْتَرَى، وَإِذَا اقْتَضَى».</t>
   </si>
   <si>
     <t>Аз Ҷобир (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Худованд раҳмат кунад мардеро, ки дар хариду фурӯш ва дар бозпасгирии қарзи худ осонгир аст".</t>
   </si>
   <si>
     <t>دعا النبي صلى الله عليه وسلم بالرحمة لكل من كان:
 سهلًا جَوَادًا سَخِيًّا في بيعِه، فلا يُشدِّد على المشتري في سعرها ويعامله بخُلُقٍ حَسَن.
 سهلًا جوادًا سَخِيًّا إذا اشترى، فلا يَبْخَس ويُقَلِّل من قيمة البِضَاعَة.
 سهلًا جوادًا سخيًا إذا طَالَبَ بقضاءِ الدُّيون التي له، فلا يُشدِّد على الفقير والمُحتاج، بل يُطالِبه برفق ولُطف، ويُنْظِر المُعسر.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) барои касоне, ки дар хариду фурӯш осонгир ва саховатманду некрафтор ҳастанд, дуои нек фармуданд. Дар вақти фурӯш бо муштарӣ некрафтор бошад ва ба қимати муносиб ба ӯ бидиҳад. Агар аз дигарон чизе мехарад саховатманд бошад ва қимати моли онҳоро беарзиш накунад. Дар талаби қарзи худ сахтгир набошад, балки бо нармӣ ва мардонагӣ онро талаб кунад ва то метавонад ба ӯ мӯҳлати бештар диҳад, дар баробари фақирону бенавоён сангдил ва сахтгир набошад.</t>
   </si>
   <si>
     <t>مِن مَقاصد الشريعة الحِفاظ على ما يُصلِحُ العلاقاتِ بين الناس.
 الترغيب في استعمال معالي الأخلاق في المعاملات بين الناس من البيع والشراء ونحو ذلك.</t>
   </si>
   <si>
@@ -5187,181 +5736,556 @@
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «كان رجلٌ يُدَايِنُ الناسَ، فكان يقول لفتاه: إذا أتيتَ مُعسِرًا فتجاوز عنه، لعل اللهَ يَتجاوزُ عنا، فلقي اللهَ فتجاوز عنه».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Марде ба мардум қарз медод ва ба ҷавони зердасти худ мегуфт: агар (барои гирифтани қарз) назди тангдасте рафтӣ ӯро бубахш, шояд ба сабаби он Худованд моро бубахшад. Ӯ дар ҳоле бо Худованд мулоқот мекунад, ки ӯро бахшидааст".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن رجُلٍ كان يتعامل مع الناس بالقَرْض، أو يَبِيعُهم بالآجِل، وكان يقول لغلامه الذي يَتَقاضى الدُّيون التي عند الناس: 
 إذا أتيتَ مَدِيْنًا ولم يكن عنده ما يقضي به الدَّين الذي عليه لعجزه "فَتَجَاوَزْ عنه"؛ إما بإمهالِه وعدم الإلحاح في المطالبة، أو بقبول ما عنده ولو مع ما فيه مِن نَقْص، وذلك رَغْبةٌ منه وطَمَعٌ في أنْ يتجاوزَ اللهُ عنه ويعفوَ عنه.
 فلما ماتَ عفا اللهُ عنه وتجاوزَ عن سيئاتِه.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар мавриди марде мегӯяд, ки ба мардум қарз медод ё бо қарз ба онҳо мол медод, ва ба ғуломи худ, ки қарзи ӯро аз мардум мегирифт, мегуфт: Агар назди касе рафтӣ, ки тавони пардохти қарзи худро надорад "аз ӯ бигзар" ё ба ӯ муҳлат бидеҳ ва дар гирифтани қарз пойфишорӣ накун, ё тавони пардохти ҳар миқдоре аз молро дорад бипазир, ки шояд ба сабаби он Худованд аз мо бигзарад ва мавриди бахшиш қарор бидиҳад. Чун он мард вафот кард, Худованд ӯро авф ва аз гуноҳонаш даргузашт.</t>
   </si>
   <si>
     <t>الإحسان في معاملة الناس والعفو عنهم والتجاوز عن معسرهم من أعظم أسباب نجاة العبد يوم القيامة.
 الإحسان إلى الخلق والإخلاص لله والرجاء في رحمته من أسباب مغفرة الذنوب.</t>
   </si>
   <si>
     <t>Муомилаи нек бо мардум ва гузашт дар тангдастӣ, аз бузургтарин асбоби наҷоти банда дар рӯзи қиёмат аст.
 Некӣ ба мардум, ихлос дар амал ва умед бастан ба раҳмати Худованд аз сабабҳои омӯрзиши гуноҳон аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3753</t>
   </si>
   <si>
+    <t>كان رسول الله صلى الله عليه وسلم يجتهد في العشر الأواخر ما لا يجتهد في غيره</t>
+  </si>
+  <si>
+    <t>Расули Худо (саллаллоҳу алайҳи ва саллам) дар даҳаи охири моҳи Рамазон барои ибодат чунон кӯшиш ва ҷидду ҷаҳд мекарданд, ки дар ғайри он чунин кӯшише намекарданд</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المؤْمِنينَ رَضِيَ اللهُ عَنْهَا: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَجْتَهِدُ فِي الْعَشْرِ الْأَوَاخِرِ مَا لَا يَجْتَهِدُ فِي غَيْرِهِ.</t>
+  </si>
+  <si>
+    <t>Аз Оиша Модари муъминон (разияллоҳу анҳо) ривоят аст, ки гуфт: Расули Худо (саллаллоҳу алайҳи ва саллам) дар даҳаи охири моҳи Рамазон барои ибодат чунон кӯшиш ва ҷидду ҷаҳд мекарданд, ки дар ғайри он чунин кӯшише намекарданд.</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم إذا جاء العَشر الأواخر من رمضان يَجتهد فيها بالعبادة والطاعة، ويُبالِغ في أنواع الخيرات وأصناف المَبَرَّات والعبادات أكثر مما يجتهد في غيره؛ وذلك لِعِظَم وفضل تلك الليالي، وطلبًا لليلة القدر.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) вақте ки даҳаи охири моҳи Рамазон фаро мерасид, дар ибодат ва тоат бисёр ҷидду ҷаҳд мекарданд ва дар анҷом додани корҳои хайр ва навъҳои гуногуни ибодат бештар аз ҳар вақти дигар кӯшиш менамуданд. Ин ҳама барои бузургӣ ва фазилати ин шабҳо ва ҷустуҷӯи шаби қадр буд.</t>
+  </si>
+  <si>
+    <t>الحث على الإكثار مِن البِرِّ ووجوه الطاعات في شهر رمضان عامة والعشر الأخيرة منه خاصة.
+العشر الأواخر من رمضان تبدأ من الليلة الحادية والعشرين إلى نهاية الشهر.
+استحباب اغْتِنَام الأوقات الفاضلة بالطاعات.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба анҷоми амалҳои нек ва ибодатҳои гуногун дар моҳи Рамазон умуман ва махсусан дар даҳ рӯзи охири он.
+Даҳ рӯзи охири Рамазон аз шаби бисту якум оғоз мешавад то поёни моҳ.
+Ғанимат шумурдани рӯзҳои арзишманд бо анҷом додани ибодатҳо мустаҳаб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3755</t>
+  </si>
+  <si>
     <t>كل أمتي معافى إلا المجاهرين</t>
   </si>
   <si>
     <t>Ҳамаи уммати ман дар амон хоҳанд буд, магар ошкоркунандагон, онон, ки гуноҳони худро ошкор мекунанд</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «كُلُّ أُمَّتِي مُعَافًى إِلَّا المُجَاهِرِينَ، وَإِنَّ مِنَ المُجَاهَرَةِ أَنْ يَعْمَلَ الرَّجُلُ بِاللَّيْلِ عَمَلًا، ثُمَّ يُصْبِحَ وَقَدْ سَتَرَهُ اللَّهُ عَلَيْهِ، فَيَقُولَ: يَا فُلاَنُ، عَمِلْتُ البَارِحَةَ كَذَا وَكَذَا، وَقَدْ بَاتَ يَسْتُرُهُ رَبُّهُ، وَيُصْبِحُ يَكْشِفُ سِتْرَ اللَّهِ عَنْهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Шунидам, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мефармояд: "Ҳамаи уммати ман дар амон хоҳанд буд, магар ошкоркунандагон, онон, ки гуноҳони худро ошкор мекунанд. Ва аз ҷумлаи чунин корҳо ин аст, ки шахс дар шаб амалеро (гуноҳеро) анҷом диҳад ва шабро ба саҳар бирасонад, дар ҳоле ки Аллоҳ онро бар ӯ пӯшонидааст, пас бигӯяд: Эй фалонӣ! Дишаб чунину чунон кардам. Ӯ шабро гузаронд, дар ҳоле ки Парвардигораш ӯро пӯшонида буд, сипас саҳар пӯшиши Парвардигорро аз худ бармедорад."</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المسلمَ المُذنبَ يُرجى له عفوُ الله ومغفرتُه، إلا المعلن بالمعصية تفاخُرًا ووقاحةً فلا يَستحقُّ العفو؛ حيث يَعملُ المعصيةَ بالليل، ثم يُصبِحُ وقد ستره الله، فيُحدِّث غَيرَه بأنه فَعَلَ المعصيةَ الفلانية أمس، وقد باتَ يَستُرُه ربُّه، ويُصبحُ يَكشِفُ سِتْرَ الله عليه!!</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён кардааст, ки мусалмони гунаҳкор ба афву мағфирати Аллоҳ Таъоло умед дорад, магар касе, ки гуноҳашро бо фахру такаббур ва вақоҳат баён мекунад, сазовори бахшиш нест. Зеро шабҳангом гуноҳ мекунад ва Аллоҳ Таъоло онро мепӯшонад, вале ӯ ба дигарон  мегӯяд, ки дар шаб фалон гуноҳро анҷом додааст. Шабро бо ситру пӯшиши Парвардигор мегузаронад ва саҳар он пӯшиши Парвардигорро аз худ бармедорад ва гуноҳи кардаашро ошкор мекунад.</t>
   </si>
   <si>
     <t>قُبح المجاهرة بالمعصية بعد سِتْرِ الله تعالى عليه.
 في المجاهرة بالمعصية إشاعةُ الفاحشةِ بين المؤمنين.
 مَن سَتَرَه الله في الدنيا سَتَرَه في الآخرة، وهذا من سعة رحمة الله تعالى بعباده.
 مَن ابتُلي بمعصية عليه أن يَسْتُرَ على نفسِه وأن يَتوبَ إلى الله.
 عِظم ذنب المجاهرين الذين يتقصدون إظهار المعاصي، ويُفوِّتون على أنفسهم المعافاة.</t>
   </si>
   <si>
     <t>Баъд аз он ки Аллоҳ Таъоло гуноҳро пӯшонидааст, ошкор кардани он зишт аст.
 Гуноҳро ошкоро анҷом додан, паҳн кардани фаҳшо дар байни мӯъминон аст.
 Ҳар киро Аллоҳ дар дунё пӯшонидааст, дар охират низ ӯро мепӯшонад ва ин аз вусъати раҳмати Аллоҳ Таъоло барои бандагонаш аст.
 Ҳар кас, ки ба гуноҳе гирифтор шудааст, бояд худро бипӯшонад ва гуноҳро ошкоро накунад ва ба даргоҳи Аллоҳ Таъоло тавба кунад.
 Бузургии гуноҳи касоне, ки қасдан ошкоро гуноҳ мекунанд ва худро аз фурсати бахшиш маҳрум мекунанд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3756</t>
   </si>
   <si>
+    <t>لا يستر عبد عبدا في الدنيا إلا ستره الله يوم القيامة</t>
+  </si>
+  <si>
+    <t>Ҳеҷ бандае (айби) бандаеро дар дунё намепӯшонад, магар ин ки Худованд рӯзи қиёмат (айбҳо ва гуноҳони ) ӯро мепӯшонад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا يَسْتُرُ عَبْدٌ عَبْدًا فِي الدُّنْيَا إِلَّا سَتَرَهُ اللهُ يَوْمَ الْقِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳеҷ бандае (айби) бандаеро дар дунё намепӯшонад, магар ин ки Худованд рӯзи қиёмат (айбҳо ва гуноҳони ) ӯро мепӯшонад."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنه لا يَستر مسلمٌ أخاه المسلم في أمر من الأمور، إلا سَتره الله عز وجل يوم القيامة؛ فالجزاء من جنس العمل، ويكون سِتْرُ اللهِ له بستر عيوبه ومعاصيه عن إذاعتها على أهل المحشر، وقد يكون بترك محاسبته عليها وذكرها له.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки мусалмоне бародари мусалмони худро дар коре аз корҳои дунё намепӯшонад, магар ки Худованд рӯзи қиёмат ӯро мепӯшонад. Подош аз ҷинси амал аст. Пӯшонидани Аллоҳ Таъоло ӯро, пӯшонидани нуқсонҳо ва гуноҳҳояш аст, ки аз чашми мардум дар саҳнаи қиёмат махфӣ мемонад ва мумкин аст ки Худованд аз ҳисобу китоби онҳо бигзарад ва барояш ёдоварӣ накунад.</t>
+  </si>
+  <si>
+    <t>مشروعية السِّتْر على المسلم إذا فَعَلَ معصية، مع الإنكار عليه، والنصيحة له، وتخويفه بالله، أما إذا كان من أهل الشر والفساد المجاهرين بالمعاصي والفسق، فإنه لا ينبغي الستر عليهم؛ لأن الستر عليهم يُجَرِّئُهم على المعاصي، وإنما يُرْفَع أمرُه إلى ولاة الأمور، ولو كان في هذا ذكر له؛ لأنه مُعْلِن بفسقه ومعصيته.
+الترغيب في ستر أخطاء الآخرين.
+من فوائد الستر: إتاحة الفرصة للمذنب أن يراجِعَ نفسه ويتوب إلى الله؛ لأن إعلان العيوب والعورات من إشاعة الفاحشة، ويُفسِد الجَوَّ الاجتماعي، ويُغْرِي الناس بارتكابها.</t>
+  </si>
+  <si>
+    <t>Машруияти пӯшондани мусалмон агар муртакиби гуноҳе шуд, бояд ҳамроҳи инкори он амал дар назди ӯ ва насиҳат намудан ва тарсондани ӯ аз Худованд бошад. Аммо агар шахси гунаҳкор аз ҷумлаи онҳое бошад, ки ошкоро ба гуноҳ, бадкорӣ ва фасодкорӣ машғуланд, пӯшондани ӯ шоиста нест, зеро ин кор онҳоро дар иртикоби гуноҳон ҷуръати бештар медиҳад, балки бояд масъалаи ӯ ба соҳибони қарор ва ҳокимон расонида шавад, ҳатто агар ин кор ба гунаҳкор шуҳрат диҳад, зеро ӯ гуноҳ ва бадкории худро ошкоро анҷом медиҳад.
+Ташвиқ ба пӯшонидани иштибоҳоти дигарон.
+Аз манфиатҳои пӯшонидан ин аст, ки ба гунаҳкор фурсати бознигарӣ ва тавба кардан ба сӯи Худо дода мешавад, зеро ошкор кардани нуқсонҳо ва чизҳои шармовар аз ҷумлаи паҳн кардани фаҳшо аст, ки фазои иҷтимоиро вайрон мекунад ва одамонро ба содир кардани он ҳавасманд месозад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3777</t>
+  </si>
+  <si>
+    <t>لا يموتن أحدكم إلا وهو يحسن بالله الظن</t>
+  </si>
+  <si>
+    <t>Ҳеҷ яке аз шумо намирад, магар он ки нисбати Худованд гумони хуб дошта бошад</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرٍ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَبْلَ وَفَاتِهِ بِثَلَاثٍ يَقُولُ: «لَا يَمُوتَنَّ أَحَدُكُمْ إِلَّا وَهُوَ يُحْسِنُ بِاللهِ الظَّنَّ».</t>
+  </si>
+  <si>
+    <t>Аз Ҷобир (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки пеш аз вафоташон се чизро баён карданд: "Ҳеҷ яке аз шумо намирад, магар он ки нисбати Худованд гумони хуб дошта бошад".</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم المسلمَ بأن لا يموت إلا وهو يُحسِنُ الظنَّ بالله بتَغْلِيْبِه جانبَ الرجاء عند الاحتضار بأن الله يرحمُه ويعفو عنه، لأن الخوف مطلوب لتحسين العمل، وتلك الحالة ليست حالة الأعمال، فالمطلوب فيها غَلَبَةُ الرجاء.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ташвиқ намудааст, ки мусалмон намирад, магар ин ки ба Аллоҳ бо умеди бахшиш ва раҳмати Ӯ гумони нек дошта бошад. Зеро тарс барои беҳтар кардани амал лозим аст, аммо ҳолати марг вақти анҷом додани кор нест, балки дар чунин ҳолат бояд умед ба Аллоҳ Таъоло бештар бошад.</t>
+  </si>
+  <si>
+    <t>حِرْص النبيِّ صلى الله عليه وسلم على إرشاد أمته، وشدة رأفته بها في جميع أحواله؛ حتى في مرض موته ينصح أمتَه ويدلُّها على مسالك النجاة.
+قال الطيبي: أحسنوا أعمالكم الآن حتى يَحْسُنَ ظنُّكم بالله عند الموت، فإنَّ مَن ساء عملُه قبل الموت يَسوء ظنُّه عند الموت.
+أكمل الأَحْوال للعبد اعْتدال الرَّجاء والخوف، وغلبةُ الحب؛ فالمحبَّة هي المرْكَبُ، والرَّجاء حادٍ، والخوف سائق، والله الموصل بمنِّه وكرمه.
+ينبغي على من كان قريبًا ممن حَضَرَه الموت أنْ يُغَلِّب عنده جانب الرجاء وحسن الظن بالله، ففي هذا الحديث أنه صلى الله عليه وسلم قال ذلك قبل أن يموت بثلاث.</t>
+  </si>
+  <si>
+    <t>Таваҷҷуҳи Паёмбар (саллаллоҳу алайҳи ва саллам) бар роҳнамои ва ғамхорию меҳрубонии умматаш дар ҳама ҳолатҳо, ҳатто дар бистари марг ҳам уммати худро насиҳат намуда онҳоро ба роҳҳои наҷот раҳнамоӣ мекард.
+Тайбӣ гуфтааст: Акнун амалҳои худро хуб анҷом диҳед, то ҳангоми марг нисбат ба Худованд гумони хуб дошта бошед, зеро касе, ки пеш аз марг амалаш бад аст, ҳангоми марг низ ба Худованд гумони бад хоҳад дошт.
+Комилтарин ҳолат барои банда он аст, ки умеду тарс мутаносиб ва муътадил бошад ва муҳаббат бар онҳо ғолиб гардад. Зеро муҳаббат василаи сафар аст, умед тезбину тезрон ва тарс ронанда аст, ва Худованд бо фазлу карамаш бандаро мерасонад.
+Шахсе назди беморе меравад, ки дар бистари марг қарор дорад, бояд масъалаи умед ва гумони нек ба Худоро дар ӯ бештар гардонад. Зеро дар ҳадисе, ки Паёмбар (саллаллоҳу алайҳи ва саллам) онро се рӯз пеш аз маргаш гуфтааст, чунин омадааст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3779</t>
+  </si>
+  <si>
+    <t>لقيت إبراهيم ليلة أسري بي فقال: يا محمد، أقرئ أمتك مني السلام، وأخبرهم أن الجنة طيبة التربة عذبة الماء</t>
+  </si>
+  <si>
+    <t>Шабе, ки манро ба осмонҳо бурданд (шаби Исро ва Меъроҷ), Иброҳим (алайҳис-салом)-ро дидам, ки ба ман гуфт: Эй Муҳаммад, ба умматат аз номи ман салом бирасон ва онҳоро хабар деҳ, ки биҳишт хокаш пок ва обаш ширин аст</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ مَسْعُودٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «لَقِيتُ إِبْرَاهِيمَ لَيْلَةَ أُسْرِيَ بِي فَقَالَ: يَا مُحَمَّدُ، أَقْرِئْ أُمَّتَكَ مِنِّي السَّلاَمَ، وَأَخْبِرْهُمْ أَنَّ الجَنَّةَ طَيِّبَةُ التُّرْبَةِ عَذْبَةُ الْمَاءِ، وَأَنَّهَا قِيعَانٌ، وَأَنَّ غِرَاسَهَا سُبْحَانَ اللهِ وَالحَمْدُ لِلَّهِ وَلاَ إِلَهَ إِلاَّ اللَّهُ وَاللَّهُ أَكْبَرُ».</t>
+  </si>
+  <si>
+    <t>Аз ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Шабе, ки манро ба осмонҳо бурданд (шаби Исро ва Меъроҷ), Иброҳим (алайҳис-салом)-ро дидам, ки ба ман гуфт: Эй Муҳаммад, ба умматат аз номи ман салом бирасон ва онҳоро хабар деҳ, ки биҳишт хокаш пок ва обаш ширин аст, замини он ҳамвор ва ҳосилхез аст. Ниҳолҳояш: Субҳоналлоҳ, Алҳамду лиллоҳ, Ло илаҳа иллаллоҳ, ва Аллоҳу акбар, аст."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّه لَقِي إبراهيمَ الخليلَ عليه السلام ليلة الإسراء والمعراج، فقال له يا محمد: أَوْصِل أُمتَك مني السلام، وأَعْلِمْهم أنّ الجنة طيبة التُّرْبة، عذبة الماء لا ملوحة فيه، وأن الجنة واسعة مُسْتَوية خالية من الشجر، وغرسها الكلمات الطيبات، وهنَّ الباقيات الصالحات: سُبْحَانَ اللهِ، وَالحَمْدُ لِلَّهِ، وَلاَ إِلَهَ إِلاَّ اللَّهُ، وَاللَّهُ أَكْبَرُ، كلما قالها المُسلم وكَرَّرَها غُرس له غَرْسٌ في الجنة.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки шаби Исро ва Меъроҷ бо Иброҳими Халил (алайҳис-салом) вохӯрданд, ки ӯ гуфтааст, эй Муҳаммад! Ба умматат аз ҷониби ман салом бирасон ва онҳоро огоҳ кун, ки биҳишт хокаш покиза ва обаш ширин аст, намаке дар он нест. Биҳишт замини васеъ ва ҳамворе аст, ки дар он дарахте нест, ва ниҳолаш калимаҳои поку нек аст, яъне Субҳоналлоҳ, Алҳамду лиллоҳ, Ло илаҳа иллаллоҳ, ва Аллоҳу акбар. Бинобар ин ҳар гоҳ мусалмон ин калимаҳоро бигӯяд ва такрор кунад, дар биҳишт барои ӯ дарахте шинонда мешавад.</t>
+  </si>
+  <si>
+    <t>الحث على مداومة الذِّكر للإكثار من غِرَاس الجنة.
+فضل الأمة الإسلامية؛ حيث بَلَّغَها السلامَ إبراهيمُ عليه الصلاة والسلامُ.
+ترغيب إبراهيم عليه السلام أمة محمد صلى الله عليه وسلم في الإكثار من ذكر الله تعالى.
+قال الطيبي: الجنة قيعان، ثم إن الله تعالى أوجد بفضله فيها أشجارًا وقصورًا بحسب أعمال العاملين؛ لكل عامل ما يختص به بسبب عمله، ثم إنه تعالى لما يَسَّره لما خُلِق له من العمل لِينال بذلك الثواب جعله كالغارس لتلك الأشجار.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба доимӣ доштани зикр, то ки ниҳолҳои бештаре дар биҳишт барои шахс шинонда шаванд.
+Фазилати уммати исломӣ, чун ки Иброҳим (алайҳис-салом) ба онҳо салом фиристодааст.
+Иброҳим (алайҳис-салом) уммати Муҳаммад (саллаллоҳу алайҳи ва саллам)-ро ба зикри зиёд ва пайвастаи Худованд ташвиқ намудааст.
+Тайибӣ гуфтааст: Биҳишт ҳамвор ва ҳосилхез аст. Аллоҳ Таъоло бо фазли Худ дар он мувофиқи амалҳои амалкунандагон дарахтон ва қасрҳо офарид, ҳар касро мувофиқи аъмолаш. Чун Аллоҳ касро барои амале, ки барои он офарида шудааст, тавфиқ медиҳад, то ба воситаи он подош ёбад, мисли он аст, ки гӯё худи ӯ дарахтҳоро дар биҳишт мешинонад.</t>
+  </si>
+  <si>
+    <t>حسن بشواهده</t>
+  </si>
+  <si>
+    <t>رواه الترمذي</t>
+  </si>
+  <si>
+    <t>[Ҳасан ба шоҳидҳояш]</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3791</t>
+  </si>
+  <si>
     <t>ليس الواصل بالمكافئ، ولكن الواصل الذي إذا قطعت رحمه وصلها</t>
   </si>
   <si>
     <t>Онки пайванди хешовандиро нигоҳ медорад, на он аст, ки муомилаи ба мисл кардааст, балки ӯ касе аст, ки чун аз ӯ риштаи хешовандӣ катъ шавад онро васл менамояд</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «لَيْسَ الْوَاصِلُ بِالْمُكَافِئِ، وَلَكِنِ الْوَاصِلُ الَّذِي إِذَا قُطِعَتْ رَحِمُهُ وَصَلَهَا».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (Худованд аз он ду розӣ бод) ривоят аст, ки Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Онки пайванди хешовандиро нигоҳ медорад, на он аст, ки муомилаи ба мисл кардааст, балки ӯ касе аст, ки чун аз ӯ риштаи хешовандӣ катъ шавад онро васл менамояд"</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم بأنَّ الإنسانَ الكامِلَ في صِلَةِ الرَّحِم والإحسانِ إلى الأقاربِ ليس هو الشخصُ الذي يُقابِلُ الإحسانَ بالإحسان، بل الواصِلُ حقيقةً الكامِلُ في صلة الرحم هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها، وإن أساؤوا إليه فإنه يُقابِلُهم بالإحسان إليهم.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар медиҳад, ки касе ба таври комил робитаи хешовандиро ба ҷой меорад ва ба наздикони худ ба некӣ рафтор мекунад, ӯ аз ҷумлаи касоне нест, ки некиро дар муқобили некӣ анҷом медиҳанд, балки касе, ки риштаи хешовандиро ба таври комил ба ҷой меорад дар ҳақиқат касе аст, ки чун дигарон робитаашон бо ӯро қатъ кунанд ӯ онро пайваста нигоҳ медорад, агар яке аз хешовандон ба ӯ бадӣ кунад ӯ дар муқобил ба некӣ посух медиҳад.</t>
   </si>
   <si>
     <t>صِلَةُ الرَّحِم الكاملة شَرْعًا أنْ تَصِلَ مَن قَطَعَك منهم، وتَعفوَ عمَّن ظَلمك، وتعطي من حرمك، وليست صِلَة المقابلة والمجازاة.
 صلة الرَّحم تكون بالزيارة واللقاء والتواصل، وإيصال ما أمكن من الخير من المال والدعاء والأمر بالعروف والنهي عن المنكر ونحوِها، ودفع ما أمكن من الشر عنهم.</t>
   </si>
   <si>
     <t>Робитаи хешовандии мӯътабар дар шариати мо ҳамон аст, ки чун он дар баробари ту қатъ карда шавад ту онро нигоҳ дорӣ, касоне, ки ба ту ситам карданд авф кунӣ ва ба касоне, ки туро аз чизе махрум сохтаанд, ато кунӣ, на инки подош танҳо дар муқобили подош ва некӣ анҷом дода шавад.
 Робитаи хешовандӣ бо анҷоми некие, ки дар тавон аст, ба монанди дуои нек, додани мол, амри ба маъруф ва наҳй аз мункар ва ба қадри тавон дафъ кардани бадиҳо аз онҳо, ба даст меояд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3854</t>
+  </si>
+  <si>
+    <t>لئن كنت كما قلت، فكأنما تسفهم المل ولا يزال معك من الله ظهير عليهم ما دمت على ذلك</t>
+  </si>
+  <si>
+    <t>Агар чунин бошӣ, ки мегӯӣ, гӯё хокистардоғро ба эшон мехӯронӣ (яъне, эшон гунаҳгор мешаванд) ва то ҳамин тавр бошӣ, ҳамеша Худованд туро бар эшон ёрӣ хоҳад дод</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه: أَنَّ رَجُلًا قَالَ: يَا رَسُولَ اللهِ إِنَّ لِي قَرَابَةً أَصِلُهُمْ وَيَقْطَعُونِي، وَأُحْسِنُ إِلَيْهِمْ وَيُسِيئُونَ إِلَيَّ، وَأَحْلُمُ عَنْهُمْ وَيَجْهَلُونَ عَلَيَّ، فَقَالَ: «لَئِنْ كُنْتَ كَمَا قُلْتَ، فَكَأَنَّمَا تُسِفُّهُمُ الْمَلَّ وَلَا يَزَالُ مَعَكَ مِنَ اللهِ ظَهِيرٌ عَلَيْهِمْ مَا دُمْتَ عَلَى ذَلِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Марде гуфт: Эй Расули Худо! Ман наздиконе дорам, ки бо онҳо робита дорам, вале онҳо бо ман қатъи робита менамоянд, ба онҳо некӣ менамоям, вале онҳо бо ман бадӣ мекунанд. Дар баробарашон ҳилму бурдборӣ менамоям, вале онҳо бо ман ҷоҳилона рафтор менамоянд. Он Ҳазрат (саллаллоҳу алайҳи ва саллам) фармуд: "Агар чунин бошӣ, ки мегӯӣ, гӯё хокистардоғро ба эшон мехӯронӣ (яъне, эшон гунаҳгор мешаванд) ва то ҳамин тавр бошӣ, ҳамеша Худованд туро бар эшон ёрӣ хоҳад дод."</t>
+  </si>
+  <si>
+    <t>اشتَكَى رَجُلٌ للنبيِّ صلى الله عليه وسلم بأنّ له قرابةً ورَحِمًا يَتَعامَل معهم بالحُسنى وهم يُعامِلونه بضد ذلك؛ فيَصِلُهم ويأتِيْهم وهم يَقْطَعونه، ويُحسن إليهم بالبر والوفاء ويُسيئون إليه بالجَوْر والجَفَاء، ويَحلم ويعفو عنهم ويَجهلون عليه بالقبيح من القول والفعل، فهل يَستَمِرُّ بالصِّلَة لهم مع ما ذُكِر؟ 
+فقال له النبيُّ صلى الله عليه وسلم: إنْ كان كما ذَكَرتَ فإنك تُخزِيهم وتَحْقِرُهم في أنفسهم، وكأنك تُطعِمُهم الرَّمَاد الحارّ؛ لكثرة إحسانك وقبيح فِعلِهم عند أنفسهم، ولا يزال معك من عند الله مُعين لك عليهم، ودافِع عنك أذاهم ما دُمْتَ على ما ذَكرتَ من إحسانك إليهم، وظَلُّوا هم على إساءتهم إليك.</t>
+  </si>
+  <si>
+    <t>Марде назди Паёмбар (саллаллоҳу алайҳи ва саллам) шикоят кард, ки ӯ хешовандоне дорад, ки бо онҳо бо некӣ муносибат мекунад, вале онҳо бо ӯ ба бадӣ рафтор мекунанд. Ӯ бо онҳо робита барқарор мекунад, вале онҳо бо ӯ қатъи робита мекунанд. Ӯ ба онҳо бо некӣ ва вафодорӣ муносибат мекунад, вале онҳо ба ӯ бо зулму сардӣ муносибат мекунанд. Ӯ дар баробари бадиҳояшон таҳаммул мекунад, мебахшад ва онҳо нисбат ба ӯ бо сухан ва рафтори бад муносибат мекунанд. Оё ӯ бояд бо вуҷуди ин ҳолатҳо муносибаташро бо онҳо идома диҳад?
+Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфт: Агар ҳолат чунон ки гуфтӣ, ҳамон хел бошад, ту онҳоро дар назди худашон хору кӯчак намудаӣ. Гӯё ба онҳо хокистари сӯзон мехуронӣ, зеро некиҳои ту бисёр аст ва рафтори бад ва зишти онҳо дар назари худи онҳо бад аст. Ҳамвора аз ҷониби Худованд пуштибонӣ ва ҳимоят дар баробари онҳо дарёфт хоҳи намуд, то вақте ки ту ба некиҳои худ бо онҳо идома медиҳӣ ва онҳо бо ту дар бадрафторӣ мемонанд.</t>
+  </si>
+  <si>
+    <t>مقابلة الإساءة بالإحسان مَظِنّة رجوع  المسيء إلى الحق، كما قال تعالى: (ادفع بالتي هي أحسن فإذا الذي بينك وبينه عداوة كأنه ولي حميم).
+امتثال أمْر الله ولو حصل له أذى سببٌ لعون الله للعبد المؤمن.
+قطيعة الرحم أَلَمٌ وعذابٌ في الدنيا، وإثمٌ وحساب في الآخرة.
+ينبغي على المسلم أنْ يَحتَسِب في عمله الصالح، ولا يقطعه أذى الناس وقطيعتُهم عن عادته الطيبة.
+ليس الواصلُ لِرَحِمِهِ مَن يُكافِئ مَن وَصَله، ولكن الواصل حقيقة هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها.</t>
+  </si>
+  <si>
+    <t>Хубӣ кардан дар муқобили бадӣ сабаби баргашти бадрафтор ба роҳи дуруст мешавад. Чунончи, Худованд фармудааст: "Ҳамвора ба шевае, ки беҳтар аст, посух бидеҳ, ки дар он сурат касе, ки байни ту ва ӯ душманист, ҳамчун дӯсти меҳрубон гардад." (Сураи Фуссилат, ояти 34).
+Пайравӣ кардан аз фармони Худо, ҳатто агар ба ӯ зараре бирасад, сабаби кумаки Худованд ба бандаи муъмин мешавад.
+Қатъи пайванди хешовандӣ дар дунё дарду азоб аст ва дар охират гуноҳ ва ҳисобу китоб дорад.
+Мусалмон бояд дар кори неки худ интизори аҷру савобро аз Аллоҳ Таъоло дошта бошад. Озору зарар ва қатъи робитаи мардум бо ӯ набояд сабаби аз миён рафтани одати некӯяш гардад.
+Касе, ки танҳо дар ҷавоби некӣ бо хешовандонаш робитаро нигоҳ медорад, пайвандгари ҳақиқӣ нест. Пайвандгари ҳақиқӣ касест, ки ҳатто агар хешовандонаш робитаро бо ӯ қатъ кунанд, боз ҳам бо онҳо робита барқарор мекунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3863</t>
+  </si>
+  <si>
+    <t>ما اغبرت قدما عبد في سبيل الله فتمسه النار</t>
+  </si>
+  <si>
+    <t>Қадамҳои бандае, ки дар роҳи Худованд ғуборолуд шудааст, оташи дӯзах онро ламс намекунад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي عَبْسٍ عَبْدُ الرَّحْمَنِ بْنِ جَبْرٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا اغْبَرَّتْ قَدَمَا عَبْدٍ فِي سَبِيلِ اللَّهِ فَتَمَسَّهُ النَّارُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуабс Абдурраҳмон ибни Ҷабр (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Қадамҳои бандае, ки дар роҳи Худованд ғуборолуд шудааст, оташи дӯзах онро ламс намекунад."</t>
+  </si>
+  <si>
+    <t>بَشَّرَ النبيُّ صلى الله عليه وسلم بأنَّ مَن أصاب قَدَمَيه الغبارُ وهو يُجاهد في سبيل الله بأنَّ النارَ لا تَمَسّه.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) мужда доданд, ки ҳар касе дар роҳи Аллоҳ ба ҷиҳод равад ва қадамҳои ӯ дар ин роҳ ғуборолуд шаванд, оташи дӯзах ба ӯ намерасад.</t>
+  </si>
+  <si>
+    <t>البشارة للمُجاهد في سبيل الله بالنَّجَاة من النار.
+ذكرَ القَدَمين وإن كان الغبار يَعُمُّ البدن كلَّه؛ لأن أكثر المجاهدين في ذلك الزمان مُشَاةٌ، والأقدام تتغبَّر على كل حال.
+قال ابن حجر: فإذا كان مُجرَّد مَس الغبار للقدم يُحرِّم عليها النار؛ فكيف بمَن سعى وبَذَل جُهْدَه واستنفد وُسْعَه.</t>
+  </si>
+  <si>
+    <t>Мужда барои муҷоҳид дар роҳи Худо, ба наҷот ёфтан аз оташи дӯзах.
+Гарчанде ғубор ба ҳамаи бадан мерасад, вале инҷо пойҳо зикр шудаанд, чун ки аксари муҷоҳидон дар он замон пиёда буданд ва пойҳо ҳатман хоколуд мешуданд.
+Ибни Ҳаҷар гуфтааст: Агар танҳо расидани хок ба пойҳо сабаби ҳаром шуданаш бар оташ бошад, пас ҳоли он касе, ки талош ва кӯшиш мекунад ва тамоми тавоноияшро сарф мекунад, чӣ гуна хоҳад буд?</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3868</t>
+  </si>
+  <si>
+    <t>ما من قوم يقومون من مجلس لا يذكرون الله فيه إلا قاموا عن مثل جيفة حمار، وكان لهم حسرة</t>
+  </si>
+  <si>
+    <t>Ҳар гурӯҳе аз маҷлисе бархезанд ва дар он маҷлис Худовандро зикр накарда бошанд, гӯё аз лошаи хари мурдае бархостаанд ва он маҷлис барои онҳо сабаби ҳасрат (пушаймонӣ) хоҳад шуд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَا مِنْ قَوْمٍ يَقُومُونَ مِنْ مَجْلِسٍ لَا يَذْكُرُونَ اللَّهَ فِيهِ إِلَّا قَامُوا عَنْ مِثْلِ جِيفَةِ حِمَارٍ، وَكَانَ لَهُمْ حَسْرَةً».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар гурӯҳе аз маҷлисе бархезанд ва дар он маҷлис Худовандро зикр накарда бошанд, гӯё аз лошаи хари мурдае бархостаанд ва он маҷлис барои онҳо сабаби ҳасрат (пушаймонӣ) хоҳад шуд."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه ما مِن قومٍ جلسوا في مجلس ثم قاموا منه ولم يذكروا الله فيه إلا قاموا عن مثل مَن اجتمع على جيفة حمار في النَّتَنِ والقَذَارة؛ وذلك لما انشغلوا في الكلام عن ذكر الله، وكان ذلك المجلسُ عليهم حسرةً يوم القيامة ونقصانًا وندامة لازمة لهم.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) хабар доданд, ки ҳеҷ гурӯҳе нест, ки дар маҷлисе нишаста бошанд ва аз он бе ёди Худо бархезанд, магар ин ки монанди касоне ҳастанд, ки гирди ҷасади хари мурдае ҷамъ шудаанд, ки пур аз бӯй ва ифлосист. Ин аз он сабаб аст, ки онҳо худро бо суханҳое машғул карданд, ки дар он зикри Худо набуд. Пас он маҷлис дар рӯзи қиёмат барои онҳо сабаби пушаймонӣ, камбудӣ ва надомат хоҳад буд.</t>
+  </si>
+  <si>
+    <t>ما ذُكِر مِن التحذير عن الغفلة عن ذكر الله ليس مقتصرًا على المجالس فقط، بل يَعُمُّ غيرَها، قال النووي: يُكرَه لمَن قَعَد في مكان أن يُفارقه قبل أن يذكر الله تعالى فيه.
+الحسرة الحاصل لهم يوم القيامة: إما بِفَوَات الأجر والثواب لعدم الاستفادة من الوقت في طاعة الله، وإما بالإثم والعقاب لإشغال الوقت بمعصية الله.
+هذا التحذير إذا كانت هذه الغفلة بالمباحات، فكيف بالمجالس المحرَّمة التي فيها الغيبة والنميمة وغيرها؟!</t>
+  </si>
+  <si>
+    <t>Он чи ки дар бораи ҳушдор аз ғофилӣ аз зикри Худо зикр шуд, танҳо ба маҷлисҳо маҳдуд намешавад, балки тамоми ҳолатҳоро дар бар мегирад. Имом Нававӣ мегӯяд: Барои касе, ки дар ҷойе нишастааст, макруҳ аст, ки пеш аз зикри Худо онро тарк кунад.
+Ҳасрате, ки дар рӯзи қиёмат ба онҳо мерасад, ё ба сабаби аз даст додани аҷру савоб аст, зеро вақташонро дар тоати Худо нагузарониданд, ё ба сабаби гуноҳ ва азоб, ки вақташонро бо маъсиятҳои Худо гузаронданд.
+Ин ҳушдор барои ғафлат дар гуфтугӯҳои мубоҳ аст, пас агар маҷлисҳо ҳаром бошанд, мисли ғайбат, суханчинӣ ва дигар гуноҳҳо, ҳолашон чӣ гуна хоҳад буд?!</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3910</t>
   </si>
   <si>
     <t>فعلام نبايعك؟ قال: على أن تعبدوا الله ولا تشركوا به شيئا، والصلوات الخمس، وتطيعوا وأسر كلمة خفية ولا تسألوا الناس شيئا</t>
   </si>
   <si>
     <t>Пас бар чӣ чизе бо шумо байъат кунем? Фармуд:"Бар ин ки Аллоҳро ибодат кунед ва чизеро ба Ӯ шарик наёваред ва намозҳои панҷгонаро адо кунед. Ва ин ки итоат кунед - ва чизеро паст гуфт нафаҳмидем - ва аз мардум чизе напурсед</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُسْلِمٍ الْخَوْلَانِيِّ، قَالَ: حَدَّثَنِي الْحَبِيبُ الْأَمِينُ، أَمَّا هُوَ فَحَبِيبٌ إِلَيَّ، وَأَمَّا هُوَ عِنْدِي فَأَمِينٌ، عَوْفُ بْنُ مَالِكٍ الْأَشْجَعِيُّ رضي الله عنه قَالَ: كُنَّا عِنْدَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، تِسْعَةً أَوْ ثَمَانِيَةً أَوْ سَبْعَةً، فَقَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» وَكُنَّا حَدِيثَ عَهْدٍ بِبَيْعَةٍ، فَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، ثُمَّ قَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» فَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، ثُمَّ قَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» قَالَ: فَبَسَطْنَا أَيْدِيَنَا وَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، فَعَلَامَ نُبَايِعُكَ؟ قَالَ: «عَلَى أَنْ تَعْبُدُوا اللهَ وَلَا تُشْرِكُوا بِهِ شَيْئًا، وَالصَّلَوَاتِ الْخَمْسِ، وَتُطِيعُوا -وَأَسَرَّ كَلِمَةً خَفِيَّةً- وَلَا تَسْأَلُوا النَّاسَ شَيْئًا» فَلَقَدْ رَأَيْتُ بَعْضَ أُولَئِكَ النَّفَرِ يَسْقُطُ سَوْطُ أَحَدِهِمْ، فَمَا يَسْأَلُ أَحَدًا يُنَاوِلُهُ إِيَّاهُ.</t>
   </si>
   <si>
     <t>Аз Абумуслими Хавлонӣ ривоят аст, ки гуфт: Шахси маҳбуб ва амин барои ман гуфт, аммо ӯ барои ман маҳбуб ва наздам амин аст. Авф ибни Молики Ашҷаъӣ (разияллоҳу анҳу) гуфт: Мо нуҳ ё ҳашт ё ҳафт нафар назди Паёмбар (саллаллоҳу алайҳи ва саллам) будем. Он Ҳазрат фармуд: "Оё бо Паёмбари Аллоҳ байъат намекунед?" Мо чанде пеш байъат карда будем. Пас гуфтем: Бо шумо байъат кардаем, эй Расули Аллоҳ. Сипас гуфт: "Оё бо Паёмбари Аллоҳ байъат намекунед?" Пас гуфтем: Бо шумо байъат кардаем, эй Расули Аллоҳ. Сипас гуфт: " Оё бо Паёмбари Аллоҳ байъат намекунед?" Ровӣ мегӯяд: Дастонамонро дароз кардем ва гуфтем: Бо шумо байъат кардаем эй Расули Аллоҳ! Пас бар чӣ чизе бо шумо байъат кунем? Фармуд:"Бар ин ки Аллоҳро ибодат кунед ва чизеро ба Ӯ шарик наёваред ва намозҳои панҷгонаро адо кунед. Ва ин ки итоат кунед - ва чизеро паст гуфт нафаҳмидем - ва аз мардум чизе напурсед". Баъзе аз он афродро дидам, ки тозиёнааш аз дасташ меафтод ва аз касе дархост намекард, ки онро ба дасти ӯ бидиҳад.</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم في عَدَدٍ مِن الصحابة فَطَلَبَ منهم ثلاث مرات أن يُبايعوه ويعاهدوه على التزام أمور: 
 الأول: عبادة الله وحده بامتثال أوامره واجتناب نواهيه، وألا يشركوا به شيئًا. 
 الثاني: إقامة الصلوات الخمس المفروضات في اليوم والليلة. 
 الثالث: السمع والطاعة بالمعروف لِمَن ولي أمرَ المسلمين. 
 الرابع: إنزال جميعِ حاجاتِهم بالله وعدم سؤال الناس منها شيئًا، وخفض النبي صلى الله عليه وسلم بها صوته. 
 وقد عمل الصحابة رضي الله عنهم بما بايعوا عليه، حتى قال راوي الحديث: فلقد رأيتُ بعضَ أولئك الصحابة يسقط سَوْطُ أحدِهم، فما يسأل أحدًا يناوله إياه بل ينزل ويأخذه بنفسه.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) бо чанде аз саҳобагон буд, пас се бор аз онон хост, ки бо ӯ байъат кунанд ва бар пойбандӣ ба чанд кор аҳд бибанданд:
 Якум: Ибодати Аллоҳ Таъоло бо итоати фармудаҳои Ӯ ва парҳез аз наҳйиҳои Ӯ ва ширк наовардани чизеро ба Ӯ.
 Дуввум: Хондани намозҳои фарзи панҷгона дар шабонарӯз.
 Сеюум: Гӯш кардан ва итоат кардан ба шеваи оқилона аз касе, ки валии амри мусалмонон аст.
 Чаҳорум: Дархости ҳама ҳоҷатҳояшонро аз Аллоҳ Таъоло ва дархост накардани чизе аз мардум. Паёмбар (саллаллоҳу алайҳи ва саллам) ҳангоми баён кардани ин кор садои худро паст карданд.
 Саҳоба (разияллоҳу анҳум) он чиро, ки ба он байъат карда буданд, анҷом доданд, то ҷое, ки ровии ҳадис мегӯяд: Ман дидам, ки баъзе аз он саҳобагон тозиёнааш меафтод, аммо аз касе дархост намекард, ки онро ба ӯ гирифта диҳад, балки аз маркабаш поин омада худаш онро мегирифт.</t>
   </si>
   <si>
     <t>الحثّ على ترك سؤال الناس، والتنزُّه عن جميع ما يسمى سؤالًا، والاستغناء عن الناس ولو كان في أمر يسير.
 السؤال المنهي عنه: السؤال المتعلِّق بالأمور الدنيوية، فلا يتناول السؤال عن العلم وأمور الدين.</t>
   </si>
   <si>
     <t>Ташвиқ ба тарки дархост аз мардум ва дурӣ аз ҳар он чи дархост ё пурсидан номида мешавад ва бениёзӣ аз мардум ҳатто дар корҳои оддӣ.
 Савол ва дархосте, ки аз он наҳйи шудааст марбут ба корҳои дунявӣ аст. Бинобар ин саволи илмӣ ва масъалаҳои диниро дар бар намегирад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4176</t>
   </si>
   <si>
+    <t>مثل الذي يذكر ربه والذي لا يذكر ربه، مثل الحي والميت</t>
+  </si>
+  <si>
+    <t>Мисоли касе, ки Парвардигорашро ёд мекунад ва касе, ки Парвардигорашро ёд намекунад, мисоли зинда ва мурда аст</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَثَلُ الَّذِي يَذْكُرُ رَبَّهُ وَالَّذِي لاَ يَذْكُرُ رَبَّهُ، مَثَلُ الحَيِّ وَالمَيِّتِ»، ولفظ مسلم: «مَثَلُ الْبَيْتِ الَّذِي يُذْكَرُ اللهُ فِيهِ، وَالْبَيْتِ الَّذِي لَا يُذْكَرُ اللهُ فِيهِ، مَثَلُ الْحَيِّ وَالْمَيِّتِ».</t>
+  </si>
+  <si>
+    <t>Аз Абумусо (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Мисоли касе, ки Парвардигорашро ёд мекунад ва касе, ки Парвардигорашро ёд намекунад, мисоли зинда ва мурда аст".  
+Ва дар ривояти Муслим омадааст: "Мисоли хонае, ки дар он Худованд ёд карда мешавад ва хонае, ки дар он Худованд ёд карда намешавад, мисоли зинда ва мурда аст."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم الفَرقَ بَيْن الذي يذكر الله تعالى وبين مَن لا يذكره، وأنه مثل الفرق بين الحي والميت في نفعه وحسن مظهره، فمَثَلُ الذي يذكر ربه مثل الحي الذي ظاهِرُه مُتَزَيِّن بنور الحياة، وباطنه بنور المعرفة، وفيه النفع، ومثل الذي لا يذكر الله مثل الميت الذي ظاهره عاطل، وباطنه باطل، وليس فيه نفع. 
+وكذلك البيت يوصف بالحي إن كان ساكنوه يذكرون الله، وإلا فهو بيت ميت لخمول ساكنيه عن ذكر الله؛ وإن أطلق الحي والميت في وصف البيت إنما يراد به ساكن البيت.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) фарқ миёни касе, ки Худоро ёд мекунад ва касе, ки ёд намекунад, баён кардаанд, ки мисли фарқ байни зинда ва мурда аст. Касе, ки Худовандро ёд мекунад, мисли зиндаест, ки зоҳираш бо нури ҳаёт ороста аст ва ботинаш бо нури маърифат равшан ва дар ӯ нафъ ҳаст. Аммо касе, ки Худоро ёд намекунад, мисли мурдаест, ки зоҳираш аз кор афтода ва ботинаш беарзиш аст ва нафъе дар ӯ нест.
+Ҳамчунин хона низ бо ҳаёт тавсиф мешавад агар сокинонаш Худоро ёд кунанд, вагарна он хона мурда шуморида мешавад, зеро сокинонаш аз зикри Худованд ғофиланд. Ҳангоме ки "зинда" ё "мурда" ба хона нисбат дода мешавад, дар асл манзур сокинони он хона мебошанд.</t>
+  </si>
+  <si>
+    <t>الحث على ذكر الله والتحذير من الغفلة عنه.
+الذكر حياة الروح كما أن الروح حياة الجسد.
+من هدي النبي صلى الله عليه وسلم ضرب الأمثال لتقريب المعاني.
+قال النووي: فيه الندب إلى ذكر الله تعالى في البيت، وأنه لا يخلى من الذكر.
+قال النووي: وفيه أن طول العمر في الطاعة فضيلة وإن كان الميت ينتقل إلى خير؛ لأن الحي يَسْتَلْحِقُ به ويزيد عليه بما يفعله من الطاعات.</t>
+  </si>
+  <si>
+    <t>Тарғиб ба зикри Худо ва ҳушдор аз ғофил мондан аз он.
+Зикри Худо ҳаёти рӯҳ аст, чунон ки рӯҳ ҳаёти ҷисм аст.
+Аз суннати Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ин аст, ки барои фаҳмондани маънӣ зарбулмасалҳо меоварданд.
+Имом Нававӣ мегӯяд: Дар ин ҳадис ташвиқ ба зикри Худо дар хона аст ва лозим аст, ки хона аз зикри Худо холӣ набошад.
+Имом Нававӣ ҳамчунин мегӯяд: Зиндагии тӯлонӣ дар итоати Худо фазилат аст, ҳарчанд, ки мурда (и некӯкор) ба некӣ меравад, зеро зинда метавонад ба дараҷаи мурда расад ва бо тоати бештар аз он пеш равад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4177</t>
+  </si>
+  <si>
+    <t>إني مما أخاف عليكم من بعدي، ما يفتح عليكم من زهرة الدنيا وزينتها</t>
+  </si>
+  <si>
+    <t>Аз чизҳое, ки баъд аз марги худ бар шумо метарсам, ин аст, ки дарҳои зебоӣ ва зинатҳои дунё ба рӯи шумо кушода шаванд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبٍي سَعِيدٍ الخُدْرِيَّ رَضِيَ اللَّهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ جَلَسَ ذَاتَ يَوْمٍ عَلَى المِنْبَرِ وَجَلَسْنَا حَوْلَهُ، فَقَالَ: «إِنِّي مِمَّا أَخَافُ عَلَيْكُمْ مِنْ بَعْدِي، مَا يُفْتَحُ عَلَيْكُمْ مِنْ زَهْرَةِ الدُّنْيَا وَزِينَتِهَا» فَقَالَ رَجُلٌ: يَا رَسُولَ اللَّهِ، أَوَيَأْتِي الخَيْرُ بِالشَّرِّ؟ فَسَكَتَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقِيلَ لَهُ: مَا شَأْنُكَ؟ تُكَلِّمُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَلاَ يُكَلِّمُكَ؟ فَرَأَيْنَا أَنَّهُ يُنْزَلُ عَلَيْهِ؟ قَالَ: فَمَسَحَ عَنْهُ الرُّحَضَاءَ، فَقَالَ: «أَيْنَ السَّائِلُ؟» وَكَأَنَّهُ حَمِدَهُ، فَقَالَ: «إِنَّهُ لاَ يَأْتِي الخَيْرُ بِالشَّرِّ، وَإِنَّ مِمَّا يُنْبِتُ الرَّبِيعُ يَقْتُلُ أَوْ يُلِمُّ، إِلَّا آكِلَةَ الخَضْرَاءِ، أَكَلَتْ حَتَّى إِذَا امْتَدَّتْ خَاصِرَتَاهَا اسْتَقْبَلَتْ عَيْنَ الشَّمْسِ، فَثَلَطَتْ وَبَالَتْ، وَرَتَعَتْ، وَإِنَّ هَذَا المَالَ خَضِرَةٌ حُلْوَةٌ، فَنِعْمَ صَاحِبُ المُسْلِمِ مَا أَعْطَى مِنْهُ المِسْكِينَ وَاليَتِيمَ وَابْنَ السَّبِيلِ - أَوْ كَمَا قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ - وَإِنَّهُ مَنْ يَأْخُذُهُ بِغَيْرِ حَقِّهِ، كَالَّذِي يَأْكُلُ وَلاَ يَشْبَعُ، وَيَكُونُ شَهِيدًا عَلَيْهِ يَوْمَ القِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Рӯзе Паёмбар (саллаллоҳу алайҳи ва саллам) бар минбар нишаста буд, мо низ дар атрофи ӯ нишаста будем. Фармуданд: "Аз чизҳое, ки баъд аз марги худ бар шумо метарсам, ин аст, ки дарҳои зебоӣ ва зинатҳои дунё ба рӯи шумо кушода шаванд". Марде гуфт: Эй Расули Худо! Оё хайр, шар меоварад? Паёмбар (саллаллоҳу алайҳи ва саллам) хомӯш монд. Ба он мард гуфтанд: Чӣ шудааст туро? Бо Паёмбар (саллаллоҳу алайҳи ва саллам) ҳарф мезанӣ, дар ҳоле ки ӯ бо ту ҳарф намезанад? Мо дидем, ки бар ӯ ваҳй нозил мешавад. Баъд аз он Паёмбар (саллаллоҳу алайҳи ва саллам) арақи худро пок карда, фармуд: "Саволдиҳанда куҷост?", гӯё ӯро таъриф кард. Сипас фармуд: "Хайр ҳаргиз шар намеоварад. Ва аз он чи баҳори сабз мерӯёнад, баъзан мекушад ё наздик ба ҳалокат мекунад, ҷуз ҳайвоноте, ки хӯроки сабзи нарм мехӯранд, онҳо мехӯранд то ду паҳлӯяшон варам кунад, баъд ба сӯи офтоб рӯ меоранд ва наҷосат меандозанд, пешоб мекунанд ва боз чаро мекунанд. Ин мол низ сабзу ширин аст. Чӣ хуб моле аст барои мусалмон, агар онро ба мискин, ятим ва мусофир диҳад — ё чунон ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд — аммо касе, ки онро ба ғайри ҳақ мегирад, мисли касест, ки мехӯрад ва сер намешавад. Ва он мол дар рӯзи қиёмат бар ӯ гувоҳ хоҳад буд."</t>
+  </si>
+  <si>
+    <t>جَلَسَ النبيُّ صلى الله عليه ذات يوم على المنبر يُحدِّث أصحابَه فقال: 
+إنَّ أكثر ما أخاف وأخشى عليكم مِن بعدي ما يُفتَح عليكم من بركات الأرض وزهرة الدنيا وزينتها وبهجتها، وما فيها من أنواع المتاع والثياب والزروع وغيرها مما يفتخر الناس بحسنه مع قلة البقاء. 
+فقال رجل: زهرة الدنيا نعمة من الله، فهل تعود هذه النعمة وتصير نقمة وعقوبة؟! 
+فَلَامَ الناسُ السائلَ حيث رأوه صلى الله عليه وسلم سَكَتَ، وظنوا أنه أغضبه. 
+فتَبَيَّنَ أنه صلى الله عليه وسلم كان ينزل عليه الوحي، ثم جعل يَمسح عن جَبِيْنِه العَرَقَ، فقال: أين السائل؟ 
+قال: أنا.
+فحمد الله وأثنى عليه، ثم قال صلى الله عليه وسلم: الخير الحقيقي لا يأتي إلا بخير، ولكن هذه الزهرة ليست بخير مَحْضٍ لما تؤدي إليه من الفتنة والمنافسة والاشتغال بها عن كمال الإقبال على الآخرة، ثم ضَرَبَ لذلك مَثلًا فقال: إنّ نبات الربيع وخَضِره؛ وهو نوع من الزرع يُعجب الماشية فيَقْتُل لكثرة الأكل بالتُّخَمَة أو يقارب القتل، إلا آكلة الخَضِر أكلت حتى امتلأ جانبا بطنها، فاستقبلت الشمس وأَلْقَت الرجيع من بطنها رقيقًا أو بالت، ثم استرفعت ما في كرشها فمضغتْه ثم بَلَعتْه، ثم عادت فأكلت. 
+فإن هذا المال كالبَقْلة الخضراء الحلوة، يَقتل أو يكاد يقتل بكثرته؛ إلا إذا اقتصر منه على اليسير الذي تدعو إليه الحاجة وتحصل به الكفاية من طريق حلال فإنه لا يضر، ونعم صاحب المسلم هو لمن أعطى منه المسكين واليتيم وابن السبيل، ومن يأخذه بحقه يبارك له فيه، ومن يأخذه بغير حقه فمثله كمثل الذي يأكل ولا يشبع، ويكون شهيدًا عليه يوم القيامة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) рӯзе бар минбар нишаста буд ва бо саҳобагони худ сухан мегуфт. Фармуд:
+Бештарин чизе, ки пас аз худ бар шумо метарсам ва аз он ҳаросонам, ин аст, ки баракатҳои замин, зебоии дунё, зинат ва ҷилои он ба рӯи шумо кушода шавад. Чизҳое аз навъҳои неъматҳо, либосҳо, зироатҳо ва дигар чизҳое, ки мардум бо зебоии онҳо фахр мекунанд, бо вуҷуди он ки умрашон кӯтоҳ аст.
+Марде гуфт: Зебоии дунё неъмати Худост. Оё мешавад, ки ин неъмат табдил ба азоб ва бало гардад?
+Мардум он саволдиҳандаро маломат карданд, зеро диданд, ки Паёмбар (саллаллоҳу алайҳи ва саллам) хомӯш монд ва гумон карданд, ки ӯро ранҷонд.
+Сипас равшан шуд, ки бар Паёмбар (саллаллоҳу алайҳи ва саллам) ваҳй нозил мешуд. Пас ӯ арақро аз пешониаш пок кард ва фармуд: Саволдиҳанда куҷост?
+Он мард гуфт: Ман ҳастам.
+Он гоҳ Паёмбар (саллаллоҳу алайҳи ва саллам) Худовандро ҳамду сано гуфт ва сипас фармуд: Хайри ҳақиқӣ ҷуз хайр намеоварад. Аммо ин зебоии дунё (шукуфа) хайри маҳз нест, зеро инсонро ба фитна, рашк, рақобат ва машғул шудан ба дунё водор мекунад, то ин ки аз рӯ овардан ба охират боз монад. Сипас барои ин мисол оварда, фармуд: Набототи баҳор ва сабзии он, ки навъи гиёҳест, ки чорво онро бо иштиҳо мехӯрад, аммо аз пурхӯрӣ дучори бадҳазмӣ мешавад ё ба дами марг мерасад. Ҷуз он чорпоёне, ки гиёҳони сабзро мехӯранд, онҳо мехӯранд то паҳлуҳои шикамашон пур шавад, пас рӯ ба офтоб меоранд, наҷосати нарм ва пешоб мекунанд, баъд чизеро, ки дар шикамашон аст боло мекашанд, онро хойида боз фурӯ мебаранд ва баъд боз ба чаро бармегарданд.
+Зеро ин мол монанди гиёҳи сабзу ширини баҳор аст, агар онро бисёр бихӯрӣ, метавонад бикушад ё ба ҳалокат наздик созад. Аммо агар инсон танҳо ба қадре аз он бигирад, ки ниёзи ӯро бартараф мекунад ва аз роҳи ҳалол ба даст меояд, ба ӯ зарар намерасонад. Ва чӣ некӯ моле аст барои мусалмон, агар аз он ба мискин, ятим ва мусофир диҳад. Касе, ки онро ба ҳаққи худ мегирад, Худованд барояш баракат медиҳад. Аммо касе, ки онро ба ғайри ҳақ мегирад, мисли касест, ки мехӯрад, вале сер намешавад ва он мол дар рӯзи қиёмат бар зарари ӯ гувоҳӣ медиҳад.</t>
+  </si>
+  <si>
+    <t>قال النووي: فيه: فضيلة المال لمن أخذه بحقه وصرفه في وجوه الخير.
+إخبار من النبي صلى الله عليه وسلم عن حال أمته، وما سيفتح عليها من زينة الحياة الدنيا وفتنتها.
+من هدي النبي النبي صلى الله عليه وسلم ضرب الأمثال لتقريب المعاني.
+الحث على الصدقة وصَرْف المال في وجوه الخير، والتحذير من الإمساك.
+يؤخذ من قوله: "إنه لا يأتي الخير بالشر" أن الرزق ولو كثر فهو من جملة الخير، إنما يعرض له الشر بعارض البخل به عمن يستحقه، والإسراف في إنفاقه فيما لم يشرع، وأن كل شيء قضى الله أن يكون خيرًا فلا يكون شرًا وبالعكس، ولكن يخشى على من رُزِق الخير أن يعرض له في تَصَرُّفِه فيه ما يَجْلِبُ له الشر.
+ترك العَجلة في الجواب إذا كان يحتاج إلى التأمل.
+قال الطيبي: يؤخذ منه أربعة أصناف، فمن أَكَل منه أَكْل مُستَلِذٍّ مُفرط منهَمِك حتى تنتفخ أضلاعه ولا يُقلع فيسرع إليه الهلاك، ومن أكل كذلك لكنه أخذ في الاحتيال لدفع الداء بعد أن استحكم فغلبه فأهلكه، ومن أكل كذلك لكنه بادر إلى إزالة ما يضره ويُحيل في دفعه حتى انهضم فيسلم، ومن أكل غير مفرط ولا منهمك، وإنما اقتصر على ما يَسُد جوعتَه ويُمسك رَمَقَه، فالأول مثال الكافر، والثاني مثال العاصي الغافل عن الإقلاع والتوبة إلا عند فوتها، والثالث مثال للمخلط المبادر للتوبة حيث تكون مقبولة، والرابع مثال الزاهد في الدنيا الراغب في الآخرة.
+قال ابن المنير: في هذا الحديث وجوه من التشبيهات بديعة، أولها: تشبيه المال ونموُّه بالنبات وظهوره، ثانيها: تشبيه المُنْهَمِك في الاكتساب والأسباب بالبهائم المنهمكة في الأعشاب، وثالثها: تشبيه الاستكثار منه والادّخار له بالشَّرَهِ في الأكل والامتلاء منه، ورابعها: تشبيه الخارج من المال مع عظمته في النفوس حتى أدّى إلى المبالغة في البخل به بما تطرحه البهيمة من السَّلْح، ففيه إشارة بديعة إلى استقذاره شرعًا، وخامسها: تشبيه المتقاعد عن جمعه وضمه بالشاة إذا استراحت وحطّت جانبها مستقبلة عين الشمس؛ فإنها من أحسن حالاتها سكونًا وسَكِيْنة، وفيه إشارة إلى إدراكها لمصالحها، وسادسها: تشبيه موت الجامع المانع بموت البهيمة الغافلة عن دفع ما يضرها، وسابعها: تشبيه المال بالصاحب الذي لا يُؤمَن أن ينقلب عدوًّا؛ فإن المال من شأنه أن يُحْرَز ويُشدّ وثاقه حبًّا له؛ وذلك يقتضي منعه من مستحقه فيكون سببًا لعقاب مقتنيه، وثامنها: تشبيه آخذه بغير حق بالذي يأكل ولا يشبع.
+قال السندي: فلا بد في الخبر من أمرين، أحدهما: تحصيله بوجهه، والثاني: صرفه في مصارفه، وعند انتفاء أحدهما يصير ضررًا... وقد يقال: فيه إشارة إلى الملازمة بين القَيْدَين؛ فلا يوفَّق المرء للصرف في المصارف إلا إذا أخذه بوجهه.</t>
+  </si>
+  <si>
+    <t>Имом Нававӣ дар мавриди ин ҳадис мегӯяд: Дар ин ҳадис фазилати мол собит мешавад, барои касе, ки онро ба ҳақ мегирад ва дар роҳҳои хайр сарф мекунад.
+Хабар додани Паёмбар (саллаллоҳу алайҳи ва саллам) аз ҳоли умматаш ва он чи аз зинати дунё ва фитнаи он ба рӯйи онҳо кушода хоҳад шуд.
+Аз суннати Паёмбар (саллаллоҳу алайҳи ва саллам) ин буд, ки барои наздик кардани маънӣ ба ақлҳо мисолҳо меовард.
+Тарғиб ба садақа кардан ва харҷ кардани мол дар роҳҳои хайр ва ҳушдор аз бухл ва андӯхтани беҷо.
+Аз гуфтаи Паёмбар (саллаллоҳу алайҳи ва саллам): "Хайр ҳаргиз бо худ шарр намеоварад", чунин бармеояд, ки ризқ, ҳатто агар бисёр ҳам бошад, аз ҷумлаи хайр аст. Шар танҳо дар он ҳолат ба вуҷуд меояд, ки инсон нисбат ба соҳибҳаққон бухл варзад, ё онро исрофкорона дар ҷойҳое, ки шариат иҷозат надодааст, сарф намояд. Ҳамчунин, ҳар чизе, ки Худо онро хайр қарор додааст, ҳаргиз ба шар табдил намешавад ва ҳар чизе, ки шар муайян карда шудааст, ба хайр табдил намегардад. Аммо тарс аз он аст, ки касе, ки ба ӯ хайр дода шудааст, дар тарзи истифодаи он коре кунад, ки барояш шар ба бор оварад.
+Таваққуф кардан ва шитоб накардан дар посух додан, вақте ки масъала ба андеша ва тафаккур ниёз дорад.
+Тайбӣ гуфтааст: Аз ин ҳадис метавон чаҳор гурӯҳро бардошт: касе, ки бо ҳаловатхоҳӣ ва ифроткорона мехӯрад, то он ҷое ки паҳлӯҳояш варам мекунад ва хӯрданро қатъ намекунад ва зуд ба ҳалокат мерасад. Касе, ки ҳамчунин бо ифрот мехӯрад, аммо баъд аз шиддат ёфтани беморӣ ҳила меҷӯяд, то онро дур кунад, вале беморӣ бар ӯ ғолиб меояд ва ӯро ҳалок месозад. Касе, ки ҳамчунин мехӯрад, вале ба зудӣ барои дур кардани он чи ба ӯ зарар мерасонад шитоб мекунад ва чораҷӯӣ мекунад, то ин ки хӯрок ҳазм шавад, талош мекунад ва наҷот меёбад. Касе, ки бе ифрот ва пурхурӣ мехӯрад, балки танҳо ба қадре, ки гуруснагиашро бартараф кунад ва нерӯяшро нигоҳ дорад. Аввалӣ, мисоли кофир аст. Дувумӣ, мисоли гунаҳкори ғофиле аст, ки аз гуноҳ рӯй гардондану тавба карданро фақат ҳангоме мехоҳад, ки дигар дер шудааст. Севумӣ, мисоли касест, ки бо гуноҳ омехта амал мекунад, аммо пеш аз баста шудани дари тавба ба зудӣ тавба мекунад ва тавбаи ӯ қабул мешавад. Чаҳорумӣ, мисоли зоҳиде дар дунё ва хоҳишманди охират аст.
+Ибни Мунир мегӯяд: "Дар ин ҳадис чанд ташбеҳи зебову нозук вуҷуд дорад: Якум: мол ва афзоиши он ба гиёҳ ва рӯйидани он монанд шудааст. Дувум: касе, ки саргарми касби мол ва воситаҳои ба даст овардани он аст, ба чорпоёне монанд шудааст, ки саргарми алафхӯрӣ ҳастанд. Сеюм: ҳарисона зиёд кардану захира намудани мол ба пурхӯрӣ ва аз хӯрок пур кардани шикам монанд шудааст. Чаҳорум: моле, ки инсон аз дороии худ берун мекунад, бо вуҷуди он ки дар назари мардум чунон азизу арзишманд аст, ки дар нигоҳ доштани он ба бухли шадид меафтанд, ба саргине монанд шудааст, ки чорпо аз худ берун мекунад. Дар ин ташбеҳ ишораи нозуке ҳаст, ки он мол аз назари шаръ нопок шумурда мешавад. Панҷум: касе, ки аз ҷамъоварӣ ва рӯйи ҳам анбоштани мол даст мекашад, ба гӯсфанде монанд шудааст, ки ором гирифта, паҳлуяшро ба замин мегузорад ва рӯ ба офтоб мекунад. Ин яке аз беҳтарин ҳолатҳои оромиву осудагии он аст. Дар ин ташбеҳ ҳамчунин ишорае ҳаст, ки он ҳайвон он чиро ба нафъаш аст, дарк мекунад. Шашум: марги касе, ки мол ҷамъ мекунад, вале ҳаққи онро намедиҳад, ба марги чорпое монанд шудааст, ки аз дур кардани он чи ба вай зарар мерасонад, ғофил мемонад. Ҳафтум: мол ба ҳамнишине монанд шудааст, ки аз душман шудани ӯ эмин наметавон буд. Зеро инсон аз муҳаббат ба мол онро маҳфуз нигоҳ медорад ва сахт мебандад. Ин дилбастагӣ ӯро ба он водор мекунад, ки молро аз соҳибони ҳаққаш дареғ дорад ва ҳамин сабаби азоб дидани соҳиби мол мегардад. Ҳаштум: касе, ки молро ба ноҳақ мегирад, ба шахсе монанд шудааст, ки мехӯрад, вале сер намешавад."
+Синдӣ мегӯяд: "Пас, тибқи ин ҳадис, дар масъалаи мол ду чиз зарур аст: якум, онро аз роҳи дуруст ба даст овардан; дувум, онро дар ҷойҳои муносибаш харҷ кардан. Агар яке аз ин ду набошад, мол ба мояи зарар табдил меёбад… Ҳамчунин метавон гуфт: дар ин сухан ишорае ба пайванди ҷудонопазири ин ду шарт вуҷуд дорад; яъне, инсон танҳо вақте ба харҷи мол дар ҷойҳои муносибаш муваффақ мешавад, ки онро аз роҳи дуруст ба даст оварда бошад."</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4180</t>
+  </si>
+  <si>
     <t>من أنظر معسرا، أو وضع له، أظله الله يوم القيامة تحت ظل عرشه يوم لا ظل إلا ظله</t>
   </si>
   <si>
     <t>Ҳар касе ба шахси қарздор муҳлат бидиҳад, ё аз қарзи ӯ кам кунад, Аллоҳи Муттаъол рӯзи қиёмат ӯро зери сояи арши Худ, ки он рӯз сояе ҷуз сояи Ӯ нест, қарор медиҳад</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ أَنْظَرَ مُعْسِرًا، أَوْ وَضَعَ لَهُ، أَظَلَّهُ اللهُ يَوْمَ الْقِيَامَةِ تَحْتَ ظِلِّ عَرْشِهِ يَوْمَ لَا ظِلَّ إِلَّا ظِلُّهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳар касе ба шахси қарздор муҳлат бидиҳад, ё аз қарзи ӯ кам кунад, Аллоҳи Муттаъол рӯзи қиёмат ӯро зери сояи арши Худ, ки он рӯз сояе ҷуз сояи Ӯ нест, қарор медиҳад".</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ عليه الصلاة والسلام أنّ مَن أمهل مديونًا أو حطَّ عنه من دَينه، فجزاؤه: أنّ الله يُظلُّه تحت عرشه يوم القيامة الذي تدنو فيه الشمس من رؤوس العباد ويشتدُّ عليهم حرُّها، 
 فلا يجد أحدٌ ظِلًّا إلا مَن أَظله الله.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки ҳар касе ба шахсе, ки аз ӯ қарздор аст муҳлат диҳад ё аз қарзи ӯ кам кунад, подошаш он аст, ки вақте рӯзи қиёмат хуршед бар сари бандагон наздик мешавад ва гармияш болои онҳо шиддат меёбад, Худованд ӯро зери сояи арши Худ қарор медиҳад, рӯзе, ки дар он касе ҷуз сояи Худованд соя нахоҳад ёфт.</t>
   </si>
   <si>
     <t>فضل التيسير على عباد الله تعالى، وأنه من الأسباب المُنجِيَة من أهوال يوم القيامة.
 الجزاء من جنس العمل.</t>
   </si>
   <si>
     <t>Фазилати осонгирӣ бар бандагони Аллоҳ Таъоло ва баёни инки он аз сабабҳои наҷот ёфтан аз ваҳшат ва сахтиҳои рӯзи қиёмат аст.
 Муҷозот ва подош вобаста ба амал аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4186</t>
+  </si>
+  <si>
+    <t>من سره أن ينجيه الله من كرب يوم القيامة فلينفس عن معسر أو يضع عنه</t>
+  </si>
+  <si>
+    <t>Ҳар касе дӯст дорад, ки Худованд ӯро аз сахтиҳои рӯзи қиёмат наҷот диҳад, пас бояд ба қарздори тангдаст сабукӣ диҳад ё қарзашро бубахшад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبَي قَتَادَةَ رضي الله عنه أنَّهُ طَلَبَ غَرِيمًا لَهُ، فَتَوَارَى عَنْهُ ثُمَّ وَجَدَهُ، فَقَالَ: إِنِّي مُعْسِرٌ، فَقَالَ: آللَّهِ؟ قَالَ: آللَّهِ؟ قَالَ: فَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ سَرَّهُ أَنْ يُنْجِيَهُ اللهُ مِنْ كُرَبِ يَوْمِ الْقِيَامَةِ فَلْيُنَفِّسْ عَنْ مُعْسِرٍ أَوْ يَضَعْ عَنْهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуқатода (разияллоҳу анҳу) ривоят аст, ки ӯ қарздоре дошт, ки худро аз ӯ пинҳон карда буд. Баъдан ӯро пайдо кард ва он шахс гуфт: Ман тангдаст ҳастам. Абуқатода гуфт: Ба номи Аллоҳ? (рост мегӯӣ)? Гуфт: Ба номи Аллоҳ. Абуқатода гуфт: Зеро ман аз Расули Худо (саллаллоҳу алайҳи ва саллам) шунидам, ки мефармуд: "Ҳар касе дӯст дорад, ки Худованд ӯро аз сахтиҳои рӯзи қиёмат наҷот диҳад, пас бояд ба қарздори тангдаст сабукӣ диҳад ё қарзашро бубахшад."</t>
+  </si>
+  <si>
+    <t>كان أبو قتادة الأنصاري رضي الله عنه يبحث عن مَدِيْنٍ له يَخْتَبِئ عنه، فوجده، فقال الغَريم: إني مُعسر، وليس عندي مال لأقضي دينك. 
+فاستحلفه أبو قتادة رضي الله عنه بالله أنه لا مال عنده؟ 
+فحلف بالله أنه صادق فيما يقول.
+فقال أبو قتادة رضي الله عنه إنه سمع النبي صلى الله عليه وسلم يقول: 
+مَن سرّه وأفرحه أن ينجيَه الله من كُرب يوم القيامة وشدائدها وأهوالها، فلينفِّس عن معسر، بأن يَمُدَّ ويؤخّر المطالبة بالدَّيْن، أو يُسقط بعض الدين أو كله.</t>
+  </si>
+  <si>
+    <t>Абуқатодаи Ансорӣ (разияллоҳу анҳу) дар ҷустуҷӯи қарздоре буд, ки аз ӯ пинҳон шуда буд. Ӯро пайдо кард. Қарздор гуфт: Ман тангдаст ҳастам ва барои адои қарзи ту моле надорам.
+Абуқатода (разияллоҳу анҳу) ӯро ба номи Худо савганд дод, ки оё воқеан ҳеҷ моле надорад?
+Ӯ ба номи Худо савганд хӯрд, ки рост мегӯяд ва ягон моле барои баргардонидани қарз надорад.
+Абуқатода (разияллоҳу анҳу) гуфт, ки ӯ аз Паёмбари Худо (саллаллоҳу алайҳи ва саллам) шунидааст:
+Ҳар касе хушҳол мешавад ва мехоҳад Худованд ӯро аз сахтиву тарсу ҳароси рӯзи қиёмат наҷот диҳад, бояд ба қарздори тангдаст осонӣ кунад, ё муҳлат диҳад, ё қисме аз қарзро бахшад, ё комилан аз он гузарад.</t>
+  </si>
+  <si>
+    <t>استحباب إنظار المُعْسر إلى مَيْسرة، أو وضع الدَّين عنه، كله أو بعضه.
+من نَفَّس عن مؤمن من كُرب الدنيا نَفَّس الله عليه من كُرَب يوم القيامة، والجزاء من جِنس العمل.
+القاعدة: أن الفرائض أفضل من النوافل، لكن في بعض الأحيان تكون النافلة أفضل من الفريضة، وإسقاط الدين عن المعسر نافلة، والصبر عليه والانتظار وعدم المطالبة هذا فريضة، والنافلة أفضل من الفريضة هنا.
+الحديث في حق من كان معسرًا، فهذا معذور، أما المُماطِل الذي عنده مال، فقد جاء عن النبي صلى الله عليه وسلم أنه قال: "مَطْلُ الغني ظُلْم".</t>
+  </si>
+  <si>
+    <t>Мустаҳаб аст, ки ба қарздори тангдаст муҳлат дода шавад то вақте ки тавонгар гардад, ё қарз аз ӯ пурра ё қисман бахшида шавад.
+Касе, ки аз як муъмин сахтӣ, душворӣ ва мушкилоти дунёро бардорад, Худованд аз мушкилоти рӯзи қиёмат барояш сабукӣ меорад. Ҷазо мувофиқи амал аст.
+Қоида: Фарзҳо аз нафлҳо беҳтаранд, аммо баъзан чунин мешавад, ки нафл аз фарз беҳтар мегардад. Бахшидани қарз аз тангдаст, амалест нафл, сабр кардан бар ӯ, муҳлат додан ва талаб накардани қарз, фарз аст. Ва дар ин маврид нафл аз фарз беҳтар мебошад.
+Ин ҳадис дар ҳаққи касест, ки воқеан тангдаст аст ва ӯ маъзур аст. Аммо касе, ки тавонгар аст ва таъхир мекунад, дар додани қарз саҳлангорӣ ва мумотала мекунад, аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки гуфтааст: "Таъхир кардани шахси тавонгар дар адои қарз, зулм аст."</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4195</t>
   </si>
   <si>
     <t>من صام رمضان إيمانا واحتسابا غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>Ҳар кӣ моҳи рамазонро аз рӯи имон ва барои дарёфти савоб рӯза бигирад, гуноҳони гузаштаи ӯ бахшида мешавад</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ صَامَ رَمَضَانَ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳар кӣ моҳи рамазонро аз рӯи имон ва барои дарёфти савоб рӯза бигирад, гуноҳони гузаштаи ӯ бахшида мешавад"</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن صام شهر رمضان إيمانًا بالله، وتصديقًا بفَرْضِيَّةِ الصيام وما أعدَّ الله تعالى للصائمين مِن جَزيل الأجور والثواب، قاصدًا به وجهَ الله تعالى لا رياء ولا سُمْعَة، غُفرتْ له ذنوبُه الماضية.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар медиҳад, ки ҳар касе моҳи рамазонро аз рӯи имон ба Аллоҳ ва бовар доштан ба фарзияти он ва аҷру подош, ки дар он Худованд барои рӯзадорон арзонӣ доштааст, рӯза бидорад ва ҳадафи ӯ танҳо барои Худо, на аз рӯи риё ва худнамоӣ, бошад, гуноҳони гузаштаи ӯ омӯрзида мешавад.</t>
   </si>
   <si>
     <t>فضل الإخلاص وأهميته في صيام رمضان وغيره من الأعمال الصالحة.</t>
   </si>
   <si>
     <t>Фазилати ихлос ва аҳамияти он дар рӯза доштани моҳи Рамазон ва дигар амалҳои нек.</t>
   </si>
@@ -5554,50 +6478,124 @@
     <t>سعة رحمة الله -عزّ وجل- ولطفه بعباده حيث رفع عنهم الإثم إذا صدرت منهم المعصية على هذه الأحوال الثلاثة.
 فضل الله على النبي محمد صلى الله عليه وسلم وأمته.
 رفعُ الإثم لا يعني رفع الحكم أو الضمان، فمثلًا من نسي الوضوء، وصلى ظانًّا أنه متطهر، فلا إثم عليه بذلك، ولكن عليه الوضوء وإعادة الصلاة.
 لا بد في رفع الإثم بالإكراه من توفر الشروط، مثل أن يكون المكِره قادرًا على تنفيذ ما هدد به.</t>
   </si>
   <si>
     <t>Гузашт ва раҳмати васеи Худованди Азза ва Ҷалла ва лутфи Ӯ ба бандагонаш дар он зоҳир аст, ки агар гуноҳ аз рӯи хато, фаромӯшӣ, ё маҷбурӣ содир шавад, гуноҳ бар гардани банда навишта намешавад.
 Фазли Худо бар Паёмбари Акрам Муҳаммад (Саллаллоҳу алайҳи ва саллам) ва уммати ӯ.
 Бардошта шудани гуноҳ маънои бардошта шудани ҳукм ё замонатро надорад. Масалан, касе, ки таҳорат карданро фаромӯш кард ва намоз хонд, бо гумони он ки таҳорат дорад, барои ин амалаш гуноҳ намегирад, зеро фаромӯш кард. Аммо намозаш дуруст нест, чун шарт (таҳорат) вуҷуд надошт. Бояд таҳорат гирад ва намозро дубора ба ҷо оварад. Яъне, гуноҳ нест, вале масъулият ҳаст.
 Барои он ки гуноҳ аз шахсе, ки ба сабаби иҷборӣ амалеро содир кардааст, бардошта шавад, шартҳое вуҷуд доранд. Аз ҷумла, қодир будани маҷбуркунанда (касе, ки таҳдид мекунад) бояд воқеан тавон дошта бошад, ки таҳдиди худро иҷро кунад, (масалан, ҷон, мол ё обрӯи шахсро ба хатар андозад).</t>
   </si>
   <si>
     <t>قال النووي: حديث حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والبيهقي وغيرهما</t>
   </si>
   <si>
     <t>[قال النووي: حديث حسن]</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والبيهقي وغيرهما]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4216</t>
+  </si>
+  <si>
+    <t>إن أهون أهل النار عذابا من له نعلان وشراكان من نار، يغلي منهما دماغه كما يغل المرجل، ما يرى أن أحدا أشد منه عذابا، وإنه لأهونهم عذابا</t>
+  </si>
+  <si>
+    <t>Дар ҳақиқат, сабуктарин (камазобтарин) кас аз аҳли дӯзах он шахс аст, ки барои ӯ ду мӯза ва ду банди мӯза аз оташ мебошанд. Аз гармии он мағзи сари ӯ ҷӯш мезанад, мисли он ки дег меҷӯшад. Бо вуҷуди ин, ӯ гумон мекунад, ки азоби касе аз азоби ӯ сахттар нест, дар ҳоле ки ӯ сабуктарин азобро дар миёни аҳли дӯзах дорад</t>
+  </si>
+  <si>
+    <t>عَنِ النُّعْمَانِ بْنِ بَشِيرٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ أَهْوَنَ أَهْلِ النَّارِ عَذَابًا مَنْ لَهُ نَعْلَانِ وَشِرَاكَانِ مِنْ نَارٍ، يَغْلِي مِنْهُمَا دِمَاغُهُ كَمَا يَغْلِ الْمِرْجَلُ، مَا يَرَى أَنَّ أَحَدًا أَشَدُّ مِنْهُ عَذَابًا، وَإِنَّهُ لَأَهْوَنُهُمْ عَذَابًا».</t>
+  </si>
+  <si>
+    <t>Аз Нуъмон ибни Башир (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар ҳақиқат, сабуктарин (камазобтарин) кас аз аҳли дӯзах он шахс аст, ки барои ӯ ду мӯза ва ду банди мӯза аз оташ мебошанд. Аз гармии он мағзи сари ӯ ҷӯш мезанад, мисли он ки дег меҷӯшад. Бо вуҷуди ин, ӯ гумон мекунад, ки азоби касе аз азоби ӯ сахттар нест, дар ҳоле ки ӯ сабуктарин азобро дар миёни аҳли дӯзах дорад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ أهونَ أهلِ النار عذابًا يوم القيامة مَن له نَعْلان وشِرَاكان يَغلي دماغه من حرارتهما، كما يغلي قِدْر النحاس، ولا يَرى أن أحدًا أشد عذابًا منه، وإنه لأهونهم عذابًا وذلك ليجتمع عليه العذاب الجسدي والنفسي.</t>
+  </si>
+  <si>
+    <t>Расули Худо (саллаллоҳу алайҳи ва саллам) хабар додааст, ки сабуктарин (камазобтарин) аҳли дӯзах дар рӯзи қиёмат касест, ки ду пойафзол ва ду банди пойафзоли оташин бар ӯ бошад ва аз гармии онҳо сару майнааш ҷӯш мезанад, чунон ки деги мис ҷӯш мезанад. Ӯ гумон мекунад, ки ҳеҷ касе сахттар аз ӯ азоб намекашад, дар ҳоле ки воқеан азобаш сабуктарин аст. Ин ба он сабаб аст, ки азоби ҷисмӣ ва руҳӣ бар ӯ ҷамъ шавад.</t>
+  </si>
+  <si>
+    <t>التحذير للعصاة والكافرين مِن هَوْل هذا العذاب في النار؛ ليبتعدوا عما يؤدي إليه.
+اختلاف دَرَكَات الداخلين النار بحسب سوء أعمالهم.
+ شدة عذاب النار، سلَّمنا الله تعالى منها.</t>
+  </si>
+  <si>
+    <t>Ҳушдор ва огоҳӣ барои гунаҳкорон ва кофирон аз даҳшатнокии азоби дӯзах, то аз он чизҳое, ки онҳоро ба чунин сарнавишт меорад, дурӣ ҷӯянд.
+Даракоти (дараҷаҳои поёнӣ) аҳли дӯзах вобаста ба бадии аъмоли онҳо фарқ мекунанд.
+Шиддати азоби оташ, Худованд моро аз он нигаҳ дорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4220</t>
+  </si>
+  <si>
+    <t>يدنى المؤمن يوم القيامة من ربه عز وجل، حتى يضع عليه كنفه، فيقرره بذنوبه</t>
+  </si>
+  <si>
+    <t>Муъминро рӯзи қиёмат ба Парвардигораш наздик мекунанд, то он ки Худо ӯро ба раҳмати худаш фаро гирад</t>
+  </si>
+  <si>
+    <t>عَنْ صَفْوَانَ بْنِ مُحْرِزٍ قَالَ: قَالَ رَجُلٌ لِابْنِ عُمَرَ رضي الله عنهما كَيْفَ سَمِعْتَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، يَقُولُ: فِي النَّجْوَى؟ قَالَ: سَمِعْتُهُ يَقُولُ: «يُدْنَى الْمُؤْمِنُ يَوْمَ الْقِيَامَةِ مِنْ رَبِّهِ عَزَّ وَجَلَّ، حَتَّى يَضَعَ عَلَيْهِ كَنَفَهُ، فَيُقَرِّرُهُ بِذُنُوبِهِ، فَيَقُولُ: هَلْ تَعْرِفُ؟ فَيَقُولُ: أَيْ رَبِّ أَعْرِفُ، قَالَ: فَإِنِّي قَدْ سَتَرْتُهَا عَلَيْكَ فِي الدُّنْيَا، وَإِنِّي أَغْفِرُهَا لَكَ الْيَوْمَ، فَيُعْطَى صَحِيفَةَ حَسَنَاتِهِ، وَأَمَّا الْكُفَّارُ وَالْمُنَافِقُونَ، فَيُنَادَى بِهِمْ عَلَى رؤُوسِ الْخَلَائِقِ هَؤُلَاءِ الَّذِينَ كَذَبُوا عَلَى اللهِ».</t>
+  </si>
+  <si>
+    <t>Аз Сафвон ибни Муҳриз ривоят аст, ки гуфт: Марде ба Ибни Умар (разияллоҳу анҳумо) гуфт: Дар бораи наҷво (суҳбати пинҳонӣ миёни банда ва Парвардигораш) аз Расули Худо (саллаллоҳу алайҳи ва саллам) чӣ шунидаӣ? Ибни Умар гуфт: Ман аз ӯ шунидам, ки мефармуд: "Муъминро рӯзи қиёмат ба Парвардигораш наздик мекунанд, то он ки Худо ӯро ба раҳмати худаш фаро гирад. Сипас Худованд гуноҳони ӯро ба ёдаш меорад ва ба ӯ мегӯяд: Оё ин гуноҳонатро мешиносӣ? Муъмин мегӯяд: Парвардигоро, бале, мешиносам. Худованд мегӯяд: Ман ин гуноҳонро дар дунё бар ту пӯшида будам, ва имрӯз онҳоро бар ту мебахшам. Сипас ба ӯ дафтари некиҳо ва савобҳояш дода мешавад. Аммо кофирон ва мунофиқон, дар назди ҳамаи махлуқот бо садои баланд нидо карда мешаванд: инҳо ононе ҳастанд, ки бар Худо дурӯғ бастанд."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن مناجاة الله لعبدِه المؤمن يوم القيامة، فقال: 
+يُدْنَى المؤمنُ يوم القيامة من ربه فيضع عليه سِتْرَه عن أهل الموقف حتى لا يَطَّلع على سرِّه غيرُه، فيقول له: 
+أتعرف ذنب كذا وكذا... يُقرِّرُه بالذنوب التي بين العبد وربه. 
+فيقول: نعم أي رب.
+حتى إذا فَزِع المؤمن وخاف، قال له سبحانه: إني سترتها عليك في الدنيا، وأنا أغفرها لك اليوم، فيُعطى صحيفة حسناته. 
+وأما الكافر والمنافق فيُنادى على رؤوس الأشهاد: هؤلاء الذين كذبوا على ربهم، ألا لعنة الله على الظالمين.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дар бораи муноҷоти Худованд бо бандаи муъминаш дар рӯзи қиёмат хабар додааст. Ӯ фармуд:
+Муъмин дар рӯзи қиёмат ба Парвардигораш наздик карда мешавад ва Худованд ӯро бо пардаи иффат ва пӯшиши Худ аз дигарон пинҳон мекунад, то ҳеҷ кас ҷуз Худо ба сирри ӯ огоҳ нашавад. Сипас Худованд ба ӯ мегӯяд:
+Оё фалон ва фалон гуноҳро дар ёд дорӣ? Ва гуноҳонеро, ки байни банда ва Парвардигораш буданд, ба ёдаш меорад.
+Муъмин мегӯяд: Бале, Парвардигори ман.
+То ин ки муъмин ҳаросон мешавад ва метарсад, Худованд мегӯяд: Ман гуноҳонатро дар дунё пӯшонидам ва имрӯз онҳоро бар ту мебахшам. Сипас ба ӯ номаи некиҳояш дода мешавад.
+Аммо кофир ва мунофиқ дар назди ҳамаи халқ нидо карда мешавад: Инҳо он касоне ҳастанд, ки бар Парвардигорашон дурӯғ гуфтанд. Огоҳ бошед, лаънати Худо бар золимон бод.</t>
+  </si>
+  <si>
+    <t>فضل الله ورحمته للمؤمنين بسترهم في الدنيا والآخرة.
+الحث على ستر المؤمن ما أمكن.
+أعمال العباد كلها يُحصيها رب العباد، فمن وجد خيرًا فليحمد الله، ومن وجد غير ذلك فلا يلومنَّ إلا نفسه وهو تحت مشيئة الله.
+قال ابن حجر: دلَّ مجموع الأحاديث على أن العصاة من المؤمنين في القيامة على قسمين: أحدهما: من معصيته بينه وبين ربه، فدل حديث ابن عمر على أن هذا القسم على قسمين: قسم: تكون معصيته مستورة في الدنيا، فهذا الذي يسترها الله عليه في القيامة وهو بالمنطوق، وقسم: تكون معصيته مجاهرة، فدل مفهومه على أنه بخلاف ذلك، والقسم الثاني: من تكون معصيته بينه وبين العباد فهم على قسمين أيضا: قسم: ترجح سيئاتهم على حسناتهم، فهؤلاء يقعون في النار ثم يخرجون بالشفاعة، وقسم: تتساوى سيئاتهم وحسناتهم، فهؤلاء لا يدخلون الجنة حتى يقع بينهم التَّقَاصُّ.</t>
+  </si>
+  <si>
+    <t>Фазлу раҳмати Худованд нисбат ба муъминон дар он аст, ки гуноҳони онҳоро ҳам дар дунё ва ҳам дар охират мепӯшонад.
+Ташвиқ ба пӯшонидани (айбҳои) муъмин то ҳадди имкон.
+Ҳамаи аъмоли бандагонро Парвардигори бандагон ҳисоб мекунад. Ҳар кас, ки амали нек пайдо кунад, бояд Худоро ситоиш намояд ва ҳар кас, ки ғайр аз ин пайдо кунад, ҷуз худ касеро маломат накунад ва ӯ зери ирода ва машиати Худост.
+Ибни Ҳаҷар гуфтааст: Маҷмуи аҳодис бар он далолат мекунад, ки гунаҳкорони муъмин дар қиёмат ду гурӯҳанд: Гурӯҳи аввал: гуноҳонашон миёни онҳо ва Парвардигорашон аст. Ҳадиси Ибни Умар нишон медиҳад, ки ин гурӯҳ худ ба ду бахш ҷудо мешавад: Онҳо, ки гуноҳонашон дар дунё пинҳон буданд ва инҳо ҳамон касоне ҳастанд, ки дар қиёмат низ Худованд гуноҳонашонро мепӯшонад. Ин бо матни сареҳи ҳадис собит аст. Онҳо, ки гуноҳонашон ошкоро буд ва мафҳуми ҳадис далолат мекунад, ки онҳо бар хилофи гурӯҳи аввал хоҳанд буд. Гурӯҳи дувум: гуноҳонашон байни онҳо ва дигар бандагон аст. Ин гурӯҳ низ ду навъ аст: Онҳо, ки гуноҳонашон аз некиҳояшон бештар аст, инҳо ба дӯзах меафтанд, сипас бо шафоат берун оварда мешаванд. Онҳо, ки гуноҳ ва некиҳояшон баробар аст, инҳо то вақте ки байни онҳо қазияи тасвияи ҳисоб анҷом нашавад, ба биҳишт дохил намешаванд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4242</t>
   </si>
   <si>
     <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
   </si>
   <si>
     <t>Савора бар пиёда ва раванда бар нишаста ва кам бар бисёр салом намояд</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
 وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Савора бар пиёда ва раванда бар нишаста ва кам бар бисёр салом намояд". Ва дар ривояти Бухорӣ омадааст: "Кӯчак бар бузург ва раванда бар нишаста ва кам бар бисёр салом намояд."</t>
   </si>
   <si>
     <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
 فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи одоби салом байни мардум фармудаанд: "Ассалому алайкум ва раҳматуллоҳи ва баракотуҳу." Пас кӯчак бар бузург, савора бар пиёда, раванда бар нишаста ва адади кам бар адади бисёр салом диҳад.</t>
   </si>
   <si>
     <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
 إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
 إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
@@ -5711,57 +6709,51 @@
     <t>Аз Абузар, Ҷундуб ибни Ҷунода ва Абуабдурраҳмон, Муъоз ибни Ҷабал (разияллоҳу анҳумо) ривоят аст, ки Паёмбари Аллоҳ (Саллалоҳу алайҳи ва саллам) фармуданд: "Ҳар ҷое бошӣ, аз Худо битарс ва пас аз ҳар бадӣ хубие анҷом деҳ, то он (бадӣ)-ро маҳв кунад ва бо ахлоқи нек бо мардум рафтор кун!"</t>
   </si>
   <si>
     <t>يأمر النبي صلى الله عليه وسلم بثلاثة أمور:
 الأول: تقوى الله وذلك بفعل الواجبات، وترك المحرمات، في كل مكان وزمان وحال، في السر والعلانية، وفي العافية والبلاء وغير ذلك.
 الثاني: إذا وقعت في سيئة، فافعل بعدها حسنة من صلاة وصدقة وبر وصلة وتوبة وغير ذلك، فإن ذلك يمحو السيئة. 
 الثالث: عامل الناس بأخلاق حسنة، مِنْ تبسم في وجوههم، ورفق ولين وبذل معروف وكف أذى.</t>
   </si>
   <si>
     <t>Паёмбар (Саллалоҳу алайҳи ва саллам) ба се чиз амр намудааст: Якум: Парҳезгорӣ аз Аллоҳ Таъоло, бо анҷом додани воҷиботаш ва тарк намудани муҳаррамоташ, дар ҳар макон, замон ва ҳолат, пинҳон ва ошкоро, дар неъмат ва мусибат ва ғайра. Дуюм: Агар муртакиби гуноҳе шудӣ, пас аз он кори неке анҷом деҳ, аз қабили намоз, садақа, некӣ ба мардум, силаи раҳм, тавба ва ғайра. Зеро ин амали нек гуноҳро пок месозад. Сеюм: Бо мардум бо ахлоқи нек муомила кун, аз қабили табассум дар рӯйи онҳо, нармӣ ва мулоимат, кумак кардан ба дигарон ва манъи озору азияти мардум.</t>
   </si>
   <si>
     <t>فضل الله عزّ وجل على العباد في رحمته ومغفرته وعفوه.
 اشتمل الحديث على الحقوق الثالثة: حق الله بالتقوى، وحق النفس بفعل الحسنات بعد السيئات، وحق الناس بالمعاملة بالأخلاق الحسنة.
 الترغيب في فعل الحسنات بعد السيئات، وحسن الخلق من خصال التقوى، وإنما أفرد بالذكر للحاجة إلى بيانها.</t>
   </si>
   <si>
     <t>Фазлу карами Аллоҳ Таъоло бар бандагонаш дар раҳмат, мағфират ва бахшиши Ӯ.
 Ин ҳадис се ҳақро дарбар мегирад:  Ҳаққи Худованд - бо парҳезгорӣ ва иҷрои фармони Ӯ;  ҳаққи нафс - бо анҷоми корҳои нек пас аз корҳои бад, то ки пок шавад;  ҳаққи мардум - бо муомилаи нек, ахлоқи хуб, нармӣ ва рафтори хуб бо онҳо.
 Тарғиб ва ташвиқ ба анҷоми корҳои нек пас аз гуноҳон ва ахлоқи неки хуш яке аз хислатҳои парҳезгорист. Азбаски, мардум ниёз ба фаҳмидани аҳамияти онро доранд, он ҷудо зикр карда шудааст.</t>
   </si>
   <si>
     <t>قال الترمذي: حديث حسن</t>
   </si>
   <si>
-    <t>رواه الترمذي</t>
-[...1 lines deleted...]
-  <si>
     <t>[قال الترمذي: حديث حسن]</t>
-  </si>
-[...1 lines deleted...]
-    <t>[رواه الترمذي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4302</t>
   </si>
   <si>
     <t>لقد سألتني عن عظيم، وإنه ليسير على من يسره الله عليه</t>
   </si>
   <si>
     <t>Ба дурустӣ, маро аз (коре) бузург суол кардӣ. Дар ҳақиқат ин (кор) танҳо бар касе осон аст, ки Худои Таъоло онро бар вай муяссар гардонад</t>
   </si>
   <si>
     <t>عَنْ مُعَاذِ بْنِ جَبَلٍ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ فِي سَفَرٍ، فَأَصْبَحْتُ يَوْمًا قَرِيبًا مِنْهُ وَنَحْنُ نَسِيرُ، فَقُلْتُ: يَا رَسُولَ اللهِ أَخْبِرْنِي بِعَمَلٍ يُدْخِلُنِي الجَنَّةَ وَيُبَاعِدُنِي عَنِ النَّارِ، قَالَ: «لَقَدْ سَأَلْتَنِي عَنْ عَظِيمٍ، وَإِنَّهُ لَيَسِيرٌ عَلَى مَنْ يَسَّرَهُ اللَّهُ عَلَيْهِ، تَعْبُدُ اللَّهَ وَلاَ تُشْرِكْ بِهِ شَيْئًا، وَتُقِيمُ الصَّلاَةَ، وَتُؤْتِي الزَّكَاةَ، وَتَصُومُ رَمَضَانَ، وَتَحُجُّ البَيْتَ» ثُمَّ قَالَ: «أَلاَ أَدُلُّكَ عَلَى أَبْوَابِ الخَيْرِ: الصَّوْمُ جُنَّةٌ، وَالصَّدَقَةُ تُطْفِئُ الخَطِيئَةَ كَمَا يُطْفِئُ الْمَاءُ النَّارَ، وَصَلاَةُ الرَّجُلِ مِنْ جَوْفِ اللَّيْلِ» قَالَ: ثُمَّ تَلاَ: «{تَتَجَافَى جُنُوبُهُمْ عَنِ الْمَضَاجِعِ}، حَتَّى بَلَغَ {يَعْمَلُونَ}» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِرَأْسِ الأَمْرِ كُلِّهِ وَعَمُودِهِ، وَذِرْوَةِ سَنَامِهِ؟» قُلْتُ: بَلَى يَا رَسُولَ اللهِ، قَالَ: «رَأْسُ الأَمْرِ الإِسْلاَمُ، وَعَمُودُهُ الصَّلاَةُ، وَذِرْوَةُ سَنَامِهِ الجِهَادُ» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِمَلاَكِ ذَلِكَ كُلِّهِ؟» قُلْتُ: بَلَى يَا نَبِيَّ اللهِ، فَأَخَذَ بِلِسَانِهِ قَالَ: «كُفَّ عَلَيْكَ هَذَا» فَقُلْتُ: يَا نَبِيَّ اللهِ، وَإِنَّا لَمُؤَاخَذُونَ بِمَا نَتَكَلَّمُ بِهِ؟ فَقَالَ: «ثَكِلَتْكَ أُمُّكَ يَا مُعَاذُ، وَهَلْ يَكُبُّ النَّاسَ فِي النَّارِ عَلَى وُجُوهِهِمْ أَوْ عَلَى مَنَاخِرِهِمْ إِلاَّ حَصَائِدُ أَلْسِنَتِهِمْ».</t>
   </si>
   <si>
     <t>Аз Муъоз ибни Ҷабал (разияллоҳу анҳу) ривоят аст, ки гуфт: Дар сафаре ҳамроҳи Паёмбар (Саллалоҳу алайҳи ва саллам) будам, дар ҳоли роҳ рафтан ба ӯ наздик шудам ва ба ӯ  гуфтам: Эй Пёмбари Худо, аз амале бароям бигӯ, ки маро ба биҳишт дохил кунад ва аз оташи дӯзах дур созад". Паёмбар гуфт: «Ба дурустӣ, маро аз (коре) бузург суол кардӣ. Дар ҳақиқат ин (кор) танҳо бар касе осон аст, ки Худои Таъоло онро бар вай муяссар гардонад: Худоро ибодат кунӣ ва ба Ӯ ҳеҷ чизро шарик муқаррар насозӣ; ва намоз бигузорӣ; ва закот бидиҳӣ; ва (моҳи) Рамазонро рӯза бидорӣ; ва Хонаро ҳаҷ бикунӣ». Сипас гуфт: «Оё туро ба дарвозаҳои хайр далолат кунам?: Рӯза сипар аст (ки рӯзадорро аз азоби дӯзах нигоҳ медорад); ва садақа гуноҳро маҳв месозад, ҳамчуноне, ки об оташро хомӯш месозад; ва (дигаре аз дарвозаҳои хайр) намози мард дар нимаи шаб (аст)». (Ровӣ) гуфт: "Пас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) (ин оятро) тиловат кард: (Дар ними шаб) паҳлӯҳояшон аз бистарҳо дур мешавад (ва хоби ширинро тарк гуфта ва ба ибодати Парвардигорашон мепардозанд) [Сураи Саҷда, ояти 16]. 
 Сипас гуфт: «Оё туро аз саромади ҳамаи корҳо, сутуни он ва баландтарини он хабар диҳам?» Гуфтам: "Оре, эй Расули Худо". Гуфт: «Саромади корҳо ислом аст, сутуни он намоз аст ва баландтарин мақоми он кӯшиш барои пешрафти дин аст». Сипас гуфт: «Оё туро аз асли ҳамаи онҳо хабар диҳам?» Гуфтам: "Оре, эй Расули Худо". Пас ба забонаш ишора карду гуфт: «Инро нигоҳ дор!» Гуфтам: "Эй Паёмбари Худо, оё барои он чи мо мегӯем, накӯҳиш карда мешавем?" Сипас гуфт: «Модарат дар мотамат нишинад, магар одамонро бар рӯйҳояшон - ё ин ки гуфт: бар биниҳояшон– ба ҷуз маҳсули бади забонҳояшон боз барои чизи дигаре ба оташ меафкананд?!» [Яъне ҷазои касе, ки дар байни мардум бадгӯӣ карда мегардад ин аст, ки ӯ аз рӯяш ва ё аз бинияш кашида-кашида ба дӯзах андохта мешавад].</t>
   </si>
   <si>
     <t>قال معاذٌ رضي الله عنه: كنتُ مع النبي صلى الله عليه وسلم في سَفَر، فأصبحت يومًا قريبًا منه ونحن نسير، فقلت: يا رسول الله أَخْبِرني بعمل يُدخلني الجنة ويباعدني عن النار، 
 قال: لقد سألتني عن عمل عظيم فِعْلُه على النفوس، وإنه لَهَيِِّنٌ سَهْلٌ على مَن يَسَّرَه الله عليه؛ أَدِّ فرائض الإسلام: 
 الأول: تعبد الله وحده ولا تشرك به شيئًا. 
 الثاني: تُقيم الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. 
 الثالث: تُخرِج الزكاة المفروضة، وهي عبادة مالية واجبة في كل مال بلغَ قدرًا مُحددًا في الشرع، تعطى لمستحقيها. 
 الرابع: تصوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بنية التعبد، من طلوع الفجر إلى غروب الشمس. 
 الخامس: تحج البيت بقَصْد مكة لإقامة المناسك، تعبُّدًا لله عز وجل.
@@ -6195,50 +7187,132 @@
     <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ الله قَدَّر الحسناتِ والسيئاتِ ثم بَيَّنَ للمَلَكين كيف يكتبانها: فمَن أراد وقصد وعَزَم على فعل الحسنة كُتبتْ له حسنة واحدة وإن لم يعملْها، فإن عَمِلها فإنها تُضاعف بعشر أمثالها إلى سبعمائة ضِعفٍ إلى أضعاف كثيرة، والزيادة بحسب ما في القلب من الإخلاص وتَعَدِّي النَّفْع ونحو ذلك. ومَن أراد وقصد وعزم على فعل السيئة ثم تَرَكها لله كُتبت له حسنة، وإن تركها تشاغلًا عنها مع عدم فعل أسبابها لم تُكتب شيئًا، وإن تركها عَجزًا عنها كُتبتْ عليه نِيَّتُه، وإن عملها كُتبت له سيئة واحدة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки Худованд некӣ ва бадиҳоро муқаррар намуда сипас бар ду фаришта чигуна навиштани онҳоро баён фармудааст:
 Ҳар кӣ ирода ва қасди анҷоми амали нек кунад, барои ӯ як ҳасана навишта мешавад, агарчи онро анҷом надиҳад. Аммо агар онро анҷом диҳад аз даҳ то ҳафтсад ҳасана ва ҳатто бештар аз он барои ӯ навишта мешавад, ки он вобаста аст ба ихлос дар қалб ва бештар расонидани нафъ бар дигарон ва амалҳои дигаре ҳаммонанди он.
 Ҳаркӣ ирода ва қасди анҷоми амали нораво кунад ва онро анҷом надиҳад, барои ӯ як ҳасана навишта мешавад, аммо агар ба сабаби машғул будан ва набуди фурсат барои анҷоми авомили расидан ба он онро тарк намояд чизе барои ӯ навишта намешавад. Агар ба сабаби аҷз ва нотавонӣ онро тарк намояд ончи дар қалб дошт навишта мешавад, аммо дар сурати анҷоми он барояш танҳо як гуноҳ навишта мешавад.</t>
   </si>
   <si>
     <t>هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه ، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
 إثبات كتابة الله تعالى الحسنات والسيئات، ثم بيانه ذلك لعباده حتى يعلموا ذلك، ويكونوا على بصيرة من أمرهم، فيمتثلوا أمره ويجتنبوا نهيه على هدى من ربّهم.
 بيانُ فضل الله تعالى العظيم على هذه الأمة في كتابة الحسنات ومضاعفتها، وعدم كتابة السيئات إلا بعد فعلها وكتابتها سيئة واحدة.
 الزيادة في مضاعفة الحسنات بحسب ما في القلب من الإخلاص وتَعَدِّي النَّفْع ونحو ذلك، فيضاعفها الله برحمته وفضله.
 بيان الفضل الذي يترتب للعبد على ترك السيئة وهِجران لذته، وترك شهوته من أجل ربه عز وجل رغبةً في ثوابه، ورهبةً من عقابه.
 من لطف الله تعالى بالأمة أن ضاعف لها حسناتها ولم يضاعف سيئاتها.
 كتابة الملائكة لجميع الأعمال من أعمال القلوب والجوارح.</t>
   </si>
   <si>
     <t>Баёни фазли бузурги Худованд бар ин уммат, ки аъмоли некашон барзиёд ва аъмоли бади онҳо танҳо як баробар навишта мешавад.
 Аҳамияти ният дар аъмол ва таъсири он.
 Яке дигар аз фазл ва меҳрубонии Худованд бар бандагонаш ин аст, ки ҳар кӣ қасди анҷоми амали нек кунад ва онро анҷом надиҳад барояш як ҳасана навишта мешавад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4322</t>
   </si>
   <si>
+    <t>أوصاني خليلي صلى الله عليه وسلم بثلاث: صيام ثلاثة أيام من كل شهر، وركعتي الضحى، وأن أوتر قبل أن أنام</t>
+  </si>
+  <si>
+    <t>Халил ва дӯсти ман, Паёмбари Худо (саллаллоҳу алайҳи ва саллам) манро ба се чиз тавсия доданд: Рӯза доштани се рӯз дар ҳар моҳ, хондани ду ракъат намози зуҳо, хондани витр пеш аз хоб</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: أَوْصَانِي خَلِيلِي صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِثَلاَثٍ: صِيَامِ ثَلاَثَةِ أَيَّامٍ مِنْ كُلِّ شَهْرٍ، وَرَكْعَتَيِ الضُّحَى، وَأَنْ أُوتِرَ قَبْلَ أَنْ أَنَامَ.</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Халил ва дӯсти ман, Паёмбари Худо (саллаллоҳу алайҳи ва саллам) манро ба се чиз тавсия доданд: Рӯза доштани се рӯз дар ҳар моҳ, хондани ду ракъат намози зуҳо, хондани витр пеш аз хоб.</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ أبو هريرةَ رضي الله عنه أنَّ حبيبَه وصاحبَه النبيَّ صلى الله عليه وسلم أوصاه وعَهِدَ إليه  بثلاث خصالٍ: 
+الأولى: صوم ثلاثة أيام من كل شهر. 
+الثانية: ركعتي الضُّحَى كل يوم. 
+الثالثة: الوِتْر قبل النوم؛ وذلك لِمَن خاف أن لا يَستيقظ آخر الليل.</t>
+  </si>
+  <si>
+    <t>Абуҳурайра (разияллоҳу анҳу) хабар медиҳад, ки дӯсташ ва ҳамроҳаш Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ба ӯ се васият намуданд, ки ба ин се амал пойбанд бошад:
+Аввал: Рӯзадории се рӯз дар ҳар моҳ.
+Дуюм: Ду ракъати намози зуҳо, ҳар рӯз.
+Сеюм: Хондани намози витр пеш аз хоб, ин барои касоне аст, ки метарсанд дар охири шаб бедор нашаванд.</t>
+  </si>
+  <si>
+    <t>اختلاف وصايا النبيِّ صلى الله عليه وسلم لأصحابه: مَبنيٌّ على عِلْمِه صلى الله عليه وسلم بأحوال أصحابه، وما يُناسِب كلَّ واحد منهم، فالقوي يُناسبه الجهاد، والعابد تُناسبه العبادة، والعالِم يُناسبه العِلْم، وهكذا.
+قال ابن حجر العسقلاني في قوله: صوم ثلاثة أيام من كل شهر، الذي يظهر أن المراد بها البِيْض؛ وهي: يوم الثالث عشر، والرابع عشر، والخامس عشر، من الشهر الهجري.
+قال ابن حجر العسقلاني: فيه استحباب تقديم الوتر على النوم، وذلك في حقِّ مَن لم يَثِق بالاستيقاظ.
+أهمية هذه الأعمال الثلاثة؛ لوصية النبي صلى الله عليه وسلم عَدَدًا من أصحابه بها.
+قال ابن دقيق العيد في قوله: (وركعتي الضحى): لعلّه ذَكَر الأقَلَّ الذي يوجد التأكيد بفعله، وفي هذا دلالة على استحباب صلاة الضحى، وأنَّ أقلها ركعتان.
+وقت صلاة الضحى: من بعد شروق الشمس بربع ساعة تقريبًا، ويَمتَد وقتُها إلى ما قبل الظهر بعشر دقائق تقريبًا، وعددها: أقلها ركعتان، واختُلف في أكثرها؛ فقيل: ثماني ركعات، وقيل: لا حد لأكثرها.
+وقت الوتر: من بعد صلاة العشاء إلى طلوع الفجر، وأقله ركعة، وأكثره إحدى عشرة ركعة.</t>
+  </si>
+  <si>
+    <t>Тафовут дар васиятҳои Паёмбар (саллаллоҳу алайҳи ва саллам) ба саҳобаҳояш бар асоси огоҳии ӯ дар бораи ҳолати ҳар яки онҳо буд ва ончи муносиби ҳоли яке аз онҳо мебошад, барои мисол, шахси боқувват барои ҷиҳод муносиб аст, обид барои ибодат ва олим барои илм муносиб аст ва ҳамин тавр.
+Ибни Ҳаҷари Асқалонӣ дар бораи се рӯз рӯзаи ҳар моҳ, мегӯяд: Се рӯз рӯза гирифтан дар ҳар моҳ, зоҳиран мақсади ӯ рӯзҳои сафед аст, ки он рӯзҳои сенздаҳум, чаҳордаҳум ва понздаҳуми моҳҳои ҳиҷрӣ  мебошад.
+Ибни Ҳаҷари Асқалонӣ мегӯяд: Дар ин ҳадис тақдими намози витр бар хоб мустаҳаб аст, махсусан барои касоне, ки ба бедор шудани худ мутмаин нестанд.
+Аҳамияти ин се амал, зеро Паёмбар (саллаллоҳу алайҳи ва саллам) ба ададе аз саҳобагонаш ин амалҳоро тавсия додааст.
+Ибни Дақиқ Ал-ъид дар сухани худ мегӯяд: (ва ду ракаъати зуҳо) эҳтимолан дар инҷо камтарин адади намозро зикр кардааст, ки бо иҷрои он таъкид мешавад. Ин нишонаест бар мустаҳаб будани намози зуҳо, ки камтарини он ду ракъат аст.
+Вақти намози зуҳо: тақрибан миқдори 15 дақиқа пас аз тулӯи офтоб оғоз мешавад ва тақрибан то даҳ дақиқаи пеш аз намози пешин идома меёбад. Адади ракъатҳои намози зуҳо: камтаринаш ду ракъат аст, вале дар адади бештари он ихтилоф ҳаст, гуфтаанд, ки ҳадди бештараш ҳашт ракъат аст, ҳамчунин гуфтаанд, ки ҳадди бештар надорад.
+Вақти намози витр: пас аз намози хуфтан то тулӯи субҳ. Ҳадди ақали он як ракъат ва ҳадди аксараш ёздаҳ ракъат мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4538</t>
+  </si>
+  <si>
+    <t>إذا رأيتموه فصوموا، وإذا رأيتموه فأفطروا، فإن غم عليكم فاقدروا له</t>
+  </si>
+  <si>
+    <t>Ҳар гоҳ онро (ҳилоли Рамазонро) дидед, рӯза бигиред ва ҳар гоҳ онро (ҳилоли моҳи Шаволро) дидед ифтор кунед. Агар осмон абрнок бошад ва моҳро надидед, 30 рӯзро пурра намоед</t>
+  </si>
+  <si>
+    <t>عَنْ ابْنَ عُمَرَ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا رَأَيْتُمُوهُ فَصُومُوا، وَإِذَا رَأَيْتُمُوهُ فَأَفْطِرُوا، فَإِنْ غُمَّ عَلَيْكُمْ فَاقْدُرُوا لَهُ».</t>
+  </si>
+  <si>
+    <t>Аз Ибни Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд: "Ҳар гоҳ онро (ҳилоли Рамазонро) дидед, рӯза бигиред ва ҳар гоҳ онро (ҳилоли моҳи Шаволро) дидед ифтор кунед. Агар осмон абрнок бошад ва моҳро надидед, 30 рӯзро пурра намоед."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم علامةَ دخول شهر رمضان وخروجه، فقال: إذا رأيتم هلال رمضان فصوموا، فإنْ حَالَ بينكم وبينه غَيْمٌ وسُتِرَ عليكم؛ فعُدُّوا ثلاثين يومًا لشهر شعبان، وإذا رأيتم هلال شوال فأفطروا، فإنْ حال بينكم وبينه غَيْمٌ وسُترَ عليكم؛ فعُدُّوا ثلاثين يومًا لشهر رمضان.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) нишонаи даромадан ва баромадани ҳилоли моҳи Рамазонро баён намуданд: Ҳар гоҳ ҳилоли моҳи Рамазонро дидед, рӯза бигиред. Ва агар осмон абрнок бошад, ё чизи дигаре монеъа шуд ва моҳро дида натавонистед, 30 рӯзро барои моҳи Шаъбон пурра кунед. Ҳамчунин агар ҳилоли моҳи Шаволро дидед, ифтор кунед (ид кунед), агар осмон абрнок бошад ё чизи дигаре монеъа шуд ва моҳро дида натавонистед, 30 рӯзро барои моҳи Рамазон пурра кунед.</t>
+  </si>
+  <si>
+    <t>الاعتماد على الرؤية لا على الحساب في إثبات دخول الشهر.
+نقل ابن المنذر الإجماع على أنه لا يجب الصيام إذا كان دخول شهر رمضان بالحساب فقط دون الرؤية.
+وجوب إكمال شعبان ثلاثين يومًا إذا حال دون رؤية هلال رمضان غَيْمٌ أو نحوه .
+الشهرُ القَمَريُّ لا يكون إلا تسعةً وعشرون يومًا، أو ثلاثين يومًا.
+وجوب إكمال رمضان ثلاثين يومًا إذا حال غيم أو نحوه دون هلال شوال.
+من كان بموضع ليس فيه مَن يَتَفَقَّدُ أَمْرَ المسلمين في الصوم، أو كان ممن يضيِّع ذلك فينبغي أن يراعي ذلك ويَتفقده بمَن يثبت ذلك عنده برؤية نفسه أو برؤية من يثق به؛ فيصوم بذلك ويفطر.</t>
+  </si>
+  <si>
+    <t>Дар исботи даромадани моҳ мадори эътибор дидани он аст на ҳисоби он.
+Ибни Мунзир нақл кардааст, ки иҷмоъ бар он аст, ки агар даромадани моҳ танҳо аз рӯи ҳисоб бошад, на бо дидани моҳ, рӯза гирифтан воҷиб намегардад.
+Агар бар асари абрнокӣ ё чизҳои дигар, дидани  ҳилоли моҳи Рамазон монеъа шавад, 30 рӯзро барои моҳи Шаъбон пурра кардан воҷиб аст.
+Моҳи ҳиҷрии қамарӣ 29 рӯз ё 30 рӯз аст.
+Агар бар асари абрнокӣ ё чизҳои дигар, дидани  ҳилоли моҳи Шавол монеъа шавад, 30 рӯзро барои моҳи Рамазон пурра кардан воҷиб аст.
+Шахсе дар ҷое бошад, ки касе умури мусалмононро дар мавриди рӯза гирифтан ба уҳда надошта бошад, ё касе бошад, ки ба ин масъала таваҷҷуҳ надошта бошад, бояд бо касе, ки бо дидани ҳилол ё бо гувоҳии эътимодбахш барояшон маълум мекунад, муроҷиат кунанд ва ба он асос рӯза гиранд ё ифтор кунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4549</t>
+  </si>
+  <si>
     <t>إن الله لا ينظر إلى صوركم وأموالكم، ولكن ينظر إلى قلوبكم وأعمالكم</t>
   </si>
   <si>
     <t>Худованд ба сурат ва моли шумо нигоҳ намекунад, балки ба дилҳо ва амалҳои шумо менигарад</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ اللهَ لَا يَنْظُرُ إِلَى صُوَرِكُمْ وَأَمْوَالِكُمْ، وَلَكِنْ يَنْظُرُ إِلَى قُلُوبِكُمْ وَأَعْمَالِكُمْ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки мегӯяд: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Худованд ба сурат ва моли шумо нигоҳ намекунад, балки ба дилҳо ва амалҳои шумо менигарад".</t>
   </si>
   <si>
     <t>يُبَِّنُ النبيُّ صلى الله عليه وسلم أنَّ اللهَ سبحانه وتعالى لا يَنظُرُ إلى صور العبادِ وأجسامِهم، هل هي جميلةٌ أو ذَميمةٌ؟ هلْ هي كَبيرةٌ أو صَغيرةٌ؟ أو صَحيحةٌ أو سَقيمةٌ؟ 
 ولا يَنظُرُ إلى أموالهم، هل هي كثيرة أو قليلة؟ فالله عزَّ وجلَّ لا يُؤاخِذُ عبادَه ولا يُحاسبُهم على هذه الأمورِ وتَفاوُتِهم فيها، ولكنْ يَنظُرُ إلى قُلوبِهم وما فيها من التَّقْوى واليقينِ، والصدقِ والإخلاصِ، أو قصدِ الرياءِ والسُّمعةِ، وينظُرُ إلى أعمالِهم من حيثُ صلاحُها وفسادُها؛ فيثيبُ ويُجازي عليها.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён фармудаанд, ки Худованд ба ҷисм ва чеҳраи бандагон наменигарад, ки зишт аст ва ё зебо? Тани бузург дорад ва ё кӯчак? Солим аст ё носолим? Ба дорои онҳо наменигарад, ки зиёд аст ва ё кам? Худованд бандагонро бар асоси умури мазкур ва тафовуташон дар он бозхост ва муҳосаба  намекунад, балки ба қалб ва андозаи сидқу ихлос ва тақво, ё аз рӯи худнамоӣ аст ё риё, менигарад. Ба амалҳои онон назар карда мешавад, ки нек ва дуруст аст ё фосид ва сипас бар асоси он ҷазо ва подош дода мешаванд.</t>
   </si>
   <si>
     <t>الاعتناء بإصلاح القلب، وتطهيره عن كل وصف مذموم.
 صلاح القلب بالإخلاص، وصلاح العمل بمتابعة النبي عليه الصلاة والسلام، وهما محل النظر والاعتبار عند الله تعالى.
 لا يغتر الإنسان بماله ولا بجماله ولا ببدنه ولا بشيء من مظاهر هذه الدنيا.
 التحذير من الركون إلى الظاهر دون إصلاح الباطن.</t>
   </si>
   <si>
@@ -7143,83 +8217,166 @@
     <t>Ибни Аббос (Худованд аз ӯ розӣ бод) ривоят мекунад, ки хурдсолӣ дар маркабе пушти Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) савор буд, Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ба ӯ гуфт: ман ба ту чанд чизе таълим медиҳам, ки Худованд бо онҳо туро манфиат медиҳад:
 Худовандро бо риояи фармудаҳо ва дурӣ аз навоҳияш бо худ бидонед, ба гунае, ки Ӯ Таъоло туро дар тоату ибодат ба Худ бинад, на дар гуноҳон ва нофармонӣ. Агар ингуна амал кунед, Ӯ Таъоло шуморо аз балоҳои дунё ва охират дар паноҳаш нигоҳ медорад ва ҳарҷо ки бошед Худо ба шумо нусрат медиҳад.
 Агар чизе мехоҳӣ фақат аз Худо бихоҳ, зеро танҳо Ӯ Таъолост, ки ба суолкунандагон посух мегӯяд.
 Агар ёрӣ мехоҳӣ фақат аз Худо бихоҳ.
 Ба яқин бидон, ки агар аҳли замин ҳама ҷамъ оянд, то барои ту манфиат бахшанд, суде ба ту нахоҳад расид, магар ончи Худованд навишта аст, ва агар аҳли замин ҳама ҷамъ оянд, то ба ту зиёне расонанд, зиёне ба ту нахоҳад расид, магар ончи Худованд муқаддар сохта аст.
 Худованд ин корро навиштааст ва бар асоси илм ва ҳикмати Ӯ Таъоло муқаддар сохта шудааст, ва ончи Худованд навишта аст тағйире надорад.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه.</t>
   </si>
   <si>
     <t>Аҳамияти омӯзиши масоили динӣ ба кӯдакон ва фарзандон, аз ҷумла тавҳид, одоб ва ғайра.
 Подош аз ҷинси амал аст.
 Амр ба эътимод ва таваккул кардани танҳо бар Худо, ва Ӯ Таъоло беҳтарин корсоз ва пуштибон аст.
 Имон ба қазо ва қадар ва розӣ будан ба он, ва инки Худованд ҳама чизро муқаддар кардааст.
 Ҳар кӣ аз фармони Худованд саркашӣ ва кӯтоҳӣ кунад, Худованд ӯро зоеъ месозад ва аз ӯ муҳофизат намекунад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4811</t>
   </si>
   <si>
+    <t>لا تقتله، فإن قتلته فإنه بمنزلتك قبل أن تقتله، وإنك بمنزلته قبل أن يقول كلمته التي قال</t>
+  </si>
+  <si>
+    <t>Ӯро накуш, агар ӯро бикушӣ ӯ дар ҷойгоҳи ту қарор мегирад, ки қабл аз куштани ӯ доштӣ. Ва ту дар ҷойгоҳи ӯ қарор мегирӣ, қабл аз ин ки он ҷумларо гуфтааст</t>
+  </si>
+  <si>
+    <t>عَنْ المِقْدَادِ بْنَ عَمْرٍو الكِنْدِيَّ رضي الله عنه: أَنَّهُ قَالَ لِرَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَرَأَيْتَ إِنْ لَقِيتُ رَجُلًا مِنَ الكُفَّارِ فَاقْتَتَلْنَا، فَضَرَبَ إِحْدَى يَدَيَّ بِالسَّيْفِ فَقَطَعَهَا، ثُمَّ لاَذَ مِنِّي بِشَجَرَةٍ، فَقَالَ: أَسْلَمْتُ لِلَّهِ، أَأَقْتُلُهُ يَا رَسُولَ اللَّهِ بَعْدَ أَنْ قَالَهَا؟ فَقَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ تَقْتُلْهُ» فَقَالَ: يَا رَسُولَ اللَّهِ إِنَّهُ قَطَعَ إِحْدَى يَدَيَّ، ثُمَّ قَالَ ذَلِكَ بَعْدَ مَا قَطَعَهَا؟ فَقَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ تَقْتُلْهُ، فَإِنْ قَتَلْتَهُ فَإِنَّهُ بِمَنْزِلَتِكَ قَبْلَ أَنْ تَقْتُلَهُ، وَإِنَّكَ بِمَنْزِلَتِهِ قَبْلَ أَنْ يَقُولَ كَلِمَتَهُ الَّتِي قَالَ».</t>
+  </si>
+  <si>
+    <t>Аз Миқдод ибни Амри Киндӣ (разияллоҳу анҳу) ривоят аст, ки ӯ ба Расули Худо (саллаллоҳу алайҳи ва саллам) гуфт: Чӣ мешавад агар ман бо яке аз кофирон дар ҷанг рӯбарӯ шавам, ӯ бо шамшер яке аз дастонамро бурад, баъд ба таги дарахте аз ман паноҳ барад ва гӯяд: Ман ба Худо таслим шудаам (яъне, мусалмон шудам), оё ман метавонам ӯро пас аз ин калима бикушам? Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ӯро накуш". Гуфт: Эй Расули Аллоҳ! ӯ як дасти манро бурида ва он ҷумларо баъд аз буридани дастам гуфтааст. Паёмбар (саллаллоҳу алайҳи ва саллам) гуфт: "Ӯро накуш, агар ӯро бикушӣ ӯ дар ҷойгоҳи ту қарор мегирад, ки қабл аз куштани ӯ доштӣ. Ва ту дар ҷойгоҳи ӯ қарор мегирӣ, қабл аз ин ки он ҷумларо гуфтааст."</t>
+  </si>
+  <si>
+    <t>سألَ المقدادُ بن الأسود رضي الله عنه النبيَّ صلى الله عليه وسلم إذا هو لَقِيَ رجلًا من الكفار في المعركة، فتبارزا بالسيوف، حتى أصاب الكافر إحدى يديه بالسيف فقطعها، ثم فَرَّ الكافر منه وتَحَصَّنَ بشجرة، فقال: لا إله إلا الله، أيحل لي قَتْلُه بعد أنْ قَطَعَ يدي؟ 
+فقال له النبي صلى الله عليه وسلم: لا تقتلْه. 
+فقال يا رسول الله، إنه قطع إحدى يديَّ، أَمَعَ هذا لا أقتله؟! 
+فقال صلى الله عليه وسلم: لا تقتلْه، فإنه أصبح حَرامُ الدَّم، فإنك إنْ قَتلتَه بعد إسلامه؛ فإنه بمنزلتِك مَعصومُ الدَّم بإسلامه، وإنك بمنزلته مُباح الدم بقتلك إياه قِصاصًا.</t>
+  </si>
+  <si>
+    <t>Миқдод ибни Асвад (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсид: Агар ман бо як марди кофир дар ҷанг рӯбарӯ шавам ва мо бо шамшер мубориза кунем, то он кофир бо шамшер яке аз дастонамро бибурад, сипас аз ман гурехта, ба зери дарахте паноҳ бигирад ва бигӯяд, "Ло илаҳа иллаллоҳ", оё барои ман ҷоиз аст, барои он ки дастамро бурида аст ӯро бикушам?
+Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфт: Ӯро накуш.
+Ӯ гуфт: Эй Расули Худо, ӯ яке аз дастонамро буридааст, оё бо вуҷуди ин ман набояд ӯро бикушам?!
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: Ӯро накуш, зеро хуни ӯ (баъд аз зикри калимаи тавҳид) ҳаром шудааст. Агар пас аз исломаш ӯро бикушӣ, хуни ӯ мисли хуни касе аст, ки барои исломаш ҳифз шудааст. Аммо ту дар ҷои ӯ қарор мегирӣ ва хунат мубоҳ мегардад, ки барои куштани як мусалмон мавриди қасос қарор мегирӣ.</t>
+  </si>
+  <si>
+    <t>مَن صَدَر منه ما يَدل على الدخول في الإسلام مِن قول أو فعل حَرُم قتلُه.
+إذا أسلم أحدٌ من الكفار أثناء المعركة، فقد عُصِم دمُه، ووجب الكفُّ عنه إلا أن يَتَبَيَّنَ منه خلاف ذلك.
+يجب على المسلم أن يكون هواه تبعًا للشرع وليس للعصبية والانتقام.
+قال ابن حجر: جواز السؤال عن النوازل قبل وقوعها بناءً على ترجيح أنَّ القصة لم تقع، وأما ما نُقِلَ عن بعض السلف من كراهة ذلك فهو محمول على ما يَنْدُرُ وقوعُه، وأما ما يمكن وقوعُه عادةً فيُشرَع السؤالُ عنه لِيُعْلَم.</t>
+  </si>
+  <si>
+    <t>Касе, ки аз ӯ ҳарфе ё кирдоре барояд, ки нишонаи дохил шуданаш ба Ислом бошад, куштани ӯ ҳаром мегардад.
+Агар касе аз кофирон ҳангоми ҷанг мусалмон шавад, хуни ӯ ҳифз мешавад ва бояд аз куштанаш даст кашид, магар ин ки хилофи он маълум шавад.
+Хостаҳои мусалмон бояд тибқи шариат бошанд, на бо ғурур, эҳсоси кина ва интиқом.
+Ибни Ҳаҷар гуфтааст: Пурсидан дар бораи ҳодисае, ки рух надодааст, ҷоиз аст. Аммо он чи ки аз баъзе аз салаф (саҳобагону пешвоён) дар боби кароҳати он нақл шудааст, барои ҳолатҳое аст, ки рух доданаш нодир аст. Аммо барои чизҳое, ки одатан метавонад рух диҳад, дар мавриди он пурсидан ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4815</t>
+  </si>
+  <si>
     <t>أذنب عبد ذنبا، فقال: اللهم اغفر لي ذنبي</t>
   </si>
   <si>
     <t>Банда гуноҳ мекунад ва сипас мегӯяд: Парвардигоро! гуноҳони маро биёмурз</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فِيمَا يَحْكِي عَنْ رَبِّهِ عَزَّ وَجَلَّ، قَالَ: «أَذْنَبَ عَبْدٌ ذَنْبًا، فَقَالَ: اللَّهُمَّ اغْفِرْ لِي ذَنْبِي، فَقَالَ تَبَارَكَ وَتَعَالَى: أَذْنَبَ عَبْدِي ذَنْبًا، فَعَلِمَ أَنَّ لَهُ رَبًّا يَغْفِرُ الذَّنْبَ، وَيَأْخُذُ بِالذَّنْبِ، ثُمَّ عَادَ فَأَذْنَبَ، فَقَالَ: أَيْ رَبِّ اغْفِرْ لِي ذَنْبِي، فَقَالَ تَبَارَكَ وَتَعَالَى: عَبْدِي أَذْنَبَ ذَنْبًا، فَعَلِمَ أَنَّ لَهُ رَبًّا يَغْفِرُ الذَّنْبَ، وَيَأْخُذُ بِالذَّنْبِ، ثُمَّ عَادَ فَأَذْنَبَ، فَقَالَ: أَيْ رَبِّ اغْفِرْ لِي ذَنْبِي، فَقَالَ تَبَارَكَ وَتَعَالَى: أَذْنَبَ عَبْدِي ذَنْبًا، فَعَلِمَ أَنَّ لَهُ رَبًّا يَغْفِرُ الذَّنْبَ، وَيَأْخُذُ بِالذَّنْبِ، اعْمَلْ مَا شِئْتَ فَقَدْ غَفَرْتُ لَكَ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз Парвардигораш овардааст, ки Ӯ Таъоло мефармояд: "Банда гуноҳ мекунад ва сипас мегӯяд: Парвардигоро! гуноҳони маро биёмурз, Аллоҳ Таборак ва Таъоло мегӯяд: бандаам гуноҳ кард ва донист, ки Парвардигоре дорад, ки бахшандаи гуноҳон аст ва Ӯ Таъоло барои гуноҳ муҷозот низ мекунад, банда дубора муртакиби гуноҳ шуд ва гуфт: Парвардигоро гуноҳамро биёмӯрз. Пас Аллоҳ Таборак ва Таъоло фармуд: бандаам гуноҳе кард ва донист, ки Парвардигоре дорад, ки гуноҳро мебахшад ва барои гуноҳ муҷозот низ мекунад, банда боз муртакиби гуноҳ шуд ва гуфт: Парвардигоро гуноҳамро биёмӯрз. Аллоҳ Таборак ва Таъоло мефармояд: бандаам гуноҳ кард ва донист, ки Парвардигоре дорад, ки гуноҳро мебахшад ва барои гуноҳ муҷозот низ мекунад, ҳарчи мехоҳӣ бикун, ки ман туро  бахшидам".</t>
   </si>
   <si>
     <t>يروي النبي صلى الله عليه وسلم عن ربه أن العبد إذا فعل ذنبًا ثم قال: اللهم اغفر لي ذنبي، قال الله تعالى: فَعَلَ عبدي ذنبًا، فعَلِمَ أنَّ له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت له. 
 ثم عاد العبد فأذنب، فقال: رب اغفر لي ذنبي، فقال الله: فعل عبدي ذنبًا، فعلم أن له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت لعبدي. 
 ثم عاد العبد فأذنب، فقال: رب اغفر لي ذنبي، فقال الله: فعل عبدي ذنبًا، فعلم أن له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت لعبدي، فليفعل ما شاء ما دام أنه كلّما أذنب ترك الذنب وندم وعزم على عدم العودة فيه لكن تغلبه نفسه فيقع في الذنب مرة أخرى، فما دام يفعل هكذا يذنب ويتوب فسأغفر له، فإن التوبة تهدم ما قبلها.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз Парвардигор ривоят мекунад, ки агар банда гуноҳ кунад ва сипас бигӯяд: Парвардигоро гуноҳи маро бибахш, Худованд мефармояд: бандаи ман гуноҳ кард ва донист Парвардигоре дорад гуноҳро мебахшад ва онро мепӯшонад, ё барои гуноҳ муҷозот мекунад, пас ӯро мавриди мағфират қарор додам. Банда боз муртакиби гуноҳ шуд ва гуфт: Парвардигоро гуноҳи маро бибахш, Худованд мефармояд: бандаи ман гуноҳ кард ва донист ӯ Парвардигоре дорад, ки гуноҳро мебахшад ва онро мепӯшонад ва аз он дар мегузарад, ё барои гуноҳ муҷозот низ мекунад, пас Ман бандаамро бахшидам. Банда боз муртакиби гуноҳ шуд ва гуфт: Парвардигоро гуноҳи маро бибахш, Худованд мефармояд: бандаам гуноҳ кард ва донист, ки ӯ Парвардигоре дорад, ки гуноҳро мебахшад ва онро мепӯшонад ва аз он мегузарад, ё инки барои гуноҳ муҷозот мекунад, пас бандаамро бахшидам. То замоне, ки банда пас аз ҳар гуноҳ аз он даст мекашад ва пушаймон мешавад ва тасмим барои барнагаштан ба гуноҳ мекунад, аммо нафсаш бар ӯ ғолиб меояд ва боз дар гуноҳ воқеъ мешавад, ва боз тавба мекунад ӯро мебахшам, зеро тавба ончи пеш аз он будро аз байн мебарад.</t>
   </si>
   <si>
     <t>سعة رحمة الله بعباده وأنَّ الإنسان مهما أذنب ومهما فعل إذا تاب إليه وأناب إليه تاب اللهُ عليه.
 المؤمن بالله تعالى يأمل عفوَ ربِّه، ويخاف عقوبتَه، فيبادر إلى التوبة ولا يستمر على المعصية.
 شروط التوبة الصحيحة: الإقلاع عن الذنب، والندم عليه، والعزم على عدم العودة إلى الذنب، وإذا كانت التوبة من مظالم العباد في مال أو عرض أو نفس، فتزيد شرطًا رابعًا، وهو: التَّحَلُّل من صاحب الحق، أو إعطاؤه حقَّه. 
 أهمية العلم بالله الذي يجعل العبد عالمًا بأمور دينه فيتوب كلّما أخطأ، فلا ييأس ولا يتمادى.</t>
   </si>
   <si>
     <t>Вусъати раҳмати Худованд бар бандагон, новобаста аз инки инсон чи кор мекунад ва ба чи андоза гуноҳ мекунад чун рӯй ба Худо меорад ва тавба мекунад, Худованд тавбаи ӯро мепазирад.
 Мӯъмин умед ба омӯрзиши Худованд дорад ва аз азоби Ӯ метарсад, шитобон ба сӯи тавба рӯй меорад ва ба гуноҳ идома намедиҳад.
 Шартҳои тавбаи дуруст: тарки гуноҳ, пушаймонӣ ва азми бознагаштан ба гуноҳ. Агар тавба аз зулм бар мардум, дар мол, номус, ё ҷони онҳо бошад шарти чаҳорум изофа мешавад, ки иборат аст аз: ҳалолият хостан (талаби ҳалол кардан, пиҳил кардан) аз соҳиби ҳақ ва ё додани ҳаққи ӯст.
 Аҳамияти шинохти Аллоҳ Таъоло, ки бандаро аз масоили динаш огоҳ месозад, ҳаргоҳ гуноҳ кард тавба мекунад, ноумед намешавад ва зиёдаравӣ намекунад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4817</t>
+  </si>
+  <si>
+    <t>من أكل ثوما أو بصلا، فليعتزلنا أو قال: فليعتزل مسجدنا، وليقعد في بيته</t>
+  </si>
+  <si>
+    <t>Ҳар касе сир ё пиёз бихӯрад, бояд аз мо канорагирӣ кунад, ё фармуд: аз масҷиди мо дур шавад ва дар хонааш биншинад</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ أَكَلَ ثُومًا أَوْ بَصَلًا، فَلْيَعْتَزِلْنَا -أَوْ قَالَ: فَلْيَعْتَزِلْ- مَسْجِدَنَا، وَلْيَقْعُدْ فِي بَيْتِهِ»، وَأَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أُتِيَ بِقِدْرٍ فِيهِ خَضِرَاتٌ مِنْ بُقُولٍ، فَوَجَدَ لَهَا رِيحًا، فَسَأَلَ فَأُخْبِرَ بِمَا فِيهَا مِنَ البُقُولِ، فَقَالَ قَرِّبُوهَا إِلَى بَعْضِ أَصْحَابِهِ كَانَ مَعَهُ، فَلَمَّا رَآهُ كَرِهَ أَكْلَهَا، قَالَ: «كُلْ فَإِنِّي أُنَاجِي مَنْ لاَ تُنَاجِي».
+ولِمُسْلِمٍ عَنْ جَابِرِ بْنِ عَبْدِ اللهِ، عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ أَكَلَ مِنْ هَذِهِ الْبَقْلَةِ، الثُّومِ - وقَالَ مَرَّةً: مَنْ أَكَلَ الْبَصَلَ وَالثُّومَ وَالْكُرَّاثَ فَلَا يَقْرَبَنَّ مَسْجِدَنَا، فَإِنَّ الْمَلَائِكَةَ تَتَأَذَّى مِمَّا يَتَأَذَّى مِنْهُ بَنُو آدَمَ».</t>
+  </si>
+  <si>
+    <t>Аз Ҷобир ибни Абдуллоҳ (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: «Ҳар касе сир ё пиёз бихӯрад, бояд аз мо канорагирӣ кунад, ё фармуд: аз масҷиди мо дур шавад ва дар хонааш биншинад". Рӯзе ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) деге оварда шуд, ки дар он чанд навъ сабзиҷот буд, аз онҳо бӯе ба машоми Паёмбар (саллаллоҳу алайҳи ва саллам) расид. Пурсид ва ба ӯ хабар доданд, ки дар он гиёҳҳои бӯйдор аст. Гуфт: онро назди яке аз ёронам, ки бо ман аст, биёред. Аммо он саҳоба низ аз хӯрданаш имтиноъ варзид. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Бихӯр, ман бо касе (Ҷабраил) муноҷот (гуфтугӯ) мекунам, ки ту муноҷот намекунӣ." Дар ривояти Муслим аз Ҷобир ибни Абдуллоҳ ривоят шудааст, ки Паёмбари Худо (саллаллоҳу алайҳи ва саллам) фармуд: "Ҳар кас аз ин гиёҳи бӯйдор бихӯрад — яъне, сир, ва боре ҳам фармуд: ҳар кас пиёз, сир ва гандано (нӯшпиёз - як навъи гиёҳи пиёзмонанди бӯйнок)-ро бихӯрад, набояд ба масҷиди мо наздик шавад, зеро фариштаҳо аз он чизе, ки фарзанди Одам озор мебинанд, озор мебинанд."</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم مَن أَكلَ ثومًا أو بَصلًا أن يأتي المسجد، حتى لا يؤذيَ إخوانَه ممن يحضرون صلاة الجماعة بريحهما، وهو نهيُ تنزيهٍ عن إتيان المسجد، لا عن أكلِهما؛ لأنهما من الأطعمة المباحة، وقد أُتيَ صلى الله عليه وسلم بِقِدْرٍ فيه خضروات، فلما شمَّ فيها ريحًا وأُخبِر بما فيها امتنع مِن أكلِها وقَرَّبها إلى بعض أصحابه ليأكل منها، فكره الأكل اقتداء به، فلما رآه صلى الله عليه وسلم قال: كُلْ؛ فإني أناجي الملائكة بالوحي.
+وأَخبرَ النبيُّ صلى الله عليه وسلم أن الملائكة تتأذّى من الروائح الكريهة، كما يتأذى الناس منها.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) касеро, ки сир ё пиёз бихӯрад, аз омадан ба масҷид манъ кард, то бо бӯйи онҳо бародарони намозгузорашро озор надиҳад. Ин манъ кардан танзиҳи аст (яъне нафратовар будан) аст, на ҳаром, зеро сир ва пиёз аз хӯрокҳои ҳалоланд. Рӯзе ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) хӯроке оварда шуд, ки дар он сабзавоти бӯйдор буд. Вақте бӯяшро эҳсос кард ва фаҳмид, ки дар он чӣ ҳаст, худ нахӯрд ва он хӯрокро ба яке аз саҳобагонаш дод. Он саҳобӣ низ бо дидани Паёмбар (саллаллоҳу алайҳи ва саллам) аз хӯрдан худдорӣ кард. Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфт: Бихӯр, зеро ман бо фаришта ба воситаи ваҳй гуфтугӯ мекунам (яъне, ман бояд аз чунин бӯйҳо дур бошам, аммо ту метавонӣ бихӯрӣ).
+Паёмбари акрам (саллаллоҳу алайҳи ва саллам) хабар доданд, ки малоика низ аз бӯйҳои бад озор меёбанд, ҳамон тавре ки инсонҳо аз он озор мебинанд.</t>
+  </si>
+  <si>
+    <t>النهي عن إتيان المساجد لمن أكل ثومًا، أو بصلًا، أو كراثًا.
+يلحق بهذه الأشياء، كلّ ذي رائحة كريهة يتأذى منها المصلون، كرائحة الدُّخان والتَّبْغِ ونحو ذلك.
+علة المنع الرائحة، فإذا زالت بكثرة الطبخ أو بغير ذلك؛ زالت الكراهة.
+كراهة أكل هذه الأشياء لمن عليه حضور الصلاة في المسجد؛ لئلا تفوته الجماعة في المسجد، ما لم يأكلها حيلة على إسقاط الحضور، فيحرم.
+امتناع النبي صلى الله عليه وسلم عن أكل الثوم ونحوه، ليس لتحريمه، وإنما لمناجاته جبريل عليه السلام.
+حسن تعليم النبي صلى الله عليه وسلم، حيث يَقرُن الحكم ببيان سببه؛ ليطمئن المخاطَب بمعرفة الحكمة.
+قال القاضي: وقاس العلماء على هذا مجامع الصلاة غير المسجد كمصلّى العيد والجنائز ونحوها من مجامع العبادات، وكذا مجامع العلم والذكر والولائم ونحوها، ولا يلتحق بها الأسواق ونحوها.
+قال العلماء: وفي هذا الحديث دليل على منع آكل الثوم ونحوه من دخول المسجد -وإن كان خاليًا- لأنه مَحلُّ الملائكة، ولعموم الأحاديث.</t>
+  </si>
+  <si>
+    <t>Ҳар касе, ки сир, пиёз ё гандано хӯрда бошад, ба масҷид омаданаш манъ аст.
+Ба ин чизҳо ҳар чизе, ки бӯи бади озордиҳанда дорад ва намозгузоронро нороҳат мекунад, ҳамроҳ мешавад, мисли бӯи дуд, тамоку (сигор) ва монанди инҳо.
+Сабаби манъ, бӯйи нохуш аст, агар он бо пухтани зиёд ё ба тарзи дигар бӯяш аз байн равад, макруҳ буданаш низ аз байн меравад.
+Макруҳияти хӯрдани ин гуна чизҳо барои касе, ки бояд дар намози ҷамоат дар масҷид ҳозир шавад, аст, то ин ки ҷамоат аз даст наравад, магар ин ки онро ба ҳила бихӯрад то ҳозир шудан дар масҷидро тарк кунад, ки дар ин сурат амалаш ҳаром мешавад.
+Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз хӯрдани сир ва монанди он худдорӣ мекарданд, на барои ҳаром будани он, балки барои он ки бо Ҷабраил (алайҳис-салом) муноҷот мекарданд.
+Омӯзиши зебоӣ Паёмбари Худо (саллаллоҳу алайҳи ва саллам), ки ҳукмро ҳамроҳ бо сабабаш баён мекарданд, то шунаванда бо донистани ҳикматаш ором шавад ва онро бо дилпазирӣ бипазирад.
+Қозӣ гуфт: Олимон ин ҳукмро ба ҷамъгоҳҳои дигари намоз, на фақат масҷид, мисли намозгоҳи ид ва ҷаноза ва дигар маконҳои ибодат, инчунин маконҳои илм, зикр ва ҳамоишҳо қиёс (ташбеҳ) карданд, вале бозорҳо ва монанди онҳо дар ин ҳукм дохил намешаванд.
+Уламо гуфтанд: Дар ин ҳадис далелест бар манъ кардани касе, ки сир ё монанди онро хӯрдааст, аз ворид шудан ба масҷид — ҳатто агар масҷид холӣ ҳам бошад — зеро масҷид маҳалли фариштагон аст, бинобар умуми ҳадисҳо.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4850</t>
   </si>
   <si>
     <t>إن المقسطين عند الله على منابر من نور، عن يمين الرحمن عز وجل، وكلتا يديه يمين</t>
   </si>
   <si>
     <t>Касоне, ки адлро пеша кардаанд бар минбарҳое аз нур дар тарафи дасти рости Худованд қарор доранд ва ҳарду дасти Ӯ Таъоло рост аст</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ الْمُقْسِطِينَ عِنْدَ اللهِ عَلَى مَنَابِرَ مِنْ نُورٍ، عَنْ يَمِينِ الرَّحْمَنِ عَزَّ وَجَلَّ، وَكِلْتَا يَدَيْهِ يَمِينٌ، الَّذِينَ يَعْدِلُونَ فِي حُكْمِهِمْ وَأَهْلِيهِمْ وَمَا وَلُوا».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (Худованд аз он ду розӣ бод) ривоят аст, ки мегӯяд: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Касоне, ки адлро пеша кардаанд бар минбарҳое аз нур дар тарафи дасти рости Худованд қарор доранд ва ҳарду дасти Ӯ Таъоло рост аст, онҳо касоне ҳастанд, ки дар қазоват, дар мавриди аҳли худ ва дар масъулияти худ адолат меварзанд".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنّ الذين يَحكُمُون بالعدل والحق بين الناس الذين تحت إِمْرَتِهم وحكمِهم وأهلهم، أنهم يجلسون على مقاعدَ عاليةٍ رفيعةٍ قد خُلقتْ من نور، إكرامًا لهم يوم القيامة. 
 وهذه المنابر عن يمين الرحمن تعالى، وكلتا يديه سبحانه يمينٌ.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармоянд, онон, ки бар зердастон ва хонаводаи худ адолатро пеша мекунанд, барои гиромидошт онҳо дар рӯзи қиёмат бар минбарҳои баланд, ки аз нур офарида шудаанд, хоҳанд нишаст. Ин минбарҳо дар самти рости Парвардигор қарор доранд ва ҳарду дасти Ӯ субҳонаҳу ва Таъоло рост аст.</t>
   </si>
   <si>
     <t>فضل العدل والحث عليه.
 العدل عامٌّ يشمل جميع الولايات والحكم بين الناس حتى العدل بين الزوجات والأولاد وغير ذلك.
 بيان منزلة العادلين يوم القيامة.
 تفاوت منازل أهل الإيمان يوم القيامة كل حسب عمله.
@@ -7321,50 +8478,103 @@
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنّه لا يُجاوِزُ أحدٌ مِن الناس مَوقِفَ الحسابِ يوم القيامة إلى جنةٍ أو نارٍ حتى يُسألَ عن أمور: 
 الأول: حياتِه فِيمَ أَفْنَاها وقضاها؟ 
 الثاني: عِلْمِهِ هل طلبه لله؟ وهل عمل به؟ وهل بلّغه لمستحقه؟ 
 الثالث: مَالِهِ مِنْ أَيْنَ اكْتَسَبَهُ أمن حلال أم حرام؟ وَفِيمَ أَنْفَقَهُ فيما يرضي الله أو ما يسخطه؟ 
 الرابع: جِسْمِهِ وقوّته وعافيته وشبابه فيمَ أَبْلَاه واستخدمه؟</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки ҳеҷ кас дар рӯзи қиёмат аз ҷои худ ба сӯи биҳишт ё дӯзах намеравад, то ин ки дар бораи чанд чиз пурсида шавад:
 Якум: Умри худро чӣ гуна сипарӣ кард ва дар чӣ сарф кард?
 Дуввум: Илми ӯ, оё барои Аллоҳ талаб кард онро? Ва оё бо он амал кард? Ва оё онро ба шахсони сазовор расонд?
 Сеюм: Молашро аз куҷо ба даст овард, ҳалол аст ё ҳаром? Ва он молро дар чӣ сарф кард? Дар роҳе, ки Аллоҳро хушнуд месозад ё сабаби нохушнудии Ӯ мешавад?
 Чаҳорум: Бадани ӯ ва қуввату саломатӣ ва ҷавониаш, аз инҳо чӣ гуна истифода кард ва дар чӣ роҳе аз онҳо баҳра бурд?</t>
   </si>
   <si>
     <t>الحث على اغتنام الحياة فيما يرضي الله تعالى.
 نعم الله على العباد كثيرة، وسيسأله عن النعيم الذي كان فيه، فعليه أن يضع نعم الله فيما يرضيه.</t>
   </si>
   <si>
     <t>Ташвиқ ба ғанимат шумурдани зиндагӣ дар роҳи он чи сабаби розигии Аллоҳ аст.
 Неъматҳои Аллоҳ бар бандагонаш бисёр аст ва аз ӯ дар бораи неъматҳое, ки дар он буд, мепурсад. Бинобар ин бояд неъматҳои Аллоҳро дар роҳе сарф кунад, ки сабаби розигии Ӯ мегардад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4950</t>
   </si>
   <si>
+    <t>لأعطين هذه الراية رجلا يحب الله ورسوله، يفتح الله على يديه</t>
+  </si>
+  <si>
+    <t>Имрӯз ин парчамро ба дасти марде хоҳам дод, ки Худо ва Расулашро дӯст медорад ва Худованд ба дастҳои ӯ кушоиш меоварад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ يَوْمَ خَيْبَرَ: «لَأُعْطِيَنَّ هَذِهِ الرَّايَةَ رَجُلًا يُحِبُّ اللهَ وَرَسُولَهُ، يَفْتَحُ اللهُ عَلَى يَدَيْهِ» قَالَ عُمَرُ بْنُ الْخَطَّابِ: مَا أَحْبَبْتُ الْإِمَارَةَ إِلَّا يَوْمَئِذٍ، قَالَ فَتَسَاوَرْتُ لَهَا رَجَاءَ أَنْ أُدْعَى لَهَا، قَالَ فَدَعَا رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَلِيَّ بْنَ أَبِي طَالِبٍ، فَأَعْطَاهُ إِيَّاهَا، وَقَالَ: «امْشِ، وَلَا تَلْتَفِتْ، حَتَّى يَفْتَحَ اللهُ عَلَيْكَ» قَالَ فَسَارَ عَلِيٌّ شَيْئًا ثُمَّ وَقَفَ وَلَمْ يَلْتَفِتْ، فَصَرَخَ: يَا رَسُولَ اللهِ، عَلَى مَاذَا أُقَاتِلُ النَّاسَ؟ قَالَ: «قَاتِلْهُمْ حَتَّى يَشْهَدُوا أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ، فَإِذَا فَعَلُوا ذَلِكَ فَقَدْ مَنَعُوا مِنْكَ دِمَاءَهُمْ وَأَمْوَالَهُمْ، إِلَّا بِحَقِّهَا وَحِسَابُهُمْ عَلَى اللهِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Расулуллоҳ (саллаллоҳу алайҳи ва саллам) дар рӯзи Хайбар фармуданд: "Имрӯз ин парчамро ба дасти марде хоҳам дод, ки Худо ва Расулашро дӯст медорад ва Худованд ба дастҳои ӯ кушоиш меоварад". Умар ибни Хаттоб (разияллоҳу анҳу) гуфт: Ман аморатро ҷуз дар ҳамон рӯз дӯст надоштам ва барои расидан ба он болои баландӣ баромадам, то шояд барои он хонда шавам. Гуфт: Расули Худо (саллаллоҳу алайҳи ва саллам) Алӣ ибни Абутолиб (разияллоҳу анҳу)-ро хоста, парчамро барояш доду фармуданд: "Бирав ва ба ҷое илтифот макун, то Худованд туро фатҳу зафар насиб намояд." Гуфт: Алӣ (разияллоҳу анҳу) қадре рафту сипас истод ва бидуни ин ки илтифот намояд, фарёд зад: Ё Расулуллоҳ! Бар чи чиз бо мардум биҷангам? Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Бо эшон биҷанг, то шаҳодат диҳанд: Ло илоҳа иллаллоҳ Муҳаммадур-расулуллоҳ. Яъне, маъбуди барҳақе ҷуз Аллоҳ нест ва Муҳаммад (саллаллоҳу алайҳи ва саллам) фиристодаи Худо аст. Ҳар гоҳ инро гуфтанд, дар ҳақиқат хунҳо ва молҳои хешро аз ту боздоштанд, магар ба ҳаққи он ва ҳисобашон бо Худост."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم الصحابةَ بانتصار المسلمين مِن الغَد على يهود خيبر مَدينة قُرْبَ المدينة، وذلك على يَد رجل يعطيه الراية، وهو العَلَم الذي يَتخذه الجيش شعارًا له، وهذا الرجل مِن صفاته أنه يحب الله ورسوله، ويحبه الله ورسوله.
+وقد ذَكَرَ عُمرُ بن الخطاب رضي الله عنه أنه ما أحبَّ الإمارةَ وأن يكون هو المقصود إلا يومئذ؛ رجاء أن يصيبه ما قاله النبي صلى الله عليه وسلم من حُبِّ الله ورسوله، ومدَّ عمر رضي الله عنه جسده ليراه النبي صلى الله عليه وسلم رجاء أن يُدْعَى لها، وحرصًا وطمعًا في أخذ تلك الراية.
+فدعا صلى الله عليه وسلم عليَّ بن أبي طالب رضي الله عنه فأعطاه الراية، وأمره النبي صلى الله عليه وسلم أن يَتحرَّك بالجيش، وألَّا ينصرف عن القتال بعد لقاء عدوه براحة أو توقف أو هدنة حتى يفتح الله عليه هذه الحصون بالنصر والغلبة. 
+فسار عليٌّ رضي الله عنه، ثم وَقَفَ إلا أنه لم يلتفت؛ لئلا يخالِف أمرَ النبيِّ صلى الله عليه وسلم، فرفع عليٌّ رضي الله عنه صوته: يا رسول الله، على ماذا أقاتل الناس؟ 
+فقال صلى الله عليه وسلم: قاتلهم حتى يشهدوا أن لا إله إلا الله وأن محمدًا رسول الله، فإذا استجابوا، ودخلوا في الإسلام؛ فقد منعوا منك دماءهم وأموالهم وحَرُمَت عليك، إلا بحقِّها يعني إلا إذا ارتكبوا جريمة أو جناية يستحقون عليها القتل بموجب أحكام الإسلام، وحسابهم على الله.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) саҳобагонашро хабар доданд, ки фардо мусалмонон бар яҳудиёни Хайбар пирӯз мешаванд. Хайбар шаҳре наздик ба Мадина буд ва ин пирӯзӣ ба дасти шахсе сурат мегирад, ки Паёмбар парчамро ба ӯ медиҳад. Ин парчам нишонаи лашкар аст. Он шахс дорои ин сифат аст, ки Худо ва Расулашро дӯст медорад ва Худо ва Расулаш низ ӯро дӯст медоранд.
+Умар ибни Хаттоб (разияллоҳу анҳу) гуфтааст, ки ман ҳеҷ гоҳ таманнои иморат ва фармондиҳиро надоштам, ҷуз дар он рӯз, бо умеде, ки шояд ман шахсе бошам, ки Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи муҳаббати Худо ва Расулаш ба ӯ гуфтааст. Умар (разияллоҳу анҳу) худро баланд гирифт, то Паёмбар ӯро бубинад ва шояд барои гирифтани парчам садояш кунад, аз рӯи умедворӣ барои дарёфти он шараф.
+Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ҳазрати Алӣ ибни Абутолиб (разияллоҳу анҳу)-ро фарёд кард ва парчамро ба ӯ супурд. Сипас ӯро амр кард, ки бо лашкар ба пеш ҳаракат кунад ва пас аз дидани душман пас нагардад, на бо истироҳат, на бо таваққуф ва на бо сулҳ, то вақте ки Худо бо пирӯзӣ ва ғалаба фатҳи он қалъаҳоро барояш муяссар гардонад.
+Алӣ (разияллоҳу анҳу) ба роҳ афтод, сипас каме истод, вале ба қафо нанигарист, то амри Паёмбари Худоро (саллаллоҳу алайҳи ва саллам) риоя карда бошад. Овозашро баланд кард ва гуфт: Эй Расули Аллоҳ, барои чӣ чизе бо онҳо биҷангам?
+Паёмбари Худо (саллаллоҳу алайҳи ва саллам) фармуд: Бо онҳо биҷанг то вақте ки гувоҳӣ диҳанд, ки маъбуди барҳаққе ҷуз Аллоҳ нест ва Муҳаммад расули Аллоҳ аст. Агар ба ин ҷавоб доданд ва ба Ислом даромаданд, хунашон ва молашон аз ту муҳофизат мешавад ва ба ту ҳаром мегардад, магар ба ҳаққи он, яъне агар ҷинояте содир кунанд, ки тибқи аҳкоми Ислом қатлашон воҷиб шавад. Ҳисобашон бар Аллоҳ Таъоло аст.</t>
+  </si>
+  <si>
+    <t>الصحابة كانوا يَكرهون الإمارة لما فيها من عِظَم المسؤولية.
+جواز التطلُّع والاستشراف لأمر تأكَّد خيرُه.
+توجيه الإمام لقائد الجيش في كيفية التصرّف في ساحة المعركة.
+التزام أصحاب الرسول صلى الله عليه وسلم لوصاياه والمبادرة إلى تنفيذها.
+مَن أَشْكَلَ عليه شيء فيما طُلب منه سأل عنه.
+من دلائل نبوته صلى الله عليه وسلم إخباره بالنصر على اليهود، حيث أخبر عن فتح خيبر فكان كما أخبر.
+الحث على الإقدام والمبادرة إلى ما أمر به رسول الله صلى الله عليه وسلم.
+لا يجوز قتل من نطق بالشهادتين إلا إذا ظهر منه ما يستوجب القتل.
+تجري أحكام الإسلام على ما يظهر من الناس والله يتولى سرائرهم.
+ المقصود الأعظم من الجهاد هو دخول الناس في الإسلام.</t>
+  </si>
+  <si>
+    <t>Саҳобагон фармондиҳиро намеписандиданд, зеро масъулияташ бузург аст.
+Ҷоиз будани орзу ва тамаъ ба чизе, ки хайр будани он қатъӣ собит аст.
+Роҳнамоии имом (раҳбар) ба фармондеҳи лашкар дар тарзи рафтор дар майдони ҷанг.
+Саҳобагон васиятҳои Паёмбар (саллаллоҳу алайҳи ва саллам)-ро ҷиддӣ иҷро ва дар анҷоми он шитоб мекарданд.
+Агар касе, дар мавриди чизе, ки аз ӯ талаб карда шудааст, нафаҳмад, бояд бипурсад.
+Аз далелҳои набувати Паёмбар (саллаллоҳу алайҳи ва саллам) ин аст, ки аз фатҳи Хайбар пешакӣ хабар дод ва ҳамон тавр ҳам шуд.
+Тарғиб ва ташвиқ ба ҷуръат ва шитоб кардан барои иҷрои фармонҳои Расули Худо (саллаллоҳу алайҳи ва саллам).
+Ҳар касе, ки шаҳодатайнро гуфт, куштанаш ҷоиз нест, магар он ки чизе аз ӯ зоҳир шавад, ки қатлашро воҷиб гардонад.
+Ҳукмҳои Ислом бар асоси амалҳои зоҳирии мардум ҷорӣ мешаванд ва сирри дилҳояшонро Худованд медонад.
+Ҳадафи бузурги ҷиҳод, даромадани мардум ба Ислом аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4958</t>
+  </si>
+  <si>
     <t>ما زال يوصيني جبريل بالجار، حتى ظننت أنه سيورثه</t>
   </si>
   <si>
     <t>Ҳамвора Ҷабраил маро дар мавриди ҳамсоя тавсия мекард, то онҷо ки гумон кардам ӯро меросбар хоҳад кард</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «مَا زَالَ يُوصِينِي جِبْرِيلُ بِالْجَارِ، حَتَّى ظَنَنْتُ أَنَّهُ سَيُوَرِّثُهُ».</t>
   </si>
   <si>
     <t>Аз ибни Умар (Худованд аз он ду розӣ бод) ривоят аст,ки  Паёмбар (салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳамвора Ҷабраил маро дар мавриди ҳамсоя тавсия мекард, то онҷо ки гумон кардам ӯро меросбар хоҳад кард."</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم بأنَّ جبريل ما زال يُكرِّر عليه ويأمُرُه بالاعتناء بالجار، الذي هو قريب الدار، مسلمًا أو كافرًا، قريبًا أو غير قريب، بحفظ حقِّه وعدم أذيَّتِه، والإحسان إليه والصبر على أذاه، حتى ظنَّ صلى الله عليه وسلم مِن تعظيم حق الجار وتَكرار جبريل لذلك أنه سينزلُ الوحيُ بإعطائه من مال جاره الذي يَخلُفُه بعد وفاتِه.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармоянд, ки Ҷабраил ҳамвора масъалаи таваҷҷуҳ ба ҳамсояро барояшон такрор мекарданд ва ӯро ба ин кор амр мекарданд ва дар бораи ҳаққи ӯ ва озор нарасонидан ба ӯ онқадар тавсия медоданд, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) гумон карданд дар мавриди пас аз марг меросбар қарор гирифтани ҳамсоя ваҳй нозил хоҳад шуд.</t>
   </si>
   <si>
     <t>عِظَم حق الجار ووجوب مراعاة ذلك.
 التأكيد على حق الجار بالوصية يقتضي ضرورة إكرامه والتودُّد والإحسان إليه، ودفع الضر عنه، وعيادته عند المرض، وتهنئته عند المسرة، وتعزيته عند المصيبة.
 كلما كان بابُ الجار أقرب كان حقُّه آكد.
  كمال الشريعة فيما جاءت به مما فيه صلاح المجتمع من الإحسان إلى الجيران ودفع الضرر عنهم.</t>
   </si>
   <si>
     <t>Азамати ҳаққи ҳамсоя ва зарурати таваҷҷуҳ ба он.
@@ -7410,50 +8620,85 @@
   <si>
     <t>Мисоли муъминон дар муҳаббат, шафқат ва раҳмдилӣ монанди бадан аст, ки агар яке аз узвҳои он шикоят кунад, тамоми бадан бо бехобӣ ва таб бо он ҳамроҳӣ мекунад</t>
   </si>
   <si>
     <t>عَنِ النُّعْمَانِ بْنِ بَشِيرٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَثَلُ الْمُؤْمِنِينَ فِي تَوَادِّهِمْ وَتَرَاحُمِهِمْ وَتَعَاطُفِهِمْ مَثَلُ الْجَسَدِ، إِذَا اشْتَكَى مِنْهُ عُضْوٌ تَدَاعَى لَهُ سَائِرُ الْجَسَدِ بِالسَّهَرِ وَالْحُمَّى».</t>
   </si>
   <si>
     <t>Аз Нуъмон ибни Башир (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Мисоли муъминон дар муҳаббат, шафқат ва раҳмдилӣ монанди бадан аст, ки агар яке аз узвҳои он шикоят кунад, тамоми бадан бо бехобӣ ва таб бо он ҳамроҳӣ мекунад."</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّه يَجبُ أنْ تكونَ حالُ المسلمين بعضهم مع بعض من محبة الخير والرحمة والمساعدة والنصرة، والتأذِّي بما يحصل لهم من الضرر، كمثل الجسد الواحد، إذا مرض منه عضو، تفاعل معه الجسدُ كلُّه بالسهر والحُمّى.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳоли мусалмонон дар муҳаббат, шафқату раҳмдилӣ ва ёрии якдигар монанди як бадан аст. Агар узве аз он бемор шавад, тамоми бадан бо бехобӣ ва табларза ба он вокуниш нишон медиҳад.</t>
   </si>
   <si>
     <t>ينبغي تعظيمُ حقوق المسلمين والحضُّ على تعاونهم وملاطفة بعضهم بعضًا.
 ينبغي أن يكونَ بين أهلِ الإيمان المحبة والنصرة.</t>
   </si>
   <si>
     <t>Ҳуқуқҳои мусалмонон бояд бузург дошта шавад ва ба ҳамкорӣ ва нармиш бо якдигар ташвиқ шаванд.
 Байни аҳли имон бояд муҳаббат ва ёрӣ ҳукмфармо бошад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4969</t>
+  </si>
+  <si>
+    <t>اسمعوا وأطيعوا، فإنما عليهم ما حملوا، وعليكم ما حملتم</t>
+  </si>
+  <si>
+    <t>Гӯш кунед ва итоат кунед, зеро онҳо масъулияти худро ба дӯш доранд ва шумо масъулияти худро</t>
+  </si>
+  <si>
+    <t>عَنْ وَائِلٍ الْحَضْرَمِيِّ قَالَ: سَأَلَ سَلَمَةُ بْنُ يَزِيدَ الْجُعْفِيُّ رضي الله عنه رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: يَا نَبِيَّ اللهِ، أَرَأَيْتَ إِنْ قَامَتْ عَلَيْنَا أُمَرَاءُ يَسْأَلُونَا حَقَّهُمْ وَيَمْنَعُونَا حَقَّنَا، فَمَا تَأْمُرُنَا؟ فَأَعْرَضَ عَنْهُ، ثُمَّ سَأَلَهُ، فَأَعْرَضَ عَنْهُ، ثُمَّ سَأَلَهُ فِي الثَّانِيَةِ أَوْ فِي الثَّالِثَةِ، فَجَذَبَهُ الْأَشْعَثُ بْنُ قَيْسٍ، وَقَالَ: «اسْمَعُوا وَأَطِيعُوا، فَإِنَّمَا عَلَيْهِمْ مَا حُمِّلُوا، وَعَلَيْكُمْ مَا حُمِّلْتُمْ».</t>
+  </si>
+  <si>
+    <t>Аз Воили Ҳазрамӣ ривоят аст, ки Салама ибни Язиди Ҷуъфӣ (разияллоҳу анҳу) Паёмбар (саллаллоҳу алайҳи ва саллам)-ро пурсид ва гуфт: Эй Паёмбари Худо! Агар бар мо ҳокимоне (амирон) ҳоким шаванд, ки ҳаққи худро талаб мекунанд, вале ҳаққи моро намедиҳанд, дар ин ҳолат ба мо чӣ фармон медиҳӣ? Паёмбар (саллаллоҳу алайҳи ва саллам) аз ӯ рӯй гардонд. Бори дигар пурсид, вале боз рӯй гардонд. Бори дувум, ё севум ки пурсид, Ашъас ибни Қайс ӯро ба тарафи худ кашид, Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд:" Гӯш кунед ва итоат кунед, зеро онҳо масъулияти худро ба дӯш доранд ва шумо масъулияти худро."</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن الأمراء الذين يَطلبون حَقَّهم من الناس مِن السمع والطاعة، ويَمنعون الحقَّ الذي عليهم؛ مِن بَذْل العدل وإعطاء الغنيمة ورد المظالم والتسوية، فما تأمرنا أن نفعل معهم؟ 
+فأعْرَضَ النبيُّ صلى الله عليه وسلم عنه؛ كأنه كَرِهَ هذه المسائل، لكنْ أعادَ السائلُ عليه مرة ثانية وثالثة، فَجَذَبَ الأشعثُ بنُ قيس رضي الله عنه السائلَ لِيُسْكِتَه.
+فأجاب النبيُّ صلى الله عليه وسلم، وقال: اسمعوا لقولِهم، وأطيعوا أمرَهم؛ فإنما عليهم ما حُمِّلوا وما كُلِّفوا مِن العدل وإعطاء حق الرعية، وعليكم ما حُمِّلْتُم من الطاعة وأداء الحقوق والصبر على البلية.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) аз ҳокимоне пурсида шуд, ки аз мардум ҳаққи худашонро, аз қабили итоат ва фармонбардорӣ, талаб мекунанд, вале ҳаққи мардумро намедиҳанд, мисли адл кардан, тақсими ғанимат, баргардондани ҳаққи зулмшуда ва баробарӣ байни мардум. Аз эшон пурсиданд: ту ба мо дар муносибат бо чунин ҳокимон чӣ фармон медиҳӣ?
+Паёмбар (саллаллоҳу алайҳи ва саллам) аз пурсанда рӯй гардонд, гӯё ки аз ин масъалаҳо нороҳат буд, вале пурсанда бори дуюм ва сеюм боз пурсид. Дар ин ҳолат Ашъас ибни Қайс (разияллоҳу анҳу) пурсандаро ба тарафи худ кашид, то ӯро сокит кунад.
+Паёмбар (саллаллоҳу алайҳи ва саллам) посух дода фармуд: Ба суханони онҳо гӯш кунед  ва фармонҳояшонро иҷро кунед, зеро масъулияти онҳо ҳамон аст, ки ба онҳо супурда шудааст, адолат кардан ва ҳаққи раиятро додан. Ва масъулияти шумо ҳамон аст, ки бар шумо бор шудааст, итоат кардан, адои ҳаққи мардум ва сабр кардан дар азобу машаққат.</t>
+  </si>
+  <si>
+    <t>الأمر بالسمع والطاعة للأمراء على كل حال فيما يرضي الله عز وجل، وإن لم يقوموا بحق الرعية.
+تقصير الحكّام في واجبهم لا يُسَوِّغُ تقصيرَ الناس بالمقابل في واجباتهم؛ فكلٌّ مسؤولٌ عن عملِه، ومؤاخذ عن تقصيره.
+الدين ليس مبنيًّا على المُقايَضَة، وإنما على الالتزام بما وَجَب وإنْ قَصَّرَ الآخَرُ بما وجب عليه في المقابل، كما ورد في هذا الحديث.</t>
+  </si>
+  <si>
+    <t>Амр ба шунидан ва итоат кардан ба ҳокимон дар ҳар ҳолат, барои он чизе, ки Худованди бузург розӣ бошад, ҳарчанд ҳаққи раиятро адо накунанд.
+Тақсир кардани ҳокимон дар иҷрои вазифаҳои онҳо сабаб намешавад, ки мардум дар иҷрои вазифаҳои худ кӯтоҳӣ кунанд, зеро ҳар кас дар кору вазифааш масъул аст ва барои тақсираш ҷавобгар аст.
+Дин бар асоси муомила (доду гирифт) нест, балки бар пояи риояи уҳдадориҳост, ҳатто агар тарафи дигар дар иҷрои уҳдадориҳояш кӯтоҳӣ намояд, чунонки дар ин ҳадис омадааст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5037</t>
   </si>
   <si>
     <t>مروا أولادكم بالصلاة وهم أبناء سبع سنين، واضربوهم عليها وهم أبناء عشر، وفرقوا بينهم في المضاجع</t>
   </si>
   <si>
     <t>Фарзандонатонро дар ҳафтсолагӣ ба намоз хондан амр кунед ва дар даҳсолагӣ онҳоро барои намоз бизанед ва ҷои хоби ононро ҷудо кунед</t>
   </si>
   <si>
     <t>عن عمرو بن شُعيب عن أبيه عن جدِّه قال: قال رسولُ الله صلى الله عليه وسلم: «مُرُوا أولادكمِ بالصلاةِ وهم أبناءُ سبعِ سِنينَ، واضرِبوهم عليها وهم أبناءُ عَشرٍ، وفرِّقوا بينهم في المَضاجِعِ».</t>
   </si>
   <si>
     <t>Аз Амр ибни Шуъайб аз падараш ва ӯ аз падарбузургаш ривоят мекунад, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуд: "Фарзандонатонро дар ҳафтсолагӣ ба намоз хондан амр кунед ва дар даҳсолагӣ онҳоро барои намоз бизанед ва ҷои хоби ононро ҷудо кунед."</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على الأبِ أنْ يأمُرَ أولادَه -الذكور والإناث- بالصلاة وأعمارهم سبع سنين، ويُعَلِّمهم ما يحتاجون لإقامتها. 
 وإذا بَلَغُوا عشرَ سنين زادَ في الأمر، فيضرب على التقصير فيها، ويُفَرِّق بينهم في الفِراش.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки падар бояд фарзандонашро - писар ё духтар - дар ҳафтсолагӣ ба намоз амр кунад ва ҳар он чи барои барпо доштани намоз лозим аст, барояшон таълим диҳад. Чун ба синни даҳсолагӣ расиданд, аҳамият бар ин кор афзуда мешавад. Ва дар ҳолати кӯтоҳӣ дар намоз бояд ононро бизанад ва дар ин син ҷои хоби онҳоро аз ҳам ҷудо кунад.</t>
   </si>
   <si>
     <t>تعليم الأولاد الصغار قبل البلوغ أمورَ الدين، ومن أهمِّها الصلاة.
 الضرب يكون للتأديب، وليس للتعذيب، فيضرب ضربًا يليق بحالِه.
 عناية الشريعة بحفظ الأعراض، وسدُّها كلَّ طريقٍ قد يُفضي إلى الفساد.</t>
   </si>
@@ -7650,50 +8895,85 @@
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз баъзе чизҳое, ки боиси тафриқа ва адоват миёни мусалмонон мешавад, манъ ва ҳушдор медиҳад. Ва аз ҷумлаи онҳо ин:
 (Гумони бад кардан аст) ва он туҳматест, ки бе далел дар дил пайдо мешавад. Ва баён намуданд, ки он аз дурӯғтарин сухан аст.
 Маънои (таҳассус) ҷустуҷӯи пӯшидаҳои мардум бо чашму гӯш мебошад.
 Аммо маънои (таҷассус) ҷосусӣ ва ҷустуҷӯ кардани чизҳои ниҳон аст ва ин калима бештар дар бораи ҷустуҷӯйе, ки ба ҳадафи бад бошад, кор бурда мешавад.
 Ва маънои (ҳасад) бошад, написандидани расидани неъмат барои дигарон аст.
 Вожаи (тадобур) (пушт гардонидан ба якдигар), яъне рӯй гардонидан аз ҳамдигар ва ба ҳам салом накардану ба дидори бародари мусалмон нарафтан аст.
 Ва аммо (табоғуз) (кина варзидан) ба маънои кина ва нафрат аз ҳамдигар аст, монанди озор расонидан, рӯй турш кардан ва бадрафтори кардан бо дигарон мебошад.
 Сипас як калимаи мухтасар ва мукаммале гуфт, ки ба воситаи он робитаи мусалмонон ба якдигар ислоҳ мешавад: "Бандагони Аллоҳ ва бо якдигар бародар бошед." Бародарӣ пайвандест, ки муносибатҳои байни одамонро пайваста мемонад ва муҳаббат ва дӯстӣро байни онҳо афзун мекунад.</t>
   </si>
   <si>
     <t>لا يَضُرُّ الظنُّ السيءُ بمَن ظهرتْ منه علاماتُه، وعلى المؤمن أن يكون كَيِّسًا فَطِنًا لا يَنْخدع بأهل السوء والفسوق.
 المراد التحذير من التهمة التي تستقر في النفس، ومن الإصرار عليها، أما ما يَعرِض في النفس ولا يستقر فهذا لا يُكلف به.
 تحريم أسباب التنافر والقطيعة بين أفراد المجتمع المسلم، من التجسس والحسد ونحوِهما.
 الوصية بمعاملة المسلم معاملة الأخ في النصيحة والتَّوَادّ.</t>
   </si>
   <si>
     <t>Гумони бад ба касе, ки нишонаҳои бад дар ӯ ошкор аст, зиён надорад ва муъмин бояд ҳаким ва хирадманд бошад ва фиреби бадкорон ва фосиқонро нахӯрад.
 Манзур, ҳушдор нисбат ба онҳое аст, ки туҳмате дар дилашон ҷой гирад, бар он пофишорӣ мекунанд. Аммо он чизе, ки лаҳзае бар дил хутур мекунад, вале дар он қарор намегирад, дар таклиф дохил нест.
 Сабабҳои нафрат ва носозгорӣ ва дурӣ миёни афроди ҷомеаи исломӣ ҳаром аст, аз ҷумла таҷассус, ҳасодат ва монанди онҳо.
 Тавсия, ба муомила бо мусалмон ба монанди муомила бо бародар дар насиҳат ва муҳаббат.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5332</t>
   </si>
   <si>
+    <t>سباب المسلم فسوق، وقتاله كفر</t>
+  </si>
+  <si>
+    <t>Дашном додан ба мусалмон фисқ ва ҷангидан бо ӯ куфр аст</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بنِ مَسْعُودٍ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «سِبَابُ المُسْلِمِ فُسُوقٌ، وَقِتَالُهُ كُفْرٌ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дашном додан ба мусалмон фисқ ва ҷангидан бо ӯ куфр аст".</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم المُسلمَ أنْ يَشْتُمَ ويَسُبَّ أخاه المسلمَ، وأنَّ ذلك من الفسوق وهو الخروج عن طاعة الله ورسوله صلى الله عليه وسلم، وأنَّ مُقاتَلَةَ المسلمِ أخاه المسلمَ من الأعمال الكُفْرِيّة، لكنه كُفْرٌ أصغر.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мусалмонро аз дашном додани бародари мусалмонаш манъ карданд, зеро ин амал аз фисқ ва берун шудан аз итоати Аллоҳ ва Расули Ӯст. Ҳамчунин ҷангидан бо бародари мусалмон аз амалҳои куфрӣ мебошад, вале куфри хӯрд.</t>
+  </si>
+  <si>
+    <t>وجوب احترام عِرْضِ المسلم ودمِهِ.
+عِظَم مآل سابِّ المسلم بغير حق؛ فالسابُّ بغير حق فاسق.
+سباب المسلم وقتاله يُضْعِفُ الإيمان وينقصه.
+بعض الأعمال تُسمى كُفْرًا؛ وإنْ لم تَصِل إلى الكفر الأكبر المخرج عن مِلَّة الإسلام.
+المراد بالكفر هنا الكفر الأصغر الذي لا يُخْرِج مِن المِلّة باتفاق أهل السنة؛ لأن الله عز وجل أثبت أُخُوَّةَ الإيمان للمؤمنين حال اقتتالِهم ونزاعِهم، فقال تعالى: (وَإِنْ طَائِفَتَانِ مِنَ الْمُؤْمِنِينَ اقْتَتَلُوا فَأَصْلِحُوا بَيْنَهُمَا) إلى قوله: ( إِنَّمَا الْمُؤْمِنُونَ إِخْوَةٌ).</t>
+  </si>
+  <si>
+    <t>Эҳтироми номуси мусалмон ва хунаш воҷиб аст.
+Азим будани оқибати дашном додани мусалмон ба ноҳақ. Зеро дашномдиҳанда фосиқ аст.
+Дашном додани мусалмон ва ҷангидан бо ӯ имонро заиф ва кам мекунад.
+Баъзе амалҳо куфр номида мешаванд, ҳарчанд ба куфри бузург, ки шахсро аз дини Ислом хориҷ мекунад, намерасанд.
+Мақсад аз куфр инҷо куфри асғар аст, ки бо иттифоқи аҳли суннат шахсро аз дини Ислом хориҷ намекунад. Зеро Аллоҳ Таъоло бародарии имониро барои муъминон ҳангоми ҷанг ва ихтилофашон собит намудааст. Чунончи, Худованд мефармояд: "Агар ду гурӯҳ аз муъминон бо ҳам даргир шуданд, миёнашон оштӣ барқарор кунед..." то "Албатта, муъминон бародари якдигаранд." (Сураи Ҳуҷурот, оятҳои 9-10).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5333</t>
+  </si>
+  <si>
     <t>ما من عبد يسترعيه الله رعية، يموت يوم يموت وهو غاش لرعيته، إلا حرم الله عليه الجنة</t>
   </si>
   <si>
     <t>Худованд ҳар касеро масъулияте болои аз мардум вомегузорад ва ӯ дар ҳоле мемирад, ки бар раияташ хиёнат кардааст, Худованд биҳиштро бар ӯ ҳаром гардонидааст</t>
   </si>
   <si>
     <t>عن مَعقِلِ بن يَسار المُزَنِيّ رضي الله عنه قال: إني سمعت رسول الله صلى الله عليه وسلم يقول: «مَا مِنْ عَبْدٍ يَسْتَرْعِيهِ اللهُ رَعِيَّةً، يَمُوتُ يَوْمَ يَمُوتُ وَهُوَ غَاشٌّ لِرَعِيَّتِهِ، إِلَّا حَرَّمَ اللهُ عَلَيْهِ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>Аз Маъқил ибни Ясори Музанӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Худованд ҳар касеро масъулияте болои аз мардум вомегузорад ва ӯ дар ҳоле мемирад, ки бар раияташ хиёнат кардааст, Худованд биҳиштро бар ӯ ҳаром гардонидааст".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ كلَّ أحدٍ جَعَلَه الله تعالى واليًا ومسؤولًا على الناس، سواء كانت ولاية عامّة كالأمير، أو ولاية خاصة كالرجل في بيته والمرأة في بيتها، فقَصَّرَ في حق رعيته، وغَشَّها ولم ينصحْ لها، فَضَيَّعَ حقوقَها الدينية والدنيوية، فقد استحقَّ هذه العقوبة الشديدة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки ҳар касе Аллоҳ ӯро ҳоким ва масъул қарор додааст, чи масъулияти бузурге бар дӯш дорад, монанди ҳоким ва амир, ва ё сарпарастии хос, ба монанди сарпарастии мард ё зан дар хонаи худ ва бар зердастони худ беэътиноӣ кунад, дар масъулияти худ фиреб ва хиёнат кунад, барои онон хайр ва некӣ нахоҳад ва ҳуқуқи динӣ ва дунявии ононро зоеъ кунад, сазовори ин ҷазои сахт хоҳад буд.</t>
   </si>
   <si>
     <t>هذا الوعيد ليس خاصًّا بالإمام الأعظم ونُوَّابِه، بل هو عامٌّ في كل مَن استرعاه الله رعية.
 الواجب على كل مَن وَلي شيئًا من أمر المسلمين أن يَنصحَ لهم، وأن يجتهد في أداء الأمانة، وأن يَحذَرَ الخيانة.
 عِظَم مسؤولية كلِّ مَن ولي رعية عامّة أو خاصّة، كبيرة أو صغيرة.</t>
   </si>
   <si>
     <t>Ин таҳдид на танҳо барои касоне аст, ки дар баландтарин маносиб нишастаанд, балки шомили тамоми касоне аст, ки ҳатто кӯчактарин масъулият бар онҳо вогузор шудааст.
 Ҳар кӣ масъулияте аз умури мусалмонон бар ӯ вогузор шудааст бояд ба насиҳати  онҳо бипардозад, дар адои амонат талош кунад ва аз хиёнат барҳазар бошад.
@@ -7716,50 +8996,89 @@
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ كلَّ إحسانٍ ونَفْعِ للآخرين مِن قول أو عمل يكون صدقةً، وفيه الأجر والثواب.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар медиҳад, ки ҳар амали нек ва ҳар ончи ба дигарон суд мерасонад, чӣ дар сухан бошад ё дар амал, садақа аст ва савобу подош дорад.</t>
   </si>
   <si>
     <t>أن الصَّدَقة لا تنحصر فيما يخرجه الإنسان من ماله، بل تشمل كلَّ خير يفعله الإنسان أو يقوله ويوصله إلى الآخرين.
 فيه الترغيب في بذل المعروف وكل ما فيه نفع للآخرين.
 عدم احتقار شيءٍ من المعروف، ولو كان يسيرًا.</t>
   </si>
   <si>
     <t>Садақа танҳо ба ончи инсон аз моли худ медиҳад нест, балки ҳар амали нек, ки инсон анҷом медиҳад ё ҳар сухани нек ба забон меорад ва ба дигарон мерасонад, садақа аст.
 Ин ҳадис мардумро ба анҷоми амалҳои нек ва анҷоми ҳар амал, ки ба нафъи дигарон аст, ташвиқ мекунад.
 Ҳеҷ амали некро, ҳарчанд андак бошад ҳам, кам нашумор.</t>
   </si>
   <si>
     <t>رواه البخاري من حديث جابر، ورواه مسلم من حديث حذيفة</t>
   </si>
   <si>
     <t>[رواه البخاري من حديث جابر، ورواه مسلم من حديث حذيفة]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5346</t>
+  </si>
+  <si>
+    <t>لا تبدؤوا اليهود ولا النصارى بالسلام، فإذا لقيتم أحدهم في طريق فاضطروه إلى أضيقه</t>
+  </si>
+  <si>
+    <t>Оғозгари салом бар яҳудиён ва насрониён набошед; агар дар роҳ бо яке аз онон рӯ ба рӯ шудед, ногузираш кунед, ки ба тангтарин қисми роҳ биравад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا تَبْدَؤوا الْيَهُودَ وَلَا النَّصَارَى بِالسَّلَامِ، فَإِذَا لَقِيتُمْ أَحَدَهُمْ فِي طَرِيقٍ فَاضْطَرُّوهُ إِلَى أَضْيَقِهِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Оғозгари салом бар яҳудиён ва насрониён набошед; агар дар роҳ бо яке аз онон рӯ ба рӯ шудед, ногузираш кунед, ки ба тангтарин қисми роҳ биравад."</t>
+  </si>
+  <si>
+    <t>يَنْهَى النبيُّ صلى الله عليه وسلم عن بَدْءِ اليهودِ والنصارى بالسلام ولو كانوا ذِمِّيِّيْن، فضلًا عن غيرهم من الكفار، وبَيَّن صلى الله عليه وسلم أننا إذا لقينا أحدَهم في طريق فنَضْطَرّه إلى أَضيَق الطريق، فالمؤمن هو الذي يَمشي في وسط الطريق، والذي يَتَنَحَّى هو الكافر، ولا يكون المسلم ذليلًا بحال من الأحوال.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз ин ки оғозгари салом бар яҳуду насрониҳо бошем, манъ кардааст. Ҳатто агар онҳо зимӣ (яъне зери ҳимояи Ислом) бошанд, чи расад ба дигар кофирон. Ӯ барои мо баён карданд, ки агар яке аз онҳоро дар роҳ  дидем, бояд онҳоро ба қисмати тангтарини роҳ маҷбур гузаронем. Зеро муъмин дар байни роҳ, роҳ меравад ва кофир бояд канор биравад. Мусалмон, набояд дар ҳеҷ ҳолате залил бошад.</t>
+  </si>
+  <si>
+    <t>لا يجوز للمسلم أن يبتدئ أحدًا من اليهود والنصارى وغيرهم من الكفار بالسلام.
+يجوز رد السلام عليهم إنْ هم بَدؤوا بالسلام بأن يقول: وعليكم.
+لا يجوز للمسلم أنْ يَتَقَصَّدَ أَذيّة الكافر بأن يُضَيِّقَ عليه قصدًا من غير موجب؛ ليضطره إلى أضيق الطريق؛ لكن إن كان الطريق ضيقًا أو مزدحمًا فالمسلم أحق به، والكافر يَتَنَحّى عنه.
+إظهار عزة المسلمين وصَغَار غيرهم، دون ظلم أو بَذَاءة في القول.
+التضييق على الكفار بسبب ما هم عليه من كفر بالله تعالى، قد يكون ذلك سببًا في إسلامهم؛ فينجوا من النار، إذا حملهم ذلك على معرفة السبب.
+لا بأس أن يقول المسلم للكافر ابتداءً كيف حالُك، كيف أصبحتَ، كيف أمسيتَ؟ ونحو ذلك إذا دعت الحاجة إلى ذلك؛ لأن النهي محمول على السلام.
+قال الطيبي: المُختار أنَّ المُبتدع لا يُبدأ بالسلام، ولو سلَّم على مَن لا يعرفه فظهر ذِميًّا أو مبتدعًا يقول: استرجعت سلامي تحقيرًا له.</t>
+  </si>
+  <si>
+    <t>Барои мусалмон ҷоиз нест, ки ба яҳудиён, насрониҳо ва дигар кофирон, аввал салом кунад.
+Аммо агар онҳо аввал салом кунанд, иҷозат дода шудааст, ки бо ҷумлаи "ва алайкум" посух дода шаванд.
+Барои мусалмон ҷоиз нест, ки бо мақсади зарар расонидан ба кофир роҳро барояш танг кунад, яъне бе ҳоҷат ӯро ба рафтан дар роҳи танг маҷбур созад. Аммо агар роҳ танг ё серодам бошад, ҳаққи роҳ ба мусалмон аст ва кофир бояд аз роҳ канорагирӣ кунад.
+Нишон додани иззати мусалмонон ва кучак ҳисобидани ғайри онҳо, бидуни зулм ё суханони ноҷо.
+Сабаби танг кардани роҳ бар кофирон, куфр ва зиддияташон бар Аллоҳ Таъоло аст. Шояд аз донистани ин сабаб онҳо мусалмон шаванд ва аз оташ наҷот ёбанд.
+Мусалмон метавонад ба кофир дар ибтидо  бигӯяд: Чи ҳол дорӣ, чӣ гуна субҳ намудӣ? Чӣ гуна рӯзро бегоҳ кардӣ? Ба монанди инҳо, агар зарурат бошад, зеро манъ аз оғоз кардани салом, ба маънои салом гуфтан аст.
+Тайибӣ гуфтааст: Беҳтар ин аст, ки барои мубтадиъ оғозгари салом набошед, агар шахсе ба касе, ки намешиносад салом диҳад, сипас фаҳмида шавад, ки ӯ зимӣ ё мубтадиъ аст, бояд барои таҳқири ӯ бигӯяд: Саломамро пас гирифтам.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5347</t>
   </si>
   <si>
     <t>لا تحقرن من المعروف شيئا، ولو أن تلقى أخاك بوجه طلق</t>
   </si>
   <si>
     <t>Ҳеҷ амали некро кам нашумор, ҳатто агар бо чеҳраи кушода ба дидори бародарат биравӣ</t>
   </si>
   <si>
     <t>عن أبي ذر رضي الله عنه قال: قال لي النبي صلى الله عليه وسلم: «لَا تَحْقِرَنَّ مِنَ الْمَعْرُوفِ شَيْئًا، وَلَوْ أَنْ تَلْقَى أَخَاكَ بِوَجْهٍ طَلْقٍ».</t>
   </si>
   <si>
     <t>Аз Абузар (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Ҳеҷ амали некро кам нашумор, ҳатто агар бо чеҳраи кушода ба дидори бародарат биравӣ".</t>
   </si>
   <si>
     <t>حَثَّ النبيُّ صلى الله عليه وسلم على فعل المعروف، وأن لا يحتقره ولو كان قليلًا، ومن ذلك طلاقة الوجه بالابتسامة عند اللقاء، فينبغي للمسلم أن يحرص عليه؛ لما فيه من إِيْنَاس الأخ المسلم وإدخال السرور عليه.</t>
   </si>
   <si>
     <t>Паёмбар (салому дуруди Аллоҳ бар ӯ бод) ба анҷоми амалҳои нек ва кам надонистани он, агарчи андак бошад ҳам, ташвиқ ва водор намудаанд, аз ҷумла бо чеҳраи кушода мулоқот кардан бо дигарон. Бинобар ин шахси мусалмон бояд ба он аҳамият диҳад, зеро он боиси тасаллӣ ва шод шудани бародари мусалмон мешавад.</t>
   </si>
   <si>
     <t>فضل التَّحابِّ بين المؤمنين، والابتسامة والبِشْر عند اللقاء.
 كمال هذه الشريعة وشمولها، وأنها جاءت بكل ما فيه صلاح المسلمين وتوحيد كلمتهم.
 الحث على فعل المعروف وإن قَلَّ.
 استحباب إدخال السرور على  المسلمين؛ لما في ذلك من تحقيق الأُلْفَة بينهم.</t>
   </si>
@@ -8188,50 +9507,91 @@
     <t>عَنْ عُبَادَةَ بْنِ الصَّامِتِ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا صَلَاةَ لِمَنْ لَمْ يَقْرَأْ بِفَاتِحَةِ الكِتَابِ».</t>
   </si>
   <si>
     <t>Аз Убода ибни Сомит (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Касе сураи Фотиҳаро нахонад, намоз нахондааст."</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلمَ أنَّ الصلاةَ لا تَصِحُّ إلا بقراءة سورة الفاتحة، فهي ركن من أركان الصلاة في كلِّ ركعة.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки намоз дуруст намешавад, магар бо хондани сураи Фотиҳа, зеро хондани сураи Фотиҳа дар ҳама ракаъатҳо яке аз аркони намоз аст.</t>
   </si>
   <si>
     <t>لا يُجْزِىءُ عن قراءةِ الفاتحةِ غيرُها مع القُدرةِ عليها.
 بُطلان الركعة التي لم يُقرأْ فيها بالفاتحة، مِن المُتَعَمِّدِ والجاهلِ والناسي؛ لأنها ركن، والأركان لا تسقط مطلقًا.
 تسقط قراءةُ الفاتحةِ عن المأموم إذا أدركَ الإمام راكعًا.</t>
   </si>
   <si>
     <t>Дар ҳолати тавоноии хондани сураи Фотиҳа, сураи дигаре наметавонад ҷойгузини он бошад.
 Ракаъате, ки дар он сураи Фотиҳа хоҳ қасдан, хоҳ нодонӣ ва хоҳ фаромӯшӣ хонда намешавад, ботил аст. Зеро хондани он рукн аст ва рукнҳо ҳаргиз соқит намешаванд.
 Агар маъмум имомро дар ҳолати рукуъ дарёфт, хондани сураи Фотиҳа аз ӯ соқит мешавад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5378</t>
   </si>
   <si>
+    <t>ليس منا من لطم الخدود، وشق الجيوب، ودعا بدعوى الجاهلية</t>
+  </si>
+  <si>
+    <t>Аз мо нест касе, ки ба рухсораҳояш бизанад ва гиребон бидарад ва монанди замони ҷоҳилият оҳу вой кунад (ва суханони ҷоҳилиро ба забон биёварад)</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَيْسَ مِنَّا مَنْ لَطَمَ الخُدُودَ، وَشَقَّ الجُيُوبَ، وَدَعَا بِدَعْوَى الجَاهِلِيَّةِ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Аббос (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аз мо нест касе, ки ба рухсораҳояш бизанад ва гиребон бидарад ва монанди замони ҷоҳилият оҳу вой кунад (ва суханони ҷоҳилиро ба забон биёварад)."</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم وحَذَّرَ عن بعض أفعال أهل الجاهلية فقال: ليس منا: 
+الأول: مَن لَطَمَ الخُدُود، وخَصَّ الخَدّ لكونه الغالب في ذلك، وإلا فَضَرْبُ بقية الوجه داخل في النهي. 
+والثاني: شَقَّ ما يُفْتَح من الثوب ليدخل فيه الرأس من شدّة الجزع. 
+والثالث: دَعى بدعوى أهل الجاهلية كالدعاء بالويل والثُّبُور والنياحة والنُّدْبَة وغيرها.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) нисбат ба баъзе амалҳои аҳли ҷоҳилият манъ ва ҳушдор дод ва фармуд: Инҳо аз мо нестанд (касоне, ки):
+Аввал: Касе, ки рухсораҳояшро бизанад, махсусан рӯйро зикр кард, зеро бештар бар рӯй мезананд, аммо зарбу лат дар дигар қисмҳои рӯй ҳам манъ аст.
+Дуюм: Чок кардани гиребони либос, барои ин ки аз шиддати мусибат сари худро дар он дохил намояд.
+Сеюм: Касе, ки дуъоҳои аҳли ҷоҳилиятро ба забон орад, мисли дуъои вовайло, ҳалокат, табоҳӣ ва навҳасароӣ.</t>
+  </si>
+  <si>
+    <t>هذا الوعيد في الحديث يدل على أنَّ هذه الأعمال من كبائر الذنوب.
+وجوب الصبر على المصيبة، وتحريم التَّسَخُّط مِن أقدار الله المؤلمة، وإظهار ذلك: بالنياحة أو النَّدْب أو الحَلْق أو الشَّقّ أو غير ذلك.
+تحريم تَقلِيْد الجاهلية بأمورهم التي لم يُقِرّهم الشارع عليها.
+لا بأس من الحُزْن والبكاء، فهو لا ينافي الصبر على قضاء الله تعالى، وإنما هو رحمة جعلها الله في قلوب الأقارب والأحباب.
+على المسلم الرضا بقضاء الله، فإنْ لم يَرْضَ فالصبر واجب عليه.</t>
+  </si>
+  <si>
+    <t>Ин таҳдиди дар ҳадис омада далолат мекунад, ки ин амалҳо аз гуноҳони кабира ҳастанд.
+Сабр кардан бар мусибат воҷиб аст. Норозигӣ аз муқаддароти дардноки илоҳӣ ҳаром аст. Изҳори ин норозиги бо навҳагарӣ, тавсифи мурда, тарошидан, гиребон чок кардан ва ғайра мебошад.
+Пайравӣ кардан аз одатҳои ҷоҳилият, ки шариат онҳоро тасдиқ накардааст ҳаром аст.
+Ғамгинӣ ва гиря кардан ишколе надорад, зеро он бо сабр бар қазои илоҳӣ зид нест, балки он раҳматест, ки Худованд дар дилҳои наздикон ва дӯстдорони шахс қарор додааст.
+Мусалмон бояд ба қазои илоҳӣ розӣ бошад, агар розӣ набошад, сабр кардан барояш воҷиб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5380</t>
+  </si>
+  <si>
     <t>أقرب ما يكون العبد من ربه وهو ساجد، فأكثروا الدعاء</t>
   </si>
   <si>
     <t>Лаҳзаи наздиктарини банда ба Парвардигораш дар ҳоли саҷда будан аст, пас дар ин лаҳза бисёр дуо кунед</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَقْرَبُ مَا يَكُونُ الْعَبْدُ مِنْ رَبِّهِ وَهُوَ سَاجِدٌ، فَأَكْثِرُوا الدُّعَاءَ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Лаҳзаи наздиктарини банда ба Парвардигораш дар ҳоли саҷда будан аст, пас дар ин лаҳза бисёр дуо кунед".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ أقربَ ما يكون العبد من ربه وهو ساجد؛ وذلك أنّ المصليَ يَضعُ أعلى وأشرف ما في جسده على الأرض خضوعًا وتَذَلُّلًا وتواضعًا لله عز وجل وهو ساجد.
 وقد أمر صلى الله عليه وسلم بالإكثار من الدعاء في السجود، فيجتمع في ذلك التَذَلُّلُ لله بالقول والفعل.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён намуданд, ки наздиктарин ҳолати банда ба Парвардигор дар ҳолати саҷда будан аст, зеро дар ин ҳолат намозгузор гиромитарин узви бадани худро аз рӯи фурӯтанӣ ва хоксорӣ ва тавозуъ дар баробари Аллоҳи Мутаъол, бар замин мегузорад.
 Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дастур додаанд, ки банда то метавонад дар ҳоли саҷда бештар дуо кунад, ки он фурӯтанӣ назди Худованд дар қавл ва дар амалро ба ҳам меорад.</t>
   </si>
   <si>
     <t>الطاعة تزيدُ العبدَ قُرْبًا مِن الله سبحانه وتعالى.
 استحبابِ كثرةِ الدعاء في السجود؛ لأنه من مواطن الإجابة.</t>
   </si>
   <si>
     <t>Тоату ибодат бандаро ба Аллоҳи Мутаъол наздиктар мекунад.
@@ -8269,50 +9629,130 @@
 Сеюм: Касе, ки дар соати сеюм рафт, мисли он аст, ки як қучқори шохдор садақа кардааст.
 Чаҳорум: Касе, ки дар соати чаҳорум рафт, мисли он аст, ки як мурғ садақа кардааст.
 Панҷум: Касе, ки дар соати панҷум рафт, мисли он аст, ки як тухм садақа кардааст.
 Вақте ки имом барои хутба бар минбар мебарояд, фариштагоне, ки дар дарвозаҳо нишастаанд ва номнависи касоне ҳастанд, ки аввал ба масҷид ворид мешаванд, аз навиштан боз меистанд ва барои шунидани зикри Аллоҳ ва хутба меоянд.</t>
   </si>
   <si>
     <t>الحث على الاغتسال يوم الجمعة، ويكون قبل الذهاب إلى الصلاة.
 فضيلة التبكير إلى صلاة الجمعة من أول ساعات النهار.
 الحث على المبادرة إلى الأعمال الصالحة.
 حضور الملائكة صلاة الجمعة واستماعهم للخطبة.
 الملائكة على أبواب المساجد، يكتبون القادمين، الأوّل فالأول، في المجيء إلى صلاة الجمعة.
 قال ابن رجب: قوله: "من اغتسل يوم الجمعة، ثم راح" يَدُلّ على أن الغُسل المستحب للجمعة أوّله طلوع الفجر، وآخره الرواح إلى الجمعة.</t>
   </si>
   <si>
     <t>Ташвиқ ба ғусл кардан рӯзи ҷумъа ва он бояд пеш аз рафтан ба намоз анҷом дода шавад.
 Фазилати барвақт рафтан ба намози ҷумъа, аз аввалин соатҳои рӯз.
 Тарғиб ба ташаббус ва пешсафӣ дар корҳои савоб ва нек.
 Ҳузури фариштагон дар намози ҷумъа ва гӯш додан ба хутба.
 Фариштагон дар канори дарҳои масҷидҳо меистанд ва ҳар каси ба намози ҷумъа омадаро як-як ба тартиб менависанд.
 Ибни Раҷаб мегӯяд: Ин сухани ӯ, ки мегӯяд: "Касе рӯзи ҷумъа ғусл кунад ва баъд ба намоз биравад", далолат бар ин мекунад, ки ғусли мустаҳаб барои намози ҷумъа, аввали вақти он аз бедории саҳар аст ва охираш то рафтан ба намози ҷумъа мебошад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5393</t>
   </si>
   <si>
+    <t>من جاء منكم الجمعة فليغتسل</t>
+  </si>
+  <si>
+    <t>Ҳар касе аз шумо ба намози ҷумъа ҳозир шавад, бояд ғусл кунад</t>
+  </si>
+  <si>
+    <t>عن عَبْدِ اللهِ بْنِ عُمَرَ رضي الله عنهما قَالَ: سَمِعْتُ رَسُولَ اللهِ صلى الله عليه وسلم يَقُولُ: «‌مَنْ ‌جَاءَ ‌مِنْكُمُ ‌الْجُمُعَةَ فَلْيَغْتَسِلْ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд: "Ҳар касе аз шумо ба намози ҷумъа ҳозир шавад, бояд ғусл кунад."</t>
+  </si>
+  <si>
+    <t>يُؤَكِّدُ النبيُّ صلى الله عليه وسلم على مَن أراد أنْ يأتي لصلاة الجمعة فإنه يستحب له أن يغتسل، مثل غُسلِه للجنابة.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) таъкид мекунанд, ки ҳар кас бихоҳад ба намози ҷумъа ҳозир шавад, барои ӯ мустаҳаб аст, ки ғусл кунад, мисли ғусли ҷанобат.</t>
+  </si>
+  <si>
+    <t>تأكيد غُسْل الجمعة، وأنه سنة للمؤمن يوم الجمعة وأنْ يكون عند الذهاب للصلاة أفضل.
+الحرص على النظافة وطيب الرائحة من أخلاق المسلم وآدابه، ويتأكد الأمر عند مُلاقاة الناس ومجالستهم، لا سيما في الجمع والجماعات.
+الخطاب في الحديث لِمَن تَجب عليه الجمعة؛ لأنه هو الذي يأتيها.
+يستحب لمن يأتي الجمعة أن يكون نظيفًا، فيغتسل حتى تزول الروائح من جسده ويتطيب، وإن توضأ فقط أجزأه ذلك.</t>
+  </si>
+  <si>
+    <t>Таъкид бар ғусли рӯзи ҷумъа, зеро барои муъмин суннат аст, ки рӯзи ҷумъа ғусл кунад. Беҳтар аст, ки вақти рафтан ба намоз онро анҷом диҳад.
+Риоя кардани покизагӣ ва хушбӯйӣ аз ахлоқ ва одобҳои мусалмон аст. Ин масъала дар ҳолате, ки бо мардум рӯбарӯ мешавӣ ва ҳамнишинӣ мекунӣ, махсусан дар ҷамъиятҳо ва намозҳои ҷамоатӣ, боз ҳам муҳимтар мешавад.
+Муроҷиат дар ҳадис ба он касест, ки намози ҷумъа бар ӯ воҷиб аст, зеро маҳз ӯст, ки барои адои он меояд.
+Ҳар касе, ки ба намози ҷумъа ҳозир мешавад, пок буданаш мустаҳаб аст, бинобар ин ғусл кунад то бӯйҳои нописанд аз баданаш дур шавад ва атр занад. Агар танҳо вузӯ бигирад, басанда аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5394</t>
+  </si>
+  <si>
+    <t>البخيل من ذكرت عنده فلم يصل علي</t>
+  </si>
+  <si>
+    <t>Бахил касест, ки номи ман назди ӯ зикр шавад ва бар ман дуруд нафиристад</t>
+  </si>
+  <si>
+    <t>عَنِ الحُسَينِ بنِ عَلِيٍّ بنِ أَبِي طَالِبٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «الْبَخِيلُ مَنْ ذُكِرْتُ عِنْدَهُ فَلَمْ يُصَلِّ عَلَيَّ».</t>
+  </si>
+  <si>
+    <t>Аз Ҳусайн ибни Алӣ ибни Абутолиб (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Бахил касест, ки номи ман назди ӯ зикр шавад ва бар ман дуруд нафиристад."</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن تَرْك الصلاة عليه حال سَمَاع اسمه أو كُنْيَتِه أو وصفه، وقال: البَخيل كامل البُخْل مَن ذُكرتُ عنده فلم يُصلِّ عليّ؛ وذلك لأمور: 
+الأول: أنه بُخْلٌ بشيءٍ لا يَخْسَر بسببه قليلًا ولا كثيرًا، ولا يَبذُل مالًا، ولا يَبذُل جُهْدًا. 
+الثاني: أنه بَخِلَ على نفسه وحَرَمَها أجرَ الصلاة على رسوله صلى الله عليه وسلم؛ لأنه بامتناعه من الصلاة عليه قد شَحَّ وامتنع من أداء حقٍّ يَتَعَيَّنُ عليه أداؤه امتثالًا للأمر وينال به الأجر. 
+الثالث: أنَّ الصلاة عليه فيها أداء بعض حقِّ النبي صلى الله عليه وسلم، فهو الذي عَلَّمنا، وهو الذي أرشدَنا، وهو الذي دعانا إلى الله تبارك وتعالى، وجاءنا بهذا الوحي، وهذه الشَّريعة، فهو سبب هدايتنا -بعد الله تبارك وتعالى- ومَن لم يُصلِّ عليه يكون قد بَخِل على نفسه، وبَخِل على نبيِّه صلى الله عليه وسلم بحقٍّ هو من أدنى حقوقه.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз тарки дуруд (салавот) фиристодан бар ӯ дар ҳолате, ки номи муборак, куния, ё зикри ӯ шунида шавад ҳушдор доданд. Фармудаанд: Бахил касест, ки ман назди ӯ ёд шавам ва бар ман дуруд нафиристад. Бинобар умури зерин:
+Аввал: Бахилӣ (хасисӣ) дар чизест, ки на камтарин зиёнеро меорад, на талафи моле дорад ва на ягон кӯшиши ҷисмонӣ мехоҳад (яъне, салавот фиристодан ба Паёмбар (саллаллоҳу алайҳи ва саллам)).
+Дуюм: Ӯ ба худ бахилӣ карда ва худро аз аҷри дуруд фиристодан бар Расули Худо (саллаллоҳу алайҳи ва саллам) маҳрум сохтааст, зеро бо тарки салавот, аз иҷрои ҳаққе, ки бояд анҷом диҳад, худдорӣ кард, ки Худо амр кардааст ва дар он аҷру савоб ҳаст.
+Сеюм: Салавот фиристодан ба Паёмбар (саллаллоҳу алайҳи ва саллам) адои бархе аз ҳуқуқи ӯст, зеро ӯ моро таълим додааст, роҳнамоӣ кардааст ва моро ба сӯи Худо даъват кардааст. Ӯ барои мо ваҳй ва шариатро овардааст ва пас аз Худованд ӯ сабаби ҳидоят ёфтани мо аст. Касе, ки бар ӯ салавот намефиристад, ба худ ва ба Паёмбар (саллаллоҳу алайҳи ва саллам) бахилӣ кардааст. Чунин шахс нисбат ба Паёмбараш (саллаллоҳу алайҳи ва саллам) дар бораи ҳаққе бахилӣ кардааст, ки аз камтарин ҳуқуқи ӯ аст.</t>
+  </si>
+  <si>
+    <t>تَرْك الصلاة على النبي صلى الله عليه وسلم عنوان الشُّحِّ.
+الصلاة على النبي صلى الله عليه وسلم من أفضل القُرُبات والطاعات في جميع الأوقات، ويتأكّد حالَ ذِكْرِه.
+قال النووي: إذا صلى على النبي صلى الله عليه وسلم فليَجمع بين الصلاة والتسليم، ولا يَقتصر على أحدِهما؛ فلا يَقل: (صلى الله عليه) فقط، ولا: (عليه السلام) فقط.
+قال أبو العالية في قوله: (إن الله وملائكته يصلون على النبي) قال: صلاة الله عز وجل على نبيه: ثناؤه عليه، والصلاة من الملائكة والبشر: الدعاء.
+قال الحليمي: فمعنى «اللهم صلّ على محمد»: اللهم عظّمه في الدنيا بإعلاء ذِكْرِه، وإظهار دينه، وإبقاء شريعته، وفي الآخِرة: بِتَشْفِيْعِهِ في أُمَّتِهِ، وإِجْزَال أجره ومثوبته، وإبداء فضله للأولين والآخرين بالمقام المحمود، وتقديمه على كافة المقربين الشهود.</t>
+  </si>
+  <si>
+    <t>Тарки салавот бар Паёмбар (саллаллоҳу алайҳи ва саллам) нишонаи бахилӣ аст.
+Салавот фиристодан бар Паёмбар (саллаллоҳу алайҳи ва саллам) яке аз беҳтарин тоатҳо ва ибодатҳо дар ҳама вақтҳо аст ва ҳангоми зикр кардани номашон бештар таъкид мешавад.
+Нававӣ гуфтааст: Ҳангоме ки бар Паёмбар (саллаллоҳу алайҳи ва саллам) салавот мефиристад, бояд дуруд ва саломро бо ҳам бигӯяд ва ба яке аз онҳо иктифо накунад. Яъне, (саллаллоҳу алайҳи) ё (алайҳис-салом) нагӯяд (Балки бигӯяд: Саллаллоҳу алайҳи ва саллам).
+Абулъолия дар тафсири ин оят: (إن الله وملائكته يصلون على النبي) гуфтааст: Дуруди Худованд бар Паёмбараш, сано ва ситоиш бар ӯст ва салоти фариштагон ва инсонҳо дуо кардан барои ӯ мебошад.
+Ҳалимӣ гуфт: Маънои дуои (Аллоҳумма салли ъало Муҳаммадин) ин аст, ки Худоё ӯро дар дунё бо баланд бардоштани ёдаш, ошкор кардани динаш ва боқи мондани шариаташ бузург созад. Дар охират бо шафоаташ барои умматаш, подош ва савоби фаровон ва ошкор кардани бартарияти ӯ барои пешиниён ва ояндагон дар мақоми маҳмуд ва муқаддам доштани ӯ бар ҳама муқаррабони ҳозир бузург бидор.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي والنسائي في الكبرى وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي والنسائي في الكبرى وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5403</t>
+  </si>
+  <si>
     <t>من أكل طعاما فقال: الحمد لله الذي أطعمني هذا ورزقنيه من غير حول مني ولا قوة، غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>Ҳар касе, ки таом бихӯрад ва баъд аз он бигӯяд: "Алҳамду лиллаҳиллазӣ атъаманӣ ҳоза ва разақаниҳи мин ғайри ҳавлин миннӣ ва ло қувваҳ." 
 Тарҷума: "Ситоиш махсуси Аллоҳ аст, ки ин таомро ба ман дод ва онро бе нерӯ ва тавоноии ман ба ман рӯзӣ гардонд.",  гуноҳони гузаштааш бахшида мешавад</t>
   </si>
   <si>
     <t>عَنْ سَهْلِ بْنِ مُعَاذِ بْنِ أَنَسٍ عَنْ أَبِيهِ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «مَنْ أَكَلَ طَعَامًا فَقَالَ: الحَمْدُ لِلَّهِ الَّذِي أَطْعَمَنِي هَذَا وَرَزَقَنِيهِ مِنْ غَيْرِ حَوْلٍ مِنِّي وَلاَ قُوَّةٍ، غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ».</t>
   </si>
   <si>
     <t>Аз Саҳл ибни Муъоз ибни Анас аз падараш ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар касе, ки таом бихӯрад ва баъд аз он бигӯяд: "Алҳамду лиллаҳиллазӣ атъаманӣ ҳоза ва разақаниҳи мин ғайри ҳавлин миннӣ ва ло қувваҳ." 
 Тарҷума: "Ситоиш махсуси Аллоҳ аст, ки ин таомро ба ман дод ва онро бе нерӯ ва тавоноии ман ба ман рӯзӣ гардонд.",  гуноҳони гузаштааш бахшида мешавад."</t>
   </si>
   <si>
     <t>يحثُّ النبيُّ صلى الله عليه وسلم مَن أَكلَ طعامًا بأنْ يَحمدَ الله، فلا قدرة لي في جلب الطعام، ولا في أكله إلا بالله تعالى وإعانته، 
 ثم بشَّر صلى الله عليه وسلم مَن قال ذلك بأنه مستحق لمغفرة الله له ما مضى من ذنوبه الصغائر.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мусалмононро ташвиқ мекунад, ки ҳар гоҳ таом бихӯранд, Аллоҳро ҳамду ситоиш бигӯянд. Зеро ман на қудрати фароҳам овардани таомро дорам ва на тавоноии хӯрдани онро, магар бо кумак ва ёрии Аллоҳ Таъоло. Паёмбар (саллаллоҳу алайҳи ва саллам) мужда доданд, ки ҳар ки ин ҳамду ситоишро бигӯяд, сазовори бахшида шудани гуноҳони сағираи гузаштааш мебошад.</t>
   </si>
   <si>
     <t>استحباب حَمْد الله تعالى في آخر الطعام.
 بيان عظيم فضل الله تعالى على عباده حيث رزَقَهم ويَسَّرَ لهم أسباب الرزق وجعل في ذلك تكفير السيئات.
 أمور العباد كلها من الله عز وجل، وليست بحولهم وقوتهم، والعبد مأمور بفعل الأسباب.</t>
   </si>
@@ -8368,50 +9808,81 @@
     <t>عن جُندب بن عبد الله القَسْرِِي رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ صَلَّى صَلَاةَ الصُّبْحِ فَهُوَ فِي ذِمَّةِ اللهِ، فَلَا يَطْلُبَنَّكُمُ اللهُ مِنْ ذِمَّتِهِ بِشَيْءٍ، فَإِنَّهُ مَنْ يَطْلُبْهُ مِنْ ذِمَّتِهِ بِشَيْءٍ يُدْرِكْهُ، ثُمَّ يَكُبَّهُ عَلَى وَجْهِهِ فِي نَارِ جَهَنَّمَ».</t>
   </si>
   <si>
     <t>Аз Ҷундуб ибни Абдуллоҳи Қасрӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳар касе намози бомдодро хонад, дар амон ва ҳимояти Аллоҳ аст, Пас (ҳушёр бошед, ки) Аллоҳ барои дар ҳимоят ва амон гирифтанаш аз шумо чизе нахоҳад, зеро ҳар кӣ аз Ӯ дар бораи амон ва ҳимояташ бипурсад, ӯро гирифтор созад, сипас ӯро бар рӯяш ба оташи дӯзах андозад".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن صلى الفجر فهو في حِفْظ الله وحراستِه وحمايته، يدافع عنه، وينتصر له.
 ثم حَذَّرَ عليه الصلاة والسلام مِن نَقْضِ هذا العهدِ وإبطاله، إما بترك صلاة الفجر، أو بالتعرُّض لمصليها والاعتداء عليه، فإنَّ مَن فَعَلَ ذلك فقد خَرَِقَ هذا الجِوار، واستحق الوعيد الشديد بأن يَطلُبَه الله بما فَرَّطَ في حقه، ومَن يطلبه الله يُدركه، ثم يلقيه على وجهه في النار.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар доданд, ки ҳар касе намози бомдодро бихонад зери ҳимояти Аллоҳ қарор дорад, ӯро дар паноҳаш мегирад ва ёриаш медиҳад.
 Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз шикастани ин аҳду паймон ҳушдор доданд, ё бо тарки намоз субҳ бошад ва ё бо дарафтодан ба касе ки намози субҳро адо намудааст. Ҳар кас ин корро анҷом диҳад аҳдро зер пой гузошта сазовори ҷазои сахт аст, яъне Аллоҳ ӯро дар бораи ҳаққаш мутолаба мекунад ва касе ки Аллоҳ ҳаққашро аз ӯ талаб кунад мавриди гирифтори шадиди Ӯ Таъоло гардида бар рӯяш дар оташи дӯзах меафканад.</t>
   </si>
   <si>
     <t>بيان أهمية صلاة الفجر وفضيلتها.
 التحذير الشديد من التعرض بسوء لمن صلى الفجر.
 انتقام الله تعالى ممن يتعرض لعباده الصالحين.</t>
   </si>
   <si>
     <t>Аҳамияти намози бомдод ва фазилати он.
 Огоҳӣ аз дарафтодан ва зиён расондан ба касе ки намози субҳро адо намудааст.
 Худованд аз касе, ки ба бандагони солеҳаш ҳамла мекунад ва зиён мерасонад интиқом мегирад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5435</t>
+  </si>
+  <si>
+    <t>من غدا إلى المسجد أو راح أعد الله له في الجنة نزلا، كلما غدا أو راح</t>
+  </si>
+  <si>
+    <t>Ҳар касе дар аввали рӯз ё охири рӯз ба масҷид равад, Худованд барои ӯ дар биҳишт маконе фароҳам месозад, ҳар боре, ки субҳ равад ё дар охири рӯз</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ غَدَا إِلَى الْمَسْجِدِ أَوْ رَاحَ أَعَدَّ اللهُ لَهُ فِي الْجَنَّةِ نُزُلًا، كُلَّمَا غَدَا أَوْ رَاحَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар касе дар аввали рӯз ё охири рӯз ба масҷид равад, Худованд барои ӯ дар биҳишт маконе фароҳам месозад, ҳар боре, ки субҳ равад ё дар охири рӯз."</t>
+  </si>
+  <si>
+    <t>بَشَّرَ النبيُّ صلى الله عليه وسلم مَن أتى المَسجدَ للعبادة أو العلم أو لغير ذلك مِن مقاصد الخير في أيِّ وقت؛ أولَ النهار أو آخرَه بأنَّ الله قد هَيَّأَ له مَكانًا وضِيافة في الجنة، كلّما جاء المسجد في ليل أو نهار.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) касеро, ки барои ибодат ё омӯзиш ё дигар мақсадҳои нек ба масҷид меояд, дар ҳар вақти рӯз ё шаб хабар дод, ки Худованд барои ӯ дар биҳишт макон ва зиёфат омода кардааст, ҳар боре, ки ба масҷид меояд.</t>
+  </si>
+  <si>
+    <t>فَضْل الذهاب إلى المسجد، والحَثُّ على المحافظة على صلاة الجماعة فيه، فَكَم يَفُوْتُ المُتَخَلِّف عن المساجد من الخير والفضل والأجر والضيافة التي يعدُّها الله تبارك وتعالى لقاصِدِيْ بيته.
+إذا كان الناس يُكرِمُون من جاء بيوتَهم، ويُقَدِّمون له الطعام، فالله تبارك وتعالى أَكْرَمُ مِن خَلْقِه! فمَن قَصَدَ بيتَه أَكرمَه، وأَعَدّ الله له نزلًا عظيمًا وكبيرًا.
+الفرح والغِبْطَة بالذهاب للمساجد؛ لأنه يُعَدّ له نُزُلٌ كلّما غَدَا أو رَاح بِعَدَد ذهابِه.</t>
+  </si>
+  <si>
+    <t>Фазилати рафтан ба масҷид ва ташвиқ ба нигоҳ доштани намози ҷамоат дар он зикр шудааст. Чӣ қадар савоб, фазл ва меҳмоннавозии илоҳӣ аз даст меравад ба касе, ки аз масоҷид дурӣ меҷӯяд ва ба хонаи Худо намеравад.
+Агар мардум касеро, ки ба хонаҳояшон меояд, эҳтиром кунанд ва барои ӯ зиёфат биороянд, Худованди Мутаъол аз махлуқоташ боз ҳам саховатмандтар ва гиромитар аст. Ҳар касе, ки ба хонаи Ӯ (яъне масҷид) биравад, Худованд ӯро икром мекунад ва барои ӯ меҳмоннавозии бузургу азиме омода намудааст.
+Шодию хушҳолӣ ва ғибтаварзӣ (ҳасади бе кина) барои рафтан ба масҷидҳо, зеро ҳар боре, ки субҳ ё шом ба масҷид меравад, Худованд барои ӯ иқоматгоҳ ва зиёфат омода мекунад, ба теъдоди ҳар боре, ки меравад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5436</t>
   </si>
   <si>
     <t>من كان يؤمن بالله واليوم الآخر فليقل خيرا أو ليصمت</t>
   </si>
   <si>
     <t>Ҳар кӣ ба Худо ва рӯзи қиёмат бовар дорад, пас бояд сухани нек гӯяд ё хомӯш бимонад</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيَقُلْ خَيْرًا أَوْ لِيَصْمُتْ، وَمَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيُكْرِمْ جَارَهُ، وَمَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيُكْرِمْ ضَيْفَهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: «Ҳар кӣ ба Худо ва рӯзи қиёмат бовар дорад, пас бояд сухани нек гӯяд ё хомӯш бимонад; ва ҳар кӣ ба Худо ва рӯзи қиёмат бовар дорад, пас бояд ҳамсояаашро гиромӣ дорад, ва ҳар кӣ ба Худо ва рӯзи қиёмат бовар дорад, пас бояд меҳмонашро икром намояд».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ العبدَ المؤمن بالله واليوم الآخر الذي إليه معاده وفيه مجازاته بعمله، يَحُثُّه إيمانُه على فعل هذه الخصال: 
 الأولى: القول الحسن: من التسبيح والتهليل، والأمر بالمعروف، والنهي عن المنكر، والإصلاح بين الناس، فإنْ لم يفعل فلْيلزم السكوت ويَكُف أذاه ويحفظ لسانه. 
 الثاني: إكرام الجار: بالإحسان إليه وعدم إيذائه.
 الثالث: إكرام الضيف القادم لزيارتك: بطِيْبِ الكلام وإطعام الطعام ونحو ذلك.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён фармуданд, ки ҳар касе ба Аллоҳ ва рӯзи қиёмат имон дорад, ки бозгашташ ба он ҷост ва бар асоси амалҳояш подош дода мешавад, имонаш ӯро ба анҷоми аъмоли зер водор месозад:
 Аввал: Сухани нек, аз ҷумла тасбеҳу таҳлил ва амри ба маъруф ва наҳйи аз мункар ва ислоҳкорӣ байни мардум. Пас агар ҳар кӣ ин амалҳоро анҷом намедиҳад сукутро интихоб кунад ва аз озори мардум бипарҳезад ва забонашро нигоҳ дорад.
 Дуввум: Эҳтироми ҳамсоя, бо некӣ кардан ва зарар нарасонидан ба ӯ.
 Севум: Иззат ва эҳтироми меҳмоне, ки ба дидори ту меояд, яъне пазироӣ аз ӯ бо сухани нек ва гузоштани дастархон ва ончи муяссар барои туст.</t>
   </si>
@@ -8634,50 +10105,423 @@
   <si>
     <t>Аз Абдуллоҳ ибни Умар (Худованд аз он ду розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мардеро шунид, ки бародарашро дар бораи ҳаё панд медод, Паёмбари Худо гуфт: "Ҳаё аз имон аст".</t>
   </si>
   <si>
     <t>سَمِعَ النبيُّ صلى الله عليه وسلم رجلًا ينصح أخاه أن يترك كثرةَ الحياء! فبَيَّن له أن الحياء من الإيمان، وأنه لا يأتي إلا بخير.
 والحياء خُلقٌ يَحْمِلُ على فِعْل الجميل وترك القبيح.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мардеро шунид, ки бародарашро ба тарки зиёдаравӣ дар ҳаё насиҳат мекард, Паёмбари Худо барои ӯ баён фармуданд, ки ҳаё аз имон аст ва он хайру некӣ ба бор меорад.
 Ҳаё рафторе аст, ки боиси анҷоми амалҳои зебо ва тарки корҳои зишт мегардад.</t>
   </si>
   <si>
     <t>ما يَمنعُك من الخير لا يُسمَّى حياءً، بل يُسمى خَجَلًا وعَجْزًا وخَوَرًا وجُبْنًا.
 الحياء من الله عز وجل يكون بفعل المأمورات، وترك المحظورات.
 الحياء مِن الخَلق يكون باحترامهم، وإنزالهم منازلهم، واجتناب ما يقبح عادةً.</t>
   </si>
   <si>
     <t>Ончи ки шуморо аз корҳои нек бозмедорад, ҳаё номида намешавад, балки он хиҷолат, нотавонӣ, тарсуӣ ва буздилӣ аст.
 Шарму ҳаё дар баробари Аллоҳ бо анҷоми дастурот ва тарки манъкардаҳои Ӯ Таъоло ҳосил мешавад.
 Шарму ҳаё аз мардум иборат аст аз эҳтироми онҳо, қадрдонии онҳо ва дурӣ аз амалҳое, ки миёни мардум зишт дониста мешавад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5478</t>
   </si>
   <si>
+    <t>الدعاء لا يرد بين الأذان والإقامة</t>
+  </si>
+  <si>
+    <t>Дуои байни азон ва иқома рад намешавад</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الدُّعَاءُ لاَ يُرَدُّ بَيْنَ الأَذَانِ وَالإِقَامَةِ».</t>
+  </si>
+  <si>
+    <t>Аз Анас ибни Молик (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дуои байни азон ва иқома рад намешавад".</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم فَضْلَ الدعاء بين الأذان والإقامة، وأنه لا يُرَدّ وحَرِيٌّ بالإجابة، فادعوا الله فيه.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) фазилати дуо байни азон ва иқоматро баён намуданд, ки он рад карда намешавад ва сазовори иҷобат аст. Бинобар ин дар он вақт дуо кунед ва аз Аллоҳ Таъоло бихоҳед.</t>
+  </si>
+  <si>
+    <t>فضيلة هذا الوقت للدعاء.
+إذا تَحَلّى الدّاعي بآداب الدعاء، وقَصَدَ مَوَاطِنَه وأوقاته الفاضلة، وابتعد عن عِصْيان الله، واحتاط لنفسه من الوقوع في الشُّبُهات والرِّيَب، وأحسن الظن بالله: فإنه جَدِيْرٌ أنْ يُستَجاب له بإذن الله.
+قال المناوي عن استجابة الدعاء: أي: بعد جَمْع شروط الدعاء وأركانه وآدابه، فإنْ تَخَلَّفَ شيءٌ منها فلا يَلوم إلا نفسَه. 
+استجابة الدعاء: إما أنْ تُعَجَّلَ له دعوتُه، أو يُصرَفَ عنه مِن الشر مِثلُها، أو تُدَّخَرَ له في الآخرة؛ وذلك بحسب حكمة الله ورحمته.</t>
+  </si>
+  <si>
+    <t>Фазилати ин вақт барои дуо.
+Агар дуокунанда бо одобҳои дуо ороста бошад, дар маконҳо ва замонҳои беҳтар дуо кунад, аз нофармонӣ ба Худо дурӣ ҷӯяд, худро аз шубҳаҳо ва чизҳои гумроҳкунанда нигоҳ дорад ва нисбат ба Худо гумони нек дошта бошад, сазовори он аст, ки - бо хости Худо - дуояш пазируфта шавад.
+Муновӣ дар бораи иҷобати дуо гуфтааст: Баъд аз ҷамъ овардани шартҳо, рукнҳо ва одобҳои дуо, агар чизе аз онҳоро амалӣ накард, ғайр аз худаш дигар касеро маломат накунад.
+Иҷобати дуо чанд ҳолат дорад: ё зуд иҷобат мешавад, ё ба ҷойи он шарре аз ӯ дур карда мешавад, ё савоби он дар охират барояш захира карда мешавад. Ин ҳама тибқи ҳикмат ва раҳмати Худованд сурат мегирад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5479</t>
+  </si>
+  <si>
+    <t>اللهم أصلح لي ديني الذي هو عصمة أمري</t>
+  </si>
+  <si>
+    <t>Аллоҳумма аслиҳ лӣ дини аллазӣ ҳува ъисмату амрӣ</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «اللهُمَّ أَصْلِحْ لِي دِينِي الَّذِي هُوَ عِصْمَةُ أَمْرِي، وَأَصْلِحْ لِي دُنْيَايَ الَّتِي فِيهَا مَعَاشِي، وَأَصْلِحْ لِي آخِرَتِي الَّتِي فِيهَا مَعَادِي، وَاجْعَلِ الْحَيَاةَ زِيَادَةً لِي فِي كُلِّ خَيْرٍ، وَاجْعَلِ الْمَوْتَ رَاحَةً لِي مِنْ كُلِّ شَرٍّ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу ) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аллоҳумма аслиҳ лӣ дини аллазӣ ҳува ъисмату амрӣ, ва аслиҳ лӣ дунёя аллатӣ фиҳо маошӣ, ва аслиҳ лӣ охиратӣ аллатӣ фиҳо маъодӣ, ва-ҷъалил-ҳаёта зиёдатан лӣ фӣ кулли хайр, ва-ҷъалил-мавта роҳатан лӣ мин кулли шар." Тарҷума: “Эй Аллоҳ! Динамро, ки он ҳифозаткунандаи амри ман аст, ислоҳ намо; ва дунёямро, ки дар он зиндагии ман қарор дорад, ислоҳ гардон; ва охиратамро, ки бозгаштам ба сӯи он аст, ислоҳ гардон; ва зиндагиямро боиси афзоиши корҳои нек бигардон; ва маргро аз тамоми бадиҳо бароям роҳат қарор бидеҳ.”</t>
+  </si>
+  <si>
+    <t>دَعَا النبيُّ صلى الله عليه وسلم بِدُعاء جَمَعَ فيه أصولَ مَكارِمِ الأخلاقِ التي بُعِثَ لإتمامها؛ وهي صلاح الدين، والدنيا، والآخرة، فاستقى في هذا اللفظ الوجيز صلاح هذه الجوامع الثلاث، وبدأ بصلاح الدين وبه صلاحُ حالِ الدَّارَين فقال: 
+(اللهم أصلح لي ديني) بأنْ توفقَني للقيام بآدابه على الوجه الأكمل الأتمّ. 
+(الذي هو عصمة أمري) وحافظٌ لجميع أموري، فإنْ فَسَدَ ديني فَسَدت أموري، وخِبْتُ وخَسِرتُ، ولأنه لا يتم صلاح الدين المطلوب إلا بصلاح الدنيا فقال:
+(وأصلح لي دنياي) بإعطائي صحةَ البدن والأمن، والرزق، والزوجة الصالحة، والذرية الطيبة وما أحتاج إليه، ويكون حلالًا، ومُعِيْنًا على طاعتك، ثم ذَكَرَ العُذْرَ في سؤاله إصلاحها؛ بأن قال: 
+(التي فيها معاشي) ومكان عيشي وزَمَنُ حياتي.
+(وأصلح لي آخرتي التي فيها معادي) وعَوْدِيْ إلى لقائك وذلك بصلاح الأعمال، وتوفيق الله للعبد على العبادة والإخلاص، وحسن الخاتمة. 
+ورَتَّبَ صلى الله عليه وسلم الآخرة بعد الدنيا؛ إذ الأُولى هي وسيلة إصلاح الثانية، فمَن استقام في دنياه وِفْقَ مُرَاد الله، استقامت له آخرته وسعد فيها.
+(واجعل الحياة) وطول العمر (زيادة لي في كل خير) أتكثَّر فيها من الأعمال الصالحة، (واجعل الموت) وتعجيلَه (راحة لي من كل شرٍّ) وفتنةٍ ومِحْنَةٍ وابتلاء بمعصية وغفلة، وخلاصًا من مَشَقّة الدنيا وغمومها، وحصول الراحة.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) дуое карданд, ки дар он тамоми асосҳои ахлоқи нек гирд оварда шудааст. Ҳамон ахлоқе, ки ӯ барои такмили онҳо фиристода шуда буд. Дар ин дуои мухтасар, ислоҳи дину дунё ва охират дархост шудааст. Бо дуо барои ислоҳи дин оғоз карданд, зеро ислоҳи дин сабаби ислоҳи ҳолати ду дунё — дунё ва охират — мегардад. Ҳамин тавр гуфтанд:
+(Эй Аллоҳ, динамро барои ман ислоҳ фармо), яъне, маро тавфиқ деҳ, то тавонам одоби диниро ба беҳтарин ва комилтарин шакл ба ҷо биёрам.
+(Ки он муҳофиз ва нигаҳбони ҳамаи кори ман аст), яъне, дин такягоҳ ва пояи ҳамаи умури инсон аст. Агар динам фосид шавад, ҳама умури ман фосид мешавад ва ба хорӣ ва зиён гирифтор мешавам. Чун ислоҳи дин бе ислоҳи дунё комил намешавад, бинобар ин баъдаш гуфт:
+(Ва дунёи манро ислоҳ фармо), яъне, бо додани саломатии ҷисмӣ, амну амон, ризқ, ҳамсари хуб, фарзандони нек ва он чи ба он ниёз дорам ва ҳалол бошад ва манро дар ибодати Ту ёрӣ диҳад. Сипас узреро дар саволи худ барои ислоҳ зикр намуда фармуданд:
+(ки дар он рӯзии ман аст) ва ҷои зиндагиву вақти ҳаёти ман мебошад.
+(Ва охирати маро, ки бозгаштам дар он аст, ислоҳ фармо), яъне, охират макони бозгашт ва дидори Парвардигор аст, пас онро бо некии аъмол, ихлос, ибодат ва анҷоми нек (ҳусни хотима) барои ман дуруст гардон.
+Паёмбари Худо (саллаллоҳу алайҳи ва саллам) охиратро пас аз дунё зикр кард, зеро дунё василаест барои ислоҳ ва ободии охират. Ҳар касе, ки дар дунёаш мувофиқи хости Худо зиндагӣ кунад ва ростқадам бошад, охираташ низ барои ӯ дуруст ва бо саодат хоҳад буд.
+(Ва зиндагиямро) дарозии умрамро (боиси афзоиши корҳои нек бигардон) барои он ки амалҳои некро бештар анҷом диҳам. (Ва маргро) барвақт расиданашро (аз тамоми бадиҳо бароям роҳат қарор бидеҳ) барои ман ҳамчун осоиш ва раҳоӣ аз ҳар бадӣ, фитна, санҷиш, гуноҳ ва ғафлат, ҳамчунин раҳоӣ аз машаққат ва ғамҳои дунё ва расидан ба осоиш қарор деҳ.</t>
+  </si>
+  <si>
+    <t>الدين أهمُّ شيء؛ لهذا بدأ به النبي صلى الله عليه وسلم بالدعاء.
+الدين عِصْمَةٌ للإنسان يَمْنَعُه من كلّ شرٍّ.
+الدعاء بالأمور الدنيوية من أجل صلاح الدين والآخرة.
+لا يُكرَه تَمَنِّي الموت خوفًا من الفتنة في الدين، أو سؤال الله الموت على الشهادة.</t>
+  </si>
+  <si>
+    <t>Муҳимтарин чиз дин аст, бинобар ин Паёмбар (саллаллоҳу алайҳи ва саллам) дуояшро ба он оғоз намуд.
+Дин нигаҳдорандаи инсон аст, ки аз ҳама бадиҳо ӯро боз медорад.
+Дуо кардан барои корҳои дунёӣ ба хотири беҳбудии дин ва охират.
+Орзу кардани марг, аз тарси гирифтор шудан дар фитнаи дар дин, ё талаби марги шаҳодат аз Аллоҳ Таъоло макруҳ нест.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5482</t>
+  </si>
+  <si>
+    <t>رب اغفر لي خطيئتي وجهلي، وإسرافي في أمري كله، وما أنت أعلم به مني، اللهم اغفر لي خطاياي، وعمدي وجهلي وهزلي، وكل ذلك عندي، اللهم اغفر لي ما قدمت وما أخرت، وما أسررت وما أعلنت، أنت المقدم وأنت المؤخر، وأنت على كل شيء قدير</t>
+  </si>
+  <si>
+    <t>Парвадигоро! Иштибоҳот ва нодонию зиёдаравӣ дар корамро ва он чи Ту аз ман ба он донотар ҳастӣ, мағфират кун. Эй Аллоҳ! Гуноҳони ҷиддӣ, шӯхӣ ва саҳвӣ ва амдии маро бибахш, ва ман иқрор мешавам, ки муртакиби ҳамаи онҳо шудаам. Эй Аллоҳ! Гуноҳоне, ки пеш аз марг муртакиб шудам ва гуноҳоне, ки осораш пас аз марг ҳамчунон боқӣ мемонад ва гуноҳоне, ки пинҳону ошкор анҷом додаам ва Ту аз ман ба онҳо донотар ҳастӣ, бибахш. Ин Ту ҳастӣ, ки ҳар касеро бихоҳӣ ба сӯи корҳои неку биҳишт - ба пеш мебарӣ- ва ҳар касеро бихоҳӣ аз корҳои неку биҳишт - ба таъхир меандозӣ - ва Ту бар ҳама чиз қодиру тавоно ҳастӣ</t>
+  </si>
+  <si>
+    <t>عَنِ أَبِي مُوسَى رضي الله عنه، عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُ كَانَ يَدْعُو بِهَذَا الدُّعَاءِ: «رَبِّ اغْفِرْ لِي خَطِيئَتِي وَجَهْلِي، وَإِسْرَافِي فِي أَمْرِي كُلِّهِ، وَمَا أَنْتَ أَعْلَمُ بِهِ مِنِّي، اللَّهُمَّ اغْفِرْ لِي خَطَايَايَ، وَعَمْدِي وَجَهْلِي وَهَزْلِي، وَكُلُّ ذَلِكَ عِنْدِي، اللَّهُمَّ اغْفِرْ لِي مَا قَدَّمْتُ وَمَا أَخَّرْتُ، وَمَا أَسْرَرْتُ وَمَا أَعْلَنْتُ، أَنْتَ المُقَدِّمُ وَأَنْتَ المُؤَخِّرُ، وَأَنْتَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ».</t>
+  </si>
+  <si>
+    <t>Аз Абумусо (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) ин дуоро мехонданд: "Парвадигоро! Иштибоҳот ва нодонию зиёдаравӣ дар корамро ва он чи Ту аз ман ба он донотар ҳастӣ, мағфират кун. Эй Аллоҳ! Гуноҳони ҷиддӣ, шӯхӣ ва саҳвӣ ва амдии маро бибахш, ва ман иқрор мешавам, ки муртакиби ҳамаи онҳо шудаам. Эй Аллоҳ! Гуноҳоне, ки пеш аз марг муртакиб шудам ва гуноҳоне, ки осораш пас аз марг ҳамчунон боқӣ мемонад ва гуноҳоне, ки пинҳону ошкор анҷом додаам ва Ту аз ман ба онҳо донотар ҳастӣ, бибахш. Ин Ту ҳастӣ, ки ҳар касеро бихоҳӣ ба сӯи корҳои неку биҳишт - ба пеш мебарӣ- ва ҳар касеро бихоҳӣ аз корҳои неку биҳишт - ба таъхир меандозӣ - ва Ту бар ҳама чиз қодиру тавоно ҳастӣ."</t>
+  </si>
+  <si>
+    <t>كانَ مِن أَدعية النبيِّ صلى الله عليه وسلم الجَامِعة قوله: 
+"رب اغفر لي خطيئتي" وذنبي، "وجهلي" وما وَقَع مِنِّي بدون علم. 
+"وإسرافي في أمري كله" وتقصيري وتَجَاوُزِيْ للحد. 
+"وما أنت أعلم به مني" عَلِمْتَه أنت يا الله ونَسِيْتُه أنا. 
+"اللهم اغفر لي خطاياي وعمدي" وما صَدَر عَن عَمْدٍ مني وعِلْمٍ مني بالذنوب. 
+"وجدي وهزلي" وما صدر عن مُزَاح، وما وَقَع مني في الحالين. 
+"وكل ذلك عندي" حيث جَمَعتْ ما ذُكِرَ من الذنوب والعيوب. 
+"اللهم اغفر لي ما قدمت" فيما مضى، "وما أخرت" فيما سيأتي. 
+"وما أسررت" وأخفيت، "وما أعلنت" وأظهرت. 
+"أنت المقدم وأنت المؤخر" تُقدِّم من تشاء من خلقك إلى رحمتك بتوفيقك لما ترضاه، وأنت تؤخر من تشاء عن ذلك بخذلانك إياه، فلا مُقَدِّمَ لما أخرت، ولا مؤخِّرَ لما قدمت من الأمور. 
+"وأنت على كل شيء قدير" كامل القدرة تام الإرادة، الفعال لكل ما تشاء.</t>
+  </si>
+  <si>
+    <t>Яке аз дуоҳои ҷомеъ ва комили Паёмбар (саллаллоҳу алайҳи ва саллам) ин буд, ки мефармуданд:
+"Парвардигоро! Хатогиям, гуноҳам ва нодониямро бибахш" Ва он чи надониста аз ман сар задааст, бибахш.
+"Ва исрофам дар ҳама корҳоям", яъне камбудӣ ва аз ҳад гузарониам.
+"Ва он чи Ту аз ман беҳтар медонӣ", ки ту, эй Аллоҳ, медонӣ ва ман фаромӯш кардаам.
+"Ё Аллоҳ, хатоҳо ва гуноҳоне, ки ман қасдан ва дониста анҷом додаам, бибахш." Эй Аллоҳ, ҳамаи хатоҳо ва гуноҳонеро, ки аз рӯйи қасд ва бо огоҳӣ аз гуноҳ буданаш анҷом додаам, барои ман биёмурз.
+"Ва ҷиддӣ ва шӯхӣ", яъне он чи аз шӯхӣ ва ҷиддӣ аз ман рух додааст, дар ҳарду ҳолат.
+"Ва ҳамаи инҳо назди ман аст", яъне ҳама гуноҳон ва камбудиҳое, ки зикр карда шуд дар ман ҳаст.
+"Эй Аллоҳ! Гуноҳоне, ки пеш аз марг муртакиб шудам", ҳар он чи ки гузашт, "ва гуноҳоне, ки осораш пас аз марг ҳамчунон боқӣ мемонад", ҳар он чи дар оянда меояд.
+"ва гуноҳоне, ки пинҳону ошкор анҷом додаам", Он чиро, ки пинҳонӣ ва ошкоро анҷом додаам.
+"Ин Ту ҳастӣ, ки ҳар касеро бихоҳӣ ба сӯи корҳои неку биҳишт - ба пеш мебарӣ - ва ҳар касеро бихоҳӣ аз корҳои неку биҳишт - ба таъхир меандозӣ." Касеро, ки мехоҳӣ ба раҳматат пеш мебарӣ ва тавфиқ медиҳӣ ба он чи ки Ту розӣ ҳастӣ. Ва касеро, ки мехоҳӣ аз он дур мегардонӣ ва ӯро хор мекунӣ, пас он чиро, ки Ту дур намудӣ, наздиккунандае нест ва он чиро наздик кардӣ, дуркунандае нест.
+"Ва Ту бар ҳама чиз қодиру тавоно ҳастӣ", бо қудрат ва иродаи комил, ҳарчиро бихоҳӣ онро амалӣ мекунӣ.</t>
+  </si>
+  <si>
+    <t>فضيلة هذا الدعاء، والحرص عليه اقتداء بالنبي صلى الله عليه وسلم.
+النهي عن الإسراف وأنَّ المسرف مُعَرَّض للعقوبة.
+الله تعالى أعلم بالإنسان من نفسه، فعليه أنْ يُفَوِّض أمرَه إلى الله؛ لأنه قد يخطئ وهو لا يدري.
+الإنسان قد يُؤاخَذ على هَزْلِهِ كما يُؤاخذ على جِدِّه، فيجب على الإنسان أنْ يَحْتَرِس في مُزاحِه.
+قال ابن حجر العسقلاني: لم أَرَ في شيءٍ من طُرُقه محل الدعاء بذلك، وقد وقع معظم آخره… كان يقوله في صلاة الليل، ووقع أيضًا أنه كان يقوله في آخر الصلاة، واختلفت الرواية هل كان يقوله قبل السلام أو بعده؟ بكلامها وَرَدَ.
+هل النبيُّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يخطئ ليستغفر؟ قيل بأنه قاله متواضعًا وهَضْمًا لنفسه، أو عَدَّ فَواتَ الكمال وترك الأولى ذنوبًا، أو أراد ما كان عن سهو، أو ما كان قبل النبوة، وقيل: الاستغفار تَعَبُّدٌ يجب أتيانه، لا للمغفرة، بل تعبدًا، وقيل: ذلك تنبيه وتعليمٌ لأمته؛ كي لا يأمنوا ويتركوا الاستغفار.</t>
+  </si>
+  <si>
+    <t>Фазилати ин дуо ва талоши пайравӣ кардан аз Паёмбар (саллаллоҳу алайҳи ва саллам) дар ин дуо.
+Наҳйи аз исроф, зеро исрофкунанда дар маърази муҷозот қарор дорад.
+Худованд аз инсон бештар аз худи ӯ огоҳ аст, бинобар ин инсон бояд корҳои худро ба Худо супорад, зеро инсон метавонад нафаҳмида хато кунад.
+Инсон метавонад ба хотири шӯхии худ ҳам мисли ҷиддӣ буданаш муҷозот шавад, пас бояд дар шӯхии худ эҳтиёт кунад.
+Ибн Ҳаҷари Асқалонӣ мегӯяд: Ман дар ҳеч яке аз ривоятҳои он маҳалли ин дуоро надидам, вале аксари онҳо ин дуоро дар охир овардаанд... Гуфта мешавад, ки Паёмбар (саллаллоҳу алайҳи ва саллам) онро дар намози шаб мехонд ва низ гуфта шудааст, ки дар охири намоз онро мехонд, вале ривоятҳо мухталифанд, ки оё пеш аз салом мехонд ё пас аз он? Ҳардуи инҳо ворид шудааст.
+Оё Паёмбар (саллаллоҳу алайҳи ва саллам) хато мекунад, то ин ки талаби мағфират кунад? Гуфта шудааст, ки ӯ инро аз рӯӣ тавозуъ ва фурутанӣ гуфтааст, ё аз даст рафтани камол ва тарки он чи беҳтар аст, гуноҳ дониста аст, ё мақсадашон саҳв будааст, ё он чи пеш аз паёмбариаш будааст. Инчунин гуфта шудааст, ки истиғфор ибодате аст, ки бояд анҷом дода шавад, на барои гирифтани мағфират, балки барои ибодат. Ҳамчунин гуфта шудааст, ки ин як ҳушдор ва таълим барои уммат буд, то ки бепарво нашаванд ва истиғфорро тарк накунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5483</t>
+  </si>
+  <si>
+    <t>اللهم إني أسألك العافية في الدنيا والآخرة</t>
+  </si>
+  <si>
+    <t>Эй Аллоҳ! Аз Ту дар дунё ва охират офият хоҳонам</t>
+  </si>
+  <si>
+    <t>عَنِ ابنِ عُمَرَ رضي الله عنهما قَالَ: لَمْ يَكُنْ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَدَعُ هَؤُلَاءِ الدَّعَوَاتِ، حِينَ يُمْسِي وَحِينَ يُصْبِحُ: «اللَّهُمَّ إِنِّي أَسْأَلُكَ الْعَافِيَةَ فِي الدُّنْيَا وَالْآخِرَةِ، اللَّهُمَّ إِنِّي أَسْأَلُكَ الْعَفْوَ وَالْعَافِيَةَ فِي دِينِي وَدُنْيَايَ وَأَهْلِي وَمَالِي، اللَّهُمَّ اسْتُرْ عَوْرَتِي -أَو: عَوْرَاتِي- وَآمِنْ رَوْعَاتِي، اللَّهُمَّ احْفَظْنِي مِنْ بَيْنِ يَدَيَّ، وَمِنْ خَلْفِي، وَعَنْ يَمِينِي، وَعَنْ شِمَالِي، وَمِنْ فَوْقِي، وَأَعُوذُ بِعَظَمَتِكَ أَنْ أُغْتَالَ مِنْ تَحْتِي».</t>
+  </si>
+  <si>
+    <t>Аз Ибни Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) ҳамеша ин дуоҳоро субҳу шом мехонд ва онҳоро тарк намекард: "Эй Аллоҳ! Аз Ту дар дунё ва охират офият хоҳонам. Эй Аллоҳ! Аз Ту афву офият дар дину дунё ва хонадону молам, хоҳонам. Эй Аллоҳ! Шармгоҳамро бипӯшон ва тарсамро ба амният табдил деҳ. Эй Аллоҳ! Маро аз пеши рӯ ва пушти сар ва аз тарафи росту чапам, ва аз болои сарам ҳифз намо. Ва ба азамати Ту паноҳ мебарам аз ин, ки ногаҳон аз самти поинам кушта шавам."</t>
+  </si>
+  <si>
+    <t>لم يَكُن النبيُّ صلى الله عليه وسلم يتركُ هؤلاء الدَّعَوات حين يُمسي وحين يُصبح: 
+(اللهم إني أسألُكَ العافيةَ)، والسلامة من الأسقامَ والبلايا والشدائد الدنيوية، والشهوات والفتن الدينية (في الدنيا والآخرة) العاجلة والآجلة. 
+(اللهمَّ إني أسأَلُكَ العفو) ومَحْوَ الذنوب والتَّجَاوزَ عنها، (والعافيةَ) والسلامة من العيوب، (في دِيني) من الشرك والبدع والمعاصي، (ودنياي) من المصائب والأذى والشرور، (وأهلِي) زوجاتي وأولادي وقرابتي، (ومالي) وأموالي وعملي.
+(اللهم استرْ عَوراتي) وما فيَّ من العيوب والخَلَل والتقصير وامْحُ ذنوبي، (وآمِن رَوْعاتي) وفَزَعي وخوفي. 
+(اللهم احفظْني) وادفع البلاء عني من المؤذِيات والبلاء، (من بين يديَّ ومِن خلفي، وعن يميني وعن شمالي، ومن فوقي) حيث سألَ أنْ يحفظَه الله من جميع الجهات؛ لأن البلايا والآفات إنما تَلْحَق الإنسانَ وتُقبِلُ إليه من إحدى هذه الجهات. 
+(وأعوذُ بعظمتك أن أُغْتَال) وأؤاخَذ بَغْتَة، وأَهْلِكَ غفلةً (من تحتي) فأهلك بالخَسْف.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ин дуоҳоро ҳеҷ гоҳ тарк намекард ва дар субҳу шом онҳоро мехонд:
+(Худоё, ман аз Ту офиятро металабам), яъне наҷот аз бемориҳо, балоҳо ва сахтиҳои дунёвӣ ва ҳамчунин наҷот аз шаҳватҳо ва фитнаҳои динӣ (дар дунё ва охират), ҳам дар ҳаёти зудгузар ва ҳам дар охирати абадӣ.
+(Худоё, ман аз Ту бахшиш металабам), яъне афву гузашт ва пок кардани гуноҳҳо, (ва офият) аз ҳама навъи нуқсонҳо, (дар динам) аз ширк, бидъат ва маъсиятҳо, (дар дунёям), аз мусибатҳо, озор ва бадиҳо, (дар аҳлам) ҳамсарам, фарзандонам ва наздиконам, (ва дар молу амволам), инчунин дар кору амалҳоям.
+(Худоё, айбҳо ва нуқсонҳои маро, ки дар ман ҳастанд, бипӯшон) ва гуноҳону айбҳоямро маҳв кун, (ва маро аз ҳар тарс, ваҳм ва ҳолатҳои ваҳшатангез амн гардон) тарсу ваҳшатамро аз байн бибар.
+(Худоё, маро нигаҳ дор) аз офатҳою балоҳо эминам нигоҳ дор, (аз пеши рӯям, пуштам, тарафи ростам, тарафи чапам ва аз болоям), яъне дар ҳамаи самтҳо маро ҳифз кун, зеро офату бадӣ метавонад аз ҳар кадоми ин ҷонибҳо расанд.
+(Паноҳ мебарам ба бузургии Ту, ки ногаҳон ба ҳалокат расонда нашавам), паноҳ мебарам аз ин ки ногаҳон гирифта шавам ва бехабар нобуд шавам, (аз зери поям), мисли фурӯ рафтан ба замин (хасф) ё ҳар гуна ҳалокати ногаҳонӣ аз зери пой.</t>
+  </si>
+  <si>
+    <t>المحافظة على هذه الكلمات اقتداءً بالرسول صلى الله عليه وسلم.
+الإنسان كما هو مأمور بسؤال الله العافية في الدين كذلك مأمور بسؤالها في الدنيا.
+قال الطيبي: عَمَّ الجهاتَ الست؛ لأن الآفات منها، وبالَغَ فِي جهة السُّفْلِ لرَدَاءة الآفة منها.
+ الأفضل في قراءة الأذكار، في الصباح: من طلوع الفجر إلى طلوع الشمس في أول النَّهار، ومن بعد العصر إلى ما قبل الغروب، فإن قالها بعد ذلك يعني: قالها في الصباح بعد ارتفاع الضُّحى أجزأه، وإن قالها بعد الظُّهر أجزأه، وإن قالها بعد المغرب أجزأه، فذلك وقتٌ للذكر.
+ما دَلَّ الدليل على كون الذِّكْر له وقت مُعَيّن في الليل كقراءة آخر آيتين من سورة البقرة فإنها تكون ليلًا بعد غروب الشمس.</t>
+  </si>
+  <si>
+    <t>Пойбанди ба ин дуоҳо бо пайравӣ аз Паёмбари Худо (саллаллоҳу алайҳи ва саллам).
+Инсон чуноне, ки вазифадор аст аз Худо саломатӣ ва офият дар дин бихоҳад, ҳамчунин вазифадор аст, ки онро барои дунёяш низ бихоҳад.
+Тайибӣ гуфтааст: Паёмбар (саллаллоҳу алайҳи ва саллам) ҳамаи шаш самтро зикр кард (аз пешу пушт, росту чап, боло ва поён), зеро офатҳои эҳтимолӣ метавонанд аз ҳар кадоми ин самтҳо расанд. Ва дар зикри самти поён бештар муболиға кард, чун офате, ки аз он самт меояд, бисёр ваҳшатнок аст.
+Беҳтарин вақт барои хондани азкор, субҳ аст. Азкори субҳ: Аз тулуи фаҷр то тулуи офтоб, дар аввали рӯз. Азкори шом: Беҳтаринаш аз баъди аср то пеш аз ғуруби офтоб. Агар азкорҳои субҳро баъд аз баромадани офтоб, то пешин, ё баъд аз пешин бихонад, кифоят мекунад. Азкори шомро баъд аз ғуруби офтоб бихонад, кифоят мекунад. Зеро ин вақтҳои зикр аст.
+Далеле, ки зикр кардан барои вақтҳои муайяни шаб муқаррар шудааст, мисли хондани ду ояти охирини сураи Бақара мебошад, ки он баъд аз ғуруби офтоб шабона иҷро мешавад.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والنسائي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والنسائي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5485</t>
+  </si>
+  <si>
+    <t>اللهم إني أسألك من الخير كله، عاجله وآجله، ما علمت منه وما لم أعلم، وأعوذ بك من الشر كله، عاجله وآجله، ما علمت منه وما لم أعلم</t>
+  </si>
+  <si>
+    <t>Эй Аллоҳ! Аз Ту тамоми хубиҳоро хоҳонам, хубиҳои зудҳангом ва ояндаро ва хубиҳоеро, ки медонам ва ё намедонам. Ва аз тамоми бадӣ ба Ту паноҳ мебарам, бадиҳои зудҳангом ва ояндаро ва бадиҳоеро, ки медонам ва намедонам</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنينَ رضي الله عنها أَنَّ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ عَلَّمَهَا هَذَا الدُّعَاءَ: «اللَّهُمَّ إِنِّي أَسْأَلُكَ مِنْ الْخَيْرِ كُلِّهِ، عَاجِلِهِ وَآجِلِهِ، مَا عَلِمْتُ مِنْهُ وَمَا لَمْ أَعْلَمْ، وَأَعُوذُ بِكَ مِنْ الشَّرِّ كُلِّهِ، عَاجِلِهِ وَآجِلِهِ، مَا عَلِمْتُ مِنْهُ وَمَا لَمْ أَعْلَمْ، اللَّهُمَّ إِنِّي أَسْأَلُكَ مِنْ خَيْرِ مَا سَأَلَكَ عَبْدُكَ وَنَبِيُّكَ، وَأَعُوذُ بِكَ مِنْ شَرِّ مَا عَاذَ بِهِ عَبْدُكَ وَنَبِيُّكَ، اللَّهُمَّ إِنِّي أَسْأَلُكَ الْجَنَّةَ، وَمَا قَرَّبَ إِلَيْهَا مِنْ قَوْلٍ أَوْ عَمَلٍ، وَأَعُوذُ بِكَ مِنْ النَّارِ، وَمَا قَرَّبَ إِلَيْهَا مِنْ قَوْلٍ أَوْ عَمَلٍ، وَأَسْأَلُكَ أَنْ تَجْعَلَ كُلَّ قَضَاءٍ قَضَيْتَهُ لِي خَيْرًا».</t>
+  </si>
+  <si>
+    <t>Аз Оиша (разияллоҳу анҳо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) ин дуоро ба ӯ омухтанд: "Эй Аллоҳ! Аз Ту тамоми хубиҳоро хоҳонам, хубиҳои зудҳангом ва ояндаро ва хубиҳоеро, ки медонам ва ё намедонам. Ва аз тамоми бадӣ ба Ту паноҳ мебарам, бадиҳои зудҳангом ва ояндаро ва бадиҳоеро, ки медонам ва намедонам. Эй Аллоҳ! Ман аз Ту хубиеро мехоҳам, ки бандаат ва Паёмбарат (саллаллоҳу алайҳи ва саллам) онро аз Ту хостааст, ва паноҳ мебарам бар Ту аз бадие, ки банда ва Паёмбарат (саллаллоҳу алайҳи ва саллам) аз он ба Ту паноҳ бурдааст. Эй Аллоҳ! Аз Ту ҷаннат ва ҳар қавлу амалеро, ки ба он наздик месозад, хоҳонам ва ба Ту паноҳ мебарам аз оташи дӯзах ва он қавлу амалеро, ки ба он наздик месозад. Ва аз Ту мехоҳам, ҳар қазо ва қадаре, ки бар ман файсала намудаӣ, онро бароям хайр бигардонӣ."</t>
+  </si>
+  <si>
+    <t>علَّم النبيُّ صلى الله عليه وسلم عائشةَ رضي الله عنها جوامِعَ الدعاء وهو أربع دعوات: 
+الأول: دعاء عام لكل خير: (اللهم إني أسألك من الخير كله) وجميعه، (عاجله) القريب في وقته، (وآجله) البعيد، (ما عَلِمتُ منه) مما علّمتني، (وما لم أعلم)، مما يكون في علمك سبحانك، 
+وفيه تفويض الأمر إلى الله العليم الخبير اللطيف؛ فيختار سبحانه للمسلم أفضله وأحسنه، (وأعوذ) وأعتصم وأَحْتَمي (بك من الشر كله عاجله وآجله، ما علمت منه وما لم أعلم). 
+الدعاء الثاني: وهو حِفْظٌ للمسلم مِن أنْ يَعْتَدي في الدعاء (اللهم إني أسألك) وأطلبك (من خير ما سألك عبدك ونبيك) صلى الله عليه وسلم، (وأعوذ) وألتجئ وأعتصم (بك من شر ما عاذ به عبدك ونبيك) صلى الله عليه وسلم، وهذا دعاء وطَلَبٌ من الله أنْ يُعطيَ الداعي مما سأله وطلبه النبيُّ محمد صلى الله عليه وسلم لنفسه، دون تعديد لأنواع ما دعا به صلى الله عليه وسلم. 
+الدعاء الثالث: طلب دخول الجنة والابتعاد عن النار، وهو مَطْلبُ كلِّ مسلم وغايةُ عَمَلِه: (اللهم إني أسألك الجنة) والفوز بها (وما قرّب إليها من قول أو عمل) صالح يرضيك، (وأعوذ بك من النار) حيث لا عصمة من قبائح الأعمال إلا بلطفك، (وما قرّب إليها من قول أو عمل) من المعاصي التي تغضبك. 
+الدعاء الرابع: الدعاء بالرضا بقضاء الله (وأسألك أن تجعل كل قضاء قضيتَه لي خيرًا) وكلّ أمر قضاه الله لي أن يجعله خيرًا لي، وهذا من الدعاء بالرضا بقضاء الله.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ин дуои ҷомеъро, ки иборат аз чаҳор дуо аст, ба Оиша (разияллоҳу анҳо) омӯзонданд:
+Аввал: Дуои умумӣ барои ҳар хайр ва некӣ: 
+(Эй Аллоҳ! Аз Ту тамоми хубиҳоро хоҳонам, хубиҳои зудҳангом ва ояндаро ва хубиҳоеро, ки медонам ва ё намедонам. Ва аз тамоми бадӣ ба Ту паноҳ мебарам, бадиҳои зудҳангом ва ояндаро ва бадиҳоеро, ки медонам ва намедонам) ва онҳо дар илми Ту, эй Пок ва Муназзаҳ, ҳастанд . Дар ин дуо супурдани ҳама кор ба Худованди Доно, Хабардор ва Латиф аст, пас Худованд беҳтарин ва муносибтарин чизро барои мусалмон интихоб мекунад.
+(Ба Ту паноҳ меорам), яъне аз Ту паноҳ металабам ва худро муҳофизат мекунам, (аз ҳар бадӣ, оҷил ва муаххари он, он чи ман медонам ва он чи намедонам).
+Дуои дувум: ин дуо мусалмонро ҳифз мекунад, ки дар дуо аз ҳад нагузарад. Ӯ мегӯяд: (Эй Аллоҳ! Ман аз Ту хубиеро мехоҳам, ки бандаат ва Паёмбарат (саллаллоҳу алайҳи ва саллам) онро аз Ту хостааст ва паноҳ мебарам бар Ту аз бадие, ки банда ва Паёмбарат (саллаллоҳу алайҳи ва саллам) аз он ба Ту паноҳ бурдааст).
+Ин дуо дархостест, ки Худованд ба дуокунанда бидиҳад он чиро, ки Паёмбар Муҳаммад (саллаллоҳу алайҳи ва саллам) барои худаш хоста буд, бидуни шумурдани анвоъи дуоҳои Паёмбар (саллаллоҳу алайҳи ва саллам).
+Дуои сеюм: дархости ворид шудан ба ҷаннат ва дурӣ ҷустан аз дӯзах, ки ҳадафи ҳар мусалмон ва пояи тамоми амалҳояш аст: (Эй Аллоҳ! Аз Ту ҷаннат ва ҳар қавлу амалеро, ки ба он наздик месозад, хоҳонам ва ба Ту паноҳ мебарам аз оташи дӯзах ва он қавлу амале, ки ба он наздик месозад). 
+Эй Худо, ман аз Ту ҷаннатро мепурсам ва ҳар сухан ё амалҳои некро, ки маро ба он наздик мекунад. Ва ба Ту паноҳ мебарам аз дӯзах, зеро аз бадтарин корҳо муҳофизат намешавад, магар бо меҳрубонии Ту. Ва паноҳ мебарам ба Ту аз ҳар қавлу амале, ки ба он наздик ва Туро хашмгин месозад.
+Дуои чаҳорум: дархост барои розӣ будан ба қазо ва қадари илоҳӣ, (Ва аз Ту мехоҳам, ҳар қазо ва қадаре, ки бар ман файсала намудаӣ, онро бароям хайр бигардонӣ). Ин дуо ифодаи розигӣ ва қабул кардани қазо ва қадари илоҳӣ мебошад.</t>
+  </si>
+  <si>
+    <t>تعليم الرجل أهلَه ما ينفعهم من أمور الدين والدنيا، كما علم النبي صلى الله عليه وسلم عائشة.
+الأفضل للمسلم أن يحفظ الأدعية الواردة عن النبي صلى الله عليه وسلم؛ لأنها من جوامع الدعاء.
+قال العلماء عن هذا الحديث: هو أجمع حديث في سؤال الخير والاستعاذة من الشر، فهو من جوامع الكَلِمِ التي أوتيها النبي صلى الله عليه وسلم.
+من أسباب دخول الجنة بعد رحمه الله: الأعمال والأقوال الصالحة.</t>
+  </si>
+  <si>
+    <t>Мард бояд ба аҳли хонаводааш он чизеро, ки барои дини онҳо ва зиндагии дунёиашон муфид аст, таълим диҳад, чунон ки Паёмбар (саллаллоҳу алайҳи ва саллам) Оишаро таълим доданд.
+Беҳтар аст, ки мусалмон дуоҳои воридшуда аз Паёмбари акрам (саллаллоҳу алайҳи ва саллам)-ро ҳифз кунад, зеро онҳо аз ҷумлаи дуоҳои ҷомеъ ва фарогир мебошанд.
+Олимон дар бораи ин ҳадис мегӯянд: Ин фарогиртарин ва комилтарин ҳадис дар хоҳиш кардани некӣ ва паноҳ бурдан аз бадӣ мебошад, яъне он аз ҷумлаи ҷавомеъул-калим (суханҳои кӯтоҳ ва пурмуҳтаво) аст, ки ба Паёмбар (саллаллоҳу алайҳи ва саллам) дода шудааст.
+Аз сабабҳои ворид шудан ба ҷаннат баъд аз раҳмати Худованд, амалҳо ва гуфторҳои некӯ мебошанд.</t>
+  </si>
+  <si>
+    <t>رواه ابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه ابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5487</t>
+  </si>
+  <si>
+    <t>اللهم إني أعوذ بك من زوال نعمتك، وتحول عافيتك، وفجاءة نقمتك، وجميع سخطك</t>
+  </si>
+  <si>
+    <t>Эй Аллоҳ! Аз заволи неъмат ва дигаргун шудани офиятат, ки ба мо бахшидаӣ ва аз хашму ғазаби ногаҳон ва тамоми хашму ғазабат, ба Ту паноҳ мебарам</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ عُمَرَ رضي الله عنهما قَالَ: كَانَ مِنْ دُعَاءِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «اللهُمَّ إِنِّي أَعُوذُ بِكَ مِنْ زَوَالِ نِعْمَتِكَ، وَتَحَوُّلِ عَافِيَتِكَ، وَفُجَاءَةِ نِقْمَتِكَ، وَجَمِيعِ سَخَطِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Аз ҷумла дуоҳое, ки Паёмбар (саллаллоҳу алайҳи ва саллам) мехонданд, ин дуо аст: "Эй Аллоҳ! Аз заволи неъмат ва дигаргун шудани офиятат, ки ба мо бахшидаӣ ва аз хашму ғазаби ногаҳон ва тамоми хашму ғазабат, ба Ту паноҳ мебарам."</t>
+  </si>
+  <si>
+    <t>اسْتَعاذَ النبيُّ صلى الله عليه وسلم مِن أربعةِ أمور: 
+الأول: (اللهم إني أعوذ بك من زوال نعمتك) الدينيّة والدنيويّة وأنْ أَثْبُتَ على الإسلام، وأبْتَعِدَ عن الوقوع في المعاصي التي تُزيل النِّعَم. 
+الثاني: (وتَحَوُّل عافيتك) بتبديلِها إلى البلاء؛ فأسألك دوام العافية، والسلامة من الآلام والأسقام. 
+الثالث: (وفجأة نقمتك) من بلاء أو مصيبة، فالنقمة والعقوبة إذا جاءت فجأة وبَغْتَة، لم يكن هناك زمانٌ للتوبة والاستدراك، وكان المُصاب بها أعظمَ وأشدَّ. 
+الرابع: (وجميع سخطك) والأسباب المُوجِبَة لغضبك؛ فإنَّ مَن سَخِطْتَ عليه فَقَد خاب وخَسِر. 
+وقد أتى صلى الله عليه وسلم بلفظ الجَمْع؛ لِتشمَلَ جميعَ أسبابِ سَخَطِهِ سبحانه وتعالى من الأقوال والأعمال والاعتقادات.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз чаҳор чиз паноҳ хостааст:
+Якум: (Эй Худо, ман ба Ту аз заволи неъматат паноҳ меҷӯям) динӣ ва дунявӣ. Ва аз Ту мепурсам, ки маро дар Ислом устувор  гардонӣ ва маро аз уфтодан ба гуноҳоне, ки неъматҳоро аз байн мебарад, дур нигоҳ дорӣ.
+Дуюм: (Ва тағйири офиятатро) ба беморӣ ва бало табдил ёфтан, ман аз Ту давомнокии офият ва сиҳатмандии доимӣ аз дардҳо ва бемориҳоро металабам.
+Сеюм: (Ва ногаҳон омадани ҷазои Ту) аз имтиҳон ё мусибат. Зеро агар имтиҳон ва мусибат ногаҳонӣ биёяд, фурсате барои тавба ва ҷуброн боқӣ намемонад ва ин мусибат бузургтар ва шадидтар хоҳад буд.
+Чаҳорум: (Ва ҳама навъҳои ғазаби Ту) ва сабабҳои барангезандаи ғазаби Ту, зеро ҳар касе, ки ба ғазаби Ту гирифтор шавад, зиёндида ва ноком шудааст.
+Расулуллоҳ (саллаллоҳу алайҳи ва саллам) лафзи ҷамъро истифода кардааст, то ҳама сабабҳои ғазаб ва норозигии Худовандро, аз суханҳо, амалҳо ва эътиқодот, дар бар гирад.</t>
+  </si>
+  <si>
+    <t>افتقار النبيِّ صلى الله عليه وسلم إلى الله تعالى.
+تضمّنت هذه الاستعاذة المباركة: التوفيق لشكر النِّعم، والحفظ من الوقوع في المعاصي؛ لأنها تزيل النعم.
+الحرص عن الابتعاد عن مواضع سَخَطِ الله تعالى.
+استعاذ صلى الله عليه وسلم من فجأة نقمة الله تعالى؛ لأنه إذا انتقم من العبد فقد أَحَلَّ به من البلاء ما لا يَقدِر على دفعه، ولا يُستدفع بسائر المخلوقين، وإن اجتمعوا جميعًا.
+استعاذ صلى الله عليه وسلم من تحول عافيته سبحانه؛ لأنه إذا كان قد اختصَّه الله بعافيته، فقد ظفر بخير الدارين، فإن تحولت عنه فقد أصيب بشر الدارين، فإن العافية بها صلاح الدِّين والدنيا.</t>
+  </si>
+  <si>
+    <t>Ниёзи Паёмбар (саллаллоҳу алайҳи ва саллам) ба Аллоҳ Таъоло.
+Ин истиъозаи муборак фарогири ду чиз аст: тавфиқ ба шукргузорӣ аз неъматҳо ва ҳифз аз гирифтор шудан дар гуноҳон, зеро гуноҳон неъматҳоро аз байн мебаранд.
+Талош варзидан барои дурӣ аз ҷойҳои хашми Аллоҳ Таъоло.
+Паёмбар (саллаллоҳу алайҳи ва саллам) аз ғазаби ногаҳониӣ Аллоҳ Таъоло паноҳ бурдааст, зеро агар Худованд аз бандааш интиқом гирад, бар ӯ балое мерасад, ки наметавонад онро дафъ кунад. Ҳатто агар ҳама махлуқот бо ҳам якҷо ҷамъ шаванд, то онро дафъ кунанд, коре анҷом дода наметавонанд.
+Паёмбар (саллаллоҳу алайҳи ва саллам) аз тағйир ёфтани сиҳатмандии худ аз ҷониби Худованд истиъоза кардааст, зеро агар Худованд ӯро ба сиҳатмандӣ махсус гардонида бошад, дар ҳақиқат некии ҳарду ҷаҳонро соҳиб шудааст. Вале агар ин сиҳатмандӣ аз ӯ дур шавад, пас ӯ ба бадбахтии ҳарду ҷаҳон дучор мешавад, зеро сиҳатмандӣ ва офият, асоси салоҳу некии дину дунё аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5488</t>
+  </si>
+  <si>
+    <t>اللهم إني أعوذ بك من غلبة الدين، وغلبة العدو، وشماتة الأعداء</t>
+  </si>
+  <si>
+    <t>Эй Аллоҳ! Аз сангинии қарз ва чирагии душман ва шодкомии ӯ, ба Ту паноҳ мебарам</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرِو بْنِ الْعَاصِ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَدْعُو بِهَؤُلَاءِ الْكَلِمَاتِ: «اللَّهُمَّ إِنِّي أَعُوذُ بِكَ مِنْ غَلَبَةِ الدَّيْنِ، وَغَلَبَةِ الْعَدُوِّ، وَشَمَاتَةِ الْأَعْدَاءِ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Амр ибни Ъос (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) бо ин калимаҳо дуо мекарданд: "Эй Аллоҳ! Аз сангинии қарз ва чирагии душман ва шодкомии ӯ, ба Ту паноҳ мебарам."</t>
+  </si>
+  <si>
+    <t>اسْتَعاذَ النبيُّ صلى الله عليه وسلم من أمور: 
+الأول: (اللهم إني أعوذ) وألجأ وأَلُوْذُ (بك) لا بغيرِك، (من غلبة الدَّين) وقهره وهمِّه وكَرْبِه، وأسألك الإعانة على قضائه وسداده. 
+الثاني: (وغلبة العدو) وقهره وتَسَلُّطه، وأسألك كَفَّ أذاه، والانتصارَ عليه. 
+الثالث: (وشماتة الأعداء) وفَرَحِهم بما يُصيب المسلمين من بلاء ومصيبة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз ин чизҳо ба Аллоҳ паноҳ бурдааст:
+Якум: (Худоё, ман ба Ту паноҳ меорам) яъне, ба Ту рӯй меорам ва аз Ту ёрӣ металабам, на аз ғайри Ту, (аз афзоиши қарз), аз он ки қарз бар ман зиёд гардад ва бо ғаму ташвиши он сахтӣ кашам. Инчунин аз ту мадад мехоҳам, то дар пардохти қарзам маро кумак кунӣ.
+Дуюм: (Ва аз ғалабаи душман), аз он ки душман бар ман ғолиб шавад, маро мағлуб созад ё зулму ситам кунад. Ва ман аз ту хоҳони дифоъ ва ёрӣ бар ӯ ҳастам, то офаташро боздорӣ ва бароям пирӯзӣ ато кунӣ.
+Сеюм: (Ва аз шодии душманон), паноҳ мебарам ба Ту, эй Парвардигор, аз он ки душманон аз бадбахтӣ, мусибат ё озоре, ки ба ман ё ба мусалмонон мерасад, хушҳол ва шод гарданд.</t>
+  </si>
+  <si>
+    <t>الحث على التعوذ بالله من كلِّ ما يَشغل عن الطاعة ويَجلب الهموم كالدَّيْن وغيره.
+مطلق الدَّيْن لا حَرَجَ فيه، إنما الحَرَجُ فيمَن ليس لديه وفاءٌ للدَّين، وهذا هو الدَّيْن الغالِب.
+الإنسان عليه أنْ يَتَجنَّبَ الأمور التي يُشْمَتُ بها ويُعاب فيها.
+بيان عداوة الكفار للمؤمنين وشماتهم بهم عند حلول المصائب.
+إظهار الأعداء فرحَهم بِبَلِيَّة الإنسان يَشتدُّ على الإنسان من نفس البلية.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба паноҳ бурдан ба Аллоҳ Таъоло аз ҳар чизе, ки инсонро аз итоат дур мекунад ва сабаби ғаму андуҳ мегардад, мисли қарз ва ғайра.
+Худи қарз гирифтан мамнуъ нест, вале ишкол дар мавриди касе аст, ки дар баргардонидани қарз вафо карда наметавонад. Ин қарзе аст, ки бар инсон ғолиб мегардад ва "қарзи ғолиб" номида мешавад.
+Бояд инсон худро аз ҳолатҳое дур дорад, ки сабаби масхара ва шодии дигарон гардад.
+Баёни душмании кофирон бо муъминон ва хушҳол шуданашон дар бадбахтиҳо ва мусибатҳои мусалмонон.
+Изҳори шодии душманон аз мусибате, ки ба инсон расидааст, аз худи он мусибат барои инсон сахттар аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5489</t>
+  </si>
+  <si>
+    <t>اللهم بك أصبحنا، وبك أمسينا، وبك نحيا، وبك نموت، وإليك النشور</t>
+  </si>
+  <si>
+    <t>Эй Аллоҳ! Бо кумаки Ту ба субҳ расидем ва бо кумаки Ту ба шом расидем ва бо кумаки Ту зинда мешавем ва бо кумаки Ту мемирем ва ба сӯи Ту аст растохез</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَنَّهُ كَانَ يَقُولُ إِذَا أَصْبَحَ: «اللهُمَّ بِكَ أَصْبَحْنَا، وَبِكَ أَمْسَيْنَا، وَبِكَ نَحْيَا، وَبِكَ نَمُوتُ، وَإِلَيْكَ النُّشُورُ» وَإِذَا أَمْسَى قَالَ: «بِكَ أَمْسَيْنَا، وَبِكَ أَصْبَحْنَا، وَبِكَ نَحْيَا، وَبِكَ نَمُوتُ، وَإِلَيْكَ النُّشُورُ» قَالَ: وَمَرَّةً أُخْرَى: «وَإِلَيْكَ الْمَصِيرُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: Ҳангоме ки субҳ мекарданд, мегуфтанд: "Эй Аллоҳ! Бо кумаки Ту ба субҳ расидем ва бо кумаки Ту ба шом расидем ва бо кумаки Ту зинда мешавем ва бо кумаки Ту мемирем ва ба сӯи Ту аст растохез". 
+Чун шаб фаро мерасид мегуфтанд: "Эй Аллоҳ! Бо кумаки Ту ба шом расидем ва бо кумаки Ту ба субҳ расидем ва бо кумаки Ту зинда мешавем ва бо кумаки Ту мемирем ва ба сӯи Ту аст растохез." Ва бори дигар гуфт: "Ва ба сӯи Туст бозгашт."</t>
+  </si>
+  <si>
+    <t>كان صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا دخل عليه الصباحُ وهو أول النهار مع طلوع الفجر يقول: 
+(اللَّهُمَّ بِكَ أَصْبَحْنَا) مُلْتَبِسِيْن بحفظك مَغمُورين بنعمتك، مُشتَغِلين بذكرك، مستعينين باسمك، مَشمولين بتوفيقك، مُتَحَرِّكين بحولك وقوتك، (وَبِكَ أَمْسَيْنَا، وَبِكَ نَحْيَا، وَبِكَ نَمُوتُ) أي كاللفظ السابق مع جَعْلِه في المساء، فيقول: اللهم بك أمسينا، فباسمك المُحْيِي نَحْيَا، وباسمك المُميت نموت، (وَإِلَيْكَ النُّشُورُ) والبعث بعد الموت، والتفرُّق بعد الجمع، يستمر حالنا على هذا في جميع الأوقات، وسائر الحالات ولا أَنْفَكّ عنه ولا أَهْجُرُه. 
+وإِذَا دخل عليه المساء من بعد العصر قَالَ: (اللَّهُمَّ بِكَ أَمْسَيْنَا، وبكَ أصبحنا، وَبِكَ نَحْيَا، وَبِكَ نَمُوتُ، وَإِلَيْكَ المَصِيْر) والمرجع في الدنيا، والمآب في العُقْبى، فأنت تُحييني وأنت تميتني.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) вақте субҳ медаромад — яъне, оғози рӯз бо тулӯи фаҷр — ин дуъоро мегуфт:
+(Аллоҳумма бика асбаҳно), (Эй Парвардигор! Бо нигаҳдории Ту субҳро оғоз кардем), дар пушиши ҳифзи Ту, дар неъматат ғарқем, ба ёдат машғулем, бо номи Ту ёрӣ меҷӯем, бо тавфиқи Ту фаро гирифта шудаем, бо қуввату қудрати Ту ҳаракат дорем. 
+(Ва бика амсайно ва бика наҳё ва бика намут), (Ва бо Ту шом кардем ва бо номи Ту зиндаем ва бо номи Ту мемирем). Яъне, монанди лафзи қаблӣ, вале ҳангоми шом мегӯяд: (Аллоҳумма бика амсайно фаби-исмика Алмуҳйи наҳё ва би-исмика Алмумит намут), (Эй Аллоҳ! Ба номи Ту шом кардем, ба номи "Алмуҳйи" (Зиндакунанда)-и Ту зинда мешавем ва ба номи "Алмумит" (Миронанда)-и Ту мемирем), (Ва илайкан-нушур), (Ва ба сӯи Туст барангехта шудан), бозгашт ва зиндашавӣ пас аз марг, парокандагӣ пас аз ҷамъ шудан. Ин ҳолати мо дар ҳама вақтҳо ва дар ҳар ҳолат давом мекунад ва ман аз он дур намешавам ва онро тарк намекунам.
+Ҳар гоҳ баъд аз аср вақти шом дохил шуд, мегӯяд: (Аллоҳумма бика амсайно ва бика асбаҳно ва бика наҳё ва бика намут ва илайкал-масир) (Эй Худо! Бо ёрии Ту шом кардем, бо ёрии Ту субҳ кардем, бо Ту зиндаем, бо Ту мемирем, ва баргашт ба сӯи Ту аст), бозгашт дар дунё ва охират. Ту манро зинда мекунӣ ва Ту манро мемиронӣ.</t>
+  </si>
+  <si>
+    <t>استحباب هذا الدعاء صباحًا ومساءً، تأسيًا بالنبي صلى الله عليه وسلم.
+افتقارُ العبد إلى ربِّه في جميع أحواله وأوقاته.
+الأفضل في قراءة الأذكار، في الصباح من طلوع الفجر إلى طلوع الشمس في أول النَّهار، ومن بعد العصر إلى ما قبل الغروب، فإن قالها بعد ذلك -يعني: قالها في الصباح بعد ارتفاع الضُّحى- أجزأه، وإن قالها بعد الظُّهر أجزأه، وإن قالها بعد المغرب أجزأه، فذلك وقتٌ للذكر.
+مناسبة قوله "وإليك النُّشور" في الصباح، فهذا يُذكره بالإحياء والبعث الأكبر حينما يموت الناس ويُبعثون يوم القيامة، فهذا بعثٌ جديدٌ، ويومٌ جديدٌ تُردُّ فيه الأرواح، وينتشر فيه الناس، ويتنفّس هذا الصَّباح الجديد الذي خلقه الله؛ ليكون شاهدًا على ابن آدم، وتكون أوقاته وآناؤه خزائن لأعمالنا.
+مناسبة قوله "وإليك المصير" في المساء، حين يرجع الناسُ من أعمالهم وانتشارهم في مصالحهم ومعايشهم، يرجعون إلى دورهم، ويخلدون إلى الراحة بعد أن تفرَّقوا، فيذكر بالرجوع إلى الله تبارك وتعالى المرجع، والمآل، والمصير.</t>
+  </si>
+  <si>
+    <t>Гуфтани ин дуо саҳаргоҳон ва шомгоҳон мустаҳаб аст. Бинобар пайравӣ аз Паёмбар (саллаллоҳу алайҳи ва саллам).
+Ниёзмандии банда ба Парвардигораш дар ҳама ҳолатҳо ва ҳама лаҳзаҳо.
+Беҳтар аст, ки зикрҳо дар субҳ аз тулуи фаҷр то тулуи офтоб дар аввали вақти рӯз хонда шавад. Ва баъд аз аср то пеш аз ғуруби офтоб. Агар касе пас аз он вақт (масалан, пас аз баланд шудани нурҳои рӯз, ё баъд аз пешин ё баъд аз шом) зикрро гӯяд, дуруст аст ва кифоят мекунад, зеро ин вақтҳо низ вақтҳои зикр ҳастанд.
+Мақсад аз гуфтани "ва илайкан-нушур" дар саҳар ин аст, ки инсонро ба ёди зинда шудан ва барангехта шудани бузургтар меандозад. Ҳангоме ки мардум мемиранд ва дар рӯзи қиёмат барангехта мешаванд, ин барангехтани нав, рӯзи наве аст, ки арвоҳ баргардонда мешаванд ва мардум мунташир мешаванд ва ин субҳи наве оғоз меёбад, ки Худованд онро офаридааст, то шоҳиде бошад бар фарзанди одам ва рӯзгори он ганҷинае барои аъмоли мо бошад.
+Муносибати фармудаи ӯ: "Ва илайкал-масир", ҳангоми шом, замоне ки мардум пас аз рӯзгори серкор ва равуоҳои зиёд ба хонаҳои худ бармегарданд ва баъд аз он ки пароканда буданд, ба оромиш ва роҳат мегарданд. Ин барои инсон ёдрас мекунад, ки бозгашт ба сӯи Аллоҳ Таъоло аст ва ҳамаамон ба сӯи Худо бармегардем, ки охирин макон ва макони бозгашт аст.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5490</t>
+  </si>
+  <si>
     <t>المؤمن القوي، خير وأحب إلى الله من المؤمن الضعيف، وفي كل خير،</t>
   </si>
   <si>
     <t>Муъмини қавӣ дар назди Аллоҳ аз муъмини заиф беҳтар ва маҳбубтар аст ва дар ҳар яке хайре ҳаст</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «الْمُؤْمِنُ الْقَوِيُّ، خَيْرٌ وَأَحَبُّ إِلَى اللهِ مِنَ الْمُؤْمِنِ الضَّعِيفِ، وَفِي كُلٍّ خَيْرٌ، احْرِصْ عَلَى مَا يَنْفَعُكَ، وَاسْتَعِنْ بِاللهِ وَلَا تَعْجَزْ، وَإِنْ أَصَابَكَ شَيْءٌ، فَلَا تَقُلْ لَوْ أَنِّي فَعَلْتُ كَانَ كَذَا وَكَذَا، وَلَكِنْ قُلْ قَدَرُ اللهِ وَمَا شَاءَ فَعَلَ، فَإِنَّ (لَوْ) تَفْتَحُ عَمَلَ الشَّيْطَانِ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Муъмини қавӣ дар назди Аллоҳ аз муъмини заиф беҳтар ва маҳбубтар аст ва дар ҳар яке хайре ҳаст. Барои он чи ба ту фоида орад, саъй кун ва аз Аллоҳ ёрӣ бихоҳ ва нотавон мабош. Агар мусибате ба ту расад, магӯ: "Агар чунин мекардам, чунон мешуд", балки бигӯ: Аллоҳ муқаддар сохт ва ҳарчи бихоҳад мекунад. Зеро "агар" дарҳои кори шайтонро мекушояд."</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ المؤمنَ خيرٌ كلُّه، ولكن المؤمن القوي في إيمانِهِ وعزيمتِهِ ومالِهِ وغيرِها مِن أوجه القوة خيرٌ وأحبُّ إلى الله عز وجل من المؤمن الضعيف. 
 ثم أوصى النبيُّ صلى الله عليه وسلم المؤمنَ بالأخذِ بالأسبابِ فيما ينفعه من أمور الدنيا والآخرة، مع الاعتماد على الله سبحانه وتعالى، والاستعانة به، والتوكل عليه. 
 ثم نَهى صلى الله عليه وسلم عن العَجْزِ والكَسَلِ والتَّثَاقُلِ عن فِعْلِ ما ينفع في الدارين. 
 فإذا اجتهد المؤمن في العمل، وأخذ بالأسباب، مستعينًا بالله، وطلب الخير من الله، فلا عليه بعدها إلا أنْ يُفَوِّضَ أمرَه كلَّه لله، وليعلم أنَّ اختيار الله عز وجل هو الخير، 
 فإذا أصابته بعد ذلك مصيبة، فلا يقل: 
 "لو أني فعلتُ كان كذا وكذا"؛ 
 "فإن (لو) تفتح عمل الشيطان" في الاعتراض على القدر، والتَّحَسُّرِ على ما فات، ولكن يقول مستسلمًا وراضيًا: "قَدر الله، وما شاء فعل"،
 فما وقع إنما هو بمقتضى ما أراده الله، فإنه فعَّالٌ لما يريد، ولا رادّ لقضائه، ولا مُعَقِّب لحُكْمِهِ.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён мекунанд, ки муъмин ҳамааш хуб аст. Аммо муъмине, ки дар имон, азму ирода, мол ва дигар ҷанбаҳои тавоноӣ қавӣ аст, дар назди Аллоҳ Таъоло беҳтар ва маҳбубтар аз муъмини нотавон аст. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) муъминро ба баргирифтани сабабҳое, ки дар корҳои дунё ва охират барояш судманд аст, бо ҳамроҳи эътимод ва таваккал ба Аллоҳ Таъоло ва ёрӣ ҷустан аз Ӯ ва таваккал ба Ӯ тавсия карданд. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) аз нотавонӣ, танбалӣ ва сустӣ дар анҷоми он чи ба фоидаи дунё ва охират аст, наҳйи карданд. Ва чун муъмин талоши худро анҷом диҳад ва сабабҳои судмандро иҷро кунад ва аз Аллоҳ Таъоло ёрӣ биҷӯяд ва аз Ӯ хайр бихоҳад, баъд аз он барояш эроде нест, ки корашро ба Аллоҳ бисупорад ва бидонад, ки интихоби Аллоҳ барои ӯ хайр аст. Ва баъд аз ин агар ба мусибате гирифтор шуд, нагӯяд: "Агар чунин мекардам, чунин ва чунон мешуд." "Зеро (агар) роҳро барои шайтон боз мекунад." Яъне, дар эътироз ба тақдир ва ҳасрат хӯрдан барои он чи аз даст рафтааст. Аммо аз рӯи таслим ва хушнудӣ бигӯяд: "Аллоҳ муқаддар намуд ва ҳарчи бихоҳад мекунад." Зеро ончи рӯй додааст, бо муқтазои иродаи Аллоҳ аст ва ҳарчи бихоҳад мекунад ва қазои Ӯро баргаште нест ва ҳукмашро ҳеҷ боздорандае нест.</t>
   </si>
   <si>
@@ -9708,50 +11552,128 @@
   </si>
   <si>
     <t>يأمر النبي صلى الله عليه وسلم القائمين على قسمة التركة أن يوزعوها على مستحقيها بالقسمة العادلة الشرعية كما أراد الله تعالى، فيعطى أصحاب الفروض المقدرة فروضهم في كتاب الله، وهي الثلثان والثلث والسدس والنصف والربع والثمن، فما بقى بعدها، فإنه يعطى إلى من هو أقرب إلى الميت من الرجال، ويسمون العصبة.</t>
   </si>
   <si>
     <t>Паёмбар (Саллаллоҳу алайҳи ва саллам) ба касоне, ки меросро тақсим мекунанд, фармон дод, ки тақсими мерос миёни мустаҳиққони он бояд бо адолат ва мувофиқи шариат бошад, ҳамонгуна ки Аллоҳ Таъоло хостааст. Соҳибони саҳмҳои муайян, ки саҳмҳояшон дар Қуръони Карим муайян шудааст, яъне дуто сеяк, сеяк, шашяк, нисф, чаҳоряк ва ҳаштяк ба соҳибони ҳаққи мерос дода шавад. Қисми боқимонда бошад, ба наздикони марде, ки фавтидааст, аз наздиктарин ҷинси мардон дода мешавад, ки онҳоро "асаба" меноманд.</t>
   </si>
   <si>
     <t>الحديث قاعدة في قسمة التركة.
 أن قسمة الفرائض تكون بالبداءة بأهل الفرائض.
 أن ما بقي بعد الفروض للعصبة.
 تقديم الأقرب فالأقرب فلا يرث عاصب بعيد كالعم، مع وجود عاصب قريب كالأب.
 أنه لا شيء للعاصب إذا استغرقت الفروض التركة، أي لم يبق منها شيئًا.</t>
   </si>
   <si>
     <t>Ин ҳадис қоида дар тақсими мерос аст.
 Тақсими саҳмҳои мерос бо шуруъ аз саҳмҳои муайян (аҳли фароиз ё саҳмҳо) сурат мегирад.
 Он чизе, ки пас аз додани саҳмҳои муайяншуда боқӣ мемонад, ба асаба (хешовандони падарӣ) дода мешавад.
 Муқаддам доштани наздиктар, сипас наздиктар. Хеши падарии дур, монанди, амак, дар ҳоли будани хеши наздиктар, монанди падар, мерос намебарад.
 Агар саҳмҳои муайяншуда ҳамаи меросро дар бар гирад ва чизе боқӣ намонад, дар ин ҳолат барои асаба чизе боқӣ намемонад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5887</t>
   </si>
   <si>
+    <t>إياكم والدخول على النساء فقال رجل من الأنصار: يا رسول الله، أفرأيت الحمو؟ قال: الحمو الموت</t>
+  </si>
+  <si>
+    <t>Аз даромадан ба назди занони бегона (бе маҳрам) бипарҳезед". Марде аз Ансор гуфт: Дар бораи "Ҳамв" (мардон аз хешони шавҳар) чӣ мефармоед? Паёмбар (саллаллоҳу алайҳи ва саллам) Гуфт: "Ҳамв марг аст", (яъне, фитнаи хешовандони шавҳар бештар ва монанди марг аст)</t>
+  </si>
+  <si>
+    <t>عَنْ عُقْبَةَ بْنِ عَامِرٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِيَّاكُمْ وَالدُّخُولَ عَلَى النِّسَاءِ» فَقَالَ رَجُلٌ مِنَ الأَنْصَارِ: يَا رَسُولَ اللَّهِ، أَفَرَأَيْتَ الحَمْوَ؟ قَالَ: «الحَمْوُ المَوْتُ».</t>
+  </si>
+  <si>
+    <t>Аз Уқба ибни Омир (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аз даромадан ба назди занони бегона (бе маҳрам) бипарҳезед". Марде аз Ансор гуфт: Дар бораи "Ҳамв" (мардон аз хешони шавҳар) чӣ мефармоед? Паёмбар (саллаллоҳу алайҳи ва саллам) Гуфт: "Ҳамв марг аст", (яъне, фитнаи хешовандони шавҳар бештар ва монанди марг аст).</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن الاختلاط بالنساء الأجنبيات، وقال: اتقوا أنفسَكم أنْ تدخلوا على النساء، والنساء أنْ يَدخلْنَ عليكم.
+فقال رجل من الأنصار: أفرأيتَ أقارب الزوج؛ كأخِ الزوج وابن أخيه، وعمه وابن عمه، وابن أخته، ونحوهم ممن يَحِلُّ لها تزويجُه لو لم تكن مُتزوجة؟ 
+فقال صلى الله عليه وسلم: احذروه كما تَحذَروا الموت! لأنَّ الخَلْوَة بالأَحْمَاء مُؤدِّيَة إلى الفتنة والهلاك في الدِّين، فأقارب الزَّوج غير آبائه وأبنائه أولى بالمنع من الأجنبي؛ لأن الخَلْوَة بقريب الزوج أكثر من الخلوة بغيره، والشر يُتَوَقّع منه أكثر من غيره، والفتنة به أَمْكَنُ؛ لِتَمَكُّنه من الوصول إلى المرأة والخلوة بها من غير نكير عليه، ولأنه لا بُدّ منه، ولا يمكن حَجْبُه عنها، حيث جرت العادة بالتساهل فيه فيخلو الرجل بامرأة أخيه؛ فهو يُشْبِه الموتَ في الاستقباح والمفسدة، بخلاف الرجل الأجنبي فإنه يُحْذَرُ منه.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) аз омехташавӣ (ихтилот) бо занони бегона ва хилват бо онҳо ҳушдор доданд ва фармуданд, ки аз дохил шудан назди занони бегона ва ворид шудани занони бегона назди шумо, бипарҳезед.
+Марде аз Ансор пурсид: Эй Расули Худо! Назари шумо дар бораи "ҳамв" (мардон аз хешовандони шавҳар) чист? Яъне: хешутабори шавҳар, мисли, бародари шавҳар, писари бародар, амакаш, писари амакаш, писари хоҳараш ва монанди инҳо, ки агар ин зан шавҳар намедошт, метавонистанд бо ӯ издивоҷ кунанд.
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: Аз хешовандони шавҳар (ҳамв) ҳазар кунед, ҳамон тавре ки аз марг метарсед ва ҳазар мекунед. Зеро хилват (якҷоя мондан дар танҳоӣ) бо наздикони шавҳар, (ба вижа бародар, писари амак, писари хола ва ғайра), сабаби фитна ва ҳалокат дар дин мешавад. Хешовандони шавҳар ба ҷуз падар ва падарбузург ва фарзандону набераҳои ӯ дар мамнуияти ихтилот ва парҳез аз он сазовортар аз бегонагон ҳастанд. Зеро хилват бо хешовандони шавҳар бештар аз бегонагон аст ва имконияти рух додани фитна аз ҷониби онҳо бештар аз бегонагон аст. Зеро дастрасии онон бо зан ва хилват кардан бо ӯ бидуни эътироз ва монеа сурат мегирад, чунки хилват ҳатман сурат мегирад ва имкон надорад, ки аз он дурӣ кунад. Зеро одати мардум ин аст, ки дар хилвати мард бо зани бародараш саҳлангорӣ мешавад. Бинобар ин аз назари қубҳ ва зиштӣ фасодаш монанд ба марг аст, бар хилофи марди бегона, ки нисбат ба ӯ эҳтиёти бештар мешавад.</t>
+  </si>
+  <si>
+    <t>النهيُ عن الدخول على الأجنبيات والخلوة بهن، سَدًّا لذريعة وقوع الفاحشة.
+هذا عامٌّ في الأجانب من أخي الزوج وأقاربه، الذين ليسوا محارم للمرأة، ولا بد من اعتبار أن يكون الدخول مقتضيًا للخلوة.
+الابتعاد عن مواطن الزَّلَل عامة، خشية الوقوع في الشر.
+قال النووي: اتفق أهل العلم باللغة على أنَّ الأحْمَاءَ أقاربُ زوج المرأة كأبيه وعمه، وأخيه وابن أخيه، وابن عمه ونحوهم، وأن الأَخْتَانَ أقاربُ زوجة الرجل، وأنَّ الأصْهارَ تقعُ على النوعين.
+شَبَّهَ (الحَمْوَ) بالموت، قال ابن حجر: والعرب تَصف الشيء المكروه بالموت، وجْهُ الشَّبَهِ أنه موتُ الدِّين إنْ وقعت المعصية، وموتُ المُختلي إن وقعت المعصية ووجب الرَّجْم، وهلاك المرأة بفراق زوجها إذا حَمَلَتْه الغَيْرَة على تَطلِيقِها.</t>
+  </si>
+  <si>
+    <t>Наҳй кардани Паёмбар (саллаллоҳу алайҳи ва саллам) аз даромадан назди занҳои бегона ва хилват бо онҳо (яъне танҳо мондан бе ҳузури шахси сеюм), як тадбири шариат аст барои бастани роҳ ба фаҳшо (гуноҳи бузург).
+Ин наҳй дар мавриди мардони номаҳрам, аз ҷумла бародар, амак, ё писари бародари шавҳар ва мардоне, ки барои он зан маҳрам набошанд, умумӣ аст. Агар вуруди он мард сабаби хилват (яъне, танҳо мондан бо зан) гардад, пас мамнуъ аст.
+Дурӣ ҷустан аз ҷойҳое, ки эҳтимоли лағжиш ва гуноҳ аст, аз тарси афтодан дар бадӣ.
+Нававӣ гуфтааст: Аҳли илми луғат иттифоқ намудаанд, ки "Аҳмо" (الأَحْمَاء) – хешовандони шавҳари зананд, мисли падар, амак, бародар, писари бародар, писари амак ва монанди инҳо. Аммо "Ахтон" (الأَخْتَان) – хешовандони зан барои шавҳар, яъне хешони ҳамсар мебошанд. Ва "Асҳор" (الأَصْهَار) – ба ҳар ду гурӯҳ гуфта мешавад; яъне ба хешовандони ҳамсар ва шавҳар.
+Шабоҳати "Ҳамв" (хешовандони шавҳар, ки номаҳраманд) ба марг, тавре ки Ибн Ҳаҷар гуфтааст, аз он ҷиҳат аст, ки арабҳо ҳар чизеро, ки нохушоянд ва хатарнок бошад, ба "марг" ташбеҳ медиҳанд. Ваҷҳи ташбеҳ ин аст, ки агар гуноҳ рух диҳад, ин марги дин аст ва сабаби марги хилваткунанда аст, ҳар гоҳ гуноҳ рух диҳад ва сангсор шавад. Аммо ҳалокати зан бар асари ҷудоӣ аз шавҳараш аст, агар ғайраташ ӯро водор ба талоқи ҳамсараш кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5888</t>
+  </si>
+  <si>
+    <t>الورق بالذهب ربا، إلا هاء وهاء، والبر بالبر ربا، إلا هاء وهاء، والشعير بالشعير ربا، إلا هاء وهاء، والتمر بالتمر ربا، إلا هاء وهاء</t>
+  </si>
+  <si>
+    <t>Фурӯши нуқра дар баробари тилло рибо аст, магар ин ки [муомила] даст ба даст (яъне, якзамон) бошад. Гандум дар баробари гандум рибо аст, магар ин ки даст ба даст бошад. Ҷав дар баробари ҷав рибо аст, магар ин ки даст ба даст бошад. Хурмо дар баробари хурмо рибо аст, магар ин ки даст ба даст бошад</t>
+  </si>
+  <si>
+    <t>عَنْ مَالِكِ بْنِ أَوْسِ بْنِ الْحَدَثَانِ أَنَّهُ قَالَ: أَقْبَلْتُ أَقُولُ مَنْ يَصْطَرِفُ الدَّرَاهِمَ؟ فَقَالَ طَلْحَةُ بْنُ عُبَيْدِ اللهِ وَهُوَ عِنْدَ عُمَرَ بْنِ الْخَطَّابِ رضي الله عنهما: أَرِنَا ذَهَبَكَ، ثُمَّ ائْتِنَا، إِذَا جَاءَ خَادِمُنَا، نُعْطِكَ وَرِقَكَ، فَقَالَ عُمَرُ بْنُ الْخَطَّابِ: كَلَّا، وَاللهِ لَتُعْطِيَنَّهُ وَرِقَهُ، أَوْ لَتَرُدَّنَّ إِلَيْهِ ذَهَبَهُ، فَإِنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الْوَرِقُ بِالذَّهَبِ رِبًا، إِلَّا هَاءَ وَهَاءَ، وَالْبُرُّ بِالْبُرِّ رِبًا، إِلَّا هَاءَ وَهَاءَ، وَالشَّعِيرُ بِالشَّعِيرِ رِبًا، إِلَّا هَاءَ وَهَاءَ، وَالتَّمْرُ بِالتَّمْرِ رِبًا، إِلَّا هَاءَ وَهَاءَ».</t>
+  </si>
+  <si>
+    <t>Аз Молик ибни Авс ибни Ҳадасон ривоят аст, ки гуфт: Ман омадам ва гуфтам: Кист, ки дирҳамҳоро иваз кунад? Талҳа ибни Убайдуллоҳ, ки назди Умар ибни Хаттоб (разияллоҳу анҳумо) буд, гуфт: Тиллоятро ба мо нишон деҳ, баъд биё, вақте ки хидматгорамон биёяд, ба ту нуқра медиҳем. Умар ибни Хаттоб (разияллоҳу анҳу) гуфт: Ҳаргиз! Савганд ба Худо, ё ту нуқраашро ба ӯ медиҳӣ, ё тиллояшро ба ӯ пас мегардонӣ. Зеро Расули Худо (саллаллоҳу алайҳи  ва саллам) гуфтанд: "Фурӯши нуқра дар баробари тилло рибо аст, магар ин ки [муомила] даст ба даст (яъне, якзамон) бошад. Гандум дар баробари гандум рибо аст, магар ин ки даст ба даст бошад. Ҷав дар баробари ҷав рибо аст, магар ин ки даст ба даст бошад. Хурмо дар баробари хурмо рибо аст, магар ин ки даст ба даст бошад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ التَّابِعِيُّ مالكُ بنُ أوس أنه كان عنده دَنانير ذهب، ويريد أنْ يَصْرِفَها بدراهم فضة، فقال له طلحةُ بن عبيد الله رضي الله عنه: أعطنا دنانيرَك لأَراها! ثم قال له بعد أن عَزَم على الشراء: ائتنا إذا جاء خادمُنا فيما بعد لنعطيَك دراهمَ الفضة، وكان عمر بن الخطاب رضي الله عنه حاضرًا في المجلس، فأنكر هذا النوع من المعاملة، وأقسم على طلحة أن يدفع الفضة الآن، أو يَردَّ إليه ذَهبَه الذي أخذه منه، وبيَّن سبب ذلك أن رسول الله صلى الله عليه وسلم ذَكَرَ أنَّ بَيعَ الفضة بالذهب أو العكس يجب أنْ يَقبِضَ المقابل مباشرة، وإلّا تكون تلك الصفقة ربًا محرّمًا، وبيعًا باطلًا، فلا يباع الذهب بالفضة ولا الفضة بالذهب إلا يدًا بيدٍ ويتم التقابض، ولا يباع البُر بالبر والقمحُ بالقمحِ والشعيرُ بالشعيرِ والتمر بالتمرِ إلا مثلًا بمثلٍ وزنًا بوزنٍ، كيلًا بكيل، يدًا بيد، ولا يباع شيء منها عاجلٌ بآجل، ولا يجوز التفرُّق قبل القبض.</t>
+  </si>
+  <si>
+    <t>Молик ибни Авс, ки тобеӣ буд, мегӯяд: ӯ динори тилло дошт ва мехост онҳоро бо дирҳамҳои нуқра иваз кунад. Талҳа ибни Убайдуллоҳ (разияллоҳу анҳу) ба ӯ гуфт: Динорҳои худро ба мо нишон деҳ! Пас аз он ки қарор кард харидорӣ кунад, ба ӯ гуфт: Вақте ки хизматкори мо омад, ба назди мо биё, то ба ту дирҳамҳои нуқра диҳем. Умар ибни Хаттоб (разияллоҳу анҳу), ки дар он маҷлис ҳузур дошт ин навъи муомиларо напазируфт, савганд ёд кард, ки ё нуқраҳоро ҳозир медиҳӣ ё тиллои ӯро бармегардонӣ. Ӯ сабаби онро баён карда шарҳ дод, ки Расули Худо (саллаллоҳу алайҳи ва саллам) фармудаанд, ки фурӯши нуқра бо тилло ва баръакс бояд фавран ва ҳамон ҷо рӯй диҳад, вагарна он савдо рибои манъшуда ва савдои ботил хоҳад буд. Пас тилло бо нуқра ва нуқра бо тилло, танҳо даст ба даст ва бо гирифтани мол дар ҳол фурӯхта мешавад. Ҳамчунин гандум бо гандум, ҷав бо ҷав ва хурмо бо хурмо фурухта намешавад, магар мисл ба мисл, вазн ба вазн ва паймона ба паймона ва даст ба даст. Ва ҳеҷ яке аз инҳо бо таъхир (насия) фурӯхта намешавад ва пеш аз гирифтани мол ҷудо шудан ҷоиз нест.</t>
+  </si>
+  <si>
+    <t>الأصناف التي ذُكِرَتْ في هذا الحديث خمسة: الذهب والفضة والبر الشعير والتمر، فإذا حَصَل البيعُ في نفس الصنف فلابد من شرطين لصحته: التقابض في مجلس العقد، والتَّمَاثُل في الوزن كذَهَبٍ بِذَهَبٍ، وإلّا يكون ربا الفضل، وإذا اختلفت كفضة بقمح مثلًا فشَرْطٌ واحِدٌ لِصحّة العقد، وهو قَبْضُ الثَّمَن في مجلس العقد، وإلا يكون ربا النسيئة.
+يراد بمجلس العقد: مكان التَّبَايُع، سواء أكانا جالسَين، أم ماضِيَين، أم راكبين، ويراد بالتفرُّق ما يُعَد تَفَرُّقًا عُرْفًا بين الناس.
+النهي في الحديث يشمل جميع أنواع الذهب المَضْرُوبة وغيرها، وجميع أنواع الفضة مضروبة وغير مضروبة.
+العملات النَّقْدِية في هذا الزمن يجب فيها ما يجب في بيع الذهب بالفضة، أي أنه إذا أردت استبدال عملة بعملة أخرى كريال بدرهم فيجوز التفاضل بما يرضاه الطرفان، ولكن يجب التقابض في مجلس البيع، وإلا بَطَلَت الصَّفْقة، وأصبح التعامُل رِبَوِيًّا مُحرّمًا.
+التعاملات الرِّبوية لا تجوز، وعقدُها باطل ولو تراضا الطرفان؛ لأن الإسلام يحفظ للإنسان وللمجتمع حقَّه ولو تنازل هو عنه.
+النهي عن المنكر ومنعه لمن استطاع ذلك.
+ذكر الدليل عند إنكار المنكر، كما كان من عمر بن الخطاب رضي الله عنه.</t>
+  </si>
+  <si>
+    <t>Навъҳое, ки дар ин ҳадис зикр шудаанд, панҷтоанд: тилло, нуқра, гандум, ҷав ва хурмо. Агар фурӯш дар ҳамҷинс (гандум ба гандум) сурат гирад, барои дуруст будани он ду шарт лозим аст: гирифтани мол дар ҷои хариду фурӯш анҷом шуда ва баробар будани вазн, мисли тилло бо тилло, вагарна рибои фазл (зиёдатӣ) мешавад. Агар навъҳо гуногун бошанд, мисли нуқра бо гандум, як шарти дуруст будани фурӯш аст: гирифтани қимат дар ҷои хариду фурӯш анҷом шуда (дар як маҷлис), вагарна рибои насия мешавад.
+Маънои (маҷлис) дар ин ҷо, ҷойи фурӯш аст, хоҳ ҳарду нишаста бошанд, хоҳ дар ҳоли рафтан, ё савор бошанд. (Тафарруқ) маънои ҷудо шуданро дорад, ки бинобар урфе, ки дар байни мардум аст, ҳисоб мешавад.
+Манъ дар ҳадис ҳамаи намуди тиллоро дар бар мегирад, хоҳ сикка бошад ё ғайри он, ҳамчунин ҳамаи намуди нуқраро дар бар мегирад, хоҳ сикка бошад ё ғайри он.
+Пулҳои нақдӣ дар ин замон бояд ҳамон шартҳоро дошта бошанд, ки дар фурӯши тилло бо нуқра ҳаст. Яъне, агар хоҳед пулеро бо пули дигаре мубодила кунед, масалан риёлро бо дирҳам, бар асоси тафозул (бештар будани яке аз дигарӣ) ва тавофуқи тарафайн ҷоиз аст, аммо гирифтан (тамаллук) бояд дар маҷлиси фурӯш анҷом шавад, вагарна муомила ботил шуда, муомилаи рибавӣ ҳаром маҳсуб мешавад.
+Муомилоти рибавӣ ҷоиз нест ва қарордодаш бо вуҷуди розигии ҳарду тараф ботил аст. Зеро Ислом ҳаққи инсон ва ҷомеаро ҳифз мекунад, ҳатто агар шахс аз он даст кашад.
+Манъ кардани мункар ва ҷилавгирӣ аз он барои ҳар касе, ки қодир ба манъ кардани он аст, фарз аст.
+Зикри далел ҳангоми наҳй кардани мункар, чунон ки Умар ибни Хаттоб (разияллоҳу анҳу) рафтор кард.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5889</t>
+  </si>
+  <si>
     <t>تعاهدوا هذا القرآن، فوالذي نفس محمد بيده لهو أشد تفلتا من الإبل في عقلها</t>
   </si>
   <si>
     <t>Бар (тиловати) Қуръон муҳофизат кунед, зеро савганд ба касе, ки ҷони Муҳаммад ба дасти Ӯст (фаромӯш кардани) Қуръон сареътар аз фирор кардани шутуре аст, ки пойҳояшон бо таноб баста шудааст</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «تَعَاهَدُوا هَذَا الْقُرْآنَ، فَوَالَّذِي نَفْسُ مُحَمَّدٍ بِيَدِهِ لَهُوَ أَشَدُّ تَفَلُّتًا مِنَ الْإِبِلِ فِي عُقُلِهَا».</t>
   </si>
   <si>
     <t>Аз Абумусои Ашъарӣ (Худованд аз ӯ розӣ бод) ривоят аст, Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Бар (тиловати) Қуръон муҳофизат кунед, зеро савганд ба касе, ки ҷони Муҳаммад ба дасти Ӯст (фаромӯш кардани) Қуръон сареътар аз фирор кардани шутуре аст, ки пойҳояшон бо таноб баста шудааст".</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بمُعاهَدةِ القرآنِ والمواظبةِ على تلاوتِهِ كي لا ينساه بعد أن كان حافظًا له في صدرِهِ، وأَكَّدَ ذلك بِحَلِفِهِ صلى الله عليه وسلم على أنَّ القرآنَ أشدُّ تَخَلُّصًا وذهابًا من الصدور مِن الإبل المَعقولة وهي المشدودة بحبلٍ في وسط الذراع، إنْ تَعاهدَها الإنسانُ أَمْسَكَها وإنْ أَطْلَقَها ذهبتْ وضاعتْ.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) амр фармудаанд, ки Қуръонро ҳифз кунед ва пайваста онро тиловат кунед, то пас аз ҳифзи он дар қалб онро фаромӯш накунед. Сипас савганд ёд карданд, ки рафтан ва фаромӯш шудани Қуръон аз синаҳо сареътар аз фирори шутуре аст, ки пойҳояш баста шудааст, ба гунае, ки агар инсон бар он муҳофизат кунад, онро нигоҳ медорад ва агар раҳояш кунад аз даст меравад.</t>
   </si>
   <si>
     <t>إنْ واظَبَ حافظُ القرآنِ على تلاوتِه مرَّة بعد مرَّة بقي محفوظًا في قلبه، وإلا ذهبَ عنه ونسيَه.
 من فوائد تعاهُدِ القرآن: الأجر والثواب، ورفعة الدرجات يوم القيامة.</t>
   </si>
   <si>
     <t>Ҳофизи Қуръон агар пайваста онро такрор кунад, дар синааш маҳфуз мемонад, вагарна аз ёдаш меравад ва фаромӯш мешавад.
 Аз фоидаҳои пайваста тиловат кардани Қуръон: Аҷру савоб ва баланд шудани мақом ва мартаба дар рӯзи қиёмат аст.</t>
   </si>
@@ -9766,50 +11688,97 @@
   </si>
   <si>
     <t>عن عثمان رضي الله عنه عن النبي صلى الله عليه وسلم قال: «خَيْرُكُمْ مَنْ تَعَلَّمَ الْقُرْآنَ وَعَلَّمَهُ».</t>
   </si>
   <si>
     <t>Аз Усмон (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Беҳтарини шумо касе аст, ки Қуръонро меомӯзад ва онро ба дигарон таълим медиҳад".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ أفضلَ المسلمين وأعلاهم عند الله درجة: مَن تَعَلَّم القرآنَ، تلاوةً وحفظًا وترتيلًا وفقهًا وتفسيرًا، وعَلَّمَ غيرَه ما عنده من علوم القرآن مع عَمَلِهِ به.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармудаанд, ки беҳтарини мусалмонон ва волотарини онҳо назди Аллоҳ касе аст, ки тиловат, ҳифз, тартил, фаҳм ва тафсири Қуръонро фаро гирад ва ба он амал кунад ва ончи аз худ кардааст ба дигарон низ таълим диҳад.</t>
   </si>
   <si>
     <t>بيان شرف القرآن، وأنه خير الكلام؛ لأنه كلام الله.
 خير المُتعلمين مَن يُعَلِّمُ غيرَه لا مَن يَقتصِرُ على نفسِه.
 تَعَلُّمُ القرآنِ وتَعْلِيْمُه يشمل التلاوةَ والمعاني والأحكام.</t>
   </si>
   <si>
     <t>Баёни шарофати Қуръони карим, ки он беҳтарин калом аст, чун он каломи Аллоҳ аст.
 Беҳтарин омузанда ҳамон аст, ки ба дигарон низ меомӯзонад.
 Омӯзиш ва таълими Қуръон шомили тиловат, фаҳми маонӣ ва аҳкоми он аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5913</t>
+  </si>
+  <si>
+    <t>قل اللهم اهدني وسددني، واذكر بالهدى هدايتك الطريق، والسداد سداد السهم</t>
+  </si>
+  <si>
+    <t>Бигӯ!: Парвардигоро маро ҳидоят фармо ва дар роҳи росту мустақим қарор деҳ. Бо зикри ҳидоят, ҳидояти касеро дар назар дошта бош, ки роҳро (бидуни инҳироф) мепаймояд, роҳи росту мустақим, мисли роҳи мустақимест, ки тир мепаймояд</t>
+  </si>
+  <si>
+    <t>عَنْ عَلِيٍّ رضي الله عنه قَالَ: قَالَ لِي رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «قُلِ اللهُمَّ اهْدِنِي وَسَدِّدْنِي، وَاذْكُرْ بِالْهُدَى هِدَايَتَكَ الطَّرِيقَ، وَالسَّدَادِ سَدَادَ السَّهْمِ».</t>
+  </si>
+  <si>
+    <t>Аз Алӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) ба ман  гуфт: "Бигӯ!: Парвардигоро маро ҳидоят фармо ва дар роҳи росту мустақим қарор деҳ. Бо зикри ҳидоят, ҳидояти касеро дар назар дошта бош, ки роҳро (бидуни инҳироф) мепаймояд, роҳи росту мустақим, мисли роҳи мустақимест, ки тир мепаймояд."</t>
+  </si>
+  <si>
+    <t>أَمَرَ النبيُّ صلى الله عليه وسلم عليَّ بن أبي طالب رضي الله عنه أنْ يَدعوَ اللهَ ويسألَه فيقول: (اللهم اهدني) وأرشدني ودلني (وسددني) ووفقني، واجعلني مستقيمًا في جميع أموري. 
+فالهُدَى: هو مَعرفةُ الحقِّ تفصيلًا وإجمالًا، والتوفيق لاتّباعه ظاهرًا وباطنًا. 
+والسّداد: هو التوفيق والاستقامة في جميع الأمور بما يكون صوابًا على الحق، وهو الطريق المستقيم في القول والفعل والاعتقاد. 
+ولأن الأمر المعنوي يَتَّضِح بالمَحْسُوس؛ تَذَكَّر وأنت تدعو هذا الدعاء بأنَّ: (الهدى: هدايتك الطريق) فأحضِر بقلبِك وأنت تسأل هدايةً كهداية مَن سافر، فإنه لا يَنحرِف عن الطريق يَمْنة أو يسرة؛ وذلك لِيَسْلَمَ مِن الضياع، وبذلك يَنال السلامة، ويَصِل إلى غايته سريعًا. 
+(والسداد: سداد السهم) فأنت تلاحظ عند تَسْديدِك السَّهْمَ في سرعة وصوله وإصابته للهدف، فالرامي إذا رمى غرضًا سدَّد بالسهم نحو الغَرَض، فكذلك تسأل الله تعالى أنَّ ما تَنويه من السداد على شاكلة السهم؛ فتكون في سؤالك طالبًا غاية الهدى، ونهاية السداد.
+فأحضر هذا المعنى بقلبك حتى تسأل الله السداد ليكون ما تنويه من ذلك على مشاكلة ما تستعمله من الرمي.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ба Алӣ ибни Абутолиб (разияллоҳу анҳу) дастур медиҳад, ки ин гуна дуо кунад: (Илоҳо маро ҳидоят кун) ва ба роҳи рост роҳнамоиям намо. (Ва дар роҳи росту мустақим қарор деҳ) маро муваффақ гардон ва дар ҳама корҳоям маро дар роҳи росту мустақим қарорам бидеҳ.
+Маънои "ҳидоят", шинохти ҳақиқат аст, ҳам тафсилӣ ва ҳам мухтасар. Ҳамчунин тавфиқи амал кардан ба он, ҳам зоҳирӣ ва ҳам ботинӣ.
+Ва "садод", яъне тавфиқ ва истиқомат дар ҳама корҳо, ба тавре ки дуруст ва мувофиқи ҳақ бошад, ки он роҳу равиши дуруст дар гуфтор, рафтор ва эътиқод аст.
+Азбаски ки мафҳумҳои маънавӣ бо чизҳои ҳисшаванда равшантар фаҳмида мешаванд, вақте ки ин дуоро мехонӣ, дар хотир биёр, ки (ҳидоят, роҳнамоӣ ба роҳ аст) монанди роҳнамоии мусофир аст, зеро ӯ дар роҳ аст ва тарафи рост ё чап намепечад, то ин ки роҳгум назанад ва ба мақсад зудтар ва ба саломатӣ ва амонӣ бирасад.
+(Садод: рост рафтану ба нишон расидани тир аст). Вақте ки ту тирро ба нишон равон мекунӣ, мебинӣ, ки чӣ гуна бо суръат мерасад ва ба ҳадаф мезанад. Тирандоз вақте чизеро гирифтан хоҳад, тирро ба сӯи ҳадаф нишон мегирад ва дақиқ равона мекунад. Ҳамин тавр, ту аз Худованд мепурсӣ, ки амали ту, ниятат, гуфтугӯят ва рафторҳоят мисли тири рост ба мақсад расад. Пас, дар дуоят ту аз Худованд ду чиз талаб кун: ҳидояти комил ва ниҳояти истиқомату ростӣ.
+Пас ин маъниро дар дилат биёвар, то вақте аз Худованд садод металабӣ, нияти ту ва амалат мисли он тире бошад, ки рост ба мақсад мерасад.</t>
+  </si>
+  <si>
+    <t>الداعي ينبغي أن يَحرِص على تسديد عملِه وتقويمه بلزوم السنة وإخلاص النية.
+استحباب الدعاء بهذه الكلمات الجامعة للتوفيق والسداد.
+ينبغي على العبد الاستعانة بالله تعالى في جميع أموره.
+ضرْب المثال في مقام التعليم.
+الجمع بين طلب الهداية وصلاح الحال، والاستمرار عليها وعدم الزيغ عنها طرفة عين وصلاح المآل، فقوله: "اهدني" بأن يكون سائرًا على دَرْبِ الهداية، وقوله: "وسددني": من الإصابة وعدم الزيغ عند الهداية التي اعتلاها.
+الداعي ينبغي له أن يهتمَّ بدعائه، ويستحضر معاني دعواته في قلبه؛ فهذا أَدْعَى للقبول.</t>
+  </si>
+  <si>
+    <t>Дуокунанда бояд кӯшиш намояд, ки амалашро дуруст ва мувофиқ ба суннат иҷро кунад ва нияти холис дошта бошад.
+Бо ин калимаҳои фарогир барои тавфиқ ва садод (дуои ҳидоят ва садод) дуо кардан мустаҳаб аст.
+Барои банда лозим аст, ки дар ҳама корҳояш аз Худованд ёрӣ бихоҳад.
+Ҳангоми омӯзондан истифода аз зарбулмасал фоиданок ва муассир аст.
+Дархост байни дуо барои ҳидоят ва дурустии ҳолат, маънои онро дорад, ки инсон аз Худо талаб мекунад: “اهدني” — ки ҳамеша дар роҳи дуруст ва ҳидояти ҳақ бошад ва аз он ҳаргиз гумроҳ нашавад, ҳатто як лаҳза. “وسددني” — ки дар пайравӣ аз ин ҳидоят дурусткор ва мустақим бошад, яъне ҳангоми дар роҳи дуруст будан низ иштибоҳ ва каҷравӣ накунад. Яъне, аввал дуо мекунад барои ёфтани роҳи ҳақ ва сипас дуо мекунад барои собит мондан ва дуруст амал кардан дар он роҳ, то охир.
+Дуокунанда бояд ба дуояш аҳамият диҳад ва маънои дуои худро дар дил ба ёд оварад, зеро чунин ҳолат сабаби бештар қабул шудани дуо мегардад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5915</t>
   </si>
   <si>
     <t>والذي نفسي بيده لتركبن سنة من كان قبلكم</t>
   </si>
   <si>
     <t>Савганд ба зоте, ки ҷони ман дар дасти Ӯст, албатта, аз роҳу равиши пешиниён пайравӣ хоҳед кард</t>
   </si>
   <si>
     <t>عَنْ أَبِي وَاقِدٍ اللَّيْثِيِّ رضي الله عنه: أَنَّ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ لَمَّا خَرَجَ إِلَى حُنَيْنٍ مَرَّ بِشَجَرَةٍ لِلْمُشْرِكِينَ يُقَالُ لَهَا: ذَاتُ أَنْوَاطٍ يُعَلِّقُونَ عَلَيْهَا أَسْلِحَتَهُمْ، فَقَالُوا: يَا رَسُولَ اللهِ، اجْعَلْ لَنَا ذَاتَ أَنْوَاطٍ كَمَا لَهُمْ ذَاتُ أَنْوَاطٍ، فَقَالَ النَّبِيُّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «سُبْحَانَ اللهِ! هَذَا كَمَا قَالَ قَوْمُ مُوسَى {اجْعَلْ لَنَا إِلَهًا كَمَا لَهُمْ آلِهَةٌ} [الأعراف: 138] وَالَّذِي نَفْسِي بِيَدِهِ لَتَرْكَبُنَّ سُنَّةَ مَنْ كَانَ قَبْلَكُمْ».</t>
   </si>
   <si>
     <t>Аз Абувоқиди Лайсӣ (разияллоҳу анҳу) ривоят аст: Ҳангоме ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) барои ғазваи Ҳунайн аз Мадина баромад, аз назди яке аз дарахтони мушрикон гузар кард, ки онро "зоту анвот" меномиданд ва силоҳи худро бар он меовехтанд. Пас (баъзе аз ҳамроҳони он ҳазрат) гуфтанд: Эй Расули Аллоҳ! Барои мо низ "зоту анвот" бисоз, чӣ гунае, ки онҳо "зоту анвот" доранд. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Субҳоналлоҳ! Ин (сухан) ҳамон гунае аст, ки  қавми Мусо гуфта буданд: (Эй Мӯсо, ҳамон гуна ки онон маъбудоне доранд, барои мо [низ] маъбуде таъйин кун.) (Сураи Аъроф, ояти138) Савганд ба зоте, ки ҷони ман дар дасти Ӯст, албатта, аз роҳу равиши пешиниён пайравӣ хоҳед кард."</t>
   </si>
   <si>
     <t>خَرَجَ رسولُ الله صلى الله عليه وسلم إلى حُنَيْن وهو: وادٍ بين الطائف ومكة، وكان معه بعضُ الصحابة الذين دخلوا في الإسلام قريبًا، 
 فمرُّوا بشجرة يقال لها: "ذات أنواط"، أي: ذات مُعَلَّقات، كان المشركون يُعَظِّمونها ويعلِّقون عليها أسلحتَهم وغيرَها طلبًا للبركة، 
 فطلبوا مِن الرسول صلى الله عليه وسلم أن يَجْعَلَ لهم شجرةً مثلَها، يُعلِّقون عليها أسلحتهم، طلبًا للبركة؛ ظَنًّا منهم أنَّ هذا أمرٌ جائز، 
 فسبَّح النبيُّ صلى الله عليه وسلم استنكارًا لهذه المقالة، وتعظيمًا لله، وأخبَر أنّ هذه المقالة تُشْبِهُ مقالةَ قوم موسى له: {اجعل لنا إلهًا كما لهم آلهة}، 
 لمَّا رَأَوْا مَن يَعْبُدُ الأصنام فطلبوا أن يكونَ لهم أصنامٌ كما للمشركين أصنامٌ، وأنَّ هذا اتّباعٌ لطريقتِهم، 
 ثم أخبَر صلى الله عليه وسلم أنَّ هذه الأمة ستَتَّبِع طريقةَ اليهود والنصارى وتفعل فِعلَهم، مُحَذِّرًا من ذلك.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба сӯи ғазваи Ҳунайн равона шуд, он водие аст, дар байни Макка ва Тоиф. Ҳамроҳи он ҳазрат чанде аз саҳобагон буданд, ки тоза мусалмон шуда буданд. Пас аз назди дарахте гузаштанд, ки номаш "зоту анвот" буд, яъне дарахте, ки дар он овехташудаҳо буд, мушрикон он дарахтро бузург мешумориданд ва силоҳҳо ва дигар чизҳояшонро барои баракат дар он меовехтанд. Онҳо аз Паёмбари Худо (саллаллоҳу алайҳи ва саллам) талаб карданд, ки барояшон дарахте монанди он қарор диҳад, то ки аслиҳаи худро барои табаррук бар он биовезанд, зеро гумон мекарданд, ки ин кор ҷоиз аст. Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз рӯйи инкори чунин сухан ва барои бузургдошти Аллоҳ Таъоло тасбеҳ гуфтанд ва баён карданд, ки ин сухан монанди сухани қавми Мусо ба ӯ аст, ки гуфтанд: "Эй Мӯсо, ҳамон гуна ки онон маъбудоне доранд, барои мо [низ] маъбуде қарор бидеҳ." Зеро онҳо чун диданд, ки мушрикон бутҳоро мепарастанд, аз ӯ хостанд, ки барояшон ба монанди мушрикон бутҳое дошта бошанд ва ин ба маънои пайравӣ аз роҳу равиши онон аст. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ин уммат аз равиши яҳудиён ва насрониён пайравӣ хоҳанд кард ва корҳои ононро анҷом хоҳанд дод ва нисбат ба он ҳушдор доданд.</t>
   </si>
   <si>
@@ -10115,50 +12084,87 @@
     <t>عن ابن عباس رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «من اقتبَسَ علْمًا مِنَ النُّجُومِ اقْتبَسَ شُعبَة مِن السِّحرِ، زادَ ما زادَ».</t>
   </si>
   <si>
     <t>Аз ибни Аббос (Худованд аз он ду розӣ бод) ривоят аст, ки гуфт: Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Ҳар кӣ чизе аз илми нуҷум биомӯзад, шохае аз ҷодугарӣ омӯхтааст, ва ҳарчи бештар биомӯзад, сеҳри бештар омӯхтааст".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مَن تَعَلَّم وأَخَذَ من علم النجوم والأبراج والاستدلال بحركاتها ودخولها وخروجها على الحوادث الأرضية من موت فلان أو حياته أو مرضه، ونحو ذلك مما سيقع في المستقبل، فقد تَعَلَّمَ جزءًا من السحر، وأنه كلَّما أكثر الإنسان هذا العلم فقد أكثر من السحر.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки ҳар касе аз илми ситораҳо ва бурҷҳо ба худ касб кунад ва аз ҳаракат, вуруд ва хуруҷи онҳо бар ҳаводиси заминӣ, аз қабили марг ё зиндагӣ ё бемории фалонӣ, ё ончи дар оянда рӯй медиҳад хулоса барорад, шохае аз илми ҷодуро омухтааст. Ба ҳар андоза, ки инсон бештар аз ин илм фаро гирад, илми ҷодуро бештар фаро гирифтааст.</t>
   </si>
   <si>
     <t>تحريم التنجيم الذي هو الإخبار عن المستقبل اعتمادًا على أحوال النجوم؛ لأنه من ادعاء علم الغيب.
 أن التنجيم المُحَرَّم من أنواع السحر المنافي للتوحيد، بخلاف النظر في النجوم لمعرفة الاتجاهات أو القِبْلة أو دخول المواسم والشهور فهو مباح.
 كلما زاد في تَعَلُّمِه للتنجيم فهو يزيد من تَعَلُّمِ شُعَبِ السحر.
 للنجوم ثلاث فوائد ذكرها الله في كتابه: زينة للسماء، وعلامات يهتدى بها، ورجوم للشياطين.</t>
   </si>
   <si>
     <t>Ситорашиносӣ, ки хабар додан аз ончи дар оянда рух медиҳад аст ва аз ҳолатҳои ситорагон гирифта мешавад, ҳаром аст, зеро он иддиъои донистани илми ғайб аст.
 Ситорашиносие, ки қатъиян ҷоиз нест навъе аз сеҳр аст, ки бар тавҳид мунофот дорад, бар хилофи назар кардан бар ситорагон барои шинохти ҷиҳат, қибла ё барои шинохти тағйири моҳҳо ва фаслҳо, ки ин ҷоиз ва мубоҳ аст.
 Ба ҳар андоза, ки ситорашиносӣ омӯхта шавад ба ҳамон андоза ба омӯхтани сеҳр наздиктар мешавад.
 Аллоҳ Таъоло се фоидаи ситорагонро дар Қуръони карим зикр фармудааст: барои зиннати осмон, мардум бо онҳо роҳи худро меёбанд ва барои сангсор кардани шайтонҳо.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5989</t>
+  </si>
+  <si>
+    <t>ضع يدك على الذي تألم من جسدك، وقل باسم الله ثلاثا، وقل سبع مرات أعوذ بالله وقدرته من شر ما أجد وأحاذر</t>
+  </si>
+  <si>
+    <t>Дастатро бар ҷое, ки дард мекунад, бигузор ва се бор бигӯ: "Бисмиллоҳ", ва ҳафт бор бигӯ: "Аъузу биллоҳи ва қудратиҳи мин шарри мо аҷиду ва уҳозир". 
+Тарҷума: "Паноҳ мебарам ба Худо ва қудрати Ӯ аз шарре, ки онро эҳсос мекунам ва аз он метарсам</t>
+  </si>
+  <si>
+    <t>عَنْ عُثْمَانَ بْنِ أَبِي الْعَاصِ الثَّقَفِيِّ رضي الله عنه أَنَّهُ شَكَا إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَجَعًا يَجِدُهُ فِي جَسَدِهِ مُنْذُ أَسْلَمَ، فَقَالَ لَهُ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «ضَعْ يَدَكَ عَلَى الَّذِي تَأَلَّمَ مِنْ جَسَدِكَ، وَقُلْ بِاسْمِ اللهِ ثَلَاثًا، وَقُلْ سَبْعَ مَرَّاتٍ أَعُوذُ بِاللهِ وَقُدْرَتِهِ مِنْ شَرِّ مَا أَجِدُ وَأُحَاذِرُ».</t>
+  </si>
+  <si>
+    <t>Аз Усмон ибни Абулъоси Сақафӣ (разияллоҳу анҳу) ривоят аст, ки ӯ ба Расули Худо (саллаллоҳу алайҳи ва саллам) аз дарде, ки аз замони мусалмон шуданаш дар бадани худ эҳсос мекард, шикоят кард. Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ба ӯ гуфтанд: "Дастатро бар ҷое, ки дард мекунад, бигузор ва се бор бигӯ: "Бисмиллоҳ", ва ҳафт бор бигӯ: "Аъузу биллоҳи ва қудратиҳи мин шарри мо аҷиду ва уҳозир". 
+Тарҷума: "Паноҳ мебарам ба Худо ва қудрати Ӯ аз шарре, ки онро эҳсос мекунам ва аз он метарсам."</t>
+  </si>
+  <si>
+    <t>أَصابَ عثمانَ بن أبي العاص رضي الله عنه وَجَعٌ كادَ يُهلكه، فأتاه النبيُّ صلى الله عليه وسلم يَعُودُه، وعَلَّمَه دعاءً يَرْفَع اللهُ عنه ما نَزَل به مِن مَرَض؛ وهو أنْ يَضَعَ يدَه على المكان الذي يَشْتَكي، ويقول: (بسم الله) ثلاث مرات، ثم يقول سَبعَ مرات: (أعوذ) وألتجئ وأعتصم وأَتَحَصَّن (بالله وقدرته من شر ما أجد) مِن أَلَمٍ في الوقت الحاضر (وأُحاذِر) وأخاف حصولَه في المستقبل من الحُزْن والخوف، أو مِنْ أنْ يستمرَّ هذا المرض ويَنْتَشر ألمُه بالجَسَد.</t>
+  </si>
+  <si>
+    <t>Усмон ибни Абулъос (разияллоҳу анҳу) ба дарде гирифтор шуд, ки наздик буд ӯро ҳалок созад. Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ба аёдати ӯ омаданд ва дуоеро ба ӯ омӯзонданд, ки бо он Худованд дардашро бартараф мекунад. Он дуо чунин аст: (шахси бемор нахуст бояд ) дасташро бар ҷое, ки дард мекунад, бигузорад ва се бор бигӯяд: (Бисмиллоҳ), сипас ҳафт бор бигӯяд: (Аъузу биллоҳи ва қудратиҳи мин шарри мо аҷиду ва уҳозир), яъне: паноҳ мебарам ба Худо ва қудрати Ӯ аз шарри он чи ки дар ҳоли ҳозир эҳсос мекунам ва аз он чи ки дар оянда, аз қабили ғаму тарс ва паҳн шудани дарду беморӣ дар бадан, метарсам.</t>
+  </si>
+  <si>
+    <t>استحبابُ رُقْيَةِ الإنسانِ نفسَه كما جاء في الحديث.
+الشكوى -من غير تَضَجُّرٍ ولا اعتراض- لا تنافي التوكُّلَ والصبر.
+الدعاء من جُملةِ تَعاطِي الأسباب، ولذا ينبغي التَّقيُّدَ بألفاظِهِ وأعدادِه.
+هذا الدعاء يكونُ لكلِّ أَلَمٍ عُضْوُيٍّ.
+وضع اليد على موضع الألم عند الرقية بهذا الدعاء.</t>
+  </si>
+  <si>
+    <t>Руқя хондани инсон худашро, чунончи, дар ҳадис омадааст, мустаҳаб аст.
+Шикоят, бидуни норозигӣ ва эътироз, бо таваккал ба Аллоҳ ва сабр кардан мухолиф нест.
+Дуо аз ҷумлаи гирифтани сабабҳо аст, бинобар ин бояд алфоз ва шумори дақиқи он риоя шавад.
+Ин дуо барои ҳар гуна дарди узвӣ мебошад.
+Гузоштани даст ба ҷои дард ҳангоми руқя бо ин дуо тавсия мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6018</t>
   </si>
   <si>
     <t>أحق الشروط أن توفوا به ما استحللتم به الفروج</t>
   </si>
   <si>
     <t>Сазовортарин шартҳое, ки бояд ба он пойбанд бошед, ҳамон аст, ки бо он ҳамсаронатон барои шумо ҳалол шудаанд</t>
   </si>
   <si>
     <t>عن عقبة بن عامر رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «أَحَقُّ الشُّرُوطِ أَنْ تُوفُوا بِهِ مَا اسْتَحْلَلْتُمْ بِهِ الْفُرُوجَ».</t>
   </si>
   <si>
     <t>Аз Ъуқба ибни Ъомир (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Сазовортарин шартҳое, ки бояд ба он пойбанд бошед, ҳамон аст, ки бо он ҳамсаронатон барои шумо ҳалол шудаанд".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ أولى الشروط بالوفاء هو ما كان سببًا في حِلِّ التَّمَتُّعِ بالمرأة، وهي الشروط المباحة التي تطلبها الزوجة في عقد النكاح.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён намудаанд, ки муҳимтарин ва сазовортарин шартҳое, ки бояд ба он пойбанд бошед, ҳамон аст, ки ба сабаби он лаззат бурдан аз зан ҳалол мешавад, яъне ҳамон шартҳои мубоҳи никоҳ, ки зан дар ақди никоҳи худ талаб кардааст.</t>
   </si>
   <si>
     <t>وجوب الوفاء بالشروط التي التزم بها أحد الزوجين للآخر، إلا شرطًا حَرَّمَ حلالًا أو أَحَلَّ حرامًا.
 الوفاء بشروط النكاح آكَدُ من غيرها؛ لأنها في مُقابل استحلال الفروج.
 عظم مكانة الزواج في الإسلام، حيث أَكَّدَ على الوفاء بشروطه.</t>
   </si>
   <si>
@@ -10223,50 +12229,90 @@
   <si>
     <t>عَن عبدِ اللهِ بن خُبَيب رضي الله عنه أنه قال: خَرَجْنَا فِي لَيْلَةٍ مَطِيرَةٍ وَظُلْمَةٍ شَدِيدَةٍ، نَطْلُبُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ؛ يُصَلِّي لَنَا، قَالَ: فَأَدْرَكْتُهُ، فَقَالَ: «قُلْ»، فَلَمْ أَقُلْ شَيْئًا، ثُمَّ قَالَ: «قُلْ»، فَلَمْ أَقُلْ شَيْئًا، قَالَ: «قُلْ»، فَقُلْتُ: مَا أَقُولُ؟ قَالَ: «{قُلْ هُوَ اللهُ أَحَدٌ} وَالْمُعَوِّذَتَيْنِ حِينَ تُمْسِي وَتُصْبِحُ ثَلَاثَ مَرَّاتٍ، تَكْفِيكَ مِنْ كُلِّ شَيْءٍ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Хубайб (разияллоҳу анҳу) ривоят аст, ки гуфт: Дар шаби боронӣ ва бисёр торик дар ҷустуҷӯи Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) берун омадем, то барои мо намоз бигзорад. Пас ӯро ёфтем ва ӯ фармуд: "Бигӯ" ва ман чизе нагуфтам, сипас фармуд: "Бигӯ", вале ман чизе нагуфтам, боз фармуд:"Бигӯ", Гуфтам: Чӣ бигӯям? Фармуд: "Ҳангоми субҳ ва шом (Қул ҳуваллоҳу аҳад) ва муъаввизатайнро се бор бигӯ, туро аз ҳама чиз кифоят мекунад."</t>
   </si>
   <si>
     <t>يُخْبِرُ الصحابيُّ الجليلُ عبدُ الله بن خبيب رضي الله عنه: أنهم خَرَجوا في ليلةٍ كثيرة المطر وكانت الظلمةُ شديدةً، للبحث عن رسول الله صلى الله عليه وسلم؛ ليصلي بهم، فوجدوه، 
 فقال له النبي صلى الله عليه وسلم: "قل" أي اقرأ، فلم يقرأ شيئًا، 
 فأعاد عليه النبي صلى الله عليه وسلم قولَه، فقال عبد الله: ماذا أقرأ يا رسول الله؟ 
 فقال النبي صلى الله عليه وسلم: اقرأ سورة الإخلاص {قل هو الله أحد}، والمعوذتين {قل أعوذ برب الفلق}، و{قل أعوذ برب الناس}، وقتَ المساء، ووقت الصباح، ثلاث مرات تحفظك من كل شرٍّ، وتقيك من كل سوء.</t>
   </si>
   <si>
     <t>Саҳобии гиромӣ Абдуллоҳ ибни Хубайб (разияллоҳу анҳу) хабар медиҳад, ки дар шаби боронӣ ва бисёр торик ба ҷустуҷӯи Паёмбар (саллаллоҳу алайҳи ва саллам) баромаданд, то ин ки барои онҳо намозро бигзорад, пас ӯро ёфтанд. Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ фармуд: "Бигӯ", яъне, бихон, ӯ чизе нахонд. Паёмбар (саллаллоҳу алайҳи ва саллам) дубора ба ӯ суханашро такрор кард. Пас Абдуллоҳ гуфт: Чӣ бихонам эй Расули Аллоҳ? Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: Сураи Ихлос (Қул ҳуваллоҳу аҳад) ва муъаввизатайн (Қул аъузу бираббил-лфалақ) ва (Қул аъузу бираббин-нос)-ро се бор саҳар ва бегоҳ бихон, то туро аз ҳар гуна бадӣ ҳифз кунад.</t>
   </si>
   <si>
     <t>استحباب قراءة سورة الإخلاص والمعوذتين في الصباح والمساء وأنها حِرْزٌ من كلِّ شَرٍّ.
 فضل قراءة سورة الإخلاص والمعوذتين.</t>
   </si>
   <si>
     <t>Хондани Сураи Ихлос ва муъаввизатайн дар ҳар субҳу шом мустаҳаб аст ва он ду сабаби эминӣ аз ҳар гуна бадӣ аст.
 Фазилати хондани сураи Ихлос ва Муъаввизатайн.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/6082</t>
+  </si>
+  <si>
+    <t>من قال بسم الله الذي لا يضر مع اسمه شيء، في الأرض، ولا في السماء، وهو السميع العليم، ثلاث مرات، لم تصبه فجأة بلاء، حتى يصبح</t>
+  </si>
+  <si>
+    <t>Ҳар касе (шаб) се бор бигӯяд: "Бисмиллоҳиллазӣ ло язурру маъасмиҳи шайъун фил-арзӣ ва ла фис-самаӣ, ва ҳувас-самииъул-ъалим." 
+Тарҷума: "Ба номи Худое, ки бо номи Ӯ чизе дар замин ва осмон зарар намерасонад ва Ӯ Шунаво ва Доно аст", то субҳ ҳеҷ балои ногаҳоние ба ӯ намерасад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبَانَ بْنِ عُثْمَانَ قَالَ: سَمِعْتُ عُثْمَانَ ابْنِ عَفَّانَ رضي الله عنه يَقُولُ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ قَالَ بِسْمِ اللَّهِ الَّذِي لَا يَضُرُّ مَعَ اسْمِهِ شَيْءٌ، فِي الْأَرْضِ، وَلَا فِي السَّمَاءِ، وَهُوَ السَّمِيعُ الْعَلِيمُ، ثَلَاثَ مَرَّاتٍ، لَمْ تُصِبْهُ فَجْأَةُ بَلَاءٍ، حَتَّى يُصْبِحَ، وَمَنْ قَالَهَا حِينَ يُصْبِحُ ثَلَاثُ مَرَّاتٍ، لَمْ تُصِبْهُ فَجْأَةُ بَلَاءٍ حَتَّى يُمْسِيَ»، قَالَ: فَأَصَابَ أَبَانَ بْنَ عُثْمَانَ الْفَالِجُ، فَجَعَلَ الرَّجُلُ الَّذِي سَمِعَ مِنْهُ الْحَدِيثَ يَنْظُرُ إِلَيْهِ، فَقَالَ لَهُ: مَا لَكَ تَنْظُرُ إِلَيَّ؟ فَوَاللَّهِ مَا كَذَبْتُ عَلَى عُثْمَانَ، وَلَا كَذَبَ عُثْمَانُ عَلَى النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَلَكِنَّ الْيَوْمَ الَّذِي أَصَابَنِي فِيهِ مَا أَصَابَنِي غَضِبْتُ فَنَسِيتُ أَنْ أَقُولَهَا.</t>
+  </si>
+  <si>
+    <t>Абон ибни Усмон ривоят мекунад, ки аз Усмон ибни Аффон (разияллоҳу анҳу) шунидам, гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд: "Ҳар касе (шаб) се бор бигӯяд: "Бисмиллоҳиллазӣ ло язурру маъасмиҳи шайъун фил-арзӣ ва ла фис-самаӣ, ва ҳувас-самииъул-ъалим." 
+Тарҷума: "Ба номи Худое, ки бо номи Ӯ чизе дар замин ва осмон зарар намерасонад ва Ӯ Шунаво ва Доно аст", то субҳ ҳеҷ балои ногаҳоние ба ӯ намерасад. 
+Ҳар касе, ки субҳ се бор ҳаминро бигӯяд, ҳеҷ балои ногаҳоние то шом ба ӯ намерасад." Гуфт: Абон ибни Усмон ба бемории фалаҷ гирифтор шуд. Марде, ки ин ҳадисро аз ӯ шунида буд, ба ӯ менигарист. Ба ӯ гуфт: Чаро ба ман менигарӣ? Қасам ба Аллоҳ, ки бар Усмон дурӯғ нагуфтаам ва на Усмон бар Паёмбар (саллаллоҳу алайҳи ва саллам) дурӯғ гуфтааст. Лекин рӯзе, ки ман ба ин беморӣ гирифтор шудам хашмгин шудам ва фаромӯш кардам ин дуоро бигӯям.</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن قال في صباح كلِّ يوم بعد طلوع الفجر، ومساء كل ليلة قبل غروب الشمس ثلاث مرات: (بسم الله) أستعينُ وأتحفَّظ من كل مؤذٍ (الذي لا يضر مع) ذِكر (اسمه) أيُّ (شيء) مهما عَظُم (في الأرض) والخارج منها من البلاء (ولا في السماء) والنازل منها من البلاء (وهو السميع) بأقوالنا (العليم) بأحوالنا.
+من قالها حين يُمسي لم يُصِبْه البلاءُ بغتةً حتى يصبح، ومن قالها حين يصبح لم يصبه البلاء بغته حتى يمسي. 
+فأصابَ راويَ الحديثِ أَبَانَ بن عثمان الفَالِجُ؛ وهو استرخاء لأحد شِقَّي البدن، فجعل الرجل الذي سَمِع منه الحديث ينظر إلى أَبَان متعجِّبًا! فقال للرجل: مالك تنظر إلي؟! فوالله ما كَذَبتُ على عثمان، ولا كَذَبَ عثمانُ على النبيِّ صلى الله عليه وسلم، ولكن اليوم الذي أصابني فيه ما قَدَّر الله لي أنْ أقولَه، أصابني غَضبٌ فنَسيتُ أنْ أقولَ هذه الكلمات المذكورة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳар касе субҳи ҳар рӯз баъд аз тулуи фаҷр ва ҳар шом пеш аз ғуруби офтоб се маротиба бигӯяд: (Бисмиллоҳ) кумак ва муҳофизат металабам аз ҳар озор диҳанда, (аллазӣ ло язурру) зикри (исмиҳи) номи Ӯ, ҳар (шайъун) чизе, ҳарчанд бузург бошад (фил-арзӣ) ҳар балое, ки аз замин барояд (ва ло фис-самои) ҳар балое, ки аз осмон фуруд ояд (ва ҳувас-самиъу) шунаво ба гуфтаҳои мо (Ал-ъалим) Доно ба аҳволи мо аст.
+касе, ки онро шаб пеш аз хоб се маротиба бигӯяд, то саҳар балои ногаҳоние бар ӯ намерасад. Ва касе, ки онро саҳар се маротиба бигӯяд, балои ногаҳоние то шом бар ӯ намерасад.
+Ровии ҳадис Абон ибни Усмон ба бемории фалаҷ гирифтор шуд. Шахсе, ки ҳадисро аз ӯ шунида буд, бо ҳайрат ба Абон менигарист! Абон ба он шахс гуфт: Чаро ба ман менигарӣ?! Савганд ба Аллоҳ, ки ман бар Усмон дурӯғ нагуфтаам ва Усмон низ бар Паёмбар (саллаллоҳу алайҳи ва саллам) дурӯғ нагуфтааст. Вале рӯзе, ки ман ба ин беморӣ гирифтор шудам Худованд барои ман муқаддар накарда буд, ки ин дуоро бигӯям. Он рӯз хашмгин шудам ва гуфтани дуои мазкурро фаромӯш кардам.</t>
+  </si>
+  <si>
+    <t>استحباب الإتيان بهذا الذِّكْرِ في الصباح والمساء؛ ليكون الإنسان محفوظًا بإذن الله تعالى مِن أن يُصيبَه فجأةُ بلاءٍ أو ضرُّ مصيبةٍ أو نحو ذلك.
+قوة يقين السلف الأول بالله وتصديقهم بما أخبر به رسول الله صلى الله عليه وسلم.
+من فوائد تقييد الذكر بالصباح والمساء قطع الغفلة عن المسلم واستحضاره الدائم بأنه عبد لله تعالى.
+على قدر إيمان الذاكر لله وخشوعه وحضور قلبه، مع الإخلاص واليقين يكون أثر الذكر متحقِّقًا.</t>
+  </si>
+  <si>
+    <t>Саҳар ва бегоҳ гуфтани ин дуо мустаҳаб аст, то ки инсон ба иҷозаи Аллоҳ аз азият ё ҳодисаи ногаҳонӣ ё зарарҳои дигар эмин монад.
+Қуввати эътиқоди гузаштагони пешин ба Худо ва тасдиқи онҳо ба он чи Паёмбари Аллоҳ (саллаллоҳу алайҳи ва саллам) хабар додааст.
+Яке аз фоидаҳои муқайяд кардани зикр ба саҳар ва шом, аз байн бурдани ғафлати мусалмон ва ҳамеша дар ёд доштани он ки ӯ бандаи Аллоҳ аст, мебошад.
+Ба андозаи имони шахси зикркунанда ба Аллоҳ ва хушуъ, ҳузури қалб, самимият ва яқинаш, таъсири зикр ҳосил мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6093</t>
   </si>
   <si>
     <t>قل: لا إله إلا الله وحده لا شريك له، الله أكبر كبيرا، والحمد لله كثيرا، سبحان الله رب العالمين، لا حول ولا قوة إلا بالله العزيز الحكيم</t>
   </si>
   <si>
     <t>Бигӯ: Ло илоҳа иллалоҳу ваҳдаҳу ло шарика лаҳу, Аллоҳу акбару кабиран вал-ҳамдулиллоҳи касиран ва субҳоналлоҳи раббилъоламина ва ло ҳавла ва ло қуввата илло биллоҳил-ъазизил-ҳаким</t>
   </si>
   <si>
     <t>عَنْ سَعْدٍ رضي الله عنها قَالَ: جَاءَ أَعْرَابِيٌّ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: عَلِّمْنِي كَلَامًا أَقُولُهُ، قَالَ: «قُلْ: لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، اللهُ أَكْبَرُ كَبِيرًا، وَالْحَمْدُ لِلَّهِ كَثِيرًا، سُبْحَانَ اللهِ رَبِّ الْعَالَمِينَ، لَا حَوْلَ وَلَا قُوَّةَ إِلَّا بِاللهِ الْعَزِيزِ الْحَكِيمِ» قَالَ: فَهَؤُلَاءِ لِرَبِّي، فَمَا لِي؟ قَالَ: «قُلْ: اللهُمَّ اغْفِرْ لِي وَارْحَمْنِي وَاهْدِنِي وَارْزُقْنِي».</t>
   </si>
   <si>
     <t>Аз Саъд (разияллоҳу анҳу) ривоят аст, ки гуфт: Аъробие хидмати Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) омада гуфт: Сухане ба ман биёмӯз, то онро бигӯям. Фармуд: "Бигӯ: Ло илоҳа иллалоҳу ваҳдаҳу ло шарика лаҳу, Аллоҳу акбару кабиран вал-ҳамдулиллоҳи касиран ва субҳоналлоҳи раббилъоламина ва ло ҳавла ва ло қуввата илло биллоҳил-ъазизил-ҳаким".
 Тарҷума: "Нест маъбуди барҳақе ҷуз Аллоҳ Таъоло, ки ягона асту шарике надорад ва Худованд бузургтар аст ба бузургӣ. Ҳамди зиёд мар Худовандро бод ва покист мар Худовандеро, ки Парвардигори ҷаҳониён аст. Гардидане аз маъсият ва қудрате бар анҷоми тоат бидуни тавфиқи Худованде, ки ғолибу боҳикмат аст, вуҷуд надорад." Аъробӣ гуфт: Ин барои Парвардигори ман аст, пас барои ман чӣ? Фармуд: "Бигӯ: Аллоҳумма-ғфирлӣ варҳамнӣ ваҳдинӣ варзуқнӣ". 
 Тарҷума: "Бор Худоё, маро биёмурз, бар ман раҳм кун ва ҳидоятам намо ва рӯзиям ато кун."</t>
   </si>
   <si>
     <t>سَأَلَ رجلٌ من سُكّانِ الباديةِ رسولَ الله صلى الله عليه وسلم أنْ يُعلِّمه ذكرًا يقوله، 
 فقال له عليه الصلاة والسلام: قل: 
 "لا إله إلا الله وحده لا شريك له" بدأ بشهادة التوحيد، ومعناها لا معبود بحق إلا الله، 
 "الله أكبر كبيرًا" 
 أي: الله أكبر من كلِّ شيءٍ وأعظم، 
 "والحمد لله كثيرًا" 
 أي: حمدًا لله كثيرًا، على صفاته وأفعاله ونعمه التي لا تحصى، 
 "سبحان الله رب العالمين" 
 أي: تَنَزَّهَ وتَقَدَّسَ عن النقص، 
@@ -10481,50 +12527,110 @@
 "الحمد لله": ثناء عليه بصفات الكمال مع محبته وتعظيمه.
 "لا إله إلا الله": لا معبود بحق إلا الله.
 "الله أكبر": أعظم وأجل من كلِّ شيء.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармоянд, ки зикри Аллоҳ Таъоло бо ин калимоти бузург аз дунё ва ҳар ҳарчи дар он аст беҳтар аст, ки иборатанд аз:
 "Субҳоналлоҳ": Пок донистани Аллоҳ аз ҳамагуна камбудӣ ва нуқсон.
 "Алҳамдулиллоҳ" Ҳамду ситоиши Аллоҳ бо сифатҳои комилаш ва муҳаббату бузургдошти Ӯ Таъоло.
 "Ло илоҳа иллаллоҳ": Нест маъбуди барҳақ магар Аллоҳ.
 "Аллоҳу акбар" бузургтару бартар аз ҳама чиз.</t>
   </si>
   <si>
     <t>الحث على ذكر الله، وأنه أحب مما طلعت عليه الشمس.
 الحض على الإكثار من الذكر؛ لما فيه من الأجر والفضل.
 متاع الدنيا قليل وشهواتها زائلة.</t>
   </si>
   <si>
     <t>Ташвиқ ба зикри Аллоҳ, ва инки зикри Аллоҳ маҳбубтар аз ҳар чизе аст, ки банда дар давоми рӯз анҷом медиҳад.
 Ташвиқ ба зикри зиёд гуфтан, бинобар савоб ва фазилати он.
 Лаззати дунё ночиз ва ҳавасу шаҳвати он зудгузар аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/6211</t>
   </si>
   <si>
+    <t>لن يلج النار أحد صلى قبل طلوع الشمس وقبل غروبها</t>
+  </si>
+  <si>
+    <t>Ҳар касе, ки пеш аз тулуи офтоб ва пеш аз ғуруби он намоз бихонад, ба оташ ворид намешавад</t>
+  </si>
+  <si>
+    <t>عَنِ أبي زُهير عُمَارَةَ بْنِ رُؤَيْبَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «لَنْ يَلِجَ النَّارَ أَحَدٌ صَلَّى قَبْلَ طُلُوعِ الشَّمْسِ وَقَبْلَ غُرُوبِهَا»</t>
+  </si>
+  <si>
+    <t>Аз Абузуҳайр, Умора ибни Руъайба (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ҳар касе, ки пеш аз тулуи офтоб ва пеш аз ғуруби он намоз бихонад, ба оташ ворид намешавад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ رسولُ الله صلى الله عليه وسلم: أنه لن يدخلَ النارَ، أحدٌ صلّى صلاة الفجر، وصلاة العصر، وداوم عليهما؛ وخَصَّ هاتين الصلاتين؛ لأنهما أثقلُ الصلوات، ولأنّ وقت الصبح يكون عند النوم ولَذَّتِه، ووقت العصر يكون عند الاشتغال بأعمال النهار وتجارته، ومَن حافَظَ على هاتين الصلاتَين مع وُجودِ المَشقّة فسيحافظ على بَقيّة الصلوات.</t>
+  </si>
+  <si>
+    <t>Расули Худо (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки касе намозҳои субҳ ва асрро адо кунад ва пайваста бар ин амалаш боқӣ бимонад, ба оташи дӯзах намедарояд. Ин ду намозро махсус таъкид кардааст, зеро онҳо вазнинтарин намозон ҳастанд. Вақти субҳ вақте аст, ки одамон дар хоб ва лаззати он ҳастанд. Ва вақти аср вақте аст, ки мардум дар кори рӯзона ва тиҷорат машғуланд. Касе, ки ин ду намозро бо вуҷуди мушкилот (адо намуда) нигоҳ дорад, дигар намозҳоро ҳам нигоҳ медорад.</t>
+  </si>
+  <si>
+    <t>فضل صلاتي الصبح والعصر، فينبغي المحافظة عليهما.
+مَن أدَّى هذه الصلوات يكون غالبًا خالي النفس من الكَسَل والرياء مُحِبًّا للعبادة.</t>
+  </si>
+  <si>
+    <t>Фазилати намозҳои бомдод ва аср, бояд онҳоро (дар вақташ адо намуд) нигоҳ дошт.
+Касе, ки ин намозҳоро адо мекунад, ғолибан аз танбалӣ ва риё дур буда дӯстдори ибодат аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6215</t>
+  </si>
+  <si>
+    <t>ما من أحد يسلم علي إلا رد الله علي روحي حتى أرد عليه السلام</t>
+  </si>
+  <si>
+    <t>Касе нест, ки бар ман салом бифиристад, магар ин ки Аллоҳ руҳамро бар ман боз мегардонад, то ҷавоби саломашро бидиҳам</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صلَّى الله عليه وسلم قال: «ما مِنْ أحَدٍ يُسلِّمُ علي إلا ردَّ اللهُ عليَّ رُوحي حتى أردَّ عليه السَّلامَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Касе нест, ки бар ман салом бифиристад, магар ин ки Аллоҳ руҳамро бар ман боз мегардонад, то ҷавоби саломашро бидиҳам."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنّه تُرَدُّ إليه رُوحُه ليَرُدَّ السلامَ على كل مَن سلَّم عليه سواء كان قريبًا أو بعيدًا؛ وحياة البَرْزَخ والقبور أمرٌ غيبي، لا يَعلم حقيقتَها إلا الله، وهو على كل شيء قدير.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки рӯҳи ӯ ба назди ӯ баргардонда мешавад, то ба ҳар касе, ки бар ӯ салом фиристодааст, наздик бошад ё дур, посухи саломашро диҳад. Ҳаёти барзах ва қабрҳо як амри ғайбӣ аст, ки ҳақиқати онро ҷуз Аллоҳ касе намедонад ва Ӯ бар ҳар чизе қодиру тавоно аст.</t>
+  </si>
+  <si>
+    <t>الحث على الإكثار من الصلاة والسلام على النبي صلى الله عليه وسلم.
+حياة النبي صلى الله عليه وسلم في قبره هي أكملُ حياة يحياها إنسان في بَرْزَخِه، فلا يَعلم حقيقتها إلا الله تعالى.
+الحديث ليس فيه حُجّة لمن يقول بحياة رسول الله صلى الله عليه وسلم حياةً كما نعيشها نحن، حتى لا يَستدِلّ به أهل الشرك على الاستغاثة به عليه الصلاة والسلام، وإنما هي حياة برزخية.</t>
+  </si>
+  <si>
+    <t>Ташвиқ бар зиёд дуруду салавот фиристодан бар Паёмбар (саллаллоҳу алайҳи ва саллам).
+Ҳаёти Паёмбар (саллаллоҳу алайҳи ва саллам) дар қабр беҳтарин ҳаёте аст, ки инсон метавонад дар барзах дошта бошад ва ҳақиқати он танҳо ба Худо маълум аст.
+Ин ҳадис барои онҳое, ки мегӯянд Паёмбари Худо (саллаллоҳу алайҳи ва саллам) монанди мо зинда аст, далел намешавад. То ин ки аҳли ширк онро барои истиғоса (кумак пурсидан) аз ӯ далел нагиранд. Балки он ҳаёти барзахӣ аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6222</t>
+  </si>
+  <si>
     <t>ما من امرئ مسلم تحضره صلاة مكتوبة فيحسن وضوءها وخشوعها وركوعها، إلا كانت كفارة لما قبلها من الذنوب، ما لم يؤت كبيرة، وذلك الدهر كله</t>
   </si>
   <si>
     <t>Ҳеҷ мусалмоне нест, ки вақти намози фарзиаш фаро расад ва ба хубӣ таҳорат кунад ва бо хушуъ ва фурутанӣ намозашро анҷом диҳад, магар ин ки каффораи гуноҳони пеш аз он омадааш хоҳад шуд, агар муртакиби гуноҳи кабира нашуда бошад. Ва ин барои ҳамеша аст</t>
   </si>
   <si>
     <t>عَنْ عُثْمَانَ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَا مِنَ امْرِئٍ مُسْلِمٍ تَحْضُرُهُ صَلَاةٌ مَكْتُوبَةٌ فَيُحْسِنُ وُضُوءَهَا وَخُشُوعَهَا وَرُكُوعَهَا، إِلَّا كَانَتْ كَفَّارَةً لِمَا قَبْلَهَا مِنَ الذُّنُوبِ، مَا لَمْ يُؤْتِ كَبِيرَةً، وَذَلِكَ الدَّهْرَ كُلَّهُ».</t>
   </si>
   <si>
     <t>Аз Усмон (разияллоҳу анҳу) ривоят аст, ки гуфт: Шунидам, ки Паёмбар (саллаллоҳу алайҳи ва саллам) мефармояд: "Ҳеҷ мусалмоне нест, ки вақти намози фарзиаш фаро расад ва ба хубӣ таҳорат кунад ва бо хушуъ ва фурутанӣ намозашро анҷом диҳад, магар ин ки каффораи гуноҳони пеш аз он омадааш хоҳад шуд, агар муртакиби гуноҳи кабира нашуда бошад. Ва ин барои ҳамеша аст."</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّه ما مِن مُسلم يَدخل عليه وقت الصلاة المفروضة فيحسن وضوءها ويُتِمُّه، ثم يَخشع في صلاته بحيث يكون قلبُه وجوارحُه كلُّها مُقبلةً على الله مستحضرةً عظمتَه، ويُتم أفعالَ الصلاةِ كالركوعِ والسجود وغيرِهِ، إلا كانت هذه الصلاةُ مُكفِّرَةً لما قبلها من المعاصي الصغائر، ما لم يعمل كبيرة من كبائر الذنوب، وهذا الفضل مُمْتَدٌّ على مَرِّ الزمان وفي كل صلاة.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки мусалмоне нест, ки вақти намози фарзаш фаро расад ва таҳораташро ба хубӣ ва комил анҷом диҳад ва дар намозаш хошеъ бошад, тавре ки дил ва ҳама узвҳои ӯ рӯ ба рӯи Аллоҳ бошанд ва бузургии Аллоҳро ба ёд оварда ва корҳои намозро, монанди рукуъ ва саҷдаҳо ба шакли комил анҷом диҳад, магар ин ки ин намоз гуноҳони сағираи пеш аз худро пок мекунад, то вақте ки муртакиби гуноҳи кабира нашуда бошад. Ва ин фазилат дар тӯли замон ва дар ҳама намозҳо аст.</t>
   </si>
   <si>
     <t>الصلاة المكفرة للذنوب هي التي أحسن العبد وضوءَها، وأدَّاها خاشعًا يبتغي بها وجه الله تعالى.
 فضل المداومة على العبادات، وأنها سبب لمغفرة صغائر الذنوب.
 فضل إحسان الوضوء، وإحسان الصلاة والخشوع فيها. 
 أهمية اجتناب كبائر الذنوب لمغفرة الذنوب الصغائر.
 كبائر الذنوب لا تُكَفَّر إلا بالتوبة.</t>
   </si>
   <si>
@@ -10885,50 +12991,87 @@
 Ва бо ин ҳама, агар аз Аллоҳ чизе бихоҳад, барояш ато мекунад. Бинобар ин, мустаҷобуддуо мешавад. Ва агар ба Аллоҳ паноҳ бибарад, ӯро паноҳ медиҳад ва аз он чи метарсад дар амон медорад.
 Сипас Аллоҳ Таъоло фармуд: Дар чизе тараддуд накардам, магар дар гирифтани ҷони муъмин, аз рӯйи раҳмат ба ӯ, зеро муъмин маргро дӯст надорад ва Аллоҳ дарди муъминро намеписандад.</t>
   </si>
   <si>
     <t>هذا الحديث ممّا يَرويه النبيُّ صلى الله عليه وسلم عن ربه، ويُسمّى بالحديث القُدْسِي أو الإلهي، وهو الذي لَفْظُه ومعناه مِن الله، غير أنه ليست فيه خصائصُ القرآن التي امتاز بها عما سواه، من التعبُّدِ بتلاوتِه والطهارة له والتَّحَدِّي والإعجاز، وغير ذلك.
 النهي عن إيذاء أولياء الله والترغيب في حُبِّهم، والاعتراف بفضلهم.
 الأمر بمعاداة أعداء الله وتحريم موالاتهم.
 مَن ادَّعَى ولايةَ اللهِ بدون اتّباع شرعِه فهو كاذبٌ في دعواه.
 تُنالُ ولايةُ الله بفعل الواجبات وترك المحرمات.
 مِن أسباب محبة الله للعبد وإجابة دعوته فِعْلُ النوافل بعد القيام بالواجبات وترك المحرمات.
 الدلالة على شرف الأولياء ورفعة منزلتهم.</t>
   </si>
   <si>
     <t>Ин ҳадисро Паёмбар (Саллалоҳу алайҳи ва саллам) аз Парвардигораш ривоят кардааст ва онро ҳадиси қудсӣ ё ҳадиси илоҳӣ меноманд. Ҳадисе аст, ки лафз ва маънояш аз сӯи Аллоҳ аст, вале хусусияти Қуръонро надорад ва хондани лафзаш монанди Қуръон ибодат нест ва барои хонданаш вузӯ гирифтан лозим нест. Ва монанди Қуръон дигаронро барои монанди он овардан ба чолиш нахондааст ва муъҷиза нест ва ғайра.
 Наҳйи аз озор расондан ба дӯстони Аллоҳ ва ташвиқ ба муҳаббати онон ва эътироф ба фазилаташон.
 Амр ба душманӣ бо душманони Аллоҳ ва таҳрими дӯстӣ бо онон.
 Касе даъвои дӯстӣ ва вилояти Аллоҳро кунад, аммо аз шариати Ӯ пайравӣ накунад, иддиояш дурӯғ аст.
 Вилояти илоҳӣ ва дӯстии Ӯ бо анҷом додани воҷибот ва тарки ҳаромҳояш ба даст меояд.
 Яке аз сабабҳои муҳаббати Аллоҳ ба бандааш ва иҷобати дуои ӯ, анҷом додани нафлҳо баъд аз ба ҷо овардани фарзҳо ва тарки ҳаромҳо аст.
 Ин ҳадис нишондиҳандаи шаъну шараф ва бартарии авлиёи Аллоҳ ва баландии мартабаи онон аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/6337</t>
   </si>
   <si>
+    <t>اثنتان في الناس هما بهم كفر: الطعن في النسب، والنياحة على الميت</t>
+  </si>
+  <si>
+    <t>Ду хислат дар миёни мардум ҳаст, ки онҳо куфр ба шумор мераванд: айбҷӯӣ дар насаб ва нола кардан бар мурда</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «اثْنَتَانِ فِي النَّاسِ هُمَا بِهِمْ كُفْرٌ: الطَّعْنُ فِي النَّسَبِ، وَالنِّيَاحَةُ عَلَى الْمَيِّتِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ду хислат дар миёни мардум ҳаст, ки онҳо куфр ба шумор мераванд: айбҷӯӣ дар насаб ва нола кардан бар мурда."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم عن خصلَتَين في الناس من أعمال الكفار، وأخلاق الجاهلية، وهما: 
+الأولى: الطَّعْن بأنساب الناس وتَنَقُّصُهم والتكبُّر عليهم. 
+الثانية: رفع الصوت عند المصيبة تَسَخُّطًا على القَدَر، أو قطع الثياب من شِدّة الجَزَع.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дар бораи ду хислате, ки дар байни мардум мунташир аст ва аз амалҳои куфрӣ ва ахлоқи ҷоҳилӣ ҳастанд, хабар медиҳад. Он ду хислат иборатанд аз:
+1. Айбҷӯӣ ва паст задани насаби мардум ва такаббур бар онон.
+2. Баланд кардани овоз дар вақти мусибат, нишон додани норозигӣ аз тақдири Худованд ва пора кардани либос аз шиддати андӯҳу нороҳатӣ.</t>
+  </si>
+  <si>
+    <t>الحثُّ على التواضع وعدَم التكبُّر على الناس.
+وجوب الصبر على المصيبة وعدم التسخُّط.
+هذه الأعمال من الكُفْر الأصغر، وليس مَن قام به شُعْبةٌ من شُعَب الكُفْر يكون كافرًا الكفر المُخْرِج من المِلّة حتى يقومَ به الكفرُ الأكبر.
+نهي الإسلام عن كلِّ ما يؤدِّي إلى الفُرْقَة بين المسلمين من الطعن في الأنساب وغيرها.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба хоксорӣ ва адами такаббур бар мардум.
+Воҷиб будани сабр бар мусибат ва манъ аз норизоӣ.
+Ин амалҳо аз навъҳои куфри асғар (куфри хурд) ҳастанд, ки шахсро аз дин хориҷ намекунанд, то вақте ки ба куфри акбар (бузург) нарасанд.
+Ҳар амале, ки сабаби ҷудоӣ байни мусалмонон мешавад, монанди айбҷӯӣ дар насаб ва ғайра, Ислом аз он наҳй кардааст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6361</t>
+  </si>
+  <si>
     <t>من حلف فقال في حلفه: واللات والعزى، فليقل: لا إله إلا الله، ومن قال لصاحبه: تعال أقامرك، فليتصدق</t>
   </si>
   <si>
     <t>Ҳар касе савганд ёд кард ва дар савгандаш гуфт: қасам ба Лот ва Уззо, бояд "Ло илоҳа иллаллоҳ" бигӯяд. Ва ҳар кас ба дӯсташ бигӯяд: биё қиморбозӣ кунем, бояд садақа диҳад</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ حَلَفَ فَقَالَ فِي حَلِفِهِ: وَاللَّاتِ وَالعُزَّى، فَلْيَقُلْ: لاَ إِلَهَ إِلَّا اللَّهُ، وَمَنْ قَالَ لِصَاحِبِهِ: تَعَالَ أُقَامِرْكَ، فَلْيَتَصَدَّقْ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар касе савганд ёд кард ва дар савгандаш гуфт: қасам ба Лот ва Уззо, бояд "Ло илоҳа иллаллоҳ" бигӯяд. Ва ҳар кас ба дӯсташ бигӯяд: биё қиморбозӣ кунем, бояд садақа диҳад."</t>
   </si>
   <si>
     <t>يُحَذِّرُ النبيُّ صلى الله عليه وسلم مِن الحَلِف بغير الله؛ حيث المؤمن لا يحلف إلا بالله، 
 ويخبر أنّ من حلف بغير الله؛ كمن حلف مثلًا: باللات والعُزى -وهما صنمان كانا يُعبدان في الجاهلية قبل الإسلام- فيجب عليه أن يقول مستدركًا على نفسه: لا إله إلا الله، تبرؤًا من الشرك، وكفارةً عن حلفه ذاك.
 ثم أخبر صلى الله عليه وسلم أنّ من قال لصاحبه: تعال نلعب القمار، -وهو أن يتغالب اثنان فأكثر على أن يكون بينهم مال يأخذه الغالب، ولا يخلو كل واحد منهما فيه من أن يغنم أو يغرم-؛ فيستحب أن يتصدق بشيء تكفيرًا عما دعا إليه.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз савганд ёд кардан ба ғайри Аллоҳ Таъоло ҳушдор медиҳад. Зеро муъмин танҳо ба  Аллоҳ савганд ёд мекунад. Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки ҳар касе ба ғайри Аллоҳ савганд ёд кард, мисли ин ки бигӯяд: савганд ба Лот ва Уззо — ин ду буте буданд, ки дар ҷоҳилият пеш аз Ислом ибодат мешуданд — бояд баъд аз савгандаш "Ло илоҳа иллалоҳ" бигӯяд, то ин ки ширкро аз худ дур кунад ва каффораи савгандаш бошад.
 Сипас Паёмбар (саллалоҳу алайҳи ва саллам) гуфт, ки ҳар касе ба дӯсти худ мегӯяд: "Биё қиморбозӣ кунем", — ин маънои рақобат кардан байни ду ё зиёда аз ду нафар, бо пул ё чизе барои шахси ғолиб гузошта мешавад, аст ва ҳар касе ғолиб омад он пулро ё чизро мегирад ва ҳар яке аз онҳо ё ғолиб мешавад ё бохт мекунад — дар ин ҳолат мустаҳаб аст, ки барои каффораи гуноҳаш, ки ӯро ба бозӣ даъват кардааст, садақае бидиҳад.</t>
   </si>
   <si>
     <t>الحلف لا يكون إلا بالله وأسمائه وصفاته.
 الحلف بغير الله تعالى محرَّم، سواء الحلف بالأصنام كاللات والعزى، أو الحلف بالأمانة، أو الحلف بالنبي أو غير ذلك.
 قال الخطابي: اليمين إنما تكون بالمعبود المعظّم، فإذا حلف باللات ونحوها فقد ضاهى الكفار، فأمر أن يتدارك بكلمة التوحيد.
 ليس على من حلف بغير الله كفارة يمين، وإنما يلزمه الإنابة والاستغفار؛ لأنه أعظم من أن تكفِّرَه غير التوبة.
@@ -11032,50 +13175,121 @@
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أنَّ الإيمانَ شُعَبٌ وخِصَالٌ كثيرة، تشتمل على أعمالٍ واعتقاداتٍ وأقوالٍ.
 وأنَّ أعلى خِصال الإيمان وأفضلَها قول: «لا إله إلا الله»، عالمًا بمعناها، عاملًا بمقتضاها، مِن أنّ الله هو الإله الواحد الأحد المستحق للعبادة وحده دون ما سواه.
 وأن أقلَّ أعمال الإيمان هو تَنْحِيَةُ كلِّ ما يؤذي الناسَ في طرقاتِهم.
 ثم أخبر صلى الله عليه وسلم أنَّ الحياءَ مِن خِصال الإيمان، وهو خُلُقٌ يبعث على فعل الجميل وترك القبيح.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармудаанд, ки имон дорои шоха ва вижагиҳои бисёре аст, ки шомил амалҳову эътиқодот ва гуфторҳост.
 Баландтарин ва беҳтарин вижагиҳои имон гуфтани "Ло илоҳа иллаллоҳ" бо донистани маъно ва амал кардан ба муқтазои он аст, яъне Аллоҳ ҳамон маъбуди ягонае аст, ки танҳо Ӯ шоистаи ибодат аст.
 Кӯчактарин шохаи имон аз роҳ дур кардани ҳар чизе аст, ки ба мардум зиён мерасонад.
 Сипас Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) баён намуданд, ки ҳаё аз вижагиҳои имон ва хислате аст, ки инсонро ба анҷоми амалҳои зебо ва тарк кардани зиштиҳо бармеангезад.</t>
   </si>
   <si>
     <t>الإيمان مراتب بعضها أفضل من بعض.
 الإيمان قول وعمل واعتقاد.
 الحياء من الله تعالى يقتضي: ألّا يراكَ حيث نهاك، وألّا يَفْقِدَكَ حيث أمرك.
 ذِكْرُ العدد لا يعني الاقتصار عليه، بل يدلُّ على كثرة أعمال الإيمان، فإن العرب قد تذكر للشيء عددًا ولا تريد نفي ما سواه.</t>
   </si>
   <si>
     <t>Имон дараҷаҳое дорад, ки бархе беҳтар аз бархе дигар аст.
 Имон гуфтор, амал ва эътиқод аст.
 Ҳаё дар пешгоҳи Аллоҳ Таъоло ин аст, ки: аз ончи туро наҳй фармудааст бадур бошӣ ва дар баробари ончи амр фармудааст ҳозир бошӣ.
 Зикри адад инҷо ба маънои маҳдуд будани он нест, балки баёнгари бартар ва зиёд будани подоши амалҳои нек аст, зеро араб вақте як адади муайянро зикр кунанд манзурашон нафйи бештар аз он нест.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/6468</t>
+  </si>
+  <si>
+    <t>ما من صاحب ذهب ولا فضة، لا يؤدي منها حقها، إلا إذا كان يوم القيامة، صفحت له صفائح من نار</t>
+  </si>
+  <si>
+    <t>Ҳар соҳиби тилло ё нуқрае, ки ҳаққи онро напардозад (закоташро надиҳад), рӯзи қиёмат барои ӯ тахтаҳои оташин сохта мешавад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَا مِنْ صَاحِبِ ذَهَبٍ وَلَا فِضَّةٍ، لَا يُؤَدِّي مِنْهَا حَقَّهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ، صُفِّحَتْ لَهُ صَفَائِحُ مِنْ نَارٍ، فَأُحْمِيَ عَلَيْهَا فِي نَارِ جَهَنَّمَ، فَيُكْوَى بِهَا جَنْبُهُ وَجَبِينُهُ وَظَهْرُهُ، كُلَّمَا بَرَدَتْ أُعِيدَتْ لَهُ، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ، إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
+قِيلَ: يَا رَسُولَ اللهِ، فَالْإِبِلُ؟ قَالَ: «وَلَا صَاحِبُ إِبِلٍ لَا يُؤَدِّي مِنْهَا حَقَّهَا، وَمِنْ حَقِّهَا حَلَبُهَا يَوْمَ وِرْدِهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ، بُطِحَ لَهَا بِقَاعٍ قَرْقَرٍ، أَوْفَرَ مَا كَانَتْ، لَا يَفْقِدُ مِنْهَا فَصِيلًا وَاحِدًا، تَطَؤُهُ بِأَخْفَافِهَا وَتَعَضُّهُ بِأَفْوَاهِهَا، كُلَّمَا مَرَّ عَلَيْهِ أُولَاهَا رُدَّ عَلَيْهِ أُخْرَاهَا، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
+قِيلَ: يَا رَسُولَ اللهِ، فَالْبَقَرُ وَالْغَنَمُ؟ قَالَ: «وَلَا صَاحِبُ بَقَرٍ، وَلَا غَنَمٍ، لَا يُؤَدِّي مِنْهَا حَقَّهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ بُطِحَ لَهَا بِقَاعٍ قَرْقَرٍ، لَا يَفْقِدُ مِنْهَا شَيْئًا، لَيْسَ فِيهَا عَقْصَاءُ، وَلَا جَلْحَاءُ، وَلَا عَضْبَاءُ تَنْطَحُهُ بِقُرُونِهَا وَتَطَؤُهُ بِأَظْلَافِهَا، كُلَّمَا مَرَّ عَلَيْهِ أُولَاهَا رُدَّ عَلَيْهِ أُخْرَاهَا، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
+قِيلَ: يَا رَسُولَ اللهِ، فَالْخَيْلُ؟ قَالَ: «الْخَيْلُ ثَلَاثَةٌ: هِيَ لِرَجُلٍ وِزْرٌ، وَهِيَ لِرَجُلٍ سِتْرٌ، وَهِيَ لِرَجُلٍ أَجْرٌ، فَأَمَّا الَّتِي هِيَ لَهُ وِزْرٌ، فَرَجُلٌ رَبَطَهَا رِيَاءً وَفَخْرًا وَنِوَاءً عَلَى أَهْلِ الْإِسْلَامِ، فَهِيَ لَهُ وِزْرٌ، وَأَمَّا الَّتِي هِيَ لَهُ سِتْرٌ، فَرَجُلٌ رَبَطَهَا فِي سَبِيلِ اللهِ، ثُمَّ لَمْ يَنْسَ حَقَّ اللهِ فِي ظُهُورِهَا وَلَا رِقَابِهَا، فَهِيَ لَهُ سِتْرٌ وَأَمَّا الَّتِي هِيَ لَهُ أَجْرٌ، فَرَجُلٌ رَبَطَهَا فِي سَبِيلِ اللهِ لِأَهْلِ الْإِسْلَامِ، فِي مَرْجٍ وَرَوْضَةٍ، فَمَا أَكَلَتْ مِنْ ذَلِكَ الْمَرْجِ، أَوِ الرَّوْضَةِ مِنْ شَيْءٍ، إِلَّا كُتِبَ لَهُ، عَدَدَ مَا أَكَلَتْ حَسَنَاتٌ، وَكُتِبَ لَهُ، عَدَدَ أَرْوَاثِهَا وَأَبْوَالِهَا، حَسَنَاتٌ، وَلَا تَقْطَعُ طِوَلَهَا فَاسْتَنَّتْ شَرَفًا، أَوْ شَرَفَيْنِ، إِلَّا كَتَبَ اللهُ لَهُ عَدَدَ آثَارِهَا وَأَرْوَاثِهَا حَسَنَاتٍ، وَلَا مَرَّ بِهَا صَاحِبُهَا عَلَى نَهْرٍ، فَشَرِبَتْ مِنْهُ وَلَا يُرِيدُ أَنْ يَسْقِيَهَا، إِلَّا كَتَبَ اللهُ لَهُ، عَدَدَ مَا شَرِبَتْ، حَسَنَاتٍ»
+قِيلَ: يَا رَسُولَ اللهِ، فَالْحُمُرُ؟ قَالَ: «مَا أُنْزِلَ عَلَيَّ فِي الْحُمُرِ شَيْءٌ، إِلَّا هَذِهِ الْآيَةَ الْفَاذَّةُ الْجَامِعَةُ»: {فَمَنْ يَعْمَلْ مِثْقَالَ ذَرَّةٍ خَيْرًا يَرَهُ، وَمَنْ يَعْمَلْ مِثْقَالَ ذَرَّةٍ شَرًّا يَرَهُ} [الزلزلة: 8].</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар соҳиби тилло ё нуқрае, ки ҳаққи онро напардозад (закоташро надиҳад), рӯзи қиёмат барои ӯ тахтаҳои оташин сохта мешавад, ва он тахтаҳо дар оташи дӯзах тафсонда мегарданд. Сипас паҳлӯяш, пешонӣ ва пушташ бо онҳо тамға зада мешавад. Ҳар гоҳе, ки он тахтаҳо сард гардад, дубора гарм карда мешавад, дар рӯзе, ки дарозии он миқдори панҷоҳ ҳазор сол аст, то вақте ки байни мардум қазоват шавад, сипас роҳашро ё ба ҷаннат, ё ба дӯзах мебинад." Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи шутурҳо пурсида шуд. Ӯ (саллаллоҳу алайҳи ва саллам) фармуд:
+"Ҳар касе, ки шутур дорад ва ҳаққи онҳоро (монанди додани ҳаққи закот) намедиҳад, - ва яке аз он ҳуқуқ, душидани онҳо рӯзи обнӯшӣ ва бахшидани баъзе аз ширашон ба фақирон ва роҳгузарон аст -  рӯзи қиёмат дар саҳрои васеи ҳамвор ва паҳновар хобонида мешавад ва шутурон бо беҳтарин ва фарбеҳтарин ҳолате, ки дар дунё доштанд, ҳатто як шутури ширхора ҳам кам намешавад, ӯро бо пойҳояшон зер мекунанд ва бо даҳонҳояшон мегазанд. Ҳар боре, ки охирин шутур аз болои ӯ гузарад, шутури аввали ба сари ӯ баргардонда мешавад. Ин ҳолат идома мекунад дар рӯзе, ки дарозии он миқдори панҷоҳ ҳазор сол аст, то миёни мардум қазоват шавад, он гоҳ мебинад, ки роҳаш ба ҷаннат аст ё ба дӯзах." Пурсида шуд: Эй Расули Худо! Пас говҳо ва гӯсфандҳо чӣ?
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ҳар соҳиби гов ё гӯсфанде, ки ҳаққи онҳоро намедиҳад, рӯзи қиёмат дар замини ҳамвор ва паҳновар хобонда мешавад. Говҳо ва гусфандҳо дар ҳоле, ки ҳатто яке аз онҳо кам нестанд, дар байн онҳо на шохшикаста аст, на бешох ва на гӯшбурида, ҳама солиманд. Бо шохҳояшон ба ӯ мезананд ва бо пояшон поймолаш мекунанд. Ҳар боре, ки аввалияшон аз болояш мегузарад, охиронаш ба сари ӯ баргардонда мешавад. Ин ҳолат идома мекунад дар рӯзе, ки дарозии он миқдори панҷоҳ ҳазор сол аст, то миёни мардум қазоват шавад, он гоҳ мебинад, ки роҳаш ба ҷаннат аст ё ба дӯзах." Паёмбари Худо (саллаллоҳу алайҳи ва саллам) пурсида шуд, ки Ҳукми асп чист? Фармуданд: "Аспҳо се навъанд: аспе, ки барои соҳибаш гуноҳ аст, аспе, ки барои соҳибаш василаи осоиш ва пӯшонидани ниёз аст ва аспе, ки барои соҳибаш аҷру савоб аст. 
+Аммо аспе, ки барои соҳибаш гуноҳ аст, шахсе аст, ки аспро бо нияти намоиш, фахрфурӯшӣ ва душманӣ бо мусалмонон нигоҳ медорад. Ин асп барои соҳибаш мояи гуноҳ аст.
+Аммо аспе, ки бар соҳибаш муҳофизат (ситр) аст, шахсе аст, ки аспро ба хотири Аллоҳ нигоҳ медорад ва фаромӯш намекунад, ки ҳангоми савор шудан бар ҳайвон, ё нигоҳдорӣ аз он, фармони илоҳиро дар бораи ҳайвон риоят кунад, чунин асп сабаби осоиш ва наҷоти соҳибаш мебошад. 
+Аммо аспе, ки барои соҳибаш аҷру савоб аст. Шахсе аст, ки аспро барои ҷиҳод дар роҳи Худо, ё хидмат ба мусалмонон нигоҳ медорад, онро дар чарогоҳ ё боғи сабзе мебандад. Чунин асп барои соҳибаш мояи аҷру савоб аст. Ҳар чизе, ки аз он чарогоҳ бихӯрад, барои соҳибаш ба шумори баргҳо ё гиёҳоне, ки мехӯрад, ҳасанот ва некӣ навишта мешавад. Ба шумори саргинҳо ва пешобҳояш барои соҳибаш аҷру савоб навишта мешавад. Ҳатто агар асп ресмонашро пора карда аз як ё ду тепа гузарад, ба андозаи ҷои пойҳояш ва фазалоте, ки бар ҷо мегузорад, ба соҳибаш аҷру савоб навишта мешавад. Чунончи, агар аз дарёе бигзарад ва об бихӯрад, ҳатто агар соҳибаш қасди об доданашро надошта бошад, Аллоҳ Таъоло ба андозаи обе, ки он асп нӯшидааст, ба соҳибаш аҷру савоб менависад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أصنافًا من المال، وجزاء مَن لم يُؤدِّ زكاتها يوم القيامة، ومنها: 
+الأول: الذهب والفضة وما في حكمهما من أموال وعروض تجارة، وهو ما وجبت فيه الزكاة فلم تُؤَدَّ، فإذا كان يوم القيامة صُهِرت وسُكِبت على هيئة الألواح، وأوقد عليها في نار جهنم، وعُذِّب بها صاحبها، فيكوى بها جَنْبُه وجَبْهَتُه وظَهره، كلما بَرَدتْ أُعيد إحماؤها، ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مِقْدار يومِهِ خمسين ألف سنة، حتى يَحْكُم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
+الثاني: مالك الإبل التي لا يُؤدِّي فَرْض زكاتِها وحقِّها، ومنه حَلْبُها لِمَن يَحْضُرُها من المساكين، فيُؤتَى بهذه الإبل عَظَيمةً سمينةً وأكثر ما كانت في عَدَدِها، ويُبسَط ويُلقى ويُمَدّ لها صاحبُها يوم القيامة على أرض واسعة مستوية، تَطَأَه بأرجلها، وتعضُّه بأسنانها، كلّما مَرَّ عليه آخرُها رُدّ عليه أولُها، ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مقدار يومه خمسين ألف سنة، حتى يحكم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
+الثالث: مالك البقر والغنم -من الضّأن والماعِز- التي لا يؤدِّي صاحبها زكاتها المفروضة، فيؤتى بها أَوْفَرَ ما كانت عَدَدًا لا ينقص منها شيء، فيبسط ويُلقى ويُمَدّ لها صاحبها يوم القيامة على أرض واسعة مستوية، ليس فيها مُلْتَوية القَرنين، ولا ما لا قَرْن لها، ولا مكسورة القرن، بل هي على أَكْمَل أوصافِها، فتَنْطَحُه بقرونها، وتطأه بأرجلها، كلما مر عليه آخرها رد عليه أولها، 
+ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مقدار يومه خمسين ألف سنة، حتى يحكم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
+الرابع: مقتني الخيل، وهو على ثلاثة أصناف: 
+الأول: هي له وِزْر، وهو من اتَّخَذَهَا رياءً وفخرًا وحربًا على أهل الإسلام. 
+الثاني: هي له سِتْر، وهو من اتخذها للجهاد في سبيل الله، ثم أحسن إليها فقام بِعَلْفِها وسائر مُؤَنِها، ومنه إِطْراق فَحْلِها. 
+الثالث: هي له أَجْر، وهو مَن اتَّخَذَها للجهاد في سبيل الله لأهل الإسلام، وهي في مَرْجٍ ورَوضة للرَّعْي، فما أَكَلت إلا كُتِب له عَدد ما أكلت حسنات، وكتب له عدد أرواثها وأبوالها حسنات، ولا تقطع طولها، وهو الحِبْل الذي تُربَط فيه، وجَرَت ورَكَضَت في العالي من الأرض؛ إلا كُتب الله له عدد آثارها وأرواثها حسنات، ولا مَرّ بها صاحبُها على نهر فشربت منه ولا يريد أن يسقيها، إلا كتب الله له عدد ما شربت حسنات. 
+ثم سئل صلى الله عليه وسلم عن الحمير أهي مثل الخيل؟ 
+فقال: بأنه لم ينزل فيها تشريع يَخُصُّها إلا هذه الآية القليلة النظير، وهي عامة لجميع الأنواع من طاعة ومعصية؛ وهي قوله تعالى: {فمن يعمل مثقال ذرة خيرًا يره، ومن يعمل مثقال ذرة شرًا يره}. [الزلزلة: 8]، فمن عمل في اقتناء الحمير طاعة رأى ثواب ذلك، وإن عمل معصية رأى عقاب ذلك، وهذا شامل لكل الأعمال.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) анвоъи молҳо ва дар рӯзи қиёмат ҷазои касоне, ки закоташонро намедиҳанд, баён намуданд. Аз ҷумла:
+Якум: Тилло ва нуқра ва ҳар чизе, ки дар ҳукми онҳо бошад, монанди молу колоҳои тиҷоратӣ, яъне чизҳое, ки закот бар онҳо воҷиб аст ва пардохта нашудааст. Дар рӯзи қиёмат, ин молҳо об карда мешаванд ва ба шакли лавҳаҳои оташин дароварда мешаванд. Онҳоро дар оташи дӯзах тафсон мекунанд ва соҳиби он молҳо бо ҳамин лавҳаҳо аз паҳлу, пешонӣ ва пушташ сӯзонида мешавад. Ҳар гоҳ ки ин оҳанҳои гудохташуда сард шаванд, боз гарм карда мешаванд ва ин азоб дар рӯзе, ки миқдораш ба андозаи панҷоҳ ҳазор сол аст, идома меёбад, то ин ки Худованд байни мардум ҳукм мекунад, ки ин шахс аҳли биҳишт аст ё аҳли дӯзах.
+Дуюм: Шахсе, ки соҳиби шутур аст ва закоти онро намедиҳад ва ҳаққи онро иҷро намекунад, аз ҷумла, надодани шир ба мискинон ва роҳгузароне, ки ҳангоми обхӯрии шутурон ҳозир мешаванд.
+Рӯзи қиёмат дар замини ҳамвор ва паҳноваре хобонида мешавад ва ҳамаи он шутурон, ки фарбеҳ ва сершумор ҳастанд, оварда мешаванд. Он шутурон бо пойҳояшон ӯро поймол мекунанд ва бо дандонҳояшон мегазанд. Ҳар боре, ки охирин шутур аз болои ӯ гузарад, шутури аввали ба сари ӯ баргардонда мешавад. Дар тӯли рӯзи қиёмат, ки миқдори як рӯзи он баробар ба панҷоҳ ҳазор сол аст, чунин азоб мебинад, то ин ки Аллоҳ Таъоло миёни мардум ҳукм ва қазоват намояд, он гоҳ мебинад, ки роҳаш ба ҷаннат аст ё ба дӯзах.
+Сеюм: Шахсе, ки соҳиби гов ё гӯсфанд (гӯсфанду буз) аст ва закоти фарзияшро намедиҳад. Дар рӯзи қиёмат ҳамаи он чорво бо сершумортарин ҳолати худ оварда мешаванд, ҳеҷ кадоме аз онҳо намеравад ё кам намешавад. Соҳиби онҳо дар замини васеи ҳамвор хобонида мешавад. Ҳамаи он ҳайвонҳо дар беҳтарин ҳолаташон ҳастанд: на бешоханд ва на шохи шикаста доранд, бенуқс ҳастанд. Онҳо бо шохҳояшон ӯро мезананд ва бо пойҳояшон поймолаш мекунанд. Ҳар вақте охири онҳо аз рӯяш гузашт, аввалаш бармегардад ва ин давра пайваста такрор мешавад. Ин ҳолати азоб барои он шахс тамоми рӯзи қиёмат, ки дарозии он панҷоҳ ҳазор сол аст, давом мекунад, то вақте ки Худованд миёни махлуқот ҳукм ва қазоват кунад, сипас маълум мешавад, ки ӯ аз аҳли биҳишт аст ё аз аҳли дӯзах.
+Чаҳорум: Ҳар касе, ки асп дорад, ба се гурӯҳ ҷудо мешавад:
+Гурӯҳи аввал: Асп барои ӯ гуноҳ аст, яъне касе, ки аспро барои намоиш, худнамоӣ ва ифтихор гирифта онро барои душманӣ бо мусалмонон нигоҳдорӣ мекунад.
+Гурӯҳи дуюм: Асп барои ӯ ҳиҷоб (парда) аст, яъне касе, ки онро барои ҷиҳод дар роҳи Худо нигоҳ дошт ва ҳаққи онро адо кард, мисли ғизо додан, нигоҳубин кардан ва ҳамчунин онро барои бордор кардани аспи мода бидуни муқобил бидиҳад (барои насл гирифтан).
+Гурӯҳи сеюм: Асп барои ӯ аҷру савоб аст, яъне касе, ки аспро барои ҷиҳод дар роҳи Худо ва барои манфиати мусалмонон нигоҳ дорад. Чунин асп барои соҳибаш мояи аҷру савоб аст. Ҳар чизе, ки аз он чарогоҳ бихӯрад, барои соҳибаш ба шумори баргҳо ё гиёҳоне, ки мехӯрад, ҳасанот ва некӣ навишта мешавад. Ба шумори саргинҳо ва пешобҳояш барои соҳибаш аҷру савоб навишта мешавад. Ҳатто агар асп ресмонашро пора карда аз як ё ду тепа гузарад, ба андозаи ҷои пойҳояш ва фазалоте, ки бар ҷо мегузорад, ба соҳибаш аҷру савоб навишта мешавад. Чунончи, агар аз дарёе бигзарад ва об бихӯрад, ҳатто агар соҳибаш қасди об доданашро надошта бошад, Аллоҳ Таъоло ба андозаи обе, ки он асп нӯшидааст, ба соҳибаш аҷру савоб менависад.
+Сипас аз Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи харҳо (хачирҳо) пурсида шуд, ки оё ҳукмашон мисли ҳукми аспҳост?
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: Дар бораи харҳо ҳеҷ фармони махсусе нозил нашудааст, ҷуз як ояти умумие, ки ҳамаи аъмолро дар бар мегирад. Худованд мефармояд: (Пас, ҳар кас ба андозаи заррае кори нек анҷом дода бошад, [подоши] онро мебинад. Ва ҳар кас ба андозаи заррае кори бад карда бошад, [кайфари] онро мебинад). (Сураи Залзала, оятҳои 7-8). 
+Агар шахс дар нигоҳдории хар нияти нек ва амали солеҳ дошта бошад, подошашро мебинад. Агар нияти бад ва гуноҳе бо он карда бошад, ҷазои онро мебинад. Ин ҳукм шомили ҳама аъмоли инсон аст.</t>
+  </si>
+  <si>
+    <t>وجوب إيتاء الزكاة، والوعيد الشديد على منعِها.
+عدم كفر مانع الزكاة تكاسلًا، لكنه على خطر شديد.
+الإنسان يُؤجَر على التفاصيل التي تقع في فعل الطاعة، إذا قصد أصلَها، وإن لم يقصد تلك التفاصيل.
+في المال حقٌّ سِوى الزكاة.
+من الحق في الإبل حَلْبُها لمن يحضرها من المساكين عند موضع شربها الماء؛ ليكون أسهل على المحتاج من قصد المنازل، وأرفق بالماشية، قال ابن بطال: في المال حَقَّان: فرض عين وغيره، فالحَلْب من الحقوق التي هي من مكارم الأخلاق.
+من الحق الواجب في الإبل والبقر والغنم إطراق فحلها إذا طلبت عاريته.
+حكم الحُمُر وكل ما لم يرد به نص: أنه داخل في قوله تعالى: (فمن يعمل مِثقال ذرة خيرًا يَره، ومن يعمل مِثقال ذرة شرًا يره).
+في الآية الترغيب في فعل الخير ولو قليلًا، والترهيب من فعل الشر ولو حقيرًا.</t>
+  </si>
+  <si>
+    <t>Вуҷуби адои закот ва ҳушдори шадид бар манъи он.
+Касе, ки закотро аз рӯи танбалӣ намедиҳад, кофир нест, вале дар хатари бузург қарор дорад.
+Шахс барои ҷузъиёти аъмоли неке, ки нияти асли ибодатро дорад, савоб мегирад, ҳатто агар он ҷузъиётро махсус ният накарда бошад.
+Дар мол ғайр аз закот дигар ҳақ ҳам ҳаст.
+Яке аз он ҳақҳо дар шутур он аст, ки миқдори шире, ки он медиҳад, ба фақирон дода шавад, хусусан вақте ки онҳо ба назди ҷои обхӯрии шутур меоянд, то ин барои муҳтоҷон осонтар бошад, аз ин ки ба хонаи онон бираванд ва ин барои ҳайвонот низ осонтар аст. Ибн Баттол гуфтааст: Дар мол ду навъи ҳақ аст: яке фарз (яъне закот) ва дигаре ғайри фарз, ки аз ахлоқи нек ба шумор меравад. Ҳалб (яъне, дӯшидани шир ва ба фақирон додан) аз ҳамин навъи дуюм аст.
+Аз ҷумлаи ҳақҳои воҷиб дар шутур, гов ва гӯсфанд ин аст, ки наринаи онҳо барои насл гирифтан ба дигарон дода шавад, вақте касе он фаҳлро ба орият барои наслгири мепурсад.
+Ҳукми харҳо ва ҳамаи ҳайвоноте, ки дар бораи онҳо насси шаръӣ наомадааст: ҳамаи онҳо дар доираи ин фармудаи Худованд дохил мешаванд: (Пас, ҳар кас ба андозаи заррае кори нек анҷом дода бошад, [подоши] онро мебинад. Ва ҳар кас ба андозаи заррае кори бад карда бошад, [кайфари] онро мебинад) (Сураи Залзала, оятҳои 7-8).
+Дар ин оят ташвиқ ба анҷом додани кори нек аст, ҳатто агар андаке бошад ва ҳушдор аз кори бад, ҳатто агар ночиз ҳам бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6611</t>
   </si>
   <si>
     <t>ما منكم من أحد إلا سيكلمه الله، ليس بينه وبينه ترجمان</t>
   </si>
   <si>
     <t>Ҳар яке аз шумо ҳатман Парвардигораш бо ӯ сухан мегӯяд, — бе ягон тарҷумоне байни ӯ ва Худованд</t>
   </si>
   <si>
     <t>عَنْ عَدِيِّ بْنِ حَاتِمٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَا مِنْكُمْ مِنْ أَحَدٍ إِلَّا سَيُكَلِّمُهُ اللهُ، لَيْسَ بَيْنَهُ وَبَيْنَهُ تُرْجُمَانٌ، فَيَنْظُرُ أَيْمَنَ مِنْهُ فَلَا يَرَى إِلَّا مَا قَدَّمَ، وَيَنْظُرُ أَشْأَمَ مِنْهُ فَلَا يَرَى إِلَّا مَا قَدَّمَ، وَيَنْظُرُ بَيْنَ يَدَيْهِ فَلَا يَرَى إِلَّا النَّارَ تِلْقَاءَ وَجْهِهِ، فَاتَّقُوا النَّارَ وَلَوْ بِشِقِّ تَمْرَةٍ».</t>
   </si>
   <si>
     <t>Аз Адий ибни Ҳотим (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар яке аз шумо ҳатман Парвардигораш бо ӯ сухан мегӯяд, — бе ягон тарҷумоне байни ӯ ва Худованд. Ба тарафи рост нигоҳ мекунад, чизе ҷуз аъмоле, ки анҷом додааст, намебинад; ба тарафи чап нигоҳ мекунад, боз ҳам чизе ҷуз амалҳояш намебинад; ба пеши рӯяш менигарад, дар рӯ барӯяш танҳо дӯзахро мебинад. Пас, худро аз оташи дӯзах наҷот диҳед, ҳарчанд бо нисфи донаи хурмое бошад (бо садақа кардан)."</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم بأنَّ كلَّ مؤمن سيقف بين يدي الله يوم القيامة لوحدِه، وأنّ الله تعالى سيُكلّمه بدون واسطة وليس بينهما مترجم يترجم الكلام، فينظر جهة اليمين والشمال من شدة الفزع، ولعله أن يجد طريقًا يذهب فيها ليحصل له النجاة من النار التي هي أمامه. 
 فإذا نظر في الجانب الذي على يمينه فلا يرى إلا ما قدَّمَ من العمل الصالح، 
 وإذا نظر عن شماله فلا يرى إلا ما قدَّم من العمل السيء، 
 وإذا نظر أمامه فلا يرى إلا النار، ولا يمكنه أن يَحيدَ عنها إذ لا بدّ له من المرور على الصراط. 
 ثم قال صلى الله عليه وسلم: اجعلوا بينكم وبين النار وقاية من الصدقة وعمل البر، ولو بشيء يسير كنصف تمرة.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки ҳар як шахс дар рӯзи қиёмат танҳо, бе ягон восита, дар назди Худованд қарор мегирад ва Парвардигор бевосита бо ӯ сухан мегӯяд, бе тарҷумон. Аз шиддати тарс ва нигаронӣ, ба тарафи рост ва чап менигарад, шояд роҳе пайдо кунад, ки худро аз оташи дар рӯ ба рӯяш истода наҷот диҳад. Чун ба тарафи рост нигоҳ мекунад, чизе ҷуз аъмоли некӣ пешфиристодааш намебинад; ба тарафи чап менигарад, ҷуз аъмоли бади худ чизе намебинад. Чун ба пеш менигарад, ҷуз дӯзах чизеро намебинад. Чорае барои гурез надорад, зеро маҷбур аст аз болои сирот гузарад. Паёмбар (саллаллоҳу алайҳи ва саллам) мегӯяд: Байни худ ва оташи дӯзах сипаре ва муҳофизе ба воситаи садақа ва амалҳои нек қарор диҳед, ҳатто агар ин садақа нисфи донаи хурмо бошад.</t>
   </si>
   <si>
     <t>الحث على الصدقات وإن قَلَّتْ والتَّخَلُّق بالخصال الحميدة، والمعاملة باللطف ولين الكلام.
@@ -11356,122 +13570,298 @@
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنّ الله تعالى يقول لأهون أهل النار عذابًا بعد دخولها: لو كانت لك الدنيا وما فيها أكنت مُفتديًا بها من هذا العذاب؟ 
 فيقول: نعم، 
 فيقول الله: قد طَلبتُ منك وأمرتُك بأيسر من ذلك حين أُخذ الميثاق عليك وأنت في صُلْبِ آدم ألّا تشرك بي شيئًا؛ فأبيتَ إذْ أخرجتُك إلى الدنيا إلا الشرك.</t>
   </si>
   <si>
     <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар дод, ки Худованд ба касе, ки дар дӯзах сабуктарин азобро мекашад, мегӯяд: Агар тамоми дунё ва он чи дар он аст моли ту мебуд, оё онро медодӣ, то худро аз ин азоб халос кунӣ? Мегӯяд: Бале! Худованд мегӯяд: Ман аз ту чизе осонтар аз инро талаб кардам, вақте ки дар пушти Одам будӣ ва аз ту аҳду паймон гирифта шуд — ин ки ба Ман ҳеҷ чизро шарик қарор надиҳӣ —, аммо ҳангоме, ки туро ба дунё овардам, саркашӣ карди ва ба Ман ширк варзидӣ.</t>
   </si>
   <si>
     <t>فضل التوحيد ويُسْر العمل به.
 خطر الشرك بالله تعالى وعاقبته.
 أخذ الله الميثاق على بني آدم وهم في ظَهْر أبيهم آدم بعدم الشرك.
 التحذير من الشرك وأنّ الدنيا كلَّها لا تغني عن الكافر يوم القيامة شيئًا.</t>
   </si>
   <si>
     <t>Фазилати тавҳид ва осонии амал кардан ба он.
 Хатари ширк варзидан ба Аллоҳ Таъоло ва оқибати он.
 Худованд аз фарзандони Одам, ки ҳанӯз дар пушти падарашон Одам буданд, аҳд гирифт, ки ба Ӯ ширк наёваранд.
 Ҳушдор додан аз ширк ва ин ки ҳамаи дунё ҳам дар рӯзи қиёмат фоидае ба кофир нахоҳад расонид.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/8315</t>
   </si>
   <si>
+    <t>ينادي مناد: إن لكم أن تصحوا فلا تسقموا أبدا، وإن لكم أن تحيوا فلا تموتوا أبدا، وإن لكم أن تشبوا فلا تهرموا أبدا، وإن لكم أن تنعموا فلا تبأسوا أبدا</t>
+  </si>
+  <si>
+    <t>Мунодӣ нидо мекунад: шумо ҳақ доред, ки шифо ёбед ва ҳаргиз бемор нашавед, ҳақ доред, ки ҳаёт дошта бошед ва ҳаргиз намиред, ҳақ доред, ки ҳамеша ҷавон бимонед ва ҳаргиз пир нашавед, ҳақ доред, ки ҳамеша дар неъмат ва осоиш бошед ва ҳаргиз ғамгину ноумед нашавед</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ وَأَبِي هُرَيْرَةَ رضي الله عنهما عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «يُنَادِي مُنَادٍ: إِنَّ لَكُمْ أَنْ تَصِحُّوا فَلَا تَسْقَمُوا أَبَدًا، وَإِنَّ لَكُمْ أَنْ تَحْيَوْا فَلَا تَمُوتُوا أَبَدًا، وَإِنَّ لَكُمْ أَنْ تَشِبُّوا فَلَا تَهْرَمُوا أَبَدًا، وَإِنَّ لَكُمْ أَنْ تَنْعَمُوا فَلَا تَبْأَسُوا أَبَدًا» فَذَلِكَ قَوْلُهُ عَزَّ وَجَلَّ: {وَنُودُوا أَنْ تِلْكُمُ الْجَنَّةُ أُورِثْتُمُوهَا بِمَا كُنْتُمْ تَعْمَلُونَ} [الأعراف: 43].</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ ва Абуҳурайра (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Мунодӣ нидо мекунад: шумо ҳақ доред, ки шифо ёбед ва ҳаргиз бемор нашавед, ҳақ доред, ки ҳаёт дошта бошед ва ҳаргиз намиред, ҳақ доред, ки ҳамеша ҷавон бимонед ва ҳаргиз пир нашавед, ҳақ доред, ки ҳамеша дар неъмат ва осоиш бошед ва ҳаргиз ғамгину ноумед нашавед". Он ин фармудаи Аллоҳ Таъоло аст, ки мегӯяд: ([Он гоҳ] Ба онон нидо дода мешавад, ки: «Ин биҳишт ба подоши он чи мекардед, ба шумо расидааст») (Сураи Аъроф, ояти 43).</t>
+  </si>
+  <si>
+    <t>ذَكَرَ النبيُّ صلى الله عليه وسلم أنه ينادي أهلَ الجنة مُنادٍ وهم فيها يتنعمون: إنّ لكم أنْ تَصحوا فلا تمرضوا في الجنة أبدًا مهما قَلَّ المرض، وإنَّ لكم أن تَحْيَوا فلا تموتوا فيها أبدًا ولو كان نومًا وهو موتة صغرى، وإن لكم أن تَشِبُّوا فلا تَشِيْخوا فيها أبدًا، وإن لكم أن تَنْعموا فلا تحزنوا أو تبْأسوا فيها أبدًا، فذلك قوله عز وجل: {ونُودُوا أنْ تلكم الجنة أورثتموها بما كنتم تعملون} [الأعراف: 43].</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки мунодие аҳли биҳиштро, ки дар ҳоли нозу неъмати биҳишт ҳастанд нидо мекунад ва мегӯяд: Ҳамеша дар биҳишт сиҳат саломат хоҳед монд ва ҳаргиз дар инҷо бемор намешавед, ҳатто андаке ҳам. Зинда хоҳед буд ва ҳаргиз намемиред, ҳатто агар он мурдан марги кучаке ҳам бошад (яъне, хоб). Ҷавон хоҳед монд ва ҳаргиз дар биҳишт пир намешавед. Ҳақ доред, ки дар нушу неъмат бошед ва ҳаргиз ғамгину нороҳат нашавед.
+Он ин фармудаи Аллоҳ Таъоло аст, ки мегӯяд: ([Он гоҳ] Ба онон нидо дода мешавад, ки: «Ин биҳишт ба подоши он чи мекардед, ба шумо расидааст») (Сураи Аъроф, ояти 43).</t>
+  </si>
+  <si>
+    <t>أعظم مُضَيِّقات نعيم الحياة الدنيا مهما بَلَغَ صاحبُه من التَّرَف أربعة أمور: المرض، والموت، والهرم، والبؤس والحزن بسبب الخوف من العدو والفقر والحرب وغير ذلك، وأهل الجنة سالمون منها، فحصل لأهل الجنة النعيم الأكمل.
+اختلاف نعيم الجنة عما في الدنيا من النعيم؛ لأن نعيم الجنة لا خوف فيه، وأما نعيم الدنيا لا يدوم ويعتريه آلام وأسقام.
+الترغيب في العمل الصالح الذي يُتَوَصَّل به إلى نعيم الجنة.</t>
+  </si>
+  <si>
+    <t>Бузургтарин монеаҳо барои хушбахтии зиндагии дунё, ҳарчанд соҳибаш то чи дараҷа фароғат дошта бошад, ин чаҳор чиз аст: беморӣ, марг, пирӣ ва ғаму андӯҳ ( аз тарси душман, камбағалӣ, ҷанг ва ғайра сар мезанад). Аммо аҳли ҷаннат аз бадии ин чизҳо дар амонанд ва хушбахтии комили ҷаннатро доранд.
+Фарқият дар лаззати ҷаннат ва лаззати дунё дар он аст, ки дар ҷаннат тарсу ҳарос нест, вале лаззати дунё доимӣ нест ва бо дарду бемориҳо ҳамроҳ аст.
+Ташвиқ ба анҷом додани корҳои нек, ки ба неъматҳои биҳишт бирасанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8341</t>
+  </si>
+  <si>
     <t>إن الله تبارك وتعالى يقول لأهل الجنة: يا أهل الجنة؟ فيقولون: لبيك ربنا وسعديك، فيقول: هل رضيتم؟ فيقولون: وما لنا لا نرضى وقد أعطيتنا ما لم تعط أحدا من خلقك؟</t>
   </si>
   <si>
     <t>Аллоҳ Таборак ва Таъоло ба аҳли биҳишт мегӯяд: Эй аҳли биҳишт! Онҳо мегӯянд: Лаббайк, Парвардигори мо! Мо итоат мекунем ва хушбахтем!  
 Худованд мепурсад: Оё шумо розӣ ҳастед?  
 Онҳо мегӯянд: Чаро розӣ набошем, дар ҳоле ки ба мо чизҳоеро додӣ, ки ба ҳеҷ як аз махлуқоти Худ надодаӣ?</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللَّهَ تَبَارَكَ وَتَعَالَى يَقُولُ لِأَهْلِ الجَنَّةِ: يَا أَهْلَ الجَنَّةِ؟ فَيَقُولُونَ: لَبَّيْكَ رَبَّنَا وَسَعْدَيْكَ، فَيَقُولُ: هَلْ رَضِيتُمْ؟ فَيَقُولُونَ: وَمَا لَنَا لاَ نَرْضَى وَقَدْ أَعْطَيْتَنَا مَا لَمْ تُعْطِ أَحَدًا مِنْ خَلْقِكَ؟ فَيَقُولُ: أَنَا أُعْطِيكُمْ أَفْضَلَ مِنْ ذَلِكَ، قَالُوا: يَا رَبِّ، وَأَيُّ شَيْءٍ أَفْضَلُ مِنْ ذَلِكَ؟ فَيَقُولُ: أُحِلُّ عَلَيْكُمْ رِضْوَانِي، فَلاَ أَسْخَطُ عَلَيْكُمْ بَعْدَهُ أَبَدًا».</t>
   </si>
   <si>
     <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аллоҳ Таборак ва Таъоло ба аҳли биҳишт мегӯяд: Эй аҳли биҳишт! Онҳо мегӯянд: Лаббайк, Парвардигори мо! Мо итоат мекунем ва хушбахтем!  
 Худованд мепурсад: Оё шумо розӣ ҳастед?  
 Онҳо мегӯянд: Чаро розӣ набошем, дар ҳоле ки ба мо чизҳоеро додӣ, ки ба ҳеҷ як аз махлуқоти Худ надодаӣ?  
 Худованд мефармояд: Ман ба шумо чизе беҳтар аз ҳамаи инҳо медиҳам.  
 Онҳо мегӯянд: Эй Парвардигор, чӣ чизе беҳтар аз ин аст?  Худованд мефармояд: Ман ризоияту хушнудии худро шомили ҳоли шумо мегардонам ва ҳаргиз пас аз ин бар шумо хашм намегирам."</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله تعالى يقول لأهل الجنة وهم فيها: يا أهلَ الجنة، فيردُّون عليه قائلين: لبيك ربَّنا وسعديك، 
 فيقول لهم: هل رضيتم؟ فيقولون: نعم رضينا؛ وما لنا لا نرضى وقد أعطيتنا ما لم تُعطِ أحدًا من خلقك! 
 فيقول سبحانه: ألا أعطيكم أفضل من ذلك؟ 
 قالوا: يا رب، وأي شيء أفضل من ذلك؟! 
 فيقول: أنزل عليكم دوام رضواني؛ ولا أغضب عليكم بعده أبدًا.</t>
   </si>
   <si>
     <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) хабар доданд, ки Аллоҳ Таъоло ба аҳли биҳишт, вақте ки онҳо дар биҳишт ҳастанд, мегӯяд: Эй аҳли биҳишт! Онҳо дар ҷавоб мегӯяд: Лаббайк, Парвардигори мо, хушбахтии мо дар итоати туст! Худованд ба онҳо мегӯяд: Оё розӣ шудед? Онҳо мегӯянд: Бале, розӣ шудем. Чаро розӣ нашавем, дар ҳоле ки ба мо чизҳоеро додӣ, ки ба ҳеҷ кас аз махлуқоти Худ надодаӣ! Баъд аз он Худованд мегӯяд: Оё намехоҳед чизе беҳтар аз инро ба шумо бидиҳам? Мегӯянд: Эй Парвардигор! Чӣ чизе метавонад аз ин беҳтар бошад?! Худованд мегӯяд: Ман ризоияти доимиамро барои шумо нозил мекунам ва ҳеҷ гоҳ пас аз он бар шумо хашм намегирам.</t>
   </si>
   <si>
     <t>كلام الله عز وجل مع أهل الجنة.
 البشارة من الله لأهل الجنة برضاه عنهم، وإحلال رضوانه عليهم وعدم سخطه أبدًا.
 رضا كل من في الجنة بحاله مع اختلاف منازلهم وتنويع درجاتهم؛ لأن الكل أجابوا بلفظ واحد وهو: "أعطيتنا ما لم تعط أحدًا من خلقك".</t>
   </si>
   <si>
     <t>Сухан гуфтани Аллоҳ Азза ва Ҷалла ҳамроҳи аҳли биҳишт.
 Муждаи Аллоҳ Таъоло ба аҳли биҳишт, ки Ӯ аз онон розӣ аст ва розигии Худро шомили ҳоли онон гардонидааст ва дигар ҳаргиз бар онон хашм намегирад.
 Ризоият ва хушнудии ҳама касоне, ки дар биҳишт ҳастанд аз ҳолати худ, бо вуҷуди фарқ доштани манзилатҳо ва дараҷаҳояшон. Зеро ҳамаи онҳо бо як ҷавоб гуфтанд: "Ба мо чизе додӣ, ки ба ҳеҷ каси дигар аз махлуқотат надодаӣ."  (Яъне, ҳар кадомашон он қадар неъмат диданд, ки фикр карданд беҳтаринро доранд. Ин нишонаи комили ризоият, қаноат ва некбахтии ҷовидона аст).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/8343</t>
   </si>
   <si>
+    <t>إذا دخل أهل الجنة الجنة، قال: يقول الله تبارك وتعالى: تريدون شيئا أزيدكم؟</t>
+  </si>
+  <si>
+    <t>Вақте аҳли ҷаннат ба ҷаннат ворид мешаванд, Худованд мефармояд: Оё чизе мехоҳед, ки ба шумо бештар диҳам?</t>
+  </si>
+  <si>
+    <t>عَنْ صُهَيْبٍ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا دَخَلَ أَهْلُ الْجَنَّةِ الْجَنَّةَ، قَالَ: يَقُولُ اللهُ تَبَارَكَ وَتَعَالَى: تُرِيدُونَ شَيْئًا أَزِيدُكُمْ؟ فَيَقُولُونَ: أَلَمْ تُبَيِّضْ وُجُوهَنَا؟ أَلَمْ تُدْخِلْنَا الْجَنَّةَ، وَتُنَجِّنَا مِنَ النَّارِ؟ قَالَ: فَيَكْشِفُ الْحِجَابَ، فَمَا أُعْطُوا شَيْئًا أَحَبَّ إِلَيْهِمْ مِنَ النَّظَرِ إِلَى رَبِّهِمْ عَزَّ وَجَلَّ».</t>
+  </si>
+  <si>
+    <t>Аз Суҳайб (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки фармуданд: "Вақте аҳли ҷаннат ба ҷаннат ворид мешаванд, Худованд мефармояд: Оё чизе мехоҳед, ки ба шумо бештар диҳам? Онҳо мегӯянд: Оё рӯйҳои моро сафед накардаӣ? Оё моро ба биҳишт ворид накардаӣ? Магар моро аз оташи дӯзах наҷот надодаӣ? Онгоҳ Худованд пардаро бармедорад, ба ин тартиб маҳбубтарин чизе, ки ба биҳиштиён дода мешавад нигоҳ кардан ба Парвардигорашон аст."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّه إذا دَخَلَ أهلُ الجَنةِ الجنةَ، يقول الله تبارك وتعالى لهم: 
+هل تُريدون شيئًا أَزِيْدُكم؟ 
+فيقول أهلُ الجنة كلُّهم: ألم تُبَيِّضْ وجوهَنا؟ ألم تدخلنا الجنة، وتنجِنا من النار؟ 
+فيُزيلُ الله الحِجَابَ ويَرفعه؛ وحِجَابُه النُّور، فما أُعْطوا شيئًا أحبَّ إليهم من النَّظَر إلى ربِّهم عز وجل.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки вақте аҳли ҷаннат ба ҷаннат ворид мешаванд, Худованд ба онҳо мегӯяд:
+Оё чизе мехоҳед, ки ба шумо бештар диҳам?
+Ҳамаи аҳли биҳишт дар посух мегӯянд: Оё рӯйҳои моро сафед накардаӣ? Оё моро ба биҳишт ворид накардаӣ ва аз оташи дӯзах наҷот додаӣ?
+Аллоҳ Таъоло ҳиҷоб (парда)-ро аз миён бармедорад, ки ҳиҷоби Ӯ нур аст. маҳбубтарин чизе, ки ба биҳиштиён дода мешавад, нигоҳ кардан ба Парвардигорашон аст.</t>
+  </si>
+  <si>
+    <t>كَشْفُ الحِجاب عن أهلِ الجَنة فيَرَون ربَّهم، وأما الكفار؛ فمَحْرُومون منها.
+أعظمُ نعيم الجنة رؤيةُ المؤمنين لربهم.
+كلُّ أهل الجنة مهما اختلفت منازلُهم سيرون ربَّهم جل وعلا.
+فضل الله على المؤمنين بإدخالهم الجنة.
+أهمية المسارعة إلى الجنة بالأعمال الصالحة وطاعة الله تعالى ورسوله صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Барои аҳли ҷаннат пардаро бармедоранд ва онҳо Парвардигорашонро мебинанд, аммо кофирон аз ин неъмат маҳруманд.
+Бузургтарин неъмати биҳишт, дидани муъминон Парвардигорашонро аст.
+Ҳамаи аҳли биҳишт бо тафовути ҷойгоҳашон, Парвардигорашонро хоҳанд дид.
+Аллоҳ бо ворид кардани муъминон ба биҳишт, ононро гиромӣ медорад.
+Аҳамияти шитофтан ба сӯи биҳишт бо амалҳои нек ва тоати Аллоҳ Таъоло ва Расулаш (саллаллоҳу алайҳи ва саллам).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8344</t>
+  </si>
+  <si>
     <t>إن في الجنة لسوقا، يأتونها كل جمعة</t>
   </si>
   <si>
     <t>Дар биҳишт бозоре ҳаст, ки онҳо (биҳиштиён) ҳар ҷумъа ба он меоянд</t>
   </si>
   <si>
     <t>عَنْ أَنَسِ بْنِ مَالِكٍ رَضيَ اللهُ عنهُ أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ فِي الْجَنَّةِ لَسُوقًا، يَأْتُونَهَا كُلَّ جُمُعَةٍ، فَتَهُبُّ رِيحُ الشَّمَالِ فَتَحْثُو فِي وُجُوهِهِمْ وَثِيَابِهِمْ، فَيَزْدَادُونَ حُسْنًا وَجَمَالًا، فَيَرْجِعُونَ إِلَى أَهْلِيهِمْ وَقَدِ ازْدَادُوا حُسْنًا وَجَمَالًا، فَيَقُولُ لَهُمْ أَهْلُوهُمْ: وَاللهِ لَقَدِ ازْدَدْتُمْ بَعْدَنَا حُسْنًا وَجَمَالًا، فَيَقُولُونَ: وَأَنْتُمْ وَاللهِ لَقَدِ ازْدَدْتُمْ بَعْدَنَا حُسْنًا وَجَمَالًا».</t>
   </si>
   <si>
     <t>Аз Анас ибни Молик (разияллоҳу анҳу) ривоят аст, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар биҳишт бозоре ҳаст, ки онҳо (биҳиштиён) ҳар ҷумъа ба он меоянд. Шамоли шимол бар рӯйҳо ва либосҳои онҳо мевазад, ки бар зебогӣ ва ҷамоли онҳо меафзояд. Ба назди хонаводаи худ бармегарданд ва мебинанд, ки бар ҳусну ҷамолашон афзуда шудааст. Хонаводаи онҳо ба онҳо мегӯянд: Ба Аллоҳ савганд, пас аз мо бар ҳусну ҷамолатон афзуда шудааст! Онҳо мегӯянд: Ба Аллоҳ савганд, шумо низ пас аз мо бар ҳусну ҷамолатон афзуда шудааст".</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أن في الجنة مكانًا يجتمعون فيه، ليس فيه بيع ولا شراء يأخذون منه ما أرادوا، يأتونه مقدار كل سبعة أيام، فتهب ريح الشمال، فتحرك في وجوههم وثيابهم، فيزدادون حسنًا وجمالًا، فيرجعون إلى أهليهم وقد ازدادوا حسنًا وجمالًا، فيقول لهم أهلوهم: والله لقد ازددتم بعدنا حُسنًا وجمالًا، فيقولون: وأنتم والله لقد ازددتم بعدنا حسنًا وجمالًا.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки дар биҳишт маконе ҳаст, ки онҳо дар он ҷамъ мешаванд. Дар он ҷо хариду фурӯш нест. Ҳар кас аз он чизе бихоҳад мегирад. Онҳо дар ҳар ҳафт рӯз якбор ба онҷо меоянд. Шамоли шимол бар рӯйҳо ва либосҳояшон мевазад ва бар ҳусну ҷамоли онҳо меафзояд. Онҳо ба назди хонаводаи худ бармегарданд ва мебинанд, ки зебоии онҳо низ афзудааст. Хонаводаи онҳо мегӯянд: Ба Аллоҳ савганд, шумо пас аз мо зеботар шудаед, ва онҳо ҷавоб медиҳанд: Ба Аллоҳ савганд, шумо низ пас аз мо зеботар гаштаед.</t>
   </si>
   <si>
     <t>بيان أن أهل الجنة في زيادة حُسن وجمال.
 الأحاديث توجب للإنسان الرغبة في العمل الصالح الذي يتوصّل به إلى هذه الدار.
 خص ريح الشمال بالذكر؛ لأنها كانت أحسن الرياح عند العرب حيث كانت تأتي بالخير والمطر.
 الحث على الدعوة إلى الله بالترغيب بالجنة ونعيمها.</t>
   </si>
   <si>
     <t>Баёни ин ки ҳусну ҷамоли аҳли биҳишт ҳамеша дар ҳолати афзудан аст.
 Ҳадисҳо инсонро водор мекунанд, ки ба корҳои некӯ иштиёқ пайдо кунад, ки ӯро ба ин манзил (биҳишт) мерасонанд.
 Шамоли шимолро махсусан зикр карданд, зеро он беҳтарин шамол дар миёни арабҳо буд ва бо худ хайр ва борон меовард.
 Ташвиқ ба даъват ба сӯи Худо бо ваъдаи биҳишт ва неъматҳои он.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/8353</t>
+  </si>
+  <si>
+    <t>هو الطهور ماؤه، الحل ميتته</t>
+  </si>
+  <si>
+    <t>Оби баҳр пок аст (барои вузӯ гирифтан), (ҳайвони) мурдаи он ҳалол аст</t>
+  </si>
+  <si>
+    <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: سَأَلَ رَجُلٌ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: يَا رَسُولَ اللهِ، إِنَّا نَرْكَبُ البَحْرَ، وَنَحْمِلُ مَعَنَا القَلِيلَ مِنَ الْمَاءِ، فَإِنْ تَوَضَّأْنَا بِهِ عَطِشْنَا، أَفَنَتَوَضَّأُ مِنَ الْبَحْرِ؟ فَقَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «هُوَ الطَّهُورُ مَاؤُهُ، الحِلُّ مَيْتَتُهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Марде аз Расули Худо (саллаллоҳу алайҳи ва саллам) пурсид: Эй Расулуллоҳ, мо ба баҳр сафар мекунем ва ҳамроҳи худ оби каме мегирем, агар бо он об вузӯ бигирем, ташна мемонем, оё метавонем бо оби баҳр вузӯ бигирем? Расулуллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Оби баҳр пок аст (барои вузӯ гирифтан), (ҳайвони) мурдаи он ҳалол аст."</t>
+  </si>
+  <si>
+    <t>سَألَ رَجلٌ النبي صلى الله عليه وسلم فقال: إنا نَركَب السُّفُنَ في البحر للصيد أو التجارة وما شابه ذلك، ونَحمِل معَنا القليلَ من الماء الصالح للشُّرْب، فإن استعملنا ماءَ الشرب للوضوء والغسل نَفِدَ ولم نَجِدَ ما نَشْرَبُه، فهل يَجوز لنا أنْ نتوضأ من ماء البحر؟ 
+فقال صلى الله عليه وسلم عن ماء البحر: ماؤه طَاهِرٌ مُطَهِّر؛ يجوز الوضوء منه والاغتسال به، وحلالٌ أَكْل ما يَخرج منه من أسماك وحِيْتان وغيرِها، ولو وُجِدَت ميتةً قد طَفَتْ على ظهره من غير صيد.</t>
+  </si>
+  <si>
+    <t>Марде аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсид, ки мо дар баҳр бо киштиҳо барои шикор ё тиҷорат ва дигар корҳо сафар мекунем ва бо худ каме оби нӯшиданӣ мебарем. Агар он обро барои вузӯ ва ғусл истеъмол кунем, тамом мешавад ва бароямон оби нӯшидани намемонад. Оё барои мо ҷоиз аст, ки бо оби баҳр вузӯ бигирем?
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: оби баҳр пок ва поккунанда аст, вузӯ ва ғусл кардан бо он ҷоиз аст. Инчунин хӯрдани он чи аз он берун меояд, монанди моҳӣ, наҳанг ва ғайра ҷоиз аст, ҳатто агар онҳо мурда дар болои об ва бе шикори одамӣ бошад.</t>
+  </si>
+  <si>
+    <t>مَيتةُ حيوان البحر حلال، والمراد بميتته: ما مات فيه من دَوَابِّه مما لا يعيش إلا فيه.
+إجابة السائل بأكثر مما سأل تتميمًا للفائدة.
+الماء إذا تَغَيَّرَ طَعْمُه أو لونُه أو ريحُه بشيء طاهر، فهو باقٍ على طُهُوْرِيَّتِه ما دام ماءً باقيًا على حقيقتِه، ولو اشتدَّت مُلُوْحَتُهُ أو حرارتُه أو بُرودتُه ونحوُها.
+ماء البحر يَرفَع الحَدَثَ الأكبرَ والأصغر، ويُزِيْل النجاسة الطارئة على  طاهر، مِن بَدَنٍ، أو ثَوب، أو غير ذلك.</t>
+  </si>
+  <si>
+    <t>Мурдаи ҳайвони баҳр ҳалол аст. Мақсад аз мурдаи он ин аст, ки ҷонвароне, ки танҳо дар баҳр зиндагӣ мекунанд ва дар он мемиранд, мурдаи онҳо ҳалол ҳисоб мешавад.
+Посухи бештар аз пурсиши саволкунанда барои комил шудани фоида.
+Об агар таъм, ранг ё бӯйи он бо чизе пок тағйир ёбад, ҳанӯз ҳам покӣ ва поккунандагии худро нигоҳ медорад, то даме ки об бо асли худ боқӣ монда бошад, ҳатто агар шӯрӣ, гармӣ ё сарди ва монанди ин дар он зиёд шавад.
+Оби баҳр наҷосатҳои бузург (ҷанобат) ва хурдро (бе вузӯ) аз байн мебарад ва ҳар гуна наҷосатеро, ки бар тани одам, либос ё дигар чизҳо афтода бошад, пок мекунад.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي والنسائي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي والنسائي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8355</t>
+  </si>
+  <si>
+    <t>إذا كان الماء قلتين لم يحمل الخبث</t>
+  </si>
+  <si>
+    <t>Обе, ки ба андозаи ду "қулла" (зарфи калон) бошад, наҷосатро дар бар намегирад</t>
+  </si>
+  <si>
+    <t>عَن عَبْدِ اللَّهِ بْنِ عُمَرَ رضي الله عنهما قَالَ: سُئِلَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الْمَاءِ وَمَا يَنُوبُهُ مِنَ الدَّوَابِّ وَالسِّبَاعِ، فَقَالَ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا كَانَ الْمَاءُ قُلَّتَيْنِ لَمْ يَحْمِلِ الْخَبَثَ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дар бораи обе, ки чаҳорпоён ва дарандагон аз он менӯшанд (ва эҳтимол онро ифлос кунанд), пурсида шуд.  Паёмбар Худо (саллаллоҳу алайҳи ва саллам) фармуданд: "Обе, ки ба андозаи ду "қулла" (зарфи калон) бошад, наҷосатро дар бар намегирад."</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن حُكْمِ طَهارة الماء الذي تَرْتَادُه الحيواناتُ والسِّبَاعُ للشُّرْب ونحوِه، فقال صلى الله عليه وسلم: بأنَّ الماء إذا بَلَغَ كَيْلُهُ جَرَّتَيْن كَبِيْرَتَيْن، وهي تَعْدِل: (210) لترًا فإنه ماءٌ كثيرٌ لا يَنْجُس؛ إلا إذا تَغَيَّرَت إحدى أوصافِه الثلاثة لونه أو طعمه أو ريحه بنجاسة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи ҳукми вузӯ гирифтан аз обе, ки ҳайвонҳо ва ваҳшиҳо барои нӯшидан меоянд, пурсида шуд. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: агар ҳаҷми об ба андозаи ду зарфи калон (баробар ба 210 литр) расад, он оби зиёд аст ва наҷис намешавад, магар ин ки яке аз се хусусияти он: ранг, бӯй ё маззаи он бо олудагӣ тағйир ёбад.</t>
+  </si>
+  <si>
+    <t>الماء يَنْجُسُ إذا تَغَيَّر أحد أوصافه الثلاثة بالنجاسة، لونه، أو طعمه، أو ريحه، والحديث خَرَجَ مَخْرَجَ الغَالِب، لا على التحديد.
+أجمع العلماءُ على أنَّ الماءَ إذا غَيَّرَتْه النجاسةُ نَجُسَ مطلقًا، سواء أكان قليلًا أم كثيرًا.</t>
+  </si>
+  <si>
+    <t>Об агар яке аз се хосияташ: ранг, бӯй ё маззаи он ба сабаби олудагӣ тағйир ёбад, нопок мешавад. Ҳадис бештар ба маънои умумӣ ва ҳолати маъмул баён шудааст, на ба таври маҳдуду мушаххас.
+Олимон иттифоқи назар доранд, ки ҳар гоҳ об бо олудагӣ тағйир ёбад, новобаста аз зиёд ё кам буданаш, комилан нопок мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8357</t>
+  </si>
+  <si>
+    <t>إذا استيقظ أحدكم من منامه فليستنثر ثلاث مرات، فإن الشيطان يبيت على خياشيمه</t>
+  </si>
+  <si>
+    <t>Ҳар вақт яке аз шумо аз хоб бедор шуд, (ва қасди вузӯ кард) бояд се бор обро дар бинӣ кунад ва онро бо фишор берун андозад, зеро шайтон шабро дар бинии ӯ мегузаронад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ مَنَامِهِ فَلْيَسْتَنْثِرْ ثَلَاثَ مَرَّاتٍ، فَإِنَّ الشَّيْطَانَ يَبِيتُ عَلَى خَيَاشِيمِهِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар вақт яке аз шумо аз хоб бедор шуд, (ва қасди вузӯ кард) бояд се бор обро дар бинӣ кунад ва онро бо фишор берун андозад, зеро шайтон шабро дар бинии ӯ мегузаронад."</t>
+  </si>
+  <si>
+    <t>يَحُثُّ النبيُّ صلى الله عليه وسلم مَن استيقظ مِن مَنامِه أن يَستنثر ثلاث مرات؛ والاستنثار هو إخراج الماء من الأنف بعد إدخاله، وذلك لأن الشيطان يَبيت على الخيشوم -وهو الأنف كلُّه-.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ташвиқ карданд, ки ҳар вақт касе аз хоб бедор шуд, се бор "истинсор" кунад. Истинсор, яъне баровардани об аз бинӣ пас аз ворид кардани об ба он, зеро шайтон шабро дар "хайшум"-и инсон мегузаронад ва хайшум ҳамаи бинӣ аст.</t>
+  </si>
+  <si>
+    <t>يُشرع لكلِّ مَن استيقظ مِن النوم أنْ يستنثر إزالةً لأثر الشيطان من أنفه، وإذا كان سيتوضأ، فالأمر بالاستنثار حينئذ آكد.
+الاستنثار من تمام فائدة الاستنشاق؛ لأن الاستنشاق تنظيف داخل الأنف، والاستنثار يُخرِج ذلك الوَسَخَ مع الماء.
+تَقْيِيْدُه بنوم الليل، أخذًا مِن لفظ "يَبيت"؛ فإنّ البيتوتةَ لا تكون إلا من نوم الليل، ولأنه مَظِنَّة الطول والاستغراق.
+في الحديث دليلٌ على مُلابَسَةِ الشيطان للإنسان وهو لا يَشْعُرُ بذلك.</t>
+  </si>
+  <si>
+    <t>Ҳар касе, ки аз хоб бедор мешавад, мустаҳаб аст, ки бо бинӣ афшондан (истинсор) осори шайтонро аз бинияш пок кунад. Агар қасди вузӯ гирифтан дошта бошад, дар ин ҳолат истинсор барои ӯ таъкиди бештар дорад.
+Истинсор сабаби пурра шудани фоидаи истиншоқ аст, зеро истиншоқ тоза кардани дохили бинӣ аст, вале истинсор бо об баровардани ифлосиҳои бинӣ аст.
+Маҳдуд шудани истинсор ба хоби шаб аз калимаи "ябит" (хоби шаб) гирифта шудааст, зеро ин ҳолат танҳо дар хоби шабона рух медиҳад, чун хоби шаб дароз ва тӯлонӣ аст.
+Дар ин ҳадис далели муоширати шайтон бо инсон аст, бе он ки ӯ эҳсос кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8377</t>
   </si>
   <si>
     <t>أن رجلا توضأ فترك موضع ظفر على قدمه فأبصره النبي صلى الله عليه وسلم فقال: ارجع فأحسن وضوءك فرجع، ثم صلى</t>
   </si>
   <si>
     <t>Марде таҳорат кард ва ҷоеро дар пояш ба миқдори нохун ношуста монд. Пас Паёмбар (саллаллоҳу алайҳи ва саллам) онро дид ва фармуд: "Баргард ва таҳорататро хуб анҷом деҳ". Он мард баргашт таҳорат карда ва сипас намозашро хонд</t>
   </si>
   <si>
     <t>عَنْ جَابِرٍ رضي الله عنه قال: أَخْبَرَنِي عُمَرُ بْنُ الْخَطَّابِ: أَنَّ رَجُلًا تَوَضَّأَ فَتَرَكَ مَوْضِعَ ظُفُرٍ عَلَى قَدَمِهِ فَأَبْصَرَهُ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: «ارْجِعْ فَأَحْسِنْ وُضُوءَكَ» فَرَجَعَ، ثُمَّ صَلَّى.</t>
   </si>
   <si>
     <t>Аз Ҷобир (разияллоҳу анҳу) ривоят аст, ки гуфт: Умар ибни Хаттоб ба ман гуфт, ки: Марде таҳорат кард ва ҷоеро дар пояш ба миқдори нохун ношуста монд. Пас Паёмбар (саллаллоҳу алайҳи ва саллам) онро дид ва фармуд: "Баргард ва таҳорататро хуб анҷом деҳ". Он мард баргашт таҳорат карда ва сипас намозашро хонд.</t>
   </si>
   <si>
     <t>أَخْبَرَ عُمَرُ رضي الله عنه أنَّ النبيَّ صلى الله عليه وسلم أَبْصَرَ رَجلًا انتهى مِن وضوئه، فتَرَكَ قَدْرَ ظُفرٍ في قَدَمه لم يُصِبْهُ ماءُ الوضوء، 
 فقال له مشيرًا إلى موضع التقصير: ارجع فأحسن وضوءك وأَتِمَّه وأعْطِ كلَّ عُضوٍ حقَّه من الماء، 
 فرجع الرجل فأتمّ وضوءه ثم صلى.</t>
   </si>
   <si>
     <t>Аз Умар (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) мардеро дид, ки таҳораташро ба поён расонидааст, аммо ба андозаи як нохун ҷое аз пояш ношуста мондааст. Ба он ҷои об нарасида ишора карда фармуданд: Баргард ва ба хубӣ таҳоратро комил бикун ва ба ҳар узв обе, ки мувофиқи он аст бирасон. Пас он мард баргашт ва таҳораташро комил кард ва сипас намоз хонд.</t>
   </si>
   <si>
     <t>وجوبُ المبَادَرة إلى الأمرِ بالمعروف، وإرشادِ الجاهلِ والغَافل، وخصوصًا إذا كان المُنكَر يترتَّب عليه فسادُ عبادته.
 وجوب تعميم أعضاء الوضوء بالماء، وأنَّ من ترك جزءًا من العضو -ولو يسيرًا- لم يصحّ معه الوضوء ولزمته الإعادة إذا كان الفاصل طويلًا.
 مشروعية إحسان الوضوء، وذلك بإتمامه وإسْبَاغه على الوجه المأمور به شرعًا.
@@ -11554,79 +13944,184 @@
 Аввал: Ҳар касе ба таври комил ва хуб вузӯ бигирад ва онро чунон ки дар суннат ворид шудааст анҷом диҳад ва ҳар узвашро бо миқдори лозими об бишӯяд, сипас бигӯяд: Ашҳаду ал-ло илоҳа иллаллоҳ ва анна Муҳаммадан абдуллоҳи ва расулуҳу"  
 (Шаҳодат медиҳам, ки нест маъбуде ҷуз Аллоҳ ва Муҳаммад бандаи Ӯ ва расули Ӯст),  
 магар ин ки дарҳои ҳаштгонаи биҳишт барояш кушода мешаванд ва ӯ метавонад аз ҳар кадоме, ки хоҳад, дарояд.
 Дуввум: Касе, ки ин вузӯи комилро анҷом дод, баъд аз он истода ду ракъат намоз хонд, бо ҳузури дилу таваҷҷуҳи комил, бо фурӯтанӣ ва шикастанафсӣ, рӯй ва ҳамаи аъзои бадани худро ба Аллоҳ таслим намуд, магар ин ки биҳишт барои ӯ воҷиб мешавад.</t>
   </si>
   <si>
     <t>عَظيم فضل الله تعالى بإعطائه الأجر الكبير على العمل اليسير.
 مشروعية إسباغ الوضوء وإتمامه، وصلاة ركعتين بخشوع بعده، وما يحصل به من الأجر العظيم.
 إسباغ الوضوء، والإتيان بعده بهذا الذكر، من أسباب دخول الجنة.
 استحباب قول هذا الذكر للمغتسل أيضًا.
 حرص الصحابة على الخير من تعلُّم العلم ونشره، وتعاونهم على ذلك وفي أمور معيشتهم.
 الذكر بعد الوضوء فيه تخليص القلب وتطهيره من الشرك، كما أن الوضوء فيه تطهير البدن وتخليصه من الوسخ.</t>
   </si>
   <si>
     <t>Фазли бузурги Худованд, ки бо амали андак аҷру подоши бузург медиҳад.
 Вузӯ гирифтани комил, баъди он анҷом додани ду ракаъат намоз бо хушуъ ва фурутанӣ, машруъ аст ва аз он аҷру подоши бузурге ба даст меояд.
 Пурра ва комил анҷом додани вузӯ ва баъд аз он гуфтани ин зикр, аз сабабҳои ворид шудан ба биҳишт мебошад.
 Гуфтани ин зикр барои шахсе, ки ғусл мекунад, низ мустаҳаб аст.
 Саҳобаҳо барои илм омӯхтан ва паҳн кардани он, ҳамчунин дар умури рӯзгор ҳамдигарро дастгирӣ мекарданд ва барои анҷом додани корҳои нек талош менамуданд.
 Зикр пас аз вузӯ қалбро соф ва аз ширк пок мекунад, чунон ки вузӯ баданро аз ғубор ва палидиҳо тоза мекунад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/8388</t>
   </si>
   <si>
+    <t>إذا توضأ أحدكم ولبس خفيه فليصل فيهما، وليمسح عليهما ثم لا يخلعهما إن شاء إلا من جنابة</t>
+  </si>
+  <si>
+    <t>Ҳаргоҳ яке аз шумо вузӯ гирифт ва мӯза ё пояфзоли аз буҷулакҳо боло пӯшид, бо онҳо намоз хонад ва бар онҳо масҳ бикашад ва агар хост онҳоро набарорад, магар дар ҳолати ҷанобат</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا تَوَضَّأَ أَحَدُكُمْ وَلَبِسَ خُفَّيْهِ فَلْيُصَلِّ فِيهِمَا، وَلْيَمْسَحْ عَلَيْهِمَا ثُمَّ لَا يَخْلَعْهُمَا إِنْ شَاءَ إِلَّا مِنْ جَنَابَةٍ».</t>
+  </si>
+  <si>
+    <t>Аз Анас (разияллоҳу анҳу) ривоят аст, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳаргоҳ яке аз шумо вузӯ гирифт ва мӯза ё пояфзоли аз буҷулакҳо боло пӯшид, бо онҳо намоз хонад ва бар онҳо масҳ бикашад ва агар хост онҳоро набарорад, магар дар ҳолати ҷанобат."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنه إذا لَبِسَ المُسلِمُ خُفَّيْه بعد أنْ تَوَضأ، ثم أَحْدَث بعد ذلك وأراد الوضوء، فله المَسْحُ عليهما إن أراد ذلك، ويصلي فيهما ولا يَنزعهما مدة معلومة، إلا إذا أَجْنَبَ لزِمَه خَلعُ الخُفِّ والاغتسال.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳаргоҳ мусалмон масҳияшро баъд аз вузӯи комил бипӯшад, сипас бевузӯ шавад ва хоҳад вузӯи нав бигирад, барояш ҷоиз аст, ки бар онҳо масҳ бикашад ва бо онҳо намоз бихонад, то муҳлати муайяншуда (барои муқим як шабонарӯз ва барои мусофир се шабонарӯз), магар дар ҳолати ҷанобат, ки бояд онҳоро барорад ва ғусл кунад.</t>
+  </si>
+  <si>
+    <t>لا يجوز المَسحُ على الخُفَّين إلا إذا لُبسَا بعد كمال الطهارة.
+مدة المسح للمقيم: المسحُ يومًا وليلةً، وللمسافر: ثلاثةَ أيام بلياليها.
+المسح على الخفين يَخْتَصُّ بالحَدَث الأصغر لا الأكبر، أما الحدث الأكبر فلا يجوز المسح معه، بل لابد من خَلْع الخُفّين وغسل القدمين.
+يستحَب الصلاة في الحذاء والخفّ ونحوِهما مخالفةً لليهود وذلك إذا كانت طهارة، وليس فيها أذية للمصلين، أو للمسجد مثل المساجد المفروشة فلا يصل بها.
+المسح على الخفين فيه تيسير وتخفيف على هذه الأُمَّة.</t>
+  </si>
+  <si>
+    <t>Масҳ кашидан бар хуфҳо танҳо баъд аз пӯшидани онҳо бо вузӯӣ комил ҷоиз аст.
+Муҳлати масҳ барои муқим як шабонарӯз мебошад ва барои мусофир се шабонарӯз аст.
+Масҳ бар рӯйи хуфҳо танҳо дар ҳолати бе вузугӣ дуруст аст. Аммо дар ҳолати баъд аз ҷанобат ё дар ҳолати ғусл воҷиб шудан масҳ кашидан ҷоиз нест, балки дар ҳолати ғусл кардан бояд хуфҳоро барорад ва пойҳоро бишӯяд.
+Намоз хондан бо хуф ё пойафзол бар хилофи яҳудиён мустаҳаб аст, дар ҳоле ки пойафзол пок бошад ва барои дигар намозгузорон ё масҷид (масҷидҳое, ки бо қолин фаршшуда аст ва дар он бо пойафзол намоз намехонанд) зараре нарасонад.
+Масҳ бар рӯйи хуфҳо (мӯзаҳо) навъе аз осонӣ ва сабукӣ барои ин уммат аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8392</t>
+  </si>
+  <si>
     <t>كان النبي صلى الله عليه وسلم يذكر الله على كل أحيانه</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар ҳама ҳолат зикри Аллоҳро мекард</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها قالت: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَذْكُرُ اللهَ عَلَى كُلِّ أَحْيَانِهِ.</t>
   </si>
   <si>
     <t>Аз Оиша (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар ҳама ҳолат зикри Аллоҳро мекард.</t>
   </si>
   <si>
     <t>تُخْبِرُ عائشةُ أمُّ المؤمنين رضي الله عنها أنَّ النبيَّ صلى الله عليه وسلم كان شديدَ الحِرْصِ على ذِكْرِ الله تعالى، وأنَّه كان يَذكرُ اللهَ تعالى في كلِّ زمانٍ ومكانٍ وحالٍ.</t>
   </si>
   <si>
     <t>Модари муъминон Оиша (Худованд аз ӯ розӣ бод) ривоят мекунад, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) бисёр пойбанд ба зикри Аллоҳ буд ва дар ҳама замон ва макон Аллоҳро ёд мекард.</t>
   </si>
   <si>
     <t>لا تُشترط الطهارةُ من الحَدَثِ الأصغر والأكبر لذِكْر الله تعالى.
 مداومة النبي صلى الله عليه وسلم لذِكْر الله تعالى.
 الحث على الإكثار من ذكر الله تعالى في كل الأحيان اقتداء بالنبي صلى الله عليه وسلم، إلا في الحالات التي يمتنع فيها عن الذكر، كقضاء الحاجة.</t>
   </si>
   <si>
     <t>Таҳорат ва ё ғусл аз шартҳои зикри Аллоҳ Таъоло нест.
 Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) пайваста зикр менамуданд.
 Ташвиқ ба бисёр зикр кардани Аллоҳ Таъоло, чунончи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) менамуданд, магар дар мавориде, ки зикр дар он манъ шудааст, ба монанди ҳангоми қазои ҳоҷат.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/8402</t>
+  </si>
+  <si>
+    <t>لا يرمي رجل رجلا بالفسوق، ولا يرميه بالكفر، إلا ارتدت عليه، إن لم يكن صاحبه كذلك</t>
+  </si>
+  <si>
+    <t>Ҳеҷ марде набояд марди дигареро ба фисқ (гуноҳи бузург) айбдор кунад, ва набояд ӯро ба куфр нисбат диҳад, зеро агар он шахс чунин набошад, ин айб ба худи гӯянда бармегардад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي ذَرٍّ رَضِيَ اللَّهُ عَنْهُ أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «لاَ يَرْمِي رَجُلٌ رَجُلًا بِالفُسُوقِ، وَلاَ يَرْمِيهِ بِالكُفْرِ، إِلَّا ارْتَدَّتْ عَلَيْهِ، إِنْ لَمْ يَكُنْ صَاحِبُهُ كَذَلِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Абузар (разияллоҳу анҳу) ривоят аст, ки аз Паёмбар (саллаллоҳу алайҳи ва саллам) шунидааст, ки мегӯяд: "Ҳеҷ марде набояд марди дигареро ба фисқ (гуноҳи бузург) айбдор кунад, ва набояд ӯро ба куфр нисбат диҳад, зеро агар он шахс чунин набошад, ин айб ба худи гӯянда бармегардад."</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم أنّ مَن قال لآخر: أنت فاسق، أو: أنت كافر، فإنْ كان ليس كما قال، كان هو المُستَحِق للوصف المذكور ورَجَعَ عليه قولُه، وأما إذا كان كما قال لم يرجع عليه شيء؛ لكونه صدق فيما قال.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ҳушдор додааст, ки касе ба дигаре гӯяд: ту фосиқӣ, ё ту кофирӣ, агар он шахс он гуна набошад, худи гӯянда ба ин сифати гуфтааш сазовор мегардад ва гуфтаи ӯ ба худаш бармегардад. Аммо агар он шахс чунон бошад, ки гуфта шудааст, чизе ба гӯянда барнамегардад, зеро ӯ дар гуфтораш ростгӯ будааст.</t>
+  </si>
+  <si>
+    <t>تحريم رمي الناس بالكفر أو الفسق، بغير مُسَوِّغ شرعي.
+وجوب التثبُّت في إصدار الأحكام على الناس.
+قال ابن دقيق العيد: وهذا وعيد عظيم لمن أكفر أحدًا من المسلمين وليس كذلك، وهي ورطة عظيمة.
+قال ابن حجر العسقلاني: ولكن لا يلزم من كونه لا يصير بذلك فاسقًا ولا كافرًا أن لا يكون آثمًا في صورة قوله له: أنت فاسق، بل في هذه الصورة تفصيل: إن قَصَدَ نُصْحَه أو نُصْحَ غيرِه بِبَيان حاله جاز، وإن قَصَدَ تَعْيِيْرَه وشُهرَتَه بذلك ومَحْضَ أذاه لم يجز؛ لأنه مأمور بالستر عليه وتعليمه وعِظَتِه بالحسنى، فمهما أمكنه ذلك بالرفق لا يجوز له أن يفعله بالعُنْف؛ لأنه قد يكون سببًا لإغرائه وإصراره على ذلك الفعل كما في طَبْعِ كثير من الناس من الأَنَفَة، ولا سيّما إن كان الآمِرُ دونَ المأمورِ في المنزلة.</t>
+  </si>
+  <si>
+    <t>Ҳаром будани айбдор кардани мардум ба куфр ё фисқ бе далели шаръии ошкор.
+Воҷиб будани эҳтиёт ва санҷиши дақиқ ҳангоми содир кардани ҳукмҳо дар бораи аҳволи мардум.
+Ибни Дақиқи Ид гуфтааст: Ин ваъиди бузургест барои он касе, ки як мусалмонро ба куфр нисбат медиҳад, дар ҳоле ки ӯ чунин нест. Ва ин вартаи (хатару офати) бузургест.
+Ибн Ҳаҷари Асқалонӣ гуфтааст: Аммо аз ин ки шахс бо ин сухан (бо гузоштани айби фисқ ё куфр бар дигаре) фосиқ ё кофир намегардад, лозим намеояд, ки гӯянда дар ҳолате ки ба ӯ мегӯяд: “Ту фосиқӣ”, гунаҳкор набошад. Ва дар ин ҳолат тафсил ҳаст: Агар мақсади ӯ насиҳат кардани он шахс ё насиҳат кардан ба дигарон бо баён кардани ҳолати воқеии ӯ бошад, ҷоиз аст. Аммо агар мақсади ӯ расво кардан, бадном кардан ва танҳо озор расонидан бошад, ҷоиз нест. Зеро ӯ вазифадор аст, ки гуноҳи ӯро пӯшонад, ӯро биомӯзонад ва бо сухани нек мавъиза намояд. Пас агар ин кор бо нармӣ анҷом гирад, анҷом додани он бо хушунат ҷоиз нест, зеро чунин рафтор метавонад сабаби исрор варзидан ва саркашии ӯ гардад. Чунон ки табиати бисёре аз мардум чунин аст, махсусан вақте ки амрдиҳанда аз амршаванда мақоми поёнтар дорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8883</t>
+  </si>
+  <si>
+    <t>إن الشيطان قد أيس أن يعبده المصلون في جزيرة العرب، ولكن في التحريش بينهم</t>
+  </si>
+  <si>
+    <t>Дар ҳақиқат, шайтон ноумед шудааст, ки намозгузорон дар Ҷазираи Араб ӯро парастиш кунанд, аммо ӯ (ҳанӯз) ба душманӣ андохтану фитна андохтан миёни онҳо умед мебандад</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرٍ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ الشَّيْطَانَ قَدْ أَيِسَ أَنْ يَعْبُدَهُ الْمُصَلُّونَ فِي جَزِيرَةِ الْعَرَبِ، وَلَكِنْ فِي التَّحْرِيشِ بَيْنَهُمْ».</t>
+  </si>
+  <si>
+    <t>Аз Ҷобир (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд: "Дар ҳақиқат, шайтон ноумед шудааст, ки намозгузорон дар Ҷазираи Араб ӯро парастиш кунанд, аммо ӯ (ҳанӯз) ба душманӣ андохтану фитна андохтан миёни онҳо умед мебандад."</t>
+  </si>
+  <si>
+    <t>‏أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ إبليس أَيِسَ أنْ يَعُوْدَ المؤمنون المصلون لعبادته والسجود للصنم في جزيرة العرب، ولكنه لا زال يَطْمَع، ولا زال جهده وكَدُّه وعملُه وسعيُه في التَّحريش بينهم بالخصومات والشَّحْنَاء والحروب والفتن ونحوها.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар додааст, ки шайтон ноумед шудааст аз он ки муъминони намозгузор дар Ҷазираи Араб ба парастиши ӯ баргарданд ва барои бут саҷда кунанд. Аммо ӯ то ҳол тамаъ дорад ва ҳамеша кӯшишу меҳнату талоши худ ва тамоми фаъолияти худро дар барангехтани душманӣ миёни онҳо бо ҷангу хусумат, кина, фитнаҳо ва монанди инҳо равона мекунад.</t>
+  </si>
+  <si>
+    <t>عبادة الشيطان عبادة الصنم، لأنه الآمِرُ به والداعي إليه، بدليل قوله تعالى عن إبراهيم عليه السلام: (يا أبت لا تعبد الشيطان…).
+الشيطان يَسعى في إيقاع الخصومات والشَّحْناء والحروب والفتن بين المسلمين.
+من فوائد الصلاة في الإسلام أنها تَحفظ المَوَدّة بين المسلمين، وتُقَوِّي روابط الأُخُوّة بينهم.
+الصلاة أعظم شعائر الدين بعد الشهادتين، ولذلك أطلق على المسلمين المُصَلِّين.
+جزيرة العرب لها خصائص دون غيرها من البلاد.
+إن قيل قد وقع في بعض جزيرة العرب عبادة الأصنام، والنبي صلى الله عليه وسلم يقول: (إن الشيطان قد أيس أن يعبده المصلون..)، فهذا إخبار عما وقع في نفس الشيطان مِن اليأس لِمَا رأى الفتوح، ودخول الناس في دين الله أفواجًا، فالحديث أخبر عن ظن الشيطان وتوقُّعِه، ثم كان الواقع بخلاف ذلك لحكمة يريدها الله عز وجل.</t>
+  </si>
+  <si>
+    <t>Парастиши шайтон ҳамон парастиши бут аст, зеро ӯ фармондеҳ ва даъваткунанда ба он мебошад. Ба далели фармудаи Аллоҳ Таъоло дар бораи Иброҳим (алайҳис-салом): "Эй падарам, шайтонро парастиш накун ..."
+Шайтон мекӯшад, ки миёни мусалмонон ҷанг, душманӣ, кина, фитна ва ихтилофҳоро ба вуҷуд оварад.
+Аз фоидаҳои намоз дар Ислом он аст, ки муҳаббатро миёни мусалмонон ҳифз намуда, пайвандҳои бародариро қавӣ мегардонад.
+Намоз бузургтарин нишонаи дин пас аз ду шаҳодат аст, бинобар ин, мусалмонон "намозгузорон" номида шудаанд.
+Ҷазираи Араб хусусиятҳо ва фазилатҳои хоссе дорад, ки дигар сарзаминҳо надоранд.
+Агар касе бигӯяд: Дар баъзе ҷойҳои Ҷазираи Араб бутпарастӣ рух додааст ва Паёмбар (саллаллоҳу алайҳи ва саллам) фармудааст: "Шайтон ноумед шудааст, ки дар Ҷазираи Араб намозгузорон ӯро парастиш кунанд…?" Посух чунин аст: Ин хабар аз он чизест, ки дар нафси шайтон ноумедӣ ба вуҷуд омадааст, баъд аз ин ки фатҳу пирӯзиҳо ва дохил шудани мардум дар дини Аллоҳ Таъолоро ба шакли гурӯҳӣ дид. Ҳадис дар бораи гумон ва интизори шайтон хабар медиҳад, вале ҳодисаҳои баъдӣ бар хилофи он рух додаанд, бинобар ҳикмате, ки Худои Азза ва Ҷалла мехоҳад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8886</t>
   </si>
   <si>
     <t>سألت رسول الله صلى الله عليه وسلم عن نظر الفجاءة فأمرني أن أصرف بصري</t>
   </si>
   <si>
     <t>Ман аз Расули Худо (саллаллоҳу алайҳи ва саллам) дар бораи нигоҳи ногаҳони ва нохоста пурсидам, ӯ маро фармуд, ки нигоҳамро баргардонам</t>
   </si>
   <si>
     <t>عَنْ جَرِيرِ بْنِ عَبْدِ اللهِ رَضيَ اللهُ عنه قَالَ: سَأَلْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنْ نَظَرِ الْفُجَاءَةِ فَأَمَرَنِي أَنْ أَصْرِفَ بَصَرِي.</t>
   </si>
   <si>
     <t>Аз Ҷарир ибни Абдуллоҳ (разияллоҳу анҳу) ривоят аст, ки гуфт: Ман аз Расули Худо (саллаллоҳу алайҳи ва саллам) дар бораи нигоҳи ногаҳони ва нохоста пурсидам, ӯ маро фармуд, ки нигоҳамро баргардонам.</t>
   </si>
   <si>
     <t>سَأَلَ جَريرُ بن عبد الله رضي الله عنه النبيَّ صلى الله عليه وسلم عن نَظَرِ الرَّجُلِ للمرأةِ الأجنبيةِ عنه بَغْتَةً مِن غير قَصْدٍ؟ فأمرَه صلى الله عليه وسلم يَجِبُ عليه أن يَفْتِلَ وجهَه إلى الشِّقِّ الآخَرِ والناحيةِ الأخرى فَوْرَ عِلْمِهِ، وليس عليه إثم.</t>
   </si>
   <si>
     <t>Ҷарир ибни Абдуллоҳ (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи нигоҳи ногаҳонӣ ва нохоста бар зани бегона пурсид. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд, ки ӯ бояд билофосила рӯяшро ба дигар тараф баргардонад ва гуноҳе бар ӯ нест.</t>
   </si>
   <si>
     <t>الحضُّ على غضِّ البَصَر.
 التحذير من إدَامَةِ النظرِ لِمَا يَحْرُمُ النظرُ إليه إذا وَقَعَ عليه البَصَرُ بَغْتةً ومن غير قصد.
 فيه أنَّ تحريم النظرِ إلى النساء أمرٌ مُستقرٌّ عند الصحابة بدليل أن جرير رضي الله عنه سأل النبيَّ صلى الله عليه وسلم عمّا لو وقع نظرُه على امرأة من غير قصد، فهل حكمه حكم من قصد النظر؟
 فيه عناية الشرع بمصالح العباد، فإنه حرَّم عليهم النظر إلى النساء لما يترتب عليه من مفاسد دنيوية وأخروية.
 رجوع الصحابة إلى النبي صلى الله عليه وسلم وسؤاله عما يُشكل عليهم، وهكذا ينبغي للعامة الرجوع إلى علمائهم وسؤالهم عما أَشكَلَ عليهم.</t>
@@ -11901,50 +14396,145 @@
   <si>
     <t>عَنْ عَبْدِ الرَّحْمَنِ بْنِ سَمُرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَحْلِفُوا بِالطَّوَاغِي، وَلَا بِآبَائِكُمْ».</t>
   </si>
   <si>
     <t>Аз Абдурраҳмон ибни Самура (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ба бутҳо (маъбудони ботил) ва падаронатон савганд ёд накунед."</t>
   </si>
   <si>
     <t>يَنْهَى النبيُّ صلى الله عليه وسلم عن الحَلِف بالطواغي، جمع طاغية، وهي الأصنام التي كان المشركون يَعبدونها مِن دون الله، وهي سببُ طغيانِهم وكفرِهم، 
 وينهى صلى الله عليه وسلم عن الحلف بالآباء؛ حيث كان من عادة العرب في الجاهلية أن يَحلفوا بآبائهم افتخارًا وتعظيمًا.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз савганд ёд кардан ба тоғутҳо наҳйи кардаанд. "Тавоғит" ҷамъи "тоғут" аст ва он бутҳое буданд, ки мушрикон онҳоро ба ҷои Аллоҳ Таъоло ибодат мекарданд, ки сабаби куфру туғёни онон шуда буданд. Ҳамчунин Паёмбар (саллаллоҳу алайҳи ва саллам) аз савганд ёд кардан ба падарон низ наҳй карданд. Чунки дар замони ҷоҳилият арабҳо ба падаронашон савганд ёд мекарданд ва бо ин роҳ ифтихор карда, онҳоро бузург медоштанд.</t>
   </si>
   <si>
     <t>الحَلف لا يجوز إلا بالله وأسمائه وصفاته.
 تحريم الحلف بالطواغيت، والآباء والرؤساء والأصنام، وما شابَهَها من كل باطل.
 الحلف بغير الله من الشرك الأصغر، وقد يكون شركًا أكبر، إذا قام بقلبه تعظيم المحلوف به وأنه يعظِّمه كما يعظِّم الله أو أنه يعتقد فيه شيئًا من العبادة.</t>
   </si>
   <si>
     <t>Савганд ёд кардан танҳо ба номи Аллоҳ ва номҳову сифатҳои Ӯ ҷоиз аст.
 Савганд ёд кардан ба тоғутҳо, падарон, роҳбарон, бузургон, бутҳо ва монанди инҳо ҳаром аст.
 Савганд ёд кардан ба ҷуз Аллоҳ, ширки асғар аст ва мумкин аст то ширки акбар бирасад, агар дар дили худ ба савгандёдшуда таъзим ва бузургворӣ намояд. Зеро ин монанди бузург донистани Худованд ва эътиқоди чизе аз ибодат барои он аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/8959</t>
+  </si>
+  <si>
+    <t>من حلف بالأمانة فليس منا</t>
+  </si>
+  <si>
+    <t>Ҳар кас ба амонат савганд ёд кунад, аз мо нест</t>
+  </si>
+  <si>
+    <t>عَنْ بُرَيْدَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ حَلَفَ بِالْأَمَانَةِ فَلَيْسَ مِنَّا».</t>
+  </si>
+  <si>
+    <t>Аз Бурайда (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар кас ба амонат савганд ёд кунад, аз мо нест."</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم وحَذَّرَ مِن الحَلِف بالأمانة، وأنَّ مَن فَعل ذلك فليس منا.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз савганд ёд кардан ба амонат наҳй кардаанд ва ҳушдор додаанд, ки ҳар кас чунин кунад, аз мо нест (яъне, бар суннат ва роҳи рост нест).</t>
+  </si>
+  <si>
+    <t>تَحريم الحَلِف بغير الله تعالى، ومنه: الحلف بالأمانة، وأنه من الشرك الأصغر.
+الأمانة تَشمل الطاعة والعبادة والوديعة والنقد والأمان.
+اليمين لا تنعقد إلا بالله تعالى أو باسم من أسمائه أو بصفة من صفاته.
+قال الخطابي: هذا يشبه أن تكون الكراهة فيه من أجل أنه أَمَرَ أَن يحلف بالله وبصفاته، وليست الأمانة من صفاته، وإنما هي أَمْرٌ من أَمْرِه، وفَرْض من فروضه، فنُهوا عنه لما في ذلك من التسوية بينها وبين أسماء الله عز وجل وصفاته.</t>
+  </si>
+  <si>
+    <t>Ҳаром будани савганд ба ғайри Худои Таъоло, аз ҷумла ба амонат савганд ёд кардан, ки он аз ширки асғар (хурд) маҳсуб мешавад.
+Амонат шомили тоат, ибодат, амонатгузорӣ, пул ва ҳар чизи амонатдорӣ мебошад.
+Савганд танҳо ба Аллоҳ Таъоло, ё бо номе аз номҳо ё сифате аз сифатҳои Ӯ дуруст аст.
+Хаттобӣ гуфтааст: Ин манъ кардан монанд ба он аст, ки нафрат (кароҳат) барои он бошад, ки Худо фармудааст, ки бо номи Ӯ ё бо сифоташ савганд ёд кунанд, дар ҳоле ки “амонат” аз сифатҳои Аллоҳ нест, балки амрест аз амрҳои Ӯ ва фаризаест аз фаризаҳои Ӯ. Бинобар ин аз он манъ карда шуданд, зеро савганд ба амонат баробар донистани он бо номҳо ва сифатҳои Аллоҳ Азза ва Ҷалла мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8964</t>
+  </si>
+  <si>
+    <t>يا معشر النساء، تصدقن، فإني أريتكن أكثر أهل النار فقلن: وبم يا رسول الله؟ قال: تكثرن اللعن، وتكفرن العشير، ما رأيت من ناقصات عقل ودين أذهب للب الرجل الحازم من إحداكن</t>
+  </si>
+  <si>
+    <t>Эй гурӯҳи занон! Садақа бидиҳед, зеро ман шуморо бештари аҳли дӯзах дидам."
+Онҳо гуфтанд: Эй Расули Худо, ба чӣ сабаб?
+Фармуд: "Шумо бисёр лаънат мекунед ва (некиҳои) ҳамсарро носипосӣ менамоед. Ман ҳаргиз касеро надидаам, ки бо вуҷуди ноқисӣ дар ақл ва дин, дар рабудани ақли як марди ҳушёру дурандеш тавонотар аз шумо (занон) бошад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه قَالَ: خَرَجَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي أَضْحَى أَوْ فِطْرٍ إِلَى المُصَلَّى، فَمَرَّ عَلَى النِّسَاءِ، فَقَالَ: «يَا مَعْشَرَ النِّسَاءِ، تَصَدَّقْنَ، فَإِنِّي أُرِيتُكُنَّ أَكْثَرَ أَهْلِ النَّارِ» فَقُلْنَ: وَبِمَ يَا رَسُولَ اللَّهِ؟ قَالَ: «تُكْثِرْنَ اللَّعْنَ، وَتَكْفُرْنَ العَشِيرَ، مَا رَأَيْتُ مِنْ نَاقِصَاتِ عَقْلٍ وَدِينٍ أَذْهَبَ لِلُبِّ الرَّجُلِ الحَازِمِ مِنْ إِحْدَاكُنَّ»، قُلْنَ: وَمَا نُقْصَانُ دِينِنَا وَعَقْلِنَا يَا رَسُولَ اللَّهِ؟ قَالَ: «أَلَيْسَ شَهَادَةُ المَرْأَةِ مِثْلَ نِصْفِ شَهَادَةِ الرَّجُلِ» قُلْنَ: بَلَى، قَالَ: «فَذَلِكِ مِنْ نُقْصَانِ عَقْلِهَا، أَلَيْسَ إِذَا حَاضَتْ لَمْ تُصَلِّ وَلَمْ تَصُمْ» قُلْنَ: بَلَى، قَالَ: «فَذَلِكِ مِنْ نُقْصَانِ دِينِهَا».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дар рӯзи (иди) Қурбон ё Фитр ба намозгоҳ баромад. Аз назди занон гузашт ва гуфт: "Эй гурӯҳи занон! Садақа бидиҳед, зеро ман шуморо бештари аҳли дӯзах дидам."
+Онҳо гуфтанд: Эй Расули Худо, ба чӣ сабаб?
+Фармуд: "Шумо бисёр лаънат мекунед ва (некиҳои) ҳамсарро носипосӣ менамоед. Ман ҳаргиз касеро надидаам, ки бо вуҷуди ноқисӣ дар ақл ва дин, дар рабудани ақли як марди ҳушёру дурандеш тавонотар аз шумо (занон) бошад". Онҳо гуфтанд: Эй Расули Худо, нуқсони дин ва ақли мо дар чист? Фармуд: "Оё шаҳодати зан баробари нисфи шаҳодати мард нест?"
+Гуфтанд: Бале. Фармуд: "Ин аз камии ақли ӯст. Оё вақте ки ҳайз мешавад, на намоз мегузорад ва на рӯза мегирад?" Гуфтанд: Бале. Фармуд: "Ин аз камии дини ӯст."</t>
+  </si>
+  <si>
+    <t>خَرَجَ النبيُّ صلى الله عليه وسلم في يومِ عيدٍ إلى المصلى، وكان قد وَعَدَ النساءَ بأن يُفْرِدَهُن بالموعظة، فأنجزه ذلك اليوم، وقال: 
+يا جماعةَ النساء تَصدقن، وأكثِرْن الاستغفار؛ فهما من أعظم أسباب حط الخطايا، فإني رأيتكن ليلة الإسراء أكثرَ أهل النار.
+فقالت امرأة منهن ذات عقل ورأي ووقَار: وما لنا يا رسول الله أكثر أهل النار؟ 
+قال: لأمور: تُكثرن اللعن والسَّبّ، وتَجْحَدْنَ حقَّ الزوج. 
+ثم وَصَفهن بقوله صلى الله عليه وسلم: ما رأيت مِن ناقصات عقل ودين أَغْلَبَ لذي لُبٍّ وعقل وحزم وضبط لأمره منكن. 
+قالت: يا رسول الله، وما نقصان العقل والدين؟ 
+قال: أما نقصان العقل فشهادة امرأتين تَعدل شهادة رجل واحد؛ فهذا نقصان العقل، ونقصان الدين هو نقصان العمل الصالح حيث تَمكُثُ ليالي وأيامًا لا تصلي بسبب الحيض، وتفطر أيامًا من رمضان بسبب الحيض، فهذا نقصان الدين، إلا أنهن لا يُلَمْنَ على ذلك ولا يؤاخَذْن عليه؛ لأنه من أصل الخِلْقَة، كما أن الإنسان فُطِرَ وخُلِقَ يُحِبُّ المال وعجول في أموره وجهول… وغير ذلك، لكن نَبَّه على ذلك تحذيرًا من الافتتان بهن.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дар рӯзи ид ба намозгоҳ баромад. Пештар ба занон ваъда дода буд, ки онҳоро ҷудогона мавъиза мекунад, пас дар ҳамон рӯз ваъдаашро иҷро намуд ва фармуд: Эй гурӯҳи занон! Садақа диҳед ва зиёд истиғфор бигӯед, чун ин ду аз бузургтарин воситаҳои пок кардани гуноҳонанд. Зеро ман дар шаби Исро шуморо бештари аҳли дӯзах дидам.
+Яке аз онҳо, ки дорои ақлу фикру вақор буд, гуфт: Эй Расули Худо, чаро мо бештари аҳли дӯзах ҳастем?
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: Ба сабаби чанд чиз: бисёр лаънат ва дашном мекунед ва дар ҳаққи шавҳар носипосӣ менамоед. Сипас онҳоро бо ин сухан тавсиф кард: Ман ҳаргиз касеро надидаам, ки бо вуҷуди ноқисӣ дар ақл ва дин, дар рабудани ақли як марди ҳушёру дурандеш тавонотар аз шумо (занон) бошад.
+Он зан гуфт: Эй Расули Худо, кам будани ақлу дини мо дар чист?
+Фармуд: Камии ақл дар он аст, ки шаҳодати ду зан ба шаҳодати як мард баробар аст, ҳамин ками дар ақл аст. Аммо ками дар дин, кам шудани амалҳои нек аст, зеро зан шабу рӯзҳое мешавад, ки аз сабаби ҳайз намоз намехонад, ва рӯзҳое аз моҳи Рамазонро ба сабаби ҳайз рӯза намегирад,  ин камӣ дар дин аст. Бо вуҷуди ин, онҳо барои ин маломат намешаванд ва ҷазо намегиранд, зеро ин аз табиати офаридаи онҳо мебошад. Чунон ки инсон ба таври фитрӣ молро дӯст медорад, дар корҳои худ шитобкор аст ва нодон… ва дигар хислатҳо. Аммо Паёмбар (саллаллоҳу алайҳи ва саллам) ба ин ишора кард то мардумро аз фитна ва озмоиши занон ҳушдор диҳад.</t>
+  </si>
+  <si>
+    <t>استحباب خروج النساء إلى صلاة العيد، وأن يُفْردْن بالموعظة.
+كُفران العَشير وكثرة اللعن من الكبائر؛ لأن التَّوعُّد بالنار من علامة كون المعصية كبيرة.
+فيه بيان زيادة الإيمان ونقصانه، فمن كَثُرت عِبادته زاد إيمانه ودِينه، ومن نَقصت عِبادته نَقص دِينه.
+قال النووي: العقل يقبل الزيادة والنقصان، وكذلك الإيمان، وليس المقصود بذكر النقص في النساء لومَهن على ذلك؛ لأنه من أصل الخِلقة، لكن التنبيه على ذلك تحذير من الافتتان بهن، ولهذا رتَّب العذاب على ما ذُكر من الكفران وغيره لا على النقص، وليس نقص الدين مُنحصرًا فيما يحصل به الإثم بل في أعم من ذلك.
+فيه مُراجعة المُتعلم العالم والتَّابع المَتْبُوع فيما قاله إذا لم يظهر له معناه.
+فيه أن شهادة المرأة على نِصف شهادة الرَّجل وذلك لقِلَّة ضبطِها.
+قال ابن حجر في قوله: "ما رأيت من ناقصات... إلخ" ويظهر لي أن ذلك من جملة أسباب كونهن أكثر أهل النار؛ لأنهن إذا كُنّ سببًا لإذهاب عقل الرجل الحازم حتى يفعل أو يقول ما لا ينبغي فقد شَارَكْنَه في الإثم وزِدْن عليه.
+تحريم الصلاة والصوم على المرأة في زمن حيضها، ومثلها النفساء، ثم تقضيان الصيام فقط حال طهرهما.
+حسن خُلق النبي صلى الله عليه وسلم فقد أجَاب النِّساء عن أسئلتِهن من غير تَعْنِيف ولا لَوْم.
+قال ابن حجر: أن الصدقة تدفع العذاب، وأنها قد تكفر الذنوب التي بين المخلوقين.
+قال النووي: نقصان الدين عند النساء بسبب تركهن الصلاة والصوم في زمن الحيض؛ فإن من كثرت عبادته زاد إيمانه ودينه، ومن نقصت عبادته نقص دينه، ثم نقص الدين قد يكون على وجه يأثم به كمن ترك الصلاة أو الصوم أو غيرهما من العبادات الواجبة عليه بلا عذر، وقد يكون على وجه لا إثم فيه كمن ترك الجمعة أو الغزو أو غير ذلك مما لا يجب عليه بلا عذر، وقد يكون على وجه هو مُكَلَّف به كترك الحائض الصلاة والصوم.</t>
+  </si>
+  <si>
+    <t>Мустаҳаб (кори писандида) аст, ки занон ба намози иди Фитр ва иди Қурбон бароянд ва барои онҳо мавъизаи хос дода шавад.
+Носипосии шавҳар ва бисёр лаънат кардани занон аз гуноҳони кабира ба ҳисоб мераванд, зеро ваъдаи оташи дӯзах барои онҳо далели кабира будани ин амалҳост.
+Дар ин мавъиза ба зиёду камшавии имон ишора шудааст, ҳар кас ибодати бештар анҷом диҳад, имону динаш зиёдтар (комилтар) мешавад ва ҳар кас ибодаташ кам гардад, динаш кам (ноқис) мешавад.
+Нававӣ мегӯяд: Ақл зиёдшавӣ ва камшавиро мепазирад, имон низ ҳамчунин аст. Мақсад аз зикри камии ақлу дин дар занон маломат кардани онҳо нест, зеро ин чиз аз табиати офаридашудаи онҳост. Балки мақсад ҳушдор додан аз фитнаи занон аст. Аз ин рӯ, азоб бар он амалҳое, ки зикр шуданд, монанди носипосӣ ва ғайра, вобаста карда шудааст, на бар камии табиии дин. Зеро нуқсони дин танҳо ба он чизҳое маҳдуд намешавад, ки боиси гуноҳ мешаванд, балки фаротар аз он аст.
+Дар ин ҳадис иҷозаи муроҷиат ва суол кардани толибилм аз олими худ вуҷуд дорад, вақте ки маънои сухани ӯ барояш равшан набошад.
+Дар ҳадис далолат бар он аст, ки шаҳодати зан бар нисфи шаҳодати мард баробар аст, бинобар нақси ҳофизаи зан.
+Ибни Ҳаҷар дар тавзеҳи сухани Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ман ҳаргиз касеро надидаам, ки бо вуҷуди ноқиси дар ақл ва дин ...",  мегӯяд: Ба назари ман ин яке аз сабабҳои зиёд будани занон дар дӯзах аст, зеро вақте ки зан сабаби гумроҳ кардани марди оқил гардад то ӯ амал ё гуфтори ношоиста анҷом диҳад, дар гуноҳ бо ӯ шарик мешавад ва ҳатто гуноҳаш бештар мегардад.
+Ҳангоми ҳайз ба зан намоз ва рӯза ҳаром аст, ҳамчунин ба зани дар нифос буда (пас аз таваллуд). Баъд аз пок шудан, танҳо рӯзаро қазо медоранд, аммо намозро қазо намедоранд.
+Ин ҳадис аз ахлоқи неки Паёмбар (саллаллоҳу алайҳи ва саллам) шаҳодат медиҳад, зеро саволҳои занонро бе тундӣ, бе сарзаниш ва бидуни сахтгирӣ ҷавоб медоданд.
+Ибни Ҳаҷар мегӯяд: Садақа азобро дафъ мекунад ва метавонад гуноҳони байни бандагонро низ пок намояд.
+Нававӣ гуфтааст: Нуқсони дин дар занон ба сабаби тарки намоз ва рӯза дар вақти ҳайз мебошад, зеро ҳар кас ибодаташ зиёд бошад, имон ва динаш бештар мешавад ва ҳар кас ибодаташ кам гардад, динаш коҳиш меёбад. Ва аммо, кам шудани дин чанд навъ аст: навъе, ки боиси гуноҳ мешавад, мисли касе, ки намоз ё рӯза ё дигар ибодатҳои воҷибро бе узр тарк мекунад. Навъе, ки дар он гуноҳ нест, мисли тарки ҷумъа ё ҷиҳод бар касе, ки инҳо бар ӯ воҷиб нестанд. Навъе, ки инсон ба он мукаллаф аст, мисли тарки намоз ва рӯза аз ҷониби зани ҳоиз, ки ин тарк бо фармони шариат аст ва гуноҳ надорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/10011</t>
   </si>
   <si>
     <t>كنا لا نعد الكدرة والصفرة بعد الطهر شيئا</t>
   </si>
   <si>
     <t>Баъд аз пок шудан (аз ҳайз), тирагӣ ва зардиро чизе намешуморидем</t>
   </si>
   <si>
     <t>عن أُمِّ عَطِيَّةَ رَضي الله عنها، وكَانَتْ بايَعَت النبيَّ صلى الله عليه وسلم، قالت: كُنَّا لا نَعُدّ الكُدرَةَ والصُّفْرَةَ بعدَ الطُّهرِ شيئًا.</t>
   </si>
   <si>
     <t>Аз Умми Ъатия (разияллоҳу анҳо), ки бо Паёмбар (саллаллоҳу алайҳи ва саллам) байъат карда буд, ривоят аст, ки гуфт: Баъд аз пок шудан (аз ҳайз), тирагӣ ва зардиро чизе намешуморидем.</t>
   </si>
   <si>
     <t>أَخْبَرتْ الصحابيّةُ أُمُّ عَطية رضي الله عنها أنَّ النساء في عَهد النبيِّ صلى الله عليه وسلم لا يَعْتَبِرْنَ الماءَ الذي يَخرُج من الفَرْج -والذي يَميل لونُه إلى السواد، أو إلى الاصفرار- بعدَ رؤية الطُّهرِ مِن الحيض: حيضًا، فلا يَتْرُكْنَ الصَّلاة ولا الصوم لأجله.</t>
   </si>
   <si>
     <t>Бонуи саҳобӣ, Умми Ъатия (разияллоҳу анҳо) баён мекунад, ки занон дар замони Паёмбар (саллаллоҳу алайҳи ва саллам) оберо, ки баъд аз пок шудан аз ҳайз, аз шармгоҳ мебаромад ва рангаш тира ё зард буд, ба назар намегирифтанд ва онро ҳайз ҳисоб намекарданд ва ба сабаби он намозу рӯзаро тарк намекарданд.</t>
   </si>
   <si>
     <t>الماء الذي ينزل من فرج المرأة -بعد الطهر من الحيض- لا يُعتبر ولو كان فيه الكدرة والصفرة المكتسبة من الدم.
 نزول الكدرة والصفرة زمن الحيض والعادة يعتبر حيضًا؛ لأنه دم في وقته، إلا أنه ممتزج بماء.
 لا تترك المرأة الصلاة ولا الصوم لأجل الكدرة والصفرة التي بعد الطهر، بل تتوضأ وتصلي.</t>
   </si>
   <si>
@@ -12365,56 +14955,50 @@
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) миёни ду саҷда мегуфт: "Худоё бар ман мағфират кун ва бар ман раҳм кун ва бар ман офият бибахш ва манро ҳидоят кун ва бар ман ризқу рӯзи ато фармо</t>
   </si>
   <si>
     <t>عن ابن عباس رضي الله عنهما: كان النبي صلى الله عليه وسلم يقول بين السجدتين: «اللَّهمَّ اغْفِرْ لي، وارْحَمْنِي، وعافِني، واهْدِني، وارزقْنِي».</t>
   </si>
   <si>
     <t>Аз ибни Аббос (Худованд аз он ду розӣ бод) ривоят аст, ки: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) миёни ду саҷда мегуфт: "Худоё бар ман мағфират кун ва бар ман раҳм кун ва бар ман офият бибахш ва манро ҳидоят кун ва бар ман ризқу рӯзи ато фармо".</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يدعو بين السَّجدتَين في صلاتِه بهذه الدعوات الخمس التي يحتاج المسلم إليها حاجة عظيمة، واشتملت على خَيرَي الدنيا والآخرة، مِنْ طَلَبِ المغفرة وستر الذنوب والتجاوز عنها، وإسباغ الرحمة، والعافية من الشبهات والشهوات والأمراض والأسقام، وسؤال الله الهداية للحق والثبات عليه، والرزق من الإيمان والعلم والعمل الصالح، ومن المال الحلال الطيب.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар миёни ду саҷда ин панҷ дуо, ки мусалмон ба он бисёр ниёз дорад ва хайри дунё ва охиратро фаро мегирад,  мегуфтанд, ки иборатанд аз: талаби мағфират, пӯшонидани гуноҳон ва гузашт аз онҳо, талаби раҳмат, офият аз ҳавасу шубҳаҳо ва беморию дардҳо, талаби ҳидоят аз Худованд ва устуворӣ дар он, талаби илму имон ва амали нек ва моли ҳалол ва покиза.</t>
   </si>
   <si>
     <t>مشروعية هذا الدعاء في الجلسة التي بين السَّجدتين.
 فضل هذه الأدعية لِمَا اشتملتْ عليه من خيري الدنيا والآخرة.</t>
   </si>
   <si>
     <t>Машруъияти ин дуо дар байни ду саҷда.
 Фазилати ин дуоҳо, ки шомили хайр дар дунё ва охират ҳастанд.</t>
   </si>
   <si>
-    <t>حسن بشواهده</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/tg/browse/hadith/10930</t>
   </si>
   <si>
     <t>اللهم أنت السلام، ومنك السلام، تباركت ذا الجلال والإكرام</t>
   </si>
   <si>
     <t>Аллоҳумма Анта Салом ва минка салом, таборакта зул-ҷалоли вал-икром</t>
   </si>
   <si>
     <t>عن ثَوْبَانَ رضي الله عنه قال: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا انْصَرَفَ مِنْ صَلَاتِهِ اسْتَغْفَرَ ثَلَاثًا، وَقَالَ: «اللَّهُمَّ أَنْتَ السَّلَامُ، وَمِنْكَ السَّلَامُ، تَبَارَكْتَ ذَا الْجَلَالِ وَالْإِكْرَامِ»، قَالَ الْوَلِيدُ: فَقُلْتُ لِلْأَوْزَاعِيِّ: كَيْفَ الْاسْتِغْفَارُ؟ قَالَ: تَقُولُ: أَسْتَغْفِرُ اللهَ، أَسْتَغْفِرُ اللهَ.</t>
   </si>
   <si>
     <t>Аз Савбон (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Расули Аллоҳ (Худованд аз ӯ розӣ бод) чун аз намоз фориғ мешуд се бор истиғфор намуда сипас мегуфт: "Аллоҳумма Анта Салом ва минка салом, таборакта зул-ҷалоли вал-икром" Валид мегӯяд: аз Авзоъӣ пурсидам: истиғфор чигуна аст? Гуфт: бигу: Астағфируллоҳ, астағфируллоҳ.</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يقول إذا انتهى من صلاته: أستغفر الله، أستغفر الله، أستغفر الله.
 ثم يُعَظِّم ربَّه بقوله: "اللَّهمَّ أنتَ السَّلامُ، ومنْكَ السَّلامُ، تباركْتَ ذا الجَلالِ والإكرامِ " فالله السالم الكامل في صفاته، المنزَّهُ عنَ كل عيب ونَقصٍ، وتَطْلُبُ منه سبحانه السَّلامةَ منْ شُرورِ الدُّنيا والآخرةِ لا مِنْ غَيره، وهو سبحانه قد تَكاثَرَ خَيْرُه في الدارين، صاحب العظَمةِ والإحسانِ.</t>
   </si>
   <si>
     <t>Ҳар вақт Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз намоз берун мешуд, мегуфт: Астағфируллоҳ, астағфируллоҳ, астағфируллоҳ. (Яъне аз Худо омӯрзиш металабам)
 Сипас бо гуфтани "Бор илоҳо! Ту (аз ҳар айбу нуқсон) солим ҳасти ва саломати аз сӯйи Ту аст, бо баракат ҳастӣ эй соҳиби карам ва азамат" Худовандро ба бузургӣ ёд менамуд. Худованд дар сифоти худ комил ва аз ҳар айб ва нуқс муназзаҳ аст, танҳо аз Ӯ Таъоло аз шарри дунё ва охират амон мехоҳем, Ӯ Таъоло соҳиби азамат ва эҳсон аст, ки ба неъматҳояш дар ҳарду ҷаҳон ба афзунӣ бахшидааст.</t>
   </si>
   <si>
     <t>استحباب الاستغفار عَقِبَ الصلاةِ والمداومة عليه.
 استحباب الاستغفار لاستكمال النقص في العبادة وجَبْرًا للطاعة والتقصير فيها.</t>
@@ -12769,56 +15353,50 @@
   <si>
     <t>Аз Абдуллоҳ ибни Масъуд (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Расули Худо (Салому дуруди Аллоҳ бар ӯ бод) хутбаи ҳоҷатро ба мо омӯхт: Ҳамоно, ҳамду ситоиш аз они Аллоҳ аст, мо аз Ӯ ёрӣ ва омӯрзиш мехоҳем ва аз шарру бадии нафсҳоямон ба Ӯ паноҳ мебарем, Ҳар касеро Аллоҳ ҳидоят кунад, барои ӯ гумроҳкунандае нест ва ҳар киро Аллоҳ гумроҳ кунад, барояш ҳидояткунандае нест, ва гувоҳӣ медиҳам, ки нест илоҳи барҳақ магар Аллоҳ ва гувоҳӣ медиҳам, ки Муҳаммад бандаи Ӯ ва фиристодаи Ӯ Таъоло аст. (Эй мардум, аз Парвардигоратон парво кунед [битарсед], [ҳамон зоте] ки шуморо аз як тан офарид ва ҳамсарашро [низ] аз ӯ офарид ва аз [насли] он ду мардону занони бисёре пароканд. Ва аз Парвардигоре, ки ба [номи] Ӯ аз якдигар дархост мекунед, парво [тақво] намоед ва аз [гусастани] пайванди хешовандӣ бипарҳезед. Бе гумон, Аллоҳ Таъоло ҳамвора муроқиб [-у нигаҳбони] шумост.) (Сураи Нисо: 1). ( Эй касоне, ки имон овардаед, аз Аллоҳ Таъоло – он гуна ки шоистаи парво кардан [тарсидан] аз Ӯст – парво кунед [битарсед] ва ҷуз дар мусулмонӣ намиред) (Сураи Оли Имрон: 102)  (Эй касоне, ки имон овардаед, аз Аллоҳ Таъоло парво кунед ва сухани рост ва дуруст бигӯед [Парҳезгор ва ростгӯ бошед] то Аллоҳ Таъоло корҳоятонро ислоҳ кунад ва гуноҳонатонро биёмӯрзад ва [бидонед] ҳар кӣ аз Аллоҳ Таъоло ва Паёмбараш итоат кунад, яқинан ба комёбии бузурге даст ёфтааст. (Сураи Аҳзоб: 70 - 71)</t>
   </si>
   <si>
     <t>يُخْبِرُ ابنُ مَسْعُودٍ رضي الله عنه أنَّ النبيَّ صلى الله عليه وسلم عَلَّمَهم خُطبةَ الحاجَة، وهي التي تُقال عند افتتاح الكلام في الخُطَبِ وبَينَ يَدَيْ حاجَتِهم، كخطبة النكاح وخطبة الجمعة وغيرها، 
 وهذه الخطبةُ اشتملتْ على معانٍ عظيمة من بيان استحقاق الله لجميع أنواع الحَمْد، وطلب الاستعانة منه وحده لا شريك له، وستر الذنوب والتجاوز عنها، والالتجاء إليه من كل الشرور، شرور النفس وغيرها.
 ثم أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الهدايةَ بيدِ الله، فمَنْ هداه فلا مُضِلَّ له، ومَن أَضَلَّه فلا هادي له.
 ثم ذَكَرَ شهادةَ التوحيد وأنه لا معبود بحق إلا الله، وشهادة الرسالة بأنَّ محمدًا عبدُ الله ورسولُه.
 وختم هذه الخطبة بهذه الآيات الثلاث المشتملة على الأمر بتقوى الله جل وعلا بفعل أوامره واجتناب نواهيه ابتغاء وجه الله، وأنَّ جزاءَ مَن فَعََلَ ذلك صلاحُ الأعمالِ والأقوالِ وتكفيِر السيئات ومغفرة الذنوب والحياة الطيبة في الدنيا والفوز بالجَنَّةَ يومَ القيامةِ.</t>
   </si>
   <si>
     <t>Ибни Масъуд (Худованд аз ӯ розӣ бод) ривоят мекунад, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ба онҳо хутбаи ҳоҷатро омӯхт. Хутбаи ҳоҷат он аст, ки дар оғози суханронӣ дар хутбаҳо ва хутбаҳои мавриди ниёз, монанди хутбаи никоҳ ва хутбаи ҷумъа ва ғайра гуфта мешавад. Ин хутба дорои маъонии бузург аст, аз ҷумла баёни сазовор будани Аллоҳ Таъоло барои ҳамагуна ситоиш, ва танҳо аз Ӯ, ки ягона ва бидуни шарик аст талаби ёрӣ кардан, то Ӯ Таъоло гуноҳони моро бипӯшонад ва аз онҳо даргузарад ва аз ҳама бадиҳо, бадиҳои нафс ва ғайра ба Ӯ Таъоло паноҳ бибарем.
 Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд, ки ҳидоят ба дасти Аллоҳ аст, пас ҳар киро Ӯ Таъоло ҳидоят кунад, ӯро гумроҳкунанда нахоҳад буд ва ҳар киро гумроҳ кунад, ҳидояткунандае нахоҳад буд.
 Сипас аз шаҳодати тавҳид ёдовар шуданд, яъне "нест маъбуди барҳақ магар Аллоҳ" ва шаҳодати рисолат яъне "Муҳаммад банда ва фиристодаи Ӯ Таъолост"
 Паёмбари Худо ин хутбаро бо се ояти мазкур хотима бахшиданд, ки шомили тақво ва тарс аз Аллоҳ, бо анҷоми авомир ва дурӣ аз навоҳии Ӯ Таъоло ба қасди касби ризояти Аллоҳ Таъоло аст. Подоши ҳар кӣ чунин кард барояш гуфтору кирдори нек, омӯрзиши гуноҳон, зиндагии осоишта дар дунё ва дарёфти биҳишт дар охиратро хоҳад дошт.</t>
   </si>
   <si>
     <t>استحباب افتتاح خطب النكاح والجمعة وغيرها بهذه الخطبة.
 الخطبة ينبغي أن تكونَ مشتملةً على الحَمْد والشهادتين وبعض الآيات القرآنية.
 تعليم النبي صلى الله عليه وسلم لأصحابه ما يحتاجونه في دينهم.</t>
   </si>
   <si>
     <t>Оғоз кардани хутбаҳои никоҳ, ҷумъа ва ғайра бо ин хутба мустаҳаб аст.
 Хутба бояд шомили ҳамду ситоиш ва шаҳодатайн ва бархе аз оятҳои қуръонӣ бошад.
 Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ба саҳобагон он чиро, ки дар динашон ба он ниёз доштанд, таълим медод.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه أبو داود والترمذي والنسائي وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/58060</t>
   </si>
   <si>
     <t>لا نكاح إلا بولي</t>
   </si>
   <si>
     <t>Никоҳ вуҷуд надорад, магар бо ҳузури валӣ</t>
   </si>
   <si>
     <t>عن أبي موسى رضي الله عنه أن النبي صلى الله عليه وسلم قال: «لا نِكَاحَ إِلّا بِوَليٍّ».</t>
   </si>
   <si>
     <t>Аз Абумусо (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Никоҳ вуҷуд надорад, магар бо ҳузури валӣ"</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المرأةَ لا يَصِحُّ زواجُها إلا بولي يقوم بعقد النكاح.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён карданд, ки никоҳи зан дуруст нест, магар бо валие (падар), ки никоҳро анҷом медиҳад.</t>
   </si>
   <si>
     <t>الولي شرطٌ في صِحة النكاح، فإنْ حَصَلَ بلا ولي، أو زَوَّجَت المرأةُ نفسَها، لم يصح النكاح.
 الولي هو أقرب الرجال إلى المرأة، فلا يزوجها وليٌّ بعيد مع وجود أقرب منه.
@@ -16376,56 +18954,50 @@
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар байни ду саҷда "Раббӣ иғфир лӣ, раббӣ иғфир лӣ" (Парвардигоро манро бибахш, Парвардигоро манро бибахш) мегуфт</t>
   </si>
   <si>
     <t>عن حُذَيْفَةَ رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ كَانَ يَقُولُ بَيْنَ السَّجْدَتَيْنِ: «رَبِّ اغْفِرْ لِي، رَبِّ اغْفِرْ لِي».</t>
   </si>
   <si>
     <t>Аз Ҳузайфа (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) дар байни ду саҷда "Раббӣ иғфир лӣ, раббӣ иғфир лӣ" (Парвардигоро манро бибахш, Парвардигоро манро бибахш) мегуфт.</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يقول عند الجلوس بين السجدتين: رب اغفر لي رب اغفر لي، ويكررها.
 ومعنى رب اغفر لي: طَلَبُ العبدِ مِن ربِّه أنْ يَمْحُوَ ذنوبَه ويَستُرَ عيوبَه.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) вақти нишастан байни ду саҷда ин дуоро  "Раббӣ иғфир лӣ, раббӣ иғфир лӣ" (Парвардигоро манро бибахш, Парвардигоро манро бибахш) мегуфт ва онро такрор мекард.
 Ва маънои ин дуо дархости банда аз Парвардигораш аст, ки гуноҳонашро маҳв намояд ва айбҳояшро бипӯшонад.</t>
   </si>
   <si>
     <t>مشروعية هذا الدعاء بين السجدتين في صلاة الفَرْضِ والنَّفْلِ.
 استحباب تكرار قول: رب اغفر لي، والواجب مرة واحدة.</t>
   </si>
   <si>
     <t>Ин дуоро дар байни ду саҷда дар намози фарз ва нафл гуфтан машруъ ва ҷоиз аст.
 Як бор гуфтани ин дуо (Раббӣ иғфир лӣ) воҷиб ва такрор карданаш мустаҳаб аст.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه أبو داود والنسائي وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65104</t>
   </si>
   <si>
     <t>ذاك شيطان يقال له خنزب، فإذا أحسسته فتعوذ بالله منه، واتفل على يسارك ثلاثا</t>
   </si>
   <si>
     <t>Он шайтоне аст, ки номаш Хинзаб аст, пас ҳар вақт эҳсосаш кардӣ, аз ӯ ба Аллоҳ паноҳ бибар (Аъузу биллоҳ бигӯ) ва се бор ба тарафи чапат туф бикун</t>
   </si>
   <si>
     <t>عن عُثْمَانَ بْنَ أَبِي الْعَاصِ رضي الله عنه: أنه أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: يَا رَسُولَ اللهِ، إِنَّ الشَّيْطَانَ قَدْ حَالَ بَيْنِي وَبَيْنَ صَلَاتِي وَقِرَاءَتِي يَلْبِسُهَا عَلَيَّ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «ذَاكَ شَيْطَانٌ يُقَالُ لَهُ خِنْزَِبٌ، فَإِذَا أَحْسَسْتَهُ فَتَعَوَّذْ بِاللهِ مِنْهُ، وَاتْفُلْ عَلَى يَسَارِكَ ثَلَاثًا»، قَالَ: فَفَعَلْتُ ذَلِكَ فَأَذْهَبَهُ اللهُ عَنِّي.</t>
   </si>
   <si>
     <t>Аз Усмон ибни Абулъос (разияллоҳу анҳу) ривоят аст, ки ӯ назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад ва гуфт: Эй Расули Аллоҳ! Шайтон миёни ман ва намози ман ворид шудааст ва дар хонданам барои ман мушкилӣ эҷод мекунад. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд:" Он шайтоне аст, ки номаш Хинзаб аст, пас ҳар вақт эҳсосаш кардӣ, аз ӯ ба Аллоҳ паноҳ бибар (Аъузу биллоҳ бигӯ) ва се бор ба тарафи чапат туф бикун". Усмон мегӯяд: Ман ин корро кардам ва Аллоҳ онро аз ман бартараф сохт. (Манзур аз туф кардан, пуф кардан бо андаке аз оби даҳон аст).</t>
   </si>
   <si>
     <t>أتى عثمانُ بن أبي العاص رضي الله عنه إلى النبيِّ صلى الله عليه وسلم فقال: يا رسول الله إن الشيطان قد حَجَزَ بيني وبين صلاتي، ومَنَعني الخشوعَ فيها، وخَلَطَ عليَّ قراءتي وشَكَّكَني فيها، 
 فقال له رسول الله صلى الله عليه وسلم: ذاك هو شيطان يقال له خِنْزَبٌ، فإذا وَجَدْتَ هذا وشَعَرتَ به فاعتصم بالله، واستعذ بالله منه، وانفخ عن يسارك مع يَسِيْرٍ مِن الرِّيْق ثلاث مرات، قال عثمان: ففعلتُ ما أَمَرَني به النبيُّ صلى الله عليه وسلم فأذْهَبَه الله عني.</t>
   </si>
   <si>
     <t>Усмон ибни Абулос (разияллоҳу анҳу) назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад ва гуфт: Эй Расули Аллоҳ! Миёни ман ва намозам шайтон даромад ва маро аз хушуъ дар намозам боз дошта аст ва сабаб шудааст, ки дар хонданам иштибоҳ кунам ва дучори шак шавам. Пас Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ба ӯ фармуд: Он шайтоне аст, ки Хинзаб ном дорад, ҳаргоҳ чунин ёфтӣ ва ӯро эҳсос кардӣ, ба Аллоҳ паноҳ бибар ва се бор ба тарафи чапат бо андаке аз оби даҳон туф кун. Усмон мегӯяд: Ман ин корро кардам ва Аллоҳ онро аз ман бартараф сохт. (Манзур аз туф кардан, пуф кардан бо андаке аз оби даҳон аст).</t>
   </si>
   <si>
     <t>أهمية الخشوعِ وحضورِ القلب في الصلاة، وأن الشيطان يجتهد في التَّشْوِيْشِ والتَّشْكِيْكِ فيها.
@@ -17929,51 +20501,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O486"/>
+  <dimension ref="A1:O551"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -19307,21478 +21879,24533 @@
       </c>
       <c r="I30" t="s">
         <v>285</v>
       </c>
       <c r="J30" t="s">
         <v>24</v>
       </c>
       <c r="K30" t="s">
         <v>170</v>
       </c>
       <c r="L30" t="s">
         <v>26</v>
       </c>
       <c r="M30" t="s">
         <v>171</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
       <c r="O30" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
-        <v>3061</v>
+        <v>3060</v>
       </c>
       <c r="B31" t="s">
         <v>287</v>
       </c>
       <c r="C31" t="s">
         <v>288</v>
       </c>
       <c r="D31" t="s">
         <v>289</v>
       </c>
       <c r="E31" t="s">
         <v>290</v>
       </c>
       <c r="F31" t="s">
         <v>291</v>
       </c>
       <c r="G31" t="s">
         <v>292</v>
       </c>
       <c r="H31" t="s">
         <v>293</v>
       </c>
       <c r="I31" t="s">
         <v>294</v>
       </c>
       <c r="J31" t="s">
         <v>24</v>
       </c>
       <c r="K31" t="s">
         <v>25</v>
       </c>
       <c r="L31" t="s">
         <v>26</v>
       </c>
       <c r="M31" t="s">
         <v>27</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
-        <v>3062</v>
+        <v>3061</v>
       </c>
       <c r="B32" t="s">
         <v>296</v>
       </c>
       <c r="C32" t="s">
         <v>297</v>
       </c>
       <c r="D32" t="s">
         <v>298</v>
       </c>
       <c r="E32" t="s">
         <v>299</v>
       </c>
       <c r="F32" t="s">
         <v>300</v>
       </c>
       <c r="G32" t="s">
         <v>301</v>
       </c>
       <c r="H32" t="s">
         <v>302</v>
       </c>
       <c r="I32" t="s">
         <v>303</v>
       </c>
       <c r="J32" t="s">
         <v>24</v>
       </c>
       <c r="K32" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" t="s">
+        <v>26</v>
+      </c>
+      <c r="M32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N32" t="s">
+        <v>28</v>
+      </c>
+      <c r="O32" t="s">
         <v>304</v>
-      </c>
-[...10 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
-        <v>3063</v>
+        <v>3062</v>
       </c>
       <c r="B33" t="s">
+        <v>305</v>
+      </c>
+      <c r="C33" t="s">
+        <v>306</v>
+      </c>
+      <c r="D33" t="s">
         <v>307</v>
       </c>
-      <c r="C33" t="s">
+      <c r="E33" t="s">
         <v>308</v>
       </c>
-      <c r="D33" t="s">
+      <c r="F33" t="s">
         <v>309</v>
       </c>
-      <c r="E33" t="s">
+      <c r="G33" t="s">
         <v>310</v>
       </c>
-      <c r="F33" t="s">
+      <c r="H33" t="s">
         <v>311</v>
       </c>
-      <c r="G33" t="s">
+      <c r="I33" t="s">
         <v>312</v>
       </c>
-      <c r="H33" t="s">
+      <c r="J33" t="s">
+        <v>24</v>
+      </c>
+      <c r="K33" t="s">
         <v>313</v>
       </c>
-      <c r="I33" t="s">
+      <c r="L33" t="s">
+        <v>26</v>
+      </c>
+      <c r="M33" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
-        <v>3071</v>
+        <v>3063</v>
       </c>
       <c r="B34" t="s">
         <v>316</v>
       </c>
       <c r="C34" t="s">
         <v>317</v>
       </c>
       <c r="D34" t="s">
         <v>318</v>
       </c>
       <c r="E34" t="s">
         <v>319</v>
       </c>
       <c r="F34" t="s">
         <v>320</v>
       </c>
       <c r="G34" t="s">
         <v>321</v>
       </c>
       <c r="H34" t="s">
         <v>322</v>
       </c>
       <c r="I34" t="s">
         <v>323</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L34" t="s">
         <v>26</v>
       </c>
       <c r="M34" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
       <c r="O34" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
-        <v>3075</v>
+        <v>3071</v>
       </c>
       <c r="B35" t="s">
         <v>325</v>
       </c>
       <c r="C35" t="s">
         <v>326</v>
       </c>
       <c r="D35" t="s">
         <v>327</v>
       </c>
       <c r="E35" t="s">
         <v>328</v>
       </c>
       <c r="F35" t="s">
         <v>329</v>
       </c>
       <c r="G35" t="s">
         <v>330</v>
       </c>
       <c r="H35" t="s">
         <v>331</v>
       </c>
       <c r="I35" t="s">
         <v>332</v>
       </c>
       <c r="J35" t="s">
         <v>24</v>
       </c>
       <c r="K35" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L35" t="s">
         <v>26</v>
       </c>
       <c r="M35" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N35" t="s">
         <v>28</v>
       </c>
       <c r="O35" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
-        <v>3078</v>
+        <v>3075</v>
       </c>
       <c r="B36" t="s">
         <v>334</v>
       </c>
       <c r="C36" t="s">
         <v>335</v>
       </c>
       <c r="D36" t="s">
         <v>336</v>
       </c>
       <c r="E36" t="s">
         <v>337</v>
       </c>
       <c r="F36" t="s">
         <v>338</v>
       </c>
       <c r="G36" t="s">
         <v>339</v>
       </c>
       <c r="H36" t="s">
         <v>340</v>
       </c>
       <c r="I36" t="s">
         <v>341</v>
       </c>
       <c r="J36" t="s">
         <v>24</v>
       </c>
       <c r="K36" t="s">
         <v>25</v>
       </c>
       <c r="L36" t="s">
         <v>26</v>
       </c>
       <c r="M36" t="s">
         <v>27</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
       <c r="O36" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
-        <v>3079</v>
+        <v>3078</v>
       </c>
       <c r="B37" t="s">
         <v>343</v>
       </c>
       <c r="C37" t="s">
         <v>344</v>
       </c>
       <c r="D37" t="s">
         <v>345</v>
       </c>
       <c r="E37" t="s">
         <v>346</v>
       </c>
       <c r="F37" t="s">
         <v>347</v>
       </c>
       <c r="G37" t="s">
         <v>348</v>
       </c>
       <c r="H37" t="s">
         <v>349</v>
       </c>
       <c r="I37" t="s">
         <v>350</v>
       </c>
       <c r="J37" t="s">
         <v>24</v>
       </c>
       <c r="K37" t="s">
         <v>25</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
       <c r="M37" t="s">
         <v>27</v>
       </c>
       <c r="N37" t="s">
         <v>28</v>
       </c>
       <c r="O37" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
-        <v>3086</v>
+        <v>3079</v>
       </c>
       <c r="B38" t="s">
         <v>352</v>
       </c>
       <c r="C38" t="s">
         <v>353</v>
       </c>
       <c r="D38" t="s">
         <v>354</v>
       </c>
       <c r="E38" t="s">
         <v>355</v>
       </c>
       <c r="F38" t="s">
         <v>356</v>
       </c>
       <c r="G38" t="s">
         <v>357</v>
       </c>
       <c r="H38" t="s">
         <v>358</v>
       </c>
       <c r="I38" t="s">
         <v>359</v>
       </c>
       <c r="J38" t="s">
         <v>24</v>
       </c>
       <c r="K38" t="s">
         <v>25</v>
       </c>
       <c r="L38" t="s">
         <v>26</v>
       </c>
       <c r="M38" t="s">
         <v>27</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
       <c r="O38" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
-        <v>3087</v>
+        <v>3086</v>
       </c>
       <c r="B39" t="s">
         <v>361</v>
       </c>
       <c r="C39" t="s">
         <v>362</v>
       </c>
       <c r="D39" t="s">
         <v>363</v>
       </c>
       <c r="E39" t="s">
         <v>364</v>
       </c>
       <c r="F39" t="s">
         <v>365</v>
       </c>
       <c r="G39" t="s">
         <v>366</v>
       </c>
       <c r="H39" t="s">
         <v>367</v>
       </c>
       <c r="I39" t="s">
         <v>368</v>
       </c>
       <c r="J39" t="s">
         <v>24</v>
       </c>
       <c r="K39" t="s">
         <v>25</v>
       </c>
       <c r="L39" t="s">
         <v>26</v>
       </c>
       <c r="M39" t="s">
         <v>27</v>
       </c>
       <c r="N39" t="s">
         <v>28</v>
       </c>
       <c r="O39" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
-        <v>3088</v>
+        <v>3087</v>
       </c>
       <c r="B40" t="s">
         <v>370</v>
       </c>
       <c r="C40" t="s">
         <v>371</v>
       </c>
       <c r="D40" t="s">
         <v>372</v>
       </c>
       <c r="E40" t="s">
         <v>373</v>
       </c>
       <c r="F40" t="s">
         <v>374</v>
       </c>
       <c r="G40" t="s">
         <v>375</v>
       </c>
       <c r="H40" t="s">
         <v>376</v>
       </c>
       <c r="I40" t="s">
         <v>377</v>
       </c>
       <c r="J40" t="s">
         <v>24</v>
       </c>
       <c r="K40" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L40" t="s">
         <v>26</v>
       </c>
       <c r="M40" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
       <c r="O40" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
-        <v>3095</v>
+        <v>3088</v>
       </c>
       <c r="B41" t="s">
         <v>379</v>
       </c>
       <c r="C41" t="s">
         <v>380</v>
       </c>
       <c r="D41" t="s">
         <v>381</v>
       </c>
       <c r="E41" t="s">
         <v>382</v>
       </c>
       <c r="F41" t="s">
         <v>383</v>
       </c>
       <c r="G41" t="s">
         <v>384</v>
       </c>
       <c r="H41" t="s">
         <v>385</v>
       </c>
       <c r="I41" t="s">
         <v>386</v>
       </c>
       <c r="J41" t="s">
         <v>24</v>
       </c>
       <c r="K41" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
       <c r="M41" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
-        <v>3096</v>
+        <v>3095</v>
       </c>
       <c r="B42" t="s">
         <v>388</v>
       </c>
       <c r="C42" t="s">
         <v>389</v>
       </c>
       <c r="D42" t="s">
         <v>390</v>
       </c>
       <c r="E42" t="s">
         <v>391</v>
       </c>
       <c r="F42" t="s">
         <v>392</v>
       </c>
       <c r="G42" t="s">
         <v>393</v>
       </c>
       <c r="H42" t="s">
         <v>394</v>
       </c>
       <c r="I42" t="s">
         <v>395</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
         <v>25</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
         <v>27</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
-        <v>3103</v>
+        <v>3096</v>
       </c>
       <c r="B43" t="s">
         <v>397</v>
       </c>
       <c r="C43" t="s">
         <v>398</v>
       </c>
       <c r="D43" t="s">
         <v>399</v>
       </c>
       <c r="E43" t="s">
         <v>400</v>
       </c>
       <c r="F43" t="s">
         <v>401</v>
       </c>
       <c r="G43" t="s">
         <v>402</v>
       </c>
       <c r="H43" t="s">
         <v>403</v>
       </c>
       <c r="I43" t="s">
         <v>404</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43" t="s">
         <v>25</v>
       </c>
       <c r="L43" t="s">
         <v>26</v>
       </c>
       <c r="M43" t="s">
         <v>27</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
-        <v>3104</v>
+        <v>3103</v>
       </c>
       <c r="B44" t="s">
         <v>406</v>
       </c>
       <c r="C44" t="s">
         <v>407</v>
       </c>
       <c r="D44" t="s">
         <v>408</v>
       </c>
       <c r="E44" t="s">
         <v>409</v>
       </c>
       <c r="F44" t="s">
         <v>410</v>
       </c>
       <c r="G44" t="s">
         <v>411</v>
       </c>
       <c r="H44" t="s">
         <v>412</v>
       </c>
       <c r="I44" t="s">
         <v>413</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44" t="s">
         <v>25</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
       <c r="M44" t="s">
         <v>27</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
-        <v>3107</v>
+        <v>3104</v>
       </c>
       <c r="B45" t="s">
         <v>415</v>
       </c>
       <c r="C45" t="s">
         <v>416</v>
       </c>
       <c r="D45" t="s">
         <v>417</v>
       </c>
       <c r="E45" t="s">
         <v>418</v>
       </c>
       <c r="F45" t="s">
         <v>419</v>
       </c>
       <c r="G45" t="s">
         <v>420</v>
       </c>
       <c r="H45" t="s">
         <v>421</v>
       </c>
       <c r="I45" t="s">
         <v>422</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45" t="s">
         <v>25</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
         <v>27</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
-        <v>3110</v>
+        <v>3107</v>
       </c>
       <c r="B46" t="s">
         <v>424</v>
       </c>
       <c r="C46" t="s">
         <v>425</v>
       </c>
       <c r="D46" t="s">
         <v>426</v>
       </c>
       <c r="E46" t="s">
         <v>427</v>
       </c>
       <c r="F46" t="s">
         <v>428</v>
       </c>
       <c r="G46" t="s">
         <v>429</v>
       </c>
       <c r="H46" t="s">
         <v>430</v>
       </c>
       <c r="I46" t="s">
         <v>431</v>
       </c>
       <c r="J46" t="s">
         <v>24</v>
       </c>
       <c r="K46" t="s">
         <v>25</v>
       </c>
       <c r="L46" t="s">
         <v>26</v>
       </c>
       <c r="M46" t="s">
         <v>27</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
       <c r="O46" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>3122</v>
+        <v>3110</v>
       </c>
       <c r="B47" t="s">
         <v>433</v>
       </c>
       <c r="C47" t="s">
         <v>434</v>
       </c>
       <c r="D47" t="s">
         <v>435</v>
       </c>
       <c r="E47" t="s">
         <v>436</v>
       </c>
       <c r="F47" t="s">
         <v>437</v>
       </c>
       <c r="G47" t="s">
         <v>438</v>
       </c>
       <c r="H47" t="s">
         <v>439</v>
       </c>
       <c r="I47" t="s">
         <v>440</v>
       </c>
       <c r="J47" t="s">
+        <v>24</v>
+      </c>
+      <c r="K47" t="s">
+        <v>25</v>
+      </c>
+      <c r="L47" t="s">
+        <v>26</v>
+      </c>
+      <c r="M47" t="s">
+        <v>27</v>
+      </c>
+      <c r="N47" t="s">
+        <v>28</v>
+      </c>
+      <c r="O47" t="s">
         <v>441</v>
-      </c>
-[...13 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>3127</v>
+        <v>3122</v>
       </c>
       <c r="B48" t="s">
+        <v>442</v>
+      </c>
+      <c r="C48" t="s">
+        <v>443</v>
+      </c>
+      <c r="D48" t="s">
+        <v>444</v>
+      </c>
+      <c r="E48" t="s">
+        <v>445</v>
+      </c>
+      <c r="F48" t="s">
         <v>446</v>
       </c>
-      <c r="C48" t="s">
+      <c r="G48" t="s">
         <v>447</v>
       </c>
-      <c r="D48" t="s">
+      <c r="H48" t="s">
         <v>448</v>
       </c>
-      <c r="E48" t="s">
+      <c r="I48" t="s">
         <v>449</v>
       </c>
-      <c r="F48" t="s">
+      <c r="J48" t="s">
         <v>450</v>
       </c>
-      <c r="G48" t="s">
+      <c r="K48" t="s">
         <v>451</v>
       </c>
-      <c r="H48" t="s">
+      <c r="L48" t="s">
         <v>452</v>
       </c>
-      <c r="I48" t="s">
+      <c r="M48" t="s">
         <v>453</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>3135</v>
+        <v>3127</v>
       </c>
       <c r="B49" t="s">
         <v>455</v>
       </c>
       <c r="C49" t="s">
         <v>456</v>
       </c>
       <c r="D49" t="s">
         <v>457</v>
       </c>
       <c r="E49" t="s">
         <v>458</v>
       </c>
       <c r="F49" t="s">
         <v>459</v>
       </c>
       <c r="G49" t="s">
         <v>460</v>
       </c>
       <c r="H49" t="s">
         <v>461</v>
       </c>
       <c r="I49" t="s">
         <v>462</v>
       </c>
       <c r="J49" t="s">
         <v>24</v>
       </c>
       <c r="K49" t="s">
         <v>25</v>
       </c>
       <c r="L49" t="s">
         <v>26</v>
       </c>
       <c r="M49" t="s">
         <v>27</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>3138</v>
+        <v>3135</v>
       </c>
       <c r="B50" t="s">
         <v>464</v>
       </c>
       <c r="C50" t="s">
         <v>465</v>
       </c>
       <c r="D50" t="s">
         <v>466</v>
       </c>
       <c r="E50" t="s">
         <v>467</v>
       </c>
       <c r="F50" t="s">
         <v>468</v>
       </c>
       <c r="G50" t="s">
         <v>469</v>
       </c>
       <c r="H50" t="s">
         <v>470</v>
       </c>
       <c r="I50" t="s">
         <v>471</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>3142</v>
+        <v>3138</v>
       </c>
       <c r="B51" t="s">
         <v>473</v>
       </c>
       <c r="C51" t="s">
         <v>474</v>
       </c>
       <c r="D51" t="s">
         <v>475</v>
       </c>
       <c r="E51" t="s">
         <v>476</v>
       </c>
       <c r="F51" t="s">
         <v>477</v>
       </c>
       <c r="G51" t="s">
         <v>478</v>
       </c>
       <c r="H51" t="s">
         <v>479</v>
       </c>
       <c r="I51" t="s">
         <v>480</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51" t="s">
-        <v>59</v>
+        <v>170</v>
       </c>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51" t="s">
-        <v>61</v>
+        <v>171</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>3143</v>
+        <v>3142</v>
       </c>
       <c r="B52" t="s">
         <v>482</v>
       </c>
       <c r="C52" t="s">
         <v>483</v>
       </c>
       <c r="D52" t="s">
         <v>484</v>
       </c>
       <c r="E52" t="s">
         <v>485</v>
       </c>
       <c r="F52" t="s">
         <v>486</v>
       </c>
       <c r="G52" t="s">
         <v>487</v>
       </c>
       <c r="H52" t="s">
         <v>488</v>
       </c>
       <c r="I52" t="s">
         <v>489</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>3144</v>
+        <v>3143</v>
       </c>
       <c r="B53" t="s">
         <v>491</v>
       </c>
       <c r="C53" t="s">
         <v>492</v>
       </c>
       <c r="D53" t="s">
         <v>493</v>
       </c>
       <c r="E53" t="s">
         <v>494</v>
       </c>
       <c r="F53" t="s">
         <v>495</v>
       </c>
       <c r="G53" t="s">
         <v>496</v>
       </c>
       <c r="H53" t="s">
         <v>497</v>
       </c>
       <c r="I53" t="s">
         <v>498</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
         <v>25</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
         <v>27</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>3145</v>
+        <v>3144</v>
       </c>
       <c r="B54" t="s">
         <v>500</v>
       </c>
       <c r="C54" t="s">
         <v>501</v>
       </c>
       <c r="D54" t="s">
         <v>502</v>
       </c>
       <c r="E54" t="s">
         <v>503</v>
       </c>
       <c r="F54" t="s">
         <v>504</v>
       </c>
       <c r="G54" t="s">
         <v>505</v>
       </c>
       <c r="H54" t="s">
         <v>506</v>
       </c>
       <c r="I54" t="s">
         <v>507</v>
       </c>
       <c r="J54" t="s">
         <v>24</v>
       </c>
       <c r="K54" t="s">
         <v>25</v>
       </c>
       <c r="L54" t="s">
         <v>26</v>
       </c>
       <c r="M54" t="s">
         <v>27</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
       <c r="O54" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>3150</v>
+        <v>3145</v>
       </c>
       <c r="B55" t="s">
         <v>509</v>
       </c>
       <c r="C55" t="s">
         <v>510</v>
       </c>
       <c r="D55" t="s">
         <v>511</v>
       </c>
       <c r="E55" t="s">
         <v>512</v>
       </c>
       <c r="F55" t="s">
         <v>513</v>
       </c>
       <c r="G55" t="s">
         <v>514</v>
       </c>
       <c r="H55" t="s">
         <v>515</v>
       </c>
       <c r="I55" t="s">
         <v>516</v>
       </c>
       <c r="J55" t="s">
         <v>24</v>
       </c>
       <c r="K55" t="s">
         <v>25</v>
       </c>
       <c r="L55" t="s">
         <v>26</v>
       </c>
       <c r="M55" t="s">
         <v>27</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>3153</v>
+        <v>3150</v>
       </c>
       <c r="B56" t="s">
         <v>518</v>
       </c>
       <c r="C56" t="s">
         <v>519</v>
       </c>
       <c r="D56" t="s">
         <v>520</v>
       </c>
       <c r="E56" t="s">
         <v>521</v>
       </c>
       <c r="F56" t="s">
         <v>522</v>
       </c>
       <c r="G56" t="s">
         <v>523</v>
       </c>
       <c r="H56" t="s">
         <v>524</v>
       </c>
       <c r="I56" t="s">
         <v>525</v>
       </c>
       <c r="J56" t="s">
         <v>24</v>
       </c>
       <c r="K56" t="s">
         <v>25</v>
       </c>
       <c r="L56" t="s">
         <v>26</v>
       </c>
       <c r="M56" t="s">
         <v>27</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
       <c r="O56" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>3156</v>
+        <v>3153</v>
       </c>
       <c r="B57" t="s">
         <v>527</v>
       </c>
       <c r="C57" t="s">
         <v>528</v>
       </c>
       <c r="D57" t="s">
         <v>529</v>
       </c>
       <c r="E57" t="s">
         <v>530</v>
       </c>
       <c r="F57" t="s">
         <v>531</v>
       </c>
       <c r="G57" t="s">
         <v>532</v>
       </c>
       <c r="H57" t="s">
         <v>533</v>
       </c>
       <c r="I57" t="s">
         <v>534</v>
       </c>
       <c r="J57" t="s">
         <v>24</v>
       </c>
       <c r="K57" t="s">
         <v>25</v>
       </c>
       <c r="L57" t="s">
         <v>26</v>
       </c>
       <c r="M57" t="s">
         <v>27</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
       <c r="O57" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>3157</v>
+        <v>3156</v>
       </c>
       <c r="B58" t="s">
         <v>536</v>
       </c>
       <c r="C58" t="s">
         <v>537</v>
       </c>
       <c r="D58" t="s">
         <v>538</v>
       </c>
       <c r="E58" t="s">
         <v>539</v>
       </c>
       <c r="F58" t="s">
         <v>540</v>
       </c>
       <c r="G58" t="s">
         <v>541</v>
       </c>
       <c r="H58" t="s">
         <v>542</v>
       </c>
       <c r="I58" t="s">
         <v>543</v>
       </c>
       <c r="J58" t="s">
         <v>24</v>
       </c>
       <c r="K58" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L58" t="s">
         <v>26</v>
       </c>
       <c r="M58" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>3159</v>
+        <v>3157</v>
       </c>
       <c r="B59" t="s">
         <v>545</v>
       </c>
       <c r="C59" t="s">
         <v>546</v>
       </c>
       <c r="D59" t="s">
         <v>547</v>
       </c>
       <c r="E59" t="s">
         <v>548</v>
       </c>
       <c r="F59" t="s">
         <v>549</v>
       </c>
       <c r="G59" t="s">
         <v>550</v>
       </c>
       <c r="H59" t="s">
         <v>551</v>
       </c>
       <c r="I59" t="s">
         <v>552</v>
       </c>
       <c r="J59" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K59" t="s">
-        <v>59</v>
+        <v>170</v>
       </c>
       <c r="L59" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M59" t="s">
-        <v>61</v>
+        <v>171</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
       <c r="O59" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>3220</v>
+        <v>3159</v>
       </c>
       <c r="B60" t="s">
         <v>554</v>
       </c>
       <c r="C60" t="s">
         <v>555</v>
       </c>
       <c r="D60" t="s">
         <v>556</v>
       </c>
       <c r="E60" t="s">
         <v>557</v>
       </c>
       <c r="F60" t="s">
         <v>558</v>
       </c>
       <c r="G60" t="s">
         <v>559</v>
       </c>
       <c r="H60" t="s">
         <v>560</v>
       </c>
       <c r="I60" t="s">
         <v>561</v>
       </c>
       <c r="J60" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K60" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L60" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M60" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>3236</v>
+        <v>3220</v>
       </c>
       <c r="B61" t="s">
         <v>563</v>
       </c>
       <c r="C61" t="s">
         <v>564</v>
       </c>
       <c r="D61" t="s">
         <v>565</v>
       </c>
       <c r="E61" t="s">
         <v>566</v>
       </c>
       <c r="F61" t="s">
         <v>567</v>
       </c>
       <c r="G61" t="s">
         <v>568</v>
       </c>
       <c r="H61" t="s">
         <v>569</v>
       </c>
       <c r="I61" t="s">
         <v>570</v>
       </c>
       <c r="J61" t="s">
         <v>24</v>
       </c>
       <c r="K61" t="s">
+        <v>25</v>
+      </c>
+      <c r="L61" t="s">
+        <v>26</v>
+      </c>
+      <c r="M61" t="s">
+        <v>27</v>
+      </c>
+      <c r="N61" t="s">
+        <v>28</v>
+      </c>
+      <c r="O61" t="s">
         <v>571</v>
-      </c>
-[...10 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>3267</v>
+        <v>3236</v>
       </c>
       <c r="B62" t="s">
+        <v>572</v>
+      </c>
+      <c r="C62" t="s">
+        <v>573</v>
+      </c>
+      <c r="D62" t="s">
         <v>574</v>
       </c>
-      <c r="C62" t="s">
+      <c r="E62" t="s">
         <v>575</v>
       </c>
-      <c r="D62" t="s">
+      <c r="F62" t="s">
         <v>576</v>
       </c>
-      <c r="E62" t="s">
+      <c r="G62" t="s">
         <v>577</v>
       </c>
-      <c r="F62" t="s">
+      <c r="H62" t="s">
         <v>578</v>
       </c>
-      <c r="G62" t="s">
+      <c r="I62" t="s">
         <v>579</v>
       </c>
-      <c r="H62" t="s">
+      <c r="J62" t="s">
+        <v>24</v>
+      </c>
+      <c r="K62" t="s">
         <v>580</v>
       </c>
-      <c r="I62" t="s">
+      <c r="L62" t="s">
+        <v>26</v>
+      </c>
+      <c r="M62" t="s">
         <v>581</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>3272</v>
+        <v>3267</v>
       </c>
       <c r="B63" t="s">
         <v>583</v>
       </c>
       <c r="C63" t="s">
         <v>584</v>
       </c>
       <c r="D63" t="s">
         <v>585</v>
       </c>
       <c r="E63" t="s">
         <v>586</v>
       </c>
       <c r="F63" t="s">
         <v>587</v>
       </c>
       <c r="G63" t="s">
         <v>588</v>
       </c>
       <c r="H63" t="s">
         <v>589</v>
       </c>
       <c r="I63" t="s">
         <v>590</v>
       </c>
       <c r="J63" t="s">
         <v>24</v>
       </c>
       <c r="K63" t="s">
         <v>170</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
       <c r="M63" t="s">
         <v>171</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>3279</v>
+        <v>3272</v>
       </c>
       <c r="B64" t="s">
         <v>592</v>
       </c>
       <c r="C64" t="s">
         <v>593</v>
       </c>
       <c r="D64" t="s">
         <v>594</v>
       </c>
       <c r="E64" t="s">
         <v>595</v>
       </c>
       <c r="F64" t="s">
         <v>596</v>
       </c>
       <c r="G64" t="s">
         <v>597</v>
       </c>
       <c r="H64" t="s">
         <v>598</v>
       </c>
       <c r="I64" t="s">
         <v>599</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>3298</v>
+        <v>3279</v>
       </c>
       <c r="B65" t="s">
         <v>601</v>
       </c>
       <c r="C65" t="s">
         <v>602</v>
       </c>
       <c r="D65" t="s">
         <v>603</v>
       </c>
       <c r="E65" t="s">
         <v>604</v>
       </c>
       <c r="F65" t="s">
         <v>605</v>
       </c>
       <c r="G65" t="s">
         <v>606</v>
       </c>
       <c r="H65" t="s">
         <v>607</v>
       </c>
       <c r="I65" t="s">
         <v>608</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>3310</v>
+        <v>3285</v>
       </c>
       <c r="B66" t="s">
         <v>610</v>
       </c>
       <c r="C66" t="s">
         <v>611</v>
       </c>
       <c r="D66" t="s">
         <v>612</v>
       </c>
       <c r="E66" t="s">
         <v>613</v>
       </c>
       <c r="F66" t="s">
         <v>614</v>
       </c>
       <c r="G66" t="s">
         <v>615</v>
       </c>
       <c r="H66" t="s">
         <v>616</v>
       </c>
       <c r="I66" t="s">
         <v>617</v>
       </c>
       <c r="J66" t="s">
         <v>24</v>
       </c>
       <c r="K66" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L66" t="s">
         <v>26</v>
       </c>
       <c r="M66" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N66" t="s">
         <v>28</v>
       </c>
       <c r="O66" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>3313</v>
+        <v>3298</v>
       </c>
       <c r="B67" t="s">
         <v>619</v>
       </c>
       <c r="C67" t="s">
         <v>620</v>
       </c>
       <c r="D67" t="s">
         <v>621</v>
       </c>
       <c r="E67" t="s">
         <v>622</v>
       </c>
       <c r="F67" t="s">
         <v>623</v>
       </c>
       <c r="G67" t="s">
         <v>624</v>
       </c>
       <c r="H67" t="s">
         <v>625</v>
       </c>
       <c r="I67" t="s">
         <v>626</v>
       </c>
       <c r="J67" t="s">
         <v>24</v>
       </c>
       <c r="K67" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L67" t="s">
         <v>26</v>
       </c>
       <c r="M67" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N67" t="s">
         <v>28</v>
       </c>
       <c r="O67" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>3316</v>
+        <v>3310</v>
       </c>
       <c r="B68" t="s">
         <v>628</v>
       </c>
       <c r="C68" t="s">
         <v>629</v>
       </c>
       <c r="D68" t="s">
         <v>630</v>
       </c>
       <c r="E68" t="s">
         <v>631</v>
       </c>
       <c r="F68" t="s">
         <v>632</v>
       </c>
       <c r="G68" t="s">
         <v>633</v>
       </c>
       <c r="H68" t="s">
         <v>634</v>
       </c>
       <c r="I68" t="s">
         <v>635</v>
       </c>
       <c r="J68" t="s">
         <v>24</v>
       </c>
       <c r="K68" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L68" t="s">
         <v>26</v>
       </c>
       <c r="M68" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
       <c r="O68" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>3317</v>
+        <v>3313</v>
       </c>
       <c r="B69" t="s">
         <v>637</v>
       </c>
       <c r="C69" t="s">
         <v>638</v>
       </c>
       <c r="D69" t="s">
         <v>639</v>
       </c>
       <c r="E69" t="s">
         <v>640</v>
       </c>
       <c r="F69" t="s">
         <v>641</v>
       </c>
       <c r="G69" t="s">
         <v>642</v>
       </c>
       <c r="H69" t="s">
         <v>643</v>
       </c>
       <c r="I69" t="s">
         <v>644</v>
       </c>
       <c r="J69" t="s">
         <v>24</v>
       </c>
       <c r="K69" t="s">
-        <v>442</v>
+        <v>25</v>
       </c>
       <c r="L69" t="s">
         <v>26</v>
       </c>
       <c r="M69" t="s">
-        <v>444</v>
+        <v>27</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>3330</v>
+        <v>3316</v>
       </c>
       <c r="B70" t="s">
         <v>646</v>
       </c>
       <c r="C70" t="s">
         <v>647</v>
       </c>
       <c r="D70" t="s">
         <v>648</v>
       </c>
       <c r="E70" t="s">
         <v>649</v>
       </c>
       <c r="F70" t="s">
         <v>650</v>
       </c>
       <c r="G70" t="s">
         <v>651</v>
       </c>
       <c r="H70" t="s">
         <v>652</v>
       </c>
       <c r="I70" t="s">
         <v>653</v>
       </c>
       <c r="J70" t="s">
         <v>24</v>
       </c>
       <c r="K70" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L70" t="s">
         <v>26</v>
       </c>
       <c r="M70" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>3331</v>
+        <v>3317</v>
       </c>
       <c r="B71" t="s">
         <v>655</v>
       </c>
       <c r="C71" t="s">
         <v>656</v>
       </c>
       <c r="D71" t="s">
         <v>657</v>
       </c>
       <c r="E71" t="s">
         <v>658</v>
       </c>
       <c r="F71" t="s">
         <v>659</v>
       </c>
       <c r="G71" t="s">
         <v>660</v>
       </c>
       <c r="H71" t="s">
         <v>661</v>
       </c>
       <c r="I71" t="s">
         <v>662</v>
       </c>
       <c r="J71" t="s">
         <v>24</v>
       </c>
       <c r="K71" t="s">
-        <v>25</v>
+        <v>451</v>
       </c>
       <c r="L71" t="s">
         <v>26</v>
       </c>
       <c r="M71" t="s">
-        <v>27</v>
+        <v>453</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
       <c r="O71" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>3336</v>
+        <v>3330</v>
       </c>
       <c r="B72" t="s">
         <v>664</v>
       </c>
       <c r="C72" t="s">
         <v>665</v>
       </c>
       <c r="D72" t="s">
         <v>666</v>
       </c>
       <c r="E72" t="s">
         <v>667</v>
       </c>
       <c r="F72" t="s">
         <v>668</v>
       </c>
       <c r="G72" t="s">
         <v>669</v>
       </c>
       <c r="H72" t="s">
         <v>670</v>
       </c>
       <c r="I72" t="s">
         <v>671</v>
       </c>
       <c r="J72" t="s">
         <v>24</v>
       </c>
       <c r="K72" t="s">
+        <v>25</v>
+      </c>
+      <c r="L72" t="s">
+        <v>26</v>
+      </c>
+      <c r="M72" t="s">
+        <v>27</v>
+      </c>
+      <c r="N72" t="s">
+        <v>28</v>
+      </c>
+      <c r="O72" t="s">
         <v>672</v>
-      </c>
-[...10 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>3341</v>
+        <v>3331</v>
       </c>
       <c r="B73" t="s">
+        <v>673</v>
+      </c>
+      <c r="C73" t="s">
+        <v>674</v>
+      </c>
+      <c r="D73" t="s">
         <v>675</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73" t="s">
         <v>676</v>
       </c>
-      <c r="D73" t="s">
+      <c r="F73" t="s">
         <v>677</v>
       </c>
-      <c r="E73" t="s">
+      <c r="G73" t="s">
         <v>678</v>
       </c>
-      <c r="F73" t="s">
+      <c r="H73" t="s">
         <v>679</v>
       </c>
-      <c r="G73" t="s">
+      <c r="I73" t="s">
         <v>680</v>
       </c>
-      <c r="H73" t="s">
+      <c r="J73" t="s">
+        <v>24</v>
+      </c>
+      <c r="K73" t="s">
+        <v>25</v>
+      </c>
+      <c r="L73" t="s">
+        <v>26</v>
+      </c>
+      <c r="M73" t="s">
+        <v>27</v>
+      </c>
+      <c r="N73" t="s">
+        <v>28</v>
+      </c>
+      <c r="O73" t="s">
         <v>681</v>
-      </c>
-[...19 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>3342</v>
+        <v>3336</v>
       </c>
       <c r="B74" t="s">
+        <v>682</v>
+      </c>
+      <c r="C74" t="s">
+        <v>683</v>
+      </c>
+      <c r="D74" t="s">
         <v>684</v>
       </c>
-      <c r="C74" t="s">
+      <c r="E74" t="s">
         <v>685</v>
       </c>
-      <c r="D74" t="s">
+      <c r="F74" t="s">
         <v>686</v>
       </c>
-      <c r="E74" t="s">
+      <c r="G74" t="s">
         <v>687</v>
       </c>
-      <c r="F74" t="s">
+      <c r="H74" t="s">
         <v>688</v>
       </c>
-      <c r="G74" t="s">
+      <c r="I74" t="s">
         <v>689</v>
       </c>
-      <c r="H74" t="s">
+      <c r="J74" t="s">
+        <v>24</v>
+      </c>
+      <c r="K74" t="s">
         <v>690</v>
       </c>
-      <c r="I74" t="s">
+      <c r="L74" t="s">
+        <v>26</v>
+      </c>
+      <c r="M74" t="s">
         <v>691</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>3345</v>
+        <v>3341</v>
       </c>
       <c r="B75" t="s">
         <v>693</v>
       </c>
       <c r="C75" t="s">
         <v>694</v>
       </c>
       <c r="D75" t="s">
         <v>695</v>
       </c>
       <c r="E75" t="s">
         <v>696</v>
       </c>
       <c r="F75" t="s">
         <v>697</v>
       </c>
       <c r="G75" t="s">
         <v>698</v>
       </c>
       <c r="H75" t="s">
         <v>699</v>
       </c>
       <c r="I75" t="s">
         <v>700</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>3347</v>
+        <v>3342</v>
       </c>
       <c r="B76" t="s">
         <v>702</v>
       </c>
       <c r="C76" t="s">
         <v>703</v>
       </c>
       <c r="D76" t="s">
         <v>704</v>
       </c>
       <c r="E76" t="s">
         <v>705</v>
       </c>
       <c r="F76" t="s">
         <v>706</v>
       </c>
       <c r="G76" t="s">
         <v>707</v>
       </c>
       <c r="H76" t="s">
         <v>708</v>
       </c>
       <c r="I76" t="s">
         <v>709</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
         <v>170</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
         <v>171</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>3348</v>
+        <v>3345</v>
       </c>
       <c r="B77" t="s">
         <v>711</v>
       </c>
       <c r="C77" t="s">
         <v>712</v>
       </c>
       <c r="D77" t="s">
         <v>713</v>
       </c>
       <c r="E77" t="s">
         <v>714</v>
       </c>
       <c r="F77" t="s">
         <v>715</v>
       </c>
       <c r="G77" t="s">
         <v>716</v>
       </c>
       <c r="H77" t="s">
         <v>717</v>
       </c>
       <c r="I77" t="s">
         <v>718</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
         <v>25</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
         <v>27</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>3350</v>
+        <v>3347</v>
       </c>
       <c r="B78" t="s">
         <v>720</v>
       </c>
       <c r="C78" t="s">
         <v>721</v>
       </c>
       <c r="D78" t="s">
         <v>722</v>
       </c>
       <c r="E78" t="s">
         <v>723</v>
       </c>
       <c r="F78" t="s">
         <v>724</v>
       </c>
       <c r="G78" t="s">
         <v>725</v>
       </c>
       <c r="H78" t="s">
         <v>726</v>
       </c>
       <c r="I78" t="s">
         <v>727</v>
       </c>
       <c r="J78" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K78" t="s">
+        <v>170</v>
+      </c>
+      <c r="L78" t="s">
+        <v>26</v>
+      </c>
+      <c r="M78" t="s">
+        <v>171</v>
+      </c>
+      <c r="N78" t="s">
+        <v>28</v>
+      </c>
+      <c r="O78" t="s">
         <v>728</v>
-      </c>
-[...10 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>3352</v>
+        <v>3348</v>
       </c>
       <c r="B79" t="s">
+        <v>729</v>
+      </c>
+      <c r="C79" t="s">
+        <v>730</v>
+      </c>
+      <c r="D79" t="s">
         <v>731</v>
       </c>
-      <c r="C79" t="s">
+      <c r="E79" t="s">
         <v>732</v>
       </c>
-      <c r="D79" t="s">
+      <c r="F79" t="s">
         <v>733</v>
       </c>
-      <c r="E79" t="s">
+      <c r="G79" t="s">
         <v>734</v>
       </c>
-      <c r="F79" t="s">
+      <c r="H79" t="s">
         <v>735</v>
       </c>
-      <c r="G79" t="s">
+      <c r="I79" t="s">
         <v>736</v>
       </c>
-      <c r="H79" t="s">
+      <c r="J79" t="s">
+        <v>24</v>
+      </c>
+      <c r="K79" t="s">
+        <v>25</v>
+      </c>
+      <c r="L79" t="s">
+        <v>26</v>
+      </c>
+      <c r="M79" t="s">
+        <v>27</v>
+      </c>
+      <c r="N79" t="s">
+        <v>28</v>
+      </c>
+      <c r="O79" t="s">
         <v>737</v>
-      </c>
-[...19 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>3354</v>
+        <v>3350</v>
       </c>
       <c r="B80" t="s">
+        <v>738</v>
+      </c>
+      <c r="C80" t="s">
+        <v>739</v>
+      </c>
+      <c r="D80" t="s">
+        <v>740</v>
+      </c>
+      <c r="E80" t="s">
+        <v>741</v>
+      </c>
+      <c r="F80" t="s">
+        <v>742</v>
+      </c>
+      <c r="G80" t="s">
+        <v>743</v>
+      </c>
+      <c r="H80" t="s">
         <v>744</v>
       </c>
-      <c r="C80" t="s">
+      <c r="I80" t="s">
         <v>745</v>
       </c>
-      <c r="D80" t="s">
+      <c r="J80" t="s">
+        <v>450</v>
+      </c>
+      <c r="K80" t="s">
         <v>746</v>
       </c>
-      <c r="E80" t="s">
+      <c r="L80" t="s">
+        <v>452</v>
+      </c>
+      <c r="M80" t="s">
         <v>747</v>
       </c>
-      <c r="F80" t="s">
+      <c r="N80" t="s">
+        <v>28</v>
+      </c>
+      <c r="O80" t="s">
         <v>748</v>
-      </c>
-[...25 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
-        <v>3355</v>
+        <v>3352</v>
       </c>
       <c r="B81" t="s">
+        <v>749</v>
+      </c>
+      <c r="C81" t="s">
+        <v>750</v>
+      </c>
+      <c r="D81" t="s">
+        <v>751</v>
+      </c>
+      <c r="E81" t="s">
+        <v>752</v>
+      </c>
+      <c r="F81" t="s">
         <v>753</v>
       </c>
-      <c r="C81" t="s">
+      <c r="G81" t="s">
         <v>754</v>
       </c>
-      <c r="D81" t="s">
+      <c r="H81" t="s">
         <v>755</v>
       </c>
-      <c r="E81" t="s">
+      <c r="I81" t="s">
         <v>756</v>
       </c>
-      <c r="F81" t="s">
+      <c r="J81" t="s">
         <v>757</v>
       </c>
-      <c r="G81" t="s">
+      <c r="K81" t="s">
         <v>758</v>
       </c>
-      <c r="H81" t="s">
+      <c r="L81" t="s">
         <v>759</v>
       </c>
-      <c r="I81" t="s">
+      <c r="M81" t="s">
         <v>760</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
-        <v>3359</v>
+        <v>3354</v>
       </c>
       <c r="B82" t="s">
         <v>762</v>
       </c>
       <c r="C82" t="s">
         <v>763</v>
       </c>
       <c r="D82" t="s">
         <v>764</v>
       </c>
       <c r="E82" t="s">
         <v>765</v>
       </c>
       <c r="F82" t="s">
         <v>766</v>
       </c>
       <c r="G82" t="s">
         <v>767</v>
       </c>
       <c r="H82" t="s">
         <v>768</v>
       </c>
       <c r="I82" t="s">
         <v>769</v>
       </c>
       <c r="J82" t="s">
         <v>24</v>
       </c>
       <c r="K82" t="s">
-        <v>442</v>
+        <v>25</v>
       </c>
       <c r="L82" t="s">
         <v>26</v>
       </c>
       <c r="M82" t="s">
-        <v>444</v>
+        <v>27</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
       <c r="O82" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
-        <v>3361</v>
+        <v>3355</v>
       </c>
       <c r="B83" t="s">
         <v>771</v>
       </c>
       <c r="C83" t="s">
         <v>772</v>
       </c>
       <c r="D83" t="s">
         <v>773</v>
       </c>
       <c r="E83" t="s">
         <v>774</v>
       </c>
       <c r="F83" t="s">
         <v>775</v>
       </c>
       <c r="G83" t="s">
         <v>776</v>
       </c>
       <c r="H83" t="s">
         <v>777</v>
       </c>
       <c r="I83" t="s">
         <v>778</v>
       </c>
       <c r="J83" t="s">
         <v>24</v>
       </c>
       <c r="K83" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L83" t="s">
         <v>26</v>
       </c>
       <c r="M83" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>3365</v>
+        <v>3359</v>
       </c>
       <c r="B84" t="s">
         <v>780</v>
       </c>
       <c r="C84" t="s">
         <v>781</v>
       </c>
       <c r="D84" t="s">
         <v>782</v>
       </c>
       <c r="E84" t="s">
         <v>783</v>
       </c>
       <c r="F84" t="s">
         <v>784</v>
       </c>
       <c r="G84" t="s">
         <v>785</v>
       </c>
       <c r="H84" t="s">
         <v>786</v>
       </c>
       <c r="I84" t="s">
         <v>787</v>
       </c>
       <c r="J84" t="s">
         <v>24</v>
       </c>
       <c r="K84" t="s">
-        <v>25</v>
+        <v>451</v>
       </c>
       <c r="L84" t="s">
         <v>26</v>
       </c>
       <c r="M84" t="s">
-        <v>27</v>
+        <v>453</v>
       </c>
       <c r="N84" t="s">
         <v>28</v>
       </c>
       <c r="O84" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>3366</v>
+        <v>3360</v>
       </c>
       <c r="B85" t="s">
         <v>789</v>
       </c>
       <c r="C85" t="s">
         <v>790</v>
       </c>
       <c r="D85" t="s">
         <v>791</v>
       </c>
       <c r="E85" t="s">
         <v>792</v>
       </c>
       <c r="F85" t="s">
         <v>793</v>
       </c>
       <c r="G85" t="s">
         <v>794</v>
       </c>
       <c r="H85" t="s">
         <v>795</v>
       </c>
       <c r="I85" t="s">
         <v>796</v>
       </c>
       <c r="J85" t="s">
         <v>24</v>
       </c>
       <c r="K85" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L85" t="s">
         <v>26</v>
       </c>
       <c r="M85" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N85" t="s">
         <v>28</v>
       </c>
       <c r="O85" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>3370</v>
+        <v>3361</v>
       </c>
       <c r="B86" t="s">
         <v>798</v>
       </c>
       <c r="C86" t="s">
         <v>799</v>
       </c>
       <c r="D86" t="s">
         <v>800</v>
       </c>
       <c r="E86" t="s">
         <v>801</v>
       </c>
       <c r="F86" t="s">
         <v>802</v>
       </c>
       <c r="G86" t="s">
         <v>803</v>
       </c>
       <c r="H86" t="s">
         <v>804</v>
       </c>
       <c r="I86" t="s">
         <v>805</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
         <v>170</v>
       </c>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
         <v>171</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>3372</v>
+        <v>3364</v>
       </c>
       <c r="B87" t="s">
         <v>807</v>
       </c>
       <c r="C87" t="s">
         <v>808</v>
       </c>
       <c r="D87" t="s">
         <v>809</v>
       </c>
       <c r="E87" t="s">
         <v>810</v>
       </c>
       <c r="F87" t="s">
         <v>811</v>
       </c>
       <c r="G87" t="s">
         <v>812</v>
       </c>
       <c r="H87" t="s">
         <v>813</v>
       </c>
       <c r="I87" t="s">
         <v>814</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>3373</v>
+        <v>3365</v>
       </c>
       <c r="B88" t="s">
         <v>816</v>
       </c>
       <c r="C88" t="s">
         <v>817</v>
       </c>
       <c r="D88" t="s">
         <v>818</v>
       </c>
       <c r="E88" t="s">
         <v>819</v>
       </c>
       <c r="F88" t="s">
         <v>820</v>
       </c>
       <c r="G88" t="s">
         <v>821</v>
       </c>
       <c r="H88" t="s">
         <v>822</v>
       </c>
       <c r="I88" t="s">
         <v>823</v>
       </c>
       <c r="J88" t="s">
         <v>24</v>
       </c>
       <c r="K88" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L88" t="s">
         <v>26</v>
       </c>
       <c r="M88" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>3375</v>
+        <v>3366</v>
       </c>
       <c r="B89" t="s">
         <v>825</v>
       </c>
       <c r="C89" t="s">
         <v>826</v>
       </c>
       <c r="D89" t="s">
         <v>827</v>
       </c>
       <c r="E89" t="s">
         <v>828</v>
       </c>
       <c r="F89" t="s">
         <v>829</v>
       </c>
       <c r="G89" t="s">
         <v>830</v>
       </c>
       <c r="H89" t="s">
         <v>831</v>
       </c>
       <c r="I89" t="s">
         <v>832</v>
       </c>
       <c r="J89" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K89" t="s">
-        <v>672</v>
+        <v>25</v>
       </c>
       <c r="L89" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M89" t="s">
-        <v>673</v>
+        <v>27</v>
       </c>
       <c r="N89" t="s">
         <v>28</v>
       </c>
       <c r="O89" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>3381</v>
+        <v>3370</v>
       </c>
       <c r="B90" t="s">
         <v>834</v>
       </c>
       <c r="C90" t="s">
         <v>835</v>
       </c>
       <c r="D90" t="s">
         <v>836</v>
       </c>
       <c r="E90" t="s">
         <v>837</v>
       </c>
       <c r="F90" t="s">
         <v>838</v>
       </c>
       <c r="G90" t="s">
         <v>839</v>
       </c>
       <c r="H90" t="s">
         <v>840</v>
       </c>
       <c r="I90" t="s">
         <v>841</v>
       </c>
       <c r="J90" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K90" t="s">
-        <v>672</v>
+        <v>170</v>
       </c>
       <c r="L90" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M90" t="s">
-        <v>673</v>
+        <v>171</v>
       </c>
       <c r="N90" t="s">
         <v>28</v>
       </c>
       <c r="O90" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>3383</v>
+        <v>3372</v>
       </c>
       <c r="B91" t="s">
         <v>843</v>
       </c>
       <c r="C91" t="s">
         <v>844</v>
       </c>
       <c r="D91" t="s">
         <v>845</v>
       </c>
       <c r="E91" t="s">
         <v>846</v>
       </c>
       <c r="F91" t="s">
         <v>847</v>
       </c>
       <c r="G91" t="s">
         <v>848</v>
       </c>
       <c r="H91" t="s">
         <v>849</v>
       </c>
       <c r="I91" t="s">
         <v>850</v>
       </c>
       <c r="J91" t="s">
         <v>24</v>
       </c>
       <c r="K91" t="s">
-        <v>274</v>
+        <v>170</v>
       </c>
       <c r="L91" t="s">
         <v>26</v>
       </c>
       <c r="M91" t="s">
-        <v>276</v>
+        <v>171</v>
       </c>
       <c r="N91" t="s">
         <v>28</v>
       </c>
       <c r="O91" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>3389</v>
+        <v>3373</v>
       </c>
       <c r="B92" t="s">
         <v>852</v>
       </c>
       <c r="C92" t="s">
         <v>853</v>
       </c>
       <c r="D92" t="s">
         <v>854</v>
       </c>
       <c r="E92" t="s">
         <v>855</v>
       </c>
       <c r="F92" t="s">
         <v>856</v>
       </c>
       <c r="G92" t="s">
         <v>857</v>
       </c>
       <c r="H92" t="s">
         <v>858</v>
       </c>
       <c r="I92" t="s">
         <v>859</v>
       </c>
       <c r="J92" t="s">
         <v>24</v>
       </c>
       <c r="K92" t="s">
+        <v>170</v>
+      </c>
+      <c r="L92" t="s">
+        <v>26</v>
+      </c>
+      <c r="M92" t="s">
+        <v>171</v>
+      </c>
+      <c r="N92" t="s">
+        <v>28</v>
+      </c>
+      <c r="O92" t="s">
         <v>860</v>
-      </c>
-[...10 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>3390</v>
+        <v>3375</v>
       </c>
       <c r="B93" t="s">
+        <v>861</v>
+      </c>
+      <c r="C93" t="s">
+        <v>862</v>
+      </c>
+      <c r="D93" t="s">
         <v>863</v>
       </c>
-      <c r="C93" t="s">
+      <c r="E93" t="s">
         <v>864</v>
       </c>
-      <c r="D93" t="s">
+      <c r="F93" t="s">
         <v>865</v>
       </c>
-      <c r="E93" t="s">
+      <c r="G93" t="s">
         <v>866</v>
       </c>
-      <c r="F93" t="s">
+      <c r="H93" t="s">
         <v>867</v>
       </c>
-      <c r="G93" t="s">
+      <c r="I93" t="s">
         <v>868</v>
       </c>
-      <c r="H93" t="s">
+      <c r="J93" t="s">
+        <v>450</v>
+      </c>
+      <c r="K93" t="s">
+        <v>690</v>
+      </c>
+      <c r="L93" t="s">
+        <v>452</v>
+      </c>
+      <c r="M93" t="s">
+        <v>691</v>
+      </c>
+      <c r="N93" t="s">
+        <v>28</v>
+      </c>
+      <c r="O93" t="s">
         <v>869</v>
-      </c>
-[...19 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>3395</v>
+        <v>3379</v>
       </c>
       <c r="B94" t="s">
+        <v>870</v>
+      </c>
+      <c r="C94" t="s">
+        <v>871</v>
+      </c>
+      <c r="D94" t="s">
         <v>872</v>
       </c>
-      <c r="C94" t="s">
+      <c r="E94" t="s">
         <v>873</v>
       </c>
-      <c r="D94" t="s">
+      <c r="F94" t="s">
         <v>874</v>
       </c>
-      <c r="E94" t="s">
+      <c r="G94" t="s">
         <v>875</v>
       </c>
-      <c r="F94" t="s">
+      <c r="H94" t="s">
         <v>876</v>
       </c>
-      <c r="G94" t="s">
+      <c r="I94" t="s">
         <v>877</v>
       </c>
-      <c r="H94" t="s">
+      <c r="J94" t="s">
+        <v>24</v>
+      </c>
+      <c r="K94" t="s">
+        <v>25</v>
+      </c>
+      <c r="L94" t="s">
+        <v>26</v>
+      </c>
+      <c r="M94" t="s">
+        <v>27</v>
+      </c>
+      <c r="N94" t="s">
+        <v>28</v>
+      </c>
+      <c r="O94" t="s">
         <v>878</v>
-      </c>
-[...19 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>3406</v>
+        <v>3381</v>
       </c>
       <c r="B95" t="s">
+        <v>879</v>
+      </c>
+      <c r="C95" t="s">
+        <v>880</v>
+      </c>
+      <c r="D95" t="s">
+        <v>881</v>
+      </c>
+      <c r="E95" t="s">
+        <v>882</v>
+      </c>
+      <c r="F95" t="s">
         <v>883</v>
       </c>
-      <c r="C95" t="s">
+      <c r="G95" t="s">
         <v>884</v>
       </c>
-      <c r="D95" t="s">
+      <c r="H95" t="s">
         <v>885</v>
       </c>
-      <c r="E95" t="s">
+      <c r="I95" t="s">
         <v>886</v>
       </c>
-      <c r="F95" t="s">
+      <c r="J95" t="s">
+        <v>450</v>
+      </c>
+      <c r="K95" t="s">
+        <v>690</v>
+      </c>
+      <c r="L95" t="s">
+        <v>452</v>
+      </c>
+      <c r="M95" t="s">
+        <v>691</v>
+      </c>
+      <c r="N95" t="s">
+        <v>28</v>
+      </c>
+      <c r="O95" t="s">
         <v>887</v>
-      </c>
-[...25 lines deleted...]
-        <v>891</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>3407</v>
+        <v>3383</v>
       </c>
       <c r="B96" t="s">
+        <v>888</v>
+      </c>
+      <c r="C96" t="s">
+        <v>889</v>
+      </c>
+      <c r="D96" t="s">
+        <v>890</v>
+      </c>
+      <c r="E96" t="s">
+        <v>891</v>
+      </c>
+      <c r="F96" t="s">
         <v>892</v>
       </c>
-      <c r="C96" t="s">
+      <c r="G96" t="s">
         <v>893</v>
       </c>
-      <c r="D96" t="s">
+      <c r="H96" t="s">
         <v>894</v>
       </c>
-      <c r="E96" t="s">
+      <c r="I96" t="s">
         <v>895</v>
       </c>
-      <c r="F96" t="s">
+      <c r="J96" t="s">
+        <v>24</v>
+      </c>
+      <c r="K96" t="s">
+        <v>274</v>
+      </c>
+      <c r="L96" t="s">
+        <v>26</v>
+      </c>
+      <c r="M96" t="s">
+        <v>276</v>
+      </c>
+      <c r="N96" t="s">
+        <v>28</v>
+      </c>
+      <c r="O96" t="s">
         <v>896</v>
-      </c>
-[...25 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>3409</v>
+        <v>3389</v>
       </c>
       <c r="B97" t="s">
+        <v>897</v>
+      </c>
+      <c r="C97" t="s">
+        <v>898</v>
+      </c>
+      <c r="D97" t="s">
+        <v>899</v>
+      </c>
+      <c r="E97" t="s">
+        <v>900</v>
+      </c>
+      <c r="F97" t="s">
         <v>901</v>
       </c>
-      <c r="C97" t="s">
+      <c r="G97" t="s">
         <v>902</v>
       </c>
-      <c r="D97" t="s">
+      <c r="H97" t="s">
         <v>903</v>
       </c>
-      <c r="E97" t="s">
+      <c r="I97" t="s">
         <v>904</v>
       </c>
-      <c r="F97" t="s">
+      <c r="J97" t="s">
+        <v>24</v>
+      </c>
+      <c r="K97" t="s">
         <v>905</v>
       </c>
-      <c r="G97" t="s">
+      <c r="L97" t="s">
+        <v>26</v>
+      </c>
+      <c r="M97" t="s">
         <v>906</v>
       </c>
-      <c r="H97" t="s">
+      <c r="N97" t="s">
+        <v>28</v>
+      </c>
+      <c r="O97" t="s">
         <v>907</v>
-      </c>
-[...19 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>3410</v>
+        <v>3390</v>
       </c>
       <c r="B98" t="s">
+        <v>908</v>
+      </c>
+      <c r="C98" t="s">
+        <v>909</v>
+      </c>
+      <c r="D98" t="s">
         <v>910</v>
       </c>
-      <c r="C98" t="s">
+      <c r="E98" t="s">
         <v>911</v>
       </c>
-      <c r="D98" t="s">
+      <c r="F98" t="s">
         <v>912</v>
       </c>
-      <c r="E98" t="s">
+      <c r="G98" t="s">
         <v>913</v>
       </c>
-      <c r="F98" t="s">
+      <c r="H98" t="s">
         <v>914</v>
       </c>
-      <c r="G98" t="s">
+      <c r="I98" t="s">
         <v>915</v>
-      </c>
-[...4 lines deleted...]
-        <v>917</v>
       </c>
       <c r="J98" t="s">
         <v>24</v>
       </c>
       <c r="K98" t="s">
         <v>25</v>
       </c>
       <c r="L98" t="s">
         <v>26</v>
       </c>
       <c r="M98" t="s">
         <v>27</v>
       </c>
       <c r="N98" t="s">
         <v>28</v>
       </c>
       <c r="O98" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>3414</v>
+        <v>3395</v>
       </c>
       <c r="B99" t="s">
+        <v>917</v>
+      </c>
+      <c r="C99" t="s">
+        <v>918</v>
+      </c>
+      <c r="D99" t="s">
         <v>919</v>
       </c>
-      <c r="C99" t="s">
+      <c r="E99" t="s">
         <v>920</v>
       </c>
-      <c r="D99" t="s">
+      <c r="F99" t="s">
         <v>921</v>
       </c>
-      <c r="E99" t="s">
+      <c r="G99" t="s">
         <v>922</v>
       </c>
-      <c r="F99" t="s">
+      <c r="H99" t="s">
         <v>923</v>
       </c>
-      <c r="G99" t="s">
+      <c r="I99" t="s">
         <v>924</v>
       </c>
-      <c r="H99" t="s">
+      <c r="J99" t="s">
+        <v>24</v>
+      </c>
+      <c r="K99" t="s">
         <v>925</v>
       </c>
-      <c r="I99" t="s">
+      <c r="L99" t="s">
+        <v>26</v>
+      </c>
+      <c r="M99" t="s">
         <v>926</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>3417</v>
+        <v>3406</v>
       </c>
       <c r="B100" t="s">
         <v>928</v>
       </c>
       <c r="C100" t="s">
         <v>929</v>
       </c>
       <c r="D100" t="s">
         <v>930</v>
       </c>
       <c r="E100" t="s">
         <v>931</v>
       </c>
       <c r="F100" t="s">
         <v>932</v>
       </c>
       <c r="G100" t="s">
         <v>933</v>
       </c>
       <c r="H100" t="s">
         <v>934</v>
       </c>
       <c r="I100" t="s">
         <v>935</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>3418</v>
+        <v>3407</v>
       </c>
       <c r="B101" t="s">
         <v>937</v>
       </c>
       <c r="C101" t="s">
         <v>938</v>
       </c>
       <c r="D101" t="s">
         <v>939</v>
       </c>
       <c r="E101" t="s">
         <v>940</v>
       </c>
       <c r="F101" t="s">
         <v>941</v>
       </c>
       <c r="G101" t="s">
         <v>942</v>
       </c>
       <c r="H101" t="s">
         <v>943</v>
       </c>
       <c r="I101" t="s">
         <v>944</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L101" t="s">
         <v>26</v>
       </c>
       <c r="M101" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>3419</v>
+        <v>3409</v>
       </c>
       <c r="B102" t="s">
         <v>946</v>
       </c>
       <c r="C102" t="s">
         <v>947</v>
       </c>
       <c r="D102" t="s">
         <v>948</v>
       </c>
       <c r="E102" t="s">
         <v>949</v>
       </c>
       <c r="F102" t="s">
         <v>950</v>
       </c>
       <c r="G102" t="s">
         <v>951</v>
       </c>
       <c r="H102" t="s">
         <v>952</v>
       </c>
       <c r="I102" t="s">
         <v>953</v>
       </c>
       <c r="J102" t="s">
         <v>24</v>
       </c>
       <c r="K102" t="s">
         <v>25</v>
       </c>
       <c r="L102" t="s">
         <v>26</v>
       </c>
       <c r="M102" t="s">
         <v>27</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>3420</v>
+        <v>3410</v>
       </c>
       <c r="B103" t="s">
         <v>955</v>
       </c>
       <c r="C103" t="s">
         <v>956</v>
       </c>
       <c r="D103" t="s">
         <v>957</v>
       </c>
       <c r="E103" t="s">
         <v>958</v>
       </c>
       <c r="F103" t="s">
         <v>959</v>
       </c>
       <c r="G103" t="s">
         <v>960</v>
       </c>
       <c r="H103" t="s">
         <v>961</v>
       </c>
       <c r="I103" t="s">
         <v>962</v>
       </c>
       <c r="J103" t="s">
         <v>24</v>
       </c>
       <c r="K103" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L103" t="s">
         <v>26</v>
       </c>
       <c r="M103" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N103" t="s">
         <v>28</v>
       </c>
       <c r="O103" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>3422</v>
+        <v>3414</v>
       </c>
       <c r="B104" t="s">
         <v>964</v>
       </c>
       <c r="C104" t="s">
         <v>965</v>
       </c>
       <c r="D104" t="s">
         <v>966</v>
       </c>
       <c r="E104" t="s">
         <v>967</v>
       </c>
       <c r="F104" t="s">
         <v>968</v>
       </c>
       <c r="G104" t="s">
         <v>969</v>
       </c>
       <c r="H104" t="s">
         <v>970</v>
       </c>
       <c r="I104" t="s">
         <v>971</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>3437</v>
+        <v>3417</v>
       </c>
       <c r="B105" t="s">
         <v>973</v>
       </c>
       <c r="C105" t="s">
         <v>974</v>
       </c>
       <c r="D105" t="s">
         <v>975</v>
       </c>
       <c r="E105" t="s">
         <v>976</v>
       </c>
       <c r="F105" t="s">
         <v>977</v>
       </c>
       <c r="G105" t="s">
         <v>978</v>
       </c>
       <c r="H105" t="s">
         <v>979</v>
       </c>
       <c r="I105" t="s">
         <v>980</v>
       </c>
       <c r="J105" t="s">
         <v>24</v>
       </c>
       <c r="K105" t="s">
         <v>25</v>
       </c>
       <c r="L105" t="s">
         <v>26</v>
       </c>
       <c r="M105" t="s">
         <v>27</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>3438</v>
+        <v>3418</v>
       </c>
       <c r="B106" t="s">
         <v>982</v>
       </c>
       <c r="C106" t="s">
         <v>983</v>
       </c>
       <c r="D106" t="s">
         <v>984</v>
       </c>
       <c r="E106" t="s">
         <v>985</v>
       </c>
       <c r="F106" t="s">
         <v>986</v>
       </c>
       <c r="G106" t="s">
         <v>987</v>
       </c>
       <c r="H106" t="s">
         <v>988</v>
       </c>
       <c r="I106" t="s">
         <v>989</v>
       </c>
       <c r="J106" t="s">
         <v>24</v>
       </c>
       <c r="K106" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
       <c r="M106" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>3444</v>
+        <v>3419</v>
       </c>
       <c r="B107" t="s">
         <v>991</v>
       </c>
       <c r="C107" t="s">
         <v>992</v>
       </c>
       <c r="D107" t="s">
         <v>993</v>
       </c>
       <c r="E107" t="s">
         <v>994</v>
       </c>
       <c r="F107" t="s">
         <v>995</v>
       </c>
       <c r="G107" t="s">
         <v>996</v>
       </c>
       <c r="H107" t="s">
         <v>997</v>
       </c>
       <c r="I107" t="s">
         <v>998</v>
       </c>
       <c r="J107" t="s">
         <v>24</v>
       </c>
       <c r="K107" t="s">
         <v>25</v>
       </c>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
         <v>27</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>3461</v>
+        <v>3420</v>
       </c>
       <c r="B108" t="s">
         <v>1000</v>
       </c>
       <c r="C108" t="s">
         <v>1001</v>
       </c>
       <c r="D108" t="s">
         <v>1002</v>
       </c>
       <c r="E108" t="s">
         <v>1003</v>
       </c>
       <c r="F108" t="s">
         <v>1004</v>
       </c>
       <c r="G108" t="s">
         <v>1005</v>
       </c>
       <c r="H108" t="s">
         <v>1006</v>
       </c>
       <c r="I108" t="s">
         <v>1007</v>
       </c>
       <c r="J108" t="s">
         <v>24</v>
       </c>
       <c r="K108" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L108" t="s">
         <v>26</v>
       </c>
       <c r="M108" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N108" t="s">
         <v>28</v>
       </c>
       <c r="O108" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>3470</v>
+        <v>3422</v>
       </c>
       <c r="B109" t="s">
         <v>1009</v>
       </c>
       <c r="C109" t="s">
         <v>1010</v>
       </c>
       <c r="D109" t="s">
         <v>1011</v>
       </c>
       <c r="E109" t="s">
         <v>1012</v>
       </c>
       <c r="F109" t="s">
         <v>1013</v>
       </c>
       <c r="G109" t="s">
         <v>1014</v>
       </c>
       <c r="H109" t="s">
         <v>1015</v>
       </c>
       <c r="I109" t="s">
         <v>1016</v>
       </c>
       <c r="J109" t="s">
         <v>24</v>
       </c>
       <c r="K109" t="s">
+        <v>25</v>
+      </c>
+      <c r="L109" t="s">
+        <v>26</v>
+      </c>
+      <c r="M109" t="s">
+        <v>27</v>
+      </c>
+      <c r="N109" t="s">
+        <v>28</v>
+      </c>
+      <c r="O109" t="s">
         <v>1017</v>
-      </c>
-[...10 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>3475</v>
+        <v>3437</v>
       </c>
       <c r="B110" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D110" t="s">
         <v>1020</v>
       </c>
-      <c r="C110" t="s">
+      <c r="E110" t="s">
         <v>1021</v>
       </c>
-      <c r="D110" t="s">
+      <c r="F110" t="s">
         <v>1022</v>
       </c>
-      <c r="E110" t="s">
+      <c r="G110" t="s">
         <v>1023</v>
       </c>
-      <c r="F110" t="s">
+      <c r="H110" t="s">
         <v>1024</v>
       </c>
-      <c r="G110" t="s">
+      <c r="I110" t="s">
         <v>1025</v>
       </c>
-      <c r="H110" t="s">
+      <c r="J110" t="s">
+        <v>24</v>
+      </c>
+      <c r="K110" t="s">
+        <v>25</v>
+      </c>
+      <c r="L110" t="s">
+        <v>26</v>
+      </c>
+      <c r="M110" t="s">
+        <v>27</v>
+      </c>
+      <c r="N110" t="s">
+        <v>28</v>
+      </c>
+      <c r="O110" t="s">
         <v>1026</v>
-      </c>
-[...19 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>3476</v>
+        <v>3438</v>
       </c>
       <c r="B111" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D111" t="s">
         <v>1029</v>
       </c>
-      <c r="C111" t="s">
+      <c r="E111" t="s">
         <v>1030</v>
       </c>
-      <c r="D111" t="s">
+      <c r="F111" t="s">
         <v>1031</v>
       </c>
-      <c r="E111" t="s">
+      <c r="G111" t="s">
         <v>1032</v>
       </c>
-      <c r="F111" t="s">
+      <c r="H111" t="s">
         <v>1033</v>
       </c>
-      <c r="G111" t="s">
+      <c r="I111" t="s">
         <v>1034</v>
-      </c>
-[...4 lines deleted...]
-        <v>1036</v>
       </c>
       <c r="J111" t="s">
         <v>24</v>
       </c>
       <c r="K111" t="s">
         <v>25</v>
       </c>
       <c r="L111" t="s">
         <v>26</v>
       </c>
       <c r="M111" t="s">
         <v>27</v>
       </c>
       <c r="N111" t="s">
         <v>28</v>
       </c>
       <c r="O111" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>3480</v>
+        <v>3444</v>
       </c>
       <c r="B112" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D112" t="s">
         <v>1038</v>
       </c>
-      <c r="C112" t="s">
+      <c r="E112" t="s">
         <v>1039</v>
       </c>
-      <c r="D112" t="s">
+      <c r="F112" t="s">
         <v>1040</v>
       </c>
-      <c r="E112" t="s">
+      <c r="G112" t="s">
         <v>1041</v>
       </c>
-      <c r="F112" t="s">
+      <c r="H112" t="s">
         <v>1042</v>
       </c>
-      <c r="G112" t="s">
+      <c r="I112" t="s">
         <v>1043</v>
       </c>
-      <c r="H112" t="s">
+      <c r="J112" t="s">
+        <v>24</v>
+      </c>
+      <c r="K112" t="s">
+        <v>25</v>
+      </c>
+      <c r="L112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M112" t="s">
+        <v>27</v>
+      </c>
+      <c r="N112" t="s">
+        <v>28</v>
+      </c>
+      <c r="O112" t="s">
         <v>1044</v>
-      </c>
-[...19 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>3481</v>
+        <v>3461</v>
       </c>
       <c r="B113" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D113" t="s">
         <v>1047</v>
       </c>
-      <c r="C113" t="s">
+      <c r="E113" t="s">
         <v>1048</v>
       </c>
-      <c r="D113" t="s">
+      <c r="F113" t="s">
         <v>1049</v>
       </c>
-      <c r="E113" t="s">
+      <c r="G113" t="s">
         <v>1050</v>
       </c>
-      <c r="F113" t="s">
+      <c r="H113" t="s">
         <v>1051</v>
       </c>
-      <c r="G113" t="s">
+      <c r="I113" t="s">
         <v>1052</v>
       </c>
-      <c r="H113" t="s">
+      <c r="J113" t="s">
+        <v>24</v>
+      </c>
+      <c r="K113" t="s">
+        <v>25</v>
+      </c>
+      <c r="L113" t="s">
+        <v>26</v>
+      </c>
+      <c r="M113" t="s">
+        <v>27</v>
+      </c>
+      <c r="N113" t="s">
+        <v>28</v>
+      </c>
+      <c r="O113" t="s">
         <v>1053</v>
-      </c>
-[...19 lines deleted...]
-        <v>1055</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>3503</v>
+        <v>3469</v>
       </c>
       <c r="B114" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D114" t="s">
         <v>1056</v>
       </c>
-      <c r="C114" t="s">
+      <c r="E114" t="s">
         <v>1057</v>
       </c>
-      <c r="D114" t="s">
+      <c r="F114" t="s">
         <v>1058</v>
       </c>
-      <c r="E114" t="s">
+      <c r="G114" t="s">
         <v>1059</v>
       </c>
-      <c r="F114" t="s">
+      <c r="H114" t="s">
         <v>1060</v>
       </c>
-      <c r="G114" t="s">
+      <c r="I114" t="s">
         <v>1061</v>
-      </c>
-[...4 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="J114" t="s">
         <v>24</v>
       </c>
       <c r="K114" t="s">
         <v>25</v>
       </c>
       <c r="L114" t="s">
         <v>26</v>
       </c>
       <c r="M114" t="s">
         <v>27</v>
       </c>
       <c r="N114" t="s">
         <v>28</v>
       </c>
       <c r="O114" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>3512</v>
+        <v>3470</v>
       </c>
       <c r="B115" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D115" t="s">
         <v>1065</v>
       </c>
-      <c r="C115" t="s">
+      <c r="E115" t="s">
         <v>1066</v>
       </c>
-      <c r="D115" t="s">
+      <c r="F115" t="s">
         <v>1067</v>
       </c>
-      <c r="E115" t="s">
+      <c r="G115" t="s">
         <v>1068</v>
       </c>
-      <c r="F115" t="s">
+      <c r="H115" t="s">
         <v>1069</v>
       </c>
-      <c r="G115" t="s">
+      <c r="I115" t="s">
         <v>1070</v>
       </c>
-      <c r="H115" t="s">
+      <c r="J115" t="s">
+        <v>24</v>
+      </c>
+      <c r="K115" t="s">
         <v>1071</v>
       </c>
-      <c r="I115" t="s">
+      <c r="L115" t="s">
+        <v>26</v>
+      </c>
+      <c r="M115" t="s">
         <v>1072</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N115" t="s">
         <v>28</v>
       </c>
       <c r="O115" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>3518</v>
+        <v>3475</v>
       </c>
       <c r="B116" t="s">
         <v>1074</v>
       </c>
       <c r="C116" t="s">
         <v>1075</v>
       </c>
       <c r="D116" t="s">
         <v>1076</v>
       </c>
       <c r="E116" t="s">
         <v>1077</v>
       </c>
       <c r="F116" t="s">
         <v>1078</v>
       </c>
       <c r="G116" t="s">
         <v>1079</v>
       </c>
       <c r="H116" t="s">
         <v>1080</v>
       </c>
       <c r="I116" t="s">
         <v>1081</v>
       </c>
       <c r="J116" t="s">
         <v>24</v>
       </c>
       <c r="K116" t="s">
+        <v>47</v>
+      </c>
+      <c r="L116" t="s">
+        <v>26</v>
+      </c>
+      <c r="M116" t="s">
+        <v>48</v>
+      </c>
+      <c r="N116" t="s">
+        <v>28</v>
+      </c>
+      <c r="O116" t="s">
         <v>1082</v>
-      </c>
-[...10 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>3520</v>
+        <v>3476</v>
       </c>
       <c r="B117" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D117" t="s">
         <v>1085</v>
       </c>
-      <c r="C117" t="s">
+      <c r="E117" t="s">
         <v>1086</v>
       </c>
-      <c r="D117" t="s">
+      <c r="F117" t="s">
         <v>1087</v>
       </c>
-      <c r="E117" t="s">
+      <c r="G117" t="s">
         <v>1088</v>
       </c>
-      <c r="F117" t="s">
+      <c r="H117" t="s">
         <v>1089</v>
       </c>
-      <c r="G117" t="s">
+      <c r="I117" t="s">
         <v>1090</v>
       </c>
-      <c r="H117" t="s">
+      <c r="J117" t="s">
+        <v>24</v>
+      </c>
+      <c r="K117" t="s">
+        <v>25</v>
+      </c>
+      <c r="L117" t="s">
+        <v>26</v>
+      </c>
+      <c r="M117" t="s">
+        <v>27</v>
+      </c>
+      <c r="N117" t="s">
+        <v>28</v>
+      </c>
+      <c r="O117" t="s">
         <v>1091</v>
-      </c>
-[...19 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>3534</v>
+        <v>3480</v>
       </c>
       <c r="B118" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D118" t="s">
         <v>1094</v>
       </c>
-      <c r="C118" t="s">
+      <c r="E118" t="s">
         <v>1095</v>
       </c>
-      <c r="D118" t="s">
+      <c r="F118" t="s">
         <v>1096</v>
       </c>
-      <c r="E118" t="s">
+      <c r="G118" t="s">
         <v>1097</v>
       </c>
-      <c r="F118" t="s">
+      <c r="H118" t="s">
         <v>1098</v>
       </c>
-      <c r="G118" t="s">
+      <c r="I118" t="s">
         <v>1099</v>
       </c>
-      <c r="H118" t="s">
+      <c r="J118" t="s">
+        <v>24</v>
+      </c>
+      <c r="K118" t="s">
+        <v>170</v>
+      </c>
+      <c r="L118" t="s">
+        <v>26</v>
+      </c>
+      <c r="M118" t="s">
+        <v>171</v>
+      </c>
+      <c r="N118" t="s">
+        <v>28</v>
+      </c>
+      <c r="O118" t="s">
         <v>1100</v>
-      </c>
-[...19 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>3546</v>
+        <v>3481</v>
       </c>
       <c r="B119" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D119" t="s">
         <v>1103</v>
       </c>
-      <c r="C119" t="s">
+      <c r="E119" t="s">
         <v>1104</v>
       </c>
-      <c r="D119" t="s">
+      <c r="F119" t="s">
         <v>1105</v>
       </c>
-      <c r="E119" t="s">
+      <c r="G119" t="s">
         <v>1106</v>
       </c>
-      <c r="F119" t="s">
+      <c r="H119" t="s">
         <v>1107</v>
       </c>
-      <c r="G119" t="s">
+      <c r="I119" t="s">
         <v>1108</v>
       </c>
-      <c r="H119" t="s">
+      <c r="J119" t="s">
+        <v>24</v>
+      </c>
+      <c r="K119" t="s">
+        <v>170</v>
+      </c>
+      <c r="L119" t="s">
+        <v>26</v>
+      </c>
+      <c r="M119" t="s">
+        <v>171</v>
+      </c>
+      <c r="N119" t="s">
+        <v>28</v>
+      </c>
+      <c r="O119" t="s">
         <v>1109</v>
-      </c>
-[...19 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>3552</v>
+        <v>3503</v>
       </c>
       <c r="B120" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D120" t="s">
         <v>1112</v>
       </c>
-      <c r="C120" t="s">
+      <c r="E120" t="s">
         <v>1113</v>
       </c>
-      <c r="D120" t="s">
+      <c r="F120" t="s">
         <v>1114</v>
       </c>
-      <c r="E120" t="s">
+      <c r="G120" t="s">
         <v>1115</v>
       </c>
-      <c r="F120" t="s">
+      <c r="H120" t="s">
         <v>1116</v>
       </c>
-      <c r="G120" t="s">
+      <c r="I120" t="s">
         <v>1117</v>
       </c>
-      <c r="H120" t="s">
+      <c r="J120" t="s">
+        <v>24</v>
+      </c>
+      <c r="K120" t="s">
+        <v>25</v>
+      </c>
+      <c r="L120" t="s">
+        <v>26</v>
+      </c>
+      <c r="M120" t="s">
+        <v>27</v>
+      </c>
+      <c r="N120" t="s">
+        <v>28</v>
+      </c>
+      <c r="O120" t="s">
         <v>1118</v>
-      </c>
-[...19 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>3553</v>
+        <v>3512</v>
       </c>
       <c r="B121" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D121" t="s">
         <v>1121</v>
       </c>
-      <c r="C121" t="s">
+      <c r="E121" t="s">
         <v>1122</v>
       </c>
-      <c r="D121" t="s">
+      <c r="F121" t="s">
         <v>1123</v>
       </c>
-      <c r="E121" t="s">
+      <c r="G121" t="s">
         <v>1124</v>
       </c>
-      <c r="F121" t="s">
+      <c r="H121" t="s">
         <v>1125</v>
       </c>
-      <c r="G121" t="s">
+      <c r="I121" t="s">
         <v>1126</v>
       </c>
-      <c r="H121" t="s">
+      <c r="J121" t="s">
+        <v>24</v>
+      </c>
+      <c r="K121" t="s">
+        <v>25</v>
+      </c>
+      <c r="L121" t="s">
+        <v>26</v>
+      </c>
+      <c r="M121" t="s">
+        <v>27</v>
+      </c>
+      <c r="N121" t="s">
+        <v>28</v>
+      </c>
+      <c r="O121" t="s">
         <v>1127</v>
-      </c>
-[...19 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>3567</v>
+        <v>3518</v>
       </c>
       <c r="B122" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D122" t="s">
         <v>1130</v>
       </c>
-      <c r="C122" t="s">
+      <c r="E122" t="s">
         <v>1131</v>
       </c>
-      <c r="D122" t="s">
+      <c r="F122" t="s">
         <v>1132</v>
       </c>
-      <c r="E122" t="s">
+      <c r="G122" t="s">
         <v>1133</v>
       </c>
-      <c r="F122" t="s">
+      <c r="H122" t="s">
         <v>1134</v>
       </c>
-      <c r="G122" t="s">
+      <c r="I122" t="s">
         <v>1135</v>
       </c>
-      <c r="H122" t="s">
+      <c r="J122" t="s">
+        <v>24</v>
+      </c>
+      <c r="K122" t="s">
         <v>1136</v>
       </c>
-      <c r="I122" t="s">
+      <c r="L122" t="s">
+        <v>26</v>
+      </c>
+      <c r="M122" t="s">
         <v>1137</v>
       </c>
-      <c r="J122" t="s">
-[...2 lines deleted...]
-      <c r="K122" t="s">
+      <c r="N122" t="s">
+        <v>28</v>
+      </c>
+      <c r="O122" t="s">
         <v>1138</v>
-      </c>
-[...10 lines deleted...]
-        <v>1140</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>3574</v>
+        <v>3520</v>
       </c>
       <c r="B123" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D123" t="s">
         <v>1141</v>
       </c>
-      <c r="C123" t="s">
+      <c r="E123" t="s">
         <v>1142</v>
       </c>
-      <c r="D123" t="s">
+      <c r="F123" t="s">
         <v>1143</v>
       </c>
-      <c r="E123" t="s">
+      <c r="G123" t="s">
         <v>1144</v>
       </c>
-      <c r="F123" t="s">
+      <c r="H123" t="s">
         <v>1145</v>
       </c>
-      <c r="G123" t="s">
+      <c r="I123" t="s">
         <v>1146</v>
       </c>
-      <c r="H123" t="s">
+      <c r="J123" t="s">
+        <v>24</v>
+      </c>
+      <c r="K123" t="s">
+        <v>59</v>
+      </c>
+      <c r="L123" t="s">
+        <v>26</v>
+      </c>
+      <c r="M123" t="s">
+        <v>61</v>
+      </c>
+      <c r="N123" t="s">
+        <v>28</v>
+      </c>
+      <c r="O123" t="s">
         <v>1147</v>
-      </c>
-[...19 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>3575</v>
+        <v>3534</v>
       </c>
       <c r="B124" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C124" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D124" t="s">
         <v>1150</v>
       </c>
-      <c r="C124" t="s">
+      <c r="E124" t="s">
         <v>1151</v>
       </c>
-      <c r="D124" t="s">
+      <c r="F124" t="s">
         <v>1152</v>
       </c>
-      <c r="E124" t="s">
+      <c r="G124" t="s">
         <v>1153</v>
       </c>
-      <c r="F124" t="s">
+      <c r="H124" t="s">
         <v>1154</v>
       </c>
-      <c r="G124" t="s">
+      <c r="I124" t="s">
         <v>1155</v>
       </c>
-      <c r="H124" t="s">
+      <c r="J124" t="s">
+        <v>24</v>
+      </c>
+      <c r="K124" t="s">
+        <v>25</v>
+      </c>
+      <c r="L124" t="s">
+        <v>26</v>
+      </c>
+      <c r="M124" t="s">
+        <v>27</v>
+      </c>
+      <c r="N124" t="s">
+        <v>28</v>
+      </c>
+      <c r="O124" t="s">
         <v>1156</v>
-      </c>
-[...19 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>3581</v>
+        <v>3546</v>
       </c>
       <c r="B125" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C125" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D125" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E125" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F125" t="s">
         <v>1161</v>
       </c>
-      <c r="C125" t="s">
+      <c r="G125" t="s">
         <v>1162</v>
       </c>
-      <c r="D125" t="s">
+      <c r="H125" t="s">
         <v>1163</v>
       </c>
-      <c r="E125" t="s">
+      <c r="I125" t="s">
         <v>1164</v>
       </c>
-      <c r="F125" t="s">
+      <c r="J125" t="s">
+        <v>24</v>
+      </c>
+      <c r="K125" t="s">
+        <v>25</v>
+      </c>
+      <c r="L125" t="s">
+        <v>26</v>
+      </c>
+      <c r="M125" t="s">
+        <v>27</v>
+      </c>
+      <c r="N125" t="s">
+        <v>28</v>
+      </c>
+      <c r="O125" t="s">
         <v>1165</v>
-      </c>
-[...25 lines deleted...]
-        <v>1169</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>3588</v>
+        <v>3552</v>
       </c>
       <c r="B126" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E126" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F126" t="s">
         <v>1170</v>
       </c>
-      <c r="C126" t="s">
+      <c r="G126" t="s">
         <v>1171</v>
       </c>
-      <c r="D126" t="s">
+      <c r="H126" t="s">
         <v>1172</v>
       </c>
-      <c r="E126" t="s">
+      <c r="I126" t="s">
         <v>1173</v>
       </c>
-      <c r="F126" t="s">
+      <c r="J126" t="s">
+        <v>24</v>
+      </c>
+      <c r="K126" t="s">
+        <v>746</v>
+      </c>
+      <c r="L126" t="s">
+        <v>26</v>
+      </c>
+      <c r="M126" t="s">
+        <v>747</v>
+      </c>
+      <c r="N126" t="s">
+        <v>28</v>
+      </c>
+      <c r="O126" t="s">
         <v>1174</v>
-      </c>
-[...25 lines deleted...]
-        <v>1180</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>3591</v>
+        <v>3553</v>
       </c>
       <c r="B127" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D127" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F127" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G127" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H127" t="s">
         <v>1181</v>
       </c>
-      <c r="C127" t="s">
+      <c r="I127" t="s">
         <v>1182</v>
       </c>
-      <c r="D127" t="s">
+      <c r="J127" t="s">
+        <v>24</v>
+      </c>
+      <c r="K127" t="s">
+        <v>47</v>
+      </c>
+      <c r="L127" t="s">
+        <v>26</v>
+      </c>
+      <c r="M127" t="s">
+        <v>48</v>
+      </c>
+      <c r="N127" t="s">
+        <v>28</v>
+      </c>
+      <c r="O127" t="s">
         <v>1183</v>
-      </c>
-[...31 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>3686</v>
+        <v>3566</v>
       </c>
       <c r="B128" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C128" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D128" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E128" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F128" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G128" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H128" t="s">
         <v>1190</v>
       </c>
-      <c r="C128" t="s">
+      <c r="I128" t="s">
         <v>1191</v>
       </c>
-      <c r="D128" t="s">
+      <c r="J128" t="s">
+        <v>24</v>
+      </c>
+      <c r="K128" t="s">
+        <v>170</v>
+      </c>
+      <c r="L128" t="s">
+        <v>26</v>
+      </c>
+      <c r="M128" t="s">
+        <v>171</v>
+      </c>
+      <c r="N128" t="s">
+        <v>28</v>
+      </c>
+      <c r="O128" t="s">
         <v>1192</v>
-      </c>
-[...31 lines deleted...]
-        <v>1198</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>3689</v>
+        <v>3567</v>
       </c>
       <c r="B129" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D129" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E129" t="s">
+        <v>1196</v>
+      </c>
+      <c r="F129" t="s">
+        <v>1197</v>
+      </c>
+      <c r="G129" t="s">
+        <v>1198</v>
+      </c>
+      <c r="H129" t="s">
         <v>1199</v>
       </c>
-      <c r="C129" t="s">
+      <c r="I129" t="s">
         <v>1200</v>
       </c>
-      <c r="D129" t="s">
+      <c r="J129" t="s">
+        <v>450</v>
+      </c>
+      <c r="K129" t="s">
         <v>1201</v>
       </c>
-      <c r="E129" t="s">
+      <c r="L129" t="s">
+        <v>452</v>
+      </c>
+      <c r="M129" t="s">
         <v>1202</v>
       </c>
-      <c r="F129" t="s">
+      <c r="N129" t="s">
+        <v>28</v>
+      </c>
+      <c r="O129" t="s">
         <v>1203</v>
-      </c>
-[...25 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>3700</v>
+        <v>3573</v>
       </c>
       <c r="B130" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F130" t="s">
         <v>1208</v>
       </c>
-      <c r="C130" t="s">
+      <c r="G130" t="s">
         <v>1209</v>
       </c>
-      <c r="D130" t="s">
+      <c r="H130" t="s">
         <v>1210</v>
       </c>
-      <c r="E130" t="s">
+      <c r="I130" t="s">
         <v>1211</v>
-      </c>
-[...10 lines deleted...]
-        <v>1215</v>
       </c>
       <c r="J130" t="s">
         <v>24</v>
       </c>
       <c r="K130" t="s">
         <v>25</v>
       </c>
       <c r="L130" t="s">
         <v>26</v>
       </c>
       <c r="M130" t="s">
         <v>27</v>
       </c>
       <c r="N130" t="s">
         <v>28</v>
       </c>
       <c r="O130" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>3701</v>
+        <v>3574</v>
       </c>
       <c r="B131" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E131" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F131" t="s">
         <v>1217</v>
       </c>
-      <c r="C131" t="s">
+      <c r="G131" t="s">
         <v>1218</v>
       </c>
-      <c r="D131" t="s">
+      <c r="H131" t="s">
         <v>1219</v>
       </c>
-      <c r="E131" t="s">
+      <c r="I131" t="s">
         <v>1220</v>
       </c>
-      <c r="F131" t="s">
+      <c r="J131" t="s">
+        <v>24</v>
+      </c>
+      <c r="K131" t="s">
+        <v>170</v>
+      </c>
+      <c r="L131" t="s">
+        <v>26</v>
+      </c>
+      <c r="M131" t="s">
+        <v>171</v>
+      </c>
+      <c r="N131" t="s">
+        <v>28</v>
+      </c>
+      <c r="O131" t="s">
         <v>1221</v>
-      </c>
-[...25 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>3702</v>
+        <v>3575</v>
       </c>
       <c r="B132" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F132" t="s">
         <v>1226</v>
       </c>
-      <c r="C132" t="s">
+      <c r="G132" t="s">
         <v>1227</v>
       </c>
-      <c r="D132" t="s">
+      <c r="H132" t="s">
         <v>1228</v>
       </c>
-      <c r="E132" t="s">
+      <c r="I132" t="s">
         <v>1229</v>
       </c>
-      <c r="F132" t="s">
+      <c r="J132" t="s">
+        <v>24</v>
+      </c>
+      <c r="K132" t="s">
         <v>1230</v>
       </c>
-      <c r="G132" t="s">
+      <c r="L132" t="s">
+        <v>26</v>
+      </c>
+      <c r="M132" t="s">
         <v>1231</v>
       </c>
-      <c r="H132" t="s">
+      <c r="N132" t="s">
+        <v>28</v>
+      </c>
+      <c r="O132" t="s">
         <v>1232</v>
-      </c>
-[...19 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>3706</v>
+        <v>3578</v>
       </c>
       <c r="B133" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D133" t="s">
         <v>1235</v>
       </c>
-      <c r="C133" t="s">
+      <c r="E133" t="s">
         <v>1236</v>
       </c>
-      <c r="D133" t="s">
+      <c r="F133" t="s">
         <v>1237</v>
       </c>
-      <c r="E133" t="s">
+      <c r="G133" t="s">
         <v>1238</v>
       </c>
-      <c r="F133" t="s">
+      <c r="H133" t="s">
         <v>1239</v>
       </c>
-      <c r="G133" t="s">
+      <c r="I133" t="s">
         <v>1240</v>
-      </c>
-[...4 lines deleted...]
-        <v>1242</v>
       </c>
       <c r="J133" t="s">
         <v>24</v>
       </c>
       <c r="K133" t="s">
         <v>25</v>
       </c>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133" t="s">
         <v>27</v>
       </c>
       <c r="N133" t="s">
         <v>28</v>
       </c>
       <c r="O133" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>3711</v>
+        <v>3581</v>
       </c>
       <c r="B134" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D134" t="s">
         <v>1244</v>
       </c>
-      <c r="C134" t="s">
+      <c r="E134" t="s">
         <v>1245</v>
       </c>
-      <c r="D134" t="s">
+      <c r="F134" t="s">
         <v>1246</v>
       </c>
-      <c r="E134" t="s">
+      <c r="G134" t="s">
         <v>1247</v>
       </c>
-      <c r="F134" t="s">
+      <c r="H134" t="s">
         <v>1248</v>
       </c>
-      <c r="G134" t="s">
+      <c r="I134" t="s">
         <v>1249</v>
       </c>
-      <c r="H134" t="s">
+      <c r="J134" t="s">
+        <v>24</v>
+      </c>
+      <c r="K134" t="s">
+        <v>47</v>
+      </c>
+      <c r="L134" t="s">
+        <v>26</v>
+      </c>
+      <c r="M134" t="s">
+        <v>48</v>
+      </c>
+      <c r="N134" t="s">
+        <v>28</v>
+      </c>
+      <c r="O134" t="s">
         <v>1250</v>
-      </c>
-[...19 lines deleted...]
-        <v>1252</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>3716</v>
+        <v>3586</v>
       </c>
       <c r="B135" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D135" t="s">
         <v>1253</v>
       </c>
-      <c r="C135" t="s">
+      <c r="E135" t="s">
         <v>1254</v>
       </c>
-      <c r="D135" t="s">
+      <c r="F135" t="s">
         <v>1255</v>
       </c>
-      <c r="E135" t="s">
+      <c r="G135" t="s">
         <v>1256</v>
       </c>
-      <c r="F135" t="s">
+      <c r="H135" t="s">
         <v>1257</v>
       </c>
-      <c r="G135" t="s">
+      <c r="I135" t="s">
         <v>1258</v>
       </c>
-      <c r="H135" t="s">
+      <c r="J135" t="s">
+        <v>24</v>
+      </c>
+      <c r="K135" t="s">
+        <v>25</v>
+      </c>
+      <c r="L135" t="s">
+        <v>26</v>
+      </c>
+      <c r="M135" t="s">
+        <v>27</v>
+      </c>
+      <c r="N135" t="s">
+        <v>28</v>
+      </c>
+      <c r="O135" t="s">
         <v>1259</v>
-      </c>
-[...19 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>3718</v>
+        <v>3588</v>
       </c>
       <c r="B136" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D136" t="s">
         <v>1262</v>
       </c>
-      <c r="C136" t="s">
+      <c r="E136" t="s">
         <v>1263</v>
       </c>
-      <c r="D136" t="s">
+      <c r="F136" t="s">
         <v>1264</v>
       </c>
-      <c r="E136" t="s">
+      <c r="G136" t="s">
         <v>1265</v>
       </c>
-      <c r="F136" t="s">
+      <c r="H136" t="s">
         <v>1266</v>
       </c>
-      <c r="G136" t="s">
+      <c r="I136" t="s">
         <v>1267</v>
       </c>
-      <c r="H136" t="s">
+      <c r="J136" t="s">
+        <v>24</v>
+      </c>
+      <c r="K136" t="s">
         <v>1268</v>
       </c>
-      <c r="I136" t="s">
+      <c r="L136" t="s">
+        <v>26</v>
+      </c>
+      <c r="M136" t="s">
         <v>1269</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N136" t="s">
         <v>28</v>
       </c>
       <c r="O136" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>3719</v>
+        <v>3591</v>
       </c>
       <c r="B137" t="s">
         <v>1271</v>
       </c>
       <c r="C137" t="s">
         <v>1272</v>
       </c>
       <c r="D137" t="s">
         <v>1273</v>
       </c>
       <c r="E137" t="s">
         <v>1274</v>
       </c>
       <c r="F137" t="s">
         <v>1275</v>
       </c>
       <c r="G137" t="s">
         <v>1276</v>
       </c>
       <c r="H137" t="s">
         <v>1277</v>
       </c>
       <c r="I137" t="s">
         <v>1278</v>
       </c>
       <c r="J137" t="s">
         <v>24</v>
       </c>
       <c r="K137" t="s">
         <v>170</v>
       </c>
       <c r="L137" t="s">
         <v>26</v>
       </c>
       <c r="M137" t="s">
         <v>171</v>
       </c>
       <c r="N137" t="s">
         <v>28</v>
       </c>
       <c r="O137" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>3731</v>
+        <v>3602</v>
       </c>
       <c r="B138" t="s">
         <v>1280</v>
       </c>
       <c r="C138" t="s">
         <v>1281</v>
       </c>
       <c r="D138" t="s">
         <v>1282</v>
       </c>
       <c r="E138" t="s">
         <v>1283</v>
       </c>
       <c r="F138" t="s">
         <v>1284</v>
       </c>
       <c r="G138" t="s">
         <v>1285</v>
       </c>
       <c r="H138" t="s">
         <v>1286</v>
       </c>
       <c r="I138" t="s">
         <v>1287</v>
       </c>
       <c r="J138" t="s">
         <v>24</v>
       </c>
       <c r="K138" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L138" t="s">
         <v>26</v>
       </c>
       <c r="M138" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N138" t="s">
         <v>28</v>
       </c>
       <c r="O138" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>3732</v>
+        <v>3636</v>
       </c>
       <c r="B139" t="s">
         <v>1289</v>
       </c>
       <c r="C139" t="s">
         <v>1290</v>
       </c>
       <c r="D139" t="s">
         <v>1291</v>
       </c>
       <c r="E139" t="s">
         <v>1292</v>
       </c>
       <c r="F139" t="s">
         <v>1293</v>
       </c>
       <c r="G139" t="s">
         <v>1294</v>
       </c>
       <c r="H139" t="s">
         <v>1295</v>
       </c>
       <c r="I139" t="s">
         <v>1296</v>
       </c>
       <c r="J139" t="s">
         <v>24</v>
       </c>
       <c r="K139" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L139" t="s">
         <v>26</v>
       </c>
       <c r="M139" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N139" t="s">
         <v>28</v>
       </c>
       <c r="O139" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>3753</v>
+        <v>3652</v>
       </c>
       <c r="B140" t="s">
         <v>1298</v>
       </c>
       <c r="C140" t="s">
         <v>1299</v>
       </c>
       <c r="D140" t="s">
         <v>1300</v>
       </c>
       <c r="E140" t="s">
         <v>1301</v>
       </c>
       <c r="F140" t="s">
         <v>1302</v>
       </c>
       <c r="G140" t="s">
         <v>1303</v>
       </c>
       <c r="H140" t="s">
         <v>1304</v>
       </c>
       <c r="I140" t="s">
         <v>1305</v>
       </c>
       <c r="J140" t="s">
         <v>24</v>
       </c>
       <c r="K140" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L140" t="s">
         <v>26</v>
       </c>
       <c r="M140" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N140" t="s">
         <v>28</v>
       </c>
       <c r="O140" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>3756</v>
+        <v>3686</v>
       </c>
       <c r="B141" t="s">
         <v>1307</v>
       </c>
       <c r="C141" t="s">
         <v>1308</v>
       </c>
       <c r="D141" t="s">
         <v>1309</v>
       </c>
       <c r="E141" t="s">
         <v>1310</v>
       </c>
       <c r="F141" t="s">
         <v>1311</v>
       </c>
       <c r="G141" t="s">
         <v>1312</v>
       </c>
       <c r="H141" t="s">
         <v>1313</v>
       </c>
       <c r="I141" t="s">
         <v>1314</v>
       </c>
       <c r="J141" t="s">
         <v>24</v>
       </c>
       <c r="K141" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L141" t="s">
         <v>26</v>
       </c>
       <c r="M141" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>3854</v>
+        <v>3689</v>
       </c>
       <c r="B142" t="s">
         <v>1316</v>
       </c>
       <c r="C142" t="s">
         <v>1317</v>
       </c>
       <c r="D142" t="s">
         <v>1318</v>
       </c>
       <c r="E142" t="s">
         <v>1319</v>
       </c>
       <c r="F142" t="s">
         <v>1320</v>
       </c>
       <c r="G142" t="s">
         <v>1321</v>
       </c>
       <c r="H142" t="s">
         <v>1322</v>
       </c>
       <c r="I142" t="s">
         <v>1323</v>
       </c>
       <c r="J142" t="s">
         <v>24</v>
       </c>
       <c r="K142" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L142" t="s">
         <v>26</v>
       </c>
       <c r="M142" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>4176</v>
+        <v>3700</v>
       </c>
       <c r="B143" t="s">
         <v>1325</v>
       </c>
       <c r="C143" t="s">
         <v>1326</v>
       </c>
       <c r="D143" t="s">
         <v>1327</v>
       </c>
       <c r="E143" t="s">
         <v>1328</v>
       </c>
       <c r="F143" t="s">
         <v>1329</v>
       </c>
       <c r="G143" t="s">
         <v>1330</v>
       </c>
       <c r="H143" t="s">
         <v>1331</v>
       </c>
       <c r="I143" t="s">
         <v>1332</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L143" t="s">
         <v>26</v>
       </c>
       <c r="M143" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
         <v>1333</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>4186</v>
+        <v>3701</v>
       </c>
       <c r="B144" t="s">
         <v>1334</v>
       </c>
       <c r="C144" t="s">
         <v>1335</v>
       </c>
       <c r="D144" t="s">
         <v>1336</v>
       </c>
       <c r="E144" t="s">
         <v>1337</v>
       </c>
       <c r="F144" t="s">
         <v>1338</v>
       </c>
       <c r="G144" t="s">
         <v>1339</v>
       </c>
       <c r="H144" t="s">
         <v>1340</v>
       </c>
       <c r="I144" t="s">
         <v>1341</v>
       </c>
       <c r="J144" t="s">
         <v>24</v>
       </c>
       <c r="K144" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="N144" t="s">
         <v>28</v>
       </c>
       <c r="O144" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>4196</v>
+        <v>3702</v>
       </c>
       <c r="B145" t="s">
         <v>1343</v>
       </c>
       <c r="C145" t="s">
         <v>1344</v>
       </c>
       <c r="D145" t="s">
         <v>1345</v>
       </c>
       <c r="E145" t="s">
         <v>1346</v>
       </c>
       <c r="F145" t="s">
         <v>1347</v>
       </c>
       <c r="G145" t="s">
         <v>1348</v>
       </c>
       <c r="H145" t="s">
         <v>1349</v>
       </c>
       <c r="I145" t="s">
         <v>1350</v>
       </c>
       <c r="J145" t="s">
         <v>24</v>
       </c>
       <c r="K145" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L145" t="s">
         <v>26</v>
       </c>
       <c r="M145" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N145" t="s">
         <v>28</v>
       </c>
       <c r="O145" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>4198</v>
+        <v>3706</v>
       </c>
       <c r="B146" t="s">
         <v>1352</v>
       </c>
       <c r="C146" t="s">
         <v>1353</v>
       </c>
       <c r="D146" t="s">
         <v>1354</v>
       </c>
       <c r="E146" t="s">
         <v>1355</v>
       </c>
       <c r="F146" t="s">
         <v>1356</v>
       </c>
       <c r="G146" t="s">
         <v>1357</v>
       </c>
       <c r="H146" t="s">
         <v>1358</v>
       </c>
       <c r="I146" t="s">
         <v>1359</v>
       </c>
       <c r="J146" t="s">
         <v>24</v>
       </c>
       <c r="K146" t="s">
         <v>25</v>
       </c>
       <c r="L146" t="s">
         <v>26</v>
       </c>
       <c r="M146" t="s">
         <v>27</v>
       </c>
       <c r="N146" t="s">
         <v>28</v>
       </c>
       <c r="O146" t="s">
         <v>1360</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>4202</v>
+        <v>3711</v>
       </c>
       <c r="B147" t="s">
         <v>1361</v>
       </c>
       <c r="C147" t="s">
         <v>1362</v>
       </c>
       <c r="D147" t="s">
         <v>1363</v>
       </c>
       <c r="E147" t="s">
         <v>1364</v>
       </c>
       <c r="F147" t="s">
         <v>1365</v>
       </c>
       <c r="G147" t="s">
         <v>1366</v>
       </c>
       <c r="H147" t="s">
         <v>1367</v>
       </c>
       <c r="I147" t="s">
         <v>1368</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N147" t="s">
         <v>28</v>
       </c>
       <c r="O147" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>4204</v>
+        <v>3714</v>
       </c>
       <c r="B148" t="s">
         <v>1370</v>
       </c>
       <c r="C148" t="s">
         <v>1371</v>
       </c>
       <c r="D148" t="s">
         <v>1372</v>
       </c>
       <c r="E148" t="s">
         <v>1373</v>
       </c>
       <c r="F148" t="s">
         <v>1374</v>
       </c>
       <c r="G148" t="s">
         <v>1375</v>
       </c>
       <c r="H148" t="s">
         <v>1376</v>
       </c>
       <c r="I148" t="s">
         <v>1377</v>
       </c>
       <c r="J148" t="s">
         <v>24</v>
       </c>
       <c r="K148" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L148" t="s">
         <v>26</v>
       </c>
       <c r="M148" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N148" t="s">
         <v>28</v>
       </c>
       <c r="O148" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>4206</v>
+        <v>3716</v>
       </c>
       <c r="B149" t="s">
         <v>1379</v>
       </c>
       <c r="C149" t="s">
         <v>1380</v>
       </c>
       <c r="D149" t="s">
         <v>1381</v>
       </c>
       <c r="E149" t="s">
         <v>1382</v>
       </c>
       <c r="F149" t="s">
         <v>1383</v>
       </c>
       <c r="G149" t="s">
         <v>1384</v>
       </c>
       <c r="H149" t="s">
         <v>1385</v>
       </c>
       <c r="I149" t="s">
         <v>1386</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L149" t="s">
         <v>26</v>
       </c>
       <c r="M149" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N149" t="s">
         <v>28</v>
       </c>
       <c r="O149" t="s">
         <v>1387</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>4211</v>
+        <v>3718</v>
       </c>
       <c r="B150" t="s">
         <v>1388</v>
       </c>
       <c r="C150" t="s">
         <v>1389</v>
       </c>
       <c r="D150" t="s">
         <v>1390</v>
       </c>
       <c r="E150" t="s">
         <v>1391</v>
       </c>
       <c r="F150" t="s">
         <v>1392</v>
       </c>
       <c r="G150" t="s">
         <v>1393</v>
       </c>
       <c r="H150" t="s">
         <v>1394</v>
       </c>
       <c r="I150" t="s">
         <v>1395</v>
       </c>
       <c r="J150" t="s">
         <v>24</v>
       </c>
       <c r="K150" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L150" t="s">
         <v>26</v>
       </c>
       <c r="M150" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N150" t="s">
         <v>28</v>
       </c>
       <c r="O150" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>4216</v>
+        <v>3719</v>
       </c>
       <c r="B151" t="s">
         <v>1397</v>
       </c>
       <c r="C151" t="s">
         <v>1398</v>
       </c>
       <c r="D151" t="s">
         <v>1399</v>
       </c>
       <c r="E151" t="s">
         <v>1400</v>
       </c>
       <c r="F151" t="s">
         <v>1401</v>
       </c>
       <c r="G151" t="s">
         <v>1402</v>
       </c>
       <c r="H151" t="s">
         <v>1403</v>
       </c>
       <c r="I151" t="s">
         <v>1404</v>
       </c>
       <c r="J151" t="s">
+        <v>24</v>
+      </c>
+      <c r="K151" t="s">
+        <v>170</v>
+      </c>
+      <c r="L151" t="s">
+        <v>26</v>
+      </c>
+      <c r="M151" t="s">
+        <v>171</v>
+      </c>
+      <c r="N151" t="s">
+        <v>28</v>
+      </c>
+      <c r="O151" t="s">
         <v>1405</v>
-      </c>
-[...13 lines deleted...]
-        <v>1409</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>4243</v>
+        <v>3731</v>
       </c>
       <c r="B152" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F152" t="s">
         <v>1410</v>
       </c>
-      <c r="C152" t="s">
+      <c r="G152" t="s">
         <v>1411</v>
       </c>
-      <c r="D152" t="s">
+      <c r="H152" t="s">
         <v>1412</v>
       </c>
-      <c r="E152" t="s">
+      <c r="I152" t="s">
         <v>1413</v>
-      </c>
-[...10 lines deleted...]
-        <v>1417</v>
       </c>
       <c r="J152" t="s">
         <v>24</v>
       </c>
       <c r="K152" t="s">
         <v>25</v>
       </c>
       <c r="L152" t="s">
         <v>26</v>
       </c>
       <c r="M152" t="s">
         <v>27</v>
       </c>
       <c r="N152" t="s">
         <v>28</v>
       </c>
       <c r="O152" t="s">
-        <v>1418</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>4292</v>
+        <v>3732</v>
       </c>
       <c r="B153" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F153" t="s">
         <v>1419</v>
       </c>
-      <c r="C153" t="s">
+      <c r="G153" t="s">
         <v>1420</v>
       </c>
-      <c r="D153" t="s">
+      <c r="H153" t="s">
         <v>1421</v>
       </c>
-      <c r="E153" t="s">
+      <c r="I153" t="s">
         <v>1422</v>
       </c>
-      <c r="F153" t="s">
+      <c r="J153" t="s">
+        <v>24</v>
+      </c>
+      <c r="K153" t="s">
+        <v>170</v>
+      </c>
+      <c r="L153" t="s">
+        <v>26</v>
+      </c>
+      <c r="M153" t="s">
+        <v>171</v>
+      </c>
+      <c r="N153" t="s">
+        <v>28</v>
+      </c>
+      <c r="O153" t="s">
         <v>1423</v>
-      </c>
-[...25 lines deleted...]
-        <v>1429</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>4295</v>
+        <v>3753</v>
       </c>
       <c r="B154" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F154" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G154" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H154" t="s">
         <v>1430</v>
       </c>
-      <c r="C154" t="s">
+      <c r="I154" t="s">
         <v>1431</v>
-      </c>
-[...16 lines deleted...]
-        <v>1437</v>
       </c>
       <c r="J154" t="s">
         <v>24</v>
       </c>
       <c r="K154" t="s">
         <v>25</v>
       </c>
       <c r="L154" t="s">
         <v>26</v>
       </c>
       <c r="M154" t="s">
         <v>27</v>
       </c>
       <c r="N154" t="s">
         <v>28</v>
       </c>
       <c r="O154" t="s">
-        <v>1438</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>4302</v>
+        <v>3755</v>
       </c>
       <c r="B155" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1436</v>
+      </c>
+      <c r="F155" t="s">
+        <v>1437</v>
+      </c>
+      <c r="G155" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H155" t="s">
         <v>1439</v>
       </c>
-      <c r="C155" t="s">
+      <c r="I155" t="s">
         <v>1440</v>
       </c>
-      <c r="D155" t="s">
+      <c r="J155" t="s">
+        <v>24</v>
+      </c>
+      <c r="K155" t="s">
+        <v>170</v>
+      </c>
+      <c r="L155" t="s">
+        <v>26</v>
+      </c>
+      <c r="M155" t="s">
+        <v>171</v>
+      </c>
+      <c r="N155" t="s">
+        <v>28</v>
+      </c>
+      <c r="O155" t="s">
         <v>1441</v>
-      </c>
-[...31 lines deleted...]
-        <v>1451</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>4303</v>
+        <v>3756</v>
       </c>
       <c r="B156" t="s">
-        <v>1452</v>
+        <v>1442</v>
       </c>
       <c r="C156" t="s">
-        <v>1453</v>
+        <v>1443</v>
       </c>
       <c r="D156" t="s">
-        <v>1454</v>
+        <v>1444</v>
       </c>
       <c r="E156" t="s">
-        <v>1455</v>
+        <v>1445</v>
       </c>
       <c r="F156" t="s">
-        <v>1456</v>
+        <v>1446</v>
       </c>
       <c r="G156" t="s">
-        <v>1457</v>
+        <v>1447</v>
       </c>
       <c r="H156" t="s">
-        <v>1458</v>
+        <v>1448</v>
       </c>
       <c r="I156" t="s">
-        <v>1459</v>
+        <v>1449</v>
       </c>
       <c r="J156" t="s">
-        <v>739</v>
+        <v>24</v>
       </c>
       <c r="K156" t="s">
-        <v>1158</v>
+        <v>25</v>
       </c>
       <c r="L156" t="s">
-        <v>741</v>
+        <v>26</v>
       </c>
       <c r="M156" t="s">
-        <v>1159</v>
+        <v>27</v>
       </c>
       <c r="N156" t="s">
         <v>28</v>
       </c>
       <c r="O156" t="s">
-        <v>1460</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>4304</v>
+        <v>3777</v>
       </c>
       <c r="B157" t="s">
-        <v>1461</v>
+        <v>1451</v>
       </c>
       <c r="C157" t="s">
-        <v>1462</v>
+        <v>1452</v>
       </c>
       <c r="D157" t="s">
-        <v>1463</v>
+        <v>1453</v>
       </c>
       <c r="E157" t="s">
-        <v>1464</v>
+        <v>1454</v>
       </c>
       <c r="F157" t="s">
-        <v>1465</v>
+        <v>1455</v>
       </c>
       <c r="G157" t="s">
-        <v>1466</v>
+        <v>1456</v>
       </c>
       <c r="H157" t="s">
-        <v>1467</v>
+        <v>1457</v>
       </c>
       <c r="I157" t="s">
-        <v>1468</v>
+        <v>1458</v>
       </c>
       <c r="J157" t="s">
         <v>24</v>
       </c>
       <c r="K157" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L157" t="s">
         <v>26</v>
       </c>
       <c r="M157" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N157" t="s">
         <v>28</v>
       </c>
       <c r="O157" t="s">
-        <v>1469</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>4307</v>
+        <v>3779</v>
       </c>
       <c r="B158" t="s">
-        <v>1470</v>
+        <v>1460</v>
       </c>
       <c r="C158" t="s">
-        <v>1471</v>
+        <v>1461</v>
       </c>
       <c r="D158" t="s">
-        <v>1472</v>
+        <v>1462</v>
       </c>
       <c r="E158" t="s">
-        <v>1473</v>
+        <v>1463</v>
       </c>
       <c r="F158" t="s">
-        <v>1474</v>
+        <v>1464</v>
       </c>
       <c r="G158" t="s">
-        <v>1475</v>
+        <v>1465</v>
       </c>
       <c r="H158" t="s">
-        <v>1476</v>
+        <v>1466</v>
       </c>
       <c r="I158" t="s">
-        <v>1477</v>
+        <v>1467</v>
       </c>
       <c r="J158" t="s">
-        <v>1405</v>
+        <v>24</v>
       </c>
       <c r="K158" t="s">
-        <v>1478</v>
+        <v>170</v>
       </c>
       <c r="L158" t="s">
-        <v>1407</v>
+        <v>26</v>
       </c>
       <c r="M158" t="s">
-        <v>1479</v>
+        <v>171</v>
       </c>
       <c r="N158" t="s">
         <v>28</v>
       </c>
       <c r="O158" t="s">
-        <v>1480</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>4308</v>
+        <v>3791</v>
       </c>
       <c r="B159" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D159" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E159" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F159" t="s">
+        <v>1473</v>
+      </c>
+      <c r="G159" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H159" t="s">
+        <v>1475</v>
+      </c>
+      <c r="I159" t="s">
+        <v>1476</v>
+      </c>
+      <c r="J159" t="s">
+        <v>1477</v>
+      </c>
+      <c r="K159" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L159" t="s">
+        <v>1479</v>
+      </c>
+      <c r="M159" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N159" t="s">
+        <v>28</v>
+      </c>
+      <c r="O159" t="s">
         <v>1481</v>
-      </c>
-[...37 lines deleted...]
-        <v>1489</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>4309</v>
+        <v>3854</v>
       </c>
       <c r="B160" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1486</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1487</v>
+      </c>
+      <c r="H160" t="s">
+        <v>1488</v>
+      </c>
+      <c r="I160" t="s">
+        <v>1489</v>
+      </c>
+      <c r="J160" t="s">
+        <v>24</v>
+      </c>
+      <c r="K160" t="s">
+        <v>47</v>
+      </c>
+      <c r="L160" t="s">
+        <v>26</v>
+      </c>
+      <c r="M160" t="s">
+        <v>48</v>
+      </c>
+      <c r="N160" t="s">
+        <v>28</v>
+      </c>
+      <c r="O160" t="s">
         <v>1490</v>
-      </c>
-[...37 lines deleted...]
-        <v>1498</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>4311</v>
+        <v>3863</v>
       </c>
       <c r="B161" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D161" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E161" t="s">
+        <v>1494</v>
+      </c>
+      <c r="F161" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G161" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H161" t="s">
+        <v>1497</v>
+      </c>
+      <c r="I161" t="s">
+        <v>1498</v>
+      </c>
+      <c r="J161" t="s">
+        <v>24</v>
+      </c>
+      <c r="K161" t="s">
+        <v>170</v>
+      </c>
+      <c r="L161" t="s">
+        <v>26</v>
+      </c>
+      <c r="M161" t="s">
+        <v>171</v>
+      </c>
+      <c r="N161" t="s">
+        <v>28</v>
+      </c>
+      <c r="O161" t="s">
         <v>1499</v>
-      </c>
-[...37 lines deleted...]
-        <v>1507</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>4314</v>
+        <v>3868</v>
       </c>
       <c r="B162" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D162" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E162" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F162" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H162" t="s">
+        <v>1506</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1507</v>
+      </c>
+      <c r="J162" t="s">
+        <v>24</v>
+      </c>
+      <c r="K162" t="s">
+        <v>47</v>
+      </c>
+      <c r="L162" t="s">
+        <v>26</v>
+      </c>
+      <c r="M162" t="s">
+        <v>48</v>
+      </c>
+      <c r="N162" t="s">
+        <v>28</v>
+      </c>
+      <c r="O162" t="s">
         <v>1508</v>
-      </c>
-[...37 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>4316</v>
+        <v>3910</v>
       </c>
       <c r="B163" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E163" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F163" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G163" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H163" t="s">
+        <v>1515</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1516</v>
+      </c>
+      <c r="J163" t="s">
+        <v>24</v>
+      </c>
+      <c r="K163" t="s">
+        <v>746</v>
+      </c>
+      <c r="L163" t="s">
+        <v>26</v>
+      </c>
+      <c r="M163" t="s">
+        <v>747</v>
+      </c>
+      <c r="N163" t="s">
+        <v>28</v>
+      </c>
+      <c r="O163" t="s">
         <v>1517</v>
-      </c>
-[...37 lines deleted...]
-        <v>1525</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>4318</v>
+        <v>4176</v>
       </c>
       <c r="B164" t="s">
-        <v>1526</v>
+        <v>1518</v>
       </c>
       <c r="C164" t="s">
-        <v>1527</v>
+        <v>1519</v>
       </c>
       <c r="D164" t="s">
-        <v>1528</v>
+        <v>1520</v>
       </c>
       <c r="E164" t="s">
-        <v>1529</v>
+        <v>1521</v>
       </c>
       <c r="F164" t="s">
-        <v>1530</v>
+        <v>1522</v>
       </c>
       <c r="G164" t="s">
-        <v>1531</v>
+        <v>1523</v>
       </c>
       <c r="H164" t="s">
-        <v>1532</v>
+        <v>1524</v>
       </c>
       <c r="I164" t="s">
-        <v>1533</v>
+        <v>1525</v>
       </c>
       <c r="J164" t="s">
         <v>24</v>
       </c>
       <c r="K164" t="s">
         <v>170</v>
       </c>
       <c r="L164" t="s">
         <v>26</v>
       </c>
       <c r="M164" t="s">
         <v>171</v>
       </c>
       <c r="N164" t="s">
         <v>28</v>
       </c>
       <c r="O164" t="s">
-        <v>1534</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>4319</v>
+        <v>4177</v>
       </c>
       <c r="B165" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E165" t="s">
+        <v>1530</v>
+      </c>
+      <c r="F165" t="s">
+        <v>1531</v>
+      </c>
+      <c r="G165" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H165" t="s">
+        <v>1533</v>
+      </c>
+      <c r="I165" t="s">
+        <v>1534</v>
+      </c>
+      <c r="J165" t="s">
+        <v>24</v>
+      </c>
+      <c r="K165" t="s">
+        <v>25</v>
+      </c>
+      <c r="L165" t="s">
+        <v>26</v>
+      </c>
+      <c r="M165" t="s">
+        <v>27</v>
+      </c>
+      <c r="N165" t="s">
+        <v>28</v>
+      </c>
+      <c r="O165" t="s">
         <v>1535</v>
-      </c>
-[...37 lines deleted...]
-        <v>1543</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>4322</v>
+        <v>4180</v>
       </c>
       <c r="B166" t="s">
-        <v>1544</v>
+        <v>1536</v>
       </c>
       <c r="C166" t="s">
-        <v>1545</v>
+        <v>1537</v>
       </c>
       <c r="D166" t="s">
-        <v>1546</v>
+        <v>1538</v>
       </c>
       <c r="E166" t="s">
-        <v>1547</v>
+        <v>1539</v>
       </c>
       <c r="F166" t="s">
-        <v>1548</v>
+        <v>1540</v>
       </c>
       <c r="G166" t="s">
-        <v>1549</v>
+        <v>1541</v>
       </c>
       <c r="H166" t="s">
-        <v>1550</v>
+        <v>1542</v>
       </c>
       <c r="I166" t="s">
-        <v>1551</v>
+        <v>1543</v>
       </c>
       <c r="J166" t="s">
         <v>24</v>
       </c>
       <c r="K166" t="s">
         <v>25</v>
       </c>
       <c r="L166" t="s">
         <v>26</v>
       </c>
       <c r="M166" t="s">
         <v>27</v>
       </c>
       <c r="N166" t="s">
         <v>28</v>
       </c>
       <c r="O166" t="s">
-        <v>1552</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>4555</v>
+        <v>4186</v>
       </c>
       <c r="B167" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E167" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F167" t="s">
+        <v>1549</v>
+      </c>
+      <c r="G167" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H167" t="s">
+        <v>1551</v>
+      </c>
+      <c r="I167" t="s">
+        <v>1552</v>
+      </c>
+      <c r="J167" t="s">
+        <v>24</v>
+      </c>
+      <c r="K167" t="s">
+        <v>59</v>
+      </c>
+      <c r="L167" t="s">
+        <v>26</v>
+      </c>
+      <c r="M167" t="s">
+        <v>61</v>
+      </c>
+      <c r="N167" t="s">
+        <v>28</v>
+      </c>
+      <c r="O167" t="s">
         <v>1553</v>
-      </c>
-[...37 lines deleted...]
-        <v>1561</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>4556</v>
+        <v>4195</v>
       </c>
       <c r="B168" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1557</v>
+      </c>
+      <c r="F168" t="s">
+        <v>1558</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1559</v>
+      </c>
+      <c r="H168" t="s">
+        <v>1560</v>
+      </c>
+      <c r="I168" t="s">
+        <v>1561</v>
+      </c>
+      <c r="J168" t="s">
+        <v>24</v>
+      </c>
+      <c r="K168" t="s">
+        <v>170</v>
+      </c>
+      <c r="L168" t="s">
+        <v>26</v>
+      </c>
+      <c r="M168" t="s">
+        <v>171</v>
+      </c>
+      <c r="N168" t="s">
+        <v>28</v>
+      </c>
+      <c r="O168" t="s">
         <v>1562</v>
-      </c>
-[...37 lines deleted...]
-        <v>1570</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>4558</v>
+        <v>4196</v>
       </c>
       <c r="B169" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F169" t="s">
+        <v>1567</v>
+      </c>
+      <c r="G169" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H169" t="s">
+        <v>1569</v>
+      </c>
+      <c r="I169" t="s">
+        <v>1570</v>
+      </c>
+      <c r="J169" t="s">
+        <v>24</v>
+      </c>
+      <c r="K169" t="s">
+        <v>25</v>
+      </c>
+      <c r="L169" t="s">
+        <v>26</v>
+      </c>
+      <c r="M169" t="s">
+        <v>27</v>
+      </c>
+      <c r="N169" t="s">
+        <v>28</v>
+      </c>
+      <c r="O169" t="s">
         <v>1571</v>
-      </c>
-[...37 lines deleted...]
-        <v>1579</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>4559</v>
+        <v>4198</v>
       </c>
       <c r="B170" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1575</v>
+      </c>
+      <c r="F170" t="s">
+        <v>1576</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H170" t="s">
+        <v>1578</v>
+      </c>
+      <c r="I170" t="s">
+        <v>1579</v>
+      </c>
+      <c r="J170" t="s">
+        <v>24</v>
+      </c>
+      <c r="K170" t="s">
+        <v>25</v>
+      </c>
+      <c r="L170" t="s">
+        <v>26</v>
+      </c>
+      <c r="M170" t="s">
+        <v>27</v>
+      </c>
+      <c r="N170" t="s">
+        <v>28</v>
+      </c>
+      <c r="O170" t="s">
         <v>1580</v>
-      </c>
-[...37 lines deleted...]
-        <v>1588</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>4560</v>
+        <v>4202</v>
       </c>
       <c r="B171" t="s">
-        <v>1589</v>
+        <v>1581</v>
       </c>
       <c r="C171" t="s">
-        <v>1590</v>
+        <v>1582</v>
       </c>
       <c r="D171" t="s">
-        <v>1591</v>
+        <v>1583</v>
       </c>
       <c r="E171" t="s">
-        <v>1592</v>
+        <v>1584</v>
       </c>
       <c r="F171" t="s">
-        <v>1593</v>
+        <v>1585</v>
       </c>
       <c r="G171" t="s">
-        <v>1594</v>
+        <v>1586</v>
       </c>
       <c r="H171" t="s">
-        <v>1595</v>
+        <v>1587</v>
       </c>
       <c r="I171" t="s">
-        <v>1596</v>
+        <v>1588</v>
       </c>
       <c r="J171" t="s">
         <v>24</v>
       </c>
       <c r="K171" t="s">
         <v>25</v>
       </c>
       <c r="L171" t="s">
         <v>26</v>
       </c>
       <c r="M171" t="s">
         <v>27</v>
       </c>
       <c r="N171" t="s">
         <v>28</v>
       </c>
       <c r="O171" t="s">
-        <v>1597</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>4563</v>
+        <v>4204</v>
       </c>
       <c r="B172" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E172" t="s">
+        <v>1593</v>
+      </c>
+      <c r="F172" t="s">
+        <v>1594</v>
+      </c>
+      <c r="G172" t="s">
+        <v>1595</v>
+      </c>
+      <c r="H172" t="s">
+        <v>1596</v>
+      </c>
+      <c r="I172" t="s">
+        <v>1597</v>
+      </c>
+      <c r="J172" t="s">
+        <v>24</v>
+      </c>
+      <c r="K172" t="s">
+        <v>47</v>
+      </c>
+      <c r="L172" t="s">
+        <v>26</v>
+      </c>
+      <c r="M172" t="s">
+        <v>48</v>
+      </c>
+      <c r="N172" t="s">
+        <v>28</v>
+      </c>
+      <c r="O172" t="s">
         <v>1598</v>
-      </c>
-[...37 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>4564</v>
+        <v>4206</v>
       </c>
       <c r="B173" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D173" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E173" t="s">
+        <v>1602</v>
+      </c>
+      <c r="F173" t="s">
+        <v>1603</v>
+      </c>
+      <c r="G173" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H173" t="s">
+        <v>1605</v>
+      </c>
+      <c r="I173" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J173" t="s">
+        <v>24</v>
+      </c>
+      <c r="K173" t="s">
+        <v>25</v>
+      </c>
+      <c r="L173" t="s">
+        <v>26</v>
+      </c>
+      <c r="M173" t="s">
+        <v>27</v>
+      </c>
+      <c r="N173" t="s">
+        <v>28</v>
+      </c>
+      <c r="O173" t="s">
         <v>1607</v>
-      </c>
-[...37 lines deleted...]
-        <v>1617</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>4566</v>
+        <v>4211</v>
       </c>
       <c r="B174" t="s">
-        <v>1618</v>
+        <v>1608</v>
       </c>
       <c r="C174" t="s">
-        <v>1619</v>
+        <v>1609</v>
       </c>
       <c r="D174" t="s">
-        <v>1620</v>
+        <v>1610</v>
       </c>
       <c r="E174" t="s">
-        <v>1621</v>
+        <v>1611</v>
       </c>
       <c r="F174" t="s">
-        <v>1622</v>
+        <v>1612</v>
       </c>
       <c r="G174" t="s">
-        <v>1623</v>
+        <v>1613</v>
       </c>
       <c r="H174" t="s">
-        <v>1624</v>
+        <v>1614</v>
       </c>
       <c r="I174" t="s">
-        <v>1625</v>
+        <v>1615</v>
       </c>
       <c r="J174" t="s">
         <v>24</v>
       </c>
       <c r="K174" t="s">
         <v>25</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174" t="s">
         <v>27</v>
       </c>
       <c r="N174" t="s">
         <v>28</v>
       </c>
       <c r="O174" t="s">
-        <v>1626</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>4568</v>
+        <v>4216</v>
       </c>
       <c r="B175" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E175" t="s">
+        <v>1620</v>
+      </c>
+      <c r="F175" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G175" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H175" t="s">
+        <v>1623</v>
+      </c>
+      <c r="I175" t="s">
+        <v>1624</v>
+      </c>
+      <c r="J175" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K175" t="s">
+        <v>1626</v>
+      </c>
+      <c r="L175" t="s">
         <v>1627</v>
       </c>
-      <c r="C175" t="s">
+      <c r="M175" t="s">
         <v>1628</v>
       </c>
-      <c r="D175" t="s">
+      <c r="N175" t="s">
+        <v>28</v>
+      </c>
+      <c r="O175" t="s">
         <v>1629</v>
-      </c>
-[...31 lines deleted...]
-        <v>1635</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>4704</v>
+        <v>4220</v>
       </c>
       <c r="B176" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E176" t="s">
+        <v>1633</v>
+      </c>
+      <c r="F176" t="s">
+        <v>1634</v>
+      </c>
+      <c r="G176" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H176" t="s">
         <v>1636</v>
       </c>
-      <c r="C176" t="s">
+      <c r="I176" t="s">
         <v>1637</v>
       </c>
-      <c r="D176" t="s">
+      <c r="J176" t="s">
+        <v>24</v>
+      </c>
+      <c r="K176" t="s">
+        <v>25</v>
+      </c>
+      <c r="L176" t="s">
+        <v>26</v>
+      </c>
+      <c r="M176" t="s">
+        <v>27</v>
+      </c>
+      <c r="N176" t="s">
+        <v>28</v>
+      </c>
+      <c r="O176" t="s">
         <v>1638</v>
-      </c>
-[...31 lines deleted...]
-        <v>1644</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>4706</v>
+        <v>4242</v>
       </c>
       <c r="B177" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E177" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F177" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G177" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H177" t="s">
         <v>1645</v>
       </c>
-      <c r="C177" t="s">
+      <c r="I177" t="s">
         <v>1646</v>
       </c>
-      <c r="D177" t="s">
+      <c r="J177" t="s">
+        <v>24</v>
+      </c>
+      <c r="K177" t="s">
+        <v>25</v>
+      </c>
+      <c r="L177" t="s">
+        <v>26</v>
+      </c>
+      <c r="M177" t="s">
+        <v>27</v>
+      </c>
+      <c r="N177" t="s">
+        <v>28</v>
+      </c>
+      <c r="O177" t="s">
         <v>1647</v>
-      </c>
-[...31 lines deleted...]
-        <v>1653</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>4709</v>
+        <v>4243</v>
       </c>
       <c r="B178" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D178" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E178" t="s">
+        <v>1651</v>
+      </c>
+      <c r="F178" t="s">
+        <v>1652</v>
+      </c>
+      <c r="G178" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H178" t="s">
         <v>1654</v>
       </c>
-      <c r="C178" t="s">
+      <c r="I178" t="s">
         <v>1655</v>
       </c>
-      <c r="D178" t="s">
+      <c r="J178" t="s">
+        <v>24</v>
+      </c>
+      <c r="K178" t="s">
+        <v>25</v>
+      </c>
+      <c r="L178" t="s">
+        <v>26</v>
+      </c>
+      <c r="M178" t="s">
+        <v>27</v>
+      </c>
+      <c r="N178" t="s">
+        <v>28</v>
+      </c>
+      <c r="O178" t="s">
         <v>1656</v>
-      </c>
-[...31 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>4711</v>
+        <v>4292</v>
       </c>
       <c r="B179" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D179" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E179" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F179" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G179" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H179" t="s">
         <v>1663</v>
       </c>
-      <c r="C179" t="s">
+      <c r="I179" t="s">
         <v>1664</v>
       </c>
-      <c r="D179" t="s">
+      <c r="J179" t="s">
+        <v>24</v>
+      </c>
+      <c r="K179" t="s">
         <v>1665</v>
       </c>
-      <c r="E179" t="s">
+      <c r="L179" t="s">
+        <v>26</v>
+      </c>
+      <c r="M179" t="s">
         <v>1666</v>
       </c>
-      <c r="F179" t="s">
+      <c r="N179" t="s">
+        <v>28</v>
+      </c>
+      <c r="O179" t="s">
         <v>1667</v>
-      </c>
-[...25 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>4714</v>
+        <v>4295</v>
       </c>
       <c r="B180" t="s">
-        <v>1676</v>
+        <v>1668</v>
       </c>
       <c r="C180" t="s">
-        <v>1677</v>
+        <v>1669</v>
       </c>
       <c r="D180" t="s">
-        <v>1678</v>
+        <v>1670</v>
       </c>
       <c r="E180" t="s">
-        <v>1679</v>
+        <v>1671</v>
       </c>
       <c r="F180" t="s">
-        <v>1680</v>
+        <v>1672</v>
       </c>
       <c r="G180" t="s">
-        <v>1681</v>
+        <v>1673</v>
       </c>
       <c r="H180" t="s">
-        <v>1682</v>
+        <v>1674</v>
       </c>
       <c r="I180" t="s">
-        <v>1683</v>
+        <v>1675</v>
       </c>
       <c r="J180" t="s">
         <v>24</v>
       </c>
       <c r="K180" t="s">
         <v>25</v>
       </c>
       <c r="L180" t="s">
         <v>26</v>
       </c>
       <c r="M180" t="s">
         <v>27</v>
       </c>
       <c r="N180" t="s">
         <v>28</v>
       </c>
       <c r="O180" t="s">
-        <v>1684</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>4716</v>
+        <v>4302</v>
       </c>
       <c r="B181" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D181" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E181" t="s">
+        <v>1680</v>
+      </c>
+      <c r="F181" t="s">
+        <v>1681</v>
+      </c>
+      <c r="G181" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H181" t="s">
+        <v>1683</v>
+      </c>
+      <c r="I181" t="s">
+        <v>1684</v>
+      </c>
+      <c r="J181" t="s">
         <v>1685</v>
       </c>
-      <c r="C181" t="s">
+      <c r="K181" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L181" t="s">
         <v>1686</v>
       </c>
-      <c r="D181" t="s">
+      <c r="M181" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N181" t="s">
+        <v>28</v>
+      </c>
+      <c r="O181" t="s">
         <v>1687</v>
-      </c>
-[...31 lines deleted...]
-        <v>1693</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>4717</v>
+        <v>4303</v>
       </c>
       <c r="B182" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D182" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E182" t="s">
+        <v>1691</v>
+      </c>
+      <c r="F182" t="s">
+        <v>1692</v>
+      </c>
+      <c r="G182" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H182" t="s">
         <v>1694</v>
       </c>
-      <c r="C182" t="s">
+      <c r="I182" t="s">
         <v>1695</v>
       </c>
-      <c r="D182" t="s">
+      <c r="J182" t="s">
+        <v>757</v>
+      </c>
+      <c r="K182" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L182" t="s">
+        <v>759</v>
+      </c>
+      <c r="M182" t="s">
+        <v>1231</v>
+      </c>
+      <c r="N182" t="s">
+        <v>28</v>
+      </c>
+      <c r="O182" t="s">
         <v>1696</v>
-      </c>
-[...31 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>4721</v>
+        <v>4304</v>
       </c>
       <c r="B183" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D183" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E183" t="s">
+        <v>1700</v>
+      </c>
+      <c r="F183" t="s">
+        <v>1701</v>
+      </c>
+      <c r="G183" t="s">
+        <v>1702</v>
+      </c>
+      <c r="H183" t="s">
         <v>1703</v>
       </c>
-      <c r="C183" t="s">
+      <c r="I183" t="s">
         <v>1704</v>
       </c>
-      <c r="D183" t="s">
+      <c r="J183" t="s">
+        <v>24</v>
+      </c>
+      <c r="K183" t="s">
+        <v>25</v>
+      </c>
+      <c r="L183" t="s">
+        <v>26</v>
+      </c>
+      <c r="M183" t="s">
+        <v>27</v>
+      </c>
+      <c r="N183" t="s">
+        <v>28</v>
+      </c>
+      <c r="O183" t="s">
         <v>1705</v>
-      </c>
-[...31 lines deleted...]
-        <v>1711</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>4722</v>
+        <v>4307</v>
       </c>
       <c r="B184" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1709</v>
+      </c>
+      <c r="F184" t="s">
+        <v>1710</v>
+      </c>
+      <c r="G184" t="s">
+        <v>1711</v>
+      </c>
+      <c r="H184" t="s">
         <v>1712</v>
       </c>
-      <c r="C184" t="s">
+      <c r="I184" t="s">
         <v>1713</v>
       </c>
-      <c r="D184" t="s">
+      <c r="J184" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K184" t="s">
         <v>1714</v>
       </c>
-      <c r="E184" t="s">
+      <c r="L184" t="s">
+        <v>1627</v>
+      </c>
+      <c r="M184" t="s">
         <v>1715</v>
       </c>
-      <c r="F184" t="s">
+      <c r="N184" t="s">
+        <v>28</v>
+      </c>
+      <c r="O184" t="s">
         <v>1716</v>
-      </c>
-[...25 lines deleted...]
-        <v>1722</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>4723</v>
+        <v>4308</v>
       </c>
       <c r="B185" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D185" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E185" t="s">
+        <v>1720</v>
+      </c>
+      <c r="F185" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G185" t="s">
+        <v>1722</v>
+      </c>
+      <c r="H185" t="s">
         <v>1723</v>
       </c>
-      <c r="C185" t="s">
+      <c r="I185" t="s">
         <v>1724</v>
       </c>
-      <c r="D185" t="s">
+      <c r="J185" t="s">
+        <v>24</v>
+      </c>
+      <c r="K185" t="s">
+        <v>170</v>
+      </c>
+      <c r="L185" t="s">
+        <v>26</v>
+      </c>
+      <c r="M185" t="s">
+        <v>171</v>
+      </c>
+      <c r="N185" t="s">
+        <v>28</v>
+      </c>
+      <c r="O185" t="s">
         <v>1725</v>
-      </c>
-[...31 lines deleted...]
-        <v>1733</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>4792</v>
+        <v>4309</v>
       </c>
       <c r="B186" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D186" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E186" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F186" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H186" t="s">
+        <v>1732</v>
+      </c>
+      <c r="I186" t="s">
+        <v>1733</v>
+      </c>
+      <c r="J186" t="s">
+        <v>24</v>
+      </c>
+      <c r="K186" t="s">
+        <v>170</v>
+      </c>
+      <c r="L186" t="s">
+        <v>26</v>
+      </c>
+      <c r="M186" t="s">
+        <v>171</v>
+      </c>
+      <c r="N186" t="s">
+        <v>28</v>
+      </c>
+      <c r="O186" t="s">
         <v>1734</v>
-      </c>
-[...37 lines deleted...]
-        <v>1742</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>4801</v>
+        <v>4311</v>
       </c>
       <c r="B187" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D187" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E187" t="s">
+        <v>1738</v>
+      </c>
+      <c r="F187" t="s">
+        <v>1739</v>
+      </c>
+      <c r="G187" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H187" t="s">
+        <v>1741</v>
+      </c>
+      <c r="I187" t="s">
+        <v>1742</v>
+      </c>
+      <c r="J187" t="s">
+        <v>24</v>
+      </c>
+      <c r="K187" t="s">
+        <v>25</v>
+      </c>
+      <c r="L187" t="s">
+        <v>26</v>
+      </c>
+      <c r="M187" t="s">
+        <v>27</v>
+      </c>
+      <c r="N187" t="s">
+        <v>28</v>
+      </c>
+      <c r="O187" t="s">
         <v>1743</v>
-      </c>
-[...37 lines deleted...]
-        <v>1751</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>4810</v>
+        <v>4314</v>
       </c>
       <c r="B188" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D188" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E188" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F188" t="s">
+        <v>1748</v>
+      </c>
+      <c r="G188" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H188" t="s">
+        <v>1750</v>
+      </c>
+      <c r="I188" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J188" t="s">
+        <v>24</v>
+      </c>
+      <c r="K188" t="s">
+        <v>25</v>
+      </c>
+      <c r="L188" t="s">
+        <v>26</v>
+      </c>
+      <c r="M188" t="s">
+        <v>27</v>
+      </c>
+      <c r="N188" t="s">
+        <v>28</v>
+      </c>
+      <c r="O188" t="s">
         <v>1752</v>
-      </c>
-[...37 lines deleted...]
-        <v>1760</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>4811</v>
+        <v>4316</v>
       </c>
       <c r="B189" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D189" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E189" t="s">
+        <v>1756</v>
+      </c>
+      <c r="F189" t="s">
+        <v>1757</v>
+      </c>
+      <c r="G189" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H189" t="s">
+        <v>1759</v>
+      </c>
+      <c r="I189" t="s">
+        <v>1760</v>
+      </c>
+      <c r="J189" t="s">
+        <v>24</v>
+      </c>
+      <c r="K189" t="s">
+        <v>170</v>
+      </c>
+      <c r="L189" t="s">
+        <v>26</v>
+      </c>
+      <c r="M189" t="s">
+        <v>171</v>
+      </c>
+      <c r="N189" t="s">
+        <v>28</v>
+      </c>
+      <c r="O189" t="s">
         <v>1761</v>
-      </c>
-[...37 lines deleted...]
-        <v>1769</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>4817</v>
+        <v>4318</v>
       </c>
       <c r="B190" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D190" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E190" t="s">
+        <v>1765</v>
+      </c>
+      <c r="F190" t="s">
+        <v>1766</v>
+      </c>
+      <c r="G190" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H190" t="s">
+        <v>1768</v>
+      </c>
+      <c r="I190" t="s">
+        <v>1769</v>
+      </c>
+      <c r="J190" t="s">
+        <v>24</v>
+      </c>
+      <c r="K190" t="s">
+        <v>170</v>
+      </c>
+      <c r="L190" t="s">
+        <v>26</v>
+      </c>
+      <c r="M190" t="s">
+        <v>171</v>
+      </c>
+      <c r="N190" t="s">
+        <v>28</v>
+      </c>
+      <c r="O190" t="s">
         <v>1770</v>
-      </c>
-[...37 lines deleted...]
-        <v>1778</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>4935</v>
+        <v>4319</v>
       </c>
       <c r="B191" t="s">
-        <v>1779</v>
+        <v>1771</v>
       </c>
       <c r="C191" t="s">
-        <v>1780</v>
+        <v>1772</v>
       </c>
       <c r="D191" t="s">
-        <v>1781</v>
+        <v>1773</v>
       </c>
       <c r="E191" t="s">
-        <v>1782</v>
+        <v>1774</v>
       </c>
       <c r="F191" t="s">
-        <v>1783</v>
+        <v>1775</v>
       </c>
       <c r="G191" t="s">
-        <v>1784</v>
+        <v>1776</v>
       </c>
       <c r="H191" t="s">
-        <v>1785</v>
+        <v>1777</v>
       </c>
       <c r="I191" t="s">
-        <v>1786</v>
+        <v>1778</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
         <v>170</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
         <v>171</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
-        <v>1787</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>4939</v>
+        <v>4322</v>
       </c>
       <c r="B192" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D192" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1783</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1784</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H192" t="s">
+        <v>1786</v>
+      </c>
+      <c r="I192" t="s">
+        <v>1787</v>
+      </c>
+      <c r="J192" t="s">
+        <v>24</v>
+      </c>
+      <c r="K192" t="s">
+        <v>25</v>
+      </c>
+      <c r="L192" t="s">
+        <v>26</v>
+      </c>
+      <c r="M192" t="s">
+        <v>27</v>
+      </c>
+      <c r="N192" t="s">
+        <v>28</v>
+      </c>
+      <c r="O192" t="s">
         <v>1788</v>
-      </c>
-[...37 lines deleted...]
-        <v>1796</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>4947</v>
+        <v>4538</v>
       </c>
       <c r="B193" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D193" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1792</v>
+      </c>
+      <c r="F193" t="s">
+        <v>1793</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H193" t="s">
+        <v>1795</v>
+      </c>
+      <c r="I193" t="s">
+        <v>1796</v>
+      </c>
+      <c r="J193" t="s">
+        <v>24</v>
+      </c>
+      <c r="K193" t="s">
+        <v>25</v>
+      </c>
+      <c r="L193" t="s">
+        <v>26</v>
+      </c>
+      <c r="M193" t="s">
+        <v>27</v>
+      </c>
+      <c r="N193" t="s">
+        <v>28</v>
+      </c>
+      <c r="O193" t="s">
         <v>1797</v>
-      </c>
-[...37 lines deleted...]
-        <v>1805</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>4950</v>
+        <v>4549</v>
       </c>
       <c r="B194" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1801</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1802</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H194" t="s">
+        <v>1804</v>
+      </c>
+      <c r="I194" t="s">
+        <v>1805</v>
+      </c>
+      <c r="J194" t="s">
+        <v>24</v>
+      </c>
+      <c r="K194" t="s">
+        <v>25</v>
+      </c>
+      <c r="L194" t="s">
+        <v>26</v>
+      </c>
+      <c r="M194" t="s">
+        <v>27</v>
+      </c>
+      <c r="N194" t="s">
+        <v>28</v>
+      </c>
+      <c r="O194" t="s">
         <v>1806</v>
-      </c>
-[...37 lines deleted...]
-        <v>1814</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>4965</v>
+        <v>4555</v>
       </c>
       <c r="B195" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E195" t="s">
+        <v>1810</v>
+      </c>
+      <c r="F195" t="s">
+        <v>1811</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H195" t="s">
+        <v>1813</v>
+      </c>
+      <c r="I195" t="s">
+        <v>1814</v>
+      </c>
+      <c r="J195" t="s">
+        <v>24</v>
+      </c>
+      <c r="K195" t="s">
+        <v>170</v>
+      </c>
+      <c r="L195" t="s">
+        <v>26</v>
+      </c>
+      <c r="M195" t="s">
+        <v>171</v>
+      </c>
+      <c r="N195" t="s">
+        <v>28</v>
+      </c>
+      <c r="O195" t="s">
         <v>1815</v>
-      </c>
-[...37 lines deleted...]
-        <v>1823</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>4968</v>
+        <v>4556</v>
       </c>
       <c r="B196" t="s">
-        <v>1824</v>
+        <v>1816</v>
       </c>
       <c r="C196" t="s">
-        <v>1825</v>
+        <v>1817</v>
       </c>
       <c r="D196" t="s">
-        <v>1826</v>
+        <v>1818</v>
       </c>
       <c r="E196" t="s">
-        <v>1827</v>
+        <v>1819</v>
       </c>
       <c r="F196" t="s">
-        <v>1828</v>
+        <v>1820</v>
       </c>
       <c r="G196" t="s">
-        <v>1829</v>
+        <v>1821</v>
       </c>
       <c r="H196" t="s">
-        <v>1830</v>
+        <v>1822</v>
       </c>
       <c r="I196" t="s">
-        <v>1831</v>
+        <v>1823</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
         <v>25</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
         <v>27</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
-        <v>1832</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>4969</v>
+        <v>4558</v>
       </c>
       <c r="B197" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E197" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F197" t="s">
+        <v>1829</v>
+      </c>
+      <c r="G197" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H197" t="s">
+        <v>1831</v>
+      </c>
+      <c r="I197" t="s">
+        <v>1832</v>
+      </c>
+      <c r="J197" t="s">
+        <v>24</v>
+      </c>
+      <c r="K197" t="s">
+        <v>170</v>
+      </c>
+      <c r="L197" t="s">
+        <v>26</v>
+      </c>
+      <c r="M197" t="s">
+        <v>171</v>
+      </c>
+      <c r="N197" t="s">
+        <v>28</v>
+      </c>
+      <c r="O197" t="s">
         <v>1833</v>
-      </c>
-[...37 lines deleted...]
-        <v>1841</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>5272</v>
+        <v>4559</v>
       </c>
       <c r="B198" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F198" t="s">
+        <v>1838</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1839</v>
+      </c>
+      <c r="H198" t="s">
+        <v>1840</v>
+      </c>
+      <c r="I198" t="s">
+        <v>1841</v>
+      </c>
+      <c r="J198" t="s">
+        <v>24</v>
+      </c>
+      <c r="K198" t="s">
+        <v>47</v>
+      </c>
+      <c r="L198" t="s">
+        <v>26</v>
+      </c>
+      <c r="M198" t="s">
+        <v>48</v>
+      </c>
+      <c r="N198" t="s">
+        <v>28</v>
+      </c>
+      <c r="O198" t="s">
         <v>1842</v>
-      </c>
-[...37 lines deleted...]
-        <v>1850</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>5273</v>
+        <v>4560</v>
       </c>
       <c r="B199" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D199" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E199" t="s">
+        <v>1846</v>
+      </c>
+      <c r="F199" t="s">
+        <v>1847</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H199" t="s">
+        <v>1849</v>
+      </c>
+      <c r="I199" t="s">
+        <v>1850</v>
+      </c>
+      <c r="J199" t="s">
+        <v>24</v>
+      </c>
+      <c r="K199" t="s">
+        <v>25</v>
+      </c>
+      <c r="L199" t="s">
+        <v>26</v>
+      </c>
+      <c r="M199" t="s">
+        <v>27</v>
+      </c>
+      <c r="N199" t="s">
+        <v>28</v>
+      </c>
+      <c r="O199" t="s">
         <v>1851</v>
-      </c>
-[...37 lines deleted...]
-        <v>1861</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>5326</v>
+        <v>4563</v>
       </c>
       <c r="B200" t="s">
-        <v>1862</v>
+        <v>1852</v>
       </c>
       <c r="C200" t="s">
-        <v>1863</v>
+        <v>1853</v>
       </c>
       <c r="D200" t="s">
-        <v>1864</v>
+        <v>1854</v>
       </c>
       <c r="E200" t="s">
-        <v>1865</v>
+        <v>1855</v>
       </c>
       <c r="F200" t="s">
-        <v>1866</v>
+        <v>1856</v>
       </c>
       <c r="G200" t="s">
-        <v>1867</v>
+        <v>1857</v>
       </c>
       <c r="H200" t="s">
-        <v>1868</v>
+        <v>1858</v>
       </c>
       <c r="I200" t="s">
-        <v>1869</v>
+        <v>1859</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
         <v>170</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
         <v>171</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
-        <v>1870</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>5330</v>
+        <v>4564</v>
       </c>
       <c r="B201" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D201" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1864</v>
+      </c>
+      <c r="F201" t="s">
+        <v>1865</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H201" t="s">
+        <v>1867</v>
+      </c>
+      <c r="I201" t="s">
+        <v>1868</v>
+      </c>
+      <c r="J201" t="s">
+        <v>24</v>
+      </c>
+      <c r="K201" t="s">
+        <v>1869</v>
+      </c>
+      <c r="L201" t="s">
+        <v>26</v>
+      </c>
+      <c r="M201" t="s">
+        <v>1870</v>
+      </c>
+      <c r="N201" t="s">
+        <v>28</v>
+      </c>
+      <c r="O201" t="s">
         <v>1871</v>
-      </c>
-[...37 lines deleted...]
-        <v>1879</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>5331</v>
+        <v>4566</v>
       </c>
       <c r="B202" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D202" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1875</v>
+      </c>
+      <c r="F202" t="s">
+        <v>1876</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H202" t="s">
+        <v>1878</v>
+      </c>
+      <c r="I202" t="s">
+        <v>1879</v>
+      </c>
+      <c r="J202" t="s">
+        <v>24</v>
+      </c>
+      <c r="K202" t="s">
+        <v>25</v>
+      </c>
+      <c r="L202" t="s">
+        <v>26</v>
+      </c>
+      <c r="M202" t="s">
+        <v>27</v>
+      </c>
+      <c r="N202" t="s">
+        <v>28</v>
+      </c>
+      <c r="O202" t="s">
         <v>1880</v>
-      </c>
-[...37 lines deleted...]
-        <v>1888</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>5332</v>
+        <v>4568</v>
       </c>
       <c r="B203" t="s">
-        <v>1889</v>
+        <v>1881</v>
       </c>
       <c r="C203" t="s">
-        <v>1890</v>
+        <v>1882</v>
       </c>
       <c r="D203" t="s">
-        <v>1891</v>
+        <v>1883</v>
       </c>
       <c r="E203" t="s">
-        <v>1892</v>
+        <v>1884</v>
       </c>
       <c r="F203" t="s">
-        <v>1893</v>
+        <v>1885</v>
       </c>
       <c r="G203" t="s">
-        <v>1894</v>
+        <v>1886</v>
       </c>
       <c r="H203" t="s">
-        <v>1895</v>
+        <v>1887</v>
       </c>
       <c r="I203" t="s">
-        <v>1896</v>
+        <v>1888</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
         <v>25</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
         <v>27</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
-        <v>1897</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>5335</v>
+        <v>4704</v>
       </c>
       <c r="B204" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1893</v>
+      </c>
+      <c r="F204" t="s">
+        <v>1894</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1895</v>
+      </c>
+      <c r="H204" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1897</v>
+      </c>
+      <c r="J204" t="s">
+        <v>24</v>
+      </c>
+      <c r="K204" t="s">
+        <v>47</v>
+      </c>
+      <c r="L204" t="s">
+        <v>26</v>
+      </c>
+      <c r="M204" t="s">
+        <v>48</v>
+      </c>
+      <c r="N204" t="s">
+        <v>28</v>
+      </c>
+      <c r="O204" t="s">
         <v>1898</v>
-      </c>
-[...37 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>5346</v>
+        <v>4706</v>
       </c>
       <c r="B205" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D205" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E205" t="s">
+        <v>1902</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1903</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H205" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I205" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J205" t="s">
+        <v>24</v>
+      </c>
+      <c r="K205" t="s">
+        <v>170</v>
+      </c>
+      <c r="L205" t="s">
+        <v>26</v>
+      </c>
+      <c r="M205" t="s">
+        <v>171</v>
+      </c>
+      <c r="N205" t="s">
+        <v>28</v>
+      </c>
+      <c r="O205" t="s">
         <v>1907</v>
-      </c>
-[...37 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>5348</v>
+        <v>4709</v>
       </c>
       <c r="B206" t="s">
-        <v>1918</v>
+        <v>1908</v>
       </c>
       <c r="C206" t="s">
-        <v>1919</v>
+        <v>1909</v>
       </c>
       <c r="D206" t="s">
-        <v>1920</v>
+        <v>1910</v>
       </c>
       <c r="E206" t="s">
-        <v>1921</v>
+        <v>1911</v>
       </c>
       <c r="F206" t="s">
-        <v>1922</v>
+        <v>1912</v>
       </c>
       <c r="G206" t="s">
-        <v>1923</v>
+        <v>1913</v>
       </c>
       <c r="H206" t="s">
-        <v>1924</v>
+        <v>1914</v>
       </c>
       <c r="I206" t="s">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="J206" t="s">
         <v>24</v>
       </c>
       <c r="K206" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N206" t="s">
         <v>28</v>
       </c>
       <c r="O206" t="s">
-        <v>1926</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>5351</v>
+        <v>4711</v>
       </c>
       <c r="B207" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1920</v>
+      </c>
+      <c r="F207" t="s">
+        <v>1921</v>
+      </c>
+      <c r="G207" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H207" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I207" t="s">
+        <v>1924</v>
+      </c>
+      <c r="J207" t="s">
+        <v>1925</v>
+      </c>
+      <c r="K207" t="s">
+        <v>1926</v>
+      </c>
+      <c r="L207" t="s">
         <v>1927</v>
       </c>
-      <c r="C207" t="s">
+      <c r="M207" t="s">
         <v>1928</v>
       </c>
-      <c r="D207" t="s">
+      <c r="N207" t="s">
+        <v>28</v>
+      </c>
+      <c r="O207" t="s">
         <v>1929</v>
-      </c>
-[...31 lines deleted...]
-        <v>1935</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>5353</v>
+        <v>4714</v>
       </c>
       <c r="B208" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1933</v>
+      </c>
+      <c r="F208" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G208" t="s">
+        <v>1935</v>
+      </c>
+      <c r="H208" t="s">
         <v>1936</v>
       </c>
-      <c r="C208" t="s">
+      <c r="I208" t="s">
         <v>1937</v>
       </c>
-      <c r="D208" t="s">
+      <c r="J208" t="s">
+        <v>24</v>
+      </c>
+      <c r="K208" t="s">
+        <v>25</v>
+      </c>
+      <c r="L208" t="s">
+        <v>26</v>
+      </c>
+      <c r="M208" t="s">
+        <v>27</v>
+      </c>
+      <c r="N208" t="s">
+        <v>28</v>
+      </c>
+      <c r="O208" t="s">
         <v>1938</v>
-      </c>
-[...31 lines deleted...]
-        <v>1944</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>5354</v>
+        <v>4716</v>
       </c>
       <c r="B209" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1942</v>
+      </c>
+      <c r="F209" t="s">
+        <v>1943</v>
+      </c>
+      <c r="G209" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H209" t="s">
         <v>1945</v>
       </c>
-      <c r="C209" t="s">
+      <c r="I209" t="s">
         <v>1946</v>
       </c>
-      <c r="D209" t="s">
+      <c r="J209" t="s">
+        <v>24</v>
+      </c>
+      <c r="K209" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L209" t="s">
+        <v>26</v>
+      </c>
+      <c r="M209" t="s">
+        <v>1231</v>
+      </c>
+      <c r="N209" t="s">
+        <v>28</v>
+      </c>
+      <c r="O209" t="s">
         <v>1947</v>
-      </c>
-[...31 lines deleted...]
-        <v>1953</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>5359</v>
+        <v>4717</v>
       </c>
       <c r="B210" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1951</v>
+      </c>
+      <c r="F210" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H210" t="s">
         <v>1954</v>
       </c>
-      <c r="C210" t="s">
+      <c r="I210" t="s">
         <v>1955</v>
-      </c>
-[...16 lines deleted...]
-        <v>1961</v>
       </c>
       <c r="J210" t="s">
         <v>24</v>
       </c>
       <c r="K210" t="s">
         <v>25</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210" t="s">
         <v>27</v>
       </c>
       <c r="N210" t="s">
         <v>28</v>
       </c>
       <c r="O210" t="s">
-        <v>1962</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>5364</v>
+        <v>4721</v>
       </c>
       <c r="B211" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1960</v>
+      </c>
+      <c r="F211" t="s">
+        <v>1961</v>
+      </c>
+      <c r="G211" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H211" t="s">
         <v>1963</v>
       </c>
-      <c r="C211" t="s">
+      <c r="I211" t="s">
         <v>1964</v>
       </c>
-      <c r="D211" t="s">
+      <c r="J211" t="s">
+        <v>24</v>
+      </c>
+      <c r="K211" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L211" t="s">
+        <v>26</v>
+      </c>
+      <c r="M211" t="s">
+        <v>1231</v>
+      </c>
+      <c r="N211" t="s">
+        <v>28</v>
+      </c>
+      <c r="O211" t="s">
         <v>1965</v>
-      </c>
-[...31 lines deleted...]
-        <v>1971</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>5365</v>
+        <v>4722</v>
       </c>
       <c r="B212" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1969</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1970</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H212" t="s">
         <v>1972</v>
       </c>
-      <c r="C212" t="s">
+      <c r="I212" t="s">
         <v>1973</v>
       </c>
-      <c r="D212" t="s">
+      <c r="J212" t="s">
+        <v>24</v>
+      </c>
+      <c r="K212" t="s">
         <v>1974</v>
       </c>
-      <c r="E212" t="s">
+      <c r="L212" t="s">
+        <v>26</v>
+      </c>
+      <c r="M212" t="s">
         <v>1975</v>
       </c>
-      <c r="F212" t="s">
+      <c r="N212" t="s">
+        <v>28</v>
+      </c>
+      <c r="O212" t="s">
         <v>1976</v>
-      </c>
-[...25 lines deleted...]
-        <v>1980</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>5367</v>
+        <v>4723</v>
       </c>
       <c r="B213" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D213" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E213" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F213" t="s">
         <v>1981</v>
       </c>
-      <c r="C213" t="s">
+      <c r="G213" t="s">
         <v>1982</v>
       </c>
-      <c r="D213" t="s">
+      <c r="H213" t="s">
         <v>1983</v>
       </c>
-      <c r="E213" t="s">
+      <c r="I213" t="s">
         <v>1984</v>
       </c>
-      <c r="F213" t="s">
+      <c r="J213" t="s">
+        <v>24</v>
+      </c>
+      <c r="K213" t="s">
         <v>1985</v>
       </c>
-      <c r="G213" t="s">
+      <c r="L213" t="s">
+        <v>26</v>
+      </c>
+      <c r="M213" t="s">
         <v>1986</v>
       </c>
-      <c r="H213" t="s">
+      <c r="N213" t="s">
+        <v>28</v>
+      </c>
+      <c r="O213" t="s">
         <v>1987</v>
-      </c>
-[...19 lines deleted...]
-        <v>1989</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>5368</v>
+        <v>4792</v>
       </c>
       <c r="B214" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D214" t="s">
         <v>1990</v>
       </c>
-      <c r="C214" t="s">
+      <c r="E214" t="s">
         <v>1991</v>
       </c>
-      <c r="D214" t="s">
+      <c r="F214" t="s">
         <v>1992</v>
       </c>
-      <c r="E214" t="s">
+      <c r="G214" t="s">
         <v>1993</v>
       </c>
-      <c r="F214" t="s">
+      <c r="H214" t="s">
         <v>1994</v>
       </c>
-      <c r="G214" t="s">
+      <c r="I214" t="s">
         <v>1995</v>
-      </c>
-[...4 lines deleted...]
-        <v>1997</v>
       </c>
       <c r="J214" t="s">
         <v>24</v>
       </c>
       <c r="K214" t="s">
         <v>25</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214" t="s">
         <v>27</v>
       </c>
       <c r="N214" t="s">
         <v>28</v>
       </c>
       <c r="O214" t="s">
-        <v>1998</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>5371</v>
+        <v>4801</v>
       </c>
       <c r="B215" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D215" t="s">
         <v>1999</v>
       </c>
-      <c r="C215" t="s">
+      <c r="E215" t="s">
         <v>2000</v>
       </c>
-      <c r="D215" t="s">
+      <c r="F215" t="s">
         <v>2001</v>
       </c>
-      <c r="E215" t="s">
+      <c r="G215" t="s">
         <v>2002</v>
       </c>
-      <c r="F215" t="s">
+      <c r="H215" t="s">
         <v>2003</v>
       </c>
-      <c r="G215" t="s">
+      <c r="I215" t="s">
         <v>2004</v>
       </c>
-      <c r="H215" t="s">
+      <c r="J215" t="s">
+        <v>24</v>
+      </c>
+      <c r="K215" t="s">
+        <v>170</v>
+      </c>
+      <c r="L215" t="s">
+        <v>26</v>
+      </c>
+      <c r="M215" t="s">
+        <v>171</v>
+      </c>
+      <c r="N215" t="s">
+        <v>28</v>
+      </c>
+      <c r="O215" t="s">
         <v>2005</v>
-      </c>
-[...19 lines deleted...]
-        <v>2009</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>5372</v>
+        <v>4810</v>
       </c>
       <c r="B216" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C216" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D216" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E216" t="s">
+        <v>2009</v>
+      </c>
+      <c r="F216" t="s">
         <v>2010</v>
       </c>
-      <c r="C216" t="s">
+      <c r="G216" t="s">
         <v>2011</v>
       </c>
-      <c r="D216" t="s">
+      <c r="H216" t="s">
         <v>2012</v>
       </c>
-      <c r="E216" t="s">
+      <c r="I216" t="s">
         <v>2013</v>
       </c>
-      <c r="F216" t="s">
+      <c r="J216" t="s">
+        <v>24</v>
+      </c>
+      <c r="K216" t="s">
+        <v>170</v>
+      </c>
+      <c r="L216" t="s">
+        <v>26</v>
+      </c>
+      <c r="M216" t="s">
+        <v>171</v>
+      </c>
+      <c r="N216" t="s">
+        <v>28</v>
+      </c>
+      <c r="O216" t="s">
         <v>2014</v>
-      </c>
-[...25 lines deleted...]
-        <v>2018</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>5375</v>
+        <v>4811</v>
       </c>
       <c r="B217" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C217" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D217" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E217" t="s">
+        <v>2018</v>
+      </c>
+      <c r="F217" t="s">
         <v>2019</v>
       </c>
-      <c r="C217" t="s">
+      <c r="G217" t="s">
         <v>2020</v>
       </c>
-      <c r="D217" t="s">
+      <c r="H217" t="s">
         <v>2021</v>
       </c>
-      <c r="E217" t="s">
+      <c r="I217" t="s">
         <v>2022</v>
       </c>
-      <c r="F217" t="s">
+      <c r="J217" t="s">
+        <v>24</v>
+      </c>
+      <c r="K217" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L217" t="s">
+        <v>26</v>
+      </c>
+      <c r="M217" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N217" t="s">
+        <v>28</v>
+      </c>
+      <c r="O217" t="s">
         <v>2023</v>
-      </c>
-[...25 lines deleted...]
-        <v>2027</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>5377</v>
+        <v>4815</v>
       </c>
       <c r="B218" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C218" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D218" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E218" t="s">
+        <v>2027</v>
+      </c>
+      <c r="F218" t="s">
         <v>2028</v>
       </c>
-      <c r="C218" t="s">
+      <c r="G218" t="s">
         <v>2029</v>
       </c>
-      <c r="D218" t="s">
+      <c r="H218" t="s">
         <v>2030</v>
       </c>
-      <c r="E218" t="s">
+      <c r="I218" t="s">
         <v>2031</v>
-      </c>
-[...10 lines deleted...]
-        <v>2035</v>
       </c>
       <c r="J218" t="s">
         <v>24</v>
       </c>
       <c r="K218" t="s">
         <v>25</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218" t="s">
         <v>27</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
-        <v>2036</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>5378</v>
+        <v>4817</v>
       </c>
       <c r="B219" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C219" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D219" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E219" t="s">
+        <v>2036</v>
+      </c>
+      <c r="F219" t="s">
         <v>2037</v>
       </c>
-      <c r="C219" t="s">
+      <c r="G219" t="s">
         <v>2038</v>
       </c>
-      <c r="D219" t="s">
+      <c r="H219" t="s">
         <v>2039</v>
       </c>
-      <c r="E219" t="s">
+      <c r="I219" t="s">
         <v>2040</v>
-      </c>
-[...10 lines deleted...]
-        <v>2044</v>
       </c>
       <c r="J219" t="s">
         <v>24</v>
       </c>
       <c r="K219" t="s">
         <v>25</v>
       </c>
       <c r="L219" t="s">
         <v>26</v>
       </c>
       <c r="M219" t="s">
         <v>27</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
-        <v>2045</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>5382</v>
+        <v>4850</v>
       </c>
       <c r="B220" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C220" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D220" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E220" t="s">
+        <v>2045</v>
+      </c>
+      <c r="F220" t="s">
         <v>2046</v>
       </c>
-      <c r="C220" t="s">
+      <c r="G220" t="s">
         <v>2047</v>
       </c>
-      <c r="D220" t="s">
+      <c r="H220" t="s">
         <v>2048</v>
       </c>
-      <c r="E220" t="s">
+      <c r="I220" t="s">
         <v>2049</v>
       </c>
-      <c r="F220" t="s">
+      <c r="J220" t="s">
+        <v>24</v>
+      </c>
+      <c r="K220" t="s">
+        <v>25</v>
+      </c>
+      <c r="L220" t="s">
+        <v>26</v>
+      </c>
+      <c r="M220" t="s">
+        <v>27</v>
+      </c>
+      <c r="N220" t="s">
+        <v>28</v>
+      </c>
+      <c r="O220" t="s">
         <v>2050</v>
-      </c>
-[...25 lines deleted...]
-        <v>2054</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>5393</v>
+        <v>4935</v>
       </c>
       <c r="B221" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C221" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D221" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E221" t="s">
+        <v>2054</v>
+      </c>
+      <c r="F221" t="s">
         <v>2055</v>
       </c>
-      <c r="C221" t="s">
+      <c r="G221" t="s">
         <v>2056</v>
       </c>
-      <c r="D221" t="s">
+      <c r="H221" t="s">
         <v>2057</v>
       </c>
-      <c r="E221" t="s">
+      <c r="I221" t="s">
         <v>2058</v>
       </c>
-      <c r="F221" t="s">
+      <c r="J221" t="s">
+        <v>24</v>
+      </c>
+      <c r="K221" t="s">
+        <v>170</v>
+      </c>
+      <c r="L221" t="s">
+        <v>26</v>
+      </c>
+      <c r="M221" t="s">
+        <v>171</v>
+      </c>
+      <c r="N221" t="s">
+        <v>28</v>
+      </c>
+      <c r="O221" t="s">
         <v>2059</v>
-      </c>
-[...25 lines deleted...]
-        <v>2063</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>5431</v>
+        <v>4939</v>
       </c>
       <c r="B222" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C222" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D222" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E222" t="s">
+        <v>2063</v>
+      </c>
+      <c r="F222" t="s">
         <v>2064</v>
       </c>
-      <c r="C222" t="s">
+      <c r="G222" t="s">
         <v>2065</v>
       </c>
-      <c r="D222" t="s">
+      <c r="H222" t="s">
         <v>2066</v>
       </c>
-      <c r="E222" t="s">
+      <c r="I222" t="s">
         <v>2067</v>
       </c>
-      <c r="F222" t="s">
+      <c r="J222" t="s">
+        <v>24</v>
+      </c>
+      <c r="K222" t="s">
+        <v>170</v>
+      </c>
+      <c r="L222" t="s">
+        <v>26</v>
+      </c>
+      <c r="M222" t="s">
+        <v>171</v>
+      </c>
+      <c r="N222" t="s">
+        <v>28</v>
+      </c>
+      <c r="O222" t="s">
         <v>2068</v>
-      </c>
-[...25 lines deleted...]
-        <v>2072</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>5433</v>
+        <v>4947</v>
       </c>
       <c r="B223" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C223" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D223" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E223" t="s">
+        <v>2072</v>
+      </c>
+      <c r="F223" t="s">
         <v>2073</v>
       </c>
-      <c r="C223" t="s">
+      <c r="G223" t="s">
         <v>2074</v>
       </c>
-      <c r="D223" t="s">
+      <c r="H223" t="s">
         <v>2075</v>
       </c>
-      <c r="E223" t="s">
+      <c r="I223" t="s">
         <v>2076</v>
       </c>
-      <c r="F223" t="s">
+      <c r="J223" t="s">
+        <v>24</v>
+      </c>
+      <c r="K223" t="s">
+        <v>47</v>
+      </c>
+      <c r="L223" t="s">
+        <v>26</v>
+      </c>
+      <c r="M223" t="s">
+        <v>48</v>
+      </c>
+      <c r="N223" t="s">
+        <v>28</v>
+      </c>
+      <c r="O223" t="s">
         <v>2077</v>
-      </c>
-[...25 lines deleted...]
-        <v>2081</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>5435</v>
+        <v>4950</v>
       </c>
       <c r="B224" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C224" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D224" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E224" t="s">
+        <v>2081</v>
+      </c>
+      <c r="F224" t="s">
         <v>2082</v>
       </c>
-      <c r="C224" t="s">
+      <c r="G224" t="s">
         <v>2083</v>
       </c>
-      <c r="D224" t="s">
+      <c r="H224" t="s">
         <v>2084</v>
       </c>
-      <c r="E224" t="s">
+      <c r="I224" t="s">
         <v>2085</v>
       </c>
-      <c r="F224" t="s">
+      <c r="J224" t="s">
+        <v>24</v>
+      </c>
+      <c r="K224" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L224" t="s">
+        <v>26</v>
+      </c>
+      <c r="M224" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N224" t="s">
+        <v>28</v>
+      </c>
+      <c r="O224" t="s">
         <v>2086</v>
-      </c>
-[...25 lines deleted...]
-        <v>2090</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>5437</v>
+        <v>4958</v>
       </c>
       <c r="B225" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C225" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D225" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E225" t="s">
+        <v>2090</v>
+      </c>
+      <c r="F225" t="s">
         <v>2091</v>
       </c>
-      <c r="C225" t="s">
+      <c r="G225" t="s">
         <v>2092</v>
       </c>
-      <c r="D225" t="s">
+      <c r="H225" t="s">
         <v>2093</v>
       </c>
-      <c r="E225" t="s">
+      <c r="I225" t="s">
         <v>2094</v>
       </c>
-      <c r="F225" t="s">
+      <c r="J225" t="s">
+        <v>24</v>
+      </c>
+      <c r="K225" t="s">
+        <v>170</v>
+      </c>
+      <c r="L225" t="s">
+        <v>26</v>
+      </c>
+      <c r="M225" t="s">
+        <v>171</v>
+      </c>
+      <c r="N225" t="s">
+        <v>28</v>
+      </c>
+      <c r="O225" t="s">
         <v>2095</v>
-      </c>
-[...25 lines deleted...]
-        <v>2099</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>5439</v>
+        <v>4965</v>
       </c>
       <c r="B226" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C226" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D226" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E226" t="s">
+        <v>2099</v>
+      </c>
+      <c r="F226" t="s">
         <v>2100</v>
       </c>
-      <c r="C226" t="s">
+      <c r="G226" t="s">
         <v>2101</v>
       </c>
-      <c r="D226" t="s">
+      <c r="H226" t="s">
         <v>2102</v>
       </c>
-      <c r="E226" t="s">
+      <c r="I226" t="s">
         <v>2103</v>
-      </c>
-[...10 lines deleted...]
-        <v>2107</v>
       </c>
       <c r="J226" t="s">
         <v>24</v>
       </c>
       <c r="K226" t="s">
         <v>25</v>
       </c>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226" t="s">
         <v>27</v>
       </c>
       <c r="N226" t="s">
         <v>28</v>
       </c>
       <c r="O226" t="s">
-        <v>2108</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>5456</v>
+        <v>4968</v>
       </c>
       <c r="B227" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C227" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D227" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E227" t="s">
+        <v>2108</v>
+      </c>
+      <c r="F227" t="s">
         <v>2109</v>
       </c>
-      <c r="C227" t="s">
+      <c r="G227" t="s">
         <v>2110</v>
       </c>
-      <c r="D227" t="s">
+      <c r="H227" t="s">
         <v>2111</v>
       </c>
-      <c r="E227" t="s">
+      <c r="I227" t="s">
         <v>2112</v>
       </c>
-      <c r="F227" t="s">
+      <c r="J227" t="s">
+        <v>24</v>
+      </c>
+      <c r="K227" t="s">
+        <v>25</v>
+      </c>
+      <c r="L227" t="s">
+        <v>26</v>
+      </c>
+      <c r="M227" t="s">
+        <v>27</v>
+      </c>
+      <c r="N227" t="s">
+        <v>28</v>
+      </c>
+      <c r="O227" t="s">
         <v>2113</v>
-      </c>
-[...25 lines deleted...]
-        <v>2117</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>5474</v>
+        <v>4969</v>
       </c>
       <c r="B228" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C228" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D228" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E228" t="s">
+        <v>2117</v>
+      </c>
+      <c r="F228" t="s">
         <v>2118</v>
       </c>
-      <c r="C228" t="s">
+      <c r="G228" t="s">
         <v>2119</v>
       </c>
-      <c r="D228" t="s">
+      <c r="H228" t="s">
         <v>2120</v>
       </c>
-      <c r="E228" t="s">
+      <c r="I228" t="s">
         <v>2121</v>
-      </c>
-[...10 lines deleted...]
-        <v>2125</v>
       </c>
       <c r="J228" t="s">
         <v>24</v>
       </c>
       <c r="K228" t="s">
         <v>25</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228" t="s">
         <v>27</v>
       </c>
       <c r="N228" t="s">
         <v>28</v>
       </c>
       <c r="O228" t="s">
-        <v>2126</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>5475</v>
+        <v>5037</v>
       </c>
       <c r="B229" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C229" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D229" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E229" t="s">
+        <v>2126</v>
+      </c>
+      <c r="F229" t="s">
         <v>2127</v>
       </c>
-      <c r="C229" t="s">
+      <c r="G229" t="s">
         <v>2128</v>
       </c>
-      <c r="D229" t="s">
+      <c r="H229" t="s">
         <v>2129</v>
       </c>
-      <c r="E229" t="s">
+      <c r="I229" t="s">
         <v>2130</v>
-      </c>
-[...10 lines deleted...]
-        <v>2134</v>
       </c>
       <c r="J229" t="s">
         <v>24</v>
       </c>
       <c r="K229" t="s">
         <v>170</v>
       </c>
       <c r="L229" t="s">
         <v>26</v>
       </c>
       <c r="M229" t="s">
         <v>171</v>
       </c>
       <c r="N229" t="s">
         <v>28</v>
       </c>
       <c r="O229" t="s">
-        <v>2135</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>5476</v>
+        <v>5272</v>
       </c>
       <c r="B230" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C230" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D230" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E230" t="s">
+        <v>2135</v>
+      </c>
+      <c r="F230" t="s">
         <v>2136</v>
       </c>
-      <c r="C230" t="s">
+      <c r="G230" t="s">
         <v>2137</v>
       </c>
-      <c r="D230" t="s">
+      <c r="H230" t="s">
         <v>2138</v>
       </c>
-      <c r="E230" t="s">
+      <c r="I230" t="s">
         <v>2139</v>
       </c>
-      <c r="F230" t="s">
+      <c r="J230" t="s">
+        <v>450</v>
+      </c>
+      <c r="K230" t="s">
+        <v>746</v>
+      </c>
+      <c r="L230" t="s">
+        <v>452</v>
+      </c>
+      <c r="M230" t="s">
+        <v>747</v>
+      </c>
+      <c r="N230" t="s">
+        <v>28</v>
+      </c>
+      <c r="O230" t="s">
         <v>2140</v>
-      </c>
-[...25 lines deleted...]
-        <v>2146</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>5478</v>
+        <v>5273</v>
       </c>
       <c r="B231" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C231" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D231" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E231" t="s">
+        <v>2144</v>
+      </c>
+      <c r="F231" t="s">
+        <v>2145</v>
+      </c>
+      <c r="G231" t="s">
+        <v>2146</v>
+      </c>
+      <c r="H231" t="s">
         <v>2147</v>
       </c>
-      <c r="C231" t="s">
+      <c r="I231" t="s">
         <v>2148</v>
       </c>
-      <c r="D231" t="s">
+      <c r="J231" t="s">
+        <v>24</v>
+      </c>
+      <c r="K231" t="s">
         <v>2149</v>
       </c>
-      <c r="E231" t="s">
+      <c r="L231" t="s">
+        <v>26</v>
+      </c>
+      <c r="M231" t="s">
         <v>2150</v>
       </c>
-      <c r="F231" t="s">
+      <c r="N231" t="s">
+        <v>28</v>
+      </c>
+      <c r="O231" t="s">
         <v>2151</v>
-      </c>
-[...25 lines deleted...]
-        <v>2155</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>5493</v>
+        <v>5326</v>
       </c>
       <c r="B232" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C232" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D232" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E232" t="s">
+        <v>2155</v>
+      </c>
+      <c r="F232" t="s">
         <v>2156</v>
       </c>
-      <c r="C232" t="s">
+      <c r="G232" t="s">
         <v>2157</v>
       </c>
-      <c r="D232" t="s">
+      <c r="H232" t="s">
         <v>2158</v>
       </c>
-      <c r="E232" t="s">
+      <c r="I232" t="s">
         <v>2159</v>
-      </c>
-[...10 lines deleted...]
-        <v>2163</v>
       </c>
       <c r="J232" t="s">
         <v>24</v>
       </c>
       <c r="K232" t="s">
         <v>170</v>
       </c>
       <c r="L232" t="s">
         <v>26</v>
       </c>
       <c r="M232" t="s">
         <v>171</v>
       </c>
       <c r="N232" t="s">
         <v>28</v>
       </c>
       <c r="O232" t="s">
-        <v>2164</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>5496</v>
+        <v>5330</v>
       </c>
       <c r="B233" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C233" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D233" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E233" t="s">
+        <v>2164</v>
+      </c>
+      <c r="F233" t="s">
         <v>2165</v>
       </c>
-      <c r="C233" t="s">
+      <c r="G233" t="s">
         <v>2166</v>
       </c>
-      <c r="D233" t="s">
+      <c r="H233" t="s">
         <v>2167</v>
       </c>
-      <c r="E233" t="s">
+      <c r="I233" t="s">
         <v>2168</v>
       </c>
-      <c r="F233" t="s">
+      <c r="J233" t="s">
+        <v>24</v>
+      </c>
+      <c r="K233" t="s">
+        <v>170</v>
+      </c>
+      <c r="L233" t="s">
+        <v>26</v>
+      </c>
+      <c r="M233" t="s">
+        <v>171</v>
+      </c>
+      <c r="N233" t="s">
+        <v>28</v>
+      </c>
+      <c r="O233" t="s">
         <v>2169</v>
-      </c>
-[...25 lines deleted...]
-        <v>2173</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>5502</v>
+        <v>5331</v>
       </c>
       <c r="B234" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C234" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D234" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E234" t="s">
+        <v>2173</v>
+      </c>
+      <c r="F234" t="s">
         <v>2174</v>
       </c>
-      <c r="C234" t="s">
+      <c r="G234" t="s">
         <v>2175</v>
       </c>
-      <c r="D234" t="s">
+      <c r="H234" t="s">
         <v>2176</v>
       </c>
-      <c r="E234" t="s">
+      <c r="I234" t="s">
         <v>2177</v>
       </c>
-      <c r="F234" t="s">
+      <c r="J234" t="s">
+        <v>24</v>
+      </c>
+      <c r="K234" t="s">
+        <v>47</v>
+      </c>
+      <c r="L234" t="s">
+        <v>26</v>
+      </c>
+      <c r="M234" t="s">
+        <v>48</v>
+      </c>
+      <c r="N234" t="s">
+        <v>28</v>
+      </c>
+      <c r="O234" t="s">
         <v>2178</v>
-      </c>
-[...25 lines deleted...]
-        <v>2182</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>5503</v>
+        <v>5332</v>
       </c>
       <c r="B235" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C235" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D235" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E235" t="s">
+        <v>2182</v>
+      </c>
+      <c r="F235" t="s">
         <v>2183</v>
       </c>
-      <c r="C235" t="s">
+      <c r="G235" t="s">
         <v>2184</v>
       </c>
-      <c r="D235" t="s">
+      <c r="H235" t="s">
         <v>2185</v>
       </c>
-      <c r="E235" t="s">
+      <c r="I235" t="s">
         <v>2186</v>
       </c>
-      <c r="F235" t="s">
+      <c r="J235" t="s">
+        <v>24</v>
+      </c>
+      <c r="K235" t="s">
+        <v>25</v>
+      </c>
+      <c r="L235" t="s">
+        <v>26</v>
+      </c>
+      <c r="M235" t="s">
+        <v>27</v>
+      </c>
+      <c r="N235" t="s">
+        <v>28</v>
+      </c>
+      <c r="O235" t="s">
         <v>2187</v>
-      </c>
-[...25 lines deleted...]
-        <v>2191</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>5504</v>
+        <v>5333</v>
       </c>
       <c r="B236" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C236" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D236" t="s">
+        <v>2190</v>
+      </c>
+      <c r="E236" t="s">
+        <v>2191</v>
+      </c>
+      <c r="F236" t="s">
         <v>2192</v>
       </c>
-      <c r="C236" t="s">
+      <c r="G236" t="s">
         <v>2193</v>
       </c>
-      <c r="D236" t="s">
+      <c r="H236" t="s">
         <v>2194</v>
       </c>
-      <c r="E236" t="s">
+      <c r="I236" t="s">
         <v>2195</v>
-      </c>
-[...10 lines deleted...]
-        <v>2199</v>
       </c>
       <c r="J236" t="s">
         <v>24</v>
       </c>
       <c r="K236" t="s">
         <v>25</v>
       </c>
       <c r="L236" t="s">
         <v>26</v>
       </c>
       <c r="M236" t="s">
         <v>27</v>
       </c>
       <c r="N236" t="s">
         <v>28</v>
       </c>
       <c r="O236" t="s">
-        <v>2200</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>5507</v>
+        <v>5335</v>
       </c>
       <c r="B237" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C237" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D237" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E237" t="s">
+        <v>2200</v>
+      </c>
+      <c r="F237" t="s">
         <v>2201</v>
       </c>
-      <c r="C237" t="s">
+      <c r="G237" t="s">
         <v>2202</v>
       </c>
-      <c r="D237" t="s">
+      <c r="H237" t="s">
         <v>2203</v>
       </c>
-      <c r="E237" t="s">
+      <c r="I237" t="s">
         <v>2204</v>
-      </c>
-[...10 lines deleted...]
-        <v>2208</v>
       </c>
       <c r="J237" t="s">
         <v>24</v>
       </c>
       <c r="K237" t="s">
         <v>25</v>
       </c>
       <c r="L237" t="s">
         <v>26</v>
       </c>
       <c r="M237" t="s">
         <v>27</v>
       </c>
       <c r="N237" t="s">
         <v>28</v>
       </c>
       <c r="O237" t="s">
-        <v>2209</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>5509</v>
+        <v>5346</v>
       </c>
       <c r="B238" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C238" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D238" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E238" t="s">
+        <v>2209</v>
+      </c>
+      <c r="F238" t="s">
         <v>2210</v>
       </c>
-      <c r="C238" t="s">
+      <c r="G238" t="s">
         <v>2211</v>
       </c>
-      <c r="D238" t="s">
+      <c r="H238" t="s">
         <v>2212</v>
       </c>
-      <c r="E238" t="s">
+      <c r="I238" t="s">
         <v>2213</v>
       </c>
-      <c r="F238" t="s">
+      <c r="J238" t="s">
+        <v>24</v>
+      </c>
+      <c r="K238" t="s">
         <v>2214</v>
       </c>
-      <c r="G238" t="s">
+      <c r="L238" t="s">
+        <v>26</v>
+      </c>
+      <c r="M238" t="s">
         <v>2215</v>
       </c>
-      <c r="H238" t="s">
+      <c r="N238" t="s">
+        <v>28</v>
+      </c>
+      <c r="O238" t="s">
         <v>2216</v>
-      </c>
-[...19 lines deleted...]
-        <v>2218</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>5512</v>
+        <v>5347</v>
       </c>
       <c r="B239" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C239" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D239" t="s">
         <v>2219</v>
       </c>
-      <c r="C239" t="s">
+      <c r="E239" t="s">
         <v>2220</v>
       </c>
-      <c r="D239" t="s">
+      <c r="F239" t="s">
         <v>2221</v>
       </c>
-      <c r="E239" t="s">
+      <c r="G239" t="s">
         <v>2222</v>
       </c>
-      <c r="F239" t="s">
+      <c r="H239" t="s">
         <v>2223</v>
       </c>
-      <c r="G239" t="s">
+      <c r="I239" t="s">
         <v>2224</v>
-      </c>
-[...4 lines deleted...]
-        <v>2226</v>
       </c>
       <c r="J239" t="s">
         <v>24</v>
       </c>
       <c r="K239" t="s">
         <v>170</v>
       </c>
       <c r="L239" t="s">
         <v>26</v>
       </c>
       <c r="M239" t="s">
         <v>171</v>
       </c>
       <c r="N239" t="s">
         <v>28</v>
       </c>
       <c r="O239" t="s">
-        <v>2227</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>5514</v>
+        <v>5348</v>
       </c>
       <c r="B240" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C240" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D240" t="s">
         <v>2228</v>
       </c>
-      <c r="C240" t="s">
+      <c r="E240" t="s">
         <v>2229</v>
       </c>
-      <c r="D240" t="s">
+      <c r="F240" t="s">
         <v>2230</v>
       </c>
-      <c r="E240" t="s">
+      <c r="G240" t="s">
         <v>2231</v>
       </c>
-      <c r="F240" t="s">
+      <c r="H240" t="s">
         <v>2232</v>
       </c>
-      <c r="G240" t="s">
+      <c r="I240" t="s">
         <v>2233</v>
       </c>
-      <c r="H240" t="s">
+      <c r="J240" t="s">
+        <v>24</v>
+      </c>
+      <c r="K240" t="s">
+        <v>170</v>
+      </c>
+      <c r="L240" t="s">
+        <v>26</v>
+      </c>
+      <c r="M240" t="s">
+        <v>171</v>
+      </c>
+      <c r="N240" t="s">
+        <v>28</v>
+      </c>
+      <c r="O240" t="s">
         <v>2234</v>
-      </c>
-[...19 lines deleted...]
-        <v>2236</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>5516</v>
+        <v>5351</v>
       </c>
       <c r="B241" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C241" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D241" t="s">
         <v>2237</v>
       </c>
-      <c r="C241" t="s">
+      <c r="E241" t="s">
         <v>2238</v>
       </c>
-      <c r="D241" t="s">
+      <c r="F241" t="s">
         <v>2239</v>
       </c>
-      <c r="E241" t="s">
+      <c r="G241" t="s">
         <v>2240</v>
       </c>
-      <c r="F241" t="s">
+      <c r="H241" t="s">
         <v>2241</v>
       </c>
-      <c r="G241" t="s">
+      <c r="I241" t="s">
         <v>2242</v>
-      </c>
-[...4 lines deleted...]
-        <v>2244</v>
       </c>
       <c r="J241" t="s">
         <v>24</v>
       </c>
       <c r="K241" t="s">
         <v>25</v>
       </c>
       <c r="L241" t="s">
         <v>26</v>
       </c>
       <c r="M241" t="s">
         <v>27</v>
       </c>
       <c r="N241" t="s">
         <v>28</v>
       </c>
       <c r="O241" t="s">
-        <v>2245</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>5517</v>
+        <v>5353</v>
       </c>
       <c r="B242" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C242" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D242" t="s">
         <v>2246</v>
       </c>
-      <c r="C242" t="s">
+      <c r="E242" t="s">
         <v>2247</v>
       </c>
-      <c r="D242" t="s">
+      <c r="F242" t="s">
         <v>2248</v>
       </c>
-      <c r="E242" t="s">
+      <c r="G242" t="s">
         <v>2249</v>
       </c>
-      <c r="F242" t="s">
+      <c r="H242" t="s">
         <v>2250</v>
       </c>
-      <c r="G242" t="s">
+      <c r="I242" t="s">
         <v>2251</v>
       </c>
-      <c r="H242" t="s">
+      <c r="J242" t="s">
+        <v>450</v>
+      </c>
+      <c r="K242" t="s">
+        <v>905</v>
+      </c>
+      <c r="L242" t="s">
+        <v>452</v>
+      </c>
+      <c r="M242" t="s">
+        <v>906</v>
+      </c>
+      <c r="N242" t="s">
+        <v>28</v>
+      </c>
+      <c r="O242" t="s">
         <v>2252</v>
-      </c>
-[...19 lines deleted...]
-        <v>2254</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>5518</v>
+        <v>5354</v>
       </c>
       <c r="B243" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C243" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D243" t="s">
         <v>2255</v>
       </c>
-      <c r="C243" t="s">
+      <c r="E243" t="s">
         <v>2256</v>
       </c>
-      <c r="D243" t="s">
+      <c r="F243" t="s">
         <v>2257</v>
       </c>
-      <c r="E243" t="s">
+      <c r="G243" t="s">
         <v>2258</v>
       </c>
-      <c r="F243" t="s">
+      <c r="H243" t="s">
         <v>2259</v>
       </c>
-      <c r="G243" t="s">
+      <c r="I243" t="s">
         <v>2260</v>
       </c>
-      <c r="H243" t="s">
+      <c r="J243" t="s">
+        <v>24</v>
+      </c>
+      <c r="K243" t="s">
+        <v>170</v>
+      </c>
+      <c r="L243" t="s">
+        <v>26</v>
+      </c>
+      <c r="M243" t="s">
+        <v>171</v>
+      </c>
+      <c r="N243" t="s">
+        <v>28</v>
+      </c>
+      <c r="O243" t="s">
         <v>2261</v>
-      </c>
-[...19 lines deleted...]
-        <v>2263</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>5520</v>
+        <v>5359</v>
       </c>
       <c r="B244" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C244" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D244" t="s">
         <v>2264</v>
       </c>
-      <c r="C244" t="s">
+      <c r="E244" t="s">
         <v>2265</v>
       </c>
-      <c r="D244" t="s">
+      <c r="F244" t="s">
         <v>2266</v>
       </c>
-      <c r="E244" t="s">
+      <c r="G244" t="s">
         <v>2267</v>
       </c>
-      <c r="F244" t="s">
+      <c r="H244" t="s">
         <v>2268</v>
       </c>
-      <c r="G244" t="s">
+      <c r="I244" t="s">
         <v>2269</v>
       </c>
-      <c r="H244" t="s">
+      <c r="J244" t="s">
+        <v>24</v>
+      </c>
+      <c r="K244" t="s">
+        <v>25</v>
+      </c>
+      <c r="L244" t="s">
+        <v>26</v>
+      </c>
+      <c r="M244" t="s">
+        <v>27</v>
+      </c>
+      <c r="N244" t="s">
+        <v>28</v>
+      </c>
+      <c r="O244" t="s">
         <v>2270</v>
-      </c>
-[...19 lines deleted...]
-        <v>2272</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>5545</v>
+        <v>5364</v>
       </c>
       <c r="B245" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C245" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D245" t="s">
         <v>2273</v>
       </c>
-      <c r="C245" t="s">
+      <c r="E245" t="s">
         <v>2274</v>
       </c>
-      <c r="D245" t="s">
+      <c r="F245" t="s">
         <v>2275</v>
       </c>
-      <c r="E245" t="s">
+      <c r="G245" t="s">
         <v>2276</v>
       </c>
-      <c r="F245" t="s">
+      <c r="H245" t="s">
         <v>2277</v>
       </c>
-      <c r="G245" t="s">
+      <c r="I245" t="s">
         <v>2278</v>
       </c>
-      <c r="H245" t="s">
+      <c r="J245" t="s">
+        <v>24</v>
+      </c>
+      <c r="K245" t="s">
+        <v>47</v>
+      </c>
+      <c r="L245" t="s">
+        <v>26</v>
+      </c>
+      <c r="M245" t="s">
+        <v>48</v>
+      </c>
+      <c r="N245" t="s">
+        <v>28</v>
+      </c>
+      <c r="O245" t="s">
         <v>2279</v>
-      </c>
-[...19 lines deleted...]
-        <v>2281</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>5657</v>
+        <v>5365</v>
       </c>
       <c r="B246" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C246" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D246" t="s">
         <v>2282</v>
       </c>
-      <c r="C246" t="s">
+      <c r="E246" t="s">
         <v>2283</v>
       </c>
-      <c r="D246" t="s">
+      <c r="F246" t="s">
         <v>2284</v>
       </c>
-      <c r="E246" t="s">
+      <c r="G246" t="s">
         <v>2285</v>
       </c>
-      <c r="F246" t="s">
+      <c r="H246" t="s">
         <v>2286</v>
       </c>
-      <c r="G246" t="s">
+      <c r="I246" t="s">
         <v>2287</v>
-      </c>
-[...4 lines deleted...]
-        <v>2289</v>
       </c>
       <c r="J246" t="s">
         <v>24</v>
       </c>
       <c r="K246" t="s">
         <v>25</v>
       </c>
       <c r="L246" t="s">
         <v>26</v>
       </c>
       <c r="M246" t="s">
         <v>27</v>
       </c>
       <c r="N246" t="s">
         <v>28</v>
       </c>
       <c r="O246" t="s">
-        <v>2290</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>5733</v>
+        <v>5367</v>
       </c>
       <c r="B247" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C247" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D247" t="s">
         <v>2291</v>
       </c>
-      <c r="C247" t="s">
+      <c r="E247" t="s">
         <v>2292</v>
       </c>
-      <c r="D247" t="s">
+      <c r="F247" t="s">
         <v>2293</v>
       </c>
-      <c r="E247" t="s">
+      <c r="G247" t="s">
         <v>2294</v>
       </c>
-      <c r="F247" t="s">
+      <c r="H247" t="s">
         <v>2295</v>
       </c>
-      <c r="G247" t="s">
+      <c r="I247" t="s">
         <v>2296</v>
       </c>
-      <c r="H247" t="s">
+      <c r="J247" t="s">
+        <v>24</v>
+      </c>
+      <c r="K247" t="s">
+        <v>25</v>
+      </c>
+      <c r="L247" t="s">
+        <v>26</v>
+      </c>
+      <c r="M247" t="s">
+        <v>27</v>
+      </c>
+      <c r="N247" t="s">
+        <v>28</v>
+      </c>
+      <c r="O247" t="s">
         <v>2297</v>
-      </c>
-[...19 lines deleted...]
-        <v>2299</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>5787</v>
+        <v>5368</v>
       </c>
       <c r="B248" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C248" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D248" t="s">
         <v>2300</v>
       </c>
-      <c r="C248" t="s">
+      <c r="E248" t="s">
         <v>2301</v>
       </c>
-      <c r="D248" t="s">
+      <c r="F248" t="s">
         <v>2302</v>
       </c>
-      <c r="E248" t="s">
+      <c r="G248" t="s">
         <v>2303</v>
       </c>
-      <c r="F248" t="s">
+      <c r="H248" t="s">
         <v>2304</v>
       </c>
-      <c r="G248" t="s">
+      <c r="I248" t="s">
         <v>2305</v>
       </c>
-      <c r="H248" t="s">
+      <c r="J248" t="s">
+        <v>24</v>
+      </c>
+      <c r="K248" t="s">
+        <v>25</v>
+      </c>
+      <c r="L248" t="s">
+        <v>26</v>
+      </c>
+      <c r="M248" t="s">
+        <v>27</v>
+      </c>
+      <c r="N248" t="s">
+        <v>28</v>
+      </c>
+      <c r="O248" t="s">
         <v>2306</v>
-      </c>
-[...19 lines deleted...]
-        <v>2308</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>5792</v>
+        <v>5371</v>
       </c>
       <c r="B249" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C249" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D249" t="s">
         <v>2309</v>
       </c>
-      <c r="C249" t="s">
+      <c r="E249" t="s">
         <v>2310</v>
       </c>
-      <c r="D249" t="s">
+      <c r="F249" t="s">
         <v>2311</v>
       </c>
-      <c r="E249" t="s">
+      <c r="G249" t="s">
         <v>2312</v>
       </c>
-      <c r="F249" t="s">
+      <c r="H249" t="s">
         <v>2313</v>
       </c>
-      <c r="G249" t="s">
+      <c r="I249" t="s">
         <v>2314</v>
       </c>
-      <c r="H249" t="s">
+      <c r="J249" t="s">
+        <v>24</v>
+      </c>
+      <c r="K249" t="s">
         <v>2315</v>
       </c>
-      <c r="I249" t="s">
+      <c r="L249" t="s">
+        <v>26</v>
+      </c>
+      <c r="M249" t="s">
         <v>2316</v>
-      </c>
-[...10 lines deleted...]
-        <v>444</v>
       </c>
       <c r="N249" t="s">
         <v>28</v>
       </c>
       <c r="O249" t="s">
         <v>2317</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>5794</v>
+        <v>5372</v>
       </c>
       <c r="B250" t="s">
         <v>2318</v>
       </c>
       <c r="C250" t="s">
         <v>2319</v>
       </c>
       <c r="D250" t="s">
         <v>2320</v>
       </c>
       <c r="E250" t="s">
         <v>2321</v>
       </c>
       <c r="F250" t="s">
         <v>2322</v>
       </c>
       <c r="G250" t="s">
         <v>2323</v>
       </c>
       <c r="H250" t="s">
         <v>2324</v>
       </c>
       <c r="I250" t="s">
         <v>2325</v>
       </c>
       <c r="J250" t="s">
         <v>24</v>
       </c>
       <c r="K250" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L250" t="s">
         <v>26</v>
       </c>
       <c r="M250" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N250" t="s">
         <v>28</v>
       </c>
       <c r="O250" t="s">
         <v>2326</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>5795</v>
+        <v>5375</v>
       </c>
       <c r="B251" t="s">
         <v>2327</v>
       </c>
       <c r="C251" t="s">
         <v>2328</v>
       </c>
       <c r="D251" t="s">
         <v>2329</v>
       </c>
       <c r="E251" t="s">
         <v>2330</v>
       </c>
       <c r="F251" t="s">
         <v>2331</v>
       </c>
       <c r="G251" t="s">
         <v>2332</v>
       </c>
       <c r="H251" t="s">
         <v>2333</v>
       </c>
       <c r="I251" t="s">
         <v>2334</v>
       </c>
       <c r="J251" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K251" t="s">
-        <v>47</v>
+        <v>274</v>
       </c>
       <c r="L251" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M251" t="s">
-        <v>48</v>
+        <v>276</v>
       </c>
       <c r="N251" t="s">
         <v>28</v>
       </c>
       <c r="O251" t="s">
         <v>2335</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>5796</v>
+        <v>5377</v>
       </c>
       <c r="B252" t="s">
         <v>2336</v>
       </c>
       <c r="C252" t="s">
         <v>2337</v>
       </c>
       <c r="D252" t="s">
         <v>2338</v>
       </c>
       <c r="E252" t="s">
         <v>2339</v>
       </c>
       <c r="F252" t="s">
         <v>2340</v>
       </c>
       <c r="G252" t="s">
         <v>2341</v>
       </c>
       <c r="H252" t="s">
         <v>2342</v>
       </c>
       <c r="I252" t="s">
         <v>2343</v>
       </c>
       <c r="J252" t="s">
         <v>24</v>
       </c>
       <c r="K252" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
         <v>2344</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>5798</v>
+        <v>5378</v>
       </c>
       <c r="B253" t="s">
         <v>2345</v>
       </c>
       <c r="C253" t="s">
         <v>2346</v>
       </c>
       <c r="D253" t="s">
         <v>2347</v>
       </c>
       <c r="E253" t="s">
         <v>2348</v>
       </c>
       <c r="F253" t="s">
         <v>2349</v>
       </c>
       <c r="G253" t="s">
         <v>2350</v>
       </c>
       <c r="H253" t="s">
         <v>2351</v>
       </c>
       <c r="I253" t="s">
         <v>2352</v>
       </c>
       <c r="J253" t="s">
         <v>24</v>
       </c>
       <c r="K253" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L253" t="s">
         <v>26</v>
       </c>
       <c r="M253" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N253" t="s">
         <v>28</v>
       </c>
       <c r="O253" t="s">
         <v>2353</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>5799</v>
+        <v>5380</v>
       </c>
       <c r="B254" t="s">
         <v>2354</v>
       </c>
       <c r="C254" t="s">
         <v>2355</v>
       </c>
       <c r="D254" t="s">
         <v>2356</v>
       </c>
       <c r="E254" t="s">
         <v>2357</v>
       </c>
       <c r="F254" t="s">
         <v>2358</v>
       </c>
       <c r="G254" t="s">
         <v>2359</v>
       </c>
       <c r="H254" t="s">
         <v>2360</v>
       </c>
       <c r="I254" t="s">
         <v>2361</v>
       </c>
       <c r="J254" t="s">
-        <v>1671</v>
+        <v>24</v>
       </c>
       <c r="K254" t="s">
-        <v>860</v>
+        <v>25</v>
       </c>
       <c r="L254" t="s">
-        <v>1673</v>
+        <v>26</v>
       </c>
       <c r="M254" t="s">
-        <v>861</v>
+        <v>27</v>
       </c>
       <c r="N254" t="s">
         <v>28</v>
       </c>
       <c r="O254" t="s">
         <v>2362</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>5803</v>
+        <v>5382</v>
       </c>
       <c r="B255" t="s">
         <v>2363</v>
       </c>
       <c r="C255" t="s">
         <v>2364</v>
       </c>
       <c r="D255" t="s">
         <v>2365</v>
       </c>
       <c r="E255" t="s">
         <v>2366</v>
       </c>
       <c r="F255" t="s">
         <v>2367</v>
       </c>
       <c r="G255" t="s">
         <v>2368</v>
       </c>
       <c r="H255" t="s">
         <v>2369</v>
       </c>
       <c r="I255" t="s">
         <v>2370</v>
       </c>
       <c r="J255" t="s">
         <v>24</v>
       </c>
       <c r="K255" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L255" t="s">
         <v>26</v>
       </c>
       <c r="M255" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N255" t="s">
         <v>28</v>
       </c>
       <c r="O255" t="s">
         <v>2371</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>5805</v>
+        <v>5393</v>
       </c>
       <c r="B256" t="s">
         <v>2372</v>
       </c>
       <c r="C256" t="s">
         <v>2373</v>
       </c>
       <c r="D256" t="s">
         <v>2374</v>
       </c>
       <c r="E256" t="s">
         <v>2375</v>
       </c>
       <c r="F256" t="s">
         <v>2376</v>
       </c>
       <c r="G256" t="s">
         <v>2377</v>
       </c>
       <c r="H256" t="s">
         <v>2378</v>
       </c>
       <c r="I256" t="s">
         <v>2379</v>
       </c>
       <c r="J256" t="s">
         <v>24</v>
       </c>
       <c r="K256" t="s">
         <v>25</v>
       </c>
       <c r="L256" t="s">
         <v>26</v>
       </c>
       <c r="M256" t="s">
         <v>27</v>
       </c>
       <c r="N256" t="s">
         <v>28</v>
       </c>
       <c r="O256" t="s">
         <v>2380</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>5808</v>
+        <v>5394</v>
       </c>
       <c r="B257" t="s">
         <v>2381</v>
       </c>
       <c r="C257" t="s">
         <v>2382</v>
       </c>
       <c r="D257" t="s">
         <v>2383</v>
       </c>
       <c r="E257" t="s">
         <v>2384</v>
       </c>
       <c r="F257" t="s">
         <v>2385</v>
       </c>
       <c r="G257" t="s">
         <v>2386</v>
       </c>
       <c r="H257" t="s">
         <v>2387</v>
       </c>
       <c r="I257" t="s">
         <v>2388</v>
       </c>
       <c r="J257" t="s">
         <v>24</v>
       </c>
       <c r="K257" t="s">
         <v>25</v>
       </c>
       <c r="L257" t="s">
         <v>26</v>
       </c>
       <c r="M257" t="s">
         <v>27</v>
       </c>
       <c r="N257" t="s">
         <v>28</v>
       </c>
       <c r="O257" t="s">
         <v>2389</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>5811</v>
+        <v>5403</v>
       </c>
       <c r="B258" t="s">
         <v>2390</v>
       </c>
       <c r="C258" t="s">
         <v>2391</v>
       </c>
       <c r="D258" t="s">
         <v>2392</v>
       </c>
       <c r="E258" t="s">
         <v>2393</v>
       </c>
       <c r="F258" t="s">
         <v>2394</v>
       </c>
       <c r="G258" t="s">
         <v>2395</v>
       </c>
       <c r="H258" t="s">
         <v>2396</v>
       </c>
       <c r="I258" t="s">
         <v>2397</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
-        <v>25</v>
+        <v>2398</v>
       </c>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258" t="s">
-        <v>27</v>
+        <v>2399</v>
       </c>
       <c r="N258" t="s">
         <v>28</v>
       </c>
       <c r="O258" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>5819</v>
+        <v>5431</v>
       </c>
       <c r="B259" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c r="C259" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="D259" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
       <c r="E259" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="F259" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="G259" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
       <c r="H259" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="I259" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
       <c r="J259" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K259" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="L259" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M259" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="N259" t="s">
         <v>28</v>
       </c>
       <c r="O259" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>5830</v>
+        <v>5433</v>
       </c>
       <c r="B260" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
       <c r="C260" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
       <c r="D260" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="E260" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="F260" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
       <c r="G260" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
       <c r="H260" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="I260" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
       <c r="J260" t="s">
         <v>24</v>
       </c>
       <c r="K260" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L260" t="s">
         <v>26</v>
       </c>
       <c r="M260" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N260" t="s">
         <v>28</v>
       </c>
       <c r="O260" t="s">
-        <v>2416</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>5863</v>
+        <v>5435</v>
       </c>
       <c r="B261" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
       <c r="C261" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="D261" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
       <c r="E261" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
       <c r="F261" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
       <c r="G261" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="H261" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
       <c r="I261" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
       <c r="J261" t="s">
         <v>24</v>
       </c>
       <c r="K261" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L261" t="s">
         <v>26</v>
       </c>
       <c r="M261" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N261" t="s">
         <v>28</v>
       </c>
       <c r="O261" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>5866</v>
+        <v>5436</v>
       </c>
       <c r="B262" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="C262" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
       <c r="D262" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
       <c r="E262" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
       <c r="F262" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
       <c r="G262" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="H262" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
       <c r="I262" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
       <c r="J262" t="s">
         <v>24</v>
       </c>
       <c r="K262" t="s">
         <v>25</v>
       </c>
       <c r="L262" t="s">
         <v>26</v>
       </c>
       <c r="M262" t="s">
         <v>27</v>
       </c>
       <c r="N262" t="s">
         <v>28</v>
       </c>
       <c r="O262" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>5887</v>
+        <v>5437</v>
       </c>
       <c r="B263" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
       <c r="C263" t="s">
-        <v>2436</v>
+        <v>2438</v>
       </c>
       <c r="D263" t="s">
-        <v>2437</v>
+        <v>2439</v>
       </c>
       <c r="E263" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
       <c r="F263" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
       <c r="G263" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
       <c r="H263" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="I263" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
       <c r="J263" t="s">
         <v>24</v>
       </c>
       <c r="K263" t="s">
         <v>25</v>
       </c>
       <c r="L263" t="s">
         <v>26</v>
       </c>
       <c r="M263" t="s">
         <v>27</v>
       </c>
       <c r="N263" t="s">
         <v>28</v>
       </c>
       <c r="O263" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>5907</v>
+        <v>5439</v>
       </c>
       <c r="B264" t="s">
-        <v>2444</v>
+        <v>2446</v>
       </c>
       <c r="C264" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
       <c r="D264" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
       <c r="E264" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="F264" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
       <c r="G264" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="H264" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
       <c r="I264" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="J264" t="s">
         <v>24</v>
       </c>
       <c r="K264" t="s">
         <v>25</v>
       </c>
       <c r="L264" t="s">
         <v>26</v>
       </c>
       <c r="M264" t="s">
         <v>27</v>
       </c>
       <c r="N264" t="s">
         <v>28</v>
       </c>
       <c r="O264" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>5913</v>
+        <v>5456</v>
       </c>
       <c r="B265" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="C265" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
       <c r="D265" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
       <c r="E265" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
       <c r="F265" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
       <c r="G265" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
       <c r="H265" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="I265" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
       <c r="J265" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K265" t="s">
-        <v>47</v>
+        <v>1478</v>
       </c>
       <c r="L265" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M265" t="s">
-        <v>48</v>
+        <v>1480</v>
       </c>
       <c r="N265" t="s">
         <v>28</v>
       </c>
       <c r="O265" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>5927</v>
+        <v>5474</v>
       </c>
       <c r="B266" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
       <c r="C266" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
       <c r="D266" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
       <c r="E266" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="F266" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
       <c r="G266" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
       <c r="H266" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
       <c r="I266" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
       <c r="J266" t="s">
         <v>24</v>
       </c>
       <c r="K266" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="L266" t="s">
         <v>26</v>
       </c>
       <c r="M266" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="N266" t="s">
         <v>28</v>
       </c>
       <c r="O266" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>5928</v>
+        <v>5475</v>
       </c>
       <c r="B267" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
       <c r="C267" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
       <c r="D267" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
       <c r="E267" t="s">
-        <v>2474</v>
+        <v>2476</v>
       </c>
       <c r="F267" t="s">
-        <v>2475</v>
+        <v>2477</v>
       </c>
       <c r="G267" t="s">
-        <v>2476</v>
+        <v>2478</v>
       </c>
       <c r="H267" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
       <c r="I267" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
       <c r="J267" t="s">
-        <v>2479</v>
+        <v>24</v>
       </c>
       <c r="K267" t="s">
-        <v>2480</v>
+        <v>170</v>
       </c>
       <c r="L267" t="s">
+        <v>26</v>
+      </c>
+      <c r="M267" t="s">
+        <v>171</v>
+      </c>
+      <c r="N267" t="s">
+        <v>28</v>
+      </c>
+      <c r="O267" t="s">
         <v>2481</v>
-      </c>
-[...7 lines deleted...]
-        <v>2483</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>5931</v>
+        <v>5476</v>
       </c>
       <c r="B268" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C268" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D268" t="s">
         <v>2484</v>
       </c>
-      <c r="C268" t="s">
+      <c r="E268" t="s">
         <v>2485</v>
       </c>
-      <c r="D268" t="s">
+      <c r="F268" t="s">
         <v>2486</v>
       </c>
-      <c r="E268" t="s">
+      <c r="G268" t="s">
         <v>2487</v>
       </c>
-      <c r="F268" t="s">
+      <c r="H268" t="s">
         <v>2488</v>
       </c>
-      <c r="G268" t="s">
+      <c r="I268" t="s">
         <v>2489</v>
       </c>
-      <c r="H268" t="s">
+      <c r="J268" t="s">
         <v>2490</v>
       </c>
-      <c r="I268" t="s">
+      <c r="K268" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L268" t="s">
         <v>2491</v>
       </c>
-      <c r="J268" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M268" t="s">
-        <v>27</v>
+        <v>1231</v>
       </c>
       <c r="N268" t="s">
         <v>28</v>
       </c>
       <c r="O268" t="s">
         <v>2492</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>5932</v>
+        <v>5478</v>
       </c>
       <c r="B269" t="s">
         <v>2493</v>
       </c>
       <c r="C269" t="s">
         <v>2494</v>
       </c>
       <c r="D269" t="s">
         <v>2495</v>
       </c>
       <c r="E269" t="s">
         <v>2496</v>
       </c>
       <c r="F269" t="s">
         <v>2497</v>
       </c>
       <c r="G269" t="s">
         <v>2498</v>
       </c>
       <c r="H269" t="s">
         <v>2499</v>
       </c>
       <c r="I269" t="s">
         <v>2500</v>
       </c>
       <c r="J269" t="s">
         <v>24</v>
       </c>
       <c r="K269" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L269" t="s">
         <v>26</v>
       </c>
       <c r="M269" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N269" t="s">
         <v>28</v>
       </c>
       <c r="O269" t="s">
         <v>2501</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>5934</v>
+        <v>5479</v>
       </c>
       <c r="B270" t="s">
         <v>2502</v>
       </c>
       <c r="C270" t="s">
         <v>2503</v>
       </c>
       <c r="D270" t="s">
         <v>2504</v>
       </c>
       <c r="E270" t="s">
         <v>2505</v>
       </c>
       <c r="F270" t="s">
         <v>2506</v>
       </c>
       <c r="G270" t="s">
         <v>2507</v>
       </c>
       <c r="H270" t="s">
         <v>2508</v>
       </c>
       <c r="I270" t="s">
         <v>2509</v>
       </c>
       <c r="J270" t="s">
         <v>24</v>
       </c>
       <c r="K270" t="s">
-        <v>170</v>
+        <v>580</v>
       </c>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270" t="s">
-        <v>171</v>
+        <v>581</v>
       </c>
       <c r="N270" t="s">
         <v>28</v>
       </c>
       <c r="O270" t="s">
         <v>2510</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>5953</v>
+        <v>5482</v>
       </c>
       <c r="B271" t="s">
         <v>2511</v>
       </c>
       <c r="C271" t="s">
         <v>2512</v>
       </c>
       <c r="D271" t="s">
         <v>2513</v>
       </c>
       <c r="E271" t="s">
         <v>2514</v>
       </c>
       <c r="F271" t="s">
         <v>2515</v>
       </c>
       <c r="G271" t="s">
         <v>2516</v>
       </c>
       <c r="H271" t="s">
         <v>2517</v>
       </c>
       <c r="I271" t="s">
         <v>2518</v>
       </c>
       <c r="J271" t="s">
         <v>24</v>
       </c>
       <c r="K271" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N271" t="s">
         <v>28</v>
       </c>
       <c r="O271" t="s">
         <v>2519</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>5981</v>
+        <v>5483</v>
       </c>
       <c r="B272" t="s">
         <v>2520</v>
       </c>
       <c r="C272" t="s">
         <v>2521</v>
       </c>
       <c r="D272" t="s">
         <v>2522</v>
       </c>
       <c r="E272" t="s">
         <v>2523</v>
       </c>
       <c r="F272" t="s">
         <v>2524</v>
       </c>
       <c r="G272" t="s">
         <v>2525</v>
       </c>
       <c r="H272" t="s">
         <v>2526</v>
       </c>
       <c r="I272" t="s">
         <v>2527</v>
       </c>
       <c r="J272" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K272" t="s">
+        <v>25</v>
+      </c>
+      <c r="L272" t="s">
+        <v>26</v>
+      </c>
+      <c r="M272" t="s">
+        <v>27</v>
+      </c>
+      <c r="N272" t="s">
+        <v>28</v>
+      </c>
+      <c r="O272" t="s">
         <v>2528</v>
-      </c>
-[...10 lines deleted...]
-        <v>2530</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>5986</v>
+        <v>5485</v>
       </c>
       <c r="B273" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C273" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D273" t="s">
         <v>2531</v>
       </c>
-      <c r="C273" t="s">
+      <c r="E273" t="s">
         <v>2532</v>
       </c>
-      <c r="D273" t="s">
+      <c r="F273" t="s">
         <v>2533</v>
       </c>
-      <c r="E273" t="s">
+      <c r="G273" t="s">
         <v>2534</v>
       </c>
-      <c r="F273" t="s">
+      <c r="H273" t="s">
         <v>2535</v>
       </c>
-      <c r="G273" t="s">
+      <c r="I273" t="s">
         <v>2536</v>
       </c>
-      <c r="H273" t="s">
+      <c r="J273" t="s">
+        <v>24</v>
+      </c>
+      <c r="K273" t="s">
         <v>2537</v>
       </c>
-      <c r="I273" t="s">
+      <c r="L273" t="s">
+        <v>26</v>
+      </c>
+      <c r="M273" t="s">
         <v>2538</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N273" t="s">
         <v>28</v>
       </c>
       <c r="O273" t="s">
         <v>2539</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>5989</v>
+        <v>5487</v>
       </c>
       <c r="B274" t="s">
         <v>2540</v>
       </c>
       <c r="C274" t="s">
         <v>2541</v>
       </c>
       <c r="D274" t="s">
         <v>2542</v>
       </c>
       <c r="E274" t="s">
         <v>2543</v>
       </c>
       <c r="F274" t="s">
         <v>2544</v>
       </c>
       <c r="G274" t="s">
         <v>2545</v>
       </c>
       <c r="H274" t="s">
         <v>2546</v>
       </c>
       <c r="I274" t="s">
         <v>2547</v>
       </c>
       <c r="J274" t="s">
         <v>24</v>
       </c>
       <c r="K274" t="s">
-        <v>1859</v>
+        <v>2548</v>
       </c>
       <c r="L274" t="s">
         <v>26</v>
       </c>
       <c r="M274" t="s">
-        <v>1860</v>
+        <v>2549</v>
       </c>
       <c r="N274" t="s">
         <v>28</v>
       </c>
       <c r="O274" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>6021</v>
+        <v>5488</v>
       </c>
       <c r="B275" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
       <c r="C275" t="s">
-        <v>2550</v>
+        <v>2552</v>
       </c>
       <c r="D275" t="s">
-        <v>2551</v>
+        <v>2553</v>
       </c>
       <c r="E275" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
       <c r="F275" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
       <c r="G275" t="s">
-        <v>2554</v>
+        <v>2556</v>
       </c>
       <c r="H275" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
       <c r="I275" t="s">
-        <v>2556</v>
+        <v>2558</v>
       </c>
       <c r="J275" t="s">
         <v>24</v>
       </c>
       <c r="K275" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L275" t="s">
         <v>26</v>
       </c>
       <c r="M275" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N275" t="s">
         <v>28</v>
       </c>
       <c r="O275" t="s">
-        <v>2557</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>6076</v>
+        <v>5489</v>
       </c>
       <c r="B276" t="s">
-        <v>2558</v>
+        <v>2560</v>
       </c>
       <c r="C276" t="s">
-        <v>2559</v>
+        <v>2561</v>
       </c>
       <c r="D276" t="s">
-        <v>2560</v>
+        <v>2562</v>
       </c>
       <c r="E276" t="s">
-        <v>2561</v>
+        <v>2563</v>
       </c>
       <c r="F276" t="s">
-        <v>2562</v>
+        <v>2564</v>
       </c>
       <c r="G276" t="s">
-        <v>2563</v>
+        <v>2565</v>
       </c>
       <c r="H276" t="s">
-        <v>2564</v>
+        <v>2566</v>
       </c>
       <c r="I276" t="s">
-        <v>2565</v>
+        <v>2567</v>
       </c>
       <c r="J276" t="s">
         <v>24</v>
       </c>
       <c r="K276" t="s">
-        <v>25</v>
+        <v>1268</v>
       </c>
       <c r="L276" t="s">
         <v>26</v>
       </c>
       <c r="M276" t="s">
-        <v>27</v>
+        <v>1269</v>
       </c>
       <c r="N276" t="s">
         <v>28</v>
       </c>
       <c r="O276" t="s">
-        <v>2566</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>6082</v>
+        <v>5490</v>
       </c>
       <c r="B277" t="s">
-        <v>2567</v>
+        <v>2569</v>
       </c>
       <c r="C277" t="s">
-        <v>2568</v>
+        <v>2570</v>
       </c>
       <c r="D277" t="s">
-        <v>2569</v>
+        <v>2571</v>
       </c>
       <c r="E277" t="s">
-        <v>2570</v>
+        <v>2572</v>
       </c>
       <c r="F277" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
       <c r="G277" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
       <c r="H277" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
       <c r="I277" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
       <c r="J277" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K277" t="s">
-        <v>571</v>
+        <v>2577</v>
       </c>
       <c r="L277" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M277" t="s">
-        <v>572</v>
+        <v>2578</v>
       </c>
       <c r="N277" t="s">
         <v>28</v>
       </c>
       <c r="O277" t="s">
-        <v>2575</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>6112</v>
+        <v>5493</v>
       </c>
       <c r="B278" t="s">
-        <v>2576</v>
+        <v>2580</v>
       </c>
       <c r="C278" t="s">
-        <v>2577</v>
+        <v>2581</v>
       </c>
       <c r="D278" t="s">
-        <v>2578</v>
+        <v>2582</v>
       </c>
       <c r="E278" t="s">
-        <v>2579</v>
+        <v>2583</v>
       </c>
       <c r="F278" t="s">
-        <v>2580</v>
+        <v>2584</v>
       </c>
       <c r="G278" t="s">
-        <v>2581</v>
+        <v>2585</v>
       </c>
       <c r="H278" t="s">
-        <v>2582</v>
+        <v>2586</v>
       </c>
       <c r="I278" t="s">
-        <v>2583</v>
+        <v>2587</v>
       </c>
       <c r="J278" t="s">
         <v>24</v>
       </c>
       <c r="K278" t="s">
         <v>170</v>
       </c>
       <c r="L278" t="s">
         <v>26</v>
       </c>
       <c r="M278" t="s">
         <v>171</v>
       </c>
       <c r="N278" t="s">
         <v>28</v>
       </c>
       <c r="O278" t="s">
-        <v>2584</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>6179</v>
+        <v>5496</v>
       </c>
       <c r="B279" t="s">
-        <v>2585</v>
+        <v>2589</v>
       </c>
       <c r="C279" t="s">
-        <v>2586</v>
+        <v>2590</v>
       </c>
       <c r="D279" t="s">
-        <v>2587</v>
+        <v>2591</v>
       </c>
       <c r="E279" t="s">
-        <v>2588</v>
+        <v>2592</v>
       </c>
       <c r="F279" t="s">
-        <v>2589</v>
+        <v>2593</v>
       </c>
       <c r="G279" t="s">
-        <v>2590</v>
+        <v>2594</v>
       </c>
       <c r="H279" t="s">
-        <v>2591</v>
+        <v>2595</v>
       </c>
       <c r="I279" t="s">
-        <v>2592</v>
+        <v>2596</v>
       </c>
       <c r="J279" t="s">
         <v>24</v>
       </c>
       <c r="K279" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="N279" t="s">
         <v>28</v>
       </c>
       <c r="O279" t="s">
-        <v>2593</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>6180</v>
+        <v>5502</v>
       </c>
       <c r="B280" t="s">
-        <v>2594</v>
+        <v>2598</v>
       </c>
       <c r="C280" t="s">
-        <v>2595</v>
+        <v>2599</v>
       </c>
       <c r="D280" t="s">
-        <v>2596</v>
+        <v>2600</v>
       </c>
       <c r="E280" t="s">
-        <v>2597</v>
+        <v>2601</v>
       </c>
       <c r="F280" t="s">
-        <v>2598</v>
+        <v>2602</v>
       </c>
       <c r="G280" t="s">
-        <v>2599</v>
+        <v>2603</v>
       </c>
       <c r="H280" t="s">
-        <v>2600</v>
+        <v>2604</v>
       </c>
       <c r="I280" t="s">
-        <v>2601</v>
+        <v>2605</v>
       </c>
       <c r="J280" t="s">
         <v>24</v>
       </c>
       <c r="K280" t="s">
         <v>25</v>
       </c>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280" t="s">
         <v>27</v>
       </c>
       <c r="N280" t="s">
         <v>28</v>
       </c>
       <c r="O280" t="s">
-        <v>2602</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>6203</v>
+        <v>5503</v>
       </c>
       <c r="B281" t="s">
-        <v>2603</v>
+        <v>2607</v>
       </c>
       <c r="C281" t="s">
-        <v>2604</v>
+        <v>2608</v>
       </c>
       <c r="D281" t="s">
-        <v>2605</v>
+        <v>2609</v>
       </c>
       <c r="E281" t="s">
-        <v>2606</v>
+        <v>2610</v>
       </c>
       <c r="F281" t="s">
-        <v>2607</v>
+        <v>2611</v>
       </c>
       <c r="G281" t="s">
-        <v>2608</v>
+        <v>2612</v>
       </c>
       <c r="H281" t="s">
-        <v>2609</v>
+        <v>2613</v>
       </c>
       <c r="I281" t="s">
-        <v>2610</v>
+        <v>2614</v>
       </c>
       <c r="J281" t="s">
         <v>24</v>
       </c>
       <c r="K281" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L281" t="s">
         <v>26</v>
       </c>
       <c r="M281" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N281" t="s">
         <v>28</v>
       </c>
       <c r="O281" t="s">
-        <v>2611</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>6208</v>
+        <v>5504</v>
       </c>
       <c r="B282" t="s">
-        <v>2612</v>
+        <v>2616</v>
       </c>
       <c r="C282" t="s">
-        <v>2613</v>
+        <v>2617</v>
       </c>
       <c r="D282" t="s">
-        <v>2614</v>
+        <v>2618</v>
       </c>
       <c r="E282" t="s">
-        <v>2615</v>
+        <v>2619</v>
       </c>
       <c r="F282" t="s">
-        <v>2616</v>
+        <v>2620</v>
       </c>
       <c r="G282" t="s">
-        <v>2617</v>
+        <v>2621</v>
       </c>
       <c r="H282" t="s">
-        <v>2618</v>
+        <v>2622</v>
       </c>
       <c r="I282" t="s">
-        <v>2619</v>
+        <v>2623</v>
       </c>
       <c r="J282" t="s">
         <v>24</v>
       </c>
       <c r="K282" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L282" t="s">
         <v>26</v>
       </c>
       <c r="M282" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N282" t="s">
         <v>28</v>
       </c>
       <c r="O282" t="s">
-        <v>2620</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
-        <v>6211</v>
+        <v>5507</v>
       </c>
       <c r="B283" t="s">
-        <v>2621</v>
+        <v>2625</v>
       </c>
       <c r="C283" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="D283" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="E283" t="s">
-        <v>2624</v>
+        <v>2628</v>
       </c>
       <c r="F283" t="s">
-        <v>2625</v>
+        <v>2629</v>
       </c>
       <c r="G283" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="H283" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="I283" t="s">
-        <v>2628</v>
+        <v>2632</v>
       </c>
       <c r="J283" t="s">
         <v>24</v>
       </c>
       <c r="K283" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L283" t="s">
         <v>26</v>
       </c>
       <c r="M283" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N283" t="s">
         <v>28</v>
       </c>
       <c r="O283" t="s">
-        <v>2629</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
-        <v>6254</v>
+        <v>5509</v>
       </c>
       <c r="B284" t="s">
-        <v>2630</v>
+        <v>2634</v>
       </c>
       <c r="C284" t="s">
-        <v>2631</v>
+        <v>2635</v>
       </c>
       <c r="D284" t="s">
-        <v>2632</v>
+        <v>2636</v>
       </c>
       <c r="E284" t="s">
-        <v>2633</v>
+        <v>2637</v>
       </c>
       <c r="F284" t="s">
-        <v>2634</v>
+        <v>2638</v>
       </c>
       <c r="G284" t="s">
-        <v>2635</v>
+        <v>2639</v>
       </c>
       <c r="H284" t="s">
-        <v>2636</v>
+        <v>2640</v>
       </c>
       <c r="I284" t="s">
-        <v>2637</v>
+        <v>2641</v>
       </c>
       <c r="J284" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K284" t="s">
-        <v>170</v>
+        <v>1230</v>
       </c>
       <c r="L284" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M284" t="s">
-        <v>171</v>
+        <v>1231</v>
       </c>
       <c r="N284" t="s">
         <v>28</v>
       </c>
       <c r="O284" t="s">
-        <v>2638</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
-        <v>6255</v>
+        <v>5512</v>
       </c>
       <c r="B285" t="s">
-        <v>2639</v>
+        <v>2643</v>
       </c>
       <c r="C285" t="s">
-        <v>2640</v>
+        <v>2644</v>
       </c>
       <c r="D285" t="s">
-        <v>2641</v>
+        <v>2645</v>
       </c>
       <c r="E285" t="s">
-        <v>2642</v>
+        <v>2646</v>
       </c>
       <c r="F285" t="s">
-        <v>2643</v>
+        <v>2647</v>
       </c>
       <c r="G285" t="s">
-        <v>2644</v>
+        <v>2648</v>
       </c>
       <c r="H285" t="s">
-        <v>2645</v>
+        <v>2649</v>
       </c>
       <c r="I285" t="s">
-        <v>2646</v>
+        <v>2650</v>
       </c>
       <c r="J285" t="s">
         <v>24</v>
       </c>
       <c r="K285" t="s">
-        <v>2647</v>
+        <v>170</v>
       </c>
       <c r="L285" t="s">
         <v>26</v>
       </c>
       <c r="M285" t="s">
-        <v>2648</v>
+        <v>171</v>
       </c>
       <c r="N285" t="s">
         <v>28</v>
       </c>
       <c r="O285" t="s">
-        <v>2649</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
-        <v>6258</v>
+        <v>5514</v>
       </c>
       <c r="B286" t="s">
-        <v>2650</v>
+        <v>2652</v>
       </c>
       <c r="C286" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="D286" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
       <c r="E286" t="s">
-        <v>2653</v>
+        <v>2655</v>
       </c>
       <c r="F286" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="G286" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="H286" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
       <c r="I286" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="J286" t="s">
         <v>24</v>
       </c>
       <c r="K286" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L286" t="s">
         <v>26</v>
       </c>
       <c r="M286" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N286" t="s">
         <v>28</v>
       </c>
       <c r="O286" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
-        <v>6259</v>
+        <v>5516</v>
       </c>
       <c r="B287" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="C287" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="D287" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="E287" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="F287" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="G287" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
       <c r="H287" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
       <c r="I287" t="s">
-        <v>2666</v>
+        <v>2668</v>
       </c>
       <c r="J287" t="s">
         <v>24</v>
       </c>
       <c r="K287" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L287" t="s">
         <v>26</v>
       </c>
       <c r="M287" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N287" t="s">
         <v>28</v>
       </c>
       <c r="O287" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
-        <v>6261</v>
+        <v>5517</v>
       </c>
       <c r="B288" t="s">
-        <v>2668</v>
+        <v>2670</v>
       </c>
       <c r="C288" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
       <c r="D288" t="s">
-        <v>2670</v>
+        <v>2672</v>
       </c>
       <c r="E288" t="s">
-        <v>2671</v>
+        <v>2673</v>
       </c>
       <c r="F288" t="s">
-        <v>2672</v>
+        <v>2674</v>
       </c>
       <c r="G288" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
       <c r="H288" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
       <c r="I288" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="J288" t="s">
         <v>24</v>
       </c>
       <c r="K288" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L288" t="s">
         <v>26</v>
       </c>
       <c r="M288" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N288" t="s">
         <v>28</v>
       </c>
       <c r="O288" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
-        <v>6263</v>
+        <v>5518</v>
       </c>
       <c r="B289" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
       <c r="C289" t="s">
-        <v>2678</v>
+        <v>2680</v>
       </c>
       <c r="D289" t="s">
-        <v>2679</v>
+        <v>2681</v>
       </c>
       <c r="E289" t="s">
-        <v>2680</v>
+        <v>2682</v>
       </c>
       <c r="F289" t="s">
-        <v>2681</v>
+        <v>2683</v>
       </c>
       <c r="G289" t="s">
-        <v>2682</v>
+        <v>2684</v>
       </c>
       <c r="H289" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="I289" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
       <c r="J289" t="s">
         <v>24</v>
       </c>
       <c r="K289" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L289" t="s">
         <v>26</v>
       </c>
       <c r="M289" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N289" t="s">
         <v>28</v>
       </c>
       <c r="O289" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
-        <v>6272</v>
+        <v>5520</v>
       </c>
       <c r="B290" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
       <c r="C290" t="s">
-        <v>2687</v>
+        <v>2689</v>
       </c>
       <c r="D290" t="s">
-        <v>2688</v>
+        <v>2690</v>
       </c>
       <c r="E290" t="s">
-        <v>2689</v>
+        <v>2691</v>
       </c>
       <c r="F290" t="s">
-        <v>2690</v>
+        <v>2692</v>
       </c>
       <c r="G290" t="s">
-        <v>2691</v>
+        <v>2693</v>
       </c>
       <c r="H290" t="s">
-        <v>2692</v>
+        <v>2694</v>
       </c>
       <c r="I290" t="s">
-        <v>2693</v>
+        <v>2695</v>
       </c>
       <c r="J290" t="s">
         <v>24</v>
       </c>
       <c r="K290" t="s">
-        <v>170</v>
+        <v>1230</v>
       </c>
       <c r="L290" t="s">
         <v>26</v>
       </c>
       <c r="M290" t="s">
-        <v>171</v>
+        <v>1231</v>
       </c>
       <c r="N290" t="s">
         <v>28</v>
       </c>
       <c r="O290" t="s">
-        <v>2694</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
-        <v>6274</v>
+        <v>5545</v>
       </c>
       <c r="B291" t="s">
-        <v>2695</v>
+        <v>2697</v>
       </c>
       <c r="C291" t="s">
-        <v>2696</v>
+        <v>2698</v>
       </c>
       <c r="D291" t="s">
-        <v>2697</v>
+        <v>2699</v>
       </c>
       <c r="E291" t="s">
-        <v>2698</v>
+        <v>2700</v>
       </c>
       <c r="F291" t="s">
-        <v>2699</v>
+        <v>2701</v>
       </c>
       <c r="G291" t="s">
-        <v>2700</v>
+        <v>2702</v>
       </c>
       <c r="H291" t="s">
-        <v>2701</v>
+        <v>2703</v>
       </c>
       <c r="I291" t="s">
-        <v>2702</v>
+        <v>2704</v>
       </c>
       <c r="J291" t="s">
         <v>24</v>
       </c>
       <c r="K291" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L291" t="s">
         <v>26</v>
       </c>
       <c r="M291" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N291" t="s">
         <v>28</v>
       </c>
       <c r="O291" t="s">
-        <v>2703</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
-        <v>6275</v>
+        <v>5657</v>
       </c>
       <c r="B292" t="s">
-        <v>2704</v>
+        <v>2706</v>
       </c>
       <c r="C292" t="s">
-        <v>2705</v>
+        <v>2707</v>
       </c>
       <c r="D292" t="s">
-        <v>2706</v>
+        <v>2708</v>
       </c>
       <c r="E292" t="s">
-        <v>2707</v>
+        <v>2709</v>
       </c>
       <c r="F292" t="s">
-        <v>2708</v>
+        <v>2710</v>
       </c>
       <c r="G292" t="s">
-        <v>2709</v>
+        <v>2711</v>
       </c>
       <c r="H292" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
       <c r="I292" t="s">
-        <v>2711</v>
+        <v>2713</v>
       </c>
       <c r="J292" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K292" t="s">
-        <v>1448</v>
+        <v>25</v>
       </c>
       <c r="L292" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M292" t="s">
-        <v>1450</v>
+        <v>27</v>
       </c>
       <c r="N292" t="s">
         <v>28</v>
       </c>
       <c r="O292" t="s">
-        <v>2712</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
-        <v>6327</v>
+        <v>5733</v>
       </c>
       <c r="B293" t="s">
-        <v>2713</v>
+        <v>2715</v>
       </c>
       <c r="C293" t="s">
-        <v>2714</v>
+        <v>2716</v>
       </c>
       <c r="D293" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
       <c r="E293" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
       <c r="F293" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
       <c r="G293" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
       <c r="H293" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
       <c r="I293" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
       <c r="J293" t="s">
         <v>24</v>
       </c>
       <c r="K293" t="s">
         <v>47</v>
       </c>
       <c r="L293" t="s">
         <v>26</v>
       </c>
       <c r="M293" t="s">
         <v>48</v>
       </c>
       <c r="N293" t="s">
         <v>28</v>
       </c>
       <c r="O293" t="s">
-        <v>2721</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
-        <v>6337</v>
+        <v>5787</v>
       </c>
       <c r="B294" t="s">
-        <v>2722</v>
+        <v>2724</v>
       </c>
       <c r="C294" t="s">
-        <v>2723</v>
+        <v>2725</v>
       </c>
       <c r="D294" t="s">
-        <v>2724</v>
+        <v>2726</v>
       </c>
       <c r="E294" t="s">
-        <v>2725</v>
+        <v>2727</v>
       </c>
       <c r="F294" t="s">
-        <v>2726</v>
+        <v>2728</v>
       </c>
       <c r="G294" t="s">
-        <v>2727</v>
+        <v>2729</v>
       </c>
       <c r="H294" t="s">
-        <v>2728</v>
+        <v>2730</v>
       </c>
       <c r="I294" t="s">
-        <v>2729</v>
+        <v>2731</v>
       </c>
       <c r="J294" t="s">
         <v>24</v>
       </c>
       <c r="K294" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="L294" t="s">
         <v>26</v>
       </c>
       <c r="M294" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="N294" t="s">
         <v>28</v>
       </c>
       <c r="O294" t="s">
-        <v>2730</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
-        <v>6379</v>
+        <v>5792</v>
       </c>
       <c r="B295" t="s">
-        <v>2731</v>
+        <v>2733</v>
       </c>
       <c r="C295" t="s">
-        <v>2732</v>
+        <v>2734</v>
       </c>
       <c r="D295" t="s">
-        <v>2733</v>
+        <v>2735</v>
       </c>
       <c r="E295" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
       <c r="F295" t="s">
-        <v>2735</v>
+        <v>2737</v>
       </c>
       <c r="G295" t="s">
-        <v>2736</v>
+        <v>2738</v>
       </c>
       <c r="H295" t="s">
-        <v>2737</v>
+        <v>2739</v>
       </c>
       <c r="I295" t="s">
-        <v>2738</v>
+        <v>2740</v>
       </c>
       <c r="J295" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K295" t="s">
-        <v>25</v>
+        <v>451</v>
       </c>
       <c r="L295" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M295" t="s">
-        <v>27</v>
+        <v>453</v>
       </c>
       <c r="N295" t="s">
         <v>28</v>
       </c>
       <c r="O295" t="s">
-        <v>2739</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
-        <v>6454</v>
+        <v>5794</v>
       </c>
       <c r="B296" t="s">
-        <v>2740</v>
+        <v>2742</v>
       </c>
       <c r="C296" t="s">
-        <v>2741</v>
+        <v>2743</v>
       </c>
       <c r="D296" t="s">
-        <v>2742</v>
+        <v>2744</v>
       </c>
       <c r="E296" t="s">
-        <v>2743</v>
+        <v>2745</v>
       </c>
       <c r="F296" t="s">
-        <v>2744</v>
+        <v>2746</v>
       </c>
       <c r="G296" t="s">
-        <v>2745</v>
+        <v>2747</v>
       </c>
       <c r="H296" t="s">
-        <v>2746</v>
+        <v>2748</v>
       </c>
       <c r="I296" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
       <c r="J296" t="s">
         <v>24</v>
       </c>
       <c r="K296" t="s">
         <v>170</v>
       </c>
       <c r="L296" t="s">
         <v>26</v>
       </c>
       <c r="M296" t="s">
         <v>171</v>
       </c>
       <c r="N296" t="s">
         <v>28</v>
       </c>
       <c r="O296" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
-        <v>6460</v>
+        <v>5795</v>
       </c>
       <c r="B297" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
       <c r="C297" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
       <c r="D297" t="s">
-        <v>2751</v>
+        <v>2753</v>
       </c>
       <c r="E297" t="s">
-        <v>2752</v>
+        <v>2754</v>
       </c>
       <c r="F297" t="s">
-        <v>2753</v>
+        <v>2755</v>
       </c>
       <c r="G297" t="s">
-        <v>2754</v>
+        <v>2756</v>
       </c>
       <c r="H297" t="s">
-        <v>2755</v>
+        <v>2757</v>
       </c>
       <c r="I297" t="s">
-        <v>2756</v>
+        <v>2758</v>
       </c>
       <c r="J297" t="s">
         <v>24</v>
       </c>
       <c r="K297" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L297" t="s">
         <v>26</v>
       </c>
       <c r="M297" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N297" t="s">
         <v>28</v>
       </c>
       <c r="O297" t="s">
-        <v>2757</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
-        <v>6468</v>
+        <v>5796</v>
       </c>
       <c r="B298" t="s">
-        <v>2758</v>
+        <v>2760</v>
       </c>
       <c r="C298" t="s">
-        <v>2759</v>
+        <v>2761</v>
       </c>
       <c r="D298" t="s">
-        <v>2760</v>
+        <v>2762</v>
       </c>
       <c r="E298" t="s">
-        <v>2761</v>
+        <v>2763</v>
       </c>
       <c r="F298" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
       <c r="G298" t="s">
-        <v>2763</v>
+        <v>2765</v>
       </c>
       <c r="H298" t="s">
-        <v>2764</v>
+        <v>2766</v>
       </c>
       <c r="I298" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
       <c r="J298" t="s">
         <v>24</v>
       </c>
       <c r="K298" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L298" t="s">
         <v>26</v>
       </c>
       <c r="M298" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N298" t="s">
         <v>28</v>
       </c>
       <c r="O298" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
-        <v>6615</v>
+        <v>5798</v>
       </c>
       <c r="B299" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
       <c r="C299" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
       <c r="D299" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
       <c r="E299" t="s">
-        <v>2770</v>
+        <v>2772</v>
       </c>
       <c r="F299" t="s">
-        <v>2771</v>
+        <v>2773</v>
       </c>
       <c r="G299" t="s">
-        <v>2772</v>
+        <v>2774</v>
       </c>
       <c r="H299" t="s">
-        <v>2773</v>
+        <v>2775</v>
       </c>
       <c r="I299" t="s">
-        <v>2774</v>
+        <v>2776</v>
       </c>
       <c r="J299" t="s">
         <v>24</v>
       </c>
       <c r="K299" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L299" t="s">
         <v>26</v>
       </c>
       <c r="M299" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N299" t="s">
         <v>28</v>
       </c>
       <c r="O299" t="s">
-        <v>2775</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
-        <v>6761</v>
+        <v>5799</v>
       </c>
       <c r="B300" t="s">
-        <v>2776</v>
+        <v>2778</v>
       </c>
       <c r="C300" t="s">
-        <v>2777</v>
+        <v>2779</v>
       </c>
       <c r="D300" t="s">
-        <v>2778</v>
+        <v>2780</v>
       </c>
       <c r="E300" t="s">
-        <v>2779</v>
+        <v>2781</v>
       </c>
       <c r="F300" t="s">
-        <v>2780</v>
+        <v>2782</v>
       </c>
       <c r="G300" t="s">
-        <v>2781</v>
+        <v>2783</v>
       </c>
       <c r="H300" t="s">
-        <v>2782</v>
+        <v>2784</v>
       </c>
       <c r="I300" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
       <c r="J300" t="s">
-        <v>24</v>
+        <v>1925</v>
       </c>
       <c r="K300" t="s">
-        <v>25</v>
+        <v>905</v>
       </c>
       <c r="L300" t="s">
-        <v>26</v>
+        <v>1927</v>
       </c>
       <c r="M300" t="s">
-        <v>27</v>
+        <v>906</v>
       </c>
       <c r="N300" t="s">
         <v>28</v>
       </c>
       <c r="O300" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
-        <v>6762</v>
+        <v>5803</v>
       </c>
       <c r="B301" t="s">
-        <v>2785</v>
+        <v>2787</v>
       </c>
       <c r="C301" t="s">
-        <v>2786</v>
+        <v>2788</v>
       </c>
       <c r="D301" t="s">
-        <v>2787</v>
+        <v>2789</v>
       </c>
       <c r="E301" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
       <c r="F301" t="s">
-        <v>2789</v>
+        <v>2791</v>
       </c>
       <c r="G301" t="s">
-        <v>2790</v>
+        <v>2792</v>
       </c>
       <c r="H301" t="s">
-        <v>2791</v>
+        <v>2793</v>
       </c>
       <c r="I301" t="s">
-        <v>2792</v>
+        <v>2794</v>
       </c>
       <c r="J301" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K301" t="s">
-        <v>672</v>
+        <v>25</v>
       </c>
       <c r="L301" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M301" t="s">
-        <v>673</v>
+        <v>27</v>
       </c>
       <c r="N301" t="s">
         <v>28</v>
       </c>
       <c r="O301" t="s">
-        <v>2793</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
-        <v>6765</v>
+        <v>5805</v>
       </c>
       <c r="B302" t="s">
-        <v>2794</v>
+        <v>2796</v>
       </c>
       <c r="C302" t="s">
-        <v>2795</v>
+        <v>2797</v>
       </c>
       <c r="D302" t="s">
-        <v>2796</v>
+        <v>2798</v>
       </c>
       <c r="E302" t="s">
-        <v>2797</v>
+        <v>2799</v>
       </c>
       <c r="F302" t="s">
-        <v>2798</v>
+        <v>2800</v>
       </c>
       <c r="G302" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
       <c r="H302" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
       <c r="I302" t="s">
-        <v>2801</v>
+        <v>2803</v>
       </c>
       <c r="J302" t="s">
         <v>24</v>
       </c>
       <c r="K302" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L302" t="s">
         <v>26</v>
       </c>
       <c r="M302" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N302" t="s">
         <v>28</v>
       </c>
       <c r="O302" t="s">
-        <v>2802</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
-        <v>6982</v>
+        <v>5808</v>
       </c>
       <c r="B303" t="s">
-        <v>2803</v>
+        <v>2805</v>
       </c>
       <c r="C303" t="s">
-        <v>2804</v>
+        <v>2806</v>
       </c>
       <c r="D303" t="s">
-        <v>2805</v>
+        <v>2807</v>
       </c>
       <c r="E303" t="s">
-        <v>2806</v>
+        <v>2808</v>
       </c>
       <c r="F303" t="s">
-        <v>2807</v>
+        <v>2809</v>
       </c>
       <c r="G303" t="s">
-        <v>2808</v>
+        <v>2810</v>
       </c>
       <c r="H303" t="s">
-        <v>2809</v>
+        <v>2811</v>
       </c>
       <c r="I303" t="s">
-        <v>2810</v>
+        <v>2812</v>
       </c>
       <c r="J303" t="s">
         <v>24</v>
       </c>
       <c r="K303" t="s">
-        <v>2811</v>
+        <v>25</v>
       </c>
       <c r="L303" t="s">
         <v>26</v>
       </c>
       <c r="M303" t="s">
-        <v>2812</v>
+        <v>27</v>
       </c>
       <c r="N303" t="s">
         <v>28</v>
       </c>
       <c r="O303" t="s">
         <v>2813</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
-        <v>8265</v>
+        <v>5811</v>
       </c>
       <c r="B304" t="s">
         <v>2814</v>
       </c>
       <c r="C304" t="s">
         <v>2815</v>
       </c>
       <c r="D304" t="s">
         <v>2816</v>
       </c>
       <c r="E304" t="s">
         <v>2817</v>
       </c>
       <c r="F304" t="s">
         <v>2818</v>
       </c>
       <c r="G304" t="s">
         <v>2819</v>
       </c>
       <c r="H304" t="s">
         <v>2820</v>
       </c>
       <c r="I304" t="s">
         <v>2821</v>
       </c>
       <c r="J304" t="s">
         <v>24</v>
       </c>
       <c r="K304" t="s">
+        <v>25</v>
+      </c>
+      <c r="L304" t="s">
+        <v>26</v>
+      </c>
+      <c r="M304" t="s">
+        <v>27</v>
+      </c>
+      <c r="N304" t="s">
+        <v>28</v>
+      </c>
+      <c r="O304" t="s">
         <v>2822</v>
-      </c>
-[...10 lines deleted...]
-        <v>2824</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
-        <v>8289</v>
+        <v>5819</v>
       </c>
       <c r="B305" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D305" t="s">
         <v>2825</v>
       </c>
-      <c r="C305" t="s">
+      <c r="E305" t="s">
         <v>2826</v>
       </c>
-      <c r="D305" t="s">
+      <c r="F305" t="s">
         <v>2827</v>
       </c>
-      <c r="E305" t="s">
+      <c r="G305" t="s">
         <v>2828</v>
       </c>
-      <c r="F305" t="s">
+      <c r="H305" t="s">
         <v>2829</v>
       </c>
-      <c r="G305" t="s">
+      <c r="I305" t="s">
         <v>2830</v>
       </c>
-      <c r="H305" t="s">
+      <c r="J305" t="s">
+        <v>24</v>
+      </c>
+      <c r="K305" t="s">
+        <v>25</v>
+      </c>
+      <c r="L305" t="s">
+        <v>26</v>
+      </c>
+      <c r="M305" t="s">
+        <v>27</v>
+      </c>
+      <c r="N305" t="s">
+        <v>28</v>
+      </c>
+      <c r="O305" t="s">
         <v>2831</v>
-      </c>
-[...19 lines deleted...]
-        <v>2833</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
-        <v>8294</v>
+        <v>5830</v>
       </c>
       <c r="B306" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C306" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D306" t="s">
         <v>2834</v>
       </c>
-      <c r="C306" t="s">
+      <c r="E306" t="s">
         <v>2835</v>
       </c>
-      <c r="D306" t="s">
+      <c r="F306" t="s">
         <v>2836</v>
       </c>
-      <c r="E306" t="s">
+      <c r="G306" t="s">
         <v>2837</v>
       </c>
-      <c r="F306" t="s">
+      <c r="H306" t="s">
         <v>2838</v>
       </c>
-      <c r="G306" t="s">
+      <c r="I306" t="s">
         <v>2839</v>
       </c>
-      <c r="H306" t="s">
+      <c r="J306" t="s">
+        <v>24</v>
+      </c>
+      <c r="K306" t="s">
+        <v>25</v>
+      </c>
+      <c r="L306" t="s">
+        <v>26</v>
+      </c>
+      <c r="M306" t="s">
+        <v>27</v>
+      </c>
+      <c r="N306" t="s">
+        <v>28</v>
+      </c>
+      <c r="O306" t="s">
         <v>2840</v>
-      </c>
-[...19 lines deleted...]
-        <v>2842</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
-        <v>8315</v>
+        <v>5863</v>
       </c>
       <c r="B307" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D307" t="s">
         <v>2843</v>
       </c>
-      <c r="C307" t="s">
+      <c r="E307" t="s">
         <v>2844</v>
       </c>
-      <c r="D307" t="s">
+      <c r="F307" t="s">
         <v>2845</v>
       </c>
-      <c r="E307" t="s">
+      <c r="G307" t="s">
         <v>2846</v>
       </c>
-      <c r="F307" t="s">
+      <c r="H307" t="s">
         <v>2847</v>
       </c>
-      <c r="G307" t="s">
+      <c r="I307" t="s">
         <v>2848</v>
-      </c>
-[...4 lines deleted...]
-        <v>2850</v>
       </c>
       <c r="J307" t="s">
         <v>24</v>
       </c>
       <c r="K307" t="s">
         <v>25</v>
       </c>
       <c r="L307" t="s">
         <v>26</v>
       </c>
       <c r="M307" t="s">
         <v>27</v>
       </c>
       <c r="N307" t="s">
         <v>28</v>
       </c>
       <c r="O307" t="s">
-        <v>2851</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
-        <v>8343</v>
+        <v>5866</v>
       </c>
       <c r="B308" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D308" t="s">
         <v>2852</v>
       </c>
-      <c r="C308" t="s">
+      <c r="E308" t="s">
         <v>2853</v>
       </c>
-      <c r="D308" t="s">
+      <c r="F308" t="s">
         <v>2854</v>
       </c>
-      <c r="E308" t="s">
+      <c r="G308" t="s">
         <v>2855</v>
       </c>
-      <c r="F308" t="s">
+      <c r="H308" t="s">
         <v>2856</v>
       </c>
-      <c r="G308" t="s">
+      <c r="I308" t="s">
         <v>2857</v>
-      </c>
-[...4 lines deleted...]
-        <v>2859</v>
       </c>
       <c r="J308" t="s">
         <v>24</v>
       </c>
       <c r="K308" t="s">
         <v>25</v>
       </c>
       <c r="L308" t="s">
         <v>26</v>
       </c>
       <c r="M308" t="s">
         <v>27</v>
       </c>
       <c r="N308" t="s">
         <v>28</v>
       </c>
       <c r="O308" t="s">
-        <v>2860</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
-        <v>8353</v>
+        <v>5887</v>
       </c>
       <c r="B309" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C309" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D309" t="s">
         <v>2861</v>
       </c>
-      <c r="C309" t="s">
+      <c r="E309" t="s">
         <v>2862</v>
       </c>
-      <c r="D309" t="s">
+      <c r="F309" t="s">
         <v>2863</v>
       </c>
-      <c r="E309" t="s">
+      <c r="G309" t="s">
         <v>2864</v>
       </c>
-      <c r="F309" t="s">
+      <c r="H309" t="s">
         <v>2865</v>
       </c>
-      <c r="G309" t="s">
+      <c r="I309" t="s">
         <v>2866</v>
       </c>
-      <c r="H309" t="s">
+      <c r="J309" t="s">
+        <v>24</v>
+      </c>
+      <c r="K309" t="s">
+        <v>25</v>
+      </c>
+      <c r="L309" t="s">
+        <v>26</v>
+      </c>
+      <c r="M309" t="s">
+        <v>27</v>
+      </c>
+      <c r="N309" t="s">
+        <v>28</v>
+      </c>
+      <c r="O309" t="s">
         <v>2867</v>
-      </c>
-[...19 lines deleted...]
-        <v>2869</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
-        <v>8386</v>
+        <v>5888</v>
       </c>
       <c r="B310" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D310" t="s">
         <v>2870</v>
       </c>
-      <c r="C310" t="s">
+      <c r="E310" t="s">
         <v>2871</v>
       </c>
-      <c r="D310" t="s">
+      <c r="F310" t="s">
         <v>2872</v>
       </c>
-      <c r="E310" t="s">
+      <c r="G310" t="s">
         <v>2873</v>
       </c>
-      <c r="F310" t="s">
+      <c r="H310" t="s">
         <v>2874</v>
       </c>
-      <c r="G310" t="s">
+      <c r="I310" t="s">
         <v>2875</v>
       </c>
-      <c r="H310" t="s">
+      <c r="J310" t="s">
+        <v>24</v>
+      </c>
+      <c r="K310" t="s">
+        <v>25</v>
+      </c>
+      <c r="L310" t="s">
+        <v>26</v>
+      </c>
+      <c r="M310" t="s">
+        <v>27</v>
+      </c>
+      <c r="N310" t="s">
+        <v>28</v>
+      </c>
+      <c r="O310" t="s">
         <v>2876</v>
-      </c>
-[...19 lines deleted...]
-        <v>2878</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
-        <v>8387</v>
+        <v>5889</v>
       </c>
       <c r="B311" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D311" t="s">
         <v>2879</v>
       </c>
-      <c r="C311" t="s">
+      <c r="E311" t="s">
         <v>2880</v>
       </c>
-      <c r="D311" t="s">
+      <c r="F311" t="s">
         <v>2881</v>
       </c>
-      <c r="E311" t="s">
+      <c r="G311" t="s">
         <v>2882</v>
       </c>
-      <c r="F311" t="s">
+      <c r="H311" t="s">
         <v>2883</v>
       </c>
-      <c r="G311" t="s">
+      <c r="I311" t="s">
         <v>2884</v>
-      </c>
-[...4 lines deleted...]
-        <v>2886</v>
       </c>
       <c r="J311" t="s">
         <v>24</v>
       </c>
       <c r="K311" t="s">
         <v>25</v>
       </c>
       <c r="L311" t="s">
         <v>26</v>
       </c>
       <c r="M311" t="s">
         <v>27</v>
       </c>
       <c r="N311" t="s">
         <v>28</v>
       </c>
       <c r="O311" t="s">
-        <v>2887</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
-        <v>8388</v>
+        <v>5907</v>
       </c>
       <c r="B312" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D312" t="s">
         <v>2888</v>
       </c>
-      <c r="C312" t="s">
+      <c r="E312" t="s">
         <v>2889</v>
       </c>
-      <c r="D312" t="s">
+      <c r="F312" t="s">
         <v>2890</v>
       </c>
-      <c r="E312" t="s">
+      <c r="G312" t="s">
         <v>2891</v>
       </c>
-      <c r="F312" t="s">
+      <c r="H312" t="s">
         <v>2892</v>
       </c>
-      <c r="G312" t="s">
+      <c r="I312" t="s">
         <v>2893</v>
       </c>
-      <c r="H312" t="s">
+      <c r="J312" t="s">
+        <v>24</v>
+      </c>
+      <c r="K312" t="s">
+        <v>25</v>
+      </c>
+      <c r="L312" t="s">
+        <v>26</v>
+      </c>
+      <c r="M312" t="s">
+        <v>27</v>
+      </c>
+      <c r="N312" t="s">
+        <v>28</v>
+      </c>
+      <c r="O312" t="s">
         <v>2894</v>
-      </c>
-[...19 lines deleted...]
-        <v>2896</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
-        <v>8402</v>
+        <v>5913</v>
       </c>
       <c r="B313" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D313" t="s">
         <v>2897</v>
       </c>
-      <c r="C313" t="s">
+      <c r="E313" t="s">
         <v>2898</v>
       </c>
-      <c r="D313" t="s">
+      <c r="F313" t="s">
         <v>2899</v>
       </c>
-      <c r="E313" t="s">
+      <c r="G313" t="s">
         <v>2900</v>
       </c>
-      <c r="F313" t="s">
+      <c r="H313" t="s">
         <v>2901</v>
       </c>
-      <c r="G313" t="s">
+      <c r="I313" t="s">
         <v>2902</v>
       </c>
-      <c r="H313" t="s">
+      <c r="J313" t="s">
+        <v>24</v>
+      </c>
+      <c r="K313" t="s">
+        <v>47</v>
+      </c>
+      <c r="L313" t="s">
+        <v>26</v>
+      </c>
+      <c r="M313" t="s">
+        <v>48</v>
+      </c>
+      <c r="N313" t="s">
+        <v>28</v>
+      </c>
+      <c r="O313" t="s">
         <v>2903</v>
-      </c>
-[...19 lines deleted...]
-        <v>2905</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
-        <v>8902</v>
+        <v>5915</v>
       </c>
       <c r="B314" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D314" t="s">
         <v>2906</v>
       </c>
-      <c r="C314" t="s">
+      <c r="E314" t="s">
         <v>2907</v>
       </c>
-      <c r="D314" t="s">
+      <c r="F314" t="s">
         <v>2908</v>
       </c>
-      <c r="E314" t="s">
+      <c r="G314" t="s">
         <v>2909</v>
       </c>
-      <c r="F314" t="s">
+      <c r="H314" t="s">
         <v>2910</v>
       </c>
-      <c r="G314" t="s">
+      <c r="I314" t="s">
         <v>2911</v>
-      </c>
-[...4 lines deleted...]
-        <v>2913</v>
       </c>
       <c r="J314" t="s">
         <v>24</v>
       </c>
       <c r="K314" t="s">
         <v>170</v>
       </c>
       <c r="L314" t="s">
         <v>26</v>
       </c>
       <c r="M314" t="s">
         <v>171</v>
       </c>
       <c r="N314" t="s">
         <v>28</v>
       </c>
       <c r="O314" t="s">
-        <v>2914</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
-        <v>8903</v>
+        <v>5927</v>
       </c>
       <c r="B315" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D315" t="s">
         <v>2915</v>
       </c>
-      <c r="C315" t="s">
+      <c r="E315" t="s">
         <v>2916</v>
       </c>
-      <c r="D315" t="s">
+      <c r="F315" t="s">
         <v>2917</v>
       </c>
-      <c r="E315" t="s">
+      <c r="G315" t="s">
         <v>2918</v>
       </c>
-      <c r="F315" t="s">
+      <c r="H315" t="s">
         <v>2919</v>
       </c>
-      <c r="G315" t="s">
+      <c r="I315" t="s">
         <v>2920</v>
       </c>
-      <c r="H315" t="s">
+      <c r="J315" t="s">
+        <v>24</v>
+      </c>
+      <c r="K315" t="s">
+        <v>59</v>
+      </c>
+      <c r="L315" t="s">
+        <v>26</v>
+      </c>
+      <c r="M315" t="s">
+        <v>61</v>
+      </c>
+      <c r="N315" t="s">
+        <v>28</v>
+      </c>
+      <c r="O315" t="s">
         <v>2921</v>
-      </c>
-[...19 lines deleted...]
-        <v>2923</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
-        <v>8904</v>
+        <v>5928</v>
       </c>
       <c r="B316" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D316" t="s">
         <v>2924</v>
       </c>
-      <c r="C316" t="s">
+      <c r="E316" t="s">
         <v>2925</v>
       </c>
-      <c r="D316" t="s">
+      <c r="F316" t="s">
         <v>2926</v>
       </c>
-      <c r="E316" t="s">
+      <c r="G316" t="s">
         <v>2927</v>
       </c>
-      <c r="F316" t="s">
+      <c r="H316" t="s">
         <v>2928</v>
       </c>
-      <c r="G316" t="s">
+      <c r="I316" t="s">
         <v>2929</v>
       </c>
-      <c r="H316" t="s">
+      <c r="J316" t="s">
         <v>2930</v>
       </c>
-      <c r="I316" t="s">
+      <c r="K316" t="s">
         <v>2931</v>
       </c>
-      <c r="J316" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L316" t="s">
-        <v>26</v>
+        <v>2932</v>
       </c>
       <c r="M316" t="s">
-        <v>171</v>
+        <v>2933</v>
       </c>
       <c r="N316" t="s">
         <v>28</v>
       </c>
       <c r="O316" t="s">
-        <v>2932</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
-        <v>8914</v>
+        <v>5931</v>
       </c>
       <c r="B317" t="s">
-        <v>2933</v>
+        <v>2935</v>
       </c>
       <c r="C317" t="s">
-        <v>2934</v>
+        <v>2936</v>
       </c>
       <c r="D317" t="s">
-        <v>2935</v>
+        <v>2937</v>
       </c>
       <c r="E317" t="s">
-        <v>2936</v>
+        <v>2938</v>
       </c>
       <c r="F317" t="s">
-        <v>2937</v>
+        <v>2939</v>
       </c>
       <c r="G317" t="s">
-        <v>2938</v>
+        <v>2940</v>
       </c>
       <c r="H317" t="s">
-        <v>2939</v>
+        <v>2941</v>
       </c>
       <c r="I317" t="s">
-        <v>2940</v>
+        <v>2942</v>
       </c>
       <c r="J317" t="s">
         <v>24</v>
       </c>
       <c r="K317" t="s">
         <v>25</v>
       </c>
       <c r="L317" t="s">
         <v>26</v>
       </c>
       <c r="M317" t="s">
         <v>27</v>
       </c>
       <c r="N317" t="s">
         <v>28</v>
       </c>
       <c r="O317" t="s">
-        <v>2941</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
-        <v>8918</v>
+        <v>5932</v>
       </c>
       <c r="B318" t="s">
-        <v>2942</v>
+        <v>2944</v>
       </c>
       <c r="C318" t="s">
-        <v>2943</v>
+        <v>2945</v>
       </c>
       <c r="D318" t="s">
-        <v>2944</v>
+        <v>2946</v>
       </c>
       <c r="E318" t="s">
-        <v>2945</v>
+        <v>2947</v>
       </c>
       <c r="F318" t="s">
-        <v>2946</v>
+        <v>2948</v>
       </c>
       <c r="G318" t="s">
-        <v>2947</v>
+        <v>2949</v>
       </c>
       <c r="H318" t="s">
-        <v>2948</v>
+        <v>2950</v>
       </c>
       <c r="I318" t="s">
-        <v>2949</v>
+        <v>2951</v>
       </c>
       <c r="J318" t="s">
         <v>24</v>
       </c>
       <c r="K318" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L318" t="s">
         <v>26</v>
       </c>
       <c r="M318" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N318" t="s">
         <v>28</v>
       </c>
       <c r="O318" t="s">
-        <v>2950</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
-        <v>8945</v>
+        <v>5934</v>
       </c>
       <c r="B319" t="s">
-        <v>2951</v>
+        <v>2953</v>
       </c>
       <c r="C319" t="s">
-        <v>2952</v>
+        <v>2954</v>
       </c>
       <c r="D319" t="s">
-        <v>2953</v>
+        <v>2955</v>
       </c>
       <c r="E319" t="s">
-        <v>2954</v>
+        <v>2956</v>
       </c>
       <c r="F319" t="s">
-        <v>2955</v>
+        <v>2957</v>
       </c>
       <c r="G319" t="s">
-        <v>2956</v>
+        <v>2958</v>
       </c>
       <c r="H319" t="s">
-        <v>2957</v>
+        <v>2959</v>
       </c>
       <c r="I319" t="s">
-        <v>2958</v>
+        <v>2960</v>
       </c>
       <c r="J319" t="s">
         <v>24</v>
       </c>
       <c r="K319" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="L319" t="s">
         <v>26</v>
       </c>
       <c r="M319" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="N319" t="s">
         <v>28</v>
       </c>
       <c r="O319" t="s">
-        <v>2959</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
-        <v>8950</v>
+        <v>5953</v>
       </c>
       <c r="B320" t="s">
-        <v>2960</v>
+        <v>2962</v>
       </c>
       <c r="C320" t="s">
-        <v>2961</v>
+        <v>2963</v>
       </c>
       <c r="D320" t="s">
-        <v>2962</v>
+        <v>2964</v>
       </c>
       <c r="E320" t="s">
-        <v>2963</v>
+        <v>2965</v>
       </c>
       <c r="F320" t="s">
-        <v>2964</v>
+        <v>2966</v>
       </c>
       <c r="G320" t="s">
-        <v>2965</v>
+        <v>2967</v>
       </c>
       <c r="H320" t="s">
-        <v>2966</v>
+        <v>2968</v>
       </c>
       <c r="I320" t="s">
-        <v>2967</v>
+        <v>2969</v>
       </c>
       <c r="J320" t="s">
         <v>24</v>
       </c>
       <c r="K320" t="s">
         <v>25</v>
       </c>
       <c r="L320" t="s">
         <v>26</v>
       </c>
       <c r="M320" t="s">
         <v>27</v>
       </c>
       <c r="N320" t="s">
         <v>28</v>
       </c>
       <c r="O320" t="s">
-        <v>2968</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
-        <v>8951</v>
+        <v>5981</v>
       </c>
       <c r="B321" t="s">
-        <v>2969</v>
+        <v>2971</v>
       </c>
       <c r="C321" t="s">
-        <v>2970</v>
+        <v>2972</v>
       </c>
       <c r="D321" t="s">
-        <v>2971</v>
+        <v>2973</v>
       </c>
       <c r="E321" t="s">
-        <v>2972</v>
+        <v>2974</v>
       </c>
       <c r="F321" t="s">
-        <v>2973</v>
+        <v>2975</v>
       </c>
       <c r="G321" t="s">
-        <v>2974</v>
+        <v>2976</v>
       </c>
       <c r="H321" t="s">
-        <v>2975</v>
+        <v>2977</v>
       </c>
       <c r="I321" t="s">
-        <v>2976</v>
+        <v>2978</v>
       </c>
       <c r="J321" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K321" t="s">
-        <v>170</v>
+        <v>2979</v>
       </c>
       <c r="L321" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M321" t="s">
-        <v>171</v>
+        <v>2980</v>
       </c>
       <c r="N321" t="s">
         <v>28</v>
       </c>
       <c r="O321" t="s">
-        <v>2977</v>
+        <v>2981</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
-        <v>8959</v>
+        <v>5986</v>
       </c>
       <c r="B322" t="s">
-        <v>2978</v>
+        <v>2982</v>
       </c>
       <c r="C322" t="s">
-        <v>2979</v>
+        <v>2983</v>
       </c>
       <c r="D322" t="s">
-        <v>2980</v>
+        <v>2984</v>
       </c>
       <c r="E322" t="s">
-        <v>2981</v>
+        <v>2985</v>
       </c>
       <c r="F322" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="G322" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="H322" t="s">
-        <v>2984</v>
+        <v>2988</v>
       </c>
       <c r="I322" t="s">
-        <v>2985</v>
+        <v>2989</v>
       </c>
       <c r="J322" t="s">
         <v>24</v>
       </c>
       <c r="K322" t="s">
         <v>170</v>
       </c>
       <c r="L322" t="s">
         <v>26</v>
       </c>
       <c r="M322" t="s">
         <v>171</v>
       </c>
       <c r="N322" t="s">
         <v>28</v>
       </c>
       <c r="O322" t="s">
-        <v>2986</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
-        <v>10014</v>
+        <v>5989</v>
       </c>
       <c r="B323" t="s">
-        <v>2987</v>
+        <v>2991</v>
       </c>
       <c r="C323" t="s">
-        <v>2988</v>
+        <v>2992</v>
       </c>
       <c r="D323" t="s">
-        <v>2989</v>
+        <v>2993</v>
       </c>
       <c r="E323" t="s">
-        <v>2990</v>
+        <v>2994</v>
       </c>
       <c r="F323" t="s">
-        <v>2991</v>
+        <v>2995</v>
       </c>
       <c r="G323" t="s">
-        <v>2992</v>
+        <v>2996</v>
       </c>
       <c r="H323" t="s">
-        <v>2993</v>
+        <v>2997</v>
       </c>
       <c r="I323" t="s">
-        <v>2994</v>
+        <v>2998</v>
       </c>
       <c r="J323" t="s">
         <v>24</v>
       </c>
       <c r="K323" t="s">
-        <v>2995</v>
+        <v>2149</v>
       </c>
       <c r="L323" t="s">
         <v>26</v>
       </c>
       <c r="M323" t="s">
-        <v>2996</v>
+        <v>2150</v>
       </c>
       <c r="N323" t="s">
         <v>28</v>
       </c>
       <c r="O323" t="s">
-        <v>2997</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
-        <v>10015</v>
+        <v>6018</v>
       </c>
       <c r="B324" t="s">
-        <v>2998</v>
+        <v>3000</v>
       </c>
       <c r="C324" t="s">
-        <v>2999</v>
+        <v>3001</v>
       </c>
       <c r="D324" t="s">
-        <v>3000</v>
+        <v>3002</v>
       </c>
       <c r="E324" t="s">
-        <v>3001</v>
+        <v>3003</v>
       </c>
       <c r="F324" t="s">
-        <v>3002</v>
+        <v>3004</v>
       </c>
       <c r="G324" t="s">
-        <v>3003</v>
+        <v>3005</v>
       </c>
       <c r="H324" t="s">
-        <v>3004</v>
+        <v>3006</v>
       </c>
       <c r="I324" t="s">
-        <v>3005</v>
+        <v>3007</v>
       </c>
       <c r="J324" t="s">
         <v>24</v>
       </c>
       <c r="K324" t="s">
         <v>170</v>
       </c>
       <c r="L324" t="s">
         <v>26</v>
       </c>
       <c r="M324" t="s">
         <v>171</v>
       </c>
       <c r="N324" t="s">
         <v>28</v>
       </c>
       <c r="O324" t="s">
-        <v>3006</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
-        <v>10036</v>
+        <v>6021</v>
       </c>
       <c r="B325" t="s">
-        <v>3007</v>
+        <v>3009</v>
       </c>
       <c r="C325" t="s">
-        <v>3008</v>
+        <v>3010</v>
       </c>
       <c r="D325" t="s">
-        <v>3009</v>
+        <v>3011</v>
       </c>
       <c r="E325" t="s">
-        <v>3010</v>
+        <v>3012</v>
       </c>
       <c r="F325" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="G325" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="H325" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="I325" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
       <c r="J325" t="s">
         <v>24</v>
       </c>
       <c r="K325" t="s">
         <v>25</v>
       </c>
       <c r="L325" t="s">
         <v>26</v>
       </c>
       <c r="M325" t="s">
         <v>27</v>
       </c>
       <c r="N325" t="s">
         <v>28</v>
       </c>
       <c r="O325" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
-        <v>10046</v>
+        <v>6076</v>
       </c>
       <c r="B326" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="C326" t="s">
-        <v>3017</v>
+        <v>3019</v>
       </c>
       <c r="D326" t="s">
-        <v>3018</v>
+        <v>3020</v>
       </c>
       <c r="E326" t="s">
-        <v>3019</v>
+        <v>3021</v>
       </c>
       <c r="F326" t="s">
-        <v>3020</v>
+        <v>3022</v>
       </c>
       <c r="G326" t="s">
-        <v>3021</v>
+        <v>3023</v>
       </c>
       <c r="H326" t="s">
-        <v>3022</v>
+        <v>3024</v>
       </c>
       <c r="I326" t="s">
-        <v>3023</v>
+        <v>3025</v>
       </c>
       <c r="J326" t="s">
         <v>24</v>
       </c>
       <c r="K326" t="s">
-        <v>274</v>
+        <v>25</v>
       </c>
       <c r="L326" t="s">
         <v>26</v>
       </c>
       <c r="M326" t="s">
-        <v>276</v>
+        <v>27</v>
       </c>
       <c r="N326" t="s">
         <v>28</v>
       </c>
       <c r="O326" t="s">
-        <v>3024</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
-        <v>10098</v>
+        <v>6082</v>
       </c>
       <c r="B327" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
       <c r="C327" t="s">
-        <v>3026</v>
+        <v>3028</v>
       </c>
       <c r="D327" t="s">
-        <v>3027</v>
+        <v>3029</v>
       </c>
       <c r="E327" t="s">
-        <v>3028</v>
+        <v>3030</v>
       </c>
       <c r="F327" t="s">
-        <v>3029</v>
+        <v>3031</v>
       </c>
       <c r="G327" t="s">
-        <v>3030</v>
+        <v>3032</v>
       </c>
       <c r="H327" t="s">
-        <v>3031</v>
+        <v>3033</v>
       </c>
       <c r="I327" t="s">
-        <v>3032</v>
+        <v>3034</v>
       </c>
       <c r="J327" t="s">
         <v>24</v>
       </c>
       <c r="K327" t="s">
-        <v>25</v>
+        <v>580</v>
       </c>
       <c r="L327" t="s">
         <v>26</v>
       </c>
       <c r="M327" t="s">
-        <v>27</v>
+        <v>581</v>
       </c>
       <c r="N327" t="s">
         <v>28</v>
       </c>
       <c r="O327" t="s">
-        <v>3033</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
-        <v>10101</v>
+        <v>6093</v>
       </c>
       <c r="B328" t="s">
-        <v>3034</v>
+        <v>3036</v>
       </c>
       <c r="C328" t="s">
-        <v>3035</v>
+        <v>3037</v>
       </c>
       <c r="D328" t="s">
-        <v>3036</v>
+        <v>3038</v>
       </c>
       <c r="E328" t="s">
-        <v>3037</v>
+        <v>3039</v>
       </c>
       <c r="F328" t="s">
-        <v>3038</v>
+        <v>3040</v>
       </c>
       <c r="G328" t="s">
-        <v>3039</v>
+        <v>3041</v>
       </c>
       <c r="H328" t="s">
-        <v>3040</v>
+        <v>3042</v>
       </c>
       <c r="I328" t="s">
-        <v>3041</v>
+        <v>3043</v>
       </c>
       <c r="J328" t="s">
         <v>24</v>
       </c>
       <c r="K328" t="s">
-        <v>25</v>
+        <v>1071</v>
       </c>
       <c r="L328" t="s">
         <v>26</v>
       </c>
       <c r="M328" t="s">
-        <v>27</v>
+        <v>1072</v>
       </c>
       <c r="N328" t="s">
         <v>28</v>
       </c>
       <c r="O328" t="s">
-        <v>3042</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
-        <v>10412</v>
+        <v>6112</v>
       </c>
       <c r="B329" t="s">
-        <v>3043</v>
+        <v>3045</v>
       </c>
       <c r="C329" t="s">
-        <v>3044</v>
+        <v>3046</v>
       </c>
       <c r="D329" t="s">
-        <v>3045</v>
+        <v>3047</v>
       </c>
       <c r="E329" t="s">
-        <v>3046</v>
+        <v>3048</v>
       </c>
       <c r="F329" t="s">
-        <v>3047</v>
+        <v>3049</v>
       </c>
       <c r="G329" t="s">
-        <v>3048</v>
+        <v>3050</v>
       </c>
       <c r="H329" t="s">
-        <v>3049</v>
+        <v>3051</v>
       </c>
       <c r="I329" t="s">
-        <v>3050</v>
+        <v>3052</v>
       </c>
       <c r="J329" t="s">
         <v>24</v>
       </c>
       <c r="K329" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L329" t="s">
         <v>26</v>
       </c>
       <c r="M329" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N329" t="s">
         <v>28</v>
       </c>
       <c r="O329" t="s">
-        <v>3051</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
-        <v>10603</v>
+        <v>6179</v>
       </c>
       <c r="B330" t="s">
-        <v>3052</v>
+        <v>3054</v>
       </c>
       <c r="C330" t="s">
-        <v>3053</v>
+        <v>3055</v>
       </c>
       <c r="D330" t="s">
-        <v>3054</v>
+        <v>3056</v>
       </c>
       <c r="E330" t="s">
-        <v>3055</v>
+        <v>3057</v>
       </c>
       <c r="F330" t="s">
-        <v>3056</v>
+        <v>3058</v>
       </c>
       <c r="G330" t="s">
-        <v>3057</v>
+        <v>3059</v>
       </c>
       <c r="H330" t="s">
-        <v>3058</v>
+        <v>3060</v>
       </c>
       <c r="I330" t="s">
-        <v>3059</v>
+        <v>3061</v>
       </c>
       <c r="J330" t="s">
         <v>24</v>
       </c>
       <c r="K330" t="s">
         <v>25</v>
       </c>
       <c r="L330" t="s">
         <v>26</v>
       </c>
       <c r="M330" t="s">
         <v>27</v>
       </c>
       <c r="N330" t="s">
         <v>28</v>
       </c>
       <c r="O330" t="s">
-        <v>3060</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
-        <v>10647</v>
+        <v>6180</v>
       </c>
       <c r="B331" t="s">
-        <v>3061</v>
+        <v>3063</v>
       </c>
       <c r="C331" t="s">
-        <v>3062</v>
+        <v>3064</v>
       </c>
       <c r="D331" t="s">
-        <v>3063</v>
+        <v>3065</v>
       </c>
       <c r="E331" t="s">
-        <v>3064</v>
+        <v>3066</v>
       </c>
       <c r="F331" t="s">
-        <v>3065</v>
+        <v>3067</v>
       </c>
       <c r="G331" t="s">
-        <v>3066</v>
+        <v>3068</v>
       </c>
       <c r="H331" t="s">
-        <v>3067</v>
+        <v>3069</v>
       </c>
       <c r="I331" t="s">
-        <v>3068</v>
+        <v>3070</v>
       </c>
       <c r="J331" t="s">
         <v>24</v>
       </c>
       <c r="K331" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L331" t="s">
         <v>26</v>
       </c>
       <c r="M331" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N331" t="s">
         <v>28</v>
       </c>
       <c r="O331" t="s">
-        <v>3069</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
-        <v>10887</v>
+        <v>6203</v>
       </c>
       <c r="B332" t="s">
-        <v>3070</v>
+        <v>3072</v>
       </c>
       <c r="C332" t="s">
-        <v>3071</v>
+        <v>3073</v>
       </c>
       <c r="D332" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="E332" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="F332" t="s">
-        <v>3074</v>
+        <v>3076</v>
       </c>
       <c r="G332" t="s">
-        <v>3075</v>
+        <v>3077</v>
       </c>
       <c r="H332" t="s">
-        <v>3076</v>
+        <v>3078</v>
       </c>
       <c r="I332" t="s">
-        <v>3077</v>
+        <v>3079</v>
       </c>
       <c r="J332" t="s">
         <v>24</v>
       </c>
       <c r="K332" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L332" t="s">
         <v>26</v>
       </c>
       <c r="M332" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N332" t="s">
         <v>28</v>
       </c>
       <c r="O332" t="s">
-        <v>3078</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
-        <v>10925</v>
+        <v>6208</v>
       </c>
       <c r="B333" t="s">
-        <v>3079</v>
+        <v>3081</v>
       </c>
       <c r="C333" t="s">
-        <v>3080</v>
+        <v>3082</v>
       </c>
       <c r="D333" t="s">
-        <v>3081</v>
+        <v>3083</v>
       </c>
       <c r="E333" t="s">
-        <v>3082</v>
+        <v>3084</v>
       </c>
       <c r="F333" t="s">
-        <v>3083</v>
+        <v>3085</v>
       </c>
       <c r="G333" t="s">
-        <v>3084</v>
+        <v>3086</v>
       </c>
       <c r="H333" t="s">
-        <v>3085</v>
+        <v>3087</v>
       </c>
       <c r="I333" t="s">
-        <v>3086</v>
+        <v>3088</v>
       </c>
       <c r="J333" t="s">
         <v>24</v>
       </c>
       <c r="K333" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L333" t="s">
         <v>26</v>
       </c>
       <c r="M333" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N333" t="s">
         <v>28</v>
       </c>
       <c r="O333" t="s">
-        <v>3087</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
-        <v>10930</v>
+        <v>6211</v>
       </c>
       <c r="B334" t="s">
-        <v>3088</v>
+        <v>3090</v>
       </c>
       <c r="C334" t="s">
-        <v>3089</v>
+        <v>3091</v>
       </c>
       <c r="D334" t="s">
-        <v>3090</v>
+        <v>3092</v>
       </c>
       <c r="E334" t="s">
-        <v>3091</v>
+        <v>3093</v>
       </c>
       <c r="F334" t="s">
-        <v>3092</v>
+        <v>3094</v>
       </c>
       <c r="G334" t="s">
-        <v>3093</v>
+        <v>3095</v>
       </c>
       <c r="H334" t="s">
-        <v>3094</v>
+        <v>3096</v>
       </c>
       <c r="I334" t="s">
-        <v>3095</v>
+        <v>3097</v>
       </c>
       <c r="J334" t="s">
-        <v>3096</v>
+        <v>24</v>
       </c>
       <c r="K334" t="s">
-        <v>274</v>
+        <v>170</v>
       </c>
       <c r="L334" t="s">
-        <v>3097</v>
+        <v>26</v>
       </c>
       <c r="M334" t="s">
-        <v>276</v>
+        <v>171</v>
       </c>
       <c r="N334" t="s">
         <v>28</v>
       </c>
       <c r="O334" t="s">
         <v>3098</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
-        <v>10947</v>
+        <v>6215</v>
       </c>
       <c r="B335" t="s">
         <v>3099</v>
       </c>
       <c r="C335" t="s">
         <v>3100</v>
       </c>
       <c r="D335" t="s">
         <v>3101</v>
       </c>
       <c r="E335" t="s">
         <v>3102</v>
       </c>
       <c r="F335" t="s">
         <v>3103</v>
       </c>
       <c r="G335" t="s">
         <v>3104</v>
       </c>
       <c r="H335" t="s">
         <v>3105</v>
       </c>
       <c r="I335" t="s">
         <v>3106</v>
       </c>
       <c r="J335" t="s">
         <v>24</v>
       </c>
       <c r="K335" t="s">
         <v>170</v>
       </c>
       <c r="L335" t="s">
         <v>26</v>
       </c>
       <c r="M335" t="s">
         <v>171</v>
       </c>
       <c r="N335" t="s">
         <v>28</v>
       </c>
       <c r="O335" t="s">
         <v>3107</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
-        <v>10948</v>
+        <v>6222</v>
       </c>
       <c r="B336" t="s">
         <v>3108</v>
       </c>
       <c r="C336" t="s">
         <v>3109</v>
       </c>
       <c r="D336" t="s">
         <v>3110</v>
       </c>
       <c r="E336" t="s">
         <v>3111</v>
       </c>
       <c r="F336" t="s">
         <v>3112</v>
       </c>
       <c r="G336" t="s">
         <v>3113</v>
       </c>
       <c r="H336" t="s">
         <v>3114</v>
       </c>
       <c r="I336" t="s">
         <v>3115</v>
       </c>
       <c r="J336" t="s">
-        <v>24</v>
+        <v>2930</v>
       </c>
       <c r="K336" t="s">
-        <v>170</v>
+        <v>905</v>
       </c>
       <c r="L336" t="s">
-        <v>26</v>
+        <v>2932</v>
       </c>
       <c r="M336" t="s">
-        <v>171</v>
+        <v>906</v>
       </c>
       <c r="N336" t="s">
         <v>28</v>
       </c>
       <c r="O336" t="s">
         <v>3116</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
-        <v>10950</v>
+        <v>6254</v>
       </c>
       <c r="B337" t="s">
         <v>3117</v>
       </c>
       <c r="C337" t="s">
         <v>3118</v>
       </c>
       <c r="D337" t="s">
         <v>3119</v>
       </c>
       <c r="E337" t="s">
         <v>3120</v>
       </c>
       <c r="F337" t="s">
         <v>3121</v>
       </c>
       <c r="G337" t="s">
         <v>3122</v>
       </c>
       <c r="H337" t="s">
         <v>3123</v>
       </c>
       <c r="I337" t="s">
         <v>3124</v>
       </c>
       <c r="J337" t="s">
         <v>24</v>
       </c>
       <c r="K337" t="s">
+        <v>170</v>
+      </c>
+      <c r="L337" t="s">
+        <v>26</v>
+      </c>
+      <c r="M337" t="s">
+        <v>171</v>
+      </c>
+      <c r="N337" t="s">
+        <v>28</v>
+      </c>
+      <c r="O337" t="s">
         <v>3125</v>
-      </c>
-[...10 lines deleted...]
-        <v>3127</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
-        <v>10951</v>
+        <v>6255</v>
       </c>
       <c r="B338" t="s">
+        <v>3126</v>
+      </c>
+      <c r="C338" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D338" t="s">
         <v>3128</v>
       </c>
-      <c r="C338" t="s">
+      <c r="E338" t="s">
         <v>3129</v>
       </c>
-      <c r="D338" t="s">
+      <c r="F338" t="s">
         <v>3130</v>
       </c>
-      <c r="E338" t="s">
+      <c r="G338" t="s">
         <v>3131</v>
       </c>
-      <c r="F338" t="s">
+      <c r="H338" t="s">
         <v>3132</v>
       </c>
-      <c r="G338" t="s">
+      <c r="I338" t="s">
         <v>3133</v>
       </c>
-      <c r="H338" t="s">
+      <c r="J338" t="s">
+        <v>24</v>
+      </c>
+      <c r="K338" t="s">
         <v>3134</v>
       </c>
-      <c r="I338" t="s">
+      <c r="L338" t="s">
+        <v>26</v>
+      </c>
+      <c r="M338" t="s">
         <v>3135</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N338" t="s">
         <v>28</v>
       </c>
       <c r="O338" t="s">
         <v>3136</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
-        <v>11000</v>
+        <v>6258</v>
       </c>
       <c r="B339" t="s">
         <v>3137</v>
       </c>
       <c r="C339" t="s">
         <v>3138</v>
       </c>
       <c r="D339" t="s">
         <v>3139</v>
       </c>
       <c r="E339" t="s">
         <v>3140</v>
       </c>
       <c r="F339" t="s">
         <v>3141</v>
       </c>
       <c r="G339" t="s">
         <v>3142</v>
       </c>
       <c r="H339" t="s">
         <v>3143</v>
       </c>
       <c r="I339" t="s">
         <v>3144</v>
       </c>
       <c r="J339" t="s">
         <v>24</v>
       </c>
       <c r="K339" t="s">
         <v>25</v>
       </c>
       <c r="L339" t="s">
         <v>26</v>
       </c>
       <c r="M339" t="s">
         <v>27</v>
       </c>
       <c r="N339" t="s">
         <v>28</v>
       </c>
       <c r="O339" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340">
-        <v>11220</v>
+        <v>6259</v>
       </c>
       <c r="B340" t="s">
         <v>3146</v>
       </c>
       <c r="C340" t="s">
         <v>3147</v>
       </c>
       <c r="D340" t="s">
         <v>3148</v>
       </c>
       <c r="E340" t="s">
         <v>3149</v>
       </c>
       <c r="F340" t="s">
         <v>3150</v>
       </c>
       <c r="G340" t="s">
         <v>3151</v>
       </c>
       <c r="H340" t="s">
         <v>3152</v>
       </c>
       <c r="I340" t="s">
         <v>3153</v>
       </c>
       <c r="J340" t="s">
         <v>24</v>
       </c>
       <c r="K340" t="s">
-        <v>672</v>
+        <v>170</v>
       </c>
       <c r="L340" t="s">
         <v>26</v>
       </c>
       <c r="M340" t="s">
-        <v>673</v>
+        <v>171</v>
       </c>
       <c r="N340" t="s">
         <v>28</v>
       </c>
       <c r="O340" t="s">
         <v>3154</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341">
-        <v>11231</v>
+        <v>6261</v>
       </c>
       <c r="B341" t="s">
         <v>3155</v>
       </c>
       <c r="C341" t="s">
         <v>3156</v>
       </c>
       <c r="D341" t="s">
         <v>3157</v>
       </c>
       <c r="E341" t="s">
         <v>3158</v>
       </c>
       <c r="F341" t="s">
         <v>3159</v>
       </c>
       <c r="G341" t="s">
         <v>3160</v>
       </c>
       <c r="H341" t="s">
         <v>3161</v>
       </c>
       <c r="I341" t="s">
         <v>3162</v>
       </c>
       <c r="J341" t="s">
         <v>24</v>
       </c>
       <c r="K341" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L341" t="s">
         <v>26</v>
       </c>
       <c r="M341" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N341" t="s">
         <v>28</v>
       </c>
       <c r="O341" t="s">
         <v>3163</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342">
-        <v>11287</v>
+        <v>6263</v>
       </c>
       <c r="B342" t="s">
         <v>3164</v>
       </c>
       <c r="C342" t="s">
         <v>3165</v>
       </c>
       <c r="D342" t="s">
         <v>3166</v>
       </c>
       <c r="E342" t="s">
         <v>3167</v>
       </c>
       <c r="F342" t="s">
         <v>3168</v>
       </c>
       <c r="G342" t="s">
         <v>3169</v>
       </c>
       <c r="H342" t="s">
         <v>3170</v>
       </c>
       <c r="I342" t="s">
         <v>3171</v>
       </c>
       <c r="J342" t="s">
         <v>24</v>
       </c>
       <c r="K342" t="s">
         <v>170</v>
       </c>
       <c r="L342" t="s">
         <v>26</v>
       </c>
       <c r="M342" t="s">
         <v>171</v>
       </c>
       <c r="N342" t="s">
         <v>28</v>
       </c>
       <c r="O342" t="s">
         <v>3172</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343">
-        <v>11299</v>
+        <v>6272</v>
       </c>
       <c r="B343" t="s">
         <v>3173</v>
       </c>
       <c r="C343" t="s">
         <v>3174</v>
       </c>
       <c r="D343" t="s">
         <v>3175</v>
       </c>
       <c r="E343" t="s">
         <v>3176</v>
       </c>
       <c r="F343" t="s">
         <v>3177</v>
       </c>
       <c r="G343" t="s">
         <v>3178</v>
       </c>
       <c r="H343" t="s">
         <v>3179</v>
       </c>
       <c r="I343" t="s">
         <v>3180</v>
       </c>
       <c r="J343" t="s">
         <v>24</v>
       </c>
       <c r="K343" t="s">
         <v>170</v>
       </c>
       <c r="L343" t="s">
         <v>26</v>
       </c>
       <c r="M343" t="s">
         <v>171</v>
       </c>
       <c r="N343" t="s">
         <v>28</v>
       </c>
       <c r="O343" t="s">
         <v>3181</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344">
-        <v>11306</v>
+        <v>6274</v>
       </c>
       <c r="B344" t="s">
         <v>3182</v>
       </c>
       <c r="C344" t="s">
         <v>3183</v>
       </c>
       <c r="D344" t="s">
         <v>3184</v>
       </c>
       <c r="E344" t="s">
         <v>3185</v>
       </c>
       <c r="F344" t="s">
         <v>3186</v>
       </c>
       <c r="G344" t="s">
         <v>3187</v>
       </c>
       <c r="H344" t="s">
         <v>3188</v>
       </c>
       <c r="I344" t="s">
         <v>3189</v>
       </c>
       <c r="J344" t="s">
         <v>24</v>
       </c>
       <c r="K344" t="s">
-        <v>1082</v>
+        <v>25</v>
       </c>
       <c r="L344" t="s">
         <v>26</v>
       </c>
       <c r="M344" t="s">
-        <v>1083</v>
+        <v>27</v>
       </c>
       <c r="N344" t="s">
         <v>28</v>
       </c>
       <c r="O344" t="s">
         <v>3190</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345">
-        <v>58060</v>
+        <v>6275</v>
       </c>
       <c r="B345" t="s">
         <v>3191</v>
       </c>
       <c r="C345" t="s">
         <v>3192</v>
       </c>
       <c r="D345" t="s">
         <v>3193</v>
       </c>
       <c r="E345" t="s">
         <v>3194</v>
       </c>
       <c r="F345" t="s">
         <v>3195</v>
       </c>
       <c r="G345" t="s">
         <v>3196</v>
       </c>
       <c r="H345" t="s">
         <v>3197</v>
       </c>
       <c r="I345" t="s">
         <v>3198</v>
       </c>
       <c r="J345" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K345" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L345" t="s">
+        <v>452</v>
+      </c>
+      <c r="M345" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N345" t="s">
+        <v>28</v>
+      </c>
+      <c r="O345" t="s">
         <v>3199</v>
-      </c>
-[...10 lines deleted...]
-        <v>3201</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346">
-        <v>58066</v>
+        <v>6327</v>
       </c>
       <c r="B346" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C346" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D346" t="s">
         <v>3202</v>
       </c>
-      <c r="C346" t="s">
+      <c r="E346" t="s">
         <v>3203</v>
       </c>
-      <c r="D346" t="s">
+      <c r="F346" t="s">
         <v>3204</v>
       </c>
-      <c r="E346" t="s">
+      <c r="G346" t="s">
         <v>3205</v>
       </c>
-      <c r="F346" t="s">
+      <c r="H346" t="s">
         <v>3206</v>
       </c>
-      <c r="G346" t="s">
+      <c r="I346" t="s">
         <v>3207</v>
       </c>
-      <c r="H346" t="s">
+      <c r="J346" t="s">
+        <v>24</v>
+      </c>
+      <c r="K346" t="s">
+        <v>47</v>
+      </c>
+      <c r="L346" t="s">
+        <v>26</v>
+      </c>
+      <c r="M346" t="s">
+        <v>48</v>
+      </c>
+      <c r="N346" t="s">
+        <v>28</v>
+      </c>
+      <c r="O346" t="s">
         <v>3208</v>
-      </c>
-[...19 lines deleted...]
-        <v>3210</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347">
-        <v>58120</v>
+        <v>6337</v>
       </c>
       <c r="B347" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C347" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D347" t="s">
         <v>3211</v>
       </c>
-      <c r="C347" t="s">
+      <c r="E347" t="s">
         <v>3212</v>
       </c>
-      <c r="D347" t="s">
+      <c r="F347" t="s">
         <v>3213</v>
       </c>
-      <c r="E347" t="s">
+      <c r="G347" t="s">
         <v>3214</v>
       </c>
-      <c r="F347" t="s">
+      <c r="H347" t="s">
         <v>3215</v>
       </c>
-      <c r="G347" t="s">
+      <c r="I347" t="s">
         <v>3216</v>
       </c>
-      <c r="H347" t="s">
+      <c r="J347" t="s">
+        <v>24</v>
+      </c>
+      <c r="K347" t="s">
+        <v>47</v>
+      </c>
+      <c r="L347" t="s">
+        <v>26</v>
+      </c>
+      <c r="M347" t="s">
+        <v>48</v>
+      </c>
+      <c r="N347" t="s">
+        <v>28</v>
+      </c>
+      <c r="O347" t="s">
         <v>3217</v>
-      </c>
-[...19 lines deleted...]
-        <v>3219</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348">
-        <v>58122</v>
+        <v>6361</v>
       </c>
       <c r="B348" t="s">
+        <v>3218</v>
+      </c>
+      <c r="C348" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D348" t="s">
         <v>3220</v>
       </c>
-      <c r="C348" t="s">
+      <c r="E348" t="s">
         <v>3221</v>
       </c>
-      <c r="D348" t="s">
+      <c r="F348" t="s">
         <v>3222</v>
       </c>
-      <c r="E348" t="s">
+      <c r="G348" t="s">
         <v>3223</v>
       </c>
-      <c r="F348" t="s">
+      <c r="H348" t="s">
         <v>3224</v>
       </c>
-      <c r="G348" t="s">
+      <c r="I348" t="s">
         <v>3225</v>
-      </c>
-[...4 lines deleted...]
-        <v>3227</v>
       </c>
       <c r="J348" t="s">
         <v>24</v>
       </c>
       <c r="K348" t="s">
         <v>170</v>
       </c>
       <c r="L348" t="s">
         <v>26</v>
       </c>
       <c r="M348" t="s">
         <v>171</v>
       </c>
       <c r="N348" t="s">
         <v>28</v>
       </c>
       <c r="O348" t="s">
-        <v>3228</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349">
-        <v>58144</v>
+        <v>6379</v>
       </c>
       <c r="B349" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C349" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D349" t="s">
         <v>3229</v>
       </c>
-      <c r="C349" t="s">
+      <c r="E349" t="s">
         <v>3230</v>
       </c>
-      <c r="D349" t="s">
+      <c r="F349" t="s">
         <v>3231</v>
       </c>
-      <c r="E349" t="s">
+      <c r="G349" t="s">
         <v>3232</v>
       </c>
-      <c r="F349" t="s">
+      <c r="H349" t="s">
         <v>3233</v>
       </c>
-      <c r="G349" t="s">
+      <c r="I349" t="s">
         <v>3234</v>
-      </c>
-[...4 lines deleted...]
-        <v>3236</v>
       </c>
       <c r="J349" t="s">
         <v>24</v>
       </c>
       <c r="K349" t="s">
         <v>25</v>
       </c>
       <c r="L349" t="s">
         <v>26</v>
       </c>
       <c r="M349" t="s">
         <v>27</v>
       </c>
       <c r="N349" t="s">
         <v>28</v>
       </c>
       <c r="O349" t="s">
-        <v>3237</v>
+        <v>3235</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350">
-        <v>58148</v>
+        <v>6454</v>
       </c>
       <c r="B350" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C350" t="s">
+        <v>3237</v>
+      </c>
+      <c r="D350" t="s">
         <v>3238</v>
       </c>
-      <c r="C350" t="s">
+      <c r="E350" t="s">
         <v>3239</v>
       </c>
-      <c r="D350" t="s">
+      <c r="F350" t="s">
         <v>3240</v>
       </c>
-      <c r="E350" t="s">
+      <c r="G350" t="s">
         <v>3241</v>
       </c>
-      <c r="F350" t="s">
+      <c r="H350" t="s">
         <v>3242</v>
       </c>
-      <c r="G350" t="s">
+      <c r="I350" t="s">
         <v>3243</v>
       </c>
-      <c r="H350" t="s">
+      <c r="J350" t="s">
+        <v>24</v>
+      </c>
+      <c r="K350" t="s">
+        <v>170</v>
+      </c>
+      <c r="L350" t="s">
+        <v>26</v>
+      </c>
+      <c r="M350" t="s">
+        <v>171</v>
+      </c>
+      <c r="N350" t="s">
+        <v>28</v>
+      </c>
+      <c r="O350" t="s">
         <v>3244</v>
-      </c>
-[...19 lines deleted...]
-        <v>3246</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351">
-        <v>58218</v>
+        <v>6460</v>
       </c>
       <c r="B351" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C351" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D351" t="s">
         <v>3247</v>
       </c>
-      <c r="C351" t="s">
+      <c r="E351" t="s">
         <v>3248</v>
       </c>
-      <c r="D351" t="s">
+      <c r="F351" t="s">
         <v>3249</v>
       </c>
-      <c r="E351" t="s">
+      <c r="G351" t="s">
         <v>3250</v>
       </c>
-      <c r="F351" t="s">
+      <c r="H351" t="s">
         <v>3251</v>
       </c>
-      <c r="G351" t="s">
+      <c r="I351" t="s">
         <v>3252</v>
       </c>
-      <c r="H351" t="s">
+      <c r="J351" t="s">
+        <v>24</v>
+      </c>
+      <c r="K351" t="s">
+        <v>25</v>
+      </c>
+      <c r="L351" t="s">
+        <v>26</v>
+      </c>
+      <c r="M351" t="s">
+        <v>27</v>
+      </c>
+      <c r="N351" t="s">
+        <v>28</v>
+      </c>
+      <c r="O351" t="s">
         <v>3253</v>
-      </c>
-[...19 lines deleted...]
-        <v>3255</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352">
-        <v>58223</v>
+        <v>6468</v>
       </c>
       <c r="B352" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C352" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D352" t="s">
         <v>3256</v>
       </c>
-      <c r="C352" t="s">
+      <c r="E352" t="s">
         <v>3257</v>
       </c>
-      <c r="D352" t="s">
+      <c r="F352" t="s">
         <v>3258</v>
       </c>
-      <c r="E352" t="s">
+      <c r="G352" t="s">
         <v>3259</v>
       </c>
-      <c r="F352" t="s">
+      <c r="H352" t="s">
         <v>3260</v>
       </c>
-      <c r="G352" t="s">
+      <c r="I352" t="s">
         <v>3261</v>
       </c>
-      <c r="H352" t="s">
+      <c r="J352" t="s">
+        <v>24</v>
+      </c>
+      <c r="K352" t="s">
+        <v>25</v>
+      </c>
+      <c r="L352" t="s">
+        <v>26</v>
+      </c>
+      <c r="M352" t="s">
+        <v>27</v>
+      </c>
+      <c r="N352" t="s">
+        <v>28</v>
+      </c>
+      <c r="O352" t="s">
         <v>3262</v>
-      </c>
-[...19 lines deleted...]
-        <v>3264</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353">
-        <v>58240</v>
+        <v>6611</v>
       </c>
       <c r="B353" t="s">
+        <v>3263</v>
+      </c>
+      <c r="C353" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D353" t="s">
         <v>3265</v>
       </c>
-      <c r="C353" t="s">
+      <c r="E353" t="s">
         <v>3266</v>
       </c>
-      <c r="D353" t="s">
+      <c r="F353" t="s">
         <v>3267</v>
       </c>
-      <c r="E353" t="s">
+      <c r="G353" t="s">
         <v>3268</v>
       </c>
-      <c r="F353" t="s">
+      <c r="H353" t="s">
         <v>3269</v>
       </c>
-      <c r="G353" t="s">
+      <c r="I353" t="s">
         <v>3270</v>
       </c>
-      <c r="H353" t="s">
+      <c r="J353" t="s">
+        <v>24</v>
+      </c>
+      <c r="K353" t="s">
+        <v>25</v>
+      </c>
+      <c r="L353" t="s">
+        <v>26</v>
+      </c>
+      <c r="M353" t="s">
+        <v>27</v>
+      </c>
+      <c r="N353" t="s">
+        <v>28</v>
+      </c>
+      <c r="O353" t="s">
         <v>3271</v>
-      </c>
-[...19 lines deleted...]
-        <v>3275</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354">
-        <v>58259</v>
+        <v>6615</v>
       </c>
       <c r="B354" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C354" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D354" t="s">
+        <v>3274</v>
+      </c>
+      <c r="E354" t="s">
+        <v>3275</v>
+      </c>
+      <c r="F354" t="s">
         <v>3276</v>
       </c>
-      <c r="C354" t="s">
+      <c r="G354" t="s">
         <v>3277</v>
       </c>
-      <c r="D354" t="s">
+      <c r="H354" t="s">
         <v>3278</v>
       </c>
-      <c r="E354" t="s">
+      <c r="I354" t="s">
         <v>3279</v>
       </c>
-      <c r="F354" t="s">
+      <c r="J354" t="s">
+        <v>24</v>
+      </c>
+      <c r="K354" t="s">
+        <v>25</v>
+      </c>
+      <c r="L354" t="s">
+        <v>26</v>
+      </c>
+      <c r="M354" t="s">
+        <v>27</v>
+      </c>
+      <c r="N354" t="s">
+        <v>28</v>
+      </c>
+      <c r="O354" t="s">
         <v>3280</v>
-      </c>
-[...25 lines deleted...]
-        <v>3286</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355">
-        <v>64637</v>
+        <v>6761</v>
       </c>
       <c r="B355" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C355" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D355" t="s">
+        <v>3283</v>
+      </c>
+      <c r="E355" t="s">
+        <v>3284</v>
+      </c>
+      <c r="F355" t="s">
+        <v>3285</v>
+      </c>
+      <c r="G355" t="s">
+        <v>3286</v>
+      </c>
+      <c r="H355" t="s">
         <v>3287</v>
       </c>
-      <c r="C355" t="s">
+      <c r="I355" t="s">
         <v>3288</v>
       </c>
-      <c r="D355" t="s">
+      <c r="J355" t="s">
+        <v>24</v>
+      </c>
+      <c r="K355" t="s">
+        <v>25</v>
+      </c>
+      <c r="L355" t="s">
+        <v>26</v>
+      </c>
+      <c r="M355" t="s">
+        <v>27</v>
+      </c>
+      <c r="N355" t="s">
+        <v>28</v>
+      </c>
+      <c r="O355" t="s">
         <v>3289</v>
-      </c>
-[...31 lines deleted...]
-        <v>3295</v>
       </c>
     </row>
     <row r="356" spans="1:15">
       <c r="A356">
-        <v>64643</v>
+        <v>6762</v>
       </c>
       <c r="B356" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C356" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D356" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E356" t="s">
+        <v>3293</v>
+      </c>
+      <c r="F356" t="s">
+        <v>3294</v>
+      </c>
+      <c r="G356" t="s">
+        <v>3295</v>
+      </c>
+      <c r="H356" t="s">
         <v>3296</v>
       </c>
-      <c r="C356" t="s">
+      <c r="I356" t="s">
         <v>3297</v>
       </c>
-      <c r="D356" t="s">
+      <c r="J356" t="s">
+        <v>450</v>
+      </c>
+      <c r="K356" t="s">
+        <v>690</v>
+      </c>
+      <c r="L356" t="s">
+        <v>452</v>
+      </c>
+      <c r="M356" t="s">
+        <v>691</v>
+      </c>
+      <c r="N356" t="s">
+        <v>28</v>
+      </c>
+      <c r="O356" t="s">
         <v>3298</v>
-      </c>
-[...31 lines deleted...]
-        <v>3304</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357">
-        <v>64689</v>
+        <v>6765</v>
       </c>
       <c r="B357" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C357" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D357" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E357" t="s">
+        <v>3302</v>
+      </c>
+      <c r="F357" t="s">
+        <v>3303</v>
+      </c>
+      <c r="G357" t="s">
+        <v>3304</v>
+      </c>
+      <c r="H357" t="s">
         <v>3305</v>
       </c>
-      <c r="C357" t="s">
+      <c r="I357" t="s">
         <v>3306</v>
       </c>
-      <c r="D357" t="s">
+      <c r="J357" t="s">
+        <v>24</v>
+      </c>
+      <c r="K357" t="s">
+        <v>170</v>
+      </c>
+      <c r="L357" t="s">
+        <v>26</v>
+      </c>
+      <c r="M357" t="s">
+        <v>171</v>
+      </c>
+      <c r="N357" t="s">
+        <v>28</v>
+      </c>
+      <c r="O357" t="s">
         <v>3307</v>
-      </c>
-[...31 lines deleted...]
-        <v>3313</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358">
-        <v>65000</v>
+        <v>6982</v>
       </c>
       <c r="B358" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C358" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D358" t="s">
+        <v>3310</v>
+      </c>
+      <c r="E358" t="s">
+        <v>3311</v>
+      </c>
+      <c r="F358" t="s">
+        <v>3312</v>
+      </c>
+      <c r="G358" t="s">
+        <v>3313</v>
+      </c>
+      <c r="H358" t="s">
         <v>3314</v>
       </c>
-      <c r="C358" t="s">
+      <c r="I358" t="s">
         <v>3315</v>
       </c>
-      <c r="D358" t="s">
+      <c r="J358" t="s">
+        <v>24</v>
+      </c>
+      <c r="K358" t="s">
         <v>3316</v>
       </c>
-      <c r="E358" t="s">
+      <c r="L358" t="s">
+        <v>26</v>
+      </c>
+      <c r="M358" t="s">
         <v>3317</v>
       </c>
-      <c r="F358" t="s">
+      <c r="N358" t="s">
+        <v>28</v>
+      </c>
+      <c r="O358" t="s">
         <v>3318</v>
-      </c>
-[...25 lines deleted...]
-        <v>3322</v>
       </c>
     </row>
     <row r="359" spans="1:15">
       <c r="A359">
-        <v>65001</v>
+        <v>8265</v>
       </c>
       <c r="B359" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C359" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D359" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E359" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F359" t="s">
         <v>3323</v>
       </c>
-      <c r="C359" t="s">
+      <c r="G359" t="s">
         <v>3324</v>
       </c>
-      <c r="D359" t="s">
+      <c r="H359" t="s">
         <v>3325</v>
       </c>
-      <c r="E359" t="s">
+      <c r="I359" t="s">
         <v>3326</v>
       </c>
-      <c r="F359" t="s">
+      <c r="J359" t="s">
+        <v>24</v>
+      </c>
+      <c r="K359" t="s">
         <v>3327</v>
       </c>
-      <c r="G359" t="s">
+      <c r="L359" t="s">
+        <v>26</v>
+      </c>
+      <c r="M359" t="s">
         <v>3328</v>
       </c>
-      <c r="H359" t="s">
+      <c r="N359" t="s">
+        <v>28</v>
+      </c>
+      <c r="O359" t="s">
         <v>3329</v>
-      </c>
-[...19 lines deleted...]
-        <v>3331</v>
       </c>
     </row>
     <row r="360" spans="1:15">
       <c r="A360">
-        <v>65002</v>
+        <v>8289</v>
       </c>
       <c r="B360" t="s">
+        <v>3330</v>
+      </c>
+      <c r="C360" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D360" t="s">
         <v>3332</v>
       </c>
-      <c r="C360" t="s">
+      <c r="E360" t="s">
         <v>3333</v>
       </c>
-      <c r="D360" t="s">
+      <c r="F360" t="s">
         <v>3334</v>
       </c>
-      <c r="E360" t="s">
+      <c r="G360" t="s">
         <v>3335</v>
       </c>
-      <c r="F360" t="s">
+      <c r="H360" t="s">
         <v>3336</v>
       </c>
-      <c r="G360" t="s">
+      <c r="I360" t="s">
         <v>3337</v>
       </c>
-      <c r="H360" t="s">
+      <c r="J360" t="s">
+        <v>24</v>
+      </c>
+      <c r="K360" t="s">
+        <v>451</v>
+      </c>
+      <c r="L360" t="s">
+        <v>26</v>
+      </c>
+      <c r="M360" t="s">
+        <v>453</v>
+      </c>
+      <c r="N360" t="s">
+        <v>28</v>
+      </c>
+      <c r="O360" t="s">
         <v>3338</v>
-      </c>
-[...19 lines deleted...]
-        <v>3340</v>
       </c>
     </row>
     <row r="361" spans="1:15">
       <c r="A361">
-        <v>65003</v>
+        <v>8294</v>
       </c>
       <c r="B361" t="s">
+        <v>3339</v>
+      </c>
+      <c r="C361" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D361" t="s">
         <v>3341</v>
       </c>
-      <c r="C361" t="s">
+      <c r="E361" t="s">
         <v>3342</v>
       </c>
-      <c r="D361" t="s">
+      <c r="F361" t="s">
         <v>3343</v>
       </c>
-      <c r="E361" t="s">
+      <c r="G361" t="s">
         <v>3344</v>
       </c>
-      <c r="F361" t="s">
+      <c r="H361" t="s">
         <v>3345</v>
       </c>
-      <c r="G361" t="s">
+      <c r="I361" t="s">
         <v>3346</v>
       </c>
-      <c r="H361" t="s">
+      <c r="J361" t="s">
+        <v>450</v>
+      </c>
+      <c r="K361" t="s">
+        <v>746</v>
+      </c>
+      <c r="L361" t="s">
+        <v>452</v>
+      </c>
+      <c r="M361" t="s">
+        <v>747</v>
+      </c>
+      <c r="N361" t="s">
+        <v>28</v>
+      </c>
+      <c r="O361" t="s">
         <v>3347</v>
-      </c>
-[...19 lines deleted...]
-        <v>3349</v>
       </c>
     </row>
     <row r="362" spans="1:15">
       <c r="A362">
-        <v>65004</v>
+        <v>8315</v>
       </c>
       <c r="B362" t="s">
+        <v>3348</v>
+      </c>
+      <c r="C362" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D362" t="s">
         <v>3350</v>
       </c>
-      <c r="C362" t="s">
+      <c r="E362" t="s">
         <v>3351</v>
       </c>
-      <c r="D362" t="s">
+      <c r="F362" t="s">
         <v>3352</v>
       </c>
-      <c r="E362" t="s">
+      <c r="G362" t="s">
         <v>3353</v>
       </c>
-      <c r="F362" t="s">
+      <c r="H362" t="s">
         <v>3354</v>
       </c>
-      <c r="G362" t="s">
+      <c r="I362" t="s">
         <v>3355</v>
       </c>
-      <c r="H362" t="s">
+      <c r="J362" t="s">
+        <v>24</v>
+      </c>
+      <c r="K362" t="s">
+        <v>25</v>
+      </c>
+      <c r="L362" t="s">
+        <v>26</v>
+      </c>
+      <c r="M362" t="s">
+        <v>27</v>
+      </c>
+      <c r="N362" t="s">
+        <v>28</v>
+      </c>
+      <c r="O362" t="s">
         <v>3356</v>
-      </c>
-[...19 lines deleted...]
-        <v>3358</v>
       </c>
     </row>
     <row r="363" spans="1:15">
       <c r="A363">
-        <v>65005</v>
+        <v>8341</v>
       </c>
       <c r="B363" t="s">
+        <v>3357</v>
+      </c>
+      <c r="C363" t="s">
+        <v>3358</v>
+      </c>
+      <c r="D363" t="s">
         <v>3359</v>
       </c>
-      <c r="C363" t="s">
+      <c r="E363" t="s">
         <v>3360</v>
       </c>
-      <c r="D363" t="s">
+      <c r="F363" t="s">
         <v>3361</v>
       </c>
-      <c r="E363" t="s">
+      <c r="G363" t="s">
         <v>3362</v>
       </c>
-      <c r="F363" t="s">
+      <c r="H363" t="s">
         <v>3363</v>
       </c>
-      <c r="G363" t="s">
+      <c r="I363" t="s">
         <v>3364</v>
       </c>
-      <c r="H363" t="s">
+      <c r="J363" t="s">
+        <v>24</v>
+      </c>
+      <c r="K363" t="s">
+        <v>170</v>
+      </c>
+      <c r="L363" t="s">
+        <v>26</v>
+      </c>
+      <c r="M363" t="s">
+        <v>171</v>
+      </c>
+      <c r="N363" t="s">
+        <v>28</v>
+      </c>
+      <c r="O363" t="s">
         <v>3365</v>
-      </c>
-[...19 lines deleted...]
-        <v>3369</v>
       </c>
     </row>
     <row r="364" spans="1:15">
       <c r="A364">
-        <v>65006</v>
+        <v>8343</v>
       </c>
       <c r="B364" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C364" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D364" t="s">
+        <v>3368</v>
+      </c>
+      <c r="E364" t="s">
+        <v>3369</v>
+      </c>
+      <c r="F364" t="s">
         <v>3370</v>
       </c>
-      <c r="C364" t="s">
+      <c r="G364" t="s">
         <v>3371</v>
       </c>
-      <c r="D364" t="s">
+      <c r="H364" t="s">
         <v>3372</v>
       </c>
-      <c r="E364" t="s">
+      <c r="I364" t="s">
         <v>3373</v>
       </c>
-      <c r="F364" t="s">
+      <c r="J364" t="s">
+        <v>24</v>
+      </c>
+      <c r="K364" t="s">
+        <v>25</v>
+      </c>
+      <c r="L364" t="s">
+        <v>26</v>
+      </c>
+      <c r="M364" t="s">
+        <v>27</v>
+      </c>
+      <c r="N364" t="s">
+        <v>28</v>
+      </c>
+      <c r="O364" t="s">
         <v>3374</v>
-      </c>
-[...25 lines deleted...]
-        <v>3380</v>
       </c>
     </row>
     <row r="365" spans="1:15">
       <c r="A365">
-        <v>65007</v>
+        <v>8344</v>
       </c>
       <c r="B365" t="s">
+        <v>3375</v>
+      </c>
+      <c r="C365" t="s">
+        <v>3376</v>
+      </c>
+      <c r="D365" t="s">
+        <v>3377</v>
+      </c>
+      <c r="E365" t="s">
+        <v>3378</v>
+      </c>
+      <c r="F365" t="s">
+        <v>3379</v>
+      </c>
+      <c r="G365" t="s">
+        <v>3380</v>
+      </c>
+      <c r="H365" t="s">
         <v>3381</v>
       </c>
-      <c r="C365" t="s">
+      <c r="I365" t="s">
         <v>3382</v>
       </c>
-      <c r="D365" t="s">
+      <c r="J365" t="s">
+        <v>24</v>
+      </c>
+      <c r="K365" t="s">
+        <v>170</v>
+      </c>
+      <c r="L365" t="s">
+        <v>26</v>
+      </c>
+      <c r="M365" t="s">
+        <v>171</v>
+      </c>
+      <c r="N365" t="s">
+        <v>28</v>
+      </c>
+      <c r="O365" t="s">
         <v>3383</v>
-      </c>
-[...31 lines deleted...]
-        <v>3389</v>
       </c>
     </row>
     <row r="366" spans="1:15">
       <c r="A366">
-        <v>65008</v>
+        <v>8353</v>
       </c>
       <c r="B366" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C366" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D366" t="s">
+        <v>3386</v>
+      </c>
+      <c r="E366" t="s">
+        <v>3387</v>
+      </c>
+      <c r="F366" t="s">
+        <v>3388</v>
+      </c>
+      <c r="G366" t="s">
+        <v>3389</v>
+      </c>
+      <c r="H366" t="s">
         <v>3390</v>
       </c>
-      <c r="C366" t="s">
+      <c r="I366" t="s">
         <v>3391</v>
-      </c>
-[...16 lines deleted...]
-        <v>3397</v>
       </c>
       <c r="J366" t="s">
         <v>24</v>
       </c>
       <c r="K366" t="s">
         <v>170</v>
       </c>
       <c r="L366" t="s">
         <v>26</v>
       </c>
       <c r="M366" t="s">
         <v>171</v>
       </c>
       <c r="N366" t="s">
         <v>28</v>
       </c>
       <c r="O366" t="s">
-        <v>3398</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="367" spans="1:15">
       <c r="A367">
-        <v>65009</v>
+        <v>8355</v>
       </c>
       <c r="B367" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C367" t="s">
+        <v>3394</v>
+      </c>
+      <c r="D367" t="s">
+        <v>3395</v>
+      </c>
+      <c r="E367" t="s">
+        <v>3396</v>
+      </c>
+      <c r="F367" t="s">
+        <v>3397</v>
+      </c>
+      <c r="G367" t="s">
+        <v>3398</v>
+      </c>
+      <c r="H367" t="s">
         <v>3399</v>
       </c>
-      <c r="C367" t="s">
+      <c r="I367" t="s">
         <v>3400</v>
       </c>
-      <c r="D367" t="s">
+      <c r="J367" t="s">
+        <v>24</v>
+      </c>
+      <c r="K367" t="s">
         <v>3401</v>
       </c>
-      <c r="E367" t="s">
+      <c r="L367" t="s">
+        <v>26</v>
+      </c>
+      <c r="M367" t="s">
         <v>3402</v>
       </c>
-      <c r="F367" t="s">
+      <c r="N367" t="s">
+        <v>28</v>
+      </c>
+      <c r="O367" t="s">
         <v>3403</v>
-      </c>
-[...25 lines deleted...]
-        <v>3407</v>
       </c>
     </row>
     <row r="368" spans="1:15">
       <c r="A368">
-        <v>65010</v>
+        <v>8357</v>
       </c>
       <c r="B368" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C368" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D368" t="s">
+        <v>3406</v>
+      </c>
+      <c r="E368" t="s">
+        <v>3407</v>
+      </c>
+      <c r="F368" t="s">
         <v>3408</v>
       </c>
-      <c r="C368" t="s">
+      <c r="G368" t="s">
         <v>3409</v>
       </c>
-      <c r="D368" t="s">
+      <c r="H368" t="s">
         <v>3410</v>
       </c>
-      <c r="E368" t="s">
+      <c r="I368" t="s">
         <v>3411</v>
       </c>
-      <c r="F368" t="s">
+      <c r="J368" t="s">
+        <v>24</v>
+      </c>
+      <c r="K368" t="s">
+        <v>3401</v>
+      </c>
+      <c r="L368" t="s">
+        <v>26</v>
+      </c>
+      <c r="M368" t="s">
+        <v>3402</v>
+      </c>
+      <c r="N368" t="s">
+        <v>28</v>
+      </c>
+      <c r="O368" t="s">
         <v>3412</v>
-      </c>
-[...25 lines deleted...]
-        <v>3416</v>
       </c>
     </row>
     <row r="369" spans="1:15">
       <c r="A369">
-        <v>65011</v>
+        <v>8377</v>
       </c>
       <c r="B369" t="s">
+        <v>3413</v>
+      </c>
+      <c r="C369" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D369" t="s">
+        <v>3415</v>
+      </c>
+      <c r="E369" t="s">
+        <v>3416</v>
+      </c>
+      <c r="F369" t="s">
         <v>3417</v>
       </c>
-      <c r="C369" t="s">
+      <c r="G369" t="s">
         <v>3418</v>
       </c>
-      <c r="D369" t="s">
+      <c r="H369" t="s">
         <v>3419</v>
       </c>
-      <c r="E369" t="s">
+      <c r="I369" t="s">
         <v>3420</v>
       </c>
-      <c r="F369" t="s">
+      <c r="J369" t="s">
+        <v>24</v>
+      </c>
+      <c r="K369" t="s">
+        <v>25</v>
+      </c>
+      <c r="L369" t="s">
+        <v>26</v>
+      </c>
+      <c r="M369" t="s">
+        <v>27</v>
+      </c>
+      <c r="N369" t="s">
+        <v>28</v>
+      </c>
+      <c r="O369" t="s">
         <v>3421</v>
-      </c>
-[...25 lines deleted...]
-        <v>3425</v>
       </c>
     </row>
     <row r="370" spans="1:15">
       <c r="A370">
-        <v>65012</v>
+        <v>8386</v>
       </c>
       <c r="B370" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C370" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D370" t="s">
+        <v>3424</v>
+      </c>
+      <c r="E370" t="s">
+        <v>3425</v>
+      </c>
+      <c r="F370" t="s">
         <v>3426</v>
       </c>
-      <c r="C370" t="s">
+      <c r="G370" t="s">
         <v>3427</v>
       </c>
-      <c r="D370" t="s">
+      <c r="H370" t="s">
         <v>3428</v>
       </c>
-      <c r="E370" t="s">
+      <c r="I370" t="s">
         <v>3429</v>
       </c>
-      <c r="F370" t="s">
+      <c r="J370" t="s">
+        <v>1925</v>
+      </c>
+      <c r="K370" t="s">
+        <v>170</v>
+      </c>
+      <c r="L370" t="s">
+        <v>1927</v>
+      </c>
+      <c r="M370" t="s">
+        <v>171</v>
+      </c>
+      <c r="N370" t="s">
+        <v>28</v>
+      </c>
+      <c r="O370" t="s">
         <v>3430</v>
-      </c>
-[...25 lines deleted...]
-        <v>3436</v>
       </c>
     </row>
     <row r="371" spans="1:15">
       <c r="A371">
-        <v>65013</v>
+        <v>8387</v>
       </c>
       <c r="B371" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C371" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D371" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E371" t="s">
+        <v>3434</v>
+      </c>
+      <c r="F371" t="s">
+        <v>3435</v>
+      </c>
+      <c r="G371" t="s">
+        <v>3436</v>
+      </c>
+      <c r="H371" t="s">
         <v>3437</v>
       </c>
-      <c r="C371" t="s">
+      <c r="I371" t="s">
         <v>3438</v>
-      </c>
-[...16 lines deleted...]
-        <v>3444</v>
       </c>
       <c r="J371" t="s">
         <v>24</v>
       </c>
       <c r="K371" t="s">
         <v>25</v>
       </c>
       <c r="L371" t="s">
         <v>26</v>
       </c>
       <c r="M371" t="s">
         <v>27</v>
       </c>
       <c r="N371" t="s">
         <v>28</v>
       </c>
       <c r="O371" t="s">
-        <v>3445</v>
+        <v>3439</v>
       </c>
     </row>
     <row r="372" spans="1:15">
       <c r="A372">
-        <v>65014</v>
+        <v>8388</v>
       </c>
       <c r="B372" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C372" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D372" t="s">
+        <v>3442</v>
+      </c>
+      <c r="E372" t="s">
+        <v>3443</v>
+      </c>
+      <c r="F372" t="s">
+        <v>3444</v>
+      </c>
+      <c r="G372" t="s">
+        <v>3445</v>
+      </c>
+      <c r="H372" t="s">
         <v>3446</v>
       </c>
-      <c r="C372" t="s">
+      <c r="I372" t="s">
         <v>3447</v>
       </c>
-      <c r="D372" t="s">
+      <c r="J372" t="s">
+        <v>24</v>
+      </c>
+      <c r="K372" t="s">
+        <v>170</v>
+      </c>
+      <c r="L372" t="s">
+        <v>26</v>
+      </c>
+      <c r="M372" t="s">
+        <v>171</v>
+      </c>
+      <c r="N372" t="s">
+        <v>28</v>
+      </c>
+      <c r="O372" t="s">
         <v>3448</v>
-      </c>
-[...31 lines deleted...]
-        <v>3454</v>
       </c>
     </row>
     <row r="373" spans="1:15">
       <c r="A373">
-        <v>65015</v>
+        <v>8392</v>
       </c>
       <c r="B373" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C373" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D373" t="s">
+        <v>3451</v>
+      </c>
+      <c r="E373" t="s">
+        <v>3452</v>
+      </c>
+      <c r="F373" t="s">
+        <v>3453</v>
+      </c>
+      <c r="G373" t="s">
+        <v>3454</v>
+      </c>
+      <c r="H373" t="s">
         <v>3455</v>
       </c>
-      <c r="C373" t="s">
+      <c r="I373" t="s">
         <v>3456</v>
       </c>
-      <c r="D373" t="s">
+      <c r="J373" t="s">
+        <v>24</v>
+      </c>
+      <c r="K373" t="s">
+        <v>1926</v>
+      </c>
+      <c r="L373" t="s">
+        <v>26</v>
+      </c>
+      <c r="M373" t="s">
+        <v>1928</v>
+      </c>
+      <c r="N373" t="s">
+        <v>28</v>
+      </c>
+      <c r="O373" t="s">
         <v>3457</v>
-      </c>
-[...31 lines deleted...]
-        <v>3463</v>
       </c>
     </row>
     <row r="374" spans="1:15">
       <c r="A374">
-        <v>65016</v>
+        <v>8402</v>
       </c>
       <c r="B374" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C374" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D374" t="s">
+        <v>3460</v>
+      </c>
+      <c r="E374" t="s">
+        <v>3461</v>
+      </c>
+      <c r="F374" t="s">
+        <v>3462</v>
+      </c>
+      <c r="G374" t="s">
+        <v>3463</v>
+      </c>
+      <c r="H374" t="s">
         <v>3464</v>
       </c>
-      <c r="C374" t="s">
+      <c r="I374" t="s">
         <v>3465</v>
       </c>
-      <c r="D374" t="s">
+      <c r="J374" t="s">
+        <v>24</v>
+      </c>
+      <c r="K374" t="s">
+        <v>170</v>
+      </c>
+      <c r="L374" t="s">
+        <v>26</v>
+      </c>
+      <c r="M374" t="s">
+        <v>171</v>
+      </c>
+      <c r="N374" t="s">
+        <v>28</v>
+      </c>
+      <c r="O374" t="s">
         <v>3466</v>
-      </c>
-[...31 lines deleted...]
-        <v>3472</v>
       </c>
     </row>
     <row r="375" spans="1:15">
       <c r="A375">
-        <v>65017</v>
+        <v>8883</v>
       </c>
       <c r="B375" t="s">
+        <v>3467</v>
+      </c>
+      <c r="C375" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D375" t="s">
+        <v>3469</v>
+      </c>
+      <c r="E375" t="s">
+        <v>3470</v>
+      </c>
+      <c r="F375" t="s">
+        <v>3471</v>
+      </c>
+      <c r="G375" t="s">
+        <v>3472</v>
+      </c>
+      <c r="H375" t="s">
         <v>3473</v>
       </c>
-      <c r="C375" t="s">
+      <c r="I375" t="s">
         <v>3474</v>
       </c>
-      <c r="D375" t="s">
+      <c r="J375" t="s">
+        <v>24</v>
+      </c>
+      <c r="K375" t="s">
+        <v>25</v>
+      </c>
+      <c r="L375" t="s">
+        <v>26</v>
+      </c>
+      <c r="M375" t="s">
+        <v>27</v>
+      </c>
+      <c r="N375" t="s">
+        <v>28</v>
+      </c>
+      <c r="O375" t="s">
         <v>3475</v>
-      </c>
-[...31 lines deleted...]
-        <v>3483</v>
       </c>
     </row>
     <row r="376" spans="1:15">
       <c r="A376">
-        <v>65018</v>
+        <v>8886</v>
       </c>
       <c r="B376" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C376" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D376" t="s">
+        <v>3478</v>
+      </c>
+      <c r="E376" t="s">
+        <v>3479</v>
+      </c>
+      <c r="F376" t="s">
+        <v>3480</v>
+      </c>
+      <c r="G376" t="s">
+        <v>3481</v>
+      </c>
+      <c r="H376" t="s">
+        <v>3482</v>
+      </c>
+      <c r="I376" t="s">
+        <v>3483</v>
+      </c>
+      <c r="J376" t="s">
+        <v>24</v>
+      </c>
+      <c r="K376" t="s">
+        <v>170</v>
+      </c>
+      <c r="L376" t="s">
+        <v>26</v>
+      </c>
+      <c r="M376" t="s">
+        <v>171</v>
+      </c>
+      <c r="N376" t="s">
+        <v>28</v>
+      </c>
+      <c r="O376" t="s">
         <v>3484</v>
-      </c>
-[...37 lines deleted...]
-        <v>3494</v>
       </c>
     </row>
     <row r="377" spans="1:15">
       <c r="A377">
-        <v>65019</v>
+        <v>8902</v>
       </c>
       <c r="B377" t="s">
-        <v>3495</v>
+        <v>3485</v>
       </c>
       <c r="C377" t="s">
-        <v>3496</v>
+        <v>3486</v>
       </c>
       <c r="D377" t="s">
-        <v>3497</v>
+        <v>3487</v>
       </c>
       <c r="E377" t="s">
-        <v>3498</v>
+        <v>3488</v>
       </c>
       <c r="F377" t="s">
-        <v>3499</v>
+        <v>3489</v>
       </c>
       <c r="G377" t="s">
-        <v>3500</v>
+        <v>3490</v>
       </c>
       <c r="H377" t="s">
-        <v>3501</v>
+        <v>3491</v>
       </c>
       <c r="I377" t="s">
-        <v>3502</v>
+        <v>3492</v>
       </c>
       <c r="J377" t="s">
         <v>24</v>
       </c>
       <c r="K377" t="s">
         <v>170</v>
       </c>
       <c r="L377" t="s">
         <v>26</v>
       </c>
       <c r="M377" t="s">
         <v>171</v>
       </c>
       <c r="N377" t="s">
         <v>28</v>
       </c>
       <c r="O377" t="s">
-        <v>3503</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="378" spans="1:15">
       <c r="A378">
-        <v>65020</v>
+        <v>8903</v>
       </c>
       <c r="B378" t="s">
-        <v>3504</v>
+        <v>3494</v>
       </c>
       <c r="C378" t="s">
-        <v>3505</v>
+        <v>3495</v>
       </c>
       <c r="D378" t="s">
-        <v>3506</v>
+        <v>3496</v>
       </c>
       <c r="E378" t="s">
-        <v>3507</v>
+        <v>3497</v>
       </c>
       <c r="F378" t="s">
-        <v>3508</v>
+        <v>3498</v>
       </c>
       <c r="G378" t="s">
-        <v>3509</v>
+        <v>3499</v>
       </c>
       <c r="H378" t="s">
-        <v>3510</v>
+        <v>3500</v>
       </c>
       <c r="I378" t="s">
-        <v>3511</v>
+        <v>3501</v>
       </c>
       <c r="J378" t="s">
         <v>24</v>
       </c>
       <c r="K378" t="s">
-        <v>3512</v>
+        <v>170</v>
       </c>
       <c r="L378" t="s">
         <v>26</v>
       </c>
       <c r="M378" t="s">
-        <v>3513</v>
+        <v>171</v>
       </c>
       <c r="N378" t="s">
         <v>28</v>
       </c>
       <c r="O378" t="s">
-        <v>3514</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="379" spans="1:15">
       <c r="A379">
-        <v>65021</v>
+        <v>8904</v>
       </c>
       <c r="B379" t="s">
-        <v>3515</v>
+        <v>3503</v>
       </c>
       <c r="C379" t="s">
-        <v>3516</v>
+        <v>3504</v>
       </c>
       <c r="D379" t="s">
-        <v>3517</v>
+        <v>3505</v>
       </c>
       <c r="E379" t="s">
-        <v>3518</v>
+        <v>3506</v>
       </c>
       <c r="F379" t="s">
-        <v>3519</v>
+        <v>3507</v>
       </c>
       <c r="G379" t="s">
-        <v>3520</v>
+        <v>3508</v>
       </c>
       <c r="H379" t="s">
-        <v>3521</v>
+        <v>3509</v>
       </c>
       <c r="I379" t="s">
-        <v>3522</v>
+        <v>3510</v>
       </c>
       <c r="J379" t="s">
         <v>24</v>
       </c>
       <c r="K379" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L379" t="s">
         <v>26</v>
       </c>
       <c r="M379" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N379" t="s">
         <v>28</v>
       </c>
       <c r="O379" t="s">
-        <v>3523</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="380" spans="1:15">
       <c r="A380">
-        <v>65022</v>
+        <v>8914</v>
       </c>
       <c r="B380" t="s">
-        <v>3524</v>
+        <v>3512</v>
       </c>
       <c r="C380" t="s">
-        <v>3525</v>
+        <v>3513</v>
       </c>
       <c r="D380" t="s">
-        <v>3526</v>
+        <v>3514</v>
       </c>
       <c r="E380" t="s">
-        <v>3527</v>
+        <v>3515</v>
       </c>
       <c r="F380" t="s">
-        <v>3528</v>
+        <v>3516</v>
       </c>
       <c r="G380" t="s">
-        <v>3529</v>
+        <v>3517</v>
       </c>
       <c r="H380" t="s">
-        <v>3530</v>
+        <v>3518</v>
       </c>
       <c r="I380" t="s">
-        <v>3531</v>
+        <v>3519</v>
       </c>
       <c r="J380" t="s">
         <v>24</v>
       </c>
       <c r="K380" t="s">
         <v>25</v>
       </c>
       <c r="L380" t="s">
         <v>26</v>
       </c>
       <c r="M380" t="s">
         <v>27</v>
       </c>
       <c r="N380" t="s">
         <v>28</v>
       </c>
       <c r="O380" t="s">
-        <v>3532</v>
+        <v>3520</v>
       </c>
     </row>
     <row r="381" spans="1:15">
       <c r="A381">
-        <v>65023</v>
+        <v>8918</v>
       </c>
       <c r="B381" t="s">
-        <v>3533</v>
+        <v>3521</v>
       </c>
       <c r="C381" t="s">
-        <v>3534</v>
+        <v>3522</v>
       </c>
       <c r="D381" t="s">
-        <v>3535</v>
+        <v>3523</v>
       </c>
       <c r="E381" t="s">
-        <v>3536</v>
+        <v>3524</v>
       </c>
       <c r="F381" t="s">
-        <v>3537</v>
+        <v>3525</v>
       </c>
       <c r="G381" t="s">
-        <v>3538</v>
+        <v>3526</v>
       </c>
       <c r="H381" t="s">
-        <v>3539</v>
+        <v>3527</v>
       </c>
       <c r="I381" t="s">
-        <v>3540</v>
+        <v>3528</v>
       </c>
       <c r="J381" t="s">
         <v>24</v>
       </c>
       <c r="K381" t="s">
         <v>25</v>
       </c>
       <c r="L381" t="s">
         <v>26</v>
       </c>
       <c r="M381" t="s">
         <v>27</v>
       </c>
       <c r="N381" t="s">
         <v>28</v>
       </c>
       <c r="O381" t="s">
-        <v>3541</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="382" spans="1:15">
       <c r="A382">
-        <v>65025</v>
+        <v>8945</v>
       </c>
       <c r="B382" t="s">
-        <v>3542</v>
+        <v>3530</v>
       </c>
       <c r="C382" t="s">
-        <v>3543</v>
+        <v>3531</v>
       </c>
       <c r="D382" t="s">
-        <v>3544</v>
+        <v>3532</v>
       </c>
       <c r="E382" t="s">
-        <v>3545</v>
+        <v>3533</v>
       </c>
       <c r="F382" t="s">
-        <v>3546</v>
+        <v>3534</v>
       </c>
       <c r="G382" t="s">
-        <v>3547</v>
+        <v>3535</v>
       </c>
       <c r="H382" t="s">
-        <v>3548</v>
+        <v>3536</v>
       </c>
       <c r="I382" t="s">
-        <v>3549</v>
+        <v>3537</v>
       </c>
       <c r="J382" t="s">
         <v>24</v>
       </c>
       <c r="K382" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L382" t="s">
         <v>26</v>
       </c>
       <c r="M382" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N382" t="s">
         <v>28</v>
       </c>
       <c r="O382" t="s">
-        <v>3550</v>
+        <v>3538</v>
       </c>
     </row>
     <row r="383" spans="1:15">
       <c r="A383">
-        <v>65026</v>
+        <v>8950</v>
       </c>
       <c r="B383" t="s">
-        <v>3551</v>
+        <v>3539</v>
       </c>
       <c r="C383" t="s">
-        <v>3552</v>
+        <v>3540</v>
       </c>
       <c r="D383" t="s">
-        <v>3553</v>
+        <v>3541</v>
       </c>
       <c r="E383" t="s">
-        <v>3554</v>
+        <v>3542</v>
       </c>
       <c r="F383" t="s">
-        <v>3555</v>
+        <v>3543</v>
       </c>
       <c r="G383" t="s">
-        <v>3556</v>
+        <v>3544</v>
       </c>
       <c r="H383" t="s">
-        <v>3557</v>
+        <v>3545</v>
       </c>
       <c r="I383" t="s">
-        <v>3558</v>
+        <v>3546</v>
       </c>
       <c r="J383" t="s">
         <v>24</v>
       </c>
       <c r="K383" t="s">
         <v>25</v>
       </c>
       <c r="L383" t="s">
         <v>26</v>
       </c>
       <c r="M383" t="s">
         <v>27</v>
       </c>
       <c r="N383" t="s">
         <v>28</v>
       </c>
       <c r="O383" t="s">
-        <v>3559</v>
+        <v>3547</v>
       </c>
     </row>
     <row r="384" spans="1:15">
       <c r="A384">
-        <v>65027</v>
+        <v>8951</v>
       </c>
       <c r="B384" t="s">
-        <v>3560</v>
+        <v>3548</v>
       </c>
       <c r="C384" t="s">
-        <v>3561</v>
+        <v>3549</v>
       </c>
       <c r="D384" t="s">
-        <v>3562</v>
+        <v>3550</v>
       </c>
       <c r="E384" t="s">
-        <v>3563</v>
+        <v>3551</v>
       </c>
       <c r="F384" t="s">
-        <v>3564</v>
+        <v>3552</v>
       </c>
       <c r="G384" t="s">
-        <v>3565</v>
+        <v>3553</v>
       </c>
       <c r="H384" t="s">
-        <v>3566</v>
+        <v>3554</v>
       </c>
       <c r="I384" t="s">
-        <v>3567</v>
+        <v>3555</v>
       </c>
       <c r="J384" t="s">
         <v>24</v>
       </c>
       <c r="K384" t="s">
-        <v>672</v>
+        <v>170</v>
       </c>
       <c r="L384" t="s">
         <v>26</v>
       </c>
       <c r="M384" t="s">
-        <v>673</v>
+        <v>171</v>
       </c>
       <c r="N384" t="s">
         <v>28</v>
       </c>
       <c r="O384" t="s">
-        <v>3568</v>
+        <v>3556</v>
       </c>
     </row>
     <row r="385" spans="1:15">
       <c r="A385">
-        <v>65028</v>
+        <v>8959</v>
       </c>
       <c r="B385" t="s">
-        <v>3569</v>
+        <v>3557</v>
       </c>
       <c r="C385" t="s">
-        <v>3570</v>
+        <v>3558</v>
       </c>
       <c r="D385" t="s">
-        <v>3571</v>
+        <v>3559</v>
       </c>
       <c r="E385" t="s">
-        <v>3572</v>
+        <v>3560</v>
       </c>
       <c r="F385" t="s">
-        <v>3573</v>
+        <v>3561</v>
       </c>
       <c r="G385" t="s">
-        <v>3574</v>
+        <v>3562</v>
       </c>
       <c r="H385" t="s">
-        <v>3575</v>
+        <v>3563</v>
       </c>
       <c r="I385" t="s">
-        <v>3576</v>
+        <v>3564</v>
       </c>
       <c r="J385" t="s">
         <v>24</v>
       </c>
       <c r="K385" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L385" t="s">
         <v>26</v>
       </c>
       <c r="M385" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N385" t="s">
         <v>28</v>
       </c>
       <c r="O385" t="s">
-        <v>3577</v>
+        <v>3565</v>
       </c>
     </row>
     <row r="386" spans="1:15">
       <c r="A386">
-        <v>65030</v>
+        <v>8964</v>
       </c>
       <c r="B386" t="s">
-        <v>3578</v>
+        <v>3566</v>
       </c>
       <c r="C386" t="s">
-        <v>3579</v>
+        <v>3567</v>
       </c>
       <c r="D386" t="s">
-        <v>3580</v>
+        <v>3568</v>
       </c>
       <c r="E386" t="s">
-        <v>3581</v>
+        <v>3569</v>
       </c>
       <c r="F386" t="s">
-        <v>3582</v>
+        <v>3570</v>
       </c>
       <c r="G386" t="s">
-        <v>3583</v>
+        <v>3571</v>
       </c>
       <c r="H386" t="s">
-        <v>3584</v>
+        <v>3572</v>
       </c>
       <c r="I386" t="s">
-        <v>3585</v>
+        <v>3573</v>
       </c>
       <c r="J386" t="s">
         <v>24</v>
       </c>
       <c r="K386" t="s">
-        <v>25</v>
+        <v>905</v>
       </c>
       <c r="L386" t="s">
         <v>26</v>
       </c>
       <c r="M386" t="s">
-        <v>27</v>
+        <v>906</v>
       </c>
       <c r="N386" t="s">
         <v>28</v>
       </c>
       <c r="O386" t="s">
-        <v>3586</v>
+        <v>3574</v>
       </c>
     </row>
     <row r="387" spans="1:15">
       <c r="A387">
-        <v>65031</v>
+        <v>10011</v>
       </c>
       <c r="B387" t="s">
-        <v>3587</v>
+        <v>3575</v>
       </c>
       <c r="C387" t="s">
-        <v>3588</v>
+        <v>3576</v>
       </c>
       <c r="D387" t="s">
-        <v>3589</v>
+        <v>3577</v>
       </c>
       <c r="E387" t="s">
-        <v>3590</v>
+        <v>3578</v>
       </c>
       <c r="F387" t="s">
-        <v>3591</v>
+        <v>3579</v>
       </c>
       <c r="G387" t="s">
-        <v>3592</v>
+        <v>3580</v>
       </c>
       <c r="H387" t="s">
-        <v>3593</v>
+        <v>3581</v>
       </c>
       <c r="I387" t="s">
-        <v>3594</v>
+        <v>3582</v>
       </c>
       <c r="J387" t="s">
         <v>24</v>
       </c>
       <c r="K387" t="s">
         <v>25</v>
       </c>
       <c r="L387" t="s">
         <v>26</v>
       </c>
       <c r="M387" t="s">
         <v>27</v>
       </c>
       <c r="N387" t="s">
         <v>28</v>
       </c>
       <c r="O387" t="s">
-        <v>3595</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="388" spans="1:15">
       <c r="A388">
-        <v>65032</v>
+        <v>10014</v>
       </c>
       <c r="B388" t="s">
-        <v>3596</v>
+        <v>3584</v>
       </c>
       <c r="C388" t="s">
-        <v>3597</v>
+        <v>3585</v>
       </c>
       <c r="D388" t="s">
-        <v>3598</v>
+        <v>3586</v>
       </c>
       <c r="E388" t="s">
-        <v>3599</v>
+        <v>3587</v>
       </c>
       <c r="F388" t="s">
-        <v>3600</v>
+        <v>3588</v>
       </c>
       <c r="G388" t="s">
-        <v>3601</v>
+        <v>3589</v>
       </c>
       <c r="H388" t="s">
-        <v>3602</v>
+        <v>3590</v>
       </c>
       <c r="I388" t="s">
-        <v>3603</v>
+        <v>3591</v>
       </c>
       <c r="J388" t="s">
         <v>24</v>
       </c>
       <c r="K388" t="s">
-        <v>170</v>
+        <v>3592</v>
       </c>
       <c r="L388" t="s">
         <v>26</v>
       </c>
       <c r="M388" t="s">
-        <v>171</v>
+        <v>3593</v>
       </c>
       <c r="N388" t="s">
         <v>28</v>
       </c>
       <c r="O388" t="s">
-        <v>3604</v>
+        <v>3594</v>
       </c>
     </row>
     <row r="389" spans="1:15">
       <c r="A389">
-        <v>65033</v>
+        <v>10015</v>
       </c>
       <c r="B389" t="s">
-        <v>3605</v>
+        <v>3595</v>
       </c>
       <c r="C389" t="s">
-        <v>3606</v>
+        <v>3596</v>
       </c>
       <c r="D389" t="s">
-        <v>3607</v>
+        <v>3597</v>
       </c>
       <c r="E389" t="s">
-        <v>3608</v>
+        <v>3598</v>
       </c>
       <c r="F389" t="s">
-        <v>3609</v>
+        <v>3599</v>
       </c>
       <c r="G389" t="s">
-        <v>3610</v>
+        <v>3600</v>
       </c>
       <c r="H389" t="s">
-        <v>3611</v>
+        <v>3601</v>
       </c>
       <c r="I389" t="s">
-        <v>3612</v>
+        <v>3602</v>
       </c>
       <c r="J389" t="s">
         <v>24</v>
       </c>
       <c r="K389" t="s">
-        <v>3613</v>
+        <v>170</v>
       </c>
       <c r="L389" t="s">
         <v>26</v>
       </c>
       <c r="M389" t="s">
-        <v>3614</v>
+        <v>171</v>
       </c>
       <c r="N389" t="s">
         <v>28</v>
       </c>
       <c r="O389" t="s">
-        <v>3615</v>
+        <v>3603</v>
       </c>
     </row>
     <row r="390" spans="1:15">
       <c r="A390">
-        <v>65034</v>
+        <v>10036</v>
       </c>
       <c r="B390" t="s">
-        <v>3616</v>
+        <v>3604</v>
       </c>
       <c r="C390" t="s">
-        <v>3617</v>
+        <v>3605</v>
       </c>
       <c r="D390" t="s">
-        <v>3618</v>
+        <v>3606</v>
       </c>
       <c r="E390" t="s">
-        <v>3619</v>
+        <v>3607</v>
       </c>
       <c r="F390" t="s">
-        <v>3620</v>
+        <v>3608</v>
       </c>
       <c r="G390" t="s">
-        <v>3621</v>
+        <v>3609</v>
       </c>
       <c r="H390" t="s">
-        <v>3622</v>
+        <v>3610</v>
       </c>
       <c r="I390" t="s">
-        <v>3623</v>
+        <v>3611</v>
       </c>
       <c r="J390" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K390" t="s">
-        <v>571</v>
+        <v>25</v>
       </c>
       <c r="L390" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M390" t="s">
-        <v>572</v>
+        <v>27</v>
       </c>
       <c r="N390" t="s">
         <v>28</v>
       </c>
       <c r="O390" t="s">
-        <v>3624</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="391" spans="1:15">
       <c r="A391">
-        <v>65035</v>
+        <v>10046</v>
       </c>
       <c r="B391" t="s">
-        <v>3625</v>
+        <v>3613</v>
       </c>
       <c r="C391" t="s">
-        <v>3626</v>
+        <v>3614</v>
       </c>
       <c r="D391" t="s">
-        <v>3627</v>
+        <v>3615</v>
       </c>
       <c r="E391" t="s">
-        <v>3628</v>
+        <v>3616</v>
       </c>
       <c r="F391" t="s">
-        <v>3629</v>
+        <v>3617</v>
       </c>
       <c r="G391" t="s">
-        <v>3630</v>
+        <v>3618</v>
       </c>
       <c r="H391" t="s">
-        <v>3631</v>
+        <v>3619</v>
       </c>
       <c r="I391" t="s">
-        <v>3632</v>
+        <v>3620</v>
       </c>
       <c r="J391" t="s">
         <v>24</v>
       </c>
       <c r="K391" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="L391" t="s">
         <v>26</v>
       </c>
       <c r="M391" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="N391" t="s">
         <v>28</v>
       </c>
       <c r="O391" t="s">
-        <v>3633</v>
+        <v>3621</v>
       </c>
     </row>
     <row r="392" spans="1:15">
       <c r="A392">
-        <v>65036</v>
+        <v>10098</v>
       </c>
       <c r="B392" t="s">
-        <v>3634</v>
+        <v>3622</v>
       </c>
       <c r="C392" t="s">
-        <v>3635</v>
+        <v>3623</v>
       </c>
       <c r="D392" t="s">
-        <v>3636</v>
+        <v>3624</v>
       </c>
       <c r="E392" t="s">
-        <v>3637</v>
+        <v>3625</v>
       </c>
       <c r="F392" t="s">
-        <v>3638</v>
+        <v>3626</v>
       </c>
       <c r="G392" t="s">
-        <v>3639</v>
+        <v>3627</v>
       </c>
       <c r="H392" t="s">
-        <v>3640</v>
+        <v>3628</v>
       </c>
       <c r="I392" t="s">
-        <v>3641</v>
+        <v>3629</v>
       </c>
       <c r="J392" t="s">
         <v>24</v>
       </c>
       <c r="K392" t="s">
         <v>25</v>
       </c>
       <c r="L392" t="s">
         <v>26</v>
       </c>
       <c r="M392" t="s">
         <v>27</v>
       </c>
       <c r="N392" t="s">
         <v>28</v>
       </c>
       <c r="O392" t="s">
-        <v>3642</v>
+        <v>3630</v>
       </c>
     </row>
     <row r="393" spans="1:15">
       <c r="A393">
-        <v>65037</v>
+        <v>10101</v>
       </c>
       <c r="B393" t="s">
-        <v>3643</v>
+        <v>3631</v>
       </c>
       <c r="C393" t="s">
-        <v>3644</v>
+        <v>3632</v>
       </c>
       <c r="D393" t="s">
-        <v>3645</v>
+        <v>3633</v>
       </c>
       <c r="E393" t="s">
-        <v>3646</v>
+        <v>3634</v>
       </c>
       <c r="F393" t="s">
-        <v>3647</v>
+        <v>3635</v>
       </c>
       <c r="G393" t="s">
-        <v>3648</v>
+        <v>3636</v>
       </c>
       <c r="H393" t="s">
-        <v>3649</v>
+        <v>3637</v>
       </c>
       <c r="I393" t="s">
-        <v>3650</v>
+        <v>3638</v>
       </c>
       <c r="J393" t="s">
         <v>24</v>
       </c>
       <c r="K393" t="s">
         <v>25</v>
       </c>
       <c r="L393" t="s">
         <v>26</v>
       </c>
       <c r="M393" t="s">
         <v>27</v>
       </c>
       <c r="N393" t="s">
         <v>28</v>
       </c>
       <c r="O393" t="s">
-        <v>3651</v>
+        <v>3639</v>
       </c>
     </row>
     <row r="394" spans="1:15">
       <c r="A394">
-        <v>65038</v>
+        <v>10412</v>
       </c>
       <c r="B394" t="s">
-        <v>3652</v>
+        <v>3640</v>
       </c>
       <c r="C394" t="s">
-        <v>3653</v>
+        <v>3641</v>
       </c>
       <c r="D394" t="s">
-        <v>3654</v>
+        <v>3642</v>
       </c>
       <c r="E394" t="s">
-        <v>3655</v>
+        <v>3643</v>
       </c>
       <c r="F394" t="s">
-        <v>3656</v>
+        <v>3644</v>
       </c>
       <c r="G394" t="s">
-        <v>3657</v>
+        <v>3645</v>
       </c>
       <c r="H394" t="s">
-        <v>3658</v>
+        <v>3646</v>
       </c>
       <c r="I394" t="s">
-        <v>3659</v>
+        <v>3647</v>
       </c>
       <c r="J394" t="s">
         <v>24</v>
       </c>
       <c r="K394" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L394" t="s">
         <v>26</v>
       </c>
       <c r="M394" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N394" t="s">
         <v>28</v>
       </c>
       <c r="O394" t="s">
-        <v>3660</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395">
-        <v>65039</v>
+        <v>10603</v>
       </c>
       <c r="B395" t="s">
-        <v>3661</v>
+        <v>3649</v>
       </c>
       <c r="C395" t="s">
-        <v>3662</v>
+        <v>3650</v>
       </c>
       <c r="D395" t="s">
-        <v>3663</v>
+        <v>3651</v>
       </c>
       <c r="E395" t="s">
-        <v>3664</v>
+        <v>3652</v>
       </c>
       <c r="F395" t="s">
-        <v>3665</v>
+        <v>3653</v>
       </c>
       <c r="G395" t="s">
-        <v>3666</v>
+        <v>3654</v>
       </c>
       <c r="H395" t="s">
-        <v>3667</v>
+        <v>3655</v>
       </c>
       <c r="I395" t="s">
-        <v>3668</v>
+        <v>3656</v>
       </c>
       <c r="J395" t="s">
         <v>24</v>
       </c>
       <c r="K395" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L395" t="s">
         <v>26</v>
       </c>
       <c r="M395" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N395" t="s">
         <v>28</v>
       </c>
       <c r="O395" t="s">
-        <v>3669</v>
+        <v>3657</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396">
-        <v>65040</v>
+        <v>10647</v>
       </c>
       <c r="B396" t="s">
-        <v>3670</v>
+        <v>3658</v>
       </c>
       <c r="C396" t="s">
-        <v>3671</v>
+        <v>3659</v>
       </c>
       <c r="D396" t="s">
-        <v>3672</v>
+        <v>3660</v>
       </c>
       <c r="E396" t="s">
-        <v>3673</v>
+        <v>3661</v>
       </c>
       <c r="F396" t="s">
-        <v>3674</v>
+        <v>3662</v>
       </c>
       <c r="G396" t="s">
-        <v>3675</v>
+        <v>3663</v>
       </c>
       <c r="H396" t="s">
-        <v>3676</v>
+        <v>3664</v>
       </c>
       <c r="I396" t="s">
-        <v>3677</v>
+        <v>3665</v>
       </c>
       <c r="J396" t="s">
         <v>24</v>
       </c>
       <c r="K396" t="s">
-        <v>1448</v>
+        <v>170</v>
       </c>
       <c r="L396" t="s">
         <v>26</v>
       </c>
       <c r="M396" t="s">
-        <v>1450</v>
+        <v>171</v>
       </c>
       <c r="N396" t="s">
         <v>28</v>
       </c>
       <c r="O396" t="s">
-        <v>3678</v>
+        <v>3666</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397">
-        <v>65043</v>
+        <v>10887</v>
       </c>
       <c r="B397" t="s">
-        <v>3679</v>
+        <v>3667</v>
       </c>
       <c r="C397" t="s">
-        <v>3680</v>
+        <v>3668</v>
       </c>
       <c r="D397" t="s">
-        <v>3681</v>
+        <v>3669</v>
       </c>
       <c r="E397" t="s">
-        <v>3682</v>
+        <v>3670</v>
       </c>
       <c r="F397" t="s">
-        <v>3683</v>
+        <v>3671</v>
       </c>
       <c r="G397" t="s">
-        <v>3684</v>
+        <v>3672</v>
       </c>
       <c r="H397" t="s">
-        <v>3685</v>
+        <v>3673</v>
       </c>
       <c r="I397" t="s">
-        <v>3686</v>
+        <v>3674</v>
       </c>
       <c r="J397" t="s">
         <v>24</v>
       </c>
       <c r="K397" t="s">
         <v>25</v>
       </c>
       <c r="L397" t="s">
         <v>26</v>
       </c>
       <c r="M397" t="s">
         <v>27</v>
       </c>
       <c r="N397" t="s">
         <v>28</v>
       </c>
       <c r="O397" t="s">
-        <v>3687</v>
+        <v>3675</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398">
-        <v>65044</v>
+        <v>10925</v>
       </c>
       <c r="B398" t="s">
-        <v>3688</v>
+        <v>3676</v>
       </c>
       <c r="C398" t="s">
-        <v>3689</v>
+        <v>3677</v>
       </c>
       <c r="D398" t="s">
-        <v>3690</v>
+        <v>3678</v>
       </c>
       <c r="E398" t="s">
-        <v>3691</v>
+        <v>3679</v>
       </c>
       <c r="F398" t="s">
-        <v>3692</v>
+        <v>3680</v>
       </c>
       <c r="G398" t="s">
-        <v>3693</v>
+        <v>3681</v>
       </c>
       <c r="H398" t="s">
-        <v>3694</v>
+        <v>3682</v>
       </c>
       <c r="I398" t="s">
-        <v>3695</v>
+        <v>3683</v>
       </c>
       <c r="J398" t="s">
         <v>24</v>
       </c>
       <c r="K398" t="s">
         <v>25</v>
       </c>
       <c r="L398" t="s">
         <v>26</v>
       </c>
       <c r="M398" t="s">
         <v>27</v>
       </c>
       <c r="N398" t="s">
         <v>28</v>
       </c>
       <c r="O398" t="s">
-        <v>3696</v>
+        <v>3684</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399">
-        <v>65045</v>
+        <v>10930</v>
       </c>
       <c r="B399" t="s">
-        <v>3697</v>
+        <v>3685</v>
       </c>
       <c r="C399" t="s">
-        <v>3698</v>
+        <v>3686</v>
       </c>
       <c r="D399" t="s">
-        <v>3699</v>
+        <v>3687</v>
       </c>
       <c r="E399" t="s">
-        <v>3700</v>
+        <v>3688</v>
       </c>
       <c r="F399" t="s">
-        <v>3701</v>
+        <v>3689</v>
       </c>
       <c r="G399" t="s">
-        <v>3702</v>
+        <v>3690</v>
       </c>
       <c r="H399" t="s">
-        <v>3703</v>
+        <v>3691</v>
       </c>
       <c r="I399" t="s">
-        <v>3704</v>
+        <v>3692</v>
       </c>
       <c r="J399" t="s">
-        <v>58</v>
+        <v>1477</v>
       </c>
       <c r="K399" t="s">
-        <v>3705</v>
+        <v>274</v>
       </c>
       <c r="L399" t="s">
-        <v>60</v>
+        <v>1479</v>
       </c>
       <c r="M399" t="s">
-        <v>3706</v>
+        <v>276</v>
       </c>
       <c r="N399" t="s">
         <v>28</v>
       </c>
       <c r="O399" t="s">
-        <v>3707</v>
+        <v>3693</v>
       </c>
     </row>
     <row r="400" spans="1:15">
       <c r="A400">
-        <v>65046</v>
+        <v>10947</v>
       </c>
       <c r="B400" t="s">
-        <v>3708</v>
+        <v>3694</v>
       </c>
       <c r="C400" t="s">
-        <v>3709</v>
+        <v>3695</v>
       </c>
       <c r="D400" t="s">
-        <v>3710</v>
+        <v>3696</v>
       </c>
       <c r="E400" t="s">
-        <v>3711</v>
+        <v>3697</v>
       </c>
       <c r="F400" t="s">
-        <v>3712</v>
+        <v>3698</v>
       </c>
       <c r="G400" t="s">
-        <v>3713</v>
+        <v>3699</v>
       </c>
       <c r="H400" t="s">
-        <v>3714</v>
+        <v>3700</v>
       </c>
       <c r="I400" t="s">
-        <v>3715</v>
+        <v>3701</v>
       </c>
       <c r="J400" t="s">
         <v>24</v>
       </c>
       <c r="K400" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="L400" t="s">
         <v>26</v>
       </c>
       <c r="M400" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="N400" t="s">
         <v>28</v>
       </c>
       <c r="O400" t="s">
-        <v>3716</v>
+        <v>3702</v>
       </c>
     </row>
     <row r="401" spans="1:15">
       <c r="A401">
-        <v>65047</v>
+        <v>10948</v>
       </c>
       <c r="B401" t="s">
-        <v>3717</v>
+        <v>3703</v>
       </c>
       <c r="C401" t="s">
-        <v>3718</v>
+        <v>3704</v>
       </c>
       <c r="D401" t="s">
-        <v>3719</v>
+        <v>3705</v>
       </c>
       <c r="E401" t="s">
-        <v>3720</v>
+        <v>3706</v>
       </c>
       <c r="F401" t="s">
-        <v>3721</v>
+        <v>3707</v>
       </c>
       <c r="G401" t="s">
-        <v>3722</v>
+        <v>3708</v>
       </c>
       <c r="H401" t="s">
-        <v>3723</v>
+        <v>3709</v>
       </c>
       <c r="I401" t="s">
-        <v>3724</v>
+        <v>3710</v>
       </c>
       <c r="J401" t="s">
         <v>24</v>
       </c>
       <c r="K401" t="s">
-        <v>3705</v>
+        <v>170</v>
       </c>
       <c r="L401" t="s">
         <v>26</v>
       </c>
       <c r="M401" t="s">
-        <v>3706</v>
+        <v>171</v>
       </c>
       <c r="N401" t="s">
         <v>28</v>
       </c>
       <c r="O401" t="s">
-        <v>3725</v>
+        <v>3711</v>
       </c>
     </row>
     <row r="402" spans="1:15">
       <c r="A402">
-        <v>65049</v>
+        <v>10950</v>
       </c>
       <c r="B402" t="s">
-        <v>3726</v>
+        <v>3712</v>
       </c>
       <c r="C402" t="s">
-        <v>3727</v>
+        <v>3713</v>
       </c>
       <c r="D402" t="s">
-        <v>3728</v>
+        <v>3714</v>
       </c>
       <c r="E402" t="s">
-        <v>3729</v>
+        <v>3715</v>
       </c>
       <c r="F402" t="s">
-        <v>3730</v>
+        <v>3716</v>
       </c>
       <c r="G402" t="s">
-        <v>3731</v>
+        <v>3717</v>
       </c>
       <c r="H402" t="s">
-        <v>3732</v>
+        <v>3718</v>
       </c>
       <c r="I402" t="s">
-        <v>3733</v>
+        <v>3719</v>
       </c>
       <c r="J402" t="s">
         <v>24</v>
       </c>
       <c r="K402" t="s">
-        <v>59</v>
+        <v>3720</v>
       </c>
       <c r="L402" t="s">
         <v>26</v>
       </c>
       <c r="M402" t="s">
-        <v>61</v>
+        <v>3721</v>
       </c>
       <c r="N402" t="s">
         <v>28</v>
       </c>
       <c r="O402" t="s">
-        <v>3734</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="403" spans="1:15">
       <c r="A403">
-        <v>65050</v>
+        <v>10951</v>
       </c>
       <c r="B403" t="s">
-        <v>3735</v>
+        <v>3723</v>
       </c>
       <c r="C403" t="s">
-        <v>3736</v>
+        <v>3724</v>
       </c>
       <c r="D403" t="s">
-        <v>3737</v>
+        <v>3725</v>
       </c>
       <c r="E403" t="s">
-        <v>3738</v>
+        <v>3726</v>
       </c>
       <c r="F403" t="s">
-        <v>3739</v>
+        <v>3727</v>
       </c>
       <c r="G403" t="s">
-        <v>3740</v>
+        <v>3728</v>
       </c>
       <c r="H403" t="s">
-        <v>3741</v>
+        <v>3729</v>
       </c>
       <c r="I403" t="s">
-        <v>3742</v>
+        <v>3730</v>
       </c>
       <c r="J403" t="s">
         <v>24</v>
       </c>
       <c r="K403" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L403" t="s">
         <v>26</v>
       </c>
       <c r="M403" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N403" t="s">
         <v>28</v>
       </c>
       <c r="O403" t="s">
-        <v>3743</v>
+        <v>3731</v>
       </c>
     </row>
     <row r="404" spans="1:15">
       <c r="A404">
-        <v>65051</v>
+        <v>11000</v>
       </c>
       <c r="B404" t="s">
-        <v>3744</v>
+        <v>3732</v>
       </c>
       <c r="C404" t="s">
-        <v>3745</v>
+        <v>3733</v>
       </c>
       <c r="D404" t="s">
-        <v>3746</v>
+        <v>3734</v>
       </c>
       <c r="E404" t="s">
-        <v>3747</v>
+        <v>3735</v>
       </c>
       <c r="F404" t="s">
-        <v>3748</v>
+        <v>3736</v>
       </c>
       <c r="G404" t="s">
-        <v>3749</v>
+        <v>3737</v>
       </c>
       <c r="H404" t="s">
-        <v>3750</v>
+        <v>3738</v>
       </c>
       <c r="I404" t="s">
-        <v>3751</v>
+        <v>3739</v>
       </c>
       <c r="J404" t="s">
         <v>24</v>
       </c>
       <c r="K404" t="s">
-        <v>728</v>
+        <v>25</v>
       </c>
       <c r="L404" t="s">
         <v>26</v>
       </c>
       <c r="M404" t="s">
-        <v>729</v>
+        <v>27</v>
       </c>
       <c r="N404" t="s">
         <v>28</v>
       </c>
       <c r="O404" t="s">
-        <v>3752</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="405" spans="1:15">
       <c r="A405">
-        <v>65053</v>
+        <v>11220</v>
       </c>
       <c r="B405" t="s">
-        <v>3753</v>
+        <v>3741</v>
       </c>
       <c r="C405" t="s">
-        <v>3754</v>
+        <v>3742</v>
       </c>
       <c r="D405" t="s">
-        <v>3755</v>
+        <v>3743</v>
       </c>
       <c r="E405" t="s">
-        <v>3756</v>
+        <v>3744</v>
       </c>
       <c r="F405" t="s">
-        <v>3757</v>
+        <v>3745</v>
       </c>
       <c r="G405" t="s">
-        <v>3758</v>
+        <v>3746</v>
       </c>
       <c r="H405" t="s">
-        <v>3759</v>
+        <v>3747</v>
       </c>
       <c r="I405" t="s">
-        <v>3760</v>
+        <v>3748</v>
       </c>
       <c r="J405" t="s">
         <v>24</v>
       </c>
       <c r="K405" t="s">
-        <v>170</v>
+        <v>690</v>
       </c>
       <c r="L405" t="s">
         <v>26</v>
       </c>
       <c r="M405" t="s">
-        <v>171</v>
+        <v>691</v>
       </c>
       <c r="N405" t="s">
         <v>28</v>
       </c>
       <c r="O405" t="s">
-        <v>3761</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="406" spans="1:15">
       <c r="A406">
-        <v>65054</v>
+        <v>11231</v>
       </c>
       <c r="B406" t="s">
-        <v>3762</v>
+        <v>3750</v>
       </c>
       <c r="C406" t="s">
-        <v>3763</v>
+        <v>3751</v>
       </c>
       <c r="D406" t="s">
-        <v>3764</v>
+        <v>3752</v>
       </c>
       <c r="E406" t="s">
-        <v>3765</v>
+        <v>3753</v>
       </c>
       <c r="F406" t="s">
-        <v>3766</v>
+        <v>3754</v>
       </c>
       <c r="G406" t="s">
-        <v>3767</v>
+        <v>3755</v>
       </c>
       <c r="H406" t="s">
-        <v>3768</v>
+        <v>3756</v>
       </c>
       <c r="I406" t="s">
-        <v>3769</v>
+        <v>3757</v>
       </c>
       <c r="J406" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K406" t="s">
-        <v>208</v>
+        <v>170</v>
       </c>
       <c r="L406" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M406" t="s">
-        <v>209</v>
+        <v>171</v>
       </c>
       <c r="N406" t="s">
         <v>28</v>
       </c>
       <c r="O406" t="s">
-        <v>3770</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="407" spans="1:15">
       <c r="A407">
-        <v>65055</v>
+        <v>11287</v>
       </c>
       <c r="B407" t="s">
-        <v>3771</v>
+        <v>3759</v>
       </c>
       <c r="C407" t="s">
-        <v>3772</v>
+        <v>3760</v>
       </c>
       <c r="D407" t="s">
-        <v>3773</v>
+        <v>3761</v>
       </c>
       <c r="E407" t="s">
-        <v>3774</v>
+        <v>3762</v>
       </c>
       <c r="F407" t="s">
-        <v>3775</v>
+        <v>3763</v>
       </c>
       <c r="G407" t="s">
-        <v>3776</v>
+        <v>3764</v>
       </c>
       <c r="H407" t="s">
-        <v>3777</v>
+        <v>3765</v>
       </c>
       <c r="I407" t="s">
-        <v>3778</v>
+        <v>3766</v>
       </c>
       <c r="J407" t="s">
         <v>24</v>
       </c>
       <c r="K407" t="s">
-        <v>571</v>
+        <v>170</v>
       </c>
       <c r="L407" t="s">
         <v>26</v>
       </c>
       <c r="M407" t="s">
-        <v>572</v>
+        <v>171</v>
       </c>
       <c r="N407" t="s">
         <v>28</v>
       </c>
       <c r="O407" t="s">
-        <v>3779</v>
+        <v>3767</v>
       </c>
     </row>
     <row r="408" spans="1:15">
       <c r="A408">
-        <v>65057</v>
+        <v>11299</v>
       </c>
       <c r="B408" t="s">
-        <v>3780</v>
+        <v>3768</v>
       </c>
       <c r="C408" t="s">
-        <v>3781</v>
+        <v>3769</v>
       </c>
       <c r="D408" t="s">
-        <v>3782</v>
+        <v>3770</v>
       </c>
       <c r="E408" t="s">
-        <v>3783</v>
+        <v>3771</v>
       </c>
       <c r="F408" t="s">
-        <v>3784</v>
+        <v>3772</v>
       </c>
       <c r="G408" t="s">
-        <v>3785</v>
+        <v>3773</v>
       </c>
       <c r="H408" t="s">
-        <v>3786</v>
+        <v>3774</v>
       </c>
       <c r="I408" t="s">
-        <v>3787</v>
+        <v>3775</v>
       </c>
       <c r="J408" t="s">
         <v>24</v>
       </c>
       <c r="K408" t="s">
-        <v>274</v>
+        <v>170</v>
       </c>
       <c r="L408" t="s">
         <v>26</v>
       </c>
       <c r="M408" t="s">
-        <v>276</v>
+        <v>171</v>
       </c>
       <c r="N408" t="s">
         <v>28</v>
       </c>
       <c r="O408" t="s">
-        <v>3788</v>
+        <v>3776</v>
       </c>
     </row>
     <row r="409" spans="1:15">
       <c r="A409">
-        <v>65058</v>
+        <v>11306</v>
       </c>
       <c r="B409" t="s">
-        <v>3789</v>
+        <v>3777</v>
       </c>
       <c r="C409" t="s">
-        <v>3790</v>
+        <v>3778</v>
       </c>
       <c r="D409" t="s">
-        <v>3791</v>
+        <v>3779</v>
       </c>
       <c r="E409" t="s">
-        <v>3792</v>
+        <v>3780</v>
       </c>
       <c r="F409" t="s">
-        <v>3793</v>
+        <v>3781</v>
       </c>
       <c r="G409" t="s">
-        <v>3794</v>
+        <v>3782</v>
       </c>
       <c r="H409" t="s">
-        <v>3795</v>
+        <v>3783</v>
       </c>
       <c r="I409" t="s">
-        <v>3796</v>
+        <v>3784</v>
       </c>
       <c r="J409" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K409" t="s">
-        <v>672</v>
+        <v>1136</v>
       </c>
       <c r="L409" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M409" t="s">
-        <v>673</v>
+        <v>1137</v>
       </c>
       <c r="N409" t="s">
         <v>28</v>
       </c>
       <c r="O409" t="s">
-        <v>3797</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="410" spans="1:15">
       <c r="A410">
-        <v>65059</v>
+        <v>58060</v>
       </c>
       <c r="B410" t="s">
-        <v>3798</v>
+        <v>3786</v>
       </c>
       <c r="C410" t="s">
-        <v>3799</v>
+        <v>3787</v>
       </c>
       <c r="D410" t="s">
-        <v>3800</v>
+        <v>3788</v>
       </c>
       <c r="E410" t="s">
-        <v>3801</v>
+        <v>3789</v>
       </c>
       <c r="F410" t="s">
-        <v>3802</v>
+        <v>3790</v>
       </c>
       <c r="G410" t="s">
-        <v>3803</v>
+        <v>3791</v>
       </c>
       <c r="H410" t="s">
-        <v>3804</v>
+        <v>3792</v>
       </c>
       <c r="I410" t="s">
-        <v>3805</v>
+        <v>3793</v>
       </c>
       <c r="J410" t="s">
         <v>24</v>
       </c>
       <c r="K410" t="s">
-        <v>170</v>
+        <v>3401</v>
       </c>
       <c r="L410" t="s">
         <v>26</v>
       </c>
       <c r="M410" t="s">
-        <v>171</v>
+        <v>3402</v>
       </c>
       <c r="N410" t="s">
         <v>28</v>
       </c>
       <c r="O410" t="s">
-        <v>3806</v>
+        <v>3794</v>
       </c>
     </row>
     <row r="411" spans="1:15">
       <c r="A411">
-        <v>65060</v>
+        <v>58066</v>
       </c>
       <c r="B411" t="s">
-        <v>3807</v>
+        <v>3795</v>
       </c>
       <c r="C411" t="s">
-        <v>3808</v>
+        <v>3796</v>
       </c>
       <c r="D411" t="s">
-        <v>3809</v>
+        <v>3797</v>
       </c>
       <c r="E411" t="s">
-        <v>3810</v>
+        <v>3798</v>
       </c>
       <c r="F411" t="s">
-        <v>3811</v>
+        <v>3799</v>
       </c>
       <c r="G411" t="s">
-        <v>3812</v>
+        <v>3800</v>
       </c>
       <c r="H411" t="s">
-        <v>3813</v>
+        <v>3801</v>
       </c>
       <c r="I411" t="s">
-        <v>3814</v>
+        <v>3802</v>
       </c>
       <c r="J411" t="s">
         <v>24</v>
       </c>
       <c r="K411" t="s">
-        <v>47</v>
+        <v>274</v>
       </c>
       <c r="L411" t="s">
         <v>26</v>
       </c>
       <c r="M411" t="s">
-        <v>48</v>
+        <v>276</v>
       </c>
       <c r="N411" t="s">
         <v>28</v>
       </c>
       <c r="O411" t="s">
-        <v>3815</v>
+        <v>3803</v>
       </c>
     </row>
     <row r="412" spans="1:15">
       <c r="A412">
-        <v>65061</v>
+        <v>58120</v>
       </c>
       <c r="B412" t="s">
-        <v>3816</v>
+        <v>3804</v>
       </c>
       <c r="C412" t="s">
-        <v>3817</v>
+        <v>3805</v>
       </c>
       <c r="D412" t="s">
-        <v>3818</v>
+        <v>3806</v>
       </c>
       <c r="E412" t="s">
-        <v>3819</v>
+        <v>3807</v>
       </c>
       <c r="F412" t="s">
-        <v>3820</v>
+        <v>3808</v>
       </c>
       <c r="G412" t="s">
-        <v>3821</v>
+        <v>3809</v>
       </c>
       <c r="H412" t="s">
-        <v>3822</v>
+        <v>3810</v>
       </c>
       <c r="I412" t="s">
-        <v>3823</v>
+        <v>3811</v>
       </c>
       <c r="J412" t="s">
         <v>24</v>
       </c>
       <c r="K412" t="s">
-        <v>1448</v>
+        <v>25</v>
       </c>
       <c r="L412" t="s">
         <v>26</v>
       </c>
       <c r="M412" t="s">
-        <v>1450</v>
+        <v>27</v>
       </c>
       <c r="N412" t="s">
         <v>28</v>
       </c>
       <c r="O412" t="s">
-        <v>3824</v>
+        <v>3812</v>
       </c>
     </row>
     <row r="413" spans="1:15">
       <c r="A413">
-        <v>65062</v>
+        <v>58122</v>
       </c>
       <c r="B413" t="s">
-        <v>3825</v>
+        <v>3813</v>
       </c>
       <c r="C413" t="s">
-        <v>3826</v>
+        <v>3814</v>
       </c>
       <c r="D413" t="s">
-        <v>3827</v>
+        <v>3815</v>
       </c>
       <c r="E413" t="s">
-        <v>3828</v>
+        <v>3816</v>
       </c>
       <c r="F413" t="s">
-        <v>3829</v>
+        <v>3817</v>
       </c>
       <c r="G413" t="s">
-        <v>3830</v>
+        <v>3818</v>
       </c>
       <c r="H413" t="s">
-        <v>3831</v>
+        <v>3819</v>
       </c>
       <c r="I413" t="s">
-        <v>3832</v>
+        <v>3820</v>
       </c>
       <c r="J413" t="s">
         <v>24</v>
       </c>
       <c r="K413" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L413" t="s">
         <v>26</v>
       </c>
       <c r="M413" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N413" t="s">
         <v>28</v>
       </c>
       <c r="O413" t="s">
-        <v>3833</v>
+        <v>3821</v>
       </c>
     </row>
     <row r="414" spans="1:15">
       <c r="A414">
-        <v>65063</v>
+        <v>58144</v>
       </c>
       <c r="B414" t="s">
-        <v>3834</v>
+        <v>3822</v>
       </c>
       <c r="C414" t="s">
-        <v>3835</v>
+        <v>3823</v>
       </c>
       <c r="D414" t="s">
-        <v>3836</v>
+        <v>3824</v>
       </c>
       <c r="E414" t="s">
-        <v>3837</v>
+        <v>3825</v>
       </c>
       <c r="F414" t="s">
-        <v>3838</v>
+        <v>3826</v>
       </c>
       <c r="G414" t="s">
-        <v>3839</v>
+        <v>3827</v>
       </c>
       <c r="H414" t="s">
-        <v>3840</v>
+        <v>3828</v>
       </c>
       <c r="I414" t="s">
-        <v>3841</v>
+        <v>3829</v>
       </c>
       <c r="J414" t="s">
         <v>24</v>
       </c>
       <c r="K414" t="s">
-        <v>1017</v>
+        <v>25</v>
       </c>
       <c r="L414" t="s">
         <v>26</v>
       </c>
       <c r="M414" t="s">
-        <v>1018</v>
+        <v>27</v>
       </c>
       <c r="N414" t="s">
         <v>28</v>
       </c>
       <c r="O414" t="s">
-        <v>3842</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="415" spans="1:15">
       <c r="A415">
-        <v>65068</v>
+        <v>58148</v>
       </c>
       <c r="B415" t="s">
-        <v>3843</v>
+        <v>3831</v>
       </c>
       <c r="C415" t="s">
-        <v>3844</v>
+        <v>3832</v>
       </c>
       <c r="D415" t="s">
-        <v>3845</v>
+        <v>3833</v>
       </c>
       <c r="E415" t="s">
-        <v>3846</v>
+        <v>3834</v>
       </c>
       <c r="F415" t="s">
-        <v>3847</v>
+        <v>3835</v>
       </c>
       <c r="G415" t="s">
-        <v>3848</v>
+        <v>3836</v>
       </c>
       <c r="H415" t="s">
-        <v>3849</v>
+        <v>3837</v>
       </c>
       <c r="I415" t="s">
-        <v>3850</v>
+        <v>3838</v>
       </c>
       <c r="J415" t="s">
         <v>24</v>
       </c>
       <c r="K415" t="s">
-        <v>25</v>
+        <v>1071</v>
       </c>
       <c r="L415" t="s">
         <v>26</v>
       </c>
       <c r="M415" t="s">
-        <v>27</v>
+        <v>1072</v>
       </c>
       <c r="N415" t="s">
         <v>28</v>
       </c>
       <c r="O415" t="s">
-        <v>3851</v>
+        <v>3839</v>
       </c>
     </row>
     <row r="416" spans="1:15">
       <c r="A416">
-        <v>65069</v>
+        <v>58218</v>
       </c>
       <c r="B416" t="s">
-        <v>3852</v>
+        <v>3840</v>
       </c>
       <c r="C416" t="s">
-        <v>3853</v>
+        <v>3841</v>
       </c>
       <c r="D416" t="s">
-        <v>3854</v>
+        <v>3842</v>
       </c>
       <c r="E416" t="s">
-        <v>3855</v>
+        <v>3843</v>
       </c>
       <c r="F416" t="s">
-        <v>3856</v>
+        <v>3844</v>
       </c>
       <c r="G416" t="s">
-        <v>3857</v>
+        <v>3845</v>
       </c>
       <c r="H416" t="s">
-        <v>3858</v>
+        <v>3846</v>
       </c>
       <c r="I416" t="s">
-        <v>3859</v>
+        <v>3847</v>
       </c>
       <c r="J416" t="s">
         <v>24</v>
       </c>
       <c r="K416" t="s">
         <v>170</v>
       </c>
       <c r="L416" t="s">
         <v>26</v>
       </c>
       <c r="M416" t="s">
         <v>171</v>
       </c>
       <c r="N416" t="s">
         <v>28</v>
       </c>
       <c r="O416" t="s">
-        <v>3860</v>
+        <v>3848</v>
       </c>
     </row>
     <row r="417" spans="1:15">
       <c r="A417">
-        <v>65071</v>
+        <v>58223</v>
       </c>
       <c r="B417" t="s">
-        <v>3861</v>
+        <v>3849</v>
       </c>
       <c r="C417" t="s">
-        <v>3862</v>
+        <v>3850</v>
       </c>
       <c r="D417" t="s">
-        <v>3863</v>
+        <v>3851</v>
       </c>
       <c r="E417" t="s">
-        <v>3864</v>
+        <v>3852</v>
       </c>
       <c r="F417" t="s">
-        <v>3865</v>
+        <v>3853</v>
       </c>
       <c r="G417" t="s">
-        <v>3866</v>
+        <v>3854</v>
       </c>
       <c r="H417" t="s">
-        <v>3867</v>
+        <v>3855</v>
       </c>
       <c r="I417" t="s">
-        <v>3868</v>
+        <v>3856</v>
       </c>
       <c r="J417" t="s">
         <v>24</v>
       </c>
       <c r="K417" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L417" t="s">
         <v>26</v>
       </c>
       <c r="M417" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N417" t="s">
         <v>28</v>
       </c>
       <c r="O417" t="s">
-        <v>3869</v>
+        <v>3857</v>
       </c>
     </row>
     <row r="418" spans="1:15">
       <c r="A418">
-        <v>65073</v>
+        <v>58240</v>
       </c>
       <c r="B418" t="s">
-        <v>3870</v>
+        <v>3858</v>
       </c>
       <c r="C418" t="s">
-        <v>3871</v>
+        <v>3859</v>
       </c>
       <c r="D418" t="s">
-        <v>3872</v>
+        <v>3860</v>
       </c>
       <c r="E418" t="s">
-        <v>3873</v>
+        <v>3861</v>
       </c>
       <c r="F418" t="s">
-        <v>3874</v>
+        <v>3862</v>
       </c>
       <c r="G418" t="s">
-        <v>3875</v>
+        <v>3863</v>
       </c>
       <c r="H418" t="s">
-        <v>3876</v>
+        <v>3864</v>
       </c>
       <c r="I418" t="s">
-        <v>3877</v>
+        <v>3865</v>
       </c>
       <c r="J418" t="s">
         <v>24</v>
       </c>
       <c r="K418" t="s">
-        <v>25</v>
+        <v>3866</v>
       </c>
       <c r="L418" t="s">
         <v>26</v>
       </c>
       <c r="M418" t="s">
-        <v>27</v>
+        <v>3867</v>
       </c>
       <c r="N418" t="s">
         <v>28</v>
       </c>
       <c r="O418" t="s">
-        <v>3878</v>
+        <v>3868</v>
       </c>
     </row>
     <row r="419" spans="1:15">
       <c r="A419">
-        <v>65074</v>
+        <v>58259</v>
       </c>
       <c r="B419" t="s">
+        <v>3869</v>
+      </c>
+      <c r="C419" t="s">
+        <v>3870</v>
+      </c>
+      <c r="D419" t="s">
+        <v>3871</v>
+      </c>
+      <c r="E419" t="s">
+        <v>3872</v>
+      </c>
+      <c r="F419" t="s">
+        <v>3873</v>
+      </c>
+      <c r="G419" t="s">
+        <v>3874</v>
+      </c>
+      <c r="H419" t="s">
+        <v>3875</v>
+      </c>
+      <c r="I419" t="s">
+        <v>3876</v>
+      </c>
+      <c r="J419" t="s">
+        <v>24</v>
+      </c>
+      <c r="K419" t="s">
+        <v>3877</v>
+      </c>
+      <c r="L419" t="s">
+        <v>26</v>
+      </c>
+      <c r="M419" t="s">
+        <v>3878</v>
+      </c>
+      <c r="N419" t="s">
+        <v>28</v>
+      </c>
+      <c r="O419" t="s">
         <v>3879</v>
-      </c>
-[...37 lines deleted...]
-        <v>3889</v>
       </c>
     </row>
     <row r="420" spans="1:15">
       <c r="A420">
-        <v>65075</v>
+        <v>64637</v>
       </c>
       <c r="B420" t="s">
-        <v>3890</v>
+        <v>3880</v>
       </c>
       <c r="C420" t="s">
-        <v>3891</v>
+        <v>3881</v>
       </c>
       <c r="D420" t="s">
-        <v>3892</v>
+        <v>3882</v>
       </c>
       <c r="E420" t="s">
-        <v>3893</v>
+        <v>3883</v>
       </c>
       <c r="F420" t="s">
-        <v>3894</v>
+        <v>3884</v>
       </c>
       <c r="G420" t="s">
-        <v>3895</v>
+        <v>3885</v>
       </c>
       <c r="H420" t="s">
-        <v>3896</v>
+        <v>3886</v>
       </c>
       <c r="I420" t="s">
-        <v>3897</v>
+        <v>3887</v>
       </c>
       <c r="J420" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K420" t="s">
-        <v>3613</v>
+        <v>47</v>
       </c>
       <c r="L420" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M420" t="s">
-        <v>3614</v>
+        <v>48</v>
       </c>
       <c r="N420" t="s">
         <v>28</v>
       </c>
       <c r="O420" t="s">
-        <v>3898</v>
+        <v>3888</v>
       </c>
     </row>
     <row r="421" spans="1:15">
       <c r="A421">
-        <v>65076</v>
+        <v>64643</v>
       </c>
       <c r="B421" t="s">
-        <v>3899</v>
+        <v>3889</v>
       </c>
       <c r="C421" t="s">
-        <v>3900</v>
+        <v>3890</v>
       </c>
       <c r="D421" t="s">
-        <v>3901</v>
+        <v>3891</v>
       </c>
       <c r="E421" t="s">
-        <v>3902</v>
+        <v>3892</v>
       </c>
       <c r="F421" t="s">
-        <v>3903</v>
+        <v>3893</v>
       </c>
       <c r="G421" t="s">
-        <v>3904</v>
+        <v>3894</v>
       </c>
       <c r="H421" t="s">
-        <v>3905</v>
+        <v>3895</v>
       </c>
       <c r="I421" t="s">
-        <v>3906</v>
+        <v>3896</v>
       </c>
       <c r="J421" t="s">
         <v>24</v>
       </c>
       <c r="K421" t="s">
         <v>170</v>
       </c>
       <c r="L421" t="s">
         <v>26</v>
       </c>
       <c r="M421" t="s">
         <v>171</v>
       </c>
       <c r="N421" t="s">
         <v>28</v>
       </c>
       <c r="O421" t="s">
-        <v>3907</v>
+        <v>3897</v>
       </c>
     </row>
     <row r="422" spans="1:15">
       <c r="A422">
-        <v>65077</v>
+        <v>64689</v>
       </c>
       <c r="B422" t="s">
-        <v>3908</v>
+        <v>3898</v>
       </c>
       <c r="C422" t="s">
-        <v>3909</v>
+        <v>3899</v>
       </c>
       <c r="D422" t="s">
-        <v>3910</v>
+        <v>3900</v>
       </c>
       <c r="E422" t="s">
-        <v>3911</v>
+        <v>3901</v>
       </c>
       <c r="F422" t="s">
-        <v>3912</v>
+        <v>3902</v>
       </c>
       <c r="G422" t="s">
-        <v>3913</v>
+        <v>3903</v>
       </c>
       <c r="H422" t="s">
-        <v>3914</v>
+        <v>3904</v>
       </c>
       <c r="I422" t="s">
-        <v>3915</v>
+        <v>3905</v>
       </c>
       <c r="J422" t="s">
         <v>24</v>
       </c>
       <c r="K422" t="s">
-        <v>728</v>
+        <v>59</v>
       </c>
       <c r="L422" t="s">
         <v>26</v>
       </c>
       <c r="M422" t="s">
-        <v>729</v>
+        <v>61</v>
       </c>
       <c r="N422" t="s">
         <v>28</v>
       </c>
       <c r="O422" t="s">
-        <v>3916</v>
+        <v>3906</v>
       </c>
     </row>
     <row r="423" spans="1:15">
       <c r="A423">
-        <v>65080</v>
+        <v>65000</v>
       </c>
       <c r="B423" t="s">
-        <v>3917</v>
+        <v>3907</v>
       </c>
       <c r="C423" t="s">
-        <v>3918</v>
+        <v>3908</v>
       </c>
       <c r="D423" t="s">
-        <v>3919</v>
+        <v>3909</v>
       </c>
       <c r="E423" t="s">
-        <v>3920</v>
+        <v>3910</v>
       </c>
       <c r="F423" t="s">
-        <v>3921</v>
+        <v>3911</v>
       </c>
       <c r="G423" t="s">
-        <v>3922</v>
+        <v>3912</v>
       </c>
       <c r="H423" t="s">
-        <v>3923</v>
+        <v>3913</v>
       </c>
       <c r="I423" t="s">
-        <v>3924</v>
+        <v>3914</v>
       </c>
       <c r="J423" t="s">
         <v>24</v>
       </c>
       <c r="K423" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L423" t="s">
         <v>26</v>
       </c>
       <c r="M423" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N423" t="s">
         <v>28</v>
       </c>
       <c r="O423" t="s">
-        <v>3925</v>
+        <v>3915</v>
       </c>
     </row>
     <row r="424" spans="1:15">
       <c r="A424">
-        <v>65081</v>
+        <v>65001</v>
       </c>
       <c r="B424" t="s">
-        <v>3926</v>
+        <v>3916</v>
       </c>
       <c r="C424" t="s">
-        <v>3927</v>
+        <v>3917</v>
       </c>
       <c r="D424" t="s">
-        <v>3928</v>
+        <v>3918</v>
       </c>
       <c r="E424" t="s">
-        <v>3929</v>
+        <v>3919</v>
       </c>
       <c r="F424" t="s">
-        <v>3930</v>
+        <v>3920</v>
       </c>
       <c r="G424" t="s">
-        <v>3931</v>
+        <v>3921</v>
       </c>
       <c r="H424" t="s">
-        <v>3932</v>
+        <v>3922</v>
       </c>
       <c r="I424" t="s">
-        <v>3933</v>
+        <v>3923</v>
       </c>
       <c r="J424" t="s">
         <v>24</v>
       </c>
       <c r="K424" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="L424" t="s">
         <v>26</v>
       </c>
       <c r="M424" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="N424" t="s">
         <v>28</v>
       </c>
       <c r="O424" t="s">
-        <v>3934</v>
+        <v>3924</v>
       </c>
     </row>
     <row r="425" spans="1:15">
       <c r="A425">
-        <v>65082</v>
+        <v>65002</v>
       </c>
       <c r="B425" t="s">
-        <v>3935</v>
+        <v>3925</v>
       </c>
       <c r="C425" t="s">
-        <v>3936</v>
+        <v>3926</v>
       </c>
       <c r="D425" t="s">
-        <v>3937</v>
+        <v>3927</v>
       </c>
       <c r="E425" t="s">
-        <v>3938</v>
+        <v>3928</v>
       </c>
       <c r="F425" t="s">
-        <v>3939</v>
+        <v>3929</v>
       </c>
       <c r="G425" t="s">
-        <v>3940</v>
+        <v>3930</v>
       </c>
       <c r="H425" t="s">
-        <v>3941</v>
+        <v>3931</v>
       </c>
       <c r="I425" t="s">
-        <v>3942</v>
+        <v>3932</v>
       </c>
       <c r="J425" t="s">
         <v>24</v>
       </c>
       <c r="K425" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L425" t="s">
         <v>26</v>
       </c>
       <c r="M425" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N425" t="s">
         <v>28</v>
       </c>
       <c r="O425" t="s">
-        <v>3943</v>
+        <v>3933</v>
       </c>
     </row>
     <row r="426" spans="1:15">
       <c r="A426">
-        <v>65083</v>
+        <v>65003</v>
       </c>
       <c r="B426" t="s">
-        <v>3944</v>
+        <v>3934</v>
       </c>
       <c r="C426" t="s">
-        <v>3945</v>
+        <v>3935</v>
       </c>
       <c r="D426" t="s">
-        <v>3946</v>
+        <v>3936</v>
       </c>
       <c r="E426" t="s">
-        <v>3947</v>
+        <v>3937</v>
       </c>
       <c r="F426" t="s">
-        <v>3948</v>
+        <v>3938</v>
       </c>
       <c r="G426" t="s">
-        <v>3949</v>
+        <v>3939</v>
       </c>
       <c r="H426" t="s">
-        <v>3950</v>
+        <v>3940</v>
       </c>
       <c r="I426" t="s">
-        <v>3951</v>
+        <v>3941</v>
       </c>
       <c r="J426" t="s">
         <v>24</v>
       </c>
       <c r="K426" t="s">
         <v>170</v>
       </c>
       <c r="L426" t="s">
         <v>26</v>
       </c>
       <c r="M426" t="s">
         <v>171</v>
       </c>
       <c r="N426" t="s">
         <v>28</v>
       </c>
       <c r="O426" t="s">
-        <v>3952</v>
+        <v>3942</v>
       </c>
     </row>
     <row r="427" spans="1:15">
       <c r="A427">
-        <v>65084</v>
+        <v>65004</v>
       </c>
       <c r="B427" t="s">
-        <v>3953</v>
+        <v>3943</v>
       </c>
       <c r="C427" t="s">
-        <v>3954</v>
+        <v>3944</v>
       </c>
       <c r="D427" t="s">
-        <v>3955</v>
+        <v>3945</v>
       </c>
       <c r="E427" t="s">
-        <v>3956</v>
+        <v>3946</v>
       </c>
       <c r="F427" t="s">
-        <v>3957</v>
+        <v>3947</v>
       </c>
       <c r="G427" t="s">
-        <v>3958</v>
+        <v>3948</v>
       </c>
       <c r="H427" t="s">
-        <v>3959</v>
+        <v>3949</v>
       </c>
       <c r="I427" t="s">
-        <v>3960</v>
+        <v>3950</v>
       </c>
       <c r="J427" t="s">
         <v>24</v>
       </c>
       <c r="K427" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L427" t="s">
         <v>26</v>
       </c>
       <c r="M427" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N427" t="s">
         <v>28</v>
       </c>
       <c r="O427" t="s">
-        <v>3961</v>
+        <v>3951</v>
       </c>
     </row>
     <row r="428" spans="1:15">
       <c r="A428">
-        <v>65085</v>
+        <v>65005</v>
       </c>
       <c r="B428" t="s">
+        <v>3952</v>
+      </c>
+      <c r="C428" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D428" t="s">
+        <v>3954</v>
+      </c>
+      <c r="E428" t="s">
+        <v>3955</v>
+      </c>
+      <c r="F428" t="s">
+        <v>3956</v>
+      </c>
+      <c r="G428" t="s">
+        <v>3957</v>
+      </c>
+      <c r="H428" t="s">
+        <v>3958</v>
+      </c>
+      <c r="I428" t="s">
+        <v>3959</v>
+      </c>
+      <c r="J428" t="s">
+        <v>24</v>
+      </c>
+      <c r="K428" t="s">
+        <v>3960</v>
+      </c>
+      <c r="L428" t="s">
+        <v>26</v>
+      </c>
+      <c r="M428" t="s">
+        <v>3961</v>
+      </c>
+      <c r="N428" t="s">
+        <v>28</v>
+      </c>
+      <c r="O428" t="s">
         <v>3962</v>
-      </c>
-[...37 lines deleted...]
-        <v>3970</v>
       </c>
     </row>
     <row r="429" spans="1:15">
       <c r="A429">
-        <v>65086</v>
+        <v>65006</v>
       </c>
       <c r="B429" t="s">
+        <v>3963</v>
+      </c>
+      <c r="C429" t="s">
+        <v>3964</v>
+      </c>
+      <c r="D429" t="s">
+        <v>3965</v>
+      </c>
+      <c r="E429" t="s">
+        <v>3966</v>
+      </c>
+      <c r="F429" t="s">
+        <v>3967</v>
+      </c>
+      <c r="G429" t="s">
+        <v>3968</v>
+      </c>
+      <c r="H429" t="s">
+        <v>3969</v>
+      </c>
+      <c r="I429" t="s">
+        <v>3970</v>
+      </c>
+      <c r="J429" t="s">
+        <v>24</v>
+      </c>
+      <c r="K429" t="s">
         <v>3971</v>
       </c>
-      <c r="C429" t="s">
+      <c r="L429" t="s">
+        <v>26</v>
+      </c>
+      <c r="M429" t="s">
         <v>3972</v>
       </c>
-      <c r="D429" t="s">
+      <c r="N429" t="s">
+        <v>28</v>
+      </c>
+      <c r="O429" t="s">
         <v>3973</v>
-      </c>
-[...31 lines deleted...]
-        <v>3979</v>
       </c>
     </row>
     <row r="430" spans="1:15">
       <c r="A430">
-        <v>65087</v>
+        <v>65007</v>
       </c>
       <c r="B430" t="s">
+        <v>3974</v>
+      </c>
+      <c r="C430" t="s">
+        <v>3975</v>
+      </c>
+      <c r="D430" t="s">
+        <v>3976</v>
+      </c>
+      <c r="E430" t="s">
+        <v>3977</v>
+      </c>
+      <c r="F430" t="s">
+        <v>3978</v>
+      </c>
+      <c r="G430" t="s">
+        <v>3979</v>
+      </c>
+      <c r="H430" t="s">
         <v>3980</v>
       </c>
-      <c r="C430" t="s">
+      <c r="I430" t="s">
         <v>3981</v>
       </c>
-      <c r="D430" t="s">
+      <c r="J430" t="s">
+        <v>24</v>
+      </c>
+      <c r="K430" t="s">
+        <v>25</v>
+      </c>
+      <c r="L430" t="s">
+        <v>26</v>
+      </c>
+      <c r="M430" t="s">
+        <v>27</v>
+      </c>
+      <c r="N430" t="s">
+        <v>28</v>
+      </c>
+      <c r="O430" t="s">
         <v>3982</v>
-      </c>
-[...31 lines deleted...]
-        <v>3988</v>
       </c>
     </row>
     <row r="431" spans="1:15">
       <c r="A431">
-        <v>65088</v>
+        <v>65008</v>
       </c>
       <c r="B431" t="s">
+        <v>3983</v>
+      </c>
+      <c r="C431" t="s">
+        <v>3984</v>
+      </c>
+      <c r="D431" t="s">
+        <v>3985</v>
+      </c>
+      <c r="E431" t="s">
+        <v>3986</v>
+      </c>
+      <c r="F431" t="s">
+        <v>3987</v>
+      </c>
+      <c r="G431" t="s">
+        <v>3988</v>
+      </c>
+      <c r="H431" t="s">
         <v>3989</v>
       </c>
-      <c r="C431" t="s">
+      <c r="I431" t="s">
         <v>3990</v>
       </c>
-      <c r="D431" t="s">
+      <c r="J431" t="s">
+        <v>24</v>
+      </c>
+      <c r="K431" t="s">
+        <v>170</v>
+      </c>
+      <c r="L431" t="s">
+        <v>26</v>
+      </c>
+      <c r="M431" t="s">
+        <v>171</v>
+      </c>
+      <c r="N431" t="s">
+        <v>28</v>
+      </c>
+      <c r="O431" t="s">
         <v>3991</v>
-      </c>
-[...31 lines deleted...]
-        <v>3997</v>
       </c>
     </row>
     <row r="432" spans="1:15">
       <c r="A432">
-        <v>65089</v>
+        <v>65009</v>
       </c>
       <c r="B432" t="s">
+        <v>3992</v>
+      </c>
+      <c r="C432" t="s">
+        <v>3993</v>
+      </c>
+      <c r="D432" t="s">
+        <v>3994</v>
+      </c>
+      <c r="E432" t="s">
+        <v>3995</v>
+      </c>
+      <c r="F432" t="s">
+        <v>3996</v>
+      </c>
+      <c r="G432" t="s">
+        <v>3997</v>
+      </c>
+      <c r="H432" t="s">
         <v>3998</v>
       </c>
-      <c r="C432" t="s">
+      <c r="I432" t="s">
         <v>3999</v>
       </c>
-      <c r="D432" t="s">
+      <c r="J432" t="s">
+        <v>24</v>
+      </c>
+      <c r="K432" t="s">
+        <v>170</v>
+      </c>
+      <c r="L432" t="s">
+        <v>26</v>
+      </c>
+      <c r="M432" t="s">
+        <v>171</v>
+      </c>
+      <c r="N432" t="s">
+        <v>28</v>
+      </c>
+      <c r="O432" t="s">
         <v>4000</v>
-      </c>
-[...31 lines deleted...]
-        <v>4006</v>
       </c>
     </row>
     <row r="433" spans="1:15">
       <c r="A433">
-        <v>65090</v>
+        <v>65010</v>
       </c>
       <c r="B433" t="s">
+        <v>4001</v>
+      </c>
+      <c r="C433" t="s">
+        <v>4002</v>
+      </c>
+      <c r="D433" t="s">
+        <v>4003</v>
+      </c>
+      <c r="E433" t="s">
+        <v>4004</v>
+      </c>
+      <c r="F433" t="s">
+        <v>4005</v>
+      </c>
+      <c r="G433" t="s">
+        <v>4006</v>
+      </c>
+      <c r="H433" t="s">
         <v>4007</v>
       </c>
-      <c r="C433" t="s">
+      <c r="I433" t="s">
         <v>4008</v>
-      </c>
-[...16 lines deleted...]
-        <v>4014</v>
       </c>
       <c r="J433" t="s">
         <v>24</v>
       </c>
       <c r="K433" t="s">
         <v>25</v>
       </c>
       <c r="L433" t="s">
         <v>26</v>
       </c>
       <c r="M433" t="s">
         <v>27</v>
       </c>
       <c r="N433" t="s">
         <v>28</v>
       </c>
       <c r="O433" t="s">
-        <v>4015</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="434" spans="1:15">
       <c r="A434">
-        <v>65091</v>
+        <v>65011</v>
       </c>
       <c r="B434" t="s">
+        <v>4010</v>
+      </c>
+      <c r="C434" t="s">
+        <v>4011</v>
+      </c>
+      <c r="D434" t="s">
+        <v>4012</v>
+      </c>
+      <c r="E434" t="s">
+        <v>4013</v>
+      </c>
+      <c r="F434" t="s">
+        <v>4014</v>
+      </c>
+      <c r="G434" t="s">
+        <v>4015</v>
+      </c>
+      <c r="H434" t="s">
         <v>4016</v>
       </c>
-      <c r="C434" t="s">
+      <c r="I434" t="s">
         <v>4017</v>
       </c>
-      <c r="D434" t="s">
+      <c r="J434" t="s">
+        <v>24</v>
+      </c>
+      <c r="K434" t="s">
+        <v>170</v>
+      </c>
+      <c r="L434" t="s">
+        <v>26</v>
+      </c>
+      <c r="M434" t="s">
+        <v>171</v>
+      </c>
+      <c r="N434" t="s">
+        <v>28</v>
+      </c>
+      <c r="O434" t="s">
         <v>4018</v>
-      </c>
-[...31 lines deleted...]
-        <v>4024</v>
       </c>
     </row>
     <row r="435" spans="1:15">
       <c r="A435">
-        <v>65092</v>
+        <v>65012</v>
       </c>
       <c r="B435" t="s">
+        <v>4019</v>
+      </c>
+      <c r="C435" t="s">
+        <v>4020</v>
+      </c>
+      <c r="D435" t="s">
+        <v>4021</v>
+      </c>
+      <c r="E435" t="s">
+        <v>4022</v>
+      </c>
+      <c r="F435" t="s">
+        <v>4023</v>
+      </c>
+      <c r="G435" t="s">
+        <v>4024</v>
+      </c>
+      <c r="H435" t="s">
         <v>4025</v>
       </c>
-      <c r="C435" t="s">
+      <c r="I435" t="s">
         <v>4026</v>
       </c>
-      <c r="D435" t="s">
+      <c r="J435" t="s">
+        <v>24</v>
+      </c>
+      <c r="K435" t="s">
         <v>4027</v>
       </c>
-      <c r="E435" t="s">
+      <c r="L435" t="s">
+        <v>26</v>
+      </c>
+      <c r="M435" t="s">
         <v>4028</v>
       </c>
-      <c r="F435" t="s">
+      <c r="N435" t="s">
+        <v>28</v>
+      </c>
+      <c r="O435" t="s">
         <v>4029</v>
-      </c>
-[...25 lines deleted...]
-        <v>4033</v>
       </c>
     </row>
     <row r="436" spans="1:15">
       <c r="A436">
-        <v>65093</v>
+        <v>65013</v>
       </c>
       <c r="B436" t="s">
+        <v>4030</v>
+      </c>
+      <c r="C436" t="s">
+        <v>4031</v>
+      </c>
+      <c r="D436" t="s">
+        <v>4032</v>
+      </c>
+      <c r="E436" t="s">
+        <v>4033</v>
+      </c>
+      <c r="F436" t="s">
         <v>4034</v>
       </c>
-      <c r="C436" t="s">
+      <c r="G436" t="s">
         <v>4035</v>
       </c>
-      <c r="D436" t="s">
+      <c r="H436" t="s">
         <v>4036</v>
       </c>
-      <c r="E436" t="s">
+      <c r="I436" t="s">
         <v>4037</v>
       </c>
-      <c r="F436" t="s">
+      <c r="J436" t="s">
+        <v>24</v>
+      </c>
+      <c r="K436" t="s">
+        <v>25</v>
+      </c>
+      <c r="L436" t="s">
+        <v>26</v>
+      </c>
+      <c r="M436" t="s">
+        <v>27</v>
+      </c>
+      <c r="N436" t="s">
+        <v>28</v>
+      </c>
+      <c r="O436" t="s">
         <v>4038</v>
-      </c>
-[...25 lines deleted...]
-        <v>4042</v>
       </c>
     </row>
     <row r="437" spans="1:15">
       <c r="A437">
-        <v>65094</v>
+        <v>65014</v>
       </c>
       <c r="B437" t="s">
+        <v>4039</v>
+      </c>
+      <c r="C437" t="s">
+        <v>4040</v>
+      </c>
+      <c r="D437" t="s">
+        <v>4041</v>
+      </c>
+      <c r="E437" t="s">
+        <v>4042</v>
+      </c>
+      <c r="F437" t="s">
         <v>4043</v>
       </c>
-      <c r="C437" t="s">
+      <c r="G437" t="s">
         <v>4044</v>
       </c>
-      <c r="D437" t="s">
+      <c r="H437" t="s">
         <v>4045</v>
       </c>
-      <c r="E437" t="s">
+      <c r="I437" t="s">
         <v>4046</v>
       </c>
-      <c r="F437" t="s">
+      <c r="J437" t="s">
+        <v>450</v>
+      </c>
+      <c r="K437" t="s">
+        <v>690</v>
+      </c>
+      <c r="L437" t="s">
+        <v>452</v>
+      </c>
+      <c r="M437" t="s">
+        <v>691</v>
+      </c>
+      <c r="N437" t="s">
+        <v>28</v>
+      </c>
+      <c r="O437" t="s">
         <v>4047</v>
-      </c>
-[...25 lines deleted...]
-        <v>4053</v>
       </c>
     </row>
     <row r="438" spans="1:15">
       <c r="A438">
-        <v>65095</v>
+        <v>65015</v>
       </c>
       <c r="B438" t="s">
+        <v>4048</v>
+      </c>
+      <c r="C438" t="s">
+        <v>4049</v>
+      </c>
+      <c r="D438" t="s">
+        <v>4050</v>
+      </c>
+      <c r="E438" t="s">
+        <v>4051</v>
+      </c>
+      <c r="F438" t="s">
+        <v>4052</v>
+      </c>
+      <c r="G438" t="s">
+        <v>4053</v>
+      </c>
+      <c r="H438" t="s">
         <v>4054</v>
       </c>
-      <c r="C438" t="s">
+      <c r="I438" t="s">
         <v>4055</v>
       </c>
-      <c r="D438" t="s">
+      <c r="J438" t="s">
+        <v>24</v>
+      </c>
+      <c r="K438" t="s">
+        <v>170</v>
+      </c>
+      <c r="L438" t="s">
+        <v>26</v>
+      </c>
+      <c r="M438" t="s">
+        <v>171</v>
+      </c>
+      <c r="N438" t="s">
+        <v>28</v>
+      </c>
+      <c r="O438" t="s">
         <v>4056</v>
-      </c>
-[...31 lines deleted...]
-        <v>4062</v>
       </c>
     </row>
     <row r="439" spans="1:15">
       <c r="A439">
-        <v>65096</v>
+        <v>65016</v>
       </c>
       <c r="B439" t="s">
+        <v>4057</v>
+      </c>
+      <c r="C439" t="s">
+        <v>4058</v>
+      </c>
+      <c r="D439" t="s">
+        <v>4059</v>
+      </c>
+      <c r="E439" t="s">
+        <v>4060</v>
+      </c>
+      <c r="F439" t="s">
+        <v>4061</v>
+      </c>
+      <c r="G439" t="s">
+        <v>4062</v>
+      </c>
+      <c r="H439" t="s">
         <v>4063</v>
       </c>
-      <c r="C439" t="s">
+      <c r="I439" t="s">
         <v>4064</v>
-      </c>
-[...16 lines deleted...]
-        <v>4070</v>
       </c>
       <c r="J439" t="s">
         <v>24</v>
       </c>
       <c r="K439" t="s">
         <v>25</v>
       </c>
       <c r="L439" t="s">
         <v>26</v>
       </c>
       <c r="M439" t="s">
         <v>27</v>
       </c>
       <c r="N439" t="s">
         <v>28</v>
       </c>
       <c r="O439" t="s">
-        <v>4071</v>
+        <v>4065</v>
       </c>
     </row>
     <row r="440" spans="1:15">
       <c r="A440">
-        <v>65097</v>
+        <v>65017</v>
       </c>
       <c r="B440" t="s">
+        <v>4066</v>
+      </c>
+      <c r="C440" t="s">
+        <v>4067</v>
+      </c>
+      <c r="D440" t="s">
+        <v>4068</v>
+      </c>
+      <c r="E440" t="s">
+        <v>4069</v>
+      </c>
+      <c r="F440" t="s">
+        <v>4070</v>
+      </c>
+      <c r="G440" t="s">
+        <v>4071</v>
+      </c>
+      <c r="H440" t="s">
         <v>4072</v>
       </c>
-      <c r="C440" t="s">
+      <c r="I440" t="s">
         <v>4073</v>
       </c>
-      <c r="D440" t="s">
+      <c r="J440" t="s">
+        <v>24</v>
+      </c>
+      <c r="K440" t="s">
         <v>4074</v>
       </c>
-      <c r="E440" t="s">
+      <c r="L440" t="s">
+        <v>26</v>
+      </c>
+      <c r="M440" t="s">
         <v>4075</v>
       </c>
-      <c r="F440" t="s">
+      <c r="N440" t="s">
+        <v>28</v>
+      </c>
+      <c r="O440" t="s">
         <v>4076</v>
-      </c>
-[...25 lines deleted...]
-        <v>4080</v>
       </c>
     </row>
     <row r="441" spans="1:15">
       <c r="A441">
-        <v>65098</v>
+        <v>65018</v>
       </c>
       <c r="B441" t="s">
+        <v>4077</v>
+      </c>
+      <c r="C441" t="s">
+        <v>4078</v>
+      </c>
+      <c r="D441" t="s">
+        <v>4079</v>
+      </c>
+      <c r="E441" t="s">
+        <v>4080</v>
+      </c>
+      <c r="F441" t="s">
         <v>4081</v>
       </c>
-      <c r="C441" t="s">
+      <c r="G441" t="s">
         <v>4082</v>
       </c>
-      <c r="D441" t="s">
+      <c r="H441" t="s">
         <v>4083</v>
       </c>
-      <c r="E441" t="s">
+      <c r="I441" t="s">
         <v>4084</v>
       </c>
-      <c r="F441" t="s">
+      <c r="J441" t="s">
+        <v>24</v>
+      </c>
+      <c r="K441" t="s">
         <v>4085</v>
       </c>
-      <c r="G441" t="s">
+      <c r="L441" t="s">
+        <v>26</v>
+      </c>
+      <c r="M441" t="s">
         <v>4086</v>
       </c>
-      <c r="H441" t="s">
+      <c r="N441" t="s">
+        <v>28</v>
+      </c>
+      <c r="O441" t="s">
         <v>4087</v>
-      </c>
-[...19 lines deleted...]
-        <v>4089</v>
       </c>
     </row>
     <row r="442" spans="1:15">
       <c r="A442">
-        <v>65099</v>
+        <v>65019</v>
       </c>
       <c r="B442" t="s">
+        <v>4088</v>
+      </c>
+      <c r="C442" t="s">
+        <v>4089</v>
+      </c>
+      <c r="D442" t="s">
         <v>4090</v>
       </c>
-      <c r="C442" t="s">
+      <c r="E442" t="s">
         <v>4091</v>
       </c>
-      <c r="D442" t="s">
+      <c r="F442" t="s">
         <v>4092</v>
       </c>
-      <c r="E442" t="s">
+      <c r="G442" t="s">
         <v>4093</v>
       </c>
-      <c r="F442" t="s">
+      <c r="H442" t="s">
         <v>4094</v>
       </c>
-      <c r="G442" t="s">
+      <c r="I442" t="s">
         <v>4095</v>
-      </c>
-[...4 lines deleted...]
-        <v>4097</v>
       </c>
       <c r="J442" t="s">
         <v>24</v>
       </c>
       <c r="K442" t="s">
         <v>170</v>
       </c>
       <c r="L442" t="s">
         <v>26</v>
       </c>
       <c r="M442" t="s">
         <v>171</v>
       </c>
       <c r="N442" t="s">
         <v>28</v>
       </c>
       <c r="O442" t="s">
-        <v>4098</v>
+        <v>4096</v>
       </c>
     </row>
     <row r="443" spans="1:15">
       <c r="A443">
-        <v>65100</v>
+        <v>65020</v>
       </c>
       <c r="B443" t="s">
+        <v>4097</v>
+      </c>
+      <c r="C443" t="s">
+        <v>4098</v>
+      </c>
+      <c r="D443" t="s">
         <v>4099</v>
       </c>
-      <c r="C443" t="s">
+      <c r="E443" t="s">
         <v>4100</v>
       </c>
-      <c r="D443" t="s">
+      <c r="F443" t="s">
         <v>4101</v>
       </c>
-      <c r="E443" t="s">
+      <c r="G443" t="s">
         <v>4102</v>
       </c>
-      <c r="F443" t="s">
+      <c r="H443" t="s">
         <v>4103</v>
       </c>
-      <c r="G443" t="s">
+      <c r="I443" t="s">
         <v>4104</v>
       </c>
-      <c r="H443" t="s">
+      <c r="J443" t="s">
+        <v>24</v>
+      </c>
+      <c r="K443" t="s">
         <v>4105</v>
       </c>
-      <c r="I443" t="s">
+      <c r="L443" t="s">
+        <v>26</v>
+      </c>
+      <c r="M443" t="s">
         <v>4106</v>
-      </c>
-[...10 lines deleted...]
-        <v>3482</v>
       </c>
       <c r="N443" t="s">
         <v>28</v>
       </c>
       <c r="O443" t="s">
         <v>4107</v>
       </c>
     </row>
     <row r="444" spans="1:15">
       <c r="A444">
-        <v>65101</v>
+        <v>65021</v>
       </c>
       <c r="B444" t="s">
         <v>4108</v>
       </c>
       <c r="C444" t="s">
         <v>4109</v>
       </c>
       <c r="D444" t="s">
         <v>4110</v>
       </c>
       <c r="E444" t="s">
         <v>4111</v>
       </c>
       <c r="F444" t="s">
         <v>4112</v>
       </c>
       <c r="G444" t="s">
         <v>4113</v>
       </c>
       <c r="H444" t="s">
         <v>4114</v>
       </c>
       <c r="I444" t="s">
         <v>4115</v>
       </c>
       <c r="J444" t="s">
         <v>24</v>
       </c>
       <c r="K444" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L444" t="s">
         <v>26</v>
       </c>
       <c r="M444" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N444" t="s">
         <v>28</v>
       </c>
       <c r="O444" t="s">
         <v>4116</v>
       </c>
     </row>
     <row r="445" spans="1:15">
       <c r="A445">
-        <v>65102</v>
+        <v>65022</v>
       </c>
       <c r="B445" t="s">
         <v>4117</v>
       </c>
       <c r="C445" t="s">
         <v>4118</v>
       </c>
       <c r="D445" t="s">
         <v>4119</v>
       </c>
       <c r="E445" t="s">
         <v>4120</v>
       </c>
       <c r="F445" t="s">
         <v>4121</v>
       </c>
       <c r="G445" t="s">
         <v>4122</v>
       </c>
       <c r="H445" t="s">
         <v>4123</v>
       </c>
       <c r="I445" t="s">
         <v>4124</v>
       </c>
       <c r="J445" t="s">
         <v>24</v>
       </c>
       <c r="K445" t="s">
         <v>25</v>
       </c>
       <c r="L445" t="s">
         <v>26</v>
       </c>
       <c r="M445" t="s">
         <v>27</v>
       </c>
       <c r="N445" t="s">
         <v>28</v>
       </c>
       <c r="O445" t="s">
         <v>4125</v>
       </c>
     </row>
     <row r="446" spans="1:15">
       <c r="A446">
-        <v>65104</v>
+        <v>65023</v>
       </c>
       <c r="B446" t="s">
         <v>4126</v>
       </c>
       <c r="C446" t="s">
         <v>4127</v>
       </c>
       <c r="D446" t="s">
         <v>4128</v>
       </c>
       <c r="E446" t="s">
         <v>4129</v>
       </c>
       <c r="F446" t="s">
         <v>4130</v>
       </c>
       <c r="G446" t="s">
         <v>4131</v>
       </c>
       <c r="H446" t="s">
         <v>4132</v>
       </c>
       <c r="I446" t="s">
         <v>4133</v>
       </c>
       <c r="J446" t="s">
         <v>24</v>
       </c>
       <c r="K446" t="s">
+        <v>25</v>
+      </c>
+      <c r="L446" t="s">
+        <v>26</v>
+      </c>
+      <c r="M446" t="s">
+        <v>27</v>
+      </c>
+      <c r="N446" t="s">
+        <v>28</v>
+      </c>
+      <c r="O446" t="s">
         <v>4134</v>
-      </c>
-[...10 lines deleted...]
-        <v>4136</v>
       </c>
     </row>
     <row r="447" spans="1:15">
       <c r="A447">
-        <v>65105</v>
+        <v>65025</v>
       </c>
       <c r="B447" t="s">
+        <v>4135</v>
+      </c>
+      <c r="C447" t="s">
+        <v>4136</v>
+      </c>
+      <c r="D447" t="s">
         <v>4137</v>
       </c>
-      <c r="C447" t="s">
+      <c r="E447" t="s">
         <v>4138</v>
       </c>
-      <c r="D447" t="s">
+      <c r="F447" t="s">
         <v>4139</v>
       </c>
-      <c r="E447" t="s">
+      <c r="G447" t="s">
         <v>4140</v>
       </c>
-      <c r="F447" t="s">
+      <c r="H447" t="s">
         <v>4141</v>
       </c>
-      <c r="G447" t="s">
+      <c r="I447" t="s">
         <v>4142</v>
       </c>
-      <c r="H447" t="s">
+      <c r="J447" t="s">
+        <v>24</v>
+      </c>
+      <c r="K447" t="s">
+        <v>25</v>
+      </c>
+      <c r="L447" t="s">
+        <v>26</v>
+      </c>
+      <c r="M447" t="s">
+        <v>27</v>
+      </c>
+      <c r="N447" t="s">
+        <v>28</v>
+      </c>
+      <c r="O447" t="s">
         <v>4143</v>
-      </c>
-[...19 lines deleted...]
-        <v>4145</v>
       </c>
     </row>
     <row r="448" spans="1:15">
       <c r="A448">
-        <v>65107</v>
+        <v>65026</v>
       </c>
       <c r="B448" t="s">
+        <v>4144</v>
+      </c>
+      <c r="C448" t="s">
+        <v>4145</v>
+      </c>
+      <c r="D448" t="s">
         <v>4146</v>
       </c>
-      <c r="C448" t="s">
+      <c r="E448" t="s">
         <v>4147</v>
       </c>
-      <c r="D448" t="s">
+      <c r="F448" t="s">
         <v>4148</v>
       </c>
-      <c r="E448" t="s">
+      <c r="G448" t="s">
         <v>4149</v>
       </c>
-      <c r="F448" t="s">
+      <c r="H448" t="s">
         <v>4150</v>
       </c>
-      <c r="G448" t="s">
+      <c r="I448" t="s">
         <v>4151</v>
       </c>
-      <c r="H448" t="s">
+      <c r="J448" t="s">
+        <v>24</v>
+      </c>
+      <c r="K448" t="s">
+        <v>25</v>
+      </c>
+      <c r="L448" t="s">
+        <v>26</v>
+      </c>
+      <c r="M448" t="s">
+        <v>27</v>
+      </c>
+      <c r="N448" t="s">
+        <v>28</v>
+      </c>
+      <c r="O448" t="s">
         <v>4152</v>
-      </c>
-[...19 lines deleted...]
-        <v>4156</v>
       </c>
     </row>
     <row r="449" spans="1:15">
       <c r="A449">
-        <v>65116</v>
+        <v>65027</v>
       </c>
       <c r="B449" t="s">
+        <v>4153</v>
+      </c>
+      <c r="C449" t="s">
+        <v>4154</v>
+      </c>
+      <c r="D449" t="s">
+        <v>4155</v>
+      </c>
+      <c r="E449" t="s">
+        <v>4156</v>
+      </c>
+      <c r="F449" t="s">
         <v>4157</v>
       </c>
-      <c r="C449" t="s">
+      <c r="G449" t="s">
         <v>4158</v>
       </c>
-      <c r="D449" t="s">
+      <c r="H449" t="s">
         <v>4159</v>
       </c>
-      <c r="E449" t="s">
+      <c r="I449" t="s">
         <v>4160</v>
       </c>
-      <c r="F449" t="s">
+      <c r="J449" t="s">
+        <v>24</v>
+      </c>
+      <c r="K449" t="s">
+        <v>690</v>
+      </c>
+      <c r="L449" t="s">
+        <v>26</v>
+      </c>
+      <c r="M449" t="s">
+        <v>691</v>
+      </c>
+      <c r="N449" t="s">
+        <v>28</v>
+      </c>
+      <c r="O449" t="s">
         <v>4161</v>
-      </c>
-[...25 lines deleted...]
-        <v>4165</v>
       </c>
     </row>
     <row r="450" spans="1:15">
       <c r="A450">
-        <v>65124</v>
+        <v>65028</v>
       </c>
       <c r="B450" t="s">
+        <v>4162</v>
+      </c>
+      <c r="C450" t="s">
+        <v>4163</v>
+      </c>
+      <c r="D450" t="s">
+        <v>4164</v>
+      </c>
+      <c r="E450" t="s">
+        <v>4165</v>
+      </c>
+      <c r="F450" t="s">
         <v>4166</v>
       </c>
-      <c r="C450" t="s">
+      <c r="G450" t="s">
         <v>4167</v>
       </c>
-      <c r="D450" t="s">
+      <c r="H450" t="s">
         <v>4168</v>
       </c>
-      <c r="E450" t="s">
+      <c r="I450" t="s">
         <v>4169</v>
-      </c>
-[...10 lines deleted...]
-        <v>4173</v>
       </c>
       <c r="J450" t="s">
         <v>24</v>
       </c>
       <c r="K450" t="s">
         <v>25</v>
       </c>
       <c r="L450" t="s">
         <v>26</v>
       </c>
       <c r="M450" t="s">
         <v>27</v>
       </c>
       <c r="N450" t="s">
         <v>28</v>
       </c>
       <c r="O450" t="s">
-        <v>4174</v>
+        <v>4170</v>
       </c>
     </row>
     <row r="451" spans="1:15">
       <c r="A451">
-        <v>65255</v>
+        <v>65030</v>
       </c>
       <c r="B451" t="s">
+        <v>4171</v>
+      </c>
+      <c r="C451" t="s">
+        <v>4172</v>
+      </c>
+      <c r="D451" t="s">
+        <v>4173</v>
+      </c>
+      <c r="E451" t="s">
+        <v>4174</v>
+      </c>
+      <c r="F451" t="s">
         <v>4175</v>
       </c>
-      <c r="C451" t="s">
+      <c r="G451" t="s">
         <v>4176</v>
       </c>
-      <c r="D451" t="s">
+      <c r="H451" t="s">
         <v>4177</v>
       </c>
-      <c r="E451" t="s">
+      <c r="I451" t="s">
         <v>4178</v>
       </c>
-      <c r="F451" t="s">
+      <c r="J451" t="s">
+        <v>24</v>
+      </c>
+      <c r="K451" t="s">
+        <v>25</v>
+      </c>
+      <c r="L451" t="s">
+        <v>26</v>
+      </c>
+      <c r="M451" t="s">
+        <v>27</v>
+      </c>
+      <c r="N451" t="s">
+        <v>28</v>
+      </c>
+      <c r="O451" t="s">
         <v>4179</v>
-      </c>
-[...25 lines deleted...]
-        <v>4185</v>
       </c>
     </row>
     <row r="452" spans="1:15">
       <c r="A452">
-        <v>65479</v>
+        <v>65031</v>
       </c>
       <c r="B452" t="s">
+        <v>4180</v>
+      </c>
+      <c r="C452" t="s">
+        <v>4181</v>
+      </c>
+      <c r="D452" t="s">
+        <v>4182</v>
+      </c>
+      <c r="E452" t="s">
+        <v>4183</v>
+      </c>
+      <c r="F452" t="s">
+        <v>4184</v>
+      </c>
+      <c r="G452" t="s">
+        <v>4185</v>
+      </c>
+      <c r="H452" t="s">
         <v>4186</v>
       </c>
-      <c r="C452" t="s">
+      <c r="I452" t="s">
         <v>4187</v>
-      </c>
-[...16 lines deleted...]
-        <v>4193</v>
       </c>
       <c r="J452" t="s">
         <v>24</v>
       </c>
       <c r="K452" t="s">
         <v>25</v>
       </c>
       <c r="L452" t="s">
         <v>26</v>
       </c>
       <c r="M452" t="s">
         <v>27</v>
       </c>
       <c r="N452" t="s">
         <v>28</v>
       </c>
       <c r="O452" t="s">
-        <v>4194</v>
+        <v>4188</v>
       </c>
     </row>
     <row r="453" spans="1:15">
       <c r="A453">
-        <v>65566</v>
+        <v>65032</v>
       </c>
       <c r="B453" t="s">
+        <v>4189</v>
+      </c>
+      <c r="C453" t="s">
+        <v>4190</v>
+      </c>
+      <c r="D453" t="s">
+        <v>4191</v>
+      </c>
+      <c r="E453" t="s">
+        <v>4192</v>
+      </c>
+      <c r="F453" t="s">
+        <v>4193</v>
+      </c>
+      <c r="G453" t="s">
+        <v>4194</v>
+      </c>
+      <c r="H453" t="s">
         <v>4195</v>
       </c>
-      <c r="C453" t="s">
+      <c r="I453" t="s">
         <v>4196</v>
-      </c>
-[...16 lines deleted...]
-        <v>4202</v>
       </c>
       <c r="J453" t="s">
         <v>24</v>
       </c>
       <c r="K453" t="s">
         <v>170</v>
       </c>
       <c r="L453" t="s">
         <v>26</v>
       </c>
       <c r="M453" t="s">
         <v>171</v>
       </c>
       <c r="N453" t="s">
         <v>28</v>
       </c>
       <c r="O453" t="s">
-        <v>4203</v>
+        <v>4197</v>
       </c>
     </row>
     <row r="454" spans="1:15">
       <c r="A454">
-        <v>65613</v>
+        <v>65033</v>
       </c>
       <c r="B454" t="s">
+        <v>4198</v>
+      </c>
+      <c r="C454" t="s">
+        <v>4199</v>
+      </c>
+      <c r="D454" t="s">
+        <v>4200</v>
+      </c>
+      <c r="E454" t="s">
+        <v>4201</v>
+      </c>
+      <c r="F454" t="s">
+        <v>4202</v>
+      </c>
+      <c r="G454" t="s">
+        <v>4203</v>
+      </c>
+      <c r="H454" t="s">
         <v>4204</v>
       </c>
-      <c r="C454" t="s">
+      <c r="I454" t="s">
         <v>4205</v>
       </c>
-      <c r="D454" t="s">
+      <c r="J454" t="s">
+        <v>24</v>
+      </c>
+      <c r="K454" t="s">
         <v>4206</v>
       </c>
-      <c r="E454" t="s">
+      <c r="L454" t="s">
+        <v>26</v>
+      </c>
+      <c r="M454" t="s">
         <v>4207</v>
       </c>
-      <c r="F454" t="s">
+      <c r="N454" t="s">
+        <v>28</v>
+      </c>
+      <c r="O454" t="s">
         <v>4208</v>
-      </c>
-[...25 lines deleted...]
-        <v>4214</v>
       </c>
     </row>
     <row r="455" spans="1:15">
       <c r="A455">
-        <v>65869</v>
+        <v>65034</v>
       </c>
       <c r="B455" t="s">
+        <v>4209</v>
+      </c>
+      <c r="C455" t="s">
+        <v>4210</v>
+      </c>
+      <c r="D455" t="s">
+        <v>4211</v>
+      </c>
+      <c r="E455" t="s">
+        <v>4212</v>
+      </c>
+      <c r="F455" t="s">
+        <v>4213</v>
+      </c>
+      <c r="G455" t="s">
+        <v>4214</v>
+      </c>
+      <c r="H455" t="s">
         <v>4215</v>
       </c>
-      <c r="C455" t="s">
+      <c r="I455" t="s">
         <v>4216</v>
       </c>
-      <c r="D455" t="s">
+      <c r="J455" t="s">
+        <v>450</v>
+      </c>
+      <c r="K455" t="s">
+        <v>580</v>
+      </c>
+      <c r="L455" t="s">
+        <v>452</v>
+      </c>
+      <c r="M455" t="s">
+        <v>581</v>
+      </c>
+      <c r="N455" t="s">
+        <v>28</v>
+      </c>
+      <c r="O455" t="s">
         <v>4217</v>
-      </c>
-[...31 lines deleted...]
-        <v>4223</v>
       </c>
     </row>
     <row r="456" spans="1:15">
       <c r="A456">
-        <v>66392</v>
+        <v>65035</v>
       </c>
       <c r="B456" t="s">
+        <v>4218</v>
+      </c>
+      <c r="C456" t="s">
+        <v>4219</v>
+      </c>
+      <c r="D456" t="s">
+        <v>4220</v>
+      </c>
+      <c r="E456" t="s">
+        <v>4221</v>
+      </c>
+      <c r="F456" t="s">
+        <v>4222</v>
+      </c>
+      <c r="G456" t="s">
+        <v>4223</v>
+      </c>
+      <c r="H456" t="s">
         <v>4224</v>
       </c>
-      <c r="C456" t="s">
+      <c r="I456" t="s">
         <v>4225</v>
-      </c>
-[...16 lines deleted...]
-        <v>4231</v>
       </c>
       <c r="J456" t="s">
         <v>24</v>
       </c>
       <c r="K456" t="s">
         <v>25</v>
       </c>
       <c r="L456" t="s">
         <v>26</v>
       </c>
       <c r="M456" t="s">
         <v>27</v>
       </c>
       <c r="N456" t="s">
         <v>28</v>
       </c>
       <c r="O456" t="s">
-        <v>4232</v>
+        <v>4226</v>
       </c>
     </row>
     <row r="457" spans="1:15">
       <c r="A457">
-        <v>66510</v>
+        <v>65036</v>
       </c>
       <c r="B457" t="s">
+        <v>4227</v>
+      </c>
+      <c r="C457" t="s">
+        <v>4228</v>
+      </c>
+      <c r="D457" t="s">
+        <v>4229</v>
+      </c>
+      <c r="E457" t="s">
+        <v>4230</v>
+      </c>
+      <c r="F457" t="s">
+        <v>4231</v>
+      </c>
+      <c r="G457" t="s">
+        <v>4232</v>
+      </c>
+      <c r="H457" t="s">
         <v>4233</v>
       </c>
-      <c r="C457" t="s">
+      <c r="I457" t="s">
         <v>4234</v>
       </c>
-      <c r="D457" t="s">
+      <c r="J457" t="s">
+        <v>24</v>
+      </c>
+      <c r="K457" t="s">
+        <v>25</v>
+      </c>
+      <c r="L457" t="s">
+        <v>26</v>
+      </c>
+      <c r="M457" t="s">
+        <v>27</v>
+      </c>
+      <c r="N457" t="s">
+        <v>28</v>
+      </c>
+      <c r="O457" t="s">
         <v>4235</v>
-      </c>
-[...31 lines deleted...]
-        <v>4243</v>
       </c>
     </row>
     <row r="458" spans="1:15">
       <c r="A458">
-        <v>66511</v>
+        <v>65037</v>
       </c>
       <c r="B458" t="s">
-        <v>1589</v>
+        <v>4236</v>
       </c>
       <c r="C458" t="s">
+        <v>4237</v>
+      </c>
+      <c r="D458" t="s">
+        <v>4238</v>
+      </c>
+      <c r="E458" t="s">
+        <v>4239</v>
+      </c>
+      <c r="F458" t="s">
+        <v>4240</v>
+      </c>
+      <c r="G458" t="s">
+        <v>4241</v>
+      </c>
+      <c r="H458" t="s">
+        <v>4242</v>
+      </c>
+      <c r="I458" t="s">
+        <v>4243</v>
+      </c>
+      <c r="J458" t="s">
+        <v>24</v>
+      </c>
+      <c r="K458" t="s">
+        <v>25</v>
+      </c>
+      <c r="L458" t="s">
+        <v>26</v>
+      </c>
+      <c r="M458" t="s">
+        <v>27</v>
+      </c>
+      <c r="N458" t="s">
+        <v>28</v>
+      </c>
+      <c r="O458" t="s">
         <v>4244</v>
-      </c>
-[...34 lines deleted...]
-        <v>4251</v>
       </c>
     </row>
     <row r="459" spans="1:15">
       <c r="A459">
-        <v>66512</v>
+        <v>65038</v>
       </c>
       <c r="B459" t="s">
-        <v>3314</v>
+        <v>4245</v>
       </c>
       <c r="C459" t="s">
-        <v>3315</v>
+        <v>4246</v>
       </c>
       <c r="D459" t="s">
+        <v>4247</v>
+      </c>
+      <c r="E459" t="s">
+        <v>4248</v>
+      </c>
+      <c r="F459" t="s">
+        <v>4249</v>
+      </c>
+      <c r="G459" t="s">
+        <v>4250</v>
+      </c>
+      <c r="H459" t="s">
+        <v>4251</v>
+      </c>
+      <c r="I459" t="s">
         <v>4252</v>
       </c>
-      <c r="E459" t="s">
+      <c r="J459" t="s">
+        <v>24</v>
+      </c>
+      <c r="K459" t="s">
+        <v>170</v>
+      </c>
+      <c r="L459" t="s">
+        <v>26</v>
+      </c>
+      <c r="M459" t="s">
+        <v>171</v>
+      </c>
+      <c r="N459" t="s">
+        <v>28</v>
+      </c>
+      <c r="O459" t="s">
         <v>4253</v>
-      </c>
-[...28 lines deleted...]
-        <v>4257</v>
       </c>
     </row>
     <row r="460" spans="1:15">
       <c r="A460">
-        <v>66513</v>
+        <v>65039</v>
       </c>
       <c r="B460" t="s">
+        <v>4254</v>
+      </c>
+      <c r="C460" t="s">
+        <v>4255</v>
+      </c>
+      <c r="D460" t="s">
+        <v>4256</v>
+      </c>
+      <c r="E460" t="s">
+        <v>4257</v>
+      </c>
+      <c r="F460" t="s">
         <v>4258</v>
       </c>
-      <c r="C460" t="s">
+      <c r="G460" t="s">
         <v>4259</v>
       </c>
-      <c r="D460" t="s">
+      <c r="H460" t="s">
         <v>4260</v>
       </c>
-      <c r="E460" t="s">
+      <c r="I460" t="s">
         <v>4261</v>
       </c>
-      <c r="F460" t="s">
+      <c r="J460" t="s">
+        <v>24</v>
+      </c>
+      <c r="K460" t="s">
+        <v>170</v>
+      </c>
+      <c r="L460" t="s">
+        <v>26</v>
+      </c>
+      <c r="M460" t="s">
+        <v>171</v>
+      </c>
+      <c r="N460" t="s">
+        <v>28</v>
+      </c>
+      <c r="O460" t="s">
         <v>4262</v>
-      </c>
-[...25 lines deleted...]
-        <v>4265</v>
       </c>
     </row>
     <row r="461" spans="1:15">
       <c r="A461">
-        <v>66514</v>
+        <v>65040</v>
       </c>
       <c r="B461" t="s">
+        <v>4263</v>
+      </c>
+      <c r="C461" t="s">
+        <v>4264</v>
+      </c>
+      <c r="D461" t="s">
+        <v>4265</v>
+      </c>
+      <c r="E461" t="s">
         <v>4266</v>
       </c>
-      <c r="C461" t="s">
+      <c r="F461" t="s">
         <v>4267</v>
       </c>
-      <c r="D461" t="s">
+      <c r="G461" t="s">
         <v>4268</v>
       </c>
-      <c r="E461" t="s">
+      <c r="H461" t="s">
         <v>4269</v>
       </c>
-      <c r="F461" t="s">
-[...5 lines deleted...]
-      <c r="H461" t="s">
+      <c r="I461" t="s">
         <v>4270</v>
       </c>
-      <c r="I461" t="s">
+      <c r="J461" t="s">
+        <v>24</v>
+      </c>
+      <c r="K461" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L461" t="s">
+        <v>26</v>
+      </c>
+      <c r="M461" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N461" t="s">
+        <v>28</v>
+      </c>
+      <c r="O461" t="s">
         <v>4271</v>
-      </c>
-[...16 lines deleted...]
-        <v>4272</v>
       </c>
     </row>
     <row r="462" spans="1:15">
       <c r="A462">
-        <v>66515</v>
+        <v>65043</v>
       </c>
       <c r="B462" t="s">
+        <v>4272</v>
+      </c>
+      <c r="C462" t="s">
         <v>4273</v>
-      </c>
-[...1 lines deleted...]
-        <v>1509</v>
       </c>
       <c r="D462" t="s">
         <v>4274</v>
       </c>
       <c r="E462" t="s">
         <v>4275</v>
       </c>
       <c r="F462" t="s">
         <v>4276</v>
       </c>
       <c r="G462" t="s">
-        <v>1513</v>
+        <v>4277</v>
       </c>
       <c r="H462" t="s">
-        <v>4277</v>
+        <v>4278</v>
       </c>
       <c r="I462" t="s">
-        <v>4278</v>
+        <v>4279</v>
       </c>
       <c r="J462" t="s">
         <v>24</v>
       </c>
       <c r="K462" t="s">
-        <v>4255</v>
+        <v>25</v>
       </c>
       <c r="L462" t="s">
         <v>26</v>
       </c>
       <c r="M462" t="s">
-        <v>4256</v>
+        <v>27</v>
       </c>
       <c r="N462" t="s">
         <v>28</v>
       </c>
       <c r="O462" t="s">
-        <v>4279</v>
+        <v>4280</v>
       </c>
     </row>
     <row r="463" spans="1:15">
       <c r="A463">
-        <v>66516</v>
+        <v>65044</v>
       </c>
       <c r="B463" t="s">
-        <v>1490</v>
+        <v>4281</v>
       </c>
       <c r="C463" t="s">
-        <v>1491</v>
+        <v>4282</v>
       </c>
       <c r="D463" t="s">
-        <v>4280</v>
+        <v>4283</v>
       </c>
       <c r="E463" t="s">
-        <v>4281</v>
+        <v>4284</v>
       </c>
       <c r="F463" t="s">
-        <v>4282</v>
+        <v>4285</v>
       </c>
       <c r="G463" t="s">
-        <v>4283</v>
+        <v>4286</v>
       </c>
       <c r="H463" t="s">
-        <v>4284</v>
+        <v>4287</v>
       </c>
       <c r="I463" t="s">
-        <v>1497</v>
+        <v>4288</v>
       </c>
       <c r="J463" t="s">
         <v>24</v>
       </c>
       <c r="K463" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L463" t="s">
         <v>26</v>
       </c>
       <c r="M463" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N463" t="s">
         <v>28</v>
       </c>
       <c r="O463" t="s">
-        <v>4285</v>
+        <v>4289</v>
       </c>
     </row>
     <row r="464" spans="1:15">
       <c r="A464">
-        <v>66517</v>
+        <v>65045</v>
       </c>
       <c r="B464" t="s">
-        <v>4286</v>
+        <v>4290</v>
       </c>
       <c r="C464" t="s">
-        <v>4287</v>
+        <v>4291</v>
       </c>
       <c r="D464" t="s">
-        <v>4288</v>
+        <v>4292</v>
       </c>
       <c r="E464" t="s">
-        <v>4289</v>
+        <v>4293</v>
       </c>
       <c r="F464" t="s">
-        <v>4290</v>
+        <v>4294</v>
       </c>
       <c r="G464" t="s">
-        <v>4291</v>
+        <v>4295</v>
       </c>
       <c r="H464" t="s">
-        <v>4292</v>
+        <v>4296</v>
       </c>
       <c r="I464" t="s">
-        <v>4293</v>
+        <v>4297</v>
       </c>
       <c r="J464" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="K464" t="s">
-        <v>4255</v>
+        <v>4298</v>
       </c>
       <c r="L464" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="M464" t="s">
-        <v>4256</v>
+        <v>4299</v>
       </c>
       <c r="N464" t="s">
         <v>28</v>
       </c>
       <c r="O464" t="s">
-        <v>4294</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="465" spans="1:15">
       <c r="A465">
-        <v>66518</v>
+        <v>65046</v>
       </c>
       <c r="B465" t="s">
-        <v>4295</v>
+        <v>4301</v>
       </c>
       <c r="C465" t="s">
-        <v>1518</v>
+        <v>4302</v>
       </c>
       <c r="D465" t="s">
-        <v>4296</v>
+        <v>4303</v>
       </c>
       <c r="E465" t="s">
-        <v>4297</v>
+        <v>4304</v>
       </c>
       <c r="F465" t="s">
-        <v>4298</v>
+        <v>4305</v>
       </c>
       <c r="G465" t="s">
-        <v>1522</v>
+        <v>4306</v>
       </c>
       <c r="H465" t="s">
-        <v>4299</v>
+        <v>4307</v>
       </c>
       <c r="I465" t="s">
-        <v>4300</v>
+        <v>4308</v>
       </c>
       <c r="J465" t="s">
         <v>24</v>
       </c>
       <c r="K465" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L465" t="s">
         <v>26</v>
       </c>
       <c r="M465" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N465" t="s">
         <v>28</v>
       </c>
       <c r="O465" t="s">
-        <v>4301</v>
+        <v>4309</v>
       </c>
     </row>
     <row r="466" spans="1:15">
       <c r="A466">
-        <v>66519</v>
+        <v>65047</v>
       </c>
       <c r="B466" t="s">
-        <v>4302</v>
+        <v>4310</v>
       </c>
       <c r="C466" t="s">
-        <v>4303</v>
+        <v>4311</v>
       </c>
       <c r="D466" t="s">
-        <v>4304</v>
+        <v>4312</v>
       </c>
       <c r="E466" t="s">
-        <v>4305</v>
+        <v>4313</v>
       </c>
       <c r="F466" t="s">
-        <v>4306</v>
+        <v>4314</v>
       </c>
       <c r="G466" t="s">
-        <v>4307</v>
+        <v>4315</v>
       </c>
       <c r="H466" t="s">
-        <v>1613</v>
+        <v>4316</v>
       </c>
       <c r="I466" t="s">
-        <v>1614</v>
+        <v>4317</v>
       </c>
       <c r="J466" t="s">
         <v>24</v>
       </c>
       <c r="K466" t="s">
-        <v>4308</v>
+        <v>4298</v>
       </c>
       <c r="L466" t="s">
         <v>26</v>
       </c>
       <c r="M466" t="s">
-        <v>4309</v>
+        <v>4299</v>
       </c>
       <c r="N466" t="s">
         <v>28</v>
       </c>
       <c r="O466" t="s">
-        <v>4310</v>
+        <v>4318</v>
       </c>
     </row>
     <row r="467" spans="1:15">
       <c r="A467">
-        <v>66520</v>
+        <v>65049</v>
       </c>
       <c r="B467" t="s">
-        <v>1694</v>
+        <v>4319</v>
       </c>
       <c r="C467" t="s">
-        <v>1695</v>
+        <v>4320</v>
       </c>
       <c r="D467" t="s">
-        <v>4311</v>
+        <v>4321</v>
       </c>
       <c r="E467" t="s">
-        <v>4312</v>
+        <v>4322</v>
       </c>
       <c r="F467" t="s">
-        <v>1698</v>
+        <v>4323</v>
       </c>
       <c r="G467" t="s">
-        <v>1699</v>
+        <v>4324</v>
       </c>
       <c r="H467" t="s">
-        <v>1700</v>
+        <v>4325</v>
       </c>
       <c r="I467" t="s">
-        <v>1701</v>
+        <v>4326</v>
       </c>
       <c r="J467" t="s">
         <v>24</v>
       </c>
       <c r="K467" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L467" t="s">
         <v>26</v>
       </c>
       <c r="M467" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N467" t="s">
         <v>28</v>
       </c>
       <c r="O467" t="s">
-        <v>4313</v>
+        <v>4327</v>
       </c>
     </row>
     <row r="468" spans="1:15">
       <c r="A468">
-        <v>66521</v>
+        <v>65050</v>
       </c>
       <c r="B468" t="s">
-        <v>1535</v>
+        <v>4328</v>
       </c>
       <c r="C468" t="s">
-        <v>1536</v>
+        <v>4329</v>
       </c>
       <c r="D468" t="s">
-        <v>4314</v>
+        <v>4330</v>
       </c>
       <c r="E468" t="s">
-        <v>4315</v>
+        <v>4331</v>
       </c>
       <c r="F468" t="s">
-        <v>4316</v>
+        <v>4332</v>
       </c>
       <c r="G468" t="s">
-        <v>1540</v>
+        <v>4333</v>
       </c>
       <c r="H468" t="s">
-        <v>4317</v>
+        <v>4334</v>
       </c>
       <c r="I468" t="s">
-        <v>1542</v>
+        <v>4335</v>
       </c>
       <c r="J468" t="s">
         <v>24</v>
       </c>
       <c r="K468" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L468" t="s">
         <v>26</v>
       </c>
       <c r="M468" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N468" t="s">
         <v>28</v>
       </c>
       <c r="O468" t="s">
-        <v>4318</v>
+        <v>4336</v>
       </c>
     </row>
     <row r="469" spans="1:15">
       <c r="A469">
-        <v>66522</v>
+        <v>65051</v>
       </c>
       <c r="B469" t="s">
-        <v>4319</v>
+        <v>4337</v>
       </c>
       <c r="C469" t="s">
-        <v>4320</v>
+        <v>4338</v>
       </c>
       <c r="D469" t="s">
-        <v>4321</v>
+        <v>4339</v>
       </c>
       <c r="E469" t="s">
-        <v>4322</v>
+        <v>4340</v>
       </c>
       <c r="F469" t="s">
-        <v>4323</v>
+        <v>4341</v>
       </c>
       <c r="G469" t="s">
-        <v>4324</v>
+        <v>4342</v>
       </c>
       <c r="H469" t="s">
-        <v>4325</v>
+        <v>4343</v>
       </c>
       <c r="I469" t="s">
-        <v>4326</v>
+        <v>4344</v>
       </c>
       <c r="J469" t="s">
         <v>24</v>
       </c>
       <c r="K469" t="s">
-        <v>4183</v>
+        <v>746</v>
       </c>
       <c r="L469" t="s">
         <v>26</v>
       </c>
       <c r="M469" t="s">
-        <v>4184</v>
+        <v>747</v>
       </c>
       <c r="N469" t="s">
         <v>28</v>
       </c>
       <c r="O469" t="s">
-        <v>4327</v>
+        <v>4345</v>
       </c>
     </row>
     <row r="470" spans="1:15">
       <c r="A470">
-        <v>66523</v>
+        <v>65053</v>
       </c>
       <c r="B470" t="s">
-        <v>1580</v>
+        <v>4346</v>
       </c>
       <c r="C470" t="s">
-        <v>1581</v>
+        <v>4347</v>
       </c>
       <c r="D470" t="s">
-        <v>4328</v>
+        <v>4348</v>
       </c>
       <c r="E470" t="s">
-        <v>4329</v>
+        <v>4349</v>
       </c>
       <c r="F470" t="s">
-        <v>1584</v>
+        <v>4350</v>
       </c>
       <c r="G470" t="s">
-        <v>1585</v>
+        <v>4351</v>
       </c>
       <c r="H470" t="s">
-        <v>1586</v>
+        <v>4352</v>
       </c>
       <c r="I470" t="s">
-        <v>1587</v>
+        <v>4353</v>
       </c>
       <c r="J470" t="s">
         <v>24</v>
       </c>
       <c r="K470" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="L470" t="s">
         <v>26</v>
       </c>
       <c r="M470" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="N470" t="s">
         <v>28</v>
       </c>
       <c r="O470" t="s">
-        <v>4330</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="471" spans="1:15">
       <c r="A471">
-        <v>66524</v>
+        <v>65054</v>
       </c>
       <c r="B471" t="s">
-        <v>3484</v>
+        <v>4355</v>
       </c>
       <c r="C471" t="s">
-        <v>3485</v>
+        <v>4356</v>
       </c>
       <c r="D471" t="s">
-        <v>4331</v>
+        <v>4357</v>
       </c>
       <c r="E471" t="s">
-        <v>4332</v>
+        <v>4358</v>
       </c>
       <c r="F471" t="s">
-        <v>4333</v>
+        <v>4359</v>
       </c>
       <c r="G471" t="s">
-        <v>3489</v>
+        <v>4360</v>
       </c>
       <c r="H471" t="s">
-        <v>3490</v>
+        <v>4361</v>
       </c>
       <c r="I471" t="s">
-        <v>3491</v>
+        <v>4362</v>
       </c>
       <c r="J471" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K471" t="s">
-        <v>170</v>
+        <v>208</v>
       </c>
       <c r="L471" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M471" t="s">
-        <v>171</v>
+        <v>209</v>
       </c>
       <c r="N471" t="s">
         <v>28</v>
       </c>
       <c r="O471" t="s">
-        <v>4334</v>
+        <v>4363</v>
       </c>
     </row>
     <row r="472" spans="1:15">
       <c r="A472">
-        <v>66525</v>
+        <v>65055</v>
       </c>
       <c r="B472" t="s">
-        <v>4335</v>
+        <v>4364</v>
       </c>
       <c r="C472" t="s">
-        <v>4336</v>
+        <v>4365</v>
       </c>
       <c r="D472" t="s">
-        <v>4337</v>
+        <v>4366</v>
       </c>
       <c r="E472" t="s">
-        <v>4338</v>
+        <v>4367</v>
       </c>
       <c r="F472" t="s">
-        <v>3345</v>
+        <v>4368</v>
       </c>
       <c r="G472" t="s">
-        <v>3346</v>
+        <v>4369</v>
       </c>
       <c r="H472" t="s">
-        <v>3347</v>
+        <v>4370</v>
       </c>
       <c r="I472" t="s">
-        <v>3348</v>
+        <v>4371</v>
       </c>
       <c r="J472" t="s">
         <v>24</v>
       </c>
       <c r="K472" t="s">
-        <v>170</v>
+        <v>580</v>
       </c>
       <c r="L472" t="s">
         <v>26</v>
       </c>
       <c r="M472" t="s">
-        <v>171</v>
+        <v>581</v>
       </c>
       <c r="N472" t="s">
         <v>28</v>
       </c>
       <c r="O472" t="s">
-        <v>4339</v>
+        <v>4372</v>
       </c>
     </row>
     <row r="473" spans="1:15">
       <c r="A473">
-        <v>66526</v>
+        <v>65057</v>
       </c>
       <c r="B473" t="s">
-        <v>4340</v>
+        <v>4373</v>
       </c>
       <c r="C473" t="s">
-        <v>4341</v>
+        <v>4374</v>
       </c>
       <c r="D473" t="s">
-        <v>4342</v>
+        <v>4375</v>
       </c>
       <c r="E473" t="s">
-        <v>4343</v>
+        <v>4376</v>
       </c>
       <c r="F473" t="s">
-        <v>4344</v>
+        <v>4377</v>
       </c>
       <c r="G473" t="s">
-        <v>3355</v>
+        <v>4378</v>
       </c>
       <c r="H473" t="s">
-        <v>3356</v>
+        <v>4379</v>
       </c>
       <c r="I473" t="s">
-        <v>3357</v>
+        <v>4380</v>
       </c>
       <c r="J473" t="s">
         <v>24</v>
       </c>
       <c r="K473" t="s">
-        <v>170</v>
+        <v>274</v>
       </c>
       <c r="L473" t="s">
         <v>26</v>
       </c>
       <c r="M473" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="N473" t="s">
         <v>28</v>
       </c>
       <c r="O473" t="s">
-        <v>4345</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="474" spans="1:15">
       <c r="A474">
-        <v>66527</v>
+        <v>65058</v>
       </c>
       <c r="B474" t="s">
-        <v>1627</v>
+        <v>4382</v>
       </c>
       <c r="C474" t="s">
-        <v>1628</v>
+        <v>4383</v>
       </c>
       <c r="D474" t="s">
-        <v>4346</v>
+        <v>4384</v>
       </c>
       <c r="E474" t="s">
-        <v>4347</v>
+        <v>4385</v>
       </c>
       <c r="F474" t="s">
-        <v>4348</v>
+        <v>4386</v>
       </c>
       <c r="G474" t="s">
-        <v>1632</v>
+        <v>4387</v>
       </c>
       <c r="H474" t="s">
-        <v>1633</v>
+        <v>4388</v>
       </c>
       <c r="I474" t="s">
-        <v>1634</v>
+        <v>4389</v>
       </c>
       <c r="J474" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K474" t="s">
-        <v>4255</v>
+        <v>690</v>
       </c>
       <c r="L474" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M474" t="s">
-        <v>4256</v>
+        <v>691</v>
       </c>
       <c r="N474" t="s">
         <v>28</v>
       </c>
       <c r="O474" t="s">
-        <v>4349</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="475" spans="1:15">
       <c r="A475">
-        <v>66529</v>
+        <v>65059</v>
       </c>
       <c r="B475" t="s">
-        <v>4350</v>
+        <v>4391</v>
       </c>
       <c r="C475" t="s">
-        <v>4351</v>
+        <v>4392</v>
       </c>
       <c r="D475" t="s">
-        <v>4352</v>
+        <v>4393</v>
       </c>
       <c r="E475" t="s">
-        <v>4353</v>
+        <v>4394</v>
       </c>
       <c r="F475" t="s">
-        <v>4354</v>
+        <v>4395</v>
       </c>
       <c r="G475" t="s">
-        <v>3785</v>
+        <v>4396</v>
       </c>
       <c r="H475" t="s">
-        <v>3786</v>
+        <v>4397</v>
       </c>
       <c r="I475" t="s">
-        <v>3787</v>
+        <v>4398</v>
       </c>
       <c r="J475" t="s">
         <v>24</v>
       </c>
       <c r="K475" t="s">
-        <v>2007</v>
+        <v>170</v>
       </c>
       <c r="L475" t="s">
         <v>26</v>
       </c>
       <c r="M475" t="s">
-        <v>2008</v>
+        <v>171</v>
       </c>
       <c r="N475" t="s">
         <v>28</v>
       </c>
       <c r="O475" t="s">
-        <v>4355</v>
+        <v>4399</v>
       </c>
     </row>
     <row r="476" spans="1:15">
       <c r="A476">
-        <v>66530</v>
+        <v>65060</v>
       </c>
       <c r="B476" t="s">
-        <v>4356</v>
+        <v>4400</v>
       </c>
       <c r="C476" t="s">
-        <v>4357</v>
+        <v>4401</v>
       </c>
       <c r="D476" t="s">
-        <v>4358</v>
+        <v>4402</v>
       </c>
       <c r="E476" t="s">
-        <v>4359</v>
+        <v>4403</v>
       </c>
       <c r="F476" t="s">
-        <v>4360</v>
+        <v>4404</v>
       </c>
       <c r="G476" t="s">
-        <v>1457</v>
+        <v>4405</v>
       </c>
       <c r="H476" t="s">
-        <v>1458</v>
+        <v>4406</v>
       </c>
       <c r="I476" t="s">
-        <v>1459</v>
+        <v>4407</v>
       </c>
       <c r="J476" t="s">
         <v>24</v>
       </c>
       <c r="K476" t="s">
-        <v>1448</v>
+        <v>47</v>
       </c>
       <c r="L476" t="s">
         <v>26</v>
       </c>
       <c r="M476" t="s">
-        <v>1450</v>
+        <v>48</v>
       </c>
       <c r="N476" t="s">
         <v>28</v>
       </c>
       <c r="O476" t="s">
-        <v>4361</v>
+        <v>4408</v>
       </c>
     </row>
     <row r="477" spans="1:15">
       <c r="A477">
-        <v>66531</v>
+        <v>65061</v>
       </c>
       <c r="B477" t="s">
-        <v>4362</v>
+        <v>4409</v>
       </c>
       <c r="C477" t="s">
-        <v>4363</v>
+        <v>4410</v>
       </c>
       <c r="D477" t="s">
-        <v>4364</v>
+        <v>4411</v>
       </c>
       <c r="E477" t="s">
-        <v>4365</v>
+        <v>4412</v>
       </c>
       <c r="F477" t="s">
-        <v>4366</v>
+        <v>4413</v>
       </c>
       <c r="G477" t="s">
-        <v>4367</v>
+        <v>4414</v>
       </c>
       <c r="H477" t="s">
-        <v>4368</v>
+        <v>4415</v>
       </c>
       <c r="I477" t="s">
-        <v>4369</v>
+        <v>4416</v>
       </c>
       <c r="J477" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K477" t="s">
-        <v>4370</v>
+        <v>1478</v>
       </c>
       <c r="L477" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M477" t="s">
-        <v>4371</v>
+        <v>1480</v>
       </c>
       <c r="N477" t="s">
         <v>28</v>
       </c>
       <c r="O477" t="s">
-        <v>4372</v>
+        <v>4417</v>
       </c>
     </row>
     <row r="478" spans="1:15">
       <c r="A478">
-        <v>66532</v>
+        <v>65062</v>
       </c>
       <c r="B478" t="s">
-        <v>4373</v>
+        <v>4418</v>
       </c>
       <c r="C478" t="s">
-        <v>1713</v>
+        <v>4419</v>
       </c>
       <c r="D478" t="s">
-        <v>4374</v>
+        <v>4420</v>
       </c>
       <c r="E478" t="s">
-        <v>4375</v>
+        <v>4421</v>
       </c>
       <c r="F478" t="s">
-        <v>1716</v>
+        <v>4422</v>
       </c>
       <c r="G478" t="s">
-        <v>1717</v>
+        <v>4423</v>
       </c>
       <c r="H478" t="s">
-        <v>1718</v>
+        <v>4424</v>
       </c>
       <c r="I478" t="s">
-        <v>1719</v>
+        <v>4425</v>
       </c>
       <c r="J478" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="K478" t="s">
-        <v>4376</v>
+        <v>25</v>
       </c>
       <c r="L478" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="M478" t="s">
-        <v>4377</v>
+        <v>27</v>
       </c>
       <c r="N478" t="s">
         <v>28</v>
       </c>
       <c r="O478" t="s">
-        <v>4378</v>
+        <v>4426</v>
       </c>
     </row>
     <row r="479" spans="1:15">
       <c r="A479">
-        <v>66533</v>
+        <v>65063</v>
       </c>
       <c r="B479" t="s">
-        <v>4379</v>
+        <v>4427</v>
       </c>
       <c r="C479" t="s">
-        <v>4380</v>
+        <v>4428</v>
       </c>
       <c r="D479" t="s">
-        <v>4381</v>
+        <v>4429</v>
       </c>
       <c r="E479" t="s">
-        <v>4382</v>
+        <v>4430</v>
       </c>
       <c r="F479" t="s">
-        <v>1548</v>
+        <v>4431</v>
       </c>
       <c r="G479" t="s">
-        <v>1549</v>
+        <v>4432</v>
       </c>
       <c r="H479" t="s">
-        <v>1550</v>
+        <v>4433</v>
       </c>
       <c r="I479" t="s">
-        <v>1551</v>
+        <v>4434</v>
       </c>
       <c r="J479" t="s">
         <v>24</v>
       </c>
       <c r="K479" t="s">
-        <v>4383</v>
+        <v>1071</v>
       </c>
       <c r="L479" t="s">
         <v>26</v>
       </c>
       <c r="M479" t="s">
-        <v>4384</v>
+        <v>1072</v>
       </c>
       <c r="N479" t="s">
         <v>28</v>
       </c>
       <c r="O479" t="s">
-        <v>4385</v>
+        <v>4435</v>
       </c>
     </row>
     <row r="480" spans="1:15">
       <c r="A480">
-        <v>66534</v>
+        <v>65068</v>
       </c>
       <c r="B480" t="s">
-        <v>4386</v>
+        <v>4436</v>
       </c>
       <c r="C480" t="s">
-        <v>4387</v>
+        <v>4437</v>
       </c>
       <c r="D480" t="s">
-        <v>4388</v>
+        <v>4438</v>
       </c>
       <c r="E480" t="s">
-        <v>4389</v>
+        <v>4439</v>
       </c>
       <c r="F480" t="s">
-        <v>4390</v>
+        <v>4440</v>
       </c>
       <c r="G480" t="s">
-        <v>4391</v>
+        <v>4441</v>
       </c>
       <c r="H480" t="s">
-        <v>2728</v>
+        <v>4442</v>
       </c>
       <c r="I480" t="s">
-        <v>2729</v>
+        <v>4443</v>
       </c>
       <c r="J480" t="s">
         <v>24</v>
       </c>
       <c r="K480" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L480" t="s">
         <v>26</v>
       </c>
       <c r="M480" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N480" t="s">
         <v>28</v>
       </c>
       <c r="O480" t="s">
-        <v>4392</v>
+        <v>4444</v>
       </c>
     </row>
     <row r="481" spans="1:15">
       <c r="A481">
-        <v>66535</v>
+        <v>65069</v>
       </c>
       <c r="B481" t="s">
-        <v>4393</v>
+        <v>4445</v>
       </c>
       <c r="C481" t="s">
-        <v>4394</v>
+        <v>4446</v>
       </c>
       <c r="D481" t="s">
-        <v>4395</v>
+        <v>4447</v>
       </c>
       <c r="E481" t="s">
-        <v>4396</v>
+        <v>4448</v>
       </c>
       <c r="F481" t="s">
-        <v>4397</v>
+        <v>4449</v>
       </c>
       <c r="G481" t="s">
-        <v>4398</v>
+        <v>4450</v>
       </c>
       <c r="H481" t="s">
-        <v>4399</v>
+        <v>4451</v>
       </c>
       <c r="I481" t="s">
-        <v>4400</v>
+        <v>4452</v>
       </c>
       <c r="J481" t="s">
-        <v>4401</v>
+        <v>24</v>
       </c>
       <c r="K481" t="s">
-        <v>4402</v>
+        <v>170</v>
       </c>
       <c r="L481" t="s">
-        <v>4403</v>
+        <v>26</v>
       </c>
       <c r="M481" t="s">
-        <v>4404</v>
+        <v>171</v>
       </c>
       <c r="N481" t="s">
         <v>28</v>
       </c>
       <c r="O481" t="s">
-        <v>4405</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="482" spans="1:15">
       <c r="A482">
-        <v>66536</v>
+        <v>65071</v>
       </c>
       <c r="B482" t="s">
-        <v>4406</v>
+        <v>4454</v>
       </c>
       <c r="C482" t="s">
-        <v>4407</v>
+        <v>4455</v>
       </c>
       <c r="D482" t="s">
-        <v>4408</v>
+        <v>4456</v>
       </c>
       <c r="E482" t="s">
-        <v>4409</v>
+        <v>4457</v>
       </c>
       <c r="F482" t="s">
-        <v>4410</v>
+        <v>4458</v>
       </c>
       <c r="G482" t="s">
-        <v>4411</v>
+        <v>4459</v>
       </c>
       <c r="H482" t="s">
-        <v>4412</v>
+        <v>4460</v>
       </c>
       <c r="I482" t="s">
-        <v>4413</v>
+        <v>4461</v>
       </c>
       <c r="J482" t="s">
         <v>24</v>
       </c>
       <c r="K482" t="s">
-        <v>4255</v>
+        <v>25</v>
       </c>
       <c r="L482" t="s">
         <v>26</v>
       </c>
       <c r="M482" t="s">
-        <v>4256</v>
+        <v>27</v>
       </c>
       <c r="N482" t="s">
         <v>28</v>
       </c>
       <c r="O482" t="s">
-        <v>4414</v>
+        <v>4462</v>
       </c>
     </row>
     <row r="483" spans="1:15">
       <c r="A483">
-        <v>66537</v>
+        <v>65073</v>
       </c>
       <c r="B483" t="s">
-        <v>4415</v>
+        <v>4463</v>
       </c>
       <c r="C483" t="s">
-        <v>4167</v>
+        <v>4464</v>
       </c>
       <c r="D483" t="s">
-        <v>4416</v>
+        <v>4465</v>
       </c>
       <c r="E483" t="s">
-        <v>4417</v>
+        <v>4466</v>
       </c>
       <c r="F483" t="s">
-        <v>4418</v>
+        <v>4467</v>
       </c>
       <c r="G483" t="s">
-        <v>4171</v>
+        <v>4468</v>
       </c>
       <c r="H483" t="s">
-        <v>4172</v>
+        <v>4469</v>
       </c>
       <c r="I483" t="s">
-        <v>4173</v>
+        <v>4470</v>
       </c>
       <c r="J483" t="s">
         <v>24</v>
       </c>
       <c r="K483" t="s">
-        <v>4255</v>
+        <v>25</v>
       </c>
       <c r="L483" t="s">
         <v>26</v>
       </c>
       <c r="M483" t="s">
-        <v>4256</v>
+        <v>27</v>
       </c>
       <c r="N483" t="s">
         <v>28</v>
       </c>
       <c r="O483" t="s">
-        <v>4419</v>
+        <v>4471</v>
       </c>
     </row>
     <row r="484" spans="1:15">
       <c r="A484">
-        <v>66538</v>
+        <v>65074</v>
       </c>
       <c r="B484" t="s">
-        <v>4420</v>
+        <v>4472</v>
       </c>
       <c r="C484" t="s">
-        <v>4421</v>
+        <v>4473</v>
       </c>
       <c r="D484" t="s">
-        <v>4422</v>
+        <v>4474</v>
       </c>
       <c r="E484" t="s">
-        <v>4423</v>
+        <v>4475</v>
       </c>
       <c r="F484" t="s">
-        <v>4424</v>
+        <v>4476</v>
       </c>
       <c r="G484" t="s">
-        <v>1708</v>
+        <v>4477</v>
       </c>
       <c r="H484" t="s">
-        <v>1709</v>
+        <v>4478</v>
       </c>
       <c r="I484" t="s">
-        <v>1710</v>
+        <v>4479</v>
       </c>
       <c r="J484" t="s">
         <v>24</v>
       </c>
       <c r="K484" t="s">
-        <v>4425</v>
+        <v>4480</v>
       </c>
       <c r="L484" t="s">
         <v>26</v>
       </c>
       <c r="M484" t="s">
-        <v>4426</v>
+        <v>4481</v>
       </c>
       <c r="N484" t="s">
         <v>28</v>
       </c>
       <c r="O484" t="s">
-        <v>4427</v>
+        <v>4482</v>
       </c>
     </row>
     <row r="485" spans="1:15">
       <c r="A485">
-        <v>66540</v>
+        <v>65075</v>
       </c>
       <c r="B485" t="s">
-        <v>4428</v>
+        <v>4483</v>
       </c>
       <c r="C485" t="s">
-        <v>4429</v>
+        <v>4484</v>
       </c>
       <c r="D485" t="s">
-        <v>4430</v>
+        <v>4485</v>
       </c>
       <c r="E485" t="s">
-        <v>4431</v>
+        <v>4486</v>
       </c>
       <c r="F485" t="s">
-        <v>4432</v>
+        <v>4487</v>
       </c>
       <c r="G485" t="s">
-        <v>4433</v>
+        <v>4488</v>
       </c>
       <c r="H485" t="s">
-        <v>4434</v>
+        <v>4489</v>
       </c>
       <c r="I485" t="s">
-        <v>1488</v>
+        <v>4490</v>
       </c>
       <c r="J485" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K485" t="s">
-        <v>4435</v>
+        <v>4206</v>
       </c>
       <c r="L485" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M485" t="s">
-        <v>4436</v>
+        <v>4207</v>
       </c>
       <c r="N485" t="s">
         <v>28</v>
       </c>
       <c r="O485" t="s">
-        <v>4437</v>
+        <v>4491</v>
       </c>
     </row>
     <row r="486" spans="1:15">
       <c r="A486">
+        <v>65076</v>
+      </c>
+      <c r="B486" t="s">
+        <v>4492</v>
+      </c>
+      <c r="C486" t="s">
+        <v>4493</v>
+      </c>
+      <c r="D486" t="s">
+        <v>4494</v>
+      </c>
+      <c r="E486" t="s">
+        <v>4495</v>
+      </c>
+      <c r="F486" t="s">
+        <v>4496</v>
+      </c>
+      <c r="G486" t="s">
+        <v>4497</v>
+      </c>
+      <c r="H486" t="s">
+        <v>4498</v>
+      </c>
+      <c r="I486" t="s">
+        <v>4499</v>
+      </c>
+      <c r="J486" t="s">
+        <v>24</v>
+      </c>
+      <c r="K486" t="s">
+        <v>170</v>
+      </c>
+      <c r="L486" t="s">
+        <v>26</v>
+      </c>
+      <c r="M486" t="s">
+        <v>171</v>
+      </c>
+      <c r="N486" t="s">
+        <v>28</v>
+      </c>
+      <c r="O486" t="s">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="487" spans="1:15">
+      <c r="A487">
+        <v>65077</v>
+      </c>
+      <c r="B487" t="s">
+        <v>4501</v>
+      </c>
+      <c r="C487" t="s">
+        <v>4502</v>
+      </c>
+      <c r="D487" t="s">
+        <v>4503</v>
+      </c>
+      <c r="E487" t="s">
+        <v>4504</v>
+      </c>
+      <c r="F487" t="s">
+        <v>4505</v>
+      </c>
+      <c r="G487" t="s">
+        <v>4506</v>
+      </c>
+      <c r="H487" t="s">
+        <v>4507</v>
+      </c>
+      <c r="I487" t="s">
+        <v>4508</v>
+      </c>
+      <c r="J487" t="s">
+        <v>24</v>
+      </c>
+      <c r="K487" t="s">
+        <v>746</v>
+      </c>
+      <c r="L487" t="s">
+        <v>26</v>
+      </c>
+      <c r="M487" t="s">
+        <v>747</v>
+      </c>
+      <c r="N487" t="s">
+        <v>28</v>
+      </c>
+      <c r="O487" t="s">
+        <v>4509</v>
+      </c>
+    </row>
+    <row r="488" spans="1:15">
+      <c r="A488">
+        <v>65080</v>
+      </c>
+      <c r="B488" t="s">
+        <v>4510</v>
+      </c>
+      <c r="C488" t="s">
+        <v>4511</v>
+      </c>
+      <c r="D488" t="s">
+        <v>4512</v>
+      </c>
+      <c r="E488" t="s">
+        <v>4513</v>
+      </c>
+      <c r="F488" t="s">
+        <v>4514</v>
+      </c>
+      <c r="G488" t="s">
+        <v>4515</v>
+      </c>
+      <c r="H488" t="s">
+        <v>4516</v>
+      </c>
+      <c r="I488" t="s">
+        <v>4517</v>
+      </c>
+      <c r="J488" t="s">
+        <v>24</v>
+      </c>
+      <c r="K488" t="s">
+        <v>47</v>
+      </c>
+      <c r="L488" t="s">
+        <v>26</v>
+      </c>
+      <c r="M488" t="s">
+        <v>48</v>
+      </c>
+      <c r="N488" t="s">
+        <v>28</v>
+      </c>
+      <c r="O488" t="s">
+        <v>4518</v>
+      </c>
+    </row>
+    <row r="489" spans="1:15">
+      <c r="A489">
+        <v>65081</v>
+      </c>
+      <c r="B489" t="s">
+        <v>4519</v>
+      </c>
+      <c r="C489" t="s">
+        <v>4520</v>
+      </c>
+      <c r="D489" t="s">
+        <v>4521</v>
+      </c>
+      <c r="E489" t="s">
+        <v>4522</v>
+      </c>
+      <c r="F489" t="s">
+        <v>4523</v>
+      </c>
+      <c r="G489" t="s">
+        <v>4524</v>
+      </c>
+      <c r="H489" t="s">
+        <v>4525</v>
+      </c>
+      <c r="I489" t="s">
+        <v>4526</v>
+      </c>
+      <c r="J489" t="s">
+        <v>24</v>
+      </c>
+      <c r="K489" t="s">
+        <v>47</v>
+      </c>
+      <c r="L489" t="s">
+        <v>26</v>
+      </c>
+      <c r="M489" t="s">
+        <v>48</v>
+      </c>
+      <c r="N489" t="s">
+        <v>28</v>
+      </c>
+      <c r="O489" t="s">
+        <v>4527</v>
+      </c>
+    </row>
+    <row r="490" spans="1:15">
+      <c r="A490">
+        <v>65082</v>
+      </c>
+      <c r="B490" t="s">
+        <v>4528</v>
+      </c>
+      <c r="C490" t="s">
+        <v>4529</v>
+      </c>
+      <c r="D490" t="s">
+        <v>4530</v>
+      </c>
+      <c r="E490" t="s">
+        <v>4531</v>
+      </c>
+      <c r="F490" t="s">
+        <v>4532</v>
+      </c>
+      <c r="G490" t="s">
+        <v>4533</v>
+      </c>
+      <c r="H490" t="s">
+        <v>4534</v>
+      </c>
+      <c r="I490" t="s">
+        <v>4535</v>
+      </c>
+      <c r="J490" t="s">
+        <v>24</v>
+      </c>
+      <c r="K490" t="s">
+        <v>47</v>
+      </c>
+      <c r="L490" t="s">
+        <v>26</v>
+      </c>
+      <c r="M490" t="s">
+        <v>48</v>
+      </c>
+      <c r="N490" t="s">
+        <v>28</v>
+      </c>
+      <c r="O490" t="s">
+        <v>4536</v>
+      </c>
+    </row>
+    <row r="491" spans="1:15">
+      <c r="A491">
+        <v>65083</v>
+      </c>
+      <c r="B491" t="s">
+        <v>4537</v>
+      </c>
+      <c r="C491" t="s">
+        <v>4538</v>
+      </c>
+      <c r="D491" t="s">
+        <v>4539</v>
+      </c>
+      <c r="E491" t="s">
+        <v>4540</v>
+      </c>
+      <c r="F491" t="s">
+        <v>4541</v>
+      </c>
+      <c r="G491" t="s">
+        <v>4542</v>
+      </c>
+      <c r="H491" t="s">
+        <v>4543</v>
+      </c>
+      <c r="I491" t="s">
+        <v>4544</v>
+      </c>
+      <c r="J491" t="s">
+        <v>24</v>
+      </c>
+      <c r="K491" t="s">
+        <v>170</v>
+      </c>
+      <c r="L491" t="s">
+        <v>26</v>
+      </c>
+      <c r="M491" t="s">
+        <v>171</v>
+      </c>
+      <c r="N491" t="s">
+        <v>28</v>
+      </c>
+      <c r="O491" t="s">
+        <v>4545</v>
+      </c>
+    </row>
+    <row r="492" spans="1:15">
+      <c r="A492">
+        <v>65084</v>
+      </c>
+      <c r="B492" t="s">
+        <v>4546</v>
+      </c>
+      <c r="C492" t="s">
+        <v>4547</v>
+      </c>
+      <c r="D492" t="s">
+        <v>4548</v>
+      </c>
+      <c r="E492" t="s">
+        <v>4549</v>
+      </c>
+      <c r="F492" t="s">
+        <v>4550</v>
+      </c>
+      <c r="G492" t="s">
+        <v>4551</v>
+      </c>
+      <c r="H492" t="s">
+        <v>4552</v>
+      </c>
+      <c r="I492" t="s">
+        <v>4553</v>
+      </c>
+      <c r="J492" t="s">
+        <v>24</v>
+      </c>
+      <c r="K492" t="s">
+        <v>25</v>
+      </c>
+      <c r="L492" t="s">
+        <v>26</v>
+      </c>
+      <c r="M492" t="s">
+        <v>27</v>
+      </c>
+      <c r="N492" t="s">
+        <v>28</v>
+      </c>
+      <c r="O492" t="s">
+        <v>4554</v>
+      </c>
+    </row>
+    <row r="493" spans="1:15">
+      <c r="A493">
+        <v>65085</v>
+      </c>
+      <c r="B493" t="s">
+        <v>4555</v>
+      </c>
+      <c r="C493" t="s">
+        <v>4556</v>
+      </c>
+      <c r="D493" t="s">
+        <v>4557</v>
+      </c>
+      <c r="E493" t="s">
+        <v>4558</v>
+      </c>
+      <c r="F493" t="s">
+        <v>4559</v>
+      </c>
+      <c r="G493" t="s">
+        <v>4560</v>
+      </c>
+      <c r="H493" t="s">
+        <v>4561</v>
+      </c>
+      <c r="I493" t="s">
+        <v>4562</v>
+      </c>
+      <c r="J493" t="s">
+        <v>24</v>
+      </c>
+      <c r="K493" t="s">
+        <v>580</v>
+      </c>
+      <c r="L493" t="s">
+        <v>26</v>
+      </c>
+      <c r="M493" t="s">
+        <v>581</v>
+      </c>
+      <c r="N493" t="s">
+        <v>28</v>
+      </c>
+      <c r="O493" t="s">
+        <v>4563</v>
+      </c>
+    </row>
+    <row r="494" spans="1:15">
+      <c r="A494">
+        <v>65086</v>
+      </c>
+      <c r="B494" t="s">
+        <v>4564</v>
+      </c>
+      <c r="C494" t="s">
+        <v>4565</v>
+      </c>
+      <c r="D494" t="s">
+        <v>4566</v>
+      </c>
+      <c r="E494" t="s">
+        <v>4567</v>
+      </c>
+      <c r="F494" t="s">
+        <v>4568</v>
+      </c>
+      <c r="G494" t="s">
+        <v>4569</v>
+      </c>
+      <c r="H494" t="s">
+        <v>4570</v>
+      </c>
+      <c r="I494" t="s">
+        <v>4571</v>
+      </c>
+      <c r="J494" t="s">
+        <v>24</v>
+      </c>
+      <c r="K494" t="s">
+        <v>170</v>
+      </c>
+      <c r="L494" t="s">
+        <v>26</v>
+      </c>
+      <c r="M494" t="s">
+        <v>171</v>
+      </c>
+      <c r="N494" t="s">
+        <v>28</v>
+      </c>
+      <c r="O494" t="s">
+        <v>4572</v>
+      </c>
+    </row>
+    <row r="495" spans="1:15">
+      <c r="A495">
+        <v>65087</v>
+      </c>
+      <c r="B495" t="s">
+        <v>4573</v>
+      </c>
+      <c r="C495" t="s">
+        <v>4574</v>
+      </c>
+      <c r="D495" t="s">
+        <v>4575</v>
+      </c>
+      <c r="E495" t="s">
+        <v>4576</v>
+      </c>
+      <c r="F495" t="s">
+        <v>4577</v>
+      </c>
+      <c r="G495" t="s">
+        <v>4578</v>
+      </c>
+      <c r="H495" t="s">
+        <v>4579</v>
+      </c>
+      <c r="I495" t="s">
+        <v>4580</v>
+      </c>
+      <c r="J495" t="s">
+        <v>24</v>
+      </c>
+      <c r="K495" t="s">
+        <v>170</v>
+      </c>
+      <c r="L495" t="s">
+        <v>26</v>
+      </c>
+      <c r="M495" t="s">
+        <v>171</v>
+      </c>
+      <c r="N495" t="s">
+        <v>28</v>
+      </c>
+      <c r="O495" t="s">
+        <v>4581</v>
+      </c>
+    </row>
+    <row r="496" spans="1:15">
+      <c r="A496">
+        <v>65088</v>
+      </c>
+      <c r="B496" t="s">
+        <v>4582</v>
+      </c>
+      <c r="C496" t="s">
+        <v>4583</v>
+      </c>
+      <c r="D496" t="s">
+        <v>4584</v>
+      </c>
+      <c r="E496" t="s">
+        <v>4585</v>
+      </c>
+      <c r="F496" t="s">
+        <v>4586</v>
+      </c>
+      <c r="G496" t="s">
+        <v>4587</v>
+      </c>
+      <c r="H496" t="s">
+        <v>4588</v>
+      </c>
+      <c r="I496" t="s">
+        <v>4589</v>
+      </c>
+      <c r="J496" t="s">
+        <v>24</v>
+      </c>
+      <c r="K496" t="s">
+        <v>25</v>
+      </c>
+      <c r="L496" t="s">
+        <v>26</v>
+      </c>
+      <c r="M496" t="s">
+        <v>27</v>
+      </c>
+      <c r="N496" t="s">
+        <v>28</v>
+      </c>
+      <c r="O496" t="s">
+        <v>4590</v>
+      </c>
+    </row>
+    <row r="497" spans="1:15">
+      <c r="A497">
+        <v>65089</v>
+      </c>
+      <c r="B497" t="s">
+        <v>4591</v>
+      </c>
+      <c r="C497" t="s">
+        <v>4592</v>
+      </c>
+      <c r="D497" t="s">
+        <v>4593</v>
+      </c>
+      <c r="E497" t="s">
+        <v>4594</v>
+      </c>
+      <c r="F497" t="s">
+        <v>4595</v>
+      </c>
+      <c r="G497" t="s">
+        <v>4596</v>
+      </c>
+      <c r="H497" t="s">
+        <v>4597</v>
+      </c>
+      <c r="I497" t="s">
+        <v>4598</v>
+      </c>
+      <c r="J497" t="s">
+        <v>24</v>
+      </c>
+      <c r="K497" t="s">
+        <v>25</v>
+      </c>
+      <c r="L497" t="s">
+        <v>26</v>
+      </c>
+      <c r="M497" t="s">
+        <v>27</v>
+      </c>
+      <c r="N497" t="s">
+        <v>28</v>
+      </c>
+      <c r="O497" t="s">
+        <v>4599</v>
+      </c>
+    </row>
+    <row r="498" spans="1:15">
+      <c r="A498">
+        <v>65090</v>
+      </c>
+      <c r="B498" t="s">
+        <v>4600</v>
+      </c>
+      <c r="C498" t="s">
+        <v>4601</v>
+      </c>
+      <c r="D498" t="s">
+        <v>4602</v>
+      </c>
+      <c r="E498" t="s">
+        <v>4603</v>
+      </c>
+      <c r="F498" t="s">
+        <v>4604</v>
+      </c>
+      <c r="G498" t="s">
+        <v>4605</v>
+      </c>
+      <c r="H498" t="s">
+        <v>4606</v>
+      </c>
+      <c r="I498" t="s">
+        <v>4607</v>
+      </c>
+      <c r="J498" t="s">
+        <v>24</v>
+      </c>
+      <c r="K498" t="s">
+        <v>25</v>
+      </c>
+      <c r="L498" t="s">
+        <v>26</v>
+      </c>
+      <c r="M498" t="s">
+        <v>27</v>
+      </c>
+      <c r="N498" t="s">
+        <v>28</v>
+      </c>
+      <c r="O498" t="s">
+        <v>4608</v>
+      </c>
+    </row>
+    <row r="499" spans="1:15">
+      <c r="A499">
+        <v>65091</v>
+      </c>
+      <c r="B499" t="s">
+        <v>4609</v>
+      </c>
+      <c r="C499" t="s">
+        <v>4610</v>
+      </c>
+      <c r="D499" t="s">
+        <v>4611</v>
+      </c>
+      <c r="E499" t="s">
+        <v>4612</v>
+      </c>
+      <c r="F499" t="s">
+        <v>4613</v>
+      </c>
+      <c r="G499" t="s">
+        <v>4614</v>
+      </c>
+      <c r="H499" t="s">
+        <v>4615</v>
+      </c>
+      <c r="I499" t="s">
+        <v>4616</v>
+      </c>
+      <c r="J499" t="s">
+        <v>24</v>
+      </c>
+      <c r="K499" t="s">
+        <v>25</v>
+      </c>
+      <c r="L499" t="s">
+        <v>26</v>
+      </c>
+      <c r="M499" t="s">
+        <v>27</v>
+      </c>
+      <c r="N499" t="s">
+        <v>28</v>
+      </c>
+      <c r="O499" t="s">
+        <v>4617</v>
+      </c>
+    </row>
+    <row r="500" spans="1:15">
+      <c r="A500">
+        <v>65092</v>
+      </c>
+      <c r="B500" t="s">
+        <v>4618</v>
+      </c>
+      <c r="C500" t="s">
+        <v>4619</v>
+      </c>
+      <c r="D500" t="s">
+        <v>4620</v>
+      </c>
+      <c r="E500" t="s">
+        <v>4621</v>
+      </c>
+      <c r="F500" t="s">
+        <v>4622</v>
+      </c>
+      <c r="G500" t="s">
+        <v>4623</v>
+      </c>
+      <c r="H500" t="s">
+        <v>4624</v>
+      </c>
+      <c r="I500" t="s">
+        <v>4625</v>
+      </c>
+      <c r="J500" t="s">
+        <v>24</v>
+      </c>
+      <c r="K500" t="s">
+        <v>170</v>
+      </c>
+      <c r="L500" t="s">
+        <v>26</v>
+      </c>
+      <c r="M500" t="s">
+        <v>171</v>
+      </c>
+      <c r="N500" t="s">
+        <v>28</v>
+      </c>
+      <c r="O500" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="501" spans="1:15">
+      <c r="A501">
+        <v>65093</v>
+      </c>
+      <c r="B501" t="s">
+        <v>4627</v>
+      </c>
+      <c r="C501" t="s">
+        <v>4628</v>
+      </c>
+      <c r="D501" t="s">
+        <v>4629</v>
+      </c>
+      <c r="E501" t="s">
+        <v>4630</v>
+      </c>
+      <c r="F501" t="s">
+        <v>4631</v>
+      </c>
+      <c r="G501" t="s">
+        <v>4632</v>
+      </c>
+      <c r="H501" t="s">
+        <v>4633</v>
+      </c>
+      <c r="I501" t="s">
+        <v>4634</v>
+      </c>
+      <c r="J501" t="s">
+        <v>24</v>
+      </c>
+      <c r="K501" t="s">
+        <v>170</v>
+      </c>
+      <c r="L501" t="s">
+        <v>26</v>
+      </c>
+      <c r="M501" t="s">
+        <v>171</v>
+      </c>
+      <c r="N501" t="s">
+        <v>28</v>
+      </c>
+      <c r="O501" t="s">
+        <v>4635</v>
+      </c>
+    </row>
+    <row r="502" spans="1:15">
+      <c r="A502">
+        <v>65094</v>
+      </c>
+      <c r="B502" t="s">
+        <v>4636</v>
+      </c>
+      <c r="C502" t="s">
+        <v>4637</v>
+      </c>
+      <c r="D502" t="s">
+        <v>4638</v>
+      </c>
+      <c r="E502" t="s">
+        <v>4639</v>
+      </c>
+      <c r="F502" t="s">
+        <v>4640</v>
+      </c>
+      <c r="G502" t="s">
+        <v>4641</v>
+      </c>
+      <c r="H502" t="s">
+        <v>4642</v>
+      </c>
+      <c r="I502" t="s">
+        <v>4643</v>
+      </c>
+      <c r="J502" t="s">
+        <v>24</v>
+      </c>
+      <c r="K502" t="s">
+        <v>4644</v>
+      </c>
+      <c r="L502" t="s">
+        <v>26</v>
+      </c>
+      <c r="M502" t="s">
+        <v>4645</v>
+      </c>
+      <c r="N502" t="s">
+        <v>28</v>
+      </c>
+      <c r="O502" t="s">
+        <v>4646</v>
+      </c>
+    </row>
+    <row r="503" spans="1:15">
+      <c r="A503">
+        <v>65095</v>
+      </c>
+      <c r="B503" t="s">
+        <v>4647</v>
+      </c>
+      <c r="C503" t="s">
+        <v>4648</v>
+      </c>
+      <c r="D503" t="s">
+        <v>4649</v>
+      </c>
+      <c r="E503" t="s">
+        <v>4650</v>
+      </c>
+      <c r="F503" t="s">
+        <v>4651</v>
+      </c>
+      <c r="G503" t="s">
+        <v>4652</v>
+      </c>
+      <c r="H503" t="s">
+        <v>4653</v>
+      </c>
+      <c r="I503" t="s">
+        <v>4654</v>
+      </c>
+      <c r="J503" t="s">
+        <v>24</v>
+      </c>
+      <c r="K503" t="s">
+        <v>746</v>
+      </c>
+      <c r="L503" t="s">
+        <v>26</v>
+      </c>
+      <c r="M503" t="s">
+        <v>747</v>
+      </c>
+      <c r="N503" t="s">
+        <v>28</v>
+      </c>
+      <c r="O503" t="s">
+        <v>4655</v>
+      </c>
+    </row>
+    <row r="504" spans="1:15">
+      <c r="A504">
+        <v>65096</v>
+      </c>
+      <c r="B504" t="s">
+        <v>4656</v>
+      </c>
+      <c r="C504" t="s">
+        <v>4657</v>
+      </c>
+      <c r="D504" t="s">
+        <v>4658</v>
+      </c>
+      <c r="E504" t="s">
+        <v>4659</v>
+      </c>
+      <c r="F504" t="s">
+        <v>4660</v>
+      </c>
+      <c r="G504" t="s">
+        <v>4661</v>
+      </c>
+      <c r="H504" t="s">
+        <v>4662</v>
+      </c>
+      <c r="I504" t="s">
+        <v>4663</v>
+      </c>
+      <c r="J504" t="s">
+        <v>24</v>
+      </c>
+      <c r="K504" t="s">
+        <v>25</v>
+      </c>
+      <c r="L504" t="s">
+        <v>26</v>
+      </c>
+      <c r="M504" t="s">
+        <v>27</v>
+      </c>
+      <c r="N504" t="s">
+        <v>28</v>
+      </c>
+      <c r="O504" t="s">
+        <v>4664</v>
+      </c>
+    </row>
+    <row r="505" spans="1:15">
+      <c r="A505">
+        <v>65097</v>
+      </c>
+      <c r="B505" t="s">
+        <v>4665</v>
+      </c>
+      <c r="C505" t="s">
+        <v>4666</v>
+      </c>
+      <c r="D505" t="s">
+        <v>4667</v>
+      </c>
+      <c r="E505" t="s">
+        <v>4668</v>
+      </c>
+      <c r="F505" t="s">
+        <v>4669</v>
+      </c>
+      <c r="G505" t="s">
+        <v>4670</v>
+      </c>
+      <c r="H505" t="s">
+        <v>4671</v>
+      </c>
+      <c r="I505" t="s">
+        <v>4672</v>
+      </c>
+      <c r="J505" t="s">
+        <v>24</v>
+      </c>
+      <c r="K505" t="s">
+        <v>170</v>
+      </c>
+      <c r="L505" t="s">
+        <v>26</v>
+      </c>
+      <c r="M505" t="s">
+        <v>171</v>
+      </c>
+      <c r="N505" t="s">
+        <v>28</v>
+      </c>
+      <c r="O505" t="s">
+        <v>4673</v>
+      </c>
+    </row>
+    <row r="506" spans="1:15">
+      <c r="A506">
+        <v>65098</v>
+      </c>
+      <c r="B506" t="s">
+        <v>4674</v>
+      </c>
+      <c r="C506" t="s">
+        <v>4675</v>
+      </c>
+      <c r="D506" t="s">
+        <v>4676</v>
+      </c>
+      <c r="E506" t="s">
+        <v>4677</v>
+      </c>
+      <c r="F506" t="s">
+        <v>4678</v>
+      </c>
+      <c r="G506" t="s">
+        <v>4679</v>
+      </c>
+      <c r="H506" t="s">
+        <v>4680</v>
+      </c>
+      <c r="I506" t="s">
+        <v>4681</v>
+      </c>
+      <c r="J506" t="s">
+        <v>24</v>
+      </c>
+      <c r="K506" t="s">
+        <v>25</v>
+      </c>
+      <c r="L506" t="s">
+        <v>26</v>
+      </c>
+      <c r="M506" t="s">
+        <v>27</v>
+      </c>
+      <c r="N506" t="s">
+        <v>28</v>
+      </c>
+      <c r="O506" t="s">
+        <v>4682</v>
+      </c>
+    </row>
+    <row r="507" spans="1:15">
+      <c r="A507">
+        <v>65099</v>
+      </c>
+      <c r="B507" t="s">
+        <v>4683</v>
+      </c>
+      <c r="C507" t="s">
+        <v>4684</v>
+      </c>
+      <c r="D507" t="s">
+        <v>4685</v>
+      </c>
+      <c r="E507" t="s">
+        <v>4686</v>
+      </c>
+      <c r="F507" t="s">
+        <v>4687</v>
+      </c>
+      <c r="G507" t="s">
+        <v>4688</v>
+      </c>
+      <c r="H507" t="s">
+        <v>4689</v>
+      </c>
+      <c r="I507" t="s">
+        <v>4690</v>
+      </c>
+      <c r="J507" t="s">
+        <v>24</v>
+      </c>
+      <c r="K507" t="s">
+        <v>170</v>
+      </c>
+      <c r="L507" t="s">
+        <v>26</v>
+      </c>
+      <c r="M507" t="s">
+        <v>171</v>
+      </c>
+      <c r="N507" t="s">
+        <v>28</v>
+      </c>
+      <c r="O507" t="s">
+        <v>4691</v>
+      </c>
+    </row>
+    <row r="508" spans="1:15">
+      <c r="A508">
+        <v>65100</v>
+      </c>
+      <c r="B508" t="s">
+        <v>4692</v>
+      </c>
+      <c r="C508" t="s">
+        <v>4693</v>
+      </c>
+      <c r="D508" t="s">
+        <v>4694</v>
+      </c>
+      <c r="E508" t="s">
+        <v>4695</v>
+      </c>
+      <c r="F508" t="s">
+        <v>4696</v>
+      </c>
+      <c r="G508" t="s">
+        <v>4697</v>
+      </c>
+      <c r="H508" t="s">
+        <v>4698</v>
+      </c>
+      <c r="I508" t="s">
+        <v>4699</v>
+      </c>
+      <c r="J508" t="s">
+        <v>24</v>
+      </c>
+      <c r="K508" t="s">
+        <v>4074</v>
+      </c>
+      <c r="L508" t="s">
+        <v>26</v>
+      </c>
+      <c r="M508" t="s">
+        <v>4075</v>
+      </c>
+      <c r="N508" t="s">
+        <v>28</v>
+      </c>
+      <c r="O508" t="s">
+        <v>4700</v>
+      </c>
+    </row>
+    <row r="509" spans="1:15">
+      <c r="A509">
+        <v>65101</v>
+      </c>
+      <c r="B509" t="s">
+        <v>4701</v>
+      </c>
+      <c r="C509" t="s">
+        <v>4702</v>
+      </c>
+      <c r="D509" t="s">
+        <v>4703</v>
+      </c>
+      <c r="E509" t="s">
+        <v>4704</v>
+      </c>
+      <c r="F509" t="s">
+        <v>4705</v>
+      </c>
+      <c r="G509" t="s">
+        <v>4706</v>
+      </c>
+      <c r="H509" t="s">
+        <v>4707</v>
+      </c>
+      <c r="I509" t="s">
+        <v>4708</v>
+      </c>
+      <c r="J509" t="s">
+        <v>24</v>
+      </c>
+      <c r="K509" t="s">
+        <v>170</v>
+      </c>
+      <c r="L509" t="s">
+        <v>26</v>
+      </c>
+      <c r="M509" t="s">
+        <v>171</v>
+      </c>
+      <c r="N509" t="s">
+        <v>28</v>
+      </c>
+      <c r="O509" t="s">
+        <v>4709</v>
+      </c>
+    </row>
+    <row r="510" spans="1:15">
+      <c r="A510">
+        <v>65102</v>
+      </c>
+      <c r="B510" t="s">
+        <v>4710</v>
+      </c>
+      <c r="C510" t="s">
+        <v>4711</v>
+      </c>
+      <c r="D510" t="s">
+        <v>4712</v>
+      </c>
+      <c r="E510" t="s">
+        <v>4713</v>
+      </c>
+      <c r="F510" t="s">
+        <v>4714</v>
+      </c>
+      <c r="G510" t="s">
+        <v>4715</v>
+      </c>
+      <c r="H510" t="s">
+        <v>4716</v>
+      </c>
+      <c r="I510" t="s">
+        <v>4717</v>
+      </c>
+      <c r="J510" t="s">
+        <v>24</v>
+      </c>
+      <c r="K510" t="s">
+        <v>25</v>
+      </c>
+      <c r="L510" t="s">
+        <v>26</v>
+      </c>
+      <c r="M510" t="s">
+        <v>27</v>
+      </c>
+      <c r="N510" t="s">
+        <v>28</v>
+      </c>
+      <c r="O510" t="s">
+        <v>4718</v>
+      </c>
+    </row>
+    <row r="511" spans="1:15">
+      <c r="A511">
+        <v>65104</v>
+      </c>
+      <c r="B511" t="s">
+        <v>4719</v>
+      </c>
+      <c r="C511" t="s">
+        <v>4720</v>
+      </c>
+      <c r="D511" t="s">
+        <v>4721</v>
+      </c>
+      <c r="E511" t="s">
+        <v>4722</v>
+      </c>
+      <c r="F511" t="s">
+        <v>4723</v>
+      </c>
+      <c r="G511" t="s">
+        <v>4724</v>
+      </c>
+      <c r="H511" t="s">
+        <v>4725</v>
+      </c>
+      <c r="I511" t="s">
+        <v>4726</v>
+      </c>
+      <c r="J511" t="s">
+        <v>24</v>
+      </c>
+      <c r="K511" t="s">
+        <v>2537</v>
+      </c>
+      <c r="L511" t="s">
+        <v>26</v>
+      </c>
+      <c r="M511" t="s">
+        <v>2538</v>
+      </c>
+      <c r="N511" t="s">
+        <v>28</v>
+      </c>
+      <c r="O511" t="s">
+        <v>4727</v>
+      </c>
+    </row>
+    <row r="512" spans="1:15">
+      <c r="A512">
+        <v>65105</v>
+      </c>
+      <c r="B512" t="s">
+        <v>4728</v>
+      </c>
+      <c r="C512" t="s">
+        <v>4729</v>
+      </c>
+      <c r="D512" t="s">
+        <v>4730</v>
+      </c>
+      <c r="E512" t="s">
+        <v>4731</v>
+      </c>
+      <c r="F512" t="s">
+        <v>4732</v>
+      </c>
+      <c r="G512" t="s">
+        <v>4733</v>
+      </c>
+      <c r="H512" t="s">
+        <v>4734</v>
+      </c>
+      <c r="I512" t="s">
+        <v>4735</v>
+      </c>
+      <c r="J512" t="s">
+        <v>24</v>
+      </c>
+      <c r="K512" t="s">
+        <v>170</v>
+      </c>
+      <c r="L512" t="s">
+        <v>26</v>
+      </c>
+      <c r="M512" t="s">
+        <v>171</v>
+      </c>
+      <c r="N512" t="s">
+        <v>28</v>
+      </c>
+      <c r="O512" t="s">
+        <v>4736</v>
+      </c>
+    </row>
+    <row r="513" spans="1:15">
+      <c r="A513">
+        <v>65107</v>
+      </c>
+      <c r="B513" t="s">
+        <v>4737</v>
+      </c>
+      <c r="C513" t="s">
+        <v>4738</v>
+      </c>
+      <c r="D513" t="s">
+        <v>4739</v>
+      </c>
+      <c r="E513" t="s">
+        <v>4740</v>
+      </c>
+      <c r="F513" t="s">
+        <v>4741</v>
+      </c>
+      <c r="G513" t="s">
+        <v>4742</v>
+      </c>
+      <c r="H513" t="s">
+        <v>4743</v>
+      </c>
+      <c r="I513" t="s">
+        <v>4744</v>
+      </c>
+      <c r="J513" t="s">
+        <v>24</v>
+      </c>
+      <c r="K513" t="s">
+        <v>4745</v>
+      </c>
+      <c r="L513" t="s">
+        <v>26</v>
+      </c>
+      <c r="M513" t="s">
+        <v>4746</v>
+      </c>
+      <c r="N513" t="s">
+        <v>28</v>
+      </c>
+      <c r="O513" t="s">
+        <v>4747</v>
+      </c>
+    </row>
+    <row r="514" spans="1:15">
+      <c r="A514">
+        <v>65116</v>
+      </c>
+      <c r="B514" t="s">
+        <v>4748</v>
+      </c>
+      <c r="C514" t="s">
+        <v>4749</v>
+      </c>
+      <c r="D514" t="s">
+        <v>4750</v>
+      </c>
+      <c r="E514" t="s">
+        <v>4751</v>
+      </c>
+      <c r="F514" t="s">
+        <v>4752</v>
+      </c>
+      <c r="G514" t="s">
+        <v>4753</v>
+      </c>
+      <c r="H514" t="s">
+        <v>4754</v>
+      </c>
+      <c r="I514" t="s">
+        <v>4755</v>
+      </c>
+      <c r="J514" t="s">
+        <v>24</v>
+      </c>
+      <c r="K514" t="s">
+        <v>170</v>
+      </c>
+      <c r="L514" t="s">
+        <v>26</v>
+      </c>
+      <c r="M514" t="s">
+        <v>171</v>
+      </c>
+      <c r="N514" t="s">
+        <v>28</v>
+      </c>
+      <c r="O514" t="s">
+        <v>4756</v>
+      </c>
+    </row>
+    <row r="515" spans="1:15">
+      <c r="A515">
+        <v>65124</v>
+      </c>
+      <c r="B515" t="s">
+        <v>4757</v>
+      </c>
+      <c r="C515" t="s">
+        <v>4758</v>
+      </c>
+      <c r="D515" t="s">
+        <v>4759</v>
+      </c>
+      <c r="E515" t="s">
+        <v>4760</v>
+      </c>
+      <c r="F515" t="s">
+        <v>4761</v>
+      </c>
+      <c r="G515" t="s">
+        <v>4762</v>
+      </c>
+      <c r="H515" t="s">
+        <v>4763</v>
+      </c>
+      <c r="I515" t="s">
+        <v>4764</v>
+      </c>
+      <c r="J515" t="s">
+        <v>24</v>
+      </c>
+      <c r="K515" t="s">
+        <v>25</v>
+      </c>
+      <c r="L515" t="s">
+        <v>26</v>
+      </c>
+      <c r="M515" t="s">
+        <v>27</v>
+      </c>
+      <c r="N515" t="s">
+        <v>28</v>
+      </c>
+      <c r="O515" t="s">
+        <v>4765</v>
+      </c>
+    </row>
+    <row r="516" spans="1:15">
+      <c r="A516">
+        <v>65255</v>
+      </c>
+      <c r="B516" t="s">
+        <v>4766</v>
+      </c>
+      <c r="C516" t="s">
+        <v>4767</v>
+      </c>
+      <c r="D516" t="s">
+        <v>4768</v>
+      </c>
+      <c r="E516" t="s">
+        <v>4769</v>
+      </c>
+      <c r="F516" t="s">
+        <v>4770</v>
+      </c>
+      <c r="G516" t="s">
+        <v>4771</v>
+      </c>
+      <c r="H516" t="s">
+        <v>4772</v>
+      </c>
+      <c r="I516" t="s">
+        <v>4773</v>
+      </c>
+      <c r="J516" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K516" t="s">
+        <v>4774</v>
+      </c>
+      <c r="L516" t="s">
+        <v>1627</v>
+      </c>
+      <c r="M516" t="s">
+        <v>4775</v>
+      </c>
+      <c r="N516" t="s">
+        <v>28</v>
+      </c>
+      <c r="O516" t="s">
+        <v>4776</v>
+      </c>
+    </row>
+    <row r="517" spans="1:15">
+      <c r="A517">
+        <v>65479</v>
+      </c>
+      <c r="B517" t="s">
+        <v>4777</v>
+      </c>
+      <c r="C517" t="s">
+        <v>4778</v>
+      </c>
+      <c r="D517" t="s">
+        <v>4779</v>
+      </c>
+      <c r="E517" t="s">
+        <v>4780</v>
+      </c>
+      <c r="F517" t="s">
+        <v>4781</v>
+      </c>
+      <c r="G517" t="s">
+        <v>4782</v>
+      </c>
+      <c r="H517" t="s">
+        <v>4783</v>
+      </c>
+      <c r="I517" t="s">
+        <v>4784</v>
+      </c>
+      <c r="J517" t="s">
+        <v>24</v>
+      </c>
+      <c r="K517" t="s">
+        <v>25</v>
+      </c>
+      <c r="L517" t="s">
+        <v>26</v>
+      </c>
+      <c r="M517" t="s">
+        <v>27</v>
+      </c>
+      <c r="N517" t="s">
+        <v>28</v>
+      </c>
+      <c r="O517" t="s">
+        <v>4785</v>
+      </c>
+    </row>
+    <row r="518" spans="1:15">
+      <c r="A518">
+        <v>65566</v>
+      </c>
+      <c r="B518" t="s">
+        <v>4786</v>
+      </c>
+      <c r="C518" t="s">
+        <v>4787</v>
+      </c>
+      <c r="D518" t="s">
+        <v>4788</v>
+      </c>
+      <c r="E518" t="s">
+        <v>4789</v>
+      </c>
+      <c r="F518" t="s">
+        <v>4790</v>
+      </c>
+      <c r="G518" t="s">
+        <v>4791</v>
+      </c>
+      <c r="H518" t="s">
+        <v>4792</v>
+      </c>
+      <c r="I518" t="s">
+        <v>4793</v>
+      </c>
+      <c r="J518" t="s">
+        <v>24</v>
+      </c>
+      <c r="K518" t="s">
+        <v>170</v>
+      </c>
+      <c r="L518" t="s">
+        <v>26</v>
+      </c>
+      <c r="M518" t="s">
+        <v>171</v>
+      </c>
+      <c r="N518" t="s">
+        <v>28</v>
+      </c>
+      <c r="O518" t="s">
+        <v>4794</v>
+      </c>
+    </row>
+    <row r="519" spans="1:15">
+      <c r="A519">
+        <v>65613</v>
+      </c>
+      <c r="B519" t="s">
+        <v>4795</v>
+      </c>
+      <c r="C519" t="s">
+        <v>4796</v>
+      </c>
+      <c r="D519" t="s">
+        <v>4797</v>
+      </c>
+      <c r="E519" t="s">
+        <v>4798</v>
+      </c>
+      <c r="F519" t="s">
+        <v>4799</v>
+      </c>
+      <c r="G519" t="s">
+        <v>4800</v>
+      </c>
+      <c r="H519" t="s">
+        <v>4801</v>
+      </c>
+      <c r="I519" t="s">
+        <v>4802</v>
+      </c>
+      <c r="J519" t="s">
+        <v>4803</v>
+      </c>
+      <c r="K519" t="s">
+        <v>1665</v>
+      </c>
+      <c r="L519" t="s">
+        <v>4804</v>
+      </c>
+      <c r="M519" t="s">
+        <v>1666</v>
+      </c>
+      <c r="N519" t="s">
+        <v>28</v>
+      </c>
+      <c r="O519" t="s">
+        <v>4805</v>
+      </c>
+    </row>
+    <row r="520" spans="1:15">
+      <c r="A520">
+        <v>65869</v>
+      </c>
+      <c r="B520" t="s">
+        <v>4806</v>
+      </c>
+      <c r="C520" t="s">
+        <v>4807</v>
+      </c>
+      <c r="D520" t="s">
+        <v>4808</v>
+      </c>
+      <c r="E520" t="s">
+        <v>4809</v>
+      </c>
+      <c r="F520" t="s">
+        <v>4810</v>
+      </c>
+      <c r="G520" t="s">
+        <v>4811</v>
+      </c>
+      <c r="H520" t="s">
+        <v>4812</v>
+      </c>
+      <c r="I520" t="s">
+        <v>4813</v>
+      </c>
+      <c r="J520" t="s">
+        <v>24</v>
+      </c>
+      <c r="K520" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L520" t="s">
+        <v>26</v>
+      </c>
+      <c r="M520" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N520" t="s">
+        <v>28</v>
+      </c>
+      <c r="O520" t="s">
+        <v>4814</v>
+      </c>
+    </row>
+    <row r="521" spans="1:15">
+      <c r="A521">
+        <v>66392</v>
+      </c>
+      <c r="B521" t="s">
+        <v>4815</v>
+      </c>
+      <c r="C521" t="s">
+        <v>4816</v>
+      </c>
+      <c r="D521" t="s">
+        <v>4817</v>
+      </c>
+      <c r="E521" t="s">
+        <v>4818</v>
+      </c>
+      <c r="F521" t="s">
+        <v>4819</v>
+      </c>
+      <c r="G521" t="s">
+        <v>4820</v>
+      </c>
+      <c r="H521" t="s">
+        <v>4821</v>
+      </c>
+      <c r="I521" t="s">
+        <v>4822</v>
+      </c>
+      <c r="J521" t="s">
+        <v>24</v>
+      </c>
+      <c r="K521" t="s">
+        <v>25</v>
+      </c>
+      <c r="L521" t="s">
+        <v>26</v>
+      </c>
+      <c r="M521" t="s">
+        <v>27</v>
+      </c>
+      <c r="N521" t="s">
+        <v>28</v>
+      </c>
+      <c r="O521" t="s">
+        <v>4823</v>
+      </c>
+    </row>
+    <row r="522" spans="1:15">
+      <c r="A522">
+        <v>66510</v>
+      </c>
+      <c r="B522" t="s">
+        <v>4824</v>
+      </c>
+      <c r="C522" t="s">
+        <v>4825</v>
+      </c>
+      <c r="D522" t="s">
+        <v>4826</v>
+      </c>
+      <c r="E522" t="s">
+        <v>4827</v>
+      </c>
+      <c r="F522" t="s">
+        <v>4828</v>
+      </c>
+      <c r="G522" t="s">
+        <v>4829</v>
+      </c>
+      <c r="H522" t="s">
+        <v>4830</v>
+      </c>
+      <c r="I522" t="s">
+        <v>4831</v>
+      </c>
+      <c r="J522" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K522" t="s">
+        <v>4832</v>
+      </c>
+      <c r="L522" t="s">
+        <v>1627</v>
+      </c>
+      <c r="M522" t="s">
+        <v>4833</v>
+      </c>
+      <c r="N522" t="s">
+        <v>28</v>
+      </c>
+      <c r="O522" t="s">
+        <v>4834</v>
+      </c>
+    </row>
+    <row r="523" spans="1:15">
+      <c r="A523">
+        <v>66511</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C523" t="s">
+        <v>4835</v>
+      </c>
+      <c r="D523" t="s">
+        <v>4836</v>
+      </c>
+      <c r="E523" t="s">
+        <v>4837</v>
+      </c>
+      <c r="F523" t="s">
+        <v>1847</v>
+      </c>
+      <c r="G523" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H523" t="s">
+        <v>4838</v>
+      </c>
+      <c r="I523" t="s">
+        <v>4839</v>
+      </c>
+      <c r="J523" t="s">
+        <v>24</v>
+      </c>
+      <c r="K523" t="s">
+        <v>4840</v>
+      </c>
+      <c r="L523" t="s">
+        <v>26</v>
+      </c>
+      <c r="M523" t="s">
+        <v>4841</v>
+      </c>
+      <c r="N523" t="s">
+        <v>28</v>
+      </c>
+      <c r="O523" t="s">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="524" spans="1:15">
+      <c r="A524">
+        <v>66512</v>
+      </c>
+      <c r="B524" t="s">
+        <v>3907</v>
+      </c>
+      <c r="C524" t="s">
+        <v>3908</v>
+      </c>
+      <c r="D524" t="s">
+        <v>4843</v>
+      </c>
+      <c r="E524" t="s">
+        <v>4844</v>
+      </c>
+      <c r="F524" t="s">
+        <v>4845</v>
+      </c>
+      <c r="G524" t="s">
+        <v>3912</v>
+      </c>
+      <c r="H524" t="s">
+        <v>3913</v>
+      </c>
+      <c r="I524" t="s">
+        <v>3914</v>
+      </c>
+      <c r="J524" t="s">
+        <v>24</v>
+      </c>
+      <c r="K524" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L524" t="s">
+        <v>26</v>
+      </c>
+      <c r="M524" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N524" t="s">
+        <v>28</v>
+      </c>
+      <c r="O524" t="s">
+        <v>4848</v>
+      </c>
+    </row>
+    <row r="525" spans="1:15">
+      <c r="A525">
+        <v>66513</v>
+      </c>
+      <c r="B525" t="s">
+        <v>4849</v>
+      </c>
+      <c r="C525" t="s">
+        <v>4850</v>
+      </c>
+      <c r="D525" t="s">
+        <v>4851</v>
+      </c>
+      <c r="E525" t="s">
+        <v>4852</v>
+      </c>
+      <c r="F525" t="s">
+        <v>4853</v>
+      </c>
+      <c r="G525" t="s">
+        <v>4241</v>
+      </c>
+      <c r="H525" t="s">
+        <v>4854</v>
+      </c>
+      <c r="I525" t="s">
+        <v>4855</v>
+      </c>
+      <c r="J525" t="s">
+        <v>24</v>
+      </c>
+      <c r="K525" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L525" t="s">
+        <v>26</v>
+      </c>
+      <c r="M525" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N525" t="s">
+        <v>28</v>
+      </c>
+      <c r="O525" t="s">
+        <v>4856</v>
+      </c>
+    </row>
+    <row r="526" spans="1:15">
+      <c r="A526">
+        <v>66514</v>
+      </c>
+      <c r="B526" t="s">
+        <v>4857</v>
+      </c>
+      <c r="C526" t="s">
+        <v>4858</v>
+      </c>
+      <c r="D526" t="s">
+        <v>4859</v>
+      </c>
+      <c r="E526" t="s">
+        <v>4860</v>
+      </c>
+      <c r="F526" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G526" t="s">
+        <v>1993</v>
+      </c>
+      <c r="H526" t="s">
+        <v>4861</v>
+      </c>
+      <c r="I526" t="s">
+        <v>4862</v>
+      </c>
+      <c r="J526" t="s">
+        <v>24</v>
+      </c>
+      <c r="K526" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L526" t="s">
+        <v>26</v>
+      </c>
+      <c r="M526" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N526" t="s">
+        <v>28</v>
+      </c>
+      <c r="O526" t="s">
+        <v>4863</v>
+      </c>
+    </row>
+    <row r="527" spans="1:15">
+      <c r="A527">
+        <v>66515</v>
+      </c>
+      <c r="B527" t="s">
+        <v>4864</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D527" t="s">
+        <v>4865</v>
+      </c>
+      <c r="E527" t="s">
+        <v>4866</v>
+      </c>
+      <c r="F527" t="s">
+        <v>4867</v>
+      </c>
+      <c r="G527" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H527" t="s">
+        <v>4868</v>
+      </c>
+      <c r="I527" t="s">
+        <v>4869</v>
+      </c>
+      <c r="J527" t="s">
+        <v>24</v>
+      </c>
+      <c r="K527" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L527" t="s">
+        <v>26</v>
+      </c>
+      <c r="M527" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N527" t="s">
+        <v>28</v>
+      </c>
+      <c r="O527" t="s">
+        <v>4870</v>
+      </c>
+    </row>
+    <row r="528" spans="1:15">
+      <c r="A528">
+        <v>66516</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D528" t="s">
+        <v>4871</v>
+      </c>
+      <c r="E528" t="s">
+        <v>4872</v>
+      </c>
+      <c r="F528" t="s">
+        <v>4873</v>
+      </c>
+      <c r="G528" t="s">
+        <v>4874</v>
+      </c>
+      <c r="H528" t="s">
+        <v>4875</v>
+      </c>
+      <c r="I528" t="s">
+        <v>1733</v>
+      </c>
+      <c r="J528" t="s">
+        <v>24</v>
+      </c>
+      <c r="K528" t="s">
+        <v>170</v>
+      </c>
+      <c r="L528" t="s">
+        <v>26</v>
+      </c>
+      <c r="M528" t="s">
+        <v>171</v>
+      </c>
+      <c r="N528" t="s">
+        <v>28</v>
+      </c>
+      <c r="O528" t="s">
+        <v>4876</v>
+      </c>
+    </row>
+    <row r="529" spans="1:15">
+      <c r="A529">
+        <v>66517</v>
+      </c>
+      <c r="B529" t="s">
+        <v>4877</v>
+      </c>
+      <c r="C529" t="s">
+        <v>4878</v>
+      </c>
+      <c r="D529" t="s">
+        <v>4879</v>
+      </c>
+      <c r="E529" t="s">
+        <v>4880</v>
+      </c>
+      <c r="F529" t="s">
+        <v>4881</v>
+      </c>
+      <c r="G529" t="s">
+        <v>4882</v>
+      </c>
+      <c r="H529" t="s">
+        <v>4883</v>
+      </c>
+      <c r="I529" t="s">
+        <v>4884</v>
+      </c>
+      <c r="J529" t="s">
+        <v>24</v>
+      </c>
+      <c r="K529" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L529" t="s">
+        <v>26</v>
+      </c>
+      <c r="M529" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N529" t="s">
+        <v>28</v>
+      </c>
+      <c r="O529" t="s">
+        <v>4885</v>
+      </c>
+    </row>
+    <row r="530" spans="1:15">
+      <c r="A530">
+        <v>66518</v>
+      </c>
+      <c r="B530" t="s">
+        <v>4886</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D530" t="s">
+        <v>4887</v>
+      </c>
+      <c r="E530" t="s">
+        <v>4888</v>
+      </c>
+      <c r="F530" t="s">
+        <v>4889</v>
+      </c>
+      <c r="G530" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H530" t="s">
+        <v>4890</v>
+      </c>
+      <c r="I530" t="s">
+        <v>4891</v>
+      </c>
+      <c r="J530" t="s">
+        <v>24</v>
+      </c>
+      <c r="K530" t="s">
+        <v>170</v>
+      </c>
+      <c r="L530" t="s">
+        <v>26</v>
+      </c>
+      <c r="M530" t="s">
+        <v>171</v>
+      </c>
+      <c r="N530" t="s">
+        <v>28</v>
+      </c>
+      <c r="O530" t="s">
+        <v>4892</v>
+      </c>
+    </row>
+    <row r="531" spans="1:15">
+      <c r="A531">
+        <v>66519</v>
+      </c>
+      <c r="B531" t="s">
+        <v>4893</v>
+      </c>
+      <c r="C531" t="s">
+        <v>4894</v>
+      </c>
+      <c r="D531" t="s">
+        <v>4895</v>
+      </c>
+      <c r="E531" t="s">
+        <v>4896</v>
+      </c>
+      <c r="F531" t="s">
+        <v>4897</v>
+      </c>
+      <c r="G531" t="s">
+        <v>4898</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1867</v>
+      </c>
+      <c r="I531" t="s">
+        <v>1868</v>
+      </c>
+      <c r="J531" t="s">
+        <v>24</v>
+      </c>
+      <c r="K531" t="s">
+        <v>4899</v>
+      </c>
+      <c r="L531" t="s">
+        <v>26</v>
+      </c>
+      <c r="M531" t="s">
+        <v>4900</v>
+      </c>
+      <c r="N531" t="s">
+        <v>28</v>
+      </c>
+      <c r="O531" t="s">
+        <v>4901</v>
+      </c>
+    </row>
+    <row r="532" spans="1:15">
+      <c r="A532">
+        <v>66520</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D532" t="s">
+        <v>4902</v>
+      </c>
+      <c r="E532" t="s">
+        <v>4903</v>
+      </c>
+      <c r="F532" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G532" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I532" t="s">
+        <v>1955</v>
+      </c>
+      <c r="J532" t="s">
+        <v>24</v>
+      </c>
+      <c r="K532" t="s">
+        <v>25</v>
+      </c>
+      <c r="L532" t="s">
+        <v>26</v>
+      </c>
+      <c r="M532" t="s">
+        <v>27</v>
+      </c>
+      <c r="N532" t="s">
+        <v>28</v>
+      </c>
+      <c r="O532" t="s">
+        <v>4904</v>
+      </c>
+    </row>
+    <row r="533" spans="1:15">
+      <c r="A533">
+        <v>66521</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D533" t="s">
+        <v>4905</v>
+      </c>
+      <c r="E533" t="s">
+        <v>4906</v>
+      </c>
+      <c r="F533" t="s">
+        <v>4907</v>
+      </c>
+      <c r="G533" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H533" t="s">
+        <v>4908</v>
+      </c>
+      <c r="I533" t="s">
+        <v>1778</v>
+      </c>
+      <c r="J533" t="s">
+        <v>24</v>
+      </c>
+      <c r="K533" t="s">
+        <v>170</v>
+      </c>
+      <c r="L533" t="s">
+        <v>26</v>
+      </c>
+      <c r="M533" t="s">
+        <v>171</v>
+      </c>
+      <c r="N533" t="s">
+        <v>28</v>
+      </c>
+      <c r="O533" t="s">
+        <v>4909</v>
+      </c>
+    </row>
+    <row r="534" spans="1:15">
+      <c r="A534">
+        <v>66522</v>
+      </c>
+      <c r="B534" t="s">
+        <v>4910</v>
+      </c>
+      <c r="C534" t="s">
+        <v>4911</v>
+      </c>
+      <c r="D534" t="s">
+        <v>4912</v>
+      </c>
+      <c r="E534" t="s">
+        <v>4913</v>
+      </c>
+      <c r="F534" t="s">
+        <v>4914</v>
+      </c>
+      <c r="G534" t="s">
+        <v>4915</v>
+      </c>
+      <c r="H534" t="s">
+        <v>4916</v>
+      </c>
+      <c r="I534" t="s">
+        <v>4917</v>
+      </c>
+      <c r="J534" t="s">
+        <v>24</v>
+      </c>
+      <c r="K534" t="s">
+        <v>4774</v>
+      </c>
+      <c r="L534" t="s">
+        <v>26</v>
+      </c>
+      <c r="M534" t="s">
+        <v>4775</v>
+      </c>
+      <c r="N534" t="s">
+        <v>28</v>
+      </c>
+      <c r="O534" t="s">
+        <v>4918</v>
+      </c>
+    </row>
+    <row r="535" spans="1:15">
+      <c r="A535">
+        <v>66523</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D535" t="s">
+        <v>4919</v>
+      </c>
+      <c r="E535" t="s">
+        <v>4920</v>
+      </c>
+      <c r="F535" t="s">
+        <v>1838</v>
+      </c>
+      <c r="G535" t="s">
+        <v>1839</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1840</v>
+      </c>
+      <c r="I535" t="s">
+        <v>1841</v>
+      </c>
+      <c r="J535" t="s">
+        <v>24</v>
+      </c>
+      <c r="K535" t="s">
+        <v>47</v>
+      </c>
+      <c r="L535" t="s">
+        <v>26</v>
+      </c>
+      <c r="M535" t="s">
+        <v>48</v>
+      </c>
+      <c r="N535" t="s">
+        <v>28</v>
+      </c>
+      <c r="O535" t="s">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="536" spans="1:15">
+      <c r="A536">
+        <v>66524</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4077</v>
+      </c>
+      <c r="C536" t="s">
+        <v>4078</v>
+      </c>
+      <c r="D536" t="s">
+        <v>4922</v>
+      </c>
+      <c r="E536" t="s">
+        <v>4923</v>
+      </c>
+      <c r="F536" t="s">
+        <v>4924</v>
+      </c>
+      <c r="G536" t="s">
+        <v>4082</v>
+      </c>
+      <c r="H536" t="s">
+        <v>4083</v>
+      </c>
+      <c r="I536" t="s">
+        <v>4084</v>
+      </c>
+      <c r="J536" t="s">
+        <v>24</v>
+      </c>
+      <c r="K536" t="s">
+        <v>170</v>
+      </c>
+      <c r="L536" t="s">
+        <v>26</v>
+      </c>
+      <c r="M536" t="s">
+        <v>171</v>
+      </c>
+      <c r="N536" t="s">
+        <v>28</v>
+      </c>
+      <c r="O536" t="s">
+        <v>4925</v>
+      </c>
+    </row>
+    <row r="537" spans="1:15">
+      <c r="A537">
+        <v>66525</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4926</v>
+      </c>
+      <c r="C537" t="s">
+        <v>4927</v>
+      </c>
+      <c r="D537" t="s">
+        <v>4928</v>
+      </c>
+      <c r="E537" t="s">
+        <v>4929</v>
+      </c>
+      <c r="F537" t="s">
+        <v>3938</v>
+      </c>
+      <c r="G537" t="s">
+        <v>3939</v>
+      </c>
+      <c r="H537" t="s">
+        <v>3940</v>
+      </c>
+      <c r="I537" t="s">
+        <v>3941</v>
+      </c>
+      <c r="J537" t="s">
+        <v>24</v>
+      </c>
+      <c r="K537" t="s">
+        <v>170</v>
+      </c>
+      <c r="L537" t="s">
+        <v>26</v>
+      </c>
+      <c r="M537" t="s">
+        <v>171</v>
+      </c>
+      <c r="N537" t="s">
+        <v>28</v>
+      </c>
+      <c r="O537" t="s">
+        <v>4930</v>
+      </c>
+    </row>
+    <row r="538" spans="1:15">
+      <c r="A538">
+        <v>66526</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4931</v>
+      </c>
+      <c r="C538" t="s">
+        <v>4932</v>
+      </c>
+      <c r="D538" t="s">
+        <v>4933</v>
+      </c>
+      <c r="E538" t="s">
+        <v>4934</v>
+      </c>
+      <c r="F538" t="s">
+        <v>4935</v>
+      </c>
+      <c r="G538" t="s">
+        <v>3948</v>
+      </c>
+      <c r="H538" t="s">
+        <v>3949</v>
+      </c>
+      <c r="I538" t="s">
+        <v>3950</v>
+      </c>
+      <c r="J538" t="s">
+        <v>24</v>
+      </c>
+      <c r="K538" t="s">
+        <v>170</v>
+      </c>
+      <c r="L538" t="s">
+        <v>26</v>
+      </c>
+      <c r="M538" t="s">
+        <v>171</v>
+      </c>
+      <c r="N538" t="s">
+        <v>28</v>
+      </c>
+      <c r="O538" t="s">
+        <v>4936</v>
+      </c>
+    </row>
+    <row r="539" spans="1:15">
+      <c r="A539">
+        <v>66527</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D539" t="s">
+        <v>4937</v>
+      </c>
+      <c r="E539" t="s">
+        <v>4938</v>
+      </c>
+      <c r="F539" t="s">
+        <v>4939</v>
+      </c>
+      <c r="G539" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1887</v>
+      </c>
+      <c r="I539" t="s">
+        <v>1888</v>
+      </c>
+      <c r="J539" t="s">
+        <v>24</v>
+      </c>
+      <c r="K539" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L539" t="s">
+        <v>26</v>
+      </c>
+      <c r="M539" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N539" t="s">
+        <v>28</v>
+      </c>
+      <c r="O539" t="s">
+        <v>4940</v>
+      </c>
+    </row>
+    <row r="540" spans="1:15">
+      <c r="A540">
+        <v>66529</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4941</v>
+      </c>
+      <c r="C540" t="s">
+        <v>4942</v>
+      </c>
+      <c r="D540" t="s">
+        <v>4943</v>
+      </c>
+      <c r="E540" t="s">
+        <v>4944</v>
+      </c>
+      <c r="F540" t="s">
+        <v>4945</v>
+      </c>
+      <c r="G540" t="s">
+        <v>4378</v>
+      </c>
+      <c r="H540" t="s">
+        <v>4379</v>
+      </c>
+      <c r="I540" t="s">
+        <v>4380</v>
+      </c>
+      <c r="J540" t="s">
+        <v>24</v>
+      </c>
+      <c r="K540" t="s">
+        <v>2315</v>
+      </c>
+      <c r="L540" t="s">
+        <v>26</v>
+      </c>
+      <c r="M540" t="s">
+        <v>2316</v>
+      </c>
+      <c r="N540" t="s">
+        <v>28</v>
+      </c>
+      <c r="O540" t="s">
+        <v>4946</v>
+      </c>
+    </row>
+    <row r="541" spans="1:15">
+      <c r="A541">
+        <v>66530</v>
+      </c>
+      <c r="B541" t="s">
+        <v>4947</v>
+      </c>
+      <c r="C541" t="s">
+        <v>4948</v>
+      </c>
+      <c r="D541" t="s">
+        <v>4949</v>
+      </c>
+      <c r="E541" t="s">
+        <v>4950</v>
+      </c>
+      <c r="F541" t="s">
+        <v>4951</v>
+      </c>
+      <c r="G541" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1694</v>
+      </c>
+      <c r="I541" t="s">
+        <v>1695</v>
+      </c>
+      <c r="J541" t="s">
+        <v>24</v>
+      </c>
+      <c r="K541" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L541" t="s">
+        <v>26</v>
+      </c>
+      <c r="M541" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N541" t="s">
+        <v>28</v>
+      </c>
+      <c r="O541" t="s">
+        <v>4952</v>
+      </c>
+    </row>
+    <row r="542" spans="1:15">
+      <c r="A542">
+        <v>66531</v>
+      </c>
+      <c r="B542" t="s">
+        <v>4953</v>
+      </c>
+      <c r="C542" t="s">
+        <v>4954</v>
+      </c>
+      <c r="D542" t="s">
+        <v>4955</v>
+      </c>
+      <c r="E542" t="s">
+        <v>4956</v>
+      </c>
+      <c r="F542" t="s">
+        <v>4957</v>
+      </c>
+      <c r="G542" t="s">
+        <v>4958</v>
+      </c>
+      <c r="H542" t="s">
+        <v>4959</v>
+      </c>
+      <c r="I542" t="s">
+        <v>4960</v>
+      </c>
+      <c r="J542" t="s">
+        <v>450</v>
+      </c>
+      <c r="K542" t="s">
+        <v>4961</v>
+      </c>
+      <c r="L542" t="s">
+        <v>452</v>
+      </c>
+      <c r="M542" t="s">
+        <v>4962</v>
+      </c>
+      <c r="N542" t="s">
+        <v>28</v>
+      </c>
+      <c r="O542" t="s">
+        <v>4963</v>
+      </c>
+    </row>
+    <row r="543" spans="1:15">
+      <c r="A543">
+        <v>66532</v>
+      </c>
+      <c r="B543" t="s">
+        <v>4964</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D543" t="s">
+        <v>4965</v>
+      </c>
+      <c r="E543" t="s">
+        <v>4966</v>
+      </c>
+      <c r="F543" t="s">
+        <v>1970</v>
+      </c>
+      <c r="G543" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1972</v>
+      </c>
+      <c r="I543" t="s">
+        <v>1973</v>
+      </c>
+      <c r="J543" t="s">
+        <v>450</v>
+      </c>
+      <c r="K543" t="s">
+        <v>4967</v>
+      </c>
+      <c r="L543" t="s">
+        <v>452</v>
+      </c>
+      <c r="M543" t="s">
+        <v>4968</v>
+      </c>
+      <c r="N543" t="s">
+        <v>28</v>
+      </c>
+      <c r="O543" t="s">
+        <v>4969</v>
+      </c>
+    </row>
+    <row r="544" spans="1:15">
+      <c r="A544">
+        <v>66533</v>
+      </c>
+      <c r="B544" t="s">
+        <v>4970</v>
+      </c>
+      <c r="C544" t="s">
+        <v>4971</v>
+      </c>
+      <c r="D544" t="s">
+        <v>4972</v>
+      </c>
+      <c r="E544" t="s">
+        <v>4973</v>
+      </c>
+      <c r="F544" t="s">
+        <v>1784</v>
+      </c>
+      <c r="G544" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1786</v>
+      </c>
+      <c r="I544" t="s">
+        <v>1787</v>
+      </c>
+      <c r="J544" t="s">
+        <v>24</v>
+      </c>
+      <c r="K544" t="s">
+        <v>4974</v>
+      </c>
+      <c r="L544" t="s">
+        <v>26</v>
+      </c>
+      <c r="M544" t="s">
+        <v>4975</v>
+      </c>
+      <c r="N544" t="s">
+        <v>28</v>
+      </c>
+      <c r="O544" t="s">
+        <v>4976</v>
+      </c>
+    </row>
+    <row r="545" spans="1:15">
+      <c r="A545">
+        <v>66534</v>
+      </c>
+      <c r="B545" t="s">
+        <v>4977</v>
+      </c>
+      <c r="C545" t="s">
+        <v>4978</v>
+      </c>
+      <c r="D545" t="s">
+        <v>4979</v>
+      </c>
+      <c r="E545" t="s">
+        <v>4980</v>
+      </c>
+      <c r="F545" t="s">
+        <v>4981</v>
+      </c>
+      <c r="G545" t="s">
+        <v>4982</v>
+      </c>
+      <c r="H545" t="s">
+        <v>3215</v>
+      </c>
+      <c r="I545" t="s">
+        <v>3216</v>
+      </c>
+      <c r="J545" t="s">
+        <v>24</v>
+      </c>
+      <c r="K545" t="s">
+        <v>47</v>
+      </c>
+      <c r="L545" t="s">
+        <v>26</v>
+      </c>
+      <c r="M545" t="s">
+        <v>48</v>
+      </c>
+      <c r="N545" t="s">
+        <v>28</v>
+      </c>
+      <c r="O545" t="s">
+        <v>4983</v>
+      </c>
+    </row>
+    <row r="546" spans="1:15">
+      <c r="A546">
+        <v>66535</v>
+      </c>
+      <c r="B546" t="s">
+        <v>4984</v>
+      </c>
+      <c r="C546" t="s">
+        <v>4985</v>
+      </c>
+      <c r="D546" t="s">
+        <v>4986</v>
+      </c>
+      <c r="E546" t="s">
+        <v>4987</v>
+      </c>
+      <c r="F546" t="s">
+        <v>4988</v>
+      </c>
+      <c r="G546" t="s">
+        <v>4989</v>
+      </c>
+      <c r="H546" t="s">
+        <v>4990</v>
+      </c>
+      <c r="I546" t="s">
+        <v>4991</v>
+      </c>
+      <c r="J546" t="s">
+        <v>4992</v>
+      </c>
+      <c r="K546" t="s">
+        <v>4993</v>
+      </c>
+      <c r="L546" t="s">
+        <v>4994</v>
+      </c>
+      <c r="M546" t="s">
+        <v>4995</v>
+      </c>
+      <c r="N546" t="s">
+        <v>28</v>
+      </c>
+      <c r="O546" t="s">
+        <v>4996</v>
+      </c>
+    </row>
+    <row r="547" spans="1:15">
+      <c r="A547">
+        <v>66536</v>
+      </c>
+      <c r="B547" t="s">
+        <v>4997</v>
+      </c>
+      <c r="C547" t="s">
+        <v>4998</v>
+      </c>
+      <c r="D547" t="s">
+        <v>4999</v>
+      </c>
+      <c r="E547" t="s">
+        <v>5000</v>
+      </c>
+      <c r="F547" t="s">
+        <v>5001</v>
+      </c>
+      <c r="G547" t="s">
+        <v>5002</v>
+      </c>
+      <c r="H547" t="s">
+        <v>5003</v>
+      </c>
+      <c r="I547" t="s">
+        <v>5004</v>
+      </c>
+      <c r="J547" t="s">
+        <v>24</v>
+      </c>
+      <c r="K547" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L547" t="s">
+        <v>26</v>
+      </c>
+      <c r="M547" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N547" t="s">
+        <v>28</v>
+      </c>
+      <c r="O547" t="s">
+        <v>5005</v>
+      </c>
+    </row>
+    <row r="548" spans="1:15">
+      <c r="A548">
+        <v>66537</v>
+      </c>
+      <c r="B548" t="s">
+        <v>5006</v>
+      </c>
+      <c r="C548" t="s">
+        <v>4758</v>
+      </c>
+      <c r="D548" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E548" t="s">
+        <v>5008</v>
+      </c>
+      <c r="F548" t="s">
+        <v>5009</v>
+      </c>
+      <c r="G548" t="s">
+        <v>4762</v>
+      </c>
+      <c r="H548" t="s">
+        <v>4763</v>
+      </c>
+      <c r="I548" t="s">
+        <v>4764</v>
+      </c>
+      <c r="J548" t="s">
+        <v>24</v>
+      </c>
+      <c r="K548" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L548" t="s">
+        <v>26</v>
+      </c>
+      <c r="M548" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N548" t="s">
+        <v>28</v>
+      </c>
+      <c r="O548" t="s">
+        <v>5010</v>
+      </c>
+    </row>
+    <row r="549" spans="1:15">
+      <c r="A549">
+        <v>66538</v>
+      </c>
+      <c r="B549" t="s">
+        <v>5011</v>
+      </c>
+      <c r="C549" t="s">
+        <v>5012</v>
+      </c>
+      <c r="D549" t="s">
+        <v>5013</v>
+      </c>
+      <c r="E549" t="s">
+        <v>5014</v>
+      </c>
+      <c r="F549" t="s">
+        <v>5015</v>
+      </c>
+      <c r="G549" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1963</v>
+      </c>
+      <c r="I549" t="s">
+        <v>1964</v>
+      </c>
+      <c r="J549" t="s">
+        <v>24</v>
+      </c>
+      <c r="K549" t="s">
+        <v>5016</v>
+      </c>
+      <c r="L549" t="s">
+        <v>26</v>
+      </c>
+      <c r="M549" t="s">
+        <v>5017</v>
+      </c>
+      <c r="N549" t="s">
+        <v>28</v>
+      </c>
+      <c r="O549" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="550" spans="1:15">
+      <c r="A550">
+        <v>66540</v>
+      </c>
+      <c r="B550" t="s">
+        <v>5019</v>
+      </c>
+      <c r="C550" t="s">
+        <v>5020</v>
+      </c>
+      <c r="D550" t="s">
+        <v>5021</v>
+      </c>
+      <c r="E550" t="s">
+        <v>5022</v>
+      </c>
+      <c r="F550" t="s">
+        <v>5023</v>
+      </c>
+      <c r="G550" t="s">
+        <v>5024</v>
+      </c>
+      <c r="H550" t="s">
+        <v>5025</v>
+      </c>
+      <c r="I550" t="s">
+        <v>1724</v>
+      </c>
+      <c r="J550" t="s">
+        <v>24</v>
+      </c>
+      <c r="K550" t="s">
+        <v>5026</v>
+      </c>
+      <c r="L550" t="s">
+        <v>26</v>
+      </c>
+      <c r="M550" t="s">
+        <v>5027</v>
+      </c>
+      <c r="N550" t="s">
+        <v>28</v>
+      </c>
+      <c r="O550" t="s">
+        <v>5028</v>
+      </c>
+    </row>
+    <row r="551" spans="1:15">
+      <c r="A551">
         <v>66541</v>
       </c>
-      <c r="B486" t="s">
-[...39 lines deleted...]
-        <v>4444</v>
+      <c r="B551" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C551" t="s">
+        <v>5029</v>
+      </c>
+      <c r="D551" t="s">
+        <v>5030</v>
+      </c>
+      <c r="E551" t="s">
+        <v>5031</v>
+      </c>
+      <c r="F551" t="s">
+        <v>5032</v>
+      </c>
+      <c r="G551" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H551" t="s">
+        <v>1945</v>
+      </c>
+      <c r="I551" t="s">
+        <v>1946</v>
+      </c>
+      <c r="J551" t="s">
+        <v>24</v>
+      </c>
+      <c r="K551" t="s">
+        <v>5033</v>
+      </c>
+      <c r="L551" t="s">
+        <v>26</v>
+      </c>
+      <c r="M551" t="s">
+        <v>5034</v>
+      </c>
+      <c r="N551" t="s">
+        <v>28</v>
+      </c>
+      <c r="O551" t="s">
+        <v>5035</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">