--- v3 (2026-03-27)
+++ v4 (2026-06-02)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2226">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: тоҷикӣ
 # Source: https://hadeethenc.com/tg
-# Last update: 2026-03-25 01:21:24 (v1.12.0)
-# Check for updates: https://hadeethenc.com/en/check/tg/v1.12.0
+# Last update: 2026-05-10 17:58:44 (v1.13.0)
+# Check for updates: https://hadeethenc.com/en/check/tg/v1.13.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -102,98 +102,96 @@
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: “Касе барои ризои Худо ҳаҷ кунад ва муртакиби фаҳшу ҷимоъ ва корҳои ношоиста нашавад, тавре аз ҳаҷ бармегардад, ба монанди рӯзе, ки аз модараш таваллуд шудааст.” (яъне пок аз гуноҳон)</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أنَّ مَنْ حَجَّ لله تعالى ولم يرفث، والرَّفَث الجماع ومقدماته من التقبيل والمباشرة، ويطلق أيضًا على القول الفاحش، ولم يفسق، بفعل المعاصي والسيئات، 
 ومن الفسوق فعل محظورات الإحرام، رَجع من حَجِّهِ مغفورًا له، كما يولد الصّبِي سالمًا من الذنوب.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) баён фармудааст, ки ҳар касе барои ризои Худо ҳаҷ кунад ва дар ҳаҷҷи худ муртакиби "рафас" нашавад, яъне: ҳамхобагӣ бо ҳамсар ё амалҳое, ки пеш аз он анҷом мешавад, монанди бӯсидан ва ламс кардан. Ҳамчунин ба маънои суханони ношоиста ва фаҳшо омадааст, ва корҳои бад ва гуноҳ анҷом надиҳад. Яке дигар аз амалҳои ношоиста маҳзуроти эҳром (амалҳое, ки дар вақти адои ҳаҷ, ҳоҷӣ бояд аз онҳо худдорӣ кунад) аст, ки агар амалҳои мазкурро анҷом надиҳад, аз ҳаҷ дар ҳоле бармегардад, ки мавриди омӯрзиш қарор гирифта аст, ҳамоно монанди навзоде, ки аз модар бегуноҳ таваллуд шудааст.</t>
   </si>
   <si>
     <t>الفُسُوق وإن كان ممنوعًا في جميع الأحوال، فيتأكد النهيُ عنه في الحج تعظيمًا لمناسك الحج.
 الإنسان يولد بدون خطايا مُبرَّءًا من الذنوب؛ فهو لا يحمل خطيئة غيره.</t>
   </si>
   <si>
     <t>Агарчи фусуқ (нофармонӣ, сарпечӣ) дар ҳар мавриде манъ ва ба таври бояд аз он худдорӣ шавад, вале дар мавриди ҳаҷ бинобар гиромидошти маносики он ба таври таъкид зикр шудааст.
 Инсон бехато ва пок аз гуноҳ ба дунё меояд, ӯ низ гуноҳони дигаронро ба душ нахоҳад дошт.</t>
   </si>
   <si>
     <t>صحيح</t>
   </si>
   <si>
     <t>متفق عليه</t>
   </si>
   <si>
-    <t>[صحيح]</t>
+    <t>[Саҳеҳ]</t>
   </si>
   <si>
     <t>[متفق عليه]</t>
   </si>
   <si>
     <t>tg</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/2758</t>
   </si>
   <si>
     <t>ألا أنبئكم بأكبر الكبائر؟</t>
   </si>
   <si>
     <t>Оё шуморо аз бузургтарин (гуноҳони) кабира огоҳ насозам?</t>
   </si>
   <si>
     <t>عن أبي بكرة رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «‌أَلَا ‌أُنَبِّئُكُمْ بِأَكْبَرِ الْكَبَائِرِ؟» ثَلَاثًا، قَالُوا: بَلَى يَا رَسُولَ اللهِ، قَالَ: «الْإِشْرَاكُ بِاللهِ، وَعُقُوقُ الْوَالِدَيْنِ» وَجَلَسَ وَكَانَ مُتَّكِئًا، فَقَالَ: «أَلَا وَقَوْلُ الزُّورِ»، قَالَ: فَمَا زَالَ يُكَرِّرُهَا حَتَّى قُلْنَا: لَيْتَهُ سَكَتَ.</t>
   </si>
   <si>
     <t>Аз Абубакра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Оё шуморо аз бузургтарин (гуноҳони) кабира огоҳ насозам?". Се маротиба такрор карданд. Гуфтанд: Бале, эй Расули Аллоҳ. Фармуданд: "Шарик овардан ба Аллоҳ ва нофармонӣ кардан ба падару модар". Дар ҳоле ки такя карда буд, нишаст ва фармуд: "Огоҳ бошед (яке аз бузургтарин гуноҳи кабира ин) сухан ва гувоҳии дурӯғ аст". Ровӣ мегӯяд: Ҳамчунон инро такрор мекард, то ин ки гуфтем, кош сукут мекарданд.</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أصحابَه عن أعظم الكبائر، فذَكرَ هذه الثلاث:
 1. الإشراك بالله: وهو صَرْفُ أيِّ نوعٍ من أنواع العبادة لغير الله، وتسويةُ غيرِ الله بالله في ألوهيته وربوبيته وأسمائه وصفاته. 
 2. عقوق الوالدين: وهو كلُّ أذى للأبوين، قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 3. قول الزور ومنه شهادة الزور: وهو كل قول مُزوَّر ومكذوب يراد به انتقاص مَن وقع عليه بأخذ ماله أو الاعتداء على عرضه أو نحو ذلك.
 وقد كَرَّر النبيُّ صلى الله عليه وسلم التحذيرَ من قول الزور تنبيهًا على استقباحِه وآثارِه السيئة على المجتمع، حتى قال الصحابة: ليته سكت؛ شَفقةً عليه، وكراهية لِما يُزعجه.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) саҳобагонашро аз бузургтарин гуноҳони кабира хабар додааст, аз он ҷумла сетояшро зикр кардааст:
 1. Ширк овардан ба Аллоҳ, ки иборат аст аз: Анҷом додани ҳар навъ аз ибодат барои ғайри Аллоҳ ва баробар кардани ғайри дигар чиз ба Аллоҳ дар улуҳият, рубубият ва номҳову сифатҳои Ӯ.
 2. Нофармонӣ аз падару модар: Озор додани падару модар бо гуфтор, рафтор ва беэътиноӣ ва тарки некӣ кардан ба онҳо.
 3. Сухани бардурӯғ ва аз ҷумлаи сухани дурӯғ, ин шаҳодати бардурӯғ аст. Ва он иборат аст аз ҳар сухани дурӯғе, ки бо ҳадафи таҳқиру кам шумурдани шахсе дар баробари ба даст овардани мол ё дастдарозӣ ба номусу обурӯйи он шахс ва монанди ин корҳо сурат мегирад.
 Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) нисбат ба сухани дурӯғ ва барои зишт будан ва осори баде, ки бар ҷомеа мегузорад, такрор ба такрор ҳушдор доданд. То ҷое, ки саҳоба аз рӯйи дилсӯзӣ барои он ҳазрат ва бад донистани он чи сабаби озори Ӯ мешавад, гуфтанд, ки кош ин гуфтаро зиёд идома намедоданд.</t>
   </si>
   <si>
     <t>أعظم الذنوب الشركُ بالله؛ لأنه جعلَه صَدْرَ الكبائر وأكبرَها، ويؤكد هذا قوله تعالى {إن الله لا يَغْفِرُ أن يشرَكَ به وَيَغْفِرُ مَا دونَ ذلِكَ لِمَنْ يشَاء}.
 عظم حقوق الوالدين، إذ قَرَنَ حقَّهما بحق الله تعالى.
 الذنوب تنقسم إلى كبائر وصغائر، والكبيرة هي: كلُّ ذنب فيه عقوبة دنيوية، كالحدود واللعن، أو وعيد أُخروي، كالوعيد بدخول النار، وأن الكبائر دركات بعضها أغلظ من بعض في التحريم، وصغائر الذنوب هي ما سوى الكبائر.</t>
   </si>
   <si>
-    <t>Бузургтарин гуноҳ шарик овардан ба Аллоҳ аст. Зеро Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ин гуноҳро дар садри гуноҳони кабира ва бузургтарини он муаррифӣ кардааст. Ва ин ояти Қуръон низ сухани Паёмбарро таъйид мекунад, ки Аллоҳ Таъоло фармудааст: 
-"Бе гумон, Аллоҳ Таъоло ин гуноҳро, ки ба Ӯ шарик оварда шавад, намебахшад ва ғайр аз онро – барои ҳар ки бихоҳад – мебахшад; ва ҳар ки ба Аллоҳ Таъоло ширк варзад, яқинан, гуноҳи бузург ба гардан гирифтааст".
+    <t>Бузургтарин гуноҳ шарик овардан ба Аллоҳ аст. Зеро Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ин гуноҳро дар садри гуноҳони кабира ва бузургтарини он муаррифӣ кардааст. Ва ин ояти Қуръон низ сухани Паёмбарро таъйид мекунад, ки Аллоҳ Таъоло фармудааст:  "Бе гумон, Аллоҳ Таъоло ин гуноҳро, ки ба Ӯ шарик оварда шавад, намебахшад ва ғайр аз онро – барои ҳар ки бихоҳад – мебахшад; ва ҳар ки ба Аллоҳ Таъоло ширк варзад, яқинан, гуноҳи бузург ба гардан гирифтааст".
 Бузургии ҳуқуқи падару модар, чунон ки ҳаққи онҳоро бо ҳаққи Аллоҳ Таъоло зикр кардааст.
-Гуноҳон ба ду навъ тақсим мешаванд: кабира ва сағира (бузург ва хурд). 
-Гуноҳи кабира: ҳар гуноҳе аст, ки барои он ҷазои дунявӣ омада бошад, аз қабили ҷазо додан, нафрин ва лаънат хондан, ва ё таҳдиди ухравӣ дошта бошад, монанди таҳдиди дӯзахӣ шудан. Гуноҳони кабира дараҷаҳо доранд, ки дар ҳаром будан баъзе шадидтар аз дигараш аст. Ҳар гуноҳе, ки аз ҷумлаи гуноҳони кабира набошад, гуноҳи сағира аст.</t>
+Гуноҳон ба ду навъ тақсим мешаванд: кабира ва сағира (бузург ва хурд).  Гуноҳи кабира: ҳар гуноҳе аст, ки барои он ҷазои дунявӣ омада бошад, аз қабили ҷазо додан, нафрин ва лаънат хондан, ва ё таҳдиди ухравӣ дошта бошад, монанди таҳдиди дӯзахӣ шудан. Гуноҳони кабира дараҷаҳо доранд, ки дар ҳаром будан баъзе шадидтар аз дигараш аст. Ҳар гуноҳе, ки аз ҷумлаи гуноҳони кабира набошад, гуноҳи сағира аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/2941</t>
   </si>
   <si>
     <t>إذا أحب الرجل أخاه فليخبره أنه يحبه</t>
   </si>
   <si>
     <t>Агар касе бародарашро дӯст бидорад, бигзор аз муҳаббаташ ӯро огаҳ кунад</t>
   </si>
   <si>
     <t>عن المِقدام بن معدي كرب رضي الله عنه عن النبي صلى الله عليه وسلم قال: «إِذَا أَحَبَّ الرَّجُلُ أَخَاهُ فَلْيُخْبِرْهُ أَنَّهُ يُحِبُّهُ».</t>
   </si>
   <si>
     <t>Аз Миқдом ибни Маъдӣ Кариб (Худованд аз ӯ розӣ бод) омадааст, ки Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Агар касе бародарашро дӯст бидорад, бигзор аз муҳаббаташ ӯро огаҳ кунад".</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أحد الأسباب التي تُقوِّي العلاقة بين المؤمنين وتنشر المحبة بينهم، وهو أنه إذا أحبَّ أحدٌ أخاه فليخبره بأنه يحبه.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) яке аз авомили тақвияти робита ва густариши муҳаббат миёни муъминонро чунин баён медорад: "агар касе бародарашро дӯст дорад, ба ӯ бигӯяд, ки ӯро дӯст медорад".</t>
   </si>
   <si>
     <t>فضل المحبة الخالصة لله تعالى، لا لمصلحة دنيوية.
 استحباب إخبار المحبوب في الله بحبِّه، لتزداد المحبة والألفة.
@@ -431,51 +429,51 @@
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз маҳрум сохтани хонаҳо аз намоз, ба монанди қабристон, ки наметавон дар он намоз гузошт, наҳй фармуданд. Паёмбари Худо ба таври ҳамешагӣ зиёрати қабри худ ва ҷамъ шудан ба шакли мунтазам назди онро наҳй фармуданд, зеро он василае ба сӯи ширк аст, ва ӯ (Салому дуруди Аллоҳ бар ӯ бод) амр фармудаанд, ки дар ҳар ҷое аз курраи замин бошед барояш дуруд бифиристед, зеро дуруди шумо чи аз дур ва чи аз наздик барояш яксон мерасад ва ниёз ба зиёрати ҳамешагии оромгоҳ ӯ (Салому дуруди Аллоҳ бар ӯ бод) нест.</t>
   </si>
   <si>
     <t>النهي عن تعطيل البيوت من عبادة الله تعالى.
 المنع من السفر لزيارة قبر النبي عليه الصلاة والسلام؛ لأنه أمر بالصلاة عليه وأخبر أنها تبلغه، وإنما تُشَدُّ الرحال لقصد المسجد والصلاة فيه.
 تحريم جعل زيارة قبر النبي صلى الله عليه وسلم عيدًا، بتكرير زيارته على وجه مخصوص في زمن مخصوص، وكذلك زيارة كل قبر.
 كرامة النبي صلى الله عليه وسلم على ربه، بمشروعية الصلاة والسلام عليه في كل زمان ومكان.
 حيث أن النهي عن الصلاة عند القبور قد تقرر عند الصحابة؛ لذا نهى النبي صلى الله عليه وسلم أن تجعل البيوت مثل المقابر لا يُصلى فيها.</t>
   </si>
   <si>
     <t>Наҳй аз маҳрум сохтани хонаҳо аз намоз ва ибодати Аллоҳ Таъоло дар онҳо.
 Манъи сафар ба қасди зиёрати фақат қабри Паёмбар (Салому дуруди Аллоҳ бар ӯ бод), зеро ӯ (Салому дуруди Аллоҳ бар ӯ бод) моро дастур ба дуруд фиристодан намуданд, ки он дар ҳар куҷое аз дунё бошем ба ӯ (Салому дуруди Аллоҳ бар ӯ бод) мерасад, аммо сафар ба қасди зиёрати масҷиди набавӣ ва намоз хондан дар он ҷоиз аст.
 Ҷашнгоҳ гирифтани қабри Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ва зиёрати бардавоми он ба таври махсус ва дар замони махсус, ва зиёрати ҳар қабри дигаре, ноҷоиз ва ҳаром аст.
 Машрӯъияти салом ва дуруд фиристодан бар Паёмбар (Салому дуруди Аллоҳ ба ӯ бод) далели иззат ва каромати ӯ (Салому дуруди Аллоҳ бар ӯ бод) назди Парвардигор аст.
 Чун тарки намоз назди қабрҳо барои саҳобагон амри муқаррарӣ шуд, Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз нагузоштани намоз дар хонаҳо наҳй фармуданд, то хонаҳо низ монанди қабристоне набошанд, ки дар он намоз хонда намешавад.</t>
   </si>
   <si>
     <t>حسن</t>
   </si>
   <si>
     <t>رواه أبو داود</t>
   </si>
   <si>
-    <t>[حسن]</t>
+    <t>[Ҳасан]</t>
   </si>
   <si>
     <t>[رواه أبو داود]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3350</t>
   </si>
   <si>
     <t>من حلف بغير الله فقد كفر أو أشرك</t>
   </si>
   <si>
     <t>Ҳар касе ба ғайр аз Аллоҳ савганд ёд кунад, ё кофир шудааст ё ширк варзидааст</t>
   </si>
   <si>
     <t>عن ابْنِ عُمَرَ رضي الله عنهما أنه سَمِعَ رَجُلًا يَقُولُ: لَا وَالْكَعْبَةِ، فَقَالَ ابْنُ عُمَرَ: لَا يُحْلَفُ بِغَيْرِ اللَّهِ، فَإِنِّي سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَلَفَ بِغَيْرِ اللهِ فَقَدْ كَفَرَ أَوْ أَشْرَكَ».</t>
   </si>
   <si>
     <t>Аз ибни Умар (Худованд аз он ду розӣ бод) ривоят аст, ки ӯ мардеро дид, ки мегуфт: савганд ба Каъба, Ибни Умар гуфт: ғайр аз Аллоҳ ба чизе дигар савганд ёд карда намешавад, зеро ман Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Ҳар касе ба ғайр аз Аллоҳ савганд ёд кунад, ё кофир шудааст ё ширк варзидааст".</t>
   </si>
   <si>
     <t>يُخبر النبيُّ صلى الله عليه وسلم أنَّ مَن حَلَف بغير الله وأسمائه وصفاته فقد كَفرَ بالله أو أشرك؛ لأن الحَلِفَ يقتضي تَعظيمَ المحلوفِ به، والعظمةُ إنَّما هي للهِ وحْدَه؛ فلا يُحلَفُ إلَّا باللهِ وأسمائِه وصِفاتِه سُبحانَه، وهذا الحلف من الشرك الأصغر؛ لكن لو أنَّ الحالِفَ عظَّم ما حَلَف به كتَعظيمِ اللهِ تعالى أو أشدَّ؛ فحينئذٍ يكونُ مِن الشِّركِ الأكبرِ.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармудаанд, ки ҳар касе ба ғайр аз Аллоҳ ва ному сифатҳои Ӯ Таъоло савганд ёд кунад куфр ба Аллоҳ ва ё ширк варзидааст, зеро савганд ба чиз ё ба касе маънои бузургдошт ва таъзими онро дорад, дар ҳоле, ки таъзим ва бузургдошт танҳо барои Аллоҳ аст. Пас бояд танҳо ба Аллоҳ ва ному сифатҳои Ӯ Таъоло савганд ёд карда шавад. Савганд ёд кардан ба ғайр аз Аллоҳ ширки асғар аст, аммо ончи ба номаш савганд ёд мекунадро баробар ба Аллоҳ ё зиёдтар аз Ӯ Таъоло бузург бидонад муртакиби ширки акбар шудааст.</t>
   </si>
@@ -1319,54 +1317,51 @@
   <si>
     <t>Ҳар ҷое бошӣ, аз Худо битарс ва пас аз ҳар бадӣ хубие анҷом деҳ, то он (бадӣ)-ро маҳв кунад ва бо ахлоқи нек бо мардум рафтор кун!</t>
   </si>
   <si>
     <t>‌عَنْ ‌أَبِي ‌ذَرٍّ، ‌جُنْدُبِ ‌بْنِ ‌جُنَادَةَ، ‌وَأَبِي ‌عَبْدِ ‌الرَّحْمَنِ، ‌مُعَاذِ بْنِ جَبَلٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «اتَّقِ اللَّهَ حَيْثُمَا كُنْت، وَأَتْبِعْ السَّيِّئَةَ الْحَسَنَةَ تَمْحُهَا، وَخَالِقْ النَّاسَ بِخُلُقٍ حَسَنٍ».</t>
   </si>
   <si>
     <t>Аз Абузар, Ҷундуб ибни Ҷунода ва Абуабдурраҳмон, Муъоз ибни Ҷабал (разияллоҳу анҳумо) ривоят аст, ки Паёмбари Аллоҳ (Саллалоҳу алайҳи ва саллам) фармуданд: "Ҳар ҷое бошӣ, аз Худо битарс ва пас аз ҳар бадӣ хубие анҷом деҳ, то он (бадӣ)-ро маҳв кунад ва бо ахлоқи нек бо мардум рафтор кун!"</t>
   </si>
   <si>
     <t>يأمر النبي صلى الله عليه وسلم بثلاثة أمور:
 الأول: تقوى الله وذلك بفعل الواجبات، وترك المحرمات، في كل مكان وزمان وحال، في السر والعلانية، وفي العافية والبلاء وغير ذلك.
 الثاني: إذا وقعت في سيئة، فافعل بعدها حسنة من صلاة وصدقة وبر وصلة وتوبة وغير ذلك، فإن ذلك يمحو السيئة. 
 الثالث: عامل الناس بأخلاق حسنة، مِنْ تبسم في وجوههم، ورفق ولين وبذل معروف وكف أذى.</t>
   </si>
   <si>
     <t>Паёмбар (Саллалоҳу алайҳи ва саллам) ба се чиз амр намудааст: Якум: Парҳезгорӣ аз Аллоҳ Таъоло, бо анҷом додани воҷиботаш ва тарк намудани муҳаррамоташ, дар ҳар макон, замон ва ҳолат, пинҳон ва ошкоро, дар неъмат ва мусибат ва ғайра. Дуюм: Агар муртакиби гуноҳе шудӣ, пас аз он кори неке анҷом деҳ, аз қабили намоз, садақа, некӣ ба мардум, силаи раҳм, тавба ва ғайра. Зеро ин амали нек гуноҳро пок месозад. Сеюм: Бо мардум бо ахлоқи нек муомила кун, аз қабили табассум дар рӯйи онҳо, нармӣ ва мулоимат, кумак кардан ба дигарон ва манъи озору азияти мардум.</t>
   </si>
   <si>
     <t>فضل الله عزّ وجل على العباد في رحمته ومغفرته وعفوه.
 اشتمل الحديث على الحقوق الثالثة: حق الله بالتقوى، وحق النفس بفعل الحسنات بعد السيئات، وحق الناس بالمعاملة بالأخلاق الحسنة.
 الترغيب في فعل الحسنات بعد السيئات، وحسن الخلق من خصال التقوى، وإنما أفرد بالذكر للحاجة إلى بيانها.</t>
   </si>
   <si>
     <t>Фазлу карами Аллоҳ Таъоло бар бандагонаш дар раҳмат, мағфират ва бахшиши Ӯ.
-Ин ҳадис се ҳақро дарбар мегирад: 
-[...2 lines deleted...]
-ҳаққи мардум - бо муомилаи нек, ахлоқи хуб, нармӣ ва рафтори хуб бо онҳо.
+Ин ҳадис се ҳақро дарбар мегирад:  Ҳаққи Худованд - бо парҳезгорӣ ва иҷрои фармони Ӯ;  ҳаққи нафс - бо анҷоми корҳои нек пас аз корҳои бад, то ки пок шавад;  ҳаққи мардум - бо муомилаи нек, ахлоқи хуб, нармӣ ва рафтори хуб бо онҳо.
 Тарғиб ва ташвиқ ба анҷоми корҳои нек пас аз гуноҳон ва ахлоқи неки хуш яке аз хислатҳои парҳезгорист. Азбаски, мардум ниёз ба фаҳмидани аҳамияти онро доранд, он ҷудо зикр карда шудааст.</t>
   </si>
   <si>
     <t>قال الترمذي: حديث حسن</t>
   </si>
   <si>
     <t>رواه الترمذي</t>
   </si>
   <si>
     <t>[قال الترمذي: حديث حسن]</t>
   </si>
   <si>
     <t>[رواه الترمذي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4302</t>
   </si>
   <si>
     <t>لقد سألتني عن عظيم، وإنه ليسير على من يسره الله عليه</t>
   </si>
   <si>
     <t>Ба дурустӣ, маро аз (коре) бузург суол кардӣ. Дар ҳақиқат ин (кор) танҳо бар касе осон аст, ки Худои Таъоло онро бар вай муяссар гардонад</t>
   </si>
   <si>
     <t>عَنْ مُعَاذِ بْنِ جَبَلٍ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ فِي سَفَرٍ، فَأَصْبَحْتُ يَوْمًا قَرِيبًا مِنْهُ وَنَحْنُ نَسِيرُ، فَقُلْتُ: يَا رَسُولَ اللهِ أَخْبِرْنِي بِعَمَلٍ يُدْخِلُنِي الجَنَّةَ وَيُبَاعِدُنِي عَنِ النَّارِ، قَالَ: «لَقَدْ سَأَلْتَنِي عَنْ عَظِيمٍ، وَإِنَّهُ لَيَسِيرٌ عَلَى مَنْ يَسَّرَهُ اللَّهُ عَلَيْهِ، تَعْبُدُ اللَّهَ وَلاَ تُشْرِكْ بِهِ شَيْئًا، وَتُقِيمُ الصَّلاَةَ، وَتُؤْتِي الزَّكَاةَ، وَتَصُومُ رَمَضَانَ، وَتَحُجُّ البَيْتَ» ثُمَّ قَالَ: «أَلاَ أَدُلُّكَ عَلَى أَبْوَابِ الخَيْرِ: الصَّوْمُ جُنَّةٌ، وَالصَّدَقَةُ تُطْفِئُ الخَطِيئَةَ كَمَا يُطْفِئُ الْمَاءُ النَّارَ، وَصَلاَةُ الرَّجُلِ مِنْ جَوْفِ اللَّيْلِ» قَالَ: ثُمَّ تَلاَ: «{تَتَجَافَى جُنُوبُهُمْ عَنِ الْمَضَاجِعِ}، حَتَّى بَلَغَ {يَعْمَلُونَ}» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِرَأْسِ الأَمْرِ كُلِّهِ وَعَمُودِهِ، وَذِرْوَةِ سَنَامِهِ؟» قُلْتُ: بَلَى يَا رَسُولَ اللهِ، قَالَ: «رَأْسُ الأَمْرِ الإِسْلاَمُ، وَعَمُودُهُ الصَّلاَةُ، وَذِرْوَةُ سَنَامِهِ الجِهَادُ» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِمَلاَكِ ذَلِكَ كُلِّهِ؟» قُلْتُ: بَلَى يَا نَبِيَّ اللهِ، فَأَخَذَ بِلِسَانِهِ قَالَ: «كُفَّ عَلَيْكَ هَذَا» فَقُلْتُ: يَا نَبِيَّ اللهِ، وَإِنَّا لَمُؤَاخَذُونَ بِمَا نَتَكَلَّمُ بِهِ؟ فَقَالَ: «ثَكِلَتْكَ أُمُّكَ يَا مُعَاذُ، وَهَلْ يَكُبُّ النَّاسَ فِي النَّارِ عَلَى وُجُوهِهِمْ أَوْ عَلَى مَنَاخِرِهِمْ إِلاَّ حَصَائِدُ أَلْسِنَتِهِمْ».</t>
@@ -1422,51 +1417,51 @@
 رحمة الله بعباده أنْ فتح لهم أبواب الخير ليتزوَّدوا من أسباب الأجر ومغفرة الذنوب.
 فضل التقرب بالنوافل بعد أداء الفرائض.
 الصلاة من الإسلام بمنزلة العمود الذي تقوم عليه الخَيْمَة، يَذهب الإسلام بذهابها، كما تسقط الخيمة بسقوط عمودها.
 وجوب حفظ اللسان عما يضر الإنسان في دينه.
 كَفُّ اللسان وضبطُه وحَبسُه هو أصل الخير كله.</t>
   </si>
   <si>
     <t>Саҳобагон (разияллоҳу анҳум) барои омӯзиши илм эҳтимоми зиёд медоданд, бинобар ин, саволҳои зиёдеро аз Паёмбари Худо (Саллалоҳу алайҳи ва саллам) мепурсиданд.
 Фаҳмиши саҳоба (разияллоҳу анҳум) бар пояи донишашон буд, ки аъмоли нек боиси ворид шудан ба биҳишт мегардад.
 Саволе, ки аз тарафи Муъоз (разияллоҳу анҳу) сурат гирифт, саволи бузург аст, зеро дар ҳақиқат он сирри ҳаёт ва вуҷуд мебошад. Ҳар мавҷуде дар ин дунё — чӣ аз ҷин бошад ё инсон — охираташ ё ҷаннат аст ё дӯзах. Аз ҳамин сабаб, ин савол дорои аҳамияти бузург аст.
 Вориди ҷаннат шудани ӯ бо анҷом додани панҷ рукни Ислом бастагӣ дорад, яъне: гувоҳӣ додан (шаҳодатайн), намоз, закот, рӯза ва ҳаҷ.
 Саромади дин, муҳимтарину гаронбаҳотарин воҷибҳо, тавҳиди Худо аст, яъне танҳо Ӯро ибодат кардан ва бе шарик.
 Раҳмати Худованд ба бандагонаш дар он аст, ки дарҳои хайрро ба рӯйи онҳо кушодааст, то аз омилҳои аҷр ва бахшиши гуноҳон баҳра баранд.
 Фазилати наздик шудан ба Аллоҳ бо ибодатҳои нафлӣ баъд аз адои фарзҳо.
 Намоз дар дини Ислом чун сутуни хайма аст, бо барҳам хӯрдани он Ислом низ меравад, ҳамчуноне, ки бо афтодани сутун хайма меафтад.
 Ҳифзи забон аз ҳар чизе, ки ба дини инсон зарар мерасонад, воҷиб аст.
 Боз доштан ва идора кардани забон, решаи тамоми хайру некиҳо аст.</t>
   </si>
   <si>
     <t>صحيح بمجموع طرقه</t>
   </si>
   <si>
     <t>رواه الترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[صحيح بمجموع طرقه]</t>
+    <t>[Саҳеҳ ба маҷмуъи ривоятҳояш]</t>
   </si>
   <si>
     <t>[رواه الترمذي وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4303</t>
   </si>
   <si>
     <t>إذا التقى المسلمان بسيفيهما فالقاتل والمقتول في النار</t>
   </si>
   <si>
     <t>Вақте ду мусалмони шамшер ба даст дар муқобили ҳам қарор мегиранд, қотил ва мақтул (ҳарду) дар дӯзах ҳастанд</t>
   </si>
   <si>
     <t>عن أبي بَكرة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «إِذَا الْتَقَى الْمُسْلِمَانِ بِسَيْفَيْهِمَا فَالْقَاتِلُ وَالْمَقْتُولُ فِي النَّارِ»، فَقُلْتُ: يَا رَسُولَ اللهِ هَذَا الْقَاتِلُ، فَمَا بَالُ الْمَقْتُولِ؟ قَالَ: «إِنَّهُ كَانَ حَرِيصًا عَلَى قَتْلِ صَاحِبِهِ».</t>
   </si>
   <si>
     <t>Аз Абубакра (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Вақте ду мусалмони шамшер ба даст дар муқобили ҳам қарор мегиранд, қотил ва мақтул (ҳарду) дар дӯзах ҳастанд". Гуфтам: Эй Расули Худо ин қотил аст, аммо гуноҳи мақтул чист? Фармуданд: "Ӯ низ мехост ҷониби муқобилро бикушад".</t>
   </si>
   <si>
     <t>يُخبر النبي صلى الله عليه وسلم أنه إذا التقى المسلمان بسيفيهما، قاصدًا كلٌّ منهما إتلافَ صاحبِه؛ فالقاتل في النار بسبب مباشرته قتلَ صاحبه،
 واستشكل الصحابةُ المقتولَ: كيف يكون في النار؟ فأخبر النبيُّ صلى الله عليه وسلم أنه أيضًا في النار لحرصِه على قتلِ صاحبه، ولم يَمنعه من القتلِ إلا مبادرةُ القاتل وسبقِه له.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки агар ду мусалмон шамшер ба даст дар муқобили ҳамдигар қарор гирифтанд ва ҳар як қасди куштани дигарро дошт, пас қотил ба сабаби куштани ҳариф дар оташи дӯзах аст. Саҳобагон бо тааҷҷуб аз сабаби дохил шудани шахси кушташуда ба дӯзах пурсиданд, Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар доданд, ки ӯ низ аз аҳли дӯзах аст, зеро ӯ ҳам қасди куштани ҳарифашро дошт, магар инки ҷониби муқобил сабқат намуда ӯро кушт.</t>
@@ -1625,56 +1620,51 @@
   <si>
     <t>عَنْ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الرَّضَاعَةُ تُحَرِّمُ مَا تُحَرِّمُ الوِلَادَةُ».</t>
   </si>
   <si>
     <t>Аз Оиша (разияллоҳу анҳо) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: “Ширхорагӣ ҳамон чизҳоеро ҳаром мегардонад, ки вилодат (насаб) ҳаром мекунад”.</t>
   </si>
   <si>
     <t>بيَّنَ النبيُّ صلى الله عليه وسلم أنه يحرم من الرضاع ما يحرم من الولادة والنسب من خال أو عم أو أخ...، وتبيح الرضاعة ما تبيح الولادة من الأحكام.</t>
   </si>
   <si>
     <t>Паёмбар (Саллаллоҳу алайҳи ва саллам) баён намуданд, ки ширхорагӣ ҳамон чизҳое ҳаром мегардад, ки аз ҷиҳати таваллуд ва насаб ҳаром аст, мисли тағоӣ, амак ё бародар... Ва он чи ки аз ҷиҳати ширхорагӣ иҷозат дода мешавад, ҳамон чиз аст, ки аз ҷиҳати таваллуд иҷозат дода мешавад.</t>
   </si>
   <si>
     <t>الحديث قاعدة في أحكام الرضاع.
 قال ابن حجر: قوله: (الرضاعة تحرم ما تحرم الولادة) أي: وتبيح ما تبيح، وهو بالإجماع فيما يتعلق بتحريم النكاح وتوابعه، وانتشار الحرمة بين الرضيع وأولاد المرضعة، وتنزيلهم منزلة الأقارب في جواز النظر والخلوة والمسافرة، ولكن لا يترتب عليه باقي أحكام الأمومة من التوارث ووجوب الإنفاق والعتق بالملك والشهادة والعقل وإسقاط القصاص.
 إثبات حكم التحريم بالرضاع تحريمًا مؤبدًا.
 دلت الأحاديث الأخرى أن التحريم بالرضاعة يثبت بخمس رضعات معلومات، وأن تكون في السنتين الأوليين.
 المحرمات بالنسب هن: الأمهات، ويدخل فيهنَّ الجدات، وإن علون من قبل الأمّ أو الأب. والبنات: ويدخل فيهنَّ بنات البنات، وبنات الأولاد، وإن سفلن. والأخوات: سواء أكنّ من قبل الأب والأم، أو من قبل أحدهما. والعمَّات: ويدخل فيهنّ جميع أخوات الأب الشقيقات وغير الشقيقات، وكذلك جميع أخوات أجدادك، وإن علون. والخالات: ويدخل فيهنّ جميع أخوات الأم الشقيقات، وغيرهنّ، وكذلك جميع أخوات الجدات، وإن علون، سواء أكنَّ جدات من الأب أم من الأم. وبنات الأخ، وبنات الأخت، ويدخل فيهنَّ بناتهنَّ، وإن سفلن.
 المحرمات بالرضاع، فيحرم من الرضاع ما يحرم من النسب، فكل امرأة حَرُمت من النسب حَرُمَ مثلها من الرضاع إلا أم أخيه وأخت ابنه من الرضاع فلا تحرم.</t>
   </si>
   <si>
     <t>Ин ҳадис қоидае аст дар аҳкоми ширхорагӣ.
 Ибни Ҳаҷар мегӯяд: Сухани Паёмбар (Саллалоҳу алайҳи ва саллам) “Ширхорагӣ ҳамон чизҳоеро ҳаром мегардонад, ки вилодат ҳаром мекунад”. Яъне, ҳамон чизеро мубоҳ мегардонад, ки вилодат мубоҳ мекунад. Ва ин бо иттифоқи уламо аст дар масоиле, ки ба ҳаром будани никоҳ ва он чи ба он вобастааст, марбут мешавад, ва низ дар паҳн шудани маҳрамият байни кӯдаки ширхӯрда ва фарзандони зане, ки ӯро шир додааст, ва муносибати онҳо чун хешовандон дар масъалаи назар кардан, танҳо будан (халват) ва ҳамсафарӣ. Аммо бо ин вуҷуд, дигар аҳкоми модарӣ, монанди мерос гирифтан, нафақа додан, озод шудан бо моликият, шаҳодат, дия ва лағви қасос, бар он асос намешаванд.
 Собит шудани ҳукми ҳаром будан бо сабаби ширхорагӣ, ҳурмати абадӣ аст.
 Ҳадисҳои дигар нишон медиҳанд, ки ҳурмат бо сабаби ширхорагӣ танҳо бо панҷ бор шир додани маълум собит мешавад ва ин бояд дар ду соли аввали зиндагӣ бошад.
-Ҳурмат аз рӯи насаб (хешутаборӣ) инҳоянд: 
-[...4 lines deleted...]
-Холаҳо. Ба ин гурӯҳ ҳамаи хоҳарони модар, хоҳ аз як падару модар бошанд, хоҳ нимахоҳар; ҳамчунин хоҳарони бибӣ, хоҳ аз тарафи падар бошанд, хоҳ аз модар, ҳарчанд боло равад, дохил мешаванд. Инчунин духтарони бародар ва духтарони хоҳар ва ҳар қадар поён равад шомил мешаванд.
+Ҳурмат аз рӯи насаб (хешутаборӣ) инҳоянд:  Модарон. Дар ин гурӯҳ модарони падарӣ ва модарӣ ва ҳарчанд, ки боло равад шомил мешаванд.  Духтарон. Дар ин гуӯҳ набераҳо аз духтар ва писар, ҳарчанд, ки поён равад шомиланд.  Хоҳарон. Дар он хоҳ аз падару модар, хоҳ аз яке аз он ду бошанд шомил мешаванд.  Аммаҳо. Дар ин гурӯҳ ҳамаи хоҳарони падар, хоҳ хоҳари як падару модар, ё нимахоҳар; ҳамчунин хоҳарони бобоҳо, ҳарчанд боло равад, дохил мешаванд.  Холаҳо. Ба ин гурӯҳ ҳамаи хоҳарони модар, хоҳ аз як падару модар бошанд, хоҳ нимахоҳар; ҳамчунин хоҳарони бибӣ, хоҳ аз тарафи падар бошанд, хоҳ аз модар, ҳарчанд боло равад, дохил мешаванд. Инчунин духтарони бародар ва духтарони хоҳар ва ҳар қадар поён равад шомил мешаванд.
 Ҳурмат аз рӯӣ ширхорагӣ. Аз роҳи ширхорагӣ ҳамон чизҳое ҳаром мешавад, ки аз рӯӣ насаб ҳаром мешавад. Яъне, ҳар касе, ки бо хун ҳаром мешавад, ҳамон гуна бо ширхорагӣ низ ҳаром мешавад. Магар: Модари бародари ширхора (яъне зани дигаре, ки бародарат аз ӯ шир хӯрдааст), ҳаром нест. Хоҳари писари ширхорагӣ низ ҳаром намешавад. Ин ду аз роҳи ширхорагӣ ҳаром намешаванд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4311</t>
   </si>
   <si>
     <t>إن الحلال بين وإن الحرام بين</t>
   </si>
   <si>
     <t>Ҳалол ошкору равшан аст ва ҳаром ҳам ошкору равшан аст</t>
   </si>
   <si>
     <t>عن النُّعمان بن بَشير رضي الله عنه قال: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ -وَأَهْوَى النُّعْمَانُ بِإِصْبَعَيْهِ إِلَى أُذُنَيْهِ-: «إِنَّ الْحَلَالَ بَيِّنٌ وَإِنَّ الْحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنِ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الْحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الْحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَا وَإِنَّ حِمَى اللهِ مَحَارِمُهُ، أَلَا وَإِنَّ فِي الْجَسَدِ مُضْغَةً، إِذَا صَلَحَتْ صَلَحَ الْجَسَدُ كُلُّهُ، وَإِذَا فَسَدَتْ فَسَدَ الْجَسَدُ كُلُّهُ، أَلَا وَهِيَ الْقَلْبُ».</t>
   </si>
   <si>
     <t>Аз Нуъмон ибни Башир (Худованд аз ӯ розӣ бод) ривоят аст, ки мегӯяд: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт -ва Нуъмон  ду ангушташро ба сӯи гушҳояш бардошт-: "Ҳалол ошкору равшан аст ва ҳаром ҳам ошкору равшан аст ва дар миёни ҳалол ва ҳаром чизҳои шубҳанок вуҷӯд дорад, ки бисёре аз мардум онҳоро намедонанд, пас ҳар касе аз онҳо бипарҳезад дин ва шарафи худро нигоҳ доштааст, ва ҳар касе дар умури шубҳанок афтад дар ҳаром афтидааст, монанди чӯпоне, ки рамаи худро атрофи ҳарими дигарон мечаронад ва эҳтимоли ворид шудани рама ба ҳарими онон аст. Огоҳ бошед, ки ҳар подшоҳ ҳарими худро дорад ва огоҳ бошед, ки ҳарими Худованд ҳамон ҳаромкардаҳои Ӯ Таъолост. Огоҳ бошед, ки дар бадан гӯштпорае ҳаст, ки агар он дуруст шавад тамоми бадан дуруст мешавад, ва агар он вайрон ша­вад тамоми бадан вайрон мешавад, огоҳ бошед, ки он гӯштпора қалб аст".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. 
 ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. 
 وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. 
 وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
@@ -1713,53 +1703,51 @@
   </si>
   <si>
     <t>Паёмбари Аллоҳ (Саллаллоҳу алайҳи ва саллам) хабар доданд, ки Аллоҳ Таъоло поку муқаддас аст, аз ҳар гуна нуқс ва айб орӣ ва бо тамоми сифатҳои комил ороста аст. Ӯ танҳо амалҳо, гуфторҳо ва эътиқодҳои покро мепазирад, яъне он чи холисона барои Худост ва мувофиқ ба суннати Паёмбар (Саллаллоҳу алайҳи ва саллам) мебошад. Пас, набояд касе ба Аллоҳ наздик шавад, магар бо он чи пок ва дуруст аст. Аз бузургтарин сабабҳои қабул шудани амалҳо, пок будани хӯроки банда аст, яъне аз ҳалол будани ризқаш. Агар хӯрданаш ҳалол бошад, амалаш низ пок мешавад. Бар ҳамин асос, Аллоҳ ба муъминон ҳамон чизеро амр кардааст, ки ба паёмбарон фармудааст: хӯрдани ҳалол ва анҷоми аъмоли солеҳ.  
 Худованд мефармояд: (Эй паёмбарон, аз [ғизоҳои] покиза бихӯред ва кори шоиста анҷом диҳед. Яқинан, ман ба он чи мекунед, огоҳам), дар ҷои дигар мефармояд: (Эй касоне, ки имон овардаед, аз чизҳои покизае, ки рӯзии шумо кардаем, бихӯред).
 Сипас Паёмбари Аллоҳ (Саллаллоҳу алайҳи ва саллам) аз хӯрдани ҳаром, ки амалро фосид месозад ва монеи қабул шудани он мегардад, ҳушдор доданд, ҳарчанд инсон тамоми сабабҳои зоҳирии қабулро анҷом диҳад. Аз ҷумлаи ин сабабҳо:
 Аввал: Сафар кардан ба хотири тоатҳо, монанди ҳаҷ, ҷиҳод, силаи раҳм ва ғайра.
 Дувум: Зоҳири номураттаб: мӯйҳои парешон ва шона назада, хоколуд, либоси ифлос, яъне дар ҳолати ночорӣ ва ниёзмандӣ.
 Севум: Дастони худро ба сӯи осмон барои дуо мебардорад.
 Чаҳорум: Бо номҳои Аллоҳ дуо мекунад ва бо исрор мегӯяд: "Ё Рабб! Ё Рабб!"
 Аммо бо вуҷуди ин ҳама нишонаҳои иҷобати дуо, дуояш қабул намешавад! (Чаро?) Зеро хӯрокаш ҳаром, нӯшокиаш ҳаром, либосаш ҳаром ва бо ҳаром парвариш ёфтааст. Пас, имкон надорад дуои касе, ки дорои ин гуна хусусиятҳо аст, қабул шавад. Чӣ гуна дуои касе, ки бо ҳаром бузург шудааст, қабул шавад!?</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصفه به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Камоли Аллоҳ Таъоло дар Зот, сифатҳо, афъол ва аҳкомаш (комилу бе айб аст).
 Амр ба ихлос дар амалҳо барои Аллоҳ ва пайравӣ аз Паёмбар (Саллаллоҳу алайҳи ва саллам).
 Бо истифода аз он чизе, ки ба амал ташвиқ мекунад. Чунон ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Худованд муъминонро ба он чи ба паёмбарон фармудааст, фармон додааст". Пас, агар муъмин донад, ки ин яке аз фармудаҳои паёмбарон аст, ба ӯ қувват мебахшад ва ба иҷрои он ташвиқ меёбад.
 Аз ҷумлаи монеаҳои истиҷобати дуо хӯрдани ҳаром ва парвариш ёфтан бо молу ғизои ҳаром аст.
-Аз сабабҳои иҷобати дуо панҷ чиз аст:
-[...1 lines deleted...]
-2. Ҳолати дармондагӣ ва бечорагӣ. 3. Боло бурдани дастон ба самти осмон аз одоби дуо аст.  4. Илтиҷо ва исрор дар дуо, бо такрори «Ё Рабб, ё Рабб», ки аз роҳҳои бузурги иҷобат мебошад.  5. Хӯрданӣ ва нӯшидании ҳалол.
+Аз сабабҳои иҷобати дуо панҷ чиз аст: 1. Дарозии сафар, зеро он боиси шикастагӣ ва ниёзмандии қалб мешавад, ки аз бузургтарин сабабҳои иҷобат аст.   2. Ҳолати дармондагӣ ва бечорагӣ. 3. Боло бурдани дастон ба самти осмон аз одоби дуо аст.  4. Илтиҷо ва исрор дар дуо, бо такрори «Ё Рабб, ё Рабб», ки аз роҳҳои бузурги иҷобат мебошад.  5. Хӯрданӣ ва нӯшидании ҳалол.
 Хӯрдани ҳалол ва покиза аз сабабҳои кумак кунанда барои амали нек аст.
 Қозӣ Айёз мегӯяд: «Тайиб» муқобили «хабис» (нопок) аст. Вақте ки Аллоҳ ба сифати «Тайиб» тавсиф мешавад, мақсад он аст, ки Ӯ аз ҳар нуқс ва айб пок ва муқаддас аст. Вақте ки ин сифат барои инсон гуфта мешавад, маънояш он аст, ки ӯ аз ахлоқи зишт ва аъмоли қабеҳ пок аст ва бо ахлоқи нек ороста шудааст. Вақте ки барои мол гуфта мешавад, мақсад он аст, ки он ҳалол ва аз беҳтарин молҳо мебошад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4316</t>
   </si>
   <si>
     <t>إن الله كتب الإحسان على كل شيء</t>
   </si>
   <si>
     <t>Худованд эҳсон (некӣ)-ро бар ҳама чиз муқаррар кардааст</t>
   </si>
   <si>
     <t>عن شداد بن أوس رضي الله عنه قال: ثِنْتَانِ حَفِظْتُهُمَا عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا الْقِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذَّبْحَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، فَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Аз Шаддод ибни Авс (Худованд аз ӯ розӣ бод) ривоят аст, ки мегӯяд: аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ду чиз ҳифз кардаам, ки фармудаанд: "Худованд эҳсон (некӣ)-ро бар ҳама чиз муқаррар кардааст. Чун агар куштед бо некӣ бикушед ва агар забҳ кардед бо некӣ забҳ кунед. Ҳаргоҳ касе аз шумо забҳ мекунад корди худро тез кунад то қурбонии худро дар вақти забҳ азоб надиҳад".</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки Худованд эҳсон дар ҳама чизро бароямон воҷиб гардонидааст, ва эҳсон иборат аст аз: муроқибати ҳамешагии Худованд бар ибодати мо, бар анҷоми амалҳои нек ва даст бардоштан аз озор ва азияти тамоми махлуқот, ки ҳатто дар забҳи чорво эҳсон бояд дар назар гирифта шавад.
@@ -1934,55 +1922,51 @@
   <si>
     <t>Ба дурустӣ, он чи мардум аз панди паёмбарони пешин дарёфтаанд, ин аст: "Ҳар гоҳ шарм накардӣ, пас ҳар чи мехоҳӣ бикун»". [Шарму ҳаё дар ҳамаи шариатҳои осмонӣ писандида ва мавриди ситоиш будааст. Яъне, агар шарму ҳаё надошта бошӣ, ки туро аз чизҳои ҳаром боздорад, пас ҳар чи хоҳӣ бикун, вале барои худ бадбахтӣ меорӣ]</t>
   </si>
   <si>
     <t>عَنْ أَبي مَسْعُودٍ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Аз Абумасъуд (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Ба дурустӣ, он чи мардум аз панди паёмбарони пешин дарёфтаанд, ин аст: "Ҳар гоҳ шарм накардӣ, пас ҳар чи мехоҳӣ бикун»". [Шарму ҳаё дар ҳамаи шариатҳои осмонӣ писандида ва мавриди ситоиш будааст. Яъне, агар шарму ҳаё надошта бошӣ, ки туро аз чизҳои ҳаром боздорад, пас ҳар чи хоҳӣ бикун, вале барои худ бадбахтӣ меорӣ].</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مما جاء فيه الوصية عن الأنبياء المتقدِّمين، وتَدَاوَلَه الناس بينهم وتوارثوه عنهم قرنًا بعد قرن، حتى وصل إلى أوّل هذه الأمة، انظر إلى ما تريد أنْ تَفعلَه، فإنْ كان ممّا لا يُستَحى منه فافعله، وإنْ كان ممّا يُستَحى منه فَدَعْه؛ فإنَّ المانع مِن فِعْل القبائح هو الحياء، فمَن لم يكن له حياءٌ، انْهَمَك في كلّ فَحْشاء ومُنكر.</t>
   </si>
   <si>
     <t>Паёмбари Аллоҳ (Саллаллоҳу алайҳи ва саллам) хабар доданд, ки яке аз васиятҳое, ки аз паёмбарони пешин омадааст ва мардум онро дар байни худ паҳн намуда, аз насл ба насл мерос гирифтаанд, то ба аввали ин уммат расидааст, чунин аст: Ба он чи мехоҳӣ анҷом диҳӣ, назар кун, агар он чизе бошад, ки анҷом доданаш сабаби шарму ҳаё нагардад, пас анҷомаш деҳ, аммо агар амале бошад, ки анҷом доданаш сабаби шарму ҳаё гардад, пас онро тарк кун. Зеро шарму ҳаё монеи асосии анҷоми корҳои зишту нораво аст. Ҳар касе, ки ҳаё надошта бошад, ба ҳар гуна фаҳшо ва амали зишт гирифтор мешавад.</t>
   </si>
   <si>
     <t>الحياء أصل الأخلاق الكريمة.
 الحياء صفة من صفات الأنبياء عليهم السلام، وهو من المأثور عنهم.
 الحياء هو الذي يجعل المرء المسلم يفعل ما يُجَمِّلُ ويَزِيْن، ويَترك ما يُدّنِّس ويَشَيْن.
 قال النووي: الأمر فيه للإباحة، أي: إذا أردت فعل شيء فإن كان مما لا تستحي إذا فعلتَه من الله ولا من الناس فافعله، وإلا فلا، وعلى هذا مدار الإسلام، وتوجيه ذلك أنَّ المأمورَ به الواجب والمندوب يُستحيَى مِن تَرْكِه، والمنهي عنه الحرام والمكروه يُستحيى من فعله، وأما المباح فالحياء من فعله جائز، وكذا مِن تركه، فتضمن الحديث الأحكام الخمسة، وقيل: هو أمرُ تهديد، ومعناه: إذا نُزِع مِنك الحياء فافعل ما شئت؛ فإنّ الله مجازيك عليه، وقيل: هو أمرٌ بمعنى الخبر، أي: مَن لا يَستحيي يَصنع ما أراد.</t>
   </si>
   <si>
     <t>Шарму ҳаё асоси ахлоқи неку аст.
 Шарму ҳаё хислате аз хислатҳои паёмбарон (алайҳиму-с-салом) мебошад ва ин хислат аз онҳо нақл шудааст.
 Шарму ҳаё чизест, ки мусалмонро водор ба анҷом додани он чи ӯро зебо ва ороста мегардонад, мекунад, ва ӯро аз он чи, ки сабаби паст ва шарманда шуданаш аст, бозмедорад.
-Нававӣ мегӯяд: Амри зикршуда дар ҳадис маънои мубоҳ (иҷозатдодашуда)-ро дорад. Яъне, агар хоҳӣ коре анҷом диҳӣ ва дар анҷом доданаш аз Аллоҳ Таъоло ва мардум шарм надорӣ, пас анҷом деҳ; вагарна, аз он дурӣ ҷӯй. Ва бар ҳамин асос дини Ислом поягузорӣ шудааст.
-[...3 lines deleted...]
-Гуфтаи дигар: Ин амр ба маънои хабар аст, яъне ҳар касе, ки шарм надошта бошад, ҳар кореро анҷом медиҳад, чӣ дуруст, чӣ нодуруст.</t>
+Нававӣ мегӯяд: Амри зикршуда дар ҳадис маънои мубоҳ (иҷозатдодашуда)-ро дорад. Яъне, агар хоҳӣ коре анҷом диҳӣ ва дар анҷом доданаш аз Аллоҳ Таъоло ва мардум шарм надорӣ, пас анҷом деҳ; вагарна, аз он дурӣ ҷӯй. Ва бар ҳамин асос дини Ислом поягузорӣ шудааст. Тавзеҳаш ин аст: Он чи воҷиб ва мустаҳаб аст, тарки он боиси шарму ҳаё аст. Он чи ҳаром ва макруҳ аст, анҷомаш боис мешавад, ки инсон шарм намояд. Аммо амри мубоҳ, анҷом додан ё тарки он ҷоиз аст ва ҳеҷ яке боиси шарм нест. Пас, ин ҳадис ҳамаи панҷ ҳукми шаръиро дар бар мегирад.   Гуфта шудааст: Ин амр маънои таҳдидро дорад, яъне агар шарм аз ту бардошта шавад, пас ҳар чи бихоҳӣ анҷом деҳ, зеро Худо туро муҷозот хоҳад кард. Гуфтаи дигар: Ин амр ба маънои хабар аст, яъне ҳар касе, ки шарм надошта бошад, ҳар кореро анҷом медиҳад, чӣ дуруст, чӣ нодуруст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4559</t>
   </si>
   <si>
     <t>إنما الأعمال بالنيات، وإنما لكل امرئ ما نوى</t>
   </si>
   <si>
     <t>Албатта амалҳо вобаста ба ниятҳо ҳастанд ва барои ҳар шахс он чизе аст, ки ба қасди расидан ба он ният кардааст</t>
   </si>
   <si>
     <t>عن عمر بن الخطاب رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّمَا الْأَعْمَالُ بِالنِّيَّةِ، وَإِنَّمَا لِامْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إِلَى اللهِ وَرَسُولِهِ، فَهِجْرَتُهُ إِلَى اللهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوِ امْرَأَةٍ يَتَزَوَّجُهَا، فَهِجْرَتُهُ إِلَى مَا هَاجَرَ إِلَيْهِ».
 وفي لفظ للبخاري: «إِنَّمَا الْأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى».</t>
   </si>
   <si>
     <t>Аз Умар ибни Хаттоб ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Амалҳо вобаста ба ният ҳастанд ва барои ҳар кас ҳамон хоҳад буд, ки барои расидан ба он ният кардааст, пас касе ҳиҷраташ ба сӯи Аллоҳ ва расулаш бошад, ҳиҷрати ӯ ба сӯи Аллоҳ ва расулаш аст, ва касе ҳиҷрати ӯ барои моли дунё бошад, ё занеро ба никоҳи худ дароварад, пас ҳиҷрати ӯ барои чизе аст, ки ба ҳадафи расидан ба он ҳиҷрат кардааст". Дар ривояти Бухорӣ омадааст: "Албатта амалҳо вобаста ба ниятҳо ҳастанд ва барои ҳар шахс он чизе аст, ки ба қасди расидан ба он ният кардааст".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ كل الأعمال معتبرة بالنية، وهذا الحكم عام في جميع الأعمال من العبادات والمعاملات، فمن قصد بعمله منفعةً لم يَنَلْ إلا تلك المنفعة ولا ثواب له، ومن قصد بعمله التقرب إلى الله تعالى نال من عمله المثوبة والأجر ولو كان عملًا عاديًّا، كالأكل والشرب.
 ثم ضرب صلى الله عليه وسلم مثلًا لبيان تأثير النية في الأعمال مع تساويهما في الصورة الظاهرة، فبَيَّن أنَّ من قصد بهجرته وترك وطنه ابتغاء مرضات ربه، فهجرته هجرة شرعية مقبولة يثاب عليها لصدق نيته، ومن قصد بهجرته منفعةً دنيوية، من مال، أو جاه، أو تجارة، أو زوجة، فلا ينال من هجرته إلا تلك المنفعة التي نواها، ولا نصيب له من الأجر والثواب.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён фармудаанд, ки амалҳои бандагон вобаста ба ниятҳои худи онҳо аст, ки ин як ҳукми умумӣ ва фарогири тамоми ибодот ва муомилот аст. Пас ҳар кӣ амалеро барои расидан ба ҳадафи муаян ният кунад, ҳамонро ба даст меорад ва барояш подош нахоҳад буд. Ҳар кӣ амалеро барои расидан ба ризои Худованд анҷом медиҳад, барояш аҷр ва подоши нек хоҳад буд, агарчи як амали кам ва оддӣ бошад, монанди хурдан ва нӯшидан.
 Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) барои тавзеҳи бештари таъсири ният бар амалҳо, ки дар зоҳир барои мо яксон вонамуд мешаванд, мисолҳо оварда баён намуданд, ки ҳар касе аз ватани худ барои дарёфти ризо ва хушнудии Парвардигораш ҳиҷрат кунад, ҳиҷрати шаръӣ ва писандида аст ва барои нияти содиқонаи худ  соҳиби аҷр ва савоб мегардад, ва ҳар касе ҳадаф аз ҳиҷраташ дарёфти манфиати дунявӣ, аз ҷумла мол, мансаб, тиҷорат ва ё издивоҷ бошад, аз он ҳиҷрат танҳо ҳамон чизе, ки барои расидан ба он қасд карда буд дармеёбад ва аз аҷру подош баҳрае нахоҳад бурд.</t>
   </si>
@@ -2296,51 +2280,51 @@
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён намуданд, ки ҷилавгирӣ аз осеб ва зуҳуроти он ба худ ва бар дигарон лозим аст, ва барои касе ҷоиз нест бар худ ва на бар дигарон зарар бирасонад.
 Ҷоиз нест посухи зарар бо зарар бошад, зеро зарар бо расонидани зарар бартараф намешавад, магар аз роҳи қасос ва бидуни таъадӣ.
 Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён доштанд, ки касе ба мардум зарар мерасонад зарар хоҳад дид, ва касе машақат бар мардум меорад машақат хоҳад дид.</t>
   </si>
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 تحريم الضرر والضرار بالقول أو بالفعل أو بالترك.
 الجزاء من جنس العمل، فمن ضارَّ ضارَّه الله، ومن شاقَّ شاقَّه الله.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Наҳй аз муҷозоте ки бештар аз ҳад (-и шаръӣ) бошад.
 Худованд бандагонро ба чизе, ки бар зиёни онҳо тамом мешавад, амр нафармудааст.
 Зарар расонидан бар худ ва бар дигарон, бо забон бошад ва ё амал, ҳаром аст.
 Муҷозот аз ҷинси амал аст, ҳар кӣ зиён расонад Худованд ба ӯ зиён мерасонад ва ҳар кӣ душворӣ ба мардум орад Худо бар ӯ душворӣ меорад.
 Яке аз қоидаҳои шариъат ин аст, ки "Зарар бартараф карда мешавад". Шариат зарарро қабул надорад, ва зарар расонидан бар дигаронро инкор мекунад.</t>
   </si>
   <si>
     <t>صحيح بشواهده</t>
   </si>
   <si>
     <t>رواه الدارقطني</t>
   </si>
   <si>
-    <t>[صحيح بشواهده]</t>
+    <t>[Саҳеҳ ба шоҳидҳояш]</t>
   </si>
   <si>
     <t>[رواه الدارقطني]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4711</t>
   </si>
   <si>
     <t>لا يحل دم امرئ مسلم إلا بإحدى ثلاث</t>
   </si>
   <si>
     <t>Раво нест рехтани хуни фарди мусалмон, магар ба яке аз се чиз</t>
   </si>
   <si>
     <t>عَنِ ابنِ مَسعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَحِلُّ دَمُ امْرِئٍ مُسْلِمٍ إِلَّا بِإِحْدَى ثَلَاثٍ: الثَّيِّبُ الزَّانِي، وَالنَّفْسُ بِالنَّفْسِ، وَالتَّارِكُ لِدِينِهِ المُفَارِقُ لِلْجَمَاعَةِ».</t>
   </si>
   <si>
     <t>Аз Ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Раво нест рехтани хуни фарди мусалмон, магар ба яке аз се чиз: зан ё марди издивоҷ кардаи зинокор ва (қатли) ҷоне ба (қасоси) ҷон (-и дигар) ва касе, ки тарки дини худ кунад ва аз ҷамъияти мусалмонон ҷудо шавад".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ دمَ المسلم حرام، إلا إنْ فعل واحدة من خصال ثلاث: 
 الأولى: مَن وقع في فاحشة الزنا، وقد تزوج بعقد صحيح؛ فيحل قتله بالرجم. 
 الثانية: من قَتل نفسًا معصومة عمدًا بغير حق، قُتل بشروطه. 
 الثالثة: الخارج عن جماعة المسلمين؛ إما بترك دينه الإسلام كله بالردة، أو المفارق بغير ردة بترك بعضه كأهل البغي، وقطاع الطريق، والمحاربين من الخوارج وغيرهم.</t>
   </si>
@@ -2526,52 +2510,51 @@
   </si>
   <si>
     <t>Аз Миқдом ибни Маъди Кариб (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам)-ро шунидам, ки мефармояд: "Одамизод ҳеҷ зарферо бадтар аз шикамаш пур накардааст. Барои инсон кофӣ аст чандон бихӯрад, ки зинда бимонад, агар ночор ба хӯрдани бештар аз он шуд, пас, бояд сеяки меъдаи худро барои хӯрданиҳо ва сеяки дуюмро ба нӯшиданиҳо ва сеяки дигарро барои нафас кашидан ихтисос диҳад".</t>
   </si>
   <si>
     <t>يرشدنا النبي الكريم صلى الله عليه وسلم إلى أصل من أصول الطب، وهي الوقاية التي يقي بها الإنسان صحته، وهي التقليل من الأكل، بل يأكل بقدر ما يسد رمقه ويقويه على أعماله اللازمة، وإن شر وعاء مُلئ هو البطن لما ينتج عن الشبع من الأمراض الفتاكة التي لا تحصى عاجلًا أو آجلًا باطنًا أو ظاهرًا.
 ثم إن الرسول صلى الله عليه وسلم قال: إذا كان الإنسان لابد له من الشبع، فليجعل الأكل بمقدار الثلث، والثلث الآخر للشرب، والثلث للنفس حتى لا يحصل عليه ضيق وضرر، وكسل عن تأدية ما أوجب الله عليه في أمر دينه أو دنياه.</t>
   </si>
   <si>
     <t>Паёмбари Акрам (Саллалоҳу алайҳи ва саллам) моро ба яке аз усулҳои асосии тиб роҳнамоӣ мекунад, ки он пешгирӣ (профилактика) аст. Яъне, инсон бояд саломатии худро бо камхӯрӣ нигоҳ дорад. Бояд танҳо ба қадре бихӯрад, ки гуруснагияшро дур кунад ва ӯро барои анҷоми корҳои зарурӣ қувват бахшад. Зеро бадтарин зарфе, ки пур мешавад, шикам аст, аз серхӯрӣ бемориҳои зиёде ба вуҷуд меояд, ки бархе фавран ва баъзе дертар, бархе ошкор ва бархе пинҳон пайдо мешаванд. Сипас Расули Худо (Саллалоҳу алайҳи ва саллам) фармуданд: Агар инсон ночор бошад, ки сер шавад, пас бояд аз се як ҳиссаи шикамашро барои хӯрок, як ҳиссаи дигарро барои нӯшидан ва як ҳиссаи боқимондаашро барои нафаскашӣ гузорад, то ки тангии нафас, зарар ва танбалӣ дар анҷоми фарзҳои диниву дунявӣ бар ӯ роҳ наёбад.</t>
   </si>
   <si>
     <t>عدم التوسع في الأكل والشرب، وهذا أصل جامع لأصول الطب كلها، لما في كثرة الشبع من الأمراض والأسقام.
 الغاية من الأكل، هي حفظ الصحة والقوة وبهما سلامة الحياة.
 لملء البطن من الطعام أضرار بدنية ودينية، قال عمر رضي الله عنه: «إياكم والبطنة، فإنها مفسدة للجسم ومكسلة عن الصلاة».
 الأكل من حيث الحكم على أقسام: واجب، وهو ما به تُحفظ الحياة ويؤدي تركه إلى ضرر. جائز، وهو ما زاد على القدر الواجب ولا يُخشى ضرره. مكروه، وهو ما يُخشى ضرره. محرم، وهو ما يُعلم ضرره. ومستحب، وهو ما يُستعان به على عبادة الله وطاعته، وقد أجمل ذلك في الحديث في ثلاث مراتب: أولها: ملء البطن. ثانيها: أكلات أو لقيمات يقمن صلبه. ثالثها: قوله: «ثلث لطعامه وثلث لشرابه وثلث لنفسه» وهذا كله إذا كان جنس المأكول حلالًا.
 الحديث قاعدة من قواعد الطب، وحيث إن علم الطب مداره على ثلاثة أصول: حفظ القوة والحمية والاستفراغ، فقد اشتمل الحديث على الأولين منها، كما في قوله تعالى : (وَكُلُوا وَاشْرَبُوا وَلَا تُسْرِفُوا إِنَّهُ لَا يُحِبُّ الْمُسْرِفِينَ) [الأعراف: 31].
 كمال هذه الشريعة حيث اشتملت على مصالح الإنسان في دينه ودنياه.
 من علوم الشريعة أصولُ الطب وأنواع منه، كما جاء في العسل والحبة السوداء.
 اشتمال أحكام الشريعة على الحكمة، وأنها مبنية على درء المفاسد وجلب المصالح.</t>
   </si>
   <si>
     <t>Худдорӣ аз зиёд хӯрдану нӯшидан, ин як асоси умумии тамоми қоидаҳои тиббӣ аст, зеро пурхӯрӣ сабаби бемориҳо ва дардҳои гуногун мегардад.
 Мақсади хӯрок хӯрдан нигоҳ доштани сиҳатӣ ва қувват аст, ки бо онҳо ҳаёт солим мемонад.
 Серхӯрӣ ба бадан ва дин зарар дорад. Умар (разияллоҳу анҳу) гуфт: "Аз серхӯрӣ парҳез кунед, зеро он баданро табоҳ мекунад ва сабаби сустии инсон дар намоз мешавад".
-Хӯрдан аз нигоҳи ҳукм бар панҷ қисм ҷудо мешавад: Воҷиб, он чизе, ки барои ҳифзи ҳаёт зарур аст ва тарки он ба зарар меанҷомад. Ҷоиз, зиёда аз ҳадди зарурӣ, ки зарараш эҳтимолӣ нест. Макрӯҳ, он чизе, ки эҳтимоли зарар доштанаш вуҷуд дорад. Ҳаром, он чизе, ки зиён доштани он маълум аст. Мустаҳаб, он чизе, ки дар ибодати Худо кумак мекунад.
-Ин мафҳум дар ҳадис бо се марҳила ҷамъбаст шудааст. Аввал: пур кардани шикам. Дувум: чанд луқма барои устувории бадан. Севум: "Як сеюм барои таом, як сеюм барои нӯшокӣ ва як сеюм барои нафаскашӣ". Ин ҳама дар сурате дуруст аст, ки навъи хӯрок ҳалол бошад.
+Хӯрдан аз нигоҳи ҳукм бар панҷ қисм ҷудо мешавад: Воҷиб, он чизе, ки барои ҳифзи ҳаёт зарур аст ва тарки он ба зарар меанҷомад. Ҷоиз, зиёда аз ҳадди зарурӣ, ки зарараш эҳтимолӣ нест. Макрӯҳ, он чизе, ки эҳтимоли зарар доштанаш вуҷуд дорад. Ҳаром, он чизе, ки зиён доштани он маълум аст. Мустаҳаб, он чизе, ки дар ибодати Худо кумак мекунад. Ин мафҳум дар ҳадис бо се марҳила ҷамъбаст шудааст. Аввал: пур кардани шикам. Дувум: чанд луқма барои устувории бадан. Севум: "Як сеюм барои таом, як сеюм барои нӯшокӣ ва як сеюм барои нафаскашӣ". Ин ҳама дар сурате дуруст аст, ки навъи хӯрок ҳалол бошад.
 Ин ҳадис яке аз қоидаҳои асосии тиб ба шумор меравад. Азбаски илми тиб бар се асос такя мекунад: нигоҳдории қувват, парҳез ва тоза кардани бадан, ҳадис ду асоси аввалро дар бар мегирад. Чуноне, ки Худованд мефармояд: (ва [дар зиндагӣ, аз хӯрокҳои покиза] бихӯред ва биошомед, вале исроф накунед, [ки] бе тардид, Аллоҳ Таъоло исрофкунандагонро дӯст намедорад) (Сураи Аъроф, ояти 31).
 Камолоти ин шариати исломӣ дар он зоҳир аст, ки ҳамаи манфиатҳои инсонро, чи дар динаш ва чи дар дунёяш дарбар мегирад.
 Аз ҷумлаи илмҳои шариат бахшҳои асосии тиб ва навъҳои гуногуни он низ ҳастанд, чунончи, дар бораи асал ва сиёҳдона (ҳаббат-ус-савдо) омадааст.
 Аҳкоми шариат шомили ҳикмат аст, ки асоси онҳо ҳикмат ва бар пояи пешгирии зарарҳо ва ҷалби манфиатҳо қарор гирифтаанд.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد والترمذي والنسائي وابن ماجه</t>
   </si>
   <si>
     <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4723</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس فيه فهو رد</t>
   </si>
   <si>
     <t>Ҳар ки дар ин амри мо (дини мо) чизеро биёварад, ки аз он нест, он (чиз) пазируфта намешавад</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ فِيهِ فَهُوَ رَدٌّ» متفق عليه.
 ولمسلم: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
@@ -2899,54 +2882,51 @@
 أما الأسباب الشرعية كقراءة القرآن، أو الحسية كالأدوية التي ثبتت بالتجربة، فهي جائزة مع اعتقاد أنها أسباب، وأن النفع والضر بيد الله.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) амалҳоеро, ки анҷом додани онҳо ширк аст, баён фармуданд, аз ҷумла:
 Аввал: Руқия (-и ғайри шаръӣ), яъне суханоне, ки дар он ширк аст ва аҳли ҷоҳилият онро ба хотири шифо ёфтан мехонданд.
 Дуввум: Тумор, яъне мӯҳра ва дигар чизҳое, ки барои дафъи чашм дар тани кӯдакон ва ҳайвонот меовезанд.
 Севум: Тивала, ки барои муҳаббат андохтан ва дӯст доштани яке аз ҳамсарон барои дигаре сохта мешавад.
 Амалҳои мазкур аз ҷумлаи ширкиёт ҳастанд, зеро инҷо ба вуҷӯд овардани сабаб аст, ки на ба далели шаръӣ собит аст ва на бо сабаби ҳиссӣ, ки таҷриба онро собит кунад. Аммо дар мавриди сабабҳои шаръӣ, монанди Қуръон хондан ё сабабҳои ҳиссӣ, монанди доруҳое ки бо таҷриба ва озмоиш собит шудааст, ба шарти танҳо як сабаб донистани он ва инки нафъ ва зарар ба дасти Аллоҳ аст, ҷоиз аст.</t>
   </si>
   <si>
     <t>صيانة التوحيد والعقيدة عما يُخِلُّ بها.
 تحريم استعمال الرقى الشركية والتمائم والتولة.
 اعتقاد الإنسان في هذه الثلاث أنها أسباب: هو شرك أصغر؛ لأنه جعل ما ليس بسببٍ سببًا، أما إن اعتقد أنها تنفع وتضر بذاتها فهو شرك أكبر.
 التحذير من فعل الأسباب الشركية والمحرمة.
 تحريم الرقى وأنها من الشرك إلا ما كان منها مشروعًا.
 ينبغي تعلُّق القلب بالله وحده، فمنه الضر والنفع وحده لا شريك له، فلا يأتي بالخير إلا الله ولا يدفع الشر إلا الله تعالى.
 الرقى الجائزة هي المتضمنة لثلاثة شروط: 1- أن يعتقد أنها سبب ولا تنفع إلا بإذن الله. 2- أن تكون بالقرآن وأسماء الله وصفاته والأدعية النبوية والأدعية المشروعة. 3- أن تكون بلغة مفهومة ولا تحتوي على طَلَاسِمَ وشَعْوَذةٍ.</t>
   </si>
   <si>
     <t>Ҳифз ва нигоҳ доштани эътиқод ва тавҳид аз ончи онро ноқиз мекунад.
 Истифода аз руқияҳои ширкӣ, тумору муҳраҳо ва таъвизаҳои муҳаббат, ҳаром аст.
 Эътиқод бар инки се амали мазкур аз ҷумлаи асбоб ҳастанд, ширки асғар (ширки хурд) аст, чун ончи ки сабаб буда наметавонад, сабаб қарор додааст. Аммо агар бар ин бовар бошад, ки худи онҳо зарар ва фоида мерасонанд, ширки акбар (ширки бузург) аст.
 Огоҳӣ аз анҷоми амалҳои ширк ва ҳаром.
 Наҳй аз Руқия ва баёни инки он аз ширкиёт аст, магар руқияи шаръӣ, ки он ҷоиз аст.
 Дили банда бояд танҳо ба Худои якто баста бошад, зеро нафъ ва зиён танҳо аз ҷониби Худованди ягона аст, касе ҷуз Ӯ хайр ва некӣ намеорад ва ҷуз Ӯ Таъоло касе бадиро дафъ намекунад.
-Руқия бо се шарт ҷоиз аст: 
-[...2 lines deleted...]
-3- Бояд ба забони қобили фаҳм бошад ва шомили ҷоду ва тилисмҳо набошад.</t>
+Руқия бо се шарт ҷоиз аст:  1- Бар ин бовар бошад, ки руқия танҳо як сабаб аст ва нафъ ба дасти Худованд аст.  2- Руқия бояд иборат аз оятҳои қуръонӣ, номҳо ва сифатҳои Аллоҳ ва дуоҳои набавӣ ва машруъ бошад.  3- Бояд ба забони қобили фаҳм бошад ва шомили ҷоду ва тилисмҳо набошад.</t>
   </si>
   <si>
     <t>رواه أبو داود وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[رواه أبو داود وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5273</t>
   </si>
   <si>
     <t>أتدرون ما الغيبة؟، قالوا: الله ورسوله أعلم، قال: ذكرك أخاك بما يكره</t>
   </si>
   <si>
     <t>Оё медонед ғайбат чист?" Гуфтанд: Аллоҳ ва Паёмбараш огоҳтаранд. Гуфт: "Бародаратро ба ончи, ки дӯст надорад ёд кунӣ</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَتَدْرُونَ مَا الْغِيبَةُ؟»، قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «ذِكْرُكَ أَخَاكَ بِمَا يَكْرَهُ»، قِيلَ: أَفَرَأَيْتَ إِنْ كَانَ فِي أَخِي مَا أَقُولُ؟ قَالَ: «إِنْ كَانَ فِيهِ مَا تَقُولُ فَقَدِ اغْتَبْتَهُ، وَإِنْ لَمْ يَكُنْ فِيهِ فَقَدْ بَهَتَّهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Оё медонед ғайбат чист?" Гуфтанд: Аллоҳ ва Паёмбараш огоҳтаранд. Гуфт: "Бародаратро ба ончи, ки дӯст надорад ёд кунӣ" Гуфтанд: агар ончи мегӯям дар бародарам бошад чӣ? Гуфт: "Агар ончи мегӯи дар ӯ бошад, ӯро ғайбат кардаи ва агар ончи мегӯи дар ӯ набошад бар ӯ тӯҳмат задаи".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حقيقة الغيبة المُحرَّمة، وهي: ذِكْرُ المسلم الغائب بما يَكره، سواء كان من صفاته الخَلْقية أو الخُلُقية، مثل: الأعور الغشاش الكذاب، ونحو ذلك من صفات الذم، ولو كانت تلك الصفة موجودة فيه.
 وأما إذا لم تكنْ فيه الصفةُ فهذا أشدُّ من الغيبة، وهو البُهْتَان، أي: الافتراء على الإنسان بما ليس فيه.</t>
@@ -3591,54 +3571,51 @@
     <t>Аз Анас ибни Молик (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: "Аз Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) шунидам, ки мегуфт: Худованд фармудааст: "Эй фарзанди одам! Ҳаргоҳ манро мехонию ба ман умед дорӣ, туро бар он чи ки буд (ба хотири амалҳоят) меомурзам ва аз ту парвое надорам. Эй фарзанди одам! Агар гуноҳони ту ба абрҳои осмон бирасад ва онгоҳ аз ман талаби омурзиш кунӣ, туро меомурзам ва гуноҳони туро хоҳам бахшид ва парвое надорам. Эй фарзанди одам! Агар ба сӯи ман биоӣ дар ҳоле, ки ба пурии замин гуноҳ ва хато дорӣ, вале ба ман ширк наоварӣ, ман бо замини пур аз мағфират ва бахшиш ба сӯи ту меоям".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلَّى اللهُ علَيه وسلَّم أنَّ الله تباركَ وتعالى قال في الحديثِ القدسيِّ: يا ابنَ آدمَ ما دمْتَ تدْعونِي وتَرْجو رَحْمتي، ولمْ تَقْنَطْ؛ سَتَرتُ ذنبَكَ ومحوتُه غير مبالٍ فيه؛ ولو كانَ هذا الذنب والمعصية من الكبائر. 
 يا ابن آدم: لو كَثُرَت ذُنوبُك كثرةً تَملَأُ ما بينَ السَّماءِ والأرضِ بحيث تَبلُغُ أقطارَها وتَعُمَّ نَواحِيَها، ثمَّ استَغفَرتَني؛ محوت وغَفَرتُ لك جميعَها غيرَ مُبالٍ بكَثرتِها.
 يا ابنَ آدمَ: إنَّك لو أتيتَني بعدَ الموتِ بمِلْءِ الأرضِ ذُنوبًا ومَعاصِيَ، وكنتَ قد مِتَّ مُوحِّدًا لا تُشرِكُ بي شيئًا؛ لقابَلتُ هذه الذُّنوبَ والْمعاصِيَ، بمِلْئِ الأرض، مَغفِرةً؛ لأنَّني واسِعُ المغفرةِ، وأغفِرُ كل الذنوب إلا الشِّركَ.</t>
   </si>
   <si>
     <t>Паёмбар (Саллалоҳу алайҳи ва саллам) хабар доданд, ки Аллоҳ Таъоло дар ҳадиси қудсӣ фармудааст: Эй фарзанди Одам! То вақте ки Маро дуо мекунӣ ва ба раҳмати Ман умед дорӣ ва ноумед намешавӣ, гуноҳатро мепӯшонам ва онро пок мекунам ва ба он аҳамияте намедиҳам, ҳарчанд он гуноҳ аз ҷумлаи гуноҳони кабира бошад. Эй фарзанди Одам! Агар гуноҳони ту он қадар зиёд шаванд, ки миёни осмон ва заминро пур кунанд, то он ҷо ки тамоми гӯшаҳояшро фаро гиранд, сипас аз Ман омурзиш бихоҳӣ, ҳамаи онро маҳв мекунам ва мебахшам ва ба бисёрии онҳо аҳамият намедиҳам.
 Эй фарзанди Одам! Агар баъд аз марг бо гуноҳону маъсиятҳое назди Ман биёӣ, ки андозаи тамоми заминро фаро гирифтаанд, вале дар ҳолате ба наздам биёӣ, ки Манро ягона дониста бошӣ ва ба Ман ҳеҷ шарик қарор надодаӣ, тамоми гуноҳонатро бо андозаи замин мағфират мекунам. Зеро Ман соҳиби мағфирати васеъ ҳастам ва ғайр аз ширк ҳама гуноҳонро меомурзам.</t>
   </si>
   <si>
     <t>سعة رحمة الله تعالى ومغفرته وفضله.
 فضل التوحيد، وأنَّ الله يغفر للموحدين الذنوب والمعاصي.
 خطر الشرك وأن الله لا يغفر للمشركين.
 قال ابن رجب: وقد تضمَّن هذا الحديث الأسباب الثلاثة التي تحصل بها مغفرة الذنوب: الأول: الدعاء مع الرجاء، الثاني: الاستغفار وطلب التوبة، الثالث: الموت على التوحيد.
 هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
 الذنوب ثلاثة أنواع: الأول: الشرك بالله؛ وهذا لا يغفره الله، قال الله عز وجل: {إنه من يشرك بالله فقد حرم الله عليه الجنة}، الثاني: ظلم العبد نفسه فيما بينه وبين ربه من ذنوب ومعاصي؛ فإن الله عز وجل يغفر ذلك، ويتجاوز إن شاء، الثالث: ذنوب لا يترك الله منها شيئًا؛ وهي ظلم العباد بعضهم بعضًا، فلا بد من القصاص.</t>
   </si>
   <si>
     <t>Вусъати раҳмат, мағфират ва фазли Аллоҳ Таъоло.
 Фазилати тавҳид ва ин ки Аллоҳ Таъоло гуноҳони муваҳидонро мебахшад.
 Хатари ширк ва ин ки Аллоҳ Таъоло мушриконро намебахшад.
 Ибни Раҷаб мегӯяд: Дар ин ҳадис се сабабе, ки бо онҳо гуноҳон бахшида мешаванд, зикр шудааст: Дуо бо ҳамроҳии умед, истиғфор ва талаби тавба, мурдан бар тавҳид (яъне, бе ширк).
 Ин ҳадис аз он ҳадисҳоест, ки Паёмбари Худо (Саллаллоҳу алайҳи ва саллам) аз Парвардигораш ривоят кардааст ва он ҳадиси қудсӣ ё илоҳӣ номида мешавад. Лафз ва маънояш аз ҷониби Худост, аммо он хусусиятҳои Қуръонро надорад. Хондани он монанди Қуръон ибодат маҳсуб намешавад; барои хондани он таҳорат шарт ва лозим нест; мушриконро барои мисли он овардан ба чолиш накашидааст ва инчунин монанди Қуръон муъҷизанок нест.
-Гуноҳҳон се навъанд:
-[...2 lines deleted...]
-Севум: Гуноҳҳоне, ки Худованд чизе аз онҳоро раҳо намекунад ва онҳо иборатанд аз зулми бандагон байни якдигар. Дар ин ҳолат, ҳатман қасос гирифта мешавад, ҳисобу китоб сурат мегирад ва ҳақҳо ба соҳибонашон бозгардонида мешаванд.</t>
+Гуноҳҳон се навъанд: Якум: Ширк варзидан ба Аллоҳ, ин гуноҳест, ки Аллоҳ Таъоло онро намебахшад. Аллоҳ Таъоло мефармояд: (Ҳар ки ба Худо ширк оварад, Худо биҳиштро бар ӯ  ҳаром кардааст). Дуввум: Зулми банда бар худ дар миёни ӯ ва Парвардигораш, яъне гуноҳҳон ва маъсиятҳое, ки фақат миёни банда ва Худованд ҳастанд. Худованд метавонад ин гуноҳҳонро биомурзад ва аз он гузарад, агар бихоҳад. Севум: Гуноҳҳоне, ки Худованд чизе аз онҳоро раҳо намекунад ва онҳо иборатанд аз зулми бандагон байни якдигар. Дар ин ҳолат, ҳатман қасос гирифта мешавад, ҳисобу китоб сурат мегирад ва ҳақҳо ба соҳибонашон бозгардонида мешаванд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5456</t>
   </si>
   <si>
     <t>إن أبغض الرجال إلى الله الألد الخصم</t>
   </si>
   <si>
     <t>Нафратовартарин мардум назди Аллоҳ, кинатузтарини хусуматгаронанд</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها عن النبي صلى الله عليه وسلم قال: «إِنَّ أَبْغَضَ الرِّجَالِ إِلَى اللهِ الْأَلَدُّ الْخَصِمُ».</t>
   </si>
   <si>
     <t>Аз Оиша (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Нафратовартарин мардум назди Аллоҳ, кинатузтарини хусуматгаронанд"</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله تبارك وتعالى يُبغِض مِن الناس شديدَ الخُصُومةِ وكثيرِها، الذي لا يَقبلُ الانقيادَ للحق، ويُحاولُ دفعَه بجَدَلِه، أو يخاصم بحق لكنَّه يُبالِغُ في الخصومة ويخرج عن حدِّ الاعتدال، ويجادل بغير علم.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармудаанд, ки Аллоҳ Таборак ва Таъоло аз миёни мардумон ба касе бештар нафрат дорад, ки бисёр хусуматгар аст, ҳақиқатро намепазирад, талош мекунад бо ҷангу ҷидол ҳақиқатро бартараф кунад, ё дар низоъ ҳақ бо ӯст аммо дар баҳс ба андозае муболиға ва зиёдаравӣ мекунад, ки аз ҳадди эътидол берун меравад ва бидуни илм баҳс ва мунозира мекунад.</t>
   </si>
   <si>
     <t>لا يدخلُ في بابِ الخصومات المذمومةِ مطالبةُ المظلوم بحقٍّ له بطريق المرافعات الشرعية.
 الجدل والخصومة من آفات اللسان التي تُسبب الفرقة والتدابر بين المسلمين.
@@ -3713,51 +3690,51 @@
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён фармуданд, ки бузургтарин сабабҳои ворид шудан ба биҳишт, ду сабаб аст:
 Тарс аз Аллоҳ ва ахлоқи неку.
 Тарс аз Аллоҳ: яъне инки миёни худ ва азоби Аллоҳ бо анҷоми фармудаҳо ва дурӣ аз манъкардаҳои Ӯ Таъоло монеа ва парда бисозӣ.
 Ахлоқи нек: бо анҷоми амали неку кушодарӯйи ва озор нарасонидан ба дигарон ба даст меояд.
 Бузургтарин омилҳои ворид шудан ба дӯзах ду сабаб аст:
 Забон ва шармгоҳ.
 Нигоҳ доштани забон аз маъсият, ба монанди: дуруғ гуфтан, ғайбат кардан, суханчинӣ ва ғайра.
 Нигоҳ доштани шармгоҳи аз маъсият, ба монанди : зино, ливота ва ғайра.</t>
   </si>
   <si>
     <t>دخول الجنة له أسباب متعلقة بالله تعالى، ومنها: تقواه، وأسباب متعلقة بالناس، ومنها: حسن الخُلق.
 خطر اللسان على صاحبه، وأنه من أسباب دخول النار.
 خطر الشهوات والفواحش على الإنسان، وأنها من أكثر أسباب دخول النار.</t>
   </si>
   <si>
     <t>Ворид шудани ба ҷаннат омилҳое дорад, ки бархе марбут ба Аллоҳ Таъолост, аз ҷумла тарс аз Ӯ Таъоло ва бархеи дигар марбут ба мардум, аз ҷумла ахлоқ ва одоби нек.
 Забон барои инсон бисёр хатарнок ва яке аз сабабҳои ворид кардани ӯ ба ҷаҳаннам аст.
 Хатари шаҳват ва амалҳои ношоиста бар инсон ва инки он аз бештарин сабабҳои ворид шудан ба дӯзах аст.</t>
   </si>
   <si>
     <t>حسن صحيح</t>
   </si>
   <si>
-    <t>[حسن صحيح]</t>
+    <t>[Ҳасан саҳеҳ]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5476</t>
   </si>
   <si>
     <t>الحياء من الإيمان</t>
   </si>
   <si>
     <t>Ҳаё аз имон аст</t>
   </si>
   <si>
     <t>عن عبد الله بن عمر رضي الله عنهما قال: سَمِعَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلًا يَعِظُ أَخَاهُ فِي الْحَيَاءِ، فَقَالَ: «الْحَيَاءُ مِنَ الْإِيمَانِ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Умар (Худованд аз он ду розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мардеро шунид, ки бародарашро дар бораи ҳаё панд медод, Паёмбари Худо гуфт: "Ҳаё аз имон аст".</t>
   </si>
   <si>
     <t>سَمِعَ النبيُّ صلى الله عليه وسلم رجلًا ينصح أخاه أن يترك كثرةَ الحياء! فبَيَّن له أن الحياء من الإيمان، وأنه لا يأتي إلا بخير.
 والحياء خُلقٌ يَحْمِلُ على فِعْل الجميل وترك القبيح.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мардеро шунид, ки бародарашро ба тарки зиёдаравӣ дар ҳаё насиҳат мекард, Паёмбари Худо барои ӯ баён фармуданд, ки ҳаё аз имон аст ва он хайру некӣ ба бор меорад.
 Ҳаё рафторе аст, ки боиси анҷоми амалҳои зебо ва тарки корҳои зишт мегардад.</t>
   </si>
   <si>
@@ -5586,51 +5563,51 @@
   </si>
   <si>
     <t>عن ابن عباس رضي الله عنهما: كان النبي صلى الله عليه وسلم يقول بين السجدتين: «اللَّهمَّ اغْفِرْ لي، وارْحَمْنِي، وعافِني، واهْدِني، وارزقْنِي».</t>
   </si>
   <si>
     <t>Аз ибни Аббос (Худованд аз он ду розӣ бод) ривоят аст, ки: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) миёни ду саҷда мегуфт: "Худоё бар ман мағфират кун ва бар ман раҳм кун ва бар ман офият бибахш ва манро ҳидоят кун ва бар ман ризқу рӯзи ато фармо".</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يدعو بين السَّجدتَين في صلاتِه بهذه الدعوات الخمس التي يحتاج المسلم إليها حاجة عظيمة، واشتملت على خَيرَي الدنيا والآخرة، مِنْ طَلَبِ المغفرة وستر الذنوب والتجاوز عنها، وإسباغ الرحمة، والعافية من الشبهات والشهوات والأمراض والأسقام، وسؤال الله الهداية للحق والثبات عليه، والرزق من الإيمان والعلم والعمل الصالح، ومن المال الحلال الطيب.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар миёни ду саҷда ин панҷ дуо, ки мусалмон ба он бисёр ниёз дорад ва хайри дунё ва охиратро фаро мегирад,  мегуфтанд, ки иборатанд аз: талаби мағфират, пӯшонидани гуноҳон ва гузашт аз онҳо, талаби раҳмат, офият аз ҳавасу шубҳаҳо ва беморию дардҳо, талаби ҳидоят аз Худованд ва устуворӣ дар он, талаби илму имон ва амали нек ва моли ҳалол ва покиза.</t>
   </si>
   <si>
     <t>مشروعية هذا الدعاء في الجلسة التي بين السَّجدتين.
 فضل هذه الأدعية لِمَا اشتملتْ عليه من خيري الدنيا والآخرة.</t>
   </si>
   <si>
     <t>Машруъияти ин дуо дар байни ду саҷда.
 Фазилати ин дуоҳо, ки шомили хайр дар дунё ва охират ҳастанд.</t>
   </si>
   <si>
     <t>حسن بشواهده</t>
   </si>
   <si>
-    <t>[حسن بشواهده]</t>
+    <t>[Ҳасан ба шоҳидҳояш]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/10930</t>
   </si>
   <si>
     <t>اللهم أنت السلام، ومنك السلام، تباركت ذا الجلال والإكرام</t>
   </si>
   <si>
     <t>Аллоҳумма Анта Салом ва минка салом, таборакта зул-ҷалоли вал-икром</t>
   </si>
   <si>
     <t>عن ثَوْبَانَ رضي الله عنه قال: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا انْصَرَفَ مِنْ صَلَاتِهِ اسْتَغْفَرَ ثَلَاثًا، وَقَالَ: «اللَّهُمَّ أَنْتَ السَّلَامُ، وَمِنْكَ السَّلَامُ، تَبَارَكْتَ ذَا الْجَلَالِ وَالْإِكْرَامِ»، قَالَ الْوَلِيدُ: فَقُلْتُ لِلْأَوْزَاعِيِّ: كَيْفَ الْاسْتِغْفَارُ؟ قَالَ: تَقُولُ: أَسْتَغْفِرُ اللهَ، أَسْتَغْفِرُ اللهَ.</t>
   </si>
   <si>
     <t>Аз Савбон (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Расули Аллоҳ (Худованд аз ӯ розӣ бод) чун аз намоз фориғ мешуд се бор истиғфор намуда сипас мегуфт: "Аллоҳумма Анта Салом ва минка салом, таборакта зул-ҷалоли вал-икром" Валид мегӯяд: аз Авзоъӣ пурсидам: истиғфор чигуна аст? Гуфт: бигу: Астағфируллоҳ, астағфируллоҳ.</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يقول إذا انتهى من صلاته: أستغفر الله، أستغفر الله، أستغفر الله.
 ثم يُعَظِّم ربَّه بقوله: "اللَّهمَّ أنتَ السَّلامُ، ومنْكَ السَّلامُ، تباركْتَ ذا الجَلالِ والإكرامِ " فالله السالم الكامل في صفاته، المنزَّهُ عنَ كل عيب ونَقصٍ، وتَطْلُبُ منه سبحانه السَّلامةَ منْ شُرورِ الدُّنيا والآخرةِ لا مِنْ غَيره، وهو سبحانه قد تَكاثَرَ خَيْرُه في الدارين، صاحب العظَمةِ والإحسانِ.</t>
   </si>
   <si>
     <t>Ҳар вақт Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз намоз берун мешуд, мегуфт: Астағфируллоҳ, астағфируллоҳ, астағфируллоҳ. (Яъне аз Худо омӯрзиш металабам)
 Сипас бо гуфтани "Бор илоҳо! Ту (аз ҳар айбу нуқсон) солим ҳасти ва саломати аз сӯйи Ту аст, бо баракат ҳастӣ эй соҳиби карам ва азамат" Худовандро ба бузургӣ ёд менамуд. Худованд дар сифоти худ комил ва аз ҳар айб ва нуқс муназзаҳ аст, танҳо аз Ӯ Таъоло аз шарри дунё ва охират амон мехоҳем, Ӯ Таъоло соҳиби азамат ва эҳсон аст, ки ба неъматҳояш дар ҳарду ҷаҳон ба афзунӣ бахшидааст.</t>
   </si>
   <si>
@@ -7238,51 +7215,51 @@
 ثم بين له صلى الله عليه وسلم: أنَّ فقد العلم ليس بفقد القرآن؛ ولكن فقد العلم بفقد العمل به،
 فهذه التوراة والإنجيل عند اليهود والنصارى؛ ومع ذلك ما نفعتهم، وما استفادوا من مقصودهما؛ وهو العمل بما علموا.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) миёни ёронаш нишаста буд ва фармуд: як замоне аст, ки илм аз миёни мардум бардошта мешавад, Зиёд ибни Лабиди ансорӣ (Худованд аз ӯ розӣ бод) аз ин сухани Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар тааҷҷуб афтода аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) пурсид: чигуна илм аз дасти мо меравад, дар ҳоле ки мо Қуръонро  хонда онро ҳифз кардаем? Савганд ба Худо мо онро мехонем ва ба занону фарзандони худ ва фарзандони фарзандони худ онро меомӯзонем. Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) бо тааҷҷуб  гуфт: Модарат дар азоят бинишинад эй Зиёд! Ман туро аз олимони Мадина мешумурдам. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён фармуданд, ки: аз байн рафтани илм ба маънои аз даст рафтани Қуръон нест, балки амал накардан ба илм, ба маънои аз байн рафтани он аст. Яҳуд ва насоро, ки барояшон Таврот ва Инҷил фиристода шудааст, барояшон суде набахшид, зеро онҳо бо он амал накарданд ва аз ончи дар он барояшон дастур шудааст баҳраманд нашуданд.</t>
   </si>
   <si>
     <t>وجود المصاحف والكتب بأيدي النّاس لا تنفع بدون العمل بها.
 رفع العلم يكون بأمور، منها: موت النبي صلى الله عليه وسلم، وموت العلماء، وترك العمل بالعلم.
 من علامات الساعة ذهاب العلم وترك العمل به.
 الحث على العمل بالعلم فإنه هو المقصود.</t>
   </si>
   <si>
     <t>Ҳамин гуна доштани Қуръон ва амал накардани мардум ба он ҳеҷ суде нахоҳад дошт.
 Аз байн рафтани илм шомили чанд мавриди зайл аст: вафоти Паёмбар (Салому дуруди Аллоҳ бар ӯ бод), вафоти олимон ва амал накардан ба илм.
 Яке аз нишонаҳои қиёмат низ аз байн рафтани илм ва амал накардан ба он аст.
 Чун инҷо ҳадаф амал кардан ба илм аст, пас бояд барои он ташвиқ ва даъват карда шавад.</t>
   </si>
   <si>
     <t>صحيح لغيره</t>
   </si>
   <si>
     <t>رواه ابن ماجه</t>
   </si>
   <si>
-    <t>[صحيح لغيره]</t>
+    <t>[Саҳеҳ лиғайриҳи]</t>
   </si>
   <si>
     <t>[رواه ابن ماجه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65045</t>
   </si>
   <si>
     <t>لا تصدقوا أهل الكتاب ولا تكذبوهم، وقولوا: آمنا بالله وما أنزل إلينا</t>
   </si>
   <si>
     <t>Аҳли китобро на тасдиқ кунед ва на такзиб, балки бигӯед: (Имон овардем ба Аллоҳ ва ба ончи бар мо нозил шудааст)</t>
   </si>
   <si>
     <t>عَنْ ‌أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ قَالَ: كَانَ أَهْلُ الْكِتَابِ يَقْرَؤُونَ التَّوْرَاةَ بِالْعِبْرَانِيَّةِ، وَيُفَسِّرُونَهَا بِالْعَرَبِيَّةِ لِأَهْلِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تُصَدِّقُوا أَهْلَ الْكِتَابِ وَلَا تُكَذِّبُوهُمْ، وَقُولُوا: {آمَنَّا بِاللهِ وَمَا أُنْزِلَ إِلَيْنَا} [البقرة: 136] الْآيَةَ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки мегӯяд: Аҳли китоб Тавротро бо (забони) ибрӣ мехонданд ва барои мусалмонон онро бо арабӣ тафсир мекарданд. Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Аҳли китобро на тасдиқ кунед ва на такзиб, балки бигӯед: (Имон овардем ба Аллоҳ ва ба ончи бар мо нозил шудааст) (Бақара 136)"</t>
   </si>
   <si>
     <t>حذًّر النبي صلى الله عليه وسلم أمته من الاغترار بما يرويه أهل الكتاب من كتبهم، 
 حيث كان اليهود على عهد النبي صلى الله عليه وسلم يقرؤون التوراة باللغة العبرية؛ وهي لغة اليهود، ويفسرونها بالعربية، 
 فقال صلى الله عليه وسلم: لا تصدِّقوا أهل الكتاب ولا تكذِّبوهم، وهذا فيما لا يُعرف صدقُه من كذِبِه؛ 
 وذلك لأن الله تعالى أمرنا أن نؤمن بما أنزل إلينا من القرآن، وما أنزل إليهم من الكتاب، إلا أنه لا سبيل لنا إلى أن نعلم صحيح ما يحكونه عن تلك الكتب من سقيمه إذا لم يَرِد في شريعتنا ما يوضِّح صدقَه من كذبه، 
 فنتوقف، فلا نصدقهم؛ لئلا نكون شركاء معهم فيما حرَّفوه منه، ولا نكذبهم؛ فلعله يكون صحيحًا، فنكون منكرين لما أمرنا أن نؤمن به، 
@@ -7683,53 +7660,51 @@
 فاحذروهم ولا تصغوا إليهم.</t>
   </si>
   <si>
     <t>Расули Аллоҳ (Салому дуруди Аллоҳ бар ӯ бод) ин оятро тиловат карданд: ([Эй паёмбар] Ӯст, ки китоб [-и Қуръон]-ро бар ту нозил кард. Бахше аз он оёти муҳкам [сареҳу равшан] аст, ки онҳо асоси китобанду [бахши] дигар муташобеҳот аст [ки таъвилпазиранд]; аммо касоне, ки дар дилҳояшон инҳироф аст, барои фитнаҷӯӣ [ва гумроҳ кардани мардум] ва ба хотири таъвили он [ба дилхоҳи худ], аз муташобеҳи он пайравӣ мекунанд; ҳол он ки таъвилашро [касе] ҷуз Аллоҳ таоло намедонад; ва росихони дар илм [уламои дин] мегӯянд: "Мо ба ҳамаи он [оёт, чи муҳкаму чи муташобеҳ] имон овардем; ҳама аз тарафи Парвардигори мост"; ва ҷуз хирадмандон касе панд намегирад. (Оли Имрон 7). Дар оёти мазкур Худованди Муттаъол хабар додааст, ки Ӯ Қуръонро бар паёмбараш фиристодааст, қисме аз он оятҳое ҳастанд, ки дорои маънои равшан ва ҳукми возеҳ аст ва чизе мубҳам дар он вуҷӯд надорад, ва ин аст асли Китоб ва сарчашмаи он, ва дар ҳоли вуҷӯди ихтилоф манбаъи бозгашт хоҳад буд. Қисми дигари он оятҳое ҳастанд, ки эҳтимоли чанд маъно дар онҳо вуҷӯд дорад ва маънои онҳо барои баъзе аз мардум номафҳум боқӣ мемонад, ё ба ин гумон, ки миёни ин оят ва оятҳои дигар таъоруз ва ихтилоф аст. Сипас Худованд шеваи бархурди мардумон бо ин оятҳоро ин гуна баён медорад, ки касоне дар дилҳояшон майли аз ҳақ баромадан аст оятҳои муҳкамро раҳо карда рӯй ба оятҳои муташобеҳ меоранд, ки маъонии эҳтимолӣ дар онҳо вуҷӯд дорад ва ҳадафашон аз он шубҳа андохтан миёни мардум ва гумроҳ кардани онҳо аст, мехоҳанд онҳоро мувофиқи майл ва ҳаваси худ таъвил ва тафсир кунанд. Аммо онон, ки дар илм устуворанд, оятҳои муташобеҳро медонанд ва маъонии онҳоро тибқи оятҳои муҳкам вомегузоранд ва ба он имон доранд ва медонанд, ки аз сӯи Парвардигор ҳастанд ва имкони дорои мафҳуми дигар ва ё таъоруз бар дигар оёт дар онҳо вуҷӯд надорад. Аммо танҳо касоне пандпазир мешаванд, ки ақли солим доранд. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ба модари муъминон Оиша (Худованд аз ӯ розӣ бод гуфт: агар касеро дидӣ, ки думболи муташобеҳот аст, бидон онон ҳамон касоне ҳастанд, ки Худованд онҳоро дар ин оят ном бурдааст, (аммо касоне ки дар дилҳояшон инҳироф ва гумроҳӣ аст) аз онҳо бипарҳезед ва ба суханонашон гӯш надиҳед.</t>
   </si>
   <si>
     <t>المحكم من آيات القرآن: ما اتضحت دلالته وظهر معناه، والمتشابه: ما احتمل أكثر من معنى واحتاج إلى نظر وفهم.
 التحذير مِن مخالطة أهل الزيغ وأصحاب البدع ومَن يطرح المشكلات لإضلال الناس وتشكيكهم. 
 في ختم الآية بقوله تعالى: {وما يذكر إلا أولو الألباب} تعريض بالزائغين، ومدح للراسخين، يعني: مَن لم يتذكَّر ويتَّعظ، واتَّبع هواه ليس مِن أولي الألباب.
 اتباع المتشابه سبب لزيغ القلب.
 وجوب رد الآيات المتشابهة التي قد لا يُفهم معناها إلى الآيات المحكمة.
 جعل الله سبحانه بعضَ القرآن محكمًا وبعضَه متشابهًا؛ ابتلاءً للناس ليتميز أهل الإيمان من أهل الضلال.
 في وقوع المتشابه في القرآن: إظهار فضل العلماء على غيرهم، وإعلام للعقول بقصورها؛ لتستسلم لبارئها وتعترف بعجزها.
 فضيلة الرسوخ في العلم وضرورة الثبات فيه.
 للمفسرين في الوقوف على {الله} من قوله: { وما يعلم تأويله إلا الله والراسخون في العلم } قولان، فمن وقف على {الله}، فيكون المراد بالتأويل علم حقيقة الشيء وكنهه وما لا سبيل إلى إدراكه كأمر الروح والساعة مما استأثر الله بعلمه، والراسخون في العلم يؤمنون به ويكلون حقائقه إلى الله فيسلمون ويسلمون، ومن وصل ولم يقف على {الله} ، فيكون المراد بالتأويل التفسير والكشف والإيضاح، فيكون الله يعلمه والراسخون في العلم يعلمونه أيضا، فيؤمنون بها ويردونها للمحكم.</t>
   </si>
   <si>
     <t>Оятҳои муҳкам: оятҳое ҳастанд, ки маънояшон ошкор ва далолаташон равшан аст. Муташобеҳ: оятҳое ҳастанд, ки эҳтимоли бештар аз як маъноро дошта ниёз ба баррасӣ ва дарк доранд.
 Ҳушдор аз ҳамнишинӣ бо гумроҳон ва аҳли бидъат ва касоне, ки барои гумроҳ кардани мардум шакку шубҳа эҷод мекунанд.
 Дар поёни ояти мазкур, ки бо "ва ҷуз хирадмандон касе панд намегирад" хотима ёфтааст, накуҳиш бар мунҳарифшудагон ва ситоиш бар олимони раббонӣ ва собитқадам аст. Яъне: касе, ки панд нагирифт ва аз ҳавову ҳаваси худ пайравӣ кард, аз ҷумлаи афроди хирадманд нест.
 Пайравӣ аз муташобеҳ сабаби инҳироф ва гумроҳӣ мешавад.
 Оятҳои муташобеҳ, ки шояд мафҳуми онҳо дарк карда нашавад, бояд дар мавриди онҳо ба оятҳои муҳкам муроҷиат карда шавад.
 Худованд бахше аз оятҳои Қуръонро муҳкам ва қисме аз онро муташобеҳ қарор додааст, ва ин як имтиҳоне аст аз ҷониби Худованд барои мардум, то аҳли имон аз гумроҳон ташхис карда шавад.
 Вуҷӯди муташобеҳот дар Қуръони карим нишонгари бартарӣ ва фазилати олимон аз дигарон ва огоҳ сохтани зеҳнҳо аз камбуд ва костиҳо  аст, то ба оҷиз будани худ эътироф ва таслими Офаридгори худ шавад.
 Фазилати устуворӣ дар илм ва зарурати пойдорӣ дар он.
-Муфассирон дар мавриди "Таъвили онро танҳо Аллоҳ медонад" дар ин фармудаи Ӯ Таъоло: { وما يعلم تأويله إلا الله والراسخون في العلم } бар ду назар ҳастанд:
-[...1 lines deleted...]
-2-Мурод аз таъвил тафсир ва тавзеҳот аст, яъне Худованд онро медонад ва росихони дар илм низ аз он огоҳанд, ба он имон доранд ва дар мавриди тафсири он ба оятҳои муҳкам руҷуъ мекунанд.</t>
+Муфассирон дар мавриди "Таъвили онро танҳо Аллоҳ медонад" дар ин фармудаи Ӯ Таъоло: { وما يعلم تأويله إلا الله والراسخون في العلم } бар ду назар ҳастанд: 1-Мурод аз он огоҳӣ ва донистани воқеияти як чиз, моҳияти он ва ончи, ки ҳеҷ роҳе барои дарк ва донистани он вуҷӯд надорад аст, ба монанди: рӯҳ ва қиёмат, ки илми он мунҳасир ба Ӯ Таъоло аст. Росихони дар илм (онон, ки дар илм устуворанд) ба он имон доранд ва ҳақиқати онро ба Худо месупоранд ва худ таслими он шуда аз ҳар гуна таъвил даст мебардоранд. 2-Мурод аз таъвил тафсир ва тавзеҳот аст, яъне Худованд онро медонад ва росихони дар илм низ аз он огоҳанд, ба он имон доранд ва дар мавриди тафсири он ба оятҳои муҳкам руҷуъ мекунанд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65062</t>
   </si>
   <si>
     <t>أليس الذي أمشاه على الرجلين في الدنيا قادرا على أن يمشيه على وجهه يوم القيامة؟</t>
   </si>
   <si>
     <t>Оё касе, ки дар дунё ӯро бо ду пой роҳ рафтан водоштааст, қодир нест рӯзи қиёмат ӯро он гуна водорад, ки бар рӯи чеҳраи худ роҳ равад"?</t>
   </si>
   <si>
     <t>عَنْ ‌قَتَادَةَ رحمه الله قال: حَدَّثَنَا ‌أَنَسُ بْنُ مَالِكٍ رَضِيَ اللهُ عَنْهُ أَنَّ رَجُلًا قَالَ: يَا نَبِيَّ اللهِ كَيْفَ يُحْشَرُ الْكَافِرُ عَلَى وَجْهِهِ؟ قَالَ: «أَلَيْسَ الَّذِي أَمْشَاهُ عَلَى الرِّجْلَيْنِ فِي الدُّنْيَا قَادِرًا عَلَى أَنْ يُمْشِيَهُ عَلَى وَجْهِهِ يَوْمَ الْقِيَامَةِ؟» قَالَ قَتَادَةُ: بَلَى وَعِزَّةِ رَبِّنَا.</t>
   </si>
   <si>
     <t>Аз Қатода (Раҳмати Худо бар ӯ бод) ривоят аст, ки гуфт: Анас ибни Молик ба мо гуфт: марде аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) пурсид, ки эй Паёмбари Аллоҳ! Кофир чигуна бар рӯяш ҳашр мешавад? Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Оё касе, ки дар дунё ӯро бо ду пой роҳ рафтан водоштааст, қодир нест рӯзи қиёмат ӯро он гуна водорад, ки бар рӯи чеҳраи худ роҳ равад"? Қатода гуфт: Оре, ба иззат ва ҷалоли Парвардигорамон.</t>
   </si>
   <si>
     <t>سُئل النبي صلى الله عليه وسلم: كيف يُحشر الكافر على وجهه يوم القيامة؟! 
 فقال النبي صلى الله عليه وسلم: أليس الله الذي أمشاه على الرجلين في الدنيا قادرًا على أن يُمشيَه على وجهه يوم القيامة؟! فالله على كل شيء قدير.</t>
   </si>
   <si>
     <t>Аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) пурсида шуд, ки кофир дар рӯзи қиёмат чигуна бар рӯяш ҳашр карда мешавад? Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: оё Худованд, ки ӯро дар дунё бо ду пой роҳ рафтан водоштааст, қодир нест ӯро дар рӯзи қиёмат он гуна водорад, ки бар рӯи чеҳраи худ роҳ равад! Худованд бар ҳама чиз қодиру тавоност.</t>
   </si>
   <si>
     <t>هوان الكافر يوم القيامة وأنه يمشي على وجهه.</t>
@@ -7793,55 +7768,53 @@
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي: 
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>Паёмбари Аллоҳ (Саллаллоҳу алайҳи ва саллам) аз чаҳор хислат ҳушдор доданд, ки агар дар як мусалмон ҷамъ шаванд, ӯ ба сабаби ин хислатҳо ба мунофиқон шабоҳати сахт пайдо мекунад. Ин ҳукм барои касест, ки ин хислатҳо дар ӯ ғолиб ва доимӣ бошанд. Аммо касе, ки гоҳ-гоҳ чунин амал кунад, ин таҳдид ӯро дар бар намегирад. Он хислатҳо иборатанд аз:
 Якум: Вақте ҳарф мезанад қасдан дурӯғ мегӯяд ва дар гуфтораш ростӣ нест.
 Дувум: Вақте аҳду паймон мебандад, ба аҳдаш вафо намекунад ва ба он касе, ки бо ӯ аҳд бастааст, хиёнат мекунад.
 Севум: Вақте ваъда медиҳад, ба ваъдааш вафо намекунад ва хилофи он амал мекунад.
 Чаҳорум: Вақте баҳсу ҷанҷол мекунад, аз ҳақ берун меравад, бо макр ва ҳила ҳақро рад мекунад ва дурӯғу ботил мегӯяд.
 Нифоқ ин аст, ки шахс чизеро изҳор мекунад, ки дар ботин хилофи онро дорад. Ва ин маънӣ дар касе, ки ин хислатҳоро дорад, мавҷуд аст. Нифоқи ӯ дар ҳаққи касе аст, ки бо ӯ ҳарф задааст, ваъда кардааст, ӯро амин шуморидааст, бо ӯ баҳсу ҷанҷол кардааст ва бо ӯ аҳду паймон бастааст, на ин ки ӯ дар ислом мунофиқ бошад, ки зоҳир исломро қабул дорад ва ботинан кофир аст. Аммо касе, ки яке аз ин хислатҳоро дорад, дар ӯ нишонаи нифоқ ҳаст, то он ки онро тарк намояд.</t>
   </si>
   <si>
     <t>بيان بعض علامات المنافق للتخويف والتحذير من الوقوع فيها.
 المقصود من الحديث: أن هذه الخصالَ خصالُ نفاق، وصاحبُها شبيهٌ بالمنافقين في هذه الخصال، ومتخلِّق بأخلاقهم، لا أنه منافق يظهر الإسلام وهو يبطن الكفر، وقيل هذا محمول على من غَلَبت عليه هذه الخصال وتهاونَ بها، واستخفَّ بأمرها؛ فإن من كان كذلك كان فاسد الاعتقاد غالبًا.
 قال الغزالي: أصل الديانة منحصر في ثلاث: القول، والفعل، والنية، فنبَّه على فساد القول بالكذب، وعلى فساد الفعل بالخيانة، وعلى فساد النية بالخُلْف؛ لأن خُلْفَ الوعد لا يقدح إلا إذا كان العزم عليه مقارنًا للوعد، أما لو كان عازمًا ثم عرض له مانع أو بدا له رأيٌ فهذا لم توجد منه صورة النفاق.
 النفاق نوعان: نفاق اعتقاديٌّ يُخرِجُ صاحبَه عن الإيمان، وهو إظهار الإسلام وإخفاء الكفر، ونفاق عَمَلِيٌّ، وهو التشبُّه بالمنافقين في أخلاقهم، وهذا لا يُخرِجُ صاحبَه عن الإيمان، إلا أنه كبيرة من الكبائر.
 قال ابن حجر: وقد أجمع العلماء على أن من كان مُصدِّقًا بقلبه ولسانه وفعل هذه الخصال لا يُحكَم عليه بكفر، ولا هو مُنافق يخلد في النار.
 قال النووي: وقال جماعة من العلماء: المراد به المنافقون الذين كانوا في زمن النبي صلى الله عليه وسلم فحدَّثوا بإيمانهم، وكذَّبوا، واؤتمنوا على دينهم فخانوا، ووعدوا في أمر الدين ونصره فأخلفوا، وفَجَروا في خصوماتهم.</t>
   </si>
   <si>
     <t>Баъзе аломатҳои мунофиқ барои тарсондан ва ҳушдор додан зикр шудаанд, то мардум аз афтодан ба онҳо худро эмин нигоҳ доранд.
-Мақсади ҳадис: 
-Ин хислатҳо, хислатҳои нифоқ мебошанд ва соҳиби онҳо дар ин хислатҳо ба мунофиқон шабоҳат дорад ва ба ахлоқи онҳо муттахаллиқ шудааст. На ин ки ӯ мунофиқе бошад, ки зоҳир исломро нишон медиҳад ва ботинан кофир аст. Ва гуфта шудааст: Ин ҳукм барои касест, ки ин хислатҳо бар ӯ ғолиб гаштаанд ва бо онҳо бепарвоёна бархӯрдааст ва онҳоро сабук шуморидааст. Чунин шахс одатан эътиқоди фосид дорад.
+Мақсади ҳадис:  Ин хислатҳо, хислатҳои нифоқ мебошанд ва соҳиби онҳо дар ин хислатҳо ба мунофиқон шабоҳат дорад ва ба ахлоқи онҳо муттахаллиқ шудааст. На ин ки ӯ мунофиқе бошад, ки зоҳир исломро нишон медиҳад ва ботинан кофир аст. Ва гуфта шудааст: Ин ҳукм барои касест, ки ин хислатҳо бар ӯ ғолиб гаштаанд ва бо онҳо бепарвоёна бархӯрдааст ва онҳоро сабук шуморидааст. Чунин шахс одатан эътиқоди фосид дорад.
 Ғаззолӣ мегӯяд: Пояи дини ислом дар се чиз хулоса мешавад: гуфтор, амал ва ният. Ӯ ҳушдор додааст, ки фасоди гуфтор дурӯғ гуфтан, фасоди амал хиёнат кардан ва фасоди ният ваъдахилофӣ намудан аст. Зеро хилофи ваъда танҳо дар ҳолате мунофиқӣ шуморида мешавад, ки шахс ҳангоми ваъда додан қасди иҷро накардани онро дошта бошад. Аммо агар нияти иҷро кардани онро дошт, вале монеъе пеш омад ё ақидааш иваз шуд, ин ҳолат нишонаи нифоқ нест.
-Нифоқ ду навъ аст: Нифоқи эътиқодӣ, ки соҳиби он аз имон хориҷ мешавад. Ва он ин аст, ки дар зоҳир исломро нишон медиҳад, вале дар ботин кофир аст.
-Нифоқи амалӣ, монанд шудани шахс ба мунофиқон дар ахлоқашон, (мисли дурӯғ гуфтан, хиёнат кардан, хилофи ваъда намудан ва беадолатӣ дар муноқиша). Ин навъи нифоқ шахсро аз имон хориҷ намекунад, аммо гуноҳи кабира ба ҳисоб меравад.
+Нифоқ ду навъ аст: Нифоқи эътиқодӣ, ки соҳиби он аз имон хориҷ мешавад. Ва он ин аст, ки дар зоҳир исломро нишон медиҳад, вале дар ботин кофир аст. Нифоқи амалӣ, монанд шудани шахс ба мунофиқон дар ахлоқашон, (мисли дурӯғ гуфтан, хиёнат кардан, хилофи ваъда намудан ва беадолатӣ дар муноқиша). Ин навъи нифоқ шахсро аз имон хориҷ намекунад, аммо гуноҳи кабира ба ҳисоб меравад.
 Ибни Ҳаҷар мегӯяд: Уламо иттифоқ доранд, ки агар касе бо қалб ва забонаш имон дошта бошад ва муртакиби ин хислатҳо шавад, кофир шуморида намешавад ва мунофиқе нест, ки дар дӯзах абадӣ бимонад.
 Нававӣ мегӯяд: Бархе уламо гуфтаанд, ки ҳадис ба мунофиқони замони Паёмбари Худо (Саллалоҳу алайҳи ва саллам) дахл дорад, ки исломро зоҳир мекарданд, вале ботинан дурӯғ гуфтанд, дар амри динашон амин шуморида шуданд, вале хиёнат карданд, дар амри дин ва ёрии он аҳду паймон бастанд, вале хилофи он амал карданд ва дар душманӣ варзидан аз ҳад гузаштанд ва носипос гуфтанд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65124</t>
   </si>
   <si>
     <t>من حسن إسلام المرء تركه ما لا يعنيه</t>
   </si>
   <si>
     <t>Аз (ҷумлаи) зебоии исломи шахс он аст, ки он чиро бар вай фоида надорад, тарк намояд</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مِنْ حُسْنِ إِسْلَامِ المَرْءِ تَرْكُهُ مَا لَا يَعْنِيهِ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Аз (ҷумлаи) зебоии исломи шахс он аст, ки он чиро бар вай фоида надорад, тарк намояд".</t>
   </si>
   <si>
     <t>بين النبي صلى الله عليه وسلم: أن من كمال محاسن إسلام المسلم وتمام إيمانه، ابتعاده عما لا يعنيه ولا يخصه ولا يهمه وما لا يفيده من الأقوال والأفعال، أو مما لا يعنيه من أمور الدين والدنيا، فالاشتغال بما ليس للإنسان ربما شغله عما يعنيه، أو أداه إلى ما يلزمه اجتنابه؛ فإن الإنسان مسؤول عن أعماله يوم القيامة.</t>
   </si>
   <si>
     <t>Паёмбар (Саллаллоҳу алайҳи ва саллам) баён намуданд, ки камоли зебоии Ислом ва камоли имони мусалмон дар он аст, ки инсон аз он чизҳое, ки ба ӯ дахл надорад, ба ӯ тааллуқ надорад ва барои ӯ фоидае надорад, чи аз суханҳо ва чи аз амалҳо дурӣ ҷӯяд. Зиёда аз ин, машғул шудан ба чизҳое, ки ба инсон дахл надоранд, метавонанд ӯро аз корҳои муҳим маҳрум кунанд, ё ӯро ба чизҳое расонанд, ки бояд аз онҳо парҳез кунад. Инсон рӯзи қиёмат барои амалаш посухгӯ аст.</t>
   </si>
   <si>
@@ -8147,52 +8120,52 @@
 Сипас паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мардеро зикр кард, ки сафари дуру дарозе мекунад, бо мӯйҳои парешону гардолуд, дастонашро ба сӯйи осмон бардошта мегӯяд: "Эй Парвардигори ман, эй Парвардигори ман!" Дар ҳоле, ки таому шароб ва либосаш аз ҳаром буда ва аз ҳаром ғизо гирифтааст. Пас дар чунин ҳол чӣ гуна (дуои ӯ) иҷобат мешавад?!".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Камоли Аллоҳ Таъоло дар Зот, сифатҳо, афъол ва аҳкомаш (комилу бе айб аст).
 Амр ба ихлос дар амалҳо барои Аллоҳ ва пайравӣ аз Паёмбар (Саллаллоҳу алайҳи ва саллам).
 Бо истифода аз он чизе, ки ба амал ташвиқ мекунад. Чунон ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Худованд муъминонро ба он чи ба паёмбарон фармудааст, фармон додааст". Пас, агар муъмин донад, ки ин яке аз фармудаҳои паёмбарон аст, ба ӯ қувват мебахшад ва ба иҷрои он ташвиқ меёбад.
 Аз ҷумлаи монеаҳои истиҷобати дуо хӯрдани ҳаром ва парвариш ёфтан бо молу ғизои ҳаром аст.
-Аз сабабҳои иҷобати дуо панҷ чиз аст:
-1. Дарозии сафар, зеро он боиси шикастагӣ ва ниёзмандии қалб мешавад, ки аз бузургтарин сабабҳои иҷобат аст.  
+Аз сабабҳои иҷобати дуо панҷ чиз аст: 1. Дарозии сафар, зеро он боиси шикастагӣ ва ниёзмандии қалб мешавад, ки аз бузургтарин сабабҳои иҷобат аст.   2. Ҳолати дармондагӣ ва бечорагӣ. 3. Боло бурдани дастон ба самти осмон аз одоби дуо аст.  4. Илтиҷо ва исрор дар дуо, бо такрори «Ё Рабб, ё Рабб», ки аз роҳҳои бузурги иҷобат мебошад.  5. Хӯрданӣ ва нӯшидании ҳалол.
+Хӯрдани ҳалол ва покиза аз сабабҳои кумак кунанда барои амали нек аст.
 Қозӣ гуфтааст: «Тайиб - пок» муқобили «хабис - палид» аст. Вақте ки ин сифат ба Худо нисбат дода мешавад, мақсад он аст, ки Ӯ аз нуқсонҳо пок ва аз офатҳо муқаддас аст. Вақте ки бе қайд, ба банда нисбат дода мешавад, мақсад он аст, ки ӯ аз ахлоқи паст ва аъмоли зишт пок буда, бо зидди онҳо ороста аст. Ва вақте ки ба мол нисбат дода мешавад, мақсад он аст, ки он мол ҳалол ва аз беҳтарин молҳост.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66518</t>
   </si>
   <si>
     <t>دع ما يريبك إلى ما لا يريبك</t>
   </si>
   <si>
     <t>Раҳо кун он чиро, ки туро ба шубҳа меандозад ва бигир он чиро, ки туро ба шубҳа намеандозад [зеро дар ростӣ оромиши хотир аст ва дар дурӯғ шакку шубҳа аст]</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Аз Абумуҳаммад, Ҳасан ибни Алӣ ибни Абутолиб, набераи Паёмбар (Саллалоҳу алайҳи ва саллам) ва наваи дӯстдоштаи ӯ ривоят аст, ки гуфт: Аз Расули Аллоҳ (Саллалоҳу алайҳи ва саллам) дар ёд дорам, ки фармуд: "Раҳо кун он чиро, ки туро ба шубҳа меандозад ва бигир он чиро, ки туро ба шубҳа намеандозад [зеро дар ростӣ оромиши хотир аст ва дар дурӯғ шакку шубҳа аст]".</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Саллаллоҳу алайҳи ва саллам) амр фармуданд, ки инсон бояд чизеро, ки дар ҳалол ё ҳаром буданаш шакку шубҳа дорад, аз гуфтор ё кирдор, тарк кунад ва ба он чи ки шак надорад ва аз ҳалол буданаш мутмаин аст, рӯй оварад.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
@@ -8268,56 +8241,50 @@
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Аҳамияти омӯзиши масоили динӣ ба кӯдакон ва фарзандон, аз ҷумла тавҳид, одоб ва ғайра.
 Подош аз ҷинси амал аст.
 Амр ба эътимод ва таваккул кардани танҳо бар Худо, ва Ӯ Таъоло беҳтарин корсоз ва пуштибон аст.
 Имон ба қазо ва қадар ва розӣ будан ба он, ва инки Худованд ҳама чизро муқаддар кардааст.
 Ҳар кӣ аз фармони Худованд саркашӣ ва кӯтоҳӣ кунад, Худованд ӯро зоеъ месозад ва аз ӯ муҳофизат намекунад.
 Муждаи бузург ин аст, ки ҳаргоҳ инсон ба тангӣ ва душворӣ дучор шавад, бояд мунтазири осонӣ бошад.
 Оромиш барои банда дар вақти расидани мусибат ва аз даст рафтани чизе, ки дӯсташ медошт, дар сухани Паёмбар (Саллалоҳу алайҳи ва саллам) зикр шудааст: "Бидон, он чи ба ту расид, ҳаргиз наметавонист аз ту бигзарад; ва он чи аз ту бозмонд ва ба ту нарасид, ҳаргиз наметавонист ба ту бирасад". Ҷумлаи аввал тасаллӣ медиҳад дар баробари чизҳои ногуворе, ки ба инсон расидааст, яъне ин кори тақдир буд. Ҷумлаи дувум оромӣ мебахшад дар баробари он чизҳое, ки дӯсташ медошт, вале онҳоро аз даст дод, яъне аслан барои ту муқаррар нашуда буд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66522</t>
   </si>
   <si>
     <t>Аз Абумасъуд, Уқба ибни Амри Ансории Бадрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Ба дурустӣ, он чи мардум аз панди паёмбарони пешин дарёфтаанд, ин аст: "Ҳар гоҳ шарм накардӣ, пас ҳар чи мехоҳӣ бикун»". [Шарму ҳаё дар ҳамаи шариатҳои осмонӣ писандида ва мавриди ситоиш будааст. Яъне, агар шарму ҳаё надошта бошӣ, ки туро аз чизҳои ҳаром боздорад, пас ҳар чи хоҳӣ бикун, вале барои худ бадбахтӣ меорӣ]</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Аз Абумасъуд, Уқба ибни Амри Ансории Бадрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Ба дурустӣ, он чи мардум аз панди паёмбарони пешин дарёфтаанд, ин аст: "Ҳар гоҳ шарм накардӣ, пас ҳар чи мехоҳӣ бикун»". [Шарму ҳаё дар ҳамаи шариатҳои осмонӣ писандида ва мавриди ситоиш будааст. Яъне, агар шарму ҳаё надошта бошӣ, ки туро аз чизҳои ҳаром боздорад, пас ҳар чи хоҳӣ бикун, вале барои худ бадбахтӣ меорӣ].</t>
-  </si>
-[...4 lines deleted...]
-Нававӣ мегӯяд: Амри зикршуда дар ҳадис маънои мубоҳ (иҷозатдодашуда)-ро дорад. Яъне, агар хоҳӣ коре анҷом диҳӣ ва дар анҷом доданаш аз Аллоҳ Таъоло ва мардум шарм надорӣ, пас анҷом деҳ; вагарна, аз он дурӣ ҷӯй. Ва бар ҳамин асос дини Ислом поягузорӣ шудааст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66523</t>
   </si>
   <si>
     <t>Аз Абуамр, дар ривояте, Абуамра Суфён ибни Абдуллоҳ (разияллоҳу анҳу) ривоят аст, ки гуфт:||Гуфтам: Эй паёмбари Аллоҳ! Дар мавриди Ислом ба ман сухане бигӯ, ки ҷуз ту аз касе напурсам. Фармуданд: "Бигӯ: Ба Аллоҳ имон овардам, сипас истиқомат биварз (рост бош)</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Аз Абуамр, дар ривояте, Абуамра Суфён ибни Абдуллоҳ (разияллоҳу анҳу) ривоят аст, ки гуфт: Гуфтам: Эй паёмбари Аллоҳ! Дар мавриди Ислом ба ман сухане бигӯ, ки ҷуз ту аз касе напурсам. Фармуданд: "Бигӯ: Ба Аллоҳ имон овардам, сипас истиқомат биварз (рост бош)".</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>Барои ман хабар деҳ, оё ҳар гоҳ намозҳои фарзшударо бихонам, моҳи Рамазонро рӯза бидорам, ҳалолро ҳалол бидонам ва ҳаромро ҳаром бидонам</t>
   </si>
@@ -8596,88 +8563,76 @@
   </si>
   <si>
     <t>Аз Абубурда аз падараш Абумусои Ашъарӣ ривоят аст: Паёмбари Худо (Саллалоҳу алайҳи ва саллам) ӯро ба тарафи Яман фиристоданд ва дар бораи баъзе аз нӯшиданиҳое, ки дар он ҷо сохта мешуд, аз эшон пурсиданд, ки чистанд онҳо? Гуфт: ал-Битъ ва ал-Мирз аст. Ва ба Абубурда гуфт: "ал-Битъ чист?" Гуфт: Оби асал ва ал-Мизр оби ҷав. Сипас Фармуданд: "Ҳар чизе, ки мастӣ биёварад, ҳаром аст". Ривояти Бухорӣ. Ва Муслим низ онро ривоят кардааст, ки лафзаш чунин аст: 
 Гуфт: Расули Худо (Саллаллоҳу алайҳи ва саллам) ман ва Муъозро ба Яман фиристод. Ман гуфтам: Эй Расули Худо! Дар сарзамини мо нӯшокие ҳаст, ки ба он «мизар» мегӯянд, ки аз ҷав сохта мешавад, ва нӯшокие ҳаст, ки «битъ» ном дорад ва аз асал тайёр мешавад. Пас Расулуллоҳ (Саллаллоҳу алайҳи ва саллам) фармуд: "Ҳар нӯшокие, ки маст кунад, ҳаром аст". Ва дар ривояти дигар аз Муслим омадааст, ки: Пас гуфт: "Ҳар он чи инсонро аз намоз боздорад ва маст кунад, ҳаром аст". Ва дар ривояти дигар аз Муслим омадааст: Расули Худо (Саллаллоҳу алайҳи ва саллам) ки суханҳои пурмазмунро бо кӯтоҳгӯӣ ифода мекард, фармуд: "Ман аз ҳар масткунандае, ки инсонро аз намоз боздорад наҳй мекунам".</t>
   </si>
   <si>
     <t>يخبر أبو موسى الأشعري رضي الله عنه أن النبي صلى الله عليه وسلم أرسله إلى اليمن، فسأله عن أشربة تصنع بها هل هي حرام، فاستفسر النبي صلى الله عليه وسلم عنها. 
 فقال أبو موسى رضي الله عنه: هي البتع: نبيذ العسل، والمزر: نبيذ الشعير. 
 فقال النبي صلى الله عليه وسلم وكان قد أوتي جوامع الكلم: «كل مسكر حرام».</t>
   </si>
   <si>
     <t>Абумусои Ашъарӣ (разияллоҳу анҳу) хабар медиҳад, ки Паёмбар (Саллалоҳу алайҳи ва саллам) ӯро ба Яман фиристод. Ӯро (Паёмбарро) дар бораи нӯшокиҳое, ки он ҷо таёр мекунанд, пурсид, ки оё он нӯшокиҳо ҳаром ҳастанд ё ҳалол. Паёмбар (Саллалоҳу алайҳи ва саллам) дар ин бораи он нӯшиданиҳо тавзеҳ хост. Абумусо (разияллоҳу анҳу) гуфт: Он нӯшиданиҳо яке "битъ" мебошад, ки аз асал таёр мешавад ва дигарӣ "мазр", ки аз ҷав таёр мешавад. Пас, Паёмбар (Саллалоҳу алайҳи ва саллам), ки аз суханони фарогир ва кӯтоҳ баҳраманд аст, фармуд: "Ҳар чизи масткунанда ҳаром аст".</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Набиз: Обест, ки дар он хурмо, ё асал, ё ҷав ё монанди он андохта мешавад, то ки таъм ва маззаи ширин бигирад. Баъд аз муддате мумкин аст, ки тахмир шавад (тағйир ёбад) ва ба нӯшокии масткунанда табдил ёбад.
 Ин ҳадис қоидаест дар ҳаром будани ҳама навъҳои масткунандаҳо, монанди шароб, ҳашиш ва ғайра.
 Аҳамияти пурсидан дар бораи чизҳое, ки як мусалмон ба он эҳтиёҷ дорад.
-Аввалин бор май вақте ҳаром шуд, ки бар асари нӯшидани он яке аз муҳоҷирон дар вақти намоз хондан оятҳоро ба ҳам омехта хонд, пас ояти зерин нозил шуд: (Эй касоне, ки имон овардаед, дар ҳоли мастӣ ба намоз наистед, то замоне ки бидонед чӣ мегӯед) (Сураи Нисо, ояти 43).
-[...2 lines deleted...]
-Ин нишон медиҳад, ки таҳрими шароб ба тадриҷ сурат гирифт, то ниҳоят Аллоҳ онро комилан манъ кард.
+Аввалин бор май вақте ҳаром шуд, ки бар асари нӯшидани он яке аз муҳоҷирон дар вақти намоз хондан оятҳоро ба ҳам омехта хонд, пас ояти зерин нозил шуд: (Эй касоне, ки имон овардаед, дар ҳоли мастӣ ба намоз наистед, то замоне ки бидонед чӣ мегӯед) (Сураи Нисо, ояти 43). Пас аз он, мунодии Паёмбар (Саллалоҳу алайҳи ва саллам) эълон мекард: "Маст ба намоз наздик нашавад". Сипас Аллоҳ Таъоло шаробро бо ояти зерин пурра ҳаром гардонид: (Эй касоне, ки имон овардаед, бе тардид, шаробу қимор ва бутҳову тирҳои қуръакашӣ палид [ва] аз кор [-ҳои] шайтон ҳастанд, пас, аз онҳо дурӣ кунед, бошад, ки растагор шавед, 90 Дар ҳақиқат, шайтон мехоҳад бо шаробу қимор, миёнатон душманӣ ва кина эҷод кунад ва шуморо аз ёди Аллоҳ Таъоло ва аз намоз боздорад, пас, [эй муъминон, ҳоло ки ҳақиқатро донистед] оё аз онҳо даст бармедоред? 91) (Сураи Моида, оятҳои 90-91).   Ин нишон медиҳад, ки таҳрими шароб ба тадриҷ сурат гирифт, то ниҳоят Аллоҳ онро комилан манъ кард.
 Аллоҳ Таъоло майро ҳаром кард, зеро он зиёну фасоди бузургро дар бар мегирад.
 Меъёр дар ҳаром будани нӯшокиҳо сифати масткунандагии онҳост; агар набиз (нӯшокии аз мева, асал, ё ҷав омодашуда) дорои хусусияти масткунӣ бошад, он ҳаром аст. Вале агар чунин набошад ва маст накунад, он ҳалол ва ҷоиз аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Чор чиз аст, ки агар дар шахсе бошанд, он шахс мунофиқи холис аст ва агар яке аз онҳо дар ӯ бошад, ба хислате аз хислатҳои нифоқ муттасиф гардидааст, магар он, ки он хислатро тарк намояд: Чун сухан бигӯяд, дурӯғ гӯяд; агар ваъда диҳад хилофи ваъдааш амал кунад; агар душманӣ кунад аз ҳад мегузарад; агар аҳду паймон бибандад, хиёнат кунад</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Чор чиз аст, ки агар дар шахсе бошанд, он шахс мунофиқи холис аст ва агар яке аз онҳо дар ӯ бошад, ба хислате аз хислатҳои нифоқ муттасиф гардидааст, магар он, ки он хислатро тарк намояд: Чун сухан бигӯяд, дурӯғ гӯяд; агар ваъда диҳад хилофи ваъдааш амал кунад; агар душманӣ кунад аз ҳад мегузарад; агар аҳду паймон бибандад, хиёнат кунад".</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
-  </si>
-[...7 lines deleted...]
-</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>Агар шумо чуноне, ки шоиста аст, бар Аллоҳ таваккал кунед, ба шумо рӯзӣ хоҳад дод ҳамчуноне, ки ба парандагон рӯзӣ медиҳад, ки субҳ гурусна аз лонаи худ берун мераванд ва шомгоҳон бо шиками сер боз мегарданд</t>
   </si>
   <si>
     <t>عَنْ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَوْ أَنَّكُمْ كُنْتُمْ تَوَكَّلُونَ عَلَى اللهِ حَقَّ تَوَكُّلِهِ لَرَزَقَكُمْ كَمَا يَرْزَقُ الطَّيْرَ تَغْدُو خِمَاصًا وَتَرُوحُ بِطَانًا».</t>
   </si>
   <si>
     <t>Аз Умар ибни Хаттоб (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Агар шумо чуноне, ки шоиста аст, бар Аллоҳ таваккал кунед, ба шумо рӯзӣ хоҳад дод ҳамчуноне, ки ба парандагон рӯзӣ медиҳад, ки субҳ гурусна аз лонаи худ берун мераванд ва шомгоҳон бо шиками сер боз мегарданд".</t>
   </si>
   <si>
     <t>يَحُثُّنا النبيُّ صلى الله عليه وسلم أن نَعتَمِد على الله عز وجل في استجلاب المنافع ودفع المضار في أمور الدنيا والدين، فإنه لا يُعطي ولا يَمنع ولا يَضر ولا يَنفع إلا هو سبحانه وتعالى، وأن نفعل الأسباب التي تَجْلُب المنافع وتدفع المضار مع صدق الاعتماد على الله، فمتى فعلنا ذلك رزَقَنا اللهُ كما يرزق الطير التي تخرج صباحًا وهي جياع، ثم تعود مساءً وهي ممتلئة البطون، وهذا الفعلُ من الطير نوعٌ من الأسباب في السعي لطلب الرزق، دون التواكل والتكاسل.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد، والترمذي، والنسائي، وابن ماجه، وابن حبان في صحيحه، والحاكم</t>
   </si>
   <si>
     <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه وابن حبان في صحيحه والحاكم]</t>
   </si>
@@ -19636,821 +19591,821 @@
       <c r="A226">
         <v>66523</v>
       </c>
       <c r="B226" t="s">
         <v>487</v>
       </c>
       <c r="C226" t="s">
         <v>2101</v>
       </c>
       <c r="D226" t="s">
         <v>2102</v>
       </c>
       <c r="E226" t="s">
         <v>2103</v>
       </c>
       <c r="F226" t="s">
         <v>491</v>
       </c>
       <c r="G226" t="s">
         <v>492</v>
       </c>
       <c r="H226" t="s">
         <v>493</v>
       </c>
       <c r="I226" t="s">
-        <v>2104</v>
+        <v>494</v>
       </c>
       <c r="J226" t="s">
         <v>24</v>
       </c>
       <c r="K226" t="s">
         <v>58</v>
       </c>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226" t="s">
         <v>59</v>
       </c>
       <c r="N226" t="s">
         <v>28</v>
       </c>
       <c r="O226" t="s">
-        <v>2105</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
         <v>66524</v>
       </c>
       <c r="B227" t="s">
         <v>1663</v>
       </c>
       <c r="C227" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D227" t="s">
         <v>2106</v>
       </c>
-      <c r="D227" t="s">
+      <c r="E227" t="s">
         <v>2107</v>
       </c>
-      <c r="E227" t="s">
+      <c r="F227" t="s">
         <v>2108</v>
-      </c>
-[...1 lines deleted...]
-        <v>2109</v>
       </c>
       <c r="G227" t="s">
         <v>1668</v>
       </c>
       <c r="H227" t="s">
         <v>1669</v>
       </c>
       <c r="I227" t="s">
         <v>1670</v>
       </c>
       <c r="J227" t="s">
         <v>24</v>
       </c>
       <c r="K227" t="s">
         <v>89</v>
       </c>
       <c r="L227" t="s">
         <v>26</v>
       </c>
       <c r="M227" t="s">
         <v>90</v>
       </c>
       <c r="N227" t="s">
         <v>28</v>
       </c>
       <c r="O227" t="s">
-        <v>2110</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
         <v>66525</v>
       </c>
       <c r="B228" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C228" t="s">
         <v>2111</v>
       </c>
-      <c r="C228" t="s">
+      <c r="D228" t="s">
         <v>2112</v>
       </c>
-      <c r="D228" t="s">
+      <c r="E228" t="s">
         <v>2113</v>
-      </c>
-[...1 lines deleted...]
-        <v>2114</v>
       </c>
       <c r="F228" t="s">
         <v>1524</v>
       </c>
       <c r="G228" t="s">
         <v>1525</v>
       </c>
       <c r="H228" t="s">
         <v>1526</v>
       </c>
       <c r="I228" t="s">
         <v>1527</v>
       </c>
       <c r="J228" t="s">
         <v>24</v>
       </c>
       <c r="K228" t="s">
         <v>89</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228" t="s">
         <v>90</v>
       </c>
       <c r="N228" t="s">
         <v>28</v>
       </c>
       <c r="O228" t="s">
-        <v>2115</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
         <v>66526</v>
       </c>
       <c r="B229" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C229" t="s">
         <v>2116</v>
       </c>
-      <c r="C229" t="s">
+      <c r="D229" t="s">
         <v>2117</v>
       </c>
-      <c r="D229" t="s">
+      <c r="E229" t="s">
         <v>2118</v>
       </c>
-      <c r="E229" t="s">
+      <c r="F229" t="s">
         <v>2119</v>
-      </c>
-[...1 lines deleted...]
-        <v>2120</v>
       </c>
       <c r="G229" t="s">
         <v>1534</v>
       </c>
       <c r="H229" t="s">
         <v>1535</v>
       </c>
       <c r="I229" t="s">
         <v>1536</v>
       </c>
       <c r="J229" t="s">
         <v>24</v>
       </c>
       <c r="K229" t="s">
         <v>89</v>
       </c>
       <c r="L229" t="s">
         <v>26</v>
       </c>
       <c r="M229" t="s">
         <v>90</v>
       </c>
       <c r="N229" t="s">
         <v>28</v>
       </c>
       <c r="O229" t="s">
-        <v>2121</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
         <v>66527</v>
       </c>
       <c r="B230" t="s">
         <v>525</v>
       </c>
       <c r="C230" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D230" t="s">
         <v>2122</v>
       </c>
-      <c r="D230" t="s">
+      <c r="E230" t="s">
         <v>2123</v>
       </c>
-      <c r="E230" t="s">
+      <c r="F230" t="s">
         <v>2124</v>
-      </c>
-[...1 lines deleted...]
-        <v>2125</v>
       </c>
       <c r="G230" t="s">
         <v>530</v>
       </c>
       <c r="H230" t="s">
         <v>531</v>
       </c>
       <c r="I230" t="s">
         <v>532</v>
       </c>
       <c r="J230" t="s">
         <v>24</v>
       </c>
       <c r="K230" t="s">
         <v>2024</v>
       </c>
       <c r="L230" t="s">
         <v>26</v>
       </c>
       <c r="M230" t="s">
         <v>2025</v>
       </c>
       <c r="N230" t="s">
         <v>28</v>
       </c>
       <c r="O230" t="s">
-        <v>2126</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
         <v>66529</v>
       </c>
       <c r="B231" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C231" t="s">
         <v>2127</v>
       </c>
-      <c r="C231" t="s">
+      <c r="D231" t="s">
         <v>2128</v>
       </c>
-      <c r="D231" t="s">
+      <c r="E231" t="s">
         <v>2129</v>
       </c>
-      <c r="E231" t="s">
+      <c r="F231" t="s">
         <v>2130</v>
-      </c>
-[...1 lines deleted...]
-        <v>2131</v>
       </c>
       <c r="G231" t="s">
         <v>1923</v>
       </c>
       <c r="H231" t="s">
         <v>1924</v>
       </c>
       <c r="I231" t="s">
         <v>1925</v>
       </c>
       <c r="J231" t="s">
         <v>24</v>
       </c>
       <c r="K231" t="s">
+        <v>2131</v>
+      </c>
+      <c r="L231" t="s">
+        <v>26</v>
+      </c>
+      <c r="M231" t="s">
         <v>2132</v>
       </c>
-      <c r="L231" t="s">
-[...2 lines deleted...]
-      <c r="M231" t="s">
+      <c r="N231" t="s">
+        <v>28</v>
+      </c>
+      <c r="O231" t="s">
         <v>2133</v>
-      </c>
-[...4 lines deleted...]
-        <v>2134</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
         <v>66530</v>
       </c>
       <c r="B232" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C232" t="s">
         <v>2135</v>
       </c>
-      <c r="C232" t="s">
+      <c r="D232" t="s">
         <v>2136</v>
       </c>
-      <c r="D232" t="s">
+      <c r="E232" t="s">
         <v>2137</v>
       </c>
-      <c r="E232" t="s">
+      <c r="F232" t="s">
         <v>2138</v>
-      </c>
-[...1 lines deleted...]
-        <v>2139</v>
       </c>
       <c r="G232" t="s">
         <v>369</v>
       </c>
       <c r="H232" t="s">
         <v>370</v>
       </c>
       <c r="I232" t="s">
         <v>371</v>
       </c>
       <c r="J232" t="s">
         <v>24</v>
       </c>
       <c r="K232" t="s">
         <v>360</v>
       </c>
       <c r="L232" t="s">
         <v>26</v>
       </c>
       <c r="M232" t="s">
         <v>362</v>
       </c>
       <c r="N232" t="s">
         <v>28</v>
       </c>
       <c r="O232" t="s">
-        <v>2140</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
         <v>66531</v>
       </c>
       <c r="B233" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C233" t="s">
         <v>2141</v>
       </c>
-      <c r="C233" t="s">
+      <c r="D233" t="s">
         <v>2142</v>
       </c>
-      <c r="D233" t="s">
+      <c r="E233" t="s">
         <v>2143</v>
       </c>
-      <c r="E233" t="s">
+      <c r="F233" t="s">
         <v>2144</v>
       </c>
-      <c r="F233" t="s">
+      <c r="G233" t="s">
         <v>2145</v>
       </c>
-      <c r="G233" t="s">
+      <c r="H233" t="s">
         <v>2146</v>
       </c>
-      <c r="H233" t="s">
+      <c r="I233" t="s">
         <v>2147</v>
-      </c>
-[...1 lines deleted...]
-        <v>2148</v>
       </c>
       <c r="J233" t="s">
         <v>109</v>
       </c>
       <c r="K233" t="s">
-        <v>2149</v>
+        <v>2148</v>
       </c>
       <c r="L233" t="s">
         <v>111</v>
       </c>
       <c r="M233" t="s">
+        <v>2149</v>
+      </c>
+      <c r="N233" t="s">
+        <v>28</v>
+      </c>
+      <c r="O233" t="s">
         <v>2150</v>
-      </c>
-[...4 lines deleted...]
-        <v>2151</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
         <v>66532</v>
       </c>
       <c r="B234" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C234" t="s">
         <v>2152</v>
       </c>
-      <c r="C234" t="s">
+      <c r="D234" t="s">
         <v>2153</v>
       </c>
-      <c r="D234" t="s">
+      <c r="E234" t="s">
         <v>2154</v>
-      </c>
-[...1 lines deleted...]
-        <v>2155</v>
       </c>
       <c r="F234" t="s">
         <v>614</v>
       </c>
       <c r="G234" t="s">
         <v>615</v>
       </c>
       <c r="H234" t="s">
         <v>616</v>
       </c>
       <c r="I234" t="s">
         <v>617</v>
       </c>
       <c r="J234" t="s">
         <v>109</v>
       </c>
       <c r="K234" t="s">
-        <v>2156</v>
+        <v>2155</v>
       </c>
       <c r="L234" t="s">
         <v>111</v>
       </c>
       <c r="M234" t="s">
+        <v>2156</v>
+      </c>
+      <c r="N234" t="s">
+        <v>28</v>
+      </c>
+      <c r="O234" t="s">
         <v>2157</v>
-      </c>
-[...4 lines deleted...]
-        <v>2158</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
         <v>66533</v>
       </c>
       <c r="B235" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C235" t="s">
         <v>2159</v>
       </c>
-      <c r="C235" t="s">
+      <c r="D235" t="s">
         <v>2160</v>
       </c>
-      <c r="D235" t="s">
+      <c r="E235" t="s">
         <v>2161</v>
-      </c>
-[...1 lines deleted...]
-        <v>2162</v>
       </c>
       <c r="F235" t="s">
         <v>455</v>
       </c>
       <c r="G235" t="s">
         <v>456</v>
       </c>
       <c r="H235" t="s">
         <v>457</v>
       </c>
       <c r="I235" t="s">
+        <v>2162</v>
+      </c>
+      <c r="J235" t="s">
+        <v>24</v>
+      </c>
+      <c r="K235" t="s">
         <v>2163</v>
       </c>
-      <c r="J235" t="s">
-[...2 lines deleted...]
-      <c r="K235" t="s">
+      <c r="L235" t="s">
+        <v>26</v>
+      </c>
+      <c r="M235" t="s">
         <v>2164</v>
       </c>
-      <c r="L235" t="s">
-[...2 lines deleted...]
-      <c r="M235" t="s">
+      <c r="N235" t="s">
+        <v>28</v>
+      </c>
+      <c r="O235" t="s">
         <v>2165</v>
-      </c>
-[...4 lines deleted...]
-        <v>2166</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
         <v>66534</v>
       </c>
       <c r="B236" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C236" t="s">
         <v>2167</v>
       </c>
-      <c r="C236" t="s">
+      <c r="D236" t="s">
         <v>2168</v>
       </c>
-      <c r="D236" t="s">
+      <c r="E236" t="s">
         <v>2169</v>
       </c>
-      <c r="E236" t="s">
+      <c r="F236" t="s">
         <v>2170</v>
       </c>
-      <c r="F236" t="s">
+      <c r="G236" t="s">
         <v>2171</v>
-      </c>
-[...1 lines deleted...]
-        <v>2172</v>
       </c>
       <c r="H236" t="s">
         <v>1300</v>
       </c>
       <c r="I236" t="s">
         <v>1301</v>
       </c>
       <c r="J236" t="s">
         <v>24</v>
       </c>
       <c r="K236" t="s">
         <v>58</v>
       </c>
       <c r="L236" t="s">
         <v>26</v>
       </c>
       <c r="M236" t="s">
         <v>59</v>
       </c>
       <c r="N236" t="s">
         <v>28</v>
       </c>
       <c r="O236" t="s">
-        <v>2173</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
         <v>66535</v>
       </c>
       <c r="B237" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C237" t="s">
         <v>2174</v>
       </c>
-      <c r="C237" t="s">
+      <c r="D237" t="s">
         <v>2175</v>
       </c>
-      <c r="D237" t="s">
+      <c r="E237" t="s">
         <v>2176</v>
       </c>
-      <c r="E237" t="s">
+      <c r="F237" t="s">
         <v>2177</v>
       </c>
-      <c r="F237" t="s">
+      <c r="G237" t="s">
         <v>2178</v>
       </c>
-      <c r="G237" t="s">
+      <c r="H237" t="s">
         <v>2179</v>
       </c>
-      <c r="H237" t="s">
+      <c r="I237" t="s">
         <v>2180</v>
       </c>
-      <c r="I237" t="s">
+      <c r="J237" t="s">
         <v>2181</v>
       </c>
-      <c r="J237" t="s">
+      <c r="K237" t="s">
         <v>2182</v>
       </c>
-      <c r="K237" t="s">
+      <c r="L237" t="s">
         <v>2183</v>
       </c>
-      <c r="L237" t="s">
+      <c r="M237" t="s">
         <v>2184</v>
       </c>
-      <c r="M237" t="s">
+      <c r="N237" t="s">
+        <v>28</v>
+      </c>
+      <c r="O237" t="s">
         <v>2185</v>
-      </c>
-[...4 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
         <v>66536</v>
       </c>
       <c r="B238" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C238" t="s">
         <v>2187</v>
       </c>
-      <c r="C238" t="s">
+      <c r="D238" t="s">
         <v>2188</v>
       </c>
-      <c r="D238" t="s">
+      <c r="E238" t="s">
         <v>2189</v>
       </c>
-      <c r="E238" t="s">
+      <c r="F238" t="s">
         <v>2190</v>
       </c>
-      <c r="F238" t="s">
+      <c r="G238" t="s">
         <v>2191</v>
       </c>
-      <c r="G238" t="s">
+      <c r="H238" t="s">
         <v>2192</v>
       </c>
-      <c r="H238" t="s">
+      <c r="I238" t="s">
         <v>2193</v>
-      </c>
-[...1 lines deleted...]
-        <v>2194</v>
       </c>
       <c r="J238" t="s">
         <v>24</v>
       </c>
       <c r="K238" t="s">
         <v>2024</v>
       </c>
       <c r="L238" t="s">
         <v>26</v>
       </c>
       <c r="M238" t="s">
         <v>2025</v>
       </c>
       <c r="N238" t="s">
         <v>28</v>
       </c>
       <c r="O238" t="s">
-        <v>2195</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
         <v>66537</v>
       </c>
       <c r="B239" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C239" t="s">
         <v>2196</v>
       </c>
-      <c r="C239" t="s">
+      <c r="D239" t="s">
         <v>2197</v>
       </c>
-      <c r="D239" t="s">
+      <c r="E239" t="s">
         <v>2198</v>
       </c>
-      <c r="E239" t="s">
+      <c r="F239" t="s">
         <v>2199</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200</v>
       </c>
       <c r="G239" t="s">
         <v>1986</v>
       </c>
       <c r="H239" t="s">
         <v>1987</v>
       </c>
       <c r="I239" t="s">
-        <v>2201</v>
+        <v>1988</v>
       </c>
       <c r="J239" t="s">
         <v>24</v>
       </c>
       <c r="K239" t="s">
         <v>2024</v>
       </c>
       <c r="L239" t="s">
         <v>26</v>
       </c>
       <c r="M239" t="s">
         <v>2025</v>
       </c>
       <c r="N239" t="s">
         <v>28</v>
       </c>
       <c r="O239" t="s">
-        <v>2202</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
         <v>66538</v>
       </c>
       <c r="B240" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C240" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D240" t="s">
         <v>2203</v>
       </c>
-      <c r="C240" t="s">
+      <c r="E240" t="s">
         <v>2204</v>
       </c>
-      <c r="D240" t="s">
+      <c r="F240" t="s">
         <v>2205</v>
-      </c>
-[...4 lines deleted...]
-        <v>2207</v>
       </c>
       <c r="G240" t="s">
         <v>606</v>
       </c>
       <c r="H240" t="s">
         <v>607</v>
       </c>
       <c r="I240" t="s">
         <v>608</v>
       </c>
       <c r="J240" t="s">
         <v>24</v>
       </c>
       <c r="K240" t="s">
+        <v>2206</v>
+      </c>
+      <c r="L240" t="s">
+        <v>26</v>
+      </c>
+      <c r="M240" t="s">
+        <v>2207</v>
+      </c>
+      <c r="N240" t="s">
+        <v>28</v>
+      </c>
+      <c r="O240" t="s">
         <v>2208</v>
-      </c>
-[...10 lines deleted...]
-        <v>2210</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
         <v>66540</v>
       </c>
       <c r="B241" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C241" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D241" t="s">
         <v>2211</v>
       </c>
-      <c r="C241" t="s">
+      <c r="E241" t="s">
         <v>2212</v>
       </c>
-      <c r="D241" t="s">
+      <c r="F241" t="s">
         <v>2213</v>
       </c>
-      <c r="E241" t="s">
+      <c r="G241" t="s">
         <v>2214</v>
       </c>
-      <c r="F241" t="s">
+      <c r="H241" t="s">
         <v>2215</v>
-      </c>
-[...4 lines deleted...]
-        <v>2217</v>
       </c>
       <c r="I241" t="s">
         <v>404</v>
       </c>
       <c r="J241" t="s">
         <v>24</v>
       </c>
       <c r="K241" t="s">
+        <v>2216</v>
+      </c>
+      <c r="L241" t="s">
+        <v>26</v>
+      </c>
+      <c r="M241" t="s">
+        <v>2217</v>
+      </c>
+      <c r="N241" t="s">
+        <v>28</v>
+      </c>
+      <c r="O241" t="s">
         <v>2218</v>
-      </c>
-[...10 lines deleted...]
-        <v>2220</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
         <v>66541</v>
       </c>
       <c r="B242" t="s">
         <v>583</v>
       </c>
       <c r="C242" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D242" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E242" t="s">
         <v>2221</v>
       </c>
-      <c r="D242" t="s">
+      <c r="F242" t="s">
         <v>2222</v>
-      </c>
-[...4 lines deleted...]
-        <v>2224</v>
       </c>
       <c r="G242" t="s">
         <v>588</v>
       </c>
       <c r="H242" t="s">
         <v>589</v>
       </c>
       <c r="I242" t="s">
         <v>590</v>
       </c>
       <c r="J242" t="s">
         <v>24</v>
       </c>
       <c r="K242" t="s">
+        <v>2223</v>
+      </c>
+      <c r="L242" t="s">
+        <v>26</v>
+      </c>
+      <c r="M242" t="s">
+        <v>2224</v>
+      </c>
+      <c r="N242" t="s">
+        <v>28</v>
+      </c>
+      <c r="O242" t="s">
         <v>2225</v>
-      </c>
-[...10 lines deleted...]
-        <v>2227</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">