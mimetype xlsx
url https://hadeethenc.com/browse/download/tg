--- v4 (2026-06-02)
+++ v5 (2026-06-22)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2588">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: тоҷикӣ
 # Source: https://hadeethenc.com/tg
-# Last update: 2026-05-10 17:58:44 (v1.13.0)
-# Check for updates: https://hadeethenc.com/en/check/tg/v1.13.0
+# Last update: 2026-06-18 00:41:56 (v1.16.0)
+# Check for updates: https://hadeethenc.com/en/check/tg/v1.16.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -123,75 +123,75 @@
   <si>
     <t>متفق عليه</t>
   </si>
   <si>
     <t>[Саҳеҳ]</t>
   </si>
   <si>
     <t>[متفق عليه]</t>
   </si>
   <si>
     <t>tg</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/2758</t>
   </si>
   <si>
     <t>ألا أنبئكم بأكبر الكبائر؟</t>
   </si>
   <si>
     <t>Оё шуморо аз бузургтарин (гуноҳони) кабира огоҳ насозам?</t>
   </si>
   <si>
     <t>عن أبي بكرة رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «‌أَلَا ‌أُنَبِّئُكُمْ بِأَكْبَرِ الْكَبَائِرِ؟» ثَلَاثًا، قَالُوا: بَلَى يَا رَسُولَ اللهِ، قَالَ: «الْإِشْرَاكُ بِاللهِ، وَعُقُوقُ الْوَالِدَيْنِ» وَجَلَسَ وَكَانَ مُتَّكِئًا، فَقَالَ: «أَلَا وَقَوْلُ الزُّورِ»، قَالَ: فَمَا زَالَ يُكَرِّرُهَا حَتَّى قُلْنَا: لَيْتَهُ سَكَتَ.</t>
   </si>
   <si>
-    <t>Аз Абубакра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Оё шуморо аз бузургтарин (гуноҳони) кабира огоҳ насозам?". Се маротиба такрор карданд. Гуфтанд: Бале, эй Расули Аллоҳ. Фармуданд: "Шарик овардан ба Аллоҳ ва нофармонӣ кардан ба падару модар". Дар ҳоле ки такя карда буд, нишаст ва фармуд: "Огоҳ бошед (яке аз бузургтарин гуноҳи кабира ин) сухан ва гувоҳии дурӯғ аст". Ровӣ мегӯяд: Ҳамчунон инро такрор мекард, то ин ки гуфтем, кош сукут мекарданд.</t>
+    <t>Аз Абубакра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Оё шуморо аз бузургтарин (гуноҳони) кабира огоҳ насозам?". Се маротиба такрор карданд. Гуфтанд: Бале, эй Расули Аллоҳ. Фармуданд: "Шарик овардан ба Аллоҳ ва нофармонӣ кардан ба падару модар". Дар ҳоле ки такя карда буд, нишаст ва фармуд: "Огоҳ бошед (яке аз бузургтарин гуноҳи кабира ин) сухан ва гувоҳии дурӯғ аст". Ровӣ мегӯяд: Ҳамчунон инро такрор мекард, то ин ки гуфтем, кош сукут мекарданд.</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أصحابَه عن أعظم الكبائر، فذَكرَ هذه الثلاث:
 1. الإشراك بالله: وهو صَرْفُ أيِّ نوعٍ من أنواع العبادة لغير الله، وتسويةُ غيرِ الله بالله في ألوهيته وربوبيته وأسمائه وصفاته. 
 2. عقوق الوالدين: وهو كلُّ أذى للأبوين، قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 3. قول الزور ومنه شهادة الزور: وهو كل قول مُزوَّر ومكذوب يراد به انتقاص مَن وقع عليه بأخذ ماله أو الاعتداء على عرضه أو نحو ذلك.
 وقد كَرَّر النبيُّ صلى الله عليه وسلم التحذيرَ من قول الزور تنبيهًا على استقباحِه وآثارِه السيئة على المجتمع، حتى قال الصحابة: ليته سكت؛ شَفقةً عليه، وكراهية لِما يُزعجه.</t>
   </si>
   <si>
-    <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) саҳобагонашро аз бузургтарин гуноҳони кабира хабар додааст, аз он ҷумла сетояшро зикр кардааст:
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) саҳобагонашро аз бузургтарин гуноҳони кабира хабар додааст, аз он ҷумла сетояшро зикр кардааст:
 1. Ширк овардан ба Аллоҳ, ки иборат аст аз: Анҷом додани ҳар навъ аз ибодат барои ғайри Аллоҳ ва баробар кардани ғайри дигар чиз ба Аллоҳ дар улуҳият, рубубият ва номҳову сифатҳои Ӯ.
 2. Нофармонӣ аз падару модар: Озор додани падару модар бо гуфтор, рафтор ва беэътиноӣ ва тарки некӣ кардан ба онҳо.
 3. Сухани бардурӯғ ва аз ҷумлаи сухани дурӯғ, ин шаҳодати бардурӯғ аст. Ва он иборат аст аз ҳар сухани дурӯғе, ки бо ҳадафи таҳқиру кам шумурдани шахсе дар баробари ба даст овардани мол ё дастдарозӣ ба номусу обурӯйи он шахс ва монанди ин корҳо сурат мегирад.
-Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) нисбат ба сухани дурӯғ ва барои зишт будан ва осори баде, ки бар ҷомеа мегузорад, такрор ба такрор ҳушдор доданд. То ҷое, ки саҳоба аз рӯйи дилсӯзӣ барои он ҳазрат ва бад донистани он чи сабаби озори Ӯ мешавад, гуфтанд, ки кош ин гуфтаро зиёд идома намедоданд.</t>
+Паёмбар (саллаллоҳу алайҳи ва саллам) нисбат ба сухани дурӯғ ва барои зишт будан ва осори баде, ки бар ҷомеа мегузорад, такрор ба такрор ҳушдор доданд. То ҷое, ки саҳоба аз рӯйи дилсӯзӣ барои он ҳазрат ва бад донистани он чи сабаби озори Ӯ мешавад, гуфтанд, ки кош ин гуфтаро зиёд идома намедоданд.</t>
   </si>
   <si>
     <t>أعظم الذنوب الشركُ بالله؛ لأنه جعلَه صَدْرَ الكبائر وأكبرَها، ويؤكد هذا قوله تعالى {إن الله لا يَغْفِرُ أن يشرَكَ به وَيَغْفِرُ مَا دونَ ذلِكَ لِمَنْ يشَاء}.
 عظم حقوق الوالدين، إذ قَرَنَ حقَّهما بحق الله تعالى.
 الذنوب تنقسم إلى كبائر وصغائر، والكبيرة هي: كلُّ ذنب فيه عقوبة دنيوية، كالحدود واللعن، أو وعيد أُخروي، كالوعيد بدخول النار، وأن الكبائر دركات بعضها أغلظ من بعض في التحريم، وصغائر الذنوب هي ما سوى الكبائر.</t>
   </si>
   <si>
-    <t>Бузургтарин гуноҳ шарик овардан ба Аллоҳ аст. Зеро Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ин гуноҳро дар садри гуноҳони кабира ва бузургтарини он муаррифӣ кардааст. Ва ин ояти Қуръон низ сухани Паёмбарро таъйид мекунад, ки Аллоҳ Таъоло фармудааст:  "Бе гумон, Аллоҳ Таъоло ин гуноҳро, ки ба Ӯ шарик оварда шавад, намебахшад ва ғайр аз онро – барои ҳар ки бихоҳад – мебахшад; ва ҳар ки ба Аллоҳ Таъоло ширк варзад, яқинан, гуноҳи бузург ба гардан гирифтааст".
+    <t>Бузургтарин гуноҳ шарик овардан ба Аллоҳ аст. Зеро Паёмбар (саллаллоҳу алайҳи ва саллам) ин гуноҳро дар садри гуноҳони кабира ва бузургтарини он муаррифӣ кардааст. Ва ин ояти Қуръон низ сухани Паёмбарро таъйид мекунад, ки Аллоҳ Таъоло фармудааст:  "Бе гумон, Аллоҳ Таъоло ин гуноҳро, ки ба Ӯ шарик оварда шавад, намебахшад ва ғайр аз онро – барои ҳар ки бихоҳад – мебахшад; ва ҳар ки ба Аллоҳ Таъоло ширк варзад, яқинан, гуноҳи бузург ба гардан гирифтааст".
 Бузургии ҳуқуқи падару модар, чунон ки ҳаққи онҳоро бо ҳаққи Аллоҳ Таъоло зикр кардааст.
-Гуноҳон ба ду навъ тақсим мешаванд: кабира ва сағира (бузург ва хурд).  Гуноҳи кабира: ҳар гуноҳе аст, ки барои он ҷазои дунявӣ омада бошад, аз қабили ҷазо додан, нафрин ва лаънат хондан, ва ё таҳдиди ухравӣ дошта бошад, монанди таҳдиди дӯзахӣ шудан. Гуноҳони кабира дараҷаҳо доранд, ки дар ҳаром будан баъзе шадидтар аз дигараш аст. Ҳар гуноҳе, ки аз ҷумлаи гуноҳони кабира набошад, гуноҳи сағира аст.</t>
+Гуноҳон ба ду навъ тақсим мешаванд: кабира ва сағира (бузург ва хурд).  Гуноҳи кабира: ҳар гуноҳе аст, ки барои он ҷазои дунявӣ омада бошад, аз қабили ҷазо додан, нафрин ва лаънат хондан ва ё таҳдиди ухравӣ дошта бошад, монанди таҳдиди дӯзахӣ шудан. Гуноҳони кабира дараҷаҳо доранд, ки дар ҳаром будан баъзе шадидтар аз дигараш аст. Ҳар гуноҳе, ки аз ҷумлаи гуноҳони кабира набошад, гуноҳи сағира аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/2941</t>
   </si>
   <si>
     <t>إذا أحب الرجل أخاه فليخبره أنه يحبه</t>
   </si>
   <si>
     <t>Агар касе бародарашро дӯст бидорад, бигзор аз муҳаббаташ ӯро огаҳ кунад</t>
   </si>
   <si>
     <t>عن المِقدام بن معدي كرب رضي الله عنه عن النبي صلى الله عليه وسلم قال: «إِذَا أَحَبَّ الرَّجُلُ أَخَاهُ فَلْيُخْبِرْهُ أَنَّهُ يُحِبُّهُ».</t>
   </si>
   <si>
     <t>Аз Миқдом ибни Маъдӣ Кариб (Худованд аз ӯ розӣ бод) омадааст, ки Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Агар касе бародарашро дӯст бидорад, бигзор аз муҳаббаташ ӯро огаҳ кунад".</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أحد الأسباب التي تُقوِّي العلاقة بين المؤمنين وتنشر المحبة بينهم، وهو أنه إذا أحبَّ أحدٌ أخاه فليخبره بأنه يحبه.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) яке аз авомили тақвияти робита ва густариши муҳаббат миёни муъминонро чунин баён медорад: "агар касе бародарашро дӯст дорад, ба ӯ бигӯяд, ки ӯро дӯст медорад".</t>
   </si>
   <si>
     <t>فضل المحبة الخالصة لله تعالى، لا لمصلحة دنيوية.
 استحباب إخبار المحبوب في الله بحبِّه، لتزداد المحبة والألفة.
@@ -199,84 +199,334 @@
   </si>
   <si>
     <t>Фазилати муҳаббат ва дӯстии холис барои Аллоҳ Таъоло, на барои манфиатҳои дунявӣ.
 Огаҳ сохтани касе, ки ӯро танҳо барои Аллоҳ дӯст медоред амали нек ва мустаҳаб аст, то муҳаббат ва ошноӣ бештар гардад.
 Густариши муҳаббат миёни муъминон бародариро мустаҳкам ва ҷомеаро аз парокандагӣ ва тафриқа нигоҳ медорад.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي في الكبرى وأحمد</t>
   </si>
   <si>
     <t>[رواه أبو داود والترمذي والنسائي في الكبرى وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3017</t>
   </si>
   <si>
     <t>الكبائر: الإشراك بالله، وعقوق الوالدين، وقتل النفس، واليمين الغموس</t>
   </si>
   <si>
     <t>Гуноҳони кабира иборатанд аз: ширк овардан ба Аллоҳ, бадрафторӣ бо падару модар, куштани инсони бегуноҳ ва савганди дурӯғ</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو بن العاص رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «الْكَبَائِرُ: الْإِشْرَاكُ بِاللهِ، وَعُقُوقُ الْوَالِدَيْنِ، وَقَتْلُ النَّفْسِ، وَالْيَمِينُ الْغَمُوسُ».</t>
   </si>
   <si>
-    <t>Аз Абдуллоҳ ибни Амр ибни Ос (Худованд аз он ду розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Гуноҳони кабира иборатанд аз: ширк овардан ба Аллоҳ, бадрафторӣ бо падару модар, куштани инсони бегуноҳ ва савганди дурӯғ".</t>
+    <t>Аз Абдуллоҳ ибни Амр ибни Ос (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Гуноҳони кабира иборатанд аз: ширк овардан ба Аллоҳ, бадрафторӣ бо падару модар, куштани инсони бегуноҳ ва савганди дурӯғ".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم كبائر الذنوب، وهي التي تُوُعِّدَ فاعلُها بوعيد شديد في الدنيا أو الآخرة. 
 فأوَّلُها "الإِشرَاكُ بِالله": وهو صَرْفُ أيِّ نوع من أنواع العبادة لغير الله، وتسوية غير الله بالله فيما هو من خصائص الله في ألوهيته وربوبيته وأسمائه وصفاته. 
 وثانيها "عُقُوقُ الوَالِدَينِ": وهو كلُّ ما يوجب الأذى للأبوين قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 وثالثها "قَتْل النَّفْس": بغير حق، كالقتل ظلمًا وعدوانًا. 
 ورابعها "اليَمِين الغَمُوسُ": وهي الحلف كاذبًا على علم منه بكذبه، سميت بذلك؛ لأنَّها تَغْمِسُ صاحبَها في الإِثم أو في النار.</t>
   </si>
   <si>
-    <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ба баёни гуноҳони кабира пардохтанд ва манзур аз гуноҳони кабира он гуноҳоне ҳастанд, ки анҷомдиҳандааш ба ваъиди шадид дар дунё ва охират таҳдид шудааст.
-[...3 lines deleted...]
-Ва чаҳоруми он: " Савганди бардуруғ" аст, савганди бардуруғ ва донистани дуруғ будани он. Ин савгандро "ғамус" (ғутавар)  ном ниҳодаанд, ки соҳибашро дар гуноҳ ё дар оташи дӯзах ғутавар месозад.</t>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба баёни гуноҳони кабира пардохтанд ва манзур аз гуноҳони кабира он гуноҳоне ҳастанд, ки анҷомдиҳандааш ба ваъиди шадид дар дунё ва охират таҳдид шудааст.
+Нахустини он гуноҳон "Ширк овардан ба Аллоҳ" аст. Ширк, яъне анҷом додани ҳар ибодате барои ғайри Аллоҳ ва баробар сохтани касе ё чизе ба Аллоҳ дар яке аз хусусиятҳои улуҳият ва рубубият ва номҳову сифатҳои Аллоҳ аст.
+Дувум: "Оқи волидайн", яъне, ҳар амале, ки ба падару модар озор мерасонад, чи дар гуфтор ва чи дар рафтор бошад (оқи волидайн) аст. Инчунин беэътиноӣ ва некӣ накардан дар ҳаққи онҳо низ (дар ин гуноҳ) шомил мешавад.
+Ва сеюм: "Куштани инсон", албатта, агар куштани ноҳақ бошад, монанди куштан аз рӯйи зулм ва таҷовуз дар ҳаққи дигаре.
+Чаҳорум: "Савганди бардурӯғ", яъне савганде, ки шахси савгандхӯрда медонад, ки савгандаш дурӯғ аст. Ин савгандро "ғамус" (ғутавар) ном ниҳодаанд, ки соҳибашро дар гуноҳ ё дар оташи дӯзах ғутавар месозад.</t>
   </si>
   <si>
     <t>اليمين الغموس لا كفارة لها؛ لشدة خطرها وجرمها، وإنما فيها التوبة.
 الاقتصار على ذكر هذه الكبائر الأربع في الحديث لعظيم إثمها، وليس لحصرها.
 الذنوب تنقسم إلى كبائر وصغائر، والكبيرة هي: كلُّ ذنب فيه عقوبة دنيوية، كالحدود واللعن، أو وعيد أُخروي، كالوعيد بدخول النار، وأن الكبائر دركات بعضها أغلظ من بعض في التحريم، وصغائر الذنوب هي ما سوى الكبائر.</t>
   </si>
   <si>
-    <t>Савганди ғамус (савганди дуруғин барои чизе, ки дар гузашта рух додааст) ба сабаби шиддати хатарнок ва ҷиноят буданаш каффора надорад, балки тавба дорад.
+    <t>Савганди ғамус (савганди дурӯғин барои чизе, ки дар гузашта рух додааст) ба сабаби шиддати хатарнок ва ҷиноят буданаш каффора надорад, балки тавба дорад.
 Ба таври хос зикр шудани чаҳор гуноҳ дар ин ҳадис барои бузург будани ин гуноҳон аст, на барои маҳдуд кардани гуноҳони кабира.
-Гуноҳон бар ду навъ кабира ва сағира тақсим мешаванд. Гуноҳи кабира: ҳар гуноҳе аст, ки барои он ҷазои дунявӣ омада бошад, аз қабили ҳудуд, нафрин ва лаънат ва ё таҳдиди ухравӣ монанди таҳдиди дӯзахӣ шудан. Гуноҳони кабира дараҷаҳо доранд, ки таҳрими баъзеашон шадидтар аз дигараш аст. Ҳар гуноҳе, ки аз ҷумлаи гуноҳони кабира набошад, гуноҳи сағира аст.</t>
+Гуноҳон бар ду навъ: кабира ва сағира тақсим мешаванд. Гуноҳи кабира: ҳар гуноҳе аст, ки барои он ҷазои дунявӣ омада бошад, аз қабили ҳудуд, нафрин ва лаънат ва ё таҳдиди ухравӣ монанди таҳдиди дӯзахӣ шудан. Гуноҳони кабира дараҷаҳо доранд, ки таҳрими баъзеашон шадидтар аз дигараш аст. Ҳар гуноҳе, ки аз ҷумлаи гуноҳони кабира набошад, гуноҳи сағира аст.</t>
   </si>
   <si>
     <t>رواه البخاري</t>
   </si>
   <si>
     <t>[رواه البخاري]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3044</t>
+  </si>
+  <si>
+    <t>بايعنا رسول الله صلى الله عليه وسلم على السمع والطاعة في العسر واليسر، والمنشط والمكره، وعلى أثرة علينا</t>
+  </si>
+  <si>
+    <t>Бо Паёмбар (саллаллоҳу алайҳи ва саллам) бар шунидану фармонбардорӣ кардан дар сахтиву осонӣ, тангию нохушӣ ва бо вуҷуди тарҷеҳи дигарон бар мо</t>
+  </si>
+  <si>
+    <t>عن عُبَادَةَ بن الصَّامتِ رضي الله عنه قال: بَايَعْنَا رسولَ اللهِ صلى الله عليه وسلم على السَّمْعِ وَالطَّاعَةِ فِي الْعُسْرِ وَالْيُسْرِ، وَالْمَنْشَطِ وَالْمَكْرَهِ، وعلى أَثَرَةٍ علينا، وعلى أَلَّا نُنَازِعَ الْأَمْرَ أهلَه، وعلى أَنْ نَقُولَ بِالْحَقِّ أينما كُنَّا، لا نَخَافُ في الله لَوْمَةَ لَائِمٍ.</t>
+  </si>
+  <si>
+    <t>Аз Убода ибни Сомит (разияллоҳу анҳу) ривоят аст, ки гуфт: Бо Паёмбар (саллаллоҳу алайҳи ва саллам) бар шунидану фармонбардорӣ кардан дар сахтиву осонӣ, тангию нохушӣ ва бо вуҷуди тарҷеҳи дигарон бар мо, байъат кардем ва ин ки дар бораи амр (ҳукмронӣ) бо аҳли он даргир нашавем ва ин ки ҳарҷо бошем ҳақро бигӯем ва дар роҳи Аллоҳ аз сарзаниши сарзанишгар натарсем.</t>
+  </si>
+  <si>
+    <t>أَخَذَ النبيُّ صلى الله عليه وسلم العهدَ والميثاقَ من الصحابة في الانقياد لأولي الأمر والحُكَّام في السهل والصعب وحالة الغنى والفقر، وسواء كانت أوامرهم مما تهواه النفس أو تكرهه، حتى ولو استأثر الولاةُ على الرعية بالمال العام أو المناصب أو غير ذلك، فإنه يجب لهم السمع والطاعة بالمعروف، وأن لا يخرجوا عليهم لأن الفتنة والفساد في قتالهم أعظم وأشد من الفساد الحاصل بظلمهم، ومما عاهدوا عليه أن يقولوا الحقَّ في أيِّ مكانٍ مُخلِصين في ذلك لله لا يخافون مَن يَلُوْمُهم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз саҳобагон аҳду паймон гирифт, ки дар осонӣ ва сахтӣ ва дар сарватмандӣ ва фақр ба амри валиамр ва ҳокимон амал кунанд. Чи ин авомир хостаи нафс бошанд ё чизе бошад, ки нафс онро хӯш намедорад, ҳатто агар ҳоким амволи умумӣ ё мансабҳо ва ғайри онро қабза кунад (баъзеҳоро аз он бидиҳанд ва баъзеҳоро надиҳанд) боз бояд дар корҳои хуб амри ононро шунид ва итоат кард ва набояд бар зидди онон шӯриш кард. Зеро фитна ва фасоде, ки дар ҷангидан бо онон аст, шадидтар аз фасоде аст, ки бо зулми онон ҳосил мешавад. Ва аз ҷумлаи чизҳое, ки Паёмбар (саллаллоҳу алайҳи ва саллам) аз онон паймон гирифт ин аст, ки ҳақро ҳарҷо, ки бошанд бигӯянд ва онро холисона барои Аллоҳ бигӯянд ва аз сарзаниши сарзанишгар натарсанд.</t>
+  </si>
+  <si>
+    <t>ثمرة السمع والطاعة لولاة الأمر اجتماعُ كلمةِ المسلمين ونَبْذُ الفُرْقة.
+وجوب السمع والطاعة لولاة الأمور في غير معصية الله في اليُسْر والعُسْر، والمنشط والمكره والأَثَرَةِ التي يستأثرون بها.
+وجوب قول الحق أينما كُنَّا، من غير أن نخاف في الله لومة لائم.</t>
+  </si>
+  <si>
+    <t>Самараи самъу тоат аз ҳокимон, иттиҳоди калимаи мусалмонон ва дурӣ аз тафриқа аст.
+Самъу тоат аз ҳокимон дар умури ғайри маъсияти Аллоҳ, дар осонӣ ва душворӣ ва хушию нохушӣ ва бо вуҷуди табъизе, ки аз онон рӯй медиҳад, воҷиб аст.
+Гуфтани сухани ҳақ ҳарҷо, ки бошем воҷиб аст, бидуни ин ки дар роҳи Аллоҳ аз сарзаниши касе битарсем.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3061</t>
+  </si>
+  <si>
+    <t>لا صلاة بحضرة الطعام، ولا هو يدافعه الأخبثان</t>
+  </si>
+  <si>
+    <t>Дар ҳолати ҳозир будани таъом ва барои касе, ки аз баромадани пешоб ва наҷосат пешгирӣ мекунад, намоз нест</t>
+  </si>
+  <si>
+    <t>عن عَائِشَةَ رضيَ الله عنها قالت: إِنِّي سمعْتُ رسولَ الله صلى الله عليه وسلم يقول: «لَا صَلَاةَ بِحَضْرَةِ الطَّعَامِ، وَلَا هُوَ يُدَافِعُهُ الْأَخْبَثَانِ».</t>
+  </si>
+  <si>
+    <t>Аз Оиша (разияллоҳу анҳо) ривоят аст, ки гуфт: Ман Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Дар ҳолати ҳозир будани таъом ва барои касе, ки аз баромадани пешоб ва наҷосат пешгирӣ мекунад, намоз нест".</t>
+  </si>
+  <si>
+    <t>نَهى رسولُ الله صلى الله عليه وسلم عن الصلاة بحضور الطعام الذي تَتُوْقُ نَفسُ المُصلي إليه، ويَتعلق قلبُه به.
+وكذلك نهى عن الصلاة مع مدافعة الأخبثين -وهما البول والغائط--، لانشغاله بمدافعة الأذى.</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дар вақти ҳозир будани таъом, ки (шахси гурусна) дилаш ба он майл мекунад, намоз гузоштанро наҳйи кардааст.
+Ва ҳамчунин аз намоз хондан дар ҳолати фишори ду нопокӣ - пешоб ва наҷосат - наҳйи кардааст. Зеро дар ин ҳолат (шахси намозгузор) машғули пешгирӣ кардан аз он ду аст.</t>
+  </si>
+  <si>
+    <t>ينبغي للمصلي إبعاد كلِّ ما يَشْغَلُه في صلاته قبل الدخول فيها.</t>
+  </si>
+  <si>
+    <t>Намозгузор пеш аз оғози намоз бояд ҳар чизеро, ки дар намозаш ӯро парешон месозад, дур кунад.</t>
+  </si>
+  <si>
+    <t>رواه مسلم</t>
+  </si>
+  <si>
+    <t>[رواه مسلم]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3088</t>
+  </si>
+  <si>
+    <t>إذا قلت لصاحبك: أنصت، يوم الجمعة، والإمام يخطب، فقد لغوت</t>
+  </si>
+  <si>
+    <t>Дар ҳоли хутба хондани имом дар рӯзи ҷумъа, агар ба ҳамнишинат гуфтӣ: "Хомӯш бошу гӯш кун", муртакиби лағв шудаӣ</t>
+  </si>
+  <si>
+    <t>عن أبِي هُرَيرةَ رضي الله عنه أنَّ رسول الله صلى الله عليه وسلمَ قال: «إذا قُلْتَ لِصَاحِبِكَ: أَنْصِتْ، يومَ الجمعةِ، والْإِمامُ يَخْطُبُ، فَقَدْ لَغَوْتَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар ҳоли хутба хондани имом дар рӯзи ҷумъа, агар ба ҳамнишинат гуфтӣ: "Хомӯш бошу гӯш кун", муртакиби лағв шудаӣ".</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مِن الآداب الواجبة لِمَن حَضَرَ خطبةَ الجمعة: الإنصاتَ للخطيب؛ ليتدبَّر المواعظ، وأنَّ مَن تَكَلَّمَ -ولو بأقلِّ شيء- والإمام يخطب، فقال لغيره: "اسكت" و"استمع"، فقد فاته فَضْلُ صلاةِ الجمعة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки яке аз одоби воҷиб барои касе, ки дар хутбаи ҷумъа ҳозир шудааст, гӯш додан ба хатиб аст, то битавонад панду андарзҳои ӯро ба хубӣ дарёбад. Ва агар касе дар ҳоли хутба хондани имом камтарин чизеро ба забон биёварад ва масалан ба ҳамнишинаш бигӯяд: "хомӯш бош", ва "гӯш фаро деҳ", фазилати намози ҷумъаро аз даст додааст.</t>
+  </si>
+  <si>
+    <t>تحريم الكلام حال سماع الخطبة، ولو بالنهي عن المنكر أو ردِّ السلام وتشميت العاطس.
+يُستثنى مِن هذا مَن يخاطِبُ الإمامَ أو يُخاطِبُهُ الإمامُ.
+جواز الكلام بين الخطبتين عند الحاجة.
+إذا ذُكِرَ النبيُّ صلى الله عليه وسلم والإمامُ يَخطب فإنك تُصلي عليه وتُسلِّم سِرًّا، وكذلك التأمين على الدعاء.</t>
+  </si>
+  <si>
+    <t>Дар вақти гӯш кардани хутбаи ҷумъа гап задан ҳаром аст, ҳатто агар барои наҳйи аз мункар, ё ҷавоби салом ё ҷавоби атсазананда бошад.
+Касе, ки имомро мавриди хитоб қарор диҳад, ё имом дар ҳолати хутба ӯро мавриди хитоб қарор диҳад, аз ин ҳукм истисно аст.
+Дар байни ду хутба агар зарурат бошад сухан гуфтан ҷоиз аст.
+Агар дар вақти хутба номи Паёмбар (саллаллоҳу алайҳи ва саллам) зикр шуд, пинҳонӣ ва бо садои паст ба ӯ салавот мефиристӣ, инчунин омин гуфтан ба дуо дар ҳолати хутба низ ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3107</t>
+  </si>
+  <si>
+    <t>الفطرة خمس: الختان والاستحداد وقص الشارب وتقليم الأظفار ونتف الآباط</t>
+  </si>
+  <si>
+    <t>Умури фитрат панҷ чиз аст: хатна кардан, тоза кардани мӯйҳои зери ноф, кӯтоҳ кардани мӯйлаб, кӯтоҳ кардани нохун ва кандани мӯйҳои зери бағал</t>
+  </si>
+  <si>
+    <t>عن أبِي هريرة رضي اللَّه عنه: سمعتُ النبِيّ صلى الله عليه وسلم يقول: «الفِطْرَةُ خمسٌ: الخِتَانُ والاستحدادُ وقصُّ الشَّارِبِ وتقليمُ الأظفارِ وَنَتْفُ الآبَاطِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Умури фитрат панҷ чиз аст: хатна кардан, тоза кардани мӯйҳои зери ноф, кӯтоҳ кардани мӯйлаб, кӯтоҳ кардани нохун ва кандани мӯйҳои зери бағал."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم خمسَ خصالٍ من دينِ الإسلام وسنن المرسلين:
+أولها: الختان، وهو قطع جِلْدَةٍ زائدةٍ على الذَّكَرِ فوق الحَشَفَة، وقطعُ رأسِ جِلدةٍ في فرج الأنثى فوق مَحَلِّ الإيلاج. 
+وثانيها: الاستحداد، وهو حَلْقُ شَعَرِ العَانَة الذي حول القُبُل. 
+وثالثها: قص الشارب، وهو قصُّ ما نبت على شفة الرجل العليا بحيث تظهر الشفة. 
+ورابعها: قص الأظفار. 
+وخامسها: نتف الإبط.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) панҷ хусусиятро, ки аз дини Ислом ва суннатҳои паёмбарон ҳастанд, баён карданд.
+Якум: хатна кардан, яъне буридани пӯсти зиёдатии олати мард, ки дар қисмати нуги олат ҷой дорад ва инчунин буридани нӯги пусте, ки бар болои шармгоҳи зан ва дар ҷойи вуруди олати ӯ қарор дорад, мебошад.
+Дуввум: истиҳдод, тарошидани мӯйе ки дар атрофи шармгоҳ аст.
+Севум: кӯтоҳ кардани мӯйлаб, кӯтоҳ кардани он чи бар руйи лаби болои руйидашуда аст, ба шакле, ки лаб намоён бошад.
+Чаҳорум: кӯтоҳ кардани нохунҳо.
+Панҷум: кандани мӯйи зери бағал.</t>
+  </si>
+  <si>
+    <t>سُنَنُ المرسلين التي يُحِبُّها الله ويرتضيها ويأمر بها تدعو إلى الكمال والنزاهة والجمال.
+مشروعية تَعَاهُدِ هذه الأشياء، وعدم الغفلة عنها.
+لهذه الخصال فوائد دينية ودنيوية، منها: تحسين الهيئة، وتنظيف البدن، والاحتياط للطهارة، ومخالفة الكفار، وامتثال أمر الله.
+ذُكِرَ في أحاديث أخرى زيادةُ خصالٍ للفطرةِ غيرِ هذه الخمس، مثل: إعفاء اللحية، والسواك، وغيرها.</t>
+  </si>
+  <si>
+    <t>Суннатҳои паёмбарон, ки Аллоҳ онҳоро дӯст медорад, аз он хушнуд аст ва ба он даъват менамояд, ки ба камол, покӣ ва зебоӣ даъват мекунад.
+Машруияти таваҷҷуҳ ба ин корҳо ва мудовимат бар онҳо ва беэътиноӣ накардан ба онҳо.
+Ин хусусиятҳо манфиатҳои динӣ ва дунявии бешуморе доранд, аз ҷумла зебогии зоҳири инсон, покии бадан, эҳтиёт барои покӣ ва таҳорат, мухолифат бо кофирон ва итоат аз амри Аллоҳ мебошанд.
+Дар ҳадисҳои дигар омадааст, ки ҷуз ин панҷ хислат, дигар хислатҳо ҳам вуҷуд дорад, аз қабили: риш гузоштан, истифода бурдани мисвок ва ғайра.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3144</t>
+  </si>
+  <si>
+    <t>أحفوا الشوارب وأعفوا اللحى</t>
+  </si>
+  <si>
+    <t>Мӯйлабҳоро кӯтоҳ кунед ва ришҳоро афзоиш диҳед</t>
+  </si>
+  <si>
+    <t>عن ابن عمر رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «أحْفُوا الشَّوَارِبَ وأَعْفُوا اللِّحَى».</t>
+  </si>
+  <si>
+    <t>Аз ибни Умар (разияллоҳу анҳумо) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки гуфт: "Мӯйлабҳоро кӯтоҳ кунед ва ришҳоро афзоиш диҳед."</t>
+  </si>
+  <si>
+    <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم بِالأخْذِ مِن الشَّارِبِ وألَّا يُتْرَكَ بل يُقَصّ منه، ويُبالَغ في ذلك.
+وفي المقابل يَأمر بإِعفاءِ اللحية وتركِها مَوْفُوْرة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) амр ба гирифтан ва кӯтоҳ кардани мӯйлабҳо кардаанд ва ин ки мӯйлаб бидуни кӯтоҳ кардан раҳо карда нашавад ва дар анҷоми ин кор муболиға шавад.
+Ва дар муқобил амр ба гузоштани риш ва афзоиш додани он кардаанд.</t>
+  </si>
+  <si>
+    <t>تحريم حَلْقِ اللحية.</t>
+  </si>
+  <si>
+    <t>Тарошидани риш ҳаром аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3279</t>
+  </si>
+  <si>
+    <t>من توضأ نحو وضوئي هذا ثم صلى ركعتين لا يحدث فيهما نفسه غفر الله له ما تقدم من ذنبه</t>
+  </si>
+  <si>
+    <t>Ҳар касе монанди ин таҳорати ман таҳорат кард ва ду ракаъат намоз хонд ва дар онҳо бо худ сухан нагуфт, гуноҳони гузаштааш бахшида хоҳад шуд</t>
+  </si>
+  <si>
+    <t>عَنْ ‌حُمْرَانَ مَوْلَى عُثْمَانَ بْنِ عَفَّانَ رضي الله عنه: أَنَّهُ رَأَى عُثْمَانَ بْنَ عَفَّانَ دَعَا بِوَضُوءٍ، فَأَفْرَغَ عَلَى يَدَيْهِ مِنْ إِنَائِهِ، فَغَسَلَهُمَا ثَلَاثَ مَرَّاتٍ، ثُمَّ أَدْخَلَ يَمِينَهُ فِي الْوَضُوءِ، ثُمَّ تَمَضْمَضَ وَاسْتَنْشَقَ وَاسْتَنْثَرَ، ثُمَّ غَسَلَ وَجْهَهُ ثَلَاثًا، وَيَدَيْهِ إِلَى الْمِرْفَقَيْنِ ثَلَاثًا، ثُمَّ مَسَحَ بِرَأْسِهِ، ثُمَّ غَسَلَ كُلَّ رِجْلٍ ثَلَاثًا، ثُمَّ قَالَ: رَأَيْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَتَوَضَّأُ نَحْوَ وُضُوئِي هَذَا، وَقَالَ: «مَنْ تَوَضَّأَ نَحْوَ وُضُوئِي هَذَا ثُمَّ صَلَّى رَكْعَتَيْنِ لَا يُحَدِّثُ فِيهِمَا نَفْسَهُ غَفَرَ اللهُ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ».</t>
+  </si>
+  <si>
+    <t>Аз Ҳумрон мавлои Усмон ибни Аффон (разияллоҳу анҳу) ривоят аст, ки ӯ Усмон ибни Аффонро дид, дархости оби вузӯ кард, сипас аз оби он зарф бар рӯйи дастонаш рехт ва се бор онҳоро шуст, сипас дасти росташро дар даруни оби вузӯ дохил карда мазмаза (обгардон кардани даҳон) ва истиншоқ (дохил кардани об дар бини) ва истинсор (берун овардани об аз бини) кард, сипас рӯяшро се бор шуст ва дастонашро то ориҷ се бор шуст, сипас сарашро масҳ кард ва баъд аз он ҳарду пояшро семаротибаӣ шуст. Сипас фармуд: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро дидам, монанди ин таҳорати ман таҳорат карданд ва фармуданд: "Ҳар касе монанди ин таҳорати ман таҳорат кард ва ду ракаъат намоз хонд ва дар онҳо бо худ сухан нагуфт, гуноҳони гузаштааш бахшида хоҳад шуд".</t>
+  </si>
+  <si>
+    <t>عَلَّمَ عثمانُ رضي الله عنه صفةَ وضوءِ النبيِّ صلى الله عليه وسلم بطريقة عَمَليّة؛ ليكون أبلغ إيضاحًا، فطلب ماءً في إناء، فَصَبَّ على يديه ثلاثَ مرات، وبعد ذلك أدخل يدَه اليمنى في الإناء، وأخذ بها ماءً فأدَارَه في فَمِه وأخرجه، ثم سحب الماء بِنَفَسِهِ إلى باطن أَنفِهِ، ثم أخرجه ونثره، ثم غَسَلَ وجهَه ثلاث مرات، ثم غسل يديه مع المِرْفقين ثلاثًا، ثم أَمَرَّ يده على رأسه مَبلولةً بالماء مرة واحدة، ثم غسل رجليه مع الكعبين ثلاثًا.
+فلما فرغ رضي الله عنه أخبرهم أنه رأى النبيَّ صلى الله عليه وسلم توضأ مثل هذا الوضوء، وبشَّرهم صلى الله عليه وسلم أنه مَن توضأ مثل وضوئه، وصلى ركعتين، خاشعًا مُحْضرًا قلبَه بين يدي ربه عز وجل فيهما، فإن الله يجازيه على هذا الوضوء الكامل وهذه الصلاة الخالصة بغفران ما سبق من ذنوبه.</t>
+  </si>
+  <si>
+    <t>Усмон (разияллоҳу анҳу) ба тариқи амалӣ моҳияти таҳорати Паёмбар (саллаллоҳу алайҳи ва саллам)-ро таълим додааст, то ин ки возеҳтару равшантар бошад. Ӯ зарфи об хост ва се бор ба дастонаш об рехт, баъд аз он дасти росташро ба коса андохта аз он об гирифт ва дар даҳонаш андохта даҳонашро обгардон карда обро берун андохт, сипас обро ба даруни биниаш фурӯ бурда ва боз берун рехт, сипас рӯяшро се бор шуст ва баъд аз он дастонашро то оринҷ се бор шуст, сипас дастони тари худро якбор бар сараш кашид ва масҳ кард ва дар охир пойҳояшро то буҷулак се бор шуст.
+Ҳангоме ки таҳораташро ба охир расонид, ба онҳо гуфт, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам)-ро дидааст, ки чунин таҳорат карданд ва ононро башорат доданд, ки ҳар кас монанди ин таҳорат кунад ва бо дили ҳозир ва хошеъона дар баробари Аллоҳ ду ракаъат намоз гузорад, Аллоҳ барои ин таҳорати комил ва намози холисонааш гуноҳони гузаштаи ӯро меомурзад.</t>
+  </si>
+  <si>
+    <t>استحباب غسل اليدين قبل إدخالهما في الإناء في ابتداء الوضوء، وإن لم يكن قائمًا من النوم، فإن كان مستيقظًا من نوم الليل فيجب غسلهما.
+ينبغي للمعلم أنْ يَسلك أقرب الطرق إلى الفهم ورسوخ العلم لدى المتعلم، ومن ذلك التعليم بالفعل.
+ينبغي للمصلي دفع الخواطر المتعلِّقة بأشغال الدنيا، فتمام الصلاة وكمالها في حضور القلب فيها، وإلا فالأفكار يتعذر السلامة منها، فعليه أن يجاهد نفسه ولا يسترسل في ذلك.
+استحباب التيامن في الوضوء.
+مشروعية الترتيب بين التمضمض والاستنشاق والاستنثار.
+استحباب غسل الوجه واليدين والرجلين ثلاثًا، والواجب مرة.
+مغفرة الله ما سبق من الذنوب يترتب على مجموع الأمرين: الوضوء، وصلاة ركعتين، على الصفة المذكورة في الحديث.
+لكل عضو من أعضاء الوضوء حد: فحد الوجه: من منابت شعر الرأس المعتاد، إلى ما نزل من اللحية والذقن طولًا، ومن الأذن إلى الأذن عرضًا. وحد اليد: من أطراف الأصابع إلى المرفق وهو المفصل بين الساعد والعَضُد. وحد الرأس: من منابت الشعر المعتاد من جوانب الوجه إلى أعلى الرقبة، ومسح الأذنين من الرأس. وحد الرِّجْل: القدم كاملة مع المفصل بينها وبين الساق.</t>
+  </si>
+  <si>
+    <t>Пеш аз дастонро дар дохили зарфи об андохтан дар ибтидои таҳорат, онҳоро шустан мустаҳаб аст, агарчанде баъд аз хоб бедор шудан ҳам набошад. Аммо агар аз хоби шаб бедор шуда бошад, пас шустани дастон воҷиб аст.
+Муаллим бояд роҳи наздиктаринро барои фаҳмондани илм ва устувор шудани он назди донишомӯзро интихоб кунад, аз ҷумла таълими амалӣ.
+Намозгузор бояд андешаҳои марбут ба машғулиятҳои дунёро аз худ дур кунад, зеро камоли намоз дар ҳузури дил аст. Агарчи дур кардани ҳама фикрҳо ва хаёлот аз худ номумкин аст, лекин бо нафси худ бояд ҷиҳод кунад ва ба он фиркҳо идома надиҳад.
+Аз рост шуруъ кардани таҳорат мустаҳаб аст.
+Риояти тартиб байни мазмаза (даҳонро обгардон кардан), истиншоқ (обро дар бини даровардан) ва истинсор (обро аз бини берун баровардан) машруъ аст.
+Шустани рӯй, ҳарду даст ва ҳарду пой се бор мустаҳаб аст. Ва як бор шустани онҳо воҷиб аст.
+Омурзиши гуноҳони гузашта марбут ба маҷмуи ин ду кор аст: таҳорат ва ба ҷо овардани ду ракаъат намоз ба шакле ки дар ҳадис омадааст.
+Ҳар як қисми таҳорат маҳдудият дорад: андозаи рӯй: аз муйҳои маъмулии сар (пешонӣ) то ҷои ришу манаҳ ба дарозӣ ва аз як гӯш то гӯши дигар аст. Андозаи даст: аз нӯги ангуштон то оринҷ, ки пайванди байни бозу ва бозуи боло аст. Андозаи сар: аз хати мӯйи муқаррарӣ аз паҳлуҳои рӯй то болои гардан ва масҳ кардани гӯшҳо аз ҷумлаи (масҳи) сар аст. Андозаи пой: ҳамаи пой бо пайванде, ки байни пой ва соқ қарор дорад (буҷулак).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3313</t>
+  </si>
+  <si>
+    <t>لعنة الله على اليهود والنصارى، اتخذوا قبور أنبيائهم مساجد</t>
+  </si>
+  <si>
+    <t>Лаънати Аллоҳ бар яҳудиён ва насрониён, (ки) қабрҳои паёмбаронашонро ибодатгоҳ қарор доданд</t>
+  </si>
+  <si>
+    <t>عن عائشة أم المؤمنين وعبد الله بن عباس رضي الله عنهما قالا: لَمَّا نَزَلَ بِرَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ طَفِقَ يَطْرَحُ خَمِيصَةً لَهُ عَلَى وَجْهِهِ، فَإِذَا اغْتَمَّ بِهَا كَشَفَهَا عَنْ وَجْهِهِ، فَقَالَ وَهُوَ كَذَلِكَ: «لَعْنَةُ اللَّهِ عَلَى اليَهُودِ وَالنَّصَارَى، اتَّخَذُوا قُبُورَ أَنْبِيَائِهِمْ مَسَاجِدَ» يُحَذِّرُ مَا صَنَعُوا.</t>
+  </si>
+  <si>
+    <t>Аз Оиша ва Абдуллоҳ ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки гуфтанд: Ҳангоме ки (малакулмавт ва ҳолоти вафот) бар Паёмбар (саллаллоҳу алайҳи ва саллам) нозил шуд, хамисае (порчаи матоъе) бар чеҳраи худ меандохт ва ҳангоме ки нафасашон танг мешуд онро аз чеҳрааш бардошта ва дар ҳамин ҳол мегуфт: "Лаънати Аллоҳ бар яҳудиён ва насрониён, (ки) қабрҳои паёмбаронашонро ибодатгоҳ қарор доданд". Ва нисбат ба коре, ки анҷом додаанд ҳушдор медоданд.</t>
+  </si>
+  <si>
+    <t>تُخبِرُنا عائشةُ أم المؤمنين وابنُ عباس رضي الله عنهما أنه حينما حَضرتْ النبيَّ صلى الله عليه وسلم الوفاةُ جعل يضع قطعةَ قماشٍ على وجهه، فإذا صعُب عليه التَّنفُّس بسبب سكرات الموت أزالها عن وجهه، فقال في تلك الحال الشديدة: لَعَنَ اللهُ اليهود والنصارى، وطَرَدَهم من رحمته؛ وذلك لأنهم اتخذوا قبور أنبيائهم مساجد؛ وذلك بالبناء عليها أو الصلاة عندها أو إليها. ولولا خطورة الأمر لَمَا ذكره في مثل هذا المقام، لذا نهى النبيُّ صلى الله عليه وسلم أمتَه عن مشابهة ذلك الفعل؛ لأنه من فعل اليهود والنصارى، ولأنه ذريعة موصلة للشرك بالله عز وجل.</t>
+  </si>
+  <si>
+    <t>Оиша ва ибни Аббос (разияллоҳу анҳум) моро хабар доданд, ки ҳангоме марг ба Паёмбар (саллаллоҳу алайҳи ва саллам) наздик шуд, пораи матоъеро ба рӯйи худ мегузошт ва агар нафаскашӣ ба сабаби сакароти мавт барояш душвор мегашт онро аз чеҳрааш дур мекард ва дар он ҳолати сахт гуфт: Худованд яҳуду насороро лаънат кунад ва аз раҳматаш дур кунад. Зеро онон бар сари қабрҳои паёмбаронашон масҷидҳо сохтанд ва агар хатарнокӣ ва аҳамияти ин масъала намебуд, дар чунин шароите онро зикр намекарданд. Барои ҳамин Паёмбар (саллаллоҳу алайҳи ва саллам) умматашро аз монанд кардан ба онон дар ин кор наҳйи кардаанд. Зеро ин амали яҳудиён ва насрониён аст ва василае аст барои ширк ба Аллоҳи бузург.</t>
+  </si>
+  <si>
+    <t>أن هذا من وصاياه الأخيرة مما يدل على أهميتها والعناية بها.
+النهي الأكيد، والتحريم الشديد من اتخاذ القبور مساجد، وقصد الصلاة عندها غير صلاة الجنازة؛ فذلك ذريعة إلى تعظيم الميت والطواف بقبره والتمسح بأركانه والنداء باسمه، وكل ذلك من الشرك ووسائله.
+شدة اهتمام رسول الله صلى الله عليه وسلم واعتنائه بالتوحيد وخوفِه مِن تعظيم القبور؛ لأن ذلك يفضي إلى الشرك.
+أن الله -تعالى- صان نبيه -عليه الصلاة والسلام- عن أن يُعْمَلَ الشرك عند قبره، فألهم أصحابه ومن بعدهم، أن يصونوا قبره من أن يبرز.
+النهي عن التشبه باليهود والنصارى، وأن البناء على القبور من سننهم.
+من اتخاذ القبور مساجد الصلاة عندها وإليها، ولو لم يُبْنَ مسجدٌ.</t>
+  </si>
+  <si>
+    <t>Манъи қарор додани қабрҳои паёмбарон ва солеҳон ба монанди масҷидҳое, ки дар он намоз баргузор мешавад. Зеро ин василае ба сӯи ширк аст.
+Таваҷҷуҳи шадиди Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ва таваҷҷуҳашон ба тавҳид ва тарсашон аз бузургдошти қабрҳо. Зеро ин ба ширк оварда мерасонад.
+Яҳудиён ва насрониён ва ҳар касе монанди онон бар болои оромгоҳҳо масҷид месозанд, лаънат карданашон ҷоиз аст.
+Бино сохтан бар қабрҳо аз суннати яҳудиён ва насрониён аст. Ва дар ҳадис аз монанд шудан ба онон наҳйи шудааст.
+Аз ҷумлаи қарор додани қабрҳо ба унвони масҷид он аст, ки назди ин қабрҳо ва ба сӯи онҳо намоз хонда шавад, ҳатто агар масҷиде бар рӯйи он сохта нашавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3330</t>
   </si>
   <si>
     <t>اجتنبوا السبع الموبقات</t>
   </si>
   <si>
     <t>Аз ҳафт (гуноҳи) ҳалоккунанда дурӣ ҷӯед</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عن النبي صلى الله عليه وسلم قال: «اجْتَنِبُوا السَّبْعَ الْمُوبِقَاتِ»، قَالُوا: يَا رَسُولَ اللهِ وَمَا هُنَّ؟ قَالَ: «الشِّرْكُ بِاللهِ، وَالسِّحْرُ، وَقَتْلُ النَّفْسِ الَّتِي حَرَّمَ اللهُ إِلَّا بِالْحَقِّ، وَأَكْلُ الرِّبَا، وَأَكْلُ مَالِ الْيَتِيمِ، وَالتَّوَلِّي يَوْمَ الزَّحْفِ، وَقَذْفُ الْمُحْصَنَاتِ الْمُؤْمِنَاتِ الْغَافِلَاتِ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) омадааст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Аз ҳафт (гуноҳи) ҳалоккунанда дурӣ ҷӯед" Гуфтанд: эй Расули Худо онҳо кадомҳоянд? Расули Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Ширк овардан ба Худованд, ҷодугарӣ, куштани ҷоне, ки Худованд ҳаром гардонидааст, магар ба ҳақ, хӯрдани рибо (судхӯрӣ), хурдани моли ятим, гурез дар рӯзи набард ва туҳмат задан ба занони покдомани мӯъмини ноогоҳ".</t>
   </si>
   <si>
     <t>يأمرُ رسولُ الله صلى الله عليه وسلم أمَّتَه بالابتعاد عن سبع جرائم ومَعاصٍ مهلكاتٍ، ولما سُئل عنها: ما هي؟ بيّنها بأنها:
  أولًا: الشرك بالله، باتخاذ النظير والمثيل له سبحانه من أي شكل كان، وصَرْف أي عبادة من العبادات لغير الله تعالى، وبدأ بالشرك؛ لأنه أعظم الذنوب.
 ثانيًا: السحر -وهو عبارة عن عُقََد ورُقَى وأدوية وتدخينات-، يؤثِّر في بَدَن المسحور بالقتل أو بالمرض، أو يفرِّق بين الزوجين، وهو عمل شيطاني، وكثير منه لا يُتَوَصَّل إليه إلا بالشرك والتقرّب إلى الأرواح الخبيثة بشيء مما تحب.
 ثالثًا: قتل النفس التي منع الله من قتلها إلا بمسوِّغٍ شرعي يُنفِّذُه الحاكم.
 رابعًا: تناول الربا بأكلٍ أو بغيره من وجوه الانتفاع.
 خامسًا: التعدِّي على مال الصغير الذي مات أبوه وهو دون البلوغ.
 سادسًا: الفرار من المعركة مع الكفار.
 سابعًا: اتهام الحرائر العفيفات بالزنا، وكذلك اتهام الرجال.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) уммати худро амр фармуданд то аз ҳафт гуноҳи ҳалоккунанда дурӣ ҷӯянд. Чун аз ӯ (Салому дуруди Аллоҳ бар ӯ бод) дар мавриди гуноҳони мазкур пурсида шуд, гуфтанд:
@@ -344,56 +594,50 @@
   <si>
     <t>Ман аз ширк бениёзтарин ҳастам, ҳар кӣ амалеро анҷом диҳад, ки касеро бо Ман дар он шарик месозад, ӯ ва ширкашро ба ҳоли худаш мегузорам</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «قَالَ اللهُ تَبَارَكَ وَتَعَالَى: أَنَا أَغْنَى الشُّرَكَاءِ عَنِ الشِّرْكِ، مَنْ عَمِلَ عَمَلًا أَشْرَكَ فِيهِ مَعِي غَيْرِي تَرَكْتُهُ وَشِرْكَهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Аллоҳ Таборак ва Таъоло фармудааст: Ман аз ширк бениёзтарин ҳастам, ҳар кӣ амалеро анҷом диҳад, ки касеро бо Ман дар он шарик месозад, ӯ ва ширкашро ба ҳоли худаш мегузорам".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله تبارك وتعالى قال بأنه أغنى الشركاء عن الشرك، فهو الغني عن كل شيء، وأنَّ الإنسانَ إذا عَمِل عملًا من الطاعات وجَعَلَه لله ولغير الله؛ تَركَه اللهُ ولم يقبلْه منه، وردَّه على صاحبِه؛ 
 فيجبُ إخلاصُ العمل لله تعالى؛ لأنه سبحانه لا يَقبل إلا ما كان خالصًا لوجهِه الكريم.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар медиҳад, ки Аллоҳ Таъоло худ фармудааст, ки пок аз ҳар гуна шарик аст, Ӯ Таъоло аз ҳама чиз бениёз аст, агар банда амалеро барои Худо ва дар айни ҳол барои ғайри Худо анҷом диҳад, Аллоҳ ӯро раҳо намуда аз ӯ намепазирад ва амалашро ба соҳибаш бармегардонад, Амал бояд танҳо барои ризои Худованд бошад, зеро Ӯ Таъоло танҳо амалеро мепазирад, ки фақат барои Ӯ Таъоло анҷом дода мешавад.</t>
   </si>
   <si>
     <t>التحذير من الشرك بجميع أشكاله، وأنه مانعٌ من قبول العمل.
 استشعار غنى الله وعظمته مما يعين على الإخلاص في العمل.</t>
   </si>
   <si>
     <t>Ҳушдор аз воқеъ шудан дар ширк, ки он монеъи қабул шудани амалҳо аст.
 Эҳсоси азамат ва бениёзии Худованд дар худ, зеро он ба инсон кӯмак мекунад дар амалҳои худ ихлос дошта бошад.</t>
   </si>
   <si>
-    <t>رواه مسلم</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3342</t>
   </si>
   <si>
     <t>إني أبرأ إلى الله أن يكون لي منكم خليل فإن الله تعالى قد اتخذني خليلا كما اتخذ إبراهيم خليلا</t>
   </si>
   <si>
     <t>Бидонед ман ба даргоҳи Аллоҳ бароат ҷустаам, ки аз миёни шумо халиле (дӯсте) дошта бошам, зеро Аллоҳ таоло маро халили худ гардонидааст, чунончи Иброҳимро халили худ гардонида буд</t>
   </si>
   <si>
     <t>عن جندب رضي الله عنه قال: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَبْلَ أَنْ يَمُوتَ بِخَمْسٍ وَهُوَ يَقُولُ «إِنِّي أَبْرَأُ إِلَى اللهِ أَنْ يَكُونَ لِي مِنْكُمْ خَلِيلٌ فَإِنَّ اللهَ تَعَالَى قَدِ اتَّخَذَنِي خَلِيلًا كَمَا اتَّخَذَ إِبْرَاهِيمَ خَلِيلًا، وَلَوْ كُنْتُ مُتَّخِذًا مِنْ أُمَّتِي خَلِيلًا لَاتَّخَذْتُ أَبَا بَكْرٍ خَلِيلًا! أَلَا وَإِنَّ مَنْ كَانَ قَبْلَكُمْ كَانُوا يَتَّخِذُونَ قُبُورَ أَنْبِيَائِهِمْ وَصَالِحِيهِمْ مَسَاجِدَ، أَلَا فَلَا تَتَّخِذُوا الْقُبُورَ مَسَاجِدَ! إِنِّي أَنْهَاكُمْ عَنْ ذَلِكَ».</t>
   </si>
   <si>
     <t>Аз Ҷундуб (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паембари Худо (Салому дуруди Аллоҳ бар ӯ бод)-ро панҷ рӯз пеш аз маргаш шунидам, ки мегуфт: "Бидонед ман ба даргоҳи Аллоҳ бароат ҷустаам, ки аз миёни шумо халиле (дӯсте) дошта бошам, зеро Аллоҳ таоло маро халили худ гардонидааст, чунончи Иброҳимро халили худ гардонида буд, агар аз миёни умматам халиле мегирифтам, бешак Абубакрро халили худ қарор медодам. Огоҳ бошед, ки пешиниёни шумо қабрҳои паёмбарони худро масҷид мегирифтанд, шуморо ҳушдор медиҳам, ки қабрҳоро масҷид қарор надиҳед, ман шуморо аз ин кор бозмедорам".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن مكانتِه عند الله تعالى، وأنها بَلَغتْ أعلى درجات المحبة، كما نالها إبراهيم عليه السلام، ولذلك نفى أن يكون له خليلٌ غيرُ الله؛ لأنَّ قلبه امتلأ من محبة الله تعالى وتعظيمه ومعرفته، فلا يَتَّسع لأحد غير الله، ولو كان له خليلٌ من الخلق لكان أبا بكر الصديق رضي الله عنه.
 ثم حَذَّر من مجاوزة الحد الجائز في المحبة كما فعلت اليهود والنصارى في قبور أنبيائهم وصالحيهم حتى صيّروها آلهة شركية تُعبَد من دون الله، وشَيَّدوا على قبورهم مساجد ومعابد، ونهى صلى الله عليه وسلم أمته أن يفعلوا مثل فعلهم.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) моро аз мақоми худ назди Аллоҳ Таъоло хабар додааст, ки ӯ (Салому дуруди Аллоҳ бар ӯ бод) ба баландтарин мақоми муҳаббат назди Худованд расидааст, Чунончи Иброҳим (Алайҳис-салом) ба он расида буд. Бинобар ин ҷуз Аллоҳ халили касе буданро напазируфтанд, зеро қалби ӯ (Салому дуруди Аллоҳ бар ӯ бод) пур аз муҳаббату азамат ва шинохти Парвардигор буд, ки гунҷоиши муҳаббати касе ҷуз Аллоҳро дар он нест. Агар аз миёни бандагон касеро халили худ қарор медод ӯ Абубакри Сиддиқро (Худованд аз ӯ розӣ бод) буд. Сипас Паёмбари Худо ҳушдор додаанд, ки набояд фаротар аз ҳудуди муҳаббат қадам гузошта шавад, чунончи яҳуд ва насоро дар мавриди қабрҳои паёмбарон ва солеҳони худ муртакиби ин хато шуда ононро дар баробари Ӯ Таъоло маъбуди худ қарор доданд ва бар қабрҳои онҳо масҷид ва маъбад бино карданд. Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) умматашро аз ин амалкарди онҳо манъ фармуданд.</t>
   </si>
   <si>
     <t>فضل أبي بكر الصديق رضي الله عنه، وأنه أفضل الصحابة وأولى الناس بخلافة رسول الله صلى الله عليه وسلم بعد موته.
 بناء المساجد على القبور من منكرات الأمم السابقة.
 النهي عن اتخاذ القبور أمكنة للعبادة يُصلى عندها أو إليها ويُبنى عليها مساجد أو قبابٌ، حذرًا من الوقوع في الشرك بسبب ذلك.
@@ -471,50 +715,85 @@
   <si>
     <t>Аз ибни Умар (Худованд аз он ду розӣ бод) ривоят аст, ки ӯ мардеро дид, ки мегуфт: савганд ба Каъба, Ибни Умар гуфт: ғайр аз Аллоҳ ба чизе дигар савганд ёд карда намешавад, зеро ман Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Ҳар касе ба ғайр аз Аллоҳ савганд ёд кунад, ё кофир шудааст ё ширк варзидааст".</t>
   </si>
   <si>
     <t>يُخبر النبيُّ صلى الله عليه وسلم أنَّ مَن حَلَف بغير الله وأسمائه وصفاته فقد كَفرَ بالله أو أشرك؛ لأن الحَلِفَ يقتضي تَعظيمَ المحلوفِ به، والعظمةُ إنَّما هي للهِ وحْدَه؛ فلا يُحلَفُ إلَّا باللهِ وأسمائِه وصِفاتِه سُبحانَه، وهذا الحلف من الشرك الأصغر؛ لكن لو أنَّ الحالِفَ عظَّم ما حَلَف به كتَعظيمِ اللهِ تعالى أو أشدَّ؛ فحينئذٍ يكونُ مِن الشِّركِ الأكبرِ.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармудаанд, ки ҳар касе ба ғайр аз Аллоҳ ва ному сифатҳои Ӯ Таъоло савганд ёд кунад куфр ба Аллоҳ ва ё ширк варзидааст, зеро савганд ба чиз ё ба касе маънои бузургдошт ва таъзими онро дорад, дар ҳоле, ки таъзим ва бузургдошт танҳо барои Аллоҳ аст. Пас бояд танҳо ба Аллоҳ ва ному сифатҳои Ӯ Таъоло савганд ёд карда шавад. Савганд ёд кардан ба ғайр аз Аллоҳ ширки асғар аст, аммо ончи ба номаш савганд ёд мекунадро баробар ба Аллоҳ ё зиёдтар аз Ӯ Таъоло бузург бидонад муртакиби ширки акбар шудааст.</t>
   </si>
   <si>
     <t>التعظيم بالحلف حقّ لله سبحانه وتعالى فلا يُحلَف إلا بالله وأسمائه وصفاته.
 حرص الصحابة على الأمر بالمعروف والنهي عن المنكر، وخصوصًا إذا كان المنكر مما يتعلق بالشرك أو الكفر.</t>
   </si>
   <si>
     <t>Таъзим ва бузургшуморӣ дар савганд танҳо барои Аллоҳ Таъоло аст, ба ҷуз Аллоҳ ва ба ному сифатҳои Ӯ Таъоло, савганд ёд карда намешавад.
 Саҳобагони киром ба "амри ба маъруф ва наҳй аз мункар" таваҷҷӯҳи хос доштанд, ба вижа агар амали мункари пайванд ба куфр ва ширк мебуд.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وأحمد</t>
   </si>
   <si>
     <t>[رواه أبو داود والترمذي وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3359</t>
+  </si>
+  <si>
+    <t>إن أثقل صلاة على المنافقين صلاة العشاء وصلاة الفجر، ولو يعلمون ما فيهما لأتوهما ولو حبوا</t>
+  </si>
+  <si>
+    <t>Дар ҳақиқат вазнинтарин намоз бар мунофиқон намози хуфтан ва бомдод аст. Ва агар медонистанд дар он ду намоз (чи подоше) аст, барои адои он ҳатто хазида ба масҷид меомаданд</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «‌إِنَّ ‌أَثْقَلَ صَلَاةٍ عَلَى الْمُنَافِقِينَ صَلَاةُ الْعِشَاءِ وَصَلَاةُ الْفَجْرِ، وَلَوْ يَعْلَمُونَ مَا فِيهِمَا لَأَتَوْهُمَا وَلَوْ حَبْوًا، وَلَقَدْ هَمَمْتُ أَنْ آمُرَ بِالصَّلَاةِ فَتُقَامَ، ثُمَّ آمُرَ رَجُلًا فَيُصَلِّيَ بِالنَّاسِ، ثُمَّ أَنْطَلِقَ مَعِي بِرِجَالٍ مَعَهُمْ حُزَمٌ مِنْ حَطَبٍ إِلَى قَوْمٍ لَا يَشْهَدُونَ الصَّلَاةَ، فَأُحَرِّقَ عَلَيْهِمْ بُيُوتَهُمْ بِالنَّارِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар ҳақиқат вазнинтарин намоз бар мунофиқон намози хуфтан ва бомдод аст. Ва агар медонистанд дар он ду намоз (чи подоше) аст, барои адои он ҳатто хазида ба масҷид меомаданд. Ва ба таъкид хостам, ки амр намоям то намоз барпо шавад, сипас ба яке аз мардон амр кунам барои мардум намоз бихонад, сипас ҳамроҳ бо мардоне, ки бастаҳое аз ҳезум ба ҳамроҳ доранд ба сӯйи ақвоме биравам, ки барои намози ҷамоат ҳозир намешаванд, то хонаҳояшонро бо оташ бисӯзонам."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم عن المنافقين وتَكَاسُلِهم عن حضور الصلاة، خاصة صلاتي العشاء والفجر، وأنهم لو يعلمون قَدْرَ الأجر والثواب في حضورهما مع جماعة المسلمين لأتوهما ولو حَبْوًا كَحَبْوِ الطفل بالأيدي والركب.
+ولقد عَزَمَ النبيُّ صلى الله عليه وسلم بأن يأمر بالصلاة فتقام، ويَجعل رجلًا يؤم الناسَ مكانه، ثم ينطلق ومعه من يحمل حُزَمًا من حطبٍ إلى رجال لا يشهدون صلاة الجماعة فيُحرِّق عليهم بيوتهم بالنار؛ لشدة ما ارتكبوه من الإثم في ذلك، -ولكنه لم يفعل- لما في البيوت من النساء والصبيان الأبرياء وغيرهم من المعذورين، الذين لا ذنب لهم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи мунофиқон ва танбалии онон аз ҳозир шудан дар намоз, ба хусус дар намозҳои хуфтан ва бомдод хабар доданд. Ва ин ки агар миқдори аҷру савоби ҳозир шудан дар ин намозҳо ҳамроҳ бо ҷамоати мусалмононро медонистанд, ҳатто монанди кӯдакон хазида бар дасту зону дар ин намозҳо ҳозир мешуданд.
+Ва Паёмбар (саллаллоҳу алайҳи ва саллам) тасмим гирифт, ки амр кунад то намозро барпо кунанд ва ба ҷои худ мардеро имом интихоб кунад ва сипас худ бо бастаҳои аз ҳезум ба сӯи мардоне биравад, ки дар ҷамоат ҳозир намешаванд ва хонаҳояшонро бо оташ бисӯзонанд. Ва ин ба сабаби сахтии гуноҳе буд, муртакиб мешуданд. Аммо эшон чунин накарданд, зеро дар ин хонаҳо занону кӯдакони бегуноҳ ва дигар касоне ҳастанд, ки узр доранд ва гуноҳе надоранд.</t>
+  </si>
+  <si>
+    <t>خطورة التَّخَلُّف عن صلاة الجماعة في المسجد.
+المنافقون لم يقصدوا بعبادتهم إلا الرياء والسمعة، فلا يأتون إلى الصلاة إلا حين يشاهدهم الناس.
+عِظَم الثواب في صلاتي العشاء والفجر مع الجماعة، وأنهما جديرتان بالإتيان إليهما ولو حبوًا.
+الحفاظ على صلاة العِشاء والفجر سلامة من النفاق، والتخلف عنهما من صفات المنافقين.</t>
+  </si>
+  <si>
+    <t>Хатари тарки намози ҷамоат дар масҷид.
+Мунофиқон дар анҷом додани ибодатҳояшон қасде ҷуз риёкорӣ ва шуҳрат надоштанд. Зеро онон барои намоз намеоянд, магар ҳангоме ки мардум ононро бубинанд.
+Бузургии аҷру савоби адо кардани намози хуфтан ва бомдод бо ҷамоат аст ва ин ки ин ду намоз сазовортар ба адо кардан бо ҷамоатанд, агарчи бо хазидан ба сӯйи онҳо бошад.
+Муҳофизат бар намозҳои хуфтан ва бомдод сабаби дар амон мондан аз нифоқ аст ва тарки ин ду намоз аз хислатҳои мунофиқон аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3366</t>
   </si>
   <si>
     <t>إنك ستأتي قوما أهل كتاب، فإذا جئتهم فادعهم إلى أن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله</t>
   </si>
   <si>
     <t>Ту назди мардумоне меравӣ, ки аҳли китоб ҳастанд, вақте онҳоро диди ба гуфтани "Ашҳаду ан ло илоҳа иллаллоҳ ва ашҳаду анна Муҳаммадан расулуллоҳ" фаро бихон</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِمُعَاذِ بْنِ جَبَلٍ، حِينَ بَعَثَهُ إِلَى الْيَمَنِ: «إِنَّكَ سَتَأْتِي قَوْمًا أَهْلَ كِتَابٍ، فَإِذَا جِئْتَهُمْ فَادْعُهُمْ إِلَى أَنْ يَشْهَدُوا أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ خَمْسَ صَلَوَاتٍ فِي كُلِّ يَوْمٍ وَلَيْلَةٍ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ صَدَقَةً تُؤْخَذُ مِنْ أَغْنِيَائِهِمْ فَتُرَدُّ عَلَى فُقَرَائِهِمْ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَإِيَّاكَ وَكَرَائِمَ أَمْوَالِهِمْ، وَاتَّقِ دَعْوَةَ الْمَظْلُومِ، فَإِنَّهُ لَيْسَ بَيْنَهُ وَبَيْنَ اللهِ حِجَابٌ».</t>
   </si>
   <si>
     <t>Аз ибни Аббос (Худованд аз он ду розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) вақте Муъоз ибни Ҷабалро ба Яман фиристод, ба ӯ гуфт: "Ту назди мардумоне меравӣ, ки аҳли китоб ҳастанд, вақте онҳоро диди ба гуфтани "Ашҳаду ан ло илоҳа иллаллоҳ ва ашҳаду анна Муҳаммадан расулуллоҳ" фаро бихон. Агар онҳо аз ту пазируфтанд ба онон бигӯ, ки Худованд дар як шабонарӯз панҷ вақт намозро фарз гардонидааст, пас агар онҳо намози панҷгонаро пазируфтанд ба онон бигӯ, ки Худованд садақаеро фарз гардонидааст, ки аз сарватмандони онҳо гирифта бар фақиронашон дода мешавад. Агар онҳо инро низ пазируфтанд аз амволи гаронбаҳои онҳо барҳазар бош ва аз дуои мазлум битарс, зеро байни мазлум ва байни Аллоҳ пардае вуҷӯд надорад".</t>
   </si>
   <si>
     <t>لما أَرسلَ النبيُّ صلى الله عليه وسلم معاذَ بن جبل رضي الله عنه إلى بلاد اليمن داعيًا إلى الله ومُعلِّمًا، بَيَّنَ له أنه سيواجه قومًا من النصارى؛ ليكون على استعداد لهم، ثم ليبدأ في دعوتهم بالأهم فالأهم، فيدعوهم إلى إصلاح العقيدة أولًا؛ بأن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله؛ لأنهم بها يدخلون الإسلام، فإذا انقادوا لذلك أمرهم بإقام الصلاة؛ لأنها أعظم الواجبات بعد التوحيد، فإذا أقاموها أمر أغنياءهم بدفع زكاة أموالهم إلى فقرائهم.
 ثم حذّره من أخذ أفضل المال؛ لأن الواجب الوسط.
 ثم أوصاه باجتناب الظلم؛ لئلا يدعو عليه المظلوم، فإن دعوته مستجابة.</t>
   </si>
   <si>
     <t>Ҳангоме ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) Муъоз ибни Ҷабал (Худованд аз ӯ розӣ бод) - ро ба ҳайси муаллим ва даъваткунанда ба сӯи Аллоҳ ба сарзамини Яман фиристод, ӯро огаҳ фармуд, ки ӯ бо мардумоне аз насоро рӯ ба рӯ хоҳад шуд, то Муъоз омодагӣ барои мувоҷеҳ шудан бо ононро дар худ касб кунад ва даъвати худро аз амалҳои аз ҳама муҳимтар оғоз кунад. Нахуст онҳоро ба сӯи ақидаи дуруст фаро хонад, яъне гӯвоҳӣ диҳанд, ки маъбуди барҳаққе ҷуз Аллоҳ нест ва Муҳаммад фиристодаи Ӯ Таъоло аст. Зеро калимаи шаҳодат калид ва роҳи вуруд ба Ислом аст, ки агар онҳо калима арза намуда онро пазируфтанд ононро амр барои барпо доштани намозҳо бикунад, Зеро намоз бузургтарини воҷибот баъд аз тавҳид аст. Агар онҳо намозро барпо доштанд, пас сарватмандони онҳоро амр кунад, ки закоти молашонро ба фақирон диҳанд. Сипас Паёмбари Худо Муъозро аз гирифтани беҳтарин амволи онҳо барҳазар доштанд, зеро воҷиб он аст, ки аз амволи миёнаарзиш гирифта шавад. Сипас Паёмбари Худо ба ӯ тавсия кард, ки аз зулм дурӣ ҷӯяд, то мазлуме алайҳи ӯ дуо накунад, зеро дуои мазлум мустаҷоб аст.</t>
   </si>
   <si>
     <t>معنى شهادة أن لا إله إلا الله هو إفراد الله بالعبادة، وترك عبادة ما سواه.
 معنى شهادة أن محمدًا رسول الله هو الإيمان به وبما جاء به وتصديقه وأنه آخر رسل الله إلى البشرية.
 مخاطبة العالِم ومَن لديه شُبهات ليست كمخاطبة الجاهل؛ لذا نَبَّه معاذًا بقوله: "إنك تأتي قومًا أهل كتاب".
@@ -5264,50 +5543,83 @@
   <si>
     <t>Модари муъминон Оиша (Худованд аз ӯ розӣ бод) аз ахлоқи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) пурсида шуд, ӯ саволдиҳандаро бисёр ба як сухани фарогир, яъне Қуръони карим, ки тамоми сифоти комилро дар худ дорад, посух гуфтанд. Ҳазрати Оиша  гуфтанд, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ахлоқи Қуръонро дошт, ончи Қуръон амр фармудааст анҷом медод ва аз ончи наҳй кардааст дурӣ меҷуст, аз ахлоқи ӯ амал карда ба Қуръон ва пойбанд ба аҳкоми он буд, пойбанди тарбияти қуръонӣ буд ва ба амсолу қиссаҳои он эътибор медоданд.</t>
   </si>
   <si>
     <t>الحثُّ على التأسّي بالنبي صلى الله عليه وسلم في تَخَلُّقِهِ بأخلاق القرآن.
 مدح أخلاق رسول الله صلى الله عليه وسلم، وأنها كانت من مِشْكَاة الوحي.
 القرآن مَصدرٌ لكل الأخلاق الكريمة.
 الأخلاق في الإسلام تشمل الدينَ كلَّه بفعل الأوامر واجتناب النواهي.</t>
   </si>
   <si>
     <t>Ташвиқ ва тарғиб ба пайравӣ аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар қабули ахлоқи қуръонӣ.
 Ситоиши ахлоқи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ва инки ахлоқи неки ӯ аз нури ваҳй буд.
 Қуръон сарчашмаи тамоми ахлоқи нек аст.
 Ахлоқ дар Ислом тамоми дин, яъне анҷом додани дастурот ва дурӣ аз навоҳиро, фаро мегирад.</t>
   </si>
   <si>
     <t>رواه مسلم في جملة حديثٍ طويلٍ</t>
   </si>
   <si>
     <t>[رواه مسلم في جملة حديثٍ طويلٍ]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/8265</t>
   </si>
   <si>
+    <t>الراحمون يرحمهم الرحمن، ارحموا أهل الأرض يرحمكم من في السماء</t>
+  </si>
+  <si>
+    <t>Касоне, ки меҳрубон ҳастанд, Аллоҳи Раҳмон ба онон раҳм хоҳад кард. Бар аҳли замин раҳм кунед, Он ки дар осмон аст ба шумо раҳм мекунад</t>
+  </si>
+  <si>
+    <t>عن عبد الله بن عمرو رضي الله عنهما أن النبي صلى الله عليه وسلم قال: «الرَّاحِمُونَ يَرْحَمُهمُ الرَّحمنُ، ارحَمُوا أهلَ الأرضِ يَرْحْمْكُم مَن في السّماء».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Касоне, ки меҳрубон ҳастанд, Аллоҳи Раҳмон ба онон раҳм хоҳад кард. Бар аҳли замин раҳм кунед, Он ки дар осмон аст ба шумо раҳм мекунад."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الذين يرحمون غيرَهم يرحمُهم الرحمنُ برحمتِه التي وسعت كلَّ شيء؛ جزاءً وفاقًا.
+ثم أَمَرَ صلى الله عليه وسلم برحمةِ جميعِ مَن في الأرض مِن إنسانٍ أو حيوانٍ أو طيرٍ أو غيرِه من أنواع الخلق وجزاء ذلك أنْ يرحمَكم الله من فوق سمواته.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки касоне, ки ба дигарон раҳм мекунанд, Парвардигори Раҳмон бо раҳматаш, ки ҳама чизро фаро гирифтааст, ононро мавриди раҳмат қарор медиҳад, Подош мувофиқи амал аст.
+Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) амр карданд, ки ҳар ки дар замин аст, аз инсон, ҳайвон ё паранда ва дигар махлуқот, мавриди раҳмат қарор гиранд, ҷазояшон он аст, ки Аллоҳ низ шуморо аз болои осмонҳо мавриди раҳмат қарор медиҳад.</t>
+  </si>
+  <si>
+    <t>دين الإسلام دين الرحمة، وهو قائم كله على طاعة الله والإحسان إلى الخلق.
+ الله عز وجل متصف بالرحمة، وهو سبحانه الرحمن الرحيم، مُوْصِلُ الرحمة إلى عباده.
+الجزاء من جنس العمل، فالراحمون يرحمهم الله.</t>
+  </si>
+  <si>
+    <t>Дини Ислом дини раҳмат аст. Ва комилан бар итоати Худо ва некӣ дар ҳаққи бандагонаш асос ёфтааст.
+Аллоҳи бузург мавсуф ба раҳмат аст. Ӯ Раҳмон ва Раҳим аст ва раҳматашро ба бандагонаш мерасонад.
+Подош аз ҷинси амал аст. Онҳое, ки раҳмдилу меҳрубон ҳастанд мавриди раҳмати Аллоҳ қарор мегиранд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8289</t>
+  </si>
+  <si>
     <t>إن في الجنة لسوقا، يأتونها كل جمعة</t>
   </si>
   <si>
     <t>Дар биҳишт бозоре ҳаст, ки онҳо (биҳиштиён) ҳар ҷумъа ба он меоянд</t>
   </si>
   <si>
     <t>عَنْ أَنَسِ بْنِ مَالِكٍ رَضيَ اللهُ عنهُ أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ فِي الْجَنَّةِ لَسُوقًا، يَأْتُونَهَا كُلَّ جُمُعَةٍ، فَتَهُبُّ رِيحُ الشَّمَالِ فَتَحْثُو فِي وُجُوهِهِمْ وَثِيَابِهِمْ، فَيَزْدَادُونَ حُسْنًا وَجَمَالًا، فَيَرْجِعُونَ إِلَى أَهْلِيهِمْ وَقَدِ ازْدَادُوا حُسْنًا وَجَمَالًا، فَيَقُولُ لَهُمْ أَهْلُوهُمْ: وَاللهِ لَقَدِ ازْدَدْتُمْ بَعْدَنَا حُسْنًا وَجَمَالًا، فَيَقُولُونَ: وَأَنْتُمْ وَاللهِ لَقَدِ ازْدَدْتُمْ بَعْدَنَا حُسْنًا وَجَمَالًا».</t>
   </si>
   <si>
     <t>Аз Анас ибни Молик (разияллоҳу анҳу) ривоят аст, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар биҳишт бозоре ҳаст, ки онҳо (биҳиштиён) ҳар ҷумъа ба он меоянд. Шамоли шимол бар рӯйҳо ва либосҳои онҳо мевазад, ки бар зебогӣ ва ҷамоли онҳо меафзояд. Ба назди хонаводаи худ бармегарданд ва мебинанд, ки бар ҳусну ҷамолашон афзуда шудааст. Хонаводаи онҳо ба онҳо мегӯянд: Ба Аллоҳ савганд, пас аз мо бар ҳусну ҷамолатон афзуда шудааст! Онҳо мегӯянд: Ба Аллоҳ савганд, шумо низ пас аз мо бар ҳусну ҷамолатон афзуда шудааст".</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أن في الجنة مكانًا يجتمعون فيه، ليس فيه بيع ولا شراء يأخذون منه ما أرادوا، يأتونه مقدار كل سبعة أيام، فتهب ريح الشمال، فتحرك في وجوههم وثيابهم، فيزدادون حسنًا وجمالًا، فيرجعون إلى أهليهم وقد ازدادوا حسنًا وجمالًا، فيقول لهم أهلوهم: والله لقد ازددتم بعدنا حُسنًا وجمالًا، فيقولون: وأنتم والله لقد ازددتم بعدنا حسنًا وجمالًا.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки дар биҳишт маконе ҳаст, ки онҳо дар он ҷамъ мешаванд. Дар он ҷо хариду фурӯш нест. Ҳар кас аз он чизе бихоҳад мегирад. Онҳо дар ҳар ҳафт рӯз якбор ба онҷо меоянд. Шамоли шимол бар рӯйҳо ва либосҳояшон мевазад ва бар ҳусну ҷамоли онҳо меафзояд. Онҳо ба назди хонаводаи худ бармегарданд ва мебинанд, ки зебоии онҳо низ афзудааст. Хонаводаи онҳо мегӯянд: Ба Аллоҳ савганд, шумо пас аз мо зеботар шудаед, ва онҳо ҷавоб медиҳанд: Ба Аллоҳ савганд, шумо низ пас аз мо зеботар гаштаед.</t>
   </si>
   <si>
     <t>بيان أن أهل الجنة في زيادة حُسن وجمال.
 الأحاديث توجب للإنسان الرغبة في العمل الصالح الذي يتوصّل به إلى هذه الدار.
 خص ريح الشمال بالذكر؛ لأنها كانت أحسن الرياح عند العرب حيث كانت تأتي بالخير والمطر.
 الحث على الدعوة إلى الله بالترغيب بالجنة ونعيمها.</t>
   </si>
   <si>
     <t>Баёни ин ки ҳусну ҷамоли аҳли биҳишт ҳамеша дар ҳолати афзудан аст.
@@ -5702,50 +6014,223 @@
     <t>Ибни Масъуд (Худованд аз ӯ розӣ бод) ривоят мекунад, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ба онҳо хутбаи ҳоҷатро омӯхт. Хутбаи ҳоҷат он аст, ки дар оғози суханронӣ дар хутбаҳо ва хутбаҳои мавриди ниёз, монанди хутбаи никоҳ ва хутбаи ҷумъа ва ғайра гуфта мешавад. Ин хутба дорои маъонии бузург аст, аз ҷумла баёни сазовор будани Аллоҳ Таъоло барои ҳамагуна ситоиш, ва танҳо аз Ӯ, ки ягона ва бидуни шарик аст талаби ёрӣ кардан, то Ӯ Таъоло гуноҳони моро бипӯшонад ва аз онҳо даргузарад ва аз ҳама бадиҳо, бадиҳои нафс ва ғайра ба Ӯ Таъоло паноҳ бибарем.
 Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд, ки ҳидоят ба дасти Аллоҳ аст, пас ҳар киро Ӯ Таъоло ҳидоят кунад, ӯро гумроҳкунанда нахоҳад буд ва ҳар киро гумроҳ кунад, ҳидояткунандае нахоҳад буд.
 Сипас аз шаҳодати тавҳид ёдовар шуданд, яъне "нест маъбуди барҳақ магар Аллоҳ" ва шаҳодати рисолат яъне "Муҳаммад банда ва фиристодаи Ӯ Таъолост"
 Паёмбари Худо ин хутбаро бо се ояти мазкур хотима бахшиданд, ки шомили тақво ва тарс аз Аллоҳ, бо анҷоми авомир ва дурӣ аз навоҳии Ӯ Таъоло ба қасди касби ризояти Аллоҳ Таъоло аст. Подоши ҳар кӣ чунин кард барояш гуфтору кирдори нек, омӯрзиши гуноҳон, зиндагии осоишта дар дунё ва дарёфти биҳишт дар охиратро хоҳад дошт.</t>
   </si>
   <si>
     <t>استحباب افتتاح خطب النكاح والجمعة وغيرها بهذه الخطبة.
 الخطبة ينبغي أن تكونَ مشتملةً على الحَمْد والشهادتين وبعض الآيات القرآنية.
 تعليم النبي صلى الله عليه وسلم لأصحابه ما يحتاجونه في دينهم.</t>
   </si>
   <si>
     <t>Оғоз кардани хутбаҳои никоҳ, ҷумъа ва ғайра бо ин хутба мустаҳаб аст.
 Хутба бояд шомили ҳамду ситоиш ва шаҳодатайн ва бархе аз оятҳои қуръонӣ бошад.
 Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ба саҳобагон он чиро, ки дар динашон ба он ниёз доштанд, таълим медод.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[رواه أبو داود والترمذي والنسائي وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/58060</t>
   </si>
   <si>
+    <t>لا نكاح إلا بولي</t>
+  </si>
+  <si>
+    <t>Никоҳ вуҷуд надорад, магар бо ҳузури валӣ</t>
+  </si>
+  <si>
+    <t>عن أبي موسى رضي الله عنه أن النبي صلى الله عليه وسلم قال: «لا نِكَاحَ إِلّا بِوَليٍّ».</t>
+  </si>
+  <si>
+    <t>Аз Абумусо (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Никоҳ вуҷуд надорад, магар бо ҳузури валӣ"</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المرأةَ لا يَصِحُّ زواجُها إلا بولي يقوم بعقد النكاح.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён карданд, ки никоҳи зан дуруст нест, магар бо валие (падар), ки никоҳро анҷом медиҳад.</t>
+  </si>
+  <si>
+    <t>الولي شرطٌ في صِحة النكاح، فإنْ حَصَلَ بلا ولي، أو زَوَّجَت المرأةُ نفسَها، لم يصح النكاح.
+الولي هو أقرب الرجال إلى المرأة، فلا يزوجها وليٌّ بعيد مع وجود أقرب منه.
+يُشترط في الولي: التكليف، والذكورية، والرشد في معرفة مصالح النكاح، واتفاق الدين بين الولي والمولى عليها، فمن لم يتَّصف بهذه الصفات فليس أهلًا للولاية في عقد النكاح.</t>
+  </si>
+  <si>
+    <t>Будани валӣ шарти дурустии никоҳ аст. Бинобар ин агар никоҳ бидуни валӣ сурат бигирад, ё зан худашро ба ақди дигаре дароварад, никоҳ дуруст намешавад.
+Валӣ, наздиктарин марди хонавода (падар, агар набошад, бародар...) ба зан аст, бинобар ин дар ҳоли будани валии наздик валии дур наметавонад никоҳи ӯро ба уҳда гирад.
+Шартҳои валӣ: мукаллаф будан, мард будан, донистани манфиатҳои никоҳ ва дар як дин будани валӣ ва зане, ки вилояти ӯро бар уҳда (падару духтар мусалмон бошанд) дорад, шарт аст. Пас ҳар касе ин сифатҳоро надошта бошад, ҳаққи валӣ шуданро надорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/58066</t>
+  </si>
+  <si>
+    <t>يا غلام، سم الله، وكل بيمينك، وكل مما يليك</t>
+  </si>
+  <si>
+    <t>Эй писар! (дар ибтидои таом) номи Аллоҳро бигӯ, бо дасти ростат бихӯр ва аз он чи дар пешат аст, бихӯр</t>
+  </si>
+  <si>
+    <t>عن عُمر بن أبي سلمة رضي الله عنه قال: كُنْتُ غُلَامًا فِي حَجْرِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَانَتْ يَدِي تَطِيشُ فِي الصَّحْفَةِ، فَقَالَ لِي رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَا غُلَامُ، سَمِّ اللهَ، وَكُلْ بِيَمِينِكَ، وَكُلْ مِمَّا يَلِيكَ» فَمَا زَالَتْ تِلْكَ طِعْمَتِي بَعْدُ.</t>
+  </si>
+  <si>
+    <t>Аз Умар ибни Абусалама (разияллоҳу анҳу) ривоят аст, ки гуфт: Ман навҷавоне таҳти сарпарастии Паёмбар (саллаллоҳу алайҳи ва саллам) будам ва дастам дар табақи таом ҳар тараф мерафт. Паёмбар (саллаллоҳу алайҳи ва саллам) ба ман гуфт:" Эй писар! (дар ибтидои таом) номи Аллоҳро бигӯ, бо дасти ростат бихӯр ва аз он чи дар пешат аст, бихӯр". Баъд аз он ҳамавақт таом хӯрдани ман ин гуна буд.</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ عُمَرُ بن أبي سلمة رضي الله عنهما، ابن زوجة النبي صلى الله عليه وسلم أم سلمة رضي الله عنها، -وكان تحت تربيتِه ورعايته-، أنه كان أثناء الأكل يَنْقُلُ يدَه في جوانب الإناء ليلتقط الطعام، فعلَّمه النبي صلى الله عليه وسلم ثلاثة آداب من آداب الأكل: 
+أولها: قول "بسم الله" في بداية الأكل. 
+وثانيها: الأكل باليمين. 
+وثالثها: الأكل من الجانب الذي يَقْرُبُ منه من الطعام.</t>
+  </si>
+  <si>
+    <t>Умар ибни Абусалама, писари ҳамсари Паёмбар, Умми Салама (разияллоҳу анҳумо), ки таҳти тарбият ва сарпарастии Паёмбар (саллаллоҳу алайҳи ва саллам) қарор дошт, хабар медиҳад, ки дар вақти таом хӯрдан дасташ дар табақи таом ба ҳар тараф мерафт, то ин ки ғизоро бигирад (аз пеши худаш намехӯрд), пас Паёмбар (саллаллоҳу алайҳи ва саллам) се одоб аз одобҳои таом хӯрданро барояш ёд доданд:
+Якум: "Бисмиллоҳ" (Ба номи Аллоҳ) гуфтан дар оғози таом.
+Дувум: бо дасти рост хӯрдан.
+Севум: хӯрдан аз ҷое, ки таом наздики ӯ аст.</t>
+  </si>
+  <si>
+    <t>من آداب الأكل والشرب التسميةُ في أوله.
+تعليم الصبيان الآداب، لاسيَّما من كان تحت كفالة الإنسان.
+رفق النبي صلى الله عليه وسلم، وسعة صدره في تعليم الصغار وتأديبهم.
+من آداب الطعام الأكل مما يلي الإنسان، إلا إذا كان أصنافًا متعددة فله أن يأخذ منها.
+التزام الصحابة بما أدَّبهم به النبي صلى الله عليه وسلم، وذلك مستفاد من قول عمر: فما زالت تلك طعمتي بعد.</t>
+  </si>
+  <si>
+    <t>Аз одоби хӯрдану нӯшидан, бисмиллоҳ гуфтан дар оғози он аст.
+Омӯзиши одоб ба кӯдакон, махсусан онҳое, ки таҳти сарпарастии шахс қарор доранд.
+Меҳрубонӣ ва дилкушодии Паёмбар (саллаллоҳу алайҳи ва саллам) дар омӯзиш ва адаб додани кӯдакон.
+Яке аз одоби таом хӯрдан ин аст, ки инсон аз назди худаш бихӯрад, магар ин ки чанд навъ таом бошад ва дар ин ҳолат метавонад (дар назди худаш ҳам набошад) аз он бигирад.
+Саҳобагон ба он чизе, ки Паёмбар (саллаллоҳу алайҳи ва саллам) онҳоро тарбият карда буд, пойбанд буданд ва ин аз сухани Умар бармеояд: "Баъд аз он ҳамавақт таом хӯрдани ман ин гуна буд."</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/58120</t>
+  </si>
+  <si>
+    <t>إذا أكل أحدكم فليأكل بيمينه، وإذا شرب فليشرب بيمينه، فإن الشيطان يأكل بشماله، ويشرب بشماله</t>
+  </si>
+  <si>
+    <t>Ҳар гоҳ яке аз шумо таом бихӯрад, бо дасти росташ бихӯрад ва агар нӯшид бо дасти росташ бинӯшад, зеро шайтон бо дасти чапаш мехӯрад ва менӯшад</t>
+  </si>
+  <si>
+    <t>عن ابن عمر رضي الله عنهما أن رسول الله صلى الله عليه وسلم قال: «إِذَا أَكَلَ أَحَدُكُمْ فَلْيَأْكُلْ بِيَمِينِهِ، وَإِذَا شَرِبَ فَلْيَشْرَبْ بِيَمِينِهِ، فَإِنَّ الشَّيْطَانَ يَأْكُلُ بِشِمَالِهِ، وَيَشْرَبُ بِشِمَالِهِ».</t>
+  </si>
+  <si>
+    <t>Аз ибни Умар (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ҳар гоҳ яке аз шумо таом бихӯрад, бо дасти росташ бихӯрад ва агар нӯшид бо дасти росташ бинӯшад, зеро шайтон бо дасти чапаш мехӯрад ва менӯшад".</t>
+  </si>
+  <si>
+    <t>يَأمُرُ النبيُّ صلى الله عليه وسلم أنْ يأكلَ المسلمُ ويشربَ بيدِهِ اليمين، وينهى عن الأكل والشرب بالشمال؛ وذلك لأن الشيطان يأكل ويشرب بها.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) амр намудааст, ки мусалмон бо дасти росташ бихӯрад ва бинӯшад. Ва аз хӯрдану нӯшидан бо дасти чап наҳйи кардаанд, зеро шайтон бо дасти чап мехӯрад ва менӯшад.</t>
+  </si>
+  <si>
+    <t>النهي عن التشبه بالشيطان بالأكل أو الشرب بالشمال.</t>
+  </si>
+  <si>
+    <t>Наҳйи аз монанд сохтани худ ба шайтон дар хӯрдану нӯшидан бо дасти чап.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/58122</t>
+  </si>
+  <si>
+    <t>من خرج من الطاعة، وفارق الجماعة فمات، مات ميتة جاهلية</t>
+  </si>
+  <si>
+    <t>Ҳар касе аз итоат (и ҳоким) хориҷ шуд ва худро аз ҷамоат (и мусалмонон) ҷудо сохт ва (дар ин ҳолат) вафот кард, марги ӯ марги ҷоҳилӣ аст</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه عن النبي صلى الله عليه وسلم أنه قال: «مَنْ ‌خَرَجَ ‌مِنَ ‌الطَّاعَةِ، وَفَارَقَ الْجَمَاعَةَ فَمَاتَ، مَاتَ مِيتَةً جَاهِلِيَّةً، وَمَنْ قَاتَلَ تَحْتَ رَايَةٍ عِمِّيَّةٍ، يَغْضَبُ لِعَصَبَةٍ، أَوْ يَدْعُو إِلَى عَصَبَةٍ، أَوْ يَنْصُرُ عَصَبَةً، فَقُتِلَ، فَقِتْلَةٌ جَاهِلِيَّةٌ، وَمَنْ خَرَجَ عَلَى أُمَّتِي، يَضْرِبُ بَرَّهَا وَفَاجِرَهَا، وَلَا يَتَحَاشَى مِنْ مُؤْمِنِهَا، وَلَا يَفِي لِذِي عَهْدٍ عَهْدَهُ، فَلَيْسَ مِنِّي وَلَسْتُ مِنْهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки фармуд: "Ҳар касе аз итоат (и ҳоким) хориҷ шуд ва худро аз ҷамоат (и мусалмонон) ҷудо сохт ва (дар ин ҳолат) вафот кард, марги ӯ марги ҷоҳилӣ аст. Ва ҳар касе таҳти парчами маҷҳуле ҷанг мекунад ё барои таъассуби гурӯҳе хашмгин мешавад, ё ин ки ба сӯи гурӯҳе даъват мекунад, ё аз гурӯҳе пуштибонӣ мекунад ва дар чунин ҳолат кушта шавад, кушта шуданаш ҷоҳилӣ аст (дар роҳи ҷоҳилият мурда аст). Ва ҳар касе бар умматам қиём кунад ва некукору бадкорро бизанад ва байни муъминон (некукор ва бадкор) истисно қоил нашавад ва ба соҳиби аҳду паймон вафо накунад, ӯ аз ман нест ва ман аз ӯ нестам."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن خَرَجَ عن طاعة ولاة الأمور، وفارق جماعة الإسلام المُتَّفِقة على بيعة الإمام، فمات على تلك الحال من المفارقة وعدم الطاعة، مات ميتة أهل جاهلية، الذين كانوا لا يطيعون أميرًا ولا يَنْضَمُّونَ إلى جماعة واحدة، بل كانوا فِرَقًا وعصائب يقاتل بعضهم بعضًا.
+وأخبر صلى الله عليه وسلم أنَّ مَن قاتل تحت راية لا يَستَبينُ فيها وجه الحق من الباطل، يغضب لمحض التَّعَصُّبِ لقومه أو قبيلته، لا لنصرة الدين والحق، فيقاتل تعصُّبًا بغير بصيرة وعلم، فإذا قُتِل على تلك الحال، كانت كقتلة الجاهلية.
+وأنَّ مَن خرج على أمته صلى الله عليه وسلم يَضربُ صالحَها، وفاجرَها، ولا يبالي بما يفعله ولا يخاف عقوبتَه مِن قَتْلِ مؤمنِها، ولا يفي لأصحاب العهد من الكفار أو ولاة الأمور بعهدِهم بل يَنقضُها، فهو ليس مني ولست منه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намудаанд, ки ҳар ки аз тоати ҳокимон (и одил) саркашӣ кунад ва аз ҷамоати мусалмонон, ки бар байъат бо имоме (ҳокиме) иттифоқ кардаанд, хориҷ шавад ва бар ин ҳолати ҷудоӣ ва адами тоат вафот кунад, ба марги аҳли ҷоҳилият мурдааст, ки аз амире итоат намекарданд ва ба як гурӯҳи ягона намепайвастанд, балки гурӯҳ гурӯҳ буданд ва бо ҳамдигар меҷангиданд.
+Ва Расули Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки ҳар кас зери парчаме биҷангад, ки дар он ҳаққу ботил фарқ карда нашавад ва фақат барои мутаассибӣ нисбати қавми худ ё қабилаи худ бо онон ҳамроҳ шудааст, на барои ҳимоят аз дин ва ҳақиқат ва дар натиҷа бидуни басират ва илм ва сирф аз рӯйи таассуб биҷангад ва дар ҳамин ҳол бимирад, монанди кушта шудани замони ҷоҳилият ҷон бохтааст.
+Ва ҳар ки бар уммати Муҳаммад (саллаллоҳу алайҳи ва саллам) хуруҷ кунад ва неку бади онро ба ҳам занад ва барояш муҳим набошад, ки чи мекунад ва аз ҷазои куштани муъминони ин уммат натарсад ва ба кофироне, ки аҳду паймон доранд, таваҷҷуҳ накунад ва ба аҳди ҳокимон (и одил) аҳамият надиҳад ва онро зери по гузорад, ин аз гуноҳони кабира аст ва ҳар касе чунин кунад, сазовори ваъид ва таҳдиди шадид аст.</t>
+  </si>
+  <si>
+    <t>النهي عن التشبه بأحوال أهل الجاهلية.
+وجوب طاعة ولاة الأمور في غير معصية الله عز وجل.
+التحذير شديد لمن خرج عن طاعة الإمام، وفارق جماعة المسلمين، فإذا مات على هذه الحال، مات ميتة جاهلية.
+النهي عن قتال العصبية.
+وجوب الوفاء بالعهود.
+في الطاعة ولزوم الجماعة الخير الكثير، والأمن والطمأنينة، وصلاح الأحوال.
+هذا الوعيد في الحديث يدل على أن هذه الأعمال من كبائر الذنوب.</t>
+  </si>
+  <si>
+    <t>Итоат кардан аз ҳокимон, ба шарте ки нофармонии Аллоҳ Таъоло набошад, воҷиб аст.
+Дар ин ҳадис ҳушдори сахте барои касе аст, ки аз итоати имом ва ҳоким хориҷ шуда ва аз ҷамоати мусалмонон ҷудо шудааст, ки агар бар ин ҳол бимирад бар роҳу равиши аҳли ҷоҳилият мурдааст.
+Дар ҳадис аз ҷанг аз рӯйи таассуби қавми ва қабилагӣ наҳйи шудааст.
+Вафо кардан бар аҳду паймон воҷиб аст.
+Дар тоату пойбандӣ ба ҷамоат некии зиёд ва амнияту оромиш ва шароити хуб нуҳуфта аст.
+Аз монанди кардан ба аҳли ҷоҳилият (замони пеш аз Ислом) наҳйи шудааст.
+Амр ба мулозимат ва мондан бо ҷамоати мусалмонон.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/58218</t>
+  </si>
+  <si>
+    <t>من أتاكم وأمركم جميع على رجل واحد، يريد أن يشق عصاكم، أو يفرق جماعتكم، فاقتلوه</t>
+  </si>
+  <si>
+    <t>Ҳар касе назди шумо омад, дар ҳоле ки шумо бар (итоати) як мард ҷамъ шуда иттифоқ кардаед ва хост то дар байни шумо тафриқа андозад ё ҷамоати шуморо аз ҳам ҷудо созад, ӯро бикушед</t>
+  </si>
+  <si>
+    <t>عن عرفجة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «مَنْ أَتَاكُمْ وَأَمْرُكُمْ جَمِيعٌ عَلَى رَجُلٍ وَاحِدٍ، يُرِيدُ أَنْ يَشُقَّ عَصَاكُمْ، أَوْ يُفَرِّقَ جَمَاعَتَكُمْ، فَاقْتُلُوهُ».</t>
+  </si>
+  <si>
+    <t>Аз Фурҷа (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Ҳар касе назди шумо омад, дар ҳоле ки шумо бар (итоати) як мард ҷамъ шуда иттифоқ кардаед ва хост то дар байни шумо тафриқа андозад ё ҷамоати шуморо аз ҳам ҷудо созад, ӯро бикушед."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ المسلمين إذا اجتمعوا على حاكمٍ واحد، وجماعة واحدة، ثم جاء مَن يريد أن يُنازِعَه الحُكْمَ، أو أراد تفريقَ المسلمين لأكثر من جماعة، وجب عليهم منعُه وقتالُه؛ دفعًا لشرِّه وحقنًا لدماء المسلمين.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки агар мусалмонон бар як ҳоким ва бар як ҷамоат якҷо шуданд, сипас касе омад ва хост дар он ҳукм ба он ҳоким рақобат кунад, ё хост ҷамоати мусалмононро ба гурӯҳҳо ҷудо сохта, пароканда намояд, бар онон воҷиб аст, ки аз ӯ пешгирӣ кунанд ва барои дафъи шарри ӯ аз мусалмонон ва муҳофизати ҷони мусалмонон бо ӯ биҷанганд.</t>
+  </si>
+  <si>
+    <t>وجوب السمع والطاعة لولي أمر المسلمين في غير معصية، وتحريم الخروج عليه.
+مَن خَرَجَ على إمام المسلمين وجماعتهم فإنه يجب قتاله مهما كانت منزلته شَرَفًا ونَسَبًا.
+الحث على الاجتماع وعدم التفرُّق والاختلاف.</t>
+  </si>
+  <si>
+    <t>Итоат кардан аз ҳокими мусалмонон дар ғайри гуноҳ воҷиб ва бар зидди ӯ хуруҷ кардан ҳаром аст.
+Ҳар ки бар имоми мусалмонон ва ҷамоаташон шӯриш кунад, новобаста аз манзилату ному насабаш, ҷангидан бар зидди ӯ воҷиб аст.
+Ташвиқ ба ваҳдату якҷоягӣ ва дурӣ аз ихтилофу тафриқа.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/58223</t>
+  </si>
+  <si>
     <t>اجتنبوا هذه القاذورة التي نهى الله عنها فمن ألم فليستتر بستر الله وليتب إلى الله، فإنه من يبد لنا صفحته نقم عليه كتاب الله عز وجل</t>
   </si>
   <si>
     <t>Аз ин амали зишту палиди зино дурӣ кунед, ки Аллоҳ Таъоло аз он наҳй кардааст ва ҳар кас муртакиби он шуд, бояд онро чунон пӯшонад, ки Аллоҳ Таъоло пӯшонида аст ва ба сӯйи Аллоҳ Таъоло тавба кунад, ки агар гуноҳи касе бар мо ошкор гашт, ҳукми Қуръонро бар ӯ ҷорӣ хоҳем кард</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عُمَرَ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صلى الله عليه وسلم قَامَ بَعْدَ أَنْ رَجَمَ الْأَسْلَمِيَّ فَقَالَ: «اجْتَنِبُوا ‌هَذِهِ ‌الْقَاذُورَةَ الَّتِي نَهَى اللَّهُ عَنْهَا فَمَنْ أَلَمَّ فَلْيَسْتَتِرْ بِسِتْرِ اللَّهِ وَلْيُتُبْ إِلَى اللَّهِ، فَإِنَّهُ مَنْ يُبْدِ لْنَا صَفْحَتَهُ نُقِمْ عَلَيْهِ كِتَابَ اللَّهِ عز وجل».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Умар (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) баъд аз сангсор кардани Асламӣ бархост ва фармуд: "Аз ин амали зишту палиди зино дурӣ кунед, ки Аллоҳ Таъоло аз он наҳй кардааст ва ҳар кас муртакиби он шуд, бояд онро чунон пӯшонад, ки Аллоҳ Таъоло пӯшонида аст ва ба сӯйи Аллоҳ Таъоло тавба кунад, ки агар гуноҳи касе бар мо ошкор гашт, ҳукми Қуръонро бар ӯ ҷорӣ хоҳем кард".</t>
   </si>
   <si>
     <t>أخبر ابن عمر رضي الله عنهما أن النبي صلى الله عليه وسلم قام بعد أن رجم ماعز بن مالك الأسلمي رضي الله عنه حدَّ الزنا، فخطب بالناس وقال: 
 اجتنبوا ‌هذه ‌القاذورة وما يُستقذر ويُستقبح من المعاصي التي نهى الله عنها، ومن وقع وأصاب منها شيئًا وجب عليه شيئان: 
 الأول: أن يستتر حيث ستره الله ولا يُخبِر بمعصيته. 
 الثاني: أن يبادر بالتوبة إلى الله ولا يصرّ عليها، ومن ظهرت لنا معصيته أقمنا عليه الحدَّ المذكور في كتاب الله عز وجل لتلك المعصية.</t>
   </si>
   <si>
     <t>Ибни Умар (разияллоҳу анҳумо) хабар дод, ки Паёмбар (Саллалоҳу алайҳи ва саллам) баъд аз он ки Моъиз ибни Молики Асламӣ (разияллоҳу анҳу)-ро бо ҳадди зино сангсор кард, бархост ва ба мардум хутба хонд ва гуфт: Аз иртикоби ин амали зишту нописанди зино барҳазар бошед. Ва баён намуданд, ки ҳар ки муртакиби ин амали нописанд ва қабеҳ шавад, ки Аллоҳ Таъоло аз он наҳй кардааст, бояд ду корро анҷом диҳад: Якум: Гуноҳи худро пинҳон кунад, он чунон ки Худованд ӯро пинҳон кардааст ва гуноҳи худро ба касе хабар надиҳад. Дувум: Ин ки фавран дар назди Аллоҳ Таъоло тавба кунад ва дар гуноҳ исрор наварзад. Ва агар гуноҳи ӯ барои мо ошкор гардад, бар ӯ ҳад ва ҳукми муқарраркардаи Китоби Худовандро барои он гуноҳ иҷро хоҳем кард.</t>
   </si>
   <si>
     <t>الترغيب في ستر العبد المذنب نفسه، ويتوب عن الذنب فيما بينه وبين ربه.
 الحدود إذا بلغت ولي الأمر فلا بد من إقامة الحد.
 وجوب اجتناب المعاصي، والتوبة منها.</t>
   </si>
@@ -5782,50 +6267,114 @@
   <si>
     <t>Паёмбар (Саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳар чизе, ки ақли одамиро хира кунад ва аз байн бибарад майи масткунанда аст, чи нӯшиданӣ бошад, чи хурданӣ ва чи бӯйиданӣ ё навъҳои дигар. Аллоҳ Таъоло ҳар он чи ақлро аз байн бибарад ҳаром сохта ва аз он наҳй кардааст, кам бошад ё зиёд. Ва ҳар касе яке аз анвоъи ин масткунандаҳоро бинӯшад ва бар ин кор мудовимат дошта бошад ва тавба накарда бимирад, сазовори ҷазои илоҳӣ аст, ки аз нӯшидани он дар биҳишт маҳрум шавад.</t>
   </si>
   <si>
     <t>علة تحريم الخمر الإسكار، فكل ما يُسكر من أي نوع كان فهو حرام.
 الله -تعالى- حرَّم الخمر؛ لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 شرب الخمر في الجنة من كمال اللذة وتمام النعيم.
 مَن لم يُمسكْ نفسَه عن شرب الخمر في الدنيا حَرَمَه الله شربَها في الجنة، فالجزاء من جنس العمل.
  الحث على المبادرة بالتوبة من الذنوب قبل الموت.</t>
   </si>
   <si>
     <t>Сабаби таҳрими май, масткунанда буданаш аст. Бинобар ин, ҳар чизе, ки маст кунад - аз ҳар ҷинсе бошад - ҳаром аст.
 Аллоҳ Таъоло майро ҳаром кардааст. Аз сабаби он ки дар он зарар ва бадиҳои бузург мавҷуд аст.
 Шароб нӯшидан дар биҳишт нишонаи ҳаловати комил ва саодати комил аст.
 Касе, ки дар дунё аз нӯшидани шароб даст накашад, Худованд ӯро дар биҳишт аз нӯшидани он маҳрум мекунад, пас подош аз ҷинси амал аст.
 Ташвиқ барои оғоз кардани тавба аз гуноҳҳон пеш аз марг.</t>
   </si>
   <si>
     <t>رواه مسلم وأخرج البخاري الجملة الأخيرة منه</t>
   </si>
   <si>
     <t>[رواه مسلم وأخرج البخاري الجملة الأخيرة منه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/58259</t>
+  </si>
+  <si>
+    <t>من قتل معاهدا لم يرح رائحة الجنة، وإن ريحها توجد من مسيرة أربعين عاما</t>
+  </si>
+  <si>
+    <t>Ҳар кас, ки муоҳад (кофире, ки бо аҳду паймон дар ватани мусалмонон даромадааст)-ро бикушад, бӯи биҳиштро эҳсос намекунад, ҳарчанд, ки бӯи он аз масофаи чиҳил сол ба машом мерасад</t>
+  </si>
+  <si>
+    <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَنْ قَتَلَ مُعَاهَدًا ‌لَمْ ‌يَرَحْ ‌رَائِحَةَ الْجَنَّةِ، وَإِنَّ رِيحَهَا تُوجَدُ مِنْ مَسِيرَةِ أَرْبَعِينَ عَامًا».</t>
+  </si>
+  <si>
+    <t>Абдуллоҳ ибни Амр (разияллоҳу анҳумо) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят мекунад, ки ӯ фармуд: "Ҳар кас, ки муоҳад (кофире, ки бо аҳду паймон дар ватани мусалмонон даромадааст)-ро бикушад, бӯи биҳиштро эҳсос намекунад, ҳарчанд, ки бӯи он аз масофаи чиҳил сол ба машом мерасад."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على أنَّ مَن قَتَلَ مُعاهَدًا -وهو مَن دخل من الكفار إلى دار الإسلام بِعَهْدٍ وأمان- بأنه لن يَشمَّ رائحةَ الجنة، وإنَّ ريحَها يكون على بُعدِ مسيرة أربعين عامًا.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) таҳдиди сахтеро баён мекунад, ки ҳар ки паймонбастаеро бикушад - яъне кофире, ки бо паймон ва амният ба сарзамини Ислом ворид шудааст -  бӯи биҳишт ба машомаш нахоҳад расид, бо вуҷуди он ки бӯи биҳишт аз масофаи чиҳил сол ба машом мерасад.</t>
+  </si>
+  <si>
+    <t>تحريم قتل المُعاهَد والذِّمِّي والمُستأمَن من الكفار، وأنه كبيرة من كبائر الذنوب.
+المعاهد: هو مَن أُخِذَ عليه العهد من الكفار وهو يقيم في بلاده لا يحارب المسلمين ولايحاربونه، والذِّمِّي: هو من استوطن دارَ المسلمين ودفع الجزية، والمستأمَن: هو مَن دخل دار المسلمين بعهد وأمان لوقت محدد.
+التحذير من خيانة العهود مع غير المسلمين.</t>
+  </si>
+  <si>
+    <t>Куштани кофири муоҳад, зиммӣ ва мустаъман ҳаром аст ва ин кор аз гуноҳони кабира аст.
+Муоҳад: кофире аст, ки аз ӯ аҳду паймон гирифта шудааст ва дар сарзамини худаш зиндагӣ мекунад ва бо мусалмонон намеҷангад ва мусалмонон низ бо ӯ намеҷанганд. Зиммӣ: кофире аст, ки дар сарзамини мусалмонон зиндагӣ мекунад ва ҷизя медиҳад. Мустаъман: касе аст, ки бо аҳду паймон ва амният барои муддати муайян вориди сарзамини мусалмонон шудааст.
+Ҳушдор ва огоҳӣ аз хиёнат ба аҳду паймон бо ғайри мусалмонон.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/64637</t>
+  </si>
+  <si>
+    <t>لعن رسول الله صلى الله عليه وسلم الراشي والمرتشي في الحكم</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ришвадиҳанда ва ришвагирандаро дар ҳукм лаънат намудаанд</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: لَعَنَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ الرَّاشِيَ وَالْمُرْتَشِيَ فِي الْحُكْمِ.</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: "Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ришвадиҳанда ва ришвагирандаро дар ҳукм лаънат намудаанд."</t>
+  </si>
+  <si>
+    <t>دعا النبيُّ صلى الله عليه وسلم بالطرد والإبعاد من رحمة الله عز وجل لدافع الرشوة وآخذها وقابضها.
+ومن ذلك ما يُدفع للقُضاة ليَحِيْفُوا في الحُكْم الذي يَتَولونه؛ ليتوصل به المُعطي إلى مراده بغير حق.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) бар ришвадиҳанда ва ришвагиранда дуои дур ва берун шудан аз раҳмати Аллоҳро карданд.
+Ришва молест, ки ба қозиҳо (судяҳо) дода мешавад, то ба фоидаи касе, ки тарафи онҳо аст, ҳукм кунад ва дар натиҷа ришвадиҳанда ба ноҳақ ба ҳадафи худ даст ёбад.</t>
+  </si>
+  <si>
+    <t>يَحْرُمُ بذل الرشوة، وأخذُهَا، والتوسُّطُ فيها، والإعانةُ عليها؛ لما فيها من التعاون على الباطل.
+الرشوة من كبائر الذنوب؛ لأنَّ رسول الله صلى الله عليه وسلم لعن آخذَها ومعطيَها.
+الرشوة في باب القضاء والحُكْم أعظم جُرْمًا، وأشد إثمًا؛ لما فيها من الظلم والحكم بغير ما أنزل الله.</t>
+  </si>
+  <si>
+    <t>Ришва гирифтан, додан, миёнаравӣ кардан ва кумак кардан дар он ҳаром аст. Зеро дар он ҳамкорӣ барои расидан ба ботил аст.
+Ришва аз гуноҳони кабира аст. Зеро Паёмбар (саллаллоҳу алайҳи ва саллам) диҳанда ва гирандаи онро лаънат кардааст.
+Ҷурми ришва дар боби қазо ва ҳукм (судя ва ҳукм кардан) сахттар ва гуноҳаш бештар аст. Зеро он шомили зулм ва ҳукм кардан ба ғайри он чи Аллоҳ нозил кардааст, мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/64689</t>
   </si>
   <si>
     <t>بني الإسلام على خمس</t>
   </si>
   <si>
     <t>Ислом бар панҷ асос бино ёфтааст</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بنِ عُمَر رضي الله عنهما قال: قال رسولُ الله صلى الله عليه وسلم: «بُنِيَ الْإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Умар (Худованд аз он ду розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ислом бар панҷ асос бино ёфтааст: Гувоҳӣ додан ба ин ки маъбуди барҳақе ҷуз Аллоҳ Таъоло нест ва ин ки Муҳаммад (Салому дуруди Аллоҳ бар ӯ бод) расул ва фиристодаи Худост, барпо доштани намоз, додани закот, ҳаҷҷи Хона ва рӯзаи Рамазон".</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، 
 وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. 
 والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. 
 والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. 
 والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. 
 والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) Исломро бо панҷ рукни он ба биное ташбеҳ кардааст, ки бар ин панҷ рукн устувор аст ва боқимонда вижагиҳои Ислом монанди комилкунандаҳои ин бино ҳастанд. Аввалини он рукнҳо, шаҳодатайн аст. Яъне, гувоҳӣ додан бар ин ки ҳеҷ илоҳи барҳаққе нест, ҷуз Аллоҳ ва ин ки Муҳаммад паёмбари Аллоҳ аст. Ва ин ду шаҳодат як рукнанд, ки аз якдигар ҷудо намешаванд. Банда бо эътироф ба ягонагии Аллоҳ ва сазовори ибодат будани Ӯ ба ягонагӣ ва дар ҳоле, ки ба муқтазои он амал мекунад ва ба паёмбарии Муҳаммад (Салому дуруди Аллоҳ бар ӯ бод) имон овардааст ва аз ӯ пайравӣ мекунад, ин (шаҳодатайн)-ро ба забон меорад. Рукни дуввум: Барпо доштани намоз аст. Ин рукн намозҳои панҷгонае, ки дар як шабонарӯз аст, монанди бомдод, пешин, аср, шом ва хуфтанро бо ҳама шартҳо, рукнҳо ва воҷиботашон дар бар мегирад. Рукни севум: Адо намудани закоти фарзӣ. Ин ибодати молии воҷибест, ки чун молу сарвати (шахси мусалмон) ба миқдори муайянкардаи шариат бирасад, (миқдори муайянкардаи шариатро гирифта) ба афроди мустаҳиқ дода мешавад. Рукни чаҳорум: Ҳаҷ, яъне сафар кардан ба Макка барои адои маросимҳои ҳаҷ, ба хотири ибодати Аллоҳ Таъоло. Рукни панҷум: Рӯзаи моҳи Рамазон. Даст кашидан аз хӯрдану нӯшидан ва дигар шиканандаҳои рӯза ба нияти ибодати Аллоҳ аз тулуи фаҷр то ғуруби офтоб.</t>
   </si>
   <si>
@@ -7731,50 +8280,916 @@
     <t>طَلَبَ النبيُّ صلى الله عليه وسلم مِن عمِّه أبي طالب وهو في سكرات الموت أن ينطق بلا إله إلا الله ليشْفَع له بها يوم القيامة، ويشهد له بالإسلام، 
 فأبى أن ينطق بالشَّهادة خوفًا مِن أن تَسُبَّه قريش وتقول عنه: إنَّه أسلَم بسبب الخوف مِن الموت والضَّعْف! 
 فقال للنبي صلى الله عليه وسلم: لولا ذلك لَأدخلت السّرور على قلبك بقول الشَّهادة، وأبلغتك أُمنيتك حتى ترضى! 
 فأنزل الله تعالى الآية التي تدل على أن النبي صلى الله عليه وسلم لا يملك هداية التوفيق للإسلام، بل الله عز وجل وحده يُوفِّق من يشاء. 
 وأن النبي عليه الصلاة والسلام يهدي الخلق بالدلالة والبيان والإرشاد والدعوة إلى الصراط المستقيم.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) аз амакаш Абутолиб, ки дар ҳолати марг буд, хоҳиш кард "Ло илоҳа иллаллоҳ" бигӯяд то ӯро дар рӯзи қиёмат шафоат ва барои ислом пазируфтанаш гувоҳӣ диҳад, аммо ӯ аз тарси инки мабодо Қурайш бигӯяд ӯ аз тарси марг ва нотавонӣ имон овард, худдорӣ кард. Ба Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) гуфт: агар ончи гуфтам намебуд туро ба орзуят мерасондам ва бо гуфтани калимаи шаҳодат дилатро шод мекардам, то хушнуд шавӣ. Худованд ояти мазкурро бинобар ин нозил фармуд, ки тавфиқи ҳидоят ба дасти Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) нест, балки танҳо Аллоҳ касеро бихоҳад тавфиқ ва ҳидоят мефармояд ва масъулияти Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) роҳнамоӣ ва даъвати мардум ба роҳи рост аст.</t>
   </si>
   <si>
     <t>الحق لا يُترك خوفًا من كلام الناس.
 النبي صلى الله عليه وسلم إنما يملك هداية الدلالة والإرشاد لا هداية التوفيق.
 مشروعية زيارة الكافر المريض لدعوته إلى الإسلام.
 حرص النبي صلى الله عليه وسلم على الدعوة إلى الله تعالى في كل الأحوال.</t>
   </si>
   <si>
     <t>Ҳақиқат аз тарси ончи мардум мегӯянд тарк карда намешавад.
 Ба дасти Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) далолат ва роҳнамоӣ аст, на тавфиқи ҳидоят.
 Ҷоиз будани зиёрати кофири бемор ба қасди даъвати ӯ ба ислом.
 Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) дар ҳар шароите муштоқи даъвати мардум ба сӯи Худованди Муттаъол буд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65069</t>
   </si>
   <si>
+    <t>إن الذي تقول وتدعو إليه لحسن، لو تخبرنا أن لما عملنا كفارة</t>
+  </si>
+  <si>
+    <t>Он чи ту мегӯӣ ва ба он даъват мекунӣ бешак неку аст, бароямон бигӯӣ, ки он чи мо анҷом додаем каффорае дорад</t>
+  </si>
+  <si>
+    <t>عَنِ ‌ابْنِ عَبَّاسٍ رَضِيَ اللهُ عَنْهُمَا: أَنَّ نَاسًا مِنْ أَهْلِ الشِّرْكِ، كَانُوا قَدْ قَتَلُوا وَأَكْثَرُوا، وَزَنَوْا وَأَكْثَرُوا، فَأَتَوْا مُحَمَّدًا صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالُوا: إِنَّ الَّذِي تَقُولُ وَتَدْعُو إِلَيْهِ لَحَسَنٌ، لَوْ تُخْبِرُنَا أَنَّ لِمَا عَمِلْنَا كَفَّارَةً، فَنَزَلَ {وَالَّذِينَ لا يَدْعُونَ مَعَ اللهِ إِلَهًا آخَرَ وَلا يَقْتُلُونَ النَّفْسَ الَّتِي حَرَّمَ اللهُ إِلا بِالْحَقِّ وَلا يَزْنُونَ}[الفرقان: 68]، وَنَزَلَت: {قُلْ يَا عِبَادِيَ الَّذِينَ أَسْرَفُوا عَلَى أَنْفُسِهِمْ لا تَقْنَطُوا مِنْ رَحْمَةِ اللهِ} [الزمر: 53].</t>
+  </si>
+  <si>
+    <t>Аз ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки фармуд: Мардуме аз аҳли ширк, ки дар қатлу зинокорӣ зиёдаравӣ карда буданд, назди Паёмбар (саллаллоҳу алайҳи ва саллам) омаданд ва гуфтанд: Он чи ту мегӯӣ ва ба он даъват мекунӣ бешак неку аст, бароямон бигӯӣ, ки он чи мо анҷом додаем каффорае дорад? Пас, ин оят нозил шуд: "Ва касоне ҳастанд, ки бо Аллоҳ Таъоло маъбуди дигаре намехонанд ва касе, ки Аллоҳ Таъоло [куштанашро] ҳаром кардааст, ҷуз ба ҳақ намекушанд ва зино намекунанд" (Сураи Фурқон, ояти 68). 
+Ва инчунин ояти дигаре нозил шуд: "[Эй Паёмбар] Ба бандагонам, ки [дар иртикоб ба ширку гуноҳ] зиёдаравӣ кардаанд, бигӯ: «Аз раҳмати илоҳӣ маъюс набошед...," (Сураи Зумар, ояти 53).</t>
+  </si>
+  <si>
+    <t>جاء رجالٌ مِن المشركين للنبيِّ صلى الله عليه وسلم وكانوا قد أكثروا مِن القتل والزنا، فقالوا للنبي: إنّ ما تدعو إليه مِن الإسلام وتعاليمِه شيءٌ حسنٌ، ولكن ما حالُنا وما وَقَعنا فيه مِن الشرك والكبائر، هل له كفّارة؟
+فنزلت الآيتان، حيث قَبِل الله من الناس التَّوبة مع كثرة ذنوبهم وعِظمِها، ولولا ذلك لاستمرُّوا على كفرهم وطغيانهم ولَمَا دخلوا في هذا الدِّين.</t>
+  </si>
+  <si>
+    <t>Гурӯҳе аз мушрикон назди Паёмбар (саллаллоҳу алайҳи ва саллам) омаданд, дар ҳоле ки бисёр муртакиби қатлу зино шуда буданд, ба Паёмбар (саллаллоҳу алайҳи ва саллам) гуфтанд: Он чи ту ба сӯи он даъват мекунӣ, яъне Ислом ва таълимоти он, чизи хубе аст, аммо ҳоли мо ки муртакиби ширк ва кабоир шудаем чӣ гуна аст ва оё ин каффорае дорад?
+Пас, ин ду оят нозил шуд ва Аллоҳ тавбаи мардумро бо вуҷуди гуноҳони бузург ва зиёд, пазируфт. Ва агар чунин намебуд, ба куфру туғёнашон идома медоданд ва вориди ин дин намешуданд.</t>
+  </si>
+  <si>
+    <t>فضلُ الإسلام وعظمتُه وأنه يهدِمُ ما قَبله من الذنوب.
+سعة رحمة الله بعباده ومغفرته وعفوه.
+تحريم الشرك، وتحريم قتل النفس بغير حق، وتحريم الزنا، ووعيد مَن يَقترف هذه الذنوب.
+التوبة الصادقة المقترنة بالإخلاص والعمل الصالح تكفّر جميع الكبائر بما فيها الكفر بالله تعالى.
+تحريم القُنُوْطِ واليأسِ مِن رحمةِ الله سبحانه.</t>
+  </si>
+  <si>
+    <t>Фазилат ва азамати Ислом ва ин ки гуноҳони пеш аз худро нобуд мекунад.
+Фаровонии раҳмату мағфират ва омурзиши Аллоҳ нисбат ба бандагонаш.
+Ширк ва куштан ба ноҳақ ва зино кардан ҳаром аст ва ҳар касе муртакиби ин гуноҳон шавад, барояш таҳдид ва ваъид аст.
+Тавбаи самимӣ дар якҷоягӣ бо ихлос ва аъмоли нек ҳамаи гуноҳҳои бузург, аз ҷумла куфр ба Худои Таъолоро пок мекунад.
+Ноумедӣ ва маъюсӣ аз раҳмати Аллоҳ Таъоло ҳаром аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65071</t>
+  </si>
+  <si>
+    <t>اذهب إليه فقل له: إنك لست من أهل النار، ولكن من أهل الجنة</t>
+  </si>
+  <si>
+    <t>Ба назди ӯ баргард ва бигӯ, ки ту аз аҳли дӯзах нестӣ, балки аз аҳли биҳишт ҳастӣ</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَنَسِ بْنِ مَالِكٍ رَضِيَ اللهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ افْتَقَدَ ثَابِتَ بْنَ قَيْسٍ، فَقَالَ رَجُلٌ: يَا رَسُولَ اللهِ، أَنَا أَعْلَمُ لَكَ عِلْمَهُ، فَأَتَاهُ فَوَجَدَهُ جَالِسًا فِي بَيْتِهِ، مُنَكِّسًا رَأْسَهُ، فَقَالَ: مَا شَأْنُكَ؟ فَقَالَ شَرٌّ، كَانَ يَرْفَعُ صَوْتَهُ فَوْقَ صَوْتِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَدْ حَبِطَ عَمَلُهُ، وَهُوَ مِنْ أَهْلِ النَّارِ، فَأَتَى الرَّجُلُ فَأَخْبَرَهُ أَنَّهُ قَالَ كَذَا وَكَذَا، فَرَجَعَ الْمَرَّةَ الْآخِرَةَ بِبِشَارَةٍ عَظِيمَةٍ، فَقَالَ: «اذْهَبْ إِلَيْهِ فَقُلْ لَهُ: إِنَّكَ لَسْتَ مِنْ أَهْلِ النَّارِ، وَلَكِنْ مِنْ أَهْلِ الْجَنَّةِ».</t>
+  </si>
+  <si>
+    <t>Аз Анас ибни Молик (разияллоҳу анҳу) ривоят аст, ки мегӯяд: Паёмбар (саллаллоҳу алайҳи ва саллам) Собит ибни Қайсро ҷустуҷӯ кард, наёфт, марде гуфт: Ман аз ӯ бароят хабар меоварам. Пас назди ӯ рафт, дид, ки дар хонааш сарашро зер андохта нишаста аст. Аз ӯ пурсид: Туро чӣ шудааст? Гуфт: Шар (бадӣ расидааст). Ӯ садояшро бар садои Паёмбар (саллаллоҳу алайҳи ва саллам) боло мебурд, дар натиҷа амалаш аз байн рафтааст ва аз аҳли дӯзах аст. Пас, он мард баргашт ва ба Паёмбар (саллаллоҳу алайҳи ва саллам) гуфт, ки ӯ чунин ва чунон гуфтааст. Пас бори дуввум бо башорати бузурге ба назди ӯ бозгашт. Зеро (Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ба назди ӯ баргард ва бигӯ, ки ту аз аҳли дӯзах нестӣ, балки аз аҳли биҳишт ҳастӣ."</t>
+  </si>
+  <si>
+    <t>افتَقَدَ النَّبيُّ صلَّى اللهُ عليه وسلَّمَ ثابتَ بن قيس رضي الله عنه وسَألَ عنه، فقال رَجلٌ: أنا أَجِدُ لك خَبرَه، وسببَ تغيُّبِه، فذهَبَ إليه فوجَدَه حَزينًا مُطرقاً رَأسَه في بَيتِه، فسَأَلَه: ما شأنُكَ؟ فأخبَرَه ثابتٌ ما به مِن الشَّرِّ؛ لأنَّه كان يَرفَعُ صَوْتَه فوقَ صَوتِ النَّبيِّ صلَّى اللهُ عليه وسلَّمَ، وقدْ تَوعَّدَ اللهُ من فعل ذلك ببطلان عمَلِه، وأنه من أهل النار!
+فرجَع الرَّجلُ إلى النَّبيِّ صلَّى اللهُ عليه وسلَّمَ وأخبَرَه بذلك، فأمَرَه النَّبيُّ صلَّى اللهُ عليه وسلَّمَ أنْ يَرجِعَ إلى ثابتٍ ويبشِّره بأنَّه ليس مِن أهلِ النَّارِ ولكن من أهلِ الجَنَّةِ، وذلك لأنَّ صَوتَه كان مُرتفِعًا خِلْقةً، ولأنَّه كان خَطيبَ رَسولِ اللهِ صلَّى اللهُ عليه وسلَّمَ، وخَطيبَ الأنْصارِ.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) Собит ибни Қайсро наёфт ва дар борааш  пурсид. Марде гуфт: Ман хабарашро ва сабаби ғоиб буданашро барои шумо меорам. Пас ба хонааш рафт ва дид, ки сарашро поин андохта ва ғамгин нишастааст. Аз ӯ пурсид, ки туро чӣ шудааст? Собит ҳам шарре, ки гирифтораш шуда будро ба ӯ гуфт, зеро ӯ садояшро аз садои Паёмбар (саллаллоҳу алайҳи ва саллам) болотар мебурд ва Аллоҳ Таъоло касеро, ки чунин кунад, таҳдид кардааст, ки амалашро ботил мекунад ва ӯ аз аҳли дӯзах аст.
+Он мард ба сӯи Паёмбар (саллаллоҳу алайҳи ва саллам) баргашт ва инро барояш гуфт. Паёмбар (саллаллоҳу алайҳи ва саллам) ӯро амр кард, ки ба назди Собит баргардад ва ӯро башорат диҳад, ки аз аҳли дӯзах нест, балки аз аҳли биҳишт аст. Зеро ӯ чунин офарида шудааст, ки овози баланд дорад ва ӯ хатиби Паёмбар (саллаллоҳу алайҳи ва саллам) ва ансор буд.</t>
+  </si>
+  <si>
+    <t>بيان فضل ثابت بن قيس رضي الله عنه وأنّه مِن أهل الجنة.
+اهتمام النبي صلى الله عليه وسلم بالصحابة وتفقُّده لهم.
+خشية الصحابة رضوان الله عليهم وخوفهم مِن أن تُحْبَطَ أعمالُهم.
+وجوب الأدب في خِطابِه صلى الله عليه وسلم في حياتِه، وخفض الأصوات عند سماع سُنّتِه بعد وفاته.</t>
+  </si>
+  <si>
+    <t>Баёни фазилати Собит ибни Қайс (разияллоҳу анҳу) ва ин ки ӯ аз аҳли биҳишт аст.
+Ғамхории Паёмбар (саллаллоҳу алайҳи ва саллам) нисбат ба саҳобагон ва пурсидан аз аҳволашон.
+Тарси саҳобагон (разияллоҳу анҳум) ва бими онон аз ин ки амалҳояшон нобуд шавад.
+Дар гуфтор бо Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳоли зиндагияш бо одоб будан ва поин овардани овозҳо дар ҳоли шунидани суннаташ баъд аз вафоташ, воҷиб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65073</t>
+  </si>
+  <si>
+    <t>يا أيها الناس، إن الله قد أذهب عنكم عبية الجاهلية وتعاظمها بآبائها</t>
+  </si>
+  <si>
+    <t>Эй мардум! Худованд бори ҷаҳолат ва расвоӣ ва фахрфурӯшӣ ба падаронро аз шумо дур кард</t>
+  </si>
+  <si>
+    <t>عَنِ ‌ابْنِ عُمَرَ رضي الله عنهما: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَطَبَ النَّاسَ يَوْمَ فَتْحِ مَكَّةَ، فَقَالَ: «يَا أَيُّهَا النَّاسُ، إِنَّ اللهَ قَدْ أَذْهَبَ عَنْكُمْ عُبِّيَّةَ الْجَاهِلِيَّةِ وَتَعَاظُمَهَا بِآبَائِهَا، فَالنَّاسُ رَجُلَانِ: بَرٌّ تَقِيٌّ كَرِيمٌ عَلَى اللهِ، وَفَاجِرٌ شَقِيٌّ هَيِّنٌ عَلَى اللهِ، وَالنَّاسُ بَنُو آدَمَ، وَخَلَقَ اللهُ آدَمَ مِنْ تُرَابٍ، قَالَ اللهُ: {يَا أَيُّهَا النَّاسُ إِنَّا خَلَقْنَاكُمْ مِنْ ذَكَرٍ وَأُنْثَى وَجَعَلْنَاكُمْ شُعُوبًا وَقَبَائِلَ لِتَعَارَفُوا إِنَّ أَكْرَمَكُمْ عِنْدَ اللهِ أَتْقَاكُمْ إِنَّ اللهَ عَلِيمٌ خَبِيرٌ} [الحجرات: 13]».</t>
+  </si>
+  <si>
+    <t>Аз ибни Умар (разияллоҳу анҳумо) ривоят аст, ки фармуд: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дар рӯзи Фатҳи Макка дар хитоб ба мардум фармуданд: Эй мардум! Худованд бори ҷаҳолат ва расвоӣ ва фахрфурӯшӣ ба падаронро аз шумо дур кард. Бинобар ин мардум ду навъанд: солеҳ ва парҳезгор, ки дар назди Аллоҳ гиромӣ аст, ва нофармон, бадбахт, ки назди Аллоҳ беарзиш аст. Ва мардум фарзандони Одам ҳастанд ва Аллоҳ Одамро аз хок офарид. Аллоҳ Таъоло мефармояд: "Эй мардум, мо шуморо аз [омезиши] марду зане офаридем ва ба ҷамоатҳо ва қабилаҳои мухталиф тақсим кардем, то якдигарро бозшиносед. Бе тардид, бузургвортарини шумо назди Аллоҳ Таъоло парҳезкортарини шумост ва Аллоҳ Таъоло [ба он чи мекунед] доно ва огоҳ аст." (Сураи Ҳуҷурот, ояти 13).</t>
+  </si>
+  <si>
+    <t>خَطَبَ النبيُّ صلى الله عليه وسلم الناس يومَ فتحِ مكة فقال: يا أيها الناس إن الله قد رفع وأزال عنكم كِبْرَ الجاهليةِ ونَخْوَتَها، والفخرَ بالآباء، وإنما الناس على نوعين:
+إما مؤمنٌ بَرٌّ تقيٌّ طائعٌ عابدٌ لله عزوجل، فهذا كريمٌ على الله، وإنْ لم يكن ذا حَسَبٍ أو نَسَبٍ عند الناس.
+وإما كافرٌ فاجرٌ شقيٌّ، وهذا هيِّنٌ ذليل على الله، ولا يساوي شيئًا، وإنْ كان ذا حَسَبٍ وله جاه وسلطان.
+والناس كلُّهم أبناء آدم، وخلقَ اللهُ آدمَ من التراب، فلا يليق بمن أصله من تراب أن يتكبَّرَ ويُعْجَبَ بنفسه، ومصداق ذلك قول الله عز وجل: {يا أيها الناس إنا خلقناكم من ذكر وأنثى وجعلناكم شعوبا وقبائل لتعارفوا إن أكرمكم عند الله أتقاكم إن الله عليم خبير} [الحجرات: 13].</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) рӯзи Фатҳи Макка барои мардум хутба гуфт ва фармуд: Эй Мардум! Ҳамоно Аллоҳ такаббур, ҳамосаи ҷоҳилият ва фахрфурӯшӣ ба падаронро аз миёни шумо бардоштааст. Ва мардум бар ду навъанд:
+Ё муъмини парҳезгор, солеҳ, фармонбардор ва ибодаткунандаи Аллоҳи бузург аст, ки ин назди Аллоҳ гиромӣ аст, ҳатто агар назди мардум дорои ҳасаб ва насаб набошад.
+Ва ё ин ки кофири фоҷири бадбахт, ки чунин одам назди Аллоҳ беарзишу хор аст, агарчи назди мардум қудрату обрӯ ва эътибор дошта бошад.
+Ва ҳамаи мардум фарзандони Одам ҳастанд ва Аллоҳ Одамро аз хок офарид, пас барои касе, ки аз хок офарида шудааст, сазовор нест, ки такаббур ва худписандӣ кунад. Ва мисдоқи он ин сухани Аллоҳ Таъоло аст, ки мефармояд: "Эй мардум, мо шуморо аз [омезиши] марду зане офаридем ва ба ҷамоатҳо ва қабилаҳои мухталиф тақсим кардем, то якдигарро бозшиносед. Бе тардид, бузургвортарини шумо назди Аллоҳ Таъоло парҳезкортарини шумост; ва Аллоҳ Таъоло [ба он чи мекунед] доно ва огоҳ аст." (Сураи Ҳуҷурот, ояти 13).</t>
+  </si>
+  <si>
+    <t>النهي عن التفاخر بالأنساب والأحساب.</t>
+  </si>
+  <si>
+    <t>Наҳйи аз фахр кардан бо насаб ва ҷойгоҳ.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي وابن حبان</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي وابن حبان]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65074</t>
+  </si>
+  <si>
+    <t>ثم لتسألن يومئذ عن النعيم</t>
+  </si>
+  <si>
+    <t>Он гоҳ, ҳатман, дар рӯзи қиёмат аз [тамоми] неъматҳо бозхост хоҳед шуд</t>
+  </si>
+  <si>
+    <t>عَنْ ‌الزُّبَيْرِ بْنِ الْعَوَّامِ قَالَ: لَمَّا نَزَلَتْ: {ثُمَّ لَتُسْأَلُنَّ يَوْمَئِذٍ عَنِ النَّعِيمِ} [التكاثر: 8]، قَالَ الزُّبَيْرُ: يَا رَسُولَ اللهِ، وَأَيُّ النَّعِيمِ نُسْأَلُ عَنْهُ، وَإِنَّمَا هُمَا الْأَسْوَدَانِ التَّمْرُ وَالْمَاءُ؟ قَالَ: «أَمَا إِنَّهُ سَيَكُونُ».</t>
+  </si>
+  <si>
+    <t>Аз Зубайр ибни Аввом ривоят аст, ки гуфт: Вақте ояти "Он гоҳ, ҳатман, дар рӯзи қиёмат аз [тамоми] неъматҳо бозхост хоҳед шуд" (Сураи Такосур, ояти 8) нозил шуд, Зубайр гуфт: Эй Расули Худо! Аз кадом неъматҳо пурсида хоҳем шуд? Ҳоло он ки ғайри ду чизи сиёҳ, чизе нест, хурмо ва об? Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Балки он (савол) хоҳад буд".</t>
+  </si>
+  <si>
+    <t>لما نزلت آية: 
+{ثم لتسألن يومئذ عن النعيم} أي: سوف تُسألون عن القيام بِشُكْر ما أنعم الله به عليكم من النعم، قال الزبير بن العوام رضي الله عنه: يا رسول الله، أيّ نعيمٍ سنُسأل عنه؟! إنما هما نِعْمَتان لَيْسَتا ممّا يستَدِعي السؤال وهما التَّمر والماء!
+فقال النبي صلى الله عليه وسلم: أما إنكم ستسألون عن النَّعيم مع هذه الحالة التي أنتم عليها، فإنهما نِعمتان عظيمتان مِن نِعَم الله تعالى.</t>
+  </si>
+  <si>
+    <t>Вақте ин оят нозил шуд: "Он гоҳ, ҳатман, дар рӯзи қиёмат аз [тамоми] неъматҳо бозхост хоҳед шуд" (Сураи Такосур, ояти 8). Яъне, аз шукри неъматҳое, ки Аллоҳ ба шумо арзонӣ доштааст пурсида хоҳед шуд. Зубайр ибни Аввом (разияллоҳу анҳу) гуфт: Эй Расули Аллоҳ! Аз кадом неъматҳо пурсида хоҳем шуд? Танҳо ду неъмате аст, ки ҷое барои пурсиш надорад ва онҳо хурмо ва об аст!
+Паёмбар (‎⁨саллаллоҳу алайҳи ва саллам) фармуд: Шумо бо вуҷуди ҳолате, ки бар он ҳастед, дар бораи неъматҳо пурсида хоҳед шуд. Зеро ин ду аз неъматҳои бузурги Аллоҳ Таъоло ҳастанд.</t>
+  </si>
+  <si>
+    <t>التَّأكيد على شكر الله تعالى على النِّعم.
+النّعيم ممّا سيُسأل عنه العبد يوم القيامة قليلًا كان أو كثيرًا.</t>
+  </si>
+  <si>
+    <t>Таъкид бар шукри Аллоҳ Таъоло барои неъматҳояш.
+Неъматҳо аз ҷумлаи чизҳое ҳастанд, ки рӯзи қиёмат банда аз онҳо пурсида хоҳад шуд, кам бошанд ё зиёд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65075</t>
+  </si>
+  <si>
+    <t>سيكون في آخر أمتي أناس يحدثونكم ما لم تسمعوا أنتم ولا آباؤكم، فإياكم وإياهم</t>
+  </si>
+  <si>
+    <t>Дар охири умматам мардуме хоҳанд, буд, ки барои шумо суханҳое мегӯянд, ки шумо ва падаронатон нашунидаед, пас аз онон дур бошед</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي هُرَيْرَةَ عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُ قَالَ: «سَيَكُونُ فِي آخِرِ أُمَّتِي أُنَاسٌ يُحَدِّثُونَكُمْ مَا لَمْ تَسْمَعُوا أَنْتُمْ وَلَا آبَاؤُكُمْ، فَإِيَّاكُمْ وَإِيَّاهُمْ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Дар охири умматам мардуме хоҳанд, буд, ки барои шумо суханҳое мегӯянд, ки шумо ва падаронатон нашунидаед, пас аз онон дур бошед."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم بأنه سيَظهر أُناسٌ في آخِر أُمتِه يَفْتَرون الكذب، ويقولون ما لم يقلْه أحدٌ من قبلهم، فيُخبِرون بالأحاديث المكذوبة والمُخْتَلَقة، فأمَرَنا عليه الصلاة والسلام أنْ نَبْتَعِدَ عنهم ولا نجالسهم، ولا نسمع أحاديثهم؛ لئلا يتقرر ذلك الحديث المختلق في النفوس، فنعجز عن التخلُّص منه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки дар охири умматаш одамоне пайдо мешаванд, ки дурӯғ мебанданд ва чизҳое мегӯянд, ки касе пеш аз онон нагуфтааст ва ҳадисҳои дурӯғин ва сохтаро нақл мекунанд. Паёмбар (саллаллоҳу алайҳи ва саллам) моро амр намуданд, ки аз онон дурӣ кунем ва бо онон ҳамнишин нашавем ва ба суханонашон гӯш надиҳем. Мабодо ин гапи бофта ва дурӯғ дар зеҳни мардум ҷой гирад ва мо аз он халос шуда натавонем.</t>
+  </si>
+  <si>
+    <t>فيه عَلَم من أعلام النبوة، حيث إن النبي صلى الله عليه وسلم أخبر بما سيقع في أمته، فكان كما أخبر.
+الابتعاد عمّن يَكْذِبُ على رسول الله صلى الله عليه وسلم وعلى دين الإسلام، وعدم الاستماع لكذبهم.
+التحذير من قبولِ الأحاديث أو نشرِها إلا بعد التأكُّد من صحتِها وثبوتِها.</t>
+  </si>
+  <si>
+    <t>Дар он яке аз нишонаҳои нубувват мавҷуд аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) аз он чи дар умматашон рух хоҳад дод, хабар доданд ва ҳамон гуна ки хабар доданд, рух дод.
+Дур будан аз касе, ки бар Паёмбар (саллаллоҳу алайҳи ва саллам) ва бар Ислом дурӯғ мебандад ва ба дурӯғи онон гӯш накардан.
+Ҳушдор дар бораи қабули ҳадисҳо ё нашри он, магар баъд аз итмиънон ҳосил кардан дар бораи саҳеҳ будани ҳадис ва субути он.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65076</t>
+  </si>
+  <si>
+    <t>اكتب، فوالذي نفسي بيده، ما يخرج منه إلا حق</t>
+  </si>
+  <si>
+    <t>Бинавис, савганд ба зоте, ки ҷонам дар дасти Ӯст, аз ин ҷуз ҳақиқат чизе намебарояд</t>
+  </si>
+  <si>
+    <t>عن عبدِ الله بن عمرو رضي الله عنهما قال: كنتُ أكتبُ كلَّ شيءٍ أسمعُه من رسولِ الله صلَّى الله عليه وسلم أُريدُ حفْظَه، فنهتْني قريشٌ، وقالوا: أتكْتبُ كلَّ شيءٍ تَسمَعُه من رسول الله صلَّى الله عليه وسلم، ورسولُ الله صلَّى الله عليه وسلم بَشَرٌ يتكلَّمُ في الغضَبِ والرِّضا؟ فأمسَكتُ عن الكتاب، فذكرتُ ذلك لرسول الله صلَّى الله عليه وسلم، فأومأ بإصبَعِه إلى فيه، فقال: «اكتُبْ، فوالذي نفسي بيدِه، ما يَخرُجُ منه إلا حقٌّ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст, ки гуфт: Ҳар он чиро, ки аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мешунидам, менавистам, мехостам онро ҳифз кунам. Аммо Қурайш манро аз ин кор манъ карданд ва гуфтанд: Оё ҳар чизеро, ки аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мешунавӣ, менависӣ, дар ҳоле ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) башар аст, ки дар хашм ва хушнудӣ сухан мегӯяд? Пас, даст аз навиштан бардоштам ва онро ба Паёмбари Худо (саллаллоҳу алайҳи ва саллам) бозгӯ кардам. Он ҳазрат (саллаллоҳу алайҳи ва саллам) бо ангушташон ба даҳонашон ишора карданд ва гуфтанд: "Бинавис, савганд ба зоте, ки ҷонам дар дасти Ӯст, аз ин ҷуз ҳақиқат чизе намебарояд."</t>
+  </si>
+  <si>
+    <t>قال عبدُ الله بن عَمْرو رضي الله عنه: كنتُ أكتبُ كلَّ شيءٍ أسمعه مِن رسول الله صلى الله عليه وسلم لكي أحفَظَه بالكتابة، فنهاني رجالٌ من قريش، وقالوا: رسولُ الله صلى الله عليه وسلم بشرٌ يتكلَّم في الرِّضا والغضب، وقد يُخطئ، فتوقَّفت عن الكتابة.
+فأخبرتُ النبيَّ صلى الله عليه وسلم بما قالوه، فأشار بإصبعه إلى فَمِهِ فقال: اكتب، فوالذي نفسي بيده ما يَخرجُ منه إلّا حقّ على كل حال، وفي الرِّضا والغضب.
+وقد قال تعالى عن نبيه صلى الله عليه وسلم:
+﴿وَمَا یَنطِقُ عَنِ ٱلۡهَوَىٰۤ * إِنۡ هُوَ إِلَّا وَحۡیࣱ یُوحَىٰ﴾ [النجم ٣-٤].</t>
+  </si>
+  <si>
+    <t>Абдуллоҳ ибни Амр (разияллоҳу анҳумо) мегӯяд: Ҳар он чи аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мешунидам, менавистам, то онро бо навистанам ҳифз кунам. Аммо мардоне аз Қурайш манро аз ин кор манъ намуданд ва гуфтанд, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) инсон аст ва дар ҳолати ғазабу хушнуди сухан мегӯяд ва шояд хато кунад, пас аз навистан даст кашидам.
+Сипас он чи гуфта буданд ба Паёмбар (саллаллоҳу алайҳи ва саллам) гуфтам. Он ҳазрат (саллаллоҳу алайҳи ва саллам) бо ангушташон ба даҳонашон ишора карда ва фармуданд: Бинавис, савганд ба зоте, ки ҷонам дар дасти Ӯст, аз ин ҷуз ҳақиқат чизе берун намеояд, чи дар ҳоли хушнудӣ ва чи дар ҳоли хашму ғазаб.
+Ва Аллоҳ Таъоло дар бораи Паёмбар (саллаллоҳу алайҳи ва саллам) мефармояд: (Ва аз рӯйи ҳавои нафс сухан намегӯяд * [Ин Қуръон] Ваҳй [-и илоҳӣ] аст, ки [ба ӯ] илқо мешавад. Ин [Қуръон] ҷуз панд барои ҷаҳониён [инсон ва ҷин] нест) (Сураи Наҷм, оятҳои 3-4).</t>
+  </si>
+  <si>
+    <t>النبي صلى الله عليه وسلم معصوم فيما يُبَلِّغُه عن ربه عز وجل، في الرضا والغضب.
+حرص الصحابة رضي الله عنهم على حفظِ السنة وتبليغِها.
+جواز الحلف ولو بغير تحليفٍ لمصلحة، كتوكيد أمر.
+ كتابة العلم من أهم الأسباب التي تحفظ العلم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар он чи аз ҷониби Парвардигораш Азза ва Ҷалла баён мекунад, маъсум аст, хоҳ хушнуд бошад ва хоҳ хашмгин.
+Таваҷҷуҳи саҳобагон (разияллоҳу анҳум) бар ҳифзи суннат (ҳадисҳо Паёмбар) ва таблиғи он.
+Савганд хӯрдан барои манфиат, монанди таъкид бар коре ҷоиз аст, агарчи аз шахс савганд талаб накунанд.
+Яке аз муҳимтарин сабабҳои ҳифзи илм навистани он аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65077</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم يتوضأ عند كل صلاة</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳар намоз таҳорат мекард</t>
+  </si>
+  <si>
+    <t>عن عَمْرُو بْنُ عَامِرٍ عَنْ ‌أَنَس بن مالك قَالَ: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَتَوَضَّأُ عِنْدَ كُلِّ صَلَاةٍ، قُلْتُ: كَيْفَ كُنْتُمْ تَصْنَعُونَ؟ قَالَ: يُجْزِئُ أَحَدَنَا الْوُضُوءُ مَا لَمْ يُحْدِثْ.</t>
+  </si>
+  <si>
+    <t>Аз Амр ибни Омир аз Анас ибни Молик ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳар намоз таҳорат мекард, Гуфтам: Шумо чӣ гуна мекардед? Гуфт: Ҳамон таҳорат барои ҳар яке аз мо то вақте ки бетаҳорат нашуда будем, кифоят буд.</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم يتوضأ لكلِّ صلاةٍ مفروضةٍ وإنْ لم يَنْتَقِضْ وضوؤُه؛ وذلك لتحصيل الأجر والفضل.
+ويجوز أن يُصلِّي أكثرَ مِن صلاةٍ مفروضةٍ بوضوء واحد ما دام على وضوئه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) барои ҳар намози фарз таҳорат мегирифт, ҳатто агар таҳораташ намешикаст. Ва ин барои ба даст овардани аҷру савоб буд.
+Бо як таҳорат зиёда аз як намози фарзро хондан ҷоиз аст, ба шарте ки таҳораташ нашикаста бошад.</t>
+  </si>
+  <si>
+    <t>أكثرُ فِعْلِ النبيِّ صلى الله عليه وسلم هو الوضوء لكل صلاة؛ طلبًا للأكمل.
+استحباب الوضوء عند كل صلاة.
+جواز تأدية أكثر من صلاة بوضوء واحد.</t>
+  </si>
+  <si>
+    <t>Бештари кори Паёмбар (саллаллоҳу алайҳи ва саллам) таҳорат кардан барои ҳар намоз буд ва ин барои ба даст овардани (фазилати) комилтар буд.
+Барои ҳар як намоз таҳорат кардан мустаҳаб аст.
+Бо як таҳорат чанд намозро гузоштан ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65080</t>
+  </si>
+  <si>
+    <t>توضأ النبي صلى الله عليه وسلم مرة مرة</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) як маротибаӣ таҳорат карданд (яъне, ҳар узвро якборӣ шустанд)</t>
+  </si>
+  <si>
+    <t>عَنِ ‌ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: تَوَضَّأَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مَرَّةً مَرَّةً.</t>
+  </si>
+  <si>
+    <t>Аз ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) як маротибаӣ таҳорат карданд (яъне, ҳар узвро якборӣ шустанд).</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم في بعض أحيانه إذا توضأ غَسَلَ كلَّ عُضوٍ من أعضاء الوضوء مرة واحدة، فيَغْسِلُ الوجهَ -ومنه المضمضة والاستنشاق-، واليدين والرجلين مرة واحدة، وهذا هو القَدْرُ الواجب.</t>
+  </si>
+  <si>
+    <t>Баъзан Паёмбар (саллаллоҳу алайҳи ва саллам) вақти таҳорат кардан ҳар узвро якборӣ мешуст. Яъне, рӯйро - ки обро дар даҳону бинӣ кардан ҳам аз ҷумлаи он аст - ва дастону пойҳоро якборӣ мешуст ва ин миқдор шустан воҷиб аст.</t>
+  </si>
+  <si>
+    <t>الواجب في غَسْلِ الأعضاء مرة واحدة، وما زاد فهو مستحب.
+ مشروعية الوضوء مَرّةً مرةً في بعض الأحيان.
+ المشروع في مسح الرأس مرة واحدة.</t>
+  </si>
+  <si>
+    <t>Як бор шустани узвҳо воҷиб аст ва аз он зиёдтар (се бор) шустан мустаҳаб аст.
+Гоҳ-гоҳ узвҳоро дар таҳорат як бор шустан машруъ аст.
+Дар масҳи сар, як бор масҳ кашидани сар машруъ аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65081</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم توضأ مرتين مرتين</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) таҳорат кард (ва ҳар узвро) ду бор ду бор (шуст)</t>
+  </si>
+  <si>
+    <t>عَنْ ‌عَبْدِ اللهِ بْنِ زَيْدٍ رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ تَوَضَّأَ مَرَّتَيْنِ مَرَّتَيْنِ.</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Зайд (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) таҳорат кард (ва ҳар узвро) ду бор ду бор (шуст).</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم في بعض أحيانِه إذا توضأ غَسَلَ كلَّ عضو من أعضاء الوضوء مرتين، فيَغْسِل الوجهَ -ومنه المضمضة والاستنشاق- واليدين والرجلين مرتين.</t>
+  </si>
+  <si>
+    <t>Баъзан Паёмбар (саллаллоҳу алайҳи ва саллам) вақти таҳорат кардан узвҳоро дуборӣ мешуст. Яъне, рӯйро - ки обро дар даҳону бини кардан ҳам аз ҷумлаи он аст - ва дастону пойҳоро дуборӣ мешуст.</t>
+  </si>
+  <si>
+    <t>الواجب في غسل الأعضاء مرة واحدة وما زاد فهو مستحب.
+ مشروعية الوضوء مرتين مرتين في بعض الأحيان.
+ المشروع في مسح الرأس مرة واحدة.</t>
+  </si>
+  <si>
+    <t>Дар шустани узвҳо, якбор шустан воҷиб аст ва ҳарчи аз он зиёд шуд мустаҳаб аст.
+Гоҳ-гоҳ узвҳоро дар таҳорат ду бор шустан машруъ аст.
+Дар масҳи сар, як бор масҳ кашидани сар машруъ аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65082</t>
+  </si>
+  <si>
+    <t>إذا وجد أحدكم في بطنه شيئا، فأشكل عليه أخرج منه شيء أم لا، فلا يخرجن من المسجد حتى يسمع صوتا، أو يجد ريحا</t>
+  </si>
+  <si>
+    <t>Агар касе аз шумо дар шикамаш чизеро эҳсос кард ва барояш савол пеш омад, ки оё чизе аз ӯ хориҷ шуд ё не? Пас аз масҷид берун нашавад, то ин ки садое шунавад ё бӯе эҳсос кунад</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا وَجَدَ أَحَدُكُمْ فِي بَطْنِهِ شَيْئًا، فَأَشْكَلَ عَلَيْهِ أَخَرَجَ مِنْهُ شَيْءٌ أَمْ لَا، فَلَا يَخْرُجَنَّ مِنَ الْمَسْجِدِ حَتَّى يَسْمَعَ صَوْتًا، أَوْ يَجِدَ رِيحًا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Агар касе аз шумо дар шикамаш чизеро эҳсос кард ва барояш савол пеш омад, ки оё чизе аз ӯ хориҷ шуд ё не? Пас аз масҷид берун нашавад, то ин ки садое шунавад ё бӯе эҳсос кунад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّه إذا تردَّد في بطن المصلي شيءٌ، فالتَبَسَ عليه أَخَرَجَ منه شيءٌ أم لا؟ فلا ينصَرف مِن صلاته ويقطعها لإعادة الوضوء، حتى يتيقَّن وجودَ الحَدَثِ الناقِضِ لوضوئه؛ بأنْ يسمعَ صوتَ الرِّيح، أو يَشمَّ الرائحة؛ لأن المتَيقَّن لا يبطلُه الشَّك، وهو قد تيقَّن الطَّهارةَ، والحَدَثُ مشكوكٌ فيه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки агар чизе дар шиками намозгузор ҳаракат кард ва барояш муайян нашуд, ки оё чизе аз ӯ хориҷ шудааст ё на, аз намоз хориҷ нашавад ва намозро барои таҳорати нав қатъ накунад, то ин ки мутмаъин шавад, чизе рух дода ва таҳораташро шикастааст. Яъне, ин ки садое шунавад ё бӯе ҳис кунад, зеро шак яқинро ботил намекунад ва ӯ ба таҳорати худ яқин дорад, аммо дар шикастани таҳораташ шак дорад.</t>
+  </si>
+  <si>
+    <t>هذا الحديث أصل من أصول الإسلام وقاعدة من قواعد الفقه، وهي: أن اليقين لا يزول بالشك، والأصل بقاء ما كان على ما كان، حتى يتيقن خلاف ذلك.
+الشك غير مؤثر في الطهارة، والمصلي باقٍ على طهارته ما لم يتيقن حَدَثًا.</t>
+  </si>
+  <si>
+    <t>Ин ҳадис яке аз асосҳои Ислом ва қоидае аз қоидаҳои фиқҳ аст. Ва он қоида инаст, ки: "яқин бо шак аз байн намеравад" ва асос боқи мондани ончизе аст, ки буд, то ин ки хилофи он собит шавад.
+Шак бар таҳорат таъсире надорад ва намозгузор бар таҳорати худ боқӣ мемонад, то вақте ки аз шикастани таҳорат яқин кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65083</t>
+  </si>
+  <si>
+    <t>حق على كل مسلم أن يغتسل في كل سبعة أيام يوما، يغسل فيه رأسه وجسده</t>
+  </si>
+  <si>
+    <t>Ҳар мусалмон уҳдадор аст, ки дар ҳафт рӯз як бор ғусл кунад ва дар он сару бадани худро бишӯяд</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة قال: قال رسول الله صلى الله عليه وسلم: «حَقٌّ عَلَى كُلِّ مُسْلِمٍ أَنْ يَغْتَسِلَ فِي كُلِّ سَبْعَةِ أَيَّامٍ يَوْمًا، يَغْسِلُ فِيهِ رَأْسَهُ وَجَسَدَهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар мусалмон уҳдадор аст, ки дар ҳафт рӯз як бор ғусл кунад ва дар он сару бадани худро бишӯяд."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ رسولُ الله صلى الله عليه وسلم: أنه حقٌّ متأكد على كل مسلم بالغ عاقل أنْ يغتسلَ في كل سبعة أيام من الأسبوع يومًا، فيغسل في هذا اليوم رأسَه وجسدَه، طلبًا للطهارة والنظافة، وأَولى هذه الأيام يومُ الجمعة، كما يُفهم من بعض الروايات، والاغتسال يوم الجمعة قبل الصلاة مستحب استحبابًا مؤكدًا، ولو كان اغتسل يوم الخميس مثلًا، والصارف عن الوجوب قول عائشة رضي الله عنها: "كان الناسُ مَهَنَةَ أنفسهم، وكانوا إذا راحوا إلى الجمعة راحوا في هيئتهم: فقيل لهم: لو اغتسلتم"، رواه البخاري، وفي رواية له: "لهم أرواح" أي رائحة العَرَقِ ونحوِه، ومع ذلك قيل لهم "لو اغتسلتم"، فغيرُهم من باب أولى.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳар як мусалмони болиғу оқил уҳдадор аст, ки дар ҳафт рӯзи ҳафта як бор ғусл кунад ва дар он ғусл сару баданашро барои покӣ ва тозагӣ бишӯяд. Шоистатарин рӯз барои ин кор, чунон ки дар баъзе ривоятҳо омадаааст, рӯзи ҷумъа аст. Ғусл дар рӯзи ҷумъа ва пеш аз намози ҷумъа бо таъкид мустаҳаб аст, ҳатто агар рӯзи панҷшанбе ғусл карда бошад. Ва он чи воҷиб будани ин ғуслро ба мустаҳаб поин меорад, сухани Оиша (разияллоҳу анҳо) аст, ки мефармояд: "Мардум дар кору талоши худ буданд ва чун ба намози ҷумъа мерафтанд ба ҳамон шакли (ва либоси кор) худ мерафтанд, пас ба онон гуфта шуд: "Агар ғусл кунед (беҳтар аст)" дар ривояти Бухорӣ. Ва дар ривояти дигаре аз ӯ чунин омадааст: "Бӯ доштанд" яъне бӯйи арақ ва монанди он ва бо ин ҳол ба онон гуфта шуд: "Агар ғусл мекардед". Бинобар ин барои дигарон аз боби авло (ғусл воҷиб нест).</t>
+  </si>
+  <si>
+    <t>اهتمام وعناية الإسلام بالنظافة والطهارة.
+غسل الجمعة مستحب استحبابًا مُؤكدًا للصلاة.
+ذِكْر الرَّأس وإن كان ذِكْر الجسد يشمله؛ للاهتمام به.
+ﻳﺠﺐ ﺍﻟﻐﺴﻞ ﻋﻠﻰ ﻛﻞ ﻣﻦ ﻭُﺟِﺪﺕْ ﺑﻪ ﺭﺍﺋﺤﺔٌ ﻛﺮﻳﻬﺔٌ ﻳﺘﺄﺫﻯ ﺑﻬﺎ ﺍﻟﻨﺎس.
+آكَدُ يومٍ للاغتسال يوم الجمعة؛ لفضله.</t>
+  </si>
+  <si>
+    <t>Таваҷҷуҳ ва аҳамияти Ислом ба тозагӣ ва покӣ.
+Ғусли рӯзи ҷумъа бо таъкид мустаҳаб аст.
+Зикр кардани сар, агарчи зикри бадан онро дар бар мегирад, барои ба тозагии он аҳамият додан аст.
+Ғусл барои касе, ки бӯи нохуш дорад ва сабаби озори мардум мешавад, воҷиб аст.
+Таъкиди бештар барои ғусл, рӯзи ҷумъа аст, барои фазле, ки ин рӯз дорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65084</t>
+  </si>
+  <si>
+    <t>أتيت النبي صلى الله عليه وسلم أريد الإسلام، فأمرني أن أغتسل بماء وسدر</t>
+  </si>
+  <si>
+    <t>Назди Паёмбар (саллаллоҳу алайҳи ва саллам) барои мусалмон шудан омадам, манро амр кард, ки бо об ва сидр ғусл кунам</t>
+  </si>
+  <si>
+    <t>عن قيس بن عاصم رضي الله عنه قال: أتيتُ النبيَّ صلى الله عليه وسلم أُريدُ الإسلامَ، فأَمَرَني أن أغتَسِلَ بماءٍ وسِدرٍ.</t>
+  </si>
+  <si>
+    <t>Аз Қайс ибни Осим (разияллоҳу анҳу) ривоят аст, ки гуфт: Назди Паёмбар (саллаллоҳу алайҳи ва саллам) барои мусалмон шудан омадам, манро амр кард, ки бо об ва сидр ғусл кунам.</t>
+  </si>
+  <si>
+    <t>جاء قيسُ بن عاصم إلى النبيِّ صلى الله عليه وسلم وهو يريد أن يُسْلِم، فأمرَه النبيُّ صلى الله عليه وسلم أن يَغتسِلَ بماء وشَجَرِ السِدْر؛ لكون أوراقِهِِ تُستَعمل في التنظيف؛ ولِمَا له من رائحة طيبة.</t>
+  </si>
+  <si>
+    <t>Қайс ибни Осим назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад ва хост, ки исломро қабул кунад, Паёмбар (саллаллоҳу алайҳи ва саллам) ӯро фармуд, ки бо об ва барги дарахти сидр худро бишӯяд. Зеро барги ин дарахт барои шустушу истифода бурда мешавад ва бӯи хуш дорад.</t>
+  </si>
+  <si>
+    <t>مشروعيَّة اغتسال الكافر عند دخوله في الإسلام.
+شرف الإسلام واهتمامه بالجسد والرُّوح معًا.
+اختلاط الماء بالأشياء الطّاهرة لا يخرِجه عن الطّهوريَّة.
+يقوم مقام السدر المنظفات الحديثة، كالصابون ونحوه.</t>
+  </si>
+  <si>
+    <t>Ҷоиз будани ғусл кардани кофир ҳангоми ворид шудан ба Ислом.
+Ислом ҳам ба ҷисм ва ҳам ба рӯҳ таваҷҷуҳи зиёд дорад.
+Омехта кардани об бо ашёи пок, онро аз поккунанда буданаш берун намекунад.
+Собун ва поккунандаҳои нав ҷои сидр барин маводи шустушӯйро ишғол мекунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65085</t>
+  </si>
+  <si>
+    <t>إذا قال المؤذن: الله أكبر الله أكبر، فقال أحدكم: الله أكبر الله أكبر</t>
+  </si>
+  <si>
+    <t>Ҳар гоҳ муаззин гуфт: Аллоҳу акбар, Аллоҳу акбар ва яке аз шумо (дар посухаш) гуфт: Аллоҳу акбар, Аллоҳу акбар</t>
+  </si>
+  <si>
+    <t>عن عمر بن الخطاب رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِذَا قَالَ الْمُؤَذِّنُ: اللهُ أَكْبَرُ اللهُ أَكْبَرُ، فَقَالَ أَحَدُكُمُ: اللهُ أَكْبَرُ اللهُ أَكْبَرُ، ثُمَّ قَالَ: أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، قَالَ: أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، ثُمَّ قَالَ: أَشْهَدُ أَنَّ مُحَمَّدًا رَسُولُ اللهِ، قَالَ: أَشْهَدُ أَنَّ مُحَمَّدًا رَسُولُ اللهِ، ثُمَّ قَالَ: حَيَّ عَلَى الصَّلَاةِ، قَالَ: لَا حَوْلَ وَلَا قُوَّةَ إِلَّا بِاللهِ، ثُمَّ قَالَ: حَيَّ عَلَى الْفَلَاحِ، قَالَ: لَا حَوْلَ وَلَا قُوَّةَ إِلَّا بِاللهِ، ثُمَّ قَالَ: اللهُ أَكْبَرُ اللهُ أَكْبَرُ، قَالَ: اللهُ أَكْبَرُ اللهُ أَكْبَرُ، ثُمَّ قَالَ: لَا إِلَهَ إِلَّا اللهُ، قَالَ: لَا إِلَهَ إِلَّا اللهُ مِنْ قَلْبِهِ دَخَلَ الْجَنَّةَ».</t>
+  </si>
+  <si>
+    <t>Аз Умар ибни Хаттоб (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар гоҳ муаззин гуфт: Аллоҳу акбар, Аллоҳу акбар ва яке аз шумо (дар посухаш) гуфт: Аллоҳу акбар, Аллоҳу акбар. Сипас (муаззин) гуфт: Ашҳаду ан ло илоҳа илло Аллоҳ, (дар посухаш) гуфт: Ашҳаду ан ло илоҳа илло Аллоҳ. Сипас гуфт: Ашҳаду анна Муҳамадан расулуллоҳ, (дар посухаш) гуфт: Ашҳаду анна Муҳамадан расулуллоҳ. Сипас гуфт: Ҳайя алас-салот, (дар посухаш) гуфт: Ло ҳавла ва ло қуввата илло биллоҳ. Сипас гуфт: Ҳайя алал-фалоҳ, (дар посухаш) гуфт: Ло ҳавла ва ло қуввата илло биллоҳ. Сипас гуфт: Аллоҳу акбар, Аллоҳу акбар, (дар посухаш) гуфт: Аллоҳу акбар, Аллоҳу акбар. Сипас гуфт: Ло илоҳа илло Аллоҳ, (дар посухаш) гуфт: Ло илоҳа илло Аллоҳ, инҳоро аз самими дил гуфт, ба биҳишт дохил шавад".</t>
+  </si>
+  <si>
+    <t>الأذان هو إعلام الناس بدخول وقت الصلاة، وكلمات الأذان كلمات جامعة لعقيدة الإيمان.
+وفي هذا الحديث بَيَّنَ النبيُّ صلى الله عليه وسلم المشروعَ عند سماع الأذان، وهو أن يقول السامع مثل ما يقول المؤذن، فإذا قال المؤذن " الله أكبر" قال السامع: "الله أكبر"، وهكذا؛ إلا عند قول المؤذن "حي على الصلاة"، "حي على الفلاح"، فيقول السامع: "لا حول ولا قوة إلا بالله".
+وبَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن رَدَّد مع المؤذن خالصًا من قلبه دخل الجنة. 
+ومعاني كلمات الأذان:
+"الله أكبر": أي أنه سبحانه أعظم وأجل وأكبر من كل شيء.
+"أشهد أن لا إله إلا الله": أي لا معبود حق إلا الله.
+"أشهد أن محمّدًا رسول الله": أي أقرُّ وأشهد بلساني وقلبي، بأن محمدًا رسول الله، أرسله الله عز وجل، وتجب طاعته.
+"حيَّ على الصَّلاة"، أي تَعالَوا إلى الصَّلاة، وقول السامع: "لا حول ولا قوَّة إلّا بالله"، أي لا حِيلَة في الخَلاص مِن مَوانع الطاعة، ولا قوَّة على فِعْلِها ولا قدرة على شيءٍ مِن الأشياء إلّا بتوفيق الله تعالى.
+"حيَّ على الفلاح"، أي تعالَوا إلى سبب الفلاح، وهو الفوز بالجنة والنجاة من النار.</t>
+  </si>
+  <si>
+    <t>Азон эълони фаро расидани вақти намоз ба мардум аст. Ва калимаҳои азон, мафҳуми ҷомеи ақидаи имонро дар бар мегирад.
+Дар ин ҳадис Паёмбар (саллаллоҳу алайҳи ва саллам) фармудаанд, ки ҳангоми шунидани азон чи муқаррар шудааст. Яъне, ин ки шунаванда ҳамон чизеро бигӯяд, ки муаззин мегӯяд. Ҳаргоҳ муаззин "Аллоҳу акбар" гуфт, шунаванда низ "Аллоҳ акбар" бигӯяд ва ғайра, магар дар ҳолати шунидани "Ҳайя алас-салот", "Ҳайя алал-фалоҳ", шунаванда мегӯяд: "Ло ҳавла ва ло қуввата илло биллоҳ".
+Ва Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳар касе инро аз самими дил ва холисона ҳамроҳи муаззин такрор кунад, вориди биҳишт мешавад.
+Маънои калимаҳои азон: "Аллоҳу акбар": Яъне, Аллоҳ Субҳонаҳу ва Таъоло азимтар, гиромитар ва бузургтар аз ҳама чиз аст.
+"Ашҳаду ан ло илоҳа илло Аллоҳ": Яъне, гувоҳӣ медиҳам, ки нест маъбуди ба ҳақ, магар Аллоҳ.
+"Ашҳаду анна Муҳаммадан расулаллоҳ": Яъне, иқрор мекунам ва бо дилу забонам гувоҳӣ медиҳам, ки Муҳаммад фиристодаи Аллоҳ аст, Аллоҳ ӯро фиристодааст ва итоат аз ӯ воҷиб аст.
+"Ҳайя алас-салот": Яъне, ба сӯи намоз бишитобед. Ва шунаванда дар посухи он мегӯяд: "Ло ҳавла ва ло қуввата илло биллоҳ": Яъне, роҳе барои раҳои аз монеаҳои тоат нест ва қудрате барои анҷоми он нест ва тавоне барои анҷоми коре нест, магар ба тавфиқи Аллоҳ Таъоло.
+"Ҳайя алал-фалоҳ": Яъне, бишитобед ба сӯи растагорӣ, манзур аз растагор шудан, ворид шудан ба биҳишт ва наҷот ёфтан аз оташи дӯзах аст.</t>
+  </si>
+  <si>
+    <t>فضل إجابة المؤذن بمثل ما يقول، إلا في الحَيْعَلَتَيْن، فيقول " لا حول ولا قوة إلا بالله".</t>
+  </si>
+  <si>
+    <t>Фазилати посух додан ба муаззин ва такрори он чи мегӯяд, ба ҷуз ду "ҳайя алал...," ки дар посух мегӯяд: "Ло ҳавла ва ло қуввата илло биллоҳ".</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65086</t>
+  </si>
+  <si>
+    <t>إذا سمعتم المؤذن فقولوا مثل ما يقول، ثم صلوا علي</t>
+  </si>
+  <si>
+    <t>Ҳаргоҳ садои муаззинро шунидед, монанди он чи мегӯядро бигӯед, сипас бар ман дуруд бифиристед</t>
+  </si>
+  <si>
+    <t>عَنْ ‌عَبْدِ اللهِ بْنِ عَمْرِو بْنِ الْعَاصِ رضي الله عنها أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا سَمِعْتُمُ الْمُؤَذِّنَ فَقُولُوا مِثْلَ مَا يَقُولُ، ثُمَّ صَلُّوا عَلَيَّ، فَإِنَّهُ مَنْ صَلَّى عَلَيَّ صَلَاةً صَلَّى اللهُ عَلَيْهِ بِهَا عَشْرًا، ثُمَّ سَلُوا اللهَ لِيَ الْوَسِيلَةَ، فَإِنَّهَا مَنْزِلَةٌ فِي الْجَنَّةِ، لَا تَنْبَغِي إِلَّا لِعَبْدٍ مِنْ عِبَادِ اللهِ، وَأَرْجُو أَنْ أَكُونَ أَنَا هُوَ، فَمَنْ سَأَلَ لِيَ الْوَسِيلَةَ حَلَّتْ لَهُ الشَّفَاعَةُ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Амр ибни Ос (разияллоҳу анҳумо) ривоят аст, ки ӯ Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунид, ки мегуфт: "Ҳаргоҳ садои муаззинро шунидед, монанди он чи мегӯядро бигӯед, сипас бар ман дуруд бифиристед, зеро ҳар ки бар ман як дуруд бифиристад, Аллоҳ бар ӯ даҳ бор дуруд хоҳад фиристод. Сипас аз Аллоҳ барои ман "васила"-ро бихоҳед, зеро он манзилате аст дар биҳишт, ки танҳо шоистаи яке аз бандагони Аллоҳ аст ва умедворам он ман бошам. Пас ҳар ки барои ман "васила"-ро бихоҳад, шафоат баҳраи ӯ хоҳад шуд."</t>
+  </si>
+  <si>
+    <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم مَن سمع المؤذِّنَ للصلاة أنْ يُردِّدَ خلفه فيقول مثلَ قولِه، ما عدا الحَيْعَلَتَيْن، فإنه يقول بعدهما: لا حول ولا قوة إلا بالله، ثم يصلي على النبي صلى الله عليه وسلم عقب الانتهاء من الأذان، فإنه من صلّى عليه صلاةً واحدة صلى الله عليه بسببِها عشر صلوات، ومعنى صلاة الله على عبدِه: ثناؤه على العبد عند الملائكة.
+ثم أمر بسؤال الله الوسيلةَ له صلى الله عليه وسلم، وهي مَنْزِلَةٌ في الجنة، وهي أعلاها، لا تصلح ولا تتيسر تلك المنزلة إلا لعبد واحد من جميع عباد الله تعالى، وأرجو أن أكون هو أنا، وإنما قال صلى الله عليه وسلم ذلك تواضعًا؛ لأنه إذا كانت تلك المنزلة الرفيعة لا تكون إلا لواحد، فلا يكون ذلك الواحد إلا هو صلى الله عليه وسلم؛ لأنه أفضل الخلق.
+ثم بَيَّنَ صلى الله عليه وسلم أنَّ مَن دعا للنبيِّ صلى الله عليه وسلم بالوسيلةِ حَصَلَتْ له شفاعتُه صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) роҳнамоӣ намуданд, ки ҳар кас садои муаззин барои намозро шунид, гуфтаи муаззинро баъд аз ӯ такрор кунад, ба ҷуз ду ҷумлаи (ҳайя алас-салот, ҳайя алал-фалоҳ), ки баъд аз он (Ло ҳавла ва ло қуввата илло биллоҳ) мегӯяд. Сипас баъд аз поёни азон бар Паёмбар (саллаллоҳу алайҳи ва саллам) дуруд мефиристад, зеро ҳар касе ба Ӯ як дуруд фиристад, Аллоҳ ба сабаби он бар ӯ даҳ дуруд мефиристад. Ва маънои дуруди Аллоҳ бар бандааш, санои Аллоҳ бар бандааш назди малоика аст.
+Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) амр намуданд, ки аз Аллоҳ барои ӯ "васила" дархост шавад. Васила як мақому манзилатест дар биҳишт, ки болотарин манзилати он аст ва шоиста ва муяссар нест ҷуз барои як банда аз миёни ҳама бандагони Аллоҳ Таъоло. Ва он ҳазрат умедвор аст, ки он банда эшон бошанд. Паёмбар (саллаллоҳу алайҳи ва саллам) инро аз рӯйи тавозуъ баён намуданд, зеро агар он манзилат танҳо шоистаи як нафар бошад, он як нафар касе нест ҷуз Паёмбар (саллаллоҳу алайҳи ва саллам), зеро Ӯ беҳтарини офаридагон аст.
+Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) тавзеҳ доданд, ки ҳар кас барои ӯ "васила"-ро дар дуо бихоҳад, шафоаташ барои ӯ ҳосил мешавад.</t>
+  </si>
+  <si>
+    <t>الحث على إجابة المؤذن.
+فضل الصلاة على النبي صلى الله عليه وسلم بعد إجابة المؤذن.
+الحث على سؤال الوسيلة للنبي صلى الله عليه وسلم بعد الصلاة عليه.
+بيان معنى الوسيلة، وعلو شأنها، حيث لا تصلح إلا لعبد واحد.
+بيان فضل النبي صلى الله عليه وسلم حيث اختُص بتلك المنزلة الرفيعة.
+من سأل الله تعالى الوسيلة للنبي صلى الله عليه وسلم حلت له الشفاعة.
+بيان تواضعه صلى الله عليه وسلم حيث طلب من أمته الدعاء له بتلك المنزلة، مع أنها ستكون له.
+سعة فضل الله ورحمته، فالحسنة بعشر أمثالها.</t>
+  </si>
+  <si>
+    <t>Ташвиқ бар ҷавоб додани муаззин.
+Фазилати дуруд фиристодан бар Паёмбар (саллаллоҳу алайҳи ва саллам) баъди ҷавоб додани муаззин.
+Ташвиқ бар дархости манзилати "васила" барои Паёмбар (саллаллоҳу алайҳи ва саллам) баъд аз дуруд фиристодан бар ӯ.
+Баёни маънои "васила" ва ҷойгоҳи бузурги он, ба тавре ки танҳо шоистаи як банда аст.
+Баёни фазли Паёмбар (саллаллоҳу алайҳи ва саллам), он тавр ки он манзилати хосси эшон аст.
+Ҳар ки аз Аллоҳ Таъоло барои Паёмбар (саллаллоҳу алайҳи ва саллам) "васила" бихоҳад, шафоат барои ӯ ҳосил мегардад.
+Баёни тавозуи Паёмбар (саллаллоҳу алайҳи ва саллам), чунки аз умматашон дархост карданд, ки барои ба даст овардани он манзилат барояшон дуо кунанд, бо вуҷуди он ки ин манзилат барои эшон хоҳад буд.
+Фаровонии фазлу раҳмати Аллоҳ Таъоло, он тавр ки ҳар некӣ даҳ баробар хоҳад буд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65087</t>
+  </si>
+  <si>
+    <t>من نسي صلاة فليصل إذا ذكرها، لا كفارة لها إلا ذلك</t>
+  </si>
+  <si>
+    <t>Касе, ки намозеро фаромӯш кунад, пас, чун ба ёдаш ояд, адояш кунад ва (ин кораш) каффорае ҷуз ин надорад</t>
+  </si>
+  <si>
+    <t>عن أنس بن مالك رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ نَسِيَ صَلَاةً فَلْيُصَلِّ إِذَا ذَكَرَهَا، لَا كَفَّارَةَ لَهَا إِلَّا ذَلِكَ: {وَأَقِمِ الصَّلاةَ لِذِكْرِي} [طه: 14]».</t>
+  </si>
+  <si>
+    <t>Аз Анас ибни Молик (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Касе, ки намозеро фаромӯш кунад, пас, чун ба ёдаш ояд, адояш кунад ва (ин кораш) каффорае ҷуз ин надорад: (Ва барои ёди ман намоз бар по дор) (Тоҳо, ояти 14).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن نَسِيَ أداءَ أيِّ صلاةٍ مفروضةٍ حتى خرج وقتُها، فعليه أن يبادرَ ويُسرع إلى قضائها حال تَذَكُّرِه لها، فلا محو وستر لذنبِ تركِها إلا أنْ يُصليَها المسلمُ عند تذكُّرِها، قال الله في كتابه الكريم: {وأقم الصلاة لذكري} [طه: 14]،  أي: أقم الصلاة المنسية إذا ذكرتَها.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) тавзеҳ додааст, ки ҳар ки намози фарзро фаромӯш кард, то ин ки вақташ гузашт, бояд ба маҳзи ёдоварӣ онро қазоӣ бихонад, зеро гуноҳи тарки он, каффора ва поккунандае надорад, магар ин ки мусалмон ҳарвақт ба ёдаш омад, онро адо кунад. Худованд дар китоби каримаш мефармояд: "Ва барои ёди ман намоз бар по дор." (Сураи Тоҳо, ояти 14).
+Яъне, намози фаромӯшшударо ҳаргоҳ ба ёд овардӣ бихон.</t>
+  </si>
+  <si>
+    <t>بيان أهمية الصلاة وعدم التهاون في أدائها وقضائها.
+لا يجوز تأخيرُ الصلاة عن وقتِها عَمْدًا بدون عذر.
+وجوب قضاء الصلاة على الناسي إذا ذَكَرَ والنائم إذا استيقظ.
+وجوب قضاء الصلوات على الفور ولو في أوقات النهي.</t>
+  </si>
+  <si>
+    <t>Баёни аҳамияти намоз ва саҳлангорӣ накардан дар адо ва қазои он.
+Қасдан ва бидуни узр ба таъхир андохтани намоз аз вақти муайяншуда ҷоиз нест.
+Қазои намоз барои касе, ки адо карданашро фаромӯш карда бошад ё касе, ки дар хоб монда бошад, ба маҳзи ба ёд овардан ё бедор шудан, воҷиб аст.
+Қазои фаврии намозҳо, ҳатто агар дар вақтҳои наҳйи ҳам бошад, воҷиб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65088</t>
+  </si>
+  <si>
+    <t>من بنى مسجدا لله بنى الله له في الجنة مثله</t>
+  </si>
+  <si>
+    <t>Ҳар ки барои Аллоҳ масҷиде бино кунад, Аллоҳ барои ӯ дар биҳишт монанди он хоҳад сохт</t>
+  </si>
+  <si>
+    <t>عَنْ ‌مَحْمُودِ بْنِ لَبِيدٍ رضي الله عنه: أَنَّ ‌عُثْمَانَ بْنَ عَفَّانَ أَرَادَ بِنَاءَ الْمَسْجِدِ فَكَرِهَ النَّاسُ ذَلِكَ، وَأَحَبُّوا أَنْ يَدَعَهُ عَلَى هَيْئَتِهِ، فَقَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ بَنَى مَسْجِدًا لِلهِ بَنَى اللهُ لَهُ فِي الْجَنَّةِ مِثْلَهُ».</t>
+  </si>
+  <si>
+    <t>Аз Маҳмуд ибни Лабид (разияллоҳу анҳу) ривоят аст, ки гуфт: Усмон ибни Аффон хост масҷидро бозсозӣ кунад, аммо мардум инро написандиданд ва дӯст доштанд, ки онро ба ҳамон шакле, ки буд боқӣ мегузошт. Пас, эшон фармуданд: Шунидам, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мефармояд: "Ҳар ки барои Аллоҳ масҷиде бино кунад, Аллоҳ барои ӯ дар биҳишт монанди он хоҳад сохт."</t>
+  </si>
+  <si>
+    <t>أراد عثمانُ بن عفان رضي الله عنه إعادةَ بناءِ مسجدِ النبيِّ صلى الله عليه وسلم على وجهٍ أحسن من بنائه الأول، فكَرِه الناسُ ذلك؛ لِمَا فيه من تغيير بناء المسجد عن هيئةِ بُنْيانِه في عهد النبي صلى الله عليه وسلم، فكان المسجد مَبْنِيًّا باللَّبِن، وسَقْفُه كان من الجَرِيْد، ولكن عثمان أراد أن يَبنيَه بالأحجار والجَصّ، فأخبرهم عثمان رضي الله عنه، أنه سمع النبي صلى الله عليه وسلم يقول: مَن بَنى مسجدًا طلبًا لمرضاته تعالى لا رياء ولا سمعة، جزاه الله أفضلَ جزاءٍ مِن جِنسِ عملِه، وهذا الجزاء هو بناءُ الله له مثلَه في الجنة.</t>
+  </si>
+  <si>
+    <t>Усмон ибни Аффон (разияллоҳу анҳу) хост, ки масҷиди Паёмбар (саллаллоҳу алайҳи ва саллам)-ро беҳтар аз сохти аввалаш бозсозӣ кунад, аммо мардум ин корро написандиданд. Ба сабаби он ки сохти масҷид аз шеваи сохтанаш дар замони Паёмбар (саллаллоҳу алайҳи ва саллам) тағйир меёфт, масҷид бо хишт сохта шуда буд ва боми он аз барги хурмо буд, аммо Усмон мехост, ки онро бо сангу хишт бисозад. Усмон (разияллоҳу анҳу) дар хитоб ба мардум фармуд, ки аз Паёмбар (саллаллоҳу алайҳи ва саллам) шунидааст, ки мефармояд: Ҳар ки масҷидеро барои талаби розигии Аллоҳ Таъоло, бидуни риё ва худнамоӣ бисозад, Аллоҳ ба ӯ подоши беҳтар аз ҷинси амалаш ато мекунад. Ва он подош он аст, ки Аллоҳ барои ӯ монанди онро дар биҳишт хоҳад сохт.</t>
+  </si>
+  <si>
+    <t>الحث على بناء المساجد وفضل ذلك.
+توسيع المسجد وتجديده داخِلٌ في فضل البناء.
+أهمية الإخلاص لله تعالى في جميع الأعمال.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ва тарғиб ба бино кардани масҷидҳо ва фазилати он.
+Тавсеъа ва навсозӣ кардани масҷид дар фазилати сохтани масҷид ворид аст.
+Аҳамияти ихлос барои Аллоҳ Таъоло дар ҳама корҳо.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65089</t>
+  </si>
+  <si>
+    <t>صلاة في مسجدي هذا خير من ألف صلاة فيما سواه إلا المسجد الحرام</t>
+  </si>
+  <si>
+    <t>Як намоз дар масҷиди ман беҳтар аз ҳазор намоз дар дигар масҷидҳо аст, ҷуз Масҷидулҳаром (ҳарами маккӣ)</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «صَلَاةٌ فِي مَسْجِدِي هَذَا خَيْرٌ مِنْ أَلْفِ صَلَاةٍ فِيمَا سِوَاهُ إِلَّا الْمَسْجِدَ الْحَرَامَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Як намоз дар масҷиди ман беҳтар аз ҳазор намоз дар дигар масҷидҳо аст, ҷуз Масҷидулҳаром (ҳарами маккӣ)".</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم فضْلَ الصلاةِ في مسجده، وأنه أفضل ثوابًا من ألف صلاة فيما سواه من مساجد الأرض، إلا المسجد الحرام بمكة، فهي أفضل من الصلاة في مسجده صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) фазилати намозро дар масҷиди худ баён кардааст, ки савоби он беҳтар аз ҳазор намоз дар масҷидҳои дигари рӯи замин аст, магар Масҷидулҳаром дар Макка. Зеро намоз дар ин масҷид фазилаташ бештар аз намоз дар масҷиди Паёмбар (саллаллоҳу алайҳи ва саллам) аст.</t>
+  </si>
+  <si>
+    <t>مُضاعَفة أجر الصلاة في المسجد الحرام، والمسجد النبوي.
+الصلاةَ في المسجد الحرام خيرٌ مِن مائة ألفِ صلاةٍ في غيره مِن المساجد.</t>
+  </si>
+  <si>
+    <t>Чанд баробар зиёд шудани аҷру савоби намоз дар Масҷидулҳаром ва масҷиди Паёмбар (саллаллоҳу алайҳи ва саллам).
+Намоз дар Масҷидулҳаром беҳтар аз сад ҳазор намоз дар масҷидҳои дигар аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65090</t>
+  </si>
+  <si>
+    <t>إذا دخل أحدكم المسجد فليركع ركعتين قبل أن يجلس</t>
+  </si>
+  <si>
+    <t>Агар яке аз шумо вориди масҷид шуд, пеш аз он ки бинишинад, ду ракаъат намоз бигузорад</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي قَتَادَةَ السَّلَمِيِّ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا دَخَلَ أَحَدُكُمُ الْمَسْجِدَ فَلْيَرْكَعْ رَكْعَتَيْنِ قَبْلَ أَنْ يَجْلِسَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуқатодаи Сулламӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Агар яке аз шумо вориди масҷид шуд, пеш аз он ки бинишинад, ду ракаъат намоз бигузорад."</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم مَن أتى المسجدَ ودَخَلَه في أيِّ وقت، ولأيِّ غَرَضٍ، أنْ يُصليَ ركعتين قبل أنْ يَجلس، وهما ركعتا تحية المسجد.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) касеро, ки дар ҳар вақте ва барои ҳар коре ба масҷид даромад, ташвиқ карданд, ки пеш аз нишастанаш ду ракаъат намоз бихонад, ва ин ду ракаъат "таҳияи масҷид" ном дорад.</t>
+  </si>
+  <si>
+    <t>استحبابُ صلاةِ ركعتين تحيةً للمسجد قبل الجلوس.
+هذا الأمر لمن أراد الجلوس، فمن دخل المسجد وخرج قبل أن يجلس لا يتناوله الأمر.
+إذا دخل المصلي والناس في الصلاة فدخل معهم فيها أغناه عن الركعتين.</t>
+  </si>
+  <si>
+    <t>Барои таҳияи масҷид ду ракаъат намоз хондан пеш аз нишастан дар масҷид мустаҳаб аст.
+Ин амр барои касе аст, ки дар масҷид қасди нишастан дорад. Аммо касе, ки вориди масҷид шавад ва пеш аз нишастан хориҷ шавад, шомили ин амр нест.
+Агар намозгузор вориди масҷид шавад ва бубинад, ки мардум дар ҳоли намози ҷамоат ҳастанд ва вориди намоз шавад, ҳамон намози ҷамоат ба ҷои ин ду ракаъат кифоят мекунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65091</t>
+  </si>
+  <si>
+    <t>إذا دخل أحدكم المسجد فليقل: اللهم افتح لي أبواب رحمتك، وإذا خرج فليقل: اللهم إني أسألك من فضلك</t>
+  </si>
+  <si>
+    <t>Ҳар гоҳ касе аз шумо вориди масҷид шуд, чунин бигӯяд: Бор илоҳо, дарҳои раҳмати худро барои ман боз кун. Ва чун аз масҷид хориҷ шавад, бигӯяд: Бор илоҳо, аз фазли Ту хоҳонам</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي حُمَيْدٍ أَوْ عَنْ ‌أَبِي أُسَيْدٍ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا دَخَلَ أَحَدُكُمُ الْمَسْجِدَ فَلْيَقُلِ: اللَّهُمَّ افْتَحْ لِي أَبْوَابَ رَحْمَتِكَ، وَإِذَا خَرَجَ فَلْيَقُلِ: اللَّهُمَّ إِنِّي أَسْأَلُكَ مِنْ فَضْلِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳумайд ё Абуусайд ривоят аст, ки гуфт, Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар гоҳ касе аз шумо вориди масҷид шуд, чунин бигӯяд: Бор илоҳо, дарҳои раҳмати худро барои ман боз кун. Ва чун аз масҷид хориҷ шавад, бигӯяд: Бор илоҳо, аз фазли Ту хоҳонам."</t>
+  </si>
+  <si>
+    <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم أمَّتَه إلى الدّعاء الذي يقال عند دخول المسجد: (اللَّهُمَّ افْتَحْ لي أَبْوابَ رَحْمَتِكَ)، فيسألُ اللهَ تعالى أن يهيئ له أسباب رحمته، وإذا أراد الخروج فليقل: (اللَّهُمَّ إني أَسْأَلُك مِن فَضْلِكَ)، فيسألُ اللهَ مِن فضلِه ومَزيدِ إحسانِه من الرِّزقِ الحلالِ.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) умматашро ба дуое, ки ҳангоми ворид шудан ба масҷид гуфта мешавад, ҳидоят кард: (Бор илоҳо, дарҳои раҳмати худро барои ман боз кун), пас аз Аллоҳ Таъоло талаб мекунад, ки асбоби раҳматашро барои ӯ фароҳам оварад. Ва чун хост аз масҷид берун равад, бигӯяд: (Бор илоҳо, аз фазли Ту металабам), пас аз Аллоҳ Таъоло фазли Ӯ ва эҳсони бештари Ӯ аз ризқи ҳалолро бихоҳад.</t>
+  </si>
+  <si>
+    <t>استحباب هذا الدعاء عند دخول المسجد والخروج منه.
+تخصيص ذكر الرَّحمة بالدّخول، والفضل بالخروج: أنّ الدّاخل اشتغل بما يقرِّبه إلى الله وإلى جنته فناسَب أن يذكُر الرَّحمة، فإذا خرج سعى في الأرض ابتِغاء فضل الله مِن الرِّزق، فناسَب ذكر الفَضْل.
+هذه الأذكار تقال عند إرادة دخول المسجد، وعند إرادة الخروج منه.</t>
+  </si>
+  <si>
+    <t>Хондани ин дуо ҳангоми даромадан ба масҷид ва баромадан аз он мустаҳаб аст.
+Зикри "раҳмат" ба таври хос ҳангоми ворид шудан ба масҷид ва ёд кардан аз "фазл" ҳангоми хориҷ шудан аз масҷид барои он аст, ки касе, ки ба масҷид дохил мешавад, машғул ба чизе мешавад, ки ӯро ба Аллоҳ ва биҳишташ наздик месозад. Пас, зикри "раҳмат" дар ин мақом муносиб аст. Ва чун аз масҷид берун меравад, дар роҳи касби фазлу неъмат ва рӯзии Аллоҳ талош мекунад, пас ёд кардан аз "фазл" дар ин ҷойгоҳ муносиб аст.
+Ин зикрҳо ҳангоми даромадан ба масҷид ва баромадан аз он гуфта мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65092</t>
+  </si>
+  <si>
+    <t>إن بين الرجل وبين الشرك والكفر ترك الصلاة</t>
+  </si>
+  <si>
+    <t>Миёни шахс ва ширку куфр, тарки намоз аст</t>
+  </si>
+  <si>
+    <t>عن جابرٍ رضي الله عنه قال: سمعت النبي صلى الله عليه وسلم يقول: «إِنَّ بَيْنَ الرَّجُلِ وَبَيْنَ الشِّرْكِ وَالْكُفْرِ تَرْكَ الصَّلَاةِ».</t>
+  </si>
+  <si>
+    <t>Аз Ҷобир (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Миёни шахс ва ширку куфр, тарки намоз аст."</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن تَرْكِ الصلاة المفروضة، وأخبر أنَّ بَين الرجلِ وبين الوقوعِ في الشرك والكفر تركَ الصلاة، فالصلاةُ الركنُ الثاني من أركان الإسلام، وشأنُها عظيمٌ في الإسلام، فمَن تَرَكَها جاحدًا لوجوبها كَفَرَ بإجماع المسلمين، وإنَّ تركها بالكلية تهاونًا وكسلًا فهو كافر، ونُقل إجماع الصحابة على ذلك، وإنَّ كان يترك أحيانًا ويُصلّي أحيانًا فهو مُعَرَّض لهذا الوعيد الشديد.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз тарки намози фарз ҳушдор дода ва баён намуданд, ки миёни шахс ва афтоданаш дар ширк ва куфр, тарки намоз аст. Зеро намоз дувумин рукни аркони Ислом аст, ки дар Ислом аҳамияти бузурге дорад. Агар касе воҷиб будани намозро инкор карда, онро нахонад, бо иҷмоъи мусалмонон кофир мешавад. Вале агар онро аз рӯйи саҳлангорӣ ва танбалӣ ба таври комил тарк кунад, кофир аст ва иҷмоъи саҳобаро дар ин бора нақл кардаанд. Ва агар гоҳ таркаш кунад ва гоҳ адояш кунад, дучори ин таҳдид ва ваъиди шадид қарор дорад.</t>
+  </si>
+  <si>
+    <t>أهميَّة الصلاة والمحافظة عليها، فهي الفارق بين الكفر والإيمان.
+ التحذير الشديد من ترك الصلاة وإضاعتها.</t>
+  </si>
+  <si>
+    <t>Аҳамияти намоз ва мудовимат бар он, зеро намоз фосила миёни куфр ва имон аст.
+Огоҳӣ ва ҳушдори сахт барои тарки намоз ва зоеъ сохтани он.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65093</t>
+  </si>
+  <si>
+    <t>إن العهد الذي بيننا وبينهم الصلاة، فمن تركها فقد كفر</t>
+  </si>
+  <si>
+    <t>Паймоне, ки миёни мо ва онҳост, намоз аст, пас ҳар ки онро тарк кунад, кофир шудааст</t>
+  </si>
+  <si>
+    <t>عن بريدة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ الْعَهْدَ الَّذِي بَيْنَنَا وَبَيْنَهُمُ الصَّلَاةُ، فَمَنْ تَرَكَهَا فَقَدْ كَفَرَ».</t>
+  </si>
+  <si>
+    <t>Аз Бурайда (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Паймоне, ки миёни мо ва онҳост, намоз аст, пас ҳар ки онро тарк кунад, кофир шудааст."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ العهدَ والميثاقَ بين المسلمين وبين غيرهم من الكفار والمنافقين الصلاةُ، فمَن تَرَكَها فقد كَفَر.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) фармудаанд, ки аҳду паймон миёни мусалмонон ва дигарон, аз ҷумла кофирону мунофиқон намоз аст, пас ҳар ки онро тарк кунад, кофир шудааст.</t>
+  </si>
+  <si>
+    <t>عِظَم شأن الصلاة، وأنّها الفارق بين المؤمن والكافر.
+ثبوت أحكام الإسلام بالظاهر من حال الرجل دون باطنه.</t>
+  </si>
+  <si>
+    <t>Бузургии мартабаи намоз ва ин ки он ҷудокунанда байни муъмин ва кофир аст.
+Ҳукмҳои Ислом дар асоси ҳолати зоҳирии инсон собит мешаванд, на дар ботинаш.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي والنسائي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي والنسائي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65094</t>
+  </si>
+  <si>
+    <t>يا بلال، أقم الصلاة، أرحنا بها</t>
+  </si>
+  <si>
+    <t>Эй Билол! Намозро иқомат кун, моро бо он роҳат бидеҳ</t>
+  </si>
+  <si>
+    <t>عن سالم بن أبي الجَعْدِ قال: قال رجل: ليتني صَلَّيتُ فاسترحْتُ، فكأنّهم عابُوا ذلك عليه، فقال: سمعتُ رسولَ الله صلى الله عليه وسلم يقول: «يا بلالُ، أقِمِ الصَّلاةَ، أرِحْنا بها».</t>
+  </si>
+  <si>
+    <t>Аз Солим ибни Абулҷаъд ривоят аст, ки гуфт: Марде гуфт, ки кош намоз мехондам ва роҳат мешудам. Гӯё сухани ӯро бад шумориданд. Пас, ӯ гуфт: Шунидам, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мефармояд: "Эй Билол! Намозро иқомат кун, моро бо он роҳат бидеҳ."</t>
+  </si>
+  <si>
+    <t>قال رجلٌ من الصحابة: ليتني صَليتُ فاستَرحتُ، فكأنَّ مَن حَوله عابُوا ذلك عليه، فقال: سمعتُ النبيَّ صلى الله عليه وسلم يقول: يا بلال! ارفع أذانَ الصلاةِ وأقِمْها؛ لنَستريحَ بها؛ وذلك لِمَا فيها من مناجاة لله تعالى، وراحة للروح والقلب.</t>
+  </si>
+  <si>
+    <t>Марде аз асҳоб гуфт: Кош намоз мехондам ва истироҳат мекардам, гӯё атрофиёнаш ӯро дар ин кор маломат карданд, пас гуфт: Аз Паёмбар (саллаллоҳу алайҳи ва саллам) шунидам, ки мефармуд: Эй Билол! Барои намоз азон бигӯ ва намозро қоим бидор, то онро адо кунем ва бо он осуда шавем. Зеро намоз шомили муноҷот бо Аллоҳ ва роҳате барои руҳу дил аст.</t>
+  </si>
+  <si>
+    <t>راحة القلب تكون بالصلاة؛ لما فيها من مناجاة الله تعالى.
+الإنكار على مَن تَثَاقَلَ عن العبادة.
+مَن أدَّى الواجِبَ الذي عليه، وأبرأ ذِمَّتَه منه، حَصَلتْ له بذلك راحةٌ وشعورٌ بالاطمئنان.</t>
+  </si>
+  <si>
+    <t>Оромии дил бо намоз аст, зеро дар бар дорандаи муноҷот бо Аллоҳ аст.
+Инкор бар касе, ки ибодатро сангин мешуморад.
+Шахсе воҷиберо, ки бар уҳдааш аст, анҷом диҳад, барояш осоиш ва эҳсоси оромиш ҳосил мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65095</t>
+  </si>
+  <si>
+    <t>أيها الناس، إنما صنعت هذا لتأتموا ولتعلموا صلاتي</t>
+  </si>
+  <si>
+    <t>Эй мардум! Барои ин чунин кардам, ки аз ман пайравӣ кунед ва намози манро таълим бигиред</t>
+  </si>
+  <si>
+    <t>عن أَبِي حَازِمِ بْن دِينَارٍ: أَنَّ رِجَالًا أَتَوْا سَهْلَ بْنَ سَعْدٍ السَّاعِدِيَّ، وَقَدِ امْتَرَوْا فِي الْمِنْبَرِ مِمَّ عُودُهُ، فَسَأَلُوهُ عَنْ ذَلِكَ، فَقَالَ: وَاللهِ إِنِّي لَأَعْرِفُ مِمَّا هُوَ، وَلَقَدْ رَأَيْتُهُ أَوَّلَ يَوْمٍ وُضِعَ، وَأَوَّلَ يَوْمٍ جَلَسَ عَلَيْهِ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، أَرْسَلَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِلَى فُلَانَةَ -امْرَأَةٍ من الأنصار قَدْ سَمَّاهَا سَهْلٌ-: «مُرِي غُلَامَكِ النَّجَّارَ أَنْ يَعْمَلَ لِي أَعْوَادًا أَجْلِسُ عَلَيْهِنَّ إِذَا كَلَّمْتُ النَّاسَ»، فَأَمَرَتْهُ فَعَمِلَهَا مِنْ طَرْفَاءِ الْغَابَةِ، ثُمَّ جَاءَ بِهَا، فَأَرْسَلَتْ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَأَمَرَ بِهَا فَوُضِعَتْ هَاهُنَا، ثُمَّ رَأَيْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ صَلَّى عَلَيْهَا وَكَبَّرَ وَهُوَ عَلَيْهَا، ثُمَّ رَكَعَ وَهُوَ عَلَيْهَا، ثُمَّ نَزَلَ الْقَهْقَرَى، فَسَجَدَ فِي أَصْلِ الْمِنْبَرِ ثُمَّ عَادَ، فَلَمَّا فَرَغَ أَقْبَلَ عَلَى النَّاسِ فَقَالَ: «أَيُّهَا النَّاسُ، إِنَّمَا صَنَعْتُ هَذَا لِتَأْتَمُّوا وَلِتَعَلَّمُوا صَلَاتِي».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳозим ибни Динор ривоят аст, ки гуфт: Мардоне назди Саҳл ибни Саъди Соъидӣ рафтанд ва дар бораи минбари (Паёмбар), ки чӯбаш аз чӣ аст, баҳс карданд. Ӯ ба онҳо гуфт: Савганд ба Аллоҳ ман медонам, ки аз чист ва ман онро дар аввалин рӯзе, ки ниҳода шуд ва аввалин рӯзе, ки Расули Худо (саллаллоҳу алайҳи ва саллам) бар он нишаст, дидам. Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ба назди фалон зан - зане аз ансор, ки Саҳл номи ӯро зикр кард - фиристод ва хитоб ба эшон фармуд, ки " Ғуломатро, ки наҷҷор аст амр кун, то барои ман чӯбҳое (минбаре аз чӯб) бисозад, то ҳангоми сухан гуфтан бо мардум бар он бинишинам". Пас, он зан ғуломашро амр кард ва ӯ онро аз дарахтони Тарфаи ғоба (ҷое дар беруни Мадина дар тарафи Шом) сохт ва сипас онро овард. Он зан онро ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) фиристод ва эшон низ амр карданд, ки инҷо ниҳода шавад. Сипас Расули Аллоҳ (саллаллоҳу алайҳи ва саллам)-ро дидам, ки (барои омӯзиши мардум) бар он (минбар) намоз хонд ва дар ҳоле ки бар он буд, такбир гуфт ва сипас дар ҳоле ки бар он буд, ба рукуъ рафт ва сипас ба пушти сар поин омад ва дар (канори) пояи минбар саҷда кард ва сипас (ба рӯйи он) бозгашт ва вақте ки (намозашро) ба охир расонд, фармуд: "Эй мардум! Барои ин чунин кардам, ки аз ман пайравӣ кунед ва намози манро таълим бигиред."</t>
+  </si>
+  <si>
+    <t>جاء رجالٌ إلى أحدِ الصحابة يسألونه عن المنبرِ النبويِّ الذي اتخذه رسولُ الله صلى الله عليه وسلم: ممَّ صُنع؟ وقد تجادلوا وتنازعوا في ذلك، فَذَكَرَ لهم أنه صلى الله عليه وسلم بَعث إلى امرأةٍ من الأنصار كان لها خادمٌ نجَّار، فقال لها: مُرِيْ غلامَك أنْ يَصنعَ لي منبرًا أَجلِسُ عليه حين أُكَلِّمُ الناسَ، فأجابت المرأةُ، وأمَرتْ غلامَها أن يصنع للنبي صلى الله عليه وسلم منبرًا من شجر الطَّرْفاء، ولَمَّا فَرَغَ أَرسلت المرأةُ به إلى النبي صلى الله عليه وسلم، فأَمََرَ به فوُضع مكانَه من المسجد، ثم صلى النبي صلى الله عليه وسلم عليه وكَبَّرَ وهو عليه، ثم ركع وهو عليه، ثم نزل يمشي إلى خلف من غير أن يَلْفِتَ وجهَه إلى جهة الخلف فسجد في أَصْلِ المنبر ثم عاد، فلما فرغ من الصلاة أقبل على الناس، وقال: أيها الناس، إنما صنعتُ هذا لتأتموا ولِتَعَلَّموا صلاتي.</t>
+  </si>
+  <si>
+    <t>Мардоне назди яке аз асҳоб омада, дар бораи минбари Паёмбар (саллаллоҳу алайҳи ва саллам), (ки барои хутбаи худ қарор дода буд) пурсиданд, ки аз чӣ сохта шудааст? Онон дар ин бора бо ҳам ҷадал ва ниқош карда буданд. Пас ба онон гуфт, ки Паёмбар (саллаллоҳу алайҳи ва саллам) ба назди зане аз ансор, ки хидматгори наҷҷор дошт қосиде фиристод ва фармуд: Хидматгори наҷҷоратро амр кун то барои ман минбаре аз чӯб бисозад, ки ҳангоми сухан гуфтан бо мардум бар он бинишинам. Он зан низ қабул кард ва ғуломашро амр кард, ки барои Паёмбар (саллаллоҳу алайҳи ва саллам) минбаре аз чӯби тарфа бисозад ва чун корашро ба охир расонд, он зан минбарро ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) фиристод ва эшон амр карданд, то онро дар маконаш дар масҷид қарор диҳанд. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳоле ки бар болои он буданд, такбир гуфтанд ва сипас бар рӯи он ба рукуъ рафтанд, сипас ақиб омада бидуни он ки рӯяшонро ба қафо бигардонанд ва бар рӯйи замин канори пояҳои минбар саҷда карданд ва сипас ба рӯи минбар бозгаштанд ва чун намозро ба поён расониданд, рӯ ба мардум карданд ва фармуданд: Эй мардум! Ман ин корро кардам, то аз ман улгу бигиред ва намози манро ёд бигиред.</t>
+  </si>
+  <si>
+    <t>استحباب اتخاذ المنبر وارتقاء الخطيب عليه، وفائدته الإبلاغ والإسماع.
+جواز الصلاة على المنبر للتعليم، وجواز ارتفاع الإمام على المأموم لحاجة.
+جواز الاستعانة بأهل الصناعات في حوائج المسلمين.
+جواز الحركة اليسيرة في الصلاة للحاجة.
+جواز نظر المأموم إلى إمامه في الصلاة؛ ليتعلم منه وأن ذلك لا ينافي الخشوع.</t>
+  </si>
+  <si>
+    <t>Болои минбар баромадани хатиб ва истифода бурдан аз он мустаҳаб аст ва аз фоидаҳои он расондани овоз ва шунавонидан аст.
+Барои таълим додан дар болои минбар намоз хондан ҷоиз аст ва баланд истодани имом аз маъмум барои ниёз ҷоиз аст.
+Барои эҳтиёҷоти мусалмонон аз аҳли касбу кор ёрӣ пурсидан ҷоиз аст.
+Ҳаракати андак дар аснои намоз барои ҳоҷат ҷоиз аст.
+Нигоҳ кардани маъмум ба имомаш дар ҳоли намоз ва барои таълим гирифтан ҷоиз аст ва ин ба хушуъи намоз мухолифат надорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65096</t>
+  </si>
+  <si>
+    <t>إذا صليتم فأقيموا صفوفكم، ثم ليؤمكم أحدكم فإذا كبر فكبروا</t>
+  </si>
+  <si>
+    <t>Чун хостед намоз гузоред, сафҳои худро рост кунед, сипас яке аз шумо имом шавад ва чун такбир (Аллоҳу акбар) гӯяд, шумо ҳам такбир (Аллоҳу акбар) гӯед</t>
+  </si>
+  <si>
+    <t>عَنْ ‌حِطَّانَ بْنِ عَبْدِ اللهِ الرَّقَاشِيِّ قَالَ: صَلَّيْتُ مَعَ ‌أَبِي مُوسَى الْأَشْعَرِيِّ صَلَاةً، فَلَمَّا كَانَ عِنْدَ الْقَعْدَةِ قَالَ رَجُلٌ مِنَ الْقَوْمِ: أُقِرَّتِ الصَّلَاةُ بِالْبِرِّ وَالزَّكَاةِ، قَالَ: فَلَمَّا قَضَى أَبُو مُوسَى الصَّلَاةَ وَسَلَّمَ انْصَرَفَ فَقَالَ: أَيُّكُمُ الْقَائِلُ كَلِمَةَ كَذَا وَكَذَا؟ قَالَ: فَأَرَمَّ الْقَوْمُ، ثُمَّ قَالَ: أَيُّكُمُ الْقَائِلُ كَلِمَةَ كَذَا وَكَذَا؟ فَأَرَمَّ الْقَوْمُ، فَقَالَ: لَعَلَّكَ يَا حِطَّانُ قُلْتَهَا؟ قَالَ: مَا قُلْتُهَا، وَلَقَدْ رَهِبْتُ أَنْ تَبْكَعَنِي بِهَا، فَقَالَ رَجُلٌ مِنَ الْقَوْمِ: أَنَا قُلْتُهَا، وَلَمْ أُرِدْ بِهَا إِلَّا الْخَيْرَ، فَقَالَ أَبُو مُوسَى: أَمَا تَعْلَمُونَ كَيْفَ تَقُولُونَ فِي صَلَاتِكُمْ؟ إِنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَطَبَنَا فَبَيَّنَ لَنَا سُنَّتَنَا وَعَلَّمَنَا صَلَاتَنَا، فَقَالَ: «إِذَا صَلَّيْتُمْ فَأَقِيمُوا صُفُوفَكُمْ، ثُمَّ لِيَؤُمَّكُمْ أَحَدُكُمْ فَإِذَا كَبَّرَ فَكَبِّرُوا، وَإِذْ قَالَ: {غَيْرِ الْمَغْضُوبِ عَلَيْهِمْ وَلا الضَّالِّينَ} [الفاتحة: 7]، فَقُولُوا: آمِينَ، يُجِبْكُمُ اللهُ، فَإِذَا كَبَّرَ وَرَكَعَ فَكَبِّرُوا وَارْكَعُوا، فَإِنَّ الْإِمَامَ يَرْكَعُ قَبْلَكُمْ، وَيَرْفَعُ قَبْلَكُمْ»، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «فَتِلْكَ بِتِلْكَ، وَإِذَا قَالَ: سَمِعَ اللهُ لِمَنْ حَمِدَهُ، فَقُولُوا: اللَّهُمَّ رَبَّنَا لَكَ الْحَمْدُ، يَسْمَعِ اللهُ لَكُمْ، فَإِنَّ اللهَ تَبَارَكَ وَتَعَالَى قَالَ عَلَى لِسَانِ نَبِيِّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: سَمِعَ اللهُ لِمَنْ حَمِدَهُ، وَإِذَا كَبَّرَ وَسَجَدَ فَكَبِّرُوا وَاسْجُدُوا، فَإِنَّ الْإِمَامَ يَسْجُدُ قَبْلَكُمْ وَيَرْفَعُ قَبْلَكُمْ»، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «فَتِلْكَ بِتِلْكَ، وَإِذَا كَانَ عِنْدَ الْقَعْدَةِ فَلْيَكُنْ مِنْ أَوَّلِ قَوْلِ أَحَدِكُمُ: التَّحِيَّاتُ الطَّيِّبَاتُ الصَّلَوَاتُ لِلهِ، السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ».</t>
+  </si>
+  <si>
+    <t>Аз Ҳиттон ибни Абдуллоҳи Раққошӣ ривоят аст, ки гуфт: Ҳамроҳи Абумӯсои Ашъарӣ намоз хондам, пас ҳамин ки дар нишастани намоз будем, марде аз миёни ҷамъ гуфт: Намоз дар Қуръон бо некӯкорӣ ва закот омадааст. Ровӣ мегӯяд: Вақте Абӯмусо (ки имом буд) намозро ба поён расонид ва салом дод, баргашт ва гуфт: Кадоме аз шумо ин суханро гуфт? Касе чизе нагуфт. Сипас (дубора) пурсид: Кадоме аз шумо ин суханро гуфт? Мардум сокит монданд. Сипас гуфт: Эй Ҳиттон шояд ту он суханро гуфтӣ? Гуфт: Ман нагуфтам ва тарсидам, ки манро ба он муттаҳам ва тавбихам кунӣ. Пас марде аз қавм гуфт: Ман онро гуфтам ва қасде ҷуз хайр надоштам. Абумӯсо гуфт: Магар намедонед дар намозатон чӣ бигӯед? Ҳамоно Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) барои мо хутба гуфт ва суннати моро бароямон баён кард ва намозамонро ба мо омӯзиш дод ва фармуд: "Чун хостед намоз гузоред, сафҳои худро рост кунед, сипас яке аз шумо имом шавад ва чун такбир (Аллоҳу акбар) гӯяд, шумо ҳам такбир (Аллоҳу акбар) гӯед. Ва чун гуфт: (Ғайрил-мағзуби алайҳим ва лаз-золлин) (Фотиҳа, ояти 7) омин бигӯед, то Аллоҳ шуморо иҷобат кунад. Ва чун такбир гуфт ва ба рукуъ рафт, такбир бигӯед ва ба рукуъ равед, зеро имом пеш аз шумо ба рукуъ меравад ва пеш аз шумо аз рукуъ бармехезад". Онгоҳ Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуд: "Ин дар баробари он. Ва чун (Самиъаллоҳу лиман ҳамидаҳ) гуфт, бигӯед: (Аллоҳумма рабано лакал-ҳамд) Аллоҳ садои шуморо мешунавад. Зеро Аллоҳ бар забони Паёмбараш (саллаллоҳу алайҳи ва саллам) фармудааст: (Самиъаллоҳу лиман ҳамидаҳ, Аллоҳ шунид он ки ҳамдашро гуфт). Ва чун такбир гуфт ва ба саҷда рафт, такбир бигӯед ва ба саҷда биравед. Зеро имом пеш аз шумо ба саҷда меравад ва пеш аз шумо аз саҷда бармехезад." Онгоҳ Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуд: "Пас ин дар баробари он, ва чун дар нишастани намоз (барои ташаҳҳуд) буд, аввалин сухани шумо ин бошад: Аттаҳиётут-тайиботус-салавоту лиллоҳи. Ассалому ъалайка айюҳаннабийю ва раҳматуллоҳи ва баракатуҳ. Ассалому ъалайно ва ъало ъибодиллоҳи-с-солиҳин. Ашҳаду алло илоҳа иллаллоҳу ва ашҳаду анна Муҳаммадан ъабдуҳу ва расулуҳу."</t>
+  </si>
+  <si>
+    <t>صلى الصحابيُّ أبو موسى الأشعري رضي الله عنه صلاةً، فلما كان عند القَعدة التي فيها التشهد، قال رجل من المصلين خلفه: قُرِنَتْ الصلاة في القرآن بالبر والزكاة، فلما انتهى أبو موسى رضي الله عنه من الصلاة توجَّه إلى المأمومين، فسألهم: أيكم القائل كلمة: قرنت الصلاة في القرآن بالبر والزكاة؟! فسكت القوم، ولم يتكلم منهم أحد، فكرر عليهم السؤال مرة أخرى، فلما لم يَرُد عليه أحد، قال أبو موسى رضي الله عنه: لعلك يا حطان قلتها! لجَسَارَتِه وقربِه منه وصِلَتِه به، مما لا يؤذيه اتهامُه، وليدفع الفاعل الحقيقي إلى الاعتراف، فنفى حِطَّانُ ذلك، وقال: لقد خفت أنْ تُوَبِّخَني ظنًا منك أني قلتها؛ وهنا قال رجل من القوم: أنا قلتُها، ولم أقصد بها إلا خيرًا، فقال أبو موسى مُعلِّمًا له: أما تعلمون كيف تقولون في صلاتكم؟! وهذا استنكار منه، ثم أخبر أبو موسى أن النبي صلى الله عليه وسلم خَطَبَهم ذات مرة، فَبَيَّنَ لهم شريْعَتَهم، وعلَّمَهم صلاتَهم، فقال صلى الله عليه وسلم:
+إذا صليتم فأقيموا صفوفكم واعتدلوا فيها، ثم يؤم الناسَ واحدٌ منهم، فإذا كَبّر الإمام تكبيرة الإحرام، فكبروا مثله، وإذا قرأ الفاتحة وبلغ: {غير المغضوب عليهم ولا الضالين} [الفاتحة: 7]، فقولوا: آمين؛ فإذا فعلتم ذلك يستجيب الله دعاءكم، فإذا كبر وركع فكبروا واركعوا؛ فإن الإمام يركع قبلكم ويرفع قبلكم فلا تسبقوه؛ لأن اللحظة التي سبقكم الإمام بها في تقدمه إلى الركوع، تنجبر لكم بتأخيركم في الركوع بعد رفعه لحظة، فتلك اللحظة بتلك اللحظة، وصار قدر ركوعكم كقدر ركوعه، وإذا قال الإمام: سمع الله لمن حمده، فقولوا: اللهم ربنا لك الحمد، فإذا قال المصلون ذلك فإن الله سبحانه يسمع دعاءهم وقولَهم، فإن الله تبارك وتعالى قال على لسان نبيه صلى الله عليه وسلم: سمع الله لمن حمده،ثم إذا كبر الإمام وسجد، فعلى المأمومين أن يكبروا ويسجدوا، فإن الإمام يسجد قبلهم، ويرفع قبلهم، فتلك اللحظة بتلك اللحظة، وصار قدر سجود المأموم كقدر سجود الإمام،وإذا كان عند القعود للتشهد فليكن أول قول المصلي: "التحيات الطيبات الصلوات لله" فالمُلْكُ والبقاءُ والعَظَمةُ كلُّها مُسْتَحَقَّة لله تعالى، وكذا الصلوات الخمس كلُّها لله، "السلام عليك أيها النبي ورحمة الله وبركاته، السلام علينا وعلى عباد الله الصالحين"، فادعوا الله السلامة من كل عيب وآفة ونقص وفساد؛ ونخص نبينا محمد صلى الله عليه وسلم بالتسليم، ثم نسلم على أنفسنا، ثم نسلم على عباد الله الصالحين القائمين بما يجب عليهم من حقوق الله تعالى وحقوق عباده، ثم نشهد أن لا إله إلا الله، ونشهد أن محمدًا عبده ورسوله.</t>
+  </si>
+  <si>
+    <t>Саҳобии Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) Абумусои Ашъарӣ намозеро барои мардум имомати кард, Пас чун дар нишасте, ки дар он ташаҳҳуд хонда мешавад, нишаста буд, яке аз намозгузорон чунин гуфт: Намоз дар Қуръон ҳамроҳ бо некукорӣ ва закот омадааст. Вақте Абумусо намозро ба поён расонид рӯ ба намозгузорон кард ва гуфт: Кадоме аз шумо ин суханро гуфт, ки Қуръон ҳамроҳ бо некукорӣ ва закот омадааст? мардум сукут карданд ва касе чизе нагуфт. Бинобарин саволашро дубора такрор кард ва чун касе посухашро надод, гуфт: Эй Ҳиттон шояд ту он суханро гуфти? Зеро Ҳиттон ҷасур буд ва ба ӯ наздик буд ва муттаҳам кардани ӯ ба вай озор намерасонд 
+ва ин кор сабаб мешуд, ки гӯяндаи асосӣ эътироф кунад. Ҳиттон ин иттиҳомро нафйи кард ва гуфт: Тарсидам, ки ба гумони онки ман онро гуфтаам манро тавбих куни, дар ин ҳолат марде аз миёни мардум гуфт: Ман онро гуфтам ва қасде ҷуз хайр надоштам. Абумусо дар мақоми муаллим гуфт: Оё намедонед дар намозатон чи бигӯед? Ва ин ба таври истинкор аз ҷониби ӯ буд, сипас Абумусо баён намуд, ки Расули Аллоҳ (Салому дуруди Аллоҳ бар ӯ бод) барои онон хутба хонд ва шариаташонро барояшон баён кард ва намозашонро ба онон ёд дод, пас фармуд:
+Чун хостед намоз гузоред, сафҳои худро рост кунед ва дар он рост ва ба эътидол биистед, сипас яке аз шумо имом шавад ва чун такбир (Аллоҳу акбар) гӯяд, шумо ҳам такбир (Аллоҳу акбар) гӯед, Ва чун Фотиҳаро хонд ва ба инҷо расид: (Ғайрил-мағзуби алайҳим ва лаз-золлин) (Фотиҳа 7) омин бигӯед, ки агар чунин кунед Аллоҳ дуои шуморо истиҷобат кунад.  Ва чун такбир гуфт ва ба рукуъ рафт, такбир бигӯед ва ба рукуъ равед, зеро имом пеш аз шумо ба рукуъ меравад ва пеш аз шумо аз рукуъ бармехезад, пас аз ӯ пеши накунед ва пеш аз имом ба рукуъ наравед ва пеш аз имом аз рукуъ нахезед. Зеро он лаҳзае, ки имом пеш аз шумо ба рукуъ меравад, бо он лаҳзае, ки шумо баъд аз имом аз рукуъ бармехезед ҷуброн мешавад. Ва бо ин миқдори рукуъи шумо бо рукуъи имом баробар мешавад. Ва чун Имом (Самиъаллоҳу лиман ҳамидаҳ) гуфт, бигӯед: (Аллоҳумма рабано лакал-ҳамд), Зеро ҳаргоҳ намозгузорон инро бигӯянд, Аллоҳ Таоло садояшон ва дуояшонро мешунавад, Зеро Аллоҳ бар забони Паёмбараш (Салому дуруди Аллоҳ бар ӯ бод) фармудааст: (Самиъаллоҳу лиман ҳамидаҳ, Аллоҳ шунид онки ҳамдашро гуфт). Ва чун имом такбир гуфт ва ба саҷда рафт, касоне ки аз пушти имом намоз мегузоранд такбир бигӯянд ва ба саҷда раванд, Зеро имом пеш аз онҳо ба саҷда меравад ва пеш аз онҳо аз саҷда бармехезад. Пас он лаҳза дар баробари ин лаҳза аст, ва саҷдаи намозгузорон ба андозаи саҷдаи имом мешавад. Ва ҳаргоҳ вақти нишастан барои ташаҳҳуд буд, нахустин чизе ки намозгузор мегӯяд бояд ин бошад:  (Аттаҳиётут-тайиботус-салавоту лиллоҳи), Яъне: Мулк, боқӣ мондан ва азамату бузурги ҳамааш шоистаи Аллоҳ аст. Ва ҳамингуна намозҳои панҷгона ҳамаааш шоистаи Аллоҳ аст.  (Ассалому ъалайка айюҳаннабийю ва раҳматуллоҳи ва баракатуҳ. Ассалому ъалайно ва ъало ъибодиллоҳис солиҳин). Яъне: Аз Аллоҳ Таоло саломати аз ҳар айбу офат ва нақсу фасодро хоҳонам ва саломи хосро ба паёмбарамон Муҳаммад (Салому дуруди Аллоҳ бар ӯ бод) мекунам ва сипас бар худамон салом мефиристем ва сипас бар бандагони некукори Аллоҳ, ки ҳуқуқи Аллоҳ Таоло ва ҳуқуқи бандагонашро ба ҷо меоранд. Сипас гувоҳӣ медиҳем, ки нест маъбуди бар ҳақ, ҷуз Аллоҳ ва гувоҳӣ медиҳем, ки Муҳаммад банда ва фиристодаи Ӯст.</t>
+  </si>
+  <si>
+    <t>بيان صيغة من صيغ التشهد.
+أفعال الصلاة وأقوالها لا بد أن تكون مما ثبت عن النبي صلى الله عليه وسلم، فلا يجوز لأحد أن يبتدع فيها قولًا أو فعلًا لم يثبت في السنة.
+عدم جواز مسابقة الإمام والتأخُّر عنه، والمشروع للمأموم متابعة الإمام في أفعاله.
+ذكر ما كان عليه النبي صلى الله عليه وسلم من الاهتمام في التبليغ، وتعليم أمته أحكام الدين.
+الإمام هو القدوة للمأموم، فلا يجوز له أنْ يُسابِقَه في أفعال الصلاة ولا أن يقارنَه ولا أن يتأخر عنه، بل يكون ابتداء متابعته بعد تأكده من دخوله في الفعل الذي يريد أن يفعله، وأن السنة اتباعه فيها.
+مشروعية إقامة الصفوف في الصلاة.</t>
+  </si>
+  <si>
+    <t>Баёни яке аз шаклҳои ташаҳҳуд.
+Афъолд ва ақволи намоз бояд аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) собит шуда бошад. Бинобар ин барои касе раво нест, ки дар он сухан ва амалеро аз худ изофа кунад, ки дар суннат собит нашуда бошад.
+Аз имом пешӣ кардан ё зиёд ақиб мондан ҷоиз нест. Барои намозгузор машруъ он аст, ки дар афъол аз имом пайравӣ кунад. (андаке баъд аз имом афъоли намозро анҷом диҳад)
+Аз аҳамият додани Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар расонидани паём ва таълим додани аҳкоми дин ба умматаш ёдовар шуд.
+Имом намуна барои намозгузоре аст, ки аз пушти ӯ намоз мехонад, бинобар ин шоиста нест, ки дар корҳои имом аз ӯ пешӣ гирад, ё дақиқан ҳамроҳи ӯ анҷом диҳад, ё хеле аз ӯ ақиб монад, Балки бояд оғози пайравӣ аз имом баъд аз итмиънон аз ин бошад, ки имом вориди коре шудааст, ки қарор аст анҷомаш диҳад. Ва суннат он аст, ки аз имом пайравӣ кунад.
+Барпо кардани сафҳо дар намоз машруъ ва ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65097</t>
+  </si>
+  <si>
+    <t>قال الله تعالى: قسمت الصلاة بيني وبين عبدي نصفين، ولعبدي ما سأل</t>
+  </si>
+  <si>
+    <t>Аллоҳ Таъоло мефармояд: Намозро миёни худам ва бандаам ду тақсим кардам ва барои бандаам ҳар он чи бихоҳад, ҳаст</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللهُ عنه سَمِعْتُ رَسُولَ اللهِ صلى الله عليه وسلم يَقُولُ: «قَالَ اللهُ تَعَالَى: قَسَمْتُ الصَّلَاةَ بَيْنِي وَبَيْنَ عَبْدِي نِصْفَيْنِ، وَلِعَبْدِي مَا سَأَلَ، فَإِذَا قَالَ الْعَبْدُ: {الْحَمْدُ لِلهِ رَبِّ الْعَالَمِينَ}، قَالَ اللهُ تَعَالَى: حَمِدَنِي عَبْدِي، وَإِذَا قَالَ: {الرَّحْمَنِ الرَّحِيمِ}، قَالَ اللهُ تَعَالَى: أَثْنَى عَلَيَّ عَبْدِي، وَإِذَا قَالَ: {مَالِكِ يَوْمِ الدِّينِ}، قَالَ: مَجَّدَنِي عَبْدِي، -وَقَالَ مَرَّةً: فَوَّضَ إِلَيَّ عَبْدِي-، فَإِذَا قَالَ: {إِيَّاكَ نَعْبُدُ وَإِيَّاكَ نَسْتَعِينُ}، قَالَ: هَذَا بَيْنِي وَبَيْنَ عَبْدِي وَلِعَبْدِي مَا سَأَلَ، فَإِذَا قَالَ: {اهْدِنَا الصِّرَاطَ الْمُسْتَقِيمَ، صِرَاطَ الَّذِينَ أَنْعَمْتَ عَلَيْهِمْ غَيْرِ الْمَغْضُوبِ عَلَيْهِمْ وَلا الضَّالِّينَ}، قَالَ: هَذَا لِعَبْدِي وَلِعَبْدِي مَا سَأَلَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки мегӯяд: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Аллоҳ Таъоло мефармояд: Намозро миёни худам ва бандаам ду тақсим кардам ва барои бандаам ҳар он чи бихоҳад, ҳаст. Пас чун банда бигӯяд: (Алҳамду лиллоҳи раббилъоламин) Аллоҳ Таъоло мефармояд: Бандаам манро ситоиш кард. Ва чун бигӯяд: (Ар-Раҳмонир-Раҳим) Аллоҳ Таъоло мефармояд: Бандаам манро сано гуфт. Ва чун бигӯяд: (Молики явмид-дин) Аллоҳ Таъоло мефармояд: Бандаам манро ба бузургӣ ситуд - ва боре гуфт: Бандаи ман ба ман вакил шуд-. Ва чун бигӯяд: (Иёка наъбуду ва иёка настаъин) Аллоҳ Таъоло мефармояд: Ин байни ман ва бандаам аст ва барои бандаам ҳарчи бихоҳад, ҳаст. Ва чун бигӯяд: (Иҳдинас-сиротал-мустақим, сиротал-лазина анъамта алайҳим ғайрил-мағзуби алайҳим ва лаз-золлин) Аллоҳ Таъоло мефармояд: Ин барои бандаам аст ва барои бандаам ҳар он чизе бихоҳад, дода мешавад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله تعالى قال في الحديث القدسي: قسمت سورة الفاتحة في الصلاة بيني وبين عبدي نصفين، لي نصفُها، وله نصفُها.
+فنصفُها الأول: حمدٌ وثناءٌ وتمجيدٌ لله، أجزيه عليه خير الجزاء.
+ونصفُها الثاني: تَضَرُّعٌ ودعاء، أستجيب له وأعطيه ما سأل. 
+فإذا قال المصلي: {الحمد لله رب العالمين}، قال الله: حمدني عبدي، وإذا قال: {الرحمن الرحيم}، قال الله: أثنى عليَّ عبدي فمدحني واعتراف لي بعموم الإنعام على خَلْقي، وإذا قال: {مالك يوم الدين}، قال الله: مَجَّدني عبدي، وهو الشرف الواسع.
+فإذا قال: {إياك نعبد وإياك نستعين}، قال الله: هذا بيني وبين عبدي.
+فالنصف الأول من هذه الآية لله وهو: (إياك نعبد) وهو اعتراف بالألوهية لله، والاستجابة بالعبادة، وبه ينتهي النصف الذي لله. 
+والنصف الثاني من الآية وهو للعبد: (إياك نستعين) طلب العون من الله، ووعده بالإعانة.
+فإذا قال: {اهدنا الصراط المستقيم * صراط الذين أنعمت عليهم غير المغضوب عليهم ولا الضالين}، قال الله: هذا تضرُّع ودعاء من عبدي، ولعبدي ما سأل، وقد أجبتُ دعاءه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар додаанд, ки Аллоҳ Таъоло дар ҳадиси қудсӣ мефармояд: Сураи "Фотиҳаро" дар намоз байни Худам ва бандаам ду тақсим намудаам, нисфи он барои Ман ва нисфи он барои ӯ.
+Нисфи аввали он ҳамду сано ва ситоишу бузургдошти Аллоҳ аст, ки барои он ба бандаам беҳтарин подошро медиҳам.
+Ва нисфи дуввуми он дуо ва тазарруъ ва илтиҷо аст. Ва дуояшро иҷобат мекунам ва он чи хостааст ба ӯ ато мекунам.
+Пас чун намозгузор "Алҳамду лиллоҳи раббилъоламин" (Ситоиш махсуси Аллоҳ, Парвардигори оламиён аст), бигӯяд, Аллоҳ мефармояд: Бандаам манро ситоиш гуфт. Ва чун бигӯяд: "Ар-Раҳмонир-Раҳим" (Бахшояндаи меҳрубон),  Аллоҳ мефармояд: Бандаам манро сано гуфт ва манро ситуд ва ба раҳмате, ки бар ҳама халқ густардаам эътироф кард. Ва чун бигӯяд: "Молики явмид-дин" (Молики рӯзи ҷазо аст), Аллоҳ мефармояд: Бандаам манро тамҷид кард ва он шарафи бузург аст.
+Пас чун бигӯяд: "Иёка наъбуду ва иёка настаъин" (Туро мепарастем ва аз Ту ёри мехоҳем), Аллоҳ мефармояд: Ин миёни ман ва бандаам аст.
+Пас, нисфи аввали ин оят барои Аллоҳ аст ва он: "Иёка наъбуду" (Туро мепарастем), ки ба маънои эътироф ба улуҳият барои Аллоҳ аст ва истиҷобати Ӯ бо ибодат аст ва бо ин нисфе, ки барои Аллоҳ аст, поён меёбад.
+Ва нисфи дуввуми оят барои банда аст: "Иёка настаъин" (Аз Ту ёрӣ мехоҳем), талаби ёрӣ аз Аллоҳ ва ваъдаи ёрӣ додан аз ҷониби Аллоҳ.
+Ва чун бигӯяд: "Иҳдинас-сиротал-мустақим, сиротал-лазина анъамта алайҳим ғайрил-мағзуби алайҳим ва лаз-золлин" (Моро ба роҳи рост ҳидоят кун, * ба роҳи касоне, ки бар онҳо неъмат додаӣ, на аз онон, ки бар онҳо ғазаб кардаӣ ва на гумроҳон),  Аллоҳ Таъоло мефармояд: Ин тазарруъ ва дуо аз сӯи бандаам аст ва барои бандаам ҳар он чизе бихоҳад, дода мешавад ва дуояшро иҷобат кардам.</t>
+  </si>
+  <si>
+    <t>هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
+عظم شأن الفاتحة فقد سماها الله تعالى (الصلاة).
+بيان عناية الله تعالى بعبده، حيث مَدَحَه بسبب حَمْدِه وثنائِه وتمجيدِه، ووَعدَه أنْ يُعطيَه ما سأل.
+اشتملت هذه السورة الكريمة، على حمد الله، وذكر المعاد، ودعاء الله، وإخلاص العبادة له، وسؤال الهداية إلى الصراط المستقيم، والتحذير من مسالك الباطل.
+استشعار المصلي هذا الحديث -اذا قرأ الفاتحة- يَزيدُ مِن خشوعِه في الصلاة.</t>
+  </si>
+  <si>
+    <t>Фазилату бузургии сураи "Фотиҳа", чунки Аллоҳ Таъоло онро "намоз" номидааст.
+Баёни инояти Аллоҳ Таъоло ба бандааш, чунон ки ӯро ба сабаби ҳамду сано ва тамҷидаш ситудааст ва ваъда додааст, ки он чи ӯ бихоҳад, барояш ато хоҳад кард.
+Ин сураи карима чанд чизро дар бар гирифта аст, аз ҷумла: ҳамду ситоиши Аллоҳ, ёди рӯзи қиёмат, дуои Аллоҳ, ихлоси ибодат барои Ӯ ва дархости ҳидоят ба роҳи рост ва ҳушдор аз роҳҳои ботилро дар бар гирифтааст.
+Ба ёд овардан ва эҳсос кардани ин ҳадис - ҳангоми хондани сураи "Фотиҳа" - аз ҷониби намозгузор, сабаби хушуъ ва фурутанӣ дар намоз мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65099</t>
+  </si>
+  <si>
     <t>أربع من كن فيه كان منافقا خالصا، ومن كانت فيه خلة منهن كانت فيه خلة من نفاق حتى يدعها: إذا حدث كذب، وإذا عاهد غدر، وإذا وعد أخلف، وإذا خاصم فجر</t>
   </si>
   <si>
     <t>Чаҳор хислат аст, ки агар дар касе бошад, мунофиқи холис аст. Ва ҳар касе яке аз ин хислатҳоро дошта бошад, пас дар ӯ нишонае аз нифоқ ҳаст, то вақте ки онро тарк кунад: Ҳаргоҳ сухан гӯяд-дурӯғ гӯяд; ҳар гоҳ аҳду паймон бандад, онро шиканад; ҳар гоҳ ваъда диҳад, хилоф кунад; ҳар гоҳ хусумату душманӣ кунад, туҳмат занад ва аз ҳад гузарад</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا خَالِصًا، وَمَنْ كَانَتْ فِيهِ خَلَّةٌ مِنْهُنَّ كَانَتْ فِيهِ خَلَّةٌ مِنْ نِفَاقٍ حَتَّى يَدَعَهَا: إِذَا حَدَّثَ كَذَبَ، وَإِذَا عَاهَدَ غَدَرَ، وَإِذَا وَعَدَ أَخْلَفَ، وَإِذَا خَاصَمَ فَجَرَ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Чаҳор хислат аст, ки агар дар касе бошад, мунофиқи холис аст. Ва ҳар касе яке аз ин хислатҳоро дошта бошад, пас дар ӯ нишонае аз нифоқ ҳаст, то вақте ки онро тарк кунад: Ҳаргоҳ сухан гӯяд-дурӯғ гӯяд; ҳар гоҳ аҳду паймон бандад, онро шиканад; ҳар гоҳ ваъда диҳад, хилоф кунад; ҳар гоҳ хусумату душманӣ кунад, туҳмат занад ва аз ҳад гузарад".</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي: 
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>Паёмбари Аллоҳ (Саллаллоҳу алайҳи ва саллам) аз чаҳор хислат ҳушдор доданд, ки агар дар як мусалмон ҷамъ шаванд, ӯ ба сабаби ин хислатҳо ба мунофиқон шабоҳати сахт пайдо мекунад. Ин ҳукм барои касест, ки ин хислатҳо дар ӯ ғолиб ва доимӣ бошанд. Аммо касе, ки гоҳ-гоҳ чунин амал кунад, ин таҳдид ӯро дар бар намегирад. Он хислатҳо иборатанд аз:
 Якум: Вақте ҳарф мезанад қасдан дурӯғ мегӯяд ва дар гуфтораш ростӣ нест.
 Дувум: Вақте аҳду паймон мебандад, ба аҳдаш вафо намекунад ва ба он касе, ки бо ӯ аҳд бастааст, хиёнат мекунад.
 Севум: Вақте ваъда медиҳад, ба ваъдааш вафо намекунад ва хилофи он амал мекунад.
 Чаҳорум: Вақте баҳсу ҷанҷол мекунад, аз ҳақ берун меравад, бо макр ва ҳила ҳақро рад мекунад ва дурӯғу ботил мегӯяд.
@@ -7896,165 +9311,155 @@
     <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
   </si>
   <si>
     <t>Аз Амирулмуъминин Абуҳафс, Умар ибни Хаттоб (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд: "Савоби амалҳо вобаста бо ният аст; ва ҳар кас мувофиқи нияташ ҷазо дода мешавад. Пас ҳар ки ба сӯйи Аллоҳ ва Расулаш ҳиҷрат кард, ҳиҷрати ӯ ба сӯйи Аллоҳ ва Расули Ӯст. Ва ҳар кас, ки ҳиҷраташ ба сӯйи дунё бошад, то онро ба даст орад ё ба хотири издивоҷ бо зане бошад, ки ӯро ба никоҳ дарорад, пас ҳиҷрати ӯ ба сӯйи ҳамон чизе аст, ки ба он сӯй ҳиҷрат кардааст".</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>Ташвиқ ба ихлос, зеро Худованд танҳо ҳамон амалеро мепазирад, ки барои ризои Ӯ Таъоло бошад.
 Агар касе амалҳое, ки барои тақарруб ба Аллоҳ анҷом дода мешавандро аз рӯи одат анҷом диҳад, подош дода намешавад, магар инки қасди наздик шудан ба Худоро дошта бошад.
 Ният байни ибодатҳои мухталиф фарқ мегузорад. Инчунин ибодатҳоро аз одатҳо ҷудо месозад.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
     <t>[رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66511</t>
   </si>
   <si>
-    <t>Аз Абуабдурраҳмон Абдуллоҳ ибни Умар ибни Хаттоб (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд:||"Ислом бар панҷ асос бино ёфтааст: Гувоҳӣ додан ба ин ки маъбуди барҳақе ҷуз Аллоҳ Таъоло нест ва ин ки Муҳаммад (Салому дуруди Аллоҳ бар ӯ бод) расул ва фиристодаи Худост, барпо доштани намоз, додани закот, ҳаҷҷи Хона ва рӯзаи Рамазон</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Аз Абуабдурраҳмон Абдуллоҳ ибни Умар ибни Хаттоб (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд: "Ислом бар панҷ асос бино ёфтааст: Гувоҳӣ додан ба ин ки маъбуди барҳақе ҷуз Аллоҳ Таъоло нест ва ин ки Муҳаммад (Салому дуруди Аллоҳ бар ӯ бод) расул ва фиристодаи Худост, барпо доштани намоз, додани закот, ҳаҷҷи Хона ва рӯзаи Рамазон".</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>Офариниши ҳар кадоми шумо дар шиками модараш дар чиҳил рӯз ба таври оби манӣ воқеъ мегардад</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «إِنَّ أَحَدَكُمْ يُجْمَعُ خَلْقُهُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا، ثُمَّ يَكُونُ عَلَقَةً مِثْلَ ذَلِكَ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَ ذَلِكَ، ثُمَّ يُرْسَلُ إلَيْهِ المَلَكُ فَيَنْفُخُ فِيهِ الرُّوحَ، وَيُؤْمَرُ بِأَرْبَعِ كَلِمَاتٍ: بِكَتْبِ رِزْقِهِ، وَأَجَلِهِ، وَعَمَلِهِ، وَشَقِيٍّ أَوْ سَعِيدٍ؛ فَوَالَّذِي لَا إلَهَ غَيْرُهُ إنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُهَا، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
   </si>
   <si>
     <t>Аз Абуабдурраҳмон Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: "Расули Худо (Саллалоҳу алайҳи ва саллам), ки ростгӯ ва тасдиқшуда аст барои мо фармуд: "Офариниши ҳар кадоми шумо дар шиками модараш дар чиҳил рӯз ба таври оби манӣ воқеъ мегардад, пасон ба монанди ҳамон (миқдор) хуни баста мегардад, боз монанди ҳамон (миқдор) порчаи гӯште мегардад. Сипас малоикае ба сӯйи ӯ фиристода мешавад ва рӯҳро дар он медамад, пас он (малоика) ба чаҳор чиз амр карда мешавад: ба навиштани ризқи он (шахс), муддати зиндагонии он (шахс), амали он (шахс) ва бадбахтӣ ё хушбахтии он (шахс). Қасам бар Худое, ки ҳеҷ маъбуде барҳақ ҷуз Ӯ нест, ба дурустӣ, яке аз шумо ҳатман амали аҳли биҳиштро анҷом медиҳад, то байни ӯ ва байни биҳишт (масофаи) як оринҷ намемонад, вале тақдираш бар вай сабқат карда, амали аҳли дӯзахро анҷом медиҳад ва дар он дохил мешавад. Ба дурустӣ, яке аз шумо ҳатман амали аҳли дӯзахро анҷом медиҳад, то байни ӯ ва байни дӯзах (масофае) намемонад, вале тақдираш бар вай сабқат карда амали аҳли биҳиштро анҷом медиҳад ва дар он дохил мешавад".</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>بيان مراحل خلق الإنسان.
 الإيمان بالقضاء والقدر.
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Баёни марҳилаҳои офариниши инсон.
 Имон ба қазо ва қадар.
 Сарнавишт ва оқибати тамоми аъмол вобаста ба қазо ва қадар аст, ки дар он аз пеш чи навишта шудааст.
-Аз мағрур шудан ба зоҳири амалҳо бояд барҳазар буд, зеро тамоми кор вобастагӣ ба анҷом ва поёни он дорад.
-____</t>
+Аз мағрур шудан ба зоҳири амалҳо бояд барҳазар буд, зеро тамоми кор вобастагӣ ба анҷом ва поёни он дорад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>Ҳар ки ба ин кори мо (шариати исломӣ) чизи наве дохил кунад, ки аз он нест, он амр мардуд аст</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Аз модари муъминон Умми Абдуллоҳ Оиша (разияллоҳу анҳо) ривоят аст, ки гуфт: Паёмбари Худо (Саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар ки ба ин кори мо (шариати исломӣ) чизи наве дохил кунад, ки аз он нест, он амр мардуд аст". Ва дар ривояти дигар аз Муслим омадааст: "Ҳар касе амале анҷом диҳад, ки дар дини мо набошад, пас он мардуд аст".</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Ибодат бар асоси он чизе аст, ки дар Қуръону Суннат омадааст. Бинобар ин, Аллоҳ Таъолоро ибодат намекунем магар бар асоси шариат, на бар асоси бидъат ва навсохтаҳо.
 Дин бар асоси раъй (назар ва фикр) ва неку пиндоштан нест, балки бар пайравӣ аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аст.
 Ин ҳадис далолат бар комил будани дин (Ислом) мекунад.
 Бидъат ҳар чизи навсохтае аст, ки ба дин ворид шудааст ва дар замони Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ва асҳобаш вуҷуд надошт, чи эътиқод бошад ё сухан, ё амал.
 Ин ҳадис яке аз аслҳои дини Ислом аст ва монанди тарозуест барои амалҳо. Ҳамон тавр ки ҳар амале ба хотири Аллоҳ набошад, пазируфта намешавад ва анҷомдиҳандааш савобе намегирад, инчунин ҳар амале, ки бар асоси раҳнамоии Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) набошад, ба анҷомдиҳандааш бозгардонида мешавад ва аз ӯ пазируфта намешавад.
 Ин ҳадис қоидае аст барои рад кардани бидъатҳои падидомада ва мункароти рӯйдода.
 Навовариҳое, ки аз он наҳйи шудааст, корҳое ҳастанд, ки ба дин марбут ҳастанд на ба корҳои дунё.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
-    <t>Аз Абуабдуллоҳ Нуъмон ибни Башир (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам) - ро шунидам, ки мегӯяд:||"Ҳалол ошкору равшан аст ва ҳаром ҳам ошкору равшан аст ва дар миёни ҳалол ва ҳаром чизҳои шубҳанок вуҷӯд дорад, ки бисёре аз мардум онҳоро намедонанд, пас ҳар касе аз онҳо бипарҳезад дин ва шарафи худро нигоҳ доштааст, ва ҳар касе дар умури шубҳанок афтад дар ҳаром афтидааст, монанди чӯпоне, ки рамаи худро атрофи ҳарими дигарон мечаронад ва эҳтимоли ворид шудани рама ба ҳарими онон аст. Огоҳ бошед, ки ҳар подшоҳ ҳарими худро дорад ва огоҳ бошед, ки ҳарими Худованд ҳамон ҳаромкардаҳои Ӯ Таъолост. Огоҳ бошед, ки дар бадан гӯштпорае ҳаст, ки агар он дуруст шавад тамоми бадан дуруст мешавад, ва агар он вайрон ша­вад тамоми бадан вайрон мешавад, огоҳ бошед, ки он гӯштпора қалб аст</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Аз Абуабдуллоҳ Нуъмон ибни Башир (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам) - ро шунидам, ки мегӯяд: "Ҳалол ошкору равшан аст ва ҳаром ҳам ошкору равшан аст ва дар миёни ҳалол ва ҳаром чизҳои шубҳанок вуҷӯд дорад, ки бисёре аз мардум онҳоро намедонанд, пас ҳар касе аз онҳо бипарҳезад дин ва шарафи худро нигоҳ доштааст, ва ҳар касе дар умури шубҳанок афтад дар ҳаром афтидааст, монанди чӯпоне, ки рамаи худро атрофи ҳарими дигарон мечаронад ва эҳтимоли ворид шудани рама ба ҳарими онон аст. Огоҳ бошед, ки ҳар подшоҳ ҳарими худро дорад ва огоҳ бошед, ки ҳарими Худованд ҳамон ҳаромкардаҳои Ӯ Таъолост. Огоҳ бошед, ки дар бадан гӯштпорае ҳаст, ки агар он дуруст шавад тамоми бадан дуруст мешавад, ва агар он вайрон ша­вад тамоми бадан вайрон мешавад, огоҳ бошед, ки он гӯштпора қалб аст".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Ин ҳадис қоидае аст дар парҳез аз шубҳаҳо.
 Ташвиқ ба тарки амали муштабеҳ (шубҳанок), ки ҳукмаш мушаххас нест.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>Аз Абуруқайя Тамим ибни Авси Дорӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Дин (-и ислом) насиҳат аст". Гуфтем: (Насиҳат) барои кист? Гуфт: "(Насиҳат) барои Худо, барои китоби Аллоҳ (Қуръон), барои паёмбараш ва барои пешвоёни мусалмонон ва барои умуми онҳо</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Аз Абуруқайя Тамим ибни Авси Дорӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Дин (-и ислом) насиҳат аст". Гуфтем: (Насиҳат) барои кист? Гуфт: "(Насиҳат) барои Худо, барои китоби Аллоҳ (Қуръон), барои паёмбараш ва барои пешвоёни мусалмонон ва барои умуми онҳо".</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Саллаллоҳу алайҳи ва саллам) хабар доданд, ки дин бар пояи ихлос ва ростгӯӣ устувор аст, то он гоҳ ки ба таври комил ва бе кӯтоҳӣ ё фиреб адо гардад, тавре ки Худованд фарз гардондааст. Пас Паёмбар (Саллалоҳу алайҳи ва саллам) пурсида шуд, ки насиҳат барои чи касе аст? Фармуданд: Аввал: Насиҳат барои Аллоҳ Субҳонаҳу ва Таъоло, яъне: ихлоси аъмол танҳо барои Ӯ бошад; ба Ӯ ширк оварда нашавад; ба рубубият, улуҳият, номҳо ва сифатҳои Ӯ имон оварда шавад; фармону бузургии Ӯ эҳтиром гардад ва мардумро ба имон овардан ба Ӯ даъват намудан. Дуюм: Насиҳат барои китоби Ӯ, яъне Қуръони Карим, бо ин ки бовар дошта бошем, ки он каломи Ӯ ва охирин китобаш аст, ки нозил шудааст, тамоми шариатҳои пешинро насх кардааст; онро бузург шуморем ва ба дурустӣ тиловаташ кунем; ба аҳкомаш амал намоем; ба муташобеҳоташ таслим шавем; аз таъвили ботили таҳрифгарон онро дифоъ кунем; аз мавъизаҳояш ибрат гирем; илмашро паҳн намоем ва мардумро ба он даъват кунем. Сеюм: Насиҳат барои Расули Худо Муҳаммад (Саллаллоҳу алайҳи ва саллам) — бо ин бовар, ки Ӯ охирин паёмбар аст, ба он чи овардааст, имон оварем; фармонҳояшро итоат кунем; аз манъкардаҳояш дурӣ ҷӯем; танҳо мувофиқи он чи ӯ баён кардааст, Худоро ибодат кунем; ӯро бузург шуморем; эҳтиромаш кунем; даъваташро паҳн намоем; шариаташро таблиғ кунем ва ҳар туҳматеро, ки ба ӯ баста мешавад, рад кунем. Чаҳорум: Насиҳат барои пешвоёни мусалмонҳо, бо ёрӣ карданашон дар ҳақ; ихтилоф накардан бо онҳо дар амри ҳукумат; ва шунидану итоат кардан ба онҳо дар он чи итоати Худо аст. Панҷум: Насиҳат барои мусалмонҳо, ба онҳо некӣ кардан; даъват карданашон ба хайр; зарар нарасондан ба онҳо; дӯст доштани некӣ барои онҳо ва ҳамкорӣ бо онҳо дар корҳои нек ва парҳезгорӣ.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
@@ -8087,54 +9492,50 @@
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>Ин ҳадис қоидаест дар баёни воҷиб будани иҷрои фармудаҳо ва дурӣ ҷустан аз корҳои мамнуъ.
 Наҳй (боздоштан) иҷозати анҷоми ҳеҷ чизеро намедиҳад, аммо амр бо қобилият муқайяд ва маҳдуд аст, зеро тарк (дурӣ кардан) қобили иҷро аст, вале анҷом додани амри фармуда ниёз ба қудрати иҷро дорад.
 Наҳй аз зиёд пурсидан. Олимон пурсишро ба ду қисм ҷудо кардаанд: якум, он чи ба шакли таълим ва омӯзиш аст, яъне омӯхтани он чизҳое, ки дар дин ба он ниёз аст. Ин пурсиш матлуб аст ва пурсишҳои саҳоба аз ин навъ буданд. Дувум: пурсиш аз рӯй такаллуф бошад, ки аз ин пурсиш наҳй шудааст.
 Ҳушдори ин уммат аз нофармонии паёмбараш, чунон ки дар умматҳои пеш аз ӯ низ рух додааст.
 Манъшуда ҳам камашро дар бар мегирад ва ҳам бисёрашро; зеро дурӣ ҷустан аз он муяссар намешавад, магар бо дурӣ аз каму беши он. Масалан, вақте моро аз рибо (судхӯрӣ) манъ карданд, ин ҳам рибои камро дар бар мегирад ва ҳам рибои зиёдро.
 Раҳо кардани воситаҳое, ки ба ҳаром меорад, зеро он маънои дурӣ ҷустан ҳисоб мешавад.
 Бояд инсон вақте фармони Паёмбари Худо (Саллалоҳу алайҳи ва саллам) ба гӯшаш расид, нагӯяд: Оё ин воҷиб аст ё мустаҳаб? Балки бояд бидуни таъхир ба иҷрои он шитоб кунад, чунки Паёмбар (Саллалоҳу алайҳи ва саллам) фармудааст: "Аз он чизе, ки фармон дода шудаед, ҳар қадар ки тавонистед, иҷро кунед".
 Саволи зиёд сабаби ҳалокат мешавад, хусусан дар масъалаҳое, ки расидан ба онҳо имкон надорад, монанди масоили ғайбӣ ва чӣ гунагии аҳволи рӯзи қиёмат. Дар чунин чизҳо саволи зиёд макун, то ҳалок нашавӣ ва аз ҷумлаи мардумони сахтгир ва резабин қарор гирӣ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
   </si>
   <si>
-    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Ҳамоно Худованд пок аст ва ҷуз покӣ чизеро қабул намекунад. Ба дурустӣ, Худо муъминонро бар он чи амр кардааст, ки паёмбаронро ба он амр карда буд. Ва Худои Таъоло мефармояд: ﴾Эй паёмбарон, аз покизаҳо бихӯред ва корҳои шоиста бикунед, ки ман ба он чи анҷом медиҳед, огоҳам﴿ [Сураи Муъминун, ояти 51]; ва муъминонро фармуд: ﴾Эй муъминон, аз неъматҳои покизае, ки ба шумо рӯзӣ додаем, бихӯред﴿ [Сураи Бақара, ояти 172]. 
-[...2 lines deleted...]
-  <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Ҳамоно Худованд пок аст ва ҷуз покӣ чизеро қабул намекунад. Ба дурустӣ, Худо муъминонро бар он чи амр кардааст, ки паёмбаронро ба он амр карда буд. Ва Худои Таъоло мефармояд: ﴾Эй паёмбарон, аз покизаҳо бихӯред ва корҳои шоиста бикунед, ки ман ба он чи анҷом медиҳед, огоҳам﴿ [Сураи Муъминун, ояти 51]; ва муъминонро фармуд: ﴾Эй муъминон, аз неъматҳои покизае, ки ба шумо рӯзӣ додаем, бихӯред﴿ [Сураи Бақара, ояти 172]. 
 Сипас паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мардеро зикр кард, ки сафари дуру дарозе мекунад, бо мӯйҳои парешону гардолуд, дастонашро ба сӯйи осмон бардошта мегӯяд: "Эй Парвардигори ман, эй Парвардигори ман!" Дар ҳоле, ки таому шароб ва либосаш аз ҳаром буда ва аз ҳаром ғизо гирифтааст. Пас дар чунин ҳол чӣ гуна (дуои ӯ) иҷобат мешавад?!".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
@@ -8155,53 +9556,50 @@
   <si>
     <t>Раҳо кун он чиро, ки туро ба шубҳа меандозад ва бигир он чиро, ки туро ба шубҳа намеандозад [зеро дар ростӣ оромиши хотир аст ва дар дурӯғ шакку шубҳа аст]</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Аз Абумуҳаммад, Ҳасан ибни Алӣ ибни Абутолиб, набераи Паёмбар (Саллалоҳу алайҳи ва саллам) ва наваи дӯстдоштаи ӯ ривоят аст, ки гуфт: Аз Расули Аллоҳ (Саллалоҳу алайҳи ва саллам) дар ёд дорам, ки фармуд: "Раҳо кун он чиро, ки туро ба шубҳа меандозад ва бигир он чиро, ки туро ба шубҳа намеандозад [зеро дар ростӣ оромиши хотир аст ва дар дурӯғ шакку шубҳа аст]".</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Саллаллоҳу алайҳи ва саллам) амр фармуданд, ки инсон бояд чизеро, ки дар ҳалол ё ҳаром буданаш шакку шубҳа дорад, аз гуфтор ё кирдор, тарк кунад ва ба он чи ки шак надорад ва аз ҳалол буданаш мутмаин аст, рӯй оварад.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66519</t>
   </si>
   <si>
-    <t>Аз Абуҳамза Анас ибни Молик (разияллоҳу анҳу) ходими Паёмбар (Саллалоҳу алайҳи ва саллам) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Ҳар кадоми шумо то он чиро, ки барои худ дӯст медорад, барои бародар (-и мусалмонаш) низ дӯст надорад, ҳанӯз имон наовардааст</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Аз Абуҳамза Анас ибни Молик (разияллоҳу анҳу) ходими Паёмбар (Саллалоҳу алайҳи ва саллам) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Ҳар кадоми шумо то он чиро, ки барои худ дӯст медорад, барои бародар (-и мусалмонаш) низ дӯст надорад, ҳанӯз имон наовардааст".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66520</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Аз Абуяъло Шаддод ибни Авс (разияллоҳу анҳу) аз Паёмбар (Саллалоҳу алайҳи ва саллам) ривоят аст, ки фармуданд: "Худованд эҳсон (некӣ)-ро бар ҳама чиз муқаррар кардааст. Чун агар куштед бо некӣ бикушед ва агар забҳ кардед бо некӣ забҳ кунед. Ҳаргоҳ касе аз шумо забҳ мекунад корди худро тез кунад то қурбонии худро дар вақти забҳ азоб надиҳад".</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
 كمال الشريعة واشتمالها على كل خير، ومن ذلك رحمة الحيوان والرفق به.
 النهي عن المُثْلة بالإنسان بعد قتله.
 تحريم كل ما فيه تعذيب للحيوان.</t>
@@ -8234,111 +9632,102 @@
   <si>
     <t>Ибн Аббос (разияллоҳу анҳу) хабар медиҳад, ки вақте хурдсол буд ва ҳамроҳи Паёмбари Худо (Саллаллоҳу алайҳи ва саллам) савор буд, он ҳазрат ба ӯ гуфтанд: "Ман ба ту чанд чизро меомӯзонам, ки Худо туро ба онҳо баҳраманд мекунад": Худовандро бо риояи фармудаҳо ва дурӣ аз манъкардаҳояш бо худ бидон, ба гунае, ки Ӯ Таъоло туро дар тоату ибодат ба Худ бинад, на дар гуноҳон ва нофармонӣ. Агар ин гуна амал кардӣ, Ӯ Таъоло туро аз балоҳои дунё ва охират дар паноҳаш нигоҳ медорад ва ҳарҷо ки бошӣ Худо ба ту нусрат медиҳад. Агар чизе мехоҳӣ фақат аз Худо бихоҳ, зеро танҳо Ӯ Таъолост, ки ба суолкунандагон посух мегӯяд. Агар ёрӣ мехоҳӣ фақат аз Худо бихоҳ. Ба яқин бидон, ки агар аҳли замин ҳама ҷамъ оянд, то барои ту манфиат бахшанд, суде ба ту нахоҳад расид, магар он чи Худованд навишта аст ва агар аҳли замин ҳама ҷамъ оянд, ки то ба ту зиёне расонанд, зиёне ба ту нахоҳад расид, магар он чи Худованд бароят муқаддар сохта аст. Худованд ин корро навиштааст ва бар асоси илм ва ҳикмати Ӯ Таъоло муқаддар сохта шудааст ва он чи Худованд навишта аст, тағйире надорад. Ва ҳар касе Худоро бо итоат аз фармонҳояш ва дурӣ аз манҳиёташ ҳифз мекунад, пас Худованд низ пешорӯйи банда аст, аз ҳоли ӯ огоҳ аст ва ӯро ҳифз мекунад ва ёрӣ медиҳад. Агар банда дар замони осудагӣ ва неъмат итоати Худоро кунад, Худо дар замони сахтӣ ва тангӣ барояш наҷот ва роҳе барои баромадан медиҳад. Бояд ҳар як банда аз тақдири Худо, хоҳ хайр бошад, хоҳ шар, розӣ бошад. Ва дар вақти сахтӣ ва мусибат сабр намояд, зеро сабр калиди наҷот аст. Ҳар гоҳ тангдилӣ ва бенавоӣ зиёд шавад, пас бидонад, ки наҷот ва кушоиш аз ҷониби Худованд наздик аст. Ва ҳар гоҳ душворӣ ва сахтӣ пеш ояд, ҳатман Худованд ба дунболи он осониро хоҳад фиристод.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Аҳамияти омӯзиши масоили динӣ ба кӯдакон ва фарзандон, аз ҷумла тавҳид, одоб ва ғайра.
 Подош аз ҷинси амал аст.
 Амр ба эътимод ва таваккул кардани танҳо бар Худо, ва Ӯ Таъоло беҳтарин корсоз ва пуштибон аст.
 Имон ба қазо ва қадар ва розӣ будан ба он, ва инки Худованд ҳама чизро муқаддар кардааст.
 Ҳар кӣ аз фармони Худованд саркашӣ ва кӯтоҳӣ кунад, Худованд ӯро зоеъ месозад ва аз ӯ муҳофизат намекунад.
 Муждаи бузург ин аст, ки ҳаргоҳ инсон ба тангӣ ва душворӣ дучор шавад, бояд мунтазири осонӣ бошад.
 Оромиш барои банда дар вақти расидани мусибат ва аз даст рафтани чизе, ки дӯсташ медошт, дар сухани Паёмбар (Саллалоҳу алайҳи ва саллам) зикр шудааст: "Бидон, он чи ба ту расид, ҳаргиз наметавонист аз ту бигзарад; ва он чи аз ту бозмонд ва ба ту нарасид, ҳаргиз наметавонист ба ту бирасад". Ҷумлаи аввал тасаллӣ медиҳад дар баробари чизҳои ногуворе, ки ба инсон расидааст, яъне ин кори тақдир буд. Ҷумлаи дувум оромӣ мебахшад дар баробари он чизҳое, ки дӯсташ медошт, вале онҳоро аз даст дод, яъне аслан барои ту муқаррар нашуда буд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66522</t>
   </si>
   <si>
-    <t>Аз Абумасъуд, Уқба ибни Амри Ансории Бадрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Ба дурустӣ, он чи мардум аз панди паёмбарони пешин дарёфтаанд, ин аст: "Ҳар гоҳ шарм накардӣ, пас ҳар чи мехоҳӣ бикун»". [Шарму ҳаё дар ҳамаи шариатҳои осмонӣ писандида ва мавриди ситоиш будааст. Яъне, агар шарму ҳаё надошта бошӣ, ки туро аз чизҳои ҳаром боздорад, пас ҳар чи хоҳӣ бикун, вале барои худ бадбахтӣ меорӣ]</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Аз Абумасъуд, Уқба ибни Амри Ансории Бадрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Ба дурустӣ, он чи мардум аз панди паёмбарони пешин дарёфтаанд, ин аст: "Ҳар гоҳ шарм накардӣ, пас ҳар чи мехоҳӣ бикун»". [Шарму ҳаё дар ҳамаи шариатҳои осмонӣ писандида ва мавриди ситоиш будааст. Яъне, агар шарму ҳаё надошта бошӣ, ки туро аз чизҳои ҳаром боздорад, пас ҳар чи хоҳӣ бикун, вале барои худ бадбахтӣ меорӣ].</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66523</t>
   </si>
   <si>
-    <t>Аз Абуамр, дар ривояте, Абуамра Суфён ибни Абдуллоҳ (разияллоҳу анҳу) ривоят аст, ки гуфт:||Гуфтам: Эй паёмбари Аллоҳ! Дар мавриди Ислом ба ман сухане бигӯ, ки ҷуз ту аз касе напурсам. Фармуданд: "Бигӯ: Ба Аллоҳ имон овардам, сипас истиқомат биварз (рост бош)</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Аз Абуамр, дар ривояте, Абуамра Суфён ибни Абдуллоҳ (разияллоҳу анҳу) ривоят аст, ки гуфт: Гуфтам: Эй паёмбари Аллоҳ! Дар мавриди Ислом ба ман сухане бигӯ, ки ҷуз ту аз касе напурсам. Фармуданд: "Бигӯ: Ба Аллоҳ имон овардам, сипас истиқомат биварз (рост бош)".</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>Барои ман хабар деҳ, оё ҳар гоҳ намозҳои фарзшударо бихонам, моҳи Рамазонро рӯза бидорам, ҳалолро ҳалол бидонам ва ҳаромро ҳаром бидонам</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>Аз Абуабдуллоҳ Ҷобир ибни Абдуллоҳи Ансорӣ (разияллоҳу анҳумо) ривоят аст, ки гуфт: "Марде аз Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) суол карда пурсид: "Барои ман хабар деҳ, оё ҳар гоҳ намозҳои фарзшударо бихонам, моҳи Рамазонро рӯза бидорам, ҳалолро ҳалол бидонам ва ҳаромро ҳаром бидонам ва ба онҳо чизе наафзоям, ба биҳишт дохил мешавам?" Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) гуфт: «"Оре".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>Покизагӣ нисфи имон аст. (Савоби лафзи) "алҳамдулиллоҳ" мизон(-и некӣ)-ро пур мекунад. (Савоби лафзи) "субҳоналлоҳ ва алҳамдулиллоҳ" он чи байни замину осмонҳост, пур мекунад</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>Аз Абумолик, Ҳорис ибни Осими Ашъарӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Покизагӣ нисфи имон аст. (Савоби лафзи) "алҳамдулиллоҳ" мизон(-и некӣ)-ро пур мекунад. (Савоби лафзи) "субҳоналлоҳ ва алҳамдулиллоҳ" он чи байни замину осмонҳост, пур мекунад. Намоз рӯшноӣ аст. Садақа бурҳон(-и имондорӣ) аст. Сабру шикебоӣ равшанӣ(-и имон) аст. Қуръон барои ту ё бар зидди ту ҳуҷҷат аст. Мардумон бомдодон саъйу талош мекунанд, пас касе (бо анҷом додани корҳои нек) ҷонашро (ба Худо) фурӯхта, пас (худро аз азоб) раҳо мекунад ва каси дигаре (бо анҷом додани корҳои зишт) ҷонашро (ба шайтон ва ҳавову ҳаваси худ) фурӯхта, пас (худро) ба ҳалокат мувоҷеҳ месозад"</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66526</t>
-  </si>
-[...1 lines deleted...]
-    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Барои ҳар як пайванди устухони инсон садақа лозим аст. Ҳар рӯзе, ки дар он офтоб тулуъ мекунад, агар миёни ду нафар оштӣ биандозӣ (адолат кунӣ), садақа аст; ва чун ба марде барои савор шудан ба ҳайвони савориаш ёрӣ расонӣ ё бар он ҳайвон бору бандашро бор кунӣ ё бардорӣ, садақа аст; ва сухани хуш садақа аст; ва ҳар як қадаме, ки барои рафтан ба намоз мегузорӣ, садақа аст; ва чун чизи озордиҳандаро аз сари роҳ бартараф кунӣ, садақа аст</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Барои ҳар як пайванди устухони инсон садақа лозим аст. Ҳар рӯзе, ки дар он офтоб тулуъ мекунад, агар миёни ду нафар оштӣ биандозӣ (адолат кунӣ), садақа аст; ва чун ба марде барои савор шудан ба ҳайвони савориаш ёрӣ расонӣ ё бар он ҳайвон бору бандашро бор кунӣ ё бардорӣ, садақа аст; ва сухани хуш садақа аст; ва ҳар як қадаме, ки барои рафтан ба намоз мегузорӣ, садақа аст; ва чун чизи озордиҳандаро аз сари роҳ бартараф кунӣ, садақа аст".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>Шуморо ба тақвои Аллоҳ Таъоло ва гӯш кардан ва итоат кардан (-и фармонраво) васият мекунам, ҳарчанд бардае бар шумо ҳукмрон шавад. Ҳар ки баъд аз ман зинда монад, ихтилофоти бисёре хоҳад дид. Пас, бар шумо лозим аст аз суннати ман ва суннати халифаҳои роҳнамо ва ҳидоятёфтаи ман пайравӣ кунед</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
     <t>Аз Абӯ Наҷиҳ ал-Ирбоз ибни Сория (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (Саллаллоҳу алайҳи ва саллам) моро панде дод, ки қалбҳо аз он ба ларза омаданд ва ашкҳо аз чашмҳо ҷорӣ шуд. Гуфтем: Эй Расули Худо! Ин гӯё мавъизаи касест, ки бо мо видоъ мекунад. Ба мо васият кун! Фармуд: "Шуморо ба тақвои Аллоҳ Таъоло ва гӯш кардан ва итоат кардан (-и фармонраво) васият мекунам, ҳарчанд бардае бар шумо ҳукмрон шавад. Ҳар ки баъд аз ман зинда монад, ихтилофоти бисёре хоҳад дид. Пас, бар шумо лозим аст аз суннати ман ва суннати халифаҳои роҳнамо ва ҳидоятёфтаи ман пайравӣ кунед. Ба он сахт чанг занед ва онро бо дандонҳои курсӣ нигоҳ доред. Ва аз корҳои навпайдо (дар дин) эҳтиёт кунед, зеро ҳар бидъате гумроҳист".</t>
   </si>
@@ -8408,87 +9797,75 @@
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Наҳй аз муҷозоте ки бештар аз ҳад (-и шаръӣ) бошад.
 Худованд бандагонро ба чизе, ки бар зиёни онҳо тамом мешавад, амр нафармудааст.
 Ин ҳадис қоидаест дар ҳаром будани зарар ва зиёну озор расондан, хоҳ бо гуфтор бошад, ё кирдор ва ё бо тарки масъулият.
 Яке аз қоидаҳои шариъат ин аст, ки "Зарар бартараф карда мешавад". Шариат зарарро қабул надорад, ва зарар расонидан бар дигаронро инкор мекунад.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والدارقطني وغيرهما مسندًا]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
-    <t>Аз Ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Агар (мол танҳо) бо даъво кардан ба мардум дода мешуд, он гоҳ мардон молу хуни қавмро даъво мекарданд, лекин ба даъвогар гувоҳ овардан ва ба он ки мункир мешавад, қасам ёд кардан (лозим) аст</t>
-[...1 lines deleted...]
-  <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>Аз Ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Агар (мол танҳо) бо даъво кардан ба мардум дода мешуд, он гоҳ мардон молу хуни қавмро даъво мекарданд, лекин ба даъвогар гувоҳ овардан ва ба он ки мункир мешавад, қасам ёд кардан (лозим) аст".</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
     <t>[رواه البيهقي وغيره هكذا وبعضه في الصحيحين]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>Ҳаройина, Худои Таъоло хубиҳо ва бадиҳоро муқаррар намуда, сипас онҳоро баён кардааст</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>Ибни Аббос (разияллоҳу анҳумо) аз Паёмбари Худо (Саллалоҳу алайҳи ва саллам) нақл мекунад, ки ӯ дар он чи аз Парвардигор Таборака ва Таъоло ривоят мекунад фармуд: "Ҳаройина, Худои Таъоло хубиҳо ва бадиҳоро муқаррар намуда, сипас онҳоро баён кардааст. Пас, ҳар ки қасди некӣ карду онро ба анҷом нарасонид, Худои Таъоло онро (барои вай) дар назди Худ як хубии комил менависад ва агар қасди некӣ карду онро ба анҷом расонид, Худои Таъоло онро (барои вай) дар назди Худ аз даҳ хубӣ то ҳафсад баробар ва аз он ҳам бештар менависад; ва агар қасди бадӣ карду онро адо накард, Худои Таъоло онро (барои вай) дар назди Худ як хубии комил менависад; ва агар қасди бадӣ карду онро ба анҷом расонид, Худои Таъоло онро (барои вай) як бадӣ менависад".</t>
-  </si>
-[...7 lines deleted...]
-____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم في صحيحيهما بهذه الحروف]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>Худои Таъоло фармудааст: "Ҳар ки бо дӯсте аз дӯстони Ман душманӣ намояд, Ман бар (зидди) вай ҷанг эълон менамоям. Бандаи Манро ҳеҷ чизе барои наздикӣ ҷустан ба сӯйи Ман сазовортар аз (иҷрои) он чи ки бар вай фарз гардондаам, нест</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (Саллалоҳу алайҳи ва саллам) фармуданд: "Худои Таъоло фармудааст: "Ҳар ки бо дӯсте аз дӯстони Ман душманӣ намояд, Ман бар (зидди) вай ҷанг эълон менамоям. Бандаи Манро ҳеҷ чизе барои наздикӣ ҷустан ба сӯйи Ман сазовортар аз (иҷрои) он чи ки бар вай фарз гардондаам, нест. Ва бандаи Ман ҳамеша ба воситаи анҷом додани ибодатҳои нофила ба Ман наздиктар мешавад, то Ман ӯро дӯст мегирам, вақте ки Ман вайро дӯст доштам, он гоҳ (нигаҳдорандаи) гӯши ӯ хоҳам шуд, ки ба воситаи он вай хоҳад шунид; ва (нигаҳдорандаи) чашми ӯ, ки ба воситаи он вай хоҳад дид; ва (нигаҳдорандаи) дасти ӯ, ки ба воситаи он вай сахт хоҳад гирифт; ва (нигаҳдорандаи) пойи ӯ, ки ба воситаи он вай ҳаракат хоҳад кард. Ва агар ӯ аз Ман чизе талаб кунад, Ман бетаъхир ба ӯ инро мебахшам, агар ӯ ба паноҳи Ман шитобад, Ман, албатта, ӯро дар паноҳи Худ мегирам!".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة.
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
@@ -8572,53 +9949,50 @@
   </si>
   <si>
     <t>Абумусои Ашъарӣ (разияллоҳу анҳу) хабар медиҳад, ки Паёмбар (Саллалоҳу алайҳи ва саллам) ӯро ба Яман фиристод. Ӯро (Паёмбарро) дар бораи нӯшокиҳое, ки он ҷо таёр мекунанд, пурсид, ки оё он нӯшокиҳо ҳаром ҳастанд ё ҳалол. Паёмбар (Саллалоҳу алайҳи ва саллам) дар ин бораи он нӯшиданиҳо тавзеҳ хост. Абумусо (разияллоҳу анҳу) гуфт: Он нӯшиданиҳо яке "битъ" мебошад, ки аз асал таёр мешавад ва дигарӣ "мазр", ки аз ҷав таёр мешавад. Пас, Паёмбар (Саллалоҳу алайҳи ва саллам), ки аз суханони фарогир ва кӯтоҳ баҳраманд аст, фармуд: "Ҳар чизи масткунанда ҳаром аст".</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Набиз: Обест, ки дар он хурмо, ё асал, ё ҷав ё монанди он андохта мешавад, то ки таъм ва маззаи ширин бигирад. Баъд аз муддате мумкин аст, ки тахмир шавад (тағйир ёбад) ва ба нӯшокии масткунанда табдил ёбад.
 Ин ҳадис қоидаест дар ҳаром будани ҳама навъҳои масткунандаҳо, монанди шароб, ҳашиш ва ғайра.
 Аҳамияти пурсидан дар бораи чизҳое, ки як мусалмон ба он эҳтиёҷ дорад.
 Аввалин бор май вақте ҳаром шуд, ки бар асари нӯшидани он яке аз муҳоҷирон дар вақти намоз хондан оятҳоро ба ҳам омехта хонд, пас ояти зерин нозил шуд: (Эй касоне, ки имон овардаед, дар ҳоли мастӣ ба намоз наистед, то замоне ки бидонед чӣ мегӯед) (Сураи Нисо, ояти 43). Пас аз он, мунодии Паёмбар (Саллалоҳу алайҳи ва саллам) эълон мекард: "Маст ба намоз наздик нашавад". Сипас Аллоҳ Таъоло шаробро бо ояти зерин пурра ҳаром гардонид: (Эй касоне, ки имон овардаед, бе тардид, шаробу қимор ва бутҳову тирҳои қуръакашӣ палид [ва] аз кор [-ҳои] шайтон ҳастанд, пас, аз онҳо дурӣ кунед, бошад, ки растагор шавед, 90 Дар ҳақиқат, шайтон мехоҳад бо шаробу қимор, миёнатон душманӣ ва кина эҷод кунад ва шуморо аз ёди Аллоҳ Таъоло ва аз намоз боздорад, пас, [эй муъминон, ҳоло ки ҳақиқатро донистед] оё аз онҳо даст бармедоред? 91) (Сураи Моида, оятҳои 90-91).   Ин нишон медиҳад, ки таҳрими шароб ба тадриҷ сурат гирифт, то ниҳоят Аллоҳ онро комилан манъ кард.
 Аллоҳ Таъоло майро ҳаром кард, зеро он зиёну фасоди бузургро дар бар мегирад.
 Меъёр дар ҳаром будани нӯшокиҳо сифати масткунандагии онҳост; агар набиз (нӯшокии аз мева, асал, ё ҷав омодашуда) дорои хусусияти масткунӣ бошад, он ҳаром аст. Вале агар чунин набошад ва маст накунад, он ҳалол ва ҷоиз аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
-  </si>
-[...1 lines deleted...]
-    <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Чор чиз аст, ки агар дар шахсе бошанд, он шахс мунофиқи холис аст ва агар яке аз онҳо дар ӯ бошад, ба хислате аз хислатҳои нифоқ муттасиф гардидааст, магар он, ки он хислатро тарк намояд: Чун сухан бигӯяд, дурӯғ гӯяд; агар ваъда диҳад хилофи ваъдааш амал кунад; агар душманӣ кунад аз ҳад мегузарад; агар аҳду паймон бибандад, хиёнат кунад</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Чор чиз аст, ки агар дар шахсе бошанд, он шахс мунофиқи холис аст ва агар яке аз онҳо дар ӯ бошад, ба хислате аз хислатҳои нифоқ муттасиф гардидааст, магар он, ки он хислатро тарк намояд: Чун сухан бигӯяд, дурӯғ гӯяд; агар ваъда диҳад хилофи ваъдааш амал кунад; агар душманӣ кунад аз ҳад мегузарад; агар аҳду паймон бибандад, хиёнат кунад".</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>Агар шумо чуноне, ки шоиста аст, бар Аллоҳ таваккал кунед, ба шумо рӯзӣ хоҳад дод ҳамчуноне, ки ба парандагон рӯзӣ медиҳад, ки субҳ гурусна аз лонаи худ берун мераванд ва шомгоҳон бо шиками сер боз мегарданд</t>
   </si>
   <si>
@@ -9024,51 +10398,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O242"/>
+  <dimension ref="A1:O283"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -9274,11138 +10648,13065 @@
       </c>
       <c r="I6" t="s">
         <v>57</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6" t="s">
         <v>58</v>
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
       <c r="M6" t="s">
         <v>59</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
       <c r="O6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7">
-        <v>3331</v>
+        <v>3061</v>
       </c>
       <c r="B7" t="s">
         <v>61</v>
       </c>
       <c r="C7" t="s">
         <v>62</v>
       </c>
       <c r="D7" t="s">
         <v>63</v>
       </c>
       <c r="E7" t="s">
         <v>64</v>
       </c>
       <c r="F7" t="s">
         <v>65</v>
       </c>
       <c r="G7" t="s">
         <v>66</v>
       </c>
       <c r="H7" t="s">
         <v>67</v>
       </c>
       <c r="I7" t="s">
         <v>68</v>
       </c>
       <c r="J7" t="s">
         <v>24</v>
       </c>
       <c r="K7" t="s">
         <v>25</v>
       </c>
       <c r="L7" t="s">
         <v>26</v>
       </c>
       <c r="M7" t="s">
         <v>27</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
       <c r="O7" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8">
-        <v>3336</v>
+        <v>3088</v>
       </c>
       <c r="B8" t="s">
         <v>70</v>
       </c>
       <c r="C8" t="s">
         <v>71</v>
       </c>
       <c r="D8" t="s">
         <v>72</v>
       </c>
       <c r="E8" t="s">
         <v>73</v>
       </c>
       <c r="F8" t="s">
         <v>74</v>
       </c>
       <c r="G8" t="s">
         <v>75</v>
       </c>
       <c r="H8" t="s">
         <v>76</v>
       </c>
       <c r="I8" t="s">
         <v>77</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8" t="s">
         <v>78</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
       <c r="M8" t="s">
         <v>79</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9">
-        <v>3342</v>
+        <v>3107</v>
       </c>
       <c r="B9" t="s">
         <v>81</v>
       </c>
       <c r="C9" t="s">
         <v>82</v>
       </c>
       <c r="D9" t="s">
         <v>83</v>
       </c>
       <c r="E9" t="s">
         <v>84</v>
       </c>
       <c r="F9" t="s">
         <v>85</v>
       </c>
       <c r="G9" t="s">
         <v>86</v>
       </c>
       <c r="H9" t="s">
         <v>87</v>
       </c>
       <c r="I9" t="s">
         <v>88</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
       <c r="K9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L9" t="s">
+        <v>26</v>
+      </c>
+      <c r="M9" t="s">
+        <v>27</v>
+      </c>
+      <c r="N9" t="s">
+        <v>28</v>
+      </c>
+      <c r="O9" t="s">
         <v>89</v>
-      </c>
-[...10 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10">
-        <v>3347</v>
+        <v>3144</v>
       </c>
       <c r="B10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C10" t="s">
+        <v>91</v>
+      </c>
+      <c r="D10" t="s">
         <v>92</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>93</v>
       </c>
-      <c r="D10" t="s">
+      <c r="F10" t="s">
         <v>94</v>
       </c>
-      <c r="E10" t="s">
+      <c r="G10" t="s">
         <v>95</v>
       </c>
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>96</v>
       </c>
-      <c r="G10" t="s">
+      <c r="I10" t="s">
         <v>97</v>
       </c>
-      <c r="H10" t="s">
+      <c r="J10" t="s">
+        <v>24</v>
+      </c>
+      <c r="K10" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M10" t="s">
+        <v>27</v>
+      </c>
+      <c r="N10" t="s">
+        <v>28</v>
+      </c>
+      <c r="O10" t="s">
         <v>98</v>
-      </c>
-[...19 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11">
-        <v>3350</v>
+        <v>3279</v>
       </c>
       <c r="B11" t="s">
+        <v>99</v>
+      </c>
+      <c r="C11" t="s">
+        <v>100</v>
+      </c>
+      <c r="D11" t="s">
         <v>101</v>
       </c>
-      <c r="C11" t="s">
+      <c r="E11" t="s">
         <v>102</v>
       </c>
-      <c r="D11" t="s">
+      <c r="F11" t="s">
         <v>103</v>
       </c>
-      <c r="E11" t="s">
+      <c r="G11" t="s">
         <v>104</v>
       </c>
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>105</v>
       </c>
-      <c r="G11" t="s">
+      <c r="I11" t="s">
         <v>106</v>
       </c>
-      <c r="H11" t="s">
+      <c r="J11" t="s">
+        <v>24</v>
+      </c>
+      <c r="K11" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11" t="s">
+        <v>26</v>
+      </c>
+      <c r="M11" t="s">
+        <v>27</v>
+      </c>
+      <c r="N11" t="s">
+        <v>28</v>
+      </c>
+      <c r="O11" t="s">
         <v>107</v>
-      </c>
-[...19 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12">
-        <v>3359</v>
+        <v>3313</v>
       </c>
       <c r="B12" t="s">
+        <v>108</v>
+      </c>
+      <c r="C12" t="s">
+        <v>109</v>
+      </c>
+      <c r="D12" t="s">
+        <v>110</v>
+      </c>
+      <c r="E12" t="s">
+        <v>111</v>
+      </c>
+      <c r="F12" t="s">
+        <v>112</v>
+      </c>
+      <c r="G12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H12" t="s">
         <v>114</v>
       </c>
-      <c r="C12" t="s">
+      <c r="I12" t="s">
         <v>115</v>
       </c>
-      <c r="D12" t="s">
+      <c r="J12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K12" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" t="s">
+        <v>26</v>
+      </c>
+      <c r="M12" t="s">
+        <v>27</v>
+      </c>
+      <c r="N12" t="s">
+        <v>28</v>
+      </c>
+      <c r="O12" t="s">
         <v>116</v>
-      </c>
-[...31 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13">
-        <v>3390</v>
+        <v>3330</v>
       </c>
       <c r="B13" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="C13" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="D13" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E13" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="F13" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="G13" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="H13" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="I13" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13" t="s">
         <v>25</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
       <c r="M13" t="s">
         <v>27</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
       <c r="O13" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14">
-        <v>3406</v>
+        <v>3331</v>
       </c>
       <c r="B14" t="s">
+        <v>126</v>
+      </c>
+      <c r="C14" t="s">
+        <v>127</v>
+      </c>
+      <c r="D14" t="s">
+        <v>128</v>
+      </c>
+      <c r="E14" t="s">
+        <v>129</v>
+      </c>
+      <c r="F14" t="s">
+        <v>130</v>
+      </c>
+      <c r="G14" t="s">
+        <v>131</v>
+      </c>
+      <c r="H14" t="s">
+        <v>132</v>
+      </c>
+      <c r="I14" t="s">
+        <v>133</v>
+      </c>
+      <c r="J14" t="s">
+        <v>24</v>
+      </c>
+      <c r="K14" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" t="s">
+        <v>26</v>
+      </c>
+      <c r="M14" t="s">
+        <v>27</v>
+      </c>
+      <c r="N14" t="s">
+        <v>28</v>
+      </c>
+      <c r="O14" t="s">
         <v>134</v>
-      </c>
-[...37 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15">
-        <v>3414</v>
+        <v>3336</v>
       </c>
       <c r="B15" t="s">
+        <v>135</v>
+      </c>
+      <c r="C15" t="s">
+        <v>136</v>
+      </c>
+      <c r="D15" t="s">
+        <v>137</v>
+      </c>
+      <c r="E15" t="s">
+        <v>138</v>
+      </c>
+      <c r="F15" t="s">
+        <v>139</v>
+      </c>
+      <c r="G15" t="s">
+        <v>140</v>
+      </c>
+      <c r="H15" t="s">
+        <v>141</v>
+      </c>
+      <c r="I15" t="s">
+        <v>142</v>
+      </c>
+      <c r="J15" t="s">
+        <v>24</v>
+      </c>
+      <c r="K15" t="s">
         <v>143</v>
       </c>
-      <c r="C15" t="s">
+      <c r="L15" t="s">
+        <v>26</v>
+      </c>
+      <c r="M15" t="s">
         <v>144</v>
       </c>
-      <c r="D15" t="s">
+      <c r="N15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O15" t="s">
         <v>145</v>
-      </c>
-[...31 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16">
-        <v>3418</v>
+        <v>3342</v>
       </c>
       <c r="B16" t="s">
+        <v>146</v>
+      </c>
+      <c r="C16" t="s">
+        <v>147</v>
+      </c>
+      <c r="D16" t="s">
+        <v>148</v>
+      </c>
+      <c r="E16" t="s">
+        <v>149</v>
+      </c>
+      <c r="F16" t="s">
+        <v>150</v>
+      </c>
+      <c r="G16" t="s">
+        <v>151</v>
+      </c>
+      <c r="H16" t="s">
         <v>152</v>
       </c>
-      <c r="C16" t="s">
+      <c r="I16" t="s">
         <v>153</v>
       </c>
-      <c r="D16" t="s">
+      <c r="J16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K16" t="s">
+        <v>78</v>
+      </c>
+      <c r="L16" t="s">
+        <v>26</v>
+      </c>
+      <c r="M16" t="s">
+        <v>79</v>
+      </c>
+      <c r="N16" t="s">
+        <v>28</v>
+      </c>
+      <c r="O16" t="s">
         <v>154</v>
-      </c>
-[...31 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17">
-        <v>3420</v>
+        <v>3347</v>
       </c>
       <c r="B17" t="s">
+        <v>155</v>
+      </c>
+      <c r="C17" t="s">
+        <v>156</v>
+      </c>
+      <c r="D17" t="s">
+        <v>157</v>
+      </c>
+      <c r="E17" t="s">
+        <v>158</v>
+      </c>
+      <c r="F17" t="s">
+        <v>159</v>
+      </c>
+      <c r="G17" t="s">
+        <v>160</v>
+      </c>
+      <c r="H17" t="s">
         <v>161</v>
       </c>
-      <c r="C17" t="s">
+      <c r="I17" t="s">
         <v>162</v>
       </c>
-      <c r="D17" t="s">
+      <c r="J17" t="s">
+        <v>24</v>
+      </c>
+      <c r="K17" t="s">
+        <v>78</v>
+      </c>
+      <c r="L17" t="s">
+        <v>26</v>
+      </c>
+      <c r="M17" t="s">
+        <v>79</v>
+      </c>
+      <c r="N17" t="s">
+        <v>28</v>
+      </c>
+      <c r="O17" t="s">
         <v>163</v>
-      </c>
-[...31 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18">
-        <v>3475</v>
+        <v>3350</v>
       </c>
       <c r="B18" t="s">
+        <v>164</v>
+      </c>
+      <c r="C18" t="s">
+        <v>165</v>
+      </c>
+      <c r="D18" t="s">
+        <v>166</v>
+      </c>
+      <c r="E18" t="s">
+        <v>167</v>
+      </c>
+      <c r="F18" t="s">
+        <v>168</v>
+      </c>
+      <c r="G18" t="s">
+        <v>169</v>
+      </c>
+      <c r="H18" t="s">
         <v>170</v>
       </c>
-      <c r="C18" t="s">
+      <c r="I18" t="s">
         <v>171</v>
       </c>
-      <c r="D18" t="s">
+      <c r="J18" t="s">
         <v>172</v>
       </c>
-      <c r="E18" t="s">
+      <c r="K18" t="s">
         <v>173</v>
       </c>
-      <c r="F18" t="s">
+      <c r="L18" t="s">
         <v>174</v>
       </c>
-      <c r="G18" t="s">
+      <c r="M18" t="s">
         <v>175</v>
       </c>
-      <c r="H18" t="s">
+      <c r="N18" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18" t="s">
         <v>176</v>
-      </c>
-[...19 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19">
-        <v>3553</v>
+        <v>3359</v>
       </c>
       <c r="B19" t="s">
+        <v>177</v>
+      </c>
+      <c r="C19" t="s">
+        <v>178</v>
+      </c>
+      <c r="D19" t="s">
         <v>179</v>
       </c>
-      <c r="C19" t="s">
+      <c r="E19" t="s">
         <v>180</v>
       </c>
-      <c r="D19" t="s">
+      <c r="F19" t="s">
         <v>181</v>
       </c>
-      <c r="E19" t="s">
+      <c r="G19" t="s">
         <v>182</v>
       </c>
-      <c r="F19" t="s">
+      <c r="H19" t="s">
         <v>183</v>
       </c>
-      <c r="G19" t="s">
+      <c r="I19" t="s">
         <v>184</v>
       </c>
-      <c r="H19" t="s">
+      <c r="J19" t="s">
+        <v>24</v>
+      </c>
+      <c r="K19" t="s">
         <v>185</v>
       </c>
-      <c r="I19" t="s">
+      <c r="L19" t="s">
+        <v>26</v>
+      </c>
+      <c r="M19" t="s">
         <v>186</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
       <c r="N19" t="s">
         <v>28</v>
       </c>
       <c r="O19" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20">
-        <v>3567</v>
+        <v>3366</v>
       </c>
       <c r="B20" t="s">
         <v>188</v>
       </c>
       <c r="C20" t="s">
         <v>189</v>
       </c>
       <c r="D20" t="s">
         <v>190</v>
       </c>
       <c r="E20" t="s">
         <v>191</v>
       </c>
       <c r="F20" t="s">
         <v>192</v>
       </c>
       <c r="G20" t="s">
         <v>193</v>
       </c>
       <c r="H20" t="s">
         <v>194</v>
       </c>
       <c r="I20" t="s">
         <v>195</v>
       </c>
       <c r="J20" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K20" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" t="s">
+        <v>26</v>
+      </c>
+      <c r="M20" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" t="s">
+        <v>28</v>
+      </c>
+      <c r="O20" t="s">
         <v>196</v>
-      </c>
-[...10 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21">
-        <v>3581</v>
+        <v>3390</v>
       </c>
       <c r="B21" t="s">
+        <v>197</v>
+      </c>
+      <c r="C21" t="s">
+        <v>198</v>
+      </c>
+      <c r="D21" t="s">
         <v>199</v>
       </c>
-      <c r="C21" t="s">
+      <c r="E21" t="s">
         <v>200</v>
       </c>
-      <c r="D21" t="s">
+      <c r="F21" t="s">
         <v>201</v>
       </c>
-      <c r="E21" t="s">
+      <c r="G21" t="s">
         <v>202</v>
       </c>
-      <c r="F21" t="s">
+      <c r="H21" t="s">
         <v>203</v>
       </c>
-      <c r="G21" t="s">
+      <c r="I21" t="s">
         <v>204</v>
       </c>
-      <c r="H21" t="s">
+      <c r="J21" t="s">
+        <v>24</v>
+      </c>
+      <c r="K21" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" t="s">
+        <v>26</v>
+      </c>
+      <c r="M21" t="s">
+        <v>27</v>
+      </c>
+      <c r="N21" t="s">
+        <v>28</v>
+      </c>
+      <c r="O21" t="s">
         <v>205</v>
-      </c>
-[...19 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22">
-        <v>3588</v>
+        <v>3406</v>
       </c>
       <c r="B22" t="s">
+        <v>206</v>
+      </c>
+      <c r="C22" t="s">
+        <v>207</v>
+      </c>
+      <c r="D22" t="s">
         <v>208</v>
       </c>
-      <c r="C22" t="s">
+      <c r="E22" t="s">
         <v>209</v>
       </c>
-      <c r="D22" t="s">
+      <c r="F22" t="s">
         <v>210</v>
       </c>
-      <c r="E22" t="s">
+      <c r="G22" t="s">
         <v>211</v>
       </c>
-      <c r="F22" t="s">
+      <c r="H22" t="s">
         <v>212</v>
       </c>
-      <c r="G22" t="s">
+      <c r="I22" t="s">
         <v>213</v>
       </c>
-      <c r="H22" t="s">
+      <c r="J22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K22" t="s">
+        <v>58</v>
+      </c>
+      <c r="L22" t="s">
+        <v>26</v>
+      </c>
+      <c r="M22" t="s">
+        <v>59</v>
+      </c>
+      <c r="N22" t="s">
+        <v>28</v>
+      </c>
+      <c r="O22" t="s">
         <v>214</v>
-      </c>
-[...19 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23">
-        <v>3591</v>
+        <v>3414</v>
       </c>
       <c r="B23" t="s">
+        <v>215</v>
+      </c>
+      <c r="C23" t="s">
+        <v>216</v>
+      </c>
+      <c r="D23" t="s">
+        <v>217</v>
+      </c>
+      <c r="E23" t="s">
+        <v>218</v>
+      </c>
+      <c r="F23" t="s">
         <v>219</v>
       </c>
-      <c r="C23" t="s">
+      <c r="G23" t="s">
         <v>220</v>
       </c>
-      <c r="D23" t="s">
+      <c r="H23" t="s">
         <v>221</v>
       </c>
-      <c r="E23" t="s">
+      <c r="I23" t="s">
         <v>222</v>
       </c>
-      <c r="F23" t="s">
+      <c r="J23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K23" t="s">
+        <v>58</v>
+      </c>
+      <c r="L23" t="s">
+        <v>26</v>
+      </c>
+      <c r="M23" t="s">
+        <v>59</v>
+      </c>
+      <c r="N23" t="s">
+        <v>28</v>
+      </c>
+      <c r="O23" t="s">
         <v>223</v>
-      </c>
-[...25 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24">
-        <v>3686</v>
+        <v>3418</v>
       </c>
       <c r="B24" t="s">
+        <v>224</v>
+      </c>
+      <c r="C24" t="s">
+        <v>225</v>
+      </c>
+      <c r="D24" t="s">
+        <v>226</v>
+      </c>
+      <c r="E24" t="s">
+        <v>227</v>
+      </c>
+      <c r="F24" t="s">
         <v>228</v>
       </c>
-      <c r="C24" t="s">
+      <c r="G24" t="s">
         <v>229</v>
       </c>
-      <c r="D24" t="s">
+      <c r="H24" t="s">
         <v>230</v>
       </c>
-      <c r="E24" t="s">
+      <c r="I24" t="s">
         <v>231</v>
       </c>
-      <c r="F24" t="s">
+      <c r="J24" t="s">
+        <v>24</v>
+      </c>
+      <c r="K24" t="s">
+        <v>78</v>
+      </c>
+      <c r="L24" t="s">
+        <v>26</v>
+      </c>
+      <c r="M24" t="s">
+        <v>79</v>
+      </c>
+      <c r="N24" t="s">
+        <v>28</v>
+      </c>
+      <c r="O24" t="s">
         <v>232</v>
-      </c>
-[...25 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25">
-        <v>3702</v>
+        <v>3420</v>
       </c>
       <c r="B25" t="s">
+        <v>233</v>
+      </c>
+      <c r="C25" t="s">
+        <v>234</v>
+      </c>
+      <c r="D25" t="s">
+        <v>235</v>
+      </c>
+      <c r="E25" t="s">
+        <v>236</v>
+      </c>
+      <c r="F25" t="s">
         <v>237</v>
       </c>
-      <c r="C25" t="s">
+      <c r="G25" t="s">
         <v>238</v>
       </c>
-      <c r="D25" t="s">
+      <c r="H25" t="s">
         <v>239</v>
       </c>
-      <c r="E25" t="s">
+      <c r="I25" t="s">
         <v>240</v>
       </c>
-      <c r="F25" t="s">
+      <c r="J25" t="s">
+        <v>24</v>
+      </c>
+      <c r="K25" t="s">
+        <v>78</v>
+      </c>
+      <c r="L25" t="s">
+        <v>26</v>
+      </c>
+      <c r="M25" t="s">
+        <v>79</v>
+      </c>
+      <c r="N25" t="s">
+        <v>28</v>
+      </c>
+      <c r="O25" t="s">
         <v>241</v>
-      </c>
-[...25 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26">
-        <v>3706</v>
+        <v>3475</v>
       </c>
       <c r="B26" t="s">
+        <v>242</v>
+      </c>
+      <c r="C26" t="s">
+        <v>243</v>
+      </c>
+      <c r="D26" t="s">
+        <v>244</v>
+      </c>
+      <c r="E26" t="s">
+        <v>245</v>
+      </c>
+      <c r="F26" t="s">
         <v>246</v>
       </c>
-      <c r="C26" t="s">
+      <c r="G26" t="s">
         <v>247</v>
       </c>
-      <c r="D26" t="s">
+      <c r="H26" t="s">
         <v>248</v>
       </c>
-      <c r="E26" t="s">
+      <c r="I26" t="s">
         <v>249</v>
       </c>
-      <c r="F26" t="s">
+      <c r="J26" t="s">
+        <v>24</v>
+      </c>
+      <c r="K26" t="s">
+        <v>58</v>
+      </c>
+      <c r="L26" t="s">
+        <v>26</v>
+      </c>
+      <c r="M26" t="s">
+        <v>59</v>
+      </c>
+      <c r="N26" t="s">
+        <v>28</v>
+      </c>
+      <c r="O26" t="s">
         <v>250</v>
-      </c>
-[...25 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27">
-        <v>3716</v>
+        <v>3553</v>
       </c>
       <c r="B27" t="s">
+        <v>251</v>
+      </c>
+      <c r="C27" t="s">
+        <v>252</v>
+      </c>
+      <c r="D27" t="s">
+        <v>253</v>
+      </c>
+      <c r="E27" t="s">
+        <v>254</v>
+      </c>
+      <c r="F27" t="s">
         <v>255</v>
       </c>
-      <c r="C27" t="s">
+      <c r="G27" t="s">
         <v>256</v>
       </c>
-      <c r="D27" t="s">
+      <c r="H27" t="s">
         <v>257</v>
       </c>
-      <c r="E27" t="s">
+      <c r="I27" t="s">
         <v>258</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
       <c r="J27" t="s">
         <v>24</v>
       </c>
       <c r="K27" t="s">
         <v>58</v>
       </c>
       <c r="L27" t="s">
         <v>26</v>
       </c>
       <c r="M27" t="s">
         <v>59</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
       <c r="O27" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28">
-        <v>3753</v>
+        <v>3567</v>
       </c>
       <c r="B28" t="s">
+        <v>260</v>
+      </c>
+      <c r="C28" t="s">
+        <v>261</v>
+      </c>
+      <c r="D28" t="s">
+        <v>262</v>
+      </c>
+      <c r="E28" t="s">
+        <v>263</v>
+      </c>
+      <c r="F28" t="s">
         <v>264</v>
       </c>
-      <c r="C28" t="s">
+      <c r="G28" t="s">
         <v>265</v>
       </c>
-      <c r="D28" t="s">
+      <c r="H28" t="s">
         <v>266</v>
       </c>
-      <c r="E28" t="s">
+      <c r="I28" t="s">
         <v>267</v>
       </c>
-      <c r="F28" t="s">
+      <c r="J28" t="s">
+        <v>172</v>
+      </c>
+      <c r="K28" t="s">
         <v>268</v>
       </c>
-      <c r="G28" t="s">
+      <c r="L28" t="s">
+        <v>174</v>
+      </c>
+      <c r="M28" t="s">
         <v>269</v>
       </c>
-      <c r="H28" t="s">
+      <c r="N28" t="s">
+        <v>28</v>
+      </c>
+      <c r="O28" t="s">
         <v>270</v>
-      </c>
-[...19 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
-        <v>3854</v>
+        <v>3581</v>
       </c>
       <c r="B29" t="s">
+        <v>271</v>
+      </c>
+      <c r="C29" t="s">
+        <v>272</v>
+      </c>
+      <c r="D29" t="s">
         <v>273</v>
       </c>
-      <c r="C29" t="s">
+      <c r="E29" t="s">
         <v>274</v>
       </c>
-      <c r="D29" t="s">
+      <c r="F29" t="s">
         <v>275</v>
       </c>
-      <c r="E29" t="s">
+      <c r="G29" t="s">
         <v>276</v>
       </c>
-      <c r="F29" t="s">
+      <c r="H29" t="s">
         <v>277</v>
       </c>
-      <c r="G29" t="s">
+      <c r="I29" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
       <c r="J29" t="s">
         <v>24</v>
       </c>
       <c r="K29" t="s">
         <v>58</v>
       </c>
       <c r="L29" t="s">
         <v>26</v>
       </c>
       <c r="M29" t="s">
         <v>59</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
       <c r="O29" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
-        <v>4186</v>
+        <v>3588</v>
       </c>
       <c r="B30" t="s">
+        <v>280</v>
+      </c>
+      <c r="C30" t="s">
+        <v>281</v>
+      </c>
+      <c r="D30" t="s">
         <v>282</v>
       </c>
-      <c r="C30" t="s">
+      <c r="E30" t="s">
         <v>283</v>
       </c>
-      <c r="D30" t="s">
+      <c r="F30" t="s">
         <v>284</v>
       </c>
-      <c r="E30" t="s">
+      <c r="G30" t="s">
         <v>285</v>
       </c>
-      <c r="F30" t="s">
+      <c r="H30" t="s">
         <v>286</v>
       </c>
-      <c r="G30" t="s">
+      <c r="I30" t="s">
         <v>287</v>
       </c>
-      <c r="H30" t="s">
+      <c r="J30" t="s">
+        <v>24</v>
+      </c>
+      <c r="K30" t="s">
         <v>288</v>
       </c>
-      <c r="I30" t="s">
+      <c r="L30" t="s">
+        <v>26</v>
+      </c>
+      <c r="M30" t="s">
         <v>289</v>
       </c>
-      <c r="J30" t="s">
-[...2 lines deleted...]
-      <c r="K30" t="s">
+      <c r="N30" t="s">
+        <v>28</v>
+      </c>
+      <c r="O30" t="s">
         <v>290</v>
-      </c>
-[...10 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
-        <v>4196</v>
+        <v>3591</v>
       </c>
       <c r="B31" t="s">
+        <v>291</v>
+      </c>
+      <c r="C31" t="s">
+        <v>292</v>
+      </c>
+      <c r="D31" t="s">
         <v>293</v>
       </c>
-      <c r="C31" t="s">
+      <c r="E31" t="s">
         <v>294</v>
       </c>
-      <c r="D31" t="s">
+      <c r="F31" t="s">
         <v>295</v>
       </c>
-      <c r="E31" t="s">
+      <c r="G31" t="s">
         <v>296</v>
       </c>
-      <c r="F31" t="s">
+      <c r="H31" t="s">
         <v>297</v>
       </c>
-      <c r="G31" t="s">
+      <c r="I31" t="s">
         <v>298</v>
       </c>
-      <c r="H31" t="s">
+      <c r="J31" t="s">
+        <v>24</v>
+      </c>
+      <c r="K31" t="s">
+        <v>78</v>
+      </c>
+      <c r="L31" t="s">
+        <v>26</v>
+      </c>
+      <c r="M31" t="s">
+        <v>79</v>
+      </c>
+      <c r="N31" t="s">
+        <v>28</v>
+      </c>
+      <c r="O31" t="s">
         <v>299</v>
-      </c>
-[...19 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
-        <v>4202</v>
+        <v>3686</v>
       </c>
       <c r="B32" t="s">
+        <v>300</v>
+      </c>
+      <c r="C32" t="s">
+        <v>301</v>
+      </c>
+      <c r="D32" t="s">
         <v>302</v>
       </c>
-      <c r="C32" t="s">
+      <c r="E32" t="s">
         <v>303</v>
       </c>
-      <c r="D32" t="s">
+      <c r="F32" t="s">
         <v>304</v>
       </c>
-      <c r="E32" t="s">
+      <c r="G32" t="s">
         <v>305</v>
       </c>
-      <c r="F32" t="s">
+      <c r="H32" t="s">
         <v>306</v>
       </c>
-      <c r="G32" t="s">
+      <c r="I32" t="s">
         <v>307</v>
       </c>
-      <c r="H32" t="s">
+      <c r="J32" t="s">
+        <v>24</v>
+      </c>
+      <c r="K32" t="s">
+        <v>58</v>
+      </c>
+      <c r="L32" t="s">
+        <v>26</v>
+      </c>
+      <c r="M32" t="s">
+        <v>59</v>
+      </c>
+      <c r="N32" t="s">
+        <v>28</v>
+      </c>
+      <c r="O32" t="s">
         <v>308</v>
-      </c>
-[...19 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
-        <v>4204</v>
+        <v>3702</v>
       </c>
       <c r="B33" t="s">
+        <v>309</v>
+      </c>
+      <c r="C33" t="s">
+        <v>310</v>
+      </c>
+      <c r="D33" t="s">
         <v>311</v>
       </c>
-      <c r="C33" t="s">
+      <c r="E33" t="s">
         <v>312</v>
       </c>
-      <c r="D33" t="s">
+      <c r="F33" t="s">
         <v>313</v>
       </c>
-      <c r="E33" t="s">
+      <c r="G33" t="s">
         <v>314</v>
       </c>
-      <c r="F33" t="s">
+      <c r="H33" t="s">
         <v>315</v>
       </c>
-      <c r="G33" t="s">
+      <c r="I33" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
       <c r="J33" t="s">
         <v>24</v>
       </c>
       <c r="K33" t="s">
         <v>58</v>
       </c>
       <c r="L33" t="s">
         <v>26</v>
       </c>
       <c r="M33" t="s">
         <v>59</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
-        <v>4211</v>
+        <v>3706</v>
       </c>
       <c r="B34" t="s">
+        <v>318</v>
+      </c>
+      <c r="C34" t="s">
+        <v>319</v>
+      </c>
+      <c r="D34" t="s">
         <v>320</v>
       </c>
-      <c r="C34" t="s">
+      <c r="E34" t="s">
         <v>321</v>
       </c>
-      <c r="D34" t="s">
+      <c r="F34" t="s">
         <v>322</v>
       </c>
-      <c r="E34" t="s">
+      <c r="G34" t="s">
         <v>323</v>
       </c>
-      <c r="F34" t="s">
+      <c r="H34" t="s">
         <v>324</v>
       </c>
-      <c r="G34" t="s">
+      <c r="I34" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34" t="s">
         <v>25</v>
       </c>
       <c r="L34" t="s">
         <v>26</v>
       </c>
       <c r="M34" t="s">
         <v>27</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
       <c r="O34" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
-        <v>4216</v>
+        <v>3716</v>
       </c>
       <c r="B35" t="s">
+        <v>327</v>
+      </c>
+      <c r="C35" t="s">
+        <v>328</v>
+      </c>
+      <c r="D35" t="s">
         <v>329</v>
       </c>
-      <c r="C35" t="s">
+      <c r="E35" t="s">
         <v>330</v>
       </c>
-      <c r="D35" t="s">
+      <c r="F35" t="s">
         <v>331</v>
       </c>
-      <c r="E35" t="s">
+      <c r="G35" t="s">
         <v>332</v>
       </c>
-      <c r="F35" t="s">
+      <c r="H35" t="s">
         <v>333</v>
       </c>
-      <c r="G35" t="s">
+      <c r="I35" t="s">
         <v>334</v>
       </c>
-      <c r="H35" t="s">
+      <c r="J35" t="s">
+        <v>24</v>
+      </c>
+      <c r="K35" t="s">
+        <v>58</v>
+      </c>
+      <c r="L35" t="s">
+        <v>26</v>
+      </c>
+      <c r="M35" t="s">
+        <v>59</v>
+      </c>
+      <c r="N35" t="s">
+        <v>28</v>
+      </c>
+      <c r="O35" t="s">
         <v>335</v>
-      </c>
-[...19 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
-        <v>4295</v>
+        <v>3753</v>
       </c>
       <c r="B36" t="s">
+        <v>336</v>
+      </c>
+      <c r="C36" t="s">
+        <v>337</v>
+      </c>
+      <c r="D36" t="s">
+        <v>338</v>
+      </c>
+      <c r="E36" t="s">
+        <v>339</v>
+      </c>
+      <c r="F36" t="s">
+        <v>340</v>
+      </c>
+      <c r="G36" t="s">
+        <v>341</v>
+      </c>
+      <c r="H36" t="s">
         <v>342</v>
       </c>
-      <c r="C36" t="s">
+      <c r="I36" t="s">
         <v>343</v>
-      </c>
-[...16 lines deleted...]
-        <v>349</v>
       </c>
       <c r="J36" t="s">
         <v>24</v>
       </c>
       <c r="K36" t="s">
         <v>25</v>
       </c>
       <c r="L36" t="s">
         <v>26</v>
       </c>
       <c r="M36" t="s">
         <v>27</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
       <c r="O36" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
-        <v>4302</v>
+        <v>3854</v>
       </c>
       <c r="B37" t="s">
+        <v>345</v>
+      </c>
+      <c r="C37" t="s">
+        <v>346</v>
+      </c>
+      <c r="D37" t="s">
+        <v>347</v>
+      </c>
+      <c r="E37" t="s">
+        <v>348</v>
+      </c>
+      <c r="F37" t="s">
+        <v>349</v>
+      </c>
+      <c r="G37" t="s">
+        <v>350</v>
+      </c>
+      <c r="H37" t="s">
         <v>351</v>
       </c>
-      <c r="C37" t="s">
+      <c r="I37" t="s">
         <v>352</v>
       </c>
-      <c r="D37" t="s">
+      <c r="J37" t="s">
+        <v>24</v>
+      </c>
+      <c r="K37" t="s">
+        <v>58</v>
+      </c>
+      <c r="L37" t="s">
+        <v>26</v>
+      </c>
+      <c r="M37" t="s">
+        <v>59</v>
+      </c>
+      <c r="N37" t="s">
+        <v>28</v>
+      </c>
+      <c r="O37" t="s">
         <v>353</v>
-      </c>
-[...31 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
-        <v>4303</v>
+        <v>4186</v>
       </c>
       <c r="B38" t="s">
+        <v>354</v>
+      </c>
+      <c r="C38" t="s">
+        <v>355</v>
+      </c>
+      <c r="D38" t="s">
+        <v>356</v>
+      </c>
+      <c r="E38" t="s">
+        <v>357</v>
+      </c>
+      <c r="F38" t="s">
+        <v>358</v>
+      </c>
+      <c r="G38" t="s">
+        <v>359</v>
+      </c>
+      <c r="H38" t="s">
+        <v>360</v>
+      </c>
+      <c r="I38" t="s">
+        <v>361</v>
+      </c>
+      <c r="J38" t="s">
+        <v>24</v>
+      </c>
+      <c r="K38" t="s">
+        <v>362</v>
+      </c>
+      <c r="L38" t="s">
+        <v>26</v>
+      </c>
+      <c r="M38" t="s">
+        <v>363</v>
+      </c>
+      <c r="N38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O38" t="s">
         <v>364</v>
-      </c>
-[...37 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
-        <v>4304</v>
+        <v>4196</v>
       </c>
       <c r="B39" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="C39" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
       <c r="D39" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="E39" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="F39" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
       <c r="G39" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
       <c r="H39" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
       <c r="I39" t="s">
-        <v>384</v>
+        <v>372</v>
       </c>
       <c r="J39" t="s">
         <v>24</v>
       </c>
       <c r="K39" t="s">
         <v>25</v>
       </c>
       <c r="L39" t="s">
         <v>26</v>
       </c>
       <c r="M39" t="s">
         <v>27</v>
       </c>
       <c r="N39" t="s">
         <v>28</v>
       </c>
       <c r="O39" t="s">
-        <v>385</v>
+        <v>373</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
-        <v>4307</v>
+        <v>4202</v>
       </c>
       <c r="B40" t="s">
-        <v>386</v>
+        <v>374</v>
       </c>
       <c r="C40" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="D40" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="E40" t="s">
-        <v>389</v>
+        <v>377</v>
       </c>
       <c r="F40" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="G40" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
       <c r="H40" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="I40" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
       <c r="J40" t="s">
-        <v>337</v>
+        <v>24</v>
       </c>
       <c r="K40" t="s">
-        <v>394</v>
+        <v>25</v>
       </c>
       <c r="L40" t="s">
-        <v>339</v>
+        <v>26</v>
       </c>
       <c r="M40" t="s">
-        <v>395</v>
+        <v>27</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
       <c r="O40" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
-        <v>4308</v>
+        <v>4204</v>
       </c>
       <c r="B41" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="C41" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
       <c r="D41" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="E41" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="F41" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
       <c r="G41" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="H41" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="I41" t="s">
-        <v>404</v>
+        <v>390</v>
       </c>
       <c r="J41" t="s">
         <v>24</v>
       </c>
       <c r="K41" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
       <c r="M41" t="s">
-        <v>90</v>
+        <v>59</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41" t="s">
-        <v>405</v>
+        <v>391</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
-        <v>4309</v>
+        <v>4211</v>
       </c>
       <c r="B42" t="s">
-        <v>406</v>
+        <v>392</v>
       </c>
       <c r="C42" t="s">
-        <v>407</v>
+        <v>393</v>
       </c>
       <c r="D42" t="s">
-        <v>408</v>
+        <v>394</v>
       </c>
       <c r="E42" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="F42" t="s">
-        <v>410</v>
+        <v>396</v>
       </c>
       <c r="G42" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
       <c r="H42" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="I42" t="s">
-        <v>413</v>
+        <v>399</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
-        <v>414</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
-        <v>4311</v>
+        <v>4216</v>
       </c>
       <c r="B43" t="s">
-        <v>415</v>
+        <v>401</v>
       </c>
       <c r="C43" t="s">
-        <v>416</v>
+        <v>402</v>
       </c>
       <c r="D43" t="s">
-        <v>417</v>
+        <v>403</v>
       </c>
       <c r="E43" t="s">
-        <v>418</v>
+        <v>404</v>
       </c>
       <c r="F43" t="s">
-        <v>419</v>
+        <v>405</v>
       </c>
       <c r="G43" t="s">
-        <v>420</v>
+        <v>406</v>
       </c>
       <c r="H43" t="s">
-        <v>421</v>
+        <v>407</v>
       </c>
       <c r="I43" t="s">
-        <v>422</v>
+        <v>408</v>
       </c>
       <c r="J43" t="s">
-        <v>24</v>
+        <v>409</v>
       </c>
       <c r="K43" t="s">
-        <v>25</v>
+        <v>410</v>
       </c>
       <c r="L43" t="s">
-        <v>26</v>
+        <v>411</v>
       </c>
       <c r="M43" t="s">
-        <v>27</v>
+        <v>412</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
-        <v>4314</v>
+        <v>4295</v>
       </c>
       <c r="B44" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="C44" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
       <c r="D44" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="E44" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
       <c r="F44" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="G44" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="H44" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="I44" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44" t="s">
         <v>25</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
       <c r="M44" t="s">
         <v>27</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
-        <v>4316</v>
+        <v>4302</v>
       </c>
       <c r="B45" t="s">
+        <v>423</v>
+      </c>
+      <c r="C45" t="s">
+        <v>424</v>
+      </c>
+      <c r="D45" t="s">
+        <v>425</v>
+      </c>
+      <c r="E45" t="s">
+        <v>426</v>
+      </c>
+      <c r="F45" t="s">
+        <v>427</v>
+      </c>
+      <c r="G45" t="s">
+        <v>428</v>
+      </c>
+      <c r="H45" t="s">
+        <v>429</v>
+      </c>
+      <c r="I45" t="s">
+        <v>430</v>
+      </c>
+      <c r="J45" t="s">
+        <v>431</v>
+      </c>
+      <c r="K45" t="s">
+        <v>432</v>
+      </c>
+      <c r="L45" t="s">
         <v>433</v>
       </c>
-      <c r="C45" t="s">
+      <c r="M45" t="s">
         <v>434</v>
       </c>
-      <c r="D45" t="s">
+      <c r="N45" t="s">
+        <v>28</v>
+      </c>
+      <c r="O45" t="s">
         <v>435</v>
-      </c>
-[...31 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
-        <v>4319</v>
+        <v>4303</v>
       </c>
       <c r="B46" t="s">
+        <v>436</v>
+      </c>
+      <c r="C46" t="s">
+        <v>437</v>
+      </c>
+      <c r="D46" t="s">
+        <v>438</v>
+      </c>
+      <c r="E46" t="s">
+        <v>439</v>
+      </c>
+      <c r="F46" t="s">
+        <v>440</v>
+      </c>
+      <c r="G46" t="s">
+        <v>441</v>
+      </c>
+      <c r="H46" t="s">
         <v>442</v>
       </c>
-      <c r="C46" t="s">
+      <c r="I46" t="s">
         <v>443</v>
       </c>
-      <c r="D46" t="s">
+      <c r="J46" t="s">
         <v>444</v>
       </c>
-      <c r="E46" t="s">
+      <c r="K46" t="s">
         <v>445</v>
       </c>
-      <c r="F46" t="s">
+      <c r="L46" t="s">
         <v>446</v>
       </c>
-      <c r="G46" t="s">
+      <c r="M46" t="s">
         <v>447</v>
       </c>
-      <c r="H46" t="s">
+      <c r="N46" t="s">
+        <v>28</v>
+      </c>
+      <c r="O46" t="s">
         <v>448</v>
-      </c>
-[...19 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>4322</v>
+        <v>4304</v>
       </c>
       <c r="B47" t="s">
+        <v>449</v>
+      </c>
+      <c r="C47" t="s">
+        <v>450</v>
+      </c>
+      <c r="D47" t="s">
         <v>451</v>
       </c>
-      <c r="C47" t="s">
+      <c r="E47" t="s">
         <v>452</v>
       </c>
-      <c r="D47" t="s">
+      <c r="F47" t="s">
         <v>453</v>
       </c>
-      <c r="E47" t="s">
+      <c r="G47" t="s">
         <v>454</v>
       </c>
-      <c r="F47" t="s">
+      <c r="H47" t="s">
         <v>455</v>
       </c>
-      <c r="G47" t="s">
+      <c r="I47" t="s">
         <v>456</v>
-      </c>
-[...4 lines deleted...]
-        <v>458</v>
       </c>
       <c r="J47" t="s">
         <v>24</v>
       </c>
       <c r="K47" t="s">
         <v>25</v>
       </c>
       <c r="L47" t="s">
         <v>26</v>
       </c>
       <c r="M47" t="s">
         <v>27</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
       <c r="O47" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>4555</v>
+        <v>4307</v>
       </c>
       <c r="B48" t="s">
+        <v>458</v>
+      </c>
+      <c r="C48" t="s">
+        <v>459</v>
+      </c>
+      <c r="D48" t="s">
         <v>460</v>
       </c>
-      <c r="C48" t="s">
+      <c r="E48" t="s">
         <v>461</v>
       </c>
-      <c r="D48" t="s">
+      <c r="F48" t="s">
         <v>462</v>
       </c>
-      <c r="E48" t="s">
+      <c r="G48" t="s">
         <v>463</v>
       </c>
-      <c r="F48" t="s">
+      <c r="H48" t="s">
         <v>464</v>
       </c>
-      <c r="G48" t="s">
+      <c r="I48" t="s">
         <v>465</v>
       </c>
-      <c r="H48" t="s">
+      <c r="J48" t="s">
+        <v>409</v>
+      </c>
+      <c r="K48" t="s">
         <v>466</v>
       </c>
-      <c r="I48" t="s">
+      <c r="L48" t="s">
+        <v>411</v>
+      </c>
+      <c r="M48" t="s">
         <v>467</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>4556</v>
+        <v>4308</v>
       </c>
       <c r="B49" t="s">
         <v>469</v>
       </c>
       <c r="C49" t="s">
         <v>470</v>
       </c>
       <c r="D49" t="s">
         <v>471</v>
       </c>
       <c r="E49" t="s">
         <v>472</v>
       </c>
       <c r="F49" t="s">
         <v>473</v>
       </c>
       <c r="G49" t="s">
         <v>474</v>
       </c>
       <c r="H49" t="s">
         <v>475</v>
       </c>
       <c r="I49" t="s">
         <v>476</v>
       </c>
       <c r="J49" t="s">
         <v>24</v>
       </c>
       <c r="K49" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="L49" t="s">
         <v>26</v>
       </c>
       <c r="M49" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>4558</v>
+        <v>4309</v>
       </c>
       <c r="B50" t="s">
         <v>478</v>
       </c>
       <c r="C50" t="s">
         <v>479</v>
       </c>
       <c r="D50" t="s">
         <v>480</v>
       </c>
       <c r="E50" t="s">
         <v>481</v>
       </c>
       <c r="F50" t="s">
         <v>482</v>
       </c>
       <c r="G50" t="s">
         <v>483</v>
       </c>
       <c r="H50" t="s">
         <v>484</v>
       </c>
       <c r="I50" t="s">
         <v>485</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>4559</v>
+        <v>4311</v>
       </c>
       <c r="B51" t="s">
         <v>487</v>
       </c>
       <c r="C51" t="s">
         <v>488</v>
       </c>
       <c r="D51" t="s">
         <v>489</v>
       </c>
       <c r="E51" t="s">
         <v>490</v>
       </c>
       <c r="F51" t="s">
         <v>491</v>
       </c>
       <c r="G51" t="s">
         <v>492</v>
       </c>
       <c r="H51" t="s">
         <v>493</v>
       </c>
       <c r="I51" t="s">
         <v>494</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>4560</v>
+        <v>4314</v>
       </c>
       <c r="B52" t="s">
         <v>496</v>
       </c>
       <c r="C52" t="s">
         <v>497</v>
       </c>
       <c r="D52" t="s">
         <v>498</v>
       </c>
       <c r="E52" t="s">
         <v>499</v>
       </c>
       <c r="F52" t="s">
         <v>500</v>
       </c>
       <c r="G52" t="s">
         <v>501</v>
       </c>
       <c r="H52" t="s">
         <v>502</v>
       </c>
       <c r="I52" t="s">
         <v>503</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
         <v>25</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
         <v>27</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>4563</v>
+        <v>4316</v>
       </c>
       <c r="B53" t="s">
         <v>505</v>
       </c>
       <c r="C53" t="s">
         <v>506</v>
       </c>
       <c r="D53" t="s">
         <v>507</v>
       </c>
       <c r="E53" t="s">
         <v>508</v>
       </c>
       <c r="F53" t="s">
         <v>509</v>
       </c>
       <c r="G53" t="s">
         <v>510</v>
       </c>
       <c r="H53" t="s">
         <v>511</v>
       </c>
       <c r="I53" t="s">
         <v>512</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>4564</v>
+        <v>4319</v>
       </c>
       <c r="B54" t="s">
         <v>514</v>
       </c>
       <c r="C54" t="s">
         <v>515</v>
       </c>
       <c r="D54" t="s">
         <v>516</v>
       </c>
       <c r="E54" t="s">
         <v>517</v>
       </c>
       <c r="F54" t="s">
         <v>518</v>
       </c>
       <c r="G54" t="s">
         <v>519</v>
       </c>
       <c r="H54" t="s">
         <v>520</v>
       </c>
       <c r="I54" t="s">
         <v>521</v>
       </c>
       <c r="J54" t="s">
         <v>24</v>
       </c>
       <c r="K54" t="s">
+        <v>78</v>
+      </c>
+      <c r="L54" t="s">
+        <v>26</v>
+      </c>
+      <c r="M54" t="s">
+        <v>79</v>
+      </c>
+      <c r="N54" t="s">
+        <v>28</v>
+      </c>
+      <c r="O54" t="s">
         <v>522</v>
-      </c>
-[...10 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>4568</v>
+        <v>4322</v>
       </c>
       <c r="B55" t="s">
+        <v>523</v>
+      </c>
+      <c r="C55" t="s">
+        <v>524</v>
+      </c>
+      <c r="D55" t="s">
         <v>525</v>
       </c>
-      <c r="C55" t="s">
+      <c r="E55" t="s">
         <v>526</v>
       </c>
-      <c r="D55" t="s">
+      <c r="F55" t="s">
         <v>527</v>
       </c>
-      <c r="E55" t="s">
+      <c r="G55" t="s">
         <v>528</v>
       </c>
-      <c r="F55" t="s">
+      <c r="H55" t="s">
         <v>529</v>
       </c>
-      <c r="G55" t="s">
+      <c r="I55" t="s">
         <v>530</v>
-      </c>
-[...4 lines deleted...]
-        <v>532</v>
       </c>
       <c r="J55" t="s">
         <v>24</v>
       </c>
       <c r="K55" t="s">
         <v>25</v>
       </c>
       <c r="L55" t="s">
         <v>26</v>
       </c>
       <c r="M55" t="s">
         <v>27</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>4704</v>
+        <v>4555</v>
       </c>
       <c r="B56" t="s">
+        <v>532</v>
+      </c>
+      <c r="C56" t="s">
+        <v>533</v>
+      </c>
+      <c r="D56" t="s">
         <v>534</v>
       </c>
-      <c r="C56" t="s">
+      <c r="E56" t="s">
         <v>535</v>
       </c>
-      <c r="D56" t="s">
+      <c r="F56" t="s">
         <v>536</v>
       </c>
-      <c r="E56" t="s">
+      <c r="G56" t="s">
         <v>537</v>
       </c>
-      <c r="F56" t="s">
+      <c r="H56" t="s">
         <v>538</v>
       </c>
-      <c r="G56" t="s">
+      <c r="I56" t="s">
         <v>539</v>
       </c>
-      <c r="H56" t="s">
+      <c r="J56" t="s">
+        <v>24</v>
+      </c>
+      <c r="K56" t="s">
+        <v>78</v>
+      </c>
+      <c r="L56" t="s">
+        <v>26</v>
+      </c>
+      <c r="M56" t="s">
+        <v>79</v>
+      </c>
+      <c r="N56" t="s">
+        <v>28</v>
+      </c>
+      <c r="O56" t="s">
         <v>540</v>
-      </c>
-[...19 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>4706</v>
+        <v>4556</v>
       </c>
       <c r="B57" t="s">
+        <v>541</v>
+      </c>
+      <c r="C57" t="s">
+        <v>542</v>
+      </c>
+      <c r="D57" t="s">
         <v>543</v>
       </c>
-      <c r="C57" t="s">
+      <c r="E57" t="s">
         <v>544</v>
       </c>
-      <c r="D57" t="s">
+      <c r="F57" t="s">
         <v>545</v>
       </c>
-      <c r="E57" t="s">
+      <c r="G57" t="s">
         <v>546</v>
       </c>
-      <c r="F57" t="s">
+      <c r="H57" t="s">
         <v>547</v>
       </c>
-      <c r="G57" t="s">
+      <c r="I57" t="s">
         <v>548</v>
       </c>
-      <c r="H57" t="s">
+      <c r="J57" t="s">
+        <v>24</v>
+      </c>
+      <c r="K57" t="s">
+        <v>25</v>
+      </c>
+      <c r="L57" t="s">
+        <v>26</v>
+      </c>
+      <c r="M57" t="s">
+        <v>27</v>
+      </c>
+      <c r="N57" t="s">
+        <v>28</v>
+      </c>
+      <c r="O57" t="s">
         <v>549</v>
-      </c>
-[...19 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>4709</v>
+        <v>4558</v>
       </c>
       <c r="B58" t="s">
+        <v>550</v>
+      </c>
+      <c r="C58" t="s">
+        <v>551</v>
+      </c>
+      <c r="D58" t="s">
         <v>552</v>
       </c>
-      <c r="C58" t="s">
+      <c r="E58" t="s">
         <v>553</v>
       </c>
-      <c r="D58" t="s">
+      <c r="F58" t="s">
         <v>554</v>
       </c>
-      <c r="E58" t="s">
+      <c r="G58" t="s">
         <v>555</v>
       </c>
-      <c r="F58" t="s">
+      <c r="H58" t="s">
         <v>556</v>
       </c>
-      <c r="G58" t="s">
+      <c r="I58" t="s">
         <v>557</v>
       </c>
-      <c r="H58" t="s">
+      <c r="J58" t="s">
+        <v>24</v>
+      </c>
+      <c r="K58" t="s">
+        <v>78</v>
+      </c>
+      <c r="L58" t="s">
+        <v>26</v>
+      </c>
+      <c r="M58" t="s">
+        <v>79</v>
+      </c>
+      <c r="N58" t="s">
+        <v>28</v>
+      </c>
+      <c r="O58" t="s">
         <v>558</v>
-      </c>
-[...19 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>4711</v>
+        <v>4559</v>
       </c>
       <c r="B59" t="s">
+        <v>559</v>
+      </c>
+      <c r="C59" t="s">
+        <v>560</v>
+      </c>
+      <c r="D59" t="s">
         <v>561</v>
       </c>
-      <c r="C59" t="s">
+      <c r="E59" t="s">
         <v>562</v>
       </c>
-      <c r="D59" t="s">
+      <c r="F59" t="s">
         <v>563</v>
       </c>
-      <c r="E59" t="s">
+      <c r="G59" t="s">
         <v>564</v>
       </c>
-      <c r="F59" t="s">
+      <c r="H59" t="s">
         <v>565</v>
       </c>
-      <c r="G59" t="s">
+      <c r="I59" t="s">
         <v>566</v>
       </c>
-      <c r="H59" t="s">
+      <c r="J59" t="s">
+        <v>24</v>
+      </c>
+      <c r="K59" t="s">
+        <v>58</v>
+      </c>
+      <c r="L59" t="s">
+        <v>26</v>
+      </c>
+      <c r="M59" t="s">
+        <v>59</v>
+      </c>
+      <c r="N59" t="s">
+        <v>28</v>
+      </c>
+      <c r="O59" t="s">
         <v>567</v>
-      </c>
-[...19 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>4714</v>
+        <v>4560</v>
       </c>
       <c r="B60" t="s">
+        <v>568</v>
+      </c>
+      <c r="C60" t="s">
+        <v>569</v>
+      </c>
+      <c r="D60" t="s">
+        <v>570</v>
+      </c>
+      <c r="E60" t="s">
+        <v>571</v>
+      </c>
+      <c r="F60" t="s">
+        <v>572</v>
+      </c>
+      <c r="G60" t="s">
+        <v>573</v>
+      </c>
+      <c r="H60" t="s">
         <v>574</v>
       </c>
-      <c r="C60" t="s">
+      <c r="I60" t="s">
         <v>575</v>
-      </c>
-[...16 lines deleted...]
-        <v>581</v>
       </c>
       <c r="J60" t="s">
         <v>24</v>
       </c>
       <c r="K60" t="s">
         <v>25</v>
       </c>
       <c r="L60" t="s">
         <v>26</v>
       </c>
       <c r="M60" t="s">
         <v>27</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>4716</v>
+        <v>4563</v>
       </c>
       <c r="B61" t="s">
+        <v>577</v>
+      </c>
+      <c r="C61" t="s">
+        <v>578</v>
+      </c>
+      <c r="D61" t="s">
+        <v>579</v>
+      </c>
+      <c r="E61" t="s">
+        <v>580</v>
+      </c>
+      <c r="F61" t="s">
+        <v>581</v>
+      </c>
+      <c r="G61" t="s">
+        <v>582</v>
+      </c>
+      <c r="H61" t="s">
         <v>583</v>
       </c>
-      <c r="C61" t="s">
+      <c r="I61" t="s">
         <v>584</v>
       </c>
-      <c r="D61" t="s">
+      <c r="J61" t="s">
+        <v>24</v>
+      </c>
+      <c r="K61" t="s">
+        <v>78</v>
+      </c>
+      <c r="L61" t="s">
+        <v>26</v>
+      </c>
+      <c r="M61" t="s">
+        <v>79</v>
+      </c>
+      <c r="N61" t="s">
+        <v>28</v>
+      </c>
+      <c r="O61" t="s">
         <v>585</v>
-      </c>
-[...31 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>4717</v>
+        <v>4564</v>
       </c>
       <c r="B62" t="s">
+        <v>586</v>
+      </c>
+      <c r="C62" t="s">
+        <v>587</v>
+      </c>
+      <c r="D62" t="s">
+        <v>588</v>
+      </c>
+      <c r="E62" t="s">
+        <v>589</v>
+      </c>
+      <c r="F62" t="s">
+        <v>590</v>
+      </c>
+      <c r="G62" t="s">
+        <v>591</v>
+      </c>
+      <c r="H62" t="s">
         <v>592</v>
       </c>
-      <c r="C62" t="s">
+      <c r="I62" t="s">
         <v>593</v>
       </c>
-      <c r="D62" t="s">
+      <c r="J62" t="s">
+        <v>24</v>
+      </c>
+      <c r="K62" t="s">
         <v>594</v>
       </c>
-      <c r="E62" t="s">
+      <c r="L62" t="s">
+        <v>26</v>
+      </c>
+      <c r="M62" t="s">
         <v>595</v>
       </c>
-      <c r="F62" t="s">
+      <c r="N62" t="s">
+        <v>28</v>
+      </c>
+      <c r="O62" t="s">
         <v>596</v>
-      </c>
-[...25 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>4721</v>
+        <v>4568</v>
       </c>
       <c r="B63" t="s">
+        <v>597</v>
+      </c>
+      <c r="C63" t="s">
+        <v>598</v>
+      </c>
+      <c r="D63" t="s">
+        <v>599</v>
+      </c>
+      <c r="E63" t="s">
+        <v>600</v>
+      </c>
+      <c r="F63" t="s">
         <v>601</v>
       </c>
-      <c r="C63" t="s">
+      <c r="G63" t="s">
         <v>602</v>
       </c>
-      <c r="D63" t="s">
+      <c r="H63" t="s">
         <v>603</v>
       </c>
-      <c r="E63" t="s">
+      <c r="I63" t="s">
         <v>604</v>
       </c>
-      <c r="F63" t="s">
+      <c r="J63" t="s">
+        <v>24</v>
+      </c>
+      <c r="K63" t="s">
+        <v>25</v>
+      </c>
+      <c r="L63" t="s">
+        <v>26</v>
+      </c>
+      <c r="M63" t="s">
+        <v>27</v>
+      </c>
+      <c r="N63" t="s">
+        <v>28</v>
+      </c>
+      <c r="O63" t="s">
         <v>605</v>
-      </c>
-[...25 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>4722</v>
+        <v>4704</v>
       </c>
       <c r="B64" t="s">
+        <v>606</v>
+      </c>
+      <c r="C64" t="s">
+        <v>607</v>
+      </c>
+      <c r="D64" t="s">
+        <v>608</v>
+      </c>
+      <c r="E64" t="s">
+        <v>609</v>
+      </c>
+      <c r="F64" t="s">
         <v>610</v>
       </c>
-      <c r="C64" t="s">
+      <c r="G64" t="s">
         <v>611</v>
       </c>
-      <c r="D64" t="s">
+      <c r="H64" t="s">
         <v>612</v>
       </c>
-      <c r="E64" t="s">
+      <c r="I64" t="s">
         <v>613</v>
       </c>
-      <c r="F64" t="s">
+      <c r="J64" t="s">
+        <v>24</v>
+      </c>
+      <c r="K64" t="s">
+        <v>58</v>
+      </c>
+      <c r="L64" t="s">
+        <v>26</v>
+      </c>
+      <c r="M64" t="s">
+        <v>59</v>
+      </c>
+      <c r="N64" t="s">
+        <v>28</v>
+      </c>
+      <c r="O64" t="s">
         <v>614</v>
-      </c>
-[...25 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>4723</v>
+        <v>4706</v>
       </c>
       <c r="B65" t="s">
+        <v>615</v>
+      </c>
+      <c r="C65" t="s">
+        <v>616</v>
+      </c>
+      <c r="D65" t="s">
+        <v>617</v>
+      </c>
+      <c r="E65" t="s">
+        <v>618</v>
+      </c>
+      <c r="F65" t="s">
+        <v>619</v>
+      </c>
+      <c r="G65" t="s">
+        <v>620</v>
+      </c>
+      <c r="H65" t="s">
         <v>621</v>
       </c>
-      <c r="C65" t="s">
+      <c r="I65" t="s">
         <v>622</v>
       </c>
-      <c r="D65" t="s">
+      <c r="J65" t="s">
+        <v>24</v>
+      </c>
+      <c r="K65" t="s">
+        <v>78</v>
+      </c>
+      <c r="L65" t="s">
+        <v>26</v>
+      </c>
+      <c r="M65" t="s">
+        <v>79</v>
+      </c>
+      <c r="N65" t="s">
+        <v>28</v>
+      </c>
+      <c r="O65" t="s">
         <v>623</v>
-      </c>
-[...31 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>4792</v>
+        <v>4709</v>
       </c>
       <c r="B66" t="s">
+        <v>624</v>
+      </c>
+      <c r="C66" t="s">
+        <v>625</v>
+      </c>
+      <c r="D66" t="s">
+        <v>626</v>
+      </c>
+      <c r="E66" t="s">
+        <v>627</v>
+      </c>
+      <c r="F66" t="s">
+        <v>628</v>
+      </c>
+      <c r="G66" t="s">
+        <v>629</v>
+      </c>
+      <c r="H66" t="s">
+        <v>630</v>
+      </c>
+      <c r="I66" t="s">
+        <v>631</v>
+      </c>
+      <c r="J66" t="s">
+        <v>24</v>
+      </c>
+      <c r="K66" t="s">
+        <v>58</v>
+      </c>
+      <c r="L66" t="s">
+        <v>26</v>
+      </c>
+      <c r="M66" t="s">
+        <v>59</v>
+      </c>
+      <c r="N66" t="s">
+        <v>28</v>
+      </c>
+      <c r="O66" t="s">
         <v>632</v>
-      </c>
-[...37 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>4801</v>
+        <v>4711</v>
       </c>
       <c r="B67" t="s">
+        <v>633</v>
+      </c>
+      <c r="C67" t="s">
+        <v>634</v>
+      </c>
+      <c r="D67" t="s">
+        <v>635</v>
+      </c>
+      <c r="E67" t="s">
+        <v>636</v>
+      </c>
+      <c r="F67" t="s">
+        <v>637</v>
+      </c>
+      <c r="G67" t="s">
+        <v>638</v>
+      </c>
+      <c r="H67" t="s">
+        <v>639</v>
+      </c>
+      <c r="I67" t="s">
+        <v>640</v>
+      </c>
+      <c r="J67" t="s">
         <v>641</v>
       </c>
-      <c r="C67" t="s">
+      <c r="K67" t="s">
         <v>642</v>
       </c>
-      <c r="D67" t="s">
+      <c r="L67" t="s">
         <v>643</v>
       </c>
-      <c r="E67" t="s">
+      <c r="M67" t="s">
         <v>644</v>
       </c>
-      <c r="F67" t="s">
+      <c r="N67" t="s">
+        <v>28</v>
+      </c>
+      <c r="O67" t="s">
         <v>645</v>
-      </c>
-[...25 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>4810</v>
+        <v>4714</v>
       </c>
       <c r="B68" t="s">
+        <v>646</v>
+      </c>
+      <c r="C68" t="s">
+        <v>647</v>
+      </c>
+      <c r="D68" t="s">
+        <v>648</v>
+      </c>
+      <c r="E68" t="s">
+        <v>649</v>
+      </c>
+      <c r="F68" t="s">
         <v>650</v>
       </c>
-      <c r="C68" t="s">
+      <c r="G68" t="s">
         <v>651</v>
       </c>
-      <c r="D68" t="s">
+      <c r="H68" t="s">
         <v>652</v>
       </c>
-      <c r="E68" t="s">
+      <c r="I68" t="s">
         <v>653</v>
       </c>
-      <c r="F68" t="s">
+      <c r="J68" t="s">
+        <v>24</v>
+      </c>
+      <c r="K68" t="s">
+        <v>25</v>
+      </c>
+      <c r="L68" t="s">
+        <v>26</v>
+      </c>
+      <c r="M68" t="s">
+        <v>27</v>
+      </c>
+      <c r="N68" t="s">
+        <v>28</v>
+      </c>
+      <c r="O68" t="s">
         <v>654</v>
-      </c>
-[...25 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>4811</v>
+        <v>4716</v>
       </c>
       <c r="B69" t="s">
+        <v>655</v>
+      </c>
+      <c r="C69" t="s">
+        <v>656</v>
+      </c>
+      <c r="D69" t="s">
+        <v>657</v>
+      </c>
+      <c r="E69" t="s">
+        <v>658</v>
+      </c>
+      <c r="F69" t="s">
         <v>659</v>
       </c>
-      <c r="C69" t="s">
+      <c r="G69" t="s">
         <v>660</v>
       </c>
-      <c r="D69" t="s">
+      <c r="H69" t="s">
         <v>661</v>
       </c>
-      <c r="E69" t="s">
+      <c r="I69" t="s">
         <v>662</v>
       </c>
-      <c r="F69" t="s">
+      <c r="J69" t="s">
+        <v>24</v>
+      </c>
+      <c r="K69" t="s">
+        <v>445</v>
+      </c>
+      <c r="L69" t="s">
+        <v>26</v>
+      </c>
+      <c r="M69" t="s">
+        <v>447</v>
+      </c>
+      <c r="N69" t="s">
+        <v>28</v>
+      </c>
+      <c r="O69" t="s">
         <v>663</v>
-      </c>
-[...25 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>4817</v>
+        <v>4717</v>
       </c>
       <c r="B70" t="s">
+        <v>664</v>
+      </c>
+      <c r="C70" t="s">
+        <v>665</v>
+      </c>
+      <c r="D70" t="s">
+        <v>666</v>
+      </c>
+      <c r="E70" t="s">
+        <v>667</v>
+      </c>
+      <c r="F70" t="s">
         <v>668</v>
       </c>
-      <c r="C70" t="s">
+      <c r="G70" t="s">
         <v>669</v>
       </c>
-      <c r="D70" t="s">
+      <c r="H70" t="s">
         <v>670</v>
       </c>
-      <c r="E70" t="s">
+      <c r="I70" t="s">
         <v>671</v>
-      </c>
-[...10 lines deleted...]
-        <v>675</v>
       </c>
       <c r="J70" t="s">
         <v>24</v>
       </c>
       <c r="K70" t="s">
         <v>25</v>
       </c>
       <c r="L70" t="s">
         <v>26</v>
       </c>
       <c r="M70" t="s">
         <v>27</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>4935</v>
+        <v>4721</v>
       </c>
       <c r="B71" t="s">
+        <v>673</v>
+      </c>
+      <c r="C71" t="s">
+        <v>674</v>
+      </c>
+      <c r="D71" t="s">
+        <v>675</v>
+      </c>
+      <c r="E71" t="s">
+        <v>676</v>
+      </c>
+      <c r="F71" t="s">
         <v>677</v>
       </c>
-      <c r="C71" t="s">
+      <c r="G71" t="s">
         <v>678</v>
       </c>
-      <c r="D71" t="s">
+      <c r="H71" t="s">
         <v>679</v>
       </c>
-      <c r="E71" t="s">
+      <c r="I71" t="s">
         <v>680</v>
       </c>
-      <c r="F71" t="s">
+      <c r="J71" t="s">
+        <v>24</v>
+      </c>
+      <c r="K71" t="s">
+        <v>445</v>
+      </c>
+      <c r="L71" t="s">
+        <v>26</v>
+      </c>
+      <c r="M71" t="s">
+        <v>447</v>
+      </c>
+      <c r="N71" t="s">
+        <v>28</v>
+      </c>
+      <c r="O71" t="s">
         <v>681</v>
-      </c>
-[...25 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>4947</v>
+        <v>4722</v>
       </c>
       <c r="B72" t="s">
+        <v>682</v>
+      </c>
+      <c r="C72" t="s">
+        <v>683</v>
+      </c>
+      <c r="D72" t="s">
+        <v>684</v>
+      </c>
+      <c r="E72" t="s">
+        <v>685</v>
+      </c>
+      <c r="F72" t="s">
         <v>686</v>
       </c>
-      <c r="C72" t="s">
+      <c r="G72" t="s">
         <v>687</v>
       </c>
-      <c r="D72" t="s">
+      <c r="H72" t="s">
         <v>688</v>
       </c>
-      <c r="E72" t="s">
+      <c r="I72" t="s">
         <v>689</v>
       </c>
-      <c r="F72" t="s">
+      <c r="J72" t="s">
+        <v>24</v>
+      </c>
+      <c r="K72" t="s">
         <v>690</v>
       </c>
-      <c r="G72" t="s">
+      <c r="L72" t="s">
+        <v>26</v>
+      </c>
+      <c r="M72" t="s">
         <v>691</v>
       </c>
-      <c r="H72" t="s">
+      <c r="N72" t="s">
+        <v>28</v>
+      </c>
+      <c r="O72" t="s">
         <v>692</v>
-      </c>
-[...19 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>4965</v>
+        <v>4723</v>
       </c>
       <c r="B73" t="s">
+        <v>693</v>
+      </c>
+      <c r="C73" t="s">
+        <v>694</v>
+      </c>
+      <c r="D73" t="s">
         <v>695</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73" t="s">
         <v>696</v>
       </c>
-      <c r="D73" t="s">
+      <c r="F73" t="s">
         <v>697</v>
       </c>
-      <c r="E73" t="s">
+      <c r="G73" t="s">
         <v>698</v>
       </c>
-      <c r="F73" t="s">
+      <c r="H73" t="s">
         <v>699</v>
       </c>
-      <c r="G73" t="s">
+      <c r="I73" t="s">
         <v>700</v>
       </c>
-      <c r="H73" t="s">
+      <c r="J73" t="s">
+        <v>24</v>
+      </c>
+      <c r="K73" t="s">
         <v>701</v>
       </c>
-      <c r="I73" t="s">
+      <c r="L73" t="s">
+        <v>26</v>
+      </c>
+      <c r="M73" t="s">
         <v>702</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
       <c r="O73" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>5273</v>
+        <v>4792</v>
       </c>
       <c r="B74" t="s">
         <v>704</v>
       </c>
       <c r="C74" t="s">
         <v>705</v>
       </c>
       <c r="D74" t="s">
         <v>706</v>
       </c>
       <c r="E74" t="s">
         <v>707</v>
       </c>
       <c r="F74" t="s">
         <v>708</v>
       </c>
       <c r="G74" t="s">
         <v>709</v>
       </c>
       <c r="H74" t="s">
         <v>710</v>
       </c>
       <c r="I74" t="s">
         <v>711</v>
       </c>
       <c r="J74" t="s">
         <v>24</v>
       </c>
       <c r="K74" t="s">
+        <v>25</v>
+      </c>
+      <c r="L74" t="s">
+        <v>26</v>
+      </c>
+      <c r="M74" t="s">
+        <v>27</v>
+      </c>
+      <c r="N74" t="s">
+        <v>28</v>
+      </c>
+      <c r="O74" t="s">
         <v>712</v>
-      </c>
-[...10 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>5326</v>
+        <v>4801</v>
       </c>
       <c r="B75" t="s">
+        <v>713</v>
+      </c>
+      <c r="C75" t="s">
+        <v>714</v>
+      </c>
+      <c r="D75" t="s">
         <v>715</v>
       </c>
-      <c r="C75" t="s">
+      <c r="E75" t="s">
         <v>716</v>
       </c>
-      <c r="D75" t="s">
+      <c r="F75" t="s">
         <v>717</v>
       </c>
-      <c r="E75" t="s">
+      <c r="G75" t="s">
         <v>718</v>
       </c>
-      <c r="F75" t="s">
+      <c r="H75" t="s">
         <v>719</v>
       </c>
-      <c r="G75" t="s">
+      <c r="I75" t="s">
         <v>720</v>
       </c>
-      <c r="H75" t="s">
+      <c r="J75" t="s">
+        <v>24</v>
+      </c>
+      <c r="K75" t="s">
+        <v>78</v>
+      </c>
+      <c r="L75" t="s">
+        <v>26</v>
+      </c>
+      <c r="M75" t="s">
+        <v>79</v>
+      </c>
+      <c r="N75" t="s">
+        <v>28</v>
+      </c>
+      <c r="O75" t="s">
         <v>721</v>
-      </c>
-[...19 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>5330</v>
+        <v>4810</v>
       </c>
       <c r="B76" t="s">
+        <v>722</v>
+      </c>
+      <c r="C76" t="s">
+        <v>723</v>
+      </c>
+      <c r="D76" t="s">
         <v>724</v>
       </c>
-      <c r="C76" t="s">
+      <c r="E76" t="s">
         <v>725</v>
       </c>
-      <c r="D76" t="s">
+      <c r="F76" t="s">
         <v>726</v>
       </c>
-      <c r="E76" t="s">
+      <c r="G76" t="s">
         <v>727</v>
       </c>
-      <c r="F76" t="s">
+      <c r="H76" t="s">
         <v>728</v>
       </c>
-      <c r="G76" t="s">
+      <c r="I76" t="s">
         <v>729</v>
       </c>
-      <c r="H76" t="s">
+      <c r="J76" t="s">
+        <v>24</v>
+      </c>
+      <c r="K76" t="s">
+        <v>78</v>
+      </c>
+      <c r="L76" t="s">
+        <v>26</v>
+      </c>
+      <c r="M76" t="s">
+        <v>79</v>
+      </c>
+      <c r="N76" t="s">
+        <v>28</v>
+      </c>
+      <c r="O76" t="s">
         <v>730</v>
-      </c>
-[...19 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>5331</v>
+        <v>4811</v>
       </c>
       <c r="B77" t="s">
+        <v>731</v>
+      </c>
+      <c r="C77" t="s">
+        <v>732</v>
+      </c>
+      <c r="D77" t="s">
         <v>733</v>
       </c>
-      <c r="C77" t="s">
+      <c r="E77" t="s">
         <v>734</v>
       </c>
-      <c r="D77" t="s">
+      <c r="F77" t="s">
         <v>735</v>
       </c>
-      <c r="E77" t="s">
+      <c r="G77" t="s">
         <v>736</v>
       </c>
-      <c r="F77" t="s">
+      <c r="H77" t="s">
         <v>737</v>
       </c>
-      <c r="G77" t="s">
+      <c r="I77" t="s">
         <v>738</v>
       </c>
-      <c r="H77" t="s">
+      <c r="J77" t="s">
+        <v>24</v>
+      </c>
+      <c r="K77" t="s">
+        <v>432</v>
+      </c>
+      <c r="L77" t="s">
+        <v>26</v>
+      </c>
+      <c r="M77" t="s">
+        <v>434</v>
+      </c>
+      <c r="N77" t="s">
+        <v>28</v>
+      </c>
+      <c r="O77" t="s">
         <v>739</v>
-      </c>
-[...19 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>5335</v>
+        <v>4817</v>
       </c>
       <c r="B78" t="s">
+        <v>740</v>
+      </c>
+      <c r="C78" t="s">
+        <v>741</v>
+      </c>
+      <c r="D78" t="s">
         <v>742</v>
       </c>
-      <c r="C78" t="s">
+      <c r="E78" t="s">
         <v>743</v>
       </c>
-      <c r="D78" t="s">
+      <c r="F78" t="s">
         <v>744</v>
       </c>
-      <c r="E78" t="s">
+      <c r="G78" t="s">
         <v>745</v>
       </c>
-      <c r="F78" t="s">
+      <c r="H78" t="s">
         <v>746</v>
       </c>
-      <c r="G78" t="s">
+      <c r="I78" t="s">
         <v>747</v>
-      </c>
-[...4 lines deleted...]
-        <v>749</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
         <v>25</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
         <v>27</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>5346</v>
+        <v>4935</v>
       </c>
       <c r="B79" t="s">
+        <v>749</v>
+      </c>
+      <c r="C79" t="s">
+        <v>750</v>
+      </c>
+      <c r="D79" t="s">
         <v>751</v>
       </c>
-      <c r="C79" t="s">
+      <c r="E79" t="s">
         <v>752</v>
       </c>
-      <c r="D79" t="s">
+      <c r="F79" t="s">
         <v>753</v>
       </c>
-      <c r="E79" t="s">
+      <c r="G79" t="s">
         <v>754</v>
       </c>
-      <c r="F79" t="s">
+      <c r="H79" t="s">
         <v>755</v>
       </c>
-      <c r="G79" t="s">
+      <c r="I79" t="s">
         <v>756</v>
       </c>
-      <c r="H79" t="s">
+      <c r="J79" t="s">
+        <v>24</v>
+      </c>
+      <c r="K79" t="s">
+        <v>78</v>
+      </c>
+      <c r="L79" t="s">
+        <v>26</v>
+      </c>
+      <c r="M79" t="s">
+        <v>79</v>
+      </c>
+      <c r="N79" t="s">
+        <v>28</v>
+      </c>
+      <c r="O79" t="s">
         <v>757</v>
-      </c>
-[...19 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>5348</v>
+        <v>4947</v>
       </c>
       <c r="B80" t="s">
+        <v>758</v>
+      </c>
+      <c r="C80" t="s">
+        <v>759</v>
+      </c>
+      <c r="D80" t="s">
+        <v>760</v>
+      </c>
+      <c r="E80" t="s">
+        <v>761</v>
+      </c>
+      <c r="F80" t="s">
         <v>762</v>
       </c>
-      <c r="C80" t="s">
+      <c r="G80" t="s">
         <v>763</v>
       </c>
-      <c r="D80" t="s">
+      <c r="H80" t="s">
         <v>764</v>
       </c>
-      <c r="E80" t="s">
+      <c r="I80" t="s">
         <v>765</v>
       </c>
-      <c r="F80" t="s">
+      <c r="J80" t="s">
+        <v>24</v>
+      </c>
+      <c r="K80" t="s">
+        <v>58</v>
+      </c>
+      <c r="L80" t="s">
+        <v>26</v>
+      </c>
+      <c r="M80" t="s">
+        <v>59</v>
+      </c>
+      <c r="N80" t="s">
+        <v>28</v>
+      </c>
+      <c r="O80" t="s">
         <v>766</v>
-      </c>
-[...25 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
-        <v>5351</v>
+        <v>4965</v>
       </c>
       <c r="B81" t="s">
+        <v>767</v>
+      </c>
+      <c r="C81" t="s">
+        <v>768</v>
+      </c>
+      <c r="D81" t="s">
+        <v>769</v>
+      </c>
+      <c r="E81" t="s">
+        <v>770</v>
+      </c>
+      <c r="F81" t="s">
         <v>771</v>
       </c>
-      <c r="C81" t="s">
+      <c r="G81" t="s">
         <v>772</v>
       </c>
-      <c r="D81" t="s">
+      <c r="H81" t="s">
         <v>773</v>
       </c>
-      <c r="E81" t="s">
+      <c r="I81" t="s">
         <v>774</v>
-      </c>
-[...10 lines deleted...]
-        <v>778</v>
       </c>
       <c r="J81" t="s">
         <v>24</v>
       </c>
       <c r="K81" t="s">
         <v>25</v>
       </c>
       <c r="L81" t="s">
         <v>26</v>
       </c>
       <c r="M81" t="s">
         <v>27</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
-        <v>779</v>
+        <v>775</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
-        <v>5353</v>
+        <v>5273</v>
       </c>
       <c r="B82" t="s">
+        <v>776</v>
+      </c>
+      <c r="C82" t="s">
+        <v>777</v>
+      </c>
+      <c r="D82" t="s">
+        <v>778</v>
+      </c>
+      <c r="E82" t="s">
+        <v>779</v>
+      </c>
+      <c r="F82" t="s">
         <v>780</v>
       </c>
-      <c r="C82" t="s">
+      <c r="G82" t="s">
         <v>781</v>
       </c>
-      <c r="D82" t="s">
+      <c r="H82" t="s">
         <v>782</v>
       </c>
-      <c r="E82" t="s">
+      <c r="I82" t="s">
         <v>783</v>
       </c>
-      <c r="F82" t="s">
+      <c r="J82" t="s">
+        <v>24</v>
+      </c>
+      <c r="K82" t="s">
         <v>784</v>
       </c>
-      <c r="G82" t="s">
+      <c r="L82" t="s">
+        <v>26</v>
+      </c>
+      <c r="M82" t="s">
         <v>785</v>
       </c>
-      <c r="H82" t="s">
+      <c r="N82" t="s">
+        <v>28</v>
+      </c>
+      <c r="O82" t="s">
         <v>786</v>
-      </c>
-[...19 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
-        <v>5354</v>
+        <v>5326</v>
       </c>
       <c r="B83" t="s">
+        <v>787</v>
+      </c>
+      <c r="C83" t="s">
+        <v>788</v>
+      </c>
+      <c r="D83" t="s">
+        <v>789</v>
+      </c>
+      <c r="E83" t="s">
+        <v>790</v>
+      </c>
+      <c r="F83" t="s">
         <v>791</v>
       </c>
-      <c r="C83" t="s">
+      <c r="G83" t="s">
         <v>792</v>
       </c>
-      <c r="D83" t="s">
+      <c r="H83" t="s">
         <v>793</v>
       </c>
-      <c r="E83" t="s">
+      <c r="I83" t="s">
         <v>794</v>
       </c>
-      <c r="F83" t="s">
+      <c r="J83" t="s">
+        <v>24</v>
+      </c>
+      <c r="K83" t="s">
+        <v>78</v>
+      </c>
+      <c r="L83" t="s">
+        <v>26</v>
+      </c>
+      <c r="M83" t="s">
+        <v>79</v>
+      </c>
+      <c r="N83" t="s">
+        <v>28</v>
+      </c>
+      <c r="O83" t="s">
         <v>795</v>
-      </c>
-[...25 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>5364</v>
+        <v>5330</v>
       </c>
       <c r="B84" t="s">
+        <v>796</v>
+      </c>
+      <c r="C84" t="s">
+        <v>797</v>
+      </c>
+      <c r="D84" t="s">
+        <v>798</v>
+      </c>
+      <c r="E84" t="s">
+        <v>799</v>
+      </c>
+      <c r="F84" t="s">
         <v>800</v>
       </c>
-      <c r="C84" t="s">
+      <c r="G84" t="s">
         <v>801</v>
       </c>
-      <c r="D84" t="s">
+      <c r="H84" t="s">
         <v>802</v>
       </c>
-      <c r="E84" t="s">
+      <c r="I84" t="s">
         <v>803</v>
       </c>
-      <c r="F84" t="s">
+      <c r="J84" t="s">
+        <v>24</v>
+      </c>
+      <c r="K84" t="s">
+        <v>78</v>
+      </c>
+      <c r="L84" t="s">
+        <v>26</v>
+      </c>
+      <c r="M84" t="s">
+        <v>79</v>
+      </c>
+      <c r="N84" t="s">
+        <v>28</v>
+      </c>
+      <c r="O84" t="s">
         <v>804</v>
-      </c>
-[...25 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>5365</v>
+        <v>5331</v>
       </c>
       <c r="B85" t="s">
+        <v>805</v>
+      </c>
+      <c r="C85" t="s">
+        <v>806</v>
+      </c>
+      <c r="D85" t="s">
+        <v>807</v>
+      </c>
+      <c r="E85" t="s">
+        <v>808</v>
+      </c>
+      <c r="F85" t="s">
         <v>809</v>
       </c>
-      <c r="C85" t="s">
+      <c r="G85" t="s">
         <v>810</v>
       </c>
-      <c r="D85" t="s">
+      <c r="H85" t="s">
         <v>811</v>
       </c>
-      <c r="E85" t="s">
+      <c r="I85" t="s">
         <v>812</v>
       </c>
-      <c r="F85" t="s">
+      <c r="J85" t="s">
+        <v>24</v>
+      </c>
+      <c r="K85" t="s">
+        <v>58</v>
+      </c>
+      <c r="L85" t="s">
+        <v>26</v>
+      </c>
+      <c r="M85" t="s">
+        <v>59</v>
+      </c>
+      <c r="N85" t="s">
+        <v>28</v>
+      </c>
+      <c r="O85" t="s">
         <v>813</v>
-      </c>
-[...25 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>5367</v>
+        <v>5335</v>
       </c>
       <c r="B86" t="s">
+        <v>814</v>
+      </c>
+      <c r="C86" t="s">
+        <v>815</v>
+      </c>
+      <c r="D86" t="s">
+        <v>816</v>
+      </c>
+      <c r="E86" t="s">
+        <v>817</v>
+      </c>
+      <c r="F86" t="s">
         <v>818</v>
       </c>
-      <c r="C86" t="s">
+      <c r="G86" t="s">
         <v>819</v>
       </c>
-      <c r="D86" t="s">
+      <c r="H86" t="s">
         <v>820</v>
       </c>
-      <c r="E86" t="s">
+      <c r="I86" t="s">
         <v>821</v>
-      </c>
-[...10 lines deleted...]
-        <v>825</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
         <v>25</v>
       </c>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
         <v>27</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>5368</v>
+        <v>5346</v>
       </c>
       <c r="B87" t="s">
+        <v>823</v>
+      </c>
+      <c r="C87" t="s">
+        <v>824</v>
+      </c>
+      <c r="D87" t="s">
+        <v>825</v>
+      </c>
+      <c r="E87" t="s">
+        <v>826</v>
+      </c>
+      <c r="F87" t="s">
         <v>827</v>
       </c>
-      <c r="C87" t="s">
+      <c r="G87" t="s">
         <v>828</v>
       </c>
-      <c r="D87" t="s">
+      <c r="H87" t="s">
         <v>829</v>
       </c>
-      <c r="E87" t="s">
+      <c r="I87" t="s">
         <v>830</v>
       </c>
-      <c r="F87" t="s">
+      <c r="J87" t="s">
+        <v>24</v>
+      </c>
+      <c r="K87" t="s">
         <v>831</v>
       </c>
-      <c r="G87" t="s">
+      <c r="L87" t="s">
+        <v>26</v>
+      </c>
+      <c r="M87" t="s">
         <v>832</v>
       </c>
-      <c r="H87" t="s">
+      <c r="N87" t="s">
+        <v>28</v>
+      </c>
+      <c r="O87" t="s">
         <v>833</v>
-      </c>
-[...19 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>5372</v>
+        <v>5348</v>
       </c>
       <c r="B88" t="s">
+        <v>834</v>
+      </c>
+      <c r="C88" t="s">
+        <v>835</v>
+      </c>
+      <c r="D88" t="s">
         <v>836</v>
       </c>
-      <c r="C88" t="s">
+      <c r="E88" t="s">
         <v>837</v>
       </c>
-      <c r="D88" t="s">
+      <c r="F88" t="s">
         <v>838</v>
       </c>
-      <c r="E88" t="s">
+      <c r="G88" t="s">
         <v>839</v>
       </c>
-      <c r="F88" t="s">
+      <c r="H88" t="s">
         <v>840</v>
       </c>
-      <c r="G88" t="s">
+      <c r="I88" t="s">
         <v>841</v>
       </c>
-      <c r="H88" t="s">
+      <c r="J88" t="s">
+        <v>24</v>
+      </c>
+      <c r="K88" t="s">
+        <v>78</v>
+      </c>
+      <c r="L88" t="s">
+        <v>26</v>
+      </c>
+      <c r="M88" t="s">
+        <v>79</v>
+      </c>
+      <c r="N88" t="s">
+        <v>28</v>
+      </c>
+      <c r="O88" t="s">
         <v>842</v>
-      </c>
-[...19 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>5375</v>
+        <v>5351</v>
       </c>
       <c r="B89" t="s">
+        <v>843</v>
+      </c>
+      <c r="C89" t="s">
+        <v>844</v>
+      </c>
+      <c r="D89" t="s">
         <v>845</v>
       </c>
-      <c r="C89" t="s">
+      <c r="E89" t="s">
         <v>846</v>
       </c>
-      <c r="D89" t="s">
+      <c r="F89" t="s">
         <v>847</v>
       </c>
-      <c r="E89" t="s">
+      <c r="G89" t="s">
         <v>848</v>
       </c>
-      <c r="F89" t="s">
+      <c r="H89" t="s">
         <v>849</v>
       </c>
-      <c r="G89" t="s">
+      <c r="I89" t="s">
         <v>850</v>
       </c>
-      <c r="H89" t="s">
+      <c r="J89" t="s">
+        <v>24</v>
+      </c>
+      <c r="K89" t="s">
+        <v>25</v>
+      </c>
+      <c r="L89" t="s">
+        <v>26</v>
+      </c>
+      <c r="M89" t="s">
+        <v>27</v>
+      </c>
+      <c r="N89" t="s">
+        <v>28</v>
+      </c>
+      <c r="O89" t="s">
         <v>851</v>
-      </c>
-[...19 lines deleted...]
-        <v>855</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>5382</v>
+        <v>5353</v>
       </c>
       <c r="B90" t="s">
+        <v>852</v>
+      </c>
+      <c r="C90" t="s">
+        <v>853</v>
+      </c>
+      <c r="D90" t="s">
+        <v>854</v>
+      </c>
+      <c r="E90" t="s">
+        <v>855</v>
+      </c>
+      <c r="F90" t="s">
         <v>856</v>
       </c>
-      <c r="C90" t="s">
+      <c r="G90" t="s">
         <v>857</v>
       </c>
-      <c r="D90" t="s">
+      <c r="H90" t="s">
         <v>858</v>
       </c>
-      <c r="E90" t="s">
+      <c r="I90" t="s">
         <v>859</v>
       </c>
-      <c r="F90" t="s">
+      <c r="J90" t="s">
+        <v>172</v>
+      </c>
+      <c r="K90" t="s">
         <v>860</v>
       </c>
-      <c r="G90" t="s">
+      <c r="L90" t="s">
+        <v>174</v>
+      </c>
+      <c r="M90" t="s">
         <v>861</v>
       </c>
-      <c r="H90" t="s">
+      <c r="N90" t="s">
+        <v>28</v>
+      </c>
+      <c r="O90" t="s">
         <v>862</v>
-      </c>
-[...19 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>5435</v>
+        <v>5354</v>
       </c>
       <c r="B91" t="s">
+        <v>863</v>
+      </c>
+      <c r="C91" t="s">
+        <v>864</v>
+      </c>
+      <c r="D91" t="s">
         <v>865</v>
       </c>
-      <c r="C91" t="s">
+      <c r="E91" t="s">
         <v>866</v>
       </c>
-      <c r="D91" t="s">
+      <c r="F91" t="s">
         <v>867</v>
       </c>
-      <c r="E91" t="s">
+      <c r="G91" t="s">
         <v>868</v>
       </c>
-      <c r="F91" t="s">
+      <c r="H91" t="s">
         <v>869</v>
       </c>
-      <c r="G91" t="s">
+      <c r="I91" t="s">
         <v>870</v>
       </c>
-      <c r="H91" t="s">
+      <c r="J91" t="s">
+        <v>24</v>
+      </c>
+      <c r="K91" t="s">
+        <v>78</v>
+      </c>
+      <c r="L91" t="s">
+        <v>26</v>
+      </c>
+      <c r="M91" t="s">
+        <v>79</v>
+      </c>
+      <c r="N91" t="s">
+        <v>28</v>
+      </c>
+      <c r="O91" t="s">
         <v>871</v>
-      </c>
-[...19 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>5437</v>
+        <v>5364</v>
       </c>
       <c r="B92" t="s">
+        <v>872</v>
+      </c>
+      <c r="C92" t="s">
+        <v>873</v>
+      </c>
+      <c r="D92" t="s">
         <v>874</v>
       </c>
-      <c r="C92" t="s">
+      <c r="E92" t="s">
         <v>875</v>
       </c>
-      <c r="D92" t="s">
+      <c r="F92" t="s">
         <v>876</v>
       </c>
-      <c r="E92" t="s">
+      <c r="G92" t="s">
         <v>877</v>
       </c>
-      <c r="F92" t="s">
+      <c r="H92" t="s">
         <v>878</v>
       </c>
-      <c r="G92" t="s">
+      <c r="I92" t="s">
         <v>879</v>
       </c>
-      <c r="H92" t="s">
+      <c r="J92" t="s">
+        <v>24</v>
+      </c>
+      <c r="K92" t="s">
+        <v>58</v>
+      </c>
+      <c r="L92" t="s">
+        <v>26</v>
+      </c>
+      <c r="M92" t="s">
+        <v>59</v>
+      </c>
+      <c r="N92" t="s">
+        <v>28</v>
+      </c>
+      <c r="O92" t="s">
         <v>880</v>
-      </c>
-[...19 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>5439</v>
+        <v>5365</v>
       </c>
       <c r="B93" t="s">
+        <v>881</v>
+      </c>
+      <c r="C93" t="s">
+        <v>882</v>
+      </c>
+      <c r="D93" t="s">
         <v>883</v>
       </c>
-      <c r="C93" t="s">
+      <c r="E93" t="s">
         <v>884</v>
       </c>
-      <c r="D93" t="s">
+      <c r="F93" t="s">
         <v>885</v>
       </c>
-      <c r="E93" t="s">
+      <c r="G93" t="s">
         <v>886</v>
       </c>
-      <c r="F93" t="s">
+      <c r="H93" t="s">
         <v>887</v>
       </c>
-      <c r="G93" t="s">
+      <c r="I93" t="s">
         <v>888</v>
-      </c>
-[...4 lines deleted...]
-        <v>890</v>
       </c>
       <c r="J93" t="s">
         <v>24</v>
       </c>
       <c r="K93" t="s">
         <v>25</v>
       </c>
       <c r="L93" t="s">
         <v>26</v>
       </c>
       <c r="M93" t="s">
         <v>27</v>
       </c>
       <c r="N93" t="s">
         <v>28</v>
       </c>
       <c r="O93" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>5456</v>
+        <v>5367</v>
       </c>
       <c r="B94" t="s">
+        <v>890</v>
+      </c>
+      <c r="C94" t="s">
+        <v>891</v>
+      </c>
+      <c r="D94" t="s">
         <v>892</v>
       </c>
-      <c r="C94" t="s">
+      <c r="E94" t="s">
         <v>893</v>
       </c>
-      <c r="D94" t="s">
+      <c r="F94" t="s">
         <v>894</v>
       </c>
-      <c r="E94" t="s">
+      <c r="G94" t="s">
         <v>895</v>
       </c>
-      <c r="F94" t="s">
+      <c r="H94" t="s">
         <v>896</v>
       </c>
-      <c r="G94" t="s">
+      <c r="I94" t="s">
         <v>897</v>
       </c>
-      <c r="H94" t="s">
+      <c r="J94" t="s">
+        <v>24</v>
+      </c>
+      <c r="K94" t="s">
+        <v>25</v>
+      </c>
+      <c r="L94" t="s">
+        <v>26</v>
+      </c>
+      <c r="M94" t="s">
+        <v>27</v>
+      </c>
+      <c r="N94" t="s">
+        <v>28</v>
+      </c>
+      <c r="O94" t="s">
         <v>898</v>
-      </c>
-[...19 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>5474</v>
+        <v>5368</v>
       </c>
       <c r="B95" t="s">
+        <v>899</v>
+      </c>
+      <c r="C95" t="s">
+        <v>900</v>
+      </c>
+      <c r="D95" t="s">
         <v>901</v>
       </c>
-      <c r="C95" t="s">
+      <c r="E95" t="s">
         <v>902</v>
       </c>
-      <c r="D95" t="s">
+      <c r="F95" t="s">
         <v>903</v>
       </c>
-      <c r="E95" t="s">
+      <c r="G95" t="s">
         <v>904</v>
       </c>
-      <c r="F95" t="s">
+      <c r="H95" t="s">
         <v>905</v>
       </c>
-      <c r="G95" t="s">
+      <c r="I95" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>908</v>
       </c>
       <c r="J95" t="s">
         <v>24</v>
       </c>
       <c r="K95" t="s">
         <v>25</v>
       </c>
       <c r="L95" t="s">
         <v>26</v>
       </c>
       <c r="M95" t="s">
         <v>27</v>
       </c>
       <c r="N95" t="s">
         <v>28</v>
       </c>
       <c r="O95" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>5475</v>
+        <v>5372</v>
       </c>
       <c r="B96" t="s">
+        <v>908</v>
+      </c>
+      <c r="C96" t="s">
+        <v>909</v>
+      </c>
+      <c r="D96" t="s">
         <v>910</v>
       </c>
-      <c r="C96" t="s">
+      <c r="E96" t="s">
         <v>911</v>
       </c>
-      <c r="D96" t="s">
+      <c r="F96" t="s">
         <v>912</v>
       </c>
-      <c r="E96" t="s">
+      <c r="G96" t="s">
         <v>913</v>
       </c>
-      <c r="F96" t="s">
+      <c r="H96" t="s">
         <v>914</v>
       </c>
-      <c r="G96" t="s">
+      <c r="I96" t="s">
         <v>915</v>
       </c>
-      <c r="H96" t="s">
+      <c r="J96" t="s">
+        <v>24</v>
+      </c>
+      <c r="K96" t="s">
+        <v>25</v>
+      </c>
+      <c r="L96" t="s">
+        <v>26</v>
+      </c>
+      <c r="M96" t="s">
+        <v>27</v>
+      </c>
+      <c r="N96" t="s">
+        <v>28</v>
+      </c>
+      <c r="O96" t="s">
         <v>916</v>
-      </c>
-[...19 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>5476</v>
+        <v>5375</v>
       </c>
       <c r="B97" t="s">
+        <v>917</v>
+      </c>
+      <c r="C97" t="s">
+        <v>918</v>
+      </c>
+      <c r="D97" t="s">
         <v>919</v>
       </c>
-      <c r="C97" t="s">
+      <c r="E97" t="s">
         <v>920</v>
       </c>
-      <c r="D97" t="s">
+      <c r="F97" t="s">
         <v>921</v>
       </c>
-      <c r="E97" t="s">
+      <c r="G97" t="s">
         <v>922</v>
       </c>
-      <c r="F97" t="s">
+      <c r="H97" t="s">
         <v>923</v>
       </c>
-      <c r="G97" t="s">
+      <c r="I97" t="s">
         <v>924</v>
       </c>
-      <c r="H97" t="s">
+      <c r="J97" t="s">
+        <v>172</v>
+      </c>
+      <c r="K97" t="s">
         <v>925</v>
       </c>
-      <c r="I97" t="s">
+      <c r="L97" t="s">
+        <v>174</v>
+      </c>
+      <c r="M97" t="s">
         <v>926</v>
       </c>
-      <c r="J97" t="s">
+      <c r="N97" t="s">
+        <v>28</v>
+      </c>
+      <c r="O97" t="s">
         <v>927</v>
-      </c>
-[...13 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>5478</v>
+        <v>5382</v>
       </c>
       <c r="B98" t="s">
+        <v>928</v>
+      </c>
+      <c r="C98" t="s">
+        <v>929</v>
+      </c>
+      <c r="D98" t="s">
         <v>930</v>
       </c>
-      <c r="C98" t="s">
+      <c r="E98" t="s">
         <v>931</v>
       </c>
-      <c r="D98" t="s">
+      <c r="F98" t="s">
         <v>932</v>
       </c>
-      <c r="E98" t="s">
+      <c r="G98" t="s">
         <v>933</v>
       </c>
-      <c r="F98" t="s">
+      <c r="H98" t="s">
         <v>934</v>
       </c>
-      <c r="G98" t="s">
+      <c r="I98" t="s">
         <v>935</v>
       </c>
-      <c r="H98" t="s">
+      <c r="J98" t="s">
+        <v>24</v>
+      </c>
+      <c r="K98" t="s">
+        <v>78</v>
+      </c>
+      <c r="L98" t="s">
+        <v>26</v>
+      </c>
+      <c r="M98" t="s">
+        <v>79</v>
+      </c>
+      <c r="N98" t="s">
+        <v>28</v>
+      </c>
+      <c r="O98" t="s">
         <v>936</v>
-      </c>
-[...19 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>5496</v>
+        <v>5435</v>
       </c>
       <c r="B99" t="s">
+        <v>937</v>
+      </c>
+      <c r="C99" t="s">
+        <v>938</v>
+      </c>
+      <c r="D99" t="s">
         <v>939</v>
       </c>
-      <c r="C99" t="s">
+      <c r="E99" t="s">
         <v>940</v>
       </c>
-      <c r="D99" t="s">
+      <c r="F99" t="s">
         <v>941</v>
       </c>
-      <c r="E99" t="s">
+      <c r="G99" t="s">
         <v>942</v>
       </c>
-      <c r="F99" t="s">
+      <c r="H99" t="s">
         <v>943</v>
       </c>
-      <c r="G99" t="s">
+      <c r="I99" t="s">
         <v>944</v>
       </c>
-      <c r="H99" t="s">
+      <c r="J99" t="s">
+        <v>24</v>
+      </c>
+      <c r="K99" t="s">
+        <v>78</v>
+      </c>
+      <c r="L99" t="s">
+        <v>26</v>
+      </c>
+      <c r="M99" t="s">
+        <v>79</v>
+      </c>
+      <c r="N99" t="s">
+        <v>28</v>
+      </c>
+      <c r="O99" t="s">
         <v>945</v>
-      </c>
-[...19 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>5507</v>
+        <v>5437</v>
       </c>
       <c r="B100" t="s">
+        <v>946</v>
+      </c>
+      <c r="C100" t="s">
+        <v>947</v>
+      </c>
+      <c r="D100" t="s">
         <v>948</v>
       </c>
-      <c r="C100" t="s">
+      <c r="E100" t="s">
         <v>949</v>
       </c>
-      <c r="D100" t="s">
+      <c r="F100" t="s">
         <v>950</v>
       </c>
-      <c r="E100" t="s">
+      <c r="G100" t="s">
         <v>951</v>
       </c>
-      <c r="F100" t="s">
+      <c r="H100" t="s">
         <v>952</v>
       </c>
-      <c r="G100" t="s">
+      <c r="I100" t="s">
         <v>953</v>
-      </c>
-[...4 lines deleted...]
-        <v>955</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
         <v>25</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
         <v>27</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>5509</v>
+        <v>5439</v>
       </c>
       <c r="B101" t="s">
+        <v>955</v>
+      </c>
+      <c r="C101" t="s">
+        <v>956</v>
+      </c>
+      <c r="D101" t="s">
         <v>957</v>
       </c>
-      <c r="C101" t="s">
+      <c r="E101" t="s">
         <v>958</v>
       </c>
-      <c r="D101" t="s">
+      <c r="F101" t="s">
         <v>959</v>
       </c>
-      <c r="E101" t="s">
+      <c r="G101" t="s">
         <v>960</v>
       </c>
-      <c r="F101" t="s">
+      <c r="H101" t="s">
         <v>961</v>
       </c>
-      <c r="G101" t="s">
+      <c r="I101" t="s">
         <v>962</v>
       </c>
-      <c r="H101" t="s">
+      <c r="J101" t="s">
+        <v>24</v>
+      </c>
+      <c r="K101" t="s">
+        <v>25</v>
+      </c>
+      <c r="L101" t="s">
+        <v>26</v>
+      </c>
+      <c r="M101" t="s">
+        <v>27</v>
+      </c>
+      <c r="N101" t="s">
+        <v>28</v>
+      </c>
+      <c r="O101" t="s">
         <v>963</v>
-      </c>
-[...19 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>5512</v>
+        <v>5456</v>
       </c>
       <c r="B102" t="s">
+        <v>964</v>
+      </c>
+      <c r="C102" t="s">
+        <v>965</v>
+      </c>
+      <c r="D102" t="s">
         <v>966</v>
       </c>
-      <c r="C102" t="s">
+      <c r="E102" t="s">
         <v>967</v>
       </c>
-      <c r="D102" t="s">
+      <c r="F102" t="s">
         <v>968</v>
       </c>
-      <c r="E102" t="s">
+      <c r="G102" t="s">
         <v>969</v>
       </c>
-      <c r="F102" t="s">
+      <c r="H102" t="s">
         <v>970</v>
       </c>
-      <c r="G102" t="s">
+      <c r="I102" t="s">
         <v>971</v>
       </c>
-      <c r="H102" t="s">
+      <c r="J102" t="s">
+        <v>172</v>
+      </c>
+      <c r="K102" t="s">
+        <v>432</v>
+      </c>
+      <c r="L102" t="s">
+        <v>174</v>
+      </c>
+      <c r="M102" t="s">
+        <v>434</v>
+      </c>
+      <c r="N102" t="s">
+        <v>28</v>
+      </c>
+      <c r="O102" t="s">
         <v>972</v>
-      </c>
-[...19 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>5514</v>
+        <v>5474</v>
       </c>
       <c r="B103" t="s">
+        <v>973</v>
+      </c>
+      <c r="C103" t="s">
+        <v>974</v>
+      </c>
+      <c r="D103" t="s">
         <v>975</v>
       </c>
-      <c r="C103" t="s">
+      <c r="E103" t="s">
         <v>976</v>
       </c>
-      <c r="D103" t="s">
+      <c r="F103" t="s">
         <v>977</v>
       </c>
-      <c r="E103" t="s">
+      <c r="G103" t="s">
         <v>978</v>
       </c>
-      <c r="F103" t="s">
+      <c r="H103" t="s">
         <v>979</v>
       </c>
-      <c r="G103" t="s">
+      <c r="I103" t="s">
         <v>980</v>
       </c>
-      <c r="H103" t="s">
+      <c r="J103" t="s">
+        <v>24</v>
+      </c>
+      <c r="K103" t="s">
+        <v>25</v>
+      </c>
+      <c r="L103" t="s">
+        <v>26</v>
+      </c>
+      <c r="M103" t="s">
+        <v>27</v>
+      </c>
+      <c r="N103" t="s">
+        <v>28</v>
+      </c>
+      <c r="O103" t="s">
         <v>981</v>
-      </c>
-[...19 lines deleted...]
-        <v>983</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>5516</v>
+        <v>5475</v>
       </c>
       <c r="B104" t="s">
+        <v>982</v>
+      </c>
+      <c r="C104" t="s">
+        <v>983</v>
+      </c>
+      <c r="D104" t="s">
         <v>984</v>
       </c>
-      <c r="C104" t="s">
+      <c r="E104" t="s">
         <v>985</v>
       </c>
-      <c r="D104" t="s">
+      <c r="F104" t="s">
         <v>986</v>
       </c>
-      <c r="E104" t="s">
+      <c r="G104" t="s">
         <v>987</v>
       </c>
-      <c r="F104" t="s">
+      <c r="H104" t="s">
         <v>988</v>
       </c>
-      <c r="G104" t="s">
+      <c r="I104" t="s">
         <v>989</v>
       </c>
-      <c r="H104" t="s">
+      <c r="J104" t="s">
+        <v>24</v>
+      </c>
+      <c r="K104" t="s">
+        <v>78</v>
+      </c>
+      <c r="L104" t="s">
+        <v>26</v>
+      </c>
+      <c r="M104" t="s">
+        <v>79</v>
+      </c>
+      <c r="N104" t="s">
+        <v>28</v>
+      </c>
+      <c r="O104" t="s">
         <v>990</v>
-      </c>
-[...19 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>5517</v>
+        <v>5476</v>
       </c>
       <c r="B105" t="s">
+        <v>991</v>
+      </c>
+      <c r="C105" t="s">
+        <v>992</v>
+      </c>
+      <c r="D105" t="s">
         <v>993</v>
       </c>
-      <c r="C105" t="s">
+      <c r="E105" t="s">
         <v>994</v>
       </c>
-      <c r="D105" t="s">
+      <c r="F105" t="s">
         <v>995</v>
       </c>
-      <c r="E105" t="s">
+      <c r="G105" t="s">
         <v>996</v>
       </c>
-      <c r="F105" t="s">
+      <c r="H105" t="s">
         <v>997</v>
       </c>
-      <c r="G105" t="s">
+      <c r="I105" t="s">
         <v>998</v>
       </c>
-      <c r="H105" t="s">
+      <c r="J105" t="s">
         <v>999</v>
       </c>
-      <c r="I105" t="s">
+      <c r="K105" t="s">
+        <v>445</v>
+      </c>
+      <c r="L105" t="s">
         <v>1000</v>
       </c>
-      <c r="J105" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M105" t="s">
-        <v>27</v>
+        <v>447</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>5518</v>
+        <v>5478</v>
       </c>
       <c r="B106" t="s">
         <v>1002</v>
       </c>
       <c r="C106" t="s">
         <v>1003</v>
       </c>
       <c r="D106" t="s">
         <v>1004</v>
       </c>
       <c r="E106" t="s">
         <v>1005</v>
       </c>
       <c r="F106" t="s">
         <v>1006</v>
       </c>
       <c r="G106" t="s">
         <v>1007</v>
       </c>
       <c r="H106" t="s">
         <v>1008</v>
       </c>
       <c r="I106" t="s">
         <v>1009</v>
       </c>
       <c r="J106" t="s">
         <v>24</v>
       </c>
       <c r="K106" t="s">
         <v>25</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
       <c r="M106" t="s">
         <v>27</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>5545</v>
+        <v>5496</v>
       </c>
       <c r="B107" t="s">
         <v>1011</v>
       </c>
       <c r="C107" t="s">
         <v>1012</v>
       </c>
       <c r="D107" t="s">
         <v>1013</v>
       </c>
       <c r="E107" t="s">
         <v>1014</v>
       </c>
       <c r="F107" t="s">
         <v>1015</v>
       </c>
       <c r="G107" t="s">
         <v>1016</v>
       </c>
       <c r="H107" t="s">
         <v>1017</v>
       </c>
       <c r="I107" t="s">
         <v>1018</v>
       </c>
       <c r="J107" t="s">
         <v>24</v>
       </c>
       <c r="K107" t="s">
-        <v>89</v>
+        <v>925</v>
       </c>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
-        <v>90</v>
+        <v>926</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>5733</v>
+        <v>5507</v>
       </c>
       <c r="B108" t="s">
         <v>1020</v>
       </c>
       <c r="C108" t="s">
         <v>1021</v>
       </c>
       <c r="D108" t="s">
         <v>1022</v>
       </c>
       <c r="E108" t="s">
         <v>1023</v>
       </c>
       <c r="F108" t="s">
         <v>1024</v>
       </c>
       <c r="G108" t="s">
         <v>1025</v>
       </c>
       <c r="H108" t="s">
         <v>1026</v>
       </c>
       <c r="I108" t="s">
         <v>1027</v>
       </c>
       <c r="J108" t="s">
         <v>24</v>
       </c>
       <c r="K108" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L108" t="s">
         <v>26</v>
       </c>
       <c r="M108" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N108" t="s">
         <v>28</v>
       </c>
       <c r="O108" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>5792</v>
+        <v>5509</v>
       </c>
       <c r="B109" t="s">
         <v>1029</v>
       </c>
       <c r="C109" t="s">
         <v>1030</v>
       </c>
       <c r="D109" t="s">
         <v>1031</v>
       </c>
       <c r="E109" t="s">
         <v>1032</v>
       </c>
       <c r="F109" t="s">
         <v>1033</v>
       </c>
       <c r="G109" t="s">
         <v>1034</v>
       </c>
       <c r="H109" t="s">
         <v>1035</v>
       </c>
       <c r="I109" t="s">
         <v>1036</v>
       </c>
       <c r="J109" t="s">
-        <v>109</v>
+        <v>172</v>
       </c>
       <c r="K109" t="s">
-        <v>122</v>
+        <v>445</v>
       </c>
       <c r="L109" t="s">
-        <v>111</v>
+        <v>174</v>
       </c>
       <c r="M109" t="s">
-        <v>123</v>
+        <v>447</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>5794</v>
+        <v>5512</v>
       </c>
       <c r="B110" t="s">
         <v>1038</v>
       </c>
       <c r="C110" t="s">
         <v>1039</v>
       </c>
       <c r="D110" t="s">
         <v>1040</v>
       </c>
       <c r="E110" t="s">
         <v>1041</v>
       </c>
       <c r="F110" t="s">
         <v>1042</v>
       </c>
       <c r="G110" t="s">
         <v>1043</v>
       </c>
       <c r="H110" t="s">
         <v>1044</v>
       </c>
       <c r="I110" t="s">
         <v>1045</v>
       </c>
       <c r="J110" t="s">
         <v>24</v>
       </c>
       <c r="K110" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="L110" t="s">
         <v>26</v>
       </c>
       <c r="M110" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="N110" t="s">
         <v>28</v>
       </c>
       <c r="O110" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>5796</v>
+        <v>5514</v>
       </c>
       <c r="B111" t="s">
         <v>1047</v>
       </c>
       <c r="C111" t="s">
         <v>1048</v>
       </c>
       <c r="D111" t="s">
         <v>1049</v>
       </c>
       <c r="E111" t="s">
         <v>1050</v>
       </c>
       <c r="F111" t="s">
         <v>1051</v>
       </c>
       <c r="G111" t="s">
         <v>1052</v>
       </c>
       <c r="H111" t="s">
         <v>1053</v>
       </c>
       <c r="I111" t="s">
         <v>1054</v>
       </c>
       <c r="J111" t="s">
         <v>24</v>
       </c>
       <c r="K111" t="s">
-        <v>89</v>
+        <v>362</v>
       </c>
       <c r="L111" t="s">
         <v>26</v>
       </c>
       <c r="M111" t="s">
-        <v>90</v>
+        <v>363</v>
       </c>
       <c r="N111" t="s">
         <v>28</v>
       </c>
       <c r="O111" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>5798</v>
+        <v>5516</v>
       </c>
       <c r="B112" t="s">
         <v>1056</v>
       </c>
       <c r="C112" t="s">
         <v>1057</v>
       </c>
       <c r="D112" t="s">
         <v>1058</v>
       </c>
       <c r="E112" t="s">
         <v>1059</v>
       </c>
       <c r="F112" t="s">
         <v>1060</v>
       </c>
       <c r="G112" t="s">
         <v>1061</v>
       </c>
       <c r="H112" t="s">
         <v>1062</v>
       </c>
       <c r="I112" t="s">
         <v>1063</v>
       </c>
       <c r="J112" t="s">
         <v>24</v>
       </c>
       <c r="K112" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L112" t="s">
         <v>26</v>
       </c>
       <c r="M112" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N112" t="s">
         <v>28</v>
       </c>
       <c r="O112" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>5799</v>
+        <v>5517</v>
       </c>
       <c r="B113" t="s">
         <v>1065</v>
       </c>
       <c r="C113" t="s">
         <v>1066</v>
       </c>
       <c r="D113" t="s">
         <v>1067</v>
       </c>
       <c r="E113" t="s">
         <v>1068</v>
       </c>
       <c r="F113" t="s">
         <v>1069</v>
       </c>
       <c r="G113" t="s">
         <v>1070</v>
       </c>
       <c r="H113" t="s">
         <v>1071</v>
       </c>
       <c r="I113" t="s">
         <v>1072</v>
       </c>
       <c r="J113" t="s">
-        <v>569</v>
+        <v>24</v>
       </c>
       <c r="K113" t="s">
-        <v>788</v>
+        <v>25</v>
       </c>
       <c r="L113" t="s">
-        <v>571</v>
+        <v>26</v>
       </c>
       <c r="M113" t="s">
-        <v>789</v>
+        <v>27</v>
       </c>
       <c r="N113" t="s">
         <v>28</v>
       </c>
       <c r="O113" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>5803</v>
+        <v>5518</v>
       </c>
       <c r="B114" t="s">
         <v>1074</v>
       </c>
       <c r="C114" t="s">
         <v>1075</v>
       </c>
       <c r="D114" t="s">
         <v>1076</v>
       </c>
       <c r="E114" t="s">
         <v>1077</v>
       </c>
       <c r="F114" t="s">
         <v>1078</v>
       </c>
       <c r="G114" t="s">
         <v>1079</v>
       </c>
       <c r="H114" t="s">
         <v>1080</v>
       </c>
       <c r="I114" t="s">
         <v>1081</v>
       </c>
       <c r="J114" t="s">
         <v>24</v>
       </c>
       <c r="K114" t="s">
         <v>25</v>
       </c>
       <c r="L114" t="s">
         <v>26</v>
       </c>
       <c r="M114" t="s">
         <v>27</v>
       </c>
       <c r="N114" t="s">
         <v>28</v>
       </c>
       <c r="O114" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>5805</v>
+        <v>5545</v>
       </c>
       <c r="B115" t="s">
         <v>1083</v>
       </c>
       <c r="C115" t="s">
         <v>1084</v>
       </c>
       <c r="D115" t="s">
         <v>1085</v>
       </c>
       <c r="E115" t="s">
         <v>1086</v>
       </c>
       <c r="F115" t="s">
         <v>1087</v>
       </c>
       <c r="G115" t="s">
         <v>1088</v>
       </c>
       <c r="H115" t="s">
         <v>1089</v>
       </c>
       <c r="I115" t="s">
         <v>1090</v>
       </c>
       <c r="J115" t="s">
         <v>24</v>
       </c>
       <c r="K115" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="L115" t="s">
         <v>26</v>
       </c>
       <c r="M115" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="N115" t="s">
         <v>28</v>
       </c>
       <c r="O115" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>5811</v>
+        <v>5733</v>
       </c>
       <c r="B116" t="s">
         <v>1092</v>
       </c>
       <c r="C116" t="s">
         <v>1093</v>
       </c>
       <c r="D116" t="s">
         <v>1094</v>
       </c>
       <c r="E116" t="s">
         <v>1095</v>
       </c>
       <c r="F116" t="s">
         <v>1096</v>
       </c>
       <c r="G116" t="s">
         <v>1097</v>
       </c>
       <c r="H116" t="s">
         <v>1098</v>
       </c>
       <c r="I116" t="s">
         <v>1099</v>
       </c>
       <c r="J116" t="s">
         <v>24</v>
       </c>
       <c r="K116" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="L116" t="s">
         <v>26</v>
       </c>
       <c r="M116" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="N116" t="s">
         <v>28</v>
       </c>
       <c r="O116" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>5830</v>
+        <v>5792</v>
       </c>
       <c r="B117" t="s">
         <v>1101</v>
       </c>
       <c r="C117" t="s">
         <v>1102</v>
       </c>
       <c r="D117" t="s">
         <v>1103</v>
       </c>
       <c r="E117" t="s">
         <v>1104</v>
       </c>
       <c r="F117" t="s">
         <v>1105</v>
       </c>
       <c r="G117" t="s">
         <v>1106</v>
       </c>
       <c r="H117" t="s">
         <v>1107</v>
       </c>
       <c r="I117" t="s">
         <v>1108</v>
       </c>
       <c r="J117" t="s">
-        <v>24</v>
+        <v>172</v>
       </c>
       <c r="K117" t="s">
-        <v>25</v>
+        <v>185</v>
       </c>
       <c r="L117" t="s">
-        <v>26</v>
+        <v>174</v>
       </c>
       <c r="M117" t="s">
-        <v>27</v>
+        <v>186</v>
       </c>
       <c r="N117" t="s">
         <v>28</v>
       </c>
       <c r="O117" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>5866</v>
+        <v>5794</v>
       </c>
       <c r="B118" t="s">
         <v>1110</v>
       </c>
       <c r="C118" t="s">
         <v>1111</v>
       </c>
       <c r="D118" t="s">
         <v>1112</v>
       </c>
       <c r="E118" t="s">
         <v>1113</v>
       </c>
       <c r="F118" t="s">
         <v>1114</v>
       </c>
       <c r="G118" t="s">
         <v>1115</v>
       </c>
       <c r="H118" t="s">
         <v>1116</v>
       </c>
       <c r="I118" t="s">
         <v>1117</v>
       </c>
       <c r="J118" t="s">
         <v>24</v>
       </c>
       <c r="K118" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="L118" t="s">
         <v>26</v>
       </c>
       <c r="M118" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="N118" t="s">
         <v>28</v>
       </c>
       <c r="O118" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>5887</v>
+        <v>5796</v>
       </c>
       <c r="B119" t="s">
         <v>1119</v>
       </c>
       <c r="C119" t="s">
         <v>1120</v>
       </c>
       <c r="D119" t="s">
         <v>1121</v>
       </c>
       <c r="E119" t="s">
         <v>1122</v>
       </c>
       <c r="F119" t="s">
         <v>1123</v>
       </c>
       <c r="G119" t="s">
         <v>1124</v>
       </c>
       <c r="H119" t="s">
         <v>1125</v>
       </c>
       <c r="I119" t="s">
         <v>1126</v>
       </c>
       <c r="J119" t="s">
         <v>24</v>
       </c>
       <c r="K119" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="L119" t="s">
         <v>26</v>
       </c>
       <c r="M119" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="N119" t="s">
         <v>28</v>
       </c>
       <c r="O119" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>5907</v>
+        <v>5798</v>
       </c>
       <c r="B120" t="s">
         <v>1128</v>
       </c>
       <c r="C120" t="s">
         <v>1129</v>
       </c>
       <c r="D120" t="s">
         <v>1130</v>
       </c>
       <c r="E120" t="s">
         <v>1131</v>
       </c>
       <c r="F120" t="s">
         <v>1132</v>
       </c>
       <c r="G120" t="s">
         <v>1133</v>
       </c>
       <c r="H120" t="s">
         <v>1134</v>
       </c>
       <c r="I120" t="s">
         <v>1135</v>
       </c>
       <c r="J120" t="s">
         <v>24</v>
       </c>
       <c r="K120" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="L120" t="s">
         <v>26</v>
       </c>
       <c r="M120" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="N120" t="s">
         <v>28</v>
       </c>
       <c r="O120" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>5913</v>
+        <v>5799</v>
       </c>
       <c r="B121" t="s">
         <v>1137</v>
       </c>
       <c r="C121" t="s">
         <v>1138</v>
       </c>
       <c r="D121" t="s">
         <v>1139</v>
       </c>
       <c r="E121" t="s">
         <v>1140</v>
       </c>
       <c r="F121" t="s">
         <v>1141</v>
       </c>
       <c r="G121" t="s">
         <v>1142</v>
       </c>
       <c r="H121" t="s">
         <v>1143</v>
       </c>
       <c r="I121" t="s">
         <v>1144</v>
       </c>
       <c r="J121" t="s">
-        <v>24</v>
+        <v>641</v>
       </c>
       <c r="K121" t="s">
-        <v>58</v>
+        <v>860</v>
       </c>
       <c r="L121" t="s">
-        <v>26</v>
+        <v>643</v>
       </c>
       <c r="M121" t="s">
-        <v>59</v>
+        <v>861</v>
       </c>
       <c r="N121" t="s">
         <v>28</v>
       </c>
       <c r="O121" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>5932</v>
+        <v>5803</v>
       </c>
       <c r="B122" t="s">
         <v>1146</v>
       </c>
       <c r="C122" t="s">
         <v>1147</v>
       </c>
       <c r="D122" t="s">
         <v>1148</v>
       </c>
       <c r="E122" t="s">
         <v>1149</v>
       </c>
       <c r="F122" t="s">
         <v>1150</v>
       </c>
       <c r="G122" t="s">
         <v>1151</v>
       </c>
       <c r="H122" t="s">
         <v>1152</v>
       </c>
       <c r="I122" t="s">
         <v>1153</v>
       </c>
       <c r="J122" t="s">
         <v>24</v>
       </c>
       <c r="K122" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L122" t="s">
         <v>26</v>
       </c>
       <c r="M122" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N122" t="s">
         <v>28</v>
       </c>
       <c r="O122" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>5934</v>
+        <v>5805</v>
       </c>
       <c r="B123" t="s">
         <v>1155</v>
       </c>
       <c r="C123" t="s">
         <v>1156</v>
       </c>
       <c r="D123" t="s">
         <v>1157</v>
       </c>
       <c r="E123" t="s">
         <v>1158</v>
       </c>
       <c r="F123" t="s">
         <v>1159</v>
       </c>
       <c r="G123" t="s">
         <v>1160</v>
       </c>
       <c r="H123" t="s">
         <v>1161</v>
       </c>
       <c r="I123" t="s">
         <v>1162</v>
       </c>
       <c r="J123" t="s">
         <v>24</v>
       </c>
       <c r="K123" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L123" t="s">
         <v>26</v>
       </c>
       <c r="M123" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>5953</v>
+        <v>5811</v>
       </c>
       <c r="B124" t="s">
         <v>1164</v>
       </c>
       <c r="C124" t="s">
         <v>1165</v>
       </c>
       <c r="D124" t="s">
         <v>1166</v>
       </c>
       <c r="E124" t="s">
         <v>1167</v>
       </c>
       <c r="F124" t="s">
         <v>1168</v>
       </c>
       <c r="G124" t="s">
         <v>1169</v>
       </c>
       <c r="H124" t="s">
         <v>1170</v>
       </c>
       <c r="I124" t="s">
         <v>1171</v>
       </c>
       <c r="J124" t="s">
         <v>24</v>
       </c>
       <c r="K124" t="s">
         <v>25</v>
       </c>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124" t="s">
         <v>27</v>
       </c>
       <c r="N124" t="s">
         <v>28</v>
       </c>
       <c r="O124" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>5981</v>
+        <v>5830</v>
       </c>
       <c r="B125" t="s">
         <v>1173</v>
       </c>
       <c r="C125" t="s">
         <v>1174</v>
       </c>
       <c r="D125" t="s">
         <v>1175</v>
       </c>
       <c r="E125" t="s">
         <v>1176</v>
       </c>
       <c r="F125" t="s">
         <v>1177</v>
       </c>
       <c r="G125" t="s">
         <v>1178</v>
       </c>
       <c r="H125" t="s">
         <v>1179</v>
       </c>
       <c r="I125" t="s">
         <v>1180</v>
       </c>
       <c r="J125" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K125" t="s">
+        <v>25</v>
+      </c>
+      <c r="L125" t="s">
+        <v>26</v>
+      </c>
+      <c r="M125" t="s">
+        <v>27</v>
+      </c>
+      <c r="N125" t="s">
+        <v>28</v>
+      </c>
+      <c r="O125" t="s">
         <v>1181</v>
-      </c>
-[...10 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>5986</v>
+        <v>5866</v>
       </c>
       <c r="B126" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D126" t="s">
         <v>1184</v>
       </c>
-      <c r="C126" t="s">
+      <c r="E126" t="s">
         <v>1185</v>
       </c>
-      <c r="D126" t="s">
+      <c r="F126" t="s">
         <v>1186</v>
       </c>
-      <c r="E126" t="s">
+      <c r="G126" t="s">
         <v>1187</v>
       </c>
-      <c r="F126" t="s">
+      <c r="H126" t="s">
         <v>1188</v>
       </c>
-      <c r="G126" t="s">
+      <c r="I126" t="s">
         <v>1189</v>
       </c>
-      <c r="H126" t="s">
+      <c r="J126" t="s">
+        <v>24</v>
+      </c>
+      <c r="K126" t="s">
+        <v>25</v>
+      </c>
+      <c r="L126" t="s">
+        <v>26</v>
+      </c>
+      <c r="M126" t="s">
+        <v>27</v>
+      </c>
+      <c r="N126" t="s">
+        <v>28</v>
+      </c>
+      <c r="O126" t="s">
         <v>1190</v>
-      </c>
-[...19 lines deleted...]
-        <v>1192</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>5989</v>
+        <v>5887</v>
       </c>
       <c r="B127" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D127" t="s">
         <v>1193</v>
       </c>
-      <c r="C127" t="s">
+      <c r="E127" t="s">
         <v>1194</v>
       </c>
-      <c r="D127" t="s">
+      <c r="F127" t="s">
         <v>1195</v>
       </c>
-      <c r="E127" t="s">
+      <c r="G127" t="s">
         <v>1196</v>
       </c>
-      <c r="F127" t="s">
+      <c r="H127" t="s">
         <v>1197</v>
       </c>
-      <c r="G127" t="s">
+      <c r="I127" t="s">
         <v>1198</v>
       </c>
-      <c r="H127" t="s">
+      <c r="J127" t="s">
+        <v>24</v>
+      </c>
+      <c r="K127" t="s">
+        <v>25</v>
+      </c>
+      <c r="L127" t="s">
+        <v>26</v>
+      </c>
+      <c r="M127" t="s">
+        <v>27</v>
+      </c>
+      <c r="N127" t="s">
+        <v>28</v>
+      </c>
+      <c r="O127" t="s">
         <v>1199</v>
-      </c>
-[...19 lines deleted...]
-        <v>1201</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>6021</v>
+        <v>5907</v>
       </c>
       <c r="B128" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C128" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D128" t="s">
         <v>1202</v>
       </c>
-      <c r="C128" t="s">
+      <c r="E128" t="s">
         <v>1203</v>
       </c>
-      <c r="D128" t="s">
+      <c r="F128" t="s">
         <v>1204</v>
       </c>
-      <c r="E128" t="s">
+      <c r="G128" t="s">
         <v>1205</v>
       </c>
-      <c r="F128" t="s">
+      <c r="H128" t="s">
         <v>1206</v>
       </c>
-      <c r="G128" t="s">
+      <c r="I128" t="s">
         <v>1207</v>
-      </c>
-[...4 lines deleted...]
-        <v>1209</v>
       </c>
       <c r="J128" t="s">
         <v>24</v>
       </c>
       <c r="K128" t="s">
         <v>25</v>
       </c>
       <c r="L128" t="s">
         <v>26</v>
       </c>
       <c r="M128" t="s">
         <v>27</v>
       </c>
       <c r="N128" t="s">
         <v>28</v>
       </c>
       <c r="O128" t="s">
-        <v>1210</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>6180</v>
+        <v>5913</v>
       </c>
       <c r="B129" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D129" t="s">
         <v>1211</v>
       </c>
-      <c r="C129" t="s">
+      <c r="E129" t="s">
         <v>1212</v>
       </c>
-      <c r="D129" t="s">
+      <c r="F129" t="s">
         <v>1213</v>
       </c>
-      <c r="E129" t="s">
+      <c r="G129" t="s">
         <v>1214</v>
       </c>
-      <c r="F129" t="s">
+      <c r="H129" t="s">
         <v>1215</v>
       </c>
-      <c r="G129" t="s">
+      <c r="I129" t="s">
         <v>1216</v>
       </c>
-      <c r="H129" t="s">
+      <c r="J129" t="s">
+        <v>24</v>
+      </c>
+      <c r="K129" t="s">
+        <v>58</v>
+      </c>
+      <c r="L129" t="s">
+        <v>26</v>
+      </c>
+      <c r="M129" t="s">
+        <v>59</v>
+      </c>
+      <c r="N129" t="s">
+        <v>28</v>
+      </c>
+      <c r="O129" t="s">
         <v>1217</v>
-      </c>
-[...19 lines deleted...]
-        <v>1219</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>6203</v>
+        <v>5932</v>
       </c>
       <c r="B130" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D130" t="s">
         <v>1220</v>
       </c>
-      <c r="C130" t="s">
+      <c r="E130" t="s">
         <v>1221</v>
       </c>
-      <c r="D130" t="s">
+      <c r="F130" t="s">
         <v>1222</v>
       </c>
-      <c r="E130" t="s">
+      <c r="G130" t="s">
         <v>1223</v>
       </c>
-      <c r="F130" t="s">
+      <c r="H130" t="s">
         <v>1224</v>
       </c>
-      <c r="G130" t="s">
+      <c r="I130" t="s">
         <v>1225</v>
       </c>
-      <c r="H130" t="s">
+      <c r="J130" t="s">
+        <v>24</v>
+      </c>
+      <c r="K130" t="s">
+        <v>78</v>
+      </c>
+      <c r="L130" t="s">
+        <v>26</v>
+      </c>
+      <c r="M130" t="s">
+        <v>79</v>
+      </c>
+      <c r="N130" t="s">
+        <v>28</v>
+      </c>
+      <c r="O130" t="s">
         <v>1226</v>
-      </c>
-[...19 lines deleted...]
-        <v>1228</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>6208</v>
+        <v>5934</v>
       </c>
       <c r="B131" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D131" t="s">
         <v>1229</v>
       </c>
-      <c r="C131" t="s">
+      <c r="E131" t="s">
         <v>1230</v>
       </c>
-      <c r="D131" t="s">
+      <c r="F131" t="s">
         <v>1231</v>
       </c>
-      <c r="E131" t="s">
+      <c r="G131" t="s">
         <v>1232</v>
       </c>
-      <c r="F131" t="s">
+      <c r="H131" t="s">
         <v>1233</v>
       </c>
-      <c r="G131" t="s">
+      <c r="I131" t="s">
         <v>1234</v>
       </c>
-      <c r="H131" t="s">
+      <c r="J131" t="s">
+        <v>24</v>
+      </c>
+      <c r="K131" t="s">
+        <v>78</v>
+      </c>
+      <c r="L131" t="s">
+        <v>26</v>
+      </c>
+      <c r="M131" t="s">
+        <v>79</v>
+      </c>
+      <c r="N131" t="s">
+        <v>28</v>
+      </c>
+      <c r="O131" t="s">
         <v>1235</v>
-      </c>
-[...19 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>6211</v>
+        <v>5953</v>
       </c>
       <c r="B132" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D132" t="s">
         <v>1238</v>
       </c>
-      <c r="C132" t="s">
+      <c r="E132" t="s">
         <v>1239</v>
       </c>
-      <c r="D132" t="s">
+      <c r="F132" t="s">
         <v>1240</v>
       </c>
-      <c r="E132" t="s">
+      <c r="G132" t="s">
         <v>1241</v>
       </c>
-      <c r="F132" t="s">
+      <c r="H132" t="s">
         <v>1242</v>
       </c>
-      <c r="G132" t="s">
+      <c r="I132" t="s">
         <v>1243</v>
       </c>
-      <c r="H132" t="s">
+      <c r="J132" t="s">
+        <v>24</v>
+      </c>
+      <c r="K132" t="s">
+        <v>25</v>
+      </c>
+      <c r="L132" t="s">
+        <v>26</v>
+      </c>
+      <c r="M132" t="s">
+        <v>27</v>
+      </c>
+      <c r="N132" t="s">
+        <v>28</v>
+      </c>
+      <c r="O132" t="s">
         <v>1244</v>
-      </c>
-[...19 lines deleted...]
-        <v>1246</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>6255</v>
+        <v>5981</v>
       </c>
       <c r="B133" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D133" t="s">
         <v>1247</v>
       </c>
-      <c r="C133" t="s">
+      <c r="E133" t="s">
         <v>1248</v>
       </c>
-      <c r="D133" t="s">
+      <c r="F133" t="s">
         <v>1249</v>
       </c>
-      <c r="E133" t="s">
+      <c r="G133" t="s">
         <v>1250</v>
       </c>
-      <c r="F133" t="s">
+      <c r="H133" t="s">
         <v>1251</v>
       </c>
-      <c r="G133" t="s">
+      <c r="I133" t="s">
         <v>1252</v>
       </c>
-      <c r="H133" t="s">
+      <c r="J133" t="s">
+        <v>172</v>
+      </c>
+      <c r="K133" t="s">
         <v>1253</v>
       </c>
-      <c r="I133" t="s">
+      <c r="L133" t="s">
+        <v>174</v>
+      </c>
+      <c r="M133" t="s">
         <v>1254</v>
       </c>
-      <c r="J133" t="s">
-[...2 lines deleted...]
-      <c r="K133" t="s">
+      <c r="N133" t="s">
+        <v>28</v>
+      </c>
+      <c r="O133" t="s">
         <v>1255</v>
-      </c>
-[...10 lines deleted...]
-        <v>1257</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>6261</v>
+        <v>5986</v>
       </c>
       <c r="B134" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D134" t="s">
         <v>1258</v>
       </c>
-      <c r="C134" t="s">
+      <c r="E134" t="s">
         <v>1259</v>
       </c>
-      <c r="D134" t="s">
+      <c r="F134" t="s">
         <v>1260</v>
       </c>
-      <c r="E134" t="s">
+      <c r="G134" t="s">
         <v>1261</v>
       </c>
-      <c r="F134" t="s">
+      <c r="H134" t="s">
         <v>1262</v>
       </c>
-      <c r="G134" t="s">
+      <c r="I134" t="s">
         <v>1263</v>
       </c>
-      <c r="H134" t="s">
+      <c r="J134" t="s">
+        <v>24</v>
+      </c>
+      <c r="K134" t="s">
+        <v>78</v>
+      </c>
+      <c r="L134" t="s">
+        <v>26</v>
+      </c>
+      <c r="M134" t="s">
+        <v>79</v>
+      </c>
+      <c r="N134" t="s">
+        <v>28</v>
+      </c>
+      <c r="O134" t="s">
         <v>1264</v>
-      </c>
-[...19 lines deleted...]
-        <v>1266</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>6263</v>
+        <v>5989</v>
       </c>
       <c r="B135" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D135" t="s">
         <v>1267</v>
       </c>
-      <c r="C135" t="s">
+      <c r="E135" t="s">
         <v>1268</v>
       </c>
-      <c r="D135" t="s">
+      <c r="F135" t="s">
         <v>1269</v>
       </c>
-      <c r="E135" t="s">
+      <c r="G135" t="s">
         <v>1270</v>
       </c>
-      <c r="F135" t="s">
+      <c r="H135" t="s">
         <v>1271</v>
       </c>
-      <c r="G135" t="s">
+      <c r="I135" t="s">
         <v>1272</v>
       </c>
-      <c r="H135" t="s">
+      <c r="J135" t="s">
+        <v>24</v>
+      </c>
+      <c r="K135" t="s">
+        <v>784</v>
+      </c>
+      <c r="L135" t="s">
+        <v>26</v>
+      </c>
+      <c r="M135" t="s">
+        <v>785</v>
+      </c>
+      <c r="N135" t="s">
+        <v>28</v>
+      </c>
+      <c r="O135" t="s">
         <v>1273</v>
-      </c>
-[...19 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>6274</v>
+        <v>6021</v>
       </c>
       <c r="B136" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D136" t="s">
         <v>1276</v>
       </c>
-      <c r="C136" t="s">
+      <c r="E136" t="s">
         <v>1277</v>
       </c>
-      <c r="D136" t="s">
+      <c r="F136" t="s">
         <v>1278</v>
       </c>
-      <c r="E136" t="s">
+      <c r="G136" t="s">
         <v>1279</v>
       </c>
-      <c r="F136" t="s">
+      <c r="H136" t="s">
         <v>1280</v>
       </c>
-      <c r="G136" t="s">
+      <c r="I136" t="s">
         <v>1281</v>
-      </c>
-[...4 lines deleted...]
-        <v>1283</v>
       </c>
       <c r="J136" t="s">
         <v>24</v>
       </c>
       <c r="K136" t="s">
         <v>25</v>
       </c>
       <c r="L136" t="s">
         <v>26</v>
       </c>
       <c r="M136" t="s">
         <v>27</v>
       </c>
       <c r="N136" t="s">
         <v>28</v>
       </c>
       <c r="O136" t="s">
-        <v>1284</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>6275</v>
+        <v>6180</v>
       </c>
       <c r="B137" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D137" t="s">
         <v>1285</v>
       </c>
-      <c r="C137" t="s">
+      <c r="E137" t="s">
         <v>1286</v>
       </c>
-      <c r="D137" t="s">
+      <c r="F137" t="s">
         <v>1287</v>
       </c>
-      <c r="E137" t="s">
+      <c r="G137" t="s">
         <v>1288</v>
       </c>
-      <c r="F137" t="s">
+      <c r="H137" t="s">
         <v>1289</v>
       </c>
-      <c r="G137" t="s">
+      <c r="I137" t="s">
         <v>1290</v>
       </c>
-      <c r="H137" t="s">
+      <c r="J137" t="s">
+        <v>24</v>
+      </c>
+      <c r="K137" t="s">
+        <v>25</v>
+      </c>
+      <c r="L137" t="s">
+        <v>26</v>
+      </c>
+      <c r="M137" t="s">
+        <v>27</v>
+      </c>
+      <c r="N137" t="s">
+        <v>28</v>
+      </c>
+      <c r="O137" t="s">
         <v>1291</v>
-      </c>
-[...19 lines deleted...]
-        <v>1293</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>6337</v>
+        <v>6203</v>
       </c>
       <c r="B138" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D138" t="s">
         <v>1294</v>
       </c>
-      <c r="C138" t="s">
+      <c r="E138" t="s">
         <v>1295</v>
       </c>
-      <c r="D138" t="s">
+      <c r="F138" t="s">
         <v>1296</v>
       </c>
-      <c r="E138" t="s">
+      <c r="G138" t="s">
         <v>1297</v>
       </c>
-      <c r="F138" t="s">
+      <c r="H138" t="s">
         <v>1298</v>
       </c>
-      <c r="G138" t="s">
+      <c r="I138" t="s">
         <v>1299</v>
       </c>
-      <c r="H138" t="s">
+      <c r="J138" t="s">
+        <v>24</v>
+      </c>
+      <c r="K138" t="s">
+        <v>78</v>
+      </c>
+      <c r="L138" t="s">
+        <v>26</v>
+      </c>
+      <c r="M138" t="s">
+        <v>79</v>
+      </c>
+      <c r="N138" t="s">
+        <v>28</v>
+      </c>
+      <c r="O138" t="s">
         <v>1300</v>
-      </c>
-[...19 lines deleted...]
-        <v>1302</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>6460</v>
+        <v>6208</v>
       </c>
       <c r="B139" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D139" t="s">
         <v>1303</v>
       </c>
-      <c r="C139" t="s">
+      <c r="E139" t="s">
         <v>1304</v>
       </c>
-      <c r="D139" t="s">
+      <c r="F139" t="s">
         <v>1305</v>
       </c>
-      <c r="E139" t="s">
+      <c r="G139" t="s">
         <v>1306</v>
       </c>
-      <c r="F139" t="s">
+      <c r="H139" t="s">
         <v>1307</v>
       </c>
-      <c r="G139" t="s">
+      <c r="I139" t="s">
         <v>1308</v>
       </c>
-      <c r="H139" t="s">
+      <c r="J139" t="s">
+        <v>24</v>
+      </c>
+      <c r="K139" t="s">
+        <v>78</v>
+      </c>
+      <c r="L139" t="s">
+        <v>26</v>
+      </c>
+      <c r="M139" t="s">
+        <v>79</v>
+      </c>
+      <c r="N139" t="s">
+        <v>28</v>
+      </c>
+      <c r="O139" t="s">
         <v>1309</v>
-      </c>
-[...19 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>6468</v>
+        <v>6211</v>
       </c>
       <c r="B140" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D140" t="s">
         <v>1312</v>
       </c>
-      <c r="C140" t="s">
+      <c r="E140" t="s">
         <v>1313</v>
       </c>
-      <c r="D140" t="s">
+      <c r="F140" t="s">
         <v>1314</v>
       </c>
-      <c r="E140" t="s">
+      <c r="G140" t="s">
         <v>1315</v>
       </c>
-      <c r="F140" t="s">
+      <c r="H140" t="s">
         <v>1316</v>
       </c>
-      <c r="G140" t="s">
+      <c r="I140" t="s">
         <v>1317</v>
       </c>
-      <c r="H140" t="s">
+      <c r="J140" t="s">
+        <v>24</v>
+      </c>
+      <c r="K140" t="s">
+        <v>78</v>
+      </c>
+      <c r="L140" t="s">
+        <v>26</v>
+      </c>
+      <c r="M140" t="s">
+        <v>79</v>
+      </c>
+      <c r="N140" t="s">
+        <v>28</v>
+      </c>
+      <c r="O140" t="s">
         <v>1318</v>
-      </c>
-[...19 lines deleted...]
-        <v>1320</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>6761</v>
+        <v>6255</v>
       </c>
       <c r="B141" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D141" t="s">
         <v>1321</v>
       </c>
-      <c r="C141" t="s">
+      <c r="E141" t="s">
         <v>1322</v>
       </c>
-      <c r="D141" t="s">
+      <c r="F141" t="s">
         <v>1323</v>
       </c>
-      <c r="E141" t="s">
+      <c r="G141" t="s">
         <v>1324</v>
       </c>
-      <c r="F141" t="s">
+      <c r="H141" t="s">
         <v>1325</v>
       </c>
-      <c r="G141" t="s">
+      <c r="I141" t="s">
         <v>1326</v>
       </c>
-      <c r="H141" t="s">
+      <c r="J141" t="s">
+        <v>24</v>
+      </c>
+      <c r="K141" t="s">
         <v>1327</v>
       </c>
-      <c r="I141" t="s">
+      <c r="L141" t="s">
+        <v>26</v>
+      </c>
+      <c r="M141" t="s">
         <v>1328</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>6765</v>
+        <v>6261</v>
       </c>
       <c r="B142" t="s">
         <v>1330</v>
       </c>
       <c r="C142" t="s">
         <v>1331</v>
       </c>
       <c r="D142" t="s">
         <v>1332</v>
       </c>
       <c r="E142" t="s">
         <v>1333</v>
       </c>
       <c r="F142" t="s">
         <v>1334</v>
       </c>
       <c r="G142" t="s">
         <v>1335</v>
       </c>
       <c r="H142" t="s">
         <v>1336</v>
       </c>
       <c r="I142" t="s">
         <v>1337</v>
       </c>
       <c r="J142" t="s">
         <v>24</v>
       </c>
       <c r="K142" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="L142" t="s">
         <v>26</v>
       </c>
       <c r="M142" t="s">
-        <v>90</v>
+        <v>59</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>8265</v>
+        <v>6263</v>
       </c>
       <c r="B143" t="s">
         <v>1339</v>
       </c>
       <c r="C143" t="s">
         <v>1340</v>
       </c>
       <c r="D143" t="s">
         <v>1341</v>
       </c>
       <c r="E143" t="s">
         <v>1342</v>
       </c>
       <c r="F143" t="s">
         <v>1343</v>
       </c>
       <c r="G143" t="s">
         <v>1344</v>
       </c>
       <c r="H143" t="s">
         <v>1345</v>
       </c>
       <c r="I143" t="s">
         <v>1346</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
+        <v>78</v>
+      </c>
+      <c r="L143" t="s">
+        <v>26</v>
+      </c>
+      <c r="M143" t="s">
+        <v>79</v>
+      </c>
+      <c r="N143" t="s">
+        <v>28</v>
+      </c>
+      <c r="O143" t="s">
         <v>1347</v>
-      </c>
-[...10 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>8353</v>
+        <v>6274</v>
       </c>
       <c r="B144" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D144" t="s">
         <v>1350</v>
       </c>
-      <c r="C144" t="s">
+      <c r="E144" t="s">
         <v>1351</v>
       </c>
-      <c r="D144" t="s">
+      <c r="F144" t="s">
         <v>1352</v>
       </c>
-      <c r="E144" t="s">
+      <c r="G144" t="s">
         <v>1353</v>
       </c>
-      <c r="F144" t="s">
+      <c r="H144" t="s">
         <v>1354</v>
       </c>
-      <c r="G144" t="s">
+      <c r="I144" t="s">
         <v>1355</v>
       </c>
-      <c r="H144" t="s">
+      <c r="J144" t="s">
+        <v>24</v>
+      </c>
+      <c r="K144" t="s">
+        <v>25</v>
+      </c>
+      <c r="L144" t="s">
+        <v>26</v>
+      </c>
+      <c r="M144" t="s">
+        <v>27</v>
+      </c>
+      <c r="N144" t="s">
+        <v>28</v>
+      </c>
+      <c r="O144" t="s">
         <v>1356</v>
-      </c>
-[...19 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>8402</v>
+        <v>6275</v>
       </c>
       <c r="B145" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D145" t="s">
         <v>1359</v>
       </c>
-      <c r="C145" t="s">
+      <c r="E145" t="s">
         <v>1360</v>
       </c>
-      <c r="D145" t="s">
+      <c r="F145" t="s">
         <v>1361</v>
       </c>
-      <c r="E145" t="s">
+      <c r="G145" t="s">
         <v>1362</v>
       </c>
-      <c r="F145" t="s">
+      <c r="H145" t="s">
         <v>1363</v>
       </c>
-      <c r="G145" t="s">
+      <c r="I145" t="s">
         <v>1364</v>
       </c>
-      <c r="H145" t="s">
+      <c r="J145" t="s">
+        <v>172</v>
+      </c>
+      <c r="K145" t="s">
+        <v>432</v>
+      </c>
+      <c r="L145" t="s">
+        <v>174</v>
+      </c>
+      <c r="M145" t="s">
+        <v>434</v>
+      </c>
+      <c r="N145" t="s">
+        <v>28</v>
+      </c>
+      <c r="O145" t="s">
         <v>1365</v>
-      </c>
-[...19 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>8914</v>
+        <v>6337</v>
       </c>
       <c r="B146" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D146" t="s">
         <v>1368</v>
       </c>
-      <c r="C146" t="s">
+      <c r="E146" t="s">
         <v>1369</v>
       </c>
-      <c r="D146" t="s">
+      <c r="F146" t="s">
         <v>1370</v>
       </c>
-      <c r="E146" t="s">
+      <c r="G146" t="s">
         <v>1371</v>
       </c>
-      <c r="F146" t="s">
+      <c r="H146" t="s">
         <v>1372</v>
       </c>
-      <c r="G146" t="s">
+      <c r="I146" t="s">
         <v>1373</v>
       </c>
-      <c r="H146" t="s">
+      <c r="J146" t="s">
+        <v>24</v>
+      </c>
+      <c r="K146" t="s">
+        <v>58</v>
+      </c>
+      <c r="L146" t="s">
+        <v>26</v>
+      </c>
+      <c r="M146" t="s">
+        <v>59</v>
+      </c>
+      <c r="N146" t="s">
+        <v>28</v>
+      </c>
+      <c r="O146" t="s">
         <v>1374</v>
-      </c>
-[...19 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>8918</v>
+        <v>6460</v>
       </c>
       <c r="B147" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D147" t="s">
         <v>1377</v>
       </c>
-      <c r="C147" t="s">
+      <c r="E147" t="s">
         <v>1378</v>
       </c>
-      <c r="D147" t="s">
+      <c r="F147" t="s">
         <v>1379</v>
       </c>
-      <c r="E147" t="s">
+      <c r="G147" t="s">
         <v>1380</v>
       </c>
-      <c r="F147" t="s">
+      <c r="H147" t="s">
         <v>1381</v>
       </c>
-      <c r="G147" t="s">
+      <c r="I147" t="s">
         <v>1382</v>
-      </c>
-[...4 lines deleted...]
-        <v>1384</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
         <v>25</v>
       </c>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147" t="s">
         <v>27</v>
       </c>
       <c r="N147" t="s">
         <v>28</v>
       </c>
       <c r="O147" t="s">
-        <v>1385</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>8945</v>
+        <v>6468</v>
       </c>
       <c r="B148" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D148" t="s">
         <v>1386</v>
       </c>
-      <c r="C148" t="s">
+      <c r="E148" t="s">
         <v>1387</v>
       </c>
-      <c r="D148" t="s">
+      <c r="F148" t="s">
         <v>1388</v>
       </c>
-      <c r="E148" t="s">
+      <c r="G148" t="s">
         <v>1389</v>
       </c>
-      <c r="F148" t="s">
+      <c r="H148" t="s">
         <v>1390</v>
       </c>
-      <c r="G148" t="s">
+      <c r="I148" t="s">
         <v>1391</v>
       </c>
-      <c r="H148" t="s">
+      <c r="J148" t="s">
+        <v>24</v>
+      </c>
+      <c r="K148" t="s">
+        <v>25</v>
+      </c>
+      <c r="L148" t="s">
+        <v>26</v>
+      </c>
+      <c r="M148" t="s">
+        <v>27</v>
+      </c>
+      <c r="N148" t="s">
+        <v>28</v>
+      </c>
+      <c r="O148" t="s">
         <v>1392</v>
-      </c>
-[...19 lines deleted...]
-        <v>1394</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>10098</v>
+        <v>6761</v>
       </c>
       <c r="B149" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D149" t="s">
         <v>1395</v>
       </c>
-      <c r="C149" t="s">
+      <c r="E149" t="s">
         <v>1396</v>
       </c>
-      <c r="D149" t="s">
+      <c r="F149" t="s">
         <v>1397</v>
       </c>
-      <c r="E149" t="s">
+      <c r="G149" t="s">
         <v>1398</v>
       </c>
-      <c r="F149" t="s">
+      <c r="H149" t="s">
         <v>1399</v>
       </c>
-      <c r="G149" t="s">
+      <c r="I149" t="s">
         <v>1400</v>
-      </c>
-[...4 lines deleted...]
-        <v>1402</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
         <v>25</v>
       </c>
       <c r="L149" t="s">
         <v>26</v>
       </c>
       <c r="M149" t="s">
         <v>27</v>
       </c>
       <c r="N149" t="s">
         <v>28</v>
       </c>
       <c r="O149" t="s">
-        <v>1403</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>10412</v>
+        <v>6765</v>
       </c>
       <c r="B150" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D150" t="s">
         <v>1404</v>
       </c>
-      <c r="C150" t="s">
+      <c r="E150" t="s">
         <v>1405</v>
       </c>
-      <c r="D150" t="s">
+      <c r="F150" t="s">
         <v>1406</v>
       </c>
-      <c r="E150" t="s">
+      <c r="G150" t="s">
         <v>1407</v>
       </c>
-      <c r="F150" t="s">
+      <c r="H150" t="s">
         <v>1408</v>
       </c>
-      <c r="G150" t="s">
+      <c r="I150" t="s">
         <v>1409</v>
       </c>
-      <c r="H150" t="s">
+      <c r="J150" t="s">
+        <v>24</v>
+      </c>
+      <c r="K150" t="s">
+        <v>78</v>
+      </c>
+      <c r="L150" t="s">
+        <v>26</v>
+      </c>
+      <c r="M150" t="s">
+        <v>79</v>
+      </c>
+      <c r="N150" t="s">
+        <v>28</v>
+      </c>
+      <c r="O150" t="s">
         <v>1410</v>
-      </c>
-[...19 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>10647</v>
+        <v>8265</v>
       </c>
       <c r="B151" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D151" t="s">
         <v>1413</v>
       </c>
-      <c r="C151" t="s">
+      <c r="E151" t="s">
         <v>1414</v>
       </c>
-      <c r="D151" t="s">
+      <c r="F151" t="s">
         <v>1415</v>
       </c>
-      <c r="E151" t="s">
+      <c r="G151" t="s">
         <v>1416</v>
       </c>
-      <c r="F151" t="s">
+      <c r="H151" t="s">
         <v>1417</v>
       </c>
-      <c r="G151" t="s">
+      <c r="I151" t="s">
         <v>1418</v>
       </c>
-      <c r="H151" t="s">
+      <c r="J151" t="s">
+        <v>24</v>
+      </c>
+      <c r="K151" t="s">
         <v>1419</v>
       </c>
-      <c r="I151" t="s">
+      <c r="L151" t="s">
+        <v>26</v>
+      </c>
+      <c r="M151" t="s">
         <v>1420</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N151" t="s">
         <v>28</v>
       </c>
       <c r="O151" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>10930</v>
+        <v>8289</v>
       </c>
       <c r="B152" t="s">
         <v>1422</v>
       </c>
       <c r="C152" t="s">
         <v>1423</v>
       </c>
       <c r="D152" t="s">
         <v>1424</v>
       </c>
       <c r="E152" t="s">
         <v>1425</v>
       </c>
       <c r="F152" t="s">
         <v>1426</v>
       </c>
       <c r="G152" t="s">
         <v>1427</v>
       </c>
       <c r="H152" t="s">
         <v>1428</v>
       </c>
       <c r="I152" t="s">
         <v>1429</v>
       </c>
       <c r="J152" t="s">
+        <v>24</v>
+      </c>
+      <c r="K152" t="s">
+        <v>185</v>
+      </c>
+      <c r="L152" t="s">
+        <v>26</v>
+      </c>
+      <c r="M152" t="s">
+        <v>186</v>
+      </c>
+      <c r="N152" t="s">
+        <v>28</v>
+      </c>
+      <c r="O152" t="s">
         <v>1430</v>
-      </c>
-[...13 lines deleted...]
-        <v>1432</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>10947</v>
+        <v>8353</v>
       </c>
       <c r="B153" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D153" t="s">
         <v>1433</v>
       </c>
-      <c r="C153" t="s">
+      <c r="E153" t="s">
         <v>1434</v>
       </c>
-      <c r="D153" t="s">
+      <c r="F153" t="s">
         <v>1435</v>
       </c>
-      <c r="E153" t="s">
+      <c r="G153" t="s">
         <v>1436</v>
       </c>
-      <c r="F153" t="s">
+      <c r="H153" t="s">
         <v>1437</v>
       </c>
-      <c r="G153" t="s">
+      <c r="I153" t="s">
         <v>1438</v>
       </c>
-      <c r="H153" t="s">
+      <c r="J153" t="s">
+        <v>24</v>
+      </c>
+      <c r="K153" t="s">
+        <v>78</v>
+      </c>
+      <c r="L153" t="s">
+        <v>26</v>
+      </c>
+      <c r="M153" t="s">
+        <v>79</v>
+      </c>
+      <c r="N153" t="s">
+        <v>28</v>
+      </c>
+      <c r="O153" t="s">
         <v>1439</v>
-      </c>
-[...19 lines deleted...]
-        <v>1441</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>10951</v>
+        <v>8402</v>
       </c>
       <c r="B154" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D154" t="s">
         <v>1442</v>
       </c>
-      <c r="C154" t="s">
+      <c r="E154" t="s">
         <v>1443</v>
       </c>
-      <c r="D154" t="s">
+      <c r="F154" t="s">
         <v>1444</v>
       </c>
-      <c r="E154" t="s">
+      <c r="G154" t="s">
         <v>1445</v>
       </c>
-      <c r="F154" t="s">
+      <c r="H154" t="s">
         <v>1446</v>
       </c>
-      <c r="G154" t="s">
+      <c r="I154" t="s">
         <v>1447</v>
       </c>
-      <c r="H154" t="s">
+      <c r="J154" t="s">
+        <v>24</v>
+      </c>
+      <c r="K154" t="s">
+        <v>78</v>
+      </c>
+      <c r="L154" t="s">
+        <v>26</v>
+      </c>
+      <c r="M154" t="s">
+        <v>79</v>
+      </c>
+      <c r="N154" t="s">
+        <v>28</v>
+      </c>
+      <c r="O154" t="s">
         <v>1448</v>
-      </c>
-[...19 lines deleted...]
-        <v>1450</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>11287</v>
+        <v>8914</v>
       </c>
       <c r="B155" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D155" t="s">
         <v>1451</v>
       </c>
-      <c r="C155" t="s">
+      <c r="E155" t="s">
         <v>1452</v>
       </c>
-      <c r="D155" t="s">
+      <c r="F155" t="s">
         <v>1453</v>
       </c>
-      <c r="E155" t="s">
+      <c r="G155" t="s">
         <v>1454</v>
       </c>
-      <c r="F155" t="s">
+      <c r="H155" t="s">
         <v>1455</v>
       </c>
-      <c r="G155" t="s">
+      <c r="I155" t="s">
         <v>1456</v>
       </c>
-      <c r="H155" t="s">
+      <c r="J155" t="s">
+        <v>24</v>
+      </c>
+      <c r="K155" t="s">
+        <v>25</v>
+      </c>
+      <c r="L155" t="s">
+        <v>26</v>
+      </c>
+      <c r="M155" t="s">
+        <v>27</v>
+      </c>
+      <c r="N155" t="s">
+        <v>28</v>
+      </c>
+      <c r="O155" t="s">
         <v>1457</v>
-      </c>
-[...19 lines deleted...]
-        <v>1459</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>58060</v>
+        <v>8918</v>
       </c>
       <c r="B156" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D156" t="s">
         <v>1460</v>
       </c>
-      <c r="C156" t="s">
+      <c r="E156" t="s">
         <v>1461</v>
       </c>
-      <c r="D156" t="s">
+      <c r="F156" t="s">
         <v>1462</v>
       </c>
-      <c r="E156" t="s">
+      <c r="G156" t="s">
         <v>1463</v>
       </c>
-      <c r="F156" t="s">
+      <c r="H156" t="s">
         <v>1464</v>
       </c>
-      <c r="G156" t="s">
+      <c r="I156" t="s">
         <v>1465</v>
       </c>
-      <c r="H156" t="s">
+      <c r="J156" t="s">
+        <v>24</v>
+      </c>
+      <c r="K156" t="s">
+        <v>25</v>
+      </c>
+      <c r="L156" t="s">
+        <v>26</v>
+      </c>
+      <c r="M156" t="s">
+        <v>27</v>
+      </c>
+      <c r="N156" t="s">
+        <v>28</v>
+      </c>
+      <c r="O156" t="s">
         <v>1466</v>
-      </c>
-[...19 lines deleted...]
-        <v>1470</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>58240</v>
+        <v>8945</v>
       </c>
       <c r="B157" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D157" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E157" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F157" t="s">
         <v>1471</v>
       </c>
-      <c r="C157" t="s">
+      <c r="G157" t="s">
         <v>1472</v>
       </c>
-      <c r="D157" t="s">
+      <c r="H157" t="s">
         <v>1473</v>
       </c>
-      <c r="E157" t="s">
+      <c r="I157" t="s">
         <v>1474</v>
       </c>
-      <c r="F157" t="s">
+      <c r="J157" t="s">
+        <v>24</v>
+      </c>
+      <c r="K157" t="s">
+        <v>58</v>
+      </c>
+      <c r="L157" t="s">
+        <v>26</v>
+      </c>
+      <c r="M157" t="s">
+        <v>59</v>
+      </c>
+      <c r="N157" t="s">
+        <v>28</v>
+      </c>
+      <c r="O157" t="s">
         <v>1475</v>
-      </c>
-[...25 lines deleted...]
-        <v>1481</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>58259</v>
+        <v>10098</v>
       </c>
       <c r="B158" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1479</v>
+      </c>
+      <c r="F158" t="s">
+        <v>1480</v>
+      </c>
+      <c r="G158" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H158" t="s">
         <v>1482</v>
       </c>
-      <c r="C158" t="s">
+      <c r="I158" t="s">
         <v>1483</v>
       </c>
-      <c r="D158" t="s">
+      <c r="J158" t="s">
+        <v>24</v>
+      </c>
+      <c r="K158" t="s">
+        <v>25</v>
+      </c>
+      <c r="L158" t="s">
+        <v>26</v>
+      </c>
+      <c r="M158" t="s">
+        <v>27</v>
+      </c>
+      <c r="N158" t="s">
+        <v>28</v>
+      </c>
+      <c r="O158" t="s">
         <v>1484</v>
-      </c>
-[...31 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>65000</v>
+        <v>10412</v>
       </c>
       <c r="B159" t="s">
-        <v>1493</v>
+        <v>1485</v>
       </c>
       <c r="C159" t="s">
-        <v>1494</v>
+        <v>1486</v>
       </c>
       <c r="D159" t="s">
-        <v>1495</v>
+        <v>1487</v>
       </c>
       <c r="E159" t="s">
-        <v>1496</v>
+        <v>1488</v>
       </c>
       <c r="F159" t="s">
-        <v>1497</v>
+        <v>1489</v>
       </c>
       <c r="G159" t="s">
-        <v>1498</v>
+        <v>1490</v>
       </c>
       <c r="H159" t="s">
-        <v>1499</v>
+        <v>1491</v>
       </c>
       <c r="I159" t="s">
-        <v>1500</v>
+        <v>1492</v>
       </c>
       <c r="J159" t="s">
         <v>24</v>
       </c>
       <c r="K159" t="s">
         <v>25</v>
       </c>
       <c r="L159" t="s">
         <v>26</v>
       </c>
       <c r="M159" t="s">
         <v>27</v>
       </c>
       <c r="N159" t="s">
         <v>28</v>
       </c>
       <c r="O159" t="s">
-        <v>1501</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>65001</v>
+        <v>10647</v>
       </c>
       <c r="B160" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1497</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1498</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1499</v>
+      </c>
+      <c r="H160" t="s">
+        <v>1500</v>
+      </c>
+      <c r="I160" t="s">
+        <v>1501</v>
+      </c>
+      <c r="J160" t="s">
+        <v>24</v>
+      </c>
+      <c r="K160" t="s">
+        <v>78</v>
+      </c>
+      <c r="L160" t="s">
+        <v>26</v>
+      </c>
+      <c r="M160" t="s">
+        <v>79</v>
+      </c>
+      <c r="N160" t="s">
+        <v>28</v>
+      </c>
+      <c r="O160" t="s">
         <v>1502</v>
-      </c>
-[...37 lines deleted...]
-        <v>1510</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>65002</v>
+        <v>10930</v>
       </c>
       <c r="B161" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D161" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E161" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F161" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G161" t="s">
+        <v>1508</v>
+      </c>
+      <c r="H161" t="s">
+        <v>1509</v>
+      </c>
+      <c r="I161" t="s">
+        <v>1510</v>
+      </c>
+      <c r="J161" t="s">
         <v>1511</v>
       </c>
-      <c r="C161" t="s">
+      <c r="K161" t="s">
+        <v>925</v>
+      </c>
+      <c r="L161" t="s">
         <v>1512</v>
       </c>
-      <c r="D161" t="s">
+      <c r="M161" t="s">
+        <v>926</v>
+      </c>
+      <c r="N161" t="s">
+        <v>28</v>
+      </c>
+      <c r="O161" t="s">
         <v>1513</v>
-      </c>
-[...31 lines deleted...]
-        <v>1519</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>65003</v>
+        <v>10947</v>
       </c>
       <c r="B162" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D162" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E162" t="s">
+        <v>1517</v>
+      </c>
+      <c r="F162" t="s">
+        <v>1518</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H162" t="s">
         <v>1520</v>
       </c>
-      <c r="C162" t="s">
+      <c r="I162" t="s">
         <v>1521</v>
       </c>
-      <c r="D162" t="s">
+      <c r="J162" t="s">
+        <v>24</v>
+      </c>
+      <c r="K162" t="s">
+        <v>78</v>
+      </c>
+      <c r="L162" t="s">
+        <v>26</v>
+      </c>
+      <c r="M162" t="s">
+        <v>79</v>
+      </c>
+      <c r="N162" t="s">
+        <v>28</v>
+      </c>
+      <c r="O162" t="s">
         <v>1522</v>
-      </c>
-[...31 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>65004</v>
+        <v>10951</v>
       </c>
       <c r="B163" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E163" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F163" t="s">
+        <v>1527</v>
+      </c>
+      <c r="G163" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H163" t="s">
         <v>1529</v>
       </c>
-      <c r="C163" t="s">
+      <c r="I163" t="s">
         <v>1530</v>
       </c>
-      <c r="D163" t="s">
+      <c r="J163" t="s">
+        <v>24</v>
+      </c>
+      <c r="K163" t="s">
+        <v>58</v>
+      </c>
+      <c r="L163" t="s">
+        <v>26</v>
+      </c>
+      <c r="M163" t="s">
+        <v>59</v>
+      </c>
+      <c r="N163" t="s">
+        <v>28</v>
+      </c>
+      <c r="O163" t="s">
         <v>1531</v>
-      </c>
-[...31 lines deleted...]
-        <v>1537</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>65005</v>
+        <v>11287</v>
       </c>
       <c r="B164" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1535</v>
+      </c>
+      <c r="F164" t="s">
+        <v>1536</v>
+      </c>
+      <c r="G164" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H164" t="s">
         <v>1538</v>
       </c>
-      <c r="C164" t="s">
+      <c r="I164" t="s">
         <v>1539</v>
       </c>
-      <c r="D164" t="s">
+      <c r="J164" t="s">
+        <v>24</v>
+      </c>
+      <c r="K164" t="s">
+        <v>78</v>
+      </c>
+      <c r="L164" t="s">
+        <v>26</v>
+      </c>
+      <c r="M164" t="s">
+        <v>79</v>
+      </c>
+      <c r="N164" t="s">
+        <v>28</v>
+      </c>
+      <c r="O164" t="s">
         <v>1540</v>
-      </c>
-[...31 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>65006</v>
+        <v>58060</v>
       </c>
       <c r="B165" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E165" t="s">
+        <v>1544</v>
+      </c>
+      <c r="F165" t="s">
+        <v>1545</v>
+      </c>
+      <c r="G165" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H165" t="s">
+        <v>1547</v>
+      </c>
+      <c r="I165" t="s">
+        <v>1548</v>
+      </c>
+      <c r="J165" t="s">
+        <v>24</v>
+      </c>
+      <c r="K165" t="s">
         <v>1549</v>
       </c>
-      <c r="C165" t="s">
+      <c r="L165" t="s">
+        <v>26</v>
+      </c>
+      <c r="M165" t="s">
         <v>1550</v>
       </c>
-      <c r="D165" t="s">
+      <c r="N165" t="s">
+        <v>28</v>
+      </c>
+      <c r="O165" t="s">
         <v>1551</v>
-      </c>
-[...31 lines deleted...]
-        <v>1559</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>65007</v>
+        <v>58066</v>
       </c>
       <c r="B166" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1555</v>
+      </c>
+      <c r="F166" t="s">
+        <v>1556</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H166" t="s">
+        <v>1558</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1559</v>
+      </c>
+      <c r="J166" t="s">
+        <v>24</v>
+      </c>
+      <c r="K166" t="s">
+        <v>925</v>
+      </c>
+      <c r="L166" t="s">
+        <v>26</v>
+      </c>
+      <c r="M166" t="s">
+        <v>926</v>
+      </c>
+      <c r="N166" t="s">
+        <v>28</v>
+      </c>
+      <c r="O166" t="s">
         <v>1560</v>
-      </c>
-[...37 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>65008</v>
+        <v>58120</v>
       </c>
       <c r="B167" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E167" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F167" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G167" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H167" t="s">
+        <v>1567</v>
+      </c>
+      <c r="I167" t="s">
+        <v>1568</v>
+      </c>
+      <c r="J167" t="s">
+        <v>24</v>
+      </c>
+      <c r="K167" t="s">
+        <v>25</v>
+      </c>
+      <c r="L167" t="s">
+        <v>26</v>
+      </c>
+      <c r="M167" t="s">
+        <v>27</v>
+      </c>
+      <c r="N167" t="s">
+        <v>28</v>
+      </c>
+      <c r="O167" t="s">
         <v>1569</v>
-      </c>
-[...37 lines deleted...]
-        <v>1577</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>65009</v>
+        <v>58122</v>
       </c>
       <c r="B168" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F168" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H168" t="s">
+        <v>1576</v>
+      </c>
+      <c r="I168" t="s">
+        <v>1577</v>
+      </c>
+      <c r="J168" t="s">
+        <v>24</v>
+      </c>
+      <c r="K168" t="s">
+        <v>78</v>
+      </c>
+      <c r="L168" t="s">
+        <v>26</v>
+      </c>
+      <c r="M168" t="s">
+        <v>79</v>
+      </c>
+      <c r="N168" t="s">
+        <v>28</v>
+      </c>
+      <c r="O168" t="s">
         <v>1578</v>
-      </c>
-[...37 lines deleted...]
-        <v>1586</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>65010</v>
+        <v>58218</v>
       </c>
       <c r="B169" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1582</v>
+      </c>
+      <c r="F169" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G169" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H169" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I169" t="s">
+        <v>1586</v>
+      </c>
+      <c r="J169" t="s">
+        <v>24</v>
+      </c>
+      <c r="K169" t="s">
+        <v>78</v>
+      </c>
+      <c r="L169" t="s">
+        <v>26</v>
+      </c>
+      <c r="M169" t="s">
+        <v>79</v>
+      </c>
+      <c r="N169" t="s">
+        <v>28</v>
+      </c>
+      <c r="O169" t="s">
         <v>1587</v>
-      </c>
-[...37 lines deleted...]
-        <v>1595</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>65011</v>
+        <v>58223</v>
       </c>
       <c r="B170" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F170" t="s">
+        <v>1592</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H170" t="s">
+        <v>1594</v>
+      </c>
+      <c r="I170" t="s">
+        <v>1595</v>
+      </c>
+      <c r="J170" t="s">
+        <v>24</v>
+      </c>
+      <c r="K170" t="s">
+        <v>78</v>
+      </c>
+      <c r="L170" t="s">
+        <v>26</v>
+      </c>
+      <c r="M170" t="s">
+        <v>79</v>
+      </c>
+      <c r="N170" t="s">
+        <v>28</v>
+      </c>
+      <c r="O170" t="s">
         <v>1596</v>
-      </c>
-[...37 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>65012</v>
+        <v>58240</v>
       </c>
       <c r="B171" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E171" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F171" t="s">
+        <v>1601</v>
+      </c>
+      <c r="G171" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H171" t="s">
+        <v>1603</v>
+      </c>
+      <c r="I171" t="s">
+        <v>1604</v>
+      </c>
+      <c r="J171" t="s">
+        <v>24</v>
+      </c>
+      <c r="K171" t="s">
         <v>1605</v>
       </c>
-      <c r="C171" t="s">
+      <c r="L171" t="s">
+        <v>26</v>
+      </c>
+      <c r="M171" t="s">
         <v>1606</v>
       </c>
-      <c r="D171" t="s">
+      <c r="N171" t="s">
+        <v>28</v>
+      </c>
+      <c r="O171" t="s">
         <v>1607</v>
-      </c>
-[...31 lines deleted...]
-        <v>1615</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>65013</v>
+        <v>58259</v>
       </c>
       <c r="B172" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E172" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F172" t="s">
+        <v>1612</v>
+      </c>
+      <c r="G172" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H172" t="s">
+        <v>1614</v>
+      </c>
+      <c r="I172" t="s">
+        <v>1615</v>
+      </c>
+      <c r="J172" t="s">
+        <v>24</v>
+      </c>
+      <c r="K172" t="s">
         <v>1616</v>
       </c>
-      <c r="C172" t="s">
+      <c r="L172" t="s">
+        <v>26</v>
+      </c>
+      <c r="M172" t="s">
         <v>1617</v>
       </c>
-      <c r="D172" t="s">
+      <c r="N172" t="s">
+        <v>28</v>
+      </c>
+      <c r="O172" t="s">
         <v>1618</v>
-      </c>
-[...31 lines deleted...]
-        <v>1624</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>65014</v>
+        <v>64637</v>
       </c>
       <c r="B173" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D173" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E173" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F173" t="s">
+        <v>1623</v>
+      </c>
+      <c r="G173" t="s">
+        <v>1624</v>
+      </c>
+      <c r="H173" t="s">
         <v>1625</v>
       </c>
-      <c r="C173" t="s">
+      <c r="I173" t="s">
         <v>1626</v>
       </c>
-      <c r="D173" t="s">
+      <c r="J173" t="s">
+        <v>24</v>
+      </c>
+      <c r="K173" t="s">
+        <v>58</v>
+      </c>
+      <c r="L173" t="s">
+        <v>26</v>
+      </c>
+      <c r="M173" t="s">
+        <v>59</v>
+      </c>
+      <c r="N173" t="s">
+        <v>28</v>
+      </c>
+      <c r="O173" t="s">
         <v>1627</v>
-      </c>
-[...31 lines deleted...]
-        <v>1633</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>65015</v>
+        <v>64689</v>
       </c>
       <c r="B174" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D174" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E174" t="s">
+        <v>1631</v>
+      </c>
+      <c r="F174" t="s">
+        <v>1632</v>
+      </c>
+      <c r="G174" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H174" t="s">
         <v>1634</v>
       </c>
-      <c r="C174" t="s">
+      <c r="I174" t="s">
         <v>1635</v>
       </c>
-      <c r="D174" t="s">
+      <c r="J174" t="s">
+        <v>24</v>
+      </c>
+      <c r="K174" t="s">
+        <v>362</v>
+      </c>
+      <c r="L174" t="s">
+        <v>26</v>
+      </c>
+      <c r="M174" t="s">
+        <v>363</v>
+      </c>
+      <c r="N174" t="s">
+        <v>28</v>
+      </c>
+      <c r="O174" t="s">
         <v>1636</v>
-      </c>
-[...31 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>65016</v>
+        <v>65000</v>
       </c>
       <c r="B175" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E175" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F175" t="s">
+        <v>1641</v>
+      </c>
+      <c r="G175" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H175" t="s">
         <v>1643</v>
       </c>
-      <c r="C175" t="s">
+      <c r="I175" t="s">
         <v>1644</v>
-      </c>
-[...16 lines deleted...]
-        <v>1650</v>
       </c>
       <c r="J175" t="s">
         <v>24</v>
       </c>
       <c r="K175" t="s">
         <v>25</v>
       </c>
       <c r="L175" t="s">
         <v>26</v>
       </c>
       <c r="M175" t="s">
         <v>27</v>
       </c>
       <c r="N175" t="s">
         <v>28</v>
       </c>
       <c r="O175" t="s">
-        <v>1651</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>65017</v>
+        <v>65001</v>
       </c>
       <c r="B176" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E176" t="s">
+        <v>1649</v>
+      </c>
+      <c r="F176" t="s">
+        <v>1650</v>
+      </c>
+      <c r="G176" t="s">
+        <v>1651</v>
+      </c>
+      <c r="H176" t="s">
         <v>1652</v>
       </c>
-      <c r="C176" t="s">
+      <c r="I176" t="s">
         <v>1653</v>
       </c>
-      <c r="D176" t="s">
+      <c r="J176" t="s">
+        <v>24</v>
+      </c>
+      <c r="K176" t="s">
+        <v>78</v>
+      </c>
+      <c r="L176" t="s">
+        <v>26</v>
+      </c>
+      <c r="M176" t="s">
+        <v>79</v>
+      </c>
+      <c r="N176" t="s">
+        <v>28</v>
+      </c>
+      <c r="O176" t="s">
         <v>1654</v>
-      </c>
-[...31 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>65018</v>
+        <v>65002</v>
       </c>
       <c r="B177" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E177" t="s">
+        <v>1658</v>
+      </c>
+      <c r="F177" t="s">
+        <v>1659</v>
+      </c>
+      <c r="G177" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H177" t="s">
+        <v>1661</v>
+      </c>
+      <c r="I177" t="s">
+        <v>1662</v>
+      </c>
+      <c r="J177" t="s">
+        <v>24</v>
+      </c>
+      <c r="K177" t="s">
+        <v>25</v>
+      </c>
+      <c r="L177" t="s">
+        <v>26</v>
+      </c>
+      <c r="M177" t="s">
+        <v>27</v>
+      </c>
+      <c r="N177" t="s">
+        <v>28</v>
+      </c>
+      <c r="O177" t="s">
         <v>1663</v>
-      </c>
-[...37 lines deleted...]
-        <v>1673</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>65019</v>
+        <v>65003</v>
       </c>
       <c r="B178" t="s">
-        <v>1674</v>
+        <v>1664</v>
       </c>
       <c r="C178" t="s">
-        <v>1675</v>
+        <v>1665</v>
       </c>
       <c r="D178" t="s">
-        <v>1676</v>
+        <v>1666</v>
       </c>
       <c r="E178" t="s">
-        <v>1677</v>
+        <v>1667</v>
       </c>
       <c r="F178" t="s">
-        <v>1678</v>
+        <v>1668</v>
       </c>
       <c r="G178" t="s">
-        <v>1679</v>
+        <v>1669</v>
       </c>
       <c r="H178" t="s">
-        <v>1680</v>
+        <v>1670</v>
       </c>
       <c r="I178" t="s">
-        <v>1681</v>
+        <v>1671</v>
       </c>
       <c r="J178" t="s">
         <v>24</v>
       </c>
       <c r="K178" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="L178" t="s">
         <v>26</v>
       </c>
       <c r="M178" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="N178" t="s">
         <v>28</v>
       </c>
       <c r="O178" t="s">
-        <v>1682</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>65020</v>
+        <v>65004</v>
       </c>
       <c r="B179" t="s">
-        <v>1683</v>
+        <v>1673</v>
       </c>
       <c r="C179" t="s">
-        <v>1684</v>
+        <v>1674</v>
       </c>
       <c r="D179" t="s">
-        <v>1685</v>
+        <v>1675</v>
       </c>
       <c r="E179" t="s">
-        <v>1686</v>
+        <v>1676</v>
       </c>
       <c r="F179" t="s">
-        <v>1687</v>
+        <v>1677</v>
       </c>
       <c r="G179" t="s">
-        <v>1688</v>
+        <v>1678</v>
       </c>
       <c r="H179" t="s">
-        <v>1689</v>
+        <v>1679</v>
       </c>
       <c r="I179" t="s">
-        <v>1690</v>
+        <v>1680</v>
       </c>
       <c r="J179" t="s">
         <v>24</v>
       </c>
       <c r="K179" t="s">
-        <v>1691</v>
+        <v>78</v>
       </c>
       <c r="L179" t="s">
         <v>26</v>
       </c>
       <c r="M179" t="s">
-        <v>1692</v>
+        <v>79</v>
       </c>
       <c r="N179" t="s">
         <v>28</v>
       </c>
       <c r="O179" t="s">
-        <v>1693</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>65021</v>
+        <v>65005</v>
       </c>
       <c r="B180" t="s">
-        <v>1694</v>
+        <v>1682</v>
       </c>
       <c r="C180" t="s">
-        <v>1695</v>
+        <v>1683</v>
       </c>
       <c r="D180" t="s">
-        <v>1696</v>
+        <v>1684</v>
       </c>
       <c r="E180" t="s">
-        <v>1697</v>
+        <v>1685</v>
       </c>
       <c r="F180" t="s">
-        <v>1698</v>
+        <v>1686</v>
       </c>
       <c r="G180" t="s">
-        <v>1699</v>
+        <v>1687</v>
       </c>
       <c r="H180" t="s">
-        <v>1700</v>
+        <v>1688</v>
       </c>
       <c r="I180" t="s">
-        <v>1701</v>
+        <v>1689</v>
       </c>
       <c r="J180" t="s">
         <v>24</v>
       </c>
       <c r="K180" t="s">
-        <v>25</v>
+        <v>1690</v>
       </c>
       <c r="L180" t="s">
         <v>26</v>
       </c>
       <c r="M180" t="s">
-        <v>27</v>
+        <v>1691</v>
       </c>
       <c r="N180" t="s">
         <v>28</v>
       </c>
       <c r="O180" t="s">
-        <v>1702</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>65023</v>
+        <v>65006</v>
       </c>
       <c r="B181" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D181" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E181" t="s">
+        <v>1696</v>
+      </c>
+      <c r="F181" t="s">
+        <v>1697</v>
+      </c>
+      <c r="G181" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H181" t="s">
+        <v>1699</v>
+      </c>
+      <c r="I181" t="s">
+        <v>1700</v>
+      </c>
+      <c r="J181" t="s">
+        <v>24</v>
+      </c>
+      <c r="K181" t="s">
+        <v>1701</v>
+      </c>
+      <c r="L181" t="s">
+        <v>26</v>
+      </c>
+      <c r="M181" t="s">
+        <v>1702</v>
+      </c>
+      <c r="N181" t="s">
+        <v>28</v>
+      </c>
+      <c r="O181" t="s">
         <v>1703</v>
-      </c>
-[...37 lines deleted...]
-        <v>1711</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>65026</v>
+        <v>65007</v>
       </c>
       <c r="B182" t="s">
-        <v>1712</v>
+        <v>1704</v>
       </c>
       <c r="C182" t="s">
-        <v>1713</v>
+        <v>1705</v>
       </c>
       <c r="D182" t="s">
-        <v>1714</v>
+        <v>1706</v>
       </c>
       <c r="E182" t="s">
-        <v>1715</v>
+        <v>1707</v>
       </c>
       <c r="F182" t="s">
-        <v>1716</v>
+        <v>1708</v>
       </c>
       <c r="G182" t="s">
-        <v>1717</v>
+        <v>1709</v>
       </c>
       <c r="H182" t="s">
-        <v>1718</v>
+        <v>1710</v>
       </c>
       <c r="I182" t="s">
-        <v>1719</v>
+        <v>1711</v>
       </c>
       <c r="J182" t="s">
         <v>24</v>
       </c>
       <c r="K182" t="s">
         <v>25</v>
       </c>
       <c r="L182" t="s">
         <v>26</v>
       </c>
       <c r="M182" t="s">
         <v>27</v>
       </c>
       <c r="N182" t="s">
         <v>28</v>
       </c>
       <c r="O182" t="s">
-        <v>1720</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>65030</v>
+        <v>65008</v>
       </c>
       <c r="B183" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D183" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E183" t="s">
+        <v>1716</v>
+      </c>
+      <c r="F183" t="s">
+        <v>1717</v>
+      </c>
+      <c r="G183" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H183" t="s">
+        <v>1719</v>
+      </c>
+      <c r="I183" t="s">
+        <v>1720</v>
+      </c>
+      <c r="J183" t="s">
+        <v>24</v>
+      </c>
+      <c r="K183" t="s">
+        <v>78</v>
+      </c>
+      <c r="L183" t="s">
+        <v>26</v>
+      </c>
+      <c r="M183" t="s">
+        <v>79</v>
+      </c>
+      <c r="N183" t="s">
+        <v>28</v>
+      </c>
+      <c r="O183" t="s">
         <v>1721</v>
-      </c>
-[...37 lines deleted...]
-        <v>1729</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>65031</v>
+        <v>65009</v>
       </c>
       <c r="B184" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F184" t="s">
+        <v>1726</v>
+      </c>
+      <c r="G184" t="s">
+        <v>1727</v>
+      </c>
+      <c r="H184" t="s">
+        <v>1728</v>
+      </c>
+      <c r="I184" t="s">
+        <v>1729</v>
+      </c>
+      <c r="J184" t="s">
+        <v>24</v>
+      </c>
+      <c r="K184" t="s">
+        <v>78</v>
+      </c>
+      <c r="L184" t="s">
+        <v>26</v>
+      </c>
+      <c r="M184" t="s">
+        <v>79</v>
+      </c>
+      <c r="N184" t="s">
+        <v>28</v>
+      </c>
+      <c r="O184" t="s">
         <v>1730</v>
-      </c>
-[...37 lines deleted...]
-        <v>1738</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>65032</v>
+        <v>65010</v>
       </c>
       <c r="B185" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D185" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E185" t="s">
+        <v>1734</v>
+      </c>
+      <c r="F185" t="s">
+        <v>1735</v>
+      </c>
+      <c r="G185" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H185" t="s">
+        <v>1737</v>
+      </c>
+      <c r="I185" t="s">
+        <v>1738</v>
+      </c>
+      <c r="J185" t="s">
+        <v>24</v>
+      </c>
+      <c r="K185" t="s">
+        <v>25</v>
+      </c>
+      <c r="L185" t="s">
+        <v>26</v>
+      </c>
+      <c r="M185" t="s">
+        <v>27</v>
+      </c>
+      <c r="N185" t="s">
+        <v>28</v>
+      </c>
+      <c r="O185" t="s">
         <v>1739</v>
-      </c>
-[...37 lines deleted...]
-        <v>1747</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>65033</v>
+        <v>65011</v>
       </c>
       <c r="B186" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D186" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E186" t="s">
+        <v>1743</v>
+      </c>
+      <c r="F186" t="s">
+        <v>1744</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1745</v>
+      </c>
+      <c r="H186" t="s">
+        <v>1746</v>
+      </c>
+      <c r="I186" t="s">
+        <v>1747</v>
+      </c>
+      <c r="J186" t="s">
+        <v>24</v>
+      </c>
+      <c r="K186" t="s">
+        <v>78</v>
+      </c>
+      <c r="L186" t="s">
+        <v>26</v>
+      </c>
+      <c r="M186" t="s">
+        <v>79</v>
+      </c>
+      <c r="N186" t="s">
+        <v>28</v>
+      </c>
+      <c r="O186" t="s">
         <v>1748</v>
-      </c>
-[...37 lines deleted...]
-        <v>1758</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>65034</v>
+        <v>65012</v>
       </c>
       <c r="B187" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D187" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E187" t="s">
+        <v>1752</v>
+      </c>
+      <c r="F187" t="s">
+        <v>1753</v>
+      </c>
+      <c r="G187" t="s">
+        <v>1754</v>
+      </c>
+      <c r="H187" t="s">
+        <v>1755</v>
+      </c>
+      <c r="I187" t="s">
+        <v>1756</v>
+      </c>
+      <c r="J187" t="s">
+        <v>24</v>
+      </c>
+      <c r="K187" t="s">
+        <v>1757</v>
+      </c>
+      <c r="L187" t="s">
+        <v>26</v>
+      </c>
+      <c r="M187" t="s">
+        <v>1758</v>
+      </c>
+      <c r="N187" t="s">
+        <v>28</v>
+      </c>
+      <c r="O187" t="s">
         <v>1759</v>
-      </c>
-[...37 lines deleted...]
-        <v>1769</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>65035</v>
+        <v>65013</v>
       </c>
       <c r="B188" t="s">
-        <v>1770</v>
+        <v>1760</v>
       </c>
       <c r="C188" t="s">
-        <v>1771</v>
+        <v>1761</v>
       </c>
       <c r="D188" t="s">
-        <v>1772</v>
+        <v>1762</v>
       </c>
       <c r="E188" t="s">
-        <v>1773</v>
+        <v>1763</v>
       </c>
       <c r="F188" t="s">
-        <v>1774</v>
+        <v>1764</v>
       </c>
       <c r="G188" t="s">
-        <v>1775</v>
+        <v>1765</v>
       </c>
       <c r="H188" t="s">
-        <v>1776</v>
+        <v>1766</v>
       </c>
       <c r="I188" t="s">
-        <v>1777</v>
+        <v>1767</v>
       </c>
       <c r="J188" t="s">
         <v>24</v>
       </c>
       <c r="K188" t="s">
         <v>25</v>
       </c>
       <c r="L188" t="s">
         <v>26</v>
       </c>
       <c r="M188" t="s">
         <v>27</v>
       </c>
       <c r="N188" t="s">
         <v>28</v>
       </c>
       <c r="O188" t="s">
-        <v>1778</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>65036</v>
+        <v>65014</v>
       </c>
       <c r="B189" t="s">
-        <v>1779</v>
+        <v>1769</v>
       </c>
       <c r="C189" t="s">
-        <v>1780</v>
+        <v>1770</v>
       </c>
       <c r="D189" t="s">
-        <v>1781</v>
+        <v>1771</v>
       </c>
       <c r="E189" t="s">
-        <v>1782</v>
+        <v>1772</v>
       </c>
       <c r="F189" t="s">
-        <v>1783</v>
+        <v>1773</v>
       </c>
       <c r="G189" t="s">
-        <v>1784</v>
+        <v>1774</v>
       </c>
       <c r="H189" t="s">
-        <v>1785</v>
+        <v>1775</v>
       </c>
       <c r="I189" t="s">
-        <v>1786</v>
+        <v>1776</v>
       </c>
       <c r="J189" t="s">
-        <v>24</v>
+        <v>172</v>
       </c>
       <c r="K189" t="s">
-        <v>25</v>
+        <v>143</v>
       </c>
       <c r="L189" t="s">
-        <v>26</v>
+        <v>174</v>
       </c>
       <c r="M189" t="s">
-        <v>27</v>
+        <v>144</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
-        <v>1787</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>65037</v>
+        <v>65015</v>
       </c>
       <c r="B190" t="s">
-        <v>1788</v>
+        <v>1778</v>
       </c>
       <c r="C190" t="s">
-        <v>1789</v>
+        <v>1779</v>
       </c>
       <c r="D190" t="s">
-        <v>1790</v>
+        <v>1780</v>
       </c>
       <c r="E190" t="s">
-        <v>1791</v>
+        <v>1781</v>
       </c>
       <c r="F190" t="s">
-        <v>1792</v>
+        <v>1782</v>
       </c>
       <c r="G190" t="s">
-        <v>1793</v>
+        <v>1783</v>
       </c>
       <c r="H190" t="s">
-        <v>1794</v>
+        <v>1784</v>
       </c>
       <c r="I190" t="s">
-        <v>1795</v>
+        <v>1785</v>
       </c>
       <c r="J190" t="s">
         <v>24</v>
       </c>
       <c r="K190" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="L190" t="s">
         <v>26</v>
       </c>
       <c r="M190" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
-        <v>1796</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>65038</v>
+        <v>65016</v>
       </c>
       <c r="B191" t="s">
-        <v>1797</v>
+        <v>1787</v>
       </c>
       <c r="C191" t="s">
-        <v>1798</v>
+        <v>1788</v>
       </c>
       <c r="D191" t="s">
-        <v>1799</v>
+        <v>1789</v>
       </c>
       <c r="E191" t="s">
-        <v>1800</v>
+        <v>1790</v>
       </c>
       <c r="F191" t="s">
-        <v>1801</v>
+        <v>1791</v>
       </c>
       <c r="G191" t="s">
-        <v>1802</v>
+        <v>1792</v>
       </c>
       <c r="H191" t="s">
-        <v>1803</v>
+        <v>1793</v>
       </c>
       <c r="I191" t="s">
-        <v>1804</v>
+        <v>1794</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
-        <v>1805</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>65039</v>
+        <v>65017</v>
       </c>
       <c r="B192" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D192" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1799</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1801</v>
+      </c>
+      <c r="H192" t="s">
+        <v>1802</v>
+      </c>
+      <c r="I192" t="s">
+        <v>1803</v>
+      </c>
+      <c r="J192" t="s">
+        <v>24</v>
+      </c>
+      <c r="K192" t="s">
+        <v>1804</v>
+      </c>
+      <c r="L192" t="s">
+        <v>26</v>
+      </c>
+      <c r="M192" t="s">
+        <v>1805</v>
+      </c>
+      <c r="N192" t="s">
+        <v>28</v>
+      </c>
+      <c r="O192" t="s">
         <v>1806</v>
-      </c>
-[...37 lines deleted...]
-        <v>1814</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>65040</v>
+        <v>65018</v>
       </c>
       <c r="B193" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D193" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1810</v>
+      </c>
+      <c r="F193" t="s">
+        <v>1811</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H193" t="s">
+        <v>1813</v>
+      </c>
+      <c r="I193" t="s">
+        <v>1814</v>
+      </c>
+      <c r="J193" t="s">
+        <v>24</v>
+      </c>
+      <c r="K193" t="s">
         <v>1815</v>
       </c>
-      <c r="C193" t="s">
+      <c r="L193" t="s">
+        <v>26</v>
+      </c>
+      <c r="M193" t="s">
         <v>1816</v>
       </c>
-      <c r="D193" t="s">
+      <c r="N193" t="s">
+        <v>28</v>
+      </c>
+      <c r="O193" t="s">
         <v>1817</v>
-      </c>
-[...31 lines deleted...]
-        <v>1823</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>65044</v>
+        <v>65019</v>
       </c>
       <c r="B194" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1821</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1822</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H194" t="s">
         <v>1824</v>
       </c>
-      <c r="C194" t="s">
+      <c r="I194" t="s">
         <v>1825</v>
       </c>
-      <c r="D194" t="s">
+      <c r="J194" t="s">
+        <v>24</v>
+      </c>
+      <c r="K194" t="s">
+        <v>78</v>
+      </c>
+      <c r="L194" t="s">
+        <v>26</v>
+      </c>
+      <c r="M194" t="s">
+        <v>79</v>
+      </c>
+      <c r="N194" t="s">
+        <v>28</v>
+      </c>
+      <c r="O194" t="s">
         <v>1826</v>
-      </c>
-[...31 lines deleted...]
-        <v>1832</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>65045</v>
+        <v>65020</v>
       </c>
       <c r="B195" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E195" t="s">
+        <v>1830</v>
+      </c>
+      <c r="F195" t="s">
+        <v>1831</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H195" t="s">
         <v>1833</v>
       </c>
-      <c r="C195" t="s">
+      <c r="I195" t="s">
         <v>1834</v>
       </c>
-      <c r="D195" t="s">
+      <c r="J195" t="s">
+        <v>24</v>
+      </c>
+      <c r="K195" t="s">
         <v>1835</v>
       </c>
-      <c r="E195" t="s">
+      <c r="L195" t="s">
+        <v>26</v>
+      </c>
+      <c r="M195" t="s">
         <v>1836</v>
       </c>
-      <c r="F195" t="s">
+      <c r="N195" t="s">
+        <v>28</v>
+      </c>
+      <c r="O195" t="s">
         <v>1837</v>
-      </c>
-[...25 lines deleted...]
-        <v>1845</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>65046</v>
+        <v>65021</v>
       </c>
       <c r="B196" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D196" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E196" t="s">
+        <v>1841</v>
+      </c>
+      <c r="F196" t="s">
+        <v>1842</v>
+      </c>
+      <c r="G196" t="s">
+        <v>1843</v>
+      </c>
+      <c r="H196" t="s">
+        <v>1844</v>
+      </c>
+      <c r="I196" t="s">
+        <v>1845</v>
+      </c>
+      <c r="J196" t="s">
+        <v>24</v>
+      </c>
+      <c r="K196" t="s">
+        <v>25</v>
+      </c>
+      <c r="L196" t="s">
+        <v>26</v>
+      </c>
+      <c r="M196" t="s">
+        <v>27</v>
+      </c>
+      <c r="N196" t="s">
+        <v>28</v>
+      </c>
+      <c r="O196" t="s">
         <v>1846</v>
-      </c>
-[...37 lines deleted...]
-        <v>1854</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>65047</v>
+        <v>65023</v>
       </c>
       <c r="B197" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E197" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F197" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G197" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H197" t="s">
+        <v>1853</v>
+      </c>
+      <c r="I197" t="s">
+        <v>1854</v>
+      </c>
+      <c r="J197" t="s">
+        <v>24</v>
+      </c>
+      <c r="K197" t="s">
+        <v>25</v>
+      </c>
+      <c r="L197" t="s">
+        <v>26</v>
+      </c>
+      <c r="M197" t="s">
+        <v>27</v>
+      </c>
+      <c r="N197" t="s">
+        <v>28</v>
+      </c>
+      <c r="O197" t="s">
         <v>1855</v>
-      </c>
-[...37 lines deleted...]
-        <v>1863</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>65049</v>
+        <v>65026</v>
       </c>
       <c r="B198" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1859</v>
+      </c>
+      <c r="F198" t="s">
+        <v>1860</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H198" t="s">
+        <v>1862</v>
+      </c>
+      <c r="I198" t="s">
+        <v>1863</v>
+      </c>
+      <c r="J198" t="s">
+        <v>24</v>
+      </c>
+      <c r="K198" t="s">
+        <v>25</v>
+      </c>
+      <c r="L198" t="s">
+        <v>26</v>
+      </c>
+      <c r="M198" t="s">
+        <v>27</v>
+      </c>
+      <c r="N198" t="s">
+        <v>28</v>
+      </c>
+      <c r="O198" t="s">
         <v>1864</v>
-      </c>
-[...37 lines deleted...]
-        <v>1872</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>65050</v>
+        <v>65030</v>
       </c>
       <c r="B199" t="s">
-        <v>1873</v>
+        <v>1865</v>
       </c>
       <c r="C199" t="s">
-        <v>1874</v>
+        <v>1866</v>
       </c>
       <c r="D199" t="s">
-        <v>1875</v>
+        <v>1867</v>
       </c>
       <c r="E199" t="s">
-        <v>1876</v>
+        <v>1868</v>
       </c>
       <c r="F199" t="s">
-        <v>1877</v>
+        <v>1869</v>
       </c>
       <c r="G199" t="s">
-        <v>1878</v>
+        <v>1870</v>
       </c>
       <c r="H199" t="s">
-        <v>1879</v>
+        <v>1871</v>
       </c>
       <c r="I199" t="s">
-        <v>1880</v>
+        <v>1872</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
         <v>25</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
         <v>27</v>
       </c>
       <c r="N199" t="s">
         <v>28</v>
       </c>
       <c r="O199" t="s">
-        <v>1881</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>65051</v>
+        <v>65031</v>
       </c>
       <c r="B200" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D200" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1877</v>
+      </c>
+      <c r="F200" t="s">
+        <v>1878</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1879</v>
+      </c>
+      <c r="H200" t="s">
+        <v>1880</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1881</v>
+      </c>
+      <c r="J200" t="s">
+        <v>24</v>
+      </c>
+      <c r="K200" t="s">
+        <v>25</v>
+      </c>
+      <c r="L200" t="s">
+        <v>26</v>
+      </c>
+      <c r="M200" t="s">
+        <v>27</v>
+      </c>
+      <c r="N200" t="s">
+        <v>28</v>
+      </c>
+      <c r="O200" t="s">
         <v>1882</v>
-      </c>
-[...37 lines deleted...]
-        <v>1890</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>65053</v>
+        <v>65032</v>
       </c>
       <c r="B201" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D201" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1886</v>
+      </c>
+      <c r="F201" t="s">
+        <v>1887</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H201" t="s">
+        <v>1889</v>
+      </c>
+      <c r="I201" t="s">
+        <v>1890</v>
+      </c>
+      <c r="J201" t="s">
+        <v>24</v>
+      </c>
+      <c r="K201" t="s">
+        <v>78</v>
+      </c>
+      <c r="L201" t="s">
+        <v>26</v>
+      </c>
+      <c r="M201" t="s">
+        <v>79</v>
+      </c>
+      <c r="N201" t="s">
+        <v>28</v>
+      </c>
+      <c r="O201" t="s">
         <v>1891</v>
-      </c>
-[...37 lines deleted...]
-        <v>1899</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>65054</v>
+        <v>65033</v>
       </c>
       <c r="B202" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D202" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1895</v>
+      </c>
+      <c r="F202" t="s">
+        <v>1896</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H202" t="s">
+        <v>1898</v>
+      </c>
+      <c r="I202" t="s">
+        <v>1899</v>
+      </c>
+      <c r="J202" t="s">
+        <v>24</v>
+      </c>
+      <c r="K202" t="s">
         <v>1900</v>
       </c>
-      <c r="C202" t="s">
+      <c r="L202" t="s">
+        <v>26</v>
+      </c>
+      <c r="M202" t="s">
         <v>1901</v>
       </c>
-      <c r="D202" t="s">
+      <c r="N202" t="s">
+        <v>28</v>
+      </c>
+      <c r="O202" t="s">
         <v>1902</v>
-      </c>
-[...31 lines deleted...]
-        <v>1908</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>65055</v>
+        <v>65034</v>
       </c>
       <c r="B203" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D203" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1906</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1907</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H203" t="s">
         <v>1909</v>
       </c>
-      <c r="C203" t="s">
+      <c r="I203" t="s">
         <v>1910</v>
       </c>
-      <c r="D203" t="s">
+      <c r="J203" t="s">
+        <v>172</v>
+      </c>
+      <c r="K203" t="s">
         <v>1911</v>
       </c>
-      <c r="E203" t="s">
+      <c r="L203" t="s">
+        <v>174</v>
+      </c>
+      <c r="M203" t="s">
         <v>1912</v>
       </c>
-      <c r="F203" t="s">
+      <c r="N203" t="s">
+        <v>28</v>
+      </c>
+      <c r="O203" t="s">
         <v>1913</v>
-      </c>
-[...25 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>65057</v>
+        <v>65035</v>
       </c>
       <c r="B204" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1917</v>
+      </c>
+      <c r="F204" t="s">
         <v>1918</v>
       </c>
-      <c r="C204" t="s">
+      <c r="G204" t="s">
         <v>1919</v>
       </c>
-      <c r="D204" t="s">
+      <c r="H204" t="s">
         <v>1920</v>
       </c>
-      <c r="E204" t="s">
+      <c r="I204" t="s">
         <v>1921</v>
       </c>
-      <c r="F204" t="s">
+      <c r="J204" t="s">
+        <v>24</v>
+      </c>
+      <c r="K204" t="s">
+        <v>25</v>
+      </c>
+      <c r="L204" t="s">
+        <v>26</v>
+      </c>
+      <c r="M204" t="s">
+        <v>27</v>
+      </c>
+      <c r="N204" t="s">
+        <v>28</v>
+      </c>
+      <c r="O204" t="s">
         <v>1922</v>
-      </c>
-[...25 lines deleted...]
-        <v>1926</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>65058</v>
+        <v>65036</v>
       </c>
       <c r="B205" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D205" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E205" t="s">
+        <v>1926</v>
+      </c>
+      <c r="F205" t="s">
         <v>1927</v>
       </c>
-      <c r="C205" t="s">
+      <c r="G205" t="s">
         <v>1928</v>
       </c>
-      <c r="D205" t="s">
+      <c r="H205" t="s">
         <v>1929</v>
       </c>
-      <c r="E205" t="s">
+      <c r="I205" t="s">
         <v>1930</v>
       </c>
-      <c r="F205" t="s">
+      <c r="J205" t="s">
+        <v>24</v>
+      </c>
+      <c r="K205" t="s">
+        <v>25</v>
+      </c>
+      <c r="L205" t="s">
+        <v>26</v>
+      </c>
+      <c r="M205" t="s">
+        <v>27</v>
+      </c>
+      <c r="N205" t="s">
+        <v>28</v>
+      </c>
+      <c r="O205" t="s">
         <v>1931</v>
-      </c>
-[...25 lines deleted...]
-        <v>1935</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>65059</v>
+        <v>65037</v>
       </c>
       <c r="B206" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1935</v>
+      </c>
+      <c r="F206" t="s">
         <v>1936</v>
       </c>
-      <c r="C206" t="s">
+      <c r="G206" t="s">
         <v>1937</v>
       </c>
-      <c r="D206" t="s">
+      <c r="H206" t="s">
         <v>1938</v>
       </c>
-      <c r="E206" t="s">
+      <c r="I206" t="s">
         <v>1939</v>
       </c>
-      <c r="F206" t="s">
+      <c r="J206" t="s">
+        <v>24</v>
+      </c>
+      <c r="K206" t="s">
+        <v>25</v>
+      </c>
+      <c r="L206" t="s">
+        <v>26</v>
+      </c>
+      <c r="M206" t="s">
+        <v>27</v>
+      </c>
+      <c r="N206" t="s">
+        <v>28</v>
+      </c>
+      <c r="O206" t="s">
         <v>1940</v>
-      </c>
-[...25 lines deleted...]
-        <v>1944</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>65060</v>
+        <v>65038</v>
       </c>
       <c r="B207" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1944</v>
+      </c>
+      <c r="F207" t="s">
         <v>1945</v>
       </c>
-      <c r="C207" t="s">
+      <c r="G207" t="s">
         <v>1946</v>
       </c>
-      <c r="D207" t="s">
+      <c r="H207" t="s">
         <v>1947</v>
       </c>
-      <c r="E207" t="s">
+      <c r="I207" t="s">
         <v>1948</v>
       </c>
-      <c r="F207" t="s">
+      <c r="J207" t="s">
+        <v>24</v>
+      </c>
+      <c r="K207" t="s">
+        <v>78</v>
+      </c>
+      <c r="L207" t="s">
+        <v>26</v>
+      </c>
+      <c r="M207" t="s">
+        <v>79</v>
+      </c>
+      <c r="N207" t="s">
+        <v>28</v>
+      </c>
+      <c r="O207" t="s">
         <v>1949</v>
-      </c>
-[...25 lines deleted...]
-        <v>1953</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>65062</v>
+        <v>65039</v>
       </c>
       <c r="B208" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1953</v>
+      </c>
+      <c r="F208" t="s">
         <v>1954</v>
       </c>
-      <c r="C208" t="s">
+      <c r="G208" t="s">
         <v>1955</v>
       </c>
-      <c r="D208" t="s">
+      <c r="H208" t="s">
         <v>1956</v>
       </c>
-      <c r="E208" t="s">
+      <c r="I208" t="s">
         <v>1957</v>
       </c>
-      <c r="F208" t="s">
+      <c r="J208" t="s">
+        <v>24</v>
+      </c>
+      <c r="K208" t="s">
+        <v>78</v>
+      </c>
+      <c r="L208" t="s">
+        <v>26</v>
+      </c>
+      <c r="M208" t="s">
+        <v>79</v>
+      </c>
+      <c r="N208" t="s">
+        <v>28</v>
+      </c>
+      <c r="O208" t="s">
         <v>1958</v>
-      </c>
-[...25 lines deleted...]
-        <v>1962</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>65068</v>
+        <v>65040</v>
       </c>
       <c r="B209" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1962</v>
+      </c>
+      <c r="F209" t="s">
         <v>1963</v>
       </c>
-      <c r="C209" t="s">
+      <c r="G209" t="s">
         <v>1964</v>
       </c>
-      <c r="D209" t="s">
+      <c r="H209" t="s">
         <v>1965</v>
       </c>
-      <c r="E209" t="s">
+      <c r="I209" t="s">
         <v>1966</v>
       </c>
-      <c r="F209" t="s">
+      <c r="J209" t="s">
+        <v>24</v>
+      </c>
+      <c r="K209" t="s">
+        <v>432</v>
+      </c>
+      <c r="L209" t="s">
+        <v>26</v>
+      </c>
+      <c r="M209" t="s">
+        <v>434</v>
+      </c>
+      <c r="N209" t="s">
+        <v>28</v>
+      </c>
+      <c r="O209" t="s">
         <v>1967</v>
-      </c>
-[...25 lines deleted...]
-        <v>1971</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>65069</v>
+        <v>65044</v>
       </c>
       <c r="B210" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1971</v>
+      </c>
+      <c r="F210" t="s">
         <v>1972</v>
       </c>
-      <c r="C210" t="s">
+      <c r="G210" t="s">
         <v>1973</v>
       </c>
-      <c r="D210" t="s">
+      <c r="H210" t="s">
         <v>1974</v>
       </c>
-      <c r="E210" t="s">
+      <c r="I210" t="s">
         <v>1975</v>
       </c>
-      <c r="F210" t="s">
+      <c r="J210" t="s">
+        <v>24</v>
+      </c>
+      <c r="K210" t="s">
+        <v>25</v>
+      </c>
+      <c r="L210" t="s">
+        <v>26</v>
+      </c>
+      <c r="M210" t="s">
+        <v>27</v>
+      </c>
+      <c r="N210" t="s">
+        <v>28</v>
+      </c>
+      <c r="O210" t="s">
         <v>1976</v>
-      </c>
-[...25 lines deleted...]
-        <v>1980</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>65124</v>
+        <v>65045</v>
       </c>
       <c r="B211" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F211" t="s">
         <v>1981</v>
       </c>
-      <c r="C211" t="s">
+      <c r="G211" t="s">
         <v>1982</v>
       </c>
-      <c r="D211" t="s">
+      <c r="H211" t="s">
         <v>1983</v>
       </c>
-      <c r="E211" t="s">
+      <c r="I211" t="s">
         <v>1984</v>
       </c>
-      <c r="F211" t="s">
+      <c r="J211" t="s">
         <v>1985</v>
       </c>
-      <c r="G211" t="s">
+      <c r="K211" t="s">
         <v>1986</v>
       </c>
-      <c r="H211" t="s">
+      <c r="L211" t="s">
         <v>1987</v>
       </c>
-      <c r="I211" t="s">
+      <c r="M211" t="s">
         <v>1988</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N211" t="s">
         <v>28</v>
       </c>
       <c r="O211" t="s">
         <v>1989</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>65255</v>
+        <v>65046</v>
       </c>
       <c r="B212" t="s">
         <v>1990</v>
       </c>
       <c r="C212" t="s">
         <v>1991</v>
       </c>
       <c r="D212" t="s">
         <v>1992</v>
       </c>
       <c r="E212" t="s">
         <v>1993</v>
       </c>
       <c r="F212" t="s">
         <v>1994</v>
       </c>
       <c r="G212" t="s">
         <v>1995</v>
       </c>
       <c r="H212" t="s">
         <v>1996</v>
       </c>
       <c r="I212" t="s">
         <v>1997</v>
       </c>
       <c r="J212" t="s">
-        <v>337</v>
+        <v>24</v>
       </c>
       <c r="K212" t="s">
+        <v>58</v>
+      </c>
+      <c r="L212" t="s">
+        <v>26</v>
+      </c>
+      <c r="M212" t="s">
+        <v>59</v>
+      </c>
+      <c r="N212" t="s">
+        <v>28</v>
+      </c>
+      <c r="O212" t="s">
         <v>1998</v>
-      </c>
-[...10 lines deleted...]
-        <v>2000</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>66510</v>
+        <v>65047</v>
       </c>
       <c r="B213" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C213" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D213" t="s">
         <v>2001</v>
       </c>
-      <c r="C213" t="s">
+      <c r="E213" t="s">
         <v>2002</v>
       </c>
-      <c r="D213" t="s">
+      <c r="F213" t="s">
         <v>2003</v>
       </c>
-      <c r="E213" t="s">
+      <c r="G213" t="s">
         <v>2004</v>
       </c>
-      <c r="F213" t="s">
+      <c r="H213" t="s">
         <v>2005</v>
       </c>
-      <c r="G213" t="s">
+      <c r="I213" t="s">
         <v>2006</v>
       </c>
-      <c r="H213" t="s">
+      <c r="J213" t="s">
+        <v>24</v>
+      </c>
+      <c r="K213" t="s">
+        <v>1986</v>
+      </c>
+      <c r="L213" t="s">
+        <v>26</v>
+      </c>
+      <c r="M213" t="s">
+        <v>1988</v>
+      </c>
+      <c r="N213" t="s">
+        <v>28</v>
+      </c>
+      <c r="O213" t="s">
         <v>2007</v>
-      </c>
-[...19 lines deleted...]
-        <v>2011</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>66511</v>
+        <v>65049</v>
       </c>
       <c r="B214" t="s">
-        <v>496</v>
+        <v>2008</v>
       </c>
       <c r="C214" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D214" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E214" t="s">
+        <v>2011</v>
+      </c>
+      <c r="F214" t="s">
         <v>2012</v>
       </c>
-      <c r="D214" t="s">
+      <c r="G214" t="s">
         <v>2013</v>
       </c>
-      <c r="E214" t="s">
+      <c r="H214" t="s">
         <v>2014</v>
       </c>
-      <c r="F214" t="s">
-[...5 lines deleted...]
-      <c r="H214" t="s">
+      <c r="I214" t="s">
         <v>2015</v>
       </c>
-      <c r="I214" t="s">
+      <c r="J214" t="s">
+        <v>24</v>
+      </c>
+      <c r="K214" t="s">
+        <v>362</v>
+      </c>
+      <c r="L214" t="s">
+        <v>26</v>
+      </c>
+      <c r="M214" t="s">
+        <v>363</v>
+      </c>
+      <c r="N214" t="s">
+        <v>28</v>
+      </c>
+      <c r="O214" t="s">
         <v>2016</v>
-      </c>
-[...16 lines deleted...]
-        <v>2019</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>66512</v>
+        <v>65050</v>
       </c>
       <c r="B215" t="s">
-        <v>1493</v>
+        <v>2017</v>
       </c>
       <c r="C215" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D215" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E215" t="s">
         <v>2020</v>
       </c>
-      <c r="D215" t="s">
+      <c r="F215" t="s">
         <v>2021</v>
       </c>
-      <c r="E215" t="s">
+      <c r="G215" t="s">
         <v>2022</v>
       </c>
-      <c r="F215" t="s">
+      <c r="H215" t="s">
         <v>2023</v>
       </c>
-      <c r="G215" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I215" t="s">
-        <v>1500</v>
+        <v>2024</v>
       </c>
       <c r="J215" t="s">
         <v>24</v>
       </c>
       <c r="K215" t="s">
-        <v>2024</v>
+        <v>25</v>
       </c>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215" t="s">
+        <v>27</v>
+      </c>
+      <c r="N215" t="s">
+        <v>28</v>
+      </c>
+      <c r="O215" t="s">
         <v>2025</v>
-      </c>
-[...4 lines deleted...]
-        <v>2026</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>66513</v>
+        <v>65051</v>
       </c>
       <c r="B216" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C216" t="s">
         <v>2027</v>
       </c>
-      <c r="C216" t="s">
+      <c r="D216" t="s">
         <v>2028</v>
       </c>
-      <c r="D216" t="s">
+      <c r="E216" t="s">
         <v>2029</v>
       </c>
-      <c r="E216" t="s">
+      <c r="F216" t="s">
         <v>2030</v>
       </c>
-      <c r="F216" t="s">
+      <c r="G216" t="s">
         <v>2031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1793</v>
       </c>
       <c r="H216" t="s">
         <v>2032</v>
       </c>
       <c r="I216" t="s">
         <v>2033</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
-        <v>2024</v>
+        <v>173</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
-        <v>2025</v>
+        <v>175</v>
       </c>
       <c r="N216" t="s">
         <v>28</v>
       </c>
       <c r="O216" t="s">
         <v>2034</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>66514</v>
+        <v>65053</v>
       </c>
       <c r="B217" t="s">
         <v>2035</v>
       </c>
       <c r="C217" t="s">
         <v>2036</v>
       </c>
       <c r="D217" t="s">
         <v>2037</v>
       </c>
       <c r="E217" t="s">
         <v>2038</v>
       </c>
       <c r="F217" t="s">
-        <v>636</v>
+        <v>2039</v>
       </c>
       <c r="G217" t="s">
-        <v>637</v>
+        <v>2040</v>
       </c>
       <c r="H217" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="I217" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
       <c r="J217" t="s">
         <v>24</v>
       </c>
       <c r="K217" t="s">
-        <v>2024</v>
+        <v>78</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217" t="s">
-        <v>2025</v>
+        <v>79</v>
       </c>
       <c r="N217" t="s">
         <v>28</v>
       </c>
       <c r="O217" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>66515</v>
+        <v>65054</v>
       </c>
       <c r="B218" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="C218" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="D218" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
       <c r="E218" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="F218" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="G218" t="s">
-        <v>429</v>
+        <v>2049</v>
       </c>
       <c r="H218" t="s">
-        <v>2047</v>
+        <v>2050</v>
       </c>
       <c r="I218" t="s">
-        <v>2048</v>
+        <v>2051</v>
       </c>
       <c r="J218" t="s">
-        <v>24</v>
+        <v>172</v>
       </c>
       <c r="K218" t="s">
-        <v>2024</v>
+        <v>47</v>
       </c>
       <c r="L218" t="s">
-        <v>26</v>
+        <v>174</v>
       </c>
       <c r="M218" t="s">
-        <v>2025</v>
+        <v>48</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
-        <v>2049</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>66516</v>
+        <v>65055</v>
       </c>
       <c r="B219" t="s">
-        <v>406</v>
+        <v>2053</v>
       </c>
       <c r="C219" t="s">
-        <v>2050</v>
+        <v>2054</v>
       </c>
       <c r="D219" t="s">
-        <v>2051</v>
+        <v>2055</v>
       </c>
       <c r="E219" t="s">
-        <v>2052</v>
+        <v>2056</v>
       </c>
       <c r="F219" t="s">
-        <v>2053</v>
+        <v>2057</v>
       </c>
       <c r="G219" t="s">
-        <v>2054</v>
+        <v>2058</v>
       </c>
       <c r="H219" t="s">
-        <v>2055</v>
+        <v>2059</v>
       </c>
       <c r="I219" t="s">
-        <v>413</v>
+        <v>2060</v>
       </c>
       <c r="J219" t="s">
         <v>24</v>
       </c>
       <c r="K219" t="s">
-        <v>89</v>
+        <v>1911</v>
       </c>
       <c r="L219" t="s">
         <v>26</v>
       </c>
       <c r="M219" t="s">
-        <v>90</v>
+        <v>1912</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
-        <v>2056</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>66517</v>
+        <v>65057</v>
       </c>
       <c r="B220" t="s">
-        <v>2057</v>
+        <v>2062</v>
       </c>
       <c r="C220" t="s">
-        <v>2058</v>
+        <v>2063</v>
       </c>
       <c r="D220" t="s">
-        <v>2059</v>
+        <v>2064</v>
       </c>
       <c r="E220" t="s">
-        <v>2060</v>
+        <v>2065</v>
       </c>
       <c r="F220" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="G220" t="s">
-        <v>2062</v>
+        <v>2067</v>
       </c>
       <c r="H220" t="s">
-        <v>2063</v>
+        <v>2068</v>
       </c>
       <c r="I220" t="s">
-        <v>2064</v>
+        <v>2069</v>
       </c>
       <c r="J220" t="s">
         <v>24</v>
       </c>
       <c r="K220" t="s">
-        <v>2024</v>
+        <v>925</v>
       </c>
       <c r="L220" t="s">
         <v>26</v>
       </c>
       <c r="M220" t="s">
-        <v>2025</v>
+        <v>926</v>
       </c>
       <c r="N220" t="s">
         <v>28</v>
       </c>
       <c r="O220" t="s">
-        <v>2065</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>66518</v>
+        <v>65058</v>
       </c>
       <c r="B221" t="s">
-        <v>2066</v>
+        <v>2071</v>
       </c>
       <c r="C221" t="s">
-        <v>2067</v>
+        <v>2072</v>
       </c>
       <c r="D221" t="s">
-        <v>2068</v>
+        <v>2073</v>
       </c>
       <c r="E221" t="s">
-        <v>2069</v>
+        <v>2074</v>
       </c>
       <c r="F221" t="s">
-        <v>2070</v>
+        <v>2075</v>
       </c>
       <c r="G221" t="s">
-        <v>438</v>
+        <v>2076</v>
       </c>
       <c r="H221" t="s">
-        <v>2071</v>
+        <v>2077</v>
       </c>
       <c r="I221" t="s">
-        <v>2072</v>
+        <v>2078</v>
       </c>
       <c r="J221" t="s">
-        <v>24</v>
+        <v>172</v>
       </c>
       <c r="K221" t="s">
-        <v>89</v>
+        <v>143</v>
       </c>
       <c r="L221" t="s">
-        <v>26</v>
+        <v>174</v>
       </c>
       <c r="M221" t="s">
-        <v>90</v>
+        <v>144</v>
       </c>
       <c r="N221" t="s">
         <v>28</v>
       </c>
       <c r="O221" t="s">
-        <v>2073</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>66519</v>
+        <v>65059</v>
       </c>
       <c r="B222" t="s">
-        <v>2074</v>
+        <v>2080</v>
       </c>
       <c r="C222" t="s">
-        <v>2075</v>
+        <v>2081</v>
       </c>
       <c r="D222" t="s">
-        <v>2076</v>
+        <v>2082</v>
       </c>
       <c r="E222" t="s">
-        <v>2077</v>
+        <v>2083</v>
       </c>
       <c r="F222" t="s">
-        <v>2078</v>
+        <v>2084</v>
       </c>
       <c r="G222" t="s">
-        <v>2079</v>
+        <v>2085</v>
       </c>
       <c r="H222" t="s">
-        <v>520</v>
+        <v>2086</v>
       </c>
       <c r="I222" t="s">
-        <v>521</v>
+        <v>2087</v>
       </c>
       <c r="J222" t="s">
         <v>24</v>
       </c>
       <c r="K222" t="s">
-        <v>2080</v>
+        <v>78</v>
       </c>
       <c r="L222" t="s">
         <v>26</v>
       </c>
       <c r="M222" t="s">
-        <v>2081</v>
+        <v>79</v>
       </c>
       <c r="N222" t="s">
         <v>28</v>
       </c>
       <c r="O222" t="s">
-        <v>2082</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>66520</v>
+        <v>65060</v>
       </c>
       <c r="B223" t="s">
-        <v>592</v>
+        <v>2089</v>
       </c>
       <c r="C223" t="s">
-        <v>2083</v>
+        <v>2090</v>
       </c>
       <c r="D223" t="s">
-        <v>2084</v>
+        <v>2091</v>
       </c>
       <c r="E223" t="s">
-        <v>2085</v>
+        <v>2092</v>
       </c>
       <c r="F223" t="s">
-        <v>596</v>
+        <v>2093</v>
       </c>
       <c r="G223" t="s">
-        <v>597</v>
+        <v>2094</v>
       </c>
       <c r="H223" t="s">
-        <v>598</v>
+        <v>2095</v>
       </c>
       <c r="I223" t="s">
-        <v>599</v>
+        <v>2096</v>
       </c>
       <c r="J223" t="s">
         <v>24</v>
       </c>
       <c r="K223" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="L223" t="s">
         <v>26</v>
       </c>
       <c r="M223" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="N223" t="s">
         <v>28</v>
       </c>
       <c r="O223" t="s">
-        <v>2086</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>66521</v>
+        <v>65062</v>
       </c>
       <c r="B224" t="s">
-        <v>442</v>
+        <v>2098</v>
       </c>
       <c r="C224" t="s">
-        <v>443</v>
+        <v>2099</v>
       </c>
       <c r="D224" t="s">
-        <v>2087</v>
+        <v>2100</v>
       </c>
       <c r="E224" t="s">
-        <v>2088</v>
+        <v>2101</v>
       </c>
       <c r="F224" t="s">
-        <v>2089</v>
+        <v>2102</v>
       </c>
       <c r="G224" t="s">
-        <v>447</v>
+        <v>2103</v>
       </c>
       <c r="H224" t="s">
-        <v>2090</v>
+        <v>2104</v>
       </c>
       <c r="I224" t="s">
-        <v>449</v>
+        <v>2105</v>
       </c>
       <c r="J224" t="s">
         <v>24</v>
       </c>
       <c r="K224" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L224" t="s">
         <v>26</v>
       </c>
       <c r="M224" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N224" t="s">
         <v>28</v>
       </c>
       <c r="O224" t="s">
-        <v>2091</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>66522</v>
+        <v>65068</v>
       </c>
       <c r="B225" t="s">
-        <v>2092</v>
+        <v>2107</v>
       </c>
       <c r="C225" t="s">
-        <v>2093</v>
+        <v>2108</v>
       </c>
       <c r="D225" t="s">
-        <v>2094</v>
+        <v>2109</v>
       </c>
       <c r="E225" t="s">
-        <v>2095</v>
+        <v>2110</v>
       </c>
       <c r="F225" t="s">
-        <v>2096</v>
+        <v>2111</v>
       </c>
       <c r="G225" t="s">
-        <v>2097</v>
+        <v>2112</v>
       </c>
       <c r="H225" t="s">
-        <v>2098</v>
+        <v>2113</v>
       </c>
       <c r="I225" t="s">
-        <v>2099</v>
+        <v>2114</v>
       </c>
       <c r="J225" t="s">
         <v>24</v>
       </c>
       <c r="K225" t="s">
-        <v>1998</v>
+        <v>25</v>
       </c>
       <c r="L225" t="s">
         <v>26</v>
       </c>
       <c r="M225" t="s">
-        <v>1999</v>
+        <v>27</v>
       </c>
       <c r="N225" t="s">
         <v>28</v>
       </c>
       <c r="O225" t="s">
-        <v>2100</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>66523</v>
+        <v>65069</v>
       </c>
       <c r="B226" t="s">
-        <v>487</v>
+        <v>2116</v>
       </c>
       <c r="C226" t="s">
-        <v>2101</v>
+        <v>2117</v>
       </c>
       <c r="D226" t="s">
-        <v>2102</v>
+        <v>2118</v>
       </c>
       <c r="E226" t="s">
-        <v>2103</v>
+        <v>2119</v>
       </c>
       <c r="F226" t="s">
-        <v>491</v>
+        <v>2120</v>
       </c>
       <c r="G226" t="s">
-        <v>492</v>
+        <v>2121</v>
       </c>
       <c r="H226" t="s">
-        <v>493</v>
+        <v>2122</v>
       </c>
       <c r="I226" t="s">
-        <v>494</v>
+        <v>2123</v>
       </c>
       <c r="J226" t="s">
         <v>24</v>
       </c>
       <c r="K226" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="N226" t="s">
         <v>28</v>
       </c>
       <c r="O226" t="s">
-        <v>2104</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>66524</v>
+        <v>65071</v>
       </c>
       <c r="B227" t="s">
-        <v>1663</v>
+        <v>2125</v>
       </c>
       <c r="C227" t="s">
-        <v>2105</v>
+        <v>2126</v>
       </c>
       <c r="D227" t="s">
-        <v>2106</v>
+        <v>2127</v>
       </c>
       <c r="E227" t="s">
-        <v>2107</v>
+        <v>2128</v>
       </c>
       <c r="F227" t="s">
-        <v>2108</v>
+        <v>2129</v>
       </c>
       <c r="G227" t="s">
-        <v>1668</v>
+        <v>2130</v>
       </c>
       <c r="H227" t="s">
-        <v>1669</v>
+        <v>2131</v>
       </c>
       <c r="I227" t="s">
-        <v>1670</v>
+        <v>2132</v>
       </c>
       <c r="J227" t="s">
         <v>24</v>
       </c>
       <c r="K227" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L227" t="s">
         <v>26</v>
       </c>
       <c r="M227" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N227" t="s">
         <v>28</v>
       </c>
       <c r="O227" t="s">
-        <v>2109</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>66525</v>
+        <v>65073</v>
       </c>
       <c r="B228" t="s">
-        <v>2110</v>
+        <v>2134</v>
       </c>
       <c r="C228" t="s">
-        <v>2111</v>
+        <v>2135</v>
       </c>
       <c r="D228" t="s">
-        <v>2112</v>
+        <v>2136</v>
       </c>
       <c r="E228" t="s">
-        <v>2113</v>
+        <v>2137</v>
       </c>
       <c r="F228" t="s">
-        <v>1524</v>
+        <v>2138</v>
       </c>
       <c r="G228" t="s">
-        <v>1525</v>
+        <v>2139</v>
       </c>
       <c r="H228" t="s">
-        <v>1526</v>
+        <v>2140</v>
       </c>
       <c r="I228" t="s">
-        <v>1527</v>
+        <v>2141</v>
       </c>
       <c r="J228" t="s">
         <v>24</v>
       </c>
       <c r="K228" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N228" t="s">
         <v>28</v>
       </c>
       <c r="O228" t="s">
-        <v>2114</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>66526</v>
+        <v>65074</v>
       </c>
       <c r="B229" t="s">
-        <v>2115</v>
+        <v>2143</v>
       </c>
       <c r="C229" t="s">
-        <v>2116</v>
+        <v>2144</v>
       </c>
       <c r="D229" t="s">
-        <v>2117</v>
+        <v>2145</v>
       </c>
       <c r="E229" t="s">
-        <v>2118</v>
+        <v>2146</v>
       </c>
       <c r="F229" t="s">
-        <v>2119</v>
+        <v>2147</v>
       </c>
       <c r="G229" t="s">
-        <v>1534</v>
+        <v>2148</v>
       </c>
       <c r="H229" t="s">
-        <v>1535</v>
+        <v>2149</v>
       </c>
       <c r="I229" t="s">
-        <v>1536</v>
+        <v>2150</v>
       </c>
       <c r="J229" t="s">
         <v>24</v>
       </c>
       <c r="K229" t="s">
-        <v>89</v>
+        <v>2151</v>
       </c>
       <c r="L229" t="s">
         <v>26</v>
       </c>
       <c r="M229" t="s">
-        <v>90</v>
+        <v>2152</v>
       </c>
       <c r="N229" t="s">
         <v>28</v>
       </c>
       <c r="O229" t="s">
-        <v>2120</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>66527</v>
+        <v>65075</v>
       </c>
       <c r="B230" t="s">
-        <v>525</v>
+        <v>2154</v>
       </c>
       <c r="C230" t="s">
-        <v>2121</v>
+        <v>2155</v>
       </c>
       <c r="D230" t="s">
-        <v>2122</v>
+        <v>2156</v>
       </c>
       <c r="E230" t="s">
-        <v>2123</v>
+        <v>2157</v>
       </c>
       <c r="F230" t="s">
-        <v>2124</v>
+        <v>2158</v>
       </c>
       <c r="G230" t="s">
-        <v>530</v>
+        <v>2159</v>
       </c>
       <c r="H230" t="s">
-        <v>531</v>
+        <v>2160</v>
       </c>
       <c r="I230" t="s">
-        <v>532</v>
+        <v>2161</v>
       </c>
       <c r="J230" t="s">
-        <v>24</v>
+        <v>172</v>
       </c>
       <c r="K230" t="s">
-        <v>2024</v>
+        <v>1900</v>
       </c>
       <c r="L230" t="s">
-        <v>26</v>
+        <v>174</v>
       </c>
       <c r="M230" t="s">
-        <v>2025</v>
+        <v>1901</v>
       </c>
       <c r="N230" t="s">
         <v>28</v>
       </c>
       <c r="O230" t="s">
-        <v>2125</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>66529</v>
+        <v>65076</v>
       </c>
       <c r="B231" t="s">
-        <v>2126</v>
+        <v>2163</v>
       </c>
       <c r="C231" t="s">
-        <v>2127</v>
+        <v>2164</v>
       </c>
       <c r="D231" t="s">
-        <v>2128</v>
+        <v>2165</v>
       </c>
       <c r="E231" t="s">
-        <v>2129</v>
+        <v>2166</v>
       </c>
       <c r="F231" t="s">
-        <v>2130</v>
+        <v>2167</v>
       </c>
       <c r="G231" t="s">
-        <v>1923</v>
+        <v>2168</v>
       </c>
       <c r="H231" t="s">
-        <v>1924</v>
+        <v>2169</v>
       </c>
       <c r="I231" t="s">
-        <v>1925</v>
+        <v>2170</v>
       </c>
       <c r="J231" t="s">
         <v>24</v>
       </c>
       <c r="K231" t="s">
-        <v>2131</v>
+        <v>78</v>
       </c>
       <c r="L231" t="s">
         <v>26</v>
       </c>
       <c r="M231" t="s">
-        <v>2132</v>
+        <v>79</v>
       </c>
       <c r="N231" t="s">
         <v>28</v>
       </c>
       <c r="O231" t="s">
-        <v>2133</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>66530</v>
+        <v>65077</v>
       </c>
       <c r="B232" t="s">
-        <v>2134</v>
+        <v>2172</v>
       </c>
       <c r="C232" t="s">
-        <v>2135</v>
+        <v>2173</v>
       </c>
       <c r="D232" t="s">
-        <v>2136</v>
+        <v>2174</v>
       </c>
       <c r="E232" t="s">
-        <v>2137</v>
+        <v>2175</v>
       </c>
       <c r="F232" t="s">
-        <v>2138</v>
+        <v>2176</v>
       </c>
       <c r="G232" t="s">
-        <v>369</v>
+        <v>2177</v>
       </c>
       <c r="H232" t="s">
-        <v>370</v>
+        <v>2178</v>
       </c>
       <c r="I232" t="s">
-        <v>371</v>
+        <v>2179</v>
       </c>
       <c r="J232" t="s">
         <v>24</v>
       </c>
       <c r="K232" t="s">
-        <v>360</v>
+        <v>173</v>
       </c>
       <c r="L232" t="s">
         <v>26</v>
       </c>
       <c r="M232" t="s">
-        <v>362</v>
+        <v>175</v>
       </c>
       <c r="N232" t="s">
         <v>28</v>
       </c>
       <c r="O232" t="s">
-        <v>2139</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>66531</v>
+        <v>65080</v>
       </c>
       <c r="B233" t="s">
-        <v>2140</v>
+        <v>2181</v>
       </c>
       <c r="C233" t="s">
-        <v>2141</v>
+        <v>2182</v>
       </c>
       <c r="D233" t="s">
-        <v>2142</v>
+        <v>2183</v>
       </c>
       <c r="E233" t="s">
-        <v>2143</v>
+        <v>2184</v>
       </c>
       <c r="F233" t="s">
-        <v>2144</v>
+        <v>2185</v>
       </c>
       <c r="G233" t="s">
-        <v>2145</v>
+        <v>2186</v>
       </c>
       <c r="H233" t="s">
-        <v>2146</v>
+        <v>2187</v>
       </c>
       <c r="I233" t="s">
-        <v>2147</v>
+        <v>2188</v>
       </c>
       <c r="J233" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K233" t="s">
-        <v>2148</v>
+        <v>58</v>
       </c>
       <c r="L233" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M233" t="s">
-        <v>2149</v>
+        <v>59</v>
       </c>
       <c r="N233" t="s">
         <v>28</v>
       </c>
       <c r="O233" t="s">
-        <v>2150</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>66532</v>
+        <v>65081</v>
       </c>
       <c r="B234" t="s">
-        <v>2151</v>
+        <v>2190</v>
       </c>
       <c r="C234" t="s">
-        <v>2152</v>
+        <v>2191</v>
       </c>
       <c r="D234" t="s">
-        <v>2153</v>
+        <v>2192</v>
       </c>
       <c r="E234" t="s">
-        <v>2154</v>
+        <v>2193</v>
       </c>
       <c r="F234" t="s">
-        <v>614</v>
+        <v>2194</v>
       </c>
       <c r="G234" t="s">
-        <v>615</v>
+        <v>2195</v>
       </c>
       <c r="H234" t="s">
-        <v>616</v>
+        <v>2196</v>
       </c>
       <c r="I234" t="s">
-        <v>617</v>
+        <v>2197</v>
       </c>
       <c r="J234" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K234" t="s">
-        <v>2155</v>
+        <v>58</v>
       </c>
       <c r="L234" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M234" t="s">
-        <v>2156</v>
+        <v>59</v>
       </c>
       <c r="N234" t="s">
         <v>28</v>
       </c>
       <c r="O234" t="s">
-        <v>2157</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>66533</v>
+        <v>65082</v>
       </c>
       <c r="B235" t="s">
-        <v>2158</v>
+        <v>2199</v>
       </c>
       <c r="C235" t="s">
-        <v>2159</v>
+        <v>2200</v>
       </c>
       <c r="D235" t="s">
-        <v>2160</v>
+        <v>2201</v>
       </c>
       <c r="E235" t="s">
-        <v>2161</v>
+        <v>2202</v>
       </c>
       <c r="F235" t="s">
-        <v>455</v>
+        <v>2203</v>
       </c>
       <c r="G235" t="s">
-        <v>456</v>
+        <v>2204</v>
       </c>
       <c r="H235" t="s">
-        <v>457</v>
+        <v>2205</v>
       </c>
       <c r="I235" t="s">
-        <v>2162</v>
+        <v>2206</v>
       </c>
       <c r="J235" t="s">
         <v>24</v>
       </c>
       <c r="K235" t="s">
-        <v>2163</v>
+        <v>58</v>
       </c>
       <c r="L235" t="s">
         <v>26</v>
       </c>
       <c r="M235" t="s">
-        <v>2164</v>
+        <v>59</v>
       </c>
       <c r="N235" t="s">
         <v>28</v>
       </c>
       <c r="O235" t="s">
-        <v>2165</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>66534</v>
+        <v>65083</v>
       </c>
       <c r="B236" t="s">
-        <v>2166</v>
+        <v>2208</v>
       </c>
       <c r="C236" t="s">
-        <v>2167</v>
+        <v>2209</v>
       </c>
       <c r="D236" t="s">
-        <v>2168</v>
+        <v>2210</v>
       </c>
       <c r="E236" t="s">
-        <v>2169</v>
+        <v>2211</v>
       </c>
       <c r="F236" t="s">
-        <v>2170</v>
+        <v>2212</v>
       </c>
       <c r="G236" t="s">
-        <v>2171</v>
+        <v>2213</v>
       </c>
       <c r="H236" t="s">
-        <v>1300</v>
+        <v>2214</v>
       </c>
       <c r="I236" t="s">
-        <v>1301</v>
+        <v>2215</v>
       </c>
       <c r="J236" t="s">
         <v>24</v>
       </c>
       <c r="K236" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="L236" t="s">
         <v>26</v>
       </c>
       <c r="M236" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="N236" t="s">
         <v>28</v>
       </c>
       <c r="O236" t="s">
-        <v>2172</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>66535</v>
+        <v>65084</v>
       </c>
       <c r="B237" t="s">
-        <v>2173</v>
+        <v>2217</v>
       </c>
       <c r="C237" t="s">
-        <v>2174</v>
+        <v>2218</v>
       </c>
       <c r="D237" t="s">
-        <v>2175</v>
+        <v>2219</v>
       </c>
       <c r="E237" t="s">
-        <v>2176</v>
+        <v>2220</v>
       </c>
       <c r="F237" t="s">
-        <v>2177</v>
+        <v>2221</v>
       </c>
       <c r="G237" t="s">
-        <v>2178</v>
+        <v>2222</v>
       </c>
       <c r="H237" t="s">
-        <v>2179</v>
+        <v>2223</v>
       </c>
       <c r="I237" t="s">
-        <v>2180</v>
+        <v>2224</v>
       </c>
       <c r="J237" t="s">
-        <v>2181</v>
+        <v>24</v>
       </c>
       <c r="K237" t="s">
-        <v>2182</v>
+        <v>25</v>
       </c>
       <c r="L237" t="s">
-        <v>2183</v>
+        <v>26</v>
       </c>
       <c r="M237" t="s">
-        <v>2184</v>
+        <v>27</v>
       </c>
       <c r="N237" t="s">
         <v>28</v>
       </c>
       <c r="O237" t="s">
-        <v>2185</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>66536</v>
+        <v>65085</v>
       </c>
       <c r="B238" t="s">
-        <v>2186</v>
+        <v>2226</v>
       </c>
       <c r="C238" t="s">
-        <v>2187</v>
+        <v>2227</v>
       </c>
       <c r="D238" t="s">
-        <v>2188</v>
+        <v>2228</v>
       </c>
       <c r="E238" t="s">
-        <v>2189</v>
+        <v>2229</v>
       </c>
       <c r="F238" t="s">
-        <v>2190</v>
+        <v>2230</v>
       </c>
       <c r="G238" t="s">
-        <v>2191</v>
+        <v>2231</v>
       </c>
       <c r="H238" t="s">
-        <v>2192</v>
+        <v>2232</v>
       </c>
       <c r="I238" t="s">
-        <v>2193</v>
+        <v>2233</v>
       </c>
       <c r="J238" t="s">
         <v>24</v>
       </c>
       <c r="K238" t="s">
-        <v>2024</v>
+        <v>1911</v>
       </c>
       <c r="L238" t="s">
         <v>26</v>
       </c>
       <c r="M238" t="s">
-        <v>2025</v>
+        <v>1912</v>
       </c>
       <c r="N238" t="s">
         <v>28</v>
       </c>
       <c r="O238" t="s">
-        <v>2194</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>66537</v>
+        <v>65086</v>
       </c>
       <c r="B239" t="s">
-        <v>2195</v>
+        <v>2235</v>
       </c>
       <c r="C239" t="s">
-        <v>2196</v>
+        <v>2236</v>
       </c>
       <c r="D239" t="s">
-        <v>2197</v>
+        <v>2237</v>
       </c>
       <c r="E239" t="s">
-        <v>2198</v>
+        <v>2238</v>
       </c>
       <c r="F239" t="s">
-        <v>2199</v>
+        <v>2239</v>
       </c>
       <c r="G239" t="s">
-        <v>1986</v>
+        <v>2240</v>
       </c>
       <c r="H239" t="s">
-        <v>1987</v>
+        <v>2241</v>
       </c>
       <c r="I239" t="s">
-        <v>1988</v>
+        <v>2242</v>
       </c>
       <c r="J239" t="s">
         <v>24</v>
       </c>
       <c r="K239" t="s">
-        <v>2024</v>
+        <v>78</v>
       </c>
       <c r="L239" t="s">
         <v>26</v>
       </c>
       <c r="M239" t="s">
-        <v>2025</v>
+        <v>79</v>
       </c>
       <c r="N239" t="s">
         <v>28</v>
       </c>
       <c r="O239" t="s">
-        <v>2200</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>66538</v>
+        <v>65087</v>
       </c>
       <c r="B240" t="s">
-        <v>2201</v>
+        <v>2244</v>
       </c>
       <c r="C240" t="s">
-        <v>2202</v>
+        <v>2245</v>
       </c>
       <c r="D240" t="s">
-        <v>2203</v>
+        <v>2246</v>
       </c>
       <c r="E240" t="s">
-        <v>2204</v>
+        <v>2247</v>
       </c>
       <c r="F240" t="s">
-        <v>2205</v>
+        <v>2248</v>
       </c>
       <c r="G240" t="s">
-        <v>606</v>
+        <v>2249</v>
       </c>
       <c r="H240" t="s">
-        <v>607</v>
+        <v>2250</v>
       </c>
       <c r="I240" t="s">
-        <v>608</v>
+        <v>2251</v>
       </c>
       <c r="J240" t="s">
         <v>24</v>
       </c>
       <c r="K240" t="s">
-        <v>2206</v>
+        <v>78</v>
       </c>
       <c r="L240" t="s">
         <v>26</v>
       </c>
       <c r="M240" t="s">
-        <v>2207</v>
+        <v>79</v>
       </c>
       <c r="N240" t="s">
         <v>28</v>
       </c>
       <c r="O240" t="s">
-        <v>2208</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>66540</v>
+        <v>65088</v>
       </c>
       <c r="B241" t="s">
-        <v>2209</v>
+        <v>2253</v>
       </c>
       <c r="C241" t="s">
-        <v>2210</v>
+        <v>2254</v>
       </c>
       <c r="D241" t="s">
-        <v>2211</v>
+        <v>2255</v>
       </c>
       <c r="E241" t="s">
-        <v>2212</v>
+        <v>2256</v>
       </c>
       <c r="F241" t="s">
-        <v>2213</v>
+        <v>2257</v>
       </c>
       <c r="G241" t="s">
-        <v>2214</v>
+        <v>2258</v>
       </c>
       <c r="H241" t="s">
-        <v>2215</v>
+        <v>2259</v>
       </c>
       <c r="I241" t="s">
-        <v>404</v>
+        <v>2260</v>
       </c>
       <c r="J241" t="s">
         <v>24</v>
       </c>
       <c r="K241" t="s">
-        <v>2216</v>
+        <v>25</v>
       </c>
       <c r="L241" t="s">
         <v>26</v>
       </c>
       <c r="M241" t="s">
-        <v>2217</v>
+        <v>27</v>
       </c>
       <c r="N241" t="s">
         <v>28</v>
       </c>
       <c r="O241" t="s">
-        <v>2218</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
+        <v>65089</v>
+      </c>
+      <c r="B242" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C242" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D242" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E242" t="s">
+        <v>2265</v>
+      </c>
+      <c r="F242" t="s">
+        <v>2266</v>
+      </c>
+      <c r="G242" t="s">
+        <v>2267</v>
+      </c>
+      <c r="H242" t="s">
+        <v>2268</v>
+      </c>
+      <c r="I242" t="s">
+        <v>2269</v>
+      </c>
+      <c r="J242" t="s">
+        <v>24</v>
+      </c>
+      <c r="K242" t="s">
+        <v>25</v>
+      </c>
+      <c r="L242" t="s">
+        <v>26</v>
+      </c>
+      <c r="M242" t="s">
+        <v>27</v>
+      </c>
+      <c r="N242" t="s">
+        <v>28</v>
+      </c>
+      <c r="O242" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="243" spans="1:15">
+      <c r="A243">
+        <v>65090</v>
+      </c>
+      <c r="B243" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C243" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D243" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E243" t="s">
+        <v>2274</v>
+      </c>
+      <c r="F243" t="s">
+        <v>2275</v>
+      </c>
+      <c r="G243" t="s">
+        <v>2276</v>
+      </c>
+      <c r="H243" t="s">
+        <v>2277</v>
+      </c>
+      <c r="I243" t="s">
+        <v>2278</v>
+      </c>
+      <c r="J243" t="s">
+        <v>24</v>
+      </c>
+      <c r="K243" t="s">
+        <v>25</v>
+      </c>
+      <c r="L243" t="s">
+        <v>26</v>
+      </c>
+      <c r="M243" t="s">
+        <v>27</v>
+      </c>
+      <c r="N243" t="s">
+        <v>28</v>
+      </c>
+      <c r="O243" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="244" spans="1:15">
+      <c r="A244">
+        <v>65091</v>
+      </c>
+      <c r="B244" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C244" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D244" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E244" t="s">
+        <v>2283</v>
+      </c>
+      <c r="F244" t="s">
+        <v>2284</v>
+      </c>
+      <c r="G244" t="s">
+        <v>2285</v>
+      </c>
+      <c r="H244" t="s">
+        <v>2286</v>
+      </c>
+      <c r="I244" t="s">
+        <v>2287</v>
+      </c>
+      <c r="J244" t="s">
+        <v>24</v>
+      </c>
+      <c r="K244" t="s">
+        <v>25</v>
+      </c>
+      <c r="L244" t="s">
+        <v>26</v>
+      </c>
+      <c r="M244" t="s">
+        <v>27</v>
+      </c>
+      <c r="N244" t="s">
+        <v>28</v>
+      </c>
+      <c r="O244" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="245" spans="1:15">
+      <c r="A245">
+        <v>65092</v>
+      </c>
+      <c r="B245" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C245" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D245" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E245" t="s">
+        <v>2292</v>
+      </c>
+      <c r="F245" t="s">
+        <v>2293</v>
+      </c>
+      <c r="G245" t="s">
+        <v>2294</v>
+      </c>
+      <c r="H245" t="s">
+        <v>2295</v>
+      </c>
+      <c r="I245" t="s">
+        <v>2296</v>
+      </c>
+      <c r="J245" t="s">
+        <v>24</v>
+      </c>
+      <c r="K245" t="s">
+        <v>78</v>
+      </c>
+      <c r="L245" t="s">
+        <v>26</v>
+      </c>
+      <c r="M245" t="s">
+        <v>79</v>
+      </c>
+      <c r="N245" t="s">
+        <v>28</v>
+      </c>
+      <c r="O245" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="246" spans="1:15">
+      <c r="A246">
+        <v>65093</v>
+      </c>
+      <c r="B246" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C246" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D246" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E246" t="s">
+        <v>2301</v>
+      </c>
+      <c r="F246" t="s">
+        <v>2302</v>
+      </c>
+      <c r="G246" t="s">
+        <v>2303</v>
+      </c>
+      <c r="H246" t="s">
+        <v>2304</v>
+      </c>
+      <c r="I246" t="s">
+        <v>2305</v>
+      </c>
+      <c r="J246" t="s">
+        <v>24</v>
+      </c>
+      <c r="K246" t="s">
+        <v>78</v>
+      </c>
+      <c r="L246" t="s">
+        <v>26</v>
+      </c>
+      <c r="M246" t="s">
+        <v>79</v>
+      </c>
+      <c r="N246" t="s">
+        <v>28</v>
+      </c>
+      <c r="O246" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="247" spans="1:15">
+      <c r="A247">
+        <v>65094</v>
+      </c>
+      <c r="B247" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C247" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D247" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E247" t="s">
+        <v>2310</v>
+      </c>
+      <c r="F247" t="s">
+        <v>2311</v>
+      </c>
+      <c r="G247" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H247" t="s">
+        <v>2313</v>
+      </c>
+      <c r="I247" t="s">
+        <v>2314</v>
+      </c>
+      <c r="J247" t="s">
+        <v>24</v>
+      </c>
+      <c r="K247" t="s">
+        <v>2315</v>
+      </c>
+      <c r="L247" t="s">
+        <v>26</v>
+      </c>
+      <c r="M247" t="s">
+        <v>2316</v>
+      </c>
+      <c r="N247" t="s">
+        <v>28</v>
+      </c>
+      <c r="O247" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="248" spans="1:15">
+      <c r="A248">
+        <v>65095</v>
+      </c>
+      <c r="B248" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C248" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D248" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E248" t="s">
+        <v>2321</v>
+      </c>
+      <c r="F248" t="s">
+        <v>2322</v>
+      </c>
+      <c r="G248" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H248" t="s">
+        <v>2324</v>
+      </c>
+      <c r="I248" t="s">
+        <v>2325</v>
+      </c>
+      <c r="J248" t="s">
+        <v>24</v>
+      </c>
+      <c r="K248" t="s">
+        <v>173</v>
+      </c>
+      <c r="L248" t="s">
+        <v>26</v>
+      </c>
+      <c r="M248" t="s">
+        <v>175</v>
+      </c>
+      <c r="N248" t="s">
+        <v>28</v>
+      </c>
+      <c r="O248" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="249" spans="1:15">
+      <c r="A249">
+        <v>65096</v>
+      </c>
+      <c r="B249" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C249" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D249" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E249" t="s">
+        <v>2330</v>
+      </c>
+      <c r="F249" t="s">
+        <v>2331</v>
+      </c>
+      <c r="G249" t="s">
+        <v>2332</v>
+      </c>
+      <c r="H249" t="s">
+        <v>2333</v>
+      </c>
+      <c r="I249" t="s">
+        <v>2334</v>
+      </c>
+      <c r="J249" t="s">
+        <v>24</v>
+      </c>
+      <c r="K249" t="s">
+        <v>25</v>
+      </c>
+      <c r="L249" t="s">
+        <v>26</v>
+      </c>
+      <c r="M249" t="s">
+        <v>27</v>
+      </c>
+      <c r="N249" t="s">
+        <v>28</v>
+      </c>
+      <c r="O249" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="250" spans="1:15">
+      <c r="A250">
+        <v>65097</v>
+      </c>
+      <c r="B250" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C250" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D250" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E250" t="s">
+        <v>2339</v>
+      </c>
+      <c r="F250" t="s">
+        <v>2340</v>
+      </c>
+      <c r="G250" t="s">
+        <v>2341</v>
+      </c>
+      <c r="H250" t="s">
+        <v>2342</v>
+      </c>
+      <c r="I250" t="s">
+        <v>2343</v>
+      </c>
+      <c r="J250" t="s">
+        <v>24</v>
+      </c>
+      <c r="K250" t="s">
+        <v>78</v>
+      </c>
+      <c r="L250" t="s">
+        <v>26</v>
+      </c>
+      <c r="M250" t="s">
+        <v>79</v>
+      </c>
+      <c r="N250" t="s">
+        <v>28</v>
+      </c>
+      <c r="O250" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="251" spans="1:15">
+      <c r="A251">
+        <v>65099</v>
+      </c>
+      <c r="B251" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C251" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D251" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E251" t="s">
+        <v>2348</v>
+      </c>
+      <c r="F251" t="s">
+        <v>2349</v>
+      </c>
+      <c r="G251" t="s">
+        <v>2350</v>
+      </c>
+      <c r="H251" t="s">
+        <v>2351</v>
+      </c>
+      <c r="I251" t="s">
+        <v>2352</v>
+      </c>
+      <c r="J251" t="s">
+        <v>24</v>
+      </c>
+      <c r="K251" t="s">
+        <v>78</v>
+      </c>
+      <c r="L251" t="s">
+        <v>26</v>
+      </c>
+      <c r="M251" t="s">
+        <v>79</v>
+      </c>
+      <c r="N251" t="s">
+        <v>28</v>
+      </c>
+      <c r="O251" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="252" spans="1:15">
+      <c r="A252">
+        <v>65124</v>
+      </c>
+      <c r="B252" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C252" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D252" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E252" t="s">
+        <v>2357</v>
+      </c>
+      <c r="F252" t="s">
+        <v>2358</v>
+      </c>
+      <c r="G252" t="s">
+        <v>2359</v>
+      </c>
+      <c r="H252" t="s">
+        <v>2360</v>
+      </c>
+      <c r="I252" t="s">
+        <v>2361</v>
+      </c>
+      <c r="J252" t="s">
+        <v>24</v>
+      </c>
+      <c r="K252" t="s">
+        <v>25</v>
+      </c>
+      <c r="L252" t="s">
+        <v>26</v>
+      </c>
+      <c r="M252" t="s">
+        <v>27</v>
+      </c>
+      <c r="N252" t="s">
+        <v>28</v>
+      </c>
+      <c r="O252" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="253" spans="1:15">
+      <c r="A253">
+        <v>65255</v>
+      </c>
+      <c r="B253" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C253" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D253" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E253" t="s">
+        <v>2366</v>
+      </c>
+      <c r="F253" t="s">
+        <v>2367</v>
+      </c>
+      <c r="G253" t="s">
+        <v>2368</v>
+      </c>
+      <c r="H253" t="s">
+        <v>2369</v>
+      </c>
+      <c r="I253" t="s">
+        <v>2370</v>
+      </c>
+      <c r="J253" t="s">
+        <v>409</v>
+      </c>
+      <c r="K253" t="s">
+        <v>2371</v>
+      </c>
+      <c r="L253" t="s">
+        <v>411</v>
+      </c>
+      <c r="M253" t="s">
+        <v>2372</v>
+      </c>
+      <c r="N253" t="s">
+        <v>28</v>
+      </c>
+      <c r="O253" t="s">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="254" spans="1:15">
+      <c r="A254">
+        <v>66510</v>
+      </c>
+      <c r="B254" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C254" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D254" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E254" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F254" t="s">
+        <v>2378</v>
+      </c>
+      <c r="G254" t="s">
+        <v>2379</v>
+      </c>
+      <c r="H254" t="s">
+        <v>2380</v>
+      </c>
+      <c r="I254" t="s">
+        <v>2381</v>
+      </c>
+      <c r="J254" t="s">
+        <v>409</v>
+      </c>
+      <c r="K254" t="s">
+        <v>2382</v>
+      </c>
+      <c r="L254" t="s">
+        <v>411</v>
+      </c>
+      <c r="M254" t="s">
+        <v>2383</v>
+      </c>
+      <c r="N254" t="s">
+        <v>28</v>
+      </c>
+      <c r="O254" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="255" spans="1:15">
+      <c r="A255">
+        <v>66511</v>
+      </c>
+      <c r="B255" t="s">
+        <v>568</v>
+      </c>
+      <c r="C255" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D255" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E255" t="s">
+        <v>2387</v>
+      </c>
+      <c r="F255" t="s">
+        <v>572</v>
+      </c>
+      <c r="G255" t="s">
+        <v>573</v>
+      </c>
+      <c r="H255" t="s">
+        <v>2388</v>
+      </c>
+      <c r="I255" t="s">
+        <v>2389</v>
+      </c>
+      <c r="J255" t="s">
+        <v>24</v>
+      </c>
+      <c r="K255" t="s">
+        <v>2390</v>
+      </c>
+      <c r="L255" t="s">
+        <v>26</v>
+      </c>
+      <c r="M255" t="s">
+        <v>2391</v>
+      </c>
+      <c r="N255" t="s">
+        <v>28</v>
+      </c>
+      <c r="O255" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="256" spans="1:15">
+      <c r="A256">
+        <v>66512</v>
+      </c>
+      <c r="B256" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D256" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E256" t="s">
+        <v>2394</v>
+      </c>
+      <c r="F256" t="s">
+        <v>2395</v>
+      </c>
+      <c r="G256" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1643</v>
+      </c>
+      <c r="I256" t="s">
+        <v>1644</v>
+      </c>
+      <c r="J256" t="s">
+        <v>24</v>
+      </c>
+      <c r="K256" t="s">
+        <v>2396</v>
+      </c>
+      <c r="L256" t="s">
+        <v>26</v>
+      </c>
+      <c r="M256" t="s">
+        <v>2397</v>
+      </c>
+      <c r="N256" t="s">
+        <v>28</v>
+      </c>
+      <c r="O256" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="257" spans="1:15">
+      <c r="A257">
+        <v>66513</v>
+      </c>
+      <c r="B257" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C257" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D257" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E257" t="s">
+        <v>2402</v>
+      </c>
+      <c r="F257" t="s">
+        <v>2403</v>
+      </c>
+      <c r="G257" t="s">
+        <v>1937</v>
+      </c>
+      <c r="H257" t="s">
+        <v>2404</v>
+      </c>
+      <c r="I257" t="s">
+        <v>2405</v>
+      </c>
+      <c r="J257" t="s">
+        <v>24</v>
+      </c>
+      <c r="K257" t="s">
+        <v>2396</v>
+      </c>
+      <c r="L257" t="s">
+        <v>26</v>
+      </c>
+      <c r="M257" t="s">
+        <v>2397</v>
+      </c>
+      <c r="N257" t="s">
+        <v>28</v>
+      </c>
+      <c r="O257" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="258" spans="1:15">
+      <c r="A258">
+        <v>66514</v>
+      </c>
+      <c r="B258" t="s">
+        <v>2407</v>
+      </c>
+      <c r="C258" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D258" t="s">
+        <v>2409</v>
+      </c>
+      <c r="E258" t="s">
+        <v>2410</v>
+      </c>
+      <c r="F258" t="s">
+        <v>708</v>
+      </c>
+      <c r="G258" t="s">
+        <v>709</v>
+      </c>
+      <c r="H258" t="s">
+        <v>2411</v>
+      </c>
+      <c r="I258" t="s">
+        <v>2412</v>
+      </c>
+      <c r="J258" t="s">
+        <v>24</v>
+      </c>
+      <c r="K258" t="s">
+        <v>2396</v>
+      </c>
+      <c r="L258" t="s">
+        <v>26</v>
+      </c>
+      <c r="M258" t="s">
+        <v>2397</v>
+      </c>
+      <c r="N258" t="s">
+        <v>28</v>
+      </c>
+      <c r="O258" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="259" spans="1:15">
+      <c r="A259">
+        <v>66515</v>
+      </c>
+      <c r="B259" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C259" t="s">
+        <v>497</v>
+      </c>
+      <c r="D259" t="s">
+        <v>2415</v>
+      </c>
+      <c r="E259" t="s">
+        <v>2416</v>
+      </c>
+      <c r="F259" t="s">
+        <v>2417</v>
+      </c>
+      <c r="G259" t="s">
+        <v>501</v>
+      </c>
+      <c r="H259" t="s">
+        <v>2418</v>
+      </c>
+      <c r="I259" t="s">
+        <v>2419</v>
+      </c>
+      <c r="J259" t="s">
+        <v>24</v>
+      </c>
+      <c r="K259" t="s">
+        <v>2396</v>
+      </c>
+      <c r="L259" t="s">
+        <v>26</v>
+      </c>
+      <c r="M259" t="s">
+        <v>2397</v>
+      </c>
+      <c r="N259" t="s">
+        <v>28</v>
+      </c>
+      <c r="O259" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="260" spans="1:15">
+      <c r="A260">
+        <v>66516</v>
+      </c>
+      <c r="B260" t="s">
+        <v>478</v>
+      </c>
+      <c r="C260" t="s">
+        <v>479</v>
+      </c>
+      <c r="D260" t="s">
+        <v>2421</v>
+      </c>
+      <c r="E260" t="s">
+        <v>2422</v>
+      </c>
+      <c r="F260" t="s">
+        <v>2423</v>
+      </c>
+      <c r="G260" t="s">
+        <v>2424</v>
+      </c>
+      <c r="H260" t="s">
+        <v>2425</v>
+      </c>
+      <c r="I260" t="s">
+        <v>485</v>
+      </c>
+      <c r="J260" t="s">
+        <v>24</v>
+      </c>
+      <c r="K260" t="s">
+        <v>78</v>
+      </c>
+      <c r="L260" t="s">
+        <v>26</v>
+      </c>
+      <c r="M260" t="s">
+        <v>79</v>
+      </c>
+      <c r="N260" t="s">
+        <v>28</v>
+      </c>
+      <c r="O260" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="261" spans="1:15">
+      <c r="A261">
+        <v>66517</v>
+      </c>
+      <c r="B261" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C261" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D261" t="s">
+        <v>2429</v>
+      </c>
+      <c r="E261" t="s">
+        <v>2430</v>
+      </c>
+      <c r="F261" t="s">
+        <v>2431</v>
+      </c>
+      <c r="G261" t="s">
+        <v>2432</v>
+      </c>
+      <c r="H261" t="s">
+        <v>2433</v>
+      </c>
+      <c r="I261" t="s">
+        <v>2434</v>
+      </c>
+      <c r="J261" t="s">
+        <v>24</v>
+      </c>
+      <c r="K261" t="s">
+        <v>2396</v>
+      </c>
+      <c r="L261" t="s">
+        <v>26</v>
+      </c>
+      <c r="M261" t="s">
+        <v>2397</v>
+      </c>
+      <c r="N261" t="s">
+        <v>28</v>
+      </c>
+      <c r="O261" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="262" spans="1:15">
+      <c r="A262">
+        <v>66518</v>
+      </c>
+      <c r="B262" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C262" t="s">
+        <v>506</v>
+      </c>
+      <c r="D262" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E262" t="s">
+        <v>2438</v>
+      </c>
+      <c r="F262" t="s">
+        <v>2439</v>
+      </c>
+      <c r="G262" t="s">
+        <v>510</v>
+      </c>
+      <c r="H262" t="s">
+        <v>2440</v>
+      </c>
+      <c r="I262" t="s">
+        <v>2441</v>
+      </c>
+      <c r="J262" t="s">
+        <v>24</v>
+      </c>
+      <c r="K262" t="s">
+        <v>78</v>
+      </c>
+      <c r="L262" t="s">
+        <v>26</v>
+      </c>
+      <c r="M262" t="s">
+        <v>79</v>
+      </c>
+      <c r="N262" t="s">
+        <v>28</v>
+      </c>
+      <c r="O262" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="263" spans="1:15">
+      <c r="A263">
+        <v>66519</v>
+      </c>
+      <c r="B263" t="s">
+        <v>2443</v>
+      </c>
+      <c r="C263" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D263" t="s">
+        <v>2445</v>
+      </c>
+      <c r="E263" t="s">
+        <v>2446</v>
+      </c>
+      <c r="F263" t="s">
+        <v>2447</v>
+      </c>
+      <c r="G263" t="s">
+        <v>2448</v>
+      </c>
+      <c r="H263" t="s">
+        <v>592</v>
+      </c>
+      <c r="I263" t="s">
+        <v>593</v>
+      </c>
+      <c r="J263" t="s">
+        <v>24</v>
+      </c>
+      <c r="K263" t="s">
+        <v>2449</v>
+      </c>
+      <c r="L263" t="s">
+        <v>26</v>
+      </c>
+      <c r="M263" t="s">
+        <v>2450</v>
+      </c>
+      <c r="N263" t="s">
+        <v>28</v>
+      </c>
+      <c r="O263" t="s">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="264" spans="1:15">
+      <c r="A264">
+        <v>66520</v>
+      </c>
+      <c r="B264" t="s">
+        <v>664</v>
+      </c>
+      <c r="C264" t="s">
+        <v>665</v>
+      </c>
+      <c r="D264" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E264" t="s">
+        <v>2453</v>
+      </c>
+      <c r="F264" t="s">
+        <v>668</v>
+      </c>
+      <c r="G264" t="s">
+        <v>669</v>
+      </c>
+      <c r="H264" t="s">
+        <v>670</v>
+      </c>
+      <c r="I264" t="s">
+        <v>671</v>
+      </c>
+      <c r="J264" t="s">
+        <v>24</v>
+      </c>
+      <c r="K264" t="s">
+        <v>25</v>
+      </c>
+      <c r="L264" t="s">
+        <v>26</v>
+      </c>
+      <c r="M264" t="s">
+        <v>27</v>
+      </c>
+      <c r="N264" t="s">
+        <v>28</v>
+      </c>
+      <c r="O264" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="265" spans="1:15">
+      <c r="A265">
+        <v>66521</v>
+      </c>
+      <c r="B265" t="s">
+        <v>514</v>
+      </c>
+      <c r="C265" t="s">
+        <v>515</v>
+      </c>
+      <c r="D265" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E265" t="s">
+        <v>2456</v>
+      </c>
+      <c r="F265" t="s">
+        <v>2457</v>
+      </c>
+      <c r="G265" t="s">
+        <v>519</v>
+      </c>
+      <c r="H265" t="s">
+        <v>2458</v>
+      </c>
+      <c r="I265" t="s">
+        <v>521</v>
+      </c>
+      <c r="J265" t="s">
+        <v>24</v>
+      </c>
+      <c r="K265" t="s">
+        <v>78</v>
+      </c>
+      <c r="L265" t="s">
+        <v>26</v>
+      </c>
+      <c r="M265" t="s">
+        <v>79</v>
+      </c>
+      <c r="N265" t="s">
+        <v>28</v>
+      </c>
+      <c r="O265" t="s">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="266" spans="1:15">
+      <c r="A266">
+        <v>66522</v>
+      </c>
+      <c r="B266" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C266" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D266" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E266" t="s">
+        <v>2463</v>
+      </c>
+      <c r="F266" t="s">
+        <v>2464</v>
+      </c>
+      <c r="G266" t="s">
+        <v>2465</v>
+      </c>
+      <c r="H266" t="s">
+        <v>2466</v>
+      </c>
+      <c r="I266" t="s">
+        <v>2467</v>
+      </c>
+      <c r="J266" t="s">
+        <v>24</v>
+      </c>
+      <c r="K266" t="s">
+        <v>2371</v>
+      </c>
+      <c r="L266" t="s">
+        <v>26</v>
+      </c>
+      <c r="M266" t="s">
+        <v>2372</v>
+      </c>
+      <c r="N266" t="s">
+        <v>28</v>
+      </c>
+      <c r="O266" t="s">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="267" spans="1:15">
+      <c r="A267">
+        <v>66523</v>
+      </c>
+      <c r="B267" t="s">
+        <v>559</v>
+      </c>
+      <c r="C267" t="s">
+        <v>560</v>
+      </c>
+      <c r="D267" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E267" t="s">
+        <v>2470</v>
+      </c>
+      <c r="F267" t="s">
+        <v>563</v>
+      </c>
+      <c r="G267" t="s">
+        <v>564</v>
+      </c>
+      <c r="H267" t="s">
+        <v>565</v>
+      </c>
+      <c r="I267" t="s">
+        <v>566</v>
+      </c>
+      <c r="J267" t="s">
+        <v>24</v>
+      </c>
+      <c r="K267" t="s">
+        <v>58</v>
+      </c>
+      <c r="L267" t="s">
+        <v>26</v>
+      </c>
+      <c r="M267" t="s">
+        <v>59</v>
+      </c>
+      <c r="N267" t="s">
+        <v>28</v>
+      </c>
+      <c r="O267" t="s">
+        <v>2471</v>
+      </c>
+    </row>
+    <row r="268" spans="1:15">
+      <c r="A268">
+        <v>66524</v>
+      </c>
+      <c r="B268" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D268" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E268" t="s">
+        <v>2473</v>
+      </c>
+      <c r="F268" t="s">
+        <v>2474</v>
+      </c>
+      <c r="G268" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1813</v>
+      </c>
+      <c r="I268" t="s">
+        <v>1814</v>
+      </c>
+      <c r="J268" t="s">
+        <v>24</v>
+      </c>
+      <c r="K268" t="s">
+        <v>78</v>
+      </c>
+      <c r="L268" t="s">
+        <v>26</v>
+      </c>
+      <c r="M268" t="s">
+        <v>79</v>
+      </c>
+      <c r="N268" t="s">
+        <v>28</v>
+      </c>
+      <c r="O268" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="269" spans="1:15">
+      <c r="A269">
+        <v>66525</v>
+      </c>
+      <c r="B269" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C269" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D269" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E269" t="s">
+        <v>2479</v>
+      </c>
+      <c r="F269" t="s">
+        <v>1668</v>
+      </c>
+      <c r="G269" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1670</v>
+      </c>
+      <c r="I269" t="s">
+        <v>1671</v>
+      </c>
+      <c r="J269" t="s">
+        <v>24</v>
+      </c>
+      <c r="K269" t="s">
+        <v>78</v>
+      </c>
+      <c r="L269" t="s">
+        <v>26</v>
+      </c>
+      <c r="M269" t="s">
+        <v>79</v>
+      </c>
+      <c r="N269" t="s">
+        <v>28</v>
+      </c>
+      <c r="O269" t="s">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="270" spans="1:15">
+      <c r="A270">
+        <v>66526</v>
+      </c>
+      <c r="B270" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C270" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D270" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E270" t="s">
+        <v>2484</v>
+      </c>
+      <c r="F270" t="s">
+        <v>2485</v>
+      </c>
+      <c r="G270" t="s">
+        <v>1678</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1679</v>
+      </c>
+      <c r="I270" t="s">
+        <v>1680</v>
+      </c>
+      <c r="J270" t="s">
+        <v>24</v>
+      </c>
+      <c r="K270" t="s">
+        <v>78</v>
+      </c>
+      <c r="L270" t="s">
+        <v>26</v>
+      </c>
+      <c r="M270" t="s">
+        <v>79</v>
+      </c>
+      <c r="N270" t="s">
+        <v>28</v>
+      </c>
+      <c r="O270" t="s">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="271" spans="1:15">
+      <c r="A271">
+        <v>66527</v>
+      </c>
+      <c r="B271" t="s">
+        <v>597</v>
+      </c>
+      <c r="C271" t="s">
+        <v>598</v>
+      </c>
+      <c r="D271" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E271" t="s">
+        <v>2488</v>
+      </c>
+      <c r="F271" t="s">
+        <v>2489</v>
+      </c>
+      <c r="G271" t="s">
+        <v>602</v>
+      </c>
+      <c r="H271" t="s">
+        <v>603</v>
+      </c>
+      <c r="I271" t="s">
+        <v>604</v>
+      </c>
+      <c r="J271" t="s">
+        <v>24</v>
+      </c>
+      <c r="K271" t="s">
+        <v>2396</v>
+      </c>
+      <c r="L271" t="s">
+        <v>26</v>
+      </c>
+      <c r="M271" t="s">
+        <v>2397</v>
+      </c>
+      <c r="N271" t="s">
+        <v>28</v>
+      </c>
+      <c r="O271" t="s">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="272" spans="1:15">
+      <c r="A272">
+        <v>66529</v>
+      </c>
+      <c r="B272" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C272" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D272" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E272" t="s">
+        <v>2494</v>
+      </c>
+      <c r="F272" t="s">
+        <v>2495</v>
+      </c>
+      <c r="G272" t="s">
+        <v>2067</v>
+      </c>
+      <c r="H272" t="s">
+        <v>2068</v>
+      </c>
+      <c r="I272" t="s">
+        <v>2069</v>
+      </c>
+      <c r="J272" t="s">
+        <v>24</v>
+      </c>
+      <c r="K272" t="s">
+        <v>2496</v>
+      </c>
+      <c r="L272" t="s">
+        <v>26</v>
+      </c>
+      <c r="M272" t="s">
+        <v>2497</v>
+      </c>
+      <c r="N272" t="s">
+        <v>28</v>
+      </c>
+      <c r="O272" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="273" spans="1:15">
+      <c r="A273">
+        <v>66530</v>
+      </c>
+      <c r="B273" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C273" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D273" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E273" t="s">
+        <v>2502</v>
+      </c>
+      <c r="F273" t="s">
+        <v>2503</v>
+      </c>
+      <c r="G273" t="s">
+        <v>441</v>
+      </c>
+      <c r="H273" t="s">
+        <v>442</v>
+      </c>
+      <c r="I273" t="s">
+        <v>443</v>
+      </c>
+      <c r="J273" t="s">
+        <v>24</v>
+      </c>
+      <c r="K273" t="s">
+        <v>432</v>
+      </c>
+      <c r="L273" t="s">
+        <v>26</v>
+      </c>
+      <c r="M273" t="s">
+        <v>434</v>
+      </c>
+      <c r="N273" t="s">
+        <v>28</v>
+      </c>
+      <c r="O273" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="274" spans="1:15">
+      <c r="A274">
+        <v>66531</v>
+      </c>
+      <c r="B274" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C274" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D274" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E274" t="s">
+        <v>2508</v>
+      </c>
+      <c r="F274" t="s">
+        <v>2509</v>
+      </c>
+      <c r="G274" t="s">
+        <v>2510</v>
+      </c>
+      <c r="H274" t="s">
+        <v>2511</v>
+      </c>
+      <c r="I274" t="s">
+        <v>2512</v>
+      </c>
+      <c r="J274" t="s">
+        <v>172</v>
+      </c>
+      <c r="K274" t="s">
+        <v>2513</v>
+      </c>
+      <c r="L274" t="s">
+        <v>174</v>
+      </c>
+      <c r="M274" t="s">
+        <v>2514</v>
+      </c>
+      <c r="N274" t="s">
+        <v>28</v>
+      </c>
+      <c r="O274" t="s">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="275" spans="1:15">
+      <c r="A275">
+        <v>66532</v>
+      </c>
+      <c r="B275" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C275" t="s">
+        <v>683</v>
+      </c>
+      <c r="D275" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E275" t="s">
+        <v>2518</v>
+      </c>
+      <c r="F275" t="s">
+        <v>686</v>
+      </c>
+      <c r="G275" t="s">
+        <v>687</v>
+      </c>
+      <c r="H275" t="s">
+        <v>688</v>
+      </c>
+      <c r="I275" t="s">
+        <v>689</v>
+      </c>
+      <c r="J275" t="s">
+        <v>172</v>
+      </c>
+      <c r="K275" t="s">
+        <v>2519</v>
+      </c>
+      <c r="L275" t="s">
+        <v>174</v>
+      </c>
+      <c r="M275" t="s">
+        <v>2520</v>
+      </c>
+      <c r="N275" t="s">
+        <v>28</v>
+      </c>
+      <c r="O275" t="s">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="276" spans="1:15">
+      <c r="A276">
+        <v>66533</v>
+      </c>
+      <c r="B276" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C276" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D276" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E276" t="s">
+        <v>2525</v>
+      </c>
+      <c r="F276" t="s">
+        <v>527</v>
+      </c>
+      <c r="G276" t="s">
+        <v>528</v>
+      </c>
+      <c r="H276" t="s">
+        <v>529</v>
+      </c>
+      <c r="I276" t="s">
+        <v>530</v>
+      </c>
+      <c r="J276" t="s">
+        <v>24</v>
+      </c>
+      <c r="K276" t="s">
+        <v>2526</v>
+      </c>
+      <c r="L276" t="s">
+        <v>26</v>
+      </c>
+      <c r="M276" t="s">
+        <v>2527</v>
+      </c>
+      <c r="N276" t="s">
+        <v>28</v>
+      </c>
+      <c r="O276" t="s">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="277" spans="1:15">
+      <c r="A277">
+        <v>66534</v>
+      </c>
+      <c r="B277" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C277" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D277" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E277" t="s">
+        <v>2532</v>
+      </c>
+      <c r="F277" t="s">
+        <v>2533</v>
+      </c>
+      <c r="G277" t="s">
+        <v>2534</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1372</v>
+      </c>
+      <c r="I277" t="s">
+        <v>1373</v>
+      </c>
+      <c r="J277" t="s">
+        <v>24</v>
+      </c>
+      <c r="K277" t="s">
+        <v>58</v>
+      </c>
+      <c r="L277" t="s">
+        <v>26</v>
+      </c>
+      <c r="M277" t="s">
+        <v>59</v>
+      </c>
+      <c r="N277" t="s">
+        <v>28</v>
+      </c>
+      <c r="O277" t="s">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="278" spans="1:15">
+      <c r="A278">
+        <v>66535</v>
+      </c>
+      <c r="B278" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C278" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D278" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E278" t="s">
+        <v>2539</v>
+      </c>
+      <c r="F278" t="s">
+        <v>2540</v>
+      </c>
+      <c r="G278" t="s">
+        <v>2541</v>
+      </c>
+      <c r="H278" t="s">
+        <v>2542</v>
+      </c>
+      <c r="I278" t="s">
+        <v>2543</v>
+      </c>
+      <c r="J278" t="s">
+        <v>2544</v>
+      </c>
+      <c r="K278" t="s">
+        <v>2545</v>
+      </c>
+      <c r="L278" t="s">
+        <v>2546</v>
+      </c>
+      <c r="M278" t="s">
+        <v>2547</v>
+      </c>
+      <c r="N278" t="s">
+        <v>28</v>
+      </c>
+      <c r="O278" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="279" spans="1:15">
+      <c r="A279">
+        <v>66536</v>
+      </c>
+      <c r="B279" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C279" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D279" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E279" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F279" t="s">
+        <v>2553</v>
+      </c>
+      <c r="G279" t="s">
+        <v>2554</v>
+      </c>
+      <c r="H279" t="s">
+        <v>2555</v>
+      </c>
+      <c r="I279" t="s">
+        <v>2556</v>
+      </c>
+      <c r="J279" t="s">
+        <v>24</v>
+      </c>
+      <c r="K279" t="s">
+        <v>2396</v>
+      </c>
+      <c r="L279" t="s">
+        <v>26</v>
+      </c>
+      <c r="M279" t="s">
+        <v>2397</v>
+      </c>
+      <c r="N279" t="s">
+        <v>28</v>
+      </c>
+      <c r="O279" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="280" spans="1:15">
+      <c r="A280">
+        <v>66537</v>
+      </c>
+      <c r="B280" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C280" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D280" t="s">
+        <v>2559</v>
+      </c>
+      <c r="E280" t="s">
+        <v>2560</v>
+      </c>
+      <c r="F280" t="s">
+        <v>2561</v>
+      </c>
+      <c r="G280" t="s">
+        <v>2359</v>
+      </c>
+      <c r="H280" t="s">
+        <v>2360</v>
+      </c>
+      <c r="I280" t="s">
+        <v>2361</v>
+      </c>
+      <c r="J280" t="s">
+        <v>24</v>
+      </c>
+      <c r="K280" t="s">
+        <v>2396</v>
+      </c>
+      <c r="L280" t="s">
+        <v>26</v>
+      </c>
+      <c r="M280" t="s">
+        <v>2397</v>
+      </c>
+      <c r="N280" t="s">
+        <v>28</v>
+      </c>
+      <c r="O280" t="s">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="281" spans="1:15">
+      <c r="A281">
+        <v>66538</v>
+      </c>
+      <c r="B281" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C281" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D281" t="s">
+        <v>2565</v>
+      </c>
+      <c r="E281" t="s">
+        <v>2566</v>
+      </c>
+      <c r="F281" t="s">
+        <v>2567</v>
+      </c>
+      <c r="G281" t="s">
+        <v>678</v>
+      </c>
+      <c r="H281" t="s">
+        <v>679</v>
+      </c>
+      <c r="I281" t="s">
+        <v>680</v>
+      </c>
+      <c r="J281" t="s">
+        <v>24</v>
+      </c>
+      <c r="K281" t="s">
+        <v>2568</v>
+      </c>
+      <c r="L281" t="s">
+        <v>26</v>
+      </c>
+      <c r="M281" t="s">
+        <v>2569</v>
+      </c>
+      <c r="N281" t="s">
+        <v>28</v>
+      </c>
+      <c r="O281" t="s">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="282" spans="1:15">
+      <c r="A282">
+        <v>66540</v>
+      </c>
+      <c r="B282" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C282" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D282" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E282" t="s">
+        <v>2574</v>
+      </c>
+      <c r="F282" t="s">
+        <v>2575</v>
+      </c>
+      <c r="G282" t="s">
+        <v>2576</v>
+      </c>
+      <c r="H282" t="s">
+        <v>2577</v>
+      </c>
+      <c r="I282" t="s">
+        <v>476</v>
+      </c>
+      <c r="J282" t="s">
+        <v>24</v>
+      </c>
+      <c r="K282" t="s">
+        <v>2578</v>
+      </c>
+      <c r="L282" t="s">
+        <v>26</v>
+      </c>
+      <c r="M282" t="s">
+        <v>2579</v>
+      </c>
+      <c r="N282" t="s">
+        <v>28</v>
+      </c>
+      <c r="O282" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="283" spans="1:15">
+      <c r="A283">
         <v>66541</v>
       </c>
-      <c r="B242" t="s">
-[...39 lines deleted...]
-        <v>2225</v>
+      <c r="B283" t="s">
+        <v>655</v>
+      </c>
+      <c r="C283" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D283" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E283" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F283" t="s">
+        <v>2584</v>
+      </c>
+      <c r="G283" t="s">
+        <v>660</v>
+      </c>
+      <c r="H283" t="s">
+        <v>661</v>
+      </c>
+      <c r="I283" t="s">
+        <v>662</v>
+      </c>
+      <c r="J283" t="s">
+        <v>24</v>
+      </c>
+      <c r="K283" t="s">
+        <v>2585</v>
+      </c>
+      <c r="L283" t="s">
+        <v>26</v>
+      </c>
+      <c r="M283" t="s">
+        <v>2586</v>
+      </c>
+      <c r="N283" t="s">
+        <v>28</v>
+      </c>
+      <c r="O283" t="s">
+        <v>2587</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">