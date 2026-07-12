--- v5 (2026-06-22)
+++ v6 (2026-07-12)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2588">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2653">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: тоҷикӣ
 # Source: https://hadeethenc.com/tg
-# Last update: 2026-06-18 00:41:56 (v1.16.0)
-# Check for updates: https://hadeethenc.com/en/check/tg/v1.16.0
+# Last update: 2026-06-19 18:07:13 (v1.17.0)
+# Check for updates: https://hadeethenc.com/en/check/tg/v1.17.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -151,50 +151,84 @@
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أصحابَه عن أعظم الكبائر، فذَكرَ هذه الثلاث:
 1. الإشراك بالله: وهو صَرْفُ أيِّ نوعٍ من أنواع العبادة لغير الله، وتسويةُ غيرِ الله بالله في ألوهيته وربوبيته وأسمائه وصفاته. 
 2. عقوق الوالدين: وهو كلُّ أذى للأبوين، قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 3. قول الزور ومنه شهادة الزور: وهو كل قول مُزوَّر ومكذوب يراد به انتقاص مَن وقع عليه بأخذ ماله أو الاعتداء على عرضه أو نحو ذلك.
 وقد كَرَّر النبيُّ صلى الله عليه وسلم التحذيرَ من قول الزور تنبيهًا على استقباحِه وآثارِه السيئة على المجتمع، حتى قال الصحابة: ليته سكت؛ شَفقةً عليه، وكراهية لِما يُزعجه.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) саҳобагонашро аз бузургтарин гуноҳони кабира хабар додааст, аз он ҷумла сетояшро зикр кардааст:
 1. Ширк овардан ба Аллоҳ, ки иборат аст аз: Анҷом додани ҳар навъ аз ибодат барои ғайри Аллоҳ ва баробар кардани ғайри дигар чиз ба Аллоҳ дар улуҳият, рубубият ва номҳову сифатҳои Ӯ.
 2. Нофармонӣ аз падару модар: Озор додани падару модар бо гуфтор, рафтор ва беэътиноӣ ва тарки некӣ кардан ба онҳо.
 3. Сухани бардурӯғ ва аз ҷумлаи сухани дурӯғ, ин шаҳодати бардурӯғ аст. Ва он иборат аст аз ҳар сухани дурӯғе, ки бо ҳадафи таҳқиру кам шумурдани шахсе дар баробари ба даст овардани мол ё дастдарозӣ ба номусу обурӯйи он шахс ва монанди ин корҳо сурат мегирад.
 Паёмбар (саллаллоҳу алайҳи ва саллам) нисбат ба сухани дурӯғ ва барои зишт будан ва осори баде, ки бар ҷомеа мегузорад, такрор ба такрор ҳушдор доданд. То ҷое, ки саҳоба аз рӯйи дилсӯзӣ барои он ҳазрат ва бад донистани он чи сабаби озори Ӯ мешавад, гуфтанд, ки кош ин гуфтаро зиёд идома намедоданд.</t>
   </si>
   <si>
     <t>أعظم الذنوب الشركُ بالله؛ لأنه جعلَه صَدْرَ الكبائر وأكبرَها، ويؤكد هذا قوله تعالى {إن الله لا يَغْفِرُ أن يشرَكَ به وَيَغْفِرُ مَا دونَ ذلِكَ لِمَنْ يشَاء}.
 عظم حقوق الوالدين، إذ قَرَنَ حقَّهما بحق الله تعالى.
 الذنوب تنقسم إلى كبائر وصغائر، والكبيرة هي: كلُّ ذنب فيه عقوبة دنيوية، كالحدود واللعن، أو وعيد أُخروي، كالوعيد بدخول النار، وأن الكبائر دركات بعضها أغلظ من بعض في التحريم، وصغائر الذنوب هي ما سوى الكبائر.</t>
   </si>
   <si>
     <t>Бузургтарин гуноҳ шарик овардан ба Аллоҳ аст. Зеро Паёмбар (саллаллоҳу алайҳи ва саллам) ин гуноҳро дар садри гуноҳони кабира ва бузургтарини он муаррифӣ кардааст. Ва ин ояти Қуръон низ сухани Паёмбарро таъйид мекунад, ки Аллоҳ Таъоло фармудааст:  "Бе гумон, Аллоҳ Таъоло ин гуноҳро, ки ба Ӯ шарик оварда шавад, намебахшад ва ғайр аз онро – барои ҳар ки бихоҳад – мебахшад; ва ҳар ки ба Аллоҳ Таъоло ширк варзад, яқинан, гуноҳи бузург ба гардан гирифтааст".
 Бузургии ҳуқуқи падару модар, чунон ки ҳаққи онҳоро бо ҳаққи Аллоҳ Таъоло зикр кардааст.
 Гуноҳон ба ду навъ тақсим мешаванд: кабира ва сағира (бузург ва хурд).  Гуноҳи кабира: ҳар гуноҳе аст, ки барои он ҷазои дунявӣ омада бошад, аз қабили ҷазо додан, нафрин ва лаънат хондан ва ё таҳдиди ухравӣ дошта бошад, монанди таҳдиди дӯзахӣ шудан. Гуноҳони кабира дараҷаҳо доранд, ки дар ҳаром будан баъзе шадидтар аз дигараш аст. Ҳар гуноҳе, ки аз ҷумлаи гуноҳони кабира набошад, гуноҳи сағира аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/2941</t>
+  </si>
+  <si>
+    <t>من حمل علينا السلاح فليس منا</t>
+  </si>
+  <si>
+    <t>Ҳар ки бар зидди мо силоҳ бардорад, аз мо нест</t>
+  </si>
+  <si>
+    <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ حَمَلَ عَلَيْنَا السِّلَاحَ فَلَيْسَ مِنَّا».</t>
+  </si>
+  <si>
+    <t>Аз Абумусои Ашъарӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар ки бар зидди мо силоҳ бардорад, аз мо нест."</t>
+  </si>
+  <si>
+    <t>نهى النبي صلى الله عليه وسلم وحذر من حمل السلاح على المسلمين بغير حق لإخافتهم أو نهبهم، وأن من فعل ذلك فليس منا.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз бардоштани силоҳ бар зидди мусалмонон ба нияти тарсондан ё ғорат кардани онон ҳушдор медиҳад ва баён мекунад, ки ҳар кас ба ғайри ҳақ чунин кунад, муртакиби ҷурми бузург ва яке аз гуноҳони кабира шудааст ва сазовори ин таҳдид ва ваъиди сахт аст.</t>
+  </si>
+  <si>
+    <t>هذا الوعيد في الحديث يدل على أن هذا العمل من كبائر الذنوب.
+التحذير الشديد من قتال المسلم لإخوانه المسلمين.
+من أعظم المنكرات والفساد العظيم في الأرض إِشْهَارُ السلاحِ على المسلمين، والإفسادِ بالقتل.
+الوعيد المذكور لا يتناول القتال بحقٍّ، كقتال البُغَاة والمفسدين وغيرِهم.
+تحريم إِخَافَةِ المسلمين بالسلاح أو غيره -ولو على وجه المزاح-.</t>
+  </si>
+  <si>
+    <t>Ҳушдори сахт нисбат ба ҷангидани мусалмон бо бародарони мусалмонаш.
+Яке аз бузургтарин мункарот ва фасодҳои бузург дар замин, силоҳ бардоштан бар зидди мусалмонон ва табоҳӣ ва ифсод бо куштан аст.
+Ваъид ва таҳдиди дар ҳадис омада куштани ба ҳақро дар бар намегирад, монанди куштани исёнгарон ва таҷовузкорону фасодкорон ва ғайра.
+Тарсондани мусалмонон бо силоҳ ё дигар чизҳо ҳаром аст, ҳатто агар бо шӯхӣ ҳам бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2997</t>
   </si>
   <si>
     <t>إذا أحب الرجل أخاه فليخبره أنه يحبه</t>
   </si>
   <si>
     <t>Агар касе бародарашро дӯст бидорад, бигзор аз муҳаббаташ ӯро огаҳ кунад</t>
   </si>
   <si>
     <t>عن المِقدام بن معدي كرب رضي الله عنه عن النبي صلى الله عليه وسلم قال: «إِذَا أَحَبَّ الرَّجُلُ أَخَاهُ فَلْيُخْبِرْهُ أَنَّهُ يُحِبُّهُ».</t>
   </si>
   <si>
     <t>Аз Миқдом ибни Маъдӣ Кариб (Худованд аз ӯ розӣ бод) омадааст, ки Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Агар касе бародарашро дӯст бидорад, бигзор аз муҳаббаташ ӯро огаҳ кунад".</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أحد الأسباب التي تُقوِّي العلاقة بين المؤمنين وتنشر المحبة بينهم، وهو أنه إذا أحبَّ أحدٌ أخاه فليخبره بأنه يحبه.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) яке аз авомили тақвияти робита ва густариши муҳаббат миёни муъминонро чунин баён медорад: "агар касе бародарашро дӯст дорад, ба ӯ бигӯяд, ки ӯро дӯст медорад".</t>
   </si>
   <si>
     <t>فضل المحبة الخالصة لله تعالى، لا لمصلحة دنيوية.
 استحباب إخبار المحبوب في الله بحبِّه، لتزداد المحبة والألفة.
 إشاعة المحبة بين المؤمنين يقوّي الأخوة الإيمانية، ويحافظ على المجتمع من التفكُّك والفُرْقة.</t>
   </si>
   <si>
@@ -9074,120 +9108,316 @@
 Барои таълим додан дар болои минбар намоз хондан ҷоиз аст ва баланд истодани имом аз маъмум барои ниёз ҷоиз аст.
 Барои эҳтиёҷоти мусалмонон аз аҳли касбу кор ёрӣ пурсидан ҷоиз аст.
 Ҳаракати андак дар аснои намоз барои ҳоҷат ҷоиз аст.
 Нигоҳ кардани маъмум ба имомаш дар ҳоли намоз ва барои таълим гирифтан ҷоиз аст ва ин ба хушуъи намоз мухолифат надорад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65096</t>
   </si>
   <si>
     <t>إذا صليتم فأقيموا صفوفكم، ثم ليؤمكم أحدكم فإذا كبر فكبروا</t>
   </si>
   <si>
     <t>Чун хостед намоз гузоред, сафҳои худро рост кунед, сипас яке аз шумо имом шавад ва чун такбир (Аллоҳу акбар) гӯяд, шумо ҳам такбир (Аллоҳу акбар) гӯед</t>
   </si>
   <si>
     <t>عَنْ ‌حِطَّانَ بْنِ عَبْدِ اللهِ الرَّقَاشِيِّ قَالَ: صَلَّيْتُ مَعَ ‌أَبِي مُوسَى الْأَشْعَرِيِّ صَلَاةً، فَلَمَّا كَانَ عِنْدَ الْقَعْدَةِ قَالَ رَجُلٌ مِنَ الْقَوْمِ: أُقِرَّتِ الصَّلَاةُ بِالْبِرِّ وَالزَّكَاةِ، قَالَ: فَلَمَّا قَضَى أَبُو مُوسَى الصَّلَاةَ وَسَلَّمَ انْصَرَفَ فَقَالَ: أَيُّكُمُ الْقَائِلُ كَلِمَةَ كَذَا وَكَذَا؟ قَالَ: فَأَرَمَّ الْقَوْمُ، ثُمَّ قَالَ: أَيُّكُمُ الْقَائِلُ كَلِمَةَ كَذَا وَكَذَا؟ فَأَرَمَّ الْقَوْمُ، فَقَالَ: لَعَلَّكَ يَا حِطَّانُ قُلْتَهَا؟ قَالَ: مَا قُلْتُهَا، وَلَقَدْ رَهِبْتُ أَنْ تَبْكَعَنِي بِهَا، فَقَالَ رَجُلٌ مِنَ الْقَوْمِ: أَنَا قُلْتُهَا، وَلَمْ أُرِدْ بِهَا إِلَّا الْخَيْرَ، فَقَالَ أَبُو مُوسَى: أَمَا تَعْلَمُونَ كَيْفَ تَقُولُونَ فِي صَلَاتِكُمْ؟ إِنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَطَبَنَا فَبَيَّنَ لَنَا سُنَّتَنَا وَعَلَّمَنَا صَلَاتَنَا، فَقَالَ: «إِذَا صَلَّيْتُمْ فَأَقِيمُوا صُفُوفَكُمْ، ثُمَّ لِيَؤُمَّكُمْ أَحَدُكُمْ فَإِذَا كَبَّرَ فَكَبِّرُوا، وَإِذْ قَالَ: {غَيْرِ الْمَغْضُوبِ عَلَيْهِمْ وَلا الضَّالِّينَ} [الفاتحة: 7]، فَقُولُوا: آمِينَ، يُجِبْكُمُ اللهُ، فَإِذَا كَبَّرَ وَرَكَعَ فَكَبِّرُوا وَارْكَعُوا، فَإِنَّ الْإِمَامَ يَرْكَعُ قَبْلَكُمْ، وَيَرْفَعُ قَبْلَكُمْ»، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «فَتِلْكَ بِتِلْكَ، وَإِذَا قَالَ: سَمِعَ اللهُ لِمَنْ حَمِدَهُ، فَقُولُوا: اللَّهُمَّ رَبَّنَا لَكَ الْحَمْدُ، يَسْمَعِ اللهُ لَكُمْ، فَإِنَّ اللهَ تَبَارَكَ وَتَعَالَى قَالَ عَلَى لِسَانِ نَبِيِّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: سَمِعَ اللهُ لِمَنْ حَمِدَهُ، وَإِذَا كَبَّرَ وَسَجَدَ فَكَبِّرُوا وَاسْجُدُوا، فَإِنَّ الْإِمَامَ يَسْجُدُ قَبْلَكُمْ وَيَرْفَعُ قَبْلَكُمْ»، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «فَتِلْكَ بِتِلْكَ، وَإِذَا كَانَ عِنْدَ الْقَعْدَةِ فَلْيَكُنْ مِنْ أَوَّلِ قَوْلِ أَحَدِكُمُ: التَّحِيَّاتُ الطَّيِّبَاتُ الصَّلَوَاتُ لِلهِ، السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ».</t>
   </si>
   <si>
     <t>Аз Ҳиттон ибни Абдуллоҳи Раққошӣ ривоят аст, ки гуфт: Ҳамроҳи Абумӯсои Ашъарӣ намоз хондам, пас ҳамин ки дар нишастани намоз будем, марде аз миёни ҷамъ гуфт: Намоз дар Қуръон бо некӯкорӣ ва закот омадааст. Ровӣ мегӯяд: Вақте Абӯмусо (ки имом буд) намозро ба поён расонид ва салом дод, баргашт ва гуфт: Кадоме аз шумо ин суханро гуфт? Касе чизе нагуфт. Сипас (дубора) пурсид: Кадоме аз шумо ин суханро гуфт? Мардум сокит монданд. Сипас гуфт: Эй Ҳиттон шояд ту он суханро гуфтӣ? Гуфт: Ман нагуфтам ва тарсидам, ки манро ба он муттаҳам ва тавбихам кунӣ. Пас марде аз қавм гуфт: Ман онро гуфтам ва қасде ҷуз хайр надоштам. Абумӯсо гуфт: Магар намедонед дар намозатон чӣ бигӯед? Ҳамоно Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) барои мо хутба гуфт ва суннати моро бароямон баён кард ва намозамонро ба мо омӯзиш дод ва фармуд: "Чун хостед намоз гузоред, сафҳои худро рост кунед, сипас яке аз шумо имом шавад ва чун такбир (Аллоҳу акбар) гӯяд, шумо ҳам такбир (Аллоҳу акбар) гӯед. Ва чун гуфт: (Ғайрил-мағзуби алайҳим ва лаз-золлин) (Фотиҳа, ояти 7) омин бигӯед, то Аллоҳ шуморо иҷобат кунад. Ва чун такбир гуфт ва ба рукуъ рафт, такбир бигӯед ва ба рукуъ равед, зеро имом пеш аз шумо ба рукуъ меравад ва пеш аз шумо аз рукуъ бармехезад". Онгоҳ Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуд: "Ин дар баробари он. Ва чун (Самиъаллоҳу лиман ҳамидаҳ) гуфт, бигӯед: (Аллоҳумма рабано лакал-ҳамд) Аллоҳ садои шуморо мешунавад. Зеро Аллоҳ бар забони Паёмбараш (саллаллоҳу алайҳи ва саллам) фармудааст: (Самиъаллоҳу лиман ҳамидаҳ, Аллоҳ шунид он ки ҳамдашро гуфт). Ва чун такбир гуфт ва ба саҷда рафт, такбир бигӯед ва ба саҷда биравед. Зеро имом пеш аз шумо ба саҷда меравад ва пеш аз шумо аз саҷда бармехезад." Онгоҳ Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуд: "Пас ин дар баробари он, ва чун дар нишастани намоз (барои ташаҳҳуд) буд, аввалин сухани шумо ин бошад: Аттаҳиётут-тайиботус-салавоту лиллоҳи. Ассалому ъалайка айюҳаннабийю ва раҳматуллоҳи ва баракатуҳ. Ассалому ъалайно ва ъало ъибодиллоҳи-с-солиҳин. Ашҳаду алло илоҳа иллаллоҳу ва ашҳаду анна Муҳаммадан ъабдуҳу ва расулуҳу."</t>
   </si>
   <si>
     <t>صلى الصحابيُّ أبو موسى الأشعري رضي الله عنه صلاةً، فلما كان عند القَعدة التي فيها التشهد، قال رجل من المصلين خلفه: قُرِنَتْ الصلاة في القرآن بالبر والزكاة، فلما انتهى أبو موسى رضي الله عنه من الصلاة توجَّه إلى المأمومين، فسألهم: أيكم القائل كلمة: قرنت الصلاة في القرآن بالبر والزكاة؟! فسكت القوم، ولم يتكلم منهم أحد، فكرر عليهم السؤال مرة أخرى، فلما لم يَرُد عليه أحد، قال أبو موسى رضي الله عنه: لعلك يا حطان قلتها! لجَسَارَتِه وقربِه منه وصِلَتِه به، مما لا يؤذيه اتهامُه، وليدفع الفاعل الحقيقي إلى الاعتراف، فنفى حِطَّانُ ذلك، وقال: لقد خفت أنْ تُوَبِّخَني ظنًا منك أني قلتها؛ وهنا قال رجل من القوم: أنا قلتُها، ولم أقصد بها إلا خيرًا، فقال أبو موسى مُعلِّمًا له: أما تعلمون كيف تقولون في صلاتكم؟! وهذا استنكار منه، ثم أخبر أبو موسى أن النبي صلى الله عليه وسلم خَطَبَهم ذات مرة، فَبَيَّنَ لهم شريْعَتَهم، وعلَّمَهم صلاتَهم، فقال صلى الله عليه وسلم:
 إذا صليتم فأقيموا صفوفكم واعتدلوا فيها، ثم يؤم الناسَ واحدٌ منهم، فإذا كَبّر الإمام تكبيرة الإحرام، فكبروا مثله، وإذا قرأ الفاتحة وبلغ: {غير المغضوب عليهم ولا الضالين} [الفاتحة: 7]، فقولوا: آمين؛ فإذا فعلتم ذلك يستجيب الله دعاءكم، فإذا كبر وركع فكبروا واركعوا؛ فإن الإمام يركع قبلكم ويرفع قبلكم فلا تسبقوه؛ لأن اللحظة التي سبقكم الإمام بها في تقدمه إلى الركوع، تنجبر لكم بتأخيركم في الركوع بعد رفعه لحظة، فتلك اللحظة بتلك اللحظة، وصار قدر ركوعكم كقدر ركوعه، وإذا قال الإمام: سمع الله لمن حمده، فقولوا: اللهم ربنا لك الحمد، فإذا قال المصلون ذلك فإن الله سبحانه يسمع دعاءهم وقولَهم، فإن الله تبارك وتعالى قال على لسان نبيه صلى الله عليه وسلم: سمع الله لمن حمده،ثم إذا كبر الإمام وسجد، فعلى المأمومين أن يكبروا ويسجدوا، فإن الإمام يسجد قبلهم، ويرفع قبلهم، فتلك اللحظة بتلك اللحظة، وصار قدر سجود المأموم كقدر سجود الإمام،وإذا كان عند القعود للتشهد فليكن أول قول المصلي: "التحيات الطيبات الصلوات لله" فالمُلْكُ والبقاءُ والعَظَمةُ كلُّها مُسْتَحَقَّة لله تعالى، وكذا الصلوات الخمس كلُّها لله، "السلام عليك أيها النبي ورحمة الله وبركاته، السلام علينا وعلى عباد الله الصالحين"، فادعوا الله السلامة من كل عيب وآفة ونقص وفساد؛ ونخص نبينا محمد صلى الله عليه وسلم بالتسليم، ثم نسلم على أنفسنا، ثم نسلم على عباد الله الصالحين القائمين بما يجب عليهم من حقوق الله تعالى وحقوق عباده، ثم نشهد أن لا إله إلا الله، ونشهد أن محمدًا عبده ورسوله.</t>
   </si>
   <si>
-    <t>Саҳобии Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) Абумусои Ашъарӣ намозеро барои мардум имомати кард, Пас чун дар нишасте, ки дар он ташаҳҳуд хонда мешавад, нишаста буд, яке аз намозгузорон чунин гуфт: Намоз дар Қуръон ҳамроҳ бо некукорӣ ва закот омадааст. Вақте Абумусо намозро ба поён расонид рӯ ба намозгузорон кард ва гуфт: Кадоме аз шумо ин суханро гуфт, ки Қуръон ҳамроҳ бо некукорӣ ва закот омадааст? мардум сукут карданд ва касе чизе нагуфт. Бинобарин саволашро дубора такрор кард ва чун касе посухашро надод, гуфт: Эй Ҳиттон шояд ту он суханро гуфти? Зеро Ҳиттон ҷасур буд ва ба ӯ наздик буд ва муттаҳам кардани ӯ ба вай озор намерасонд 
-[...1 lines deleted...]
-Чун хостед намоз гузоред, сафҳои худро рост кунед ва дар он рост ва ба эътидол биистед, сипас яке аз шумо имом шавад ва чун такбир (Аллоҳу акбар) гӯяд, шумо ҳам такбир (Аллоҳу акбар) гӯед, Ва чун Фотиҳаро хонд ва ба инҷо расид: (Ғайрил-мағзуби алайҳим ва лаз-золлин) (Фотиҳа 7) омин бигӯед, ки агар чунин кунед Аллоҳ дуои шуморо истиҷобат кунад.  Ва чун такбир гуфт ва ба рукуъ рафт, такбир бигӯед ва ба рукуъ равед, зеро имом пеш аз шумо ба рукуъ меравад ва пеш аз шумо аз рукуъ бармехезад, пас аз ӯ пеши накунед ва пеш аз имом ба рукуъ наравед ва пеш аз имом аз рукуъ нахезед. Зеро он лаҳзае, ки имом пеш аз шумо ба рукуъ меравад, бо он лаҳзае, ки шумо баъд аз имом аз рукуъ бармехезед ҷуброн мешавад. Ва бо ин миқдори рукуъи шумо бо рукуъи имом баробар мешавад. Ва чун Имом (Самиъаллоҳу лиман ҳамидаҳ) гуфт, бигӯед: (Аллоҳумма рабано лакал-ҳамд), Зеро ҳаргоҳ намозгузорон инро бигӯянд, Аллоҳ Таоло садояшон ва дуояшонро мешунавад, Зеро Аллоҳ бар забони Паёмбараш (Салому дуруди Аллоҳ бар ӯ бод) фармудааст: (Самиъаллоҳу лиман ҳамидаҳ, Аллоҳ шунид онки ҳамдашро гуфт). Ва чун имом такбир гуфт ва ба саҷда рафт, касоне ки аз пушти имом намоз мегузоранд такбир бигӯянд ва ба саҷда раванд, Зеро имом пеш аз онҳо ба саҷда меравад ва пеш аз онҳо аз саҷда бармехезад. Пас он лаҳза дар баробари ин лаҳза аст, ва саҷдаи намозгузорон ба андозаи саҷдаи имом мешавад. Ва ҳаргоҳ вақти нишастан барои ташаҳҳуд буд, нахустин чизе ки намозгузор мегӯяд бояд ин бошад:  (Аттаҳиётут-тайиботус-салавоту лиллоҳи), Яъне: Мулк, боқӣ мондан ва азамату бузурги ҳамааш шоистаи Аллоҳ аст. Ва ҳамингуна намозҳои панҷгона ҳамаааш шоистаи Аллоҳ аст.  (Ассалому ъалайка айюҳаннабийю ва раҳматуллоҳи ва баракатуҳ. Ассалому ъалайно ва ъало ъибодиллоҳис солиҳин). Яъне: Аз Аллоҳ Таоло саломати аз ҳар айбу офат ва нақсу фасодро хоҳонам ва саломи хосро ба паёмбарамон Муҳаммад (Салому дуруди Аллоҳ бар ӯ бод) мекунам ва сипас бар худамон салом мефиристем ва сипас бар бандагони некукори Аллоҳ, ки ҳуқуқи Аллоҳ Таоло ва ҳуқуқи бандагонашро ба ҷо меоранд. Сипас гувоҳӣ медиҳем, ки нест маъбуди бар ҳақ, ҷуз Аллоҳ ва гувоҳӣ медиҳем, ки Муҳаммад банда ва фиристодаи Ӯст.</t>
+    <t>Саҳобии Паёмбар (саллаллоҳу алайҳи ва саллам) Абӯмусои Ашъарӣ намозеро барои мардум имоматӣ кард, чун дар нишасте, ки дар он ташаҳҳуд хонда мешавад, нишаста буд, яке аз намозгузорон чунин гуфт: Намоз дар Қуръон ҳамроҳ бо некӯкорӣ ва закот омадааст. Вақте Абӯмусо намозро ба поён расонид рӯ ба намозгузорон кард ва гуфт: Кадоме аз шумо ин суханро гуфт, ки дар Қуръон намоз ҳамроҳ бо некӯкорӣ ва закот омадааст? Мардум сукут карданд ва касе чизе нагуфт. Бинобар ин саволашро дубора такрор кард ва чун касе посухашро надод, гуфт: Эй Ҳиттон шояд ту он суханро гуфтӣ? Зеро Ҳиттон ҷасур буд ва ба ӯ наздик буд ва муттаҳам кардани ӯ ба вай озор намерасонд ва ин кор сабаб мешуд, ки гӯяндаи асосӣ эътироф кунад. Ҳиттон ин иттиҳомро нафйи кард ва гуфт: Тарсидам, ки ба гумони он ки ман онро гуфтаам манро тавбих кунӣ, дар ин ҳолат марде аз миёни мардум гуфт: Ман онро гуфтам ва қасде ҷуз хайр надоштам. Абӯмусо дар мақоми муаллим гуфт: Оё намедонед дар намозатон чӣ бигӯед? Ва ин ба таври истинкор аз ҷониби ӯ буд, сипас Абӯмусо баён намуд, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) барои онон хутба хонд ва шариаташонро барояшон баён кард ва намозашонро ба онон ёд дод, пас фармуд:
+Чун хостед намоз гузоред, сафҳои худро рост кунед ва дар он рост ва ба эътидол биистед, сипас яке аз шумо имом шавад ва чун такбир (Аллоҳу акбар) гӯяд, шумо ҳам такбир (Аллоҳу акбар) гӯед. Ва чун Фотиҳаро хонд ва ба инҷо расид: (Ғайрил-мағзуби алайҳим ва лаз-золлин) (Сураи Фотиҳа, ояти 7) омин бигӯед. Агар чунин кунед Аллоҳ дуои шуморо истиҷобат кунад. Ва чун такбир гуфт ва ба рукуъ рафт, такбир бигӯед ва ба рукуъ равед, зеро имом пеш аз шумо ба рукуъ меравад ва пеш аз шумо аз рукуъ бармехезад, аз ӯ пешӣ накунед ва пеш аз имом ба рукуъ наравед ва пеш аз имом аз рукуъ нахезед. Зеро он лаҳзае, ки имом пеш аз шумо ба рукуъ меравад, бо он лаҳзае, ки шумо баъд аз имом аз рукуъ бармехезед ҷуброн мешавад. Ва бо ин миқдори рукуъи шумо бо рукуъи имом баробар мешавад. Ва чун имом (Самиъаллоҳу лиман ҳамидаҳ) гуфт, бигӯед: (Аллоҳумма рабано лакал-ҳамд). Зеро ҳаргоҳ намозгузорон инро бигӯянд, Аллоҳ Таъоло садо ва дуояшонро мешунавад. Чун Аллоҳ бар забони Паёмбараш (саллаллоҳу алайҳи ва саллам) фармудааст: (Самиъаллоҳу лиман ҳамидаҳ - Аллоҳ шунид он ки ҳамдашро гуфт). Ва чун имом такбир гуфта ва ба саҷда рафт, касоне, ки аз пушти имом намоз мегузоранд такбир бигӯянд ва ба саҷда раванд. Зеро имом пеш аз онҳо ба саҷда меравад ва пеш аз онҳо аз саҷда бармехезад. Пас он лаҳза дар баробари ин лаҳза аст, ва саҷдаи намозгузорон ба андозаи саҷдаи имом мешавад. Ва ҳаргоҳ вақти нишастан барои ташаҳҳуд буд, нахустин чизе, ки намозгузор мегӯяд, бояд ин бошад:  (Аттаҳиётут-тайиботус-салавоту лиллоҳи), яъне: Мулк, боқӣ мондан ва азамату бузургӣ ҳамааш шоистаи Аллоҳ аст. Ва ҳамин гуна намозҳои панҷгона ҳамаааш шоистаи Аллоҳ аст. (Ассалому ъалайка айюҳаннабийю ва раҳматуллоҳи ва баракатуҳ. Ассалому ъалайно ва ъало ъибодиллоҳис солиҳин), яъне: Аз Аллоҳ Таъоло саломатӣ аз ҳар айбу офат ва нақсу фасодро хоҳонам ва саломи хосро ба паёмбарамон Муҳаммад (саллаллоҳу алайҳи ва саллам) мекунам ва сипас бар худамон салом мефиристем ва сипас бар бандагони некукори Аллоҳ, ки ҳуқуқи Аллоҳ Таъоло ва ҳуқуқи бандагонашро ба ҷо меоранд. Сипас гувоҳӣ медиҳем, ки нест маъбуди бар ҳақ, ҷуз Аллоҳ ва гувоҳӣ медиҳем, ки Муҳаммад банда ва фиристодаи Ӯст.</t>
   </si>
   <si>
     <t>بيان صيغة من صيغ التشهد.
 أفعال الصلاة وأقوالها لا بد أن تكون مما ثبت عن النبي صلى الله عليه وسلم، فلا يجوز لأحد أن يبتدع فيها قولًا أو فعلًا لم يثبت في السنة.
 عدم جواز مسابقة الإمام والتأخُّر عنه، والمشروع للمأموم متابعة الإمام في أفعاله.
 ذكر ما كان عليه النبي صلى الله عليه وسلم من الاهتمام في التبليغ، وتعليم أمته أحكام الدين.
 الإمام هو القدوة للمأموم، فلا يجوز له أنْ يُسابِقَه في أفعال الصلاة ولا أن يقارنَه ولا أن يتأخر عنه، بل يكون ابتداء متابعته بعد تأكده من دخوله في الفعل الذي يريد أن يفعله، وأن السنة اتباعه فيها.
 مشروعية إقامة الصفوف في الصلاة.</t>
   </si>
   <si>
     <t>Баёни яке аз шаклҳои ташаҳҳуд.
-Афъолд ва ақволи намоз бояд аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) собит шуда бошад. Бинобар ин барои касе раво нест, ки дар он сухан ва амалеро аз худ изофа кунад, ки дар суннат собит нашуда бошад.
-[...2 lines deleted...]
-Имом намуна барои намозгузоре аст, ки аз пушти ӯ намоз мехонад, бинобар ин шоиста нест, ки дар корҳои имом аз ӯ пешӣ гирад, ё дақиқан ҳамроҳи ӯ анҷом диҳад, ё хеле аз ӯ ақиб монад, Балки бояд оғози пайравӣ аз имом баъд аз итмиънон аз ин бошад, ки имом вориди коре шудааст, ки қарор аст анҷомаш диҳад. Ва суннат он аст, ки аз имом пайравӣ кунад.
+Афъол ва ақволи намоз бояд аз Паёмбар (саллаллоҳу алайҳи ва саллам) собит шуда бошад. Бинобар ин барои касе раво нест, ки дар он сухан ва амалеро аз худ изофа кунад, ки дар Суннат собит нашуда бошад.
+Аз имом пешӣ кардан ё зиёд ақиб мондан ҷоиз нест. Барои намозгузор машруъ он аст, ки дар афъол аз имом пайравӣ кунад (андаке баъд аз имом афъоли намозро анҷом диҳад).
+Аз аҳамият додани Паёмбар (саллаллоҳу алайҳи ва саллам) дар расонидани паём ва таълим додани аҳкоми дин ба умматаш ёдовар шуд.
+Имом намуна барои намозгузоре аст, ки аз пушти ӯ намоз мехонад, бинобар ин шоиста нест, ки дар корҳои имом аз ӯ пешӣ гирад, ё дақиқан ҳамроҳи ӯ анҷом диҳад, ё хеле аз ӯ ақиб монад, балки бояд оғози пайравӣ аз имом баъд аз итминон аз ин бошад, ки имом вориди коре шудааст, ки қарор аст анҷомаш диҳад. Ва суннат он аст, ки аз имом пайравӣ кунад.
 Барпо кардани сафҳо дар намоз машруъ ва ҷоиз аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65097</t>
+  </si>
+  <si>
+    <t>والذي نفسي بيده، إني لأقربكم شبها بصلاة رسول الله صلى الله عليه وسلم، إن كانت هذه لصلاته حتى فارق الدنيا</t>
+  </si>
+  <si>
+    <t>Савганд ба оне, ки ҷонам дар дасти Ӯст, намози ман монандтар аз намози шумо ба намози Паёмбар (саллаллоҳу алайҳи ва саллам) аст. Ин намози Ӯ то аз дунё рафтанаш буд</t>
+  </si>
+  <si>
+    <t>عن أَبي هُرَيْرَةَ رضي الله عنه: أنه كَانَ يُكَبِّرُ فِي كُلِّ صَلَاةٍ مِنَ الْمَكْتُوبَةِ وَغَيْرِهَا، فِي رَمَضَانَ وَغَيْرِهِ، فَيُكَبِّرُ حِينَ يَقُومُ، ثُمَّ يُكَبِّرُ حِينَ يَرْكَعُ، ثُمَّ يَقُولُ: سَمِعَ اللهُ لِمَنْ حَمِدَهُ، ثُمَّ يَقُولُ: رَبَّنَا وَلَكَ الْحَمْدُ، قَبْلَ أَنْ يَسْجُدَ، ثُمَّ يَقُولُ: اللهُ أَكْبَرُ حِينَ يَهْوِي سَاجِدًا، ثُمَّ يُكَبِّرُ حِينَ يَرْفَعُ رَأْسَهُ مِنَ السُّجُودِ، ثُمَّ يُكَبِّرُ حِينَ يَسْجُدُ، ثُمَّ يُكَبِّرُ حِينَ يَرْفَعُ رَأْسَهُ مِنَ السُّجُودِ، ثُمَّ يُكَبِّرُ حِينَ يَقُومُ مِنَ الْجُلُوسِ فِي الِاثْنَتَيْنِ، وَيَفْعَلُ ذَلِكَ فِي كُلِّ رَكْعَةٍ، حَتَّى يَفْرُغَ مِنَ الصَّلَاةِ، ثُمَّ يَقُولُ حِينَ يَنْصَرِفُ: وَالَّذِي نَفْسِي بِيَدِهِ، إِنِّي لَأَقْرَبُكُمْ شَبَهًا بِصَلَاةِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، إِنْ كَانَتْ هَذِهِ لَصَلَاتَهُ حَتَّى فَارَقَ الدُّنْيَا.</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки: Ӯ дар ҳар намози фарзӣ ва ғайри фарзӣ, дар рамазон ва ғайри рамазон (дар оғози он) такбир мегуфт ва сипас ҳангоми рукуъ такбир мегуфт, сипас мегуфт: (Самиъаллоҳу лиман ҳамидаҳ) ва пеш аз ба саҷда рафтан (Раббано ва лакал-ҳамд) мегуфт. Сипас ҳангоми ба саҷда рафтан такбир мегуфт, ва ҳангоми аз саҷда сар бардоштан такбир мегуфт. Сипас ҳангоми ба саҷда рафтан такбир мегуфт ва ҳангоми аз саҷда сар бардоштан такбир мегуфт. Сипас ҳангоми бархостан аз нишаст дар ракаъати дуввум такбир мегуфт ва инро дар ҳар ракаъат анҷом медод, то ин ки намозашро ба поён мерасонд. Сипас баъд аз поёни намоз мегуфт: Савганд ба оне, ки ҷонам дар дасти Ӯст, намози ман монандтар аз намози шумо ба намози Паёмбар (саллаллоҳу алайҳи ва саллам) аст. Ин намози Ӯ то аз дунё рафтанаш буд.</t>
+  </si>
+  <si>
+    <t>يَروي أبو هريرة رضي الله عنه جزءًا من صفة صلاة النبي صلى الله عليه وسلم، ويخبر أنه كان إذا قام إلى الصلاة يكبر حين يقوم تكبيرة الإحرام، ثم يكبر حين يَنْتَقل إلى الركوع، وحين يسجد، وحين يرفع رأسه من السجود، وحين يسجد السجدة الثانية، وحين يرفع رأسه منها، وحين يقوم من الركعتين الأوليين بعد الجلوس للتشهد الأول في الصلاة الثلاثية أو الرباعية، ثم يفعل ذلك في الصلاة كلها حتى يقضيَها، وكان يقول حين يرفع ظهره من الركوع: سمع الله لمن حمده، ثم يقول وهو قائم: ربنا لك الحمد.
+ثم يقول أبو هريرة حين ينصرف من الصلاة: والذي نفسي بيده، إني لأقربكم شَبَهًا بصلاة رسول الله صلى الله عليه وسلم، إن كانت هذه صفة صلاته حتى فارق الدنيا.</t>
+  </si>
+  <si>
+    <t>Абуҳурайра (разияллоҳу анҳу) бахше аз тарзи намозгузории Паёмбар (саллаллоҳу алайҳи ва саллам)-ро нақл мекунад ва баён медорад, ки ҳангоме ки барои намоз бармехост, такбири эҳромро мегуфт, сипас ҳангоми интиқол ба рукуъ ва ҳангоми саҷда ва ҳангоми бархостан аз саҷда ва ҳангоми рафтан ба саҷдаи дуввум ва ҳангоми бархостан аз саҷда ва ҳангоми бархостан аз ду ракъати аввал, пас аз нишастан барои ташаҳҳуди аввал дар намозҳои серакъатӣ ва чаҳорракъатӣ такбир мегуфт. Ва инро дар ҳама намозаш то поёни он анҷом медод. Ва ҳангоми бархостан аз рукуъ (Самиъаллоҳу лиман ҳамидаҳ) мегуфт ва сипас ҳангоме ки (баъд аз рукуъ) меистод (Раббано лакал ҳамд) мегуфт.
+Сипас Абуҳурайра мегӯяд: Қасам ба он ки ҷонам дар дасти Ӯст, ман дар миёни шумо монандтарин намозро ба намози Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дорам. Ҳамин равиши намози ӯ буд, то аз дунё рафт.</t>
+  </si>
+  <si>
+    <t>يكون التكبير أثناء كلِّ خَفْضٍ ورَفْعٍ إلا في رفعه من الركوع فيقول سمع الله لمن حمده.
+حرص الصحابة على الاقتداء بالنبي صلى الله عليه وسلم وحفظ سُنَّتِه.</t>
+  </si>
+  <si>
+    <t>Дар ҳама поёну боло рафтан дар намоз такбир (Аллоҳу акбар) гуфта мешавад, магар дар ҳолати бархостан аз рукуъ, ки дар он (Самиъаллоҳу лиман ҳамидаҳ) гуфта мешавад.
+Саҳобагон ба пайравӣ аз Паёмбар (саллаллоҳу алайҳи ва саллам) ва ҳифзи суннати ӯ таваҷҷуҳи зиёд доштанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65098</t>
   </si>
   <si>
     <t>قال الله تعالى: قسمت الصلاة بيني وبين عبدي نصفين، ولعبدي ما سأل</t>
   </si>
   <si>
     <t>Аллоҳ Таъоло мефармояд: Намозро миёни худам ва бандаам ду тақсим кардам ва барои бандаам ҳар он чи бихоҳад, ҳаст</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللهُ عنه سَمِعْتُ رَسُولَ اللهِ صلى الله عليه وسلم يَقُولُ: «قَالَ اللهُ تَعَالَى: قَسَمْتُ الصَّلَاةَ بَيْنِي وَبَيْنَ عَبْدِي نِصْفَيْنِ، وَلِعَبْدِي مَا سَأَلَ، فَإِذَا قَالَ الْعَبْدُ: {الْحَمْدُ لِلهِ رَبِّ الْعَالَمِينَ}، قَالَ اللهُ تَعَالَى: حَمِدَنِي عَبْدِي، وَإِذَا قَالَ: {الرَّحْمَنِ الرَّحِيمِ}، قَالَ اللهُ تَعَالَى: أَثْنَى عَلَيَّ عَبْدِي، وَإِذَا قَالَ: {مَالِكِ يَوْمِ الدِّينِ}، قَالَ: مَجَّدَنِي عَبْدِي، -وَقَالَ مَرَّةً: فَوَّضَ إِلَيَّ عَبْدِي-، فَإِذَا قَالَ: {إِيَّاكَ نَعْبُدُ وَإِيَّاكَ نَسْتَعِينُ}، قَالَ: هَذَا بَيْنِي وَبَيْنَ عَبْدِي وَلِعَبْدِي مَا سَأَلَ، فَإِذَا قَالَ: {اهْدِنَا الصِّرَاطَ الْمُسْتَقِيمَ، صِرَاطَ الَّذِينَ أَنْعَمْتَ عَلَيْهِمْ غَيْرِ الْمَغْضُوبِ عَلَيْهِمْ وَلا الضَّالِّينَ}، قَالَ: هَذَا لِعَبْدِي وَلِعَبْدِي مَا سَأَلَ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки мегӯяд: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Аллоҳ Таъоло мефармояд: Намозро миёни худам ва бандаам ду тақсим кардам ва барои бандаам ҳар он чи бихоҳад, ҳаст. Пас чун банда бигӯяд: (Алҳамду лиллоҳи раббилъоламин) Аллоҳ Таъоло мефармояд: Бандаам манро ситоиш кард. Ва чун бигӯяд: (Ар-Раҳмонир-Раҳим) Аллоҳ Таъоло мефармояд: Бандаам манро сано гуфт. Ва чун бигӯяд: (Молики явмид-дин) Аллоҳ Таъоло мефармояд: Бандаам манро ба бузургӣ ситуд - ва боре гуфт: Бандаи ман ба ман вакил шуд-. Ва чун бигӯяд: (Иёка наъбуду ва иёка настаъин) Аллоҳ Таъоло мефармояд: Ин байни ман ва бандаам аст ва барои бандаам ҳарчи бихоҳад, ҳаст. Ва чун бигӯяд: (Иҳдинас-сиротал-мустақим, сиротал-лазина анъамта алайҳим ғайрил-мағзуби алайҳим ва лаз-золлин) Аллоҳ Таъоло мефармояд: Ин барои бандаам аст ва барои бандаам ҳар он чизе бихоҳад, дода мешавад."</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله تعالى قال في الحديث القدسي: قسمت سورة الفاتحة في الصلاة بيني وبين عبدي نصفين، لي نصفُها، وله نصفُها.
 فنصفُها الأول: حمدٌ وثناءٌ وتمجيدٌ لله، أجزيه عليه خير الجزاء.
 ونصفُها الثاني: تَضَرُّعٌ ودعاء، أستجيب له وأعطيه ما سأل. 
 فإذا قال المصلي: {الحمد لله رب العالمين}، قال الله: حمدني عبدي، وإذا قال: {الرحمن الرحيم}، قال الله: أثنى عليَّ عبدي فمدحني واعتراف لي بعموم الإنعام على خَلْقي، وإذا قال: {مالك يوم الدين}، قال الله: مَجَّدني عبدي، وهو الشرف الواسع.
 فإذا قال: {إياك نعبد وإياك نستعين}، قال الله: هذا بيني وبين عبدي.
 فالنصف الأول من هذه الآية لله وهو: (إياك نعبد) وهو اعتراف بالألوهية لله، والاستجابة بالعبادة، وبه ينتهي النصف الذي لله. 
 والنصف الثاني من الآية وهو للعبد: (إياك نستعين) طلب العون من الله، ووعده بالإعانة.
 فإذا قال: {اهدنا الصراط المستقيم * صراط الذين أنعمت عليهم غير المغضوب عليهم ولا الضالين}، قال الله: هذا تضرُّع ودعاء من عبدي، ولعبدي ما سأل، وقد أجبتُ دعاءه.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар додаанд, ки Аллоҳ Таъоло дар ҳадиси қудсӣ мефармояд: Сураи "Фотиҳаро" дар намоз байни Худам ва бандаам ду тақсим намудаам, нисфи он барои Ман ва нисфи он барои ӯ.
 Нисфи аввали он ҳамду сано ва ситоишу бузургдошти Аллоҳ аст, ки барои он ба бандаам беҳтарин подошро медиҳам.
 Ва нисфи дуввуми он дуо ва тазарруъ ва илтиҷо аст. Ва дуояшро иҷобат мекунам ва он чи хостааст ба ӯ ато мекунам.
 Пас чун намозгузор "Алҳамду лиллоҳи раббилъоламин" (Ситоиш махсуси Аллоҳ, Парвардигори оламиён аст), бигӯяд, Аллоҳ мефармояд: Бандаам манро ситоиш гуфт. Ва чун бигӯяд: "Ар-Раҳмонир-Раҳим" (Бахшояндаи меҳрубон),  Аллоҳ мефармояд: Бандаам манро сано гуфт ва манро ситуд ва ба раҳмате, ки бар ҳама халқ густардаам эътироф кард. Ва чун бигӯяд: "Молики явмид-дин" (Молики рӯзи ҷазо аст), Аллоҳ мефармояд: Бандаам манро тамҷид кард ва он шарафи бузург аст.
 Пас чун бигӯяд: "Иёка наъбуду ва иёка настаъин" (Туро мепарастем ва аз Ту ёри мехоҳем), Аллоҳ мефармояд: Ин миёни ман ва бандаам аст.
 Пас, нисфи аввали ин оят барои Аллоҳ аст ва он: "Иёка наъбуду" (Туро мепарастем), ки ба маънои эътироф ба улуҳият барои Аллоҳ аст ва истиҷобати Ӯ бо ибодат аст ва бо ин нисфе, ки барои Аллоҳ аст, поён меёбад.
 Ва нисфи дуввуми оят барои банда аст: "Иёка настаъин" (Аз Ту ёрӣ мехоҳем), талаби ёрӣ аз Аллоҳ ва ваъдаи ёрӣ додан аз ҷониби Аллоҳ.
 Ва чун бигӯяд: "Иҳдинас-сиротал-мустақим, сиротал-лазина анъамта алайҳим ғайрил-мағзуби алайҳим ва лаз-золлин" (Моро ба роҳи рост ҳидоят кун, * ба роҳи касоне, ки бар онҳо неъмат додаӣ, на аз онон, ки бар онҳо ғазаб кардаӣ ва на гумроҳон),  Аллоҳ Таъоло мефармояд: Ин тазарруъ ва дуо аз сӯи бандаам аст ва барои бандаам ҳар он чизе бихоҳад, дода мешавад ва дуояшро иҷобат кардам.</t>
   </si>
   <si>
     <t>هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
 عظم شأن الفاتحة فقد سماها الله تعالى (الصلاة).
 بيان عناية الله تعالى بعبده، حيث مَدَحَه بسبب حَمْدِه وثنائِه وتمجيدِه، ووَعدَه أنْ يُعطيَه ما سأل.
 اشتملت هذه السورة الكريمة، على حمد الله، وذكر المعاد، ودعاء الله، وإخلاص العبادة له، وسؤال الهداية إلى الصراط المستقيم، والتحذير من مسالك الباطل.
 استشعار المصلي هذا الحديث -اذا قرأ الفاتحة- يَزيدُ مِن خشوعِه في الصلاة.</t>
   </si>
   <si>
     <t>Фазилату бузургии сураи "Фотиҳа", чунки Аллоҳ Таъоло онро "намоз" номидааст.
 Баёни инояти Аллоҳ Таъоло ба бандааш, чунон ки ӯро ба сабаби ҳамду сано ва тамҷидаш ситудааст ва ваъда додааст, ки он чи ӯ бихоҳад, барояш ато хоҳад кард.
 Ин сураи карима чанд чизро дар бар гирифта аст, аз ҷумла: ҳамду ситоиши Аллоҳ, ёди рӯзи қиёмат, дуои Аллоҳ, ихлоси ибодат барои Ӯ ва дархости ҳидоят ба роҳи рост ва ҳушдор аз роҳҳои ботилро дар бар гирифтааст.
 Ба ёд овардан ва эҳсос кардани ин ҳадис - ҳангоми хондани сураи "Фотиҳа" - аз ҷониби намозгузор, сабаби хушуъ ва фурутанӣ дар намоз мешавад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65099</t>
+  </si>
+  <si>
+    <t>أسوأ الناس سرقة الذي يسرق صلاته قال: وكيف يسرق صلاته؟ قال: لا يتم ركوعها، ولا سجودها</t>
+  </si>
+  <si>
+    <t>Бадтарин шахсе, ки дуздӣ мекунад, касе аст, ки аз намозаш медуздад". Гуфтанд: Чӣ гуна намозашро медуздад? Гуфт: "Рукуъ ва суҷудашро комил намекунад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «أَسْوَأُ النَّاسِ سَرَقَةً الَّذِي يَسْرِقُ صَلَاتَهُ» قَالَ: وَكَيْفَ يَسْرِقُ صَلَاتَهُ؟ قال: «لَا يُتِمُّ رُكُوعَهَا، وَلَا سُجُودَهَا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Бадтарин шахсе, ки дуздӣ мекунад, касе аст, ки аз намозаш медуздад". Гуфтанд: Чӣ гуна намозашро медуздад? Гуфт: "Рукуъ ва суҷудашро комил намекунад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ أشدَّ الناسِ قُبْحًا في السَّرِقَة الذي يَسْرِقُ مِن صلاتِه؛ وذلك لأنَّ أَخْذَ مالِ الغيرِ ربما ينتفع به في الدنيا، بخلاف هذا السارق، فإنه سَرَقَ حقَّ نفسِه مِن الثواب والأجر، قالوا: يا رسول الله، وكيف يسرق من صلاته؟ قال: لا يتم ركوعها ولا سجودها؛ وذلك بأنْ يستعجل في الركوع والسجود، فلا يأتي بهما على الوجه الأكمل.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) тавзеҳ доданд, ки бадтарин дуздӣ, дуздии касе аст, ки аз намозаш медуздад. Зеро агар моли дигареро бидуздад, шояд дар дунё фоидааш кунад ва аз он суд бибарад. Бар хилофи ин дузд, ки ҳаққи худашро аз аҷру савоб медуздад. Гуфтанд: Эй Расули Худо! Чӣ гуна аз намозаш медуздад? Фармуданд: Рукуъ ва суҷудашро комил анҷом намедиҳад, яъне дар рукуъ ва суҷудаш шитоб мекунад ва онро ба шакли комил анҷом намедиҳад.</t>
+  </si>
+  <si>
+    <t>أهمية إحسان الصلاة والإتيان بأركانها بطمأنينة وخشوع.
+وصف مَن لا يتم ركوعه وسجوده بأنه سارقٌ تنفيرٌ عن ذلك، وتنبيهٌ على تحريمِه.
+وجوب إتمام الركوع والسجود في الصلاة والاعتدال منهما.</t>
+  </si>
+  <si>
+    <t>Аҳамияти ба хубӣ анҷом додани намоз ва анҷом додани рукнҳои он бо оромӣ ва фурӯтанӣ.
+Васф кардани касе, ки рукуъ ва саҷдаи дуруст намекунад ба "дузд", огоҳӣ аз эҷоди танаффур аз ин кор ва огоҳӣ аз ҳаром будани он аст.
+Дар намоз рукуъ ва саҷдаро ба итмом расондан ва дар ҳарду муътадил будан воҷиб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65100</t>
+  </si>
+  <si>
+    <t>كان رسول الله صلى الله عليه وسلم إذا رفع ظهره من الركوع قال: سمع الله لمن حمده</t>
+  </si>
+  <si>
+    <t>Ҳаргоҳ Паёмбар (саллаллоҳу алайҳи ва саллам) аз рукуъ бар мехост, чунин мегуфт: "Самиъаллоҳу лиман ҳамидаҳ</t>
+  </si>
+  <si>
+    <t>عَنِ ‌ابْنِ أَبِي أَوْفَى رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا رَفَعَ ظَهْرَهُ مِنَ الرُّكُوعِ قَالَ: «سَمِعَ اللهُ لِمَنْ حَمِدَهُ، اللَّهُمَّ رَبَّنَا لَكَ الْحَمْدُ، مِلْءَ السَّمَاوَاتِ وَمِلْءَ الْأَرْضِ وَمِلْءَ مَا شِئْتَ مِنْ شَيْءٍ بَعْدُ».</t>
+  </si>
+  <si>
+    <t>Аз ибни Абуавфо (разияллоҳу анҳу) ривоят аст, ки гуфт: Ҳаргоҳ Паёмбар (саллаллоҳу алайҳи ва саллам) аз рукуъ бар мехост, чунин мегуфт: "Самиъаллоҳу лиман ҳамидаҳ, Аллоҳумма раббано лакал-ҳамд милъас-самовоти ва милъал - арзи ва милъа мо шиъта мин шайъин баъд" (Аллоҳ шунид онеро, ки ҳамдаш гуфт. Бор илоҳо ва Парвардигоро! Ҳамд аз они Туст, ба пурии осмонҳо ва ба пурии замин ва ба пурии ҳар он чи Ту пас аз он бихоҳӣ).</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم إذا رفع ظهرَه مِن الركوع في الصلاة يقول: "سمع الله لِمَن حمده"، أي: أنّ مَن حَمِدَ الله تعالى استجاب الله تعالى له، وقَبِل حَمْدَه وأثابَه، ثم يحمد الله بقوله: " اللَّهُمَّ رَبَّنَا لَكَ الْحَمْدُ، مِلْءَ السَّمَاوَاتِ وَمِلْءَ الْأَرْضِ وَمِلْءَ مَا شِئْتَ مِنْ شَيْءٍ بَعْدُ "، حَمْدًا يملأُ السماوات والأرضين وما بينهما، ويملأ ما شاء الله من شيء.</t>
+  </si>
+  <si>
+    <t>Ҳаргоҳ Паёмбар (саллаллоҳу алайҳи ва саллам) аз рукуъ бар мехест, чунин мегуфт: "Самиъаллоҳу лиман ҳамидаҳ", яъне: Он ки ҳамди Аллоҳ Таъолоро ба ҷой оварад, Аллоҳ низ ӯро истиҷобат мекунад ва ситоиши ӯро мепазирад ва барояш аҷру савоб медиҳад. Сипас ҳамди Аллоҳро ин гуна ба ҷой меовард: "Аллоҳумма раббано лакал-ҳамд милъас-самовоти ва милъал - арзи ва милъа мо шиъта мин шайъин баъд" (Аллоҳ шунид он киро ҳамдаш гуфт. Бор илоҳо ва Парвардигоро! Ҳамд аз они Туст ба пурии осмонҳо ва ба пурии замин ва ба пурии ҳар он чи Ту пас аз он бихоҳӣ). Яъне, ҳамде, ки осмонҳо ва замин ва байни онҳоро пур мекунад ва ҳар чизеро, ки Аллоҳ бихоҳад пур мекунад.</t>
+  </si>
+  <si>
+    <t>بيان ما يُستَحبُّ أن يقولَه المصلي إذا رفع رأسه من الركوع.
+مشروعية الاعتدال والطمأنينة بعد الرفع من الركوع؛ لأنه لا يمكن أن يقول هذا الذكر إلا إذا اعتدل واطمأن.
+هذا الذكر مشروع في جميع الصلوات سواء كانت فرضًا أو نفلًا.</t>
+  </si>
+  <si>
+    <t>Баёни он чизе, ки намозгузор вакте сарашро аз рукуъ баланд мекунад, чӣ гӯяд ва гуфтанаш мустаҳаб аст.
+Машруъ будани эътидол баъд аз бархостан аз рукуъ, чунки ин зикрро гуфта наметавонад, магар ин ки рост ва комил истода бошад ва ором гирад.
+Гуфтани ин зикр дар ҳама намозҳо ҷоиз аст, хоҳ намози фарзӣ бошад ё нафлӣ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65101</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان يقول في دبر كل صلاة مكتوبة</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар охири ҳар намози фарз</t>
+  </si>
+  <si>
+    <t>عَنْ ‌وَرَّادٍ كَاتِبِ الْمُغِيرَةِ بْنِ شُعْبَةَ قَالَ: أَمْلَى عَلَيَّ الْمُغِيرَةُ بْنُ شُعْبَةَ فِي كِتَابٍ إِلَى مُعَاوِيَةَ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَقُولُ فِي دُبُرِ كُلِّ صَلَاةٍ مَكْتُوبَةٍ: «لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ، وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ، اللَّهُمَّ لَا مَانِعَ لِمَا أَعْطَيْتَ، وَلَا مُعْطِيَ لِمَا مَنَعْتَ، وَلَا يَنْفَعُ ذَا الْجَدِّ مِنْكَ الْجَدُّ».</t>
+  </si>
+  <si>
+    <t>Аз Варрод, котиби Муғира ибни Шуъба ривоят аст, ки гуфт: Муғира дар номае, ки барои ӯ ба Муъовия менавиштам чунин гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) дар охири ҳар намози фарз чунин мегуфтанд: "Ҳеҷ маъбуди (ростине) ҷуз
+Аллоҳ вуҷуд надорад, ягона аст ва шарике надорад. Подшоҳӣ аз они Ӯст ва ҳамду ситоиш аз они Ӯст ва Ӯ ба анҷоми ҳар коре қодиру тавоност. Бор илоҳо барои он чи Ту ато кардаӣ, боздорандае нест ва барои он чи Ту монеъ шудаӣ атокунандае нест. Ва соҳиби сарвату баҳрамандро дар баробари Ту, сарвату баҳрааш суде намебахшад."</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم يقول عَقِيب كلِّ صلاةِ فريضة: " لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ، وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ، اللَّهُمَّ لَا مَانِعَ لِمَا أَعْطَيْتَ، وَلَا مُعْطِيَ لِمَا مَنَعْتَ، وَلَا يَنْفَعُ ذَا الْجَدِّ مِنْكَ الْجَدُّ".
+أي: أُقِرُّ واعترفُ بكلمة التَّوحيد لا إله إلا الله، فالعبادة الحَقَّة أُثْبِتُها لله، وأَنفيها عمّا سواه، فلا معبود بحق إلا الله، ومُقِرٌّ أنَّ المُلْك الحقيقيّ التام لله، وجميع حمد أهل السموات والأرض مُستَحقٌّ لله تعالى، حيث هو قادر على كل شيء، وما قدَّره الله مِن عطاءٍ أو منعٍ لا رادَّ له، وعنده لا ينفع ذا الغنى غِناه، إنما ينفعه العمل الصالح.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баъд аз ҳар намози фарз чунин мегуфт: "Ҳеҷ маъбуди (ростине) ҷуз
+Аллоҳ вуҷуд надорад, ягона аст ва шарике надорад. Подшоҳӣ аз они Ӯст ва ҳамду ситоиш аз они Ӯст ва Ӯ ба анҷоми ҳар коре қодиру тавоност. Бор илоҳо барои он чи Ту ато кардаӣ, боздорандае нест ва барои он чи Ту монеъ шудаӣ ато кунандае нест. Ва соҳиби сарвату баҳрамандро дар баробари Ту, сарвату баҳрааш суде намебахшад."
+Яъне: Ман ба калимаи тавҳид иқрор ва эътироф мекунам, ки "Ло илоҳа илла Аллоҳ" аст. Бинобар ин ибодати ҳақиқиро танҳо барои Аллоҳ собит мекунам ва аз ғайри Ӯ нафйи мекунам. Пас маъбуди барҳақ нест, ҷуз Аллоҳ Таъоло. Ва иқрор дорам, ки фармонравоии ҳақиқӣ ва комил азони Аллоҳ аст. Ва ҳама ҳамди аҳли осмонҳо ва замин шоистаи Аллоҳ Таъоло аст, зеро Ӯ бар ҳама чиз тавоно аст. Ва он чи Аллоҳ тақдир намудааст, - ато кардан бошад ё боздоштан - боздоранда ва манъкунандае надорад. Ва сарвати сарватманд назди Ӯ суде барояш надорад, балки амали неки ӯст, ки судманд аст.</t>
+  </si>
+  <si>
+    <t>استحباب هذا الذكر عقيب الصلوات لما اشتمل عليه من ألفاظ التوحيد والحمد.
+المبادرة إلى امتثال السنن، وإشاعتها.</t>
+  </si>
+  <si>
+    <t>Ин зикрро баъди ҳар намоз гуфтан мустаҳаб аст, зеро лафзҳои тавҳид ва ҳамдро дар худ дорад.
+Пешдастӣ дар пайравӣ аз суннат ва паҳн кардани он.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65102</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان يقول بين السجدتين: رب اغفر لي، رب اغفر لي</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар байни ду саҷда "Раббӣ иғфир лӣ, раббӣ иғфир лӣ" (Парвардигоро манро бибахш, Парвардигоро манро бибахш) мегуфт</t>
+  </si>
+  <si>
+    <t>عن حُذَيْفَةَ رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ كَانَ يَقُولُ بَيْنَ السَّجْدَتَيْنِ: «رَبِّ اغْفِرْ لِي، رَبِّ اغْفِرْ لِي».</t>
+  </si>
+  <si>
+    <t>Аз Ҳузайфа (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) дар байни ду саҷда "Раббӣ иғфир лӣ, раббӣ иғфир лӣ" (Парвардигоро манро бибахш, Парвардигоро манро бибахш) мегуфт.</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم يقول عند الجلوس بين السجدتين: رب اغفر لي رب اغفر لي، ويكررها.
+ومعنى رب اغفر لي: طَلَبُ العبدِ مِن ربِّه أنْ يَمْحُوَ ذنوبَه ويَستُرَ عيوبَه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) вақти нишастан байни ду саҷда ин дуоро  "Раббӣ иғфир лӣ, раббӣ иғфир лӣ" (Парвардигоро манро бибахш, Парвардигоро манро бибахш) мегуфт ва онро такрор мекард.
+Ва маънои ин дуо дархости банда аз Парвардигораш аст, ки гуноҳонашро маҳв намояд ва айбҳояшро бипӯшонад.</t>
+  </si>
+  <si>
+    <t>مشروعية هذا الدعاء بين السجدتين في صلاة الفَرْضِ والنَّفْلِ.
+استحباب تكرار قول: رب اغفر لي، والواجب مرة واحدة.</t>
+  </si>
+  <si>
+    <t>Ин дуоро дар байни ду саҷда дар намози фарз ва нафл гуфтан машруъ ва ҷоиз аст.
+Як бор гуфтани ин дуо (Раббӣ иғфир лӣ) воҷиб ва такрор карданаш мустаҳаб аст.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والنسائي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والنسائي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65104</t>
+  </si>
+  <si>
+    <t>ذاك شيطان يقال له خنزب، فإذا أحسسته فتعوذ بالله منه، واتفل على يسارك ثلاثا</t>
+  </si>
+  <si>
+    <t>Он шайтоне аст, ки номаш Хинзаб аст, пас ҳар вақт эҳсосаш кардӣ, аз ӯ ба Аллоҳ паноҳ бибар (Аъузу биллоҳ бигӯ) ва се бор ба тарафи чапат туф бикун</t>
+  </si>
+  <si>
+    <t>عن عُثْمَانَ بْنَ أَبِي الْعَاصِ رضي الله عنه: أنه أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: يَا رَسُولَ اللهِ، إِنَّ الشَّيْطَانَ قَدْ حَالَ بَيْنِي وَبَيْنَ صَلَاتِي وَقِرَاءَتِي يَلْبِسُهَا عَلَيَّ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «ذَاكَ شَيْطَانٌ يُقَالُ لَهُ خِنْزَِبٌ، فَإِذَا أَحْسَسْتَهُ فَتَعَوَّذْ بِاللهِ مِنْهُ، وَاتْفُلْ عَلَى يَسَارِكَ ثَلَاثًا»، قَالَ: فَفَعَلْتُ ذَلِكَ فَأَذْهَبَهُ اللهُ عَنِّي.</t>
+  </si>
+  <si>
+    <t>Аз Усмон ибни Абулъос (разияллоҳу анҳу) ривоят аст, ки ӯ назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад ва гуфт: Эй Расули Аллоҳ! Шайтон миёни ман ва намози ман ворид шудааст ва дар хонданам барои ман мушкилӣ эҷод мекунад. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд:" Он шайтоне аст, ки номаш Хинзаб аст, пас ҳар вақт эҳсосаш кардӣ, аз ӯ ба Аллоҳ паноҳ бибар (Аъузу биллоҳ бигӯ) ва се бор ба тарафи чапат туф бикун". Усмон мегӯяд: Ман ин корро кардам ва Аллоҳ онро аз ман бартараф сохт. (Манзур аз туф кардан, пуф кардан бо андаке аз оби даҳон аст).</t>
+  </si>
+  <si>
+    <t>أتى عثمانُ بن أبي العاص رضي الله عنه إلى النبيِّ صلى الله عليه وسلم فقال: يا رسول الله إن الشيطان قد حَجَزَ بيني وبين صلاتي، ومَنَعني الخشوعَ فيها، وخَلَطَ عليَّ قراءتي وشَكَّكَني فيها، 
+فقال له رسول الله صلى الله عليه وسلم: ذاك هو شيطان يقال له خِنْزَبٌ، فإذا وَجَدْتَ هذا وشَعَرتَ به فاعتصم بالله، واستعذ بالله منه، وانفخ عن يسارك مع يَسِيْرٍ مِن الرِّيْق ثلاث مرات، قال عثمان: ففعلتُ ما أَمَرَني به النبيُّ صلى الله عليه وسلم فأذْهَبَه الله عني.</t>
+  </si>
+  <si>
+    <t>Усмон ибни Абулос (разияллоҳу анҳу) назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад ва гуфт: Эй Расули Аллоҳ! Миёни ман ва намозам шайтон даромад ва маро аз хушуъ дар намозам боз дошта аст ва сабаб шудааст, ки дар хонданам иштибоҳ кунам ва дучори шак шавам. Пас Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ба ӯ фармуд: Он шайтоне аст, ки Хинзаб ном дорад, ҳаргоҳ чунин ёфтӣ ва ӯро эҳсос кардӣ, ба Аллоҳ паноҳ бибар ва се бор ба тарафи чапат бо андаке аз оби даҳон туф кун. Усмон мегӯяд: Ман ин корро кардам ва Аллоҳ онро аз ман бартараф сохт. (Манзур аз туф кардан, пуф кардан бо андаке аз оби даҳон аст).</t>
+  </si>
+  <si>
+    <t>أهمية الخشوعِ وحضورِ القلب في الصلاة، وأن الشيطان يجتهد في التَّشْوِيْشِ والتَّشْكِيْكِ فيها.
+استحباب التَّعَوُّذِ من الشيطان عند وسوسته في الصلاة، مع التَّفْل عن اليسار ثلاثًا.
+بيان ما كان عليه الصحابة رضي الله عنهم من رجوعِهم إلى النبي صلى الله عليه وسلم فيما يحصل لهم من المشكلات حتى يحلها لهم.
+حياة قلوب الصحابة، وأنّ همَّهم الآخرة.</t>
+  </si>
+  <si>
+    <t>Аҳамияти хушуъ ва ҳузури қалб дар намоз ва ин ки шайтон талош мекунад, ки дар он иштибоҳ ва шак эҷод кунад.
+Ҳангоми васвасаи шайтон дар намоз, ба Аллоҳ паноҳ бурдан (Аъузу биллоҳ гуфтан) ва дар тарафи чап се бор бо андаке аз оби даҳон туф кардан мустаҳаб аст.
+Тавзеҳ дар бораи он ки саҳобагон (разияллоҳу анҳум) ҳар мушкилие ба сарашон меомад ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) меомаданд, то онро барояшон ҳал кунад.
+Зиндагии дилҳои саҳобаҳо ва ин ки ғами онҳо дар бораи охират буд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65105</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا خالصا، ومن كانت فيه خلة منهن كانت فيه خلة من نفاق حتى يدعها: إذا حدث كذب، وإذا عاهد غدر، وإذا وعد أخلف، وإذا خاصم فجر</t>
   </si>
   <si>
     <t>Чаҳор хислат аст, ки агар дар касе бошад, мунофиқи холис аст. Ва ҳар касе яке аз ин хислатҳоро дошта бошад, пас дар ӯ нишонае аз нифоқ ҳаст, то вақте ки онро тарк кунад: Ҳаргоҳ сухан гӯяд-дурӯғ гӯяд; ҳар гоҳ аҳду паймон бандад, онро шиканад; ҳар гоҳ ваъда диҳад, хилоф кунад; ҳар гоҳ хусумату душманӣ кунад, туҳмат занад ва аз ҳад гузарад</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا خَالِصًا، وَمَنْ كَانَتْ فِيهِ خَلَّةٌ مِنْهُنَّ كَانَتْ فِيهِ خَلَّةٌ مِنْ نِفَاقٍ حَتَّى يَدَعَهَا: إِذَا حَدَّثَ كَذَبَ، وَإِذَا عَاهَدَ غَدَرَ، وَإِذَا وَعَدَ أَخْلَفَ، وَإِذَا خَاصَمَ فَجَرَ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Чаҳор хислат аст, ки агар дар касе бошад, мунофиқи холис аст. Ва ҳар касе яке аз ин хислатҳоро дошта бошад, пас дар ӯ нишонае аз нифоқ ҳаст, то вақте ки онро тарк кунад: Ҳаргоҳ сухан гӯяд-дурӯғ гӯяд; ҳар гоҳ аҳду паймон бандад, онро шиканад; ҳар гоҳ ваъда диҳад, хилоф кунад; ҳар гоҳ хусумату душманӣ кунад, туҳмат занад ва аз ҳад гузарад".</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي: 
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>Паёмбари Аллоҳ (Саллаллоҳу алайҳи ва саллам) аз чаҳор хислат ҳушдор доданд, ки агар дар як мусалмон ҷамъ шаванд, ӯ ба сабаби ин хислатҳо ба мунофиқон шабоҳати сахт пайдо мекунад. Ин ҳукм барои касест, ки ин хислатҳо дар ӯ ғолиб ва доимӣ бошанд. Аммо касе, ки гоҳ-гоҳ чунин амал кунад, ин таҳдид ӯро дар бар намегирад. Он хислатҳо иборатанд аз:
 Якум: Вақте ҳарф мезанад қасдан дурӯғ мегӯяд ва дар гуфтораш ростӣ нест.
 Дувум: Вақте аҳду паймон мебандад, ба аҳдаш вафо намекунад ва ба он касе, ки бо ӯ аҳд бастааст, хиёнат мекунад.
@@ -10398,51 +10628,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O283"/>
+  <dimension ref="A1:O290"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -10554,13159 +10784,13488 @@
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
       <c r="K4" t="s">
         <v>25</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
       <c r="M4" t="s">
         <v>27</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5">
-        <v>3017</v>
+        <v>2997</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" t="s">
         <v>40</v>
       </c>
       <c r="D5" t="s">
         <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5" t="s">
         <v>44</v>
       </c>
       <c r="H5" t="s">
         <v>45</v>
       </c>
       <c r="I5" t="s">
         <v>46</v>
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5" t="s">
+        <v>25</v>
+      </c>
+      <c r="L5" t="s">
+        <v>26</v>
+      </c>
+      <c r="M5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N5" t="s">
+        <v>28</v>
+      </c>
+      <c r="O5" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6">
-        <v>3044</v>
+        <v>3017</v>
       </c>
       <c r="B6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" t="s">
         <v>50</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>51</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" t="s">
         <v>52</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>53</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>54</v>
       </c>
-      <c r="G6" t="s">
+      <c r="I6" t="s">
         <v>55</v>
       </c>
-      <c r="H6" t="s">
+      <c r="J6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K6" t="s">
         <v>56</v>
       </c>
-      <c r="I6" t="s">
+      <c r="L6" t="s">
+        <v>26</v>
+      </c>
+      <c r="M6" t="s">
         <v>57</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="N6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O6" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7">
-        <v>3061</v>
+        <v>3044</v>
       </c>
       <c r="B7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D7" t="s">
         <v>61</v>
       </c>
-      <c r="C7" t="s">
+      <c r="E7" t="s">
         <v>62</v>
       </c>
-      <c r="D7" t="s">
+      <c r="F7" t="s">
         <v>63</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>64</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>65</v>
       </c>
-      <c r="G7" t="s">
+      <c r="I7" t="s">
         <v>66</v>
       </c>
-      <c r="H7" t="s">
+      <c r="J7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K7" t="s">
         <v>67</v>
       </c>
-      <c r="I7" t="s">
+      <c r="L7" t="s">
+        <v>26</v>
+      </c>
+      <c r="M7" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
       <c r="O7" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8">
-        <v>3088</v>
+        <v>3061</v>
       </c>
       <c r="B8" t="s">
         <v>70</v>
       </c>
       <c r="C8" t="s">
         <v>71</v>
       </c>
       <c r="D8" t="s">
         <v>72</v>
       </c>
       <c r="E8" t="s">
         <v>73</v>
       </c>
       <c r="F8" t="s">
         <v>74</v>
       </c>
       <c r="G8" t="s">
         <v>75</v>
       </c>
       <c r="H8" t="s">
         <v>76</v>
       </c>
       <c r="I8" t="s">
         <v>77</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L8" t="s">
+        <v>26</v>
+      </c>
+      <c r="M8" t="s">
+        <v>27</v>
+      </c>
+      <c r="N8" t="s">
+        <v>28</v>
+      </c>
+      <c r="O8" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9">
-        <v>3107</v>
+        <v>3088</v>
       </c>
       <c r="B9" t="s">
+        <v>79</v>
+      </c>
+      <c r="C9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D9" t="s">
         <v>81</v>
       </c>
-      <c r="C9" t="s">
+      <c r="E9" t="s">
         <v>82</v>
       </c>
-      <c r="D9" t="s">
+      <c r="F9" t="s">
         <v>83</v>
       </c>
-      <c r="E9" t="s">
+      <c r="G9" t="s">
         <v>84</v>
       </c>
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>85</v>
       </c>
-      <c r="G9" t="s">
+      <c r="I9" t="s">
         <v>86</v>
       </c>
-      <c r="H9" t="s">
+      <c r="J9" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" t="s">
         <v>87</v>
       </c>
-      <c r="I9" t="s">
+      <c r="L9" t="s">
+        <v>26</v>
+      </c>
+      <c r="M9" t="s">
         <v>88</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N9" t="s">
         <v>28</v>
       </c>
       <c r="O9" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10">
-        <v>3144</v>
+        <v>3107</v>
       </c>
       <c r="B10" t="s">
         <v>90</v>
       </c>
       <c r="C10" t="s">
         <v>91</v>
       </c>
       <c r="D10" t="s">
         <v>92</v>
       </c>
       <c r="E10" t="s">
         <v>93</v>
       </c>
       <c r="F10" t="s">
         <v>94</v>
       </c>
       <c r="G10" t="s">
         <v>95</v>
       </c>
       <c r="H10" t="s">
         <v>96</v>
       </c>
       <c r="I10" t="s">
         <v>97</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" t="s">
         <v>25</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
       <c r="M10" t="s">
         <v>27</v>
       </c>
       <c r="N10" t="s">
         <v>28</v>
       </c>
       <c r="O10" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11">
-        <v>3279</v>
+        <v>3144</v>
       </c>
       <c r="B11" t="s">
         <v>99</v>
       </c>
       <c r="C11" t="s">
         <v>100</v>
       </c>
       <c r="D11" t="s">
         <v>101</v>
       </c>
       <c r="E11" t="s">
         <v>102</v>
       </c>
       <c r="F11" t="s">
         <v>103</v>
       </c>
       <c r="G11" t="s">
         <v>104</v>
       </c>
       <c r="H11" t="s">
         <v>105</v>
       </c>
       <c r="I11" t="s">
         <v>106</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
       <c r="K11" t="s">
         <v>25</v>
       </c>
       <c r="L11" t="s">
         <v>26</v>
       </c>
       <c r="M11" t="s">
         <v>27</v>
       </c>
       <c r="N11" t="s">
         <v>28</v>
       </c>
       <c r="O11" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12">
-        <v>3313</v>
+        <v>3279</v>
       </c>
       <c r="B12" t="s">
         <v>108</v>
       </c>
       <c r="C12" t="s">
         <v>109</v>
       </c>
       <c r="D12" t="s">
         <v>110</v>
       </c>
       <c r="E12" t="s">
         <v>111</v>
       </c>
       <c r="F12" t="s">
         <v>112</v>
       </c>
       <c r="G12" t="s">
         <v>113</v>
       </c>
       <c r="H12" t="s">
         <v>114</v>
       </c>
       <c r="I12" t="s">
         <v>115</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12" t="s">
         <v>25</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
       <c r="M12" t="s">
         <v>27</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
       <c r="O12" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13">
-        <v>3330</v>
+        <v>3313</v>
       </c>
       <c r="B13" t="s">
         <v>117</v>
       </c>
       <c r="C13" t="s">
         <v>118</v>
       </c>
       <c r="D13" t="s">
         <v>119</v>
       </c>
       <c r="E13" t="s">
         <v>120</v>
       </c>
       <c r="F13" t="s">
         <v>121</v>
       </c>
       <c r="G13" t="s">
         <v>122</v>
       </c>
       <c r="H13" t="s">
         <v>123</v>
       </c>
       <c r="I13" t="s">
         <v>124</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13" t="s">
         <v>25</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
       <c r="M13" t="s">
         <v>27</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
       <c r="O13" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14">
-        <v>3331</v>
+        <v>3330</v>
       </c>
       <c r="B14" t="s">
         <v>126</v>
       </c>
       <c r="C14" t="s">
         <v>127</v>
       </c>
       <c r="D14" t="s">
         <v>128</v>
       </c>
       <c r="E14" t="s">
         <v>129</v>
       </c>
       <c r="F14" t="s">
         <v>130</v>
       </c>
       <c r="G14" t="s">
         <v>131</v>
       </c>
       <c r="H14" t="s">
         <v>132</v>
       </c>
       <c r="I14" t="s">
         <v>133</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>
       <c r="K14" t="s">
         <v>25</v>
       </c>
       <c r="L14" t="s">
         <v>26</v>
       </c>
       <c r="M14" t="s">
         <v>27</v>
       </c>
       <c r="N14" t="s">
         <v>28</v>
       </c>
       <c r="O14" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15">
-        <v>3336</v>
+        <v>3331</v>
       </c>
       <c r="B15" t="s">
         <v>135</v>
       </c>
       <c r="C15" t="s">
         <v>136</v>
       </c>
       <c r="D15" t="s">
         <v>137</v>
       </c>
       <c r="E15" t="s">
         <v>138</v>
       </c>
       <c r="F15" t="s">
         <v>139</v>
       </c>
       <c r="G15" t="s">
         <v>140</v>
       </c>
       <c r="H15" t="s">
         <v>141</v>
       </c>
       <c r="I15" t="s">
         <v>142</v>
       </c>
       <c r="J15" t="s">
         <v>24</v>
       </c>
       <c r="K15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L15" t="s">
+        <v>26</v>
+      </c>
+      <c r="M15" t="s">
+        <v>27</v>
+      </c>
+      <c r="N15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O15" t="s">
         <v>143</v>
-      </c>
-[...10 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16">
-        <v>3342</v>
+        <v>3336</v>
       </c>
       <c r="B16" t="s">
+        <v>144</v>
+      </c>
+      <c r="C16" t="s">
+        <v>145</v>
+      </c>
+      <c r="D16" t="s">
         <v>146</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" t="s">
         <v>147</v>
       </c>
-      <c r="D16" t="s">
+      <c r="F16" t="s">
         <v>148</v>
       </c>
-      <c r="E16" t="s">
+      <c r="G16" t="s">
         <v>149</v>
       </c>
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>150</v>
       </c>
-      <c r="G16" t="s">
+      <c r="I16" t="s">
         <v>151</v>
       </c>
-      <c r="H16" t="s">
+      <c r="J16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K16" t="s">
         <v>152</v>
       </c>
-      <c r="I16" t="s">
+      <c r="L16" t="s">
+        <v>26</v>
+      </c>
+      <c r="M16" t="s">
         <v>153</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
       <c r="O16" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17">
-        <v>3347</v>
+        <v>3342</v>
       </c>
       <c r="B17" t="s">
         <v>155</v>
       </c>
       <c r="C17" t="s">
         <v>156</v>
       </c>
       <c r="D17" t="s">
         <v>157</v>
       </c>
       <c r="E17" t="s">
         <v>158</v>
       </c>
       <c r="F17" t="s">
         <v>159</v>
       </c>
       <c r="G17" t="s">
         <v>160</v>
       </c>
       <c r="H17" t="s">
         <v>161</v>
       </c>
       <c r="I17" t="s">
         <v>162</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L17" t="s">
         <v>26</v>
       </c>
       <c r="M17" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
       <c r="O17" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18">
-        <v>3350</v>
+        <v>3347</v>
       </c>
       <c r="B18" t="s">
         <v>164</v>
       </c>
       <c r="C18" t="s">
         <v>165</v>
       </c>
       <c r="D18" t="s">
         <v>166</v>
       </c>
       <c r="E18" t="s">
         <v>167</v>
       </c>
       <c r="F18" t="s">
         <v>168</v>
       </c>
       <c r="G18" t="s">
         <v>169</v>
       </c>
       <c r="H18" t="s">
         <v>170</v>
       </c>
       <c r="I18" t="s">
         <v>171</v>
       </c>
       <c r="J18" t="s">
+        <v>24</v>
+      </c>
+      <c r="K18" t="s">
+        <v>87</v>
+      </c>
+      <c r="L18" t="s">
+        <v>26</v>
+      </c>
+      <c r="M18" t="s">
+        <v>88</v>
+      </c>
+      <c r="N18" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18" t="s">
         <v>172</v>
-      </c>
-[...13 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19">
-        <v>3359</v>
+        <v>3350</v>
       </c>
       <c r="B19" t="s">
+        <v>173</v>
+      </c>
+      <c r="C19" t="s">
+        <v>174</v>
+      </c>
+      <c r="D19" t="s">
+        <v>175</v>
+      </c>
+      <c r="E19" t="s">
+        <v>176</v>
+      </c>
+      <c r="F19" t="s">
         <v>177</v>
       </c>
-      <c r="C19" t="s">
+      <c r="G19" t="s">
         <v>178</v>
       </c>
-      <c r="D19" t="s">
+      <c r="H19" t="s">
         <v>179</v>
       </c>
-      <c r="E19" t="s">
+      <c r="I19" t="s">
         <v>180</v>
       </c>
-      <c r="F19" t="s">
+      <c r="J19" t="s">
         <v>181</v>
       </c>
-      <c r="G19" t="s">
+      <c r="K19" t="s">
         <v>182</v>
       </c>
-      <c r="H19" t="s">
+      <c r="L19" t="s">
         <v>183</v>
       </c>
-      <c r="I19" t="s">
+      <c r="M19" t="s">
         <v>184</v>
       </c>
-      <c r="J19" t="s">
-[...2 lines deleted...]
-      <c r="K19" t="s">
+      <c r="N19" t="s">
+        <v>28</v>
+      </c>
+      <c r="O19" t="s">
         <v>185</v>
-      </c>
-[...10 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20">
-        <v>3366</v>
+        <v>3359</v>
       </c>
       <c r="B20" t="s">
+        <v>186</v>
+      </c>
+      <c r="C20" t="s">
+        <v>187</v>
+      </c>
+      <c r="D20" t="s">
         <v>188</v>
       </c>
-      <c r="C20" t="s">
+      <c r="E20" t="s">
         <v>189</v>
       </c>
-      <c r="D20" t="s">
+      <c r="F20" t="s">
         <v>190</v>
       </c>
-      <c r="E20" t="s">
+      <c r="G20" t="s">
         <v>191</v>
       </c>
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>192</v>
       </c>
-      <c r="G20" t="s">
+      <c r="I20" t="s">
         <v>193</v>
       </c>
-      <c r="H20" t="s">
+      <c r="J20" t="s">
+        <v>24</v>
+      </c>
+      <c r="K20" t="s">
         <v>194</v>
       </c>
-      <c r="I20" t="s">
+      <c r="L20" t="s">
+        <v>26</v>
+      </c>
+      <c r="M20" t="s">
         <v>195</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N20" t="s">
         <v>28</v>
       </c>
       <c r="O20" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21">
-        <v>3390</v>
+        <v>3366</v>
       </c>
       <c r="B21" t="s">
         <v>197</v>
       </c>
       <c r="C21" t="s">
         <v>198</v>
       </c>
       <c r="D21" t="s">
         <v>199</v>
       </c>
       <c r="E21" t="s">
         <v>200</v>
       </c>
       <c r="F21" t="s">
         <v>201</v>
       </c>
       <c r="G21" t="s">
         <v>202</v>
       </c>
       <c r="H21" t="s">
         <v>203</v>
       </c>
       <c r="I21" t="s">
         <v>204</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21" t="s">
         <v>25</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
       <c r="M21" t="s">
         <v>27</v>
       </c>
       <c r="N21" t="s">
         <v>28</v>
       </c>
       <c r="O21" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22">
-        <v>3406</v>
+        <v>3390</v>
       </c>
       <c r="B22" t="s">
         <v>206</v>
       </c>
       <c r="C22" t="s">
         <v>207</v>
       </c>
       <c r="D22" t="s">
         <v>208</v>
       </c>
       <c r="E22" t="s">
         <v>209</v>
       </c>
       <c r="F22" t="s">
         <v>210</v>
       </c>
       <c r="G22" t="s">
         <v>211</v>
       </c>
       <c r="H22" t="s">
         <v>212</v>
       </c>
       <c r="I22" t="s">
         <v>213</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L22" t="s">
         <v>26</v>
       </c>
       <c r="M22" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N22" t="s">
         <v>28</v>
       </c>
       <c r="O22" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23">
-        <v>3414</v>
+        <v>3406</v>
       </c>
       <c r="B23" t="s">
         <v>215</v>
       </c>
       <c r="C23" t="s">
         <v>216</v>
       </c>
       <c r="D23" t="s">
         <v>217</v>
       </c>
       <c r="E23" t="s">
         <v>218</v>
       </c>
       <c r="F23" t="s">
         <v>219</v>
       </c>
       <c r="G23" t="s">
         <v>220</v>
       </c>
       <c r="H23" t="s">
         <v>221</v>
       </c>
       <c r="I23" t="s">
         <v>222</v>
       </c>
       <c r="J23" t="s">
         <v>24</v>
       </c>
       <c r="K23" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="L23" t="s">
         <v>26</v>
       </c>
       <c r="M23" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="N23" t="s">
         <v>28</v>
       </c>
       <c r="O23" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24">
-        <v>3418</v>
+        <v>3414</v>
       </c>
       <c r="B24" t="s">
         <v>224</v>
       </c>
       <c r="C24" t="s">
         <v>225</v>
       </c>
       <c r="D24" t="s">
         <v>226</v>
       </c>
       <c r="E24" t="s">
         <v>227</v>
       </c>
       <c r="F24" t="s">
         <v>228</v>
       </c>
       <c r="G24" t="s">
         <v>229</v>
       </c>
       <c r="H24" t="s">
         <v>230</v>
       </c>
       <c r="I24" t="s">
         <v>231</v>
       </c>
       <c r="J24" t="s">
         <v>24</v>
       </c>
       <c r="K24" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="L24" t="s">
         <v>26</v>
       </c>
       <c r="M24" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="N24" t="s">
         <v>28</v>
       </c>
       <c r="O24" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25">
-        <v>3420</v>
+        <v>3418</v>
       </c>
       <c r="B25" t="s">
         <v>233</v>
       </c>
       <c r="C25" t="s">
         <v>234</v>
       </c>
       <c r="D25" t="s">
         <v>235</v>
       </c>
       <c r="E25" t="s">
         <v>236</v>
       </c>
       <c r="F25" t="s">
         <v>237</v>
       </c>
       <c r="G25" t="s">
         <v>238</v>
       </c>
       <c r="H25" t="s">
         <v>239</v>
       </c>
       <c r="I25" t="s">
         <v>240</v>
       </c>
       <c r="J25" t="s">
         <v>24</v>
       </c>
       <c r="K25" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L25" t="s">
         <v>26</v>
       </c>
       <c r="M25" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N25" t="s">
         <v>28</v>
       </c>
       <c r="O25" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26">
-        <v>3475</v>
+        <v>3420</v>
       </c>
       <c r="B26" t="s">
         <v>242</v>
       </c>
       <c r="C26" t="s">
         <v>243</v>
       </c>
       <c r="D26" t="s">
         <v>244</v>
       </c>
       <c r="E26" t="s">
         <v>245</v>
       </c>
       <c r="F26" t="s">
         <v>246</v>
       </c>
       <c r="G26" t="s">
         <v>247</v>
       </c>
       <c r="H26" t="s">
         <v>248</v>
       </c>
       <c r="I26" t="s">
         <v>249</v>
       </c>
       <c r="J26" t="s">
         <v>24</v>
       </c>
       <c r="K26" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="L26" t="s">
         <v>26</v>
       </c>
       <c r="M26" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="N26" t="s">
         <v>28</v>
       </c>
       <c r="O26" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27">
-        <v>3553</v>
+        <v>3475</v>
       </c>
       <c r="B27" t="s">
         <v>251</v>
       </c>
       <c r="C27" t="s">
         <v>252</v>
       </c>
       <c r="D27" t="s">
         <v>253</v>
       </c>
       <c r="E27" t="s">
         <v>254</v>
       </c>
       <c r="F27" t="s">
         <v>255</v>
       </c>
       <c r="G27" t="s">
         <v>256</v>
       </c>
       <c r="H27" t="s">
         <v>257</v>
       </c>
       <c r="I27" t="s">
         <v>258</v>
       </c>
       <c r="J27" t="s">
         <v>24</v>
       </c>
       <c r="K27" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="L27" t="s">
         <v>26</v>
       </c>
       <c r="M27" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
       <c r="O27" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28">
-        <v>3567</v>
+        <v>3553</v>
       </c>
       <c r="B28" t="s">
         <v>260</v>
       </c>
       <c r="C28" t="s">
         <v>261</v>
       </c>
       <c r="D28" t="s">
         <v>262</v>
       </c>
       <c r="E28" t="s">
         <v>263</v>
       </c>
       <c r="F28" t="s">
         <v>264</v>
       </c>
       <c r="G28" t="s">
         <v>265</v>
       </c>
       <c r="H28" t="s">
         <v>266</v>
       </c>
       <c r="I28" t="s">
         <v>267</v>
       </c>
       <c r="J28" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="K28" t="s">
+        <v>67</v>
+      </c>
+      <c r="L28" t="s">
+        <v>26</v>
+      </c>
+      <c r="M28" t="s">
+        <v>68</v>
+      </c>
+      <c r="N28" t="s">
+        <v>28</v>
+      </c>
+      <c r="O28" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
-        <v>3581</v>
+        <v>3567</v>
       </c>
       <c r="B29" t="s">
+        <v>269</v>
+      </c>
+      <c r="C29" t="s">
+        <v>270</v>
+      </c>
+      <c r="D29" t="s">
         <v>271</v>
       </c>
-      <c r="C29" t="s">
+      <c r="E29" t="s">
         <v>272</v>
       </c>
-      <c r="D29" t="s">
+      <c r="F29" t="s">
         <v>273</v>
       </c>
-      <c r="E29" t="s">
+      <c r="G29" t="s">
         <v>274</v>
       </c>
-      <c r="F29" t="s">
+      <c r="H29" t="s">
         <v>275</v>
       </c>
-      <c r="G29" t="s">
+      <c r="I29" t="s">
         <v>276</v>
       </c>
-      <c r="H29" t="s">
+      <c r="J29" t="s">
+        <v>181</v>
+      </c>
+      <c r="K29" t="s">
         <v>277</v>
       </c>
-      <c r="I29" t="s">
+      <c r="L29" t="s">
+        <v>183</v>
+      </c>
+      <c r="M29" t="s">
         <v>278</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
       <c r="O29" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
-        <v>3588</v>
+        <v>3581</v>
       </c>
       <c r="B30" t="s">
         <v>280</v>
       </c>
       <c r="C30" t="s">
         <v>281</v>
       </c>
       <c r="D30" t="s">
         <v>282</v>
       </c>
       <c r="E30" t="s">
         <v>283</v>
       </c>
       <c r="F30" t="s">
         <v>284</v>
       </c>
       <c r="G30" t="s">
         <v>285</v>
       </c>
       <c r="H30" t="s">
         <v>286</v>
       </c>
       <c r="I30" t="s">
         <v>287</v>
       </c>
       <c r="J30" t="s">
         <v>24</v>
       </c>
       <c r="K30" t="s">
+        <v>67</v>
+      </c>
+      <c r="L30" t="s">
+        <v>26</v>
+      </c>
+      <c r="M30" t="s">
+        <v>68</v>
+      </c>
+      <c r="N30" t="s">
+        <v>28</v>
+      </c>
+      <c r="O30" t="s">
         <v>288</v>
-      </c>
-[...10 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
-        <v>3591</v>
+        <v>3588</v>
       </c>
       <c r="B31" t="s">
+        <v>289</v>
+      </c>
+      <c r="C31" t="s">
+        <v>290</v>
+      </c>
+      <c r="D31" t="s">
         <v>291</v>
       </c>
-      <c r="C31" t="s">
+      <c r="E31" t="s">
         <v>292</v>
       </c>
-      <c r="D31" t="s">
+      <c r="F31" t="s">
         <v>293</v>
       </c>
-      <c r="E31" t="s">
+      <c r="G31" t="s">
         <v>294</v>
       </c>
-      <c r="F31" t="s">
+      <c r="H31" t="s">
         <v>295</v>
       </c>
-      <c r="G31" t="s">
+      <c r="I31" t="s">
         <v>296</v>
       </c>
-      <c r="H31" t="s">
+      <c r="J31" t="s">
+        <v>24</v>
+      </c>
+      <c r="K31" t="s">
         <v>297</v>
       </c>
-      <c r="I31" t="s">
+      <c r="L31" t="s">
+        <v>26</v>
+      </c>
+      <c r="M31" t="s">
         <v>298</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
-        <v>3686</v>
+        <v>3591</v>
       </c>
       <c r="B32" t="s">
         <v>300</v>
       </c>
       <c r="C32" t="s">
         <v>301</v>
       </c>
       <c r="D32" t="s">
         <v>302</v>
       </c>
       <c r="E32" t="s">
         <v>303</v>
       </c>
       <c r="F32" t="s">
         <v>304</v>
       </c>
       <c r="G32" t="s">
         <v>305</v>
       </c>
       <c r="H32" t="s">
         <v>306</v>
       </c>
       <c r="I32" t="s">
         <v>307</v>
       </c>
       <c r="J32" t="s">
         <v>24</v>
       </c>
       <c r="K32" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="L32" t="s">
         <v>26</v>
       </c>
       <c r="M32" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
       <c r="O32" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
-        <v>3702</v>
+        <v>3686</v>
       </c>
       <c r="B33" t="s">
         <v>309</v>
       </c>
       <c r="C33" t="s">
         <v>310</v>
       </c>
       <c r="D33" t="s">
         <v>311</v>
       </c>
       <c r="E33" t="s">
         <v>312</v>
       </c>
       <c r="F33" t="s">
         <v>313</v>
       </c>
       <c r="G33" t="s">
         <v>314</v>
       </c>
       <c r="H33" t="s">
         <v>315</v>
       </c>
       <c r="I33" t="s">
         <v>316</v>
       </c>
       <c r="J33" t="s">
         <v>24</v>
       </c>
       <c r="K33" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="L33" t="s">
         <v>26</v>
       </c>
       <c r="M33" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
-        <v>3706</v>
+        <v>3702</v>
       </c>
       <c r="B34" t="s">
         <v>318</v>
       </c>
       <c r="C34" t="s">
         <v>319</v>
       </c>
       <c r="D34" t="s">
         <v>320</v>
       </c>
       <c r="E34" t="s">
         <v>321</v>
       </c>
       <c r="F34" t="s">
         <v>322</v>
       </c>
       <c r="G34" t="s">
         <v>323</v>
       </c>
       <c r="H34" t="s">
         <v>324</v>
       </c>
       <c r="I34" t="s">
         <v>325</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="L34" t="s">
         <v>26</v>
       </c>
       <c r="M34" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
       <c r="O34" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
-        <v>3716</v>
+        <v>3706</v>
       </c>
       <c r="B35" t="s">
         <v>327</v>
       </c>
       <c r="C35" t="s">
         <v>328</v>
       </c>
       <c r="D35" t="s">
         <v>329</v>
       </c>
       <c r="E35" t="s">
         <v>330</v>
       </c>
       <c r="F35" t="s">
         <v>331</v>
       </c>
       <c r="G35" t="s">
         <v>332</v>
       </c>
       <c r="H35" t="s">
         <v>333</v>
       </c>
       <c r="I35" t="s">
         <v>334</v>
       </c>
       <c r="J35" t="s">
         <v>24</v>
       </c>
       <c r="K35" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L35" t="s">
         <v>26</v>
       </c>
       <c r="M35" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N35" t="s">
         <v>28</v>
       </c>
       <c r="O35" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
-        <v>3753</v>
+        <v>3716</v>
       </c>
       <c r="B36" t="s">
         <v>336</v>
       </c>
       <c r="C36" t="s">
         <v>337</v>
       </c>
       <c r="D36" t="s">
         <v>338</v>
       </c>
       <c r="E36" t="s">
         <v>339</v>
       </c>
       <c r="F36" t="s">
         <v>340</v>
       </c>
       <c r="G36" t="s">
         <v>341</v>
       </c>
       <c r="H36" t="s">
         <v>342</v>
       </c>
       <c r="I36" t="s">
         <v>343</v>
       </c>
       <c r="J36" t="s">
         <v>24</v>
       </c>
       <c r="K36" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="L36" t="s">
         <v>26</v>
       </c>
       <c r="M36" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
       <c r="O36" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
-        <v>3854</v>
+        <v>3753</v>
       </c>
       <c r="B37" t="s">
         <v>345</v>
       </c>
       <c r="C37" t="s">
         <v>346</v>
       </c>
       <c r="D37" t="s">
         <v>347</v>
       </c>
       <c r="E37" t="s">
         <v>348</v>
       </c>
       <c r="F37" t="s">
         <v>349</v>
       </c>
       <c r="G37" t="s">
         <v>350</v>
       </c>
       <c r="H37" t="s">
         <v>351</v>
       </c>
       <c r="I37" t="s">
         <v>352</v>
       </c>
       <c r="J37" t="s">
         <v>24</v>
       </c>
       <c r="K37" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
       <c r="M37" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N37" t="s">
         <v>28</v>
       </c>
       <c r="O37" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
-        <v>4186</v>
+        <v>3854</v>
       </c>
       <c r="B38" t="s">
         <v>354</v>
       </c>
       <c r="C38" t="s">
         <v>355</v>
       </c>
       <c r="D38" t="s">
         <v>356</v>
       </c>
       <c r="E38" t="s">
         <v>357</v>
       </c>
       <c r="F38" t="s">
         <v>358</v>
       </c>
       <c r="G38" t="s">
         <v>359</v>
       </c>
       <c r="H38" t="s">
         <v>360</v>
       </c>
       <c r="I38" t="s">
         <v>361</v>
       </c>
       <c r="J38" t="s">
         <v>24</v>
       </c>
       <c r="K38" t="s">
+        <v>67</v>
+      </c>
+      <c r="L38" t="s">
+        <v>26</v>
+      </c>
+      <c r="M38" t="s">
+        <v>68</v>
+      </c>
+      <c r="N38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O38" t="s">
         <v>362</v>
-      </c>
-[...10 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
-        <v>4196</v>
+        <v>4186</v>
       </c>
       <c r="B39" t="s">
+        <v>363</v>
+      </c>
+      <c r="C39" t="s">
+        <v>364</v>
+      </c>
+      <c r="D39" t="s">
         <v>365</v>
       </c>
-      <c r="C39" t="s">
+      <c r="E39" t="s">
         <v>366</v>
       </c>
-      <c r="D39" t="s">
+      <c r="F39" t="s">
         <v>367</v>
       </c>
-      <c r="E39" t="s">
+      <c r="G39" t="s">
         <v>368</v>
       </c>
-      <c r="F39" t="s">
+      <c r="H39" t="s">
         <v>369</v>
       </c>
-      <c r="G39" t="s">
+      <c r="I39" t="s">
         <v>370</v>
       </c>
-      <c r="H39" t="s">
+      <c r="J39" t="s">
+        <v>24</v>
+      </c>
+      <c r="K39" t="s">
         <v>371</v>
       </c>
-      <c r="I39" t="s">
+      <c r="L39" t="s">
+        <v>26</v>
+      </c>
+      <c r="M39" t="s">
         <v>372</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N39" t="s">
         <v>28</v>
       </c>
       <c r="O39" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
-        <v>4202</v>
+        <v>4196</v>
       </c>
       <c r="B40" t="s">
         <v>374</v>
       </c>
       <c r="C40" t="s">
         <v>375</v>
       </c>
       <c r="D40" t="s">
         <v>376</v>
       </c>
       <c r="E40" t="s">
         <v>377</v>
       </c>
       <c r="F40" t="s">
         <v>378</v>
       </c>
       <c r="G40" t="s">
         <v>379</v>
       </c>
       <c r="H40" t="s">
         <v>380</v>
       </c>
       <c r="I40" t="s">
         <v>381</v>
       </c>
       <c r="J40" t="s">
         <v>24</v>
       </c>
       <c r="K40" t="s">
         <v>25</v>
       </c>
       <c r="L40" t="s">
         <v>26</v>
       </c>
       <c r="M40" t="s">
         <v>27</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
       <c r="O40" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
-        <v>4204</v>
+        <v>4202</v>
       </c>
       <c r="B41" t="s">
         <v>383</v>
       </c>
       <c r="C41" t="s">
         <v>384</v>
       </c>
       <c r="D41" t="s">
         <v>385</v>
       </c>
       <c r="E41" t="s">
         <v>386</v>
       </c>
       <c r="F41" t="s">
         <v>387</v>
       </c>
       <c r="G41" t="s">
         <v>388</v>
       </c>
       <c r="H41" t="s">
         <v>389</v>
       </c>
       <c r="I41" t="s">
         <v>390</v>
       </c>
       <c r="J41" t="s">
         <v>24</v>
       </c>
       <c r="K41" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
       <c r="M41" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
-        <v>4211</v>
+        <v>4204</v>
       </c>
       <c r="B42" t="s">
         <v>392</v>
       </c>
       <c r="C42" t="s">
         <v>393</v>
       </c>
       <c r="D42" t="s">
         <v>394</v>
       </c>
       <c r="E42" t="s">
         <v>395</v>
       </c>
       <c r="F42" t="s">
         <v>396</v>
       </c>
       <c r="G42" t="s">
         <v>397</v>
       </c>
       <c r="H42" t="s">
         <v>398</v>
       </c>
       <c r="I42" t="s">
         <v>399</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
-        <v>4216</v>
+        <v>4211</v>
       </c>
       <c r="B43" t="s">
         <v>401</v>
       </c>
       <c r="C43" t="s">
         <v>402</v>
       </c>
       <c r="D43" t="s">
         <v>403</v>
       </c>
       <c r="E43" t="s">
         <v>404</v>
       </c>
       <c r="F43" t="s">
         <v>405</v>
       </c>
       <c r="G43" t="s">
         <v>406</v>
       </c>
       <c r="H43" t="s">
         <v>407</v>
       </c>
       <c r="I43" t="s">
         <v>408</v>
       </c>
       <c r="J43" t="s">
+        <v>24</v>
+      </c>
+      <c r="K43" t="s">
+        <v>25</v>
+      </c>
+      <c r="L43" t="s">
+        <v>26</v>
+      </c>
+      <c r="M43" t="s">
+        <v>27</v>
+      </c>
+      <c r="N43" t="s">
+        <v>28</v>
+      </c>
+      <c r="O43" t="s">
         <v>409</v>
-      </c>
-[...13 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
-        <v>4295</v>
+        <v>4216</v>
       </c>
       <c r="B44" t="s">
+        <v>410</v>
+      </c>
+      <c r="C44" t="s">
+        <v>411</v>
+      </c>
+      <c r="D44" t="s">
+        <v>412</v>
+      </c>
+      <c r="E44" t="s">
+        <v>413</v>
+      </c>
+      <c r="F44" t="s">
         <v>414</v>
       </c>
-      <c r="C44" t="s">
+      <c r="G44" t="s">
         <v>415</v>
       </c>
-      <c r="D44" t="s">
+      <c r="H44" t="s">
         <v>416</v>
       </c>
-      <c r="E44" t="s">
+      <c r="I44" t="s">
         <v>417</v>
       </c>
-      <c r="F44" t="s">
+      <c r="J44" t="s">
         <v>418</v>
       </c>
-      <c r="G44" t="s">
+      <c r="K44" t="s">
         <v>419</v>
       </c>
-      <c r="H44" t="s">
+      <c r="L44" t="s">
         <v>420</v>
       </c>
-      <c r="I44" t="s">
+      <c r="M44" t="s">
         <v>421</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
-        <v>4302</v>
+        <v>4295</v>
       </c>
       <c r="B45" t="s">
         <v>423</v>
       </c>
       <c r="C45" t="s">
         <v>424</v>
       </c>
       <c r="D45" t="s">
         <v>425</v>
       </c>
       <c r="E45" t="s">
         <v>426</v>
       </c>
       <c r="F45" t="s">
         <v>427</v>
       </c>
       <c r="G45" t="s">
         <v>428</v>
       </c>
       <c r="H45" t="s">
         <v>429</v>
       </c>
       <c r="I45" t="s">
         <v>430</v>
       </c>
       <c r="J45" t="s">
+        <v>24</v>
+      </c>
+      <c r="K45" t="s">
+        <v>25</v>
+      </c>
+      <c r="L45" t="s">
+        <v>26</v>
+      </c>
+      <c r="M45" t="s">
+        <v>27</v>
+      </c>
+      <c r="N45" t="s">
+        <v>28</v>
+      </c>
+      <c r="O45" t="s">
         <v>431</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
-        <v>4303</v>
+        <v>4302</v>
       </c>
       <c r="B46" t="s">
+        <v>432</v>
+      </c>
+      <c r="C46" t="s">
+        <v>433</v>
+      </c>
+      <c r="D46" t="s">
+        <v>434</v>
+      </c>
+      <c r="E46" t="s">
+        <v>435</v>
+      </c>
+      <c r="F46" t="s">
         <v>436</v>
       </c>
-      <c r="C46" t="s">
+      <c r="G46" t="s">
         <v>437</v>
       </c>
-      <c r="D46" t="s">
+      <c r="H46" t="s">
         <v>438</v>
       </c>
-      <c r="E46" t="s">
+      <c r="I46" t="s">
         <v>439</v>
       </c>
-      <c r="F46" t="s">
+      <c r="J46" t="s">
         <v>440</v>
       </c>
-      <c r="G46" t="s">
+      <c r="K46" t="s">
         <v>441</v>
       </c>
-      <c r="H46" t="s">
+      <c r="L46" t="s">
         <v>442</v>
       </c>
-      <c r="I46" t="s">
+      <c r="M46" t="s">
         <v>443</v>
       </c>
-      <c r="J46" t="s">
+      <c r="N46" t="s">
+        <v>28</v>
+      </c>
+      <c r="O46" t="s">
         <v>444</v>
-      </c>
-[...13 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>4304</v>
+        <v>4303</v>
       </c>
       <c r="B47" t="s">
+        <v>445</v>
+      </c>
+      <c r="C47" t="s">
+        <v>446</v>
+      </c>
+      <c r="D47" t="s">
+        <v>447</v>
+      </c>
+      <c r="E47" t="s">
+        <v>448</v>
+      </c>
+      <c r="F47" t="s">
         <v>449</v>
       </c>
-      <c r="C47" t="s">
+      <c r="G47" t="s">
         <v>450</v>
       </c>
-      <c r="D47" t="s">
+      <c r="H47" t="s">
         <v>451</v>
       </c>
-      <c r="E47" t="s">
+      <c r="I47" t="s">
         <v>452</v>
       </c>
-      <c r="F47" t="s">
+      <c r="J47" t="s">
         <v>453</v>
       </c>
-      <c r="G47" t="s">
+      <c r="K47" t="s">
         <v>454</v>
       </c>
-      <c r="H47" t="s">
+      <c r="L47" t="s">
         <v>455</v>
       </c>
-      <c r="I47" t="s">
+      <c r="M47" t="s">
         <v>456</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
       <c r="O47" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>4307</v>
+        <v>4304</v>
       </c>
       <c r="B48" t="s">
         <v>458</v>
       </c>
       <c r="C48" t="s">
         <v>459</v>
       </c>
       <c r="D48" t="s">
         <v>460</v>
       </c>
       <c r="E48" t="s">
         <v>461</v>
       </c>
       <c r="F48" t="s">
         <v>462</v>
       </c>
       <c r="G48" t="s">
         <v>463</v>
       </c>
       <c r="H48" t="s">
         <v>464</v>
       </c>
       <c r="I48" t="s">
         <v>465</v>
       </c>
       <c r="J48" t="s">
-        <v>409</v>
+        <v>24</v>
       </c>
       <c r="K48" t="s">
+        <v>25</v>
+      </c>
+      <c r="L48" t="s">
+        <v>26</v>
+      </c>
+      <c r="M48" t="s">
+        <v>27</v>
+      </c>
+      <c r="N48" t="s">
+        <v>28</v>
+      </c>
+      <c r="O48" t="s">
         <v>466</v>
-      </c>
-[...10 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>4308</v>
+        <v>4307</v>
       </c>
       <c r="B49" t="s">
+        <v>467</v>
+      </c>
+      <c r="C49" t="s">
+        <v>468</v>
+      </c>
+      <c r="D49" t="s">
         <v>469</v>
       </c>
-      <c r="C49" t="s">
+      <c r="E49" t="s">
         <v>470</v>
       </c>
-      <c r="D49" t="s">
+      <c r="F49" t="s">
         <v>471</v>
       </c>
-      <c r="E49" t="s">
+      <c r="G49" t="s">
         <v>472</v>
       </c>
-      <c r="F49" t="s">
+      <c r="H49" t="s">
         <v>473</v>
       </c>
-      <c r="G49" t="s">
+      <c r="I49" t="s">
         <v>474</v>
       </c>
-      <c r="H49" t="s">
+      <c r="J49" t="s">
+        <v>418</v>
+      </c>
+      <c r="K49" t="s">
         <v>475</v>
       </c>
-      <c r="I49" t="s">
+      <c r="L49" t="s">
+        <v>420</v>
+      </c>
+      <c r="M49" t="s">
         <v>476</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>4309</v>
+        <v>4308</v>
       </c>
       <c r="B50" t="s">
         <v>478</v>
       </c>
       <c r="C50" t="s">
         <v>479</v>
       </c>
       <c r="D50" t="s">
         <v>480</v>
       </c>
       <c r="E50" t="s">
         <v>481</v>
       </c>
       <c r="F50" t="s">
         <v>482</v>
       </c>
       <c r="G50" t="s">
         <v>483</v>
       </c>
       <c r="H50" t="s">
         <v>484</v>
       </c>
       <c r="I50" t="s">
         <v>485</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>4311</v>
+        <v>4309</v>
       </c>
       <c r="B51" t="s">
         <v>487</v>
       </c>
       <c r="C51" t="s">
         <v>488</v>
       </c>
       <c r="D51" t="s">
         <v>489</v>
       </c>
       <c r="E51" t="s">
         <v>490</v>
       </c>
       <c r="F51" t="s">
         <v>491</v>
       </c>
       <c r="G51" t="s">
         <v>492</v>
       </c>
       <c r="H51" t="s">
         <v>493</v>
       </c>
       <c r="I51" t="s">
         <v>494</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>4314</v>
+        <v>4311</v>
       </c>
       <c r="B52" t="s">
         <v>496</v>
       </c>
       <c r="C52" t="s">
         <v>497</v>
       </c>
       <c r="D52" t="s">
         <v>498</v>
       </c>
       <c r="E52" t="s">
         <v>499</v>
       </c>
       <c r="F52" t="s">
         <v>500</v>
       </c>
       <c r="G52" t="s">
         <v>501</v>
       </c>
       <c r="H52" t="s">
         <v>502</v>
       </c>
       <c r="I52" t="s">
         <v>503</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
         <v>25</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
         <v>27</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>4316</v>
+        <v>4314</v>
       </c>
       <c r="B53" t="s">
         <v>505</v>
       </c>
       <c r="C53" t="s">
         <v>506</v>
       </c>
       <c r="D53" t="s">
         <v>507</v>
       </c>
       <c r="E53" t="s">
         <v>508</v>
       </c>
       <c r="F53" t="s">
         <v>509</v>
       </c>
       <c r="G53" t="s">
         <v>510</v>
       </c>
       <c r="H53" t="s">
         <v>511</v>
       </c>
       <c r="I53" t="s">
         <v>512</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>4319</v>
+        <v>4316</v>
       </c>
       <c r="B54" t="s">
         <v>514</v>
       </c>
       <c r="C54" t="s">
         <v>515</v>
       </c>
       <c r="D54" t="s">
         <v>516</v>
       </c>
       <c r="E54" t="s">
         <v>517</v>
       </c>
       <c r="F54" t="s">
         <v>518</v>
       </c>
       <c r="G54" t="s">
         <v>519</v>
       </c>
       <c r="H54" t="s">
         <v>520</v>
       </c>
       <c r="I54" t="s">
         <v>521</v>
       </c>
       <c r="J54" t="s">
         <v>24</v>
       </c>
       <c r="K54" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L54" t="s">
         <v>26</v>
       </c>
       <c r="M54" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
       <c r="O54" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>4322</v>
+        <v>4319</v>
       </c>
       <c r="B55" t="s">
         <v>523</v>
       </c>
       <c r="C55" t="s">
         <v>524</v>
       </c>
       <c r="D55" t="s">
         <v>525</v>
       </c>
       <c r="E55" t="s">
         <v>526</v>
       </c>
       <c r="F55" t="s">
         <v>527</v>
       </c>
       <c r="G55" t="s">
         <v>528</v>
       </c>
       <c r="H55" t="s">
         <v>529</v>
       </c>
       <c r="I55" t="s">
         <v>530</v>
       </c>
       <c r="J55" t="s">
         <v>24</v>
       </c>
       <c r="K55" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="L55" t="s">
         <v>26</v>
       </c>
       <c r="M55" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>4555</v>
+        <v>4322</v>
       </c>
       <c r="B56" t="s">
         <v>532</v>
       </c>
       <c r="C56" t="s">
         <v>533</v>
       </c>
       <c r="D56" t="s">
         <v>534</v>
       </c>
       <c r="E56" t="s">
         <v>535</v>
       </c>
       <c r="F56" t="s">
         <v>536</v>
       </c>
       <c r="G56" t="s">
         <v>537</v>
       </c>
       <c r="H56" t="s">
         <v>538</v>
       </c>
       <c r="I56" t="s">
         <v>539</v>
       </c>
       <c r="J56" t="s">
         <v>24</v>
       </c>
       <c r="K56" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L56" t="s">
         <v>26</v>
       </c>
       <c r="M56" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
       <c r="O56" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>4556</v>
+        <v>4555</v>
       </c>
       <c r="B57" t="s">
         <v>541</v>
       </c>
       <c r="C57" t="s">
         <v>542</v>
       </c>
       <c r="D57" t="s">
         <v>543</v>
       </c>
       <c r="E57" t="s">
         <v>544</v>
       </c>
       <c r="F57" t="s">
         <v>545</v>
       </c>
       <c r="G57" t="s">
         <v>546</v>
       </c>
       <c r="H57" t="s">
         <v>547</v>
       </c>
       <c r="I57" t="s">
         <v>548</v>
       </c>
       <c r="J57" t="s">
         <v>24</v>
       </c>
       <c r="K57" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="L57" t="s">
         <v>26</v>
       </c>
       <c r="M57" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
       <c r="O57" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>4558</v>
+        <v>4556</v>
       </c>
       <c r="B58" t="s">
         <v>550</v>
       </c>
       <c r="C58" t="s">
         <v>551</v>
       </c>
       <c r="D58" t="s">
         <v>552</v>
       </c>
       <c r="E58" t="s">
         <v>553</v>
       </c>
       <c r="F58" t="s">
         <v>554</v>
       </c>
       <c r="G58" t="s">
         <v>555</v>
       </c>
       <c r="H58" t="s">
         <v>556</v>
       </c>
       <c r="I58" t="s">
         <v>557</v>
       </c>
       <c r="J58" t="s">
         <v>24</v>
       </c>
       <c r="K58" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L58" t="s">
         <v>26</v>
       </c>
       <c r="M58" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>4559</v>
+        <v>4558</v>
       </c>
       <c r="B59" t="s">
         <v>559</v>
       </c>
       <c r="C59" t="s">
         <v>560</v>
       </c>
       <c r="D59" t="s">
         <v>561</v>
       </c>
       <c r="E59" t="s">
         <v>562</v>
       </c>
       <c r="F59" t="s">
         <v>563</v>
       </c>
       <c r="G59" t="s">
         <v>564</v>
       </c>
       <c r="H59" t="s">
         <v>565</v>
       </c>
       <c r="I59" t="s">
         <v>566</v>
       </c>
       <c r="J59" t="s">
         <v>24</v>
       </c>
       <c r="K59" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="L59" t="s">
         <v>26</v>
       </c>
       <c r="M59" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
       <c r="O59" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>4560</v>
+        <v>4559</v>
       </c>
       <c r="B60" t="s">
         <v>568</v>
       </c>
       <c r="C60" t="s">
         <v>569</v>
       </c>
       <c r="D60" t="s">
         <v>570</v>
       </c>
       <c r="E60" t="s">
         <v>571</v>
       </c>
       <c r="F60" t="s">
         <v>572</v>
       </c>
       <c r="G60" t="s">
         <v>573</v>
       </c>
       <c r="H60" t="s">
         <v>574</v>
       </c>
       <c r="I60" t="s">
         <v>575</v>
       </c>
       <c r="J60" t="s">
         <v>24</v>
       </c>
       <c r="K60" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="L60" t="s">
         <v>26</v>
       </c>
       <c r="M60" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>4563</v>
+        <v>4560</v>
       </c>
       <c r="B61" t="s">
         <v>577</v>
       </c>
       <c r="C61" t="s">
         <v>578</v>
       </c>
       <c r="D61" t="s">
         <v>579</v>
       </c>
       <c r="E61" t="s">
         <v>580</v>
       </c>
       <c r="F61" t="s">
         <v>581</v>
       </c>
       <c r="G61" t="s">
         <v>582</v>
       </c>
       <c r="H61" t="s">
         <v>583</v>
       </c>
       <c r="I61" t="s">
         <v>584</v>
       </c>
       <c r="J61" t="s">
         <v>24</v>
       </c>
       <c r="K61" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L61" t="s">
         <v>26</v>
       </c>
       <c r="M61" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>4564</v>
+        <v>4563</v>
       </c>
       <c r="B62" t="s">
         <v>586</v>
       </c>
       <c r="C62" t="s">
         <v>587</v>
       </c>
       <c r="D62" t="s">
         <v>588</v>
       </c>
       <c r="E62" t="s">
         <v>589</v>
       </c>
       <c r="F62" t="s">
         <v>590</v>
       </c>
       <c r="G62" t="s">
         <v>591</v>
       </c>
       <c r="H62" t="s">
         <v>592</v>
       </c>
       <c r="I62" t="s">
         <v>593</v>
       </c>
       <c r="J62" t="s">
         <v>24</v>
       </c>
       <c r="K62" t="s">
+        <v>87</v>
+      </c>
+      <c r="L62" t="s">
+        <v>26</v>
+      </c>
+      <c r="M62" t="s">
+        <v>88</v>
+      </c>
+      <c r="N62" t="s">
+        <v>28</v>
+      </c>
+      <c r="O62" t="s">
         <v>594</v>
-      </c>
-[...10 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>4568</v>
+        <v>4564</v>
       </c>
       <c r="B63" t="s">
+        <v>595</v>
+      </c>
+      <c r="C63" t="s">
+        <v>596</v>
+      </c>
+      <c r="D63" t="s">
         <v>597</v>
       </c>
-      <c r="C63" t="s">
+      <c r="E63" t="s">
         <v>598</v>
       </c>
-      <c r="D63" t="s">
+      <c r="F63" t="s">
         <v>599</v>
       </c>
-      <c r="E63" t="s">
+      <c r="G63" t="s">
         <v>600</v>
       </c>
-      <c r="F63" t="s">
+      <c r="H63" t="s">
         <v>601</v>
       </c>
-      <c r="G63" t="s">
+      <c r="I63" t="s">
         <v>602</v>
       </c>
-      <c r="H63" t="s">
+      <c r="J63" t="s">
+        <v>24</v>
+      </c>
+      <c r="K63" t="s">
         <v>603</v>
       </c>
-      <c r="I63" t="s">
+      <c r="L63" t="s">
+        <v>26</v>
+      </c>
+      <c r="M63" t="s">
         <v>604</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>4704</v>
+        <v>4568</v>
       </c>
       <c r="B64" t="s">
         <v>606</v>
       </c>
       <c r="C64" t="s">
         <v>607</v>
       </c>
       <c r="D64" t="s">
         <v>608</v>
       </c>
       <c r="E64" t="s">
         <v>609</v>
       </c>
       <c r="F64" t="s">
         <v>610</v>
       </c>
       <c r="G64" t="s">
         <v>611</v>
       </c>
       <c r="H64" t="s">
         <v>612</v>
       </c>
       <c r="I64" t="s">
         <v>613</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>4706</v>
+        <v>4704</v>
       </c>
       <c r="B65" t="s">
         <v>615</v>
       </c>
       <c r="C65" t="s">
         <v>616</v>
       </c>
       <c r="D65" t="s">
         <v>617</v>
       </c>
       <c r="E65" t="s">
         <v>618</v>
       </c>
       <c r="F65" t="s">
         <v>619</v>
       </c>
       <c r="G65" t="s">
         <v>620</v>
       </c>
       <c r="H65" t="s">
         <v>621</v>
       </c>
       <c r="I65" t="s">
         <v>622</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>4709</v>
+        <v>4706</v>
       </c>
       <c r="B66" t="s">
         <v>624</v>
       </c>
       <c r="C66" t="s">
         <v>625</v>
       </c>
       <c r="D66" t="s">
         <v>626</v>
       </c>
       <c r="E66" t="s">
         <v>627</v>
       </c>
       <c r="F66" t="s">
         <v>628</v>
       </c>
       <c r="G66" t="s">
         <v>629</v>
       </c>
       <c r="H66" t="s">
         <v>630</v>
       </c>
       <c r="I66" t="s">
         <v>631</v>
       </c>
       <c r="J66" t="s">
         <v>24</v>
       </c>
       <c r="K66" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="L66" t="s">
         <v>26</v>
       </c>
       <c r="M66" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="N66" t="s">
         <v>28</v>
       </c>
       <c r="O66" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>4711</v>
+        <v>4709</v>
       </c>
       <c r="B67" t="s">
         <v>633</v>
       </c>
       <c r="C67" t="s">
         <v>634</v>
       </c>
       <c r="D67" t="s">
         <v>635</v>
       </c>
       <c r="E67" t="s">
         <v>636</v>
       </c>
       <c r="F67" t="s">
         <v>637</v>
       </c>
       <c r="G67" t="s">
         <v>638</v>
       </c>
       <c r="H67" t="s">
         <v>639</v>
       </c>
       <c r="I67" t="s">
         <v>640</v>
       </c>
       <c r="J67" t="s">
+        <v>24</v>
+      </c>
+      <c r="K67" t="s">
+        <v>67</v>
+      </c>
+      <c r="L67" t="s">
+        <v>26</v>
+      </c>
+      <c r="M67" t="s">
+        <v>68</v>
+      </c>
+      <c r="N67" t="s">
+        <v>28</v>
+      </c>
+      <c r="O67" t="s">
         <v>641</v>
-      </c>
-[...13 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>4714</v>
+        <v>4711</v>
       </c>
       <c r="B68" t="s">
+        <v>642</v>
+      </c>
+      <c r="C68" t="s">
+        <v>643</v>
+      </c>
+      <c r="D68" t="s">
+        <v>644</v>
+      </c>
+      <c r="E68" t="s">
+        <v>645</v>
+      </c>
+      <c r="F68" t="s">
         <v>646</v>
       </c>
-      <c r="C68" t="s">
+      <c r="G68" t="s">
         <v>647</v>
       </c>
-      <c r="D68" t="s">
+      <c r="H68" t="s">
         <v>648</v>
       </c>
-      <c r="E68" t="s">
+      <c r="I68" t="s">
         <v>649</v>
       </c>
-      <c r="F68" t="s">
+      <c r="J68" t="s">
         <v>650</v>
       </c>
-      <c r="G68" t="s">
+      <c r="K68" t="s">
         <v>651</v>
       </c>
-      <c r="H68" t="s">
+      <c r="L68" t="s">
         <v>652</v>
       </c>
-      <c r="I68" t="s">
+      <c r="M68" t="s">
         <v>653</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
       <c r="O68" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>4716</v>
+        <v>4714</v>
       </c>
       <c r="B69" t="s">
         <v>655</v>
       </c>
       <c r="C69" t="s">
         <v>656</v>
       </c>
       <c r="D69" t="s">
         <v>657</v>
       </c>
       <c r="E69" t="s">
         <v>658</v>
       </c>
       <c r="F69" t="s">
         <v>659</v>
       </c>
       <c r="G69" t="s">
         <v>660</v>
       </c>
       <c r="H69" t="s">
         <v>661</v>
       </c>
       <c r="I69" t="s">
         <v>662</v>
       </c>
       <c r="J69" t="s">
         <v>24</v>
       </c>
       <c r="K69" t="s">
-        <v>445</v>
+        <v>25</v>
       </c>
       <c r="L69" t="s">
         <v>26</v>
       </c>
       <c r="M69" t="s">
-        <v>447</v>
+        <v>27</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>4717</v>
+        <v>4716</v>
       </c>
       <c r="B70" t="s">
         <v>664</v>
       </c>
       <c r="C70" t="s">
         <v>665</v>
       </c>
       <c r="D70" t="s">
         <v>666</v>
       </c>
       <c r="E70" t="s">
         <v>667</v>
       </c>
       <c r="F70" t="s">
         <v>668</v>
       </c>
       <c r="G70" t="s">
         <v>669</v>
       </c>
       <c r="H70" t="s">
         <v>670</v>
       </c>
       <c r="I70" t="s">
         <v>671</v>
       </c>
       <c r="J70" t="s">
         <v>24</v>
       </c>
       <c r="K70" t="s">
-        <v>25</v>
+        <v>454</v>
       </c>
       <c r="L70" t="s">
         <v>26</v>
       </c>
       <c r="M70" t="s">
-        <v>27</v>
+        <v>456</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>4721</v>
+        <v>4717</v>
       </c>
       <c r="B71" t="s">
         <v>673</v>
       </c>
       <c r="C71" t="s">
         <v>674</v>
       </c>
       <c r="D71" t="s">
         <v>675</v>
       </c>
       <c r="E71" t="s">
         <v>676</v>
       </c>
       <c r="F71" t="s">
         <v>677</v>
       </c>
       <c r="G71" t="s">
         <v>678</v>
       </c>
       <c r="H71" t="s">
         <v>679</v>
       </c>
       <c r="I71" t="s">
         <v>680</v>
       </c>
       <c r="J71" t="s">
         <v>24</v>
       </c>
       <c r="K71" t="s">
-        <v>445</v>
+        <v>25</v>
       </c>
       <c r="L71" t="s">
         <v>26</v>
       </c>
       <c r="M71" t="s">
-        <v>447</v>
+        <v>27</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
       <c r="O71" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>4722</v>
+        <v>4721</v>
       </c>
       <c r="B72" t="s">
         <v>682</v>
       </c>
       <c r="C72" t="s">
         <v>683</v>
       </c>
       <c r="D72" t="s">
         <v>684</v>
       </c>
       <c r="E72" t="s">
         <v>685</v>
       </c>
       <c r="F72" t="s">
         <v>686</v>
       </c>
       <c r="G72" t="s">
         <v>687</v>
       </c>
       <c r="H72" t="s">
         <v>688</v>
       </c>
       <c r="I72" t="s">
         <v>689</v>
       </c>
       <c r="J72" t="s">
         <v>24</v>
       </c>
       <c r="K72" t="s">
+        <v>454</v>
+      </c>
+      <c r="L72" t="s">
+        <v>26</v>
+      </c>
+      <c r="M72" t="s">
+        <v>456</v>
+      </c>
+      <c r="N72" t="s">
+        <v>28</v>
+      </c>
+      <c r="O72" t="s">
         <v>690</v>
-      </c>
-[...10 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>4723</v>
+        <v>4722</v>
       </c>
       <c r="B73" t="s">
+        <v>691</v>
+      </c>
+      <c r="C73" t="s">
+        <v>692</v>
+      </c>
+      <c r="D73" t="s">
         <v>693</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73" t="s">
         <v>694</v>
       </c>
-      <c r="D73" t="s">
+      <c r="F73" t="s">
         <v>695</v>
       </c>
-      <c r="E73" t="s">
+      <c r="G73" t="s">
         <v>696</v>
       </c>
-      <c r="F73" t="s">
+      <c r="H73" t="s">
         <v>697</v>
       </c>
-      <c r="G73" t="s">
+      <c r="I73" t="s">
         <v>698</v>
       </c>
-      <c r="H73" t="s">
+      <c r="J73" t="s">
+        <v>24</v>
+      </c>
+      <c r="K73" t="s">
         <v>699</v>
       </c>
-      <c r="I73" t="s">
+      <c r="L73" t="s">
+        <v>26</v>
+      </c>
+      <c r="M73" t="s">
         <v>700</v>
       </c>
-      <c r="J73" t="s">
-[...2 lines deleted...]
-      <c r="K73" t="s">
+      <c r="N73" t="s">
+        <v>28</v>
+      </c>
+      <c r="O73" t="s">
         <v>701</v>
-      </c>
-[...10 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>4792</v>
+        <v>4723</v>
       </c>
       <c r="B74" t="s">
+        <v>702</v>
+      </c>
+      <c r="C74" t="s">
+        <v>703</v>
+      </c>
+      <c r="D74" t="s">
         <v>704</v>
       </c>
-      <c r="C74" t="s">
+      <c r="E74" t="s">
         <v>705</v>
       </c>
-      <c r="D74" t="s">
+      <c r="F74" t="s">
         <v>706</v>
       </c>
-      <c r="E74" t="s">
+      <c r="G74" t="s">
         <v>707</v>
       </c>
-      <c r="F74" t="s">
+      <c r="H74" t="s">
         <v>708</v>
       </c>
-      <c r="G74" t="s">
+      <c r="I74" t="s">
         <v>709</v>
       </c>
-      <c r="H74" t="s">
+      <c r="J74" t="s">
+        <v>24</v>
+      </c>
+      <c r="K74" t="s">
         <v>710</v>
       </c>
-      <c r="I74" t="s">
+      <c r="L74" t="s">
+        <v>26</v>
+      </c>
+      <c r="M74" t="s">
         <v>711</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>4801</v>
+        <v>4792</v>
       </c>
       <c r="B75" t="s">
         <v>713</v>
       </c>
       <c r="C75" t="s">
         <v>714</v>
       </c>
       <c r="D75" t="s">
         <v>715</v>
       </c>
       <c r="E75" t="s">
         <v>716</v>
       </c>
       <c r="F75" t="s">
         <v>717</v>
       </c>
       <c r="G75" t="s">
         <v>718</v>
       </c>
       <c r="H75" t="s">
         <v>719</v>
       </c>
       <c r="I75" t="s">
         <v>720</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>4810</v>
+        <v>4801</v>
       </c>
       <c r="B76" t="s">
         <v>722</v>
       </c>
       <c r="C76" t="s">
         <v>723</v>
       </c>
       <c r="D76" t="s">
         <v>724</v>
       </c>
       <c r="E76" t="s">
         <v>725</v>
       </c>
       <c r="F76" t="s">
         <v>726</v>
       </c>
       <c r="G76" t="s">
         <v>727</v>
       </c>
       <c r="H76" t="s">
         <v>728</v>
       </c>
       <c r="I76" t="s">
         <v>729</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>4811</v>
+        <v>4810</v>
       </c>
       <c r="B77" t="s">
         <v>731</v>
       </c>
       <c r="C77" t="s">
         <v>732</v>
       </c>
       <c r="D77" t="s">
         <v>733</v>
       </c>
       <c r="E77" t="s">
         <v>734</v>
       </c>
       <c r="F77" t="s">
         <v>735</v>
       </c>
       <c r="G77" t="s">
         <v>736</v>
       </c>
       <c r="H77" t="s">
         <v>737</v>
       </c>
       <c r="I77" t="s">
         <v>738</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
-        <v>432</v>
+        <v>87</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
-        <v>434</v>
+        <v>88</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>4817</v>
+        <v>4811</v>
       </c>
       <c r="B78" t="s">
         <v>740</v>
       </c>
       <c r="C78" t="s">
         <v>741</v>
       </c>
       <c r="D78" t="s">
         <v>742</v>
       </c>
       <c r="E78" t="s">
         <v>743</v>
       </c>
       <c r="F78" t="s">
         <v>744</v>
       </c>
       <c r="G78" t="s">
         <v>745</v>
       </c>
       <c r="H78" t="s">
         <v>746</v>
       </c>
       <c r="I78" t="s">
         <v>747</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
-        <v>25</v>
+        <v>441</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
-        <v>27</v>
+        <v>443</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>4935</v>
+        <v>4817</v>
       </c>
       <c r="B79" t="s">
         <v>749</v>
       </c>
       <c r="C79" t="s">
         <v>750</v>
       </c>
       <c r="D79" t="s">
         <v>751</v>
       </c>
       <c r="E79" t="s">
         <v>752</v>
       </c>
       <c r="F79" t="s">
         <v>753</v>
       </c>
       <c r="G79" t="s">
         <v>754</v>
       </c>
       <c r="H79" t="s">
         <v>755</v>
       </c>
       <c r="I79" t="s">
         <v>756</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>4947</v>
+        <v>4935</v>
       </c>
       <c r="B80" t="s">
         <v>758</v>
       </c>
       <c r="C80" t="s">
         <v>759</v>
       </c>
       <c r="D80" t="s">
         <v>760</v>
       </c>
       <c r="E80" t="s">
         <v>761</v>
       </c>
       <c r="F80" t="s">
         <v>762</v>
       </c>
       <c r="G80" t="s">
         <v>763</v>
       </c>
       <c r="H80" t="s">
         <v>764</v>
       </c>
       <c r="I80" t="s">
         <v>765</v>
       </c>
       <c r="J80" t="s">
         <v>24</v>
       </c>
       <c r="K80" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="L80" t="s">
         <v>26</v>
       </c>
       <c r="M80" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
       <c r="O80" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
-        <v>4965</v>
+        <v>4947</v>
       </c>
       <c r="B81" t="s">
         <v>767</v>
       </c>
       <c r="C81" t="s">
         <v>768</v>
       </c>
       <c r="D81" t="s">
         <v>769</v>
       </c>
       <c r="E81" t="s">
         <v>770</v>
       </c>
       <c r="F81" t="s">
         <v>771</v>
       </c>
       <c r="G81" t="s">
         <v>772</v>
       </c>
       <c r="H81" t="s">
         <v>773</v>
       </c>
       <c r="I81" t="s">
         <v>774</v>
       </c>
       <c r="J81" t="s">
         <v>24</v>
       </c>
       <c r="K81" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="L81" t="s">
         <v>26</v>
       </c>
       <c r="M81" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
-        <v>5273</v>
+        <v>4965</v>
       </c>
       <c r="B82" t="s">
         <v>776</v>
       </c>
       <c r="C82" t="s">
         <v>777</v>
       </c>
       <c r="D82" t="s">
         <v>778</v>
       </c>
       <c r="E82" t="s">
         <v>779</v>
       </c>
       <c r="F82" t="s">
         <v>780</v>
       </c>
       <c r="G82" t="s">
         <v>781</v>
       </c>
       <c r="H82" t="s">
         <v>782</v>
       </c>
       <c r="I82" t="s">
         <v>783</v>
       </c>
       <c r="J82" t="s">
         <v>24</v>
       </c>
       <c r="K82" t="s">
+        <v>25</v>
+      </c>
+      <c r="L82" t="s">
+        <v>26</v>
+      </c>
+      <c r="M82" t="s">
+        <v>27</v>
+      </c>
+      <c r="N82" t="s">
+        <v>28</v>
+      </c>
+      <c r="O82" t="s">
         <v>784</v>
-      </c>
-[...10 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
-        <v>5326</v>
+        <v>5273</v>
       </c>
       <c r="B83" t="s">
+        <v>785</v>
+      </c>
+      <c r="C83" t="s">
+        <v>786</v>
+      </c>
+      <c r="D83" t="s">
         <v>787</v>
       </c>
-      <c r="C83" t="s">
+      <c r="E83" t="s">
         <v>788</v>
       </c>
-      <c r="D83" t="s">
+      <c r="F83" t="s">
         <v>789</v>
       </c>
-      <c r="E83" t="s">
+      <c r="G83" t="s">
         <v>790</v>
       </c>
-      <c r="F83" t="s">
+      <c r="H83" t="s">
         <v>791</v>
       </c>
-      <c r="G83" t="s">
+      <c r="I83" t="s">
         <v>792</v>
       </c>
-      <c r="H83" t="s">
+      <c r="J83" t="s">
+        <v>24</v>
+      </c>
+      <c r="K83" t="s">
         <v>793</v>
       </c>
-      <c r="I83" t="s">
+      <c r="L83" t="s">
+        <v>26</v>
+      </c>
+      <c r="M83" t="s">
         <v>794</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>5330</v>
+        <v>5326</v>
       </c>
       <c r="B84" t="s">
         <v>796</v>
       </c>
       <c r="C84" t="s">
         <v>797</v>
       </c>
       <c r="D84" t="s">
         <v>798</v>
       </c>
       <c r="E84" t="s">
         <v>799</v>
       </c>
       <c r="F84" t="s">
         <v>800</v>
       </c>
       <c r="G84" t="s">
         <v>801</v>
       </c>
       <c r="H84" t="s">
         <v>802</v>
       </c>
       <c r="I84" t="s">
         <v>803</v>
       </c>
       <c r="J84" t="s">
         <v>24</v>
       </c>
       <c r="K84" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L84" t="s">
         <v>26</v>
       </c>
       <c r="M84" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N84" t="s">
         <v>28</v>
       </c>
       <c r="O84" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>5331</v>
+        <v>5330</v>
       </c>
       <c r="B85" t="s">
         <v>805</v>
       </c>
       <c r="C85" t="s">
         <v>806</v>
       </c>
       <c r="D85" t="s">
         <v>807</v>
       </c>
       <c r="E85" t="s">
         <v>808</v>
       </c>
       <c r="F85" t="s">
         <v>809</v>
       </c>
       <c r="G85" t="s">
         <v>810</v>
       </c>
       <c r="H85" t="s">
         <v>811</v>
       </c>
       <c r="I85" t="s">
         <v>812</v>
       </c>
       <c r="J85" t="s">
         <v>24</v>
       </c>
       <c r="K85" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="L85" t="s">
         <v>26</v>
       </c>
       <c r="M85" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="N85" t="s">
         <v>28</v>
       </c>
       <c r="O85" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>5335</v>
+        <v>5331</v>
       </c>
       <c r="B86" t="s">
         <v>814</v>
       </c>
       <c r="C86" t="s">
         <v>815</v>
       </c>
       <c r="D86" t="s">
         <v>816</v>
       </c>
       <c r="E86" t="s">
         <v>817</v>
       </c>
       <c r="F86" t="s">
         <v>818</v>
       </c>
       <c r="G86" t="s">
         <v>819</v>
       </c>
       <c r="H86" t="s">
         <v>820</v>
       </c>
       <c r="I86" t="s">
         <v>821</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>5346</v>
+        <v>5335</v>
       </c>
       <c r="B87" t="s">
         <v>823</v>
       </c>
       <c r="C87" t="s">
         <v>824</v>
       </c>
       <c r="D87" t="s">
         <v>825</v>
       </c>
       <c r="E87" t="s">
         <v>826</v>
       </c>
       <c r="F87" t="s">
         <v>827</v>
       </c>
       <c r="G87" t="s">
         <v>828</v>
       </c>
       <c r="H87" t="s">
         <v>829</v>
       </c>
       <c r="I87" t="s">
         <v>830</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
+        <v>25</v>
+      </c>
+      <c r="L87" t="s">
+        <v>26</v>
+      </c>
+      <c r="M87" t="s">
+        <v>27</v>
+      </c>
+      <c r="N87" t="s">
+        <v>28</v>
+      </c>
+      <c r="O87" t="s">
         <v>831</v>
-      </c>
-[...10 lines deleted...]
-        <v>833</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>5348</v>
+        <v>5346</v>
       </c>
       <c r="B88" t="s">
+        <v>832</v>
+      </c>
+      <c r="C88" t="s">
+        <v>833</v>
+      </c>
+      <c r="D88" t="s">
         <v>834</v>
       </c>
-      <c r="C88" t="s">
+      <c r="E88" t="s">
         <v>835</v>
       </c>
-      <c r="D88" t="s">
+      <c r="F88" t="s">
         <v>836</v>
       </c>
-      <c r="E88" t="s">
+      <c r="G88" t="s">
         <v>837</v>
       </c>
-      <c r="F88" t="s">
+      <c r="H88" t="s">
         <v>838</v>
       </c>
-      <c r="G88" t="s">
+      <c r="I88" t="s">
         <v>839</v>
       </c>
-      <c r="H88" t="s">
+      <c r="J88" t="s">
+        <v>24</v>
+      </c>
+      <c r="K88" t="s">
         <v>840</v>
       </c>
-      <c r="I88" t="s">
+      <c r="L88" t="s">
+        <v>26</v>
+      </c>
+      <c r="M88" t="s">
         <v>841</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>5351</v>
+        <v>5348</v>
       </c>
       <c r="B89" t="s">
         <v>843</v>
       </c>
       <c r="C89" t="s">
         <v>844</v>
       </c>
       <c r="D89" t="s">
         <v>845</v>
       </c>
       <c r="E89" t="s">
         <v>846</v>
       </c>
       <c r="F89" t="s">
         <v>847</v>
       </c>
       <c r="G89" t="s">
         <v>848</v>
       </c>
       <c r="H89" t="s">
         <v>849</v>
       </c>
       <c r="I89" t="s">
         <v>850</v>
       </c>
       <c r="J89" t="s">
         <v>24</v>
       </c>
       <c r="K89" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="L89" t="s">
         <v>26</v>
       </c>
       <c r="M89" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="N89" t="s">
         <v>28</v>
       </c>
       <c r="O89" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>5353</v>
+        <v>5351</v>
       </c>
       <c r="B90" t="s">
         <v>852</v>
       </c>
       <c r="C90" t="s">
         <v>853</v>
       </c>
       <c r="D90" t="s">
         <v>854</v>
       </c>
       <c r="E90" t="s">
         <v>855</v>
       </c>
       <c r="F90" t="s">
         <v>856</v>
       </c>
       <c r="G90" t="s">
         <v>857</v>
       </c>
       <c r="H90" t="s">
         <v>858</v>
       </c>
       <c r="I90" t="s">
         <v>859</v>
       </c>
       <c r="J90" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="K90" t="s">
+        <v>25</v>
+      </c>
+      <c r="L90" t="s">
+        <v>26</v>
+      </c>
+      <c r="M90" t="s">
+        <v>27</v>
+      </c>
+      <c r="N90" t="s">
+        <v>28</v>
+      </c>
+      <c r="O90" t="s">
         <v>860</v>
-      </c>
-[...10 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>5354</v>
+        <v>5353</v>
       </c>
       <c r="B91" t="s">
+        <v>861</v>
+      </c>
+      <c r="C91" t="s">
+        <v>862</v>
+      </c>
+      <c r="D91" t="s">
         <v>863</v>
       </c>
-      <c r="C91" t="s">
+      <c r="E91" t="s">
         <v>864</v>
       </c>
-      <c r="D91" t="s">
+      <c r="F91" t="s">
         <v>865</v>
       </c>
-      <c r="E91" t="s">
+      <c r="G91" t="s">
         <v>866</v>
       </c>
-      <c r="F91" t="s">
+      <c r="H91" t="s">
         <v>867</v>
       </c>
-      <c r="G91" t="s">
+      <c r="I91" t="s">
         <v>868</v>
       </c>
-      <c r="H91" t="s">
+      <c r="J91" t="s">
+        <v>181</v>
+      </c>
+      <c r="K91" t="s">
         <v>869</v>
       </c>
-      <c r="I91" t="s">
+      <c r="L91" t="s">
+        <v>183</v>
+      </c>
+      <c r="M91" t="s">
         <v>870</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N91" t="s">
         <v>28</v>
       </c>
       <c r="O91" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>5364</v>
+        <v>5354</v>
       </c>
       <c r="B92" t="s">
         <v>872</v>
       </c>
       <c r="C92" t="s">
         <v>873</v>
       </c>
       <c r="D92" t="s">
         <v>874</v>
       </c>
       <c r="E92" t="s">
         <v>875</v>
       </c>
       <c r="F92" t="s">
         <v>876</v>
       </c>
       <c r="G92" t="s">
         <v>877</v>
       </c>
       <c r="H92" t="s">
         <v>878</v>
       </c>
       <c r="I92" t="s">
         <v>879</v>
       </c>
       <c r="J92" t="s">
         <v>24</v>
       </c>
       <c r="K92" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="L92" t="s">
         <v>26</v>
       </c>
       <c r="M92" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="N92" t="s">
         <v>28</v>
       </c>
       <c r="O92" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>5365</v>
+        <v>5364</v>
       </c>
       <c r="B93" t="s">
         <v>881</v>
       </c>
       <c r="C93" t="s">
         <v>882</v>
       </c>
       <c r="D93" t="s">
         <v>883</v>
       </c>
       <c r="E93" t="s">
         <v>884</v>
       </c>
       <c r="F93" t="s">
         <v>885</v>
       </c>
       <c r="G93" t="s">
         <v>886</v>
       </c>
       <c r="H93" t="s">
         <v>887</v>
       </c>
       <c r="I93" t="s">
         <v>888</v>
       </c>
       <c r="J93" t="s">
         <v>24</v>
       </c>
       <c r="K93" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="L93" t="s">
         <v>26</v>
       </c>
       <c r="M93" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="N93" t="s">
         <v>28</v>
       </c>
       <c r="O93" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>5367</v>
+        <v>5365</v>
       </c>
       <c r="B94" t="s">
         <v>890</v>
       </c>
       <c r="C94" t="s">
         <v>891</v>
       </c>
       <c r="D94" t="s">
         <v>892</v>
       </c>
       <c r="E94" t="s">
         <v>893</v>
       </c>
       <c r="F94" t="s">
         <v>894</v>
       </c>
       <c r="G94" t="s">
         <v>895</v>
       </c>
       <c r="H94" t="s">
         <v>896</v>
       </c>
       <c r="I94" t="s">
         <v>897</v>
       </c>
       <c r="J94" t="s">
         <v>24</v>
       </c>
       <c r="K94" t="s">
         <v>25</v>
       </c>
       <c r="L94" t="s">
         <v>26</v>
       </c>
       <c r="M94" t="s">
         <v>27</v>
       </c>
       <c r="N94" t="s">
         <v>28</v>
       </c>
       <c r="O94" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>5368</v>
+        <v>5367</v>
       </c>
       <c r="B95" t="s">
         <v>899</v>
       </c>
       <c r="C95" t="s">
         <v>900</v>
       </c>
       <c r="D95" t="s">
         <v>901</v>
       </c>
       <c r="E95" t="s">
         <v>902</v>
       </c>
       <c r="F95" t="s">
         <v>903</v>
       </c>
       <c r="G95" t="s">
         <v>904</v>
       </c>
       <c r="H95" t="s">
         <v>905</v>
       </c>
       <c r="I95" t="s">
         <v>906</v>
       </c>
       <c r="J95" t="s">
         <v>24</v>
       </c>
       <c r="K95" t="s">
         <v>25</v>
       </c>
       <c r="L95" t="s">
         <v>26</v>
       </c>
       <c r="M95" t="s">
         <v>27</v>
       </c>
       <c r="N95" t="s">
         <v>28</v>
       </c>
       <c r="O95" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>5372</v>
+        <v>5368</v>
       </c>
       <c r="B96" t="s">
         <v>908</v>
       </c>
       <c r="C96" t="s">
         <v>909</v>
       </c>
       <c r="D96" t="s">
         <v>910</v>
       </c>
       <c r="E96" t="s">
         <v>911</v>
       </c>
       <c r="F96" t="s">
         <v>912</v>
       </c>
       <c r="G96" t="s">
         <v>913</v>
       </c>
       <c r="H96" t="s">
         <v>914</v>
       </c>
       <c r="I96" t="s">
         <v>915</v>
       </c>
       <c r="J96" t="s">
         <v>24</v>
       </c>
       <c r="K96" t="s">
         <v>25</v>
       </c>
       <c r="L96" t="s">
         <v>26</v>
       </c>
       <c r="M96" t="s">
         <v>27</v>
       </c>
       <c r="N96" t="s">
         <v>28</v>
       </c>
       <c r="O96" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>5375</v>
+        <v>5372</v>
       </c>
       <c r="B97" t="s">
         <v>917</v>
       </c>
       <c r="C97" t="s">
         <v>918</v>
       </c>
       <c r="D97" t="s">
         <v>919</v>
       </c>
       <c r="E97" t="s">
         <v>920</v>
       </c>
       <c r="F97" t="s">
         <v>921</v>
       </c>
       <c r="G97" t="s">
         <v>922</v>
       </c>
       <c r="H97" t="s">
         <v>923</v>
       </c>
       <c r="I97" t="s">
         <v>924</v>
       </c>
       <c r="J97" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="K97" t="s">
+        <v>25</v>
+      </c>
+      <c r="L97" t="s">
+        <v>26</v>
+      </c>
+      <c r="M97" t="s">
+        <v>27</v>
+      </c>
+      <c r="N97" t="s">
+        <v>28</v>
+      </c>
+      <c r="O97" t="s">
         <v>925</v>
-      </c>
-[...10 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>5382</v>
+        <v>5375</v>
       </c>
       <c r="B98" t="s">
+        <v>926</v>
+      </c>
+      <c r="C98" t="s">
+        <v>927</v>
+      </c>
+      <c r="D98" t="s">
         <v>928</v>
       </c>
-      <c r="C98" t="s">
+      <c r="E98" t="s">
         <v>929</v>
       </c>
-      <c r="D98" t="s">
+      <c r="F98" t="s">
         <v>930</v>
       </c>
-      <c r="E98" t="s">
+      <c r="G98" t="s">
         <v>931</v>
       </c>
-      <c r="F98" t="s">
+      <c r="H98" t="s">
         <v>932</v>
       </c>
-      <c r="G98" t="s">
+      <c r="I98" t="s">
         <v>933</v>
       </c>
-      <c r="H98" t="s">
+      <c r="J98" t="s">
+        <v>181</v>
+      </c>
+      <c r="K98" t="s">
         <v>934</v>
       </c>
-      <c r="I98" t="s">
+      <c r="L98" t="s">
+        <v>183</v>
+      </c>
+      <c r="M98" t="s">
         <v>935</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N98" t="s">
         <v>28</v>
       </c>
       <c r="O98" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>5435</v>
+        <v>5382</v>
       </c>
       <c r="B99" t="s">
         <v>937</v>
       </c>
       <c r="C99" t="s">
         <v>938</v>
       </c>
       <c r="D99" t="s">
         <v>939</v>
       </c>
       <c r="E99" t="s">
         <v>940</v>
       </c>
       <c r="F99" t="s">
         <v>941</v>
       </c>
       <c r="G99" t="s">
         <v>942</v>
       </c>
       <c r="H99" t="s">
         <v>943</v>
       </c>
       <c r="I99" t="s">
         <v>944</v>
       </c>
       <c r="J99" t="s">
         <v>24</v>
       </c>
       <c r="K99" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L99" t="s">
         <v>26</v>
       </c>
       <c r="M99" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>5437</v>
+        <v>5435</v>
       </c>
       <c r="B100" t="s">
         <v>946</v>
       </c>
       <c r="C100" t="s">
         <v>947</v>
       </c>
       <c r="D100" t="s">
         <v>948</v>
       </c>
       <c r="E100" t="s">
         <v>949</v>
       </c>
       <c r="F100" t="s">
         <v>950</v>
       </c>
       <c r="G100" t="s">
         <v>951</v>
       </c>
       <c r="H100" t="s">
         <v>952</v>
       </c>
       <c r="I100" t="s">
         <v>953</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>5439</v>
+        <v>5437</v>
       </c>
       <c r="B101" t="s">
         <v>955</v>
       </c>
       <c r="C101" t="s">
         <v>956</v>
       </c>
       <c r="D101" t="s">
         <v>957</v>
       </c>
       <c r="E101" t="s">
         <v>958</v>
       </c>
       <c r="F101" t="s">
         <v>959</v>
       </c>
       <c r="G101" t="s">
         <v>960</v>
       </c>
       <c r="H101" t="s">
         <v>961</v>
       </c>
       <c r="I101" t="s">
         <v>962</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
         <v>25</v>
       </c>
       <c r="L101" t="s">
         <v>26</v>
       </c>
       <c r="M101" t="s">
         <v>27</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>5456</v>
+        <v>5439</v>
       </c>
       <c r="B102" t="s">
         <v>964</v>
       </c>
       <c r="C102" t="s">
         <v>965</v>
       </c>
       <c r="D102" t="s">
         <v>966</v>
       </c>
       <c r="E102" t="s">
         <v>967</v>
       </c>
       <c r="F102" t="s">
         <v>968</v>
       </c>
       <c r="G102" t="s">
         <v>969</v>
       </c>
       <c r="H102" t="s">
         <v>970</v>
       </c>
       <c r="I102" t="s">
         <v>971</v>
       </c>
       <c r="J102" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="K102" t="s">
-        <v>432</v>
+        <v>25</v>
       </c>
       <c r="L102" t="s">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="M102" t="s">
-        <v>434</v>
+        <v>27</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>5474</v>
+        <v>5456</v>
       </c>
       <c r="B103" t="s">
         <v>973</v>
       </c>
       <c r="C103" t="s">
         <v>974</v>
       </c>
       <c r="D103" t="s">
         <v>975</v>
       </c>
       <c r="E103" t="s">
         <v>976</v>
       </c>
       <c r="F103" t="s">
         <v>977</v>
       </c>
       <c r="G103" t="s">
         <v>978</v>
       </c>
       <c r="H103" t="s">
         <v>979</v>
       </c>
       <c r="I103" t="s">
         <v>980</v>
       </c>
       <c r="J103" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
       <c r="K103" t="s">
-        <v>25</v>
+        <v>441</v>
       </c>
       <c r="L103" t="s">
-        <v>26</v>
+        <v>183</v>
       </c>
       <c r="M103" t="s">
-        <v>27</v>
+        <v>443</v>
       </c>
       <c r="N103" t="s">
         <v>28</v>
       </c>
       <c r="O103" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>5475</v>
+        <v>5474</v>
       </c>
       <c r="B104" t="s">
         <v>982</v>
       </c>
       <c r="C104" t="s">
         <v>983</v>
       </c>
       <c r="D104" t="s">
         <v>984</v>
       </c>
       <c r="E104" t="s">
         <v>985</v>
       </c>
       <c r="F104" t="s">
         <v>986</v>
       </c>
       <c r="G104" t="s">
         <v>987</v>
       </c>
       <c r="H104" t="s">
         <v>988</v>
       </c>
       <c r="I104" t="s">
         <v>989</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>5476</v>
+        <v>5475</v>
       </c>
       <c r="B105" t="s">
         <v>991</v>
       </c>
       <c r="C105" t="s">
         <v>992</v>
       </c>
       <c r="D105" t="s">
         <v>993</v>
       </c>
       <c r="E105" t="s">
         <v>994</v>
       </c>
       <c r="F105" t="s">
         <v>995</v>
       </c>
       <c r="G105" t="s">
         <v>996</v>
       </c>
       <c r="H105" t="s">
         <v>997</v>
       </c>
       <c r="I105" t="s">
         <v>998</v>
       </c>
       <c r="J105" t="s">
+        <v>24</v>
+      </c>
+      <c r="K105" t="s">
+        <v>87</v>
+      </c>
+      <c r="L105" t="s">
+        <v>26</v>
+      </c>
+      <c r="M105" t="s">
+        <v>88</v>
+      </c>
+      <c r="N105" t="s">
+        <v>28</v>
+      </c>
+      <c r="O105" t="s">
         <v>999</v>
-      </c>
-[...13 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>5478</v>
+        <v>5476</v>
       </c>
       <c r="B106" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C106" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D106" t="s">
         <v>1002</v>
       </c>
-      <c r="C106" t="s">
+      <c r="E106" t="s">
         <v>1003</v>
       </c>
-      <c r="D106" t="s">
+      <c r="F106" t="s">
         <v>1004</v>
       </c>
-      <c r="E106" t="s">
+      <c r="G106" t="s">
         <v>1005</v>
       </c>
-      <c r="F106" t="s">
+      <c r="H106" t="s">
         <v>1006</v>
       </c>
-      <c r="G106" t="s">
+      <c r="I106" t="s">
         <v>1007</v>
       </c>
-      <c r="H106" t="s">
+      <c r="J106" t="s">
         <v>1008</v>
       </c>
-      <c r="I106" t="s">
+      <c r="K106" t="s">
+        <v>454</v>
+      </c>
+      <c r="L106" t="s">
         <v>1009</v>
       </c>
-      <c r="J106" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M106" t="s">
-        <v>27</v>
+        <v>456</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>5496</v>
+        <v>5478</v>
       </c>
       <c r="B107" t="s">
         <v>1011</v>
       </c>
       <c r="C107" t="s">
         <v>1012</v>
       </c>
       <c r="D107" t="s">
         <v>1013</v>
       </c>
       <c r="E107" t="s">
         <v>1014</v>
       </c>
       <c r="F107" t="s">
         <v>1015</v>
       </c>
       <c r="G107" t="s">
         <v>1016</v>
       </c>
       <c r="H107" t="s">
         <v>1017</v>
       </c>
       <c r="I107" t="s">
         <v>1018</v>
       </c>
       <c r="J107" t="s">
         <v>24</v>
       </c>
       <c r="K107" t="s">
-        <v>925</v>
+        <v>25</v>
       </c>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
-        <v>926</v>
+        <v>27</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>5507</v>
+        <v>5496</v>
       </c>
       <c r="B108" t="s">
         <v>1020</v>
       </c>
       <c r="C108" t="s">
         <v>1021</v>
       </c>
       <c r="D108" t="s">
         <v>1022</v>
       </c>
       <c r="E108" t="s">
         <v>1023</v>
       </c>
       <c r="F108" t="s">
         <v>1024</v>
       </c>
       <c r="G108" t="s">
         <v>1025</v>
       </c>
       <c r="H108" t="s">
         <v>1026</v>
       </c>
       <c r="I108" t="s">
         <v>1027</v>
       </c>
       <c r="J108" t="s">
         <v>24</v>
       </c>
       <c r="K108" t="s">
-        <v>25</v>
+        <v>934</v>
       </c>
       <c r="L108" t="s">
         <v>26</v>
       </c>
       <c r="M108" t="s">
-        <v>27</v>
+        <v>935</v>
       </c>
       <c r="N108" t="s">
         <v>28</v>
       </c>
       <c r="O108" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>5509</v>
+        <v>5507</v>
       </c>
       <c r="B109" t="s">
         <v>1029</v>
       </c>
       <c r="C109" t="s">
         <v>1030</v>
       </c>
       <c r="D109" t="s">
         <v>1031</v>
       </c>
       <c r="E109" t="s">
         <v>1032</v>
       </c>
       <c r="F109" t="s">
         <v>1033</v>
       </c>
       <c r="G109" t="s">
         <v>1034</v>
       </c>
       <c r="H109" t="s">
         <v>1035</v>
       </c>
       <c r="I109" t="s">
         <v>1036</v>
       </c>
       <c r="J109" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="K109" t="s">
-        <v>445</v>
+        <v>25</v>
       </c>
       <c r="L109" t="s">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="M109" t="s">
-        <v>447</v>
+        <v>27</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>5512</v>
+        <v>5509</v>
       </c>
       <c r="B110" t="s">
         <v>1038</v>
       </c>
       <c r="C110" t="s">
         <v>1039</v>
       </c>
       <c r="D110" t="s">
         <v>1040</v>
       </c>
       <c r="E110" t="s">
         <v>1041</v>
       </c>
       <c r="F110" t="s">
         <v>1042</v>
       </c>
       <c r="G110" t="s">
         <v>1043</v>
       </c>
       <c r="H110" t="s">
         <v>1044</v>
       </c>
       <c r="I110" t="s">
         <v>1045</v>
       </c>
       <c r="J110" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
       <c r="K110" t="s">
-        <v>78</v>
+        <v>454</v>
       </c>
       <c r="L110" t="s">
-        <v>26</v>
+        <v>183</v>
       </c>
       <c r="M110" t="s">
-        <v>79</v>
+        <v>456</v>
       </c>
       <c r="N110" t="s">
         <v>28</v>
       </c>
       <c r="O110" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>5514</v>
+        <v>5512</v>
       </c>
       <c r="B111" t="s">
         <v>1047</v>
       </c>
       <c r="C111" t="s">
         <v>1048</v>
       </c>
       <c r="D111" t="s">
         <v>1049</v>
       </c>
       <c r="E111" t="s">
         <v>1050</v>
       </c>
       <c r="F111" t="s">
         <v>1051</v>
       </c>
       <c r="G111" t="s">
         <v>1052</v>
       </c>
       <c r="H111" t="s">
         <v>1053</v>
       </c>
       <c r="I111" t="s">
         <v>1054</v>
       </c>
       <c r="J111" t="s">
         <v>24</v>
       </c>
       <c r="K111" t="s">
-        <v>362</v>
+        <v>87</v>
       </c>
       <c r="L111" t="s">
         <v>26</v>
       </c>
       <c r="M111" t="s">
-        <v>363</v>
+        <v>88</v>
       </c>
       <c r="N111" t="s">
         <v>28</v>
       </c>
       <c r="O111" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>5516</v>
+        <v>5514</v>
       </c>
       <c r="B112" t="s">
         <v>1056</v>
       </c>
       <c r="C112" t="s">
         <v>1057</v>
       </c>
       <c r="D112" t="s">
         <v>1058</v>
       </c>
       <c r="E112" t="s">
         <v>1059</v>
       </c>
       <c r="F112" t="s">
         <v>1060</v>
       </c>
       <c r="G112" t="s">
         <v>1061</v>
       </c>
       <c r="H112" t="s">
         <v>1062</v>
       </c>
       <c r="I112" t="s">
         <v>1063</v>
       </c>
       <c r="J112" t="s">
         <v>24</v>
       </c>
       <c r="K112" t="s">
-        <v>25</v>
+        <v>371</v>
       </c>
       <c r="L112" t="s">
         <v>26</v>
       </c>
       <c r="M112" t="s">
-        <v>27</v>
+        <v>372</v>
       </c>
       <c r="N112" t="s">
         <v>28</v>
       </c>
       <c r="O112" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>5517</v>
+        <v>5516</v>
       </c>
       <c r="B113" t="s">
         <v>1065</v>
       </c>
       <c r="C113" t="s">
         <v>1066</v>
       </c>
       <c r="D113" t="s">
         <v>1067</v>
       </c>
       <c r="E113" t="s">
         <v>1068</v>
       </c>
       <c r="F113" t="s">
         <v>1069</v>
       </c>
       <c r="G113" t="s">
         <v>1070</v>
       </c>
       <c r="H113" t="s">
         <v>1071</v>
       </c>
       <c r="I113" t="s">
         <v>1072</v>
       </c>
       <c r="J113" t="s">
         <v>24</v>
       </c>
       <c r="K113" t="s">
         <v>25</v>
       </c>
       <c r="L113" t="s">
         <v>26</v>
       </c>
       <c r="M113" t="s">
         <v>27</v>
       </c>
       <c r="N113" t="s">
         <v>28</v>
       </c>
       <c r="O113" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>5518</v>
+        <v>5517</v>
       </c>
       <c r="B114" t="s">
         <v>1074</v>
       </c>
       <c r="C114" t="s">
         <v>1075</v>
       </c>
       <c r="D114" t="s">
         <v>1076</v>
       </c>
       <c r="E114" t="s">
         <v>1077</v>
       </c>
       <c r="F114" t="s">
         <v>1078</v>
       </c>
       <c r="G114" t="s">
         <v>1079</v>
       </c>
       <c r="H114" t="s">
         <v>1080</v>
       </c>
       <c r="I114" t="s">
         <v>1081</v>
       </c>
       <c r="J114" t="s">
         <v>24</v>
       </c>
       <c r="K114" t="s">
         <v>25</v>
       </c>
       <c r="L114" t="s">
         <v>26</v>
       </c>
       <c r="M114" t="s">
         <v>27</v>
       </c>
       <c r="N114" t="s">
         <v>28</v>
       </c>
       <c r="O114" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>5545</v>
+        <v>5518</v>
       </c>
       <c r="B115" t="s">
         <v>1083</v>
       </c>
       <c r="C115" t="s">
         <v>1084</v>
       </c>
       <c r="D115" t="s">
         <v>1085</v>
       </c>
       <c r="E115" t="s">
         <v>1086</v>
       </c>
       <c r="F115" t="s">
         <v>1087</v>
       </c>
       <c r="G115" t="s">
         <v>1088</v>
       </c>
       <c r="H115" t="s">
         <v>1089</v>
       </c>
       <c r="I115" t="s">
         <v>1090</v>
       </c>
       <c r="J115" t="s">
         <v>24</v>
       </c>
       <c r="K115" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L115" t="s">
         <v>26</v>
       </c>
       <c r="M115" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N115" t="s">
         <v>28</v>
       </c>
       <c r="O115" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>5733</v>
+        <v>5545</v>
       </c>
       <c r="B116" t="s">
         <v>1092</v>
       </c>
       <c r="C116" t="s">
         <v>1093</v>
       </c>
       <c r="D116" t="s">
         <v>1094</v>
       </c>
       <c r="E116" t="s">
         <v>1095</v>
       </c>
       <c r="F116" t="s">
         <v>1096</v>
       </c>
       <c r="G116" t="s">
         <v>1097</v>
       </c>
       <c r="H116" t="s">
         <v>1098</v>
       </c>
       <c r="I116" t="s">
         <v>1099</v>
       </c>
       <c r="J116" t="s">
         <v>24</v>
       </c>
       <c r="K116" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="L116" t="s">
         <v>26</v>
       </c>
       <c r="M116" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="N116" t="s">
         <v>28</v>
       </c>
       <c r="O116" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>5792</v>
+        <v>5733</v>
       </c>
       <c r="B117" t="s">
         <v>1101</v>
       </c>
       <c r="C117" t="s">
         <v>1102</v>
       </c>
       <c r="D117" t="s">
         <v>1103</v>
       </c>
       <c r="E117" t="s">
         <v>1104</v>
       </c>
       <c r="F117" t="s">
         <v>1105</v>
       </c>
       <c r="G117" t="s">
         <v>1106</v>
       </c>
       <c r="H117" t="s">
         <v>1107</v>
       </c>
       <c r="I117" t="s">
         <v>1108</v>
       </c>
       <c r="J117" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="K117" t="s">
-        <v>185</v>
+        <v>67</v>
       </c>
       <c r="L117" t="s">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="M117" t="s">
-        <v>186</v>
+        <v>68</v>
       </c>
       <c r="N117" t="s">
         <v>28</v>
       </c>
       <c r="O117" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>5794</v>
+        <v>5792</v>
       </c>
       <c r="B118" t="s">
         <v>1110</v>
       </c>
       <c r="C118" t="s">
         <v>1111</v>
       </c>
       <c r="D118" t="s">
         <v>1112</v>
       </c>
       <c r="E118" t="s">
         <v>1113</v>
       </c>
       <c r="F118" t="s">
         <v>1114</v>
       </c>
       <c r="G118" t="s">
         <v>1115</v>
       </c>
       <c r="H118" t="s">
         <v>1116</v>
       </c>
       <c r="I118" t="s">
         <v>1117</v>
       </c>
       <c r="J118" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
       <c r="K118" t="s">
-        <v>78</v>
+        <v>194</v>
       </c>
       <c r="L118" t="s">
-        <v>26</v>
+        <v>183</v>
       </c>
       <c r="M118" t="s">
-        <v>79</v>
+        <v>195</v>
       </c>
       <c r="N118" t="s">
         <v>28</v>
       </c>
       <c r="O118" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>5796</v>
+        <v>5794</v>
       </c>
       <c r="B119" t="s">
         <v>1119</v>
       </c>
       <c r="C119" t="s">
         <v>1120</v>
       </c>
       <c r="D119" t="s">
         <v>1121</v>
       </c>
       <c r="E119" t="s">
         <v>1122</v>
       </c>
       <c r="F119" t="s">
         <v>1123</v>
       </c>
       <c r="G119" t="s">
         <v>1124</v>
       </c>
       <c r="H119" t="s">
         <v>1125</v>
       </c>
       <c r="I119" t="s">
         <v>1126</v>
       </c>
       <c r="J119" t="s">
         <v>24</v>
       </c>
       <c r="K119" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L119" t="s">
         <v>26</v>
       </c>
       <c r="M119" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N119" t="s">
         <v>28</v>
       </c>
       <c r="O119" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>5798</v>
+        <v>5796</v>
       </c>
       <c r="B120" t="s">
         <v>1128</v>
       </c>
       <c r="C120" t="s">
         <v>1129</v>
       </c>
       <c r="D120" t="s">
         <v>1130</v>
       </c>
       <c r="E120" t="s">
         <v>1131</v>
       </c>
       <c r="F120" t="s">
         <v>1132</v>
       </c>
       <c r="G120" t="s">
         <v>1133</v>
       </c>
       <c r="H120" t="s">
         <v>1134</v>
       </c>
       <c r="I120" t="s">
         <v>1135</v>
       </c>
       <c r="J120" t="s">
         <v>24</v>
       </c>
       <c r="K120" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L120" t="s">
         <v>26</v>
       </c>
       <c r="M120" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N120" t="s">
         <v>28</v>
       </c>
       <c r="O120" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>5799</v>
+        <v>5798</v>
       </c>
       <c r="B121" t="s">
         <v>1137</v>
       </c>
       <c r="C121" t="s">
         <v>1138</v>
       </c>
       <c r="D121" t="s">
         <v>1139</v>
       </c>
       <c r="E121" t="s">
         <v>1140</v>
       </c>
       <c r="F121" t="s">
         <v>1141</v>
       </c>
       <c r="G121" t="s">
         <v>1142</v>
       </c>
       <c r="H121" t="s">
         <v>1143</v>
       </c>
       <c r="I121" t="s">
         <v>1144</v>
       </c>
       <c r="J121" t="s">
-        <v>641</v>
+        <v>24</v>
       </c>
       <c r="K121" t="s">
-        <v>860</v>
+        <v>87</v>
       </c>
       <c r="L121" t="s">
-        <v>643</v>
+        <v>26</v>
       </c>
       <c r="M121" t="s">
-        <v>861</v>
+        <v>88</v>
       </c>
       <c r="N121" t="s">
         <v>28</v>
       </c>
       <c r="O121" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>5803</v>
+        <v>5799</v>
       </c>
       <c r="B122" t="s">
         <v>1146</v>
       </c>
       <c r="C122" t="s">
         <v>1147</v>
       </c>
       <c r="D122" t="s">
         <v>1148</v>
       </c>
       <c r="E122" t="s">
         <v>1149</v>
       </c>
       <c r="F122" t="s">
         <v>1150</v>
       </c>
       <c r="G122" t="s">
         <v>1151</v>
       </c>
       <c r="H122" t="s">
         <v>1152</v>
       </c>
       <c r="I122" t="s">
         <v>1153</v>
       </c>
       <c r="J122" t="s">
-        <v>24</v>
+        <v>650</v>
       </c>
       <c r="K122" t="s">
-        <v>25</v>
+        <v>869</v>
       </c>
       <c r="L122" t="s">
-        <v>26</v>
+        <v>652</v>
       </c>
       <c r="M122" t="s">
-        <v>27</v>
+        <v>870</v>
       </c>
       <c r="N122" t="s">
         <v>28</v>
       </c>
       <c r="O122" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>5805</v>
+        <v>5803</v>
       </c>
       <c r="B123" t="s">
         <v>1155</v>
       </c>
       <c r="C123" t="s">
         <v>1156</v>
       </c>
       <c r="D123" t="s">
         <v>1157</v>
       </c>
       <c r="E123" t="s">
         <v>1158</v>
       </c>
       <c r="F123" t="s">
         <v>1159</v>
       </c>
       <c r="G123" t="s">
         <v>1160</v>
       </c>
       <c r="H123" t="s">
         <v>1161</v>
       </c>
       <c r="I123" t="s">
         <v>1162</v>
       </c>
       <c r="J123" t="s">
         <v>24</v>
       </c>
       <c r="K123" t="s">
         <v>25</v>
       </c>
       <c r="L123" t="s">
         <v>26</v>
       </c>
       <c r="M123" t="s">
         <v>27</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>5811</v>
+        <v>5805</v>
       </c>
       <c r="B124" t="s">
         <v>1164</v>
       </c>
       <c r="C124" t="s">
         <v>1165</v>
       </c>
       <c r="D124" t="s">
         <v>1166</v>
       </c>
       <c r="E124" t="s">
         <v>1167</v>
       </c>
       <c r="F124" t="s">
         <v>1168</v>
       </c>
       <c r="G124" t="s">
         <v>1169</v>
       </c>
       <c r="H124" t="s">
         <v>1170</v>
       </c>
       <c r="I124" t="s">
         <v>1171</v>
       </c>
       <c r="J124" t="s">
         <v>24</v>
       </c>
       <c r="K124" t="s">
         <v>25</v>
       </c>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124" t="s">
         <v>27</v>
       </c>
       <c r="N124" t="s">
         <v>28</v>
       </c>
       <c r="O124" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>5830</v>
+        <v>5811</v>
       </c>
       <c r="B125" t="s">
         <v>1173</v>
       </c>
       <c r="C125" t="s">
         <v>1174</v>
       </c>
       <c r="D125" t="s">
         <v>1175</v>
       </c>
       <c r="E125" t="s">
         <v>1176</v>
       </c>
       <c r="F125" t="s">
         <v>1177</v>
       </c>
       <c r="G125" t="s">
         <v>1178</v>
       </c>
       <c r="H125" t="s">
         <v>1179</v>
       </c>
       <c r="I125" t="s">
         <v>1180</v>
       </c>
       <c r="J125" t="s">
         <v>24</v>
       </c>
       <c r="K125" t="s">
         <v>25</v>
       </c>
       <c r="L125" t="s">
         <v>26</v>
       </c>
       <c r="M125" t="s">
         <v>27</v>
       </c>
       <c r="N125" t="s">
         <v>28</v>
       </c>
       <c r="O125" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>5866</v>
+        <v>5830</v>
       </c>
       <c r="B126" t="s">
         <v>1182</v>
       </c>
       <c r="C126" t="s">
         <v>1183</v>
       </c>
       <c r="D126" t="s">
         <v>1184</v>
       </c>
       <c r="E126" t="s">
         <v>1185</v>
       </c>
       <c r="F126" t="s">
         <v>1186</v>
       </c>
       <c r="G126" t="s">
         <v>1187</v>
       </c>
       <c r="H126" t="s">
         <v>1188</v>
       </c>
       <c r="I126" t="s">
         <v>1189</v>
       </c>
       <c r="J126" t="s">
         <v>24</v>
       </c>
       <c r="K126" t="s">
         <v>25</v>
       </c>
       <c r="L126" t="s">
         <v>26</v>
       </c>
       <c r="M126" t="s">
         <v>27</v>
       </c>
       <c r="N126" t="s">
         <v>28</v>
       </c>
       <c r="O126" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>5887</v>
+        <v>5866</v>
       </c>
       <c r="B127" t="s">
         <v>1191</v>
       </c>
       <c r="C127" t="s">
         <v>1192</v>
       </c>
       <c r="D127" t="s">
         <v>1193</v>
       </c>
       <c r="E127" t="s">
         <v>1194</v>
       </c>
       <c r="F127" t="s">
         <v>1195</v>
       </c>
       <c r="G127" t="s">
         <v>1196</v>
       </c>
       <c r="H127" t="s">
         <v>1197</v>
       </c>
       <c r="I127" t="s">
         <v>1198</v>
       </c>
       <c r="J127" t="s">
         <v>24</v>
       </c>
       <c r="K127" t="s">
         <v>25</v>
       </c>
       <c r="L127" t="s">
         <v>26</v>
       </c>
       <c r="M127" t="s">
         <v>27</v>
       </c>
       <c r="N127" t="s">
         <v>28</v>
       </c>
       <c r="O127" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>5907</v>
+        <v>5887</v>
       </c>
       <c r="B128" t="s">
         <v>1200</v>
       </c>
       <c r="C128" t="s">
         <v>1201</v>
       </c>
       <c r="D128" t="s">
         <v>1202</v>
       </c>
       <c r="E128" t="s">
         <v>1203</v>
       </c>
       <c r="F128" t="s">
         <v>1204</v>
       </c>
       <c r="G128" t="s">
         <v>1205</v>
       </c>
       <c r="H128" t="s">
         <v>1206</v>
       </c>
       <c r="I128" t="s">
         <v>1207</v>
       </c>
       <c r="J128" t="s">
         <v>24</v>
       </c>
       <c r="K128" t="s">
         <v>25</v>
       </c>
       <c r="L128" t="s">
         <v>26</v>
       </c>
       <c r="M128" t="s">
         <v>27</v>
       </c>
       <c r="N128" t="s">
         <v>28</v>
       </c>
       <c r="O128" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>5913</v>
+        <v>5907</v>
       </c>
       <c r="B129" t="s">
         <v>1209</v>
       </c>
       <c r="C129" t="s">
         <v>1210</v>
       </c>
       <c r="D129" t="s">
         <v>1211</v>
       </c>
       <c r="E129" t="s">
         <v>1212</v>
       </c>
       <c r="F129" t="s">
         <v>1213</v>
       </c>
       <c r="G129" t="s">
         <v>1214</v>
       </c>
       <c r="H129" t="s">
         <v>1215</v>
       </c>
       <c r="I129" t="s">
         <v>1216</v>
       </c>
       <c r="J129" t="s">
         <v>24</v>
       </c>
       <c r="K129" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L129" t="s">
         <v>26</v>
       </c>
       <c r="M129" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N129" t="s">
         <v>28</v>
       </c>
       <c r="O129" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>5932</v>
+        <v>5913</v>
       </c>
       <c r="B130" t="s">
         <v>1218</v>
       </c>
       <c r="C130" t="s">
         <v>1219</v>
       </c>
       <c r="D130" t="s">
         <v>1220</v>
       </c>
       <c r="E130" t="s">
         <v>1221</v>
       </c>
       <c r="F130" t="s">
         <v>1222</v>
       </c>
       <c r="G130" t="s">
         <v>1223</v>
       </c>
       <c r="H130" t="s">
         <v>1224</v>
       </c>
       <c r="I130" t="s">
         <v>1225</v>
       </c>
       <c r="J130" t="s">
         <v>24</v>
       </c>
       <c r="K130" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="L130" t="s">
         <v>26</v>
       </c>
       <c r="M130" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="N130" t="s">
         <v>28</v>
       </c>
       <c r="O130" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>5934</v>
+        <v>5932</v>
       </c>
       <c r="B131" t="s">
         <v>1227</v>
       </c>
       <c r="C131" t="s">
         <v>1228</v>
       </c>
       <c r="D131" t="s">
         <v>1229</v>
       </c>
       <c r="E131" t="s">
         <v>1230</v>
       </c>
       <c r="F131" t="s">
         <v>1231</v>
       </c>
       <c r="G131" t="s">
         <v>1232</v>
       </c>
       <c r="H131" t="s">
         <v>1233</v>
       </c>
       <c r="I131" t="s">
         <v>1234</v>
       </c>
       <c r="J131" t="s">
         <v>24</v>
       </c>
       <c r="K131" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L131" t="s">
         <v>26</v>
       </c>
       <c r="M131" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N131" t="s">
         <v>28</v>
       </c>
       <c r="O131" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>5953</v>
+        <v>5934</v>
       </c>
       <c r="B132" t="s">
         <v>1236</v>
       </c>
       <c r="C132" t="s">
         <v>1237</v>
       </c>
       <c r="D132" t="s">
         <v>1238</v>
       </c>
       <c r="E132" t="s">
         <v>1239</v>
       </c>
       <c r="F132" t="s">
         <v>1240</v>
       </c>
       <c r="G132" t="s">
         <v>1241</v>
       </c>
       <c r="H132" t="s">
         <v>1242</v>
       </c>
       <c r="I132" t="s">
         <v>1243</v>
       </c>
       <c r="J132" t="s">
         <v>24</v>
       </c>
       <c r="K132" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="L132" t="s">
         <v>26</v>
       </c>
       <c r="M132" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="N132" t="s">
         <v>28</v>
       </c>
       <c r="O132" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>5981</v>
+        <v>5953</v>
       </c>
       <c r="B133" t="s">
         <v>1245</v>
       </c>
       <c r="C133" t="s">
         <v>1246</v>
       </c>
       <c r="D133" t="s">
         <v>1247</v>
       </c>
       <c r="E133" t="s">
         <v>1248</v>
       </c>
       <c r="F133" t="s">
         <v>1249</v>
       </c>
       <c r="G133" t="s">
         <v>1250</v>
       </c>
       <c r="H133" t="s">
         <v>1251</v>
       </c>
       <c r="I133" t="s">
         <v>1252</v>
       </c>
       <c r="J133" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="K133" t="s">
+        <v>25</v>
+      </c>
+      <c r="L133" t="s">
+        <v>26</v>
+      </c>
+      <c r="M133" t="s">
+        <v>27</v>
+      </c>
+      <c r="N133" t="s">
+        <v>28</v>
+      </c>
+      <c r="O133" t="s">
         <v>1253</v>
-      </c>
-[...10 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>5986</v>
+        <v>5981</v>
       </c>
       <c r="B134" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D134" t="s">
         <v>1256</v>
       </c>
-      <c r="C134" t="s">
+      <c r="E134" t="s">
         <v>1257</v>
       </c>
-      <c r="D134" t="s">
+      <c r="F134" t="s">
         <v>1258</v>
       </c>
-      <c r="E134" t="s">
+      <c r="G134" t="s">
         <v>1259</v>
       </c>
-      <c r="F134" t="s">
+      <c r="H134" t="s">
         <v>1260</v>
       </c>
-      <c r="G134" t="s">
+      <c r="I134" t="s">
         <v>1261</v>
       </c>
-      <c r="H134" t="s">
+      <c r="J134" t="s">
+        <v>181</v>
+      </c>
+      <c r="K134" t="s">
         <v>1262</v>
       </c>
-      <c r="I134" t="s">
+      <c r="L134" t="s">
+        <v>183</v>
+      </c>
+      <c r="M134" t="s">
         <v>1263</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N134" t="s">
         <v>28</v>
       </c>
       <c r="O134" t="s">
         <v>1264</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>5989</v>
+        <v>5986</v>
       </c>
       <c r="B135" t="s">
         <v>1265</v>
       </c>
       <c r="C135" t="s">
         <v>1266</v>
       </c>
       <c r="D135" t="s">
         <v>1267</v>
       </c>
       <c r="E135" t="s">
         <v>1268</v>
       </c>
       <c r="F135" t="s">
         <v>1269</v>
       </c>
       <c r="G135" t="s">
         <v>1270</v>
       </c>
       <c r="H135" t="s">
         <v>1271</v>
       </c>
       <c r="I135" t="s">
         <v>1272</v>
       </c>
       <c r="J135" t="s">
         <v>24</v>
       </c>
       <c r="K135" t="s">
-        <v>784</v>
+        <v>87</v>
       </c>
       <c r="L135" t="s">
         <v>26</v>
       </c>
       <c r="M135" t="s">
-        <v>785</v>
+        <v>88</v>
       </c>
       <c r="N135" t="s">
         <v>28</v>
       </c>
       <c r="O135" t="s">
         <v>1273</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>6021</v>
+        <v>5989</v>
       </c>
       <c r="B136" t="s">
         <v>1274</v>
       </c>
       <c r="C136" t="s">
         <v>1275</v>
       </c>
       <c r="D136" t="s">
         <v>1276</v>
       </c>
       <c r="E136" t="s">
         <v>1277</v>
       </c>
       <c r="F136" t="s">
         <v>1278</v>
       </c>
       <c r="G136" t="s">
         <v>1279</v>
       </c>
       <c r="H136" t="s">
         <v>1280</v>
       </c>
       <c r="I136" t="s">
         <v>1281</v>
       </c>
       <c r="J136" t="s">
         <v>24</v>
       </c>
       <c r="K136" t="s">
-        <v>25</v>
+        <v>793</v>
       </c>
       <c r="L136" t="s">
         <v>26</v>
       </c>
       <c r="M136" t="s">
-        <v>27</v>
+        <v>794</v>
       </c>
       <c r="N136" t="s">
         <v>28</v>
       </c>
       <c r="O136" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>6180</v>
+        <v>6021</v>
       </c>
       <c r="B137" t="s">
         <v>1283</v>
       </c>
       <c r="C137" t="s">
         <v>1284</v>
       </c>
       <c r="D137" t="s">
         <v>1285</v>
       </c>
       <c r="E137" t="s">
         <v>1286</v>
       </c>
       <c r="F137" t="s">
         <v>1287</v>
       </c>
       <c r="G137" t="s">
         <v>1288</v>
       </c>
       <c r="H137" t="s">
         <v>1289</v>
       </c>
       <c r="I137" t="s">
         <v>1290</v>
       </c>
       <c r="J137" t="s">
         <v>24</v>
       </c>
       <c r="K137" t="s">
         <v>25</v>
       </c>
       <c r="L137" t="s">
         <v>26</v>
       </c>
       <c r="M137" t="s">
         <v>27</v>
       </c>
       <c r="N137" t="s">
         <v>28</v>
       </c>
       <c r="O137" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>6203</v>
+        <v>6180</v>
       </c>
       <c r="B138" t="s">
         <v>1292</v>
       </c>
       <c r="C138" t="s">
         <v>1293</v>
       </c>
       <c r="D138" t="s">
         <v>1294</v>
       </c>
       <c r="E138" t="s">
         <v>1295</v>
       </c>
       <c r="F138" t="s">
         <v>1296</v>
       </c>
       <c r="G138" t="s">
         <v>1297</v>
       </c>
       <c r="H138" t="s">
         <v>1298</v>
       </c>
       <c r="I138" t="s">
         <v>1299</v>
       </c>
       <c r="J138" t="s">
         <v>24</v>
       </c>
       <c r="K138" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L138" t="s">
         <v>26</v>
       </c>
       <c r="M138" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N138" t="s">
         <v>28</v>
       </c>
       <c r="O138" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>6208</v>
+        <v>6203</v>
       </c>
       <c r="B139" t="s">
         <v>1301</v>
       </c>
       <c r="C139" t="s">
         <v>1302</v>
       </c>
       <c r="D139" t="s">
         <v>1303</v>
       </c>
       <c r="E139" t="s">
         <v>1304</v>
       </c>
       <c r="F139" t="s">
         <v>1305</v>
       </c>
       <c r="G139" t="s">
         <v>1306</v>
       </c>
       <c r="H139" t="s">
         <v>1307</v>
       </c>
       <c r="I139" t="s">
         <v>1308</v>
       </c>
       <c r="J139" t="s">
         <v>24</v>
       </c>
       <c r="K139" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L139" t="s">
         <v>26</v>
       </c>
       <c r="M139" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N139" t="s">
         <v>28</v>
       </c>
       <c r="O139" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>6211</v>
+        <v>6208</v>
       </c>
       <c r="B140" t="s">
         <v>1310</v>
       </c>
       <c r="C140" t="s">
         <v>1311</v>
       </c>
       <c r="D140" t="s">
         <v>1312</v>
       </c>
       <c r="E140" t="s">
         <v>1313</v>
       </c>
       <c r="F140" t="s">
         <v>1314</v>
       </c>
       <c r="G140" t="s">
         <v>1315</v>
       </c>
       <c r="H140" t="s">
         <v>1316</v>
       </c>
       <c r="I140" t="s">
         <v>1317</v>
       </c>
       <c r="J140" t="s">
         <v>24</v>
       </c>
       <c r="K140" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L140" t="s">
         <v>26</v>
       </c>
       <c r="M140" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N140" t="s">
         <v>28</v>
       </c>
       <c r="O140" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>6255</v>
+        <v>6211</v>
       </c>
       <c r="B141" t="s">
         <v>1319</v>
       </c>
       <c r="C141" t="s">
         <v>1320</v>
       </c>
       <c r="D141" t="s">
         <v>1321</v>
       </c>
       <c r="E141" t="s">
         <v>1322</v>
       </c>
       <c r="F141" t="s">
         <v>1323</v>
       </c>
       <c r="G141" t="s">
         <v>1324</v>
       </c>
       <c r="H141" t="s">
         <v>1325</v>
       </c>
       <c r="I141" t="s">
         <v>1326</v>
       </c>
       <c r="J141" t="s">
         <v>24</v>
       </c>
       <c r="K141" t="s">
+        <v>87</v>
+      </c>
+      <c r="L141" t="s">
+        <v>26</v>
+      </c>
+      <c r="M141" t="s">
+        <v>88</v>
+      </c>
+      <c r="N141" t="s">
+        <v>28</v>
+      </c>
+      <c r="O141" t="s">
         <v>1327</v>
-      </c>
-[...10 lines deleted...]
-        <v>1329</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>6261</v>
+        <v>6255</v>
       </c>
       <c r="B142" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D142" t="s">
         <v>1330</v>
       </c>
-      <c r="C142" t="s">
+      <c r="E142" t="s">
         <v>1331</v>
       </c>
-      <c r="D142" t="s">
+      <c r="F142" t="s">
         <v>1332</v>
       </c>
-      <c r="E142" t="s">
+      <c r="G142" t="s">
         <v>1333</v>
       </c>
-      <c r="F142" t="s">
+      <c r="H142" t="s">
         <v>1334</v>
       </c>
-      <c r="G142" t="s">
+      <c r="I142" t="s">
         <v>1335</v>
       </c>
-      <c r="H142" t="s">
+      <c r="J142" t="s">
+        <v>24</v>
+      </c>
+      <c r="K142" t="s">
         <v>1336</v>
       </c>
-      <c r="I142" t="s">
+      <c r="L142" t="s">
+        <v>26</v>
+      </c>
+      <c r="M142" t="s">
         <v>1337</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>6263</v>
+        <v>6261</v>
       </c>
       <c r="B143" t="s">
         <v>1339</v>
       </c>
       <c r="C143" t="s">
         <v>1340</v>
       </c>
       <c r="D143" t="s">
         <v>1341</v>
       </c>
       <c r="E143" t="s">
         <v>1342</v>
       </c>
       <c r="F143" t="s">
         <v>1343</v>
       </c>
       <c r="G143" t="s">
         <v>1344</v>
       </c>
       <c r="H143" t="s">
         <v>1345</v>
       </c>
       <c r="I143" t="s">
         <v>1346</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="L143" t="s">
         <v>26</v>
       </c>
       <c r="M143" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>6274</v>
+        <v>6263</v>
       </c>
       <c r="B144" t="s">
         <v>1348</v>
       </c>
       <c r="C144" t="s">
         <v>1349</v>
       </c>
       <c r="D144" t="s">
         <v>1350</v>
       </c>
       <c r="E144" t="s">
         <v>1351</v>
       </c>
       <c r="F144" t="s">
         <v>1352</v>
       </c>
       <c r="G144" t="s">
         <v>1353</v>
       </c>
       <c r="H144" t="s">
         <v>1354</v>
       </c>
       <c r="I144" t="s">
         <v>1355</v>
       </c>
       <c r="J144" t="s">
         <v>24</v>
       </c>
       <c r="K144" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="N144" t="s">
         <v>28</v>
       </c>
       <c r="O144" t="s">
         <v>1356</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>6275</v>
+        <v>6274</v>
       </c>
       <c r="B145" t="s">
         <v>1357</v>
       </c>
       <c r="C145" t="s">
         <v>1358</v>
       </c>
       <c r="D145" t="s">
         <v>1359</v>
       </c>
       <c r="E145" t="s">
         <v>1360</v>
       </c>
       <c r="F145" t="s">
         <v>1361</v>
       </c>
       <c r="G145" t="s">
         <v>1362</v>
       </c>
       <c r="H145" t="s">
         <v>1363</v>
       </c>
       <c r="I145" t="s">
         <v>1364</v>
       </c>
       <c r="J145" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="K145" t="s">
-        <v>432</v>
+        <v>25</v>
       </c>
       <c r="L145" t="s">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="M145" t="s">
-        <v>434</v>
+        <v>27</v>
       </c>
       <c r="N145" t="s">
         <v>28</v>
       </c>
       <c r="O145" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>6337</v>
+        <v>6275</v>
       </c>
       <c r="B146" t="s">
         <v>1366</v>
       </c>
       <c r="C146" t="s">
         <v>1367</v>
       </c>
       <c r="D146" t="s">
         <v>1368</v>
       </c>
       <c r="E146" t="s">
         <v>1369</v>
       </c>
       <c r="F146" t="s">
         <v>1370</v>
       </c>
       <c r="G146" t="s">
         <v>1371</v>
       </c>
       <c r="H146" t="s">
         <v>1372</v>
       </c>
       <c r="I146" t="s">
         <v>1373</v>
       </c>
       <c r="J146" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
       <c r="K146" t="s">
-        <v>58</v>
+        <v>441</v>
       </c>
       <c r="L146" t="s">
-        <v>26</v>
+        <v>183</v>
       </c>
       <c r="M146" t="s">
-        <v>59</v>
+        <v>443</v>
       </c>
       <c r="N146" t="s">
         <v>28</v>
       </c>
       <c r="O146" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>6460</v>
+        <v>6337</v>
       </c>
       <c r="B147" t="s">
         <v>1375</v>
       </c>
       <c r="C147" t="s">
         <v>1376</v>
       </c>
       <c r="D147" t="s">
         <v>1377</v>
       </c>
       <c r="E147" t="s">
         <v>1378</v>
       </c>
       <c r="F147" t="s">
         <v>1379</v>
       </c>
       <c r="G147" t="s">
         <v>1380</v>
       </c>
       <c r="H147" t="s">
         <v>1381</v>
       </c>
       <c r="I147" t="s">
         <v>1382</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="N147" t="s">
         <v>28</v>
       </c>
       <c r="O147" t="s">
         <v>1383</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>6468</v>
+        <v>6460</v>
       </c>
       <c r="B148" t="s">
         <v>1384</v>
       </c>
       <c r="C148" t="s">
         <v>1385</v>
       </c>
       <c r="D148" t="s">
         <v>1386</v>
       </c>
       <c r="E148" t="s">
         <v>1387</v>
       </c>
       <c r="F148" t="s">
         <v>1388</v>
       </c>
       <c r="G148" t="s">
         <v>1389</v>
       </c>
       <c r="H148" t="s">
         <v>1390</v>
       </c>
       <c r="I148" t="s">
         <v>1391</v>
       </c>
       <c r="J148" t="s">
         <v>24</v>
       </c>
       <c r="K148" t="s">
         <v>25</v>
       </c>
       <c r="L148" t="s">
         <v>26</v>
       </c>
       <c r="M148" t="s">
         <v>27</v>
       </c>
       <c r="N148" t="s">
         <v>28</v>
       </c>
       <c r="O148" t="s">
         <v>1392</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>6761</v>
+        <v>6468</v>
       </c>
       <c r="B149" t="s">
         <v>1393</v>
       </c>
       <c r="C149" t="s">
         <v>1394</v>
       </c>
       <c r="D149" t="s">
         <v>1395</v>
       </c>
       <c r="E149" t="s">
         <v>1396</v>
       </c>
       <c r="F149" t="s">
         <v>1397</v>
       </c>
       <c r="G149" t="s">
         <v>1398</v>
       </c>
       <c r="H149" t="s">
         <v>1399</v>
       </c>
       <c r="I149" t="s">
         <v>1400</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
         <v>25</v>
       </c>
       <c r="L149" t="s">
         <v>26</v>
       </c>
       <c r="M149" t="s">
         <v>27</v>
       </c>
       <c r="N149" t="s">
         <v>28</v>
       </c>
       <c r="O149" t="s">
         <v>1401</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>6765</v>
+        <v>6761</v>
       </c>
       <c r="B150" t="s">
         <v>1402</v>
       </c>
       <c r="C150" t="s">
         <v>1403</v>
       </c>
       <c r="D150" t="s">
         <v>1404</v>
       </c>
       <c r="E150" t="s">
         <v>1405</v>
       </c>
       <c r="F150" t="s">
         <v>1406</v>
       </c>
       <c r="G150" t="s">
         <v>1407</v>
       </c>
       <c r="H150" t="s">
         <v>1408</v>
       </c>
       <c r="I150" t="s">
         <v>1409</v>
       </c>
       <c r="J150" t="s">
         <v>24</v>
       </c>
       <c r="K150" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L150" t="s">
         <v>26</v>
       </c>
       <c r="M150" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N150" t="s">
         <v>28</v>
       </c>
       <c r="O150" t="s">
         <v>1410</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>8265</v>
+        <v>6765</v>
       </c>
       <c r="B151" t="s">
         <v>1411</v>
       </c>
       <c r="C151" t="s">
         <v>1412</v>
       </c>
       <c r="D151" t="s">
         <v>1413</v>
       </c>
       <c r="E151" t="s">
         <v>1414</v>
       </c>
       <c r="F151" t="s">
         <v>1415</v>
       </c>
       <c r="G151" t="s">
         <v>1416</v>
       </c>
       <c r="H151" t="s">
         <v>1417</v>
       </c>
       <c r="I151" t="s">
         <v>1418</v>
       </c>
       <c r="J151" t="s">
         <v>24</v>
       </c>
       <c r="K151" t="s">
+        <v>87</v>
+      </c>
+      <c r="L151" t="s">
+        <v>26</v>
+      </c>
+      <c r="M151" t="s">
+        <v>88</v>
+      </c>
+      <c r="N151" t="s">
+        <v>28</v>
+      </c>
+      <c r="O151" t="s">
         <v>1419</v>
-      </c>
-[...10 lines deleted...]
-        <v>1421</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>8289</v>
+        <v>8265</v>
       </c>
       <c r="B152" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D152" t="s">
         <v>1422</v>
       </c>
-      <c r="C152" t="s">
+      <c r="E152" t="s">
         <v>1423</v>
       </c>
-      <c r="D152" t="s">
+      <c r="F152" t="s">
         <v>1424</v>
       </c>
-      <c r="E152" t="s">
+      <c r="G152" t="s">
         <v>1425</v>
       </c>
-      <c r="F152" t="s">
+      <c r="H152" t="s">
         <v>1426</v>
       </c>
-      <c r="G152" t="s">
+      <c r="I152" t="s">
         <v>1427</v>
       </c>
-      <c r="H152" t="s">
+      <c r="J152" t="s">
+        <v>24</v>
+      </c>
+      <c r="K152" t="s">
         <v>1428</v>
       </c>
-      <c r="I152" t="s">
+      <c r="L152" t="s">
+        <v>26</v>
+      </c>
+      <c r="M152" t="s">
         <v>1429</v>
-      </c>
-[...10 lines deleted...]
-        <v>186</v>
       </c>
       <c r="N152" t="s">
         <v>28</v>
       </c>
       <c r="O152" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>8353</v>
+        <v>8289</v>
       </c>
       <c r="B153" t="s">
         <v>1431</v>
       </c>
       <c r="C153" t="s">
         <v>1432</v>
       </c>
       <c r="D153" t="s">
         <v>1433</v>
       </c>
       <c r="E153" t="s">
         <v>1434</v>
       </c>
       <c r="F153" t="s">
         <v>1435</v>
       </c>
       <c r="G153" t="s">
         <v>1436</v>
       </c>
       <c r="H153" t="s">
         <v>1437</v>
       </c>
       <c r="I153" t="s">
         <v>1438</v>
       </c>
       <c r="J153" t="s">
         <v>24</v>
       </c>
       <c r="K153" t="s">
-        <v>78</v>
+        <v>194</v>
       </c>
       <c r="L153" t="s">
         <v>26</v>
       </c>
       <c r="M153" t="s">
-        <v>79</v>
+        <v>195</v>
       </c>
       <c r="N153" t="s">
         <v>28</v>
       </c>
       <c r="O153" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>8402</v>
+        <v>8353</v>
       </c>
       <c r="B154" t="s">
         <v>1440</v>
       </c>
       <c r="C154" t="s">
         <v>1441</v>
       </c>
       <c r="D154" t="s">
         <v>1442</v>
       </c>
       <c r="E154" t="s">
         <v>1443</v>
       </c>
       <c r="F154" t="s">
         <v>1444</v>
       </c>
       <c r="G154" t="s">
         <v>1445</v>
       </c>
       <c r="H154" t="s">
         <v>1446</v>
       </c>
       <c r="I154" t="s">
         <v>1447</v>
       </c>
       <c r="J154" t="s">
         <v>24</v>
       </c>
       <c r="K154" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L154" t="s">
         <v>26</v>
       </c>
       <c r="M154" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N154" t="s">
         <v>28</v>
       </c>
       <c r="O154" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>8914</v>
+        <v>8402</v>
       </c>
       <c r="B155" t="s">
         <v>1449</v>
       </c>
       <c r="C155" t="s">
         <v>1450</v>
       </c>
       <c r="D155" t="s">
         <v>1451</v>
       </c>
       <c r="E155" t="s">
         <v>1452</v>
       </c>
       <c r="F155" t="s">
         <v>1453</v>
       </c>
       <c r="G155" t="s">
         <v>1454</v>
       </c>
       <c r="H155" t="s">
         <v>1455</v>
       </c>
       <c r="I155" t="s">
         <v>1456</v>
       </c>
       <c r="J155" t="s">
         <v>24</v>
       </c>
       <c r="K155" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="L155" t="s">
         <v>26</v>
       </c>
       <c r="M155" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="N155" t="s">
         <v>28</v>
       </c>
       <c r="O155" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>8918</v>
+        <v>8914</v>
       </c>
       <c r="B156" t="s">
         <v>1458</v>
       </c>
       <c r="C156" t="s">
         <v>1459</v>
       </c>
       <c r="D156" t="s">
         <v>1460</v>
       </c>
       <c r="E156" t="s">
         <v>1461</v>
       </c>
       <c r="F156" t="s">
         <v>1462</v>
       </c>
       <c r="G156" t="s">
         <v>1463</v>
       </c>
       <c r="H156" t="s">
         <v>1464</v>
       </c>
       <c r="I156" t="s">
         <v>1465</v>
       </c>
       <c r="J156" t="s">
         <v>24</v>
       </c>
       <c r="K156" t="s">
         <v>25</v>
       </c>
       <c r="L156" t="s">
         <v>26</v>
       </c>
       <c r="M156" t="s">
         <v>27</v>
       </c>
       <c r="N156" t="s">
         <v>28</v>
       </c>
       <c r="O156" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>8945</v>
+        <v>8918</v>
       </c>
       <c r="B157" t="s">
         <v>1467</v>
       </c>
       <c r="C157" t="s">
         <v>1468</v>
       </c>
       <c r="D157" t="s">
         <v>1469</v>
       </c>
       <c r="E157" t="s">
         <v>1470</v>
       </c>
       <c r="F157" t="s">
         <v>1471</v>
       </c>
       <c r="G157" t="s">
         <v>1472</v>
       </c>
       <c r="H157" t="s">
         <v>1473</v>
       </c>
       <c r="I157" t="s">
         <v>1474</v>
       </c>
       <c r="J157" t="s">
         <v>24</v>
       </c>
       <c r="K157" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L157" t="s">
         <v>26</v>
       </c>
       <c r="M157" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N157" t="s">
         <v>28</v>
       </c>
       <c r="O157" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>10098</v>
+        <v>8945</v>
       </c>
       <c r="B158" t="s">
         <v>1476</v>
       </c>
       <c r="C158" t="s">
         <v>1477</v>
       </c>
       <c r="D158" t="s">
         <v>1478</v>
       </c>
       <c r="E158" t="s">
         <v>1479</v>
       </c>
       <c r="F158" t="s">
         <v>1480</v>
       </c>
       <c r="G158" t="s">
         <v>1481</v>
       </c>
       <c r="H158" t="s">
         <v>1482</v>
       </c>
       <c r="I158" t="s">
         <v>1483</v>
       </c>
       <c r="J158" t="s">
         <v>24</v>
       </c>
       <c r="K158" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="L158" t="s">
         <v>26</v>
       </c>
       <c r="M158" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="N158" t="s">
         <v>28</v>
       </c>
       <c r="O158" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>10412</v>
+        <v>10098</v>
       </c>
       <c r="B159" t="s">
         <v>1485</v>
       </c>
       <c r="C159" t="s">
         <v>1486</v>
       </c>
       <c r="D159" t="s">
         <v>1487</v>
       </c>
       <c r="E159" t="s">
         <v>1488</v>
       </c>
       <c r="F159" t="s">
         <v>1489</v>
       </c>
       <c r="G159" t="s">
         <v>1490</v>
       </c>
       <c r="H159" t="s">
         <v>1491</v>
       </c>
       <c r="I159" t="s">
         <v>1492</v>
       </c>
       <c r="J159" t="s">
         <v>24</v>
       </c>
       <c r="K159" t="s">
         <v>25</v>
       </c>
       <c r="L159" t="s">
         <v>26</v>
       </c>
       <c r="M159" t="s">
         <v>27</v>
       </c>
       <c r="N159" t="s">
         <v>28</v>
       </c>
       <c r="O159" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>10647</v>
+        <v>10412</v>
       </c>
       <c r="B160" t="s">
         <v>1494</v>
       </c>
       <c r="C160" t="s">
         <v>1495</v>
       </c>
       <c r="D160" t="s">
         <v>1496</v>
       </c>
       <c r="E160" t="s">
         <v>1497</v>
       </c>
       <c r="F160" t="s">
         <v>1498</v>
       </c>
       <c r="G160" t="s">
         <v>1499</v>
       </c>
       <c r="H160" t="s">
         <v>1500</v>
       </c>
       <c r="I160" t="s">
         <v>1501</v>
       </c>
       <c r="J160" t="s">
         <v>24</v>
       </c>
       <c r="K160" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L160" t="s">
         <v>26</v>
       </c>
       <c r="M160" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N160" t="s">
         <v>28</v>
       </c>
       <c r="O160" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>10930</v>
+        <v>10647</v>
       </c>
       <c r="B161" t="s">
         <v>1503</v>
       </c>
       <c r="C161" t="s">
         <v>1504</v>
       </c>
       <c r="D161" t="s">
         <v>1505</v>
       </c>
       <c r="E161" t="s">
         <v>1506</v>
       </c>
       <c r="F161" t="s">
         <v>1507</v>
       </c>
       <c r="G161" t="s">
         <v>1508</v>
       </c>
       <c r="H161" t="s">
         <v>1509</v>
       </c>
       <c r="I161" t="s">
         <v>1510</v>
       </c>
       <c r="J161" t="s">
+        <v>24</v>
+      </c>
+      <c r="K161" t="s">
+        <v>87</v>
+      </c>
+      <c r="L161" t="s">
+        <v>26</v>
+      </c>
+      <c r="M161" t="s">
+        <v>88</v>
+      </c>
+      <c r="N161" t="s">
+        <v>28</v>
+      </c>
+      <c r="O161" t="s">
         <v>1511</v>
-      </c>
-[...13 lines deleted...]
-        <v>1513</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>10947</v>
+        <v>10930</v>
       </c>
       <c r="B162" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D162" t="s">
         <v>1514</v>
       </c>
-      <c r="C162" t="s">
+      <c r="E162" t="s">
         <v>1515</v>
       </c>
-      <c r="D162" t="s">
+      <c r="F162" t="s">
         <v>1516</v>
       </c>
-      <c r="E162" t="s">
+      <c r="G162" t="s">
         <v>1517</v>
       </c>
-      <c r="F162" t="s">
+      <c r="H162" t="s">
         <v>1518</v>
       </c>
-      <c r="G162" t="s">
+      <c r="I162" t="s">
         <v>1519</v>
       </c>
-      <c r="H162" t="s">
+      <c r="J162" t="s">
         <v>1520</v>
       </c>
-      <c r="I162" t="s">
+      <c r="K162" t="s">
+        <v>934</v>
+      </c>
+      <c r="L162" t="s">
         <v>1521</v>
       </c>
-      <c r="J162" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M162" t="s">
-        <v>79</v>
+        <v>935</v>
       </c>
       <c r="N162" t="s">
         <v>28</v>
       </c>
       <c r="O162" t="s">
         <v>1522</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>10951</v>
+        <v>10947</v>
       </c>
       <c r="B163" t="s">
         <v>1523</v>
       </c>
       <c r="C163" t="s">
         <v>1524</v>
       </c>
       <c r="D163" t="s">
         <v>1525</v>
       </c>
       <c r="E163" t="s">
         <v>1526</v>
       </c>
       <c r="F163" t="s">
         <v>1527</v>
       </c>
       <c r="G163" t="s">
         <v>1528</v>
       </c>
       <c r="H163" t="s">
         <v>1529</v>
       </c>
       <c r="I163" t="s">
         <v>1530</v>
       </c>
       <c r="J163" t="s">
         <v>24</v>
       </c>
       <c r="K163" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="L163" t="s">
         <v>26</v>
       </c>
       <c r="M163" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="N163" t="s">
         <v>28</v>
       </c>
       <c r="O163" t="s">
         <v>1531</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>11287</v>
+        <v>10951</v>
       </c>
       <c r="B164" t="s">
         <v>1532</v>
       </c>
       <c r="C164" t="s">
         <v>1533</v>
       </c>
       <c r="D164" t="s">
         <v>1534</v>
       </c>
       <c r="E164" t="s">
         <v>1535</v>
       </c>
       <c r="F164" t="s">
         <v>1536</v>
       </c>
       <c r="G164" t="s">
         <v>1537</v>
       </c>
       <c r="H164" t="s">
         <v>1538</v>
       </c>
       <c r="I164" t="s">
         <v>1539</v>
       </c>
       <c r="J164" t="s">
         <v>24</v>
       </c>
       <c r="K164" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="L164" t="s">
         <v>26</v>
       </c>
       <c r="M164" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="N164" t="s">
         <v>28</v>
       </c>
       <c r="O164" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>58060</v>
+        <v>11287</v>
       </c>
       <c r="B165" t="s">
         <v>1541</v>
       </c>
       <c r="C165" t="s">
         <v>1542</v>
       </c>
       <c r="D165" t="s">
         <v>1543</v>
       </c>
       <c r="E165" t="s">
         <v>1544</v>
       </c>
       <c r="F165" t="s">
         <v>1545</v>
       </c>
       <c r="G165" t="s">
         <v>1546</v>
       </c>
       <c r="H165" t="s">
         <v>1547</v>
       </c>
       <c r="I165" t="s">
         <v>1548</v>
       </c>
       <c r="J165" t="s">
         <v>24</v>
       </c>
       <c r="K165" t="s">
+        <v>87</v>
+      </c>
+      <c r="L165" t="s">
+        <v>26</v>
+      </c>
+      <c r="M165" t="s">
+        <v>88</v>
+      </c>
+      <c r="N165" t="s">
+        <v>28</v>
+      </c>
+      <c r="O165" t="s">
         <v>1549</v>
-      </c>
-[...10 lines deleted...]
-        <v>1551</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>58066</v>
+        <v>58060</v>
       </c>
       <c r="B166" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D166" t="s">
         <v>1552</v>
       </c>
-      <c r="C166" t="s">
+      <c r="E166" t="s">
         <v>1553</v>
       </c>
-      <c r="D166" t="s">
+      <c r="F166" t="s">
         <v>1554</v>
       </c>
-      <c r="E166" t="s">
+      <c r="G166" t="s">
         <v>1555</v>
       </c>
-      <c r="F166" t="s">
+      <c r="H166" t="s">
         <v>1556</v>
       </c>
-      <c r="G166" t="s">
+      <c r="I166" t="s">
         <v>1557</v>
       </c>
-      <c r="H166" t="s">
+      <c r="J166" t="s">
+        <v>24</v>
+      </c>
+      <c r="K166" t="s">
         <v>1558</v>
       </c>
-      <c r="I166" t="s">
+      <c r="L166" t="s">
+        <v>26</v>
+      </c>
+      <c r="M166" t="s">
         <v>1559</v>
-      </c>
-[...10 lines deleted...]
-        <v>926</v>
       </c>
       <c r="N166" t="s">
         <v>28</v>
       </c>
       <c r="O166" t="s">
         <v>1560</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>58120</v>
+        <v>58066</v>
       </c>
       <c r="B167" t="s">
         <v>1561</v>
       </c>
       <c r="C167" t="s">
         <v>1562</v>
       </c>
       <c r="D167" t="s">
         <v>1563</v>
       </c>
       <c r="E167" t="s">
         <v>1564</v>
       </c>
       <c r="F167" t="s">
         <v>1565</v>
       </c>
       <c r="G167" t="s">
         <v>1566</v>
       </c>
       <c r="H167" t="s">
         <v>1567</v>
       </c>
       <c r="I167" t="s">
         <v>1568</v>
       </c>
       <c r="J167" t="s">
         <v>24</v>
       </c>
       <c r="K167" t="s">
-        <v>25</v>
+        <v>934</v>
       </c>
       <c r="L167" t="s">
         <v>26</v>
       </c>
       <c r="M167" t="s">
-        <v>27</v>
+        <v>935</v>
       </c>
       <c r="N167" t="s">
         <v>28</v>
       </c>
       <c r="O167" t="s">
         <v>1569</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>58122</v>
+        <v>58120</v>
       </c>
       <c r="B168" t="s">
         <v>1570</v>
       </c>
       <c r="C168" t="s">
         <v>1571</v>
       </c>
       <c r="D168" t="s">
         <v>1572</v>
       </c>
       <c r="E168" t="s">
         <v>1573</v>
       </c>
       <c r="F168" t="s">
         <v>1574</v>
       </c>
       <c r="G168" t="s">
         <v>1575</v>
       </c>
       <c r="H168" t="s">
         <v>1576</v>
       </c>
       <c r="I168" t="s">
         <v>1577</v>
       </c>
       <c r="J168" t="s">
         <v>24</v>
       </c>
       <c r="K168" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N168" t="s">
         <v>28</v>
       </c>
       <c r="O168" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>58218</v>
+        <v>58122</v>
       </c>
       <c r="B169" t="s">
         <v>1579</v>
       </c>
       <c r="C169" t="s">
         <v>1580</v>
       </c>
       <c r="D169" t="s">
         <v>1581</v>
       </c>
       <c r="E169" t="s">
         <v>1582</v>
       </c>
       <c r="F169" t="s">
         <v>1583</v>
       </c>
       <c r="G169" t="s">
         <v>1584</v>
       </c>
       <c r="H169" t="s">
         <v>1585</v>
       </c>
       <c r="I169" t="s">
         <v>1586</v>
       </c>
       <c r="J169" t="s">
         <v>24</v>
       </c>
       <c r="K169" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N169" t="s">
         <v>28</v>
       </c>
       <c r="O169" t="s">
         <v>1587</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>58223</v>
+        <v>58218</v>
       </c>
       <c r="B170" t="s">
         <v>1588</v>
       </c>
       <c r="C170" t="s">
         <v>1589</v>
       </c>
       <c r="D170" t="s">
         <v>1590</v>
       </c>
       <c r="E170" t="s">
         <v>1591</v>
       </c>
       <c r="F170" t="s">
         <v>1592</v>
       </c>
       <c r="G170" t="s">
         <v>1593</v>
       </c>
       <c r="H170" t="s">
         <v>1594</v>
       </c>
       <c r="I170" t="s">
         <v>1595</v>
       </c>
       <c r="J170" t="s">
         <v>24</v>
       </c>
       <c r="K170" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L170" t="s">
         <v>26</v>
       </c>
       <c r="M170" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N170" t="s">
         <v>28</v>
       </c>
       <c r="O170" t="s">
         <v>1596</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>58240</v>
+        <v>58223</v>
       </c>
       <c r="B171" t="s">
         <v>1597</v>
       </c>
       <c r="C171" t="s">
         <v>1598</v>
       </c>
       <c r="D171" t="s">
         <v>1599</v>
       </c>
       <c r="E171" t="s">
         <v>1600</v>
       </c>
       <c r="F171" t="s">
         <v>1601</v>
       </c>
       <c r="G171" t="s">
         <v>1602</v>
       </c>
       <c r="H171" t="s">
         <v>1603</v>
       </c>
       <c r="I171" t="s">
         <v>1604</v>
       </c>
       <c r="J171" t="s">
         <v>24</v>
       </c>
       <c r="K171" t="s">
+        <v>87</v>
+      </c>
+      <c r="L171" t="s">
+        <v>26</v>
+      </c>
+      <c r="M171" t="s">
+        <v>88</v>
+      </c>
+      <c r="N171" t="s">
+        <v>28</v>
+      </c>
+      <c r="O171" t="s">
         <v>1605</v>
-      </c>
-[...10 lines deleted...]
-        <v>1607</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>58259</v>
+        <v>58240</v>
       </c>
       <c r="B172" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D172" t="s">
         <v>1608</v>
       </c>
-      <c r="C172" t="s">
+      <c r="E172" t="s">
         <v>1609</v>
       </c>
-      <c r="D172" t="s">
+      <c r="F172" t="s">
         <v>1610</v>
       </c>
-      <c r="E172" t="s">
+      <c r="G172" t="s">
         <v>1611</v>
       </c>
-      <c r="F172" t="s">
+      <c r="H172" t="s">
         <v>1612</v>
       </c>
-      <c r="G172" t="s">
+      <c r="I172" t="s">
         <v>1613</v>
       </c>
-      <c r="H172" t="s">
+      <c r="J172" t="s">
+        <v>24</v>
+      </c>
+      <c r="K172" t="s">
         <v>1614</v>
       </c>
-      <c r="I172" t="s">
+      <c r="L172" t="s">
+        <v>26</v>
+      </c>
+      <c r="M172" t="s">
         <v>1615</v>
       </c>
-      <c r="J172" t="s">
-[...2 lines deleted...]
-      <c r="K172" t="s">
+      <c r="N172" t="s">
+        <v>28</v>
+      </c>
+      <c r="O172" t="s">
         <v>1616</v>
-      </c>
-[...10 lines deleted...]
-        <v>1618</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>64637</v>
+        <v>58259</v>
       </c>
       <c r="B173" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D173" t="s">
         <v>1619</v>
       </c>
-      <c r="C173" t="s">
+      <c r="E173" t="s">
         <v>1620</v>
       </c>
-      <c r="D173" t="s">
+      <c r="F173" t="s">
         <v>1621</v>
       </c>
-      <c r="E173" t="s">
+      <c r="G173" t="s">
         <v>1622</v>
       </c>
-      <c r="F173" t="s">
+      <c r="H173" t="s">
         <v>1623</v>
       </c>
-      <c r="G173" t="s">
+      <c r="I173" t="s">
         <v>1624</v>
       </c>
-      <c r="H173" t="s">
+      <c r="J173" t="s">
+        <v>24</v>
+      </c>
+      <c r="K173" t="s">
         <v>1625</v>
       </c>
-      <c r="I173" t="s">
+      <c r="L173" t="s">
+        <v>26</v>
+      </c>
+      <c r="M173" t="s">
         <v>1626</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
       <c r="N173" t="s">
         <v>28</v>
       </c>
       <c r="O173" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>64689</v>
+        <v>64637</v>
       </c>
       <c r="B174" t="s">
         <v>1628</v>
       </c>
       <c r="C174" t="s">
         <v>1629</v>
       </c>
       <c r="D174" t="s">
         <v>1630</v>
       </c>
       <c r="E174" t="s">
         <v>1631</v>
       </c>
       <c r="F174" t="s">
         <v>1632</v>
       </c>
       <c r="G174" t="s">
         <v>1633</v>
       </c>
       <c r="H174" t="s">
         <v>1634</v>
       </c>
       <c r="I174" t="s">
         <v>1635</v>
       </c>
       <c r="J174" t="s">
         <v>24</v>
       </c>
       <c r="K174" t="s">
-        <v>362</v>
+        <v>67</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174" t="s">
-        <v>363</v>
+        <v>68</v>
       </c>
       <c r="N174" t="s">
         <v>28</v>
       </c>
       <c r="O174" t="s">
         <v>1636</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>65000</v>
+        <v>64689</v>
       </c>
       <c r="B175" t="s">
         <v>1637</v>
       </c>
       <c r="C175" t="s">
         <v>1638</v>
       </c>
       <c r="D175" t="s">
         <v>1639</v>
       </c>
       <c r="E175" t="s">
         <v>1640</v>
       </c>
       <c r="F175" t="s">
         <v>1641</v>
       </c>
       <c r="G175" t="s">
         <v>1642</v>
       </c>
       <c r="H175" t="s">
         <v>1643</v>
       </c>
       <c r="I175" t="s">
         <v>1644</v>
       </c>
       <c r="J175" t="s">
         <v>24</v>
       </c>
       <c r="K175" t="s">
-        <v>25</v>
+        <v>371</v>
       </c>
       <c r="L175" t="s">
         <v>26</v>
       </c>
       <c r="M175" t="s">
-        <v>27</v>
+        <v>372</v>
       </c>
       <c r="N175" t="s">
         <v>28</v>
       </c>
       <c r="O175" t="s">
         <v>1645</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>65001</v>
+        <v>65000</v>
       </c>
       <c r="B176" t="s">
         <v>1646</v>
       </c>
       <c r="C176" t="s">
         <v>1647</v>
       </c>
       <c r="D176" t="s">
         <v>1648</v>
       </c>
       <c r="E176" t="s">
         <v>1649</v>
       </c>
       <c r="F176" t="s">
         <v>1650</v>
       </c>
       <c r="G176" t="s">
         <v>1651</v>
       </c>
       <c r="H176" t="s">
         <v>1652</v>
       </c>
       <c r="I176" t="s">
         <v>1653</v>
       </c>
       <c r="J176" t="s">
         <v>24</v>
       </c>
       <c r="K176" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L176" t="s">
         <v>26</v>
       </c>
       <c r="M176" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N176" t="s">
         <v>28</v>
       </c>
       <c r="O176" t="s">
         <v>1654</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>65002</v>
+        <v>65001</v>
       </c>
       <c r="B177" t="s">
         <v>1655</v>
       </c>
       <c r="C177" t="s">
         <v>1656</v>
       </c>
       <c r="D177" t="s">
         <v>1657</v>
       </c>
       <c r="E177" t="s">
         <v>1658</v>
       </c>
       <c r="F177" t="s">
         <v>1659</v>
       </c>
       <c r="G177" t="s">
         <v>1660</v>
       </c>
       <c r="H177" t="s">
         <v>1661</v>
       </c>
       <c r="I177" t="s">
         <v>1662</v>
       </c>
       <c r="J177" t="s">
         <v>24</v>
       </c>
       <c r="K177" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="N177" t="s">
         <v>28</v>
       </c>
       <c r="O177" t="s">
         <v>1663</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>65003</v>
+        <v>65002</v>
       </c>
       <c r="B178" t="s">
         <v>1664</v>
       </c>
       <c r="C178" t="s">
         <v>1665</v>
       </c>
       <c r="D178" t="s">
         <v>1666</v>
       </c>
       <c r="E178" t="s">
         <v>1667</v>
       </c>
       <c r="F178" t="s">
         <v>1668</v>
       </c>
       <c r="G178" t="s">
         <v>1669</v>
       </c>
       <c r="H178" t="s">
         <v>1670</v>
       </c>
       <c r="I178" t="s">
         <v>1671</v>
       </c>
       <c r="J178" t="s">
         <v>24</v>
       </c>
       <c r="K178" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L178" t="s">
         <v>26</v>
       </c>
       <c r="M178" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N178" t="s">
         <v>28</v>
       </c>
       <c r="O178" t="s">
         <v>1672</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>65004</v>
+        <v>65003</v>
       </c>
       <c r="B179" t="s">
         <v>1673</v>
       </c>
       <c r="C179" t="s">
         <v>1674</v>
       </c>
       <c r="D179" t="s">
         <v>1675</v>
       </c>
       <c r="E179" t="s">
         <v>1676</v>
       </c>
       <c r="F179" t="s">
         <v>1677</v>
       </c>
       <c r="G179" t="s">
         <v>1678</v>
       </c>
       <c r="H179" t="s">
         <v>1679</v>
       </c>
       <c r="I179" t="s">
         <v>1680</v>
       </c>
       <c r="J179" t="s">
         <v>24</v>
       </c>
       <c r="K179" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L179" t="s">
         <v>26</v>
       </c>
       <c r="M179" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N179" t="s">
         <v>28</v>
       </c>
       <c r="O179" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>65005</v>
+        <v>65004</v>
       </c>
       <c r="B180" t="s">
         <v>1682</v>
       </c>
       <c r="C180" t="s">
         <v>1683</v>
       </c>
       <c r="D180" t="s">
         <v>1684</v>
       </c>
       <c r="E180" t="s">
         <v>1685</v>
       </c>
       <c r="F180" t="s">
         <v>1686</v>
       </c>
       <c r="G180" t="s">
         <v>1687</v>
       </c>
       <c r="H180" t="s">
         <v>1688</v>
       </c>
       <c r="I180" t="s">
         <v>1689</v>
       </c>
       <c r="J180" t="s">
         <v>24</v>
       </c>
       <c r="K180" t="s">
+        <v>87</v>
+      </c>
+      <c r="L180" t="s">
+        <v>26</v>
+      </c>
+      <c r="M180" t="s">
+        <v>88</v>
+      </c>
+      <c r="N180" t="s">
+        <v>28</v>
+      </c>
+      <c r="O180" t="s">
         <v>1690</v>
-      </c>
-[...10 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>65006</v>
+        <v>65005</v>
       </c>
       <c r="B181" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D181" t="s">
         <v>1693</v>
       </c>
-      <c r="C181" t="s">
+      <c r="E181" t="s">
         <v>1694</v>
       </c>
-      <c r="D181" t="s">
+      <c r="F181" t="s">
         <v>1695</v>
       </c>
-      <c r="E181" t="s">
+      <c r="G181" t="s">
         <v>1696</v>
       </c>
-      <c r="F181" t="s">
+      <c r="H181" t="s">
         <v>1697</v>
       </c>
-      <c r="G181" t="s">
+      <c r="I181" t="s">
         <v>1698</v>
       </c>
-      <c r="H181" t="s">
+      <c r="J181" t="s">
+        <v>24</v>
+      </c>
+      <c r="K181" t="s">
         <v>1699</v>
       </c>
-      <c r="I181" t="s">
+      <c r="L181" t="s">
+        <v>26</v>
+      </c>
+      <c r="M181" t="s">
         <v>1700</v>
       </c>
-      <c r="J181" t="s">
-[...2 lines deleted...]
-      <c r="K181" t="s">
+      <c r="N181" t="s">
+        <v>28</v>
+      </c>
+      <c r="O181" t="s">
         <v>1701</v>
-      </c>
-[...10 lines deleted...]
-        <v>1703</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>65007</v>
+        <v>65006</v>
       </c>
       <c r="B182" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D182" t="s">
         <v>1704</v>
       </c>
-      <c r="C182" t="s">
+      <c r="E182" t="s">
         <v>1705</v>
       </c>
-      <c r="D182" t="s">
+      <c r="F182" t="s">
         <v>1706</v>
       </c>
-      <c r="E182" t="s">
+      <c r="G182" t="s">
         <v>1707</v>
       </c>
-      <c r="F182" t="s">
+      <c r="H182" t="s">
         <v>1708</v>
       </c>
-      <c r="G182" t="s">
+      <c r="I182" t="s">
         <v>1709</v>
       </c>
-      <c r="H182" t="s">
+      <c r="J182" t="s">
+        <v>24</v>
+      </c>
+      <c r="K182" t="s">
         <v>1710</v>
       </c>
-      <c r="I182" t="s">
+      <c r="L182" t="s">
+        <v>26</v>
+      </c>
+      <c r="M182" t="s">
         <v>1711</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N182" t="s">
         <v>28</v>
       </c>
       <c r="O182" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>65008</v>
+        <v>65007</v>
       </c>
       <c r="B183" t="s">
         <v>1713</v>
       </c>
       <c r="C183" t="s">
         <v>1714</v>
       </c>
       <c r="D183" t="s">
         <v>1715</v>
       </c>
       <c r="E183" t="s">
         <v>1716</v>
       </c>
       <c r="F183" t="s">
         <v>1717</v>
       </c>
       <c r="G183" t="s">
         <v>1718</v>
       </c>
       <c r="H183" t="s">
         <v>1719</v>
       </c>
       <c r="I183" t="s">
         <v>1720</v>
       </c>
       <c r="J183" t="s">
         <v>24</v>
       </c>
       <c r="K183" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L183" t="s">
         <v>26</v>
       </c>
       <c r="M183" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N183" t="s">
         <v>28</v>
       </c>
       <c r="O183" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>65009</v>
+        <v>65008</v>
       </c>
       <c r="B184" t="s">
         <v>1722</v>
       </c>
       <c r="C184" t="s">
         <v>1723</v>
       </c>
       <c r="D184" t="s">
         <v>1724</v>
       </c>
       <c r="E184" t="s">
         <v>1725</v>
       </c>
       <c r="F184" t="s">
         <v>1726</v>
       </c>
       <c r="G184" t="s">
         <v>1727</v>
       </c>
       <c r="H184" t="s">
         <v>1728</v>
       </c>
       <c r="I184" t="s">
         <v>1729</v>
       </c>
       <c r="J184" t="s">
         <v>24</v>
       </c>
       <c r="K184" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L184" t="s">
         <v>26</v>
       </c>
       <c r="M184" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N184" t="s">
         <v>28</v>
       </c>
       <c r="O184" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>65010</v>
+        <v>65009</v>
       </c>
       <c r="B185" t="s">
         <v>1731</v>
       </c>
       <c r="C185" t="s">
         <v>1732</v>
       </c>
       <c r="D185" t="s">
         <v>1733</v>
       </c>
       <c r="E185" t="s">
         <v>1734</v>
       </c>
       <c r="F185" t="s">
         <v>1735</v>
       </c>
       <c r="G185" t="s">
         <v>1736</v>
       </c>
       <c r="H185" t="s">
         <v>1737</v>
       </c>
       <c r="I185" t="s">
         <v>1738</v>
       </c>
       <c r="J185" t="s">
         <v>24</v>
       </c>
       <c r="K185" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="L185" t="s">
         <v>26</v>
       </c>
       <c r="M185" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="N185" t="s">
         <v>28</v>
       </c>
       <c r="O185" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>65011</v>
+        <v>65010</v>
       </c>
       <c r="B186" t="s">
         <v>1740</v>
       </c>
       <c r="C186" t="s">
         <v>1741</v>
       </c>
       <c r="D186" t="s">
         <v>1742</v>
       </c>
       <c r="E186" t="s">
         <v>1743</v>
       </c>
       <c r="F186" t="s">
         <v>1744</v>
       </c>
       <c r="G186" t="s">
         <v>1745</v>
       </c>
       <c r="H186" t="s">
         <v>1746</v>
       </c>
       <c r="I186" t="s">
         <v>1747</v>
       </c>
       <c r="J186" t="s">
         <v>24</v>
       </c>
       <c r="K186" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>65012</v>
+        <v>65011</v>
       </c>
       <c r="B187" t="s">
         <v>1749</v>
       </c>
       <c r="C187" t="s">
         <v>1750</v>
       </c>
       <c r="D187" t="s">
         <v>1751</v>
       </c>
       <c r="E187" t="s">
         <v>1752</v>
       </c>
       <c r="F187" t="s">
         <v>1753</v>
       </c>
       <c r="G187" t="s">
         <v>1754</v>
       </c>
       <c r="H187" t="s">
         <v>1755</v>
       </c>
       <c r="I187" t="s">
         <v>1756</v>
       </c>
       <c r="J187" t="s">
         <v>24</v>
       </c>
       <c r="K187" t="s">
+        <v>87</v>
+      </c>
+      <c r="L187" t="s">
+        <v>26</v>
+      </c>
+      <c r="M187" t="s">
+        <v>88</v>
+      </c>
+      <c r="N187" t="s">
+        <v>28</v>
+      </c>
+      <c r="O187" t="s">
         <v>1757</v>
-      </c>
-[...10 lines deleted...]
-        <v>1759</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>65013</v>
+        <v>65012</v>
       </c>
       <c r="B188" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D188" t="s">
         <v>1760</v>
       </c>
-      <c r="C188" t="s">
+      <c r="E188" t="s">
         <v>1761</v>
       </c>
-      <c r="D188" t="s">
+      <c r="F188" t="s">
         <v>1762</v>
       </c>
-      <c r="E188" t="s">
+      <c r="G188" t="s">
         <v>1763</v>
       </c>
-      <c r="F188" t="s">
+      <c r="H188" t="s">
         <v>1764</v>
       </c>
-      <c r="G188" t="s">
+      <c r="I188" t="s">
         <v>1765</v>
       </c>
-      <c r="H188" t="s">
+      <c r="J188" t="s">
+        <v>24</v>
+      </c>
+      <c r="K188" t="s">
         <v>1766</v>
       </c>
-      <c r="I188" t="s">
+      <c r="L188" t="s">
+        <v>26</v>
+      </c>
+      <c r="M188" t="s">
         <v>1767</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N188" t="s">
         <v>28</v>
       </c>
       <c r="O188" t="s">
         <v>1768</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>65014</v>
+        <v>65013</v>
       </c>
       <c r="B189" t="s">
         <v>1769</v>
       </c>
       <c r="C189" t="s">
         <v>1770</v>
       </c>
       <c r="D189" t="s">
         <v>1771</v>
       </c>
       <c r="E189" t="s">
         <v>1772</v>
       </c>
       <c r="F189" t="s">
         <v>1773</v>
       </c>
       <c r="G189" t="s">
         <v>1774</v>
       </c>
       <c r="H189" t="s">
         <v>1775</v>
       </c>
       <c r="I189" t="s">
         <v>1776</v>
       </c>
       <c r="J189" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="K189" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
       <c r="L189" t="s">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="M189" t="s">
-        <v>144</v>
+        <v>27</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
         <v>1777</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>65015</v>
+        <v>65014</v>
       </c>
       <c r="B190" t="s">
         <v>1778</v>
       </c>
       <c r="C190" t="s">
         <v>1779</v>
       </c>
       <c r="D190" t="s">
         <v>1780</v>
       </c>
       <c r="E190" t="s">
         <v>1781</v>
       </c>
       <c r="F190" t="s">
         <v>1782</v>
       </c>
       <c r="G190" t="s">
         <v>1783</v>
       </c>
       <c r="H190" t="s">
         <v>1784</v>
       </c>
       <c r="I190" t="s">
         <v>1785</v>
       </c>
       <c r="J190" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
       <c r="K190" t="s">
-        <v>78</v>
+        <v>152</v>
       </c>
       <c r="L190" t="s">
-        <v>26</v>
+        <v>183</v>
       </c>
       <c r="M190" t="s">
-        <v>79</v>
+        <v>153</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
         <v>1786</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>65016</v>
+        <v>65015</v>
       </c>
       <c r="B191" t="s">
         <v>1787</v>
       </c>
       <c r="C191" t="s">
         <v>1788</v>
       </c>
       <c r="D191" t="s">
         <v>1789</v>
       </c>
       <c r="E191" t="s">
         <v>1790</v>
       </c>
       <c r="F191" t="s">
         <v>1791</v>
       </c>
       <c r="G191" t="s">
         <v>1792</v>
       </c>
       <c r="H191" t="s">
         <v>1793</v>
       </c>
       <c r="I191" t="s">
         <v>1794</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
         <v>1795</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>65017</v>
+        <v>65016</v>
       </c>
       <c r="B192" t="s">
         <v>1796</v>
       </c>
       <c r="C192" t="s">
         <v>1797</v>
       </c>
       <c r="D192" t="s">
         <v>1798</v>
       </c>
       <c r="E192" t="s">
         <v>1799</v>
       </c>
       <c r="F192" t="s">
         <v>1800</v>
       </c>
       <c r="G192" t="s">
         <v>1801</v>
       </c>
       <c r="H192" t="s">
         <v>1802</v>
       </c>
       <c r="I192" t="s">
         <v>1803</v>
       </c>
       <c r="J192" t="s">
         <v>24</v>
       </c>
       <c r="K192" t="s">
+        <v>25</v>
+      </c>
+      <c r="L192" t="s">
+        <v>26</v>
+      </c>
+      <c r="M192" t="s">
+        <v>27</v>
+      </c>
+      <c r="N192" t="s">
+        <v>28</v>
+      </c>
+      <c r="O192" t="s">
         <v>1804</v>
-      </c>
-[...10 lines deleted...]
-        <v>1806</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>65018</v>
+        <v>65017</v>
       </c>
       <c r="B193" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D193" t="s">
         <v>1807</v>
       </c>
-      <c r="C193" t="s">
+      <c r="E193" t="s">
         <v>1808</v>
       </c>
-      <c r="D193" t="s">
+      <c r="F193" t="s">
         <v>1809</v>
       </c>
-      <c r="E193" t="s">
+      <c r="G193" t="s">
         <v>1810</v>
       </c>
-      <c r="F193" t="s">
+      <c r="H193" t="s">
         <v>1811</v>
       </c>
-      <c r="G193" t="s">
+      <c r="I193" t="s">
         <v>1812</v>
       </c>
-      <c r="H193" t="s">
+      <c r="J193" t="s">
+        <v>24</v>
+      </c>
+      <c r="K193" t="s">
         <v>1813</v>
       </c>
-      <c r="I193" t="s">
+      <c r="L193" t="s">
+        <v>26</v>
+      </c>
+      <c r="M193" t="s">
         <v>1814</v>
       </c>
-      <c r="J193" t="s">
-[...2 lines deleted...]
-      <c r="K193" t="s">
+      <c r="N193" t="s">
+        <v>28</v>
+      </c>
+      <c r="O193" t="s">
         <v>1815</v>
-      </c>
-[...10 lines deleted...]
-        <v>1817</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>65019</v>
+        <v>65018</v>
       </c>
       <c r="B194" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D194" t="s">
         <v>1818</v>
       </c>
-      <c r="C194" t="s">
+      <c r="E194" t="s">
         <v>1819</v>
       </c>
-      <c r="D194" t="s">
+      <c r="F194" t="s">
         <v>1820</v>
       </c>
-      <c r="E194" t="s">
+      <c r="G194" t="s">
         <v>1821</v>
       </c>
-      <c r="F194" t="s">
+      <c r="H194" t="s">
         <v>1822</v>
       </c>
-      <c r="G194" t="s">
+      <c r="I194" t="s">
         <v>1823</v>
       </c>
-      <c r="H194" t="s">
+      <c r="J194" t="s">
+        <v>24</v>
+      </c>
+      <c r="K194" t="s">
         <v>1824</v>
       </c>
-      <c r="I194" t="s">
+      <c r="L194" t="s">
+        <v>26</v>
+      </c>
+      <c r="M194" t="s">
         <v>1825</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N194" t="s">
         <v>28</v>
       </c>
       <c r="O194" t="s">
         <v>1826</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>65020</v>
+        <v>65019</v>
       </c>
       <c r="B195" t="s">
         <v>1827</v>
       </c>
       <c r="C195" t="s">
         <v>1828</v>
       </c>
       <c r="D195" t="s">
         <v>1829</v>
       </c>
       <c r="E195" t="s">
         <v>1830</v>
       </c>
       <c r="F195" t="s">
         <v>1831</v>
       </c>
       <c r="G195" t="s">
         <v>1832</v>
       </c>
       <c r="H195" t="s">
         <v>1833</v>
       </c>
       <c r="I195" t="s">
         <v>1834</v>
       </c>
       <c r="J195" t="s">
         <v>24</v>
       </c>
       <c r="K195" t="s">
+        <v>87</v>
+      </c>
+      <c r="L195" t="s">
+        <v>26</v>
+      </c>
+      <c r="M195" t="s">
+        <v>88</v>
+      </c>
+      <c r="N195" t="s">
+        <v>28</v>
+      </c>
+      <c r="O195" t="s">
         <v>1835</v>
-      </c>
-[...10 lines deleted...]
-        <v>1837</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>65021</v>
+        <v>65020</v>
       </c>
       <c r="B196" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D196" t="s">
         <v>1838</v>
       </c>
-      <c r="C196" t="s">
+      <c r="E196" t="s">
         <v>1839</v>
       </c>
-      <c r="D196" t="s">
+      <c r="F196" t="s">
         <v>1840</v>
       </c>
-      <c r="E196" t="s">
+      <c r="G196" t="s">
         <v>1841</v>
       </c>
-      <c r="F196" t="s">
+      <c r="H196" t="s">
         <v>1842</v>
       </c>
-      <c r="G196" t="s">
+      <c r="I196" t="s">
         <v>1843</v>
       </c>
-      <c r="H196" t="s">
+      <c r="J196" t="s">
+        <v>24</v>
+      </c>
+      <c r="K196" t="s">
         <v>1844</v>
       </c>
-      <c r="I196" t="s">
+      <c r="L196" t="s">
+        <v>26</v>
+      </c>
+      <c r="M196" t="s">
         <v>1845</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
         <v>1846</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>65023</v>
+        <v>65021</v>
       </c>
       <c r="B197" t="s">
         <v>1847</v>
       </c>
       <c r="C197" t="s">
         <v>1848</v>
       </c>
       <c r="D197" t="s">
         <v>1849</v>
       </c>
       <c r="E197" t="s">
         <v>1850</v>
       </c>
       <c r="F197" t="s">
         <v>1851</v>
       </c>
       <c r="G197" t="s">
         <v>1852</v>
       </c>
       <c r="H197" t="s">
         <v>1853</v>
       </c>
       <c r="I197" t="s">
         <v>1854</v>
       </c>
       <c r="J197" t="s">
         <v>24</v>
       </c>
       <c r="K197" t="s">
         <v>25</v>
       </c>
       <c r="L197" t="s">
         <v>26</v>
       </c>
       <c r="M197" t="s">
         <v>27</v>
       </c>
       <c r="N197" t="s">
         <v>28</v>
       </c>
       <c r="O197" t="s">
         <v>1855</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>65026</v>
+        <v>65023</v>
       </c>
       <c r="B198" t="s">
         <v>1856</v>
       </c>
       <c r="C198" t="s">
         <v>1857</v>
       </c>
       <c r="D198" t="s">
         <v>1858</v>
       </c>
       <c r="E198" t="s">
         <v>1859</v>
       </c>
       <c r="F198" t="s">
         <v>1860</v>
       </c>
       <c r="G198" t="s">
         <v>1861</v>
       </c>
       <c r="H198" t="s">
         <v>1862</v>
       </c>
       <c r="I198" t="s">
         <v>1863</v>
       </c>
       <c r="J198" t="s">
         <v>24</v>
       </c>
       <c r="K198" t="s">
         <v>25</v>
       </c>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198" t="s">
         <v>27</v>
       </c>
       <c r="N198" t="s">
         <v>28</v>
       </c>
       <c r="O198" t="s">
         <v>1864</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>65030</v>
+        <v>65026</v>
       </c>
       <c r="B199" t="s">
         <v>1865</v>
       </c>
       <c r="C199" t="s">
         <v>1866</v>
       </c>
       <c r="D199" t="s">
         <v>1867</v>
       </c>
       <c r="E199" t="s">
         <v>1868</v>
       </c>
       <c r="F199" t="s">
         <v>1869</v>
       </c>
       <c r="G199" t="s">
         <v>1870</v>
       </c>
       <c r="H199" t="s">
         <v>1871</v>
       </c>
       <c r="I199" t="s">
         <v>1872</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
         <v>25</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
         <v>27</v>
       </c>
       <c r="N199" t="s">
         <v>28</v>
       </c>
       <c r="O199" t="s">
         <v>1873</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>65031</v>
+        <v>65030</v>
       </c>
       <c r="B200" t="s">
         <v>1874</v>
       </c>
       <c r="C200" t="s">
         <v>1875</v>
       </c>
       <c r="D200" t="s">
         <v>1876</v>
       </c>
       <c r="E200" t="s">
         <v>1877</v>
       </c>
       <c r="F200" t="s">
         <v>1878</v>
       </c>
       <c r="G200" t="s">
         <v>1879</v>
       </c>
       <c r="H200" t="s">
         <v>1880</v>
       </c>
       <c r="I200" t="s">
         <v>1881</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
         <v>25</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
         <v>27</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
         <v>1882</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>65032</v>
+        <v>65031</v>
       </c>
       <c r="B201" t="s">
         <v>1883</v>
       </c>
       <c r="C201" t="s">
         <v>1884</v>
       </c>
       <c r="D201" t="s">
         <v>1885</v>
       </c>
       <c r="E201" t="s">
         <v>1886</v>
       </c>
       <c r="F201" t="s">
         <v>1887</v>
       </c>
       <c r="G201" t="s">
         <v>1888</v>
       </c>
       <c r="H201" t="s">
         <v>1889</v>
       </c>
       <c r="I201" t="s">
         <v>1890</v>
       </c>
       <c r="J201" t="s">
         <v>24</v>
       </c>
       <c r="K201" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L201" t="s">
         <v>26</v>
       </c>
       <c r="M201" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N201" t="s">
         <v>28</v>
       </c>
       <c r="O201" t="s">
         <v>1891</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>65033</v>
+        <v>65032</v>
       </c>
       <c r="B202" t="s">
         <v>1892</v>
       </c>
       <c r="C202" t="s">
         <v>1893</v>
       </c>
       <c r="D202" t="s">
         <v>1894</v>
       </c>
       <c r="E202" t="s">
         <v>1895</v>
       </c>
       <c r="F202" t="s">
         <v>1896</v>
       </c>
       <c r="G202" t="s">
         <v>1897</v>
       </c>
       <c r="H202" t="s">
         <v>1898</v>
       </c>
       <c r="I202" t="s">
         <v>1899</v>
       </c>
       <c r="J202" t="s">
         <v>24</v>
       </c>
       <c r="K202" t="s">
+        <v>87</v>
+      </c>
+      <c r="L202" t="s">
+        <v>26</v>
+      </c>
+      <c r="M202" t="s">
+        <v>88</v>
+      </c>
+      <c r="N202" t="s">
+        <v>28</v>
+      </c>
+      <c r="O202" t="s">
         <v>1900</v>
-      </c>
-[...10 lines deleted...]
-        <v>1902</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>65034</v>
+        <v>65033</v>
       </c>
       <c r="B203" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D203" t="s">
         <v>1903</v>
       </c>
-      <c r="C203" t="s">
+      <c r="E203" t="s">
         <v>1904</v>
       </c>
-      <c r="D203" t="s">
+      <c r="F203" t="s">
         <v>1905</v>
       </c>
-      <c r="E203" t="s">
+      <c r="G203" t="s">
         <v>1906</v>
       </c>
-      <c r="F203" t="s">
+      <c r="H203" t="s">
         <v>1907</v>
       </c>
-      <c r="G203" t="s">
+      <c r="I203" t="s">
         <v>1908</v>
       </c>
-      <c r="H203" t="s">
+      <c r="J203" t="s">
+        <v>24</v>
+      </c>
+      <c r="K203" t="s">
         <v>1909</v>
       </c>
-      <c r="I203" t="s">
+      <c r="L203" t="s">
+        <v>26</v>
+      </c>
+      <c r="M203" t="s">
         <v>1910</v>
       </c>
-      <c r="J203" t="s">
-[...2 lines deleted...]
-      <c r="K203" t="s">
+      <c r="N203" t="s">
+        <v>28</v>
+      </c>
+      <c r="O203" t="s">
         <v>1911</v>
-      </c>
-[...10 lines deleted...]
-        <v>1913</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>65035</v>
+        <v>65034</v>
       </c>
       <c r="B204" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D204" t="s">
         <v>1914</v>
       </c>
-      <c r="C204" t="s">
+      <c r="E204" t="s">
         <v>1915</v>
       </c>
-      <c r="D204" t="s">
+      <c r="F204" t="s">
         <v>1916</v>
       </c>
-      <c r="E204" t="s">
+      <c r="G204" t="s">
         <v>1917</v>
       </c>
-      <c r="F204" t="s">
+      <c r="H204" t="s">
         <v>1918</v>
       </c>
-      <c r="G204" t="s">
+      <c r="I204" t="s">
         <v>1919</v>
       </c>
-      <c r="H204" t="s">
+      <c r="J204" t="s">
+        <v>181</v>
+      </c>
+      <c r="K204" t="s">
         <v>1920</v>
       </c>
-      <c r="I204" t="s">
+      <c r="L204" t="s">
+        <v>183</v>
+      </c>
+      <c r="M204" t="s">
         <v>1921</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N204" t="s">
         <v>28</v>
       </c>
       <c r="O204" t="s">
         <v>1922</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>65036</v>
+        <v>65035</v>
       </c>
       <c r="B205" t="s">
         <v>1923</v>
       </c>
       <c r="C205" t="s">
         <v>1924</v>
       </c>
       <c r="D205" t="s">
         <v>1925</v>
       </c>
       <c r="E205" t="s">
         <v>1926</v>
       </c>
       <c r="F205" t="s">
         <v>1927</v>
       </c>
       <c r="G205" t="s">
         <v>1928</v>
       </c>
       <c r="H205" t="s">
         <v>1929</v>
       </c>
       <c r="I205" t="s">
         <v>1930</v>
       </c>
       <c r="J205" t="s">
         <v>24</v>
       </c>
       <c r="K205" t="s">
         <v>25</v>
       </c>
       <c r="L205" t="s">
         <v>26</v>
       </c>
       <c r="M205" t="s">
         <v>27</v>
       </c>
       <c r="N205" t="s">
         <v>28</v>
       </c>
       <c r="O205" t="s">
         <v>1931</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>65037</v>
+        <v>65036</v>
       </c>
       <c r="B206" t="s">
         <v>1932</v>
       </c>
       <c r="C206" t="s">
         <v>1933</v>
       </c>
       <c r="D206" t="s">
         <v>1934</v>
       </c>
       <c r="E206" t="s">
         <v>1935</v>
       </c>
       <c r="F206" t="s">
         <v>1936</v>
       </c>
       <c r="G206" t="s">
         <v>1937</v>
       </c>
       <c r="H206" t="s">
         <v>1938</v>
       </c>
       <c r="I206" t="s">
         <v>1939</v>
       </c>
       <c r="J206" t="s">
         <v>24</v>
       </c>
       <c r="K206" t="s">
         <v>25</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
         <v>27</v>
       </c>
       <c r="N206" t="s">
         <v>28</v>
       </c>
       <c r="O206" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>65038</v>
+        <v>65037</v>
       </c>
       <c r="B207" t="s">
         <v>1941</v>
       </c>
       <c r="C207" t="s">
         <v>1942</v>
       </c>
       <c r="D207" t="s">
         <v>1943</v>
       </c>
       <c r="E207" t="s">
         <v>1944</v>
       </c>
       <c r="F207" t="s">
         <v>1945</v>
       </c>
       <c r="G207" t="s">
         <v>1946</v>
       </c>
       <c r="H207" t="s">
         <v>1947</v>
       </c>
       <c r="I207" t="s">
         <v>1948</v>
       </c>
       <c r="J207" t="s">
         <v>24</v>
       </c>
       <c r="K207" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L207" t="s">
         <v>26</v>
       </c>
       <c r="M207" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N207" t="s">
         <v>28</v>
       </c>
       <c r="O207" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>65039</v>
+        <v>65038</v>
       </c>
       <c r="B208" t="s">
         <v>1950</v>
       </c>
       <c r="C208" t="s">
         <v>1951</v>
       </c>
       <c r="D208" t="s">
         <v>1952</v>
       </c>
       <c r="E208" t="s">
         <v>1953</v>
       </c>
       <c r="F208" t="s">
         <v>1954</v>
       </c>
       <c r="G208" t="s">
         <v>1955</v>
       </c>
       <c r="H208" t="s">
         <v>1956</v>
       </c>
       <c r="I208" t="s">
         <v>1957</v>
       </c>
       <c r="J208" t="s">
         <v>24</v>
       </c>
       <c r="K208" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N208" t="s">
         <v>28</v>
       </c>
       <c r="O208" t="s">
         <v>1958</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>65040</v>
+        <v>65039</v>
       </c>
       <c r="B209" t="s">
         <v>1959</v>
       </c>
       <c r="C209" t="s">
         <v>1960</v>
       </c>
       <c r="D209" t="s">
         <v>1961</v>
       </c>
       <c r="E209" t="s">
         <v>1962</v>
       </c>
       <c r="F209" t="s">
         <v>1963</v>
       </c>
       <c r="G209" t="s">
         <v>1964</v>
       </c>
       <c r="H209" t="s">
         <v>1965</v>
       </c>
       <c r="I209" t="s">
         <v>1966</v>
       </c>
       <c r="J209" t="s">
         <v>24</v>
       </c>
       <c r="K209" t="s">
-        <v>432</v>
+        <v>87</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
       <c r="M209" t="s">
-        <v>434</v>
+        <v>88</v>
       </c>
       <c r="N209" t="s">
         <v>28</v>
       </c>
       <c r="O209" t="s">
         <v>1967</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>65044</v>
+        <v>65040</v>
       </c>
       <c r="B210" t="s">
         <v>1968</v>
       </c>
       <c r="C210" t="s">
         <v>1969</v>
       </c>
       <c r="D210" t="s">
         <v>1970</v>
       </c>
       <c r="E210" t="s">
         <v>1971</v>
       </c>
       <c r="F210" t="s">
         <v>1972</v>
       </c>
       <c r="G210" t="s">
         <v>1973</v>
       </c>
       <c r="H210" t="s">
         <v>1974</v>
       </c>
       <c r="I210" t="s">
         <v>1975</v>
       </c>
       <c r="J210" t="s">
         <v>24</v>
       </c>
       <c r="K210" t="s">
-        <v>25</v>
+        <v>441</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210" t="s">
-        <v>27</v>
+        <v>443</v>
       </c>
       <c r="N210" t="s">
         <v>28</v>
       </c>
       <c r="O210" t="s">
         <v>1976</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>65045</v>
+        <v>65044</v>
       </c>
       <c r="B211" t="s">
         <v>1977</v>
       </c>
       <c r="C211" t="s">
         <v>1978</v>
       </c>
       <c r="D211" t="s">
         <v>1979</v>
       </c>
       <c r="E211" t="s">
         <v>1980</v>
       </c>
       <c r="F211" t="s">
         <v>1981</v>
       </c>
       <c r="G211" t="s">
         <v>1982</v>
       </c>
       <c r="H211" t="s">
         <v>1983</v>
       </c>
       <c r="I211" t="s">
         <v>1984</v>
       </c>
       <c r="J211" t="s">
+        <v>24</v>
+      </c>
+      <c r="K211" t="s">
+        <v>25</v>
+      </c>
+      <c r="L211" t="s">
+        <v>26</v>
+      </c>
+      <c r="M211" t="s">
+        <v>27</v>
+      </c>
+      <c r="N211" t="s">
+        <v>28</v>
+      </c>
+      <c r="O211" t="s">
         <v>1985</v>
-      </c>
-[...13 lines deleted...]
-        <v>1989</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>65046</v>
+        <v>65045</v>
       </c>
       <c r="B212" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F212" t="s">
         <v>1990</v>
       </c>
-      <c r="C212" t="s">
+      <c r="G212" t="s">
         <v>1991</v>
       </c>
-      <c r="D212" t="s">
+      <c r="H212" t="s">
         <v>1992</v>
       </c>
-      <c r="E212" t="s">
+      <c r="I212" t="s">
         <v>1993</v>
       </c>
-      <c r="F212" t="s">
+      <c r="J212" t="s">
         <v>1994</v>
       </c>
-      <c r="G212" t="s">
+      <c r="K212" t="s">
         <v>1995</v>
       </c>
-      <c r="H212" t="s">
+      <c r="L212" t="s">
         <v>1996</v>
       </c>
-      <c r="I212" t="s">
+      <c r="M212" t="s">
         <v>1997</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
       <c r="N212" t="s">
         <v>28</v>
       </c>
       <c r="O212" t="s">
         <v>1998</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>65047</v>
+        <v>65046</v>
       </c>
       <c r="B213" t="s">
         <v>1999</v>
       </c>
       <c r="C213" t="s">
         <v>2000</v>
       </c>
       <c r="D213" t="s">
         <v>2001</v>
       </c>
       <c r="E213" t="s">
         <v>2002</v>
       </c>
       <c r="F213" t="s">
         <v>2003</v>
       </c>
       <c r="G213" t="s">
         <v>2004</v>
       </c>
       <c r="H213" t="s">
         <v>2005</v>
       </c>
       <c r="I213" t="s">
         <v>2006</v>
       </c>
       <c r="J213" t="s">
         <v>24</v>
       </c>
       <c r="K213" t="s">
-        <v>1986</v>
+        <v>67</v>
       </c>
       <c r="L213" t="s">
         <v>26</v>
       </c>
       <c r="M213" t="s">
-        <v>1988</v>
+        <v>68</v>
       </c>
       <c r="N213" t="s">
         <v>28</v>
       </c>
       <c r="O213" t="s">
         <v>2007</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>65049</v>
+        <v>65047</v>
       </c>
       <c r="B214" t="s">
         <v>2008</v>
       </c>
       <c r="C214" t="s">
         <v>2009</v>
       </c>
       <c r="D214" t="s">
         <v>2010</v>
       </c>
       <c r="E214" t="s">
         <v>2011</v>
       </c>
       <c r="F214" t="s">
         <v>2012</v>
       </c>
       <c r="G214" t="s">
         <v>2013</v>
       </c>
       <c r="H214" t="s">
         <v>2014</v>
       </c>
       <c r="I214" t="s">
         <v>2015</v>
       </c>
       <c r="J214" t="s">
         <v>24</v>
       </c>
       <c r="K214" t="s">
-        <v>362</v>
+        <v>1995</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214" t="s">
-        <v>363</v>
+        <v>1997</v>
       </c>
       <c r="N214" t="s">
         <v>28</v>
       </c>
       <c r="O214" t="s">
         <v>2016</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>65050</v>
+        <v>65049</v>
       </c>
       <c r="B215" t="s">
         <v>2017</v>
       </c>
       <c r="C215" t="s">
         <v>2018</v>
       </c>
       <c r="D215" t="s">
         <v>2019</v>
       </c>
       <c r="E215" t="s">
         <v>2020</v>
       </c>
       <c r="F215" t="s">
         <v>2021</v>
       </c>
       <c r="G215" t="s">
         <v>2022</v>
       </c>
       <c r="H215" t="s">
         <v>2023</v>
       </c>
       <c r="I215" t="s">
         <v>2024</v>
       </c>
       <c r="J215" t="s">
         <v>24</v>
       </c>
       <c r="K215" t="s">
-        <v>25</v>
+        <v>371</v>
       </c>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215" t="s">
-        <v>27</v>
+        <v>372</v>
       </c>
       <c r="N215" t="s">
         <v>28</v>
       </c>
       <c r="O215" t="s">
         <v>2025</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>65051</v>
+        <v>65050</v>
       </c>
       <c r="B216" t="s">
         <v>2026</v>
       </c>
       <c r="C216" t="s">
         <v>2027</v>
       </c>
       <c r="D216" t="s">
         <v>2028</v>
       </c>
       <c r="E216" t="s">
         <v>2029</v>
       </c>
       <c r="F216" t="s">
         <v>2030</v>
       </c>
       <c r="G216" t="s">
         <v>2031</v>
       </c>
       <c r="H216" t="s">
         <v>2032</v>
       </c>
       <c r="I216" t="s">
         <v>2033</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
-        <v>173</v>
+        <v>25</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
-        <v>175</v>
+        <v>27</v>
       </c>
       <c r="N216" t="s">
         <v>28</v>
       </c>
       <c r="O216" t="s">
         <v>2034</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>65053</v>
+        <v>65051</v>
       </c>
       <c r="B217" t="s">
         <v>2035</v>
       </c>
       <c r="C217" t="s">
         <v>2036</v>
       </c>
       <c r="D217" t="s">
         <v>2037</v>
       </c>
       <c r="E217" t="s">
         <v>2038</v>
       </c>
       <c r="F217" t="s">
         <v>2039</v>
       </c>
       <c r="G217" t="s">
         <v>2040</v>
       </c>
       <c r="H217" t="s">
         <v>2041</v>
       </c>
       <c r="I217" t="s">
         <v>2042</v>
       </c>
       <c r="J217" t="s">
         <v>24</v>
       </c>
       <c r="K217" t="s">
-        <v>78</v>
+        <v>182</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217" t="s">
-        <v>79</v>
+        <v>184</v>
       </c>
       <c r="N217" t="s">
         <v>28</v>
       </c>
       <c r="O217" t="s">
         <v>2043</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>65054</v>
+        <v>65053</v>
       </c>
       <c r="B218" t="s">
         <v>2044</v>
       </c>
       <c r="C218" t="s">
         <v>2045</v>
       </c>
       <c r="D218" t="s">
         <v>2046</v>
       </c>
       <c r="E218" t="s">
         <v>2047</v>
       </c>
       <c r="F218" t="s">
         <v>2048</v>
       </c>
       <c r="G218" t="s">
         <v>2049</v>
       </c>
       <c r="H218" t="s">
         <v>2050</v>
       </c>
       <c r="I218" t="s">
         <v>2051</v>
       </c>
       <c r="J218" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="K218" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="L218" t="s">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="M218" t="s">
-        <v>48</v>
+        <v>88</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
         <v>2052</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>65055</v>
+        <v>65054</v>
       </c>
       <c r="B219" t="s">
         <v>2053</v>
       </c>
       <c r="C219" t="s">
         <v>2054</v>
       </c>
       <c r="D219" t="s">
         <v>2055</v>
       </c>
       <c r="E219" t="s">
         <v>2056</v>
       </c>
       <c r="F219" t="s">
         <v>2057</v>
       </c>
       <c r="G219" t="s">
         <v>2058</v>
       </c>
       <c r="H219" t="s">
         <v>2059</v>
       </c>
       <c r="I219" t="s">
         <v>2060</v>
       </c>
       <c r="J219" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
       <c r="K219" t="s">
-        <v>1911</v>
+        <v>56</v>
       </c>
       <c r="L219" t="s">
-        <v>26</v>
+        <v>183</v>
       </c>
       <c r="M219" t="s">
-        <v>1912</v>
+        <v>57</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
         <v>2061</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>65057</v>
+        <v>65055</v>
       </c>
       <c r="B220" t="s">
         <v>2062</v>
       </c>
       <c r="C220" t="s">
         <v>2063</v>
       </c>
       <c r="D220" t="s">
         <v>2064</v>
       </c>
       <c r="E220" t="s">
         <v>2065</v>
       </c>
       <c r="F220" t="s">
         <v>2066</v>
       </c>
       <c r="G220" t="s">
         <v>2067</v>
       </c>
       <c r="H220" t="s">
         <v>2068</v>
       </c>
       <c r="I220" t="s">
         <v>2069</v>
       </c>
       <c r="J220" t="s">
         <v>24</v>
       </c>
       <c r="K220" t="s">
-        <v>925</v>
+        <v>1920</v>
       </c>
       <c r="L220" t="s">
         <v>26</v>
       </c>
       <c r="M220" t="s">
-        <v>926</v>
+        <v>1921</v>
       </c>
       <c r="N220" t="s">
         <v>28</v>
       </c>
       <c r="O220" t="s">
         <v>2070</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>65058</v>
+        <v>65057</v>
       </c>
       <c r="B221" t="s">
         <v>2071</v>
       </c>
       <c r="C221" t="s">
         <v>2072</v>
       </c>
       <c r="D221" t="s">
         <v>2073</v>
       </c>
       <c r="E221" t="s">
         <v>2074</v>
       </c>
       <c r="F221" t="s">
         <v>2075</v>
       </c>
       <c r="G221" t="s">
         <v>2076</v>
       </c>
       <c r="H221" t="s">
         <v>2077</v>
       </c>
       <c r="I221" t="s">
         <v>2078</v>
       </c>
       <c r="J221" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="K221" t="s">
-        <v>143</v>
+        <v>934</v>
       </c>
       <c r="L221" t="s">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="M221" t="s">
-        <v>144</v>
+        <v>935</v>
       </c>
       <c r="N221" t="s">
         <v>28</v>
       </c>
       <c r="O221" t="s">
         <v>2079</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>65059</v>
+        <v>65058</v>
       </c>
       <c r="B222" t="s">
         <v>2080</v>
       </c>
       <c r="C222" t="s">
         <v>2081</v>
       </c>
       <c r="D222" t="s">
         <v>2082</v>
       </c>
       <c r="E222" t="s">
         <v>2083</v>
       </c>
       <c r="F222" t="s">
         <v>2084</v>
       </c>
       <c r="G222" t="s">
         <v>2085</v>
       </c>
       <c r="H222" t="s">
         <v>2086</v>
       </c>
       <c r="I222" t="s">
         <v>2087</v>
       </c>
       <c r="J222" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
       <c r="K222" t="s">
-        <v>78</v>
+        <v>152</v>
       </c>
       <c r="L222" t="s">
-        <v>26</v>
+        <v>183</v>
       </c>
       <c r="M222" t="s">
-        <v>79</v>
+        <v>153</v>
       </c>
       <c r="N222" t="s">
         <v>28</v>
       </c>
       <c r="O222" t="s">
         <v>2088</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>65060</v>
+        <v>65059</v>
       </c>
       <c r="B223" t="s">
         <v>2089</v>
       </c>
       <c r="C223" t="s">
         <v>2090</v>
       </c>
       <c r="D223" t="s">
         <v>2091</v>
       </c>
       <c r="E223" t="s">
         <v>2092</v>
       </c>
       <c r="F223" t="s">
         <v>2093</v>
       </c>
       <c r="G223" t="s">
         <v>2094</v>
       </c>
       <c r="H223" t="s">
         <v>2095</v>
       </c>
       <c r="I223" t="s">
         <v>2096</v>
       </c>
       <c r="J223" t="s">
         <v>24</v>
       </c>
       <c r="K223" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="L223" t="s">
         <v>26</v>
       </c>
       <c r="M223" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="N223" t="s">
         <v>28</v>
       </c>
       <c r="O223" t="s">
         <v>2097</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>65062</v>
+        <v>65060</v>
       </c>
       <c r="B224" t="s">
         <v>2098</v>
       </c>
       <c r="C224" t="s">
         <v>2099</v>
       </c>
       <c r="D224" t="s">
         <v>2100</v>
       </c>
       <c r="E224" t="s">
         <v>2101</v>
       </c>
       <c r="F224" t="s">
         <v>2102</v>
       </c>
       <c r="G224" t="s">
         <v>2103</v>
       </c>
       <c r="H224" t="s">
         <v>2104</v>
       </c>
       <c r="I224" t="s">
         <v>2105</v>
       </c>
       <c r="J224" t="s">
         <v>24</v>
       </c>
       <c r="K224" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="L224" t="s">
         <v>26</v>
       </c>
       <c r="M224" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="N224" t="s">
         <v>28</v>
       </c>
       <c r="O224" t="s">
         <v>2106</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>65068</v>
+        <v>65062</v>
       </c>
       <c r="B225" t="s">
         <v>2107</v>
       </c>
       <c r="C225" t="s">
         <v>2108</v>
       </c>
       <c r="D225" t="s">
         <v>2109</v>
       </c>
       <c r="E225" t="s">
         <v>2110</v>
       </c>
       <c r="F225" t="s">
         <v>2111</v>
       </c>
       <c r="G225" t="s">
         <v>2112</v>
       </c>
       <c r="H225" t="s">
         <v>2113</v>
       </c>
       <c r="I225" t="s">
         <v>2114</v>
       </c>
       <c r="J225" t="s">
         <v>24</v>
       </c>
       <c r="K225" t="s">
         <v>25</v>
       </c>
       <c r="L225" t="s">
         <v>26</v>
       </c>
       <c r="M225" t="s">
         <v>27</v>
       </c>
       <c r="N225" t="s">
         <v>28</v>
       </c>
       <c r="O225" t="s">
         <v>2115</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>65069</v>
+        <v>65068</v>
       </c>
       <c r="B226" t="s">
         <v>2116</v>
       </c>
       <c r="C226" t="s">
         <v>2117</v>
       </c>
       <c r="D226" t="s">
         <v>2118</v>
       </c>
       <c r="E226" t="s">
         <v>2119</v>
       </c>
       <c r="F226" t="s">
         <v>2120</v>
       </c>
       <c r="G226" t="s">
         <v>2121</v>
       </c>
       <c r="H226" t="s">
         <v>2122</v>
       </c>
       <c r="I226" t="s">
         <v>2123</v>
       </c>
       <c r="J226" t="s">
         <v>24</v>
       </c>
       <c r="K226" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N226" t="s">
         <v>28</v>
       </c>
       <c r="O226" t="s">
         <v>2124</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>65071</v>
+        <v>65069</v>
       </c>
       <c r="B227" t="s">
         <v>2125</v>
       </c>
       <c r="C227" t="s">
         <v>2126</v>
       </c>
       <c r="D227" t="s">
         <v>2127</v>
       </c>
       <c r="E227" t="s">
         <v>2128</v>
       </c>
       <c r="F227" t="s">
         <v>2129</v>
       </c>
       <c r="G227" t="s">
         <v>2130</v>
       </c>
       <c r="H227" t="s">
         <v>2131</v>
       </c>
       <c r="I227" t="s">
         <v>2132</v>
       </c>
       <c r="J227" t="s">
         <v>24</v>
       </c>
       <c r="K227" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="L227" t="s">
         <v>26</v>
       </c>
       <c r="M227" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="N227" t="s">
         <v>28</v>
       </c>
       <c r="O227" t="s">
         <v>2133</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>65073</v>
+        <v>65071</v>
       </c>
       <c r="B228" t="s">
         <v>2134</v>
       </c>
       <c r="C228" t="s">
         <v>2135</v>
       </c>
       <c r="D228" t="s">
         <v>2136</v>
       </c>
       <c r="E228" t="s">
         <v>2137</v>
       </c>
       <c r="F228" t="s">
         <v>2138</v>
       </c>
       <c r="G228" t="s">
         <v>2139</v>
       </c>
       <c r="H228" t="s">
         <v>2140</v>
       </c>
       <c r="I228" t="s">
         <v>2141</v>
       </c>
       <c r="J228" t="s">
         <v>24</v>
       </c>
       <c r="K228" t="s">
         <v>25</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228" t="s">
         <v>27</v>
       </c>
       <c r="N228" t="s">
         <v>28</v>
       </c>
       <c r="O228" t="s">
         <v>2142</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>65074</v>
+        <v>65073</v>
       </c>
       <c r="B229" t="s">
         <v>2143</v>
       </c>
       <c r="C229" t="s">
         <v>2144</v>
       </c>
       <c r="D229" t="s">
         <v>2145</v>
       </c>
       <c r="E229" t="s">
         <v>2146</v>
       </c>
       <c r="F229" t="s">
         <v>2147</v>
       </c>
       <c r="G229" t="s">
         <v>2148</v>
       </c>
       <c r="H229" t="s">
         <v>2149</v>
       </c>
       <c r="I229" t="s">
         <v>2150</v>
       </c>
       <c r="J229" t="s">
         <v>24</v>
       </c>
       <c r="K229" t="s">
+        <v>25</v>
+      </c>
+      <c r="L229" t="s">
+        <v>26</v>
+      </c>
+      <c r="M229" t="s">
+        <v>27</v>
+      </c>
+      <c r="N229" t="s">
+        <v>28</v>
+      </c>
+      <c r="O229" t="s">
         <v>2151</v>
-      </c>
-[...10 lines deleted...]
-        <v>2153</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>65075</v>
+        <v>65074</v>
       </c>
       <c r="B230" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C230" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D230" t="s">
         <v>2154</v>
       </c>
-      <c r="C230" t="s">
+      <c r="E230" t="s">
         <v>2155</v>
       </c>
-      <c r="D230" t="s">
+      <c r="F230" t="s">
         <v>2156</v>
       </c>
-      <c r="E230" t="s">
+      <c r="G230" t="s">
         <v>2157</v>
       </c>
-      <c r="F230" t="s">
+      <c r="H230" t="s">
         <v>2158</v>
       </c>
-      <c r="G230" t="s">
+      <c r="I230" t="s">
         <v>2159</v>
       </c>
-      <c r="H230" t="s">
+      <c r="J230" t="s">
+        <v>24</v>
+      </c>
+      <c r="K230" t="s">
         <v>2160</v>
       </c>
-      <c r="I230" t="s">
+      <c r="L230" t="s">
+        <v>26</v>
+      </c>
+      <c r="M230" t="s">
         <v>2161</v>
-      </c>
-[...10 lines deleted...]
-        <v>1901</v>
       </c>
       <c r="N230" t="s">
         <v>28</v>
       </c>
       <c r="O230" t="s">
         <v>2162</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>65076</v>
+        <v>65075</v>
       </c>
       <c r="B231" t="s">
         <v>2163</v>
       </c>
       <c r="C231" t="s">
         <v>2164</v>
       </c>
       <c r="D231" t="s">
         <v>2165</v>
       </c>
       <c r="E231" t="s">
         <v>2166</v>
       </c>
       <c r="F231" t="s">
         <v>2167</v>
       </c>
       <c r="G231" t="s">
         <v>2168</v>
       </c>
       <c r="H231" t="s">
         <v>2169</v>
       </c>
       <c r="I231" t="s">
         <v>2170</v>
       </c>
       <c r="J231" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
       <c r="K231" t="s">
-        <v>78</v>
+        <v>1909</v>
       </c>
       <c r="L231" t="s">
-        <v>26</v>
+        <v>183</v>
       </c>
       <c r="M231" t="s">
-        <v>79</v>
+        <v>1910</v>
       </c>
       <c r="N231" t="s">
         <v>28</v>
       </c>
       <c r="O231" t="s">
         <v>2171</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>65077</v>
+        <v>65076</v>
       </c>
       <c r="B232" t="s">
         <v>2172</v>
       </c>
       <c r="C232" t="s">
         <v>2173</v>
       </c>
       <c r="D232" t="s">
         <v>2174</v>
       </c>
       <c r="E232" t="s">
         <v>2175</v>
       </c>
       <c r="F232" t="s">
         <v>2176</v>
       </c>
       <c r="G232" t="s">
         <v>2177</v>
       </c>
       <c r="H232" t="s">
         <v>2178</v>
       </c>
       <c r="I232" t="s">
         <v>2179</v>
       </c>
       <c r="J232" t="s">
         <v>24</v>
       </c>
       <c r="K232" t="s">
-        <v>173</v>
+        <v>87</v>
       </c>
       <c r="L232" t="s">
         <v>26</v>
       </c>
       <c r="M232" t="s">
-        <v>175</v>
+        <v>88</v>
       </c>
       <c r="N232" t="s">
         <v>28</v>
       </c>
       <c r="O232" t="s">
         <v>2180</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>65080</v>
+        <v>65077</v>
       </c>
       <c r="B233" t="s">
         <v>2181</v>
       </c>
       <c r="C233" t="s">
         <v>2182</v>
       </c>
       <c r="D233" t="s">
         <v>2183</v>
       </c>
       <c r="E233" t="s">
         <v>2184</v>
       </c>
       <c r="F233" t="s">
         <v>2185</v>
       </c>
       <c r="G233" t="s">
         <v>2186</v>
       </c>
       <c r="H233" t="s">
         <v>2187</v>
       </c>
       <c r="I233" t="s">
         <v>2188</v>
       </c>
       <c r="J233" t="s">
         <v>24</v>
       </c>
       <c r="K233" t="s">
-        <v>58</v>
+        <v>182</v>
       </c>
       <c r="L233" t="s">
         <v>26</v>
       </c>
       <c r="M233" t="s">
-        <v>59</v>
+        <v>184</v>
       </c>
       <c r="N233" t="s">
         <v>28</v>
       </c>
       <c r="O233" t="s">
         <v>2189</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>65081</v>
+        <v>65080</v>
       </c>
       <c r="B234" t="s">
         <v>2190</v>
       </c>
       <c r="C234" t="s">
         <v>2191</v>
       </c>
       <c r="D234" t="s">
         <v>2192</v>
       </c>
       <c r="E234" t="s">
         <v>2193</v>
       </c>
       <c r="F234" t="s">
         <v>2194</v>
       </c>
       <c r="G234" t="s">
         <v>2195</v>
       </c>
       <c r="H234" t="s">
         <v>2196</v>
       </c>
       <c r="I234" t="s">
         <v>2197</v>
       </c>
       <c r="J234" t="s">
         <v>24</v>
       </c>
       <c r="K234" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="L234" t="s">
         <v>26</v>
       </c>
       <c r="M234" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="N234" t="s">
         <v>28</v>
       </c>
       <c r="O234" t="s">
         <v>2198</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>65082</v>
+        <v>65081</v>
       </c>
       <c r="B235" t="s">
         <v>2199</v>
       </c>
       <c r="C235" t="s">
         <v>2200</v>
       </c>
       <c r="D235" t="s">
         <v>2201</v>
       </c>
       <c r="E235" t="s">
         <v>2202</v>
       </c>
       <c r="F235" t="s">
         <v>2203</v>
       </c>
       <c r="G235" t="s">
         <v>2204</v>
       </c>
       <c r="H235" t="s">
         <v>2205</v>
       </c>
       <c r="I235" t="s">
         <v>2206</v>
       </c>
       <c r="J235" t="s">
         <v>24</v>
       </c>
       <c r="K235" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="L235" t="s">
         <v>26</v>
       </c>
       <c r="M235" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="N235" t="s">
         <v>28</v>
       </c>
       <c r="O235" t="s">
         <v>2207</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>65083</v>
+        <v>65082</v>
       </c>
       <c r="B236" t="s">
         <v>2208</v>
       </c>
       <c r="C236" t="s">
         <v>2209</v>
       </c>
       <c r="D236" t="s">
         <v>2210</v>
       </c>
       <c r="E236" t="s">
         <v>2211</v>
       </c>
       <c r="F236" t="s">
         <v>2212</v>
       </c>
       <c r="G236" t="s">
         <v>2213</v>
       </c>
       <c r="H236" t="s">
         <v>2214</v>
       </c>
       <c r="I236" t="s">
         <v>2215</v>
       </c>
       <c r="J236" t="s">
         <v>24</v>
       </c>
       <c r="K236" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="L236" t="s">
         <v>26</v>
       </c>
       <c r="M236" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="N236" t="s">
         <v>28</v>
       </c>
       <c r="O236" t="s">
         <v>2216</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>65084</v>
+        <v>65083</v>
       </c>
       <c r="B237" t="s">
         <v>2217</v>
       </c>
       <c r="C237" t="s">
         <v>2218</v>
       </c>
       <c r="D237" t="s">
         <v>2219</v>
       </c>
       <c r="E237" t="s">
         <v>2220</v>
       </c>
       <c r="F237" t="s">
         <v>2221</v>
       </c>
       <c r="G237" t="s">
         <v>2222</v>
       </c>
       <c r="H237" t="s">
         <v>2223</v>
       </c>
       <c r="I237" t="s">
         <v>2224</v>
       </c>
       <c r="J237" t="s">
         <v>24</v>
       </c>
       <c r="K237" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="L237" t="s">
         <v>26</v>
       </c>
       <c r="M237" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="N237" t="s">
         <v>28</v>
       </c>
       <c r="O237" t="s">
         <v>2225</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>65085</v>
+        <v>65084</v>
       </c>
       <c r="B238" t="s">
         <v>2226</v>
       </c>
       <c r="C238" t="s">
         <v>2227</v>
       </c>
       <c r="D238" t="s">
         <v>2228</v>
       </c>
       <c r="E238" t="s">
         <v>2229</v>
       </c>
       <c r="F238" t="s">
         <v>2230</v>
       </c>
       <c r="G238" t="s">
         <v>2231</v>
       </c>
       <c r="H238" t="s">
         <v>2232</v>
       </c>
       <c r="I238" t="s">
         <v>2233</v>
       </c>
       <c r="J238" t="s">
         <v>24</v>
       </c>
       <c r="K238" t="s">
-        <v>1911</v>
+        <v>25</v>
       </c>
       <c r="L238" t="s">
         <v>26</v>
       </c>
       <c r="M238" t="s">
-        <v>1912</v>
+        <v>27</v>
       </c>
       <c r="N238" t="s">
         <v>28</v>
       </c>
       <c r="O238" t="s">
         <v>2234</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>65086</v>
+        <v>65085</v>
       </c>
       <c r="B239" t="s">
         <v>2235</v>
       </c>
       <c r="C239" t="s">
         <v>2236</v>
       </c>
       <c r="D239" t="s">
         <v>2237</v>
       </c>
       <c r="E239" t="s">
         <v>2238</v>
       </c>
       <c r="F239" t="s">
         <v>2239</v>
       </c>
       <c r="G239" t="s">
         <v>2240</v>
       </c>
       <c r="H239" t="s">
         <v>2241</v>
       </c>
       <c r="I239" t="s">
         <v>2242</v>
       </c>
       <c r="J239" t="s">
         <v>24</v>
       </c>
       <c r="K239" t="s">
-        <v>78</v>
+        <v>1920</v>
       </c>
       <c r="L239" t="s">
         <v>26</v>
       </c>
       <c r="M239" t="s">
-        <v>79</v>
+        <v>1921</v>
       </c>
       <c r="N239" t="s">
         <v>28</v>
       </c>
       <c r="O239" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>65087</v>
+        <v>65086</v>
       </c>
       <c r="B240" t="s">
         <v>2244</v>
       </c>
       <c r="C240" t="s">
         <v>2245</v>
       </c>
       <c r="D240" t="s">
         <v>2246</v>
       </c>
       <c r="E240" t="s">
         <v>2247</v>
       </c>
       <c r="F240" t="s">
         <v>2248</v>
       </c>
       <c r="G240" t="s">
         <v>2249</v>
       </c>
       <c r="H240" t="s">
         <v>2250</v>
       </c>
       <c r="I240" t="s">
         <v>2251</v>
       </c>
       <c r="J240" t="s">
         <v>24</v>
       </c>
       <c r="K240" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L240" t="s">
         <v>26</v>
       </c>
       <c r="M240" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N240" t="s">
         <v>28</v>
       </c>
       <c r="O240" t="s">
         <v>2252</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>65088</v>
+        <v>65087</v>
       </c>
       <c r="B241" t="s">
         <v>2253</v>
       </c>
       <c r="C241" t="s">
         <v>2254</v>
       </c>
       <c r="D241" t="s">
         <v>2255</v>
       </c>
       <c r="E241" t="s">
         <v>2256</v>
       </c>
       <c r="F241" t="s">
         <v>2257</v>
       </c>
       <c r="G241" t="s">
         <v>2258</v>
       </c>
       <c r="H241" t="s">
         <v>2259</v>
       </c>
       <c r="I241" t="s">
         <v>2260</v>
       </c>
       <c r="J241" t="s">
         <v>24</v>
       </c>
       <c r="K241" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="L241" t="s">
         <v>26</v>
       </c>
       <c r="M241" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="N241" t="s">
         <v>28</v>
       </c>
       <c r="O241" t="s">
         <v>2261</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>65089</v>
+        <v>65088</v>
       </c>
       <c r="B242" t="s">
         <v>2262</v>
       </c>
       <c r="C242" t="s">
         <v>2263</v>
       </c>
       <c r="D242" t="s">
         <v>2264</v>
       </c>
       <c r="E242" t="s">
         <v>2265</v>
       </c>
       <c r="F242" t="s">
         <v>2266</v>
       </c>
       <c r="G242" t="s">
         <v>2267</v>
       </c>
       <c r="H242" t="s">
         <v>2268</v>
       </c>
       <c r="I242" t="s">
         <v>2269</v>
       </c>
       <c r="J242" t="s">
         <v>24</v>
       </c>
       <c r="K242" t="s">
         <v>25</v>
       </c>
       <c r="L242" t="s">
         <v>26</v>
       </c>
       <c r="M242" t="s">
         <v>27</v>
       </c>
       <c r="N242" t="s">
         <v>28</v>
       </c>
       <c r="O242" t="s">
         <v>2270</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>65090</v>
+        <v>65089</v>
       </c>
       <c r="B243" t="s">
         <v>2271</v>
       </c>
       <c r="C243" t="s">
         <v>2272</v>
       </c>
       <c r="D243" t="s">
         <v>2273</v>
       </c>
       <c r="E243" t="s">
         <v>2274</v>
       </c>
       <c r="F243" t="s">
         <v>2275</v>
       </c>
       <c r="G243" t="s">
         <v>2276</v>
       </c>
       <c r="H243" t="s">
         <v>2277</v>
       </c>
       <c r="I243" t="s">
         <v>2278</v>
       </c>
       <c r="J243" t="s">
         <v>24</v>
       </c>
       <c r="K243" t="s">
         <v>25</v>
       </c>
       <c r="L243" t="s">
         <v>26</v>
       </c>
       <c r="M243" t="s">
         <v>27</v>
       </c>
       <c r="N243" t="s">
         <v>28</v>
       </c>
       <c r="O243" t="s">
         <v>2279</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>65091</v>
+        <v>65090</v>
       </c>
       <c r="B244" t="s">
         <v>2280</v>
       </c>
       <c r="C244" t="s">
         <v>2281</v>
       </c>
       <c r="D244" t="s">
         <v>2282</v>
       </c>
       <c r="E244" t="s">
         <v>2283</v>
       </c>
       <c r="F244" t="s">
         <v>2284</v>
       </c>
       <c r="G244" t="s">
         <v>2285</v>
       </c>
       <c r="H244" t="s">
         <v>2286</v>
       </c>
       <c r="I244" t="s">
         <v>2287</v>
       </c>
       <c r="J244" t="s">
         <v>24</v>
       </c>
       <c r="K244" t="s">
         <v>25</v>
       </c>
       <c r="L244" t="s">
         <v>26</v>
       </c>
       <c r="M244" t="s">
         <v>27</v>
       </c>
       <c r="N244" t="s">
         <v>28</v>
       </c>
       <c r="O244" t="s">
         <v>2288</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>65092</v>
+        <v>65091</v>
       </c>
       <c r="B245" t="s">
         <v>2289</v>
       </c>
       <c r="C245" t="s">
         <v>2290</v>
       </c>
       <c r="D245" t="s">
         <v>2291</v>
       </c>
       <c r="E245" t="s">
         <v>2292</v>
       </c>
       <c r="F245" t="s">
         <v>2293</v>
       </c>
       <c r="G245" t="s">
         <v>2294</v>
       </c>
       <c r="H245" t="s">
         <v>2295</v>
       </c>
       <c r="I245" t="s">
         <v>2296</v>
       </c>
       <c r="J245" t="s">
         <v>24</v>
       </c>
       <c r="K245" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L245" t="s">
         <v>26</v>
       </c>
       <c r="M245" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N245" t="s">
         <v>28</v>
       </c>
       <c r="O245" t="s">
         <v>2297</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>65093</v>
+        <v>65092</v>
       </c>
       <c r="B246" t="s">
         <v>2298</v>
       </c>
       <c r="C246" t="s">
         <v>2299</v>
       </c>
       <c r="D246" t="s">
         <v>2300</v>
       </c>
       <c r="E246" t="s">
         <v>2301</v>
       </c>
       <c r="F246" t="s">
         <v>2302</v>
       </c>
       <c r="G246" t="s">
         <v>2303</v>
       </c>
       <c r="H246" t="s">
         <v>2304</v>
       </c>
       <c r="I246" t="s">
         <v>2305</v>
       </c>
       <c r="J246" t="s">
         <v>24</v>
       </c>
       <c r="K246" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L246" t="s">
         <v>26</v>
       </c>
       <c r="M246" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N246" t="s">
         <v>28</v>
       </c>
       <c r="O246" t="s">
         <v>2306</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>65094</v>
+        <v>65093</v>
       </c>
       <c r="B247" t="s">
         <v>2307</v>
       </c>
       <c r="C247" t="s">
         <v>2308</v>
       </c>
       <c r="D247" t="s">
         <v>2309</v>
       </c>
       <c r="E247" t="s">
         <v>2310</v>
       </c>
       <c r="F247" t="s">
         <v>2311</v>
       </c>
       <c r="G247" t="s">
         <v>2312</v>
       </c>
       <c r="H247" t="s">
         <v>2313</v>
       </c>
       <c r="I247" t="s">
         <v>2314</v>
       </c>
       <c r="J247" t="s">
         <v>24</v>
       </c>
       <c r="K247" t="s">
+        <v>87</v>
+      </c>
+      <c r="L247" t="s">
+        <v>26</v>
+      </c>
+      <c r="M247" t="s">
+        <v>88</v>
+      </c>
+      <c r="N247" t="s">
+        <v>28</v>
+      </c>
+      <c r="O247" t="s">
         <v>2315</v>
-      </c>
-[...10 lines deleted...]
-        <v>2317</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>65095</v>
+        <v>65094</v>
       </c>
       <c r="B248" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C248" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D248" t="s">
         <v>2318</v>
       </c>
-      <c r="C248" t="s">
+      <c r="E248" t="s">
         <v>2319</v>
       </c>
-      <c r="D248" t="s">
+      <c r="F248" t="s">
         <v>2320</v>
       </c>
-      <c r="E248" t="s">
+      <c r="G248" t="s">
         <v>2321</v>
       </c>
-      <c r="F248" t="s">
+      <c r="H248" t="s">
         <v>2322</v>
       </c>
-      <c r="G248" t="s">
+      <c r="I248" t="s">
         <v>2323</v>
       </c>
-      <c r="H248" t="s">
+      <c r="J248" t="s">
+        <v>24</v>
+      </c>
+      <c r="K248" t="s">
         <v>2324</v>
       </c>
-      <c r="I248" t="s">
+      <c r="L248" t="s">
+        <v>26</v>
+      </c>
+      <c r="M248" t="s">
         <v>2325</v>
-      </c>
-[...10 lines deleted...]
-        <v>175</v>
       </c>
       <c r="N248" t="s">
         <v>28</v>
       </c>
       <c r="O248" t="s">
         <v>2326</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>65096</v>
+        <v>65095</v>
       </c>
       <c r="B249" t="s">
         <v>2327</v>
       </c>
       <c r="C249" t="s">
         <v>2328</v>
       </c>
       <c r="D249" t="s">
         <v>2329</v>
       </c>
       <c r="E249" t="s">
         <v>2330</v>
       </c>
       <c r="F249" t="s">
         <v>2331</v>
       </c>
       <c r="G249" t="s">
         <v>2332</v>
       </c>
       <c r="H249" t="s">
         <v>2333</v>
       </c>
       <c r="I249" t="s">
         <v>2334</v>
       </c>
       <c r="J249" t="s">
         <v>24</v>
       </c>
       <c r="K249" t="s">
-        <v>25</v>
+        <v>182</v>
       </c>
       <c r="L249" t="s">
         <v>26</v>
       </c>
       <c r="M249" t="s">
-        <v>27</v>
+        <v>184</v>
       </c>
       <c r="N249" t="s">
         <v>28</v>
       </c>
       <c r="O249" t="s">
         <v>2335</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>65097</v>
+        <v>65096</v>
       </c>
       <c r="B250" t="s">
         <v>2336</v>
       </c>
       <c r="C250" t="s">
         <v>2337</v>
       </c>
       <c r="D250" t="s">
         <v>2338</v>
       </c>
       <c r="E250" t="s">
         <v>2339</v>
       </c>
       <c r="F250" t="s">
         <v>2340</v>
       </c>
       <c r="G250" t="s">
         <v>2341</v>
       </c>
       <c r="H250" t="s">
         <v>2342</v>
       </c>
       <c r="I250" t="s">
         <v>2343</v>
       </c>
       <c r="J250" t="s">
         <v>24</v>
       </c>
       <c r="K250" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L250" t="s">
         <v>26</v>
       </c>
       <c r="M250" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N250" t="s">
         <v>28</v>
       </c>
       <c r="O250" t="s">
         <v>2344</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>65099</v>
+        <v>65097</v>
       </c>
       <c r="B251" t="s">
         <v>2345</v>
       </c>
       <c r="C251" t="s">
         <v>2346</v>
       </c>
       <c r="D251" t="s">
         <v>2347</v>
       </c>
       <c r="E251" t="s">
         <v>2348</v>
       </c>
       <c r="F251" t="s">
         <v>2349</v>
       </c>
       <c r="G251" t="s">
         <v>2350</v>
       </c>
       <c r="H251" t="s">
         <v>2351</v>
       </c>
       <c r="I251" t="s">
         <v>2352</v>
       </c>
       <c r="J251" t="s">
         <v>24</v>
       </c>
       <c r="K251" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L251" t="s">
         <v>26</v>
       </c>
       <c r="M251" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N251" t="s">
         <v>28</v>
       </c>
       <c r="O251" t="s">
         <v>2353</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>65124</v>
+        <v>65098</v>
       </c>
       <c r="B252" t="s">
         <v>2354</v>
       </c>
       <c r="C252" t="s">
         <v>2355</v>
       </c>
       <c r="D252" t="s">
         <v>2356</v>
       </c>
       <c r="E252" t="s">
         <v>2357</v>
       </c>
       <c r="F252" t="s">
         <v>2358</v>
       </c>
       <c r="G252" t="s">
         <v>2359</v>
       </c>
       <c r="H252" t="s">
         <v>2360</v>
       </c>
       <c r="I252" t="s">
         <v>2361</v>
       </c>
       <c r="J252" t="s">
         <v>24</v>
       </c>
       <c r="K252" t="s">
         <v>25</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
         <v>27</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
         <v>2362</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>65255</v>
+        <v>65099</v>
       </c>
       <c r="B253" t="s">
         <v>2363</v>
       </c>
       <c r="C253" t="s">
         <v>2364</v>
       </c>
       <c r="D253" t="s">
         <v>2365</v>
       </c>
       <c r="E253" t="s">
         <v>2366</v>
       </c>
       <c r="F253" t="s">
         <v>2367</v>
       </c>
       <c r="G253" t="s">
         <v>2368</v>
       </c>
       <c r="H253" t="s">
         <v>2369</v>
       </c>
       <c r="I253" t="s">
         <v>2370</v>
       </c>
       <c r="J253" t="s">
-        <v>409</v>
+        <v>24</v>
       </c>
       <c r="K253" t="s">
+        <v>87</v>
+      </c>
+      <c r="L253" t="s">
+        <v>26</v>
+      </c>
+      <c r="M253" t="s">
+        <v>88</v>
+      </c>
+      <c r="N253" t="s">
+        <v>28</v>
+      </c>
+      <c r="O253" t="s">
         <v>2371</v>
-      </c>
-[...10 lines deleted...]
-        <v>2373</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>66510</v>
+        <v>65100</v>
       </c>
       <c r="B254" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C254" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D254" t="s">
         <v>2374</v>
       </c>
-      <c r="C254" t="s">
+      <c r="E254" t="s">
         <v>2375</v>
       </c>
-      <c r="D254" t="s">
+      <c r="F254" t="s">
         <v>2376</v>
       </c>
-      <c r="E254" t="s">
+      <c r="G254" t="s">
         <v>2377</v>
       </c>
-      <c r="F254" t="s">
+      <c r="H254" t="s">
         <v>2378</v>
       </c>
-      <c r="G254" t="s">
+      <c r="I254" t="s">
         <v>2379</v>
       </c>
-      <c r="H254" t="s">
+      <c r="J254" t="s">
+        <v>24</v>
+      </c>
+      <c r="K254" t="s">
+        <v>1813</v>
+      </c>
+      <c r="L254" t="s">
+        <v>26</v>
+      </c>
+      <c r="M254" t="s">
+        <v>1814</v>
+      </c>
+      <c r="N254" t="s">
+        <v>28</v>
+      </c>
+      <c r="O254" t="s">
         <v>2380</v>
-      </c>
-[...19 lines deleted...]
-        <v>2384</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>66511</v>
+        <v>65101</v>
       </c>
       <c r="B255" t="s">
-        <v>568</v>
+        <v>2381</v>
       </c>
       <c r="C255" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D255" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E255" t="s">
+        <v>2384</v>
+      </c>
+      <c r="F255" t="s">
         <v>2385</v>
       </c>
-      <c r="D255" t="s">
+      <c r="G255" t="s">
         <v>2386</v>
       </c>
-      <c r="E255" t="s">
+      <c r="H255" t="s">
         <v>2387</v>
       </c>
-      <c r="F255" t="s">
-[...5 lines deleted...]
-      <c r="H255" t="s">
+      <c r="I255" t="s">
         <v>2388</v>
       </c>
-      <c r="I255" t="s">
+      <c r="J255" t="s">
+        <v>24</v>
+      </c>
+      <c r="K255" t="s">
+        <v>87</v>
+      </c>
+      <c r="L255" t="s">
+        <v>26</v>
+      </c>
+      <c r="M255" t="s">
+        <v>88</v>
+      </c>
+      <c r="N255" t="s">
+        <v>28</v>
+      </c>
+      <c r="O255" t="s">
         <v>2389</v>
-      </c>
-[...16 lines deleted...]
-        <v>2392</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>66512</v>
+        <v>65102</v>
       </c>
       <c r="B256" t="s">
-        <v>1637</v>
+        <v>2390</v>
       </c>
       <c r="C256" t="s">
-        <v>1638</v>
+        <v>2391</v>
       </c>
       <c r="D256" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E256" t="s">
         <v>2393</v>
       </c>
-      <c r="E256" t="s">
+      <c r="F256" t="s">
         <v>2394</v>
       </c>
-      <c r="F256" t="s">
+      <c r="G256" t="s">
         <v>2395</v>
       </c>
-      <c r="G256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H256" t="s">
-        <v>1643</v>
+        <v>2396</v>
       </c>
       <c r="I256" t="s">
-        <v>1644</v>
+        <v>2397</v>
       </c>
       <c r="J256" t="s">
         <v>24</v>
       </c>
       <c r="K256" t="s">
-        <v>2396</v>
+        <v>25</v>
       </c>
       <c r="L256" t="s">
         <v>26</v>
       </c>
       <c r="M256" t="s">
-        <v>2397</v>
+        <v>27</v>
       </c>
       <c r="N256" t="s">
         <v>28</v>
       </c>
       <c r="O256" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>66513</v>
+        <v>65104</v>
       </c>
       <c r="B257" t="s">
         <v>2399</v>
       </c>
       <c r="C257" t="s">
         <v>2400</v>
       </c>
       <c r="D257" t="s">
         <v>2401</v>
       </c>
       <c r="E257" t="s">
         <v>2402</v>
       </c>
       <c r="F257" t="s">
         <v>2403</v>
       </c>
       <c r="G257" t="s">
-        <v>1937</v>
+        <v>2404</v>
       </c>
       <c r="H257" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="I257" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="J257" t="s">
         <v>24</v>
       </c>
       <c r="K257" t="s">
-        <v>2396</v>
+        <v>2407</v>
       </c>
       <c r="L257" t="s">
         <v>26</v>
       </c>
       <c r="M257" t="s">
-        <v>2397</v>
+        <v>2408</v>
       </c>
       <c r="N257" t="s">
         <v>28</v>
       </c>
       <c r="O257" t="s">
-        <v>2406</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>66514</v>
+        <v>65105</v>
       </c>
       <c r="B258" t="s">
-        <v>2407</v>
+        <v>2410</v>
       </c>
       <c r="C258" t="s">
-        <v>2408</v>
+        <v>2411</v>
       </c>
       <c r="D258" t="s">
-        <v>2409</v>
+        <v>2412</v>
       </c>
       <c r="E258" t="s">
-        <v>2410</v>
+        <v>2413</v>
       </c>
       <c r="F258" t="s">
-        <v>708</v>
+        <v>2414</v>
       </c>
       <c r="G258" t="s">
-        <v>709</v>
+        <v>2415</v>
       </c>
       <c r="H258" t="s">
-        <v>2411</v>
+        <v>2416</v>
       </c>
       <c r="I258" t="s">
-        <v>2412</v>
+        <v>2417</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
-        <v>2396</v>
+        <v>87</v>
       </c>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258" t="s">
-        <v>2397</v>
+        <v>88</v>
       </c>
       <c r="N258" t="s">
         <v>28</v>
       </c>
       <c r="O258" t="s">
-        <v>2413</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>66515</v>
+        <v>65124</v>
       </c>
       <c r="B259" t="s">
-        <v>2414</v>
+        <v>2419</v>
       </c>
       <c r="C259" t="s">
-        <v>497</v>
+        <v>2420</v>
       </c>
       <c r="D259" t="s">
-        <v>2415</v>
+        <v>2421</v>
       </c>
       <c r="E259" t="s">
-        <v>2416</v>
+        <v>2422</v>
       </c>
       <c r="F259" t="s">
-        <v>2417</v>
+        <v>2423</v>
       </c>
       <c r="G259" t="s">
-        <v>501</v>
+        <v>2424</v>
       </c>
       <c r="H259" t="s">
-        <v>2418</v>
+        <v>2425</v>
       </c>
       <c r="I259" t="s">
-        <v>2419</v>
+        <v>2426</v>
       </c>
       <c r="J259" t="s">
         <v>24</v>
       </c>
       <c r="K259" t="s">
-        <v>2396</v>
+        <v>25</v>
       </c>
       <c r="L259" t="s">
         <v>26</v>
       </c>
       <c r="M259" t="s">
-        <v>2397</v>
+        <v>27</v>
       </c>
       <c r="N259" t="s">
         <v>28</v>
       </c>
       <c r="O259" t="s">
-        <v>2420</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>66516</v>
+        <v>65255</v>
       </c>
       <c r="B260" t="s">
-        <v>478</v>
+        <v>2428</v>
       </c>
       <c r="C260" t="s">
-        <v>479</v>
+        <v>2429</v>
       </c>
       <c r="D260" t="s">
-        <v>2421</v>
+        <v>2430</v>
       </c>
       <c r="E260" t="s">
-        <v>2422</v>
+        <v>2431</v>
       </c>
       <c r="F260" t="s">
-        <v>2423</v>
+        <v>2432</v>
       </c>
       <c r="G260" t="s">
-        <v>2424</v>
+        <v>2433</v>
       </c>
       <c r="H260" t="s">
-        <v>2425</v>
+        <v>2434</v>
       </c>
       <c r="I260" t="s">
-        <v>485</v>
+        <v>2435</v>
       </c>
       <c r="J260" t="s">
-        <v>24</v>
+        <v>418</v>
       </c>
       <c r="K260" t="s">
-        <v>78</v>
+        <v>2436</v>
       </c>
       <c r="L260" t="s">
-        <v>26</v>
+        <v>420</v>
       </c>
       <c r="M260" t="s">
-        <v>79</v>
+        <v>2437</v>
       </c>
       <c r="N260" t="s">
         <v>28</v>
       </c>
       <c r="O260" t="s">
-        <v>2426</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>66517</v>
+        <v>66510</v>
       </c>
       <c r="B261" t="s">
-        <v>2427</v>
+        <v>2439</v>
       </c>
       <c r="C261" t="s">
-        <v>2428</v>
+        <v>2440</v>
       </c>
       <c r="D261" t="s">
-        <v>2429</v>
+        <v>2441</v>
       </c>
       <c r="E261" t="s">
-        <v>2430</v>
+        <v>2442</v>
       </c>
       <c r="F261" t="s">
-        <v>2431</v>
+        <v>2443</v>
       </c>
       <c r="G261" t="s">
-        <v>2432</v>
+        <v>2444</v>
       </c>
       <c r="H261" t="s">
-        <v>2433</v>
+        <v>2445</v>
       </c>
       <c r="I261" t="s">
-        <v>2434</v>
+        <v>2446</v>
       </c>
       <c r="J261" t="s">
-        <v>24</v>
+        <v>418</v>
       </c>
       <c r="K261" t="s">
-        <v>2396</v>
+        <v>2447</v>
       </c>
       <c r="L261" t="s">
-        <v>26</v>
+        <v>420</v>
       </c>
       <c r="M261" t="s">
-        <v>2397</v>
+        <v>2448</v>
       </c>
       <c r="N261" t="s">
         <v>28</v>
       </c>
       <c r="O261" t="s">
-        <v>2435</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>66518</v>
+        <v>66511</v>
       </c>
       <c r="B262" t="s">
-        <v>2436</v>
+        <v>577</v>
       </c>
       <c r="C262" t="s">
-        <v>506</v>
+        <v>2450</v>
       </c>
       <c r="D262" t="s">
-        <v>2437</v>
+        <v>2451</v>
       </c>
       <c r="E262" t="s">
-        <v>2438</v>
+        <v>2452</v>
       </c>
       <c r="F262" t="s">
-        <v>2439</v>
+        <v>581</v>
       </c>
       <c r="G262" t="s">
-        <v>510</v>
+        <v>582</v>
       </c>
       <c r="H262" t="s">
-        <v>2440</v>
+        <v>2453</v>
       </c>
       <c r="I262" t="s">
-        <v>2441</v>
+        <v>2454</v>
       </c>
       <c r="J262" t="s">
         <v>24</v>
       </c>
       <c r="K262" t="s">
-        <v>78</v>
+        <v>2455</v>
       </c>
       <c r="L262" t="s">
         <v>26</v>
       </c>
       <c r="M262" t="s">
-        <v>79</v>
+        <v>2456</v>
       </c>
       <c r="N262" t="s">
         <v>28</v>
       </c>
       <c r="O262" t="s">
-        <v>2442</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>66519</v>
+        <v>66512</v>
       </c>
       <c r="B263" t="s">
-        <v>2443</v>
+        <v>1646</v>
       </c>
       <c r="C263" t="s">
-        <v>2444</v>
+        <v>1647</v>
       </c>
       <c r="D263" t="s">
-        <v>2445</v>
+        <v>2458</v>
       </c>
       <c r="E263" t="s">
-        <v>2446</v>
+        <v>2459</v>
       </c>
       <c r="F263" t="s">
-        <v>2447</v>
+        <v>2460</v>
       </c>
       <c r="G263" t="s">
-        <v>2448</v>
+        <v>1651</v>
       </c>
       <c r="H263" t="s">
-        <v>592</v>
+        <v>1652</v>
       </c>
       <c r="I263" t="s">
-        <v>593</v>
+        <v>1653</v>
       </c>
       <c r="J263" t="s">
         <v>24</v>
       </c>
       <c r="K263" t="s">
-        <v>2449</v>
+        <v>2461</v>
       </c>
       <c r="L263" t="s">
         <v>26</v>
       </c>
       <c r="M263" t="s">
-        <v>2450</v>
+        <v>2462</v>
       </c>
       <c r="N263" t="s">
         <v>28</v>
       </c>
       <c r="O263" t="s">
-        <v>2451</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>66520</v>
+        <v>66513</v>
       </c>
       <c r="B264" t="s">
-        <v>664</v>
+        <v>2464</v>
       </c>
       <c r="C264" t="s">
-        <v>665</v>
+        <v>2465</v>
       </c>
       <c r="D264" t="s">
-        <v>2452</v>
+        <v>2466</v>
       </c>
       <c r="E264" t="s">
-        <v>2453</v>
+        <v>2467</v>
       </c>
       <c r="F264" t="s">
-        <v>668</v>
+        <v>2468</v>
       </c>
       <c r="G264" t="s">
-        <v>669</v>
+        <v>1946</v>
       </c>
       <c r="H264" t="s">
-        <v>670</v>
+        <v>2469</v>
       </c>
       <c r="I264" t="s">
-        <v>671</v>
+        <v>2470</v>
       </c>
       <c r="J264" t="s">
         <v>24</v>
       </c>
       <c r="K264" t="s">
-        <v>25</v>
+        <v>2461</v>
       </c>
       <c r="L264" t="s">
         <v>26</v>
       </c>
       <c r="M264" t="s">
-        <v>27</v>
+        <v>2462</v>
       </c>
       <c r="N264" t="s">
         <v>28</v>
       </c>
       <c r="O264" t="s">
-        <v>2454</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>66521</v>
+        <v>66514</v>
       </c>
       <c r="B265" t="s">
-        <v>514</v>
+        <v>2472</v>
       </c>
       <c r="C265" t="s">
-        <v>515</v>
+        <v>2473</v>
       </c>
       <c r="D265" t="s">
-        <v>2455</v>
+        <v>2474</v>
       </c>
       <c r="E265" t="s">
-        <v>2456</v>
+        <v>2475</v>
       </c>
       <c r="F265" t="s">
-        <v>2457</v>
+        <v>717</v>
       </c>
       <c r="G265" t="s">
-        <v>519</v>
+        <v>718</v>
       </c>
       <c r="H265" t="s">
-        <v>2458</v>
+        <v>2476</v>
       </c>
       <c r="I265" t="s">
-        <v>521</v>
+        <v>2477</v>
       </c>
       <c r="J265" t="s">
         <v>24</v>
       </c>
       <c r="K265" t="s">
-        <v>78</v>
+        <v>2461</v>
       </c>
       <c r="L265" t="s">
         <v>26</v>
       </c>
       <c r="M265" t="s">
-        <v>79</v>
+        <v>2462</v>
       </c>
       <c r="N265" t="s">
         <v>28</v>
       </c>
       <c r="O265" t="s">
-        <v>2459</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>66522</v>
+        <v>66515</v>
       </c>
       <c r="B266" t="s">
-        <v>2460</v>
+        <v>2479</v>
       </c>
       <c r="C266" t="s">
+        <v>506</v>
+      </c>
+      <c r="D266" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E266" t="s">
+        <v>2481</v>
+      </c>
+      <c r="F266" t="s">
+        <v>2482</v>
+      </c>
+      <c r="G266" t="s">
+        <v>510</v>
+      </c>
+      <c r="H266" t="s">
+        <v>2483</v>
+      </c>
+      <c r="I266" t="s">
+        <v>2484</v>
+      </c>
+      <c r="J266" t="s">
+        <v>24</v>
+      </c>
+      <c r="K266" t="s">
         <v>2461</v>
       </c>
-      <c r="D266" t="s">
+      <c r="L266" t="s">
+        <v>26</v>
+      </c>
+      <c r="M266" t="s">
         <v>2462</v>
       </c>
-      <c r="E266" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N266" t="s">
         <v>28</v>
       </c>
       <c r="O266" t="s">
-        <v>2468</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>66523</v>
+        <v>66516</v>
       </c>
       <c r="B267" t="s">
-        <v>559</v>
+        <v>487</v>
       </c>
       <c r="C267" t="s">
-        <v>560</v>
+        <v>488</v>
       </c>
       <c r="D267" t="s">
-        <v>2469</v>
+        <v>2486</v>
       </c>
       <c r="E267" t="s">
-        <v>2470</v>
+        <v>2487</v>
       </c>
       <c r="F267" t="s">
-        <v>563</v>
+        <v>2488</v>
       </c>
       <c r="G267" t="s">
-        <v>564</v>
+        <v>2489</v>
       </c>
       <c r="H267" t="s">
-        <v>565</v>
+        <v>2490</v>
       </c>
       <c r="I267" t="s">
-        <v>566</v>
+        <v>494</v>
       </c>
       <c r="J267" t="s">
         <v>24</v>
       </c>
       <c r="K267" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="L267" t="s">
         <v>26</v>
       </c>
       <c r="M267" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="N267" t="s">
         <v>28</v>
       </c>
       <c r="O267" t="s">
-        <v>2471</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>66524</v>
+        <v>66517</v>
       </c>
       <c r="B268" t="s">
-        <v>1807</v>
+        <v>2492</v>
       </c>
       <c r="C268" t="s">
-        <v>1808</v>
+        <v>2493</v>
       </c>
       <c r="D268" t="s">
-        <v>2472</v>
+        <v>2494</v>
       </c>
       <c r="E268" t="s">
-        <v>2473</v>
+        <v>2495</v>
       </c>
       <c r="F268" t="s">
-        <v>2474</v>
+        <v>2496</v>
       </c>
       <c r="G268" t="s">
-        <v>1812</v>
+        <v>2497</v>
       </c>
       <c r="H268" t="s">
-        <v>1813</v>
+        <v>2498</v>
       </c>
       <c r="I268" t="s">
-        <v>1814</v>
+        <v>2499</v>
       </c>
       <c r="J268" t="s">
         <v>24</v>
       </c>
       <c r="K268" t="s">
-        <v>78</v>
+        <v>2461</v>
       </c>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268" t="s">
-        <v>79</v>
+        <v>2462</v>
       </c>
       <c r="N268" t="s">
         <v>28</v>
       </c>
       <c r="O268" t="s">
-        <v>2475</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>66525</v>
+        <v>66518</v>
       </c>
       <c r="B269" t="s">
-        <v>2476</v>
+        <v>2501</v>
       </c>
       <c r="C269" t="s">
-        <v>2477</v>
+        <v>515</v>
       </c>
       <c r="D269" t="s">
-        <v>2478</v>
+        <v>2502</v>
       </c>
       <c r="E269" t="s">
-        <v>2479</v>
+        <v>2503</v>
       </c>
       <c r="F269" t="s">
-        <v>1668</v>
+        <v>2504</v>
       </c>
       <c r="G269" t="s">
-        <v>1669</v>
+        <v>519</v>
       </c>
       <c r="H269" t="s">
-        <v>1670</v>
+        <v>2505</v>
       </c>
       <c r="I269" t="s">
-        <v>1671</v>
+        <v>2506</v>
       </c>
       <c r="J269" t="s">
         <v>24</v>
       </c>
       <c r="K269" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L269" t="s">
         <v>26</v>
       </c>
       <c r="M269" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N269" t="s">
         <v>28</v>
       </c>
       <c r="O269" t="s">
-        <v>2480</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>66526</v>
+        <v>66519</v>
       </c>
       <c r="B270" t="s">
-        <v>2481</v>
+        <v>2508</v>
       </c>
       <c r="C270" t="s">
-        <v>2482</v>
+        <v>2509</v>
       </c>
       <c r="D270" t="s">
-        <v>2483</v>
+        <v>2510</v>
       </c>
       <c r="E270" t="s">
-        <v>2484</v>
+        <v>2511</v>
       </c>
       <c r="F270" t="s">
-        <v>2485</v>
+        <v>2512</v>
       </c>
       <c r="G270" t="s">
-        <v>1678</v>
+        <v>2513</v>
       </c>
       <c r="H270" t="s">
-        <v>1679</v>
+        <v>601</v>
       </c>
       <c r="I270" t="s">
-        <v>1680</v>
+        <v>602</v>
       </c>
       <c r="J270" t="s">
         <v>24</v>
       </c>
       <c r="K270" t="s">
-        <v>78</v>
+        <v>2514</v>
       </c>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270" t="s">
-        <v>79</v>
+        <v>2515</v>
       </c>
       <c r="N270" t="s">
         <v>28</v>
       </c>
       <c r="O270" t="s">
-        <v>2486</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>66527</v>
+        <v>66520</v>
       </c>
       <c r="B271" t="s">
-        <v>597</v>
+        <v>673</v>
       </c>
       <c r="C271" t="s">
-        <v>598</v>
+        <v>674</v>
       </c>
       <c r="D271" t="s">
-        <v>2487</v>
+        <v>2517</v>
       </c>
       <c r="E271" t="s">
-        <v>2488</v>
+        <v>2518</v>
       </c>
       <c r="F271" t="s">
-        <v>2489</v>
+        <v>677</v>
       </c>
       <c r="G271" t="s">
-        <v>602</v>
+        <v>678</v>
       </c>
       <c r="H271" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="I271" t="s">
-        <v>604</v>
+        <v>680</v>
       </c>
       <c r="J271" t="s">
         <v>24</v>
       </c>
       <c r="K271" t="s">
-        <v>2396</v>
+        <v>25</v>
       </c>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271" t="s">
-        <v>2397</v>
+        <v>27</v>
       </c>
       <c r="N271" t="s">
         <v>28</v>
       </c>
       <c r="O271" t="s">
-        <v>2490</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>66529</v>
+        <v>66521</v>
       </c>
       <c r="B272" t="s">
-        <v>2491</v>
+        <v>523</v>
       </c>
       <c r="C272" t="s">
-        <v>2492</v>
+        <v>524</v>
       </c>
       <c r="D272" t="s">
-        <v>2493</v>
+        <v>2520</v>
       </c>
       <c r="E272" t="s">
-        <v>2494</v>
+        <v>2521</v>
       </c>
       <c r="F272" t="s">
-        <v>2495</v>
+        <v>2522</v>
       </c>
       <c r="G272" t="s">
-        <v>2067</v>
+        <v>528</v>
       </c>
       <c r="H272" t="s">
-        <v>2068</v>
+        <v>2523</v>
       </c>
       <c r="I272" t="s">
-        <v>2069</v>
+        <v>530</v>
       </c>
       <c r="J272" t="s">
         <v>24</v>
       </c>
       <c r="K272" t="s">
-        <v>2496</v>
+        <v>87</v>
       </c>
       <c r="L272" t="s">
         <v>26</v>
       </c>
       <c r="M272" t="s">
-        <v>2497</v>
+        <v>88</v>
       </c>
       <c r="N272" t="s">
         <v>28</v>
       </c>
       <c r="O272" t="s">
-        <v>2498</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>66530</v>
+        <v>66522</v>
       </c>
       <c r="B273" t="s">
-        <v>2499</v>
+        <v>2525</v>
       </c>
       <c r="C273" t="s">
-        <v>2500</v>
+        <v>2526</v>
       </c>
       <c r="D273" t="s">
-        <v>2501</v>
+        <v>2527</v>
       </c>
       <c r="E273" t="s">
-        <v>2502</v>
+        <v>2528</v>
       </c>
       <c r="F273" t="s">
-        <v>2503</v>
+        <v>2529</v>
       </c>
       <c r="G273" t="s">
-        <v>441</v>
+        <v>2530</v>
       </c>
       <c r="H273" t="s">
-        <v>442</v>
+        <v>2531</v>
       </c>
       <c r="I273" t="s">
-        <v>443</v>
+        <v>2532</v>
       </c>
       <c r="J273" t="s">
         <v>24</v>
       </c>
       <c r="K273" t="s">
-        <v>432</v>
+        <v>2436</v>
       </c>
       <c r="L273" t="s">
         <v>26</v>
       </c>
       <c r="M273" t="s">
-        <v>434</v>
+        <v>2437</v>
       </c>
       <c r="N273" t="s">
         <v>28</v>
       </c>
       <c r="O273" t="s">
-        <v>2504</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>66531</v>
+        <v>66523</v>
       </c>
       <c r="B274" t="s">
-        <v>2505</v>
+        <v>568</v>
       </c>
       <c r="C274" t="s">
-        <v>2506</v>
+        <v>569</v>
       </c>
       <c r="D274" t="s">
-        <v>2507</v>
+        <v>2534</v>
       </c>
       <c r="E274" t="s">
-        <v>2508</v>
+        <v>2535</v>
       </c>
       <c r="F274" t="s">
-        <v>2509</v>
+        <v>572</v>
       </c>
       <c r="G274" t="s">
-        <v>2510</v>
+        <v>573</v>
       </c>
       <c r="H274" t="s">
-        <v>2511</v>
+        <v>574</v>
       </c>
       <c r="I274" t="s">
-        <v>2512</v>
+        <v>575</v>
       </c>
       <c r="J274" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="K274" t="s">
-        <v>2513</v>
+        <v>67</v>
       </c>
       <c r="L274" t="s">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="M274" t="s">
-        <v>2514</v>
+        <v>68</v>
       </c>
       <c r="N274" t="s">
         <v>28</v>
       </c>
       <c r="O274" t="s">
-        <v>2515</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>66532</v>
+        <v>66524</v>
       </c>
       <c r="B275" t="s">
-        <v>2516</v>
+        <v>1816</v>
       </c>
       <c r="C275" t="s">
-        <v>683</v>
+        <v>1817</v>
       </c>
       <c r="D275" t="s">
-        <v>2517</v>
+        <v>2537</v>
       </c>
       <c r="E275" t="s">
-        <v>2518</v>
+        <v>2538</v>
       </c>
       <c r="F275" t="s">
-        <v>686</v>
+        <v>2539</v>
       </c>
       <c r="G275" t="s">
-        <v>687</v>
+        <v>1821</v>
       </c>
       <c r="H275" t="s">
-        <v>688</v>
+        <v>1822</v>
       </c>
       <c r="I275" t="s">
-        <v>689</v>
+        <v>1823</v>
       </c>
       <c r="J275" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="K275" t="s">
-        <v>2519</v>
+        <v>87</v>
       </c>
       <c r="L275" t="s">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="M275" t="s">
-        <v>2520</v>
+        <v>88</v>
       </c>
       <c r="N275" t="s">
         <v>28</v>
       </c>
       <c r="O275" t="s">
-        <v>2521</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>66533</v>
+        <v>66525</v>
       </c>
       <c r="B276" t="s">
-        <v>2522</v>
+        <v>2541</v>
       </c>
       <c r="C276" t="s">
-        <v>2523</v>
+        <v>2542</v>
       </c>
       <c r="D276" t="s">
-        <v>2524</v>
+        <v>2543</v>
       </c>
       <c r="E276" t="s">
-        <v>2525</v>
+        <v>2544</v>
       </c>
       <c r="F276" t="s">
-        <v>527</v>
+        <v>1677</v>
       </c>
       <c r="G276" t="s">
-        <v>528</v>
+        <v>1678</v>
       </c>
       <c r="H276" t="s">
-        <v>529</v>
+        <v>1679</v>
       </c>
       <c r="I276" t="s">
-        <v>530</v>
+        <v>1680</v>
       </c>
       <c r="J276" t="s">
         <v>24</v>
       </c>
       <c r="K276" t="s">
-        <v>2526</v>
+        <v>87</v>
       </c>
       <c r="L276" t="s">
         <v>26</v>
       </c>
       <c r="M276" t="s">
-        <v>2527</v>
+        <v>88</v>
       </c>
       <c r="N276" t="s">
         <v>28</v>
       </c>
       <c r="O276" t="s">
-        <v>2528</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>66534</v>
+        <v>66526</v>
       </c>
       <c r="B277" t="s">
-        <v>2529</v>
+        <v>2546</v>
       </c>
       <c r="C277" t="s">
-        <v>2530</v>
+        <v>2547</v>
       </c>
       <c r="D277" t="s">
-        <v>2531</v>
+        <v>2548</v>
       </c>
       <c r="E277" t="s">
-        <v>2532</v>
+        <v>2549</v>
       </c>
       <c r="F277" t="s">
-        <v>2533</v>
+        <v>2550</v>
       </c>
       <c r="G277" t="s">
-        <v>2534</v>
+        <v>1687</v>
       </c>
       <c r="H277" t="s">
-        <v>1372</v>
+        <v>1688</v>
       </c>
       <c r="I277" t="s">
-        <v>1373</v>
+        <v>1689</v>
       </c>
       <c r="J277" t="s">
         <v>24</v>
       </c>
       <c r="K277" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="L277" t="s">
         <v>26</v>
       </c>
       <c r="M277" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="N277" t="s">
         <v>28</v>
       </c>
       <c r="O277" t="s">
-        <v>2535</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>66535</v>
+        <v>66527</v>
       </c>
       <c r="B278" t="s">
-        <v>2536</v>
+        <v>606</v>
       </c>
       <c r="C278" t="s">
-        <v>2537</v>
+        <v>607</v>
       </c>
       <c r="D278" t="s">
-        <v>2538</v>
+        <v>2552</v>
       </c>
       <c r="E278" t="s">
-        <v>2539</v>
+        <v>2553</v>
       </c>
       <c r="F278" t="s">
-        <v>2540</v>
+        <v>2554</v>
       </c>
       <c r="G278" t="s">
-        <v>2541</v>
+        <v>611</v>
       </c>
       <c r="H278" t="s">
-        <v>2542</v>
+        <v>612</v>
       </c>
       <c r="I278" t="s">
-        <v>2543</v>
+        <v>613</v>
       </c>
       <c r="J278" t="s">
-        <v>2544</v>
+        <v>24</v>
       </c>
       <c r="K278" t="s">
-        <v>2545</v>
+        <v>2461</v>
       </c>
       <c r="L278" t="s">
-        <v>2546</v>
+        <v>26</v>
       </c>
       <c r="M278" t="s">
-        <v>2547</v>
+        <v>2462</v>
       </c>
       <c r="N278" t="s">
         <v>28</v>
       </c>
       <c r="O278" t="s">
-        <v>2548</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>66536</v>
+        <v>66529</v>
       </c>
       <c r="B279" t="s">
-        <v>2549</v>
+        <v>2556</v>
       </c>
       <c r="C279" t="s">
-        <v>2550</v>
+        <v>2557</v>
       </c>
       <c r="D279" t="s">
-        <v>2551</v>
+        <v>2558</v>
       </c>
       <c r="E279" t="s">
-        <v>2552</v>
+        <v>2559</v>
       </c>
       <c r="F279" t="s">
-        <v>2553</v>
+        <v>2560</v>
       </c>
       <c r="G279" t="s">
-        <v>2554</v>
+        <v>2076</v>
       </c>
       <c r="H279" t="s">
-        <v>2555</v>
+        <v>2077</v>
       </c>
       <c r="I279" t="s">
-        <v>2556</v>
+        <v>2078</v>
       </c>
       <c r="J279" t="s">
         <v>24</v>
       </c>
       <c r="K279" t="s">
-        <v>2396</v>
+        <v>2561</v>
       </c>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279" t="s">
-        <v>2397</v>
+        <v>2562</v>
       </c>
       <c r="N279" t="s">
         <v>28</v>
       </c>
       <c r="O279" t="s">
-        <v>2557</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>66537</v>
+        <v>66530</v>
       </c>
       <c r="B280" t="s">
-        <v>2558</v>
+        <v>2564</v>
       </c>
       <c r="C280" t="s">
-        <v>2355</v>
+        <v>2565</v>
       </c>
       <c r="D280" t="s">
-        <v>2559</v>
+        <v>2566</v>
       </c>
       <c r="E280" t="s">
-        <v>2560</v>
+        <v>2567</v>
       </c>
       <c r="F280" t="s">
-        <v>2561</v>
+        <v>2568</v>
       </c>
       <c r="G280" t="s">
-        <v>2359</v>
+        <v>450</v>
       </c>
       <c r="H280" t="s">
-        <v>2360</v>
+        <v>451</v>
       </c>
       <c r="I280" t="s">
-        <v>2361</v>
+        <v>452</v>
       </c>
       <c r="J280" t="s">
         <v>24</v>
       </c>
       <c r="K280" t="s">
-        <v>2396</v>
+        <v>441</v>
       </c>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280" t="s">
-        <v>2397</v>
+        <v>443</v>
       </c>
       <c r="N280" t="s">
         <v>28</v>
       </c>
       <c r="O280" t="s">
-        <v>2562</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>66538</v>
+        <v>66531</v>
       </c>
       <c r="B281" t="s">
-        <v>2563</v>
+        <v>2570</v>
       </c>
       <c r="C281" t="s">
-        <v>2564</v>
+        <v>2571</v>
       </c>
       <c r="D281" t="s">
-        <v>2565</v>
+        <v>2572</v>
       </c>
       <c r="E281" t="s">
-        <v>2566</v>
+        <v>2573</v>
       </c>
       <c r="F281" t="s">
-        <v>2567</v>
+        <v>2574</v>
       </c>
       <c r="G281" t="s">
-        <v>678</v>
+        <v>2575</v>
       </c>
       <c r="H281" t="s">
-        <v>679</v>
+        <v>2576</v>
       </c>
       <c r="I281" t="s">
-        <v>680</v>
+        <v>2577</v>
       </c>
       <c r="J281" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
       <c r="K281" t="s">
-        <v>2568</v>
+        <v>2578</v>
       </c>
       <c r="L281" t="s">
-        <v>26</v>
+        <v>183</v>
       </c>
       <c r="M281" t="s">
-        <v>2569</v>
+        <v>2579</v>
       </c>
       <c r="N281" t="s">
         <v>28</v>
       </c>
       <c r="O281" t="s">
-        <v>2570</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>66540</v>
+        <v>66532</v>
       </c>
       <c r="B282" t="s">
-        <v>2571</v>
+        <v>2581</v>
       </c>
       <c r="C282" t="s">
-        <v>2572</v>
+        <v>692</v>
       </c>
       <c r="D282" t="s">
-        <v>2573</v>
+        <v>2582</v>
       </c>
       <c r="E282" t="s">
-        <v>2574</v>
+        <v>2583</v>
       </c>
       <c r="F282" t="s">
-        <v>2575</v>
+        <v>695</v>
       </c>
       <c r="G282" t="s">
-        <v>2576</v>
+        <v>696</v>
       </c>
       <c r="H282" t="s">
-        <v>2577</v>
+        <v>697</v>
       </c>
       <c r="I282" t="s">
-        <v>476</v>
+        <v>698</v>
       </c>
       <c r="J282" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
       <c r="K282" t="s">
-        <v>2578</v>
+        <v>2584</v>
       </c>
       <c r="L282" t="s">
-        <v>26</v>
+        <v>183</v>
       </c>
       <c r="M282" t="s">
-        <v>2579</v>
+        <v>2585</v>
       </c>
       <c r="N282" t="s">
         <v>28</v>
       </c>
       <c r="O282" t="s">
-        <v>2580</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
+        <v>66533</v>
+      </c>
+      <c r="B283" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C283" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D283" t="s">
+        <v>2589</v>
+      </c>
+      <c r="E283" t="s">
+        <v>2590</v>
+      </c>
+      <c r="F283" t="s">
+        <v>536</v>
+      </c>
+      <c r="G283" t="s">
+        <v>537</v>
+      </c>
+      <c r="H283" t="s">
+        <v>538</v>
+      </c>
+      <c r="I283" t="s">
+        <v>539</v>
+      </c>
+      <c r="J283" t="s">
+        <v>24</v>
+      </c>
+      <c r="K283" t="s">
+        <v>2591</v>
+      </c>
+      <c r="L283" t="s">
+        <v>26</v>
+      </c>
+      <c r="M283" t="s">
+        <v>2592</v>
+      </c>
+      <c r="N283" t="s">
+        <v>28</v>
+      </c>
+      <c r="O283" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="284" spans="1:15">
+      <c r="A284">
+        <v>66534</v>
+      </c>
+      <c r="B284" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C284" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D284" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E284" t="s">
+        <v>2597</v>
+      </c>
+      <c r="F284" t="s">
+        <v>2598</v>
+      </c>
+      <c r="G284" t="s">
+        <v>2599</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1381</v>
+      </c>
+      <c r="I284" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J284" t="s">
+        <v>24</v>
+      </c>
+      <c r="K284" t="s">
+        <v>67</v>
+      </c>
+      <c r="L284" t="s">
+        <v>26</v>
+      </c>
+      <c r="M284" t="s">
+        <v>68</v>
+      </c>
+      <c r="N284" t="s">
+        <v>28</v>
+      </c>
+      <c r="O284" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="285" spans="1:15">
+      <c r="A285">
+        <v>66535</v>
+      </c>
+      <c r="B285" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C285" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D285" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E285" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F285" t="s">
+        <v>2605</v>
+      </c>
+      <c r="G285" t="s">
+        <v>2606</v>
+      </c>
+      <c r="H285" t="s">
+        <v>2607</v>
+      </c>
+      <c r="I285" t="s">
+        <v>2608</v>
+      </c>
+      <c r="J285" t="s">
+        <v>2609</v>
+      </c>
+      <c r="K285" t="s">
+        <v>2610</v>
+      </c>
+      <c r="L285" t="s">
+        <v>2611</v>
+      </c>
+      <c r="M285" t="s">
+        <v>2612</v>
+      </c>
+      <c r="N285" t="s">
+        <v>28</v>
+      </c>
+      <c r="O285" t="s">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="286" spans="1:15">
+      <c r="A286">
+        <v>66536</v>
+      </c>
+      <c r="B286" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C286" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D286" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E286" t="s">
+        <v>2617</v>
+      </c>
+      <c r="F286" t="s">
+        <v>2618</v>
+      </c>
+      <c r="G286" t="s">
+        <v>2619</v>
+      </c>
+      <c r="H286" t="s">
+        <v>2620</v>
+      </c>
+      <c r="I286" t="s">
+        <v>2621</v>
+      </c>
+      <c r="J286" t="s">
+        <v>24</v>
+      </c>
+      <c r="K286" t="s">
+        <v>2461</v>
+      </c>
+      <c r="L286" t="s">
+        <v>26</v>
+      </c>
+      <c r="M286" t="s">
+        <v>2462</v>
+      </c>
+      <c r="N286" t="s">
+        <v>28</v>
+      </c>
+      <c r="O286" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="287" spans="1:15">
+      <c r="A287">
+        <v>66537</v>
+      </c>
+      <c r="B287" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C287" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D287" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E287" t="s">
+        <v>2625</v>
+      </c>
+      <c r="F287" t="s">
+        <v>2626</v>
+      </c>
+      <c r="G287" t="s">
+        <v>2424</v>
+      </c>
+      <c r="H287" t="s">
+        <v>2425</v>
+      </c>
+      <c r="I287" t="s">
+        <v>2426</v>
+      </c>
+      <c r="J287" t="s">
+        <v>24</v>
+      </c>
+      <c r="K287" t="s">
+        <v>2461</v>
+      </c>
+      <c r="L287" t="s">
+        <v>26</v>
+      </c>
+      <c r="M287" t="s">
+        <v>2462</v>
+      </c>
+      <c r="N287" t="s">
+        <v>28</v>
+      </c>
+      <c r="O287" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="288" spans="1:15">
+      <c r="A288">
+        <v>66538</v>
+      </c>
+      <c r="B288" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C288" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D288" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E288" t="s">
+        <v>2631</v>
+      </c>
+      <c r="F288" t="s">
+        <v>2632</v>
+      </c>
+      <c r="G288" t="s">
+        <v>687</v>
+      </c>
+      <c r="H288" t="s">
+        <v>688</v>
+      </c>
+      <c r="I288" t="s">
+        <v>689</v>
+      </c>
+      <c r="J288" t="s">
+        <v>24</v>
+      </c>
+      <c r="K288" t="s">
+        <v>2633</v>
+      </c>
+      <c r="L288" t="s">
+        <v>26</v>
+      </c>
+      <c r="M288" t="s">
+        <v>2634</v>
+      </c>
+      <c r="N288" t="s">
+        <v>28</v>
+      </c>
+      <c r="O288" t="s">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="289" spans="1:15">
+      <c r="A289">
+        <v>66540</v>
+      </c>
+      <c r="B289" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C289" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D289" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E289" t="s">
+        <v>2639</v>
+      </c>
+      <c r="F289" t="s">
+        <v>2640</v>
+      </c>
+      <c r="G289" t="s">
+        <v>2641</v>
+      </c>
+      <c r="H289" t="s">
+        <v>2642</v>
+      </c>
+      <c r="I289" t="s">
+        <v>485</v>
+      </c>
+      <c r="J289" t="s">
+        <v>24</v>
+      </c>
+      <c r="K289" t="s">
+        <v>2643</v>
+      </c>
+      <c r="L289" t="s">
+        <v>26</v>
+      </c>
+      <c r="M289" t="s">
+        <v>2644</v>
+      </c>
+      <c r="N289" t="s">
+        <v>28</v>
+      </c>
+      <c r="O289" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="290" spans="1:15">
+      <c r="A290">
         <v>66541</v>
       </c>
-      <c r="B283" t="s">
-[...39 lines deleted...]
-        <v>2587</v>
+      <c r="B290" t="s">
+        <v>664</v>
+      </c>
+      <c r="C290" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D290" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E290" t="s">
+        <v>2648</v>
+      </c>
+      <c r="F290" t="s">
+        <v>2649</v>
+      </c>
+      <c r="G290" t="s">
+        <v>669</v>
+      </c>
+      <c r="H290" t="s">
+        <v>670</v>
+      </c>
+      <c r="I290" t="s">
+        <v>671</v>
+      </c>
+      <c r="J290" t="s">
+        <v>24</v>
+      </c>
+      <c r="K290" t="s">
+        <v>2650</v>
+      </c>
+      <c r="L290" t="s">
+        <v>26</v>
+      </c>
+      <c r="M290" t="s">
+        <v>2651</v>
+      </c>
+      <c r="N290" t="s">
+        <v>28</v>
+      </c>
+      <c r="O290" t="s">
+        <v>2652</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">