--- v6 (2026-07-12)
+++ v7 (2026-08-22)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2653">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3073">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: тоҷикӣ
 # Source: https://hadeethenc.com/tg
-# Last update: 2026-06-19 18:07:13 (v1.17.0)
-# Check for updates: https://hadeethenc.com/en/check/tg/v1.17.0
+# Last update: 2026-08-19 23:12:30 (v1.20.0)
+# Check for updates: https://hadeethenc.com/en/check/tg/v1.20.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -153,306 +153,924 @@
 2. عقوق الوالدين: وهو كلُّ أذى للأبوين، قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 3. قول الزور ومنه شهادة الزور: وهو كل قول مُزوَّر ومكذوب يراد به انتقاص مَن وقع عليه بأخذ ماله أو الاعتداء على عرضه أو نحو ذلك.
 وقد كَرَّر النبيُّ صلى الله عليه وسلم التحذيرَ من قول الزور تنبيهًا على استقباحِه وآثارِه السيئة على المجتمع، حتى قال الصحابة: ليته سكت؛ شَفقةً عليه، وكراهية لِما يُزعجه.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) саҳобагонашро аз бузургтарин гуноҳони кабира хабар додааст, аз он ҷумла сетояшро зикр кардааст:
 1. Ширк овардан ба Аллоҳ, ки иборат аст аз: Анҷом додани ҳар навъ аз ибодат барои ғайри Аллоҳ ва баробар кардани ғайри дигар чиз ба Аллоҳ дар улуҳият, рубубият ва номҳову сифатҳои Ӯ.
 2. Нофармонӣ аз падару модар: Озор додани падару модар бо гуфтор, рафтор ва беэътиноӣ ва тарки некӣ кардан ба онҳо.
 3. Сухани бардурӯғ ва аз ҷумлаи сухани дурӯғ, ин шаҳодати бардурӯғ аст. Ва он иборат аст аз ҳар сухани дурӯғе, ки бо ҳадафи таҳқиру кам шумурдани шахсе дар баробари ба даст овардани мол ё дастдарозӣ ба номусу обурӯйи он шахс ва монанди ин корҳо сурат мегирад.
 Паёмбар (саллаллоҳу алайҳи ва саллам) нисбат ба сухани дурӯғ ва барои зишт будан ва осори баде, ки бар ҷомеа мегузорад, такрор ба такрор ҳушдор доданд. То ҷое, ки саҳоба аз рӯйи дилсӯзӣ барои он ҳазрат ва бад донистани он чи сабаби озори Ӯ мешавад, гуфтанд, ки кош ин гуфтаро зиёд идома намедоданд.</t>
   </si>
   <si>
     <t>أعظم الذنوب الشركُ بالله؛ لأنه جعلَه صَدْرَ الكبائر وأكبرَها، ويؤكد هذا قوله تعالى {إن الله لا يَغْفِرُ أن يشرَكَ به وَيَغْفِرُ مَا دونَ ذلِكَ لِمَنْ يشَاء}.
 عظم حقوق الوالدين، إذ قَرَنَ حقَّهما بحق الله تعالى.
 الذنوب تنقسم إلى كبائر وصغائر، والكبيرة هي: كلُّ ذنب فيه عقوبة دنيوية، كالحدود واللعن، أو وعيد أُخروي، كالوعيد بدخول النار، وأن الكبائر دركات بعضها أغلظ من بعض في التحريم، وصغائر الذنوب هي ما سوى الكبائر.</t>
   </si>
   <si>
     <t>Бузургтарин гуноҳ шарик овардан ба Аллоҳ аст. Зеро Паёмбар (саллаллоҳу алайҳи ва саллам) ин гуноҳро дар садри гуноҳони кабира ва бузургтарини он муаррифӣ кардааст. Ва ин ояти Қуръон низ сухани Паёмбарро таъйид мекунад, ки Аллоҳ Таъоло фармудааст:  "Бе гумон, Аллоҳ Таъоло ин гуноҳро, ки ба Ӯ шарик оварда шавад, намебахшад ва ғайр аз онро – барои ҳар ки бихоҳад – мебахшад; ва ҳар ки ба Аллоҳ Таъоло ширк варзад, яқинан, гуноҳи бузург ба гардан гирифтааст".
 Бузургии ҳуқуқи падару модар, чунон ки ҳаққи онҳоро бо ҳаққи Аллоҳ Таъоло зикр кардааст.
 Гуноҳон ба ду навъ тақсим мешаванд: кабира ва сағира (бузург ва хурд).  Гуноҳи кабира: ҳар гуноҳе аст, ки барои он ҷазои дунявӣ омада бошад, аз қабили ҷазо додан, нафрин ва лаънат хондан ва ё таҳдиди ухравӣ дошта бошад, монанди таҳдиди дӯзахӣ шудан. Гуноҳони кабира дараҷаҳо доранд, ки дар ҳаром будан баъзе шадидтар аз дигараш аст. Ҳар гуноҳе, ки аз ҷумлаи гуноҳони кабира набошад, гуноҳи сағира аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/2941</t>
   </si>
   <si>
+    <t>إن الله عز وجل ينهاكم أن تحلفوا بآبائكم</t>
+  </si>
+  <si>
+    <t>Аллоҳ Таъоло шуморо аз савганд ёд кардан ба падаронатон манъ мекунад</t>
+  </si>
+  <si>
+    <t>عَنْ عُمَرَ بْنِ الْخَطَّابِ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللهَ عَزَّ وَجَلَّ يَنْهَاكُمْ أَنْ تَحْلِفُوا بِآبَائِكُمْ»، قَالَ عُمَرُ: فَوَاللهِ مَا حَلَفْتُ بِهَا مُنْذُ سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ نَهَى عَنْهَا ذَاكِرًا وَلَا آثِرًا.</t>
+  </si>
+  <si>
+    <t>Аз Умар ибни Хаттоб (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Аллоҳ Таъоло шуморо аз савганд ёд кардан ба падаронатон манъ мекунад". Умар гуфт: Ба Аллоҳ савганд аз он замоне ки аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) шунидам, ба он (падарон) савганд нахӯрдаам, чи қасдан бошад ё нақл кардан (и савганди дигар кас).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أَنَّ اللهَ تعالى يَنهى عن الحَلِف بالآباء، فمَن أراد الحلف فلا يحلف إلا بالله، ولا يحلف بغيره. 
+ثم ذكر عُمَرُ بن الخطاب رضي الله عنه أنَّه لم يحلِفْ بها منذُ سَمِعَ رسولَ الله صلى الله عليه وسلم ينهى عن ذلك، لا مُتعمِّدًا ولا ناقِلًا عن غيرِِه حَلِفَه بغيرِ الله.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) фармудаанд, ки Аллоҳ Таъоло савганд  хӯрдан ба падаронро манъ кардааст, пас ҳар ки савганд хӯрдан  бихоҳад, танҳо ба номи Аллоҳ савганд бихӯрад ва ба каси дигар қасам нахӯрад. Сипас Умар ибни Хаттоб (разияллоҳу анҳу) зикр кард, ки аз вақте, ки наҳйи кардани Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидааст, ҳаргиз ба он савганд нахӯрдааст, на қасдан ва на бо нақл кардани қасам ёд кардани каси дигар.</t>
+  </si>
+  <si>
+    <t>تحْريمُ الحلِف بغيرِ الله، وخصَّ الحلِف بِالآباء لأنَّه من عاداتِ الجَاهِلِيةِ.
+الحَلِف: هو القَسَم بالله أو بأسماء الله أو بصفات الله على أمر من الأمور لتأكيده.
+فَضِيلةُ عُمَر رضي الله عنه بِسُرْعَةِ امْتِثَالِه وَحُسْنِ فَهْمِهِ وتَوَرُّعِه.</t>
+  </si>
+  <si>
+    <t>Савганд ёд кардан ба ғайри номи Аллоҳ ҳаром аст. Инҷо ба таври хос савганд ба падаронро ном бурд, зеро он аз одатҳои замони ҷоҳилият аст.
+Савганд: Савганд ба Аллоҳ, ба номҳои Аллоҳ ва ё ба сифатҳои Аллоҳ дар коре барои тасдиқи ва таъкиди он аст.
+Фазилати Умар (разияллоҳу анҳу) дар суръати пазириши (амри Паёмбар) ва итоаткорӣ, фаҳмиши хуб ва парҳезгории ӯ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2945</t>
+  </si>
+  <si>
+    <t>أول ما يقضى بين الناس يوم القيامة في الدماء</t>
+  </si>
+  <si>
+    <t>Аввалин чизе, ки дар рӯзи қиёмат дар миёни мардум доварӣ мешавад, хунрезӣ аст</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بنِ مَسْعُودٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَوَّلُ مَا يُقْضَى بَيْنَ النَّاسِ يَوْمَ الْقِيَامَةِ فِي الدِّمَاءِ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аввалин чизе, ки дар рӯзи қиёмат дар миёни мардум доварӣ мешавад, хунрезӣ аст."</t>
+  </si>
+  <si>
+    <t>ذَكَرَ النبيُّ صلى الله عليه وسلم أنَّ أوَّلَ ما يُحْكَمُ بين الناس في ظُلمِ بعضِهم بعضًا يومَ القيامة: في الدماء، كالقتل والجروح.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) зикр кардааст, ки аввалин чизе, ки дар рӯзи қиёмат миёни мардум дар мавриди зулм ба якдигар ҳукм карда мешавад, хун аст, аз қабили куштор ва захмӣ кардан.</t>
+  </si>
+  <si>
+    <t>عِظَمُ أمر الدِّماء، فإنَّ البَدَاءةَ تكونُ بالأهم.
+الذنوب تَعْظُمُ بحسب عِظَمِ المَفسدة الواقعة بها، وإزهاق الأنفس البريئة من أعظم المفاسد ولا أعظم منها إلا الكفر والشرك بالله تعالى.</t>
+  </si>
+  <si>
+    <t>Бузургии амри хунҳо, зеро ҳарчи муҳимтар бошад зудтар мавриди баррасӣ қарор мегирад.
+Гуноҳон ба андозаи фасоде, ки боиси он мешаванд, бузургтар мешаванд ва куштани бегуноҳ яке аз бузургтарин фасодҳост ва чизе бузургтар аз он ҷуз куфр ва ширк ба Аллоҳ Таъоло нест.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2962</t>
+  </si>
+  <si>
     <t>من حمل علينا السلاح فليس منا</t>
   </si>
   <si>
     <t>Ҳар ки бар зидди мо силоҳ бардорад, аз мо нест</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ حَمَلَ عَلَيْنَا السِّلَاحَ فَلَيْسَ مِنَّا».</t>
   </si>
   <si>
     <t>Аз Абумусои Ашъарӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар ки бар зидди мо силоҳ бардорад, аз мо нест."</t>
   </si>
   <si>
     <t>نهى النبي صلى الله عليه وسلم وحذر من حمل السلاح على المسلمين بغير حق لإخافتهم أو نهبهم، وأن من فعل ذلك فليس منا.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз бардоштани силоҳ бар зидди мусалмонон ба нияти тарсондан ё ғорат кардани онон ҳушдор медиҳад ва баён мекунад, ки ҳар кас ба ғайри ҳақ чунин кунад, муртакиби ҷурми бузург ва яке аз гуноҳони кабира шудааст ва сазовори ин таҳдид ва ваъиди сахт аст.</t>
   </si>
   <si>
     <t>هذا الوعيد في الحديث يدل على أن هذا العمل من كبائر الذنوب.
 التحذير الشديد من قتال المسلم لإخوانه المسلمين.
 من أعظم المنكرات والفساد العظيم في الأرض إِشْهَارُ السلاحِ على المسلمين، والإفسادِ بالقتل.
 الوعيد المذكور لا يتناول القتال بحقٍّ، كقتال البُغَاة والمفسدين وغيرِهم.
 تحريم إِخَافَةِ المسلمين بالسلاح أو غيره -ولو على وجه المزاح-.</t>
   </si>
   <si>
     <t>Ҳушдори сахт нисбат ба ҷангидани мусалмон бо бародарони мусалмонаш.
 Яке аз бузургтарин мункарот ва фасодҳои бузург дар замин, силоҳ бардоштан бар зидди мусалмонон ва табоҳӣ ва ифсод бо куштан аст.
 Ваъид ва таҳдиди дар ҳадис омада куштани ба ҳақро дар бар намегирад, монанди куштани исёнгарон ва таҷовузкорону фасодкорон ва ғайра.
 Тарсондани мусалмонон бо силоҳ ё дигар чизҳо ҳаром аст, ҳатто агар бо шӯхӣ ҳам бошад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/2997</t>
   </si>
   <si>
+    <t>إنهما ليعذبان، وما يعذبان في كبير، أما أحدهما فكان لا يستتر من البول، وأما الآخر فكان يمشي بالنميمة</t>
+  </si>
+  <si>
+    <t>Ин ду азоб дода мешаванд ва дар чизи бузурге азоб дода намешаванд, яке аз он ду худро аз пешоб пок намекард ва дуюми суханчинӣ мекард</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: مَرَّ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِقَبْرَيْنِ، فَقَالَ: «إِنَّهُمَا لَيُعَذَّبَانِ، وَمَا يُعَذَّبَانِ فِي كَبِيرٍ، أَمَّا أَحَدُهُمَا فَكَانَ لاَ يَسْتَتِرُ مِنَ البَوْلِ، وَأَمَّا الآخَرُ فَكَانَ يَمْشِي بِالنَّمِيمَةِ» ثُمَّ أَخَذَ جَرِيدَةً رَطْبَةً، فَشَقَّهَا نِصْفَيْنِ، فَغَرَزَ فِي كُلِّ قَبْرٍ وَاحِدَةً، قَالُوا: يَا رَسُولَ اللَّهِ، لِمَ فَعَلْتَ هَذَا؟ قَالَ: «لَعَلَّهُ يُخَفِّفُ عَنْهُمَا مَا لَمْ يَيْبَسَا».</t>
+  </si>
+  <si>
+    <t>Аз ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) аз назди ду қабр мегузашт ва фармуд: "Ин ду азоб дода мешаванд ва дар чизи бузурге азоб дода намешаванд, яке аз он ду худро аз пешоб пок намекард ва дуюми суханчинӣ мекард". Сипас шохаи тозаи дарахти хурморо бардошт ва онро ду нисф кард ва ҳар нисфро дар яке аз қабрҳо нишонд. Гуфтанд: Эй Расули Аллоҳ, чаро чунин кардӣ? Гуфт: "Шояд, то он даме ки хушк нашаванд, барояшон сабукӣ диҳад."</t>
+  </si>
+  <si>
+    <t>مَرَّ النبيُّ صلى الله عليه وسلم بقبرين فقال: 
+إنَّ صاحبَي هذين القبرين لَيُعذّبان؛ وما يعذبان في أمر كبير في نظركم، وإن كان كبيرًا عند الله، 
+أمّا أحدُهما فكان لا يَهتَمُّ بحفظ جَسَدِه وثيابِه مِن البول حين يَقْضي حاجتَه، 
+والآخَرُ كان يمشي بالنميمة بين الناس، فيَنْقُلُ كلامَ غيرِه بقصد الإضرار وإيقاع الخلاف والوقيعة بين الناس.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз назди ду қабр мегузашт, фармуд: Соҳибони ин ду қабр азобу шиканҷа мешаванд. Аммо барои чизе азоб намешаванд, ки дар назари шумо кори бузурге бошад, агарчанде назди Аллоҳ кори бузург аст. Яке аз онҳо ҳангоми қазои ҳоҷат ба ҳифзи бадан ва либоси худ аз пешоб аҳамият намедод. Дувумӣ дар миёни мардум суханчинӣ мекард ва ба қасди зиён расонидан ва миёни мардум ихтилоф андохтан сухани ононро ба ҳам мерасонд.</t>
+  </si>
+  <si>
+    <t>النميمةُ وتركُ التنزُّهِ مِن البول مِن كبائر الذنوب ومِن أسباب عذاب القبر.
+كَشف الله سبحانه بعض المغيبات -كعذاب القبر- إظهارًا لعلامة نبوتِهِ صلى الله عليه وسلم.
+هذا الفعلُ مِن شَقِّ الجريدتين ووضعِها على القبر خاصٌّ بالنبي صلى الله عليه وسلم؛ لأن الله أطْلَعَه على حالِ صاحبَي القبر، فلا يقاس غيره به لأنه لا أحد يعلم أحوال أصحاب القبور.</t>
+  </si>
+  <si>
+    <t>Суханчинӣ ва аз пешоб пок накардан аз гуноҳони кабира аст ва аз сабабҳои азоби қабр аст.
+Аллоҳ Таъоло баъзе аз ғайбиётро - ба монанди азоби қабр - ба унвони нишонаи паёмбарии он ҳазрат (саллаллоҳу алайҳи ва саллам) ошкор мекунад.
+Ин амал, яъне ду нима кардани як шохаи сабз ва гузоштан он дар болои қабр хоси Паёмбар (саллаллоҳу алайҳи ва саллам) аст. Чунки Аллоҳ ӯро аз аҳволи соҳибони он ду қабр огоҳ кард. Бинобар ин, набояд дигаронро бо он ҳазрат қиёс кард, зеро касе аз аҳволи асҳоби қубур хабардор нест.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3010</t>
+  </si>
+  <si>
+    <t>إذا سمعتم النداء، فقولوا مثل ما يقول المؤذن</t>
+  </si>
+  <si>
+    <t>Ҳаргоҳ садои азонро шунидед, монанди он чи муаззин мегӯяд, бигӯед</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا سَمِعْتُمُ النِّدَاءَ، فَقُولُوا مِثْلَ مَا يَقُولُ المُؤَذِّنُ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ҳаргоҳ садои азонро шунидед, монанди он чи муаззин мегӯяд, бигӯед."</t>
+  </si>
+  <si>
+    <t>يَحُثُّ النبيُّ صلى الله عليه وسلم على إجابة المؤذِّن عند سماعه، وذلك بأنْ نقولَ مثل ما يقول، جُملةً بجملة، 
+فحينما يُكَبِّرُ نُكَبِّرُ بعدَه، وحينما يأتي بالشهادتين، نأتي بهما بعده، 
+ويستثنى لفظ: (حي على الصلاة، حي على الفلاح) فإنه يُقال بعدهما: لا حول ولا قوة إلا بالله.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ташвиқ карданд, ки ҳангоми шунидани азон ба гуфтаҳои муаззин посух бидиҳем. Ба ин шакл, ки ҳар чизе муаззин мегӯяд, ҷумла ба ҷумла монанди ӯ бигӯем. Пас ҳар вақто ки муаззин такбир (Аллоҳу акбар) гуфт, баъд аз ӯ такбир гӯем ва вақто ки шаҳодатайнро гуфт, баъди ӯ шаҳодатайнро бигӯем. Аммо баъд аз лафзҳои "ҳайя ъалас-салот, ҳайя ъалал-фалоҳ" (Ло ҳавла ва ло қуввата илло биллоҳ) гуфта мешавад.</t>
+  </si>
+  <si>
+    <t>يتابع المؤذن الثاني بعد انتهاء الأول، وإنْ تعدَّد المؤذنون؛ لعموم الحديث.
+يُجيبُ المُؤذِّنَ في كلِّ أحوالِه، إنْ لم يكن في خَلاءٍ أو على حاجتِهِ.</t>
+  </si>
+  <si>
+    <t>Агар чанд муаззин дар як вақт азон гӯянд, муаззини дуввумро баъд аз муаззини аввал посух медиҳад. Ба далели умуми ҳадис.
+Дар ҳама ҳолат ба муаззин посух гуфта мешавад, магар дар ҳолате, ки шахс дар ҳоҷатхона бошад ё дар ҳоли қазои ҳоҷат бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3013</t>
+  </si>
+  <si>
+    <t>دعهما، فإني أدخلتهما طاهرتين</t>
+  </si>
+  <si>
+    <t>Раҳояшон кун, зеро дар ҳоли вузӯ онҳоро пӯшидаам</t>
+  </si>
+  <si>
+    <t>عَنْ المُغِيرَةِ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي سَفَرٍ، فَأَهْوَيْتُ لِأَنْزِعَ خُفَّيْهِ، فَقَالَ: «دَعْهُمَا، فَإِنِّي أَدْخَلْتُهُمَا طَاهِرَتَيْنِ» فَمَسَحَ عَلَيْهِمَا.</t>
+  </si>
+  <si>
+    <t>Аз Муғира (разияллоҳу анҳу) ривоят аст, ки гуфт: Дар сафаре ҳамроҳи Паёмбар (саллаллоҳу алайҳи ва саллам) будам, ман қасди берун овардани пойпӯши он Ҳазратро кардам. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Раҳояшон кун, зеро дар ҳоли вузӯ онҳоро пӯшидаам" ва сипас бар онҳо масҳ кашиданд.</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم في أَحَدِ أسفارِه فتوضأ، 
+فلما بلغ غسل الرجلين مَدَّ المغيرةُ بن شعبة رضي الله عنه يديه لِنَزْعِ ما كان على قَدَمِ النبيِّ صلى الله عليه وسلم مِن خُفٍّ لغسل رجليه! 
+فقال النبي صلى الله عليه وسلم: اتركهما ولا تنزعهما، فإني أدخلت رِجْلَيَّ في الخُفين وأنا على طهارة، 
+فمسح النبي صلى الله عليه وسلم على خفيه بَدل غسل رجليه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар яке аз сафарҳояшон таҳорат карданд ва чун ба шустани пойҳо расиданд, Муғира ибни Шуъба дастонашро дароз кард, ки пойпӯши Паёмбар (саллаллоҳу алайҳи ва саллам)-ро бикашад, то пойҳояшонро бишӯяд. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: раҳояшон кун ва берунашон наёвар, зеро ман дар ҳоле онҳоро пӯшидам, ки таҳорат доштам. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) ба ҷойи шустани пойҳо бар пойпӯшашон (маҳсӣ) масҳ кашиданд.</t>
+  </si>
+  <si>
+    <t>مشروعية المسح على الخفين يكون عند الوضوء من حَدَثٍ أصغر، وأما الاغتسال للحدث الأكبر فلابد من غسل القدمين.
+المسح يكون مرة واحدة بإمرار اليد مبلولة على أعلى الخف دون أسفله.
+يشترط للمسح على الخفين أن يكون لبسهما بعد وضوء تامٍّ غَسَلَ فيه قدميه بالماء، وأن يكون الخف طاهرًا، ساترًا لمحل الفرض من القدم، وأنْ يكون مسحهما في الحَدَث الأصغر لا في الجنابة أو ما يوجب الغُسل، وأنْ يكون المسح في الوقت المحدَّد شرعًا وهو يومٌ وليلةٌ للمُقيم وثلاثة أيام بلياليها للمسافر.
+يقاس على الخفين كل ما يستر الرجلين من الجوارب وغيرها، فيجوز المسح عليها.
+حسن خلق النبي صلى الله عليه وسلم وتعليمه، حيث منع المغيرة من خلعهما، وبيَّن له السبب: أنه أدخلهما طاهرتين؛ لتطمئن نفسه، ويعرف الحكم.</t>
+  </si>
+  <si>
+    <t>Масҳ кашидан бар мӯза ва маҳсӣ дар ҳолати таҳорат кардан аз ҳадаси асғар (мисли қазои ҳоҷат, баромадани бод ва ғайра) ҷоиз аст. Аммо дар ҳолати ғусл кардан аз ҳадаси акбар (мисли ҷанобат, ҳайз ва ғайра) шустани пойҳо лозим аст.
+Масҳ танҳо як маротиба аст ва он бо кашидани дасти тар аз болои маҳсӣ ё мӯза ва ғайра анҷом мешавад, на зери он.
+Барои масҳ кашидан бар маҳсӣ ё мӯза ё ғайри он, шарт аст, ки баъд аз таҳорати комил ва шустани пойҳо бо об пӯшида шаванд ва худи попӯшҳо пок бошанд ва макони шустани фарзиро бипӯшонад (яъне, аз буҷулаки пойҳо боло бошад). Ва масҳ барои ҳадаси асғар (бетаҳоратӣ) бошад на барои ҳадаси акбар (ҷанобат ..) ё он чи ки ғуслро воҷиб мегардонад. Ва масҳ кашидан барои вақти муқарраркардаи шариат бошад, ки барои муқим як шабонарӯз ва барои мусофир се шабонарӯз аст.
+Ҳар чизе, ки пойро мепӯшонад, - ҷӯроб бошад ё ғайри он - , бо маҳсӣ қиёс карда мешавад ва масҳ кашидан бар онҳо ҷоиз аст.
+Ахлоқи некуи Паёмбар (саллаллоҳу алайҳи ва саллам) ва омӯзиши эшон, ба тавре ки Муғираро аз берун овардани попӯшҳояш боздошт ва сабабро ба ӯ баён кард, ки пойҳояшро дар ҳоли покӣ (ботаҳорат) дар попӯш карда буд, то дили ӯ ором гирад ва ҳукмро бидонад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3014</t>
+  </si>
+  <si>
     <t>إذا أحب الرجل أخاه فليخبره أنه يحبه</t>
   </si>
   <si>
     <t>Агар касе бародарашро дӯст бидорад, бигзор аз муҳаббаташ ӯро огаҳ кунад</t>
   </si>
   <si>
     <t>عن المِقدام بن معدي كرب رضي الله عنه عن النبي صلى الله عليه وسلم قال: «إِذَا أَحَبَّ الرَّجُلُ أَخَاهُ فَلْيُخْبِرْهُ أَنَّهُ يُحِبُّهُ».</t>
   </si>
   <si>
     <t>Аз Миқдом ибни Маъдӣ Кариб (Худованд аз ӯ розӣ бод) омадааст, ки Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Агар касе бародарашро дӯст бидорад, бигзор аз муҳаббаташ ӯро огаҳ кунад".</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أحد الأسباب التي تُقوِّي العلاقة بين المؤمنين وتنشر المحبة بينهم، وهو أنه إذا أحبَّ أحدٌ أخاه فليخبره بأنه يحبه.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) яке аз авомили тақвияти робита ва густариши муҳаббат миёни муъминонро чунин баён медорад: "агар касе бародарашро дӯст дорад, ба ӯ бигӯяд, ки ӯро дӯст медорад".</t>
   </si>
   <si>
     <t>فضل المحبة الخالصة لله تعالى، لا لمصلحة دنيوية.
 استحباب إخبار المحبوب في الله بحبِّه، لتزداد المحبة والألفة.
 إشاعة المحبة بين المؤمنين يقوّي الأخوة الإيمانية، ويحافظ على المجتمع من التفكُّك والفُرْقة.</t>
   </si>
   <si>
     <t>Фазилати муҳаббат ва дӯстии холис барои Аллоҳ Таъоло, на барои манфиатҳои дунявӣ.
 Огаҳ сохтани касе, ки ӯро танҳо барои Аллоҳ дӯст медоред амали нек ва мустаҳаб аст, то муҳаббат ва ошноӣ бештар гардад.
 Густариши муҳаббат миёни муъминон бародариро мустаҳкам ва ҷомеаро аз парокандагӣ ва тафриқа нигоҳ медорад.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي في الكبرى وأحمد</t>
   </si>
   <si>
     <t>[رواه أبو داود والترمذي والنسائي في الكبرى وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3017</t>
+  </si>
+  <si>
+    <t>إن ذلك عرق، ولكن دعي الصلاة قدر الأيام التي كنت تحيضين فيها، ثم اغتسلي وصلي</t>
+  </si>
+  <si>
+    <t>ин хун аз раг аст, аммо намозро ба андозаи рӯзҳое, ки ҳайз мешудӣ тарк кун, сипас ғусл бикун ва намоз бихон</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المؤمنين رضي الله عنها أَنَّ فَاطِمَةَ بِنْتَ أَبِي حُبَيْشٍ سَأَلَتِ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَتْ: إِنِّي أُسْتَحَاضُ فَلاَ أَطْهُرُ، أَفَأَدَعُ الصَّلاَةَ؟ فَقَالَ: «لَا، إِنَّ ذَلِكِ عِرْقٌ، وَلَكِنْ دَعِي الصَّلاَةَ قَدْرَ الأَيَّامِ الَّتِي كُنْتِ تَحِيضِينَ فِيهَا، ثُمَّ اغْتَسِلِي وَصَلِّي».</t>
+  </si>
+  <si>
+    <t>Аз Оиша модари муъминон (разияллоҳу анҳо) ривоят аст, ки Фотима бинти Абуҳубайш Паёмбар (саллаллоҳу алайҳи ва саллам)-ро пурсид, ки: Ман дучори истиҳоза ҳастам ва пок намешавам, оё намозро тарк кунам? Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "На, ин хун аз раг аст, аммо намозро ба андозаи рӯзҳое, ки ҳайз мешудӣ тарк кун, сипас ғусл бикун ва намоз бихон."</t>
+  </si>
+  <si>
+    <t>سَألتْ فاطمةُ بنت حبيش النبيَّ صلى الله عليه وسلم فقالت: إني لا ينقطع عني الدم ويستمر حتى في غير زمن الحيض، فهل يكون حكم ذلك حكم الحيض فأترك الصلاة؟ 
+فقال لها النبي صلى الله عليه وسلم: إنه دم استحاضة، وهو دم مَرَضِيٌّ ينشأ عن انقطاع عرق في الرحم، وليس بدم حيض، 
+فإذا جاء وقت الحيض الذي كنت تحيضين فيه على عادتك الشهرية قبل أن تمرضين بالاستحاضة، فاتركي الصلاة والصوم وغيرَهما مما تُمنَع منه الحائض وقت الحيض. 
+فإذا انتهى مقدار تلك المدة، فتكوني قد طهرتي من الحيض، فاغسلي موضع الدم، ثم اغسلي بدنك اغتسالًا كاملًا لرفع الحدث، ثم صلي.</t>
+  </si>
+  <si>
+    <t>Фотима бинти Абуҳубайш аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсид ва гуфт: Хуни ман қатъ намешавад ва ҳатто вақте ки ман ҳайз нестам, идома меёбад, оё ин ҳукми ҳайзро дорад ва бояд намозро тарк кунам? Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфт: Ин хуни истиҳоза аст ва ба сабаби беморӣ аз раги бачадон меояд ва он хуни ҳайз нест. Пас агар вақти ҳайз омад ва бинобар одати моҳона вақташро медонӣ - пеш аз истиҳоза шудан - пас намоз, рӯза ва дигар корҳоеро, ки зани ҳайздор дар ҳолати ҳайз тарк мекунад, тарк бикун. Чун миқдори он ба охир расид, дар ин ҳолат аз хуни ҳайз пок шудаи, сипас ҷои хунро бишӯй ва барои рафъи ҳадас ғусл карда намоз бигузор.</t>
+  </si>
+  <si>
+    <t>وجوب الغسل على المرأة عند انتهاء أيام حيضها.
+وجوب الصلاة على المستحاضة.
+الحيض: دمُ طبيعةٍ يُرْخِيْه الرَّحِمُ عَبْرَ فَرْجِ المرأةِ البالغة، يصيبها في أيام معلومة. 
+الاستحاضة: سَيَلانُ الدمِ في غير وقته من أدنى الرحم دون قَعْرِه. 
+الفرق بين دم الحيض ودم الاستحاضة: أنَّ دمَ الحيضِ أسود ثخين مُنْتِن الرائحة، أما دم الاستحاضة فأحمر رقيق ليس له رائحة منتنة.</t>
+  </si>
+  <si>
+    <t>Барои зан ғусл кардан дар охири ҳайз воҷиб аст.
+Барои зане, ки дар ҳолати истиҳоза аст, намоз хондан воҷиб аст.
+Ҳайз хуни табиие аст, ки аз бачадони зани болиғ ба воситаи шармгоҳаш хориҷ мешавад ва дар рӯзҳои муайян рух медиҳад.
+Истиҳоза, ҷорӣ шудани хун дар ғайри вақташ аз зери бачадон аст.
+Фарқ байни хуни ҳайз ва хуни истиҳоза ин аст, ки хуни ҳайз сиёҳ, ғализ ва бадбӯй аст. Аммо хуни истиҳоза сурх, тунук ва бӯйи бад надорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3029</t>
+  </si>
+  <si>
+    <t>إذا توضأ أحدكم فليجعل في أنفه ثم لينثر، ومن استجمر فليوتر</t>
+  </si>
+  <si>
+    <t>Ҳар гоҳ яке аз шумо таҳорат кард, пас обро дар бинии худ биандозад ва сипас онро берун бирезад ва касе, ки баъд аз қазои ҳоҷат бо чизе ғайр аз об ҷои наҷосатро пок кард, онро бо адади тоқ (1 ё 3 ё 5) анҷом диҳад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا تَوَضَّأَ أَحَدُكُمْ فَلْيَجْعَلْ فِي أَنْفِهِ ثُمَّ لِيَنْثُرْ، وَمَنِ اسْتَجْمَرَ فَلْيُوتِرْ، وَإِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلْيَغْسِلْ يَدَهُ قَبْلَ أَنْ يُدْخِلَهَا فِي وَضُوئِهِ، فَإِنَّ أَحَدَكُمْ لاَ يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».
+ولفظ مسلم: «إِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلَا يَغْمِسْ يَدَهُ فِي الْإِنَاءِ حَتَّى يَغْسِلَهَا ثَلَاثًا، فَإِنَّهُ لَا يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар гоҳ яке аз шумо таҳорат кард, пас обро дар бинии худ биандозад ва сипас онро берун бирезад ва касе, ки баъд аз қазои ҳоҷат бо чизе ғайр аз об ҷои наҷосатро пок кард, онро бо адади тоқ (1 ё 3 ё 5) анҷом диҳад. Ва ҳаргоҳ яке аз шумо аз хобаш бедор шуд, пеш аз ворид кардани дасташ дар оби таҳораташ онро бишӯяд, зеро намедонад шаб дасташ дар куҷо будааст." Ва дар лафзи Муслим омадааст: "Ҳаргоҳ яке аз шумо аз хоб бедор шуд, дасташро дар об наядозад, то он ки онро се бор бишӯяд, зеро намедонад дасташ шаб куҷо будааст."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعضَ أحكام الطهارة، ومنها: 
+لأول: أنَّ مَن توضأ فعليه أنْ يُدخِلَ الماءَ في أنفِهِ بالنَّفَسِ، ثم يُخرجه بالنَّفَسِ أيضًا. 
+والثاني: أنَّ مَن أراد تنظيفَ الأذى الخارج منه وإزالتَه بغير الماء كالحجارة ونحوها فيكون تنظيفُه على عدد فَرْدِيٍّ أقله ثلاثًا وأعلاه ما ينقطع به الخارج وينظف المحل. 
+والثالث: أن من استيقظ من نوم الليل لا يُدْخِلُ كفَّه في الإناء ليتوضأ حتى يغسلها ثلاث مرات خارج الإناء، فإنه لا يدري أين باتت يده، فلا يأمن النجاسة عليها، وقد يكون عبث بها الشيطان وحمل إليها أشياء مُضِرة للإنسان أو مُفسِدة للماء.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баъзе аз аҳкоми таҳоратро баён намудаанд. Аз ҷумла: Якум: Касе, ки таҳорат мекунад бояд обро ҳамроҳи нафас ба биниаш ворид кунад ва сипас онро бо нафас берун созад. Дувум: Ҳар кас бихоҳад наҷосати аз худ хориҷшударо пок созад ва онро бо чизе ғайр аз об, монанди санг, коғаз ва монанди он дур кунад, бояд ба адади тоқ бошад, ки камтаринаш се ва болотаринаш миқдоре бошад, ки наҷосатро берун ва ҷои онро пок созад. Сеюм: Касе, ки аз хоби шаб бедор шавад, бояд дасти худро ба зарфи оби таҳорат нагузорад, то се бор онро дар беруни зарф бишӯяд, зеро намедонад, ки дасташ шаб дар куҷо будааст ва мутмаъин нест, ки наҷис нашудааст. Ва эҳтимол аст, ки шайтон ӯро бозӣ доронда ва ба чизҳое даст зада бошад, ки барои одамон зарароваранд ё обро фосид мекунанд.</t>
+  </si>
+  <si>
+    <t>يجب الاستنشاق في الوضوء، وهو: إدخال الماء في الأنف بواسطة النَّفَس، وكذلك يجب الاستنثار، وهو: إخراج الماء من الأنف بواسطة النَّفَس. 
+استحباب الاستجمار وترًا.
+مشروعية غسل اليدين بعد نوم الليل ثلاثًا.</t>
+  </si>
+  <si>
+    <t>Истиншоқ дар таҳорат воҷиб аст ва он бо нафас ба бинӣ об андохтан аст. Ва инчунин "истинсор" ҳам воҷиб аст, ва он бо нафас берун баровардани об аз бинӣ мебошад.
+Истиҷмор (бо санг ё кулух ё дигар чиз ғайр аз об ҷои наҷосатро пок кардан) бо адади тоқ мустаҳаб аст.
+Се бор шустани дастон баъд аз хоби шабона машруъ ва ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3033</t>
+  </si>
+  <si>
+    <t>إذا دخل الرجل بيته، فذكر الله عند دخوله وعند طعامه، قال الشيطان: لا مبيت لكم، ولا عشاء</t>
+  </si>
+  <si>
+    <t>Агар шахсе ба хонааш дарояд ва ҳангоми дохил шудан ва хӯрок хӯрданаш Аллоҳро ёд кунад, шайтон мегӯяд: Имшаб инҷо ҷойи хоб ва хӯрок надоред</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرِ بْنِ عَبْدِ اللهِ رضي الله عنهما أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا دَخَلَ الرَّجُلُ بَيْتَهُ، فَذَكَرَ اللهَ عِنْدَ دُخُولِهِ وَعِنْدَ طَعَامِهِ، قَالَ الشَّيْطَانُ: لَا مَبِيتَ لَكُمْ، وَلَا عَشَاءَ، وَإِذَا دَخَلَ، فَلَمْ يَذْكُرِ اللهَ عِنْدَ دُخُولِهِ، قَالَ الشَّيْطَانُ: أَدْرَكْتُمُ الْمَبِيتَ، وَإِذَا لَمْ يَذْكُرِ اللهَ عِنْدَ طَعَامِهِ، قَالَ: أَدْرَكْتُمُ الْمَبِيتَ وَالْعَشَاءَ».</t>
+  </si>
+  <si>
+    <t>Аз Ҷобир ибни Абдуллоҳ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунид, ки мефармояд: "Агар шахсе ба хонааш дарояд ва ҳангоми дохил шудан ва хӯрок хӯрданаш Аллоҳро ёд кунад, шайтон мегӯяд: Имшаб инҷо ҷойи хоб ва хӯрок надоред. Ва чун ворид шавад ва ҳангоми ворид шудан номи Аллоҳро зикр накунад, шайтон мегӯяд: Ҷойи хоби имшабро дарёфтед ва чун ҳангоми хӯрок номи Аллоҳро зикр накунад, шайтон мегӯяд: Ҳам ҷойи хоб ёфтед ва ҳам хӯроки шом."</t>
+  </si>
+  <si>
+    <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِذِكْر الله عند دخول البيت وقبل تَنَاوُلِ الطعام، وأنه إذا ذَكَرَ اللهَ بقوله: (باسم الله) عند دخوله لبيتِه وعند بدء طعامِه، قال الشيطان لأعوانه: لا حَظَّ لكم بالمبيت ولا العشاء في هذا البيت الذي تَحَصَّنَ صاحبُه منكم بذكر الله تعالى. 
+وأما إذا دخل الرجل بيته فلم يذكر الله عند دخوله ولا عند تناوله الطعام، فيخبر الشيطان أعوانه أنهم أدركوا المبيت، والعشاء في هذا البيت.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) фармудаанд, ки ҳангоми ворид шудан ба хона ва пеш аз хӯрдани таом зикри Аллоҳро ба забон оваранд. Ва баён намуданд, ки агар бо гуфтани "Бисмиллоҳ" (Ба номи Аллоҳ) ҳангоми дохил шудан ба хона ва ҳангоми шуруъ кардан ба хӯрокхӯрӣ Аллоҳро ёд кунад, шайтон ба ёронаш мегӯяд: Имрӯз дар ин хона, ки соҳибаш аз шумо ба ёди Аллоҳ паноҳ бурдааст, баҳрае аз шаб мондан ва хӯроки шом надоред. Аммо агар шахсе ба хонааш дарояд ва ҳангоми даромадан ва ҳангоми хӯрокхӯрӣ номи Аллоҳро зикр накунад, шайтон ба ёронаш мегӯяд, ки онҳо дар ин хона ҷойи хоб ва хӯрок дарёфт карданд.</t>
+  </si>
+  <si>
+    <t>استحباب ذِكرِ الله عند دخول البيت وعند الطعام، فإن الشيطان يبيت في البيوت، ويأكل من طعام أهلها إذا لم يذكروا اسم الله تعالى.
+الشيطان يُراقِبُ ابنَ آدم في عملِهِ وتَصَرُّفِه وفي أموره كلِّها، فإذا غَفَل عن الذكر نال مُرادَه منه.
+الذكر يطرد الشيطان.
+لكل شيطان أتباع وأولياء يستبشرون بقوله ويَتَّبعون أمرَه.</t>
+  </si>
+  <si>
+    <t>Вақти даромадан ба хона ва вақти хӯрок хӯрдан зикр кардани номи Аллоҳ мустаҳаб аст. Зеро агар номи Аллоҳро нагӯед, шайтон дар хонаҳо мемонад ва аз хӯроки аҳли хона мехӯрад.
+Шайтон фарзанди Одамро дар ҳама корҳо ва рафторҳояш муроқибат мекунад, пас агар аз ёди Аллоҳ ғофил шуд ба муроди худ мерасад ва ҳар чи мехоҳад аз ӯ ба даст меорад.
+Зикр шайтонро берун мекунад.
+Ҳар шайтон пайравон ва дӯстон дорад, ки бо сухани ӯ шод мешаванд ва ба амри ӯ амал мекунанд.</t>
+  </si>
+  <si>
+    <t>رواه مسلم</t>
+  </si>
+  <si>
+    <t>[رواه مسلم]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3037</t>
   </si>
   <si>
     <t>الكبائر: الإشراك بالله، وعقوق الوالدين، وقتل النفس، واليمين الغموس</t>
   </si>
   <si>
     <t>Гуноҳони кабира иборатанд аз: ширк овардан ба Аллоҳ, бадрафторӣ бо падару модар, куштани инсони бегуноҳ ва савганди дурӯғ</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو بن العاص رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «الْكَبَائِرُ: الْإِشْرَاكُ بِاللهِ، وَعُقُوقُ الْوَالِدَيْنِ، وَقَتْلُ النَّفْسِ، وَالْيَمِينُ الْغَمُوسُ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр ибни Ос (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Гуноҳони кабира иборатанд аз: ширк овардан ба Аллоҳ, бадрафторӣ бо падару модар, куштани инсони бегуноҳ ва савганди дурӯғ".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم كبائر الذنوب، وهي التي تُوُعِّدَ فاعلُها بوعيد شديد في الدنيا أو الآخرة. 
 فأوَّلُها "الإِشرَاكُ بِالله": وهو صَرْفُ أيِّ نوع من أنواع العبادة لغير الله، وتسوية غير الله بالله فيما هو من خصائص الله في ألوهيته وربوبيته وأسمائه وصفاته. 
 وثانيها "عُقُوقُ الوَالِدَينِ": وهو كلُّ ما يوجب الأذى للأبوين قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 وثالثها "قَتْل النَّفْس": بغير حق، كالقتل ظلمًا وعدوانًا. 
 ورابعها "اليَمِين الغَمُوسُ": وهي الحلف كاذبًا على علم منه بكذبه، سميت بذلك؛ لأنَّها تَغْمِسُ صاحبَها في الإِثم أو في النار.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба баёни гуноҳони кабира пардохтанд ва манзур аз гуноҳони кабира он гуноҳоне ҳастанд, ки анҷомдиҳандааш ба ваъиди шадид дар дунё ва охират таҳдид шудааст.
 Нахустини он гуноҳон "Ширк овардан ба Аллоҳ" аст. Ширк, яъне анҷом додани ҳар ибодате барои ғайри Аллоҳ ва баробар сохтани касе ё чизе ба Аллоҳ дар яке аз хусусиятҳои улуҳият ва рубубият ва номҳову сифатҳои Аллоҳ аст.
 Дувум: "Оқи волидайн", яъне, ҳар амале, ки ба падару модар озор мерасонад, чи дар гуфтор ва чи дар рафтор бошад (оқи волидайн) аст. Инчунин беэътиноӣ ва некӣ накардан дар ҳаққи онҳо низ (дар ин гуноҳ) шомил мешавад.
 Ва сеюм: "Куштани инсон", албатта, агар куштани ноҳақ бошад, монанди куштан аз рӯйи зулм ва таҷовуз дар ҳаққи дигаре.
 Чаҳорум: "Савганди бардурӯғ", яъне савганде, ки шахси савгандхӯрда медонад, ки савгандаш дурӯғ аст. Ин савгандро "ғамус" (ғутавар) ном ниҳодаанд, ки соҳибашро дар гуноҳ ё дар оташи дӯзах ғутавар месозад.</t>
   </si>
   <si>
     <t>اليمين الغموس لا كفارة لها؛ لشدة خطرها وجرمها، وإنما فيها التوبة.
 الاقتصار على ذكر هذه الكبائر الأربع في الحديث لعظيم إثمها، وليس لحصرها.
 الذنوب تنقسم إلى كبائر وصغائر، والكبيرة هي: كلُّ ذنب فيه عقوبة دنيوية، كالحدود واللعن، أو وعيد أُخروي، كالوعيد بدخول النار، وأن الكبائر دركات بعضها أغلظ من بعض في التحريم، وصغائر الذنوب هي ما سوى الكبائر.</t>
   </si>
   <si>
     <t>Савганди ғамус (савганди дурӯғин барои чизе, ки дар гузашта рух додааст) ба сабаби шиддати хатарнок ва ҷиноят буданаш каффора надорад, балки тавба дорад.
 Ба таври хос зикр шудани чаҳор гуноҳ дар ин ҳадис барои бузург будани ин гуноҳон аст, на барои маҳдуд кардани гуноҳони кабира.
 Гуноҳон бар ду навъ: кабира ва сағира тақсим мешаванд. Гуноҳи кабира: ҳар гуноҳе аст, ки барои он ҷазои дунявӣ омада бошад, аз қабили ҳудуд, нафрин ва лаънат ва ё таҳдиди ухравӣ монанди таҳдиди дӯзахӣ шудан. Гуноҳони кабира дараҷаҳо доранд, ки таҳрими баъзеашон шадидтар аз дигараш аст. Ҳар гуноҳе, ки аз ҷумлаи гуноҳони кабира набошад, гуноҳи сағира аст.</t>
   </si>
   <si>
     <t>رواه البخاري</t>
   </si>
   <si>
     <t>[رواه البخاري]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3044</t>
   </si>
   <si>
+    <t>إن الدنيا حلوة خضرة، وإن الله مستخلفكم فيها، فينظر كيف تعملون، فاتقوا الدنيا واتقوا النساء</t>
+  </si>
+  <si>
+    <t>Дар ҳақиқат, дунё ширину сарсабз аст ва Аллоҳ дар он шуморо ҷонишин қарор додааст ва мебинад, ки чӣ гуна амал хоҳед кард. Пас аз дунё ва аз занон битарсед</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ الدُّنْيَا حُلْوَةٌ خَضِرَةٌ، وَإِنَّ اللهَ مُسْتَخْلِفُكُمْ فِيهَا، فَيَنْظُرُ كَيْفَ تَعْمَلُونَ، فَاتَّقُوا الدُّنْيَا وَاتَّقُوا النِّسَاءَ، فَإِنَّ أَوَّلَ فِتْنَةِ بَنِي إِسْرَائِيلَ كَانَتْ فِي النِّسَاءِ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар ҳақиқат, дунё ширину сарсабз аст ва Аллоҳ дар он шуморо ҷонишин қарор додааст ва мебинад, ки чӣ гуна амал хоҳед кард. Пас аз дунё ва аз занон битарсед. Зеро аввалин фитнае, ки дар бани Исроил рух дод, дар занон буд."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الدنيا حُلوةٌ في المذاق، خَضِرَةٌ في المَرْأَى، فيغتر الإنسان بها وينهمك فيها ويجعلها أكبرَ همه. 
+وأنَّ الله سبحانه وتعالى جعل بعضَنا يَخلُف بعضًا في هذه الحياة الدنيا، لينظر كيف نعمل، أفنقوم بطاعته، أم نعصيه؟ 
+ثم قال: احذروا أنْ يَخدَعَكم متاعُ الدنيا وزينتُها، فتحملكم على ترك ما أمركم الله به، والوقوع فيما نهاكم عنه. 
+ومن أعظم ما يجب الحذر منه من فتن الدنيا فتنة النساء، وأنها كانت أول فتنة وقع فيها بنو إسرائيل.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мефармояд, ки дунё аз нигоҳи таъм ширин ва дар чашм сарсабз аст, барои ҳамин инсон ба он фирефта мешавад ва худро барояш хаста мекунад ва ҳама фикру зикри худро дар он қарор медиҳад. Ва Аллоҳ Таъоло баъзеи моро дар зиндагии дунявӣ ҷонишини баъзеи дигар қарор додааст ва менигарад, ки чӣ гуна рафтор мекунем, оё аз Ӯ итоат мекунем ё муртакиби нофармонияш мешавем? Сипас фармуд: Эҳтиёт бошед, ки фирефтаи лаззат ва зинатҳои дунё нашавед, ки шуморо ба тарки он чи Аллоҳ ба шумо фармудааст ва дар он чи ҳаром кардааст, бикашонад. Ва яке аз бузургтарин фитнаҳое, ки бояд аз он барҳазар бошед, фитнаи занон аст ва ин аввалин фитнае буд, ки бани Исроил ба он гирифтор шуданд.</t>
+  </si>
+  <si>
+    <t>الحثُّ على مُلازمة التقوى، وعدم الانشغال بظواهر الدنيا وزينتها.
+الحذر من الافتتان بالنساء، مِن نَظَرٍ أو تساهُلٍ باختلاطِهن بالرجال الأجانب، أو غير ذلك.
+فتنة النساء من أعظم الفتن في الدنيا.
+الاتَّعاظ وأخذ العبرة من الأمم السالفة، فالذي حصل لبني إسرائيل قد يحصل لغيرهم.
+فتنة النساء إذا كانت زوجة فإنها قد تُكَلِّفُ الرجلَ مِن النفقة ما لا يطيق، فتشغله عن طلب أمور الدِّين، وتحمله على التهالك على طلب الدنيا، وإن كانت أجنبيةً ففتنتُها بإغراء الرجال وإمالتِهم عن الحق إذا خَرَجْنَ واختلطْنَ بهم، خصوصًا إذا كُنَّ سافراتٍ متبرجاتٍ، وهذا قد يؤدِّي إلى الوقوع في الزنا بدرجاته، فينبغي للمؤمن الاعتصام بالله، والرغبة إليه في النجاة من فتنتهن.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба парҳезгорӣ ва саргарм нашудан ба зоҳиру зинатҳои дунё.
+Барҳазар будан аз воқеъ шудан дар фитнаи занон, хоҳ бо нигоҳ кардан бошад ва ё бо саҳлангорӣ дар омехтагӣ бо мардони бегона ва ё дигар шаклҳои фитна.
+Фитнаи занон яке аз бузургтарин фитнаҳои дунё аст.
+Дарси ибрат гирифтан аз миллатҳои пешин, зеро он чи барои бани Исроил рух дод, эҳтимол барои дигарон ҳам рух диҳад.
+Фитнаи зан чунин аст, ки агар ҳамсар бошад, шояд нафақаҳоеро ба дӯши мард биандозад, ки мард бештар аз тавони худ сарфу харҷ кунад ва дар натиҷа ӯро аз корҳои динаш машғул месозад ва маҷбур мешавад, ки худро дар талаби дунё ба ҳалокат расонад. Ва агар зани номаҳрам бошад, дар ҳолати берун рафтан аз хона ва омехта шудан бо он занон, фитнааш фирефтани мардон ва иғвои онон ва мунҳариф карданашон аз роҳи ҳақ аст, хусусан агар бо рӯйи боз ва ороиш бошанд ва ин мумкин аст ба дараҷаҳои гуногуни зино анҷом ёбад. Барои ҳамин муъмин бояд ба Аллоҳ паноҳ ҷӯяд ва дар роҳи наҷот аз фитнаи онон ба Аллоҳ паноҳ бибарад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3053</t>
+  </si>
+  <si>
     <t>بايعنا رسول الله صلى الله عليه وسلم على السمع والطاعة في العسر واليسر، والمنشط والمكره، وعلى أثرة علينا</t>
   </si>
   <si>
     <t>Бо Паёмбар (саллаллоҳу алайҳи ва саллам) бар шунидану фармонбардорӣ кардан дар сахтиву осонӣ, тангию нохушӣ ва бо вуҷуди тарҷеҳи дигарон бар мо</t>
   </si>
   <si>
     <t>عن عُبَادَةَ بن الصَّامتِ رضي الله عنه قال: بَايَعْنَا رسولَ اللهِ صلى الله عليه وسلم على السَّمْعِ وَالطَّاعَةِ فِي الْعُسْرِ وَالْيُسْرِ، وَالْمَنْشَطِ وَالْمَكْرَهِ، وعلى أَثَرَةٍ علينا، وعلى أَلَّا نُنَازِعَ الْأَمْرَ أهلَه، وعلى أَنْ نَقُولَ بِالْحَقِّ أينما كُنَّا، لا نَخَافُ في الله لَوْمَةَ لَائِمٍ.</t>
   </si>
   <si>
     <t>Аз Убода ибни Сомит (разияллоҳу анҳу) ривоят аст, ки гуфт: Бо Паёмбар (саллаллоҳу алайҳи ва саллам) бар шунидану фармонбардорӣ кардан дар сахтиву осонӣ, тангию нохушӣ ва бо вуҷуди тарҷеҳи дигарон бар мо, байъат кардем ва ин ки дар бораи амр (ҳукмронӣ) бо аҳли он даргир нашавем ва ин ки ҳарҷо бошем ҳақро бигӯем ва дар роҳи Аллоҳ аз сарзаниши сарзанишгар натарсем.</t>
   </si>
   <si>
     <t>أَخَذَ النبيُّ صلى الله عليه وسلم العهدَ والميثاقَ من الصحابة في الانقياد لأولي الأمر والحُكَّام في السهل والصعب وحالة الغنى والفقر، وسواء كانت أوامرهم مما تهواه النفس أو تكرهه، حتى ولو استأثر الولاةُ على الرعية بالمال العام أو المناصب أو غير ذلك، فإنه يجب لهم السمع والطاعة بالمعروف، وأن لا يخرجوا عليهم لأن الفتنة والفساد في قتالهم أعظم وأشد من الفساد الحاصل بظلمهم، ومما عاهدوا عليه أن يقولوا الحقَّ في أيِّ مكانٍ مُخلِصين في ذلك لله لا يخافون مَن يَلُوْمُهم.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз саҳобагон аҳду паймон гирифт, ки дар осонӣ ва сахтӣ ва дар сарватмандӣ ва фақр ба амри валиамр ва ҳокимон амал кунанд. Чи ин авомир хостаи нафс бошанд ё чизе бошад, ки нафс онро хӯш намедорад, ҳатто агар ҳоким амволи умумӣ ё мансабҳо ва ғайри онро қабза кунад (баъзеҳоро аз он бидиҳанд ва баъзеҳоро надиҳанд) боз бояд дар корҳои хуб амри ононро шунид ва итоат кард ва набояд бар зидди онон шӯриш кард. Зеро фитна ва фасоде, ки дар ҷангидан бо онон аст, шадидтар аз фасоде аст, ки бо зулми онон ҳосил мешавад. Ва аз ҷумлаи чизҳое, ки Паёмбар (саллаллоҳу алайҳи ва саллам) аз онон паймон гирифт ин аст, ки ҳақро ҳарҷо, ки бошанд бигӯянд ва онро холисона барои Аллоҳ бигӯянд ва аз сарзаниши сарзанишгар натарсанд.</t>
   </si>
   <si>
     <t>ثمرة السمع والطاعة لولاة الأمر اجتماعُ كلمةِ المسلمين ونَبْذُ الفُرْقة.
 وجوب السمع والطاعة لولاة الأمور في غير معصية الله في اليُسْر والعُسْر، والمنشط والمكره والأَثَرَةِ التي يستأثرون بها.
 وجوب قول الحق أينما كُنَّا، من غير أن نخاف في الله لومة لائم.</t>
   </si>
   <si>
     <t>Самараи самъу тоат аз ҳокимон, иттиҳоди калимаи мусалмонон ва дурӣ аз тафриқа аст.
 Самъу тоат аз ҳокимон дар умури ғайри маъсияти Аллоҳ, дар осонӣ ва душворӣ ва хушию нохушӣ ва бо вуҷуди табъизе, ки аз онон рӯй медиҳад, воҷиб аст.
 Гуфтани сухани ҳақ ҳарҷо, ки бошем воҷиб аст, бидуни ин ки дар роҳи Аллоҳ аз сарзаниши касе битарсем.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3061</t>
   </si>
   <si>
+    <t>حفظت من النبي صلى الله عليه وسلم عشر ركعات</t>
+  </si>
+  <si>
+    <t>Аз Паёмбар (саллаллоҳу алайҳи ва саллам) даҳ ракаъат намозро дар ёд дорам</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عُمَرَ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: حَفِظْتُ مِنَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَشْرَ رَكَعَاتٍ: رَكْعَتَيْنِ قَبْلَ الظُّهْرِ، وَرَكْعَتَيْنِ بَعْدَهَا، وَرَكْعَتَيْنِ بَعْدَ المَغْرِبِ فِي بَيْتِهِ، وَرَكْعَتَيْنِ بَعْدَ العِشَاءِ فِي بَيْتِهِ، وَرَكْعَتَيْنِ قَبْلَ صَلاَةِ الصُّبْحِ، وَكَانَتْ سَاعَةً لاَ يُدْخَلُ عَلَى النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيهَا، حَدَّثَتْنِي حَفْصَةُ أَنَّهُ كَانَ إِذَا أَذَّنَ المُؤَذِّنُ وَطَلَعَ الفَجْرُ صَلَّى رَكْعَتَيْنِ، وَفِي لَفْظٍ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يُصَلِّي بَعْدَ الْجُمُعَةِ رَكْعَتَيْنِ.</t>
+  </si>
+  <si>
+    <t>Аз ибни Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Аз Паёмбар (саллаллоҳу алайҳи ва саллам) даҳ ракаъат намозро дар ёд дорам: Ду ракаъат пеш аз намози пешин ва ду ракаъат баъди он, ду ракаъат баъд аз намози шом дар хонааш ва ду ракаъат баъд аз намози хуфтан дар хонааш ва ду ракаъат пеш аз намози бомдод ва ин вақте буд, ки касе дар он вақт бар Паёмбар (саллаллоҳу алайҳи ва саллам) ворид намешуд. Ва Ҳафса (хоҳари ровӣ) ба ман гуфт, ки ҳаргоҳ муаззин азон мегуфт ва фаҷр тулуъ мекард, ду ракаъат мехонд. Ва дар лафзи дигар: Паёмбар (саллаллоҳу алайҳи ва саллам) баъд аз намози ҷумъа ду ракаъат адо мекард.</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ عبدُ الله بن عمر رضي الله عنهما: أنَّ مِن النوافل التي حفظها عن النبي صلى الله عليه وسلم عشر ركعات وتسمى السنن الرواتب، 
+ركعتين قبل الظهر، وركعتين بعدها، 
+وركعتين بعد المغرب في بيتِه، 
+وركعتين بعد العشاء في بيتِه، 
+وقبل الفجر ركعتين، 
+فتمَّتْ عشر ركعات. 
+وأما صلاة الجمعة فيصلي بعدها ركعتين.</t>
+  </si>
+  <si>
+    <t>Абдуллоҳ ибни Умар (разияллоҳу анҳумо) баён намудааст, ки аз ҷумла намозҳои нафлие, ки аз Паёмбар (саллаллоҳу алайҳи ва саллам) ба ёд дорад, даҳ ракаъат аст. Ва ин намозҳоро суннатҳои равотиб мегӯянд, ки аз инҳо иборатанд: ду ракаъат пеш аз фарзи намози пешин ва ду ракаъат баъди он, ду ракаъат баъд аз фарзи намози шом дар хонааш, ду ракаъат баъди фарзи намози хуфтан дар хонааш ва пеш аз фарзи намози бомдод ду ракаъат, ки ҳамагӣ даҳ ракаъати комил мешавад. Ва аммо намози ҷумъа, пас аз он ду ракаъат намоз мехонданд.</t>
+  </si>
+  <si>
+    <t>استحباب هذه الرواتب، والمواظبة عليها.
+مشروعية أداء السنة في البيت.</t>
+  </si>
+  <si>
+    <t>Адо кардани ин суннатҳои ротиба ва ба шакли доимӣ хондани онҳо мустаҳаб аст.
+Намози суннатро дар хона хондан машруъ ва ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>متفق عليه بجميع رواياته</t>
+  </si>
+  <si>
+    <t>[متفق عليه بجميع رواياته]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3062</t>
+  </si>
+  <si>
+    <t>أما يخشى أحدكم  أو: لا يخشى أحدكم  إذا رفع رأسه قبل الإمام، أن يجعل الله رأسه رأس حمار، أو يجعل الله صورته صورة حمار</t>
+  </si>
+  <si>
+    <t>Оё яке аз шумо наметарсад - ё, оё касе аз шумо наметарсад - , ки агар сари худро пеш аз имом бардорад, Аллоҳ сари ӯро ба сари хар табдил кунад ё рӯяшро ба рӯйи хар табдил кунад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَمَا يَخْشَى أَحَدُكُمْ - أَوْ: لاَ يَخْشَى أَحَدُكُمْ - إِذَا رَفَعَ رَأْسَهُ قَبْلَ الإِمَامِ، أَنْ يَجْعَلَ اللَّهُ رَأْسَهُ رَأْسَ حِمَارٍ، أَوْ يَجْعَلَ اللَّهُ صُورَتَهُ صُورَةَ حِمَارٍ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) гуфт: "Оё яке аз шумо наметарсад - ё, оё касе аз шумо наметарсад - , ки агар сари худро пеш аз имом бардорад, Аллоҳ сари ӯро ба сари хар табдил кунад ё рӯяшро ба рӯйи хар табдил кунад."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على مَن يَرفَعُ رأسَه قبل إمامِهِ، بأنْ يجعلَ اللهُ رأسَه رأسَ حِمار، أو يَجعلَ صورتَه صورةَ حمار.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба баёни ваъиди сахт барои касе пардохтааст, ки пеш аз имом сарашро бардорад, ки Аллоҳ сарашро ба сари хар табдил кунад ё рӯяшро рӯйи хар гардонад.</t>
+  </si>
+  <si>
+    <t>للمأموم مع الإمام أربع حالات: ثلاث منهي عنها، وهي: المسابقة والموافقة والتأخر، والمشروع للمأموم: المتابعة للإمام.
+وجوب متابعة المأموم للإمام في الصلاة.
+الوعيدُ بتغيير صورة من يرفع رأسه قبل الإمام إلى صورة حمار أَمْرٌ ممكن، وهو مِن المسخ.</t>
+  </si>
+  <si>
+    <t>Барои шахсе, ки аз имом пайравӣ мекунад, чаҳор ҳолат аст: се ҳолати он мавриди наҳйи аст, ки онҳо: мусобиқа, мувофиқат, таъхир кардан ҳастанд. Ва ҳолати машруъ ва ҷоиз барои муқтадӣ, пайравӣ кардан аз имом аст.
+Пайравӣ кардани маъмум аз имом дар намоз воҷиб аст.
+Таҳдиди тағйир додани симои касе, ки сарашро пеш аз имом мебардорад ба симои хар, имконпазир аст ва ин аз ҷумлаи масх аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3086</t>
+  </si>
+  <si>
     <t>لا صلاة بحضرة الطعام، ولا هو يدافعه الأخبثان</t>
   </si>
   <si>
     <t>Дар ҳолати ҳозир будани таъом ва барои касе, ки аз баромадани пешоб ва наҷосат пешгирӣ мекунад, намоз нест</t>
   </si>
   <si>
     <t>عن عَائِشَةَ رضيَ الله عنها قالت: إِنِّي سمعْتُ رسولَ الله صلى الله عليه وسلم يقول: «لَا صَلَاةَ بِحَضْرَةِ الطَّعَامِ، وَلَا هُوَ يُدَافِعُهُ الْأَخْبَثَانِ».</t>
   </si>
   <si>
     <t>Аз Оиша (разияллоҳу анҳо) ривоят аст, ки гуфт: Ман Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Дар ҳолати ҳозир будани таъом ва барои касе, ки аз баромадани пешоб ва наҷосат пешгирӣ мекунад, намоз нест".</t>
   </si>
   <si>
     <t>نَهى رسولُ الله صلى الله عليه وسلم عن الصلاة بحضور الطعام الذي تَتُوْقُ نَفسُ المُصلي إليه، ويَتعلق قلبُه به.
 وكذلك نهى عن الصلاة مع مدافعة الأخبثين -وهما البول والغائط--، لانشغاله بمدافعة الأذى.</t>
   </si>
   <si>
     <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дар вақти ҳозир будани таъом, ки (шахси гурусна) дилаш ба он майл мекунад, намоз гузоштанро наҳйи кардааст.
 Ва ҳамчунин аз намоз хондан дар ҳолати фишори ду нопокӣ - пешоб ва наҷосат - наҳйи кардааст. Зеро дар ин ҳолат (шахси намозгузор) машғули пешгирӣ кардан аз он ду аст.</t>
   </si>
   <si>
     <t>ينبغي للمصلي إبعاد كلِّ ما يَشْغَلُه في صلاته قبل الدخول فيها.</t>
   </si>
   <si>
     <t>Намозгузор пеш аз оғози намоз бояд ҳар чизеро, ки дар намозаш ӯро парешон месозад, дур кунад.</t>
   </si>
   <si>
-    <t>رواه مسلم</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3088</t>
+  </si>
+  <si>
+    <t>علمني رسول الله صلى الله عليه وسلم، وكفي بين كفيه، التشهد، كما يعلمني السورة من القرآن</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дар ҳоле ки кафи дастам байни ду кафи дастонаш буд, ончунон ба ман Ташаҳҳудро омӯзонд, мисле, ки сурае аз Қуръонро таълим медод</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنَ مَسْعُودٍ رضي الله عنه قَالَ: عَلَّمَنِي رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَفِّي بَيْنَ كَفَّيْهِ، التَّشَهُّدَ، كَمَا يُعَلِّمُنِي السُّورَةَ مِنَ القُرْآنِ: «التَّحِيَّاتُ لِلَّهِ، وَالصَّلَوَاتُ وَالطَّيِّبَاتُ، السَّلاَمُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللَّهِ وَبَرَكَاتُهُ، السَّلاَمُ عَلَيْنَا وَعَلَى عِبَادِ اللَّهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ».
+وفي لفظ لهما: «إِنَّ اللهَ هُوَ السَّلَامُ، فَإِذَا قَعَدَ أَحَدُكُمْ فِي الصَّلَاةِ فَلْيَقُلْ: التَّحِيَّاتُ لِلَّهِ وَالصَّلَوَاتُ وَالطَّيِّبَاتُ السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، فَإِذَا قَالَهَا أَصَابَتْ كُلَّ عَبْدٍ لِلَّهِ صَالِحٍ فِي السَّمَاءِ وَالْأَرْضِ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، ثُمَّ يَتَخَيَّرُ مِنَ الْمَسْأَلَةِ مَا شَاءَ».</t>
+  </si>
+  <si>
+    <t>Аз ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дар ҳоле ки кафи дастам байни ду кафи дастонаш буд, ончунон ба ман Ташаҳҳудро омӯзонд, мисле, ки сурае аз Қуръонро таълим медод: "Аттаҳиёту лиллоҳи вассалавоту ваттаййибот. Ассалому ъалайка айюҳаннабийю ва раҳматуллоҳи ва баракатуҳ. Ассалому ъалайно ва ъало ъибодиллоҳис солиҳин. Ашҳаду алло илоҳа иллаллоҳу ва ашҳаду анна Муҳаммадан ъабдуҳу ва расулуҳ." Ва дар лафзи дигар аз он ду: " Ҳамоно Аллоҳ худ Салом аст (бинобар ин, салом бар Аллоҳ, нагӯед). Ҳаргоҳ касе барои хондани "Таҳийёт" дар намозаш нишаст, бояд чунин бигӯяд: Аттаҳиёту лиллоҳи вассалавоту ваттаййибот. Ассалому ъалайка айюҳаннабийю ва раҳматуллоҳи ва баракатуҳ. Ассалому ъалайно ва ъало ъибодиллоҳис солиҳин. Пас, ҳаргоҳ инро гуфт, дар воқеъ (саломаш) ба ҳар бандаи солиҳе, ки дар осмон ва замин аст ва гувоҳӣ додааст, ки маъбуде ба ҳақ ҷуз Аллоҳ нест ва Муҳаммад банда ва фиристодаи Ӯст, расидааст. Сипас ҳар дархосте, ки хост метавонад аз Худо бихоҳад." (Ва дар дуои баъд аз ташаҳҳуд бигӯяд).</t>
+  </si>
+  <si>
+    <t>عَلَّمَ النبيُّ صلى الله عليه وسلم ابنَ مسعود رضي الله عنه التشهدَ الذي يقال في الصلاة، وقد جَعل يدَه في يديه، لِيَصْرِفَ انتباهَ ابنِ مسعود إليه. كما يُعَلِّمُه السورة من القرآن مما يدل على اعتناء النبي صلى الله عليه وسلم بهذا التشهد لفظًا ومعنى. 
+فقال: 
+"التَّحِيَّات لله":
+ وهي كل قول أو فعل دَالٍّ على التعظيم، كلُّها مُسْتَحَقَّة لله عز وجل. 
+"الصَّلَوَاتُ": 
+وهي الصلاة المعروفة فرضُها ونفلُها لله تعالى. 
+"الطَّيِّبَاتُ": 
+هي الأقوال والأفعال والأوصاف الطيبة والدالّة على الكمال، كلُّها مستحقة لله تعالى. 
+"السلام عليك أيها النبي ورحمة الله وبركاته": 
+دعاء له بالسلامة من كل آفَةٍ ومكروه، والزيادة والكثرة من كل خير. 
+"السلام علينا وعلى عباد الله الصالحين": 
+دعاء بالسلامة للمُصلي ولكل عبد صالح في السماء والأرض. 
+"أشهد أن لا إله إلا الله": 
+أي أُقِرُّ إقرارًا جازمًا به بأنه لا معبود حق إلا الله. 
+"وأَنَّ مُحَمَّدًا عَبْدُهُ ورسولُهُ": 
+أُقِرُّ له بالعبودية والرسالة الخاتمة.
+ثم حَثَّ النبيُّ صلى الله عليه وسلم المصليَ أن يَختارَ مِن الدعاء ما شاء.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба ибни Масъуд (разияллоҳу анҳу) ташаҳҳудеро, ки дар намоз гуфта мешавад, омӯзонд дар ҳоле ки дасти ӯ дар дастонаш буд, то ин ки таваҷҷуҳи Ибни Масъуд ба ӯ бошад. Ҳамон гуна, ки сурае аз Қуръонро ба ӯ меомӯзонд. Ва ин нишондиҳандаи аҳамияти Паёмбар (саллаллоҳу алайҳи ва саллам) ба ташаҳҳуд аз нигоҳи лафз ва маъно буд. Пас гуфт: "Аттаҳиёту лиллоҳи": Яъне, ҳар як сухан ё амале, ки ба таъзиму бузургдошт далолат мекунад ва ҳамаи он таъзиму бузургдошт сазовори Аллоҳ Таъоло аст. "Ассалавот": Ин ҳамон намози маъруф аст, фарз ва нафле, ки барои Аллоҳ Таъоло хонда мешавад. "Аттайибот": Гуфторҳо, кирдорҳо ва васфҳои нек ва поке аст, ки далолат бар камолот мекунад ва ҳамаи онҳо сазовори Аллоҳ Таъоло аст. "Ассалому ъалайка айюҳаннабийю ва раҳматуллоҳи ва баракатуҳу": Дуо барои Паёмбар (саллаллоҳу алайҳи ва саллам) барои саломати аз ҳама офатҳо ва балоҳо ва афзуни аз ҳама некиҳо. "Ассалому ъалайно ва ъало ъибодиллоҳис-солиҳин": Дуо барои саломатии намозгузор ва ҳар бандаи некукоре, ки дар осмону замин аст. "Ашҳаду алло илоҳа иллаллоҳу": Яъне: Қатъан ва ҷазман иқрор мекунам, ки нест маъбуди ба ҳақ магар Аллоҳ. "Ва анна Муҳаммадан ъабдуҳу ва расулуҳу": Ба бандагии Паёмбар (саллаллоҳу алайҳи ва саллам) ва охирини паёмбарон буданаш иқрор мекунам.
+Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) намозгузорро ташвиқ кард, ки ҳар дуъоеро, ки бихоҳад, интихоб кунад (ва дуо кунад).</t>
+  </si>
+  <si>
+    <t>مَحلُّ هذا التشهدِ القعودُ بعد السجدة الأخيرة في كل صلاة، وبعد الركعة الثانية في الثلاثية والرباعية.
+وجوب التحيات في التشهد، ويجوز أن يتشهدَ بأيِّ لفظ من ألفاظ التشهد مما ثبت عن النبي صلى الله عليه وسلم.
+جواز الدعاء في الصلاة بما أحب ما لم يكن إثمًا.
+استحباب البداءة بالنَّفْس في الدعاء.</t>
+  </si>
+  <si>
+    <t>Ҷойи ин ташаҳҳуд дар ҳоли нишастан пас аз саҷдаи охирин дар ҳар намоз ва баъд аз ракъати дуюм дар намозҳои се ва чаҳор ракъатӣ аст.
+Хондани "Аттаҳиёт" дар ташаҳҳуд воҷиб аст. Ва хондани ҳар лафзи ташаҳҳуд, ки аз Паёмбар (саллаллоҳу алайҳи ва саллам) собит шудааст, ҷоиз аст.
+Дар намоз ҳар дуъое, ки намозгузор бихоҳад, кардан ҷоиз аст, ба шарте ки гуноҳ набошад.
+Дар дуо аз худ оғоз кардан мустаҳаб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3096</t>
+  </si>
+  <si>
+    <t>اللهم إني أعوذ بك من عذاب القبر، ومن عذاب النار، ومن فتنة المحيا والممات، ومن فتنة المسيح الدجال</t>
+  </si>
+  <si>
+    <t>Илоҳо, ба ту аз азоби қабр ва азоби дӯзах ва аз фитнаи зиндагӣ ва марг ва аз фитнаи Даҷҷол паноҳ мебарам</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: كَانَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَدْعُو وَيَقُولُ: «اللَّهُمَّ إِنِّي أَعُوذُ بِكَ مِنْ عَذَابِ القَبْرِ، وَمِنْ عَذَابِ النَّارِ، وَمِنْ فِتْنَةِ المَحْيَا وَالمَمَاتِ، وَمِنْ فِتْنَةِ المَسِيحِ الدَّجَّالِ».
+وفِي لَفْظٍ لِمُسْلِمٍ: «إِذَا فَرَغَ أَحَدُكُمْ مِنَ التَّشَهُّدِ الْآخِرِ، فَلْيَتَعَوَّذْ بِاللهِ مِنْ أَرْبَعٍ: مِنْ عَذَابِ جَهَنَّمَ، وَمِنْ عَذَابِ الْقَبْرِ، وَمِنْ فِتْنَةِ الْمَحْيَا وَالْمَمَاتِ، وَمِنْ شَرِّ الْمَسِيحِ الدَّجَّالِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дуо мекарданд ва мефармуданд: "Илоҳо, ба ту аз азоби қабр ва азоби дӯзах ва аз фитнаи зиндагӣ ва марг ва аз фитнаи Даҷҷол паноҳ мебарам." Ва дар лафзи Муслим чунин омадааст: "Вақте яке аз шумо ташаҳҳудро ба охир расонд, аз чаҳор чиз ба Аллоҳ паноҳ бибарад: Аз азоби ҷаҳаннам ва азоби қабр ва аз фитнаи зиндагӣ ва марг ва аз шарри Масиҳи Маҷҷол."</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم يَستعيذُ بالله مِن أربع، بعد التشهد الأخير وقبل السلام في الصلاة، وأَمَرَنا أن نستعيذَ بالله منها، 
+الأولى: مِن عذاب القبر. 
+الثانية: مِن عذاب النار وذلك يوم القيامة. 
+الثالثة: مِن فتنة المَحيا مِن شَهَوات الدنيا المحرمة ومن شبهاتها المُضِلَّة، ومن فتنة المَمَات، أي ساعة الاحتضار، من الزيغ عن الإسلام أو السنة، أو فتنة القبر كسؤال المَلَكين. 
+الرابعة: فتنة المسيح الدَّجَّال الذي يَخْرُج في آخر الزمان، يَبتلي الله به عباده؛ وخَصَّه بالذكر لعظيم فتنته وإضلاله.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам)  баъд аз ташаҳҳуди охир ва пеш аз салом дар намоз аз чаҳор чиз ба Аллоҳ паноҳ мебурд ва моро фармуданд, ки аз онҳо ба Аллоҳ паноҳ бибарем:
+Якум: Аз азоби қабр.
+Дувум: Аз азоби дӯзах, ки он дар рӯзи қиёмат аст.
+Севум: Аз фитнаи зиндагӣ, аз ҳавасҳои ҳароми дунё ва шубҳаҳои гумроҳкунандаи он. Ва аз фитнаи марг, яъне лаҳзаи ҳозир шудани марг ва аз ҷумлаи он мунҳариф шудан аз Ислом ё аз суннат ё аз фитнаи қабр, монанди пурсидани ду фаришта.
+Чаҳорум: Фитнаи Даҷҷол, ки дар охири замон зуҳур хоҳад кард ва Аллоҳ бандагонашро бо он меозмояд. Ӯро ба далели фитнаи бузург ва гумроҳкунандаи бузург буданаш махсус зикр кард.</t>
+  </si>
+  <si>
+    <t>هذه الاستعاذة من مهمات الأدعية وجوامعها، لاشتمالها على الاستعاذة من شرور الدنيا والآخرة.
+ثبوت عذاب القبر وأنه حق.
+خطورة الفتن وأهمية الاستعانة بالله والدعاء للنجاة منها.
+إثبات خروج الدَّجَّال وعظم فتنته.
+استحباب هذا الدعاء عقب التشهد الأخير.
+استحباب الدعاء بعد العمل الصالح.</t>
+  </si>
+  <si>
+    <t>Ин паноҳҷӯйӣ яке аз муҳимтарин дуъоҳо ва шомилтарин дуъо аст, зеро дар он паноҳҷӯйӣ аз шарри дунё ва охират аст.
+Азоби қабр собит ва ҳақ аст.
+Хатарнокии фитнаҳо ва аҳамияти дархости ёрӣ ва дуо аз Аллоҳ барои раҳоӣ аз онҳо.
+Исботи зуҳури Даҷҷол ва бузургии фитнаи ӯ.
+Баъд аз хондани ташаҳҳуди ахир ин дуоро гуфтан мустаҳаб аст.
+Баъд аз анҷоми кори хайр дуо кардан мустаҳаб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3103</t>
   </si>
   <si>
     <t>إذا قلت لصاحبك: أنصت، يوم الجمعة، والإمام يخطب، فقد لغوت</t>
   </si>
   <si>
     <t>Дар ҳоли хутба хондани имом дар рӯзи ҷумъа, агар ба ҳамнишинат гуфтӣ: "Хомӯш бошу гӯш кун", муртакиби лағв шудаӣ</t>
   </si>
   <si>
     <t>عن أبِي هُرَيرةَ رضي الله عنه أنَّ رسول الله صلى الله عليه وسلمَ قال: «إذا قُلْتَ لِصَاحِبِكَ: أَنْصِتْ، يومَ الجمعةِ، والْإِمامُ يَخْطُبُ، فَقَدْ لَغَوْتَ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар ҳоли хутба хондани имом дар рӯзи ҷумъа, агар ба ҳамнишинат гуфтӣ: "Хомӯш бошу гӯш кун", муртакиби лағв шудаӣ".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مِن الآداب الواجبة لِمَن حَضَرَ خطبةَ الجمعة: الإنصاتَ للخطيب؛ ليتدبَّر المواعظ، وأنَّ مَن تَكَلَّمَ -ولو بأقلِّ شيء- والإمام يخطب، فقال لغيره: "اسكت" و"استمع"، فقد فاته فَضْلُ صلاةِ الجمعة.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки яке аз одоби воҷиб барои касе, ки дар хутбаи ҷумъа ҳозир шудааст, гӯш додан ба хатиб аст, то битавонад панду андарзҳои ӯро ба хубӣ дарёбад. Ва агар касе дар ҳоли хутба хондани имом камтарин чизеро ба забон биёварад ва масалан ба ҳамнишинаш бигӯяд: "хомӯш бош", ва "гӯш фаро деҳ", фазилати намози ҷумъаро аз даст додааст.</t>
   </si>
   <si>
     <t>تحريم الكلام حال سماع الخطبة، ولو بالنهي عن المنكر أو ردِّ السلام وتشميت العاطس.
 يُستثنى مِن هذا مَن يخاطِبُ الإمامَ أو يُخاطِبُهُ الإمامُ.
 جواز الكلام بين الخطبتين عند الحاجة.
 إذا ذُكِرَ النبيُّ صلى الله عليه وسلم والإمامُ يَخطب فإنك تُصلي عليه وتُسلِّم سِرًّا، وكذلك التأمين على الدعاء.</t>
   </si>
   <si>
     <t>Дар вақти гӯш кардани хутбаи ҷумъа гап задан ҳаром аст, ҳатто агар барои наҳйи аз мункар, ё ҷавоби салом ё ҷавоби атсазананда бошад.
 Касе, ки имомро мавриди хитоб қарор диҳад, ё имом дар ҳолати хутба ӯро мавриди хитоб қарор диҳад, аз ин ҳукм истисно аст.
 Дар байни ду хутба агар зарурат бошад сухан гуфтан ҷоиз аст.
 Агар дар вақти хутба номи Паёмбар (саллаллоҳу алайҳи ва саллам) зикр шуд, пинҳонӣ ва бо садои паст ба ӯ салавот мефиристӣ, инчунин омин гуфтан ба дуо дар ҳолати хутба низ ҷоиз аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3107</t>
+  </si>
+  <si>
+    <t>الساعي على الأرملة والمسكين، كالمجاهد في سبيل الله، أو القائم الليل الصائم النهار</t>
+  </si>
+  <si>
+    <t>Касе, ки бевазан ва мискинро нигоҳубини мекунад, монанди касест, ки дар роҳи Худо ҷиҳод мекунад ё касе, ки шабҳо намози шаб мехонад ва рӯзона рӯза мегирад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «السَّاعِي عَلَى الأَرْمَلَةِ وَالمِسْكِينِ، كَالْمُجَاهِدِ فِي سَبِيلِ اللَّهِ، أَوِ القَائِمِ اللَّيْلَ الصَّائِمِ النَّهَارَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Касе, ки бевазан ва мискинро нигоҳубини мекунад, монанди касест, ки дар роҳи Худо ҷиҳод мекунад ё касе, ки шабҳо намози шаб мехонад ва рӯзона рӯза мегирад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الذي يقوم بمصالِحِ المرأةِ التي مات عنها زوجُها وليس لها أحدٌ يقوم بشؤونِها، والمسكينِ المُحتاج، ويُنفِقُ عليهم محتسبًا الأجرَ عند الله تعالى، فهو في الأجر كالمجاهد في سبيل الله، أو كالقائم في صلاة التهجد الذي لا يَتعب، الصائم الذي لا يفطر.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мефармояд, касе, ки ба кумаки зане, ки шавҳараш фавтидааст ва касе надорад ӯро нигоҳубин кунад ва инчунин мискинону муҳтоҷонро ба хотири аҷру подоши илоҳӣ  ёрӣ мекунад, ӯ дар аҷру савоб монанди касест, ки дар роҳи Худо ҷиҳод мекунад ё монанди касест, ки бидуни хастагӣ тӯлонӣ дар намози таҳаҷҷуд меистад ва монанди рӯзадоре, ки ифтор намекунад.</t>
+  </si>
+  <si>
+    <t>الحثُّ على التعاون والتكافل وسَدّ حاجات الضعفاء.
+العبادة تشمل كلَّ عمل صالح، ومن العبادة السعي على الأرملة والمسكين.
+قال ابن هبيرة: والمراد أن الله تعالى يجمع له ثواب الصائم والقائم والمجاهد في دفعة؛ وذلك أنه قام للأرملة مقام زوجها ...، وقام على ذلك المسكين الذي عجز عن قيامه بنفسه، فأنفق هذا فضل قوته، وتصدق بجَلَدِه، فكان نفعه إذًا  يكافئ الصوم والقيام والجهاد.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба кумак ва ҳамбастагӣ ва рафъи ниёзи заъифон.
+Ибодат ҳама амалҳои некро дар бар мегирад. Ва аз ҷумлаи ибодатҳо кумак кардани бевазанҳо ва камбағалон аст.
+Ибни Ҳубайра мегӯяд: Маънояш ин аст, ки Аллоҳ савоби рӯзадор, намозгузори намози шаб ва муҷоҳидро якбора ба ӯ ато мекунад. Зеро ӯ барои бевазан ҳамон гуна ки корҳои ҳамсарашро мекунад, корҳои ӯро ҳам анҷом медиҳад ва камбағалро, ки аз анҷоми корҳояш оҷиз мондааст, кумак мекунад. Дар натиҷа бо ин кораш қувваи изофии худро сарф  ва садақа кардааст. Бинобар ин фоидаи он баробари рӯза ва намози шаб ва ҷиҳод аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3135</t>
   </si>
   <si>
     <t>الفطرة خمس: الختان والاستحداد وقص الشارب وتقليم الأظفار ونتف الآباط</t>
   </si>
   <si>
     <t>Умури фитрат панҷ чиз аст: хатна кардан, тоза кардани мӯйҳои зери ноф, кӯтоҳ кардани мӯйлаб, кӯтоҳ кардани нохун ва кандани мӯйҳои зери бағал</t>
   </si>
   <si>
     <t>عن أبِي هريرة رضي اللَّه عنه: سمعتُ النبِيّ صلى الله عليه وسلم يقول: «الفِطْرَةُ خمسٌ: الخِتَانُ والاستحدادُ وقصُّ الشَّارِبِ وتقليمُ الأظفارِ وَنَتْفُ الآبَاطِ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Умури фитрат панҷ чиз аст: хатна кардан, тоза кардани мӯйҳои зери ноф, кӯтоҳ кардани мӯйлаб, кӯтоҳ кардани нохун ва кандани мӯйҳои зери бағал."</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم خمسَ خصالٍ من دينِ الإسلام وسنن المرسلين:
 أولها: الختان، وهو قطع جِلْدَةٍ زائدةٍ على الذَّكَرِ فوق الحَشَفَة، وقطعُ رأسِ جِلدةٍ في فرج الأنثى فوق مَحَلِّ الإيلاج. 
 وثانيها: الاستحداد، وهو حَلْقُ شَعَرِ العَانَة الذي حول القُبُل. 
 وثالثها: قص الشارب، وهو قصُّ ما نبت على شفة الرجل العليا بحيث تظهر الشفة. 
 ورابعها: قص الأظفار. 
 وخامسها: نتف الإبط.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) панҷ хусусиятро, ки аз дини Ислом ва суннатҳои паёмбарон ҳастанд, баён карданд.
 Якум: хатна кардан, яъне буридани пӯсти зиёдатии олати мард, ки дар қисмати нуги олат ҷой дорад ва инчунин буридани нӯги пусте, ки бар болои шармгоҳи зан ва дар ҷойи вуруди олати ӯ қарор дорад, мебошад.
 Дуввум: истиҳдод, тарошидани мӯйе ки дар атрофи шармгоҳ аст.
 Севум: кӯтоҳ кардани мӯйлаб, кӯтоҳ кардани он чи бар руйи лаби болои руйидашуда аст, ба шакле, ки лаб намоён бошад.
 Чаҳорум: кӯтоҳ кардани нохунҳо.
 Панҷум: кандани мӯйи зери бағал.</t>
   </si>
   <si>
     <t>سُنَنُ المرسلين التي يُحِبُّها الله ويرتضيها ويأمر بها تدعو إلى الكمال والنزاهة والجمال.
 مشروعية تَعَاهُدِ هذه الأشياء، وعدم الغفلة عنها.
 لهذه الخصال فوائد دينية ودنيوية، منها: تحسين الهيئة، وتنظيف البدن، والاحتياط للطهارة، ومخالفة الكفار، وامتثال أمر الله.
 ذُكِرَ في أحاديث أخرى زيادةُ خصالٍ للفطرةِ غيرِ هذه الخمس، مثل: إعفاء اللحية، والسواك، وغيرها.</t>
   </si>
   <si>
     <t>Суннатҳои паёмбарон, ки Аллоҳ онҳоро дӯст медорад, аз он хушнуд аст ва ба он даъват менамояд, ки ба камол, покӣ ва зебоӣ даъват мекунад.
 Машруияти таваҷҷуҳ ба ин корҳо ва мудовимат бар онҳо ва беэътиноӣ накардан ба онҳо.
 Ин хусусиятҳо манфиатҳои динӣ ва дунявии бешуморе доранд, аз ҷумла зебогии зоҳири инсон, покии бадан, эҳтиёт барои покӣ ва таҳорат, мухолифат бо кофирон ва итоат аз амри Аллоҳ мебошанд.
 Дар ҳадисҳои дигар омадааст, ки ҷуз ин панҷ хислат, дигар хислатҳо ҳам вуҷуд дорад, аз қабили: риш гузоштан, истифода бурдани мисвок ва ғайра.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3144</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم إذا دخل الخلاء قال: اللهم إني أعوذ بك من الخبث والخبائث</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ҳаргоҳ ҳоҷатхона медаромаданд, ин дуоро мегуфтанд:" Илоҳо, ман аз хабисиҳои нарина ва модина ба Ту паноҳ мебарам</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رضي الله عنه قَألَ: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا دَخَلَ الخَلاَءَ قَالَ: «اللَّهُمَّ إِنِّي أَعُوذُ بِكَ مِنَ الخُبُثِ وَالخَبَائِثِ».</t>
+  </si>
+  <si>
+    <t>Аз Анас (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) ҳаргоҳ ҳоҷатхона медаромаданд, ин дуоро мегуфтанд:" Илоҳо, ман аз хабисиҳои нарина ва модина ба Ту паноҳ мебарам."</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم إذا أراد دُخولَ المكانِ الذي سيَقضي فيه حاجتَه، بَولًا أو غائِطًا، استعاذ بالله، والتجأ إليه أنْ يَقِيَه شَرَّ الشياطين من ذكور وإناث، 
+وفُسِّر الخبث والخبائث أيضًا بالشر وبالنجاسات.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ҳаргоҳ мехост вориди маконе шавад, ки дар онҷо қазои ҳоҷат кунад, ба Аллоҳ паноҳ мебурд, то ӯро аз шарри шайтонҳои нару мода ҳифз кунад. Хубс ва хабоис, инчунин ба маънои бадӣ ва наҷосатҳо тафсир шудааст.</t>
+  </si>
+  <si>
+    <t>استحباب هذا الدعاء عند إرادة دخول الخلاء.
+جميع الخلق مفتقرون إلى ربهم في دفع ما يؤذيهم أو يضرهم في كل أحوالهم.</t>
+  </si>
+  <si>
+    <t>Ҳангоми даромадани ҳоҷатхона ин дуоро гуфтан мустаҳаб аст.
+Ҳама махлуқот дар ҳама ҳолат ба Парвардигорашон муҳтоҷанд, то онҳоро аз он чизе, ки ба онҳо зиён мерасонад, ҳифз кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3150</t>
+  </si>
+  <si>
+    <t>ستكون أثرة وأمور تنكرونها قالوا: يا رسول الله فما تأمرنا؟ قال: تؤدون الحق الذي عليكم، وتسألون الله الذي لكم</t>
+  </si>
+  <si>
+    <t>Худхоҳӣ ва дигар корҳое рух хоҳад дод, ки онро инкор хоҳед кард." Гуфтанд: Эй Расули Аллоҳ! (дар он ҳолат) моро ба чӣ амр мекунӣ? Гуфт: " Он ҳаққе, ки бар шумо аст, анҷом медиҳед ва он чи барои шумо аст, аз Аллоҳ мехоҳед</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ مَسْعُودٍ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «سَتَكُونُ أَثَرَةٌ وَأُمُورٌ تُنْكِرُونَهَا» قَالُوا: يَا رَسُولَ اللَّهِ فَمَا تَأْمُرُنَا؟ قَالَ: «تُؤَدُّونَ الحَقَّ الَّذِي عَلَيْكُمْ، وَتَسْأَلُونَ اللَّهَ الَّذِي لَكُمْ».</t>
+  </si>
+  <si>
+    <t>Аз ибни Масъуд (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки гуфт: "Худхоҳӣ ва дигар корҳое рух хоҳад дод, ки онро инкор хоҳед кард." Гуфтанд: Эй Расули Аллоҳ! (дар он ҳолат) моро ба чӣ амр мекунӣ? Гуфт: " Он ҳаққе, ки бар шумо аст, анҷом медиҳед ва он чи барои шумо аст, аз Аллоҳ мехоҳед."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه سيتولى على المسلمين وُلاةٌ يَستأثِرون بأموال المسلمين وغيرِها مِن أمور الدنيا، يَصْرِفُونها كما شاؤوا ويمنعون المسلمين حقَّهم فيها. 
+وسيكون منهم في الدِّين أمورٌ تُنْكَر. 
+فسَألَ الصحابةُ رضي الله عنهم: ماذا يفعلون في تلك الحال؟ 
+فأخبرهم صلى الله عليه وسلم أنه لا يمنعكم انفرادُهم بالمال أنْ تَمْنَعوا ما يجب عليكم نحوَهم من السمع والطاعة، بل اصبروا واسمعوا وأطيعوا ولا تنازعوهم الأمر، واسألوا الحق الذي لكم من الله، وأن يُصلحَهم ويَدفعَ شرَّهم وظلمَهم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки мусалмононро волиёне идора мекунанд, ки амволи мусалмонон ва дигар умури дунёи ононро дар ихтиёри худ мегиранд ва онро чунон ки мехоҳанд сарф мекунанд ва ҳаққи мусалмононро аз онон боз медоранд. Ва аз онон дар амри дин чизҳое сар мезанад, ки мавриди инкор аст. Саҳобагон (разияллоҳу анҳум) пурсиданд, ки дар ин ҳолат бояд чӣ кор кунанд? Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки худхоҳии онон ва ба ихтиёри худ гирифтани амвол сабаб нашавад, ки он чи дар бораи онҳо бар уҳдаи шумо аст, яъне шунидан ва итоат кардан аз ононро анҷом надиҳед. Балки сабр кунед ва гӯш фаро диҳед ва итоат кунед. Ва дар амри ҳукумат бо онон низоъ накунед ва аз Аллоҳ ҳаққе, ки барои шумостро бихоҳед ва бихоҳед, ки ононро ислоҳ намуда ва шарру зулми ононро дафъ кунад.</t>
+  </si>
+  <si>
+    <t>الحديثُ من دلائل نبوَّتِه صلى الله عليه وسلم حيث أخبر بما سيكون في أمته فوقع كما أخبر.
+جوازُ إعلام المُبتلى بما يُتَوَقَع له من البلاء؛ لِيُوَطِّنَ نفسَه فإذا أتاه كان صابرًا محتسبًا.
+الاعتصام بالكتاب والسنة مخرج من الفتن والاختلاف.
+الحث على السمع والطاعة لولاة الأمور بالمعروف، وعدم الخروج عليهم، وإنْ وقع منهم ظلم.
+استعمال الحكمة واتباع السنة في زمن الفتن.
+على الإنسان القيام بالحق الذي عليه وإنْ حَصَل عليه شيء من الظلم.
+فيه دليلٌ على القاعدة: يختار أهون الشرين أو أخف الضررين.</t>
+  </si>
+  <si>
+    <t>Ин ҳадис яке аз далелҳои нубуввати он ҳазрат (саллаллоҳу алайҳи ва саллам) аст. Зеро он ҳазрат (саллаллоҳу алайҳи ва саллам) дар бораи он чизе хабар дод, ки дар умматаш рӯй хоҳад дод ва ҳамон тавре ки гуфт, воқеъ шуд.
+Хабар додани шахсе, ки бар сараш мусибате омаданӣ аст, ҷоиз аст, то вақте он мусибат ба сараш ояд сабр кунад ва дар талаби савоб бошад.
+Чанг задан ба китоб ва суннат роҳи раҳои аз фитнаҳо ва ихтилофот аст.
+Ташвиқ ва тарғиб кардан ба шунидан ва итоат кардан аз волиён дар корҳои нек. Ва шӯришу хуруҷ накардан бар зидди онҳо, ҳатто агар зулме аз онон сар занад.
+Истифода бурдан аз ҳикмат ва пайравӣ аз суннат дар ҳоли рӯй додани фитнаҳо.
+Инсон бояд он ҳаққе, ки бар уҳдаи ӯ аст, вазифадор аст онро анҷом диҳад, ҳатто агар зулме бар ӯ шуда бошад.
+Ин ҳадис далел бар ин қоида аст: Ихтиёри сабуктарин шар (аз миёни ду шар), ё камтарин зарар (аз миёни ду зарар).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3156</t>
+  </si>
+  <si>
+    <t>والذي نفس محمد بيده لا يسمع بي أحد من هذه الأمة يهودي ولا نصراني، ثم يموت ولم يؤمن بالذي أرسلت به إلا كان من أصحاب النار</t>
+  </si>
+  <si>
+    <t>Савганд ба зоте, ки ҷони Муҳаммад дар дасти Ӯст, ҳеҷ кас аз ин уммат, хоҳ яҳудӣ ва хоҳ насронӣ бошад, (хабари паёмбарии) манро шунавад, сипас бимирад ва ба он чи ман фиристода шудаам, имон наоварад, магар ин ки аз аҳли ҷаҳаннам хоҳад буд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صلى الله عليه وسلم أنه قال: «وَالَّذِي نَفْسُ مُحَمَّدٍ بِيَدِهِ لَا يَسْمَعُ بِي أَحَدٌ مِنْ هَذِهِ الْأُمَّةِ يَهُودِيٌّ وَلَا نَصْرَانِيٌّ، ثُمَّ يَمُوتُ وَلَمْ يُؤْمِنْ بِالَّذِي أُرْسِلْتُ بِهِ إِلَّا كَانَ مِنْ أَصْحَابِ النَّارِ».</t>
+  </si>
+  <si>
+    <t>Абуҳурайра (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят мекунад, ки фармуданд: "Савганд ба зоте, ки ҷони Муҳаммад дар дасти Ӯст, ҳеҷ кас аз ин уммат, хоҳ яҳудӣ ва хоҳ насронӣ бошад, (хабари паёмбарии) манро шунавад, сипас бимирад ва ба он чи ман фиристода шудаам, имон наоварад, магар ин ки аз аҳли ҷаҳаннам хоҳад буд."</t>
+  </si>
+  <si>
+    <t>يَحْلِفُ النبيُّ صلى الله عليه وسلم بالله أنه لا يَسمعُ به أَحَدٌ مِن هذه الأمة، يَهوديٌّ أو نصرانيٌّ أو غيرُهما تَبْلُغُه دعوةُ النبي صلى الله عليه وسلم ثم يموت ولم يؤمن به إلا كان من أصحاب النار خالدًا فيها أبدًا.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба Аллоҳ савганд мехӯрад, ки ҳар касе аз ин уммат - яҳудӣ бошад ё насронӣ ё аз дигарон -, ки даъвати Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ расид ва бидуни он ки ба Ӯ имон биёрад, аз дунё рафт, аз аҳли дӯзах хоҳад шуд ва ҷовидона дар он мемонад.</t>
+  </si>
+  <si>
+    <t>عموم رسالةِ النبيِّ صلى الله عليه وسلم إلى جميع العالم، ووجوب اتِّباعِه، ونسخ جميع الشرائع بشرعه. 
+مَن كَفَرَ بالنبي صلى الله عليه وسلم لم ينفعه زَعْمُه إيمانَه بغيرِه من الأنبياء صلوات الله عليهم أجمعين.
+من لم يَسمع بالنبي صلى الله عليه وسلم، ولم تَبْلغْه دعوةُ الإسلام فهو معذور، وأَمْرُه في الآخرة إلى الله تعالى.
+يتحقق الانتفاع بالإسلام وإن كان قُبيل الموت، ولو في المرض الشديد، ما لم تبلغ الروح الحلقوم.
+تصحيح دين الكفار -ومنهم اليهود والنصارى- كُفْرٌ.
+ ذكر اليهودي والنصراني -في الحديث- تنبيهًا على من سواهما؛ وذلك لأن اليهود والنصارى لهم كتاب، فإذا كان هذا شأنهم، فغيرهم ممن لا كتاب له أولى، فكلُّهم يجب عليهم الدخول في دينه وطاعته صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Умумияти рисолати Паёмбар (саллаллоҳу алайҳи ва саллам) ба тамоми ҷаҳониён, зарурати пайравӣ аз ӯ ва насхи ҳама шариатҳои пешин ба воситаи шариати Ӯ.
+Ҳар касе ба Паёмбар (саллаллоҳу алайҳи ва саллам) кофир шавад, иддиои он ки ба дигар паёмбарон (салавотуллоҳи ъалайҳим аҷмаъин) имон дорад барояш суде надорад (ӯ кофир аст).
+Касе аз Паёмбар (саллаллоҳу алайҳи ва саллам) нашунида бошад ва даъвати ислом барояш нарасида бошад, маъзур аст ва кори ӯ дар охират ба ихтиёри Аллоҳ аст.
+Шахс аз ислом овардани худ баҳра мебарад, ҳатто агар андаке пеш аз марг ҳам бошад, ё дар бемории шадид бошад, ба шарте, ки рӯҳ ба гулӯ нарасида бошад.
+Саҳеҳ ва дуруст донистани дини кофирон - аз ҷумла яҳудиён ва насрониён - куфр аст.
+Зикр шудан аз яҳудиён ва насрониён дар ҳадис, навъе огоҳӣ барои дигар кофирон аст. Зеро яҳудиён ва насрониён китоб (Таврот, Инҷил) доранд ва агар ҳоли онон, ки китоб доранд, чунин аст, дигарон, ки китоб надоранд аз боби авло дар ин ҳукм дохиланд, ҳамаи онон бояд дар дини Муҳаммад (саллаллоҳу алайҳи ва саллам) дохил шаванд ва аз ӯ итоат кунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3272</t>
   </si>
   <si>
     <t>أحفوا الشوارب وأعفوا اللحى</t>
   </si>
   <si>
     <t>Мӯйлабҳоро кӯтоҳ кунед ва ришҳоро афзоиш диҳед</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «أحْفُوا الشَّوَارِبَ وأَعْفُوا اللِّحَى».</t>
   </si>
   <si>
     <t>Аз ибни Умар (разияллоҳу анҳумо) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки гуфт: "Мӯйлабҳоро кӯтоҳ кунед ва ришҳоро афзоиш диҳед."</t>
   </si>
   <si>
     <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم بِالأخْذِ مِن الشَّارِبِ وألَّا يُتْرَكَ بل يُقَصّ منه، ويُبالَغ في ذلك.
 وفي المقابل يَأمر بإِعفاءِ اللحية وتركِها مَوْفُوْرة.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) амр ба гирифтан ва кӯтоҳ кардани мӯйлабҳо кардаанд ва ин ки мӯйлаб бидуни кӯтоҳ кардан раҳо карда нашавад ва дар анҷоми ин кор муболиға шавад.
 Ва дар муқобил амр ба гузоштани риш ва афзоиш додани он кардаанд.</t>
   </si>
   <si>
     <t>تحريم حَلْقِ اللحية.</t>
   </si>
   <si>
@@ -483,50 +1101,83 @@
   </si>
   <si>
     <t>استحباب غسل اليدين قبل إدخالهما في الإناء في ابتداء الوضوء، وإن لم يكن قائمًا من النوم، فإن كان مستيقظًا من نوم الليل فيجب غسلهما.
 ينبغي للمعلم أنْ يَسلك أقرب الطرق إلى الفهم ورسوخ العلم لدى المتعلم، ومن ذلك التعليم بالفعل.
 ينبغي للمصلي دفع الخواطر المتعلِّقة بأشغال الدنيا، فتمام الصلاة وكمالها في حضور القلب فيها، وإلا فالأفكار يتعذر السلامة منها، فعليه أن يجاهد نفسه ولا يسترسل في ذلك.
 استحباب التيامن في الوضوء.
 مشروعية الترتيب بين التمضمض والاستنشاق والاستنثار.
 استحباب غسل الوجه واليدين والرجلين ثلاثًا، والواجب مرة.
 مغفرة الله ما سبق من الذنوب يترتب على مجموع الأمرين: الوضوء، وصلاة ركعتين، على الصفة المذكورة في الحديث.
 لكل عضو من أعضاء الوضوء حد: فحد الوجه: من منابت شعر الرأس المعتاد، إلى ما نزل من اللحية والذقن طولًا، ومن الأذن إلى الأذن عرضًا. وحد اليد: من أطراف الأصابع إلى المرفق وهو المفصل بين الساعد والعَضُد. وحد الرأس: من منابت الشعر المعتاد من جوانب الوجه إلى أعلى الرقبة، ومسح الأذنين من الرأس. وحد الرِّجْل: القدم كاملة مع المفصل بينها وبين الساق.</t>
   </si>
   <si>
     <t>Пеш аз дастонро дар дохили зарфи об андохтан дар ибтидои таҳорат, онҳоро шустан мустаҳаб аст, агарчанде баъд аз хоб бедор шудан ҳам набошад. Аммо агар аз хоби шаб бедор шуда бошад, пас шустани дастон воҷиб аст.
 Муаллим бояд роҳи наздиктаринро барои фаҳмондани илм ва устувор шудани он назди донишомӯзро интихоб кунад, аз ҷумла таълими амалӣ.
 Намозгузор бояд андешаҳои марбут ба машғулиятҳои дунёро аз худ дур кунад, зеро камоли намоз дар ҳузури дил аст. Агарчи дур кардани ҳама фикрҳо ва хаёлот аз худ номумкин аст, лекин бо нафси худ бояд ҷиҳод кунад ва ба он фиркҳо идома надиҳад.
 Аз рост шуруъ кардани таҳорат мустаҳаб аст.
 Риояти тартиб байни мазмаза (даҳонро обгардон кардан), истиншоқ (обро дар бини даровардан) ва истинсор (обро аз бини берун баровардан) машруъ аст.
 Шустани рӯй, ҳарду даст ва ҳарду пой се бор мустаҳаб аст. Ва як бор шустани онҳо воҷиб аст.
 Омурзиши гуноҳони гузашта марбут ба маҷмуи ин ду кор аст: таҳорат ва ба ҷо овардани ду ракаъат намоз ба шакле ки дар ҳадис омадааст.
 Ҳар як қисми таҳорат маҳдудият дорад: андозаи рӯй: аз муйҳои маъмулии сар (пешонӣ) то ҷои ришу манаҳ ба дарозӣ ва аз як гӯш то гӯши дигар аст. Андозаи даст: аз нӯги ангуштон то оринҷ, ки пайванди байни бозу ва бозуи боло аст. Андозаи сар: аз хати мӯйи муқаррарӣ аз паҳлуҳои рӯй то болои гардан ва масҳ кардани гӯшҳо аз ҷумлаи (масҳи) сар аст. Андозаи пой: ҳамаи пой бо пайванде, ки байни пой ва соқ қарор дорад (буҷулак).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3313</t>
   </si>
   <si>
+    <t>كان رسول الله صلى الله عليه وسلم إذا اغتسل من الجنابة، غسل يديه، وتوضأ وضوءه للصلاة، ثم اغتسل</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ҳаргоҳ аз ҷанобат ғусл мекард, дастонашро мешуст, сипас таҳорати мисли таҳорати намозро анҷом медод, сипас ғусл мекард</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المؤمنين رضي الله عنها قَالَتْ: كَانَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا اغْتَسَلَ مِنَ الجَنَابَةِ، غَسَلَ يَدَيْهِ، وَتَوَضَّأَ وُضُوءَهُ لِلصَّلاَةِ، ثُمَّ اغْتَسَلَ، ثُمَّ يُخَلِّلُ بِيَدِهِ شَعَرَهُ، حَتَّى إِذَا ظَنَّ أَنَّهُ قَدْ أَرْوَى بَشَرَتَهُ، أَفَاضَ عَلَيْهِ المَاءَ ثَلاَثَ مَرَّاتٍ، ثُمَّ غَسَلَ سَائِرَ جَسَدِهِ، وَقَالَتْ: كُنْتُ أَغْتَسِلُ أَنَا وَرَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ إِنَاءٍ وَاحِدٍ، نَغْرِفُ مِنْهُ جَمِيعًا.</t>
+  </si>
+  <si>
+    <t>Аз Оиша модари муъминон (разияллоҳу анҳо) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ҳаргоҳ аз ҷанобат ғусл мекард, дастонашро мешуст, сипас таҳорати мисли таҳорати намозро анҷом медод, сипас ғусл мекард. (Ба ин шакл, ки) бо дастонаш муяшро тахлил мекард, то ба ҳамаи мӯйҳо об расад ва вақте ки медонист об ба пусти сар расидааст, онгоҳ бар сари худ се бор об мерехт. Сипас боқимондаи баданашро мешуст. Модари муъминон мефармояд: Ман ва Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) аз як зарф ғусл мекардем ва ҳарду аз он об мегирифтем.</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم إذا أراد الغسل من الجنابة بَدأ بغسل يديه، 
+ثم يتوضأ كما يتوضأ للصلاة، ثم يُفيضُ الماءَ على جسدِه، ثم يُخَلِّلُ شَعَرَ رأسِه بيديه، حتى إذا ظَنَّ أنه وَصَلَ الماءُ إلى أُصُولِ الشعر، وأروى البَشَرةَ، صَبَّ الماءَ على رأسِهِ ثلاثَ مَرَّات ثم غَسَلَ باقي جسدِه. 
+وقالتْ عائشةُ رضي الله عنها: كنتُ أَغْتَسِلُ أنا ورسولُ اللَّهِ صلى الله عليه وسلم مِنْ إِنَاءٍ واحدٍ، نَغْرِفُ منه جميعًا.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ҳаргоҳ аз ҷанобат ғусл кардан мехост, бо шустани дастонаш шуруъ мекард. Сипас мисли таҳорати намоз таҳорат мекард, баъд аз он обро бар бадани худ мерехт, сипас муйҳои худро бо дастонаш тахлил мекард, то он ки бар гумонаш ғолиб мешуд, ки об бар решаҳои муйҳо ва пусти сар расидааст, сипас се бор бар сараш об мерехт ва боқии баданашонро мешуст. Оиша (разияллоҳу анҳо) мегӯяд: Ман ва Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) аз як зарф ғусл мекардем ва ҳарду аз он об мегирифтем.</t>
+  </si>
+  <si>
+    <t>الغسل نوعان: مُجْزِئٌ وكامِلٌ، أمَّا الغسلُ المُجزئ فيَنْوي الإنسانُ الطهارةَ، ثم يُعَمِّمُ جسدَه بالماءِ مع المضمضةِ والاستنشاق، وأمَّا الغسل الكامل فيَغتَسل كما اغتسل النبي صلى الله عليه وسلم في هذا الحديث.
+تطلق الجنابة على كل مَن أَنْزَل المَنِيَّ، أو جامَعَ ولو لم ينزل.
+جواز نظر أحد الزوجين لعورة الآخر، وغسلهما من إناء واحد.</t>
+  </si>
+  <si>
+    <t>Ғусл ду навъ аст: Ғусли кифояткунанда (ҳадди ақал) ва ғусли комил. Аммо ғусли кифояткунанда он аст, ки инсон нияти таҳорат кунад ва сипас ба ҳамаи баданаш об бирасонад ва даҳону биниро ҳам об андохта бишӯяд. Аммо ғусли комил чунон аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) дар ин ҳадис анҷом доданд.
+Ҳар кас, ки аз ӯ оби манӣ барояд, ё ҳамхоба шавад - ҳатто агар аз ӯ манӣ хориҷ нашавад - ҷунуб аст.
+Нигоҳ кардани зану шавҳар ба аврати ҳамдигар ва ғусл карданашон аз оби як зарф ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3316</t>
+  </si>
+  <si>
     <t>لعنة الله على اليهود والنصارى، اتخذوا قبور أنبيائهم مساجد</t>
   </si>
   <si>
     <t>Лаънати Аллоҳ бар яҳудиён ва насрониён, (ки) қабрҳои паёмбаронашонро ибодатгоҳ қарор доданд</t>
   </si>
   <si>
     <t>عن عائشة أم المؤمنين وعبد الله بن عباس رضي الله عنهما قالا: لَمَّا نَزَلَ بِرَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ طَفِقَ يَطْرَحُ خَمِيصَةً لَهُ عَلَى وَجْهِهِ، فَإِذَا اغْتَمَّ بِهَا كَشَفَهَا عَنْ وَجْهِهِ، فَقَالَ وَهُوَ كَذَلِكَ: «لَعْنَةُ اللَّهِ عَلَى اليَهُودِ وَالنَّصَارَى، اتَّخَذُوا قُبُورَ أَنْبِيَائِهِمْ مَسَاجِدَ» يُحَذِّرُ مَا صَنَعُوا.</t>
   </si>
   <si>
     <t>Аз Оиша ва Абдуллоҳ ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки гуфтанд: Ҳангоме ки (малакулмавт ва ҳолоти вафот) бар Паёмбар (саллаллоҳу алайҳи ва саллам) нозил шуд, хамисае (порчаи матоъе) бар чеҳраи худ меандохт ва ҳангоме ки нафасашон танг мешуд онро аз чеҳрааш бардошта ва дар ҳамин ҳол мегуфт: "Лаънати Аллоҳ бар яҳудиён ва насрониён, (ки) қабрҳои паёмбаронашонро ибодатгоҳ қарор доданд". Ва нисбат ба коре, ки анҷом додаанд ҳушдор медоданд.</t>
   </si>
   <si>
     <t>تُخبِرُنا عائشةُ أم المؤمنين وابنُ عباس رضي الله عنهما أنه حينما حَضرتْ النبيَّ صلى الله عليه وسلم الوفاةُ جعل يضع قطعةَ قماشٍ على وجهه، فإذا صعُب عليه التَّنفُّس بسبب سكرات الموت أزالها عن وجهه، فقال في تلك الحال الشديدة: لَعَنَ اللهُ اليهود والنصارى، وطَرَدَهم من رحمته؛ وذلك لأنهم اتخذوا قبور أنبيائهم مساجد؛ وذلك بالبناء عليها أو الصلاة عندها أو إليها. ولولا خطورة الأمر لَمَا ذكره في مثل هذا المقام، لذا نهى النبيُّ صلى الله عليه وسلم أمتَه عن مشابهة ذلك الفعل؛ لأنه من فعل اليهود والنصارى، ولأنه ذريعة موصلة للشرك بالله عز وجل.</t>
   </si>
   <si>
     <t>Оиша ва ибни Аббос (разияллоҳу анҳум) моро хабар доданд, ки ҳангоме марг ба Паёмбар (саллаллоҳу алайҳи ва саллам) наздик шуд, пораи матоъеро ба рӯйи худ мегузошт ва агар нафаскашӣ ба сабаби сакароти мавт барояш душвор мегашт онро аз чеҳрааш дур мекард ва дар он ҳолати сахт гуфт: Худованд яҳуду насороро лаънат кунад ва аз раҳматаш дур кунад. Зеро онон бар сари қабрҳои паёмбаронашон масҷидҳо сохтанд ва агар хатарнокӣ ва аҳамияти ин масъала намебуд, дар чунин шароите онро зикр намекарданд. Барои ҳамин Паёмбар (саллаллоҳу алайҳи ва саллам) умматашро аз монанд кардан ба онон дар ин кор наҳйи кардаанд. Зеро ин амали яҳудиён ва насрониён аст ва василае аст барои ширк ба Аллоҳи бузург.</t>
   </si>
   <si>
     <t>أن هذا من وصاياه الأخيرة مما يدل على أهميتها والعناية بها.
 النهي الأكيد، والتحريم الشديد من اتخاذ القبور مساجد، وقصد الصلاة عندها غير صلاة الجنازة؛ فذلك ذريعة إلى تعظيم الميت والطواف بقبره والتمسح بأركانه والنداء باسمه، وكل ذلك من الشرك ووسائله.
 شدة اهتمام رسول الله صلى الله عليه وسلم واعتنائه بالتوحيد وخوفِه مِن تعظيم القبور؛ لأن ذلك يفضي إلى الشرك.
 أن الله -تعالى- صان نبيه -عليه الصلاة والسلام- عن أن يُعْمَلَ الشرك عند قبره، فألهم أصحابه ومن بعدهم، أن يصونوا قبره من أن يبرز.
 النهي عن التشبه باليهود والنصارى، وأن البناء على القبور من سننهم.
 من اتخاذ القبور مساجد الصلاة عندها وإليها، ولو لم يُبْنَ مسجدٌ.</t>
   </si>
@@ -601,50 +1252,93 @@
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) ба сӯи Парвардигор дуо фармуд то қабри ӯро монанди буте ки парастида мешавад ва сӯи он саҷда гузошта мешавад, нагардонад. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) огаҳ фармуданд, ки Худованд касонеро, ки қабрҳои паёмбаронашонро ҳамчун масҷид гирифтанд аз раҳматаш дур ва ронда кардааст, зеро масҷид қарор додани он чизе ҷуз васила ва баҳона барои ибодат ва эътиқод доштанд ба онҳо нест.</t>
   </si>
   <si>
     <t>مجاوزة الحد الشرعي في قبور الأنبياء والصالحين يجعلُها تُعبد من دون الله، فيَجِبُ الحَذرُ من وسائل الشرك.
 لا يجوز قَصْدُ القبور لتعظيمِها والعبادةِ عندها مهما كان قُرْبُ صاحبِها من الله تعالى.
 تحريم بناء المساجد على القبور.
 تحريم الصلاة عند القبور ولو لم يُبْنَ مسجدٌ إلا صلاة الجنازة التي لم يُصلّ عليها.</t>
   </si>
   <si>
     <t>Зиёдаравӣ аз меъёри шаръӣ дар мавриди қабрҳои паёмбарон ва солеҳон, боиси парастиши онҳо ба ғайр аз Аллоҳ мегардад, бинобар ин бояд аз ҳаргуна васила, ки ба ширк мерасонад барҳазар буд.
 Ба қасди ибодат ва ё бузургдошти қабрҳо рафтан, новобаста аз он ки соҳиби қабр аз солеҳон ва дӯстони Аллоҳ бошад, ба ҳеҷ ваҷҳ ҷоиз нест.
 Бино кардани масҷид бар қабрҳо ҳаром аст.
 Хондани намоз назди қабр, агарчи масҷид ҳам онҷо бино нашуда бошад, ҳаром аст, ба ҷуз намози ҷаноза назди қабре, ки бар ӯ намози ҷаноза хонда нашуда бошад.</t>
   </si>
   <si>
     <t>رواه أحمد</t>
   </si>
   <si>
     <t>[رواه أحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3336</t>
   </si>
   <si>
+    <t>مثل القائم على حدود الله والواقع فيها، كمثل قوم استهموا على سفينة، فأصاب بعضهم أعلاها وبعضهم أسفلها</t>
+  </si>
+  <si>
+    <t>Мисоли касе, ки назди ҳудуди илоҳӣ истода (ва ба он ворид намешавад) ва он ки дар он воқеъ шудааст, монанди гурӯҳе аст, ки (барои нишастан) дар як киштӣ қуръа кашиданд, пас насиби баъзеҳо болои он шуд ва насиби дигарон поини он</t>
+  </si>
+  <si>
+    <t>عَنِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُمَا عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَثَلُ القَائِمِ عَلَى حُدُودِ اللَّهِ وَالوَاقِعِ فِيهَا، كَمَثَلِ قَوْمٍ اسْتَهَمُوا عَلَى سَفِينَةٍ، فَأَصَابَ بَعْضُهُمْ أَعْلاَهَا وَبَعْضُهُمْ أَسْفَلَهَا، فَكَانَ الَّذِينَ فِي أَسْفَلِهَا إِذَا اسْتَقَوْا مِنَ المَاءِ مَرُّوا عَلَى مَنْ فَوْقَهُمْ، فَقَالُوا: لَوْ أَنَّا خَرَقْنَا فِي نَصِيبِنَا خَرْقًا وَلَمْ نُؤْذِ مَنْ فَوْقَنَا، فَإِنْ يَتْرُكُوهُمْ وَمَا أَرَادُوا هَلَكُوا جَمِيعًا، وَإِنْ أَخَذُوا عَلَى أَيْدِيهِمْ نَجَوْا، وَنَجَوْا جَمِيعًا».</t>
+  </si>
+  <si>
+    <t>Аз Нуъмон ибни Башир (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Мисоли касе, ки назди ҳудуди илоҳӣ истода (ва ба он ворид намешавад) ва он ки дар он воқеъ шудааст, монанди гурӯҳе аст, ки (барои нишастан) дар як киштӣ қуръа кашиданд, пас насиби баъзеҳо болои он шуд ва насиби дигарон поини он. Пас онон ки дар поин буданд ва ҳаргоҳ ниёз ба об мешуданд, аз назди касоне, ки дар боло буданд мегузаштанд. Пас (худ ба худ) гуфтанд: Агар дар қисме, ки мо ҳастем (табақаи поини киштӣ) сурохе бикунем (барои об гирифтан) ва касоне, ки дар болои мо ҳастанд музоҳими онон нашавем. Ҳоло агар ононро бо қасде, ки доранд раҳо кунанд, ҳама ҳалок мешаванд (касони дар боло буда ва касони дар поён будаги). Ва агар монеъи онон шаванд, ҳамаашон наҷот меёбанд."</t>
+  </si>
+  <si>
+    <t>ضَرَبَ النبيُّّ صلى الله عليه وسلم مَثَلًا للقائمين بحدود الله، المستقيمين على أمر الله، الآمرين بالمعروف، الناهين عن المنكر، 
+ومثل الواقعين في حدود الله التاركين للمعروف، المرتكبين للمنكر، وأثر ذلك في نجاة المجتمع، كمثل قوم ركبوا في سفينة، فاقترعوا على مَن يَجلس أعلى السفينة ومَن يَجلس أسفلَها، فنال بعضُهم أعلاها، وبعضُهم أسفلَها، وكان الذين في الأسفل إذا أرادوا جَلْبَ الماءِ مَرُّوا على من فوقهم، 
+فقال الذين في الأسفل: لو أنَّا خَرَقْنا خرقًا في مكاننا في الأسفل نستقي منه، حتى لا نؤذي من فوقنا، فلو تركهم مَن بالأعلى يَفعلون ذلك، لَغَرِقَت السفينةُ بهم جميعًا، ولو قاموا بنهيهم عن ذلك ومنعوهم، لنجى الفريقان جميعًا.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) барои касоне, ки қонунҳои гузоштаи Аллоҳро риоят мекунанд ва фармони Ӯро ба ҷой меоранд, амри ба маъруф ва наҳйи аз мункар мекунанд, мисол овардааст. Ва барои касоне, ки  аз қонунҳои Аллоҳ итоат намекунанд ва ба он дастдарозӣ мекунанд ва корҳои некро тарк карда муртакиби корҳои бад мешаванд ва таъсири онон дар наҷоти ҷомеъа, мисол заданд. Онон монанди касоне ҳастанд, ки савори киштӣ шуданд ва сипас қуръа андохтанд, ки кадоме аз онҳо дар болои киштӣ ва кадоми онҳо дар поини киштӣ савор мешаванд. Пас гурӯҳе аз онҳо дар болои киштӣ ва гурӯҳе дар поини киштӣ нишастанд. Гурӯҳе, ки дар поини киштӣ буданд, ҳар вақт мехостанд об биёранд аз назди боло будагиҳо мегузаштанд ва ононро музоҳим мешуданд. Пас ононе, ки дар поин буданд бо ҳамдигар гуфтанд: Агар мо дар ҷои нишасти худ киштиро сурохе мекардем ва аз онҷо об мегирифтем, то ба касоне, ки дар болои мо ҳастанд ба онон зиён нарасонем. Агар онон, ки дар боло ҳастанд поин будагиҳоро раҳо мекарданд ва иҷозат медоданд, ки киштиро сурох кунанд, ҳамаашон ғарқ мешуданд. Ва агар ононро манъ кунанд, ҳамаашон наҷот меёбанд.</t>
+  </si>
+  <si>
+    <t>أهمية الأمر بالمعروف والنهي عن المنكر في حفظِ المجتمعات ونجاتِها.
+من طُرُقِ التعليم ضَرْبُ الأمثال، لتقريب المعاني للعقول بصورة المحسوس.
+فِعْلُ المنكرِ الظاهرِ مع عدم الإنكار عليه مفسدةٌ تعود على الجميع بالضرر.
+هلاك المجتمع مُتَرَتِّب على ترك أصحاب المنكر يعيثون في الأرض فسادًا.
+التصرف الخاطئ والنية الحسنة لا تكفي في صلاح العمل.
+المسؤولية في المجتمع المسلم مشتركة لا تُناط بفرد بعينه.
+تعذيب العامة بذنوب الخاصة إن لم تُنكر.
+أصحاب المنكرات يُظهرون مُنكرَهم في قالب خير للمجتمع كما أهل النفاق.</t>
+  </si>
+  <si>
+    <t>Аҳамияти амри маъруф ва наҳй аз мункар дар нигоҳдорӣ ва наҷоти ҷомеаҳо.
+Яке аз усулҳои таълим додан зикр кардани зарбулмасал аст, ки он бо тасвири воқеӣ ба зеҳн наздик кардани маъноҳо мебошад.
+Анҷом додани кори мункар бидуни инкори он мафсадае аст, ки зиёни он ба ҳамаи ҷомеа мерасад.
+Ҳалокати ҷомеа вақте ба амал меояд, ки гунаҳгорон раҳо шаванд, то дар рӯйи замин харобкорӣ кунанд.
+Тасарруфи хато ва нияти нек, барои дурустии кор кифоят намекунад.
+Масъулият дар ҷомеаи мусалмонӣ муштарак аст ва маҳдуд ба як шахси муайян нест.
+Оммаи мардум бо гуноҳони афроди хос - агар онро инкор накунанд - мавриди азоб қарор мегиранд.
+Онҳое, ки корҳои ношоиста мекунанд, бадиҳои худро тавре нишон медиҳанд, ки барои ҷомеа фоидаовар бошад, мисли мардуми мунофиқ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3341</t>
+  </si>
+  <si>
     <t>أنا أغنى الشركاء عن الشرك، من عمل عملا أشرك فيه معي غيري تركته وشركه</t>
   </si>
   <si>
     <t>Ман аз ширк бениёзтарин ҳастам, ҳар кӣ амалеро анҷом диҳад, ки касеро бо Ман дар он шарик месозад, ӯ ва ширкашро ба ҳоли худаш мегузорам</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «قَالَ اللهُ تَبَارَكَ وَتَعَالَى: أَنَا أَغْنَى الشُّرَكَاءِ عَنِ الشِّرْكِ، مَنْ عَمِلَ عَمَلًا أَشْرَكَ فِيهِ مَعِي غَيْرِي تَرَكْتُهُ وَشِرْكَهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Аллоҳ Таборак ва Таъоло фармудааст: Ман аз ширк бениёзтарин ҳастам, ҳар кӣ амалеро анҷом диҳад, ки касеро бо Ман дар он шарик месозад, ӯ ва ширкашро ба ҳоли худаш мегузорам".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله تبارك وتعالى قال بأنه أغنى الشركاء عن الشرك، فهو الغني عن كل شيء، وأنَّ الإنسانَ إذا عَمِل عملًا من الطاعات وجَعَلَه لله ولغير الله؛ تَركَه اللهُ ولم يقبلْه منه، وردَّه على صاحبِه؛ 
 فيجبُ إخلاصُ العمل لله تعالى؛ لأنه سبحانه لا يَقبل إلا ما كان خالصًا لوجهِه الكريم.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар медиҳад, ки Аллоҳ Таъоло худ фармудааст, ки пок аз ҳар гуна шарик аст, Ӯ Таъоло аз ҳама чиз бениёз аст, агар банда амалеро барои Худо ва дар айни ҳол барои ғайри Худо анҷом диҳад, Аллоҳ ӯро раҳо намуда аз ӯ намепазирад ва амалашро ба соҳибаш бармегардонад, Амал бояд танҳо барои ризои Худованд бошад, зеро Ӯ Таъоло танҳо амалеро мепазирад, ки фақат барои Ӯ Таъоло анҷом дода мешавад.</t>
   </si>
   <si>
     <t>التحذير من الشرك بجميع أشكاله، وأنه مانعٌ من قبول العمل.
 استشعار غنى الله وعظمته مما يعين على الإخلاص في العمل.</t>
   </si>
   <si>
     <t>Ҳушдор аз воқеъ шудан дар ширк, ки он монеъи қабул шудани амалҳо аст.
 Эҳсоси азамат ва бениёзии Худованд дар худ, зеро он ба инсон кӯмак мекунад дар амалҳои худ ихлос дошта бошад.</t>
@@ -667,167 +1361,539 @@
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن مكانتِه عند الله تعالى، وأنها بَلَغتْ أعلى درجات المحبة، كما نالها إبراهيم عليه السلام، ولذلك نفى أن يكون له خليلٌ غيرُ الله؛ لأنَّ قلبه امتلأ من محبة الله تعالى وتعظيمه ومعرفته، فلا يَتَّسع لأحد غير الله، ولو كان له خليلٌ من الخلق لكان أبا بكر الصديق رضي الله عنه.
 ثم حَذَّر من مجاوزة الحد الجائز في المحبة كما فعلت اليهود والنصارى في قبور أنبيائهم وصالحيهم حتى صيّروها آلهة شركية تُعبَد من دون الله، وشَيَّدوا على قبورهم مساجد ومعابد، ونهى صلى الله عليه وسلم أمته أن يفعلوا مثل فعلهم.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) моро аз мақоми худ назди Аллоҳ Таъоло хабар додааст, ки ӯ (Салому дуруди Аллоҳ бар ӯ бод) ба баландтарин мақоми муҳаббат назди Худованд расидааст, Чунончи Иброҳим (Алайҳис-салом) ба он расида буд. Бинобар ин ҷуз Аллоҳ халили касе буданро напазируфтанд, зеро қалби ӯ (Салому дуруди Аллоҳ бар ӯ бод) пур аз муҳаббату азамат ва шинохти Парвардигор буд, ки гунҷоиши муҳаббати касе ҷуз Аллоҳро дар он нест. Агар аз миёни бандагон касеро халили худ қарор медод ӯ Абубакри Сиддиқро (Худованд аз ӯ розӣ бод) буд. Сипас Паёмбари Худо ҳушдор додаанд, ки набояд фаротар аз ҳудуди муҳаббат қадам гузошта шавад, чунончи яҳуд ва насоро дар мавриди қабрҳои паёмбарон ва солеҳони худ муртакиби ин хато шуда ононро дар баробари Ӯ Таъоло маъбуди худ қарор доданд ва бар қабрҳои онҳо масҷид ва маъбад бино карданд. Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) умматашро аз ин амалкарди онҳо манъ фармуданд.</t>
   </si>
   <si>
     <t>فضل أبي بكر الصديق رضي الله عنه، وأنه أفضل الصحابة وأولى الناس بخلافة رسول الله صلى الله عليه وسلم بعد موته.
 بناء المساجد على القبور من منكرات الأمم السابقة.
 النهي عن اتخاذ القبور أمكنة للعبادة يُصلى عندها أو إليها ويُبنى عليها مساجد أو قبابٌ، حذرًا من الوقوع في الشرك بسبب ذلك.
 التحذير من الغلو في الصالحين لإفضائه إلى الشرك.
 خطورة ما حذَّر منه النبي صلى الله عليه وسلم حيث أكَّد عليه قبل موته بخمس ليال.</t>
   </si>
   <si>
     <t>Фазлу бузургии Абубакри Сиддиқ (Худованд аз ӯ розӣ бод) ва инки ӯ беҳтарини саҳобагон ва шоистатарини онҳо барои хилофат баъд аз вафоти Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) буданд.
 Бино кардани масҷидҳо бар болои қабрҳо аз корҳои мункари умматҳои пешин аст.
 Қарор додани қабрҳо ҳамчун макон барои ибодат ё намоз гузоштан назди он ё ба сӯи он, ё бино кардани масҷид ва қубба болои он, аз бими воқеъ шудан дар ширк, манъ шудааст.
 Ҳушдор аз зиёдаравӣ ва ғулув дар ҳаққи солеҳон ва бузургон, зеро он муҷиби бурдани инсон ба сӯи ширк аст.
 Хатари ҳар ончи, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) моро аз он барҳазар доштааст, чунончи панҷ шабонарӯз қабл аз реҳлаташ бар он таъкид фармуданд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3347</t>
   </si>
   <si>
+    <t>كنت رجلا مذاء وكنت أستحيي أن أسأل النبي صلى الله عليه وسلم لمكان ابنته فأمرت المقداد بن الأسود فسأله فقال: يغسل ذكره ويتوضأ</t>
+  </si>
+  <si>
+    <t>Ман марде будам, ки аз ман бисёр мазӣ хориҷ мешуд ва ба далели ҷойгоҳи духтари Паёмбар (саллаллоҳу алайҳи ва саллам) (чун Алӣ домоди Паёмбар буд) шарм мекардам, ки дар ин бора аз эшон бипурсам. Пас Миқдод ибни Асвадро амр кардам, ки аз эшон суол кунад. Пас фармуданд: "Олати худро мешӯяд ва таҳорат мекунад</t>
+  </si>
+  <si>
+    <t>عَنْ عَلِيٍّ رضي الله عنه قَالَ: كُنْتُ رَجُلًا مَذَّاءً وَكُنْتُ أَسْتَحْيِي أَنْ أَسْأَلَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِمَكَانِ ابْنَتِهِ فَأَمَرْتُ الْمِقْدَادَ بْنَ الْأَسْوَدِ فَسَأَلَهُ فَقَالَ: «يَغْسِلُ ذَكَرَهُ وَيَتَوَضَّأُ».
+وَلِلبُخَاريِّ: فَقَالَ: «تَوَضَّأْ وَاغْسِلْ ذَكَرَكَ».</t>
+  </si>
+  <si>
+    <t>Аз Алӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Ман марде будам, ки аз ман бисёр мазӣ хориҷ мешуд ва ба далели ҷойгоҳи духтари Паёмбар (саллаллоҳу алайҳи ва саллам) (чун Алӣ домоди Паёмбар буд) шарм мекардам, ки дар ин бора аз эшон бипурсам. Пас Миқдод ибни Асвадро амр кардам, ки аз эшон суол кунад. Пас фармуданд: "Олати худро мешӯяд ва таҳорат мекунад" Ва назди Бухорӣ омадааст, ки: " Таҳорат бикун ва олати худро бишӯй."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ عليّ بن أبي طالب رضي الله عنه أنه كان كثيرًا ما يَخْرُجُ منه المَذي -وهو ماءٌ أبيض رقيق لَزِجٌ يَخرج مِن الذَّكَرِ عند الشهوة أو قبل الجماع-، 
+ولا يَعرف كيف يفعل مع خروجه، فاستحيا أن يسألَ النبيَّ صلى الله عليه وسلم؛ لأنه زوجُ فاطمة ابنة النبي صلى الله عليه وسلم، 
+فطلب من المقداد بن الأسود أن يسأل النبيَّ صلى الله عليه وسلم عن ذلك،
+فأجابه صلى الله عليه وسلم: بأن يَغسل ذَكَرَه ثم يتوضأ.</t>
+  </si>
+  <si>
+    <t>Алӣ ибни Абутолиб (разияллоҳу анҳу) хабар медиҳад, ки аз ӯ мазӣ бисёр хориҷ мешуд, (мазӣ оби тунук, шаффоф ва часпакест, ки ҳангоми шаҳват ё пеш аз алоқаи ҷинсӣ аз инсон берун меояд) ва намедонист, ки вақте мазӣ мебарояд, бояд чӣ кор кунад. Ӯ аз ин ки худаш аз Паёмбар (саллаллоҳу алайҳи ва саллам) бипурсад, шарм кард, зеро ӯ шавҳари Фотима духтари Паёмбар (саллаллоҳу алайҳи ва саллам) буд. Бинобар ин аз Миқдод ибни Асвад хоҳиш кард, ки аз Паёмбар (саллаллоҳу алайҳи ва саллам) дар ин бора бипурсад. Паёмбар (саллаллоҳу алайҳи ва саллам) чунин посух доданд, ки олати худро бишӯяд, сипас таҳорат кунад.</t>
+  </si>
+  <si>
+    <t>فضيلة علي بن أبي طالب رضي الله عنه، حيث لم يمنعه الحياء من ترك السؤال بواسطة.
+جواز الاستنابة في الاستفتاء. 
+جواز إخبار الإنسان عن نفسه بما يَستحي منه للمصلحة.
+ نجاسة المَذيِ، ووجوب غسله من البدن والثوب.
+ خروج المذي من نواقض الوضوء.
+ وجوب غسل الذكر والخصيتين لوروده في حديث آخر.</t>
+  </si>
+  <si>
+    <t>Фазилати Алӣ ибни Абутолиб (разияллоҳу анҳу), зеро шармгинӣ ӯро аз тарки ин савол бознадошт, балки ба воситаи дигар кас онро пурсид.
+Дар пурсидани фатво ҷоиз аст, ки ба воситаи як нафари дигар посухатро бигирӣ.
+Барои инсон ҷоиз аст, ки дар бораи худаш чизеро, ки аз гуфтанаш шарм медорад, ба хотири манфиат бигӯяд.
+Мазӣ наҷис аст ва шустани бадан ва либос аз мазӣ воҷиб аст.
+Мазӣ аз шиканандаҳои таҳорат аст.
+Шустани олат ва байзаҳо бо далиле, ки дар дигар ҳадис омадааст, воҷиб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3348</t>
+  </si>
+  <si>
     <t>لا تجعلوا بيوتكم قبورا، ولا تجعلوا قبري عيدا، وصلوا علي؛ فإن صلاتكم تبلغني حيث كنتم</t>
   </si>
   <si>
     <t>Хонаҳои худро монанди қабристон насозед, қабри маро ҷашнгоҳ қарор надиҳед, бар ман дуруд бифиристед, зеро дуруди шумо ҳар ҷое бошед ба ман мерасад</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «لَا تَجْعَلُوا بُيُوتَكُمْ قُبُورًا، وَلَا تَجْعَلُوا قَبْرِي عِيدًا، وَصَلُّوا عَلَيَّ؛ فَإِنَّ صَلَاتَكُمْ تَبْلُغُنِي حَيْثُ كُنْتُمْ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Хонаҳои худро монанди қабристон насозед, қабри маро ҷашнгоҳ қарор надиҳед, бар ман дуруд бифиристед, зеро дуруди шумо ҳар ҷое бошед ба ман мерасад".</t>
   </si>
   <si>
     <t>يَنهى النبيُّ صلى الله عليه وسلم عن تعطيل البيوت من الصلاة فتكون كالمقابر التي لا يصلى فيها.
 ونهى عن تَكرار زيارة قبره والاجتماع عنده على وجهٍ معتاد؛ لأن ذلك وسيلةٌ إلى الشرك.
 وأمر بالصلاة والسلام عليه في أي مكان من الأرض؛ لأن ذلك يبلغه من القريب والبعيد على حدٍّ سواء، فلا حاجة إلى التردد إلى قبره.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз маҳрум сохтани хонаҳо аз намоз, ба монанди қабристон, ки наметавон дар он намоз гузошт, наҳй фармуданд. Паёмбари Худо ба таври ҳамешагӣ зиёрати қабри худ ва ҷамъ шудан ба шакли мунтазам назди онро наҳй фармуданд, зеро он василае ба сӯи ширк аст, ва ӯ (Салому дуруди Аллоҳ бар ӯ бод) амр фармудаанд, ки дар ҳар ҷое аз курраи замин бошед барояш дуруд бифиристед, зеро дуруди шумо чи аз дур ва чи аз наздик барояш яксон мерасад ва ниёз ба зиёрати ҳамешагии оромгоҳ ӯ (Салому дуруди Аллоҳ бар ӯ бод) нест.</t>
   </si>
   <si>
     <t>النهي عن تعطيل البيوت من عبادة الله تعالى.
 المنع من السفر لزيارة قبر النبي عليه الصلاة والسلام؛ لأنه أمر بالصلاة عليه وأخبر أنها تبلغه، وإنما تُشَدُّ الرحال لقصد المسجد والصلاة فيه.
 تحريم جعل زيارة قبر النبي صلى الله عليه وسلم عيدًا، بتكرير زيارته على وجه مخصوص في زمن مخصوص، وكذلك زيارة كل قبر.
 كرامة النبي صلى الله عليه وسلم على ربه، بمشروعية الصلاة والسلام عليه في كل زمان ومكان.
 حيث أن النهي عن الصلاة عند القبور قد تقرر عند الصحابة؛ لذا نهى النبي صلى الله عليه وسلم أن تجعل البيوت مثل المقابر لا يُصلى فيها.</t>
   </si>
   <si>
     <t>Наҳй аз маҳрум сохтани хонаҳо аз намоз ва ибодати Аллоҳ Таъоло дар онҳо.
 Манъи сафар ба қасди зиёрати фақат қабри Паёмбар (Салому дуруди Аллоҳ бар ӯ бод), зеро ӯ (Салому дуруди Аллоҳ бар ӯ бод) моро дастур ба дуруд фиристодан намуданд, ки он дар ҳар куҷое аз дунё бошем ба ӯ (Салому дуруди Аллоҳ бар ӯ бод) мерасад, аммо сафар ба қасди зиёрати масҷиди набавӣ ва намоз хондан дар он ҷоиз аст.
 Ҷашнгоҳ гирифтани қабри Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ва зиёрати бардавоми он ба таври махсус ва дар замони махсус, ва зиёрати ҳар қабри дигаре, ноҷоиз ва ҳаром аст.
 Машрӯъияти салом ва дуруд фиристодан бар Паёмбар (Салому дуруди Аллоҳ ба ӯ бод) далели иззат ва каромати ӯ (Салому дуруди Аллоҳ бар ӯ бод) назди Парвардигор аст.
 Чун тарки намоз назди қабрҳо барои саҳобагон амри муқаррарӣ шуд, Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз нагузоштани намоз дар хонаҳо наҳй фармуданд, то хонаҳо низ монанди қабристоне набошанд, ки дар он намоз хонда намешавад.</t>
   </si>
   <si>
     <t>حسن</t>
   </si>
   <si>
     <t>رواه أبو داود</t>
   </si>
   <si>
     <t>[Ҳасан]</t>
   </si>
   <si>
     <t>[رواه أبو داود]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3350</t>
   </si>
   <si>
+    <t>لا تقولوا: ما شاء الله وشاء فلان، ولكن قولوا: ما شاء الله ثم شاء فلان</t>
+  </si>
+  <si>
+    <t>Нагӯед: Он чи Аллоҳ ва фалонӣ бихоҳад, балки бигӯед: Он чи Аллоҳ бихоҳад, сипас фалонӣ бихоҳад</t>
+  </si>
+  <si>
+    <t>عَنْ حُذَيْفَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا تَقُولُوا: مَا شَاءَ اللهُ وَشَاءَ فُلَانٌ، وَلَكِنْ قُولُوا: مَا شَاءَ اللهُ ثُمَّ شَاءَ فُلَانٌ».</t>
+  </si>
+  <si>
+    <t>Аз Ҳузайфа (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Нагӯед: Он чи Аллоҳ ва фалонӣ бихоҳад, балки бигӯед: Он чи Аллоҳ бихоҳад, сипас фалонӣ бихоҳад."</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم أنْ يقولَ المسلمُ في كلامه: "ما شاء الله وشاء فلان"، 
+أو ما شاء الله وفلان؛ 
+وذلك لأنَّ مَشيئةَ الله وإرادتَه مُطْلَقَةٌ ولا يشاركه فيها أحد، 
+وفي استخدام الواو في العطف إشعارٌ بمشاركةِ أحدٍ مع الله والتسوية بينهما. 
+ولكن يقول: ما شاء الله، ثم شاء فلان، 
+فيجعل مشيئةَ العبدِ تابعةً لمشيئة الله بقول: "ثم" بدلًا من "و"، لأن "ثم" تفييد التعقيب والتراخي.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) наҳйи кардааст, ки мусалмон дар суханаш чунин бигӯяд: "Он чи Аллоҳ ва фалонӣ бихоҳад." Ё ҳар чи Аллоҳ ва фалонӣ бихоҳад; Зеро ирода ва хоҳиши Аллоҳ мутлақ аст ва ҳеҷ кас дар ирода ва хоҳишаш бо Ӯ шарик нест. Ва дар кор бурдани (ва) дар ин ҷумла ин эҳсос мешавад, ки касе бо Аллоҳ шарик аст ва бо ҳам яксон ҳастанд. Аммо шахс бояд чунин бигӯяд: Он чи Аллоҳ бихоҳад, сипас фалонӣ бихоҳад. Пас бо гуфтани "сипас" ба ҷои "ва" хоҳиши бандаро тобеъи иродаи Аллоҳ мегардонад, зеро "сипас" нишонаи баъд омадан аст.</t>
+  </si>
+  <si>
+    <t>تحريم قول: "ما شاء الله وشئت"، وما أشبه ذلك من الألفاظ مما فيه العطف على الله بالواو؛ لأنه من شرك الألفاظ والأقوال.
+جواز قول: "ما شاء الله ثم شئت"، وما أشبه ذلك مما فيه العطف على الله بثُمَّ؛ لانتفاء المحذور فيه.
+إثبات المشيئة لله، وإثبات المشيئة للعبد، وأن مشيئة العبد تابعة لمشيئة الله تعالى.
+النهي عن إشراك الخلق في مشيئة الله ولو باللفظ.
+إن اعتقد القائل أن مشيئة العبد كمشيئة الله جل وعلا مساوية لها في الشمول والإطلاق، أو أن العبد له مشيئة مستقلة فهو شرك أكبر، أما إن اعتقد أنه دونه؛ فهو شرك أصغر.</t>
+  </si>
+  <si>
+    <t>Гуфтани: "Ҳар чи Худо бихоҳад ва ту бихоҳӣ" ва ба ин монанд ибораҳое, ки пайванд бо Аллоҳро бо "ва" дар бар мегиранд, ҳаром аст, зеро он як навъ ширк дар сухан ва гуфтор аст.
+Гуфтани ин ҷумла: "Он чи Аллоҳ бихоҳад сипас ту бихоҳӣ" ҷоиз аст. Ва монанди он ки дар он пайванд бо "сипас" ва "баъд" омадааст, чун ки дар он мамнуъият вуҷуд надорад.
+Исботи хости Аллоҳ ва исботи хости банда ва ин ки хост ва иродаи банда тобеъ ба иродаи Аллоҳ Таъоло аст.
+Шарик кардани хости махлуқот дар хост ва иродаи Аллоҳ манъ аст, агарчи ба лафз ҳам бошад.
+Агар банда муътақид бошад, ки хост ва иродаи банда монанди хост ва иродаи Аллоҳ аст ва дар фарогирӣ ва мутлақӣ бо он баробар аст, ё муътақид бошад, ки хост ва иродаи мустақил дорад, дучори ширки акбар шудааст. Аммо агар ба пасттар аз ин муътақид бошад, дучори ширки асғар шудааст.</t>
+  </si>
+  <si>
+    <t>صحيح بمجموع طرقه</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والنسائي في الكبرى وأحمد</t>
+  </si>
+  <si>
+    <t>[Саҳеҳ ба маҷмуъи ривоятҳояш]</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والنسائي في الكبرى وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3352</t>
+  </si>
+  <si>
+    <t>إن الله يغار، وإن المؤمن يغار، وغيرة الله أن يأتي المؤمن ما حرم عليه</t>
+  </si>
+  <si>
+    <t>Аллоҳ ба ғайрат (рашк) меояд ва муъмин ба ғайрат меояд. Ва ғайрати Аллоҳ он аст, ки муъмин кореро, ки бар ӯ ҳаром шудааст, анҷом медиҳад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قال: قال رَسُولُ الله صلى الله عليه وسلم: «إِنَّ اللهَ يَغَارُ، وَإِنَّ الْمُؤْمِنَ يَغَارُ، وَغَيْرَةُ اللهِ أَنْ يَأْتِيَ الْمُؤْمِنُ مَا حَرَّمَ عَلَيْهِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аллоҳ ба ғайрат (рашк) меояд ва муъмин ба ғайрат меояд. Ва ғайрати Аллоҳ он аст, ки муъмин кореро, ки бар ӯ ҳаром шудааст, анҷом медиҳад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله يغار ويُبْغِضُ ويَكره، كما أن المؤمن يغار ويبغض ويكره، وأنَّ سببَ غيرةِ الله أنْ يأتيَ المؤمن ما حَرَّمَ الله عليه من الفواحش كالزنا واللواط والسرقة وشرب الخمر وغيرها من الفواحش.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки Аллоҳ ғайратманд мешавад ва бад мебинад, ҳамонтавр ки муъмин ғайратманд мешаваду бад мебинад. Ва сабаби ғайрати Аллоҳ он аст, ки чизеро Аллоҳ аз гуноҳон ва зиштиҳо ҳаром сохта аст, монанди зино, ливота, дуздӣ, арақ нӯшидан ва дигар бадахлоқиҳо, муъмин онҳоро муртакиб мешавад.</t>
+  </si>
+  <si>
+    <t>الحذر من غضب الله وعقوبته إذا انتُهِكت مَحارِمُه.</t>
+  </si>
+  <si>
+    <t>Ҳушдор аз хашму ғазаби Аллоҳ Таъоло дар ҳолати поймол шудани корҳои ҳаром кардааш ва муртакиби гуноҳ шудан.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3354</t>
+  </si>
+  <si>
     <t>من حلف بغير الله فقد كفر أو أشرك</t>
   </si>
   <si>
     <t>Ҳар касе ба ғайр аз Аллоҳ савганд ёд кунад, ё кофир шудааст ё ширк варзидааст</t>
   </si>
   <si>
     <t>عن ابْنِ عُمَرَ رضي الله عنهما أنه سَمِعَ رَجُلًا يَقُولُ: لَا وَالْكَعْبَةِ، فَقَالَ ابْنُ عُمَرَ: لَا يُحْلَفُ بِغَيْرِ اللَّهِ، فَإِنِّي سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَلَفَ بِغَيْرِ اللهِ فَقَدْ كَفَرَ أَوْ أَشْرَكَ».</t>
   </si>
   <si>
     <t>Аз ибни Умар (Худованд аз он ду розӣ бод) ривоят аст, ки ӯ мардеро дид, ки мегуфт: савганд ба Каъба, Ибни Умар гуфт: ғайр аз Аллоҳ ба чизе дигар савганд ёд карда намешавад, зеро ман Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Ҳар касе ба ғайр аз Аллоҳ савганд ёд кунад, ё кофир шудааст ё ширк варзидааст".</t>
   </si>
   <si>
     <t>يُخبر النبيُّ صلى الله عليه وسلم أنَّ مَن حَلَف بغير الله وأسمائه وصفاته فقد كَفرَ بالله أو أشرك؛ لأن الحَلِفَ يقتضي تَعظيمَ المحلوفِ به، والعظمةُ إنَّما هي للهِ وحْدَه؛ فلا يُحلَفُ إلَّا باللهِ وأسمائِه وصِفاتِه سُبحانَه، وهذا الحلف من الشرك الأصغر؛ لكن لو أنَّ الحالِفَ عظَّم ما حَلَف به كتَعظيمِ اللهِ تعالى أو أشدَّ؛ فحينئذٍ يكونُ مِن الشِّركِ الأكبرِ.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармудаанд, ки ҳар касе ба ғайр аз Аллоҳ ва ному сифатҳои Ӯ Таъоло савганд ёд кунад куфр ба Аллоҳ ва ё ширк варзидааст, зеро савганд ба чиз ё ба касе маънои бузургдошт ва таъзими онро дорад, дар ҳоле, ки таъзим ва бузургдошт танҳо барои Аллоҳ аст. Пас бояд танҳо ба Аллоҳ ва ному сифатҳои Ӯ Таъоло савганд ёд карда шавад. Савганд ёд кардан ба ғайр аз Аллоҳ ширки асғар аст, аммо ончи ба номаш савганд ёд мекунадро баробар ба Аллоҳ ё зиёдтар аз Ӯ Таъоло бузург бидонад муртакиби ширки акбар шудааст.</t>
   </si>
   <si>
     <t>التعظيم بالحلف حقّ لله سبحانه وتعالى فلا يُحلَف إلا بالله وأسمائه وصفاته.
 حرص الصحابة على الأمر بالمعروف والنهي عن المنكر، وخصوصًا إذا كان المنكر مما يتعلق بالشرك أو الكفر.</t>
   </si>
   <si>
     <t>Таъзим ва бузургшуморӣ дар савганд танҳо барои Аллоҳ Таъоло аст, ба ҷуз Аллоҳ ва ба ному сифатҳои Ӯ Таъоло, савганд ёд карда намешавад.
 Саҳобагони киром ба "амри ба маъруф ва наҳй аз мункар" таваҷҷӯҳи хос доштанд, ба вижа агар амали мункари пайванд ба куфр ва ширк мебуд.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وأحمد</t>
   </si>
   <si>
     <t>[رواه أبو داود والترمذي وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3359</t>
+  </si>
+  <si>
+    <t>لا تدخلون الجنة حتى تؤمنوا، ولا تؤمنوا حتى تحابوا، أولا أدلكم على شيء إذا فعلتموه تحاببتم؟ أفشوا السلام بينكم</t>
+  </si>
+  <si>
+    <t>То имон наёваред ба биҳишт ворид намешавед ва имон намеоваред, то ин ки ҳамдигарро дӯст бидоред. Оё шуморо ба чизе роҳнамоӣ накунам, ки агар анҷомаш диҳед байни шумо муҳаббат пайдо шавад? Саломро байни худ паҳн кунед</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَدْخُلُونَ الْجَنَّةَ حَتَّى تُؤْمِنُوا، وَلَا تُؤْمِنُوا حَتَّى تَحَابُّوا، أَوَلَا أَدُلُّكُمْ عَلَى شَيْءٍ إِذَا فَعَلْتُمُوهُ تَحَابَبْتُمْ؟ أَفْشُوا السَّلَامَ بَيْنَكُمْ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "То имон наёваред ба биҳишт ворид намешавед ва имон намеоваред, то ин ки ҳамдигарро дӯст бидоред. Оё шуморо ба чизе роҳнамоӣ накунам, ки агар анҷомаш диҳед байни шумо муҳаббат пайдо шавад? Саломро байни худ паҳн кунед."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لن يدخل الجنة إلا المؤمنون، ولا يكتمل الإيمان ولا يَصلُحُ حَالَ المجتمعِ المسلم حتى يُحِبَّ بعضُهم بعضًا. 
+ثم أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أفضلِ الأُمور التي بها تَعُمُّ المَحبةُ، وهي إفشاء السلام بين المسلمين، الذي جعله الله تحية لعباده.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намудааст, ки танҳо муъминон вориди биҳишт мешаванд ва имон комил намешавад ва вазъи ҷомеаи мусалмонӣ беҳбуд намеёбад, то он ки мусалмонон якдигарро дӯст бидоранд. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) моро ба беҳтарин корҳое, ки сабаби паҳн шудани муҳаббат мешавад, роҳнамои карданд, ки он паҳн кардани салом миёни мусалмонон аст. Чизе, ки Аллоҳ Таъоло онро миёни бандагонаш салому дуруд қарор додааст.</t>
+  </si>
+  <si>
+    <t>دخول الجنة لا يكون إلّا بالإيمان.
+من كمال الإيمان أن يُحِبَّ المُسلمُ لأخيه ما يحب لنفسه.
+استحباب إفشاء السلام وبذله للمسلمين؛ لما فيه من نشر المحبة والأمان بين الناس.
+السلام لا يُلْقَى إلا على مسلم؛ لقوله -صلى الله عليه وسلم-: "بينكم".
+بذل السلام فيه رَفْعُ التقاطُعِ والتهاجر والشحناء.
+أهمية المحبة بين المسلمين وأنها من كمال الإيمان.
+جاء في حديث آخر أن صيغه السلام الكاملة: "السلام عليكم ورحمة الله وبركاته"، ويكفي: "السلام عليكم".</t>
+  </si>
+  <si>
+    <t>Ворид шудан ба биҳишт танҳо бо имон аст.
+Аз камоли имон ин аст, ки мусалмон барои бародараш он чиро, ки барои худ дӯст медорад, дӯст дорад.
+Паҳн кардани салом ва гуфтани он ба мусалмонон мустаҳаб аст. Зеро он дар байни одамон муҳаббат ва амниятро паҳн мекунад.
+Салом танҳо ба мусалмон гуфта мешавад, зеро Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд "дар миёни худатон".
+Гуфтани салом сабаби аз байн рафтани ҷудоӣ, душманӣ ва кинаварзӣ аст.
+Муҳим будани муҳаббат байни мусалмонон ва ин ки он аз камоли имон аст.
+Дар ҳадиси дигар шакли пурраи салом чунин омадааст: "Ассалому алайкум ва раҳматуллоҳи ва баракатуҳ." Аммо гуфтани: "Ассалому алайкум", басанда аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3361</t>
+  </si>
+  <si>
+    <t>أي العمل أحب إلى الله؟ قال: الصلاة على وقتها، قال: ثم أي؟ قال: ثم بر الوالدين قال: ثم أي؟ قال: الجهاد في سبيل الله</t>
+  </si>
+  <si>
+    <t>Кадом кор назди Аллоҳ маҳбубтар аст? Гуфт: "(Адои намоз дар вақти муқарраршудааш". Гуфтам: Сипас кадом? Гуфт: "Некӣ бар падару модар". Гуфтам: Сипас кадом? Гуфт: "Ҷиҳод дар роҳи Аллоҳ</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بِن مَسْعُودٍ رضي الله عنه قَالَ: سَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَيُّ العَمَلِ أَحَبُّ إِلَى اللَّهِ؟ قَالَ: «الصَّلاَةُ عَلَى وَقْتِهَا»، قَالَ: ثُمَّ أَيٌّ؟ قَالَ: «ثُمَّ بِرُّ الوَالِدَيْنِ» قَالَ: ثُمَّ أَيٌّ؟ قَالَ: «الجِهَادُ فِي سَبِيلِ اللَّهِ» قَالَ: حَدَّثَنِي بِهِنَّ، وَلَوِ اسْتَزَدْتُهُ لَزَادَنِي.</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро пурсидам: Кадом кор назди Аллоҳ маҳбубтар аст? Гуфт: "(Адои намоз дар вақти муқарраршудааш". Гуфтам: Сипас кадом? Гуфт: "Некӣ бар падару модар". Гуфтам: Сипас кадом? Гуфт: "Ҷиҳод дар роҳи Аллоҳ". Гуфт: Инҳоро бароям хабар дод ва агар бештар мепурсидам, дар посух бароям бештар ҷавоб медод.</t>
+  </si>
+  <si>
+    <t>سُئلَ النبيُّ صلى الله عليه وسلم: أيُّ العمل أحب إلى الله؟ 
+فقال: الصلاة المفروضة في وقتِها الذي حَدَّده الشارع، 
+ثم بر الوالدين، بالإحسان إليهما، والقيام بحقهما، وترك عقوقهما، 
+ثم الجهاد في سبيل الله، لإعلاء كلمة الله عز وجل، والدفاع عن دين الإسلام وأهله، وإظهار شعائره، وذلك بالنفس والمال.
+قال ابن مسعود رضي الله عنه: أخبرني بهذه الأعمال؛ ولو قلت له: ثم أي؟ لزادني.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) пурсида шуд: Кадом кор дар назди Аллоҳ маҳбубтар аст? Фармуданд: Гузоштани намози фарз дар вақте ки аз ҷониби шариат муқаррар шудааст. Сипас некӣ ба падару модар. Бо некӣ кардан ба онон ва ба ҷой овардани ҳаққашон ва бадӣ накардан ба онҳо. Сипас ҷиҳод дар роҳи Аллоҳ, барои баландбардории калимаи Аллоҳ ва дифоъ аз Ислом ва мусалмонон ва ошкор шудани расму ойинҳои Ислом. Ва ин ҷиҳод бо мол ва ҷон аст.
+Ибни Масъуд (разияллоҳу анҳу) мегӯяд: Ин корҳоро бароям хабар дод ва агар мегуфтам, боз кадом? Бароям бештар мегуфт.</t>
+  </si>
+  <si>
+    <t>تَفَاضُل الأعمال فيما بينها بحسب محبة الله لها.
+حثُّ المسلم على الحرص على الأعمال الأفضل فالأفضل.
+تَتَفاوَتُ إجاباتُ النبيِّ صلى الله عليه وسلم عن أفضل الأعمال بحسب اختلاف الأشخاص وأحوالهم، وما هو أكثر نفعًا لكل واحد منهم.</t>
+  </si>
+  <si>
+    <t>Бартарии амалҳо бар якдигар, мувофиқи муҳаббат ва дӯст доштани Аллоҳ нисбат ба он амалҳо аст.
+Ташвиқи мусалмон барои иҷро кардани амалҳо мувофиқи бартарии онҳо (беҳтарин ва беҳтаринтар).
+Посухҳои Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи беҳтарин амалҳо вобаста ба тафовути одамон ва шароити онҳо ва он чи барои ҳар яки онҳо фоиданоктар аст, фарқ мекунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3365</t>
   </si>
   <si>
     <t>إن أثقل صلاة على المنافقين صلاة العشاء وصلاة الفجر، ولو يعلمون ما فيهما لأتوهما ولو حبوا</t>
   </si>
   <si>
     <t>Дар ҳақиқат вазнинтарин намоз бар мунофиқон намози хуфтан ва бомдод аст. Ва агар медонистанд дар он ду намоз (чи подоше) аст, барои адои он ҳатто хазида ба масҷид меомаданд</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «‌إِنَّ ‌أَثْقَلَ صَلَاةٍ عَلَى الْمُنَافِقِينَ صَلَاةُ الْعِشَاءِ وَصَلَاةُ الْفَجْرِ، وَلَوْ يَعْلَمُونَ مَا فِيهِمَا لَأَتَوْهُمَا وَلَوْ حَبْوًا، وَلَقَدْ هَمَمْتُ أَنْ آمُرَ بِالصَّلَاةِ فَتُقَامَ، ثُمَّ آمُرَ رَجُلًا فَيُصَلِّيَ بِالنَّاسِ، ثُمَّ أَنْطَلِقَ مَعِي بِرِجَالٍ مَعَهُمْ حُزَمٌ مِنْ حَطَبٍ إِلَى قَوْمٍ لَا يَشْهَدُونَ الصَّلَاةَ، فَأُحَرِّقَ عَلَيْهِمْ بُيُوتَهُمْ بِالنَّارِ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар ҳақиқат вазнинтарин намоз бар мунофиқон намози хуфтан ва бомдод аст. Ва агар медонистанд дар он ду намоз (чи подоше) аст, барои адои он ҳатто хазида ба масҷид меомаданд. Ва ба таъкид хостам, ки амр намоям то намоз барпо шавад, сипас ба яке аз мардон амр кунам барои мардум намоз бихонад, сипас ҳамроҳ бо мардоне, ки бастаҳое аз ҳезум ба ҳамроҳ доранд ба сӯйи ақвоме биравам, ки барои намози ҷамоат ҳозир намешаванд, то хонаҳояшонро бо оташ бисӯзонам."</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم عن المنافقين وتَكَاسُلِهم عن حضور الصلاة، خاصة صلاتي العشاء والفجر، وأنهم لو يعلمون قَدْرَ الأجر والثواب في حضورهما مع جماعة المسلمين لأتوهما ولو حَبْوًا كَحَبْوِ الطفل بالأيدي والركب.
 ولقد عَزَمَ النبيُّ صلى الله عليه وسلم بأن يأمر بالصلاة فتقام، ويَجعل رجلًا يؤم الناسَ مكانه، ثم ينطلق ومعه من يحمل حُزَمًا من حطبٍ إلى رجال لا يشهدون صلاة الجماعة فيُحرِّق عليهم بيوتهم بالنار؛ لشدة ما ارتكبوه من الإثم في ذلك، -ولكنه لم يفعل- لما في البيوت من النساء والصبيان الأبرياء وغيرهم من المعذورين، الذين لا ذنب لهم.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи мунофиқон ва танбалии онон аз ҳозир шудан дар намоз, ба хусус дар намозҳои хуфтан ва бомдод хабар доданд. Ва ин ки агар миқдори аҷру савоби ҳозир шудан дар ин намозҳо ҳамроҳ бо ҷамоати мусалмононро медонистанд, ҳатто монанди кӯдакон хазида бар дасту зону дар ин намозҳо ҳозир мешуданд.
 Ва Паёмбар (саллаллоҳу алайҳи ва саллам) тасмим гирифт, ки амр кунад то намозро барпо кунанд ва ба ҷои худ мардеро имом интихоб кунад ва сипас худ бо бастаҳои аз ҳезум ба сӯи мардоне биравад, ки дар ҷамоат ҳозир намешаванд ва хонаҳояшонро бо оташ бисӯзонанд. Ва ин ба сабаби сахтии гуноҳе буд, муртакиб мешуданд. Аммо эшон чунин накарданд, зеро дар ин хонаҳо занону кӯдакони бегуноҳ ва дигар касоне ҳастанд, ки узр доранд ва гуноҳе надоранд.</t>
   </si>
   <si>
     <t>خطورة التَّخَلُّف عن صلاة الجماعة في المسجد.
 المنافقون لم يقصدوا بعبادتهم إلا الرياء والسمعة، فلا يأتون إلى الصلاة إلا حين يشاهدهم الناس.
 عِظَم الثواب في صلاتي العشاء والفجر مع الجماعة، وأنهما جديرتان بالإتيان إليهما ولو حبوًا.
 الحفاظ على صلاة العِشاء والفجر سلامة من النفاق، والتخلف عنهما من صفات المنافقين.</t>
   </si>
   <si>
     <t>Хатари тарки намози ҷамоат дар масҷид.
 Мунофиқон дар анҷом додани ибодатҳояшон қасде ҷуз риёкорӣ ва шуҳрат надоштанд. Зеро онон барои намоз намеоянд, магар ҳангоме ки мардум ононро бубинанд.
 Бузургии аҷру савоби адо кардани намози хуфтан ва бомдод бо ҷамоат аст ва ин ки ин ду намоз сазовортар ба адо кардан бо ҷамоатанд, агарчи бо хазидан ба сӯйи онҳо бошад.
 Муҳофизат бар намозҳои хуфтан ва бомдод сабаби дар амон мондан аз нифоқ аст ва тарки ин ду намоз аз хислатҳои мунофиқон аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3366</t>
+  </si>
+  <si>
+    <t>أن رجلا أكل عند رسول الله صلى الله عليه وسلم بشماله، فقال: كل بيمينك، قال: لا أستطيع، قال: لا استطعت</t>
+  </si>
+  <si>
+    <t>Марде дар назди Паёмбар (саллаллоҳу алайҳи ва саллам) бо дасти чапаш таом хӯрд. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Бо дасти ростат бихӯр". Ӯ гуфт: Наметавонам, Эшон фармуданд: "Ҳаргиз натавонӣ</t>
+  </si>
+  <si>
+    <t>عَنْ سَلَمَةَ بْنِ الْأَكْوَعِ رضي الله عنه: أَنَّ رَجُلًا أَكَلَ عِنْدَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِشِمَالِهِ، فَقَالَ: «كُلْ بِيَمِينِكَ»، قَالَ: لَا أَسْتَطِيعُ، قَالَ: «لَا اسْتَطَعْتَ»، مَا مَنَعَهُ إِلَّا الْكِبْرُ، قَالَ: فَمَا رَفَعَهَا إِلَى فِيهِ.</t>
+  </si>
+  <si>
+    <t>Аз Салама ибни Акваъ (разияллоҳу анҳу) ривоят аст: Марде дар назди Паёмбар (саллаллоҳу алайҳи ва саллам) бо дасти чапаш таом хӯрд. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Бо дасти ростат бихӯр". Ӯ гуфт: Наметавонам, Эшон фармуданд: "Ҳаргиз натавонӣ".  Ӯро ҷуз такаббур чизе аз анҷоми амри Паёмбар монеъ нашуд. Ровӣ мегӯяд: Дигар натавонист дасти росташро ба даҳонаш бирасонад.</t>
+  </si>
+  <si>
+    <t>رَأى النبيُّ صلى الله عليه وسلم رجلًا يَأكلُ بيدِه الشمال، فأَمَرَه أن يَأكلَ بيدِه اليمنى، 
+فأجابه الرجل تَكَبُّرًا وكَذِبًا بأنه لا يستطيع! 
+فدعا عليه النبيُّ صلى الله عليه وسلم أن يُحْرَمَ الأكلَ باليمين، 
+فأجاب الله دعوةَ نبيِّه بأنْ شُلَّتْ يَمينُه، فلم يرفعْها إلى فمِهِ بعد ذلك بطعام أو شراب.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мардеро дид, ки бо дасти чапаш таом мехӯрад, ӯро фармуд, ки бо дасти росташ бихӯрад. Он мард бо такаббур ва дурӯғ ҷавоб дод, ки наметавонам. Пас Паёмбар (саллаллоҳу алайҳи ва саллам) низ дар ҳаққаш дуои бад кард, ки аз хӯрдан бо дасти рост маҳрум шавад. Пас Аллоҳ дуои паёмбарашро иҷобат кард ва дасти рости ӯ фалаҷ шуд ва дигар натавонист бо он таом ё нӯшиданиро ба даҳонаш бардорад.</t>
+  </si>
+  <si>
+    <t>وجوب الأكل باليمين، وحرمة الأكل بالشمال.
+الاستكبار عن تطبيق الأحكام الشرعية يستحق فاعلُه العقوبةَ.
+إكرام الله لنبيه محمد صلى الله عليه وسلم بإجابة دعوته.
+مشروعية الأمر بالمعروف والنهي عن المنكر على كل حالٍ حتى في حالِ الأكل.</t>
+  </si>
+  <si>
+    <t>Хӯрдан бо дасти рост воҷиб аст ва бо дасти чап ҳаром аст.
+Мағрурӣ ва такаббурӣ дар иҷрои ҳукмҳои шариат сазовори ҷазост.
+Гиромидошти Муҳаммад (саллаллоҳу алайҳи ва саллам) аз ҷониби Аллоҳ бо иҷобати дуои ӯ.
+Дар ҳама ҳолат амри ба маъруф ва наҳйи аз мункар кардан машруъ аст, ҳатто дар вақти хӯрдан.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3372</t>
+  </si>
+  <si>
+    <t>من دعا إلى هدى كان له من الأجر مثل أجور من تبعه، لا ينقص ذلك من أجورهم شيئا</t>
+  </si>
+  <si>
+    <t>Касе, ки ба сӯи ҳидоят даъват кунад, барояш аҷри касоне, ки аз ӯ пайравӣ мекунанд, хоҳад буд, бе он ки аз аҷру савоби онҳо чизе кам шавад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ دَعَا إِلَى هُدًى كَانَ لَهُ مِنَ الْأَجْرِ مِثْلُ أُجُورِ مَنْ تَبِعَهُ، لَا يَنْقُصُ ذَلِكَ مِنْ أُجُورِهِمْ شَيْئًا، وَمَنْ دَعَا إِلَى ضَلَالَةٍ كَانَ عَلَيْهِ مِنَ الْإِثْمِ مِثْلُ آثَامِ مَنْ تَبِعَهُ، لَا يَنْقُصُ ذَلِكَ مِنْ آثَامِهِمْ شَيْئًا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Касе, ки ба сӯи ҳидоят даъват кунад, барояш аҷри касоне, ки аз ӯ пайравӣ мекунанд, хоҳад буд, бе он ки аз аҷру савоби онҳо чизе кам шавад. Ва касе, ки ба сӯи гумроҳӣ даъват кунад, барояш монанди гуноҳи касоне, ки аз ӯ пайравӣ мекунанд, хоҳад буд, бе он ки аз гуноҳони онон чизе кам шавад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن أَرشَدَ وَدَلَّ وحَضَّ الناسَ على طريقٍ فيه حقٌّ وخيرٌ بقولٍ أو فعلٍ كان له مِثْلُ أجرِ مَن تَبِعَه دون أنْ ينقص ذلك من أجر التابع شيئًا. 
+ومَن أَرشَدَ ودَلَّ الناسَ إلى طريقِ باطلٍ وشرٍّ فيه ذنب وخطيئة أو أمر لا يَحِلّ، بقول أو فعل، كان عليه مِثْلُ وِزْرِ وإِثمِ مَن تَبِعَه مِن غير أن ينقص ذلك من آثامِهِم شيئًا.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намудааст, ки ҳар ки мардумро бо гуфтор ё кирдор ба роҳе роҳнамои кунад ё ташвиқ намояд, ки ҳақ ва некӣ дар он аст, монанди аҷру савоби касоне, ки аз ӯ пайравӣ кардаанд, мегирад, бидуни ин ки аз аҷру савоби онон чизе кам шавад. Ва касе, ки мардумро бо гуфтор ё кирдор ба роҳи ботил ва шарре, ки шомили гуноҳ ва кори ҳаром аст, роҳнамоӣ кунад, монанди гуноҳи касоне, ки аз ӯ пайравӣ мекунад, хоҳад гирифт, бидуни ин ки аз гуноҳони онон чизе кам шавад.</t>
+  </si>
+  <si>
+    <t>فضل الدعوة إلى الهدى، قليلًا كان أو كثيرًا، وأنَّ الدّاعي له مِثلُ أجر العامل، وذلك من عظيم فضل الله وكمال كرمه.
+خطورة الدعوة إلى الضلال، قليلًا كان أو كثيرًا، وأنّ الداعي عليه مِثل وِزْر العامل.
+الجزاء من جنس العمل، فمن دعا إلى الخير كان له مثل أجر فاعله، ومن دعا إلى الشر كان عليه مثل وزر فاعله.
+على المسلم أن يَحذَرَ مَن أن يُقتَدَى به بمجاهرته بالمعصية والناس يَرونه، فإنه يأثم بِمَن قَلَّدَه ولو لم يَحُثَّه على ذلك.</t>
+  </si>
+  <si>
+    <t>Фазилати даъват ба ҳидоят, хоҳ кам бошад, хоҳ бисёр ва  ин ки даъваткунандаи ба сӯи он барояш монанди аҷру савоби анҷомдиҳандааш хоҳад буд ва ин аз фазлу карами Аллоҳ аст.
+Хатари даъват ба гумроҳӣ, хоҳ кам бошад хоҳ зиёд ва ин ки даъваткунанда ба сӯи гумроҳӣ, монанди гуноҳи анҷомдиҳандаашро хоҳад гирифт.
+Подош аз ҷинси амал аст. Бинобар ин касе, ки ба сӯи некӣ даъват мекунад, монанди аҷру савоби анҷомдиҳандаашро мегирад. Ва касе, ки ба сӯи бадӣ ва гумроҳӣ даъват мекунад, монанди гуноҳи анҷомдиҳандаашро мегирад.
+Мусалмон бояд аз он барҳазар бошад, ки дар ҳолати ошкоро гуноҳ кардан - тавре ки мардум ӯро бубинанд - мардум аз ӯ улгӯ бигиранд. Зеро дар ин ҳолат гуноҳи касоне, ки аз ӯ тақлид мекунанд низ бар гардани ӯ хоҳад бад. Агарчи ононро ба ин кор ташвиқ накарда бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3373</t>
+  </si>
+  <si>
+    <t>إن من شرار الناس من تدركه الساعة وهم أحياء، ومن يتخذ القبور مساجد</t>
+  </si>
+  <si>
+    <t>Дар ҳақиқат, бадтарини мардумон касоне ҳастанд, ки қиёмат дар зинда буданашон фаро мерасад ва касоне, ки қабрҳоро масҷид ва ибодатгоҳ мегиранд</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بن مسعودٍ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ مِنْ شِرَارِ النَّاسِ مَنْ تُدْرِكُهُ السَّاعَةُ وَهُمْ أَحْيَاءٌ، وَمَنْ يَتَّخِذُ الْقُبُورَ مَسَاجِدَ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу анлайҳи ва саллам)-ро шунидам, ки мегуфт: "Дар ҳақиқат, бадтарини мардумон касоне ҳастанд, ки қиёмат дар зинда буданашон фаро мерасад ва касоне, ки қабрҳоро масҷид ва ибодатгоҳ мегиранд."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم عن شِرَار الناس، وأنهم مَن تقومُ الساعةُ عليهم وهم أحياءٌ، والذين يتَّخذون القبور مساجد، يُصَلُّون عندها وإليها.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу анлайҳи ва саллам) дар бораи бадтарин гурӯҳи мардум нақл кардаанд ва онон касоне ҳастанд, ки дар зинда буданашон қиёмат бар онҳо воқеъ мешавад ва касоне, ки қабрро масҷид қарор медиҳанд ва ба сӯи онҳо намоз мегузоранд.</t>
+  </si>
+  <si>
+    <t>تحريم بناء المساجد على القبور؛ لأنه وسيلةٌ إلى الشرك.
+تحريم الصلاة عند القبور ولو بدون بناء؛ لأن المسجد اسم لما يسجد فيه ولو لم يكن فيه بناء.
+مَن اتخذ قبورَ الصالحين مساجدَ للصلاة فيها فهو من شرار الخلق، وإنْ زعم أنَّ قصدَه التقرُّبُ إلى الله تعالى.</t>
+  </si>
+  <si>
+    <t>Масҷид сохтан бар болои қабрҳо ҳаром аст, зеро он василае ба сӯи ширк аст.
+Намоз хондан дар назди қабрҳо ҳаром аст, ҳатто агар бар болояш бино ҳам нашуда бошад, зеро масҷид номи ҷоест, ки дар он саҷда мекунанд, ҳарчанд биное дар он набошад.
+Ҳар ки қабри солеҳонро масҷид барои намоз хондан табдил кунад, аз бадтарин махлуқот аст, агарчанде иддаъо кунад, ки нияташ ба Аллоҳ Таъоло наздик шудан аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3375</t>
+  </si>
+  <si>
+    <t>إن أخوف ما أخاف عليكم الشرك الأصغر قالوا: وما الشرك الأصغر يا رسول الله؟ قال: الرياء</t>
+  </si>
+  <si>
+    <t>Дар ҳақиқат бештарин чизе, ки аз он бар шумо метарсам, ширки хурд аст." Гуфтанд: Ширки хурд чист эй Расули Аллоҳ? Гуфт: "Риё</t>
+  </si>
+  <si>
+    <t>عَنْ مَحْمُودِ بْنِ لَبِيدٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ أَخْوَفَ مَا أَخَافُ عَلَيْكُمُ الشِّرْكُ الْأَصْغَرُ» قَالُوا: وَمَا الشِّرْكُ الْأَصْغَرُ يَا رَسُولَ اللهِ؟ قَالَ: «الرِّيَاءُ، يَقُولُ اللهُ عز وجل لَهُمْ يَوْمَ الْقِيَامَةِ إِذَا جُزِيَ النَّاسُ بِأَعْمَالِهِمْ: اذْهَبُوا إِلَى الَّذِينَ كُنْتُمْ تُرَاؤُونَ فِي الدُّنْيَا، فَانْظُرُوا هَلْ تَجِدُونَ عِنْدَهُمْ جَزَاءً؟».</t>
+  </si>
+  <si>
+    <t>Аз Маҳмуд ибни Лабид (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар ҳақиқат бештарин чизе, ки аз он бар шумо метарсам, ширки хурд аст." Гуфтанд: Ширки хурд чист эй Расули Аллоҳ? Гуфт: "Риё (худнамоӣ) Аллоҳ Таъоло рӯзи қиёмат, ҳангоме ки мардум подоши амалҳояшонро мегиранд, ба онон (риёкорон) мегӯяд: Ба назди касоне биравед, ки дар дунё барои онон риё ва худнамоӣ мекардед ва бубинед, ки оё назди онон подоше меёбед?"</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ أكثرَ شيءٍ يَخافُه على أُمّتِه: الشرك الأصغر وهو: الرياء؛ بأنْ يعمل من أجل الناس. 
+ثم أخبر عن عقوبةِ المرائين يوم القيامة بأنْ يقال لهم: اذهبوا إلى مَن كنتم تعملون لأجلهم، فانظروا هل يملكون إثابتَكم ومَنْحَ الأجرِ لكم على ذلك العمل؟!</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) моро хабар медиҳад, чизе, ки барои умматаш бештар метарсад, ширки хурд аст, ки он риё мебошад. Риё корест, ки ба хотири мардум ва худнишондиҳӣ анҷом дода мешавад (то ин ки мардум гӯянд, ӯ одами хуб аст ва корҳои нек мекунад). Сипас дар бораи азоби риёкорон дар рӯзи қиёмат хабар дод, ки ба онҳо гуфта мешавад: Ба назди касоне, ки барои онҳо кори "нек" анҷом медодед, биравед ва бубинед, ки оё тавони мукофоти шуморо доранд ва дар баробари он кор бароятон подош диҳанд?!</t>
+  </si>
+  <si>
+    <t>وجوب إخلاص العمل لله عز وجل، والحَذَر من الرياء.
+شدة شفقتِه صلى الله عليه وسلم على أمته وحرصه على هدايتِهم ونصحه لهم.
+إذا كان هذا خوفُه صلى الله عليه وسلم وهو يُخاطب الصحابةَ وهم ساداتُ الصالحين فالخوفُ على مَن بعدهم أشدّ.</t>
+  </si>
+  <si>
+    <t>Амали худро холисона барои Аллоҳ анҷом додан ва аз риё ҳазар кардан воҷиб аст.
+Зиёд будани меҳру шафқати Паёмбар (саллаллоҳу алайҳи ва саллам) барои умматаш ва кӯшиши эшон барои ҳидоят ва насиҳати онҳо.
+Агар ин тарси Паёмбар (саллаллоҳу алайҳи ва саллам) нисбат ба саҳоба аст, ки сарварони некӯкорон буданд, пас ин тарс нисбат ба касоне, ки баъд аз онон меоянд, бештар аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3381</t>
+  </si>
+  <si>
+    <t>الطيرة شرك، الطيرة شرك، الطيرة شرك، ثلاثا، وما منا إلا، ولكن الله عز وجل يذهبه بالتوكل</t>
+  </si>
+  <si>
+    <t>Фоли бад (бадгумонӣ барои оянда) задан ширк аст, фоли бад задан ширк аст, фоли бад задан ширк аст, -се маротиба гуфтанд-". Ва ин чиз ногузир дар дили мо меафтад, аммо Аллоҳ Азза ва Ҷалла онро бо таваккал аз байн мебарад</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ مَسعودٍ رضي الله عنه عن رَسولِ اللهِ صلى الله عليه وسلم قال: «الطِّيَرَةُ شِرْكٌ، الطِّيَرَةُ شِرْكٌ، الطِّيَرَةُ شِرْكٌ، -ثلاثًا-»، وَمَا مِنَّا إِلَّا، وَلَكِنَّ اللهَ عَزَّ وَجَلَّ يُذْهِبُهُ بِالتَّوَكُّلِ.</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Фоли бад (бадгумонӣ барои оянда) задан ширк аст, фоли бад задан ширк аст, фоли бад задан ширк аст, -се маротиба гуфтанд-". Ва ин чиз ногузир дар дили мо меафтад, аммо Аллоҳ Азза ва Ҷалла онро бо таваккал аз байн мебарад.</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن الطيرة وهي التشاؤُمُ مِن أيِّ شيءٍ مسموعًا كان أو مرئيًّا، من الطيور أو الحيوانات أو أصحاب العاهات أو الأرقام أو الأيام أو غير ذلك، 
+وإنما ذَكَرَ الطَّيْرَ لأنه كان المشهور عند الجاهلية، وأصله إطلاق الطير عند الشُّروع في عملٍ مِن سَفَرٍ أو تجارة أو غير ذلك، فإنْ طار جهة اليمين تَفاءَلَ ومَضى لِمَا يُريد، وإن طار جهة الشمال تشاءَمَ وكَفَّ عمّا يُريد. 
+وأخبر بأنها شرك، وإنما كان التشاؤم شركًا؛ لأنه لا يأتي بالخير إلا الله ولا يَدفع الشر إلا الله وحده لا شريك له.
+وذَكَرَ ابنُ مسعود رضي الله عنه أنه قد يقع في قلب المسلم شيءٌ من التشاؤم، ولكنْ عليه أن يَدفعَه بالتوكل على الله، مع فعل الأسباب.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз фоли бад задан (тияра), ки он ҳисси бадбинӣ аз ҳар чизе - шуниданӣ ё диданӣ, аз парандагон бошад ё ҳайвонот ё беморон ё ададҳо ё рӯзҳо ва монанди он - ҳушдор додааст. Инҷо аз паранда ёдоварӣ шудааст, зеро он дар замони ҷоҳилият машҳур буд. Ва асли он раҳо кардани паранда ҳангоми шуруъ дар ҳар коре -сафар ё тиҷорат ё ғайри он - буд. Агар он парранда ба тарафи рост парвоз кард, фоли хуб аст ва барои анҷоми кораш равона мешавад ва агар ба тарафи чап парвоз кард, фоли бад аст ва аз анҷоми кораш худдорӣ мекунад. Ва Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки он ширк аст. Ва ҳисси бадбинӣ (ташоум) аз он ҷиҳат ширк аст, ки касе ҷуз Аллоҳ хайр намеорад ва шарро дур намекунад, магар Аллоҳ бе он ки шарике дар он кор дошта бошад.
+Ибни Масъуд (разияллоҳу анҳу) баён кардааст, ки шояд дар қалби мусалмон каме ҳисси бадбинӣ пайдо шавад, вале бояд бо таваккал ба Аллоҳ ва анҷом додани сабабҳо бо он муқовимат кунад ва онро дур созад.</t>
+  </si>
+  <si>
+    <t>الطيرة شركٌ؛ لأن فيها تَعَلُّقَ القلب على غير الله.
+أهمية تكرار المسائل المهمة، لتُحفظَ وتَستَقر في القلوب.
+الطيرة يُذْهِبُها التوكّلُ على الله تعالى.
+الأمر بالتوكل على الله وحده وتعلق القلب به سبحانه.</t>
+  </si>
+  <si>
+    <t>Фоли бад задан ширк аст, зеро дар он дилбастагӣ ба ғайри Аллоҳ руй медиҳад.
+Аҳамияти такрори масъалаҳои муҳим, то ки онҳо дар дилҳо маҳфуз ва ҷойгир шаванд.
+Таваккал бар Аллоҳ Таъоло фоли бадро аз байн мебарад.
+Фармони танҳо ба Аллоҳ таваккал кардан ва дилбастагӣ танҳо ба Ӯ Субҳонаҳу ва Таъоло.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3383</t>
   </si>
   <si>
     <t>إنك ستأتي قوما أهل كتاب، فإذا جئتهم فادعهم إلى أن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله</t>
   </si>
   <si>
     <t>Ту назди мардумоне меравӣ, ки аҳли китоб ҳастанд, вақте онҳоро диди ба гуфтани "Ашҳаду ан ло илоҳа иллаллоҳ ва ашҳаду анна Муҳаммадан расулуллоҳ" фаро бихон</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِمُعَاذِ بْنِ جَبَلٍ، حِينَ بَعَثَهُ إِلَى الْيَمَنِ: «إِنَّكَ سَتَأْتِي قَوْمًا أَهْلَ كِتَابٍ، فَإِذَا جِئْتَهُمْ فَادْعُهُمْ إِلَى أَنْ يَشْهَدُوا أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ خَمْسَ صَلَوَاتٍ فِي كُلِّ يَوْمٍ وَلَيْلَةٍ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ صَدَقَةً تُؤْخَذُ مِنْ أَغْنِيَائِهِمْ فَتُرَدُّ عَلَى فُقَرَائِهِمْ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَإِيَّاكَ وَكَرَائِمَ أَمْوَالِهِمْ، وَاتَّقِ دَعْوَةَ الْمَظْلُومِ، فَإِنَّهُ لَيْسَ بَيْنَهُ وَبَيْنَ اللهِ حِجَابٌ».</t>
   </si>
   <si>
     <t>Аз ибни Аббос (Худованд аз он ду розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) вақте Муъоз ибни Ҷабалро ба Яман фиристод, ба ӯ гуфт: "Ту назди мардумоне меравӣ, ки аҳли китоб ҳастанд, вақте онҳоро диди ба гуфтани "Ашҳаду ан ло илоҳа иллаллоҳ ва ашҳаду анна Муҳаммадан расулуллоҳ" фаро бихон. Агар онҳо аз ту пазируфтанд ба онон бигӯ, ки Худованд дар як шабонарӯз панҷ вақт намозро фарз гардонидааст, пас агар онҳо намози панҷгонаро пазируфтанд ба онон бигӯ, ки Худованд садақаеро фарз гардонидааст, ки аз сарватмандони онҳо гирифта бар фақиронашон дода мешавад. Агар онҳо инро низ пазируфтанд аз амволи гаронбаҳои онҳо барҳазар бош ва аз дуои мазлум битарс, зеро байни мазлум ва байни Аллоҳ пардае вуҷӯд надорад".</t>
   </si>
   <si>
     <t>لما أَرسلَ النبيُّ صلى الله عليه وسلم معاذَ بن جبل رضي الله عنه إلى بلاد اليمن داعيًا إلى الله ومُعلِّمًا، بَيَّنَ له أنه سيواجه قومًا من النصارى؛ ليكون على استعداد لهم، ثم ليبدأ في دعوتهم بالأهم فالأهم، فيدعوهم إلى إصلاح العقيدة أولًا؛ بأن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله؛ لأنهم بها يدخلون الإسلام، فإذا انقادوا لذلك أمرهم بإقام الصلاة؛ لأنها أعظم الواجبات بعد التوحيد، فإذا أقاموها أمر أغنياءهم بدفع زكاة أموالهم إلى فقرائهم.
 ثم حذّره من أخذ أفضل المال؛ لأن الواجب الوسط.
 ثم أوصاه باجتناب الظلم؛ لئلا يدعو عليه المظلوم، فإن دعوته مستجابة.</t>
   </si>
   <si>
     <t>Ҳангоме ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) Муъоз ибни Ҷабал (Худованд аз ӯ розӣ бод) - ро ба ҳайси муаллим ва даъваткунанда ба сӯи Аллоҳ ба сарзамини Яман фиристод, ӯро огаҳ фармуд, ки ӯ бо мардумоне аз насоро рӯ ба рӯ хоҳад шуд, то Муъоз омодагӣ барои мувоҷеҳ шудан бо ононро дар худ касб кунад ва даъвати худро аз амалҳои аз ҳама муҳимтар оғоз кунад. Нахуст онҳоро ба сӯи ақидаи дуруст фаро хонад, яъне гӯвоҳӣ диҳанд, ки маъбуди барҳаққе ҷуз Аллоҳ нест ва Муҳаммад фиристодаи Ӯ Таъоло аст. Зеро калимаи шаҳодат калид ва роҳи вуруд ба Ислом аст, ки агар онҳо калима арза намуда онро пазируфтанд ононро амр барои барпо доштани намозҳо бикунад, Зеро намоз бузургтарини воҷибот баъд аз тавҳид аст. Агар онҳо намозро барпо доштанд, пас сарватмандони онҳоро амр кунад, ки закоти молашонро ба фақирон диҳанд. Сипас Паёмбари Худо Муъозро аз гирифтани беҳтарин амволи онҳо барҳазар доштанд, зеро воҷиб он аст, ки аз амволи миёнаарзиш гирифта шавад. Сипас Паёмбари Худо ба ӯ тавсия кард, ки аз зулм дурӣ ҷӯяд, то мазлуме алайҳи ӯ дуо накунад, зеро дуои мазлум мустаҷоб аст.</t>
   </si>
   <si>
     <t>معنى شهادة أن لا إله إلا الله هو إفراد الله بالعبادة، وترك عبادة ما سواه.
 معنى شهادة أن محمدًا رسول الله هو الإيمان به وبما جاء به وتصديقه وأنه آخر رسل الله إلى البشرية.
 مخاطبة العالِم ومَن لديه شُبهات ليست كمخاطبة الجاهل؛ لذا نَبَّه معاذًا بقوله: "إنك تأتي قومًا أهل كتاب".
@@ -892,83 +1958,151 @@
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أنَّ أسعد الناس بشفاعتِه يوم القيامة هو من قال: "لا إله إلا الله" خالصًا من قبله، أي لا معبود بحق إلا الله، وأن يكون سالمًا من الشرك ومن الرياء.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки баҳрамандтарин мардум дар рӯзи қиёмат аз шафоати ӯ (Салому дуруди Аллоҳ бар ӯ бод) касе аст, ки аз самими қалб ва холисона "Ло илоҳа иллаллоҳ", яъне нест маъбуде барҳақ магар Аллоҳ, бигӯяд ва дар айни ҳол бадур ва пок аз ширк ва риё бошад.</t>
   </si>
   <si>
     <t>إثبات الشفاعة للنبي صلى الله عليه وسلم في الآخرة وأنها لا تكون إلا للموحِّدين.
 شفاعته صلى الله عليه وسلم هي تَوَسُّلُه إلى الله تعالى لِمَن استحقَّ النارَ مِن الموحّدين أنْ لا يَدخلَها، ومَن دخلَها أن يَخرج منها.
 فضل كلمة التوحيد الخالصة لله تعالى وعظيم أثرها.
 تحقيق كلمة التوحيد يكون بالعلم بمعناها، والعمل بمقتضاها.
 فضل أبي هريرة رضي الله عنه، وحِرصُه على العِلم.</t>
   </si>
   <si>
     <t>Исботи шафоати Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар рӯзи қиёмат ва инки шафоати Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фақат барои яктопарастон аст.
 Шафоати Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ин аст, ки Паёмбари Худо аз даргоҳи Худованд истидъо (тавассул) мекунад то муваҳидоне ки сазовори дӯзах шудаанд ба онҷо ворид нашаванд ва ё он муваҳидоне, ки дохили дӯзах шудаанд аз он берун карда шаванд.
 Фазилати аз самими қалб ба забон овардани калимаи тавҳид ва асари бузурги он.
 Калимаи тавҳид пас аз донистани маънои он ва амал кардан ба муқтазои он таҳаққуқ меёбад.
 Фазилати шахсияти Абуҳурайра (Худованд аз ӯ розӣ бод) ва эҳтимоми ӯ ба илм.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3414</t>
   </si>
   <si>
+    <t>أدخله الله الجنة على ما كان من العمل</t>
+  </si>
+  <si>
+    <t>Аллоҳ Таъоло бо ҳар амале, ки дошта бошад, ӯро вориди биҳишт мекунад</t>
+  </si>
+  <si>
+    <t>عَنْ عُبَادَةَ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ شَهِدَ أَنْ لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، وَأَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، وَأَنَّ عِيسَى عَبْدُ اللهِ وَرَسُولُهُ وَكَلِمَتُهُ أَلْقَاهَا إِلَى مَرْيَمَ وَرُوحٌ مِنْهُ، وَالْجَنَّةُ حَقٌّ، وَالنَّارُ حَقٌّ، أَدْخَلَهُ اللهُ الْجَنَّةَ عَلَى مَا كَانَ مِنَ الْعَمَلِ».</t>
+  </si>
+  <si>
+    <t>Аз Убода (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар кас гувоҳӣ диҳад, ки  нест Худои барҳаққе магар Аллоҳи ягонаи бешарик ва ин ки Муҳаммад бандаи Ӯ ва фиристодаи Ӯст. Ва Исо банда ва фиристода ва калимаи Ӯст, ки ӯро ба Марям илқо намуд ва рӯҳе аз ҷониби Ӯ аст (ва низ махлуқ аст). Ва биҳишт ҳақ аст ва дӯзах ҳақ аст, Аллоҳ Таъоло бо ҳар амале, ки дошта бошад, ӯро вориди биҳишт мекунад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُنا رسولُ الله صلى الله عليه وسلم أنَّ مَن نَطَقَ بكلمةِ التوحيد عارفًا لمعناها عاملًا بمقتضاها، 
+وشهد بعبودية محمد صلى الله عليه وسلم ورسالته، واعترف بعبودية عيسى ورسالته، 
+وأنَّ الله خلقه بقوله "كن" فكان، وأنه روح من الأرواح التي خلقها الله، 
+وَبَرَّأَ أُمَّهُ مِمّا نَسَبَه إليها اليهود، 
+وآمن بأن الجنة حق، وأن النار حق، معتقدًا وجودهما، وأنهما نعيم الله وعذابه، 
+ومات على ذلك؛ فمصيره إلى الجنة وإن كان مقصِّرًا في الطاعات، وله ذنوب.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) моро хабар медиҳад, ки ҳар кас калимаи тавҳидро бо донистани маънояш ва амал кардан бо муқтазояш ба забон оварад. Ва ба бандагии Муҳаммад (саллаллоҳу алайҳи ва саллам) ва паёмбарияш гувоҳӣ диҳад ва ба бандагии Исо (алайҳис-салом) ва паёмбарияш эътироф кунад. Ва ин ки Аллоҳ ӯро бо сухани Худ "كن" "Пайдо шав" офарид ва ин ки ӯ рӯҳе аз арвоҳ аст, ки Аллоҳ офаридааст. Ва модарашро аз он чизе, ки яҳудиён ба ӯ нисбат дода буданд, пок донист. Ва ба ин ки биҳишт ҳақ аст ва дӯзах ҳақ аст ва ба вуҷуди он ду муътақид шуд ва бовар кард, ки он ду неъмат ва азоби илоҳӣ ҳастанд. Ва бар ин эътиқод ва бовар аз дунё рафт, пас фарҷомаш ба сӯи биҳишт аст, агарчи дар тоати худ кӯтоҳӣ карда ва гуноҳоне дошта бошад.</t>
+  </si>
+  <si>
+    <t>الله تعالى خَلَقَ عيسى ابن مريم بكلمة (كُنْ) من غير أب.
+ الجمع بين كون عيسى ومحمد صلى الله عليهما وسلم عبدي الله ورسوليه، فهما رسولان لا يكذبان، وعبدان لا يُعْبَدان.
+فضل التوحيد وتكفيره للذنوب، وأنَّ مصيرَ الموحِّد الجنةُ وإنْ وقع منه بعض الذنوب.</t>
+  </si>
+  <si>
+    <t>Аллоҳ Таъоло Исо ибни Марямро бо калимаи "كن" (пайдо шав) офарид, бидуни ин ки падаре дошта бошад.
+Ҷамъ байни ин ки Исо ва Муҳаммад бандагони Аллоҳ ва паёмбарони Ӯ ҳастанд. Бинобарин он ду паёмбар ҳастанд ва дурӯғ намегӯянд ва банда ҳастанд, ки парастида намешаванд.
+Фазилати тавҳид ва пок шудани гуноҳон ба воситаи он ва ин ки сарнавишти муваҳҳид биҳишт аст, агарчи муртакиби баъзе гуноҳон шуда бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3417</t>
+  </si>
+  <si>
     <t>من لقي الله لا يشرك به شيئا دخل الجنة، ومن لقيه يشرك به دخل النار</t>
   </si>
   <si>
     <t>Ҳаркӣ дар ҳоле ба дидори Аллоҳ биравад, ки чизеро ба Ӯ шарик наёварда бошад, ба биҳишт ворид мешавад, ва ҳаркӣ дар ҳоле ба дидори Аллоҳ биравад, ки ба Ӯ ширк оварда бошад, ба дӯзах ворид мешавад</t>
   </si>
   <si>
     <t>عن جابر بن عبد الله رضي الله عنهما قال: سمعت رسول الله صلى الله عليه وسلم يقول: «مَنْ لَقِيَ اللهَ لَا يُشْرِكُ بِهِ شَيْئًا دَخَلَ الْجَنَّةَ، وَمَنْ لَقِيَهُ يُشْرِكُ بِهِ دَخَلَ النَّارَ».</t>
   </si>
   <si>
     <t>Аз Ҷобир ибни Абдуллоҳ (Худованд аз он ду розӣ бод) ривоят аст, ки гуфт: Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Ҳаркӣ дар ҳоле ба дидори Аллоҳ биравад, ки чизеро ба Ӯ шарик наёварда бошад, ба биҳишт ворид мешавад, ва ҳаркӣ дар ҳоле ба дидори Аллоҳ биравад, ки ба Ӯ ширк оварда бошад, ба дӯзах ворид мешавад".</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أنَّ مَن مات لا يشرك بالله شيئًا فمصيرُه إلى الجنة وإنْ عُذِّبَ على بعضِ ذنوبِه، وأنَّ مَن مات وهو يشرك بالله شيئًا خُلِّد في النار.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) огоҳ фармудааст, ки ҳар касе дар ҳоле бимирад, ки ба Аллоҳ чизеро шарик наоварда бошад, ҷойгоҳаш биҳишт аст, агарчи барои бархе аз гуноҳонаш азоб хоҳад дид. Аммо касе дар ҳоле бимирад, ки ба Аллоҳ ширк оварда бошад, ҷойгоҳаш ҷовидонӣ дар дӯзах аст.</t>
   </si>
   <si>
     <t>فضل التوحيد، وأنه سبب للنجاة من الخلود في النار.
 قُرْب الجنة والنار من العبد، وأنه ليس بينه وبينهما إلا الموت.
 التحذير من الشرك قليله وكثيرة؛ لأن النجاة من النار بتَجَنُّبِه.
 العِبرة في الأعمال بخواتِيمِها.</t>
   </si>
   <si>
     <t>Фазилати тавҳид ва инки он сабаби раҳоӣ аз ҷовидон мондан дар дӯзах аст.
 Андоза миёни банда ва ҷаннату дӯзах чизе ҷуз марг нест.
 Ҳӯшдор аз ширк -чи хурд бошад ва чи бузург- зеро роҳи наҷот аз дӯзах дурӣ ҷустан аз ширк аст.
 Ончи дар аъмол муътабар аст, хотима ва анҷоми он аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3418</t>
   </si>
   <si>
+    <t>من مات وهو يدعو من دون الله ندا دخل النار</t>
+  </si>
+  <si>
+    <t>Ҳар ки дар ҳоле бимирад, ки ба ҷои Аллоҳ ҳамтоеро фаро мехонд, ба дӯзах медарояд</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بنِ مَسْعُودٍ رضي الله عنه قال: قَالَ النَّبِيُّ صلى الله عليه وسلم كَلِمَةً وَقُلْتُ أُخْرَى، قَالَ النَّبِيُّ صلى الله عليه وسلم: «مَنْ مَاتَ وَهُوَ يَدْعُو مِنْ دُونِ اللهِ نِدًّا دَخَلَ النَّارَ» وَقُلْتُ أَنَا: مَنْ مَاتَ وَهُوَ لَا يَدْعُو لِلهِ نِدًّا دَخَلَ الْجَنَّةَ.</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) сухане гуфт ва ман сухане гуфтам. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар ки дар ҳоле бимирад, ки ба ҷои Аллоҳ ҳамтоеро фаро мехонд, ба дӯзах медарояд". Ва ман гуфтам: Ҳар ки дар ҳоле бимирад, ки барои Аллоҳ ҳамтоеро фаро нахонад, вориди биҳишт мешавад.</t>
+  </si>
+  <si>
+    <t>يُخْبِرُنا النبيُّ صلى الله عليه وسلم أنَّ مَن صَرَفَ شيئًا مما يجب أن يكون لله إلى غيره، كدعاء غير الله تعالى، أو الاستغاثة بغيره، ومات على ذلك فإنه من أهل النار. 
+وزاد ابن مسعود رضي الله عنه أن من مات وهو لا يشرك بالله شيًا فإنَّ مَصيرَه إلى الجنة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) моро хабар медиҳад, ки ҳар касе чизе, ки аз хусусиятҳои Аллоҳ бошад ва онро барои ғайри Ӯ анҷом диҳад, монанди дуои ғайри Аллоҳ Таъоло ва ёрӣ талаб кардан аз ғайри Аллоҳ ва дар ин ҳолат бимирад, аз аҳли дӯзах аст. Ибни Масъуд афзуд, ки ҳар кас дар ҳоле бимирад ва чизеро барои Аллоҳ шарик қарор надиҳад, сарнавишташ ба биҳишт аст.</t>
+  </si>
+  <si>
+    <t>الدعاء عبادةٌ لا يُصرف إلا لله تعالى.
+فضل التوحيد، وأنَّ مَن مات عليه دخل الجنة، وإنْ عُذِّبَ على بعض ذنوبه.
+ خطر الشرك، وأنَّ مَن مات عليه دخل النار.</t>
+  </si>
+  <si>
+    <t>Дуо ибодат аст ва набояд барои ғайри Аллоҳ анҷом дода шавад.
+Фазилати тавҳид ва ҳар ки бар тавҳид бимирад, ба биҳишт дохил мешавад, агарчи барои баъзе аз гуноҳонаш азоб дода шавад.
+Хатари ширк ва ҳар ки бар ширк бимирад, ба ҷаҳаннам дохил мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3419</t>
+  </si>
+  <si>
     <t>هلك المتنطعون</t>
   </si>
   <si>
     <t>Зиёдаравон ҳалок шуданд</t>
   </si>
   <si>
     <t>عن عبد الله بن مسعود قال: قال رسول الله صلى الله عليه وسلم: «هَلَكَ الْمُتَنَطِّعُون» قالها ثلاثًا.</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Масъуд (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Зиёдаравон ҳалок шуданд" ва Паёмбари Худо ин суханро се бор такрор намуданд.</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم عن خَيْبَةِ وخَسارة المُتَشَدِّدين -على غير هدى وعلم- في دينِهم ودنياهم، وفي أقوالهم وأفعالهم، المتجاوزين بها الحدَّ الشرعيَّ الذي جاء به النبي صلى الله عليه وسلم.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар мавриди ноумедӣ ва бохти зиёдаравону ифроткунандагон, ки бе илм ва дарки роҳи дуруст, дар дину дунё ва гуфтору кирдорашон аз ҳудуди шаръӣ ва ончи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) овардааст фаротар қадам мегузоранд, хабар додааст.</t>
   </si>
   <si>
     <t>تحريم التشدُّد والتكلُّف في الأمور كلِّها، والحث على اجتنابه في كل شيء؛ لا سيَّما في العبادات وتعظيم الصالحين.
 طلب الأكمل في العبادة وغيرها أمر محمود؛ ويكون بمتابعة الشرع.
 استحباب تأكيد الأمر الهام؛ لأن النبي صلى الله عليه وسلم كرَّر هذه الجملة ثلاثًا.
 سماحة الإسلام ويُسْره.</t>
   </si>
   <si>
     <t>Сахтгирӣ ва такаллуф дар ҳама ҳолот ҳаром ва дар ивази он ташвиқу тарғиб барои иҷтиноб варзидан аз он, аз ҷумла дар ибодот ва бузургдошти солеҳон, кори нек аст.
@@ -993,50 +2127,119 @@
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن أمرين إذا التزَمَ المسلمُ بهما فإنه يدخل الجنة:
 الأول: حفظ اللسان من التكلم بما يغضب الله تعالى.
 والثاني: حفظ الفرج من الوقوع في الفاحشة.
 لأن هذين العضوين يكثر وقوع المعاصي بهما.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар мавриди ду чиз хабар додааст, ки агар мусалмон ба он пойбанд бошад, вориди биҳишт мешавад.
 Якум: ҳифзи забон аз сухане ки боиси хашму ғазаби Аллоҳ мешавад.
 Дуввум: ҳифзи шармгоҳ аз воқеъ шудан дар фаҳшо (зино).
 Зеро инсон бо ин ду узв бештар муртакиби гуноҳ мешавад.</t>
   </si>
   <si>
     <t>حفظ اللسان والفرج سبيلٌ لدخول الجنة.
 خُصَّ اللسان والفرج؛ لأنهما أعظم مَصدَر للبلاء على الإنسان في الدنيا والآخرة.</t>
   </si>
   <si>
     <t>Ҳифзи забон ва шармгоҳ, роҳи расидан ба биҳишт аст.
 Дар ин ҳадис аз забон ва шармгоҳ ба шакли вижа ном бурда шудааст, зеро барои инсон онҳо бузургтарин мусибат дар дунё ва охират ҳастанд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3475</t>
   </si>
   <si>
+    <t>ستكون أمراء فتعرفون وتنكرون، فمن عرف برئ، ومن أنكر سلم، ولكن من رضي وتابع</t>
+  </si>
+  <si>
+    <t>Ҳокимон ва амироне хоҳанд буд, пас шумо (баъзе аз корҳои ононро ба некӣ) мешиносед ва (баъзеро) инкор мекунед. Ва ҳар ки (амалҳои бади онҳоро ба дил) инкор кунад, (аз гуноҳ) солим мемонад ва лекин ҳар ки (ба амалҳои бади онҳо) розӣ шуд ва пайравӣ кард</t>
+  </si>
+  <si>
+    <t>عَنْ أُمِّ سَلَمَةَ أُمِّ المُؤمنين رضي الله عنها: أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «سَتَكُونُ أُمَرَاءُ فَتَعْرِفُونَ وَتُنْكِرُونَ، فَمَنْ عَرَفَ بَرِئَ، وَمَنْ أَنْكَرَ سَلِمَ، وَلَكِنْ مَنْ رَضِيَ وَتَابَعَ» قَالُوا: أَفَلَا نُقَاتِلُهُمْ؟ قَالَ: «لَا، مَا صَلَّوْا».</t>
+  </si>
+  <si>
+    <t>Аз Умми Салама модари муъминон (разияллоҳу анҳо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ҳокимон ва амироне хоҳанд буд, пас шумо (баъзе аз корҳои ононро ба некӣ) мешиносед ва (баъзеро) инкор мекунед. Ва ҳар ки (амалҳои бади онҳоро ба дил) инкор кунад, (аз гуноҳ) солим мемонад ва лекин ҳар ки (ба амалҳои бади онҳо) розӣ шуд ва пайравӣ кард, (гунаҳгор аст)". Гуфтанд: Оё бо онҳо ҷанг накунем? Фармуд:" На, то вақте ки намоз мегузоранд."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ عليه الصلاة والسلام أنه يُولَّى علينا أمراء، نَعرف بعضَ أعمالِهم؛ لموافقتِها ما عُرِف من الشرع، ونُنْكر بعضَها؛ لمخالفتِه ذلك، 
+فمَن كَرِهَ بقلبِه المنكر ولم يَقدر على الإنكار؛ فقد برىء من الإثم والنفاق، 
+ومن قدر على الإنكار باليد أو باللسان فأنكر عليهم ذلك فقد سَلِم مِن المعصية والمشاركة فيها، 
+ولكنْ مَن رضي فِعْلَهم وتابَعَهم عليه يهلك كما هلكوا.
+ثم سألوا النبي صلى الله عليه وسلم: ألا نقاتل وُلاةَ الأمرِ الذين هذه صفتُهم؟ فنهاهم عن ذلك، وقال: لا، ما أقاموا فيكم الصلاة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки амироне бар мо ҳоким хоҳанд шуд, ки баъзе аз амалҳои онон мувофиқи шариат аст, хуб медонем ва баъзе дигарро, ки мухолифи шариат аст, мункар мебинем. Пас ҳар кас, ки он кори бадро бо дилаш бад дид ва қодир ба инкораш набуд, аз гуноҳ ва нифоқ пок мондааст. Ва ҳар ки қодир бошад, ки бо даст ё забони худ инкор кунад ва ба онҳо инкор кунад, аз гуноҳ ва мушорикат дар он солим мондааст. Аммо касе, ки аз кори онон розӣ бошад ва дар он кор аз онон пайравӣ кунад, ҳаммонанди онон ҳалок хоҳад шуд.
+Сипас Паёмбар (саллаллоҳу алайҳи ва саллам)-ро пурсиданд, ки оё бо ин ҳокимон, ки чунин ҳастанд ҷанг накунем? Ӯ ононро аз ин кор манъ кард ва фармуд: На, то вақте ки намозро дар миёни шумо баргузор мекунанд (наҷангед).</t>
+  </si>
+  <si>
+    <t>من دلالات نبوة النبي صلى الله عليه وسلم إخباره عما سيقع من المغيبات ووقوعه كما أخبر.
+لا يجوز الرضا عن المنكر ولا المشاركة فيه، ويجب إنكاره.
+إذا أَحدَثَ الأمراءُ ما يُخَالف الشريعة فلا تجوز طاعتُهم في ذلك.
+عدم جواز الخروج على ولاة الأمر المسلمين؛ لما يَتَرَتَّب على ذلك مِن المَفسدةِ وسَفْكِ الدماء وذهابِ الأمن، فَتَحَمُّلُ مُنكرِ الولاةِ العصاة، والصبرُ على أذاهم أَهْوَنُ من ذلك.
+الصلاةُ شأنُها عظيمٌ، فهي الفارقة بين الكفر والإسلام.</t>
+  </si>
+  <si>
+    <t>Яке аз нишонаҳои нубуввати Паёмбар (саллаллоҳу алайҳи ва саллам) хабар додани ӯ аз корҳои ғайбӣ аст, ки ба вуқуъ мепайвандад. Ва ончунон ки он ҳазрат (саллаллоҳу алайҳи ва саллам) гуфта буд, ба вуқуъ мепайвандад.
+Ба кори бад розӣ шудан ё дар он ширкат кардан ҷоиз нест ва инкор кардани он воҷиб аст (агарчи бо дил ҳам бошад).
+Агар ҳокимон кореро анҷом доданд, ки мухолифи шариат бошад, итоат аз онон дар он кор ҷоиз нест.
+Бар зидди ҳокимони мусулмон исён кардан ҷоиз нест, ба далели фасоду хунрезӣ ва аз даст додани амният, ки дар пайи он мешавад. Пас сабр кардан ба рафтори мункари ҳокимони нофармон ва сабр кардан дар баробари зиёни онон осонтар аст.
+Намоз аҳамияти бузург дорад, зеро он ҷудокунанда байни куфр ва ислом аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3481</t>
+  </si>
+  <si>
+    <t>لا يقبل الله صلاة أحدكم إذا أحدث حتى يتوضأ</t>
+  </si>
+  <si>
+    <t>Агар касе аз шумо таҳорат шикаст, намозаш қабул намешавад, то ин ки таҳорат кунад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «لَا يَقْبَلُ اللهُ صَلَاةَ أَحَدِكُمْ إِذَا أَحْدَثَ حَتَّى يَتَوَضَّأَ».</t>
+  </si>
+  <si>
+    <t>Абуҳурайра (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят мекунад, ки фармуданд: "Агар касе аз шумо таҳорат шикаст, намозаш қабул намешавад, то ин ки таҳорат кунад."</t>
+  </si>
+  <si>
+    <t>بَيّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن شروط صِحةِ الصلاةِ: الطهارةُ، فيَجبُ على مَن أرادَ الصلاةَ أنْ يتوضأ إنْ كان قد حصل منه ناقِضٌ من نواقض الوضوء؛ كالغائط أو البول أو النوم أو غيرِها.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки яке аз шартҳои дуруст будани намоз таҳорат аст. Бинобар ин ҳар ки мехоҳад намоз бихонад, агар чизе аз қабили ҳоҷат, пешоб, хоб ва ғайра рух дода бошад ва таҳораташро ботил карда бошад, бар ӯ воҷиб аст, ки таҳорати нав карда баъд намоз хонад.</t>
+  </si>
+  <si>
+    <t>صلاةُ المُحْدِثِ لا تُقبل حتى يتطهرَ بالغسل من الحَدَث الأكبر وبالوضوء من الأصغر.
+الوضوء هو أَخْذُ ماءٍ وإدارته في الفم وإخراجه، ثم سحب الماء بنَفَسه إلى باطن أنفه، ثم إخراجه ونثره، ثم غسل وجهه ثلاث مرات، ثم غسل يديه مع المرفقين ثلاثًا، ثم مسح جميع رأسه مرة واحدة، ثم غسل رجليه مع الكعبين ثلاثًا.</t>
+  </si>
+  <si>
+    <t>Намози касе, ки таҳораташ ботил шудааст, қабул намешавад, то инки барои наҷосати бузург (ҷанобат) ғусл кунад ва барои наҷосати хурд (бетаҳорати) таҳорат кунад.
+Таҳорат ё вузӯ обро гирифта дар даҳон гардондан ва берун андохтан аст, сипас бо нафас фурӯ кашидани об ба даруни бинӣ ва баровардани он, сипас се бори шустани рӯй ва дастон то оринҷ, сипас як бор масҳ кашидани сар ва се бор шустани пойҳо то буҷулакҳо мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3534</t>
+  </si>
+  <si>
     <t>إذا مرض العبد أو سافر كتب له مثل ما كان يعمل مقيما صحيحا</t>
   </si>
   <si>
     <t>Агар банда бемор ё мусофир шавад, барояш ҳамон подош ва савобе навишта мешавад, ки дар хона ва бо тани сиҳат анҷом медод</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِذَا مَرِضَ الْعَبْدُ أَوْ سَافَرَ كُتِبَ لَهُ مِثْلُ مَا كَانَ يَعْمَلُ مُقِيمًا صَحِيحًا».</t>
   </si>
   <si>
     <t>Аз Абумусои Ашъарӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Агар банда бемор ё мусофир шавад, барояш ҳамон подош ва савобе навишта мешавад, ки дар хона ва бо тани сиҳат анҷом медод".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فضل الله ورحمته، وأنَّ المسلمَ إذا كان من عادته أن يعمل عملًا صالحًا حال صحته وإقامته ثم حَصَلَ له عذر فمرض فلم يَقدرْ على الإتيان به، أو انشغل بالسَّفر عنه، أو أي عذر؛ فإنه يكتب له الأجر كاملًا، كما لو عَمِلَه في حال الصحة والإقامة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз фазл ва раҳмати Худованд мегӯяд, ки агар мусалмон дар ҳоли тансиҳатӣ ва иқоматаш ба адои амали нек одат карда бошад, сипас барои ӯ узре пеш ояд, ба монанди беморӣ ва сафар, ки аз адои он амал оҷиз ояд, барояш ҳамон подош ва савобе навишта мешавад, ки дар ҳоли тансиҳатӣ ва иқоматаш анҷом медод.</t>
   </si>
   <si>
     <t>سعة فضل الله على عباده.
 الحث على الاجتهاد في الطاعات واستغلال الأوقات في حال الصحة والفراغ.</t>
   </si>
   <si>
     <t>Фаровонии фазл ва неъмати Худованд бар бандагонаш.
 Ташвиқ ба кӯшиш дар анҷоми ибодот ва аъмоли нек ва истифода аз вақт дар ҳоли тандурустӣ.</t>
   </si>
@@ -1185,50 +2388,79 @@
   <si>
     <t>Аз Абдуллоҳ ибни Амр (Худованд аз он ду розӣ бод) ривоят аст, ки Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Аз ман ба дигарон, агарчи як оят ҳам бошад, бирасонед. Эроде барои шумо нест агар дар мавриди Бани Исроил нақл ва сухан мегӯед, ва ҳар касе қасдан бар ман дурӯғ бандад, ҷойгоҳи худро дар дӯзах омода созад".</t>
   </si>
   <si>
     <t>يأمرُ النبيُّ صلى الله عليه وسلم بتبليغ العلم عنه من كتاب أو سنة، ولو كان الشيء قليلًا كآية من القرآن أو حديث، بشرط أن يكون عالمًا بما يبلِّغُ به ويدعو إليه. 
 ثم بيَّن صلى الله عليه وسلم أنه لا بأس بالتحديث عن بني إسرائيل بما وقع لهم من وقائع بما لا يتعارض مع شرعنا. 
 ثم حذَّر من الكذب عليه، وأنَّ من كذَب عليه متعمِّدًا فليتخذْ لنفسه مَنزلًا في النار.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дастур медиҳад, ки ҳарчи аз номи ӯ расонида мешавад бояд аз Қуръон ва Суннат бошад, агарчи андаке бошад, ба монанди ояте аз Қуръон ё ҳадисе аз фармудаҳои ӯ (Салому дуруди Аллоҳ бар ӯ бод), ба ин шарт, ки ҳар касе онро ба мардум мерасонад худ онро фаро гирифта ба дарки маънои он бирасад. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён намуданд, ки нақли қавл аз Бани Исроил ва воқеаҳое, ки болои онҳо омадааст, ба гунае, ки мухолиф бо шариати мо нест, ишколе надорад. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ҳушдор доданд, ки аз номи ӯ дурӯғ нагӯянд ва ҳар касе дониста бар ӯ дуруғе нисбат диҳад, ҷойгоҳашро дар дӯзах омода сохтааст.</t>
   </si>
   <si>
     <t>الترغيب في تبليغ شريعة الله، وأن المرء عليه أنْ يؤديَ ما حفِظَ وفَهِمَ ولو كان يسيرًا.
 وجوب طلب العلم الشرعي؛ ليتمكَّن من عبادة الله وتبليغ شريعته بصورة صحيحة.
 وجوب التأكد من صحة أي حديث قبل تبليغه أو نشره حذرًا من الدخول في هذا الوعيد الشديد.
 الحث على الصدق في الكلام والحيطة في الحديث، حتى لا يقع في الكذب، وخاصة في شرع الله عز وجل.</t>
   </si>
   <si>
     <t>Ташвиқу тарғиб барои расонидани шариати Худовандӣ ва инки инсон ончиро фаро гирифта дарк намудааст бояд ба дигарон бирасонад, агарчи андак ва кам бошад.
 Барои ибодат ва тарзи дурусти таблиғи шариати Худовандӣ бояд илми шаръиро фаро гирифт.
 Пеш аз нашри  ҳадис бояд саҳеҳ будани он дониста шавад, то аз дучор шудан ба ин таҳдиди сахт, ки Паёмбари Худо гуфтаанд, ҷилавгирӣ шавад.
 Ташвиқ ба садоқат дар гуфтор ва эҳтиёт дар нақли ҳадис, то дучори дурӯғгӯӣ нагардад, ба вижа дар шариати Худовандӣ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3686</t>
+  </si>
+  <si>
+    <t>ما يصيب المسلم من نصب ولا وصب ولا هم ولا حزن ولا أذى ولا غم حتى الشوكة يشاكها إلا كفر الله بها من خطاياه</t>
+  </si>
+  <si>
+    <t>Ҳеҷ ранҷ, беморӣ, нигаронӣ, нороҳатӣ, озор ва ғаму андуҳе ба мусалмон намерасад ва ҳатто хоре дар пояш фурӯ намеравад, магар ин ки Аллоҳ Таъоло баъзе аз гуноҳонашро ба сабаби он мебахшад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ وَعَنْ أَبِي هُرَيْرَةَ رضي الله عنهما عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «مَا يُصِيبُ الْمُسْلِمَ مِنْ نَصَبٍ وَلَا وَصَبٍ وَلَا هَمٍّ وَلَا حُزْنٍ وَلَا أَذًى وَلَا غَمٍّ حَتَّى الشَّوْكَةِ يُشَاكُهَا إِلَّا كَفَّرَ اللهُ بِهَا مِنْ خَطَايَاهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ ва аз Абуҳурайра (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳеҷ ранҷ, беморӣ, нигаронӣ, нороҳатӣ, озор ва ғаму андуҳе ба мусалмон намерасад ва ҳатто хоре дар пояш фурӯ намеравад, магар ин ки Аллоҳ Таъоло баъзе аз гуноҳонашро ба сабаби он мебахшад."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ ما يُصاب به المسلمُ مِن أمراضٍ وهمومٍ وأحزانٍ وكروبٍ ومصائبَ وشدائدَ وخوفٍ وجوعٍ -حتى لو كانت شوكة تُصيبه فَتُؤْلِمُه-، يكونُ ذلك كفارةً لذنوبه وحطًّا لخطاياه.</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мефармояд, ки ҳар беморӣ, ташвиш, ғам, ранҷ, бадбахтӣ, сахтӣ, тарс ва гуруснагӣ ба мусалмон гирифтор намешавад - ҳатто агар хоре бар ӯ занад ва ӯро дард диҳад - магар ин ки каффораи гуноҳон ва сабаби покии хатоҳояш мешавад.</t>
+  </si>
+  <si>
+    <t>بيان فضل الله على عباده المؤمنين ورحمته بهم بغفران الذنوب بأقل ضرر يصيبهم.
+ينبغي للمسلم أن يَحْتَسِبَ عند الله ما يُصيبه، ويَصبر على كل صغيرة وكبيرة، لتكون له رفعة في الدرجات وكفارة للسيئات.</t>
+  </si>
+  <si>
+    <t>Баёни фазли Аллоҳ бар бандагони муъминаш ва раҳмати Ӯ нисбат ба онҳо бо бахшидани гуноҳонашон бо камтарин зараре, ки ба онҳо мерасад.
+Мусалмон бояд дар ҳолати дучор шудан ба ҳар мусибате савобашро аз Худо талаб кунад ва дар баробари ҳар кори хурду бузург сабр кунад, то дараҷааш боло гардад ва сабаби бахшидани гуноҳонаш шавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3701</t>
   </si>
   <si>
     <t>حجبت النار بالشهوات، وحجبت الجنة بالمكاره</t>
   </si>
   <si>
     <t>Дӯзах бо шаҳватҳо иҳота шудааст ва биҳишт бо нохӯшояндҳо</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «حُجِبَتِ النَّارُ بِالشَّهَوَاتِ، وَحُجِبَتِ الْجَنَّةُ بِالْمَكَارِهِ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Дӯзах бо шаҳватҳо иҳота шудааст ва биҳишт бо нохӯшояндҳо".</t>
   </si>
   <si>
     <t>يُبيِّنُ النبيُّ صلى الله عليه وسلم أنَّ النارَ مَحفوفةٌ مُحاطةٌ بالأمور التي تَشتَهيها النفس مِن فِعْل المحرّمات أو التقصير في الواجبات، فمن أَتْبعَ نفسَه هواها في ذلك استحقَّ النار.
 وأنَّ الجنةَ محفوفةٌ محاطةٌ بالأمور التي تَكرهها النفس؛ كالمُواظَبةِ على المأمورات وترك المحرمات والصبر على ذلك، فإذا صبر وجاهد نفسه على فعل الطاعة وترك المعصية؛ دخل الجنة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён фармуданд, ки дӯзах бо чизҳое иҳота шудааст, ки нафси инсон ба он майл дорад, монанди корҳои ҳаром ва кӯтоҳӣ дар анҷоми воҷибот. Бинобар ин ҳар касе пайравӣ аз ҳаво ва нафси худ кунад сазовори дӯзах мегардад, Биҳишт бо чизҳое иҳота шудааст, ки нафси инсониро аз он хӯш намеояд, ба монанди сабр дар анҷоми амалҳо ва даст кашидан аз ҳаром. Пас ҳар касе талош варзад то худро аз он боздорад, сазовори дохил шудан ба биҳишт мегардад.</t>
   </si>
   <si>
     <t>من أسباب الوقوع في الشهوات تزيينُ الشيطانِ المنكرَ والقبيحَ، حتى تراه النفس حسنًا فتَميلُ إليه.
 الأمر بالابتعاد عن الشهوات المحرمة؛ لأنها الطريق إلى النار، والصبر على المكاره؛ لأنها الطريق إلى الجنة.
 فضل مجاهدة النفس والاجتهاد في العبادة والصبر على المكاره والمشاق التي تحيط بالطاعات.</t>
   </si>
@@ -1724,57 +2956,51 @@
   <si>
     <t>حرص الصحابة رضي الله عنهم على العِلْم، ولهذا يَكثُرُ منهم سؤال النبي صلى الله عليه وسلم عنه.
 فقه الصحابة رضي الله عنهم لعلمهم أنَّ الأعمال سبب لدخول الجنة.
 السؤال الذي صَدَر من معاذ رضي الله عنه سؤال عظيم؛ لأنه في الحقيقة هو سِرُّ الحياة والوجود، فكل موجود في هذه الدنيا من بني آدم أو من الجنّ غايته إما الجنة وإما النار، فلذلك كان هذا السؤال عظيمًا.
 ترتُّب دخوله الجنة على الإتيان بأركان الإسلام الخمسة، وهي: الشهادتان والصلاة والزكاة والصيام والحج.
 رأس الدين وأغلى المُهمّات وأعلى الواجبات توحيد الله، بعبادته وحده لا شريك له.
 رحمة الله بعباده أنْ فتح لهم أبواب الخير ليتزوَّدوا من أسباب الأجر ومغفرة الذنوب.
 فضل التقرب بالنوافل بعد أداء الفرائض.
 الصلاة من الإسلام بمنزلة العمود الذي تقوم عليه الخَيْمَة، يَذهب الإسلام بذهابها، كما تسقط الخيمة بسقوط عمودها.
 وجوب حفظ اللسان عما يضر الإنسان في دينه.
 كَفُّ اللسان وضبطُه وحَبسُه هو أصل الخير كله.</t>
   </si>
   <si>
     <t>Саҳобагон (разияллоҳу анҳум) барои омӯзиши илм эҳтимоми зиёд медоданд, бинобар ин, саволҳои зиёдеро аз Паёмбари Худо (Саллалоҳу алайҳи ва саллам) мепурсиданд.
 Фаҳмиши саҳоба (разияллоҳу анҳум) бар пояи донишашон буд, ки аъмоли нек боиси ворид шудан ба биҳишт мегардад.
 Саволе, ки аз тарафи Муъоз (разияллоҳу анҳу) сурат гирифт, саволи бузург аст, зеро дар ҳақиқат он сирри ҳаёт ва вуҷуд мебошад. Ҳар мавҷуде дар ин дунё — чӣ аз ҷин бошад ё инсон — охираташ ё ҷаннат аст ё дӯзах. Аз ҳамин сабаб, ин савол дорои аҳамияти бузург аст.
 Вориди ҷаннат шудани ӯ бо анҷом додани панҷ рукни Ислом бастагӣ дорад, яъне: гувоҳӣ додан (шаҳодатайн), намоз, закот, рӯза ва ҳаҷ.
 Саромади дин, муҳимтарину гаронбаҳотарин воҷибҳо, тавҳиди Худо аст, яъне танҳо Ӯро ибодат кардан ва бе шарик.
 Раҳмати Худованд ба бандагонаш дар он аст, ки дарҳои хайрро ба рӯйи онҳо кушодааст, то аз омилҳои аҷр ва бахшиши гуноҳон баҳра баранд.
 Фазилати наздик шудан ба Аллоҳ бо ибодатҳои нафлӣ баъд аз адои фарзҳо.
 Намоз дар дини Ислом чун сутуни хайма аст, бо барҳам хӯрдани он Ислом низ меравад, ҳамчуноне, ки бо афтодани сутун хайма меафтад.
 Ҳифзи забон аз ҳар чизе, ки ба дини инсон зарар мерасонад, воҷиб аст.
 Боз доштан ва идора кардани забон, решаи тамоми хайру некиҳо аст.</t>
   </si>
   <si>
-    <t>صحيح بمجموع طرقه</t>
-[...1 lines deleted...]
-  <si>
     <t>رواه الترمذي وابن ماجه وأحمد</t>
-  </si>
-[...1 lines deleted...]
-    <t>[Саҳеҳ ба маҷмуъи ривоятҳояш]</t>
   </si>
   <si>
     <t>[رواه الترمذي وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4303</t>
   </si>
   <si>
     <t>إذا التقى المسلمان بسيفيهما فالقاتل والمقتول في النار</t>
   </si>
   <si>
     <t>Вақте ду мусалмони шамшер ба даст дар муқобили ҳам қарор мегиранд, қотил ва мақтул (ҳарду) дар дӯзах ҳастанд</t>
   </si>
   <si>
     <t>عن أبي بَكرة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «إِذَا الْتَقَى الْمُسْلِمَانِ بِسَيْفَيْهِمَا فَالْقَاتِلُ وَالْمَقْتُولُ فِي النَّارِ»، فَقُلْتُ: يَا رَسُولَ اللهِ هَذَا الْقَاتِلُ، فَمَا بَالُ الْمَقْتُولِ؟ قَالَ: «إِنَّهُ كَانَ حَرِيصًا عَلَى قَتْلِ صَاحِبِهِ».</t>
   </si>
   <si>
     <t>Аз Абубакра (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Вақте ду мусалмони шамшер ба даст дар муқобили ҳам қарор мегиранд, қотил ва мақтул (ҳарду) дар дӯзах ҳастанд". Гуфтам: Эй Расули Худо ин қотил аст, аммо гуноҳи мақтул чист? Фармуданд: "Ӯ низ мехост ҷониби муқобилро бикушад".</t>
   </si>
   <si>
     <t>يُخبر النبي صلى الله عليه وسلم أنه إذا التقى المسلمان بسيفيهما، قاصدًا كلٌّ منهما إتلافَ صاحبِه؛ فالقاتل في النار بسبب مباشرته قتلَ صاحبه،
 واستشكل الصحابةُ المقتولَ: كيف يكون في النار؟ فأخبر النبيُّ صلى الله عليه وسلم أنه أيضًا في النار لحرصِه على قتلِ صاحبه، ولم يَمنعه من القتلِ إلا مبادرةُ القاتل وسبقِه له.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки агар ду мусалмон шамшер ба даст дар муқобили ҳамдигар қарор гирифтанд ва ҳар як қасди куштани дигарро дошт, пас қотил ба сабаби куштани ҳариф дар оташи дӯзах аст. Саҳобагон бо тааҷҷуб аз сабаби дохил шудани шахси кушташуда ба дӯзах пурсиданд, Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар доданд, ки ӯ низ аз аҳли дӯзах аст, зеро ӯ ҳам қасди куштани ҳарифашро дошт, магар инки ҷониби муқобил сабқат намуда ӯро кушт.</t>
@@ -3310,50 +4536,99 @@
   <si>
     <t>Аз Хавлаи Ансорӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам ки мегуфт: "Мардоне ҳастанд, ки ба ноҳақ ба моли Худо даст мезананд, пас барои онҳо рӯзи қиёмат оташи ҷаҳаннам аст".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن أناسٍ يَتَصَرَّفُون في أموال المسلمين بالباطل، ويأخذونها بغير حق، وهذا معنى عامٌّ في المال من حيث جَمْعِهِ وكسبِهِ من غير حِلِّه، وإنفاقه في غير مواضعه الصحيحة، ويدخل في ذلك أكل أموال اليتامى وأموال الوَقْف وجَحْد الأمانات والأخذ بغير استحقاق من الأموال العامة.
 ثم أخبر صلى الله عليه وسلم أن جزاءهم النار يوم القيامة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз ҳоли касоне хабар додааст, ки моли мусалмононро ба ноҳақ мегиранд ва зери тасарруфи худ меоранд, яъне аз роҳи ғайри ҳалол ва нораво онро ҷамъ меорад ва онро дар ҷои худ сарф намекунад, ба монанди моли ятимон, амволи вақф, хиёнат дар амонат ва гирифтани мол аз буҷаи умумӣ.
 Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар доданд, ки подоши онон дар рӯзи қиёмат оташи дӯзах аст.</t>
   </si>
   <si>
     <t>المال الذي بأيدي الناس هو مال الله، استَخْلَفَهم عليه لينفقوه بالطرق المشروعة، ويجتنبوا التصرف فيه بالباطل، وهذا عامٌّ في الولاة وغيرهم من سائر الناس.
 تشديد الشرع في المال العام،  وأنه من ولي منه شيئًا فإنه سيحاسب يوم القيامة على جِبَايَتِه وإنفاقه.
 يدخل في هذا الوعيد مَن يتصرَّفُ تصرُّفًا غير شرعي في المال سواء كان ماله أو مال غيره.</t>
   </si>
   <si>
     <t>Моле, ки ба дасти мардумон аст, моли Ӯ Таъоло аст, ки миёни онҳо вогузоштааст то онро дар роҳи дуруст ва машрӯъ сарф намоянд ва аз тасарруфи ноҷо ва ботил худдорӣ кунанд, чи он мол ба дасти ҳоким бошад ва ё оммаи аз мардум.
 Шариат дар мавриди моли умумӣ бисёр сахтгир аст ва ҳар кӣ масъулияти чизе аз онро бар дӯш дорад, дар қиёмат аз чигуна ба даст овардан ва дар чи мавориде сарф кардани он посух хоҳад гуфт.
 Ин таҳдиди шариат шомили касоне аст, ки моли худ ё моли дигаронро дар роҳи нодуруст сарф менамоянд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5331</t>
   </si>
   <si>
+    <t>إياكم والظن؛ فإن الظن أكذب الحديث</t>
+  </si>
+  <si>
+    <t>Аз гумон барҳазар бошед, зеро гумон дурӯғтарин сухан аст</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «إِيَّاكُمْ وَالظَّنَّ؛ فَإِنَّ الظَّنَّ أَكْذَبُ الْحَدِيثِ، وَلَا تَحَسَّسُوا، وَلَا تَجَسَّسُوا، وَلَا تَحَاسَدُوا، وَلَا تَدَابَرُوا، وَلَا تَبَاغَضُوا، وَكُونُوا عِبَادَ اللهِ إِخْوَانًا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аз гумон барҳазар бошед, зеро гумон дурӯғтарин сухан аст ва дар пайи пӯшидаҳои мардум набошед, таҷассус накунед ва бо якдигар ҳасодат наварзед ва ба ҳам пушт нагардонед ва бо ҳам кина наварзед ва бандагони Аллоҳ (ва) бародарони ҳам бошед."</t>
+  </si>
+  <si>
+    <t>يَنْهَى النبيُّ صلى الله عليه وسلم ويُحَذِّرُ مِن بعضِ ما يؤدِّي إلى الفُرْقة والعداوة بين المسلمين، 
+ومن ذلك: 
+(الظن) وهو تُهمةٌ تقَعُ في القَلبِ بلا دَليلٍ، وبَيَّنَ أنه مِن أَكْذَب الحديث. 
+وعن (التَّحَسُّس): وهو البحث عن عورات الناس بالعين أو الأذن. 
+و(التَّجَسُّس): وهو البحث عن ما خفي من الأمور، وأكثر ما يقال ذلك في الشر. 
+وعن: (الحسد) وهو كراهية حصول النعمة للآخرين. 
+وعن: (التدابر) بأنْ يَعْرِضَ بعضُهم عن بعض، فلا يسلِّم ولا يزور أخاه المسلم، 
+وعن: (التباغض) والكراهية والنفرة، كأذية الآخرين، والعبوس وسوء المقابلة. 
+ثم قال كلمة جامعة تصلح بها أحوال المسلمين بعضهم مع بعض: (وكونوا عباد الله إخوانًا) 
+فالأخوة رابطة تلتئم بها العلاقات بين الناس، وتزيد المحبة والأُلْفة بينهم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз баъзе чизҳое, ки боиси тафриқа ва адоват миёни мусалмонон мешавад, манъ ва ҳушдор медиҳад. Ва аз ҷумлаи онҳо ин:
+(Гумони бад кардан аст) ва он туҳматест, ки бе далел дар дил пайдо мешавад. Ва баён намуданд, ки он аз дурӯғтарин сухан аст.
+Маънои (таҳассус) ҷустуҷӯи пӯшидаҳои мардум бо чашму гӯш мебошад.
+Аммо маънои (таҷассус) ҷосусӣ ва ҷустуҷӯ кардани чизҳои ниҳон аст ва ин калима бештар дар бораи ҷустуҷӯйе, ки ба ҳадафи бад бошад, кор бурда мешавад.
+Ва маънои (ҳасад) бошад, написандидани расидани неъмат барои дигарон аст.
+Вожаи (тадобур) (пушт гардонидан ба якдигар), яъне рӯй гардонидан аз ҳамдигар ва ба ҳам салом накардану ба дидори бародари мусалмон нарафтан аст.
+Ва аммо (табоғуз) (кина варзидан) ба маънои кина ва нафрат аз ҳамдигар аст, монанди озор расонидан, рӯй турш кардан ва бадрафтори кардан бо дигарон мебошад.
+Сипас як калимаи мухтасар ва мукаммале гуфт, ки ба воситаи он робитаи мусалмонон ба якдигар ислоҳ мешавад: "Бандагони Аллоҳ ва бо якдигар бародар бошед." Бародарӣ пайвандест, ки муносибатҳои байни одамонро пайваста мемонад ва муҳаббат ва дӯстӣро байни онҳо афзун мекунад.</t>
+  </si>
+  <si>
+    <t>لا يَضُرُّ الظنُّ السيءُ بمَن ظهرتْ منه علاماتُه، وعلى المؤمن أن يكون كَيِّسًا فَطِنًا لا يَنْخدع بأهل السوء والفسوق.
+المراد التحذير من التهمة التي تستقر في النفس، ومن الإصرار عليها، أما ما يَعرِض في النفس ولا يستقر فهذا لا يُكلف به.
+تحريم أسباب التنافر والقطيعة بين أفراد المجتمع المسلم، من التجسس والحسد ونحوِهما.
+الوصية بمعاملة المسلم معاملة الأخ في النصيحة والتَّوَادّ.</t>
+  </si>
+  <si>
+    <t>Гумони бад ба касе, ки нишонаҳои бад дар ӯ ошкор аст, зиён надорад ва муъмин бояд ҳаким ва хирадманд бошад ва фиреби бадкорон ва фосиқонро нахӯрад.
+Манзур, ҳушдор нисбат ба онҳое аст, ки туҳмате дар дилашон ҷой гирад, бар он пофишорӣ мекунанд. Аммо он чизе, ки лаҳзае бар дил хутур мекунад, вале дар он қарор намегирад, дар таклиф дохил нест.
+Сабабҳои нафрат ва носозгорӣ ва дурӣ миёни афроди ҷомеаи исломӣ ҳаром аст, аз ҷумла таҷассус, ҳасодат ва монанди онҳо.
+Тавсия, ба муомила бо мусалмон ба монанди муомила бо бародар дар насиҳат ва муҳаббат.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5332</t>
+  </si>
+  <si>
     <t>ما من عبد يسترعيه الله رعية، يموت يوم يموت وهو غاش لرعيته، إلا حرم الله عليه الجنة</t>
   </si>
   <si>
     <t>Худованд ҳар касеро масъулияте болои аз мардум вомегузорад ва ӯ дар ҳоле мемирад, ки бар раияташ хиёнат кардааст, Худованд биҳиштро бар ӯ ҳаром гардонидааст</t>
   </si>
   <si>
     <t>عن مَعقِلِ بن يَسار المُزَنِيّ رضي الله عنه قال: إني سمعت رسول الله صلى الله عليه وسلم يقول: «مَا مِنْ عَبْدٍ يَسْتَرْعِيهِ اللهُ رَعِيَّةً، يَمُوتُ يَوْمَ يَمُوتُ وَهُوَ غَاشٌّ لِرَعِيَّتِهِ، إِلَّا حَرَّمَ اللهُ عَلَيْهِ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>Аз Маъқил ибни Ясори Музанӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Худованд ҳар касеро масъулияте болои аз мардум вомегузорад ва ӯ дар ҳоле мемирад, ки бар раияташ хиёнат кардааст, Худованд биҳиштро бар ӯ ҳаром гардонидааст".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ كلَّ أحدٍ جَعَلَه الله تعالى واليًا ومسؤولًا على الناس، سواء كانت ولاية عامّة كالأمير، أو ولاية خاصة كالرجل في بيته والمرأة في بيتها، فقَصَّرَ في حق رعيته، وغَشَّها ولم ينصحْ لها، فَضَيَّعَ حقوقَها الدينية والدنيوية، فقد استحقَّ هذه العقوبة الشديدة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки ҳар касе Аллоҳ ӯро ҳоким ва масъул қарор додааст, чи масъулияти бузурге бар дӯш дорад, монанди ҳоким ва амир, ва ё сарпарастии хос, ба монанди сарпарастии мард ё зан дар хонаи худ ва бар зердастони худ беэътиноӣ кунад, дар масъулияти худ фиреб ва хиёнат кунад, барои онон хайр ва некӣ нахоҳад ва ҳуқуқи динӣ ва дунявии ононро зоеъ кунад, сазовори ин ҷазои сахт хоҳад буд.</t>
   </si>
   <si>
     <t>هذا الوعيد ليس خاصًّا بالإمام الأعظم ونُوَّابِه، بل هو عامٌّ في كل مَن استرعاه الله رعية.
 الواجب على كل مَن وَلي شيئًا من أمر المسلمين أن يَنصحَ لهم، وأن يجتهد في أداء الأمانة، وأن يَحذَرَ الخيانة.
 عِظَم مسؤولية كلِّ مَن ولي رعية عامّة أو خاصّة، كبيرة أو صغيرة.</t>
   </si>
   <si>
     <t>Ин таҳдид на танҳо барои касоне аст, ки дар баландтарин маносиб нишастаанд, балки шомили тамоми касоне аст, ки ҳатто кӯчактарин масъулият бар онҳо вогузор шудааст.
 Ҳар кӣ масъулияте аз умури мусалмонон бар ӯ вогузор шудааст бояд ба насиҳати  онҳо бипардозад, дар адои амонат талош кунад ва аз хиёнат барҳазар бошад.
@@ -3520,50 +4795,89 @@
   </si>
   <si>
     <t>جاء رجلٌ إلى النبي صلى الله عليه وسلم فقال: إني هَلَكَتْ راحلتي، فاحملني على دابةٍ، وأعطني مركوبًا يوصلني، فاعتذر له النبي صلى الله عليه وسلم أنه ليس عنده شيء يحمله عليه، فقال رجلٌ وكان حاضرًا: يا رسول الله، أنا أَدُلُّه على مَن يَحمله، فأخبرَ رسولُ الله صلى الله عليه وسلم أنه شريكٌ للمتصدِّق في الأجر، لأنه دلَّ المحتاجَ عليه.</t>
   </si>
   <si>
     <t>Марде назди Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) омад ва гуфт: маркаби ман ҳалок шудааст, ба ман маркабе бидеҳ то маро бибарад. Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз ӯ узр хост ва гуфт маркабе надорад ба ӯ бидиҳад. Марде онҷо ҳозир буд, гуфт: эй Расули Аллоҳ! Ман ӯро ба назди касе роҳнамоӣ мекунам, ки ӯро маркаб медиҳад. Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд, ки ӯ низ дар аҷри садақадиҳанда шарик аст, зеро ниёзмандеро ба назди ӯ роҳнамоӣ кардааст.</t>
   </si>
   <si>
     <t>الحث على الدلالة على الخير.
 الحضُّ على فعل الخير من أسباب تَكَافُل المجتمع المسلم وتكامله.
 سَعَة فضل الله تعالى.
 الحديث قاعدة عامة فيدخل فيه كلُّ أعمال الخير.
 الإنسان إذا لم يتمكَّن مِن تحقيق رغبة السائل، فإنه يَدُلُّه على غيره.</t>
   </si>
   <si>
     <t>Ташвиқ барои далолат кардан ба хайр.
 Ташвиқ ва тарғиб ба амали хайр яке аз сабабҳои ҳамбастагӣ ва такомули ҷомеаи мусалмон аст.
 Вусъати фазл ва лутфи Худованд.
 Ин ҳадис як қоидаи умумӣ аст, ки фарогири тамоми аъмоли хайр аст..
 Агар шахсе тавони бароварда сохтани ниёзи ниёзмандеро надорад пас ӯро ба каси дигар роҳнамоӣ кунад, (ки тавони баровардани ниёзи ӯро дорад)</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5354</t>
   </si>
   <si>
+    <t>سألت النبي صلى الله عليه وسلم: أي الذنب أعظم عند الله؟ قال: أن تجعل لله ندا وهو خلقك</t>
+  </si>
+  <si>
+    <t>Аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсидам: Кадом гуноҳ дар назди Аллоҳ бузургтар аст? Гуфт: "Ин ки барои Аллоҳ ҳамтое қарор диҳӣ, дар ҳоле ки Ӯ туро офаридааст</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بنِ مَسْعُودٍ رضي الله عنه قال: سَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَيُّ الذَّنْبِ أَعْظَمُ عِنْدَ اللهِ؟ قَالَ: «أَنْ تَجْعَلَ لِلهِ نِدًّا وَهُوَ خَلَقَكَ» قُلْتُ: إِنَّ ذَلِكَ لَعَظِيمٌ، قُلْتُ: ثُمَّ أَيُّ؟ قَالَ: «وَأَنْ تَقْتُلَ وَلَدَكَ؛ تَخَافُ أَنْ يَطْعَمَ مَعَكَ» قُلْتُ: ثُمَّ أَيُّ؟ قَالَ: «أَنْ تُزَانِيَ حَلِيلَةَ جَارِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсидам: Кадом гуноҳ дар назди Аллоҳ бузургтар аст? Гуфт: "Ин ки барои Аллоҳ ҳамтое қарор диҳӣ, дар ҳоле ки Ӯ туро офаридааст". Гуфтам ин (қатъан) гуноҳи бузург аст, баъд аз он кадом гуноҳ? Гуфт: "Ва ин ки писаратро бикушӣ, аз тарси он ки бо ту хӯрок бихӯрад." Гуфтам: Сипас чӣ? Гуфт: "Ин ки бо зани ҳамсояат зино бикунӣ."</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن أَعْظَمِ الذنوب فقال: 
+أعظمُها الشركُ الأكبر، وهو أن تجعل لله مَثِيْلًا أو نظيرًا في ألوهيته أو ربوبيته أو أسمائه وصفاته، وهذا الذنب لا يغفره الله تعالى إلا بالتوبة، وإن مات صاحبه عليه فهو مُخَلَّدٌ في النار. 
+ثم قَتْلُ المرءِ ولدَه خشيةَ أن يأكل معه، وقتلُ النفس حرام، لكن يعظم إثمه إذا كان المقتول ذا رَحِمٍ من القاتل، ويعظم إثمه أيضًا حين يكون مقصودُ القاتل الخشيةَ من أنْ يشاركه المقتول في رزق الله. 
+ثم أنْ يُزانيَ الرجل بزوجة جاره بأنْ يُحاول التَّغْرِيرَ بزوجة جاره حتى يَزنيَ بها وتنقاد له، 
+والزنا حرام ولكن يعظم إثمه إذا كانت المزنيُّ بها زوجةَ الجار الذي أوصى الشرع بالإحسان إليه وبره وحسن صحبته.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз бузургтарин гуноҳон пурсида шуд. Чунин фармуданд: Бузургтарини онҳо ширки бузург аст, ки он барои Аллоҳ дар улуҳият ё рубубият ё номҳо ва сифатҳояш, ба Ӯ монанд ё назир ё шарик қарор диҳӣ. Ва ин гуноҳе аст, ки Аллоҳ Таъоло онро намебахшад, магар ин ки соҳибаш тавба кунад ва агар соҳибаш бар он гуноҳ бимирад ҷовидона дар оташи дӯзах мемонад. Баъд аз он ин аст, ки шахс аз тарси он ки фарзандаш бо ӯ таом бихӯрад (аз тарси фақру камбағалӣ) ӯро бикушад. Ҳол он ки қатли нафс ҳаром аст, аммо гуноҳаш вақте бузургтар аст, ки мақтул бо қотил хешовандӣ дошта бошад. Инчунин гуноҳаш вақте бештар мешавад, ки мақсади қотил, тарс аз ин бошад, ки мақтул дар ризқу рӯзии Аллоҳ бо ӯ шарик шавад. Сипас ин ки мард бо ҳамсари ҳамсояаш зино кунад, ба ин шакл, ки ҳамсари ҳамсояашро фиреб кунад, то бо ӯ зино кунад ва зан ба ӯ итоат кунад. Зино ҳаром аст, вале гуноҳи он бузургтар мешавад вақте ки мард бо ҳамсари ҳамсояаш зино кунад, дар ҳоле ки шариат ба некӯкорӣ ва эҳсон дар ҳаққи ҳамсоя тавсия кардааст.</t>
+  </si>
+  <si>
+    <t>تفاوت الذنوب في العِظَم، كما أن الأعمال الصالحة تَتَفاوت في الفضل.
+أعظم الذنوب: الشرك بالله تعالى، ثم قتل الولد خشية أن يطعم معك، ثم أن تُزاني زوجة جارك.
+الرزق بيد الله وقد تَكَفَّلَ سبحانه بأرزاق المخلوقين.
+عِظَم حق الجار، وأنَّ أذيتَه أَعظم إثمًا من أذية غيرِه.
+الخالق هو المستحق للعبادة وحده لا شريك له.</t>
+  </si>
+  <si>
+    <t>Гуноҳҳо аз ҷиҳати бузургӣ гуногунанд, ҳамон гуна ки амалҳои нек аз рӯи савоб гуногунанд.
+Бузургтарини гуноҳон: Ширк овардан ба Аллоҳ Таъоло аст, сипас куштани фарзанд аз тарси бо ту таом хӯрданаш, сипас зино кардан бо ҳамсари ҳамсоя.
+Ризқу рӯзӣ дар дасти Аллоҳ аст. Аллоҳ Таъоло ризқу рӯзии махлуқотро ба уҳда гирифтааст.
+Бузургии ҳаққи ҳамсоя ва гуноҳи озор додан ба ӯ бузургтар аз гуноҳи озор додан ба дигарон аст.
+Танҳо Офаридгор сазовори парастиш аст ва шарике надорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5359</t>
+  </si>
+  <si>
     <t>لا تسبوا الأموات، فإنهم قد أفضوا إلى ما قدموا</t>
   </si>
   <si>
     <t>Мурдагонро носазо нагӯед, зеро онҳо ба сазои аъмолашон расидаанд</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها قالت: قال النبي صلى الله عليه وسلم: «لَا تَسُبُّوا الْأَمْوَاتَ، فَإِنَّهُمْ قَدْ أَفْضَوْا إِلَى مَا قَدَّمُوا».</t>
   </si>
   <si>
     <t>Аз Оиша (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: " Мурдагонро носазо нагӯед, зеро онҳо ба сазои аъмолашон расидаанд".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حُرْمةَ سبِّ الأموات والوقوع في أعراضهم، وأنَّ هذا من مَسَاوِئ الأخلاق، فإنهم وَصَلُوا إلى ما قدَّموه من أعمال صالحة أو طالحة، وكما أنّ هذا السبَّ لا يبلغهم فإنّه إنما يؤذي الأحياء.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ҳукми дашном ва носазо гуфтан ба мурдагон ва таън бар обрӯйи ононро баён фармуда ин амалро берун аз ахлоқи мусалмон донистаанд, зеро онон ба натиҷаи аъмоли худ - чи хуб буд ва ё бад - расидаанд ва бадгӯӣ ба онон намерасад балки он танҳо як озор ба зиндагон аст.</t>
   </si>
   <si>
     <t>الحديث دليل على تحريم سب الأموات.
 ترك سب الأموات فيه مراعاة لمصلحة الأحياء، والحفاظ على سلامة المجتمع من التشاحن والتباغض.
 الحكمة من النهي عن سبهم أنهم وصلوا إلى ما قدموا فلا ينفع سبهم، وفيه إيذاء لأقاربه الأحياء.
 أنه لا ينبغي للإنسان أن يقول ما لا مصلحة فيه.</t>
   </si>
   <si>
     <t>Ин ҳадис далел бар ҳаром будани дашном ва носазо гуфтан ба мурдагон аст.
@@ -3703,56 +5017,50 @@
   <si>
     <t>من ضار ضار الله به، ومن شاق شق الله عليه</t>
   </si>
   <si>
     <t>Ҳар кӣ ба касе зиён бирасонад, Аллоҳ бар ӯ зиён мерасонад ва ҳар кӣ сахтгир бошад, Аллоҳ бар ӯ сахтгир аст</t>
   </si>
   <si>
     <t>عن أبي صِرْمة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «مَنْ ضَارَّ ضَارَّ اللهُ بِهِ، وَمَنْ شَاقَّ شَقَّ اللهُ عَلَيْهِ».</t>
   </si>
   <si>
     <t>Аз Абусирма (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳар кӣ ба касе зиён бирасонад, Аллоҳ бар ӯ зиён мерасонад ва ҳар кӣ сахтгир бошад, Аллоҳ бар ӯ сахтгир аст".</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن إدخالِ المَضَرَّة على المسلم، أو إلحاق المَشَقَّة به في أي أمر من أموره؛ في نفسه أو ماله أو أهله، وأنَّ من فعل ذلك فإن الله يُجازيه ويعاقبُه من جِنْسِ عملِه.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ҳушдор додааст, ки касе бар мусалмоне зиён мерасонад ва ё болои ӯ машаққат меорад, чи бар ҷонаш бошад ё дар молаш ва ё бар хонаводааш, Аллоҳ ӯро аз ҷинси амале ки кардааст подош ва ҷазо медиҳад.</t>
   </si>
   <si>
     <t>تحريم الإضرار بالمسلم وإلحاق المشقة به.
 انتقام الله لعباده.</t>
   </si>
   <si>
     <t>Зиён расонидан ва машақат овардан болои як мусалмон ҳаром аст.
 Худованд барои бандагонаш интиқомгиранда аст.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه أبو داود والترمذي وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5375</t>
   </si>
   <si>
     <t>أقرب ما يكون العبد من ربه وهو ساجد، فأكثروا الدعاء</t>
   </si>
   <si>
     <t>Лаҳзаи наздиктарини банда ба Парвардигораш дар ҳоли саҷда будан аст, пас дар ин лаҳза бисёр дуо кунед</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَقْرَبُ مَا يَكُونُ الْعَبْدُ مِنْ رَبِّهِ وَهُوَ سَاجِدٌ، فَأَكْثِرُوا الدُّعَاءَ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Лаҳзаи наздиктарини банда ба Парвардигораш дар ҳоли саҷда будан аст, пас дар ин лаҳза бисёр дуо кунед".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ أقربَ ما يكون العبد من ربه وهو ساجد؛ وذلك أنّ المصليَ يَضعُ أعلى وأشرف ما في جسده على الأرض خضوعًا وتَذَلُّلًا وتواضعًا لله عز وجل وهو ساجد.
 وقد أمر صلى الله عليه وسلم بالإكثار من الدعاء في السجود، فيجتمع في ذلك التَذَلُّلُ لله بالقول والفعل.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён намуданд, ки наздиктарин ҳолати банда ба Парвардигор дар ҳолати саҷда будан аст, зеро дар ин ҳолат намозгузор гиромитарин узви бадани худро аз рӯи фурӯтанӣ ва хоксорӣ ва тавозуъ дар баробари Аллоҳи Мутаъол, бар замин мегузорад.
 Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дастур додаанд, ки банда то метавонад дар ҳоли саҷда бештар дуо кунад, ки он фурӯтанӣ назди Худованд дар қавл ва дар амалро ба ҳам меорад.</t>
   </si>
   <si>
@@ -4322,50 +5630,84 @@
     <t>عن سعد بن أبي وقاص رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «إِنَّ اللهَ يُحِبُّ الْعَبْدَ التَّقِيَّ الْغَنِيَّ الْخَفِيَّ».</t>
   </si>
   <si>
     <t>Аз Саъд ибни Абиваққос (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Расули Аллоҳ (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мефармуд: "Парвардигор бандаи парҳезгор, сарватманд ва ниҳон (касе, ки амалҳояш барои дар пеши чашми мардум нест)-ро дӯст медорад"</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ الله عزَّ وجلَّ يُحِبُّ بعضَ عباده، 
 ومنهم التقي: المُمْتَثِل لأوامر الله، المجتنب لنواهِيهِ.
 ويُحِبُّ الغنيَّ: الذي استغنى عن الناسِ بالله عز وجل لا يَلْتَفِتُ إلى غيره.
 ويُحبُّ الخفيَّ: المُتَواضِع، المُتَعَبِّد لربِّه، المُشتغل بما ينفعه، الذي لا يَهْتَمُّ أنْ يَعْرِفَه أحدٌ أو يَتَحَدَّث عنه بمدحٍ وثَنَاءٍ.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар бод) баён фармуданд, ки Худованд баъзе аз бандагонашро дӯст медорад, аз ҷумла:
 Парҳезгор: яъне ӯ касе аст, ки аз дастуроти Худованд фармон мебарад ва аз навоҳӣ дурӣ меҷӯяд.
 Сарватмандро дӯст медорад: сарватманд яъне касе, ки худро танҳо ниёзманди Худованд медонад ва ба касе ғайр аз Аллоҳ таваҷҷуҳ намекунад.
 Шахси ниҳонкорро дӯст медорад: шахси хоксор ва мутавозеъ, ки Парвардигорашро мепарастад ва танҳо ба ончи барояш судманд аст машғул мешавад ва барои ӯ муҳим нест касе ӯро бишносад ё мадҳу ситоиш кунад ва дар мавридаш суханони нек бигӯяд.</t>
   </si>
   <si>
     <t>بيان بعض الصفات المُقْتَضِيَة لمحبةِ الله لعباده، وهي التقوى والتواضع والرضى بما قَسَمَ الله.</t>
   </si>
   <si>
     <t>Тавзеҳ додани баъзе аз сифатҳое, ки барои ба даст овардани муҳаббати Аллоҳ ба бандагонаш лозим аст, яъне парҳезгорӣ, фурӯтанӣ ва розигӣ ва қаноатмандӣ аз он чи Худо тақсим кардааст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5545</t>
+  </si>
+  <si>
+    <t>إنكم سترون ربكم كما ترون هذا القمر، لا تضامون في رؤيته</t>
+  </si>
+  <si>
+    <t>Ҳамоно шумо Парвардигоратонро хоҳед дид, чӣ гунае, ки ин моҳро мебинед ва барои дидани Ӯ дучори сахтӣ ва машаққат намешавед</t>
+  </si>
+  <si>
+    <t>عن جَرِيْر بنِ عبدِ الله رضي الله عنه قال: كُنَّا عِنْدَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَنَظَرَ إِلَى الْقَمَرِ لَيْلَةً -يَعْنِي الْبَدْرَ- فَقَالَ: «إِنَّكُمْ سَتَرَوْنَ رَبَّكُمْ كَمَا تَرَوْنَ هَذَا الْقَمَرَ، لَا تُضَامُونَ فِي رُؤْيَتِهِ، فَإِنِ اسْتَطَعْتُمْ أَنْ لَا تُغْلَبُوا عَلَى صَلَاةٍ قَبْلَ طُلُوعِ الشَّمْسِ وَقَبْلَ غُرُوبِهَا فَافْعَلُوا» ثُمَّ قَرَأَ: «{وَسَبِّحْ بِحَمْدِ رَبِّكَ قَبْلَ طُلُوعِ الشَّمْسِ وَقَبْلَ الْغُرُوبِ}»</t>
+  </si>
+  <si>
+    <t>Аз Ҷарир ибни Абдуллоҳ (разияллоҳу анҳу) ривоят аст, ки гуфт: Мо назди Паёмбар (саллаллоҳу алайҳи ва саллам) будем, он Ҳазрат ба сӯйи моҳ (и пурра) нигарист ва гуфт: "Ҳамоно шумо Парвардигоратонро хоҳед дид, чӣ гунае, ки ин моҳро мебинед ва барои дидани Ӯ дучори сахтӣ ва машаққат намешавед. Пас агар тавонистед намози пеш аз тулуи офтоб ва намози қабл аз ғуруби офтобро бо комилтарин шакл бигузоред". Сипас ин оятро хонданд: "Ва Парвардигоратро пеш аз баромадани офтоб ва пеш аз ғуруби офтоб ба ҳамду ситоиш тасбеҳ бигӯ."</t>
+  </si>
+  <si>
+    <t>كان الصحابةُ مع النبيِّ صلى الله عليه وسلم ذات ليلةٍ فنَظَرَ إلى القمر -ليلة الرابع عشر-، فقال: 
+إنَّ المؤمنين سيرون ربَّهم حقيقةً بالعين دون اشتباه، وأنهم لا يتزاحمون ولا يصيبهم تعب ولا مشقة عند رؤيته تعالى. 
+ثم قال رسول الله صلى الله عليه وسلم: 
+فإن استطعتم قطعَ الأسبابِ التي تَصرفُكم عن صلاةِ الفجر وصلاةِ العصر فافعلوا، وأتوا بهما كاملتين في وقتهما في جماعة، فإن ذلك من أسباب النظر إلى وجه الله عز وجل، 
+ثم قرأ صلى الله عليه وسلم الآية: 
+{وَسَبِّحْ بِحَمْدِ رَبِّكَ قَبْلَ طُلُوعِ الشَّمْسِ وَقَبْلَ الْغُرُوبِ}.</t>
+  </si>
+  <si>
+    <t>Саҳобагон шабе бо Паёмбар (саллаллоҳу алайҳи ва саллам) буданд ва он Ҳазрат ба моҳ – шаби чаҳордаҳум – нигарист ва фармуд: Дар ҳақиқат муъминон Парвардигори худро ҳақиқатан, ба чашми сар бидуни он ки дучори хато шаванд, мебинанд. Ва онон ҳангоми дидани Аллоҳ Таъоло издиҳом намекунанд ва дучори машаққат намешаванд. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: Пас агар тавонистед сабабҳоеро, ки шуморо аз намози бомдод ва намози аср боз медорад, аз байн бибаред, чунин кунед ва он ду намозро ба таври комил дар вақташон бо ҷамоат анҷом диҳед, зеро ин аз сабабҳои ба рӯйи Аллоҳ назар кардан аст. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) ин оятро хонданд: (Ва Парвардигоратро пеш аз баромадани офтоб ва пеш аз ғуруби офтоб ба ҳамду ситоиш тасбеҳ бигӯ.)</t>
+  </si>
+  <si>
+    <t>البشرى لأهل الإيمان برؤية الله تعالى في الجنة.
+مِن أساليب الدعوة: التوكيدُ والترغيبُ وضَرْبُ الأمثال.</t>
+  </si>
+  <si>
+    <t>Башорат ба аҳли имон, ки Аллоҳ Таъолоро дар биҳишт хоҳанд дид.
+Аз равишҳои даъват: таъкид, ташвиқ ва мисол овардан аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5657</t>
   </si>
   <si>
     <t>أن النبي صلى الله عليه وسلم كان لا يرد الطيب</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хушбӯиро рад намекард</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ لَا يَرُدُّ الطِّيبَ.</t>
   </si>
   <si>
     <t>Аз Анас ибни Молик, (Худованд аз ӯ рози бод): ривоят аст, ки: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хушбӯиро рад намекард.</t>
   </si>
   <si>
     <t>كان مِن هَديِ النبيِّ صلى الله عليه وسلم أنه لا يَرُدُّ الطِّيْبَ ويَقْبَلَه؛ لأنه خفيفُ المَحمل وطَيِّبُ الرَّائحة.</t>
   </si>
   <si>
     <t>Яке аз роҳнамудҳои Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ин буд, ки хушбӯиро рад намекард ва онро мепазируфт, зеро бо худ гирифтани он осон ва бӯяш форам аст.</t>
   </si>
   <si>
     <t>استحباب قبول عَطِيَّةِ الطِّيْبِ؛ لأنه لا مُؤْنَة لحملِه ولا مِنَّةَ في قبوله.
 كمال وحسن خلق النبي صلى الله عليه وسلم في عدم رد الطيب، وقبول هدية من يهدي إليه.
  الترغيب في استعمال الطيب.</t>
   </si>
   <si>
@@ -5878,50 +7220,134 @@
   <si>
     <t>Аз Абумарсади Ғанавӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Бар қабрҳо нанишинед ва ба сӯи онҳо намоз нагузоред".</t>
   </si>
   <si>
     <t>نَهى النبيُّ صلى الله عليه وسلم عن الجُلوسِ على القبور.
 كما نهى عن الصلاةِ إلى القبور، بأن يكون القبر في جهة قِبْلة المُصلي؛ لأن ذلك من وسائل الشرك.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз нишастан бар қабрҳо наҳй фармуданд.
 Ҳамчунин аз намоз хондан ба сӯи қабрҳо наҳй фармуданд, яъне қабр дар тарафи қиблаи намозгоҳ бошад, зеро он яке аз василаҳои ширк аст.</t>
   </si>
   <si>
     <t>النهي عن الصلاة في المقابر أو بينها أو إليها إلا صلاة الجنازة كما ثبت بالسنة.
 النهي عن الصلاة إلى القبور سَدًّا لذريعة الشرك.
 نهى الإسلام عن الغُلوِّ في القبور وعن امْتِهانها، فلا إفْرَاط ولا تَفْريط.
 حُرمة المُسلم باقية بعد موته، لقوله صلى الله عليه وسلم: (كَسْرُ عَظْمِ المَيّت كَكَسْرِه حيًّا).</t>
   </si>
   <si>
     <t>Намоз хондан дар қабристон ё миёни қабрҳо ва ё ба сӯи қабрҳо наҳй шудааст, магар намози ҷаноза, ки бо суннат собит аст.
 Манъи намоз ба сӯи қабрҳо, бинобар ҷилавгирӣ аз расидан ба ширк аст.
 Ислом зиёдаравӣ дар мавриди қабрҳо ва беэҳтиромӣ нисбати онро манъ кардааст, пас на ифрот (зиёдаравӣ) шавад ва на тафрит (бепарвоӣ).
 Ҳурмати мусалмон ҳамоно пас аз маргаш низ боқист, чунончи Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) мефармояд: (Шикастани устухони мурда монанди шикастани он дар ҳоли зинда буданаш аст).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/10647</t>
+  </si>
+  <si>
+    <t>أولئك قوم إذا مات فيهم العبد الصالح، أو الرجل الصالح، بنوا على قبره مسجدا</t>
+  </si>
+  <si>
+    <t>Онҳо мардуме ҳастанд, ки чун бандаи солеҳе ё марди солеҳе аз миёни онҳо бимирад, бар рӯйи қабри ӯ масҷид месозанд</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المؤمنين رضي الله عنها: أَنَّ أُمَّ سَلَمَةَ ذَكَرَتْ لِرَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَنِيسَةً رَأَتْهَا بِأَرْضِ الْحَبَشَةِ، يُقَالُ لَهَا مَارِيَةُ، فَذَكَرَتْ لَهُ مَا رَأَتْ فِيهَا مِنَ الصُّوَرِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أُولَئِكَ قَوْمٌ إِذَا مَاتَ فِيهِمُ الْعَبْدُ الصَّالِحُ، أَوِ الرَّجُلُ الصَّالِحُ، بَنَوْا عَلَى قَبْرِهِ مَسْجِدًا، وَصَوَّرُوا فِيهِ تِلْكَ الصُّوَرَ، أُولَئِكَ شِرَارُ الْخَلْقِ عِنْدَ اللهِ».</t>
+  </si>
+  <si>
+    <t>Аз Оиша модари муъминон (разияллоҳу анҳо) ривоят аст: Умми Салама барои Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ёдовар шуд, ки дар сарзамини Ҳабаша калисое ба номи Морияро дидааст. Ва барои Паёмбар (саллаллоҳу алайҳи ва саллам) тасвирҳое, ки дар он дида буд, ёдовар шуд. Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд:"Онҳо мардуме ҳастанд, ки чун бандаи солеҳе ё марди солеҳе аз миёни онҳо бимирад, бар рӯйи қабри ӯ масҷид месозанд ва дар он суратҳо мекашанд, Онон бадтарин махлуқот дар назди Аллоҳ ҳастанд."</t>
+  </si>
+  <si>
+    <t>ذَكَرَتْ أُمُّ المؤمنين أُمُّ سَلَمَة رضي الله عنها للنبيِّ صلى الله عليه وسلم أنها لمَّا كانت بأرض الحَبَشة رأتْ كَنِيسة -يُقال لها مَارِيَة- فيها صورٌ وزَخارِفُ وتصاويرُ؛ تَعَجُّبًّا من ذلك! 
+فبَيَّنَ النبيُّ صلى الله عليه وسلم أسباب وضع هذه الصور؛ 
+فقال: إن هؤلاء الذين تذكرين كانوا إذا مات فيهم الرجلُ الصالحُ بَنَوا على قبره مَسجدًا يُصَلُّون فيه، وصَوَّرُوا تلك الصور، 
+وبَيَّنَ أنَّ فاعلَ ذلك شَرُّ الخلقِ عند الله تعالى؛ لأنَّ فِعلَه يؤدِّي إلى الشرك بالله تعالى.</t>
+  </si>
+  <si>
+    <t>Модари муъминон Умми Салама (разияллоҳу анҳо) барои Паёмбар (саллаллоҳу алайҳи ва саллам) ёдовар шуд, ки чун дар сарзамини Ҳабаша буд, калисоеро дид, ки Мория ном дошт ва дар он тасвирҳо ва нақшу нигорҳо ва ҳайкалҳое буд ва инро аз рӯйи шигифтӣ ва таъаҷҷуб бозгӯ кард! Паёмбар (саллаллоҳу алайҳи ва саллам) сабабҳои гузоштани ин суратҳоро баён карданд. Ва фармуданд: Онҳое, ки дар бораашон гуфтӣ, чунин буданд, ки агар шахси солеҳе дар миёнашон вафот мекард бар қабри ӯ масҷид (ибодатгоҳе) месохтанд ва дар он намоз мехонданд ва он суратҳоро тасвир мекарданд. Ва баён намуданд, ки анҷом диҳандаи чунин кор, бадтарин махлуқ назди Аллоҳ Таъоло аст. Чунки амали ӯ ба ширк ба Аллоҳ Таъоло бурда мерасонад.</t>
+  </si>
+  <si>
+    <t>تحريم بناء المساجد على القُبور، أو الصلاة عندها، أو دَفن الموتى في المساجد؛ سَدَّا لذَريعة الشِّرك.
+بناء المساجد على القُبور، ونَصب الصُّور فيها، هو عمل اليَّهود والنَّصارى، وأنَّ من فعل هذا، فقد شَابَهَهم.
+تحريم اتخاذ الصُّور لذَوَات الأرواح.
+مَن بَنى مسجدًا على قَبر وصَوَّر فيه التصاوير، فهو مِن شَرِّ خَلْقِ الله تعالى.
+حِماية الشَّريعة لجَنَاب التوحيد حماية كاملة، بسد جميع الوسائل التي قد تُؤدي إلى الشِّرك.
+ النهي عن الغلو في الصالحين؛ لأنه سببٌ للوقوع في الشرك.</t>
+  </si>
+  <si>
+    <t>Бино кардани масҷидҳо бар болои қабрҳо ё намоз хондан дар назди онҳо, ё дафни мурдагон дар масҷидҳо, аз бими воқеъ шудан дар ширк ҳаром аст.
+Дар болои қабрҳо масҷидҳо сохтан ва дар он суратҳо гузоштан кори яҳудиён ва насрониён аст ва ҳар ки ин корро кунад, худро ба онҳо монанд сохтааст.
+Тасвири мавҷудоти зинда ҳаром аст.
+Ҳар ки бар болои қабр масҷиде бино кунад ва дар он суратҳо гузорад, ӯ аз бадтарин махлуқоти Аллоҳ Таъоло аст.
+Қонуни шариат роҳи ба сӯи тавҳидро комилан ҳифз кардааст, бо бастани ҳама василаҳое, ки метавонад ба ширк оварда расонад.
+Наҳй аз зиёдаравӣ дар ҳаққи солеҳон, зеро он сабаби воқеъ шудан дар ширк аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/10887</t>
+  </si>
+  <si>
+    <t>أمرت أن أسجد على سبعة أعظم</t>
+  </si>
+  <si>
+    <t>Ба ман амр шудааст, ки бар ҳафт устухон саҷда кунам</t>
+  </si>
+  <si>
+    <t>عن ابنِ عَبَّاسٍ رضي الله عنهما عن النبيِّ صلى الله عليه وسلم قال: «أُمِرْتُ أَنْ أَسْجُدَ عَلَى سَبْعَةِ أَعْظُمٍ: عَلَى الْجَبْهَةِ وَأَشَارَ بِيَدِهِ عَلَى أَنْفِهِ، وَالْيَدَيْنِ، وَالرُّكْبَتَيْنِ، وَأَطْرَافِ الْقَدَمَيْنِ، وَلَا نَكْفِتَ الثِّيَابَ وَالشَّعَرَ».</t>
+  </si>
+  <si>
+    <t>Аз ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ба ман амр шудааст, ки бар ҳафт устухон саҷда кунам: бар пешонӣ ва бо дасташ ба бинӣ, дастҳо, зонуҳо ва нӯги пойҳояшон ишора карданд ва ин ки либос ва мӯйҳоро (дар дохили намоз) ҷамъ накунем."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بأنَّ اللهَ أَمَرَه عند الصلاة أنْ يَسجُدَ على سبعةٍ من أعضاء الجسم؛ وهي: 
+أولاً: الجبهة: وهي: صفحة الوجه فوق الأنف والعينين، 
+وأشار صلى الله عليه وسلم بيده إلى أنفِه، مُبَيِّنًا أن الجَبْهةَ والأنف عضو واحد من السبعة، وتأكيدًا على أنَّ الساجِد يُلامِسُ بأنفِه الأرضَ. 
+العضو الثاني والثالث: اليدان. 
+الرابع والخامس: الرُّكْبتان. 
+السادس والسابع: أصابع القدمين. 
+وأَمَرَنا أنْ لا نَربِطَ شعورنًا، أو نَجمعَ ثيابَنا بعضَها على بعض عند السجود على الأرض صيانةً لها؛ بل نُرسِلُها حتى تقع على الأرض، فتسجد مع الأعضاء.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, Аллоҳ ӯро амр кардааст, ки бар ҳафт узви аз аъзои ҷисм саҷда кунад. Ва он:
+Якум: Пешонӣ, он қисми болои бинӣ ва чашмон аст. Ва Паёмбар (саллаллоҳу алайҳи ва саллам) бо дасташ ба сӯи бинӣ ишора карданд, ки пешонӣ ва бинӣ як узви ҳафтгонаи саҷда ҳастанд, бо таъкид бар ин ки бинии саҷдакунанда ба замин бирасад.
+Узви дуввум ва севум, ин ду даст ҳастанд.
+Чаҳорум ва панҷум ду зону мебошанд.
+Шашум ва ҳафтум: Ангуштони ҳарду пой.
+Ва амр карданд, ки мӯйҳоямонро дар намоз набандем, ё дар ҳангоми саҷда либосамонро барои муҳофизат аз он ҷамъ накунем, балки онро раҳо созем то бар замин биафтад ва ҳамроҳ бо узвҳо ба саҷда биравад.</t>
+  </si>
+  <si>
+    <t>وجوب السُّجود في الصلاة على الأعَضاء السَّبعة.
+كراهية جَمْعِ وضَمِّ الثَّوب والشَّعَر في الصلاة.
+يجب على المصلي أن يطمئن في صلاته، وذلك بأنْ يضع أعضاء السجود السبعة على الأرض، ويستقر عليها حتى يأتي بالذكر المشروع.
+النهيُ عن كَفِّ الشَّعَرِ خاصٌّ بالرجال دون النساء؛ لأن المرأة في الصلاة مأمورة بالتستر.</t>
+  </si>
+  <si>
+    <t>Дар намоз бар ҳафт аъзо саҷда кардан воҷиб аст.
+Ҷамъ кардани либос ва бастани мӯй дар намоз макруҳ аст.
+Намозгузор дар намозаш бояд ором бошад, ҳафт узви саҷдаро бар замин гузошта, бар онҳо ором гирад, то зикри машруъро адо кунад.
+Манъи ҷамъ кардани мӯй хос барои мардон аст, на занон. Зеро зан дар намоз амр ба пӯшонидани худ шудааст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/10925</t>
   </si>
   <si>
     <t>كان النبي صلى الله عليه وسلم يقول بين السجدتين: اللهم اغفر لي، وارحمني، وعافني، واهدني، وارزقني</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) миёни ду саҷда мегуфт: "Худоё бар ман мағфират кун ва бар ман раҳм кун ва бар ман офият бибахш ва манро ҳидоят кун ва бар ман ризқу рӯзи ато фармо</t>
   </si>
   <si>
     <t>عن ابن عباس رضي الله عنهما: كان النبي صلى الله عليه وسلم يقول بين السجدتين: «اللَّهمَّ اغْفِرْ لي، وارْحَمْنِي، وعافِني، واهْدِني، وارزقْنِي».</t>
   </si>
   <si>
     <t>Аз ибни Аббос (Худованд аз он ду розӣ бод) ривоят аст, ки: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) миёни ду саҷда мегуфт: "Худоё бар ман мағфират кун ва бар ман раҳм кун ва бар ман офият бибахш ва манро ҳидоят кун ва бар ман ризқу рӯзи ато фармо".</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يدعو بين السَّجدتَين في صلاتِه بهذه الدعوات الخمس التي يحتاج المسلم إليها حاجة عظيمة، واشتملت على خَيرَي الدنيا والآخرة، مِنْ طَلَبِ المغفرة وستر الذنوب والتجاوز عنها، وإسباغ الرحمة، والعافية من الشبهات والشهوات والأمراض والأسقام، وسؤال الله الهداية للحق والثبات عليه، والرزق من الإيمان والعلم والعمل الصالح، ومن المال الحلال الطيب.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар миёни ду саҷда ин панҷ дуо, ки мусалмон ба он бисёр ниёз дорад ва хайри дунё ва охиратро фаро мегирад,  мегуфтанд, ки иборатанд аз: талаби мағфират, пӯшонидани гуноҳон ва гузашт аз онҳо, талаби раҳмат, офият аз ҳавасу шубҳаҳо ва беморию дардҳо, талаби ҳидоят аз Худованд ва устуворӣ дар он, талаби илму имон ва амали нек ва моли ҳалол ва покиза.</t>
   </si>
   <si>
     <t>مشروعية هذا الدعاء في الجلسة التي بين السَّجدتين.
 فضل هذه الأدعية لِمَا اشتملتْ عليه من خيري الدنيا والآخرة.</t>
   </si>
   <si>
     <t>Машруъияти ин дуо дар байни ду саҷда.
@@ -7220,117 +8646,244 @@
   </si>
   <si>
     <t>Аз Анас (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: барои шумо ҳадисеро, ки аз  Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) шунидам мегӯям, ки ғайр аз ман касе онро ба шумо нахоҳад гуфт: аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) шунидам, ки мегуфт: "Аз нишонаҳои қиёмат он аст, ки илм аз байн меравад ва ҷаҳлу нодонӣ зиёд мегардад, зино ва шаробнӯшӣ бештар ривоҷ меёбад, мардон кам ва занон зиёд мешаванд, то инки барои панҷоҳ зан як сарпараст (мард) мерасад".</t>
   </si>
   <si>
     <t>بيّن النبي صلى الله عليه وسلم أن من علامات قرب قيام الساعة أن يرفع العلم بالشريعة وذلك بموت العلماء، 
 ونتيجة ذلك يكثر وينتشر الجهل، وينتشر الزنا والفاحشة، ويكثر شرب الخمر، ويقل عدد الرجال ويزيد عدد النساء؛ حتى إنه يكون لخمسين امرأة رجلٌ واحد يقوم بأمورهن ويتولى مصالحهن.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён фармудааст, ки аз нишонаҳои наздик шудани қиёмат аз байн рафтани илми шариъат аст, ки бо сабаби марги уламо ба миён меояд. (Зеро бо сабаби марги уламо илми шариат аз байн рафта ҷои онро ҷаҳлу нодонӣ фаро мегирад), ки дар натиҷаи он, ҷаҳлу нодонӣ бештар мегардад, зино ва фоҳишагӣ бештар ривоҷ ёфта шаробнӯшӣ ба авҷи худ мерасад. Шумори мардон кам ва аз занон зиёд мешавад, то онҷо, ки барои ҳар панҷоҳ зан як мард хоҳад буд, ки ба кор ва умури онҳо расидагӣ мекунад.</t>
   </si>
   <si>
     <t>بيان بعض علامات الساعة.
 علم وقت الساعة من الأمور الغيبية التي استأثر الله بها.
 الحث على تعلم العلم الشرعي قبل فقده.</t>
   </si>
   <si>
     <t>Баёни баъзе аз нишонаҳои қиёмат.
 Замони вуқӯъи қиёмат аз илмҳои ғайбӣ аст, ки Худованд онро ба худ ихтисос додааст.
 Улуми шариат қабл аз онки аз байн биравад, бояд ба таври ҳатмӣ фаро гирифта шавад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65021</t>
   </si>
   <si>
+    <t>لا تقوم الساعة حتى يمر الرجل بقبر الرجل فيقول: يا ليتني مكانه</t>
+  </si>
+  <si>
+    <t>Қиёмат қоим нахоҳад шуд, то ин ки марде аз канори қабри марди дигаре бигзарад ва бигӯяд: Эй кош, ман дар ҷои ӯ мебудам</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَقُومُ السَّاعَةُ حَتَّى يَمُرَّ الرَّجُلُ بِقَبْرِ الرَّجُلِ فَيَقُولُ: يَا لَيْتَنِي مَكَانَهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Қиёмат қоим нахоҳад шуд, то ин ки марде аз канори қабри марди дигаре бигзарад ва бигӯяд: Эй кош, ман дар ҷои ӯ мебудам."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الساعةَ لن تقوم حتى يَمُرَّ الرجلُ بالقبر فيتمنى أن يكون ميتًا مكانه، والسبب هو خوفُه على نفسِه من ذهاب دينه بِغَلَبَة الباطل وأهله، وظهور الفتن والمعاصي والمنكرات.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки қиёмат барпо намешавад, то он ки марде аз канори қабре бигзарад ва орзу кунад, ки эй кош ба ҷои ӯ мурда буд. Ва сабаби ин орзу ошкор шудани фитнаҳо, гуноҳон, мункарот  ва тарс аз он аст, ки бо ғалабаи ботил ва аҳли ботил динашро аз даст диҳад.</t>
+  </si>
+  <si>
+    <t>الإشارة بظهور المعاصي والفتن آخر الزمان.
+الحث على أخذ الحذر والاستعداد للموت بالإيمان والأعمال الصالحة، والبعد عن مواطن الفتن والبلاء.</t>
+  </si>
+  <si>
+    <t>Ишора ба зоҳир шудани гуноҳон ва фитнаҳо дар охири замон.
+Тарғиби эҳтиёт ва омодагӣ ба марг бо имон ва аъмоли нек ва дурӣ ҷустан аз маконҳои фитна ва бало.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65022</t>
+  </si>
+  <si>
     <t>لا تقوم الساعة حتى تقاتلوا اليهود، حتى يقول الحجر وراءه اليهودي: يا مسلم، هذا يهودي ورائي فاقتله</t>
   </si>
   <si>
     <t>Қиёмат барпо намешавад, то онки шумо бо яҳудиён меҷангед, ҳатто санге, ки яҳудӣ пушти он пинҳон шудааст мегӯяд: эй мусалмон! Ин яҳудӣ аст пушти ман пинҳон шудааст, ӯро бикуш</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَقُومُ السَّاعَةُ حَتَّى تُقَاتِلُوا اليَهُودَ، حَتَّى يَقُولَ الحَجَرُ وَرَاءَهُ اليَهُودِيُّ: يَا مُسْلِمُ، هَذَا يَهُودِيٌّ وَرَائِي فَاقْتُلْهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Қиёмат барпо намешавад, то онки шумо бо яҳудиён меҷангед, ҳатто санге, ки яҳудӣ пушти он пинҳон шудааст мегӯяд: эй мусалмон! Ин яҳудӣ аст пушти ман пинҳон шудааст, ӯро бикуш".</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أن الساعة لن تقوم حتى يتقاتل المسلمون واليهود، 
 حتى إذا هرب اليهوديُّ وراء الحجر ليستتر به عن المسلمين؛ أنطق اللهُ الحجَرَ ونادى المسلمَ: بأنَّ يهوديًّا وراءه حتَّى يأتي لِقتله.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додааст, ки қиёмат барпо намешавад, то замоне, ки мусалмонон бо яҳудиён биҷанганд. Ҳатто яҳудие, ки аз ҷанг гурехтааст ва мехоҳад пушти санг пинҳон шавад, санг бо хости Худованд ба сухан омада мусалмонро фарёд мезанад, ки яҳудӣ пушти он пинҳон шудааст, то биёяд ва ӯро бикушад.</t>
   </si>
   <si>
     <t>إخبار النبي صلى الله عليه وسلم ببعض الغيب والمستقبل، حسبما أطلعه الله تعالى، وهو سيقع لا محالة.
 محاربة المسلمين لليهود في آخر الزمان، وأن ذلك من علامات الساعة.
 بقاء دين الإسلام إلى يوم القيامة، وظهوره على الدين كله.
 نصر الله للمسلمين على عدوهم، ومن ذلك جعل الحجر ينطق في أخر الزمان.</t>
   </si>
   <si>
     <t>Хабар додани Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз баъзе аз умури ғайбӣ ва ё ончи дар оянда рух хоҳад дод, ҳамон гуна, ки Худованд ӯро хабар додааст, ва ба таври ҳатмӣ рух хоҳанд дод.
 Ҷанги мусалмонон бо яҳуд дар охири замон ва инки он аз нишонаҳои қиёмат аст.
 Боқӣ мондани дини ислом то рӯзи қиёмат ва пирӯзии он бар тамоми динҳо.
 Пирӯзии мусалмонон бар душманони худ, аз ҷумла ба сухан омадани санг дар охири замон аз нишонаҳои он аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65023</t>
+  </si>
+  <si>
+    <t>والذي نفسي بيده، ليوشكن أن ينزل فيكم ابن مريم حكما مقسطا، فيكسر الصليب، ويقتل الخنزير، ويضع الجزية، ويفيض المال حتى لا يقبله أحد</t>
+  </si>
+  <si>
+    <t>Савганд ба зоте, ки ҷони ман дар дасти Ӯст, писари Марям ба зудӣ дар миёни шумо ба унвони довари одил фуруд меояд ва салибро мешиканад ва хукро мекушад ва андозро мебардорад ва молу сарват фаровон мешавад, ки касе онро намепазирад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «وَالَّذِي نَفْسِي بِيَدِهِ، لَيُوشِكَنَّ أَنْ يَنْزِلَ فِيكُمْ ابْنُ مَرْيَمَ حَكَمًا مُقْسِطًا، فَيَكْسِرَ الصَّلِيبَ، وَيَقْتُلَ الخِنْزِيرَ، وَيَضَعَ الجِزْيَةَ، وَيَفِيضَ المَالُ حَتَّى لاَ يَقْبَلَهُ أَحَدٌ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Савганд ба зоте, ки ҷони ман дар дасти Ӯст, писари Марям ба зудӣ дар миёни шумо ба унвони довари одил фуруд меояд ва салибро мешиканад ва хукро мекушад ва андозро мебардорад ва молу сарват фаровон мешавад, ки касе онро намепазирад."</t>
+  </si>
+  <si>
+    <t>يُقْسِمُ النبيُّ صلى الله عليه وسلم على قُرْبِ نزول عيسى بن مريم عليه السلام لِيَحْكُمَ بين الناس بالعدل بالشريعة المحمدية، 
+وأنه سيكسر الصليب الذي تُعظِّمُه النصارى، 
+وأنَّ عيسى عليه السلام يَقْتُل الخنزير، 
+وأنه عليه السلام يضع الجزية ويحمل الناس كلهم على الدخول في الإسلام. 
+وأنَّ المالَ سيفيض فلا يقبله أحد؛ وذلك لكثرته، واستغناء كلِّ أَحدٍ بما في يديه، ونزول البركات وتوالي الخيرات.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба наздик шудани фуруд омадани Исо ибни Марям (алайҳис-салом) савганд ёд мекунад, ки ӯ бо омаданаш дар миёни мардум бо адл ва мувофиқи шариати Муҳаммадӣ доварӣ мекунад. Ва ин ки ӯ салиберо, ки насрониҳо таъзимаш мекунанд, мешиканад. Ва ин ки Исо (алайҳис-салом) хукро мекушад. Ва ин ки ӯ ҷизяро аз миён бармедорад, ва мардум ҳама бояд ҳангоми омадани ӯ мусалмон шаванд. Ва ин ки молу сарват он қадар зиёд мешавад, ки касе онро намепазирад, зеро сарват фаровон мешавад. Ин ба сабаби нузули баракат ва сарозер шудани пай дар пайи хайрот мешавад, ки дигар ҳар кас аз доштаи худ қаноат мекунад ва аз мол бениёз мешавад.</t>
+  </si>
+  <si>
+    <t>إثبات نزول عيسى عليه السلام آخر الزمان، وأنه من علامات الساعة.
+شريعة النبي صلى الله عليه وسلم لا ينسخها غيرها.
+نزول البركات في المال آخر الزمان، مع زُهد النّاس فيه.
+البشارة ببقاء الدين الإسلامي حيث يحكم به عيسى عليه السلام في آخر الزمان.</t>
+  </si>
+  <si>
+    <t>Исботи фуруд омадани Исо (алайҳис-салом) дар охири замон ва нузули ӯ аз нишонаҳои қиёмат аст.
+Шариати Паёмбар (саллаллоҳу алайҳи ва саллам)-ро дигар шариатҳо насх (аз байн намебаранд) намекунанд.
+Фуруд омадани баракатҳо дар мол дар охири замон бо бениёзии мардум аз он.
+Башорат ба боқӣ мондани дини Ислом ки Исо (алайҳис-салом) дар охирзмон ба он ҳукм хоҳад кард.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65025</t>
   </si>
   <si>
     <t>لا تقوم الساعة حتى تطلع الشمس من مغربها، فإذا طلعت فرآها الناس آمنوا أجمعون</t>
   </si>
   <si>
     <t>Қиёмат барпо намешавад то инки офтоб аз мағриб тулӯъ кунад, ва чун аз мағриб тулӯъ кунад мардум пас аз дидани он ҳама имон биёваранд</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ: أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَقُومُ السَّاعَةُ حَتَّى تَطْلُعَ الشَّمْسُ مِنْ مَغْرِبِهَا، فَإِذَا طَلَعَتْ فَرَآهَا النَّاسُ آمَنُوا أَجْمَعُونَ، فَذَلِكَ حِينَ: {لاَ يَنْفَعُ نَفْسًا إِيمَانُهَا لَمْ تَكُنْ آمَنَتْ مِنْ قَبْلُ، أَوْ كَسَبَتْ فِي إِيمَانِهَا خَيْرًا} [الأنعام: 158] وَلَتَقُومَنَّ السَّاعَةُ وَقَدْ نَشَرَ الرَّجُلاَنِ ثَوْبَهُمَا بَيْنَهُمَا فَلاَ يَتَبَايَعَانِهِ، وَلاَ يَطْوِيَانِهِ، وَلَتَقُومَنَّ السَّاعَةُ وَقَدِ انْصَرَفَ الرَّجُلُ بِلَبَنِ لِقْحَتِهِ فَلاَ يَطْعَمُهُ، وَلَتَقُومَنَّ السَّاعَةُ وَهُوَ يَلِيطُ حَوْضَهُ فَلاَ يَسْقِي فِيهِ، وَلَتَقُومَنَّ السَّاعَةُ وَقَدْ رَفَعَ أَحَدُكُمْ أُكْلَتَهُ إِلَى فِيهِ فَلاَ يَطْعَمُهَا».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: " Қиёмат барпо намешавад то инки офтоб аз мағриб тулӯъ кунад, ва чун аз мағриб тулӯъ кунад мардум пас аз дидани он ҳама имон биёваранд. (Рӯзе, ки баъзе нишонаҳои Аллоҳ ошкор шавад, имони касе, ки пеш аз он имон наёварда ё дар вақти имон доштанаш кори неке анҷом надодааст, барои ӯ фоидае нахоҳад дошт. (Анъом: 158)). Қиёмат дар ҳоле фаро мерасад, ки ду мард дар ҳоли хариду фурӯши матоъи худ ҳастанд, аммо на хариду фурӯши худро ба поён мерасонанд ва на фурсат барои ҷамъ кардани он хоҳад монд. Қиёмат дар ҳоле барпо мешавад, ки марде шири шутури худро ҷӯшида аммо фурсат барои нӯшидани он нахоҳад монд. Қиёмат дар ҳоле барпо мешавад, ки марде ҳавзи худро таъмир мекунад, аммо аз он об наменӯшад. Қиёмат дар ҳоле барпо мешавад, ки яке аз шумо луқмаи нонро ба тарафи даҳонаш мебарад, аммо онро намехӯрад".</t>
   </si>
   <si>
     <t>يخبر رسول الله صلى الله عليه وسلم أن من علامات الساعة الكبرى أن تطلع الشمس من المغرب بدلًا من المشرق، وعندما يراها الناس يؤمنون جميعًا، 
 فعند ذلك لا ينفع الكافرَ إيمانُه، ولا ينفع العمل الصالح ولا التوبة. 
 ثم أخبر صلى الله عليه وسلم أن الساعة تأتي بغتة؛ حتى إنها تقوم والناس في أحوالهم وشؤون حياتهم؛ 
 فتقوم الساعة والبائع والمشتري قد نشرا ثوبهما بينهما فلا يتبايعانه، ولا يطويانه، 
 وتقوم الساعة والرجل قد أخذ لبن ناقته الحلوب فلا يشربه، 
 وتقوم الساعة والرجل يصلح حوضه ويُطيِّنُه فلا يسقي فيه، 
 وتقوم الساعة والرجل قد رفع لقمته إلى فمه ليأكل فلا يأكلها.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) хабар медиҳад, ки яке аз нишонаҳои қиёмат он аст, ки офтоб на аз машриқ балки аз мағриб тулӯъ мекунад, ва чун мардум онро бо чашми худ мебинанд, ҳама имон меоваранд. Дар он вақт на кофирро имон суд хоҳад бахшид, ва на касеро амали нек ва тавба. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) огаҳ фармудаанд, ки қиёмат ба таври ногаҳонӣ барпо мешавад, ба гунае, ки мардум дар он лаҳза машғули кор ва зиндагии худ ҳастанд. Қиёмат дар ҳоле барпо мешавад, ки фурӯшанда ва харидор машғули савдои худ ҳастанд, матоъ миёни онҳо гузошта шудааст, аммо савдо нотамом боқӣ мемонад, ҳатто фурсат барои ҷамъ кардани он нахоҳад монд. Қиёмат дар ҳоле барпо мешавад, ки мард шутури худро ҷӯшида аммо дигар фурсат барои нӯшидани он намеёбад. Қиёмат дар ҳоле барпо мешавад, ки марде ҳавзи оби худро бино ва таъмир кардааст, аммо аз оби он истифода намекунад. Қиёмат дар ҳоле барпо мешавад, ки марде луқмаи таоми худро мебардорад то ба даҳон гузорад, аммо онро хурда наметавонад.</t>
   </si>
   <si>
     <t>الإسلام والتوبة مقبولة ما لم تطلع الشمس من مغربها.
 الحث على الاستعداد للساعة بالإيمان والعمل الصالح؛ لأن الساعة تأتي بغتة.</t>
   </si>
   <si>
     <t>Имон овардан ва тавба кардан то замоне пазируфта мешавад, ки хуршед аз мағриб тулӯъ накардааст.
 Омодагӣ барои рӯзи қиёмат бо имон ва амалҳои нек, зеро қиёмат ногаҳон фаро мерасад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65026</t>
+  </si>
+  <si>
+    <t>لا تقوم الساعة حتى يتقارب الزمان</t>
+  </si>
+  <si>
+    <t>Қиёмат барпо намешавад, то ин ки замон ба ҳам наздик шавад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَقُومُ السَّاعَةُ حَتَّى يَتَقَارَبَ الزَّمَانُ، فَتَكُونَ السَّنَةُ كَالشَّهْرِ، وَيَكُونَ الشَّهْرُ كَالْجُمُعَةِ، وَتَكُونَ الْجُمُعَةُ كَالْيَوْمِ، وَيَكُونَ الْيَوْمُ كَالسَّاعَةِ، وَتَكُونَ السَّاعَةُ كَاحْتِرَاقِ السَّعَفَةِ الْخُوصَةُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Қиёмат барпо намешавад, то ин ки замон ба ҳам наздик шавад. Ва ҳар сол монанди моҳ шавад ва моҳ монанди як ҳафта шавад ва як ҳафта монанди як рӯз шавад ва як рӯз монанди як соат шавад ва як соат монанди сӯхтани барги дарахти хурмо (тез бигзарад)."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مِن علامات الساعة تَقَارُبَ الزمان، 
+فتَمُرُّ السَّنَة كما يَمُرُّ الشهر، 
+ويمر الشهر كما يمر الأسبوع، 
+وتمر الجمعة كما يمر اليوم، 
+ويمر اليوم كما تمر الساعة الواحدة، 
+وتمر الساعة بسرعة شديدة كما تُحْرَقُ السَّعَفَة وهي ورقة النخل.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки яке аз нишонаҳои қиёмат наздик шудани вақт аст. Дар натиҷа як сол монанди як моҳ мегузарад. Ва як моҳ монанди гузаштани як ҳафта мегузарад. Ва як ҳафта монанди як рӯз мегузарад. Ва як рӯз монанди як соат мегузарад. Ва як соат чунон тез мегузарад, ки ба монанди сӯхтани як барги дарахти хурмо мегузарад.</t>
+  </si>
+  <si>
+    <t>من علامات الساعة نزع البركة من الزمان أو سرعته.</t>
+  </si>
+  <si>
+    <t>Яке аз нишонаҳои қиёмат бардошта шудани баракат аз замон ва тезгузар шудани он аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65027</t>
+  </si>
+  <si>
+    <t>يقبض الله الأرض، ويطوي السموات بيمينه، ثم يقول: أنا الملك، أين ملوك الأرض</t>
+  </si>
+  <si>
+    <t>Аллоҳ заминро (дар) мушти (худ) мекунад ва осмонро ба дасти росташ мепечонад, сипас мегӯяд: Манам Подшоҳ, подшоҳони замин куҷоянд?</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «يَقْبِضُ اللَّهُ الأَرْضَ، وَيَطْوِي السَّمَوَاتِ بِيَمِينِهِ، ثُمَّ يَقُولُ: أَنَا المَلِكُ، أَيْنَ مُلُوكُ الأَرْضِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Аллоҳ заминро (дар) мушти (худ) мекунад ва осмонро ба дасти росташ мепечонад, сипас мегӯяд: Манам Подшоҳ, подшоҳони замин куҷоянд?"</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله تعالى يوم القيامة يقبض الأرضَ ويجمعُها، ويَطوي السماءَ بيمينه ويلفّ بعضَها فوق بعض ويذهب بها ويفنيها، ثم يقول: أنا المَلك، أين ملوك الأرض؟!</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки Аллоҳ Таъоло дар рӯзи қиёмат заминро дар мушти худ мегирад ва ҷамъ мекунад ва осмонҳоро бо дасти росташ мепечонад ва баъзеашро бар руйи ҳамдигар мепечонад ва аз байн мебарад. Сипас мегӯяд: Манам Подшоҳ, подшоҳони замин куҷоянд?!</t>
+  </si>
+  <si>
+    <t>التذكير بأنَّ مُلْكَ الله هو الباقي ومُلْكُ غيرِه زائل.
+جلال الله وعظمة قدرته وسلطانه وتمام ملكه.</t>
+  </si>
+  <si>
+    <t>Ёдоварӣ бар ин ки мулки Аллоҳ абадӣ боқӣ аст ва подшоҳии дигарон зудгузар аст.
+Бузургии Аллоҳ, бузургии қудрати Ӯ ва султони Ӯ ва пурргии подшоҳии Ӯ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65028</t>
   </si>
   <si>
     <t>حوضي مسيرة شهر، ماؤه أبيض من اللبن، وريحه أطيب من المسك</t>
   </si>
   <si>
     <t>Паҳноӣ ҳавзи ман ба андозаи як моҳ роҳ рафтан аст, обаш сафедтар аз шир ва бӯяш хушбӯтар аз миск аст</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قَالَ: قالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «حَوْضِي مَسِيرَةُ شَهْرٍ، مَاؤُهُ أَبْيَضُ مِنَ اللَّبَنِ، وَرِيحُهُ أَطْيَبُ مِنَ المِسْكِ، وَكِيزَانُهُ كَنُجُومِ السَّمَاءِ، مَنْ شَرِبَ مِنْهَا فَلاَ يَظْمَأُ أَبَدًا».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (Худованд аз он ду розӣ бод) гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Паҳноӣ ҳавзи ман ба андозаи як моҳ роҳ рафтан аст, обаш сафедтар аз шир ва бӯяш хушбӯтар аз миск аст, кӯзаҳои он монанди ситорагони осмон  ҳастанд, касе аз он бинӯшад дигар ҳаргиз ташна намешавад"</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أنّ له حوضًا يوم القيامة، طوله مسيرة شهر وعرضه كذلك، 
 وأنّ ماءَه أشدّ بياضًا مِن اللَّبن، 
 وأنّ رائِحتَه زكيَّة أطيب من ريح المسك، 
 وأباريقه مثل نجوم السماء في كثرتها، 
 مَن شرب مِن الحوض بتلك الأباريق لا يعطش أبدًا.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки рӯзи қиёмат соҳиби ҳавзе ҳастанд, ки паҳноӣ ва дарозии он ба андозаи як моҳа роҳ рафтан аст, обаш сафедтар аз шир, бӯяш хуштар аз бӯйи миск ва шумори кӯзаҳои он ба андозаи ситораҳои осмон аст. Касе аз он ҳавз бо он кӯзаҳо об бинӯшад дигар ҳаргиз ташнагиро нахоҳад дид.</t>
   </si>
   <si>
     <t>حوض النبي صلى الله عليه وسلم مجمع ماء عظيم يرده المؤمنون من أمته يوم القيامة.
@@ -7701,50 +9254,81 @@
     <t>إذا قضى الله لعبد أن يموت بأرض جعل له إليها حاجة</t>
   </si>
   <si>
     <t>Худованд агар муқаддар созад, ки банда дар сарзамин ё ҷои дигаре бимирад, барои ӯ дар онҷо ҳоҷат ва ниёзе қарор медиҳад</t>
   </si>
   <si>
     <t>عَنْ مَطَرِ بْنِ عُكَامِسٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «إِذَا قَضَى اللَّهُ لِعَبْدٍ أَنْ يَمُوتَ بِأَرْضٍ جَعَلَ لَهُ إِلَيْهَا حَاجَةً».</t>
   </si>
   <si>
     <t>Аз Матар ибни Укомис (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Худованд агар муқаддар созад, ки банда дар сарзамин ё ҷои дигаре бимирад, барои ӯ дар онҷо ҳоҷат ва ниёзе қарор медиҳад".</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن الله إذا قضى وقدَّر لعبد أن يموت بأرض وهو غير موجود فيها؛ جعل له إليها حاجة فيأتي إليها، فتقبض روحه فيها.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки Худованд агар марги бандаеро дар сарзамине муқаррар сохта бошад, ки худи ӯ дар он сарзамин ҳузур надорад, барои ӯ дар он сарзамин ниёз ва ҳоҷате қарор медиҳад, ки банда ба онҷо меояд ва дар онҷо қабзи руҳ мешавад.</t>
   </si>
   <si>
     <t>الحديث مصداق لقول الله عز وجل: {وما تدري نفس بأي أرض تموت}.</t>
   </si>
   <si>
     <t>Ин ҳадис худ мисдоқи сухани Худованд аст, ки мефармояд: "Ва ҳеҷ кас намедонад, ки дар кадом сарзамин мемирад".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65040</t>
+  </si>
+  <si>
+    <t>من كذب علي متعمدا فليتبوأ مقعده من النار</t>
+  </si>
+  <si>
+    <t>Ҳар касе қасдан бар ман дурӯғ бибандад, ҷойгоҳи худро дар оташи дӯзах муҳайё созад</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ كَذَبَ عَلَيَّ مُتَعَمِّدًا فَلْيَتَبَوَّأْ مَقْعَدَهُ مِنَ النَّارِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар касе қасдан бар ман дурӯғ бибандад, ҷойгоҳи худро дар оташи дӯзах муҳайё созад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن كَذَبَ عليه مُتعمدًا بنِسبةِ قولٍ أو فعلٍ له كَذبًا، فإنّ له في الآخرة مَجلسًا في النار؛ جزاء له على كذبه عليه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳар ки қасдан ба ӯ дурӯғ гӯяд ва сухане ё амалеро ба ӯ дурӯғ нисбат диҳад, дар охират ҷойгоҳе дар дӯзах дорад. Ва ин ҷазое аст барои дурӯғ бастан ба ӯ.</t>
+  </si>
+  <si>
+    <t>الكَذب على النبيِّ صلى الله عليه وسلم بالقصد والعَمْد سببٌ لدخول النار.
+الكذب على النبي عليه الصلاة والسلام ليس كالكذب على سائر الناس، لِمَا يَترتَّب على ذلك من مفاسد عظيمة في الدين والدنيا.
+التحذير من نشر الأحاديث قبل التثبُّت والتأكد من صحة نسبتها إلى النبي صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Дурӯғ бастан бар Паёмбар (саллаллоҳу алайҳи ва саллам) қасдан ва амдан, сабаби ворид шудан ба дӯзах аст.
+Дурӯғ бастан бар Паёмбар (саллаллоҳу алайҳи ва саллам) монанди дурӯғ бастан бар дигар мардум нест. Зеро ба сабаби ин дурӯғ мафосиди зиёде дар дин ва дунё ба вуҷуд меояд.
+Ҳушдор нисбат ба паҳн кардани ҳадисҳо пеш аз мутмаъин шудан аз дурустии нисбати он ба Паёмбар (саллаллоҳу алайҳи ва саллам).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65043</t>
   </si>
   <si>
     <t>وأنا ضمام بن ثعلبة أخو بني سعد بن بكر</t>
   </si>
   <si>
     <t>ман Зимом ибни Саълаба, бародари банӣ Саъд ибни Бакр ҳастам</t>
   </si>
   <si>
     <t>عن أَنَسَ بْنَ مَالِكٍ رضي الله عنه قال: بينما نحن جلوس مع النبي صلى الله عليه وسلم في المسجد دخل رجل على جمل، فأناخه في المسجد ثم عقله، ثم قال لهم: أيكم محمد؟ والنبي صلى الله عليه وسلم متكئ بين ظهرانيهم، فقلنا: هذا الرجل الأبيض المتكئ. فقال له الرجل: يا ابن عبد المطلب فقال له النبي صلى الله عليه وسلم: «قد أجبتك». فقال الرجل للنبي صلى الله عليه وسلم: إني سائلك فمشدد عليك في المسألة، فلا تجد علي في نفسك؟ فقال: «سل عما بدا لك» فقال: أسألك بربك ورب من قبلك، آلله أرسلك إلى الناس كلهم؟ فقال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن نصلي الصلوات الخمس في اليوم والليلة؟ قال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن نصوم هذا الشهر من السنة؟ قال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن تأخذ هذه الصدقة من أغنيائنا فتقسمها على فقرائنا؟ فقال النبي صلى الله عليه وسلم: «اللهم نعم». فقال الرجل: آمنت بما جئت به، وأنا رسول من ورائي من قومي، وأنا ضمام بن ثعلبة أخو بني سعد بن بكر.</t>
   </si>
   <si>
     <t>Аз Анас ибни Молик, (Худованд аз ӯ рози бод) ривоят аст, ки мегӯяд: Мо бо Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар масҷид нишаста будем ва марде савори шутур ба масҷид даромада шутури худро дар ҷое баст ва рӯй ба мардум овард ва гуфт: кадоме аз шумо Муҳаммад аст? Паёмбар, ки онҷо такя зада нишаста буд, гуфтем: ин марди сафедпуст, ки инҷо такя задааст Муҳаммад аст. Мард гуфт: Эй писари Абдулмутталиб!  Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Шуморо мешунавам". Мард ба Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) гуфт: ман аз ту мепурсам ва дар пурсишҳоям сахтгир ҳастам ва аз ман малол набошед. Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Дар ҳар маврид, ки мехоҳӣ бипурс". Гуфт: аз барои Худо ва Худои гузаштагони худ бигӯ, ки оё ту фиристодаи Худованд ба тамоми мардумон ҳастӣ? Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Боро Илоҳо, бале". Мард гуфт: ба хотири Аллоҳ аз ту мепурсам, оё Аллоҳ туро амр кардааст, ки дар як шабонарӯз панҷ вақт намоз бихонем? Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Боро Илоҳо, бале". Мард гуфт: ба хотири Аллоҳ аз ту мепурсам, ки оё Аллоҳ туро амр намудааст, ки ин моҳ (моҳи рамазонро)-ро рӯза бигирем? 
  Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Боро Илоҳо, бале". Мард гуфт: ба хотири Аллоҳ аз ту мепурсам, ки оё Аллоҳ туро амр кардааст, ки ин садақаро аз сарватмандони худ гирифта ба фақиронамон тақсим кунем?  Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: " Боро Илоҳо, бале". Мард гуфт: ба ончи ту овардаи имон овардам ва ман намояндаи қавми худ ҳастам, ман Зимом ибни Саълаба, бародари банӣ Саъд ибни Бакр ҳастам.</t>
   </si>
   <si>
     <t>يخبر أنس بن مالك رضي الله عنه: بينما الصحابة جلوس مع النبي صلى الله عليه وسلم في المسجد إذ دخل رجل على جمل، فأبركَه ثم ربطَه، 
 ثمّ سألهم: أيُّكم محمد؟ 
 والنبي صلى الله عليه وسلم متكئ بين القوم، فقلنا: هذا الرَّجل الأبيض المتَّكئ، 
 فقال له الرَّجل: يا ابن عبد المطلب، 
 فقال له النبي صلى الله عليه وسلم: سمعتك، فسل أُجبْك. 
 فقال الرجل للنبي صلى الله عليه وسلم: إني سائلك فَمُشَدِّد عليك في المسألة، فلا تجد عليَّ في نفسك.
  أي: فلا تغضب عليَّ ولا يصبْك ضيق، 
 فقال: سل عَمّا تريد، 
 فقال: أسألك بِربِّك وربِّ مَن قبلك، آلله أرسلَك إلى الناس؟ 
 فقال: اللَّهم نعم، تأكيدًا لِصِدقه، 
@@ -8197,100 +9781,170 @@
     <t>عَنْ ‌عَائِشَةَ رضي الله عنها: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ إِذَا أَوَى إِلَى فِرَاشِهِ كُلَّ لَيْلَةٍ جَمَعَ كَفَّيْهِ، ثُمَّ نَفَثَ فِيهِمَا فَقَرَأَ فِيهِمَا: {قُلْ هُوَ اللهُ أَحَدٌ}، وَ{قُلْ أَعُوذُ بِرَبِّ الْفَلَقِ}، وَ{قُلْ أَعُوذُ بِرَبِّ النَّاسِ}، ثُمَّ يَمْسَحُ بِهِمَا مَا اسْتَطَاعَ مِنْ جَسَدِهِ، يَبْدَأُ بِهِمَا عَلَى رَأْسِهِ وَوَجْهِهِ وَمَا أَقْبَلَ مِنْ جَسَدِهِ، يَفْعَلُ ذَلِكَ ثَلَاثَ مَرَّاتٍ.</t>
   </si>
   <si>
     <t>Аз Оиша (Худованд аз ӯ розӣ бод) ривоят аст, ки: Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) ҳар шаб чун ба бистари хоб мерафт, ду кафи дастони худро ҷамъ карда дар он сураҳои: (Қул ҳувал-лоҳу аҳад),  (Қул аъузу бираббил-фалақ) ва (Қул аъузу бираббин-нос) -ро  мехонд ва кафҳои дастонашро ба ҳар ҷое аз баданаш, ки муяссар ва дастрас буд масҳ мекард. Аз сар ва рӯй ва аз пешорӯи бадани худ оғоз карда ин амалро се маротиба анҷом медоданд.</t>
   </si>
   <si>
     <t>كان من هديه صلى الله عليه وسلم إذا أوى إلى فراشه لينام جَمَعَ كفـيه ورفعهما -كما يفعل الداعي- ونَفَخَ فيهما من فمِه نفخًا لطيفًا مع رِيْق يسير ويقرأ السور الثلاث: 
 {قل هو الله أحد} 
 و{قل أعوذ برب الفلق} 
 و{قل أعوذ برب الناس}، 
 ثم يمسح بكفيه ما استطاع من جسده؛ بادئًا برأسه ووجهه وبالجزء الأمامي من بدنه، يكرر هذا الفعل ثلاث مرات.</t>
   </si>
   <si>
     <t>Яке аз роҳнамудҳои Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ин аст, ки вақте ба бистари хоб мерафт ду кафи дастони худро бо ҳам ҷамъ карда ба боло мебардошт, ҳамонгуна, ки дар дуо бардошта мешавад, ва дар он сураҳои (Қул ҳувал-лоҳу аҳад, (Қул аъузу бираббил-фалақ) ва (Қул аъузу бираббин-нос)-ро хонда бо андак аз оби даҳон дамонда бо кафи дастонаш ҳар қисмате аз баданашонро, ки метавонистанд масҳ мекарданд. Ин амалро аз сар ва рӯй ва сипас аз қисми пеши бадан шуруъ карда се бор анҷом медоданд.</t>
   </si>
   <si>
     <t>استحباب قراءة سورة الإخلاص والمعوذتين قبل النوم والنفث بهنَّ، ومسح ما استطاع من جسده.</t>
   </si>
   <si>
     <t>Хондани сураи Ихлос ва муъавизатайн пеш аз хоб ва дамидан дар кафи дастон ва масҳ кардани ҳар қисмате аз баданро, ки имкон дорад, мустаҳаб аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65060</t>
   </si>
   <si>
+    <t>اليهود مغضوب عليهم، والنصارى ضلال</t>
+  </si>
+  <si>
+    <t>Яҳудиён ба ғазаб гирифтор шудаанд ва насрониён гумроҳ шудаанд</t>
+  </si>
+  <si>
+    <t>عَنْ ‌عَدِيِّ بْنِ حَاتِمٍ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الْيَهُودُ مَغْضُوبٌ عَلَيْهِمْ، وَالنَّصَارَى ضُلَّالٌ».</t>
+  </si>
+  <si>
+    <t>Аз Адий ибни Ҳотим ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Яҳудиён ба ғазаб гирифтор шудаанд ва насрониён гумроҳ шудаанд."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ اليهودَ قومٌ غَضِبَ اللهُ عليهم؛ لأنهم عرفوا الحقَّ ولم يعملوا به. 
+والنصارى قومٌ ضلال؛ لأنهم عَمِلوا بغير علم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) моро огоҳ намуданд, ки яҳудиён қавме ҳастанд, ки Аллоҳ бар онҳо хашм гирифтааст. Зеро онон ҳақро медонистанд ва ба он амал намекарданд. Насрониён гумроҳ ҳастанд, зеро онон бе илм амал карданд.</t>
+  </si>
+  <si>
+    <t>الجَمْعُ بين العلم والعمل نجاةٌ من سبيل المغضوب عليهم والضالين.
+التحذير من سبيل اليهود والنصارى، ولزوم الصراط المستقيم الذي هو الإسلام.
+كل من اليهود والنصارى ضال مغضوب عليه، لكن أَخَصُّ أوصافِ اليهود الغضبُ، وأَخَصُّ أوصاف النصارى الضلال.</t>
+  </si>
+  <si>
+    <t>Пайвастани илм бо амал василаи наҷот аз роҳи касоне, ки мавриди хашм қарор гирифтаанд ва гумроҳ шудагон аст.
+Огоҳӣ аз роҳи яҳудиён ва насрониён ва пойбанд мондан ба роҳи рост, ки Ислом аст.
+Ҳам яҳудиён ва ҳам насрониён гумроҳанд ва гирифтори ғазаб ҳастанд, аммо мушаххастарин тавсифи яҳуд хашм ва мушаххастарин тавсифи насрониҳо гумроҳӣ аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65061</t>
+  </si>
+  <si>
     <t>فإذا رأيت الذين يتبعون ما تشابه منه فأولئك الذين سمى الله، فاحذروهم</t>
   </si>
   <si>
     <t>Агар касеро дидӣ, ки думболи муташобеҳот аст, онҳо ҳамон касоне ҳастанд, ки Худо аз онҳо ном бурдааст, пас аз онон барҳазар бош</t>
   </si>
   <si>
     <t>عَنْ ‌عَائِشَةَ رَضِيَ اللهُ عَنْهَا قَالَتْ: تَلَا رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ هَذِهِ الْآيَةَ: {هُوَ الَّذِي أَنْزَلَ عَلَيْكَ الْكِتَابَ مِنْهُ آيَاتٌ مُحْكَمَاتٌ هُنَّ أُمُّ الْكِتَابِ وَأُخَرُ مُتَشَابِهَاتٌ فَأَمَّا الَّذِينَ فِي قُلُوبِهِمْ زَيْغٌ فَيَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ ابْتِغَاءَ الْفِتْنَةِ وَابْتِغَاءَ تَأْوِيلِهِ، وَمَا يَعْلَمُ تَأْوِيلَهُ إِلَّا اللَّهُ، وَالرَّاسِخُونَ فِي الْعِلْمِ يَقُولُونَ آمَنَّا بِهِ كُلٌّ مِنْ عِنْدِ رَبِّنَا وَمَا يَذَّكَّرُ إِلَّا أُولُو الْأَلْبَابِ} [آل عمران: 7]. قَالَتْ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «فَإِذَا رَأَيْتِ الَّذِينَ يَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ فَأُولَئِكَ الَّذِينَ سَمَّى اللهُ، فَاحْذَرُوهُمْ».</t>
   </si>
   <si>
     <t>Аз Оиша (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Расули Аллоҳ (Салому дуруди Аллоҳ бар ӯ бод) ин оятро тиловат фармуданд: ([Эй паёмбар] Ӯст, ки китоб [-и Қуръон]-ро бар ту нозил кард. Бахше аз он оёти муҳкам [сареҳу равшан] аст, ки онҳо асоси китобанду [бахши] дигар муташобеҳот аст [ки таъвилпазиранд]; аммо касоне, ки дар дилҳояшон инҳироф аст, барои фитнаҷӯӣ [ва гумроҳ кардани мардум] ва ба хотири таъвили он [ба дилхоҳи худ], аз муташобеҳи он пайравӣ мекунанд; ҳол он ки таъвилашро [касе] ҷуз Аллоҳ таоло намедонад; ва росихони дар илм [уламои дин] мегӯянд: "Мо ба ҳамаи он [оёт, чи муҳкаму чи муташобеҳ] имон овардем; ҳама аз тарафи Парвардигори мост"; ва ҷуз хирадмандон касе панд намегирад. (Оли Имрон: 7). Оиша (Худованд аз ӯ розӣ бод) гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Агар касеро дидӣ, ки думболи муташобеҳот аст, онҳо ҳамон касоне ҳастанд, ки Худо аз онҳо ном бурдааст, пас аз онон барҳазар бош"</t>
   </si>
   <si>
     <t>قرأ رسول الله صلى الله عليه وسلم هذه الآية: 
 {هُوَ الَّذِي أَنْزَلَ عَلَيْكَ الْكِتَابَ مِنْهُ آيَاتٌ مُحْكَمَاتٌ هُنَّ أُمُّ الْكِتَابِ وَأُخَرُ مُتَشَابِهَاتٌ فَأَمَّا الَّذِينَ فِي قُلُوبِهِمْ زَيْغٌ فَيَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ ابْتِغَاءَ الْفِتْنَةِ وَابْتِغَاءَ تَأْوِيلِهِ وَمَا يَعْلَمُ تَأْوِيلَهُ إِلَّا اللَّهُ وَالرَّاسِخُونَ فِي الْعِلْمِ يَقُولُونَ آمَنَّا بِهِ كُلٌّ مِنْ عِنْدِ رَبِّنَا وَمَا يَذَّكَّرُ إِلَّا أُولُو الْأَلْبَابِ}، 
 وفيها أخبر الله سبحانه أنه هو الذي أنزل على نبيه القرآن، الذي منه آيات واضحة الدلالة، معلومة الأحكام لا لبس فيها، هي أصل الكتاب ومرجعه، وهي المرجع عند الاختلاف، 
 ومنه آيات أُخر محتملة لأكثر من معنى، يلتبس معناها على بعض الناس، أو يظن أن بينها وبين الآية الأخرى تعارض، 
 ثم بين الله تعامل الناس مع هذا الآيات، 
 فالذين في قلوبهم مَيْلٌ عن الحق فيتركون المُحْكم، ويأخذون بالمتشابه المُحْتمل، يبتغون بذلك إثارة الشبهة وإضلال الناس، ويبتغون بذلك تأويلها على ما يوافق أهواءهم، 
 وأما الثابتون في العلم فإنهم يعلمون هذا المتشابه، ويردُّونه للمحكم، ويؤمنون به وأنه من عند الله سبحانه وتعالى، ولا يمكن أن يلتبس أو يتعارض، ولكن ما يتذكر بذلك ولا يتعظ إلا أصحاب العقول السليمة. 
 ثم قال النبي صلى الله عليه وسلم لأم المؤمنين عائشة رضي الله عنها أنها إذا رأت الذين يتبعون المتشابه فإنهم هم الذين سمَّى الله في قوله: 
 {فأما الذين في قلوبهم زيغ} 
 فاحذروهم ولا تصغوا إليهم.</t>
   </si>
   <si>
     <t>Расули Аллоҳ (Салому дуруди Аллоҳ бар ӯ бод) ин оятро тиловат карданд: ([Эй паёмбар] Ӯст, ки китоб [-и Қуръон]-ро бар ту нозил кард. Бахше аз он оёти муҳкам [сареҳу равшан] аст, ки онҳо асоси китобанду [бахши] дигар муташобеҳот аст [ки таъвилпазиранд]; аммо касоне, ки дар дилҳояшон инҳироф аст, барои фитнаҷӯӣ [ва гумроҳ кардани мардум] ва ба хотири таъвили он [ба дилхоҳи худ], аз муташобеҳи он пайравӣ мекунанд; ҳол он ки таъвилашро [касе] ҷуз Аллоҳ таоло намедонад; ва росихони дар илм [уламои дин] мегӯянд: "Мо ба ҳамаи он [оёт, чи муҳкаму чи муташобеҳ] имон овардем; ҳама аз тарафи Парвардигори мост"; ва ҷуз хирадмандон касе панд намегирад. (Оли Имрон 7). Дар оёти мазкур Худованди Муттаъол хабар додааст, ки Ӯ Қуръонро бар паёмбараш фиристодааст, қисме аз он оятҳое ҳастанд, ки дорои маънои равшан ва ҳукми возеҳ аст ва чизе мубҳам дар он вуҷӯд надорад, ва ин аст асли Китоб ва сарчашмаи он, ва дар ҳоли вуҷӯди ихтилоф манбаъи бозгашт хоҳад буд. Қисми дигари он оятҳое ҳастанд, ки эҳтимоли чанд маъно дар онҳо вуҷӯд дорад ва маънои онҳо барои баъзе аз мардум номафҳум боқӣ мемонад, ё ба ин гумон, ки миёни ин оят ва оятҳои дигар таъоруз ва ихтилоф аст. Сипас Худованд шеваи бархурди мардумон бо ин оятҳоро ин гуна баён медорад, ки касоне дар дилҳояшон майли аз ҳақ баромадан аст оятҳои муҳкамро раҳо карда рӯй ба оятҳои муташобеҳ меоранд, ки маъонии эҳтимолӣ дар онҳо вуҷӯд дорад ва ҳадафашон аз он шубҳа андохтан миёни мардум ва гумроҳ кардани онҳо аст, мехоҳанд онҳоро мувофиқи майл ва ҳаваси худ таъвил ва тафсир кунанд. Аммо онон, ки дар илм устуворанд, оятҳои муташобеҳро медонанд ва маъонии онҳоро тибқи оятҳои муҳкам вомегузоранд ва ба он имон доранд ва медонанд, ки аз сӯи Парвардигор ҳастанд ва имкони дорои мафҳуми дигар ва ё таъоруз бар дигар оёт дар онҳо вуҷӯд надорад. Аммо танҳо касоне пандпазир мешаванд, ки ақли солим доранд. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ба модари муъминон Оиша (Худованд аз ӯ розӣ бод гуфт: агар касеро дидӣ, ки думболи муташобеҳот аст, бидон онон ҳамон касоне ҳастанд, ки Худованд онҳоро дар ин оят ном бурдааст, (аммо касоне ки дар дилҳояшон инҳироф ва гумроҳӣ аст) аз онҳо бипарҳезед ва ба суханонашон гӯш надиҳед.</t>
   </si>
   <si>
     <t>المحكم من آيات القرآن: ما اتضحت دلالته وظهر معناه، والمتشابه: ما احتمل أكثر من معنى واحتاج إلى نظر وفهم.
 التحذير مِن مخالطة أهل الزيغ وأصحاب البدع ومَن يطرح المشكلات لإضلال الناس وتشكيكهم. 
 في ختم الآية بقوله تعالى: {وما يذكر إلا أولو الألباب} تعريض بالزائغين، ومدح للراسخين، يعني: مَن لم يتذكَّر ويتَّعظ، واتَّبع هواه ليس مِن أولي الألباب.
 اتباع المتشابه سبب لزيغ القلب.
 وجوب رد الآيات المتشابهة التي قد لا يُفهم معناها إلى الآيات المحكمة.
 جعل الله سبحانه بعضَ القرآن محكمًا وبعضَه متشابهًا؛ ابتلاءً للناس ليتميز أهل الإيمان من أهل الضلال.
 في وقوع المتشابه في القرآن: إظهار فضل العلماء على غيرهم، وإعلام للعقول بقصورها؛ لتستسلم لبارئها وتعترف بعجزها.
 فضيلة الرسوخ في العلم وضرورة الثبات فيه.
 للمفسرين في الوقوف على {الله} من قوله: { وما يعلم تأويله إلا الله والراسخون في العلم } قولان، فمن وقف على {الله}، فيكون المراد بالتأويل علم حقيقة الشيء وكنهه وما لا سبيل إلى إدراكه كأمر الروح والساعة مما استأثر الله بعلمه، والراسخون في العلم يؤمنون به ويكلون حقائقه إلى الله فيسلمون ويسلمون، ومن وصل ولم يقف على {الله} ، فيكون المراد بالتأويل التفسير والكشف والإيضاح، فيكون الله يعلمه والراسخون في العلم يعلمونه أيضا، فيؤمنون بها ويردونها للمحكم.</t>
   </si>
   <si>
     <t>Оятҳои муҳкам: оятҳое ҳастанд, ки маънояшон ошкор ва далолаташон равшан аст. Муташобеҳ: оятҳое ҳастанд, ки эҳтимоли бештар аз як маъноро дошта ниёз ба баррасӣ ва дарк доранд.
 Ҳушдор аз ҳамнишинӣ бо гумроҳон ва аҳли бидъат ва касоне, ки барои гумроҳ кардани мардум шакку шубҳа эҷод мекунанд.
 Дар поёни ояти мазкур, ки бо "ва ҷуз хирадмандон касе панд намегирад" хотима ёфтааст, накуҳиш бар мунҳарифшудагон ва ситоиш бар олимони раббонӣ ва собитқадам аст. Яъне: касе, ки панд нагирифт ва аз ҳавову ҳаваси худ пайравӣ кард, аз ҷумлаи афроди хирадманд нест.
 Пайравӣ аз муташобеҳ сабаби инҳироф ва гумроҳӣ мешавад.
 Оятҳои муташобеҳ, ки шояд мафҳуми онҳо дарк карда нашавад, бояд дар мавриди онҳо ба оятҳои муҳкам муроҷиат карда шавад.
 Худованд бахше аз оятҳои Қуръонро муҳкам ва қисме аз онро муташобеҳ қарор додааст, ва ин як имтиҳоне аст аз ҷониби Худованд барои мардум, то аҳли имон аз гумроҳон ташхис карда шавад.
 Вуҷӯди муташобеҳот дар Қуръони карим нишонгари бартарӣ ва фазилати олимон аз дигарон ва огоҳ сохтани зеҳнҳо аз камбуд ва костиҳо  аст, то ба оҷиз будани худ эътироф ва таслими Офаридгори худ шавад.
 Фазилати устуворӣ дар илм ва зарурати пойдорӣ дар он.
 Муфассирон дар мавриди "Таъвили онро танҳо Аллоҳ медонад" дар ин фармудаи Ӯ Таъоло: { وما يعلم تأويله إلا الله والراسخون في العلم } бар ду назар ҳастанд: 1-Мурод аз он огоҳӣ ва донистани воқеияти як чиз, моҳияти он ва ончи, ки ҳеҷ роҳе барои дарк ва донистани он вуҷӯд надорад аст, ба монанди: рӯҳ ва қиёмат, ки илми он мунҳасир ба Ӯ Таъоло аст. Росихони дар илм (онон, ки дар илм устуворанд) ба он имон доранд ва ҳақиқати онро ба Худо месупоранд ва худ таслими он шуда аз ҳар гуна таъвил даст мебардоранд. 2-Мурод аз таъвил тафсир ва тавзеҳот аст, яъне Худованд онро медонад ва росихони дар илм низ аз он огоҳанд, ба он имон доранд ва дар мавриди тафсири он ба оятҳои муҳкам руҷуъ мекунанд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65062</t>
+  </si>
+  <si>
+    <t>ما من رجل يذنب ذنبا، ثم يقوم فيتطهر، ثم يصلي، ثم يستغفر الله، إلا غفر الله له</t>
+  </si>
+  <si>
+    <t>Ҳеҷ марде нест, ки гуноҳе содир кунад, сипас бархоста таҳорат кунад, сипас намоз гузорад ва аз Аллоҳ омурзиш бихоҳад, магар ин ки Аллоҳ ӯро мебахшад</t>
+  </si>
+  <si>
+    <t>‌عن عَلِيٍّ قَالَ: إِنِّي كُنْتُ رَجُلًا إِذَا سَمِعْتُ مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ حَدِيثًا نَفَعَنِي اللهُ مِنْهُ بِمَا شَاءَ أَنْ يَنْفَعَنِي بِهِ، وَإِذَا حَدَّثَنِي رَجُلٌ مِنْ أَصْحَابِهِ اسْتَحْلَفْتُهُ، فَإِذَا حَلَفَ لِي صَدَّقْتُهُ، وَإِنَّهُ حَدَّثَنِي ‌أَبُو بَكْرٍ، وَصَدَقَ أَبُو بَكْرٍ، قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَا مِنْ رَجُلٍ يُذْنِبُ ذَنْبًا، ثُمَّ يَقُومُ فَيَتَطَهَّرُ، ثُمَّ يُصَلِّي، ثُمَّ يَسْتَغْفِرُ اللهَ، إِلَّا غَفَرَ اللهُ لَهُ»، ثُمَّ قَرَأَ هَذِهِ الْآيَةَ: {وَالَّذِينَ إِذَا فَعَلُوا فَاحِشَةً أَوْ ظَلَمُوا أَنْفُسَهُمْ ذَكَرُوا اللهَ فَاسْتَغْفَرُوا لِذُنُوبِهِمْ} [آل عمران: 135].</t>
+  </si>
+  <si>
+    <t>Аз Алӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: "Ҳаргоҳ аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ҳадисе мешунидам, Аллоҳ манро аз он чунон ки хоста буд судманд мекард. Ва агар марде аз асҳобаш бароям ҳадисе аз ӯ мегуфт, ӯро қасам медодам, агар қасам мехӯрд, ӯро ростгӯ мешуморидам ва ҳамоно Абубакр ба ман ҳадисе гуфт ва Абубакр рост гуфт, ки шунидам Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мефармояд: "Ҳеҷ марде нест, ки гуноҳе содир кунад, сипас бархоста таҳорат кунад, сипас намоз гузорад ва аз Аллоҳ омурзиш бихоҳад, магар ин ки Аллоҳ ӯро мебахшад". Сипас ин оятро хонд: ( Ва [ҳамон] касоне, ки чун муртакиб [-и гуноҳи бузург ва] кори зиште шуданд ё [бо анҷоми дигар гуноҳон] бар худ ситам карданд, Аллоҳро ба ёд меоваранд ва барои гуноҳонашон омурзиш мехоҳанд...) (Сураи Оли Имрон, ояти 135).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه ما مِن عبدٍ يُذنبُ ذنبًا، فيحسن الوضوء، ثم يقوم فيصلي ركعتين بنية التوبة عن ذنبه هذا، ثم يستغفر الله، إلا غفر الله له. 
+ثم قَرأ النبيُّ صلى الله عليه وسلم قولَه تعالى: 
+{والذين إذا فعلوا فاحشة أو ظلموا أنفسهم ذكروا الله فاستغفروا لذنوبهم ومن يغفر الذنوب إلا الله ولم يصروا على ما فعلوا وهم يعلمون} 
+[آل عمران: 135].</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки ҳеҷ бандае нест, ки гуноҳ кунад ва пас аз он таҳорат кунад ва сипас бархезад ва ду ракъат намоз ба нияти тавба аз он гуноҳ бихонад ва сипас аз Аллоҳ омурзиш бихоҳад, магар ин ки Аллоҳ ӯро мебахшад. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) ин оятро хонданд: (Ва [ҳамон] касоне, ки чун муртакиб [-и гуноҳи бузург ва] кори зиште шуданд ё [бо анҷоми дигар гуноҳон] бар худ ситам карданд, Аллоҳро ба ёд меоваранд ва барои гуноҳонашон омурзиш мехоҳанд – ва ҷуз Аллоҳ Таъоло чи касе гуноҳонро меомурзад? – Ва бар он чи кардаанд пофишорӣ намекунанд, дар ҳоле ки медонанд [гунаҳкоранд ва Аллоҳ Таъоло бахшоянда ва тавбапазир аст].) (Сураи Оли Имрон, ояти 135)</t>
+  </si>
+  <si>
+    <t>الحثُّ على الصلاة ثم الاستغفار بعد الذنب.
+سَعَةُ مغفرةِ الله عز وجل وقبوله للتوبة والاستغفار.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба намоз ва сипас истиғфор кардан баъд аз гуноҳ.
+Фаровонии мағфирати Аллоҳ Таъоло ва қабулаш барои тавба ва истиғфор.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65063</t>
   </si>
   <si>
     <t>أليس الذي أمشاه على الرجلين في الدنيا قادرا على أن يمشيه على وجهه يوم القيامة؟</t>
   </si>
   <si>
     <t>Оё касе, ки дар дунё ӯро бо ду пой роҳ рафтан водоштааст, қодир нест рӯзи қиёмат ӯро он гуна водорад, ки бар рӯи чеҳраи худ роҳ равад"?</t>
   </si>
   <si>
     <t>عَنْ ‌قَتَادَةَ رحمه الله قال: حَدَّثَنَا ‌أَنَسُ بْنُ مَالِكٍ رَضِيَ اللهُ عَنْهُ أَنَّ رَجُلًا قَالَ: يَا نَبِيَّ اللهِ كَيْفَ يُحْشَرُ الْكَافِرُ عَلَى وَجْهِهِ؟ قَالَ: «أَلَيْسَ الَّذِي أَمْشَاهُ عَلَى الرِّجْلَيْنِ فِي الدُّنْيَا قَادِرًا عَلَى أَنْ يُمْشِيَهُ عَلَى وَجْهِهِ يَوْمَ الْقِيَامَةِ؟» قَالَ قَتَادَةُ: بَلَى وَعِزَّةِ رَبِّنَا.</t>
   </si>
   <si>
     <t>Аз Қатода (Раҳмати Худо бар ӯ бод) ривоят аст, ки гуфт: Анас ибни Молик ба мо гуфт: марде аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) пурсид, ки эй Паёмбари Аллоҳ! Кофир чигуна бар рӯяш ҳашр мешавад? Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Оё касе, ки дар дунё ӯро бо ду пой роҳ рафтан водоштааст, қодир нест рӯзи қиёмат ӯро он гуна водорад, ки бар рӯи чеҳраи худ роҳ равад"? Қатода гуфт: Оре, ба иззат ва ҷалоли Парвардигорамон.</t>
   </si>
   <si>
     <t>سُئل النبي صلى الله عليه وسلم: كيف يُحشر الكافر على وجهه يوم القيامة؟! 
 فقال النبي صلى الله عليه وسلم: أليس الله الذي أمشاه على الرجلين في الدنيا قادرًا على أن يُمشيَه على وجهه يوم القيامة؟! فالله على كل شيء قدير.</t>
   </si>
   <si>
     <t>Аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) пурсида шуд, ки кофир дар рӯзи қиёмат чигуна бар рӯяш ҳашр карда мешавад? Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: оё Худованд, ки ӯро дар дунё бо ду пой роҳ рафтан водоштааст, қодир нест ӯро дар рӯзи қиёмат он гуна водорад, ки бар рӯи чеҳраи худ роҳ равад! Худованд бар ҳама чиз қодиру тавоност.</t>
   </si>
   <si>
     <t>هوان الكافر يوم القيامة وأنه يمشي على وجهه.</t>
   </si>
   <si>
     <t>Кофир дар рӯзи қиёмат он гуна хор  ва залил аст, ки бар рӯи чеҳраи худ роҳ меравад.</t>
@@ -10628,51 +12282,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O290"/>
+  <dimension ref="A1:O336"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -10784,13488 +12438,15650 @@
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
       <c r="K4" t="s">
         <v>25</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
       <c r="M4" t="s">
         <v>27</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5">
-        <v>2997</v>
+        <v>2945</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" t="s">
         <v>40</v>
       </c>
       <c r="D5" t="s">
         <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5" t="s">
         <v>44</v>
       </c>
       <c r="H5" t="s">
         <v>45</v>
       </c>
       <c r="I5" t="s">
         <v>46</v>
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5" t="s">
         <v>25</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
         <v>27</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6">
-        <v>3017</v>
+        <v>2962</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>50</v>
       </c>
       <c r="E6" t="s">
         <v>51</v>
       </c>
       <c r="F6" t="s">
         <v>52</v>
       </c>
       <c r="G6" t="s">
         <v>53</v>
       </c>
       <c r="H6" t="s">
         <v>54</v>
       </c>
       <c r="I6" t="s">
         <v>55</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L6" t="s">
+        <v>26</v>
+      </c>
+      <c r="M6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O6" t="s">
         <v>56</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7">
-        <v>3044</v>
+        <v>2997</v>
       </c>
       <c r="B7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D7" t="s">
         <v>59</v>
       </c>
-      <c r="C7" t="s">
+      <c r="E7" t="s">
         <v>60</v>
       </c>
-      <c r="D7" t="s">
+      <c r="F7" t="s">
         <v>61</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>62</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>63</v>
       </c>
-      <c r="G7" t="s">
+      <c r="I7" t="s">
         <v>64</v>
       </c>
-      <c r="H7" t="s">
+      <c r="J7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K7" t="s">
+        <v>25</v>
+      </c>
+      <c r="L7" t="s">
+        <v>26</v>
+      </c>
+      <c r="M7" t="s">
+        <v>27</v>
+      </c>
+      <c r="N7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O7" t="s">
         <v>65</v>
-      </c>
-[...19 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8">
-        <v>3061</v>
+        <v>3010</v>
       </c>
       <c r="B8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D8" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" t="s">
+        <v>69</v>
+      </c>
+      <c r="F8" t="s">
         <v>70</v>
       </c>
-      <c r="C8" t="s">
+      <c r="G8" t="s">
         <v>71</v>
       </c>
-      <c r="D8" t="s">
+      <c r="H8" t="s">
         <v>72</v>
       </c>
-      <c r="E8" t="s">
+      <c r="I8" t="s">
         <v>73</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8" t="s">
         <v>25</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
       <c r="M8" t="s">
         <v>27</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9">
-        <v>3088</v>
+        <v>3013</v>
       </c>
       <c r="B9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" t="s">
+        <v>76</v>
+      </c>
+      <c r="D9" t="s">
+        <v>77</v>
+      </c>
+      <c r="E9" t="s">
+        <v>78</v>
+      </c>
+      <c r="F9" t="s">
         <v>79</v>
       </c>
-      <c r="C9" t="s">
+      <c r="G9" t="s">
         <v>80</v>
       </c>
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>81</v>
       </c>
-      <c r="E9" t="s">
+      <c r="I9" t="s">
         <v>82</v>
       </c>
-      <c r="F9" t="s">
+      <c r="J9" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L9" t="s">
+        <v>26</v>
+      </c>
+      <c r="M9" t="s">
+        <v>27</v>
+      </c>
+      <c r="N9" t="s">
+        <v>28</v>
+      </c>
+      <c r="O9" t="s">
         <v>83</v>
-      </c>
-[...25 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10">
-        <v>3107</v>
+        <v>3014</v>
       </c>
       <c r="B10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" t="s">
+        <v>85</v>
+      </c>
+      <c r="D10" t="s">
+        <v>86</v>
+      </c>
+      <c r="E10" t="s">
+        <v>87</v>
+      </c>
+      <c r="F10" t="s">
+        <v>88</v>
+      </c>
+      <c r="G10" t="s">
+        <v>89</v>
+      </c>
+      <c r="H10" t="s">
         <v>90</v>
       </c>
-      <c r="C10" t="s">
+      <c r="I10" t="s">
         <v>91</v>
-      </c>
-[...16 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" t="s">
         <v>25</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
       <c r="M10" t="s">
         <v>27</v>
       </c>
       <c r="N10" t="s">
         <v>28</v>
       </c>
       <c r="O10" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11">
-        <v>3144</v>
+        <v>3017</v>
       </c>
       <c r="B11" t="s">
+        <v>93</v>
+      </c>
+      <c r="C11" t="s">
+        <v>94</v>
+      </c>
+      <c r="D11" t="s">
+        <v>95</v>
+      </c>
+      <c r="E11" t="s">
+        <v>96</v>
+      </c>
+      <c r="F11" t="s">
+        <v>97</v>
+      </c>
+      <c r="G11" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" t="s">
         <v>99</v>
       </c>
-      <c r="C11" t="s">
+      <c r="I11" t="s">
         <v>100</v>
       </c>
-      <c r="D11" t="s">
+      <c r="J11" t="s">
+        <v>24</v>
+      </c>
+      <c r="K11" t="s">
         <v>101</v>
       </c>
-      <c r="E11" t="s">
+      <c r="L11" t="s">
+        <v>26</v>
+      </c>
+      <c r="M11" t="s">
         <v>102</v>
       </c>
-      <c r="F11" t="s">
+      <c r="N11" t="s">
+        <v>28</v>
+      </c>
+      <c r="O11" t="s">
         <v>103</v>
-      </c>
-[...25 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12">
-        <v>3279</v>
+        <v>3029</v>
       </c>
       <c r="B12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C12" t="s">
+        <v>105</v>
+      </c>
+      <c r="D12" t="s">
+        <v>106</v>
+      </c>
+      <c r="E12" t="s">
+        <v>107</v>
+      </c>
+      <c r="F12" t="s">
         <v>108</v>
       </c>
-      <c r="C12" t="s">
+      <c r="G12" t="s">
         <v>109</v>
       </c>
-      <c r="D12" t="s">
+      <c r="H12" t="s">
         <v>110</v>
       </c>
-      <c r="E12" t="s">
+      <c r="I12" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12" t="s">
         <v>25</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
       <c r="M12" t="s">
         <v>27</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
       <c r="O12" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13">
-        <v>3313</v>
+        <v>3033</v>
       </c>
       <c r="B13" t="s">
+        <v>113</v>
+      </c>
+      <c r="C13" t="s">
+        <v>114</v>
+      </c>
+      <c r="D13" t="s">
+        <v>115</v>
+      </c>
+      <c r="E13" t="s">
+        <v>116</v>
+      </c>
+      <c r="F13" t="s">
         <v>117</v>
       </c>
-      <c r="C13" t="s">
+      <c r="G13" t="s">
         <v>118</v>
       </c>
-      <c r="D13" t="s">
+      <c r="H13" t="s">
         <v>119</v>
       </c>
-      <c r="E13" t="s">
+      <c r="I13" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>124</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13" t="s">
         <v>25</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
       <c r="M13" t="s">
         <v>27</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
       <c r="O13" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14">
-        <v>3330</v>
+        <v>3037</v>
       </c>
       <c r="B14" t="s">
+        <v>122</v>
+      </c>
+      <c r="C14" t="s">
+        <v>123</v>
+      </c>
+      <c r="D14" t="s">
+        <v>124</v>
+      </c>
+      <c r="E14" t="s">
+        <v>125</v>
+      </c>
+      <c r="F14" t="s">
         <v>126</v>
       </c>
-      <c r="C14" t="s">
+      <c r="G14" t="s">
         <v>127</v>
       </c>
-      <c r="D14" t="s">
+      <c r="H14" t="s">
         <v>128</v>
       </c>
-      <c r="E14" t="s">
+      <c r="I14" t="s">
         <v>129</v>
       </c>
-      <c r="F14" t="s">
+      <c r="J14" t="s">
+        <v>24</v>
+      </c>
+      <c r="K14" t="s">
         <v>130</v>
       </c>
-      <c r="G14" t="s">
+      <c r="L14" t="s">
+        <v>26</v>
+      </c>
+      <c r="M14" t="s">
         <v>131</v>
       </c>
-      <c r="H14" t="s">
+      <c r="N14" t="s">
+        <v>28</v>
+      </c>
+      <c r="O14" t="s">
         <v>132</v>
-      </c>
-[...19 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15">
-        <v>3331</v>
+        <v>3044</v>
       </c>
       <c r="B15" t="s">
+        <v>133</v>
+      </c>
+      <c r="C15" t="s">
+        <v>134</v>
+      </c>
+      <c r="D15" t="s">
         <v>135</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
         <v>136</v>
       </c>
-      <c r="D15" t="s">
+      <c r="F15" t="s">
         <v>137</v>
       </c>
-      <c r="E15" t="s">
+      <c r="G15" t="s">
         <v>138</v>
       </c>
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>139</v>
       </c>
-      <c r="G15" t="s">
+      <c r="I15" t="s">
         <v>140</v>
       </c>
-      <c r="H15" t="s">
+      <c r="J15" t="s">
+        <v>24</v>
+      </c>
+      <c r="K15" t="s">
         <v>141</v>
       </c>
-      <c r="I15" t="s">
+      <c r="L15" t="s">
+        <v>26</v>
+      </c>
+      <c r="M15" t="s">
         <v>142</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N15" t="s">
         <v>28</v>
       </c>
       <c r="O15" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16">
-        <v>3336</v>
+        <v>3053</v>
       </c>
       <c r="B16" t="s">
         <v>144</v>
       </c>
       <c r="C16" t="s">
         <v>145</v>
       </c>
       <c r="D16" t="s">
         <v>146</v>
       </c>
       <c r="E16" t="s">
         <v>147</v>
       </c>
       <c r="F16" t="s">
         <v>148</v>
       </c>
       <c r="G16" t="s">
         <v>149</v>
       </c>
       <c r="H16" t="s">
         <v>150</v>
       </c>
       <c r="I16" t="s">
         <v>151</v>
       </c>
       <c r="J16" t="s">
         <v>24</v>
       </c>
       <c r="K16" t="s">
+        <v>130</v>
+      </c>
+      <c r="L16" t="s">
+        <v>26</v>
+      </c>
+      <c r="M16" t="s">
+        <v>131</v>
+      </c>
+      <c r="N16" t="s">
+        <v>28</v>
+      </c>
+      <c r="O16" t="s">
         <v>152</v>
-      </c>
-[...10 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17">
-        <v>3342</v>
+        <v>3061</v>
       </c>
       <c r="B17" t="s">
+        <v>153</v>
+      </c>
+      <c r="C17" t="s">
+        <v>154</v>
+      </c>
+      <c r="D17" t="s">
         <v>155</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" t="s">
         <v>156</v>
       </c>
-      <c r="D17" t="s">
+      <c r="F17" t="s">
         <v>157</v>
       </c>
-      <c r="E17" t="s">
+      <c r="G17" t="s">
         <v>158</v>
       </c>
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>159</v>
       </c>
-      <c r="G17" t="s">
+      <c r="I17" t="s">
         <v>160</v>
       </c>
-      <c r="H17" t="s">
+      <c r="J17" t="s">
+        <v>24</v>
+      </c>
+      <c r="K17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" t="s">
+        <v>26</v>
+      </c>
+      <c r="M17" t="s">
+        <v>27</v>
+      </c>
+      <c r="N17" t="s">
+        <v>28</v>
+      </c>
+      <c r="O17" t="s">
         <v>161</v>
-      </c>
-[...19 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18">
-        <v>3347</v>
+        <v>3062</v>
       </c>
       <c r="B18" t="s">
+        <v>162</v>
+      </c>
+      <c r="C18" t="s">
+        <v>163</v>
+      </c>
+      <c r="D18" t="s">
         <v>164</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" t="s">
         <v>165</v>
       </c>
-      <c r="D18" t="s">
+      <c r="F18" t="s">
         <v>166</v>
       </c>
-      <c r="E18" t="s">
+      <c r="G18" t="s">
         <v>167</v>
       </c>
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>168</v>
       </c>
-      <c r="G18" t="s">
+      <c r="I18" t="s">
         <v>169</v>
       </c>
-      <c r="H18" t="s">
+      <c r="J18" t="s">
+        <v>24</v>
+      </c>
+      <c r="K18" t="s">
         <v>170</v>
       </c>
-      <c r="I18" t="s">
+      <c r="L18" t="s">
+        <v>26</v>
+      </c>
+      <c r="M18" t="s">
         <v>171</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
       <c r="N18" t="s">
         <v>28</v>
       </c>
       <c r="O18" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19">
-        <v>3350</v>
+        <v>3086</v>
       </c>
       <c r="B19" t="s">
         <v>173</v>
       </c>
       <c r="C19" t="s">
         <v>174</v>
       </c>
       <c r="D19" t="s">
         <v>175</v>
       </c>
       <c r="E19" t="s">
         <v>176</v>
       </c>
       <c r="F19" t="s">
         <v>177</v>
       </c>
       <c r="G19" t="s">
         <v>178</v>
       </c>
       <c r="H19" t="s">
         <v>179</v>
       </c>
       <c r="I19" t="s">
         <v>180</v>
       </c>
       <c r="J19" t="s">
+        <v>24</v>
+      </c>
+      <c r="K19" t="s">
+        <v>25</v>
+      </c>
+      <c r="L19" t="s">
+        <v>26</v>
+      </c>
+      <c r="M19" t="s">
+        <v>27</v>
+      </c>
+      <c r="N19" t="s">
+        <v>28</v>
+      </c>
+      <c r="O19" t="s">
         <v>181</v>
-      </c>
-[...13 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20">
-        <v>3359</v>
+        <v>3088</v>
       </c>
       <c r="B20" t="s">
+        <v>182</v>
+      </c>
+      <c r="C20" t="s">
+        <v>183</v>
+      </c>
+      <c r="D20" t="s">
+        <v>184</v>
+      </c>
+      <c r="E20" t="s">
+        <v>185</v>
+      </c>
+      <c r="F20" t="s">
         <v>186</v>
       </c>
-      <c r="C20" t="s">
+      <c r="G20" t="s">
         <v>187</v>
       </c>
-      <c r="D20" t="s">
+      <c r="H20" t="s">
         <v>188</v>
       </c>
-      <c r="E20" t="s">
+      <c r="I20" t="s">
         <v>189</v>
       </c>
-      <c r="F20" t="s">
+      <c r="J20" t="s">
+        <v>24</v>
+      </c>
+      <c r="K20" t="s">
+        <v>130</v>
+      </c>
+      <c r="L20" t="s">
+        <v>26</v>
+      </c>
+      <c r="M20" t="s">
+        <v>131</v>
+      </c>
+      <c r="N20" t="s">
+        <v>28</v>
+      </c>
+      <c r="O20" t="s">
         <v>190</v>
-      </c>
-[...25 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21">
-        <v>3366</v>
+        <v>3096</v>
       </c>
       <c r="B21" t="s">
+        <v>191</v>
+      </c>
+      <c r="C21" t="s">
+        <v>192</v>
+      </c>
+      <c r="D21" t="s">
+        <v>193</v>
+      </c>
+      <c r="E21" t="s">
+        <v>194</v>
+      </c>
+      <c r="F21" t="s">
+        <v>195</v>
+      </c>
+      <c r="G21" t="s">
+        <v>196</v>
+      </c>
+      <c r="H21" t="s">
         <v>197</v>
       </c>
-      <c r="C21" t="s">
+      <c r="I21" t="s">
         <v>198</v>
-      </c>
-[...16 lines deleted...]
-        <v>204</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21" t="s">
         <v>25</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
       <c r="M21" t="s">
         <v>27</v>
       </c>
       <c r="N21" t="s">
         <v>28</v>
       </c>
       <c r="O21" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22">
-        <v>3390</v>
+        <v>3103</v>
       </c>
       <c r="B22" t="s">
+        <v>200</v>
+      </c>
+      <c r="C22" t="s">
+        <v>201</v>
+      </c>
+      <c r="D22" t="s">
+        <v>202</v>
+      </c>
+      <c r="E22" t="s">
+        <v>203</v>
+      </c>
+      <c r="F22" t="s">
+        <v>204</v>
+      </c>
+      <c r="G22" t="s">
+        <v>205</v>
+      </c>
+      <c r="H22" t="s">
         <v>206</v>
       </c>
-      <c r="C22" t="s">
+      <c r="I22" t="s">
         <v>207</v>
-      </c>
-[...16 lines deleted...]
-        <v>213</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22" t="s">
         <v>25</v>
       </c>
       <c r="L22" t="s">
         <v>26</v>
       </c>
       <c r="M22" t="s">
         <v>27</v>
       </c>
       <c r="N22" t="s">
         <v>28</v>
       </c>
       <c r="O22" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23">
-        <v>3406</v>
+        <v>3107</v>
       </c>
       <c r="B23" t="s">
+        <v>209</v>
+      </c>
+      <c r="C23" t="s">
+        <v>210</v>
+      </c>
+      <c r="D23" t="s">
+        <v>211</v>
+      </c>
+      <c r="E23" t="s">
+        <v>212</v>
+      </c>
+      <c r="F23" t="s">
+        <v>213</v>
+      </c>
+      <c r="G23" t="s">
+        <v>214</v>
+      </c>
+      <c r="H23" t="s">
         <v>215</v>
       </c>
-      <c r="C23" t="s">
+      <c r="I23" t="s">
         <v>216</v>
       </c>
-      <c r="D23" t="s">
+      <c r="J23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K23" t="s">
+        <v>25</v>
+      </c>
+      <c r="L23" t="s">
+        <v>26</v>
+      </c>
+      <c r="M23" t="s">
+        <v>27</v>
+      </c>
+      <c r="N23" t="s">
+        <v>28</v>
+      </c>
+      <c r="O23" t="s">
         <v>217</v>
-      </c>
-[...31 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24">
-        <v>3414</v>
+        <v>3135</v>
       </c>
       <c r="B24" t="s">
+        <v>218</v>
+      </c>
+      <c r="C24" t="s">
+        <v>219</v>
+      </c>
+      <c r="D24" t="s">
+        <v>220</v>
+      </c>
+      <c r="E24" t="s">
+        <v>221</v>
+      </c>
+      <c r="F24" t="s">
+        <v>222</v>
+      </c>
+      <c r="G24" t="s">
+        <v>223</v>
+      </c>
+      <c r="H24" t="s">
         <v>224</v>
       </c>
-      <c r="C24" t="s">
+      <c r="I24" t="s">
         <v>225</v>
       </c>
-      <c r="D24" t="s">
+      <c r="J24" t="s">
+        <v>24</v>
+      </c>
+      <c r="K24" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" t="s">
+        <v>26</v>
+      </c>
+      <c r="M24" t="s">
+        <v>27</v>
+      </c>
+      <c r="N24" t="s">
+        <v>28</v>
+      </c>
+      <c r="O24" t="s">
         <v>226</v>
-      </c>
-[...31 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25">
-        <v>3418</v>
+        <v>3144</v>
       </c>
       <c r="B25" t="s">
+        <v>227</v>
+      </c>
+      <c r="C25" t="s">
+        <v>228</v>
+      </c>
+      <c r="D25" t="s">
+        <v>229</v>
+      </c>
+      <c r="E25" t="s">
+        <v>230</v>
+      </c>
+      <c r="F25" t="s">
+        <v>231</v>
+      </c>
+      <c r="G25" t="s">
+        <v>232</v>
+      </c>
+      <c r="H25" t="s">
         <v>233</v>
       </c>
-      <c r="C25" t="s">
+      <c r="I25" t="s">
         <v>234</v>
       </c>
-      <c r="D25" t="s">
+      <c r="J25" t="s">
+        <v>24</v>
+      </c>
+      <c r="K25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L25" t="s">
+        <v>26</v>
+      </c>
+      <c r="M25" t="s">
+        <v>27</v>
+      </c>
+      <c r="N25" t="s">
+        <v>28</v>
+      </c>
+      <c r="O25" t="s">
         <v>235</v>
-      </c>
-[...31 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26">
-        <v>3420</v>
+        <v>3150</v>
       </c>
       <c r="B26" t="s">
+        <v>236</v>
+      </c>
+      <c r="C26" t="s">
+        <v>237</v>
+      </c>
+      <c r="D26" t="s">
+        <v>238</v>
+      </c>
+      <c r="E26" t="s">
+        <v>239</v>
+      </c>
+      <c r="F26" t="s">
+        <v>240</v>
+      </c>
+      <c r="G26" t="s">
+        <v>241</v>
+      </c>
+      <c r="H26" t="s">
         <v>242</v>
       </c>
-      <c r="C26" t="s">
+      <c r="I26" t="s">
         <v>243</v>
       </c>
-      <c r="D26" t="s">
+      <c r="J26" t="s">
+        <v>24</v>
+      </c>
+      <c r="K26" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" t="s">
+        <v>26</v>
+      </c>
+      <c r="M26" t="s">
+        <v>27</v>
+      </c>
+      <c r="N26" t="s">
+        <v>28</v>
+      </c>
+      <c r="O26" t="s">
         <v>244</v>
-      </c>
-[...31 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27">
-        <v>3475</v>
+        <v>3156</v>
       </c>
       <c r="B27" t="s">
+        <v>245</v>
+      </c>
+      <c r="C27" t="s">
+        <v>246</v>
+      </c>
+      <c r="D27" t="s">
+        <v>247</v>
+      </c>
+      <c r="E27" t="s">
+        <v>248</v>
+      </c>
+      <c r="F27" t="s">
+        <v>249</v>
+      </c>
+      <c r="G27" t="s">
+        <v>250</v>
+      </c>
+      <c r="H27" t="s">
         <v>251</v>
       </c>
-      <c r="C27" t="s">
+      <c r="I27" t="s">
         <v>252</v>
       </c>
-      <c r="D27" t="s">
+      <c r="J27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K27" t="s">
+        <v>25</v>
+      </c>
+      <c r="L27" t="s">
+        <v>26</v>
+      </c>
+      <c r="M27" t="s">
+        <v>27</v>
+      </c>
+      <c r="N27" t="s">
+        <v>28</v>
+      </c>
+      <c r="O27" t="s">
         <v>253</v>
-      </c>
-[...31 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28">
-        <v>3553</v>
+        <v>3272</v>
       </c>
       <c r="B28" t="s">
+        <v>254</v>
+      </c>
+      <c r="C28" t="s">
+        <v>255</v>
+      </c>
+      <c r="D28" t="s">
+        <v>256</v>
+      </c>
+      <c r="E28" t="s">
+        <v>257</v>
+      </c>
+      <c r="F28" t="s">
+        <v>258</v>
+      </c>
+      <c r="G28" t="s">
+        <v>259</v>
+      </c>
+      <c r="H28" t="s">
         <v>260</v>
       </c>
-      <c r="C28" t="s">
+      <c r="I28" t="s">
         <v>261</v>
       </c>
-      <c r="D28" t="s">
+      <c r="J28" t="s">
+        <v>24</v>
+      </c>
+      <c r="K28" t="s">
+        <v>130</v>
+      </c>
+      <c r="L28" t="s">
+        <v>26</v>
+      </c>
+      <c r="M28" t="s">
+        <v>131</v>
+      </c>
+      <c r="N28" t="s">
+        <v>28</v>
+      </c>
+      <c r="O28" t="s">
         <v>262</v>
-      </c>
-[...31 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
-        <v>3567</v>
+        <v>3279</v>
       </c>
       <c r="B29" t="s">
+        <v>263</v>
+      </c>
+      <c r="C29" t="s">
+        <v>264</v>
+      </c>
+      <c r="D29" t="s">
+        <v>265</v>
+      </c>
+      <c r="E29" t="s">
+        <v>266</v>
+      </c>
+      <c r="F29" t="s">
+        <v>267</v>
+      </c>
+      <c r="G29" t="s">
+        <v>268</v>
+      </c>
+      <c r="H29" t="s">
         <v>269</v>
       </c>
-      <c r="C29" t="s">
+      <c r="I29" t="s">
         <v>270</v>
       </c>
-      <c r="D29" t="s">
+      <c r="J29" t="s">
+        <v>24</v>
+      </c>
+      <c r="K29" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" t="s">
+        <v>26</v>
+      </c>
+      <c r="M29" t="s">
+        <v>27</v>
+      </c>
+      <c r="N29" t="s">
+        <v>28</v>
+      </c>
+      <c r="O29" t="s">
         <v>271</v>
-      </c>
-[...31 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
-        <v>3581</v>
+        <v>3313</v>
       </c>
       <c r="B30" t="s">
+        <v>272</v>
+      </c>
+      <c r="C30" t="s">
+        <v>273</v>
+      </c>
+      <c r="D30" t="s">
+        <v>274</v>
+      </c>
+      <c r="E30" t="s">
+        <v>275</v>
+      </c>
+      <c r="F30" t="s">
+        <v>276</v>
+      </c>
+      <c r="G30" t="s">
+        <v>277</v>
+      </c>
+      <c r="H30" t="s">
+        <v>278</v>
+      </c>
+      <c r="I30" t="s">
+        <v>279</v>
+      </c>
+      <c r="J30" t="s">
+        <v>24</v>
+      </c>
+      <c r="K30" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" t="s">
+        <v>26</v>
+      </c>
+      <c r="M30" t="s">
+        <v>27</v>
+      </c>
+      <c r="N30" t="s">
+        <v>28</v>
+      </c>
+      <c r="O30" t="s">
         <v>280</v>
-      </c>
-[...37 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
-        <v>3588</v>
+        <v>3316</v>
       </c>
       <c r="B31" t="s">
+        <v>281</v>
+      </c>
+      <c r="C31" t="s">
+        <v>282</v>
+      </c>
+      <c r="D31" t="s">
+        <v>283</v>
+      </c>
+      <c r="E31" t="s">
+        <v>284</v>
+      </c>
+      <c r="F31" t="s">
+        <v>285</v>
+      </c>
+      <c r="G31" t="s">
+        <v>286</v>
+      </c>
+      <c r="H31" t="s">
+        <v>287</v>
+      </c>
+      <c r="I31" t="s">
+        <v>288</v>
+      </c>
+      <c r="J31" t="s">
+        <v>24</v>
+      </c>
+      <c r="K31" t="s">
+        <v>141</v>
+      </c>
+      <c r="L31" t="s">
+        <v>26</v>
+      </c>
+      <c r="M31" t="s">
+        <v>142</v>
+      </c>
+      <c r="N31" t="s">
+        <v>28</v>
+      </c>
+      <c r="O31" t="s">
         <v>289</v>
-      </c>
-[...37 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
-        <v>3591</v>
+        <v>3330</v>
       </c>
       <c r="B32" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="C32" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="D32" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="E32" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F32" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="G32" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="H32" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="I32" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="J32" t="s">
         <v>24</v>
       </c>
       <c r="K32" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L32" t="s">
         <v>26</v>
       </c>
       <c r="M32" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
       <c r="O32" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
-        <v>3686</v>
+        <v>3331</v>
       </c>
       <c r="B33" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="C33" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D33" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="E33" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="F33" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="G33" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="H33" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="I33" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="J33" t="s">
         <v>24</v>
       </c>
       <c r="K33" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="L33" t="s">
         <v>26</v>
       </c>
       <c r="M33" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
-        <v>3702</v>
+        <v>3336</v>
       </c>
       <c r="B34" t="s">
+        <v>308</v>
+      </c>
+      <c r="C34" t="s">
+        <v>309</v>
+      </c>
+      <c r="D34" t="s">
+        <v>310</v>
+      </c>
+      <c r="E34" t="s">
+        <v>311</v>
+      </c>
+      <c r="F34" t="s">
+        <v>312</v>
+      </c>
+      <c r="G34" t="s">
+        <v>313</v>
+      </c>
+      <c r="H34" t="s">
+        <v>314</v>
+      </c>
+      <c r="I34" t="s">
+        <v>315</v>
+      </c>
+      <c r="J34" t="s">
+        <v>24</v>
+      </c>
+      <c r="K34" t="s">
+        <v>316</v>
+      </c>
+      <c r="L34" t="s">
+        <v>26</v>
+      </c>
+      <c r="M34" t="s">
+        <v>317</v>
+      </c>
+      <c r="N34" t="s">
+        <v>28</v>
+      </c>
+      <c r="O34" t="s">
         <v>318</v>
-      </c>
-[...37 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
-        <v>3706</v>
+        <v>3341</v>
       </c>
       <c r="B35" t="s">
+        <v>319</v>
+      </c>
+      <c r="C35" t="s">
+        <v>320</v>
+      </c>
+      <c r="D35" t="s">
+        <v>321</v>
+      </c>
+      <c r="E35" t="s">
+        <v>322</v>
+      </c>
+      <c r="F35" t="s">
+        <v>323</v>
+      </c>
+      <c r="G35" t="s">
+        <v>324</v>
+      </c>
+      <c r="H35" t="s">
+        <v>325</v>
+      </c>
+      <c r="I35" t="s">
+        <v>326</v>
+      </c>
+      <c r="J35" t="s">
+        <v>24</v>
+      </c>
+      <c r="K35" t="s">
+        <v>141</v>
+      </c>
+      <c r="L35" t="s">
+        <v>26</v>
+      </c>
+      <c r="M35" t="s">
+        <v>142</v>
+      </c>
+      <c r="N35" t="s">
+        <v>28</v>
+      </c>
+      <c r="O35" t="s">
         <v>327</v>
-      </c>
-[...37 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
-        <v>3716</v>
+        <v>3342</v>
       </c>
       <c r="B36" t="s">
+        <v>328</v>
+      </c>
+      <c r="C36" t="s">
+        <v>329</v>
+      </c>
+      <c r="D36" t="s">
+        <v>330</v>
+      </c>
+      <c r="E36" t="s">
+        <v>331</v>
+      </c>
+      <c r="F36" t="s">
+        <v>332</v>
+      </c>
+      <c r="G36" t="s">
+        <v>333</v>
+      </c>
+      <c r="H36" t="s">
+        <v>334</v>
+      </c>
+      <c r="I36" t="s">
+        <v>335</v>
+      </c>
+      <c r="J36" t="s">
+        <v>24</v>
+      </c>
+      <c r="K36" t="s">
+        <v>130</v>
+      </c>
+      <c r="L36" t="s">
+        <v>26</v>
+      </c>
+      <c r="M36" t="s">
+        <v>131</v>
+      </c>
+      <c r="N36" t="s">
+        <v>28</v>
+      </c>
+      <c r="O36" t="s">
         <v>336</v>
-      </c>
-[...37 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
-        <v>3753</v>
+        <v>3347</v>
       </c>
       <c r="B37" t="s">
+        <v>337</v>
+      </c>
+      <c r="C37" t="s">
+        <v>338</v>
+      </c>
+      <c r="D37" t="s">
+        <v>339</v>
+      </c>
+      <c r="E37" t="s">
+        <v>340</v>
+      </c>
+      <c r="F37" t="s">
+        <v>341</v>
+      </c>
+      <c r="G37" t="s">
+        <v>342</v>
+      </c>
+      <c r="H37" t="s">
+        <v>343</v>
+      </c>
+      <c r="I37" t="s">
+        <v>344</v>
+      </c>
+      <c r="J37" t="s">
+        <v>24</v>
+      </c>
+      <c r="K37" t="s">
+        <v>130</v>
+      </c>
+      <c r="L37" t="s">
+        <v>26</v>
+      </c>
+      <c r="M37" t="s">
+        <v>131</v>
+      </c>
+      <c r="N37" t="s">
+        <v>28</v>
+      </c>
+      <c r="O37" t="s">
         <v>345</v>
-      </c>
-[...37 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
-        <v>3854</v>
+        <v>3348</v>
       </c>
       <c r="B38" t="s">
+        <v>346</v>
+      </c>
+      <c r="C38" t="s">
+        <v>347</v>
+      </c>
+      <c r="D38" t="s">
+        <v>348</v>
+      </c>
+      <c r="E38" t="s">
+        <v>349</v>
+      </c>
+      <c r="F38" t="s">
+        <v>350</v>
+      </c>
+      <c r="G38" t="s">
+        <v>351</v>
+      </c>
+      <c r="H38" t="s">
+        <v>352</v>
+      </c>
+      <c r="I38" t="s">
+        <v>353</v>
+      </c>
+      <c r="J38" t="s">
+        <v>24</v>
+      </c>
+      <c r="K38" t="s">
+        <v>25</v>
+      </c>
+      <c r="L38" t="s">
+        <v>26</v>
+      </c>
+      <c r="M38" t="s">
+        <v>27</v>
+      </c>
+      <c r="N38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O38" t="s">
         <v>354</v>
-      </c>
-[...37 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
-        <v>4186</v>
+        <v>3350</v>
       </c>
       <c r="B39" t="s">
+        <v>355</v>
+      </c>
+      <c r="C39" t="s">
+        <v>356</v>
+      </c>
+      <c r="D39" t="s">
+        <v>357</v>
+      </c>
+      <c r="E39" t="s">
+        <v>358</v>
+      </c>
+      <c r="F39" t="s">
+        <v>359</v>
+      </c>
+      <c r="G39" t="s">
+        <v>360</v>
+      </c>
+      <c r="H39" t="s">
+        <v>361</v>
+      </c>
+      <c r="I39" t="s">
+        <v>362</v>
+      </c>
+      <c r="J39" t="s">
         <v>363</v>
       </c>
-      <c r="C39" t="s">
+      <c r="K39" t="s">
         <v>364</v>
       </c>
-      <c r="D39" t="s">
+      <c r="L39" t="s">
         <v>365</v>
       </c>
-      <c r="E39" t="s">
+      <c r="M39" t="s">
         <v>366</v>
       </c>
-      <c r="F39" t="s">
+      <c r="N39" t="s">
+        <v>28</v>
+      </c>
+      <c r="O39" t="s">
         <v>367</v>
-      </c>
-[...25 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
-        <v>4196</v>
+        <v>3352</v>
       </c>
       <c r="B40" t="s">
+        <v>368</v>
+      </c>
+      <c r="C40" t="s">
+        <v>369</v>
+      </c>
+      <c r="D40" t="s">
+        <v>370</v>
+      </c>
+      <c r="E40" t="s">
+        <v>371</v>
+      </c>
+      <c r="F40" t="s">
+        <v>372</v>
+      </c>
+      <c r="G40" t="s">
+        <v>373</v>
+      </c>
+      <c r="H40" t="s">
         <v>374</v>
       </c>
-      <c r="C40" t="s">
+      <c r="I40" t="s">
         <v>375</v>
       </c>
-      <c r="D40" t="s">
+      <c r="J40" t="s">
         <v>376</v>
       </c>
-      <c r="E40" t="s">
+      <c r="K40" t="s">
         <v>377</v>
       </c>
-      <c r="F40" t="s">
+      <c r="L40" t="s">
         <v>378</v>
       </c>
-      <c r="G40" t="s">
+      <c r="M40" t="s">
         <v>379</v>
       </c>
-      <c r="H40" t="s">
+      <c r="N40" t="s">
+        <v>28</v>
+      </c>
+      <c r="O40" t="s">
         <v>380</v>
-      </c>
-[...19 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
-        <v>4202</v>
+        <v>3354</v>
       </c>
       <c r="B41" t="s">
+        <v>381</v>
+      </c>
+      <c r="C41" t="s">
+        <v>382</v>
+      </c>
+      <c r="D41" t="s">
         <v>383</v>
       </c>
-      <c r="C41" t="s">
+      <c r="E41" t="s">
         <v>384</v>
       </c>
-      <c r="D41" t="s">
+      <c r="F41" t="s">
         <v>385</v>
       </c>
-      <c r="E41" t="s">
+      <c r="G41" t="s">
         <v>386</v>
       </c>
-      <c r="F41" t="s">
+      <c r="H41" t="s">
         <v>387</v>
       </c>
-      <c r="G41" t="s">
+      <c r="I41" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>390</v>
       </c>
       <c r="J41" t="s">
         <v>24</v>
       </c>
       <c r="K41" t="s">
         <v>25</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
       <c r="M41" t="s">
         <v>27</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
-        <v>4204</v>
+        <v>3359</v>
       </c>
       <c r="B42" t="s">
+        <v>390</v>
+      </c>
+      <c r="C42" t="s">
+        <v>391</v>
+      </c>
+      <c r="D42" t="s">
         <v>392</v>
       </c>
-      <c r="C42" t="s">
+      <c r="E42" t="s">
         <v>393</v>
       </c>
-      <c r="D42" t="s">
+      <c r="F42" t="s">
         <v>394</v>
       </c>
-      <c r="E42" t="s">
+      <c r="G42" t="s">
         <v>395</v>
       </c>
-      <c r="F42" t="s">
+      <c r="H42" t="s">
         <v>396</v>
       </c>
-      <c r="G42" t="s">
+      <c r="I42" t="s">
         <v>397</v>
       </c>
-      <c r="H42" t="s">
+      <c r="J42" t="s">
+        <v>24</v>
+      </c>
+      <c r="K42" t="s">
         <v>398</v>
       </c>
-      <c r="I42" t="s">
+      <c r="L42" t="s">
+        <v>26</v>
+      </c>
+      <c r="M42" t="s">
         <v>399</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
-        <v>4211</v>
+        <v>3361</v>
       </c>
       <c r="B43" t="s">
         <v>401</v>
       </c>
       <c r="C43" t="s">
         <v>402</v>
       </c>
       <c r="D43" t="s">
         <v>403</v>
       </c>
       <c r="E43" t="s">
         <v>404</v>
       </c>
       <c r="F43" t="s">
         <v>405</v>
       </c>
       <c r="G43" t="s">
         <v>406</v>
       </c>
       <c r="H43" t="s">
         <v>407</v>
       </c>
       <c r="I43" t="s">
         <v>408</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L43" t="s">
         <v>26</v>
       </c>
       <c r="M43" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
-        <v>4216</v>
+        <v>3365</v>
       </c>
       <c r="B44" t="s">
         <v>410</v>
       </c>
       <c r="C44" t="s">
         <v>411</v>
       </c>
       <c r="D44" t="s">
         <v>412</v>
       </c>
       <c r="E44" t="s">
         <v>413</v>
       </c>
       <c r="F44" t="s">
         <v>414</v>
       </c>
       <c r="G44" t="s">
         <v>415</v>
       </c>
       <c r="H44" t="s">
         <v>416</v>
       </c>
       <c r="I44" t="s">
         <v>417</v>
       </c>
       <c r="J44" t="s">
+        <v>24</v>
+      </c>
+      <c r="K44" t="s">
+        <v>25</v>
+      </c>
+      <c r="L44" t="s">
+        <v>26</v>
+      </c>
+      <c r="M44" t="s">
+        <v>27</v>
+      </c>
+      <c r="N44" t="s">
+        <v>28</v>
+      </c>
+      <c r="O44" t="s">
         <v>418</v>
-      </c>
-[...13 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
-        <v>4295</v>
+        <v>3366</v>
       </c>
       <c r="B45" t="s">
+        <v>419</v>
+      </c>
+      <c r="C45" t="s">
+        <v>420</v>
+      </c>
+      <c r="D45" t="s">
+        <v>421</v>
+      </c>
+      <c r="E45" t="s">
+        <v>422</v>
+      </c>
+      <c r="F45" t="s">
         <v>423</v>
       </c>
-      <c r="C45" t="s">
+      <c r="G45" t="s">
         <v>424</v>
       </c>
-      <c r="D45" t="s">
+      <c r="H45" t="s">
         <v>425</v>
       </c>
-      <c r="E45" t="s">
+      <c r="I45" t="s">
         <v>426</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45" t="s">
         <v>25</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
         <v>27</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
-        <v>4302</v>
+        <v>3372</v>
       </c>
       <c r="B46" t="s">
+        <v>428</v>
+      </c>
+      <c r="C46" t="s">
+        <v>429</v>
+      </c>
+      <c r="D46" t="s">
+        <v>430</v>
+      </c>
+      <c r="E46" t="s">
+        <v>431</v>
+      </c>
+      <c r="F46" t="s">
         <v>432</v>
       </c>
-      <c r="C46" t="s">
+      <c r="G46" t="s">
         <v>433</v>
       </c>
-      <c r="D46" t="s">
+      <c r="H46" t="s">
         <v>434</v>
       </c>
-      <c r="E46" t="s">
+      <c r="I46" t="s">
         <v>435</v>
       </c>
-      <c r="F46" t="s">
+      <c r="J46" t="s">
+        <v>24</v>
+      </c>
+      <c r="K46" t="s">
+        <v>130</v>
+      </c>
+      <c r="L46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M46" t="s">
+        <v>131</v>
+      </c>
+      <c r="N46" t="s">
+        <v>28</v>
+      </c>
+      <c r="O46" t="s">
         <v>436</v>
-      </c>
-[...25 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>4303</v>
+        <v>3373</v>
       </c>
       <c r="B47" t="s">
+        <v>437</v>
+      </c>
+      <c r="C47" t="s">
+        <v>438</v>
+      </c>
+      <c r="D47" t="s">
+        <v>439</v>
+      </c>
+      <c r="E47" t="s">
+        <v>440</v>
+      </c>
+      <c r="F47" t="s">
+        <v>441</v>
+      </c>
+      <c r="G47" t="s">
+        <v>442</v>
+      </c>
+      <c r="H47" t="s">
+        <v>443</v>
+      </c>
+      <c r="I47" t="s">
+        <v>444</v>
+      </c>
+      <c r="J47" t="s">
+        <v>24</v>
+      </c>
+      <c r="K47" t="s">
+        <v>130</v>
+      </c>
+      <c r="L47" t="s">
+        <v>26</v>
+      </c>
+      <c r="M47" t="s">
+        <v>131</v>
+      </c>
+      <c r="N47" t="s">
+        <v>28</v>
+      </c>
+      <c r="O47" t="s">
         <v>445</v>
-      </c>
-[...37 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>4304</v>
+        <v>3375</v>
       </c>
       <c r="B48" t="s">
-        <v>458</v>
+        <v>446</v>
       </c>
       <c r="C48" t="s">
-        <v>459</v>
+        <v>447</v>
       </c>
       <c r="D48" t="s">
-        <v>460</v>
+        <v>448</v>
       </c>
       <c r="E48" t="s">
-        <v>461</v>
+        <v>449</v>
       </c>
       <c r="F48" t="s">
-        <v>462</v>
+        <v>450</v>
       </c>
       <c r="G48" t="s">
-        <v>463</v>
+        <v>451</v>
       </c>
       <c r="H48" t="s">
-        <v>464</v>
+        <v>452</v>
       </c>
       <c r="I48" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
       <c r="J48" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K48" t="s">
-        <v>25</v>
+        <v>316</v>
       </c>
       <c r="L48" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M48" t="s">
-        <v>27</v>
+        <v>317</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
-        <v>466</v>
+        <v>454</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>4307</v>
+        <v>3381</v>
       </c>
       <c r="B49" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
       <c r="C49" t="s">
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="D49" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="E49" t="s">
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="F49" t="s">
-        <v>471</v>
+        <v>459</v>
       </c>
       <c r="G49" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
       <c r="H49" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
       <c r="I49" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
       <c r="J49" t="s">
-        <v>418</v>
+        <v>363</v>
       </c>
       <c r="K49" t="s">
-        <v>475</v>
+        <v>316</v>
       </c>
       <c r="L49" t="s">
-        <v>420</v>
+        <v>365</v>
       </c>
       <c r="M49" t="s">
-        <v>476</v>
+        <v>317</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
-        <v>477</v>
+        <v>463</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>4308</v>
+        <v>3383</v>
       </c>
       <c r="B50" t="s">
-        <v>478</v>
+        <v>464</v>
       </c>
       <c r="C50" t="s">
-        <v>479</v>
+        <v>465</v>
       </c>
       <c r="D50" t="s">
-        <v>480</v>
+        <v>466</v>
       </c>
       <c r="E50" t="s">
-        <v>481</v>
+        <v>467</v>
       </c>
       <c r="F50" t="s">
-        <v>482</v>
+        <v>468</v>
       </c>
       <c r="G50" t="s">
-        <v>483</v>
+        <v>469</v>
       </c>
       <c r="H50" t="s">
-        <v>484</v>
+        <v>470</v>
       </c>
       <c r="I50" t="s">
-        <v>485</v>
+        <v>471</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
-        <v>87</v>
+        <v>472</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
-        <v>88</v>
+        <v>473</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>4309</v>
+        <v>3390</v>
       </c>
       <c r="B51" t="s">
-        <v>487</v>
+        <v>475</v>
       </c>
       <c r="C51" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="D51" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="E51" t="s">
-        <v>490</v>
+        <v>478</v>
       </c>
       <c r="F51" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="G51" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="H51" t="s">
-        <v>493</v>
+        <v>481</v>
       </c>
       <c r="I51" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>4311</v>
+        <v>3406</v>
       </c>
       <c r="B52" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="C52" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
       <c r="D52" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="E52" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="F52" t="s">
-        <v>500</v>
+        <v>488</v>
       </c>
       <c r="G52" t="s">
-        <v>501</v>
+        <v>489</v>
       </c>
       <c r="H52" t="s">
-        <v>502</v>
+        <v>490</v>
       </c>
       <c r="I52" t="s">
-        <v>503</v>
+        <v>491</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
-        <v>504</v>
+        <v>492</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>4314</v>
+        <v>3414</v>
       </c>
       <c r="B53" t="s">
-        <v>505</v>
+        <v>493</v>
       </c>
       <c r="C53" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="D53" t="s">
-        <v>507</v>
+        <v>495</v>
       </c>
       <c r="E53" t="s">
-        <v>508</v>
+        <v>496</v>
       </c>
       <c r="F53" t="s">
-        <v>509</v>
+        <v>497</v>
       </c>
       <c r="G53" t="s">
-        <v>510</v>
+        <v>498</v>
       </c>
       <c r="H53" t="s">
-        <v>511</v>
+        <v>499</v>
       </c>
       <c r="I53" t="s">
-        <v>512</v>
+        <v>500</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
-        <v>513</v>
+        <v>501</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>4316</v>
+        <v>3417</v>
       </c>
       <c r="B54" t="s">
-        <v>514</v>
+        <v>502</v>
       </c>
       <c r="C54" t="s">
-        <v>515</v>
+        <v>503</v>
       </c>
       <c r="D54" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="E54" t="s">
-        <v>517</v>
+        <v>505</v>
       </c>
       <c r="F54" t="s">
-        <v>518</v>
+        <v>506</v>
       </c>
       <c r="G54" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="H54" t="s">
-        <v>520</v>
+        <v>508</v>
       </c>
       <c r="I54" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="J54" t="s">
         <v>24</v>
       </c>
       <c r="K54" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L54" t="s">
         <v>26</v>
       </c>
       <c r="M54" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
       <c r="O54" t="s">
-        <v>522</v>
+        <v>510</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>4319</v>
+        <v>3418</v>
       </c>
       <c r="B55" t="s">
-        <v>523</v>
+        <v>511</v>
       </c>
       <c r="C55" t="s">
-        <v>524</v>
+        <v>512</v>
       </c>
       <c r="D55" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="E55" t="s">
-        <v>526</v>
+        <v>514</v>
       </c>
       <c r="F55" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
       <c r="G55" t="s">
-        <v>528</v>
+        <v>516</v>
       </c>
       <c r="H55" t="s">
-        <v>529</v>
+        <v>517</v>
       </c>
       <c r="I55" t="s">
-        <v>530</v>
+        <v>518</v>
       </c>
       <c r="J55" t="s">
         <v>24</v>
       </c>
       <c r="K55" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L55" t="s">
         <v>26</v>
       </c>
       <c r="M55" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
-        <v>531</v>
+        <v>519</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>4322</v>
+        <v>3419</v>
       </c>
       <c r="B56" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
       <c r="C56" t="s">
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="D56" t="s">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="E56" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="F56" t="s">
-        <v>536</v>
+        <v>524</v>
       </c>
       <c r="G56" t="s">
-        <v>537</v>
+        <v>525</v>
       </c>
       <c r="H56" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="I56" t="s">
-        <v>539</v>
+        <v>527</v>
       </c>
       <c r="J56" t="s">
         <v>24</v>
       </c>
       <c r="K56" t="s">
         <v>25</v>
       </c>
       <c r="L56" t="s">
         <v>26</v>
       </c>
       <c r="M56" t="s">
         <v>27</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
       <c r="O56" t="s">
-        <v>540</v>
+        <v>528</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>4555</v>
+        <v>3420</v>
       </c>
       <c r="B57" t="s">
-        <v>541</v>
+        <v>529</v>
       </c>
       <c r="C57" t="s">
-        <v>542</v>
+        <v>530</v>
       </c>
       <c r="D57" t="s">
-        <v>543</v>
+        <v>531</v>
       </c>
       <c r="E57" t="s">
-        <v>544</v>
+        <v>532</v>
       </c>
       <c r="F57" t="s">
-        <v>545</v>
+        <v>533</v>
       </c>
       <c r="G57" t="s">
-        <v>546</v>
+        <v>534</v>
       </c>
       <c r="H57" t="s">
-        <v>547</v>
+        <v>535</v>
       </c>
       <c r="I57" t="s">
-        <v>548</v>
+        <v>536</v>
       </c>
       <c r="J57" t="s">
         <v>24</v>
       </c>
       <c r="K57" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L57" t="s">
         <v>26</v>
       </c>
       <c r="M57" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
       <c r="O57" t="s">
-        <v>549</v>
+        <v>537</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>4556</v>
+        <v>3475</v>
       </c>
       <c r="B58" t="s">
-        <v>550</v>
+        <v>538</v>
       </c>
       <c r="C58" t="s">
-        <v>551</v>
+        <v>539</v>
       </c>
       <c r="D58" t="s">
-        <v>552</v>
+        <v>540</v>
       </c>
       <c r="E58" t="s">
-        <v>553</v>
+        <v>541</v>
       </c>
       <c r="F58" t="s">
-        <v>554</v>
+        <v>542</v>
       </c>
       <c r="G58" t="s">
-        <v>555</v>
+        <v>543</v>
       </c>
       <c r="H58" t="s">
-        <v>556</v>
+        <v>544</v>
       </c>
       <c r="I58" t="s">
-        <v>557</v>
+        <v>545</v>
       </c>
       <c r="J58" t="s">
         <v>24</v>
       </c>
       <c r="K58" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L58" t="s">
         <v>26</v>
       </c>
       <c r="M58" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
-        <v>558</v>
+        <v>546</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>4558</v>
+        <v>3481</v>
       </c>
       <c r="B59" t="s">
-        <v>559</v>
+        <v>547</v>
       </c>
       <c r="C59" t="s">
-        <v>560</v>
+        <v>548</v>
       </c>
       <c r="D59" t="s">
-        <v>561</v>
+        <v>549</v>
       </c>
       <c r="E59" t="s">
-        <v>562</v>
+        <v>550</v>
       </c>
       <c r="F59" t="s">
-        <v>563</v>
+        <v>551</v>
       </c>
       <c r="G59" t="s">
-        <v>564</v>
+        <v>552</v>
       </c>
       <c r="H59" t="s">
-        <v>565</v>
+        <v>553</v>
       </c>
       <c r="I59" t="s">
-        <v>566</v>
+        <v>554</v>
       </c>
       <c r="J59" t="s">
         <v>24</v>
       </c>
       <c r="K59" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L59" t="s">
         <v>26</v>
       </c>
       <c r="M59" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
       <c r="O59" t="s">
-        <v>567</v>
+        <v>555</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>4559</v>
+        <v>3534</v>
       </c>
       <c r="B60" t="s">
-        <v>568</v>
+        <v>556</v>
       </c>
       <c r="C60" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="D60" t="s">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="E60" t="s">
-        <v>571</v>
+        <v>559</v>
       </c>
       <c r="F60" t="s">
-        <v>572</v>
+        <v>560</v>
       </c>
       <c r="G60" t="s">
-        <v>573</v>
+        <v>561</v>
       </c>
       <c r="H60" t="s">
-        <v>574</v>
+        <v>562</v>
       </c>
       <c r="I60" t="s">
-        <v>575</v>
+        <v>563</v>
       </c>
       <c r="J60" t="s">
         <v>24</v>
       </c>
       <c r="K60" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="L60" t="s">
         <v>26</v>
       </c>
       <c r="M60" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
-        <v>576</v>
+        <v>564</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>4560</v>
+        <v>3553</v>
       </c>
       <c r="B61" t="s">
-        <v>577</v>
+        <v>565</v>
       </c>
       <c r="C61" t="s">
-        <v>578</v>
+        <v>566</v>
       </c>
       <c r="D61" t="s">
-        <v>579</v>
+        <v>567</v>
       </c>
       <c r="E61" t="s">
-        <v>580</v>
+        <v>568</v>
       </c>
       <c r="F61" t="s">
-        <v>581</v>
+        <v>569</v>
       </c>
       <c r="G61" t="s">
-        <v>582</v>
+        <v>570</v>
       </c>
       <c r="H61" t="s">
-        <v>583</v>
+        <v>571</v>
       </c>
       <c r="I61" t="s">
-        <v>584</v>
+        <v>572</v>
       </c>
       <c r="J61" t="s">
         <v>24</v>
       </c>
       <c r="K61" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L61" t="s">
         <v>26</v>
       </c>
       <c r="M61" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
-        <v>585</v>
+        <v>573</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>4563</v>
+        <v>3567</v>
       </c>
       <c r="B62" t="s">
-        <v>586</v>
+        <v>574</v>
       </c>
       <c r="C62" t="s">
-        <v>587</v>
+        <v>575</v>
       </c>
       <c r="D62" t="s">
-        <v>588</v>
+        <v>576</v>
       </c>
       <c r="E62" t="s">
-        <v>589</v>
+        <v>577</v>
       </c>
       <c r="F62" t="s">
-        <v>590</v>
+        <v>578</v>
       </c>
       <c r="G62" t="s">
-        <v>591</v>
+        <v>579</v>
       </c>
       <c r="H62" t="s">
-        <v>592</v>
+        <v>580</v>
       </c>
       <c r="I62" t="s">
-        <v>593</v>
+        <v>581</v>
       </c>
       <c r="J62" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K62" t="s">
-        <v>87</v>
+        <v>582</v>
       </c>
       <c r="L62" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M62" t="s">
-        <v>88</v>
+        <v>583</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>4564</v>
+        <v>3581</v>
       </c>
       <c r="B63" t="s">
-        <v>595</v>
+        <v>585</v>
       </c>
       <c r="C63" t="s">
-        <v>596</v>
+        <v>586</v>
       </c>
       <c r="D63" t="s">
-        <v>597</v>
+        <v>587</v>
       </c>
       <c r="E63" t="s">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="F63" t="s">
-        <v>599</v>
+        <v>589</v>
       </c>
       <c r="G63" t="s">
-        <v>600</v>
+        <v>590</v>
       </c>
       <c r="H63" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
       <c r="I63" t="s">
-        <v>602</v>
+        <v>592</v>
       </c>
       <c r="J63" t="s">
         <v>24</v>
       </c>
       <c r="K63" t="s">
-        <v>603</v>
+        <v>141</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
       <c r="M63" t="s">
-        <v>604</v>
+        <v>142</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
-        <v>605</v>
+        <v>593</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>4568</v>
+        <v>3588</v>
       </c>
       <c r="B64" t="s">
-        <v>606</v>
+        <v>594</v>
       </c>
       <c r="C64" t="s">
-        <v>607</v>
+        <v>595</v>
       </c>
       <c r="D64" t="s">
-        <v>608</v>
+        <v>596</v>
       </c>
       <c r="E64" t="s">
-        <v>609</v>
+        <v>597</v>
       </c>
       <c r="F64" t="s">
-        <v>610</v>
+        <v>598</v>
       </c>
       <c r="G64" t="s">
-        <v>611</v>
+        <v>599</v>
       </c>
       <c r="H64" t="s">
-        <v>612</v>
+        <v>600</v>
       </c>
       <c r="I64" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64" t="s">
-        <v>25</v>
+        <v>602</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
-        <v>27</v>
+        <v>603</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
-        <v>614</v>
+        <v>604</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>4704</v>
+        <v>3591</v>
       </c>
       <c r="B65" t="s">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="C65" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="D65" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="E65" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="F65" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="G65" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="H65" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
       <c r="I65" t="s">
-        <v>622</v>
+        <v>612</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
-        <v>68</v>
+        <v>131</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>4706</v>
+        <v>3686</v>
       </c>
       <c r="B66" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="C66" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="D66" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
       <c r="E66" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
       <c r="F66" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="G66" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
       <c r="H66" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="I66" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
       <c r="J66" t="s">
         <v>24</v>
       </c>
       <c r="K66" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="L66" t="s">
         <v>26</v>
       </c>
       <c r="M66" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="N66" t="s">
         <v>28</v>
       </c>
       <c r="O66" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>4709</v>
+        <v>3701</v>
       </c>
       <c r="B67" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
       <c r="C67" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="D67" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
       <c r="E67" t="s">
-        <v>636</v>
+        <v>626</v>
       </c>
       <c r="F67" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
       <c r="G67" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="H67" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="I67" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="J67" t="s">
         <v>24</v>
       </c>
       <c r="K67" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="L67" t="s">
         <v>26</v>
       </c>
       <c r="M67" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="N67" t="s">
         <v>28</v>
       </c>
       <c r="O67" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>4711</v>
+        <v>3702</v>
       </c>
       <c r="B68" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="C68" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="D68" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="E68" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="F68" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="G68" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="H68" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="I68" t="s">
-        <v>649</v>
+        <v>639</v>
       </c>
       <c r="J68" t="s">
-        <v>650</v>
+        <v>24</v>
       </c>
       <c r="K68" t="s">
-        <v>651</v>
+        <v>141</v>
       </c>
       <c r="L68" t="s">
-        <v>652</v>
+        <v>26</v>
       </c>
       <c r="M68" t="s">
-        <v>653</v>
+        <v>142</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
       <c r="O68" t="s">
-        <v>654</v>
+        <v>640</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>4714</v>
+        <v>3706</v>
       </c>
       <c r="B69" t="s">
-        <v>655</v>
+        <v>641</v>
       </c>
       <c r="C69" t="s">
-        <v>656</v>
+        <v>642</v>
       </c>
       <c r="D69" t="s">
-        <v>657</v>
+        <v>643</v>
       </c>
       <c r="E69" t="s">
-        <v>658</v>
+        <v>644</v>
       </c>
       <c r="F69" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="G69" t="s">
-        <v>660</v>
+        <v>646</v>
       </c>
       <c r="H69" t="s">
-        <v>661</v>
+        <v>647</v>
       </c>
       <c r="I69" t="s">
-        <v>662</v>
+        <v>648</v>
       </c>
       <c r="J69" t="s">
         <v>24</v>
       </c>
       <c r="K69" t="s">
         <v>25</v>
       </c>
       <c r="L69" t="s">
         <v>26</v>
       </c>
       <c r="M69" t="s">
         <v>27</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
-        <v>663</v>
+        <v>649</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>4716</v>
+        <v>3716</v>
       </c>
       <c r="B70" t="s">
-        <v>664</v>
+        <v>650</v>
       </c>
       <c r="C70" t="s">
-        <v>665</v>
+        <v>651</v>
       </c>
       <c r="D70" t="s">
-        <v>666</v>
+        <v>652</v>
       </c>
       <c r="E70" t="s">
-        <v>667</v>
+        <v>653</v>
       </c>
       <c r="F70" t="s">
-        <v>668</v>
+        <v>654</v>
       </c>
       <c r="G70" t="s">
-        <v>669</v>
+        <v>655</v>
       </c>
       <c r="H70" t="s">
-        <v>670</v>
+        <v>656</v>
       </c>
       <c r="I70" t="s">
-        <v>671</v>
+        <v>657</v>
       </c>
       <c r="J70" t="s">
         <v>24</v>
       </c>
       <c r="K70" t="s">
-        <v>454</v>
+        <v>141</v>
       </c>
       <c r="L70" t="s">
         <v>26</v>
       </c>
       <c r="M70" t="s">
-        <v>456</v>
+        <v>142</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
-        <v>672</v>
+        <v>658</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>4717</v>
+        <v>3753</v>
       </c>
       <c r="B71" t="s">
-        <v>673</v>
+        <v>659</v>
       </c>
       <c r="C71" t="s">
-        <v>674</v>
+        <v>660</v>
       </c>
       <c r="D71" t="s">
-        <v>675</v>
+        <v>661</v>
       </c>
       <c r="E71" t="s">
-        <v>676</v>
+        <v>662</v>
       </c>
       <c r="F71" t="s">
-        <v>677</v>
+        <v>663</v>
       </c>
       <c r="G71" t="s">
-        <v>678</v>
+        <v>664</v>
       </c>
       <c r="H71" t="s">
-        <v>679</v>
+        <v>665</v>
       </c>
       <c r="I71" t="s">
-        <v>680</v>
+        <v>666</v>
       </c>
       <c r="J71" t="s">
         <v>24</v>
       </c>
       <c r="K71" t="s">
         <v>25</v>
       </c>
       <c r="L71" t="s">
         <v>26</v>
       </c>
       <c r="M71" t="s">
         <v>27</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
       <c r="O71" t="s">
-        <v>681</v>
+        <v>667</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>4721</v>
+        <v>3854</v>
       </c>
       <c r="B72" t="s">
-        <v>682</v>
+        <v>668</v>
       </c>
       <c r="C72" t="s">
-        <v>683</v>
+        <v>669</v>
       </c>
       <c r="D72" t="s">
-        <v>684</v>
+        <v>670</v>
       </c>
       <c r="E72" t="s">
-        <v>685</v>
+        <v>671</v>
       </c>
       <c r="F72" t="s">
-        <v>686</v>
+        <v>672</v>
       </c>
       <c r="G72" t="s">
-        <v>687</v>
+        <v>673</v>
       </c>
       <c r="H72" t="s">
-        <v>688</v>
+        <v>674</v>
       </c>
       <c r="I72" t="s">
-        <v>689</v>
+        <v>675</v>
       </c>
       <c r="J72" t="s">
         <v>24</v>
       </c>
       <c r="K72" t="s">
-        <v>454</v>
+        <v>141</v>
       </c>
       <c r="L72" t="s">
         <v>26</v>
       </c>
       <c r="M72" t="s">
-        <v>456</v>
+        <v>142</v>
       </c>
       <c r="N72" t="s">
         <v>28</v>
       </c>
       <c r="O72" t="s">
-        <v>690</v>
+        <v>676</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>4722</v>
+        <v>4186</v>
       </c>
       <c r="B73" t="s">
-        <v>691</v>
+        <v>677</v>
       </c>
       <c r="C73" t="s">
-        <v>692</v>
+        <v>678</v>
       </c>
       <c r="D73" t="s">
-        <v>693</v>
+        <v>679</v>
       </c>
       <c r="E73" t="s">
-        <v>694</v>
+        <v>680</v>
       </c>
       <c r="F73" t="s">
-        <v>695</v>
+        <v>681</v>
       </c>
       <c r="G73" t="s">
-        <v>696</v>
+        <v>682</v>
       </c>
       <c r="H73" t="s">
-        <v>697</v>
+        <v>683</v>
       </c>
       <c r="I73" t="s">
-        <v>698</v>
+        <v>684</v>
       </c>
       <c r="J73" t="s">
         <v>24</v>
       </c>
       <c r="K73" t="s">
-        <v>699</v>
+        <v>685</v>
       </c>
       <c r="L73" t="s">
         <v>26</v>
       </c>
       <c r="M73" t="s">
-        <v>700</v>
+        <v>686</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
       <c r="O73" t="s">
-        <v>701</v>
+        <v>687</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>4723</v>
+        <v>4196</v>
       </c>
       <c r="B74" t="s">
-        <v>702</v>
+        <v>688</v>
       </c>
       <c r="C74" t="s">
-        <v>703</v>
+        <v>689</v>
       </c>
       <c r="D74" t="s">
-        <v>704</v>
+        <v>690</v>
       </c>
       <c r="E74" t="s">
-        <v>705</v>
+        <v>691</v>
       </c>
       <c r="F74" t="s">
-        <v>706</v>
+        <v>692</v>
       </c>
       <c r="G74" t="s">
-        <v>707</v>
+        <v>693</v>
       </c>
       <c r="H74" t="s">
-        <v>708</v>
+        <v>694</v>
       </c>
       <c r="I74" t="s">
-        <v>709</v>
+        <v>695</v>
       </c>
       <c r="J74" t="s">
         <v>24</v>
       </c>
       <c r="K74" t="s">
-        <v>710</v>
+        <v>25</v>
       </c>
       <c r="L74" t="s">
         <v>26</v>
       </c>
       <c r="M74" t="s">
-        <v>711</v>
+        <v>27</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
-        <v>712</v>
+        <v>696</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>4792</v>
+        <v>4202</v>
       </c>
       <c r="B75" t="s">
-        <v>713</v>
+        <v>697</v>
       </c>
       <c r="C75" t="s">
-        <v>714</v>
+        <v>698</v>
       </c>
       <c r="D75" t="s">
-        <v>715</v>
+        <v>699</v>
       </c>
       <c r="E75" t="s">
-        <v>716</v>
+        <v>700</v>
       </c>
       <c r="F75" t="s">
-        <v>717</v>
+        <v>701</v>
       </c>
       <c r="G75" t="s">
-        <v>718</v>
+        <v>702</v>
       </c>
       <c r="H75" t="s">
-        <v>719</v>
+        <v>703</v>
       </c>
       <c r="I75" t="s">
-        <v>720</v>
+        <v>704</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
         <v>25</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
         <v>27</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
-        <v>721</v>
+        <v>705</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>4801</v>
+        <v>4204</v>
       </c>
       <c r="B76" t="s">
-        <v>722</v>
+        <v>706</v>
       </c>
       <c r="C76" t="s">
-        <v>723</v>
+        <v>707</v>
       </c>
       <c r="D76" t="s">
-        <v>724</v>
+        <v>708</v>
       </c>
       <c r="E76" t="s">
-        <v>725</v>
+        <v>709</v>
       </c>
       <c r="F76" t="s">
-        <v>726</v>
+        <v>710</v>
       </c>
       <c r="G76" t="s">
-        <v>727</v>
+        <v>711</v>
       </c>
       <c r="H76" t="s">
-        <v>728</v>
+        <v>712</v>
       </c>
       <c r="I76" t="s">
-        <v>729</v>
+        <v>713</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
-        <v>730</v>
+        <v>714</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>4810</v>
+        <v>4211</v>
       </c>
       <c r="B77" t="s">
-        <v>731</v>
+        <v>715</v>
       </c>
       <c r="C77" t="s">
-        <v>732</v>
+        <v>716</v>
       </c>
       <c r="D77" t="s">
-        <v>733</v>
+        <v>717</v>
       </c>
       <c r="E77" t="s">
-        <v>734</v>
+        <v>718</v>
       </c>
       <c r="F77" t="s">
-        <v>735</v>
+        <v>719</v>
       </c>
       <c r="G77" t="s">
-        <v>736</v>
+        <v>720</v>
       </c>
       <c r="H77" t="s">
-        <v>737</v>
+        <v>721</v>
       </c>
       <c r="I77" t="s">
-        <v>738</v>
+        <v>722</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
-        <v>739</v>
+        <v>723</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>4811</v>
+        <v>4216</v>
       </c>
       <c r="B78" t="s">
-        <v>740</v>
+        <v>724</v>
       </c>
       <c r="C78" t="s">
-        <v>741</v>
+        <v>725</v>
       </c>
       <c r="D78" t="s">
-        <v>742</v>
+        <v>726</v>
       </c>
       <c r="E78" t="s">
-        <v>743</v>
+        <v>727</v>
       </c>
       <c r="F78" t="s">
-        <v>744</v>
+        <v>728</v>
       </c>
       <c r="G78" t="s">
-        <v>745</v>
+        <v>729</v>
       </c>
       <c r="H78" t="s">
-        <v>746</v>
+        <v>730</v>
       </c>
       <c r="I78" t="s">
-        <v>747</v>
+        <v>731</v>
       </c>
       <c r="J78" t="s">
-        <v>24</v>
+        <v>732</v>
       </c>
       <c r="K78" t="s">
-        <v>441</v>
+        <v>733</v>
       </c>
       <c r="L78" t="s">
-        <v>26</v>
+        <v>734</v>
       </c>
       <c r="M78" t="s">
-        <v>443</v>
+        <v>735</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
-        <v>748</v>
+        <v>736</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>4817</v>
+        <v>4295</v>
       </c>
       <c r="B79" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="C79" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
       <c r="D79" t="s">
-        <v>751</v>
+        <v>739</v>
       </c>
       <c r="E79" t="s">
-        <v>752</v>
+        <v>740</v>
       </c>
       <c r="F79" t="s">
-        <v>753</v>
+        <v>741</v>
       </c>
       <c r="G79" t="s">
-        <v>754</v>
+        <v>742</v>
       </c>
       <c r="H79" t="s">
-        <v>755</v>
+        <v>743</v>
       </c>
       <c r="I79" t="s">
-        <v>756</v>
+        <v>744</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
         <v>25</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
         <v>27</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
-        <v>757</v>
+        <v>745</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>4935</v>
+        <v>4302</v>
       </c>
       <c r="B80" t="s">
+        <v>746</v>
+      </c>
+      <c r="C80" t="s">
+        <v>747</v>
+      </c>
+      <c r="D80" t="s">
+        <v>748</v>
+      </c>
+      <c r="E80" t="s">
+        <v>749</v>
+      </c>
+      <c r="F80" t="s">
+        <v>750</v>
+      </c>
+      <c r="G80" t="s">
+        <v>751</v>
+      </c>
+      <c r="H80" t="s">
+        <v>752</v>
+      </c>
+      <c r="I80" t="s">
+        <v>753</v>
+      </c>
+      <c r="J80" t="s">
+        <v>754</v>
+      </c>
+      <c r="K80" t="s">
+        <v>755</v>
+      </c>
+      <c r="L80" t="s">
+        <v>756</v>
+      </c>
+      <c r="M80" t="s">
+        <v>757</v>
+      </c>
+      <c r="N80" t="s">
+        <v>28</v>
+      </c>
+      <c r="O80" t="s">
         <v>758</v>
-      </c>
-[...37 lines deleted...]
-        <v>766</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
-        <v>4947</v>
+        <v>4303</v>
       </c>
       <c r="B81" t="s">
+        <v>759</v>
+      </c>
+      <c r="C81" t="s">
+        <v>760</v>
+      </c>
+      <c r="D81" t="s">
+        <v>761</v>
+      </c>
+      <c r="E81" t="s">
+        <v>762</v>
+      </c>
+      <c r="F81" t="s">
+        <v>763</v>
+      </c>
+      <c r="G81" t="s">
+        <v>764</v>
+      </c>
+      <c r="H81" t="s">
+        <v>765</v>
+      </c>
+      <c r="I81" t="s">
+        <v>766</v>
+      </c>
+      <c r="J81" t="s">
+        <v>376</v>
+      </c>
+      <c r="K81" t="s">
         <v>767</v>
       </c>
-      <c r="C81" t="s">
+      <c r="L81" t="s">
+        <v>378</v>
+      </c>
+      <c r="M81" t="s">
         <v>768</v>
       </c>
-      <c r="D81" t="s">
+      <c r="N81" t="s">
+        <v>28</v>
+      </c>
+      <c r="O81" t="s">
         <v>769</v>
-      </c>
-[...31 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
-        <v>4965</v>
+        <v>4304</v>
       </c>
       <c r="B82" t="s">
+        <v>770</v>
+      </c>
+      <c r="C82" t="s">
+        <v>771</v>
+      </c>
+      <c r="D82" t="s">
+        <v>772</v>
+      </c>
+      <c r="E82" t="s">
+        <v>773</v>
+      </c>
+      <c r="F82" t="s">
+        <v>774</v>
+      </c>
+      <c r="G82" t="s">
+        <v>775</v>
+      </c>
+      <c r="H82" t="s">
         <v>776</v>
       </c>
-      <c r="C82" t="s">
+      <c r="I82" t="s">
         <v>777</v>
-      </c>
-[...16 lines deleted...]
-        <v>783</v>
       </c>
       <c r="J82" t="s">
         <v>24</v>
       </c>
       <c r="K82" t="s">
         <v>25</v>
       </c>
       <c r="L82" t="s">
         <v>26</v>
       </c>
       <c r="M82" t="s">
         <v>27</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
       <c r="O82" t="s">
-        <v>784</v>
+        <v>778</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
-        <v>5273</v>
+        <v>4307</v>
       </c>
       <c r="B83" t="s">
+        <v>779</v>
+      </c>
+      <c r="C83" t="s">
+        <v>780</v>
+      </c>
+      <c r="D83" t="s">
+        <v>781</v>
+      </c>
+      <c r="E83" t="s">
+        <v>782</v>
+      </c>
+      <c r="F83" t="s">
+        <v>783</v>
+      </c>
+      <c r="G83" t="s">
+        <v>784</v>
+      </c>
+      <c r="H83" t="s">
         <v>785</v>
       </c>
-      <c r="C83" t="s">
+      <c r="I83" t="s">
         <v>786</v>
       </c>
-      <c r="D83" t="s">
+      <c r="J83" t="s">
+        <v>732</v>
+      </c>
+      <c r="K83" t="s">
         <v>787</v>
       </c>
-      <c r="E83" t="s">
+      <c r="L83" t="s">
+        <v>734</v>
+      </c>
+      <c r="M83" t="s">
         <v>788</v>
       </c>
-      <c r="F83" t="s">
+      <c r="N83" t="s">
+        <v>28</v>
+      </c>
+      <c r="O83" t="s">
         <v>789</v>
-      </c>
-[...25 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>5326</v>
+        <v>4308</v>
       </c>
       <c r="B84" t="s">
+        <v>790</v>
+      </c>
+      <c r="C84" t="s">
+        <v>791</v>
+      </c>
+      <c r="D84" t="s">
+        <v>792</v>
+      </c>
+      <c r="E84" t="s">
+        <v>793</v>
+      </c>
+      <c r="F84" t="s">
+        <v>794</v>
+      </c>
+      <c r="G84" t="s">
+        <v>795</v>
+      </c>
+      <c r="H84" t="s">
         <v>796</v>
       </c>
-      <c r="C84" t="s">
+      <c r="I84" t="s">
         <v>797</v>
       </c>
-      <c r="D84" t="s">
+      <c r="J84" t="s">
+        <v>24</v>
+      </c>
+      <c r="K84" t="s">
+        <v>130</v>
+      </c>
+      <c r="L84" t="s">
+        <v>26</v>
+      </c>
+      <c r="M84" t="s">
+        <v>131</v>
+      </c>
+      <c r="N84" t="s">
+        <v>28</v>
+      </c>
+      <c r="O84" t="s">
         <v>798</v>
-      </c>
-[...31 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>5330</v>
+        <v>4309</v>
       </c>
       <c r="B85" t="s">
+        <v>799</v>
+      </c>
+      <c r="C85" t="s">
+        <v>800</v>
+      </c>
+      <c r="D85" t="s">
+        <v>801</v>
+      </c>
+      <c r="E85" t="s">
+        <v>802</v>
+      </c>
+      <c r="F85" t="s">
+        <v>803</v>
+      </c>
+      <c r="G85" t="s">
+        <v>804</v>
+      </c>
+      <c r="H85" t="s">
         <v>805</v>
       </c>
-      <c r="C85" t="s">
+      <c r="I85" t="s">
         <v>806</v>
       </c>
-      <c r="D85" t="s">
+      <c r="J85" t="s">
+        <v>24</v>
+      </c>
+      <c r="K85" t="s">
+        <v>130</v>
+      </c>
+      <c r="L85" t="s">
+        <v>26</v>
+      </c>
+      <c r="M85" t="s">
+        <v>131</v>
+      </c>
+      <c r="N85" t="s">
+        <v>28</v>
+      </c>
+      <c r="O85" t="s">
         <v>807</v>
-      </c>
-[...31 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>5331</v>
+        <v>4311</v>
       </c>
       <c r="B86" t="s">
+        <v>808</v>
+      </c>
+      <c r="C86" t="s">
+        <v>809</v>
+      </c>
+      <c r="D86" t="s">
+        <v>810</v>
+      </c>
+      <c r="E86" t="s">
+        <v>811</v>
+      </c>
+      <c r="F86" t="s">
+        <v>812</v>
+      </c>
+      <c r="G86" t="s">
+        <v>813</v>
+      </c>
+      <c r="H86" t="s">
         <v>814</v>
       </c>
-      <c r="C86" t="s">
+      <c r="I86" t="s">
         <v>815</v>
       </c>
-      <c r="D86" t="s">
+      <c r="J86" t="s">
+        <v>24</v>
+      </c>
+      <c r="K86" t="s">
+        <v>25</v>
+      </c>
+      <c r="L86" t="s">
+        <v>26</v>
+      </c>
+      <c r="M86" t="s">
+        <v>27</v>
+      </c>
+      <c r="N86" t="s">
+        <v>28</v>
+      </c>
+      <c r="O86" t="s">
         <v>816</v>
-      </c>
-[...31 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>5335</v>
+        <v>4314</v>
       </c>
       <c r="B87" t="s">
+        <v>817</v>
+      </c>
+      <c r="C87" t="s">
+        <v>818</v>
+      </c>
+      <c r="D87" t="s">
+        <v>819</v>
+      </c>
+      <c r="E87" t="s">
+        <v>820</v>
+      </c>
+      <c r="F87" t="s">
+        <v>821</v>
+      </c>
+      <c r="G87" t="s">
+        <v>822</v>
+      </c>
+      <c r="H87" t="s">
         <v>823</v>
       </c>
-      <c r="C87" t="s">
+      <c r="I87" t="s">
         <v>824</v>
-      </c>
-[...16 lines deleted...]
-        <v>830</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
         <v>25</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
         <v>27</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>5346</v>
+        <v>4316</v>
       </c>
       <c r="B88" t="s">
+        <v>826</v>
+      </c>
+      <c r="C88" t="s">
+        <v>827</v>
+      </c>
+      <c r="D88" t="s">
+        <v>828</v>
+      </c>
+      <c r="E88" t="s">
+        <v>829</v>
+      </c>
+      <c r="F88" t="s">
+        <v>830</v>
+      </c>
+      <c r="G88" t="s">
+        <v>831</v>
+      </c>
+      <c r="H88" t="s">
         <v>832</v>
       </c>
-      <c r="C88" t="s">
+      <c r="I88" t="s">
         <v>833</v>
       </c>
-      <c r="D88" t="s">
+      <c r="J88" t="s">
+        <v>24</v>
+      </c>
+      <c r="K88" t="s">
+        <v>130</v>
+      </c>
+      <c r="L88" t="s">
+        <v>26</v>
+      </c>
+      <c r="M88" t="s">
+        <v>131</v>
+      </c>
+      <c r="N88" t="s">
+        <v>28</v>
+      </c>
+      <c r="O88" t="s">
         <v>834</v>
-      </c>
-[...31 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>5348</v>
+        <v>4319</v>
       </c>
       <c r="B89" t="s">
+        <v>835</v>
+      </c>
+      <c r="C89" t="s">
+        <v>836</v>
+      </c>
+      <c r="D89" t="s">
+        <v>837</v>
+      </c>
+      <c r="E89" t="s">
+        <v>838</v>
+      </c>
+      <c r="F89" t="s">
+        <v>839</v>
+      </c>
+      <c r="G89" t="s">
+        <v>840</v>
+      </c>
+      <c r="H89" t="s">
+        <v>841</v>
+      </c>
+      <c r="I89" t="s">
+        <v>842</v>
+      </c>
+      <c r="J89" t="s">
+        <v>24</v>
+      </c>
+      <c r="K89" t="s">
+        <v>130</v>
+      </c>
+      <c r="L89" t="s">
+        <v>26</v>
+      </c>
+      <c r="M89" t="s">
+        <v>131</v>
+      </c>
+      <c r="N89" t="s">
+        <v>28</v>
+      </c>
+      <c r="O89" t="s">
         <v>843</v>
-      </c>
-[...37 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>5351</v>
+        <v>4322</v>
       </c>
       <c r="B90" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="C90" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="D90" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="E90" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="F90" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="G90" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="H90" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="I90" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="J90" t="s">
         <v>24</v>
       </c>
       <c r="K90" t="s">
         <v>25</v>
       </c>
       <c r="L90" t="s">
         <v>26</v>
       </c>
       <c r="M90" t="s">
         <v>27</v>
       </c>
       <c r="N90" t="s">
         <v>28</v>
       </c>
       <c r="O90" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>5353</v>
+        <v>4555</v>
       </c>
       <c r="B91" t="s">
+        <v>853</v>
+      </c>
+      <c r="C91" t="s">
+        <v>854</v>
+      </c>
+      <c r="D91" t="s">
+        <v>855</v>
+      </c>
+      <c r="E91" t="s">
+        <v>856</v>
+      </c>
+      <c r="F91" t="s">
+        <v>857</v>
+      </c>
+      <c r="G91" t="s">
+        <v>858</v>
+      </c>
+      <c r="H91" t="s">
+        <v>859</v>
+      </c>
+      <c r="I91" t="s">
+        <v>860</v>
+      </c>
+      <c r="J91" t="s">
+        <v>24</v>
+      </c>
+      <c r="K91" t="s">
+        <v>130</v>
+      </c>
+      <c r="L91" t="s">
+        <v>26</v>
+      </c>
+      <c r="M91" t="s">
+        <v>131</v>
+      </c>
+      <c r="N91" t="s">
+        <v>28</v>
+      </c>
+      <c r="O91" t="s">
         <v>861</v>
-      </c>
-[...37 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>5354</v>
+        <v>4556</v>
       </c>
       <c r="B92" t="s">
-        <v>872</v>
+        <v>862</v>
       </c>
       <c r="C92" t="s">
-        <v>873</v>
+        <v>863</v>
       </c>
       <c r="D92" t="s">
-        <v>874</v>
+        <v>864</v>
       </c>
       <c r="E92" t="s">
-        <v>875</v>
+        <v>865</v>
       </c>
       <c r="F92" t="s">
-        <v>876</v>
+        <v>866</v>
       </c>
       <c r="G92" t="s">
-        <v>877</v>
+        <v>867</v>
       </c>
       <c r="H92" t="s">
-        <v>878</v>
+        <v>868</v>
       </c>
       <c r="I92" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
       <c r="J92" t="s">
         <v>24</v>
       </c>
       <c r="K92" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L92" t="s">
         <v>26</v>
       </c>
       <c r="M92" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N92" t="s">
         <v>28</v>
       </c>
       <c r="O92" t="s">
-        <v>880</v>
+        <v>870</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>5364</v>
+        <v>4558</v>
       </c>
       <c r="B93" t="s">
-        <v>881</v>
+        <v>871</v>
       </c>
       <c r="C93" t="s">
-        <v>882</v>
+        <v>872</v>
       </c>
       <c r="D93" t="s">
-        <v>883</v>
+        <v>873</v>
       </c>
       <c r="E93" t="s">
-        <v>884</v>
+        <v>874</v>
       </c>
       <c r="F93" t="s">
-        <v>885</v>
+        <v>875</v>
       </c>
       <c r="G93" t="s">
-        <v>886</v>
+        <v>876</v>
       </c>
       <c r="H93" t="s">
-        <v>887</v>
+        <v>877</v>
       </c>
       <c r="I93" t="s">
-        <v>888</v>
+        <v>878</v>
       </c>
       <c r="J93" t="s">
         <v>24</v>
       </c>
       <c r="K93" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="L93" t="s">
         <v>26</v>
       </c>
       <c r="M93" t="s">
-        <v>68</v>
+        <v>131</v>
       </c>
       <c r="N93" t="s">
         <v>28</v>
       </c>
       <c r="O93" t="s">
-        <v>889</v>
+        <v>879</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>5365</v>
+        <v>4559</v>
       </c>
       <c r="B94" t="s">
-        <v>890</v>
+        <v>880</v>
       </c>
       <c r="C94" t="s">
-        <v>891</v>
+        <v>881</v>
       </c>
       <c r="D94" t="s">
-        <v>892</v>
+        <v>882</v>
       </c>
       <c r="E94" t="s">
-        <v>893</v>
+        <v>883</v>
       </c>
       <c r="F94" t="s">
-        <v>894</v>
+        <v>884</v>
       </c>
       <c r="G94" t="s">
-        <v>895</v>
+        <v>885</v>
       </c>
       <c r="H94" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="I94" t="s">
-        <v>897</v>
+        <v>887</v>
       </c>
       <c r="J94" t="s">
         <v>24</v>
       </c>
       <c r="K94" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L94" t="s">
         <v>26</v>
       </c>
       <c r="M94" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N94" t="s">
         <v>28</v>
       </c>
       <c r="O94" t="s">
-        <v>898</v>
+        <v>888</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>5367</v>
+        <v>4560</v>
       </c>
       <c r="B95" t="s">
-        <v>899</v>
+        <v>889</v>
       </c>
       <c r="C95" t="s">
-        <v>900</v>
+        <v>890</v>
       </c>
       <c r="D95" t="s">
-        <v>901</v>
+        <v>891</v>
       </c>
       <c r="E95" t="s">
-        <v>902</v>
+        <v>892</v>
       </c>
       <c r="F95" t="s">
-        <v>903</v>
+        <v>893</v>
       </c>
       <c r="G95" t="s">
-        <v>904</v>
+        <v>894</v>
       </c>
       <c r="H95" t="s">
-        <v>905</v>
+        <v>895</v>
       </c>
       <c r="I95" t="s">
-        <v>906</v>
+        <v>896</v>
       </c>
       <c r="J95" t="s">
         <v>24</v>
       </c>
       <c r="K95" t="s">
         <v>25</v>
       </c>
       <c r="L95" t="s">
         <v>26</v>
       </c>
       <c r="M95" t="s">
         <v>27</v>
       </c>
       <c r="N95" t="s">
         <v>28</v>
       </c>
       <c r="O95" t="s">
-        <v>907</v>
+        <v>897</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>5368</v>
+        <v>4563</v>
       </c>
       <c r="B96" t="s">
-        <v>908</v>
+        <v>898</v>
       </c>
       <c r="C96" t="s">
-        <v>909</v>
+        <v>899</v>
       </c>
       <c r="D96" t="s">
-        <v>910</v>
+        <v>900</v>
       </c>
       <c r="E96" t="s">
-        <v>911</v>
+        <v>901</v>
       </c>
       <c r="F96" t="s">
-        <v>912</v>
+        <v>902</v>
       </c>
       <c r="G96" t="s">
-        <v>913</v>
+        <v>903</v>
       </c>
       <c r="H96" t="s">
-        <v>914</v>
+        <v>904</v>
       </c>
       <c r="I96" t="s">
-        <v>915</v>
+        <v>905</v>
       </c>
       <c r="J96" t="s">
         <v>24</v>
       </c>
       <c r="K96" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L96" t="s">
         <v>26</v>
       </c>
       <c r="M96" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N96" t="s">
         <v>28</v>
       </c>
       <c r="O96" t="s">
-        <v>916</v>
+        <v>906</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>5372</v>
+        <v>4564</v>
       </c>
       <c r="B97" t="s">
+        <v>907</v>
+      </c>
+      <c r="C97" t="s">
+        <v>908</v>
+      </c>
+      <c r="D97" t="s">
+        <v>909</v>
+      </c>
+      <c r="E97" t="s">
+        <v>910</v>
+      </c>
+      <c r="F97" t="s">
+        <v>911</v>
+      </c>
+      <c r="G97" t="s">
+        <v>912</v>
+      </c>
+      <c r="H97" t="s">
+        <v>913</v>
+      </c>
+      <c r="I97" t="s">
+        <v>914</v>
+      </c>
+      <c r="J97" t="s">
+        <v>24</v>
+      </c>
+      <c r="K97" t="s">
+        <v>915</v>
+      </c>
+      <c r="L97" t="s">
+        <v>26</v>
+      </c>
+      <c r="M97" t="s">
+        <v>916</v>
+      </c>
+      <c r="N97" t="s">
+        <v>28</v>
+      </c>
+      <c r="O97" t="s">
         <v>917</v>
-      </c>
-[...37 lines deleted...]
-        <v>925</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>5375</v>
+        <v>4568</v>
       </c>
       <c r="B98" t="s">
+        <v>918</v>
+      </c>
+      <c r="C98" t="s">
+        <v>919</v>
+      </c>
+      <c r="D98" t="s">
+        <v>920</v>
+      </c>
+      <c r="E98" t="s">
+        <v>921</v>
+      </c>
+      <c r="F98" t="s">
+        <v>922</v>
+      </c>
+      <c r="G98" t="s">
+        <v>923</v>
+      </c>
+      <c r="H98" t="s">
+        <v>924</v>
+      </c>
+      <c r="I98" t="s">
+        <v>925</v>
+      </c>
+      <c r="J98" t="s">
+        <v>24</v>
+      </c>
+      <c r="K98" t="s">
+        <v>25</v>
+      </c>
+      <c r="L98" t="s">
+        <v>26</v>
+      </c>
+      <c r="M98" t="s">
+        <v>27</v>
+      </c>
+      <c r="N98" t="s">
+        <v>28</v>
+      </c>
+      <c r="O98" t="s">
         <v>926</v>
-      </c>
-[...37 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>5382</v>
+        <v>4704</v>
       </c>
       <c r="B99" t="s">
-        <v>937</v>
+        <v>927</v>
       </c>
       <c r="C99" t="s">
-        <v>938</v>
+        <v>928</v>
       </c>
       <c r="D99" t="s">
-        <v>939</v>
+        <v>929</v>
       </c>
       <c r="E99" t="s">
-        <v>940</v>
+        <v>930</v>
       </c>
       <c r="F99" t="s">
-        <v>941</v>
+        <v>931</v>
       </c>
       <c r="G99" t="s">
-        <v>942</v>
+        <v>932</v>
       </c>
       <c r="H99" t="s">
-        <v>943</v>
+        <v>933</v>
       </c>
       <c r="I99" t="s">
-        <v>944</v>
+        <v>934</v>
       </c>
       <c r="J99" t="s">
         <v>24</v>
       </c>
       <c r="K99" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="L99" t="s">
         <v>26</v>
       </c>
       <c r="M99" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
-        <v>945</v>
+        <v>935</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>5435</v>
+        <v>4706</v>
       </c>
       <c r="B100" t="s">
-        <v>946</v>
+        <v>936</v>
       </c>
       <c r="C100" t="s">
-        <v>947</v>
+        <v>937</v>
       </c>
       <c r="D100" t="s">
-        <v>948</v>
+        <v>938</v>
       </c>
       <c r="E100" t="s">
-        <v>949</v>
+        <v>939</v>
       </c>
       <c r="F100" t="s">
-        <v>950</v>
+        <v>940</v>
       </c>
       <c r="G100" t="s">
-        <v>951</v>
+        <v>941</v>
       </c>
       <c r="H100" t="s">
-        <v>952</v>
+        <v>942</v>
       </c>
       <c r="I100" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
-        <v>954</v>
+        <v>944</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>5437</v>
+        <v>4709</v>
       </c>
       <c r="B101" t="s">
-        <v>955</v>
+        <v>945</v>
       </c>
       <c r="C101" t="s">
-        <v>956</v>
+        <v>946</v>
       </c>
       <c r="D101" t="s">
-        <v>957</v>
+        <v>947</v>
       </c>
       <c r="E101" t="s">
-        <v>958</v>
+        <v>948</v>
       </c>
       <c r="F101" t="s">
-        <v>959</v>
+        <v>949</v>
       </c>
       <c r="G101" t="s">
-        <v>960</v>
+        <v>950</v>
       </c>
       <c r="H101" t="s">
-        <v>961</v>
+        <v>951</v>
       </c>
       <c r="I101" t="s">
-        <v>962</v>
+        <v>952</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L101" t="s">
         <v>26</v>
       </c>
       <c r="M101" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
-        <v>963</v>
+        <v>953</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>5439</v>
+        <v>4711</v>
       </c>
       <c r="B102" t="s">
+        <v>954</v>
+      </c>
+      <c r="C102" t="s">
+        <v>955</v>
+      </c>
+      <c r="D102" t="s">
+        <v>956</v>
+      </c>
+      <c r="E102" t="s">
+        <v>957</v>
+      </c>
+      <c r="F102" t="s">
+        <v>958</v>
+      </c>
+      <c r="G102" t="s">
+        <v>959</v>
+      </c>
+      <c r="H102" t="s">
+        <v>960</v>
+      </c>
+      <c r="I102" t="s">
+        <v>961</v>
+      </c>
+      <c r="J102" t="s">
+        <v>962</v>
+      </c>
+      <c r="K102" t="s">
+        <v>963</v>
+      </c>
+      <c r="L102" t="s">
         <v>964</v>
       </c>
-      <c r="C102" t="s">
+      <c r="M102" t="s">
         <v>965</v>
       </c>
-      <c r="D102" t="s">
+      <c r="N102" t="s">
+        <v>28</v>
+      </c>
+      <c r="O102" t="s">
         <v>966</v>
-      </c>
-[...31 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>5456</v>
+        <v>4714</v>
       </c>
       <c r="B103" t="s">
+        <v>967</v>
+      </c>
+      <c r="C103" t="s">
+        <v>968</v>
+      </c>
+      <c r="D103" t="s">
+        <v>969</v>
+      </c>
+      <c r="E103" t="s">
+        <v>970</v>
+      </c>
+      <c r="F103" t="s">
+        <v>971</v>
+      </c>
+      <c r="G103" t="s">
+        <v>972</v>
+      </c>
+      <c r="H103" t="s">
         <v>973</v>
       </c>
-      <c r="C103" t="s">
+      <c r="I103" t="s">
         <v>974</v>
       </c>
-      <c r="D103" t="s">
+      <c r="J103" t="s">
+        <v>24</v>
+      </c>
+      <c r="K103" t="s">
+        <v>25</v>
+      </c>
+      <c r="L103" t="s">
+        <v>26</v>
+      </c>
+      <c r="M103" t="s">
+        <v>27</v>
+      </c>
+      <c r="N103" t="s">
+        <v>28</v>
+      </c>
+      <c r="O103" t="s">
         <v>975</v>
-      </c>
-[...31 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>5474</v>
+        <v>4716</v>
       </c>
       <c r="B104" t="s">
+        <v>976</v>
+      </c>
+      <c r="C104" t="s">
+        <v>977</v>
+      </c>
+      <c r="D104" t="s">
+        <v>978</v>
+      </c>
+      <c r="E104" t="s">
+        <v>979</v>
+      </c>
+      <c r="F104" t="s">
+        <v>980</v>
+      </c>
+      <c r="G104" t="s">
+        <v>981</v>
+      </c>
+      <c r="H104" t="s">
         <v>982</v>
       </c>
-      <c r="C104" t="s">
+      <c r="I104" t="s">
         <v>983</v>
       </c>
-      <c r="D104" t="s">
+      <c r="J104" t="s">
+        <v>24</v>
+      </c>
+      <c r="K104" t="s">
+        <v>767</v>
+      </c>
+      <c r="L104" t="s">
+        <v>26</v>
+      </c>
+      <c r="M104" t="s">
+        <v>768</v>
+      </c>
+      <c r="N104" t="s">
+        <v>28</v>
+      </c>
+      <c r="O104" t="s">
         <v>984</v>
-      </c>
-[...31 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>5475</v>
+        <v>4717</v>
       </c>
       <c r="B105" t="s">
+        <v>985</v>
+      </c>
+      <c r="C105" t="s">
+        <v>986</v>
+      </c>
+      <c r="D105" t="s">
+        <v>987</v>
+      </c>
+      <c r="E105" t="s">
+        <v>988</v>
+      </c>
+      <c r="F105" t="s">
+        <v>989</v>
+      </c>
+      <c r="G105" t="s">
+        <v>990</v>
+      </c>
+      <c r="H105" t="s">
         <v>991</v>
       </c>
-      <c r="C105" t="s">
+      <c r="I105" t="s">
         <v>992</v>
       </c>
-      <c r="D105" t="s">
+      <c r="J105" t="s">
+        <v>24</v>
+      </c>
+      <c r="K105" t="s">
+        <v>25</v>
+      </c>
+      <c r="L105" t="s">
+        <v>26</v>
+      </c>
+      <c r="M105" t="s">
+        <v>27</v>
+      </c>
+      <c r="N105" t="s">
+        <v>28</v>
+      </c>
+      <c r="O105" t="s">
         <v>993</v>
-      </c>
-[...31 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>5476</v>
+        <v>4721</v>
       </c>
       <c r="B106" t="s">
+        <v>994</v>
+      </c>
+      <c r="C106" t="s">
+        <v>995</v>
+      </c>
+      <c r="D106" t="s">
+        <v>996</v>
+      </c>
+      <c r="E106" t="s">
+        <v>997</v>
+      </c>
+      <c r="F106" t="s">
+        <v>998</v>
+      </c>
+      <c r="G106" t="s">
+        <v>999</v>
+      </c>
+      <c r="H106" t="s">
         <v>1000</v>
       </c>
-      <c r="C106" t="s">
+      <c r="I106" t="s">
         <v>1001</v>
       </c>
-      <c r="D106" t="s">
+      <c r="J106" t="s">
+        <v>24</v>
+      </c>
+      <c r="K106" t="s">
+        <v>767</v>
+      </c>
+      <c r="L106" t="s">
+        <v>26</v>
+      </c>
+      <c r="M106" t="s">
+        <v>768</v>
+      </c>
+      <c r="N106" t="s">
+        <v>28</v>
+      </c>
+      <c r="O106" t="s">
         <v>1002</v>
-      </c>
-[...31 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>5478</v>
+        <v>4722</v>
       </c>
       <c r="B107" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C107" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D107" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E107" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F107" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G107" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H107" t="s">
+        <v>1009</v>
+      </c>
+      <c r="I107" t="s">
+        <v>1010</v>
+      </c>
+      <c r="J107" t="s">
+        <v>24</v>
+      </c>
+      <c r="K107" t="s">
         <v>1011</v>
       </c>
-      <c r="C107" t="s">
+      <c r="L107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M107" t="s">
         <v>1012</v>
       </c>
-      <c r="D107" t="s">
+      <c r="N107" t="s">
+        <v>28</v>
+      </c>
+      <c r="O107" t="s">
         <v>1013</v>
-      </c>
-[...31 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>5496</v>
+        <v>4723</v>
       </c>
       <c r="B108" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C108" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E108" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F108" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G108" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H108" t="s">
         <v>1020</v>
       </c>
-      <c r="C108" t="s">
+      <c r="I108" t="s">
         <v>1021</v>
       </c>
-      <c r="D108" t="s">
+      <c r="J108" t="s">
+        <v>24</v>
+      </c>
+      <c r="K108" t="s">
         <v>1022</v>
       </c>
-      <c r="E108" t="s">
+      <c r="L108" t="s">
+        <v>26</v>
+      </c>
+      <c r="M108" t="s">
         <v>1023</v>
       </c>
-      <c r="F108" t="s">
+      <c r="N108" t="s">
+        <v>28</v>
+      </c>
+      <c r="O108" t="s">
         <v>1024</v>
-      </c>
-[...25 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>5507</v>
+        <v>4792</v>
       </c>
       <c r="B109" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F109" t="s">
         <v>1029</v>
       </c>
-      <c r="C109" t="s">
+      <c r="G109" t="s">
         <v>1030</v>
       </c>
-      <c r="D109" t="s">
+      <c r="H109" t="s">
         <v>1031</v>
       </c>
-      <c r="E109" t="s">
+      <c r="I109" t="s">
         <v>1032</v>
-      </c>
-[...10 lines deleted...]
-        <v>1036</v>
       </c>
       <c r="J109" t="s">
         <v>24</v>
       </c>
       <c r="K109" t="s">
         <v>25</v>
       </c>
       <c r="L109" t="s">
         <v>26</v>
       </c>
       <c r="M109" t="s">
         <v>27</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
-        <v>1037</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>5509</v>
+        <v>4801</v>
       </c>
       <c r="B110" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E110" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F110" t="s">
         <v>1038</v>
       </c>
-      <c r="C110" t="s">
+      <c r="G110" t="s">
         <v>1039</v>
       </c>
-      <c r="D110" t="s">
+      <c r="H110" t="s">
         <v>1040</v>
       </c>
-      <c r="E110" t="s">
+      <c r="I110" t="s">
         <v>1041</v>
       </c>
-      <c r="F110" t="s">
+      <c r="J110" t="s">
+        <v>24</v>
+      </c>
+      <c r="K110" t="s">
+        <v>130</v>
+      </c>
+      <c r="L110" t="s">
+        <v>26</v>
+      </c>
+      <c r="M110" t="s">
+        <v>131</v>
+      </c>
+      <c r="N110" t="s">
+        <v>28</v>
+      </c>
+      <c r="O110" t="s">
         <v>1042</v>
-      </c>
-[...25 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>5512</v>
+        <v>4810</v>
       </c>
       <c r="B111" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F111" t="s">
         <v>1047</v>
       </c>
-      <c r="C111" t="s">
+      <c r="G111" t="s">
         <v>1048</v>
       </c>
-      <c r="D111" t="s">
+      <c r="H111" t="s">
         <v>1049</v>
       </c>
-      <c r="E111" t="s">
+      <c r="I111" t="s">
         <v>1050</v>
       </c>
-      <c r="F111" t="s">
+      <c r="J111" t="s">
+        <v>24</v>
+      </c>
+      <c r="K111" t="s">
+        <v>130</v>
+      </c>
+      <c r="L111" t="s">
+        <v>26</v>
+      </c>
+      <c r="M111" t="s">
+        <v>131</v>
+      </c>
+      <c r="N111" t="s">
+        <v>28</v>
+      </c>
+      <c r="O111" t="s">
         <v>1051</v>
-      </c>
-[...25 lines deleted...]
-        <v>1055</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>5514</v>
+        <v>4811</v>
       </c>
       <c r="B112" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F112" t="s">
         <v>1056</v>
       </c>
-      <c r="C112" t="s">
+      <c r="G112" t="s">
         <v>1057</v>
       </c>
-      <c r="D112" t="s">
+      <c r="H112" t="s">
         <v>1058</v>
       </c>
-      <c r="E112" t="s">
+      <c r="I112" t="s">
         <v>1059</v>
       </c>
-      <c r="F112" t="s">
+      <c r="J112" t="s">
+        <v>24</v>
+      </c>
+      <c r="K112" t="s">
+        <v>755</v>
+      </c>
+      <c r="L112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M112" t="s">
+        <v>757</v>
+      </c>
+      <c r="N112" t="s">
+        <v>28</v>
+      </c>
+      <c r="O112" t="s">
         <v>1060</v>
-      </c>
-[...25 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>5516</v>
+        <v>4817</v>
       </c>
       <c r="B113" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F113" t="s">
         <v>1065</v>
       </c>
-      <c r="C113" t="s">
+      <c r="G113" t="s">
         <v>1066</v>
       </c>
-      <c r="D113" t="s">
+      <c r="H113" t="s">
         <v>1067</v>
       </c>
-      <c r="E113" t="s">
+      <c r="I113" t="s">
         <v>1068</v>
-      </c>
-[...10 lines deleted...]
-        <v>1072</v>
       </c>
       <c r="J113" t="s">
         <v>24</v>
       </c>
       <c r="K113" t="s">
         <v>25</v>
       </c>
       <c r="L113" t="s">
         <v>26</v>
       </c>
       <c r="M113" t="s">
         <v>27</v>
       </c>
       <c r="N113" t="s">
         <v>28</v>
       </c>
       <c r="O113" t="s">
-        <v>1073</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>5517</v>
+        <v>4935</v>
       </c>
       <c r="B114" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E114" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F114" t="s">
         <v>1074</v>
       </c>
-      <c r="C114" t="s">
+      <c r="G114" t="s">
         <v>1075</v>
       </c>
-      <c r="D114" t="s">
+      <c r="H114" t="s">
         <v>1076</v>
       </c>
-      <c r="E114" t="s">
+      <c r="I114" t="s">
         <v>1077</v>
       </c>
-      <c r="F114" t="s">
+      <c r="J114" t="s">
+        <v>24</v>
+      </c>
+      <c r="K114" t="s">
+        <v>130</v>
+      </c>
+      <c r="L114" t="s">
+        <v>26</v>
+      </c>
+      <c r="M114" t="s">
+        <v>131</v>
+      </c>
+      <c r="N114" t="s">
+        <v>28</v>
+      </c>
+      <c r="O114" t="s">
         <v>1078</v>
-      </c>
-[...25 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>5518</v>
+        <v>4947</v>
       </c>
       <c r="B115" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E115" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F115" t="s">
         <v>1083</v>
       </c>
-      <c r="C115" t="s">
+      <c r="G115" t="s">
         <v>1084</v>
       </c>
-      <c r="D115" t="s">
+      <c r="H115" t="s">
         <v>1085</v>
       </c>
-      <c r="E115" t="s">
+      <c r="I115" t="s">
         <v>1086</v>
       </c>
-      <c r="F115" t="s">
+      <c r="J115" t="s">
+        <v>24</v>
+      </c>
+      <c r="K115" t="s">
+        <v>141</v>
+      </c>
+      <c r="L115" t="s">
+        <v>26</v>
+      </c>
+      <c r="M115" t="s">
+        <v>142</v>
+      </c>
+      <c r="N115" t="s">
+        <v>28</v>
+      </c>
+      <c r="O115" t="s">
         <v>1087</v>
-      </c>
-[...25 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>5545</v>
+        <v>4965</v>
       </c>
       <c r="B116" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E116" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F116" t="s">
         <v>1092</v>
       </c>
-      <c r="C116" t="s">
+      <c r="G116" t="s">
         <v>1093</v>
       </c>
-      <c r="D116" t="s">
+      <c r="H116" t="s">
         <v>1094</v>
       </c>
-      <c r="E116" t="s">
+      <c r="I116" t="s">
         <v>1095</v>
       </c>
-      <c r="F116" t="s">
+      <c r="J116" t="s">
+        <v>24</v>
+      </c>
+      <c r="K116" t="s">
+        <v>25</v>
+      </c>
+      <c r="L116" t="s">
+        <v>26</v>
+      </c>
+      <c r="M116" t="s">
+        <v>27</v>
+      </c>
+      <c r="N116" t="s">
+        <v>28</v>
+      </c>
+      <c r="O116" t="s">
         <v>1096</v>
-      </c>
-[...25 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>5733</v>
+        <v>5273</v>
       </c>
       <c r="B117" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E117" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F117" t="s">
         <v>1101</v>
       </c>
-      <c r="C117" t="s">
+      <c r="G117" t="s">
         <v>1102</v>
       </c>
-      <c r="D117" t="s">
+      <c r="H117" t="s">
         <v>1103</v>
       </c>
-      <c r="E117" t="s">
+      <c r="I117" t="s">
         <v>1104</v>
       </c>
-      <c r="F117" t="s">
+      <c r="J117" t="s">
+        <v>24</v>
+      </c>
+      <c r="K117" t="s">
         <v>1105</v>
       </c>
-      <c r="G117" t="s">
+      <c r="L117" t="s">
+        <v>26</v>
+      </c>
+      <c r="M117" t="s">
         <v>1106</v>
       </c>
-      <c r="H117" t="s">
+      <c r="N117" t="s">
+        <v>28</v>
+      </c>
+      <c r="O117" t="s">
         <v>1107</v>
-      </c>
-[...19 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>5792</v>
+        <v>5326</v>
       </c>
       <c r="B118" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D118" t="s">
         <v>1110</v>
       </c>
-      <c r="C118" t="s">
+      <c r="E118" t="s">
         <v>1111</v>
       </c>
-      <c r="D118" t="s">
+      <c r="F118" t="s">
         <v>1112</v>
       </c>
-      <c r="E118" t="s">
+      <c r="G118" t="s">
         <v>1113</v>
       </c>
-      <c r="F118" t="s">
+      <c r="H118" t="s">
         <v>1114</v>
       </c>
-      <c r="G118" t="s">
+      <c r="I118" t="s">
         <v>1115</v>
       </c>
-      <c r="H118" t="s">
+      <c r="J118" t="s">
+        <v>24</v>
+      </c>
+      <c r="K118" t="s">
+        <v>130</v>
+      </c>
+      <c r="L118" t="s">
+        <v>26</v>
+      </c>
+      <c r="M118" t="s">
+        <v>131</v>
+      </c>
+      <c r="N118" t="s">
+        <v>28</v>
+      </c>
+      <c r="O118" t="s">
         <v>1116</v>
-      </c>
-[...19 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>5794</v>
+        <v>5330</v>
       </c>
       <c r="B119" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D119" t="s">
         <v>1119</v>
       </c>
-      <c r="C119" t="s">
+      <c r="E119" t="s">
         <v>1120</v>
       </c>
-      <c r="D119" t="s">
+      <c r="F119" t="s">
         <v>1121</v>
       </c>
-      <c r="E119" t="s">
+      <c r="G119" t="s">
         <v>1122</v>
       </c>
-      <c r="F119" t="s">
+      <c r="H119" t="s">
         <v>1123</v>
       </c>
-      <c r="G119" t="s">
+      <c r="I119" t="s">
         <v>1124</v>
       </c>
-      <c r="H119" t="s">
+      <c r="J119" t="s">
+        <v>24</v>
+      </c>
+      <c r="K119" t="s">
+        <v>130</v>
+      </c>
+      <c r="L119" t="s">
+        <v>26</v>
+      </c>
+      <c r="M119" t="s">
+        <v>131</v>
+      </c>
+      <c r="N119" t="s">
+        <v>28</v>
+      </c>
+      <c r="O119" t="s">
         <v>1125</v>
-      </c>
-[...19 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>5796</v>
+        <v>5331</v>
       </c>
       <c r="B120" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D120" t="s">
         <v>1128</v>
       </c>
-      <c r="C120" t="s">
+      <c r="E120" t="s">
         <v>1129</v>
       </c>
-      <c r="D120" t="s">
+      <c r="F120" t="s">
         <v>1130</v>
       </c>
-      <c r="E120" t="s">
+      <c r="G120" t="s">
         <v>1131</v>
       </c>
-      <c r="F120" t="s">
+      <c r="H120" t="s">
         <v>1132</v>
       </c>
-      <c r="G120" t="s">
+      <c r="I120" t="s">
         <v>1133</v>
       </c>
-      <c r="H120" t="s">
+      <c r="J120" t="s">
+        <v>24</v>
+      </c>
+      <c r="K120" t="s">
+        <v>141</v>
+      </c>
+      <c r="L120" t="s">
+        <v>26</v>
+      </c>
+      <c r="M120" t="s">
+        <v>142</v>
+      </c>
+      <c r="N120" t="s">
+        <v>28</v>
+      </c>
+      <c r="O120" t="s">
         <v>1134</v>
-      </c>
-[...19 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>5798</v>
+        <v>5332</v>
       </c>
       <c r="B121" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D121" t="s">
         <v>1137</v>
       </c>
-      <c r="C121" t="s">
+      <c r="E121" t="s">
         <v>1138</v>
       </c>
-      <c r="D121" t="s">
+      <c r="F121" t="s">
         <v>1139</v>
       </c>
-      <c r="E121" t="s">
+      <c r="G121" t="s">
         <v>1140</v>
       </c>
-      <c r="F121" t="s">
+      <c r="H121" t="s">
         <v>1141</v>
       </c>
-      <c r="G121" t="s">
+      <c r="I121" t="s">
         <v>1142</v>
       </c>
-      <c r="H121" t="s">
+      <c r="J121" t="s">
+        <v>24</v>
+      </c>
+      <c r="K121" t="s">
+        <v>25</v>
+      </c>
+      <c r="L121" t="s">
+        <v>26</v>
+      </c>
+      <c r="M121" t="s">
+        <v>27</v>
+      </c>
+      <c r="N121" t="s">
+        <v>28</v>
+      </c>
+      <c r="O121" t="s">
         <v>1143</v>
-      </c>
-[...19 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>5799</v>
+        <v>5335</v>
       </c>
       <c r="B122" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D122" t="s">
         <v>1146</v>
       </c>
-      <c r="C122" t="s">
+      <c r="E122" t="s">
         <v>1147</v>
       </c>
-      <c r="D122" t="s">
+      <c r="F122" t="s">
         <v>1148</v>
       </c>
-      <c r="E122" t="s">
+      <c r="G122" t="s">
         <v>1149</v>
       </c>
-      <c r="F122" t="s">
+      <c r="H122" t="s">
         <v>1150</v>
       </c>
-      <c r="G122" t="s">
+      <c r="I122" t="s">
         <v>1151</v>
       </c>
-      <c r="H122" t="s">
+      <c r="J122" t="s">
+        <v>24</v>
+      </c>
+      <c r="K122" t="s">
+        <v>25</v>
+      </c>
+      <c r="L122" t="s">
+        <v>26</v>
+      </c>
+      <c r="M122" t="s">
+        <v>27</v>
+      </c>
+      <c r="N122" t="s">
+        <v>28</v>
+      </c>
+      <c r="O122" t="s">
         <v>1152</v>
-      </c>
-[...19 lines deleted...]
-        <v>1154</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>5803</v>
+        <v>5346</v>
       </c>
       <c r="B123" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D123" t="s">
         <v>1155</v>
       </c>
-      <c r="C123" t="s">
+      <c r="E123" t="s">
         <v>1156</v>
       </c>
-      <c r="D123" t="s">
+      <c r="F123" t="s">
         <v>1157</v>
       </c>
-      <c r="E123" t="s">
+      <c r="G123" t="s">
         <v>1158</v>
       </c>
-      <c r="F123" t="s">
+      <c r="H123" t="s">
         <v>1159</v>
       </c>
-      <c r="G123" t="s">
+      <c r="I123" t="s">
         <v>1160</v>
       </c>
-      <c r="H123" t="s">
+      <c r="J123" t="s">
+        <v>24</v>
+      </c>
+      <c r="K123" t="s">
         <v>1161</v>
       </c>
-      <c r="I123" t="s">
+      <c r="L123" t="s">
+        <v>26</v>
+      </c>
+      <c r="M123" t="s">
         <v>1162</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>5805</v>
+        <v>5348</v>
       </c>
       <c r="B124" t="s">
         <v>1164</v>
       </c>
       <c r="C124" t="s">
         <v>1165</v>
       </c>
       <c r="D124" t="s">
         <v>1166</v>
       </c>
       <c r="E124" t="s">
         <v>1167</v>
       </c>
       <c r="F124" t="s">
         <v>1168</v>
       </c>
       <c r="G124" t="s">
         <v>1169</v>
       </c>
       <c r="H124" t="s">
         <v>1170</v>
       </c>
       <c r="I124" t="s">
         <v>1171</v>
       </c>
       <c r="J124" t="s">
         <v>24</v>
       </c>
       <c r="K124" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N124" t="s">
         <v>28</v>
       </c>
       <c r="O124" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>5811</v>
+        <v>5351</v>
       </c>
       <c r="B125" t="s">
         <v>1173</v>
       </c>
       <c r="C125" t="s">
         <v>1174</v>
       </c>
       <c r="D125" t="s">
         <v>1175</v>
       </c>
       <c r="E125" t="s">
         <v>1176</v>
       </c>
       <c r="F125" t="s">
         <v>1177</v>
       </c>
       <c r="G125" t="s">
         <v>1178</v>
       </c>
       <c r="H125" t="s">
         <v>1179</v>
       </c>
       <c r="I125" t="s">
         <v>1180</v>
       </c>
       <c r="J125" t="s">
         <v>24</v>
       </c>
       <c r="K125" t="s">
         <v>25</v>
       </c>
       <c r="L125" t="s">
         <v>26</v>
       </c>
       <c r="M125" t="s">
         <v>27</v>
       </c>
       <c r="N125" t="s">
         <v>28</v>
       </c>
       <c r="O125" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>5830</v>
+        <v>5353</v>
       </c>
       <c r="B126" t="s">
         <v>1182</v>
       </c>
       <c r="C126" t="s">
         <v>1183</v>
       </c>
       <c r="D126" t="s">
         <v>1184</v>
       </c>
       <c r="E126" t="s">
         <v>1185</v>
       </c>
       <c r="F126" t="s">
         <v>1186</v>
       </c>
       <c r="G126" t="s">
         <v>1187</v>
       </c>
       <c r="H126" t="s">
         <v>1188</v>
       </c>
       <c r="I126" t="s">
         <v>1189</v>
       </c>
       <c r="J126" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K126" t="s">
-        <v>25</v>
+        <v>1190</v>
       </c>
       <c r="L126" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M126" t="s">
-        <v>27</v>
+        <v>1191</v>
       </c>
       <c r="N126" t="s">
         <v>28</v>
       </c>
       <c r="O126" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>5866</v>
+        <v>5354</v>
       </c>
       <c r="B127" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="C127" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="D127" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="E127" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="F127" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="G127" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="H127" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="I127" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="J127" t="s">
         <v>24</v>
       </c>
       <c r="K127" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L127" t="s">
         <v>26</v>
       </c>
       <c r="M127" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N127" t="s">
         <v>28</v>
       </c>
       <c r="O127" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>5887</v>
+        <v>5359</v>
       </c>
       <c r="B128" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="C128" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="D128" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="E128" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="F128" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="G128" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="H128" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="I128" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="J128" t="s">
         <v>24</v>
       </c>
       <c r="K128" t="s">
         <v>25</v>
       </c>
       <c r="L128" t="s">
         <v>26</v>
       </c>
       <c r="M128" t="s">
         <v>27</v>
       </c>
       <c r="N128" t="s">
         <v>28</v>
       </c>
       <c r="O128" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>5907</v>
+        <v>5364</v>
       </c>
       <c r="B129" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="C129" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="D129" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="E129" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="F129" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="G129" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="H129" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="I129" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="J129" t="s">
         <v>24</v>
       </c>
       <c r="K129" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L129" t="s">
         <v>26</v>
       </c>
       <c r="M129" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N129" t="s">
         <v>28</v>
       </c>
       <c r="O129" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>5913</v>
+        <v>5365</v>
       </c>
       <c r="B130" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="C130" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="D130" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="E130" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="F130" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="G130" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="H130" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="I130" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="J130" t="s">
         <v>24</v>
       </c>
       <c r="K130" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="L130" t="s">
         <v>26</v>
       </c>
       <c r="M130" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="N130" t="s">
         <v>28</v>
       </c>
       <c r="O130" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>5932</v>
+        <v>5367</v>
       </c>
       <c r="B131" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="C131" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="D131" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="E131" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="F131" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="G131" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="H131" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="I131" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="J131" t="s">
         <v>24</v>
       </c>
       <c r="K131" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L131" t="s">
         <v>26</v>
       </c>
       <c r="M131" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N131" t="s">
         <v>28</v>
       </c>
       <c r="O131" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>5934</v>
+        <v>5368</v>
       </c>
       <c r="B132" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="C132" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="D132" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="E132" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="F132" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="G132" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="H132" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="I132" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="J132" t="s">
         <v>24</v>
       </c>
       <c r="K132" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L132" t="s">
         <v>26</v>
       </c>
       <c r="M132" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N132" t="s">
         <v>28</v>
       </c>
       <c r="O132" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>5953</v>
+        <v>5372</v>
       </c>
       <c r="B133" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="C133" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="D133" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="E133" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="F133" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="G133" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="H133" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="I133" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="J133" t="s">
         <v>24</v>
       </c>
       <c r="K133" t="s">
         <v>25</v>
       </c>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133" t="s">
         <v>27</v>
       </c>
       <c r="N133" t="s">
         <v>28</v>
       </c>
       <c r="O133" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>5981</v>
+        <v>5375</v>
       </c>
       <c r="B134" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C134" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="D134" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="E134" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="F134" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="G134" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="H134" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="I134" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="J134" t="s">
-        <v>181</v>
+        <v>363</v>
       </c>
       <c r="K134" t="s">
-        <v>1262</v>
+        <v>472</v>
       </c>
       <c r="L134" t="s">
-        <v>183</v>
+        <v>365</v>
       </c>
       <c r="M134" t="s">
-        <v>1263</v>
+        <v>473</v>
       </c>
       <c r="N134" t="s">
         <v>28</v>
       </c>
       <c r="O134" t="s">
         <v>1264</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>5986</v>
+        <v>5382</v>
       </c>
       <c r="B135" t="s">
         <v>1265</v>
       </c>
       <c r="C135" t="s">
         <v>1266</v>
       </c>
       <c r="D135" t="s">
         <v>1267</v>
       </c>
       <c r="E135" t="s">
         <v>1268</v>
       </c>
       <c r="F135" t="s">
         <v>1269</v>
       </c>
       <c r="G135" t="s">
         <v>1270</v>
       </c>
       <c r="H135" t="s">
         <v>1271</v>
       </c>
       <c r="I135" t="s">
         <v>1272</v>
       </c>
       <c r="J135" t="s">
         <v>24</v>
       </c>
       <c r="K135" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L135" t="s">
         <v>26</v>
       </c>
       <c r="M135" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N135" t="s">
         <v>28</v>
       </c>
       <c r="O135" t="s">
         <v>1273</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>5989</v>
+        <v>5435</v>
       </c>
       <c r="B136" t="s">
         <v>1274</v>
       </c>
       <c r="C136" t="s">
         <v>1275</v>
       </c>
       <c r="D136" t="s">
         <v>1276</v>
       </c>
       <c r="E136" t="s">
         <v>1277</v>
       </c>
       <c r="F136" t="s">
         <v>1278</v>
       </c>
       <c r="G136" t="s">
         <v>1279</v>
       </c>
       <c r="H136" t="s">
         <v>1280</v>
       </c>
       <c r="I136" t="s">
         <v>1281</v>
       </c>
       <c r="J136" t="s">
         <v>24</v>
       </c>
       <c r="K136" t="s">
-        <v>793</v>
+        <v>130</v>
       </c>
       <c r="L136" t="s">
         <v>26</v>
       </c>
       <c r="M136" t="s">
-        <v>794</v>
+        <v>131</v>
       </c>
       <c r="N136" t="s">
         <v>28</v>
       </c>
       <c r="O136" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>6021</v>
+        <v>5437</v>
       </c>
       <c r="B137" t="s">
         <v>1283</v>
       </c>
       <c r="C137" t="s">
         <v>1284</v>
       </c>
       <c r="D137" t="s">
         <v>1285</v>
       </c>
       <c r="E137" t="s">
         <v>1286</v>
       </c>
       <c r="F137" t="s">
         <v>1287</v>
       </c>
       <c r="G137" t="s">
         <v>1288</v>
       </c>
       <c r="H137" t="s">
         <v>1289</v>
       </c>
       <c r="I137" t="s">
         <v>1290</v>
       </c>
       <c r="J137" t="s">
         <v>24</v>
       </c>
       <c r="K137" t="s">
         <v>25</v>
       </c>
       <c r="L137" t="s">
         <v>26</v>
       </c>
       <c r="M137" t="s">
         <v>27</v>
       </c>
       <c r="N137" t="s">
         <v>28</v>
       </c>
       <c r="O137" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>6180</v>
+        <v>5439</v>
       </c>
       <c r="B138" t="s">
         <v>1292</v>
       </c>
       <c r="C138" t="s">
         <v>1293</v>
       </c>
       <c r="D138" t="s">
         <v>1294</v>
       </c>
       <c r="E138" t="s">
         <v>1295</v>
       </c>
       <c r="F138" t="s">
         <v>1296</v>
       </c>
       <c r="G138" t="s">
         <v>1297</v>
       </c>
       <c r="H138" t="s">
         <v>1298</v>
       </c>
       <c r="I138" t="s">
         <v>1299</v>
       </c>
       <c r="J138" t="s">
         <v>24</v>
       </c>
       <c r="K138" t="s">
         <v>25</v>
       </c>
       <c r="L138" t="s">
         <v>26</v>
       </c>
       <c r="M138" t="s">
         <v>27</v>
       </c>
       <c r="N138" t="s">
         <v>28</v>
       </c>
       <c r="O138" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>6203</v>
+        <v>5456</v>
       </c>
       <c r="B139" t="s">
         <v>1301</v>
       </c>
       <c r="C139" t="s">
         <v>1302</v>
       </c>
       <c r="D139" t="s">
         <v>1303</v>
       </c>
       <c r="E139" t="s">
         <v>1304</v>
       </c>
       <c r="F139" t="s">
         <v>1305</v>
       </c>
       <c r="G139" t="s">
         <v>1306</v>
       </c>
       <c r="H139" t="s">
         <v>1307</v>
       </c>
       <c r="I139" t="s">
         <v>1308</v>
       </c>
       <c r="J139" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K139" t="s">
-        <v>87</v>
+        <v>755</v>
       </c>
       <c r="L139" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M139" t="s">
-        <v>88</v>
+        <v>757</v>
       </c>
       <c r="N139" t="s">
         <v>28</v>
       </c>
       <c r="O139" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>6208</v>
+        <v>5474</v>
       </c>
       <c r="B140" t="s">
         <v>1310</v>
       </c>
       <c r="C140" t="s">
         <v>1311</v>
       </c>
       <c r="D140" t="s">
         <v>1312</v>
       </c>
       <c r="E140" t="s">
         <v>1313</v>
       </c>
       <c r="F140" t="s">
         <v>1314</v>
       </c>
       <c r="G140" t="s">
         <v>1315</v>
       </c>
       <c r="H140" t="s">
         <v>1316</v>
       </c>
       <c r="I140" t="s">
         <v>1317</v>
       </c>
       <c r="J140" t="s">
         <v>24</v>
       </c>
       <c r="K140" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L140" t="s">
         <v>26</v>
       </c>
       <c r="M140" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N140" t="s">
         <v>28</v>
       </c>
       <c r="O140" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>6211</v>
+        <v>5475</v>
       </c>
       <c r="B141" t="s">
         <v>1319</v>
       </c>
       <c r="C141" t="s">
         <v>1320</v>
       </c>
       <c r="D141" t="s">
         <v>1321</v>
       </c>
       <c r="E141" t="s">
         <v>1322</v>
       </c>
       <c r="F141" t="s">
         <v>1323</v>
       </c>
       <c r="G141" t="s">
         <v>1324</v>
       </c>
       <c r="H141" t="s">
         <v>1325</v>
       </c>
       <c r="I141" t="s">
         <v>1326</v>
       </c>
       <c r="J141" t="s">
         <v>24</v>
       </c>
       <c r="K141" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L141" t="s">
         <v>26</v>
       </c>
       <c r="M141" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>6255</v>
+        <v>5476</v>
       </c>
       <c r="B142" t="s">
         <v>1328</v>
       </c>
       <c r="C142" t="s">
         <v>1329</v>
       </c>
       <c r="D142" t="s">
         <v>1330</v>
       </c>
       <c r="E142" t="s">
         <v>1331</v>
       </c>
       <c r="F142" t="s">
         <v>1332</v>
       </c>
       <c r="G142" t="s">
         <v>1333</v>
       </c>
       <c r="H142" t="s">
         <v>1334</v>
       </c>
       <c r="I142" t="s">
         <v>1335</v>
       </c>
       <c r="J142" t="s">
-        <v>24</v>
+        <v>1336</v>
       </c>
       <c r="K142" t="s">
-        <v>1336</v>
+        <v>767</v>
       </c>
       <c r="L142" t="s">
-        <v>26</v>
+        <v>1337</v>
       </c>
       <c r="M142" t="s">
-        <v>1337</v>
+        <v>768</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>6261</v>
+        <v>5478</v>
       </c>
       <c r="B143" t="s">
         <v>1339</v>
       </c>
       <c r="C143" t="s">
         <v>1340</v>
       </c>
       <c r="D143" t="s">
         <v>1341</v>
       </c>
       <c r="E143" t="s">
         <v>1342</v>
       </c>
       <c r="F143" t="s">
         <v>1343</v>
       </c>
       <c r="G143" t="s">
         <v>1344</v>
       </c>
       <c r="H143" t="s">
         <v>1345</v>
       </c>
       <c r="I143" t="s">
         <v>1346</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="L143" t="s">
         <v>26</v>
       </c>
       <c r="M143" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>6263</v>
+        <v>5496</v>
       </c>
       <c r="B144" t="s">
         <v>1348</v>
       </c>
       <c r="C144" t="s">
         <v>1349</v>
       </c>
       <c r="D144" t="s">
         <v>1350</v>
       </c>
       <c r="E144" t="s">
         <v>1351</v>
       </c>
       <c r="F144" t="s">
         <v>1352</v>
       </c>
       <c r="G144" t="s">
         <v>1353</v>
       </c>
       <c r="H144" t="s">
         <v>1354</v>
       </c>
       <c r="I144" t="s">
         <v>1355</v>
       </c>
       <c r="J144" t="s">
         <v>24</v>
       </c>
       <c r="K144" t="s">
-        <v>87</v>
+        <v>472</v>
       </c>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144" t="s">
-        <v>88</v>
+        <v>473</v>
       </c>
       <c r="N144" t="s">
         <v>28</v>
       </c>
       <c r="O144" t="s">
         <v>1356</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>6274</v>
+        <v>5507</v>
       </c>
       <c r="B145" t="s">
         <v>1357</v>
       </c>
       <c r="C145" t="s">
         <v>1358</v>
       </c>
       <c r="D145" t="s">
         <v>1359</v>
       </c>
       <c r="E145" t="s">
         <v>1360</v>
       </c>
       <c r="F145" t="s">
         <v>1361</v>
       </c>
       <c r="G145" t="s">
         <v>1362</v>
       </c>
       <c r="H145" t="s">
         <v>1363</v>
       </c>
       <c r="I145" t="s">
         <v>1364</v>
       </c>
       <c r="J145" t="s">
         <v>24</v>
       </c>
       <c r="K145" t="s">
         <v>25</v>
       </c>
       <c r="L145" t="s">
         <v>26</v>
       </c>
       <c r="M145" t="s">
         <v>27</v>
       </c>
       <c r="N145" t="s">
         <v>28</v>
       </c>
       <c r="O145" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>6275</v>
+        <v>5509</v>
       </c>
       <c r="B146" t="s">
         <v>1366</v>
       </c>
       <c r="C146" t="s">
         <v>1367</v>
       </c>
       <c r="D146" t="s">
         <v>1368</v>
       </c>
       <c r="E146" t="s">
         <v>1369</v>
       </c>
       <c r="F146" t="s">
         <v>1370</v>
       </c>
       <c r="G146" t="s">
         <v>1371</v>
       </c>
       <c r="H146" t="s">
         <v>1372</v>
       </c>
       <c r="I146" t="s">
         <v>1373</v>
       </c>
       <c r="J146" t="s">
-        <v>181</v>
+        <v>363</v>
       </c>
       <c r="K146" t="s">
-        <v>441</v>
+        <v>767</v>
       </c>
       <c r="L146" t="s">
-        <v>183</v>
+        <v>365</v>
       </c>
       <c r="M146" t="s">
-        <v>443</v>
+        <v>768</v>
       </c>
       <c r="N146" t="s">
         <v>28</v>
       </c>
       <c r="O146" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>6337</v>
+        <v>5512</v>
       </c>
       <c r="B147" t="s">
         <v>1375</v>
       </c>
       <c r="C147" t="s">
         <v>1376</v>
       </c>
       <c r="D147" t="s">
         <v>1377</v>
       </c>
       <c r="E147" t="s">
         <v>1378</v>
       </c>
       <c r="F147" t="s">
         <v>1379</v>
       </c>
       <c r="G147" t="s">
         <v>1380</v>
       </c>
       <c r="H147" t="s">
         <v>1381</v>
       </c>
       <c r="I147" t="s">
         <v>1382</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147" t="s">
-        <v>68</v>
+        <v>131</v>
       </c>
       <c r="N147" t="s">
         <v>28</v>
       </c>
       <c r="O147" t="s">
         <v>1383</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>6460</v>
+        <v>5514</v>
       </c>
       <c r="B148" t="s">
         <v>1384</v>
       </c>
       <c r="C148" t="s">
         <v>1385</v>
       </c>
       <c r="D148" t="s">
         <v>1386</v>
       </c>
       <c r="E148" t="s">
         <v>1387</v>
       </c>
       <c r="F148" t="s">
         <v>1388</v>
       </c>
       <c r="G148" t="s">
         <v>1389</v>
       </c>
       <c r="H148" t="s">
         <v>1390</v>
       </c>
       <c r="I148" t="s">
         <v>1391</v>
       </c>
       <c r="J148" t="s">
         <v>24</v>
       </c>
       <c r="K148" t="s">
-        <v>25</v>
+        <v>685</v>
       </c>
       <c r="L148" t="s">
         <v>26</v>
       </c>
       <c r="M148" t="s">
-        <v>27</v>
+        <v>686</v>
       </c>
       <c r="N148" t="s">
         <v>28</v>
       </c>
       <c r="O148" t="s">
         <v>1392</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>6468</v>
+        <v>5516</v>
       </c>
       <c r="B149" t="s">
         <v>1393</v>
       </c>
       <c r="C149" t="s">
         <v>1394</v>
       </c>
       <c r="D149" t="s">
         <v>1395</v>
       </c>
       <c r="E149" t="s">
         <v>1396</v>
       </c>
       <c r="F149" t="s">
         <v>1397</v>
       </c>
       <c r="G149" t="s">
         <v>1398</v>
       </c>
       <c r="H149" t="s">
         <v>1399</v>
       </c>
       <c r="I149" t="s">
         <v>1400</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
         <v>25</v>
       </c>
       <c r="L149" t="s">
         <v>26</v>
       </c>
       <c r="M149" t="s">
         <v>27</v>
       </c>
       <c r="N149" t="s">
         <v>28</v>
       </c>
       <c r="O149" t="s">
         <v>1401</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>6761</v>
+        <v>5517</v>
       </c>
       <c r="B150" t="s">
         <v>1402</v>
       </c>
       <c r="C150" t="s">
         <v>1403</v>
       </c>
       <c r="D150" t="s">
         <v>1404</v>
       </c>
       <c r="E150" t="s">
         <v>1405</v>
       </c>
       <c r="F150" t="s">
         <v>1406</v>
       </c>
       <c r="G150" t="s">
         <v>1407</v>
       </c>
       <c r="H150" t="s">
         <v>1408</v>
       </c>
       <c r="I150" t="s">
         <v>1409</v>
       </c>
       <c r="J150" t="s">
         <v>24</v>
       </c>
       <c r="K150" t="s">
         <v>25</v>
       </c>
       <c r="L150" t="s">
         <v>26</v>
       </c>
       <c r="M150" t="s">
         <v>27</v>
       </c>
       <c r="N150" t="s">
         <v>28</v>
       </c>
       <c r="O150" t="s">
         <v>1410</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>6765</v>
+        <v>5518</v>
       </c>
       <c r="B151" t="s">
         <v>1411</v>
       </c>
       <c r="C151" t="s">
         <v>1412</v>
       </c>
       <c r="D151" t="s">
         <v>1413</v>
       </c>
       <c r="E151" t="s">
         <v>1414</v>
       </c>
       <c r="F151" t="s">
         <v>1415</v>
       </c>
       <c r="G151" t="s">
         <v>1416</v>
       </c>
       <c r="H151" t="s">
         <v>1417</v>
       </c>
       <c r="I151" t="s">
         <v>1418</v>
       </c>
       <c r="J151" t="s">
         <v>24</v>
       </c>
       <c r="K151" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L151" t="s">
         <v>26</v>
       </c>
       <c r="M151" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N151" t="s">
         <v>28</v>
       </c>
       <c r="O151" t="s">
         <v>1419</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>8265</v>
+        <v>5545</v>
       </c>
       <c r="B152" t="s">
         <v>1420</v>
       </c>
       <c r="C152" t="s">
         <v>1421</v>
       </c>
       <c r="D152" t="s">
         <v>1422</v>
       </c>
       <c r="E152" t="s">
         <v>1423</v>
       </c>
       <c r="F152" t="s">
         <v>1424</v>
       </c>
       <c r="G152" t="s">
         <v>1425</v>
       </c>
       <c r="H152" t="s">
         <v>1426</v>
       </c>
       <c r="I152" t="s">
         <v>1427</v>
       </c>
       <c r="J152" t="s">
         <v>24</v>
       </c>
       <c r="K152" t="s">
+        <v>130</v>
+      </c>
+      <c r="L152" t="s">
+        <v>26</v>
+      </c>
+      <c r="M152" t="s">
+        <v>131</v>
+      </c>
+      <c r="N152" t="s">
+        <v>28</v>
+      </c>
+      <c r="O152" t="s">
         <v>1428</v>
-      </c>
-[...10 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>8289</v>
+        <v>5657</v>
       </c>
       <c r="B153" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D153" t="s">
         <v>1431</v>
       </c>
-      <c r="C153" t="s">
+      <c r="E153" t="s">
         <v>1432</v>
       </c>
-      <c r="D153" t="s">
+      <c r="F153" t="s">
         <v>1433</v>
       </c>
-      <c r="E153" t="s">
+      <c r="G153" t="s">
         <v>1434</v>
       </c>
-      <c r="F153" t="s">
+      <c r="H153" t="s">
         <v>1435</v>
       </c>
-      <c r="G153" t="s">
+      <c r="I153" t="s">
         <v>1436</v>
       </c>
-      <c r="H153" t="s">
+      <c r="J153" t="s">
+        <v>24</v>
+      </c>
+      <c r="K153" t="s">
+        <v>25</v>
+      </c>
+      <c r="L153" t="s">
+        <v>26</v>
+      </c>
+      <c r="M153" t="s">
+        <v>27</v>
+      </c>
+      <c r="N153" t="s">
+        <v>28</v>
+      </c>
+      <c r="O153" t="s">
         <v>1437</v>
-      </c>
-[...19 lines deleted...]
-        <v>1439</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>8353</v>
+        <v>5733</v>
       </c>
       <c r="B154" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D154" t="s">
         <v>1440</v>
       </c>
-      <c r="C154" t="s">
+      <c r="E154" t="s">
         <v>1441</v>
       </c>
-      <c r="D154" t="s">
+      <c r="F154" t="s">
         <v>1442</v>
       </c>
-      <c r="E154" t="s">
+      <c r="G154" t="s">
         <v>1443</v>
       </c>
-      <c r="F154" t="s">
+      <c r="H154" t="s">
         <v>1444</v>
       </c>
-      <c r="G154" t="s">
+      <c r="I154" t="s">
         <v>1445</v>
       </c>
-      <c r="H154" t="s">
+      <c r="J154" t="s">
+        <v>24</v>
+      </c>
+      <c r="K154" t="s">
+        <v>141</v>
+      </c>
+      <c r="L154" t="s">
+        <v>26</v>
+      </c>
+      <c r="M154" t="s">
+        <v>142</v>
+      </c>
+      <c r="N154" t="s">
+        <v>28</v>
+      </c>
+      <c r="O154" t="s">
         <v>1446</v>
-      </c>
-[...19 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>8402</v>
+        <v>5792</v>
       </c>
       <c r="B155" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D155" t="s">
         <v>1449</v>
       </c>
-      <c r="C155" t="s">
+      <c r="E155" t="s">
         <v>1450</v>
       </c>
-      <c r="D155" t="s">
+      <c r="F155" t="s">
         <v>1451</v>
       </c>
-      <c r="E155" t="s">
+      <c r="G155" t="s">
         <v>1452</v>
       </c>
-      <c r="F155" t="s">
+      <c r="H155" t="s">
         <v>1453</v>
       </c>
-      <c r="G155" t="s">
+      <c r="I155" t="s">
         <v>1454</v>
       </c>
-      <c r="H155" t="s">
+      <c r="J155" t="s">
+        <v>363</v>
+      </c>
+      <c r="K155" t="s">
+        <v>398</v>
+      </c>
+      <c r="L155" t="s">
+        <v>365</v>
+      </c>
+      <c r="M155" t="s">
+        <v>399</v>
+      </c>
+      <c r="N155" t="s">
+        <v>28</v>
+      </c>
+      <c r="O155" t="s">
         <v>1455</v>
-      </c>
-[...19 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>8914</v>
+        <v>5794</v>
       </c>
       <c r="B156" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D156" t="s">
         <v>1458</v>
       </c>
-      <c r="C156" t="s">
+      <c r="E156" t="s">
         <v>1459</v>
       </c>
-      <c r="D156" t="s">
+      <c r="F156" t="s">
         <v>1460</v>
       </c>
-      <c r="E156" t="s">
+      <c r="G156" t="s">
         <v>1461</v>
       </c>
-      <c r="F156" t="s">
+      <c r="H156" t="s">
         <v>1462</v>
       </c>
-      <c r="G156" t="s">
+      <c r="I156" t="s">
         <v>1463</v>
       </c>
-      <c r="H156" t="s">
+      <c r="J156" t="s">
+        <v>24</v>
+      </c>
+      <c r="K156" t="s">
+        <v>130</v>
+      </c>
+      <c r="L156" t="s">
+        <v>26</v>
+      </c>
+      <c r="M156" t="s">
+        <v>131</v>
+      </c>
+      <c r="N156" t="s">
+        <v>28</v>
+      </c>
+      <c r="O156" t="s">
         <v>1464</v>
-      </c>
-[...19 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>8918</v>
+        <v>5796</v>
       </c>
       <c r="B157" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D157" t="s">
         <v>1467</v>
       </c>
-      <c r="C157" t="s">
+      <c r="E157" t="s">
         <v>1468</v>
       </c>
-      <c r="D157" t="s">
+      <c r="F157" t="s">
         <v>1469</v>
       </c>
-      <c r="E157" t="s">
+      <c r="G157" t="s">
         <v>1470</v>
       </c>
-      <c r="F157" t="s">
+      <c r="H157" t="s">
         <v>1471</v>
       </c>
-      <c r="G157" t="s">
+      <c r="I157" t="s">
         <v>1472</v>
       </c>
-      <c r="H157" t="s">
+      <c r="J157" t="s">
+        <v>24</v>
+      </c>
+      <c r="K157" t="s">
+        <v>130</v>
+      </c>
+      <c r="L157" t="s">
+        <v>26</v>
+      </c>
+      <c r="M157" t="s">
+        <v>131</v>
+      </c>
+      <c r="N157" t="s">
+        <v>28</v>
+      </c>
+      <c r="O157" t="s">
         <v>1473</v>
-      </c>
-[...19 lines deleted...]
-        <v>1475</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>8945</v>
+        <v>5798</v>
       </c>
       <c r="B158" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D158" t="s">
         <v>1476</v>
       </c>
-      <c r="C158" t="s">
+      <c r="E158" t="s">
         <v>1477</v>
       </c>
-      <c r="D158" t="s">
+      <c r="F158" t="s">
         <v>1478</v>
       </c>
-      <c r="E158" t="s">
+      <c r="G158" t="s">
         <v>1479</v>
       </c>
-      <c r="F158" t="s">
+      <c r="H158" t="s">
         <v>1480</v>
       </c>
-      <c r="G158" t="s">
+      <c r="I158" t="s">
         <v>1481</v>
       </c>
-      <c r="H158" t="s">
+      <c r="J158" t="s">
+        <v>24</v>
+      </c>
+      <c r="K158" t="s">
+        <v>130</v>
+      </c>
+      <c r="L158" t="s">
+        <v>26</v>
+      </c>
+      <c r="M158" t="s">
+        <v>131</v>
+      </c>
+      <c r="N158" t="s">
+        <v>28</v>
+      </c>
+      <c r="O158" t="s">
         <v>1482</v>
-      </c>
-[...19 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>10098</v>
+        <v>5799</v>
       </c>
       <c r="B159" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D159" t="s">
         <v>1485</v>
       </c>
-      <c r="C159" t="s">
+      <c r="E159" t="s">
         <v>1486</v>
       </c>
-      <c r="D159" t="s">
+      <c r="F159" t="s">
         <v>1487</v>
       </c>
-      <c r="E159" t="s">
+      <c r="G159" t="s">
         <v>1488</v>
       </c>
-      <c r="F159" t="s">
+      <c r="H159" t="s">
         <v>1489</v>
       </c>
-      <c r="G159" t="s">
+      <c r="I159" t="s">
         <v>1490</v>
       </c>
-      <c r="H159" t="s">
+      <c r="J159" t="s">
+        <v>962</v>
+      </c>
+      <c r="K159" t="s">
+        <v>1190</v>
+      </c>
+      <c r="L159" t="s">
+        <v>964</v>
+      </c>
+      <c r="M159" t="s">
+        <v>1191</v>
+      </c>
+      <c r="N159" t="s">
+        <v>28</v>
+      </c>
+      <c r="O159" t="s">
         <v>1491</v>
-      </c>
-[...19 lines deleted...]
-        <v>1493</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>10412</v>
+        <v>5803</v>
       </c>
       <c r="B160" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D160" t="s">
         <v>1494</v>
       </c>
-      <c r="C160" t="s">
+      <c r="E160" t="s">
         <v>1495</v>
       </c>
-      <c r="D160" t="s">
+      <c r="F160" t="s">
         <v>1496</v>
       </c>
-      <c r="E160" t="s">
+      <c r="G160" t="s">
         <v>1497</v>
       </c>
-      <c r="F160" t="s">
+      <c r="H160" t="s">
         <v>1498</v>
       </c>
-      <c r="G160" t="s">
+      <c r="I160" t="s">
         <v>1499</v>
-      </c>
-[...4 lines deleted...]
-        <v>1501</v>
       </c>
       <c r="J160" t="s">
         <v>24</v>
       </c>
       <c r="K160" t="s">
         <v>25</v>
       </c>
       <c r="L160" t="s">
         <v>26</v>
       </c>
       <c r="M160" t="s">
         <v>27</v>
       </c>
       <c r="N160" t="s">
         <v>28</v>
       </c>
       <c r="O160" t="s">
-        <v>1502</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>10647</v>
+        <v>5805</v>
       </c>
       <c r="B161" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D161" t="s">
         <v>1503</v>
       </c>
-      <c r="C161" t="s">
+      <c r="E161" t="s">
         <v>1504</v>
       </c>
-      <c r="D161" t="s">
+      <c r="F161" t="s">
         <v>1505</v>
       </c>
-      <c r="E161" t="s">
+      <c r="G161" t="s">
         <v>1506</v>
       </c>
-      <c r="F161" t="s">
+      <c r="H161" t="s">
         <v>1507</v>
       </c>
-      <c r="G161" t="s">
+      <c r="I161" t="s">
         <v>1508</v>
       </c>
-      <c r="H161" t="s">
+      <c r="J161" t="s">
+        <v>24</v>
+      </c>
+      <c r="K161" t="s">
+        <v>25</v>
+      </c>
+      <c r="L161" t="s">
+        <v>26</v>
+      </c>
+      <c r="M161" t="s">
+        <v>27</v>
+      </c>
+      <c r="N161" t="s">
+        <v>28</v>
+      </c>
+      <c r="O161" t="s">
         <v>1509</v>
-      </c>
-[...19 lines deleted...]
-        <v>1511</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>10930</v>
+        <v>5811</v>
       </c>
       <c r="B162" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D162" t="s">
         <v>1512</v>
       </c>
-      <c r="C162" t="s">
+      <c r="E162" t="s">
         <v>1513</v>
       </c>
-      <c r="D162" t="s">
+      <c r="F162" t="s">
         <v>1514</v>
       </c>
-      <c r="E162" t="s">
+      <c r="G162" t="s">
         <v>1515</v>
       </c>
-      <c r="F162" t="s">
+      <c r="H162" t="s">
         <v>1516</v>
       </c>
-      <c r="G162" t="s">
+      <c r="I162" t="s">
         <v>1517</v>
       </c>
-      <c r="H162" t="s">
+      <c r="J162" t="s">
+        <v>24</v>
+      </c>
+      <c r="K162" t="s">
+        <v>25</v>
+      </c>
+      <c r="L162" t="s">
+        <v>26</v>
+      </c>
+      <c r="M162" t="s">
+        <v>27</v>
+      </c>
+      <c r="N162" t="s">
+        <v>28</v>
+      </c>
+      <c r="O162" t="s">
         <v>1518</v>
-      </c>
-[...19 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>10947</v>
+        <v>5830</v>
       </c>
       <c r="B163" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E163" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F163" t="s">
         <v>1523</v>
       </c>
-      <c r="C163" t="s">
+      <c r="G163" t="s">
         <v>1524</v>
       </c>
-      <c r="D163" t="s">
+      <c r="H163" t="s">
         <v>1525</v>
       </c>
-      <c r="E163" t="s">
+      <c r="I163" t="s">
         <v>1526</v>
       </c>
-      <c r="F163" t="s">
+      <c r="J163" t="s">
+        <v>24</v>
+      </c>
+      <c r="K163" t="s">
+        <v>25</v>
+      </c>
+      <c r="L163" t="s">
+        <v>26</v>
+      </c>
+      <c r="M163" t="s">
+        <v>27</v>
+      </c>
+      <c r="N163" t="s">
+        <v>28</v>
+      </c>
+      <c r="O163" t="s">
         <v>1527</v>
-      </c>
-[...25 lines deleted...]
-        <v>1531</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>10951</v>
+        <v>5866</v>
       </c>
       <c r="B164" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1531</v>
+      </c>
+      <c r="F164" t="s">
         <v>1532</v>
       </c>
-      <c r="C164" t="s">
+      <c r="G164" t="s">
         <v>1533</v>
       </c>
-      <c r="D164" t="s">
+      <c r="H164" t="s">
         <v>1534</v>
       </c>
-      <c r="E164" t="s">
+      <c r="I164" t="s">
         <v>1535</v>
       </c>
-      <c r="F164" t="s">
+      <c r="J164" t="s">
+        <v>24</v>
+      </c>
+      <c r="K164" t="s">
+        <v>25</v>
+      </c>
+      <c r="L164" t="s">
+        <v>26</v>
+      </c>
+      <c r="M164" t="s">
+        <v>27</v>
+      </c>
+      <c r="N164" t="s">
+        <v>28</v>
+      </c>
+      <c r="O164" t="s">
         <v>1536</v>
-      </c>
-[...25 lines deleted...]
-        <v>1540</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>11287</v>
+        <v>5887</v>
       </c>
       <c r="B165" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E165" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F165" t="s">
         <v>1541</v>
       </c>
-      <c r="C165" t="s">
+      <c r="G165" t="s">
         <v>1542</v>
       </c>
-      <c r="D165" t="s">
+      <c r="H165" t="s">
         <v>1543</v>
       </c>
-      <c r="E165" t="s">
+      <c r="I165" t="s">
         <v>1544</v>
       </c>
-      <c r="F165" t="s">
+      <c r="J165" t="s">
+        <v>24</v>
+      </c>
+      <c r="K165" t="s">
+        <v>25</v>
+      </c>
+      <c r="L165" t="s">
+        <v>26</v>
+      </c>
+      <c r="M165" t="s">
+        <v>27</v>
+      </c>
+      <c r="N165" t="s">
+        <v>28</v>
+      </c>
+      <c r="O165" t="s">
         <v>1545</v>
-      </c>
-[...25 lines deleted...]
-        <v>1549</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>58060</v>
+        <v>5907</v>
       </c>
       <c r="B166" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F166" t="s">
         <v>1550</v>
       </c>
-      <c r="C166" t="s">
+      <c r="G166" t="s">
         <v>1551</v>
       </c>
-      <c r="D166" t="s">
+      <c r="H166" t="s">
         <v>1552</v>
       </c>
-      <c r="E166" t="s">
+      <c r="I166" t="s">
         <v>1553</v>
       </c>
-      <c r="F166" t="s">
+      <c r="J166" t="s">
+        <v>24</v>
+      </c>
+      <c r="K166" t="s">
+        <v>25</v>
+      </c>
+      <c r="L166" t="s">
+        <v>26</v>
+      </c>
+      <c r="M166" t="s">
+        <v>27</v>
+      </c>
+      <c r="N166" t="s">
+        <v>28</v>
+      </c>
+      <c r="O166" t="s">
         <v>1554</v>
-      </c>
-[...25 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>58066</v>
+        <v>5913</v>
       </c>
       <c r="B167" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E167" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F167" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G167" t="s">
+        <v>1560</v>
+      </c>
+      <c r="H167" t="s">
         <v>1561</v>
       </c>
-      <c r="C167" t="s">
+      <c r="I167" t="s">
         <v>1562</v>
       </c>
-      <c r="D167" t="s">
+      <c r="J167" t="s">
+        <v>24</v>
+      </c>
+      <c r="K167" t="s">
+        <v>141</v>
+      </c>
+      <c r="L167" t="s">
+        <v>26</v>
+      </c>
+      <c r="M167" t="s">
+        <v>142</v>
+      </c>
+      <c r="N167" t="s">
+        <v>28</v>
+      </c>
+      <c r="O167" t="s">
         <v>1563</v>
-      </c>
-[...31 lines deleted...]
-        <v>1569</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>58120</v>
+        <v>5932</v>
       </c>
       <c r="B168" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1567</v>
+      </c>
+      <c r="F168" t="s">
+        <v>1568</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H168" t="s">
         <v>1570</v>
       </c>
-      <c r="C168" t="s">
+      <c r="I168" t="s">
         <v>1571</v>
       </c>
-      <c r="D168" t="s">
+      <c r="J168" t="s">
+        <v>24</v>
+      </c>
+      <c r="K168" t="s">
+        <v>130</v>
+      </c>
+      <c r="L168" t="s">
+        <v>26</v>
+      </c>
+      <c r="M168" t="s">
+        <v>131</v>
+      </c>
+      <c r="N168" t="s">
+        <v>28</v>
+      </c>
+      <c r="O168" t="s">
         <v>1572</v>
-      </c>
-[...31 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>58122</v>
+        <v>5934</v>
       </c>
       <c r="B169" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F169" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G169" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H169" t="s">
         <v>1579</v>
       </c>
-      <c r="C169" t="s">
+      <c r="I169" t="s">
         <v>1580</v>
       </c>
-      <c r="D169" t="s">
+      <c r="J169" t="s">
+        <v>24</v>
+      </c>
+      <c r="K169" t="s">
+        <v>130</v>
+      </c>
+      <c r="L169" t="s">
+        <v>26</v>
+      </c>
+      <c r="M169" t="s">
+        <v>131</v>
+      </c>
+      <c r="N169" t="s">
+        <v>28</v>
+      </c>
+      <c r="O169" t="s">
         <v>1581</v>
-      </c>
-[...31 lines deleted...]
-        <v>1587</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>58218</v>
+        <v>5953</v>
       </c>
       <c r="B170" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F170" t="s">
+        <v>1586</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H170" t="s">
         <v>1588</v>
       </c>
-      <c r="C170" t="s">
+      <c r="I170" t="s">
         <v>1589</v>
       </c>
-      <c r="D170" t="s">
+      <c r="J170" t="s">
+        <v>24</v>
+      </c>
+      <c r="K170" t="s">
+        <v>25</v>
+      </c>
+      <c r="L170" t="s">
+        <v>26</v>
+      </c>
+      <c r="M170" t="s">
+        <v>27</v>
+      </c>
+      <c r="N170" t="s">
+        <v>28</v>
+      </c>
+      <c r="O170" t="s">
         <v>1590</v>
-      </c>
-[...31 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>58223</v>
+        <v>5981</v>
       </c>
       <c r="B171" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E171" t="s">
+        <v>1594</v>
+      </c>
+      <c r="F171" t="s">
+        <v>1595</v>
+      </c>
+      <c r="G171" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H171" t="s">
         <v>1597</v>
       </c>
-      <c r="C171" t="s">
+      <c r="I171" t="s">
         <v>1598</v>
       </c>
-      <c r="D171" t="s">
+      <c r="J171" t="s">
+        <v>363</v>
+      </c>
+      <c r="K171" t="s">
         <v>1599</v>
       </c>
-      <c r="E171" t="s">
+      <c r="L171" t="s">
+        <v>365</v>
+      </c>
+      <c r="M171" t="s">
         <v>1600</v>
       </c>
-      <c r="F171" t="s">
+      <c r="N171" t="s">
+        <v>28</v>
+      </c>
+      <c r="O171" t="s">
         <v>1601</v>
-      </c>
-[...25 lines deleted...]
-        <v>1605</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>58240</v>
+        <v>5986</v>
       </c>
       <c r="B172" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E172" t="s">
+        <v>1605</v>
+      </c>
+      <c r="F172" t="s">
         <v>1606</v>
       </c>
-      <c r="C172" t="s">
+      <c r="G172" t="s">
         <v>1607</v>
       </c>
-      <c r="D172" t="s">
+      <c r="H172" t="s">
         <v>1608</v>
       </c>
-      <c r="E172" t="s">
+      <c r="I172" t="s">
         <v>1609</v>
       </c>
-      <c r="F172" t="s">
+      <c r="J172" t="s">
+        <v>24</v>
+      </c>
+      <c r="K172" t="s">
+        <v>130</v>
+      </c>
+      <c r="L172" t="s">
+        <v>26</v>
+      </c>
+      <c r="M172" t="s">
+        <v>131</v>
+      </c>
+      <c r="N172" t="s">
+        <v>28</v>
+      </c>
+      <c r="O172" t="s">
         <v>1610</v>
-      </c>
-[...25 lines deleted...]
-        <v>1616</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>58259</v>
+        <v>5989</v>
       </c>
       <c r="B173" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D173" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E173" t="s">
+        <v>1614</v>
+      </c>
+      <c r="F173" t="s">
+        <v>1615</v>
+      </c>
+      <c r="G173" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H173" t="s">
         <v>1617</v>
       </c>
-      <c r="C173" t="s">
+      <c r="I173" t="s">
         <v>1618</v>
       </c>
-      <c r="D173" t="s">
+      <c r="J173" t="s">
+        <v>24</v>
+      </c>
+      <c r="K173" t="s">
+        <v>1105</v>
+      </c>
+      <c r="L173" t="s">
+        <v>26</v>
+      </c>
+      <c r="M173" t="s">
+        <v>1106</v>
+      </c>
+      <c r="N173" t="s">
+        <v>28</v>
+      </c>
+      <c r="O173" t="s">
         <v>1619</v>
-      </c>
-[...31 lines deleted...]
-        <v>1627</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>64637</v>
+        <v>6021</v>
       </c>
       <c r="B174" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D174" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E174" t="s">
+        <v>1623</v>
+      </c>
+      <c r="F174" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G174" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H174" t="s">
+        <v>1626</v>
+      </c>
+      <c r="I174" t="s">
+        <v>1627</v>
+      </c>
+      <c r="J174" t="s">
+        <v>24</v>
+      </c>
+      <c r="K174" t="s">
+        <v>25</v>
+      </c>
+      <c r="L174" t="s">
+        <v>26</v>
+      </c>
+      <c r="M174" t="s">
+        <v>27</v>
+      </c>
+      <c r="N174" t="s">
+        <v>28</v>
+      </c>
+      <c r="O174" t="s">
         <v>1628</v>
-      </c>
-[...37 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>64689</v>
+        <v>6180</v>
       </c>
       <c r="B175" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E175" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F175" t="s">
+        <v>1633</v>
+      </c>
+      <c r="G175" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H175" t="s">
+        <v>1635</v>
+      </c>
+      <c r="I175" t="s">
+        <v>1636</v>
+      </c>
+      <c r="J175" t="s">
+        <v>24</v>
+      </c>
+      <c r="K175" t="s">
+        <v>25</v>
+      </c>
+      <c r="L175" t="s">
+        <v>26</v>
+      </c>
+      <c r="M175" t="s">
+        <v>27</v>
+      </c>
+      <c r="N175" t="s">
+        <v>28</v>
+      </c>
+      <c r="O175" t="s">
         <v>1637</v>
-      </c>
-[...37 lines deleted...]
-        <v>1645</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>65000</v>
+        <v>6203</v>
       </c>
       <c r="B176" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E176" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F176" t="s">
+        <v>1642</v>
+      </c>
+      <c r="G176" t="s">
+        <v>1643</v>
+      </c>
+      <c r="H176" t="s">
+        <v>1644</v>
+      </c>
+      <c r="I176" t="s">
+        <v>1645</v>
+      </c>
+      <c r="J176" t="s">
+        <v>24</v>
+      </c>
+      <c r="K176" t="s">
+        <v>130</v>
+      </c>
+      <c r="L176" t="s">
+        <v>26</v>
+      </c>
+      <c r="M176" t="s">
+        <v>131</v>
+      </c>
+      <c r="N176" t="s">
+        <v>28</v>
+      </c>
+      <c r="O176" t="s">
         <v>1646</v>
-      </c>
-[...37 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>65001</v>
+        <v>6208</v>
       </c>
       <c r="B177" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E177" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F177" t="s">
+        <v>1651</v>
+      </c>
+      <c r="G177" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H177" t="s">
+        <v>1653</v>
+      </c>
+      <c r="I177" t="s">
+        <v>1654</v>
+      </c>
+      <c r="J177" t="s">
+        <v>24</v>
+      </c>
+      <c r="K177" t="s">
+        <v>130</v>
+      </c>
+      <c r="L177" t="s">
+        <v>26</v>
+      </c>
+      <c r="M177" t="s">
+        <v>131</v>
+      </c>
+      <c r="N177" t="s">
+        <v>28</v>
+      </c>
+      <c r="O177" t="s">
         <v>1655</v>
-      </c>
-[...37 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>65002</v>
+        <v>6211</v>
       </c>
       <c r="B178" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D178" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E178" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F178" t="s">
+        <v>1660</v>
+      </c>
+      <c r="G178" t="s">
+        <v>1661</v>
+      </c>
+      <c r="H178" t="s">
+        <v>1662</v>
+      </c>
+      <c r="I178" t="s">
+        <v>1663</v>
+      </c>
+      <c r="J178" t="s">
+        <v>24</v>
+      </c>
+      <c r="K178" t="s">
+        <v>130</v>
+      </c>
+      <c r="L178" t="s">
+        <v>26</v>
+      </c>
+      <c r="M178" t="s">
+        <v>131</v>
+      </c>
+      <c r="N178" t="s">
+        <v>28</v>
+      </c>
+      <c r="O178" t="s">
         <v>1664</v>
-      </c>
-[...37 lines deleted...]
-        <v>1672</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>65003</v>
+        <v>6255</v>
       </c>
       <c r="B179" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D179" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E179" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F179" t="s">
+        <v>1669</v>
+      </c>
+      <c r="G179" t="s">
+        <v>1670</v>
+      </c>
+      <c r="H179" t="s">
+        <v>1671</v>
+      </c>
+      <c r="I179" t="s">
+        <v>1672</v>
+      </c>
+      <c r="J179" t="s">
+        <v>24</v>
+      </c>
+      <c r="K179" t="s">
         <v>1673</v>
       </c>
-      <c r="C179" t="s">
+      <c r="L179" t="s">
+        <v>26</v>
+      </c>
+      <c r="M179" t="s">
         <v>1674</v>
       </c>
-      <c r="D179" t="s">
+      <c r="N179" t="s">
+        <v>28</v>
+      </c>
+      <c r="O179" t="s">
         <v>1675</v>
-      </c>
-[...31 lines deleted...]
-        <v>1681</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>65004</v>
+        <v>6261</v>
       </c>
       <c r="B180" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D180" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E180" t="s">
+        <v>1679</v>
+      </c>
+      <c r="F180" t="s">
+        <v>1680</v>
+      </c>
+      <c r="G180" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H180" t="s">
         <v>1682</v>
       </c>
-      <c r="C180" t="s">
+      <c r="I180" t="s">
         <v>1683</v>
       </c>
-      <c r="D180" t="s">
+      <c r="J180" t="s">
+        <v>24</v>
+      </c>
+      <c r="K180" t="s">
+        <v>141</v>
+      </c>
+      <c r="L180" t="s">
+        <v>26</v>
+      </c>
+      <c r="M180" t="s">
+        <v>142</v>
+      </c>
+      <c r="N180" t="s">
+        <v>28</v>
+      </c>
+      <c r="O180" t="s">
         <v>1684</v>
-      </c>
-[...31 lines deleted...]
-        <v>1690</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>65005</v>
+        <v>6263</v>
       </c>
       <c r="B181" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D181" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E181" t="s">
+        <v>1688</v>
+      </c>
+      <c r="F181" t="s">
+        <v>1689</v>
+      </c>
+      <c r="G181" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H181" t="s">
         <v>1691</v>
       </c>
-      <c r="C181" t="s">
+      <c r="I181" t="s">
         <v>1692</v>
       </c>
-      <c r="D181" t="s">
+      <c r="J181" t="s">
+        <v>24</v>
+      </c>
+      <c r="K181" t="s">
+        <v>130</v>
+      </c>
+      <c r="L181" t="s">
+        <v>26</v>
+      </c>
+      <c r="M181" t="s">
+        <v>131</v>
+      </c>
+      <c r="N181" t="s">
+        <v>28</v>
+      </c>
+      <c r="O181" t="s">
         <v>1693</v>
-      </c>
-[...31 lines deleted...]
-        <v>1701</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>65006</v>
+        <v>6274</v>
       </c>
       <c r="B182" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D182" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E182" t="s">
+        <v>1697</v>
+      </c>
+      <c r="F182" t="s">
+        <v>1698</v>
+      </c>
+      <c r="G182" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H182" t="s">
+        <v>1700</v>
+      </c>
+      <c r="I182" t="s">
+        <v>1701</v>
+      </c>
+      <c r="J182" t="s">
+        <v>24</v>
+      </c>
+      <c r="K182" t="s">
+        <v>25</v>
+      </c>
+      <c r="L182" t="s">
+        <v>26</v>
+      </c>
+      <c r="M182" t="s">
+        <v>27</v>
+      </c>
+      <c r="N182" t="s">
+        <v>28</v>
+      </c>
+      <c r="O182" t="s">
         <v>1702</v>
-      </c>
-[...37 lines deleted...]
-        <v>1712</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>65007</v>
+        <v>6275</v>
       </c>
       <c r="B183" t="s">
-        <v>1713</v>
+        <v>1703</v>
       </c>
       <c r="C183" t="s">
-        <v>1714</v>
+        <v>1704</v>
       </c>
       <c r="D183" t="s">
-        <v>1715</v>
+        <v>1705</v>
       </c>
       <c r="E183" t="s">
-        <v>1716</v>
+        <v>1706</v>
       </c>
       <c r="F183" t="s">
-        <v>1717</v>
+        <v>1707</v>
       </c>
       <c r="G183" t="s">
-        <v>1718</v>
+        <v>1708</v>
       </c>
       <c r="H183" t="s">
-        <v>1719</v>
+        <v>1709</v>
       </c>
       <c r="I183" t="s">
-        <v>1720</v>
+        <v>1710</v>
       </c>
       <c r="J183" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K183" t="s">
-        <v>25</v>
+        <v>755</v>
       </c>
       <c r="L183" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M183" t="s">
-        <v>27</v>
+        <v>757</v>
       </c>
       <c r="N183" t="s">
         <v>28</v>
       </c>
       <c r="O183" t="s">
-        <v>1721</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>65008</v>
+        <v>6337</v>
       </c>
       <c r="B184" t="s">
-        <v>1722</v>
+        <v>1712</v>
       </c>
       <c r="C184" t="s">
-        <v>1723</v>
+        <v>1713</v>
       </c>
       <c r="D184" t="s">
-        <v>1724</v>
+        <v>1714</v>
       </c>
       <c r="E184" t="s">
-        <v>1725</v>
+        <v>1715</v>
       </c>
       <c r="F184" t="s">
-        <v>1726</v>
+        <v>1716</v>
       </c>
       <c r="G184" t="s">
-        <v>1727</v>
+        <v>1717</v>
       </c>
       <c r="H184" t="s">
-        <v>1728</v>
+        <v>1718</v>
       </c>
       <c r="I184" t="s">
-        <v>1729</v>
+        <v>1719</v>
       </c>
       <c r="J184" t="s">
         <v>24</v>
       </c>
       <c r="K184" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="L184" t="s">
         <v>26</v>
       </c>
       <c r="M184" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="N184" t="s">
         <v>28</v>
       </c>
       <c r="O184" t="s">
-        <v>1730</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>65009</v>
+        <v>6460</v>
       </c>
       <c r="B185" t="s">
-        <v>1731</v>
+        <v>1721</v>
       </c>
       <c r="C185" t="s">
-        <v>1732</v>
+        <v>1722</v>
       </c>
       <c r="D185" t="s">
-        <v>1733</v>
+        <v>1723</v>
       </c>
       <c r="E185" t="s">
-        <v>1734</v>
+        <v>1724</v>
       </c>
       <c r="F185" t="s">
-        <v>1735</v>
+        <v>1725</v>
       </c>
       <c r="G185" t="s">
-        <v>1736</v>
+        <v>1726</v>
       </c>
       <c r="H185" t="s">
-        <v>1737</v>
+        <v>1727</v>
       </c>
       <c r="I185" t="s">
-        <v>1738</v>
+        <v>1728</v>
       </c>
       <c r="J185" t="s">
         <v>24</v>
       </c>
       <c r="K185" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L185" t="s">
         <v>26</v>
       </c>
       <c r="M185" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N185" t="s">
         <v>28</v>
       </c>
       <c r="O185" t="s">
-        <v>1739</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>65010</v>
+        <v>6468</v>
       </c>
       <c r="B186" t="s">
-        <v>1740</v>
+        <v>1730</v>
       </c>
       <c r="C186" t="s">
-        <v>1741</v>
+        <v>1731</v>
       </c>
       <c r="D186" t="s">
-        <v>1742</v>
+        <v>1732</v>
       </c>
       <c r="E186" t="s">
-        <v>1743</v>
+        <v>1733</v>
       </c>
       <c r="F186" t="s">
-        <v>1744</v>
+        <v>1734</v>
       </c>
       <c r="G186" t="s">
-        <v>1745</v>
+        <v>1735</v>
       </c>
       <c r="H186" t="s">
-        <v>1746</v>
+        <v>1736</v>
       </c>
       <c r="I186" t="s">
-        <v>1747</v>
+        <v>1737</v>
       </c>
       <c r="J186" t="s">
         <v>24</v>
       </c>
       <c r="K186" t="s">
         <v>25</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186" t="s">
         <v>27</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
-        <v>1748</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>65011</v>
+        <v>6761</v>
       </c>
       <c r="B187" t="s">
-        <v>1749</v>
+        <v>1739</v>
       </c>
       <c r="C187" t="s">
-        <v>1750</v>
+        <v>1740</v>
       </c>
       <c r="D187" t="s">
-        <v>1751</v>
+        <v>1741</v>
       </c>
       <c r="E187" t="s">
-        <v>1752</v>
+        <v>1742</v>
       </c>
       <c r="F187" t="s">
-        <v>1753</v>
+        <v>1743</v>
       </c>
       <c r="G187" t="s">
-        <v>1754</v>
+        <v>1744</v>
       </c>
       <c r="H187" t="s">
-        <v>1755</v>
+        <v>1745</v>
       </c>
       <c r="I187" t="s">
-        <v>1756</v>
+        <v>1746</v>
       </c>
       <c r="J187" t="s">
         <v>24</v>
       </c>
       <c r="K187" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L187" t="s">
         <v>26</v>
       </c>
       <c r="M187" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N187" t="s">
         <v>28</v>
       </c>
       <c r="O187" t="s">
-        <v>1757</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>65012</v>
+        <v>6765</v>
       </c>
       <c r="B188" t="s">
-        <v>1758</v>
+        <v>1748</v>
       </c>
       <c r="C188" t="s">
-        <v>1759</v>
+        <v>1749</v>
       </c>
       <c r="D188" t="s">
-        <v>1760</v>
+        <v>1750</v>
       </c>
       <c r="E188" t="s">
-        <v>1761</v>
+        <v>1751</v>
       </c>
       <c r="F188" t="s">
-        <v>1762</v>
+        <v>1752</v>
       </c>
       <c r="G188" t="s">
-        <v>1763</v>
+        <v>1753</v>
       </c>
       <c r="H188" t="s">
-        <v>1764</v>
+        <v>1754</v>
       </c>
       <c r="I188" t="s">
-        <v>1765</v>
+        <v>1755</v>
       </c>
       <c r="J188" t="s">
         <v>24</v>
       </c>
       <c r="K188" t="s">
-        <v>1766</v>
+        <v>130</v>
       </c>
       <c r="L188" t="s">
         <v>26</v>
       </c>
       <c r="M188" t="s">
-        <v>1767</v>
+        <v>131</v>
       </c>
       <c r="N188" t="s">
         <v>28</v>
       </c>
       <c r="O188" t="s">
-        <v>1768</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>65013</v>
+        <v>8265</v>
       </c>
       <c r="B189" t="s">
-        <v>1769</v>
+        <v>1757</v>
       </c>
       <c r="C189" t="s">
-        <v>1770</v>
+        <v>1758</v>
       </c>
       <c r="D189" t="s">
-        <v>1771</v>
+        <v>1759</v>
       </c>
       <c r="E189" t="s">
-        <v>1772</v>
+        <v>1760</v>
       </c>
       <c r="F189" t="s">
-        <v>1773</v>
+        <v>1761</v>
       </c>
       <c r="G189" t="s">
-        <v>1774</v>
+        <v>1762</v>
       </c>
       <c r="H189" t="s">
-        <v>1775</v>
+        <v>1763</v>
       </c>
       <c r="I189" t="s">
-        <v>1776</v>
+        <v>1764</v>
       </c>
       <c r="J189" t="s">
         <v>24</v>
       </c>
       <c r="K189" t="s">
-        <v>25</v>
+        <v>1765</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189" t="s">
-        <v>27</v>
+        <v>1766</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
-        <v>1777</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>65014</v>
+        <v>8289</v>
       </c>
       <c r="B190" t="s">
-        <v>1778</v>
+        <v>1768</v>
       </c>
       <c r="C190" t="s">
-        <v>1779</v>
+        <v>1769</v>
       </c>
       <c r="D190" t="s">
-        <v>1780</v>
+        <v>1770</v>
       </c>
       <c r="E190" t="s">
-        <v>1781</v>
+        <v>1771</v>
       </c>
       <c r="F190" t="s">
-        <v>1782</v>
+        <v>1772</v>
       </c>
       <c r="G190" t="s">
-        <v>1783</v>
+        <v>1773</v>
       </c>
       <c r="H190" t="s">
-        <v>1784</v>
+        <v>1774</v>
       </c>
       <c r="I190" t="s">
-        <v>1785</v>
+        <v>1775</v>
       </c>
       <c r="J190" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
       <c r="K190" t="s">
-        <v>152</v>
+        <v>398</v>
       </c>
       <c r="L190" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="M190" t="s">
-        <v>153</v>
+        <v>399</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
-        <v>1786</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>65015</v>
+        <v>8353</v>
       </c>
       <c r="B191" t="s">
-        <v>1787</v>
+        <v>1777</v>
       </c>
       <c r="C191" t="s">
-        <v>1788</v>
+        <v>1778</v>
       </c>
       <c r="D191" t="s">
-        <v>1789</v>
+        <v>1779</v>
       </c>
       <c r="E191" t="s">
-        <v>1790</v>
+        <v>1780</v>
       </c>
       <c r="F191" t="s">
-        <v>1791</v>
+        <v>1781</v>
       </c>
       <c r="G191" t="s">
-        <v>1792</v>
+        <v>1782</v>
       </c>
       <c r="H191" t="s">
-        <v>1793</v>
+        <v>1783</v>
       </c>
       <c r="I191" t="s">
-        <v>1794</v>
+        <v>1784</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
-        <v>1795</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>65016</v>
+        <v>8402</v>
       </c>
       <c r="B192" t="s">
-        <v>1796</v>
+        <v>1786</v>
       </c>
       <c r="C192" t="s">
-        <v>1797</v>
+        <v>1787</v>
       </c>
       <c r="D192" t="s">
-        <v>1798</v>
+        <v>1788</v>
       </c>
       <c r="E192" t="s">
-        <v>1799</v>
+        <v>1789</v>
       </c>
       <c r="F192" t="s">
-        <v>1800</v>
+        <v>1790</v>
       </c>
       <c r="G192" t="s">
-        <v>1801</v>
+        <v>1791</v>
       </c>
       <c r="H192" t="s">
-        <v>1802</v>
+        <v>1792</v>
       </c>
       <c r="I192" t="s">
-        <v>1803</v>
+        <v>1793</v>
       </c>
       <c r="J192" t="s">
         <v>24</v>
       </c>
       <c r="K192" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N192" t="s">
         <v>28</v>
       </c>
       <c r="O192" t="s">
-        <v>1804</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>65017</v>
+        <v>8914</v>
       </c>
       <c r="B193" t="s">
-        <v>1805</v>
+        <v>1795</v>
       </c>
       <c r="C193" t="s">
-        <v>1806</v>
+        <v>1796</v>
       </c>
       <c r="D193" t="s">
-        <v>1807</v>
+        <v>1797</v>
       </c>
       <c r="E193" t="s">
-        <v>1808</v>
+        <v>1798</v>
       </c>
       <c r="F193" t="s">
-        <v>1809</v>
+        <v>1799</v>
       </c>
       <c r="G193" t="s">
-        <v>1810</v>
+        <v>1800</v>
       </c>
       <c r="H193" t="s">
-        <v>1811</v>
+        <v>1801</v>
       </c>
       <c r="I193" t="s">
-        <v>1812</v>
+        <v>1802</v>
       </c>
       <c r="J193" t="s">
         <v>24</v>
       </c>
       <c r="K193" t="s">
-        <v>1813</v>
+        <v>25</v>
       </c>
       <c r="L193" t="s">
         <v>26</v>
       </c>
       <c r="M193" t="s">
-        <v>1814</v>
+        <v>27</v>
       </c>
       <c r="N193" t="s">
         <v>28</v>
       </c>
       <c r="O193" t="s">
-        <v>1815</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>65018</v>
+        <v>8918</v>
       </c>
       <c r="B194" t="s">
-        <v>1816</v>
+        <v>1804</v>
       </c>
       <c r="C194" t="s">
-        <v>1817</v>
+        <v>1805</v>
       </c>
       <c r="D194" t="s">
-        <v>1818</v>
+        <v>1806</v>
       </c>
       <c r="E194" t="s">
-        <v>1819</v>
+        <v>1807</v>
       </c>
       <c r="F194" t="s">
-        <v>1820</v>
+        <v>1808</v>
       </c>
       <c r="G194" t="s">
-        <v>1821</v>
+        <v>1809</v>
       </c>
       <c r="H194" t="s">
-        <v>1822</v>
+        <v>1810</v>
       </c>
       <c r="I194" t="s">
-        <v>1823</v>
+        <v>1811</v>
       </c>
       <c r="J194" t="s">
         <v>24</v>
       </c>
       <c r="K194" t="s">
-        <v>1824</v>
+        <v>25</v>
       </c>
       <c r="L194" t="s">
         <v>26</v>
       </c>
       <c r="M194" t="s">
-        <v>1825</v>
+        <v>27</v>
       </c>
       <c r="N194" t="s">
         <v>28</v>
       </c>
       <c r="O194" t="s">
-        <v>1826</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>65019</v>
+        <v>8945</v>
       </c>
       <c r="B195" t="s">
-        <v>1827</v>
+        <v>1813</v>
       </c>
       <c r="C195" t="s">
-        <v>1828</v>
+        <v>1814</v>
       </c>
       <c r="D195" t="s">
-        <v>1829</v>
+        <v>1815</v>
       </c>
       <c r="E195" t="s">
-        <v>1830</v>
+        <v>1816</v>
       </c>
       <c r="F195" t="s">
-        <v>1831</v>
+        <v>1817</v>
       </c>
       <c r="G195" t="s">
-        <v>1832</v>
+        <v>1818</v>
       </c>
       <c r="H195" t="s">
-        <v>1833</v>
+        <v>1819</v>
       </c>
       <c r="I195" t="s">
-        <v>1834</v>
+        <v>1820</v>
       </c>
       <c r="J195" t="s">
         <v>24</v>
       </c>
       <c r="K195" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="L195" t="s">
         <v>26</v>
       </c>
       <c r="M195" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="N195" t="s">
         <v>28</v>
       </c>
       <c r="O195" t="s">
-        <v>1835</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>65020</v>
+        <v>10098</v>
       </c>
       <c r="B196" t="s">
-        <v>1836</v>
+        <v>1822</v>
       </c>
       <c r="C196" t="s">
-        <v>1837</v>
+        <v>1823</v>
       </c>
       <c r="D196" t="s">
-        <v>1838</v>
+        <v>1824</v>
       </c>
       <c r="E196" t="s">
-        <v>1839</v>
+        <v>1825</v>
       </c>
       <c r="F196" t="s">
-        <v>1840</v>
+        <v>1826</v>
       </c>
       <c r="G196" t="s">
-        <v>1841</v>
+        <v>1827</v>
       </c>
       <c r="H196" t="s">
-        <v>1842</v>
+        <v>1828</v>
       </c>
       <c r="I196" t="s">
-        <v>1843</v>
+        <v>1829</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
-        <v>1844</v>
+        <v>25</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
-        <v>1845</v>
+        <v>27</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
-        <v>1846</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>65021</v>
+        <v>10412</v>
       </c>
       <c r="B197" t="s">
-        <v>1847</v>
+        <v>1831</v>
       </c>
       <c r="C197" t="s">
-        <v>1848</v>
+        <v>1832</v>
       </c>
       <c r="D197" t="s">
-        <v>1849</v>
+        <v>1833</v>
       </c>
       <c r="E197" t="s">
-        <v>1850</v>
+        <v>1834</v>
       </c>
       <c r="F197" t="s">
-        <v>1851</v>
+        <v>1835</v>
       </c>
       <c r="G197" t="s">
-        <v>1852</v>
+        <v>1836</v>
       </c>
       <c r="H197" t="s">
-        <v>1853</v>
+        <v>1837</v>
       </c>
       <c r="I197" t="s">
-        <v>1854</v>
+        <v>1838</v>
       </c>
       <c r="J197" t="s">
         <v>24</v>
       </c>
       <c r="K197" t="s">
         <v>25</v>
       </c>
       <c r="L197" t="s">
         <v>26</v>
       </c>
       <c r="M197" t="s">
         <v>27</v>
       </c>
       <c r="N197" t="s">
         <v>28</v>
       </c>
       <c r="O197" t="s">
-        <v>1855</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>65023</v>
+        <v>10647</v>
       </c>
       <c r="B198" t="s">
-        <v>1856</v>
+        <v>1840</v>
       </c>
       <c r="C198" t="s">
-        <v>1857</v>
+        <v>1841</v>
       </c>
       <c r="D198" t="s">
-        <v>1858</v>
+        <v>1842</v>
       </c>
       <c r="E198" t="s">
-        <v>1859</v>
+        <v>1843</v>
       </c>
       <c r="F198" t="s">
-        <v>1860</v>
+        <v>1844</v>
       </c>
       <c r="G198" t="s">
-        <v>1861</v>
+        <v>1845</v>
       </c>
       <c r="H198" t="s">
-        <v>1862</v>
+        <v>1846</v>
       </c>
       <c r="I198" t="s">
-        <v>1863</v>
+        <v>1847</v>
       </c>
       <c r="J198" t="s">
         <v>24</v>
       </c>
       <c r="K198" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N198" t="s">
         <v>28</v>
       </c>
       <c r="O198" t="s">
-        <v>1864</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>65026</v>
+        <v>10887</v>
       </c>
       <c r="B199" t="s">
-        <v>1865</v>
+        <v>1849</v>
       </c>
       <c r="C199" t="s">
-        <v>1866</v>
+        <v>1850</v>
       </c>
       <c r="D199" t="s">
-        <v>1867</v>
+        <v>1851</v>
       </c>
       <c r="E199" t="s">
-        <v>1868</v>
+        <v>1852</v>
       </c>
       <c r="F199" t="s">
-        <v>1869</v>
+        <v>1853</v>
       </c>
       <c r="G199" t="s">
-        <v>1870</v>
+        <v>1854</v>
       </c>
       <c r="H199" t="s">
-        <v>1871</v>
+        <v>1855</v>
       </c>
       <c r="I199" t="s">
-        <v>1872</v>
+        <v>1856</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
         <v>25</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
         <v>27</v>
       </c>
       <c r="N199" t="s">
         <v>28</v>
       </c>
       <c r="O199" t="s">
-        <v>1873</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>65030</v>
+        <v>10925</v>
       </c>
       <c r="B200" t="s">
-        <v>1874</v>
+        <v>1858</v>
       </c>
       <c r="C200" t="s">
-        <v>1875</v>
+        <v>1859</v>
       </c>
       <c r="D200" t="s">
-        <v>1876</v>
+        <v>1860</v>
       </c>
       <c r="E200" t="s">
-        <v>1877</v>
+        <v>1861</v>
       </c>
       <c r="F200" t="s">
-        <v>1878</v>
+        <v>1862</v>
       </c>
       <c r="G200" t="s">
-        <v>1879</v>
+        <v>1863</v>
       </c>
       <c r="H200" t="s">
-        <v>1880</v>
+        <v>1864</v>
       </c>
       <c r="I200" t="s">
-        <v>1881</v>
+        <v>1865</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
         <v>25</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
         <v>27</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
-        <v>1882</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>65031</v>
+        <v>10930</v>
       </c>
       <c r="B201" t="s">
-        <v>1883</v>
+        <v>1867</v>
       </c>
       <c r="C201" t="s">
-        <v>1884</v>
+        <v>1868</v>
       </c>
       <c r="D201" t="s">
-        <v>1885</v>
+        <v>1869</v>
       </c>
       <c r="E201" t="s">
-        <v>1886</v>
+        <v>1870</v>
       </c>
       <c r="F201" t="s">
-        <v>1887</v>
+        <v>1871</v>
       </c>
       <c r="G201" t="s">
-        <v>1888</v>
+        <v>1872</v>
       </c>
       <c r="H201" t="s">
-        <v>1889</v>
+        <v>1873</v>
       </c>
       <c r="I201" t="s">
-        <v>1890</v>
+        <v>1874</v>
       </c>
       <c r="J201" t="s">
-        <v>24</v>
+        <v>1875</v>
       </c>
       <c r="K201" t="s">
-        <v>25</v>
+        <v>472</v>
       </c>
       <c r="L201" t="s">
-        <v>26</v>
+        <v>1876</v>
       </c>
       <c r="M201" t="s">
-        <v>27</v>
+        <v>473</v>
       </c>
       <c r="N201" t="s">
         <v>28</v>
       </c>
       <c r="O201" t="s">
-        <v>1891</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>65032</v>
+        <v>10947</v>
       </c>
       <c r="B202" t="s">
-        <v>1892</v>
+        <v>1878</v>
       </c>
       <c r="C202" t="s">
-        <v>1893</v>
+        <v>1879</v>
       </c>
       <c r="D202" t="s">
-        <v>1894</v>
+        <v>1880</v>
       </c>
       <c r="E202" t="s">
-        <v>1895</v>
+        <v>1881</v>
       </c>
       <c r="F202" t="s">
-        <v>1896</v>
+        <v>1882</v>
       </c>
       <c r="G202" t="s">
-        <v>1897</v>
+        <v>1883</v>
       </c>
       <c r="H202" t="s">
-        <v>1898</v>
+        <v>1884</v>
       </c>
       <c r="I202" t="s">
-        <v>1899</v>
+        <v>1885</v>
       </c>
       <c r="J202" t="s">
         <v>24</v>
       </c>
       <c r="K202" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L202" t="s">
         <v>26</v>
       </c>
       <c r="M202" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N202" t="s">
         <v>28</v>
       </c>
       <c r="O202" t="s">
-        <v>1900</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>65033</v>
+        <v>10951</v>
       </c>
       <c r="B203" t="s">
-        <v>1901</v>
+        <v>1887</v>
       </c>
       <c r="C203" t="s">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="D203" t="s">
-        <v>1903</v>
+        <v>1889</v>
       </c>
       <c r="E203" t="s">
-        <v>1904</v>
+        <v>1890</v>
       </c>
       <c r="F203" t="s">
-        <v>1905</v>
+        <v>1891</v>
       </c>
       <c r="G203" t="s">
-        <v>1906</v>
+        <v>1892</v>
       </c>
       <c r="H203" t="s">
-        <v>1907</v>
+        <v>1893</v>
       </c>
       <c r="I203" t="s">
-        <v>1908</v>
+        <v>1894</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
-        <v>1909</v>
+        <v>141</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
-        <v>1910</v>
+        <v>142</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
-        <v>1911</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>65034</v>
+        <v>11287</v>
       </c>
       <c r="B204" t="s">
-        <v>1912</v>
+        <v>1896</v>
       </c>
       <c r="C204" t="s">
-        <v>1913</v>
+        <v>1897</v>
       </c>
       <c r="D204" t="s">
-        <v>1914</v>
+        <v>1898</v>
       </c>
       <c r="E204" t="s">
-        <v>1915</v>
+        <v>1899</v>
       </c>
       <c r="F204" t="s">
-        <v>1916</v>
+        <v>1900</v>
       </c>
       <c r="G204" t="s">
-        <v>1917</v>
+        <v>1901</v>
       </c>
       <c r="H204" t="s">
-        <v>1918</v>
+        <v>1902</v>
       </c>
       <c r="I204" t="s">
-        <v>1919</v>
+        <v>1903</v>
       </c>
       <c r="J204" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
       <c r="K204" t="s">
-        <v>1920</v>
+        <v>130</v>
       </c>
       <c r="L204" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="M204" t="s">
-        <v>1921</v>
+        <v>131</v>
       </c>
       <c r="N204" t="s">
         <v>28</v>
       </c>
       <c r="O204" t="s">
-        <v>1922</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>65035</v>
+        <v>58060</v>
       </c>
       <c r="B205" t="s">
-        <v>1923</v>
+        <v>1905</v>
       </c>
       <c r="C205" t="s">
-        <v>1924</v>
+        <v>1906</v>
       </c>
       <c r="D205" t="s">
-        <v>1925</v>
+        <v>1907</v>
       </c>
       <c r="E205" t="s">
-        <v>1926</v>
+        <v>1908</v>
       </c>
       <c r="F205" t="s">
-        <v>1927</v>
+        <v>1909</v>
       </c>
       <c r="G205" t="s">
-        <v>1928</v>
+        <v>1910</v>
       </c>
       <c r="H205" t="s">
-        <v>1929</v>
+        <v>1911</v>
       </c>
       <c r="I205" t="s">
-        <v>1930</v>
+        <v>1912</v>
       </c>
       <c r="J205" t="s">
         <v>24</v>
       </c>
       <c r="K205" t="s">
-        <v>25</v>
+        <v>1913</v>
       </c>
       <c r="L205" t="s">
         <v>26</v>
       </c>
       <c r="M205" t="s">
-        <v>27</v>
+        <v>1914</v>
       </c>
       <c r="N205" t="s">
         <v>28</v>
       </c>
       <c r="O205" t="s">
-        <v>1931</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>65036</v>
+        <v>58066</v>
       </c>
       <c r="B206" t="s">
-        <v>1932</v>
+        <v>1916</v>
       </c>
       <c r="C206" t="s">
-        <v>1933</v>
+        <v>1917</v>
       </c>
       <c r="D206" t="s">
-        <v>1934</v>
+        <v>1918</v>
       </c>
       <c r="E206" t="s">
-        <v>1935</v>
+        <v>1919</v>
       </c>
       <c r="F206" t="s">
-        <v>1936</v>
+        <v>1920</v>
       </c>
       <c r="G206" t="s">
-        <v>1937</v>
+        <v>1921</v>
       </c>
       <c r="H206" t="s">
-        <v>1938</v>
+        <v>1922</v>
       </c>
       <c r="I206" t="s">
-        <v>1939</v>
+        <v>1923</v>
       </c>
       <c r="J206" t="s">
         <v>24</v>
       </c>
       <c r="K206" t="s">
-        <v>25</v>
+        <v>472</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
-        <v>27</v>
+        <v>473</v>
       </c>
       <c r="N206" t="s">
         <v>28</v>
       </c>
       <c r="O206" t="s">
-        <v>1940</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>65037</v>
+        <v>58120</v>
       </c>
       <c r="B207" t="s">
-        <v>1941</v>
+        <v>1925</v>
       </c>
       <c r="C207" t="s">
-        <v>1942</v>
+        <v>1926</v>
       </c>
       <c r="D207" t="s">
-        <v>1943</v>
+        <v>1927</v>
       </c>
       <c r="E207" t="s">
-        <v>1944</v>
+        <v>1928</v>
       </c>
       <c r="F207" t="s">
-        <v>1945</v>
+        <v>1929</v>
       </c>
       <c r="G207" t="s">
-        <v>1946</v>
+        <v>1930</v>
       </c>
       <c r="H207" t="s">
-        <v>1947</v>
+        <v>1931</v>
       </c>
       <c r="I207" t="s">
-        <v>1948</v>
+        <v>1932</v>
       </c>
       <c r="J207" t="s">
         <v>24</v>
       </c>
       <c r="K207" t="s">
         <v>25</v>
       </c>
       <c r="L207" t="s">
         <v>26</v>
       </c>
       <c r="M207" t="s">
         <v>27</v>
       </c>
       <c r="N207" t="s">
         <v>28</v>
       </c>
       <c r="O207" t="s">
-        <v>1949</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>65038</v>
+        <v>58122</v>
       </c>
       <c r="B208" t="s">
-        <v>1950</v>
+        <v>1934</v>
       </c>
       <c r="C208" t="s">
-        <v>1951</v>
+        <v>1935</v>
       </c>
       <c r="D208" t="s">
-        <v>1952</v>
+        <v>1936</v>
       </c>
       <c r="E208" t="s">
-        <v>1953</v>
+        <v>1937</v>
       </c>
       <c r="F208" t="s">
-        <v>1954</v>
+        <v>1938</v>
       </c>
       <c r="G208" t="s">
-        <v>1955</v>
+        <v>1939</v>
       </c>
       <c r="H208" t="s">
-        <v>1956</v>
+        <v>1940</v>
       </c>
       <c r="I208" t="s">
-        <v>1957</v>
+        <v>1941</v>
       </c>
       <c r="J208" t="s">
         <v>24</v>
       </c>
       <c r="K208" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N208" t="s">
         <v>28</v>
       </c>
       <c r="O208" t="s">
-        <v>1958</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>65039</v>
+        <v>58218</v>
       </c>
       <c r="B209" t="s">
-        <v>1959</v>
+        <v>1943</v>
       </c>
       <c r="C209" t="s">
-        <v>1960</v>
+        <v>1944</v>
       </c>
       <c r="D209" t="s">
-        <v>1961</v>
+        <v>1945</v>
       </c>
       <c r="E209" t="s">
-        <v>1962</v>
+        <v>1946</v>
       </c>
       <c r="F209" t="s">
-        <v>1963</v>
+        <v>1947</v>
       </c>
       <c r="G209" t="s">
-        <v>1964</v>
+        <v>1948</v>
       </c>
       <c r="H209" t="s">
-        <v>1965</v>
+        <v>1949</v>
       </c>
       <c r="I209" t="s">
-        <v>1966</v>
+        <v>1950</v>
       </c>
       <c r="J209" t="s">
         <v>24</v>
       </c>
       <c r="K209" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
       <c r="M209" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N209" t="s">
         <v>28</v>
       </c>
       <c r="O209" t="s">
-        <v>1967</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>65040</v>
+        <v>58223</v>
       </c>
       <c r="B210" t="s">
-        <v>1968</v>
+        <v>1952</v>
       </c>
       <c r="C210" t="s">
-        <v>1969</v>
+        <v>1953</v>
       </c>
       <c r="D210" t="s">
-        <v>1970</v>
+        <v>1954</v>
       </c>
       <c r="E210" t="s">
-        <v>1971</v>
+        <v>1955</v>
       </c>
       <c r="F210" t="s">
-        <v>1972</v>
+        <v>1956</v>
       </c>
       <c r="G210" t="s">
-        <v>1973</v>
+        <v>1957</v>
       </c>
       <c r="H210" t="s">
-        <v>1974</v>
+        <v>1958</v>
       </c>
       <c r="I210" t="s">
-        <v>1975</v>
+        <v>1959</v>
       </c>
       <c r="J210" t="s">
         <v>24</v>
       </c>
       <c r="K210" t="s">
-        <v>441</v>
+        <v>130</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210" t="s">
-        <v>443</v>
+        <v>131</v>
       </c>
       <c r="N210" t="s">
         <v>28</v>
       </c>
       <c r="O210" t="s">
-        <v>1976</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>65044</v>
+        <v>58240</v>
       </c>
       <c r="B211" t="s">
-        <v>1977</v>
+        <v>1961</v>
       </c>
       <c r="C211" t="s">
-        <v>1978</v>
+        <v>1962</v>
       </c>
       <c r="D211" t="s">
-        <v>1979</v>
+        <v>1963</v>
       </c>
       <c r="E211" t="s">
-        <v>1980</v>
+        <v>1964</v>
       </c>
       <c r="F211" t="s">
-        <v>1981</v>
+        <v>1965</v>
       </c>
       <c r="G211" t="s">
-        <v>1982</v>
+        <v>1966</v>
       </c>
       <c r="H211" t="s">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="I211" t="s">
-        <v>1984</v>
+        <v>1968</v>
       </c>
       <c r="J211" t="s">
         <v>24</v>
       </c>
       <c r="K211" t="s">
-        <v>25</v>
+        <v>1969</v>
       </c>
       <c r="L211" t="s">
         <v>26</v>
       </c>
       <c r="M211" t="s">
-        <v>27</v>
+        <v>1970</v>
       </c>
       <c r="N211" t="s">
         <v>28</v>
       </c>
       <c r="O211" t="s">
-        <v>1985</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>65045</v>
+        <v>58259</v>
       </c>
       <c r="B212" t="s">
-        <v>1986</v>
+        <v>1972</v>
       </c>
       <c r="C212" t="s">
-        <v>1987</v>
+        <v>1973</v>
       </c>
       <c r="D212" t="s">
-        <v>1988</v>
+        <v>1974</v>
       </c>
       <c r="E212" t="s">
-        <v>1989</v>
+        <v>1975</v>
       </c>
       <c r="F212" t="s">
-        <v>1990</v>
+        <v>1976</v>
       </c>
       <c r="G212" t="s">
-        <v>1991</v>
+        <v>1977</v>
       </c>
       <c r="H212" t="s">
-        <v>1992</v>
+        <v>1978</v>
       </c>
       <c r="I212" t="s">
-        <v>1993</v>
+        <v>1979</v>
       </c>
       <c r="J212" t="s">
-        <v>1994</v>
+        <v>24</v>
       </c>
       <c r="K212" t="s">
-        <v>1995</v>
+        <v>1980</v>
       </c>
       <c r="L212" t="s">
-        <v>1996</v>
+        <v>26</v>
       </c>
       <c r="M212" t="s">
-        <v>1997</v>
+        <v>1981</v>
       </c>
       <c r="N212" t="s">
         <v>28</v>
       </c>
       <c r="O212" t="s">
-        <v>1998</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>65046</v>
+        <v>64637</v>
       </c>
       <c r="B213" t="s">
-        <v>1999</v>
+        <v>1983</v>
       </c>
       <c r="C213" t="s">
-        <v>2000</v>
+        <v>1984</v>
       </c>
       <c r="D213" t="s">
-        <v>2001</v>
+        <v>1985</v>
       </c>
       <c r="E213" t="s">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="F213" t="s">
-        <v>2003</v>
+        <v>1987</v>
       </c>
       <c r="G213" t="s">
-        <v>2004</v>
+        <v>1988</v>
       </c>
       <c r="H213" t="s">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="I213" t="s">
-        <v>2006</v>
+        <v>1990</v>
       </c>
       <c r="J213" t="s">
         <v>24</v>
       </c>
       <c r="K213" t="s">
-        <v>67</v>
+        <v>141</v>
       </c>
       <c r="L213" t="s">
         <v>26</v>
       </c>
       <c r="M213" t="s">
-        <v>68</v>
+        <v>142</v>
       </c>
       <c r="N213" t="s">
         <v>28</v>
       </c>
       <c r="O213" t="s">
-        <v>2007</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>65047</v>
+        <v>64689</v>
       </c>
       <c r="B214" t="s">
-        <v>2008</v>
+        <v>1992</v>
       </c>
       <c r="C214" t="s">
-        <v>2009</v>
+        <v>1993</v>
       </c>
       <c r="D214" t="s">
-        <v>2010</v>
+        <v>1994</v>
       </c>
       <c r="E214" t="s">
-        <v>2011</v>
+        <v>1995</v>
       </c>
       <c r="F214" t="s">
-        <v>2012</v>
+        <v>1996</v>
       </c>
       <c r="G214" t="s">
-        <v>2013</v>
+        <v>1997</v>
       </c>
       <c r="H214" t="s">
-        <v>2014</v>
+        <v>1998</v>
       </c>
       <c r="I214" t="s">
-        <v>2015</v>
+        <v>1999</v>
       </c>
       <c r="J214" t="s">
         <v>24</v>
       </c>
       <c r="K214" t="s">
-        <v>1995</v>
+        <v>685</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214" t="s">
-        <v>1997</v>
+        <v>686</v>
       </c>
       <c r="N214" t="s">
         <v>28</v>
       </c>
       <c r="O214" t="s">
-        <v>2016</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>65049</v>
+        <v>65000</v>
       </c>
       <c r="B215" t="s">
-        <v>2017</v>
+        <v>2001</v>
       </c>
       <c r="C215" t="s">
-        <v>2018</v>
+        <v>2002</v>
       </c>
       <c r="D215" t="s">
-        <v>2019</v>
+        <v>2003</v>
       </c>
       <c r="E215" t="s">
-        <v>2020</v>
+        <v>2004</v>
       </c>
       <c r="F215" t="s">
-        <v>2021</v>
+        <v>2005</v>
       </c>
       <c r="G215" t="s">
-        <v>2022</v>
+        <v>2006</v>
       </c>
       <c r="H215" t="s">
-        <v>2023</v>
+        <v>2007</v>
       </c>
       <c r="I215" t="s">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="J215" t="s">
         <v>24</v>
       </c>
       <c r="K215" t="s">
-        <v>371</v>
+        <v>25</v>
       </c>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215" t="s">
-        <v>372</v>
+        <v>27</v>
       </c>
       <c r="N215" t="s">
         <v>28</v>
       </c>
       <c r="O215" t="s">
-        <v>2025</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>65050</v>
+        <v>65001</v>
       </c>
       <c r="B216" t="s">
-        <v>2026</v>
+        <v>2010</v>
       </c>
       <c r="C216" t="s">
-        <v>2027</v>
+        <v>2011</v>
       </c>
       <c r="D216" t="s">
-        <v>2028</v>
+        <v>2012</v>
       </c>
       <c r="E216" t="s">
-        <v>2029</v>
+        <v>2013</v>
       </c>
       <c r="F216" t="s">
-        <v>2030</v>
+        <v>2014</v>
       </c>
       <c r="G216" t="s">
-        <v>2031</v>
+        <v>2015</v>
       </c>
       <c r="H216" t="s">
-        <v>2032</v>
+        <v>2016</v>
       </c>
       <c r="I216" t="s">
-        <v>2033</v>
+        <v>2017</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N216" t="s">
         <v>28</v>
       </c>
       <c r="O216" t="s">
-        <v>2034</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>65051</v>
+        <v>65002</v>
       </c>
       <c r="B217" t="s">
-        <v>2035</v>
+        <v>2019</v>
       </c>
       <c r="C217" t="s">
-        <v>2036</v>
+        <v>2020</v>
       </c>
       <c r="D217" t="s">
-        <v>2037</v>
+        <v>2021</v>
       </c>
       <c r="E217" t="s">
-        <v>2038</v>
+        <v>2022</v>
       </c>
       <c r="F217" t="s">
-        <v>2039</v>
+        <v>2023</v>
       </c>
       <c r="G217" t="s">
-        <v>2040</v>
+        <v>2024</v>
       </c>
       <c r="H217" t="s">
-        <v>2041</v>
+        <v>2025</v>
       </c>
       <c r="I217" t="s">
-        <v>2042</v>
+        <v>2026</v>
       </c>
       <c r="J217" t="s">
         <v>24</v>
       </c>
       <c r="K217" t="s">
-        <v>182</v>
+        <v>25</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217" t="s">
-        <v>184</v>
+        <v>27</v>
       </c>
       <c r="N217" t="s">
         <v>28</v>
       </c>
       <c r="O217" t="s">
-        <v>2043</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>65053</v>
+        <v>65003</v>
       </c>
       <c r="B218" t="s">
-        <v>2044</v>
+        <v>2028</v>
       </c>
       <c r="C218" t="s">
-        <v>2045</v>
+        <v>2029</v>
       </c>
       <c r="D218" t="s">
-        <v>2046</v>
+        <v>2030</v>
       </c>
       <c r="E218" t="s">
-        <v>2047</v>
+        <v>2031</v>
       </c>
       <c r="F218" t="s">
-        <v>2048</v>
+        <v>2032</v>
       </c>
       <c r="G218" t="s">
-        <v>2049</v>
+        <v>2033</v>
       </c>
       <c r="H218" t="s">
-        <v>2050</v>
+        <v>2034</v>
       </c>
       <c r="I218" t="s">
-        <v>2051</v>
+        <v>2035</v>
       </c>
       <c r="J218" t="s">
         <v>24</v>
       </c>
       <c r="K218" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
-        <v>2052</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>65054</v>
+        <v>65004</v>
       </c>
       <c r="B219" t="s">
-        <v>2053</v>
+        <v>2037</v>
       </c>
       <c r="C219" t="s">
-        <v>2054</v>
+        <v>2038</v>
       </c>
       <c r="D219" t="s">
-        <v>2055</v>
+        <v>2039</v>
       </c>
       <c r="E219" t="s">
-        <v>2056</v>
+        <v>2040</v>
       </c>
       <c r="F219" t="s">
-        <v>2057</v>
+        <v>2041</v>
       </c>
       <c r="G219" t="s">
-        <v>2058</v>
+        <v>2042</v>
       </c>
       <c r="H219" t="s">
-        <v>2059</v>
+        <v>2043</v>
       </c>
       <c r="I219" t="s">
-        <v>2060</v>
+        <v>2044</v>
       </c>
       <c r="J219" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
       <c r="K219" t="s">
-        <v>56</v>
+        <v>130</v>
       </c>
       <c r="L219" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="M219" t="s">
-        <v>57</v>
+        <v>131</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
-        <v>2061</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>65055</v>
+        <v>65005</v>
       </c>
       <c r="B220" t="s">
-        <v>2062</v>
+        <v>2046</v>
       </c>
       <c r="C220" t="s">
-        <v>2063</v>
+        <v>2047</v>
       </c>
       <c r="D220" t="s">
-        <v>2064</v>
+        <v>2048</v>
       </c>
       <c r="E220" t="s">
-        <v>2065</v>
+        <v>2049</v>
       </c>
       <c r="F220" t="s">
-        <v>2066</v>
+        <v>2050</v>
       </c>
       <c r="G220" t="s">
-        <v>2067</v>
+        <v>2051</v>
       </c>
       <c r="H220" t="s">
-        <v>2068</v>
+        <v>2052</v>
       </c>
       <c r="I220" t="s">
-        <v>2069</v>
+        <v>2053</v>
       </c>
       <c r="J220" t="s">
         <v>24</v>
       </c>
       <c r="K220" t="s">
-        <v>1920</v>
+        <v>2054</v>
       </c>
       <c r="L220" t="s">
         <v>26</v>
       </c>
       <c r="M220" t="s">
-        <v>1921</v>
+        <v>2055</v>
       </c>
       <c r="N220" t="s">
         <v>28</v>
       </c>
       <c r="O220" t="s">
-        <v>2070</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>65057</v>
+        <v>65006</v>
       </c>
       <c r="B221" t="s">
-        <v>2071</v>
+        <v>2057</v>
       </c>
       <c r="C221" t="s">
-        <v>2072</v>
+        <v>2058</v>
       </c>
       <c r="D221" t="s">
-        <v>2073</v>
+        <v>2059</v>
       </c>
       <c r="E221" t="s">
-        <v>2074</v>
+        <v>2060</v>
       </c>
       <c r="F221" t="s">
-        <v>2075</v>
+        <v>2061</v>
       </c>
       <c r="G221" t="s">
-        <v>2076</v>
+        <v>2062</v>
       </c>
       <c r="H221" t="s">
-        <v>2077</v>
+        <v>2063</v>
       </c>
       <c r="I221" t="s">
-        <v>2078</v>
+        <v>2064</v>
       </c>
       <c r="J221" t="s">
         <v>24</v>
       </c>
       <c r="K221" t="s">
-        <v>934</v>
+        <v>2065</v>
       </c>
       <c r="L221" t="s">
         <v>26</v>
       </c>
       <c r="M221" t="s">
-        <v>935</v>
+        <v>2066</v>
       </c>
       <c r="N221" t="s">
         <v>28</v>
       </c>
       <c r="O221" t="s">
-        <v>2079</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>65058</v>
+        <v>65007</v>
       </c>
       <c r="B222" t="s">
-        <v>2080</v>
+        <v>2068</v>
       </c>
       <c r="C222" t="s">
-        <v>2081</v>
+        <v>2069</v>
       </c>
       <c r="D222" t="s">
-        <v>2082</v>
+        <v>2070</v>
       </c>
       <c r="E222" t="s">
-        <v>2083</v>
+        <v>2071</v>
       </c>
       <c r="F222" t="s">
-        <v>2084</v>
+        <v>2072</v>
       </c>
       <c r="G222" t="s">
-        <v>2085</v>
+        <v>2073</v>
       </c>
       <c r="H222" t="s">
-        <v>2086</v>
+        <v>2074</v>
       </c>
       <c r="I222" t="s">
-        <v>2087</v>
+        <v>2075</v>
       </c>
       <c r="J222" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
       <c r="K222" t="s">
-        <v>152</v>
+        <v>25</v>
       </c>
       <c r="L222" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="M222" t="s">
-        <v>153</v>
+        <v>27</v>
       </c>
       <c r="N222" t="s">
         <v>28</v>
       </c>
       <c r="O222" t="s">
-        <v>2088</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>65059</v>
+        <v>65008</v>
       </c>
       <c r="B223" t="s">
-        <v>2089</v>
+        <v>2077</v>
       </c>
       <c r="C223" t="s">
-        <v>2090</v>
+        <v>2078</v>
       </c>
       <c r="D223" t="s">
-        <v>2091</v>
+        <v>2079</v>
       </c>
       <c r="E223" t="s">
-        <v>2092</v>
+        <v>2080</v>
       </c>
       <c r="F223" t="s">
-        <v>2093</v>
+        <v>2081</v>
       </c>
       <c r="G223" t="s">
-        <v>2094</v>
+        <v>2082</v>
       </c>
       <c r="H223" t="s">
-        <v>2095</v>
+        <v>2083</v>
       </c>
       <c r="I223" t="s">
-        <v>2096</v>
+        <v>2084</v>
       </c>
       <c r="J223" t="s">
         <v>24</v>
       </c>
       <c r="K223" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L223" t="s">
         <v>26</v>
       </c>
       <c r="M223" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N223" t="s">
         <v>28</v>
       </c>
       <c r="O223" t="s">
-        <v>2097</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>65060</v>
+        <v>65009</v>
       </c>
       <c r="B224" t="s">
-        <v>2098</v>
+        <v>2086</v>
       </c>
       <c r="C224" t="s">
-        <v>2099</v>
+        <v>2087</v>
       </c>
       <c r="D224" t="s">
-        <v>2100</v>
+        <v>2088</v>
       </c>
       <c r="E224" t="s">
-        <v>2101</v>
+        <v>2089</v>
       </c>
       <c r="F224" t="s">
-        <v>2102</v>
+        <v>2090</v>
       </c>
       <c r="G224" t="s">
-        <v>2103</v>
+        <v>2091</v>
       </c>
       <c r="H224" t="s">
-        <v>2104</v>
+        <v>2092</v>
       </c>
       <c r="I224" t="s">
-        <v>2105</v>
+        <v>2093</v>
       </c>
       <c r="J224" t="s">
         <v>24</v>
       </c>
       <c r="K224" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="L224" t="s">
         <v>26</v>
       </c>
       <c r="M224" t="s">
-        <v>68</v>
+        <v>131</v>
       </c>
       <c r="N224" t="s">
         <v>28</v>
       </c>
       <c r="O224" t="s">
-        <v>2106</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>65062</v>
+        <v>65010</v>
       </c>
       <c r="B225" t="s">
-        <v>2107</v>
+        <v>2095</v>
       </c>
       <c r="C225" t="s">
-        <v>2108</v>
+        <v>2096</v>
       </c>
       <c r="D225" t="s">
-        <v>2109</v>
+        <v>2097</v>
       </c>
       <c r="E225" t="s">
-        <v>2110</v>
+        <v>2098</v>
       </c>
       <c r="F225" t="s">
-        <v>2111</v>
+        <v>2099</v>
       </c>
       <c r="G225" t="s">
-        <v>2112</v>
+        <v>2100</v>
       </c>
       <c r="H225" t="s">
-        <v>2113</v>
+        <v>2101</v>
       </c>
       <c r="I225" t="s">
-        <v>2114</v>
+        <v>2102</v>
       </c>
       <c r="J225" t="s">
         <v>24</v>
       </c>
       <c r="K225" t="s">
         <v>25</v>
       </c>
       <c r="L225" t="s">
         <v>26</v>
       </c>
       <c r="M225" t="s">
         <v>27</v>
       </c>
       <c r="N225" t="s">
         <v>28</v>
       </c>
       <c r="O225" t="s">
-        <v>2115</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>65068</v>
+        <v>65011</v>
       </c>
       <c r="B226" t="s">
-        <v>2116</v>
+        <v>2104</v>
       </c>
       <c r="C226" t="s">
-        <v>2117</v>
+        <v>2105</v>
       </c>
       <c r="D226" t="s">
-        <v>2118</v>
+        <v>2106</v>
       </c>
       <c r="E226" t="s">
-        <v>2119</v>
+        <v>2107</v>
       </c>
       <c r="F226" t="s">
-        <v>2120</v>
+        <v>2108</v>
       </c>
       <c r="G226" t="s">
-        <v>2121</v>
+        <v>2109</v>
       </c>
       <c r="H226" t="s">
-        <v>2122</v>
+        <v>2110</v>
       </c>
       <c r="I226" t="s">
-        <v>2123</v>
+        <v>2111</v>
       </c>
       <c r="J226" t="s">
         <v>24</v>
       </c>
       <c r="K226" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N226" t="s">
         <v>28</v>
       </c>
       <c r="O226" t="s">
-        <v>2124</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>65069</v>
+        <v>65012</v>
       </c>
       <c r="B227" t="s">
-        <v>2125</v>
+        <v>2113</v>
       </c>
       <c r="C227" t="s">
-        <v>2126</v>
+        <v>2114</v>
       </c>
       <c r="D227" t="s">
-        <v>2127</v>
+        <v>2115</v>
       </c>
       <c r="E227" t="s">
-        <v>2128</v>
+        <v>2116</v>
       </c>
       <c r="F227" t="s">
-        <v>2129</v>
+        <v>2117</v>
       </c>
       <c r="G227" t="s">
-        <v>2130</v>
+        <v>2118</v>
       </c>
       <c r="H227" t="s">
-        <v>2131</v>
+        <v>2119</v>
       </c>
       <c r="I227" t="s">
-        <v>2132</v>
+        <v>2120</v>
       </c>
       <c r="J227" t="s">
         <v>24</v>
       </c>
       <c r="K227" t="s">
-        <v>87</v>
+        <v>2121</v>
       </c>
       <c r="L227" t="s">
         <v>26</v>
       </c>
       <c r="M227" t="s">
-        <v>88</v>
+        <v>2122</v>
       </c>
       <c r="N227" t="s">
         <v>28</v>
       </c>
       <c r="O227" t="s">
-        <v>2133</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>65071</v>
+        <v>65013</v>
       </c>
       <c r="B228" t="s">
-        <v>2134</v>
+        <v>2124</v>
       </c>
       <c r="C228" t="s">
-        <v>2135</v>
+        <v>2125</v>
       </c>
       <c r="D228" t="s">
-        <v>2136</v>
+        <v>2126</v>
       </c>
       <c r="E228" t="s">
-        <v>2137</v>
+        <v>2127</v>
       </c>
       <c r="F228" t="s">
-        <v>2138</v>
+        <v>2128</v>
       </c>
       <c r="G228" t="s">
-        <v>2139</v>
+        <v>2129</v>
       </c>
       <c r="H228" t="s">
-        <v>2140</v>
+        <v>2130</v>
       </c>
       <c r="I228" t="s">
-        <v>2141</v>
+        <v>2131</v>
       </c>
       <c r="J228" t="s">
         <v>24</v>
       </c>
       <c r="K228" t="s">
         <v>25</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228" t="s">
         <v>27</v>
       </c>
       <c r="N228" t="s">
         <v>28</v>
       </c>
       <c r="O228" t="s">
-        <v>2142</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>65073</v>
+        <v>65014</v>
       </c>
       <c r="B229" t="s">
-        <v>2143</v>
+        <v>2133</v>
       </c>
       <c r="C229" t="s">
-        <v>2144</v>
+        <v>2134</v>
       </c>
       <c r="D229" t="s">
-        <v>2145</v>
+        <v>2135</v>
       </c>
       <c r="E229" t="s">
-        <v>2146</v>
+        <v>2136</v>
       </c>
       <c r="F229" t="s">
-        <v>2147</v>
+        <v>2137</v>
       </c>
       <c r="G229" t="s">
-        <v>2148</v>
+        <v>2138</v>
       </c>
       <c r="H229" t="s">
-        <v>2149</v>
+        <v>2139</v>
       </c>
       <c r="I229" t="s">
-        <v>2150</v>
+        <v>2140</v>
       </c>
       <c r="J229" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K229" t="s">
-        <v>25</v>
+        <v>316</v>
       </c>
       <c r="L229" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M229" t="s">
-        <v>27</v>
+        <v>317</v>
       </c>
       <c r="N229" t="s">
         <v>28</v>
       </c>
       <c r="O229" t="s">
-        <v>2151</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>65074</v>
+        <v>65015</v>
       </c>
       <c r="B230" t="s">
-        <v>2152</v>
+        <v>2142</v>
       </c>
       <c r="C230" t="s">
-        <v>2153</v>
+        <v>2143</v>
       </c>
       <c r="D230" t="s">
-        <v>2154</v>
+        <v>2144</v>
       </c>
       <c r="E230" t="s">
-        <v>2155</v>
+        <v>2145</v>
       </c>
       <c r="F230" t="s">
-        <v>2156</v>
+        <v>2146</v>
       </c>
       <c r="G230" t="s">
-        <v>2157</v>
+        <v>2147</v>
       </c>
       <c r="H230" t="s">
-        <v>2158</v>
+        <v>2148</v>
       </c>
       <c r="I230" t="s">
-        <v>2159</v>
+        <v>2149</v>
       </c>
       <c r="J230" t="s">
         <v>24</v>
       </c>
       <c r="K230" t="s">
-        <v>2160</v>
+        <v>130</v>
       </c>
       <c r="L230" t="s">
         <v>26</v>
       </c>
       <c r="M230" t="s">
-        <v>2161</v>
+        <v>131</v>
       </c>
       <c r="N230" t="s">
         <v>28</v>
       </c>
       <c r="O230" t="s">
-        <v>2162</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>65075</v>
+        <v>65016</v>
       </c>
       <c r="B231" t="s">
-        <v>2163</v>
+        <v>2151</v>
       </c>
       <c r="C231" t="s">
-        <v>2164</v>
+        <v>2152</v>
       </c>
       <c r="D231" t="s">
-        <v>2165</v>
+        <v>2153</v>
       </c>
       <c r="E231" t="s">
-        <v>2166</v>
+        <v>2154</v>
       </c>
       <c r="F231" t="s">
-        <v>2167</v>
+        <v>2155</v>
       </c>
       <c r="G231" t="s">
-        <v>2168</v>
+        <v>2156</v>
       </c>
       <c r="H231" t="s">
-        <v>2169</v>
+        <v>2157</v>
       </c>
       <c r="I231" t="s">
-        <v>2170</v>
+        <v>2158</v>
       </c>
       <c r="J231" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
       <c r="K231" t="s">
-        <v>1909</v>
+        <v>25</v>
       </c>
       <c r="L231" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="M231" t="s">
-        <v>1910</v>
+        <v>27</v>
       </c>
       <c r="N231" t="s">
         <v>28</v>
       </c>
       <c r="O231" t="s">
-        <v>2171</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>65076</v>
+        <v>65017</v>
       </c>
       <c r="B232" t="s">
-        <v>2172</v>
+        <v>2160</v>
       </c>
       <c r="C232" t="s">
-        <v>2173</v>
+        <v>2161</v>
       </c>
       <c r="D232" t="s">
-        <v>2174</v>
+        <v>2162</v>
       </c>
       <c r="E232" t="s">
-        <v>2175</v>
+        <v>2163</v>
       </c>
       <c r="F232" t="s">
-        <v>2176</v>
+        <v>2164</v>
       </c>
       <c r="G232" t="s">
-        <v>2177</v>
+        <v>2165</v>
       </c>
       <c r="H232" t="s">
-        <v>2178</v>
+        <v>2166</v>
       </c>
       <c r="I232" t="s">
-        <v>2179</v>
+        <v>2167</v>
       </c>
       <c r="J232" t="s">
         <v>24</v>
       </c>
       <c r="K232" t="s">
-        <v>87</v>
+        <v>2168</v>
       </c>
       <c r="L232" t="s">
         <v>26</v>
       </c>
       <c r="M232" t="s">
-        <v>88</v>
+        <v>2169</v>
       </c>
       <c r="N232" t="s">
         <v>28</v>
       </c>
       <c r="O232" t="s">
-        <v>2180</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>65077</v>
+        <v>65018</v>
       </c>
       <c r="B233" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C233" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D233" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E233" t="s">
+        <v>2174</v>
+      </c>
+      <c r="F233" t="s">
+        <v>2175</v>
+      </c>
+      <c r="G233" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H233" t="s">
+        <v>2177</v>
+      </c>
+      <c r="I233" t="s">
+        <v>2178</v>
+      </c>
+      <c r="J233" t="s">
+        <v>24</v>
+      </c>
+      <c r="K233" t="s">
+        <v>2179</v>
+      </c>
+      <c r="L233" t="s">
+        <v>26</v>
+      </c>
+      <c r="M233" t="s">
+        <v>2180</v>
+      </c>
+      <c r="N233" t="s">
+        <v>28</v>
+      </c>
+      <c r="O233" t="s">
         <v>2181</v>
-      </c>
-[...37 lines deleted...]
-        <v>2189</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>65080</v>
+        <v>65019</v>
       </c>
       <c r="B234" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C234" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D234" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E234" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F234" t="s">
+        <v>2186</v>
+      </c>
+      <c r="G234" t="s">
+        <v>2187</v>
+      </c>
+      <c r="H234" t="s">
+        <v>2188</v>
+      </c>
+      <c r="I234" t="s">
+        <v>2189</v>
+      </c>
+      <c r="J234" t="s">
+        <v>24</v>
+      </c>
+      <c r="K234" t="s">
+        <v>130</v>
+      </c>
+      <c r="L234" t="s">
+        <v>26</v>
+      </c>
+      <c r="M234" t="s">
+        <v>131</v>
+      </c>
+      <c r="N234" t="s">
+        <v>28</v>
+      </c>
+      <c r="O234" t="s">
         <v>2190</v>
-      </c>
-[...37 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>65081</v>
+        <v>65020</v>
       </c>
       <c r="B235" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C235" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D235" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E235" t="s">
+        <v>2194</v>
+      </c>
+      <c r="F235" t="s">
+        <v>2195</v>
+      </c>
+      <c r="G235" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H235" t="s">
+        <v>2197</v>
+      </c>
+      <c r="I235" t="s">
+        <v>2198</v>
+      </c>
+      <c r="J235" t="s">
+        <v>24</v>
+      </c>
+      <c r="K235" t="s">
         <v>2199</v>
       </c>
-      <c r="C235" t="s">
+      <c r="L235" t="s">
+        <v>26</v>
+      </c>
+      <c r="M235" t="s">
         <v>2200</v>
       </c>
-      <c r="D235" t="s">
+      <c r="N235" t="s">
+        <v>28</v>
+      </c>
+      <c r="O235" t="s">
         <v>2201</v>
-      </c>
-[...31 lines deleted...]
-        <v>2207</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>65082</v>
+        <v>65021</v>
       </c>
       <c r="B236" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C236" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D236" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E236" t="s">
+        <v>2205</v>
+      </c>
+      <c r="F236" t="s">
+        <v>2206</v>
+      </c>
+      <c r="G236" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H236" t="s">
         <v>2208</v>
       </c>
-      <c r="C236" t="s">
+      <c r="I236" t="s">
         <v>2209</v>
       </c>
-      <c r="D236" t="s">
+      <c r="J236" t="s">
+        <v>24</v>
+      </c>
+      <c r="K236" t="s">
+        <v>25</v>
+      </c>
+      <c r="L236" t="s">
+        <v>26</v>
+      </c>
+      <c r="M236" t="s">
+        <v>27</v>
+      </c>
+      <c r="N236" t="s">
+        <v>28</v>
+      </c>
+      <c r="O236" t="s">
         <v>2210</v>
-      </c>
-[...31 lines deleted...]
-        <v>2216</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>65083</v>
+        <v>65022</v>
       </c>
       <c r="B237" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C237" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D237" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E237" t="s">
+        <v>2214</v>
+      </c>
+      <c r="F237" t="s">
+        <v>2215</v>
+      </c>
+      <c r="G237" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H237" t="s">
         <v>2217</v>
       </c>
-      <c r="C237" t="s">
+      <c r="I237" t="s">
         <v>2218</v>
       </c>
-      <c r="D237" t="s">
+      <c r="J237" t="s">
+        <v>24</v>
+      </c>
+      <c r="K237" t="s">
+        <v>25</v>
+      </c>
+      <c r="L237" t="s">
+        <v>26</v>
+      </c>
+      <c r="M237" t="s">
+        <v>27</v>
+      </c>
+      <c r="N237" t="s">
+        <v>28</v>
+      </c>
+      <c r="O237" t="s">
         <v>2219</v>
-      </c>
-[...31 lines deleted...]
-        <v>2225</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>65084</v>
+        <v>65023</v>
       </c>
       <c r="B238" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C238" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D238" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E238" t="s">
+        <v>2223</v>
+      </c>
+      <c r="F238" t="s">
+        <v>2224</v>
+      </c>
+      <c r="G238" t="s">
+        <v>2225</v>
+      </c>
+      <c r="H238" t="s">
         <v>2226</v>
       </c>
-      <c r="C238" t="s">
+      <c r="I238" t="s">
         <v>2227</v>
-      </c>
-[...16 lines deleted...]
-        <v>2233</v>
       </c>
       <c r="J238" t="s">
         <v>24</v>
       </c>
       <c r="K238" t="s">
         <v>25</v>
       </c>
       <c r="L238" t="s">
         <v>26</v>
       </c>
       <c r="M238" t="s">
         <v>27</v>
       </c>
       <c r="N238" t="s">
         <v>28</v>
       </c>
       <c r="O238" t="s">
-        <v>2234</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>65085</v>
+        <v>65025</v>
       </c>
       <c r="B239" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C239" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D239" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E239" t="s">
+        <v>2232</v>
+      </c>
+      <c r="F239" t="s">
+        <v>2233</v>
+      </c>
+      <c r="G239" t="s">
+        <v>2234</v>
+      </c>
+      <c r="H239" t="s">
         <v>2235</v>
       </c>
-      <c r="C239" t="s">
+      <c r="I239" t="s">
         <v>2236</v>
       </c>
-      <c r="D239" t="s">
+      <c r="J239" t="s">
+        <v>24</v>
+      </c>
+      <c r="K239" t="s">
+        <v>25</v>
+      </c>
+      <c r="L239" t="s">
+        <v>26</v>
+      </c>
+      <c r="M239" t="s">
+        <v>27</v>
+      </c>
+      <c r="N239" t="s">
+        <v>28</v>
+      </c>
+      <c r="O239" t="s">
         <v>2237</v>
-      </c>
-[...31 lines deleted...]
-        <v>2243</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>65086</v>
+        <v>65026</v>
       </c>
       <c r="B240" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C240" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D240" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E240" t="s">
+        <v>2241</v>
+      </c>
+      <c r="F240" t="s">
+        <v>2242</v>
+      </c>
+      <c r="G240" t="s">
+        <v>2243</v>
+      </c>
+      <c r="H240" t="s">
         <v>2244</v>
       </c>
-      <c r="C240" t="s">
+      <c r="I240" t="s">
         <v>2245</v>
       </c>
-      <c r="D240" t="s">
+      <c r="J240" t="s">
+        <v>24</v>
+      </c>
+      <c r="K240" t="s">
+        <v>25</v>
+      </c>
+      <c r="L240" t="s">
+        <v>26</v>
+      </c>
+      <c r="M240" t="s">
+        <v>27</v>
+      </c>
+      <c r="N240" t="s">
+        <v>28</v>
+      </c>
+      <c r="O240" t="s">
         <v>2246</v>
-      </c>
-[...31 lines deleted...]
-        <v>2252</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>65087</v>
+        <v>65027</v>
       </c>
       <c r="B241" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C241" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D241" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E241" t="s">
+        <v>2250</v>
+      </c>
+      <c r="F241" t="s">
+        <v>2251</v>
+      </c>
+      <c r="G241" t="s">
+        <v>2252</v>
+      </c>
+      <c r="H241" t="s">
         <v>2253</v>
       </c>
-      <c r="C241" t="s">
+      <c r="I241" t="s">
         <v>2254</v>
       </c>
-      <c r="D241" t="s">
+      <c r="J241" t="s">
+        <v>24</v>
+      </c>
+      <c r="K241" t="s">
+        <v>316</v>
+      </c>
+      <c r="L241" t="s">
+        <v>26</v>
+      </c>
+      <c r="M241" t="s">
+        <v>317</v>
+      </c>
+      <c r="N241" t="s">
+        <v>28</v>
+      </c>
+      <c r="O241" t="s">
         <v>2255</v>
-      </c>
-[...31 lines deleted...]
-        <v>2261</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>65088</v>
+        <v>65028</v>
       </c>
       <c r="B242" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C242" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D242" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E242" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F242" t="s">
+        <v>2260</v>
+      </c>
+      <c r="G242" t="s">
+        <v>2261</v>
+      </c>
+      <c r="H242" t="s">
         <v>2262</v>
       </c>
-      <c r="C242" t="s">
+      <c r="I242" t="s">
         <v>2263</v>
-      </c>
-[...16 lines deleted...]
-        <v>2269</v>
       </c>
       <c r="J242" t="s">
         <v>24</v>
       </c>
       <c r="K242" t="s">
         <v>25</v>
       </c>
       <c r="L242" t="s">
         <v>26</v>
       </c>
       <c r="M242" t="s">
         <v>27</v>
       </c>
       <c r="N242" t="s">
         <v>28</v>
       </c>
       <c r="O242" t="s">
-        <v>2270</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>65089</v>
+        <v>65030</v>
       </c>
       <c r="B243" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C243" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D243" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E243" t="s">
+        <v>2268</v>
+      </c>
+      <c r="F243" t="s">
+        <v>2269</v>
+      </c>
+      <c r="G243" t="s">
+        <v>2270</v>
+      </c>
+      <c r="H243" t="s">
         <v>2271</v>
       </c>
-      <c r="C243" t="s">
+      <c r="I243" t="s">
         <v>2272</v>
-      </c>
-[...16 lines deleted...]
-        <v>2278</v>
       </c>
       <c r="J243" t="s">
         <v>24</v>
       </c>
       <c r="K243" t="s">
         <v>25</v>
       </c>
       <c r="L243" t="s">
         <v>26</v>
       </c>
       <c r="M243" t="s">
         <v>27</v>
       </c>
       <c r="N243" t="s">
         <v>28</v>
       </c>
       <c r="O243" t="s">
-        <v>2279</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>65090</v>
+        <v>65031</v>
       </c>
       <c r="B244" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C244" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D244" t="s">
+        <v>2276</v>
+      </c>
+      <c r="E244" t="s">
+        <v>2277</v>
+      </c>
+      <c r="F244" t="s">
+        <v>2278</v>
+      </c>
+      <c r="G244" t="s">
+        <v>2279</v>
+      </c>
+      <c r="H244" t="s">
         <v>2280</v>
       </c>
-      <c r="C244" t="s">
+      <c r="I244" t="s">
         <v>2281</v>
-      </c>
-[...16 lines deleted...]
-        <v>2287</v>
       </c>
       <c r="J244" t="s">
         <v>24</v>
       </c>
       <c r="K244" t="s">
         <v>25</v>
       </c>
       <c r="L244" t="s">
         <v>26</v>
       </c>
       <c r="M244" t="s">
         <v>27</v>
       </c>
       <c r="N244" t="s">
         <v>28</v>
       </c>
       <c r="O244" t="s">
-        <v>2288</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>65091</v>
+        <v>65032</v>
       </c>
       <c r="B245" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C245" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D245" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E245" t="s">
+        <v>2286</v>
+      </c>
+      <c r="F245" t="s">
+        <v>2287</v>
+      </c>
+      <c r="G245" t="s">
+        <v>2288</v>
+      </c>
+      <c r="H245" t="s">
         <v>2289</v>
       </c>
-      <c r="C245" t="s">
+      <c r="I245" t="s">
         <v>2290</v>
       </c>
-      <c r="D245" t="s">
+      <c r="J245" t="s">
+        <v>24</v>
+      </c>
+      <c r="K245" t="s">
+        <v>130</v>
+      </c>
+      <c r="L245" t="s">
+        <v>26</v>
+      </c>
+      <c r="M245" t="s">
+        <v>131</v>
+      </c>
+      <c r="N245" t="s">
+        <v>28</v>
+      </c>
+      <c r="O245" t="s">
         <v>2291</v>
-      </c>
-[...31 lines deleted...]
-        <v>2297</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>65092</v>
+        <v>65033</v>
       </c>
       <c r="B246" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C246" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D246" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E246" t="s">
+        <v>2295</v>
+      </c>
+      <c r="F246" t="s">
+        <v>2296</v>
+      </c>
+      <c r="G246" t="s">
+        <v>2297</v>
+      </c>
+      <c r="H246" t="s">
         <v>2298</v>
       </c>
-      <c r="C246" t="s">
+      <c r="I246" t="s">
         <v>2299</v>
       </c>
-      <c r="D246" t="s">
+      <c r="J246" t="s">
+        <v>24</v>
+      </c>
+      <c r="K246" t="s">
         <v>2300</v>
       </c>
-      <c r="E246" t="s">
+      <c r="L246" t="s">
+        <v>26</v>
+      </c>
+      <c r="M246" t="s">
         <v>2301</v>
       </c>
-      <c r="F246" t="s">
+      <c r="N246" t="s">
+        <v>28</v>
+      </c>
+      <c r="O246" t="s">
         <v>2302</v>
-      </c>
-[...25 lines deleted...]
-        <v>2306</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>65093</v>
+        <v>65034</v>
       </c>
       <c r="B247" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C247" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D247" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E247" t="s">
+        <v>2306</v>
+      </c>
+      <c r="F247" t="s">
         <v>2307</v>
       </c>
-      <c r="C247" t="s">
+      <c r="G247" t="s">
         <v>2308</v>
       </c>
-      <c r="D247" t="s">
+      <c r="H247" t="s">
         <v>2309</v>
       </c>
-      <c r="E247" t="s">
+      <c r="I247" t="s">
         <v>2310</v>
       </c>
-      <c r="F247" t="s">
+      <c r="J247" t="s">
+        <v>363</v>
+      </c>
+      <c r="K247" t="s">
         <v>2311</v>
       </c>
-      <c r="G247" t="s">
+      <c r="L247" t="s">
+        <v>365</v>
+      </c>
+      <c r="M247" t="s">
         <v>2312</v>
       </c>
-      <c r="H247" t="s">
+      <c r="N247" t="s">
+        <v>28</v>
+      </c>
+      <c r="O247" t="s">
         <v>2313</v>
-      </c>
-[...19 lines deleted...]
-        <v>2315</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>65094</v>
+        <v>65035</v>
       </c>
       <c r="B248" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C248" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D248" t="s">
         <v>2316</v>
       </c>
-      <c r="C248" t="s">
+      <c r="E248" t="s">
         <v>2317</v>
       </c>
-      <c r="D248" t="s">
+      <c r="F248" t="s">
         <v>2318</v>
       </c>
-      <c r="E248" t="s">
+      <c r="G248" t="s">
         <v>2319</v>
       </c>
-      <c r="F248" t="s">
+      <c r="H248" t="s">
         <v>2320</v>
       </c>
-      <c r="G248" t="s">
+      <c r="I248" t="s">
         <v>2321</v>
       </c>
-      <c r="H248" t="s">
+      <c r="J248" t="s">
+        <v>24</v>
+      </c>
+      <c r="K248" t="s">
+        <v>25</v>
+      </c>
+      <c r="L248" t="s">
+        <v>26</v>
+      </c>
+      <c r="M248" t="s">
+        <v>27</v>
+      </c>
+      <c r="N248" t="s">
+        <v>28</v>
+      </c>
+      <c r="O248" t="s">
         <v>2322</v>
-      </c>
-[...19 lines deleted...]
-        <v>2326</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>65095</v>
+        <v>65036</v>
       </c>
       <c r="B249" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C249" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D249" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E249" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F249" t="s">
         <v>2327</v>
       </c>
-      <c r="C249" t="s">
+      <c r="G249" t="s">
         <v>2328</v>
       </c>
-      <c r="D249" t="s">
+      <c r="H249" t="s">
         <v>2329</v>
       </c>
-      <c r="E249" t="s">
+      <c r="I249" t="s">
         <v>2330</v>
       </c>
-      <c r="F249" t="s">
+      <c r="J249" t="s">
+        <v>24</v>
+      </c>
+      <c r="K249" t="s">
+        <v>25</v>
+      </c>
+      <c r="L249" t="s">
+        <v>26</v>
+      </c>
+      <c r="M249" t="s">
+        <v>27</v>
+      </c>
+      <c r="N249" t="s">
+        <v>28</v>
+      </c>
+      <c r="O249" t="s">
         <v>2331</v>
-      </c>
-[...25 lines deleted...]
-        <v>2335</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>65096</v>
+        <v>65037</v>
       </c>
       <c r="B250" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C250" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D250" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E250" t="s">
+        <v>2335</v>
+      </c>
+      <c r="F250" t="s">
         <v>2336</v>
       </c>
-      <c r="C250" t="s">
+      <c r="G250" t="s">
         <v>2337</v>
       </c>
-      <c r="D250" t="s">
+      <c r="H250" t="s">
         <v>2338</v>
       </c>
-      <c r="E250" t="s">
+      <c r="I250" t="s">
         <v>2339</v>
-      </c>
-[...10 lines deleted...]
-        <v>2343</v>
       </c>
       <c r="J250" t="s">
         <v>24</v>
       </c>
       <c r="K250" t="s">
         <v>25</v>
       </c>
       <c r="L250" t="s">
         <v>26</v>
       </c>
       <c r="M250" t="s">
         <v>27</v>
       </c>
       <c r="N250" t="s">
         <v>28</v>
       </c>
       <c r="O250" t="s">
-        <v>2344</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>65097</v>
+        <v>65038</v>
       </c>
       <c r="B251" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C251" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D251" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E251" t="s">
+        <v>2344</v>
+      </c>
+      <c r="F251" t="s">
         <v>2345</v>
       </c>
-      <c r="C251" t="s">
+      <c r="G251" t="s">
         <v>2346</v>
       </c>
-      <c r="D251" t="s">
+      <c r="H251" t="s">
         <v>2347</v>
       </c>
-      <c r="E251" t="s">
+      <c r="I251" t="s">
         <v>2348</v>
       </c>
-      <c r="F251" t="s">
+      <c r="J251" t="s">
+        <v>24</v>
+      </c>
+      <c r="K251" t="s">
+        <v>130</v>
+      </c>
+      <c r="L251" t="s">
+        <v>26</v>
+      </c>
+      <c r="M251" t="s">
+        <v>131</v>
+      </c>
+      <c r="N251" t="s">
+        <v>28</v>
+      </c>
+      <c r="O251" t="s">
         <v>2349</v>
-      </c>
-[...25 lines deleted...]
-        <v>2353</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>65098</v>
+        <v>65039</v>
       </c>
       <c r="B252" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C252" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D252" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E252" t="s">
+        <v>2353</v>
+      </c>
+      <c r="F252" t="s">
         <v>2354</v>
       </c>
-      <c r="C252" t="s">
+      <c r="G252" t="s">
         <v>2355</v>
       </c>
-      <c r="D252" t="s">
+      <c r="H252" t="s">
         <v>2356</v>
       </c>
-      <c r="E252" t="s">
+      <c r="I252" t="s">
         <v>2357</v>
       </c>
-      <c r="F252" t="s">
+      <c r="J252" t="s">
+        <v>24</v>
+      </c>
+      <c r="K252" t="s">
+        <v>130</v>
+      </c>
+      <c r="L252" t="s">
+        <v>26</v>
+      </c>
+      <c r="M252" t="s">
+        <v>131</v>
+      </c>
+      <c r="N252" t="s">
+        <v>28</v>
+      </c>
+      <c r="O252" t="s">
         <v>2358</v>
-      </c>
-[...25 lines deleted...]
-        <v>2362</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>65099</v>
+        <v>65040</v>
       </c>
       <c r="B253" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C253" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D253" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E253" t="s">
+        <v>2362</v>
+      </c>
+      <c r="F253" t="s">
         <v>2363</v>
       </c>
-      <c r="C253" t="s">
+      <c r="G253" t="s">
         <v>2364</v>
       </c>
-      <c r="D253" t="s">
+      <c r="H253" t="s">
         <v>2365</v>
       </c>
-      <c r="E253" t="s">
+      <c r="I253" t="s">
         <v>2366</v>
       </c>
-      <c r="F253" t="s">
+      <c r="J253" t="s">
+        <v>24</v>
+      </c>
+      <c r="K253" t="s">
+        <v>755</v>
+      </c>
+      <c r="L253" t="s">
+        <v>26</v>
+      </c>
+      <c r="M253" t="s">
+        <v>757</v>
+      </c>
+      <c r="N253" t="s">
+        <v>28</v>
+      </c>
+      <c r="O253" t="s">
         <v>2367</v>
-      </c>
-[...25 lines deleted...]
-        <v>2371</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>65100</v>
+        <v>65043</v>
       </c>
       <c r="B254" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C254" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D254" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E254" t="s">
+        <v>2371</v>
+      </c>
+      <c r="F254" t="s">
         <v>2372</v>
       </c>
-      <c r="C254" t="s">
+      <c r="G254" t="s">
         <v>2373</v>
       </c>
-      <c r="D254" t="s">
+      <c r="H254" t="s">
         <v>2374</v>
       </c>
-      <c r="E254" t="s">
+      <c r="I254" t="s">
         <v>2375</v>
       </c>
-      <c r="F254" t="s">
+      <c r="J254" t="s">
+        <v>24</v>
+      </c>
+      <c r="K254" t="s">
+        <v>25</v>
+      </c>
+      <c r="L254" t="s">
+        <v>26</v>
+      </c>
+      <c r="M254" t="s">
+        <v>27</v>
+      </c>
+      <c r="N254" t="s">
+        <v>28</v>
+      </c>
+      <c r="O254" t="s">
         <v>2376</v>
-      </c>
-[...25 lines deleted...]
-        <v>2380</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>65101</v>
+        <v>65044</v>
       </c>
       <c r="B255" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C255" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D255" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E255" t="s">
+        <v>2380</v>
+      </c>
+      <c r="F255" t="s">
         <v>2381</v>
       </c>
-      <c r="C255" t="s">
+      <c r="G255" t="s">
         <v>2382</v>
       </c>
-      <c r="D255" t="s">
+      <c r="H255" t="s">
         <v>2383</v>
       </c>
-      <c r="E255" t="s">
+      <c r="I255" t="s">
         <v>2384</v>
       </c>
-      <c r="F255" t="s">
+      <c r="J255" t="s">
+        <v>24</v>
+      </c>
+      <c r="K255" t="s">
+        <v>25</v>
+      </c>
+      <c r="L255" t="s">
+        <v>26</v>
+      </c>
+      <c r="M255" t="s">
+        <v>27</v>
+      </c>
+      <c r="N255" t="s">
+        <v>28</v>
+      </c>
+      <c r="O255" t="s">
         <v>2385</v>
-      </c>
-[...25 lines deleted...]
-        <v>2389</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>65102</v>
+        <v>65045</v>
       </c>
       <c r="B256" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C256" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D256" t="s">
+        <v>2388</v>
+      </c>
+      <c r="E256" t="s">
+        <v>2389</v>
+      </c>
+      <c r="F256" t="s">
         <v>2390</v>
       </c>
-      <c r="C256" t="s">
+      <c r="G256" t="s">
         <v>2391</v>
       </c>
-      <c r="D256" t="s">
+      <c r="H256" t="s">
         <v>2392</v>
       </c>
-      <c r="E256" t="s">
+      <c r="I256" t="s">
         <v>2393</v>
       </c>
-      <c r="F256" t="s">
+      <c r="J256" t="s">
         <v>2394</v>
       </c>
-      <c r="G256" t="s">
+      <c r="K256" t="s">
         <v>2395</v>
       </c>
-      <c r="H256" t="s">
+      <c r="L256" t="s">
         <v>2396</v>
       </c>
-      <c r="I256" t="s">
+      <c r="M256" t="s">
         <v>2397</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N256" t="s">
         <v>28</v>
       </c>
       <c r="O256" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>65104</v>
+        <v>65046</v>
       </c>
       <c r="B257" t="s">
         <v>2399</v>
       </c>
       <c r="C257" t="s">
         <v>2400</v>
       </c>
       <c r="D257" t="s">
         <v>2401</v>
       </c>
       <c r="E257" t="s">
         <v>2402</v>
       </c>
       <c r="F257" t="s">
         <v>2403</v>
       </c>
       <c r="G257" t="s">
         <v>2404</v>
       </c>
       <c r="H257" t="s">
         <v>2405</v>
       </c>
       <c r="I257" t="s">
         <v>2406</v>
       </c>
       <c r="J257" t="s">
         <v>24</v>
       </c>
       <c r="K257" t="s">
+        <v>141</v>
+      </c>
+      <c r="L257" t="s">
+        <v>26</v>
+      </c>
+      <c r="M257" t="s">
+        <v>142</v>
+      </c>
+      <c r="N257" t="s">
+        <v>28</v>
+      </c>
+      <c r="O257" t="s">
         <v>2407</v>
-      </c>
-[...10 lines deleted...]
-        <v>2409</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>65105</v>
+        <v>65047</v>
       </c>
       <c r="B258" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C258" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D258" t="s">
         <v>2410</v>
       </c>
-      <c r="C258" t="s">
+      <c r="E258" t="s">
         <v>2411</v>
       </c>
-      <c r="D258" t="s">
+      <c r="F258" t="s">
         <v>2412</v>
       </c>
-      <c r="E258" t="s">
+      <c r="G258" t="s">
         <v>2413</v>
       </c>
-      <c r="F258" t="s">
+      <c r="H258" t="s">
         <v>2414</v>
       </c>
-      <c r="G258" t="s">
+      <c r="I258" t="s">
         <v>2415</v>
       </c>
-      <c r="H258" t="s">
+      <c r="J258" t="s">
+        <v>24</v>
+      </c>
+      <c r="K258" t="s">
+        <v>2395</v>
+      </c>
+      <c r="L258" t="s">
+        <v>26</v>
+      </c>
+      <c r="M258" t="s">
+        <v>2397</v>
+      </c>
+      <c r="N258" t="s">
+        <v>28</v>
+      </c>
+      <c r="O258" t="s">
         <v>2416</v>
-      </c>
-[...19 lines deleted...]
-        <v>2418</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>65124</v>
+        <v>65049</v>
       </c>
       <c r="B259" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C259" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D259" t="s">
         <v>2419</v>
       </c>
-      <c r="C259" t="s">
+      <c r="E259" t="s">
         <v>2420</v>
       </c>
-      <c r="D259" t="s">
+      <c r="F259" t="s">
         <v>2421</v>
       </c>
-      <c r="E259" t="s">
+      <c r="G259" t="s">
         <v>2422</v>
       </c>
-      <c r="F259" t="s">
+      <c r="H259" t="s">
         <v>2423</v>
       </c>
-      <c r="G259" t="s">
+      <c r="I259" t="s">
         <v>2424</v>
       </c>
-      <c r="H259" t="s">
+      <c r="J259" t="s">
+        <v>24</v>
+      </c>
+      <c r="K259" t="s">
+        <v>685</v>
+      </c>
+      <c r="L259" t="s">
+        <v>26</v>
+      </c>
+      <c r="M259" t="s">
+        <v>686</v>
+      </c>
+      <c r="N259" t="s">
+        <v>28</v>
+      </c>
+      <c r="O259" t="s">
         <v>2425</v>
-      </c>
-[...19 lines deleted...]
-        <v>2427</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>65255</v>
+        <v>65050</v>
       </c>
       <c r="B260" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C260" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D260" t="s">
         <v>2428</v>
       </c>
-      <c r="C260" t="s">
+      <c r="E260" t="s">
         <v>2429</v>
       </c>
-      <c r="D260" t="s">
+      <c r="F260" t="s">
         <v>2430</v>
       </c>
-      <c r="E260" t="s">
+      <c r="G260" t="s">
         <v>2431</v>
       </c>
-      <c r="F260" t="s">
+      <c r="H260" t="s">
         <v>2432</v>
       </c>
-      <c r="G260" t="s">
+      <c r="I260" t="s">
         <v>2433</v>
       </c>
-      <c r="H260" t="s">
+      <c r="J260" t="s">
+        <v>24</v>
+      </c>
+      <c r="K260" t="s">
+        <v>25</v>
+      </c>
+      <c r="L260" t="s">
+        <v>26</v>
+      </c>
+      <c r="M260" t="s">
+        <v>27</v>
+      </c>
+      <c r="N260" t="s">
+        <v>28</v>
+      </c>
+      <c r="O260" t="s">
         <v>2434</v>
-      </c>
-[...19 lines deleted...]
-        <v>2438</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>66510</v>
+        <v>65051</v>
       </c>
       <c r="B261" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C261" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D261" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E261" t="s">
+        <v>2438</v>
+      </c>
+      <c r="F261" t="s">
         <v>2439</v>
       </c>
-      <c r="C261" t="s">
+      <c r="G261" t="s">
         <v>2440</v>
       </c>
-      <c r="D261" t="s">
+      <c r="H261" t="s">
         <v>2441</v>
       </c>
-      <c r="E261" t="s">
+      <c r="I261" t="s">
         <v>2442</v>
       </c>
-      <c r="F261" t="s">
+      <c r="J261" t="s">
+        <v>24</v>
+      </c>
+      <c r="K261" t="s">
+        <v>364</v>
+      </c>
+      <c r="L261" t="s">
+        <v>26</v>
+      </c>
+      <c r="M261" t="s">
+        <v>366</v>
+      </c>
+      <c r="N261" t="s">
+        <v>28</v>
+      </c>
+      <c r="O261" t="s">
         <v>2443</v>
-      </c>
-[...25 lines deleted...]
-        <v>2449</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>66511</v>
+        <v>65053</v>
       </c>
       <c r="B262" t="s">
-        <v>577</v>
+        <v>2444</v>
       </c>
       <c r="C262" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D262" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E262" t="s">
+        <v>2447</v>
+      </c>
+      <c r="F262" t="s">
+        <v>2448</v>
+      </c>
+      <c r="G262" t="s">
+        <v>2449</v>
+      </c>
+      <c r="H262" t="s">
         <v>2450</v>
       </c>
-      <c r="D262" t="s">
+      <c r="I262" t="s">
         <v>2451</v>
       </c>
-      <c r="E262" t="s">
+      <c r="J262" t="s">
+        <v>24</v>
+      </c>
+      <c r="K262" t="s">
+        <v>130</v>
+      </c>
+      <c r="L262" t="s">
+        <v>26</v>
+      </c>
+      <c r="M262" t="s">
+        <v>131</v>
+      </c>
+      <c r="N262" t="s">
+        <v>28</v>
+      </c>
+      <c r="O262" t="s">
         <v>2452</v>
-      </c>
-[...28 lines deleted...]
-        <v>2457</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>66512</v>
+        <v>65054</v>
       </c>
       <c r="B263" t="s">
-        <v>1646</v>
+        <v>2453</v>
       </c>
       <c r="C263" t="s">
-        <v>1647</v>
+        <v>2454</v>
       </c>
       <c r="D263" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E263" t="s">
+        <v>2456</v>
+      </c>
+      <c r="F263" t="s">
+        <v>2457</v>
+      </c>
+      <c r="G263" t="s">
         <v>2458</v>
       </c>
-      <c r="E263" t="s">
+      <c r="H263" t="s">
         <v>2459</v>
       </c>
-      <c r="F263" t="s">
+      <c r="I263" t="s">
         <v>2460</v>
       </c>
-      <c r="G263" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J263" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K263" t="s">
+        <v>101</v>
+      </c>
+      <c r="L263" t="s">
+        <v>365</v>
+      </c>
+      <c r="M263" t="s">
+        <v>102</v>
+      </c>
+      <c r="N263" t="s">
+        <v>28</v>
+      </c>
+      <c r="O263" t="s">
         <v>2461</v>
-      </c>
-[...10 lines deleted...]
-        <v>2463</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>66513</v>
+        <v>65055</v>
       </c>
       <c r="B264" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C264" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D264" t="s">
         <v>2464</v>
       </c>
-      <c r="C264" t="s">
+      <c r="E264" t="s">
         <v>2465</v>
       </c>
-      <c r="D264" t="s">
+      <c r="F264" t="s">
         <v>2466</v>
       </c>
-      <c r="E264" t="s">
+      <c r="G264" t="s">
         <v>2467</v>
       </c>
-      <c r="F264" t="s">
+      <c r="H264" t="s">
         <v>2468</v>
       </c>
-      <c r="G264" t="s">
-[...2 lines deleted...]
-      <c r="H264" t="s">
+      <c r="I264" t="s">
         <v>2469</v>
       </c>
-      <c r="I264" t="s">
+      <c r="J264" t="s">
+        <v>24</v>
+      </c>
+      <c r="K264" t="s">
+        <v>2311</v>
+      </c>
+      <c r="L264" t="s">
+        <v>26</v>
+      </c>
+      <c r="M264" t="s">
+        <v>2312</v>
+      </c>
+      <c r="N264" t="s">
+        <v>28</v>
+      </c>
+      <c r="O264" t="s">
         <v>2470</v>
-      </c>
-[...16 lines deleted...]
-        <v>2471</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>66514</v>
+        <v>65057</v>
       </c>
       <c r="B265" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C265" t="s">
         <v>2472</v>
       </c>
-      <c r="C265" t="s">
+      <c r="D265" t="s">
         <v>2473</v>
       </c>
-      <c r="D265" t="s">
+      <c r="E265" t="s">
         <v>2474</v>
       </c>
-      <c r="E265" t="s">
+      <c r="F265" t="s">
         <v>2475</v>
       </c>
-      <c r="F265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G265" t="s">
-        <v>718</v>
+        <v>2476</v>
       </c>
       <c r="H265" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="I265" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
       <c r="J265" t="s">
         <v>24</v>
       </c>
       <c r="K265" t="s">
-        <v>2461</v>
+        <v>472</v>
       </c>
       <c r="L265" t="s">
         <v>26</v>
       </c>
       <c r="M265" t="s">
-        <v>2462</v>
+        <v>473</v>
       </c>
       <c r="N265" t="s">
         <v>28</v>
       </c>
       <c r="O265" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>66515</v>
+        <v>65058</v>
       </c>
       <c r="B266" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="C266" t="s">
-        <v>506</v>
+        <v>2481</v>
       </c>
       <c r="D266" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
       <c r="E266" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F266" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
       <c r="G266" t="s">
-        <v>510</v>
+        <v>2485</v>
       </c>
       <c r="H266" t="s">
-        <v>2483</v>
+        <v>2486</v>
       </c>
       <c r="I266" t="s">
-        <v>2484</v>
+        <v>2487</v>
       </c>
       <c r="J266" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K266" t="s">
-        <v>2461</v>
+        <v>316</v>
       </c>
       <c r="L266" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M266" t="s">
-        <v>2462</v>
+        <v>317</v>
       </c>
       <c r="N266" t="s">
         <v>28</v>
       </c>
       <c r="O266" t="s">
-        <v>2485</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>66516</v>
+        <v>65059</v>
       </c>
       <c r="B267" t="s">
-        <v>487</v>
+        <v>2489</v>
       </c>
       <c r="C267" t="s">
-        <v>488</v>
+        <v>2490</v>
       </c>
       <c r="D267" t="s">
-        <v>2486</v>
+        <v>2491</v>
       </c>
       <c r="E267" t="s">
-        <v>2487</v>
+        <v>2492</v>
       </c>
       <c r="F267" t="s">
-        <v>2488</v>
+        <v>2493</v>
       </c>
       <c r="G267" t="s">
-        <v>2489</v>
+        <v>2494</v>
       </c>
       <c r="H267" t="s">
-        <v>2490</v>
+        <v>2495</v>
       </c>
       <c r="I267" t="s">
-        <v>494</v>
+        <v>2496</v>
       </c>
       <c r="J267" t="s">
         <v>24</v>
       </c>
       <c r="K267" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L267" t="s">
         <v>26</v>
       </c>
       <c r="M267" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N267" t="s">
         <v>28</v>
       </c>
       <c r="O267" t="s">
-        <v>2491</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>66517</v>
+        <v>65060</v>
       </c>
       <c r="B268" t="s">
-        <v>2492</v>
+        <v>2498</v>
       </c>
       <c r="C268" t="s">
-        <v>2493</v>
+        <v>2499</v>
       </c>
       <c r="D268" t="s">
-        <v>2494</v>
+        <v>2500</v>
       </c>
       <c r="E268" t="s">
-        <v>2495</v>
+        <v>2501</v>
       </c>
       <c r="F268" t="s">
-        <v>2496</v>
+        <v>2502</v>
       </c>
       <c r="G268" t="s">
-        <v>2497</v>
+        <v>2503</v>
       </c>
       <c r="H268" t="s">
-        <v>2498</v>
+        <v>2504</v>
       </c>
       <c r="I268" t="s">
-        <v>2499</v>
+        <v>2505</v>
       </c>
       <c r="J268" t="s">
         <v>24</v>
       </c>
       <c r="K268" t="s">
-        <v>2461</v>
+        <v>141</v>
       </c>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268" t="s">
-        <v>2462</v>
+        <v>142</v>
       </c>
       <c r="N268" t="s">
         <v>28</v>
       </c>
       <c r="O268" t="s">
-        <v>2500</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>66518</v>
+        <v>65061</v>
       </c>
       <c r="B269" t="s">
-        <v>2501</v>
+        <v>2507</v>
       </c>
       <c r="C269" t="s">
-        <v>515</v>
+        <v>2508</v>
       </c>
       <c r="D269" t="s">
-        <v>2502</v>
+        <v>2509</v>
       </c>
       <c r="E269" t="s">
-        <v>2503</v>
+        <v>2510</v>
       </c>
       <c r="F269" t="s">
-        <v>2504</v>
+        <v>2511</v>
       </c>
       <c r="G269" t="s">
-        <v>519</v>
+        <v>2512</v>
       </c>
       <c r="H269" t="s">
-        <v>2505</v>
+        <v>2513</v>
       </c>
       <c r="I269" t="s">
-        <v>2506</v>
+        <v>2514</v>
       </c>
       <c r="J269" t="s">
         <v>24</v>
       </c>
       <c r="K269" t="s">
-        <v>87</v>
+        <v>755</v>
       </c>
       <c r="L269" t="s">
         <v>26</v>
       </c>
       <c r="M269" t="s">
-        <v>88</v>
+        <v>757</v>
       </c>
       <c r="N269" t="s">
         <v>28</v>
       </c>
       <c r="O269" t="s">
-        <v>2507</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>66519</v>
+        <v>65062</v>
       </c>
       <c r="B270" t="s">
-        <v>2508</v>
+        <v>2516</v>
       </c>
       <c r="C270" t="s">
-        <v>2509</v>
+        <v>2517</v>
       </c>
       <c r="D270" t="s">
-        <v>2510</v>
+        <v>2518</v>
       </c>
       <c r="E270" t="s">
-        <v>2511</v>
+        <v>2519</v>
       </c>
       <c r="F270" t="s">
-        <v>2512</v>
+        <v>2520</v>
       </c>
       <c r="G270" t="s">
-        <v>2513</v>
+        <v>2521</v>
       </c>
       <c r="H270" t="s">
-        <v>601</v>
+        <v>2522</v>
       </c>
       <c r="I270" t="s">
-        <v>602</v>
+        <v>2523</v>
       </c>
       <c r="J270" t="s">
         <v>24</v>
       </c>
       <c r="K270" t="s">
-        <v>2514</v>
+        <v>25</v>
       </c>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270" t="s">
-        <v>2515</v>
+        <v>27</v>
       </c>
       <c r="N270" t="s">
         <v>28</v>
       </c>
       <c r="O270" t="s">
-        <v>2516</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>66520</v>
+        <v>65063</v>
       </c>
       <c r="B271" t="s">
-        <v>673</v>
+        <v>2525</v>
       </c>
       <c r="C271" t="s">
-        <v>674</v>
+        <v>2526</v>
       </c>
       <c r="D271" t="s">
-        <v>2517</v>
+        <v>2527</v>
       </c>
       <c r="E271" t="s">
-        <v>2518</v>
+        <v>2528</v>
       </c>
       <c r="F271" t="s">
-        <v>677</v>
+        <v>2529</v>
       </c>
       <c r="G271" t="s">
-        <v>678</v>
+        <v>2530</v>
       </c>
       <c r="H271" t="s">
-        <v>679</v>
+        <v>2531</v>
       </c>
       <c r="I271" t="s">
-        <v>680</v>
+        <v>2532</v>
       </c>
       <c r="J271" t="s">
         <v>24</v>
       </c>
       <c r="K271" t="s">
-        <v>25</v>
+        <v>2533</v>
       </c>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271" t="s">
-        <v>27</v>
+        <v>2534</v>
       </c>
       <c r="N271" t="s">
         <v>28</v>
       </c>
       <c r="O271" t="s">
-        <v>2519</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>66521</v>
+        <v>65068</v>
       </c>
       <c r="B272" t="s">
-        <v>523</v>
+        <v>2536</v>
       </c>
       <c r="C272" t="s">
-        <v>524</v>
+        <v>2537</v>
       </c>
       <c r="D272" t="s">
-        <v>2520</v>
+        <v>2538</v>
       </c>
       <c r="E272" t="s">
-        <v>2521</v>
+        <v>2539</v>
       </c>
       <c r="F272" t="s">
-        <v>2522</v>
+        <v>2540</v>
       </c>
       <c r="G272" t="s">
-        <v>528</v>
+        <v>2541</v>
       </c>
       <c r="H272" t="s">
-        <v>2523</v>
+        <v>2542</v>
       </c>
       <c r="I272" t="s">
-        <v>530</v>
+        <v>2543</v>
       </c>
       <c r="J272" t="s">
         <v>24</v>
       </c>
       <c r="K272" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L272" t="s">
         <v>26</v>
       </c>
       <c r="M272" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N272" t="s">
         <v>28</v>
       </c>
       <c r="O272" t="s">
-        <v>2524</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>66522</v>
+        <v>65069</v>
       </c>
       <c r="B273" t="s">
-        <v>2525</v>
+        <v>2545</v>
       </c>
       <c r="C273" t="s">
-        <v>2526</v>
+        <v>2546</v>
       </c>
       <c r="D273" t="s">
-        <v>2527</v>
+        <v>2547</v>
       </c>
       <c r="E273" t="s">
-        <v>2528</v>
+        <v>2548</v>
       </c>
       <c r="F273" t="s">
-        <v>2529</v>
+        <v>2549</v>
       </c>
       <c r="G273" t="s">
-        <v>2530</v>
+        <v>2550</v>
       </c>
       <c r="H273" t="s">
-        <v>2531</v>
+        <v>2551</v>
       </c>
       <c r="I273" t="s">
-        <v>2532</v>
+        <v>2552</v>
       </c>
       <c r="J273" t="s">
         <v>24</v>
       </c>
       <c r="K273" t="s">
-        <v>2436</v>
+        <v>130</v>
       </c>
       <c r="L273" t="s">
         <v>26</v>
       </c>
       <c r="M273" t="s">
-        <v>2437</v>
+        <v>131</v>
       </c>
       <c r="N273" t="s">
         <v>28</v>
       </c>
       <c r="O273" t="s">
-        <v>2533</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>66523</v>
+        <v>65071</v>
       </c>
       <c r="B274" t="s">
-        <v>568</v>
+        <v>2554</v>
       </c>
       <c r="C274" t="s">
-        <v>569</v>
+        <v>2555</v>
       </c>
       <c r="D274" t="s">
-        <v>2534</v>
+        <v>2556</v>
       </c>
       <c r="E274" t="s">
-        <v>2535</v>
+        <v>2557</v>
       </c>
       <c r="F274" t="s">
-        <v>572</v>
+        <v>2558</v>
       </c>
       <c r="G274" t="s">
-        <v>573</v>
+        <v>2559</v>
       </c>
       <c r="H274" t="s">
-        <v>574</v>
+        <v>2560</v>
       </c>
       <c r="I274" t="s">
-        <v>575</v>
+        <v>2561</v>
       </c>
       <c r="J274" t="s">
         <v>24</v>
       </c>
       <c r="K274" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="L274" t="s">
         <v>26</v>
       </c>
       <c r="M274" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="N274" t="s">
         <v>28</v>
       </c>
       <c r="O274" t="s">
-        <v>2536</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>66524</v>
+        <v>65073</v>
       </c>
       <c r="B275" t="s">
-        <v>1816</v>
+        <v>2563</v>
       </c>
       <c r="C275" t="s">
-        <v>1817</v>
+        <v>2564</v>
       </c>
       <c r="D275" t="s">
-        <v>2537</v>
+        <v>2565</v>
       </c>
       <c r="E275" t="s">
-        <v>2538</v>
+        <v>2566</v>
       </c>
       <c r="F275" t="s">
-        <v>2539</v>
+        <v>2567</v>
       </c>
       <c r="G275" t="s">
-        <v>1821</v>
+        <v>2568</v>
       </c>
       <c r="H275" t="s">
-        <v>1822</v>
+        <v>2569</v>
       </c>
       <c r="I275" t="s">
-        <v>1823</v>
+        <v>2570</v>
       </c>
       <c r="J275" t="s">
         <v>24</v>
       </c>
       <c r="K275" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L275" t="s">
         <v>26</v>
       </c>
       <c r="M275" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N275" t="s">
         <v>28</v>
       </c>
       <c r="O275" t="s">
-        <v>2540</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>66525</v>
+        <v>65074</v>
       </c>
       <c r="B276" t="s">
-        <v>2541</v>
+        <v>2572</v>
       </c>
       <c r="C276" t="s">
-        <v>2542</v>
+        <v>2573</v>
       </c>
       <c r="D276" t="s">
-        <v>2543</v>
+        <v>2574</v>
       </c>
       <c r="E276" t="s">
-        <v>2544</v>
+        <v>2575</v>
       </c>
       <c r="F276" t="s">
-        <v>1677</v>
+        <v>2576</v>
       </c>
       <c r="G276" t="s">
-        <v>1678</v>
+        <v>2577</v>
       </c>
       <c r="H276" t="s">
-        <v>1679</v>
+        <v>2578</v>
       </c>
       <c r="I276" t="s">
-        <v>1680</v>
+        <v>2579</v>
       </c>
       <c r="J276" t="s">
         <v>24</v>
       </c>
       <c r="K276" t="s">
-        <v>87</v>
+        <v>2580</v>
       </c>
       <c r="L276" t="s">
         <v>26</v>
       </c>
       <c r="M276" t="s">
-        <v>88</v>
+        <v>2581</v>
       </c>
       <c r="N276" t="s">
         <v>28</v>
       </c>
       <c r="O276" t="s">
-        <v>2545</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>66526</v>
+        <v>65075</v>
       </c>
       <c r="B277" t="s">
-        <v>2546</v>
+        <v>2583</v>
       </c>
       <c r="C277" t="s">
-        <v>2547</v>
+        <v>2584</v>
       </c>
       <c r="D277" t="s">
-        <v>2548</v>
+        <v>2585</v>
       </c>
       <c r="E277" t="s">
-        <v>2549</v>
+        <v>2586</v>
       </c>
       <c r="F277" t="s">
-        <v>2550</v>
+        <v>2587</v>
       </c>
       <c r="G277" t="s">
-        <v>1687</v>
+        <v>2588</v>
       </c>
       <c r="H277" t="s">
-        <v>1688</v>
+        <v>2589</v>
       </c>
       <c r="I277" t="s">
-        <v>1689</v>
+        <v>2590</v>
       </c>
       <c r="J277" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K277" t="s">
-        <v>87</v>
+        <v>2300</v>
       </c>
       <c r="L277" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M277" t="s">
-        <v>88</v>
+        <v>2301</v>
       </c>
       <c r="N277" t="s">
         <v>28</v>
       </c>
       <c r="O277" t="s">
-        <v>2551</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>66527</v>
+        <v>65076</v>
       </c>
       <c r="B278" t="s">
-        <v>606</v>
+        <v>2592</v>
       </c>
       <c r="C278" t="s">
-        <v>607</v>
+        <v>2593</v>
       </c>
       <c r="D278" t="s">
-        <v>2552</v>
+        <v>2594</v>
       </c>
       <c r="E278" t="s">
-        <v>2553</v>
+        <v>2595</v>
       </c>
       <c r="F278" t="s">
-        <v>2554</v>
+        <v>2596</v>
       </c>
       <c r="G278" t="s">
-        <v>611</v>
+        <v>2597</v>
       </c>
       <c r="H278" t="s">
-        <v>612</v>
+        <v>2598</v>
       </c>
       <c r="I278" t="s">
-        <v>613</v>
+        <v>2599</v>
       </c>
       <c r="J278" t="s">
         <v>24</v>
       </c>
       <c r="K278" t="s">
-        <v>2461</v>
+        <v>130</v>
       </c>
       <c r="L278" t="s">
         <v>26</v>
       </c>
       <c r="M278" t="s">
-        <v>2462</v>
+        <v>131</v>
       </c>
       <c r="N278" t="s">
         <v>28</v>
       </c>
       <c r="O278" t="s">
-        <v>2555</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>66529</v>
+        <v>65077</v>
       </c>
       <c r="B279" t="s">
-        <v>2556</v>
+        <v>2601</v>
       </c>
       <c r="C279" t="s">
-        <v>2557</v>
+        <v>2602</v>
       </c>
       <c r="D279" t="s">
-        <v>2558</v>
+        <v>2603</v>
       </c>
       <c r="E279" t="s">
-        <v>2559</v>
+        <v>2604</v>
       </c>
       <c r="F279" t="s">
-        <v>2560</v>
+        <v>2605</v>
       </c>
       <c r="G279" t="s">
-        <v>2076</v>
+        <v>2606</v>
       </c>
       <c r="H279" t="s">
-        <v>2077</v>
+        <v>2607</v>
       </c>
       <c r="I279" t="s">
-        <v>2078</v>
+        <v>2608</v>
       </c>
       <c r="J279" t="s">
         <v>24</v>
       </c>
       <c r="K279" t="s">
-        <v>2561</v>
+        <v>364</v>
       </c>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279" t="s">
-        <v>2562</v>
+        <v>366</v>
       </c>
       <c r="N279" t="s">
         <v>28</v>
       </c>
       <c r="O279" t="s">
-        <v>2563</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>66530</v>
+        <v>65080</v>
       </c>
       <c r="B280" t="s">
-        <v>2564</v>
+        <v>2610</v>
       </c>
       <c r="C280" t="s">
-        <v>2565</v>
+        <v>2611</v>
       </c>
       <c r="D280" t="s">
-        <v>2566</v>
+        <v>2612</v>
       </c>
       <c r="E280" t="s">
-        <v>2567</v>
+        <v>2613</v>
       </c>
       <c r="F280" t="s">
-        <v>2568</v>
+        <v>2614</v>
       </c>
       <c r="G280" t="s">
-        <v>450</v>
+        <v>2615</v>
       </c>
       <c r="H280" t="s">
-        <v>451</v>
+        <v>2616</v>
       </c>
       <c r="I280" t="s">
-        <v>452</v>
+        <v>2617</v>
       </c>
       <c r="J280" t="s">
         <v>24</v>
       </c>
       <c r="K280" t="s">
-        <v>441</v>
+        <v>141</v>
       </c>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280" t="s">
-        <v>443</v>
+        <v>142</v>
       </c>
       <c r="N280" t="s">
         <v>28</v>
       </c>
       <c r="O280" t="s">
-        <v>2569</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>66531</v>
+        <v>65081</v>
       </c>
       <c r="B281" t="s">
-        <v>2570</v>
+        <v>2619</v>
       </c>
       <c r="C281" t="s">
-        <v>2571</v>
+        <v>2620</v>
       </c>
       <c r="D281" t="s">
-        <v>2572</v>
+        <v>2621</v>
       </c>
       <c r="E281" t="s">
-        <v>2573</v>
+        <v>2622</v>
       </c>
       <c r="F281" t="s">
-        <v>2574</v>
+        <v>2623</v>
       </c>
       <c r="G281" t="s">
-        <v>2575</v>
+        <v>2624</v>
       </c>
       <c r="H281" t="s">
-        <v>2576</v>
+        <v>2625</v>
       </c>
       <c r="I281" t="s">
-        <v>2577</v>
+        <v>2626</v>
       </c>
       <c r="J281" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
       <c r="K281" t="s">
-        <v>2578</v>
+        <v>141</v>
       </c>
       <c r="L281" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="M281" t="s">
-        <v>2579</v>
+        <v>142</v>
       </c>
       <c r="N281" t="s">
         <v>28</v>
       </c>
       <c r="O281" t="s">
-        <v>2580</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>66532</v>
+        <v>65082</v>
       </c>
       <c r="B282" t="s">
-        <v>2581</v>
+        <v>2628</v>
       </c>
       <c r="C282" t="s">
-        <v>692</v>
+        <v>2629</v>
       </c>
       <c r="D282" t="s">
-        <v>2582</v>
+        <v>2630</v>
       </c>
       <c r="E282" t="s">
-        <v>2583</v>
+        <v>2631</v>
       </c>
       <c r="F282" t="s">
-        <v>695</v>
+        <v>2632</v>
       </c>
       <c r="G282" t="s">
-        <v>696</v>
+        <v>2633</v>
       </c>
       <c r="H282" t="s">
-        <v>697</v>
+        <v>2634</v>
       </c>
       <c r="I282" t="s">
-        <v>698</v>
+        <v>2635</v>
       </c>
       <c r="J282" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
       <c r="K282" t="s">
-        <v>2584</v>
+        <v>141</v>
       </c>
       <c r="L282" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="M282" t="s">
-        <v>2585</v>
+        <v>142</v>
       </c>
       <c r="N282" t="s">
         <v>28</v>
       </c>
       <c r="O282" t="s">
-        <v>2586</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
-        <v>66533</v>
+        <v>65083</v>
       </c>
       <c r="B283" t="s">
-        <v>2587</v>
+        <v>2637</v>
       </c>
       <c r="C283" t="s">
-        <v>2588</v>
+        <v>2638</v>
       </c>
       <c r="D283" t="s">
-        <v>2589</v>
+        <v>2639</v>
       </c>
       <c r="E283" t="s">
-        <v>2590</v>
+        <v>2640</v>
       </c>
       <c r="F283" t="s">
-        <v>536</v>
+        <v>2641</v>
       </c>
       <c r="G283" t="s">
-        <v>537</v>
+        <v>2642</v>
       </c>
       <c r="H283" t="s">
-        <v>538</v>
+        <v>2643</v>
       </c>
       <c r="I283" t="s">
-        <v>539</v>
+        <v>2644</v>
       </c>
       <c r="J283" t="s">
         <v>24</v>
       </c>
       <c r="K283" t="s">
-        <v>2591</v>
+        <v>130</v>
       </c>
       <c r="L283" t="s">
         <v>26</v>
       </c>
       <c r="M283" t="s">
-        <v>2592</v>
+        <v>131</v>
       </c>
       <c r="N283" t="s">
         <v>28</v>
       </c>
       <c r="O283" t="s">
-        <v>2593</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
-        <v>66534</v>
+        <v>65084</v>
       </c>
       <c r="B284" t="s">
-        <v>2594</v>
+        <v>2646</v>
       </c>
       <c r="C284" t="s">
-        <v>2595</v>
+        <v>2647</v>
       </c>
       <c r="D284" t="s">
-        <v>2596</v>
+        <v>2648</v>
       </c>
       <c r="E284" t="s">
-        <v>2597</v>
+        <v>2649</v>
       </c>
       <c r="F284" t="s">
-        <v>2598</v>
+        <v>2650</v>
       </c>
       <c r="G284" t="s">
-        <v>2599</v>
+        <v>2651</v>
       </c>
       <c r="H284" t="s">
-        <v>1381</v>
+        <v>2652</v>
       </c>
       <c r="I284" t="s">
-        <v>1382</v>
+        <v>2653</v>
       </c>
       <c r="J284" t="s">
         <v>24</v>
       </c>
       <c r="K284" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="L284" t="s">
         <v>26</v>
       </c>
       <c r="M284" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="N284" t="s">
         <v>28</v>
       </c>
       <c r="O284" t="s">
-        <v>2600</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
-        <v>66535</v>
+        <v>65085</v>
       </c>
       <c r="B285" t="s">
-        <v>2601</v>
+        <v>2655</v>
       </c>
       <c r="C285" t="s">
-        <v>2602</v>
+        <v>2656</v>
       </c>
       <c r="D285" t="s">
-        <v>2603</v>
+        <v>2657</v>
       </c>
       <c r="E285" t="s">
-        <v>2604</v>
+        <v>2658</v>
       </c>
       <c r="F285" t="s">
-        <v>2605</v>
+        <v>2659</v>
       </c>
       <c r="G285" t="s">
-        <v>2606</v>
+        <v>2660</v>
       </c>
       <c r="H285" t="s">
-        <v>2607</v>
+        <v>2661</v>
       </c>
       <c r="I285" t="s">
-        <v>2608</v>
+        <v>2662</v>
       </c>
       <c r="J285" t="s">
-        <v>2609</v>
+        <v>24</v>
       </c>
       <c r="K285" t="s">
-        <v>2610</v>
+        <v>2311</v>
       </c>
       <c r="L285" t="s">
-        <v>2611</v>
+        <v>26</v>
       </c>
       <c r="M285" t="s">
-        <v>2612</v>
+        <v>2312</v>
       </c>
       <c r="N285" t="s">
         <v>28</v>
       </c>
       <c r="O285" t="s">
-        <v>2613</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
-        <v>66536</v>
+        <v>65086</v>
       </c>
       <c r="B286" t="s">
-        <v>2614</v>
+        <v>2664</v>
       </c>
       <c r="C286" t="s">
-        <v>2615</v>
+        <v>2665</v>
       </c>
       <c r="D286" t="s">
-        <v>2616</v>
+        <v>2666</v>
       </c>
       <c r="E286" t="s">
-        <v>2617</v>
+        <v>2667</v>
       </c>
       <c r="F286" t="s">
-        <v>2618</v>
+        <v>2668</v>
       </c>
       <c r="G286" t="s">
-        <v>2619</v>
+        <v>2669</v>
       </c>
       <c r="H286" t="s">
-        <v>2620</v>
+        <v>2670</v>
       </c>
       <c r="I286" t="s">
-        <v>2621</v>
+        <v>2671</v>
       </c>
       <c r="J286" t="s">
         <v>24</v>
       </c>
       <c r="K286" t="s">
-        <v>2461</v>
+        <v>130</v>
       </c>
       <c r="L286" t="s">
         <v>26</v>
       </c>
       <c r="M286" t="s">
-        <v>2462</v>
+        <v>131</v>
       </c>
       <c r="N286" t="s">
         <v>28</v>
       </c>
       <c r="O286" t="s">
-        <v>2622</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
-        <v>66537</v>
+        <v>65087</v>
       </c>
       <c r="B287" t="s">
-        <v>2623</v>
+        <v>2673</v>
       </c>
       <c r="C287" t="s">
-        <v>2420</v>
+        <v>2674</v>
       </c>
       <c r="D287" t="s">
-        <v>2624</v>
+        <v>2675</v>
       </c>
       <c r="E287" t="s">
-        <v>2625</v>
+        <v>2676</v>
       </c>
       <c r="F287" t="s">
-        <v>2626</v>
+        <v>2677</v>
       </c>
       <c r="G287" t="s">
-        <v>2424</v>
+        <v>2678</v>
       </c>
       <c r="H287" t="s">
-        <v>2425</v>
+        <v>2679</v>
       </c>
       <c r="I287" t="s">
-        <v>2426</v>
+        <v>2680</v>
       </c>
       <c r="J287" t="s">
         <v>24</v>
       </c>
       <c r="K287" t="s">
-        <v>2461</v>
+        <v>130</v>
       </c>
       <c r="L287" t="s">
         <v>26</v>
       </c>
       <c r="M287" t="s">
-        <v>2462</v>
+        <v>131</v>
       </c>
       <c r="N287" t="s">
         <v>28</v>
       </c>
       <c r="O287" t="s">
-        <v>2627</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
-        <v>66538</v>
+        <v>65088</v>
       </c>
       <c r="B288" t="s">
-        <v>2628</v>
+        <v>2682</v>
       </c>
       <c r="C288" t="s">
-        <v>2629</v>
+        <v>2683</v>
       </c>
       <c r="D288" t="s">
-        <v>2630</v>
+        <v>2684</v>
       </c>
       <c r="E288" t="s">
-        <v>2631</v>
+        <v>2685</v>
       </c>
       <c r="F288" t="s">
-        <v>2632</v>
+        <v>2686</v>
       </c>
       <c r="G288" t="s">
-        <v>687</v>
+        <v>2687</v>
       </c>
       <c r="H288" t="s">
-        <v>688</v>
+        <v>2688</v>
       </c>
       <c r="I288" t="s">
-        <v>689</v>
+        <v>2689</v>
       </c>
       <c r="J288" t="s">
         <v>24</v>
       </c>
       <c r="K288" t="s">
-        <v>2633</v>
+        <v>25</v>
       </c>
       <c r="L288" t="s">
         <v>26</v>
       </c>
       <c r="M288" t="s">
-        <v>2634</v>
+        <v>27</v>
       </c>
       <c r="N288" t="s">
         <v>28</v>
       </c>
       <c r="O288" t="s">
-        <v>2635</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
-        <v>66540</v>
+        <v>65089</v>
       </c>
       <c r="B289" t="s">
-        <v>2636</v>
+        <v>2691</v>
       </c>
       <c r="C289" t="s">
-        <v>2637</v>
+        <v>2692</v>
       </c>
       <c r="D289" t="s">
-        <v>2638</v>
+        <v>2693</v>
       </c>
       <c r="E289" t="s">
-        <v>2639</v>
+        <v>2694</v>
       </c>
       <c r="F289" t="s">
-        <v>2640</v>
+        <v>2695</v>
       </c>
       <c r="G289" t="s">
-        <v>2641</v>
+        <v>2696</v>
       </c>
       <c r="H289" t="s">
-        <v>2642</v>
+        <v>2697</v>
       </c>
       <c r="I289" t="s">
-        <v>485</v>
+        <v>2698</v>
       </c>
       <c r="J289" t="s">
         <v>24</v>
       </c>
       <c r="K289" t="s">
-        <v>2643</v>
+        <v>25</v>
       </c>
       <c r="L289" t="s">
         <v>26</v>
       </c>
       <c r="M289" t="s">
-        <v>2644</v>
+        <v>27</v>
       </c>
       <c r="N289" t="s">
         <v>28</v>
       </c>
       <c r="O289" t="s">
-        <v>2645</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
+        <v>65090</v>
+      </c>
+      <c r="B290" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C290" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D290" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E290" t="s">
+        <v>2703</v>
+      </c>
+      <c r="F290" t="s">
+        <v>2704</v>
+      </c>
+      <c r="G290" t="s">
+        <v>2705</v>
+      </c>
+      <c r="H290" t="s">
+        <v>2706</v>
+      </c>
+      <c r="I290" t="s">
+        <v>2707</v>
+      </c>
+      <c r="J290" t="s">
+        <v>24</v>
+      </c>
+      <c r="K290" t="s">
+        <v>25</v>
+      </c>
+      <c r="L290" t="s">
+        <v>26</v>
+      </c>
+      <c r="M290" t="s">
+        <v>27</v>
+      </c>
+      <c r="N290" t="s">
+        <v>28</v>
+      </c>
+      <c r="O290" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="291" spans="1:15">
+      <c r="A291">
+        <v>65091</v>
+      </c>
+      <c r="B291" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C291" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D291" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E291" t="s">
+        <v>2712</v>
+      </c>
+      <c r="F291" t="s">
+        <v>2713</v>
+      </c>
+      <c r="G291" t="s">
+        <v>2714</v>
+      </c>
+      <c r="H291" t="s">
+        <v>2715</v>
+      </c>
+      <c r="I291" t="s">
+        <v>2716</v>
+      </c>
+      <c r="J291" t="s">
+        <v>24</v>
+      </c>
+      <c r="K291" t="s">
+        <v>25</v>
+      </c>
+      <c r="L291" t="s">
+        <v>26</v>
+      </c>
+      <c r="M291" t="s">
+        <v>27</v>
+      </c>
+      <c r="N291" t="s">
+        <v>28</v>
+      </c>
+      <c r="O291" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="292" spans="1:15">
+      <c r="A292">
+        <v>65092</v>
+      </c>
+      <c r="B292" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C292" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D292" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E292" t="s">
+        <v>2721</v>
+      </c>
+      <c r="F292" t="s">
+        <v>2722</v>
+      </c>
+      <c r="G292" t="s">
+        <v>2723</v>
+      </c>
+      <c r="H292" t="s">
+        <v>2724</v>
+      </c>
+      <c r="I292" t="s">
+        <v>2725</v>
+      </c>
+      <c r="J292" t="s">
+        <v>24</v>
+      </c>
+      <c r="K292" t="s">
+        <v>130</v>
+      </c>
+      <c r="L292" t="s">
+        <v>26</v>
+      </c>
+      <c r="M292" t="s">
+        <v>131</v>
+      </c>
+      <c r="N292" t="s">
+        <v>28</v>
+      </c>
+      <c r="O292" t="s">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="293" spans="1:15">
+      <c r="A293">
+        <v>65093</v>
+      </c>
+      <c r="B293" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C293" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D293" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E293" t="s">
+        <v>2730</v>
+      </c>
+      <c r="F293" t="s">
+        <v>2731</v>
+      </c>
+      <c r="G293" t="s">
+        <v>2732</v>
+      </c>
+      <c r="H293" t="s">
+        <v>2733</v>
+      </c>
+      <c r="I293" t="s">
+        <v>2734</v>
+      </c>
+      <c r="J293" t="s">
+        <v>24</v>
+      </c>
+      <c r="K293" t="s">
+        <v>130</v>
+      </c>
+      <c r="L293" t="s">
+        <v>26</v>
+      </c>
+      <c r="M293" t="s">
+        <v>131</v>
+      </c>
+      <c r="N293" t="s">
+        <v>28</v>
+      </c>
+      <c r="O293" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="294" spans="1:15">
+      <c r="A294">
+        <v>65094</v>
+      </c>
+      <c r="B294" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C294" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D294" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E294" t="s">
+        <v>2739</v>
+      </c>
+      <c r="F294" t="s">
+        <v>2740</v>
+      </c>
+      <c r="G294" t="s">
+        <v>2741</v>
+      </c>
+      <c r="H294" t="s">
+        <v>2742</v>
+      </c>
+      <c r="I294" t="s">
+        <v>2743</v>
+      </c>
+      <c r="J294" t="s">
+        <v>24</v>
+      </c>
+      <c r="K294" t="s">
+        <v>2744</v>
+      </c>
+      <c r="L294" t="s">
+        <v>26</v>
+      </c>
+      <c r="M294" t="s">
+        <v>2745</v>
+      </c>
+      <c r="N294" t="s">
+        <v>28</v>
+      </c>
+      <c r="O294" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="295" spans="1:15">
+      <c r="A295">
+        <v>65095</v>
+      </c>
+      <c r="B295" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C295" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D295" t="s">
+        <v>2749</v>
+      </c>
+      <c r="E295" t="s">
+        <v>2750</v>
+      </c>
+      <c r="F295" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G295" t="s">
+        <v>2752</v>
+      </c>
+      <c r="H295" t="s">
+        <v>2753</v>
+      </c>
+      <c r="I295" t="s">
+        <v>2754</v>
+      </c>
+      <c r="J295" t="s">
+        <v>24</v>
+      </c>
+      <c r="K295" t="s">
+        <v>364</v>
+      </c>
+      <c r="L295" t="s">
+        <v>26</v>
+      </c>
+      <c r="M295" t="s">
+        <v>366</v>
+      </c>
+      <c r="N295" t="s">
+        <v>28</v>
+      </c>
+      <c r="O295" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="296" spans="1:15">
+      <c r="A296">
+        <v>65096</v>
+      </c>
+      <c r="B296" t="s">
+        <v>2756</v>
+      </c>
+      <c r="C296" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D296" t="s">
+        <v>2758</v>
+      </c>
+      <c r="E296" t="s">
+        <v>2759</v>
+      </c>
+      <c r="F296" t="s">
+        <v>2760</v>
+      </c>
+      <c r="G296" t="s">
+        <v>2761</v>
+      </c>
+      <c r="H296" t="s">
+        <v>2762</v>
+      </c>
+      <c r="I296" t="s">
+        <v>2763</v>
+      </c>
+      <c r="J296" t="s">
+        <v>24</v>
+      </c>
+      <c r="K296" t="s">
+        <v>25</v>
+      </c>
+      <c r="L296" t="s">
+        <v>26</v>
+      </c>
+      <c r="M296" t="s">
+        <v>27</v>
+      </c>
+      <c r="N296" t="s">
+        <v>28</v>
+      </c>
+      <c r="O296" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="297" spans="1:15">
+      <c r="A297">
+        <v>65097</v>
+      </c>
+      <c r="B297" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C297" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D297" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E297" t="s">
+        <v>2768</v>
+      </c>
+      <c r="F297" t="s">
+        <v>2769</v>
+      </c>
+      <c r="G297" t="s">
+        <v>2770</v>
+      </c>
+      <c r="H297" t="s">
+        <v>2771</v>
+      </c>
+      <c r="I297" t="s">
+        <v>2772</v>
+      </c>
+      <c r="J297" t="s">
+        <v>24</v>
+      </c>
+      <c r="K297" t="s">
+        <v>130</v>
+      </c>
+      <c r="L297" t="s">
+        <v>26</v>
+      </c>
+      <c r="M297" t="s">
+        <v>131</v>
+      </c>
+      <c r="N297" t="s">
+        <v>28</v>
+      </c>
+      <c r="O297" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="298" spans="1:15">
+      <c r="A298">
+        <v>65098</v>
+      </c>
+      <c r="B298" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D298" t="s">
+        <v>2776</v>
+      </c>
+      <c r="E298" t="s">
+        <v>2777</v>
+      </c>
+      <c r="F298" t="s">
+        <v>2778</v>
+      </c>
+      <c r="G298" t="s">
+        <v>2779</v>
+      </c>
+      <c r="H298" t="s">
+        <v>2780</v>
+      </c>
+      <c r="I298" t="s">
+        <v>2781</v>
+      </c>
+      <c r="J298" t="s">
+        <v>24</v>
+      </c>
+      <c r="K298" t="s">
+        <v>25</v>
+      </c>
+      <c r="L298" t="s">
+        <v>26</v>
+      </c>
+      <c r="M298" t="s">
+        <v>27</v>
+      </c>
+      <c r="N298" t="s">
+        <v>28</v>
+      </c>
+      <c r="O298" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="299" spans="1:15">
+      <c r="A299">
+        <v>65099</v>
+      </c>
+      <c r="B299" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C299" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D299" t="s">
+        <v>2785</v>
+      </c>
+      <c r="E299" t="s">
+        <v>2786</v>
+      </c>
+      <c r="F299" t="s">
+        <v>2787</v>
+      </c>
+      <c r="G299" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H299" t="s">
+        <v>2789</v>
+      </c>
+      <c r="I299" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J299" t="s">
+        <v>24</v>
+      </c>
+      <c r="K299" t="s">
+        <v>130</v>
+      </c>
+      <c r="L299" t="s">
+        <v>26</v>
+      </c>
+      <c r="M299" t="s">
+        <v>131</v>
+      </c>
+      <c r="N299" t="s">
+        <v>28</v>
+      </c>
+      <c r="O299" t="s">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="300" spans="1:15">
+      <c r="A300">
+        <v>65100</v>
+      </c>
+      <c r="B300" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C300" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D300" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E300" t="s">
+        <v>2795</v>
+      </c>
+      <c r="F300" t="s">
+        <v>2796</v>
+      </c>
+      <c r="G300" t="s">
+        <v>2797</v>
+      </c>
+      <c r="H300" t="s">
+        <v>2798</v>
+      </c>
+      <c r="I300" t="s">
+        <v>2799</v>
+      </c>
+      <c r="J300" t="s">
+        <v>24</v>
+      </c>
+      <c r="K300" t="s">
+        <v>2168</v>
+      </c>
+      <c r="L300" t="s">
+        <v>26</v>
+      </c>
+      <c r="M300" t="s">
+        <v>2169</v>
+      </c>
+      <c r="N300" t="s">
+        <v>28</v>
+      </c>
+      <c r="O300" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="301" spans="1:15">
+      <c r="A301">
+        <v>65101</v>
+      </c>
+      <c r="B301" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D301" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E301" t="s">
+        <v>2804</v>
+      </c>
+      <c r="F301" t="s">
+        <v>2805</v>
+      </c>
+      <c r="G301" t="s">
+        <v>2806</v>
+      </c>
+      <c r="H301" t="s">
+        <v>2807</v>
+      </c>
+      <c r="I301" t="s">
+        <v>2808</v>
+      </c>
+      <c r="J301" t="s">
+        <v>24</v>
+      </c>
+      <c r="K301" t="s">
+        <v>130</v>
+      </c>
+      <c r="L301" t="s">
+        <v>26</v>
+      </c>
+      <c r="M301" t="s">
+        <v>131</v>
+      </c>
+      <c r="N301" t="s">
+        <v>28</v>
+      </c>
+      <c r="O301" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="302" spans="1:15">
+      <c r="A302">
+        <v>65102</v>
+      </c>
+      <c r="B302" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C302" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D302" t="s">
+        <v>2812</v>
+      </c>
+      <c r="E302" t="s">
+        <v>2813</v>
+      </c>
+      <c r="F302" t="s">
+        <v>2814</v>
+      </c>
+      <c r="G302" t="s">
+        <v>2815</v>
+      </c>
+      <c r="H302" t="s">
+        <v>2816</v>
+      </c>
+      <c r="I302" t="s">
+        <v>2817</v>
+      </c>
+      <c r="J302" t="s">
+        <v>24</v>
+      </c>
+      <c r="K302" t="s">
+        <v>25</v>
+      </c>
+      <c r="L302" t="s">
+        <v>26</v>
+      </c>
+      <c r="M302" t="s">
+        <v>27</v>
+      </c>
+      <c r="N302" t="s">
+        <v>28</v>
+      </c>
+      <c r="O302" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="303" spans="1:15">
+      <c r="A303">
+        <v>65104</v>
+      </c>
+      <c r="B303" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D303" t="s">
+        <v>2821</v>
+      </c>
+      <c r="E303" t="s">
+        <v>2822</v>
+      </c>
+      <c r="F303" t="s">
+        <v>2823</v>
+      </c>
+      <c r="G303" t="s">
+        <v>2824</v>
+      </c>
+      <c r="H303" t="s">
+        <v>2825</v>
+      </c>
+      <c r="I303" t="s">
+        <v>2826</v>
+      </c>
+      <c r="J303" t="s">
+        <v>24</v>
+      </c>
+      <c r="K303" t="s">
+        <v>2827</v>
+      </c>
+      <c r="L303" t="s">
+        <v>26</v>
+      </c>
+      <c r="M303" t="s">
+        <v>2828</v>
+      </c>
+      <c r="N303" t="s">
+        <v>28</v>
+      </c>
+      <c r="O303" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="304" spans="1:15">
+      <c r="A304">
+        <v>65105</v>
+      </c>
+      <c r="B304" t="s">
+        <v>2830</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2831</v>
+      </c>
+      <c r="D304" t="s">
+        <v>2832</v>
+      </c>
+      <c r="E304" t="s">
+        <v>2833</v>
+      </c>
+      <c r="F304" t="s">
+        <v>2834</v>
+      </c>
+      <c r="G304" t="s">
+        <v>2835</v>
+      </c>
+      <c r="H304" t="s">
+        <v>2836</v>
+      </c>
+      <c r="I304" t="s">
+        <v>2837</v>
+      </c>
+      <c r="J304" t="s">
+        <v>24</v>
+      </c>
+      <c r="K304" t="s">
+        <v>130</v>
+      </c>
+      <c r="L304" t="s">
+        <v>26</v>
+      </c>
+      <c r="M304" t="s">
+        <v>131</v>
+      </c>
+      <c r="N304" t="s">
+        <v>28</v>
+      </c>
+      <c r="O304" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="305" spans="1:15">
+      <c r="A305">
+        <v>65124</v>
+      </c>
+      <c r="B305" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D305" t="s">
+        <v>2841</v>
+      </c>
+      <c r="E305" t="s">
+        <v>2842</v>
+      </c>
+      <c r="F305" t="s">
+        <v>2843</v>
+      </c>
+      <c r="G305" t="s">
+        <v>2844</v>
+      </c>
+      <c r="H305" t="s">
+        <v>2845</v>
+      </c>
+      <c r="I305" t="s">
+        <v>2846</v>
+      </c>
+      <c r="J305" t="s">
+        <v>24</v>
+      </c>
+      <c r="K305" t="s">
+        <v>25</v>
+      </c>
+      <c r="L305" t="s">
+        <v>26</v>
+      </c>
+      <c r="M305" t="s">
+        <v>27</v>
+      </c>
+      <c r="N305" t="s">
+        <v>28</v>
+      </c>
+      <c r="O305" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="306" spans="1:15">
+      <c r="A306">
+        <v>65255</v>
+      </c>
+      <c r="B306" t="s">
+        <v>2848</v>
+      </c>
+      <c r="C306" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D306" t="s">
+        <v>2850</v>
+      </c>
+      <c r="E306" t="s">
+        <v>2851</v>
+      </c>
+      <c r="F306" t="s">
+        <v>2852</v>
+      </c>
+      <c r="G306" t="s">
+        <v>2853</v>
+      </c>
+      <c r="H306" t="s">
+        <v>2854</v>
+      </c>
+      <c r="I306" t="s">
+        <v>2855</v>
+      </c>
+      <c r="J306" t="s">
+        <v>732</v>
+      </c>
+      <c r="K306" t="s">
+        <v>2856</v>
+      </c>
+      <c r="L306" t="s">
+        <v>734</v>
+      </c>
+      <c r="M306" t="s">
+        <v>2857</v>
+      </c>
+      <c r="N306" t="s">
+        <v>28</v>
+      </c>
+      <c r="O306" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="307" spans="1:15">
+      <c r="A307">
+        <v>66510</v>
+      </c>
+      <c r="B307" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D307" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E307" t="s">
+        <v>2862</v>
+      </c>
+      <c r="F307" t="s">
+        <v>2863</v>
+      </c>
+      <c r="G307" t="s">
+        <v>2864</v>
+      </c>
+      <c r="H307" t="s">
+        <v>2865</v>
+      </c>
+      <c r="I307" t="s">
+        <v>2866</v>
+      </c>
+      <c r="J307" t="s">
+        <v>732</v>
+      </c>
+      <c r="K307" t="s">
+        <v>2867</v>
+      </c>
+      <c r="L307" t="s">
+        <v>734</v>
+      </c>
+      <c r="M307" t="s">
+        <v>2868</v>
+      </c>
+      <c r="N307" t="s">
+        <v>28</v>
+      </c>
+      <c r="O307" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="308" spans="1:15">
+      <c r="A308">
+        <v>66511</v>
+      </c>
+      <c r="B308" t="s">
+        <v>889</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D308" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E308" t="s">
+        <v>2872</v>
+      </c>
+      <c r="F308" t="s">
+        <v>893</v>
+      </c>
+      <c r="G308" t="s">
+        <v>894</v>
+      </c>
+      <c r="H308" t="s">
+        <v>2873</v>
+      </c>
+      <c r="I308" t="s">
+        <v>2874</v>
+      </c>
+      <c r="J308" t="s">
+        <v>24</v>
+      </c>
+      <c r="K308" t="s">
+        <v>2875</v>
+      </c>
+      <c r="L308" t="s">
+        <v>26</v>
+      </c>
+      <c r="M308" t="s">
+        <v>2876</v>
+      </c>
+      <c r="N308" t="s">
+        <v>28</v>
+      </c>
+      <c r="O308" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="309" spans="1:15">
+      <c r="A309">
+        <v>66512</v>
+      </c>
+      <c r="B309" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C309" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D309" t="s">
+        <v>2878</v>
+      </c>
+      <c r="E309" t="s">
+        <v>2879</v>
+      </c>
+      <c r="F309" t="s">
+        <v>2880</v>
+      </c>
+      <c r="G309" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H309" t="s">
+        <v>2007</v>
+      </c>
+      <c r="I309" t="s">
+        <v>2008</v>
+      </c>
+      <c r="J309" t="s">
+        <v>24</v>
+      </c>
+      <c r="K309" t="s">
+        <v>2881</v>
+      </c>
+      <c r="L309" t="s">
+        <v>26</v>
+      </c>
+      <c r="M309" t="s">
+        <v>2882</v>
+      </c>
+      <c r="N309" t="s">
+        <v>28</v>
+      </c>
+      <c r="O309" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="310" spans="1:15">
+      <c r="A310">
+        <v>66513</v>
+      </c>
+      <c r="B310" t="s">
+        <v>2884</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2885</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2886</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2887</v>
+      </c>
+      <c r="F310" t="s">
+        <v>2888</v>
+      </c>
+      <c r="G310" t="s">
+        <v>2337</v>
+      </c>
+      <c r="H310" t="s">
+        <v>2889</v>
+      </c>
+      <c r="I310" t="s">
+        <v>2890</v>
+      </c>
+      <c r="J310" t="s">
+        <v>24</v>
+      </c>
+      <c r="K310" t="s">
+        <v>2881</v>
+      </c>
+      <c r="L310" t="s">
+        <v>26</v>
+      </c>
+      <c r="M310" t="s">
+        <v>2882</v>
+      </c>
+      <c r="N310" t="s">
+        <v>28</v>
+      </c>
+      <c r="O310" t="s">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="311" spans="1:15">
+      <c r="A311">
+        <v>66514</v>
+      </c>
+      <c r="B311" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D311" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2895</v>
+      </c>
+      <c r="F311" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G311" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H311" t="s">
+        <v>2896</v>
+      </c>
+      <c r="I311" t="s">
+        <v>2897</v>
+      </c>
+      <c r="J311" t="s">
+        <v>24</v>
+      </c>
+      <c r="K311" t="s">
+        <v>2881</v>
+      </c>
+      <c r="L311" t="s">
+        <v>26</v>
+      </c>
+      <c r="M311" t="s">
+        <v>2882</v>
+      </c>
+      <c r="N311" t="s">
+        <v>28</v>
+      </c>
+      <c r="O311" t="s">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="312" spans="1:15">
+      <c r="A312">
+        <v>66515</v>
+      </c>
+      <c r="B312" t="s">
+        <v>2899</v>
+      </c>
+      <c r="C312" t="s">
+        <v>818</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2900</v>
+      </c>
+      <c r="E312" t="s">
+        <v>2901</v>
+      </c>
+      <c r="F312" t="s">
+        <v>2902</v>
+      </c>
+      <c r="G312" t="s">
+        <v>822</v>
+      </c>
+      <c r="H312" t="s">
+        <v>2903</v>
+      </c>
+      <c r="I312" t="s">
+        <v>2904</v>
+      </c>
+      <c r="J312" t="s">
+        <v>24</v>
+      </c>
+      <c r="K312" t="s">
+        <v>2881</v>
+      </c>
+      <c r="L312" t="s">
+        <v>26</v>
+      </c>
+      <c r="M312" t="s">
+        <v>2882</v>
+      </c>
+      <c r="N312" t="s">
+        <v>28</v>
+      </c>
+      <c r="O312" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="313" spans="1:15">
+      <c r="A313">
+        <v>66516</v>
+      </c>
+      <c r="B313" t="s">
+        <v>799</v>
+      </c>
+      <c r="C313" t="s">
+        <v>800</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2906</v>
+      </c>
+      <c r="E313" t="s">
+        <v>2907</v>
+      </c>
+      <c r="F313" t="s">
+        <v>2908</v>
+      </c>
+      <c r="G313" t="s">
+        <v>2909</v>
+      </c>
+      <c r="H313" t="s">
+        <v>2910</v>
+      </c>
+      <c r="I313" t="s">
+        <v>806</v>
+      </c>
+      <c r="J313" t="s">
+        <v>24</v>
+      </c>
+      <c r="K313" t="s">
+        <v>130</v>
+      </c>
+      <c r="L313" t="s">
+        <v>26</v>
+      </c>
+      <c r="M313" t="s">
+        <v>131</v>
+      </c>
+      <c r="N313" t="s">
+        <v>28</v>
+      </c>
+      <c r="O313" t="s">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="314" spans="1:15">
+      <c r="A314">
+        <v>66517</v>
+      </c>
+      <c r="B314" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D314" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E314" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F314" t="s">
+        <v>2916</v>
+      </c>
+      <c r="G314" t="s">
+        <v>2917</v>
+      </c>
+      <c r="H314" t="s">
+        <v>2918</v>
+      </c>
+      <c r="I314" t="s">
+        <v>2919</v>
+      </c>
+      <c r="J314" t="s">
+        <v>24</v>
+      </c>
+      <c r="K314" t="s">
+        <v>2881</v>
+      </c>
+      <c r="L314" t="s">
+        <v>26</v>
+      </c>
+      <c r="M314" t="s">
+        <v>2882</v>
+      </c>
+      <c r="N314" t="s">
+        <v>28</v>
+      </c>
+      <c r="O314" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="315" spans="1:15">
+      <c r="A315">
+        <v>66518</v>
+      </c>
+      <c r="B315" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C315" t="s">
+        <v>827</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E315" t="s">
+        <v>2923</v>
+      </c>
+      <c r="F315" t="s">
+        <v>2924</v>
+      </c>
+      <c r="G315" t="s">
+        <v>831</v>
+      </c>
+      <c r="H315" t="s">
+        <v>2925</v>
+      </c>
+      <c r="I315" t="s">
+        <v>2926</v>
+      </c>
+      <c r="J315" t="s">
+        <v>24</v>
+      </c>
+      <c r="K315" t="s">
+        <v>130</v>
+      </c>
+      <c r="L315" t="s">
+        <v>26</v>
+      </c>
+      <c r="M315" t="s">
+        <v>131</v>
+      </c>
+      <c r="N315" t="s">
+        <v>28</v>
+      </c>
+      <c r="O315" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="316" spans="1:15">
+      <c r="A316">
+        <v>66519</v>
+      </c>
+      <c r="B316" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E316" t="s">
+        <v>2931</v>
+      </c>
+      <c r="F316" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G316" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H316" t="s">
+        <v>913</v>
+      </c>
+      <c r="I316" t="s">
+        <v>914</v>
+      </c>
+      <c r="J316" t="s">
+        <v>24</v>
+      </c>
+      <c r="K316" t="s">
+        <v>2934</v>
+      </c>
+      <c r="L316" t="s">
+        <v>26</v>
+      </c>
+      <c r="M316" t="s">
+        <v>2935</v>
+      </c>
+      <c r="N316" t="s">
+        <v>28</v>
+      </c>
+      <c r="O316" t="s">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="317" spans="1:15">
+      <c r="A317">
+        <v>66520</v>
+      </c>
+      <c r="B317" t="s">
+        <v>985</v>
+      </c>
+      <c r="C317" t="s">
+        <v>986</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2937</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2938</v>
+      </c>
+      <c r="F317" t="s">
+        <v>989</v>
+      </c>
+      <c r="G317" t="s">
+        <v>990</v>
+      </c>
+      <c r="H317" t="s">
+        <v>991</v>
+      </c>
+      <c r="I317" t="s">
+        <v>992</v>
+      </c>
+      <c r="J317" t="s">
+        <v>24</v>
+      </c>
+      <c r="K317" t="s">
+        <v>25</v>
+      </c>
+      <c r="L317" t="s">
+        <v>26</v>
+      </c>
+      <c r="M317" t="s">
+        <v>27</v>
+      </c>
+      <c r="N317" t="s">
+        <v>28</v>
+      </c>
+      <c r="O317" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="318" spans="1:15">
+      <c r="A318">
+        <v>66521</v>
+      </c>
+      <c r="B318" t="s">
+        <v>835</v>
+      </c>
+      <c r="C318" t="s">
+        <v>836</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2940</v>
+      </c>
+      <c r="E318" t="s">
+        <v>2941</v>
+      </c>
+      <c r="F318" t="s">
+        <v>2942</v>
+      </c>
+      <c r="G318" t="s">
+        <v>840</v>
+      </c>
+      <c r="H318" t="s">
+        <v>2943</v>
+      </c>
+      <c r="I318" t="s">
+        <v>842</v>
+      </c>
+      <c r="J318" t="s">
+        <v>24</v>
+      </c>
+      <c r="K318" t="s">
+        <v>130</v>
+      </c>
+      <c r="L318" t="s">
+        <v>26</v>
+      </c>
+      <c r="M318" t="s">
+        <v>131</v>
+      </c>
+      <c r="N318" t="s">
+        <v>28</v>
+      </c>
+      <c r="O318" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="319" spans="1:15">
+      <c r="A319">
+        <v>66522</v>
+      </c>
+      <c r="B319" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D319" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E319" t="s">
+        <v>2948</v>
+      </c>
+      <c r="F319" t="s">
+        <v>2949</v>
+      </c>
+      <c r="G319" t="s">
+        <v>2950</v>
+      </c>
+      <c r="H319" t="s">
+        <v>2951</v>
+      </c>
+      <c r="I319" t="s">
+        <v>2952</v>
+      </c>
+      <c r="J319" t="s">
+        <v>24</v>
+      </c>
+      <c r="K319" t="s">
+        <v>2856</v>
+      </c>
+      <c r="L319" t="s">
+        <v>26</v>
+      </c>
+      <c r="M319" t="s">
+        <v>2857</v>
+      </c>
+      <c r="N319" t="s">
+        <v>28</v>
+      </c>
+      <c r="O319" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="320" spans="1:15">
+      <c r="A320">
+        <v>66523</v>
+      </c>
+      <c r="B320" t="s">
+        <v>880</v>
+      </c>
+      <c r="C320" t="s">
+        <v>881</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2954</v>
+      </c>
+      <c r="E320" t="s">
+        <v>2955</v>
+      </c>
+      <c r="F320" t="s">
+        <v>884</v>
+      </c>
+      <c r="G320" t="s">
+        <v>885</v>
+      </c>
+      <c r="H320" t="s">
+        <v>886</v>
+      </c>
+      <c r="I320" t="s">
+        <v>887</v>
+      </c>
+      <c r="J320" t="s">
+        <v>24</v>
+      </c>
+      <c r="K320" t="s">
+        <v>141</v>
+      </c>
+      <c r="L320" t="s">
+        <v>26</v>
+      </c>
+      <c r="M320" t="s">
+        <v>142</v>
+      </c>
+      <c r="N320" t="s">
+        <v>28</v>
+      </c>
+      <c r="O320" t="s">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="321" spans="1:15">
+      <c r="A321">
+        <v>66524</v>
+      </c>
+      <c r="B321" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D321" t="s">
+        <v>2957</v>
+      </c>
+      <c r="E321" t="s">
+        <v>2958</v>
+      </c>
+      <c r="F321" t="s">
+        <v>2959</v>
+      </c>
+      <c r="G321" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H321" t="s">
+        <v>2177</v>
+      </c>
+      <c r="I321" t="s">
+        <v>2178</v>
+      </c>
+      <c r="J321" t="s">
+        <v>24</v>
+      </c>
+      <c r="K321" t="s">
+        <v>130</v>
+      </c>
+      <c r="L321" t="s">
+        <v>26</v>
+      </c>
+      <c r="M321" t="s">
+        <v>131</v>
+      </c>
+      <c r="N321" t="s">
+        <v>28</v>
+      </c>
+      <c r="O321" t="s">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="322" spans="1:15">
+      <c r="A322">
+        <v>66525</v>
+      </c>
+      <c r="B322" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D322" t="s">
+        <v>2963</v>
+      </c>
+      <c r="E322" t="s">
+        <v>2964</v>
+      </c>
+      <c r="F322" t="s">
+        <v>2032</v>
+      </c>
+      <c r="G322" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H322" t="s">
+        <v>2034</v>
+      </c>
+      <c r="I322" t="s">
+        <v>2035</v>
+      </c>
+      <c r="J322" t="s">
+        <v>24</v>
+      </c>
+      <c r="K322" t="s">
+        <v>130</v>
+      </c>
+      <c r="L322" t="s">
+        <v>26</v>
+      </c>
+      <c r="M322" t="s">
+        <v>131</v>
+      </c>
+      <c r="N322" t="s">
+        <v>28</v>
+      </c>
+      <c r="O322" t="s">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="323" spans="1:15">
+      <c r="A323">
+        <v>66526</v>
+      </c>
+      <c r="B323" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D323" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E323" t="s">
+        <v>2969</v>
+      </c>
+      <c r="F323" t="s">
+        <v>2970</v>
+      </c>
+      <c r="G323" t="s">
+        <v>2042</v>
+      </c>
+      <c r="H323" t="s">
+        <v>2043</v>
+      </c>
+      <c r="I323" t="s">
+        <v>2044</v>
+      </c>
+      <c r="J323" t="s">
+        <v>24</v>
+      </c>
+      <c r="K323" t="s">
+        <v>130</v>
+      </c>
+      <c r="L323" t="s">
+        <v>26</v>
+      </c>
+      <c r="M323" t="s">
+        <v>131</v>
+      </c>
+      <c r="N323" t="s">
+        <v>28</v>
+      </c>
+      <c r="O323" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="324" spans="1:15">
+      <c r="A324">
+        <v>66527</v>
+      </c>
+      <c r="B324" t="s">
+        <v>918</v>
+      </c>
+      <c r="C324" t="s">
+        <v>919</v>
+      </c>
+      <c r="D324" t="s">
+        <v>2972</v>
+      </c>
+      <c r="E324" t="s">
+        <v>2973</v>
+      </c>
+      <c r="F324" t="s">
+        <v>2974</v>
+      </c>
+      <c r="G324" t="s">
+        <v>923</v>
+      </c>
+      <c r="H324" t="s">
+        <v>924</v>
+      </c>
+      <c r="I324" t="s">
+        <v>925</v>
+      </c>
+      <c r="J324" t="s">
+        <v>24</v>
+      </c>
+      <c r="K324" t="s">
+        <v>2881</v>
+      </c>
+      <c r="L324" t="s">
+        <v>26</v>
+      </c>
+      <c r="M324" t="s">
+        <v>2882</v>
+      </c>
+      <c r="N324" t="s">
+        <v>28</v>
+      </c>
+      <c r="O324" t="s">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="325" spans="1:15">
+      <c r="A325">
+        <v>66529</v>
+      </c>
+      <c r="B325" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C325" t="s">
+        <v>2977</v>
+      </c>
+      <c r="D325" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E325" t="s">
+        <v>2979</v>
+      </c>
+      <c r="F325" t="s">
+        <v>2980</v>
+      </c>
+      <c r="G325" t="s">
+        <v>2476</v>
+      </c>
+      <c r="H325" t="s">
+        <v>2477</v>
+      </c>
+      <c r="I325" t="s">
+        <v>2478</v>
+      </c>
+      <c r="J325" t="s">
+        <v>24</v>
+      </c>
+      <c r="K325" t="s">
+        <v>2981</v>
+      </c>
+      <c r="L325" t="s">
+        <v>26</v>
+      </c>
+      <c r="M325" t="s">
+        <v>2982</v>
+      </c>
+      <c r="N325" t="s">
+        <v>28</v>
+      </c>
+      <c r="O325" t="s">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="326" spans="1:15">
+      <c r="A326">
+        <v>66530</v>
+      </c>
+      <c r="B326" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C326" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D326" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E326" t="s">
+        <v>2987</v>
+      </c>
+      <c r="F326" t="s">
+        <v>2988</v>
+      </c>
+      <c r="G326" t="s">
+        <v>764</v>
+      </c>
+      <c r="H326" t="s">
+        <v>765</v>
+      </c>
+      <c r="I326" t="s">
+        <v>766</v>
+      </c>
+      <c r="J326" t="s">
+        <v>24</v>
+      </c>
+      <c r="K326" t="s">
+        <v>755</v>
+      </c>
+      <c r="L326" t="s">
+        <v>26</v>
+      </c>
+      <c r="M326" t="s">
+        <v>757</v>
+      </c>
+      <c r="N326" t="s">
+        <v>28</v>
+      </c>
+      <c r="O326" t="s">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="327" spans="1:15">
+      <c r="A327">
+        <v>66531</v>
+      </c>
+      <c r="B327" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C327" t="s">
+        <v>2991</v>
+      </c>
+      <c r="D327" t="s">
+        <v>2992</v>
+      </c>
+      <c r="E327" t="s">
+        <v>2993</v>
+      </c>
+      <c r="F327" t="s">
+        <v>2994</v>
+      </c>
+      <c r="G327" t="s">
+        <v>2995</v>
+      </c>
+      <c r="H327" t="s">
+        <v>2996</v>
+      </c>
+      <c r="I327" t="s">
+        <v>2997</v>
+      </c>
+      <c r="J327" t="s">
+        <v>363</v>
+      </c>
+      <c r="K327" t="s">
+        <v>2998</v>
+      </c>
+      <c r="L327" t="s">
+        <v>365</v>
+      </c>
+      <c r="M327" t="s">
+        <v>2999</v>
+      </c>
+      <c r="N327" t="s">
+        <v>28</v>
+      </c>
+      <c r="O327" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="328" spans="1:15">
+      <c r="A328">
+        <v>66532</v>
+      </c>
+      <c r="B328" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D328" t="s">
+        <v>3002</v>
+      </c>
+      <c r="E328" t="s">
+        <v>3003</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G328" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1009</v>
+      </c>
+      <c r="I328" t="s">
+        <v>1010</v>
+      </c>
+      <c r="J328" t="s">
+        <v>363</v>
+      </c>
+      <c r="K328" t="s">
+        <v>3004</v>
+      </c>
+      <c r="L328" t="s">
+        <v>365</v>
+      </c>
+      <c r="M328" t="s">
+        <v>3005</v>
+      </c>
+      <c r="N328" t="s">
+        <v>28</v>
+      </c>
+      <c r="O328" t="s">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="329" spans="1:15">
+      <c r="A329">
+        <v>66533</v>
+      </c>
+      <c r="B329" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C329" t="s">
+        <v>3008</v>
+      </c>
+      <c r="D329" t="s">
+        <v>3009</v>
+      </c>
+      <c r="E329" t="s">
+        <v>3010</v>
+      </c>
+      <c r="F329" t="s">
+        <v>848</v>
+      </c>
+      <c r="G329" t="s">
+        <v>849</v>
+      </c>
+      <c r="H329" t="s">
+        <v>850</v>
+      </c>
+      <c r="I329" t="s">
+        <v>851</v>
+      </c>
+      <c r="J329" t="s">
+        <v>24</v>
+      </c>
+      <c r="K329" t="s">
+        <v>3011</v>
+      </c>
+      <c r="L329" t="s">
+        <v>26</v>
+      </c>
+      <c r="M329" t="s">
+        <v>3012</v>
+      </c>
+      <c r="N329" t="s">
+        <v>28</v>
+      </c>
+      <c r="O329" t="s">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="330" spans="1:15">
+      <c r="A330">
+        <v>66534</v>
+      </c>
+      <c r="B330" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C330" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D330" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E330" t="s">
+        <v>3017</v>
+      </c>
+      <c r="F330" t="s">
+        <v>3018</v>
+      </c>
+      <c r="G330" t="s">
+        <v>3019</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1718</v>
+      </c>
+      <c r="I330" t="s">
+        <v>1719</v>
+      </c>
+      <c r="J330" t="s">
+        <v>24</v>
+      </c>
+      <c r="K330" t="s">
+        <v>141</v>
+      </c>
+      <c r="L330" t="s">
+        <v>26</v>
+      </c>
+      <c r="M330" t="s">
+        <v>142</v>
+      </c>
+      <c r="N330" t="s">
+        <v>28</v>
+      </c>
+      <c r="O330" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="331" spans="1:15">
+      <c r="A331">
+        <v>66535</v>
+      </c>
+      <c r="B331" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C331" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D331" t="s">
+        <v>3023</v>
+      </c>
+      <c r="E331" t="s">
+        <v>3024</v>
+      </c>
+      <c r="F331" t="s">
+        <v>3025</v>
+      </c>
+      <c r="G331" t="s">
+        <v>3026</v>
+      </c>
+      <c r="H331" t="s">
+        <v>3027</v>
+      </c>
+      <c r="I331" t="s">
+        <v>3028</v>
+      </c>
+      <c r="J331" t="s">
+        <v>3029</v>
+      </c>
+      <c r="K331" t="s">
+        <v>3030</v>
+      </c>
+      <c r="L331" t="s">
+        <v>3031</v>
+      </c>
+      <c r="M331" t="s">
+        <v>3032</v>
+      </c>
+      <c r="N331" t="s">
+        <v>28</v>
+      </c>
+      <c r="O331" t="s">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="332" spans="1:15">
+      <c r="A332">
+        <v>66536</v>
+      </c>
+      <c r="B332" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C332" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D332" t="s">
+        <v>3036</v>
+      </c>
+      <c r="E332" t="s">
+        <v>3037</v>
+      </c>
+      <c r="F332" t="s">
+        <v>3038</v>
+      </c>
+      <c r="G332" t="s">
+        <v>3039</v>
+      </c>
+      <c r="H332" t="s">
+        <v>3040</v>
+      </c>
+      <c r="I332" t="s">
+        <v>3041</v>
+      </c>
+      <c r="J332" t="s">
+        <v>24</v>
+      </c>
+      <c r="K332" t="s">
+        <v>2881</v>
+      </c>
+      <c r="L332" t="s">
+        <v>26</v>
+      </c>
+      <c r="M332" t="s">
+        <v>2882</v>
+      </c>
+      <c r="N332" t="s">
+        <v>28</v>
+      </c>
+      <c r="O332" t="s">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="333" spans="1:15">
+      <c r="A333">
+        <v>66537</v>
+      </c>
+      <c r="B333" t="s">
+        <v>3043</v>
+      </c>
+      <c r="C333" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D333" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E333" t="s">
+        <v>3045</v>
+      </c>
+      <c r="F333" t="s">
+        <v>3046</v>
+      </c>
+      <c r="G333" t="s">
+        <v>2844</v>
+      </c>
+      <c r="H333" t="s">
+        <v>2845</v>
+      </c>
+      <c r="I333" t="s">
+        <v>2846</v>
+      </c>
+      <c r="J333" t="s">
+        <v>24</v>
+      </c>
+      <c r="K333" t="s">
+        <v>2881</v>
+      </c>
+      <c r="L333" t="s">
+        <v>26</v>
+      </c>
+      <c r="M333" t="s">
+        <v>2882</v>
+      </c>
+      <c r="N333" t="s">
+        <v>28</v>
+      </c>
+      <c r="O333" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="334" spans="1:15">
+      <c r="A334">
+        <v>66538</v>
+      </c>
+      <c r="B334" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C334" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D334" t="s">
+        <v>3050</v>
+      </c>
+      <c r="E334" t="s">
+        <v>3051</v>
+      </c>
+      <c r="F334" t="s">
+        <v>3052</v>
+      </c>
+      <c r="G334" t="s">
+        <v>999</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I334" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J334" t="s">
+        <v>24</v>
+      </c>
+      <c r="K334" t="s">
+        <v>3053</v>
+      </c>
+      <c r="L334" t="s">
+        <v>26</v>
+      </c>
+      <c r="M334" t="s">
+        <v>3054</v>
+      </c>
+      <c r="N334" t="s">
+        <v>28</v>
+      </c>
+      <c r="O334" t="s">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="335" spans="1:15">
+      <c r="A335">
+        <v>66540</v>
+      </c>
+      <c r="B335" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C335" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D335" t="s">
+        <v>3058</v>
+      </c>
+      <c r="E335" t="s">
+        <v>3059</v>
+      </c>
+      <c r="F335" t="s">
+        <v>3060</v>
+      </c>
+      <c r="G335" t="s">
+        <v>3061</v>
+      </c>
+      <c r="H335" t="s">
+        <v>3062</v>
+      </c>
+      <c r="I335" t="s">
+        <v>797</v>
+      </c>
+      <c r="J335" t="s">
+        <v>24</v>
+      </c>
+      <c r="K335" t="s">
+        <v>3063</v>
+      </c>
+      <c r="L335" t="s">
+        <v>26</v>
+      </c>
+      <c r="M335" t="s">
+        <v>3064</v>
+      </c>
+      <c r="N335" t="s">
+        <v>28</v>
+      </c>
+      <c r="O335" t="s">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="336" spans="1:15">
+      <c r="A336">
         <v>66541</v>
       </c>
-      <c r="B290" t="s">
-[...39 lines deleted...]
-        <v>2652</v>
+      <c r="B336" t="s">
+        <v>976</v>
+      </c>
+      <c r="C336" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D336" t="s">
+        <v>3067</v>
+      </c>
+      <c r="E336" t="s">
+        <v>3068</v>
+      </c>
+      <c r="F336" t="s">
+        <v>3069</v>
+      </c>
+      <c r="G336" t="s">
+        <v>981</v>
+      </c>
+      <c r="H336" t="s">
+        <v>982</v>
+      </c>
+      <c r="I336" t="s">
+        <v>983</v>
+      </c>
+      <c r="J336" t="s">
+        <v>24</v>
+      </c>
+      <c r="K336" t="s">
+        <v>3070</v>
+      </c>
+      <c r="L336" t="s">
+        <v>26</v>
+      </c>
+      <c r="M336" t="s">
+        <v>3071</v>
+      </c>
+      <c r="N336" t="s">
+        <v>28</v>
+      </c>
+      <c r="O336" t="s">
+        <v>3072</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">