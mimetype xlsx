--- v3 (2026-01-05)
+++ v4 (2026-06-02)
@@ -18,52 +18,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5167">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Kinyarwanda
 # Source: https://hadeethenc.com/rw
-# Last update: 2025-12-19 18:02:26 (v1.24.0)
-# Check for updates: https://hadeethenc.com/en/check/rw/v1.24.0
+# Last update: 2026-05-10 17:55:33 (v1.25.0)
+# Check for updates: https://hadeethenc.com/en/check/rw/v1.25.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1026,51 +1026,51 @@
     <t>Hadith yaturutse kwa Abi Said Al Khud'riy (Imana imwishimire) yavuze ko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yavuze iti: "Muri bimwe bigize guharanira inzira y'Imana (Djihadi) ni ijambo ritabogama imbere y'umutegetsi ubogama."</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن أعظم وأنفع أنواع الجهاد في سبيل الله تعالى كلمةُ عدلٍ وحقٍّ عند سلطان أو أمير جائر ظالم؛ لأنه عمل بشعيرة الأمر بالمعروف والنهي عن المنكر، سواء كان بقول أو كتابة أو فعل أو غير ذلك مما تحصل به المصلحة وتندفع المفسدة.</t>
   </si>
   <si>
     <t>Intumwa y'Imana (Imana iyihe amahoro n'imigisha) iragaragaza ko mu bintu bihambaye kandi bifite umumaro mu moko yo guharanira inzira ya Allah harimo ijambo ry'ukuri ritabogama imbere y'umutegetsi cyangwa se umuyobozi w'umunyamahugu, kubera ko ari ugushyira mu bikorwa kimwe mu biranga kubwiriza ibyiza no kubuza ibibi, byaba mu mvugo cyangwa se inyandiko cyangwa se igikorwa cyangwa se n'ibindi byatuma inyungu rusange zigerwaho, n'ibibi bikigizwayo.</t>
   </si>
   <si>
     <t>الأمر بالمعروف والنهي عن المنكر من الجهاد.
 نُصْحُ الحاكم من أعظم الجهاد، ولكن يجب أن يكون بعلم وحكمة وتثبت.
 قال الخطَّابي: وإِنَّما صار ذلك أفضل الجهاد؛ لأنّ من جاهَدَ العدوَّ كان مُتردِّدًا بين الرَّجاءِ والخوْفِ لا يدري هل يَغلِبُ أو يُغْلَبُ، وَصَاحِبُ السُّلطان مقهورٌ في يدِهِ فهو إذا قال الحقَّ وَأَمَرَهُ بِالمعروفِ فقد تَعَرَّضَ للتَّلَفِ، وَأَهْدَفَ نَفْسَهُ للهلاكِ، فصار ذلك أَفضل أنواع الجهادِ مِن أجلِ غَلَبَةِ الخوفِ، وقيل: إنما كان أفضل الجهاد؛ لأنَّ وليَّ الأمرِ لو أخَذَ بِكَلمَتِه لربَّما عمَّ النفعُ عددًا كبيرًا من الناسِ فتحصُلُ المصلحةُ.</t>
   </si>
   <si>
     <t>Kubwiriza ibyiza no kubuza ibibi ni kimwe mu bigize guharanira inzira ya Allah (Djihadi).
 Kugira inama umuyobozi ni imwe muri Djihadi zikomeye, ariko bikoranwa ubumenyi n'ubushishozi no kudahubuka.
 Al Khatwabiy yaravuze ati: Impamvu byabazwe nka Djihadi iruta izindi, nuko umuntu urwanyije umwanzi, aba ari hagati y'ibintu bibiri kwiringira no kugira ubwoba, atazi niba azabona intsinzi cyangwa se atazayibona. Kandi umutegetsi aba afite ububasha mu kuboko kwe, iyo avuze ukuri agategeka ibyiza, aba ashobora guhura n'ingaruka, akiteza korama. Ari nabyo byatumye ibi biba ari bwo buryo bwa Djihadi bwiza kuruta ubundi mu rwego rwo kurwanya ubwoba. Binavugwa ko: Iyi yabaye Djihadi nziza, kubera ko umutegetsi aramutse akurikije ibyo uwo umubwiye ijambo ritabogama amubwiye, inyungu zaba nyinshi ndetse zikagera no ku bantu benshi.</t>
   </si>
   <si>
     <t>حسن لغيره</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[حسن لغيره]</t>
+    <t>[حسن  لغيره]</t>
   </si>
   <si>
     <t>[Yakiriwe na Abu Dawud, na Tirmidhi, na Ibun Madjah, ndetse na Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/3045</t>
   </si>
   <si>
     <t>إن الدنيا حلوة خضرة، وإن الله مستخلفكم فيها، فينظر كيف تعملون، فاتقوا الدنيا واتقوا النساء</t>
   </si>
   <si>
     <t>Mu by'ukuri isi iraryoshye kandi ni icyatsi kibisi, kandi Allah yayibagizeho abasigire, kugira ngo arebe uko mwitwara! Bityo nimutinye isi kandi mutinye abagore</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ الدُّنْيَا حُلْوَةٌ خَضِرَةٌ، وَإِنَّ اللهَ مُسْتَخْلِفُكُمْ فِيهَا، فَيَنْظُرُ كَيْفَ تَعْمَلُونَ، فَاتَّقُوا الدُّنْيَا وَاتَّقُوا النِّسَاءَ، فَإِنَّ أَوَّلَ فِتْنَةِ بَنِي إِسْرَائِيلَ كَانَتْ فِي النِّسَاءِ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Said Al Khud'riy (Imana imwishimire) yavuze ko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yavuze iti: "Mu by'ukuri isi iraryoshye kandi ni icyatsi kibisi, kandi Allah yayibagizeho abasigire, kugira ngo arebe uko mwitwara! Bityo nimutinye isi kandi mutinye abagore, kubera ko ikigeragezo cya mbere bene Isiraheli bahuye nacyo cyari icy'abagore."</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الدنيا حُلوةٌ في المذاق، خَضِرَةٌ في المَرْأَى، فيغتر الإنسان بها وينهمك فيها ويجعلها أكبرَ همه. 
 وأنَّ الله سبحانه وتعالى جعل بعضَنا يَخلُف بعضًا في هذه الحياة الدنيا، لينظر كيف نعمل، أفنقوم بطاعته، أم نعصيه؟ 
 ثم قال: احذروا أنْ يَخدَعَكم متاعُ الدنيا وزينتُها، فتحملكم على ترك ما أمركم الله به، والوقوع فيما نهاكم عنه. 
 ومن أعظم ما يجب الحذر منه من فتن الدنيا فتنة النساء، وأنها كانت أول فتنة وقع فيها بنو إسرائيل.</t>
   </si>
@@ -1892,51 +1892,51 @@
 العبد لا يستغني عن تثبيت الله له على الإسلام طرفة عين.
 الحث على الإكثار من هذا الدعاء، تأسِّيًا بالنبي عليه الصلاة والسلام.
 الثبات على الإسلام هو النعمة العظمى التي ينبغي على العبد أن يسعى إليها ويشكر مولاه عليها.</t>
   </si>
   <si>
     <t>Uburyo Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yumviraga Nyagasani wayo ndetse ikanamwicishaho bugufi, n'uburyo yigishije abayoboke bayo  kujya babisaba Allah.
 Agaciro ko kugira igihagararo no gushikama ku idini, kandi ko ikitabwaho ari iherezo ry'umuntu n'ibikorwa.
 Umugaragu ntajya atandukana no gusaba Allah kumuha gushikama ku buyisilamu habe n'akanya gato.
 Gushishikariza gusaba kenshi ubu busabe, mu rwego rwo gukurikiza Intumwa y'Imana (Imana iyihe amahoro n'imigisha).
 Gushikama ku buyisilamu ni ingabire ihambaye umugaragu akwiye guharanira kugeraho, no gushimira Nyagasani we kubera yo.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/3142</t>
   </si>
   <si>
     <t>إذا شرب الكلب في إناء أحدكم فليغسله سبعا</t>
   </si>
   <si>
     <t>Imbwa ninywera mu gikoresho cyo kunyweramo cy'umwe muri mwe, azacyoze inshuro zirindwi</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: إِنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «إِذَا شَرِبَ الْكَلْبُ فِي إِنَاءِ أَحَدِكُمْ فَلْيَغْسِلْهُ سَبْعًا».
 ولمسلم: « أولاهُنَّ بالتُراب».</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa Abi Hurayrat (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: "Imbwa ninywera mu gikoresho cyo kunyweramo cy'umwe muri mwe, azacyoze inshuro zirindwi."</t>
+    <t>Hadith yaturutse kwa Abi Hurayrat (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: "Imbwa ninywera mu gikoresho cyo kunyweramo cy'umwe muri mwe, azacyoze inshuro zirindwi." Na Muslim yaravuze ati: "Inshuro ya mbere muri zo ajye akoresha itaka."</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِغسل الإناء سبعَ مرات إذا أَدْخَلَ الكلبُ فيه لسانه، الأولى منهن مَصحوبةٌ بالتراب ليأتي الماءُ بعدها، فتحصل النظافة التامة مِن نجاسته وضرره.</t>
   </si>
   <si>
     <t>Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yategetse koza ibikoresho byo mu rugo inshuro zirindwi igihe imbwa yabirigaseho , imwe muri zo agakoresha itaka, hanyuma akaza kunyugurisha amazi nyuma yaho, bigatuma isuku yuzuye ikorwa ndetse igakuraho uwo mwanda n'ingaruka zawo.</t>
   </si>
   <si>
     <t>ريق الكلب نجسٌ نجاسة مُغلَّظة.
 ولوغ الكلب في الإناء، ينجِّسه، وينجِّس الماء الذي فيه.
 التطهير بالتراب والتكرار سبعًا خاصٌّ بالتطهير من ولوغه دون بوله وعذرته وسائر ما لوَّثه الكلب.
 كيفية غسل الإناء بالتراب: أن يجعل في الإناء ماء ويضاف إليه التراب، ثم يغسل الإناء بهذا الخليط.
 ظاهر الحديث أنه عامٌّ في جميع الكلاب، حتى الكلاب التي أذن الشارع باتخاذها، مثل كلاب الصيد والحراسة والماشية.
 الصابون والأشنان لا يقومان مقام التراب؛ لأن النبي صلى الله عليه وسلم نصَّ على التراب.</t>
   </si>
   <si>
     <t>Urukonda rw'imbwa ni umwanda ukomeye.
 Kuba imbwa yarigata ku gikoresho cyo mu rugo, icyo gihe kiba gihumanye, ndetse n'amazi akirimo akaba ahumanye.
 Gusukuza itaka no kubisubiramo inshuro zirindwi ni umwihariko igihe imbwa yarigase ku gikoresho, ntabwo havugwamo inkari zayo n'undi mwanda wayo, n'ibindi imbwa yarigataho.
 Uburyo bwo koza ibikoresho hifashishijwe itaka: Ni ukuba umuntu yashyira amazi muri cya gikoresho akongeramo itaka, maze urwo ruvangitirane rw'amazi n'itaka akaba ari byo yogesha igikoresho cye.
 Uburyo Hadith igaragara ni rusange ku mbwa zose, ndetse n'imbwa amategeko yatwemereye korora nk'izo kwifashisha mu guhiga, n'umutekano ndetse no kuragira amatungo.
 Isabune n'ibindi byifashishwa mu isuku, ntibisimbura itaka, kubera ko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yavuze itaka.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/3143</t>
@@ -6550,51 +6550,51 @@
     <t>فضل الله ورحمته للمؤمنين بسترهم في الدنيا والآخرة.
 الحث على ستر المؤمن ما أمكن.
 أعمال العباد كلها يُحصيها رب العباد، فمن وجد خيرًا فليحمد الله، ومن وجد غير ذلك فلا يلومنَّ إلا نفسه وهو تحت مشيئة الله.
 قال ابن حجر: دلَّ مجموع الأحاديث على أن العصاة من المؤمنين في القيامة على قسمين: أحدهما: من معصيته بينه وبين ربه، فدل حديث ابن عمر على أن هذا القسم على قسمين: قسم: تكون معصيته مستورة في الدنيا، فهذا الذي يسترها الله عليه في القيامة وهو بالمنطوق، وقسم: تكون معصيته مجاهرة، فدل مفهومه على أنه بخلاف ذلك، والقسم الثاني: من تكون معصيته بينه وبين العباد فهم على قسمين أيضا: قسم: ترجح سيئاتهم على حسناتهم، فهؤلاء يقعون في النار ثم يخرجون بالشفاعة، وقسم: تتساوى سيئاتهم وحسناتهم، فهؤلاء لا يدخلون الجنة حتى يقع بينهم التَّقَاصُّ.</t>
   </si>
   <si>
     <t>Ineza ya Allah n'impuhwe ze ku bemeramana aho yabahishiriye hano ku isi ndetse no ku munsi w'imperuka.
 Gushishikariza guhishira umwemeramana uko byashoboka kose.
 Ibikorwa by'abagaragu byose biranditse kwa Nyagasani wabo, uzasanga ari byiza azashimire Allah, n'uzabona ikinyuranyo cy'ibi ntazagire undi arenganya usibye we ubwe, kandi byose biri munsi y'ubushake bwa Allah.
 Umumenyi Ibun Hadjar yaravuze ati: Hadith zitandukanye zagaragaje ko ku munsi w'imperuka inkozi z'ibibi mu bemerana zizaba zirimo ibice bibiri: Hari abazaba barakoze ibyaha biri hagati yabo na Nyagasan wabo, Hadith ya Ibun Umar ikaba igaragaza ko aba bantu Allah azabahishira ku munsi w'imperuka nkuko byavuzwe. Hari n'abazaba barakoze ibyaha hagati yabo n'abantu, aba nabo barimo ibice bibiri: Hari abo ibibi byabo bizaremera kuruta ibyiza byabo bakoze, abo bazinjizwa mu muriro ariko kubera gutakambira Allah bazakurwemo, hari n'abo ibibi byabo bizangana n'ibyiza byabo, abo ntibazinjira mu muriro cyereka babanje kwishyurana.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/4242</t>
   </si>
   <si>
     <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
   </si>
   <si>
     <t>Uri ku kigenderwaho ajye asuhuza ugenda n'amaguru, n'ugenda n'amaguru asuhuze uwicaye, n'abacye bajye basuhuza abenshi</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
 وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa Abi Hurayrat (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana imuhe amahoro n'imigisha) yaravuze iti: "Uri ku kigenderwaho ajye asuhuza ugenda n'amaguru, n'ugenda n'amaguru asuhuze uwicaye, n'abacye bajye basuhuza abenshi."</t>
+    <t>Hadith yaturutse kwa Abi Hurayrat (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana imuhe amahoro n'imigisha) yaravuze iti: "Uri ku kigenderwaho ajye asuhuza ugenda n'amaguru, n'ugenda n'amaguru asuhuze uwicaye, n'abacye bajye basuhuza abenshi." Bukhari nawe yakiriye imvugo igira iti: "Umuto ajye asuhuza umukuru, n'utambutse asuhuze uwicaye, n'abacye basuhuze abenshi."</t>
   </si>
   <si>
     <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
 فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
   </si>
   <si>
     <t>Intumwa y'Imana (Imana iyihe amahoro n'imigisha) iratwerekera imyifatire yo gusuhuzanya hagati y'abantu ariyo igira iti: "A-SALAM ALAYKUM WA RAHMATULLAH WA BARAKATUH: Amahoro ya Allah n'impuhwe ze ndetse n'imigisha ye bibabeho." Bityo umuto aba akwiye gusuhuza umukuru, uri ku kigenderwaho agasuhuza ugenda n'amaguru, n'uri kugenda n'amaguru agasuhuza uwicaye, n'abacye bagasuhuza abenshi.</t>
   </si>
   <si>
     <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
 إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
 إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
 كمال هذه الشريعة في بيان جميع ما يحتاجه الناس.
 تعليم آداب السلام وإعطاء كل ذي حق حقه.</t>
   </si>
   <si>
     <t>Ni byiza gusuhuzanya mu buryo Hadithi yagaragaje, ariko ugenda n'amaguru aramutse asuhuje uri ku kigenderwaho, n'abandi bavuzwe muri Hadith byakemerwa, ariko byaba binyuranye n'ibikwiye ndetse byiza.
 Kwifurizanya indamutso y'amahoro mu buryo bwavuzwe muri Hadith ni imwe mu mpamvu zo kongera urukundo n'ubuvandimwe.
 Iyo abantu bareshya mu byiciro byavuzwe, icyo gihe umwiza muri bo ni wa wundi ubanza undi ku musuhuza.
 Ubudasa bw'amategeko ya Isilamu aho bwagaragaje byose abantu bacyenera.
 Kwigisha imyifatire mu gihe cyo gusuhuzanya no kwifurizanya amahoro, ndetse no gushyira buri icyo ari cyo cyose mu mwanya wacyo.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/4243</t>
   </si>
@@ -8198,51 +8198,51 @@
     <t>سعة رحمة الله بعباده وأنَّ الإنسان مهما أذنب ومهما فعل إذا تاب إليه وأناب إليه تاب اللهُ عليه.
 المؤمن بالله تعالى يأمل عفوَ ربِّه، ويخاف عقوبتَه، فيبادر إلى التوبة ولا يستمر على المعصية.
 شروط التوبة الصحيحة: الإقلاع عن الذنب، والندم عليه، والعزم على عدم العودة إلى الذنب، وإذا كانت التوبة من مظالم العباد في مال أو عرض أو نفس، فتزيد شرطًا رابعًا، وهو: التَّحَلُّل من صاحب الحق، أو إعطاؤه حقَّه. 
 أهمية العلم بالله الذي يجعل العبد عالمًا بأمور دينه فيتوب كلّما أخطأ، فلا ييأس ولا يتمادى.</t>
   </si>
   <si>
     <t>Impuhwe za Allah zagutse ku bagaragu be, kandi ko umuntu uko yakora icyaha kose, iyo agarukiye Allah akamwicuzaho aramubabarira.
 Umwemeramana yiringira imbabazi za Nyagasani we, agatinya ibihano bye, akihutira kwicuza ntatsimbarare ngo akomeze kuba mu byaha.
 Ibisabwa kugira ngo ukwicuza kwakirwe ni ibi bikurikira: Kureka icyaha, no kubabazwa nacyo no gufata umugambi wo kutazagisubira; ariko iyo ari icyaha cy'amahugu yakorewe abagaragu nk'ikijyanye n'imitungo yabo cyangwa se icyubahiro cyabo, cyangwa se n'ubuzima bwabo, hiyongeraho icya kane ari cyo cyo gusaba imbabazi uwo wagikoreye cyangwa se ukakimusubiza.
 Agaciro ko kumenya Allah bituma umugaragu amenya amategeko y'idini rye, bikanatuma yicuza buri uko akoze icyaha, bityo ntiyihebe cyangwa se ngo atsimbarare.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/4817</t>
   </si>
   <si>
     <t>من أكل ثوما أو بصلا، فليعتزلنا أو قال: فليعتزل مسجدنا، وليقعد في بيته</t>
   </si>
   <si>
     <t>Uzarya tungurusumu cyangwa se igitunguru, ajye atwitarura cyangwa se yaravuze ati: Ajye yitarura umusigiti wacu, ahame iwe mu rugo</t>
   </si>
   <si>
     <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ أَكَلَ ثُومًا أَوْ بَصَلًا، فَلْيَعْتَزِلْنَا -أَوْ قَالَ: فَلْيَعْتَزِلْ- مَسْجِدَنَا، وَلْيَقْعُدْ فِي بَيْتِهِ»، وَأَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أُتِيَ بِقِدْرٍ فِيهِ خَضِرَاتٌ مِنْ بُقُولٍ، فَوَجَدَ لَهَا رِيحًا، فَسَأَلَ فَأُخْبِرَ بِمَا فِيهَا مِنَ البُقُولِ، فَقَالَ قَرِّبُوهَا إِلَى بَعْضِ أَصْحَابِهِ كَانَ مَعَهُ، فَلَمَّا رَآهُ كَرِهَ أَكْلَهَا، قَالَ: «كُلْ فَإِنِّي أُنَاجِي مَنْ لاَ تُنَاجِي».
 ولِمُسْلِمٍ عَنْ جَابِرِ بْنِ عَبْدِ اللهِ، عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ أَكَلَ مِنْ هَذِهِ الْبَقْلَةِ، الثُّومِ - وقَالَ مَرَّةً: مَنْ أَكَلَ الْبَصَلَ وَالثُّومَ وَالْكُرَّاثَ فَلَا يَقْرَبَنَّ مَسْجِدَنَا، فَإِنَّ الْمَلَائِكَةَ تَتَأَذَّى مِمَّا يَتَأَذَّى مِنْهُ بَنُو آدَمَ».</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa Djabir Ibun Abdillah (Imana imwishimire we na se) yavuze ko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yavuze iti: "Uzarya tungurusumu cyangwa se igitunguru, ajye atwitarura cyangwa se yaravuze ati: Ajye yitarura umusigiti wacu, ahame iwe mu rugo." Yanavuze kandi ko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) bayizaniye isafuriya irimo imboga zitandukanye, yumva umwuka wazo maze irabaza bayibwira ubwoko bwazo, Djabir aravuga ati: Bazegereza bamwe mu basangirangendo bayo bari kumwe, ubwo yayibonaga nawe yanga kuzirya nuko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) iravuga iti: "Rya kuko njye nganira n'abo utaganira nabo (Abamalayika)."</t>
+    <t>Hadith yaturutse kwa Djabir Ibun Abdillah (Imana imwishimire we na se) yavuze ko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yavuze iti: "Uzarya tungurusumu cyangwa se igitunguru, ajye atwitarura cyangwa se yaravuze ati: Ajye yitarura umusigiti wacu, ahame iwe mu rugo." Yanavuze kandi ko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) bayizaniye isafuriya irimo imboga zitandukanye, yumva umwuka wazo maze irabaza bayibwira ubwoko bwazo, Djabir aravuga ati: Bazegereza bamwe mu basangirangendo bayo bari kumwe, ubwo yayibonaga nawe yanga kuzirya nuko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) iravuga iti: "Rya kuko njye nganira n'abo utaganira nabo (Abamalayika)." Na Muslim mu mvugo ya Djabir Ibun Abdillah nawe abikuye ku Ntumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: Uzarya kuri izi mboga- tungurusumu- cyangwa se ku yindi nshuro yaravuze iti: Uzarya ibitunguru na tungurusumu, ntazegere umusigiti wacu, kubera ko abamalayika babangamirwa n'ibibangamira bene Adamu."</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم مَن أَكلَ ثومًا أو بَصلًا أن يأتي المسجد، حتى لا يؤذيَ إخوانَه ممن يحضرون صلاة الجماعة بريحهما، وهو نهيُ تنزيهٍ عن إتيان المسجد، لا عن أكلِهما؛ لأنهما من الأطعمة المباحة، وقد أُتيَ صلى الله عليه وسلم بِقِدْرٍ فيه خضروات، فلما شمَّ فيها ريحًا وأُخبِر بما فيها امتنع مِن أكلِها وقَرَّبها إلى بعض أصحابه ليأكل منها، فكره الأكل اقتداء به، فلما رآه صلى الله عليه وسلم قال: كُلْ؛ فإني أناجي الملائكة بالوحي.
 وأَخبرَ النبيُّ صلى الله عليه وسلم أن الملائكة تتأذّى من الروائح الكريهة، كما يتأذى الناس منها.</t>
   </si>
   <si>
     <t>Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yabujije  umuntu wariye tungurusumu cyangwa se ibitunguru kuza mu musigiti kugira ngo atabangamira bagenzi be bitabiriye iswalat y'imbaga, kubera impumuro ye, ikingambiriwe ni ukumubuza kuza ku musigiti igihe yabiriye, ntabwo ari ukumubuza kubirya, kuko biri mu byo kurya byemewe. Intumwa y'Imana (Imana iyihe amahoro n'imigisha) kandi bayizaniye isafuriya irimo imboga, yihumurije yumva impumuro yindi bayibwira ubwoko bwazo yanga kuzirya ahubwo izegereza abasangirangendo bayo ngo bazirye, Djabir yanga kuzirya mu rwego rwo kugera ikirenge mu cye, ubwo Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yamubonaga yaramubwire iti: Rya, kuko njye nganira n'abamalayika mu butumwa bampishurira.
 Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yanavuze ko abamalayika babangamirwa n'impumuro mbi nkuko ariko binagendekera abantu.</t>
   </si>
   <si>
     <t>النهي عن إتيان المساجد لمن أكل ثومًا، أو بصلًا، أو كراثًا.
 يلحق بهذه الأشياء، كلّ ذي رائحة كريهة يتأذى منها المصلون، كرائحة الدُّخان والتَّبْغِ ونحو ذلك.
 علة المنع الرائحة، فإذا زالت بكثرة الطبخ أو بغير ذلك؛ زالت الكراهة.
 كراهة أكل هذه الأشياء لمن عليه حضور الصلاة في المسجد؛ لئلا تفوته الجماعة في المسجد، ما لم يأكلها حيلة على إسقاط الحضور، فيحرم.
 امتناع النبي صلى الله عليه وسلم عن أكل الثوم ونحوه، ليس لتحريمه، وإنما لمناجاته جبريل عليه السلام.
 حسن تعليم النبي صلى الله عليه وسلم، حيث يَقرُن الحكم ببيان سببه؛ ليطمئن المخاطَب بمعرفة الحكمة.
 قال القاضي: وقاس العلماء على هذا مجامع الصلاة غير المسجد كمصلّى العيد والجنائز ونحوها من مجامع العبادات، وكذا مجامع العلم والذكر والولائم ونحوها، ولا يلتحق بها الأسواق ونحوها.
 قال العلماء: وفي هذا الحديث دليل على منع آكل الثوم ونحوه من دخول المسجد -وإن كان خاليًا- لأنه مَحلُّ الملائكة، ولعموم الأحاديث.</t>
   </si>
   <si>
     <t>Kubuza kuza mu misigiti ku muntu wariye tungurusu cyangwa se ibitunguru cyangwa se puwaro.
 Muri ibi haninjiramo ibindi bigira impumuro mbi bibangamira abasali nk'itabi n'ibindi nkaryo.
 Impamvu byabujijwe ni ukubera impumuro yabyo, ariko iyo itagihari kubera kubiteka kenshi cyangwa se ku yindi mpamvu, ntabwo biba bikibujijwe.
 Kubuza kurya biriya byavuzwe ni ku muntu ushaka kuza gukorera iswalat ku musigiti, kugira ngo iswalat itamunyuraho,atabiriye agamije kujijisha ngo ntajye ku musigiti, icyo gihe byaba ari ikizira.
 Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yanze kurya tungurusumu n'ibindi nkabyo, atari uko ari ikizira ahubwo ari ukubera ko yavuganaga na malayika Djib'ril.
@@ -8628,54 +8628,51 @@
 أما الأسباب الشرعية كقراءة القرآن، أو الحسية كالأدوية التي ثبتت بالتجربة، فهي جائزة مع اعتقاد أنها أسباب، وأن النفع والضر بيد الله.</t>
   </si>
   <si>
     <t>Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yagaragaje ibikorwa iyo ubikoze biba ari ibangikanyamana; muri byo:
 Icya mbere: Imitongero: Ni amagambo abantu b'injiji bakoresha bavuga ko bari kuvura abantu ariko akaba akubiyemo ibangikanyamana.
 Icya kabiri: Amahirizi n'ibindi nkabyo, bambika abana n'amatungo n'ibindi bemera ko bibarinda ikibi ndetse n'ishyari.
 Icya gatatu: Inzaratsi: Ni ibikorwa umwe mu bashakanye akora agamije kwikundisha kuri mugenzi we.
 Ibi bintu bitatu bibarwa mu ibangikanyamana, kubera ko ari ukugira ikintu ko ari yo mpamvu, kandi atari yo mpamvu yemewe n'amategeko ifite gihamya, nta n'ubwo ari impamvu ifatika yumvikana ifite gihamya mu bintu bibaho mu buzima cyangwa se byabayeho. Naho impamvu zemewe n'amategeko ni nko gusoma Qur'an, naho izifatika ni nko kunywa imiti nabwo byizewe ko ivura, ibi byombi biremewe ariko ukemera ko byo ari impamvu, naho kugirirwa umumaro cyangwa ingaruka n'ubwo buvuzi bigengwa na Allah.</t>
   </si>
   <si>
     <t>صيانة التوحيد والعقيدة عما يُخِلُّ بها.
 تحريم استعمال الرقى الشركية والتمائم والتولة.
 اعتقاد الإنسان في هذه الثلاث أنها أسباب: هو شرك أصغر؛ لأنه جعل ما ليس بسببٍ سببًا، أما إن اعتقد أنها تنفع وتضر بذاتها فهو شرك أكبر.
 التحذير من فعل الأسباب الشركية والمحرمة.
 تحريم الرقى وأنها من الشرك إلا ما كان منها مشروعًا.
 ينبغي تعلُّق القلب بالله وحده، فمنه الضر والنفع وحده لا شريك له، فلا يأتي بالخير إلا الله ولا يدفع الشر إلا الله تعالى.
 الرقى الجائزة هي المتضمنة لثلاثة شروط: 1- أن يعتقد أنها سبب ولا تنفع إلا بإذن الله. 2- أن تكون بالقرآن وأسماء الله وصفاته والأدعية النبوية والأدعية المشروعة. 3- أن تكون بلغة مفهومة ولا تحتوي على طَلَاسِمَ وشَعْوَذةٍ.</t>
   </si>
   <si>
     <t>Kubungabunga imyemerere n'ukwemera no kuyirinda ibyayihungabanya.
 Kuziririza gukoresha imitongero irimo ibangikanyamana, n'amahirizi ndetse n'inzaratsi.
 Umuntu wizeye ibi bintu bitatu ko byo ari impamvu aba akoze ibangikanyamana rito, kubera ko yafashe ikitari impamvu akakigira impamvu, ariko iyo yizeye ko byo ubwabyo hari  icyo byamara cyangwa se byamutwara icyo gihe aba akoze ibangikanyamana rikuru.
 Kwihanangiriza gukora impamvu zijyana umuntu mu ibangikanyamana n'izindi ziziririjwe.
 Kuziririza imitongero ndetse ko iri mu ibangikanyamana, cyeretse iyemewe muri yo.
 Ni ngombwa umutima w'umuntu kurangamira Allah wenyine, kuko niwe wenyine wagira icyo agutwara cyangwa se akagira icyo akumarira, bityo nta wuzana ibyiza usibye Allah, nta n'ukurinda ikibi usibye Allah.
-Imitongero yemewe ni iyubahirije aya mabwiriza atatu akurikira:
-[...2 lines deleted...]
-3- Kuba iri mu rurimi rusobanutse, kandi ikaba idakubiyemo uburozi n'indi mitongero itemewe.</t>
+Imitongero yemewe ni iyubahirije aya mabwiriza atatu akurikira: 1-Kwemera ko yo ari impamvu ariko yo ubwayo ntacyo yakumarira cyeretse Allah abishatse. 2- Kuba ikozwe hifashishijwe Qur'an n'amazina ya Allah meza kandi matagatifu ndetse n'ubusabe dukomora ku Ntumwa y'Imana (Imana iyihe amahoro n'imigisha) n'ubundi busabe bwemewe. 3- Kuba iri mu rurimi rusobanutse, kandi ikaba idakubiyemo uburozi n'indi mitongero itemewe.</t>
   </si>
   <si>
     <t>رواه أبو داود وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Yakiriwe na Abu Dawud na Ibun Madjah ndetse na Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/5273</t>
   </si>
   <si>
     <t>أتدرون ما الغيبة؟، قالوا: الله ورسوله أعلم، قال: ذكرك أخاك بما يكره</t>
   </si>
   <si>
     <t>“Ese muzi gusebanya icyo ari cyo? Baravuga bati: Imana n’Intumwa yayo ni bo babizi. Iravuga iti: Ni ukuvuga umuvandimwe wawe ibyo atishimira</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَتَدْرُونَ مَا الْغِيبَةُ؟»، قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «ذِكْرُكَ أَخَاكَ بِمَا يَكْرَهُ»، قِيلَ: أَفَرَأَيْتَ إِنْ كَانَ فِي أَخِي مَا أَقُولُ؟ قَالَ: «إِنْ كَانَ فِيهِ مَا تَقُولُ فَقَدِ اغْتَبْتَهُ، وَإِنْ لَمْ يَكُنْ فِيهِ فَقَدْ بَهَتَّهُ».</t>
   </si>
   <si>
     <t>Hadithi yaturutse kwa Abi Hurayrat (Imana imwishimire) yavuze ko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yavuze iti: “Ese muzi gusebanya icyo ari cyo? Baravuga bati: Imana n’Intumwa yayo ni bo babizi. Iravuga iti: Ni ukuvuga umuvandimwe wawe ibyo atishimira. Baravuga bati: Ese n’iyo naba muvuga ibimuriho? Iravuga iti: Iyo ibyo uvuga bimuriho uba umusebeje, naho iyo ibyo umuvuga bitamuriho uba umuharabitse.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حقيقة الغيبة المُحرَّمة، وهي: ذِكْرُ المسلم الغائب بما يَكره، سواء كان من صفاته الخَلْقية أو الخُلُقية، مثل: الأعور الغشاش الكذاب، ونحو ذلك من صفات الذم، ولو كانت تلك الصفة موجودة فيه.
 وأما إذا لم تكنْ فيه الصفةُ فهذا أشدُّ من الغيبة، وهو البُهْتَان، أي: الافتراء على الإنسان بما ليس فيه.</t>
@@ -13033,92 +13030,91 @@
 ذِكْرُ العدد لا يعني الاقتصار عليه، بل يدلُّ على كثرة أعمال الإيمان، فإن العرب قد تذكر للشيء عددًا ولا تريد نفي ما سواه.</t>
   </si>
   <si>
     <t>Kwemera kurimo inzego zirutanwa hagati yazo.
 Kwemera ni imvugo n'ibikorwa n'imyizerere.
 Kugirira Allah isoni bisaba ko atakubona mu byo yakubujije, kandi ntakubure mu byo yagutegetse!
 Kuvuga umubare ntibisobanuye ko ari byo byonyine, ahubwo bigaragaza ko ibikorwa bigize ukwemera ari byinshi, kubera ko abarabu hari ubwo bavuga umubare w'ikintu badashaka guhakana ikitari icyo (bivuze ko bishobora kurenga uwo mubare bavuze.)</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/6468</t>
   </si>
   <si>
     <t>ما من صاحب ذهب ولا فضة، لا يؤدي منها حقها، إلا إذا كان يوم القيامة، صفحت له صفائح من نار</t>
   </si>
   <si>
     <t>Nta muntu n'umwe utunze Zahabu cyangwa se Feza akaba atazitangira ukuri kwazo, usibye ko ku munsi w'imperuka zizahindurwamo ibizabatwikishwa byo mu muriro,</t>
   </si>
   <si>
     <t>عَنْ أَبي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَا مِنْ صَاحِبِ ذَهَبٍ وَلَا فِضَّةٍ، لَا يُؤَدِّي مِنْهَا حَقَّهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ، صُفِّحَتْ لَهُ صَفَائِحُ مِنْ نَارٍ، فَأُحْمِيَ عَلَيْهَا فِي نَارِ جَهَنَّمَ، فَيُكْوَى بِهَا جَنْبُهُ وَجَبِينُهُ وَظَهْرُهُ، كُلَّمَا بَرَدَتْ أُعِيدَتْ لَهُ، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ، إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
 قِيلَ: يَا رَسُولَ اللهِ، فَالْإِبِلُ؟ قَالَ: «وَلَا صَاحِبُ إِبِلٍ لَا يُؤَدِّي مِنْهَا حَقَّهَا، وَمِنْ حَقِّهَا حَلَبُهَا يَوْمَ وِرْدِهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ، بُطِحَ لَهَا بِقَاعٍ قَرْقَرٍ، أَوْفَرَ مَا كَانَتْ، لَا يَفْقِدُ مِنْهَا فَصِيلًا وَاحِدًا، تَطَؤُهُ بِأَخْفَافِهَا وَتَعَضُّهُ بِأَفْوَاهِهَا، كُلَّمَا مَرَّ عَلَيْهِ أُولَاهَا رُدَّ عَلَيْهِ أُخْرَاهَا، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
 قِيلَ: يَا رَسُولَ اللهِ، فَالْبَقَرُ وَالْغَنَمُ؟ قَالَ: «وَلَا صَاحِبُ بَقَرٍ، وَلَا غَنَمٍ، لَا يُؤَدِّي مِنْهَا حَقَّهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ بُطِحَ لَهَا بِقَاعٍ قَرْقَرٍ، لَا يَفْقِدُ مِنْهَا شَيْئًا، لَيْسَ فِيهَا عَقْصَاءُ، وَلَا جَلْحَاءُ، وَلَا عَضْبَاءُ تَنْطَحُهُ بِقُرُونِهَا وَتَطَؤُهُ بِأَظْلَافِهَا، كُلَّمَا مَرَّ عَلَيْهِ أُولَاهَا رُدَّ عَلَيْهِ أُخْرَاهَا، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
 قِيلَ: يَا رَسُولَ اللهِ، فَالْخَيْلُ؟ قَالَ: «الْخَيْلُ ثَلَاثَةٌ: هِيَ لِرَجُلٍ وِزْرٌ، وَهِيَ لِرَجُلٍ سِتْرٌ، وَهِيَ لِرَجُلٍ أَجْرٌ، فَأَمَّا الَّتِي هِيَ لَهُ وِزْرٌ، فَرَجُلٌ رَبَطَهَا رِيَاءً وَفَخْرًا وَنِوَاءً عَلَى أَهْلِ الْإِسْلَامِ، فَهِيَ لَهُ وِزْرٌ، وَأَمَّا الَّتِي هِيَ لَهُ سِتْرٌ، فَرَجُلٌ رَبَطَهَا فِي سَبِيلِ اللهِ، ثُمَّ لَمْ يَنْسَ حَقَّ اللهِ فِي ظُهُورِهَا وَلَا رِقَابِهَا، فَهِيَ لَهُ سِتْرٌ وَأَمَّا الَّتِي هِيَ لَهُ أَجْرٌ، فَرَجُلٌ رَبَطَهَا فِي سَبِيلِ اللهِ لِأَهْلِ الْإِسْلَامِ، فِي مَرْجٍ وَرَوْضَةٍ، فَمَا أَكَلَتْ مِنْ ذَلِكَ الْمَرْجِ، أَوِ الرَّوْضَةِ مِنْ شَيْءٍ، إِلَّا كُتِبَ لَهُ، عَدَدَ مَا أَكَلَتْ حَسَنَاتٌ، وَكُتِبَ لَهُ، عَدَدَ أَرْوَاثِهَا وَأَبْوَالِهَا، حَسَنَاتٌ، وَلَا تَقْطَعُ طِوَلَهَا فَاسْتَنَّتْ شَرَفًا، أَوْ شَرَفَيْنِ، إِلَّا كَتَبَ اللهُ لَهُ عَدَدَ آثَارِهَا وَأَرْوَاثِهَا حَسَنَاتٍ، وَلَا مَرَّ بِهَا صَاحِبُهَا عَلَى نَهْرٍ، فَشَرِبَتْ مِنْهُ وَلَا يُرِيدُ أَنْ يَسْقِيَهَا، إِلَّا كَتَبَ اللهُ لَهُ، عَدَدَ مَا شَرِبَتْ، حَسَنَاتٍ»
 قِيلَ: يَا رَسُولَ اللهِ، فَالْحُمُرُ؟ قَالَ: «مَا أُنْزِلَ عَلَيَّ فِي الْحُمُرِ شَيْءٌ، إِلَّا هَذِهِ الْآيَةَ الْفَاذَّةُ الْجَامِعَةُ»: {فَمَنْ يَعْمَلْ مِثْقَالَ ذَرَّةٍ خَيْرًا يَرَهُ، وَمَنْ يَعْمَلْ مِثْقَالَ ذَرَّةٍ شَرًّا يَرَهُ} [الزلزلة: 8].</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa Abu Hurayrat (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: "Nta muntu n'umwe utunze Zahabu cyangwa se Feza akaba atazitangira ukuri kwazo, usibye ko ku munsi w'imperuka zizahindurwamo ibizabatwikishwa byo mu muriro, maze babitwikishwe mu mbavu zabo n'imisaya yabo, na buri uko bizajya birangira, bazajya bongera babimutwikishe, ku munsi umwe bazaba bakorerwa ibyo uzaba ungana n'imyaka ibihumbi mirongo itanu, kugeza ubwo abagaragu bose bamaze gucibwa imanza, maze ari bwo abona aho yerekeza niba ari mu ijuru cyangwa se mu muriro."</t>
+    <t>Hadith yaturutse kwa Abu Hurayrat (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: "Nta muntu n'umwe utunze Zahabu cyangwa se Feza akaba atazitangira ukuri kwazo, usibye ko ku munsi w'imperuka zizahindurwamo ibizabatwikishwa byo mu muriro, maze babitwikishwe mu mbavu zabo n'imisaya yabo, na buri uko bizajya birangira, bazajya bongera babimutwikishe, ku munsi umwe bazaba bakorerwa ibyo uzaba ungana n'imyaka ibihumbi mirongo itanu, kugeza ubwo abagaragu bose bamaze gucibwa imanza, maze ari bwo abona aho yerekeza niba ari mu ijuru cyangwa se mu muriro." Nuko babaza Intumwa y'Imana (Imana iyihe amahoro n'imigisha) bati: Yewe Ntumwa y'Imana! None uzaba atunze ingamiya ntazitangire ukuri kwazo? Intumwa y'Imana (Imana iyihe amahoro n'imigisha) irabasubiza iti: N'utunze ingamiya adatangira ukuri kwazo , kandi mu kuri kwazo harimo kuzikama umunsi ziba zashotse, ku munsi w'imperuka zizaza zishishe ndetse ari na nyinshi kuruta izo yari afite ku isi, nta n'imwe iburamo, maze zimuribate n'ibinono byazo, zinamurume n'amenyo yazo; buri uko iya mbere izaba imaze kumutambukaho, bazajya bayigarura kugeza ku ya nyuma, umunsi umwe bazaba bakorerwa ibyo uzaba ungana n'imyaka ibihumbi mirongo itanu, kugeza ubwo abagaragu bose bamaze gucibwa imanza, maze ari bwo abona aho yerekeza niba ari mu ijuru cyangwa se mu muriro." Barongera babaza Intumwa y'Imana (Imana iyihe amahoro n'imigisha) bati: None uzaba utunze inka n'ihene, nawe ni uko bizamugendekera? Intumwa y'Imana (Imana iyihe amahoro n'imigisha) irabasubiza iti: Nuzaba atunze inka n'ihene akaba adatanga ukuri kwazo, ku munsi w'imperuka zizaza zishishe ndetse ari na nyinshi kuruta izo yari afite ku isi nta n'imwe iburamo, maze zimuribate n'ibinono byazo, zinamurume n'amenyo yazo; buri uko iya mbere izaba imaze kumutambukaho, bazajya bayigarura kugeza ku ya nyuma, umunsi umwe bazaba bakorerwa ibyo uzaba ungana n'imyaka ibihumbi mirongo itanu, kugeza ubwo abagaragu bose bamaze gucibwa imanza, maze ari bwo abona aho yerekeza niba ari mu ijuru cyangwa se mu muriro." Barongera babaza Intumwa y'Imana (Imana iyihe amahoro n'imigisha) bati: Yewe Ntumwa y'Imana! None uzaba atunze amafarasi (nta yatangire ukuri kwayo we bizamugendera gute)? Intumwa y'Imana (Imana iyihe amahoro n'imigisha) iramusubiza iti: Ifarasi zirimo amoko atatu: Hari iziba umutwaro ku muntu, hari ihishira umuntu, hari n'ituma umuntu abona ibihembo. Naho iba umutwaro ku muntu ni ya yindi nyirayo yoroye agamije ubwibone n'ubwirasi ndetse no kugirira urwango abayisilamu, izamubera umuzigo kuri we. Naho ihishira nyirayo, ni yayindi nyirayo yoroye agamije kuzayifashisha mu guharanira inzira ya Allah, kandi akanazirikana umugabane wa Allah kuri yo, iyo izamuhishira. Naho ya yindi nyirayo abonera ibihembo, ni ya yindi yoroye mu nzira ya Allah no kubera abayisilamu, ndetse akajya anayikoresha imyitozo, akanayitaho, ibyo iriyeho byose arabihemberwa bingana n'ibyo yariye, kandi akabyandikirwamo ibihembo. Na buri mase cyangwa se amaganga itaye hasi yandikirwa ibyiza, kandi n'iyo ayikuriyeho ibisitaza n'ibiyibuza kugenda yandikirwa ibyiza bingana n'ibyo yaciye. Kandi n'iyo nyirayo ayinyujije ku mugezi ikabanza kunywaho, atari agamije kuyishora, yandikirwa ibyiza bingana n'ibyo yanyoye.</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أصنافًا من المال، وجزاء مَن لم يُؤدِّ زكاتها يوم القيامة، ومنها: 
 الأول: الذهب والفضة وما في حكمهما من أموال وعروض تجارة، وهو ما وجبت فيه الزكاة فلم تُؤَدَّ، فإذا كان يوم القيامة صُهِرت وسُكِبت على هيئة الألواح، وأوقد عليها في نار جهنم، وعُذِّب بها صاحبها، فيكوى بها جَنْبُه وجَبْهَتُه وظَهره، كلما بَرَدتْ أُعيد إحماؤها، ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مِقْدار يومِهِ خمسين ألف سنة، حتى يَحْكُم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
 الثاني: مالك الإبل التي لا يُؤدِّي فَرْض زكاتِها وحقِّها، ومنه حَلْبُها لِمَن يَحْضُرُها من المساكين، فيُؤتَى بهذه الإبل عَظَيمةً سمينةً وأكثر ما كانت في عَدَدِها، ويُبسَط ويُلقى ويُمَدّ لها صاحبُها يوم القيامة على أرض واسعة مستوية، تَطَأَه بأرجلها، وتعضُّه بأسنانها، كلّما مَرَّ عليه آخرُها رُدّ عليه أولُها، ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مقدار يومه خمسين ألف سنة، حتى يحكم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
 الثالث: مالك البقر والغنم -من الضّأن والماعِز- التي لا يؤدِّي صاحبها زكاتها المفروضة، فيؤتى بها أَوْفَرَ ما كانت عَدَدًا لا ينقص منها شيء، فيبسط ويُلقى ويُمَدّ لها صاحبها يوم القيامة على أرض واسعة مستوية، ليس فيها مُلْتَوية القَرنين، ولا ما لا قَرْن لها، ولا مكسورة القرن، بل هي على أَكْمَل أوصافِها، فتَنْطَحُه بقرونها، وتطأه بأرجلها، كلما مر عليه آخرها رد عليه أولها، 
 ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مقدار يومه خمسين ألف سنة، حتى يحكم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
 الرابع: مقتني الخيل، وهو على ثلاثة أصناف: 
 الأول: هي له وِزْر، وهو من اتَّخَذَهَا رياءً وفخرًا وحربًا على أهل الإسلام. 
 الثاني: هي له سِتْر، وهو من اتخذها للجهاد في سبيل الله، ثم أحسن إليها فقام بِعَلْفِها وسائر مُؤَنِها، ومنه إِطْراق فَحْلِها. 
 الثالث: هي له أَجْر، وهو مَن اتَّخَذَها للجهاد في سبيل الله لأهل الإسلام، وهي في مَرْجٍ ورَوضة للرَّعْي، فما أَكَلت إلا كُتِب له عَدد ما أكلت حسنات، وكتب له عدد أرواثها وأبوالها حسنات، ولا تقطع طولها، وهو الحِبْل الذي تُربَط فيه، وجَرَت ورَكَضَت في العالي من الأرض؛ إلا كُتب الله له عدد آثارها وأرواثها حسنات، ولا مَرّ بها صاحبُها على نهر فشربت منه ولا يريد أن يسقيها، إلا كتب الله له عدد ما شربت حسنات. 
 ثم سئل صلى الله عليه وسلم عن الحمير أهي مثل الخيل؟ 
 فقال: بأنه لم ينزل فيها تشريع يَخُصُّها إلا هذه الآية القليلة النظير، وهي عامة لجميع الأنواع من طاعة ومعصية؛ وهي قوله تعالى: {فمن يعمل مثقال ذرة خيرًا يره، ومن يعمل مثقال ذرة شرًا يره}. [الزلزلة: 8]، فمن عمل في اقتناء الحمير طاعة رأى ثواب ذلك، وإن عمل معصية رأى عقاب ذلك، وهذا شامل لكل الأعمال.</t>
   </si>
   <si>
     <t>Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yagaragaje amoko y'imitungo atangirwa Zakat, ndetse n'ibihano byo ku munsi w'imperuka ku muntu utarayitangiye Zakat; amwe muri yo:
 Ubwa mbere: Zahabu na Feza n'ibindi nkabyo mu mitungo n'ibicuruzwa; byagizwe itegeko gutangirwa amaturo ariko ntatangwe. Ku munsi w'imperuka, iyo mitungo izashongeshwa igirwe nk'amabati, bayatwikire mu muriro wa Djahanamu, maze nyir'iyo mitungo bayimutwikishe imbavu n'imisaya n'umugongo we. Na buri uko bizajya bihora, bazajya bongera babishyushye, akomeze kuba mu bihano atyo, ku munsi w'imperuka uzaba ungana n'imyaka ibihumbi mirongo itanu, kugeza ubwo Allah aciye imanza hagati y'abantu, maze yisange ajya mu ijuru cyangwa se mu muriro.
 Ubwa kabiri: Ni umutunzi w'ingamiya utazitangira ukuri kwazo ntanatange amaturo yazo, harimo nko kuzikamira abakene baje bamugana akabaha ku mata; ku munsi w'imperuka zizaza zibyibushye kandi ari na nyinshi mu mubare, maze aryamishwe hasi, maze bazizane zimuribate n'ibinono byazo, ndetse zinamurumishe amenyo yazo. Buri uko iya nyuma izajya iba imaze kumutambukaho, bazajya bagarura iya mbere yongere imuribate, bikomeze gutyo abe mu bihano ku munsi uzaba ungana n'imyaka ibihumbi mirongo itanu, kugeza ubwo Allah aciriye abantu imanza, akisanga ari mu ijuru cyangwa se mu muriro.
 Ubwa gatatu: Umutunzi w'inka n'ihene n'intama adatangira amaturo (Zakat), ku munsi w'imperuka zizaza ziruta izo yari atunze nta n'imwe iburamo, maze aryamishwe hasi, maze bazizane zimuribate zinamunyukanyuke n'ibinono byazo, zinamwicishe amahembe yazo, zaba izikiyafite yombi, cyangwa se izifite ihembe rimwe. Buri uko iya nyuma izajya iba imaze kumutambukaho, bazajya bagarura iya mbere yongere imuribate. Bikomeze gutyo abe mu bihano ku munsi uzaba ungana n'imyaka ibihumbi mirongo itanu, kugeza ubwo Allah aciriye abantu imanza, akisanga ari mu ijuru cyangwa se mu muriro.
 Ubwa kane: Ni umutunzi w'amafarasi, amafarasi nayo arimo amoko atatu:
 Ubwa mbere: Hari iziba umutwaro ku muntu uyoroye agamije ubwibone n'ubwirasi ndetse no kugirira urwango abayisilamu, izamubera umuzigo kuri we.
 Ubwa kabiri: Ya yindi ihishira nyirayo, ni ya yindi nyirayo yoroye agamije kuzayifashisha mu guharanira inzira ya Allah, kandi akanazirikana umugabane wa Allah kuri yo, iyo izamuhishira.
 Ubwa gatatu: Ya yindi nyirayo abonera ibihembo, ni ya yindi yoroye mu nzira ya Allah no kubera abayisilamu, ndetse akajya anayikoresha imyitozo, akanayitaho, ibyo iriyeho byose arabihemberwa bingana n'ibyo yariye, kandi akabyandikirwamo ibihembo. Na buri mase cyangwa se amaganga itaye hasi yandikirwa ibyiza, kandi n'iyo ayikuriyeho ibisitaza n'ibiyibuza kugenda yandikirwa ibyiza bingana n'ibyo yaciye. Kandi n'iyo nyirayo ayinyujije ku mugezi ikabanza kunywaho, atari agamije kuyishora, yandikirwa ibyiza bingana n'ibyo yanyoye.
 Barangije babaza Intumwa y'Imana (Imana iyihe amahoro n'imigisha) ku ndogobe niba ari kimwe n'ifarasi?
 Nuko irabasubiza iti: Nta tegeko nigeze mpishurirwa ku byerekeranye n'indogobe, usibye uyu murongo ukusanyirije hamwe ibintu byinshi ugira uti: "Uzaba yarakoze icyiza gifite uburemere bungana n’akantu gato cyane kurusha ibindi, azakibona (agihemberwe), n’uzaba yarakoze ikibi gifite uburemere bungana n’akantu gato cyane kurusha ibindi, azakibona (agihanirwe)" Surat A-Zil'zalat: 7-8. Bityo utunze indogobe agamije kumvira Allah abibonera ibihembo, n'uyitunze agamije kuyikoresha mu byaha abibonera ibihano; ibi bikaba ari rusange ku bikorwa byose.</t>
   </si>
   <si>
     <t>وجوب إيتاء الزكاة، والوعيد الشديد على منعِها.
 عدم كفر مانع الزكاة تكاسلًا، لكنه على خطر شديد.
 الإنسان يُؤجَر على التفاصيل التي تقع في فعل الطاعة، إذا قصد أصلَها، وإن لم يقصد تلك التفاصيل.
 في المال حقٌّ سِوى الزكاة.
 من الحق في الإبل حَلْبُها لمن يحضرها من المساكين عند موضع شربها الماء؛ ليكون أسهل على المحتاج من قصد المنازل، وأرفق بالماشية، قال ابن بطال: في المال حَقَّان: فرض عين وغيره، فالحَلْب من الحقوق التي هي من مكارم الأخلاق.
 من الحق الواجب في الإبل والبقر والغنم إطراق فحلها إذا طلبت عاريته.
 حكم الحُمُر وكل ما لم يرد به نص: أنه داخل في قوله تعالى: (فمن يعمل مِثقال ذرة خيرًا يَره، ومن يعمل مِثقال ذرة شرًا يره).
 في الآية الترغيب في فعل الخير ولو قليلًا، والترهيب من فعل الشر ولو حقيرًا.</t>
   </si>
   <si>
     <t>Itegeko ryo gutanga amaturo y'itegeko (Zakat), n'ibihano bihambaye biteganyirijwe abanze kuyatanga.
 Umuntu wanze gutanga amaturo y'itegeko by'ubunebwe ntabwo aba abaye umuhakanyi ariko ni akaga gakomeye.
-Umuntu ahemberwa ibikorwa yakoze bigamije kumvira Allah, iyo ari byo ubwabyo agamije, kabone n'iyo hakinjiramo n'ibindi atari agamije arabihemberwa
-.
+Umuntu ahemberwa ibikorwa yakoze bigamije kumvira Allah, iyo ari byo ubwabyo agamije, kabone n'iyo hakinjiramo n'ibindi atari agamije arabihemberwa .
 Imitungo hari ibindi umuntu asabwa gukuramo bitari Zakat.
 Mu byo ingamiya zigomba harimo kuzikamira abakene aho zashokeye, kugira ngo ucyeneye amata yazo ayabonere hafi, binazorohereze kugenda. Umumenyi Ibun Batwal yaravuze ati: Imitungo irimo ibyo igombwa bibiri: Hari iby'itegeko n'ibitari itegeko; kuzikamira abakene ni kimwe mu byo zigombwa kandi biri no mu mico myiza.
 Mu byo ingamiya, inka, ihene n'intama zigombwa by'itegeko ni ukuzitiza zikimya iz'abandi.
 Itegeko rireba indogobe n'andi matungo atavuzwe muri iyi Hadith ni uko yinjira mu mvugo ya Allah igira iti:  "Uzaba yarakoze icyiza gifite uburemere bungana n’akantu gato cyane kurusha ibindi, azakibona (agihemberwe), n’uzaba yarakoze ikibi gifite uburemere bungana n’akantu gato cyane kurusha ibindi, azakibona (agihanirwe)" Surat A-Zil'zalat: 7-8.
 Muri uyu murondo harimo gushishikariza gukora ibikorwa byiza kabone n'iyo byaba bicye, no gutinyisha gukora ibibi kabone n'iyo byaba bisuzuguritse.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/6611</t>
   </si>
   <si>
     <t>ما منكم من أحد إلا سيكلمه الله، ليس بينه وبينه ترجمان</t>
   </si>
   <si>
     <t>Nta muntu n'umwe muri mwe uretse ko azavugishwa na Allah, nta musemuzi</t>
   </si>
   <si>
     <t>عَنْ عَدِيِّ بْنِ حَاتِمٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَا مِنْكُمْ مِنْ أَحَدٍ إِلَّا سَيُكَلِّمُهُ اللهُ، لَيْسَ بَيْنَهُ وَبَيْنَهُ تُرْجُمَانٌ، فَيَنْظُرُ أَيْمَنَ مِنْهُ فَلَا يَرَى إِلَّا مَا قَدَّمَ، وَيَنْظُرُ أَشْأَمَ مِنْهُ فَلَا يَرَى إِلَّا مَا قَدَّمَ، وَيَنْظُرُ بَيْنَ يَدَيْهِ فَلَا يَرَى إِلَّا النَّارَ تِلْقَاءَ وَجْهِهِ، فَاتَّقُوا النَّارَ وَلَوْ بِشِقِّ تَمْرَةٍ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Adiyi Ibun Hatim (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: "Nta muntu n'umwe muri mwe uretse ko azavugishwa na Allah, nta musemuzi  uri hagati ye na Nyagasani we; azareba iburyo bwe nta kindi azabona usibye ibikorwa yakoze, azareba ibumoso bwe nta kindi azabona uretse ibyo yakoze, azareba imbere ye nta kindi azabona usibye umuriro uri kuza wototera uburanga bwe; bityo nimutinye umuriro kabone n'iyo icyawubarinda cyaba igikorwa cyiza gito kingana n'igishishwa cy'itende."</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم بأنَّ كلَّ مؤمن سيقف بين يدي الله يوم القيامة لوحدِه، وأنّ الله تعالى سيُكلّمه بدون واسطة وليس بينهما مترجم يترجم الكلام، فينظر جهة اليمين والشمال من شدة الفزع، ولعله أن يجد طريقًا يذهب فيها ليحصل له النجاة من النار التي هي أمامه. 
 فإذا نظر في الجانب الذي على يمينه فلا يرى إلا ما قدَّمَ من العمل الصالح، 
 وإذا نظر عن شماله فلا يرى إلا ما قدَّم من العمل السيء، 
@@ -19853,51 +19849,51 @@
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Kugaragaza Ibyiciro by'iremwa ry'umuntu.
 Kwemera igeno rya Allah.
 Iherezo ry'umuntu n'ibintu niryo rishingirwaho tukareba aho igeno rye ryamwerekeje.
 Kuburira abantu kudashukwa n'ibikorwa bigaragarira abantu, kuko ikirebwa ni iherezo ryabyo.
 ____</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>Uzagira ibihimbano azana  muri iri dini ryacu bitaririmo, bizamugarukira</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa Nyina w’abemera Umu Abdillah Aishat (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: "Uzagira ibihimbano azana  muri iri dini ryacu bitaririmo, bizamugarukira."</t>
+    <t>Hadith yaturutse kwa Nyina w’abemera Umu Abdillah Aishat (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: "Uzagira ibihimbano azana  muri iri dini ryacu bitaririmo, bizamugarukira." No mu mvugo ya Muslim iragira iti: "Uzakora igikorwa kinyuranye n'idini ryacu kizaba impfabusa."</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Ibikorwa byose by'amasengesho byubakiye kuri Qur'an na Sunat, bityo ntitwagaragira Allah Nyir'ubutagatifu usibye mu buryo twategetswe butarimo ibihimbano n'ibyaduka.
 Mu idini ntihazamo ibitekerezo n'amahitamo, ahubwo ni ugukurikira Intumwa y'Imana (Imana iyihe amahoro n'imigisha).
 Iyi Hadithi ni gihamya cy'ubutungane no kuzura kw'iri dini.
 Igihimbano ni icyo ari cyo cyose cyongewe mu idini, kitari kiriho ku gihe cy'Intumwa y'Imana (Imana iyihe amahoro n'imigisha) cyangwa se ku gihe cy'abasangirangendo bayo, cyaba mu myemerere, cyangwa se imvugo cyangwa se igikorwa.
 Iyi Hadithi ni umwe mu misingi remezo y'idini ry'ubuyisilamu, ni nk'umunzani w'ibikorwa; bityo  nk'uko buri gikorwa gikozwe hatagamijwe gushimisha Allah Nyir'ubutagatifu Nyiracyo atakibonera ingororano, ni nk'uko buri gikorwa gikozwe mu buryo buhabanye n'ubwo tweretswe n'Intumwa y'Imana (Imana iyihe amahoro n'imigisha) kiba impfabusa kigasubirana nyiracyo.
 Iyi Hadith niyo shingiro ryo kutemera ibihimbano n'ibyaduka ndetse n'ibindi bibi uwo ari we wese yashaka kuzana muri iri dini.
 Ibihimbano n'ibyaduka bibujijwe ni bya bindi bikozwe mu idini, ariko byo mu mibereho no mu buzima busanzwe byo ntacyo bitwaye.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
@@ -20093,51 +20089,51 @@
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
 كمال الشريعة واشتمالها على كل خير، ومن ذلك رحمة الحيوان والرفق به.
 النهي عن المُثْلة بالإنسان بعد قتله.
 تحريم كل ما فيه تعذيب للحيوان.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66521</t>
   </si>
   <si>
     <t>يا غلام إني أعلمك كلمات: احفظ الله يحفظك، احفظ الله تجده تجاهك، إذا سألت فاسأل الله، وإذا استعنت فاستعن بالله</t>
   </si>
   <si>
     <t>Yewe mwana ngiye kukwigisha amagambo (ugomba kwitaho): Jya wita ku mategeko y’Imana na yo izakwitaho. Jya wita ku mategeko y’Imana uzayisanga imbere yawe (aho ugana). Nushaka gusaba ujye usaba Imana, kandi nukenera inkunga ujye uyisaba Imana</t>
   </si>
   <si>
     <t>عَنْ أَبِي العَبَّاسِ، عَبْدِ الله بْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: كُنْت خَلْفَ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَوْمًا، فَقَالَ: «يَا غُلَامِ! إنِّي أُعَلِّمُك كَلِمَاتٍ: احْفَظِ اللَّهَ يَحْفَظْكَ، احْفَظِ الله تَجِدْهُ تُجَاهَكَ، إذَا سَأَلْتَ فَاسْأَلِ اللهَ، وَإِذَا اسْتَعَنْتَ فَاسْتَعِنْ بِاَللهِ، وَاعْلَمْ أَنَّ الأُمَّةَ لَوْ اجْتَمَعَتْ عَلَى أَنْ يَنْفَعُوكَ بِشَيْءٍ لَمْ يَنْفَعُوكَ إلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللَّهُ لَكَ، وَإِنِ اجْتَمَعُوا عَلَى أَنْ يَضُرُّوكَ بِشَيْءٍ لَمْ يَضُرُّوكَ إلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللَّهُ عَلَيْكَ؛ رُفِعَتِ الأَقْلَامُ، وَجَفَّتِ الصُّحُفُ».
 وَفِي رِوَايَةِ غَيْرِ التِّرْمِذِيِّ: «احْفَظِ اللهَ تَجِدْهُ أَمَامَكَ، تَعَرَّفْ إلَى اللهِ فِي الرَّخَاءِ يَعْرِفْكَ فِي الشِّدَّةِ، وَاعْلَمْ أَنَّ مَا أَخْطَأَكَ لَمْ يَكُنْ لِيُصِيبَكَ، وَمَا أَصَابَك لَمْ يَكُنْ لِيُخْطِئَكَ، وَاعْلَمْ أَنَّ النَّصْرَ مَعَ الصَّبْرِ، وَأَنْ الفَرَجَ مَعَ الكَرْبِ، وَأَنَّ مَعَ العُسْرِ يُسْرًا».</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa Abul Abas, ari we Abdullah Ibun Abas (Imana imwishimire we na se) yaravuze ati: Umunsi umwe nari inyuma y'Intumwa y'Imana (Imana iyihe amahoro n'imigisha) impetse ku kigenderwaho maze irambwira iti: "Yewe mwana ngiye kukwigisha amagambo (ugomba kwitaho): Jya wita ku mategeko y’Imana na yo izakwitaho. Jya wita ku mategeko y’Imana uzayisanga imbere yawe (aho ugana). Nushaka gusaba ujye usaba Imana, kandi nukenera inkunga ujye uyisaba Imana, umenye kandi ko n’ubwo abantu (b’isi) bose baterana kugira ngo bagire icyiza bakumarira, ntacyo bakumarira usibye icyo Imana yakwandikiye gusa. Kandi n’iyo baterana kugira ngo bagire ikibi bagukorera, ntacyo bagukoraho usibye gusa icyo Imana yakwandikiye. Amakaramu yanditse ibyo yarekeye aho, ndetse na wino yabyanditse yarumye."</t>
+    <t>Hadith yaturutse kwa Abul Abas, ari we Abdullah Ibun Abas (Imana imwishimire we na se) yaravuze ati: Umunsi umwe nari inyuma y'Intumwa y'Imana (Imana iyihe amahoro n'imigisha) impetse ku kigenderwaho maze irambwira iti: "Yewe mwana ngiye kukwigisha amagambo (ugomba kwitaho): Jya wita ku mategeko y’Imana na yo izakwitaho. Jya wita ku mategeko y’Imana uzayisanga imbere yawe (aho ugana). Nushaka gusaba ujye usaba Imana, kandi nukenera inkunga ujye uyisaba Imana, umenye kandi ko n’ubwo abantu (b’isi) bose baterana kugira ngo bagire icyiza bakumarira, ntacyo bakumarira usibye icyo Imana yakwandikiye gusa. Kandi n’iyo baterana kugira ngo bagire ikibi bagukorera, ntacyo bagukoraho usibye gusa icyo Imana yakwandikiye. Amakaramu yanditse ibyo yarekeye aho, ndetse na wino yabyanditse yarumye." No mu yindi mvugo yakiriwe n'abatari Tirmidhiy yaravuze iti: Jya uzirikana amategeko ya Allah, nawe uzamusanga imbere, jya uzirikana Allah mu bihe bikoroheye, nawe azakuzirikana mu bihe bikugoye; kandi uzirikane ko ibyaguhushije bitari kukubaho, n'ibyakubayeho bitari kuguhusha, unazirikane kandi ko intsinzi igendana no kwihangana, kandi koroherwa bibanzirizwa n'ibihe bikomeye kandi ibihe by'ingorane igihe cyose biba biri kumwe n'ibihe byoroshye.</t>
   </si>
   <si>
     <t>يُخبرُ ابنُ عباس رضي الله عنه أنه كان صغيرًا راكبًا مع النبي صلى الله عليه وسلم، فقال له عليه الصلاة والسلام: إني أُعلِّمك أمورًا وأشياءَ ينفعك الله بها:
 احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه، بحيث يَجِدُكَ في الطاعات والقربات، ولا يجدُكَ في المعاصي والآثام، فإن فعلتَ ذلك كان جزاؤك أن يحفظَك الله من مكاره الدنيا والآخرة، وينصرَك في مُهماتِك أينما توجَّهتَ.
 وإذا أردتَ أن تسأل شيئًا، فلا تسألْ إلا الله فإنه وحده الذي يُجيب السائلين.
 وإذا أردتَ العونَ فلا تستعنْ إلا بالله.
 ولْيكُن عندك يقينٌ أنه لن تحصل لك منفعة ولو اجتمع على منفعتِك أهلُ الأرض جميعًا إلا ما كتبه الله لك، ولن يحصُلَ عليك ضرر ولو اجتمع على ضرك أهلُ الأرض جميعًا إلا ما قدَّره الله عليك.
 وأن هذا الأمر قد كَتَبه الله عز وجل وقدّره وِفْقَ ما اقتضته حكمته وعلمه، ولا تبديل لما كتبه الله.
 وأن من احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه؛ فإن الله سبحانه أمام العبد يعلم ما هو عليه وينصره ويؤيده. وأن الإنسان إذا أطاع الله في الرخاء فإن الله يجعل له عند الشدة فرجًا ومخرجًا، وليرض كل عبد بما قدره الله عليه من خير وشر. ومع الشدائد والمحن يلتزم العبد الصبر، فإن الصبر مفتاح الفرج، وأن الكرب إذا اشتد جاء الفرج من الله، وأن العسر إذا حصل أعقبه الله باليسر.</t>
   </si>
   <si>
     <t>Ibun Abas (Imana imwishimire we na se) aratubwira ko yari akiri umwana muto, igihe kimwe yari kumwe n'Intumwa y'Imana (Imana iyihe amahoro n'imigisha) imuhetse ku ndogobe iramubwira iti: Ngiye kukwigisha ibintu bizakugirira umumaro: Jya wita ku mategeko ya Allah, witandukanye n'ibyo yakubujije, igihe cyose ajye akubona mu bikorwa bimushimisha, nta gusange mu bikorwa byo kumwigomekaho; ibyo nubikora ingororano zawe nta zindi nuko Allah azakurinda  ibibi hano kuri iyi si no ku munsi w'imperuka, anagutabare ibikugoye aho uzaba uherereye hose. Kandi nushaka kugira icyo usaba ntuzagire undi ugisaba usibye Allah kubera ko ari we wenyine usubiza abamusabye. Nunashaka inkunga ntuzagire undi uyisaba usibye Allah. Kandi wizere udashidikanya ko nta cyakugirira akamaro kabone n'iyo abatuye isi bose bakiteranya ngo bagire icyo bakumarira usibye ibyo Allah yakugeneye, nta n'ikibi cyakubaho kabone n'iyo isi yose yakiteranya ngo igire icyo igutwara usibye ibyo Allah yakugeneye ko bizakubaho. Kandi ko ibyo Allah Nyir'ubutagatifu yakugeneye bijyanye n'ubushishozi bwe n'ubumenyi bwe, kandi nta wahindura ibyo Alllah yanditse. Umuntu witwararitse amategeko ya Allah agakora ibyo yamutegetse akirinda ibyo yamubujije, Allah nawe aba bugufi ye ndetse akanamushyigikira, kandi ko iyo umuntu yumviye Allah mu bihe bimworoheye, icyo gihe Allah nawe aramuzirikana mu bihe bimugoye ndetse akanamuha uburyo abisohokamo. Kandi ko buri mugaragu akwiye kunezezwa n'igeno Allah yamugeneye ryaba iry'ibyiza cyangwa se ibibi. Kandi ko mu bihe by'ingorane n'ibigeragezo umugaragu akwiye kurangwa no kwihangana, kandi ko kwihangana ari urufunguzo rwo kuva mu bibazo, kandi ko ingorane igihe cyose ziba ziri bugufi n'inkunga ya Allah, ndetse n'ibihe bikomeye iyo bije Allah abikurikiza ibihe byoroshye.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Ni iby'agaciro kwigisha abana bato amasomo  y'idini mu myemerere n'imyifatire n'ibindi.
 Ineza yiturwa indi, kandi ibyo ukoreye abandi nawe urabikorerwa.
@@ -20429,51 +20425,51 @@
   <si>
     <t>رويناه في كتاب الحجة بإسناد صحيح</t>
   </si>
   <si>
     <t>[قال النووي: حديث صحيح]</t>
   </si>
   <si>
     <t>[رويناه في كتاب الحجة بإسناد صحيح]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66535</t>
   </si>
   <si>
     <t>كل مسكر حرام</t>
   </si>
   <si>
     <t>BURI GISINDISHA KIRAZIRIRIJWE.</t>
   </si>
   <si>
     <t>عَنْ أَبِي بُرْدَةَ، عَنْ أَبِيهِ أَبِي مُوسَى الأَشْعَريِّ رَضِيَ اللَّهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ بَعَثَهُ إِلَى اليَمَنِ، فَسَأَلَهُ عَنْ أَشْرِبَةٍ تُصْنَعُ بِهَا، فَقَالَ: وَمَا هِيَ؟، قَالَ: «البِتْعُ وَالمِزْرُ»، فَقِيلَ لِأَبِي بُرْدَةَ: مَا البِتْعُ؟ قَالَ: نَبِيذُ العَسَلِ، وَالمِزْرُ: نَبِيذُ الشَّعِيرِ، فَقَالَ: «كُلُّ مُسْكِرٍ حَرَامٌ» خرجه البخاري.
 وَخَرَّجَهُ مُسْلِمٌ وَلَفْظُهُ: قَالَ: بَعَثَنِي رَسُولُ اَلله أَنَا وَمُعَاذٌ إِلَى اَليَمَنِ، فَقُلْتُ: يَا رَسُولُ اَللَّهِ! إِنَّ شَرَابًا يُصْنَعُ بِأَرْضِنَا يُقَال لَهُ: المِزَرُ مِنَ الشَّعِيرِ، وَشَرَابٌ يُقَالُ لَهُ: البِتْعُ مِنَ العَسَلِ، فَقَالَ: «كُلُّ مُسْكِرٍ حَرَامٌ». 
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «فَقَالَ: كُلُّ مَا أَسْكَرَ عَنِ الصَّلَاةِ فَهُوَ حَرَامٌ». 
 وَفِي رِوَايَةٍ لَهُ: «وَكَانَ رَسُولُ الله قَدْ أُعْطِيَ جَوَامِعَ الكَلِمِ بِخَوَاتِمِهِ، فَقَالَ: أَنْهَى عَنْ كُلِّ مُسْكِرٍ أَسْكَرَ عَنْ الصَّلَاةِ».</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa Abu Burdat nawe ayikuye kuri se ari we Abu Musa Al Ash'ariy (Imana imwishimire) yavuze ko: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yamwohereje ahitwa Yemeni, maze ayibaza ku byerekeranye n'ibyengwamo ibinyobwa byaho, nuko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) iramubaza iti: Ni ibihe? Arayibwira ati: Ni ibyitwa Al Bit'u n'ibyitwa Al Miz'ru! Abu Burdat baramubaza bati: Al Bit'u ni iki? Arababwira ati: Ni inzoga yengwa mu buki, naho Al Miz'ru ni inzoga yengwa mu ngano; nuko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) iramubwira iti: "Buri gisindisha cyose kiba ari ikizira!" Yakiriwe na Bukhari.</t>
+    <t>Hadith yaturutse kwa Abu Burdat nawe ayikuye kuri se ari we Abu Musa Al Ash'ariy (Imana imwishimire) yavuze ko: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yamwohereje ahitwa Yemeni, maze ayibaza ku byerekeranye n'ibyengwamo ibinyobwa byaho, nuko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) iramubaza iti: Ni ibihe? Arayibwira ati: Ni ibyitwa Al Bit'u n'ibyitwa Al Miz'ru! Abu Burdat baramubaza bati: Al Bit'u ni iki? Arababwira ati: Ni inzoga yengwa mu buki, naho Al Miz'ru ni inzoga yengwa mu ngano; nuko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) iramubwira iti: "Buri gisindisha cyose kiba ari ikizira!" Yakiriwe na Bukhari. Yanakiriwe na Muslim n'imvugo ye iragira iti: Abu Musa yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yanyohereje ahitwa Yemeni ndi kumwe na Mu'adh, nuko ndayibaza nti: Yewe Ntumwa y'Imana! Ibinyobwa byengwa iwacu byitwa Al Mizaru byenze mu ngano, hari n'ibyitwa Al Bit'u byengwa mu buki, Intumwa y'Imana (Imana iyihe amahoro n'imigisha) iramusubiza iti: "Buri gisindisha cyose ni ikizira". No mu mvugo yakiriwe na Muslim iragira iti: "Nuko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) iramubwira iti: Buri gisindisha cyose kibuza uwakinyweye gusali ni ikizira." No mu yindi mvugo ya Muslim iragira iti: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yahawe kuvuga macye ariko akubiyemo ubutumwa bwinshi, nuko iravuga iti: Yabujije buri gisindisha cyose kibuza uwakinyweye gusali."</t>
   </si>
   <si>
     <t>يخبر أبو موسى الأشعري رضي الله عنه أن النبي صلى الله عليه وسلم أرسله إلى اليمن، فسأله عن أشربة تصنع بها هل هي حرام، فاستفسر النبي صلى الله عليه وسلم عنها. 
 فقال أبو موسى رضي الله عنه: هي البتع: نبيذ العسل، والمزر: نبيذ الشعير. 
 فقال النبي صلى الله عليه وسلم وكان قد أوتي جوامع الكلم: «كل مسكر حرام».</t>
   </si>
   <si>
     <t>Abu Musa Al Ash'ariy (Imana imwishimire) iravuga ko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yamwohereje ahitwa Yemeni, nuko imubaza ku byerekeranye n'ibyengwamo byaho inzoga niba ziziririjwe, Intumwa y'Imana (Imana iyihe amahoro n'imigisha) imusobanuza ibyo ari byo; Nuko Abu Musa (Imana imwishimire) arayibwira ati: Ni ibyitwa Al Bit'u byengwa mu buki, na Al Mizru byengwa mu ngano; nuko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yahawe kuvuga macye ariko akubiyemo ubutumwa bwinshi iramubwira iti: "Buri gisindisha cyose ni ikizira."</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Ibyengwa ni amazi bafata bakayashyiramo itende cyangwa se ubuki cyangwa se ingano n'ibindi, bigatuma bihindura uburyohe n'icyanga cyabyo, hari n'ubwo bihinduka nyuma yaho inzoga ubwo bikaba bibaye ibisindisha.
 Iyi Hadith ni ishingiro mu kuziririza ibisindisha byose nk'inzoga, urumogi n'ibindi.
 Agaciro ko kuba umuyisilamu yabaza ibyo acyeneye.
 Mu ntangiriro inzoga yari iziririjwe ku bantu baje gusali, ubwo umwe mu bimukira b'i Madinat yaje aje gusali atangira gusoma abicuritse, maze Allah amanura imvugo ye igira  iti: {Yemwe abemeye! Ntimukegere isengesho mwasinze[1] kugeza igihe musobanukiwe ibyo muvuga (mugaruye ubwenge)...} [A-Nisa'i: 43]; icyo gihe uhamagarira abantu gusali yajyaga avuga ati: Ntimwegere iswalat mwasinze. Nyuma Allah aza kuyiziririza mu buryo bwa burundu mu mvugo ye igira iti: {Yemwe abemeye! Mu by’ukuri, ibisindisha, urusimbi, kugaragira ibigirwamana no kuraguza ni umwanda kandi ni ibikorwa bya Shitani. Bityo, mubyirinde kugira ngo mukiranuke. 90 Mu by’ukuri, Shitani ashaka kubateza ubugome n’inzangano hagati yanyu akoresheje ibisindisha n’urusimbi, akanababuza kwibuka Allah ndetse no gusali. None se ubwo ntimukwiye kubireka? [Al Maidat: 90, 91]
 Allah Nyir'ubutagatifu yaziririje inzoga kubera ingaruka zayo n'ibibi byayo bihambaye.
 Impamvu yo kuziririzwa ni ukubera gusindisha; n'iyo yaba ari umutobe ariko usindisha uba uziririjwe, ariko iyo udasindisha uba wemewe kunywebwa.</t>
   </si>
@@ -20516,85 +20512,85 @@
     <t>Hadith yaturutse kwa Umar Ibun Al Khatwab (Imana imwishimire) yaravuze ati: Numvise Intumwa y'Imana (Imana iyihe amahoro n'imigisha) ivuga iti: Iyaba  mwiringira Imana bya nyabyo, yari kujya ibaha amafunguro nk'uko iyaha inyoni zizinduka mu gitondo zishonje, zikagaruka ku mugoroba zijuse.</t>
   </si>
   <si>
     <t>يَحُثُّنا النبيُّ صلى الله عليه وسلم أن نَعتَمِد على الله عز وجل في استجلاب المنافع ودفع المضار في أمور الدنيا والدين، فإنه لا يُعطي ولا يَمنع ولا يَضر ولا يَنفع إلا هو سبحانه وتعالى، وأن نفعل الأسباب التي تَجْلُب المنافع وتدفع المضار مع صدق الاعتماد على الله، فمتى فعلنا ذلك رزَقَنا اللهُ كما يرزق الطير التي تخرج صباحًا وهي جياع، ثم تعود مساءً وهي ممتلئة البطون، وهذا الفعلُ من الطير نوعٌ من الأسباب في السعي لطلب الرزق، دون التواكل والتكاسل.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد، والترمذي، والنسائي، وابن ماجه، وابن حبان في صحيحه، والحاكم</t>
   </si>
   <si>
     <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه وابن حبان في صحيحه والحاكم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66538</t>
   </si>
   <si>
     <t>البر: حسن الخلق، والإثم ما حاك في صدرك، وكرهت أن يطلع عليه الناس</t>
   </si>
   <si>
     <t>Icyiza  ni ukurangwa n'imico myiza, n'ikibi ni buri kintu cyose kikubuza amahoro mu mutima wawe, ukaba udashaka ko abantu bakimenya</t>
   </si>
   <si>
     <t>عَنِ النَّوَّاسِ بْنِ سِمْعَانَ رَضِيَ اللهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «البِرُّ: حُسْنُ الخُلُقِ، وَالإِثْمُ مَا حَاكَ فِي صَدْرِكَ، وَكَرِهْتَ أَنْ يَطَّلِعَ عَلَيْهِ النَّاسُ».   
 وَعَنْ وَابِصَةَ بْنِ مَعْبَدٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: أَتَيْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: «جِئْتَ تَسْأَلُ عَنِ البِرِّ وَالإِثْمِ»، قُلْتُ: نَعَمْ، قَالَ: «اسْتَفْتِ قَلْبَكَ، البِرُّ: مَا اطْمَأَنَّتْ إلَيْهِ النَّفْسُ، وَاطْمَأَنَّ إلَيْهِ القَلْبُ، وَالإِثْمُ: مَا حَاكَ فِي نَفْسِكَ وَتَرَدَّدَ فِي الصَّدْرِ، وَإِنْ أَفْتَاكَ النَّاسُ وَأَفْتَوْكَ».</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa A-Nawasi Ibun Simu'an (Imana imwishimire) nawe ayikuye ku Ntumwa y'Imana  (Imana iyihe amahoro n'imigisha) yaravuze iti:  "Icyiza  ni ukurangwa n'imico myiza, n'ikibi ni buri kintu cyose kikubuza amahoro mu mutima wawe, ukaba udashaka ko abantu bakimenya".</t>
+    <t>Hadith yaturutse kwa A-Nawasi Ibun Simu'an (Imana imwishimire) nawe ayikuye ku Ntumwa y'Imana  (Imana iyihe amahoro n'imigisha) yaravuze iti:  "Icyiza  ni ukurangwa n'imico myiza, n'ikibi ni buri kintu cyose kikubuza amahoro mu mutima wawe, ukaba udashaka ko abantu bakimenya". Hadith nanone yaturutse kwa Wabiswat Ibun Ma'abad (Imana imwishimire) yaravuze ati: Nagiye kureba Intumwa y'Imana (Imana iyihe amahoro n'imigisha) maze irambaza iti: "Uje kumbaza icyiza n'ikibi?" Ndayisubiza nti: Yego, maze irambwira  iti: "Ibyo bibaze umutima wawe, icyiza ni cya kindi umutima wawe ugiriyeho ituze, naho ikibi ni cya kindi kikubujije amahoro muri wowe, kikagutera guhangayika, kabone n'iyo abantu bakubwira itegeko ryacyo."</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم عن البر والإثم، فقال: إن أعظم خصال البر حسن الخُلُق مع الله بالتقوى، ومع الخَلْق باحتمال الأذى، وقلة الغضب، وبسط الوجه، وطيب الكلام، والصلة والطاعة واللطف والمبرة وحسن العشرة والصحبة. وأن البر ما سكن إليه القلب والنفس.
 وأما الإثم فما تحرك في النفس من المشتبهات وتردد دون أن ينشرح الصدر له، وحصل في القلب منه الشك، والخوف من كونه ذنبًا، ولم تُرد أن تظهره لكونه قبيحًا لأعيان وأماثل الناس وكُمَّلِهم، وذلك لأن النفس بطبعها تحب اطلاع الناس على خيرها، فإذا كَرِهَت الاطلاع على بعض أفعالها فهو إثم لا خير فيه؛ وإن أفتاك الناس فلا تأخذ بفتواهم ما دامت علامة الشبهة تتردد في نفسك  فإن الفتوى لا تزيل الشبهة ما دامت الشبهة صحيحة وكان المفتي يفتي بغير علم؛ أما إذا كانت الفتوى بناء على دليل شرعي فالواجب على المستفتي الرُّجوعُ إليه، وإنْ لم ينشرح له صدرُه.</t>
   </si>
   <si>
     <t>Intumwa y'Imana (Imana iyihe amahoro n'imigisha) iratubwira ku cyiza n'ikibi igira iti: Icyiza kiruta ibindi ni ukurangwa n'imico myiza hamwe na Allah umutinya, ndetse na hamwe n'ibiremwa bye wihanganira inabi yabyo, unarangwa n'uburakari bucye, ndetse unamwenyura mu buranga, urangwa n'imvugo nziza, no kunga isano ry'imiryango, no kumvira, no koroha no kugira ubuntu ndetse no kubanira neza uwo mwashakanye n'abo mugendana. Kandi icyiza ni igitera ituze mu mutima. Naho ikibi ni cya kindi kiguteye impagarara muri wowe kikakubuza amahoro, kikagutera urujijo bigatuma ugira gushidinya muri wowe, ndetse ukagira ubwoba bw'uko ari icyaha, kandi ukifuza ko nta muntu wakimenya kubera ko ari kibi mu maso y'abantu bashyira mu gaciro, kubera ko ubusanzwe muri kamere umutima w'umuntu ukunda ko abantu bamenya ibyiza ukora, iyo wanze rero ko babimenya ibyo bikorwa biba ari bibi nta cyiza cyabyo, kabone n'iyo abantu bakugira inama yo kubikora ntunyurwa, kubera ko haba hari ikimenyetso giteye urujijo, kikikubungamo mu mutima wawe, kandi iyo nama bakugira ntiyakuraho urujijo, cyangwa se bakaba baguhaye iyo nama nta bumenyi babifitiye! Ariko iyo nama yubakiye ku bumenyi no kuri gihamya yemewe n'amategeko, icyo gihe uba utegetswe kukireka, kabone n'iyo umutima wawe waba utanyuzwe nacyo.</t>
   </si>
   <si>
     <t>الحثُّ على مكارم الأخلاق؛ لأنّ حسن الخلق من أعظم خصال البر.
 الحق والباطل لا يلتبس أمرُهما على المؤمن، بل يعرف الحق بالنور الذي في قلبه، وينفر عن الباطل فينكره.
 من علامات الإثم قلق القلب واضطرابه، وكراهة اطلاع الناس عليه.
 قال السندي: هذا في المشتبهات من الأمور التي لا يعلم الناس فيها بتعيين أحد الطرفين؛ وإلا فالمأمور به في الشرع من غير ظهور دليل فيه على خلاف ذلك من البر، والمنهي عنه كذلك من الإثم، ولا حاجة فيهما إلى استفتاء القلب وطمأنينته.
 المخاطَب في الحديث أصحاب الفطرة السليمة، لا أصحاب القلوب المنكوسة التي لا تعرف معروفًا ولا تنكر منكرًا إلا ما أُشرِبتْ من هواها.
 قال الطيبي: قيل فُسِّرَ البر في الحديث بمعان شتى، ففسَّره في موضع بما اطمأنت إليه النفس واطمأن إليه القلب، وفسره في موضع بالإيمان، وفي موضع بما يقربك إلى الله، وهنا بحسن الخلق، وفسر حسن الخلق: باحتمال الأذى وقلة الغضب وبسط الوجه وطيب الكلام، وكلها متقاربة في المعنى.</t>
   </si>
   <si>
     <t>الحديث الأول: رواه مسلم، والحديث الثاني: رواه أحمد والدارمي.</t>
   </si>
   <si>
     <t>[الحديث الأول: رواه مسلم، والحديث الثاني: رواه أحمد والدارمي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66540</t>
   </si>
   <si>
     <t>Ururimi rwawe ntirukajye rutandukana no gusingiza Allah</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ بُسْرٍ رَضِيَ اللَّهِ عَنْهُ قَالَ: أَتَى النَّبِيَّ رَجُلٌ، فَقَالَ: يَا رَسُولَ اللَّهِ! إِنَّ شَرَائِعَ الإِسْلَامِ قَدْ كَثُرَتْ عَلَيْنَا، فَبَابٌ نَتَمَسَّكُ بِهِ جَامِعٌ؟ قَالَ: «لاَ يَزَالُ لِسَانُكَ رَطْبًا مِنْ ذِكْرِ اللَّهِ». 
 وفي رواية: مِنْ حَدِيثِ مُعَاذِ بْنِ جَبَلٍ رَضِيَ اللَّهُ عَنْهُ: آخِرُ مَا فَارَقْتُ عَلَيْهِ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ أَنْ قُلْتُ: أَيُّ الأَعْمَالِ خَيْرٌ وَأَقْرَبُ إِلَى اللَّهِ؟ قَالَ: «أَنْ تَمُوتَ وَلِسَانُكَ رَطْبٌ مِنْ ذِكْرِ اللَّهِ عَزَّ وَجَلَّ».</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa Abdullah Ibun Bus'ri (Imana  imwishimire) yaravuze ati: Umugabo umwe yaje kureba Intumwa y'Imana (Imana iyihe amahoro n'imigisha) arayibaza ati: Yewe Ntumwa y'Imana! Ko amategeko y'ubuyisilamu amaze kumbana menshi? None ni irihe wambwira nkarikomeraho? Iramusubiza iti: "Ururimi rwawe ntirukajye rutandukana no gusingiza Allah".</t>
+    <t>Hadith yaturutse kwa Abdullah Ibun Bus'ri (Imana  imwishimire) yaravuze ati: Umugabo umwe yaje kureba Intumwa y'Imana (Imana iyihe amahoro n'imigisha) arayibaza ati: Yewe Ntumwa y'Imana! Ko amategeko y'ubuyisilamu amaze kumbana menshi? None ni irihe wambwira nkarikomeraho? Iramusubiza iti: "Ururimi rwawe ntirukajye rutandukana no gusingiza Allah". No mu yindi mvugo muri Hadith yaturutse kwa Mu'adh Ibun Djabal (Imana imwishimire) yaravuze ati: Icya nyuma nabajije Intumwa y'Imana (Imana iyihe amahoro n'imigisha) naho nayibajije nti: Ni ikihe gikorwa cyiza kandi cyakegereza umuntu kwa Allah? Iransubiza iti: Nuko wapfa ururimi rwawe rudatana no gusingiza Allah Nyir'ubutagatifu."</t>
   </si>
   <si>
     <t>شَكَى رجلٌ إلى النبيِّ صلى الله عليه وسلم بأن نوافل العبادات قد كَثرت عليه حتى عجز عنها لضعفه، ثم سألَ النبيَّ صلى الله عليه وسلم أنْ يَدلَّه على عملٍ يسيرٍ مُسْتجلِبٍ لثواب كثير يتعلق به ويستمسك.
 فأرشده صلى الله عليه وسلم بأن يكون لسانه طَرِيًّا متحركًا من دوام ذكر الله سبحانه وتعالى في كل وقت وحال؛ من تسبيح وتحميد واستغفار ودعاء ونحو ذلك.</t>
   </si>
   <si>
     <t>رواه أحمد والترمذي وابن ماجه وابن حبان</t>
   </si>
   <si>
     <t>[رواه أحمد والترمذي وابن ماجه وابن حبان]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66541</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>