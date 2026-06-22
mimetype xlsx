--- v4 (2026-06-02)
+++ v5 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5156">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Kinyarwanda
 # Source: https://hadeethenc.com/rw
 # Last update: 2026-05-10 17:55:33 (v1.25.0)
 # Check for updates: https://hadeethenc.com/en/check/rw/v1.25.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
@@ -19786,165 +19786,155 @@
     <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
   </si>
   <si>
     <t>Hadith yaturutse ku muyobozi w’abemera Abu Hafsw Umar Ibun Al Khatwabi (Imana imwishimire)  yaravuze ati: Numvise Intumwa y'Imana (Imana iyihe amahoro n'imigisha) ivuga iti: “Mu by’ukuri ibikorwa byose bigomba kujyana n’umugambi, kandi buri wese ahemberwa icyo yakoranye umugambi. Bityo, uzimuka kubera Imana n’Intumwa yayo, uwo ukwimuka kwe kuzaba ari ukw’Imana n’Intumwa yayo. Ariko uzimuka agamije indonke z’isi, cyangwa umugore yifuza kurongora, uwo ukwimuka kwe kuzaba gushingiye kuri ibyo byatumye yimuka.”</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>Gushishikariza kwegurira Allah ibikorwa, kubera ko Allah atajya yakira ibikorwa usibye ibikozwe kubera we.
 Ibikorwa bituma umuntu yiyegereza Allah, iyo urebwa n'amategeko abikoze nk'ibisanzwe ntabihemberwa, cyeretse abikoze agambiriye kwiyegereza Allah.
 Umugambi umuntu akoranye ibikorwa niwo utandukanya ibikorwa byo kwiyegereza Allah hagati yabyo, n'ibitari ibyo mu bikorwa bya buri munsi.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
     <t>[رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66511</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa Abu Abdu Rahman Abdullah Ibun Umar Ibun Al Khatwab (Imana imwishimire) yaravuze ati: Numvise Intumwa y'Imana (Imana iyihe amahoro n'imigisha) ivuga iti:||"Ubuyisilamu bwubakiye ku nkingi eshanu ari zo: Guhamya ko nta yindi mana ikwiye kugaragirwa by'ukuri usibye Allah, kandi ko  na Muhamadi ari umugaragu we ndetse akaba n'Intumwa ye, guhozaho iswalat, gutanga amaturo y'itegeko, gukora umutambagiro mutagatifu ku ngoro ya Al Ka'abat, ndetse no gusiba igisibo cya Ramadhan</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Abdu Rahman Abdullah Ibun Umar Ibun Al Khatwab (Imana imwishimire) yaravuze ati: Numvise Intumwa y'Imana (Imana iyihe amahoro n'imigisha) ivuga iti: "Ubuyisilamu bwubakiye ku nkingi eshanu ari zo: Guhamya ko nta yindi mana ikwiye kugaragirwa by'ukuri usibye Allah, kandi ko  na Muhamadi ari umugaragu we ndetse akaba n'Intumwa ye, guhozaho iswalat, gutanga amaturo y'itegeko, gukora umutambagiro mutagatifu ku ngoro ya Al Ka'abat, ndetse no gusiba igisibo cya Ramadhan."</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>Mu by'ukuri iremwa ry'umwe muri mwe rikusanyirizwa mu nda ya nyina mu gihe kingana n'iminsi mirongo ine</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «إِنَّ أَحَدَكُمْ يُجْمَعُ خَلْقُهُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا، ثُمَّ يَكُونُ عَلَقَةً مِثْلَ ذَلِكَ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَ ذَلِكَ، ثُمَّ يُرْسَلُ إلَيْهِ المَلَكُ فَيَنْفُخُ فِيهِ الرُّوحَ، وَيُؤْمَرُ بِأَرْبَعِ كَلِمَاتٍ: بِكَتْبِ رِزْقِهِ، وَأَجَلِهِ، وَعَمَلِهِ، وَشَقِيٍّ أَوْ سَعِيدٍ؛ فَوَالَّذِي لَا إلَهَ غَيْرُهُ إنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُهَا، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Abdu Rahman Abdullah Ibun Umar Ibun Al Khatwab (Imana imwishimire) yaravuze ati: Numvise Intumwa y'Imana (Imana iyihe amahoro n'imigisha) ivuga iti: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaratuganirije kandi ari yo mu nyakuri wo kwizerwa igira iti: "Mu by'ukuri iremwa ry'umwe muri mwe rikusanyirizwa mu nda ya nyina mu gihe kingana n'iminsi mirongo ine, nyuma yaho akaba urusoro rw'amaraso mu gihe kingana nka kiriya, nyuma yaho akaba ikinyamanyama mu gihe kingana nka kiriya, nyuma yaho yohererezwa umumalayika akamuhuhiramo roho ndetse akanamwandikira ibintu bine: Amwandikira amafunguro ye, ikizamwica, icyo azakora, ndetse niba azaba mubi cyangwa se mwiza; mbarahiriye k'udafite undi babangikanye  ko umwe muri mwe ashobora gukora ibikorwa nk'iby'abantu bo mu ijuru kugeza ubwe hagati ye no kuryinjiramo hasigara intera ingana n'urutambwe, ariko igeno yandikiwe rikamutanga agakora kimwe mu bikorwa by'abantu bo mu muriro maze akawinjiramo.  Kandi umwe muri mwe ashobora gukora ibikorwa nk'iby'abantu bo mu muriro kugeza ubwe hagati ye no kuwinjiramo hasigara intera ingana n'urutambwe, ariko igeno yandikiwe rikamutanga agakora kimwe mu bikorwa by'abantu bo mu  ijuru maze akaryinjiramo.</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>بيان مراحل خلق الإنسان.
 الإيمان بالقضاء والقدر.
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Kugaragaza Ibyiciro by'iremwa ry'umuntu.
 Kwemera igeno rya Allah.
 Iherezo ry'umuntu n'ibintu niryo rishingirwaho tukareba aho igeno rye ryamwerekeje.
-Kuburira abantu kudashukwa n'ibikorwa bigaragarira abantu, kuko ikirebwa ni iherezo ryabyo.
-____</t>
+Kuburira abantu kudashukwa n'ibikorwa bigaragarira abantu, kuko ikirebwa ni iherezo ryabyo.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>Uzagira ibihimbano azana  muri iri dini ryacu bitaririmo, bizamugarukira</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Nyina w’abemera Umu Abdillah Aishat (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: "Uzagira ibihimbano azana  muri iri dini ryacu bitaririmo, bizamugarukira." No mu mvugo ya Muslim iragira iti: "Uzakora igikorwa kinyuranye n'idini ryacu kizaba impfabusa."</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Ibikorwa byose by'amasengesho byubakiye kuri Qur'an na Sunat, bityo ntitwagaragira Allah Nyir'ubutagatifu usibye mu buryo twategetswe butarimo ibihimbano n'ibyaduka.
 Mu idini ntihazamo ibitekerezo n'amahitamo, ahubwo ni ugukurikira Intumwa y'Imana (Imana iyihe amahoro n'imigisha).
 Iyi Hadithi ni gihamya cy'ubutungane no kuzura kw'iri dini.
 Igihimbano ni icyo ari cyo cyose cyongewe mu idini, kitari kiriho ku gihe cy'Intumwa y'Imana (Imana iyihe amahoro n'imigisha) cyangwa se ku gihe cy'abasangirangendo bayo, cyaba mu myemerere, cyangwa se imvugo cyangwa se igikorwa.
 Iyi Hadithi ni umwe mu misingi remezo y'idini ry'ubuyisilamu, ni nk'umunzani w'ibikorwa; bityo  nk'uko buri gikorwa gikozwe hatagamijwe gushimisha Allah Nyir'ubutagatifu Nyiracyo atakibonera ingororano, ni nk'uko buri gikorwa gikozwe mu buryo buhabanye n'ubwo tweretswe n'Intumwa y'Imana (Imana iyihe amahoro n'imigisha) kiba impfabusa kigasubirana nyiracyo.
 Iyi Hadith niyo shingiro ryo kutemera ibihimbano n'ibyaduka ndetse n'ibindi bibi uwo ari we wese yashaka kuzana muri iri dini.
 Ibihimbano n'ibyaduka bibujijwe ni bya bindi bikozwe mu idini, ariko byo mu mibereho no mu buzima busanzwe byo ntacyo bitwaye.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa Abu Abdillah A-Nu'uman Ibun Bashir (Imana imwishimire) yaravuze ati: Numvise Intumwa y'Imana (Imana iyihe amahoro  n'imigisha) ivuga iti:||“Mu by’ukuri, ibiziruye (Halali) birasobanutse kandi n'ibyaziririjwe (Haramu)  birasobanutse, ariko hagati yabyo byombi hari ibiteye urujijo abantu benshi batajya bamenya. Bityo uzirinda ibyo biteye urujijo azaba arinze idini rye n'icyubahiro cye. N’uzagwa muri ibyo biteye urujijo azaba aguye mu biziririjwe; ameze nk'umushumba uragiye amatungo ye iruhande rw'umurima uzitiye, amatungo ye yenda kumucika ngo yone. Nta gushidikanya ko buri mwami agira imbago, kandi imbago z'Imana ni ibyo yaziririje. Nta gushidikanya ko mu mubiri habamo inyama, iyo itunganye umubiri wose uratungana, yakangirika umubiri wose ukangirika, iyo nyama nta yindi  ni  umutima.”</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Abdillah A-Nu'uman Ibun Bashir (Imana imwishimire) yaravuze ati: Numvise Intumwa y'Imana (Imana iyihe amahoro  n'imigisha) ivuga iti: “Mu by’ukuri, ibiziruye (Halali) birasobanutse kandi n'ibyaziririjwe (Haramu)  birasobanutse, ariko hagati yabyo byombi hari ibiteye urujijo abantu benshi batajya bamenya. Bityo uzirinda ibyo biteye urujijo azaba arinze idini rye n'icyubahiro cye. N’uzagwa muri ibyo biteye urujijo azaba aguye mu biziririjwe; ameze nk'umushumba uragiye amatungo ye iruhande rw'umurima uzitiye, amatungo ye yenda kumucika ngo yone. Nta gushidikanya ko buri mwami agira imbago, kandi imbago z'Imana ni ibyo yaziririje. Nta gushidikanya ko mu mubiri habamo inyama, iyo itunganye umubiri wose uratungana, yakangirika umubiri wose ukangirika, iyo nyama nta yindi  ni  umutima.”</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Iyi Hadith ni ishingiro ku bijyanye no kwirinda ibiteye urujijo.
 Gushishikariza kureka gukora ibiteye urujijo, itegeko ryabyo riba ritarasobanuka.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hadith yaturutse kwa Abu Ruqayat Tamim Ibun Awsi A-Daariy (Imana imwishimire) yavuze ko Intumwa y’Imana (Imana iyihe amahoro n'imigisha) yavuze iti:||Idini ni ukugirana inama! Turayibaza tuti: Kuri inde? Intumwa y'Imana iti: "Inama zishingiye kuri Allah n’igitabo cye n’Intumwa ye, no ku bayobozi b'abayislamu, n’abandi muri rusange</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Ruqayat Tamim Ibun Awsi A-Daariy (Imana imwishimire) yavuze ko Intumwa y’Imana (Imana iyihe amahoro n'imigisha) yavuze iti: Idini ni ukugirana inama! Turayibaza tuti: Kuri inde? Intumwa y'Imana iti: "Inama zishingiye kuri Allah n’igitabo cye n’Intumwa ye, no ku bayobozi b'abayislamu, n’abandi muri rusange."</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yavuze ko idini ryubakiye ku kwiyegurira Allah ukora buri kimwe kubera we gusa, no kuba umunyakuri kugira ngo rishyirwe mu bikorwa nkuko Allah yabitegetse mu buryo bwuzuye nta kudohoka cyangwa se kugira uburiganya. Nuko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) barayibaza bati: Inama igirwa nde hashingiwe kuki? Irabasubiza iti: Rimwe: Kuri Allah Nyir'ubutagatifu tumwegurira ibikorwa tutanamubangikanya n'icyo ari cyo cyose, tukanemera ibikorwa bye yihariye bidakorwa  n'undi wese, tukanamugaragira wenyine, tukanemera amazina ye n'ibisingizo bye, tukamuha n'icyubahiro, tukanahamagarira abantu kumwemera. Kabiri: Ku gitabo cya Allah ari cyo Qur'an Ntagatifu; twemera ko ari amagambo ya Allah, kandi ko ari cyo gitabo yamanuye bwa nyuma, kandi ko ari cyo cyasimbuye andi mategeko yose yakibanjirije, tukacyubaha, tukagisoma uko bikwiye, tugashyira mu bikorwa amategeko yacyo asobanutse muri cyo, tukemera acyeneye ibisobanuro muri yo, tukirinda ibisobanuro by'ababigoreka, tukagirirwa umumaro n'inyigisho zigikubiyemo, tugakwirakwiza ubumenyi bwacyo, kandi tukabuhamagarira abandi. Gatatu: Kujya inama ku Ntumwa y'Imana Muhamadi (Imana iyihe amahoro n'imigisha); twemera ko ari we Ntumwa yasozereje izindi, tukanahamya ukuri kw'ibyo yazanye, tugashyira mu bikorwa ibyo yategetse, tukanitandukanya n'ibyo yabujije, kandi ntitugaragire Allah bihabanye n'ibyo yatwigishije, tukamwubaha, kandi tugakwiza ubutumwa bwe n'amategeko ye, tukanamurengera ku byo bamuhimbira by'ibinyoma. Kane: Kujya inama ku bayobozi b'abayisilamu: Ubafasha mu byiza, utanajya impaka nabo, ndetse no kubumva no kubumvira igihe badutegetse kumvira Allah. Gatanu: Kujya inama ku bayisilamu; ubagirira neza unabahamagarira ibyiza, no kutaba impamvu y'uko hari ikibi cyabageraho kiguturutseho, no kubifuriza ibyiza, ndetse no gufatanya nabo mu byiza no mu gutinya Allah.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
@@ -19977,53 +19967,50 @@
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>Iyi Hadith ni ishingiro mu kugaragaza ibintu by'itegeko ngo tubikore n'ibibujijwe ngo tubyirinde.
 Ibibujijwe nta na kimwe muri byo kiziruye kugikora, n'ibitegetswe gukorwa bigendana n'ubushobozi bw'umuntu, kubera ko kureka gukora biri mu bushobozi bwa buri wese, naho gutegekwa gukora igikorwa runaka  bicyenera ubushobozi bwo gukora icyo gikorwa cy'itegeko.
 Kubuza kubaza ibibazo byinshi; abamenyi bagabanyije ikibazo mu buryo bubiri: Ubwa mbere: Ikibazo kigamije kwiga no kunguka ubumenyi mu by'idini, iki cyo ni itegeko aha niho dusanga n'ibibazo abasangirangendo babazaga Intumwa y'Imana (Imana iyihe amahoro n'imigisha). Ubwa kabiri: Ikibazo kigamije kurwanya no gupinga, iki nicyo kibujijwe.
 Kubuza abayisilamu kunyuranya n'Intumwa yabo, nk'uko byabaye ku babayeho mbere yabo.
 Ibibujijwe ni muri rusange byaba byinshi cyangwa se bicye, kandi ntabwo twabara ko umuntu yabiretse cyeretse aretse ibyinshi muri byo ndetse n'ibicye; urugero rwabyo: Yatubujije Riba, icyo gihe haba hakubiyemo inke ndetse n'inyinshi.
 Kureka impamvu zose zaganisha mu biziririjwe, kuko nazo zibarwa mu bibujijwe.
 Ntibikwiye ku muntu umaze kumva itegeko ry'Intumwa y'Imana (Imana iyihe amahoro n'imigisha) kwibaza ngo: Ese ibi ni itegeko cyangwa se si itegeko, ahubwo aba akwiye kwihutira gukora, kubera imvugo y'Intumwa y'Imana (Imana iyihe amahoro n'imigisha) igira iti: "Mujye mukoramo ibyo mushoboye."
 Kubaza cyane ni imwe mu mpamvu zo korama, cyane cyane ibibazo bidafitiwe ibisubizo nk'ibyerekeranye n'ubumenyi bw'ibitagaragara, cyangwa se  ibizaba ku munsi w'imperuka, si byiza ku byibaza kenshi, no gushaka kubicukumbura.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa Abu Hurayrat (Imana imwishimire) yaravuze iti: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti:||Mu by'ukuri Imana ni nziza, kandi ntiyemera uretse ibyiza. kandi mu by'ukuri Imana rurema yategetse abemera nk'ibyo yategetse Intumwa. Imana yaravuze iti: {Yemwe ntumwa murye mu byiza kandi mukore ibikorwa byiza}. Nanone Imana iti: {Yemwe abemeye Imana murye mu byiza twabahaye}; nyuma Intumwa yatanze urugero rw'umuntu wari ku rugendo rurerure yahindanye wese yuzuye ivumbi akazamura amaboko ye hejuru asaba ati: Mana yanjye, Mana yanjye, kandi ibyo arya bizira, n'ibyo yambaye bizira, atunzwe n'ibizira gusa! Ese umuntu nk'uyu ubusabe bwe bwakakirwa bute?</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Hurayrat (Imana imwishimire) yaravuze iti: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: Mu by'ukuri Imana ni nziza, kandi ntiyemera uretse ibyiza. kandi mu by'ukuri Imana rurema yategetse abemera nk'ibyo yategetse Intumwa. Imana yaravuze iti: {Yemwe ntumwa murye mu byiza kandi mukore ibikorwa byiza}. Nanone Imana iti: {Yemwe abemeye Imana murye mu byiza twabahaye}; nyuma Intumwa yatanze urugero rw'umuntu wari ku rugendo rurerure yahindanye wese yuzuye ivumbi akazamura amaboko ye hejuru asaba ati: Mana yanjye, Mana yanjye, kandi ibyo arya bizira, n'ibyo yambaye bizira, atunzwe n'ibizira gusa! Ese umuntu nk'uyu ubusabe bwe bwakakirwa bute?</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Ubutungane bwa Allah Nyir'ubutagatifu muri we ubwe, mu bisingizo bye, mu bikorwa bye no mu mategeko ye.
@@ -20043,53 +20030,50 @@
   <si>
     <t>Jya ureka gukora ibyo ushidikanyaho, ukore ibyo udashidikanyamo</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Muhamad Al Hassan Ibun Ally Ibun Abi Twalib, umwuzukuru w'Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaboneragaho ituze, yaravuze ati: Mu byo nazirikanye nakuye ku Ntumwa y'Imana (Imana iyihe amahoro n'imigisha) ni imvugo igira iti: "Jya ureka gukora ibyo ushidikanyaho, ukore ibyo udashidikanyamo."</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yategetse kureka gukora ibyo dufitemo gushidikanya mu mvugo n'ibikorwa ndetse ko bibujijwe, niba biziririjwe cyangwa se bitaziririjwe, no gukora ibyo tudafitemo gushidikanya twizeye neza ko ari byiza kandi biziruye.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66519</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa Abu Hamzat ari we Anas Ibun Malik (Imana imwishimire) wari umukozi w’Intumwa y’Imana (Imana iyihe amahoro n'imigisha) nawe abikuye ku Ntumwa y’Imana (Imana iyihe amahoro n'imigisha) yaravuze iti:||"Umwe muri mwe ntaraba umwemera kugeza ubwo azifuriza mugenzi we ibyo nawe yiyifuriza</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Hamzat ari we Anas Ibun Malik (Imana imwishimire) wari umukozi w’Intumwa y’Imana (Imana iyihe amahoro n'imigisha) nawe abikuye ku Ntumwa y’Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: "Umwe muri mwe ntaraba umwemera kugeza ubwo azifuriza mugenzi we ibyo nawe yiyifuriza."</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66520</t>
   </si>
   <si>
     <t>Mu by'ukuri Allah yategetse kugira neza muri buri cyose gikozwe</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Ya'ala Shadadi Ibun Awusi (Imana imwishimire) nawe abikuye ku Ntumwa y’Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: "Mu by'ukuri Allah yategetse kugira neza muri buri cyose gikozwe, nimuzaba mugiye kwica mujye mwica neza, kandi nimuzaba mugiye kubaga (itungo) mujye mubaga neza, kandi umwe muri mwe ajye atyaza neza icyuma cye ndetse anaruhure itungo rye.</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
@@ -20125,111 +20109,102 @@
   <si>
     <t>Ibun Abas (Imana imwishimire we na se) aratubwira ko yari akiri umwana muto, igihe kimwe yari kumwe n'Intumwa y'Imana (Imana iyihe amahoro n'imigisha) imuhetse ku ndogobe iramubwira iti: Ngiye kukwigisha ibintu bizakugirira umumaro: Jya wita ku mategeko ya Allah, witandukanye n'ibyo yakubujije, igihe cyose ajye akubona mu bikorwa bimushimisha, nta gusange mu bikorwa byo kumwigomekaho; ibyo nubikora ingororano zawe nta zindi nuko Allah azakurinda  ibibi hano kuri iyi si no ku munsi w'imperuka, anagutabare ibikugoye aho uzaba uherereye hose. Kandi nushaka kugira icyo usaba ntuzagire undi ugisaba usibye Allah kubera ko ari we wenyine usubiza abamusabye. Nunashaka inkunga ntuzagire undi uyisaba usibye Allah. Kandi wizere udashidikanya ko nta cyakugirira akamaro kabone n'iyo abatuye isi bose bakiteranya ngo bagire icyo bakumarira usibye ibyo Allah yakugeneye, nta n'ikibi cyakubaho kabone n'iyo isi yose yakiteranya ngo igire icyo igutwara usibye ibyo Allah yakugeneye ko bizakubaho. Kandi ko ibyo Allah Nyir'ubutagatifu yakugeneye bijyanye n'ubushishozi bwe n'ubumenyi bwe, kandi nta wahindura ibyo Alllah yanditse. Umuntu witwararitse amategeko ya Allah agakora ibyo yamutegetse akirinda ibyo yamubujije, Allah nawe aba bugufi ye ndetse akanamushyigikira, kandi ko iyo umuntu yumviye Allah mu bihe bimworoheye, icyo gihe Allah nawe aramuzirikana mu bihe bimugoye ndetse akanamuha uburyo abisohokamo. Kandi ko buri mugaragu akwiye kunezezwa n'igeno Allah yamugeneye ryaba iry'ibyiza cyangwa se ibibi. Kandi ko mu bihe by'ingorane n'ibigeragezo umugaragu akwiye kurangwa no kwihangana, kandi ko kwihangana ari urufunguzo rwo kuva mu bibazo, kandi ko ingorane igihe cyose ziba ziri bugufi n'inkunga ya Allah, ndetse n'ibihe bikomeye iyo bije Allah abikurikiza ibihe byoroshye.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Ni iby'agaciro kwigisha abana bato amasomo  y'idini mu myemerere n'imyifatire n'ibindi.
 Ineza yiturwa indi, kandi ibyo ukoreye abandi nawe urabikorerwa.
 Itegeko ryo kwishingikiriza Allah no kuba ari we wo kwiringira wenyine, kandi niwe mwiza wo kwiringira.
 Kwemera  igeno rya Allah no kunyurwa naryo, kandi ko Allah yagennye buri kintu.
 Uwirengagije amategeko ya Allah, Allah nawe aramwirengagiza ndetse akanamutererana.
 Inkuru nziza ihambaye y'uko umuntu iyo ageze mu bihe bikomeye ajye yizera ategereze koroherwa nabyo.
 Kwihanganisha umugaragu ugeze mu byago, no kubura uwo akunze mu mvugo igira iti: "Unazirikane ko ibikubayeho bitari kuguhusha, n'ibyaguhushije bitari kukubaho"; interuro ya mbere irihanganisha umuntu igihe agezweho n'ibyo atishimiye, naho iya kabiri iramwihanganisha igihe abuze uwo akunze n'ibyo akunze.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66522</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa Abu Mas'ud ariwe Uq'bat Ibun Amri Al An'swariy Al Bad'riy (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti:||Bimwe mu byo abantu basigaranye bakomora ku buhanuzi bwo hambere, nuko umuntu utagira isoni yajya akora ibyo ashatse</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Mas'ud ariwe Uq'bat Ibun Amri Al An'swariy Al Bad'riy (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: Bimwe mu byo abantu basigaranye bakomora ku buhanuzi bwo hambere, nuko umuntu utagira isoni yajya akora ibyo ashatse.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66523</t>
   </si>
   <si>
-    <t>Hadith yaturutse kwa Abu Amri, binavugwa  ko ari Abu Amrat Suf'yan Ibun Abdillah (Imana imwishimire) yaravuze ati:||Nabajije Intumwa y'Imana  (Imana iyihe amahoro n'imigisha) nti: "Yewe Ntumwa y’Imana mbwira mu buyisilamu ijambo rimwe ntazigera ngira undi ndibaza, Intumwa y’Imana (Imana iyihe amahoro n'imigisha) iramusubiza iti: Vuga uti: Nemeye Allah, hanyuma ushikame kuri byo ushyira mu ngiro uko kwemera</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Amri, binavugwa  ko ari Abu Amrat Suf'yan Ibun Abdillah (Imana imwishimire) yaravuze ati: Nabajije Intumwa y'Imana  (Imana iyihe amahoro n'imigisha) nti: "Yewe Ntumwa y’Imana mbwira mu buyisilamu ijambo rimwe ntazigera ngira undi ndibaza, Intumwa y’Imana (Imana iyihe amahoro n'imigisha) iramusubiza iti: Vuga uti: Nemeye Allah, hanyuma ushikame kuri byo ushyira mu ngiro uko kwemera."</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>Ese urabibona ute ngiye nsenga amasengesho y’itegeko, nkasiba ukwezi kwa Ramadhan, nkakora ibiziruye, nkanirinda ibiziririjwe</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Abdillah Djabir Ibun Abdillahi Al An'swariy (Imana ibishimire bombi) yaravuze ati: Umuntu yabajije Intumwa y’Imana (Imana iyihe amahoro n'imigisha) ati: "Ese urabibona ute ngiye nsenga amasengesho y’itegeko, nkasiba ukwezi kwa Ramadhan, nkakora ibiziruye, nkanirinda ibiziririjwe, maze singire na kimwe ndenza kuri ibi nakwinjira mu ijuru? Intumwa y’Imana (Imana iyihe amahoro n'imigisha)  iramusubiza iti: Yego.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>Isuku ni igice cy'ukwemera, no kuvuga ijambo AL HAMDULILLAH (Ikuzo n'ishimwe ni ibya Allah), byuzuza umunzani, no kuvuga amagambo SUBHANALLAH WAL HAMDULILLAH (Ubutagatifu n'ishimwe ni ibya Allah) byuzuza umwanya uri hagati y'ikirere n'isi</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Malik Al Harith Ibun Aswim Al Ash'ariy (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: "Isuku ni igice cy'ukwemera, no kuvuga ijambo AL HAMDULILLAH (Ikuzo n'ishimwe ni ibya Allah), byuzuza umunzani, no kuvuga amagambo SUBHANALLAH WAL HAMDULILLAH (Ubutagatifu n'ishimwe ni ibya Allah) byuzuza umwanya uri hagati y'ikirere n'isi, iswalat ni urumuri, n'ituro ni ikimenyetso, no kwihangana ni urumuri, ndetse na Qur'an izagushinjura cyangwa se igushinje, abantu bose bazinduka, umwe agurisha umutima we  akawurokora cyangwa se akaworeka."</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66526</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hadith yaturutse kwa Abu Hurayrat (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti:||"Buri rugingo mu ngingo zigize umuntu akwiye kurutangira ituro, na buri munsi izuba rirashe  akwiye gutanga ituro; kunga ababiri bingana no gutanga ituro, gufasha umuntu ukamwuriza ku kigenderwaho cye, cyangwa se ukamuhereza umuzigo we ku kigenderwaho cye bingana no gutanga ituro, no kuvuga ijambo ryiza bingana no gutanga ituro, na buri rutambwe uteye ujya gusali (ku musigiti) bingana no gutanga ituro, no gukura mu nzira icyabangamira abantu bingana nko gutanga ituro</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Hurayrat (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: "Buri rugingo mu ngingo zigize umuntu akwiye kurutangira ituro, na buri munsi izuba rirashe  akwiye gutanga ituro; kunga ababiri bingana no gutanga ituro, gufasha umuntu ukamwuriza ku kigenderwaho cye, cyangwa se ukamuhereza umuzigo we ku kigenderwaho cye bingana no gutanga ituro, no kuvuga ijambo ryiza bingana no gutanga ituro, na buri rutambwe uteye ujya gusali (ku musigiti) bingana no gutanga ituro, no gukura mu nzira icyabangamira abantu bingana nko gutanga ituro."</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>Mbagiriye inama yo gutinya Allah, no kumva no kumvira, kabone n'iyo mwaba muyobowe n'umugaragu, kubera ko uzabasha kubaho nyuma yanjye igihe kirekire, azabona ukutavuga rumwe gukomeye! Muzashikame ku migenzo yanjye no ku migenzo y'abasigire banjye bayobotse bakanayobora inzira y'ukuri</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Nadjih Al Ir'badw Ibun Sariyat (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaduhaye inyigisho zatumye imitima yacu ikangarana, ndetse n'amaso yacu azengamo amarira, maze turavuga tuti: Yewe Ntumwa y'Imana! Ko zimeze nk'inyigisho zo gusezera ni izihe mpanuro waduha? Nuko irabasubiza iti: "Mbagiriye inama yo gutinya Allah, no kumva no kumvira, kabone n'iyo mwaba muyobowe n'umugaragu, kubera ko uzabasha kubaho nyuma yanjye igihe kirekire, azabona ukutavuga rumwe gukomeye! Muzashikame ku migenzo yanjye no ku migenzo y'abasigire banjye bayobotse bakanayobora inzira y'ukuri, muzayifatishe amenyo y'ibijigo! Kandi muzirinde ibyaduka n'ibihimbano, kubera ko buri gihimbano cyose ari ubuyobe."</t>
   </si>
@@ -20293,87 +20268,75 @@
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Kubuza kwihorera birenze ibyo wakorewe.
 Allah ntiyategetse abagaragu be ibibagiraho ingaruka mbi.
 Iyi Hadith ni ishingiro mu kuziririza kubangamirana, mu mvugo cyangwa se mu bikorwa cyangwa se kureka.
 Mu mategeko y'idini avuga ko: Ikibangamye gikurwaho", kubera ko amategeko atemera kubangama, ndetse ntanemere kubangamirana.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والدارقطني وغيرهما مسندًا]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
-    <t>Imvugo yaturutse  kwa Ibun Abass (Imana imwishimire we na se) yavuze ko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yavuze iti:||"Iyo abantu baza kuba babona ibintu hashingiwe ku byo bibwira, abantu bari kujya bafata imitungo y'abandi n'ubuzima bwabo bakabyiyitirira, ariko ibishingirwaho n'ibimenyetso k'ushinja, n'indahiro k'umuntu uhakana ibyo ashinjwa</t>
-[...1 lines deleted...]
-  <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>Imvugo yaturutse  kwa Ibun Abass (Imana imwishimire we na se) yavuze ko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yavuze iti: "Iyo abantu baza kuba babona ibintu hashingiwe ku byo bibwira, abantu bari kujya bafata imitungo y'abandi n'ubuzima bwabo bakabyiyitirira, ariko ibishingirwaho n'ibimenyetso k'ushinja, n'indahiro k'umuntu uhakana ibyo ashinjwa."</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
     <t>[رواه البيهقي وغيره هكذا وبعضه في الصحيحين]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>Mu by'ukuri Allah yanditse ibyiza n'ibibi, nyuma arangije arabisobanura</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Ibun Abas (Imana imwishimire we na se) nawe ayikuye ku Ntumwa y'Imana (Imana iyihe amahoro n'imigisha) mu mvugo yakuye kwa Nyagasani wayo Nyir'ubutagatifu yaravuze ati: "Mu by'ukuri Allah yanditse ibyiza n'ibibi, nyuma arangije arabisobanura uzagambirira gukora icyiza ntagikore, Allah amwandikira icyiza mu buryo bwuzuye, n'iyo agambiriye icyo cyiza akagikora, Allah amwandikira ibyiza icumi kugera ku nshuro magana arindwi cyangwa izirenzeho; n'iyo agambiriye gukora ikibi ntagikore, Allah amwandikira icyiza kimwe mu buryo bwuzuye, yakigambirira akagikora Allah amwandikira ikibi kimwe."</t>
-  </si>
-[...7 lines deleted...]
-____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم في صحيحيهما بهذه الحروف]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>Mu by'ukuri Allah Nyir'ubutagatifu yaravuze ati: Uzagirira urwango umukunzi wanjye, uwo mutangarije intambara hagati yanjye nawe; kandi nta  gihe umugaragu wanjye yanyiyegereza akora igikorwa cyaruta gukora ibyo namutegetse</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abu Hurayrat (Imana imwishimire) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: "Mu by'ukuri Allah Nyir'ubutagatifu yaravuze ati: Uzagirira urwango umukunzi wanjye, uwo mutangarije intambara hagati yanjye nawe; kandi nta  gihe umugaragu wanjye yanyiyegereza akora igikorwa cyaruta gukora ibyo namutegetse n'igihe cyose akomeje kunyiyegereza akora ibikorwa by'umugereka bigera igihe nkamukunda; iyo mukunze mubera amatwi yumvisha, n'amaso arebesha, n'amaboko akoresha, n'amaguru agendesha, n'iyo hari icyo ansabye ndakimuha, n'iyo ansabye ngomba kumurinda."</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة.
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
@@ -20456,53 +20419,50 @@
   </si>
   <si>
     <t>Abu Musa Al Ash'ariy (Imana imwishimire) iravuga ko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yamwohereje ahitwa Yemeni, nuko imubaza ku byerekeranye n'ibyengwamo byaho inzoga niba ziziririjwe, Intumwa y'Imana (Imana iyihe amahoro n'imigisha) imusobanuza ibyo ari byo; Nuko Abu Musa (Imana imwishimire) arayibwira ati: Ni ibyitwa Al Bit'u byengwa mu buki, na Al Mizru byengwa mu ngano; nuko Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yahawe kuvuga macye ariko akubiyemo ubutumwa bwinshi iramubwira iti: "Buri gisindisha cyose ni ikizira."</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Ibyengwa ni amazi bafata bakayashyiramo itende cyangwa se ubuki cyangwa se ingano n'ibindi, bigatuma bihindura uburyohe n'icyanga cyabyo, hari n'ubwo bihinduka nyuma yaho inzoga ubwo bikaba bibaye ibisindisha.
 Iyi Hadith ni ishingiro mu kuziririza ibisindisha byose nk'inzoga, urumogi n'ibindi.
 Agaciro ko kuba umuyisilamu yabaza ibyo acyeneye.
 Mu ntangiriro inzoga yari iziririjwe ku bantu baje gusali, ubwo umwe mu bimukira b'i Madinat yaje aje gusali atangira gusoma abicuritse, maze Allah amanura imvugo ye igira  iti: {Yemwe abemeye! Ntimukegere isengesho mwasinze[1] kugeza igihe musobanukiwe ibyo muvuga (mugaruye ubwenge)...} [A-Nisa'i: 43]; icyo gihe uhamagarira abantu gusali yajyaga avuga ati: Ntimwegere iswalat mwasinze. Nyuma Allah aza kuyiziririza mu buryo bwa burundu mu mvugo ye igira iti: {Yemwe abemeye! Mu by’ukuri, ibisindisha, urusimbi, kugaragira ibigirwamana no kuraguza ni umwanda kandi ni ibikorwa bya Shitani. Bityo, mubyirinde kugira ngo mukiranuke. 90 Mu by’ukuri, Shitani ashaka kubateza ubugome n’inzangano hagati yanyu akoresheje ibisindisha n’urusimbi, akanababuza kwibuka Allah ndetse no gusali. None se ubwo ntimukwiye kubireka? [Al Maidat: 90, 91]
 Allah Nyir'ubutagatifu yaziririje inzoga kubera ingaruka zayo n'ibibi byayo bihambaye.
 Impamvu yo kuziririzwa ni ukubera gusindisha; n'iyo yaba ari umutobe ariko usindisha uba uziririjwe, ariko iyo udasindisha uba wemewe kunywebwa.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hadith yaturutse kwa Abdillah Ibun Amri (Imana imwishimire we na se) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti:||Ibintu bine uwo bizagaragaraho azaba ari indyarya yuzuye, N'uzagira kimwe muri byo azaba afite kimwe mu biranga indyarya kugeza akiretse: Iyo yizewe arahemuka, yavuga akabeshya, yatanga isezerano akaryica, yanatongana akandagaza .(akarengera amahame y'ubutabera n'imico myiza)</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Hadith yaturutse kwa Abdillah Ibun Amri (Imana imwishimire we na se) yaravuze ati: Intumwa y'Imana (Imana iyihe amahoro n'imigisha) yaravuze iti: Ibintu bine uwo bizagaragaraho azaba ari indyarya yuzuye, N'uzagira kimwe muri byo azaba afite kimwe mu biranga indyarya kugeza akiretse: Iyo yizewe arahemuka, yavuga akabeshya, yatanga isezerano akaryica, yanatongana akandagaza .(akarengera amahame y'ubutabera n'imico myiza).</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rw/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>Iyaba  mwiringira Imana bya nyabyo, yari kujya ibaha amafunguro nk'uko iyaha inyoni zizinduka mu gitondo zishonje, zikagaruka ku mugoroba zijuse</t>
   </si>
   <si>
@@ -46072,1356 +46032,1356 @@
       </c>
       <c r="K536" t="s">
         <v>4959</v>
       </c>
       <c r="L536" t="s">
         <v>26</v>
       </c>
       <c r="M536" t="s">
         <v>4960</v>
       </c>
       <c r="N536" t="s">
         <v>28</v>
       </c>
       <c r="O536" t="s">
         <v>4961</v>
       </c>
     </row>
     <row r="537" spans="1:15">
       <c r="A537">
         <v>66512</v>
       </c>
       <c r="B537" t="s">
         <v>4015</v>
       </c>
       <c r="C537" t="s">
+        <v>4016</v>
+      </c>
+      <c r="D537" t="s">
         <v>4962</v>
       </c>
-      <c r="D537" t="s">
+      <c r="E537" t="s">
         <v>4963</v>
       </c>
-      <c r="E537" t="s">
+      <c r="F537" t="s">
         <v>4964</v>
-      </c>
-[...1 lines deleted...]
-        <v>4965</v>
       </c>
       <c r="G537" t="s">
         <v>4020</v>
       </c>
       <c r="H537" t="s">
         <v>4021</v>
       </c>
       <c r="I537" t="s">
         <v>4022</v>
       </c>
       <c r="J537" t="s">
         <v>24</v>
       </c>
       <c r="K537" t="s">
+        <v>4965</v>
+      </c>
+      <c r="L537" t="s">
+        <v>26</v>
+      </c>
+      <c r="M537" t="s">
         <v>4966</v>
       </c>
-      <c r="L537" t="s">
-[...2 lines deleted...]
-      <c r="M537" t="s">
+      <c r="N537" t="s">
+        <v>28</v>
+      </c>
+      <c r="O537" t="s">
         <v>4967</v>
-      </c>
-[...4 lines deleted...]
-        <v>4968</v>
       </c>
     </row>
     <row r="538" spans="1:15">
       <c r="A538">
         <v>66513</v>
       </c>
       <c r="B538" t="s">
+        <v>4968</v>
+      </c>
+      <c r="C538" t="s">
         <v>4969</v>
       </c>
-      <c r="C538" t="s">
+      <c r="D538" t="s">
         <v>4970</v>
       </c>
-      <c r="D538" t="s">
+      <c r="E538" t="s">
         <v>4971</v>
       </c>
-      <c r="E538" t="s">
+      <c r="F538" t="s">
         <v>4972</v>
-      </c>
-[...1 lines deleted...]
-        <v>4973</v>
       </c>
       <c r="G538" t="s">
         <v>4349</v>
       </c>
       <c r="H538" t="s">
+        <v>4973</v>
+      </c>
+      <c r="I538" t="s">
         <v>4974</v>
       </c>
-      <c r="I538" t="s">
+      <c r="J538" t="s">
+        <v>24</v>
+      </c>
+      <c r="K538" t="s">
+        <v>4965</v>
+      </c>
+      <c r="L538" t="s">
+        <v>26</v>
+      </c>
+      <c r="M538" t="s">
+        <v>4966</v>
+      </c>
+      <c r="N538" t="s">
+        <v>28</v>
+      </c>
+      <c r="O538" t="s">
         <v>4975</v>
-      </c>
-[...16 lines deleted...]
-        <v>4976</v>
       </c>
     </row>
     <row r="539" spans="1:15">
       <c r="A539">
         <v>66514</v>
       </c>
       <c r="B539" t="s">
+        <v>4976</v>
+      </c>
+      <c r="C539" t="s">
         <v>4977</v>
       </c>
-      <c r="C539" t="s">
+      <c r="D539" t="s">
         <v>4978</v>
       </c>
-      <c r="D539" t="s">
+      <c r="E539" t="s">
         <v>4979</v>
-      </c>
-[...1 lines deleted...]
-        <v>4980</v>
       </c>
       <c r="F539" t="s">
         <v>1972</v>
       </c>
       <c r="G539" t="s">
         <v>1973</v>
       </c>
       <c r="H539" t="s">
+        <v>4980</v>
+      </c>
+      <c r="I539" t="s">
         <v>4981</v>
       </c>
-      <c r="I539" t="s">
+      <c r="J539" t="s">
+        <v>24</v>
+      </c>
+      <c r="K539" t="s">
+        <v>4965</v>
+      </c>
+      <c r="L539" t="s">
+        <v>26</v>
+      </c>
+      <c r="M539" t="s">
+        <v>4966</v>
+      </c>
+      <c r="N539" t="s">
+        <v>28</v>
+      </c>
+      <c r="O539" t="s">
         <v>4982</v>
-      </c>
-[...16 lines deleted...]
-        <v>4983</v>
       </c>
     </row>
     <row r="540" spans="1:15">
       <c r="A540">
         <v>66515</v>
       </c>
       <c r="B540" t="s">
+        <v>4983</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D540" t="s">
         <v>4984</v>
       </c>
-      <c r="C540" t="s">
+      <c r="E540" t="s">
         <v>4985</v>
       </c>
-      <c r="D540" t="s">
+      <c r="F540" t="s">
         <v>4986</v>
-      </c>
-[...4 lines deleted...]
-        <v>4988</v>
       </c>
       <c r="G540" t="s">
         <v>1738</v>
       </c>
       <c r="H540" t="s">
+        <v>4987</v>
+      </c>
+      <c r="I540" t="s">
+        <v>4988</v>
+      </c>
+      <c r="J540" t="s">
+        <v>24</v>
+      </c>
+      <c r="K540" t="s">
+        <v>4965</v>
+      </c>
+      <c r="L540" t="s">
+        <v>26</v>
+      </c>
+      <c r="M540" t="s">
+        <v>4966</v>
+      </c>
+      <c r="N540" t="s">
+        <v>28</v>
+      </c>
+      <c r="O540" t="s">
         <v>4989</v>
-      </c>
-[...19 lines deleted...]
-        <v>4991</v>
       </c>
     </row>
     <row r="541" spans="1:15">
       <c r="A541">
         <v>66516</v>
       </c>
       <c r="B541" t="s">
         <v>1715</v>
       </c>
       <c r="C541" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D541" t="s">
+        <v>4990</v>
+      </c>
+      <c r="E541" t="s">
+        <v>4991</v>
+      </c>
+      <c r="F541" t="s">
         <v>4992</v>
       </c>
-      <c r="D541" t="s">
+      <c r="G541" t="s">
         <v>4993</v>
       </c>
-      <c r="E541" t="s">
+      <c r="H541" t="s">
         <v>4994</v>
-      </c>
-[...7 lines deleted...]
-        <v>4997</v>
       </c>
       <c r="I541" t="s">
         <v>1722</v>
       </c>
       <c r="J541" t="s">
         <v>24</v>
       </c>
       <c r="K541" t="s">
         <v>170</v>
       </c>
       <c r="L541" t="s">
         <v>26</v>
       </c>
       <c r="M541" t="s">
         <v>171</v>
       </c>
       <c r="N541" t="s">
         <v>28</v>
       </c>
       <c r="O541" t="s">
-        <v>4998</v>
+        <v>4995</v>
       </c>
     </row>
     <row r="542" spans="1:15">
       <c r="A542">
         <v>66517</v>
       </c>
       <c r="B542" t="s">
+        <v>4996</v>
+      </c>
+      <c r="C542" t="s">
+        <v>4997</v>
+      </c>
+      <c r="D542" t="s">
+        <v>4998</v>
+      </c>
+      <c r="E542" t="s">
         <v>4999</v>
       </c>
-      <c r="C542" t="s">
+      <c r="F542" t="s">
         <v>5000</v>
       </c>
-      <c r="D542" t="s">
+      <c r="G542" t="s">
         <v>5001</v>
       </c>
-      <c r="E542" t="s">
+      <c r="H542" t="s">
         <v>5002</v>
       </c>
-      <c r="F542" t="s">
+      <c r="I542" t="s">
         <v>5003</v>
       </c>
-      <c r="G542" t="s">
+      <c r="J542" t="s">
+        <v>24</v>
+      </c>
+      <c r="K542" t="s">
+        <v>4965</v>
+      </c>
+      <c r="L542" t="s">
+        <v>26</v>
+      </c>
+      <c r="M542" t="s">
+        <v>4966</v>
+      </c>
+      <c r="N542" t="s">
+        <v>28</v>
+      </c>
+      <c r="O542" t="s">
         <v>5004</v>
-      </c>
-[...22 lines deleted...]
-        <v>5007</v>
       </c>
     </row>
     <row r="543" spans="1:15">
       <c r="A543">
         <v>66518</v>
       </c>
       <c r="B543" t="s">
+        <v>5005</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D543" t="s">
+        <v>5006</v>
+      </c>
+      <c r="E543" t="s">
+        <v>5007</v>
+      </c>
+      <c r="F543" t="s">
         <v>5008</v>
-      </c>
-[...10 lines deleted...]
-        <v>5012</v>
       </c>
       <c r="G543" t="s">
         <v>1747</v>
       </c>
       <c r="H543" t="s">
-        <v>5013</v>
+        <v>5009</v>
       </c>
       <c r="I543" t="s">
-        <v>5014</v>
+        <v>5010</v>
       </c>
       <c r="J543" t="s">
         <v>24</v>
       </c>
       <c r="K543" t="s">
         <v>170</v>
       </c>
       <c r="L543" t="s">
         <v>26</v>
       </c>
       <c r="M543" t="s">
         <v>171</v>
       </c>
       <c r="N543" t="s">
         <v>28</v>
       </c>
       <c r="O543" t="s">
-        <v>5015</v>
+        <v>5011</v>
       </c>
     </row>
     <row r="544" spans="1:15">
       <c r="A544">
         <v>66519</v>
       </c>
       <c r="B544" t="s">
+        <v>5012</v>
+      </c>
+      <c r="C544" t="s">
+        <v>5013</v>
+      </c>
+      <c r="D544" t="s">
+        <v>5014</v>
+      </c>
+      <c r="E544" t="s">
+        <v>5015</v>
+      </c>
+      <c r="F544" t="s">
         <v>5016</v>
       </c>
-      <c r="C544" t="s">
+      <c r="G544" t="s">
         <v>5017</v>
-      </c>
-[...10 lines deleted...]
-        <v>5021</v>
       </c>
       <c r="H544" t="s">
         <v>1856</v>
       </c>
       <c r="I544" t="s">
         <v>1857</v>
       </c>
       <c r="J544" t="s">
         <v>24</v>
       </c>
       <c r="K544" t="s">
-        <v>5022</v>
+        <v>5018</v>
       </c>
       <c r="L544" t="s">
         <v>26</v>
       </c>
       <c r="M544" t="s">
-        <v>5023</v>
+        <v>5019</v>
       </c>
       <c r="N544" t="s">
         <v>28</v>
       </c>
       <c r="O544" t="s">
-        <v>5024</v>
+        <v>5020</v>
       </c>
     </row>
     <row r="545" spans="1:15">
       <c r="A545">
         <v>66520</v>
       </c>
       <c r="B545" t="s">
         <v>1928</v>
       </c>
       <c r="C545" t="s">
-        <v>5025</v>
+        <v>1929</v>
       </c>
       <c r="D545" t="s">
-        <v>5026</v>
+        <v>5021</v>
       </c>
       <c r="E545" t="s">
-        <v>5027</v>
+        <v>5022</v>
       </c>
       <c r="F545" t="s">
         <v>1932</v>
       </c>
       <c r="G545" t="s">
         <v>1933</v>
       </c>
       <c r="H545" t="s">
         <v>1934</v>
       </c>
       <c r="I545" t="s">
         <v>1935</v>
       </c>
       <c r="J545" t="s">
         <v>24</v>
       </c>
       <c r="K545" t="s">
         <v>25</v>
       </c>
       <c r="L545" t="s">
         <v>26</v>
       </c>
       <c r="M545" t="s">
         <v>27</v>
       </c>
       <c r="N545" t="s">
         <v>28</v>
       </c>
       <c r="O545" t="s">
-        <v>5028</v>
+        <v>5023</v>
       </c>
     </row>
     <row r="546" spans="1:15">
       <c r="A546">
         <v>66521</v>
       </c>
       <c r="B546" t="s">
         <v>1760</v>
       </c>
       <c r="C546" t="s">
-        <v>5029</v>
+        <v>5024</v>
       </c>
       <c r="D546" t="s">
-        <v>5030</v>
+        <v>5025</v>
       </c>
       <c r="E546" t="s">
-        <v>5031</v>
+        <v>5026</v>
       </c>
       <c r="F546" t="s">
-        <v>5032</v>
+        <v>5027</v>
       </c>
       <c r="G546" t="s">
         <v>1765</v>
       </c>
       <c r="H546" t="s">
-        <v>5033</v>
+        <v>5028</v>
       </c>
       <c r="I546" t="s">
         <v>1767</v>
       </c>
       <c r="J546" t="s">
         <v>24</v>
       </c>
       <c r="K546" t="s">
         <v>170</v>
       </c>
       <c r="L546" t="s">
         <v>26</v>
       </c>
       <c r="M546" t="s">
         <v>171</v>
       </c>
       <c r="N546" t="s">
         <v>28</v>
       </c>
       <c r="O546" t="s">
-        <v>5034</v>
+        <v>5029</v>
       </c>
     </row>
     <row r="547" spans="1:15">
       <c r="A547">
         <v>66522</v>
       </c>
       <c r="B547" t="s">
+        <v>5030</v>
+      </c>
+      <c r="C547" t="s">
+        <v>5031</v>
+      </c>
+      <c r="D547" t="s">
+        <v>5032</v>
+      </c>
+      <c r="E547" t="s">
+        <v>5033</v>
+      </c>
+      <c r="F547" t="s">
+        <v>5034</v>
+      </c>
+      <c r="G547" t="s">
         <v>5035</v>
       </c>
-      <c r="C547" t="s">
+      <c r="H547" t="s">
         <v>5036</v>
       </c>
-      <c r="D547" t="s">
+      <c r="I547" t="s">
         <v>5037</v>
-      </c>
-[...13 lines deleted...]
-        <v>5042</v>
       </c>
       <c r="J547" t="s">
         <v>24</v>
       </c>
       <c r="K547" t="s">
         <v>4893</v>
       </c>
       <c r="L547" t="s">
         <v>26</v>
       </c>
       <c r="M547" t="s">
         <v>4894</v>
       </c>
       <c r="N547" t="s">
         <v>28</v>
       </c>
       <c r="O547" t="s">
-        <v>5043</v>
+        <v>5038</v>
       </c>
     </row>
     <row r="548" spans="1:15">
       <c r="A548">
         <v>66523</v>
       </c>
       <c r="B548" t="s">
         <v>1823</v>
       </c>
       <c r="C548" t="s">
-        <v>5044</v>
+        <v>1824</v>
       </c>
       <c r="D548" t="s">
-        <v>5045</v>
+        <v>5039</v>
       </c>
       <c r="E548" t="s">
-        <v>5046</v>
+        <v>5040</v>
       </c>
       <c r="F548" t="s">
         <v>1827</v>
       </c>
       <c r="G548" t="s">
         <v>1828</v>
       </c>
       <c r="H548" t="s">
         <v>1829</v>
       </c>
       <c r="I548" t="s">
         <v>1830</v>
       </c>
       <c r="J548" t="s">
         <v>24</v>
       </c>
       <c r="K548" t="s">
         <v>47</v>
       </c>
       <c r="L548" t="s">
         <v>26</v>
       </c>
       <c r="M548" t="s">
         <v>48</v>
       </c>
       <c r="N548" t="s">
         <v>28</v>
       </c>
       <c r="O548" t="s">
-        <v>5047</v>
+        <v>5041</v>
       </c>
     </row>
     <row r="549" spans="1:15">
       <c r="A549">
         <v>66524</v>
       </c>
       <c r="B549" t="s">
         <v>4185</v>
       </c>
       <c r="C549" t="s">
-        <v>5048</v>
+        <v>4186</v>
       </c>
       <c r="D549" t="s">
-        <v>5049</v>
+        <v>5042</v>
       </c>
       <c r="E549" t="s">
-        <v>5050</v>
+        <v>5043</v>
       </c>
       <c r="F549" t="s">
-        <v>5051</v>
+        <v>5044</v>
       </c>
       <c r="G549" t="s">
         <v>4190</v>
       </c>
       <c r="H549" t="s">
         <v>4191</v>
       </c>
       <c r="I549" t="s">
         <v>4192</v>
       </c>
       <c r="J549" t="s">
         <v>24</v>
       </c>
       <c r="K549" t="s">
         <v>170</v>
       </c>
       <c r="L549" t="s">
         <v>26</v>
       </c>
       <c r="M549" t="s">
         <v>171</v>
       </c>
       <c r="N549" t="s">
         <v>28</v>
       </c>
       <c r="O549" t="s">
-        <v>5052</v>
+        <v>5045</v>
       </c>
     </row>
     <row r="550" spans="1:15">
       <c r="A550">
         <v>66525</v>
       </c>
       <c r="B550" t="s">
-        <v>5053</v>
+        <v>5046</v>
       </c>
       <c r="C550" t="s">
-        <v>5054</v>
+        <v>5047</v>
       </c>
       <c r="D550" t="s">
-        <v>5055</v>
+        <v>5048</v>
       </c>
       <c r="E550" t="s">
-        <v>5056</v>
+        <v>5049</v>
       </c>
       <c r="F550" t="s">
         <v>4046</v>
       </c>
       <c r="G550" t="s">
         <v>4047</v>
       </c>
       <c r="H550" t="s">
         <v>4048</v>
       </c>
       <c r="I550" t="s">
         <v>4049</v>
       </c>
       <c r="J550" t="s">
         <v>24</v>
       </c>
       <c r="K550" t="s">
         <v>170</v>
       </c>
       <c r="L550" t="s">
         <v>26</v>
       </c>
       <c r="M550" t="s">
         <v>171</v>
       </c>
       <c r="N550" t="s">
         <v>28</v>
       </c>
       <c r="O550" t="s">
-        <v>5057</v>
+        <v>5050</v>
       </c>
     </row>
     <row r="551" spans="1:15">
       <c r="A551">
         <v>66526</v>
       </c>
       <c r="B551" t="s">
-        <v>5058</v>
+        <v>5051</v>
       </c>
       <c r="C551" t="s">
-        <v>5059</v>
+        <v>5052</v>
       </c>
       <c r="D551" t="s">
-        <v>5060</v>
+        <v>5053</v>
       </c>
       <c r="E551" t="s">
-        <v>5061</v>
+        <v>5054</v>
       </c>
       <c r="F551" t="s">
-        <v>5062</v>
+        <v>5055</v>
       </c>
       <c r="G551" t="s">
         <v>4056</v>
       </c>
       <c r="H551" t="s">
         <v>4057</v>
       </c>
       <c r="I551" t="s">
         <v>4058</v>
       </c>
       <c r="J551" t="s">
         <v>24</v>
       </c>
       <c r="K551" t="s">
         <v>170</v>
       </c>
       <c r="L551" t="s">
         <v>26</v>
       </c>
       <c r="M551" t="s">
         <v>171</v>
       </c>
       <c r="N551" t="s">
         <v>28</v>
       </c>
       <c r="O551" t="s">
-        <v>5063</v>
+        <v>5056</v>
       </c>
     </row>
     <row r="552" spans="1:15">
       <c r="A552">
         <v>66527</v>
       </c>
       <c r="B552" t="s">
         <v>1870</v>
       </c>
       <c r="C552" t="s">
-        <v>5064</v>
+        <v>1871</v>
       </c>
       <c r="D552" t="s">
-        <v>5065</v>
+        <v>5057</v>
       </c>
       <c r="E552" t="s">
-        <v>5066</v>
+        <v>5058</v>
       </c>
       <c r="F552" t="s">
-        <v>5067</v>
+        <v>5059</v>
       </c>
       <c r="G552" t="s">
         <v>1875</v>
       </c>
       <c r="H552" t="s">
         <v>1876</v>
       </c>
       <c r="I552" t="s">
         <v>1877</v>
       </c>
       <c r="J552" t="s">
         <v>24</v>
       </c>
       <c r="K552" t="s">
+        <v>4965</v>
+      </c>
+      <c r="L552" t="s">
+        <v>26</v>
+      </c>
+      <c r="M552" t="s">
         <v>4966</v>
       </c>
-      <c r="L552" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N552" t="s">
         <v>28</v>
       </c>
       <c r="O552" t="s">
-        <v>5068</v>
+        <v>5060</v>
       </c>
     </row>
     <row r="553" spans="1:15">
       <c r="A553">
         <v>66529</v>
       </c>
       <c r="B553" t="s">
-        <v>5069</v>
+        <v>5061</v>
       </c>
       <c r="C553" t="s">
-        <v>5070</v>
+        <v>5062</v>
       </c>
       <c r="D553" t="s">
-        <v>5071</v>
+        <v>5063</v>
       </c>
       <c r="E553" t="s">
-        <v>5072</v>
+        <v>5064</v>
       </c>
       <c r="F553" t="s">
-        <v>5073</v>
+        <v>5065</v>
       </c>
       <c r="G553" t="s">
         <v>4486</v>
       </c>
       <c r="H553" t="s">
         <v>4487</v>
       </c>
       <c r="I553" t="s">
         <v>4488</v>
       </c>
       <c r="J553" t="s">
         <v>24</v>
       </c>
       <c r="K553" t="s">
         <v>2295</v>
       </c>
       <c r="L553" t="s">
         <v>26</v>
       </c>
       <c r="M553" t="s">
         <v>2296</v>
       </c>
       <c r="N553" t="s">
         <v>28</v>
       </c>
       <c r="O553" t="s">
-        <v>5074</v>
+        <v>5066</v>
       </c>
     </row>
     <row r="554" spans="1:15">
       <c r="A554">
         <v>66530</v>
       </c>
       <c r="B554" t="s">
-        <v>5075</v>
+        <v>5067</v>
       </c>
       <c r="C554" t="s">
-        <v>5076</v>
+        <v>5068</v>
       </c>
       <c r="D554" t="s">
-        <v>5077</v>
+        <v>5069</v>
       </c>
       <c r="E554" t="s">
-        <v>5078</v>
+        <v>5070</v>
       </c>
       <c r="F554" t="s">
-        <v>5079</v>
+        <v>5071</v>
       </c>
       <c r="G554" t="s">
         <v>1682</v>
       </c>
       <c r="H554" t="s">
         <v>1683</v>
       </c>
       <c r="I554" t="s">
         <v>1684</v>
       </c>
       <c r="J554" t="s">
         <v>24</v>
       </c>
       <c r="K554" t="s">
         <v>1478</v>
       </c>
       <c r="L554" t="s">
         <v>26</v>
       </c>
       <c r="M554" t="s">
         <v>1480</v>
       </c>
       <c r="N554" t="s">
         <v>28</v>
       </c>
       <c r="O554" t="s">
-        <v>5080</v>
+        <v>5072</v>
       </c>
     </row>
     <row r="555" spans="1:15">
       <c r="A555">
         <v>66531</v>
       </c>
       <c r="B555" t="s">
-        <v>5081</v>
+        <v>5073</v>
       </c>
       <c r="C555" t="s">
-        <v>5082</v>
+        <v>5074</v>
       </c>
       <c r="D555" t="s">
-        <v>5083</v>
+        <v>5075</v>
       </c>
       <c r="E555" t="s">
-        <v>5084</v>
+        <v>5076</v>
       </c>
       <c r="F555" t="s">
-        <v>5085</v>
+        <v>5077</v>
       </c>
       <c r="G555" t="s">
-        <v>5086</v>
+        <v>5078</v>
       </c>
       <c r="H555" t="s">
-        <v>5087</v>
+        <v>5079</v>
       </c>
       <c r="I555" t="s">
-        <v>5088</v>
+        <v>5080</v>
       </c>
       <c r="J555" t="s">
         <v>450</v>
       </c>
       <c r="K555" t="s">
-        <v>5089</v>
+        <v>5081</v>
       </c>
       <c r="L555" t="s">
         <v>452</v>
       </c>
       <c r="M555" t="s">
-        <v>5090</v>
+        <v>5082</v>
       </c>
       <c r="N555" t="s">
         <v>28</v>
       </c>
       <c r="O555" t="s">
-        <v>5091</v>
+        <v>5083</v>
       </c>
     </row>
     <row r="556" spans="1:15">
       <c r="A556">
         <v>66532</v>
       </c>
       <c r="B556" t="s">
-        <v>5092</v>
+        <v>5084</v>
       </c>
       <c r="C556" t="s">
-        <v>5093</v>
+        <v>1947</v>
       </c>
       <c r="D556" t="s">
-        <v>5094</v>
+        <v>5085</v>
       </c>
       <c r="E556" t="s">
-        <v>5095</v>
+        <v>5086</v>
       </c>
       <c r="F556" t="s">
         <v>1950</v>
       </c>
       <c r="G556" t="s">
         <v>1951</v>
       </c>
       <c r="H556" t="s">
         <v>1952</v>
       </c>
       <c r="I556" t="s">
         <v>1953</v>
       </c>
       <c r="J556" t="s">
         <v>450</v>
       </c>
       <c r="K556" t="s">
-        <v>5096</v>
+        <v>5087</v>
       </c>
       <c r="L556" t="s">
         <v>452</v>
       </c>
       <c r="M556" t="s">
-        <v>5097</v>
+        <v>5088</v>
       </c>
       <c r="N556" t="s">
         <v>28</v>
       </c>
       <c r="O556" t="s">
-        <v>5098</v>
+        <v>5089</v>
       </c>
     </row>
     <row r="557" spans="1:15">
       <c r="A557">
         <v>66533</v>
       </c>
       <c r="B557" t="s">
-        <v>5099</v>
+        <v>5090</v>
       </c>
       <c r="C557" t="s">
-        <v>5100</v>
+        <v>5091</v>
       </c>
       <c r="D557" t="s">
-        <v>5101</v>
+        <v>5092</v>
       </c>
       <c r="E557" t="s">
-        <v>5102</v>
+        <v>5093</v>
       </c>
       <c r="F557" t="s">
         <v>1773</v>
       </c>
       <c r="G557" t="s">
         <v>1774</v>
       </c>
       <c r="H557" t="s">
         <v>1775</v>
       </c>
       <c r="I557" t="s">
-        <v>5103</v>
+        <v>1776</v>
       </c>
       <c r="J557" t="s">
         <v>24</v>
       </c>
       <c r="K557" t="s">
-        <v>5104</v>
+        <v>5094</v>
       </c>
       <c r="L557" t="s">
         <v>26</v>
       </c>
       <c r="M557" t="s">
-        <v>5105</v>
+        <v>5095</v>
       </c>
       <c r="N557" t="s">
         <v>28</v>
       </c>
       <c r="O557" t="s">
-        <v>5106</v>
+        <v>5096</v>
       </c>
     </row>
     <row r="558" spans="1:15">
       <c r="A558">
         <v>66534</v>
       </c>
       <c r="B558" t="s">
-        <v>5107</v>
+        <v>5097</v>
       </c>
       <c r="C558" t="s">
-        <v>5108</v>
+        <v>5098</v>
       </c>
       <c r="D558" t="s">
-        <v>5109</v>
+        <v>5099</v>
       </c>
       <c r="E558" t="s">
-        <v>5110</v>
+        <v>5100</v>
       </c>
       <c r="F558" t="s">
-        <v>5111</v>
+        <v>5101</v>
       </c>
       <c r="G558" t="s">
-        <v>5112</v>
+        <v>5102</v>
       </c>
       <c r="H558" t="s">
         <v>3186</v>
       </c>
       <c r="I558" t="s">
         <v>3187</v>
       </c>
       <c r="J558" t="s">
         <v>24</v>
       </c>
       <c r="K558" t="s">
         <v>47</v>
       </c>
       <c r="L558" t="s">
         <v>26</v>
       </c>
       <c r="M558" t="s">
         <v>48</v>
       </c>
       <c r="N558" t="s">
         <v>28</v>
       </c>
       <c r="O558" t="s">
-        <v>5113</v>
+        <v>5103</v>
       </c>
     </row>
     <row r="559" spans="1:15">
       <c r="A559">
         <v>66535</v>
       </c>
       <c r="B559" t="s">
+        <v>5104</v>
+      </c>
+      <c r="C559" t="s">
+        <v>5105</v>
+      </c>
+      <c r="D559" t="s">
+        <v>5106</v>
+      </c>
+      <c r="E559" t="s">
+        <v>5107</v>
+      </c>
+      <c r="F559" t="s">
+        <v>5108</v>
+      </c>
+      <c r="G559" t="s">
+        <v>5109</v>
+      </c>
+      <c r="H559" t="s">
+        <v>5110</v>
+      </c>
+      <c r="I559" t="s">
+        <v>5111</v>
+      </c>
+      <c r="J559" t="s">
+        <v>5112</v>
+      </c>
+      <c r="K559" t="s">
+        <v>5113</v>
+      </c>
+      <c r="L559" t="s">
         <v>5114</v>
       </c>
-      <c r="C559" t="s">
+      <c r="M559" t="s">
         <v>5115</v>
       </c>
-      <c r="D559" t="s">
+      <c r="N559" t="s">
+        <v>28</v>
+      </c>
+      <c r="O559" t="s">
         <v>5116</v>
-      </c>
-[...31 lines deleted...]
-        <v>5126</v>
       </c>
     </row>
     <row r="560" spans="1:15">
       <c r="A560">
         <v>66536</v>
       </c>
       <c r="B560" t="s">
-        <v>5127</v>
+        <v>5117</v>
       </c>
       <c r="C560" t="s">
-        <v>5128</v>
+        <v>5118</v>
       </c>
       <c r="D560" t="s">
-        <v>5129</v>
+        <v>5119</v>
       </c>
       <c r="E560" t="s">
-        <v>5130</v>
+        <v>5120</v>
       </c>
       <c r="F560" t="s">
-        <v>5131</v>
+        <v>5121</v>
       </c>
       <c r="G560" t="s">
-        <v>5132</v>
+        <v>5122</v>
       </c>
       <c r="H560" t="s">
-        <v>5133</v>
+        <v>5123</v>
       </c>
       <c r="I560" t="s">
-        <v>5134</v>
+        <v>5124</v>
       </c>
       <c r="J560" t="s">
         <v>24</v>
       </c>
       <c r="K560" t="s">
+        <v>4965</v>
+      </c>
+      <c r="L560" t="s">
+        <v>26</v>
+      </c>
+      <c r="M560" t="s">
         <v>4966</v>
       </c>
-      <c r="L560" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N560" t="s">
         <v>28</v>
       </c>
       <c r="O560" t="s">
-        <v>5135</v>
+        <v>5125</v>
       </c>
     </row>
     <row r="561" spans="1:15">
       <c r="A561">
         <v>66537</v>
       </c>
       <c r="B561" t="s">
-        <v>5136</v>
+        <v>5126</v>
       </c>
       <c r="C561" t="s">
-        <v>5137</v>
+        <v>4877</v>
       </c>
       <c r="D561" t="s">
-        <v>5138</v>
+        <v>5127</v>
       </c>
       <c r="E561" t="s">
-        <v>5139</v>
+        <v>5128</v>
       </c>
       <c r="F561" t="s">
-        <v>5140</v>
+        <v>5129</v>
       </c>
       <c r="G561" t="s">
         <v>4881</v>
       </c>
       <c r="H561" t="s">
         <v>4882</v>
       </c>
       <c r="I561" t="s">
         <v>4883</v>
       </c>
       <c r="J561" t="s">
         <v>24</v>
       </c>
       <c r="K561" t="s">
+        <v>4965</v>
+      </c>
+      <c r="L561" t="s">
+        <v>26</v>
+      </c>
+      <c r="M561" t="s">
         <v>4966</v>
       </c>
-      <c r="L561" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N561" t="s">
         <v>28</v>
       </c>
       <c r="O561" t="s">
-        <v>5141</v>
+        <v>5130</v>
       </c>
     </row>
     <row r="562" spans="1:15">
       <c r="A562">
         <v>66538</v>
       </c>
       <c r="B562" t="s">
-        <v>5142</v>
+        <v>5131</v>
       </c>
       <c r="C562" t="s">
-        <v>5143</v>
+        <v>5132</v>
       </c>
       <c r="D562" t="s">
-        <v>5144</v>
+        <v>5133</v>
       </c>
       <c r="E562" t="s">
-        <v>5145</v>
+        <v>5134</v>
       </c>
       <c r="F562" t="s">
-        <v>5146</v>
+        <v>5135</v>
       </c>
       <c r="G562" t="s">
         <v>1942</v>
       </c>
       <c r="H562" t="s">
         <v>1943</v>
       </c>
       <c r="I562" t="s">
         <v>1944</v>
       </c>
       <c r="J562" t="s">
         <v>24</v>
       </c>
       <c r="K562" t="s">
-        <v>5147</v>
+        <v>5136</v>
       </c>
       <c r="L562" t="s">
         <v>26</v>
       </c>
       <c r="M562" t="s">
-        <v>5148</v>
+        <v>5137</v>
       </c>
       <c r="N562" t="s">
         <v>28</v>
       </c>
       <c r="O562" t="s">
-        <v>5149</v>
+        <v>5138</v>
       </c>
     </row>
     <row r="563" spans="1:15">
       <c r="A563">
         <v>66540</v>
       </c>
       <c r="B563" t="s">
-        <v>5150</v>
+        <v>5139</v>
       </c>
       <c r="C563" t="s">
-        <v>5151</v>
+        <v>5140</v>
       </c>
       <c r="D563" t="s">
-        <v>5152</v>
+        <v>5141</v>
       </c>
       <c r="E563" t="s">
-        <v>5153</v>
+        <v>5142</v>
       </c>
       <c r="F563" t="s">
-        <v>5154</v>
+        <v>5143</v>
       </c>
       <c r="G563" t="s">
-        <v>5155</v>
+        <v>5144</v>
       </c>
       <c r="H563" t="s">
-        <v>5156</v>
+        <v>5145</v>
       </c>
       <c r="I563" t="s">
         <v>1713</v>
       </c>
       <c r="J563" t="s">
         <v>24</v>
       </c>
       <c r="K563" t="s">
-        <v>5157</v>
+        <v>5146</v>
       </c>
       <c r="L563" t="s">
         <v>26</v>
       </c>
       <c r="M563" t="s">
-        <v>5158</v>
+        <v>5147</v>
       </c>
       <c r="N563" t="s">
         <v>28</v>
       </c>
       <c r="O563" t="s">
-        <v>5159</v>
+        <v>5148</v>
       </c>
     </row>
     <row r="564" spans="1:15">
       <c r="A564">
         <v>66541</v>
       </c>
       <c r="B564" t="s">
         <v>1919</v>
       </c>
       <c r="C564" t="s">
-        <v>5160</v>
+        <v>5149</v>
       </c>
       <c r="D564" t="s">
-        <v>5161</v>
+        <v>5150</v>
       </c>
       <c r="E564" t="s">
-        <v>5162</v>
+        <v>5151</v>
       </c>
       <c r="F564" t="s">
-        <v>5163</v>
+        <v>5152</v>
       </c>
       <c r="G564" t="s">
         <v>1924</v>
       </c>
       <c r="H564" t="s">
         <v>1925</v>
       </c>
       <c r="I564" t="s">
         <v>1926</v>
       </c>
       <c r="J564" t="s">
         <v>24</v>
       </c>
       <c r="K564" t="s">
-        <v>5164</v>
+        <v>5153</v>
       </c>
       <c r="L564" t="s">
         <v>26</v>
       </c>
       <c r="M564" t="s">
-        <v>5165</v>
+        <v>5154</v>
       </c>
       <c r="N564" t="s">
         <v>28</v>
       </c>
       <c r="O564" t="s">
-        <v>5166</v>
+        <v>5155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">