--- v3 (2026-03-17)
+++ v4 (2026-05-17)
@@ -18,52 +18,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1718">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Kirundi
 # Source: https://hadeethenc.com/rn
-# Last update: 2026-03-02 21:01:33 (v1.6.0)
-# Check for updates: https://hadeethenc.com/en/check/rn/v1.6.0
+# Last update: 2026-05-10 18:05:08 (v1.7.0)
+# Check for updates: https://hadeethenc.com/en/check/rn/v1.7.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1575,53 +1575,51 @@
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) yaratwiganiye ko Imana Allah ari Nziza, Nyenubutagatifu, Izira kurangwa n'agahaze n'akanenge, Irangwa n'ibitunganye vyose mu buryo buberanye n'icubahiro cayo, ntiyakira mu bikorwa, mu majambo no mu vyo abantu bemera mu mishaha yabo, kiretse ikiba ari ciza muri vyo, na co kikaba ari kirya cejejwe ku bw'Imana Allah, gihuye n'uburongozi bwazanwe n'Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah), ntibinarekuwe rero ko hari uwokwiyegereza ku Mana Allah kiretse mu kwubahiriza ivyo. Biri mu bihambaye bituma ibikorwa vy'umwemeramana biba vyiza, kuba imfungurwa ziwe ari nziza, zabonetse mu birekuwe "halaali", gutyo iyubahirizwa ry'ivyo rikeza ibikorwa vyiwe, ni kuri iyo mvo rero Imana Allah Yategetse abemeramana gukora birya nyene Yategetse Intumwa zayo, mu kuba bakwiye gufungura ibirekuwe hamwe rero no gukora ibikorwa vyiza bitegetswe, aho Ivuga Iti: ﴾Emwe Ntumwa z’Imana! Nimufungure mu vyiza bibaryoheye birekuwe, muheze mukore n’ibikorwa vyiza bitegetswe, mu vy’ukuri Jewe Allah, Ndazi neza ivyo mukora vyose, ndi Nyenubumenyikurivyose﴿, Irongera Ikavuga Iti:  ﴾Emwe bemeramana! Nimurye mu vyiza Twabafunguriye﴿.
 Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) yarihanije abantu ukurya ibizira "haraamu" kuko vyonona igikorwa bikanabuza ko cakirwa n'Imana Allah n'aho umuntu yokwita ku rutare mu kwubahiriza ibintu bigaragara vyotuma igikorwa cakirwa; muri vyo twovuga:
 Ubwa mbere: umuntu gufata urugendo rurerure agiye mu bikorwa vy'iyumviramana; nko kuja gushengerera ingoro ntagatifu, guharanira idini ry'Imana Allah, kwunga ubuvandimwe, n'ibindi bitari ivyo.
 Ubwa kabiri: ukugira umushatsi w'urushwigiri udasokoje, wahindutse ibara hamwe n'impuzu zahinduwe n'intumo, uyu rero aba ari ntamagiro kuko yabuze uko agira.
 Ubwa gatatu: ugutarika ibiganza hejuru mu gusaba (igisabisho).
 Ubwa kane: ukwifashisha amazina y'Imana Allah mu kuyisaba no mu kudahesha mu gusaba; nko kuvuga uti: Ewe Mana yanje Rurema! Ewe Mana yanje Rurema!
 Hamwe rero n'ukwubahiriza izi mvo zituma igisabisho cakirwa, ntaheza ngo yumvirwe; kuko ibifungurwa, ibinyobwa hamwe n'inyambarwa vyiwe vyose biba ari mu bizira, akaba anabeshejweho n'ibizira, ukwakirwa igisabisho c'umuntu arangwa n'ibintu nk'ibi rero, biri kure cane nk'ukwezi!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصفه به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Imana Allah Nyenukuganza Nyenicubahiro, ni Intore mu kuntu Iteye, mu mazina n'amatazirano yayo, mu bikorwa vyayo, no mu ngingo zayo ziyikomokako.
 Ibwirizwa ry'izirikanamana rijana n'igikorwa gikozwe ku bw'Imana Allah Nyenukuganza na Nyenicubahiro nta ngere, hamwe n'ugukurikira ivyigishijwe n'Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah).
 Ugukoresha ibituma umuntu ashiruka ubute mu bikorwa, aho dusanga Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze ati: "Mu vy'ukuri Imana Allah, Yategetse abemeramana gukora nka birya nyene Yategetse Intumwa"; iyo rero umwemeramana amenye ko iki kiri mu vyategetswe Intumwa, biramuremesha bikanamutera intege mu gukurikiza akarorero kazo.
 Ukurya ibizira, kiri mu bibuza igisabisho kwakirwa.
-Mu bituma igisabisho cakirwa, ni ibintu bitanu.
-[...1 lines deleted...]
-ica gatanu: ukuryohora imfungurwa n'ibinyobwa (mu kuraba ko ko bizanana bizanana inzira nziza kandi biziruye).
+Mu bituma igisabisho cakirwa, ni ibintu bitanu. Ica mbere: ni ugufata urugendo rurerure kuko harimwo ukunanirwa gutuma haba ukwicisha bugufi, ico na co kikaba kiri mu bihambaye bituma igisabisho cakirwa; ica kabiri: ni umuntu kubura ico afata n'ico areka; ica gatatu: ni ugutarika ibiganza hejuru; ica kane: ugushimika mu gusaba Imana Allah ata guhesha, maze ugasubiramwo amazina aranga ibikorwa vyayo, ico na co kikaba kiri mu bintu bihambaye vyifashishwa mu kwakirirwa igisabisho;  ica gatanu: ukuryohora imfungurwa n'ibinyobwa (mu kuraba ko ko bizanana bizanana inzira nziza kandi biziruye).
 Kurya ibirekuwe vyiza, kiri mu mvo zifasha umuntu gukora ibikorwa vyiza bitegetswe.
 Al-Qaadwi Yavuze ati: "Ijambo "ciza" ni igihushane ry'ijambo "kibi", iyo rero iryo jambo rikoreshejwe ku Mana Allah, rica risigura ubutore bw'Imana Allah mu kuba Yejejwe Izira akanenge, mu kuba ari Nyenubutagatifu Itigera Ishikirwa n'ibiza; nayo iyo rikoreshejwe neza na neza ku muja w'Imana Allah, rica risigura ukwirinda ingeso mbi mu ngiro, maze umuntu akarangwa n'ibihushane vy'izo ngeso mbi; iyo naho rikoreshejwe ku matungo, rica risigura ko ari ivyahiswemwo mu biziruye mu matungo".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/4316</t>
   </si>
   <si>
     <t>إن الله كتب الإحسان على كل شيء</t>
   </si>
   <si>
     <t>Mu vy'ukuri, Imana Allah Yarategetse kurangwa n'ubugwaneza ku kintu ico ari co cose umuntu akoze</t>
   </si>
   <si>
     <t>عن شداد بن أوس رضي الله عنه قال: ثِنْتَانِ حَفِظْتُهُمَا عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا الْقِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذَّبْحَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، فَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Shaddaadi mwene Ausi (Imana Allah Imwishimire) yavuze ati: "Hari ibintu bibiri nashize ku muzirikanyi ndavyumvise ku Ntumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah), aho yavuze iti: "Mu vy'ukuri, Imana Allah Yarategetse kurangwa n'ubugwaneza ku kintu ico ari co cose umuntu akoze. Iyo rero mwishe (mu kwihora uwishe) ba mwica mu bugwaneza; n'iyo mubaze igitungwa, muraheza  mukibage mu bugwaneza; kandi rero umwe wese muri mwebwe, nabe abanza gukarisha neza imbugita yiwe, hanyuma aheze aruhure n'ikibagwa ciwe".</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) aratomora ko mu vy'ukuri, Imana Allah Nyenuguhabwicubahiro nta ngere Yadutegetse kurangwa n'ubugwaneza ku kintu cose dukoze. Ijambo "al-ihsaan", risigura kwama umuntu yitwararika Imana Allah igihe cose, mu bikorwa vy'ukuyiyegereza, mu gukora ivyiza, no mu kutageramira ibiremwa, ni muri iyo nsiguro rero, umuntu akwiye kurangwa n'ubugwaneza igihe c'ukwica ikiremwa n'igihe c'ukubaga ibitungwa.
@@ -2338,52 +2336,51 @@
   </si>
   <si>
     <t>Mu vyakiriwe na Al-Miqdaamu mwene Ma'dii Kariba (Imana Allah Imwishimire) yavuze ati: "Narumvise Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) ivuga iti: "Mwene Adamu ntibirashika aho yuzuza icombo kibi kuri we coza gisumba inda, birakwiye kuri mwene Adamu rero kuba yokwivuna inzara mu gufungura duke tumubeshaho, vyoba ngombwa ko arenzako mu guhaga, akagenera ica gatatu c'umushishito wiwe imfungurwa, ikindi ca gatatu akakigenera ibinyobwa, ica gatatu gisigaye akagisigira uguhema".</t>
   </si>
   <si>
     <t>يرشدنا النبي الكريم صلى الله عليه وسلم إلى أصل من أصول الطب، وهي الوقاية التي يقي بها الإنسان صحته، وهي التقليل من الأكل، بل يأكل بقدر ما يسد رمقه ويقويه على أعماله اللازمة، وإن شر وعاء مُلئ هو البطن لما ينتج عن الشبع من الأمراض الفتاكة التي لا تحصى عاجلًا أو آجلًا باطنًا أو ظاهرًا.
 ثم إن الرسول صلى الله عليه وسلم قال: إذا كان الإنسان لابد له من الشبع، فليجعل الأكل بمقدار الثلث، والثلث الآخر للشرب، والثلث للنفس حتى لا يحصل عليه ضيق وضرر، وكسل عن تأدية ما أوجب الله عليه في أمر دينه أو دنياه.</t>
   </si>
   <si>
     <t>Umuvugishwamana w'umugwaneza (nyakugira amahoro n'impuhwe z'Imana Allah) aduhanura kwubahiriza umwe mu mishinge y'ubuvuzi, na wo ukaba ari umuntu gukingira amagara yiwe mu kugabanya imfungurwa, ku rugero rwo gufungura ibimuvuna inzara, agaheza agafungura ibimufasha kurangura ibikorwa nkenerwa, n'uko ikintu kibi cane amuntu yuzuza ari inda yiwe, uravye ingaruka mbi z'uguhaga zigizwe n'indwara zishobora kwiyadukiza zigafata umuntu ubwo nyene canke muri kazoza, zaba izifatira muri we canke izigaragarira ku mubiri. Mu nyuma, Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yarahanuye ko bibaye ngombwa ko umuntu ahaga,  yopfuma afungura ibingana n'ica gatatu c'umushishito wiwe, ikindi ca gatatu akakigenera ibinyobwa, ica gatatu gisigaye na co akagisigira uguhema; kugira ntatumwatumwe ngo abure ingene ahema, maze ugutumbirwa gutume anebwa ntashobore gukora ivyo yategetswe n'Imana Allah, mu vyo yubahiriza mu bijanye n'idini ryiwe kibure ibijanye n'ivy'isi.</t>
   </si>
   <si>
     <t>عدم التوسع في الأكل والشرب، وهذا أصل جامع لأصول الطب كلها، لما في كثرة الشبع من الأمراض والأسقام.
 الغاية من الأكل، هي حفظ الصحة والقوة وبهما سلامة الحياة.
 لملء البطن من الطعام أضرار بدنية ودينية، قال عمر رضي الله عنه: «إياكم والبطنة، فإنها مفسدة للجسم ومكسلة عن الصلاة».
 الأكل من حيث الحكم على أقسام: واجب، وهو ما به تُحفظ الحياة ويؤدي تركه إلى ضرر. جائز، وهو ما زاد على القدر الواجب ولا يُخشى ضرره. مكروه، وهو ما يُخشى ضرره. محرم، وهو ما يُعلم ضرره. ومستحب، وهو ما يُستعان به على عبادة الله وطاعته، وقد أجمل ذلك في الحديث في ثلاث مراتب: أولها: ملء البطن. ثانيها: أكلات أو لقيمات يقمن صلبه. ثالثها: قوله: «ثلث لطعامه وثلث لشرابه وثلث لنفسه» وهذا كله إذا كان جنس المأكول حلالًا.
 الحديث قاعدة من قواعد الطب، وحيث إن علم الطب مداره على ثلاثة أصول: حفظ القوة والحمية والاستفراغ، فقد اشتمل الحديث على الأولين منها، كما في قوله تعالى : (وَكُلُوا وَاشْرَبُوا وَلَا تُسْرِفُوا إِنَّهُ لَا يُحِبُّ الْمُسْرِفِينَ) [الأعراف: 31].
 كمال هذه الشريعة حيث اشتملت على مصالح الإنسان في دينه ودنياه.
 من علوم الشريعة أصولُ الطب وأنواع منه، كما جاء في العسل والحبة السوداء.
 اشتمال أحكام الشريعة على الحكمة، وأنها مبنية على درء المفاسد وجلب المصالح.</t>
   </si>
   <si>
     <t>Ukutidagadura akarenza urugero mu gufungura no kunywa. Iki, ni wo mushinge uhurikiyemwo vyose vyerekeye ubuvuzi, kuko uguhaga umuntu akarenza, bitera indwara n'iminihiro myinshi.
 Ihangiro ryo gufungura, ni ukubungabunga amagara n'intege bikenewe kugira umuntu atekanirwe mu buzima.
 Ukwuzuza inda mu gufungura, bitera ingorane mu mubiri no mw'idini. Omari (Imana Allah Imwishimire) yavuze ati: "Mwoye (nimwirinde) kwuzuza inda gushika aho mutumbirwa; kuko vyonona umubiri bigatera ubunebwe bwo kudasenga".
-Ingingo ijanye no gufungura, iri mu mice itandukanye: hari ugufungura gutegetswe, na kwo kukaba ari kurya gufungura gutuma ubuzima bubungabungwa, kwabura naho kugatuma ubuzima businzikara (bugeramirwa). Ugufungura kurekuwe, na kwo kukaba ari kurya gufungura ibirenze kuri birya bitegetswe bizwi ko kudatera ingaruka mbi ku buzima. Ugufungura kutabereye, na kwo kukaba ari kurya gufungura gushobora gutera impungenge zo kubangamirwa kw'ubuzima.
-Ugufungura kuziririjwe ni kurya gufungura bizwi neza ko bitera ingaruka mbi ku buzima. Ugufungura gukundwa, na kwo kukaba ari kurya gufungura ku rugero rufasha umuntu gukora ibikorwa nyegerezamana na nyumviramana. Ivyo vyose rero, iyi nyigisho y'intumwa yabisiguye mu ngero zitatu, urugero rwa mbere: ni ukwuzuza inda. Urugero rwa kabiri: ni ukwivuna inzara ku buryo umuntu abandanya kubaho. Urugero rwa gatatu, ni urwo kwigerera tukaba turusanga mw'ijambo rivuga riti: "akagenera ica gatatu c'umushishito wiwe imfungurwa, ikindi ca gatatu akakigenera ibinyobwa, ica gatatu gisigaye akagisigira uguhema". Ivyo vyose rero, vyubahirizwa ukwo, iyo imfugurwa umuntu afunguye zirekuwe "halaali".
+Ingingo ijanye no gufungura, iri mu mice itandukanye: hari ugufungura gutegetswe, na kwo kukaba ari kurya gufungura gutuma ubuzima bubungabungwa, kwabura naho kugatuma ubuzima businzikara (bugeramirwa). Ugufungura kurekuwe, na kwo kukaba ari kurya gufungura ibirenze kuri birya bitegetswe bizwi ko kudatera ingaruka mbi ku buzima. Ugufungura kutabereye, na kwo kukaba ari kurya gufungura gushobora gutera impungenge zo kubangamirwa kw'ubuzima. Ugufungura kuziririjwe ni kurya gufungura bizwi neza ko bitera ingaruka mbi ku buzima. Ugufungura gukundwa, na kwo kukaba ari kurya gufungura ku rugero rufasha umuntu gukora ibikorwa nyegerezamana na nyumviramana. Ivyo vyose rero, iyi nyigisho y'intumwa yabisiguye mu ngero zitatu, urugero rwa mbere: ni ukwuzuza inda. Urugero rwa kabiri: ni ukwivuna inzara ku buryo umuntu abandanya kubaho. Urugero rwa gatatu, ni urwo kwigerera tukaba turusanga mw'ijambo rivuga riti: "akagenera ica gatatu c'umushishito wiwe imfungurwa, ikindi ca gatatu akakigenera ibinyobwa, ica gatatu gisigaye akagisigira uguhema". Ivyo vyose rero, vyubahirizwa ukwo, iyo imfugurwa umuntu afunguye zirekuwe "halaali".
 Iyi nyigisho y'intumwa, ni umushinge w'itegeko mu mategeko ngenderwako y'ubuvuzi, kuko ubumenyi bw'ubuvuzi bushingiye ku bintu bitatu:  ukubungabunga inguvu z'umubiri, ukwigerera mu vyo ufungura hamwe rero n'ugusohora ibitagikenewe n'umubiri, gutyo iyi nyigisho y'intumwa ikaba yigisha ku bintu bibiri vya mbere muri ivyo bitatu, ni na vyo nyene dusanga muri Aayah, aho Imana Allah Nyenuguhabwicubahiro nta ngere Ivuga Iti: ﴾Mufungure kandi munywe mu vyiza birekuwe, ariko ntimusesagure mu kurenza urugero. Mu vy’ukuri, Imana Allah ntikunda abasesagura﴿ (Al-A'raaf: 31).
 Itungana ry'amabwirizwa y'ubwislamu, aho dusanga hahurikiyemwo amabwirizwa y'ibintu nkenerwa ku muntu, haba ku bijanye n'idini ryiwe canke ivyerekeye ubuzima bwiwe.
 Mu bumenyi bw'ibijanye n'amabwirizwa y'ubwislamu, harimwo imishinge n'amoko y'amategeko y'ubuvuzi; nka kurya hakiriwe inyigisho zigisha ku vyerekeye akamaro k'ubuki n'ak'udutete twirabura bita "Habbat Sawda".
 Ingingo z'amabwirizwa y'ubwislamu, zihurikiyemwo ibituma umuntu amenya imvo n'imvano bimushikana ku kuri mu mvugo n'ingiro, zikaba kandi zubakiye kw'ihangiro ryo gukingira abantu ibibononera hamwe rero no kubashikana ku bintu nkenerwa bibafitiye akamaro.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد والترمذي والنسائي وابن ماجه</t>
   </si>
   <si>
     <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/4723</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس فيه فهو رد</t>
   </si>
   <si>
     <t>Uwo wese azokwadukana gishasha muri iri dini ryacu, kitari mu vyo twigishije, kizomugarukako(azogisubizwa, ntikizokwakirwa namba)</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ فِيهِ فَهُوَ رَدٌّ» متفق عليه.
 ولمسلم: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
@@ -6217,52 +6214,52 @@
     <t>Mu vyakiriwe na Abu Hurayra (Imana Allah Imwishimire) yavuze ko Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze iti: "Mu vy'ukuri Imana Allah, ni Nziza kandi Irakunda ivyiza, kanatsinda Imana Allah Yategetse abemeramana gukora nka birya nyene Yategetse Intumwa, aho Yavuze Iti: ﴾Emwe Ntumwa z’Imana! Nimufungure mu vyiza bibaryoheye birekuwe, muheze mukore n’ibikorwa vyiza bitegetswe﴿ (Al-Mu-minuuna: 51), Yongera Ivuga Iti: ﴾Emwe bemeramana! Nimurye mu vyiza Twabafunguriye﴿ (Al-Baqara: 172), mu nyuma ica ivuga inkuru y'umuntu yagize urugendo rurerure, maze ntiyaba agisokoza umushatsi, urushatsi ari ishwigiri, yarenzwe n'intumo ntiworaba, aheza agatarika ibiganza hejuru asaba ati: "Ewe Mana yanje Rurema! Ewe Mana yanje Rurema! Kandi atunzwe n'ugufungura ibizira, ukunywa ibizira, yambara mu bizira, eka mbere we wese akaba atunzwe n'ibizira. None ga yemwe! Umuntu nk'uyo, ni gute yokwakirirwa igisabisho ciwe!".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Imana Allah Nyenukuganza Nyenicubahiro, ni Intore mu kuntu Iteye, mu mazina n'amatazirano yayo, mu bikorwa vyayo, no mu ngingo zayo ziyikomokako.
 Ibwirizwa ry'izirikanamana rijana n'igikorwa gikozwe ku bw'Imana Allah Nyenukuganza na Nyenicubahiro nta ngere, hamwe n'ugukurikira ivyigishijwe n'Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah).
 Ugukoresha ibituma umuntu ashiruka ubute mu bikorwa, aho dusanga Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze ati: "Mu vy'ukuri Imana Allah, Yategetse abemeramana gukora nka birya nyene Yategetse Intumwa"; iyo rero umwemeramana amenye ko iki kiri mu vyategetswe Intumwa, biramuremesha bikanamutera intege mu gukurikiza akarorero kazo.
 Ukurya ibizira, kiri mu bibuza igisabisho kwakirwa.
-Mu bituma igisabisho cakirwa, ni ibintu bitanu.
-Ica mbere: ni ugufata urugendo rurerure kuko harimwo ukunanirwa gutuma haba ukwicisha bugufi, ico na co kikaba kiri mu bihambaye bituma igisabisho cakirwa; ica kabiri: ni umuntu kubura ico afata n'ico areka; ica gatatu: ni ugutarika ibiganza hejuru; ica kane: ugushimika mu gusaba Imana Allah ata guhesha, maze ugasubiramwo amazina aranga ibikorwa vyayo, ico na co kikaba kiri mu bintu bihambaye vyifashishwa mu kwakirirwa igisabisho; 
+Mu bituma igisabisho cakirwa, ni ibintu bitanu. Ica mbere: ni ugufata urugendo rurerure kuko harimwo ukunanirwa gutuma haba ukwicisha bugufi, ico na co kikaba kiri mu bihambaye bituma igisabisho cakirwa; ica kabiri: ni umuntu kubura ico afata n'ico areka; ica gatatu: ni ugutarika ibiganza hejuru; ica kane: ugushimika mu gusaba Imana Allah ata guhesha, maze ugasubiramwo amazina aranga ibikorwa vyayo, ico na co kikaba kiri mu bintu bihambaye vyifashishwa mu kwakirirwa igisabisho;  ica gatanu: ukuryohora imfungurwa n'ibinyobwa (mu kuraba ko ko bizanana bizanana inzira nziza kandi biziruye).
+Kurya ibirekuwe vyiza, kiri mu mvo zifasha umuntu gukora ibikorwa vyiza bitegetswe.
 Al-Qaadwi Yavuze ati: "Ijambo "ciza" ni igihushane c'ijambo "kibi", iyo rero iryo jambo rikoreshejwe ku Mana Allah, rica risigura ubutore bw'Imana Allah mu kuba Yejejwe Inazira n'akanenge, mu kuba ari Nyenubutagatifu Itigera Ishikirwa n'ibiza. Nayo iyo rikoreshejwe ku muja w'Imana Allah, rica risigura ukwirinda ingeso mbimbi n'ibikorwa bibibibi, maze umuntu akarangwa n'ibihushane vy'izo ngeso mbi. Iyo naho rikoreshejwe ku matungo, rica risigura ko ari ivyahiswemwo mu biziruye mu matungo".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66518</t>
   </si>
   <si>
     <t>دع ما يريبك إلى ما لا يريبك</t>
   </si>
   <si>
     <t>Enda nyabuna, reka gukora ikiguteye amakenga, uheze utandukire ikitaguteye amakenga</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Se wa Muhamadi, Al-Hasan mwene Ali mwene Abu Twaalibi, umwuzukuru akaba na rukundiro rw'Intumwa (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze ati: "Narafashe ku mutwe mu vyo numvise ku Ntumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) ko yavuze iti: "Enda nyabuna, reka gukora ikiguteye amakenga, uheze utandukire ikitaguteye amakenga".</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) yategetse ko umuntu yoreka ibimuteye amakenga haba  mu majambo no mu bikorwa, atarinze kuraba ko vyoba bibujijwe canke birekuwe, ko vyoba bizira canke biziruye, aheze rero atandukire akore ibitamuteye amakenga mu bintu bigaragara ko biziruye kandi ari vyiza.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>