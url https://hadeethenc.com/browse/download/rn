--- v4 (2026-05-17)
+++ v5 (2026-06-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1718">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1707">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Kirundi
 # Source: https://hadeethenc.com/rn
 # Last update: 2026-05-10 18:05:08 (v1.7.0)
 # Check for updates: https://hadeethenc.com/en/check/rn/v1.7.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
@@ -5992,165 +5992,155 @@
     <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe n'indongozi y'abemeramana Se wa Hafswa, Omari mwene Al-Khattwaabi (Imana Allah Imwishimire) yavuze ati: "Narumvise Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) ivuga iti: "Mu vy'ukuri, ibikorwa vyose bihabwa impembo hisunzwe izirikana-gikorwa vyakoranwe; kandi burya mu vy'ukuri, umwe wese arafise ku mushaha wiwe ico yazirikanye, uwo wese rero ukwimuka kwiwe kuzoba ari ku bw'Imana Allah n'Intumwa yayo, ukwimuka kwiwe kuzokwakirwa ku bw'Imana Allah n'Intumwa yayo. Nayo uwuzoba ukwimuka kwiwe ari ku bw'isi n'ibihendamaso vyayo arondera, canke kukaba ari ku mvo z'ugukurikira umugore ashaka kwubakana nawe, ukwimuka kwiwe kuzokwakirwa ku mvo z'ivyatumye yimuka".</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>Guhimiriza umuntu ko yogira izirikanamana, kuko mu vy'ukuri Imana Allah,  ntiyakira igikorwa kiretse icakozwe mu ntumbero yo kurondera gushimwa nayo.
 Ibikorwa vyiza vyegereza umuntu ku Mana Allah, iyo umuntu abikoze nk'ibikorwa bisanzwe vyo mu buzima bwa misiyose (mu buryo bw'akamenyero), ntaheza ngo abihemberwe iyo atabikoze mu ntumbero y'ukurondera kwiyegereza Imana Allah.
 Izirikana-gikorwa, ni ryo rituma haba itandukaniro hagati ya bimwe n'ibindi mu bikorwa nyegerezamana, hakaba n'itandukaniro hagati y'ibikorwa nyegerezamana n'ibimenyerewe gukorwa mu buzima bwa misi yose.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
     <t>[رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66511</t>
   </si>
   <si>
-    <t>Mu vyakiriwe na Abu Abdu Al-Rahmani mwene Abdillahi mwene Omari mwene Al-Khttwaabi (Imana Allah Imwishimire) yavuze ati: "Narumvise Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) ivuga iti:||"Ubwislamu bwubakiye ku nkingi zitanu: Ukwemera n'ukwemanga ko ata mana ibwirijwe gusengwa atari Imana Imwe Rudende Allah, n'uko Muhamadi ari Umuja wayo akaba n'Intumwa yayo; ugutsimbataza isengesho; ugutanga ishikanwa-bwirizwa; ugushengerera ingoro ntagatifu y'Imana Allah iri i Makka; hamwe rero n'ugupfunga ukwezi kwa Ramadhani</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Abu Abdu Al-Rahmani mwene Abdillahi mwene Omari mwene Al-Khttwaabi (Imana Allah Imwishimire) yavuze ati: "Narumvise Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) ivuga iti: "Ubwislamu bwubakiye ku nkingi zitanu: Ukwemera n'ukwemanga ko ata mana ibwirijwe gusengwa atari Imana Imwe Rudende Allah, n'uko Muhamadi ari Umuja wayo akaba n'Intumwa yayo; ugutsimbataza isengesho; ugutanga ishikanwa-bwirizwa; ugushengerera ingoro ntagatifu y'Imana Allah iri i Makka; hamwe rero n'ugupfunga ukwezi kwa Ramadhani".</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>"Iremwa ry'umwe wese muri mwebwe riba mu kwiyegeranya kw'intanga mu gitereko ca nyina mu kiringo c'imirango mirongo ine n'amajoro mirongo ine</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «إِنَّ أَحَدَكُمْ يُجْمَعُ خَلْقُهُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا، ثُمَّ يَكُونُ عَلَقَةً مِثْلَ ذَلِكَ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَ ذَلِكَ، ثُمَّ يُرْسَلُ إلَيْهِ المَلَكُ فَيَنْفُخُ فِيهِ الرُّوحَ، وَيُؤْمَرُ بِأَرْبَعِ كَلِمَاتٍ: بِكَتْبِ رِزْقِهِ، وَأَجَلِهِ، وَعَمَلِهِ، وَشَقِيٍّ أَوْ سَعِيدٍ؛ فَوَالَّذِي لَا إلَهَ غَيْرُهُ إنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُهَا، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Abu Abdu Al-Rahmani mwene Abdullahi mwene Mas'uudi (Imana Allah Imwishimire) yavuze ati: "Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) Imvugakuri Mudahinyuzwa, yaratwiganiye iti : "Iremwa ry'umwe wese muri mwebwe riba mu kwiyegeranya kw'intanga mu gitereko ca nyina mu kiringo c'imirango mirongo ine n'amajoro mirongo ine, hanyuma nya muntu akaba akamanyu k'amaraso avuze mu kiringo nk'ico nyene c'imisi mirongo ine, hanyuma akaba akamanyu k'inyama mu kiringo nk'ico nyene c'imisi mirongo ine, hanyuma akarungikirwa umumalayika, maze agahabwa n'Imana Allah uburenganzira bw'ukwandika amajambo ane ku bizomushikira vyose, agaheza rero akandika: Ibizomubeshaho, imyaka azobaho, ibikorwa azokora, n'uko rero azobaho mu magorwa canke mu mahirwe, agaheza agaca amuhuhiramwo inkomoko y'ubuzima "Roho". Ni ukuri rero, ndarahiye kw'izina ry'urya ata yindi mana ihari atari Yo, ko mu vy'ukuri umwe wese muri mwebwe hari igihe bishika agakora igikorwa c'abantu bo mu Bwami bw'ijuru kugeza n'aho ata gisigaye kiri hagati yiwe n'Ubwami bw'ijuru ngo abushikire,  kiretse intambwe nto ireha n'uburebure bw'ukuboko gushika mu nkokora, yamara ivyanditswe kuri we bikitangiza imbere bikamuciramwo, maze agakora igikorwa c'abantu bo mu muriro, agasanga awinjiyemwo ukwo. Ni ukuri, hari n'igihe umwe muri mwebwe akora igikorwa c'abantu bo mu muriro, kugeza n'aho ata gisigaye kiri hagati yiwe n'umuriro ngo awinjiremwo, kiretse intambwe nto ireha n'uburebure bw'ukuboko gushika mu nkokora, yamara ivyanditswe kuri we bikitangiza imbere bikamuciramwo, maze agakora igikorwa c'abantu bo mu Bwami bw'ijuru, agasanga abwinjiyemwo ukwo".</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>بيان مراحل خلق الإنسان.
 الإيمان بالقضاء والقدر.
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Kwerekana intambwe z'iremwa ry'umuntu.
 Kwemera ivyagezwe n'ishirwa mu ngiro ryavyo.
 Iherezo ryiza canke ribi ry'ibintu, ryisunga ivyamaze kwandikwa mu vyagezwe.
-Ukwihaniza umuntu ko atokwihenda  akishimira ibikorwa bitandukanye akora; kuko mu vy'ukuri, ibikorwa vyose bihabwa agaciro hisunzwe isozerwa ryavyo uko ryagenze (birabwa iherezo).
-____</t>
+Ukwihaniza umuntu ko atokwihenda  akishimira ibikorwa bitandukanye akora; kuko mu vy'ukuri, ibikorwa vyose bihabwa agaciro hisunzwe isozerwa ryavyo uko ryagenze (birabwa iherezo).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>Uwo wese azokwadukana gishasha muri iri dini ryacu, kitari mu vyo twigishije, azogisubizwa, ntikizokwakirwa namba</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe n'Umuvyeyi w'abemeramana, Nyina wa Abdullahi, Aisha (Imana Allah Imwishimire) yavuze ko Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze iti: "Uwo wese azokwadukana gishasha muri iri dini ryacu, kitari mu vyo twigishije, azogisubizwa, ntikizokwakirwa namba". Mu vyashikirijwe  na Muslimu hakoreshejwe aya majambo: "Uwo wese azokora igikorwa kitari mu vyo twigishije, azogisubizwa, ntikizokwakirwa namba".</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Ibikorwa nyegerezamana vyubakiye ku vyaje bigatomorwa mu Gitabu no mu nyigisho n'imigenzo vy'intumwa, ntiturekuriwe rero kwiyegereza Imana Allah mu vyo dukora kiretse mu gihe twisunze ivyashinzwe n'amabwirizwa, atari ivyadukano bishasha mw'idini.
 Idini ntirishingiye ku vyiyumviro canke ku vyo abantu bibaza ko ari vyiza, yamara rishingiye ku gukurikira Intumwa y'Imana  (nyakugira amahoro n'impuhwe z'Imana Allah).
 Iyi nyigisho y'intumwa, ni icemezo c'uko idini ryikwije kandi ritunganye.
 Icadukano, ni kirya kintu cose congewe mw'idini kandi kitigeze kibaho igihe c'Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) n'igihe c'ingendanyi ziwe mu bijanye n'ukwemera, mu majambo canke mu bikorwa.
 Iyi nyigisho y'intumwa, ni umushinge mu mishinge ubwislamu bwubakiyeko, ni nk'umunzane wo gupimirako ibikorwa, kurya rero igikorwa cose kidakozwe ku bw'Imana Allah, nyeneco atagihemberwa, ni ko nyene n'igikorwa cose gikozwe kitisunze ivyigishijwe n'Intumwa y'Imana  (nyakugira amahoro n'impuhwe z'Imana Allah) gisubizwa nyeneco, nticemerwe.
 Iyi nyigisho y'intumwa, ni umushinge w'itegeko ngenderwako ryisungwa mu kutakirwa ivyadukano n'ibibi mu vyo abantu badukana uko bukeye uko bwije.
 Ivyadukano bishasha bibujijwe, ni birya bikorwa vyose bifitaniye isano n'idini, si birya bijanye n'ivy'isi.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
-    <t>Mu vyakiriwe na Abu Abdillahi Al-Nu'maani mwene Bashiiri (Imana Allah Imwishimire) yavuze ati: "Narumvise Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) ivuga iti:||"Mu vy'ukuri, ni ukuri ibirekuwe birazwi mw'idini biranatomoye;  kandi ni ukuri n'ibizira birazwi biranatomoye. Ariko rero n'uko biri ukwo, hagati y'ibi na biriya hari ibintu biteye amazinda, ndetse  abenshi mu bantu ntibazi ingingo zivyerekeye. Kubera ivyo rero, uwuzokwirinda kugwa mu biteye amazinda, azoba akingiye idini ryiwe n'icubahiro ciwe; nayo uwuzogwa mu biteye amazinda, azoba aguye mu bizira; nka kurya kw'umwungere aragiriye ku nkengera y'itongo rikingiwe ritavogerwa, ahakwa kwonesha muri nya tongo. Enda rero bantu  nimwumve mwumvireho! Ni ukuri, burya umwami wese aba afise itongo rikingiwe ritavogerwa. Bantu nimwumve mwumvireho! Ni ukuri, burya itongo ry'Imana Allah rikingiwe ritavogerwa, ni birya bizira Yaziririje. Bantu nimwumve mwumvireho! Ni ukuri, burya mu mubiri w'umuntu harimwo igihimba c'inyama, iyo gitunganye umubiri wose uraheza ugatungana; iyo naho cononekaye, umubiri wose uraheza ukononekara. Bantu nimwumve mwumvireho! Ico gihimba c'inyama si ikindi, ni umutima</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Abu Abdillahi Al-Nu'maani mwene Bashiiri (Imana Allah Imwishimire) yavuze ati: "Narumvise Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) ivuga iti: "Mu vy'ukuri, ni ukuri ibirekuwe birazwi mw'idini biranatomoye;  kandi ni ukuri n'ibizira birazwi biranatomoye. Ariko rero n'uko biri ukwo, hagati y'ibi na biriya hari ibintu biteye amazinda, ndetse  abenshi mu bantu ntibazi ingingo zivyerekeye. Kubera ivyo rero, uwuzokwirinda kugwa mu biteye amazinda, azoba akingiye idini ryiwe n'icubahiro ciwe; nayo uwuzogwa mu biteye amazinda, azoba aguye mu bizira; nka kurya kw'umwungere aragiriye ku nkengera y'itongo rikingiwe ritavogerwa, ahakwa kwonesha muri nya tongo. Enda rero bantu  nimwumve mwumvireho! Ni ukuri, burya umwami wese aba afise itongo rikingiwe ritavogerwa. Bantu nimwumve mwumvireho! Ni ukuri, burya itongo ry'Imana Allah rikingiwe ritavogerwa, ni birya bizira Yaziririje. Bantu nimwumve mwumvireho! Ni ukuri, burya mu mubiri w'umuntu harimwo igihimba c'inyama, iyo gitunganye umubiri wose uraheza ugatungana; iyo naho cononekaye, umubiri wose uraheza ukononekara. Bantu nimwumve mwumvireho! Ico gihimba c'inyama si ikindi, ni umutima".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Iyi nyigisho y'intumwa, ni umushinge w'itegeko ngenderwako ryisungwa mu kwirinda ibintu biteye amazinda mw'idini.
 Guhimiriza no gukundisha abantu kureka gukora ibiteye amazinda mw'idini, ari na vyo ingingo yavyo iba idatomoye.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mu vyakiriwe na Abu Ruqayya, Tamiimu mwene Awsi Al-Daariy (Imana Allah Imwishimire) ni uko Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze ati:||"Burya idini ry'ubwislamu rishingiye ku guhanurana (ritsimbatazwa mu guhanurana)", abari ng'aho muri twebwe, duca tuvuga tubaza duti: "Ugahanurana kuvugwa ng'aha, kwerekeye nde? gukorwa gute? ", araheza yishura ati: "Ni ukwubaha n'ukwubahiriza amabwirizwa y'Imana Allah, ukwemera n'ukwemanga ibiri mu Gitabu cayo, ukwumvira n'ugushira mu ngiro ivyigishijwe n'Intumwa yayo, ukwubaha n'ukwumvira indongozi z'abislamu mu bidaciye kubiri n'amabwirizwa y'Imana Allah, hamwe rero n'ukwibutsa abislamu muri rusangi; ko bubaha bakanagendera  amabwirizwa y'Imana Allah</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Abu Ruqayya, Tamiimu mwene Awsi Al-Daariy (Imana Allah Imwishimire) ni uko Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze ati: "Burya idini ry'ubwislamu rishingiye ku guhanurana (ritsimbatazwa mu guhanurana)", abari ng'aho muri twebwe, duca tuvuga tubaza duti: "Ugahanurana kuvugwa ng'aha, kwerekeye nde? gukorwa gute? ", araheza yishura ati: "Ni ukwubaha n'ukwubahiriza amabwirizwa y'Imana Allah, ukwemera n'ukwemanga ibiri mu Gitabu cayo, ukwumvira n'ugushira mu ngiro ivyigishijwe n'Intumwa yayo, ukwubaha n'ukwumvira indongozi z'abislamu mu bidaciye kubiri n'amabwirizwa y'Imana Allah, hamwe rero n'ukwibutsa abislamu muri rusangi; ko bubaha bakanagendera  amabwirizwa y'Imana Allah".</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze ko idini ryubakiye kw'izirikanamana "ikhlaasw" no ku kuvuga ukuri "swidqu", kugira ryubahirizwe nka kurya Imana Allah Yaritegetse, ryuzuye ata gahaze, ritunganye ata kanenge canke uruhendo. Hari uwaciye abwira Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) amubaza ati: Uguhanurwa kwagenewe ba nde? Na we aca yishura avuga ati: Ubwa mbere: Ukwubaha n'ukwubahiriza amabwirizwa y'Imana Allah Nyenukuninahazwa na Nyenuguhabwicubahiro nta ngere, bigirwa mu gutumbereza igikorwa kuri Yo, no mu kwemera Imana Imwe Rurende Allah ata kuyibangikanya na kimwe mu bubungabunzi bw'ibiremwa "TAWHIIDU L-RUBUUBIYA"; mu kwemera Imana Imwe Rurende Allah ata kuyibangikanya na kimwe mu gusengwa "TAWHIIDU L-ULUUHIYYA"; mu kwemera Imana Imwe Rurende Allah ata kuyibangikanya na kimwe mu mazina n'amatazirano yayo "TAWHIIDU L-AL-ASMAA-I WAL-SWIFAAT", ukwubaha n'ukwubahiriza amabwirizwa yayo, hamwe rero n'ukurarikira abantu kuyemera. Ubwa kabiri: Ukwemera n'ukwemanga ibiri mu Gitabu cayo, na co kikaba ari Qor'ani ntagatifu, maze tukemanga ko ari amajambo yayo, n'uko ari Igitabu cayo casozereye ibindi Bitabu vyayo, n'uko cabisubiriye mu mabwirizwa yavyo, tukanacubaha tukacubahiriza, maze tukagisoma ukuri kw'ukugisoma, tugashira mu ngiro ingingo zaco zitunganye zitavuguruzwa (al-muh-kam), tukemera n'ingingo zayo zifobetse (al-mutashaabih), tukanagikingira gusigurwa nabi n'abarajwe ishinga n'uguhengamika ingingo zaco, tukanyurwa n'inyigisho z'ibirimwo, tugasasagaza n'ubumenyi bwaco, tukanararikira abantu kugikurikira. Ubwa gatatu: Ukwumvira n'ugushira mu ngiro ivyigishijwe n'Intumwa yayo (nyakugira amahoro n'impuhwe z'Imana Allah), tugaheza tukemanga ko ari yo Ntumwa yayo yahetuye izindi, tukayemera mu vyo yashikirije, tukanagendera amabwirizwa yayo, tukirinda gukora ivyo yabujije, gutyo ntitwiyegereze ku Mana Allah kiretse mu kwisunga ivyo yigishije, tukubaha tukubahiriza n'agateka kayo, tukanasasagaza ubutumwa yazanye n'amabwirizwa y'idini yashikirije, tukanamirira kure ivyomekerwa kuri yo. Ubwa kane: Ukwubaha n'ukwumvira indongozi z'abislamu mu bidaciye kubiri n'amabwirizwa y'Imana Allah, mu kuzifasha kugendera ukuri, mu kutazirwanya ku ngingo zifashe mu gihe zidaciye kubiri n'idini, kuzumvira n'ukuzigamburukira mu bikorwa nyumviramana. Ubwa gatanu: Uguhanura abislamu muri rusangi, ko bubaha bakanagendera amabwirizwa y'Imana Allah, mu kubagirira ibikorwa vy'ubugwaneza no kubararikira gukora ivyiza, kubakingira kirya cose coza kibabangamira, kubipfuriza ineza, hamwe rero n'ugufadikanya na bo mu bikorwa vyiza n'ibikorwa vy'igamburukiramana.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
@@ -6183,53 +6173,50 @@
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>Iyi nyigisho y'intumwa, ni umushinge ngenderwako wisungwa mu gutomora  igitegetswe mu gihe c'ishira mu ngiro ry'itegeko no mu gihe c'ukwirinda ikibujijwe gukorwa.
 Ingingo ibuza gukora ikintu ntiyorohereza umuntu gukora bimwe mu bijanye na nya kintu; nayo ingingo itegeka gukora ikintu ishingiye ku bushobozi n'ububasha umuntu afise bwo kugikora; kuko ukureka ikintu burundu birashoboka, mu gihe ugukora ikintu bikeneye kwisunga ubushobozi n'ububasha bwo kugikora.
 Ibuzwa ryo kubazagiza : Iryo bazagiza, abamenyi barigabuye mu mice ibiri. Uwa mbere muri iyo: ni ibazagiza ritewe n'imvo z'ukwigisha ibintu nkenerwa mw'idini, iryo rikaba ritegetswe, ni na ryo ryibonekeza kenshi mu kubaza kw'ingendanyi. Uwa kabiri muri iyo mice: ni ibazagiza riba mu ntumbero yo kwihatira kubaza, iri bazagiza rero, ni ryo ribujijwe.
 Kwihaniza abantu guca kubiri n'Umuvugishwamana wabo (nyakugira amahoro n'impuhwe z'Imana Allah) nka kurya vyagendeye imigwi y'abantu bo hambere yabo.
 Ingingo y'ikibujijwe gukorwa, yubahirizwa ku kintu kibujijwe uko kingana kwose, ata kwihinguza ku buke canke ubwinshi bwaco; kuko bidakunda ko umuntu yirinda ikintu kiretse mu gihe acirinze burundu ata kwihinguza ku buke canke ubuto bwaco, ku bwinshi canke ubunini bwaco. Akarorero: Twarabujijwe kurya inyungu izira "ribaa", iryo buzwa rero, ryubahirizwa ku nyungu uko ingana kwose, yaba ari nke canke nyinshi.
 Kureka imvo zose zotuma umuntu akora ikizira; kuko ico kiri mu nsiguro yo kucirinda.
 Si vyiza mu gihe umuntu yumvise ibwirizwa ryashinzwe n'Intumwa (nyakugira amahoro n'impuhwe z'Imana Allah) ko yovuga yihinguza ngo: mbega ishirwa mu ngiro ry'iri bwirizwa ryoba ari itegeko, canke ryoba ari iribereye! Ahubwo asabwa guhurumbira kurishira mu ngiro; kuko iyi nyigisho y'intumwa, ivuga iti: "Enda nyabuna muraheza mukore ivyo mushoboye mu vyo nabategetse".
 Ukubazagiza ibibazo vyinshi, ni imvo y'ihonywa, na canecane iryo bazagiza iyo rigizwe mu bintu bidashoboka ku biremwa kubironkera inyishu; nko kubaza ku vyerekeye ibintu binyegejwe ibiremwa "ghaybu", ukuntu intureka zo ku musi w'izuka zizoba zimeze. Ibibazo nk'ibi rero, ntukavyibazeko ibibazo vyinshi, urondera kumenya ido n'ido, neza na neza uko bizogenda, uvugira ku nsya z'amenyo n'ubwishime n'akantu hamwe n'ukudadika mu mvugo n'ingiro, uti: ntegerezwa kubimenya!</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
   </si>
   <si>
-    <t>Mu vyakiriwe na Abu Hurayra (Imana Allah Imwishimire) yavuze ko Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze iti:||"Mu vy'ukuri Imana Allah, ni Nziza kandi Irakunda ivyiza, kanatsinda Imana Allah Yategetse abemeramana gukora nka birya nyene Yategetse Intumwa, aho Yavuze Iti: ﴾Emwe Ntumwa z’Imana! Nimufungure mu vyiza bibaryoheye birekuwe, muheze mukore n’ibikorwa vyiza bitegetswe﴿ (Al-Mu-minuuna: 51), Yongera Ivuga Iti: ﴾Emwe bemeramana! Nimurye mu vyiza Twabafunguriye﴿ (Al-Baqara: 172), mu nyuma ica ivuga inkuru y'umuntu yagize urugendo rurerure, maze ntiyaba agisokoza umushatsi, urushatsi ari ishwigiri, yarenzwe n'intumo ntiworaba, aheza agatarika ibiganza hejuru asaba ati: "Ewe Mana yanje Rurema! Ewe Mana yanje Rurema! Kandi atunzwe n'ugufungura ibizira, ukunywa ibizira, yambara mu bizira, eka mbere we wese akaba atunzwe n'ibizira. None ga yemwe! Umuntu nk'uyo, ni gute yokwakirirwa igisabisho ciwe!</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Abu Hurayra (Imana Allah Imwishimire) yavuze ko Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze iti: "Mu vy'ukuri Imana Allah, ni Nziza kandi Irakunda ivyiza, kanatsinda Imana Allah Yategetse abemeramana gukora nka birya nyene Yategetse Intumwa, aho Yavuze Iti: ﴾Emwe Ntumwa z’Imana! Nimufungure mu vyiza bibaryoheye birekuwe, muheze mukore n’ibikorwa vyiza bitegetswe﴿ (Al-Mu-minuuna: 51), Yongera Ivuga Iti: ﴾Emwe bemeramana! Nimurye mu vyiza Twabafunguriye﴿ (Al-Baqara: 172), mu nyuma ica ivuga inkuru y'umuntu yagize urugendo rurerure, maze ntiyaba agisokoza umushatsi, urushatsi ari ishwigiri, yarenzwe n'intumo ntiworaba, aheza agatarika ibiganza hejuru asaba ati: "Ewe Mana yanje Rurema! Ewe Mana yanje Rurema! Kandi atunzwe n'ugufungura ibizira, ukunywa ibizira, yambara mu bizira, eka mbere we wese akaba atunzwe n'ibizira. None ga yemwe! Umuntu nk'uyo, ni gute yokwakirirwa igisabisho ciwe!".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Imana Allah Nyenukuganza Nyenicubahiro, ni Intore mu kuntu Iteye, mu mazina n'amatazirano yayo, mu bikorwa vyayo, no mu ngingo zayo ziyikomokako.
@@ -6249,53 +6236,50 @@
   <si>
     <t>Enda nyabuna, reka gukora ikiguteye amakenga, uheze utandukire ikitaguteye amakenga</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Se wa Muhamadi, Al-Hasan mwene Ali mwene Abu Twaalibi, umwuzukuru akaba na rukundiro rw'Intumwa (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze ati: "Narafashe ku mutwe mu vyo numvise ku Ntumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) ko yavuze iti: "Enda nyabuna, reka gukora ikiguteye amakenga, uheze utandukire ikitaguteye amakenga".</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) yategetse ko umuntu yoreka ibimuteye amakenga haba  mu majambo no mu bikorwa, atarinze kuraba ko vyoba bibujijwe canke birekuwe, ko vyoba bizira canke biziruye, aheze rero atandukire akore ibitamuteye amakenga mu bintu bigaragara ko biziruye kandi ari vyiza.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66519</t>
   </si>
   <si>
-    <t>Mu vyakiriwe na Abu Hamza, Anasi mwene Maaliki (Imana Allah Imwishimire), akaba yahoze ari umukozi w'Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah), maze avyakira ku Muvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) aho avuga ko yavuze ati:||"Nta n'umwe yemera bikwiye, atabanje gukundira mwenewabo mu bantu ko aronka nk'ivyo wenyene ubwiwe akunda ko yoronka</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Abu Hamza, Anasi mwene Maaliki (Imana Allah Imwishimire), akaba yahoze ari umukozi w'Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah), maze avyakira ku Muvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) aho avuga ko yavuze ati: "Nta n'umwe yemera bikwiye, atabanje gukundira mwenewabo mu bantu ko aronka nk'ivyo wenyene ubwiwe akunda ko yoronka".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66520</t>
   </si>
   <si>
     <t>Mu vy'ukuri,  Imana Allah Yarategetse kurangwa n'ubugwaneza ku kintu cose umuntu akoze</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Abu Ya'laa Shaddaadi mwene Awsi (Imana Allah Imwishimire), yavyumvise ku Ntumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) avuga ko yavuze iti: "Mu vy'ukuri,  Imana Allah Yarategetse kurangwa n'ubugwaneza ku kintu cose umuntu akoze, iyo rero mwishe (mu kwihora uwishe) ba mwica mu bugwaneza; n'iyo mubaze igitungwa, ba mukibaga mu bugwaneza; kandi rero umwe wese muri mwebwe, nabe abanza gukarisha neza imbugita yiwe, hanyuma aheze aruhure n'ikibagwa ciwe".</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
@@ -6331,111 +6315,102 @@
   <si>
     <t>Mwene Abbasi (Imana Allah Imwishimire) aratwiganira ko igihe yari akiri muto, yigeze kuba ahetswe n'Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) ku gitwazi, aca amubwira ati: Mu vy'ukuri ngira ndakwigishe ibintu n'amajambo ngirakamaro, niwabigendera Imana Allah Izogira ico Ikumariye: Enda zigama Imana Allah mu kubungabunga amabwirizwa yayo y'ibitegetswe gukorwa n'ay'ibibujijwe gukorwa, ku buryo Imana Allah Igusanga mu bikorwa nyumviramana na nyegerezamana, ntizogusange na rimwe mu bicumuro no mu vyaha; niwaramuka ukoze ivyo, impembo yawe ku Mana Allah, ni uko na Yo Izokuzigama Ikubungabunga mu kugukingira ibikugeramiye mu vy'isi no mu vyo mu buzima bw'inyuma yo gupfa, Iheze Ikurwaneko mu bihambaye aho hose uzoba uroye. Niwagira ico ushatse gusaba, ntugasabe kiretse Imana Allah Yo Yonyene, kuko ari Yo Yakira ibisabo vy'abasavyi. Niwashaka gusaba imfashanyo, ntugasabe kiretse Imana Allah. Uheze kandi wame ufise umwizero ko ata kintu na kimwe ngirakamaro woshikako, n'aho abantu bo kw'isi bose bogihurizako ngo bakigufashe, kiretse mu gihe woba waracandikiwe n'Imana Allah, n'uko ata kintu cogushikira ngo kikugirire nabi, n'aho abantu bo kw'isi bose bogihurizako ngo bakugirire nabi, kiretse ko woshikirwa na kirya Imana Allah Yagenye ko kigushikira. Kandi wame uzi neza ko ivyo biri ukwo; kuko Imana Allah Yamaze kuvyandika mu vyagezwe kuri wewe, ko vyose bizogushikira bizokwisunga indinganizo n'intumbero y'Imana Allah, hamwe rero n'ubumenyi bwayo bwahetuye vyose imbere yuko bibaho, nta gihindura rero ivyamaze kwandikwa n'Imana Allah. Umuntu rero,  arakwiye kumenya ko ukuzigama Imana Allah mu kubungabunga amabwirizwa yayo y'ibitegetswe gukorwa n'ay'ibibujijwe gukorwa, Imana Allah Iheza Ikama Iri imbere yiwe mu kumenya ivyomugeramira maze Ikamutabara Ikanamushigikira; akamenya n'uko umuntu iyo yumviye Imana Allah mu gihe yorohewe, Imana Allah na Yo Iheza Ikamuba hafi mu kumworohereza uburyo bumukura mu bimugoye iyo bimushikiye. Burya umuntu wese yoshima ivyagezwe n'Imana Allah kuri we: vyaba inabi canke ineza. Iyo rero habaye ibigoye n'ibigeragezo ku muntu, araheza akihangana; kuko mu kwihangana ni ho harimwo urufunguruzo rumwugururira imiryango yo gutezurirwa;  akamenya n'uko iyo habaye intureka zikomeye kuri we, zikurikirwa n'agahengwe kazimukuramwo, n'uko iyo habaye ikimuremera haheza hagakurikira ukworoherezwa n'Imana Allah.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Akamaro k'ukwigisha abana bakiri bato ivyerekeye idini, mu bijanye n'ukwemera Imana Imwe Rudende n'urupfasoni rw'ikislamu, n'ibindi bitari ivyo.
 Impera ku Mana Allah yisunga ubwoko bw'igikorwa.
 Kubwiriza abantu ko bishimikiza Imana Allah, n'uko ata n'ikindi kintu gikwiye kwishimikizwa mu gishingo cayo, kuko Imana Allah ari Yo Mwiza w'ukwishimikizwa.
 Ukwemera ivyagezwe n'ishirwa mu ngiro ryavyo, hamwe rero no kuvyishimira mu kuvyakira ata kwidoga, kuko Imana Allah Yamaze kugera ibintu vyose.
 Uwiyobagiza amabwirizwa y'Imana Allah mu kutayubahiriza, Imana Allah Iraheza Ikamureka akazimira, eka ntinamuzigama  ngo Imubungabunge.
 Inkuru nziza ihambaye,  ihumuriza umuntu ko iyo ashikiwe n'ibimugoye, akwiye kurindirana umwizero ko hagiye gukurikira ukworoherwa.
 Iremesha ry'umuntu igihe ashikiwe n'ikiza, akabura ivyo akunda. Ibi tukabisanga mu nyigisho y'intumwa aho ivuga iti: "Menya kandi ko ikiguhushije kiba kitari kugushikira, n'uko ikigushikiye kiba kitari kuguhusha"; iryungane rya mbere riraremesha mu kwereka umuntu ingene yokwifata igihe ashikiwe n'ivyo adakunda;  nayo irya kabiri,  riraremesha mu kwerekana ingene umuntu yokwifata igihe abuze ivyo akunda.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66522</t>
   </si>
   <si>
-    <t>Mu Vyakiriwe na Se wa Mas'uudi, Uqba mwene Amri Al-Answaariy yarwanye ku rugamba rwa Badiri (Imana Allah Imwishimire),  yavuze ko Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze iti:||"Mu vy'ukuri, mu vyahanahanwe n'abantu bakabitahura mu majambo y'ivugishwamana ryo kuva kera na rindi, ni uko iyo utagira isoni uheza ugakora ivyo ushatse</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Mu Vyakiriwe na Se wa Mas'uudi, Uqba mwene Amri Al-Answaariy yarwanye ku rugamba rwa Badiri (Imana Allah Imwishimire),  yavuze ko Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze iti: "Mu vy'ukuri, mu vyahanahanwe n'abantu bakabitahura mu majambo y'ivugishwamana ryo kuva kera na rindi, ni uko iyo utagira isoni uheza ugakora ivyo ushatse".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66523</t>
   </si>
   <si>
-    <t>Mu vyakiriwe na Se wa Amri, vyaravuzwe n'uko biri mu vyakiriwe na Se wa Amra, Sufiyani mwene Abdullahi (Imana Allah Imwishimire) yavuze ati:||"Naravuze mbaza nti: "Ewe Ntumwa y'Imana! Mbwira mu vyerekeye ubwislamu, ijambo ntazobaza uwundi muntu n'umwe atari wewe". Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yishuye iti: "Vuga uti: "Naremeye Imana Allah", hanyuma ugororoke mu gutsimbatara kw'idini</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Se wa Amri, vyaravuzwe n'uko biri mu vyakiriwe na Se wa Amra, Sufiyani mwene Abdullahi (Imana Allah Imwishimire) yavuze ati: "Naravuze mbaza nti: "Ewe Ntumwa y'Imana! Mbwira mu vyerekeye ubwislamu, ijambo ntazobaza uwundi muntu n'umwe atari wewe". Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yishuye iti: "Vuga uti: "Naremeye Imana Allah", hanyuma ugororoke mu gutsimbatara kw'idini".</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>Ubona gute mu gihe nosenga amasengesho-bwirizwa, ngapfunga ukwezi kwa Ramadhani, nkubahiriza amabwirizwa y'ibirekuwe nkabikora, nkubahiriza n'amabwirizwa y'ibizira nkavyirinda</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Se wa Abdu Al-Rahmani Al-Answaariy (Imana Allah Ibishimire bompi) yavuze ko hari umugabo yigeze kubaza Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) ati: "Ubona gute mu gihe nosenga amasengesho-bwirizwa, ngapfunga ukwezi kwa Ramadhani, nkubahiriza amabwirizwa y'ibirekuwe nkabikora, nkubahiriza n'amabwirizwa y'ibizira nkavyirinda, hanyuma sindenze na kimwe kuri ivyo ndondaguye, mbega nokwinjira mu Bwami bw'ijuru?". Intumwa yishuye iti: "Ego cane!".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>Ukwihumanura ni igice c'ukwemera, ishimagizwa ry'Imana Allah mu kuvuga uti: "AL-HAMDU LILLAAH" na ryo ryuzuza umunzane mu ndishi, ininahazamana hamwe n'ishimagizwa ry'Imana Allah mu kuvuga uti: "SUB-HAANA LLAAHI WAL-HAMDU LILLAAH" na vyo vyuzuza ikirere kiri hagati y'isi n'amajuru mu ndishi</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Se wa Maaliki, Al-Haarithi mwene Aaswim Al-Ash'ariy (Imana Allah Imwishimire) yavuze ko Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze iti: "Ukwihumanura ni igice c'ukwemera, ishimagizwa ry'Imana Allah mu kuvuga uti: "AL-HAMDU LILLAAH" na ryo ryuzuza umunzane mu ndishi, ininahazamana hamwe n'ishimagizwa ry'Imana Allah mu kuvuga uti: "SUB-HAANA LLAAHI WAL-HAMDU LILLAAH" na vyo vyuzuza ikirere kiri hagati y'isi n'amajuru mu ndishi, isengesho-bwirizwa na ryo ni umuco uboneshereza uwurisenga, imperezwa na yo ni icemezo c'ukwemera, ukwihangana na kwo ni itara ryakiriza umuntu mu vyago, Qor'ani na yo kuri wewe, ni icabona canke icagiriji, burya rero abantu bose bazinduka bagenda, maze muri bo hakaba uwugurisha umushaha wiwe mu kuwurokora mu muriro canke mu kuwuhonya akawutayo".</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66526</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mu vyakiriwe na Abu Hurayra (Imana Allah Imwishimire) yavuze ko Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze iti:||"Agahimba kose mu bihimba vy’umubiri w'umuntu, karafise imperezwa kotanga maze umuntu akayihemberwa. Buri musi izuba riserutse rero, maze umuntu agatunganiriza abantu babiri batase, iba ari imperezwa ahemberwa; afashije umuntu mu kumwuriza ku gitwazi ciwe canke mu kumuterurira udukoresho twiwe akadushira kuri nya gitwazi, iba ari imperezwa ahemberwa; eka n'ijambo ryiza rihumuriza umuntu, iba ari imperezwa ahemberwa; n'intambwe umuntu ateye aja gusenga, iba ari imperezwa ahemberwa; n'ugukura mu nzira ikibangamira abarengana, iba ari imperezwa ahemberwa</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Abu Hurayra (Imana Allah Imwishimire) yavuze ko Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze iti: "Agahimba kose mu bihimba vy’umubiri w'umuntu, karafise imperezwa kotanga maze umuntu akayihemberwa. Buri musi izuba riserutse rero, maze umuntu agatunganiriza abantu babiri batase, iba ari imperezwa ahemberwa; afashije umuntu mu kumwuriza ku gitwazi ciwe canke mu kumuterurira udukoresho twiwe akadushira kuri nya gitwazi, iba ari imperezwa ahemberwa; eka n'ijambo ryiza rihumuriza umuntu, iba ari imperezwa ahemberwa; n'intambwe umuntu ateye aja gusenga, iba ari imperezwa ahemberwa; n'ugukura mu nzira ikibangamira abarengana, iba ari imperezwa ahemberwa".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>Ndabasigiye iragi ry'uko mwotsimbatara kw'igamburukiramana, ukwumva n'ukwumvira indongozi, n'aho indongozi ibarongoye yoba ari umuja, burya uwuzobaho akaramba muri mwebwe mu nyuma zanje, azobona ukudahuza mu guhazana kenshi mu vyiyumviro, nivyabashikira rero muraheza muce mwisunga inyigisho n'imigenzo vyanje, hamwe rero n'imigenzo y'ingendanyi zanje z'abagororotsi zigendera ukuri</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Se wa Najiihi, Al'Irbaadwi mwene Saariya (Imana Allah Imwishimire) yavuze ati: "Umusi umwe Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yaraduhaye inyigisho (impanuro)  nkoramutima zadushitse ku nyota, maze imitima iroroha iratinya, amaso na yo arakorora amosozi, duca tuvuga duti: "Ewe Ntumwa y'Imana! Waduhaye inyigisho (impanuro) nkoramutima nk'iz'umuntu ariko araraga, enda rero duhe isezerano tuzoheza tukisunga utakiriho". Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) ica ivuga iti: "Ndabasigiye iragi ry'uko mwotsimbatara kw'igamburukiramana, ukwumva n'ukwumvira indongozi, n'aho indongozi ibarongoye yoba ari umuja, burya uwuzobaho akaramba muri mwebwe mu nyuma zanje, azobona ukudahuza mu guhazana kenshi mu vyiyumviro, nivyabashikira rero muraheza muce mwisunga inyigisho n'imigenzo vyanje, hamwe rero n'imigenzo y'ingendanyi zanje z'abagororotsi zigendera ukuri, izo nyigisho n'imigenzo rero ndababwiye, murazigumya n'ibijigo  mu kuzigendera mutarekura, muraheza kandi mwirinde ibintu vy'ivyadukona; kuko icadukano ico ari co cose, ni ubuhuvyi".</t>
   </si>
@@ -6502,84 +6477,72 @@
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Birabujijwe ko umuntu yihora mu kurenza urugero rw'ikibi yakorewe.
 Imana Allah ntiyigeze Itegeka abantu ikintu na kimwe cobageramira.
 Iyi nyigisho y'intumwa, ni umushinge ngenderwako wisungwa mu kuziririza ko umuntu yigeramira. Ukugeramira abanndi gushobora kuba mw'ijambo, mu gukora ikintu canke mu kureka.
 Biri mu mategeko y'ubwislamu ko "ikibangamye kidakurwaho n'ikindi", burya amategeko y'ubwislamu ntarekurira umuntu gukora ibibangamye, aranabuza cane kubangamira abandi.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والدارقطني وغيرهما مسندًا]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
-    <t>Mu vyakiriwe na Mwene  Abbaasi (Imana Allah Ibishimire pombi), ni uko Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze iti:||"Iyo abantu baba bahabwa uburenganzira bwo gucirirwa imanza hisunzwe ivyo bashikirije mu kwitwara, ni ukuri abantu bokwitwariye abandi basaba guhabwa amatungo yabo, no kwihorera mu gusesa amaraso yabo, ariko rero nyabuna icisungwa mu guca imanza, ni uwitwaye gushikiriza icemezo ku vyo yagiriza uwitwariwe, n'irahizwa ry'uwitwariwe rero mu gihe hatabonetse icagiriji, maze agahakana ivyo yagirizwa</t>
-[...1 lines deleted...]
-  <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
     <t>[رواه البيهقي وغيره هكذا وبعضه في الصحيحين]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>Mu vy'ukuri Imana Allah Yaranditse ivyiza n'ibibi, hanyuma Iraheza Irabitomora</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Mwene Abbaasi (Imana Allh Ibishimire bompi) ku Ntumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) mu vyo yakiriye ku Mana yiwe Rurema Allah Nyenuguhabwicubahiro nta ngere, yavuze iti: "Mu vy'ukuri Imana Allah Yaranditse ivyiza n'ibibi, hanyuma Iraheza Irabitomora, ko uwo wese rero azozirikana gukora iciza, hanyuma ntagishire mu ngiro, Imana Allah Izokimwandikira kuba ari iciza kimwe cuzuye; niyaramuka naho akizirikanye hanyuma akagishira mu ngiro, Imana Allah Izokimwandikira kuba ari ivyiza cumi vyuzuye gushika ku vyiza bigwijwe incuro amajana indwi, eka mbere n'ibirenga gushika ku vyiza bigwijwe incuro nyinshi hisunzwe izirikanamana yagikoranye; n'uwo wese azozirikana gukora ikibi hanyuma ntagishire mu ngiro, Imana Allah Izokimwandikira kuba ari iciza kimwe cuzuye; niyaramuka naho akizirikanye hanyuma akagishira mu ngiro, Imana Allah Izokimwandikako kuba ari ikibi kimwe gusa".</t>
-  </si>
-[...7 lines deleted...]
-____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم في صحيحيهما بهذه الحروف]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>Mu vy'ukuri, Imana Allah Yavuze Iti: "Umuntu uwo ari we wese azobangamira umutoni wanje, ni ukuri naramaze kumusezeranira indwano, burya nta muja wanje anyiyegereza mu gukora ivyo Nkunda kurusha, vyoza bisumba kunyiyegereza mu gukora ivyo Namubwirije</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Abu Hurayra (Imana Allah Imwishimire) yavuze ko Intumwa y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yavuze iti: "Mu vy'ukuri, Imana Allah Yavuze Iti: "Umuntu uwo ari we wese azobangamira umutoni wanje, ni ukuri naramaze kumusezeranira indwano, burya nta muja wanje anyiyegereza mu gukora ivyo Nkunda kurusha, vyoza bisumba kunyiyegereza mu gukora ivyo Namubwirije, kandi umuja wanje ntahengeshanya kuguma anyiyegereza mu gukora ibikorwa-nyongera, gushika n'aho Ndamukunda, iyo Maze kumukunda rero, Nca Ndamubera ugutwi kwiwe akoresha mu kwumva, n'amaso yiwe akoresha mu kubona, n'ukuboko kwiwe akoresha mu gufata, n'ukuguru kwiwe akoresha mu kugenda; n'iyo hagize ico ansaba, ni ukuri Ndakimuha; n'iyo anyiyambaje ngo Ndamukingire, ni ukuri Ndamukingira; kandi rero sinigera ngonanwa ku kintu nshatse gukora, n'uko ngonanwa ku mutima w'umwemeramana iyo nshatse ko ahwera, kandi na we rero yanka gupfa, nanje nkanka kumushavuza".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة.
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
@@ -6662,53 +6625,50 @@
   </si>
   <si>
     <t>Abu Musa Al-Ash'ariy (Imana Allah Imwishimire) aratwiganira ko Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) yamurungitse mu Gihugu ca Yemeni, amaze kugaruka aca amubaza ku vyerekeye ibinyobwa bihingurirwayo ko vyoba bizira, Umuvugishwamana (nyakugira amahoro n'impuhwe z'Imana Allah) aca abanza kubaza neza ivyerekeye nya binyobwa. Abu Musa (Imana Allah Imwishimire) aca adoma urutoke kuri nya binyobwa ko ari: ivyitwa "Al-Bit'u" ihingurwa mu buki na "Al-Mizru" ihingurwa mu ngano. Umuvugishwamana  (nyakugira amahoro n'impuhwe z'Imana Allah) aca aba asanzwe yarahawe ububasha bwo gukoresha amajambo make ahurikiyemwo insiguro nyinshi, aca avuga ati: "Zina kintu cose kiborera, kiba kizira".</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Al-Nabiidhu: ni amazi yashizwemwo itende canke ubuki canke ingano, n'ibindi nk'ivyo; kugira nya mazi agire akanovera gasosera, aho ashobora guhinduka umubira mu gihe amazemwo imisi agaca acika inzoga.
 Iyi nyigisho y'intumwa, ni umushinge ngenderwako wisungwa mu kuziririza amoko ya birya vyose biborera; nk'inzoga, urumogi, n'ibindi bitari ivyo mu biyovyabwenge.
 Akamaro ko kubaza ku vyo umwislamu akeneye kumenya.
 Mu ntango inzoga igitangura kuziririzwa, yaziririjwe mu gihe hageze umwanya wo gusenga, bitewe n'uko bamwe mu ngendanyi z'abimukira "Muhajiriina" vyashitse bagasoma nabi Qor'ani mw'isengesho; haca hamanuka Aayah, aho Imana Allah Nyenuguhabwicubahiro nta ngere Ivuga Iti:  ﴾Emwe bemeye Imana Allah n’Intumwa yayo bakubahiriza n’amabwirizwa yayo! Ntimukegere isengesho ngo musenge mu gihe muborewe, gushika mushobore gutandukanya icatsi n’ururo mutahure n’ivyo muvuga...﴿ (An-Nisaa-i: 43). Ico gihe rero umurarikirasengesho w'Intumwa  y'Imana (nyakugira amahoro n'impuhwe z'Imana Allah) yararikira abantu kuja gusenga avuga ati: "Ntihagire uwuza gusenga aborewe!". Mu nyuma rero, ni ho Imana Allah Yaziririza burundu inzoga, aho Yavuze Iti: ﴾Emwe bemeye Imana Allah n’Intumwa yayo bakubahiriza n’amabwirizwa yayo! Ni ukuri, inzoga , urusimbi , ibigirwamana  no gusokora imyampi mu ndaha  mu ntumbero yo kumenya ico mwokora canke ico mworeka muri kazoza, ivyo vyose ni ibicumuro bituruka ku nyoshambi za shetani, nimuvyirinde rero kugira muronke intsinzi ihambaye y’Ubwami bw’ijuru. Ni ukuri, shetani ishaka gutera urwanko n’inzigo hagati yanyu ibicishije mu kunywa inzoga no gukina urusimbi, gutyo ibabuze kuninahaza no gutazira Imana Allah, inababuze no gutsimbataza amasengesho, nimuvavanure na vyo rero﴿ (Al-Maa-ida: 90-91).
 Imana Allah Nyenuguhabwicubahiro nta ngere Yaziririje inzoga kuko ikubiyemwo ibikwegera umuntu mu bibi n'ubwononyi bwinshi.
 Igihambaye cisungwa mw'iziririzwa ry'ikinyobwa (ico ari co cose), ni ukuba kiborera. Iyo rero ikinyobwa kiborera, kiba kizira kwihereza; iyo naho kitaborera, kiba kirekuwe kwihereza.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mu vyakiriwe na Abdullaahi mwene Amri (Imana Allah Ibishimire bompi) yavuze ko Intumwa y'Imana (nyakugira mahoro n'impuhwe z'Imana Allah) yavuze iti:||"Hari ibintu bine, uwurangwa na vyo aba ari indyarya. Iyo naho aranzwe na kimwe muri vyo, aba aranzwe na kimwe mu biranga uburyarya gushika akiretse akavavanura na co. Abarangwa n'ivyo bintu bine rero: ni urya muntu iyo aganiriye abesha, n'iyo atanze isango ntaryubahiriza, n'iyo atase arerura mu gutata, n'iyo yiyemeje ikintu arahemuka</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Mu vyakiriwe na Abdullaahi mwene Amri (Imana Allah Ibishimire bompi) yavuze ko Intumwa y'Imana (nyakugira mahoro n'impuhwe z'Imana Allah) yavuze iti: "Hari ibintu bine, uwurangwa na vyo aba ari indyarya. Iyo naho aranzwe na kimwe muri vyo, aba aranzwe na kimwe mu biranga uburyarya gushika akiretse akavavanura na co. Abarangwa n'ivyo bintu bine rero: ni urya muntu iyo aganiriye abesha, n'iyo atanze isango ntaryubahiriza, n'iyo atase arerura mu gutata, n'iyo yiyemeje ikintu arahemuka".</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/rn/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>Iyo muba mwama mwishimikiza Imana Allah mu vyo mukora ukuri kw'ukuyishimikiza, ni ukuri Yobaronkeje ibibabeshaho bikwiye nka kurya Ironsa inyoni ibizibeshaho bikwiye, aho ubona zizinduka zikagenda zishonje, zagaruka naho zikagaruka zihaze, amabondo yafoye</t>
   </si>
   <si>
@@ -14559,1356 +14519,1356 @@
       </c>
       <c r="K159" t="s">
         <v>1510</v>
       </c>
       <c r="L159" t="s">
         <v>26</v>
       </c>
       <c r="M159" t="s">
         <v>1511</v>
       </c>
       <c r="N159" t="s">
         <v>28</v>
       </c>
       <c r="O159" t="s">
         <v>1512</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
         <v>66512</v>
       </c>
       <c r="B160" t="s">
         <v>986</v>
       </c>
       <c r="C160" t="s">
+        <v>987</v>
+      </c>
+      <c r="D160" t="s">
         <v>1513</v>
       </c>
-      <c r="D160" t="s">
+      <c r="E160" t="s">
         <v>1514</v>
       </c>
-      <c r="E160" t="s">
+      <c r="F160" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516</v>
       </c>
       <c r="G160" t="s">
         <v>991</v>
       </c>
       <c r="H160" t="s">
         <v>992</v>
       </c>
       <c r="I160" t="s">
         <v>993</v>
       </c>
       <c r="J160" t="s">
         <v>24</v>
       </c>
       <c r="K160" t="s">
+        <v>1516</v>
+      </c>
+      <c r="L160" t="s">
+        <v>26</v>
+      </c>
+      <c r="M160" t="s">
         <v>1517</v>
       </c>
-      <c r="L160" t="s">
-[...2 lines deleted...]
-      <c r="M160" t="s">
+      <c r="N160" t="s">
+        <v>28</v>
+      </c>
+      <c r="O160" t="s">
         <v>1518</v>
-      </c>
-[...4 lines deleted...]
-        <v>1519</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
         <v>66513</v>
       </c>
       <c r="B161" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C161" t="s">
         <v>1520</v>
       </c>
-      <c r="C161" t="s">
+      <c r="D161" t="s">
         <v>1521</v>
       </c>
-      <c r="D161" t="s">
+      <c r="E161" t="s">
         <v>1522</v>
       </c>
-      <c r="E161" t="s">
+      <c r="F161" t="s">
         <v>1523</v>
-      </c>
-[...1 lines deleted...]
-        <v>1524</v>
       </c>
       <c r="G161" t="s">
         <v>1286</v>
       </c>
       <c r="H161" t="s">
+        <v>1524</v>
+      </c>
+      <c r="I161" t="s">
         <v>1525</v>
       </c>
-      <c r="I161" t="s">
+      <c r="J161" t="s">
+        <v>24</v>
+      </c>
+      <c r="K161" t="s">
+        <v>1516</v>
+      </c>
+      <c r="L161" t="s">
+        <v>26</v>
+      </c>
+      <c r="M161" t="s">
+        <v>1517</v>
+      </c>
+      <c r="N161" t="s">
+        <v>28</v>
+      </c>
+      <c r="O161" t="s">
         <v>1526</v>
-      </c>
-[...16 lines deleted...]
-        <v>1527</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
         <v>66514</v>
       </c>
       <c r="B162" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C162" t="s">
         <v>1528</v>
       </c>
-      <c r="C162" t="s">
+      <c r="D162" t="s">
         <v>1529</v>
       </c>
-      <c r="D162" t="s">
+      <c r="E162" t="s">
         <v>1530</v>
-      </c>
-[...1 lines deleted...]
-        <v>1531</v>
       </c>
       <c r="F162" t="s">
         <v>596</v>
       </c>
       <c r="G162" t="s">
         <v>597</v>
       </c>
       <c r="H162" t="s">
+        <v>1531</v>
+      </c>
+      <c r="I162" t="s">
         <v>1532</v>
       </c>
-      <c r="I162" t="s">
+      <c r="J162" t="s">
+        <v>24</v>
+      </c>
+      <c r="K162" t="s">
+        <v>1516</v>
+      </c>
+      <c r="L162" t="s">
+        <v>26</v>
+      </c>
+      <c r="M162" t="s">
+        <v>1517</v>
+      </c>
+      <c r="N162" t="s">
+        <v>28</v>
+      </c>
+      <c r="O162" t="s">
         <v>1533</v>
-      </c>
-[...16 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
         <v>66515</v>
       </c>
       <c r="B163" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C163" t="s">
+        <v>394</v>
+      </c>
+      <c r="D163" t="s">
         <v>1535</v>
       </c>
-      <c r="C163" t="s">
+      <c r="E163" t="s">
         <v>1536</v>
       </c>
-      <c r="D163" t="s">
+      <c r="F163" t="s">
         <v>1537</v>
-      </c>
-[...4 lines deleted...]
-        <v>1539</v>
       </c>
       <c r="G163" t="s">
         <v>398</v>
       </c>
       <c r="H163" t="s">
+        <v>1538</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1539</v>
+      </c>
+      <c r="J163" t="s">
+        <v>24</v>
+      </c>
+      <c r="K163" t="s">
+        <v>1516</v>
+      </c>
+      <c r="L163" t="s">
+        <v>26</v>
+      </c>
+      <c r="M163" t="s">
+        <v>1517</v>
+      </c>
+      <c r="N163" t="s">
+        <v>28</v>
+      </c>
+      <c r="O163" t="s">
         <v>1540</v>
-      </c>
-[...19 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
         <v>66516</v>
       </c>
       <c r="B164" t="s">
         <v>375</v>
       </c>
       <c r="C164" t="s">
+        <v>376</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1542</v>
+      </c>
+      <c r="F164" t="s">
         <v>1543</v>
       </c>
-      <c r="D164" t="s">
+      <c r="G164" t="s">
         <v>1544</v>
       </c>
-      <c r="E164" t="s">
+      <c r="H164" t="s">
         <v>1545</v>
-      </c>
-[...7 lines deleted...]
-        <v>1548</v>
       </c>
       <c r="I164" t="s">
         <v>382</v>
       </c>
       <c r="J164" t="s">
         <v>24</v>
       </c>
       <c r="K164" t="s">
         <v>69</v>
       </c>
       <c r="L164" t="s">
         <v>26</v>
       </c>
       <c r="M164" t="s">
         <v>70</v>
       </c>
       <c r="N164" t="s">
         <v>28</v>
       </c>
       <c r="O164" t="s">
-        <v>1549</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
         <v>66517</v>
       </c>
       <c r="B165" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E165" t="s">
         <v>1550</v>
       </c>
-      <c r="C165" t="s">
+      <c r="F165" t="s">
         <v>1551</v>
       </c>
-      <c r="D165" t="s">
+      <c r="G165" t="s">
         <v>1552</v>
       </c>
-      <c r="E165" t="s">
+      <c r="H165" t="s">
         <v>1553</v>
       </c>
-      <c r="F165" t="s">
+      <c r="I165" t="s">
         <v>1554</v>
       </c>
-      <c r="G165" t="s">
+      <c r="J165" t="s">
+        <v>24</v>
+      </c>
+      <c r="K165" t="s">
+        <v>1516</v>
+      </c>
+      <c r="L165" t="s">
+        <v>26</v>
+      </c>
+      <c r="M165" t="s">
+        <v>1517</v>
+      </c>
+      <c r="N165" t="s">
+        <v>28</v>
+      </c>
+      <c r="O165" t="s">
         <v>1555</v>
-      </c>
-[...22 lines deleted...]
-        <v>1558</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
         <v>66518</v>
       </c>
       <c r="B166" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C166" t="s">
+        <v>403</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F166" t="s">
         <v>1559</v>
-      </c>
-[...10 lines deleted...]
-        <v>1563</v>
       </c>
       <c r="G166" t="s">
         <v>407</v>
       </c>
       <c r="H166" t="s">
-        <v>1564</v>
+        <v>1560</v>
       </c>
       <c r="I166" t="s">
-        <v>1565</v>
+        <v>1561</v>
       </c>
       <c r="J166" t="s">
         <v>24</v>
       </c>
       <c r="K166" t="s">
         <v>69</v>
       </c>
       <c r="L166" t="s">
         <v>26</v>
       </c>
       <c r="M166" t="s">
         <v>70</v>
       </c>
       <c r="N166" t="s">
         <v>28</v>
       </c>
       <c r="O166" t="s">
-        <v>1566</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
         <v>66519</v>
       </c>
       <c r="B167" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E167" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F167" t="s">
         <v>1567</v>
       </c>
-      <c r="C167" t="s">
+      <c r="G167" t="s">
         <v>1568</v>
-      </c>
-[...10 lines deleted...]
-        <v>1572</v>
       </c>
       <c r="H167" t="s">
         <v>489</v>
       </c>
       <c r="I167" t="s">
         <v>490</v>
       </c>
       <c r="J167" t="s">
         <v>24</v>
       </c>
       <c r="K167" t="s">
-        <v>1573</v>
+        <v>1569</v>
       </c>
       <c r="L167" t="s">
         <v>26</v>
       </c>
       <c r="M167" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="N167" t="s">
         <v>28</v>
       </c>
       <c r="O167" t="s">
-        <v>1575</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
         <v>66520</v>
       </c>
       <c r="B168" t="s">
         <v>552</v>
       </c>
       <c r="C168" t="s">
-        <v>1576</v>
+        <v>553</v>
       </c>
       <c r="D168" t="s">
-        <v>1577</v>
+        <v>1572</v>
       </c>
       <c r="E168" t="s">
-        <v>1578</v>
+        <v>1573</v>
       </c>
       <c r="F168" t="s">
         <v>556</v>
       </c>
       <c r="G168" t="s">
         <v>557</v>
       </c>
       <c r="H168" t="s">
         <v>558</v>
       </c>
       <c r="I168" t="s">
         <v>559</v>
       </c>
       <c r="J168" t="s">
         <v>24</v>
       </c>
       <c r="K168" t="s">
         <v>25</v>
       </c>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168" t="s">
         <v>27</v>
       </c>
       <c r="N168" t="s">
         <v>28</v>
       </c>
       <c r="O168" t="s">
-        <v>1579</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
         <v>66521</v>
       </c>
       <c r="B169" t="s">
         <v>411</v>
       </c>
       <c r="C169" t="s">
-        <v>1580</v>
+        <v>1575</v>
       </c>
       <c r="D169" t="s">
-        <v>1581</v>
+        <v>1576</v>
       </c>
       <c r="E169" t="s">
-        <v>1582</v>
+        <v>1577</v>
       </c>
       <c r="F169" t="s">
-        <v>1583</v>
+        <v>1578</v>
       </c>
       <c r="G169" t="s">
         <v>416</v>
       </c>
       <c r="H169" t="s">
-        <v>1584</v>
+        <v>1579</v>
       </c>
       <c r="I169" t="s">
         <v>418</v>
       </c>
       <c r="J169" t="s">
         <v>24</v>
       </c>
       <c r="K169" t="s">
         <v>69</v>
       </c>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169" t="s">
         <v>70</v>
       </c>
       <c r="N169" t="s">
         <v>28</v>
       </c>
       <c r="O169" t="s">
-        <v>1585</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
         <v>66522</v>
       </c>
       <c r="B170" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1584</v>
+      </c>
+      <c r="F170" t="s">
+        <v>1585</v>
+      </c>
+      <c r="G170" t="s">
         <v>1586</v>
       </c>
-      <c r="C170" t="s">
+      <c r="H170" t="s">
         <v>1587</v>
       </c>
-      <c r="D170" t="s">
+      <c r="I170" t="s">
         <v>1588</v>
-      </c>
-[...13 lines deleted...]
-        <v>1593</v>
       </c>
       <c r="J170" t="s">
         <v>24</v>
       </c>
       <c r="K170" t="s">
         <v>1491</v>
       </c>
       <c r="L170" t="s">
         <v>26</v>
       </c>
       <c r="M170" t="s">
         <v>1492</v>
       </c>
       <c r="N170" t="s">
         <v>28</v>
       </c>
       <c r="O170" t="s">
-        <v>1594</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
         <v>66523</v>
       </c>
       <c r="B171" t="s">
         <v>456</v>
       </c>
       <c r="C171" t="s">
-        <v>1595</v>
+        <v>457</v>
       </c>
       <c r="D171" t="s">
-        <v>1596</v>
+        <v>1590</v>
       </c>
       <c r="E171" t="s">
-        <v>1597</v>
+        <v>1591</v>
       </c>
       <c r="F171" t="s">
         <v>460</v>
       </c>
       <c r="G171" t="s">
         <v>461</v>
       </c>
       <c r="H171" t="s">
         <v>462</v>
       </c>
       <c r="I171" t="s">
         <v>463</v>
       </c>
       <c r="J171" t="s">
         <v>24</v>
       </c>
       <c r="K171" t="s">
         <v>122</v>
       </c>
       <c r="L171" t="s">
         <v>26</v>
       </c>
       <c r="M171" t="s">
         <v>123</v>
       </c>
       <c r="N171" t="s">
         <v>28</v>
       </c>
       <c r="O171" t="s">
-        <v>1598</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
         <v>66524</v>
       </c>
       <c r="B172" t="s">
         <v>1156</v>
       </c>
       <c r="C172" t="s">
-        <v>1599</v>
+        <v>1157</v>
       </c>
       <c r="D172" t="s">
-        <v>1600</v>
+        <v>1593</v>
       </c>
       <c r="E172" t="s">
-        <v>1601</v>
+        <v>1594</v>
       </c>
       <c r="F172" t="s">
-        <v>1602</v>
+        <v>1595</v>
       </c>
       <c r="G172" t="s">
         <v>1161</v>
       </c>
       <c r="H172" t="s">
         <v>1162</v>
       </c>
       <c r="I172" t="s">
         <v>1163</v>
       </c>
       <c r="J172" t="s">
         <v>24</v>
       </c>
       <c r="K172" t="s">
         <v>69</v>
       </c>
       <c r="L172" t="s">
         <v>26</v>
       </c>
       <c r="M172" t="s">
         <v>70</v>
       </c>
       <c r="N172" t="s">
         <v>28</v>
       </c>
       <c r="O172" t="s">
-        <v>1603</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
         <v>66525</v>
       </c>
       <c r="B173" t="s">
-        <v>1604</v>
+        <v>1597</v>
       </c>
       <c r="C173" t="s">
-        <v>1605</v>
+        <v>1598</v>
       </c>
       <c r="D173" t="s">
-        <v>1606</v>
+        <v>1599</v>
       </c>
       <c r="E173" t="s">
-        <v>1607</v>
+        <v>1600</v>
       </c>
       <c r="F173" t="s">
         <v>1017</v>
       </c>
       <c r="G173" t="s">
         <v>1018</v>
       </c>
       <c r="H173" t="s">
         <v>1019</v>
       </c>
       <c r="I173" t="s">
         <v>1020</v>
       </c>
       <c r="J173" t="s">
         <v>24</v>
       </c>
       <c r="K173" t="s">
         <v>69</v>
       </c>
       <c r="L173" t="s">
         <v>26</v>
       </c>
       <c r="M173" t="s">
         <v>70</v>
       </c>
       <c r="N173" t="s">
         <v>28</v>
       </c>
       <c r="O173" t="s">
-        <v>1608</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
         <v>66526</v>
       </c>
       <c r="B174" t="s">
-        <v>1609</v>
+        <v>1602</v>
       </c>
       <c r="C174" t="s">
-        <v>1610</v>
+        <v>1603</v>
       </c>
       <c r="D174" t="s">
-        <v>1611</v>
+        <v>1604</v>
       </c>
       <c r="E174" t="s">
-        <v>1612</v>
+        <v>1605</v>
       </c>
       <c r="F174" t="s">
-        <v>1613</v>
+        <v>1606</v>
       </c>
       <c r="G174" t="s">
         <v>1027</v>
       </c>
       <c r="H174" t="s">
         <v>1028</v>
       </c>
       <c r="I174" t="s">
         <v>1029</v>
       </c>
       <c r="J174" t="s">
         <v>24</v>
       </c>
       <c r="K174" t="s">
         <v>69</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174" t="s">
         <v>70</v>
       </c>
       <c r="N174" t="s">
         <v>28</v>
       </c>
       <c r="O174" t="s">
-        <v>1614</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
         <v>66527</v>
       </c>
       <c r="B175" t="s">
         <v>494</v>
       </c>
       <c r="C175" t="s">
-        <v>1615</v>
+        <v>495</v>
       </c>
       <c r="D175" t="s">
-        <v>1616</v>
+        <v>1608</v>
       </c>
       <c r="E175" t="s">
-        <v>1617</v>
+        <v>1609</v>
       </c>
       <c r="F175" t="s">
-        <v>1618</v>
+        <v>1610</v>
       </c>
       <c r="G175" t="s">
         <v>499</v>
       </c>
       <c r="H175" t="s">
         <v>500</v>
       </c>
       <c r="I175" t="s">
         <v>501</v>
       </c>
       <c r="J175" t="s">
         <v>24</v>
       </c>
       <c r="K175" t="s">
+        <v>1516</v>
+      </c>
+      <c r="L175" t="s">
+        <v>26</v>
+      </c>
+      <c r="M175" t="s">
         <v>1517</v>
       </c>
-      <c r="L175" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N175" t="s">
         <v>28</v>
       </c>
       <c r="O175" t="s">
-        <v>1619</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
         <v>66529</v>
       </c>
       <c r="B176" t="s">
-        <v>1620</v>
+        <v>1612</v>
       </c>
       <c r="C176" t="s">
-        <v>1621</v>
+        <v>1613</v>
       </c>
       <c r="D176" t="s">
-        <v>1622</v>
+        <v>1614</v>
       </c>
       <c r="E176" t="s">
-        <v>1623</v>
+        <v>1615</v>
       </c>
       <c r="F176" t="s">
-        <v>1624</v>
+        <v>1616</v>
       </c>
       <c r="G176" t="s">
         <v>1416</v>
       </c>
       <c r="H176" t="s">
         <v>1417</v>
       </c>
       <c r="I176" t="s">
         <v>1418</v>
       </c>
       <c r="J176" t="s">
         <v>24</v>
       </c>
       <c r="K176" t="s">
-        <v>1625</v>
+        <v>1617</v>
       </c>
       <c r="L176" t="s">
         <v>26</v>
       </c>
       <c r="M176" t="s">
-        <v>1626</v>
+        <v>1618</v>
       </c>
       <c r="N176" t="s">
         <v>28</v>
       </c>
       <c r="O176" t="s">
-        <v>1627</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
         <v>66530</v>
       </c>
       <c r="B177" t="s">
-        <v>1628</v>
+        <v>1620</v>
       </c>
       <c r="C177" t="s">
         <v>334</v>
       </c>
       <c r="D177" t="s">
-        <v>1629</v>
+        <v>1621</v>
       </c>
       <c r="E177" t="s">
-        <v>1630</v>
+        <v>1622</v>
       </c>
       <c r="F177" t="s">
-        <v>1631</v>
+        <v>1623</v>
       </c>
       <c r="G177" t="s">
         <v>338</v>
       </c>
       <c r="H177" t="s">
         <v>339</v>
       </c>
       <c r="I177" t="s">
         <v>340</v>
       </c>
       <c r="J177" t="s">
         <v>24</v>
       </c>
       <c r="K177" t="s">
         <v>627</v>
       </c>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177" t="s">
         <v>628</v>
       </c>
       <c r="N177" t="s">
         <v>28</v>
       </c>
       <c r="O177" t="s">
-        <v>1632</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
         <v>66531</v>
       </c>
       <c r="B178" t="s">
-        <v>1633</v>
+        <v>1625</v>
       </c>
       <c r="C178" t="s">
-        <v>1634</v>
+        <v>1626</v>
       </c>
       <c r="D178" t="s">
-        <v>1635</v>
+        <v>1627</v>
       </c>
       <c r="E178" t="s">
-        <v>1636</v>
+        <v>1628</v>
       </c>
       <c r="F178" t="s">
-        <v>1637</v>
+        <v>1629</v>
       </c>
       <c r="G178" t="s">
-        <v>1638</v>
+        <v>1630</v>
       </c>
       <c r="H178" t="s">
-        <v>1639</v>
+        <v>1631</v>
       </c>
       <c r="I178" t="s">
-        <v>1640</v>
+        <v>1632</v>
       </c>
       <c r="J178" t="s">
         <v>89</v>
       </c>
       <c r="K178" t="s">
-        <v>1641</v>
+        <v>1633</v>
       </c>
       <c r="L178" t="s">
         <v>91</v>
       </c>
       <c r="M178" t="s">
-        <v>1642</v>
+        <v>1634</v>
       </c>
       <c r="N178" t="s">
         <v>28</v>
       </c>
       <c r="O178" t="s">
-        <v>1643</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
         <v>66532</v>
       </c>
       <c r="B179" t="s">
-        <v>1644</v>
+        <v>1636</v>
       </c>
       <c r="C179" t="s">
-        <v>1645</v>
+        <v>571</v>
       </c>
       <c r="D179" t="s">
-        <v>1646</v>
+        <v>1637</v>
       </c>
       <c r="E179" t="s">
         <v>573</v>
       </c>
       <c r="F179" t="s">
         <v>574</v>
       </c>
       <c r="G179" t="s">
         <v>575</v>
       </c>
       <c r="H179" t="s">
         <v>576</v>
       </c>
       <c r="I179" t="s">
         <v>577</v>
       </c>
       <c r="J179" t="s">
         <v>89</v>
       </c>
       <c r="K179" t="s">
-        <v>1647</v>
+        <v>1638</v>
       </c>
       <c r="L179" t="s">
         <v>91</v>
       </c>
       <c r="M179" t="s">
-        <v>1648</v>
+        <v>1639</v>
       </c>
       <c r="N179" t="s">
         <v>28</v>
       </c>
       <c r="O179" t="s">
-        <v>1649</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
         <v>66533</v>
       </c>
       <c r="B180" t="s">
-        <v>1650</v>
+        <v>1641</v>
       </c>
       <c r="C180" t="s">
-        <v>1651</v>
+        <v>1642</v>
       </c>
       <c r="D180" t="s">
-        <v>1652</v>
+        <v>1643</v>
       </c>
       <c r="E180" t="s">
-        <v>1653</v>
+        <v>1644</v>
       </c>
       <c r="F180" t="s">
         <v>424</v>
       </c>
       <c r="G180" t="s">
         <v>425</v>
       </c>
       <c r="H180" t="s">
         <v>426</v>
       </c>
       <c r="I180" t="s">
-        <v>1654</v>
+        <v>427</v>
       </c>
       <c r="J180" t="s">
         <v>24</v>
       </c>
       <c r="K180" t="s">
-        <v>1655</v>
+        <v>1645</v>
       </c>
       <c r="L180" t="s">
         <v>26</v>
       </c>
       <c r="M180" t="s">
-        <v>1656</v>
+        <v>1646</v>
       </c>
       <c r="N180" t="s">
         <v>28</v>
       </c>
       <c r="O180" t="s">
-        <v>1657</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
         <v>66534</v>
       </c>
       <c r="B181" t="s">
-        <v>1658</v>
+        <v>1648</v>
       </c>
       <c r="C181" t="s">
-        <v>1659</v>
+        <v>1649</v>
       </c>
       <c r="D181" t="s">
-        <v>1660</v>
+        <v>1650</v>
       </c>
       <c r="E181" t="s">
-        <v>1661</v>
+        <v>1651</v>
       </c>
       <c r="F181" t="s">
-        <v>1662</v>
+        <v>1652</v>
       </c>
       <c r="G181" t="s">
-        <v>1663</v>
+        <v>1653</v>
       </c>
       <c r="H181" t="s">
         <v>961</v>
       </c>
       <c r="I181" t="s">
         <v>962</v>
       </c>
       <c r="J181" t="s">
         <v>24</v>
       </c>
       <c r="K181" t="s">
         <v>122</v>
       </c>
       <c r="L181" t="s">
         <v>26</v>
       </c>
       <c r="M181" t="s">
         <v>123</v>
       </c>
       <c r="N181" t="s">
         <v>28</v>
       </c>
       <c r="O181" t="s">
-        <v>1664</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
         <v>66535</v>
       </c>
       <c r="B182" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D182" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E182" t="s">
+        <v>1658</v>
+      </c>
+      <c r="F182" t="s">
+        <v>1659</v>
+      </c>
+      <c r="G182" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H182" t="s">
+        <v>1661</v>
+      </c>
+      <c r="I182" t="s">
+        <v>1662</v>
+      </c>
+      <c r="J182" t="s">
+        <v>1663</v>
+      </c>
+      <c r="K182" t="s">
+        <v>1664</v>
+      </c>
+      <c r="L182" t="s">
         <v>1665</v>
       </c>
-      <c r="C182" t="s">
+      <c r="M182" t="s">
         <v>1666</v>
       </c>
-      <c r="D182" t="s">
+      <c r="N182" t="s">
+        <v>28</v>
+      </c>
+      <c r="O182" t="s">
         <v>1667</v>
-      </c>
-[...31 lines deleted...]
-        <v>1677</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
         <v>66536</v>
       </c>
       <c r="B183" t="s">
-        <v>1678</v>
+        <v>1668</v>
       </c>
       <c r="C183" t="s">
-        <v>1679</v>
+        <v>1669</v>
       </c>
       <c r="D183" t="s">
-        <v>1680</v>
+        <v>1670</v>
       </c>
       <c r="E183" t="s">
-        <v>1681</v>
+        <v>1671</v>
       </c>
       <c r="F183" t="s">
-        <v>1682</v>
+        <v>1672</v>
       </c>
       <c r="G183" t="s">
-        <v>1683</v>
+        <v>1673</v>
       </c>
       <c r="H183" t="s">
-        <v>1684</v>
+        <v>1674</v>
       </c>
       <c r="I183" t="s">
-        <v>1685</v>
+        <v>1675</v>
       </c>
       <c r="J183" t="s">
         <v>24</v>
       </c>
       <c r="K183" t="s">
+        <v>1516</v>
+      </c>
+      <c r="L183" t="s">
+        <v>26</v>
+      </c>
+      <c r="M183" t="s">
         <v>1517</v>
       </c>
-      <c r="L183" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N183" t="s">
         <v>28</v>
       </c>
       <c r="O183" t="s">
-        <v>1686</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
         <v>66537</v>
       </c>
       <c r="B184" t="s">
-        <v>1687</v>
+        <v>1677</v>
       </c>
       <c r="C184" t="s">
-        <v>1688</v>
+        <v>1475</v>
       </c>
       <c r="D184" t="s">
-        <v>1689</v>
+        <v>1678</v>
       </c>
       <c r="E184" t="s">
-        <v>1690</v>
+        <v>1679</v>
       </c>
       <c r="F184" t="s">
-        <v>1691</v>
+        <v>1680</v>
       </c>
       <c r="G184" t="s">
         <v>1479</v>
       </c>
       <c r="H184" t="s">
         <v>1480</v>
       </c>
       <c r="I184" t="s">
         <v>1481</v>
       </c>
       <c r="J184" t="s">
         <v>24</v>
       </c>
       <c r="K184" t="s">
+        <v>1516</v>
+      </c>
+      <c r="L184" t="s">
+        <v>26</v>
+      </c>
+      <c r="M184" t="s">
         <v>1517</v>
       </c>
-      <c r="L184" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N184" t="s">
         <v>28</v>
       </c>
       <c r="O184" t="s">
-        <v>1692</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
         <v>66538</v>
       </c>
       <c r="B185" t="s">
-        <v>1693</v>
+        <v>1682</v>
       </c>
       <c r="C185" t="s">
-        <v>1694</v>
+        <v>1683</v>
       </c>
       <c r="D185" t="s">
-        <v>1695</v>
+        <v>1684</v>
       </c>
       <c r="E185" t="s">
-        <v>1696</v>
+        <v>1685</v>
       </c>
       <c r="F185" t="s">
-        <v>1697</v>
+        <v>1686</v>
       </c>
       <c r="G185" t="s">
         <v>566</v>
       </c>
       <c r="H185" t="s">
         <v>567</v>
       </c>
       <c r="I185" t="s">
         <v>568</v>
       </c>
       <c r="J185" t="s">
         <v>24</v>
       </c>
       <c r="K185" t="s">
-        <v>1698</v>
+        <v>1687</v>
       </c>
       <c r="L185" t="s">
         <v>26</v>
       </c>
       <c r="M185" t="s">
-        <v>1699</v>
+        <v>1688</v>
       </c>
       <c r="N185" t="s">
         <v>28</v>
       </c>
       <c r="O185" t="s">
-        <v>1700</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
         <v>66540</v>
       </c>
       <c r="B186" t="s">
-        <v>1701</v>
+        <v>1690</v>
       </c>
       <c r="C186" t="s">
-        <v>1702</v>
+        <v>1691</v>
       </c>
       <c r="D186" t="s">
-        <v>1703</v>
+        <v>1692</v>
       </c>
       <c r="E186" t="s">
-        <v>1704</v>
+        <v>1693</v>
       </c>
       <c r="F186" t="s">
-        <v>1705</v>
+        <v>1694</v>
       </c>
       <c r="G186" t="s">
-        <v>1706</v>
+        <v>1695</v>
       </c>
       <c r="H186" t="s">
-        <v>1707</v>
+        <v>1696</v>
       </c>
       <c r="I186" t="s">
         <v>373</v>
       </c>
       <c r="J186" t="s">
         <v>24</v>
       </c>
       <c r="K186" t="s">
-        <v>1708</v>
+        <v>1697</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186" t="s">
-        <v>1709</v>
+        <v>1698</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
-        <v>1710</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
         <v>66541</v>
       </c>
       <c r="B187" t="s">
         <v>543</v>
       </c>
       <c r="C187" t="s">
-        <v>1711</v>
+        <v>1700</v>
       </c>
       <c r="D187" t="s">
-        <v>1712</v>
+        <v>1701</v>
       </c>
       <c r="E187" t="s">
-        <v>1713</v>
+        <v>1702</v>
       </c>
       <c r="F187" t="s">
-        <v>1714</v>
+        <v>1703</v>
       </c>
       <c r="G187" t="s">
         <v>548</v>
       </c>
       <c r="H187" t="s">
         <v>549</v>
       </c>
       <c r="I187" t="s">
         <v>550</v>
       </c>
       <c r="J187" t="s">
         <v>24</v>
       </c>
       <c r="K187" t="s">
-        <v>1715</v>
+        <v>1704</v>
       </c>
       <c r="L187" t="s">
         <v>26</v>
       </c>
       <c r="M187" t="s">
-        <v>1716</v>
+        <v>1705</v>
       </c>
       <c r="N187" t="s">
         <v>28</v>
       </c>
       <c r="O187" t="s">
-        <v>1717</v>
+        <v>1706</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">