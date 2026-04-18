--- v3 (2026-01-05)
+++ v4 (2026-04-18)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4789">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5209">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Oromoo
 # Source: https://hadeethenc.com/om
-# Last update: 2025-12-17 18:15:54 (v1.23.0)
-# Check for updates: https://hadeethenc.com/en/check/om/v1.23.0
+# Last update: 2026-04-12 22:04:53 (v1.24.0)
+# Check for updates: https://hadeethenc.com/en/check/om/v1.24.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1027,51 +1027,51 @@
     <t>Abuu Sa’iid Al-Khudrii irraa akka odeeffametti -Rabbiin isa irraa haa jaallatu- Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhani: «Irra guddaan jihaadaa jecha haqaa mootii jallaa biratti dubbachuudha».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن أعظم وأنفع أنواع الجهاد في سبيل الله تعالى كلمةُ عدلٍ وحقٍّ عند سلطان أو أمير جائر ظالم؛ لأنه عمل بشعيرة الأمر بالمعروف والنهي عن المنكر، سواء كان بقول أو كتابة أو فعل أو غير ذلك مما تحصل به المصلحة وتندفع المفسدة.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- dhugumatti goosoota jihaada karaa Rabbii keessatti godhaman keessaa irra guddaa fi bu'a qabeessi jecha haqaa fi haqa qabeessa ta'e mootii yookaan amiira jallataa ta'e biratti dubbachuu akka ta'e ibsan; sababni isaas inni mallattoo toltuutti ajajuu fi badii irraa dhoorgutti hojjachuu waan ta'eef jecha, jechaanis haa ta'u yookaan barreeffamaanis haa ta'u yookaan hojiinis haa ta'u yookaan waan biraa kan bu'aan ittiin argamee badiin ittiin deebifamuunis yoo ta'es.</t>
   </si>
   <si>
     <t>الأمر بالمعروف والنهي عن المنكر من الجهاد.
 نُصْحُ الحاكم من أعظم الجهاد، ولكن يجب أن يكون بعلم وحكمة وتثبت.
 قال الخطَّابي: وإِنَّما صار ذلك أفضل الجهاد؛ لأنّ من جاهَدَ العدوَّ كان مُتردِّدًا بين الرَّجاءِ والخوْفِ لا يدري هل يَغلِبُ أو يُغْلَبُ، وَصَاحِبُ السُّلطان مقهورٌ في يدِهِ فهو إذا قال الحقَّ وَأَمَرَهُ بِالمعروفِ فقد تَعَرَّضَ للتَّلَفِ، وَأَهْدَفَ نَفْسَهُ للهلاكِ، فصار ذلك أَفضل أنواع الجهادِ مِن أجلِ غَلَبَةِ الخوفِ، وقيل: إنما كان أفضل الجهاد؛ لأنَّ وليَّ الأمرِ لو أخَذَ بِكَلمَتِه لربَّما عمَّ النفعُ عددًا كبيرًا من الناسِ فتحصُلُ المصلحةُ.</t>
   </si>
   <si>
     <t>Toltuutti ajajuu fi badii irraa dhoorguun jihaada irraa lakkaa'amaadha.
 Bulchaa gorsuun irra guddaa jihaadati, garuu immoo beekumsa, ogummaa fi adda baafachuun ta'uun dirqama.
 Khaxxaabiin akkas jedhe: wonti sun irra caalaa jihaadaa ta'eef; namni diinaan jihaada wolitti ba'e nan injifadha moo hin injifadhu jedhee kajeellaa fi sodaa gidduu ta'a, worri aangoo harka isaaniitti injifatamta, namtichii isa fuulduratti haqa dubbatee toltuuttii isa yoo ajaje dhugaan badiif of saaxileera, lubbuu isaa badiif kenneera, kanaaf sun irra caalaa gosoota jihaada ta'e waan sodaan injifatuuf jecha, akkasumas wonti inni irra caalaa jihaadaa ta'eef; mootichi jecha isaa kan fudhatu yoo ta'e faaydaan isaa nama hedduu wol ga'ee sanaan bu'aan argamuu waan maluufi jedhameera.</t>
   </si>
   <si>
     <t>حسن لغيره</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[حسن لغيره]</t>
+    <t>[حسن  لغيره]</t>
   </si>
   <si>
     <t>[abuu daawud, tirmizii, ibnumaajah fii ahmad odeessan]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3045</t>
   </si>
   <si>
     <t>إن الدنيا حلوة خضرة، وإن الله مستخلفكم فيها، فينظر كيف تعملون، فاتقوا الدنيا واتقوا النساء</t>
   </si>
   <si>
     <t>Dhugumatti, duniyaan tun mi’ooftuu magariisa, Rabbiin isii keessatti warra isin duratti dabran irraa bakka isin buuse, akkamitti akka hojjattan ilaala, Kanaafuu duniyaa eeggadhaa dubartootas eegadhaa</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ الدُّنْيَا حُلْوَةٌ خَضِرَةٌ، وَإِنَّ اللهَ مُسْتَخْلِفُكُمْ فِيهَا، فَيَنْظُرُ كَيْفَ تَعْمَلُونَ، فَاتَّقُوا الدُّنْيَا وَاتَّقُوا النِّسَاءَ، فَإِنَّ أَوَّلَ فِتْنَةِ بَنِي إِسْرَائِيلَ كَانَتْ فِي النِّسَاءِ».</t>
   </si>
   <si>
     <t>Abuu Sa’iid Al-Khudrii irraa  odeeffamee -Rabbiin isa irraa haa jaallatu- Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhan: Dhugumatti, duniyaan tun mi’ooftuu magariisa, Rabbiin isii keessatti warra isin duratti dabran irraa bakka isin buuse, akkamitti akka hojjattan ilaala, Kanaafuu duniyaa eeggadhaa dubartootas eegadhaa, jalqabni qorumsa ilmaan israa'eel dubartoota keessatti argame".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الدنيا حُلوةٌ في المذاق، خَضِرَةٌ في المَرْأَى، فيغتر الإنسان بها وينهمك فيها ويجعلها أكبرَ همه. 
 وأنَّ الله سبحانه وتعالى جعل بعضَنا يَخلُف بعضًا في هذه الحياة الدنيا، لينظر كيف نعمل، أفنقوم بطاعته، أم نعصيه؟ 
 ثم قال: احذروا أنْ يَخدَعَكم متاعُ الدنيا وزينتُها، فتحملكم على ترك ما أمركم الله به، والوقوع فيما نهاكم عنه. 
 ومن أعظم ما يجب الحذر منه من فتن الدنيا فتنة النساء، وأنها كانت أول فتنة وقع فيها بنو إسرائيل.</t>
   </si>
@@ -1894,51 +1894,51 @@
 العبد لا يستغني عن تثبيت الله له على الإسلام طرفة عين.
 الحث على الإكثار من هذا الدعاء، تأسِّيًا بالنبي عليه الصلاة والسلام.
 الثبات على الإسلام هو النعمة العظمى التي ينبغي على العبد أن يسعى إليها ويشكر مولاه عليها.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- Rabbiif gadi of qabuu isaaniitii fi isatti cuucumma'uu isaanii agarsiisa, akkasuma ummata isaaniis sana kadhachuutti isaan qajeelchuutu keessa jira.
 Barbaachisummaa amantii irratti gadi dhaabbachuu fi isa irratti ragga'uun qabuu fi kan ilaalamu xumura ta'uu isaa.
 Garbichi hanga libsuu ijaatiifillee Rabbiin isa raggaasisuu irraa of ga'uu akka hin dandeenyeedha.
 Nabiyyiitti -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- hidhachuuf jecha kadhaa kana heddummeessuutti kakaasuutu keessa jira.
 Islaamummaa irratti ragga'uun tola isa guddicha garbichi isa argachuuf carraaquu qabuu fi isa irrattis gooftaa isaa galateeffachuu qabuudha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3142</t>
   </si>
   <si>
     <t>إذا شرب الكلب في إناء أحدكم فليغسله سبعا</t>
   </si>
   <si>
     <t>Yeroo sareen meeshaa tokkoo keessanii keessaa dhugdetti si'a torba isa haa dhiqu</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: إِنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «إِذَا شَرِبَ الْكَلْبُ فِي إِنَاءِ أَحَدِكُمْ فَلْيَغْسِلْهُ سَبْعًا».
 ولمسلم: « أولاهُنَّ بالتُراب».</t>
   </si>
   <si>
-    <t>Abuu Hurayraaa irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- Ergamaan Rabbbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhan: «Yeroo sareen meeshaa tokkoo keessanii keessaa dhugdetti si'a torba isa haa dhiqu».</t>
+    <t>Abuu Hurayraaa irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- Ergamaan Rabbbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhan: «Yeroo sareen meeshaa tokkoo keessanii keessaa dhugdetti si'a torba isa haa dhiqu». Gabaasa muslim keessatti immoo: «torban keessaa kan jalqabaa biyyoodhaan» kan jedhu dhufeera.</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِغسل الإناء سبعَ مرات إذا أَدْخَلَ الكلبُ فيه لسانه، الأولى منهن مَصحوبةٌ بالتراب ليأتي الماءُ بعدها، فتحصل النظافة التامة مِن نجاسته وضرره.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- yeroo sareen arraba isaa meeshaa keessa seensisetti si'a torba dhiquutti ajajani, si'a torba keessaa kan jalqabaa biyyoo woliin ta'ee dhiqama isa boodaa bishaan akka dhufuuf jecha, kanaan najaasaa fi miidhaa isaa irraa qulqullinni guutuun argama.</t>
   </si>
   <si>
     <t>ريق الكلب نجسٌ نجاسة مُغلَّظة.
 ولوغ الكلب في الإناء، ينجِّسه، وينجِّس الماء الذي فيه.
 التطهير بالتراب والتكرار سبعًا خاصٌّ بالتطهير من ولوغه دون بوله وعذرته وسائر ما لوَّثه الكلب.
 كيفية غسل الإناء بالتراب: أن يجعل في الإناء ماء ويضاف إليه التراب، ثم يغسل الإناء بهذا الخليط.
 ظاهر الحديث أنه عامٌّ في جميع الكلاب، حتى الكلاب التي أذن الشارع باتخاذها، مثل كلاب الصيد والحراسة والماشية.
 الصابون والأشنان لا يقومان مقام التراب؛ لأن النبي صلى الله عليه وسلم نصَّ على التراب.</t>
   </si>
   <si>
     <t>Gororri saree najaasaa jabaa irraati.
 Sareen meeshaa keessa afaan seensifachuun najaasaa isa taasisa, bishaan isa keessa jirullee ni najasa.
 Biyyoon qulqulleessuunii fi yeroo torba irra deebi'uun afaan isaa meeshaa keessa seensisuu irratti gabaabbata, fincaan, sagaraa fi  hunda waan sareen karaa biraatiin faale biroo hin ilaallatu.
 Akkaataan meeshaa biyyoodhaan itti dhiqanu: bishaan meeshaa keessatti naquun biyyoo immoo isa irratti dabala, eegasii makaa kanaan meshaa sana dhiqa.
 Ergaan hadiisaa inni ifa galaan saree hundayyuu akka qabatu kenna, saree shari'aan guddifachuu eeyyamte yoo taatellee, akka sareewwan adamoo, eegumsaa fi beelladaan eeggatanuu.
 Saamunaa fi andoodeen bakka biyyoo bu'uu hin danda'anu; waan nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- biyyoo maqaa dha'aniif jecha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3143</t>
@@ -3140,50 +3140,85 @@
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- mu'umitoota malee namni biraa akka jannata hin seenne fi iimaanni akka hin guutamne, akkasumas hanga gariin isaanii garii jaallatutti haalli hawaasa muslimaas akka hin tolle ibsaniiru. Eegasii Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- gara irra caalaa wantoota wal jaallachuuf sababaa ta'anitti qajeelchan, innis salaamtaa Rabbiin gabroota Isaatif kabajaa taasise gidduu muslimootatti waliin jechuu heddummeessuudha.
 ​</t>
   </si>
   <si>
     <t>دخول الجنة لا يكون إلّا بالإيمان.
 من كمال الإيمان أن يُحِبَّ المُسلمُ لأخيه ما يحب لنفسه.
 استحباب إفشاء السلام وبذله للمسلمين؛ لما فيه من نشر المحبة والأمان بين الناس.
 السلام لا يُلْقَى إلا على مسلم؛ لقوله -صلى الله عليه وسلم-: "بينكم".
 بذل السلام فيه رَفْعُ التقاطُعِ والتهاجر والشحناء.
 أهمية المحبة بين المسلمين وأنها من كمال الإيمان.
 جاء في حديث آخر أن صيغه السلام الكاملة: "السلام عليكم ورحمة الله وبركاته"، ويكفي: "السلام عليكم".</t>
   </si>
   <si>
     <t>Jannata seenuun iimaanan malee hin ta'u.
 Guutummina iimaanaa irraa Muslimni tokko waan ofii isaatiif jaallatu obboleessa isaatif jaallachuudha.
 Gidduu muslimootatti salaamtaa babal’isuun jaallatamaa ta'uudha; sababni isaas waan isa keessa gidduu namootatti jaalalaa fi nageenya babal'isuun jiruuf jecha.
 Salaamtaan muslima malee nama birootin hin jedhamu; sababbni isaas Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- waan akkana jedhaniif jecha: "Gidduu keessanitti".
 Salaamtaa waliin jechuu keessa wal muruu, waliin ooduu fi wal jibbuu balleessuutu jira.
 Gidduu muslimootatti wal jaallachuun barbaachisaa ta'uu fi innis guutummina iimaanaa irraa ta'uudha.
 Hadiisa biraa keessatti jechi salaamtaa guutuu ta'ee akkana jechuutu jira: "As-salaamu Aleykum warahmatullahi wabarakaatuh", akkana jechuunis: "As-salaamu Aleykum" ni gaya.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3361</t>
   </si>
   <si>
+    <t>لولا أن أشق على المؤمنين أو: على أمتي لأمرتهم بالسواك عند كل صلاة</t>
+  </si>
+  <si>
+    <t>Osoo mu'umintoota irratti -ykn ummata kiyya irratti- ulfaataa ta’uu baatee silaa salaata hundumaa irratti siwaaka akka fayyadaman isaan ajaja ture</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَوْلَا أَنْ أَشُقَّ عَلَى الْمُؤْمِنِينَ -أَوْ: عَلَى أُمَّتِي- لَأَمَرْتُهُمْ بِالسِّوَاكِ عِنْدَ كُلِّ صَلَاةٍ».</t>
+  </si>
+  <si>
+    <t>Abuu Hureyraa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- ni jedhan: «Osoo mu'umintoota irratti -ykn ummata kiyya irratti- ulfaataa ta’uu baatee silaa salaata hundumaa irratti siwaaka akka fayyadaman isaan ajaja ture».</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه لولا خوف المشقة على المؤمنين من أمته لأَوجب عليهم استعمال السواك مع كل صلاة.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- osoo mu’mintoota irratti ni ulfaataa sodaan jiraachuu baatee, silaa salaata hundumaa wajjiin siwaaka fayyadamuu dirqama taasiisuuf akka ture himani.</t>
+  </si>
+  <si>
+    <t>رفق النبي صلى الله عليه وسلم بأمته، ومخافة المشقة عليهم.
+الأصل في أَمْرِ النبيِّ صلى الله عليه وسلم الوجوب، إلا أنْ يقومَ الدليل على أنه تطوُّع.
+استحباب السواك وفضله عند كل صلاة.
+قال ابن دقيق العيد: الحكمة في استحباب السواك عند القيام إلى الصلاة كونها حالَ تقرُّبٍ إلى الله، فاقتضى أن تكون حالَ كمالٍ ونظافة إظهارًا لِشَرَف العبادة.
+عموم الحديث يشمل السواك للصائم ولو بعد الزوال، كصلاتَي: الظهر والعصر.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- ummata isaanitiif garaa laafuu fi isaan rakkisuu sodaachuudha.
+Bu'uurri ajaja Nabiyyii -nagaa fi rahmanni irra haa jiraatu-keessatti dirqama ta'uudha, yoo ragaan sunnaa dha ykn dirqama akka hin taane ibsu jiraate malee.
+Salaata hundumaa irratti siwaaka fayyadamuun jaallatamaa ta'uu fi sadarkaa qabaachuudha.
+Ibn Daqiiq Al-Iid akkana jedhe: Ogummaan yeroo salaataaf dhaabbatan siwaaka fayyadamuun jaallatamaa ta'uu keessa jiru, haala keessatti Rabbitti dhihaatan keessatti ta'uu isaati, kanaaf haala guutuu ta'ee fi qulqullina qabu irratti ta'uun barbaachise;  kabaja ibaadaa agarsiisuuf jecha.
+Waliigalli Hadiisa kanaa siwaaka fayyadamuun nama sooma qabuuf osoo sa’aatii booda akka salaata zuhrii fi asrii ta'ellee rakkoo akka hin qabne agarsiisa.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3364</t>
+  </si>
+  <si>
     <t>أي العمل أحب إلى الله؟ قال: الصلاة على وقتها، قال: ثم أي؟ قال: ثم بر الوالدين قال: ثم أي؟ قال: الجهاد في سبيل الله</t>
   </si>
   <si>
     <t>Hojii kamtu Rabbi biratti baay'ee jaallatama? isaanis akkana jedhan: "Salaata yeroo ishee eeggatanii salaatuudha", nan jedhe: Eegasii hoo? isaanis ni jedhan: “Abbaa fi haadhatti tola ooluudha", nan jedhe: Eegasii hoo? isaanis ni jedhan: "Karaa Rabbii keessatti duuluudha</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بِن مَسْعُودٍ رضي الله عنه قَالَ: سَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَيُّ العَمَلِ أَحَبُّ إِلَى اللَّهِ؟ قَالَ: «الصَّلاَةُ عَلَى وَقْتِهَا»، قَالَ: ثُمَّ أَيٌّ؟ قَالَ: «ثُمَّ بِرُّ الوَالِدَيْنِ» قَالَ: ثُمَّ أَيٌّ؟ قَالَ: «الجِهَادُ فِي سَبِيلِ اللَّهِ» قَالَ: حَدَّثَنِي بِهِنَّ، وَلَوِ اسْتَزَدْتُهُ لَزَادَنِي.</t>
   </si>
   <si>
     <t>Abdullaah bin Mas'uud irraa odeeffamee -Rabbiin isa irraa haa jaallatu- akkana jedhe: Akkana jedheetiin Nabiyyii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- gaafadhe:  Hojii kamtu Rabbi biratti baay'ee jaallatama? isaanis akkana jedhan: "Salaata yeroo ishee eeggatanii salaatuudha", nan jedhe: Eegasii hoo? isaanis ni jedhan: “Abbaa fi haadhatti tola ooluudha", nan jedhe: Eegasii hoo? isaanis ni jedhan: "Karaa Rabbii keessatti duuluudha" ni jedhe (ibnu mas'uud): Waa’ee isaanii natti himan, osoon dabalataan isaan gaafadhee silaa naaf dabalu ture.</t>
   </si>
   <si>
     <t>سُئلَ النبيُّ صلى الله عليه وسلم: أيُّ العمل أحب إلى الله؟ 
 فقال: الصلاة المفروضة في وقتِها الذي حَدَّده الشارع، 
 ثم بر الوالدين، بالإحسان إليهما، والقيام بحقهما، وترك عقوقهما، 
 ثم الجهاد في سبيل الله، لإعلاء كلمة الله عز وجل، والدفاع عن دين الإسلام وأهله، وإظهار شعائره، وذلك بالنفس والمال.
 قال ابن مسعود رضي الله عنه: أخبرني بهذه الأعمال؛ ولو قلت له: ثم أي؟ لزادني.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkana jechuun gaafataman: Hojiin Rabbi biratti baay’ee jaallatama isa kami? Ni jedhan: Salaata dirqama ta'e yeroo isaa kan Abbaan shari'aa tumeen salaatuudha. Eegasii Abbaa fi haadhatti tola ooluudha, gaarii isaanii gochuu, haqa isaanii bahachuu fi isaanitti mataa jajjabaachuu dhabuun, Eegasii jecha Rabbii ol ta'ee ol taasisuuf, akkasumas Amantii Islaamaa fi warra isaa irraa diina deebisanii mallattoowwan isaa muldhisuuf jecha karaa Rabbii keessatti lubbuu fi qabeenyan duuluudha.
 Ibnu Mas'uud -Rabbiin isa irraa haa jaallatu- akkana jedhe: waa’ee hojiiwwan kanaa natti himan, osoon : Eegasii kami? jedheenii silaa naaf dabalan.</t>
   </si>
   <si>
     <t>تَفَاضُل الأعمال فيما بينها بحسب محبة الله لها.
 حثُّ المسلم على الحرص على الأعمال الأفضل فالأفضل.
@@ -3343,50 +3378,91 @@
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بن مسعودٍ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ مِنْ شِرَارِ النَّاسِ مَنْ تُدْرِكُهُ السَّاعَةُ وَهُمْ أَحْيَاءٌ، وَمَنْ يَتَّخِذُ الْقُبُورَ مَسَاجِدَ».</t>
   </si>
   <si>
     <t>Abdullah ibnu Masu’uud irraa odeeffamee -Rabbiin isa irraa haa jaallatu- ni jedhe: Ergamaa Rabbiitti -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhuun dhag'e: "Namoonni osoo isaan lubbuun jiranii qiyaamaan  isaan dhaqqabduu fi namoonni qabrii iddoo salaataa godhatan dhugumatti irra hamoo namootaa irraayi".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم عن شِرَار الناس، وأنهم مَن تقومُ الساعةُ عليهم وهم أحياءٌ، والذين يتَّخذون القبور مساجد، يُصَلُّون عندها وإليها.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- warri osoo isaan lubbuun jiranii qiyaamaan isaan irratti taatuu fi warri qabrii masjiidoota isii biratti salaatanii fi gara isitti salaatan taasifatan irra hamoo namootaa irraa akka ta'an dubbatan.</t>
   </si>
   <si>
     <t>تحريم بناء المساجد على القبور؛ لأنه وسيلةٌ إلى الشرك.
 تحريم الصلاة عند القبور ولو بدون بناء؛ لأن المسجد اسم لما يسجد فيه ولو لم يكن فيه بناء.
 مَن اتخذ قبورَ الصالحين مساجدَ للصلاة فيها فهو من شرار الخلق، وإنْ زعم أنَّ قصدَه التقرُّبُ إلى الله تعالى.</t>
   </si>
   <si>
     <t>Masjiidoota qabrii irratti ijaaruu haraamessuudha; waan inni gara shirkitti nama geessuuf jecha.
 Ijaarsa Masjiidaa malees qabrii biratti salaatuu haraamessuudha; Sababni isaas masjiidni iddoo sujuudaaf itti fayyadamaniif maqaa waan ta'eef jecha, osoma ijaarsi achi jiraachuu baatellee.
 Namni qabrii namoota gaggaarii isii keessatti salaatuuf jecha masaajida godhate, Rabbii ol ta'etti dhihaachuufan sana hojjadha osoo jedhellee inni irra badoo uumamaa irraayi.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3375</t>
+  </si>
+  <si>
+    <t>ما من يوم يصبح العباد فيه إلا ملكان ينزلان، فيقول أحدهما: اللهم أعط منفقا خلفا، ويقول الآخر: اللهم أعط ممسكا تلفا</t>
+  </si>
+  <si>
+    <t>Guyyaa gabroonni isa keessatti bariisifatan hunda keessatti malaa'ikoonni lama yoo gad bu’an malee hin hafu, tokkoon isaanii akkas jedha: Yaa Rabbi nama waa kenneef bakka bu’aa kenni, inni kaan immoo akkana jedha: Yaa Rabbi isa waa of biratti qabatu kan homaa hin kennineef badii kenni</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا مِنْ يَوْمٍ يُصْبِحُ العِبَادُ فِيهِ إِلَّا مَلَكَانِ يَنْزِلاَنِ، فَيَقُولُ أَحَدُهُمَا: اللَّهُمَّ أَعْطِ مُنْفِقًا خَلَفًا، وَيَقُولُ الآخَرُ: اللَّهُمَّ أَعْطِ مُمْسِكًا تَلَفًا».</t>
+  </si>
+  <si>
+    <t>Abuu Hureyraa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Guyyaa gabroonni isa keessatti bariisifatan hunda keessatti malaa'ikoonni lama yoo gad bu’an malee hin hafu, tokkoon isaanii akkas jedha: Yaa Rabbi nama waa kenneef bakka bu’aa kenni, inni kaan immoo akkana jedha: Yaa Rabbi isa waa of biratti qabatu kan homaa hin kennineef badii kenni».</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنّه في كلِّ يوم تَطلُع الشمسُ فيه إلّا ومَلَكَان يَنزلان يُناديان، يقول أحدهما: 
+اللهم أعط منفقًا في الطاعات وعلى العيال والضِّيْفان والتطوُّعات خَلَفًا وعَوِّضْهُ خيرًا فيما أَنفق، وبارك له. 
+ويقول الآخر: اللهم أعط ممسكًا عنها تَلفًا وأَهْلِكْ مالَه الذي مَنعه عن مُسْتَحِقِّيْه.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- guyyaa aduun isa keessatti baatu hunda keessatti malaa'ikoonni lama gad bu’anii akka lallaban himan, tokkoon isaanii akkana jedha:
+Yaa Rabbi nama karaa Rabbii keessatti, maatii ofii irratti keessummoota irrattii fi karaa tola ooltummaa keessatti nama waa kennatuuf bakka bu’aa kenni, waan baaseef waan gaariin beenyaa isaaf kenni, barakaas isaaf godhi.
+Inni kaan immoo akkana jedha: Yaa Rabbi  nama karaa Rabbii keessatti hin kennineef badii kenni, qabeenya isaa kan namoota haqa isa godhatan irraa isa dhoorges jalaa balleessi.</t>
+  </si>
+  <si>
+    <t>جواز الدعاء للكريم بمزيد من العِوَض، وأن يَخلِف عليه خيرًا مما أَنفق، وجواز الدعاء على البخيل بتَلَف ماله الذي بَخِلَ به ومَنَعَ إنفاقَه فيما أوجب الله عليه.
+دعاء الملائكة للمؤمنين الصالحين المنفقين بالخير والبركة، وأنّ دعاءهم مستجاب.
+الحضُّ على الإنفاق في الواجبات والتطوعات؛ كالنفقة على الأهل، وصلة الرحم، وأبواب الخير.
+بيان فضل المُنفِق في وجوه الخير، وأنّ عاقبته أنّ الله يُخْلِفُ عليه، قال الله تعالى: ﴿وَمَا أَنفَقْتُم مِّن شَيْءٍ فَهُوَ يُخْلِفُهُ وَهُوَ خَيْرُ الرَّازِقِينَ﴾ [سبأ: 39].
+هذا الدعاء على المُمسك عن النفقات الواجبة، وأما النفقات المستحبة فلا تدخل؛ لأن صاحبها لا يستحق هذا الدعاء.
+تحريم البخل والشُّحّ.</t>
+  </si>
+  <si>
+    <t>Beenyaa dabalataa akka argatuu fi waan baase caalaan akka bakka isaaf buusu nama arjaaf du'aa'ii godhuun akka danda'amuudha, nama gadadoo qabu immoo qabeenyi isaa kan inni ittiin don'oomee waan Rabbiin isa irratti dirqama taasise keessatti isa baasuu dide isa jalaa akka badu isa abaaruun akka danda'amuudha.
+Malaa'ikoonni mu'umintoota gaggaarii kennataniif kheyrii fi barakaan akka isaanif kadhataniidha, kadhannaan isaanii qeebalamaadha.
+Wantoota dirqamaa fi tola ooltummaa keessatti kennachuu irratti kakaasuudha; kan akka maatiidhaaf baasii baasuu, rahima fufuu fi karaalee kheyrii hunda keessatti kennachuu.
+Sadarkaa nama karaa kheyrii keessatti baasii baasuu ibsuudha, akkasumas Rabbiin akka isaaf bakka buusu ibsuudha, Rabbiin ol ta'e akkana jedhe: ﴾Kheyrii irraa wanta isin baastan hundumaa inni bakka isa buusa, Inni irra caalaa warra warra soorata kennaniiti﴿ [Saba'a: 39].
+Kadhannaan kun nama baasii malu kaffaluu irraa of qusate irratti godhama, baasiin sunnaa immoo kana keessa hin galu; Sababni isaas abbaa isaatif abaarsi kun waan hin malleef jecha.
+Gadadoo fi don'ummaan haraama ta'uu.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3379</t>
   </si>
   <si>
     <t>إن أخوف ما أخاف عليكم الشرك الأصغر قالوا: وما الشرك الأصغر يا رسول الله؟ قال: الرياء</t>
   </si>
   <si>
     <t>Dhugumatti wanti ani isiniif baay’ee sodaadhu shirkii xiqqaadha" Isaanis ni jedhan: Yaa Ergamaa Rabbii shirkii xiqqaan maali? Isaanis ni jedhan: “na argiidha</t>
   </si>
   <si>
     <t>عَنْ مَحْمُودِ بْنِ لَبِيدٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ أَخْوَفَ مَا أَخَافُ عَلَيْكُمُ الشِّرْكُ الْأَصْغَرُ» قَالُوا: وَمَا الشِّرْكُ الْأَصْغَرُ يَا رَسُولَ اللهِ؟ قَالَ: «الرِّيَاءُ، يَقُولُ اللهُ عز وجل لَهُمْ يَوْمَ الْقِيَامَةِ إِذَا جُزِيَ النَّاسُ بِأَعْمَالِهِمْ: اذْهَبُوا إِلَى الَّذِينَ كُنْتُمْ تُرَاؤُونَ فِي الدُّنْيَا، فَانْظُرُوا هَلْ تَجِدُونَ عِنْدَهُمْ جَزَاءً؟».</t>
   </si>
   <si>
     <t>Mahmuud bin Labiid irraa odeeffamee -Rabbiin isa irraa haa jaallatu- Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu-akkana jedhan: Dhugumatti wanti ani isiniif baay’ee sodaadhu shirkii xiqqaadha" Isaanis ni jedhan: Yaa Ergamaa Rabbii shirkii xiqqaan maali? Isaanis ni jedhan: “na argiidha, Rabbiin ol ta'e Guyyaa Qiyaamaa, yeroo namoonni hojiilee isaanitiif mindaa argatanitti akkana jedha: Gara warra dur addunyaa keessatti argisiifataa turtanii deematii mindaa akka isaan biraa argattan mee ilaalaa".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ أكثرَ شيءٍ يَخافُه على أُمّتِه: الشرك الأصغر وهو: الرياء؛ بأنْ يعمل من أجل الناس. 
 ثم أخبر عن عقوبةِ المرائين يوم القيامة بأنْ يقال لهم: اذهبوا إلى مَن كنتم تعملون لأجلهم، فانظروا هل يملكون إثابتَكم ومَنْحَ الأجرِ لكم على ذلك العمل؟!</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ummata isaanitiif wanti akkaan sodaatan shirkii xiqqaa ta’uudha himan, innis namni na haa arguuf waa hojjachuudha. Eegasii guyyaa qiyaamatti adabbiin warra nama agarsiifachuuf jecha Hojjetanii akka akkas isaanin jedhamuu ta'e himan: Gara warra isaanif jecha hojjataa turtanii deemaatii hojii sana irratti akka mindaa isiniif kennuu danda'an mee ilaalaa?!</t>
   </si>
   <si>
     <t>وجوب إخلاص العمل لله عز وجل، والحَذَر من الرياء.
 شدة شفقتِه صلى الله عليه وسلم على أمته وحرصه على هدايتِهم ونصحه لهم.
 إذا كان هذا خوفُه صلى الله عليه وسلم وهو يُخاطب الصحابةَ وهم ساداتُ الصالحين فالخوفُ على مَن بعدهم أشدّ.</t>
   </si>
@@ -4066,50 +4142,99 @@
   </si>
   <si>
     <t>بَعَثَ النبيُّ صلى الله عليه وسلم عَمّارَ بن ياسر رضي الله عنه في سَفَرٍ لبعض حاجاته، فأصابته جنابة بجماع أو نزول المني بشهوة، فلم يجد الماء ليغتسل منه، 
 وكان لا يعلم حكم التيمم للجنابة، وإنما يعلم حكمَه للحدث الأصغر، 
 فاجتهد وظَنّ أنه كما يَمسح بالتراب الذي على وجه الأرض بعض أعضاء الوضوء عن الحدث الأصغر، فلابد أن يكون التيمم من الجنابة بتعميم البدن بالتراب؛ قياسًا على الماء، فَتَقَلَّبَ في التراب حتى عَمَّم البدنَ وصَلَّى، 
 فلما جاء إلى النبيِّ صلى الله عليه وسلم، ذَكَرَ له ذلك؛ ليرى هل هو على صواب أو لا؟ 
 فَبَيَّنَ له النبيُّ صلى الله عليه وسلم كيفيةَ التَّطَهُّر مِن الحَدَثَين الأصغر كالبول، والأكبر كالجنابة: وهو أن يضرب بيديه على التراب ضربة واحدة، ثم يمسح الشمال على اليمين، وظاهر كفيه ووجهه.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmanni isaan irratti haa jiraatuu- Ammaar bin Yaasir -Rabbiin isa irraa haa jaallatu- garii dhimmoota isaanitiif jecha imala erganii jennaan, imalicha keessatti walqunnamtii saalaa raawwachuudhaan ykn fedhiidhaan maniyyiin irraa  dhangala'uun janaabaan isatti dhufee, bishaan ittiin dhiqatu argachuu hin dandeenye, Janaabaaf jecha hukmii tayammumaa hin beeku ture, garuu hukmii isaa hadasa xiqqaaf(waan akka dhuufuu, fincaanii fi sagaraatif) jecha ni beeka ture, Kanaafuu hadasa xiqqaa keessatti akkuma gariin qaamolee wuduu'aa biyyee lafaa irra haxaa'uun tayammuma godhamutti janaabadhaaf yeroo tayammuma godhatan biyyeen qaama hunda waliin gayuun dirqama jechuu yaade; bishaan irratti qiyaasa godhachuuf jecha, kanaaf hanga qaama hunda waliin gayutti biyyee keessa gangalatee salaate, Eegasii gara Nabiyyiitti -nagaa fi rahmanni isaan irratti haa jiraatu- dhufee sana itti hime; haqa irra jiraachuu fi jiraachuu dhiisuu akka beekuuf jecha? Nabiyyiinis -nagaa fi rahmanni isaan irratti haa jiraatu- hadasa xiqqaa akka fincaanitii fi hadasa guddaa akka janaabaa irraa akkamitti akka xaaharatu isaaf ibsan, innis harka isaa lameenin yeroo tokko biyyee irra rukutee, eegasii harka bitaatin harka mirgaa irra haxaa'uudha, akkasumas gubbaa shanacha harka isaa lameeni fi fuula isaa haxaa'uudha.</t>
   </si>
   <si>
     <t>وجوب طلب الماء قبل التيمم.
 مشروعية التيمم لمن عليه جنابة ولم يجد الماء.
 التيمم للحدث الأكبر، كالتيمم للحدث الأصغر.</t>
   </si>
   <si>
     <t>Tayammuma godhachuun duratti bishaan barbaaduun dirqama ta'uudha.
 Nama janaabdaa qabu kan bishaan hin argatiniif tayammuma godhachuun karaa ta'uudha.
 Hadasa guddaaf tayammuma godhachuun akkuma hadasa xiqqaaf jecha tayammuma godhachuuti.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3461</t>
   </si>
   <si>
+    <t>قاربوا وسددوا، واعلموا أنه لن ينجو أحد منكم بعمله قالوا: يا رسول الله ولا أنت؟ قال: ولا أنا، إلا أن يتغمدني الله برحمة منه وفضل</t>
+  </si>
+  <si>
+    <t>Itti dhihaadhaa karaa sirrii hordofaa, Isin irraa namni tokkolleen hojii isaatiin akka nagaa hin baane beekaa» sahaabonni akkana jedhan: Yaa Ergamaa Rabbii atis moo? isaanis akkas jechuun deebisan: Anas ta'u, yoo Rabbiin rahmataa fi tola isaatiin na haguuge malee</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «قَارِبُوا وَسَدِّدُوا، وَاعْلَمُوا أَنَّهُ لَنْ يَنْجُوَ أَحَدٌ مِنْكُمْ بِعَمَلِهِ» قَالُوا: يَا رَسُولَ اللهِ وَلَا أَنْتَ؟ قَالَ: «وَلَا أَنَا، إِلَّا أَنْ يَتَغَمَّدَنِيَ اللهُ بِرَحْمَةٍ مِنْهُ وَفَضْلٍ».</t>
+  </si>
+  <si>
+    <t>Abuu Hureyraa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Itti dhihaadhaa karaa sirrii hordofaa, Isin irraa namni tokkolleen hojii isaatiin akka nagaa hin baane beekaa» sahaabonni akkana jedhan: Yaa Ergamaa Rabbii atis moo? isaanis akkas jechuun deebisan: Anas ta'u, yoo Rabbiin rahmataa fi tola isaatiin na haguuge malee».</t>
+  </si>
+  <si>
+    <t>يَحُثُّ النبيُّ صلى الله عليه وسلم الصحابة على أنْ يعملوا، وأنْ يتقوا الله ما استطاعوا، دون غُلُوٍّ ولا تَقصير، وأن يقصِدوا بعملهم الصواب بالإخلاص لله واتّباع السنة لِيُقبَل عملُهم فتكون سببًا لنزول الرحمة عليهم.
+ثم أَخبرَهم بأنه لن يُنجيَ أحدًا منكم عملُه فقط؛ بل لا بد من رحمة الله.
+قالوا: حتى أنت يا رسول الله لا ينجيك عملُك مع عِظَمِ قدره؟ 
+فقال: حتى أنا، إلّا أن يَستُرَني اللهُ بفضل رحمته.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- Sahaabonni akka hojjatan kakaasan, akkasumas hanga danda’aniin daangaa dabruu fi dagannoon maletti Rabbiin sodaachuu fi Rabbiif qulqulleessuu fi sunnaa hordofuun hojii isaaniitiin waan sirrii himiluu irratti isaan kakaasan; akka hojiin isaanii fudhatama argatee, rahmanni isaan irratti bu’uuf sababaa ta’uuf jecha.
+Eegasii hojii isaa qofaan namni tokkolleen akka nagaa hin baane fi rahmata Rabbii irraa akka hafiinsi hin jirre himan.
+Isaanis ni jedhan: Atillee yaa Ergamaa Rabbii hojiin kee gatii guddaa qabaatus nagaa si hin baasuu?
+Isaanis akkana jedhan: Anilleen, yoo Rabbiin tola rahmata isaatiin na haguugee malee.</t>
+  </si>
+  <si>
+    <t>قال النووي: (سدِّدوا وقاربوا): اطلبوا السدادَ، واعملوا به، وإن عَجَزْتُم عنه، فقارِبُوه؛ أي: اقربوا منه، والسداد: الصوابُ، وهو بين الإفراط والتفريط، فلا تَغْلُوا ولا تُقصِّروا.
+قال ابن باز: الأعمال الصالحة هي أسباب دخول الجنة، كما أنّ الأعمال الخبيثة هي أسباب دخول النار، والحديث يُبيِّنُ أنّ دخولَهم الجنة ليس بمجرَّد العمل، بل لا بد من عفو الله ورحمته سبحانه وتعالى، فهم دخلوها بأسباب أعمالهم، ولكن الذي أوجب ذلك رحمته سبحانه، وعفوه ومغفرته.
+العبد لا يَغتر ويُعجَب بعمله مهما بلغ؛ لأنّ حقَّ الله أعظم من عمله، فلا بد للعبد من الخوف والرجاء جميعًا.
+فضل الله ورحمته على عباده أوسع من أعمالهم.
+الأعمال الصالحة سبب لدخول الجنة، والفوز بها إنما هو بفضلِ الله ورحمة منه.
+قال الكرماني: "إذا كان كلُّ الناس لا يدخلون الجنة إلا برحمة الله، فوجْه تخصيص رسول الله صلى الله عليه وسلم بالذِّكْر هو أنه إذا كان مقطوعًا له بأنه يدخل الجنة، ولا يدخلها إلا برحمة الله؛ فغيرُه يكون في ذلك بطريق الأَولى.
+ قال النووي: في معنى قوله تعالى: ﴿ادْخُلُوا الْجَنَّةَ بِمَا كُنْتُمْ تَعْمَلُونَ﴾ [النحل: 32]، ﴿وَتِلْكَ الْجَنَّةُ الَّتِي أُورِثْتُمُوهَا بِمَا كُنْتُمْ تَعْمَلُونَ﴾ [الزخرف: 72]، ونحوهما من الآيات الدالة على أن الأعمال يُدخَل بها الجنة، فلا يُعارِض هذه الأحاديثَ، بل معنى الآيات أن دخول الجنة بسبب الأعمال، ثم التوفيق للأعمال، والهداية للإخلاص فيها، وقَبُولها برحمة الله تعالى وفضله، فيصح أنه لم يدخل بمجرَّد العمل، وهو مراد الأحاديث، ويصح أنه دخل بالأعمال؛ أي: بسببها، وهي من الرحمة.
+قال ابن الجوزي: يتحصل عن ذلك أربعة أجوبة؛ الأول: أنَّ التوفيق للعمل من رحمة الله، ولولا رحمة الله السابقة ما حصل الإيمان ولا الطاعة التي يحصل بها النجاة، الثاني: أنّ منافع العبد لسيده فعمله مُستَحَقٌّ لمولاه، فمهما أنعم عليه من الجزاء فهو من فضله، الثالث: جاء في بعض الأحاديث أنّ نفس دخول الجنة برحمة الله، واقتسام الدرجات بالأعمال، الرابع: أنّ أعمال الطاعات كانت في زمن يسير، والثواب لا ينفد فالإنعام الذي لا ينفد في جزاء ما ينفد بالفضل لا بمقابلة الأعمال.
+قال الرافعي: أنّ العامل لا ينبغي أنْ يَتَّكِلَ على عَمَلِهِ في طلب النجاة ونيل الدرجات؛ لأنه إنما عَمل بتوفيق الله وإنما ترك المعصية بعصمة الله فكل ذلك بفضله ورحمته.</t>
+  </si>
+  <si>
+    <t>Nawawiin akkana jedhe: (karaa sirrii qabadhaa itti dhihaadhaa) jechuun: karaa sirrii barbaadaa, itti hojjadhaa, osoo irraa dadhabdanillee, itti dhihaadhaa jechuudha, Sadaada jechuun: waan sirriiti, innis garmalee daangaa dabruu fi garmalee dadhabina agarsiisuu giddutti argama, daangaa hin dabrinaa akka malees hin dadhabinaa jechuudha.
+Ibnu Baaz akkana jedhe: Hojiin gaariin jannata seenuuf akkuma sababa ta’u, hojiin badaan Jahannam seenuuf sababa ta’a. Hadiisichi jannata seenuun isaanii bu’aa hojii qofa osoo hin taane, dhiifamaa fi rahmata Rabbii ol ta’ee irraa akka hafiinsi hin jirre ibsa, namoonni jannata kan seenan sababaa hojiilee isaanitiin yoo ta'u, garuu kan sana dirqama taasise rahmata, dhiifamaa fi araarama Rabbii ol ta'eeti.
+Gabrichi hojiin isaa hangam guddaa ta’us hin gowwoomuu fi dinqisiifatuu hin qabu; sababni isaas haqa Rabbiitu  hojii isaa caala waan ta'eef jecha, gabrichi sodaa fi abdii qabaachuu qaba.
+Tolinaa fi rahmanni Rabbii gabroota isaa irratti qabu hojii isaanii caalaa bal’aa ta'uudha.
+Hojiileen gaariin Jannata seenuuf sababaa ta’a, ittiin milkaa'uun immoo tolaa fi rahmata Rabbiitiini.
+Kirmaaniin akkana jedhe: "Namoonni hundi rahmata Rabbiitiin malee Jannata yoo hin seenne, sababni Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- adda baasee dubbateef, yoo isaanif jannata seenuun kan mirkanaa’e ta’es rahmata Rabbiitiin malee akka hin taane haa beekamuuf; yoo ta'u namoonni biroo immoo sana keessatti caalaatti rahmata isaan barbaachisaadha.
+Nawawiin akkana jedhe: Hiika jecha Rabbii ol ta’ee keessatti: ﴾Waan hojjataa turtaniin jannata seenaa﴿ [An-Nahl: 32], ﴾Jannanni sun tan ishee dhaalchifamtani waan hojjataa turtaniini﴿ [Zukhruf: 72], fi aayaawwan isaan lamaan fakkaatan kan hojiileen jannata seenamaa akeekan, Kuni hadiisa kana hin faallessu, hiikni aayatawwanii Jannata seenuun sababaa hojiileetiin akka ta'eedha, eegasii hojiileef waffaqamuun, ishee keessatti ikhlaasa argachuu fi isheen nama irraa qeebalamuun rahmataa fi tola Rabbii ol ta'eetiini, eegaa namni tokkolleen hojii qofaan jannata hin seenne jechuun sirrii ta'a, kun waan hadiisoonni akeekani, akkasumas hojiidhaan jannata seene jechuun sirrii ta'a, sababaa isaatiin jechuudha, hojiin rahmata Rabbii irraayi.
+Ibnu Al-Jawziin akkana jedhe: Kanarraa deebii afur argachuun ni danda’ama; Inni jalqabaa: Milkaa’inni hojiif rahmata Rabbii irraayi, osoo rahmanni Rabbii jiraachuu baatee Iimaana fi Rabbiin buluun sababaa isaatin ibidda irraa nagaa bahuun ta'u silaa hin argamu ture. Lammaffaan: Faayidaan garbichaa kan gooftaa isaa waan ta’eef hojiin isaas kan gooftaa isaati, qananiin inni isaaf oolu hundi tola isaa irraayi. Sadaffaan: Hadiisa garii keessatti Jannata seenuun mataan isaatuu rahmata Rabbiitiin akka ta’e dhufeera, sadarkaa adda addaa argachuun immoo sababaa dalagaatiini. Afraffaan: Gochoonni Rabbiif ajajamuu yeroo gabaabaa keessatti raawwataman, mindaan isaa immoo gonkumaa hin dhumu, qananiin hin dhumne mindaa waan dhumuu ta'uun tola malee sababaa hojii sanaatifii miti.
+Raafi’iin akkana jedhe: Namni waa hojjetu tokko nagaa bahuu fi qabxii argachuuf hojii isaa irratti hirkatuu hin qabu; Sababni isaas inni towfiiqa Rabbiitiin waan hojjeteef jecha, badiis kan hojechuu dhabe eegumsa Rabbiitiini, kun hundi tolaa fi rahmata Rabbiitiini.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3469</t>
+  </si>
+  <si>
     <t>إن الناس إذا رأوا الظالم فلم يأخذوا على يديه أوشك أن يعمهم الله بعقاب منه</t>
   </si>
   <si>
     <t>Namoonni nama zaalima (miidhaa) yeroo arganii harka isaa lamaan hin qabin/ tarkaanfii irratti yoo hin fudhatin Rabbiin adabbii isaatiin isaan walitti qabuun ni dhihaata</t>
   </si>
   <si>
     <t>عَنْ أَبِي بَكْرٍ الصِّدِّيقِ رضي الله عنه أَنَّهُ قَالَ: أَيُّهَا النَّاسُ، إِنَّكُمْ تَقْرَؤُونَ هَذِهِ الآيَةَ: {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ}، وَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ النَّاسَ إِذَا رَأَوْا الظَّالِمَ فَلَمْ يَأْخُذُوا عَلَى يَدَيْهِ أَوْشَكَ أَنْ يَعُمَّهُمُ اللَّهُ بِعِقَابٍ مِنْهُ».</t>
   </si>
   <si>
     <t>Abuu Bakr Al-siddiiq irraa odeeffame Rabbiin irraa haa jaallatu, akkana jedhe: Yaa namoota, isin Aayaa tana ni qaraatu: {Yaa warra Rabbitti amantan lubbuu keessan (qabuun) isin irra haa jiraatu, yoo isin qajeeltan namni jallate isin hin miidhu}. Ani Ergamaa Rabbiitin -nagaa fi rahmanni irra haa jiraatu- kan akkana jedhu dhagahe: «Namoonni nama zaalima (miidhaa) yeroo arganii harka isaa lamaan hin qabin/ tarkaanfii irratti yoo hin fudhatin Rabbiin adabbii isaatiin isaan walitti qabuun ni dhihaata».</t>
   </si>
   <si>
     <t>يُخبِرُ أبو بكر الصديق رضي الله عنه: أن الناس يقرؤون هذه الآية: 
 {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ} [المائدة: 105].
 ويفهمون منها أنّ على الإنسان السعي في إصلاح نفسه فقط، وأنه لا يضره بعد ذلك ضلال من ضل، وأنهم غير مطالَبين بالأمر بالمعروف والنهي عن المنكر! 
 فأعلمهم أنها ليست كذلك، وأنه سمع النبي صلى الله عليه وسلم يقول: 
 إن الناس إذا رأوا الظالم فلم يمنعوه من ظلمه، وعندهم القدرة على منعه، يوشك أن يعمَّ الله الجميعَ بعقاب من عنده، الفاعل للمنكر، والساكت عنه.</t>
   </si>
   <si>
     <t>Abuu Bakr Al-siddiiq Rabbiin irraa haa jaallatu, namoonni aayata tana akka qara’an hime:
 {Yaa warra Rabbitti amantan lubbuu keessan (qabuun) isin irra haa jiraatu, yoo isin qajeeltan namni jallate isin hin miidhu} Maa'idaa: [105]
 Namni tokko of tolchuuf qofa carraaquu akka qabu, sana booda warri karaa irraa maqan akka isaan hin miine fi waan gaariitti ajajuu fi badii irraa dhoorguun akka isaan irraa hin barbaachifne hubatu!
 Akkas akka hin taane fi inni Nabiyyii -nagaa fi rahmanni irra haa jiraatu- kan akkana jedhan akka dhaga'e isaan barsiise: Namoonni nama zaalima yoo arganii isa dhoorguu irratti dandeettii osoo qabanii isa zulmii isaa irraa dhoorguu baatanii, Rabbiin nama hundumaa kan badii hojjetee fi kan irraa callise adabbii walitti qabu isaanitti fiduun ni dhihaata.</t>
   </si>
   <si>
@@ -4570,81 +4695,158 @@
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِذَا مَرِضَ الْعَبْدُ أَوْ سَافَرَ كُتِبَ لَهُ مِثْلُ مَا كَانَ يَعْمَلُ مُقِيمًا صَحِيحًا».</t>
   </si>
   <si>
     <t>Abuu Muusaa al-ash'arii irraa odeeffamee -Rabbiin isa irraa haa jaallatu- ni jedhe: Ergamaan Rabbii -Rabbiin rahamataa fi nageenya isaan irratti haa buusu- ni jedhan: ''Garbichi yeroo dhukkubsatetti yookaan yeroo imala ba'etti akkuma yeroo biyya isaa jiraataa fi fayyaa ta'e hojjatutti isaaf barreeffama".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فضل الله ورحمته، وأنَّ المسلمَ إذا كان من عادته أن يعمل عملًا صالحًا حال صحته وإقامته ثم حَصَلَ له عذر فمرض فلم يَقدرْ على الإتيان به، أو انشغل بالسَّفر عنه، أو أي عذر؛ فإنه يكتب له الأجر كاملًا، كما لو عَمِلَه في حال الصحة والإقامة.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- tola Rabbiitii fi rahamata Isaa irraa himan, dhugumatti muslimni  yeroo fayyaa qabuu fi biyya isaa jiraatutti aadaa isaa irraa hojii gaarii kan hojjatu ta'ee eegasii sababaan yoo isatti argamee dhukkubsatee isa hojjachuu dadhabe yookaan isa irra imala ba'uun yoo qabame, yookaan sababa kamiinuu ta'u; dhugumatti mindaa guutuutu isaaf barreeffama, akkuma waan yoo haala fayyaa qabuu fi biyya isaa jiru hojjatetti.</t>
   </si>
   <si>
     <t>سعة فضل الله على عباده.
 الحث على الاجتهاد في الطاعات واستغلال الأوقات في حال الصحة والفراغ.</t>
   </si>
   <si>
     <t>Bal'ina tola Rabbii garboottan Isaa irratti.
 Rabbiif kheyrii hojjachuu keessatti tattaaffii gochuu fi yeroo fayyaa  qabanuu fi duwwaa ta'anitti yerootti fayyadamuutti kakaasuu.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3553</t>
   </si>
   <si>
+    <t>اللهم أعوذ برضاك من سخطك، وبمعافاتك من عقوبتك، وأعوذ بك منك لا أحصي ثناء عليك أنت كما أثنيت على نفسك</t>
+  </si>
+  <si>
+    <t>Yaa Rabbi, dheekkamsa kee irraa jaalala keetti, adabbii kee irraas nagaa keetti maganfadha, ammas si irraan sitti maganfadha, akka ati of faarsitetti faaruu kee lakkaa'ee fixuu hin danda'u</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: فَقَدْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لَيْلَةً مِنَ الْفِرَاشِ فَالْتَمَسْتُهُ فَوَقَعَتْ يَدِي عَلَى بَطْنِ قَدَمَيْهِ وَهُوَ فِي الْمَسْجِدِ وَهُمَا مَنْصُوبَتَانِ، وَهُوَ يَقُولُ: «اللهُمَّ أَعُوذُ بِرِضَاكَ مِنْ سَخَطِكَ، وَبِمُعَافَاتِكَ مِنْ عُقُوبَتِكَ، وَأَعُوذُ بِكَ مِنْكَ لَا أُحْصِي ثَنَاءً عَلَيْكَ أَنْتَ كَمَا أَثْنَيْتَ عَلَى نَفْسِكَ».</t>
+  </si>
+  <si>
+    <t>Aa'ishaa irraa akka odeeffametti -Rabbiin isii irraa haa jaallatu- ni jette: Halkan tokko ani Ergamaa Rabbii -nagaa fi rahmanni irra haa jiraatu- firaasha irraa dhabee, isaan barbaadee osoo isaan masjiida keessa jiranii harki kiyya keessoo miila isaanii lamaan tuqxe osoo isaan lamaan dhaabbatanii, isaan akkana jedhuu turani: «Yaa Rabbi, dheekkamsa kee irraa jaalala keetti, adabbii kee irraas nagaa keetti maganfadha, ammas si irraan sitti maganfadha, akka ati of faarsitetti faaruu kee lakkaa'ee fixuu hin danda'u».</t>
+  </si>
+  <si>
+    <t>قالت عائشة رضي الله عنها: كنت نائمة إلى جنب النبي صلى الله عليه وسلم، ففقدته من الليل، فلمست بيدي الموضع الذي كان يصلي فيه في الحجرة؛ فإذا هو ساجد وقدماه قائمتان، وإذا هو يقول: 
+(أعوذ) وأتوسل (برضاك من سخطك) عليّ أو على أمتي، (و) أستعيذ (بمعافاتك) وعفوك الكثير (من عقوبتك)، 
+(وأعوذ بك منك) وبصفات جمالك من صفات جلالك، حيث لا يُعيذ منك إلا أنت، فلا مَنْجَى ولا مَلْجَأ من الله إلا إليه، 
+(لا أحصي ثناء عليك) لا أطيق ولا أبلغ حصرًا وعددًا لعجزي إحصاء نعمتك وإحسانك كما تستحقه وإن اجتهدت في ذلك، 
+(أنت كما أثنيت على نفسك) فأنت الذي أثنيت على ذاتك ثناء يليق بك، فمن يقدر على أداء حق ثنائك؟!</t>
+  </si>
+  <si>
+    <t>Aa'ishaan -Rabbiin irraa haa jaallatu- akkana jette: Ani Nabiyyii -nagaa fi rahmanni irra haa jiraatu- cinaa rafaa ture,  halkan keessa of biraa isaan dhabee, mana keessatti bakka isaan itti salaataa turanitti harka kootiin tuqe, yeroo sana miilli isaanii lamaan dhaabbatanii osoo isaan sujuuda godhaa jiranii isaan arge, akkana jedhaa turan:
+(Nan maganfadha) tawassula seena (jaalala keetiin dheekkamsa kee irraa) Ana irratti ykn ummata koo irratti dallanuu kee irraa, akkasumas (nagaa keeti) fi dhiifama kee baay'eenan (adabbii kee irraa) maganfadha. (sirraan sitti maganfadha) sifoowwan bareedina keetitti sifoowwan guddina keetii irraa maganfadha, si malee wanni sirraa nama eeguu danda'u waan hin jirreef jecha, kanaaf Rabbirraa bakka itti nagaa bahanii fi bakki itti hirkatan hin jiru gara isaatti yoo ta'e malee. Hanga fedhellee yoo tattaafadhe dadhabbii kootif (faaruu siif malu lakkaa'ee hin fixu) faaruu qananii fi tola ooltummaa keetii akka siin malutti lakkaa'ee fixuu hin danda'u. (Ati akka of faarsitetti), ati faaruu siif malu of faarsitee jirta, eenyu namni haqa faaruu keetii geessuu danda'u?!</t>
+  </si>
+  <si>
+    <t>استحباب هذه الأدعية في السجود.
+ قال ميرك: وفي إحدى روايات النسائي: كان يقول هذا الدعاء إذا فرغ من صلاته وتبوأ مضجعه.
+استحباب الثناء على الله بصفاته ودعائه بأسمائه الثابتة في الكتاب والسنة.
+فيه تعظيم الخالق في الركوع والسجود.
+جواز الاستعاذة بصفات الله، كما يجوز الاستعاذة بذاته -سبحانه وتعالى-.
+قال الخطابي: في هذا الكلام معنى لطيف، وهو: أنه قد استعاذ بالله أن يجيره برضاه من سخطه، وبمعافاته من عقوبته، والرضى والسخط ضدان متقابلان، وكذلك المعافاة والمؤاخذة بالعقوبة، فلما صار إلى ذكر ما لا ضد له وهو الله سبحانه وتعالى استعاذ به منه لا غير، ومعنى ذلك: الاستغفار من التقصير من بلوغ الواجب من حق عبادته، والثناء عليه. وقوله: لا أحصي ثناء عليك: أي لا أطيقه ولا أبلغه.</t>
+  </si>
+  <si>
+    <t>Du'aa'iin kun sujuuda keessatti jaallatamaa ta'uudha.
+Miirak akkana jedhe: Gabaasaalee Nasaa'ii tokko keessatti: Salaata isaanii xumuranii yeroo bakka hirriiba isaanii qabatan du'aa'ii kana jedhu ture jechuutu jira.
+Sifoowwan isaatiin Rabbi faarsuu fi maqoota isaa kan Qur'aana fi Hadiisa keessatti dhufaniin isa kadhachuun jaallatamaa ta'uudha.
+Rukuu'aa fi sujuuda keessatti Rabbii uumaa ta'e guddisuu of keessaa qaba.
+Sifaata Rabbiitin maganfachuun ni danda’amaadha, akkuma zaata isaatin maganfachuun danda’amutti, inni qulqullaa'ee ol ta'e.
+Khaxxaabiin akkas jedhe: Dubbiin kun hiika gaarii qaba, innis: jaalala isaatin dallansuu isaa irraa isa bilisa baasuuf, nagaa isaatin adabbii isaa irraa Rabbitti maganfate, jaalalaa fi dallansuun faallaa waliiti, akkasumas nagaa namaa taasisuu fi nama adabuun faallaa waliiti, yeruma waan faallaa hin qabne dubbate, iinis Rabbii ol ta'ee waan biraatin osoo hin taane isaan isa irraa maganfate. Hiikni sanaa: Gabbartii isaati isa faarsuu irraa dirqama tokko akka barbaadamutti bahachuu dhabuu irraaa araarama barbaaduudha. Jechi isaa: galata kee lakkaa’uu hin danda’u kan jedhu: Dandeettii akkasii hin qabu, biraas ga’uu hin danda’u jechuudha.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3566</t>
+  </si>
+  <si>
     <t>أفضل الذكر: لا إله إلا الله، وأفضل الدعاء: الحمد لله</t>
   </si>
   <si>
     <t>Irra caalaan zikriidhaa: "Laa ilaaha illallaah" jechuudha, irra caalaan kadhaadhaa immoo: "Alhamdulillaah" jechuudha</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «أَفْضَلُ الذِّكْرِ: لَا إِلَهَ إِلَّا اللهُ، وَأَفْضَلُ الدُّعَاءِ: الْحَمْدُ لِلهِ».</t>
   </si>
   <si>
     <t>Jaabir irraa odeeffamee -Rabbiin isa irraa haa jaallatu- ni jedhe: Ergamaa Rabbiitii -Rabbiin rahamataa fi nageenya isaan irratti haa buusu- akkas jedhanin dhaga'e: "Irra caalaan zikriidhaa: "Laa ilaaha illallaah" jechuudha, irra caalaan kadhaadhaa immoo: "Alhamdulillaah" jechuudha".</t>
   </si>
   <si>
     <t>يُخبرُنا النبيُّ صلى الله عليه وسلم أن أفضل الذكر: "لا إله إلا الله" ومعناها لا معبود بحق إلا الله، وأن أفضل الدعاء: "الحمد لله" وهي الاعتراف بأن المُنعم هو الله سبحانه، المُستحِق للوصف الكامل الجميل.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahamataa fi nageenya isaan irratti haa buusu- dhugumaan irra caalaan zikrii ''Laa ilaaha illallaah'' akka ta'e himan, hiikkaan isii haqaan gabbaramaan Allaaha malee hin jiru jechuudha, akkasumas dhugumaan irra caaalaan kadhaa "Alhamdulillaah'' jechuu akka ta'e himan; isiinis qananiisaan Rabbuma -qulqullaa'e- kan sifa guutuu bareedaa haqa godhate jedhanii amanuudha.</t>
   </si>
   <si>
     <t>الحث على الإكثار من ذكر الله بكلمة التوحيد، والدعاء بالحمد.</t>
   </si>
   <si>
     <t>Jecha tawhiidaatiin Zikrii Rabbii gochuu fi Alhamdulillaah dhaan kadhachuu heddummeessuutti kakaasuudha.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي في الكبرى وابن ماجه</t>
   </si>
   <si>
     <t>[tirmizii, nasa'ii kubraa keessatti odeesse. ibnumaajahis odeesse]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3567</t>
+  </si>
+  <si>
+    <t>ألا أخبركم بأهل الجنة؟ كل ضعيف متضعف، لو أقسم على الله لأبره، ألا أخبركم بأهل النار: كل عتل جواظ مستكبر</t>
+  </si>
+  <si>
+    <t>Warra Jannataa isinitti hin himuu? Nama of gadi qabu kan namni isa tuffatu hunda, osoo Rabbiin irratti kakatee Rabbiin kaka isaa sana isaaf guuta. Warra ibiddaa isiniitti himuu? nama safuu hin qabne, kan of tuulu, kan haqa diduun boonu</t>
+  </si>
+  <si>
+    <t>عَنْ حَارِثَةَ بْنِ وَهْبٍ الخُزَاعِيِّ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «أَلاَ أُخْبِرُكُمْ بِأَهْلِ الجَنَّةِ؟ كُلُّ ضَعِيفٍ مُتَضَعِّفٍ، لَوْ أَقْسَمَ عَلَى اللَّهِ لَأَبَرَّهُ، أَلاَ أُخْبِرُكُمْ بِأَهْلِ النَّارِ: كُلُّ عُتُلٍّ جَوَّاظٍ مُسْتَكْبِرٍ».</t>
+  </si>
+  <si>
+    <t>Haarisaa bin Wahb Al-Khuza’ii irraa akka odeeffametti -Rabbiin isa irraa haa jaallatu- ni jedhe: Ergamaa Rabbiitii -nagaa fi rahmanni irra haa jiraatu- akkas jedhuun dhaga'e: «Warra Jannataa isinitti hin himuu? Nama of gadi qabu kan namni isa tuffatu hunda, osoo Rabbiin irratti kakatee Rabbiin kaka isaa sana isaaf guuta. Warra ibiddaa isiniitti himuu? nama safuu hin qabne, kan of tuulu, kan haqa diduun boonu».</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم ببعض صفات أهل الجنة وأهل النار. 
+فأغلب أهل الجنة هم: "كل ضعيف متضعِّف"، أي: متواضع خاضع لله تعالى، مُذِلّ نفسه له، حتى إن بعض الناس يَستَضعفونه ويَحتَقِرونه، وهذا المُتذَلِّل لله تعالى لو أقسم بالله يَمينًا طَمَعًا في كَرَم الله تعالى، لَأَبَرَّه الله، وحَقَّقَ له ما أَقْسَمَ عليه وأجاب طلبَه ودعاءه. 
+وأغلب أهل النار هم: كل «عُتُل» وهو الفَظُّ الغَليظ شديد الخصومة، أو الفاحش الذي لا يَنْقَاد لخير، «جواظ» وهو المتكبر، الأَكُوْل، صاحب الجسد الضخم، المُختال في مِشيته، سيء الخلق، «مستكبر» برفضه للحق، وباحتقاره لغيره.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- tokko tokkoo amaloota warra jannataa fi warra hbiddaa himan.
+Irra baay'een warra jannataa isaan: "Hunda nama of gadi qabaa ta'ee kan namni isa tuffatuuti, jechuun: nama Rabbii ol ta'eef gad of qabu, kan isaaf lubbuu isaa xiqqeessu jechuudha, hamma namoonni tokko tokko nama laafatti isa ilaalanii isa tuffatan tokkotti, namichi Rabbii ol ta'eef of xiqqeessaa ta'e kun osoo Rabbirratti arjummaa isaa kajeelaa haala ta'een kakuu tokko kakatee Rabbiin kaka sana isaaf guutee waan inni irratti kakate sana bakkaan isaaf gaya, akkasumas du'aa'ii isaa qeebaluun waan inni barbaade isaaf kenna ture.
+Irra baay'een warra jahannam isaan: "Hunda nama utullii ta'eeti" inni nama jabeenya qalbii qabu kan mormii jabaatuudha, ykn nama safuu hin qabne kan kheyrii waan jedhamu hin beekneedha, akkasumas hunda nama "Jawwaaz" ta'eeti, inni nama boonu, kan akka malee nyaatu, kan qaaman furdaa ta'e, kan deemsa isaa keessatti of tuulaa deemu, kan amala badaa qabuudha, amala badaa kan qabuudha, akkasumas hunda nama "Mustakbir" ta'eeti, inni nama haqa diduu fi nama biroo tuffatuun boonuudha.</t>
+  </si>
+  <si>
+    <t>الحث على الاتصاف بصفات أهل الجنة، والتحذير من صفات أهل النار.
+التواضع يكون لله عز وجل، ولأمره ونهيه والانقياد لهما، ويكون للخلق بعدم التكبُّر عليهم.
+قال ابن حجر: المراد أن أغلب أهل الجنة هؤلاء، كما أن معظم أهل النار القسم الآخر، وليس المراد الاستيعاب في الطرفين.</t>
+  </si>
+  <si>
+    <t>Amaloota warra jannataa qabaachuu irratti kakaasuu fi amaloota warra ibiddaa irraa sodaachisuudha.
+Gad of qabuun Rabbii ol ta'eef ta'a, ajaja isaa fudhachuun, dhoorgaa isaa irraa fagaachuun, uumamaaf gad of qabuun immoo  Isaanitti of tuuluu dhiisuudhaan ta'a.
+Ibnu Hajar akkana jedhe: wanni itti fedhame irra hedduun warra jannataa namoota akkanaa kana jechuudha, akka irra hedduun warra ibiddaa namoota akkasii sana ta'etti, akkana jechuudha malee guutumaa guututti warri jannataa fi warri ibiddaa isaannan dubbataman kana qofa jechuu miti.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3573</t>
   </si>
   <si>
     <t>ألا أدلكم على ما يمحو الله به الخطايا، ويرفع به الدرجات؟</t>
   </si>
   <si>
     <t>Waan Rabbiin diliiwwan isaan haqee sadarkaalee isaan ol kaasutti isin qajeelchuu?</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَلَا أَدُلُّكُمْ عَلَى مَا يَمْحُو اللهُ بِهِ الْخَطَايَا، وَيَرْفَعُ بِهِ الدَّرَجَاتِ؟» قَالُوا بَلَى يَا رَسُولَ اللهِ قَالَ: «إِسْبَاغُ الْوُضُوءِ عَلَى الْمَكَارِهِ، وَكَثْرَةُ الْخُطَا إِلَى الْمَسَاجِدِ، وَانْتِظَارُ الصَّلَاةِ بَعْدَ الصَّلَاةِ، فَذَلِكُمُ الرِّبَاطُ».</t>
   </si>
   <si>
     <t>Abuu Hureyraa irraa odeeffamee -Rabbiin irraa haa jaallatu- Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Waan Rabbiin diliiwwan isaan haqee sadarkaalee isaan ol kaasutti isin qajeelchuu?» ni jedhan: Eeyyee yaa Ergamaa Rabbii, isaanis ni jedhan: «wuduu’a osoo namatti jabaatuu waliin gahuun raawwachuu, gara masjiidotaatti tarkaanfii baay'isuu fi salaata booda salaata biraa eeggachuudha, suni hidhannaa cimaa».</t>
   </si>
   <si>
     <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه هل يُريدون أنْ يدلَّهم على أعمال تكون سببًا في مغفرة الذنوب، ومحوها من كُتب الحفظة، وعلو المنازل في الجنة؟ 
 قال الصحابة: نعم نريد ذلك. قال: 
 الأول: استيعاب وإتمام الوضوء على مشقة؛ كَبردٍ، وقلة ماء، وألم جسم، وماء حار. 
 الثاني: كثرة الخُطا -وهي ما بين القدمين- إلى المساجد ببعد الدار، وكثرة التكرار. 
 الثالث: انتظار وقت الصلاة، وتعلُّق القلب بها، والتأهب لها، والجلوس لها في المسجد لانتظار الجماعة، فإذا صلاها انتظر في مصلاه صلاةً أخرى. 
 ثم بيَّنَ صلى الله عليه وسلم أنَّ هذه الأمور هي المرابطة الحقيقية؛ لأنها تسد طرق الشيطان على النفس، وتقهر الهوى، وتمنعها من قبول الوساوس، فيغلب بها حزبُ الله جنودَ الشيطان؛ وذلك هو الجهاد الأكبر، فكانت بمنزلة الرباط على ثغر العدو.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmatni irra haa jiraatu- hojiilee diliiwwaniif araarama argachuu fi kitaabban tiksitootaa irraa haqamuu isheeti fi sadarkaaleen jannata keessatti ol ka'uuf sababaa tahan irratti isaan qajeelchuu akka barbaadan sahaabota isaanii gaafatan?
 Sahaabonni akkana jedhan: Eeyyee, nuti akkas barbaanna. isaanis ni jedhan:
 Inni jalqabaa: Rakkina akka qorraa, hanqina bishaanii, dhukkubbii qaamaa fi bishaan hoo'aa ta'uu waliin wuduu’a guutanii raawwachuudha.
@@ -4703,77 +4905,157 @@
     <t>أن المداومة على ذكر الله تعالى ظاهرًا وباطنًا من أعظم القُرَب، وأنفعها عند الله تعالى.
 جميع الأعمال إنما شُرعت لإقامة ذكر الله تعالى، قال الله تعالى: (وَأَقِمِ الصَّلَاةَ لِذِكْرِي). وقال صلى الله عليه وسلم: إنَّما جُعل الطَّوافُ بالبيت وبين الصَّفا والمروة ورمي الجمار لإقامة ذكر الله تعالى. رواه أبو داود والترمذي.
 قال العز بن عبدالسلام في قواعده: هذا الحديث مما يدل على أن الثواب لا يترتب على قدر النَّصَب في جميع العبادات بل قد يأجر الله تعالى على قليل الأعمال أكثرَ مما يأجر على كثيرها، فالثواب يترتب على تفاوت الرتب في الشرف.
 قال المناوي في فيض القدير: هذا الحديث محمول على أن الذكر كان أفضل للمخاطبين به، ولو خوطب به شُجاع بَاسل حصل به نفع الإسلام في القتال لقيل له الجهاد، أو الغني الذي ينتفع به الفقراء بماله قيل له الصدقة، والقادر على الحج قيل له الحج، أو من له أبوان قيل له برهما، وبه يحصل التوفيق بين الأخبار.
 أكمل الذكر ما نطق به اللسانُ مع تدبُّر القلب، ثم ما كان بالقلب وحده كالتفكر، ثم ما كان باللسان وحده، وفي كلٍّ أجرٌ إن شاء الله تعالى.
 التزام المسلم بالأذكار المتعلقة بالأحوال كأذكار الصباح والمساء، ودخول المسجد والبيت والخلاء والخروج منها... وغير ذلك يجعله من الذاكرين الله كثيرًا.</t>
   </si>
   <si>
     <t>Gubbaa fi keessanis itti fufiinsaan Rabbii ol ta'e zakkaruun irra guddaa wantoota Rabbittiin dhihaatanii fi Rabbiin biratti irra bu'a qabeessa ta'uudha.
 Hojiileen hundi kan karaa godhamte Rabbii ol ta'e zakkaruuf jecha, Rabbiin ol ta'e akkana jedhe: (Ana zakkaruuf jecha salaata dhaabi). Isaanis, nagaa fi rahmanni irra haa jiraatuu, akkana jedhan: "Beytiifii Safaa Marwaa jidduu naanna’uu fi dhagaa darbachuun Rabbii ol ta'e zakkaruuf jecha taasifame". Abuu Daawuudii fi Tirmiizitu gabaase.
 Al-Izzu bin Abdussalaam Qawaa'ida isaa keessatti akkana jedhe: Hadiisni kun Mindaan ibaadaalee hunda keessatti hamma dadhabbiitin akka hin taane wantoota agarsiisan keessaa isa tokkoodha, inumaayyuu Rabbiin ol ta'e dalagaa gurguddoo irratti mindaa kennu caalaa dalagaa xixiqqoo irratti mindaa guddaa yeroo tokko tokko ni kenna. Mindaan akka garaagarummaa sadarkaatin ta'a.
 Al-Manaawiin Feyd al-Qadiir keessatti akkana jedhe: Hadiisni kun warra yeroo san ilaallatu ilaalchisee zikriin akka isaanif irra caalaa ta'e agarsiisa, nama jabaa goota lola keessatti islaamummaa fayyaduun isaan argamu ilaalchisee osoo dubbatamee Silaa irra caalaan dalagaa jihaada jedhamaani ture, ykn dureessa qabeenya isaatin namni hiyeessi fayyadamu osoo ta'ee silaa irra caalan dalagaa sadaqaadha jedhamaani ture, akkasumas nama Hajjii gochuu irratti dandeettii qabu osoo ta'ee silaa irra caalaan dalagaa Hajjii gochuudha jedhamaani ture, ykn nama haadha fi abbaa qabu osoo ta'ee irra caalaan dalagaa isaanitti tola ooluudha jedhamaani ture, kanaani jidduu Hadiisowwanii wal simachuun argama.
 Irra guutuun zikrii waan arrabni xiinxala qalbiitin dubbateedha. eegasii waan qalbii qofaan ta'e, sun waan akka xiinxaluuti, eegasii waan arraba qofaan ta'e. Yoo Rabbiin ol ta'e fedhe hunduma keessa mindaan jira.
 Muslimni zikriiwwan haala yeroo waliin walqabatan, kan akka zikrii ganamaa fi galgalaa, masjiida fi mana seenuu, mana fincaanii seenuu fi irraa bahuu fi kan biroo irratti tikfachuun namoota hedduu Rabbiin zakkaran irraa isa taasisa.</t>
   </si>
   <si>
     <t>رواه الترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[tirmizii, ibnumaajahfii ahmad odeessan]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3575</t>
   </si>
   <si>
+    <t>إني لأعلم كلمة لو قالها ذهب عنه ما يجد، لو قال: أعوذ بالله من الشيطان، ذهب عنه ما يجد</t>
+  </si>
+  <si>
+    <t>Ani jecha tokko beeka osoo isa jedhee aariin kun irraa deema ture</t>
+  </si>
+  <si>
+    <t>عَنْ سُلَيْمَانَ بْنِ صُرَدٍ رضي الله عنه قَالَ: كُنْتُ جَالِسًا مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَرَجُلاَنِ يَسْتَبَّانِ، فَأَحَدُهُمَا احْمَرَّ وَجْهُهُ، وَانْتَفَخَتْ أَوْدَاجُهُ، فَقَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنِّي لَأَعْلَمُ كَلِمَةً لَوْ قَالَهَا ذَهَبَ عَنْهُ مَا يَجِدُ، لَوْ قَالَ: أَعُوذُ بِاللَّهِ مِنَ الشَّيْطَانِ، ذَهَبَ عَنْهُ مَا يَجِدُ» فَقَالُوا لَهُ: إِنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «تَعَوَّذْ بِاللَّهِ مِنَ الشَّيْطَانِ»، فَقَالَ: وَهَلْ بِي جُنُونٌ؟</t>
+  </si>
+  <si>
+    <t>Suleemaan bin Surad irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Nabiyyii -nagaa fi rahmanni irra haa jiraatu- wajjiin taa'aa ture, namoonni lama arrabsanii, tokkoo isaanii fuulli isaa diimatee, ujummoo dhiigaa isaa iita'ee jennaan, Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Ani jecha tokko beeka osoo isa jedhee aariin kun irraa deema ture, osoo akkas jedhee: Sheyxaana irraan Rabbitti maganfadha, silaa rakkinni kun irraa deema ture», sahaboonnis namichaan akkas jedhan: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkas siin jedhan: «Sheyxaana irraa Rabbiitti maganfadhu», innis ni jedhe: maraatumni natti jiraa moo?</t>
+  </si>
+  <si>
+    <t>استَبَّ وتَشاتَم رجلان بين يدي النبيِّ صلى الله عليه وسلم، وقد احْمَرَّ وجهُ أحدِهما، وانتفختْ عُرُوقُه المُحيطة بعُنُقِه.
+فقال صلى الله عليه وسلم: إني لأعلم كلمةً لو يقولها هذا الغضبانُ لَذَهَبَ عنه الغضب، لو قال: أعوذ بالله من الشيطان الرجيم.
+فقالوا له: إنّ النبيَّ صلى الله عليه وسلم قال: تَعَوَّذ بالله من الشيطان.
+فقال: أَمَجنون أنا؟! وظَنّ أنه لا يستعيذ من الشيطان إلا مَن به جنون.</t>
+  </si>
+  <si>
+    <t>Namoonni lama Nabiyyii -nagaa fi rahmanni irra haa jiraatu-  fuulduratti wal arrabsanii, fuulli tokkoo isaanii deematee, ujummoon morma isaa iita'e.
+Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: Ani jecha tokko kan osoo namichi aarii qabu kun isa jedhee aariin sun silaa irraa deemuun beeka, osoo akkas jedhee: Sheyxaana abaaramaa ta'e irraa Rabbitti maganfadha.
+Isaanis akkana jedhaniin: Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- akkas jedhan: Sheyxaana irraa Rabbitti maganfadhu.
+Innis: Ani maraataadhaa?! Sheyxaana irraa kan maganfatu nama maraatummaadhaan rakkate qofa jedhee yaade.</t>
+  </si>
+  <si>
+    <t>حرص النبي صلى الله عليه وسلم على الإرشاد والتوجيه، عند وجود سببه.
+الغضب من الشيطان.
+الأمر بالاستعاذة  بالله من الشيطان الرجيم عند الغضب، قال تعالى: (وإما ينزغنك من الشيطان نزغ فاستعذ بالله..) الآيةَ.
+التحذير من السباب وما يُشبهه من اللعن، والتنفير منهما؛ لأنهما يؤدِّيان إلى المفاسد بين الناس.
+نقل النصيحة لمن لم يسمعها لينتفع بما فيها.
+حذَّرَ النبي صلى الله عليه وسلم من الغضب؛ لأنه يدفع إلى الشر والتَّهَوُّر، وكان صلى الله عليه وسلم لا يغضب إلا أنْ تُنْتَهَك حُرُماتُ الله تعالى، وهو الغضب المحمود.
+قال النووي على قوله "هل ترى بي مِن جنون": يحتمل أنّ هذا القائل كان من المنافقين، أو من جفاة الأعراب.</t>
+  </si>
+  <si>
+    <t>Bakka sababaan isaa argametti qajeelfamaa fi sirreeffama  kennuudhaaf bolola Nabiyyiin -nagaa fi rahmanni irra haa jiraatu-qabaniidha.
+Aarin sheyxaana irraa ta'aadha.
+Yeroo aarii sheyxaana abaaramaa irraa Rabbitti maganfachuutti ajajuudha, Rabbiin ol ta'e akkana jedhe: (Yoo garagalchaan sheyxaana irraa ta’e tokko (ajaja Rabbii irraa) si bute Rabbitti maganfadhu..) Aayaa itti guuti.
+Arrabsoo fi abaarsa irraa waan isa fakkaatan irraa akeekkachiisuu fi isaan irraa baqachiisuudha; Sababni isaas namoota gidduutti badii guddaa geessan waan ta’eef jecha.
+Akka itti fayyadamuuf nama hin dhagahiniif gorsa dabarsuudha.
+Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- aarii irraa akeekkachiisan; Sababni isaas gara badii fi of eeggannoo dhabuutti waan nama geessuuf jecha. Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- seerowwan Rabbii ol ta'ee yoo sarbaman malee hin aaru ture, kun immoo aarii faarfamaadha.
+Nawawiin jecha “maraatummaa natti qaba yaadduu?” jedhu ilaalchisee akkana jedhe: namni akkas dubbate kun munaafiqoota irraa ta'uu danda'a, ykn gara jabeeyyii warra baadiyyaa irraa ta’uu danda’a.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3578</t>
+  </si>
+  <si>
     <t>الجنة أقرب إلى أحدكم من شراك نعله، والنار مثل ذلك</t>
   </si>
   <si>
     <t>''Jannanni gara tokkoo kessaniitti Haada kophee keessanii irra dhihaatti, ibiddis akkasuma''</t>
   </si>
   <si>
     <t>عن ابن مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «الْجَنَّةُ أَقْرَبُ إِلَى أَحَدِكُمْ مِنْ شِرَاكِ نَعْلِهِ، وَالنَّارُ مِثْلُ ذَلِكَ».</t>
   </si>
   <si>
     <t>Ibnu Mas'uud irraa odeeffamee -Rabbiin isa irraa haa jaallatu- ni jedhe: Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhan: ''Jannanni gara tokkoo kessaniitti Haada kophee keessanii irra dhihaatti, ibiddis akkasuma''.</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم أنَّ الجنة والنار قريبتان من الإنسان كقُربِ سَيْرِ الحِذاء الذي يكون على ظَهر القَدَم؛ لأنه قد يفعل طاعةً من رضوان الله عز وجل يدخل بها الجنة، أو معصيةً تكون سببًا لدخول النار.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- dhugumatti jannannii fi ibiddi ilma namaatti haada kophee gubbaa faanaa irra jiruu caalaa dhihoo ta'uu himan, namni gariin ibaadaa waan Rabbiin jaallatu irraa tokko hojjatee isiidhaan jannata seenuun waan maluufi, yookaan badii tokko dalagee sababaa ibidda seenuu ta'uun isaa waan maluufi.</t>
   </si>
   <si>
     <t>الترغيب في الخير وإن قلَّ، والترهيب عن الشر وإن قلَّ.
 لا بد للمسلم في حياته من الجمع بين الرجاء والخوف، وسؤال الله سبحانه دومًا الثبات على الحق حتى يَسْلَمَ ولا يَغْتَرَّ بحالِه.</t>
   </si>
   <si>
     <t>Toltuutti kakaasuu yoo xiqqatellee akkasumas hamtuu irraa sodaachisuu yoo xiqqaatellee.
 Muslimaaf jireenya isaa keessatti kajeellaa fi sodaa wolitti qabuun dirqama akka ta'ee fi yeroo hundumaa haqa irratti ragga'uu Rabbiin kadhachuu akka qabuudha, bilisa akka ba'uuf jecha, akkasumas haala ofiitiin gowwoomuu akka hin qabneedha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3581</t>
+  </si>
+  <si>
+    <t>الرؤيا الصالحة من الله، والحلم من الشيطان، فإذا حلم أحدكم حلما يخافه فليبصق عن يساره، وليتعوذ بالله من شرها، فإنها لا تضره</t>
+  </si>
+  <si>
+    <t>Abjuun gaariin Rabbi biraati, abjuun badaan immoo Sheyxaana irraayi, tokkoon keessan abjuu isa sodaatu yeroo arge gara bitaa isaatti haa tufee, sharrii isaa irraa Rabbitti haa maganfatu, akkas godhe taanan inni isa hin miidhu</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي قَتَادَةَ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «الرُّؤْيَا الصَّالِحَةُ مِنَ اللَّهِ، وَالحُلُمُ مِنَ الشَّيْطَانِ، فَإِذَا حَلَمَ أَحَدُكُمْ حُلُمًا يَخَافُهُ فَلْيَبْصُقْ عَنْ يَسَارِهِ، وَلْيَتَعَوَّذْ بِاللَّهِ مِنْ شَرِّهَا، فَإِنَّهَا لاَ تَضُرُّهُ».</t>
+  </si>
+  <si>
+    <t>Abuu Qataadaa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Abjuun gaariin Rabbi biraati, abjuun badaan immoo Sheyxaana irraayi, tokkoon keessan abjuu isa sodaatu yeroo arge gara bitaa isaatti haa tufee, sharrii isaa irraa Rabbitti haa maganfatu, akkas godhe taanan inni isa hin miidhu».</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الرؤيا الصالحةَ المُفْرِحةَ في المنام مِن الله، والحُلُم وهو رؤيا ما يَكرَه ويُحْزِن فمِن الشيطان. 
+فمَن رأى ما يَكره فَلْيَبْزُق جهة يساره، ولْيَسْتَعِذ بالله مِن شرها؛ فإنها لا تَضُرّه حيث جَعَلَ الله ما ذُكر سببًا للسلامة مِن المَكروه المُتَرَتِّب على الرؤيا.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- abjuun gaariin nama gammachiisu Rabbiin irraa akka ta'ee fi abjuun badaan nama naasisu sheyxaana irraa akka ta'e himan.
+Namni waan isa jibbisiisu arge gara bitaa isaatti haa tufee, hamtuu isaa irraa Rabbitti haa maganfatu; akkas godhe taanan inni isa hin miidhu, Rabbiin wanta armaan olitti ibsame kana miidhaa abjuu sanaan dhufu irraa nagaa bahuuf sababaa waan taasiseef jecha.</t>
+  </si>
+  <si>
+    <t>الرؤيا والحُلُم عبارة عمّا يراه النائم في نومِهِ مِن الأشياء، لكن غَلَبت الرؤيا على ما يراه من الخير والشيء الحسن، وغَلَب الحلم على ما يراه من الشر والقبيح ويُستعمل كلُّ واحد منهما موضع الآخر.
+أقسام الرؤيا: 1- الرؤيا الصالحة، وهي رؤيا حق وبشرى من الله يراها أو ترى له، 2- حديث النَّفْس، وهي ما يُحدِّث بها الرجل نفسه في اليقظة، 3- تحزين وتخويف الشيطان وأهاويل منه ليحزن ابن آدم.
+حاصل ما ذُكر من أبواب الرؤيا الصالحة ثلاث أشياء: أنْ يَحمدَ اللهَ عليها، وأن يَستبشرَ بها، وأن يَتحدث بها لكن لِمَن يُحب دون مَن يكره.
+حاصل ما ذكر من أدب الرؤيا المكروهة خمسة أشياء: أن يتعوذ بالله من شرها، ومن شر الشيطان، وأن يَتْفُل حين يَهُبُّ من نومه عن يساره ثلاثًا، ولا يَذكرها لأحد أصلًا، وإذا أراد أن يَرجع لنومه يَتَحَوّل عن جنبه الذي كان عليه؛ فإنها لا تضره.</t>
+  </si>
+  <si>
+    <t>Ru'uyaa fi Hulumni wantoota irraa waan namni rafu hirriba isaa keessatti arguudha. Garuu Ru'uyaan baay'innaan waan gaarii namichi argu irratti dubbatama, Hulumni immoo waan badaa nama naasisu irratti dubbatama yoo ta'u, isaan lachuutuu bakka walitti itti fayyadamuun ni argama.
+Qooddaalee abjuu: 1- Abjuu gaariidha, inni abjuu dhugaa fi gammachuu Rabbiin irraa ta'e kan namichi ofii isaatif isa argu ykn namni biroo isaaf arguudha.  2- Haasaa lubbuuti, inni waan namichi yeroo dammaqiinsa keessa jiru lubbuu ofiitin haasa'u.  3- Gadda, sodaachisaa fi cinqii sheyxaanaa kan ilma Aadaam gaddisiisuuf taasisuudha.
+Walumaa galatti waa'ee abjuu gaarii ilaalchisee wanni dubbatame waa sadii: Rabbiin galateeffachuu, ittiin gammachuu mul'ifchuu fi nama jibbu osoo hin taane nama jaallatutti isa odeessuudha.
+Walumaa galatti waa'ee abjuu jibbamaa ilaalchisee wanni dubbatame wantoota shani: Sharrii isaati fi sharrii sheyxaanaa irraa Rabbitti maganfachuu, yeroo hirriba isaa irraa  ka’u si’a sadii gara bitaatti tufuu, gonkuma nama kamittuu waa'ee isaa dubbachuu dhabuu fi yoo hirriiba isaatti deebi'uu barbaade cinaacha irra ture irraa garagalee kan biraa irratti rafuudha, akkas godhe taanan inni isa miidhuu hin danda'u.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3586</t>
   </si>
   <si>
     <t>السواك مطهرة للفم، مرضاة للرب</t>
   </si>
   <si>
     <t>Siwaakiin afaaniif qulqullina, Rabbiif waan isa jaallachiisu</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها قالت: قال رسول الله صلى الله عليه وسلم: «السِّوَاكُ مَطْهَرَةٌ لِلْفَمِ، مَرْضَاةٌ لِلرَّبِّ».</t>
   </si>
   <si>
     <t>Aa'ishaa irraa odeeffamee -Rabbiin isii irraa haa jaallatu- ni jette: Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhan: "Siwaakiin afaaniif qulqullina, Rabbiif waan isa jaallachiisu".</t>
   </si>
   <si>
     <t>يُخبرنا النبيُّ صلى الله عليه وسلم أنَّ تنظيفَ الأسنانِ بِعُوْدِ شجرةِ الأَرَاك ونحوِه يُطَهِّر الفَمَ من الأوساخ والروائح الكريهة، 
 وأنه مِن أسباب رضا الله عن العبد؛ لأن فيه طاعة لله واستجابة لأمره، ولما فيه من النظافة التي يحبها الله تعالى.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahamataa fi nageenya isaan irratti haa buusu- dhugumatti damee muka aadigaatii fi kan isa fakkaatuun ilkaan qulqulleeffachuun hafuura badaa fi xuriiwwan irraa afaan akka qulqulleessu himan. Akkasumas suwaakkatuun sababoowwan garbichi jaalala Rabbii ittiin argatu irraa ta'uu himan; waan isa keessa Rabbiin tole jechuu fi ajaja isaa fudhachuun jiruuf jecha, akkasumas waan qulqullinni Rabbiin ol ta'e jaallatu isa keessa jiruuf jecha.</t>
   </si>
   <si>
     <t>فضيلة التَّسَوُّك، وترغيب النبي صلى الله عليه وسلم أمَّته الإكثار منه.
 الأفضل في التسوُّك استعمال عُوْد شجر الأراك، واستعمل الفرشاة والمعجون يقومُ مقامَه.</t>
   </si>
   <si>
@@ -4798,50 +5080,181 @@
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم كان يقول: «الصَّلَوَاتُ الْخَمْسُ، وَالْجُمُعَةُ إِلَى الْجُمُعَةِ، وَرَمَضَانُ إِلَى رَمَضَانَ، مُكَفِّرَاتٌ مَا بَيْنَهُنَّ إِذَا اجْتَنَبَ الْكَبَائِرَ».</t>
   </si>
   <si>
     <t>Abuu hurayraa irraa odeeffamee -Rabbiin isa irraa haa jaallatu- Ergamaan Rabbii -Rabbiin rahamataa fi nageenya isaan irratti haa buusu- ni jedhan: "Salaatowwan shanan, Jumu'aan hanga Jumu'aatti, Ramadaanni hanga Ramadaanaatti, waan isaan gidduutti raawwatame ni haqan yoo badii gurguddoo irraa fagaatame".</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم أن الصلوات الخمس المفروضة في اليوم والليلة، وصلاة الجمعة كل أسبوع، وصوم شهر رمضان كل عام، مكفرات لما بينها من صغائر الذنوب بشرط اجتناب الكبائر، 
 أما الكبائر كالزنا وشرب الخمر فلا تُكفر إلا بالتوبة.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahamataa fi nageenya isaan irratti haa buusu- dhugumatti salaatonni shanan kan guyyaa fi halkan keessatti dirqama godhamanii fi salaanni jumu'aa torbaan hunda salaatamuu fi woggaa hunda baatii Ramadaanaa soomuun ulaagaa badiiwwan gurguddoo irraa fagaachuutiin badiiwwan xixiqqoo isaan gidduutti raawwatamte ni haqan jechuudha himan. Badiiwwan gurguddoon akka sagaagalummaa fi farsoo dhuguu isiin tawbaan malee hin haqamtu.</t>
   </si>
   <si>
     <t>الذنوب منها صغائر ومنها كبائر.
 تكفير الصغائر مشروط باجتناب الكبائر.
 الكبائر هي الذنوب التي ورد فِيهِا حد فِي الدُّنْيَا، أَو جَاءَ فِيهِا وَعِيد فِي الْآخِرَة؛ بالعَذَاب، أَو الغضب، أَو كان فيها تهديدٌ، أَو لعنٌ لفَاعلِها، كالزنى وشرب الخمر.</t>
   </si>
   <si>
     <t>Badiiwwan irraa gurguddoo fi xixiqqootu jira.
 Baddiiwwan xixiqqoon haqamuuf badiiwwan gurguddoo irraa fagaachuun dirqama.
 Badiiwwan gurguddoon isii duuniyaa irratti adabbiin isiidhaaf dhufeedha, yookaan kan Aakhiraatti sodaachifni adabbiidhaan, yookaan dallansuun, yookaan akeekkachiisaan, yookaan nama isii dalge abaaruun,  kan isiidhaaf dhufeedha, sun waan akka sagaagalummaa fi farsoo dhuguufaadha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3591</t>
+  </si>
+  <si>
+    <t>قلت: يا رسول الله ما النجاة؟ قال: املك عليك لسانك، وليسعك بيتك، وابك على خطيئتك</t>
+  </si>
+  <si>
+    <t>Nan jedhe: Yaa Ergamaa nagaa bahuun akkamitti argama? isaanis ni jedhan: «Arraba kee qabadhu, manni kee siif haa bal'atu, badii kee irratti boo'i</t>
+  </si>
+  <si>
+    <t>عَنْ عُقْبَةَ بْنِ عَامِرٍ رضي الله عنه قَالَ: قُلْتُ: يَا رَسُولَ اللهِ مَا النَّجَاةُ؟ قَالَ: «امْلِكْ عَلَيْكَ لِسَانَكَ، وَلْيَسَعْكَ بَيْتُكَ، وَابْكِ عَلَى خَطِيئَتِكَ».</t>
+  </si>
+  <si>
+    <t>Uqbaa bin Aamir irraa akka odeeffametti -Rabbiin irraa haa jaallatu- ni jedhe: Nan jedhe: Yaa Ergamaa nagaa bahuun akkamitti argama? isaanis ni jedhan: «Arraba kee qabadhu, manni kee siif haa bal'atu, badii kee irratti boo'i».</t>
+  </si>
+  <si>
+    <t>سَأَلَ عُقبةُ بن عامر رضي الله عنه النبيَّ صلى الله عليه وسلم عن أسباب نَجاة المؤمن في الدنيا والآخرة؟
+فقال صلى الله عليه وسلم: عليك بثلاثة أمور: 
+الأول: احفظ لسانَك عمّا لا خير فيه، وعن قول كل شر، ولا تنطق إلا بخير. 
+الثاني: الزم بيتَك لِتَعبد الله في الخلوات، واشتغل بطاعة الله عز وجل، واعتزل في بيتك عن الفتن. 
+الثالث: ابْكِ واندَمْ وتُبْ ممّا ارتكبتَ مِن ذنوب.</t>
+  </si>
+  <si>
+    <t>Uqba bin Aamir -Rabbiin irraa haa jaallatu- Duuniyaa fi Aakhiratti wantoota nagaa bahuu mu'uminaaf sababaa ta'an irraa Nabiyyii -nagaa fi rahmanni irra gaa jiraatuu- gaafate.
+Isaanis -nagaa fi rahmanni irra haa jiraatu- akkana jedhaniin: Wantoota sadii gochuun sirra haa jiraatu:
+Inni jalqabaa: Arraba kee waan kheyriin isa keesa hin jirree fi jecha badaa hunda dubbachuu irraa tiksi, waan gaarii malee homaa hin dubbatin.
+Lammaffaan: Mana kee qabadhu akka dhufatti Rabbiin gabbartuuf jecha, turuun dhuunfaatti Rabbiin gabbari, ajaja Rabbii ol ta'ee irratti bobba'i, mana kee keessa taa'uun qorumsa irraa fagaadhu.
+Sadaffaan: Badii raawwatteef jecha boo'i, gaabbi, irraas tawbadhu.</t>
+  </si>
+  <si>
+    <t>حرص الصحابة رضي الله عنهم على معرفة سُبُل النَّجَاة.
+بيان أسباب النجاة في الدنيا والآخرة.
+الحث على انشغال الإنسان بنفسه إذا عَجز عن نَفْع غيره، أو خاف الضرر على دِينه ونفسه إذا خالط الناس.
+الإشارة إلى الاهتمام بالبيت وخصوصًا عند الفتن، فهو من الوسائل لحفظ الدين.</t>
+  </si>
+  <si>
+    <t>Sahaabaan Rabbiin isaan irraa haa jaallatuu karaa nagaa baasu beekuuf bolola guddaa akka qabaniidha.
+Sababoota duunyaa fi aakhiratti nagaa ittiin gahan ibsuudha.
+Namni tokko nama fayyaduu yoo dadhabe, ykn nama waliin yoo makame amantii fi lubbuu isaa irratti miidhaa yoo sodaate lubbuu ofii irratti akka hojjatu kakaasuudha.
+Keessattuu yeroo qorumsi garagaraa jiru keessatti mana ofitti yaadda'uutti akeekuutu keessa jira, inni amantii ofii eeggachuu irratti wantoota nama gargaaran keessa isa tokkoodha.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3602</t>
+  </si>
+  <si>
+    <t>أنا عند ظن عبدي، وأنا معه حين يذكرني</t>
+  </si>
+  <si>
+    <t>Ani yaada gabricha koo bira jira, yeroo inni na yaadatu isa waliin jira</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَقُولُ اللهُ عَزَّ وَجَلَّ: أَنَا عِنْدَ ظَنِّ عَبْدِي، وَأَنَا مَعَهُ حِينَ يَذْكُرُنِي، فَإِنْ ذَكَرَنِي فِي نَفْسِهِ ذَكَرْتُهُ فِي نَفْسِي، وَإِنْ ذَكَرَنِي فِي مَلَإٍ ذَكَرْتُهُ فِي مَلَإٍ خَيْرٍ مِنْهُ، وَإِنِ اقْتَرَبَ إِلَيَّ شِبْرًا، تَقَرَّبْتُ إِلَيْهِ ذِرَاعًا، وَإِنِ اقْتَرَبَ إِلَيَّ ذِرَاعًا، اقْتَرَبْتُ إِلَيْهِ بَاعًا، وَإِنْ أَتَانِي يَمْشِي أَتَيْتُهُ هَرْوَلَةً».</t>
+  </si>
+  <si>
+    <t>Abuu Hureyraa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- ni jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Rabbi ol ta’e akkana jedha: Ani yaada gabricha koo bira jira, yeroo inni na yaadatu isa waliin jira, yoo inni lubbuu ofii keessatti na yaadate, anis of keessatti isa yaadadha, yoo inni jamaa'aa keessatti na yaadate, ani immoo jamaa'aa sana irra caalaa keessatti isa yaadadha, yoo inni hanga taakkuu tokkoo natti dhihaate ani immoo dhundhuma tokkoon itti dhihaadha, yoo inni dhundhuma tokkoon natti dhihaate, ani hanga bal'ina harkaatin itti dhihaadha, yoo inni deemaa natti dhufe, ani immoo suksukaa itti dhufa».</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ اللهَ تعالى يقول: 
+أنا عند ظن عبدي بي، فأُعَامِلُ عبدي على حسب ظَنِّهِ بي وذلك بالرجاء وتأميل العفو، وأَفْعَل به ما يَتَوَقَّعَه مني من خير أو غير ذلك؛ وأنا معه بالرحمة والتوفيق والهداية والرعاية والتأييد إذا ذكرني.
+فإنْ ذَكَرَني في نفسه مُنفردًا خاليًا بالتسبيح والتهليل أو غيرها؛ ذَكرتُه في نفسي.
+وإنْ ذَكَرَني في جماعة؛ ذكرتُه في جماعة أكثر منهم وأطيب.
+ومَن تَقَرّب إلى الله مقدار شِبْر زاده الله فتقرب إليه بذراع.
+وإن تقرب إليه مقدار ذراع تقرب إليه مقدار باع.
+وإن جاء إلى الله يمشي جاءه هَرولة.
+فالعبد إذا تقرب إلى ربه بطاعته والإقبال عليه، فإن الرب تعالى يَزِيده قُرْبًا إليه جزاءً مِن جنس عمله. 
+فكلما كَمُلَتْ عبودية المؤمن لربه قَرُبَ إليه تعالى، فعطاء الله وثوابه أكثر من عمل العبد وكدحه، والحاصل أنّ ثواب الله راجِحٌ على العمل بطريق الكيف والكم. 
+فالمؤمن يُحسِنُ الظن، ويعمل، ويسارع ويزداد حتى يلقى الله.</t>
+  </si>
+  <si>
+    <t>Rasuulli -nagaa fi rahmanni irra haa jiraatu- Rabbiin ol ta'e akka akkana jedhu himan:
+Ani bakka gabrichi koo itti nayaade jira, akkaatuma inni itti na yaadeen gabricha koo keessummeessa, kunis kajeellaa fi dhiifama koo abdachuun ta'a. gaaris ta'e kan biraa waanuma inni na irraa eeggatuun isaaf taasisa, ani yoo inni na yaadate rahmata, milkaa'ina, qajeelluma, kunuunsaa fi deeggarsaan isa waliin jira.
+Yoo ofii isaa qofaaf kophaa jiraatee subhaanallaah,  laa ilaaha illallaah ykn waan biraatiin na yaadate; Anis ofumaa kiyyaan isa yaadadha.
+Garee keessatti yoo na yaadate immoo; anis garee isaan caaluu fi irra gaarii ta'e keessatti isa yaadadha.
+Namni hanga taakkuu takkoo Rabitti dhihaate Rabbiin immoo dhundhumaan itti dhihaata.
+Yoo hamma dhundhuma tokkoo itti dhihaate, Rabbiin hamma hiixata tokkoo itti dhihaata.
+Yoo inni deemaa Rabbitti dhufe Rabbiin immoo suksukaa itti dhufa.
+Gabrichi Rabbii isaaf ajajamuu fi gara isaatti deebi’uudhaan yoo itti dhihaate, Rabbiin ol ta'e bifa hojii isaatin isa mindeessuuf gara isaatti dhihaachuu isaaf dabala.
+Gabbatiin Mu’minaa lakkuma guutuu ta'een Rabbii ol ta'etti dhihaataa deema, Kennaa fi badhaasni Rabbii hojii fi cinqii garbichaa caala, Walumaa galatti qulqullinaa fi baay’inaanis hojii hojjetame caalaa mindaan Rabbi kennu kan caalu ta’uu isaati.
+Mu'uminni yaada isaa Rabbitti tolchee, hojii hojjetu, akkasumas kheyrii hojjechuu keessatti ariifataa, dabalataa deemu qaba, hanga Rabbii isaa qunnamutti.</t>
+  </si>
+  <si>
+    <t>هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمّى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
+قال الآجُرِّي: إنّ أهل الحق يَصِفُون الله عز وجل بما وصف به نفسه عز وجل، وبما وصفه به رسوله صلى الله عليه وسلم، وبما وصفه به الصحابة رضي الله عنهم، وهذا مذهب العلماء ممن اتبع ولم يبتدع. انتهى. فأهل السنة يُثْبِتُون لله ما أثبته لنفسه من الأسماء والصفات من غير تحريف ولا تعطيل ولا تكييف ولا تمثيل، ويُنْفُون عن الله ما نفاه عن نفسه، ويَسْكُتُون عما لم يرد به نفي ولا إثبات، قال الله تعالى: (‌لَيْسَ ‌كَمِثْلِهِ شَيْءٌ وَهُوَ السَّمِيعُ الْبَصِيرُ).
+إحسان الظن بالله لا بد معه من العمل، قال الحسن البصري: إنَّ المؤمن أَحْسَنَ الظنَّ بربه فأحسن العمل، وإنّ الفاجر أساء الظن بربه فأساء العمل.
+قال القرطبي: قيل: معنى "ظن عبدي بي" ظن الإجابة عند الدعاء، وظن القبول عند التوبة، وظن المغفرة عند الاستغفار، وظن المجازاة عند فعل العبادة بشروطها تَمَسُّكًا بصادق وعْدِه، ولذلك ينبغي للمرء أن يَجْتَهِدَ في القيام بما عليه موقِنًا بأنَّ الله يقبله ويغفر له؛ لأنه وَعَدَ بذلك وهو لا يُخْلِف الميعاد، فإن اعتقد أو ظن أن الله لا يقبلها وأنها لا تنفعه فهذا هو اليأس من رحمة الله وهو من الكبائر، ومن مات على ذلك وُكِلَ إلى ما ظَنّ كما في بعض طرق الحديث المذكور " فليظن بي عبدي ما شاء"، قال: وأما ظن المغفرة مع الإصرار فذلك مَحْضُ الجهل والغِرّة.
+الحث على الإكثار من ذكر الله في نفسك وبلسانك جميعًا، في نفسه وقلبه يخاف الله ويتذكَّر عظمته وحقه ويرجوه ويعظّمه ويحبه ويحسن به الظن ويخلص له العمل، وينطق باللسان: سبحان الله، والحمد لله، ولا إله إلا الله، والله أكبر، ولا حول ولا قوة إلا بالله.
+قال ابن أبي جمرة: فمن ذَكَرَه وهو خائف آمَنَه، أو مُسْتَوْحِش آنَسَه.
+الشِّبْر: مسافة ما بين طرف الخِنْصَر إلى طرف الإبهام عند مَدِّ الكَفّ، والذراع: مسافة ما بين طرف الأصبع الوسطى إلى عظم المرفق، والباع: طول ذِرَاعَي الإنسان وعَضُدَيه وعَرْضِ صدره؛ وذلك قدر أربعة أذرع.</t>
+  </si>
+  <si>
+    <t>Hadiisni kuni hadiisolee Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- Rabbii isaanii irraa  odeessan keessaa isa tokko yoo ta’u, Hadiis al-qudsii ykn Hadiis al-ilaahii jedhamee waamama, jechi isaa fi hiikni isaa Rabbiin irraayi, Haa ta’u malee, amala Qur’aana waan biraa irraa adda isa godhu kan akka isa qara'uun ibaadaa gochuu, isaaf qulqulleeffachuu, isaan morkachuu, raajii ta'uu fi kan fakkaatan hin qabu malee.
+Aajurriin akkas jedhe: Warri dhugaa waanuma Rabbiin ol ta'e of itti ibsee fi waanuma Ergamaan isaa -nagaa fi rahmanni irra haa jiraatu- isa itti ibsaniin isa ibsu, akkasumas waan Sahaabonni, -Rabbiin isaan irraa haa jaallatu- ibsaniin isa ibsu. Kun karaa hayyootaati, warra isaan hordofanii fi (Islaamummaa keessatti) kan hin kalaqne ti. warri Sunnaa maqaa fi amaloota inni ofii isaatiif mirkaneesse osoo hin jallisin, osoo hin balleessin, osoo akkaataa itti hin godhin , osoo hin fakkeessin Rabbiif mirkaneessanii dha. Waan Rabbi of irraa haale isaanis irraa haalu, waan hin haalamnes hin mirkanoofne irraa ni call'isu. Rabbin ol tahe akkana jedha: (Wanti Isa fakkaatu hin jiru, Innis hedduu dhaga’aa argaadha).
+Rabbitti yaada gaarii qabaachuun hojii waliin ta'uu qaba. Hasan Al-Basriin akkana jedhe: Mu’uminni yaada gaarii Rabbii isaa irraa waan qabuuf, hojii gaarii hojjeta, namni kaafirri immoo yaada badaa Rabbii isaa irratti waan qabuuf  hojii badaa hojjeta.
+Qurxubiin akkana jedhe: akkas jedhame: hiikni "waan gabrichi koo itti na yaade" jechuun kadhannaan isaaf owwaatamuu, bakka tawbaa deebi'etti tawabaan isaa akka qeebalamu, araarama barbaadee akka araara argatuu fi ibaadaa ulaagaalee isaa eeggatee yeroo raawwate dhugaa waadaa isaatti cichuudhaan akka mindeeffamu yaaduu jechuudha, Kanaaf, namni tokko Rabbi akka irraa fuudhuu fi dhiifama akka isaaf godhu mirkaneeffatee wanta gochuu qabu raawwachuu keessatti akka Rabbiin isa irraa qeebalee isaaf araaramu dhugoomsaa cimee carraaquu qaba; Sababni isaas waan Rabbiin sana waadaa isaaf galeef jecha, inni waadaa hin diigu,   Rabbiin akka irraa hin qeeballee fi gochi sun akka isa hin fayyadne yoo yaade ykn yoo shakke kun rahmata Rabbii irraa abdii kutachuudha, inni immoo badii gurguddoo irraayi, namni haala sanaan du’e akkuma gabaasaalee hadiisa dubbatamee garii keessatti dhufetti inni waan yaade sanitti hirkafama, " Gabrichi koo waan fedhe natti haa yaadu”, ni jedhe: osoo dadii san irraa hin buqqa'in araarama Rabbii yaaduun wallaalummaa fi gowwoomsa qulqulluudha.
+Of keessatti fi arraba kee hundaan yeroo hedduu Rabbiin zakkaruu heddummeessuu irratti kakaasuudha, of keessatti fi qalbii isaa keessatti Rabbiin sodaataa, guddina isaa fi haqa isaa yaadachaa isa kajeela, isaas ni guddisa, ni jaallataas, yaadaas itti tola, hojiis isa qofaaf qulqulleessa, arrabaan akkana jedhee dubbata: Subhaanallaahi, walhamdulillaah, walaa ilaaha illallaahu, wallaahu akbar, walaa howla walaa quwwata illaa billaah, jechuunis: qulqullina Rabbiif haa ta'u, galatni Rabbiif haa ta'u, Rabbiin malee haqaan gabbaramaan hin jiru, Rabbiin waa hunda irra guddaadha, Rabbiin malee humnis mallis hin jiru jechuudha.
+Ibnu Abii Jamrah akkana jedhe: Namni osoo sodaatuu Rabbiin zakkare Rabbiin nagaa isa taasisa, ykn kophummaan itti dhagahamaa yoo Isa zakkare isa booharsa.
+Taakkuu jechuun: fageenya fiixee quba xiqqaa fi fiixee quba guddaa gidduu jiruudha yeroo ganaa diriirsu keessatti. Dhuundhumni immoo fageenya fiixee quba giddu galeessaa irraa hanga lafee ciqileeti. Baa'a jechuun: dheerina dhuundhuma lamaani fi irree ilma namaa lamaani fi bal’ina qoma isaati, Kunis hamma dhuundhuma afuriiti.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3636</t>
+  </si>
+  <si>
+    <t>سألت عائشة، قلت: بأي شيء كان يبدأ النبي صلى الله عليه وسلم إذا دخل بيته؟ قالت: بالسواك</t>
+  </si>
+  <si>
+    <t>Aa'ishaa akkana jedhee gaafadhe: Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- yeroo mana isaanii seenan maalin eegalan? Isheenis akkana jette: Siwaakani</t>
+  </si>
+  <si>
+    <t>عَنِ شُرَيْحٍ بنِ هانِئٍ قَالَ: سَأَلْتُ عَائِشَةَ، قُلْتُ: بِأَيِّ شَيْءٍ كَانَ يَبْدَأُ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا دَخَلَ بَيْتَهُ؟ قَالَتْ: بِالسِّوَاكِ.</t>
+  </si>
+  <si>
+    <t>Shurayh bin Haani’i irraa akka odeeffametti akkana jedhe: Aa'ishaa akkana jedhee gaafadhe: Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- yeroo mana isaanii seenan maalin eegalan? Isheenis akkana jette: Siwaakani.</t>
+  </si>
+  <si>
+    <t>كَانَ مِن هَدِيِ النبيِّ صلى الله عليه وسلم أَنْ يَبدأ بالسواك إذا دَخل بيتَه في أيِّ وقتٍ ليلًا أو نهارًا.</t>
+  </si>
+  <si>
+    <t>Karaa Nabiyyii -nagaa fi rahmanni irra haa jiraatu- keessaa tokko yeroo fedhetti haa ta'uu halkanis ta'ee guyyaa yeroo mana isaanii seenan siwaakan fayyadamuun eegaluudha.</t>
+  </si>
+  <si>
+    <t>مشروعية السواك عامة في جميع الأوقات، ويتأكّد ذلك: في الأوقات التي نَدَبَ الشارع إليها، ومنها: عند دخول البيت، وعند الصلاة، وعند الوضوء، وبعد الاستيقاظ من النوم، وعند تَغَيُّر رائحة الفم.
+بيان حرص التابعين على السؤال عن أحوال النبيِّ صلى الله عليه وسلم وسُنَنِهِ؛ ليقتدوا به.
+أخْذ العلم من أهله وممن هو أَعْرف به، حيث سُئلت عائشة رضي الله عنها عن حال النبي صلى الله عليه وسلم عند دخول البيت.
+حسن معاشرة النبي صلى الله عليه وسلم لأهله، حيث كان يُطَهِّر فَمَه عند الدخول.</t>
+  </si>
+  <si>
+    <t>Akka walii galaatti yeroo hundumaa keessatti siwaaka fayyadamuun karaa godhamuudha, suni yeroolee kanneen keessatti ni jabaata: yeroolee abbaan shari'aa siwaaka itti fayyadamuun akka jaallatamaa ta'e akeeke keessatti, sana keessaa: yeroo mana seenan, yeroo salaatan, yeroo wuduu’a godhatan, yeroo hirriba irraa dammaqanii fi yeroo urgaan afaanii jijjiiramuudha.
+Isaanitti hidhachuuf jecha haala fi sunnaawwan Nabiyyii -nagaa fi rahmanni irra haa jiraatu- irraa gaafachuu irratti bolola taabi'iyyoonni qaban ibsuudha.
+Beekumsa warra isaati fi namoota caalaatti isa beekan irraa fudhachuudha, Aa'ishaan -Rabbiin isii irraa haa jaallatu- yeroo mana seenanitti haalli Nabiyyii -nagaa fi rahmanni irra haa jiraatu- maal akka ta'e irraa waan gaafatamteef.
+Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- maatii isaanii akka gaariitti waliin jiraachuu isaaniti, yeroo mana seenanitti afaan isaanii qulqulleeffataa waan turaniif.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3652</t>
   </si>
   <si>
     <t>بلغوا عني ولو آية، وحدثوا عن بني إسرائيل ولا حرج، ومن كذب علي متعمدا فليتبوأ مقعده من النار</t>
   </si>
   <si>
     <t>Aayaa tokkollee taatu ana irraa geessaa, ilmaan israa'iil irraas odeessaa badii hin qabuutii, namni beekaa ana irratti sobe ibidda keessatti teessuma isaa haa mijjeeffatu</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما أن النبي صلى الله عليه وسلم قال: «بَلِّغُوا عَنِّي وَلَوْ آيَةً، وَحَدِّثُوا عَنْ بَنِي إِسْرَائِيلَ وَلَا حَرَجَ، وَمَنْ كَذَبَ عَلَيَّ مُتَعَمِّدًا فَلْيَتَبَوَّأْ مَقْعَدَهُ مِنَ النَّارِ».</t>
   </si>
   <si>
     <t>Abdullaah ilma Amrii irraa odeeffamee -Rabbiin isaan irraa haa jaallatu- dhugumaan Nabiyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhan: "Aayaa tokkollee taatu ana irraa geessaa, ilmaan israa'iil irraas odeessaa badii hin qabuutii, namni beekaa ana irratti sobe ibidda keessatti teessuma isaa haa mijjeeffatu".</t>
   </si>
   <si>
     <t>يأمرُ النبيُّ صلى الله عليه وسلم بتبليغ العلم عنه من كتاب أو سنة، ولو كان الشيء قليلًا كآية من القرآن أو حديث، بشرط أن يكون عالمًا بما يبلِّغُ به ويدعو إليه. 
 ثم بيَّن صلى الله عليه وسلم أنه لا بأس بالتحديث عن بني إسرائيل بما وقع لهم من وقائع بما لا يتعارض مع شرعنا. 
 ثم حذَّر من الكذب عليه، وأنَّ من كذَب عليه متعمِّدًا فليتخذْ لنفسه مَنزلًا في النار.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- beekumsa Qur'aanaa yookaan Hadiisaa isaan irraa geessuutti ajajan, osoodhuma wantichi geeffamu muraasa ta'eellee, akka Aayaa takka tan Qur'aanaa, yookaan Hadiisa tokkooti, ulaagaa waan geessuu fi itti waamu sana beekuutiin. Eegasii banii israa'iil irraa taatewwan isaan mudatte kan shari'aa keenya hin faallessine yoo ta'e odeessuun rakkoo akka hin qabne ifa galchan. Eegasii isaan irratti sobuu irraa sodachisan, namni beekaa isaan irratti sobe lubbuu isaatiif ibidda keessatti mana haa godhatu jedhan.</t>
   </si>
   <si>
     <t>الترغيب في تبليغ شريعة الله، وأن المرء عليه أنْ يؤديَ ما حفِظَ وفَهِمَ ولو كان يسيرًا.
 وجوب طلب العلم الشرعي؛ ليتمكَّن من عبادة الله وتبليغ شريعته بصورة صحيحة.
 وجوب التأكد من صحة أي حديث قبل تبليغه أو نشره حذرًا من الدخول في هذا الوعيد الشديد.
@@ -5073,50 +5486,83 @@
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ خيْرَ يومٍ طلعت عليه الشمس يومُ الجمعة، 
 ومن خصائصه: أن الله خلق فيه آدم عليه السلام، وفيه أدخله الجنة، وفيه أخرجه منها وأهبطه إلى الأرض، ولا تقوم الساعة إلا في يوم الجمعة.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmatni irra haa jiraatu- irra caalaan guyyaa aduun itti baatee guyyaa Jum’aa akka ta’e himan. Wantoota guyyaa Jum'aa adda godhan keessaa: Rabbiin guyyaa kana keessatti Aadamiin uume, Isa keessatti Jannata isa seensise, isa keessatti ammas jannata keessaa isa baasee gara lafaatti isa buuse, Guyyaa jum'aa keessatti malee qiyaamaan hin dhaabbatu.</t>
   </si>
   <si>
     <t>فضل يوم الجمعة على سائر أيام الأسبوع.
 الحث والإكثار من الأعمال الصالحة في يوم الجمعة، والتأهب لنيل رحمة الله تعالى، ودفع نقمته.
 هذه الخصائص ليوم الجمعة التي ذكرت في الحديث قيل: أنها ليست لذكر فضيلة يوم الجمعة؛ لأن إخراج آدم وقيام الساعة لا يعد فضيلة، وقيل: بل جميعها فضائل وخروج آدم سبب وجود الذرية من الرسل والأنبياء والصالحين، وقيام الساعة سبب تعجيل جزاء الصالحين ونيلهم ما أعد الله لهم من الكرامات.
  ذُكِرَ ليوم الجمعة خصائص أخرى غير ما ذكر في هذه الرواية، ومنها: فيه تِيْبَ على آدم، وفيه قُبض، وفيه ساعة لا يصادفها عبد مؤمن وهو يصلي يسأل الله شيئًا إلا أعطاه إياه.
 أفضل أيام السنة يوم عرفة، وقيل: يوم النحر، وأفضل أيام الأسبوع يوم الجمعة، وأفضل ليلة ليلة القدر.</t>
   </si>
   <si>
     <t>Guyyaan Jimaataa guyyoota torbaanii kanneen biroo hunda caalaa sadarkaa akka qabuudha.
 Guyyaa Jimaataa keessatti hojii gaggaarii baay'isanii hojjechuu irratti kakaasuudha, akkasumas rahmata Rabbii argachuu fi dheekkamsa Isaa jalaa bahuuf qophaa’uun barbaachisaa akka ta'eedha.
 Wantoonni guyyaa Jum’aa adda taasisan tan Hadiisa keessatti ibsaman kunneen akkana jedhame: isiin Sadarkaa guyyaa Jum’aa dubbachuufii miti; Sababni isaas Aadam Jannata irraa baafamuu fi Qiyaamaan dhaabbachuun akka sadarkaatti waan hin ilaalamneef jecha. Akkasis jedhame: hundi isaaniituu sadarkaa caalmaati, Aadam jannata irra bahuun ammoo ergamtoota, nabiyyoota fi namoota gaggaarii irraa sanyiin argamuuf sababaa ta’e, Qiyaamaan dhaabbachuun ammoo mindaa warra gaggaarii ariifachiisuu fi kabajowwan adda addaa irraa waan Rabbiin isaaniif qopheesse akka argataniif sababaa ta'e.
 Wantoota Hadiisa kana keessatti dubbataman malee wantoonni biroo kan guyyaa jum'aa adda taasisan dubbatamaniiru, isaan keessaa: guyyaa kana keessatti Aadam irratti towbaan deebi'ame, ammas isa keessatti du'e, guyyaa kana keessa sa’aatiin gabricha mu’uminaa kamiyyuu osoo kadhatee isa qunnamee, Rabbiin waan san isaaf kennu malee hin hafneetu jira.
 Irra caalaan guyyoota waggaa Guyyaa Arafaati, akkasiis jedhame: Guyyaa qalmaati, irra caalaan guyyoota torbaanii guyyaa Jum’aati, irra caalaan halkanii ammoo halkan qadriiti (leylatul qadr).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3711</t>
   </si>
   <si>
+    <t>ذكر عند النبي صلى الله عليه وسلم رجل نام ليله حتى أصبح، قال: ذاك رجل بال الشيطان في أذنيه، أو قال: في أذنه</t>
+  </si>
+  <si>
+    <t>Nabiyyii -nagaa fi rahmanni irra haa jiraatu- biratti namichi wahii kan halkan isaa guutuu hanga ganamatti rafe dubbatamee jennaan, akkana jedhan: «Suni nama gurra lamaan isaa keessatti sheyxaanni fincaa'e, ykn akkas jedhan: gurra isaa keessatti</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بنِ مسعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: ذُكِرَ عِنْدَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ نَامَ لَيْلَهُ حَتَّى أَصْبَحَ، قَالَ: «ذَاكَ رَجُلٌ بَالَ الشَّيْطَانُ فِي أُذُنَيْهِ، أَوْ قَالَ: فِي أُذُنِهِ».</t>
+  </si>
+  <si>
+    <t>Abdullaah bin Mas'uud irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Nabiyyii -nagaa fi rahmanni irra haa jiraatu- biratti namichi wahii kan halkan isaa guutuu hanga ganamatti rafe dubbatamee jennaan, akkana jedhan: «Suni nama gurra lamaan isaa keessatti sheyxaanni fincaa'e, ykn akkas jedhan: gurra isaa keessatti».</t>
+  </si>
+  <si>
+    <t>ذُكِرَ عند النبيِّ صلى الله عليه وسلم رَجلٌ نام حتى أصبح وطَلَعت الشمس ولم يَقم إلى الصلاة المفروضة، فقال صلى الله عليه وسلم: إنه رجل بَالَ الشيطانُ في أُذُنِهِ.</t>
+  </si>
+  <si>
+    <t>Nabiyyii -nagaa fi rahmanni irra haa jiraatu- biratti namichi wahii kan hanga ganama aduun baatutti rafee salaata diqaramaa raawwachuuf hin ka'in dubbatamee jennaan, isaanis -nagaa fi rahmanni irra haa jiraatu- akkas jedhan: "Inni nama sheyxaanni gurra isaa keessatti fincaa'eedha".</t>
+  </si>
+  <si>
+    <t>كراهية ترك قيام الليل، وأنّ ذلك بسبب الشيطان.
+الحَذَر من الشيطان الذي يَقعد للإنسان في كل طريق؛ لِيَحُوْلَ بينه وبين طاعة الله عز وجل.
+قال ابن حجر: قوله: (ما قام إلى الصلاة) المُراد الجِنْس، ويحتمل العهد، ويراد به صلاة الليل أو المكتوبة.
+قال الطيبي: خص الأذن بالذِّكْر، وإن كانت العين أنسب بالنوم إشارة إلى ثقل النوم، فإن المسامع هي موارد الانتباه، وخص البول؛ لأنه أسهل مدخلًا في التجاويف، وأسرع نفوذًا في العروق، فيورث الكسل في جميع الأعضاء.</t>
+  </si>
+  <si>
+    <t>Salaata halkanii ka'anii salaatuu dhabuun jibbamaa ta'uudha, sunis kan t'a'u sababaa sheyxaanatiin akka ta'eedha.
+Rabbii ol ta'eef akka hin ajajamne taasisuuf sheyxaana ilma namaatif daandii hunda irra taa'u irraa of eeggannoo gochuun akka barbaachisaa ta'eedha.
+Ibn Hajar akkan jedhe: jechi isaa: (Gama salaataa hin kaane) jedhu itti fedhamaan salaata gosa kamiyyuu ta’uu danda’a, akkasumas salaata beekamaa ta’uu danda’a, salaata halkaniis ta’ee ykn salaata dirqamaa.
+Xiibiin akkana jedhe: osoo ijji hirribaan wal qabattee jirtuu gurra addatti wanti dubbateef hirribni ulfaataa ta'uu akeekuufi, Gurri qaama xiyyeeffannaan ittiin godhamuudha. Addatti fincaan wanti kaasef; waan inni gara keessotti ga'uuf irra laafaa ta'ee fi ujummoolee dhiigaa keessa dafee yaa'uf jecha, sababaa kanaatin qaamota hunda keessatti ceem'aa nama dhaalchisa.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3714</t>
+  </si>
+  <si>
     <t>رحم الله رجلا سمحا إذا باع، وإذا اشترى، وإذا اقتضى</t>
   </si>
   <si>
     <t>Namicha yeroo gurguru, yeroo bituu fi yeroo waan liqeesse deebisiifatu laafaa ta'e Rabbiin rahmata isaaf haa godhu</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «رَحِمَ اللهُ رَجُلًا سَمْحًا إِذَا بَاعَ، وَإِذَا اشْتَرَى، وَإِذَا اقْتَضَى».</t>
   </si>
   <si>
     <t>Jaabir irraa odeeffamee -Rabbiin isa irraa haa jaallatu- Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhan: "Namicha yeroo gurguru, yeroo bituu fi yeroo waan liqeesse deebisiifatu laafaa ta'e Rabbiin rahmata isaaf haa godhu".</t>
   </si>
   <si>
     <t>دعا النبي صلى الله عليه وسلم بالرحمة لكل من كان:
 سهلًا جَوَادًا سَخِيًّا في بيعِه، فلا يُشدِّد على المشتري في سعرها ويعامله بخُلُقٍ حَسَن.
 سهلًا جوادًا سَخِيًّا إذا اشترى، فلا يَبْخَس ويُقَلِّل من قيمة البِضَاعَة.
 سهلًا جوادًا سخيًا إذا طَالَبَ بقضاءِ الدُّيون التي له، فلا يُشدِّد على الفقير والمُحتاج، بل يُطالِبه برفق ولُطف، ويُنْظِر المُعسر.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- nama gurgurtaa isaa keessatti laafaa fi arjaa ta'e hundaaf rahamataan du'aa godhaniif; Nama bitutti gatii hin jabeessu, akkasumas haala gaariin isa keessummeessa, Laafaa arjaa kennaadha yeroo bitus; gatii cabsee meeshaa hin xinneessu, Akkasumas yeroo liqaa isa kaffaluu gaafatetti laafaa arjaa kennaadha; rakkataa fi haajomaa irratti hin jabeessu, inumaa laphe ba'aa fi suutumaan gaafata, rakkataaf immoo yeroo kennaaf.</t>
   </si>
   <si>
     <t>مِن مَقاصد الشريعة الحِفاظ على ما يُصلِحُ العلاقاتِ بين الناس.
 الترغيب في استعمال معالي الأخلاق في المعاملات بين الناس من البيع والشراء ونحو ذلك.</t>
   </si>
   <si>
@@ -5286,85 +5732,180 @@
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «كان رجلٌ يُدَايِنُ الناسَ، فكان يقول لفتاه: إذا أتيتَ مُعسِرًا فتجاوز عنه، لعل اللهَ يَتجاوزُ عنا، فلقي اللهَ فتجاوز عنه».</t>
   </si>
   <si>
     <t>Abuu Hureyraa irraa odeeffamee -Rabbiin isa irraa haa jaallatu- Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhan: "Namicha tokko kan namootaaf waa liqeessutu ture, gurbaa isaatiin akkas jedha ture: yeroo rakkataatti dhufte irra isaaf darbi, Rabbiin irra nuuf darbuutu mala, eegasii Rabbiin wol gahee jennaan Rabbiinis irra isaaf darbe".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن رجُلٍ كان يتعامل مع الناس بالقَرْض، أو يَبِيعُهم بالآجِل، وكان يقول لغلامه الذي يَتَقاضى الدُّيون التي عند الناس: 
 إذا أتيتَ مَدِيْنًا ولم يكن عنده ما يقضي به الدَّين الذي عليه لعجزه "فَتَجَاوَزْ عنه"؛ إما بإمهالِه وعدم الإلحاح في المطالبة، أو بقبول ما عنده ولو مع ما فيه مِن نَقْص، وذلك رَغْبةٌ منه وطَمَعٌ في أنْ يتجاوزَ اللهُ عنه ويعفوَ عنه.
 فلما ماتَ عفا اللهُ عنه وتجاوزَ عن سيئاتِه.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- namicha liqaan namootaa waliin hojjatu yookaan beellamaan isaanitti gurguru irraa dubbatan, Ilma isaa kan liqaa namoota bira jiru sassaabuun akkas jedha ture: Yeroo nama waa liqeeffatee rakkina isaa irraa waan liqaa ittiin kaffalu hin qabne "irra isaaf darbi" yookaan isaaf tursiisuun, akkasumas gafachuu keessatti isatti jabeessuu dhabuun, Yookaan hirdhuu yoo ta'ellee waan inni qabu qeebaluuni, sun kaka'umsa isa irraa ta'ee fi Rabbiin irra isaaf darbuu fi isaaf dhiisuu kajeeluudhaaf jecha. Yeroo inni du'e Rabbiin isaaf dhiisee badiiwwan isaa irra isaaf darbe.</t>
   </si>
   <si>
     <t>الإحسان في معاملة الناس والعفو عنهم والتجاوز عن معسرهم من أعظم أسباب نجاة العبد يوم القيامة.
 الإحسان إلى الخلق والإخلاص لله والرجاء في رحمته من أسباب مغفرة الذنوب.</t>
   </si>
   <si>
     <t>Namootaa waliin hojjachuu keessatti isaanitti tola ooluun,  dhiifama isaani gochuunii fi rakkataa isaanii irra darbuuniif irra guddaa sababaawwan guyyaa qiyaamaa garbicha bilisa baasan irraayi.
 Namootatti tola ooluun, Rabbiif qulqulleessuunii fi rahmata isaa kajeeluun sababoowwan badiin itti namaaf dhiifaman irraayi.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3753</t>
   </si>
   <si>
+    <t>كان رسول الله صلى الله عليه وسلم يجتهد في العشر الأواخر ما لا يجتهد في غيره</t>
+  </si>
+  <si>
+    <t>Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- waan yeroo biraa hin tattaafanne ji'a Ramadaanaa irraa kurnan boodaa keessatti kan tattaaffii godhan turan</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المؤْمِنينَ رَضِيَ اللهُ عَنْهَا: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَجْتَهِدُ فِي الْعَشْرِ الْأَوَاخِرِ مَا لَا يَجْتَهِدُ فِي غَيْرِهِ.</t>
+  </si>
+  <si>
+    <t>Aa'ishaa Haadha Mu'mintootaa irraa akka odeeffametti, Rabbiin irraa haa jaallatu: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- waan yeroo biraa hin tattaafanne ji'a Ramadaanaa irraa kurnan boodaa keessatti kan tattaaffii godhan turan.</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم إذا جاء العَشر الأواخر من رمضان يَجتهد فيها بالعبادة والطاعة، ويُبالِغ في أنواع الخيرات وأصناف المَبَرَّات والعبادات أكثر مما يجتهد في غيره؛ وذلك لِعِظَم وفضل تلك الليالي، وطلبًا لليلة القدر.</t>
+  </si>
+  <si>
+    <t>Guyyoonni kurnan dhumaa Ramadaanaa yeroo dhufanitti, Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- ibaadaa fi kheyrii adda addaa hojjachuu keessatti ni jajjabaatu ture, akkasumas gosoota kheyrii fi gosoota ibaadaa keessatti waan yeroo biraa jajjabaatan caalaa garmalee dabalanii, hojjataa turan; guddinaa fi sadarkaa halkanoowwan sun qabanii fi Leylatal qadr barbaaduuf jecha.</t>
+  </si>
+  <si>
+    <t>الحث على الإكثار مِن البِرِّ ووجوه الطاعات في شهر رمضان عامة والعشر الأخيرة منه خاصة.
+العشر الأواخر من رمضان تبدأ من الليلة الحادية والعشرين إلى نهاية الشهر.
+استحباب اغْتِنَام الأوقات الفاضلة بالطاعات.</t>
+  </si>
+  <si>
+    <t>Walumaa galatti Ji’a Ramadaanaa keessattii fi keessattuu guyyoota kurnan dhumaa keessatti ibaadaa fi kheyrii adda addaa heddummeessuu irratti kakaasuudha.
+Ji'a Ramadaanaa irraa guyyoonni kurnan dhumaa halkan digdamii tokkoffaa irraa eegalanii hanga dhuma baatiti.
+Yeroolee caaloo ta'an kheyrii isaan keessatti hojjachuun saamachuun jaallatamaa akka ta'eedha.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3755</t>
+  </si>
+  <si>
     <t>كل أمتي معافى إلا المجاهرين</t>
   </si>
   <si>
     <t>Ummanni kiyya hundinuu nagaa keessa jiraatu warra badii hojjatanii muldhisan malee</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «كُلُّ أُمَّتِي مُعَافًى إِلَّا المُجَاهِرِينَ، وَإِنَّ مِنَ المُجَاهَرَةِ أَنْ يَعْمَلَ الرَّجُلُ بِاللَّيْلِ عَمَلًا، ثُمَّ يُصْبِحَ وَقَدْ سَتَرَهُ اللَّهُ عَلَيْهِ، فَيَقُولَ: يَا فُلاَنُ، عَمِلْتُ البَارِحَةَ كَذَا وَكَذَا، وَقَدْ بَاتَ يَسْتُرُهُ رَبُّهُ، وَيُصْبِحُ يَكْشِفُ سِتْرَ اللَّهِ عَنْهُ».</t>
   </si>
   <si>
     <t>Abuu Hureyraa irraa odeeffamee -Rabbiin isa irraa haa jaallatu- ni jedhe: Nabiyyii -nagaa fi rahmanni isaan irratti haa jiraatu- akkas jedhuun dhagahe: "Ummanni kiyya hundinuu nagaa keessa jiraatu warra badii hojjatanii muldhisan malee, badii hojjatanii muldhisuu keessaa namni tokko halkan hojii wahii hojjatee, eegasii dhugumatti Rabbiin haala badii sana isaaf dhokseen isaaf kan bari'u yoo ta'u, eegasii akkana jechuu isaati: Yaa ebalu, eda halkan waan akkanaa waan akkasiitiin hojjedhe, dhugumatti Rabbiin isaa isaaf dhoksee haala buleen, girdoo Rabbiin isa irra kaaye sana ofirraa kaasee bari'aaf".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المسلمَ المُذنبَ يُرجى له عفوُ الله ومغفرتُه، إلا المعلن بالمعصية تفاخُرًا ووقاحةً فلا يَستحقُّ العفو؛ حيث يَعملُ المعصيةَ بالليل، ثم يُصبِحُ وقد ستره الله، فيُحدِّث غَيرَه بأنه فَعَلَ المعصيةَ الفلانية أمس، وقد باتَ يَستُرُه ربُّه، ويُصبحُ يَكشِفُ سِتْرَ الله عليه!!</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmanni isaan irratti haa jiraatu- Muslima tokko kan badii hojjateef dhiifamni Rabbiitii fi araaramni Isaa akka isaaf abdatamu ibsani, nama of tuulummaa fi baalagummaaf jecha badii isaa muldhisu malee, inni akkasii sun dhiifama haqa hin godhatu, halkan badii hojjatee bulee, ganama dhugumatti Rabbiin haala isaaf dhookseen gadi bahee ani kaleessa badii akkanaatiin hojjadhe jedhee nama birootti of hima, Rabbiin dhugumatti isaaf dhoksee haala buleen ganama gadi bahee girdoo Rabbiin isa kaaye ofirraa kaasa!!</t>
   </si>
   <si>
     <t>قُبح المجاهرة بالمعصية بعد سِتْرِ الله تعالى عليه.
 في المجاهرة بالمعصية إشاعةُ الفاحشةِ بين المؤمنين.
 مَن سَتَرَه الله في الدنيا سَتَرَه في الآخرة، وهذا من سعة رحمة الله تعالى بعباده.
 مَن ابتُلي بمعصية عليه أن يَسْتُرَ على نفسِه وأن يَتوبَ إلى الله.
 عِظم ذنب المجاهرين الذين يتقصدون إظهار المعاصي، ويُفوِّتون على أنفسهم المعافاة.</t>
   </si>
   <si>
     <t>Eega Rabbiin namaaf dhoksee badii ofii muldhisuun waan fokkataa ta'uudha.
 Badii ifatti labsuu keessatti gidduu mu'uminootaatti safuu babal’isuutu jiraadha.
 Namni Rabbiin addunyaa kana irratti badii isaaf dhokse aakhirattis ni dhoksaaf, kun bal’ina rahmata Rabbiin  gabroota isaaf godhe irraati.
 Namni badii dalaguun mokkorame of saaxiluu dhabee gara Rabbitti towbaa deebi'uudha qabaadha.
 Guddina dilii warra badii itti yaadanii muldhisanii, nagaan jiraachuu irraa of hoonggessaniiti.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3756</t>
   </si>
   <si>
+    <t>لا يستر عبد عبدا في الدنيا إلا ستره الله يوم القيامة</t>
+  </si>
+  <si>
+    <t>Addunyaa tana keessatti gabrichi gabricha  biraa hin sattaru, Rabbiin guyyaa qiyaamaa isa sattaru malee</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا يَسْتُرُ عَبْدٌ عَبْدًا فِي الدُّنْيَا إِلَّا سَتَرَهُ اللهُ يَوْمَ الْقِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Abuu Hureyraa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Addunyaa tana keessatti gabrichi gabricha  biraa hin sattaru, Rabbiin guyyaa qiyaamaa isa sattaru malee».</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنه لا يَستر مسلمٌ أخاه المسلم في أمر من الأمور، إلا سَتره الله عز وجل يوم القيامة؛ فالجزاء من جنس العمل، ويكون سِتْرُ اللهِ له بستر عيوبه ومعاصيه عن إذاعتها على أهل المحشر، وقد يكون بترك محاسبته عليها وذكرها له.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- muslimni kamiyyuu dhimma dhimmoota irraa ta'e wahii keessatti obboleessa kan muslimaa sattaree jennaan, Rabbiin ol ta'e guyyaa qiyaamaa isa sattaru malee akka hin hafne ibsan; galatni gosa hojiitiin waan ta'eef jecha, Rabbiin dhoksuufin, qaanyii fi badiin isaa akka namootatti hin mul'anne taasisuuni, irratti isa herreguu dhiisuu fi isatti kaasuu dhabuunis ta'u danda'a.</t>
+  </si>
+  <si>
+    <t>مشروعية السِّتْر على المسلم إذا فَعَلَ معصية، مع الإنكار عليه، والنصيحة له، وتخويفه بالله، أما إذا كان من أهل الشر والفساد المجاهرين بالمعاصي والفسق، فإنه لا ينبغي الستر عليهم؛ لأن الستر عليهم يُجَرِّئُهم على المعاصي، وإنما يُرْفَع أمرُه إلى ولاة الأمور، ولو كان في هذا ذكر له؛ لأنه مُعْلِن بفسقه ومعصيته.
+الترغيب في ستر أخطاء الآخرين.
+من فوائد الستر: إتاحة الفرصة للمذنب أن يراجِعَ نفسه ويتوب إلى الله؛ لأن إعلان العيوب والعورات من إشاعة الفاحشة، ويُفسِد الجَوَّ الاجتماعي، ويُغْرِي الناس بارتكابها.</t>
+  </si>
+  <si>
+    <t>Yeroo muslimni tokko yakka hojjate sana isa irratti mormuu, isaaf nasiihaa godhuu fi Rabbiin isa sodaachisuu waliin isaaf dhoksuun karaa ta'uudha, garuu yoo inni warra sharrii fi badii kan ifatti badii hojjatan irraa ta'e isaanif dhoksuun hin barbaachisu; isaanif dhoksuun badii irratti isaan jajjabeessa waan ta'eef jecha, dhimmi isaa warra itti gaafatamummaa qabanitti dabarfama, osoo sana keessatti maqaa isaa dhawulleen ta'ee; waan inni ifaa ifatti hojjataa jiruuf jecha.
+Dogoggora namoota biroo akka dhoksan jajjabeessuu.
+Faayidaa badii namaaf dhoksuun qabu keessaa: Namni dilii dalage tokko akka badii sana dhiisee gara Rabbiitti towbaa deebi'uuf carraa kennuufiidha, sababni isaas badii fi dhimma qaanii labsuun safuu babal’isuu irraa waan ta’eef jecha, sun immoo haala hawaasummaa balleessa, namoonni akka badii raawwatan kakaasa.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3777</t>
+  </si>
+  <si>
+    <t>لا يموتن أحدكم إلا وهو يحسن بالله الظن</t>
+  </si>
+  <si>
+    <t>Tokkoon keessan yaada isaa Rabbitti tolchu malee akka hin duune</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرٍ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَبْلَ وَفَاتِهِ بِثَلَاثٍ يَقُولُ: «لَا يَمُوتَنَّ أَحَدُكُمْ إِلَّا وَهُوَ يُحْسِنُ بِاللهِ الظَّنَّ».</t>
+  </si>
+  <si>
+    <t>Jaabiir irraa akka odeeffametti, Rabbiin isa irraa haa jaallatu, akkana jedhe: Nabiyyii -nagaa fi rahmanni irra haa jiraatu- du’a isaanii dura guyyaa sadiin kan akkas jedhuun dhaga’e: «Tokkoon keessan yaada isaa Rabbitti tolchu malee akka hin duune».</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم المسلمَ بأن لا يموت إلا وهو يُحسِنُ الظنَّ بالله بتَغْلِيْبِه جانبَ الرجاء عند الاحتضار بأن الله يرحمُه ويعفو عنه، لأن الخوف مطلوب لتحسين العمل، وتلك الحالة ليست حالة الأعمال، فالمطلوب فيها غَلَبَةُ الرجاء.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- muslimni  yaada gaarii Rabbiif yoo qabaate malee akka hin duune kakaasaniiru, yeroo du’u kajeellaa Rabbi irraa qabuuf dursa kennuudhaan Rabbi akka isaaf araaramu dhiifamas akka isaaf godhu yaadu qaba; Hojii ofii bareechuuf sodaaf waan barbaachisaa waan ta'eef jecha. Haalli sun haala hojiileetii miti, kanaaf ishee keessatti barbaachisaan kajeellaan caaluudha.</t>
+  </si>
+  <si>
+    <t>حِرْص النبيِّ صلى الله عليه وسلم على إرشاد أمته، وشدة رأفته بها في جميع أحواله؛ حتى في مرض موته ينصح أمتَه ويدلُّها على مسالك النجاة.
+قال الطيبي: أحسنوا أعمالكم الآن حتى يَحْسُنَ ظنُّكم بالله عند الموت، فإنَّ مَن ساء عملُه قبل الموت يَسوء ظنُّه عند الموت.
+أكمل الأَحْوال للعبد اعْتدال الرَّجاء والخوف، وغلبةُ الحب؛ فالمحبَّة هي المرْكَبُ، والرَّجاء حادٍ، والخوف سائق، والله الموصل بمنِّه وكرمه.
+ينبغي على من كان قريبًا ممن حَضَرَه الموت أنْ يُغَلِّب عنده جانب الرجاء وحسن الظن بالله، ففي هذا الحديث أنه صلى الله عليه وسلم قال ذلك قبل أن يموت بثلاث.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- haaluma hunda keessatti ummata isaanitiif qajeelfama kennuu fi jabeenya rifannoo isaaniif qaban irraa kan ka'een dhibee du’aa irra osoo jiranii ummata isaanii gorsuun karaa nagaa ittiin bahan irratti isaan qajeelchaa turan.
+Xiibiin akkana jedhe: Du’a irratti yaadni Rabbiif qabdan akka toluuf amma hojii keessan bareechaa, namni hojiin isaa du'a isaa duratti bade yaadni isaa bakka du'atti badaa ta'a.
+Irra guutuun Haala gabrichaa kajeellaa fi sodaan kan wal madaalan ta’uu dha, akkasumas jaalalli injifachuudha; Jaalalli markaba, kajeellaan duubaa kakaasaadha, sodaan immoo konkolaachisaadha, Rabbiin immoo tolaa fi arjummaa isaatin qaqqasiisaadha.
+Nama namicha du'uuf deemu bira jiru irratti isa biratti waa'ee kajeellaa fi Rabbitti yaada gaarii qabaachuu caalchisuun isa irratti dirqama ta'a, Hadiisicha kana keessatti Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- du'uu isaanitiin duratti guyyaa sadi'iin sana jechuun isaanii mirkanaa'eera.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3779</t>
+  </si>
+  <si>
     <t>لقيت إبراهيم ليلة أسري بي فقال: يا محمد، أقرئ أمتك مني السلام، وأخبرهم أن الجنة طيبة التربة عذبة الماء</t>
   </si>
   <si>
     <t>Halkan imala na geessan(Halkan israa'ii) Ibraahiim nan qunname, akkana jedhe: Yaa Muhammad salaamtaa anaraa ummata keetitti geessii, Jannanni biyyee gaarii fi bishaan mi'aawaa akka qabdu isaanitti himi</t>
   </si>
   <si>
     <t>عَنِ ابْنِ مَسْعُودٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «لَقِيتُ إِبْرَاهِيمَ لَيْلَةَ أُسْرِيَ بِي فَقَالَ: يَا مُحَمَّدُ، أَقْرِئْ أُمَّتَكَ مِنِّي السَّلاَمَ، وَأَخْبِرْهُمْ أَنَّ الجَنَّةَ طَيِّبَةُ التُّرْبَةِ عَذْبَةُ الْمَاءِ، وَأَنَّهَا قِيعَانٌ، وَأَنَّ غِرَاسَهَا سُبْحَانَ اللهِ وَالحَمْدُ لِلَّهِ وَلاَ إِلَهَ إِلاَّ اللَّهُ وَاللَّهُ أَكْبَرُ».</t>
   </si>
   <si>
     <t>Ibnu Mas'uud irraa odeeffame Rabbiin irraa haa jaallatu akkana jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Halkan imala na geessan(Halkan israa'ii) Ibraahiim nan qunname, akkana jedhe: Yaa Muhammad salaamtaa anaraa ummata keetitti geessii, Jannanni biyyee gaarii fi bishaan mi'aawaa akka qabdu isaanitti himi, akkasumas lafti ishee diriiraa walqixxaa'e akka ta'ee fi biqiltuun ishee Subhaanallaah walhamdulillaah walaa ilaaha Illallaah wallaahu Akbar jechuu akka ta'e itti himi».</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّه لَقِي إبراهيمَ الخليلَ عليه السلام ليلة الإسراء والمعراج، فقال له يا محمد: أَوْصِل أُمتَك مني السلام، وأَعْلِمْهم أنّ الجنة طيبة التُّرْبة، عذبة الماء لا ملوحة فيه، وأن الجنة واسعة مُسْتَوية خالية من الشجر، وغرسها الكلمات الطيبات، وهنَّ الباقيات الصالحات: سُبْحَانَ اللهِ، وَالحَمْدُ لِلَّهِ، وَلاَ إِلَهَ إِلاَّ اللَّهُ، وَاللَّهُ أَكْبَرُ، كلما قالها المُسلم وكَرَّرَها غُرس له غَرْسٌ في الجنة.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmatni irra haa jiraatu- halkan Imalaa Israa'ii fi Mi’iraaj Ibraahiim Al-khaliil waliin akka wal argan, Inni akkana akka isaanin jedhe himan: yaa Muhammad: Salaamtaa anarraa ummata keetitti geessi, Jannanni biyyee gaarii fi Bishaan mi'aawaa soogidda hin qabne akka qabdu isaan beeksisi, akkasumas Jannanni eddoo bal’aa, wal qixaa kan muka irraa bilisa ta'e akka taate fi biqiltuun ishee jechoota  gaarii akka ta'e, isaanis haftoowwan gaarii: Subhaanallaah walhamdulillaah walaa ilaaha Illallaah wallaahu Akbar jechuu akka ta'e isaan beeksisi, jechuunis: Rabbiin qulqullaa'e, faaruun isa qofaafi, isa malee hqaan gabbaramaan hin jiru, inni waa hunda caalaa guddaadha jechuudha, Muslimni lakkuma ishee irra deddeebi'ee Jannata keessatti biqultuun isaaf dhaabbata.</t>
   </si>
   <si>
     <t>الحث على مداومة الذِّكر للإكثار من غِرَاس الجنة.
 فضل الأمة الإسلامية؛ حيث بَلَّغَها السلامَ إبراهيمُ عليه الصلاة والسلامُ.
 ترغيب إبراهيم عليه السلام أمة محمد صلى الله عليه وسلم في الإكثار من ذكر الله تعالى.
 قال الطيبي: الجنة قيعان، ثم إن الله تعالى أوجد بفضله فيها أشجارًا وقصورًا بحسب أعمال العاملين؛ لكل عامل ما يختص به بسبب عمله، ثم إنه تعالى لما يَسَّره لما خُلِق له من العمل لِينال بذلك الثواب جعله كالغارس لتلك الأشجار.</t>
   </si>
   <si>
     <t>Biqiltoota Jannata keessatti baay’ifachuuf yeroo hunda Zikrii jechuu irratti kakaasuudha.
@@ -5393,119 +5934,353 @@
   <si>
     <t>Firooma fufaan waan isaaf godhan irratti galata kan deebisu osoo hin taane, garuu firooma fufaan isa yeroo firummaan isaa muramte isii fufuudha</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «لَيْسَ الْوَاصِلُ بِالْمُكَافِئِ، وَلَكِنِ الْوَاصِلُ الَّذِي إِذَا قُطِعَتْ رَحِمُهُ وَصَلَهَا».</t>
   </si>
   <si>
     <t>Abdullaah ilma Amrii irraa odeeffamee -Rabbiin isaan irraa haa jaallatu- Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhan: "Firooma fufaan waan isaaf godhan irratti galata kan deebisu osoo hin taane, garuu firooma fufaan isa yeroo firummaan isaa muramte isii fufuudha".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم بأنَّ الإنسانَ الكامِلَ في صِلَةِ الرَّحِم والإحسانِ إلى الأقاربِ ليس هو الشخصُ الذي يُقابِلُ الإحسانَ بالإحسان، بل الواصِلُ حقيقةً الكامِلُ في صلة الرحم هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها، وإن أساؤوا إليه فإنه يُقابِلُهم بالإحسان إليهم.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni himan Dhugumatti firooma fufuu fi firatti tola ooluu keessatti namni guutuun nama toltuu toltuun deebisuu miti, Dhugumatti firooma fufaan kan firooma fuufuu keessatti guutuu ta'e isa yeroo firoomni isaa muramte isii fufuudha, yoo isatti balleessanillee; inni immoo isaanitti tola ooluun isaaniif deebisa.</t>
   </si>
   <si>
     <t>صِلَةُ الرَّحِم الكاملة شَرْعًا أنْ تَصِلَ مَن قَطَعَك منهم، وتَعفوَ عمَّن ظَلمك، وتعطي من حرمك، وليست صِلَة المقابلة والمجازاة.
 صلة الرَّحم تكون بالزيارة واللقاء والتواصل، وإيصال ما أمكن من الخير من المال والدعاء والأمر بالعروف والنهي عن المنكر ونحوِها، ودفع ما أمكن من الشر عنهم.</t>
   </si>
   <si>
     <t>Firooma fufuun shari'aa keessatti fudhatama qabu kan si mure fufuudha, nama si miidheef irra darbuu fi nama si dhoorgateef kennuudha malee fufuu galata deebisuutii fi kafallaatii miti.
 Firooma fufuun toltuu irraa qabeenya, du'aa'ii, toltuutti ajajuu, hamtuu irraa dhoorguu fi kan kana fakkaatan qaqqabsiisuun ta'a, akkasumas waan danda'ameen hamtuu isaan irraa deebisuun ta'a.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3854</t>
+  </si>
+  <si>
+    <t>لئن كنت كما قلت، فكأنما تسفهم المل ولا يزال معك من الله ظهير عليهم ما دمت على ذلك</t>
+  </si>
+  <si>
+    <t>Akka ati jette kana ati yoo taate akka waan daaraa isaan siphachiifteeti, waan akka sanitti itti fufteen gargaaran Rabbiin biraa ta'e si waliin ta'uu irraa hin deemu</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه: أَنَّ رَجُلًا قَالَ: يَا رَسُولَ اللهِ إِنَّ لِي قَرَابَةً أَصِلُهُمْ وَيَقْطَعُونِي، وَأُحْسِنُ إِلَيْهِمْ وَيُسِيئُونَ إِلَيَّ، وَأَحْلُمُ عَنْهُمْ وَيَجْهَلُونَ عَلَيَّ، فَقَالَ: «لَئِنْ كُنْتَ كَمَا قُلْتَ، فَكَأَنَّمَا تُسِفُّهُمُ الْمَلَّ وَلَا يَزَالُ مَعَكَ مِنَ اللهِ ظَهِيرٌ عَلَيْهِمْ مَا دُمْتَ عَلَى ذَلِكَ».</t>
+  </si>
+  <si>
+    <t>Abuu Hureyraa irraa akka odeeffametti Rabbiin irraa haa jaallatu: Namichi tokko akkana jedhe: Yaa Ergamaa Rabbii firan ani isaan fufu kan isaan na kutanin qaba, toltuun isaanitti hojjadha, isaan immoo hamtuu natti hojjatan, ani hamtuu isaanii danda'ee jiraadha, isaan immoo sana hin beekan, isaan akkana jedhaniin: «Akka ati jette kana ati yoo taate akka waan daaraa isaan siphachiifteeti, waan akka sanitti itti fufteen gargaaran Rabbiin biraa ta'e si waliin ta'uu irraa hin deemu».</t>
+  </si>
+  <si>
+    <t>اشتَكَى رَجُلٌ للنبيِّ صلى الله عليه وسلم بأنّ له قرابةً ورَحِمًا يَتَعامَل معهم بالحُسنى وهم يُعامِلونه بضد ذلك؛ فيَصِلُهم ويأتِيْهم وهم يَقْطَعونه، ويُحسن إليهم بالبر والوفاء ويُسيئون إليه بالجَوْر والجَفَاء، ويَحلم ويعفو عنهم ويَجهلون عليه بالقبيح من القول والفعل، فهل يَستَمِرُّ بالصِّلَة لهم مع ما ذُكِر؟ 
+فقال له النبيُّ صلى الله عليه وسلم: إنْ كان كما ذَكَرتَ فإنك تُخزِيهم وتَحْقِرُهم في أنفسهم، وكأنك تُطعِمُهم الرَّمَاد الحارّ؛ لكثرة إحسانك وقبيح فِعلِهم عند أنفسهم، ولا يزال معك من عند الله مُعين لك عليهم، ودافِع عنك أذاهم ما دُمْتَ على ما ذَكرتَ من إحسانك إليهم، وظَلُّوا هم على إساءتهم إليك.</t>
+  </si>
+  <si>
+    <t>Namni tokko Nabiyyitti -nagaa fi rahmanni irra haa jiraatu- fira tola itti oolu kan isaan faallaa sanaa itti hojjatan akka qabu himate, inni firummaa isaanii ni jabeessuudhaan isaanitti dhufa, isaan immoo isa ni muran, inni kheyrii hojjachuun isaanif toltuu yaada, garuu isaan miidhu fi itti garaa jabaachuun isatti hamtuu hojjatan, hamtuu isaanii danda'eeti isaanif dhiifama godha, garuu isaan jechaa fi gocha badaan hojii nama wallaalaa isatti hojjatan, wanti caqafame kun osoo jiruu firummaa isaanii tolchuu isaa itti fufaa?
+Rasuullis -nagaa fi rahmanni irra haa jiraatu- akkana jedhaniin: Yoo dubbiin akkuma ati jette kana ta’e, ati isaan salphiftee akka of tuffatan goodha jirta, akka waan ati daaraa ho’aa isaan nyaachiftuuti; tola oolinna kee baay'atee gochi isaanii badaa waan ta'eef jecha, gargaaran Rabbiin biraa ta'e kan isaan irratti si gargaaru fi badii isaanii si irraa deebisu si waliin ta'uu irraa hin deemu, ati isaanitti tola ooluu fi isaan badii sitti hojjachuu irraa waan dabbatte kana waan ati itti fufteen.</t>
+  </si>
+  <si>
+    <t>مقابلة الإساءة بالإحسان مَظِنّة رجوع  المسيء إلى الحق، كما قال تعالى: (ادفع بالتي هي أحسن فإذا الذي بينك وبينه عداوة كأنه ولي حميم).
+امتثال أمْر الله ولو حصل له أذى سببٌ لعون الله للعبد المؤمن.
+قطيعة الرحم أَلَمٌ وعذابٌ في الدنيا، وإثمٌ وحساب في الآخرة.
+ينبغي على المسلم أنْ يَحتَسِب في عمله الصالح، ولا يقطعه أذى الناس وقطيعتُهم عن عادته الطيبة.
+ليس الواصلُ لِرَحِمِهِ مَن يُكافِئ مَن وَصَله، ولكن الواصل حقيقة هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها.</t>
+  </si>
+  <si>
+    <t>Hamtuu gaariin deebisuun namichi hamtuu hojjatu gara dhugaatti akka deebi'uuf ni gargaara, akkuma Rabbiin ol ta'e jedhetti: (Ishee toltuu taaten deebisi, yoo san inni gidduu keetif gidduu isaa diinummaan jiru akka jaalalloo firaa ta'uu agarta).
+Ajaja Rabbii raawwachuun, osoo miidhaan isarra ga’ellee, Rabbiin gabricha mu'umina ta'eef gargaarsa gochuuf sababaa ta’aadha.
+Firummaa kutuun addunyaa kana keessatti laalaa fi gidiraadha, Aakhiraa keessatti immoo dilii fi herrega namatti ta'a.
+Muslimni hojii gaarii hojjate Rabbitti herregachuu qabaadha, akkasumas miidhaan namootaa fi isaan isa kutuun Aadaa isaa gaarii ta'e irraa isa deebisuu hin qabuudha.
+Namni nama firummaa isaa fufeef harka kaffalu firummaa isaa fufaa miti, garuu inni dhugumaan firummaa fufa jedhamu nama yeroo firri isaa isa kute firummaa isaanii fufuudha.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3863</t>
+  </si>
+  <si>
+    <t>ما اغبرت قدما عبد في سبيل الله فتمسه النار</t>
+  </si>
+  <si>
+    <t>Karaa Rabbii keessatti miilli lamaan gabrichaa dhukkooftee ibiddi kan isa tuqu hin taane</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي عَبْسٍ عَبْدُ الرَّحْمَنِ بْنِ جَبْرٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا اغْبَرَّتْ قَدَمَا عَبْدٍ فِي سَبِيلِ اللَّهِ فَتَمَسَّهُ النَّارُ».</t>
+  </si>
+  <si>
+    <t>Abuu Abs Abdurrahmaan bin Jabri irraa akka odeeffametti -Rabbiin irraa haa jaalatu- Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Karaa Rabbii keessatti miilli lamaan gabrichaa dhukkooftee ibiddi kan isa tuqu hin taane».</t>
+  </si>
+  <si>
+    <t>بَشَّرَ النبيُّ صلى الله عليه وسلم بأنَّ مَن أصاب قَدَمَيه الغبارُ وهو يُجاهد في سبيل الله بأنَّ النارَ لا تَمَسّه.</t>
+  </si>
+  <si>
+    <t>Rasuulli -nagaa fi rahmanni irra haa jiraatu- nama karaa Rabbii keessatti osoo qabsaa'uu miilli isaa lamaan dhukkaa'an ibiddi akka isa hin tuqne gammachiisan.</t>
+  </si>
+  <si>
+    <t>البشارة للمُجاهد في سبيل الله بالنَّجَاة من النار.
+ذكرَ القَدَمين وإن كان الغبار يَعُمُّ البدن كلَّه؛ لأن أكثر المجاهدين في ذلك الزمان مُشَاةٌ، والأقدام تتغبَّر على كل حال.
+قال ابن حجر: فإذا كان مُجرَّد مَس الغبار للقدم يُحرِّم عليها النار؛ فكيف بمَن سعى وبَذَل جُهْدَه واستنفد وُسْعَه.</t>
+  </si>
+  <si>
+    <t>Nama karaa Rabbii keessatti qabsaa'uuf ibidda jalaa nagaa bahuun gammachiisuudha.
+Dhukkeen osoo qaama guutuu tuquu miila lamaan addatti dubbateef; irra hedduun qabsaa'otaa yeroo sana keessatti waan miilan deemaniif jecha, miilowwan haaluma hundaanuu dhukkooftuudha.
+Ibnu Hajar akkana jedhe: Miilli qofti dhukkaa'uun ibidda yoo haraama irratti godhe; namni carraaqu fi waan dandeetti isaa keessa jiru hunda aarsaa kaffalu akkam ta'a hoo?</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3868</t>
+  </si>
+  <si>
+    <t>ما من قوم يقومون من مجلس لا يذكرون الله فيه إلا قاموا عن مثل جيفة حمار، وكان لهم حسرة</t>
+  </si>
+  <si>
+    <t>Namoonni bakka walga’ii isa keessatti Rabbiin hin zakkarin tokko irraa ka'an taanan akka nama reeffa herree ka'ee ta'an malee hin hafan, akkasumas sun isaanitti gaabbii ta'u malee hin hafu</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَا مِنْ قَوْمٍ يَقُومُونَ مِنْ مَجْلِسٍ لَا يَذْكُرُونَ اللَّهَ فِيهِ إِلَّا قَامُوا عَنْ مِثْلِ جِيفَةِ حِمَارٍ، وَكَانَ لَهُمْ حَسْرَةً».</t>
+  </si>
+  <si>
+    <t>Abuu Hureyraa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Namoonni bakka walga’ii isa keessatti Rabbiin hin zakkarin tokko irraa ka'an taanan akka nama reeffa herree ka'ee ta'an malee hin hafan, akkasumas sun isaanitti gaabbii ta'u malee hin hafu».</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه ما مِن قومٍ جلسوا في مجلس ثم قاموا منه ولم يذكروا الله فيه إلا قاموا عن مثل مَن اجتمع على جيفة حمار في النَّتَنِ والقَذَارة؛ وذلك لما انشغلوا في الكلام عن ذكر الله، وكان ذلك المجلسُ عليهم حسرةً يوم القيامة ونقصانًا وندامة لازمة لهم.</t>
+  </si>
+  <si>
+    <t>Rasuulli -nagaa fi rahmanni irra haa jiraatu- namoonni bakka walga’ii wahii taa’anii osoo isa keessatti Rabbiin hin zakkarin ka'an taanan, akka nama reeffa harree ajaayaa fi xuraa'aa ta'e irraa ka'ee ta'an malee akka hin hafne himan; sababni isaas haasaan zikrii Rabbii irraa waan qabamaniif jecha, akkasumas bakki walga'ii sun guyyaa qiyaamaa isaaniif sheenaa, hanqinaa fi gaabbiin isaanif irraa hafiinsi hin jirre isaanitti ta'u malee akka hin hafne himaniiru.</t>
+  </si>
+  <si>
+    <t>ما ذُكِر مِن التحذير عن الغفلة عن ذكر الله ليس مقتصرًا على المجالس فقط، بل يَعُمُّ غيرَها، قال النووي: يُكرَه لمَن قَعَد في مكان أن يُفارقه قبل أن يذكر الله تعالى فيه.
+الحسرة الحاصل لهم يوم القيامة: إما بِفَوَات الأجر والثواب لعدم الاستفادة من الوقت في طاعة الله، وإما بالإثم والعقاب لإشغال الوقت بمعصية الله.
+هذا التحذير إذا كانت هذه الغفلة بالمباحات، فكيف بالمجالس المحرَّمة التي فيها الغيبة والنميمة وغيرها؟!</t>
+  </si>
+  <si>
+    <t>Rabbiin zakkaruu irraa dagachuu ilaalchisee akeekkachiisni caqafame walga’ii qofa irratti kan daangeffame osoo hin taane, waan biroos ni hammata, Nawawiin akkana jedhe: Namni bakka tokko taa’ee osoo achitti Rabbiin hin zakkarin  deemuun ni jibbamaa.
+Seenahuun guyyaa qiyaamaa isaan mudatu:Yookaan ajaja Rabbii keessatti yeroo sanitti dhabuudhaan mindaan jalaa dabruun ta'a, ykn sababaa yeroo isaanii badii keessatti dabarsaniif jecha dilii fi adabbiin itti argamuudhaan ta'a.
+Akeekkachiisni kun Dagannoon kun wantoota akka shari'aatti hayyamameen yoo taʼe, wal ga'iin haraamaa kan isa keessatti nama hamatuun, lukkummaa fi kkf jiran hoo akkama ta'a?</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/3910</t>
   </si>
   <si>
     <t>فعلام نبايعك؟ قال: على أن تعبدوا الله ولا تشركوا به شيئا، والصلوات الخمس، وتطيعوا وأسر كلمة خفية ولا تسألوا الناس شيئا</t>
   </si>
   <si>
     <t>mee maal irratti waadaa siif galla? isaanis ni jedhan: "Osoo homaa itti hin daballee Rabbiin gabbaruu, salaata shanan salaatuu, tole jechuu fi -dubbii dhokataa wahii gadi qabatanii dubbatan- homaa namoota gaafachuu dhabuu irratti</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُسْلِمٍ الْخَوْلَانِيِّ، قَالَ: حَدَّثَنِي الْحَبِيبُ الْأَمِينُ، أَمَّا هُوَ فَحَبِيبٌ إِلَيَّ، وَأَمَّا هُوَ عِنْدِي فَأَمِينٌ، عَوْفُ بْنُ مَالِكٍ الْأَشْجَعِيُّ رضي الله عنه قَالَ: كُنَّا عِنْدَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، تِسْعَةً أَوْ ثَمَانِيَةً أَوْ سَبْعَةً، فَقَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» وَكُنَّا حَدِيثَ عَهْدٍ بِبَيْعَةٍ، فَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، ثُمَّ قَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» فَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، ثُمَّ قَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» قَالَ: فَبَسَطْنَا أَيْدِيَنَا وَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، فَعَلَامَ نُبَايِعُكَ؟ قَالَ: «عَلَى أَنْ تَعْبُدُوا اللهَ وَلَا تُشْرِكُوا بِهِ شَيْئًا، وَالصَّلَوَاتِ الْخَمْسِ، وَتُطِيعُوا -وَأَسَرَّ كَلِمَةً خَفِيَّةً- وَلَا تَسْأَلُوا النَّاسَ شَيْئًا» فَلَقَدْ رَأَيْتُ بَعْضَ أُولَئِكَ النَّفَرِ يَسْقُطُ سَوْطُ أَحَدِهِمْ، فَمَا يَسْأَلُ أَحَدًا يُنَاوِلُهُ إِيَّاهُ.</t>
   </si>
   <si>
     <t>Abuu Muslim Al-Khawlanii irraa odeeffamee akkana jedhe: Jaallatamaa fi amanamaatu naaf odeesse, inni anaaf jaallatamaadha, ana birattis amanamaadha, inni Aowf bin Maalik Al-Ashja'iidha, Rabbiin isa irraa haa jaallatuu akkas jedhe: Sagal ykn saddeet ykn torba taanee Ergamaa Rabbii bira turre, -nagaa fi rahmanni isaan irratti haa jiraatu- Isaanis akkas jedhan:- "Ergamaa Rabbiitiif waadaa hin galtanii?" nuti waadaa eega isaanif seenne hin turre, kanaaf akkas jenneen: yaa Ergamaa Rabbii dhugumatti waadaa siif seenneerra, isaanis eegasii akkas jedhan: "Ergamaa Rabbiitiif waadaa hin galtanii?" nutis akkas jenne: yaa Ergamaa Rabbii dhugumatti waadaa siif seenneerra, ammas akkas jedhan: "Ergamaa Rabbiitiif waadaa hin galtanii?" ni jedhe: harka keenya diriisinee akkana jenne: yaa Ergamaa Rabbii waadaa siif galleerra, mee maal irratti waadaa siif galla? isaanis ni jedhan: "Osoo homaa itti hin daballee Rabbiin gabbaruu, salaata shanan salaatuu, tole jechuu fi -dubbii dhokataa wahii gadi qabatanii dubbatan- homaa namoota gaafachuu dhabuu irratti" dhugumatti garii namoota sanaa alangeen tokkoo isaanii irraa kufee nama tokkollee akka isa isaaf laatu kan hin gaafanne ta'uudhan arge.</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم في عَدَدٍ مِن الصحابة فَطَلَبَ منهم ثلاث مرات أن يُبايعوه ويعاهدوه على التزام أمور: 
 الأول: عبادة الله وحده بامتثال أوامره واجتناب نواهيه، وألا يشركوا به شيئًا. 
 الثاني: إقامة الصلوات الخمس المفروضات في اليوم والليلة. 
 الثالث: السمع والطاعة بالمعروف لِمَن ولي أمرَ المسلمين. 
 الرابع: إنزال جميعِ حاجاتِهم بالله وعدم سؤال الناس منها شيئًا، وخفض النبي صلى الله عليه وسلم بها صوته. 
 وقد عمل الصحابة رضي الله عنهم بما بايعوا عليه، حتى قال راوي الحديث: فلقد رأيتُ بعضَ أولئك الصحابة يسقط سَوْطُ أحدِهم، فما يسأل أحدًا يناوله إياه بل ينزل ويأخذه بنفسه.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmanni isaan irratti haa jiraatu- sahaabota baay’ee wajjin turanii, yeroo sadii akka isaanif waadaa galanii  dhimmoota murtaa’an irratti akka ahdii isaan godhan isaan irraa barbaadan:
 Tokkoffaan: Ajajoota Isaa raawwatanii dhoorgaalee Isaa irraa fagaachuun osoo homaa Isaatti hin dabalin Rabbii tokkicha gabbaruudha.
 Lammaffaan: Salaata shanan guyyaa fi halkan keessatti dirqama ta'an dhaabuudha.
 Sadaffaan: Hooggantoota waan beekamaa ta'een dhagayuu fi tole isaan jechuudha.
 Afraffaan: Dhimma ofii hunda Rabbiin gahatanii sana irraa homaa namoota gaafachuu dhabuudha, Nabiyyiin -nagaa fi rahmanni isaan irratti haa jiraatu- dubbii kana yeroo dubbatan sagalee isaanii gadi qabataniiti dubbatan.
 Sahaabonni -Rabbiin isaan irraa haa jaallatu- wanta waadaa galan sana raawwataniiru, hanga namichi hadiisicha odeesse jedhutti: Garii sahaabota sanaa kan tokkoo isaanii irraa alangeen kufee akka isa isaaf kennu nama tokkollee osoo hin gaafatin ofii isaati yaabbii isaa irraa bu'ee isa kan fudhatu dhugumatti ergeera.</t>
   </si>
   <si>
     <t>الحثّ على ترك سؤال الناس، والتنزُّه عن جميع ما يسمى سؤالًا، والاستغناء عن الناس ولو كان في أمر يسير.
 السؤال المنهي عنه: السؤال المتعلِّق بالأمور الدنيوية، فلا يتناول السؤال عن العلم وأمور الدين.</t>
   </si>
   <si>
     <t>Namoota gaafachuu dhiisuu, waa nama gaafachuu jedhamu hunda irraa qulqullaa'uu fi osoo dhimma salphaa osoo ta'ellee namoota irraa duroomuu irratti nama kakaasuudha.
 Gaaffiin irraa dhorgame: gaaffii dhimmoota addunyaa wajjiin waan wal qabatuudha, kanaafuu ilmii fi dhimmoota amantaa irraa gaafachuu hin ilaallatu.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/4176</t>
   </si>
   <si>
+    <t>مثل الذي يذكر ربه والذي لا يذكر ربه، مثل الحي والميت</t>
+  </si>
+  <si>
+    <t>Fakkeenyi nama Rabbii isaa yaadatuu fi kan hin yaadannee akka warra jiranii fi warra du’aniiti</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَثَلُ الَّذِي يَذْكُرُ رَبَّهُ وَالَّذِي لاَ يَذْكُرُ رَبَّهُ، مَثَلُ الحَيِّ وَالمَيِّتِ»، ولفظ مسلم: «مَثَلُ الْبَيْتِ الَّذِي يُذْكَرُ اللهُ فِيهِ، وَالْبَيْتِ الَّذِي لَا يُذْكَرُ اللهُ فِيهِ، مَثَلُ الْحَيِّ وَالْمَيِّتِ».</t>
+  </si>
+  <si>
+    <t>Abuu Muusaa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Fakkeenyi nama Rabbii isaa yaadatuu fi kan hin yaadannee akka warra jiranii fi warra du’aniiti», Jecha Muslim tokko keessatti: «Fakkeenyi mana Rabbiin keessatti zakkaramuu fi hin zakkaramnee akka nama warra jiranii fi warra du’aniiti».</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم الفَرقَ بَيْن الذي يذكر الله تعالى وبين مَن لا يذكره، وأنه مثل الفرق بين الحي والميت في نفعه وحسن مظهره، فمَثَلُ الذي يذكر ربه مثل الحي الذي ظاهِرُه مُتَزَيِّن بنور الحياة، وباطنه بنور المعرفة، وفيه النفع، ومثل الذي لا يذكر الله مثل الميت الذي ظاهره عاطل، وباطنه باطل، وليس فيه نفع. 
+وكذلك البيت يوصف بالحي إن كان ساكنوه يذكرون الله، وإلا فهو بيت ميت لخمول ساكنيه عن ذكر الله؛ وإن أطلق الحي والميت في وصف البيت إنما يراد به ساكن البيت.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- garaagarummaan nama Rabbii ol ta'e yaadatuu fi hin yaadanne gidduu jiru faayidaa qabaachuu fi bifti isaa toluu keessatti akka garaagarummaa nama lubbuu qabuu fi nama du’ee gidduu jiruu  akka ta'e ibsan. Fakkeenyi nama Rabbii isaa yaadatuu akka nama gubbaan isaa ifa jireenyatiin, keessoon isaa immoo ifa beekumsaatiin faayameeti, Fakkeenyi nama Rabbiin hin zakkarree akka nama du’ee gubbaan isaa faayidaa hin qabne, keessoon isaa sobaan guutamee fi isa keessa bu'aan tokkolleen hin jirreeti.
+Akkasuma manni tokko jiraattonni isaa Rabbiin yoo yaadatan jiraa jedhamee ibsama, akkasta’uu baannaan inni mana du'aadha, jiraattonni isaa waan Rabbi zakkaruu irraa dagataniif jecha, Mana ibsuu keessatti kan jiruu fi kan du’e jechuutti kan fedhame jiraataa manaati.</t>
+  </si>
+  <si>
+    <t>الحث على ذكر الله والتحذير من الغفلة عنه.
+الذكر حياة الروح كما أن الروح حياة الجسد.
+من هدي النبي صلى الله عليه وسلم ضرب الأمثال لتقريب المعاني.
+قال النووي: فيه الندب إلى ذكر الله تعالى في البيت، وأنه لا يخلى من الذكر.
+قال النووي: وفيه أن طول العمر في الطاعة فضيلة وإن كان الميت ينتقل إلى خير؛ لأن الحي يَسْتَلْحِقُ به ويزيد عليه بما يفعله من الطاعات.</t>
+  </si>
+  <si>
+    <t>Rabbiin zakkaruu irratti kakaasuu fi isa irraa akka hin daganne akeekkachiisuudha.
+Akkuma lubbuun jireenya qaamaa ta'etti Zikriin jireenya lubbuuti,
+Karaa Nabiyyii -nagaa fi rahmanni irra haa jiraatu- keessaa inni tokko hiikaawwan namaaf dhiheessuuf jecha fakkeenya fayyadamuudha.
+Nawawiin akka jedhe: Mana keessatti Rabbiin zakkaruutti waamu fi manichi zikrii irraa akka qullaa hin taane hubachiisuutu keessa jira.
+Nawawiin akkana jedhe: Namni du’e gara kheyritti osoo kan ce'e ta'ellee, Rabbif ajajamuu keessatti umriin dheerachuun sadarkaa akka qabu agarsiisa; Sababni isaas namni lubbuun jiru waan itti dhaqqabee kheyrii irraa waan hojjatu irratti dabaluuf jecha.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/4177</t>
+  </si>
+  <si>
+    <t>إني مما أخاف عليكم من بعدي، ما يفتح عليكم من زهرة الدنيا وزينتها</t>
+  </si>
+  <si>
+    <t>Ani booda kootii waanin isiniif sodaadhu keessaa tokko daraaraa fi faayni addunyaa isininitti banamuudha</t>
+  </si>
+  <si>
+    <t>عَنْ أَبٍي سَعِيدٍ الخُدْرِيَّ رَضِيَ اللَّهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ جَلَسَ ذَاتَ يَوْمٍ عَلَى المِنْبَرِ وَجَلَسْنَا حَوْلَهُ، فَقَالَ: «إِنِّي مِمَّا أَخَافُ عَلَيْكُمْ مِنْ بَعْدِي، مَا يُفْتَحُ عَلَيْكُمْ مِنْ زَهْرَةِ الدُّنْيَا وَزِينَتِهَا» فَقَالَ رَجُلٌ: يَا رَسُولَ اللَّهِ، أَوَيَأْتِي الخَيْرُ بِالشَّرِّ؟ فَسَكَتَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقِيلَ لَهُ: مَا شَأْنُكَ؟ تُكَلِّمُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَلاَ يُكَلِّمُكَ؟ فَرَأَيْنَا أَنَّهُ يُنْزَلُ عَلَيْهِ؟ قَالَ: فَمَسَحَ عَنْهُ الرُّحَضَاءَ، فَقَالَ: «أَيْنَ السَّائِلُ؟» وَكَأَنَّهُ حَمِدَهُ، فَقَالَ: «إِنَّهُ لاَ يَأْتِي الخَيْرُ بِالشَّرِّ، وَإِنَّ مِمَّا يُنْبِتُ الرَّبِيعُ يَقْتُلُ أَوْ يُلِمُّ، إِلَّا آكِلَةَ الخَضْرَاءِ، أَكَلَتْ حَتَّى إِذَا امْتَدَّتْ خَاصِرَتَاهَا اسْتَقْبَلَتْ عَيْنَ الشَّمْسِ، فَثَلَطَتْ وَبَالَتْ، وَرَتَعَتْ، وَإِنَّ هَذَا المَالَ خَضِرَةٌ حُلْوَةٌ، فَنِعْمَ صَاحِبُ المُسْلِمِ مَا أَعْطَى مِنْهُ المِسْكِينَ وَاليَتِيمَ وَابْنَ السَّبِيلِ - أَوْ كَمَا قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ - وَإِنَّهُ مَنْ يَأْخُذُهُ بِغَيْرِ حَقِّهِ، كَالَّذِي يَأْكُلُ وَلاَ يَشْبَعُ، وَيَكُونُ شَهِيدًا عَلَيْهِ يَوْمَ القِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Abuu Sa’iid Al-Khudrii irraa akka odeeffametti, Rabbiin irraa haa jaallatu: Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- gaafa tokko minbara irra taa'anii nutis isaan bira osoo taa'aa jirruu, akkana jedhan: «Ani booda kootii waanin isiniif sodaadhu keessaa tokko daraaraa fi faayni addunyaa isininitti banamuudha» namni tokko akkana jedhe: Yaa Ergamaa Rabbii wanti Gaariin waan hamaa ni fidaa? Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- callisanii jennaan, namichaan akkana jedhame: Maaltu si mudate? Nabiyyii -nagaa fi rahmanni irra haa jiraatu- ni dubbiftaa isaan si hin dubbisan? (Wahyiin) kan itti buufamu ta'uu argine, eegasii dafqa of irraa haxaa'anii akkas jedhan: «Namichi gaafii dhiheesse eessa jira» akka waan Alhamdulillaah jedhaniiti, eegasii akkas jedhan: «wanti gaarin hamaan hin dhufu, dhugumatti waan birraan biqilchu keessaa kan ajjeesu ykn kan du'atti dhiheessu jiraachuu danda'a, ishee magariisa nyaattu malee, Hanga kaleen ishee lamaan diriirutti nyaattee booda gara aduutti garagaltee udaantee fincaantee, dheedde, qabeenyi kun magariisaa fi mi'aawaadha, qabeenyi muslimaa kan irraa miskiinaf, yatiimaa fi nama karaa deemuuf kennu waa tolee, ykn akkuma Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- jedhan, Namni haqa isaatin malee isa fudhatu akka nama nyaatee hin quufneti, guyyaa qiyaamaa immoo irratti ragaa ta'a».</t>
+  </si>
+  <si>
+    <t>جَلَسَ النبيُّ صلى الله عليه ذات يوم على المنبر يُحدِّث أصحابَه فقال: 
+إنَّ أكثر ما أخاف وأخشى عليكم مِن بعدي ما يُفتَح عليكم من بركات الأرض وزهرة الدنيا وزينتها وبهجتها، وما فيها من أنواع المتاع والثياب والزروع وغيرها مما يفتخر الناس بحسنه مع قلة البقاء. 
+فقال رجل: زهرة الدنيا نعمة من الله، فهل تعود هذه النعمة وتصير نقمة وعقوبة؟! 
+فَلَامَ الناسُ السائلَ حيث رأوه صلى الله عليه وسلم سَكَتَ، وظنوا أنه أغضبه. 
+فتَبَيَّنَ أنه صلى الله عليه وسلم كان ينزل عليه الوحي، ثم جعل يَمسح عن جَبِيْنِه العَرَقَ، فقال: أين السائل؟ 
+قال: أنا.
+فحمد الله وأثنى عليه، ثم قال صلى الله عليه وسلم: الخير الحقيقي لا يأتي إلا بخير، ولكن هذه الزهرة ليست بخير مَحْضٍ لما تؤدي إليه من الفتنة والمنافسة والاشتغال بها عن كمال الإقبال على الآخرة، ثم ضَرَبَ لذلك مَثلًا فقال: إنّ نبات الربيع وخَضِره؛ وهو نوع من الزرع يُعجب الماشية فيَقْتُل لكثرة الأكل بالتُّخَمَة أو يقارب القتل، إلا آكلة الخَضِر أكلت حتى امتلأ جانبا بطنها، فاستقبلت الشمس وأَلْقَت الرجيع من بطنها رقيقًا أو بالت، ثم استرفعت ما في كرشها فمضغتْه ثم بَلَعتْه، ثم عادت فأكلت. 
+فإن هذا المال كالبَقْلة الخضراء الحلوة، يَقتل أو يكاد يقتل بكثرته؛ إلا إذا اقتصر منه على اليسير الذي تدعو إليه الحاجة وتحصل به الكفاية من طريق حلال فإنه لا يضر، ونعم صاحب المسلم هو لمن أعطى منه المسكين واليتيم وابن السبيل، ومن يأخذه بحقه يبارك له فيه، ومن يأخذه بغير حقه فمثله كمثل الذي يأكل ولا يشبع، ويكون شهيدًا عليه يوم القيامة.</t>
+  </si>
+  <si>
+    <t>Gaaf tokko Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- minbara irra taa'anii sahaabota isaanii waliin haasa'aa akkana jedhan:
+Booda kootii wanti ani baay'ee isiniif sodaadhu barakaa dachii fi daraaraa, faaya fi miidhagina addunyaa, akkasumas wantoota ishee keessa jiran, gosoota meeshaalee, uffataalee, sanyii midhaanii garagaraa fi kan biroo wantoota yeroo dheeraa turuu dhabuu waliin namoonni bareedina isaatin dhaaddatan irraa waan isinitti banamuudha.
+Namni tokko akkana jedhe: Daraaraan biyya addunyaa qananii Rabbiin biraa ta'e, qananiin kun deebi'ee balaa fi adabbii ta'aa laata?!
+namoonni namicha gaafate kan ni komatan, yeroo isaanii -nagaa fi rahmanni irra haa jiraatu- callisan arganii, inni waan isaan dallansiise itti fakkaatetti.
+Eegasii wahyiin akka isaan irratti -nagaa fi rahmanni irra haa jiraatu- bu'aa jiru ta'uun ifa ta'e, sana booda dafqa adda isaanii irraa haxaa’utti seenan, eegasii akkana jedhan: Gaafataan eessa jira?
+Innis ana  jedhe.
+Rabbiin galateeffatani faarsanii, eegasii -nagaa fi rahmanni irra haa jiraatu- akkas jedhan: kheyriin dhugaan kheyriin malee hin dhufu, garuu daraaraan duuniyaa tun kheyrii qulqulluu miti, sababa qorumsa, wal dorgommii fi aakhiraaf of kennanii hojjachuu irraa isheen qabamutti waan nama geessituuf jecha, eegasii sanaaf fakkeenya fayyadamuun, akkas jedhan: Biqiltuun birraa fi magariisummaan isaa; kunis gosa biqiltuu beeladaa hawwatuu fi sababa nyaata garmalee nyaachuutiin kan ajjeesu, ykn ajjeesuutti kan dhihaatudha, ishee magariisa nyaattu malee, hanga garaan ishee guutamutti nyaattee, eegasii aduutti garagaltee faltii garaa ishee keessa jiru bifa laafaan ta'een darbiti ykn fincaanti, eegasii waan qochimaa ishee keessa jiru ol baaftee alalchitee eegasii lirimsiti, eegasii immoo deebitee dheeddi.
+Qabeenyi kun akka biqiltuu magariisa mi'aawaa ta'eeti, baay'ina isaatin nama ni ajjeesa ykn ajjeesutti ni dhihaata, hanga haajatii fi waan isaan of ga'uun argamutti karaa halaala ta'een itti fayyadamuun yoo sana irratti gabaabbate malee, kun isa hin miidhu. Qabeenyi muslimaa kan irraa miskiinaf, yatiiimaa fi nama karaa deemuuf kennu ee waa tolee, Nama haqa isaatin isa fudhate Rabbiin isa keessatti barakaa isaaf godha, haqa isaatin malee isa fudhate immoo fakkeenyi isaa akka nama nyaatee hin quufneti, guyyaa qiyaamaa irratti ragaa ta'a.</t>
+  </si>
+  <si>
+    <t>قال النووي: فيه: فضيلة المال لمن أخذه بحقه وصرفه في وجوه الخير.
+إخبار من النبي صلى الله عليه وسلم عن حال أمته، وما سيفتح عليها من زينة الحياة الدنيا وفتنتها.
+من هدي النبي النبي صلى الله عليه وسلم ضرب الأمثال لتقريب المعاني.
+الحث على الصدقة وصَرْف المال في وجوه الخير، والتحذير من الإمساك.
+يؤخذ من قوله: "إنه لا يأتي الخير بالشر" أن الرزق ولو كثر فهو من جملة الخير، إنما يعرض له الشر بعارض البخل به عمن يستحقه، والإسراف في إنفاقه فيما لم يشرع، وأن كل شيء قضى الله أن يكون خيرًا فلا يكون شرًا وبالعكس، ولكن يخشى على من رُزِق الخير أن يعرض له في تَصَرُّفِه فيه ما يَجْلِبُ له الشر.
+ترك العَجلة في الجواب إذا كان يحتاج إلى التأمل.
+قال الطيبي: يؤخذ منه أربعة أصناف، فمن أَكَل منه أَكْل مُستَلِذٍّ مُفرط منهَمِك حتى تنتفخ أضلاعه ولا يُقلع فيسرع إليه الهلاك، ومن أكل كذلك لكنه أخذ في الاحتيال لدفع الداء بعد أن استحكم فغلبه فأهلكه، ومن أكل كذلك لكنه بادر إلى إزالة ما يضره ويُحيل في دفعه حتى انهضم فيسلم، ومن أكل غير مفرط ولا منهمك، وإنما اقتصر على ما يَسُد جوعتَه ويُمسك رَمَقَه، فالأول مثال الكافر، والثاني مثال العاصي الغافل عن الإقلاع والتوبة إلا عند فوتها، والثالث مثال للمخلط المبادر للتوبة حيث تكون مقبولة، والرابع مثال الزاهد في الدنيا الراغب في الآخرة.
+قال ابن المنير: في هذا الحديث وجوه من التشبيهات بديعة، أولها: تشبيه المال ونموُّه بالنبات وظهوره، ثانيها: تشبيه المُنْهَمِك في الاكتساب والأسباب بالبهائم المنهمكة في الأعشاب، وثالثها: تشبيه الاستكثار منه والادّخار له بالشَّرَهِ في الأكل والامتلاء منه، ورابعها: تشبيه الخارج من المال مع عظمته في النفوس حتى أدّى إلى المبالغة في البخل به بما تطرحه البهيمة من السَّلْح، ففيه إشارة بديعة إلى استقذاره شرعًا، وخامسها: تشبيه المتقاعد عن جمعه وضمه بالشاة إذا استراحت وحطّت جانبها مستقبلة عين الشمس؛ فإنها من أحسن حالاتها سكونًا وسَكِيْنة، وفيه إشارة إلى إدراكها لمصالحها، وسادسها: تشبيه موت الجامع المانع بموت البهيمة الغافلة عن دفع ما يضرها، وسابعها: تشبيه المال بالصاحب الذي لا يُؤمَن أن ينقلب عدوًّا؛ فإن المال من شأنه أن يُحْرَز ويُشدّ وثاقه حبًّا له؛ وذلك يقتضي منعه من مستحقه فيكون سببًا لعقاب مقتنيه، وثامنها: تشبيه آخذه بغير حق بالذي يأكل ولا يشبع.
+قال السندي: فلا بد في الخبر من أمرين، أحدهما: تحصيله بوجهه، والثاني: صرفه في مصارفه، وعند انتفاء أحدهما يصير ضررًا... وقد يقال: فيه إشارة إلى الملازمة بين القَيْدَين؛ فلا يوفَّق المرء للصرف في المصارف إلا إذا أخذه بوجهه.</t>
+  </si>
+  <si>
+    <t>Nawawiin akkana jedhe: nama karaa sirrii ta’een fudhatee kaayyoo gaarii irratti baase sadarkaa qabeenyi qabu mul'isa.
+Haala ummata isaanitii fi faaya fi qorumsa addunyaa irraa waan isaan irratti banamuuf taa'u irraa odeessuu Nabiyyiiti, nagaa fi rahmanni irra haa jiraatuu.
+Karaalee barsiisa Nabiyyii -nagaa fi rahmanni irra haa jiraatu- irraa tokko hiikoolee dhiheessuuf jecha fakkeenya fayyadamuudha.
+Sadaqaa fi karaa kheyrii keessatti qabeenya baasuu irratti kakaasuu fi kan hoomaa irraa hin baafne isa qabachuu irraa akeekkachiisuudha.
+Jecha isaa kan “Wanti gaariin waan  hamaan hin dhufu” jedhu irraa ni fudhatama: rizqiin baay’ee yoo ta’ellee wantoota gaarii keessaa tokko ta’uudha. Hammeenyi kan isatti dhufu sababaa warri namoota isa haqa godhatanii kennuu dhabuutini, akkasumas wantoota karaa hin godhamin keessatti baasuun israafa godhuudha, wanti Rabbiin gaarii ta’uuf murteesse hundi hamaa ta’uu  hin danda'u, faallaa kanaatiis akkasuma. Garuu nama waan gaarii kenname adeemsa isaa keessatti wanti  hamaan isa mudatuu mala jedhamee sodaatama.
+Xiinxala barbaachisa taanaan deebii kennuu keessatti ariifachuu dhiisuudha.
+Xiibiin akkana jedhe: Hadiisa kana keessatti namoota gosa afurtu jira, qabeenya Addunyaa kanaan hanga dhifamutti daangaa dabree kan nyaatu, nyaatuus kan hin dhiifne, Kun dafee bada. Inni kaan immoo haaluma wal fakkaatuun kan nyaate yoo ta’u, garuu erga dhukkubichi isa to'atee isa deebisutti seenee jennaan dhukkubidhi isa irra aanee balleesse. Inni kaan haaluma wal fakkaatuun nama nyaate yoo ta’u, hanga dhukkubni sun badee nagaan argamutti dhukkuba kana irraa of eeguu fi ittisuuf dafee kan malateedha, Inni afraffaan nama osoo daangaa hin darbiin keessas achi hin kutin waan beela isaa irraa deebisu qofa irratti kan gabaabbateedha. Inni duraa fakkeenya kaafiraati, Inni lammaffaa immoo fakkeenya nama dilii hojjetuu kan hanga yeroon itti darbutti towbaa irraa dagateeti, Inni sadaffaan fakkeenya nama kheyrii fi hamtuu walitti maku kan towbaatti ariifatuuti. Inni afraffaan immoo fakkeenya nama addunyaa kana tuffatee aakhiraa kajeeluuti.
+Ibnu Muniir akkana jedhe: Hadiisa kana keessatti fakkeenyota ajaa'ibaa hedduutu jiran, Inni jalqabaa: qabeenya biqiltuu fi daraaraatti fakkeessuudha, Lammaffaan: Nama qabeenya carraaquu fi sababaawwan barbaaduu keessa achi kute beeylada baala nyaachuu keessa achi kuttetti fakkeessuudha, Inni sadaffaan: qabeenya baay'isuu fi isa olkaachuu nyaata baay'isuu fi irraa garaa guutachuutti bolola jabaachutti fakkeessuudha, Afraffaan: Horii irraa waan bahu lubbuu keessatti bakka qabaachuu isaa waliin hanga isaan arjoomuu dhabuu keessatti daangaa darbutti nama geessu tokkotti sagaraa irraa waan beeyladaan baaftutti fakkeessuudha, kuni haala nama ajaa'ibuun shari'aatti inni jibbamaa ta'utti akeekuutu keessa jira. Inni shanaffaa: Nama qabeenya qusachuu fi isa walitti qabuu dhiisee taa'e, re’ee cinaacha isheetiin gara aduutti garagaltee ciistee boqottutti fakkeessuudha, Kunis isheen waan isheef gaarii ta’e akka hubattu argisiisa. Jahaffaan: du'a nama qabeenya kuufachuu malee nama rakkataaf hin kennine du'a beyladaa waan ishee miidhu irraa of  irraanfattetti fakkeessuudha. Torbaffaan: qabeenya hiriyaa gara diinaatti jijjiiramuun isaa hin amanamnetti fakkeessuudha, aadatti qabeenyi isa jaallachuuf jecha tikfamee qabaan isaa jabeeffamuudha, Kun immoo nama isa haqa godhatuuf kennuu dhabutti nama geessee, namni isa kuufatu akka adabamu taasisuuf sababaa ta'a. kennuu irraa haaluutti nama geessa, Saddeettaffaan: Nama haqaan maletti isa fudhatu nama nyaatee hin quufnetti fakkeessuudha.
+Siindiin akkana jedhe: "Akka hadiisa kanaatti wanti lama hafuu hin qabu, inni jalqabaa: qarshii sirnaan carraaqqachuudha, Inni lammafaa immoo: bakka itti kennuun eeyyamame keessatti isa kennuudha. Tokkoon isaan lamaanii yoo dhabame qabeenyi sun gara miidhaatti jijjiirama. Akkana jechuunis ni danda'ama: Hadiisni kun dhimmoonni lama akka walitti hidhata qaban akeeka; namni tokko bakka barbaadamutti isa kennuuf hin milkaa'u yoo sirnaan isa horate malee.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/4180</t>
+  </si>
+  <si>
     <t>من أنظر معسرا، أو وضع له، أظله الله يوم القيامة تحت ظل عرشه يوم لا ظل إلا ظله</t>
   </si>
   <si>
     <t>Namni nama rakkataa yeroo kenneef, yookaan isaaf irraa gadi buuse, guyyaa gaaddisa Isaa malee gaaddisni hin jirre guyyaa qiyaamaatti Rabbiin gaaddisa Arshii Isaa jaalatti isaaf gaaddiddeessa</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ أَنْظَرَ مُعْسِرًا، أَوْ وَضَعَ لَهُ، أَظَلَّهُ اللهُ يَوْمَ الْقِيَامَةِ تَحْتَ ظِلِّ عَرْشِهِ يَوْمَ لَا ظِلَّ إِلَّا ظِلُّهُ».</t>
   </si>
   <si>
     <t>Abuu Hurayraa irraa odeeffamee -Rabbiin isa irraa haa jaallatu- ni jedhe: Ergamaan Rabbii -Rabbiin rahamataa fi nageenya isaan irratti haa buusu- ni jedhan: "Namni nama rakkataa yeroo kenneef, yookaan isaaf irraa gadi buuse, guyyaa gaaddisa Isaa malee gaaddisni hin jirre guyyaa qiyaamaatti Rabbiin gaaddisa Arshii Isaa jaalatti isaaf gaaddiddeessa".</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ عليه الصلاة والسلام أنّ مَن أمهل مديونًا أو حطَّ عنه من دَينه، فجزاؤه: أنّ الله يُظلُّه تحت عرشه يوم القيامة الذي تدنو فيه الشمس من رؤوس العباد ويشتدُّ عليهم حرُّها، 
 فلا يجد أحدٌ ظِلًّا إلا مَن أَظله الله.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageeya isaan irratti haa buusu- dhugumatti namni nama rakkataa waa liqeeffatee yeroo kennee fii isa eeggate yookaan liqaa isaa sana irraa isaaf waa buuse, mindaan isaa: guyyaa qiyaamaa gaafa aduun mataa gabrootaatti dhihaattee gubaan isaanitti jabaattutti dhugumatti Rabbiin gaaddisa Arshii Isaa jalatti isaaf gaaddiddeessa, Nama Rabbiin isaaf gaaddiddeesse malee namni tokkooyyuu gaaddisa argachuu hin danda'u.</t>
   </si>
   <si>
     <t>فضل التيسير على عباد الله تعالى، وأنه من الأسباب المُنجِيَة من أهوال يوم القيامة.
 الجزاء من جنس العمل.</t>
   </si>
   <si>
     <t>Sadarkaa gabroottan Rabbii ol ta'eetti laaffisuun qabuudha, dhugumatti inni sababoowwan rakkoo guyyaa qiyaamaa jalaa najaa nama baasan irraayi.
 Mindaan fakkaataadhuma hojiiti.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/4186</t>
+  </si>
+  <si>
+    <t>من سره أن ينجيه الله من كرب يوم القيامة فلينفس عن معسر أو يضع عنه</t>
+  </si>
+  <si>
+    <t>Namni Rabbiin rakkina guyyaa qiyaamaa jalaa nagaa isa baasuun isa gammachiise, nama rakkina keessa jiru hafuura haa baafachiisu ykn irraa haa baasu</t>
+  </si>
+  <si>
+    <t>عَنْ أَبَي قَتَادَةَ رضي الله عنه أنَّهُ طَلَبَ غَرِيمًا لَهُ، فَتَوَارَى عَنْهُ ثُمَّ وَجَدَهُ، فَقَالَ: إِنِّي مُعْسِرٌ، فَقَالَ: آللَّهِ؟ قَالَ: آللَّهِ؟ قَالَ: فَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ سَرَّهُ أَنْ يُنْجِيَهُ اللهُ مِنْ كُرَبِ يَوْمِ الْقِيَامَةِ فَلْيُنَفِّسْ عَنْ مُعْسِرٍ أَوْ يَضَعْ عَنْهُ».</t>
+  </si>
+  <si>
+    <t>Abuu Qataadaa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- inni nama wahii kan isa irraa waa liqeeffate barbaadee jennaan, jalaa dhokatee, eegasii isa arge, namichis akkas jedheen: ani rakkina keessa jira, Abuu Qataadaanis akkas jedheen: Rabbiin ni kakattaa? innis wallaahi jedhe, Abuu Qataadaanis akkas jedhe: Ani Ergamaa Rabbiitii -nagaa fi rahmanni irra haa jiraatu- akkana jedhuun dhaga’e: «Namni Rabbiin rakkina guyyaa qiyaamaa jalaa nagaa isa baasuun isa gammachiise, nama rakkina keessa jiru hafuura haa baafachiisu ykn irraa haa baasu».</t>
+  </si>
+  <si>
+    <t>كان أبو قتادة الأنصاري رضي الله عنه يبحث عن مَدِيْنٍ له يَخْتَبِئ عنه، فوجده، فقال الغَريم: إني مُعسر، وليس عندي مال لأقضي دينك. 
+فاستحلفه أبو قتادة رضي الله عنه بالله أنه لا مال عنده؟ 
+فحلف بالله أنه صادق فيما يقول.
+فقال أبو قتادة رضي الله عنه إنه سمع النبي صلى الله عليه وسلم يقول: 
+مَن سرّه وأفرحه أن ينجيَه الله من كُرب يوم القيامة وشدائدها وأهوالها، فلينفِّس عن معسر، بأن يَمُدَّ ويؤخّر المطالبة بالدَّيْن، أو يُسقط بعض الدين أو كله.</t>
+  </si>
+  <si>
+    <t>Abuu Qataadaa Al-Ansaariin, Rabbiin irraa haa jaallatu, nama idaa isaa qabu kan isa irraa dhokatu barbaadaa turee, isa argee jennaan, namichi idaan itti jiru akkas jedheen: ani rakkina keessa jira, qabeenyan liqii kee kaffaluun hin qabu.
+Abuu Qatadaan -Rabbiin irraa haa jaallatu- qarshii hin qabu jedhee akka Rabbiin kakatu taasise?
+Waan dubbatu keessatti dhugaa dubbachaa akka jiru Rabbitti kakate.
+Abuu Qataadaan -Rabbiin irraa haa jaallatu- inni Nabiyyii -nagaa fi rahmanni irra haa jiraatu- akkana jedhu akka dhagahe dubbate:
+Namni rakkinaa fi cinqaa haala Guyyaa Qiyaamaa jalaa Rabbiin isa baasuun isa gammachiise, nama rakkina qabu kaffaltii liqaa isaaf dheeressuu fi tursiisuudhaan, ykn liqaa sana keessaa muraasa ykn hunda dhiisuudhaan itti haa laaffisu.</t>
+  </si>
+  <si>
+    <t>استحباب إنظار المُعْسر إلى مَيْسرة، أو وضع الدَّين عنه، كله أو بعضه.
+من نَفَّس عن مؤمن من كُرب الدنيا نَفَّس الله عليه من كُرَب يوم القيامة، والجزاء من جِنس العمل.
+القاعدة: أن الفرائض أفضل من النوافل، لكن في بعض الأحيان تكون النافلة أفضل من الفريضة، وإسقاط الدين عن المعسر نافلة، والصبر عليه والانتظار وعدم المطالبة هذا فريضة، والنافلة أفضل من الفريضة هنا.
+الحديث في حق من كان معسرًا، فهذا معذور، أما المُماطِل الذي عنده مال، فقد جاء عن النبي صلى الله عليه وسلم أنه قال: "مَطْلُ الغني ظُلْم".</t>
+  </si>
+  <si>
+    <t>Nama rakkina keessa jiru hanga inni argatutti eeguun, ykn liqaa sana guutumatti ykn gartokkee irraa dhiisuun  jaallatamaa ta'uudha.
+Namni mu'umina tokko rakkina addunyaa irraa boqochiise, Rabbiin rakkina guyyaa qiyaamaa irraa isa ni boqochiisa, mindaan fakkaatuma hojiiti.
+Seera: Dalagaawwan dirqamaa (waajibaa) kan tola ooltummaa (sunnaa) irra ni caala, garuu yeroo tokko tokko sunnaan waajiba caaluu danda'a, liqii nama kaffaluu hin dandeenye irraa kuffisuun sunnaadha, isaaf obsuu fi gaafachuu dhiisuun ammoo waajiba, eddoo kanatti sunnaan waajiba caala.
+Hadiisni kun kan ilaallatu nama liqaa san kaffaluu hin dandanyeedha, kuni dhiifama godhamaafi, namni kaffaluu osoo danda'uu tursiise ammoo Rasuulli -naga fi rahmanni irra haa jiraatu- Hadiisa biraa keessatti akkas jedhan: "Namni qabeenya qabu kaffaltii irra jiru tusiisuun miidhaadha".</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/4195</t>
   </si>
   <si>
     <t>من صام رمضان إيمانا واحتسابا غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>Dirqamummaa isaa amanee akkasuma mindaa isaa Rabbiin irratti herregatee namni ji'a Ramadaanaa soome badii isaa irraa kan darbe isaaf dhiifama</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ صَامَ رَمَضَانَ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>Abuu hurayraa irraa odeeffamee -Rabbiin isa irraa haa jaallatu- ni jedhe: Ergamaan Rabbii -Rabbiin rahamataa fi nageenya isaan irratti haa buusu- ni jedhan: "Dirqamummaa isaa amanee akkasuma mindaa isaa Rabbiin irratti herregatee namni ji'a Ramadaanaa soome badii isaa irraa kan darbe isaaf dhiifama".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن صام شهر رمضان إيمانًا بالله، وتصديقًا بفَرْضِيَّةِ الصيام وما أعدَّ الله تعالى للصائمين مِن جَزيل الأجور والثواب، قاصدًا به وجهَ الله تعالى لا رياء ولا سُمْعَة، غُفرتْ له ذنوبُه الماضية.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- dhugumatti Rabbitti amanuuf jecha, dirqamummaa soomaa, gatii guddaa fi mindaa irraa waan Rabbiin ol ta'e worra soomaniif qopheesse dhugoomsuuf jecha, haala fuula Rabbii ol ta'ee kajeelaa ta'een, kan argisiifannaa fi na dhaga'aan keessa hin jirre namni ji'a Ramadaanaa soome badiiwwan isaa kan darban isaaf dhiifaman jechuudha himan.</t>
   </si>
   <si>
     <t>فضل الإخلاص وأهميته في صيام رمضان وغيره من الأعمال الصالحة.</t>
   </si>
   <si>
     <t>Ramadaana soomuu fi waan biroo kan hojiilee gaggaarii irraa ta'e keessatti sadarkaa ikhlaasni qabuu fi barbaachisummaa isaati.</t>
   </si>
@@ -5700,62 +6475,136 @@
 رفعُ الإثم لا يعني رفع الحكم أو الضمان، فمثلًا من نسي الوضوء، وصلى ظانًّا أنه متطهر، فلا إثم عليه بذلك، ولكن عليه الوضوء وإعادة الصلاة.
 لا بد في رفع الإثم بالإكراه من توفر الشروط، مثل أن يكون المكِره قادرًا على تنفيذ ما هدد به.</t>
   </si>
   <si>
     <t>Bal'ina rahmata Rabbii ol ta'eetii fi mararfannaa inn gabroottan isaatiif qabuudha, haalota sadeen kana keessatti, balleessaan yoo isaan irraa argame, badii isaan irraa fuudhee jira.
 Tola Rabbiin Nabiyyii fi ummata isaanii irratti ooleedha, Rabbiin rahmataa fi nageenya isaan irratti haa buusu.
 Badiin nama irraa kaafamuun, murtoo fi kaffaluun kaafamuudha jechuu miti, fakkeenyaaf, namni wuduu'a irraanfatee, wuduu'a qaba se'ee salaate, sana gochuuf badiin isa irra hin jiru, garuu immoo wuduu'a godhatee salaata deebisuutu isa irra jira.
 Dirqisiisaa keessatti badiin nama irraa ka'uuf, ulaagaalee guutamuu qabantu jiru, akka namni nama dirqisiisu sun waan irratti nama sodaachisee dirqisiise sana raawwachuutti dandeettii qabaachuu faa.</t>
   </si>
   <si>
     <t>قال النووي: حديث حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والبيهقي وغيرهما</t>
   </si>
   <si>
     <t>[قال النووي: حديث حسن]</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والبيهقي وغيرهما]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/4216</t>
   </si>
   <si>
+    <t>إن أهون أهل النار عذابا من له نعلان وشراكان من نار، يغلي منهما دماغه كما يغل المرجل، ما يرى أن أحدا أشد منه عذابا، وإنه لأهونهم عذابا</t>
+  </si>
+  <si>
+    <t>Adabbii keessatti irra gadi aanaan warra ibiddaa nama kopheen lamaa fi funyoon kophee lama ibidda irraa isaaf ta'ee, Sababaa isaaniitiin sammuun isaa akka okkoteen danfutti kan danfuudha, kan isa caalaa adabamu jira jedhee hin yaadu, garuu inni adabbii keessatti irra gadi aanaa isaaniti</t>
+  </si>
+  <si>
+    <t>عَنِ النُّعْمَانِ بْنِ بَشِيرٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ أَهْوَنَ أَهْلِ النَّارِ عَذَابًا مَنْ لَهُ نَعْلَانِ وَشِرَاكَانِ مِنْ نَارٍ، يَغْلِي مِنْهُمَا دِمَاغُهُ كَمَا يَغْلِ الْمِرْجَلُ، مَا يَرَى أَنَّ أَحَدًا أَشَدُّ مِنْهُ عَذَابًا، وَإِنَّهُ لَأَهْوَنُهُمْ عَذَابًا».</t>
+  </si>
+  <si>
+    <t>Al-Nu'umaan bin Bashiir irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Adabbii keessatti irra gadi aanaan warra ibiddaa nama kopheen lamaa fi funyoon kophee lama ibidda irraa isaaf ta'ee, Sababaa isaaniitiin sammuun isaa akka okkoteen danfutti kan danfuudha, kan isa caalaa adabamu jira jedhee hin yaadu, garuu inni adabbii keessatti irra gadi aanaa isaaniti».</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ أهونَ أهلِ النار عذابًا يوم القيامة مَن له نَعْلان وشِرَاكان يَغلي دماغه من حرارتهما، كما يغلي قِدْر النحاس، ولا يَرى أن أحدًا أشد عذابًا منه، وإنه لأهونهم عذابًا وذلك ليجتمع عليه العذاب الجسدي والنفسي.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- akkana jechuudha himan: Guyyaa qiyaamaa adabbii keessatti irra gadi aanan warra ibiddaa nama kophee fi funyoon kophee lama isaaf ta'ee, sababaa ho'a isaanitiin sammuun isaa akka okkoteen(qodaan) sibiilaa danfutti kan danfuudha, inni sababaa kanaan namni tokko isa caalaa kan adbamaa jir hin jiru jedhee yaada, garuu inni adabbii keessatti irra laafaa isaaniti, Kunis dararaan qaamaa fi xiinsammuu akka isatti walitta qabamuuf jecha.</t>
+  </si>
+  <si>
+    <t>التحذير للعصاة والكافرين مِن هَوْل هذا العذاب في النار؛ ليبتعدوا عما يؤدي إليه.
+اختلاف دَرَكَات الداخلين النار بحسب سوء أعمالهم.
+ شدة عذاب النار، سلَّمنا الله تعالى منها.</t>
+  </si>
+  <si>
+    <t>Warra badii hojjatanii fi kaafirtoota gidiraa ibiddaa irraa sodaachisuudha; waan gara isatti nama geessu irraa akka fagaataniif jecha.
+Akka hammeenya hojii isaanittin sadarkaaleen warra ibidda seenanii garaagarummaa qabaachuudha.
+Gidiraan ibiddaa akka malee jabaa tahuudha, Rabbiin ol ta'e irraa nu haa eegu.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/4220</t>
+  </si>
+  <si>
+    <t>يدنى المؤمن يوم القيامة من ربه عز وجل، حتى يضع عليه كنفه، فيقرره بذنوبه</t>
+  </si>
+  <si>
+    <t>Guyyaa Qiyaamaa, mu’uminni Rabbii isatti ni dhiheeffama, hanga Rabbiin ol ta'e girdoo isaa irra kaa'ee, badii isaa ofiif akka ofirratti raggaasisu isa taasisa</t>
+  </si>
+  <si>
+    <t>عَنْ صَفْوَانَ بْنِ مُحْرِزٍ قَالَ: قَالَ رَجُلٌ لِابْنِ عُمَرَ رضي الله عنهما كَيْفَ سَمِعْتَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، يَقُولُ: فِي النَّجْوَى؟ قَالَ: سَمِعْتُهُ يَقُولُ: «يُدْنَى الْمُؤْمِنُ يَوْمَ الْقِيَامَةِ مِنْ رَبِّهِ عَزَّ وَجَلَّ، حَتَّى يَضَعَ عَلَيْهِ كَنَفَهُ، فَيُقَرِّرُهُ بِذُنُوبِهِ، فَيَقُولُ: هَلْ تَعْرِفُ؟ فَيَقُولُ: أَيْ رَبِّ أَعْرِفُ، قَالَ: فَإِنِّي قَدْ سَتَرْتُهَا عَلَيْكَ فِي الدُّنْيَا، وَإِنِّي أَغْفِرُهَا لَكَ الْيَوْمَ، فَيُعْطَى صَحِيفَةَ حَسَنَاتِهِ، وَأَمَّا الْكُفَّارُ وَالْمُنَافِقُونَ، فَيُنَادَى بِهِمْ عَلَى رؤُوسِ الْخَلَائِقِ هَؤُلَاءِ الَّذِينَ كَذَبُوا عَلَى اللهِ».</t>
+  </si>
+  <si>
+    <t>Safwaan bin Muhriz irraa akka odeeffametti akkana jedhe: Namni tokko Ibnu Umariin -Rabbi isaan lamaan irraa haa jaallatu- akkas jedhe: " Ergamaa Rabbii -nagaa fi rahmanni irra haa jiraatu- waa'ee maqoo maal kan jedhan dhageesse? innis ni jedhe: akkana kan jedhuun dhaga'e: «Guyyaa Qiyaamaa, mu’uminni Rabbii isatti ni dhiheeffama, hanga Rabbiin ol ta'e girdoo isaa irra kaa'ee, badii isaa ofiif akka ofirratti raggaasisu isa taasisa, akkas jedhaan: kana beektaa? eeyyen Rabbii koo nan beeka, Rabbiinis akkana jedha: Addunyaa keessatti isa siif dhoksee jira,  har'a ammoo ani isa siif dhiisa, sana Galmeen hojii gaarii isaa ni kennamaaf, kaafiroota fi munaafiqoonni ammoo,  mataa uumama hundaa irratti, “warra Rabbi irratti soban” jechuun ni waamamu».</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن مناجاة الله لعبدِه المؤمن يوم القيامة، فقال: 
+يُدْنَى المؤمنُ يوم القيامة من ربه فيضع عليه سِتْرَه عن أهل الموقف حتى لا يَطَّلع على سرِّه غيرُه، فيقول له: 
+أتعرف ذنب كذا وكذا... يُقرِّرُه بالذنوب التي بين العبد وربه. 
+فيقول: نعم أي رب.
+حتى إذا فَزِع المؤمن وخاف، قال له سبحانه: إني سترتها عليك في الدنيا، وأنا أغفرها لك اليوم، فيُعطى صحيفة حسناته. 
+وأما الكافر والمنافق فيُنادى على رؤوس الأشهاد: هؤلاء الذين كذبوا على ربهم، ألا لعنة الله على الظالمين.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- waa’ee maqoo Rabbiin guyyaa qiyaamaa gabricha isaa mu'umina wajjiin taasisu akkana jwdhanii himan:
+Guyyaa Qiyaamaa mu’uminni Rabbii isaatti ni dhiheeffama, Rabbiin satrii isaa isa irra kaa'a, akka namni biraa iccitii isaa hin agarreef jecha, akkas jedhaan:
+Dilii akkanaa kan akkasii ni beektaa?  Badii gabrichaa fi Rabbii isaa gidduutti raawwatame akka mirkaneessu isa taasisa.
+Innis akkana jedha: Eeyyee yaa Rabbii koo.
+hanga muu’uminni sun  rifatee sodaatutti, ergasii Rabbiin ol ta'e akkas jedhaan: Addunyaa keessatti siif dhoksee jira, har'a ammoo ani isa siif araarama, sana booda galmeen hojii gaarii isaa ni kennamaaf.
+Kaafiraa fi munaafiqa ilaalchisee immoo matoolee warra ragaa ba'anii irratti akkana jedhamee waamama: isaannan kun warra Rabbii isaanii irratti sobaniidha, dhaga'aa! abaarsi Rabbii warra miidhaa raawwatan irratti haa ta'u.</t>
+  </si>
+  <si>
+    <t>فضل الله ورحمته للمؤمنين بسترهم في الدنيا والآخرة.
+الحث على ستر المؤمن ما أمكن.
+أعمال العباد كلها يُحصيها رب العباد، فمن وجد خيرًا فليحمد الله، ومن وجد غير ذلك فلا يلومنَّ إلا نفسه وهو تحت مشيئة الله.
+قال ابن حجر: دلَّ مجموع الأحاديث على أن العصاة من المؤمنين في القيامة على قسمين: أحدهما: من معصيته بينه وبين ربه، فدل حديث ابن عمر على أن هذا القسم على قسمين: قسم: تكون معصيته مستورة في الدنيا، فهذا الذي يسترها الله عليه في القيامة وهو بالمنطوق، وقسم: تكون معصيته مجاهرة، فدل مفهومه على أنه بخلاف ذلك، والقسم الثاني: من تكون معصيته بينه وبين العباد فهم على قسمين أيضا: قسم: ترجح سيئاتهم على حسناتهم، فهؤلاء يقعون في النار ثم يخرجون بالشفاعة، وقسم: تتساوى سيئاتهم وحسناتهم، فهؤلاء لا يدخلون الجنة حتى يقع بينهم التَّقَاصُّ.</t>
+  </si>
+  <si>
+    <t>Rabbiin mu'umintootaf Addunyaa fi aakhiratti badii isaanii dhoksuun tolaa fi rahmanni bal'aa ta'uu agarsiisa.
+Hanga danda’ametti mu'uminaaf badii isaa dhoksuu irratti kakaasuudha.
+Hojiilee gabrootaa hundi Rabbiin gabrootaa lakkaa’ee kaa'a, waan ta’eef namni waan gaarii argate Rabbiin haa galateeffatu, namni waan biraa argate immoo of malee nama biraa hin komatin, inni fedha Rabbii jala jira.
+Ibnu Hajar akkana jedhe: walumaa galatti hadiisonni guyyaa qiyaamaa warri mu’umintoota irraa badii raawwatan bakka lamatti akka qoodaman argisiisan: tokkoffaan isaanii: nama badiin isaa isaa fi Rabbiin gidduutti ta'e, hadiisni ibnu umar qoodni bakka lamatti akka qoodamu agarsiisa: qoodni tokko nama badiin isaa addunyaa irratti dhokafameefiidha, kuni isa Rabbiin guyyaa qiyaamaa dhoksuufiidha, inni ibsameera,  qoodni biraa ammoo nama diliin isaa ifatti bahe, kun akka hadiisicha irraa hubatamutti faallaa sanaati. Qoodni lammaffaa ammoo  nama diliin isaa isaa fi gabroota gidduutti ta'e, kunis qooda lama qaba: qoodni tokkoffaa badiin isaan dalagan toltuu isaan dalaganirra kan caaltuudha, isaan ibidda seenanii eegasii magantaan irraa bahan. Qoodni lammaffaa ammoo toltuu fi diliin isaanii wal qixxoofte, isaan kun gidduu isaanitti walirraa kaffalachuun hanga taasifamutti jannata hin seenan.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/4242</t>
+  </si>
+  <si>
     <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
   </si>
   <si>
     <t>Namni yaabbate nama miilan lafa deemuun salaamataa jechuudha qaba, namni lafa deemu immoo nama taa’uun salaamataa jechuudha qaba, namoonni muraasnis namoota baay'een salaamataa jechuudha qaban</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
 وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
   </si>
   <si>
     <t>Abuu Hureyraa irraa odeeffamee -Rabbiin isa irraa haa jaallatu- akkana jedhe: Ergamaan Rabbii -nagaa fi rahmatni isaan irratti  haa jiraatu- akkana jedhan.
-​ "Namni yaabbate nama miilan lafa deemuun salaamataa jechuudha qaba, namni lafa deemu immoo nama taa’uun salaamataa jechuudha qaba, namoonni muraasnis namoota baay'een salaamataa jechuudha qaban".</t>
+​ "Namni yaabbate nama miilan lafa deemuun salaamataa jechuudha qaba, namni lafa deemu immoo nama taa’uun salaamataa jechuudha qaba, namoonni muraasnis namoota baay'een salaamataa jechuudha qaban". Akka Al-Bukhaariin gabaasetti: "ijoolleen nama guddaan salaamataa jechuudha qaba, namni karaa darbu immoo nama taa'aa jiruun salaamataa jechuudha qaba, namni muraasni nama baay'een salaamataa jechuudha qaba".</t>
   </si>
   <si>
     <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
 فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmanni irratti haa jiraatuu- namoota gidduutti naamusa salaamataa waliin jechuu irratti qajeelfama kennan "Assalaamu aleykum warahmatullaahi wabarakaatuh", Ijoolleen nama guddaan salaamataa jechuudha qaba, namni yaabbate immoo nama miilan deemu irratti salaammachuudha qaba, namni miilan deemu nama taa'aa jiru irratti salaammachuudha qaba, namoonni lakkoofsi isaanii xiqqaa ta'ees namoota lakkoofsi isaanii hedduu ta'e irratti salaammachuudha qaba.</t>
   </si>
   <si>
     <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
 إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
 إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
 كمال هذه الشريعة في بيان جميع ما يحتاجه الناس.
 تعليم آداب السلام وإعطاء كل ذي حق حقه.</t>
   </si>
   <si>
     <t>Akkaataa  hadiisicha keessatti dhufetti salaamataa waliin jechuun jaallatamaa ta'uudha, miilan namni deemu nama yaabbateen salaamataa yoo jedhe, akkasumas akkaataa hadiisicha keessatti dubbatame irraa faallaatti salaamataa waliin jechuun yoo argame ni danda'ama, garuu inni caalaa fi filatamaa miti.
 ​
 Akkaataa hadiisicha keessatti tuqameen salaamataa facaasuun wantoota wal jaallachuu fi walitta dhiheenyaf sababaa ta'an irraayi.
 Wantoota dubbataman keessatti yoo wal qixa ta'an, irra caalan isaanii nama salaamataan dura eegaleedha.
 Wantoota namoonni barbaadan hunda keessatti shari'aan islaamaa guutuu ta'uudha.
 Naamusa salaamataa waliin jechuu barsiisuu fi abbaa haqaa hundaaf haqa isaa kennuudha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/4243</t>
@@ -6982,50 +7831,105 @@
     <t>وضع المُعلّم كفَّه على كتف المتعلم عند التعليم للتأنيس والتنبيه.
 الابتداء بالنصيحة والإرشاد لمن لم يطلب ذلك.
 حسن تعليم النبي صلى الله عليه وسلم بضرب الأمثال المُقْنِعَة، بقوله: "كُنْ فِي الدُّنْيَا كَأَنَّكَ غَريْبٌ أَوْ عَابِرُ سَبِيْلٍ".
 اختلاف الناس في سيْرهم إلى الآخرة؛ فعابر السبيل، منزلة أعلى في الزهد من منزلة الغريب.
  بيان قِصَر الأمل، والاستعداد للموت.
  الحديث لا يدل على ترك الرزق وتحريم ملذات الدنيا؛ ولكن يدل على الترغيب في الزهد فيها، والتَّقَلُّل منها.
 المسارعة إلى الأعمال الصالحة قبل أن لا يقدر عليها، ويحول مرض أو موت.
 فضيلة عبد الله بن عمر رضي الله عنهما حيث تأثّر بهذه الموعظة من رسول الله صلى الله عليه وسلم.
 وطن المؤمنين هي الجنة فهو غريب على الدنيا، وهو مسافر للدار الآخرة، فلا يُعلِّق قلبه بشيء من بلد الغربة، بل قلبه متعلق بوطنه الذي يرجع إليه، وإقامته في الدنيا ليقضي حاجته وجهازه للرجوع إلى وطنه.</t>
   </si>
   <si>
     <t>Barsiisaan yeroo barsiisu jajjabeessuu fi akeekkachiisuuf  harka isaa cheekuu barataa irra kaa’uudha.
 Osoo hin gaafatinis ta'u, gorsaa fi qajeelfamaan jalqabuudha
 Barsiisni Nabiyyii -nagaa fi rahmanni irra haa jiraatu- bareedaa ta'uudha, sunis “Addunyaa kana irratti akka keessummaa ykn nama karaa deemu ta’i” jechuudhaan fakkeenyota amansiisaa ta'an kennuudhaani.
 Namoonni imala gara aakiraatti godhan irratti garaagarummaa qabaachuudha, karaa darbaan addunyatti haajamuu dhabuu keessatti sadarkaa keessummaatii oliidha.
 Abdii gabaabbachuu fi du’aaf qophaa’uu ibsuudha.
 Hadiisni kun jireenya dhiisuu fi gammachuu addunyaa dhoorguu hin argisiisu; Garuu inni addunyaa irraa dantaa dhabuu fi ishee irraa xiqqeeffachuu jajjabeessuu agarsiisa.
 Dhukkubni ykn duutis osoo nama hin dhoorgine hojii gaarii hojjechuutti ariifachuudha.
 Sadarkaa Abdullaah bin Umar -Rabbiin isaan lamaan irraa haa jaallatu- qabuudha, sababnis gorsa Ergamaa Rabbii irraa -nagaa fi rahmanni irra haa jiraatu- dhufe kanaan fayyadamuu isaati.
 Biyyi Mu'umintoota Jannata waan ta’eef isaan addunyaa tanaaf keessummaadha, Gara Aakhiraatti imaloodha, qalbii isaanii waan tokko kan biyya ormatti hin rarraasan, inumaayyuu qalbiin isaanii biyya isaanii kan gara isatti deebiʼaniif hawwa, Addunyaa kanarra turuun isaanii haajaa isaanii baafatanii qophii isaanii xumuranii gara biyya isaanitti akka deebi'aniif jecha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/4704</t>
   </si>
   <si>
+    <t>لا تحاسدوا، ولا تناجشوا، ولا تباغضوا، ولا تدابروا، ولا يبع بعضكم على بيع بعض، وكونوا عباد الله إخوانا</t>
+  </si>
+  <si>
+    <t>WalIitti hin inaaffisinaa, wal danquu jettanii gatii bittaa kenname irratti gatii biraa hin kenninaa (caalbaasii wolirratti hin seeninaa), wal hin jibbinaa, dugdas walitti hin galinaa (waliin hin oodinaa), gariin keessan gurgurtaa garii keessanii irratti hin gurgurinaa, gabroottan Rabbii obboleewwan ta’aa</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَحَاسَدُوا، وَلَا تَنَاجَشُوا، وَلَا تَبَاغَضُوا، وَلَا تَدَابَرُوا، وَلَا يَبِعْ بَعْضُكُمْ عَلَى بَيْعِ بَعْضٍ، وَكُونُوا عِبَادَ اللهِ إِخْوَانًا الْمُسْلِمُ أَخُو الْمُسْلِمِ، لَا يَظْلِمُهُ وَلَا يَخْذُلُهُ، وَلَا يَحْقِرُهُ التَّقْوَى هَاهُنَا» وَيُشِيرُ إِلَى صَدْرِهِ ثَلَاثَ مَرَّاتٍ «بِحَسْبِ امْرِئٍ مِنَ الشَّرِّ أَنْ يَحْقِرَ أَخَاهُ الْمُسْلِمَ، كُلُّ الْمُسْلِمِ عَلَى الْمُسْلِمِ حَرَامٌ، دَمُهُ، وَمَالُهُ، وَعِرْضُهُ».</t>
+  </si>
+  <si>
+    <t>Abuu Hureyraa irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkana jedhani: «WalIitti hin inaaffisinaa, wal danquu jettanii gatii bittaa kenname irratti gatii biraa hin kenninaa (caalbaasii wolirratti hin seeninaa), wal hin jibbinaa, dugdas walitti hin galinaa (waliin hin oodinaa), gariin keessan gurgurtaa garii keessanii irratti hin gurgurinaa, gabroottan Rabbii obboleewwan ta’aa, muslimni obboleessa muslimaati, isa hin miidhu, isa hin xiqqeessu(bakka isaaf tumsamuu qabutti isa irraa hin dheessu), isa hin tuffatu, Rabbiin sodaachuun as jira" si’a sadi qoma isaaniitti akeekaa "namichaaf obboleessa isaa muslimaa xinneessuun, hamtuudhaaf isaaf ga’aadha, hundi muslimaa muslima irratti haraama, dhiigni isaa, qabeenyi isaa fi kabajaan isaas».</t>
+  </si>
+  <si>
+    <t>أَوْصَى النبيُّ صلى الله عليه وسلم المسلمَ بأخيه المسلم خيرًا، وبيَّن بعض ما يجب عليه من الواجبات والآداب نحوهم؛ ومن ذلك: 
+الوصية الأولى: لا تحاسدوا بأن يتمَنَّى بعضكم زوال نعمة بعض. 
+الثانية: لا تناجشوا بأن يزيد في ثمن السلعة وهو لا يريد شراءها؛ وإنما يريد نفع البائع، أو الإضرار بالمشتري. 
+الثالثة: لا تباغضوا وهي إرادة المضرة وهي ضد المحبة؛ إلا إذا كان البغض في الله تعالى؛ فإنه واجب. 
+الرابعة: لا تدابروا بأن يعطِيَ كل واحد منكم أخاه دبره وقفاه فيعرض عنه ويهجره. 
+الخامسة: لا يبع بعضكم على بيع بعضٍ بأن يقول لمن اشترى سلعة: عندي مثلها بأقل منها أو أجود منها بسعرها. 
+ثم أوصى عليه الصلاة والسلام بوصية جامعة فقال: وكونوا كالإخوة بترك ما ذُكِر من منهيات، وببذل المودة والرفق والشفقة والملاطفة والتعاون في الخير، مع صفاء القلوب والنصيحة بكل حال. 
+ومن مقتضيات هذه الأخوة: 
+ألّا يَظلم أخاه المسلم ويعتدي عليه. 
+وألّا يترك أخاه المسلم يُظلم فيخذله في مقام يستطيع أن ينتصر له، ويرفع عنه الظلم. 
+وألّا يحتقره ويستقله وينظر إليه بعين الاستنقاص والازدراء؛ وهو ناتج عن كِبر في القلب.
+ثم بيَّن النبيُّ صلى الله عليه وسلم ثلاث مرات أن التقوى في القلب، ومن كان في قلبه التقوى التي تقتضي حسن الخلق، وخشية الله ومراقبته فإنه لا يحتقر مسلمًا، وكافيه من خصال الشر ورذائل الأخلاق احتقار أخيه المسلم؛ وذلك لكِبرٍ في قلبه. 
+ثم أَكَّدَ صلى الله عليه وسلم على ما مضى بأنَّ كل المسلم على المسلم حرامٌ: دمُه: بأن يعتدي عليه بقتل أو ما دونه كجرح أو ضرب ونحوها، وكذا ماله: بأن يأخذ منه بغير حق، وكذا عِرضه: بأن يذمّه في نفسه أو حسبه.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- obboleessa isaa muslimaatiif toltuu dhaamaniifii, garii dirqamootaa, naamuusaa fi kan sana fakkaatan biroo, wantoota dirqama isa irratti ta'an ifa godhani; sana irraa: Dhaamsi jalqabaa: gariin keessan qananiin garii keessan irraa fuudhamuu hawwuun walitti hin inaaffisinaa. Lammaffaan: bitachuu osoo hin barbaadin; nama gurguratu fayyaduuf jecha yookaan nama bitatu miidhuuf jecha, gatii meeshaa irratti dabaluun walirratti caalbaasii hin seeninaa. Sadaffaan: wol hin jibbinaa, innis miidhaa namaa fedhuudha, innis faallaa jaalalaati; jibbaan Rabbii ol ta'eef jecha kan ta'u yoo ta'e malee; inni kun dirqama ta'a. Afraffaan: tokkoon keessan obboleessa isaatti duuba isaa fi gateettii isaa gara galchuun, isa irraa gara galee isaan ooduun dugda wolitti hin galinaa. Shanaffaan: nama meeshaa bitateen: meeshaan kana fakkaatu gatii kanaa gadiitiin nabira jira, yookaan meeshaa kana irra gaariitu gatiidhuma ati bitatte kanaan nabira jira jechuun, gariin keessan gurgurtaa garii keessanii irratti hin gurgurin. Eegasii nabiyyiin -rahmannii fi nageenyi isaan irra haa jiraatu- akkas jechuun dhaamsa wolitti qabataa ta'e dhaamanii, akkana jedhan: wantoota dhoorgamoo dubbataman dhiisuun, qalbii qulqullaa'uu fi haala kamuu keessatti wol gorsuu waliin, jaalala, mararfannaa, gara laafummaa, woliif rifannaa fi toltuu irratti wol gargaaruu waliif qooduun akka obbolaa ta'aa. Wantoota obbolummaan kun agarsiisu keessaa: Obboleessa isaa miidhuu dhabuu fi daangaa isatti darbuu dhabuudha. Obboleessa isaa muslimaatii miidhamaa jiruu, bakka isaa tmsee miidhaa isa irraa kaasuu danda'utti, isa irraa gara galee, isaa miidhamaa jiruu isa dhiisuu dhabuudha, Isa tuffachuu fi isa xinneessuu dhabuu, akkasumas ija xiqqeessaa fi ija tuffiitiin isa ilaaluu dhabuu; kun boona qalbii keessa jiru irraa kan madduudha. Eegasii nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- Rabbiin sodaachuun qalbii keessa akka ta'e yeroo sadi ifa galchani, namni qalbii isaa keessa sodaan Rabbii, kan haala toluu fi Rabbiin of irratti to'achuu dirqamsiisu jiraate muslima hin tuffatu, gosa hamtuu fi haala fokkataa irraa, obboleessa isaa muslimaa tuffachuun isaaf ga'aadha; sunis kan ta'e sababaa boonni qalbii isaa keessa jiruufi. Eegasii nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- hundi muslimaa muslima irratti haraama jechuun wantoota darban irratti gadi jabeessani, dhiigni isaa, ajeechaa isa irratti raawwachuun yookaan waan isaa gadiitiin, akka madeessuu yookaan rukutuu fi kanneen kana fakkatan birootiin, akkasumas qabeenyi isaas: haqaan maletti isa irraa fudhachuun, akkasumas kabajaan isaas: isa arrabsuun yookaan gosa isaa arrabsuun.</t>
+  </si>
+  <si>
+    <t>الأمر بكلِّ ما تقتضيه الأخوة الإيمانية، والنهي عن ما يضادها من الأقوال والأعمال.
+عمدة التقوى ما في القلب من معرفة الله، وخشيته ومراقبته، وهذه التقوى ينتج عنها الأعمال الصالحة.
+الانحراف الظاهر يدلُّ على ضعف تقوى القلب.
+النهي عن أذية المسلم بأي وجه من الوجوه من قول أو فعل.
+ليس من الحسد أن يتمنى المسلم أن يكون مثل غيره، دون تمني زوالها عن الآخر، وهذا يسمى غبطة؛ وهي جائزة تعين على المسابقة إلى الخيرات.
+الإنسان بطبعه يكره أن يفوقَه أحد في شيء من الفضائل، فإن أحب زوالها عن الآخر فهو الحسد المذموم، وإن أحب المسابقة فهي الغبطة الجائزة.
+ليس من بيع المسلم عَلَى بَيْعِ أخيه أن يبيّن للمشتري أنه خدع في شرائه خداعًا فاحشًا؛ فهذا من مقتضيات النصيحة، بشرط أن تكون نيته نصح أخيه المشتري لا الإضرار بالبائع، والأعمال بالنيات.
+ليس من بيع المسلم عَلَى بَيْعِ أخيه  إذا كان البائعان لم يتراضيا ولم يستقر الثمن.
+ليس من التباغض المنهي عنه في الحديث: البغض في الله، فهو واجب، ومِن أوثق عرى الإيمان.</t>
+  </si>
+  <si>
+    <t>Hunda waan obbolummaa iimaanaa dirqamsiisuutti ajajuu fi jechootaa fi gochoota isa faalleessu irra dhoorguutu keessa jira.
+Utubaan sodaa Rabbii, Rabbiin beekuu, isa sodaachuu fi ofirratti isa too'achuu qalbii keessa jiru, sodaa kana hojiiwwan gaggaariitu irraa madda.
+Jallinni alatti mul'atu, sodaan Rabbii qalbii keessatti laafaa ta'uutti akeeka.
+Akkaataa kamiinuu, jechaa fi gochaanis muslima rakkisuu irraa dhoorguutu keessa jira
+Muslimni tokko osoo qananiin obboleessa isaa irra jiru, isa irraa deemuu hin hawwin, akka obboleessa isaa sana ta'uu hawwuun inaaffaa irraayii miti, kun hawwii jedhama; inni kun toltuu keessatti wol dorgomuu irratti gargaara waan ta'eef eeyyamamaadha
+Ilmi namaa uumama isaatiin, toltuuwwan kamuu keessatti namni tokkollee isa bira taruu jibba, toltuun sun nama biraa irraa deemuu yoo jaallate, inni inaaffaa jibbamaadha, isaan dorgomuu yoo jaallate immoo, inni hawwii eeyyamamaadha.
+Nama meeshaa bitate tokkoof, bittaa isaa sana keessatti, gowwoomsaa fokkataa akka gowwoomfame ifa galchuuniif, muslimni gurgurtaa obboleessa isaa irratti gurguruu irraayii miti; kun waan haqaan dhaamsa waliif godhuu dirqamsiisudha, kun kan ta'u ulaagaa, niyyaan isaa obboleessa isaa bitate sanaaf dhaamsa gochuutiin ta'uutiin malee, niyyaa namicha gurgure sana miidhuutiin ta'uu hin qabu, hojii keessatti niyyaatu ilaalama waan ta'eef.
+Namni gurguruu fi kan irraa bitatu, walirraa kan hin jaallannee fi gatiinis hin raggaane yoo ta'e, kun muslimni gurgurtaa obboleessa isaa irratti gurguruu irraayii miti.
+Rabbiif jecha jibbuun wol jibbaa isa irraa dhoorgame irraayii miti, inni kun dirqamaa fi haada iimaanaa jabaa irraayi.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/4706</t>
+  </si>
+  <si>
     <t>لا تغضب</t>
   </si>
   <si>
     <t>Hin dallanin</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه: أَنَّ رَجُلًا قَالَ لِلنَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَوْصِنِي، قَالَ: «لَا تَغْضَبْ» فَرَدَّدَ مِرَارًا قَالَ: «لَا تَغْضَبْ».</t>
   </si>
   <si>
     <t>Abuu Hurayraa irraa odeeffamee -Rabbiin isa irraa haa jaallatu-: Namtichi tokko Nabiyyiidhaan -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- na gorsi jedheen: (Nabiyyiinis): "Hin dallanin" jedhaniin, gurbichi irra deddeebi'ee gaafannaan, isaanis deebi'anii akkana jedhaniin: "Hin dallanin".</t>
   </si>
   <si>
     <t>طَلبَ أحدُ الصحابة رضوان الله عليهم من النبي صلى الله عليه وسلم أن يَدُلَّه على شيء ينفعه، فأمره ألّا يغضب، ومعنى ذلك أن يَجتنبَ الأسبابَ التي تحمله على الغضب، وأن يَضبطَ نفسَه إذا حَصَل له الغضب، فلا يَتَمادى مع غضبه بالقتل أوالضرب أوالسب ونحو ذلك. 
 وردَّدَ الرجلُ طَلَبَ الوصيةِ مَرَّات، فلم يَزِدْه صلى الله عليه وسلم في الوصية على "لا تغضب".</t>
   </si>
   <si>
     <t>Sahaabaan tokko -Rabbiin isaan irraa haa jaallatu- gara waan isa fayyadu tokkootti akka isa qajeelchan nabiyyii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- irraa barbaadee jennaan, isaanis dallanuu dhabuutti isa ajajani, akkas jechuun sababoowwan gara dallaansuutti isa geessan irraa fagaachuu jechuudha, akkasumas yeroo dallansuun isa mudatetti lubbuu isaa to'achuudha, ajjeechaadhaan yookaan rukuttaadhaan yookaan arrabsuu fi waan sana fakkaatan raawwachuun dallansuu isaa keessatti hafuu hin qabu.
 gurbichi dhaamsa barbaaduu yeroo hedduu irra deddeebi'e, nabiyyiinis -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- "Hin dallanin" jechuu malee hoomaa isaaf hin daballe.</t>
   </si>
   <si>
     <t>التحذير من الغضب وأسبابه، فإنه جِماعُ الشر، والتحرُّزُ منه جماعُ الخير.
 الغضب لله كالغضب عند انتهاك محارم الله من الغضب المحمود.
 تَكرار الكلام عند الحاجة حتى يَعِيَه السامعُ ويُدرك أهميتَه.
 فضيلة طلب الوصية من العالِم.</t>
   </si>
@@ -7211,50 +8115,98 @@
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لو يُعطى الناس بمُجَرَّدِ دَعواهم مِن غير أدلّة ولا قرائن لادَّعى أُناسٌ أموالَ قومٍ ودماءَهم، ولكن يجب على المُدَّعِي تقديمُ البينةِ والدليلِ بما يُطالِب، فإن لم يكن له بينة فتُعرَضُ الدعوى على المُدَّعَى عليه، فإن أنكرها فعليه الحَلِفُ ويَبْرَأ.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- namoonni ragaa fi akeektuu tokko malee himannuma isaanii qofaan osoo isaaniif kennamee silaa namoonni qabeenyaa fi dhiiga wolii irratti keenya jedhanii himata akka bananu himani, garuu nama himannaa bane irratti waan gaafatu irratti ragaa dhiheeffachuun dirqama, yoo ragaa hin qabaanne immoo himanni nama himanni irratti banameef dhiheeffama, yoo kan isa mormu ta'e kakaatu isa irra jira isaan qulqullaa'as.</t>
   </si>
   <si>
     <t>قال ابن دقيق العيد: وهذا الحديث أصل من أصول الأحكام، وأعظم مرجع عند التنازع والخصام.
 الشريعة جاءت لحماية أموال الناس ودمائهم عن التلاعب.
 القاضي لا يَحكم بعلمه وإنما يَرجع إلى البينات.
 كل من ادّعى دعوى خالية عن برهان فهي مردودة، وسواء كانت في الحقوق والمعاملات أو في مسائل الإيمان والعلم.</t>
   </si>
   <si>
     <t>Aalimni guddaan ibnu daqiiq al-iid jedhamu akkas jedhe: Hadiisni kun bu'uura bu'uurowwan murtooti, yeroo wol dhabbii fi wol falmiitti wobii guddaadha.
 Shari'aan qabeenyaa fi dhiiga namaatiin taphatamuu irraa eeguuf dhufe.
 Abbaan murtii waan ofii beekuun murtessa osoo hin taane ragaa irratti hundaa'uuni.
 Hndi nama himata ragaa hin qabne himatee himanni isaa kufaadha, haqaa fi wolitti dhufeenya irrattis ta'ee yookaan dhimma iimaanaatii fi beekumsaa irrattis yoo ta'es.</t>
   </si>
   <si>
     <t>رواه البيهقي</t>
   </si>
   <si>
     <t>[رواه البيهقي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/4722</t>
+  </si>
+  <si>
+    <t>ما ملأ آدمي وعاء شرا من بطن، بحسب ابن آدم أكلات يقمن صلبه، فإن كان لا محالة، فثلث لطعامه، وثلث لشرابه، وثلث لنفسه</t>
+  </si>
+  <si>
+    <t>Ilmi namaa akka garaa isaattti, qodaa hamaa ta'e kan inn guute hin jiru, ilma namaatiif luqumaawwan muraasni dugda isaa dhaabdu isaaf ga'aadha, quufanii nyaachuun kan hin hafne yoo ta'e immoo, tokko sadaffaa garaa nyaata isaatiif, tokko sadaffaa kaan immoo dhugaatii isaatiif, tokko sadaffaaa hafe immoo hafuura isaatiif haa godhu</t>
+  </si>
+  <si>
+    <t>عَنْ المِقْدَامِ بْنِ مَعْدِي كَرِبَ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَا مَلأَ آدَمِيٌّ وِعَاءً شَرًّا مِنْ بَطْنٍ، بِحَسْبِ ابْنِ آدَمَ أَكَلاَتٌ يُقِمْنَ صُلْبَهُ، فَإِنْ كَانَ لَا مَحَالَةَ، فَثُلُثٌ لِطَعَامِهِ، وَثُلُثٌ لِشَرَابِهِ، وَثُلُثٌ لِنَفَسِهِ».</t>
+  </si>
+  <si>
+    <t>Miqdaam ibnu Ma'adii Kariba irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: Ergamaa Rabbiitii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhuun dhaga'e: «Ilmi namaa akka garaa isaattti, qodaa hamaa ta'e kan inn guute hin jiru, ilma namaatiif luqumaawwan muraasni dugda isaa dhaabdu isaaf ga'aadha, quufanii nyaachuun kan hin hafne yoo ta'e immoo, tokko sadaffaa garaa nyaata isaatiif, tokko sadaffaa kaan immoo dhugaatii isaatiif, tokko sadaffaaa hafe immoo hafuura isaatiif haa godhu».</t>
+  </si>
+  <si>
+    <t>يرشدنا النبي الكريم صلى الله عليه وسلم إلى أصل من أصول الطب، وهي الوقاية التي يقي بها الإنسان صحته، وهي التقليل من الأكل، بل يأكل بقدر ما يسد رمقه ويقويه على أعماله اللازمة، وإن شر وعاء مُلئ هو البطن لما ينتج عن الشبع من الأمراض الفتاكة التي لا تحصى عاجلًا أو آجلًا باطنًا أو ظاهرًا.
+ثم إن الرسول صلى الله عليه وسلم قال: إذا كان الإنسان لابد له من الشبع، فليجعل الأكل بمقدار الثلث، والثلث الآخر للشرب، والثلث للنفس حتى لا يحصل عليه ضيق وضرر، وكسل عن تأدية ما أوجب الله عليه في أمر دينه أو دنياه.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- bu'uuroota fayyaa keessaa bu'uura tokkotti nu qajeelchani, innis ittisa ilmi namaa ittiin fayyaa isaa eeguudha, innis nyaata xiqqeessuudha, inumaayyuu hanga beela garaa isaa cufuu fi hojiiwwan isaa dirqama ta'an irratti isa jabeessu qofa nyaata, qodaan hamaan guutame garaadha, quufa irraa dhiibeewwan hamaa ta'an kan ammattis yookaan fuuldurattis hin lakkaawamne, mul'ataas ta'ee yookaan dhokataa waan isa irraa madduufi. Eegasii ergamaan -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhani: quufuun kan hin hafne yoo ta'e immoo, nyaataaf hanga tokko sadaffaa haa godhu, tokko sadaffaa kaan immoo dhugaatii isaatiif, tokko sadaffaa hafe immoo hafuura isaatiif haa godhu, dhiphinni, miidhaa fi wantoota Rabbiin dhimma diinii fi duuniyaa isaa keessatti dirqama isa irratti taasise ba'achuu keessatti taati'aa'uun akka isatti hin argamneef jecha.</t>
+  </si>
+  <si>
+    <t>عدم التوسع في الأكل والشرب، وهذا أصل جامع لأصول الطب كلها، لما في كثرة الشبع من الأمراض والأسقام.
+الغاية من الأكل، هي حفظ الصحة والقوة وبهما سلامة الحياة.
+لملء البطن من الطعام أضرار بدنية ودينية، قال عمر رضي الله عنه: «إياكم والبطنة، فإنها مفسدة للجسم ومكسلة عن الصلاة».
+الأكل من حيث الحكم على أقسام: واجب، وهو ما به تُحفظ الحياة ويؤدي تركه إلى ضرر. جائز، وهو ما زاد على القدر الواجب ولا يُخشى ضرره. مكروه، وهو ما يُخشى ضرره. محرم، وهو ما يُعلم ضرره. ومستحب، وهو ما يُستعان به على عبادة الله وطاعته، وقد أجمل ذلك في الحديث في ثلاث مراتب: أولها: ملء البطن. ثانيها: أكلات أو لقيمات يقمن صلبه. ثالثها: قوله: «ثلث لطعامه وثلث لشرابه وثلث لنفسه» وهذا كله إذا كان جنس المأكول حلالًا.
+الحديث قاعدة من قواعد الطب، وحيث إن علم الطب مداره على ثلاثة أصول: حفظ القوة والحمية والاستفراغ، فقد اشتمل الحديث على الأولين منها، كما في قوله تعالى : (وَكُلُوا وَاشْرَبُوا وَلَا تُسْرِفُوا إِنَّهُ لَا يُحِبُّ الْمُسْرِفِينَ) [الأعراف: 31].
+كمال هذه الشريعة حيث اشتملت على مصالح الإنسان في دينه ودنياه.
+من علوم الشريعة أصولُ الطب وأنواع منه، كما جاء في العسل والحبة السوداء.
+اشتمال أحكام الشريعة على الحكمة، وأنها مبنية على درء المفاسد وجلب المصالح.</t>
+  </si>
+  <si>
+    <t>Nyaataa fi dhugaatii keessatti heddummeessuu dhabuudha, kun bu'uura, bu'uuroowwan fayyaa hunda walitti qabatedha, quufa heddummeessuu keessa dhukkuboowwanii fi dhibeewwan waan jiranuuf jecha.
+Galmi nyaachuu, fayyaa fi humna eeguudha, isaan lameeniin jireenyi nagaa ta'e argama.
+Nyaata garaa guutuun miidhaa diinii fi duuniyaa qaba, Umar -Rabbi isa irraa haa jaallatu- akkas jedhe: «Quufanii nyaachuu(garaa guddachuu) irraa of eeggadhaa adaraa, inni qaama ni balleessa salaata irraa immoo nama taati'eessa».
+Nyaanni akkaataa murtoo isaatiin qooddaawwan hedduutti qoodama: Isa dirqamaati, innis isa ittiin jireenyi tikfamu, kan isa dhiisuun immoo miidhaatti geessuudha. Eeyyamamaadha: innis hanga dirqamaa irraa darbee garuu miidhaan isaa kan hin sodaatamneedha. Jibbamaadha, innis isa miidhaan isaa sodaatamuudha. Haraama, innis isa miidhaan isaa beekamuudha. Jaallatamaadha, innis isa gabbartii Rabbiitii fi isaaf ajajamuu keessatti ittiin of gargaarsifatamuudha. Kanas Hadiisa keessatti bakka sadiitti qooduun guduunfee jira: Inni jalqabaa: garaa guutuudha. Lammaffaan: Luqumaawwan dugda dhaabanuudha. Sadaffaan immoo: jecha jecha isaaniiti: «Tokko sadaffaa nyaata isaatiif, tokko sadaffaan kaan immoo dhugaatii isaatiif, tokko sadaffaan hafe immo hafuura isaatiif». Kun hunduu wanti nyaatamu halaala yoo ta'eedha.
+Hadiisni kun Qajeelfama qajeelfamoota fayyaa irraa ta'eedha, Beekumsi fayyaa bu'uuroota sadii irra naannawa: humna eeguu, tiksuu fi duwwaa gochuudha, Hadiisichi kan jalqaa lameen of keessatti qabateere, akkuma jecha Rabbii ol ta'ee keessatti dubbatame: {Nyaadhaa dhugaa, daangaa immoo hin darbinaa, Inni dhugumatti daangaa darbitoota hin jaallatu} [Al-A'araaf: 31].
+Faaydaa diinii fi duuniyaa waan wolitti qabateef, shari'aan islaamummaa guutuu ta'uu isaa agarsiisa.
+Beekumsa shari'aa keessaa: Bu'uuroowwan fayyaa fi gosoota isa irraa ta'eedha, akkuma dammaa fi absuuda gurraacha keessatti dhufee jirutti.
+Seerowwanii fi murtoowwan shari'aa isalaamaa ogumma of keessatti qabachuu isaa fi akka inni miidhaawwan deebisanii bu'aawwan fiduu irratti gadi dhaabbateedha.</t>
+  </si>
+  <si>
+    <t>رواه الإمام أحمد والترمذي والنسائي وابن ماجه</t>
+  </si>
+  <si>
+    <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/4723</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس فيه فهو رد</t>
   </si>
   <si>
     <t>“Amantii keenya kana keessatti waan isa keessa hin jirre namni argamsiise inni isuma irratti deebifamaadha</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ فِيهِ فَهُوَ رَدٌّ» متفق عليه.
 ولمسلم: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Aa'ishaa irraa odeeffamee -Rabbiin ishee irraa haa jaallatu- ni jette: Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu-  akkas jedhan: “Amantii keenya kana keessatti waan isa keessa hin jirre namni argamsiise inni isuma irratti deebifamaadha" Bukhaari fi Muslimtu gabaasan. Akka Muslim gabaasetti: “Namni hojii amantii keenya keessa hin jirre hojjate inni isuma irratti deebifamaadha".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مَن اخترَعَ في الدِّينِ أو عَمِلَ عملًا لم يَدُل عليه دليلٌ من الكتاب والسنة، فهو مَردودٌ على صاحبِه غير مقبول عند الله.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu-  namni amantii kana keessatti waa kalaqe ykn waan Qur’aanaa fi Hadiisa irraa ragaa hin qabne hojjate inni abbuma hojjate san irratti akka deebifamuu fi Rabbiin biratti fudhatama akka hin qabne ibsan.</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
@@ -7469,51 +8421,51 @@
     <t>سعة رحمة الله بعباده وأنَّ الإنسان مهما أذنب ومهما فعل إذا تاب إليه وأناب إليه تاب اللهُ عليه.
 المؤمن بالله تعالى يأمل عفوَ ربِّه، ويخاف عقوبتَه، فيبادر إلى التوبة ولا يستمر على المعصية.
 شروط التوبة الصحيحة: الإقلاع عن الذنب، والندم عليه، والعزم على عدم العودة إلى الذنب، وإذا كانت التوبة من مظالم العباد في مال أو عرض أو نفس، فتزيد شرطًا رابعًا، وهو: التَّحَلُّل من صاحب الحق، أو إعطاؤه حقَّه. 
 أهمية العلم بالله الذي يجعل العبد عالمًا بأمور دينه فيتوب كلّما أخطأ، فلا ييأس ولا يتمادى.</t>
   </si>
   <si>
     <t>Gabrootaan Isaatiif bal'ina rahmata Rabbiiti agarsiisa, ilmi namaa hangamuu badii balleessu hangamuu hojjatu yoo toobatee gara Isaatti deebi'e Rabbiin isa irratti towbaa deebi'a.
 Namni Rabbii ol ta'etti amane dhiifama Rabbii isaa kajeela, akkasumas adabbii Isaa sodaata, kanaafuu towbaatti ariifata baditti hin fufu.
 Ulaagaan towbaa sirriidhaa: Badii dhiisuu, isa irratti gaabbuu fi badiitti deebi'uu dhabuu murteessuudha, yoo towbaan gabroottan qabeenyaan yookaan kabajaan yookaaan lubbuun miiidhuu ta'e immoo ulaagaa afraffaa dabalata, inni abbaa haqaa irraa dhiifama gaafachuu yookaan haqa isaa kennuufiidha.
 Barbaachisummaa beekumsa Rabbiin beekuu qabuudha, beekumsa isa gabricha dhimmoota amantii isaa irratti beekaa taasisu, yeroo dogongore hundaa towbaa godha, garaas hin muratu irrattis hin hafu.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/4817</t>
   </si>
   <si>
     <t>من أكل ثوما أو بصلا، فليعتزلنا أو قال: فليعتزل مسجدنا، وليقعد في بيته</t>
   </si>
   <si>
     <t>Namni qullubbii ykn shunkurtii nyaate, nurraa haa fagaatu, masjiida keenya irraayis haa fagaatu, mana isaa keessatti haa hafu</t>
   </si>
   <si>
     <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ أَكَلَ ثُومًا أَوْ بَصَلًا، فَلْيَعْتَزِلْنَا -أَوْ قَالَ: فَلْيَعْتَزِلْ- مَسْجِدَنَا، وَلْيَقْعُدْ فِي بَيْتِهِ»، وَأَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أُتِيَ بِقِدْرٍ فِيهِ خَضِرَاتٌ مِنْ بُقُولٍ، فَوَجَدَ لَهَا رِيحًا، فَسَأَلَ فَأُخْبِرَ بِمَا فِيهَا مِنَ البُقُولِ، فَقَالَ قَرِّبُوهَا إِلَى بَعْضِ أَصْحَابِهِ كَانَ مَعَهُ، فَلَمَّا رَآهُ كَرِهَ أَكْلَهَا، قَالَ: «كُلْ فَإِنِّي أُنَاجِي مَنْ لاَ تُنَاجِي».
 ولِمُسْلِمٍ عَنْ جَابِرِ بْنِ عَبْدِ اللهِ، عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ أَكَلَ مِنْ هَذِهِ الْبَقْلَةِ، الثُّومِ - وقَالَ مَرَّةً: مَنْ أَكَلَ الْبَصَلَ وَالثُّومَ وَالْكُرَّاثَ فَلَا يَقْرَبَنَّ مَسْجِدَنَا، فَإِنَّ الْمَلَائِكَةَ تَتَأَذَّى مِمَّا يَتَأَذَّى مِنْهُ بَنُو آدَمَ».</t>
   </si>
   <si>
-    <t>Jaabir bin Abdullaah irraa odeeffame -Rabbiin isaan lamaan irraa haa jaallatu, Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Namni qullubbii ykn shunkurtii nyaate, nurraa haa fagaatu, masjiida keenya irraayis haa fagaatu, mana isaa keessatti haa hafu», Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- meeshaa kuduraalee foosooliyaa of keessaa qabuun dhufamee, hafuurri itti dhahee, gaafatanii foosooliyaan akka keessa jiru itti himame, Sahaabota isaanii keessaa nama wahii kan isaanin waliin ture itti ishee dhiheessaa jedhan, inni yeroma ishee arge ishee nyaachuu jibbe, ni jedhaniin: «Nyaadhu, ani nama ati wajjiin maqoo hin qabneen wajjiinin maqoo qabaa».</t>
+    <t>Jaabir bin Abdullaah irraa odeeffame -Rabbiin isaan lamaan irraa haa jaallatu, Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Namni qullubbii ykn shunkurtii nyaate, nurraa haa fagaatu, masjiida keenya irraayis haa fagaatu, mana isaa keessatti haa hafu», Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- meeshaa kuduraalee foosooliyaa of keessaa qabuun dhufamee, hafuurri itti dhahee, gaafatanii foosooliyaan akka keessa jiru itti himame, Sahaabota isaanii keessaa nama wahii kan isaanin waliin ture itti ishee dhiheessaa jedhan, inni yeroma ishee arge ishee nyaachuu jibbe, ni jedhaniin: «Nyaadhu, ani nama ati wajjiin maqoo hin qabneen wajjiinin maqoo qabaa». Muslimiin akka gabaasetti ammoo, Jaabir bin Abdullaah, irraa odeeffamee Nabiyyiin akkana jedhan: «Namni baala  qullubbii kana irraa nyaate, yeroo tokko ammoo akkas jedhan: Namni shunkurtii, qullubbii fi alaangallee nyaate masjiida keenyatti hin dhiyaatin, Malaa'ikonni waan ilmaan Aadam irraa miidhamaniin waan miidhamaniif jecha».</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم مَن أَكلَ ثومًا أو بَصلًا أن يأتي المسجد، حتى لا يؤذيَ إخوانَه ممن يحضرون صلاة الجماعة بريحهما، وهو نهيُ تنزيهٍ عن إتيان المسجد، لا عن أكلِهما؛ لأنهما من الأطعمة المباحة، وقد أُتيَ صلى الله عليه وسلم بِقِدْرٍ فيه خضروات، فلما شمَّ فيها ريحًا وأُخبِر بما فيها امتنع مِن أكلِها وقَرَّبها إلى بعض أصحابه ليأكل منها، فكره الأكل اقتداء به، فلما رآه صلى الله عليه وسلم قال: كُلْ؛ فإني أناجي الملائكة بالوحي.
 وأَخبرَ النبيُّ صلى الله عليه وسلم أن الملائكة تتأذّى من الروائح الكريهة، كما يتأذى الناس منها.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- obboleeyyan isaa salaata jamaa'aa irratti hirmaatan hafuura isaaniitiin akka azaa hin goonef jecha, nama qullubbii ykn shunkurtii nyaate gara masjiidaa akka hin dhufne dhorgan. Kunis isaan nyaachuu irraa osoo hin taane nyaatanii gara masjiidaa dhufuu dhoorgani; sababni isaas isaan lamaan nyaatolee eeyyamamoo ta'an irraa waan ta'aniif jecha, Nabiyyii -nagaa fi rahmanni irra haa jiraatu- dhugumatti meeshaa kuduraalee of keessaa qabu, itti fidamee, yeroo hafuura wahii isa keessatti arganii, wanni isa keessa jiru itti himame nyaachuu irraa didanii, akka irraa nyaatuf gara tokkoo sahaabota isaanii ishee dhiheessinaan, innis isaanitti hidhachuuf nyaachuu dide, isaan -nagaa fi rahmanni irra haa jiraatu- yeroo isa argan akkana jedhaniin: nyaadhu, ani wahyiinin malaa'ikoota waliin maqoo qabaa.
 Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- akkuma namoonni waan hafuura badaa irraa azaa ta'an, malaa'ikonnis akka azaa ta'an himan.</t>
   </si>
   <si>
     <t>النهي عن إتيان المساجد لمن أكل ثومًا، أو بصلًا، أو كراثًا.
 يلحق بهذه الأشياء، كلّ ذي رائحة كريهة يتأذى منها المصلون، كرائحة الدُّخان والتَّبْغِ ونحو ذلك.
 علة المنع الرائحة، فإذا زالت بكثرة الطبخ أو بغير ذلك؛ زالت الكراهة.
 كراهة أكل هذه الأشياء لمن عليه حضور الصلاة في المسجد؛ لئلا تفوته الجماعة في المسجد، ما لم يأكلها حيلة على إسقاط الحضور، فيحرم.
 امتناع النبي صلى الله عليه وسلم عن أكل الثوم ونحوه، ليس لتحريمه، وإنما لمناجاته جبريل عليه السلام.
 حسن تعليم النبي صلى الله عليه وسلم، حيث يَقرُن الحكم ببيان سببه؛ ليطمئن المخاطَب بمعرفة الحكمة.
 قال القاضي: وقاس العلماء على هذا مجامع الصلاة غير المسجد كمصلّى العيد والجنائز ونحوها من مجامع العبادات، وكذا مجامع العلم والذكر والولائم ونحوها، ولا يلتحق بها الأسواق ونحوها.
 قال العلماء: وفي هذا الحديث دليل على منع آكل الثوم ونحوه من دخول المسجد -وإن كان خاليًا- لأنه مَحلُّ الملائكة، ولعموم الأحاديث.</t>
   </si>
   <si>
     <t>Namni qullubbii ykn shunkurtii ykn alaangallee nyaate kamuu masjiida dhufuu irraa akka dhoorgamaa ta'eedha.
 Wanni hafuura badaa qabu kan namoonni salaatan irraa azaa ta'an kan akka sijaaraa, tamboo fi kan sana faakkaatan hundi akkuma wantoota kanneenitti akka ilaalamaniidha.
 Sababni dhoorgaa kanaa hafuura badaa waan ta'eef, garmalee bilcheessuun ykn karaa biraatiin yoo bade; dhoorgiin sun ni ka'a.
 Nama masjiida dhufanii salaatuun dirqama irratti ta'uuf wantoota kanneen nyaachuun jibbamaa ta'uudha; akka salaanni jamaa'aa masjiida keessatti isa hin dabarreef jecha, mala godhee akka masjiida hin dhufneef nyaachuun immoo haraama ta'a.
 Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- shunkurtii fi kan kana fakkaatan nyaachuu irraa diduun, waan inni haraama ta’eef osoo hin taane, sababni isaas Jibriil -nagaan irra haa jiraatu- waliin waan maqoo qabaniif jecha.
@@ -12319,51 +13271,51 @@
 ذِكْرُ العدد لا يعني الاقتصار عليه، بل يدلُّ على كثرة أعمال الإيمان، فإن العرب قد تذكر للشيء عددًا ولا تريد نفي ما سواه.</t>
   </si>
   <si>
     <t>Iimaanni sadarkaa addaa addaati gariin isaa garii irra caala.
 Iimaanni jecha, hojii fi aqiidaadha.
 Rabbiin irraa saalfachuun, bakka si dhoorge irratti akka si hin argine, bakka itti si ajaje irraa akka si hin dhabne hordofsiisa.
 Lakkoofsa himuun isa irratti gabaabachuu hin kennu, hojiiwwan iimaanaa hedduu ta'uutti akeeka malee, arabni waan tokkoof lakkoofsa hanga ta'e wohii himu garuu waan isa malee jiru mormuu miti kan isaan itti barbaadan.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/6468</t>
   </si>
   <si>
     <t>ما من صاحب ذهب ولا فضة، لا يؤدي منها حقها، إلا إذا كان يوم القيامة، صفحت له صفائح من نار</t>
   </si>
   <si>
     <t>Abbaan warqii fi meetii kan waan irraa kaffaluun dirqama ta'e kan hin kaffalle guyyaa Qiyaamaa gabateen ibiddaa isaaf diriirfamu malee hin hafu</t>
   </si>
   <si>
     <t>عَنْ أَبي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَا مِنْ صَاحِبِ ذَهَبٍ وَلَا فِضَّةٍ، لَا يُؤَدِّي مِنْهَا حَقَّهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ، صُفِّحَتْ لَهُ صَفَائِحُ مِنْ نَارٍ، فَأُحْمِيَ عَلَيْهَا فِي نَارِ جَهَنَّمَ، فَيُكْوَى بِهَا جَنْبُهُ وَجَبِينُهُ وَظَهْرُهُ، كُلَّمَا بَرَدَتْ أُعِيدَتْ لَهُ، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ، إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
 قِيلَ: يَا رَسُولَ اللهِ، فَالْإِبِلُ؟ قَالَ: «وَلَا صَاحِبُ إِبِلٍ لَا يُؤَدِّي مِنْهَا حَقَّهَا، وَمِنْ حَقِّهَا حَلَبُهَا يَوْمَ وِرْدِهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ، بُطِحَ لَهَا بِقَاعٍ قَرْقَرٍ، أَوْفَرَ مَا كَانَتْ، لَا يَفْقِدُ مِنْهَا فَصِيلًا وَاحِدًا، تَطَؤُهُ بِأَخْفَافِهَا وَتَعَضُّهُ بِأَفْوَاهِهَا، كُلَّمَا مَرَّ عَلَيْهِ أُولَاهَا رُدَّ عَلَيْهِ أُخْرَاهَا، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
 قِيلَ: يَا رَسُولَ اللهِ، فَالْبَقَرُ وَالْغَنَمُ؟ قَالَ: «وَلَا صَاحِبُ بَقَرٍ، وَلَا غَنَمٍ، لَا يُؤَدِّي مِنْهَا حَقَّهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ بُطِحَ لَهَا بِقَاعٍ قَرْقَرٍ، لَا يَفْقِدُ مِنْهَا شَيْئًا، لَيْسَ فِيهَا عَقْصَاءُ، وَلَا جَلْحَاءُ، وَلَا عَضْبَاءُ تَنْطَحُهُ بِقُرُونِهَا وَتَطَؤُهُ بِأَظْلَافِهَا، كُلَّمَا مَرَّ عَلَيْهِ أُولَاهَا رُدَّ عَلَيْهِ أُخْرَاهَا، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
 قِيلَ: يَا رَسُولَ اللهِ، فَالْخَيْلُ؟ قَالَ: «الْخَيْلُ ثَلَاثَةٌ: هِيَ لِرَجُلٍ وِزْرٌ، وَهِيَ لِرَجُلٍ سِتْرٌ، وَهِيَ لِرَجُلٍ أَجْرٌ، فَأَمَّا الَّتِي هِيَ لَهُ وِزْرٌ، فَرَجُلٌ رَبَطَهَا رِيَاءً وَفَخْرًا وَنِوَاءً عَلَى أَهْلِ الْإِسْلَامِ، فَهِيَ لَهُ وِزْرٌ، وَأَمَّا الَّتِي هِيَ لَهُ سِتْرٌ، فَرَجُلٌ رَبَطَهَا فِي سَبِيلِ اللهِ، ثُمَّ لَمْ يَنْسَ حَقَّ اللهِ فِي ظُهُورِهَا وَلَا رِقَابِهَا، فَهِيَ لَهُ سِتْرٌ وَأَمَّا الَّتِي هِيَ لَهُ أَجْرٌ، فَرَجُلٌ رَبَطَهَا فِي سَبِيلِ اللهِ لِأَهْلِ الْإِسْلَامِ، فِي مَرْجٍ وَرَوْضَةٍ، فَمَا أَكَلَتْ مِنْ ذَلِكَ الْمَرْجِ، أَوِ الرَّوْضَةِ مِنْ شَيْءٍ، إِلَّا كُتِبَ لَهُ، عَدَدَ مَا أَكَلَتْ حَسَنَاتٌ، وَكُتِبَ لَهُ، عَدَدَ أَرْوَاثِهَا وَأَبْوَالِهَا، حَسَنَاتٌ، وَلَا تَقْطَعُ طِوَلَهَا فَاسْتَنَّتْ شَرَفًا، أَوْ شَرَفَيْنِ، إِلَّا كَتَبَ اللهُ لَهُ عَدَدَ آثَارِهَا وَأَرْوَاثِهَا حَسَنَاتٍ، وَلَا مَرَّ بِهَا صَاحِبُهَا عَلَى نَهْرٍ، فَشَرِبَتْ مِنْهُ وَلَا يُرِيدُ أَنْ يَسْقِيَهَا، إِلَّا كَتَبَ اللهُ لَهُ، عَدَدَ مَا شَرِبَتْ، حَسَنَاتٍ»
 قِيلَ: يَا رَسُولَ اللهِ، فَالْحُمُرُ؟ قَالَ: «مَا أُنْزِلَ عَلَيَّ فِي الْحُمُرِ شَيْءٌ، إِلَّا هَذِهِ الْآيَةَ الْفَاذَّةُ الْجَامِعَةُ»: {فَمَنْ يَعْمَلْ مِثْقَالَ ذَرَّةٍ خَيْرًا يَرَهُ، وَمَنْ يَعْمَلْ مِثْقَالَ ذَرَّةٍ شَرًّا يَرَهُ} [الزلزلة: 8].</t>
   </si>
   <si>
-    <t>Abuu Hureyraa irraa odeeffamee -Rabbiin isa irraa haa jaallatu- akkana jedhe: Ergamaan Rabbii -nagaa fi rahmanni isaan irratti haa jiraatu- akkana jedhan: «Abbaan warqii fi meetii kan waan irraa kaffaluun dirqama ta'e kan hin kaffalle guyyaa Qiyaamaa gabateen ibiddaa isaaf diriirfamu malee hin hafu, ibidda Jahannam keessatti ishee irratti oo'ifama, cinaachi isaa, addi isaa fi dugdi isaa isheedhaan gubama, yeroo qabbanaa'e hunda deebi'ee isaaf oo'ifama, guyyaa tilmaamni isaa waggaa kuma shantamatti lakkaa'amu keessatti akkasitti tura, hanga jidduu gabrootatti murtiin godhamee, karaa isaa gara Jannataa ykn gara ibiddaa ta'uu argutti».</t>
+    <t>Abuu Hureyraa irraa odeeffamee -Rabbiin isa irraa haa jaallatu- akkana jedhe: Ergamaan Rabbii -nagaa fi rahmanni isaan irratti haa jiraatu- akkana jedhan: «Abbaan warqii fi meetii kan waan irraa kaffaluun dirqama ta'e kan hin kaffalle guyyaa Qiyaamaa gabateen ibiddaa isaaf diriirfamu malee hin hafu, ibidda Jahannam keessatti ishee irratti oo'ifama, cinaachi isaa, addi isaa fi dugdi isaa isheedhaan gubama, yeroo qabbanaa'e hunda deebi'ee isaaf oo'ifama, guyyaa tilmaamni isaa waggaa kuma shantamatti lakkaa'amu keessatti akkasitti tura, hanga jidduu gabrootatti murtiin godhamee, karaa isaa gara Jannataa ykn gara ibiddaa ta'uu argutti». Yaa Ergamaa Rabbii gaalli hoo jedhame? isaanis ni jedhan:  «Abbaan gaalaas haqa ishee kan hin guunne yoo ta'e, haqa ishee irraa guyyaa isheen bishaan dhuuydu aannan ishee elmanii haajamaa obaasuudha, guyyaa qiyaamaa haala isheen guutuu taateen isheef lafa bal'aa irratti diriirfamu malee hin hafu, ishee irraa gaala tokkollee hin dhabu, kophee isheetiin isa irra deemaa afaan isheetin isa ciniinti, Yeroo inni jalqabaa isa bira darbe hundatti inni dhumaa isa irratti deeffama, Guyyaa tilmaamni isaa waggaa kuma shantama ta'u keessatti akkasitti tura, hanga jidduu gabrootatti murtiin godhamee, karaa isaa gara Jannataa ykn gara ibiddaa ta'uu argutti». Akkana jedhame: Yaa Ergamaa Rabbii horii fi re'een hoo? ni jedhan: «Abbaan horii fi re'ees haqa isii kan hin baafne yoo ta'e, guyyaa qiyaamaa lafa diriiraa ta'e irratti isiif diriirfamu malee hin hafu, wanti irraa hafu tokkos hin jiru, tan gaafa baajii, tan gaafa hin qabnee fi tan gaafni irraa cabe isii keessa hin jirtu, gaafa isiitin isa waraanaa kottee isiitin isa irra ejjatti, yeroo inni jalqabaa isa bira darbe hunda inni dhumaa isa bira gaha, Guyyaa tilmaamni isaa waggaa kuma shantama ta'e keessatti ta'a, Hanga karaa gara jannataa ykn karaa gara ibiddaatti jedhamee gabroota jiddutti murtiin kennamutti». Akkana jedhame: Yaa Ergamaa Rabbii fardeen hoo? ni jedhan: «Fardeen gosa sadii qabu: Isiin nama tokkoof dilii dha, nama tokkoof ammoo girdoodha, nama tokkoof ammoo mindaa dha, Inni isiin isaaf dilii taate sun, nama na argiif, of tuuluu fi ummata Islaamaa irratti diinummaa isaa ibsuuf isii hidhate, isiin isaaf diliidha. Inni isiin isaaf girdoo, nama karaa Rabbii keessatti isii hidhee, eegasii haqa Rabbii kan dugda isiiti fi gateettii isii keessa jiru kan hin dagatini, isiin isaaf girdoodha. Inni isiin isaaf mindaa taatu ammoo, nama Rabbiif jedhee ummata Islaamaatiif jedhee karaa Rabbii keessatti isii hidhe, kaloo fi chaffee margaa keessa kan dheeddu, marga ykn caffee sana irraa homaa hin nyaattu, lakkoofsa waan isiin nyaattetiin mindaan toltuu isaaf barreeffamu malee hin hafu, lakkoofsa faandoo fi fincaan isiitinis toltuun isaaf barreeffamu malee hin hafu, haada isii dheeraa kutuun, gaara tokko ykn lama daftee hin baatu, lakkoofsa faana fi faandoo isiitiin toltuun isaaf katabamu malee hin hafu, Abbaan ishee laga tokko bira isheen darbee, isheen laga sana irraa hin dhugdu ykn inni ishee obaasuu hin barbaadu, lakkoofsa waan isheen dhugdeetin toltuun isaaf barreeffamu malee hin hafu».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أصنافًا من المال، وجزاء مَن لم يُؤدِّ زكاتها يوم القيامة، ومنها: 
 الأول: الذهب والفضة وما في حكمهما من أموال وعروض تجارة، وهو ما وجبت فيه الزكاة فلم تُؤَدَّ، فإذا كان يوم القيامة صُهِرت وسُكِبت على هيئة الألواح، وأوقد عليها في نار جهنم، وعُذِّب بها صاحبها، فيكوى بها جَنْبُه وجَبْهَتُه وظَهره، كلما بَرَدتْ أُعيد إحماؤها، ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مِقْدار يومِهِ خمسين ألف سنة، حتى يَحْكُم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
 الثاني: مالك الإبل التي لا يُؤدِّي فَرْض زكاتِها وحقِّها، ومنه حَلْبُها لِمَن يَحْضُرُها من المساكين، فيُؤتَى بهذه الإبل عَظَيمةً سمينةً وأكثر ما كانت في عَدَدِها، ويُبسَط ويُلقى ويُمَدّ لها صاحبُها يوم القيامة على أرض واسعة مستوية، تَطَأَه بأرجلها، وتعضُّه بأسنانها، كلّما مَرَّ عليه آخرُها رُدّ عليه أولُها، ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مقدار يومه خمسين ألف سنة، حتى يحكم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
 الثالث: مالك البقر والغنم -من الضّأن والماعِز- التي لا يؤدِّي صاحبها زكاتها المفروضة، فيؤتى بها أَوْفَرَ ما كانت عَدَدًا لا ينقص منها شيء، فيبسط ويُلقى ويُمَدّ لها صاحبها يوم القيامة على أرض واسعة مستوية، ليس فيها مُلْتَوية القَرنين، ولا ما لا قَرْن لها، ولا مكسورة القرن، بل هي على أَكْمَل أوصافِها، فتَنْطَحُه بقرونها، وتطأه بأرجلها، كلما مر عليه آخرها رد عليه أولها، 
 ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مقدار يومه خمسين ألف سنة، حتى يحكم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
 الرابع: مقتني الخيل، وهو على ثلاثة أصناف: 
 الأول: هي له وِزْر، وهو من اتَّخَذَهَا رياءً وفخرًا وحربًا على أهل الإسلام. 
 الثاني: هي له سِتْر، وهو من اتخذها للجهاد في سبيل الله، ثم أحسن إليها فقام بِعَلْفِها وسائر مُؤَنِها، ومنه إِطْراق فَحْلِها. 
 الثالث: هي له أَجْر، وهو مَن اتَّخَذَها للجهاد في سبيل الله لأهل الإسلام، وهي في مَرْجٍ ورَوضة للرَّعْي، فما أَكَلت إلا كُتِب له عَدد ما أكلت حسنات، وكتب له عدد أرواثها وأبوالها حسنات، ولا تقطع طولها، وهو الحِبْل الذي تُربَط فيه، وجَرَت ورَكَضَت في العالي من الأرض؛ إلا كُتب الله له عدد آثارها وأرواثها حسنات، ولا مَرّ بها صاحبُها على نهر فشربت منه ولا يريد أن يسقيها، إلا كتب الله له عدد ما شربت حسنات. 
 ثم سئل صلى الله عليه وسلم عن الحمير أهي مثل الخيل؟ 
 فقال: بأنه لم ينزل فيها تشريع يَخُصُّها إلا هذه الآية القليلة النظير، وهي عامة لجميع الأنواع من طاعة ومعصية؛ وهي قوله تعالى: {فمن يعمل مثقال ذرة خيرًا يره، ومن يعمل مثقال ذرة شرًا يره}. [الزلزلة: 8]، فمن عمل في اقتناء الحمير طاعة رأى ثواب ذلك، وإن عمل معصية رأى عقاب ذلك، وهذا شامل لكل الأعمال.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- gosoota qabeenyaa fi guyyaa qiyaamaa adabbii warra zakaa isaanii hin kaffalle ibsan, kanneen keessaa:
 Inni jalqabaa: warqii, meetii fi kan isaan lamaan fakkaatan, kan akka maallaqaa fi meeshaalee daldalaa, kan zakaan isa keessatti dirqama taatee hin kaffalamin, Guyyaan Qiyaamaa yeroo gahe baqfamtee akka bifa gabatetti naqamtee, ibiddi irratti qabsiifamee, abbaan ishee ittiin adabama, cinaachi isaa, addi isaa fi dugdi isaa ittiin gubama, yeroo qabbanaa’e hundatti deebi’ee ho’ifama, Haala gidiraa kanaan, guyyaa qiyaamaa guutuu guyyaa tilmaamni isaa waggaa kuma shantama ta'u keessatti itti fufa, hanga Rabbiin uumama isaa gidduutti murteessutti, warra Jannataa ykn warra ibiddaa irraa ta'a.
 Lammaffaan: Abbaa gaalaa kan zakaa fi haqa isaa hin kaffalle, sana keessaa namoota hiyyeessa ta'an irraa nama isheetti dhufuuf aannan elmuudha, Gaalonni kunniin guyyaa qiyaamaa gurguddoo gagabbatoo fi lakkoofsa keessatti kan duraanii caalaa ta'anii fidamanii, abbaan ishee dachii bal'oo wal qixa ta'e irratti isheedhaaf diriirfamee, miilaan isheetin irra deemaa ilkaan isheetin isa ciniinti, Yeroo inni dhumaa isa bira darbu hundatti inni jalqabaa itti deebifama, Haala gidiraa kanaan, guyyaa qiyaamaa guutuu guyyaa tilmaamni isaa waggaa kuma shantama ta'u keessatti itti fufa, hanga Rabbiin uumama isaa gidduutti murteessutti, warra Jannataa ykn warra ibiddaa irraa ta'a.
 Sadaffaan: Abbaa horii fi re'eeti -hoola fi re'ee- kan abbaan ishee zakaa ishee keessatti dirqamaa hin kaffalle, guyyaa qiyaamaa osoo homaa irraa hin hir'atin lakkoofsa duraanii caalaa taatee fidamtee, abbaan ishee dachii bal’aa wal qixa ta’e irratti isheedhaaf diriirfama, tan gaafa baajii, tan gaafa hin qabne, tan gaafni irraa cabe ishee keessa hin jirtu, inumaayyuu isheen haala ishee guutuu irratti jirti, gaafa isheetin isa waraanaa, miila isheetin irra deemti, yeroo inni dhumaa bira darbu hundatti inni jalqabaa itti deebifama. Haala gidiraa kanaan, guyyaa qiyaamaa guutuu guyyaa tilmaamni isaa waggaa kuma shantama ta'u keessatti itti fufa, hanga Rabbiin uumama isaa gidduutti murteessutti, warra Jannataa ykn warra ibiddaa irraa ta'a.
 Afraffaan: Abbootii fardaati, inni gosa sadiitti qoodama:
 Tokkoffaan: Isa namichaatti dilii ta'u, kunis nama na argiif, of tuuluu fi ummata Islaamaa irratti lola labsuuf isa godhate.
 Lammaffaan: Isa namichaaf girdoo ta'u, kunis Nama karaa Rabbii irratti jihaadaaf farda qopheessee, ergasii tola itti ooluun, nyaataa fi kormaa itti gadi lakkisuu dabalatee waan ishee barbaachisu hunda kan kenneefi.
 Sadaffaan: Isa namichaaf mindaa ta'u, kunis nama Islaamummaaf karaa Rabbii irratti jihaada gaggeessuuf isa godhate, inni dheeduuf margaa fi caffee keessa oola, lakkoofsa waan inni nyaatetiin toltuun isaaf barreeffamu malee hin hafu, akkasumas lakkoofsa faandoo fi fincaan isaatin toltuun isaaf barreeffamu malee hin hafu, inni haada isaa dheeraa ittiin hidhamu kutee, dafee gaara bahee jennaan; lakkoofsa faana fi faandoo isaatin toltuun isaaf barreeffamu malee hin hafu, Abbaan isaa laga bira isaan darbee jennaan bishaan hin dhugu abbaanisa isa obaasuu hin barbaadu, lakkoofsa waan inni dhugeetin isaaf barreeffamu malee hin hafu.
 Eegasii Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- harreen akka fardaati moo akkamii irraa gaafataman?
 Akkas jedhan: Aayata fakkaatan ishee xiqqaa tana malee seerri isaaf addatti bu'e hin jiru, isheen kheyrii fi badii irraa gosoota hunda qabatti. Isheen jecha Rabbii ol ta'eeti: {Namni (hanga) madaala atoomii toltuu dalage isa ni argata, namni (hanga) madaala atoomii dalagaa badduu dalagees isa ni argata} [Az-Zalzalah: 8], Harroota horachuu keessatti namni kheyrii hojjate mindaa sanaa ni argata, yoo badii hojjates adabbii sanaa ni argata, kuni gochoota hunda hammata.</t>
@@ -13086,50 +14038,120 @@
     <t>عن عائشة رضي الله عنها قالت: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَذْكُرُ اللهَ عَلَى كُلِّ أَحْيَانِهِ.</t>
   </si>
   <si>
     <t>Aa'ishaa irraa akka odeeffametti -Rabbi isii irraa haa jaallatu- ni jette: Nabiyyiin Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- haala isaanii hunda irratti Rabbiin zaakkaru ture.</t>
   </si>
   <si>
     <t>تُخْبِرُ عائشةُ أمُّ المؤمنين رضي الله عنها أنَّ النبيَّ صلى الله عليه وسلم كان شديدَ الحِرْصِ على ذِكْرِ الله تعالى، وأنَّه كان يَذكرُ اللهَ تعالى في كلِّ زمانٍ ومكانٍ وحالٍ.</t>
   </si>
   <si>
     <t>Aa'ishaan haati mu'umintootaa -Rabbi isii irraa haa jaallatu- nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- zikrii Rabbii ol ta'ee irratti akkaan bololaa akka turan himti, yeroo, bakkaa fi haala hunda keessatti Rabbiin zaakkaru turani.</t>
   </si>
   <si>
     <t>لا تُشترط الطهارةُ من الحَدَثِ الأصغر والأكبر لذِكْر الله تعالى.
 مداومة النبي صلى الله عليه وسلم لذِكْر الله تعالى.
 الحث على الإكثار من ذكر الله تعالى في كل الأحيان اقتداء بالنبي صلى الله عليه وسلم، إلا في الحالات التي يمتنع فيها عن الذكر، كقضاء الحاجة.</t>
   </si>
   <si>
     <t>Najaasaa xiqqaa fi guddaa irraa qulqullaa'uun zikrii Rabbii ol ta'eetiif ulaagaa hin godhamu.
 Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- yeroo hunda zikrii Rabbii ol ta'ee irra jiraachuu isaanii.
 Nabiyyiitti hidhachuun -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- haala hunda keessatti zikrii Rabbii ol ta'ee heddummeessuutti kakaasuutu keessa jira, haalowwan isaan keessatti zikrii irraa dhoorgamu keessatti yoo tae malee, akka mana fincaanii seenuun dhimma ba'achuufaa.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/8402</t>
   </si>
   <si>
+    <t>لا يرمي رجل رجلا بالفسوق، ولا يرميه بالكفر، إلا ارتدت عليه، إن لم يكن صاحبه كذلك</t>
+  </si>
+  <si>
+    <t>Namni tokko nama biraa faasiqa (kan Rabbiin dide) jedhee yoo darbate(arrabse), akkasumas kufriin yoo isa darbate, wanni sun irratti deebi'u malee hin hafu, yoo namichi inni arrabse sun akkas tahe malee</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي ذَرٍّ رَضِيَ اللَّهُ عَنْهُ أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «لاَ يَرْمِي رَجُلٌ رَجُلًا بِالفُسُوقِ، وَلاَ يَرْمِيهِ بِالكُفْرِ، إِلَّا ارْتَدَّتْ عَلَيْهِ، إِنْ لَمْ يَكُنْ صَاحِبُهُ كَذَلِكَ».</t>
+  </si>
+  <si>
+    <t>Abuu Zarri irraa akka odeeffametti, Rabbi irraa haa jaallatu, inni Nabiyyii -nagaa fi rahmanni irra haa jiraatu- akkas jedhu dhagahe: «Namni tokko nama biraa faasiqa (kan Rabbiin dide) jedhee yoo darbate(arrabse), akkasumas kufriin yoo isa darbate, wanni sun irratti deebi'u malee hin hafu, yoo namichi inni arrabse sun akkas tahe malee».</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم أنّ مَن قال لآخر: أنت فاسق، أو: أنت كافر، فإنْ كان ليس كما قال، كان هو المُستَحِق للوصف المذكور ورَجَعَ عليه قولُه، وأما إذا كان كما قال لم يرجع عليه شيء؛ لكونه صدق فيما قال.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- namni tokko nama biraatiin: Ati faasiqa ykn ati kaafira jechuu akeekkachiisanii, akka inni jedhe yoo ta’uu baate inni waan jedhe san akka haqa godhatuu fi jechi isaas isuma irratti akka deebi'au, akka inni jedhe yoo tahe ammoo, jechi isaa sun dhugaa dubbate waan ta'eef isa irratti akka hin deebine himan.</t>
+  </si>
+  <si>
+    <t>تحريم رمي الناس بالكفر أو الفسق، بغير مُسَوِّغ شرعي.
+وجوب التثبُّت في إصدار الأحكام على الناس.
+قال ابن دقيق العيد: وهذا وعيد عظيم لمن أكفر أحدًا من المسلمين وليس كذلك، وهي ورطة عظيمة.
+قال ابن حجر العسقلاني: ولكن لا يلزم من كونه لا يصير بذلك فاسقًا ولا كافرًا أن لا يكون آثمًا في صورة قوله له: أنت فاسق، بل في هذه الصورة تفصيل: إن قَصَدَ نُصْحَه أو نُصْحَ غيرِه بِبَيان حاله جاز، وإن قَصَدَ تَعْيِيْرَه وشُهرَتَه بذلك ومَحْضَ أذاه لم يجز؛ لأنه مأمور بالستر عليه وتعليمه وعِظَتِه بالحسنى، فمهما أمكنه ذلك بالرفق لا يجوز له أن يفعله بالعُنْف؛ لأنه قد يكون سببًا لإغرائه وإصراره على ذلك الفعل كما في طَبْعِ كثير من الناس من الأَنَفَة، ولا سيّما إن كان الآمِرُ دونَ المأمورِ في المنزلة.</t>
+  </si>
+  <si>
+    <t>Ragaa shari'aatin maletti namoota kufriin ykn fisqiin(fincilaan) darbachuun haraama ta'uudha.
+Murtii namoota irratti kennuu keessatti mirkaneefachuun dirqama ta'uudha.
+Ibnu Daqiiq al-Iid akkana jedhe: kuni nama tokkoo muslimootatiin osoo inni akkas hin tahin kaafira jedhee maqaa xureesseef sodaachisa, inni rakkoo cimaasi.
+Ibnu Hajar Al-Asqalaaniin akkana jedhe: jecha isaa kanaan "kaafira ykn faasiqa" hin tahu jechuun dilii hin qabu jechuu miti, kana irratti bal'inaan ilaalamuu qaba: Yoo isa gorsuu itti barbaadee jedhe ykn haala isaa ibsuun nama biraa gorsuu barbaadee yoo jedhe ni danda'ama, yoo isa arrabsuu, badii sanaan akka beekamuu fi isa rakkisuu qofa barbaade hin hayyamamu; Sababni isaas akka isaaf dhoksuuf, karaa gaariin akka isa barsiisu fi akka isa gorsu ajajamee jira waan ta'eef, karaa laafaan barsiisuu osoo danda'u, humna fayyadamuun isa irra hin jiraatu, Humna fayyadamuun akkuma aadaa namoota baay’ee keessa jiru akka inni daran itti jabaatu fi badii sana irra akka turuuf sababaa waan ta'uu maluuf, keessattuu namni gorsu sun sadarkaa keessatti nama gorfamuu gaditti kan ilaalamu yoo ta'e.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/8883</t>
+  </si>
+  <si>
+    <t>إن الشيطان قد أيس أن يعبده المصلون في جزيرة العرب، ولكن في التحريش بينهم</t>
+  </si>
+  <si>
+    <t>Sheyxaanni jaziiraa Arabaa keessatti namoonni salaatan isa gabbaruu irraa dhugumatti abdii kutateera, garuu isaan giddutti badii argamsiisuu keessatti abdii hin kutanne</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرٍ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ الشَّيْطَانَ قَدْ أَيِسَ أَنْ يَعْبُدَهُ الْمُصَلُّونَ فِي جَزِيرَةِ الْعَرَبِ، وَلَكِنْ فِي التَّحْرِيشِ بَيْنَهُمْ».</t>
+  </si>
+  <si>
+    <t>Jaabiir irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Nabiyyii -nagaa fi rahmanni irra haa jiraatu- akkana kan jedhuun dhagahe: «Sheyxaanni jaziiraa Arabaa keessatti namoonni salaatan isa gabbaruu irraa dhugumatti abdii kutateera, garuu isaan giddutti badii argamsiisuu keessatti abdii hin kutanne».</t>
+  </si>
+  <si>
+    <t>‏أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ إبليس أَيِسَ أنْ يَعُوْدَ المؤمنون المصلون لعبادته والسجود للصنم في جزيرة العرب، ولكنه لا زال يَطْمَع، ولا زال جهده وكَدُّه وعملُه وسعيُه في التَّحريش بينهم بالخصومات والشَّحْنَاء والحروب والفتن ونحوها.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- mu’mintoonni isa gabbaruu fi biyya arabaa keessatti taabotaaf sujuudutti deebi'uu irraa ibliisa akka abdii kutate himan, Garuu wal dhabdeen, jibbaan, lola gargaraatiin, qorumsa adda addaatii fi kan kana fakkaataniin gidduu isaanitti rakkina uumuu irraa akka abdii hin kutatinii fi kan godhuuf boqonnaa tokko malee akka irratti hojjataa jiruus himaniiru.</t>
+  </si>
+  <si>
+    <t>عبادة الشيطان عبادة الصنم، لأنه الآمِرُ به والداعي إليه، بدليل قوله تعالى عن إبراهيم عليه السلام: (يا أبت لا تعبد الشيطان…).
+الشيطان يَسعى في إيقاع الخصومات والشَّحْناء والحروب والفتن بين المسلمين.
+من فوائد الصلاة في الإسلام أنها تَحفظ المَوَدّة بين المسلمين، وتُقَوِّي روابط الأُخُوّة بينهم.
+الصلاة أعظم شعائر الدين بعد الشهادتين، ولذلك أطلق على المسلمين المُصَلِّين.
+جزيرة العرب لها خصائص دون غيرها من البلاد.
+إن قيل قد وقع في بعض جزيرة العرب عبادة الأصنام، والنبي صلى الله عليه وسلم يقول: (إن الشيطان قد أيس أن يعبده المصلون..)، فهذا إخبار عما وقع في نفس الشيطان مِن اليأس لِمَا رأى الفتوح، ودخول الناس في دين الله أفواجًا، فالحديث أخبر عن ظن الشيطان وتوقُّعِه، ثم كان الواقع بخلاف ذلك لحكمة يريدها الله عز وجل.</t>
+  </si>
+  <si>
+    <t>Sheyxanaa gabbaruu jechuun taabota gabbaruu jechuu dha, Sababni isaas kan itti ajajuu fi itti waamu sheyxaana waan ta'eefi, ragaan jecha Rabbii ol taheeti, Nabi Ibraahimiin -nageenyi irra haa jiraatu- yeroo dubbate keessatti: (Yaa Abbaa koo, sheyxaana hin gabbarin....)
+Sheyxaanni Muslimoota gidduutti waldhabdee, Jibbaa, waraanaa fi qorumsa garagaraa uumuuf carraaqa.
+Faayidaa salaanni Islaamummaa keessatti qabu keessaa tokko jaalala Muslimoota gidduutti horuu fi hidhata obbolummaa isaan gidduu jiru cimsuudha.
+Salaanni booda shahaadaa lamaanitii sirna amantii guddaadha, kanaaf hadiisa keessatti Muslimoonni namoota salaatan jechuun waamaman.
+Biyyoonni (jaziiraan) Arabaa amaloota biyyoota biroo irraa adda ta'an qabaniidha.
+Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- (sheyxaanni biyyoota arabaa keessatti warri salaatu gabbaruu irraa dhugumatti abdii kutate) jechuu waliin garii biyyoota arabaa keessatti taabota gabbaruun argameera yoo jedhame, kun abdii kutannaa lubbuu sheyxaanaa keessatti argame irraa himuudha; sunis yeroo biyyoonni hedduun muslimootaan banamanii fi namoonni baay'innaan amantii Rabbii seenan arge keessatti. Hadiisni kun seehaa sheyxaanatii fi waan inni fuulduratti ni taha jedhee yaadu irraa dubbate, Eegasii ogummaa Rabbiin ol ta'e fedheen qabatamni faallaa sanaa ta'ee argame.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/8886</t>
+  </si>
+  <si>
     <t>سألت رسول الله صلى الله عليه وسلم عن نظر الفجاءة فأمرني أن أصرف بصري</t>
   </si>
   <si>
     <t>Ilaalcha tasaa irraa ergamaa Rabbii gaafannaan -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ija koo akkan naannessu na ajajani</t>
   </si>
   <si>
     <t>عَنْ جَرِيرِ بْنِ عَبْدِ اللهِ رَضيَ اللهُ عنه قَالَ: سَأَلْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنْ نَظَرِ الْفُجَاءَةِ فَأَمَرَنِي أَنْ أَصْرِفَ بَصَرِي.</t>
   </si>
   <si>
     <t>Jariir ibnu Abdullaah irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: Ilaalcha tasaa irraa ergamaa Rabbii gaafannaan -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ija koo akkan naannessu na ajajani.</t>
   </si>
   <si>
     <t>سَأَلَ جَريرُ بن عبد الله رضي الله عنه النبيَّ صلى الله عليه وسلم عن نَظَرِ الرَّجُلِ للمرأةِ الأجنبيةِ عنه بَغْتَةً مِن غير قَصْدٍ؟ فأمرَه صلى الله عليه وسلم يَجِبُ عليه أن يَفْتِلَ وجهَه إلى الشِّقِّ الآخَرِ والناحيةِ الأخرى فَوْرَ عِلْمِهِ، وليس عليه إثم.</t>
   </si>
   <si>
     <t>Jariir ibnu Abdullaah -Rabbi isa irraa haa jaallatu- ilaacha akka tasaa osoo hin yaadin dhiirri dubartii ajnabii ilaalu irraa nabiyyii gaafate -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- isaanis -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkuma beekeen ija isaatiin gara biraa ilaaluun dirqama akka isa irratti ta'e isa ajajani, badiin immoo isa irra hin jiru.</t>
   </si>
   <si>
     <t>الحضُّ على غضِّ البَصَر.
 التحذير من إدَامَةِ النظرِ لِمَا يَحْرُمُ النظرُ إليه إذا وَقَعَ عليه البَصَرُ بَغْتةً ومن غير قصد.
 فيه أنَّ تحريم النظرِ إلى النساء أمرٌ مُستقرٌّ عند الصحابة بدليل أن جرير رضي الله عنه سأل النبيَّ صلى الله عليه وسلم عمّا لو وقع نظرُه على امرأة من غير قصد، فهل حكمه حكم من قصد النظر؟
 فيه عناية الشرع بمصالح العباد، فإنه حرَّم عليهم النظر إلى النساء لما يترتب عليه من مفاسد دنيوية وأخروية.
 رجوع الصحابة إلى النبي صلى الله عليه وسلم وسؤاله عما يُشكل عليهم، وهكذا ينبغي للعامة الرجوع إلى علمائهم وسؤالهم عما أَشكَلَ عليهم.</t>
   </si>
   <si>
@@ -13402,50 +14424,140 @@
   <si>
     <t>عَنْ عَبْدِ الرَّحْمَنِ بْنِ سَمُرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَحْلِفُوا بِالطَّوَاغِي، وَلَا بِآبَائِكُمْ».</t>
   </si>
   <si>
     <t>Abdurrahmaan ibnu samuraa irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Taabotaan hin kakatinaa, akkasumas abboota keessaniinis hin kakatinaa».</t>
   </si>
   <si>
     <t>يَنْهَى النبيُّ صلى الله عليه وسلم عن الحَلِف بالطواغي، جمع طاغية، وهي الأصنام التي كان المشركون يَعبدونها مِن دون الله، وهي سببُ طغيانِهم وكفرِهم، 
 وينهى صلى الله عليه وسلم عن الحلف بالآباء؛ حيث كان من عادة العرب في الجاهلية أن يَحلفوا بآبائهم افتخارًا وتعظيمًا.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- taabootawwaniin kakachuu irraa dhoorgani, isiin taabota mushrikoonni Rabbii gaditti gabbaraa turani, isiin sababaa jallina isaaniitii fi kufrii isaaniiti, akkasumas nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- abbaootaan kakachuu irraa dhoorgani; yeroo wollaalummaa keessatti isaaniin dhaaddachuu fi isaan guddisuuf jecha abbootiin kakachuun aadaa arabaa irraa ture.</t>
   </si>
   <si>
     <t>الحَلف لا يجوز إلا بالله وأسمائه وصفاته.
 تحريم الحلف بالطواغيت، والآباء والرؤساء والأصنام، وما شابَهَها من كل باطل.
 الحلف بغير الله من الشرك الأصغر، وقد يكون شركًا أكبر، إذا قام بقلبه تعظيم المحلوف به وأنه يعظِّمه كما يعظِّم الله أو أنه يعتقد فيه شيئًا من العبادة.</t>
   </si>
   <si>
     <t>Kakaan Rabbiin, maqoowwaan isaatii fi sifaata isaatiin malee hin ta'u.
 Taabotaan kakachuun haraama ta'uu isaa, akkasumas abboota, hoggantoota, taabotaa fi waan dharaa kan kana fakkatu hundaan kakachuun haraama ta'uu isaa.
 Rabbiin malee waan baraatiin kakachuun shirkii xiqqaa irraati, shirkii guddaa irraa ta'uunis ni mala, waan ittiin kakatame sana guddisuun yoo isa keessa jiraate, akka Rabbiin guddisutti isa guddisa yoo ta'e yookaan immoo gabbara wohii akka qabu kan amanu yoo ta'e.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/8959</t>
+  </si>
+  <si>
+    <t>من حلف بالأمانة فليس منا</t>
+  </si>
+  <si>
+    <t>Namni amaanaan kakate nu irraayii miti</t>
+  </si>
+  <si>
+    <t>عَنْ بُرَيْدَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ حَلَفَ بِالْأَمَانَةِ فَلَيْسَ مِنَّا».</t>
+  </si>
+  <si>
+    <t>Bureydaa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Namni amaanaan kakate nu irraayii miti».</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم وحَذَّرَ مِن الحَلِف بالأمانة، وأنَّ مَن فَعل ذلك فليس منا.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- amaanaan kakachuu irraa dhoorganii akeekkachiisanii, namni akkas godhe nu irraayii miti jechuu himan.</t>
+  </si>
+  <si>
+    <t>تَحريم الحَلِف بغير الله تعالى، ومنه: الحلف بالأمانة، وأنه من الشرك الأصغر.
+الأمانة تَشمل الطاعة والعبادة والوديعة والنقد والأمان.
+اليمين لا تنعقد إلا بالله تعالى أو باسم من أسمائه أو بصفة من صفاته.
+قال الخطابي: هذا يشبه أن تكون الكراهة فيه من أجل أنه أَمَرَ أَن يحلف بالله وبصفاته، وليست الأمانة من صفاته، وإنما هي أَمْرٌ من أَمْرِه، وفَرْض من فروضه، فنُهوا عنه لما في ذلك من التسوية بينها وبين أسماء الله عز وجل وصفاته.</t>
+  </si>
+  <si>
+    <t>Rabbiin malee waan biraatiin kakachuu haraama ta'uudha, sana keessaa: amaanaan kakachuudha, inni shirkii xiqqaa irraayi.
+Amaanaan, Rabbiif ajajamuu, Rabbiin gabbaruu, waa kaawwachuu, mallaqaa fi nageenya hammata.
+Kakuun kan fudhatama argatu Rabbii guddaan, ykn maqaa maqaawwan isaa irraa taheen, ykn sifa sifaawwan irraa tahe qofaan yoo ta'eedha.
+Khaxxaabiin akkana jedhe: Sababa Rabbiin ofii fi sifaawwan isaa qofaan akka kakatamu ajajeef amaanaan kakatuun jibbame, amaanaan ammoo sifaawwan Rabbii irraayii miti, isheen ajaja tokko kan ajajoowwan isaa dirqama tokko kan dirqamoowwan isaa irraa ta'eedha, waan gidduu amaanaa fi gidduu maqaalee fi sifaawwan Rabbii ol ta'ee walqixxeessuun argamuuf jecha amaanaan kakachuu irraa dhoorgaman.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/8964</t>
+  </si>
+  <si>
+    <t>يا معشر النساء، تصدقن، فإني أريتكن أكثر أهل النار فقلن: وبم يا رسول الله؟ قال: تكثرن اللعن، وتكفرن العشير، ما رأيت من ناقصات عقل ودين أذهب للب الرجل الحازم من إحداكن</t>
+  </si>
+  <si>
+    <t>Yaa jama'aa dubartoota sadaqaa kennadhaa, ani irra caalaan namoota ibiddaa ta'uun isin arge» isaanis ni jedhan: yaa ergamaa Rabbii! maalini? isaanis ni jedhan: «isin abaarsa baay'ifu, abbaa warraa keessaniif galata hin qabdan, nama hanqina sammuu fi amantii osoo qabuu onnee ilma dhiiraa kutataa booj'u kan akka keessanii hin argine</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه قَالَ: خَرَجَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي أَضْحَى أَوْ فِطْرٍ إِلَى المُصَلَّى، فَمَرَّ عَلَى النِّسَاءِ، فَقَالَ: «يَا مَعْشَرَ النِّسَاءِ، تَصَدَّقْنَ، فَإِنِّي أُرِيتُكُنَّ أَكْثَرَ أَهْلِ النَّارِ» فَقُلْنَ: وَبِمَ يَا رَسُولَ اللَّهِ؟ قَالَ: «تُكْثِرْنَ اللَّعْنَ، وَتَكْفُرْنَ العَشِيرَ، مَا رَأَيْتُ مِنْ نَاقِصَاتِ عَقْلٍ وَدِينٍ أَذْهَبَ لِلُبِّ الرَّجُلِ الحَازِمِ مِنْ إِحْدَاكُنَّ»، قُلْنَ: وَمَا نُقْصَانُ دِينِنَا وَعَقْلِنَا يَا رَسُولَ اللَّهِ؟ قَالَ: «أَلَيْسَ شَهَادَةُ المَرْأَةِ مِثْلَ نِصْفِ شَهَادَةِ الرَّجُلِ» قُلْنَ: بَلَى، قَالَ: «فَذَلِكِ مِنْ نُقْصَانِ عَقْلِهَا، أَلَيْسَ إِذَا حَاضَتْ لَمْ تُصَلِّ وَلَمْ تَصُمْ» قُلْنَ: بَلَى، قَالَ: «فَذَلِكِ مِنْ نُقْصَانِ دِينِهَا».</t>
+  </si>
+  <si>
+    <t>Abuu Sa’iid Al-Khudrii irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- yeroo Iidal Ad-haa ykn Iidal fixrii salaataaf gara eddoo salaataa bahanii, dubartoota bira darbanii, akkana jedhan: «Yaa jama'aa dubartoota sadaqaa kennadhaa, ani irra caalaan namoota ibiddaa ta'uun isin arge» isaanis ni jedhan: yaa ergamaa Rabbii! maalini? isaanis ni jedhan: «isin abaarsa baay'ifu, abbaa warraa keessaniif galata hin qabdan, nama hanqina sammuu fi amantii osoo qabuu onnee ilma dhiiraa kutataa booj'u kan akka keessanii hin argine» isaanis ni jedhan: yaa ergamaa Rabbii, maali hanqinni amantii fi sammuu keenyaa? Isaanis akkana jedhan: ragaan dubartii tokkaa akka walakkaa ragaa dhiira tokkoo hin taanee?» ni jedhan: Eeyyee, ni isaanis ni jedhan: suni eegaa hanqina sammuun isheeti, yoo laguu qabaatte hin salaattu, hin soomtu mitii?» ni jedhan: Eeyyee, suni ammoo hir'ina amantii isheeti».</t>
+  </si>
+  <si>
+    <t>خَرَجَ النبيُّ صلى الله عليه وسلم في يومِ عيدٍ إلى المصلى، وكان قد وَعَدَ النساءَ بأن يُفْرِدَهُن بالموعظة، فأنجزه ذلك اليوم، وقال: 
+يا جماعةَ النساء تَصدقن، وأكثِرْن الاستغفار؛ فهما من أعظم أسباب حط الخطايا، فإني رأيتكن ليلة الإسراء أكثرَ أهل النار.
+فقالت امرأة منهن ذات عقل ورأي ووقَار: وما لنا يا رسول الله أكثر أهل النار؟ 
+قال: لأمور: تُكثرن اللعن والسَّبّ، وتَجْحَدْنَ حقَّ الزوج. 
+ثم وَصَفهن بقوله صلى الله عليه وسلم: ما رأيت مِن ناقصات عقل ودين أَغْلَبَ لذي لُبٍّ وعقل وحزم وضبط لأمره منكن. 
+قالت: يا رسول الله، وما نقصان العقل والدين؟ 
+قال: أما نقصان العقل فشهادة امرأتين تَعدل شهادة رجل واحد؛ فهذا نقصان العقل، ونقصان الدين هو نقصان العمل الصالح حيث تَمكُثُ ليالي وأيامًا لا تصلي بسبب الحيض، وتفطر أيامًا من رمضان بسبب الحيض، فهذا نقصان الدين، إلا أنهن لا يُلَمْنَ على ذلك ولا يؤاخَذْن عليه؛ لأنه من أصل الخِلْقَة، كما أن الإنسان فُطِرَ وخُلِقَ يُحِبُّ المال وعجول في أموره وجهول… وغير ذلك، لكن نَبَّه على ذلك تحذيرًا من الافتتان بهن.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- guyyaa iidaa tokko gara eddoo salaataa bahan, dubartoota qofa gorsuuf dhugumatti waadaa isaanif galanii turan, guyyaa sana waadaa isaanii guutanii, akkana jedhan: Yaa jama'aa dubartootaa sadaqaa kennadhaa, araarama kadhachuu heddummeessaa; kunneen lamaan sababaa diliin nama irraa haqamuuti, ani halkan israa'aa irra hedduu warra ibiddaa ta'uu keessanin arge.
+Dubartiin aqlii, yaadaa fi ulfina qabdu takka akkana jette: Yaa Ergamaa Rabbii irra caalaan namoota ibiddaa maalif taane?
+Isaanis akkana jedhan: Sababootaafi: abaarsa fi arrabsoo baay'iftan, haqa abbaa manaas ni waakkattan. Ergasii -nagaa fi rahmanni irra haa jiraatu- akkas jechuun isaan ibsan: hanqina sammuu fi amantii qabaachuu waliin nama nama dhiiraa kan aqlii fi murtoo cimaa qabu kan dhimma isaa too'achuu danda'u onnee isaa booji'ee isa injifatu kan akka keessanii hin argine.
+ni jette: Yaa Ergamaa Rabbii hanqinni aqlii fi amantii maali?
+ni jedhan: Hanqina aqlii ilaalchisee ragaan dubartoota lamaa ragaa dhiira tokkoo wajjin wal qixa. Kun hanqina aqliiti, Amantiin hir'ina qabaachuu jechuun inni hir'ina hojii gaariiti, akkuma sababa laguutiin halkanii fi guyyaa osoo hin salaatin dabarsitu, akkasumas guyyoota Ramadaanaa sababa laguutiin soomuu dhiifti, kuni hir’ina amantaati. Haa ta'u malee kun sababa uumamaatin waan ta'eef itti hin komataman, ittis hin qabaman, Akkuma ilmi namaa qabeenya  jaallachuu irratti uumametti, akkasumas dhimma isaa irratti ariifataa, wallaalaa... fi kkf ta'ee uumametti, garuu isaanin qoramuu irraa baqachiisuf jecha sana irratti akeekkachiisa kennan.</t>
+  </si>
+  <si>
+    <t>استحباب خروج النساء إلى صلاة العيد، وأن يُفْردْن بالموعظة.
+كُفران العَشير وكثرة اللعن من الكبائر؛ لأن التَّوعُّد بالنار من علامة كون المعصية كبيرة.
+فيه بيان زيادة الإيمان ونقصانه، فمن كَثُرت عِبادته زاد إيمانه ودِينه، ومن نَقصت عِبادته نَقص دِينه.
+قال النووي: العقل يقبل الزيادة والنقصان، وكذلك الإيمان، وليس المقصود بذكر النقص في النساء لومَهن على ذلك؛ لأنه من أصل الخِلقة، لكن التنبيه على ذلك تحذير من الافتتان بهن، ولهذا رتَّب العذاب على ما ذُكر من الكفران وغيره لا على النقص، وليس نقص الدين مُنحصرًا فيما يحصل به الإثم بل في أعم من ذلك.
+فيه مُراجعة المُتعلم العالم والتَّابع المَتْبُوع فيما قاله إذا لم يظهر له معناه.
+فيه أن شهادة المرأة على نِصف شهادة الرَّجل وذلك لقِلَّة ضبطِها.
+قال ابن حجر في قوله: "ما رأيت من ناقصات... إلخ" ويظهر لي أن ذلك من جملة أسباب كونهن أكثر أهل النار؛ لأنهن إذا كُنّ سببًا لإذهاب عقل الرجل الحازم حتى يفعل أو يقول ما لا ينبغي فقد شَارَكْنَه في الإثم وزِدْن عليه.
+تحريم الصلاة والصوم على المرأة في زمن حيضها، ومثلها النفساء، ثم تقضيان الصيام فقط حال طهرهما.
+حسن خُلق النبي صلى الله عليه وسلم فقد أجَاب النِّساء عن أسئلتِهن من غير تَعْنِيف ولا لَوْم.
+قال ابن حجر: أن الصدقة تدفع العذاب، وأنها قد تكفر الذنوب التي بين المخلوقين.
+قال النووي: نقصان الدين عند النساء بسبب تركهن الصلاة والصوم في زمن الحيض؛ فإن من كثرت عبادته زاد إيمانه ودينه، ومن نقصت عبادته نقص دينه، ثم نقص الدين قد يكون على وجه يأثم به كمن ترك الصلاة أو الصوم أو غيرهما من العبادات الواجبة عليه بلا عذر، وقد يكون على وجه لا إثم فيه كمن ترك الجمعة أو الغزو أو غير ذلك مما لا يجب عليه بلا عذر، وقد يكون على وجه هو مُكَلَّف به كترك الحائض الصلاة والصوم.</t>
+  </si>
+  <si>
+    <t>Dubartoonni gara salaata Iidaatti bahuun, akkasumas yeroo gorsi garagaraa kennamu kophaatti isaan gorsuun jaallatamaa ta'uudha.
+Abbaa manaa ofii galateeffachuu dhabuu fi abaarsa baay'isuun dilii gurgaddaa irraa tahuudha, doorsifni ibiddaa kenname taanaan diliin sun guddaa tahuu agarsiisa.
+Iimaanni akka dabaluu fi akka hir'atu ibsuutu keessa jira, namni ibaadaan isaa baay’ate iimaanni fi amantiin isaa ni dabala, namni ibaadaan isaa hir’ate immoo iimaanni isaa ni hir’ata.
+Nawawiin akkana jedhe: Aqliin ilma namaa dabaluu fi hir’ichuu fni qeebala, iimaannis akkasuma, Hanqina dubartootaa kaasuun sanaaf isaan komachuufii miti; Sababni isaas  inni uumama irraa waan ta’eef jecha, sana irratti akeekachiisa kennuun isaanin qormaata keessa akka hin galle hubachiisuufi, kanaaf eegaa hanqina sammuu osoo hin tahin adabbiin abbaa manaa galateeffachuu dhabuu fi kan biroo irratti kaa'ame, Hanqinni amantii waan dilii fidu qofa irratti kan daangeffame osoo hin taane, inni akka waliigalaati.
+Namni baratu tokko nama beekaatti, hordofaan hordofamaatti deebi'ee haasaa isaa irraa waan ifa isaaf hin tahin keessatti akka isa irraa hubachuu qabuudha.
+Ragaan dubartii walakkaa ragaa dhiiraa akka ta'eedha, sababa to’annoon ishee xiqqaa ta'eef jecha.
+Ibn Hajar jecha isaanii: "nama sammuun isaa hir'ina qabu hin argine..." jedhu irratti akkas jedhe: sun akka waliigalatti sababaawwan isaan irra caalaa warra ibiddaa itti ta'an keessaa tokko ta'uutu natti mul'ata, nama dhiiraa kan kutannoo qabu tokko sammuu isaa booji'anii waan hin malle akka hojjetu ykn akka dubbatu gochuu keessatti gumaacha kan godhan yoo ta'u, dilii isa irraa qooddatanii kan biroo irratti dabalaniiru.
+Dubartii dhiiga laguu keessa jirtu irratti salaata fi soomni haraama ta'uudha, akkasuma dubartiin dhiiga dahumsaa keessa jirtuus, ergasii yeroo marsaa laguu irraa qulqullaa'an sooma qofa qadaa baasu.
+Amalli Nabiyyii -nagaa fi rahmanni irra haa jiraatu- amala gaarii ta'uudha, xixuu fi komachuu malee gaaffiilee dubartootaa dhugumatti deebisaniiru.
+Ibnu Hajar akkana jedhe: Sadaqaan adabbii azaabaa ni hambisa, akkasumas dilii uumamtoota gidduutti raawwataman haquuf ni mala.
+Nawawiin akkana jedhe: Dubartoota biratti amantiin isaanii hir’achuun isaa yeroo laguu salaata fi sooma dhiisuu isaanii irraa kan ka’eedha, Nama ibaadaan baay’atu, iimaanaa fi amantiin isaa ni dabala, kan ibaadaan hir’ate ammoo amantiin isaa ni hir’ata, Amantiin hir’achuun karaa diliittis nama geessuu danda’a, sun akka nama sababa malee salaata ykn sooma, ykn hojii ibaadaa dirqamaa biroo dhiiseeti, akkasumas haala dilii hin qabneen ta'u danda'a, sun akka nama sababa tokko malee salaata Jum’aa ykn duula ykn waan biroo kan isa irratti dirqama hin tahin dhiiseti, akkasumas osoo nama itti gaafatummaa qabu ta'ee jiruu dhiisuu danda'a, sun akka dubartiin laguu qabdu salaata fi sooma dhiisuuti.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/10011</t>
   </si>
   <si>
     <t>كنا لا نعد الكدرة والصفرة بعد الطهر شيئا</t>
   </si>
   <si>
     <t>Eega dhiiga laguu irraa qulqulloofnee booda bishaan booruu qabuu fi daalacha ta'e homaatti kan hin lakkoofne taane.
 ​</t>
   </si>
   <si>
     <t>عن أُمِّ عَطِيَّةَ رَضي الله عنها، وكَانَتْ بايَعَت النبيَّ صلى الله عليه وسلم، قالت: كُنَّا لا نَعُدّ الكُدرَةَ والصُّفْرَةَ بعدَ الطُّهرِ شيئًا.</t>
   </si>
   <si>
     <t>Haadha Axiyyaa irraa odeeffame Rabbii ishee irraa haa jaalatu, Nabiyyiif waadaa galtee turte, nagaa fi rahmanni irra haa jiraatuu, akkas jette: Eega dhiiga laguu irraa qulqulloofnee booda bishaan booruu qabuu fi daalacha ta'e homaatti kan hin lakkoofne taane.
 ​</t>
   </si>
   <si>
     <t>أَخْبَرتْ الصحابيّةُ أُمُّ عَطية رضي الله عنها أنَّ النساء في عَهد النبيِّ صلى الله عليه وسلم لا يَعْتَبِرْنَ الماءَ الذي يَخرُج من الفَرْج -والذي يَميل لونُه إلى السواد، أو إلى الاصفرار- بعدَ رؤية الطُّهرِ مِن الحيض: حيضًا، فلا يَتْرُكْنَ الصَّلاة ولا الصوم لأجله.</t>
   </si>
   <si>
     <t>Sahaabiyyittiin Ummu Axiyyaa jedhamtu, Rabbiin irraa haa jaalatu, dubartoonni zamana Nabiyyii keessatti nagaa fi rahmanni irra haa jiraatuu, bishaan qaama saalaa irraa ba'u -kan bifti isaa gara gurraachoominatti, ykn gara daalachoominatti dabu- eega dhiiga heydii irraa qulqullina arganii laguutti akka isa hin ilaalle himte, kanaafuu sababaa isaatiin salaata fi sooma hin dhiisani.</t>
   </si>
   <si>
     <t>الماء الذي ينزل من فرج المرأة -بعد الطهر من الحيض- لا يُعتبر ولو كان فيه الكدرة والصفرة المكتسبة من الدم.
 نزول الكدرة والصفرة زمن الحيض والعادة يعتبر حيضًا؛ لأنه دم في وقته، إلا أنه ممتزج بماء.
 لا تترك المرأة الصلاة ولا الصوم لأجل الكدرة والصفرة التي بعد الطهر، بل تتوضأ وتصلي.</t>
@@ -13726,50 +14838,128 @@
 عدم صحة صلاة التطوع المُطْلق بعد صلاة الفجر والعصر، ويُستثنى مِن ذلك قضاء الفرائض الفوائت، وذوات الأسباب كتحيَّة المسجد ونحو ذلك.
 تَحْرُم الصلاة بعد طلوع الشمس مباشرة، بل لابد من ارتفاعها قَدْرَ رمحٍ، بما يُقارب عشرَ دقائق إلى ربع ساعة تقريبًا.
 وقت العصر يَمتدُّ إلى غروب الشمس.
 فيه جواز شَد الرِّحال إلى المساجد الثلاثة.
 فضل المساجد الثلاثة ومَزِيَّتُها على غيرها.
 عدم جواز السفر لزيارة القبور ولو كان قَبر النبي صلى الله عليه وسلم، وتجوز زيارته لمن كان في المدينة، أو أتى إليها لغرضٍ مشروعٍ أو جائز.</t>
   </si>
   <si>
     <t>Dubartiin mahrama/fira dhihoo wajjiin malee imaluu hin dandeessuudha.
 Dubartiin yeroo imala deeman dubartii biraatif mahrama tahuu hin dandeessu; Sababni isaas: hadiisa keessatti: “Abbaa manaa ishee ykn mahrama” waan jedheef jecha.
 Dubartiin abbaa manaa ykn mahrama malee waan imala jedhamu hunda irraa ni dhoorgamti, hadiisni kun akka haala nama gaafataa fi bakka jireenyaa isaatin ilaalama.
 Mahrama dubartii jechuun abbaa manaa isheeti ykn nama sababa firummaa akka abbaa ishee, ilma ishee, abbeeraa fi eessumaa, ykn sababa harma hoosisuu akka abbaa fi abbeeraa hoosisaa irraa ta'ee, ykn sababa soddummaa akka abbaa abbaa manaa ta'uu irraa kan ka'een abaditti ishee fuudhuun irratti haraama ta'eedha, Innis Muslima ga’eessa, beekaa, amanamaa ta'uudha qaba, Kaayyoon mahramaa dubartii tiksuu, kunuunsuu fi dhimma isiitin dhaabbachuu waan ta'eefi dha.
 Amantiin Islaamaa dubartootaaf ni yaada, ishees ni eega, akkasumas ishee ni tiksaadha.
 Salaata Fajrii fi Asrii booda salaata sunnaa salaatun fayyaa ta'uu hin danda'uudha. Salaata waajibaa kan darbe raawwachuun, salaatowwan sababa qaban kan akka tahiyyaa masjiidaa fi kan kana fakkaatan salaatuu sana jala hin galu.
 Aduun akkuma baateen salaata salaatuun haraama ta'a, inumaayyuu hanga isheen tilmaama eeboo ol fuudhamtuu eeguun dirqama, sun tilmaamaan daqiiqaa kudhanii hanga kudha shanii ni ta'a.
 Yeroon asri hanga aduun lixxutti dheerata.
 ​
 Gara masjiidota sadanitti imaluun ni hayyamamaadha.
 Sadarkaa fi kabajaa masjiidonni sadan waan biraa irra qabaniidha.
 Qabrii ziyaaruuf jecha imaluun hin hayyamamu, qabrii Nabiyyii osoo ta'ellee, nagaa fi rahamnni irra haa jiraatu, nama Madiinaa keessa jiruuf, ykn karaa shari'aan islaamaa seera qabeessa godheen nama madiinaa dhufeef qabricha ziyaaruun ni danda'ama.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/10603</t>
   </si>
   <si>
+    <t>من قال حين يسمع النداء: اللهم رب هذه الدعوة التامة، والصلاة القائمة، آت محمدا الوسيلة والفضيلة، وابعثه مقاما محمودا الذي وعدته، حلت له شفاعتي يوم القيامة</t>
+  </si>
+  <si>
+    <t>Namni yeroo azaana dhagahu akkas jedhe: "Yaa Rabbii, Gooftaa waamicha guutuu fi salaata yeroo hunda raawwatamu kanaa,  Muhammadiif eddoo guddaa fi sadarkaa kenniif, gara eddoo faarfamaa isa ati waadaa galteettis isa ol kaasi" shafaa'aan koo guyyaa qiyaamaa isaaf raggaate</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ قَالَ حِينَ يَسْمَعُ النِّدَاءَ: اللَّهُمَّ رَبَّ هَذِهِ الدَّعْوَةِ التَّامَّةِ، وَالصَّلاَةِ القَائِمَةِ، آتِ مُحَمَّدًا الوَسِيلَةَ وَالفَضِيلَةَ، وَابْعَثْهُ مَقَامًا مَحْمُودًا الَّذِي وَعَدْتَهُ، حَلَّتْ لَهُ شَفَاعَتِي يَوْمَ القِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Jaabir bin Abdullaah irraa akka odeeffametti -Rabbi isaan lamaan irraa haa jaallatu- Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkas jedhan: «Namni yeroo azaana dhagahu akkas jedhe: "Yaa Rabbii, Gooftaa waamicha guutuu fi salaata yeroo hunda raawwatamu kanaa,  Muhammadiif eddoo guddaa fi sadarkaa kenniif, gara eddoo faarfamaa isa ati waadaa galteettis isa ol kaasi" shafaa'aan koo guyyaa qiyaamaa isaaf raggaate».</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مَن قال حين يسمع المؤذِّنَ بعد أنْ ينتهي منه: 
+(اللَّهُمَّ رَبَّ هَذِهِ الدَّعْوَةِ)، وهي ألفاظ الأذان التي يُدْعَى بها إلى عبادة الله والصلاة، (التَّامَّةِ) الكاملة، دعوة التوحيد والرسالة، (وَالصَّلاَةِ القَائِمَةِ) الدائمة التي ستقام، (آتِ) وأَعْطِ، (مُحَمَّدًا الوَسِيلَةَ) والمَنْزِلة العَلِيّة في الجنة التي لا تنبغي إلا له صلى الله عليه وسلم، (وَالفَضِيلَةَ) المَرْتَبةَ الزائدةَ على مراتب الخلائق، (وَابْعَثْهُ) وأَعْطِه (مَقَامًا مَحْمُودًا) يُحْمَد القائم فيه؛ وهو الشفاعة العظمى يوم القيامة، (الَّذِي وَعَدْتَهُ) بقولك: {عسى أن يبعثك ربك مقامًا محمودًا} بأن تكون له صلى الله عليه وسلم. 
+فمن دعا هذا الدعاء استحقَّ  ووَجَبتْ له شفاعةُ النبي صلى الله عليه وسلم يوم القيامة.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- namni erga azaanni xumuramee booda akkas jedhe akka shafa'aan isaaf raggaatu ibsan:
+(Yaa Rabbii, Gooftaa waamicha kanaa), isheenis jechoota waamicha azaanaa kan gabrootni Rabbii gara salaataa ittiin waamamuu dha, (Guutuu kan ta'e) hir'ina kan hin qabne, waamicha gama tokkichummaa Rabbii fi ergaa isaa, (Rabbii saalata dhaabbataa ta'ee)  kan yeroo hundaa dhaabbattu, (Kenni) laadhu, (Muhammadiif wasiilaa kenni) sadarkaa ol’aanaa Jannata keessatti isa qofaaf malu, nagaa fi rahmanni irra haa jiraatu,  (Fadiilaas kenniif) Sadarkaa sadarkaalee uumamtoota hundaa caalu kenniif, (Eddoo kabajamaas kenniif) Kan namni isa keessa dhaabbatu galateeffamu , kunis Guyyaa Qiyaamaa shafa’aa/manguddummaa guddaadha, (kan ati isaaf waadaa galte) akkas jechuu keetin: {Gooftaan kee eddoo faarfamaa ta'e si dhaabuun mirkanaa'aadha} Nabiyyiif ta'uun, nagaa fi rahmanni irra haa jiraatu.
+Namni du'aa'ii kanaan kadhate guyyaa qiyaamaa shafa’aa Nabiyyii -nagaa fi rahmanni irra haa jiraatu- ni argata.</t>
+  </si>
+  <si>
+    <t>مشروعية هذا الدعاء بعد الفراغ من التَّرْدِيْد خَلْفَ المؤذِّن، ومَن لم يَسمع النِّداء؛ فإنه لا يقوله.
+فضيلة الرسول صلى الله عليه وسلم حيث أُعطي الوَسِيلة والفَضِيلة والمقام المحمود والشفاعة العظمى في الفَصْلِ بين الخلائق.
+إثبات الشَّفاعة للرسول صلى الله عليه وسلم؛ لقوله: "حلَّت له شفاعتي يوم القيامة".
+شفاعته صلى الله عليه وسلم تكون لأهل الكبائر مِن أمته في عدم دخول النار أو مَن دَخَلَها أن يخرج منها، أو في دخول الجنة بغير حساب، أو رفع درجات من دخلها.
+قال الطيبي: من أوله إلى قوله "محمدًا رسول الله" هي الدعوة التامة، والحَيْعَلَة هي الصلاة القائمة في قوله يُقيمون الصلاة، ويحتمل أن يكون المراد بالصلاة الدعاء وبالقائمة الدائمة مِن قام على الشيء إذا داوم عليه، وعلى هذا فقوله "والصلاة القائمة" بيان للدعوة التامة، ويحتمل أن يكون المراد بالصلاة المعهودة المدعو إليها حينئذ وهو أظهر.
+قال المهلب: في الحديث الحض على الدعاء في أوقات الصلوات؛ لأنه حال رجاء الإجابة.</t>
+  </si>
+  <si>
+    <t>Waan mu'azzinni jedhu jedhanii eega raawwatanii booda Du'aa'ii kana jechuun karaa ta'uudha, namni azaana hin dhageenye ammoo jechuun isa irra hin jiraatu.
+Uumamtoota biraa hunda caalaa wasiilaa, fadiilaa fi eddoo faarfamaa shafa'aa guddaa kennamuuf sadarkaa nabiyyiin -nagaa fi rahmanni irra haa jiraatu- qabaniidha.
+"Shafa'aan kiyya isaaf ragga'eera) jechuun Rasuulaaf -nagaa fi rahmanni irra haa jiraatu- guyyaa qiyaamaa shafa'aan dhugaatti jiraachuu isaa mirkaneessuudha.
+Shafaa'aan isaanii -nagaa fi rahmanni irra haa jiraatu- warreen badii gurguddaa qaban akka ibidda hin seenne, namni seenees akka bahu, ykn ammoo jannata herrega tokko malee akka seenan, ykn ammoo jannata keessatti sadarkaan isaanii akka  dabalu keessatti ta'a.
+Xiibiin akkana jedhe: Jalqabaa Azaanaa irraa kaasee hanga isa "Muhammadan Rasuulullaah" gayutti waamicha guutuudha. Hey'alaan (Hayya Alassalaah, Hayya Alal falaah) isheen salaata dhaabbattuu jecha isaa "salaata dhaaban" jedhu keessatti dabbatamteedha, Salaata jechuun du'aa'iis ta'u danada'a, tan dhaabbattu jechuun tan itti fuftu jechuudha ta'a, waan tokko yeroo itti fufiinsaan hojjate irra dhaabbate jechuu irraa dhufeeti. Haaluma kanaan jechi isaa "salaata dhaabbattuu taate" kan jedhu waamicha guutuu ta'e ibsuudha, akkasumas salaatatti kan fedhame salaata baramte kan itti waamichi taasifamaa jiru ta'u danda'a, kanatu irra ifa.
+Al-Muhallab akkana jedhe: Yeroolee salaataa keessatti du'aa'ii godhachuu irratti kakaasuutu Hadiisicha keessa jira; Sababni isaas yeroo itti kadhatamee deebiin itti  abdatamu waan ta'eefi.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/10635</t>
+  </si>
+  <si>
+    <t>لا يصلي أحدكم في الثوب الواحد ليس على عاتقيه شيء</t>
+  </si>
+  <si>
+    <t>Tokkoon keessan uffata tokko uffatee, ceekuu isaa lamaan irratti osoo homaa hin uffatin hin salaatin</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ يُصَلِّي أَحَدُكُمْ فِي الثَّوْبِ الوَاحِدِ لَيْسَ عَلَى عَاتِقَيْهِ شَيْءٌ».</t>
+  </si>
+  <si>
+    <t>Abuu Hureyraa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Tokkoon keessan uffata tokko uffatee, ceekuu isaa lamaan irratti osoo homaa hin uffatin hin salaatin».</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم مَن صلّى في ثوب واحد عن أنْ يُجَرِّدَ عاتقيه ما بين الكتف والعنق بحيث لا يضع عليهما شيئًا يسترهما؛ لأن العاتقين وإن لم يكونا عورة، فإن سترهما أمكن في ستر العورة، وهو أقرب إلى إجلال الله تعالى وتعظيمه أثناء الوقوف بين يديه في الصلاة.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- namni tokko osoo ceekuu isaa lamaan irra waan isa dhoksu hin kaayin uffata tokko keessatti akka hin salaanne dhoorgan; sababni isaas ceekuun lamaan qaama dhokatuu qabu (awraa) yoo ta’uu baatanillee isaan haguuguun barbaachisaa waan ta'eef jecha. kun yeroo Rabbii ol ta'e dura dhaabbatanii salaatan, isa kabajuu fi ulfina kennuufitti dhihaata.</t>
+  </si>
+  <si>
+    <t>جواز الصلاة في الثوب الواحد إذا ستر ما يجب ستره.
+جواز الصلاة في ثوبين، أحدهما يستر أعلى الجسم، والآخر يستر أسفله.
+استحباب كون المُصلِّي على هيئة حسنة.
+وجوب سَتر العَاتِقَين أو أحدهما في الصلاة، إذا أمْكَنه ذلك، وقيل النهي للتنزيه.
+قِلّة ما في أيدي الصحابة رضي الله عنهم من المال، حتى إن بعضهم لا يملك ثَوبين.
+قال النووي في معنى الحديث: حكمته أنه إذا ائتزر به ولم يكن على عاتقه منه شيء لم يؤمن أن تنكشف عورته، بخلاف ما إذا جعل بعضه على عاتقه، ولأنه قد يحتاج إلى إمساكه بيده أو يديه فيشغل بذلك، وتفوته سنة وضع اليد اليمنى على اليسرى تحت صدره، ورفعهما حيث شرع الرفع، وغير ذلك، لأن فيه ترك ستر أعلى البدن وموضع الزينة، وقد قال الله تعالى: { خُذُوا ‌زِينَتَكُمْ عِنْدَ كُلِّ مَسْجِدٍ } [الأعراف: 31].</t>
+  </si>
+  <si>
+    <t>Uffata tokko uffachuun waan haguugamuu qabu kan haguugee yoo ta’e salaatuun ni hayyamamaadha.
+Uffata lama uffachuun salaatuun ni danda’ama, tokkoon isaanii qaama gara gubbaa kan haguugu yoo ta'u, inni kaan immoo jala kan haguuguudha.
+Namni salaatu haala gaarii irra jiraachuun isaa ni jaallatamaadha.
+Salaata keessatti hanga danda'ameen ceekuu lamaan ykn tokkoo isaan lamaanii dhoksuun dirqama ta'uudha, dhoorgaan kun qulqullummaafi jedhameera.
+Sahaabonni, Rabbiin irraa haa jaallatu, qabeenya xiqqoo akka qabaniidha, hanga gariin isaanii uffata lama horachuu hin dandeenyetti.
+Nawawiin hiika hadiisa kanaa ilaalchisee akkas jedhe: Ogummaan hadiisaa kanaa yeroo uffata isaa tokko marxifatee ceekuu isaa irra homaa hin kaayin awraan isaa(qaamni dhuunfaa isaa) mul'achuun mala, kun faallaa yeroo garii isaa ceekuu isaa irra godheeti, Akkasumas harka isaa tokkoon ykn harka isaa lamaanin isa qabachuutti haajama, sanaan shaaghalamee, sunnaan harka mirgaa bitaa irra kaa'ee qoma irra kaa'uu dhaba, bakka harka ol kaasuun itti karaa ta'ettis ol kaasuu fi kan biroos isaaf mijjachuu dhabu danda'a, sababni isaas isa keessatti qaama gubbaa fi bakka faayaa haguuggachuu dhiisuun waan jiruuf jecha, Rabbiin ol ta'e dhugumatti akkan jedhe: {Masjida hunda birattuu bareechifannaa (uffata) keessan qabadhaa} [Al-A’araaf: 31].</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/10639</t>
+  </si>
+  <si>
     <t>لا تجلسوا على القبور، ولا تصلوا إليها</t>
   </si>
   <si>
     <t>Qabriiwwan irra hin taa'inaa, isiitti gara galtaniis hin salaatinaa</t>
   </si>
   <si>
     <t>عن أبي مَرْثَدٍ الغَنَوِيّ رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «لَا تَجْلِسُوا عَلَى الْقُبُورِ، وَلَا تُصَلُّوا إِلَيْهَا».</t>
   </si>
   <si>
     <t>Abuu Marsad Al-Ganawii irraa akka gabaafametti -Rabbi isa irraa haa jaallatu- ni jedhe: Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Qabriiwwan irra hin taa'inaa, isiitti gara galtaniis hin salaatinaa».</t>
   </si>
   <si>
     <t>نَهى النبيُّ صلى الله عليه وسلم عن الجُلوسِ على القبور.
 كما نهى عن الصلاةِ إلى القبور، بأن يكون القبر في جهة قِبْلة المُصلي؛ لأن ذلك من وسائل الشرك.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmtaa fi nageenya isaan irratti haa buusu- qabriiwwan irra taa'uu irraa dhoorgani.
 akkuma qabriiwwanitti garagalanii salaatuu irraa dhoorganitti, qabriin kallattii qiblaa nama salaatuutiin haala ta'een; sun karaa shirkiitti qaqqabsiisu waan ta'eef jecha.</t>
   </si>
   <si>
     <t>النهي عن الصلاة في المقابر أو بينها أو إليها إلا صلاة الجنازة كما ثبت بالسنة.
 النهي عن الصلاة إلى القبور سَدًّا لذريعة الشرك.
 نهى الإسلام عن الغُلوِّ في القبور وعن امْتِهانها، فلا إفْرَاط ولا تَفْريط.
 حُرمة المُسلم باقية بعد موته، لقوله صلى الله عليه وسلم: (كَسْرُ عَظْمِ المَيّت كَكَسْرِه حيًّا).</t>
   </si>
@@ -13845,77 +15035,143 @@
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akka Rabbiin humna qaamaa torba irratti sujuudutti isaan ajaje ibsan; isheenis:
 Tokkoffaa: Kallacha (adda): isheenis kutaa fuulaa tan funyaani fi ija lameen gubbatti argamtuudha, Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- harka isaanitiin gara funyaan isaanii akeekuun, kallachii fi funyaan humna torban sana irraa humna tokko akka ta'an ibsan, namni sujuudu funyaan isaatiin lafa tuquudha qaba jechuu gad jabeessuuf jecha.
 Humni lammaffaa fi sadaffaan: harka lameeni.
 Afraffaa fi Shanaffaan: Jilba lameeni.
 Jahaffaa fi Torbaffaan: qubbeen miila lameeniiti.
 Yeroo dachii irratti sujuudnu akka lafa hin tuqne eeguudhaaf jecha rifeensa keenya ol qabachuu dhabuutti, ykn uffata garii isaa garii irratti ol sassaabbachuu dhabuutti nu ajajaniiru, inumaayyuu humnoolee toban sanaan lafa tuquudhaan akka sujuuda gootuuf jecha isa gadi lakkisuudha qabna.</t>
   </si>
   <si>
     <t>وجوب السُّجود في الصلاة على الأعَضاء السَّبعة.
 كراهية جَمْعِ وضَمِّ الثَّوب والشَّعَر في الصلاة.
 يجب على المصلي أن يطمئن في صلاته، وذلك بأنْ يضع أعضاء السجود السبعة على الأرض، ويستقر عليها حتى يأتي بالذكر المشروع.
 النهيُ عن كَفِّ الشَّعَرِ خاصٌّ بالرجال دون النساء؛ لأن المرأة في الصلاة مأمورة بالتستر.</t>
   </si>
   <si>
     <t>Salaata keessatti qaama torban irratti sujuuduun dirqama tahuudha.
 Yeroo sujuudaa uffataa fi rifeensa walitti sassaabbachuun jibbamaa tahuudha.
 Nama salaataa jiru irratti humnoolee torban sujuudaa sana lafa irra kaa'uun hanga zikrii sujuuda keessatti karaa godhame jedhuutti tasgabbaa'uun dirqama tahuudha.
 Yeroo sujuudaa rifeensa sassaabbachuu irraa dhoorguun dubartii osoo hin tahin dhiira qofaafi; sababni isaas dubartiin salaata keessatti haguuggatutti waan ajajamteef jecha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/10925</t>
   </si>
   <si>
+    <t>إذا سجدت، فضع كفيك وارفع مرفقيك</t>
+  </si>
+  <si>
+    <t>Yeroo sujuuda gootu harka keessoo (ganaa) kee lamaan lafa kaa'ii, ciqilee kee lamaan lafa irraa ol kaasi</t>
+  </si>
+  <si>
+    <t>عَنِ الْبَرَاءِ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا سَجَدْتَ، فَضَعْ كَفَّيْكَ وَارْفَعْ مِرْفَقَيْكَ».</t>
+  </si>
+  <si>
+    <t>AlBaraa'i irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Yeroo sujuuda gootu harka keessoo (ganaa) kee lamaan lafa kaa'ii, ciqilee kee lamaan lafa irraa ol kaasi».</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم حالةَ اليدين في سجود الصلاة، وذلك بأن يُمَكِّنَ الكفَّين من الأرض ويضعها مضمومة الأصابع في اتجاه القبلة، ويكون المرفقان -مفصل الذراع والعضد- مُرتَفعَين عن ملامسة الأرض ومُفرجين عن الجنبين.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- yeroo salaata keessatti sujuuda godhan harki akkamitti ta’uu akka qabu ibsaniiru, sunis shanacha harkaa(ganaa) lamaan qubbeen walitti maxxantuu haala taateen gara kallattii qiblaatti garagalchanii lafa kaa’uuni, ciqileen lamaan akka lafa hin tuqne ol ka'oo fi chanaacha lamaan irraa kan fagaatan ta'u qaban.</t>
+  </si>
+  <si>
+    <t>الواجب على المصلِّي أن يَضع كفَّيه على الأرض، والكفان عُضوان من أعضاء السُّجود السَّبعة.
+استحباب رفع الذِّراعين عن الأرض، وكراهة افتراشهما كما يَفترش السَّبع ذِراعيه.
+مشروعية إظهار النَّشاط والقوَّة والرَّغبة في العَبادة.
+المُصلِّي إذا اعتمد على جميع أعضاء السُّجود، أخذ كلُّ عُضوٍ حقَّه من العبادة.</t>
+  </si>
+  <si>
+    <t>Namni salaatu shanacha(ganaa) isaa lafa kaa’uun dirqama akka ta'eedha,  ykn maxxansuu qaba, shanachi(ganaan) lamaan qaamota sujuudaa torban keessaa isa tokkoodha.
+Dhundhuma lamaan lafa irraa ol kaasuun jaallatamaa ta’uu fi akka bineensi dhundhuma isaa lamaan afatuutti isaan lamaan lafa irratti afuun jibbamaa ta'uudha.
+Ibaadaa irratti miqaana, jabeenya fi fedhii  mul’isuun karaa ta'uudha.
+Namni salaatu tokko humnoolee sujuudaa hunda irratti yeroo hirkate, hundi humnaatuu ibaadaa irraa haqa isaa ni fudhata.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/10927</t>
+  </si>
+  <si>
     <t>كان النبي صلى الله عليه وسلم يقول بين السجدتين: اللهم اغفر لي، وارحمني، وعافني، واهدني، وارزقني</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- sujuuda lameen gidduutti akkana jedhu ture: «Allaahummaghfir lii, warhamnii, wa Aafinii, wahdinii, warzuqnii</t>
   </si>
   <si>
     <t>عن ابن عباس رضي الله عنهما: كان النبي صلى الله عليه وسلم يقول بين السجدتين: «اللَّهمَّ اغْفِرْ لي، وارْحَمْنِي، وعافِني، واهْدِني، وارزقْنِي».</t>
   </si>
   <si>
     <t>Ibnu Abbaas irraa akka odeeffametti -Rabbi isaan lameen irraa haa jaallatu-: Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- sujuuda lameen gidduutti akkana jedhu ture: «Allaahummaghfir lii, warhamnii, wa Aafinii, wahdinii, warzuqnii».</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يدعو بين السَّجدتَين في صلاتِه بهذه الدعوات الخمس التي يحتاج المسلم إليها حاجة عظيمة، واشتملت على خَيرَي الدنيا والآخرة، مِنْ طَلَبِ المغفرة وستر الذنوب والتجاوز عنها، وإسباغ الرحمة، والعافية من الشبهات والشهوات والأمراض والأسقام، وسؤال الله الهداية للحق والثبات عليه، والرزق من الإيمان والعلم والعمل الصالح، ومن المال الحلال الطيب.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- sujuuda lameen gidduutti kadhannaa shanan kan muslimni akka jabaatti itti haajamu kanaan kadhatu turani, toltuu duuniyaaf Aakhiraa kan waliitti qabatteedha, araarama gaafachuu, badii sattaruu fi isa irra darbuu gaafachuu, rahmata woliin ga'uu, fedhiiwwan, waan namatti wol fakkaatan, dhukkuboowwanii fi laalaawwan irraa nagaa ta'uu gaafachuu, qajeeluma Rabbiin gaafachuu fi isa irratti ragga'uu fi iimaana, beekumsa, hojii gaarii fi qabeenya halaalaa bareedaa akka isaaf kennu gaafachuu irraa.</t>
   </si>
   <si>
     <t>مشروعية هذا الدعاء في الجلسة التي بين السَّجدتين.
 فضل هذه الأدعية لِمَا اشتملتْ عليه من خيري الدنيا والآخرة.</t>
   </si>
   <si>
     <t>Kadhannaan kun taa'umsa sujuuda lameen gidduutti jiru irratti karaa kan godhame ta'uu.
 Sadarkaa kadhannaan kun qabuudha, toltuu duuniyaa fi Aakhiraa wolitti qabate waan ta'eef jecha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/10930</t>
+  </si>
+  <si>
+    <t>صليت مع النبي صلى الله عليه وسلم، فكان يسلم عن يمينه: السلام عليكم ورحمة الله وبركاته، وعن شماله: السلام عليكم ورحمة الله</t>
+  </si>
+  <si>
+    <t>Nabiyyiin waliin salaate, nagaa fi rahmanni irra haa jiraatu, gama mirga isaanitti akkana jechuun salaamtaa jedhu turan:  «Assalaamu Aleykum warahmatullaahi wabarakaatuh» hiikni isaas: nagaan, rahmannii fi barakaan Rabbii isin irra haa jiraatu jechuudha, gama bitaa isaanitti immoo akkana jedhu turan: «Assalaamu Aleykum warahmatullaah» hiikni isaas: nagaa fi rahmanni Rabbii isin irra haa jiraatu jechuudha</t>
+  </si>
+  <si>
+    <t>عَنْ وَائِل بن حُجرٍ رضي الله عنه قَالَ: صَلَّيْتُ مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَكَانَ يُسَلِّمُ عَنْ يَمِينِهِ: «السَّلَامُ عَلَيْكُمْ وَرَحْمَةُ اللَّهِ وَبَرَكَاتُهُ»، وَعَنْ شِمَالِهِ: «السَّلَامُ عَلَيْكُمْ وَرَحْمَةُ اللَّهِ».</t>
+  </si>
+  <si>
+    <t>Waa'il bin Hujr irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Nabiyyiin waliin salaate, nagaa fi rahmanni irra haa jiraatu, gama mirga isaanitti akkana jechuun salaamtaa jedhu turan:  «Assalaamu Aleykum warahmatullaahi wabarakaatuh» hiikni isaas: nagaan, rahmannii fi barakaan Rabbii isin irra haa jiraatu jechuudha, gama bitaa isaanitti immoo akkana jedhu turan: «Assalaamu Aleykum warahmatullaah» hiikni isaas: nagaa fi rahmanni Rabbii isin irra haa jiraatu jechuudha.</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم إذا أراد أنْ يَنصَرِفَ من صلاته سلَّم عن يمينه وشماله بأن يلتفت بوجهه للجهة اليمنى، مع قوله: (السلام عليكم ورحمة الله وبركاته)، ويسلِّم عن شماله، بأن يلتفت بوجهه للجهة اليسرى، مع قوله: (السلام عليكم ورحمة الله).</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- salaata isaanii xumuuruu yeroo barbaadan, fuula isaanii gara mirgaa garagalchanii (Assalaamu Aleykum warahmatullaahi wabarakaatuh) jedhu turan, akkasumas gara bitaa isaanittis fuula gara galchanii akkan jedhu turan: (Assalaamu Aleykum warahmatullaahi wabarakaatuhu).</t>
+  </si>
+  <si>
+    <t>مشروعية التسليمتين من الصلاة، وأنها من أركانها.
+استحباب الإتيان بزيادة قول: (وبركاته)، في بعض الأحيان؛ لأن النبي صلى الله عليه وسلم لم يكن يُدَاوِم عليها.
+النطق بالتسليمتين في الصلاة ركن واجب، وأما فعل الالتفات أثناء النطق بهما مستحب.
+ينبغي أن يكون قول: (السلام عليكم ورحمة الله) أثناء فعل الالتفات لا قبله ولا بعده.</t>
+  </si>
+  <si>
+    <t>Salaata yeroo xumuran yeroo lama salaamataa baafatuun karaa ta'uu fi salaamataa baafatuun ruknii salaataa irraa akka ta'eedha.
+Yeroo tokko tokko (warakaatuh) jechuun jaallatamaa ta'uudha; Sababni isaas Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- itti fufiinsaan waan jechaa hin turiniif jecha.
+Salaata keessatti salaamataa lamaan arrabaan dubbachuun dirqama ta'uudha, Garuu yeroo dubbatan sanatti mil'achuun jaallatamaadha.
+(Assalaamu Aleykum Warahmatullaah) kan jedhu, yeroo naanna'aa jiru malee duraa fi boodattii miti.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/10945</t>
   </si>
   <si>
     <t>اللهم أنت السلام، ومنك السلام، تباركت ذا الجلال والإكرام</t>
   </si>
   <si>
     <t>Allaahumma Antassalaamu, Waminkassalaamu, Tabaarakta Yaa Zaljalaali Wal ikraam</t>
   </si>
   <si>
     <t>عن ثَوْبَانَ رضي الله عنه قال: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا انْصَرَفَ مِنْ صَلَاتِهِ اسْتَغْفَرَ ثَلَاثًا، وَقَالَ: «اللَّهُمَّ أَنْتَ السَّلَامُ، وَمِنْكَ السَّلَامُ، تَبَارَكْتَ ذَا الْجَلَالِ وَالْإِكْرَامِ»، قَالَ الْوَلِيدُ: فَقُلْتُ لِلْأَوْزَاعِيِّ: كَيْفَ الْاسْتِغْفَارُ؟ قَالَ: تَقُولُ: أَسْتَغْفِرُ اللهَ، أَسْتَغْفِرُ اللهَ.</t>
   </si>
   <si>
     <t>Sawbaan irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- salaata isaanii irraa yeroo garagalanitti yeroo sadii araarama Rabbiin gaafatu ture, eegasi akkas jedhu: «Allaahumma Antassalaamu, Waminkassalaamu, Tabaarakta Yaa Zaljalaali Wal ikraam», Waliid ni jedhe: Awzaa'iidhaan, araarama gaafachuun akkamin jedheen? Awzaa'iinis ni jedhe: Astaghfirullaah, Astaghfirullaah, Astaghfirullaah jetta.</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يقول إذا انتهى من صلاته: أستغفر الله، أستغفر الله، أستغفر الله.
 ثم يُعَظِّم ربَّه بقوله: "اللَّهمَّ أنتَ السَّلامُ، ومنْكَ السَّلامُ، تباركْتَ ذا الجَلالِ والإكرامِ " فالله السالم الكامل في صفاته، المنزَّهُ عنَ كل عيب ونَقصٍ، وتَطْلُبُ منه سبحانه السَّلامةَ منْ شُرورِ الدُّنيا والآخرةِ لا مِنْ غَيره، وهو سبحانه قد تَكاثَرَ خَيْرُه في الدارين، صاحب العظَمةِ والإحسانِ.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- yeroo salaata isaanii raawwatanitti akkana kan jedhu ture: Astagfirullaah, Astaghfirullaah, Astaghfirullaah.
 Eegasii "Allaahumma Antassalaamu, Waminkassalaamu, Tabaarakta Yaa Zal Jalaali wal Ikraam" jechuun Rabbii isaanii guddisu, Rabbiin isa waan hunda irraa nagaa ta'ee fi sifaata isaatiinis guutuu ta'eedha, mudaa fi hirdhina hunda irraa qulqulluu kan ta'eedha, hamtuu duuniyaa fi Aakhiraa irraa nagaa bahuu waan biroo irraa osoo hin taane isuma qofa irraa barbaadda, inni toltuun isaa bakka lameenittuu dhugaan heddummaatee jira, abbaa guddinaatii fi tolaati.</t>
   </si>
   <si>
     <t>استحباب الاستغفار عَقِبَ الصلاةِ والمداومة عليه.
 استحباب الاستغفار لاستكمال النقص في العبادة وجَبْرًا للطاعة والتقصير فيها.</t>
   </si>
@@ -14043,50 +15299,108 @@
   <si>
     <t>Sahaabota koo hin arrabsinaa, tokkoon keessan osoo worqii hanga gaara uhud ga'u saddaqateellee, muddii tokkoo isaanii hin ga'u, wolakkaa isaatuu hin ga'u</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ تَسُبُّوا أَصْحَابِي، فَلَوْ أَنَّ أَحَدَكُمْ أَنْفَقَ مِثْلَ أُحُدٍ ذَهَبًا مَا بَلَغَ مُدَّ أَحَدِهِمْ، وَلاَ نَصِيفَهُ».</t>
   </si>
   <si>
     <t>Abuu Sa'iid Al-khudrii irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Sahaabota koo hin arrabsinaa, tokkoon keessan osoo worqii hanga gaara uhud ga'u saddaqateellee, muddii tokkoo isaanii hin ga'u, wolakkaa isaatuu hin ga'u».</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم عن سَبِّ الصحابة، وخاصة السابقين الأولين من المهاجرين والأنصار؛ وأَخْبَر أنه لو أنفق أَحدٌ من الناس مِثلَ جبل أُحد ذهبًا ما بَلغَ ثوابَه في ذلك ثواب نفقة أحد الصحابة مُد طعام أو نصفه -والمد ملء كفي الرجل المتوسط-؛ وذلك لمزيد إخلاصهم، وصِدْق نياتهم، وسَبْق إنفاقهم وقتالِهم قبل فتح مكة حيث شدة الحاجة إليه.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- sahaabota arrabsuu irraa dhoorgani, keessattuu muhaajirootaa fi ansaarota irraa durabuutota jalqabaa; akkasumas namni tokko osoo worqii hanga gaara uhud ga'u saddaqatee, mindaan isaa hanga mindaa sahaabaan tokko nyaata muddii tokko yookaan wolakkaa isaa saddaqatuu akka hin geenye himani, -muddiin tokko guutuu ganaa lameen nama giddu galeessa ta'eeti-; mindaan sahaabaa kan adda wanti ta'eef ikhlaasni isaanii irra dabalaa ta'uu, niyyaan isaanii dhugaa ta'uu fi yeroo haajaan jabaan jiru fathii makkaatiin duratti kennaa fi qabsoo keessatti dura bu'oo ta'uu isaaniitiifi.</t>
   </si>
   <si>
     <t>سَبُّ الصحابة -رضي الله عنهم- حرامٌ، ومن المعاصي الكبائر.</t>
   </si>
   <si>
     <t>Sahaabota arrabsuun -Rabbiin isaan irraa haa jaallatu- haraama, akkasumas badii gurguddoo irraati.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/11000</t>
   </si>
   <si>
+    <t>قال رسول الله صلى الله عليه وسلم لأبي بكر وعمر: هذان سيدا كهول أهل الجنة من الأولين والآخرين إلا النبيين والمرسلين</t>
+  </si>
+  <si>
+    <t>Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- Abuu Bakarii fi Umariin ilaalchisee akkana jedhan: «Isaan lamaan kun sayyidoota giddu galeessa warra jannataati, warra duraati boodaa irraa, Nabiyyoota fi Ergamtoonni osoo hafanii</t>
+  </si>
+  <si>
+    <t>عن أنس رضي الله عنه، قال: قال رسول الله صلى الله عليه وسلم لأبي بكر وعمر: «هذان سَيِّدا كُهُول أهل الجنة من الأوَّلِين والآخِرين إلا النبيِّين والمرسلين».</t>
+  </si>
+  <si>
+    <t>Anas irraa akka odeeffametti -Rabbiin irraa haa jaalatu- akkas jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- Abuu Bakarii fi Umariin ilaalchisee akkana jedhan: «Isaan lamaan kun sayyidoota giddu galeessa warra jannataati, warra duraati boodaa irraa, Nabiyyoota fi Ergamtoonni osoo hafanii».</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ أبا بكر الصديق وعمر الفاروق رضي الله عنهما هما أفضل البشر بعد الأنبياء، وأفضل مَن دخل الجنة بعد النبيين والمرسلين.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- Abuu Bakarii fi Umar -Rabbiin isaan irraa haa jaallatu- nabiyyootaa fi ergamtoota booda ilma namaa hunda akka caalaan akkasumas Nabiyyootaa fi ergamtoota booda jannata seenuuf nama hundarra akka dursan himan.</t>
+  </si>
+  <si>
+    <t>أبو بكر وعمر رضي الله عنهما هما أفضل الناس بعد الأنبياء والمرسلين.
+ليس في الجنة كَهْلٌ، بل مَن يدخلها ابن ثلاث وثلاثين سنة، والمراد أنهما سيدا مَن مات كهلًا في الدنيا، أو أنّ ذلك باعتبار ما كانوا عليه في الدنيا حال هذا الحديث.</t>
+  </si>
+  <si>
+    <t>Abuu Bakarii fi Umar -Rabbiin isaan irraa haa jaallatu- nabiyyootaa fi ergamtoota boodaa namoota hunda irra akka caalaniidha.
+Jannata keessatti ga'eessummaan hin jiru, hundi isaanii nama umriin isaa waggaa soddomii sadii ta’e ta'anii seenan, Hadiisa kana keessatti wanti barbaadame Abuu Bakarii fi Umar sayyidoota nama addunyaa tana irratti ga’eessota ta’anii du’aniiti jechuudha,  yookaan yeroo hadiisni kun himamutti duuniyaa keessatti waan isaan irra turan ilaaluuni.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/11161</t>
+  </si>
+  <si>
+    <t>الحسن والحسين سيدا شباب أهل الجنة</t>
+  </si>
+  <si>
+    <t>Hasan fi Huseen hoggantoota dargaggoota warra jannataati</t>
+  </si>
+  <si>
+    <t>عن أبي سعيد الخدري رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «الحَسَن والحُسَيْن سَيِّدا شَباب أهْل الجنة».</t>
+  </si>
+  <si>
+    <t>Abuu Sa’iid Al-Khudrii irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jaalatu- akkana jedhan. «Hasan fi Huseen hoggantoota dargaggoota warra jannataati».</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ حَفيدَيه الحسن والحسين ابنا علي بن أبي طالب وفاطمة بنت النبي صلى الله عليه وسلم ورضي عنهم، هما سيدا كلِّ مَن مات وهو شاب ودخل الجنة في الفضل، أو أنهما سيدا شباب أهل الجنة باستثناء الأنبياء والخلفاء الراشدين.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- ilmi lamaan intala isaanii Hasanii fi Huseen ilmaan Aliyyii bin Abii Xaalib fi Faaximaa intala Rasuulaa -nagaa fi rahmanni irra haa jiraatu- Nama dargaggeessa ta’ee du’ee rahmata Rabbiitin Jannata seene hundaaf sadarkaa keessatti sayyidoota akka ta'an, ykn immoo nabiyyootaa fi Khaliifota afaran irraa hanbisuun sayyidoota dargaggoo warra jannataa akka ta'an himan.</t>
+  </si>
+  <si>
+    <t>فيه فضيلة ظاهرة للحسن والحسين رضي الله عنهما.
+قيل في معنى الحديث: أنهما في وقت الحديث هما سيدا شباب مَن هم من أهل الجنة من شُبّان هذا الزمان، أو أنهما أفضل ممن لم يثبت فيه تفضيلٌ عامٌّ كالأنبياء والخلفاء، أو أنهما سيدا من اتصف بصفات الشباب والفُتُوَّة كالمروءة والكرم والشجاعة، ولم يَرِدْ بذلك سِنَّ الشباب؛ لأن الحسن والحسين ماتا كَهْلَين.</t>
+  </si>
+  <si>
+    <t>Hadiisicha keessa sadarkaa Hasan fi Huseen -Rabbiin isaan irraa haa jaallatu- ibsuutu jira.
+Hiika hadiisaa keessatti akkanas jedhame: Isaan lamaan yeroo hadiisni kun odeeffametti dargaggoo zabana sanaa keessaa  namoota warra jannataa ta'aniif hoggantoota. Yookiin akkuma Nabiyyootaa fi Khaliifota kan caalan hin jirretti dargaggoota hunda irra caalumsa qaban, Yookiin immoo warra amala dargaggummaa kan akka kabajaa, gaarummaa fi gootummaa qabaniif isaan lamaan sayyidoota, sanaan barri dargaggummaa hin dhufne; sababni isaas Hasanii fi Huseen ga’eessota ta’anii waan du’aniif jecha.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/11169</t>
+  </si>
+  <si>
     <t>ليبلغن هذا الأمر ما بلغ الليل والنهار، ولا يترك الله بيت مدر ولا وبر إلا أدخله الله هذا الدين</t>
   </si>
   <si>
     <t>‌Wallaahi Amantiin kun bakka halkanii fi guyyaan gahu ni gaha. Rabbiin mana dhoqqees ta'ee mana suufii Amantii kana osoo isa hin galchin hin dhiisu</t>
   </si>
   <si>
     <t>عن تَميم الداري رضي الله عنه، قال: سمعتُ رسول الله صلى الله عليه وسلم يقول: «‌لَيَبْلُغَنَّ ‌هَذَا الأَمْرُ مَا بَلَغَ اللَّيْلُ وَالنَّهَارُ، وَلَا يَتْرُكُ اللهُ بَيْتَ مَدَرٍ وَلَا وَبَرٍ إِلَّا أَدْخَلَهُ اللهُ هَذَا الدِّينَ، بِعِزِّ عَزِيزٍ أَوْ بِذُلِّ ذَلِيلٍ، عِزًّا يُعِزُّ اللهُ بِهِ الإِسْلَامَ، وَذُلًّا يُذِلُّ اللهُ بِهِ الكُفْرَ» وَكَانَ تَمِيمٌ الدَّارِيُّ يَقُولُ: قَدْ عَرَفْتُ ذَلِكَ فِي أَهْلِ بَيْتِي، لَقَدْ أَصَابَ مَنْ أَسْلَمَ مِنْهُمُ الْخَيْرُ وَالشَّرَفُ وَالْعِزُّ، وَلَقَدْ أَصَابَ مَنْ كَانَ مِنْهُمْ كَافِرًا الذُّلُّ وَالصَّغَارُ وَالْجِزْيَةُ.</t>
   </si>
   <si>
     <t>Tamiim Al-daarii irraa odeeffame Rabbiin irraa haa jaallatu akkana jedhe: Ergamaa Rabbii -nagaa fi rahmanni irra haa jiraatu- kan akkana jedhuun dhaga’e: «‌Wallaahi Amantiin kun bakka halkanii fi guyyaan gahu ni gaha. Rabbiin mana dhoqqees ta'ee mana suufii Amantii kana osoo isa hin galchin hin dhiisu, jabeenya jabaatiin, ykn xiqqeenya xiqqaatatiin, Jabeenya Rabbiin Islaamummaa ittiin jabeessu fi xiqqeenya Rabbiin kufrii ittiin xiqqeessu» Tamiima Al-daariin akkana kan jedhu tahe: jecha kana ani warra kiyya keessatti dhugumatti argeera, Nama isaan irraa Islaamummaa qabate dhugumatti kheyriin, kabajaa fi jabeenyi isa mudateera, Isaan keessaa nama kaafira tahe ammoo salphinni, xiqqeenyi fi gibirri dhugumatti isa mudateera.</t>
   </si>
   <si>
     <t>يُخبِرُ رسولُ الله صلى الله عليه وسلم أنَّ هذا الدين سوف يعمُّ جميع أجزاء الأرض، فأيّ مكان وصله الليل والنهار سيصله هذا الدين، 
 ولن يترك الله تعالى بيتًا في المدن والقرى ولا في البوادي والصحراء إلا أدخل عليه هذا الدين، 
 فمَن قَبِلَ هذا الدين وآمن به فإنه يكون عزيزًا بعزة الإسلام، 
 ومن رفضه وكفر به فإنه يكون ذليلًا مهانًا. 
 ثم أخبر الصحابي تميم الداري رضي الله عنه أنه عرف ذلك الذي أخبر به رسول الله صلى الله عليه وسلم في أهل بيته خاصة، فإنّ من أسلم منهم ناله الخير والشرف والعز، ومن كفر منهم ناله الذل والهوان هذا مع ما يدفعه للمسلمين من أموال.</t>
   </si>
   <si>
     <t>Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- Amantiin kun kutaalee dachii hundatti akka babal’atuu fi bakka halkanii fi guyyaan gaye kamuu Amantiin kun akka gayuu taa'u himani. Rabbiin mana tokko magaalaa, gandoota keessattii fi  baadiyyaa keessatti osoo amantii kana hin galchin hin dhiisu. Namni amantii kana fudhatee itti amane jabeenya Islaamaatiin jabaa taha. Namni isa didee itti kafare ni salphataa xiqqaataa taha.
 Eegasii sahaabichi Tamiim Al-daariin, Rabbiin irraa  haa jaallatu, waan Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- dubbatan sana maatii isaa keessatti akka beeke hime, isaan keessaa namni islaamummaa qabate kheyrii, kabajaa fi jabeenya akka argate, isaan keessaa namni isa didee kafare ammoo horii irraa waan muslimtootaf kaffalu wajjiin salphinaa fi xiqqeenyi akka isa mudate hime.</t>
   </si>
   <si>
     <t>بشارة للمسلمين بأن دينهم سينتشر في جميع أجزاء الأرض.
 العزة للإسلام والمسلمين والذل للكفر والكافرين.
@@ -14114,50 +15428,141 @@
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المصلي إذا تردد في صلاته ولم يدر كم صلى، ثلاثًا، أم أربعًا؟ فليبعد العددَ الزائدَ المشكوكَ فيه ولا يأخذ به؛ فالثلاث هو المتيقن، فيصلي ركعة رابعة، ثم يسجد سجدتين قبل أن يسلم.
 فإن كان ما صلّاه حقيقة أربعًا؛ صار خمسًا بإضافة ركعة، وسجدتي السهو عوضًا عن ركعة، فكان العدد شفعًا لا وترًا: وإن كان صلى بالركعة الزائدة أربعًا؛ فيكون قد أدى ما عليه من غير زيادة ولا نقصان.
 وسجدتا السهو كانتا إذلالًا للشيطان ودحرًا له، وردَّه خاسئًا مُبْعِدًا عن مراده؛ لأنه لَبَّسَ عليه صلاته، وتعرَّض لإفسادها، وكملت صلاة ابن آدم لمّا امتثل أمر الله تعالى بالسجود الذي عصى به إبليس، حينما امتنع من طاعة الله بالسجود لآدم.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmanni irra haa jiratu- namni salaata salaatu tokko salaata isaa keessatti shakkee meeqa akka salaate hin beekin, sadii moo afurii? Lakkoofsa dabalataa, shakkisiisaa ta'e fageessuudhaan raka'aan sadii mirkanaa'aa waan tahuuf raka'aa afraffaa salaatee eegasii osoo salaamata hin jedhin sujuuda lama akka sujuuduu qabu ibsaniiru.
 Wanti inni salaate dhugumatti afur yoo ta’e; Raka’aan tokko itti dabalamuun shan ta’a, sujuudni lamaan dagannaa bakka raka’aa tokkoo bu'a yoo tahu, kanaaf lakkoofsi witrii osoo hin taane qindii taha, raka’aa dabalamte sanaan afur yoo kan salaate tahe; dirqama irra jiru dabaluu fi hir'isuun maletti ofirraa geesseera.
 Sujuudni lamaan dagachuu sheyxaana salphisuu, xiqqeessuu fi honga'aa yaada ofii irraa fageeffame tahee akka deebi'uuf taha; sababni isaas waan inni salaata isaa isa irratti wal fakkeessee balleessuuf waan yaalef jecha, salaatni ilma Aadam ni guutamti yeroo sujuuda sheyxaanni dide gochuun ajaja Rabbii ol tahee fudhate, sunis yeroo sheyxaanni Aadamiif akka sujuudu ajajamee Rabbiif tole jechuu dideedha.</t>
   </si>
   <si>
     <t>المصلي إذا شك في صلاته ولم يترجّح عنده أحد الأمرين فإنه يطرح الشك ويعمل باليقين، وهو الأقل، فيتم صلاته ويسجد للسهو قبل أن يسلِّم ثم يسلِّم.
 هاتان السجدتان طريق إلى جبر الصلاة، وردّ للشيطان خاسئًا ذليلًا مُبعدًا عن مُراده.
 الشك الذي في الحديث هو التردد بلا رجحان، فإذا وُجد الظن وترجّح عُمِل به.
 الحث على محاربة الوسواس ودفعه بامتثال أمر الشرع.</t>
   </si>
   <si>
     <t>Namni salaataa jiru tokko salaata isaa keessatti yoo shakkee tokkoon waa lamaa isa biratti irra caalaa hin tahin inni shakkii ofirraa dhiisee waan mirkanaa'etti hojjeta, inni isa irra xiqqaa taheedha, salaata isaa xumuree, osoo salaama hin baafatin sujuuda dagachuu gochuun achi booda salaama baafata.
 Sujuudni lamaan kun karaa salaata ittiin sirreessani, akkasumas karaa sheyxaana hongayaa xiqqaataa yaada isaa irraa fageeffamaa haala taheen itti deebisani.
 Shakkiin Hadiisa keessatti dubbatame inni garri tokko irra caaluun maletti waa lama nama biratti walqixxaa'uudha, kanaaf shakkiin yoo jiraatee garri tokko irra caale itti hojjetama.
 Ajaja Shari'aa fudhachuun waswaasa sheyxaanaa falmachuu fi ofirraa dhiibuu irratti kakaasuudha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/11231</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان لا يدع أربعا قبل الظهر وركعتين قبل الغداة</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- salaata zuhrii dura raka’aa afur, raka'aa lama ammoo salaata subhii dura salaatuu kan hin dhiisne turan</t>
+  </si>
+  <si>
+    <t>عن عائشةَ أُمِّ المُؤْمِنينَ رضي الله عنها: أن النبي صلى الله عليه وسلم كان لا يَدع أربعا قَبل الظهر وركعتين قبل الغَدَاة.</t>
+  </si>
+  <si>
+    <t>Aa'ishaa Haadha Mu'mintootaa irraa akka odeeffametti -Rabbiin irraa haa jaallatu: Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- salaata zuhrii dura raka’aa afur, raka'aa lama ammoo salaata subhii dura salaatuu kan hin dhiisne turan.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَت عائشةُ رضي الله عنها أنَّ النبيَّ صلى الله عليه وسلم كان يُواظِب على صلوات النوافل في بيتها ولا يَدَعُها: أربع ركعات بتسليمتين قبل صلاة الظهر، وركعتان قبل صلاة الفجر.</t>
+  </si>
+  <si>
+    <t>Aa'ishaan -Rabbiin ishee irraa haa jaallatu- Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- yeroo hunda mana ishee keessatti salaata sunnaa salaataa akka turanii fi akka hin dhiifne himte:  zuhrii dura raka'aa afur, salaamata lamaan, subhii dura ammoo rak'aa lama kan hin dhiifne turan.n</t>
+  </si>
+  <si>
+    <t>استحباب المحافظة على أربع ركعات قبل صلاة الظهر، وركعتين قبل صلاة الفجر.
+الأفضل أن تصلى الرَّواتِب في البيت، ولذلك أخبرت عنها عائشة رضي الله عنها.</t>
+  </si>
+  <si>
+    <t>Zuhrii dura rak'aa afur, salaata subhii dura ammoo raka'aa lama salaatuun fi irratti eeggachuun jaallatamaa ta'uudha.
+Irra caalaan salaanni sunnaa manatti salaatamuudha, kanaaf Aa'ishaan -Rabbiin irraa haa jaallatu- waa'ee kanaa irraa odeessite.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/11249</t>
+  </si>
+  <si>
+    <t>من حافظ على أربع ركعات قبل الظهر وأربع بعدها حرمه الله على النار</t>
+  </si>
+  <si>
+    <t>Namni salaata zuhrii duraa fi boodatti rak’aa afur salaatuu irratti tikfate Rabbiin ibidda irratti isa haraama taasiseera</t>
+  </si>
+  <si>
+    <t>عَنْ أُمِّ حَبِيبَةَ رضي الله عنها زَوْجِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالت: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَافَظَ عَلَى أَرْبَعِ رَكَعَاتٍ قَبْلَ الظُّهْرِ وَأَرْبَعٍ بَعْدَهَا حَرَّمَهُ اللَّهُ عَلَى النَّارِ».</t>
+  </si>
+  <si>
+    <t>Ummu Habiibaa haadha manaa Rasuulaa -nagaa fi rahmanni irra haa jiraatu- irraa akka odeeffametti- akkana jette: Ergamaa Rabbiitii -nagaa fi rahmanni irra haa jiraatu- akkana jedhuun dhagahe: «Namni salaata zuhrii duraa fi boodatti rak’aa afur salaatuu irratti tikfate Rabbiin ibidda irratti isa haraama taasiseera».</t>
+  </si>
+  <si>
+    <t>بَشَّرَ النبيُّ صلى الله عليه وسلم مَن صلَّى من النوافل أربع ركعات قبل صلاة الظهر، وأربع ركعات بعدها، ودَاوَم وحافَظ عليها حَرَّمَه الله على النار.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- nama salaata zuhrii duraa fi boodatti rak’aa afur itti fufiinsaan irratti tikfatee yeroo hunda salaate, Rabbiin ibidda irratti isa haraama taasise jechuun isa gammachiisan.</t>
+  </si>
+  <si>
+    <t>استحباب المحافظة على الأربع ركعات قبل الظُّهر والأربع بعدها.
+الرواتب القبلية -أي قبل الفريضة-؛ لها حِكَمٌ، منها: تهيئة نفس المصلي للعبادة قبل الدخول في الفريضة، وأما البعدية فمن حكمها جبر خلل الفرائض.
+للرواتب فوائد عظيمة، من زيادة الحسنات، وتكفير السيئات، ورفع الدرجات.
+قاعدة أهل السنة في أحاديث الوعد مثل هذا الحديث: أنْ تُحمل على الموت على التوحيد، وأنَّ المراد عدم الخلود في النار، لأن فاعل الذنوب من الموحدين مُستحِق للعقاب لكن لا يخلد في النار إن عوقب.</t>
+  </si>
+  <si>
+    <t>Rak’aa afran salaata zuhrii duraa fi boodaa irratti tikfachuun jaallatamaa ta'uudha.
+Sunnaawwan salaata dirqamaa duraa salaatuun ogummaa mataa ofii danda'e qaba, sana keessaa: Nama salaata waajiba keessa seenuu dura ibaadaaf qopheessuudha, ogummaa sunnaalee salaata waajibaa boodatti salaataman keessa jiru keessaa ammoo dogongora salaata waajibaa keessatti argamuu danda'u qobbuudha.
+Salaata sunnaa salaatuun faayidaa hedduu qaba, Hojii gaggaarii dabalachuu, hojii badaa haquu, fi sadarkaalee ol kaasuu faa dha.
+Bu'uurri warra Sunnaa Hadiisa waa’ee waadaa ilaalchisee akka fakkeenya hadiisa kanaa: Tokkichummaa Rabbii irratti du'uun hiikamuudha, akkasumas itti fedhamaan ibidda keessatti abad ta'uu dhabuudha, sababni isaas namni Rabbiin tokkochoomsee dilii dalage adabamuu waan haqa godhatuuf jecha, ni adabama malee ibidda keessatti abad hin ta'u.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/11251</t>
+  </si>
+  <si>
+    <t>أن رسول الله صلى الله عليه وسلم قرأ في ركعتي الفجر: قل يا أيها الكافرون، وقل هو الله أحد</t>
+  </si>
+  <si>
+    <t>Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- raka’aa lamaan fajrii keessatti: {Qul Yaa Ayyuhal kaafiruun} fi {Qul huwa Allaahu Ahad} qara’aa turan</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَرَأَ فِي رَكْعَتَيِ الْفَجْرِ: {قُلْ يَا أَيُّهَا الْكَافِرُونَ}، وَ{قُلْ هُوَ اللهُ أَحَدٌ}.</t>
+  </si>
+  <si>
+    <t>Abuu Hureyraa irraa akka odeeffametti -Rabbiin irraa haa jaallatu: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- raka’aa lamaan fajrii keessatti: {Qul Yaa Ayyuhal kaafiruun} fi {Qul huwa Allaahu Ahad} qara’aa turan:</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلّم يَسْتَحِبُّ أنْ يقرأ في ركعتي راتبة الفجر بعد الفاتحة، في الركعة الأولى سورة {قل يا أيها الكافرون} (الكافرون)، وفي الركعة الثانية سورة {قل هو الله أحد} (الإخلاص).</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- erga Faatihaa qara'anii booda raka'aa lamaan subhii duraa keessatti raka'aa duraa keessatti suuraa {Qul Yaa Ayyuhal kaafiruun}, Raka'aa lammaffaa keessatti ammoo Suuraa {Qul huwa Allahu Ahad} iin salaatuu jaallatan ture.</t>
+  </si>
+  <si>
+    <t>استحباب قراءة هاتين السورتين بعد الفاتحة في سنة الفجر.
+هاتان السورتان يقال لهما سورة الإخلاص؛ لأن في سورة الكافرون البراءة من جميع ما يعبده المشركون من دون الله، وأنهم أيضًا ليسوا بعبيد لله لأن شركهم يحبط أعمالهم، وأن الله سبحانه هو المستحق العبادة، ولأن في سورة الإخلاص توحيد الله والإخلاص له وبيان صفاته.</t>
+  </si>
+  <si>
+    <t>Suuraalee lamaan kana Fatihaa booda Sunnaa Fajrii keessatti qara’uun ni jaallatamaadha.
+Suuraaleen lamaan kun Suuraa Al-Ikhlaas jedhamu,Sababni isaas suuraa Al-Kafiruun keessatti waan mushrikoonni Rabbii gaditti gabbaran hunda irraa qulqullaa'uutu jira, akkasumas isaan gabroota Rabbiitii mitiitu keessa jira, shirkiin isaanii hojii isaanii waan jalaa balleessuu fi Rabbiin ol ta'e qoftu gabbartii waan haqa godhatuuf jecha, Suuraa Al-Ikhlaas keessa immoo Rabbiin tokkomsuu, ibaadaa isaaf qulqulleessuu fi sifaawwan isaa ibsuutu keessa jira.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/11256</t>
   </si>
   <si>
     <t>هل تسمع النداء بالصلاة؟ فقال: نعم، قال: فأجب</t>
   </si>
   <si>
     <t>waamicha salaataaf taasifamu ni dhageessaa?» namtichis eeyyeen nan dhaga'a jedhe, isaanis ni jedhaniin: «owwaadhu</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ أَعْمَى، فَقَالَ: يَا رَسُولَ اللهِ، إِنَّهُ لَيْسَ لِي قَائِدٌ يَقُودُنِي إِلَى الْمَسْجِدِ، فَسَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنْ يُرَخِّصَ لَهُ فَيُصَلِّيَ فِي بَيْتِهِ، فَرَخَّصَ لَهُ، فَلَمَّا وَلَّى دَعَاهُ، فَقَالَ: «هَلْ تَسْمَعُ النِّدَاءَ بِالصَّلَاةِ؟» فَقَالَ: نَعَمْ، قَالَ: «فَأَجِبْ».</t>
   </si>
   <si>
     <t>Abuu Hurayraa irraa akka odeeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: Namichi jaamaan tokko gara Nabiyyiitti dhufuun -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhe: yaa ergamaa Rabbii namni gara masjiidaatti na qajeelchu hin jiru jedhee, mana isaatti salaatuu akka isaaf eeyyamaniif ergamaa Rabbii gaafatee jennaan -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- isaaf eeyyamani, yeroo inni deemuuf garagalu isa waamanii, akkas jedhaniin: «waamicha salaataaf taasifamu ni dhageessaa?» namtichis eeyyeen nan dhaga'a jedhe, isaanis ni jedhaniin: «owwaadhu».</t>
   </si>
   <si>
     <t>أتَى رجُلٌ أعْمَى إلى النبيِّ صلى الله عليه وسلم، فقال: يا رسول الله ليس عندي مَن يُساعدني ويأخذ بيدي إلى المسجد، في الصلوات الخمس، يريد أنْ يُرخِّصَ له النبيُّ صلى الله عليه وسلم في ترك الجماعة، فَرَخَّصَ له، فلمَّا أَدْبَرَ ناداه وقال: هل تسمع الأذان بالصلاة؟ قال: نعم، قال: فأجب المُنادي بالصلاة.</t>
   </si>
   <si>
     <t>Namichi jaamaan gara nabiyyiitti dhufuun -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhe: yaa ergamaa Rabbii salaata shanan irratti nama na gargaaree masjiidatti na geessu hin qabu, nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- salaata jamaa'aa dhiisuu akka isaaf eeyyaman fedheeti, isaanis isaaf eeyyamani, yeroo inni deemuuf garagale isa waamani akkas jedhaniin: waamicha salaataaf taasifamu ni dhageessaa? eeyyen nan dhaga'a jedhe, isaanis waamaa gara salaataatti waamuuf owwaadhu jedhaniin.</t>
   </si>
   <si>
     <t>وجوب صلاة الجماعة؛ لأن الرُّخصة لا تكون إلا من شيء لازم وواجب.
 قوله: «فأجب» لمن يسمع النداء يدل على وجوب صلاة الجماعة؛ لأن الأصل بالأمر للوجوب.</t>
   </si>
   <si>
     <t>Salaanni jamaa'aa dirqama ta'uu agarsiisa, eeyyamni waan dirqamaa irraa malee waan hin taaneef jecha.
@@ -14184,50 +15589,79 @@
 وخير صفوف النساء آخرها؛ لأنه أسترُ لهن، وأبعد من مخالطة الرجال ورؤيتهم والفتنة بهم، وشرها أولها؛ لقربها من الرجال والتعرض للفتنة.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- salaata keessatti irra caalaan saffii dhiiraa, akkasuma mindaa irra hedduu fi sadarkaa irra hedduu kan qabu saffii jalqabaa akka ta'e himani; imaamatti waan dhihaatanii qiraatii isaa waan dhaggeeffatanuu fi dubartoota irraa fagoo waan ta'eef jecha. Irra hamaa fi mindaa fi sadarkaatti irra gadi aanaan isaa akka ilaalcha shari'aatti xumura isaati. Irra caalaan saffii dubartootaa xumura isaati; isaaniif waan irra dhoksaa ta'eef jecha, akkasumas dhiirotaan wolitti makamuu fi isaan ilaaluu irraa irra fagoo waan ta'eef jecha, irra hamaan isaa jalqaba isaati; dhiiratti dhihaachuu fi fitnaaf saaxilamuuf dhihoo waan ta'eef jecha.</t>
   </si>
   <si>
     <t>حث الرجال على المسارعة إلى الطاعات والصفوف الأولى في الصلوات.
 جواز صلاة النساء في المسجد مع الرِّجال في صفوف مستقلة، لكن مع التَّستُّر والحِشْمَة.
 النَّساء إذا اجتمعن في المسجد، فإنهن يَكُنَّ صفوفًا، كصفوف الرِّجال، ولا يتفرقن، بل عليهن التَّراص في الصّف وسدّ الخلل، كما في صفوف الرجال.
 بيان شدة عناية الشرع بالحث بابتعاد النساء عن الرجال حتى في مواطن العبادة.
 تفاضل الناس بحسب أعمالهم.
 قال النووي: أما صفوف الرجال فهي على عمومها، فخيرها أولُها أبدًا، وشرها آخرها أبدًا، أما صفوف النساء فالمراد بالحديث: صفوف النساء اللواتي يصلين مع الرجال، وأما إذا صلين متميزات لا مع الرجال فهن كالرجال؛ خير صفوفهن أولُها وشرُّها آخرُها.
 قال النووي: الصف الأول الممدوح الذي قد وردت الأحاديث بفضله والحث عليه هو الصف الذي يلي الإمام؛ سواء جاء صاحبه متقدِّمًا أو متأخرًا، وسواء تخلله مقصورة ونحوها أم لا.</t>
   </si>
   <si>
     <t>Ibaadaa fi salaataaf saffii jalqabaatiif ariifaachuu irratti dhiirota kakaasuutu keessa jira.
 dubartoonni dhiirotaa woliin masjiidatti saffii kophaa ba'e irratti salaatuun eeyyamamaa ta'uu isaa, garuu hagooggatanii sattarataniiti.
 dubartooonni yeroo masjiidatti wolitti qabaman, akkuma saffii dhiirotaa addatti saffii godhatu, adda adda ba'anii hin salaatanu, saffii qajeelchanii qaawa duuchuutu isaan irra jiraata, akkuma saffii dhiirotaatti.
 shari'aan dubartoonni dhiirota irraa akka fagaatanuuf eeguu jabaa gochuu isaa ibsuutu keessa jira, bakka ibaadaan itti godhamu yoo ta'ellee.
 namoonni akkaataa hojii isaaniitiin kan wol caalan ta'uu isaa.
 Aalimni islaamaa Nawawiin akkas jedhe: saffiin dhiirotaa akkuma jirutti, yeroo hundaa irra caalaan isaan jalqaba isaati, yeroo hundaa irra hamaan isaa xumura isaati, saffiin dubartootaa immoo hadiisaan kan itti fedhame: saffii dubartoota worra dhiirotaa woliin salaatanuuti, yoo dhiiraan adda ba'anii kan salaatan ta'e immoo isaanis akka dhiirotaati; irra caalaan saffii isaanii jalqaba isaa ta'a akkasuma irra hamaan saffii isaanii xumura isaa ta'a.
 Nawawiin itti dabaluun akkas jedhe: saffiin faarfamaan kan hadiisni sadarakaa isaa ibsuu fi itti kakaasuun dhufe inni saffii isa imaamatti aanudha; abbaan isaa dursee yoo dhufes booda hafee yoo dhufes, akkasumas wonti adda baasuu fi kan sana fakkaatan yoo seenes yoo seenuu dhabes tokkuma.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/11299</t>
+  </si>
+  <si>
+    <t>أن رسول الله صلى الله عليه وسلم رأى رجلا صلى وحده خلف الصف، فأمره أن يعيد صلاته</t>
+  </si>
+  <si>
+    <t>Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- namicha tokko kan kophaa isaa tarree (saffii) duubaa irratti salaatu arganii, salaata isaa irra deebi’ee akka raawwatu isa ajajan</t>
+  </si>
+  <si>
+    <t>عَنْ وَابِصَةَ رضي الله عنه: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَأَى رَجُلًا صَلَّى وَحْدَهُ خَلْفَ الصَّفِّ، فَأَمَرَهُ أَنْ يُعِيدَ صَلَاتَهُ.</t>
+  </si>
+  <si>
+    <t>Waabisaa irraa akka odeeffametti -Rabbiin irraa haa jaallatu: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- namicha tokko kan kophaa isaa tarree (saffii) duubaa irratti salaatu arganii, salaata isaa irra deebi’ee akka raawwatu isa ajajan.</t>
+  </si>
+  <si>
+    <t>رَأى النبيُّ صلى الله عليه وسلم رجلًا صلَّى وحده خَلْفَ الصف، فأمرَه أن يعيد صلاته؛ لأن صلاته لم تصح على هذه الحالة.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- namicha tokko kan kophaa isaa tarree (saffii) duubaa irratti salaataa jiru arganii, salaata isaa akka irra deebi’u isa ajajan; Sababni isaas salaanni isaa haala kana keessatti sirrii hin turre.</t>
+  </si>
+  <si>
+    <t>الحث على التبكير لصلاة الجماعة والتقدُّم لها، وأنْ لا يصليَ خلف الصف مُنْفَرِدًا حتى لا يعرض صلاته للبطلان.
+قال ابن حجر: من ابتدأ الصلاة منفردًا خلف الصف ثم دخل في الصف قبل القيام من الركوع لم تجب عليه الإعادة، كما في حديث أبي بكرة، وإلا فيجب على عموم حديث وابصة.</t>
+  </si>
+  <si>
+    <t>Salaata jama’aadhaaf dursaan eddotti argamuu fi salaatni nama jalaa akka hin banne tarree (saffii) duubatti kophaa salaatuu dhabuu irratti kakaasuudha.
+Ibnu Hajar akkana jedhe: Namni salaata kophaa isaa tarree duubatti jalqabee booda osoo rukuu'a irraa hin ka’in tarree namootatti makame, raka'aa san irra deebi'ee salaatuun dirqama itti hin tahu, akkuma hadiisa Abii Bakraa keessa jirutti, yoo akkana hin taane deebisuun irratti dirqama ta'a ragaa waliigalaa kan hadiisa waabisaa keessa jiru irratti deemnee.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/11303</t>
   </si>
   <si>
     <t>إن هاتين الصلاتين أثقل الصلوات على المنافقين، ولو تعلمون ما فيهما لأتيتموهما ولو حبوا على الركب</t>
   </si>
   <si>
     <t>Salaatattiin kun lameen, munaafiqoota irratti irra ulfaataa salaatotaati, osoo waan isaan lameen keessa jiru beektanii jilbaan daa'imtanii ta'ullee silaa ni dhuftan ture</t>
   </si>
   <si>
     <t>عن أُبيِّ بن كعبٍ رضي الله عنه قال: صلَّى بنا رسولُ الله صلى الله عليه وسلم يومًا الصُّبحَ فقال: «أشاهِد فُلان؟» قالوا: لا، قال: «أشاهِدٌ فُلان؟» قالوا: لا، قال: «إنَّ هاتيَنِ الصَّلاتين أثقَلُ الصَّلَواتِ على المُنافقين، ولو تعلمون ما فيهما لأتيتُمُوهما ولو حَبْوًا على الرُّكب، وإن الصفَّ الأوّلَ على مِثلِ صَفِّ الملائكة، ولو عَلِمتُم ما فضيلتُه لابتَدَرتُموهُ، وإنّ صلاةَ الرجل مع الرجل أزكى من صلاتِه وحدَه، وصلاتَه مع الرجلَين أزكى من صلاتِه مع الرجل، وما كَثُرَ فهو أحبُّ إلى الله تعالى».</t>
   </si>
   <si>
     <t>Ubayyi ibnu Ka'ab irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: Guyyaa tokko Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- salaata subhii nuun salaatanii ka'anii akkas jedhani: «Ebalu dhufeeraa?» sahaabonnis: lakki jedhani, ammas ergamaan ni jedhani: «Ebalu hoo dhufeeraa?» ammas sahaabonni lakki jedhani, eegasii isaan akkas jedhani: «Salaatattiin kun lameen, munaafiqoota irratti irra ulfaataa salaatotaati, osoo waan isaan lameen keessa jiru beektanii jilbaan daa'imtanii ta'ullee silaa ni dhuftan ture, saffiin jalqabaa akka saffii malaa'ikaati, osoo sadarkaa isaa beektanii itti ariifattu ture, salaanni namni tokko nama biroo woliin salaatu salaata qofaa isaa salaatu irra caalaadha, salaanni inni nama lamaa woliin salaatu salaata nama tokkoo woliin salaatu irra caalaadha, kan hedduummate isatu Rabbiin biratti irra jaallatamaadha».</t>
   </si>
   <si>
     <t>صَلَّى النبيُّ الله صلى الله عليه وسلم يومًا الفجر، ثم سأل: أحاضر فلان صلاتنا هذه؟ 
 قال الصحابة: لا. 
 ثم قال: أحاضر فلان؟ لشخص آخر، 
 قالوا: لا. 
 قال صلى الله عليه وسلم: 
 إنّ صلاة الفجر والعشاء أثقل الصلوات على المنافقين؛ لغَلَبة الكسل فيهما، ولقلة تحصيل الرياء لهما، حيث لا يُرون في الظلام.
 ولو تعلمون أيها المؤمنون ما في صلاتي الصبح والعشاء من الأجر والثواب الزائد -لأن الأجر على قدر المشقة- لأتيتموهما ولو زحفًا ومشيًا على الأيدي والركب. 
 وإن الصف الأول في قربهم من الإمام كمثل صف الملائكة في قربهم من الله تعالى، ولو يعلم المؤمنون ما فضيلة الصف الأول لتسابقوا إليه، 
 وإن صلاة الرجل مع الرجل أعظم ثوابًا وأثرًا من صلاته وحده، وصلاته مع الرجلين أفضل مع الرجل الواحد، 
 والصلاة التي كثر المصلون فيها فهي أحب إلى الله وأفضل.</t>
   </si>
@@ -14305,50 +15739,208 @@
     <t>عن أبي موسى رضي الله عنه أن النبي صلى الله عليه وسلم قال: «لا نِكَاحَ إِلّا بِوَليٍّ».</t>
   </si>
   <si>
     <t>Abuu Muusaa irraa odeeffamee -Rabbiin irraa haa jaallatu- Nabiyyiin -nagaa fi rahmatni irra haa jiraatu- akkana jedhan: "Gaa’elli/nikaahni waliyyiin/eegduun malee hin hidhamu".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المرأةَ لا يَصِحُّ زواجُها إلا بولي يقوم بعقد النكاح.</t>
   </si>
   <si>
     <t>Rasuulli -nagaa fi rahmanni irra haa jiraatu- gaa’elli dubartii takkaa waliyyiin/eegduun malee sirrii akka hin taane ibsan.</t>
   </si>
   <si>
     <t>الولي شرطٌ في صِحة النكاح، فإنْ حَصَلَ بلا ولي، أو زَوَّجَت المرأةُ نفسَها، لم يصح النكاح.
 الولي هو أقرب الرجال إلى المرأة، فلا يزوجها وليٌّ بعيد مع وجود أقرب منه.
 يُشترط في الولي: التكليف، والذكورية، والرشد في معرفة مصالح النكاح، واتفاق الدين بين الولي والمولى عليها، فمن لم يتَّصف بهذه الصفات فليس أهلًا للولاية في عقد النكاح.</t>
   </si>
   <si>
     <t>Waliyyiin/Eegduun gaa’elli sun seera qabeessa akka ta’uuf haal-duree yoo ta’u, dubartiin takka waliyyiin malee yoo heerumte, yookiin of yoo heerumsiifte seera qabeessa miti jechuu dha.
 Waliyyiin/Eegduun dhiira ta'ee, dubartii sanatti dhihoo waan ta’eef, waliyyiin/eegduun fagoo eddoo namni itti dhihoo jirutti ishee heerumsiisuu hin danda’u.
 Ulaagaaleen waliyyii: itti gaafatamummaa baachuu danda'uu, dhiira ta'uu, dantaa gaa’elaa beekuu irratti bilchina qabaachuu fi amantiin waliyyii fi dubartii sanaa wal fakkachuu, Namni amaloota kana hin qabne waliigaltee gaa’elaa keessatti akka waliyyiitti ulaagaa hin guutu.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/58066</t>
   </si>
   <si>
+    <t>أيما امرأة نكحت بغير إذن مواليها، فنكاحها باطل ثلاث مرات فإن دخل بها فالمهر لها بما أصاب منها، فإن تشاجروا فالسلطان ولي من لا ولي له</t>
+  </si>
+  <si>
+    <t>Dubartiin hayyama waliyyii ishee malee heerumte kamiyyuu, gaa’elli ishee seera qabeessa miti -yeroo Sadii- yoo ishee waliin qunnamtii saalaa raawwate, sababa saniif mahriin isheef dirqama taha, yoo wal dhabdee keessa seenan sulxaanni waliyyii nama waliyyii hin qabneeti</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنينَ رَضِي اللهُ عنْها قَالَتْ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَيُّمَا امْرَأَةٍ نَكَحَتْ بِغَيْرِ إِذْنِ مَوَالِيهَا، فَنِكَاحُهَا بَاطِلٌ -ثَلَاثَ مَرَّاتٍ- فَإِنْ دَخَلَ بِهَا فَالْمَهْرُ لَهَا بِمَا أَصَابَ مِنْهَا، فَإِنْ تَشَاجَرُوا فَالسُّلْطَانُ وَلِيُّ مَنْ لَا وَلِيَّ لَهُ».</t>
+  </si>
+  <si>
+    <t>Aa'ishaa Haadha Mu’mintootaa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jette: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Dubartiin hayyama waliyyii ishee malee heerumte kamiyyuu, gaa’elli ishee seera qabeessa miti -yeroo Sadii- yoo ishee waliin qunnamtii saalaa raawwate, sababa saniif mahriin isheef dirqama taha, yoo wal dhabdee keessa seenan sulxaanni waliyyii nama waliyyii hin qabneeti».</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِنْ أنْ تُزَوِّجَ المرأةُ نفسَها بغير إذن أوليائها، وأنَّ نكاحَها باطل، وقد كَرَّره ثلاث مرات، وكأنه لم يكن.
+فإنْ دَخَل بها الذي تزوجها بغير إذن وليها؛ فالمَهر الكامل لها بما أصاب من جماعها في فرجها.
+ثم إنْ تنازع الأولياء في ولاية العقد -ومراتبهم فيه سواء- فالعقد لمن سَبق إليه منهم إذا كان ذلك نظرًا منه في مصلحتها، فإن امتنع الولي من التزويج فكأنه لا ولي لها؛ فيكون السلطان أو وليُّه من القضاة ونحوهم وليَّها، وإلا فلا ولاية للسلطان مع وجود الولي.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- dubartiin tokko hayyama waliyyii (eegdota) ishee malee akka of hin heerumsiifne, akkasumas heerumni ishee seera qabeessa akka hin taane akeekkachiisanii, akka waan inni hin taaneetti yeroo sadii irra deebi’anii akkas jedhan.
+Eeeyama waliyyii isheetin malee inni ishee fuudhe ishee waliin qunnamtii saalaa raawwate, sababa qunnamtii raawwateef mahrii guutuun isheef dirqama taha.
+Eegasii waliyyoonni waa'ee hidhaa nikaaha irratti yoo wal falman -sadarkaan isaanii isa keessatti wal qixa ta'uu waliin- isaan keessaa kan dursuutu nikaaha hidhuu danda'anda'a, waan isheef gaarii kan ilaale yoo ta'eedha, yoo waliyyiin nikaaha hidhuu dide akka waliyyii hin qabnetti lakaa'amti, yeroo sana waliyyii isheen Hogganaadha ykn abbaa murtii isaati, ykn fakkaatota isaaniti, akkas ta'uu dhabnaan waliyyiin osoo jiruu hogganaan waliyyii isheef ta'uu hin danda'u.</t>
+  </si>
+  <si>
+    <t>اشتراط الوليِّ لصحة النكاح، وحُكي عن ابن المنذر أنه لا يُعرَف عن أحد من الصحابة خلافُ ذلك.
+في النكاح الباطل تستحق المرأة المهر مقابل وطء الرجل لها.
+السلطان ولي مَن لا ولي لها من النساء، سواء كان ذلك بسبب عدم وجوده أصلًا، أو بسبب امتناعه عن تزويجها.
+السلطان يعتبر ولي من لا ولي له، في حال فَقْدِ الولي أو تعذُّرِه، ويقوم مقامه القاضي؛ لأنه النائب عنه في هذه المسائل. 
+الولاية في تزويج المرأة لا يعني أنه ليس لها حق، بل لها حق ولا يجوز لوليها أن يزوجها إلا بإذنها.
+شروط النكاح الصحيح: أولًا: تعيين كل من الزوجين بالإشارة أو التسمية أو الوصف ونحو ذلك، ثانيًا: رِضى كلٍّ من الزوجين بالآخر، ثالثًا: أنْ يَعقِد للمرأة وليُّها، رابعا: الشّهادة على عقد النكاح.
+يشترط في الولي الذي يعقد النكاح: أولًا: العقل، ثانيًا: أن يكون ذكرًا، ثالثًا: البلوغ، ببلوغه خمسة عشر عامًا أو الاحتلام، رابعًا: اتحاد الدّين فلا ولاية لكافر على مسلم ولا مسلمة، وكذلك لا ولاية لمسلم على كافر أو كافرة، خامسًا: العدالة المنافية للفسق، ويكفي منها أن يحصل منه النّظر في مصلحة من تولّى أمر تزويجها، سادسًا: أن يكون الولي راشدًا غير سفيه، وهو القدرة على معرفة الكُفْءِ ومصالح النكاح.
+لأولياء المرأة في التزويج ترتيب عند الفقهاء فلا يجوز تعدّي الولي الأقرب إلا عند فَقْدِه أو فَقْدِ شروطه، ووليّ المرأة أبوها، ثمّ وَصِيُّه فيها، ثمّ جدّها لأب وإن علا، ثمّ ابنها، ثم بنوه وإن نزلوا، ثمّ أخوها لأبوين، ثم أخوها لأب، ثمّ بنوهما، ثمّ عمّها لأبوين، ثمّ عمها لأب، ثمّ بنوهما، ثمّ الأقرب فالأقرب نسبًا من العصبة كالإرث، والسّلطان المسلم ومن ينوب عنه كالقاضي وليّ من لا وليّ له.</t>
+  </si>
+  <si>
+    <t>Gaa’elli seera qabeessa akka ta’uuf ulaagaan tokko waliyyiin jiraachuu dha, Ibnulmunzir sahaabota keessaa tokkolleen kan ejjennoo kanaan faallaa ta’e akka hin jirreetu irraa gabaafame.
+Fuudhaa fi heeruma seera qabeessa hin taane keessatti dubartiin dhiirri ishee waliin wal qunnamtii raawwate sababaa sanaan  mahrii haqa godhatti.
+Sulxaanni waliyyii dubartoota waliyyii hin qabneeti, kunis tasumaa waan hin qabneef yookaan sababaa ishee heerumsiisuu diduutin ta'us tokkuma.
+Abbaan taayitaa waliyyii dubartii waliyyii hin qabneeti, haala waliyyiin hin jirre keessatti ykn inni argamuun bakka jabaatetti, dhimma kana keessatti abbaan murtii bakka isaa dhaabbachuu ni danda'a; inni dhimmoota kanneen keessatti bakka bu'aa isaa waan ta'eef jecha.
+Dubartiin heerumuu keessatti waliyyiin jiraachuu qaba jechuun isheen mirga hin qabdu jechuu miti, isheen mirga qabdi waan ta’eef waliyyiin ishees hayyama isheetiin malee heerumsiisuun hin hayyamamuuf.
+Ulaagaaleen gaa’ila seera qabeessaa: Tokkoffaa: Hiriyoonni gaa’elaa lameen akeekuudhaan, ykn maqaa dhawuudhaan, ykn eenyummaa isaanii ibsuudhaa fi kkf baramuu qaban,  Lammaffaa: tokkoon tokkoon hiriyaa gaa’elaa isa kaan jaalachuu qaba. Sadaffaa: dubartiif nikaaha kan hidhu waliyyiin jiraachuu qaba. Afraffaa: yeroo sirni nikaahaa raawwatamuu ragoonni jiraachuu qaba.
+Ulaagaalee waliyyii nikaaha hidhuuf guutamuu qaban: tokkoffaa: sammuun fayyaa qabaachuu, lammaffaa: saalaan dhiira tahuu, sadaffaa: umriin isaa gahuu, waggaa kudha shan gahuun, ykn dhangala'aan saalqunnamtii irraa bahuun, afraffaa: amantiin isaanii tokko tahuu, Kaafirri dhiira muslimaa ykn dubartii muslimaa irratti waliyyummaa hin qabaatu, akkasuma dhiirri muslimaa kaafira dhiiraa ykn dubartii kaafiraa irratti waliyyummaa hin qabu, shanaffaa: amanamummaa faallaa faasiqummaa kan ta'e qabaachuu qaba, faayidaa nama heeruma isiitif itti gaafatamummaa qabu ilaaluun ni gaya. Jahaffaa: waliyyiin sun nama qajeeluma qabu kan gowwaa hin taane ta'uu qaba. Kana jechuun nama gita ishee tahee fi faayidaa heerumni intala sanaaf qabu beekuu irratti nama dandeettii qabu ta'uu qaba jechuudha.
+Hewrumsiisuu keessatti waliyyoota dubartiitif fuqahaa'a biratti sadarkaa qaban, sana irraa tarkaanfachuun hin ta'u, bakka inni dhabametti malee ykn ulagaa hin guuttatinitti malee, sadarkaa duratti waliyyiin dubartii abbaa isheeti, eegasii nama inni  nikaaha akka hidhuuf dhaame, eegasii akaakayyuu gama abbaatin ta'e, olillee fagaatu, eegasii ilma isheeti, eegasii ilmaan ilmaan isaati, yoo gadi bu'anillee, eegasii obboleessa ishee kan haadhaa fi abbaanis tokko ta'e, eegasii obboleessa ishee kan abbaan ta'e, eegasii ilmaan isaan lamaaniti, eegasii abbeeraa ishee kan haadhaa fi abbaanis ta'e, eegasii abbeeraa ishee kan abbaa qofaan ta'e, eegsaii ilmaan isaan lamaaniti, eegasii kan dhiyeenya qaban, achiis kan hidda dhalootaa akka dhaalmayaatin dhihoo ta’an, Nama Waliiyyii hin qabneef abbaan taayitaa muslimaa fi namni isa irraa bakka bu'u kan akka abbaa murtii waliyyii ta'aaf.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/58067</t>
+  </si>
+  <si>
+    <t>ملعون من أتى امرأته في دبرها</t>
+  </si>
+  <si>
+    <t>Namni haadha manaa isaa wajjiin wal qunnamtii saalaa karaa hudduu isheetin raawwate abaaramaa dha</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَلْعُون مَنْ أتَى امرأتَه في دُبُرِها».</t>
+  </si>
+  <si>
+    <t>Abuu hurayraa irraa akka odeeffametti -Rabbiin isa irraa haa jaallatu- ni jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkas jedhan: «Namni haadha manaa isaa wajjiin wal qunnamtii saalaa karaa hudduu isheetin raawwate abaaramaa dha».</t>
+  </si>
+  <si>
+    <t>يُحَذِّرُ النبيُّ صلى الله عليه وسلم مِن أنْ يأتي الزوجُ زوجتَه في دُبُرِها؛ بأنه ملعون مَطرود من رحمة الله، وهو كبيرة من كبائر الذنوب.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- abbaan manaa haadha manaa isaa waliin walqunnamtii saalaa karaa duuba isheetin raawwachuu irraa akeekkachiisan, inni abaaramaa fi rahmata Rabbii irraa fageeffamaadha jechuun, inni dilii gurguddoo irraayi.</t>
+  </si>
+  <si>
+    <t>تحريم إتيان النساء في أدبارهن.
+الاستمتاع من الزوجة بما دون دبرها من جسدها جائز.
+المسلم يأتي المرأة من فرجها كما أمره الله؛ وأما من الدُّبُر ففيه إفسادٌ للفطرة، وإضاعةٌ للنسل، ومخالفة لما عليه الطبائع السليمة، وأضرارٌ بالغة بالزوجين.</t>
+  </si>
+  <si>
+    <t>Dubartoota karaa duuba isaanitiin wal qunnamtii saalaatif itti dhufuun haraama ta'uudha.
+Hudduun ishee qofti osoo haftuu qaama haadha manaa hundatti qanani'uun ni danda'amaadha.
+Muslimni akka Rabbiin ajajetti dubartii tokko waliin wal qunnamtii saalaa raawwachuuf karaa qaama saalaa isheetin itti dhufa, gara duubatiin itti dhufuun immoo uumama sirrii faallessuu, bishaan sanyii balleessuu fi miidhaa cimaa abbaa manaa fi haadha manaatti geessuutu isa keessa jira.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/58090</t>
+  </si>
+  <si>
+    <t>لا ينظر الله إلى رجل أتى رجلا أو امرأة في دبر</t>
+  </si>
+  <si>
+    <t>Rabbiin nama wal qunnamtii saalaa raawwachuuf gara dhiiratti dhufu ykn dubartitti gara duubatiin itti hin ilaalu</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَنْظُرُ اللهُ إِلَى رَجُلٍ أَتَى رَجُلًا أَوِ امْرَأَةً فِي دُبُرٍ».</t>
+  </si>
+  <si>
+    <t>Ibnu Abbaas irraa akka odeeffametti, Rabbi isaan lamaan irraa haa jaalatu, akkana jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Rabbiin nama wal qunnamtii saalaa raawwachuuf gara dhiiratti dhufu ykn dubartitti gara duubatiin itti hin ilaalu».</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ بأنَّ الله لا ينظر نظرةَ رحمةٍ إلى رجلٍ أتى رجلًا في دُبُرِهِ أو امرأة في دُبُرها، وأنه كبيرة من كبائر الذنوب.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- nama dubartiis ta'ee dhiira hudduu isaa keessa qunnamtii saalaa raawwatu ija rahmataatin akka isa hin ilaalle ibsan, gochi kun diliiwwan gurguddaa keessaa tokkoodha.</t>
+  </si>
+  <si>
+    <t>إتيان الرجلِ الرجلَ -وهو اللواط- من كبائر الذنوب.
+إتيان المرأة في دبرها من كبائر الذنوب.
+(لا ينظر الله) أي نظر رحمة ورأفة، وليس المراد به: النظر العام؛ لأن الله سبحانه وتعالى لا يخفى عليه شيء ولا يغيب عن بصره شيء.
+هذه الأعمال من أعظم الفواحش وأخطرها على البشرية؛ لما فيها من مخالفة الفطرة البشرية السليمة، وقلة النسل، وإفساد الحياة الزوجية، وغرس العداوة والبغضاء، والوقوع في الأماكن المستقذرة.</t>
+  </si>
+  <si>
+    <t>Dhiirri dhiira biraa wajjiin wal qunnamtii saalaa raawwachuun -inni liwaax jedhama- diliiwwan gurguddaa keessaa isa tokkoodha.
+Dubartii waliin wal qunnamtii saalaa karaa hudduutin raawwachuun diliiwwan gurguddaa irraa lakkaa'ama.
+(Rabbiin hin ilaalu) jechuun ilaalcha araaraa fi gara laafina jechuudha malee ilaalcha waliigalaa miti; sababni isaas Rabbii ol tahe jalaa wanti dhokate hin jiru waan ta'eef jecha, akkasumas wanti ija isaa irraa fagaatus hin jiru waan ta'eef jecha.
+Gochoonni kunneen wantoota jibbisiisoo dhala namaatiif balaa guddaa geessisan keessaa tokko dha; Sababni isaas uumama dhala namaa waliigalaa faallessuun, sanyii xiqqeessuun, jireenya gaa’elaa balleessuun, diinummaa gadi dhaabuu fi iddoolee jibbamoo ta'an keessatti argamuun waan isa keessa jiruuf jecha.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي والنسائي في الكبرى</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي والنسائي في الكبرى]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/58091</t>
+  </si>
+  <si>
+    <t>قلت: يا رسول الله، ما حق زوجة أحدنا عليه؟، قال: أن تطعمها إذا طعمت، وتكسوها إذا اكتسيت، أو اكتسبت، ولا تضرب الوجه، ولا تقبح، ولا تهجر إلا في البيت</t>
+  </si>
+  <si>
+    <t>Akkana jedheen: Yaa Ergamaa Rabbii haqni haadha manaa tokkoo keenyaa kan isa irratti qabdu maali? ni jedhan: «Yeroo ofii nyaattu ishee nyaachisuu, yoo ofii uffatte ishees uffisuu, fuula ishee dhahuu dhabuu, fokkattuu jechuu dhabuu fi mana keessatti malee isheen ooduu dhabuudha</t>
+  </si>
+  <si>
+    <t>عَنْ مُعَاوِيَةَ الْقُشَيْرِيِّ رضي الله عنه قَالَ: قُلْتُ: يَا رَسُولَ اللَّهِ، مَا حَقُّ زَوْجَةِ أَحَدِنَا عَلَيْهِ؟، قَالَ: «أَنْ تُطْعِمَهَا إِذَا طَعِمْتَ، وَتَكْسُوَهَا إِذَا اكْتَسَيْتَ، أَوِ اكْتَسَبْتَ، وَلَا تَضْرِبِ الْوَجْهَ، وَلَا تُقَبِّحْ، وَلَا تَهْجُرْ إِلَّا فِي الْبَيْتِ»</t>
+  </si>
+  <si>
+    <t>Mu'aawiyaa al-Qushayrii irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Akkana jedheen: Yaa Ergamaa Rabbii haqni haadha manaa tokkoo keenyaa kan isa irratti qabdu maali? ni jedhan: «Yeroo ofii nyaattu ishee nyaachisuu, yoo ofii uffatte ishees uffisuu, fuula ishee dhahuu dhabuu, fokkattuu jechuu dhabuu fi mana keessatti malee isheen ooduu dhabuudha».</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم ما حقُّ الزوجة على زوجها؟ فذَكر النبيُّ صلى الله عليه وسلم أمورًا، ومنها: 
+أولًا: لا تَخُصّ نفسَك بالطعام دونها؛ بل تطعمها كلما أكلتَ وطعمتَ. 
+ثانيًا: لا تخص نفسك بالكسوة واللباس، بل تكسوها إذا اكتسيتَ، وإذا اكتسبت واستطعت. 
+ثالثًا: لا تُضرب إلا لسبب وحاجة، وإذا احتاج إلى ضربها للتأديب أو لتركها بعض الفرائض فيكون ضربًا غير مُبَرِّح؛ ولا يُضرب الوجه؛ لأن الوجه أعظم الأعضاء وأظهرها ومشتمل على أجزاء شريفة وأعضاء لطيفة. 
+رابعًا: لا تَشْتُم أو تقل: قَبَّحَ اللهُ وجهَك؛ فلا تنسبه ولا شيئًا من بدنها إلى القُبْح الذي هو ضد الحُسْن؛ لأن الله تعالى هو صَوَّرَ وجهَ الإنسان وجِسْمَه، وأحسن كل شيء خلقه، وذَمُّ الخِلْقة يعود إلى مَذَمَّة الخَالق والعياذ بالله. 
+خامسًا: لا تَهْجُر إلا في المَضْجَع، ولا تَتَحَوَّل عنها، ولا تُحَوِّلها إلى دار أخرى؛ ولعل ذلك فيما يعتاد وقوعه من الهجر بين الزوج والزوجة.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- akkana jedhamanii gaafataman: haqni haati manaa abbaa manaa ishee irraa qabdu maali? Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- dhimmoota hedduu kaasan, sana keessaa:
+Tokkoffaa: ishee dhiiftee ofii kee qofaaf hin nyaatin, yeroo nyaattu hunda ishee nyaachisu qabda.
+Lammaffaa: Yeroo uffata uffattu ofii kee qofaaf hin uffatin, yeroo ofii uffatte ishees uffisuu qabda, akkasumas yeroo argattee fi dandeesse.
+Sadaffaa: Sababaa fi barbaachisummaa malee hin rukutamtu, yeroo adaba qabsiisuuf ykn isheen waajiba dhiisuuf ishee rukutuu barbaade rukutiinsa ishee hin fokkifne ta'uu qaba, fuula keessa ishee rukutuu hin qabu; Sababni isaas fuulli kutaa qaamaa keessa isa guddaa fi mul’atu waan ta’eef jecha, akkasumas qaama kabajamaa fi  lallaafaa of keessaa qaba waan ta'eef jecha.
+Afraffaa: Ishee hin arrabsin, ykn akkana hin jedhiniin: "Rabbiin fuula kee haa fokkisu", Fuula ishees ta'ee qaama ishee kamiyyuu fokkina faallaa bareedinaa ta'een kaasuu hin qabu; sababni isaas Rabbii ol ta'eetu isa uume waan ta'eef jecha, inni waan uume hunda bareechee uume, uumama arrabsuun uumaa arrabsuutti nama geessa Rabbiin irraa nu haa eegu.
+Shanaffaa: bakka hirriibatti malee isheen hin oodin, irraas gara hin galin, gara mana biraattis ishee hin gaggeessin, tarii gochi kun yeroo hiriyoonni gaa’elaa lamaan waliin oodan kan barame ta’uus danda'a.</t>
+  </si>
+  <si>
+    <t>حرص الصحابة على معرفة الحقوق التي عليهم أداؤها لغيرهم، ومعرفة الحقوق التي لهم.
+ وجوب النفقة والكسوة والسكنى للمرأة على زوجها.
+النهي عن التقبيح المعنوي والحسي.
+من التقبيح المنهي عنه أن يقول: أنت من قبيلةٍ رديئة، أو من عائلة سيئة، أو ما أشبه ذلك.</t>
+  </si>
+  <si>
+    <t>Sahaabonni haqoowwan namootaa kan isaan irra jiru namoota biroof raawwachuu qaban beekuuf bolola cimaa akka qabaniidha, haqoowwan isaanis namoota biroo irraa qabanis beekuuf bolola akka qabaniidha.
+Abbaa manaa ishee irratti dubartii qallabuun, uffisuu fi eddoo jireenyaa itti godhuun dirqama ta'uudha.
+Maqaa balleessuun keessoo fi alaa dhoorgaa ta’uudha.
+Arrabsoo dhoorgame keessaa akkana jechuudha: "ati gosa gadi aanaa irraa dhufte, ykn maatii badaa irraa dhufte, ykn waan kana fakkaatu jedhanii arrabsuudha.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/58093</t>
+  </si>
+  <si>
     <t>يا غلام، سم الله، وكل بيمينك، وكل مما يليك</t>
   </si>
   <si>
     <t>Yaa gurbaa maqaa Rabbii waami(Bismillaahi jedhi), harka mirgaatiin nyaadhu, gara keetin nyaadhu</t>
   </si>
   <si>
     <t>عن عُمر بن أبي سلمة رضي الله عنه قال: كُنْتُ غُلَامًا فِي حَجْرِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَانَتْ يَدِي تَطِيشُ فِي الصَّحْفَةِ، فَقَالَ لِي رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَا غُلَامُ، سَمِّ اللهَ، وَكُلْ بِيَمِينِكَ، وَكُلْ مِمَّا يَلِيكَ» فَمَا زَالَتْ تِلْكَ طِعْمَتِي بَعْدُ.</t>
   </si>
   <si>
     <t>Umar bin Abii Salamaa irraa odeeffamee -Rabbiin irraa haa jaallatu- ni jedhe: Ani mucaa guddisa Ergamaa Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- jala ture, harki koo sahanaa nyaataa irra naanna'aa waan tureef, Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkas naan jedhan: "Yaa gurbaa maqaa Rabbii waami(Bismillaahi jedhi), harka mirgaatiin nyaadhu, gara keetin nyaadhu" sana booda akkaataa saniin nyaachuu dhiisee hin beeku.</t>
   </si>
   <si>
     <t>يُخْبِرُ عُمَرُ بن أبي سلمة رضي الله عنهما، ابن زوجة النبي صلى الله عليه وسلم أم سلمة رضي الله عنها، -وكان تحت تربيتِه ورعايته-، أنه كان أثناء الأكل يَنْقُلُ يدَه في جوانب الإناء ليلتقط الطعام، فعلَّمه النبي صلى الله عليه وسلم ثلاثة آداب من آداب الأكل: 
 أولها: قول "بسم الله" في بداية الأكل. 
 وثانيها: الأكل باليمين. 
 وثالثها: الأكل من الجانب الذي يَقْرُبُ منه من الطعام.</t>
   </si>
   <si>
     <t>Umar bin Abii Salaamaa -Rabbiin isaan lamaan irraa haa jaalatu- ilma haadha manaa Rasuulaa -nagaa fi rahmanni irra haa jiraatuu- ummu Salamaa -Rabbiin ishee irraa haa jaalatu- kan ta'e -guddifannaa fi kunuunsa isaanii jala ture- yeroo nyaata nyaatu nyaata fudhachuuf harka isaa meeshaa nyaataa keessa asiif achi sochoosuun nyaataa akka ture hime, san irraa kan ka'een Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- naamusa nyaataa sadii akka isa barsiisan hime:
 Tokkoofaan ishee: Yeroo nyaata jalabuuf jedhu "Bismillaah" jechuudha.
 Lammaffaan ishee: Harka mirgaatin nyaachuudha.
 Sadaffaan ishee: Nyaata irraa moggaa isatti aanu irraa nyaachuudha.</t>
   </si>
   <si>
     <t>من آداب الأكل والشرب التسميةُ في أوله.
@@ -14371,50 +15963,85 @@
     <t>إذا أكل أحدكم فليأكل بيمينه، وإذا شرب فليشرب بيمينه، فإن الشيطان يأكل بشماله، ويشرب بشماله</t>
   </si>
   <si>
     <t>“Isin keessaa namni tokko yommuu nyaatu harka mirgaatiin haa nyaatu, yommuu dhugu  harka mirgaatiin haa dhugu, Sheyxaanni harka bitaa isaatiin nyaata, harka bitaa isaatiinis  dhuga”</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما أن رسول الله صلى الله عليه وسلم قال: «إِذَا أَكَلَ أَحَدُكُمْ فَلْيَأْكُلْ بِيَمِينِهِ، وَإِذَا شَرِبَ فَلْيَشْرَبْ بِيَمِينِهِ، فَإِنَّ الشَّيْطَانَ يَأْكُلُ بِشِمَالِهِ، وَيَشْرَبُ بِشِمَالِهِ».</t>
   </si>
   <si>
     <t>Ibnu Umar irraa odeeffamee -Rabbiin isaan lamaan irraa haa jaalatu- Ergamaan Rabbii -nagaa fi rahmatni irra haa jiraatu- akkana jedhan: “Isin keessaa namni tokko yommuu nyaatu harka mirgaatiin haa nyaatu, yommuu dhugu  harka mirgaatiin haa dhugu, Sheyxaanni harka bitaa isaatiin nyaata, harka bitaa isaatiinis  dhuga”.</t>
   </si>
   <si>
     <t>يَأمُرُ النبيُّ صلى الله عليه وسلم أنْ يأكلَ المسلمُ ويشربَ بيدِهِ اليمين، وينهى عن الأكل والشرب بالشمال؛ وذلك لأن الشيطان يأكل ويشرب بها.</t>
   </si>
   <si>
     <t>Nabiyyiin nagaa fi rahmanni irra haa jiraatuu, Muslimni harka mirgaatiin akka nyaatuu fi dhuguuf ajajan, akkasumas harka bitaatiin nyaachuu fi dhuguu irraa dhoorgan, sababni isaas sheyxaanni ittiin nyaatee waan dhuguuf jecha.</t>
   </si>
   <si>
     <t>النهي عن التشبه بالشيطان بالأكل أو الشرب بالشمال.</t>
   </si>
   <si>
     <t>Harka bitaan nyaachuu ykn dhuguun sheyxaanatti fakkaachuu irraa dhoorguudha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/58122</t>
+  </si>
+  <si>
+    <t>من كانت له امرأتان فمال إلى إحداهما، جاء يوم القيامة وشقه مائل</t>
+  </si>
+  <si>
+    <t>Namni haadha manaa lama qabaatee gara takkatti dabe, guyyaa qiyaamaa cinaachi isaa gara tokkotti dabee dhufa</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ كَانَتْ لَهُ امْرَأَتَانِ فَمَالَ إِلَى إِحْدَاهُمَا، جَاءَ يَوْمَ الْقِيَامَةِ وَشِقُّهُ مَائِلٌ».</t>
+  </si>
+  <si>
+    <t>Abuu Hureyraa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- Nabiyyiin -nagaa fi rahmanni isaan irratti haa jiraatu- akkas jedhan: «Namni haadha manaa lama qabaatee gara takkatti dabe, guyyaa qiyaamaa cinaachi isaa gara tokkotti dabee dhufa».</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن كانت له أكثر من زوجة، فلم يَعْدِل بين زوجاته العدلَ المُستطاع، من مساواة بينهن في الإنفاق والمسكن والملبس والمَبِيْت، بأنَّ عقابه يوم القيامة أن يكون نصفُ جسدِه مائلًا، وميلانه عقوبة له على جوره، كما مَالَ في معاملته.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- namni haadha manaa tokkoo ol qabaatee haadhotii manaa isaa hanga danda’ametti kan akka baasii, iddoo jireenyaa, uffata, fi bultii irratti wal qixa hin ilaalle, guyyaa qiyaamaa qaamni isaa gar tokkee ta'ee akka dhufu himan, gara tokkotti dabuun jallina isaa irratti isa adabuuf jecha, akkuma wajji jireenya isaa keessatti dabetti.</t>
+  </si>
+  <si>
+    <t>وجوب القَسْمِ على الرجل بين زوجتيه أو زوجاته، ويَحْرُم عليه المَيْلُ إلى إحداهنَّ عن الأخرى، فيما يقدر عليه من النفقة، والمبيت، وحسن المقابلة، ونحو ذلك.
+التسوية في القِسْمَة ونحو ذلك، فيما يملك الإنسان، أما ما لا يملكه كالمحبة والمَيْل القلبي فإنه لا يدخل في الحديث، وهو المقصود في قوله تعالى: {ولن تستطيعوا أن تعدلوا بين النساء ولو حرصتم} [النساء: 129].
+الجزاء يكون من جنس العمل، فإنَّ الرجل لما مال في الدنيا من زوجةٍ إلى أخرى، جاء يوم القيامة مائلًا أحدُ شِقَّيْه عن الآخر.
+تعظيم حقوق العباد، وأنه لا يُسامَح فيها؛ لأنها مبنيةٌ على الشُّحِّ والتَّقَصِّي.
+استحباب الاقتصار على زوجةٍ واحدةٍ، إذا خاف الرجل أن لا يعدل بين زوجاته؛ لئلا يقع في التقصير في الدين؛ قال تعالى: {فَإِنْ خِفْتُمْ أَلَّا تَعْدِلُوا فَوَاحِدَةً} [النساء: 3].</t>
+  </si>
+  <si>
+    <t>Dhiirri haadha manaa isaa lamaan ykn haadholee manaa isaa gidduutti wal qixxummaan qooduun isa irratti dirqama ta'uudha, taan dhiisee gara takkaa isaanitti dabuun irratti haraama, qallaba, bakka bultii, amala toluu fi kan kana fakkaatan keessatti waan danda'uun haqa hojjachuu qaba.
+Ilmi namaa waan danda'uun qooda keessatti wal qixxeessuu qaba, wanni inni dandeenye kan akka jaalalaa fi qalbiin gara takkaa dabuu hadiisicha kana keessa hin galu, kanumaati itti tedhame jecha Rabbii ol ta'ee keessatti: {Yoo tattaafii gootanillee dubartoota giddutti haqa hojjachuu hin dandeessan} [Nisaa'a: 129].
+Mindaan fakkaatuma hojii ta'uudha, namichi addunyaa keessatti haadha manaa takka irraa gara ishee birotti dabe, guyyaa qiyaamaa walakkaan isaa tokko isa kaan irraa dabee dhufa.
+Haqa gabrootaa guddisuu fi dhiifamni ishee keessatti hin gadhamuudha; sababni isaas waan isheen quuqamaa fi qorannoo irratti ijaaramteef jecha.
+Yoo namichi haadhotii manaa isaa gidduutti haqaan hin bulchu jedhee sodaate Haadha manaa takka qofa irratti gabaabbachuun jaallatamaa ta'uudha; akka amantii keessatti hanqinni hin mul'anneef jecha, Rabbiin ol ta'e akkana jedhe: {Yoo haqa dalaguu dhabuu sodaattan takkuma qofa fuudhaa} [Nisaa'a: 3].</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/58125</t>
   </si>
   <si>
     <t>إن الله تجاوز عن أمتي ما حدثت به أنفسها، ما لم تعمل أو تتكلم</t>
   </si>
   <si>
     <t>Rabbiin ummata kootiif waan lubbuun isaanii isaanitti haasofte dhiiseefii jira, hanga isa hin hojjatinitti yookaan hanga isa hin dubbatinitti</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللَّهَ تَجَاوَزَ عَنْ أُمَّتِي مَا حَدَّثَتْ بِهِ أَنْفُسَهَا، مَا لَمْ تَعْمَلْ أَوْ تَتَكَلَّمْ».</t>
   </si>
   <si>
     <t>Abuu Hurayraa iraa akka odeeffametti -Rabbi isa irraa haa jaallatu- nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Rabbiin ummata kootiif waan lubbuun isaanii isaanitti haasofte dhiiseefii jira, hanga isa hin hojjatinitti yookaan hanga isa hin dubbatinitti».</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ المسلم لا يُؤاخَذُ بحديث النَّفْس من الشر قبل العمل به أو التكلُّم  به، حيث رفع الله الحرج وعفا، ولم يؤاخذ أمة محمد صلى الله عليه وسلم بما وُجِدَ في الذهن وتردد في النفس من غير أن يطمئن إليه ويستقر عنده؛ فإن استقرَّ في قلبه كالكبر أو الخيلاء أو النفاق أو عمل بجوارحه أو قال بلسانه فإنه يؤاخذ بذلك.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- muslimni haasawa hammeenyaa kan lubbuun isaa haasoftuuf akka itti hin gaafatamne himani, yoo isa hojjate yookaan isa dubbate malee, Rabbiin ilma namaa irraa rakkina waan kaasee fi dhiifama waan godheef, Rabbiin waan qalbiin isa irratti osoo hin ragga'inii fi isa biratti hin qubatin sammuu keessatti argamee lubbuu keessa asiif achi dedddeemeen ummata muhammad -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- hin qabu; qalbii isaa keessatt wanti akka quufaa yookaan boonaa yookaan nifaaqaa qalbii isaa keessatti yoo ragga'e yookaan qaama isaatiin hojjate yookaan arraba isaatiin jedhe wantoota kana itti gaafatama.</t>
   </si>
   <si>
     <t>الله تبارك وتعالى تجاوز وعفا عن الأفكار والهواجس التي تطرأ على النفس، فيحدّث الإنسان بها نفسه، وتمر على خاطره.
 الطلاق إذا فكَّر فيه الإنسان، وعرض في خاطره، ولكنه لم يتكلم به ولم يكتبه، فإنه لا يعتبر طلاقًا.
 حديث النفس لا يؤاخذ به الإنسان مهما عظم ما لم يستقر في نفسه ويعمل به أو يتكلم به.
 عظيم قدر أمة محمد صلى الله عليه وسلم باختصاصها بعدم المؤاخذة بحديث النفس بخلاف الأمم قبلنا.</t>
   </si>
@@ -14521,90 +16148,167 @@
     <t>عن عرفجة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «مَنْ أَتَاكُمْ وَأَمْرُكُمْ جَمِيعٌ عَلَى رَجُلٍ وَاحِدٍ، يُرِيدُ أَنْ يَشُقَّ عَصَاكُمْ، أَوْ يُفَرِّقَ جَمَاعَتَكُمْ، فَاقْتُلُوهُ».</t>
   </si>
   <si>
     <t>Arfaajaa irraa odeeffamee -Rabbiin irraa haa jaallatu- akkana jedhe: Ergamaa Rabbii -nagaa fi rahmatni irra haa jiraatu- kan akkana jedhanin dhagahe: "Osoo dhimmi keessan nama tokko irratti walitti qabamee jiruu, nama gargar isin baasee tokkummaa keessan balleessuuf gara keessan dhufe ajjeesaa".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ المسلمين إذا اجتمعوا على حاكمٍ واحد، وجماعة واحدة، ثم جاء مَن يريد أن يُنازِعَه الحُكْمَ، أو أراد تفريقَ المسلمين لأكثر من جماعة، وجب عليهم منعُه وقتالُه؛ دفعًا لشرِّه وحقنًا لدماء المسلمين.</t>
   </si>
   <si>
     <t>Nabiyyiin, nagaa fi rahmatni irra haa jiraatuu Muslimoonni bulchaa tokkoo fi garee tokko irratti yoo walitti qabamanii, eegasii namni motummaa isatti falmuu barbaadu yoo dhufe, ykn Muslimoota garee tokkoo adda babaasuu barbaadu yoo dhufe, isa dhoorganii isaan loluun dirqama isaan irratti akka ta'e ibsan, sababni isaas miidhaa isaa ofirraa deebisanii dhiigni muslimootaa akka gad hin jigne taasisuuf jecha.</t>
   </si>
   <si>
     <t>وجوب السمع والطاعة لولي أمر المسلمين في غير معصية، وتحريم الخروج عليه.
 مَن خَرَجَ على إمام المسلمين وجماعتهم فإنه يجب قتاله مهما كانت منزلته شَرَفًا ونَسَبًا.
 الحث على الاجتماع وعدم التفرُّق والاختلاف.</t>
   </si>
   <si>
     <t>Yoo dilitti nama hin ajajin, bulchaa Muslimaa dhaggeeffachuu fi isaaf ajajamuun dirqama tahuu fi isa irratti ficiluun haraama ta'uudha.
 Namni imaama Muslimootaa fi garee isaanii irratti fincilu sadarkaa, kabajaa fi hidda dhaloota isaa osoo hin ilaalin isaan loluun dirqama ta'aadha.
 Tokkummaa irratti kakaasuudha, akkasumas wal qoqqooduu fi walii galuu dhabuu dhiisuu irratti kakaasuudha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/58223</t>
   </si>
   <si>
+    <t>اجتنبوا هذه القاذورة التي نهى الله عنها فمن ألم فليستتر بستر الله وليتب إلى الله، فإنه من يبد لنا صفحته نقم عليه كتاب الله عز وجل</t>
+  </si>
+  <si>
+    <t>Hojii fokkataa Rabbiin irraa isin dhoorge kana irraa fagaadhaa, namni isa hojjate girdoo Rabbiitiin of haguugee Rabbitti haa toobatu, nama badii isaa nuuf ibse immoo, kitaaba Rabbii guddaa irrattii hundaa'uun adabbii isa irratti raawwanna</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ عُمَرَ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صلى الله عليه وسلم قَامَ بَعْدَ أَنْ رَجَمَ الْأَسْلَمِيَّ فَقَالَ: «اجْتَنِبُوا ‌هَذِهِ ‌الْقَاذُورَةَ الَّتِي نَهَى اللَّهُ عَنْهَا فَمَنْ أَلَمَّ فَلْيَسْتَتِرْ بِسِتْرِ اللَّهِ وَلْيُتُبْ إِلَى اللَّهِ، فَإِنَّهُ مَنْ يُبْدِ لْنَا صَفْحَتَهُ نُقِمْ عَلَيْهِ كِتَابَ اللَّهِ عز وجل».</t>
+  </si>
+  <si>
+    <t>Abdullaah ibnu Umar irraa akka odeeffametti -Rabbi isaan irraa haa jaallatu- ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- booda namicha Al-Aslamiyyi jedhamu dhagaan cafaqanii ajeessanii booda, akkas jedhani: «Hojii fokkataa Rabbiin irraa isin dhoorge kana irraa fagaadhaa, namni isa hojjate girdoo Rabbiitiin of haguugee Rabbitti haa toobatu, nama badii isaa nuuf ibse immoo, kitaaba Rabbii guddaa irrattii hundaa'uun adabbii isa irratti raawwanna».</t>
+  </si>
+  <si>
+    <t>أخبر ابن عمر رضي الله عنهما أن النبي صلى الله عليه وسلم قام بعد أن رجم ماعز بن مالك الأسلمي رضي الله عنه حدَّ الزنا، فخطب بالناس وقال: 
+اجتنبوا ‌هذه ‌القاذورة وما يُستقذر ويُستقبح من المعاصي التي نهى الله عنها، ومن وقع وأصاب منها شيئًا وجب عليه شيئان: 
+الأول: أن يستتر حيث ستره الله ولا يُخبِر بمعصيته. 
+الثاني: أن يبادر بالتوبة إلى الله ولا يصرّ عليها، ومن ظهرت لنا معصيته أقمنا عليه الحدَّ المذكور في كتاب الله عز وجل لتلك المعصية.</t>
+  </si>
+  <si>
+    <t>Ibnu Umar akkas jechuun hime -Rabbi isaan irraa haa jaallatu- nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- booda Maa'iz ibnu Maalik Al-Aslamiin irratti adabbii sagaagalummaa hojii irra oolchanii, ka'anii dhabbachuun akkas jechuun namootatti khuxbaa godhani: Badii fokkataa kanaa fi badiiwwan Rabbiin irraa dhoorge fokkatoo biroo irraas fagaadhaa, namni badiitti kufe waa lamatu dirqama isarratti ta'a: Ini jalqabaa: badii raawwate himuu dhiisee, akkuma Rabbiin badii isaa dhokseefitti of dhoksuudha. Lammaffaan: badii sana irra turuu dhiisee, tawbaan gama Rabbiitti jarjaruu, nama badiin isaa ifa nuuf gale adabbiii badii sanaaf kitaaba Rabbii keessatti dubbatame isa irratti raawwanna.</t>
+  </si>
+  <si>
+    <t>الترغيب في ستر العبد المذنب نفسه، ويتوب عن الذنب فيما بينه وبين ربه.
+الحدود إذا بلغت ولي الأمر فلا بد من إقامة الحد.
+وجوب اجتناب المعاصي، والتوبة منها.</t>
+  </si>
+  <si>
+    <t>Gabricha lubbuun isaa badii hojjatteef badii isaa dhoksuu fi gidduu isaatii fi gidduu Rabbiitti akka tawbatutti kakaasuutu keessa jira.
+Badiin nama adabsiisu, hooggantoota bira geenyaan, adabbii sana hojii irra oolchuun dirqama ta'a.
+Badiiwwan irraa fagaachuu fi irraa tawbachuun dirqama ta'uu isaa.</t>
+  </si>
+  <si>
+    <t>رواه الحاكم والبيهقي</t>
+  </si>
+  <si>
+    <t>[رواه الحاكم والبيهقي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/58240</t>
+  </si>
+  <si>
     <t>كل مسكر خمر، وكل مسكر حرام، ومن شرب الخمر في الدنيا فمات وهو يدمنها لم يتب، لم يشربها في الآخرة</t>
   </si>
   <si>
     <t>Wanti nama macheessu hundi farshoodha, wanti nama macheessu hundinuu ammoo haraama,  namni addunyaa tana irratti farshoo dhugee osoo irraa hin towbatin araada itti tahee du'e, inni Aakhiratti ishee hin dhugu</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «كل مُسْكِرٍ خَمْرٌ، وكل مُسْكِرٍ حرام، ومن شرِب الخمر في الدنيا فمات وهو يُدْمِنُهَا لَمْ يَتُبْ، لَمْ يَشْرَبْهَا في الآخرة».</t>
   </si>
   <si>
     <t>Ibnu Umar irraa odeeffame, Rabbiin isaan lamaan irraa haa jaallatu akkana jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Wanti nama macheessu hundi farshoodha, wanti nama macheessu hundinuu ammoo haraama,  namni addunyaa tana irratti farshoo dhugee osoo irraa hin towbatin araada itti tahee du'e, inni Aakhiratti ishee hin dhugu».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّ كل ما يُغيِّبُ العقلَ ويُذهبُه فهو خمر مُسْكر سواء كان شربًا أو أكلًا أو استنشاقًا أو غير ذلك، وأن كل ما يسكر ويذهب العقل فقد حرّمه الله عز وجل ونهى عنه، قليله وكثيره، 
 وأن كل من شرب أي نوع من أنواع تلك المسكرات، وواظب على شربها ولم يتب منها حتى مات؛ فهو مستحق لعقاب الله بحرمانه من شربها في الجنة.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- wanti sammuu haguugee isa deemsisu hundi bifa dhugaatin, ykn bifa nyaataatin ykn bifa funyaanitti ol fudhachuutin ykn bifa waan biraatin ta'ee inni farshoo nama macheessu yoo tahu, waan nama macheessee sammuu namaa deemsisu hunda xiqqaas tahee guddaa Rabbiin ol tahe dhugumatti akka haraama isa taasisee irraa dhoorge ibsaniiru. Namni wantoota nama macheessan irraa gosa kamiyyuu dhugee, dhuguu itti fufee hanga du’utti irraa hin towbatin; inni Jannata keessatti akka isa hin dhugne gochuudhaan adabbii Rabbii haqa godhataadha.</t>
   </si>
   <si>
     <t>علة تحريم الخمر الإسكار، فكل ما يُسكر من أي نوع كان فهو حرام.
 الله -تعالى- حرَّم الخمر؛ لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 شرب الخمر في الجنة من كمال اللذة وتمام النعيم.
 مَن لم يُمسكْ نفسَه عن شرب الخمر في الدنيا حَرَمَه الله شربَها في الجنة، فالجزاء من جنس العمل.
  الحث على المبادرة بالتوبة من الذنوب قبل الموت.</t>
   </si>
   <si>
     <t>Sababni farshoon dhoorgameef waan nama macheessuufi, Wanti gosa kamiiyyuu tahee wanni nama macheessu hundi haraama.
 Rabbiin ol tahe farshoo haraama akka godheedha; Sababaa miidhaa fi badii guddaa of keessaa qabuuf jecha.
 Jannata keessatti farshoo dhuguun guutummina mi'aati fi qananii irraayi.
 Namni addunyaa tana keessatti farshoo dhuguu irraa of hin qusanne, Rabbiin jannata keessatti akka hin dhugne isa dhoorga, mindaan fakkaatuma hojiiti.
 Osoo hin du'in gara Rabbitti deebi'uun towbachuu irratti nama kakaasuudha.</t>
   </si>
   <si>
     <t>رواه مسلم وأخرج البخاري الجملة الأخيرة منه</t>
   </si>
   <si>
     <t>[رواه مسلم وأخرج البخاري الجملة الأخيرة منه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/58259</t>
+  </si>
+  <si>
+    <t>جاهدوا المشركين بأموالكم وأنفسكم وألسنتكم</t>
+  </si>
+  <si>
+    <t>Qabeenya keessaniin, lubbuu keessaniinii fi arraba keessaniin mushrikootatti duulaa</t>
+  </si>
+  <si>
+    <t>عن أنس رضي الله عنه أن النبي صلى الله عليه وسلم قال: «جَاهِدُوا المشركين بأموالكم وأنفسكم وألسنتكم».</t>
+  </si>
+  <si>
+    <t>Anas irraa akka odeeffametti -Rabbiin irraa haa jaallatu- Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- akkas jedhan: «Qabeenya keessaniin, lubbuu keessaniinii fi arraba keessaniin mushrikootatti duulaa».</t>
+  </si>
+  <si>
+    <t>أَمَرَ النبيُّ صلى الله عليه وسلم بجهاد الكفّار، وبَذْلِ الجُهْدِ في مواجهتهم بكل وسيلة على قدر الاستطاعة لتكون كلمة الله هي العليا، ومن ذلك:
+أولًا: إنفاق المال في جهادهم؛ من شراء سلاح ونفقة على المجاهدين ونحو ذلك. 
+ثانيًا: الخروج بالنفس والبدن لملاقاتهم ومدافعتهم. 
+ثالثًا: بدعوتهم لهذا الدين باللسان، وإقامة الحجة عليهم، وزجرهم والرد عليهم.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -nagaa fi rahanni irra haa jiraatu- kaafirootatti duulutti ajajan, akkasumas karaa danda’ame hundaan akka sagaleen Rabbii ol tahuuf carraaqqii gochuutti ajajan, sana keessaa:
+Tokkoffaa: Isaanitti duuluu keessatti baasii qabeenya baasuu; meeshaa waraanaa bitachuu, warra qabsaa'u irratti baasii baasuu fi kan kana fakkaataniin.
+Lammaffaa: isaan qunnamuu fi isaan ofirraa ittisuuf jecha ubbuu fi qaaman bahuudha.
+Sadaffaa: Afaaniin gara amantii kanaatti isaan waamuudha, akkasumas ragaa isaan irratti dhaabuu, isaan ceephessuu fi isaan irratti deebisuudha.</t>
+  </si>
+  <si>
+    <t>الحث على جهاد المشركين بالنفس والمال واللسان؛ كلٌّ بحسب استطاعته، وأنّ الجهاد لا يَقْتَصِرُ على المقاتلة بالنفس.
+الأمر بالجهاد للوجوب، وقد يكون واجبًا عَيْنيًّا، وقد يكون واجبًا كِفَائيًّا.
+شرع الله الجهاد لأمور منها: أولًا: مقاومة الشرك والمشركين؛ لأن الله لا يقبل الشرك أبدًا، ثانيًا: إزالة العَقَبَات التي تَعْتَرِض سبيل الدعوة إلى الله، ثالثًا: حماية العقيدة من كل ما يُضَادُّها، رابعًا: الدفاع عن المسلمين وعن أوطانهم وأعراضهم وأموالهم.</t>
+  </si>
+  <si>
+    <t>Lubbuu, qabeenya, arraba ofiitiin mushrikoota irratti duuluu jajjabeessuudha, hunduu akkaataa dandeettii isaatin, Jihaadni lubbuun loluu qofa irratti hin dhaabbatuudha.
+Ajajni jihaadaa ajaja dirqamaati, yeroo tokko tokko nama hunda irratti dirqama ta'u danda'a, yeroo tokko tokko dirqama waliinii ta’uu danda’a.
+Rabbiin sababoota hedduudhaaf jihaada karaa godhe, san keessaa: Shirkii fi mushrikootatti qabsaa'uudha, sababni isaas Rabbiin tasumaa shirkii hin qeebalu waan ta'eef jecha. Lammaffaa: Gufuuwwan karaa gara Rabbitti waamuu namatti cufan deemsisuudha. Sadaffaa: Aqiidaa waan ishee faallessu hunda irraa eeguudha. Afraffaa: Muslimoota, biyya isaanii, kabaja isaanii, fi qabeenya isaanii irraa ittisuudha.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/64597</t>
   </si>
   <si>
     <t>من قتل معاهدا لم يرح رائحة الجنة، وإن ريحها توجد من مسيرة أربعين عاما</t>
   </si>
   <si>
     <t>Namni nama muslimoota waliin walii galteen jiru ajjeese urgooftuu Jannataa hin argu urgooftuun ishees fagoo waggaa afurtamaa irraa argama</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَنْ قَتَلَ مُعَاهَدًا ‌لَمْ ‌يَرَحْ ‌رَائِحَةَ الْجَنَّةِ، وَإِنَّ رِيحَهَا تُوجَدُ مِنْ مَسِيرَةِ أَرْبَعِينَ عَامًا».</t>
   </si>
   <si>
     <t>Abdullaah ilma Amrii irraa odeeffamee -Rabbiin isaan irraa haa jaallatu- Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu-akkas jedhan: "Namni nama muslimoota waliin walii galteen jiru ajjeese urgooftuu Jannataa hin argu urgooftuun ishees fagoo waggaa afurtamaa irraa argama".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على أنَّ مَن قَتَلَ مُعاهَدًا -وهو مَن دخل من الكفار إلى دار الإسلام بِعَهْدٍ وأمان- بأنه لن يَشمَّ رائحةَ الجنة، وإنَّ ريحَها يكون على بُعدِ مسيرة أربعين عامًا.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmanni irra haa haa jiraatu- nama nama walii galtee muslimtoota waliin qabu ajjeesse -innis kaafiroota irraa walii galtee nageenyatiin nama gara biyya islaamaa dhufe- urgooftuu jannataa arguu dhabuun doorsisni cimaan akka isa irra jiru ibsan, urgaan jannataa fageenya imala waggaa afurtamaa irraa akka dhahuus dubbataniiru.</t>
   </si>
   <si>
     <t>تحريم قتل المُعاهَد والذِّمِّي والمُستأمَن من الكفار، وأنه كبيرة من كبائر الذنوب.
 المعاهد: هو مَن أُخِذَ عليه العهد من الكفار وهو يقيم في بلاده لا يحارب المسلمين ولايحاربونه، والذِّمِّي: هو من استوطن دارَ المسلمين ودفع الجزية، والمستأمَن: هو مَن دخل دار المسلمين بعهد وأمان لوقت محدد.
 التحذير من خيانة العهود مع غير المسلمين.</t>
   </si>
   <si>
@@ -17989,50 +19693,97 @@
 inni lammaffaan: irbuu yeroo seenetti isa hin guutu, nama irbuu seeneef immo ni gana.
 inni sadaffaan: beellama yeroo seenetti isa hin guutu, isa diiga.
 iinni afraffaa: yeroo namaan wol falmee fi wol loletti falmiin isaa jabaadha, haqa irraa jal'ata, deebii isaa fi ragaa isaa keessatti mala hojjata, akkasuma dharaa fi kijibas dubbata.
 munaafiqummaan waan garaatti yaaduun alatti kan biraa mul'ifachuudha, hiikkaan kun nama haala kana qabu keessa jira, munaafiqummaan isaa haqa nama isaan dubbatee, haqa nama waadaa isaaf seenee, haqa nama isa amanee, haqa nama isa falmee fi haqa nama beellama seeneefii keessatti ta'a, malee islaamummaa keessatti munaafiqa islaamummaa mul'ifatee kufrii dhokfota jechuu miti, namni gosoota kanneen keessaa tokko isa keessatti argame; hanga isa dhiisutti gosti munaafiqummaa tokko isa keessatti ta'eera.</t>
   </si>
   <si>
     <t>بيان بعض علامات المنافق للتخويف والتحذير من الوقوع فيها.
 المقصود من الحديث: أن هذه الخصالَ خصالُ نفاق، وصاحبُها شبيهٌ بالمنافقين في هذه الخصال، ومتخلِّق بأخلاقهم، لا أنه منافق يظهر الإسلام وهو يبطن الكفر، وقيل هذا محمول على من غَلَبت عليه هذه الخصال وتهاونَ بها، واستخفَّ بأمرها؛ فإن من كان كذلك كان فاسد الاعتقاد غالبًا.
 قال الغزالي: أصل الديانة منحصر في ثلاث: القول، والفعل، والنية، فنبَّه على فساد القول بالكذب، وعلى فساد الفعل بالخيانة، وعلى فساد النية بالخُلْف؛ لأن خُلْفَ الوعد لا يقدح إلا إذا كان العزم عليه مقارنًا للوعد، أما لو كان عازمًا ثم عرض له مانع أو بدا له رأيٌ فهذا لم توجد منه صورة النفاق.
 النفاق نوعان: نفاق اعتقاديٌّ يُخرِجُ صاحبَه عن الإيمان، وهو إظهار الإسلام وإخفاء الكفر، ونفاق عَمَلِيٌّ، وهو التشبُّه بالمنافقين في أخلاقهم، وهذا لا يُخرِجُ صاحبَه عن الإيمان، إلا أنه كبيرة من الكبائر.
 قال ابن حجر: وقد أجمع العلماء على أن من كان مُصدِّقًا بقلبه ولسانه وفعل هذه الخصال لا يُحكَم عليه بكفر، ولا هو مُنافق يخلد في النار.
 قال النووي: وقال جماعة من العلماء: المراد به المنافقون الذين كانوا في زمن النبي صلى الله عليه وسلم فحدَّثوا بإيمانهم، وكذَّبوا، واؤتمنوا على دينهم فخانوا، ووعدوا في أمر الدين ونصره فأخلفوا، وفَجَروا في خصوماتهم.</t>
   </si>
   <si>
     <t>garii mallattoolee munaafiqootaa ibsuutu keessa jira, isa keessa akka hin buuneef isa irraa sodaachisuuf jecha.
 hadiisa kanaan kan itti fedhame: gosootni kun gosoota munaafiqummaati, namni isii qabu gosoota kanaan munaafiqootaan wolitti fakkaateera, haala isaaniitti fakkaateera, malee inni munaafiqa islaamummaa mul'isee kufrii dhoksu ta'uu miti, kun nama haalli kun isa injifatee isii keessatti dantaa dhabee, waan isii akka laafaatti ilaaleef ta'as jedhameera; namni akkas ta'e yeroo hedduu amantaan isaas badaa ta'a.
 Aalimni islaamaa Gazaaliin akkas jedhe: hundeen amantaa waa sadi keessatti wolitti qabama: jecha, hojii fi niyyaadha, kijibaan akka jechi badu, gantummaan akka hojiin badu, diiguun akka niyyaan badu itti akeeke; beellama diiguun yeruma beellama seenu murannoon isaa woliin yoo ta'e malee waa hin miidhu, murannoo kan qabaatu ta'ee ka'ee eegasii wontii isa dhoorgu akka tasaa isaaf argame yookaan yaadni biraa isatti mul'ate immoo inni kun gosti munaafiqummaa isaaf hin argamne.
 munaafiqummaan gosa lama: munaafiqummaa amantaa kan abbaa isaa iimaana irraa baasu, inni islaamumma mul'isanii kufrii dhoksuudha, inni lammaffaan: munaafiqummaa hojiiti, inni haala isaanii keessatti munaafiqootatti fakkaachuudha, inni kun abbaa isaa iimaana irraa hin baasu, garuu inni immoo badiiwwan gurguuddoo irraati.
 Aalimni islaamaa Ibnu Hajara akkas jedhe: namni qalbii isaatii fi arraba isaatiin dhugeessaa ta'ee ka'ee gosoota kana hojjate kufriin isa irratti akka hin murtoofne ulamaa'iin irratti woliif galaniiru, akkasuma inni munaafiqa ibidda keessa abad taa'us miti.
 Aalimi islaamaa imaam Nawawiin akkas jedhe: tuutni ulaamaa'ii irraa ta'e wohii akkas jedhani: hadiisa kanaan kan itti fedhame munaafiqoota yeroo nabiyyiiti -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- iimaana himatanii ka'anii isa sobsiisani, amantaa isaanii irratti amanamanii ka'anii ganani, dhimma amantaa fi isaaf tumsuu irratti beellama seenanii ka'anii diigani, namoota falmaniin keessatti daangaa darbani.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/65124</t>
   </si>
   <si>
+    <t>من حسن إسلام المرء تركه ما لا يعنيه</t>
+  </si>
+  <si>
+    <t>Mallattoo Islaamummaan namichaa toluu irraa, waan isa hin ilaallanne dhiisuu isaati</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مِنْ حُسْنِ إِسْلَامِ المَرْءِ تَرْكُهُ مَا لَا يَعْنِيهِ».</t>
+  </si>
+  <si>
+    <t>Abuu Hureyraa irraa akka odeeffametti -Rabbiin isa irraa haa jaallatu- ni jedhe: Ergamaan Rabbii -Rabbiin rahmtaa fi nageenya isaan irratti ha buusu- ni jedhan: «Mallattoo Islaamummaan namichaa toluu irraa, waan isa hin ilaallanne dhiisuu isaati».</t>
+  </si>
+  <si>
+    <t>بين النبي صلى الله عليه وسلم: أن من كمال محاسن إسلام المسلم وتمام إيمانه، ابتعاده عما لا يعنيه ولا يخصه ولا يهمه وما لا يفيده من الأقوال والأفعال، أو مما لا يعنيه من أمور الدين والدنيا، فالاشتغال بما ليس للإنسان ربما شغله عما يعنيه، أو أداه إلى ما يلزمه اجتنابه؛ فإن الإنسان مسؤول عن أعماله يوم القيامة.</t>
+  </si>
+  <si>
+    <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- guutina bareeduma isalaamummaa fi iimaana muslima tokkoo irraa: gochoowwanii fi jechoowwan isa hin ilaallanne, kan isa hin galchine, kan isa hin yaachifne, kan isa hin fayyadne, yookaan immoo dhimma diinii fi duuniyaa keessatti waan isa hin ilaallanne irraa fagaachuu akka ta;e ibsan, ilmi namaa waan isa hin ilaallanneen yoo dhiphate, waan isa ilaallatu irraa isa dhiphisuutu mala, yookaan immoo gara waan silaa isa irraa fagaachuu qabuutti isa geessa, ilmi namaa guyyaa qiyaamaa hojii isaa irraa gaafatamaadha.</t>
+  </si>
+  <si>
+    <t>الناس يتفاوتون في الإسلام، وأنه يزداد حسنًا ببعض الأعمال.
+ترك اللغو والفضول من الأقول والأفعال دليل على كمال إسلام المرء.
+الحث على الاشتغال فيما يعني المرءَ من شؤون دِينه ودنياه، فإذا كان مِن حُسن إسلام المرء تركه ما لا يعنيه، فمِن حُسنه إذًا اشتغالُه فيما يعنيه.
+قال ابن القيم رحمه الله : وقد جمع النبي صلى الله عليه وسلم الورع كله في كلمة واحدة، فقال: «من حسن إسلام المرء: تركُه ما لا يعنيه»، فهذا يعم الترك لما لا يعني: من الكلام، والنظر، والاستماع، والبطش، والمشي، والفكر، وسائر الحركات الظاهرة والباطنة، فهذه كلمة شافية في الورع.
+قال ابن رجب: هذا الحديث أصل من أصول الأدب.
+الحث على طلب العلم؛ لأن به بعرف الإنسان ما يعنيه مما لا يعنيه.
+الأمر بالمعروف والنهي عن المنكر والنصيحة مما تعني الإنسان؛ لأنه مأمور بها.
+يدخل في عموم معنى الحديث: الابتعاد عما لا يعني مما حرم الله عزوجل وما كرهه النبي صلى الله عليه وسلم، وكذلك ما لا يحتاج إليه من أمور أخروية كحقائق الغيب وتفاصيل الحكم في الخلق والأمر، ومنها السؤال والبحث عن مسائل مقدرة ومفترضة لم تقع، أو لا تكاد تقع، أو لا يتصور وقوعها.</t>
+  </si>
+  <si>
+    <t>Namoonni isalaamummaa keessatti wol caalu, hojii gariidhaan islaamummaan isaa bareedina dabala waan ta'eef.
+Jechootaa fi gochoota dabalataa fi taphaa dhiisuun, islaamummaan namichaa guutuu ta'uu isaatti akeeka.
+Dhimma diinii fi duuniyaa irraa waan nama ilaallatutti of dhiphisuutti kakaasuutu keessa jira, waan isa hin ilaallanne dhiisuun tolina islaamummaa namichaa irraa yoo ta'e, waan isa ilaallatutti dhiphachuunis tolina islaamummaa isaa irraayi.
+Aalimni islaamaa: Ibnul Qayyim akkas jedhe: nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- of qabuu fi Rabbiin sodaachuu hunda isaa jecha tokko keessatti, akkas jechuun wolitti qabani: «Tolina islaamummaa namichaa irraayi, waan isa hin ilaallanne dhiisuun isaa», kun, haasawa irraa, ilaalcha irraa, dhaggeeffachuu irraa, harkaan waa qabuu irraa, deemsa irraa, yaadaa fi sochii mul'ataa fi dhokataa hunda irraa, waan nama hin ilaallanne hunda dhiisuu walitti qabata, kun Rabbiin sodaachuu fi of qabuu keessatti jecha ga'aadha.
+Aalimni islaamaa Ibnu Rajab akka jedha: Hadiisni kun bu'uurowwan namuusaa irraa isa tokkodha.
+Beekumsa barbaaduutti kakaasuutu keessa jira; ilmi namaa waan isa ilaallatuu  fi hin ilaallanne beekumsaan bara waan ta'eef jecha.
+Ilma namaa waan isa ilaallatu keessaa, toltuutti ajajuu, badii irraa dhoorguu fi gorsuutti ajajuutu keessa jira, itti ajajamee jira waan ta'eef.
+Hiikkaa hadiisichaa walii galaa keessa ni gala: waan Rabbiin ol ta'e haraama taasisee fi nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- jibban, kan isa hin ilaallanne irraa fagaachuun, akkasumas hiikkaa walii galaa hadiisichaa keessa ni gala, dhimmoota Aakhiraa irraa wantoonni itti hin haajomamne, kan akka maalummaa waan fagoo(gaybii), balballooma murtii uumamaa fi ajajaa keessa galuu, akkasumas dhimmoota tilmaamaa, kan hin argamne, yookaan kan argamuuf hin kaane, yookaan argamuun isaatuu kan hin yaadamne, gaafachuu fi isa qorachuunis kanuma irraayi.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي وغيره</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي وغيره]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/om/browse/hadith/65255</t>
+  </si>
+  <si>
     <t>بين كل أذانين صلاة، بين كل أذانين صلاة ثم قال في الثالثة: لمن شاء</t>
   </si>
   <si>
     <t>Gidduu azaana lameenii hundatti salaataatu jira, gidduu azaana lameenii hundatti salaataatu jira», eegasii sadaffaa irratti akkas jedhani: «nNama fedheefi</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بْنِ مُغَفَّلٍ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صلى الله عليه وسلم: «بَيْنَ كُلِّ أَذَانَيْنِ صَلَاةٌ، بَيْنَ كُلِّ أَذَانَيْنِ صَلَاةٌ» ثُمَّ قَالَ فِي الثَّالِثَةِ: «لِمَنْ شَاءَ».</t>
   </si>
   <si>
     <t>Abdullaah ibnu Mughaffal irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: Nabiyyiin -Rabbbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Gidduu azaana lameenii hundatti salaataatu jira, gidduu azaana lameenii hundatti salaataatu jira», eegasii sadaffaa irratti akkas jedhani: «nNama fedheefi».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ بَيْنَ كلِّ أذانٍ وإقامةٍ صلاةُ نافلةٍ، وكرَّر ذلك ثلاثًا، وأخبر في الثالثة أن ذلك مُستحبٌّ لِمَن أراد أن يصلي.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- hunda azaanaa fi iqaamaa gidduutti salaanni sunnaa akka jiru ibsani, sana yeroo sadi irra deebi'ani, sadaffaa irratti sun nama salaatuu fedheef jaallatamaa akka ta'e himani.</t>
   </si>
   <si>
     <t>استحباب الصلاة بين الأذان والإقامة.
 هدي النبي صلى الله عليه وسلم في تكرار القول، وذلك إسماعًا وتأكيدًا لأهمية ما يقول.
 المراد بالأذانين: الأذان والإقامة، وأطلق عليهما (الأذانَين) تغليبًا، كالقمرين (الشمس والقمر) والعُمَرَيْن (أبي بكر وعمر).
 الأذان إعلام بدخول الوقت، والإقامة إعلام بحضور فعل الصلاة.</t>
   </si>
   <si>
     <t>Azaanaa fi iqaamaa gidduutti salaatuun jaallatamaa ta'uu isaa.
@@ -18306,51 +20057,51 @@
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Gulantaa uumamni ilma namaa keessa darbu ibsuutu keessa jira.
 Murtoo fi Hiree Rabbiitti amanuutu keessa jira.
 dhuma irratti itti galli wontootaa gara waan murtoon dursee fi waan qadaraan darbeeti.
 hojiiwwan xumara isaaniitiin madaalamu waan ta'eef hanga hojiitiin gowwoomuu irraa sodaachisuutu keessa jira.
 ____</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>Namni Amantii keenya kana keessatti, waan biraa kan isa irraa hin taane argamsiise, inni deebifmaadha (fudhatama hin qabu</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
-    <t>Haadha Mu'umintootaa kan taate Ummu Abdullaah Aa'ishaa irraa akka odeeffametti -Rabbi isii irraa haa jallatu- ni jette: ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Namni Amantii keenya kana keessatti, waan biraa kan isa irraa hin taane argamsiise, inni deebifmaadha (fudhatama hin qabu».</t>
+    <t>Haadha Mu'umintootaa kan taate Ummu Abdullaah Aa'ishaa irraa akka odeeffametti -Rabbi isii irraa haa jallatu- ni jette: ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Namni Amantii keenya kana keessatti, waan biraa kan isa irraa hin taane argamsiise, inni deebifmaadha (fudhatama hin qabu». Gabaasa Muslim keessatti: «Namni hojii Amantii keenya keessa hin jirre hojjate, hojichi deebifamaadha (hin qeebalamu)».</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Ibaadaan waan Qur’aanaa fi Hadiisa keessatti ibsame irratti hundaa’aa waan ta’eef, seera inni baaseen malee Rabbii ol ta’e hin gabbarru, kalaqaa fi waan ragaa hin qabneenii miti.
 Amantiin yaada fi waan gaarii jedhame irratti kan hundaa’e osoo hin taane, Ergamaa -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- hordofuudhaan qofa ta'a.
 Hadiisni kuni Amantiin guutuu ta'uu irratti ragaadha.
 Bid'aa jechuun aqiidaa yookaan jecha yookaan hojii irraa ta'ee isheen hunduma waan zamana Nabiyyiitii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- fi sahaabota hin jerre kan Amantii keessatti argamsiifameeti.
 Hadiisni kuni bu'uroowwan Islaamaa keessaa bu'ura tokko yoo ta’u, hojiileef madaala akka ta’etti ilaalama, kanaafuu akkuma  hojiin fuula Rabbii ol ta’ee barbaaduun isa keessa hin jirre hundi nama isa hojjateef mindaan isa keessa hin jirretti, hundi hojii waan Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ittiin dhufaniin wal hin simanne nama isa hojjate irratti deebifamaadha.
 Hadiisni kun bida'aawwan argamsiifamanii fi badiiwwan argaman deebisuu keessatti foormulaadha.
 Bid'aawwan dhoorgaman dhimmoota amantiitiin wantoota walqabatani malee kan jiruu addunyaatii miti.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
@@ -18543,87 +20294,81 @@
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
 كمال الشريعة واشتمالها على كل خير، ومن ذلك رحمة الحيوان والرفق به.
 النهي عن المُثْلة بالإنسان بعد قتله.
 تحريم كل ما فيه تعذيب للحيوان.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66521</t>
   </si>
   <si>
     <t>يا غلام إني أعلمك كلمات: احفظ الله يحفظك، احفظ الله تجده تجاهك، إذا سألت فاسأل الله، وإذا استعنت فاستعن بالله</t>
   </si>
   <si>
     <t>Yaa gurbaa! ani jechoota wohiin si barsiisa: Rabbiin tiksi si tiksaa, Rabbiin tiksi fuuldura keetti argattaa, yeroo kadhatte Rabbiin kadhu, yeroo gargaarsifattes Rabbiin gargaarsifadhu</t>
   </si>
   <si>
     <t>عَنْ أَبِي العَبَّاسِ، عَبْدِ الله بْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: كُنْت خَلْفَ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَوْمًا، فَقَالَ: «يَا غُلَامِ! إنِّي أُعَلِّمُك كَلِمَاتٍ: احْفَظِ اللَّهَ يَحْفَظْكَ، احْفَظِ الله تَجِدْهُ تُجَاهَكَ، إذَا سَأَلْتَ فَاسْأَلِ اللهَ، وَإِذَا اسْتَعَنْتَ فَاسْتَعِنْ بِاَللهِ، وَاعْلَمْ أَنَّ الأُمَّةَ لَوْ اجْتَمَعَتْ عَلَى أَنْ يَنْفَعُوكَ بِشَيْءٍ لَمْ يَنْفَعُوكَ إلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللَّهُ لَكَ، وَإِنِ اجْتَمَعُوا عَلَى أَنْ يَضُرُّوكَ بِشَيْءٍ لَمْ يَضُرُّوكَ إلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللَّهُ عَلَيْكَ؛ رُفِعَتِ الأَقْلَامُ، وَجَفَّتِ الصُّحُفُ».
 وَفِي رِوَايَةِ غَيْرِ التِّرْمِذِيِّ: «احْفَظِ اللهَ تَجِدْهُ أَمَامَكَ، تَعَرَّفْ إلَى اللهِ فِي الرَّخَاءِ يَعْرِفْكَ فِي الشِّدَّةِ، وَاعْلَمْ أَنَّ مَا أَخْطَأَكَ لَمْ يَكُنْ لِيُصِيبَكَ، وَمَا أَصَابَك لَمْ يَكُنْ لِيُخْطِئَكَ، وَاعْلَمْ أَنَّ النَّصْرَ مَعَ الصَّبْرِ، وَأَنْ الفَرَجَ مَعَ الكَرْبِ، وَأَنَّ مَعَ العُسْرِ يُسْرًا».</t>
   </si>
   <si>
-    <t>Abuu Abbaas, Abdullaah Ibnu Abbaas irraa akka odeeffametti –Rabbi isaan irraa haa jaallatu- ni jedhe: guyyaa wohii booda nabiyyiitti –Rabbiin rahmataa fi nageenya isaan irratti haa buusu- uddeelluu yaabbadhee osoon jiruu akkas jedhani: «Yaa gurbaa! ani jechoota wohiin si barsiisa: Rabbiin tiksi si tiksaa, Rabbiin tiksi fuuldura keetti argattaa, yeroo kadhatte Rabbiin kadhu, yeroo gargaarsifattes Rabbiin gargaarsifadhu, beeki: ummanni hundi waan tokkoon si fayyaduuf osoo walitti qabamanii, waan Rabbiin sila siif katabeen malee waan tokkooniyyuu si hin fayyadanu, akkasumas waan tokkoon si miidhuuf osoo walitti qabamanii, waan sila Rabbiin sitti barreesseen malee waan tokkooniyyuu si hin miidhanu, qalamoonni kaafaman, kitaabonnis qooran».</t>
+    <t>Abuu Abbaas, Abdullaah Ibnu Abbaas irraa akka odeeffametti –Rabbi isaan irraa haa jaallatu- ni jedhe: guyyaa wohii booda nabiyyiitti –Rabbiin rahmataa fi nageenya isaan irratti haa buusu- uddeelluu yaabbadhee osoon jiruu akkas jedhani: «Yaa gurbaa! ani jechoota wohiin si barsiisa: Rabbiin tiksi si tiksaa, Rabbiin tiksi fuuldura keetti argattaa, yeroo kadhatte Rabbiin kadhu, yeroo gargaarsifattes Rabbiin gargaarsifadhu, beeki: ummanni hundi waan tokkoon si fayyaduuf osoo walitti qabamanii, waan Rabbiin sila siif katabeen malee waan tokkooniyyuu si hin fayyadanu, akkasumas waan tokkoon si miidhuuf osoo walitti qabamanii, waan sila Rabbiin sitti barreesseen malee waan tokkooniyyuu si hin miidhanu, qalamoonni kaafaman, kitaabonnis qooran». Gabaasa Tirmiziitiin alatti: «Rabbiin tiksi fuuldura keetti argattaa, yeroo bal'inaa keessatti Rabbiin wol bari, yeroo dhiphinaa keessatti si beekaatii, beeki! wanti (qadaratti) si bira darbe tokko kan si mudatu hin taane, wanti si mudate immoo kan si bira darbu hin taane, beeki! tumsi obsaa waliini, furmaannis rakkoo waliini, jabina waliinis laafinaatu jira».</t>
   </si>
   <si>
     <t>يُخبرُ ابنُ عباس رضي الله عنه أنه كان صغيرًا راكبًا مع النبي صلى الله عليه وسلم، فقال له عليه الصلاة والسلام: إني أُعلِّمك أمورًا وأشياءَ ينفعك الله بها:
 احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه، بحيث يَجِدُكَ في الطاعات والقربات، ولا يجدُكَ في المعاصي والآثام، فإن فعلتَ ذلك كان جزاؤك أن يحفظَك الله من مكاره الدنيا والآخرة، وينصرَك في مُهماتِك أينما توجَّهتَ.
 وإذا أردتَ أن تسأل شيئًا، فلا تسألْ إلا الله فإنه وحده الذي يُجيب السائلين.
 وإذا أردتَ العونَ فلا تستعنْ إلا بالله.
 ولْيكُن عندك يقينٌ أنه لن تحصل لك منفعة ولو اجتمع على منفعتِك أهلُ الأرض جميعًا إلا ما كتبه الله لك، ولن يحصُلَ عليك ضرر ولو اجتمع على ضرك أهلُ الأرض جميعًا إلا ما قدَّره الله عليك.
 وأن هذا الأمر قد كَتَبه الله عز وجل وقدّره وِفْقَ ما اقتضته حكمته وعلمه، ولا تبديل لما كتبه الله.
 وأن من احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه؛ فإن الله سبحانه أمام العبد يعلم ما هو عليه وينصره ويؤيده. وأن الإنسان إذا أطاع الله في الرخاء فإن الله يجعل له عند الشدة فرجًا ومخرجًا، وليرض كل عبد بما قدره الله عليه من خير وشر. ومع الشدائد والمحن يلتزم العبد الصبر، فإن الصبر مفتاح الفرج، وأن الكرب إذا اشتد جاء الفرج من الله، وأن العسر إذا حصل أعقبه الله باليسر.</t>
   </si>
   <si>
     <t>Ibnu Abbaas -Rabbi isa irraa haa jaallatu- gurbaa xiqqaa nabiyyii waliin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- uddeelluu yaabbatu ture, Nabiyyiin -rahmannii fi nageenyi isaan irra haa jiraatu- ani wantoota Rabbiin ittiin si fayyadun si barsiisa isaan jedhaniin: Isaan buluu fi waan isatti si dhiheessu hojjachuu irratti si argee, badiiwwanii fi diliiwwan irratti akka si hin agarreef, ajajoota isaa tiksuun, dhoorgaawwan isaa irraa fagachuun, Rabbiin tiksi, sana yoo hojjatte, mindaan kee Rabbiin waan jibbamaa duniyaa fi Aakhiraa irraa si eegee, eessattuu yoo bobbaate immoo dirqamoota kee irratti siif tumsuu ta'a. Waan tokko gaafachuu yoo barbaadde, Rabbiin malee hin gaafatin, isuma qofatu gaafattootaaf deebii kenna waan ta'eef. Gargaarsas yoo barbaadde Rabbiin malee hin gargaarsifatin. Worri dachii hundi si fayyaduuf osoo walitti qabamanii, waan Rabbiin sila siif katabe malee faaydaan wohii akka siif hin taane mirkana ta'i, akkasumas worri dachii hundi si miidhuuf osoo walitti qabamanii, waan Rabbiin sila sirratti murteesse malee miidhaan kamuu akka si hin qaqqabnes mirkana ta'i. Dhimma kana Rabbiin akkaataa ogumnii fi beekumsi isaa dirqamsiisuun katabee jira, waan Rabbiin barreesseef immoo jijjiirraan hin jiru. Ajaja isaa tiksuu fi dhoorgaa isaa irraa fagaachuun nama Rabbiin tikse; Rabbiin ol ta'e fuuldura isaatti argama, waan inni irra jiru beeka waan ta'eef, isaaf tumsa isa gargaaras. ilmi namaa bal'ina keessatti Rabbiif yoo ajajame, Rabbiin immoo yeroo rakkinaa fi dhiphinaa keessatti furmaata isaaf taasisa, ilmi namaa hunduu waan Rabbiin isaaf qoode, toltuus ta'ee hamtuu haa jaallatu. gabrichi rakkiinootaa fi qormaatoowwanii waliin obsa qabaachuu qaba, obsi furtuu furmaataati waan ta'eef jecha, rakkinni yeroo jabaate Rabbiin irraa furmaanni dhufa, jabinni wohii yeroo argame Rabbiin isa boodaa laafinti fida.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Barbaachisummaa Xixiqqoowwanii fi ijoollewwan dhimmoota tawhiidaa, naamuusaa fi kan biroo barsiisuun qabuudha.
 Mindaan fakkaataadhuma hojiiti.
 Waan Isa malee jiru dhiisanii Rabbiin qofa irratti hirkachuu fi Isuma qofa irratti tawakkaluutti ajajuudha, keessa, Inni hirkoof waa tole.
 Murtoo, qadaratti amanuu fi isa jaallachuudha, Rabbiin dhugumatti waan hundaa qaddaree jira.
 Nama ajaja Rabbii gate Rabbiin isa gata, isas hin tiksu.
 Gammachuun guddaan ilmi namaa rakkinni yoo isa mudate laafina haa eeguudha.
 Yeroo balaan mudatee fi jaalalleen darbetti bohaarsaan gabrichaa, jecha isaanii kan: "beeki! wanti si mudate si dhabuuf hin turre, wanti si dhabe si mudachuuf hin turre" jedhu keessa jira, himni tokkoffaan wanti jibbamu yeroo nama mudateef bohaarsaadha, himni lammaffaa immoo wanti jaallatamu yeroo nama darbeef bohaarsaadha.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه الترمذي وغيره]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66522</t>
   </si>
   <si>
     <t>Abuu Mas'uud Uqbaa ibnu Amrii Al-Ansaarii Al-Badrii irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: ergamaan Rabii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani:||«Jechoota namoonni Nabiyyummaa isa jalqabaa irraa dhaqqaban keessaa tokko: Yoo qaanfachuu baatte wanta barbaadde raawwadhu</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Abuu Mas'uud Uqbaa ibnu Amrii Al-Ansaarii Al-Badrii irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: ergamaan Rabii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Jechoota namoonni Nabiyyummaa isa jalqabaa irraa dhaqqaban keessaa tokko: Yoo qaanfachuu baatte wanta barbaadde raawwadhu».</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66523</t>
   </si>
   <si>
     <t>Abuu Amri -Abuu Amraas jedhameera- Sufyaan ibnu Abdullaah irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe:||Nin jedhe: Yaa Ergamaa Rabbii, Islaamummaa keessatti jecha tokko kan si malee nama biraa hin gaafanne naan jedhi, isaanis ni jedhan: “Ani Rabbitti amane jedhii eegasii irratti gadi dhaabbadhu</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Abuu Amri -Abuu Amraas jedhameera- Sufyaan ibnu Abdullaah irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: Nin jedhe: Yaa Ergamaa Rabbii, Islaamummaa keessatti jecha tokko kan si malee nama biraa hin gaafanne naan jedhi, isaanis ni jedhan: “Ani Rabbitti amane jedhii eegasii irratti gadi dhaabbadhu".</t>
   </si>
@@ -18885,51 +20630,51 @@
   <si>
     <t>رويناه في كتاب الحجة بإسناد صحيح</t>
   </si>
   <si>
     <t>[قال النووي: حديث صحيح]</t>
   </si>
   <si>
     <t>[رويناه في كتاب الحجة بإسناد صحيح]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66535</t>
   </si>
   <si>
     <t>كل مسكر حرام</t>
   </si>
   <si>
     <t>Wanti nama macheessu hundi haraama</t>
   </si>
   <si>
     <t>عَنْ أَبِي بُرْدَةَ، عَنْ أَبِيهِ أَبِي مُوسَى الأَشْعَريِّ رَضِيَ اللَّهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ بَعَثَهُ إِلَى اليَمَنِ، فَسَأَلَهُ عَنْ أَشْرِبَةٍ تُصْنَعُ بِهَا، فَقَالَ: وَمَا هِيَ؟، قَالَ: «البِتْعُ وَالمِزْرُ»، فَقِيلَ لِأَبِي بُرْدَةَ: مَا البِتْعُ؟ قَالَ: نَبِيذُ العَسَلِ، وَالمِزْرُ: نَبِيذُ الشَّعِيرِ، فَقَالَ: «كُلُّ مُسْكِرٍ حَرَامٌ» خرجه البخاري.
 وَخَرَّجَهُ مُسْلِمٌ وَلَفْظُهُ: قَالَ: بَعَثَنِي رَسُولُ اَلله أَنَا وَمُعَاذٌ إِلَى اَليَمَنِ، فَقُلْتُ: يَا رَسُولُ اَللَّهِ! إِنَّ شَرَابًا يُصْنَعُ بِأَرْضِنَا يُقَال لَهُ: المِزَرُ مِنَ الشَّعِيرِ، وَشَرَابٌ يُقَالُ لَهُ: البِتْعُ مِنَ العَسَلِ، فَقَالَ: «كُلُّ مُسْكِرٍ حَرَامٌ». 
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «فَقَالَ: كُلُّ مَا أَسْكَرَ عَنِ الصَّلَاةِ فَهُوَ حَرَامٌ». 
 وَفِي رِوَايَةٍ لَهُ: «وَكَانَ رَسُولُ الله قَدْ أُعْطِيَ جَوَامِعَ الكَلِمِ بِخَوَاتِمِهِ، فَقَالَ: أَنْهَى عَنْ كُلِّ مُسْكِرٍ أَسْكَرَ عَنْ الصَّلَاةِ».</t>
   </si>
   <si>
-    <t>Abuu Burdaan, Abbaa isaa Abuu Muusaa Al-Ash'arii irraa odeessee -Rabbi isa irraa haa jaallatu- Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- gara yamanitti isa erganii, dhugaatii achitti hojjatamu irraa, maali isiin? jedhanii isa gaafatani, innis, «Bit'ii fi Mizriidha» jedhe, achumaan Abuu Burdaadhaan, bit'iin maali? jedhameen, innis "Bulbula dammaati, Mizriin immoo: bulbula garbuuti" jedhe, Isaanis ni jedhani: «wanti macheessu hundi haraama». Bukhaariitu gabaase.</t>
+    <t>Abuu Burdaan, Abbaa isaa Abuu Muusaa Al-Ash'arii irraa odeessee -Rabbi isa irraa haa jaallatu- Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- gara yamanitti isa erganii, dhugaatii achitti hojjatamu irraa, maali isiin? jedhanii isa gaafatani, innis, «Bit'ii fi Mizriidha» jedhe, achumaan Abuu Burdaadhaan, bit'iin maali? jedhameen, innis "Bulbula dammaati, Mizriin immoo: bulbula garbuuti" jedhe, Isaanis ni jedhani: «wanti macheessu hundi haraama». Bukhaariitu gabaase. Muslimis jecha akkas jedhu kanaan gabaasee jira, ni jedhe: Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- Anaa fi Mu'aaziin gara yamanitti nu erganii jennaan, ani akkana jedheen: yaa ergamaa Rabbii! dhugaatiin wohii kan biyya keenyatti godhamu, kan mizrii garbuu irraa ta'e isaan jedhamuu fi Bit'ii damma irraa ta'e kan isaan jedhamutu jiran, isaanis ni jedhani: «Wanti macheessu hundi haraama». Gabaas muslim biraatiin: Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhani: « wanti macheesse Salaata irraa (wallaalchise) hundi haraama». Akkasuma gabaasa isaa kan birootiiniis: «Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- jechoota walitti qaboo ta'an xumura bareedaa waliim dhugumatti kennamanii jiru, akkas jedhani: "waan salaata irraa macheesse hunda irraan dhoorga».</t>
   </si>
   <si>
     <t>يخبر أبو موسى الأشعري رضي الله عنه أن النبي صلى الله عليه وسلم أرسله إلى اليمن، فسأله عن أشربة تصنع بها هل هي حرام، فاستفسر النبي صلى الله عليه وسلم عنها. 
 فقال أبو موسى رضي الله عنه: هي البتع: نبيذ العسل، والمزر: نبيذ الشعير. 
 فقال النبي صلى الله عليه وسلم وكان قد أوتي جوامع الكلم: «كل مسكر حرام».</t>
   </si>
   <si>
     <t>Abuu Muusaa Al-Ash'ariin -Rabbi isa irraa haa jaallatu- nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- gara yamanitti isa erganii jennaan, dhugaatii achitti hojjatamu, inni haraamaa? jedhee gaafatee jennaan, isaanis deebisanii isa irraa gosa isaa akka adda baafatan hima. Abuu Muusaanis -Rabbi isa irraa haa jaallatu- akkas jedhe: isiin bit'ii dha: bulbula dammaati, Mizriidha: bulbula garbuuti. Nabiyyiinis -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- jechoota wolitti qaboo ta'an, jechoota gabaaboon ergaa hedduu waan hedduu of keessatti qabatu dabarfachuu kennamani jiru waan ta'eef akkas jedhani: «Wanti macheesse hundi haraama».</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Nabiizni: bishaan tamriin yookaan dammi yookaan garbuu fi kanneen sana fakkaatan keessa buufamee; sana irraa dhandhama mi'aawaa argatudha, sana booda turuu irraa kan ka'een, farsoo nama macheessu ta'uus ni danda'a.
 Hadiisni kun gosa waan nama macheessuu hunda, kan akka farsoo, hashiishii fi kanneen biroo, haraama taasisuu keessatti foormulaadha
 Muslimaaf waan itti haajamu gaafachuun barbaachisummaa inni qabuudha.
 Farsoon jalqaba haraama kan taasifame, yeroo salaatamu ture, yeroo gariin muhaajirtootaa salaatanii, salaata isaanii keessatti Qur'aana qara'ani dogongoranii jennaan, jechii Rabbii ol ta'ee kun bu'e: {Yaa warra amantan! Haala machaa'oo taataniin hanga waan dubbattanu beektanitti, salaatatti hin dhihaatinaa} [Annisaa'i: 43], achumaan waamaan ergamaa -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- machaa'aan salaatatti akka hin dhihaanne jedhee waamaa ture, ammas eegasii Rabbiin guutummaa guutuutti jecha isaa akkas jedhuun haraama isa taasise: {Yaa warra amantan! akka milkooftaniif jecha dhugumatti farsoon, qumaarri, xaaghuunni, xiyyaan hixaa (carraa) ilaallachuun (raaggachuun) najasa dalagaa sheyxaanaa irraayii, isa irraa fagaadhaa. Wanti sheyxaanni fedhu dhugaatii macheessanii fi qumaaraan gidduu keessanitti diinummaa fi wal jibbaa buusuun Rabbiin yaadachuu fi salaata irraa isin dhorguudha, Sila isin hin dhorgamtanuu?} [Al-Maa'idaa: 90-91].
 Rabbiin ol ta'e miidhaa fi badii guddaa inni of keessatti qabatuuf jecha farsoo haraama taasise.
 Haraamummaa keessatti kan ilaalamu, amalli macheessuu jiraachuudha; bulbulli kamuu macheessaa yoo ta'e haraama ta'a, macheessaa yoo hin taane immoo eeyyamamaa ta'a.</t>
   </si>
@@ -18972,85 +20717,85 @@
     <t>Umar ibnu Al-Khaxxaab irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Osoo isin irkannaa dhugaa, Rabbirratti irkattanii, silaa akka allaattii soorutti isin soora, garaa duwwaa (beelaan) bobbaatee garaa guuttattee (quuftee) galti».</t>
   </si>
   <si>
     <t>يَحُثُّنا النبيُّ صلى الله عليه وسلم أن نَعتَمِد على الله عز وجل في استجلاب المنافع ودفع المضار في أمور الدنيا والدين، فإنه لا يُعطي ولا يَمنع ولا يَضر ولا يَنفع إلا هو سبحانه وتعالى، وأن نفعل الأسباب التي تَجْلُب المنافع وتدفع المضار مع صدق الاعتماد على الله، فمتى فعلنا ذلك رزَقَنا اللهُ كما يرزق الطير التي تخرج صباحًا وهي جياع، ثم تعود مساءً وهي ممتلئة البطون، وهذا الفعلُ من الطير نوعٌ من الأسباب في السعي لطلب الرزق، دون التواكل والتكاسل.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد، والترمذي، والنسائي، وابن ماجه، وابن حبان في صحيحه، والحاكم</t>
   </si>
   <si>
     <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه وابن حبان في صحيحه والحاكم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66538</t>
   </si>
   <si>
     <t>البر: حسن الخلق، والإثم ما حاك في صدرك، وكرهت أن يطلع عليه الناس</t>
   </si>
   <si>
     <t>Toltuun: haala gaariidha, badiin immoo: waan qoma kee keessa deddeebi'ee, namoonni isarratti si beekuu jibbiteedha</t>
   </si>
   <si>
     <t>عَنِ النَّوَّاسِ بْنِ سِمْعَانَ رَضِيَ اللهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «البِرُّ: حُسْنُ الخُلُقِ، وَالإِثْمُ مَا حَاكَ فِي صَدْرِكَ، وَكَرِهْتَ أَنْ يَطَّلِعَ عَلَيْهِ النَّاسُ».   
 وَعَنْ وَابِصَةَ بْنِ مَعْبَدٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: أَتَيْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: «جِئْتَ تَسْأَلُ عَنِ البِرِّ وَالإِثْمِ»، قُلْتُ: نَعَمْ، قَالَ: «اسْتَفْتِ قَلْبَكَ، البِرُّ: مَا اطْمَأَنَّتْ إلَيْهِ النَّفْسُ، وَاطْمَأَنَّ إلَيْهِ القَلْبُ، وَالإِثْمُ: مَا حَاكَ فِي نَفْسِكَ وَتَرَدَّدَ فِي الصَّدْرِ، وَإِنْ أَفْتَاكَ النَّاسُ وَأَفْتَوْكَ».</t>
   </si>
   <si>
-    <t>Nawwaas ibnu Sam'aan irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Toltuun: haala gaariidha, badiin immoo: waan qoma kee keessa deddeebi'ee, namoonni isarratti si beekuu jibbiteedha».</t>
+    <t>Nawwaas ibnu Sam'aan irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Toltuun: haala gaariidha, badiin immoo: waan qoma kee keessa deddeebi'ee, namoonni isarratti si beekuu jibbiteedha». Waabisaa ibnu Ma'abad irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: Ergamaa Rabbii bira -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- dhufee jennaan, akkas jedhani: «Toltuu fi badii irraa gaafachuu dhuftee?", anis eeyyeen, jedhe, isaanis akkas jedhani: "Qalbii kee gaafadhu, Toltuun: waan lubbuun itti tasgabboftee fi qalbiinis itti tasgabbaa'eedha, badiin immoo: namoonni fatwaa yoo siif godhanis, waan lubbuu keetiin shakkitee, qoma kee keessas deddeebi'eedha».</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم عن البر والإثم، فقال: إن أعظم خصال البر حسن الخُلُق مع الله بالتقوى، ومع الخَلْق باحتمال الأذى، وقلة الغضب، وبسط الوجه، وطيب الكلام، والصلة والطاعة واللطف والمبرة وحسن العشرة والصحبة. وأن البر ما سكن إليه القلب والنفس.
 وأما الإثم فما تحرك في النفس من المشتبهات وتردد دون أن ينشرح الصدر له، وحصل في القلب منه الشك، والخوف من كونه ذنبًا، ولم تُرد أن تظهره لكونه قبيحًا لأعيان وأماثل الناس وكُمَّلِهم، وذلك لأن النفس بطبعها تحب اطلاع الناس على خيرها، فإذا كَرِهَت الاطلاع على بعض أفعالها فهو إثم لا خير فيه؛ وإن أفتاك الناس فلا تأخذ بفتواهم ما دامت علامة الشبهة تتردد في نفسك  فإن الفتوى لا تزيل الشبهة ما دامت الشبهة صحيحة وكان المفتي يفتي بغير علم؛ أما إذا كانت الفتوى بناء على دليل شرعي فالواجب على المستفتي الرُّجوعُ إليه، وإنْ لم ينشرح له صدرُه.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- toltuu fi badii irraa himuun akkas jedhani: irra jabaan gosa toltuu, sodaa isaatiin Rabbii waliin haala toluudha, uumamtootaa waliin immo rakkina isaanii danda'uu, aarii xiqqeesuu, fuula diriirsuu, haasaa bareechuu, isaan fufuu, isaaniif ajajamuu, isaaniif garaa laafuu, toltuu hojjachuu, waliin jireenyaa fi hiryooma toluudha, toltuun waan lubbuu fi qalbiin irratti tasgabboofteedha. Badiin immoo; waan namatti wol fakkaatu keessaa, qomni keenya isaaf bal'achuun maletti, waan lubbuu keessa asiif achi sochoo'ee, keessa deddeebi'ee, isa irraa qalbii keessatti shakkiin argamee, badii ta'uu isaa sodaattee, fokkataa waan ta'eef, namoota akka keetiitii fi namoota guutamootti mul'isuu isaa hin feeneedha, sunis kan ta'e, lubbuun uumamuma isii irraa, namni toltuu isii arguu jaallatti, gariin hojii isii argamuu yoo jibbite, hojiin sun badiidha, toltuun isa keessa hin jiru; mallattoon wol sitti fakkaachuu hanga qalbii keessa jiraatetti, yoo namni fatwaa siif godhellee, fatwaa isaanii hin fudhatin, hanga wol fakkaannaan sun sirrii ta'ee, namni fatwaa godhu immoo beekumsaan maletti fatwaa godha ta'etti, fatwaan waan wol fakkaate tokko deemsisuu hin danda'u; garuu yoo fatwaan ragaa shari'aatiin kan ta'u ta'e immoo, dirqamni nama fatwaa gaafaate sana irra jiru, qomni isaa isaaf bal'achu dhabullee, fatwicha fudhachuudha.</t>
   </si>
   <si>
     <t>الحثُّ على مكارم الأخلاق؛ لأنّ حسن الخلق من أعظم خصال البر.
 الحق والباطل لا يلتبس أمرُهما على المؤمن، بل يعرف الحق بالنور الذي في قلبه، وينفر عن الباطل فينكره.
 من علامات الإثم قلق القلب واضطرابه، وكراهة اطلاع الناس عليه.
 قال السندي: هذا في المشتبهات من الأمور التي لا يعلم الناس فيها بتعيين أحد الطرفين؛ وإلا فالمأمور به في الشرع من غير ظهور دليل فيه على خلاف ذلك من البر، والمنهي عنه كذلك من الإثم، ولا حاجة فيهما إلى استفتاء القلب وطمأنينته.
 المخاطَب في الحديث أصحاب الفطرة السليمة، لا أصحاب القلوب المنكوسة التي لا تعرف معروفًا ولا تنكر منكرًا إلا ما أُشرِبتْ من هواها.
 قال الطيبي: قيل فُسِّرَ البر في الحديث بمعان شتى، ففسَّره في موضع بما اطمأنت إليه النفس واطمأن إليه القلب، وفسره في موضع بالإيمان، وفي موضع بما يقربك إلى الله، وهنا بحسن الخلق، وفسر حسن الخلق: باحتمال الأذى وقلة الغضب وبسط الوجه وطيب الكلام، وكلها متقاربة في المعنى.</t>
   </si>
   <si>
     <t>الحديث الأول: رواه مسلم، والحديث الثاني: رواه أحمد والدارمي.</t>
   </si>
   <si>
     <t>[الحديث الأول: رواه مسلم، والحديث الثاني: رواه أحمد والدارمي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66540</t>
   </si>
   <si>
     <t>Arrabni kee Rabbiin zaakkaruu irraa jiidhaa ta'uu irraa hin deemin</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ بُسْرٍ رَضِيَ اللَّهِ عَنْهُ قَالَ: أَتَى النَّبِيَّ رَجُلٌ، فَقَالَ: يَا رَسُولَ اللَّهِ! إِنَّ شَرَائِعَ الإِسْلَامِ قَدْ كَثُرَتْ عَلَيْنَا، فَبَابٌ نَتَمَسَّكُ بِهِ جَامِعٌ؟ قَالَ: «لاَ يَزَالُ لِسَانُكَ رَطْبًا مِنْ ذِكْرِ اللَّهِ». 
 وفي رواية: مِنْ حَدِيثِ مُعَاذِ بْنِ جَبَلٍ رَضِيَ اللَّهُ عَنْهُ: آخِرُ مَا فَارَقْتُ عَلَيْهِ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ أَنْ قُلْتُ: أَيُّ الأَعْمَالِ خَيْرٌ وَأَقْرَبُ إِلَى اللَّهِ؟ قَالَ: «أَنْ تَمُوتَ وَلِسَانُكَ رَطْبٌ مِنْ ذِكْرِ اللَّهِ عَزَّ وَجَلَّ».</t>
   </si>
   <si>
-    <t>Abdullaah ibnu Busrii irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: namichi wohii gara Nabiyyiitti -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- dhufuun akkas jedhe: yaa ergamaa Rabbii! shari'aawwan islaamaa nurratti heddummaatee jira, hulaa wolitti qabataa ta'e wohii kan nuti jabeessinee isa qabannu nuuf himi? isaanis akkas jedhani: «Arrabni kee Rabbiin zaakkaruu irraa jiidhaa ta'uu irraa hin deemin».</t>
+    <t>Abdullaah ibnu Busrii irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: namichi wohii gara Nabiyyiitti -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- dhufuun akkas jedhe: yaa ergamaa Rabbii! shari'aawwan islaamaa nurratti heddummaatee jira, hulaa wolitti qabataa ta'e wohii kan nuti jabeessinee isa qabannu nuuf himi? isaanis akkas jedhani: «Arrabni kee Rabbiin zaakkaruu irraa jiidhaa ta'uu irraa hin deemin». Gabaasa biraatiin: hadiisa Mu'aaz ibnu Jabal irraa odeeffamee -Rabbi isa irraa haa jaallatu- wanti xumuraa kan ani irratti ergamaa Rabbiitiin adda ba'e -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jechuudha ture: hojii kamtu caalaa fi irra Rabbitti dhihoodha? isaanis ni jedhani: «Haala arrabni kee zikrii Rabbiitiin jiidhaa ta'een du'uu keeti».</t>
   </si>
   <si>
     <t>شَكَى رجلٌ إلى النبيِّ صلى الله عليه وسلم بأن نوافل العبادات قد كَثرت عليه حتى عجز عنها لضعفه، ثم سألَ النبيَّ صلى الله عليه وسلم أنْ يَدلَّه على عملٍ يسيرٍ مُسْتجلِبٍ لثواب كثير يتعلق به ويستمسك.
 فأرشده صلى الله عليه وسلم بأن يكون لسانه طَرِيًّا متحركًا من دوام ذكر الله سبحانه وتعالى في كل وقت وحال؛ من تسبيح وتحميد واستغفار ودعاء ونحو ذلك.</t>
   </si>
   <si>
     <t>رواه أحمد والترمذي وابن ماجه وابن حبان</t>
   </si>
   <si>
     <t>[رواه أحمد والترمذي وابن ماجه وابن حبان]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66541</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -19366,51 +21111,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O523"/>
+  <dimension ref="A1:O569"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -23376,20585 +25121,22747 @@
       </c>
       <c r="I86" t="s">
         <v>805</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
         <v>170</v>
       </c>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
         <v>171</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>3365</v>
+        <v>3364</v>
       </c>
       <c r="B87" t="s">
         <v>807</v>
       </c>
       <c r="C87" t="s">
         <v>808</v>
       </c>
       <c r="D87" t="s">
         <v>809</v>
       </c>
       <c r="E87" t="s">
         <v>810</v>
       </c>
       <c r="F87" t="s">
         <v>811</v>
       </c>
       <c r="G87" t="s">
         <v>812</v>
       </c>
       <c r="H87" t="s">
         <v>813</v>
       </c>
       <c r="I87" t="s">
         <v>814</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
         <v>25</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
         <v>27</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>3366</v>
+        <v>3365</v>
       </c>
       <c r="B88" t="s">
         <v>816</v>
       </c>
       <c r="C88" t="s">
         <v>817</v>
       </c>
       <c r="D88" t="s">
         <v>818</v>
       </c>
       <c r="E88" t="s">
         <v>819</v>
       </c>
       <c r="F88" t="s">
         <v>820</v>
       </c>
       <c r="G88" t="s">
         <v>821</v>
       </c>
       <c r="H88" t="s">
         <v>822</v>
       </c>
       <c r="I88" t="s">
         <v>823</v>
       </c>
       <c r="J88" t="s">
         <v>24</v>
       </c>
       <c r="K88" t="s">
         <v>25</v>
       </c>
       <c r="L88" t="s">
         <v>26</v>
       </c>
       <c r="M88" t="s">
         <v>27</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>3370</v>
+        <v>3366</v>
       </c>
       <c r="B89" t="s">
         <v>825</v>
       </c>
       <c r="C89" t="s">
         <v>826</v>
       </c>
       <c r="D89" t="s">
         <v>827</v>
       </c>
       <c r="E89" t="s">
         <v>828</v>
       </c>
       <c r="F89" t="s">
         <v>829</v>
       </c>
       <c r="G89" t="s">
         <v>830</v>
       </c>
       <c r="H89" t="s">
         <v>831</v>
       </c>
       <c r="I89" t="s">
         <v>832</v>
       </c>
       <c r="J89" t="s">
         <v>24</v>
       </c>
       <c r="K89" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L89" t="s">
         <v>26</v>
       </c>
       <c r="M89" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N89" t="s">
         <v>28</v>
       </c>
       <c r="O89" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>3372</v>
+        <v>3370</v>
       </c>
       <c r="B90" t="s">
         <v>834</v>
       </c>
       <c r="C90" t="s">
         <v>835</v>
       </c>
       <c r="D90" t="s">
         <v>836</v>
       </c>
       <c r="E90" t="s">
         <v>837</v>
       </c>
       <c r="F90" t="s">
         <v>838</v>
       </c>
       <c r="G90" t="s">
         <v>839</v>
       </c>
       <c r="H90" t="s">
         <v>840</v>
       </c>
       <c r="I90" t="s">
         <v>841</v>
       </c>
       <c r="J90" t="s">
         <v>24</v>
       </c>
       <c r="K90" t="s">
         <v>170</v>
       </c>
       <c r="L90" t="s">
         <v>26</v>
       </c>
       <c r="M90" t="s">
         <v>171</v>
       </c>
       <c r="N90" t="s">
         <v>28</v>
       </c>
       <c r="O90" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>3373</v>
+        <v>3372</v>
       </c>
       <c r="B91" t="s">
         <v>843</v>
       </c>
       <c r="C91" t="s">
         <v>844</v>
       </c>
       <c r="D91" t="s">
         <v>845</v>
       </c>
       <c r="E91" t="s">
         <v>846</v>
       </c>
       <c r="F91" t="s">
         <v>847</v>
       </c>
       <c r="G91" t="s">
         <v>848</v>
       </c>
       <c r="H91" t="s">
         <v>849</v>
       </c>
       <c r="I91" t="s">
         <v>850</v>
       </c>
       <c r="J91" t="s">
         <v>24</v>
       </c>
       <c r="K91" t="s">
         <v>170</v>
       </c>
       <c r="L91" t="s">
         <v>26</v>
       </c>
       <c r="M91" t="s">
         <v>171</v>
       </c>
       <c r="N91" t="s">
         <v>28</v>
       </c>
       <c r="O91" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>3375</v>
+        <v>3373</v>
       </c>
       <c r="B92" t="s">
         <v>852</v>
       </c>
       <c r="C92" t="s">
         <v>853</v>
       </c>
       <c r="D92" t="s">
         <v>854</v>
       </c>
       <c r="E92" t="s">
         <v>855</v>
       </c>
       <c r="F92" t="s">
         <v>856</v>
       </c>
       <c r="G92" t="s">
         <v>857</v>
       </c>
       <c r="H92" t="s">
         <v>858</v>
       </c>
       <c r="I92" t="s">
         <v>859</v>
       </c>
       <c r="J92" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K92" t="s">
-        <v>690</v>
+        <v>170</v>
       </c>
       <c r="L92" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M92" t="s">
-        <v>691</v>
+        <v>171</v>
       </c>
       <c r="N92" t="s">
         <v>28</v>
       </c>
       <c r="O92" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>3381</v>
+        <v>3375</v>
       </c>
       <c r="B93" t="s">
         <v>861</v>
       </c>
       <c r="C93" t="s">
         <v>862</v>
       </c>
       <c r="D93" t="s">
         <v>863</v>
       </c>
       <c r="E93" t="s">
         <v>864</v>
       </c>
       <c r="F93" t="s">
         <v>865</v>
       </c>
       <c r="G93" t="s">
         <v>866</v>
       </c>
       <c r="H93" t="s">
         <v>867</v>
       </c>
       <c r="I93" t="s">
         <v>868</v>
       </c>
       <c r="J93" t="s">
         <v>450</v>
       </c>
       <c r="K93" t="s">
         <v>690</v>
       </c>
       <c r="L93" t="s">
         <v>452</v>
       </c>
       <c r="M93" t="s">
         <v>691</v>
       </c>
       <c r="N93" t="s">
         <v>28</v>
       </c>
       <c r="O93" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>3383</v>
+        <v>3379</v>
       </c>
       <c r="B94" t="s">
         <v>870</v>
       </c>
       <c r="C94" t="s">
         <v>871</v>
       </c>
       <c r="D94" t="s">
         <v>872</v>
       </c>
       <c r="E94" t="s">
         <v>873</v>
       </c>
       <c r="F94" t="s">
         <v>874</v>
       </c>
       <c r="G94" t="s">
         <v>875</v>
       </c>
       <c r="H94" t="s">
         <v>876</v>
       </c>
       <c r="I94" t="s">
         <v>877</v>
       </c>
       <c r="J94" t="s">
         <v>24</v>
       </c>
       <c r="K94" t="s">
-        <v>274</v>
+        <v>25</v>
       </c>
       <c r="L94" t="s">
         <v>26</v>
       </c>
       <c r="M94" t="s">
-        <v>276</v>
+        <v>27</v>
       </c>
       <c r="N94" t="s">
         <v>28</v>
       </c>
       <c r="O94" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>3389</v>
+        <v>3381</v>
       </c>
       <c r="B95" t="s">
         <v>879</v>
       </c>
       <c r="C95" t="s">
         <v>880</v>
       </c>
       <c r="D95" t="s">
         <v>881</v>
       </c>
       <c r="E95" t="s">
         <v>882</v>
       </c>
       <c r="F95" t="s">
         <v>883</v>
       </c>
       <c r="G95" t="s">
         <v>884</v>
       </c>
       <c r="H95" t="s">
         <v>885</v>
       </c>
       <c r="I95" t="s">
         <v>886</v>
       </c>
       <c r="J95" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K95" t="s">
+        <v>690</v>
+      </c>
+      <c r="L95" t="s">
+        <v>452</v>
+      </c>
+      <c r="M95" t="s">
+        <v>691</v>
+      </c>
+      <c r="N95" t="s">
+        <v>28</v>
+      </c>
+      <c r="O95" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>3390</v>
+        <v>3383</v>
       </c>
       <c r="B96" t="s">
+        <v>888</v>
+      </c>
+      <c r="C96" t="s">
+        <v>889</v>
+      </c>
+      <c r="D96" t="s">
         <v>890</v>
       </c>
-      <c r="C96" t="s">
+      <c r="E96" t="s">
         <v>891</v>
       </c>
-      <c r="D96" t="s">
+      <c r="F96" t="s">
         <v>892</v>
       </c>
-      <c r="E96" t="s">
+      <c r="G96" t="s">
         <v>893</v>
       </c>
-      <c r="F96" t="s">
+      <c r="H96" t="s">
         <v>894</v>
       </c>
-      <c r="G96" t="s">
+      <c r="I96" t="s">
         <v>895</v>
       </c>
-      <c r="H96" t="s">
+      <c r="J96" t="s">
+        <v>24</v>
+      </c>
+      <c r="K96" t="s">
+        <v>274</v>
+      </c>
+      <c r="L96" t="s">
+        <v>26</v>
+      </c>
+      <c r="M96" t="s">
+        <v>276</v>
+      </c>
+      <c r="N96" t="s">
+        <v>28</v>
+      </c>
+      <c r="O96" t="s">
         <v>896</v>
-      </c>
-[...19 lines deleted...]
-        <v>898</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>3395</v>
+        <v>3389</v>
       </c>
       <c r="B97" t="s">
+        <v>897</v>
+      </c>
+      <c r="C97" t="s">
+        <v>898</v>
+      </c>
+      <c r="D97" t="s">
         <v>899</v>
       </c>
-      <c r="C97" t="s">
+      <c r="E97" t="s">
         <v>900</v>
       </c>
-      <c r="D97" t="s">
+      <c r="F97" t="s">
         <v>901</v>
       </c>
-      <c r="E97" t="s">
+      <c r="G97" t="s">
         <v>902</v>
       </c>
-      <c r="F97" t="s">
+      <c r="H97" t="s">
         <v>903</v>
       </c>
-      <c r="G97" t="s">
+      <c r="I97" t="s">
         <v>904</v>
       </c>
-      <c r="H97" t="s">
+      <c r="J97" t="s">
+        <v>24</v>
+      </c>
+      <c r="K97" t="s">
         <v>905</v>
       </c>
-      <c r="I97" t="s">
+      <c r="L97" t="s">
+        <v>26</v>
+      </c>
+      <c r="M97" t="s">
         <v>906</v>
       </c>
-      <c r="J97" t="s">
-[...2 lines deleted...]
-      <c r="K97" t="s">
+      <c r="N97" t="s">
+        <v>28</v>
+      </c>
+      <c r="O97" t="s">
         <v>907</v>
-      </c>
-[...10 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>3406</v>
+        <v>3390</v>
       </c>
       <c r="B98" t="s">
+        <v>908</v>
+      </c>
+      <c r="C98" t="s">
+        <v>909</v>
+      </c>
+      <c r="D98" t="s">
         <v>910</v>
       </c>
-      <c r="C98" t="s">
+      <c r="E98" t="s">
         <v>911</v>
       </c>
-      <c r="D98" t="s">
+      <c r="F98" t="s">
         <v>912</v>
       </c>
-      <c r="E98" t="s">
+      <c r="G98" t="s">
         <v>913</v>
       </c>
-      <c r="F98" t="s">
+      <c r="H98" t="s">
         <v>914</v>
       </c>
-      <c r="G98" t="s">
+      <c r="I98" t="s">
         <v>915</v>
       </c>
-      <c r="H98" t="s">
+      <c r="J98" t="s">
+        <v>24</v>
+      </c>
+      <c r="K98" t="s">
+        <v>25</v>
+      </c>
+      <c r="L98" t="s">
+        <v>26</v>
+      </c>
+      <c r="M98" t="s">
+        <v>27</v>
+      </c>
+      <c r="N98" t="s">
+        <v>28</v>
+      </c>
+      <c r="O98" t="s">
         <v>916</v>
-      </c>
-[...19 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>3407</v>
+        <v>3395</v>
       </c>
       <c r="B99" t="s">
+        <v>917</v>
+      </c>
+      <c r="C99" t="s">
+        <v>918</v>
+      </c>
+      <c r="D99" t="s">
         <v>919</v>
       </c>
-      <c r="C99" t="s">
+      <c r="E99" t="s">
         <v>920</v>
       </c>
-      <c r="D99" t="s">
+      <c r="F99" t="s">
         <v>921</v>
       </c>
-      <c r="E99" t="s">
+      <c r="G99" t="s">
         <v>922</v>
       </c>
-      <c r="F99" t="s">
+      <c r="H99" t="s">
         <v>923</v>
       </c>
-      <c r="G99" t="s">
+      <c r="I99" t="s">
         <v>924</v>
       </c>
-      <c r="H99" t="s">
+      <c r="J99" t="s">
+        <v>24</v>
+      </c>
+      <c r="K99" t="s">
         <v>925</v>
       </c>
-      <c r="I99" t="s">
+      <c r="L99" t="s">
+        <v>26</v>
+      </c>
+      <c r="M99" t="s">
         <v>926</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>3409</v>
+        <v>3406</v>
       </c>
       <c r="B100" t="s">
         <v>928</v>
       </c>
       <c r="C100" t="s">
         <v>929</v>
       </c>
       <c r="D100" t="s">
         <v>930</v>
       </c>
       <c r="E100" t="s">
         <v>931</v>
       </c>
       <c r="F100" t="s">
         <v>932</v>
       </c>
       <c r="G100" t="s">
         <v>933</v>
       </c>
       <c r="H100" t="s">
         <v>934</v>
       </c>
       <c r="I100" t="s">
         <v>935</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>3410</v>
+        <v>3407</v>
       </c>
       <c r="B101" t="s">
         <v>937</v>
       </c>
       <c r="C101" t="s">
         <v>938</v>
       </c>
       <c r="D101" t="s">
         <v>939</v>
       </c>
       <c r="E101" t="s">
         <v>940</v>
       </c>
       <c r="F101" t="s">
         <v>941</v>
       </c>
       <c r="G101" t="s">
         <v>942</v>
       </c>
       <c r="H101" t="s">
         <v>943</v>
       </c>
       <c r="I101" t="s">
         <v>944</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
         <v>25</v>
       </c>
       <c r="L101" t="s">
         <v>26</v>
       </c>
       <c r="M101" t="s">
         <v>27</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>3414</v>
+        <v>3409</v>
       </c>
       <c r="B102" t="s">
         <v>946</v>
       </c>
       <c r="C102" t="s">
         <v>947</v>
       </c>
       <c r="D102" t="s">
         <v>948</v>
       </c>
       <c r="E102" t="s">
         <v>949</v>
       </c>
       <c r="F102" t="s">
         <v>950</v>
       </c>
       <c r="G102" t="s">
         <v>951</v>
       </c>
       <c r="H102" t="s">
         <v>952</v>
       </c>
       <c r="I102" t="s">
         <v>953</v>
       </c>
       <c r="J102" t="s">
         <v>24</v>
       </c>
       <c r="K102" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L102" t="s">
         <v>26</v>
       </c>
       <c r="M102" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>3417</v>
+        <v>3410</v>
       </c>
       <c r="B103" t="s">
         <v>955</v>
       </c>
       <c r="C103" t="s">
         <v>956</v>
       </c>
       <c r="D103" t="s">
         <v>957</v>
       </c>
       <c r="E103" t="s">
         <v>958</v>
       </c>
       <c r="F103" t="s">
         <v>959</v>
       </c>
       <c r="G103" t="s">
         <v>960</v>
       </c>
       <c r="H103" t="s">
         <v>961</v>
       </c>
       <c r="I103" t="s">
         <v>962</v>
       </c>
       <c r="J103" t="s">
         <v>24</v>
       </c>
       <c r="K103" t="s">
         <v>25</v>
       </c>
       <c r="L103" t="s">
         <v>26</v>
       </c>
       <c r="M103" t="s">
         <v>27</v>
       </c>
       <c r="N103" t="s">
         <v>28</v>
       </c>
       <c r="O103" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>3418</v>
+        <v>3414</v>
       </c>
       <c r="B104" t="s">
         <v>964</v>
       </c>
       <c r="C104" t="s">
         <v>965</v>
       </c>
       <c r="D104" t="s">
         <v>966</v>
       </c>
       <c r="E104" t="s">
         <v>967</v>
       </c>
       <c r="F104" t="s">
         <v>968</v>
       </c>
       <c r="G104" t="s">
         <v>969</v>
       </c>
       <c r="H104" t="s">
         <v>970</v>
       </c>
       <c r="I104" t="s">
         <v>971</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>3419</v>
+        <v>3417</v>
       </c>
       <c r="B105" t="s">
         <v>973</v>
       </c>
       <c r="C105" t="s">
         <v>974</v>
       </c>
       <c r="D105" t="s">
         <v>975</v>
       </c>
       <c r="E105" t="s">
         <v>976</v>
       </c>
       <c r="F105" t="s">
         <v>977</v>
       </c>
       <c r="G105" t="s">
         <v>978</v>
       </c>
       <c r="H105" t="s">
         <v>979</v>
       </c>
       <c r="I105" t="s">
         <v>980</v>
       </c>
       <c r="J105" t="s">
         <v>24</v>
       </c>
       <c r="K105" t="s">
         <v>25</v>
       </c>
       <c r="L105" t="s">
         <v>26</v>
       </c>
       <c r="M105" t="s">
         <v>27</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>3420</v>
+        <v>3418</v>
       </c>
       <c r="B106" t="s">
         <v>982</v>
       </c>
       <c r="C106" t="s">
         <v>983</v>
       </c>
       <c r="D106" t="s">
         <v>984</v>
       </c>
       <c r="E106" t="s">
         <v>985</v>
       </c>
       <c r="F106" t="s">
         <v>986</v>
       </c>
       <c r="G106" t="s">
         <v>987</v>
       </c>
       <c r="H106" t="s">
         <v>988</v>
       </c>
       <c r="I106" t="s">
         <v>989</v>
       </c>
       <c r="J106" t="s">
         <v>24</v>
       </c>
       <c r="K106" t="s">
         <v>170</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
       <c r="M106" t="s">
         <v>171</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>3422</v>
+        <v>3419</v>
       </c>
       <c r="B107" t="s">
         <v>991</v>
       </c>
       <c r="C107" t="s">
         <v>992</v>
       </c>
       <c r="D107" t="s">
         <v>993</v>
       </c>
       <c r="E107" t="s">
         <v>994</v>
       </c>
       <c r="F107" t="s">
         <v>995</v>
       </c>
       <c r="G107" t="s">
         <v>996</v>
       </c>
       <c r="H107" t="s">
         <v>997</v>
       </c>
       <c r="I107" t="s">
         <v>998</v>
       </c>
       <c r="J107" t="s">
         <v>24</v>
       </c>
       <c r="K107" t="s">
         <v>25</v>
       </c>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
         <v>27</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>3437</v>
+        <v>3420</v>
       </c>
       <c r="B108" t="s">
         <v>1000</v>
       </c>
       <c r="C108" t="s">
         <v>1001</v>
       </c>
       <c r="D108" t="s">
         <v>1002</v>
       </c>
       <c r="E108" t="s">
         <v>1003</v>
       </c>
       <c r="F108" t="s">
         <v>1004</v>
       </c>
       <c r="G108" t="s">
         <v>1005</v>
       </c>
       <c r="H108" t="s">
         <v>1006</v>
       </c>
       <c r="I108" t="s">
         <v>1007</v>
       </c>
       <c r="J108" t="s">
         <v>24</v>
       </c>
       <c r="K108" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L108" t="s">
         <v>26</v>
       </c>
       <c r="M108" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N108" t="s">
         <v>28</v>
       </c>
       <c r="O108" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>3438</v>
+        <v>3422</v>
       </c>
       <c r="B109" t="s">
         <v>1009</v>
       </c>
       <c r="C109" t="s">
         <v>1010</v>
       </c>
       <c r="D109" t="s">
         <v>1011</v>
       </c>
       <c r="E109" t="s">
         <v>1012</v>
       </c>
       <c r="F109" t="s">
         <v>1013</v>
       </c>
       <c r="G109" t="s">
         <v>1014</v>
       </c>
       <c r="H109" t="s">
         <v>1015</v>
       </c>
       <c r="I109" t="s">
         <v>1016</v>
       </c>
       <c r="J109" t="s">
         <v>24</v>
       </c>
       <c r="K109" t="s">
         <v>25</v>
       </c>
       <c r="L109" t="s">
         <v>26</v>
       </c>
       <c r="M109" t="s">
         <v>27</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>3444</v>
+        <v>3437</v>
       </c>
       <c r="B110" t="s">
         <v>1018</v>
       </c>
       <c r="C110" t="s">
         <v>1019</v>
       </c>
       <c r="D110" t="s">
         <v>1020</v>
       </c>
       <c r="E110" t="s">
         <v>1021</v>
       </c>
       <c r="F110" t="s">
         <v>1022</v>
       </c>
       <c r="G110" t="s">
         <v>1023</v>
       </c>
       <c r="H110" t="s">
         <v>1024</v>
       </c>
       <c r="I110" t="s">
         <v>1025</v>
       </c>
       <c r="J110" t="s">
         <v>24</v>
       </c>
       <c r="K110" t="s">
         <v>25</v>
       </c>
       <c r="L110" t="s">
         <v>26</v>
       </c>
       <c r="M110" t="s">
         <v>27</v>
       </c>
       <c r="N110" t="s">
         <v>28</v>
       </c>
       <c r="O110" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>3461</v>
+        <v>3438</v>
       </c>
       <c r="B111" t="s">
         <v>1027</v>
       </c>
       <c r="C111" t="s">
         <v>1028</v>
       </c>
       <c r="D111" t="s">
         <v>1029</v>
       </c>
       <c r="E111" t="s">
         <v>1030</v>
       </c>
       <c r="F111" t="s">
         <v>1031</v>
       </c>
       <c r="G111" t="s">
         <v>1032</v>
       </c>
       <c r="H111" t="s">
         <v>1033</v>
       </c>
       <c r="I111" t="s">
         <v>1034</v>
       </c>
       <c r="J111" t="s">
         <v>24</v>
       </c>
       <c r="K111" t="s">
         <v>25</v>
       </c>
       <c r="L111" t="s">
         <v>26</v>
       </c>
       <c r="M111" t="s">
         <v>27</v>
       </c>
       <c r="N111" t="s">
         <v>28</v>
       </c>
       <c r="O111" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>3470</v>
+        <v>3444</v>
       </c>
       <c r="B112" t="s">
         <v>1036</v>
       </c>
       <c r="C112" t="s">
         <v>1037</v>
       </c>
       <c r="D112" t="s">
         <v>1038</v>
       </c>
       <c r="E112" t="s">
         <v>1039</v>
       </c>
       <c r="F112" t="s">
         <v>1040</v>
       </c>
       <c r="G112" t="s">
         <v>1041</v>
       </c>
       <c r="H112" t="s">
         <v>1042</v>
       </c>
       <c r="I112" t="s">
         <v>1043</v>
       </c>
       <c r="J112" t="s">
         <v>24</v>
       </c>
       <c r="K112" t="s">
+        <v>25</v>
+      </c>
+      <c r="L112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M112" t="s">
+        <v>27</v>
+      </c>
+      <c r="N112" t="s">
+        <v>28</v>
+      </c>
+      <c r="O112" t="s">
         <v>1044</v>
-      </c>
-[...10 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>3475</v>
+        <v>3461</v>
       </c>
       <c r="B113" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D113" t="s">
         <v>1047</v>
       </c>
-      <c r="C113" t="s">
+      <c r="E113" t="s">
         <v>1048</v>
       </c>
-      <c r="D113" t="s">
+      <c r="F113" t="s">
         <v>1049</v>
       </c>
-      <c r="E113" t="s">
+      <c r="G113" t="s">
         <v>1050</v>
       </c>
-      <c r="F113" t="s">
+      <c r="H113" t="s">
         <v>1051</v>
       </c>
-      <c r="G113" t="s">
+      <c r="I113" t="s">
         <v>1052</v>
       </c>
-      <c r="H113" t="s">
+      <c r="J113" t="s">
+        <v>24</v>
+      </c>
+      <c r="K113" t="s">
+        <v>25</v>
+      </c>
+      <c r="L113" t="s">
+        <v>26</v>
+      </c>
+      <c r="M113" t="s">
+        <v>27</v>
+      </c>
+      <c r="N113" t="s">
+        <v>28</v>
+      </c>
+      <c r="O113" t="s">
         <v>1053</v>
-      </c>
-[...19 lines deleted...]
-        <v>1055</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>3476</v>
+        <v>3469</v>
       </c>
       <c r="B114" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D114" t="s">
         <v>1056</v>
       </c>
-      <c r="C114" t="s">
+      <c r="E114" t="s">
         <v>1057</v>
       </c>
-      <c r="D114" t="s">
+      <c r="F114" t="s">
         <v>1058</v>
       </c>
-      <c r="E114" t="s">
+      <c r="G114" t="s">
         <v>1059</v>
       </c>
-      <c r="F114" t="s">
+      <c r="H114" t="s">
         <v>1060</v>
       </c>
-      <c r="G114" t="s">
+      <c r="I114" t="s">
         <v>1061</v>
-      </c>
-[...4 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="J114" t="s">
         <v>24</v>
       </c>
       <c r="K114" t="s">
         <v>25</v>
       </c>
       <c r="L114" t="s">
         <v>26</v>
       </c>
       <c r="M114" t="s">
         <v>27</v>
       </c>
       <c r="N114" t="s">
         <v>28</v>
       </c>
       <c r="O114" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>3480</v>
+        <v>3470</v>
       </c>
       <c r="B115" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D115" t="s">
         <v>1065</v>
       </c>
-      <c r="C115" t="s">
+      <c r="E115" t="s">
         <v>1066</v>
       </c>
-      <c r="D115" t="s">
+      <c r="F115" t="s">
         <v>1067</v>
       </c>
-      <c r="E115" t="s">
+      <c r="G115" t="s">
         <v>1068</v>
       </c>
-      <c r="F115" t="s">
+      <c r="H115" t="s">
         <v>1069</v>
       </c>
-      <c r="G115" t="s">
+      <c r="I115" t="s">
         <v>1070</v>
       </c>
-      <c r="H115" t="s">
+      <c r="J115" t="s">
+        <v>24</v>
+      </c>
+      <c r="K115" t="s">
         <v>1071</v>
       </c>
-      <c r="I115" t="s">
+      <c r="L115" t="s">
+        <v>26</v>
+      </c>
+      <c r="M115" t="s">
         <v>1072</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N115" t="s">
         <v>28</v>
       </c>
       <c r="O115" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>3481</v>
+        <v>3475</v>
       </c>
       <c r="B116" t="s">
         <v>1074</v>
       </c>
       <c r="C116" t="s">
         <v>1075</v>
       </c>
       <c r="D116" t="s">
         <v>1076</v>
       </c>
       <c r="E116" t="s">
         <v>1077</v>
       </c>
       <c r="F116" t="s">
         <v>1078</v>
       </c>
       <c r="G116" t="s">
         <v>1079</v>
       </c>
       <c r="H116" t="s">
         <v>1080</v>
       </c>
       <c r="I116" t="s">
         <v>1081</v>
       </c>
       <c r="J116" t="s">
         <v>24</v>
       </c>
       <c r="K116" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L116" t="s">
         <v>26</v>
       </c>
       <c r="M116" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N116" t="s">
         <v>28</v>
       </c>
       <c r="O116" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>3503</v>
+        <v>3476</v>
       </c>
       <c r="B117" t="s">
         <v>1083</v>
       </c>
       <c r="C117" t="s">
         <v>1084</v>
       </c>
       <c r="D117" t="s">
         <v>1085</v>
       </c>
       <c r="E117" t="s">
         <v>1086</v>
       </c>
       <c r="F117" t="s">
         <v>1087</v>
       </c>
       <c r="G117" t="s">
         <v>1088</v>
       </c>
       <c r="H117" t="s">
         <v>1089</v>
       </c>
       <c r="I117" t="s">
         <v>1090</v>
       </c>
       <c r="J117" t="s">
         <v>24</v>
       </c>
       <c r="K117" t="s">
         <v>25</v>
       </c>
       <c r="L117" t="s">
         <v>26</v>
       </c>
       <c r="M117" t="s">
         <v>27</v>
       </c>
       <c r="N117" t="s">
         <v>28</v>
       </c>
       <c r="O117" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>3512</v>
+        <v>3480</v>
       </c>
       <c r="B118" t="s">
         <v>1092</v>
       </c>
       <c r="C118" t="s">
         <v>1093</v>
       </c>
       <c r="D118" t="s">
         <v>1094</v>
       </c>
       <c r="E118" t="s">
         <v>1095</v>
       </c>
       <c r="F118" t="s">
         <v>1096</v>
       </c>
       <c r="G118" t="s">
         <v>1097</v>
       </c>
       <c r="H118" t="s">
         <v>1098</v>
       </c>
       <c r="I118" t="s">
         <v>1099</v>
       </c>
       <c r="J118" t="s">
         <v>24</v>
       </c>
       <c r="K118" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L118" t="s">
         <v>26</v>
       </c>
       <c r="M118" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N118" t="s">
         <v>28</v>
       </c>
       <c r="O118" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>3518</v>
+        <v>3481</v>
       </c>
       <c r="B119" t="s">
         <v>1101</v>
       </c>
       <c r="C119" t="s">
         <v>1102</v>
       </c>
       <c r="D119" t="s">
         <v>1103</v>
       </c>
       <c r="E119" t="s">
         <v>1104</v>
       </c>
       <c r="F119" t="s">
         <v>1105</v>
       </c>
       <c r="G119" t="s">
         <v>1106</v>
       </c>
       <c r="H119" t="s">
         <v>1107</v>
       </c>
       <c r="I119" t="s">
         <v>1108</v>
       </c>
       <c r="J119" t="s">
         <v>24</v>
       </c>
       <c r="K119" t="s">
+        <v>170</v>
+      </c>
+      <c r="L119" t="s">
+        <v>26</v>
+      </c>
+      <c r="M119" t="s">
+        <v>171</v>
+      </c>
+      <c r="N119" t="s">
+        <v>28</v>
+      </c>
+      <c r="O119" t="s">
         <v>1109</v>
-      </c>
-[...10 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>3520</v>
+        <v>3503</v>
       </c>
       <c r="B120" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D120" t="s">
         <v>1112</v>
       </c>
-      <c r="C120" t="s">
+      <c r="E120" t="s">
         <v>1113</v>
       </c>
-      <c r="D120" t="s">
+      <c r="F120" t="s">
         <v>1114</v>
       </c>
-      <c r="E120" t="s">
+      <c r="G120" t="s">
         <v>1115</v>
       </c>
-      <c r="F120" t="s">
+      <c r="H120" t="s">
         <v>1116</v>
       </c>
-      <c r="G120" t="s">
+      <c r="I120" t="s">
         <v>1117</v>
       </c>
-      <c r="H120" t="s">
+      <c r="J120" t="s">
+        <v>24</v>
+      </c>
+      <c r="K120" t="s">
+        <v>25</v>
+      </c>
+      <c r="L120" t="s">
+        <v>26</v>
+      </c>
+      <c r="M120" t="s">
+        <v>27</v>
+      </c>
+      <c r="N120" t="s">
+        <v>28</v>
+      </c>
+      <c r="O120" t="s">
         <v>1118</v>
-      </c>
-[...19 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>3534</v>
+        <v>3512</v>
       </c>
       <c r="B121" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D121" t="s">
         <v>1121</v>
       </c>
-      <c r="C121" t="s">
+      <c r="E121" t="s">
         <v>1122</v>
       </c>
-      <c r="D121" t="s">
+      <c r="F121" t="s">
         <v>1123</v>
       </c>
-      <c r="E121" t="s">
+      <c r="G121" t="s">
         <v>1124</v>
       </c>
-      <c r="F121" t="s">
+      <c r="H121" t="s">
         <v>1125</v>
       </c>
-      <c r="G121" t="s">
+      <c r="I121" t="s">
         <v>1126</v>
-      </c>
-[...4 lines deleted...]
-        <v>1128</v>
       </c>
       <c r="J121" t="s">
         <v>24</v>
       </c>
       <c r="K121" t="s">
         <v>25</v>
       </c>
       <c r="L121" t="s">
         <v>26</v>
       </c>
       <c r="M121" t="s">
         <v>27</v>
       </c>
       <c r="N121" t="s">
         <v>28</v>
       </c>
       <c r="O121" t="s">
-        <v>1129</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>3546</v>
+        <v>3518</v>
       </c>
       <c r="B122" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D122" t="s">
         <v>1130</v>
       </c>
-      <c r="C122" t="s">
+      <c r="E122" t="s">
         <v>1131</v>
       </c>
-      <c r="D122" t="s">
+      <c r="F122" t="s">
         <v>1132</v>
       </c>
-      <c r="E122" t="s">
+      <c r="G122" t="s">
         <v>1133</v>
       </c>
-      <c r="F122" t="s">
+      <c r="H122" t="s">
         <v>1134</v>
       </c>
-      <c r="G122" t="s">
+      <c r="I122" t="s">
         <v>1135</v>
       </c>
-      <c r="H122" t="s">
+      <c r="J122" t="s">
+        <v>24</v>
+      </c>
+      <c r="K122" t="s">
         <v>1136</v>
       </c>
-      <c r="I122" t="s">
+      <c r="L122" t="s">
+        <v>26</v>
+      </c>
+      <c r="M122" t="s">
         <v>1137</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N122" t="s">
         <v>28</v>
       </c>
       <c r="O122" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>3552</v>
+        <v>3520</v>
       </c>
       <c r="B123" t="s">
         <v>1139</v>
       </c>
       <c r="C123" t="s">
         <v>1140</v>
       </c>
       <c r="D123" t="s">
         <v>1141</v>
       </c>
       <c r="E123" t="s">
         <v>1142</v>
       </c>
       <c r="F123" t="s">
         <v>1143</v>
       </c>
       <c r="G123" t="s">
         <v>1144</v>
       </c>
       <c r="H123" t="s">
         <v>1145</v>
       </c>
       <c r="I123" t="s">
         <v>1146</v>
       </c>
       <c r="J123" t="s">
         <v>24</v>
       </c>
       <c r="K123" t="s">
-        <v>746</v>
+        <v>59</v>
       </c>
       <c r="L123" t="s">
         <v>26</v>
       </c>
       <c r="M123" t="s">
-        <v>747</v>
+        <v>61</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>3553</v>
+        <v>3534</v>
       </c>
       <c r="B124" t="s">
         <v>1148</v>
       </c>
       <c r="C124" t="s">
         <v>1149</v>
       </c>
       <c r="D124" t="s">
         <v>1150</v>
       </c>
       <c r="E124" t="s">
         <v>1151</v>
       </c>
       <c r="F124" t="s">
         <v>1152</v>
       </c>
       <c r="G124" t="s">
         <v>1153</v>
       </c>
       <c r="H124" t="s">
         <v>1154</v>
       </c>
       <c r="I124" t="s">
         <v>1155</v>
       </c>
       <c r="J124" t="s">
         <v>24</v>
       </c>
       <c r="K124" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N124" t="s">
         <v>28</v>
       </c>
       <c r="O124" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>3567</v>
+        <v>3546</v>
       </c>
       <c r="B125" t="s">
         <v>1157</v>
       </c>
       <c r="C125" t="s">
         <v>1158</v>
       </c>
       <c r="D125" t="s">
         <v>1159</v>
       </c>
       <c r="E125" t="s">
         <v>1160</v>
       </c>
       <c r="F125" t="s">
         <v>1161</v>
       </c>
       <c r="G125" t="s">
         <v>1162</v>
       </c>
       <c r="H125" t="s">
         <v>1163</v>
       </c>
       <c r="I125" t="s">
         <v>1164</v>
       </c>
       <c r="J125" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K125" t="s">
+        <v>25</v>
+      </c>
+      <c r="L125" t="s">
+        <v>26</v>
+      </c>
+      <c r="M125" t="s">
+        <v>27</v>
+      </c>
+      <c r="N125" t="s">
+        <v>28</v>
+      </c>
+      <c r="O125" t="s">
         <v>1165</v>
-      </c>
-[...10 lines deleted...]
-        <v>1167</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>3574</v>
+        <v>3552</v>
       </c>
       <c r="B126" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D126" t="s">
         <v>1168</v>
       </c>
-      <c r="C126" t="s">
+      <c r="E126" t="s">
         <v>1169</v>
       </c>
-      <c r="D126" t="s">
+      <c r="F126" t="s">
         <v>1170</v>
       </c>
-      <c r="E126" t="s">
+      <c r="G126" t="s">
         <v>1171</v>
       </c>
-      <c r="F126" t="s">
+      <c r="H126" t="s">
         <v>1172</v>
       </c>
-      <c r="G126" t="s">
+      <c r="I126" t="s">
         <v>1173</v>
       </c>
-      <c r="H126" t="s">
+      <c r="J126" t="s">
+        <v>24</v>
+      </c>
+      <c r="K126" t="s">
+        <v>746</v>
+      </c>
+      <c r="L126" t="s">
+        <v>26</v>
+      </c>
+      <c r="M126" t="s">
+        <v>747</v>
+      </c>
+      <c r="N126" t="s">
+        <v>28</v>
+      </c>
+      <c r="O126" t="s">
         <v>1174</v>
-      </c>
-[...19 lines deleted...]
-        <v>1176</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>3575</v>
+        <v>3553</v>
       </c>
       <c r="B127" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D127" t="s">
         <v>1177</v>
       </c>
-      <c r="C127" t="s">
+      <c r="E127" t="s">
         <v>1178</v>
       </c>
-      <c r="D127" t="s">
+      <c r="F127" t="s">
         <v>1179</v>
       </c>
-      <c r="E127" t="s">
+      <c r="G127" t="s">
         <v>1180</v>
       </c>
-      <c r="F127" t="s">
+      <c r="H127" t="s">
         <v>1181</v>
       </c>
-      <c r="G127" t="s">
+      <c r="I127" t="s">
         <v>1182</v>
       </c>
-      <c r="H127" t="s">
+      <c r="J127" t="s">
+        <v>24</v>
+      </c>
+      <c r="K127" t="s">
+        <v>47</v>
+      </c>
+      <c r="L127" t="s">
+        <v>26</v>
+      </c>
+      <c r="M127" t="s">
+        <v>48</v>
+      </c>
+      <c r="N127" t="s">
+        <v>28</v>
+      </c>
+      <c r="O127" t="s">
         <v>1183</v>
-      </c>
-[...19 lines deleted...]
-        <v>1187</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>3581</v>
+        <v>3566</v>
       </c>
       <c r="B128" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C128" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D128" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E128" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F128" t="s">
         <v>1188</v>
       </c>
-      <c r="C128" t="s">
+      <c r="G128" t="s">
         <v>1189</v>
       </c>
-      <c r="D128" t="s">
+      <c r="H128" t="s">
         <v>1190</v>
       </c>
-      <c r="E128" t="s">
+      <c r="I128" t="s">
         <v>1191</v>
       </c>
-      <c r="F128" t="s">
+      <c r="J128" t="s">
+        <v>24</v>
+      </c>
+      <c r="K128" t="s">
+        <v>170</v>
+      </c>
+      <c r="L128" t="s">
+        <v>26</v>
+      </c>
+      <c r="M128" t="s">
+        <v>171</v>
+      </c>
+      <c r="N128" t="s">
+        <v>28</v>
+      </c>
+      <c r="O128" t="s">
         <v>1192</v>
-      </c>
-[...25 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>3588</v>
+        <v>3567</v>
       </c>
       <c r="B129" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D129" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E129" t="s">
+        <v>1196</v>
+      </c>
+      <c r="F129" t="s">
         <v>1197</v>
       </c>
-      <c r="C129" t="s">
+      <c r="G129" t="s">
         <v>1198</v>
       </c>
-      <c r="D129" t="s">
+      <c r="H129" t="s">
         <v>1199</v>
       </c>
-      <c r="E129" t="s">
+      <c r="I129" t="s">
         <v>1200</v>
       </c>
-      <c r="F129" t="s">
+      <c r="J129" t="s">
+        <v>450</v>
+      </c>
+      <c r="K129" t="s">
         <v>1201</v>
       </c>
-      <c r="G129" t="s">
+      <c r="L129" t="s">
+        <v>452</v>
+      </c>
+      <c r="M129" t="s">
         <v>1202</v>
       </c>
-      <c r="H129" t="s">
+      <c r="N129" t="s">
+        <v>28</v>
+      </c>
+      <c r="O129" t="s">
         <v>1203</v>
-      </c>
-[...19 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>3591</v>
+        <v>3573</v>
       </c>
       <c r="B130" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F130" t="s">
         <v>1208</v>
       </c>
-      <c r="C130" t="s">
+      <c r="G130" t="s">
         <v>1209</v>
       </c>
-      <c r="D130" t="s">
+      <c r="H130" t="s">
         <v>1210</v>
       </c>
-      <c r="E130" t="s">
+      <c r="I130" t="s">
         <v>1211</v>
       </c>
-      <c r="F130" t="s">
+      <c r="J130" t="s">
+        <v>24</v>
+      </c>
+      <c r="K130" t="s">
+        <v>25</v>
+      </c>
+      <c r="L130" t="s">
+        <v>26</v>
+      </c>
+      <c r="M130" t="s">
+        <v>27</v>
+      </c>
+      <c r="N130" t="s">
+        <v>28</v>
+      </c>
+      <c r="O130" t="s">
         <v>1212</v>
-      </c>
-[...25 lines deleted...]
-        <v>1216</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>3686</v>
+        <v>3574</v>
       </c>
       <c r="B131" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E131" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F131" t="s">
         <v>1217</v>
       </c>
-      <c r="C131" t="s">
+      <c r="G131" t="s">
         <v>1218</v>
       </c>
-      <c r="D131" t="s">
+      <c r="H131" t="s">
         <v>1219</v>
       </c>
-      <c r="E131" t="s">
+      <c r="I131" t="s">
         <v>1220</v>
       </c>
-      <c r="F131" t="s">
+      <c r="J131" t="s">
+        <v>24</v>
+      </c>
+      <c r="K131" t="s">
+        <v>170</v>
+      </c>
+      <c r="L131" t="s">
+        <v>26</v>
+      </c>
+      <c r="M131" t="s">
+        <v>171</v>
+      </c>
+      <c r="N131" t="s">
+        <v>28</v>
+      </c>
+      <c r="O131" t="s">
         <v>1221</v>
-      </c>
-[...25 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>3689</v>
+        <v>3575</v>
       </c>
       <c r="B132" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F132" t="s">
         <v>1226</v>
       </c>
-      <c r="C132" t="s">
+      <c r="G132" t="s">
         <v>1227</v>
       </c>
-      <c r="D132" t="s">
+      <c r="H132" t="s">
         <v>1228</v>
       </c>
-      <c r="E132" t="s">
+      <c r="I132" t="s">
         <v>1229</v>
       </c>
-      <c r="F132" t="s">
+      <c r="J132" t="s">
+        <v>24</v>
+      </c>
+      <c r="K132" t="s">
         <v>1230</v>
       </c>
-      <c r="G132" t="s">
+      <c r="L132" t="s">
+        <v>26</v>
+      </c>
+      <c r="M132" t="s">
         <v>1231</v>
       </c>
-      <c r="H132" t="s">
+      <c r="N132" t="s">
+        <v>28</v>
+      </c>
+      <c r="O132" t="s">
         <v>1232</v>
-      </c>
-[...19 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>3700</v>
+        <v>3578</v>
       </c>
       <c r="B133" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D133" t="s">
         <v>1235</v>
       </c>
-      <c r="C133" t="s">
+      <c r="E133" t="s">
         <v>1236</v>
       </c>
-      <c r="D133" t="s">
+      <c r="F133" t="s">
         <v>1237</v>
       </c>
-      <c r="E133" t="s">
+      <c r="G133" t="s">
         <v>1238</v>
       </c>
-      <c r="F133" t="s">
+      <c r="H133" t="s">
         <v>1239</v>
       </c>
-      <c r="G133" t="s">
+      <c r="I133" t="s">
         <v>1240</v>
-      </c>
-[...4 lines deleted...]
-        <v>1242</v>
       </c>
       <c r="J133" t="s">
         <v>24</v>
       </c>
       <c r="K133" t="s">
         <v>25</v>
       </c>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133" t="s">
         <v>27</v>
       </c>
       <c r="N133" t="s">
         <v>28</v>
       </c>
       <c r="O133" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>3701</v>
+        <v>3581</v>
       </c>
       <c r="B134" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D134" t="s">
         <v>1244</v>
       </c>
-      <c r="C134" t="s">
+      <c r="E134" t="s">
         <v>1245</v>
       </c>
-      <c r="D134" t="s">
+      <c r="F134" t="s">
         <v>1246</v>
       </c>
-      <c r="E134" t="s">
+      <c r="G134" t="s">
         <v>1247</v>
       </c>
-      <c r="F134" t="s">
+      <c r="H134" t="s">
         <v>1248</v>
       </c>
-      <c r="G134" t="s">
+      <c r="I134" t="s">
         <v>1249</v>
       </c>
-      <c r="H134" t="s">
+      <c r="J134" t="s">
+        <v>24</v>
+      </c>
+      <c r="K134" t="s">
+        <v>47</v>
+      </c>
+      <c r="L134" t="s">
+        <v>26</v>
+      </c>
+      <c r="M134" t="s">
+        <v>48</v>
+      </c>
+      <c r="N134" t="s">
+        <v>28</v>
+      </c>
+      <c r="O134" t="s">
         <v>1250</v>
-      </c>
-[...19 lines deleted...]
-        <v>1252</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>3702</v>
+        <v>3586</v>
       </c>
       <c r="B135" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D135" t="s">
         <v>1253</v>
       </c>
-      <c r="C135" t="s">
+      <c r="E135" t="s">
         <v>1254</v>
       </c>
-      <c r="D135" t="s">
+      <c r="F135" t="s">
         <v>1255</v>
       </c>
-      <c r="E135" t="s">
+      <c r="G135" t="s">
         <v>1256</v>
       </c>
-      <c r="F135" t="s">
+      <c r="H135" t="s">
         <v>1257</v>
       </c>
-      <c r="G135" t="s">
+      <c r="I135" t="s">
         <v>1258</v>
       </c>
-      <c r="H135" t="s">
+      <c r="J135" t="s">
+        <v>24</v>
+      </c>
+      <c r="K135" t="s">
+        <v>25</v>
+      </c>
+      <c r="L135" t="s">
+        <v>26</v>
+      </c>
+      <c r="M135" t="s">
+        <v>27</v>
+      </c>
+      <c r="N135" t="s">
+        <v>28</v>
+      </c>
+      <c r="O135" t="s">
         <v>1259</v>
-      </c>
-[...19 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>3706</v>
+        <v>3588</v>
       </c>
       <c r="B136" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D136" t="s">
         <v>1262</v>
       </c>
-      <c r="C136" t="s">
+      <c r="E136" t="s">
         <v>1263</v>
       </c>
-      <c r="D136" t="s">
+      <c r="F136" t="s">
         <v>1264</v>
       </c>
-      <c r="E136" t="s">
+      <c r="G136" t="s">
         <v>1265</v>
       </c>
-      <c r="F136" t="s">
+      <c r="H136" t="s">
         <v>1266</v>
       </c>
-      <c r="G136" t="s">
+      <c r="I136" t="s">
         <v>1267</v>
       </c>
-      <c r="H136" t="s">
+      <c r="J136" t="s">
+        <v>24</v>
+      </c>
+      <c r="K136" t="s">
         <v>1268</v>
       </c>
-      <c r="I136" t="s">
+      <c r="L136" t="s">
+        <v>26</v>
+      </c>
+      <c r="M136" t="s">
         <v>1269</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N136" t="s">
         <v>28</v>
       </c>
       <c r="O136" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>3711</v>
+        <v>3591</v>
       </c>
       <c r="B137" t="s">
         <v>1271</v>
       </c>
       <c r="C137" t="s">
         <v>1272</v>
       </c>
       <c r="D137" t="s">
         <v>1273</v>
       </c>
       <c r="E137" t="s">
         <v>1274</v>
       </c>
       <c r="F137" t="s">
         <v>1275</v>
       </c>
       <c r="G137" t="s">
         <v>1276</v>
       </c>
       <c r="H137" t="s">
         <v>1277</v>
       </c>
       <c r="I137" t="s">
         <v>1278</v>
       </c>
       <c r="J137" t="s">
         <v>24</v>
       </c>
       <c r="K137" t="s">
         <v>170</v>
       </c>
       <c r="L137" t="s">
         <v>26</v>
       </c>
       <c r="M137" t="s">
         <v>171</v>
       </c>
       <c r="N137" t="s">
         <v>28</v>
       </c>
       <c r="O137" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>3716</v>
+        <v>3602</v>
       </c>
       <c r="B138" t="s">
         <v>1280</v>
       </c>
       <c r="C138" t="s">
         <v>1281</v>
       </c>
       <c r="D138" t="s">
         <v>1282</v>
       </c>
       <c r="E138" t="s">
         <v>1283</v>
       </c>
       <c r="F138" t="s">
         <v>1284</v>
       </c>
       <c r="G138" t="s">
         <v>1285</v>
       </c>
       <c r="H138" t="s">
         <v>1286</v>
       </c>
       <c r="I138" t="s">
         <v>1287</v>
       </c>
       <c r="J138" t="s">
         <v>24</v>
       </c>
       <c r="K138" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="L138" t="s">
         <v>26</v>
       </c>
       <c r="M138" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="N138" t="s">
         <v>28</v>
       </c>
       <c r="O138" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>3718</v>
+        <v>3636</v>
       </c>
       <c r="B139" t="s">
         <v>1289</v>
       </c>
       <c r="C139" t="s">
         <v>1290</v>
       </c>
       <c r="D139" t="s">
         <v>1291</v>
       </c>
       <c r="E139" t="s">
         <v>1292</v>
       </c>
       <c r="F139" t="s">
         <v>1293</v>
       </c>
       <c r="G139" t="s">
         <v>1294</v>
       </c>
       <c r="H139" t="s">
         <v>1295</v>
       </c>
       <c r="I139" t="s">
         <v>1296</v>
       </c>
       <c r="J139" t="s">
         <v>24</v>
       </c>
       <c r="K139" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L139" t="s">
         <v>26</v>
       </c>
       <c r="M139" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N139" t="s">
         <v>28</v>
       </c>
       <c r="O139" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>3719</v>
+        <v>3652</v>
       </c>
       <c r="B140" t="s">
         <v>1298</v>
       </c>
       <c r="C140" t="s">
         <v>1299</v>
       </c>
       <c r="D140" t="s">
         <v>1300</v>
       </c>
       <c r="E140" t="s">
         <v>1301</v>
       </c>
       <c r="F140" t="s">
         <v>1302</v>
       </c>
       <c r="G140" t="s">
         <v>1303</v>
       </c>
       <c r="H140" t="s">
         <v>1304</v>
       </c>
       <c r="I140" t="s">
         <v>1305</v>
       </c>
       <c r="J140" t="s">
         <v>24</v>
       </c>
       <c r="K140" t="s">
         <v>170</v>
       </c>
       <c r="L140" t="s">
         <v>26</v>
       </c>
       <c r="M140" t="s">
         <v>171</v>
       </c>
       <c r="N140" t="s">
         <v>28</v>
       </c>
       <c r="O140" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>3731</v>
+        <v>3686</v>
       </c>
       <c r="B141" t="s">
         <v>1307</v>
       </c>
       <c r="C141" t="s">
         <v>1308</v>
       </c>
       <c r="D141" t="s">
         <v>1309</v>
       </c>
       <c r="E141" t="s">
         <v>1310</v>
       </c>
       <c r="F141" t="s">
         <v>1311</v>
       </c>
       <c r="G141" t="s">
         <v>1312</v>
       </c>
       <c r="H141" t="s">
         <v>1313</v>
       </c>
       <c r="I141" t="s">
         <v>1314</v>
       </c>
       <c r="J141" t="s">
         <v>24</v>
       </c>
       <c r="K141" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L141" t="s">
         <v>26</v>
       </c>
       <c r="M141" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>3732</v>
+        <v>3689</v>
       </c>
       <c r="B142" t="s">
         <v>1316</v>
       </c>
       <c r="C142" t="s">
         <v>1317</v>
       </c>
       <c r="D142" t="s">
         <v>1318</v>
       </c>
       <c r="E142" t="s">
         <v>1319</v>
       </c>
       <c r="F142" t="s">
         <v>1320</v>
       </c>
       <c r="G142" t="s">
         <v>1321</v>
       </c>
       <c r="H142" t="s">
         <v>1322</v>
       </c>
       <c r="I142" t="s">
         <v>1323</v>
       </c>
       <c r="J142" t="s">
         <v>24</v>
       </c>
       <c r="K142" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L142" t="s">
         <v>26</v>
       </c>
       <c r="M142" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>3753</v>
+        <v>3700</v>
       </c>
       <c r="B143" t="s">
         <v>1325</v>
       </c>
       <c r="C143" t="s">
         <v>1326</v>
       </c>
       <c r="D143" t="s">
         <v>1327</v>
       </c>
       <c r="E143" t="s">
         <v>1328</v>
       </c>
       <c r="F143" t="s">
         <v>1329</v>
       </c>
       <c r="G143" t="s">
         <v>1330</v>
       </c>
       <c r="H143" t="s">
         <v>1331</v>
       </c>
       <c r="I143" t="s">
         <v>1332</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
         <v>25</v>
       </c>
       <c r="L143" t="s">
         <v>26</v>
       </c>
       <c r="M143" t="s">
         <v>27</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
         <v>1333</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>3756</v>
+        <v>3701</v>
       </c>
       <c r="B144" t="s">
         <v>1334</v>
       </c>
       <c r="C144" t="s">
         <v>1335</v>
       </c>
       <c r="D144" t="s">
         <v>1336</v>
       </c>
       <c r="E144" t="s">
         <v>1337</v>
       </c>
       <c r="F144" t="s">
         <v>1338</v>
       </c>
       <c r="G144" t="s">
         <v>1339</v>
       </c>
       <c r="H144" t="s">
         <v>1340</v>
       </c>
       <c r="I144" t="s">
         <v>1341</v>
       </c>
       <c r="J144" t="s">
         <v>24</v>
       </c>
       <c r="K144" t="s">
         <v>25</v>
       </c>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144" t="s">
         <v>27</v>
       </c>
       <c r="N144" t="s">
         <v>28</v>
       </c>
       <c r="O144" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>3791</v>
+        <v>3702</v>
       </c>
       <c r="B145" t="s">
         <v>1343</v>
       </c>
       <c r="C145" t="s">
         <v>1344</v>
       </c>
       <c r="D145" t="s">
         <v>1345</v>
       </c>
       <c r="E145" t="s">
         <v>1346</v>
       </c>
       <c r="F145" t="s">
         <v>1347</v>
       </c>
       <c r="G145" t="s">
         <v>1348</v>
       </c>
       <c r="H145" t="s">
         <v>1349</v>
       </c>
       <c r="I145" t="s">
         <v>1350</v>
       </c>
       <c r="J145" t="s">
+        <v>24</v>
+      </c>
+      <c r="K145" t="s">
+        <v>47</v>
+      </c>
+      <c r="L145" t="s">
+        <v>26</v>
+      </c>
+      <c r="M145" t="s">
+        <v>48</v>
+      </c>
+      <c r="N145" t="s">
+        <v>28</v>
+      </c>
+      <c r="O145" t="s">
         <v>1351</v>
-      </c>
-[...13 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>3854</v>
+        <v>3706</v>
       </c>
       <c r="B146" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1355</v>
+      </c>
+      <c r="F146" t="s">
         <v>1356</v>
       </c>
-      <c r="C146" t="s">
+      <c r="G146" t="s">
         <v>1357</v>
       </c>
-      <c r="D146" t="s">
+      <c r="H146" t="s">
         <v>1358</v>
       </c>
-      <c r="E146" t="s">
+      <c r="I146" t="s">
         <v>1359</v>
       </c>
-      <c r="F146" t="s">
+      <c r="J146" t="s">
+        <v>24</v>
+      </c>
+      <c r="K146" t="s">
+        <v>25</v>
+      </c>
+      <c r="L146" t="s">
+        <v>26</v>
+      </c>
+      <c r="M146" t="s">
+        <v>27</v>
+      </c>
+      <c r="N146" t="s">
+        <v>28</v>
+      </c>
+      <c r="O146" t="s">
         <v>1360</v>
-      </c>
-[...25 lines deleted...]
-        <v>1364</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>4176</v>
+        <v>3711</v>
       </c>
       <c r="B147" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F147" t="s">
         <v>1365</v>
       </c>
-      <c r="C147" t="s">
+      <c r="G147" t="s">
         <v>1366</v>
       </c>
-      <c r="D147" t="s">
+      <c r="H147" t="s">
         <v>1367</v>
       </c>
-      <c r="E147" t="s">
+      <c r="I147" t="s">
         <v>1368</v>
-      </c>
-[...10 lines deleted...]
-        <v>1372</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
         <v>170</v>
       </c>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147" t="s">
         <v>171</v>
       </c>
       <c r="N147" t="s">
         <v>28</v>
       </c>
       <c r="O147" t="s">
-        <v>1373</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>4186</v>
+        <v>3714</v>
       </c>
       <c r="B148" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1373</v>
+      </c>
+      <c r="F148" t="s">
         <v>1374</v>
       </c>
-      <c r="C148" t="s">
+      <c r="G148" t="s">
         <v>1375</v>
       </c>
-      <c r="D148" t="s">
+      <c r="H148" t="s">
         <v>1376</v>
       </c>
-      <c r="E148" t="s">
+      <c r="I148" t="s">
         <v>1377</v>
       </c>
-      <c r="F148" t="s">
+      <c r="J148" t="s">
+        <v>24</v>
+      </c>
+      <c r="K148" t="s">
+        <v>25</v>
+      </c>
+      <c r="L148" t="s">
+        <v>26</v>
+      </c>
+      <c r="M148" t="s">
+        <v>27</v>
+      </c>
+      <c r="N148" t="s">
+        <v>28</v>
+      </c>
+      <c r="O148" t="s">
         <v>1378</v>
-      </c>
-[...25 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>4196</v>
+        <v>3716</v>
       </c>
       <c r="B149" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F149" t="s">
         <v>1383</v>
       </c>
-      <c r="C149" t="s">
+      <c r="G149" t="s">
         <v>1384</v>
       </c>
-      <c r="D149" t="s">
+      <c r="H149" t="s">
         <v>1385</v>
       </c>
-      <c r="E149" t="s">
+      <c r="I149" t="s">
         <v>1386</v>
       </c>
-      <c r="F149" t="s">
+      <c r="J149" t="s">
+        <v>24</v>
+      </c>
+      <c r="K149" t="s">
+        <v>47</v>
+      </c>
+      <c r="L149" t="s">
+        <v>26</v>
+      </c>
+      <c r="M149" t="s">
+        <v>48</v>
+      </c>
+      <c r="N149" t="s">
+        <v>28</v>
+      </c>
+      <c r="O149" t="s">
         <v>1387</v>
-      </c>
-[...25 lines deleted...]
-        <v>1391</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>4198</v>
+        <v>3718</v>
       </c>
       <c r="B150" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F150" t="s">
         <v>1392</v>
       </c>
-      <c r="C150" t="s">
+      <c r="G150" t="s">
         <v>1393</v>
       </c>
-      <c r="D150" t="s">
+      <c r="H150" t="s">
         <v>1394</v>
       </c>
-      <c r="E150" t="s">
+      <c r="I150" t="s">
         <v>1395</v>
       </c>
-      <c r="F150" t="s">
+      <c r="J150" t="s">
+        <v>24</v>
+      </c>
+      <c r="K150" t="s">
+        <v>170</v>
+      </c>
+      <c r="L150" t="s">
+        <v>26</v>
+      </c>
+      <c r="M150" t="s">
+        <v>171</v>
+      </c>
+      <c r="N150" t="s">
+        <v>28</v>
+      </c>
+      <c r="O150" t="s">
         <v>1396</v>
-      </c>
-[...25 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>4202</v>
+        <v>3719</v>
       </c>
       <c r="B151" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F151" t="s">
         <v>1401</v>
       </c>
-      <c r="C151" t="s">
+      <c r="G151" t="s">
         <v>1402</v>
       </c>
-      <c r="D151" t="s">
+      <c r="H151" t="s">
         <v>1403</v>
       </c>
-      <c r="E151" t="s">
+      <c r="I151" t="s">
         <v>1404</v>
       </c>
-      <c r="F151" t="s">
+      <c r="J151" t="s">
+        <v>24</v>
+      </c>
+      <c r="K151" t="s">
+        <v>170</v>
+      </c>
+      <c r="L151" t="s">
+        <v>26</v>
+      </c>
+      <c r="M151" t="s">
+        <v>171</v>
+      </c>
+      <c r="N151" t="s">
+        <v>28</v>
+      </c>
+      <c r="O151" t="s">
         <v>1405</v>
-      </c>
-[...25 lines deleted...]
-        <v>1409</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>4204</v>
+        <v>3731</v>
       </c>
       <c r="B152" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F152" t="s">
         <v>1410</v>
       </c>
-      <c r="C152" t="s">
+      <c r="G152" t="s">
         <v>1411</v>
       </c>
-      <c r="D152" t="s">
+      <c r="H152" t="s">
         <v>1412</v>
       </c>
-      <c r="E152" t="s">
+      <c r="I152" t="s">
         <v>1413</v>
       </c>
-      <c r="F152" t="s">
+      <c r="J152" t="s">
+        <v>24</v>
+      </c>
+      <c r="K152" t="s">
+        <v>25</v>
+      </c>
+      <c r="L152" t="s">
+        <v>26</v>
+      </c>
+      <c r="M152" t="s">
+        <v>27</v>
+      </c>
+      <c r="N152" t="s">
+        <v>28</v>
+      </c>
+      <c r="O152" t="s">
         <v>1414</v>
-      </c>
-[...25 lines deleted...]
-        <v>1418</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>4206</v>
+        <v>3732</v>
       </c>
       <c r="B153" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F153" t="s">
         <v>1419</v>
       </c>
-      <c r="C153" t="s">
+      <c r="G153" t="s">
         <v>1420</v>
       </c>
-      <c r="D153" t="s">
+      <c r="H153" t="s">
         <v>1421</v>
       </c>
-      <c r="E153" t="s">
+      <c r="I153" t="s">
         <v>1422</v>
       </c>
-      <c r="F153" t="s">
+      <c r="J153" t="s">
+        <v>24</v>
+      </c>
+      <c r="K153" t="s">
+        <v>170</v>
+      </c>
+      <c r="L153" t="s">
+        <v>26</v>
+      </c>
+      <c r="M153" t="s">
+        <v>171</v>
+      </c>
+      <c r="N153" t="s">
+        <v>28</v>
+      </c>
+      <c r="O153" t="s">
         <v>1423</v>
-      </c>
-[...25 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>4211</v>
+        <v>3753</v>
       </c>
       <c r="B154" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F154" t="s">
         <v>1428</v>
       </c>
-      <c r="C154" t="s">
+      <c r="G154" t="s">
         <v>1429</v>
       </c>
-      <c r="D154" t="s">
+      <c r="H154" t="s">
         <v>1430</v>
       </c>
-      <c r="E154" t="s">
+      <c r="I154" t="s">
         <v>1431</v>
-      </c>
-[...10 lines deleted...]
-        <v>1435</v>
       </c>
       <c r="J154" t="s">
         <v>24</v>
       </c>
       <c r="K154" t="s">
         <v>25</v>
       </c>
       <c r="L154" t="s">
         <v>26</v>
       </c>
       <c r="M154" t="s">
         <v>27</v>
       </c>
       <c r="N154" t="s">
         <v>28</v>
       </c>
       <c r="O154" t="s">
-        <v>1436</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>4216</v>
+        <v>3755</v>
       </c>
       <c r="B155" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1436</v>
+      </c>
+      <c r="F155" t="s">
         <v>1437</v>
       </c>
-      <c r="C155" t="s">
+      <c r="G155" t="s">
         <v>1438</v>
       </c>
-      <c r="D155" t="s">
+      <c r="H155" t="s">
         <v>1439</v>
       </c>
-      <c r="E155" t="s">
+      <c r="I155" t="s">
         <v>1440</v>
       </c>
-      <c r="F155" t="s">
+      <c r="J155" t="s">
+        <v>24</v>
+      </c>
+      <c r="K155" t="s">
+        <v>170</v>
+      </c>
+      <c r="L155" t="s">
+        <v>26</v>
+      </c>
+      <c r="M155" t="s">
+        <v>171</v>
+      </c>
+      <c r="N155" t="s">
+        <v>28</v>
+      </c>
+      <c r="O155" t="s">
         <v>1441</v>
-      </c>
-[...25 lines deleted...]
-        <v>1449</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>4243</v>
+        <v>3756</v>
       </c>
       <c r="B156" t="s">
-        <v>1450</v>
+        <v>1442</v>
       </c>
       <c r="C156" t="s">
-        <v>1451</v>
+        <v>1443</v>
       </c>
       <c r="D156" t="s">
-        <v>1452</v>
+        <v>1444</v>
       </c>
       <c r="E156" t="s">
-        <v>1453</v>
+        <v>1445</v>
       </c>
       <c r="F156" t="s">
-        <v>1454</v>
+        <v>1446</v>
       </c>
       <c r="G156" t="s">
-        <v>1455</v>
+        <v>1447</v>
       </c>
       <c r="H156" t="s">
-        <v>1456</v>
+        <v>1448</v>
       </c>
       <c r="I156" t="s">
-        <v>1457</v>
+        <v>1449</v>
       </c>
       <c r="J156" t="s">
         <v>24</v>
       </c>
       <c r="K156" t="s">
         <v>25</v>
       </c>
       <c r="L156" t="s">
         <v>26</v>
       </c>
       <c r="M156" t="s">
         <v>27</v>
       </c>
       <c r="N156" t="s">
         <v>28</v>
       </c>
       <c r="O156" t="s">
-        <v>1458</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>4292</v>
+        <v>3777</v>
       </c>
       <c r="B157" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D157" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E157" t="s">
+        <v>1454</v>
+      </c>
+      <c r="F157" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G157" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H157" t="s">
+        <v>1457</v>
+      </c>
+      <c r="I157" t="s">
+        <v>1458</v>
+      </c>
+      <c r="J157" t="s">
+        <v>24</v>
+      </c>
+      <c r="K157" t="s">
+        <v>170</v>
+      </c>
+      <c r="L157" t="s">
+        <v>26</v>
+      </c>
+      <c r="M157" t="s">
+        <v>171</v>
+      </c>
+      <c r="N157" t="s">
+        <v>28</v>
+      </c>
+      <c r="O157" t="s">
         <v>1459</v>
-      </c>
-[...37 lines deleted...]
-        <v>1469</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>4295</v>
+        <v>3779</v>
       </c>
       <c r="B158" t="s">
-        <v>1470</v>
+        <v>1460</v>
       </c>
       <c r="C158" t="s">
-        <v>1471</v>
+        <v>1461</v>
       </c>
       <c r="D158" t="s">
-        <v>1472</v>
+        <v>1462</v>
       </c>
       <c r="E158" t="s">
-        <v>1473</v>
+        <v>1463</v>
       </c>
       <c r="F158" t="s">
-        <v>1474</v>
+        <v>1464</v>
       </c>
       <c r="G158" t="s">
-        <v>1475</v>
+        <v>1465</v>
       </c>
       <c r="H158" t="s">
-        <v>1476</v>
+        <v>1466</v>
       </c>
       <c r="I158" t="s">
-        <v>1477</v>
+        <v>1467</v>
       </c>
       <c r="J158" t="s">
         <v>24</v>
       </c>
       <c r="K158" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L158" t="s">
         <v>26</v>
       </c>
       <c r="M158" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N158" t="s">
         <v>28</v>
       </c>
       <c r="O158" t="s">
-        <v>1478</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>4303</v>
+        <v>3791</v>
       </c>
       <c r="B159" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D159" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E159" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F159" t="s">
+        <v>1473</v>
+      </c>
+      <c r="G159" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H159" t="s">
+        <v>1475</v>
+      </c>
+      <c r="I159" t="s">
+        <v>1476</v>
+      </c>
+      <c r="J159" t="s">
+        <v>1477</v>
+      </c>
+      <c r="K159" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L159" t="s">
         <v>1479</v>
       </c>
-      <c r="C159" t="s">
+      <c r="M159" t="s">
         <v>1480</v>
       </c>
-      <c r="D159" t="s">
+      <c r="N159" t="s">
+        <v>28</v>
+      </c>
+      <c r="O159" t="s">
         <v>1481</v>
-      </c>
-[...31 lines deleted...]
-        <v>1487</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>4304</v>
+        <v>3854</v>
       </c>
       <c r="B160" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1486</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1487</v>
+      </c>
+      <c r="H160" t="s">
         <v>1488</v>
       </c>
-      <c r="C160" t="s">
+      <c r="I160" t="s">
         <v>1489</v>
       </c>
-      <c r="D160" t="s">
+      <c r="J160" t="s">
+        <v>24</v>
+      </c>
+      <c r="K160" t="s">
+        <v>47</v>
+      </c>
+      <c r="L160" t="s">
+        <v>26</v>
+      </c>
+      <c r="M160" t="s">
+        <v>48</v>
+      </c>
+      <c r="N160" t="s">
+        <v>28</v>
+      </c>
+      <c r="O160" t="s">
         <v>1490</v>
-      </c>
-[...31 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>4307</v>
+        <v>3863</v>
       </c>
       <c r="B161" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D161" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E161" t="s">
+        <v>1494</v>
+      </c>
+      <c r="F161" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G161" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H161" t="s">
         <v>1497</v>
       </c>
-      <c r="C161" t="s">
+      <c r="I161" t="s">
         <v>1498</v>
       </c>
-      <c r="D161" t="s">
+      <c r="J161" t="s">
+        <v>24</v>
+      </c>
+      <c r="K161" t="s">
+        <v>170</v>
+      </c>
+      <c r="L161" t="s">
+        <v>26</v>
+      </c>
+      <c r="M161" t="s">
+        <v>171</v>
+      </c>
+      <c r="N161" t="s">
+        <v>28</v>
+      </c>
+      <c r="O161" t="s">
         <v>1499</v>
-      </c>
-[...31 lines deleted...]
-        <v>1507</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>4308</v>
+        <v>3868</v>
       </c>
       <c r="B162" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D162" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E162" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F162" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H162" t="s">
+        <v>1506</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1507</v>
+      </c>
+      <c r="J162" t="s">
+        <v>24</v>
+      </c>
+      <c r="K162" t="s">
+        <v>47</v>
+      </c>
+      <c r="L162" t="s">
+        <v>26</v>
+      </c>
+      <c r="M162" t="s">
+        <v>48</v>
+      </c>
+      <c r="N162" t="s">
+        <v>28</v>
+      </c>
+      <c r="O162" t="s">
         <v>1508</v>
-      </c>
-[...37 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>4309</v>
+        <v>3910</v>
       </c>
       <c r="B163" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E163" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F163" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G163" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H163" t="s">
+        <v>1515</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1516</v>
+      </c>
+      <c r="J163" t="s">
+        <v>24</v>
+      </c>
+      <c r="K163" t="s">
+        <v>746</v>
+      </c>
+      <c r="L163" t="s">
+        <v>26</v>
+      </c>
+      <c r="M163" t="s">
+        <v>747</v>
+      </c>
+      <c r="N163" t="s">
+        <v>28</v>
+      </c>
+      <c r="O163" t="s">
         <v>1517</v>
-      </c>
-[...37 lines deleted...]
-        <v>1525</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>4311</v>
+        <v>4176</v>
       </c>
       <c r="B164" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F164" t="s">
+        <v>1522</v>
+      </c>
+      <c r="G164" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H164" t="s">
+        <v>1524</v>
+      </c>
+      <c r="I164" t="s">
+        <v>1525</v>
+      </c>
+      <c r="J164" t="s">
+        <v>24</v>
+      </c>
+      <c r="K164" t="s">
+        <v>170</v>
+      </c>
+      <c r="L164" t="s">
+        <v>26</v>
+      </c>
+      <c r="M164" t="s">
+        <v>171</v>
+      </c>
+      <c r="N164" t="s">
+        <v>28</v>
+      </c>
+      <c r="O164" t="s">
         <v>1526</v>
-      </c>
-[...37 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>4314</v>
+        <v>4177</v>
       </c>
       <c r="B165" t="s">
-        <v>1535</v>
+        <v>1527</v>
       </c>
       <c r="C165" t="s">
-        <v>1536</v>
+        <v>1528</v>
       </c>
       <c r="D165" t="s">
-        <v>1537</v>
+        <v>1529</v>
       </c>
       <c r="E165" t="s">
-        <v>1538</v>
+        <v>1530</v>
       </c>
       <c r="F165" t="s">
-        <v>1539</v>
+        <v>1531</v>
       </c>
       <c r="G165" t="s">
-        <v>1540</v>
+        <v>1532</v>
       </c>
       <c r="H165" t="s">
-        <v>1541</v>
+        <v>1533</v>
       </c>
       <c r="I165" t="s">
-        <v>1542</v>
+        <v>1534</v>
       </c>
       <c r="J165" t="s">
         <v>24</v>
       </c>
       <c r="K165" t="s">
         <v>25</v>
       </c>
       <c r="L165" t="s">
         <v>26</v>
       </c>
       <c r="M165" t="s">
         <v>27</v>
       </c>
       <c r="N165" t="s">
         <v>28</v>
       </c>
       <c r="O165" t="s">
-        <v>1543</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>4316</v>
+        <v>4180</v>
       </c>
       <c r="B166" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1539</v>
+      </c>
+      <c r="F166" t="s">
+        <v>1540</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H166" t="s">
+        <v>1542</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1543</v>
+      </c>
+      <c r="J166" t="s">
+        <v>24</v>
+      </c>
+      <c r="K166" t="s">
+        <v>25</v>
+      </c>
+      <c r="L166" t="s">
+        <v>26</v>
+      </c>
+      <c r="M166" t="s">
+        <v>27</v>
+      </c>
+      <c r="N166" t="s">
+        <v>28</v>
+      </c>
+      <c r="O166" t="s">
         <v>1544</v>
-      </c>
-[...37 lines deleted...]
-        <v>1552</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>4318</v>
+        <v>4186</v>
       </c>
       <c r="B167" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E167" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F167" t="s">
+        <v>1549</v>
+      </c>
+      <c r="G167" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H167" t="s">
+        <v>1551</v>
+      </c>
+      <c r="I167" t="s">
+        <v>1552</v>
+      </c>
+      <c r="J167" t="s">
+        <v>24</v>
+      </c>
+      <c r="K167" t="s">
+        <v>59</v>
+      </c>
+      <c r="L167" t="s">
+        <v>26</v>
+      </c>
+      <c r="M167" t="s">
+        <v>61</v>
+      </c>
+      <c r="N167" t="s">
+        <v>28</v>
+      </c>
+      <c r="O167" t="s">
         <v>1553</v>
-      </c>
-[...37 lines deleted...]
-        <v>1561</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>4319</v>
+        <v>4195</v>
       </c>
       <c r="B168" t="s">
-        <v>1562</v>
+        <v>1554</v>
       </c>
       <c r="C168" t="s">
-        <v>1563</v>
+        <v>1555</v>
       </c>
       <c r="D168" t="s">
-        <v>1564</v>
+        <v>1556</v>
       </c>
       <c r="E168" t="s">
-        <v>1565</v>
+        <v>1557</v>
       </c>
       <c r="F168" t="s">
-        <v>1566</v>
+        <v>1558</v>
       </c>
       <c r="G168" t="s">
-        <v>1567</v>
+        <v>1559</v>
       </c>
       <c r="H168" t="s">
-        <v>1568</v>
+        <v>1560</v>
       </c>
       <c r="I168" t="s">
-        <v>1569</v>
+        <v>1561</v>
       </c>
       <c r="J168" t="s">
         <v>24</v>
       </c>
       <c r="K168" t="s">
         <v>170</v>
       </c>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168" t="s">
         <v>171</v>
       </c>
       <c r="N168" t="s">
         <v>28</v>
       </c>
       <c r="O168" t="s">
-        <v>1570</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>4322</v>
+        <v>4196</v>
       </c>
       <c r="B169" t="s">
-        <v>1571</v>
+        <v>1563</v>
       </c>
       <c r="C169" t="s">
-        <v>1572</v>
+        <v>1564</v>
       </c>
       <c r="D169" t="s">
-        <v>1573</v>
+        <v>1565</v>
       </c>
       <c r="E169" t="s">
-        <v>1574</v>
+        <v>1566</v>
       </c>
       <c r="F169" t="s">
-        <v>1575</v>
+        <v>1567</v>
       </c>
       <c r="G169" t="s">
-        <v>1576</v>
+        <v>1568</v>
       </c>
       <c r="H169" t="s">
-        <v>1577</v>
+        <v>1569</v>
       </c>
       <c r="I169" t="s">
-        <v>1578</v>
+        <v>1570</v>
       </c>
       <c r="J169" t="s">
         <v>24</v>
       </c>
       <c r="K169" t="s">
         <v>25</v>
       </c>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169" t="s">
         <v>27</v>
       </c>
       <c r="N169" t="s">
         <v>28</v>
       </c>
       <c r="O169" t="s">
-        <v>1579</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>4436</v>
+        <v>4198</v>
       </c>
       <c r="B170" t="s">
-        <v>1580</v>
+        <v>1572</v>
       </c>
       <c r="C170" t="s">
-        <v>1581</v>
+        <v>1573</v>
       </c>
       <c r="D170" t="s">
-        <v>1582</v>
+        <v>1574</v>
       </c>
       <c r="E170" t="s">
-        <v>1583</v>
+        <v>1575</v>
       </c>
       <c r="F170" t="s">
-        <v>1584</v>
+        <v>1576</v>
       </c>
       <c r="G170" t="s">
-        <v>1585</v>
+        <v>1577</v>
       </c>
       <c r="H170" t="s">
-        <v>1586</v>
+        <v>1578</v>
       </c>
       <c r="I170" t="s">
-        <v>1587</v>
+        <v>1579</v>
       </c>
       <c r="J170" t="s">
         <v>24</v>
       </c>
       <c r="K170" t="s">
         <v>25</v>
       </c>
       <c r="L170" t="s">
         <v>26</v>
       </c>
       <c r="M170" t="s">
         <v>27</v>
       </c>
       <c r="N170" t="s">
         <v>28</v>
       </c>
       <c r="O170" t="s">
-        <v>1588</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>4438</v>
+        <v>4202</v>
       </c>
       <c r="B171" t="s">
-        <v>1589</v>
+        <v>1581</v>
       </c>
       <c r="C171" t="s">
-        <v>1590</v>
+        <v>1582</v>
       </c>
       <c r="D171" t="s">
-        <v>1591</v>
+        <v>1583</v>
       </c>
       <c r="E171" t="s">
-        <v>1592</v>
+        <v>1584</v>
       </c>
       <c r="F171" t="s">
-        <v>1593</v>
+        <v>1585</v>
       </c>
       <c r="G171" t="s">
-        <v>1594</v>
+        <v>1586</v>
       </c>
       <c r="H171" t="s">
-        <v>1595</v>
+        <v>1587</v>
       </c>
       <c r="I171" t="s">
-        <v>1596</v>
+        <v>1588</v>
       </c>
       <c r="J171" t="s">
         <v>24</v>
       </c>
       <c r="K171" t="s">
         <v>25</v>
       </c>
       <c r="L171" t="s">
         <v>26</v>
       </c>
       <c r="M171" t="s">
         <v>27</v>
       </c>
       <c r="N171" t="s">
         <v>28</v>
       </c>
       <c r="O171" t="s">
-        <v>1597</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>4454</v>
+        <v>4204</v>
       </c>
       <c r="B172" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E172" t="s">
+        <v>1593</v>
+      </c>
+      <c r="F172" t="s">
+        <v>1594</v>
+      </c>
+      <c r="G172" t="s">
+        <v>1595</v>
+      </c>
+      <c r="H172" t="s">
+        <v>1596</v>
+      </c>
+      <c r="I172" t="s">
+        <v>1597</v>
+      </c>
+      <c r="J172" t="s">
+        <v>24</v>
+      </c>
+      <c r="K172" t="s">
+        <v>47</v>
+      </c>
+      <c r="L172" t="s">
+        <v>26</v>
+      </c>
+      <c r="M172" t="s">
+        <v>48</v>
+      </c>
+      <c r="N172" t="s">
+        <v>28</v>
+      </c>
+      <c r="O172" t="s">
         <v>1598</v>
-      </c>
-[...37 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>4457</v>
+        <v>4206</v>
       </c>
       <c r="B173" t="s">
-        <v>1607</v>
+        <v>1599</v>
       </c>
       <c r="C173" t="s">
-        <v>1608</v>
+        <v>1600</v>
       </c>
       <c r="D173" t="s">
-        <v>1609</v>
+        <v>1601</v>
       </c>
       <c r="E173" t="s">
-        <v>1610</v>
+        <v>1602</v>
       </c>
       <c r="F173" t="s">
-        <v>1611</v>
+        <v>1603</v>
       </c>
       <c r="G173" t="s">
-        <v>1612</v>
+        <v>1604</v>
       </c>
       <c r="H173" t="s">
-        <v>1613</v>
+        <v>1605</v>
       </c>
       <c r="I173" t="s">
-        <v>1614</v>
+        <v>1606</v>
       </c>
       <c r="J173" t="s">
         <v>24</v>
       </c>
       <c r="K173" t="s">
         <v>25</v>
       </c>
       <c r="L173" t="s">
         <v>26</v>
       </c>
       <c r="M173" t="s">
         <v>27</v>
       </c>
       <c r="N173" t="s">
         <v>28</v>
       </c>
       <c r="O173" t="s">
-        <v>1615</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>4495</v>
+        <v>4211</v>
       </c>
       <c r="B174" t="s">
-        <v>1616</v>
+        <v>1608</v>
       </c>
       <c r="C174" t="s">
-        <v>1617</v>
+        <v>1609</v>
       </c>
       <c r="D174" t="s">
-        <v>1618</v>
+        <v>1610</v>
       </c>
       <c r="E174" t="s">
-        <v>1619</v>
+        <v>1611</v>
       </c>
       <c r="F174" t="s">
-        <v>1620</v>
+        <v>1612</v>
       </c>
       <c r="G174" t="s">
-        <v>1621</v>
+        <v>1613</v>
       </c>
       <c r="H174" t="s">
-        <v>1622</v>
+        <v>1614</v>
       </c>
       <c r="I174" t="s">
-        <v>1623</v>
+        <v>1615</v>
       </c>
       <c r="J174" t="s">
         <v>24</v>
       </c>
       <c r="K174" t="s">
         <v>25</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174" t="s">
         <v>27</v>
       </c>
       <c r="N174" t="s">
         <v>28</v>
       </c>
       <c r="O174" t="s">
-        <v>1624</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>4498</v>
+        <v>4216</v>
       </c>
       <c r="B175" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E175" t="s">
+        <v>1620</v>
+      </c>
+      <c r="F175" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G175" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H175" t="s">
+        <v>1623</v>
+      </c>
+      <c r="I175" t="s">
+        <v>1624</v>
+      </c>
+      <c r="J175" t="s">
         <v>1625</v>
       </c>
-      <c r="C175" t="s">
+      <c r="K175" t="s">
         <v>1626</v>
       </c>
-      <c r="D175" t="s">
+      <c r="L175" t="s">
         <v>1627</v>
       </c>
-      <c r="E175" t="s">
+      <c r="M175" t="s">
         <v>1628</v>
       </c>
-      <c r="F175" t="s">
+      <c r="N175" t="s">
+        <v>28</v>
+      </c>
+      <c r="O175" t="s">
         <v>1629</v>
-      </c>
-[...25 lines deleted...]
-        <v>1633</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>4538</v>
+        <v>4220</v>
       </c>
       <c r="B176" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E176" t="s">
+        <v>1633</v>
+      </c>
+      <c r="F176" t="s">
         <v>1634</v>
       </c>
-      <c r="C176" t="s">
+      <c r="G176" t="s">
         <v>1635</v>
       </c>
-      <c r="D176" t="s">
+      <c r="H176" t="s">
         <v>1636</v>
       </c>
-      <c r="E176" t="s">
+      <c r="I176" t="s">
         <v>1637</v>
-      </c>
-[...10 lines deleted...]
-        <v>1641</v>
       </c>
       <c r="J176" t="s">
         <v>24</v>
       </c>
       <c r="K176" t="s">
         <v>25</v>
       </c>
       <c r="L176" t="s">
         <v>26</v>
       </c>
       <c r="M176" t="s">
         <v>27</v>
       </c>
       <c r="N176" t="s">
         <v>28</v>
       </c>
       <c r="O176" t="s">
-        <v>1642</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>4549</v>
+        <v>4242</v>
       </c>
       <c r="B177" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E177" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F177" t="s">
         <v>1643</v>
       </c>
-      <c r="C177" t="s">
+      <c r="G177" t="s">
         <v>1644</v>
       </c>
-      <c r="D177" t="s">
+      <c r="H177" t="s">
         <v>1645</v>
       </c>
-      <c r="E177" t="s">
+      <c r="I177" t="s">
         <v>1646</v>
-      </c>
-[...10 lines deleted...]
-        <v>1650</v>
       </c>
       <c r="J177" t="s">
         <v>24</v>
       </c>
       <c r="K177" t="s">
         <v>25</v>
       </c>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177" t="s">
         <v>27</v>
       </c>
       <c r="N177" t="s">
         <v>28</v>
       </c>
       <c r="O177" t="s">
-        <v>1651</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>4555</v>
+        <v>4243</v>
       </c>
       <c r="B178" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D178" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E178" t="s">
+        <v>1651</v>
+      </c>
+      <c r="F178" t="s">
         <v>1652</v>
       </c>
-      <c r="C178" t="s">
+      <c r="G178" t="s">
         <v>1653</v>
       </c>
-      <c r="D178" t="s">
+      <c r="H178" t="s">
         <v>1654</v>
       </c>
-      <c r="E178" t="s">
+      <c r="I178" t="s">
         <v>1655</v>
       </c>
-      <c r="F178" t="s">
+      <c r="J178" t="s">
+        <v>24</v>
+      </c>
+      <c r="K178" t="s">
+        <v>25</v>
+      </c>
+      <c r="L178" t="s">
+        <v>26</v>
+      </c>
+      <c r="M178" t="s">
+        <v>27</v>
+      </c>
+      <c r="N178" t="s">
+        <v>28</v>
+      </c>
+      <c r="O178" t="s">
         <v>1656</v>
-      </c>
-[...25 lines deleted...]
-        <v>1660</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>4556</v>
+        <v>4292</v>
       </c>
       <c r="B179" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D179" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E179" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F179" t="s">
         <v>1661</v>
       </c>
-      <c r="C179" t="s">
+      <c r="G179" t="s">
         <v>1662</v>
       </c>
-      <c r="D179" t="s">
+      <c r="H179" t="s">
         <v>1663</v>
       </c>
-      <c r="E179" t="s">
+      <c r="I179" t="s">
         <v>1664</v>
       </c>
-      <c r="F179" t="s">
+      <c r="J179" t="s">
+        <v>24</v>
+      </c>
+      <c r="K179" t="s">
         <v>1665</v>
       </c>
-      <c r="G179" t="s">
+      <c r="L179" t="s">
+        <v>26</v>
+      </c>
+      <c r="M179" t="s">
         <v>1666</v>
       </c>
-      <c r="H179" t="s">
+      <c r="N179" t="s">
+        <v>28</v>
+      </c>
+      <c r="O179" t="s">
         <v>1667</v>
-      </c>
-[...19 lines deleted...]
-        <v>1669</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>4558</v>
+        <v>4295</v>
       </c>
       <c r="B180" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D180" t="s">
         <v>1670</v>
       </c>
-      <c r="C180" t="s">
+      <c r="E180" t="s">
         <v>1671</v>
       </c>
-      <c r="D180" t="s">
+      <c r="F180" t="s">
         <v>1672</v>
       </c>
-      <c r="E180" t="s">
+      <c r="G180" t="s">
         <v>1673</v>
       </c>
-      <c r="F180" t="s">
+      <c r="H180" t="s">
         <v>1674</v>
       </c>
-      <c r="G180" t="s">
+      <c r="I180" t="s">
         <v>1675</v>
       </c>
-      <c r="H180" t="s">
+      <c r="J180" t="s">
+        <v>24</v>
+      </c>
+      <c r="K180" t="s">
+        <v>25</v>
+      </c>
+      <c r="L180" t="s">
+        <v>26</v>
+      </c>
+      <c r="M180" t="s">
+        <v>27</v>
+      </c>
+      <c r="N180" t="s">
+        <v>28</v>
+      </c>
+      <c r="O180" t="s">
         <v>1676</v>
-      </c>
-[...19 lines deleted...]
-        <v>1678</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>4559</v>
+        <v>4303</v>
       </c>
       <c r="B181" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D181" t="s">
         <v>1679</v>
       </c>
-      <c r="C181" t="s">
+      <c r="E181" t="s">
         <v>1680</v>
       </c>
-      <c r="D181" t="s">
+      <c r="F181" t="s">
         <v>1681</v>
       </c>
-      <c r="E181" t="s">
+      <c r="G181" t="s">
         <v>1682</v>
       </c>
-      <c r="F181" t="s">
+      <c r="H181" t="s">
         <v>1683</v>
       </c>
-      <c r="G181" t="s">
+      <c r="I181" t="s">
         <v>1684</v>
       </c>
-      <c r="H181" t="s">
+      <c r="J181" t="s">
+        <v>757</v>
+      </c>
+      <c r="K181" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L181" t="s">
+        <v>759</v>
+      </c>
+      <c r="M181" t="s">
+        <v>1231</v>
+      </c>
+      <c r="N181" t="s">
+        <v>28</v>
+      </c>
+      <c r="O181" t="s">
         <v>1685</v>
-      </c>
-[...19 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>4560</v>
+        <v>4304</v>
       </c>
       <c r="B182" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D182" t="s">
         <v>1688</v>
       </c>
-      <c r="C182" t="s">
+      <c r="E182" t="s">
         <v>1689</v>
       </c>
-      <c r="D182" t="s">
+      <c r="F182" t="s">
         <v>1690</v>
       </c>
-      <c r="E182" t="s">
+      <c r="G182" t="s">
         <v>1691</v>
       </c>
-      <c r="F182" t="s">
+      <c r="H182" t="s">
         <v>1692</v>
       </c>
-      <c r="G182" t="s">
+      <c r="I182" t="s">
         <v>1693</v>
-      </c>
-[...4 lines deleted...]
-        <v>1695</v>
       </c>
       <c r="J182" t="s">
         <v>24</v>
       </c>
       <c r="K182" t="s">
         <v>25</v>
       </c>
       <c r="L182" t="s">
         <v>26</v>
       </c>
       <c r="M182" t="s">
         <v>27</v>
       </c>
       <c r="N182" t="s">
         <v>28</v>
       </c>
       <c r="O182" t="s">
-        <v>1696</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>4563</v>
+        <v>4307</v>
       </c>
       <c r="B183" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D183" t="s">
         <v>1697</v>
       </c>
-      <c r="C183" t="s">
+      <c r="E183" t="s">
         <v>1698</v>
       </c>
-      <c r="D183" t="s">
+      <c r="F183" t="s">
         <v>1699</v>
       </c>
-      <c r="E183" t="s">
+      <c r="G183" t="s">
         <v>1700</v>
       </c>
-      <c r="F183" t="s">
+      <c r="H183" t="s">
         <v>1701</v>
       </c>
-      <c r="G183" t="s">
+      <c r="I183" t="s">
         <v>1702</v>
       </c>
-      <c r="H183" t="s">
+      <c r="J183" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K183" t="s">
         <v>1703</v>
       </c>
-      <c r="I183" t="s">
+      <c r="L183" t="s">
+        <v>1627</v>
+      </c>
+      <c r="M183" t="s">
         <v>1704</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N183" t="s">
         <v>28</v>
       </c>
       <c r="O183" t="s">
         <v>1705</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>4564</v>
+        <v>4308</v>
       </c>
       <c r="B184" t="s">
         <v>1706</v>
       </c>
       <c r="C184" t="s">
         <v>1707</v>
       </c>
       <c r="D184" t="s">
         <v>1708</v>
       </c>
       <c r="E184" t="s">
         <v>1709</v>
       </c>
       <c r="F184" t="s">
         <v>1710</v>
       </c>
       <c r="G184" t="s">
         <v>1711</v>
       </c>
       <c r="H184" t="s">
         <v>1712</v>
       </c>
       <c r="I184" t="s">
         <v>1713</v>
       </c>
       <c r="J184" t="s">
         <v>24</v>
       </c>
       <c r="K184" t="s">
+        <v>170</v>
+      </c>
+      <c r="L184" t="s">
+        <v>26</v>
+      </c>
+      <c r="M184" t="s">
+        <v>171</v>
+      </c>
+      <c r="N184" t="s">
+        <v>28</v>
+      </c>
+      <c r="O184" t="s">
         <v>1714</v>
-      </c>
-[...10 lines deleted...]
-        <v>1716</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>4566</v>
+        <v>4309</v>
       </c>
       <c r="B185" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D185" t="s">
         <v>1717</v>
       </c>
-      <c r="C185" t="s">
+      <c r="E185" t="s">
         <v>1718</v>
       </c>
-      <c r="D185" t="s">
+      <c r="F185" t="s">
         <v>1719</v>
       </c>
-      <c r="E185" t="s">
+      <c r="G185" t="s">
         <v>1720</v>
       </c>
-      <c r="F185" t="s">
+      <c r="H185" t="s">
         <v>1721</v>
       </c>
-      <c r="G185" t="s">
+      <c r="I185" t="s">
         <v>1722</v>
       </c>
-      <c r="H185" t="s">
+      <c r="J185" t="s">
+        <v>24</v>
+      </c>
+      <c r="K185" t="s">
+        <v>170</v>
+      </c>
+      <c r="L185" t="s">
+        <v>26</v>
+      </c>
+      <c r="M185" t="s">
+        <v>171</v>
+      </c>
+      <c r="N185" t="s">
+        <v>28</v>
+      </c>
+      <c r="O185" t="s">
         <v>1723</v>
-      </c>
-[...19 lines deleted...]
-        <v>1725</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>4568</v>
+        <v>4311</v>
       </c>
       <c r="B186" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D186" t="s">
         <v>1726</v>
       </c>
-      <c r="C186" t="s">
+      <c r="E186" t="s">
         <v>1727</v>
       </c>
-      <c r="D186" t="s">
+      <c r="F186" t="s">
         <v>1728</v>
       </c>
-      <c r="E186" t="s">
+      <c r="G186" t="s">
         <v>1729</v>
       </c>
-      <c r="F186" t="s">
+      <c r="H186" t="s">
         <v>1730</v>
       </c>
-      <c r="G186" t="s">
+      <c r="I186" t="s">
         <v>1731</v>
-      </c>
-[...4 lines deleted...]
-        <v>1733</v>
       </c>
       <c r="J186" t="s">
         <v>24</v>
       </c>
       <c r="K186" t="s">
         <v>25</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186" t="s">
         <v>27</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>4704</v>
+        <v>4314</v>
       </c>
       <c r="B187" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D187" t="s">
         <v>1735</v>
       </c>
-      <c r="C187" t="s">
+      <c r="E187" t="s">
         <v>1736</v>
       </c>
-      <c r="D187" t="s">
+      <c r="F187" t="s">
         <v>1737</v>
       </c>
-      <c r="E187" t="s">
+      <c r="G187" t="s">
         <v>1738</v>
       </c>
-      <c r="F187" t="s">
+      <c r="H187" t="s">
         <v>1739</v>
       </c>
-      <c r="G187" t="s">
+      <c r="I187" t="s">
         <v>1740</v>
       </c>
-      <c r="H187" t="s">
+      <c r="J187" t="s">
+        <v>24</v>
+      </c>
+      <c r="K187" t="s">
+        <v>25</v>
+      </c>
+      <c r="L187" t="s">
+        <v>26</v>
+      </c>
+      <c r="M187" t="s">
+        <v>27</v>
+      </c>
+      <c r="N187" t="s">
+        <v>28</v>
+      </c>
+      <c r="O187" t="s">
         <v>1741</v>
-      </c>
-[...19 lines deleted...]
-        <v>1743</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>4709</v>
+        <v>4316</v>
       </c>
       <c r="B188" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D188" t="s">
         <v>1744</v>
       </c>
-      <c r="C188" t="s">
+      <c r="E188" t="s">
         <v>1745</v>
       </c>
-      <c r="D188" t="s">
+      <c r="F188" t="s">
         <v>1746</v>
       </c>
-      <c r="E188" t="s">
+      <c r="G188" t="s">
         <v>1747</v>
       </c>
-      <c r="F188" t="s">
+      <c r="H188" t="s">
         <v>1748</v>
       </c>
-      <c r="G188" t="s">
+      <c r="I188" t="s">
         <v>1749</v>
       </c>
-      <c r="H188" t="s">
+      <c r="J188" t="s">
+        <v>24</v>
+      </c>
+      <c r="K188" t="s">
+        <v>170</v>
+      </c>
+      <c r="L188" t="s">
+        <v>26</v>
+      </c>
+      <c r="M188" t="s">
+        <v>171</v>
+      </c>
+      <c r="N188" t="s">
+        <v>28</v>
+      </c>
+      <c r="O188" t="s">
         <v>1750</v>
-      </c>
-[...19 lines deleted...]
-        <v>1752</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>4711</v>
+        <v>4318</v>
       </c>
       <c r="B189" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D189" t="s">
         <v>1753</v>
       </c>
-      <c r="C189" t="s">
+      <c r="E189" t="s">
         <v>1754</v>
       </c>
-      <c r="D189" t="s">
+      <c r="F189" t="s">
         <v>1755</v>
       </c>
-      <c r="E189" t="s">
+      <c r="G189" t="s">
         <v>1756</v>
       </c>
-      <c r="F189" t="s">
+      <c r="H189" t="s">
         <v>1757</v>
       </c>
-      <c r="G189" t="s">
+      <c r="I189" t="s">
         <v>1758</v>
       </c>
-      <c r="H189" t="s">
+      <c r="J189" t="s">
+        <v>24</v>
+      </c>
+      <c r="K189" t="s">
+        <v>170</v>
+      </c>
+      <c r="L189" t="s">
+        <v>26</v>
+      </c>
+      <c r="M189" t="s">
+        <v>171</v>
+      </c>
+      <c r="N189" t="s">
+        <v>28</v>
+      </c>
+      <c r="O189" t="s">
         <v>1759</v>
-      </c>
-[...19 lines deleted...]
-        <v>1765</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>4716</v>
+        <v>4319</v>
       </c>
       <c r="B190" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D190" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E190" t="s">
+        <v>1763</v>
+      </c>
+      <c r="F190" t="s">
+        <v>1764</v>
+      </c>
+      <c r="G190" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H190" t="s">
         <v>1766</v>
       </c>
-      <c r="C190" t="s">
+      <c r="I190" t="s">
         <v>1767</v>
       </c>
-      <c r="D190" t="s">
+      <c r="J190" t="s">
+        <v>24</v>
+      </c>
+      <c r="K190" t="s">
+        <v>170</v>
+      </c>
+      <c r="L190" t="s">
+        <v>26</v>
+      </c>
+      <c r="M190" t="s">
+        <v>171</v>
+      </c>
+      <c r="N190" t="s">
+        <v>28</v>
+      </c>
+      <c r="O190" t="s">
         <v>1768</v>
-      </c>
-[...31 lines deleted...]
-        <v>1774</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>4717</v>
+        <v>4322</v>
       </c>
       <c r="B191" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D191" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E191" t="s">
+        <v>1772</v>
+      </c>
+      <c r="F191" t="s">
+        <v>1773</v>
+      </c>
+      <c r="G191" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H191" t="s">
         <v>1775</v>
       </c>
-      <c r="C191" t="s">
+      <c r="I191" t="s">
         <v>1776</v>
-      </c>
-[...16 lines deleted...]
-        <v>1782</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
         <v>25</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
         <v>27</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
-        <v>1783</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>4721</v>
+        <v>4436</v>
       </c>
       <c r="B192" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D192" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1781</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1782</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1783</v>
+      </c>
+      <c r="H192" t="s">
         <v>1784</v>
       </c>
-      <c r="C192" t="s">
+      <c r="I192" t="s">
         <v>1785</v>
       </c>
-      <c r="D192" t="s">
+      <c r="J192" t="s">
+        <v>24</v>
+      </c>
+      <c r="K192" t="s">
+        <v>25</v>
+      </c>
+      <c r="L192" t="s">
+        <v>26</v>
+      </c>
+      <c r="M192" t="s">
+        <v>27</v>
+      </c>
+      <c r="N192" t="s">
+        <v>28</v>
+      </c>
+      <c r="O192" t="s">
         <v>1786</v>
-      </c>
-[...31 lines deleted...]
-        <v>1792</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>4722</v>
+        <v>4438</v>
       </c>
       <c r="B193" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D193" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1790</v>
+      </c>
+      <c r="F193" t="s">
+        <v>1791</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H193" t="s">
         <v>1793</v>
       </c>
-      <c r="C193" t="s">
+      <c r="I193" t="s">
         <v>1794</v>
       </c>
-      <c r="D193" t="s">
+      <c r="J193" t="s">
+        <v>24</v>
+      </c>
+      <c r="K193" t="s">
+        <v>25</v>
+      </c>
+      <c r="L193" t="s">
+        <v>26</v>
+      </c>
+      <c r="M193" t="s">
+        <v>27</v>
+      </c>
+      <c r="N193" t="s">
+        <v>28</v>
+      </c>
+      <c r="O193" t="s">
         <v>1795</v>
-      </c>
-[...31 lines deleted...]
-        <v>1803</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>4792</v>
+        <v>4454</v>
       </c>
       <c r="B194" t="s">
-        <v>1804</v>
+        <v>1796</v>
       </c>
       <c r="C194" t="s">
-        <v>1805</v>
+        <v>1797</v>
       </c>
       <c r="D194" t="s">
-        <v>1806</v>
+        <v>1798</v>
       </c>
       <c r="E194" t="s">
-        <v>1807</v>
+        <v>1799</v>
       </c>
       <c r="F194" t="s">
-        <v>1808</v>
+        <v>1800</v>
       </c>
       <c r="G194" t="s">
-        <v>1809</v>
+        <v>1801</v>
       </c>
       <c r="H194" t="s">
-        <v>1810</v>
+        <v>1802</v>
       </c>
       <c r="I194" t="s">
-        <v>1811</v>
+        <v>1803</v>
       </c>
       <c r="J194" t="s">
         <v>24</v>
       </c>
       <c r="K194" t="s">
         <v>25</v>
       </c>
       <c r="L194" t="s">
         <v>26</v>
       </c>
       <c r="M194" t="s">
         <v>27</v>
       </c>
       <c r="N194" t="s">
         <v>28</v>
       </c>
       <c r="O194" t="s">
-        <v>1812</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>4801</v>
+        <v>4457</v>
       </c>
       <c r="B195" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E195" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F195" t="s">
+        <v>1809</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1810</v>
+      </c>
+      <c r="H195" t="s">
+        <v>1811</v>
+      </c>
+      <c r="I195" t="s">
+        <v>1812</v>
+      </c>
+      <c r="J195" t="s">
+        <v>24</v>
+      </c>
+      <c r="K195" t="s">
+        <v>25</v>
+      </c>
+      <c r="L195" t="s">
+        <v>26</v>
+      </c>
+      <c r="M195" t="s">
+        <v>27</v>
+      </c>
+      <c r="N195" t="s">
+        <v>28</v>
+      </c>
+      <c r="O195" t="s">
         <v>1813</v>
-      </c>
-[...37 lines deleted...]
-        <v>1821</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>4810</v>
+        <v>4495</v>
       </c>
       <c r="B196" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D196" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E196" t="s">
+        <v>1817</v>
+      </c>
+      <c r="F196" t="s">
+        <v>1818</v>
+      </c>
+      <c r="G196" t="s">
+        <v>1819</v>
+      </c>
+      <c r="H196" t="s">
+        <v>1820</v>
+      </c>
+      <c r="I196" t="s">
+        <v>1821</v>
+      </c>
+      <c r="J196" t="s">
+        <v>24</v>
+      </c>
+      <c r="K196" t="s">
+        <v>25</v>
+      </c>
+      <c r="L196" t="s">
+        <v>26</v>
+      </c>
+      <c r="M196" t="s">
+        <v>27</v>
+      </c>
+      <c r="N196" t="s">
+        <v>28</v>
+      </c>
+      <c r="O196" t="s">
         <v>1822</v>
-      </c>
-[...37 lines deleted...]
-        <v>1830</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>4811</v>
+        <v>4498</v>
       </c>
       <c r="B197" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E197" t="s">
+        <v>1826</v>
+      </c>
+      <c r="F197" t="s">
+        <v>1827</v>
+      </c>
+      <c r="G197" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H197" t="s">
+        <v>1829</v>
+      </c>
+      <c r="I197" t="s">
+        <v>1830</v>
+      </c>
+      <c r="J197" t="s">
+        <v>24</v>
+      </c>
+      <c r="K197" t="s">
+        <v>25</v>
+      </c>
+      <c r="L197" t="s">
+        <v>26</v>
+      </c>
+      <c r="M197" t="s">
+        <v>27</v>
+      </c>
+      <c r="N197" t="s">
+        <v>28</v>
+      </c>
+      <c r="O197" t="s">
         <v>1831</v>
-      </c>
-[...37 lines deleted...]
-        <v>1839</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>4815</v>
+        <v>4538</v>
       </c>
       <c r="B198" t="s">
-        <v>1840</v>
+        <v>1832</v>
       </c>
       <c r="C198" t="s">
-        <v>1841</v>
+        <v>1833</v>
       </c>
       <c r="D198" t="s">
-        <v>1842</v>
+        <v>1834</v>
       </c>
       <c r="E198" t="s">
-        <v>1843</v>
+        <v>1835</v>
       </c>
       <c r="F198" t="s">
-        <v>1844</v>
+        <v>1836</v>
       </c>
       <c r="G198" t="s">
-        <v>1845</v>
+        <v>1837</v>
       </c>
       <c r="H198" t="s">
-        <v>1846</v>
+        <v>1838</v>
       </c>
       <c r="I198" t="s">
-        <v>1847</v>
+        <v>1839</v>
       </c>
       <c r="J198" t="s">
         <v>24</v>
       </c>
       <c r="K198" t="s">
         <v>25</v>
       </c>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198" t="s">
         <v>27</v>
       </c>
       <c r="N198" t="s">
         <v>28</v>
       </c>
       <c r="O198" t="s">
-        <v>1848</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>4817</v>
+        <v>4549</v>
       </c>
       <c r="B199" t="s">
-        <v>1849</v>
+        <v>1841</v>
       </c>
       <c r="C199" t="s">
-        <v>1850</v>
+        <v>1842</v>
       </c>
       <c r="D199" t="s">
-        <v>1851</v>
+        <v>1843</v>
       </c>
       <c r="E199" t="s">
-        <v>1852</v>
+        <v>1844</v>
       </c>
       <c r="F199" t="s">
-        <v>1853</v>
+        <v>1845</v>
       </c>
       <c r="G199" t="s">
-        <v>1854</v>
+        <v>1846</v>
       </c>
       <c r="H199" t="s">
-        <v>1855</v>
+        <v>1847</v>
       </c>
       <c r="I199" t="s">
-        <v>1856</v>
+        <v>1848</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
         <v>25</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
         <v>27</v>
       </c>
       <c r="N199" t="s">
         <v>28</v>
       </c>
       <c r="O199" t="s">
-        <v>1857</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>4850</v>
+        <v>4555</v>
       </c>
       <c r="B200" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D200" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1853</v>
+      </c>
+      <c r="F200" t="s">
+        <v>1854</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H200" t="s">
+        <v>1856</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1857</v>
+      </c>
+      <c r="J200" t="s">
+        <v>24</v>
+      </c>
+      <c r="K200" t="s">
+        <v>170</v>
+      </c>
+      <c r="L200" t="s">
+        <v>26</v>
+      </c>
+      <c r="M200" t="s">
+        <v>171</v>
+      </c>
+      <c r="N200" t="s">
+        <v>28</v>
+      </c>
+      <c r="O200" t="s">
         <v>1858</v>
-      </c>
-[...37 lines deleted...]
-        <v>1866</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>4935</v>
+        <v>4556</v>
       </c>
       <c r="B201" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D201" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F201" t="s">
+        <v>1863</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H201" t="s">
+        <v>1865</v>
+      </c>
+      <c r="I201" t="s">
+        <v>1866</v>
+      </c>
+      <c r="J201" t="s">
+        <v>24</v>
+      </c>
+      <c r="K201" t="s">
+        <v>25</v>
+      </c>
+      <c r="L201" t="s">
+        <v>26</v>
+      </c>
+      <c r="M201" t="s">
+        <v>27</v>
+      </c>
+      <c r="N201" t="s">
+        <v>28</v>
+      </c>
+      <c r="O201" t="s">
         <v>1867</v>
-      </c>
-[...37 lines deleted...]
-        <v>1875</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>4939</v>
+        <v>4558</v>
       </c>
       <c r="B202" t="s">
-        <v>1876</v>
+        <v>1868</v>
       </c>
       <c r="C202" t="s">
-        <v>1877</v>
+        <v>1869</v>
       </c>
       <c r="D202" t="s">
-        <v>1878</v>
+        <v>1870</v>
       </c>
       <c r="E202" t="s">
-        <v>1879</v>
+        <v>1871</v>
       </c>
       <c r="F202" t="s">
-        <v>1880</v>
+        <v>1872</v>
       </c>
       <c r="G202" t="s">
-        <v>1881</v>
+        <v>1873</v>
       </c>
       <c r="H202" t="s">
-        <v>1882</v>
+        <v>1874</v>
       </c>
       <c r="I202" t="s">
-        <v>1883</v>
+        <v>1875</v>
       </c>
       <c r="J202" t="s">
         <v>24</v>
       </c>
       <c r="K202" t="s">
         <v>170</v>
       </c>
       <c r="L202" t="s">
         <v>26</v>
       </c>
       <c r="M202" t="s">
         <v>171</v>
       </c>
       <c r="N202" t="s">
         <v>28</v>
       </c>
       <c r="O202" t="s">
-        <v>1884</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>4947</v>
+        <v>4559</v>
       </c>
       <c r="B203" t="s">
-        <v>1885</v>
+        <v>1877</v>
       </c>
       <c r="C203" t="s">
-        <v>1886</v>
+        <v>1878</v>
       </c>
       <c r="D203" t="s">
-        <v>1887</v>
+        <v>1879</v>
       </c>
       <c r="E203" t="s">
-        <v>1888</v>
+        <v>1880</v>
       </c>
       <c r="F203" t="s">
-        <v>1889</v>
+        <v>1881</v>
       </c>
       <c r="G203" t="s">
-        <v>1890</v>
+        <v>1882</v>
       </c>
       <c r="H203" t="s">
-        <v>1891</v>
+        <v>1883</v>
       </c>
       <c r="I203" t="s">
-        <v>1892</v>
+        <v>1884</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
         <v>47</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
         <v>48</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
-        <v>1893</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>4950</v>
+        <v>4560</v>
       </c>
       <c r="B204" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1889</v>
+      </c>
+      <c r="F204" t="s">
+        <v>1890</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H204" t="s">
+        <v>1892</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1893</v>
+      </c>
+      <c r="J204" t="s">
+        <v>24</v>
+      </c>
+      <c r="K204" t="s">
+        <v>25</v>
+      </c>
+      <c r="L204" t="s">
+        <v>26</v>
+      </c>
+      <c r="M204" t="s">
+        <v>27</v>
+      </c>
+      <c r="N204" t="s">
+        <v>28</v>
+      </c>
+      <c r="O204" t="s">
         <v>1894</v>
-      </c>
-[...37 lines deleted...]
-        <v>1902</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>4958</v>
+        <v>4563</v>
       </c>
       <c r="B205" t="s">
-        <v>1903</v>
+        <v>1895</v>
       </c>
       <c r="C205" t="s">
-        <v>1904</v>
+        <v>1896</v>
       </c>
       <c r="D205" t="s">
-        <v>1905</v>
+        <v>1897</v>
       </c>
       <c r="E205" t="s">
-        <v>1906</v>
+        <v>1898</v>
       </c>
       <c r="F205" t="s">
-        <v>1907</v>
+        <v>1899</v>
       </c>
       <c r="G205" t="s">
-        <v>1908</v>
+        <v>1900</v>
       </c>
       <c r="H205" t="s">
-        <v>1909</v>
+        <v>1901</v>
       </c>
       <c r="I205" t="s">
-        <v>1910</v>
+        <v>1902</v>
       </c>
       <c r="J205" t="s">
         <v>24</v>
       </c>
       <c r="K205" t="s">
         <v>170</v>
       </c>
       <c r="L205" t="s">
         <v>26</v>
       </c>
       <c r="M205" t="s">
         <v>171</v>
       </c>
       <c r="N205" t="s">
         <v>28</v>
       </c>
       <c r="O205" t="s">
-        <v>1911</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>4965</v>
+        <v>4564</v>
       </c>
       <c r="B206" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F206" t="s">
+        <v>1908</v>
+      </c>
+      <c r="G206" t="s">
+        <v>1909</v>
+      </c>
+      <c r="H206" t="s">
+        <v>1910</v>
+      </c>
+      <c r="I206" t="s">
+        <v>1911</v>
+      </c>
+      <c r="J206" t="s">
+        <v>24</v>
+      </c>
+      <c r="K206" t="s">
         <v>1912</v>
       </c>
-      <c r="C206" t="s">
+      <c r="L206" t="s">
+        <v>26</v>
+      </c>
+      <c r="M206" t="s">
         <v>1913</v>
       </c>
-      <c r="D206" t="s">
+      <c r="N206" t="s">
+        <v>28</v>
+      </c>
+      <c r="O206" t="s">
         <v>1914</v>
-      </c>
-[...31 lines deleted...]
-        <v>1920</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>4968</v>
+        <v>4566</v>
       </c>
       <c r="B207" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1918</v>
+      </c>
+      <c r="F207" t="s">
+        <v>1919</v>
+      </c>
+      <c r="G207" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H207" t="s">
         <v>1921</v>
       </c>
-      <c r="C207" t="s">
+      <c r="I207" t="s">
         <v>1922</v>
-      </c>
-[...16 lines deleted...]
-        <v>1928</v>
       </c>
       <c r="J207" t="s">
         <v>24</v>
       </c>
       <c r="K207" t="s">
         <v>25</v>
       </c>
       <c r="L207" t="s">
         <v>26</v>
       </c>
       <c r="M207" t="s">
         <v>27</v>
       </c>
       <c r="N207" t="s">
         <v>28</v>
       </c>
       <c r="O207" t="s">
-        <v>1929</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>4969</v>
+        <v>4568</v>
       </c>
       <c r="B208" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F208" t="s">
+        <v>1928</v>
+      </c>
+      <c r="G208" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H208" t="s">
         <v>1930</v>
       </c>
-      <c r="C208" t="s">
+      <c r="I208" t="s">
         <v>1931</v>
-      </c>
-[...16 lines deleted...]
-        <v>1937</v>
       </c>
       <c r="J208" t="s">
         <v>24</v>
       </c>
       <c r="K208" t="s">
         <v>25</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208" t="s">
         <v>27</v>
       </c>
       <c r="N208" t="s">
         <v>28</v>
       </c>
       <c r="O208" t="s">
-        <v>1938</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>5037</v>
+        <v>4704</v>
       </c>
       <c r="B209" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1936</v>
+      </c>
+      <c r="F209" t="s">
+        <v>1937</v>
+      </c>
+      <c r="G209" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H209" t="s">
         <v>1939</v>
       </c>
-      <c r="C209" t="s">
+      <c r="I209" t="s">
         <v>1940</v>
       </c>
-      <c r="D209" t="s">
+      <c r="J209" t="s">
+        <v>24</v>
+      </c>
+      <c r="K209" t="s">
+        <v>47</v>
+      </c>
+      <c r="L209" t="s">
+        <v>26</v>
+      </c>
+      <c r="M209" t="s">
+        <v>48</v>
+      </c>
+      <c r="N209" t="s">
+        <v>28</v>
+      </c>
+      <c r="O209" t="s">
         <v>1941</v>
-      </c>
-[...31 lines deleted...]
-        <v>1947</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>5272</v>
+        <v>4706</v>
       </c>
       <c r="B210" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1945</v>
+      </c>
+      <c r="F210" t="s">
+        <v>1946</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H210" t="s">
         <v>1948</v>
       </c>
-      <c r="C210" t="s">
+      <c r="I210" t="s">
         <v>1949</v>
       </c>
-      <c r="D210" t="s">
+      <c r="J210" t="s">
+        <v>24</v>
+      </c>
+      <c r="K210" t="s">
+        <v>170</v>
+      </c>
+      <c r="L210" t="s">
+        <v>26</v>
+      </c>
+      <c r="M210" t="s">
+        <v>171</v>
+      </c>
+      <c r="N210" t="s">
+        <v>28</v>
+      </c>
+      <c r="O210" t="s">
         <v>1950</v>
-      </c>
-[...31 lines deleted...]
-        <v>1956</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>5273</v>
+        <v>4709</v>
       </c>
       <c r="B211" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1954</v>
+      </c>
+      <c r="F211" t="s">
+        <v>1955</v>
+      </c>
+      <c r="G211" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H211" t="s">
         <v>1957</v>
       </c>
-      <c r="C211" t="s">
+      <c r="I211" t="s">
         <v>1958</v>
       </c>
-      <c r="D211" t="s">
+      <c r="J211" t="s">
+        <v>24</v>
+      </c>
+      <c r="K211" t="s">
+        <v>47</v>
+      </c>
+      <c r="L211" t="s">
+        <v>26</v>
+      </c>
+      <c r="M211" t="s">
+        <v>48</v>
+      </c>
+      <c r="N211" t="s">
+        <v>28</v>
+      </c>
+      <c r="O211" t="s">
         <v>1959</v>
-      </c>
-[...31 lines deleted...]
-        <v>1967</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>5326</v>
+        <v>4711</v>
       </c>
       <c r="B212" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1963</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1964</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1965</v>
+      </c>
+      <c r="H212" t="s">
+        <v>1966</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1967</v>
+      </c>
+      <c r="J212" t="s">
         <v>1968</v>
       </c>
-      <c r="C212" t="s">
+      <c r="K212" t="s">
         <v>1969</v>
       </c>
-      <c r="D212" t="s">
+      <c r="L212" t="s">
         <v>1970</v>
       </c>
-      <c r="E212" t="s">
+      <c r="M212" t="s">
         <v>1971</v>
       </c>
-      <c r="F212" t="s">
+      <c r="N212" t="s">
+        <v>28</v>
+      </c>
+      <c r="O212" t="s">
         <v>1972</v>
-      </c>
-[...25 lines deleted...]
-        <v>1976</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>5330</v>
+        <v>4716</v>
       </c>
       <c r="B213" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D213" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E213" t="s">
+        <v>1976</v>
+      </c>
+      <c r="F213" t="s">
         <v>1977</v>
       </c>
-      <c r="C213" t="s">
+      <c r="G213" t="s">
         <v>1978</v>
       </c>
-      <c r="D213" t="s">
+      <c r="H213" t="s">
         <v>1979</v>
       </c>
-      <c r="E213" t="s">
+      <c r="I213" t="s">
         <v>1980</v>
       </c>
-      <c r="F213" t="s">
+      <c r="J213" t="s">
+        <v>24</v>
+      </c>
+      <c r="K213" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L213" t="s">
+        <v>26</v>
+      </c>
+      <c r="M213" t="s">
+        <v>1231</v>
+      </c>
+      <c r="N213" t="s">
+        <v>28</v>
+      </c>
+      <c r="O213" t="s">
         <v>1981</v>
-      </c>
-[...25 lines deleted...]
-        <v>1985</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>5331</v>
+        <v>4717</v>
       </c>
       <c r="B214" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D214" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1985</v>
+      </c>
+      <c r="F214" t="s">
         <v>1986</v>
       </c>
-      <c r="C214" t="s">
+      <c r="G214" t="s">
         <v>1987</v>
       </c>
-      <c r="D214" t="s">
+      <c r="H214" t="s">
         <v>1988</v>
       </c>
-      <c r="E214" t="s">
+      <c r="I214" t="s">
         <v>1989</v>
       </c>
-      <c r="F214" t="s">
+      <c r="J214" t="s">
+        <v>24</v>
+      </c>
+      <c r="K214" t="s">
+        <v>25</v>
+      </c>
+      <c r="L214" t="s">
+        <v>26</v>
+      </c>
+      <c r="M214" t="s">
+        <v>27</v>
+      </c>
+      <c r="N214" t="s">
+        <v>28</v>
+      </c>
+      <c r="O214" t="s">
         <v>1990</v>
-      </c>
-[...25 lines deleted...]
-        <v>1994</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>5332</v>
+        <v>4721</v>
       </c>
       <c r="B215" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D215" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E215" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F215" t="s">
         <v>1995</v>
       </c>
-      <c r="C215" t="s">
+      <c r="G215" t="s">
         <v>1996</v>
       </c>
-      <c r="D215" t="s">
+      <c r="H215" t="s">
         <v>1997</v>
       </c>
-      <c r="E215" t="s">
+      <c r="I215" t="s">
         <v>1998</v>
       </c>
-      <c r="F215" t="s">
+      <c r="J215" t="s">
+        <v>24</v>
+      </c>
+      <c r="K215" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L215" t="s">
+        <v>26</v>
+      </c>
+      <c r="M215" t="s">
+        <v>1231</v>
+      </c>
+      <c r="N215" t="s">
+        <v>28</v>
+      </c>
+      <c r="O215" t="s">
         <v>1999</v>
-      </c>
-[...25 lines deleted...]
-        <v>2003</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>5333</v>
+        <v>4722</v>
       </c>
       <c r="B216" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C216" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D216" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E216" t="s">
+        <v>2003</v>
+      </c>
+      <c r="F216" t="s">
         <v>2004</v>
       </c>
-      <c r="C216" t="s">
+      <c r="G216" t="s">
         <v>2005</v>
       </c>
-      <c r="D216" t="s">
+      <c r="H216" t="s">
         <v>2006</v>
       </c>
-      <c r="E216" t="s">
+      <c r="I216" t="s">
         <v>2007</v>
       </c>
-      <c r="F216" t="s">
+      <c r="J216" t="s">
+        <v>24</v>
+      </c>
+      <c r="K216" t="s">
         <v>2008</v>
       </c>
-      <c r="G216" t="s">
+      <c r="L216" t="s">
+        <v>26</v>
+      </c>
+      <c r="M216" t="s">
         <v>2009</v>
       </c>
-      <c r="H216" t="s">
+      <c r="N216" t="s">
+        <v>28</v>
+      </c>
+      <c r="O216" t="s">
         <v>2010</v>
-      </c>
-[...19 lines deleted...]
-        <v>2012</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>5335</v>
+        <v>4723</v>
       </c>
       <c r="B217" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C217" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D217" t="s">
         <v>2013</v>
       </c>
-      <c r="C217" t="s">
+      <c r="E217" t="s">
         <v>2014</v>
       </c>
-      <c r="D217" t="s">
+      <c r="F217" t="s">
         <v>2015</v>
       </c>
-      <c r="E217" t="s">
+      <c r="G217" t="s">
         <v>2016</v>
       </c>
-      <c r="F217" t="s">
+      <c r="H217" t="s">
         <v>2017</v>
       </c>
-      <c r="G217" t="s">
+      <c r="I217" t="s">
         <v>2018</v>
       </c>
-      <c r="H217" t="s">
+      <c r="J217" t="s">
+        <v>24</v>
+      </c>
+      <c r="K217" t="s">
         <v>2019</v>
       </c>
-      <c r="I217" t="s">
+      <c r="L217" t="s">
+        <v>26</v>
+      </c>
+      <c r="M217" t="s">
         <v>2020</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N217" t="s">
         <v>28</v>
       </c>
       <c r="O217" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>5346</v>
+        <v>4792</v>
       </c>
       <c r="B218" t="s">
         <v>2022</v>
       </c>
       <c r="C218" t="s">
         <v>2023</v>
       </c>
       <c r="D218" t="s">
         <v>2024</v>
       </c>
       <c r="E218" t="s">
         <v>2025</v>
       </c>
       <c r="F218" t="s">
         <v>2026</v>
       </c>
       <c r="G218" t="s">
         <v>2027</v>
       </c>
       <c r="H218" t="s">
         <v>2028</v>
       </c>
       <c r="I218" t="s">
         <v>2029</v>
       </c>
       <c r="J218" t="s">
         <v>24</v>
       </c>
       <c r="K218" t="s">
+        <v>25</v>
+      </c>
+      <c r="L218" t="s">
+        <v>26</v>
+      </c>
+      <c r="M218" t="s">
+        <v>27</v>
+      </c>
+      <c r="N218" t="s">
+        <v>28</v>
+      </c>
+      <c r="O218" t="s">
         <v>2030</v>
-      </c>
-[...10 lines deleted...]
-        <v>2032</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>5347</v>
+        <v>4801</v>
       </c>
       <c r="B219" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C219" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D219" t="s">
         <v>2033</v>
       </c>
-      <c r="C219" t="s">
+      <c r="E219" t="s">
         <v>2034</v>
       </c>
-      <c r="D219" t="s">
+      <c r="F219" t="s">
         <v>2035</v>
       </c>
-      <c r="E219" t="s">
+      <c r="G219" t="s">
         <v>2036</v>
       </c>
-      <c r="F219" t="s">
+      <c r="H219" t="s">
         <v>2037</v>
       </c>
-      <c r="G219" t="s">
+      <c r="I219" t="s">
         <v>2038</v>
-      </c>
-[...4 lines deleted...]
-        <v>2040</v>
       </c>
       <c r="J219" t="s">
         <v>24</v>
       </c>
       <c r="K219" t="s">
         <v>170</v>
       </c>
       <c r="L219" t="s">
         <v>26</v>
       </c>
       <c r="M219" t="s">
         <v>171</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
-        <v>2041</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>5348</v>
+        <v>4810</v>
       </c>
       <c r="B220" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C220" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D220" t="s">
         <v>2042</v>
       </c>
-      <c r="C220" t="s">
+      <c r="E220" t="s">
         <v>2043</v>
       </c>
-      <c r="D220" t="s">
+      <c r="F220" t="s">
         <v>2044</v>
       </c>
-      <c r="E220" t="s">
+      <c r="G220" t="s">
         <v>2045</v>
       </c>
-      <c r="F220" t="s">
+      <c r="H220" t="s">
         <v>2046</v>
       </c>
-      <c r="G220" t="s">
+      <c r="I220" t="s">
         <v>2047</v>
-      </c>
-[...4 lines deleted...]
-        <v>2049</v>
       </c>
       <c r="J220" t="s">
         <v>24</v>
       </c>
       <c r="K220" t="s">
         <v>170</v>
       </c>
       <c r="L220" t="s">
         <v>26</v>
       </c>
       <c r="M220" t="s">
         <v>171</v>
       </c>
       <c r="N220" t="s">
         <v>28</v>
       </c>
       <c r="O220" t="s">
-        <v>2050</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>5351</v>
+        <v>4811</v>
       </c>
       <c r="B221" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C221" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D221" t="s">
         <v>2051</v>
       </c>
-      <c r="C221" t="s">
+      <c r="E221" t="s">
         <v>2052</v>
       </c>
-      <c r="D221" t="s">
+      <c r="F221" t="s">
         <v>2053</v>
       </c>
-      <c r="E221" t="s">
+      <c r="G221" t="s">
         <v>2054</v>
       </c>
-      <c r="F221" t="s">
+      <c r="H221" t="s">
         <v>2055</v>
       </c>
-      <c r="G221" t="s">
+      <c r="I221" t="s">
         <v>2056</v>
       </c>
-      <c r="H221" t="s">
+      <c r="J221" t="s">
+        <v>24</v>
+      </c>
+      <c r="K221" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L221" t="s">
+        <v>26</v>
+      </c>
+      <c r="M221" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N221" t="s">
+        <v>28</v>
+      </c>
+      <c r="O221" t="s">
         <v>2057</v>
-      </c>
-[...19 lines deleted...]
-        <v>2059</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>5353</v>
+        <v>4815</v>
       </c>
       <c r="B222" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C222" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D222" t="s">
         <v>2060</v>
       </c>
-      <c r="C222" t="s">
+      <c r="E222" t="s">
         <v>2061</v>
       </c>
-      <c r="D222" t="s">
+      <c r="F222" t="s">
         <v>2062</v>
       </c>
-      <c r="E222" t="s">
+      <c r="G222" t="s">
         <v>2063</v>
       </c>
-      <c r="F222" t="s">
+      <c r="H222" t="s">
         <v>2064</v>
       </c>
-      <c r="G222" t="s">
+      <c r="I222" t="s">
         <v>2065</v>
       </c>
-      <c r="H222" t="s">
+      <c r="J222" t="s">
+        <v>24</v>
+      </c>
+      <c r="K222" t="s">
+        <v>25</v>
+      </c>
+      <c r="L222" t="s">
+        <v>26</v>
+      </c>
+      <c r="M222" t="s">
+        <v>27</v>
+      </c>
+      <c r="N222" t="s">
+        <v>28</v>
+      </c>
+      <c r="O222" t="s">
         <v>2066</v>
-      </c>
-[...19 lines deleted...]
-        <v>2068</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>5354</v>
+        <v>4817</v>
       </c>
       <c r="B223" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C223" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D223" t="s">
         <v>2069</v>
       </c>
-      <c r="C223" t="s">
+      <c r="E223" t="s">
         <v>2070</v>
       </c>
-      <c r="D223" t="s">
+      <c r="F223" t="s">
         <v>2071</v>
       </c>
-      <c r="E223" t="s">
+      <c r="G223" t="s">
         <v>2072</v>
       </c>
-      <c r="F223" t="s">
+      <c r="H223" t="s">
         <v>2073</v>
       </c>
-      <c r="G223" t="s">
+      <c r="I223" t="s">
         <v>2074</v>
       </c>
-      <c r="H223" t="s">
+      <c r="J223" t="s">
+        <v>24</v>
+      </c>
+      <c r="K223" t="s">
+        <v>25</v>
+      </c>
+      <c r="L223" t="s">
+        <v>26</v>
+      </c>
+      <c r="M223" t="s">
+        <v>27</v>
+      </c>
+      <c r="N223" t="s">
+        <v>28</v>
+      </c>
+      <c r="O223" t="s">
         <v>2075</v>
-      </c>
-[...19 lines deleted...]
-        <v>2077</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>5359</v>
+        <v>4850</v>
       </c>
       <c r="B224" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C224" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D224" t="s">
         <v>2078</v>
       </c>
-      <c r="C224" t="s">
+      <c r="E224" t="s">
         <v>2079</v>
       </c>
-      <c r="D224" t="s">
+      <c r="F224" t="s">
         <v>2080</v>
       </c>
-      <c r="E224" t="s">
+      <c r="G224" t="s">
         <v>2081</v>
       </c>
-      <c r="F224" t="s">
+      <c r="H224" t="s">
         <v>2082</v>
       </c>
-      <c r="G224" t="s">
+      <c r="I224" t="s">
         <v>2083</v>
-      </c>
-[...4 lines deleted...]
-        <v>2085</v>
       </c>
       <c r="J224" t="s">
         <v>24</v>
       </c>
       <c r="K224" t="s">
         <v>25</v>
       </c>
       <c r="L224" t="s">
         <v>26</v>
       </c>
       <c r="M224" t="s">
         <v>27</v>
       </c>
       <c r="N224" t="s">
         <v>28</v>
       </c>
       <c r="O224" t="s">
-        <v>2086</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>5364</v>
+        <v>4935</v>
       </c>
       <c r="B225" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C225" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D225" t="s">
         <v>2087</v>
       </c>
-      <c r="C225" t="s">
+      <c r="E225" t="s">
         <v>2088</v>
       </c>
-      <c r="D225" t="s">
+      <c r="F225" t="s">
         <v>2089</v>
       </c>
-      <c r="E225" t="s">
+      <c r="G225" t="s">
         <v>2090</v>
       </c>
-      <c r="F225" t="s">
+      <c r="H225" t="s">
         <v>2091</v>
       </c>
-      <c r="G225" t="s">
+      <c r="I225" t="s">
         <v>2092</v>
       </c>
-      <c r="H225" t="s">
+      <c r="J225" t="s">
+        <v>24</v>
+      </c>
+      <c r="K225" t="s">
+        <v>170</v>
+      </c>
+      <c r="L225" t="s">
+        <v>26</v>
+      </c>
+      <c r="M225" t="s">
+        <v>171</v>
+      </c>
+      <c r="N225" t="s">
+        <v>28</v>
+      </c>
+      <c r="O225" t="s">
         <v>2093</v>
-      </c>
-[...19 lines deleted...]
-        <v>2095</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>5365</v>
+        <v>4939</v>
       </c>
       <c r="B226" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C226" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D226" t="s">
         <v>2096</v>
       </c>
-      <c r="C226" t="s">
+      <c r="E226" t="s">
         <v>2097</v>
       </c>
-      <c r="D226" t="s">
+      <c r="F226" t="s">
         <v>2098</v>
       </c>
-      <c r="E226" t="s">
+      <c r="G226" t="s">
         <v>2099</v>
       </c>
-      <c r="F226" t="s">
+      <c r="H226" t="s">
         <v>2100</v>
       </c>
-      <c r="G226" t="s">
+      <c r="I226" t="s">
         <v>2101</v>
       </c>
-      <c r="H226" t="s">
+      <c r="J226" t="s">
+        <v>24</v>
+      </c>
+      <c r="K226" t="s">
+        <v>170</v>
+      </c>
+      <c r="L226" t="s">
+        <v>26</v>
+      </c>
+      <c r="M226" t="s">
+        <v>171</v>
+      </c>
+      <c r="N226" t="s">
+        <v>28</v>
+      </c>
+      <c r="O226" t="s">
         <v>2102</v>
-      </c>
-[...19 lines deleted...]
-        <v>2104</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>5367</v>
+        <v>4947</v>
       </c>
       <c r="B227" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C227" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D227" t="s">
         <v>2105</v>
       </c>
-      <c r="C227" t="s">
+      <c r="E227" t="s">
         <v>2106</v>
       </c>
-      <c r="D227" t="s">
+      <c r="F227" t="s">
         <v>2107</v>
       </c>
-      <c r="E227" t="s">
+      <c r="G227" t="s">
         <v>2108</v>
       </c>
-      <c r="F227" t="s">
+      <c r="H227" t="s">
         <v>2109</v>
       </c>
-      <c r="G227" t="s">
+      <c r="I227" t="s">
         <v>2110</v>
       </c>
-      <c r="H227" t="s">
+      <c r="J227" t="s">
+        <v>24</v>
+      </c>
+      <c r="K227" t="s">
+        <v>47</v>
+      </c>
+      <c r="L227" t="s">
+        <v>26</v>
+      </c>
+      <c r="M227" t="s">
+        <v>48</v>
+      </c>
+      <c r="N227" t="s">
+        <v>28</v>
+      </c>
+      <c r="O227" t="s">
         <v>2111</v>
-      </c>
-[...19 lines deleted...]
-        <v>2113</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>5368</v>
+        <v>4950</v>
       </c>
       <c r="B228" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C228" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D228" t="s">
         <v>2114</v>
       </c>
-      <c r="C228" t="s">
+      <c r="E228" t="s">
         <v>2115</v>
       </c>
-      <c r="D228" t="s">
+      <c r="F228" t="s">
         <v>2116</v>
       </c>
-      <c r="E228" t="s">
+      <c r="G228" t="s">
         <v>2117</v>
       </c>
-      <c r="F228" t="s">
+      <c r="H228" t="s">
         <v>2118</v>
       </c>
-      <c r="G228" t="s">
+      <c r="I228" t="s">
         <v>2119</v>
       </c>
-      <c r="H228" t="s">
+      <c r="J228" t="s">
+        <v>24</v>
+      </c>
+      <c r="K228" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L228" t="s">
+        <v>26</v>
+      </c>
+      <c r="M228" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N228" t="s">
+        <v>28</v>
+      </c>
+      <c r="O228" t="s">
         <v>2120</v>
-      </c>
-[...19 lines deleted...]
-        <v>2122</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>5371</v>
+        <v>4958</v>
       </c>
       <c r="B229" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C229" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D229" t="s">
         <v>2123</v>
       </c>
-      <c r="C229" t="s">
+      <c r="E229" t="s">
         <v>2124</v>
       </c>
-      <c r="D229" t="s">
+      <c r="F229" t="s">
         <v>2125</v>
       </c>
-      <c r="E229" t="s">
+      <c r="G229" t="s">
         <v>2126</v>
       </c>
-      <c r="F229" t="s">
+      <c r="H229" t="s">
         <v>2127</v>
       </c>
-      <c r="G229" t="s">
+      <c r="I229" t="s">
         <v>2128</v>
       </c>
-      <c r="H229" t="s">
+      <c r="J229" t="s">
+        <v>24</v>
+      </c>
+      <c r="K229" t="s">
+        <v>170</v>
+      </c>
+      <c r="L229" t="s">
+        <v>26</v>
+      </c>
+      <c r="M229" t="s">
+        <v>171</v>
+      </c>
+      <c r="N229" t="s">
+        <v>28</v>
+      </c>
+      <c r="O229" t="s">
         <v>2129</v>
-      </c>
-[...19 lines deleted...]
-        <v>2133</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>5372</v>
+        <v>4965</v>
       </c>
       <c r="B230" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C230" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D230" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E230" t="s">
+        <v>2133</v>
+      </c>
+      <c r="F230" t="s">
         <v>2134</v>
       </c>
-      <c r="C230" t="s">
+      <c r="G230" t="s">
         <v>2135</v>
       </c>
-      <c r="D230" t="s">
+      <c r="H230" t="s">
         <v>2136</v>
       </c>
-      <c r="E230" t="s">
+      <c r="I230" t="s">
         <v>2137</v>
-      </c>
-[...10 lines deleted...]
-        <v>2141</v>
       </c>
       <c r="J230" t="s">
         <v>24</v>
       </c>
       <c r="K230" t="s">
         <v>25</v>
       </c>
       <c r="L230" t="s">
         <v>26</v>
       </c>
       <c r="M230" t="s">
         <v>27</v>
       </c>
       <c r="N230" t="s">
         <v>28</v>
       </c>
       <c r="O230" t="s">
-        <v>2142</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>5375</v>
+        <v>4968</v>
       </c>
       <c r="B231" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C231" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D231" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E231" t="s">
+        <v>2142</v>
+      </c>
+      <c r="F231" t="s">
         <v>2143</v>
       </c>
-      <c r="C231" t="s">
+      <c r="G231" t="s">
         <v>2144</v>
       </c>
-      <c r="D231" t="s">
+      <c r="H231" t="s">
         <v>2145</v>
       </c>
-      <c r="E231" t="s">
+      <c r="I231" t="s">
         <v>2146</v>
       </c>
-      <c r="F231" t="s">
+      <c r="J231" t="s">
+        <v>24</v>
+      </c>
+      <c r="K231" t="s">
+        <v>25</v>
+      </c>
+      <c r="L231" t="s">
+        <v>26</v>
+      </c>
+      <c r="M231" t="s">
+        <v>27</v>
+      </c>
+      <c r="N231" t="s">
+        <v>28</v>
+      </c>
+      <c r="O231" t="s">
         <v>2147</v>
-      </c>
-[...25 lines deleted...]
-        <v>2151</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>5377</v>
+        <v>4969</v>
       </c>
       <c r="B232" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C232" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D232" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E232" t="s">
+        <v>2151</v>
+      </c>
+      <c r="F232" t="s">
         <v>2152</v>
       </c>
-      <c r="C232" t="s">
+      <c r="G232" t="s">
         <v>2153</v>
       </c>
-      <c r="D232" t="s">
+      <c r="H232" t="s">
         <v>2154</v>
       </c>
-      <c r="E232" t="s">
+      <c r="I232" t="s">
         <v>2155</v>
-      </c>
-[...10 lines deleted...]
-        <v>2159</v>
       </c>
       <c r="J232" t="s">
         <v>24</v>
       </c>
       <c r="K232" t="s">
         <v>25</v>
       </c>
       <c r="L232" t="s">
         <v>26</v>
       </c>
       <c r="M232" t="s">
         <v>27</v>
       </c>
       <c r="N232" t="s">
         <v>28</v>
       </c>
       <c r="O232" t="s">
-        <v>2160</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>5378</v>
+        <v>5037</v>
       </c>
       <c r="B233" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C233" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D233" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E233" t="s">
+        <v>2160</v>
+      </c>
+      <c r="F233" t="s">
         <v>2161</v>
       </c>
-      <c r="C233" t="s">
+      <c r="G233" t="s">
         <v>2162</v>
       </c>
-      <c r="D233" t="s">
+      <c r="H233" t="s">
         <v>2163</v>
       </c>
-      <c r="E233" t="s">
+      <c r="I233" t="s">
         <v>2164</v>
       </c>
-      <c r="F233" t="s">
+      <c r="J233" t="s">
+        <v>24</v>
+      </c>
+      <c r="K233" t="s">
+        <v>170</v>
+      </c>
+      <c r="L233" t="s">
+        <v>26</v>
+      </c>
+      <c r="M233" t="s">
+        <v>171</v>
+      </c>
+      <c r="N233" t="s">
+        <v>28</v>
+      </c>
+      <c r="O233" t="s">
         <v>2165</v>
-      </c>
-[...25 lines deleted...]
-        <v>2169</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>5380</v>
+        <v>5272</v>
       </c>
       <c r="B234" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C234" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D234" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E234" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F234" t="s">
         <v>2170</v>
       </c>
-      <c r="C234" t="s">
+      <c r="G234" t="s">
         <v>2171</v>
       </c>
-      <c r="D234" t="s">
+      <c r="H234" t="s">
         <v>2172</v>
       </c>
-      <c r="E234" t="s">
+      <c r="I234" t="s">
         <v>2173</v>
       </c>
-      <c r="F234" t="s">
+      <c r="J234" t="s">
+        <v>450</v>
+      </c>
+      <c r="K234" t="s">
+        <v>746</v>
+      </c>
+      <c r="L234" t="s">
+        <v>452</v>
+      </c>
+      <c r="M234" t="s">
+        <v>747</v>
+      </c>
+      <c r="N234" t="s">
+        <v>28</v>
+      </c>
+      <c r="O234" t="s">
         <v>2174</v>
-      </c>
-[...25 lines deleted...]
-        <v>2178</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>5382</v>
+        <v>5273</v>
       </c>
       <c r="B235" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C235" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D235" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E235" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F235" t="s">
         <v>2179</v>
       </c>
-      <c r="C235" t="s">
+      <c r="G235" t="s">
         <v>2180</v>
       </c>
-      <c r="D235" t="s">
+      <c r="H235" t="s">
         <v>2181</v>
       </c>
-      <c r="E235" t="s">
+      <c r="I235" t="s">
         <v>2182</v>
       </c>
-      <c r="F235" t="s">
+      <c r="J235" t="s">
+        <v>24</v>
+      </c>
+      <c r="K235" t="s">
         <v>2183</v>
       </c>
-      <c r="G235" t="s">
+      <c r="L235" t="s">
+        <v>26</v>
+      </c>
+      <c r="M235" t="s">
         <v>2184</v>
       </c>
-      <c r="H235" t="s">
+      <c r="N235" t="s">
+        <v>28</v>
+      </c>
+      <c r="O235" t="s">
         <v>2185</v>
-      </c>
-[...19 lines deleted...]
-        <v>2187</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>5393</v>
+        <v>5326</v>
       </c>
       <c r="B236" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C236" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D236" t="s">
         <v>2188</v>
       </c>
-      <c r="C236" t="s">
+      <c r="E236" t="s">
         <v>2189</v>
       </c>
-      <c r="D236" t="s">
+      <c r="F236" t="s">
         <v>2190</v>
       </c>
-      <c r="E236" t="s">
+      <c r="G236" t="s">
         <v>2191</v>
       </c>
-      <c r="F236" t="s">
+      <c r="H236" t="s">
         <v>2192</v>
       </c>
-      <c r="G236" t="s">
+      <c r="I236" t="s">
         <v>2193</v>
       </c>
-      <c r="H236" t="s">
+      <c r="J236" t="s">
+        <v>24</v>
+      </c>
+      <c r="K236" t="s">
+        <v>170</v>
+      </c>
+      <c r="L236" t="s">
+        <v>26</v>
+      </c>
+      <c r="M236" t="s">
+        <v>171</v>
+      </c>
+      <c r="N236" t="s">
+        <v>28</v>
+      </c>
+      <c r="O236" t="s">
         <v>2194</v>
-      </c>
-[...19 lines deleted...]
-        <v>2196</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>5394</v>
+        <v>5330</v>
       </c>
       <c r="B237" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C237" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D237" t="s">
         <v>2197</v>
       </c>
-      <c r="C237" t="s">
+      <c r="E237" t="s">
         <v>2198</v>
       </c>
-      <c r="D237" t="s">
+      <c r="F237" t="s">
         <v>2199</v>
       </c>
-      <c r="E237" t="s">
+      <c r="G237" t="s">
         <v>2200</v>
       </c>
-      <c r="F237" t="s">
+      <c r="H237" t="s">
         <v>2201</v>
       </c>
-      <c r="G237" t="s">
+      <c r="I237" t="s">
         <v>2202</v>
       </c>
-      <c r="H237" t="s">
+      <c r="J237" t="s">
+        <v>24</v>
+      </c>
+      <c r="K237" t="s">
+        <v>170</v>
+      </c>
+      <c r="L237" t="s">
+        <v>26</v>
+      </c>
+      <c r="M237" t="s">
+        <v>171</v>
+      </c>
+      <c r="N237" t="s">
+        <v>28</v>
+      </c>
+      <c r="O237" t="s">
         <v>2203</v>
-      </c>
-[...19 lines deleted...]
-        <v>2205</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>5403</v>
+        <v>5331</v>
       </c>
       <c r="B238" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C238" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D238" t="s">
         <v>2206</v>
       </c>
-      <c r="C238" t="s">
+      <c r="E238" t="s">
         <v>2207</v>
       </c>
-      <c r="D238" t="s">
+      <c r="F238" t="s">
         <v>2208</v>
       </c>
-      <c r="E238" t="s">
+      <c r="G238" t="s">
         <v>2209</v>
       </c>
-      <c r="F238" t="s">
+      <c r="H238" t="s">
         <v>2210</v>
       </c>
-      <c r="G238" t="s">
+      <c r="I238" t="s">
         <v>2211</v>
       </c>
-      <c r="H238" t="s">
+      <c r="J238" t="s">
+        <v>24</v>
+      </c>
+      <c r="K238" t="s">
+        <v>47</v>
+      </c>
+      <c r="L238" t="s">
+        <v>26</v>
+      </c>
+      <c r="M238" t="s">
+        <v>48</v>
+      </c>
+      <c r="N238" t="s">
+        <v>28</v>
+      </c>
+      <c r="O238" t="s">
         <v>2212</v>
-      </c>
-[...19 lines deleted...]
-        <v>2216</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>5431</v>
+        <v>5332</v>
       </c>
       <c r="B239" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C239" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D239" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E239" t="s">
+        <v>2216</v>
+      </c>
+      <c r="F239" t="s">
         <v>2217</v>
       </c>
-      <c r="C239" t="s">
+      <c r="G239" t="s">
         <v>2218</v>
       </c>
-      <c r="D239" t="s">
+      <c r="H239" t="s">
         <v>2219</v>
       </c>
-      <c r="E239" t="s">
+      <c r="I239" t="s">
         <v>2220</v>
       </c>
-      <c r="F239" t="s">
+      <c r="J239" t="s">
+        <v>24</v>
+      </c>
+      <c r="K239" t="s">
+        <v>25</v>
+      </c>
+      <c r="L239" t="s">
+        <v>26</v>
+      </c>
+      <c r="M239" t="s">
+        <v>27</v>
+      </c>
+      <c r="N239" t="s">
+        <v>28</v>
+      </c>
+      <c r="O239" t="s">
         <v>2221</v>
-      </c>
-[...25 lines deleted...]
-        <v>2225</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>5433</v>
+        <v>5333</v>
       </c>
       <c r="B240" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C240" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D240" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E240" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F240" t="s">
         <v>2226</v>
       </c>
-      <c r="C240" t="s">
+      <c r="G240" t="s">
         <v>2227</v>
       </c>
-      <c r="D240" t="s">
+      <c r="H240" t="s">
         <v>2228</v>
       </c>
-      <c r="E240" t="s">
+      <c r="I240" t="s">
         <v>2229</v>
       </c>
-      <c r="F240" t="s">
+      <c r="J240" t="s">
+        <v>24</v>
+      </c>
+      <c r="K240" t="s">
+        <v>25</v>
+      </c>
+      <c r="L240" t="s">
+        <v>26</v>
+      </c>
+      <c r="M240" t="s">
+        <v>27</v>
+      </c>
+      <c r="N240" t="s">
+        <v>28</v>
+      </c>
+      <c r="O240" t="s">
         <v>2230</v>
-      </c>
-[...25 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>5435</v>
+        <v>5335</v>
       </c>
       <c r="B241" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C241" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D241" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E241" t="s">
+        <v>2234</v>
+      </c>
+      <c r="F241" t="s">
         <v>2235</v>
       </c>
-      <c r="C241" t="s">
+      <c r="G241" t="s">
         <v>2236</v>
       </c>
-      <c r="D241" t="s">
+      <c r="H241" t="s">
         <v>2237</v>
       </c>
-      <c r="E241" t="s">
+      <c r="I241" t="s">
         <v>2238</v>
       </c>
-      <c r="F241" t="s">
+      <c r="J241" t="s">
+        <v>24</v>
+      </c>
+      <c r="K241" t="s">
+        <v>25</v>
+      </c>
+      <c r="L241" t="s">
+        <v>26</v>
+      </c>
+      <c r="M241" t="s">
+        <v>27</v>
+      </c>
+      <c r="N241" t="s">
+        <v>28</v>
+      </c>
+      <c r="O241" t="s">
         <v>2239</v>
-      </c>
-[...25 lines deleted...]
-        <v>2243</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>5436</v>
+        <v>5346</v>
       </c>
       <c r="B242" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C242" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D242" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E242" t="s">
+        <v>2243</v>
+      </c>
+      <c r="F242" t="s">
         <v>2244</v>
       </c>
-      <c r="C242" t="s">
+      <c r="G242" t="s">
         <v>2245</v>
       </c>
-      <c r="D242" t="s">
+      <c r="H242" t="s">
         <v>2246</v>
       </c>
-      <c r="E242" t="s">
+      <c r="I242" t="s">
         <v>2247</v>
       </c>
-      <c r="F242" t="s">
+      <c r="J242" t="s">
+        <v>24</v>
+      </c>
+      <c r="K242" t="s">
         <v>2248</v>
       </c>
-      <c r="G242" t="s">
+      <c r="L242" t="s">
+        <v>26</v>
+      </c>
+      <c r="M242" t="s">
         <v>2249</v>
       </c>
-      <c r="H242" t="s">
+      <c r="N242" t="s">
+        <v>28</v>
+      </c>
+      <c r="O242" t="s">
         <v>2250</v>
-      </c>
-[...19 lines deleted...]
-        <v>2252</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>5437</v>
+        <v>5347</v>
       </c>
       <c r="B243" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C243" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D243" t="s">
         <v>2253</v>
       </c>
-      <c r="C243" t="s">
+      <c r="E243" t="s">
         <v>2254</v>
       </c>
-      <c r="D243" t="s">
+      <c r="F243" t="s">
         <v>2255</v>
       </c>
-      <c r="E243" t="s">
+      <c r="G243" t="s">
         <v>2256</v>
       </c>
-      <c r="F243" t="s">
+      <c r="H243" t="s">
         <v>2257</v>
       </c>
-      <c r="G243" t="s">
+      <c r="I243" t="s">
         <v>2258</v>
       </c>
-      <c r="H243" t="s">
+      <c r="J243" t="s">
+        <v>24</v>
+      </c>
+      <c r="K243" t="s">
+        <v>170</v>
+      </c>
+      <c r="L243" t="s">
+        <v>26</v>
+      </c>
+      <c r="M243" t="s">
+        <v>171</v>
+      </c>
+      <c r="N243" t="s">
+        <v>28</v>
+      </c>
+      <c r="O243" t="s">
         <v>2259</v>
-      </c>
-[...19 lines deleted...]
-        <v>2261</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>5439</v>
+        <v>5348</v>
       </c>
       <c r="B244" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C244" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D244" t="s">
         <v>2262</v>
       </c>
-      <c r="C244" t="s">
+      <c r="E244" t="s">
         <v>2263</v>
       </c>
-      <c r="D244" t="s">
+      <c r="F244" t="s">
         <v>2264</v>
       </c>
-      <c r="E244" t="s">
+      <c r="G244" t="s">
         <v>2265</v>
       </c>
-      <c r="F244" t="s">
+      <c r="H244" t="s">
         <v>2266</v>
       </c>
-      <c r="G244" t="s">
+      <c r="I244" t="s">
         <v>2267</v>
       </c>
-      <c r="H244" t="s">
+      <c r="J244" t="s">
+        <v>24</v>
+      </c>
+      <c r="K244" t="s">
+        <v>170</v>
+      </c>
+      <c r="L244" t="s">
+        <v>26</v>
+      </c>
+      <c r="M244" t="s">
+        <v>171</v>
+      </c>
+      <c r="N244" t="s">
+        <v>28</v>
+      </c>
+      <c r="O244" t="s">
         <v>2268</v>
-      </c>
-[...19 lines deleted...]
-        <v>2270</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>5456</v>
+        <v>5351</v>
       </c>
       <c r="B245" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C245" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D245" t="s">
         <v>2271</v>
       </c>
-      <c r="C245" t="s">
+      <c r="E245" t="s">
         <v>2272</v>
       </c>
-      <c r="D245" t="s">
+      <c r="F245" t="s">
         <v>2273</v>
       </c>
-      <c r="E245" t="s">
+      <c r="G245" t="s">
         <v>2274</v>
       </c>
-      <c r="F245" t="s">
+      <c r="H245" t="s">
         <v>2275</v>
       </c>
-      <c r="G245" t="s">
+      <c r="I245" t="s">
         <v>2276</v>
       </c>
-      <c r="H245" t="s">
+      <c r="J245" t="s">
+        <v>24</v>
+      </c>
+      <c r="K245" t="s">
+        <v>25</v>
+      </c>
+      <c r="L245" t="s">
+        <v>26</v>
+      </c>
+      <c r="M245" t="s">
+        <v>27</v>
+      </c>
+      <c r="N245" t="s">
+        <v>28</v>
+      </c>
+      <c r="O245" t="s">
         <v>2277</v>
-      </c>
-[...19 lines deleted...]
-        <v>2279</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>5474</v>
+        <v>5353</v>
       </c>
       <c r="B246" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C246" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D246" t="s">
         <v>2280</v>
       </c>
-      <c r="C246" t="s">
+      <c r="E246" t="s">
         <v>2281</v>
       </c>
-      <c r="D246" t="s">
+      <c r="F246" t="s">
         <v>2282</v>
       </c>
-      <c r="E246" t="s">
+      <c r="G246" t="s">
         <v>2283</v>
       </c>
-      <c r="F246" t="s">
+      <c r="H246" t="s">
         <v>2284</v>
       </c>
-      <c r="G246" t="s">
+      <c r="I246" t="s">
         <v>2285</v>
       </c>
-      <c r="H246" t="s">
+      <c r="J246" t="s">
+        <v>450</v>
+      </c>
+      <c r="K246" t="s">
+        <v>905</v>
+      </c>
+      <c r="L246" t="s">
+        <v>452</v>
+      </c>
+      <c r="M246" t="s">
+        <v>906</v>
+      </c>
+      <c r="N246" t="s">
+        <v>28</v>
+      </c>
+      <c r="O246" t="s">
         <v>2286</v>
-      </c>
-[...19 lines deleted...]
-        <v>2288</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>5475</v>
+        <v>5354</v>
       </c>
       <c r="B247" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C247" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D247" t="s">
         <v>2289</v>
       </c>
-      <c r="C247" t="s">
+      <c r="E247" t="s">
         <v>2290</v>
       </c>
-      <c r="D247" t="s">
+      <c r="F247" t="s">
         <v>2291</v>
       </c>
-      <c r="E247" t="s">
+      <c r="G247" t="s">
         <v>2292</v>
       </c>
-      <c r="F247" t="s">
+      <c r="H247" t="s">
         <v>2293</v>
       </c>
-      <c r="G247" t="s">
+      <c r="I247" t="s">
         <v>2294</v>
-      </c>
-[...4 lines deleted...]
-        <v>2296</v>
       </c>
       <c r="J247" t="s">
         <v>24</v>
       </c>
       <c r="K247" t="s">
         <v>170</v>
       </c>
       <c r="L247" t="s">
         <v>26</v>
       </c>
       <c r="M247" t="s">
         <v>171</v>
       </c>
       <c r="N247" t="s">
         <v>28</v>
       </c>
       <c r="O247" t="s">
-        <v>2297</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>5476</v>
+        <v>5359</v>
       </c>
       <c r="B248" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C248" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D248" t="s">
         <v>2298</v>
       </c>
-      <c r="C248" t="s">
+      <c r="E248" t="s">
         <v>2299</v>
       </c>
-      <c r="D248" t="s">
+      <c r="F248" t="s">
         <v>2300</v>
       </c>
-      <c r="E248" t="s">
+      <c r="G248" t="s">
         <v>2301</v>
       </c>
-      <c r="F248" t="s">
+      <c r="H248" t="s">
         <v>2302</v>
       </c>
-      <c r="G248" t="s">
+      <c r="I248" t="s">
         <v>2303</v>
       </c>
-      <c r="H248" t="s">
+      <c r="J248" t="s">
+        <v>24</v>
+      </c>
+      <c r="K248" t="s">
+        <v>25</v>
+      </c>
+      <c r="L248" t="s">
+        <v>26</v>
+      </c>
+      <c r="M248" t="s">
+        <v>27</v>
+      </c>
+      <c r="N248" t="s">
+        <v>28</v>
+      </c>
+      <c r="O248" t="s">
         <v>2304</v>
-      </c>
-[...19 lines deleted...]
-        <v>2308</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>5478</v>
+        <v>5364</v>
       </c>
       <c r="B249" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C249" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D249" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E249" t="s">
+        <v>2308</v>
+      </c>
+      <c r="F249" t="s">
         <v>2309</v>
       </c>
-      <c r="C249" t="s">
+      <c r="G249" t="s">
         <v>2310</v>
       </c>
-      <c r="D249" t="s">
+      <c r="H249" t="s">
         <v>2311</v>
       </c>
-      <c r="E249" t="s">
+      <c r="I249" t="s">
         <v>2312</v>
       </c>
-      <c r="F249" t="s">
+      <c r="J249" t="s">
+        <v>24</v>
+      </c>
+      <c r="K249" t="s">
+        <v>47</v>
+      </c>
+      <c r="L249" t="s">
+        <v>26</v>
+      </c>
+      <c r="M249" t="s">
+        <v>48</v>
+      </c>
+      <c r="N249" t="s">
+        <v>28</v>
+      </c>
+      <c r="O249" t="s">
         <v>2313</v>
-      </c>
-[...25 lines deleted...]
-        <v>2317</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>5479</v>
+        <v>5365</v>
       </c>
       <c r="B250" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C250" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D250" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E250" t="s">
+        <v>2317</v>
+      </c>
+      <c r="F250" t="s">
         <v>2318</v>
       </c>
-      <c r="C250" t="s">
+      <c r="G250" t="s">
         <v>2319</v>
       </c>
-      <c r="D250" t="s">
+      <c r="H250" t="s">
         <v>2320</v>
       </c>
-      <c r="E250" t="s">
+      <c r="I250" t="s">
         <v>2321</v>
       </c>
-      <c r="F250" t="s">
+      <c r="J250" t="s">
+        <v>24</v>
+      </c>
+      <c r="K250" t="s">
+        <v>25</v>
+      </c>
+      <c r="L250" t="s">
+        <v>26</v>
+      </c>
+      <c r="M250" t="s">
+        <v>27</v>
+      </c>
+      <c r="N250" t="s">
+        <v>28</v>
+      </c>
+      <c r="O250" t="s">
         <v>2322</v>
-      </c>
-[...25 lines deleted...]
-        <v>2326</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>5482</v>
+        <v>5367</v>
       </c>
       <c r="B251" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C251" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D251" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E251" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F251" t="s">
         <v>2327</v>
       </c>
-      <c r="C251" t="s">
+      <c r="G251" t="s">
         <v>2328</v>
       </c>
-      <c r="D251" t="s">
+      <c r="H251" t="s">
         <v>2329</v>
       </c>
-      <c r="E251" t="s">
+      <c r="I251" t="s">
         <v>2330</v>
       </c>
-      <c r="F251" t="s">
+      <c r="J251" t="s">
+        <v>24</v>
+      </c>
+      <c r="K251" t="s">
+        <v>25</v>
+      </c>
+      <c r="L251" t="s">
+        <v>26</v>
+      </c>
+      <c r="M251" t="s">
+        <v>27</v>
+      </c>
+      <c r="N251" t="s">
+        <v>28</v>
+      </c>
+      <c r="O251" t="s">
         <v>2331</v>
-      </c>
-[...25 lines deleted...]
-        <v>2335</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>5483</v>
+        <v>5368</v>
       </c>
       <c r="B252" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C252" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D252" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E252" t="s">
+        <v>2335</v>
+      </c>
+      <c r="F252" t="s">
         <v>2336</v>
       </c>
-      <c r="C252" t="s">
+      <c r="G252" t="s">
         <v>2337</v>
       </c>
-      <c r="D252" t="s">
+      <c r="H252" t="s">
         <v>2338</v>
       </c>
-      <c r="E252" t="s">
+      <c r="I252" t="s">
         <v>2339</v>
-      </c>
-[...10 lines deleted...]
-        <v>2343</v>
       </c>
       <c r="J252" t="s">
         <v>24</v>
       </c>
       <c r="K252" t="s">
         <v>25</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
         <v>27</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
-        <v>2344</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>5485</v>
+        <v>5371</v>
       </c>
       <c r="B253" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C253" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D253" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E253" t="s">
+        <v>2344</v>
+      </c>
+      <c r="F253" t="s">
         <v>2345</v>
       </c>
-      <c r="C253" t="s">
+      <c r="G253" t="s">
         <v>2346</v>
       </c>
-      <c r="D253" t="s">
+      <c r="H253" t="s">
         <v>2347</v>
       </c>
-      <c r="E253" t="s">
+      <c r="I253" t="s">
         <v>2348</v>
       </c>
-      <c r="F253" t="s">
+      <c r="J253" t="s">
+        <v>24</v>
+      </c>
+      <c r="K253" t="s">
         <v>2349</v>
       </c>
-      <c r="G253" t="s">
+      <c r="L253" t="s">
+        <v>26</v>
+      </c>
+      <c r="M253" t="s">
         <v>2350</v>
       </c>
-      <c r="H253" t="s">
+      <c r="N253" t="s">
+        <v>28</v>
+      </c>
+      <c r="O253" t="s">
         <v>2351</v>
-      </c>
-[...19 lines deleted...]
-        <v>2355</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>5487</v>
+        <v>5372</v>
       </c>
       <c r="B254" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C254" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D254" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E254" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F254" t="s">
         <v>2356</v>
       </c>
-      <c r="C254" t="s">
+      <c r="G254" t="s">
         <v>2357</v>
       </c>
-      <c r="D254" t="s">
+      <c r="H254" t="s">
         <v>2358</v>
       </c>
-      <c r="E254" t="s">
+      <c r="I254" t="s">
         <v>2359</v>
       </c>
-      <c r="F254" t="s">
+      <c r="J254" t="s">
+        <v>24</v>
+      </c>
+      <c r="K254" t="s">
+        <v>25</v>
+      </c>
+      <c r="L254" t="s">
+        <v>26</v>
+      </c>
+      <c r="M254" t="s">
+        <v>27</v>
+      </c>
+      <c r="N254" t="s">
+        <v>28</v>
+      </c>
+      <c r="O254" t="s">
         <v>2360</v>
-      </c>
-[...25 lines deleted...]
-        <v>2366</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>5488</v>
+        <v>5375</v>
       </c>
       <c r="B255" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C255" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D255" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E255" t="s">
+        <v>2364</v>
+      </c>
+      <c r="F255" t="s">
+        <v>2365</v>
+      </c>
+      <c r="G255" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H255" t="s">
         <v>2367</v>
       </c>
-      <c r="C255" t="s">
+      <c r="I255" t="s">
         <v>2368</v>
       </c>
-      <c r="D255" t="s">
+      <c r="J255" t="s">
+        <v>450</v>
+      </c>
+      <c r="K255" t="s">
+        <v>274</v>
+      </c>
+      <c r="L255" t="s">
+        <v>452</v>
+      </c>
+      <c r="M255" t="s">
+        <v>276</v>
+      </c>
+      <c r="N255" t="s">
+        <v>28</v>
+      </c>
+      <c r="O255" t="s">
         <v>2369</v>
-      </c>
-[...31 lines deleted...]
-        <v>2375</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>5489</v>
+        <v>5377</v>
       </c>
       <c r="B256" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C256" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D256" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E256" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F256" t="s">
+        <v>2374</v>
+      </c>
+      <c r="G256" t="s">
+        <v>2375</v>
+      </c>
+      <c r="H256" t="s">
         <v>2376</v>
       </c>
-      <c r="C256" t="s">
+      <c r="I256" t="s">
         <v>2377</v>
       </c>
-      <c r="D256" t="s">
+      <c r="J256" t="s">
+        <v>24</v>
+      </c>
+      <c r="K256" t="s">
+        <v>25</v>
+      </c>
+      <c r="L256" t="s">
+        <v>26</v>
+      </c>
+      <c r="M256" t="s">
+        <v>27</v>
+      </c>
+      <c r="N256" t="s">
+        <v>28</v>
+      </c>
+      <c r="O256" t="s">
         <v>2378</v>
-      </c>
-[...31 lines deleted...]
-        <v>2384</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>5490</v>
+        <v>5378</v>
       </c>
       <c r="B257" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C257" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D257" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E257" t="s">
+        <v>2382</v>
+      </c>
+      <c r="F257" t="s">
+        <v>2383</v>
+      </c>
+      <c r="G257" t="s">
+        <v>2384</v>
+      </c>
+      <c r="H257" t="s">
         <v>2385</v>
       </c>
-      <c r="C257" t="s">
+      <c r="I257" t="s">
         <v>2386</v>
       </c>
-      <c r="D257" t="s">
+      <c r="J257" t="s">
+        <v>24</v>
+      </c>
+      <c r="K257" t="s">
+        <v>25</v>
+      </c>
+      <c r="L257" t="s">
+        <v>26</v>
+      </c>
+      <c r="M257" t="s">
+        <v>27</v>
+      </c>
+      <c r="N257" t="s">
+        <v>28</v>
+      </c>
+      <c r="O257" t="s">
         <v>2387</v>
-      </c>
-[...31 lines deleted...]
-        <v>2395</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>5493</v>
+        <v>5380</v>
       </c>
       <c r="B258" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C258" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D258" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E258" t="s">
+        <v>2391</v>
+      </c>
+      <c r="F258" t="s">
+        <v>2392</v>
+      </c>
+      <c r="G258" t="s">
+        <v>2393</v>
+      </c>
+      <c r="H258" t="s">
+        <v>2394</v>
+      </c>
+      <c r="I258" t="s">
+        <v>2395</v>
+      </c>
+      <c r="J258" t="s">
+        <v>24</v>
+      </c>
+      <c r="K258" t="s">
+        <v>25</v>
+      </c>
+      <c r="L258" t="s">
+        <v>26</v>
+      </c>
+      <c r="M258" t="s">
+        <v>27</v>
+      </c>
+      <c r="N258" t="s">
+        <v>28</v>
+      </c>
+      <c r="O258" t="s">
         <v>2396</v>
-      </c>
-[...37 lines deleted...]
-        <v>2404</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>5496</v>
+        <v>5382</v>
       </c>
       <c r="B259" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C259" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D259" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E259" t="s">
+        <v>2400</v>
+      </c>
+      <c r="F259" t="s">
+        <v>2401</v>
+      </c>
+      <c r="G259" t="s">
+        <v>2402</v>
+      </c>
+      <c r="H259" t="s">
+        <v>2403</v>
+      </c>
+      <c r="I259" t="s">
+        <v>2404</v>
+      </c>
+      <c r="J259" t="s">
+        <v>24</v>
+      </c>
+      <c r="K259" t="s">
+        <v>170</v>
+      </c>
+      <c r="L259" t="s">
+        <v>26</v>
+      </c>
+      <c r="M259" t="s">
+        <v>171</v>
+      </c>
+      <c r="N259" t="s">
+        <v>28</v>
+      </c>
+      <c r="O259" t="s">
         <v>2405</v>
-      </c>
-[...37 lines deleted...]
-        <v>2413</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>5502</v>
+        <v>5393</v>
       </c>
       <c r="B260" t="s">
-        <v>2414</v>
+        <v>2406</v>
       </c>
       <c r="C260" t="s">
-        <v>2415</v>
+        <v>2407</v>
       </c>
       <c r="D260" t="s">
-        <v>2416</v>
+        <v>2408</v>
       </c>
       <c r="E260" t="s">
-        <v>2417</v>
+        <v>2409</v>
       </c>
       <c r="F260" t="s">
-        <v>2418</v>
+        <v>2410</v>
       </c>
       <c r="G260" t="s">
-        <v>2419</v>
+        <v>2411</v>
       </c>
       <c r="H260" t="s">
-        <v>2420</v>
+        <v>2412</v>
       </c>
       <c r="I260" t="s">
-        <v>2421</v>
+        <v>2413</v>
       </c>
       <c r="J260" t="s">
         <v>24</v>
       </c>
       <c r="K260" t="s">
         <v>25</v>
       </c>
       <c r="L260" t="s">
         <v>26</v>
       </c>
       <c r="M260" t="s">
         <v>27</v>
       </c>
       <c r="N260" t="s">
         <v>28</v>
       </c>
       <c r="O260" t="s">
-        <v>2422</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>5503</v>
+        <v>5394</v>
       </c>
       <c r="B261" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C261" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D261" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E261" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F261" t="s">
+        <v>2419</v>
+      </c>
+      <c r="G261" t="s">
+        <v>2420</v>
+      </c>
+      <c r="H261" t="s">
+        <v>2421</v>
+      </c>
+      <c r="I261" t="s">
+        <v>2422</v>
+      </c>
+      <c r="J261" t="s">
+        <v>24</v>
+      </c>
+      <c r="K261" t="s">
+        <v>25</v>
+      </c>
+      <c r="L261" t="s">
+        <v>26</v>
+      </c>
+      <c r="M261" t="s">
+        <v>27</v>
+      </c>
+      <c r="N261" t="s">
+        <v>28</v>
+      </c>
+      <c r="O261" t="s">
         <v>2423</v>
-      </c>
-[...37 lines deleted...]
-        <v>2431</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>5504</v>
+        <v>5403</v>
       </c>
       <c r="B262" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C262" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D262" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E262" t="s">
+        <v>2427</v>
+      </c>
+      <c r="F262" t="s">
+        <v>2428</v>
+      </c>
+      <c r="G262" t="s">
+        <v>2429</v>
+      </c>
+      <c r="H262" t="s">
+        <v>2430</v>
+      </c>
+      <c r="I262" t="s">
+        <v>2431</v>
+      </c>
+      <c r="J262" t="s">
+        <v>24</v>
+      </c>
+      <c r="K262" t="s">
         <v>2432</v>
       </c>
-      <c r="C262" t="s">
+      <c r="L262" t="s">
+        <v>26</v>
+      </c>
+      <c r="M262" t="s">
         <v>2433</v>
       </c>
-      <c r="D262" t="s">
+      <c r="N262" t="s">
+        <v>28</v>
+      </c>
+      <c r="O262" t="s">
         <v>2434</v>
-      </c>
-[...31 lines deleted...]
-        <v>2440</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>5507</v>
+        <v>5431</v>
       </c>
       <c r="B263" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C263" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D263" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E263" t="s">
+        <v>2438</v>
+      </c>
+      <c r="F263" t="s">
+        <v>2439</v>
+      </c>
+      <c r="G263" t="s">
+        <v>2440</v>
+      </c>
+      <c r="H263" t="s">
         <v>2441</v>
       </c>
-      <c r="C263" t="s">
+      <c r="I263" t="s">
         <v>2442</v>
       </c>
-      <c r="D263" t="s">
+      <c r="J263" t="s">
+        <v>450</v>
+      </c>
+      <c r="K263" t="s">
+        <v>274</v>
+      </c>
+      <c r="L263" t="s">
+        <v>452</v>
+      </c>
+      <c r="M263" t="s">
+        <v>276</v>
+      </c>
+      <c r="N263" t="s">
+        <v>28</v>
+      </c>
+      <c r="O263" t="s">
         <v>2443</v>
-      </c>
-[...31 lines deleted...]
-        <v>2449</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>5509</v>
+        <v>5433</v>
       </c>
       <c r="B264" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C264" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D264" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E264" t="s">
+        <v>2447</v>
+      </c>
+      <c r="F264" t="s">
+        <v>2448</v>
+      </c>
+      <c r="G264" t="s">
+        <v>2449</v>
+      </c>
+      <c r="H264" t="s">
         <v>2450</v>
       </c>
-      <c r="C264" t="s">
+      <c r="I264" t="s">
         <v>2451</v>
       </c>
-      <c r="D264" t="s">
+      <c r="J264" t="s">
+        <v>24</v>
+      </c>
+      <c r="K264" t="s">
+        <v>170</v>
+      </c>
+      <c r="L264" t="s">
+        <v>26</v>
+      </c>
+      <c r="M264" t="s">
+        <v>171</v>
+      </c>
+      <c r="N264" t="s">
+        <v>28</v>
+      </c>
+      <c r="O264" t="s">
         <v>2452</v>
-      </c>
-[...31 lines deleted...]
-        <v>2458</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>5512</v>
+        <v>5435</v>
       </c>
       <c r="B265" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C265" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D265" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E265" t="s">
+        <v>2456</v>
+      </c>
+      <c r="F265" t="s">
+        <v>2457</v>
+      </c>
+      <c r="G265" t="s">
+        <v>2458</v>
+      </c>
+      <c r="H265" t="s">
         <v>2459</v>
       </c>
-      <c r="C265" t="s">
+      <c r="I265" t="s">
         <v>2460</v>
-      </c>
-[...16 lines deleted...]
-        <v>2466</v>
       </c>
       <c r="J265" t="s">
         <v>24</v>
       </c>
       <c r="K265" t="s">
         <v>170</v>
       </c>
       <c r="L265" t="s">
         <v>26</v>
       </c>
       <c r="M265" t="s">
         <v>171</v>
       </c>
       <c r="N265" t="s">
         <v>28</v>
       </c>
       <c r="O265" t="s">
-        <v>2467</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>5514</v>
+        <v>5436</v>
       </c>
       <c r="B266" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C266" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D266" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E266" t="s">
+        <v>2465</v>
+      </c>
+      <c r="F266" t="s">
+        <v>2466</v>
+      </c>
+      <c r="G266" t="s">
+        <v>2467</v>
+      </c>
+      <c r="H266" t="s">
         <v>2468</v>
       </c>
-      <c r="C266" t="s">
+      <c r="I266" t="s">
         <v>2469</v>
       </c>
-      <c r="D266" t="s">
+      <c r="J266" t="s">
+        <v>24</v>
+      </c>
+      <c r="K266" t="s">
+        <v>25</v>
+      </c>
+      <c r="L266" t="s">
+        <v>26</v>
+      </c>
+      <c r="M266" t="s">
+        <v>27</v>
+      </c>
+      <c r="N266" t="s">
+        <v>28</v>
+      </c>
+      <c r="O266" t="s">
         <v>2470</v>
-      </c>
-[...31 lines deleted...]
-        <v>2476</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>5516</v>
+        <v>5437</v>
       </c>
       <c r="B267" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C267" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D267" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E267" t="s">
+        <v>2474</v>
+      </c>
+      <c r="F267" t="s">
+        <v>2475</v>
+      </c>
+      <c r="G267" t="s">
+        <v>2476</v>
+      </c>
+      <c r="H267" t="s">
         <v>2477</v>
       </c>
-      <c r="C267" t="s">
+      <c r="I267" t="s">
         <v>2478</v>
-      </c>
-[...16 lines deleted...]
-        <v>2484</v>
       </c>
       <c r="J267" t="s">
         <v>24</v>
       </c>
       <c r="K267" t="s">
         <v>25</v>
       </c>
       <c r="L267" t="s">
         <v>26</v>
       </c>
       <c r="M267" t="s">
         <v>27</v>
       </c>
       <c r="N267" t="s">
         <v>28</v>
       </c>
       <c r="O267" t="s">
-        <v>2485</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>5517</v>
+        <v>5439</v>
       </c>
       <c r="B268" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C268" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D268" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E268" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F268" t="s">
+        <v>2484</v>
+      </c>
+      <c r="G268" t="s">
+        <v>2485</v>
+      </c>
+      <c r="H268" t="s">
         <v>2486</v>
       </c>
-      <c r="C268" t="s">
+      <c r="I268" t="s">
         <v>2487</v>
-      </c>
-[...16 lines deleted...]
-        <v>2493</v>
       </c>
       <c r="J268" t="s">
         <v>24</v>
       </c>
       <c r="K268" t="s">
         <v>25</v>
       </c>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268" t="s">
         <v>27</v>
       </c>
       <c r="N268" t="s">
         <v>28</v>
       </c>
       <c r="O268" t="s">
-        <v>2494</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>5518</v>
+        <v>5456</v>
       </c>
       <c r="B269" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C269" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D269" t="s">
+        <v>2491</v>
+      </c>
+      <c r="E269" t="s">
+        <v>2492</v>
+      </c>
+      <c r="F269" t="s">
+        <v>2493</v>
+      </c>
+      <c r="G269" t="s">
+        <v>2494</v>
+      </c>
+      <c r="H269" t="s">
         <v>2495</v>
       </c>
-      <c r="C269" t="s">
+      <c r="I269" t="s">
         <v>2496</v>
       </c>
-      <c r="D269" t="s">
+      <c r="J269" t="s">
+        <v>450</v>
+      </c>
+      <c r="K269" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L269" t="s">
+        <v>452</v>
+      </c>
+      <c r="M269" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N269" t="s">
+        <v>28</v>
+      </c>
+      <c r="O269" t="s">
         <v>2497</v>
-      </c>
-[...31 lines deleted...]
-        <v>2503</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>5520</v>
+        <v>5474</v>
       </c>
       <c r="B270" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C270" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D270" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E270" t="s">
+        <v>2501</v>
+      </c>
+      <c r="F270" t="s">
+        <v>2502</v>
+      </c>
+      <c r="G270" t="s">
+        <v>2503</v>
+      </c>
+      <c r="H270" t="s">
         <v>2504</v>
       </c>
-      <c r="C270" t="s">
+      <c r="I270" t="s">
         <v>2505</v>
       </c>
-      <c r="D270" t="s">
+      <c r="J270" t="s">
+        <v>24</v>
+      </c>
+      <c r="K270" t="s">
+        <v>25</v>
+      </c>
+      <c r="L270" t="s">
+        <v>26</v>
+      </c>
+      <c r="M270" t="s">
+        <v>27</v>
+      </c>
+      <c r="N270" t="s">
+        <v>28</v>
+      </c>
+      <c r="O270" t="s">
         <v>2506</v>
-      </c>
-[...31 lines deleted...]
-        <v>2512</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>5545</v>
+        <v>5475</v>
       </c>
       <c r="B271" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C271" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D271" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E271" t="s">
+        <v>2510</v>
+      </c>
+      <c r="F271" t="s">
+        <v>2511</v>
+      </c>
+      <c r="G271" t="s">
+        <v>2512</v>
+      </c>
+      <c r="H271" t="s">
         <v>2513</v>
       </c>
-      <c r="C271" t="s">
+      <c r="I271" t="s">
         <v>2514</v>
-      </c>
-[...16 lines deleted...]
-        <v>2520</v>
       </c>
       <c r="J271" t="s">
         <v>24</v>
       </c>
       <c r="K271" t="s">
         <v>170</v>
       </c>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271" t="s">
         <v>171</v>
       </c>
       <c r="N271" t="s">
         <v>28</v>
       </c>
       <c r="O271" t="s">
-        <v>2521</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>5657</v>
+        <v>5476</v>
       </c>
       <c r="B272" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C272" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D272" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E272" t="s">
+        <v>2519</v>
+      </c>
+      <c r="F272" t="s">
+        <v>2520</v>
+      </c>
+      <c r="G272" t="s">
+        <v>2521</v>
+      </c>
+      <c r="H272" t="s">
         <v>2522</v>
       </c>
-      <c r="C272" t="s">
+      <c r="I272" t="s">
         <v>2523</v>
       </c>
-      <c r="D272" t="s">
+      <c r="J272" t="s">
         <v>2524</v>
       </c>
-      <c r="E272" t="s">
+      <c r="K272" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L272" t="s">
         <v>2525</v>
       </c>
-      <c r="F272" t="s">
+      <c r="M272" t="s">
+        <v>1231</v>
+      </c>
+      <c r="N272" t="s">
+        <v>28</v>
+      </c>
+      <c r="O272" t="s">
         <v>2526</v>
-      </c>
-[...25 lines deleted...]
-        <v>2530</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>5733</v>
+        <v>5478</v>
       </c>
       <c r="B273" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C273" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D273" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E273" t="s">
+        <v>2530</v>
+      </c>
+      <c r="F273" t="s">
         <v>2531</v>
       </c>
-      <c r="C273" t="s">
+      <c r="G273" t="s">
         <v>2532</v>
       </c>
-      <c r="D273" t="s">
+      <c r="H273" t="s">
         <v>2533</v>
       </c>
-      <c r="E273" t="s">
+      <c r="I273" t="s">
         <v>2534</v>
       </c>
-      <c r="F273" t="s">
+      <c r="J273" t="s">
+        <v>24</v>
+      </c>
+      <c r="K273" t="s">
+        <v>25</v>
+      </c>
+      <c r="L273" t="s">
+        <v>26</v>
+      </c>
+      <c r="M273" t="s">
+        <v>27</v>
+      </c>
+      <c r="N273" t="s">
+        <v>28</v>
+      </c>
+      <c r="O273" t="s">
         <v>2535</v>
-      </c>
-[...25 lines deleted...]
-        <v>2539</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>5787</v>
+        <v>5479</v>
       </c>
       <c r="B274" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C274" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D274" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E274" t="s">
+        <v>2539</v>
+      </c>
+      <c r="F274" t="s">
         <v>2540</v>
       </c>
-      <c r="C274" t="s">
+      <c r="G274" t="s">
         <v>2541</v>
       </c>
-      <c r="D274" t="s">
+      <c r="H274" t="s">
         <v>2542</v>
       </c>
-      <c r="E274" t="s">
+      <c r="I274" t="s">
         <v>2543</v>
       </c>
-      <c r="F274" t="s">
+      <c r="J274" t="s">
+        <v>24</v>
+      </c>
+      <c r="K274" t="s">
+        <v>580</v>
+      </c>
+      <c r="L274" t="s">
+        <v>26</v>
+      </c>
+      <c r="M274" t="s">
+        <v>581</v>
+      </c>
+      <c r="N274" t="s">
+        <v>28</v>
+      </c>
+      <c r="O274" t="s">
         <v>2544</v>
-      </c>
-[...25 lines deleted...]
-        <v>2548</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>5792</v>
+        <v>5482</v>
       </c>
       <c r="B275" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C275" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D275" t="s">
+        <v>2547</v>
+      </c>
+      <c r="E275" t="s">
+        <v>2548</v>
+      </c>
+      <c r="F275" t="s">
         <v>2549</v>
       </c>
-      <c r="C275" t="s">
+      <c r="G275" t="s">
         <v>2550</v>
       </c>
-      <c r="D275" t="s">
+      <c r="H275" t="s">
         <v>2551</v>
       </c>
-      <c r="E275" t="s">
+      <c r="I275" t="s">
         <v>2552</v>
       </c>
-      <c r="F275" t="s">
+      <c r="J275" t="s">
+        <v>24</v>
+      </c>
+      <c r="K275" t="s">
+        <v>170</v>
+      </c>
+      <c r="L275" t="s">
+        <v>26</v>
+      </c>
+      <c r="M275" t="s">
+        <v>171</v>
+      </c>
+      <c r="N275" t="s">
+        <v>28</v>
+      </c>
+      <c r="O275" t="s">
         <v>2553</v>
-      </c>
-[...25 lines deleted...]
-        <v>2557</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>5794</v>
+        <v>5483</v>
       </c>
       <c r="B276" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C276" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D276" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E276" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F276" t="s">
         <v>2558</v>
       </c>
-      <c r="C276" t="s">
+      <c r="G276" t="s">
         <v>2559</v>
       </c>
-      <c r="D276" t="s">
+      <c r="H276" t="s">
         <v>2560</v>
       </c>
-      <c r="E276" t="s">
+      <c r="I276" t="s">
         <v>2561</v>
       </c>
-      <c r="F276" t="s">
+      <c r="J276" t="s">
+        <v>24</v>
+      </c>
+      <c r="K276" t="s">
+        <v>25</v>
+      </c>
+      <c r="L276" t="s">
+        <v>26</v>
+      </c>
+      <c r="M276" t="s">
+        <v>27</v>
+      </c>
+      <c r="N276" t="s">
+        <v>28</v>
+      </c>
+      <c r="O276" t="s">
         <v>2562</v>
-      </c>
-[...25 lines deleted...]
-        <v>2566</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>5795</v>
+        <v>5485</v>
       </c>
       <c r="B277" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C277" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D277" t="s">
+        <v>2565</v>
+      </c>
+      <c r="E277" t="s">
+        <v>2566</v>
+      </c>
+      <c r="F277" t="s">
         <v>2567</v>
       </c>
-      <c r="C277" t="s">
+      <c r="G277" t="s">
         <v>2568</v>
       </c>
-      <c r="D277" t="s">
+      <c r="H277" t="s">
         <v>2569</v>
       </c>
-      <c r="E277" t="s">
+      <c r="I277" t="s">
         <v>2570</v>
       </c>
-      <c r="F277" t="s">
+      <c r="J277" t="s">
+        <v>24</v>
+      </c>
+      <c r="K277" t="s">
         <v>2571</v>
       </c>
-      <c r="G277" t="s">
+      <c r="L277" t="s">
+        <v>26</v>
+      </c>
+      <c r="M277" t="s">
         <v>2572</v>
       </c>
-      <c r="H277" t="s">
+      <c r="N277" t="s">
+        <v>28</v>
+      </c>
+      <c r="O277" t="s">
         <v>2573</v>
-      </c>
-[...19 lines deleted...]
-        <v>2575</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>5796</v>
+        <v>5487</v>
       </c>
       <c r="B278" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C278" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D278" t="s">
         <v>2576</v>
       </c>
-      <c r="C278" t="s">
+      <c r="E278" t="s">
         <v>2577</v>
       </c>
-      <c r="D278" t="s">
+      <c r="F278" t="s">
         <v>2578</v>
       </c>
-      <c r="E278" t="s">
+      <c r="G278" t="s">
         <v>2579</v>
       </c>
-      <c r="F278" t="s">
+      <c r="H278" t="s">
         <v>2580</v>
       </c>
-      <c r="G278" t="s">
+      <c r="I278" t="s">
         <v>2581</v>
       </c>
-      <c r="H278" t="s">
+      <c r="J278" t="s">
+        <v>24</v>
+      </c>
+      <c r="K278" t="s">
         <v>2582</v>
       </c>
-      <c r="I278" t="s">
+      <c r="L278" t="s">
+        <v>26</v>
+      </c>
+      <c r="M278" t="s">
         <v>2583</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N278" t="s">
         <v>28</v>
       </c>
       <c r="O278" t="s">
         <v>2584</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>5798</v>
+        <v>5488</v>
       </c>
       <c r="B279" t="s">
         <v>2585</v>
       </c>
       <c r="C279" t="s">
         <v>2586</v>
       </c>
       <c r="D279" t="s">
         <v>2587</v>
       </c>
       <c r="E279" t="s">
         <v>2588</v>
       </c>
       <c r="F279" t="s">
         <v>2589</v>
       </c>
       <c r="G279" t="s">
         <v>2590</v>
       </c>
       <c r="H279" t="s">
         <v>2591</v>
       </c>
       <c r="I279" t="s">
         <v>2592</v>
       </c>
       <c r="J279" t="s">
         <v>24</v>
       </c>
       <c r="K279" t="s">
         <v>170</v>
       </c>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279" t="s">
         <v>171</v>
       </c>
       <c r="N279" t="s">
         <v>28</v>
       </c>
       <c r="O279" t="s">
         <v>2593</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>5799</v>
+        <v>5489</v>
       </c>
       <c r="B280" t="s">
         <v>2594</v>
       </c>
       <c r="C280" t="s">
         <v>2595</v>
       </c>
       <c r="D280" t="s">
         <v>2596</v>
       </c>
       <c r="E280" t="s">
         <v>2597</v>
       </c>
       <c r="F280" t="s">
         <v>2598</v>
       </c>
       <c r="G280" t="s">
         <v>2599</v>
       </c>
       <c r="H280" t="s">
         <v>2600</v>
       </c>
       <c r="I280" t="s">
         <v>2601</v>
       </c>
       <c r="J280" t="s">
-        <v>1761</v>
+        <v>24</v>
       </c>
       <c r="K280" t="s">
-        <v>887</v>
+        <v>1268</v>
       </c>
       <c r="L280" t="s">
-        <v>1763</v>
+        <v>26</v>
       </c>
       <c r="M280" t="s">
-        <v>888</v>
+        <v>1269</v>
       </c>
       <c r="N280" t="s">
         <v>28</v>
       </c>
       <c r="O280" t="s">
         <v>2602</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>5803</v>
+        <v>5490</v>
       </c>
       <c r="B281" t="s">
         <v>2603</v>
       </c>
       <c r="C281" t="s">
         <v>2604</v>
       </c>
       <c r="D281" t="s">
         <v>2605</v>
       </c>
       <c r="E281" t="s">
         <v>2606</v>
       </c>
       <c r="F281" t="s">
         <v>2607</v>
       </c>
       <c r="G281" t="s">
         <v>2608</v>
       </c>
       <c r="H281" t="s">
         <v>2609</v>
       </c>
       <c r="I281" t="s">
         <v>2610</v>
       </c>
       <c r="J281" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K281" t="s">
-        <v>25</v>
+        <v>2611</v>
       </c>
       <c r="L281" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M281" t="s">
-        <v>27</v>
+        <v>2612</v>
       </c>
       <c r="N281" t="s">
         <v>28</v>
       </c>
       <c r="O281" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>5805</v>
+        <v>5493</v>
       </c>
       <c r="B282" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="C282" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="D282" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
       <c r="E282" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="F282" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
       <c r="G282" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="H282" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
       <c r="I282" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
       <c r="J282" t="s">
         <v>24</v>
       </c>
       <c r="K282" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L282" t="s">
         <v>26</v>
       </c>
       <c r="M282" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N282" t="s">
         <v>28</v>
       </c>
       <c r="O282" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
-        <v>5808</v>
+        <v>5496</v>
       </c>
       <c r="B283" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="C283" t="s">
-        <v>2622</v>
+        <v>2624</v>
       </c>
       <c r="D283" t="s">
-        <v>2623</v>
+        <v>2625</v>
       </c>
       <c r="E283" t="s">
-        <v>2624</v>
+        <v>2626</v>
       </c>
       <c r="F283" t="s">
-        <v>2625</v>
+        <v>2627</v>
       </c>
       <c r="G283" t="s">
-        <v>2626</v>
+        <v>2628</v>
       </c>
       <c r="H283" t="s">
-        <v>2627</v>
+        <v>2629</v>
       </c>
       <c r="I283" t="s">
-        <v>2628</v>
+        <v>2630</v>
       </c>
       <c r="J283" t="s">
         <v>24</v>
       </c>
       <c r="K283" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="L283" t="s">
         <v>26</v>
       </c>
       <c r="M283" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="N283" t="s">
         <v>28</v>
       </c>
       <c r="O283" t="s">
-        <v>2629</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
-        <v>5811</v>
+        <v>5502</v>
       </c>
       <c r="B284" t="s">
-        <v>2630</v>
+        <v>2632</v>
       </c>
       <c r="C284" t="s">
-        <v>2631</v>
+        <v>2633</v>
       </c>
       <c r="D284" t="s">
-        <v>2632</v>
+        <v>2634</v>
       </c>
       <c r="E284" t="s">
-        <v>2633</v>
+        <v>2635</v>
       </c>
       <c r="F284" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
       <c r="G284" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
       <c r="H284" t="s">
-        <v>2636</v>
+        <v>2638</v>
       </c>
       <c r="I284" t="s">
-        <v>2637</v>
+        <v>2639</v>
       </c>
       <c r="J284" t="s">
         <v>24</v>
       </c>
       <c r="K284" t="s">
         <v>25</v>
       </c>
       <c r="L284" t="s">
         <v>26</v>
       </c>
       <c r="M284" t="s">
         <v>27</v>
       </c>
       <c r="N284" t="s">
         <v>28</v>
       </c>
       <c r="O284" t="s">
-        <v>2638</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
-        <v>5819</v>
+        <v>5503</v>
       </c>
       <c r="B285" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
       <c r="C285" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
       <c r="D285" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
       <c r="E285" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
       <c r="F285" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
       <c r="G285" t="s">
-        <v>2644</v>
+        <v>2646</v>
       </c>
       <c r="H285" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="I285" t="s">
-        <v>2646</v>
+        <v>2648</v>
       </c>
       <c r="J285" t="s">
         <v>24</v>
       </c>
       <c r="K285" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L285" t="s">
         <v>26</v>
       </c>
       <c r="M285" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N285" t="s">
         <v>28</v>
       </c>
       <c r="O285" t="s">
-        <v>2647</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
-        <v>5830</v>
+        <v>5504</v>
       </c>
       <c r="B286" t="s">
-        <v>2648</v>
+        <v>2650</v>
       </c>
       <c r="C286" t="s">
-        <v>2649</v>
+        <v>2651</v>
       </c>
       <c r="D286" t="s">
-        <v>2650</v>
+        <v>2652</v>
       </c>
       <c r="E286" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="F286" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
       <c r="G286" t="s">
-        <v>2653</v>
+        <v>2655</v>
       </c>
       <c r="H286" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="I286" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="J286" t="s">
         <v>24</v>
       </c>
       <c r="K286" t="s">
         <v>25</v>
       </c>
       <c r="L286" t="s">
         <v>26</v>
       </c>
       <c r="M286" t="s">
         <v>27</v>
       </c>
       <c r="N286" t="s">
         <v>28</v>
       </c>
       <c r="O286" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
-        <v>5863</v>
+        <v>5507</v>
       </c>
       <c r="B287" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="C287" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
       <c r="D287" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="E287" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="F287" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="G287" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="H287" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="I287" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
       <c r="J287" t="s">
         <v>24</v>
       </c>
       <c r="K287" t="s">
         <v>25</v>
       </c>
       <c r="L287" t="s">
         <v>26</v>
       </c>
       <c r="M287" t="s">
         <v>27</v>
       </c>
       <c r="N287" t="s">
         <v>28</v>
       </c>
       <c r="O287" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
-        <v>5866</v>
+        <v>5509</v>
       </c>
       <c r="B288" t="s">
-        <v>2666</v>
+        <v>2668</v>
       </c>
       <c r="C288" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
       <c r="D288" t="s">
-        <v>2668</v>
+        <v>2670</v>
       </c>
       <c r="E288" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
       <c r="F288" t="s">
-        <v>2670</v>
+        <v>2672</v>
       </c>
       <c r="G288" t="s">
-        <v>2671</v>
+        <v>2673</v>
       </c>
       <c r="H288" t="s">
-        <v>2672</v>
+        <v>2674</v>
       </c>
       <c r="I288" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
       <c r="J288" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K288" t="s">
-        <v>25</v>
+        <v>1230</v>
       </c>
       <c r="L288" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M288" t="s">
-        <v>27</v>
+        <v>1231</v>
       </c>
       <c r="N288" t="s">
         <v>28</v>
       </c>
       <c r="O288" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
-        <v>5888</v>
+        <v>5512</v>
       </c>
       <c r="B289" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="C289" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
       <c r="D289" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
       <c r="E289" t="s">
-        <v>2678</v>
+        <v>2680</v>
       </c>
       <c r="F289" t="s">
-        <v>2679</v>
+        <v>2681</v>
       </c>
       <c r="G289" t="s">
-        <v>2680</v>
+        <v>2682</v>
       </c>
       <c r="H289" t="s">
-        <v>2681</v>
+        <v>2683</v>
       </c>
       <c r="I289" t="s">
-        <v>2682</v>
+        <v>2684</v>
       </c>
       <c r="J289" t="s">
         <v>24</v>
       </c>
       <c r="K289" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L289" t="s">
         <v>26</v>
       </c>
       <c r="M289" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N289" t="s">
         <v>28</v>
       </c>
       <c r="O289" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
-        <v>5889</v>
+        <v>5514</v>
       </c>
       <c r="B290" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
       <c r="C290" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
       <c r="D290" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
       <c r="E290" t="s">
-        <v>2687</v>
+        <v>2689</v>
       </c>
       <c r="F290" t="s">
-        <v>2688</v>
+        <v>2690</v>
       </c>
       <c r="G290" t="s">
-        <v>2689</v>
+        <v>2691</v>
       </c>
       <c r="H290" t="s">
-        <v>2690</v>
+        <v>2692</v>
       </c>
       <c r="I290" t="s">
-        <v>2691</v>
+        <v>2693</v>
       </c>
       <c r="J290" t="s">
         <v>24</v>
       </c>
       <c r="K290" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L290" t="s">
         <v>26</v>
       </c>
       <c r="M290" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N290" t="s">
         <v>28</v>
       </c>
       <c r="O290" t="s">
-        <v>2692</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
-        <v>5907</v>
+        <v>5516</v>
       </c>
       <c r="B291" t="s">
-        <v>2693</v>
+        <v>2695</v>
       </c>
       <c r="C291" t="s">
-        <v>2694</v>
+        <v>2696</v>
       </c>
       <c r="D291" t="s">
-        <v>2695</v>
+        <v>2697</v>
       </c>
       <c r="E291" t="s">
-        <v>2696</v>
+        <v>2698</v>
       </c>
       <c r="F291" t="s">
-        <v>2697</v>
+        <v>2699</v>
       </c>
       <c r="G291" t="s">
-        <v>2698</v>
+        <v>2700</v>
       </c>
       <c r="H291" t="s">
-        <v>2699</v>
+        <v>2701</v>
       </c>
       <c r="I291" t="s">
-        <v>2700</v>
+        <v>2702</v>
       </c>
       <c r="J291" t="s">
         <v>24</v>
       </c>
       <c r="K291" t="s">
         <v>25</v>
       </c>
       <c r="L291" t="s">
         <v>26</v>
       </c>
       <c r="M291" t="s">
         <v>27</v>
       </c>
       <c r="N291" t="s">
         <v>28</v>
       </c>
       <c r="O291" t="s">
-        <v>2701</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
-        <v>5913</v>
+        <v>5517</v>
       </c>
       <c r="B292" t="s">
-        <v>2702</v>
+        <v>2704</v>
       </c>
       <c r="C292" t="s">
-        <v>2703</v>
+        <v>2705</v>
       </c>
       <c r="D292" t="s">
-        <v>2704</v>
+        <v>2706</v>
       </c>
       <c r="E292" t="s">
-        <v>2705</v>
+        <v>2707</v>
       </c>
       <c r="F292" t="s">
-        <v>2706</v>
+        <v>2708</v>
       </c>
       <c r="G292" t="s">
-        <v>2707</v>
+        <v>2709</v>
       </c>
       <c r="H292" t="s">
-        <v>2708</v>
+        <v>2710</v>
       </c>
       <c r="I292" t="s">
-        <v>2709</v>
+        <v>2711</v>
       </c>
       <c r="J292" t="s">
         <v>24</v>
       </c>
       <c r="K292" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L292" t="s">
         <v>26</v>
       </c>
       <c r="M292" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N292" t="s">
         <v>28</v>
       </c>
       <c r="O292" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
-        <v>5915</v>
+        <v>5518</v>
       </c>
       <c r="B293" t="s">
-        <v>2711</v>
+        <v>2713</v>
       </c>
       <c r="C293" t="s">
-        <v>2712</v>
+        <v>2714</v>
       </c>
       <c r="D293" t="s">
-        <v>2713</v>
+        <v>2715</v>
       </c>
       <c r="E293" t="s">
-        <v>2714</v>
+        <v>2716</v>
       </c>
       <c r="F293" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
       <c r="G293" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
       <c r="H293" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
       <c r="I293" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
       <c r="J293" t="s">
         <v>24</v>
       </c>
       <c r="K293" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L293" t="s">
         <v>26</v>
       </c>
       <c r="M293" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N293" t="s">
         <v>28</v>
       </c>
       <c r="O293" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
-        <v>5927</v>
+        <v>5520</v>
       </c>
       <c r="B294" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
       <c r="C294" t="s">
-        <v>2721</v>
+        <v>2723</v>
       </c>
       <c r="D294" t="s">
-        <v>2722</v>
+        <v>2724</v>
       </c>
       <c r="E294" t="s">
-        <v>2723</v>
+        <v>2725</v>
       </c>
       <c r="F294" t="s">
-        <v>2724</v>
+        <v>2726</v>
       </c>
       <c r="G294" t="s">
-        <v>2725</v>
+        <v>2727</v>
       </c>
       <c r="H294" t="s">
-        <v>2726</v>
+        <v>2728</v>
       </c>
       <c r="I294" t="s">
-        <v>2727</v>
+        <v>2729</v>
       </c>
       <c r="J294" t="s">
         <v>24</v>
       </c>
       <c r="K294" t="s">
-        <v>59</v>
+        <v>1230</v>
       </c>
       <c r="L294" t="s">
         <v>26</v>
       </c>
       <c r="M294" t="s">
-        <v>61</v>
+        <v>1231</v>
       </c>
       <c r="N294" t="s">
         <v>28</v>
       </c>
       <c r="O294" t="s">
-        <v>2728</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
-        <v>5928</v>
+        <v>5545</v>
       </c>
       <c r="B295" t="s">
-        <v>2729</v>
+        <v>2731</v>
       </c>
       <c r="C295" t="s">
-        <v>2730</v>
+        <v>2732</v>
       </c>
       <c r="D295" t="s">
-        <v>2731</v>
+        <v>2733</v>
       </c>
       <c r="E295" t="s">
-        <v>2732</v>
+        <v>2734</v>
       </c>
       <c r="F295" t="s">
-        <v>2733</v>
+        <v>2735</v>
       </c>
       <c r="G295" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
       <c r="H295" t="s">
-        <v>2735</v>
+        <v>2737</v>
       </c>
       <c r="I295" t="s">
-        <v>2736</v>
+        <v>2738</v>
       </c>
       <c r="J295" t="s">
-        <v>2737</v>
+        <v>24</v>
       </c>
       <c r="K295" t="s">
-        <v>2738</v>
+        <v>170</v>
       </c>
       <c r="L295" t="s">
+        <v>26</v>
+      </c>
+      <c r="M295" t="s">
+        <v>171</v>
+      </c>
+      <c r="N295" t="s">
+        <v>28</v>
+      </c>
+      <c r="O295" t="s">
         <v>2739</v>
-      </c>
-[...7 lines deleted...]
-        <v>2741</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
-        <v>5931</v>
+        <v>5657</v>
       </c>
       <c r="B296" t="s">
+        <v>2740</v>
+      </c>
+      <c r="C296" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D296" t="s">
         <v>2742</v>
       </c>
-      <c r="C296" t="s">
+      <c r="E296" t="s">
         <v>2743</v>
       </c>
-      <c r="D296" t="s">
+      <c r="F296" t="s">
         <v>2744</v>
       </c>
-      <c r="E296" t="s">
+      <c r="G296" t="s">
         <v>2745</v>
       </c>
-      <c r="F296" t="s">
+      <c r="H296" t="s">
         <v>2746</v>
       </c>
-      <c r="G296" t="s">
+      <c r="I296" t="s">
         <v>2747</v>
-      </c>
-[...4 lines deleted...]
-        <v>2749</v>
       </c>
       <c r="J296" t="s">
         <v>24</v>
       </c>
       <c r="K296" t="s">
         <v>25</v>
       </c>
       <c r="L296" t="s">
         <v>26</v>
       </c>
       <c r="M296" t="s">
         <v>27</v>
       </c>
       <c r="N296" t="s">
         <v>28</v>
       </c>
       <c r="O296" t="s">
-        <v>2750</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
-        <v>5932</v>
+        <v>5733</v>
       </c>
       <c r="B297" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C297" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D297" t="s">
         <v>2751</v>
       </c>
-      <c r="C297" t="s">
+      <c r="E297" t="s">
         <v>2752</v>
       </c>
-      <c r="D297" t="s">
+      <c r="F297" t="s">
         <v>2753</v>
       </c>
-      <c r="E297" t="s">
+      <c r="G297" t="s">
         <v>2754</v>
       </c>
-      <c r="F297" t="s">
+      <c r="H297" t="s">
         <v>2755</v>
       </c>
-      <c r="G297" t="s">
+      <c r="I297" t="s">
         <v>2756</v>
       </c>
-      <c r="H297" t="s">
+      <c r="J297" t="s">
+        <v>24</v>
+      </c>
+      <c r="K297" t="s">
+        <v>47</v>
+      </c>
+      <c r="L297" t="s">
+        <v>26</v>
+      </c>
+      <c r="M297" t="s">
+        <v>48</v>
+      </c>
+      <c r="N297" t="s">
+        <v>28</v>
+      </c>
+      <c r="O297" t="s">
         <v>2757</v>
-      </c>
-[...19 lines deleted...]
-        <v>2759</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
-        <v>5934</v>
+        <v>5787</v>
       </c>
       <c r="B298" t="s">
+        <v>2758</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D298" t="s">
         <v>2760</v>
       </c>
-      <c r="C298" t="s">
+      <c r="E298" t="s">
         <v>2761</v>
       </c>
-      <c r="D298" t="s">
+      <c r="F298" t="s">
         <v>2762</v>
       </c>
-      <c r="E298" t="s">
+      <c r="G298" t="s">
         <v>2763</v>
       </c>
-      <c r="F298" t="s">
+      <c r="H298" t="s">
         <v>2764</v>
       </c>
-      <c r="G298" t="s">
+      <c r="I298" t="s">
         <v>2765</v>
-      </c>
-[...4 lines deleted...]
-        <v>2767</v>
       </c>
       <c r="J298" t="s">
         <v>24</v>
       </c>
       <c r="K298" t="s">
         <v>170</v>
       </c>
       <c r="L298" t="s">
         <v>26</v>
       </c>
       <c r="M298" t="s">
         <v>171</v>
       </c>
       <c r="N298" t="s">
         <v>28</v>
       </c>
       <c r="O298" t="s">
-        <v>2768</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
-        <v>5953</v>
+        <v>5792</v>
       </c>
       <c r="B299" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C299" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D299" t="s">
         <v>2769</v>
       </c>
-      <c r="C299" t="s">
+      <c r="E299" t="s">
         <v>2770</v>
       </c>
-      <c r="D299" t="s">
+      <c r="F299" t="s">
         <v>2771</v>
       </c>
-      <c r="E299" t="s">
+      <c r="G299" t="s">
         <v>2772</v>
       </c>
-      <c r="F299" t="s">
+      <c r="H299" t="s">
         <v>2773</v>
       </c>
-      <c r="G299" t="s">
+      <c r="I299" t="s">
         <v>2774</v>
       </c>
-      <c r="H299" t="s">
+      <c r="J299" t="s">
+        <v>450</v>
+      </c>
+      <c r="K299" t="s">
+        <v>451</v>
+      </c>
+      <c r="L299" t="s">
+        <v>452</v>
+      </c>
+      <c r="M299" t="s">
+        <v>453</v>
+      </c>
+      <c r="N299" t="s">
+        <v>28</v>
+      </c>
+      <c r="O299" t="s">
         <v>2775</v>
-      </c>
-[...19 lines deleted...]
-        <v>2777</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
-        <v>5981</v>
+        <v>5794</v>
       </c>
       <c r="B300" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C300" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D300" t="s">
         <v>2778</v>
       </c>
-      <c r="C300" t="s">
+      <c r="E300" t="s">
         <v>2779</v>
       </c>
-      <c r="D300" t="s">
+      <c r="F300" t="s">
         <v>2780</v>
       </c>
-      <c r="E300" t="s">
+      <c r="G300" t="s">
         <v>2781</v>
       </c>
-      <c r="F300" t="s">
+      <c r="H300" t="s">
         <v>2782</v>
       </c>
-      <c r="G300" t="s">
+      <c r="I300" t="s">
         <v>2783</v>
       </c>
-      <c r="H300" t="s">
+      <c r="J300" t="s">
+        <v>24</v>
+      </c>
+      <c r="K300" t="s">
+        <v>170</v>
+      </c>
+      <c r="L300" t="s">
+        <v>26</v>
+      </c>
+      <c r="M300" t="s">
+        <v>171</v>
+      </c>
+      <c r="N300" t="s">
+        <v>28</v>
+      </c>
+      <c r="O300" t="s">
         <v>2784</v>
-      </c>
-[...19 lines deleted...]
-        <v>2788</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
-        <v>5986</v>
+        <v>5795</v>
       </c>
       <c r="B301" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D301" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E301" t="s">
+        <v>2788</v>
+      </c>
+      <c r="F301" t="s">
         <v>2789</v>
       </c>
-      <c r="C301" t="s">
+      <c r="G301" t="s">
         <v>2790</v>
       </c>
-      <c r="D301" t="s">
+      <c r="H301" t="s">
         <v>2791</v>
       </c>
-      <c r="E301" t="s">
+      <c r="I301" t="s">
         <v>2792</v>
       </c>
-      <c r="F301" t="s">
+      <c r="J301" t="s">
+        <v>24</v>
+      </c>
+      <c r="K301" t="s">
+        <v>47</v>
+      </c>
+      <c r="L301" t="s">
+        <v>26</v>
+      </c>
+      <c r="M301" t="s">
+        <v>48</v>
+      </c>
+      <c r="N301" t="s">
+        <v>28</v>
+      </c>
+      <c r="O301" t="s">
         <v>2793</v>
-      </c>
-[...25 lines deleted...]
-        <v>2797</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
-        <v>5989</v>
+        <v>5796</v>
       </c>
       <c r="B302" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C302" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D302" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E302" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F302" t="s">
         <v>2798</v>
       </c>
-      <c r="C302" t="s">
+      <c r="G302" t="s">
         <v>2799</v>
       </c>
-      <c r="D302" t="s">
+      <c r="H302" t="s">
         <v>2800</v>
       </c>
-      <c r="E302" t="s">
+      <c r="I302" t="s">
         <v>2801</v>
       </c>
-      <c r="F302" t="s">
+      <c r="J302" t="s">
+        <v>24</v>
+      </c>
+      <c r="K302" t="s">
+        <v>170</v>
+      </c>
+      <c r="L302" t="s">
+        <v>26</v>
+      </c>
+      <c r="M302" t="s">
+        <v>171</v>
+      </c>
+      <c r="N302" t="s">
+        <v>28</v>
+      </c>
+      <c r="O302" t="s">
         <v>2802</v>
-      </c>
-[...25 lines deleted...]
-        <v>2806</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
-        <v>6018</v>
+        <v>5798</v>
       </c>
       <c r="B303" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D303" t="s">
+        <v>2805</v>
+      </c>
+      <c r="E303" t="s">
+        <v>2806</v>
+      </c>
+      <c r="F303" t="s">
         <v>2807</v>
       </c>
-      <c r="C303" t="s">
+      <c r="G303" t="s">
         <v>2808</v>
       </c>
-      <c r="D303" t="s">
+      <c r="H303" t="s">
         <v>2809</v>
       </c>
-      <c r="E303" t="s">
+      <c r="I303" t="s">
         <v>2810</v>
-      </c>
-[...10 lines deleted...]
-        <v>2814</v>
       </c>
       <c r="J303" t="s">
         <v>24</v>
       </c>
       <c r="K303" t="s">
         <v>170</v>
       </c>
       <c r="L303" t="s">
         <v>26</v>
       </c>
       <c r="M303" t="s">
         <v>171</v>
       </c>
       <c r="N303" t="s">
         <v>28</v>
       </c>
       <c r="O303" t="s">
-        <v>2815</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
-        <v>6021</v>
+        <v>5799</v>
       </c>
       <c r="B304" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D304" t="s">
+        <v>2814</v>
+      </c>
+      <c r="E304" t="s">
+        <v>2815</v>
+      </c>
+      <c r="F304" t="s">
         <v>2816</v>
       </c>
-      <c r="C304" t="s">
+      <c r="G304" t="s">
         <v>2817</v>
       </c>
-      <c r="D304" t="s">
+      <c r="H304" t="s">
         <v>2818</v>
       </c>
-      <c r="E304" t="s">
+      <c r="I304" t="s">
         <v>2819</v>
       </c>
-      <c r="F304" t="s">
+      <c r="J304" t="s">
+        <v>1968</v>
+      </c>
+      <c r="K304" t="s">
+        <v>905</v>
+      </c>
+      <c r="L304" t="s">
+        <v>1970</v>
+      </c>
+      <c r="M304" t="s">
+        <v>906</v>
+      </c>
+      <c r="N304" t="s">
+        <v>28</v>
+      </c>
+      <c r="O304" t="s">
         <v>2820</v>
-      </c>
-[...25 lines deleted...]
-        <v>2824</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
-        <v>6076</v>
+        <v>5803</v>
       </c>
       <c r="B305" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D305" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E305" t="s">
+        <v>2824</v>
+      </c>
+      <c r="F305" t="s">
         <v>2825</v>
       </c>
-      <c r="C305" t="s">
+      <c r="G305" t="s">
         <v>2826</v>
       </c>
-      <c r="D305" t="s">
+      <c r="H305" t="s">
         <v>2827</v>
       </c>
-      <c r="E305" t="s">
+      <c r="I305" t="s">
         <v>2828</v>
-      </c>
-[...10 lines deleted...]
-        <v>2832</v>
       </c>
       <c r="J305" t="s">
         <v>24</v>
       </c>
       <c r="K305" t="s">
         <v>25</v>
       </c>
       <c r="L305" t="s">
         <v>26</v>
       </c>
       <c r="M305" t="s">
         <v>27</v>
       </c>
       <c r="N305" t="s">
         <v>28</v>
       </c>
       <c r="O305" t="s">
-        <v>2833</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
-        <v>6082</v>
+        <v>5805</v>
       </c>
       <c r="B306" t="s">
+        <v>2830</v>
+      </c>
+      <c r="C306" t="s">
+        <v>2831</v>
+      </c>
+      <c r="D306" t="s">
+        <v>2832</v>
+      </c>
+      <c r="E306" t="s">
+        <v>2833</v>
+      </c>
+      <c r="F306" t="s">
         <v>2834</v>
       </c>
-      <c r="C306" t="s">
+      <c r="G306" t="s">
         <v>2835</v>
       </c>
-      <c r="D306" t="s">
+      <c r="H306" t="s">
         <v>2836</v>
       </c>
-      <c r="E306" t="s">
+      <c r="I306" t="s">
         <v>2837</v>
       </c>
-      <c r="F306" t="s">
+      <c r="J306" t="s">
+        <v>24</v>
+      </c>
+      <c r="K306" t="s">
+        <v>25</v>
+      </c>
+      <c r="L306" t="s">
+        <v>26</v>
+      </c>
+      <c r="M306" t="s">
+        <v>27</v>
+      </c>
+      <c r="N306" t="s">
+        <v>28</v>
+      </c>
+      <c r="O306" t="s">
         <v>2838</v>
-      </c>
-[...25 lines deleted...]
-        <v>2842</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
-        <v>6093</v>
+        <v>5808</v>
       </c>
       <c r="B307" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D307" t="s">
+        <v>2841</v>
+      </c>
+      <c r="E307" t="s">
+        <v>2842</v>
+      </c>
+      <c r="F307" t="s">
         <v>2843</v>
       </c>
-      <c r="C307" t="s">
+      <c r="G307" t="s">
         <v>2844</v>
       </c>
-      <c r="D307" t="s">
+      <c r="H307" t="s">
         <v>2845</v>
       </c>
-      <c r="E307" t="s">
+      <c r="I307" t="s">
         <v>2846</v>
       </c>
-      <c r="F307" t="s">
+      <c r="J307" t="s">
+        <v>24</v>
+      </c>
+      <c r="K307" t="s">
+        <v>25</v>
+      </c>
+      <c r="L307" t="s">
+        <v>26</v>
+      </c>
+      <c r="M307" t="s">
+        <v>27</v>
+      </c>
+      <c r="N307" t="s">
+        <v>28</v>
+      </c>
+      <c r="O307" t="s">
         <v>2847</v>
-      </c>
-[...25 lines deleted...]
-        <v>2851</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
-        <v>6112</v>
+        <v>5811</v>
       </c>
       <c r="B308" t="s">
+        <v>2848</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D308" t="s">
+        <v>2850</v>
+      </c>
+      <c r="E308" t="s">
+        <v>2851</v>
+      </c>
+      <c r="F308" t="s">
         <v>2852</v>
       </c>
-      <c r="C308" t="s">
+      <c r="G308" t="s">
         <v>2853</v>
       </c>
-      <c r="D308" t="s">
+      <c r="H308" t="s">
         <v>2854</v>
       </c>
-      <c r="E308" t="s">
+      <c r="I308" t="s">
         <v>2855</v>
       </c>
-      <c r="F308" t="s">
+      <c r="J308" t="s">
+        <v>24</v>
+      </c>
+      <c r="K308" t="s">
+        <v>25</v>
+      </c>
+      <c r="L308" t="s">
+        <v>26</v>
+      </c>
+      <c r="M308" t="s">
+        <v>27</v>
+      </c>
+      <c r="N308" t="s">
+        <v>28</v>
+      </c>
+      <c r="O308" t="s">
         <v>2856</v>
-      </c>
-[...25 lines deleted...]
-        <v>2860</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
-        <v>6179</v>
+        <v>5819</v>
       </c>
       <c r="B309" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C309" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D309" t="s">
+        <v>2859</v>
+      </c>
+      <c r="E309" t="s">
+        <v>2860</v>
+      </c>
+      <c r="F309" t="s">
         <v>2861</v>
       </c>
-      <c r="C309" t="s">
+      <c r="G309" t="s">
         <v>2862</v>
       </c>
-      <c r="D309" t="s">
+      <c r="H309" t="s">
         <v>2863</v>
       </c>
-      <c r="E309" t="s">
+      <c r="I309" t="s">
         <v>2864</v>
-      </c>
-[...10 lines deleted...]
-        <v>2868</v>
       </c>
       <c r="J309" t="s">
         <v>24</v>
       </c>
       <c r="K309" t="s">
         <v>25</v>
       </c>
       <c r="L309" t="s">
         <v>26</v>
       </c>
       <c r="M309" t="s">
         <v>27</v>
       </c>
       <c r="N309" t="s">
         <v>28</v>
       </c>
       <c r="O309" t="s">
-        <v>2869</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
-        <v>6180</v>
+        <v>5830</v>
       </c>
       <c r="B310" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2868</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2869</v>
+      </c>
+      <c r="F310" t="s">
         <v>2870</v>
       </c>
-      <c r="C310" t="s">
+      <c r="G310" t="s">
         <v>2871</v>
       </c>
-      <c r="D310" t="s">
+      <c r="H310" t="s">
         <v>2872</v>
       </c>
-      <c r="E310" t="s">
+      <c r="I310" t="s">
         <v>2873</v>
-      </c>
-[...10 lines deleted...]
-        <v>2877</v>
       </c>
       <c r="J310" t="s">
         <v>24</v>
       </c>
       <c r="K310" t="s">
         <v>25</v>
       </c>
       <c r="L310" t="s">
         <v>26</v>
       </c>
       <c r="M310" t="s">
         <v>27</v>
       </c>
       <c r="N310" t="s">
         <v>28</v>
       </c>
       <c r="O310" t="s">
-        <v>2878</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
-        <v>6203</v>
+        <v>5863</v>
       </c>
       <c r="B311" t="s">
+        <v>2875</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2876</v>
+      </c>
+      <c r="D311" t="s">
+        <v>2877</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2878</v>
+      </c>
+      <c r="F311" t="s">
         <v>2879</v>
       </c>
-      <c r="C311" t="s">
+      <c r="G311" t="s">
         <v>2880</v>
       </c>
-      <c r="D311" t="s">
+      <c r="H311" t="s">
         <v>2881</v>
       </c>
-      <c r="E311" t="s">
+      <c r="I311" t="s">
         <v>2882</v>
       </c>
-      <c r="F311" t="s">
+      <c r="J311" t="s">
+        <v>24</v>
+      </c>
+      <c r="K311" t="s">
+        <v>25</v>
+      </c>
+      <c r="L311" t="s">
+        <v>26</v>
+      </c>
+      <c r="M311" t="s">
+        <v>27</v>
+      </c>
+      <c r="N311" t="s">
+        <v>28</v>
+      </c>
+      <c r="O311" t="s">
         <v>2883</v>
-      </c>
-[...25 lines deleted...]
-        <v>2887</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
-        <v>6208</v>
+        <v>5866</v>
       </c>
       <c r="B312" t="s">
+        <v>2884</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2885</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2886</v>
+      </c>
+      <c r="E312" t="s">
+        <v>2887</v>
+      </c>
+      <c r="F312" t="s">
         <v>2888</v>
       </c>
-      <c r="C312" t="s">
+      <c r="G312" t="s">
         <v>2889</v>
       </c>
-      <c r="D312" t="s">
+      <c r="H312" t="s">
         <v>2890</v>
       </c>
-      <c r="E312" t="s">
+      <c r="I312" t="s">
         <v>2891</v>
       </c>
-      <c r="F312" t="s">
+      <c r="J312" t="s">
+        <v>24</v>
+      </c>
+      <c r="K312" t="s">
+        <v>25</v>
+      </c>
+      <c r="L312" t="s">
+        <v>26</v>
+      </c>
+      <c r="M312" t="s">
+        <v>27</v>
+      </c>
+      <c r="N312" t="s">
+        <v>28</v>
+      </c>
+      <c r="O312" t="s">
         <v>2892</v>
-      </c>
-[...25 lines deleted...]
-        <v>2896</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
-        <v>6211</v>
+        <v>5888</v>
       </c>
       <c r="B313" t="s">
+        <v>2893</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2894</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2895</v>
+      </c>
+      <c r="E313" t="s">
+        <v>2896</v>
+      </c>
+      <c r="F313" t="s">
         <v>2897</v>
       </c>
-      <c r="C313" t="s">
+      <c r="G313" t="s">
         <v>2898</v>
       </c>
-      <c r="D313" t="s">
+      <c r="H313" t="s">
         <v>2899</v>
       </c>
-      <c r="E313" t="s">
+      <c r="I313" t="s">
         <v>2900</v>
       </c>
-      <c r="F313" t="s">
+      <c r="J313" t="s">
+        <v>24</v>
+      </c>
+      <c r="K313" t="s">
+        <v>25</v>
+      </c>
+      <c r="L313" t="s">
+        <v>26</v>
+      </c>
+      <c r="M313" t="s">
+        <v>27</v>
+      </c>
+      <c r="N313" t="s">
+        <v>28</v>
+      </c>
+      <c r="O313" t="s">
         <v>2901</v>
-      </c>
-[...25 lines deleted...]
-        <v>2905</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
-        <v>6215</v>
+        <v>5889</v>
       </c>
       <c r="B314" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D314" t="s">
+        <v>2904</v>
+      </c>
+      <c r="E314" t="s">
+        <v>2905</v>
+      </c>
+      <c r="F314" t="s">
         <v>2906</v>
       </c>
-      <c r="C314" t="s">
+      <c r="G314" t="s">
         <v>2907</v>
       </c>
-      <c r="D314" t="s">
+      <c r="H314" t="s">
         <v>2908</v>
       </c>
-      <c r="E314" t="s">
+      <c r="I314" t="s">
         <v>2909</v>
       </c>
-      <c r="F314" t="s">
+      <c r="J314" t="s">
+        <v>24</v>
+      </c>
+      <c r="K314" t="s">
+        <v>25</v>
+      </c>
+      <c r="L314" t="s">
+        <v>26</v>
+      </c>
+      <c r="M314" t="s">
+        <v>27</v>
+      </c>
+      <c r="N314" t="s">
+        <v>28</v>
+      </c>
+      <c r="O314" t="s">
         <v>2910</v>
-      </c>
-[...25 lines deleted...]
-        <v>2914</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
-        <v>6222</v>
+        <v>5907</v>
       </c>
       <c r="B315" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2912</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2913</v>
+      </c>
+      <c r="E315" t="s">
+        <v>2914</v>
+      </c>
+      <c r="F315" t="s">
         <v>2915</v>
       </c>
-      <c r="C315" t="s">
+      <c r="G315" t="s">
         <v>2916</v>
       </c>
-      <c r="D315" t="s">
+      <c r="H315" t="s">
         <v>2917</v>
       </c>
-      <c r="E315" t="s">
+      <c r="I315" t="s">
         <v>2918</v>
       </c>
-      <c r="F315" t="s">
+      <c r="J315" t="s">
+        <v>24</v>
+      </c>
+      <c r="K315" t="s">
+        <v>25</v>
+      </c>
+      <c r="L315" t="s">
+        <v>26</v>
+      </c>
+      <c r="M315" t="s">
+        <v>27</v>
+      </c>
+      <c r="N315" t="s">
+        <v>28</v>
+      </c>
+      <c r="O315" t="s">
         <v>2919</v>
-      </c>
-[...25 lines deleted...]
-        <v>2923</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
-        <v>6254</v>
+        <v>5913</v>
       </c>
       <c r="B316" t="s">
+        <v>2920</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E316" t="s">
+        <v>2923</v>
+      </c>
+      <c r="F316" t="s">
         <v>2924</v>
       </c>
-      <c r="C316" t="s">
+      <c r="G316" t="s">
         <v>2925</v>
       </c>
-      <c r="D316" t="s">
+      <c r="H316" t="s">
         <v>2926</v>
       </c>
-      <c r="E316" t="s">
+      <c r="I316" t="s">
         <v>2927</v>
       </c>
-      <c r="F316" t="s">
+      <c r="J316" t="s">
+        <v>24</v>
+      </c>
+      <c r="K316" t="s">
+        <v>47</v>
+      </c>
+      <c r="L316" t="s">
+        <v>26</v>
+      </c>
+      <c r="M316" t="s">
+        <v>48</v>
+      </c>
+      <c r="N316" t="s">
+        <v>28</v>
+      </c>
+      <c r="O316" t="s">
         <v>2928</v>
-      </c>
-[...25 lines deleted...]
-        <v>2932</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
-        <v>6255</v>
+        <v>5915</v>
       </c>
       <c r="B317" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2931</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2932</v>
+      </c>
+      <c r="F317" t="s">
         <v>2933</v>
       </c>
-      <c r="C317" t="s">
+      <c r="G317" t="s">
         <v>2934</v>
       </c>
-      <c r="D317" t="s">
+      <c r="H317" t="s">
         <v>2935</v>
       </c>
-      <c r="E317" t="s">
+      <c r="I317" t="s">
         <v>2936</v>
       </c>
-      <c r="F317" t="s">
+      <c r="J317" t="s">
+        <v>24</v>
+      </c>
+      <c r="K317" t="s">
+        <v>170</v>
+      </c>
+      <c r="L317" t="s">
+        <v>26</v>
+      </c>
+      <c r="M317" t="s">
+        <v>171</v>
+      </c>
+      <c r="N317" t="s">
+        <v>28</v>
+      </c>
+      <c r="O317" t="s">
         <v>2937</v>
-      </c>
-[...25 lines deleted...]
-        <v>2943</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
-        <v>6258</v>
+        <v>5927</v>
       </c>
       <c r="B318" t="s">
+        <v>2938</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2939</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2940</v>
+      </c>
+      <c r="E318" t="s">
+        <v>2941</v>
+      </c>
+      <c r="F318" t="s">
+        <v>2942</v>
+      </c>
+      <c r="G318" t="s">
+        <v>2943</v>
+      </c>
+      <c r="H318" t="s">
         <v>2944</v>
       </c>
-      <c r="C318" t="s">
+      <c r="I318" t="s">
         <v>2945</v>
       </c>
-      <c r="D318" t="s">
+      <c r="J318" t="s">
+        <v>24</v>
+      </c>
+      <c r="K318" t="s">
+        <v>59</v>
+      </c>
+      <c r="L318" t="s">
+        <v>26</v>
+      </c>
+      <c r="M318" t="s">
+        <v>61</v>
+      </c>
+      <c r="N318" t="s">
+        <v>28</v>
+      </c>
+      <c r="O318" t="s">
         <v>2946</v>
-      </c>
-[...31 lines deleted...]
-        <v>2952</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
-        <v>6259</v>
+        <v>5928</v>
       </c>
       <c r="B319" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2948</v>
+      </c>
+      <c r="D319" t="s">
+        <v>2949</v>
+      </c>
+      <c r="E319" t="s">
+        <v>2950</v>
+      </c>
+      <c r="F319" t="s">
+        <v>2951</v>
+      </c>
+      <c r="G319" t="s">
+        <v>2952</v>
+      </c>
+      <c r="H319" t="s">
         <v>2953</v>
       </c>
-      <c r="C319" t="s">
+      <c r="I319" t="s">
         <v>2954</v>
       </c>
-      <c r="D319" t="s">
+      <c r="J319" t="s">
         <v>2955</v>
       </c>
-      <c r="E319" t="s">
+      <c r="K319" t="s">
         <v>2956</v>
       </c>
-      <c r="F319" t="s">
+      <c r="L319" t="s">
         <v>2957</v>
       </c>
-      <c r="G319" t="s">
+      <c r="M319" t="s">
         <v>2958</v>
       </c>
-      <c r="H319" t="s">
+      <c r="N319" t="s">
+        <v>28</v>
+      </c>
+      <c r="O319" t="s">
         <v>2959</v>
-      </c>
-[...19 lines deleted...]
-        <v>2961</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
-        <v>6261</v>
+        <v>5931</v>
       </c>
       <c r="B320" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D320" t="s">
         <v>2962</v>
       </c>
-      <c r="C320" t="s">
+      <c r="E320" t="s">
         <v>2963</v>
       </c>
-      <c r="D320" t="s">
+      <c r="F320" t="s">
         <v>2964</v>
       </c>
-      <c r="E320" t="s">
+      <c r="G320" t="s">
         <v>2965</v>
       </c>
-      <c r="F320" t="s">
+      <c r="H320" t="s">
         <v>2966</v>
       </c>
-      <c r="G320" t="s">
+      <c r="I320" t="s">
         <v>2967</v>
       </c>
-      <c r="H320" t="s">
+      <c r="J320" t="s">
+        <v>24</v>
+      </c>
+      <c r="K320" t="s">
+        <v>25</v>
+      </c>
+      <c r="L320" t="s">
+        <v>26</v>
+      </c>
+      <c r="M320" t="s">
+        <v>27</v>
+      </c>
+      <c r="N320" t="s">
+        <v>28</v>
+      </c>
+      <c r="O320" t="s">
         <v>2968</v>
-      </c>
-[...19 lines deleted...]
-        <v>2970</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
-        <v>6263</v>
+        <v>5932</v>
       </c>
       <c r="B321" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D321" t="s">
         <v>2971</v>
       </c>
-      <c r="C321" t="s">
+      <c r="E321" t="s">
         <v>2972</v>
       </c>
-      <c r="D321" t="s">
+      <c r="F321" t="s">
         <v>2973</v>
       </c>
-      <c r="E321" t="s">
+      <c r="G321" t="s">
         <v>2974</v>
       </c>
-      <c r="F321" t="s">
+      <c r="H321" t="s">
         <v>2975</v>
       </c>
-      <c r="G321" t="s">
+      <c r="I321" t="s">
         <v>2976</v>
-      </c>
-[...4 lines deleted...]
-        <v>2978</v>
       </c>
       <c r="J321" t="s">
         <v>24</v>
       </c>
       <c r="K321" t="s">
         <v>170</v>
       </c>
       <c r="L321" t="s">
         <v>26</v>
       </c>
       <c r="M321" t="s">
         <v>171</v>
       </c>
       <c r="N321" t="s">
         <v>28</v>
       </c>
       <c r="O321" t="s">
-        <v>2979</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
-        <v>6272</v>
+        <v>5934</v>
       </c>
       <c r="B322" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D322" t="s">
         <v>2980</v>
       </c>
-      <c r="C322" t="s">
+      <c r="E322" t="s">
         <v>2981</v>
       </c>
-      <c r="D322" t="s">
+      <c r="F322" t="s">
         <v>2982</v>
       </c>
-      <c r="E322" t="s">
+      <c r="G322" t="s">
         <v>2983</v>
       </c>
-      <c r="F322" t="s">
+      <c r="H322" t="s">
         <v>2984</v>
       </c>
-      <c r="G322" t="s">
+      <c r="I322" t="s">
         <v>2985</v>
-      </c>
-[...4 lines deleted...]
-        <v>2987</v>
       </c>
       <c r="J322" t="s">
         <v>24</v>
       </c>
       <c r="K322" t="s">
         <v>170</v>
       </c>
       <c r="L322" t="s">
         <v>26</v>
       </c>
       <c r="M322" t="s">
         <v>171</v>
       </c>
       <c r="N322" t="s">
         <v>28</v>
       </c>
       <c r="O322" t="s">
-        <v>2988</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
-        <v>6274</v>
+        <v>5953</v>
       </c>
       <c r="B323" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D323" t="s">
         <v>2989</v>
       </c>
-      <c r="C323" t="s">
+      <c r="E323" t="s">
         <v>2990</v>
       </c>
-      <c r="D323" t="s">
+      <c r="F323" t="s">
         <v>2991</v>
       </c>
-      <c r="E323" t="s">
+      <c r="G323" t="s">
         <v>2992</v>
       </c>
-      <c r="F323" t="s">
+      <c r="H323" t="s">
         <v>2993</v>
       </c>
-      <c r="G323" t="s">
+      <c r="I323" t="s">
         <v>2994</v>
-      </c>
-[...4 lines deleted...]
-        <v>2996</v>
       </c>
       <c r="J323" t="s">
         <v>24</v>
       </c>
       <c r="K323" t="s">
         <v>25</v>
       </c>
       <c r="L323" t="s">
         <v>26</v>
       </c>
       <c r="M323" t="s">
         <v>27</v>
       </c>
       <c r="N323" t="s">
         <v>28</v>
       </c>
       <c r="O323" t="s">
-        <v>2997</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
-        <v>6275</v>
+        <v>5981</v>
       </c>
       <c r="B324" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C324" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D324" t="s">
         <v>2998</v>
       </c>
-      <c r="C324" t="s">
+      <c r="E324" t="s">
         <v>2999</v>
       </c>
-      <c r="D324" t="s">
+      <c r="F324" t="s">
         <v>3000</v>
       </c>
-      <c r="E324" t="s">
+      <c r="G324" t="s">
         <v>3001</v>
       </c>
-      <c r="F324" t="s">
+      <c r="H324" t="s">
         <v>3002</v>
       </c>
-      <c r="G324" t="s">
+      <c r="I324" t="s">
         <v>3003</v>
-      </c>
-[...4 lines deleted...]
-        <v>3005</v>
       </c>
       <c r="J324" t="s">
         <v>450</v>
       </c>
       <c r="K324" t="s">
-        <v>1352</v>
+        <v>3004</v>
       </c>
       <c r="L324" t="s">
         <v>452</v>
       </c>
       <c r="M324" t="s">
-        <v>1354</v>
+        <v>3005</v>
       </c>
       <c r="N324" t="s">
         <v>28</v>
       </c>
       <c r="O324" t="s">
         <v>3006</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
-        <v>6327</v>
+        <v>5986</v>
       </c>
       <c r="B325" t="s">
         <v>3007</v>
       </c>
       <c r="C325" t="s">
         <v>3008</v>
       </c>
       <c r="D325" t="s">
         <v>3009</v>
       </c>
       <c r="E325" t="s">
         <v>3010</v>
       </c>
       <c r="F325" t="s">
         <v>3011</v>
       </c>
       <c r="G325" t="s">
         <v>3012</v>
       </c>
       <c r="H325" t="s">
         <v>3013</v>
       </c>
       <c r="I325" t="s">
         <v>3014</v>
       </c>
       <c r="J325" t="s">
         <v>24</v>
       </c>
       <c r="K325" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="L325" t="s">
         <v>26</v>
       </c>
       <c r="M325" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="N325" t="s">
         <v>28</v>
       </c>
       <c r="O325" t="s">
         <v>3015</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
-        <v>6337</v>
+        <v>5989</v>
       </c>
       <c r="B326" t="s">
         <v>3016</v>
       </c>
       <c r="C326" t="s">
         <v>3017</v>
       </c>
       <c r="D326" t="s">
         <v>3018</v>
       </c>
       <c r="E326" t="s">
         <v>3019</v>
       </c>
       <c r="F326" t="s">
         <v>3020</v>
       </c>
       <c r="G326" t="s">
         <v>3021</v>
       </c>
       <c r="H326" t="s">
         <v>3022</v>
       </c>
       <c r="I326" t="s">
         <v>3023</v>
       </c>
       <c r="J326" t="s">
         <v>24</v>
       </c>
       <c r="K326" t="s">
-        <v>47</v>
+        <v>2183</v>
       </c>
       <c r="L326" t="s">
         <v>26</v>
       </c>
       <c r="M326" t="s">
-        <v>48</v>
+        <v>2184</v>
       </c>
       <c r="N326" t="s">
         <v>28</v>
       </c>
       <c r="O326" t="s">
         <v>3024</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
-        <v>6361</v>
+        <v>6018</v>
       </c>
       <c r="B327" t="s">
         <v>3025</v>
       </c>
       <c r="C327" t="s">
         <v>3026</v>
       </c>
       <c r="D327" t="s">
         <v>3027</v>
       </c>
       <c r="E327" t="s">
         <v>3028</v>
       </c>
       <c r="F327" t="s">
         <v>3029</v>
       </c>
       <c r="G327" t="s">
         <v>3030</v>
       </c>
       <c r="H327" t="s">
         <v>3031</v>
       </c>
       <c r="I327" t="s">
         <v>3032</v>
       </c>
       <c r="J327" t="s">
         <v>24</v>
       </c>
       <c r="K327" t="s">
         <v>170</v>
       </c>
       <c r="L327" t="s">
         <v>26</v>
       </c>
       <c r="M327" t="s">
         <v>171</v>
       </c>
       <c r="N327" t="s">
         <v>28</v>
       </c>
       <c r="O327" t="s">
         <v>3033</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
-        <v>6379</v>
+        <v>6021</v>
       </c>
       <c r="B328" t="s">
         <v>3034</v>
       </c>
       <c r="C328" t="s">
         <v>3035</v>
       </c>
       <c r="D328" t="s">
         <v>3036</v>
       </c>
       <c r="E328" t="s">
         <v>3037</v>
       </c>
       <c r="F328" t="s">
         <v>3038</v>
       </c>
       <c r="G328" t="s">
         <v>3039</v>
       </c>
       <c r="H328" t="s">
         <v>3040</v>
       </c>
       <c r="I328" t="s">
         <v>3041</v>
       </c>
       <c r="J328" t="s">
         <v>24</v>
       </c>
       <c r="K328" t="s">
         <v>25</v>
       </c>
       <c r="L328" t="s">
         <v>26</v>
       </c>
       <c r="M328" t="s">
         <v>27</v>
       </c>
       <c r="N328" t="s">
         <v>28</v>
       </c>
       <c r="O328" t="s">
         <v>3042</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
-        <v>6454</v>
+        <v>6076</v>
       </c>
       <c r="B329" t="s">
         <v>3043</v>
       </c>
       <c r="C329" t="s">
         <v>3044</v>
       </c>
       <c r="D329" t="s">
         <v>3045</v>
       </c>
       <c r="E329" t="s">
         <v>3046</v>
       </c>
       <c r="F329" t="s">
         <v>3047</v>
       </c>
       <c r="G329" t="s">
         <v>3048</v>
       </c>
       <c r="H329" t="s">
         <v>3049</v>
       </c>
       <c r="I329" t="s">
         <v>3050</v>
       </c>
       <c r="J329" t="s">
         <v>24</v>
       </c>
       <c r="K329" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L329" t="s">
         <v>26</v>
       </c>
       <c r="M329" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N329" t="s">
         <v>28</v>
       </c>
       <c r="O329" t="s">
         <v>3051</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
-        <v>6460</v>
+        <v>6082</v>
       </c>
       <c r="B330" t="s">
         <v>3052</v>
       </c>
       <c r="C330" t="s">
         <v>3053</v>
       </c>
       <c r="D330" t="s">
         <v>3054</v>
       </c>
       <c r="E330" t="s">
         <v>3055</v>
       </c>
       <c r="F330" t="s">
         <v>3056</v>
       </c>
       <c r="G330" t="s">
         <v>3057</v>
       </c>
       <c r="H330" t="s">
         <v>3058</v>
       </c>
       <c r="I330" t="s">
         <v>3059</v>
       </c>
       <c r="J330" t="s">
         <v>24</v>
       </c>
       <c r="K330" t="s">
-        <v>25</v>
+        <v>580</v>
       </c>
       <c r="L330" t="s">
         <v>26</v>
       </c>
       <c r="M330" t="s">
-        <v>27</v>
+        <v>581</v>
       </c>
       <c r="N330" t="s">
         <v>28</v>
       </c>
       <c r="O330" t="s">
         <v>3060</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
-        <v>6468</v>
+        <v>6093</v>
       </c>
       <c r="B331" t="s">
         <v>3061</v>
       </c>
       <c r="C331" t="s">
         <v>3062</v>
       </c>
       <c r="D331" t="s">
         <v>3063</v>
       </c>
       <c r="E331" t="s">
         <v>3064</v>
       </c>
       <c r="F331" t="s">
         <v>3065</v>
       </c>
       <c r="G331" t="s">
         <v>3066</v>
       </c>
       <c r="H331" t="s">
         <v>3067</v>
       </c>
       <c r="I331" t="s">
         <v>3068</v>
       </c>
       <c r="J331" t="s">
         <v>24</v>
       </c>
       <c r="K331" t="s">
-        <v>25</v>
+        <v>1071</v>
       </c>
       <c r="L331" t="s">
         <v>26</v>
       </c>
       <c r="M331" t="s">
-        <v>27</v>
+        <v>1072</v>
       </c>
       <c r="N331" t="s">
         <v>28</v>
       </c>
       <c r="O331" t="s">
         <v>3069</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
-        <v>6611</v>
+        <v>6112</v>
       </c>
       <c r="B332" t="s">
         <v>3070</v>
       </c>
       <c r="C332" t="s">
         <v>3071</v>
       </c>
       <c r="D332" t="s">
         <v>3072</v>
       </c>
       <c r="E332" t="s">
         <v>3073</v>
       </c>
       <c r="F332" t="s">
         <v>3074</v>
       </c>
       <c r="G332" t="s">
         <v>3075</v>
       </c>
       <c r="H332" t="s">
         <v>3076</v>
       </c>
       <c r="I332" t="s">
         <v>3077</v>
       </c>
       <c r="J332" t="s">
         <v>24</v>
       </c>
       <c r="K332" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L332" t="s">
         <v>26</v>
       </c>
       <c r="M332" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N332" t="s">
         <v>28</v>
       </c>
       <c r="O332" t="s">
         <v>3078</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
-        <v>6615</v>
+        <v>6179</v>
       </c>
       <c r="B333" t="s">
         <v>3079</v>
       </c>
       <c r="C333" t="s">
         <v>3080</v>
       </c>
       <c r="D333" t="s">
         <v>3081</v>
       </c>
       <c r="E333" t="s">
         <v>3082</v>
       </c>
       <c r="F333" t="s">
         <v>3083</v>
       </c>
       <c r="G333" t="s">
         <v>3084</v>
       </c>
       <c r="H333" t="s">
         <v>3085</v>
       </c>
       <c r="I333" t="s">
         <v>3086</v>
       </c>
       <c r="J333" t="s">
         <v>24</v>
       </c>
       <c r="K333" t="s">
         <v>25</v>
       </c>
       <c r="L333" t="s">
         <v>26</v>
       </c>
       <c r="M333" t="s">
         <v>27</v>
       </c>
       <c r="N333" t="s">
         <v>28</v>
       </c>
       <c r="O333" t="s">
         <v>3087</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
-        <v>6761</v>
+        <v>6180</v>
       </c>
       <c r="B334" t="s">
         <v>3088</v>
       </c>
       <c r="C334" t="s">
         <v>3089</v>
       </c>
       <c r="D334" t="s">
         <v>3090</v>
       </c>
       <c r="E334" t="s">
         <v>3091</v>
       </c>
       <c r="F334" t="s">
         <v>3092</v>
       </c>
       <c r="G334" t="s">
         <v>3093</v>
       </c>
       <c r="H334" t="s">
         <v>3094</v>
       </c>
       <c r="I334" t="s">
         <v>3095</v>
       </c>
       <c r="J334" t="s">
         <v>24</v>
       </c>
       <c r="K334" t="s">
         <v>25</v>
       </c>
       <c r="L334" t="s">
         <v>26</v>
       </c>
       <c r="M334" t="s">
         <v>27</v>
       </c>
       <c r="N334" t="s">
         <v>28</v>
       </c>
       <c r="O334" t="s">
         <v>3096</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
-        <v>6762</v>
+        <v>6203</v>
       </c>
       <c r="B335" t="s">
         <v>3097</v>
       </c>
       <c r="C335" t="s">
         <v>3098</v>
       </c>
       <c r="D335" t="s">
         <v>3099</v>
       </c>
       <c r="E335" t="s">
         <v>3100</v>
       </c>
       <c r="F335" t="s">
         <v>3101</v>
       </c>
       <c r="G335" t="s">
         <v>3102</v>
       </c>
       <c r="H335" t="s">
         <v>3103</v>
       </c>
       <c r="I335" t="s">
         <v>3104</v>
       </c>
       <c r="J335" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K335" t="s">
-        <v>690</v>
+        <v>170</v>
       </c>
       <c r="L335" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M335" t="s">
-        <v>691</v>
+        <v>171</v>
       </c>
       <c r="N335" t="s">
         <v>28</v>
       </c>
       <c r="O335" t="s">
         <v>3105</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
-        <v>6765</v>
+        <v>6208</v>
       </c>
       <c r="B336" t="s">
         <v>3106</v>
       </c>
       <c r="C336" t="s">
         <v>3107</v>
       </c>
       <c r="D336" t="s">
         <v>3108</v>
       </c>
       <c r="E336" t="s">
         <v>3109</v>
       </c>
       <c r="F336" t="s">
         <v>3110</v>
       </c>
       <c r="G336" t="s">
         <v>3111</v>
       </c>
       <c r="H336" t="s">
         <v>3112</v>
       </c>
       <c r="I336" t="s">
         <v>3113</v>
       </c>
       <c r="J336" t="s">
         <v>24</v>
       </c>
       <c r="K336" t="s">
         <v>170</v>
       </c>
       <c r="L336" t="s">
         <v>26</v>
       </c>
       <c r="M336" t="s">
         <v>171</v>
       </c>
       <c r="N336" t="s">
         <v>28</v>
       </c>
       <c r="O336" t="s">
         <v>3114</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
-        <v>6982</v>
+        <v>6211</v>
       </c>
       <c r="B337" t="s">
         <v>3115</v>
       </c>
       <c r="C337" t="s">
         <v>3116</v>
       </c>
       <c r="D337" t="s">
         <v>3117</v>
       </c>
       <c r="E337" t="s">
         <v>3118</v>
       </c>
       <c r="F337" t="s">
         <v>3119</v>
       </c>
       <c r="G337" t="s">
         <v>3120</v>
       </c>
       <c r="H337" t="s">
         <v>3121</v>
       </c>
       <c r="I337" t="s">
         <v>3122</v>
       </c>
       <c r="J337" t="s">
         <v>24</v>
       </c>
       <c r="K337" t="s">
+        <v>170</v>
+      </c>
+      <c r="L337" t="s">
+        <v>26</v>
+      </c>
+      <c r="M337" t="s">
+        <v>171</v>
+      </c>
+      <c r="N337" t="s">
+        <v>28</v>
+      </c>
+      <c r="O337" t="s">
         <v>3123</v>
-      </c>
-[...10 lines deleted...]
-        <v>3125</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
-        <v>8265</v>
+        <v>6215</v>
       </c>
       <c r="B338" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C338" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D338" t="s">
         <v>3126</v>
       </c>
-      <c r="C338" t="s">
+      <c r="E338" t="s">
         <v>3127</v>
       </c>
-      <c r="D338" t="s">
+      <c r="F338" t="s">
         <v>3128</v>
       </c>
-      <c r="E338" t="s">
+      <c r="G338" t="s">
         <v>3129</v>
       </c>
-      <c r="F338" t="s">
+      <c r="H338" t="s">
         <v>3130</v>
       </c>
-      <c r="G338" t="s">
+      <c r="I338" t="s">
         <v>3131</v>
       </c>
-      <c r="H338" t="s">
+      <c r="J338" t="s">
+        <v>24</v>
+      </c>
+      <c r="K338" t="s">
+        <v>170</v>
+      </c>
+      <c r="L338" t="s">
+        <v>26</v>
+      </c>
+      <c r="M338" t="s">
+        <v>171</v>
+      </c>
+      <c r="N338" t="s">
+        <v>28</v>
+      </c>
+      <c r="O338" t="s">
         <v>3132</v>
-      </c>
-[...19 lines deleted...]
-        <v>3136</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
-        <v>8289</v>
+        <v>6222</v>
       </c>
       <c r="B339" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C339" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D339" t="s">
+        <v>3135</v>
+      </c>
+      <c r="E339" t="s">
+        <v>3136</v>
+      </c>
+      <c r="F339" t="s">
         <v>3137</v>
       </c>
-      <c r="C339" t="s">
+      <c r="G339" t="s">
         <v>3138</v>
       </c>
-      <c r="D339" t="s">
+      <c r="H339" t="s">
         <v>3139</v>
       </c>
-      <c r="E339" t="s">
+      <c r="I339" t="s">
         <v>3140</v>
       </c>
-      <c r="F339" t="s">
+      <c r="J339" t="s">
+        <v>2955</v>
+      </c>
+      <c r="K339" t="s">
+        <v>905</v>
+      </c>
+      <c r="L339" t="s">
+        <v>2957</v>
+      </c>
+      <c r="M339" t="s">
+        <v>906</v>
+      </c>
+      <c r="N339" t="s">
+        <v>28</v>
+      </c>
+      <c r="O339" t="s">
         <v>3141</v>
-      </c>
-[...25 lines deleted...]
-        <v>3145</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340">
-        <v>8294</v>
+        <v>6254</v>
       </c>
       <c r="B340" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C340" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D340" t="s">
+        <v>3144</v>
+      </c>
+      <c r="E340" t="s">
+        <v>3145</v>
+      </c>
+      <c r="F340" t="s">
         <v>3146</v>
       </c>
-      <c r="C340" t="s">
+      <c r="G340" t="s">
         <v>3147</v>
       </c>
-      <c r="D340" t="s">
+      <c r="H340" t="s">
         <v>3148</v>
       </c>
-      <c r="E340" t="s">
+      <c r="I340" t="s">
         <v>3149</v>
       </c>
-      <c r="F340" t="s">
+      <c r="J340" t="s">
+        <v>24</v>
+      </c>
+      <c r="K340" t="s">
+        <v>170</v>
+      </c>
+      <c r="L340" t="s">
+        <v>26</v>
+      </c>
+      <c r="M340" t="s">
+        <v>171</v>
+      </c>
+      <c r="N340" t="s">
+        <v>28</v>
+      </c>
+      <c r="O340" t="s">
         <v>3150</v>
-      </c>
-[...25 lines deleted...]
-        <v>3154</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341">
-        <v>8315</v>
+        <v>6255</v>
       </c>
       <c r="B341" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C341" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D341" t="s">
+        <v>3153</v>
+      </c>
+      <c r="E341" t="s">
+        <v>3154</v>
+      </c>
+      <c r="F341" t="s">
         <v>3155</v>
       </c>
-      <c r="C341" t="s">
+      <c r="G341" t="s">
         <v>3156</v>
       </c>
-      <c r="D341" t="s">
+      <c r="H341" t="s">
         <v>3157</v>
       </c>
-      <c r="E341" t="s">
+      <c r="I341" t="s">
         <v>3158</v>
       </c>
-      <c r="F341" t="s">
+      <c r="J341" t="s">
+        <v>24</v>
+      </c>
+      <c r="K341" t="s">
         <v>3159</v>
       </c>
-      <c r="G341" t="s">
+      <c r="L341" t="s">
+        <v>26</v>
+      </c>
+      <c r="M341" t="s">
         <v>3160</v>
       </c>
-      <c r="H341" t="s">
+      <c r="N341" t="s">
+        <v>28</v>
+      </c>
+      <c r="O341" t="s">
         <v>3161</v>
-      </c>
-[...19 lines deleted...]
-        <v>3163</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342">
-        <v>8341</v>
+        <v>6258</v>
       </c>
       <c r="B342" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C342" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D342" t="s">
         <v>3164</v>
       </c>
-      <c r="C342" t="s">
+      <c r="E342" t="s">
         <v>3165</v>
       </c>
-      <c r="D342" t="s">
+      <c r="F342" t="s">
         <v>3166</v>
       </c>
-      <c r="E342" t="s">
+      <c r="G342" t="s">
         <v>3167</v>
       </c>
-      <c r="F342" t="s">
+      <c r="H342" t="s">
         <v>3168</v>
       </c>
-      <c r="G342" t="s">
+      <c r="I342" t="s">
         <v>3169</v>
       </c>
-      <c r="H342" t="s">
+      <c r="J342" t="s">
+        <v>24</v>
+      </c>
+      <c r="K342" t="s">
+        <v>25</v>
+      </c>
+      <c r="L342" t="s">
+        <v>26</v>
+      </c>
+      <c r="M342" t="s">
+        <v>27</v>
+      </c>
+      <c r="N342" t="s">
+        <v>28</v>
+      </c>
+      <c r="O342" t="s">
         <v>3170</v>
-      </c>
-[...19 lines deleted...]
-        <v>3172</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343">
-        <v>8343</v>
+        <v>6259</v>
       </c>
       <c r="B343" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C343" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D343" t="s">
         <v>3173</v>
       </c>
-      <c r="C343" t="s">
+      <c r="E343" t="s">
         <v>3174</v>
       </c>
-      <c r="D343" t="s">
+      <c r="F343" t="s">
         <v>3175</v>
       </c>
-      <c r="E343" t="s">
+      <c r="G343" t="s">
         <v>3176</v>
       </c>
-      <c r="F343" t="s">
+      <c r="H343" t="s">
         <v>3177</v>
       </c>
-      <c r="G343" t="s">
+      <c r="I343" t="s">
         <v>3178</v>
       </c>
-      <c r="H343" t="s">
+      <c r="J343" t="s">
+        <v>24</v>
+      </c>
+      <c r="K343" t="s">
+        <v>170</v>
+      </c>
+      <c r="L343" t="s">
+        <v>26</v>
+      </c>
+      <c r="M343" t="s">
+        <v>171</v>
+      </c>
+      <c r="N343" t="s">
+        <v>28</v>
+      </c>
+      <c r="O343" t="s">
         <v>3179</v>
-      </c>
-[...19 lines deleted...]
-        <v>3181</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344">
-        <v>8344</v>
+        <v>6261</v>
       </c>
       <c r="B344" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C344" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D344" t="s">
         <v>3182</v>
       </c>
-      <c r="C344" t="s">
+      <c r="E344" t="s">
         <v>3183</v>
       </c>
-      <c r="D344" t="s">
+      <c r="F344" t="s">
         <v>3184</v>
       </c>
-      <c r="E344" t="s">
+      <c r="G344" t="s">
         <v>3185</v>
       </c>
-      <c r="F344" t="s">
+      <c r="H344" t="s">
         <v>3186</v>
       </c>
-      <c r="G344" t="s">
+      <c r="I344" t="s">
         <v>3187</v>
       </c>
-      <c r="H344" t="s">
+      <c r="J344" t="s">
+        <v>24</v>
+      </c>
+      <c r="K344" t="s">
+        <v>47</v>
+      </c>
+      <c r="L344" t="s">
+        <v>26</v>
+      </c>
+      <c r="M344" t="s">
+        <v>48</v>
+      </c>
+      <c r="N344" t="s">
+        <v>28</v>
+      </c>
+      <c r="O344" t="s">
         <v>3188</v>
-      </c>
-[...19 lines deleted...]
-        <v>3190</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345">
-        <v>8355</v>
+        <v>6263</v>
       </c>
       <c r="B345" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C345" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D345" t="s">
         <v>3191</v>
       </c>
-      <c r="C345" t="s">
+      <c r="E345" t="s">
         <v>3192</v>
       </c>
-      <c r="D345" t="s">
+      <c r="F345" t="s">
         <v>3193</v>
       </c>
-      <c r="E345" t="s">
+      <c r="G345" t="s">
         <v>3194</v>
       </c>
-      <c r="F345" t="s">
+      <c r="H345" t="s">
         <v>3195</v>
       </c>
-      <c r="G345" t="s">
+      <c r="I345" t="s">
         <v>3196</v>
       </c>
-      <c r="H345" t="s">
+      <c r="J345" t="s">
+        <v>24</v>
+      </c>
+      <c r="K345" t="s">
+        <v>170</v>
+      </c>
+      <c r="L345" t="s">
+        <v>26</v>
+      </c>
+      <c r="M345" t="s">
+        <v>171</v>
+      </c>
+      <c r="N345" t="s">
+        <v>28</v>
+      </c>
+      <c r="O345" t="s">
         <v>3197</v>
-      </c>
-[...19 lines deleted...]
-        <v>3201</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346">
-        <v>8357</v>
+        <v>6272</v>
       </c>
       <c r="B346" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C346" t="s">
+        <v>3199</v>
+      </c>
+      <c r="D346" t="s">
+        <v>3200</v>
+      </c>
+      <c r="E346" t="s">
+        <v>3201</v>
+      </c>
+      <c r="F346" t="s">
         <v>3202</v>
       </c>
-      <c r="C346" t="s">
+      <c r="G346" t="s">
         <v>3203</v>
       </c>
-      <c r="D346" t="s">
+      <c r="H346" t="s">
         <v>3204</v>
       </c>
-      <c r="E346" t="s">
+      <c r="I346" t="s">
         <v>3205</v>
       </c>
-      <c r="F346" t="s">
+      <c r="J346" t="s">
+        <v>24</v>
+      </c>
+      <c r="K346" t="s">
+        <v>170</v>
+      </c>
+      <c r="L346" t="s">
+        <v>26</v>
+      </c>
+      <c r="M346" t="s">
+        <v>171</v>
+      </c>
+      <c r="N346" t="s">
+        <v>28</v>
+      </c>
+      <c r="O346" t="s">
         <v>3206</v>
-      </c>
-[...25 lines deleted...]
-        <v>3210</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347">
-        <v>8377</v>
+        <v>6274</v>
       </c>
       <c r="B347" t="s">
+        <v>3207</v>
+      </c>
+      <c r="C347" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D347" t="s">
+        <v>3209</v>
+      </c>
+      <c r="E347" t="s">
+        <v>3210</v>
+      </c>
+      <c r="F347" t="s">
         <v>3211</v>
       </c>
-      <c r="C347" t="s">
+      <c r="G347" t="s">
         <v>3212</v>
       </c>
-      <c r="D347" t="s">
+      <c r="H347" t="s">
         <v>3213</v>
       </c>
-      <c r="E347" t="s">
+      <c r="I347" t="s">
         <v>3214</v>
-      </c>
-[...10 lines deleted...]
-        <v>3218</v>
       </c>
       <c r="J347" t="s">
         <v>24</v>
       </c>
       <c r="K347" t="s">
         <v>25</v>
       </c>
       <c r="L347" t="s">
         <v>26</v>
       </c>
       <c r="M347" t="s">
         <v>27</v>
       </c>
       <c r="N347" t="s">
         <v>28</v>
       </c>
       <c r="O347" t="s">
-        <v>3219</v>
+        <v>3215</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348">
-        <v>8386</v>
+        <v>6275</v>
       </c>
       <c r="B348" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C348" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D348" t="s">
+        <v>3218</v>
+      </c>
+      <c r="E348" t="s">
+        <v>3219</v>
+      </c>
+      <c r="F348" t="s">
         <v>3220</v>
       </c>
-      <c r="C348" t="s">
+      <c r="G348" t="s">
         <v>3221</v>
       </c>
-      <c r="D348" t="s">
+      <c r="H348" t="s">
         <v>3222</v>
       </c>
-      <c r="E348" t="s">
+      <c r="I348" t="s">
         <v>3223</v>
       </c>
-      <c r="F348" t="s">
+      <c r="J348" t="s">
+        <v>450</v>
+      </c>
+      <c r="K348" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L348" t="s">
+        <v>452</v>
+      </c>
+      <c r="M348" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N348" t="s">
+        <v>28</v>
+      </c>
+      <c r="O348" t="s">
         <v>3224</v>
-      </c>
-[...25 lines deleted...]
-        <v>3228</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349">
-        <v>8387</v>
+        <v>6327</v>
       </c>
       <c r="B349" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C349" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D349" t="s">
+        <v>3227</v>
+      </c>
+      <c r="E349" t="s">
+        <v>3228</v>
+      </c>
+      <c r="F349" t="s">
         <v>3229</v>
       </c>
-      <c r="C349" t="s">
+      <c r="G349" t="s">
         <v>3230</v>
       </c>
-      <c r="D349" t="s">
+      <c r="H349" t="s">
         <v>3231</v>
       </c>
-      <c r="E349" t="s">
+      <c r="I349" t="s">
         <v>3232</v>
       </c>
-      <c r="F349" t="s">
+      <c r="J349" t="s">
+        <v>24</v>
+      </c>
+      <c r="K349" t="s">
+        <v>47</v>
+      </c>
+      <c r="L349" t="s">
+        <v>26</v>
+      </c>
+      <c r="M349" t="s">
+        <v>48</v>
+      </c>
+      <c r="N349" t="s">
+        <v>28</v>
+      </c>
+      <c r="O349" t="s">
         <v>3233</v>
-      </c>
-[...25 lines deleted...]
-        <v>3237</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350">
-        <v>8388</v>
+        <v>6337</v>
       </c>
       <c r="B350" t="s">
+        <v>3234</v>
+      </c>
+      <c r="C350" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D350" t="s">
+        <v>3236</v>
+      </c>
+      <c r="E350" t="s">
+        <v>3237</v>
+      </c>
+      <c r="F350" t="s">
         <v>3238</v>
       </c>
-      <c r="C350" t="s">
+      <c r="G350" t="s">
         <v>3239</v>
       </c>
-      <c r="D350" t="s">
+      <c r="H350" t="s">
         <v>3240</v>
       </c>
-      <c r="E350" t="s">
+      <c r="I350" t="s">
         <v>3241</v>
       </c>
-      <c r="F350" t="s">
+      <c r="J350" t="s">
+        <v>24</v>
+      </c>
+      <c r="K350" t="s">
+        <v>47</v>
+      </c>
+      <c r="L350" t="s">
+        <v>26</v>
+      </c>
+      <c r="M350" t="s">
+        <v>48</v>
+      </c>
+      <c r="N350" t="s">
+        <v>28</v>
+      </c>
+      <c r="O350" t="s">
         <v>3242</v>
-      </c>
-[...25 lines deleted...]
-        <v>3246</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351">
-        <v>8392</v>
+        <v>6361</v>
       </c>
       <c r="B351" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C351" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D351" t="s">
+        <v>3245</v>
+      </c>
+      <c r="E351" t="s">
+        <v>3246</v>
+      </c>
+      <c r="F351" t="s">
         <v>3247</v>
       </c>
-      <c r="C351" t="s">
+      <c r="G351" t="s">
         <v>3248</v>
       </c>
-      <c r="D351" t="s">
+      <c r="H351" t="s">
         <v>3249</v>
       </c>
-      <c r="E351" t="s">
+      <c r="I351" t="s">
         <v>3250</v>
       </c>
-      <c r="F351" t="s">
+      <c r="J351" t="s">
+        <v>24</v>
+      </c>
+      <c r="K351" t="s">
+        <v>170</v>
+      </c>
+      <c r="L351" t="s">
+        <v>26</v>
+      </c>
+      <c r="M351" t="s">
+        <v>171</v>
+      </c>
+      <c r="N351" t="s">
+        <v>28</v>
+      </c>
+      <c r="O351" t="s">
         <v>3251</v>
-      </c>
-[...25 lines deleted...]
-        <v>3255</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352">
-        <v>8402</v>
+        <v>6379</v>
       </c>
       <c r="B352" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C352" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D352" t="s">
+        <v>3254</v>
+      </c>
+      <c r="E352" t="s">
+        <v>3255</v>
+      </c>
+      <c r="F352" t="s">
         <v>3256</v>
       </c>
-      <c r="C352" t="s">
+      <c r="G352" t="s">
         <v>3257</v>
       </c>
-      <c r="D352" t="s">
+      <c r="H352" t="s">
         <v>3258</v>
       </c>
-      <c r="E352" t="s">
+      <c r="I352" t="s">
         <v>3259</v>
       </c>
-      <c r="F352" t="s">
+      <c r="J352" t="s">
+        <v>24</v>
+      </c>
+      <c r="K352" t="s">
+        <v>25</v>
+      </c>
+      <c r="L352" t="s">
+        <v>26</v>
+      </c>
+      <c r="M352" t="s">
+        <v>27</v>
+      </c>
+      <c r="N352" t="s">
+        <v>28</v>
+      </c>
+      <c r="O352" t="s">
         <v>3260</v>
-      </c>
-[...25 lines deleted...]
-        <v>3264</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353">
-        <v>8902</v>
+        <v>6454</v>
       </c>
       <c r="B353" t="s">
+        <v>3261</v>
+      </c>
+      <c r="C353" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D353" t="s">
+        <v>3263</v>
+      </c>
+      <c r="E353" t="s">
+        <v>3264</v>
+      </c>
+      <c r="F353" t="s">
         <v>3265</v>
       </c>
-      <c r="C353" t="s">
+      <c r="G353" t="s">
         <v>3266</v>
       </c>
-      <c r="D353" t="s">
+      <c r="H353" t="s">
         <v>3267</v>
       </c>
-      <c r="E353" t="s">
+      <c r="I353" t="s">
         <v>3268</v>
-      </c>
-[...10 lines deleted...]
-        <v>3272</v>
       </c>
       <c r="J353" t="s">
         <v>24</v>
       </c>
       <c r="K353" t="s">
         <v>170</v>
       </c>
       <c r="L353" t="s">
         <v>26</v>
       </c>
       <c r="M353" t="s">
         <v>171</v>
       </c>
       <c r="N353" t="s">
         <v>28</v>
       </c>
       <c r="O353" t="s">
-        <v>3273</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354">
-        <v>8903</v>
+        <v>6460</v>
       </c>
       <c r="B354" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C354" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D354" t="s">
+        <v>3272</v>
+      </c>
+      <c r="E354" t="s">
+        <v>3273</v>
+      </c>
+      <c r="F354" t="s">
         <v>3274</v>
       </c>
-      <c r="C354" t="s">
+      <c r="G354" t="s">
         <v>3275</v>
       </c>
-      <c r="D354" t="s">
+      <c r="H354" t="s">
         <v>3276</v>
       </c>
-      <c r="E354" t="s">
+      <c r="I354" t="s">
         <v>3277</v>
       </c>
-      <c r="F354" t="s">
+      <c r="J354" t="s">
+        <v>24</v>
+      </c>
+      <c r="K354" t="s">
+        <v>25</v>
+      </c>
+      <c r="L354" t="s">
+        <v>26</v>
+      </c>
+      <c r="M354" t="s">
+        <v>27</v>
+      </c>
+      <c r="N354" t="s">
+        <v>28</v>
+      </c>
+      <c r="O354" t="s">
         <v>3278</v>
-      </c>
-[...25 lines deleted...]
-        <v>3282</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355">
-        <v>8904</v>
+        <v>6468</v>
       </c>
       <c r="B355" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C355" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D355" t="s">
+        <v>3281</v>
+      </c>
+      <c r="E355" t="s">
+        <v>3282</v>
+      </c>
+      <c r="F355" t="s">
         <v>3283</v>
       </c>
-      <c r="C355" t="s">
+      <c r="G355" t="s">
         <v>3284</v>
       </c>
-      <c r="D355" t="s">
+      <c r="H355" t="s">
         <v>3285</v>
       </c>
-      <c r="E355" t="s">
+      <c r="I355" t="s">
         <v>3286</v>
       </c>
-      <c r="F355" t="s">
+      <c r="J355" t="s">
+        <v>24</v>
+      </c>
+      <c r="K355" t="s">
+        <v>25</v>
+      </c>
+      <c r="L355" t="s">
+        <v>26</v>
+      </c>
+      <c r="M355" t="s">
+        <v>27</v>
+      </c>
+      <c r="N355" t="s">
+        <v>28</v>
+      </c>
+      <c r="O355" t="s">
         <v>3287</v>
-      </c>
-[...25 lines deleted...]
-        <v>3291</v>
       </c>
     </row>
     <row r="356" spans="1:15">
       <c r="A356">
-        <v>8914</v>
+        <v>6611</v>
       </c>
       <c r="B356" t="s">
+        <v>3288</v>
+      </c>
+      <c r="C356" t="s">
+        <v>3289</v>
+      </c>
+      <c r="D356" t="s">
+        <v>3290</v>
+      </c>
+      <c r="E356" t="s">
+        <v>3291</v>
+      </c>
+      <c r="F356" t="s">
         <v>3292</v>
       </c>
-      <c r="C356" t="s">
+      <c r="G356" t="s">
         <v>3293</v>
       </c>
-      <c r="D356" t="s">
+      <c r="H356" t="s">
         <v>3294</v>
       </c>
-      <c r="E356" t="s">
+      <c r="I356" t="s">
         <v>3295</v>
-      </c>
-[...10 lines deleted...]
-        <v>3299</v>
       </c>
       <c r="J356" t="s">
         <v>24</v>
       </c>
       <c r="K356" t="s">
         <v>25</v>
       </c>
       <c r="L356" t="s">
         <v>26</v>
       </c>
       <c r="M356" t="s">
         <v>27</v>
       </c>
       <c r="N356" t="s">
         <v>28</v>
       </c>
       <c r="O356" t="s">
-        <v>3300</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357">
-        <v>8918</v>
+        <v>6615</v>
       </c>
       <c r="B357" t="s">
+        <v>3297</v>
+      </c>
+      <c r="C357" t="s">
+        <v>3298</v>
+      </c>
+      <c r="D357" t="s">
+        <v>3299</v>
+      </c>
+      <c r="E357" t="s">
+        <v>3300</v>
+      </c>
+      <c r="F357" t="s">
         <v>3301</v>
       </c>
-      <c r="C357" t="s">
+      <c r="G357" t="s">
         <v>3302</v>
       </c>
-      <c r="D357" t="s">
+      <c r="H357" t="s">
         <v>3303</v>
       </c>
-      <c r="E357" t="s">
+      <c r="I357" t="s">
         <v>3304</v>
-      </c>
-[...10 lines deleted...]
-        <v>3308</v>
       </c>
       <c r="J357" t="s">
         <v>24</v>
       </c>
       <c r="K357" t="s">
         <v>25</v>
       </c>
       <c r="L357" t="s">
         <v>26</v>
       </c>
       <c r="M357" t="s">
         <v>27</v>
       </c>
       <c r="N357" t="s">
         <v>28</v>
       </c>
       <c r="O357" t="s">
-        <v>3309</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358">
-        <v>8945</v>
+        <v>6761</v>
       </c>
       <c r="B358" t="s">
+        <v>3306</v>
+      </c>
+      <c r="C358" t="s">
+        <v>3307</v>
+      </c>
+      <c r="D358" t="s">
+        <v>3308</v>
+      </c>
+      <c r="E358" t="s">
+        <v>3309</v>
+      </c>
+      <c r="F358" t="s">
         <v>3310</v>
       </c>
-      <c r="C358" t="s">
+      <c r="G358" t="s">
         <v>3311</v>
       </c>
-      <c r="D358" t="s">
+      <c r="H358" t="s">
         <v>3312</v>
       </c>
-      <c r="E358" t="s">
+      <c r="I358" t="s">
         <v>3313</v>
       </c>
-      <c r="F358" t="s">
+      <c r="J358" t="s">
+        <v>24</v>
+      </c>
+      <c r="K358" t="s">
+        <v>25</v>
+      </c>
+      <c r="L358" t="s">
+        <v>26</v>
+      </c>
+      <c r="M358" t="s">
+        <v>27</v>
+      </c>
+      <c r="N358" t="s">
+        <v>28</v>
+      </c>
+      <c r="O358" t="s">
         <v>3314</v>
-      </c>
-[...25 lines deleted...]
-        <v>3318</v>
       </c>
     </row>
     <row r="359" spans="1:15">
       <c r="A359">
-        <v>8950</v>
+        <v>6762</v>
       </c>
       <c r="B359" t="s">
+        <v>3315</v>
+      </c>
+      <c r="C359" t="s">
+        <v>3316</v>
+      </c>
+      <c r="D359" t="s">
+        <v>3317</v>
+      </c>
+      <c r="E359" t="s">
+        <v>3318</v>
+      </c>
+      <c r="F359" t="s">
         <v>3319</v>
       </c>
-      <c r="C359" t="s">
+      <c r="G359" t="s">
         <v>3320</v>
       </c>
-      <c r="D359" t="s">
+      <c r="H359" t="s">
         <v>3321</v>
       </c>
-      <c r="E359" t="s">
+      <c r="I359" t="s">
         <v>3322</v>
       </c>
-      <c r="F359" t="s">
+      <c r="J359" t="s">
+        <v>450</v>
+      </c>
+      <c r="K359" t="s">
+        <v>690</v>
+      </c>
+      <c r="L359" t="s">
+        <v>452</v>
+      </c>
+      <c r="M359" t="s">
+        <v>691</v>
+      </c>
+      <c r="N359" t="s">
+        <v>28</v>
+      </c>
+      <c r="O359" t="s">
         <v>3323</v>
-      </c>
-[...25 lines deleted...]
-        <v>3327</v>
       </c>
     </row>
     <row r="360" spans="1:15">
       <c r="A360">
-        <v>8951</v>
+        <v>6765</v>
       </c>
       <c r="B360" t="s">
+        <v>3324</v>
+      </c>
+      <c r="C360" t="s">
+        <v>3325</v>
+      </c>
+      <c r="D360" t="s">
+        <v>3326</v>
+      </c>
+      <c r="E360" t="s">
+        <v>3327</v>
+      </c>
+      <c r="F360" t="s">
         <v>3328</v>
       </c>
-      <c r="C360" t="s">
+      <c r="G360" t="s">
         <v>3329</v>
       </c>
-      <c r="D360" t="s">
+      <c r="H360" t="s">
         <v>3330</v>
       </c>
-      <c r="E360" t="s">
+      <c r="I360" t="s">
         <v>3331</v>
-      </c>
-[...10 lines deleted...]
-        <v>3335</v>
       </c>
       <c r="J360" t="s">
         <v>24</v>
       </c>
       <c r="K360" t="s">
         <v>170</v>
       </c>
       <c r="L360" t="s">
         <v>26</v>
       </c>
       <c r="M360" t="s">
         <v>171</v>
       </c>
       <c r="N360" t="s">
         <v>28</v>
       </c>
       <c r="O360" t="s">
-        <v>3336</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="361" spans="1:15">
       <c r="A361">
-        <v>8959</v>
+        <v>6982</v>
       </c>
       <c r="B361" t="s">
+        <v>3333</v>
+      </c>
+      <c r="C361" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D361" t="s">
+        <v>3335</v>
+      </c>
+      <c r="E361" t="s">
+        <v>3336</v>
+      </c>
+      <c r="F361" t="s">
         <v>3337</v>
       </c>
-      <c r="C361" t="s">
+      <c r="G361" t="s">
         <v>3338</v>
       </c>
-      <c r="D361" t="s">
+      <c r="H361" t="s">
         <v>3339</v>
       </c>
-      <c r="E361" t="s">
+      <c r="I361" t="s">
         <v>3340</v>
       </c>
-      <c r="F361" t="s">
+      <c r="J361" t="s">
+        <v>24</v>
+      </c>
+      <c r="K361" t="s">
         <v>3341</v>
       </c>
-      <c r="G361" t="s">
+      <c r="L361" t="s">
+        <v>26</v>
+      </c>
+      <c r="M361" t="s">
         <v>3342</v>
       </c>
-      <c r="H361" t="s">
+      <c r="N361" t="s">
+        <v>28</v>
+      </c>
+      <c r="O361" t="s">
         <v>3343</v>
-      </c>
-[...19 lines deleted...]
-        <v>3345</v>
       </c>
     </row>
     <row r="362" spans="1:15">
       <c r="A362">
-        <v>10014</v>
+        <v>8265</v>
       </c>
       <c r="B362" t="s">
+        <v>3344</v>
+      </c>
+      <c r="C362" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D362" t="s">
         <v>3346</v>
       </c>
-      <c r="C362" t="s">
+      <c r="E362" t="s">
         <v>3347</v>
       </c>
-      <c r="D362" t="s">
+      <c r="F362" t="s">
         <v>3348</v>
       </c>
-      <c r="E362" t="s">
+      <c r="G362" t="s">
         <v>3349</v>
       </c>
-      <c r="F362" t="s">
+      <c r="H362" t="s">
         <v>3350</v>
       </c>
-      <c r="G362" t="s">
+      <c r="I362" t="s">
         <v>3351</v>
       </c>
-      <c r="H362" t="s">
+      <c r="J362" t="s">
+        <v>24</v>
+      </c>
+      <c r="K362" t="s">
         <v>3352</v>
       </c>
-      <c r="I362" t="s">
+      <c r="L362" t="s">
+        <v>26</v>
+      </c>
+      <c r="M362" t="s">
         <v>3353</v>
       </c>
-      <c r="J362" t="s">
-[...2 lines deleted...]
-      <c r="K362" t="s">
+      <c r="N362" t="s">
+        <v>28</v>
+      </c>
+      <c r="O362" t="s">
         <v>3354</v>
-      </c>
-[...10 lines deleted...]
-        <v>3356</v>
       </c>
     </row>
     <row r="363" spans="1:15">
       <c r="A363">
-        <v>10015</v>
+        <v>8289</v>
       </c>
       <c r="B363" t="s">
+        <v>3355</v>
+      </c>
+      <c r="C363" t="s">
+        <v>3356</v>
+      </c>
+      <c r="D363" t="s">
         <v>3357</v>
       </c>
-      <c r="C363" t="s">
+      <c r="E363" t="s">
         <v>3358</v>
       </c>
-      <c r="D363" t="s">
+      <c r="F363" t="s">
         <v>3359</v>
       </c>
-      <c r="E363" t="s">
+      <c r="G363" t="s">
         <v>3360</v>
       </c>
-      <c r="F363" t="s">
+      <c r="H363" t="s">
         <v>3361</v>
       </c>
-      <c r="G363" t="s">
+      <c r="I363" t="s">
         <v>3362</v>
       </c>
-      <c r="H363" t="s">
+      <c r="J363" t="s">
+        <v>24</v>
+      </c>
+      <c r="K363" t="s">
+        <v>451</v>
+      </c>
+      <c r="L363" t="s">
+        <v>26</v>
+      </c>
+      <c r="M363" t="s">
+        <v>453</v>
+      </c>
+      <c r="N363" t="s">
+        <v>28</v>
+      </c>
+      <c r="O363" t="s">
         <v>3363</v>
-      </c>
-[...19 lines deleted...]
-        <v>3365</v>
       </c>
     </row>
     <row r="364" spans="1:15">
       <c r="A364">
-        <v>10036</v>
+        <v>8294</v>
       </c>
       <c r="B364" t="s">
+        <v>3364</v>
+      </c>
+      <c r="C364" t="s">
+        <v>3365</v>
+      </c>
+      <c r="D364" t="s">
         <v>3366</v>
       </c>
-      <c r="C364" t="s">
+      <c r="E364" t="s">
         <v>3367</v>
       </c>
-      <c r="D364" t="s">
+      <c r="F364" t="s">
         <v>3368</v>
       </c>
-      <c r="E364" t="s">
+      <c r="G364" t="s">
         <v>3369</v>
       </c>
-      <c r="F364" t="s">
+      <c r="H364" t="s">
         <v>3370</v>
       </c>
-      <c r="G364" t="s">
+      <c r="I364" t="s">
         <v>3371</v>
       </c>
-      <c r="H364" t="s">
+      <c r="J364" t="s">
+        <v>450</v>
+      </c>
+      <c r="K364" t="s">
+        <v>746</v>
+      </c>
+      <c r="L364" t="s">
+        <v>452</v>
+      </c>
+      <c r="M364" t="s">
+        <v>747</v>
+      </c>
+      <c r="N364" t="s">
+        <v>28</v>
+      </c>
+      <c r="O364" t="s">
         <v>3372</v>
-      </c>
-[...19 lines deleted...]
-        <v>3374</v>
       </c>
     </row>
     <row r="365" spans="1:15">
       <c r="A365">
-        <v>10046</v>
+        <v>8315</v>
       </c>
       <c r="B365" t="s">
+        <v>3373</v>
+      </c>
+      <c r="C365" t="s">
+        <v>3374</v>
+      </c>
+      <c r="D365" t="s">
         <v>3375</v>
       </c>
-      <c r="C365" t="s">
+      <c r="E365" t="s">
         <v>3376</v>
       </c>
-      <c r="D365" t="s">
+      <c r="F365" t="s">
         <v>3377</v>
       </c>
-      <c r="E365" t="s">
+      <c r="G365" t="s">
         <v>3378</v>
       </c>
-      <c r="F365" t="s">
+      <c r="H365" t="s">
         <v>3379</v>
       </c>
-      <c r="G365" t="s">
+      <c r="I365" t="s">
         <v>3380</v>
       </c>
-      <c r="H365" t="s">
+      <c r="J365" t="s">
+        <v>24</v>
+      </c>
+      <c r="K365" t="s">
+        <v>25</v>
+      </c>
+      <c r="L365" t="s">
+        <v>26</v>
+      </c>
+      <c r="M365" t="s">
+        <v>27</v>
+      </c>
+      <c r="N365" t="s">
+        <v>28</v>
+      </c>
+      <c r="O365" t="s">
         <v>3381</v>
-      </c>
-[...19 lines deleted...]
-        <v>3383</v>
       </c>
     </row>
     <row r="366" spans="1:15">
       <c r="A366">
-        <v>10098</v>
+        <v>8341</v>
       </c>
       <c r="B366" t="s">
+        <v>3382</v>
+      </c>
+      <c r="C366" t="s">
+        <v>3383</v>
+      </c>
+      <c r="D366" t="s">
         <v>3384</v>
       </c>
-      <c r="C366" t="s">
+      <c r="E366" t="s">
         <v>3385</v>
       </c>
-      <c r="D366" t="s">
+      <c r="F366" t="s">
         <v>3386</v>
       </c>
-      <c r="E366" t="s">
+      <c r="G366" t="s">
         <v>3387</v>
       </c>
-      <c r="F366" t="s">
+      <c r="H366" t="s">
         <v>3388</v>
       </c>
-      <c r="G366" t="s">
+      <c r="I366" t="s">
         <v>3389</v>
       </c>
-      <c r="H366" t="s">
+      <c r="J366" t="s">
+        <v>24</v>
+      </c>
+      <c r="K366" t="s">
+        <v>170</v>
+      </c>
+      <c r="L366" t="s">
+        <v>26</v>
+      </c>
+      <c r="M366" t="s">
+        <v>171</v>
+      </c>
+      <c r="N366" t="s">
+        <v>28</v>
+      </c>
+      <c r="O366" t="s">
         <v>3390</v>
-      </c>
-[...19 lines deleted...]
-        <v>3392</v>
       </c>
     </row>
     <row r="367" spans="1:15">
       <c r="A367">
-        <v>10101</v>
+        <v>8343</v>
       </c>
       <c r="B367" t="s">
+        <v>3391</v>
+      </c>
+      <c r="C367" t="s">
+        <v>3392</v>
+      </c>
+      <c r="D367" t="s">
         <v>3393</v>
       </c>
-      <c r="C367" t="s">
+      <c r="E367" t="s">
         <v>3394</v>
       </c>
-      <c r="D367" t="s">
+      <c r="F367" t="s">
         <v>3395</v>
       </c>
-      <c r="E367" t="s">
+      <c r="G367" t="s">
         <v>3396</v>
       </c>
-      <c r="F367" t="s">
+      <c r="H367" t="s">
         <v>3397</v>
       </c>
-      <c r="G367" t="s">
+      <c r="I367" t="s">
         <v>3398</v>
-      </c>
-[...4 lines deleted...]
-        <v>3400</v>
       </c>
       <c r="J367" t="s">
         <v>24</v>
       </c>
       <c r="K367" t="s">
         <v>25</v>
       </c>
       <c r="L367" t="s">
         <v>26</v>
       </c>
       <c r="M367" t="s">
         <v>27</v>
       </c>
       <c r="N367" t="s">
         <v>28</v>
       </c>
       <c r="O367" t="s">
-        <v>3401</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="368" spans="1:15">
       <c r="A368">
-        <v>10412</v>
+        <v>8344</v>
       </c>
       <c r="B368" t="s">
+        <v>3400</v>
+      </c>
+      <c r="C368" t="s">
+        <v>3401</v>
+      </c>
+      <c r="D368" t="s">
         <v>3402</v>
       </c>
-      <c r="C368" t="s">
+      <c r="E368" t="s">
         <v>3403</v>
       </c>
-      <c r="D368" t="s">
+      <c r="F368" t="s">
         <v>3404</v>
       </c>
-      <c r="E368" t="s">
+      <c r="G368" t="s">
         <v>3405</v>
       </c>
-      <c r="F368" t="s">
+      <c r="H368" t="s">
         <v>3406</v>
       </c>
-      <c r="G368" t="s">
+      <c r="I368" t="s">
         <v>3407</v>
       </c>
-      <c r="H368" t="s">
+      <c r="J368" t="s">
+        <v>24</v>
+      </c>
+      <c r="K368" t="s">
+        <v>170</v>
+      </c>
+      <c r="L368" t="s">
+        <v>26</v>
+      </c>
+      <c r="M368" t="s">
+        <v>171</v>
+      </c>
+      <c r="N368" t="s">
+        <v>28</v>
+      </c>
+      <c r="O368" t="s">
         <v>3408</v>
-      </c>
-[...19 lines deleted...]
-        <v>3410</v>
       </c>
     </row>
     <row r="369" spans="1:15">
       <c r="A369">
-        <v>10603</v>
+        <v>8355</v>
       </c>
       <c r="B369" t="s">
+        <v>3409</v>
+      </c>
+      <c r="C369" t="s">
+        <v>3410</v>
+      </c>
+      <c r="D369" t="s">
         <v>3411</v>
       </c>
-      <c r="C369" t="s">
+      <c r="E369" t="s">
         <v>3412</v>
       </c>
-      <c r="D369" t="s">
+      <c r="F369" t="s">
         <v>3413</v>
       </c>
-      <c r="E369" t="s">
+      <c r="G369" t="s">
         <v>3414</v>
       </c>
-      <c r="F369" t="s">
+      <c r="H369" t="s">
         <v>3415</v>
       </c>
-      <c r="G369" t="s">
+      <c r="I369" t="s">
         <v>3416</v>
       </c>
-      <c r="H369" t="s">
+      <c r="J369" t="s">
+        <v>24</v>
+      </c>
+      <c r="K369" t="s">
         <v>3417</v>
       </c>
-      <c r="I369" t="s">
+      <c r="L369" t="s">
+        <v>26</v>
+      </c>
+      <c r="M369" t="s">
         <v>3418</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N369" t="s">
         <v>28</v>
       </c>
       <c r="O369" t="s">
         <v>3419</v>
       </c>
     </row>
     <row r="370" spans="1:15">
       <c r="A370">
-        <v>10647</v>
+        <v>8357</v>
       </c>
       <c r="B370" t="s">
         <v>3420</v>
       </c>
       <c r="C370" t="s">
         <v>3421</v>
       </c>
       <c r="D370" t="s">
         <v>3422</v>
       </c>
       <c r="E370" t="s">
         <v>3423</v>
       </c>
       <c r="F370" t="s">
         <v>3424</v>
       </c>
       <c r="G370" t="s">
         <v>3425</v>
       </c>
       <c r="H370" t="s">
         <v>3426</v>
       </c>
       <c r="I370" t="s">
         <v>3427</v>
       </c>
       <c r="J370" t="s">
         <v>24</v>
       </c>
       <c r="K370" t="s">
-        <v>170</v>
+        <v>3417</v>
       </c>
       <c r="L370" t="s">
         <v>26</v>
       </c>
       <c r="M370" t="s">
-        <v>171</v>
+        <v>3418</v>
       </c>
       <c r="N370" t="s">
         <v>28</v>
       </c>
       <c r="O370" t="s">
         <v>3428</v>
       </c>
     </row>
     <row r="371" spans="1:15">
       <c r="A371">
-        <v>10887</v>
+        <v>8377</v>
       </c>
       <c r="B371" t="s">
         <v>3429</v>
       </c>
       <c r="C371" t="s">
         <v>3430</v>
       </c>
       <c r="D371" t="s">
         <v>3431</v>
       </c>
       <c r="E371" t="s">
         <v>3432</v>
       </c>
       <c r="F371" t="s">
         <v>3433</v>
       </c>
       <c r="G371" t="s">
         <v>3434</v>
       </c>
       <c r="H371" t="s">
         <v>3435</v>
       </c>
       <c r="I371" t="s">
         <v>3436</v>
       </c>
       <c r="J371" t="s">
         <v>24</v>
       </c>
       <c r="K371" t="s">
         <v>25</v>
       </c>
       <c r="L371" t="s">
         <v>26</v>
       </c>
       <c r="M371" t="s">
         <v>27</v>
       </c>
       <c r="N371" t="s">
         <v>28</v>
       </c>
       <c r="O371" t="s">
         <v>3437</v>
       </c>
     </row>
     <row r="372" spans="1:15">
       <c r="A372">
-        <v>10925</v>
+        <v>8386</v>
       </c>
       <c r="B372" t="s">
         <v>3438</v>
       </c>
       <c r="C372" t="s">
         <v>3439</v>
       </c>
       <c r="D372" t="s">
         <v>3440</v>
       </c>
       <c r="E372" t="s">
         <v>3441</v>
       </c>
       <c r="F372" t="s">
         <v>3442</v>
       </c>
       <c r="G372" t="s">
         <v>3443</v>
       </c>
       <c r="H372" t="s">
         <v>3444</v>
       </c>
       <c r="I372" t="s">
         <v>3445</v>
       </c>
       <c r="J372" t="s">
-        <v>24</v>
+        <v>1968</v>
       </c>
       <c r="K372" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L372" t="s">
-        <v>26</v>
+        <v>1970</v>
       </c>
       <c r="M372" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N372" t="s">
         <v>28</v>
       </c>
       <c r="O372" t="s">
         <v>3446</v>
       </c>
     </row>
     <row r="373" spans="1:15">
       <c r="A373">
-        <v>10930</v>
+        <v>8387</v>
       </c>
       <c r="B373" t="s">
         <v>3447</v>
       </c>
       <c r="C373" t="s">
         <v>3448</v>
       </c>
       <c r="D373" t="s">
         <v>3449</v>
       </c>
       <c r="E373" t="s">
         <v>3450</v>
       </c>
       <c r="F373" t="s">
         <v>3451</v>
       </c>
       <c r="G373" t="s">
         <v>3452</v>
       </c>
       <c r="H373" t="s">
         <v>3453</v>
       </c>
       <c r="I373" t="s">
         <v>3454</v>
       </c>
       <c r="J373" t="s">
-        <v>1351</v>
+        <v>24</v>
       </c>
       <c r="K373" t="s">
-        <v>274</v>
+        <v>25</v>
       </c>
       <c r="L373" t="s">
-        <v>1353</v>
+        <v>26</v>
       </c>
       <c r="M373" t="s">
-        <v>276</v>
+        <v>27</v>
       </c>
       <c r="N373" t="s">
         <v>28</v>
       </c>
       <c r="O373" t="s">
         <v>3455</v>
       </c>
     </row>
     <row r="374" spans="1:15">
       <c r="A374">
-        <v>10947</v>
+        <v>8388</v>
       </c>
       <c r="B374" t="s">
         <v>3456</v>
       </c>
       <c r="C374" t="s">
         <v>3457</v>
       </c>
       <c r="D374" t="s">
         <v>3458</v>
       </c>
       <c r="E374" t="s">
         <v>3459</v>
       </c>
       <c r="F374" t="s">
         <v>3460</v>
       </c>
       <c r="G374" t="s">
         <v>3461</v>
       </c>
       <c r="H374" t="s">
         <v>3462</v>
       </c>
       <c r="I374" t="s">
         <v>3463</v>
       </c>
       <c r="J374" t="s">
         <v>24</v>
       </c>
       <c r="K374" t="s">
         <v>170</v>
       </c>
       <c r="L374" t="s">
         <v>26</v>
       </c>
       <c r="M374" t="s">
         <v>171</v>
       </c>
       <c r="N374" t="s">
         <v>28</v>
       </c>
       <c r="O374" t="s">
         <v>3464</v>
       </c>
     </row>
     <row r="375" spans="1:15">
       <c r="A375">
-        <v>10948</v>
+        <v>8392</v>
       </c>
       <c r="B375" t="s">
         <v>3465</v>
       </c>
       <c r="C375" t="s">
         <v>3466</v>
       </c>
       <c r="D375" t="s">
         <v>3467</v>
       </c>
       <c r="E375" t="s">
         <v>3468</v>
       </c>
       <c r="F375" t="s">
         <v>3469</v>
       </c>
       <c r="G375" t="s">
         <v>3470</v>
       </c>
       <c r="H375" t="s">
         <v>3471</v>
       </c>
       <c r="I375" t="s">
         <v>3472</v>
       </c>
       <c r="J375" t="s">
         <v>24</v>
       </c>
       <c r="K375" t="s">
-        <v>170</v>
+        <v>1969</v>
       </c>
       <c r="L375" t="s">
         <v>26</v>
       </c>
       <c r="M375" t="s">
-        <v>171</v>
+        <v>1971</v>
       </c>
       <c r="N375" t="s">
         <v>28</v>
       </c>
       <c r="O375" t="s">
         <v>3473</v>
       </c>
     </row>
     <row r="376" spans="1:15">
       <c r="A376">
-        <v>10950</v>
+        <v>8402</v>
       </c>
       <c r="B376" t="s">
         <v>3474</v>
       </c>
       <c r="C376" t="s">
         <v>3475</v>
       </c>
       <c r="D376" t="s">
         <v>3476</v>
       </c>
       <c r="E376" t="s">
         <v>3477</v>
       </c>
       <c r="F376" t="s">
         <v>3478</v>
       </c>
       <c r="G376" t="s">
         <v>3479</v>
       </c>
       <c r="H376" t="s">
         <v>3480</v>
       </c>
       <c r="I376" t="s">
         <v>3481</v>
       </c>
       <c r="J376" t="s">
         <v>24</v>
       </c>
       <c r="K376" t="s">
+        <v>170</v>
+      </c>
+      <c r="L376" t="s">
+        <v>26</v>
+      </c>
+      <c r="M376" t="s">
+        <v>171</v>
+      </c>
+      <c r="N376" t="s">
+        <v>28</v>
+      </c>
+      <c r="O376" t="s">
         <v>3482</v>
-      </c>
-[...10 lines deleted...]
-        <v>3484</v>
       </c>
     </row>
     <row r="377" spans="1:15">
       <c r="A377">
-        <v>10951</v>
+        <v>8883</v>
       </c>
       <c r="B377" t="s">
+        <v>3483</v>
+      </c>
+      <c r="C377" t="s">
+        <v>3484</v>
+      </c>
+      <c r="D377" t="s">
         <v>3485</v>
       </c>
-      <c r="C377" t="s">
+      <c r="E377" t="s">
         <v>3486</v>
       </c>
-      <c r="D377" t="s">
+      <c r="F377" t="s">
         <v>3487</v>
       </c>
-      <c r="E377" t="s">
+      <c r="G377" t="s">
         <v>3488</v>
       </c>
-      <c r="F377" t="s">
+      <c r="H377" t="s">
         <v>3489</v>
       </c>
-      <c r="G377" t="s">
+      <c r="I377" t="s">
         <v>3490</v>
       </c>
-      <c r="H377" t="s">
+      <c r="J377" t="s">
+        <v>24</v>
+      </c>
+      <c r="K377" t="s">
+        <v>25</v>
+      </c>
+      <c r="L377" t="s">
+        <v>26</v>
+      </c>
+      <c r="M377" t="s">
+        <v>27</v>
+      </c>
+      <c r="N377" t="s">
+        <v>28</v>
+      </c>
+      <c r="O377" t="s">
         <v>3491</v>
-      </c>
-[...19 lines deleted...]
-        <v>3493</v>
       </c>
     </row>
     <row r="378" spans="1:15">
       <c r="A378">
-        <v>11000</v>
+        <v>8886</v>
       </c>
       <c r="B378" t="s">
+        <v>3492</v>
+      </c>
+      <c r="C378" t="s">
+        <v>3493</v>
+      </c>
+      <c r="D378" t="s">
         <v>3494</v>
       </c>
-      <c r="C378" t="s">
+      <c r="E378" t="s">
         <v>3495</v>
       </c>
-      <c r="D378" t="s">
+      <c r="F378" t="s">
         <v>3496</v>
       </c>
-      <c r="E378" t="s">
+      <c r="G378" t="s">
         <v>3497</v>
       </c>
-      <c r="F378" t="s">
+      <c r="H378" t="s">
         <v>3498</v>
       </c>
-      <c r="G378" t="s">
+      <c r="I378" t="s">
         <v>3499</v>
       </c>
-      <c r="H378" t="s">
+      <c r="J378" t="s">
+        <v>24</v>
+      </c>
+      <c r="K378" t="s">
+        <v>170</v>
+      </c>
+      <c r="L378" t="s">
+        <v>26</v>
+      </c>
+      <c r="M378" t="s">
+        <v>171</v>
+      </c>
+      <c r="N378" t="s">
+        <v>28</v>
+      </c>
+      <c r="O378" t="s">
         <v>3500</v>
-      </c>
-[...19 lines deleted...]
-        <v>3502</v>
       </c>
     </row>
     <row r="379" spans="1:15">
       <c r="A379">
-        <v>11220</v>
+        <v>8902</v>
       </c>
       <c r="B379" t="s">
+        <v>3501</v>
+      </c>
+      <c r="C379" t="s">
+        <v>3502</v>
+      </c>
+      <c r="D379" t="s">
         <v>3503</v>
       </c>
-      <c r="C379" t="s">
+      <c r="E379" t="s">
         <v>3504</v>
       </c>
-      <c r="D379" t="s">
+      <c r="F379" t="s">
         <v>3505</v>
       </c>
-      <c r="E379" t="s">
+      <c r="G379" t="s">
         <v>3506</v>
       </c>
-      <c r="F379" t="s">
+      <c r="H379" t="s">
         <v>3507</v>
       </c>
-      <c r="G379" t="s">
+      <c r="I379" t="s">
         <v>3508</v>
       </c>
-      <c r="H379" t="s">
+      <c r="J379" t="s">
+        <v>24</v>
+      </c>
+      <c r="K379" t="s">
+        <v>170</v>
+      </c>
+      <c r="L379" t="s">
+        <v>26</v>
+      </c>
+      <c r="M379" t="s">
+        <v>171</v>
+      </c>
+      <c r="N379" t="s">
+        <v>28</v>
+      </c>
+      <c r="O379" t="s">
         <v>3509</v>
-      </c>
-[...19 lines deleted...]
-        <v>3511</v>
       </c>
     </row>
     <row r="380" spans="1:15">
       <c r="A380">
-        <v>11231</v>
+        <v>8903</v>
       </c>
       <c r="B380" t="s">
+        <v>3510</v>
+      </c>
+      <c r="C380" t="s">
+        <v>3511</v>
+      </c>
+      <c r="D380" t="s">
         <v>3512</v>
       </c>
-      <c r="C380" t="s">
+      <c r="E380" t="s">
         <v>3513</v>
       </c>
-      <c r="D380" t="s">
+      <c r="F380" t="s">
         <v>3514</v>
       </c>
-      <c r="E380" t="s">
+      <c r="G380" t="s">
         <v>3515</v>
       </c>
-      <c r="F380" t="s">
+      <c r="H380" t="s">
         <v>3516</v>
       </c>
-      <c r="G380" t="s">
+      <c r="I380" t="s">
         <v>3517</v>
-      </c>
-[...4 lines deleted...]
-        <v>3519</v>
       </c>
       <c r="J380" t="s">
         <v>24</v>
       </c>
       <c r="K380" t="s">
         <v>170</v>
       </c>
       <c r="L380" t="s">
         <v>26</v>
       </c>
       <c r="M380" t="s">
         <v>171</v>
       </c>
       <c r="N380" t="s">
         <v>28</v>
       </c>
       <c r="O380" t="s">
-        <v>3520</v>
+        <v>3518</v>
       </c>
     </row>
     <row r="381" spans="1:15">
       <c r="A381">
-        <v>11287</v>
+        <v>8904</v>
       </c>
       <c r="B381" t="s">
+        <v>3519</v>
+      </c>
+      <c r="C381" t="s">
+        <v>3520</v>
+      </c>
+      <c r="D381" t="s">
         <v>3521</v>
       </c>
-      <c r="C381" t="s">
+      <c r="E381" t="s">
         <v>3522</v>
       </c>
-      <c r="D381" t="s">
+      <c r="F381" t="s">
         <v>3523</v>
       </c>
-      <c r="E381" t="s">
+      <c r="G381" t="s">
         <v>3524</v>
       </c>
-      <c r="F381" t="s">
+      <c r="H381" t="s">
         <v>3525</v>
       </c>
-      <c r="G381" t="s">
+      <c r="I381" t="s">
         <v>3526</v>
-      </c>
-[...4 lines deleted...]
-        <v>3528</v>
       </c>
       <c r="J381" t="s">
         <v>24</v>
       </c>
       <c r="K381" t="s">
         <v>170</v>
       </c>
       <c r="L381" t="s">
         <v>26</v>
       </c>
       <c r="M381" t="s">
         <v>171</v>
       </c>
       <c r="N381" t="s">
         <v>28</v>
       </c>
       <c r="O381" t="s">
-        <v>3529</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="382" spans="1:15">
       <c r="A382">
-        <v>11299</v>
+        <v>8914</v>
       </c>
       <c r="B382" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C382" t="s">
+        <v>3529</v>
+      </c>
+      <c r="D382" t="s">
         <v>3530</v>
       </c>
-      <c r="C382" t="s">
+      <c r="E382" t="s">
         <v>3531</v>
       </c>
-      <c r="D382" t="s">
+      <c r="F382" t="s">
         <v>3532</v>
       </c>
-      <c r="E382" t="s">
+      <c r="G382" t="s">
         <v>3533</v>
       </c>
-      <c r="F382" t="s">
+      <c r="H382" t="s">
         <v>3534</v>
       </c>
-      <c r="G382" t="s">
+      <c r="I382" t="s">
         <v>3535</v>
       </c>
-      <c r="H382" t="s">
+      <c r="J382" t="s">
+        <v>24</v>
+      </c>
+      <c r="K382" t="s">
+        <v>25</v>
+      </c>
+      <c r="L382" t="s">
+        <v>26</v>
+      </c>
+      <c r="M382" t="s">
+        <v>27</v>
+      </c>
+      <c r="N382" t="s">
+        <v>28</v>
+      </c>
+      <c r="O382" t="s">
         <v>3536</v>
-      </c>
-[...19 lines deleted...]
-        <v>3538</v>
       </c>
     </row>
     <row r="383" spans="1:15">
       <c r="A383">
-        <v>11306</v>
+        <v>8918</v>
       </c>
       <c r="B383" t="s">
+        <v>3537</v>
+      </c>
+      <c r="C383" t="s">
+        <v>3538</v>
+      </c>
+      <c r="D383" t="s">
         <v>3539</v>
       </c>
-      <c r="C383" t="s">
+      <c r="E383" t="s">
         <v>3540</v>
       </c>
-      <c r="D383" t="s">
+      <c r="F383" t="s">
         <v>3541</v>
       </c>
-      <c r="E383" t="s">
+      <c r="G383" t="s">
         <v>3542</v>
       </c>
-      <c r="F383" t="s">
+      <c r="H383" t="s">
         <v>3543</v>
       </c>
-      <c r="G383" t="s">
+      <c r="I383" t="s">
         <v>3544</v>
       </c>
-      <c r="H383" t="s">
+      <c r="J383" t="s">
+        <v>24</v>
+      </c>
+      <c r="K383" t="s">
+        <v>25</v>
+      </c>
+      <c r="L383" t="s">
+        <v>26</v>
+      </c>
+      <c r="M383" t="s">
+        <v>27</v>
+      </c>
+      <c r="N383" t="s">
+        <v>28</v>
+      </c>
+      <c r="O383" t="s">
         <v>3545</v>
-      </c>
-[...19 lines deleted...]
-        <v>3547</v>
       </c>
     </row>
     <row r="384" spans="1:15">
       <c r="A384">
-        <v>58060</v>
+        <v>8945</v>
       </c>
       <c r="B384" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C384" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D384" t="s">
         <v>3548</v>
       </c>
-      <c r="C384" t="s">
+      <c r="E384" t="s">
         <v>3549</v>
       </c>
-      <c r="D384" t="s">
+      <c r="F384" t="s">
         <v>3550</v>
       </c>
-      <c r="E384" t="s">
+      <c r="G384" t="s">
         <v>3551</v>
       </c>
-      <c r="F384" t="s">
+      <c r="H384" t="s">
         <v>3552</v>
       </c>
-      <c r="G384" t="s">
+      <c r="I384" t="s">
         <v>3553</v>
       </c>
-      <c r="H384" t="s">
+      <c r="J384" t="s">
+        <v>24</v>
+      </c>
+      <c r="K384" t="s">
+        <v>47</v>
+      </c>
+      <c r="L384" t="s">
+        <v>26</v>
+      </c>
+      <c r="M384" t="s">
+        <v>48</v>
+      </c>
+      <c r="N384" t="s">
+        <v>28</v>
+      </c>
+      <c r="O384" t="s">
         <v>3554</v>
-      </c>
-[...19 lines deleted...]
-        <v>3556</v>
       </c>
     </row>
     <row r="385" spans="1:15">
       <c r="A385">
-        <v>58066</v>
+        <v>8950</v>
       </c>
       <c r="B385" t="s">
+        <v>3555</v>
+      </c>
+      <c r="C385" t="s">
+        <v>3556</v>
+      </c>
+      <c r="D385" t="s">
         <v>3557</v>
       </c>
-      <c r="C385" t="s">
+      <c r="E385" t="s">
         <v>3558</v>
       </c>
-      <c r="D385" t="s">
+      <c r="F385" t="s">
         <v>3559</v>
       </c>
-      <c r="E385" t="s">
+      <c r="G385" t="s">
         <v>3560</v>
       </c>
-      <c r="F385" t="s">
+      <c r="H385" t="s">
         <v>3561</v>
       </c>
-      <c r="G385" t="s">
+      <c r="I385" t="s">
         <v>3562</v>
       </c>
-      <c r="H385" t="s">
+      <c r="J385" t="s">
+        <v>24</v>
+      </c>
+      <c r="K385" t="s">
+        <v>25</v>
+      </c>
+      <c r="L385" t="s">
+        <v>26</v>
+      </c>
+      <c r="M385" t="s">
+        <v>27</v>
+      </c>
+      <c r="N385" t="s">
+        <v>28</v>
+      </c>
+      <c r="O385" t="s">
         <v>3563</v>
-      </c>
-[...19 lines deleted...]
-        <v>3565</v>
       </c>
     </row>
     <row r="386" spans="1:15">
       <c r="A386">
-        <v>58120</v>
+        <v>8951</v>
       </c>
       <c r="B386" t="s">
+        <v>3564</v>
+      </c>
+      <c r="C386" t="s">
+        <v>3565</v>
+      </c>
+      <c r="D386" t="s">
         <v>3566</v>
       </c>
-      <c r="C386" t="s">
+      <c r="E386" t="s">
         <v>3567</v>
       </c>
-      <c r="D386" t="s">
+      <c r="F386" t="s">
         <v>3568</v>
       </c>
-      <c r="E386" t="s">
+      <c r="G386" t="s">
         <v>3569</v>
       </c>
-      <c r="F386" t="s">
+      <c r="H386" t="s">
         <v>3570</v>
       </c>
-      <c r="G386" t="s">
+      <c r="I386" t="s">
         <v>3571</v>
       </c>
-      <c r="H386" t="s">
+      <c r="J386" t="s">
+        <v>24</v>
+      </c>
+      <c r="K386" t="s">
+        <v>170</v>
+      </c>
+      <c r="L386" t="s">
+        <v>26</v>
+      </c>
+      <c r="M386" t="s">
+        <v>171</v>
+      </c>
+      <c r="N386" t="s">
+        <v>28</v>
+      </c>
+      <c r="O386" t="s">
         <v>3572</v>
-      </c>
-[...19 lines deleted...]
-        <v>3574</v>
       </c>
     </row>
     <row r="387" spans="1:15">
       <c r="A387">
-        <v>58122</v>
+        <v>8959</v>
       </c>
       <c r="B387" t="s">
+        <v>3573</v>
+      </c>
+      <c r="C387" t="s">
+        <v>3574</v>
+      </c>
+      <c r="D387" t="s">
         <v>3575</v>
       </c>
-      <c r="C387" t="s">
+      <c r="E387" t="s">
         <v>3576</v>
       </c>
-      <c r="D387" t="s">
+      <c r="F387" t="s">
         <v>3577</v>
       </c>
-      <c r="E387" t="s">
+      <c r="G387" t="s">
         <v>3578</v>
       </c>
-      <c r="F387" t="s">
+      <c r="H387" t="s">
         <v>3579</v>
       </c>
-      <c r="G387" t="s">
+      <c r="I387" t="s">
         <v>3580</v>
-      </c>
-[...4 lines deleted...]
-        <v>3582</v>
       </c>
       <c r="J387" t="s">
         <v>24</v>
       </c>
       <c r="K387" t="s">
         <v>170</v>
       </c>
       <c r="L387" t="s">
         <v>26</v>
       </c>
       <c r="M387" t="s">
         <v>171</v>
       </c>
       <c r="N387" t="s">
         <v>28</v>
       </c>
       <c r="O387" t="s">
-        <v>3583</v>
+        <v>3581</v>
       </c>
     </row>
     <row r="388" spans="1:15">
       <c r="A388">
-        <v>58144</v>
+        <v>8964</v>
       </c>
       <c r="B388" t="s">
+        <v>3582</v>
+      </c>
+      <c r="C388" t="s">
+        <v>3583</v>
+      </c>
+      <c r="D388" t="s">
         <v>3584</v>
       </c>
-      <c r="C388" t="s">
+      <c r="E388" t="s">
         <v>3585</v>
       </c>
-      <c r="D388" t="s">
+      <c r="F388" t="s">
         <v>3586</v>
       </c>
-      <c r="E388" t="s">
+      <c r="G388" t="s">
         <v>3587</v>
       </c>
-      <c r="F388" t="s">
+      <c r="H388" t="s">
         <v>3588</v>
       </c>
-      <c r="G388" t="s">
+      <c r="I388" t="s">
         <v>3589</v>
       </c>
-      <c r="H388" t="s">
+      <c r="J388" t="s">
+        <v>24</v>
+      </c>
+      <c r="K388" t="s">
+        <v>905</v>
+      </c>
+      <c r="L388" t="s">
+        <v>26</v>
+      </c>
+      <c r="M388" t="s">
+        <v>906</v>
+      </c>
+      <c r="N388" t="s">
+        <v>28</v>
+      </c>
+      <c r="O388" t="s">
         <v>3590</v>
-      </c>
-[...19 lines deleted...]
-        <v>3592</v>
       </c>
     </row>
     <row r="389" spans="1:15">
       <c r="A389">
-        <v>58148</v>
+        <v>10011</v>
       </c>
       <c r="B389" t="s">
+        <v>3591</v>
+      </c>
+      <c r="C389" t="s">
+        <v>3592</v>
+      </c>
+      <c r="D389" t="s">
         <v>3593</v>
       </c>
-      <c r="C389" t="s">
+      <c r="E389" t="s">
         <v>3594</v>
       </c>
-      <c r="D389" t="s">
+      <c r="F389" t="s">
         <v>3595</v>
       </c>
-      <c r="E389" t="s">
+      <c r="G389" t="s">
         <v>3596</v>
       </c>
-      <c r="F389" t="s">
+      <c r="H389" t="s">
         <v>3597</v>
       </c>
-      <c r="G389" t="s">
+      <c r="I389" t="s">
         <v>3598</v>
       </c>
-      <c r="H389" t="s">
+      <c r="J389" t="s">
+        <v>24</v>
+      </c>
+      <c r="K389" t="s">
+        <v>25</v>
+      </c>
+      <c r="L389" t="s">
+        <v>26</v>
+      </c>
+      <c r="M389" t="s">
+        <v>27</v>
+      </c>
+      <c r="N389" t="s">
+        <v>28</v>
+      </c>
+      <c r="O389" t="s">
         <v>3599</v>
-      </c>
-[...19 lines deleted...]
-        <v>3601</v>
       </c>
     </row>
     <row r="390" spans="1:15">
       <c r="A390">
-        <v>58218</v>
+        <v>10014</v>
       </c>
       <c r="B390" t="s">
+        <v>3600</v>
+      </c>
+      <c r="C390" t="s">
+        <v>3601</v>
+      </c>
+      <c r="D390" t="s">
         <v>3602</v>
       </c>
-      <c r="C390" t="s">
+      <c r="E390" t="s">
         <v>3603</v>
       </c>
-      <c r="D390" t="s">
+      <c r="F390" t="s">
         <v>3604</v>
       </c>
-      <c r="E390" t="s">
+      <c r="G390" t="s">
         <v>3605</v>
       </c>
-      <c r="F390" t="s">
+      <c r="H390" t="s">
         <v>3606</v>
       </c>
-      <c r="G390" t="s">
+      <c r="I390" t="s">
         <v>3607</v>
       </c>
-      <c r="H390" t="s">
+      <c r="J390" t="s">
+        <v>24</v>
+      </c>
+      <c r="K390" t="s">
         <v>3608</v>
       </c>
-      <c r="I390" t="s">
+      <c r="L390" t="s">
+        <v>26</v>
+      </c>
+      <c r="M390" t="s">
         <v>3609</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N390" t="s">
         <v>28</v>
       </c>
       <c r="O390" t="s">
         <v>3610</v>
       </c>
     </row>
     <row r="391" spans="1:15">
       <c r="A391">
-        <v>58223</v>
+        <v>10015</v>
       </c>
       <c r="B391" t="s">
         <v>3611</v>
       </c>
       <c r="C391" t="s">
         <v>3612</v>
       </c>
       <c r="D391" t="s">
         <v>3613</v>
       </c>
       <c r="E391" t="s">
         <v>3614</v>
       </c>
       <c r="F391" t="s">
         <v>3615</v>
       </c>
       <c r="G391" t="s">
         <v>3616</v>
       </c>
       <c r="H391" t="s">
         <v>3617</v>
       </c>
       <c r="I391" t="s">
         <v>3618</v>
       </c>
       <c r="J391" t="s">
         <v>24</v>
       </c>
       <c r="K391" t="s">
         <v>170</v>
       </c>
       <c r="L391" t="s">
         <v>26</v>
       </c>
       <c r="M391" t="s">
         <v>171</v>
       </c>
       <c r="N391" t="s">
         <v>28</v>
       </c>
       <c r="O391" t="s">
         <v>3619</v>
       </c>
     </row>
     <row r="392" spans="1:15">
       <c r="A392">
-        <v>58259</v>
+        <v>10036</v>
       </c>
       <c r="B392" t="s">
         <v>3620</v>
       </c>
       <c r="C392" t="s">
         <v>3621</v>
       </c>
       <c r="D392" t="s">
         <v>3622</v>
       </c>
       <c r="E392" t="s">
         <v>3623</v>
       </c>
       <c r="F392" t="s">
         <v>3624</v>
       </c>
       <c r="G392" t="s">
         <v>3625</v>
       </c>
       <c r="H392" t="s">
         <v>3626</v>
       </c>
       <c r="I392" t="s">
         <v>3627</v>
       </c>
       <c r="J392" t="s">
         <v>24</v>
       </c>
       <c r="K392" t="s">
+        <v>25</v>
+      </c>
+      <c r="L392" t="s">
+        <v>26</v>
+      </c>
+      <c r="M392" t="s">
+        <v>27</v>
+      </c>
+      <c r="N392" t="s">
+        <v>28</v>
+      </c>
+      <c r="O392" t="s">
         <v>3628</v>
-      </c>
-[...10 lines deleted...]
-        <v>3630</v>
       </c>
     </row>
     <row r="393" spans="1:15">
       <c r="A393">
-        <v>64637</v>
+        <v>10046</v>
       </c>
       <c r="B393" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C393" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D393" t="s">
         <v>3631</v>
       </c>
-      <c r="C393" t="s">
+      <c r="E393" t="s">
         <v>3632</v>
       </c>
-      <c r="D393" t="s">
+      <c r="F393" t="s">
         <v>3633</v>
       </c>
-      <c r="E393" t="s">
+      <c r="G393" t="s">
         <v>3634</v>
       </c>
-      <c r="F393" t="s">
+      <c r="H393" t="s">
         <v>3635</v>
       </c>
-      <c r="G393" t="s">
+      <c r="I393" t="s">
         <v>3636</v>
       </c>
-      <c r="H393" t="s">
+      <c r="J393" t="s">
+        <v>24</v>
+      </c>
+      <c r="K393" t="s">
+        <v>274</v>
+      </c>
+      <c r="L393" t="s">
+        <v>26</v>
+      </c>
+      <c r="M393" t="s">
+        <v>276</v>
+      </c>
+      <c r="N393" t="s">
+        <v>28</v>
+      </c>
+      <c r="O393" t="s">
         <v>3637</v>
-      </c>
-[...19 lines deleted...]
-        <v>3639</v>
       </c>
     </row>
     <row r="394" spans="1:15">
       <c r="A394">
-        <v>64643</v>
+        <v>10098</v>
       </c>
       <c r="B394" t="s">
+        <v>3638</v>
+      </c>
+      <c r="C394" t="s">
+        <v>3639</v>
+      </c>
+      <c r="D394" t="s">
         <v>3640</v>
       </c>
-      <c r="C394" t="s">
+      <c r="E394" t="s">
         <v>3641</v>
       </c>
-      <c r="D394" t="s">
+      <c r="F394" t="s">
         <v>3642</v>
       </c>
-      <c r="E394" t="s">
+      <c r="G394" t="s">
         <v>3643</v>
       </c>
-      <c r="F394" t="s">
+      <c r="H394" t="s">
         <v>3644</v>
       </c>
-      <c r="G394" t="s">
+      <c r="I394" t="s">
         <v>3645</v>
       </c>
-      <c r="H394" t="s">
+      <c r="J394" t="s">
+        <v>24</v>
+      </c>
+      <c r="K394" t="s">
+        <v>25</v>
+      </c>
+      <c r="L394" t="s">
+        <v>26</v>
+      </c>
+      <c r="M394" t="s">
+        <v>27</v>
+      </c>
+      <c r="N394" t="s">
+        <v>28</v>
+      </c>
+      <c r="O394" t="s">
         <v>3646</v>
-      </c>
-[...19 lines deleted...]
-        <v>3648</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395">
-        <v>64689</v>
+        <v>10101</v>
       </c>
       <c r="B395" t="s">
+        <v>3647</v>
+      </c>
+      <c r="C395" t="s">
+        <v>3648</v>
+      </c>
+      <c r="D395" t="s">
         <v>3649</v>
       </c>
-      <c r="C395" t="s">
+      <c r="E395" t="s">
         <v>3650</v>
       </c>
-      <c r="D395" t="s">
+      <c r="F395" t="s">
         <v>3651</v>
       </c>
-      <c r="E395" t="s">
+      <c r="G395" t="s">
         <v>3652</v>
       </c>
-      <c r="F395" t="s">
+      <c r="H395" t="s">
         <v>3653</v>
       </c>
-      <c r="G395" t="s">
+      <c r="I395" t="s">
         <v>3654</v>
       </c>
-      <c r="H395" t="s">
+      <c r="J395" t="s">
+        <v>24</v>
+      </c>
+      <c r="K395" t="s">
+        <v>25</v>
+      </c>
+      <c r="L395" t="s">
+        <v>26</v>
+      </c>
+      <c r="M395" t="s">
+        <v>27</v>
+      </c>
+      <c r="N395" t="s">
+        <v>28</v>
+      </c>
+      <c r="O395" t="s">
         <v>3655</v>
-      </c>
-[...19 lines deleted...]
-        <v>3657</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396">
-        <v>65000</v>
+        <v>10412</v>
       </c>
       <c r="B396" t="s">
+        <v>3656</v>
+      </c>
+      <c r="C396" t="s">
+        <v>3657</v>
+      </c>
+      <c r="D396" t="s">
         <v>3658</v>
       </c>
-      <c r="C396" t="s">
+      <c r="E396" t="s">
         <v>3659</v>
       </c>
-      <c r="D396" t="s">
+      <c r="F396" t="s">
         <v>3660</v>
       </c>
-      <c r="E396" t="s">
+      <c r="G396" t="s">
         <v>3661</v>
       </c>
-      <c r="F396" t="s">
+      <c r="H396" t="s">
         <v>3662</v>
       </c>
-      <c r="G396" t="s">
+      <c r="I396" t="s">
         <v>3663</v>
-      </c>
-[...4 lines deleted...]
-        <v>3665</v>
       </c>
       <c r="J396" t="s">
         <v>24</v>
       </c>
       <c r="K396" t="s">
         <v>25</v>
       </c>
       <c r="L396" t="s">
         <v>26</v>
       </c>
       <c r="M396" t="s">
         <v>27</v>
       </c>
       <c r="N396" t="s">
         <v>28</v>
       </c>
       <c r="O396" t="s">
-        <v>3666</v>
+        <v>3664</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397">
-        <v>65001</v>
+        <v>10603</v>
       </c>
       <c r="B397" t="s">
+        <v>3665</v>
+      </c>
+      <c r="C397" t="s">
+        <v>3666</v>
+      </c>
+      <c r="D397" t="s">
         <v>3667</v>
       </c>
-      <c r="C397" t="s">
+      <c r="E397" t="s">
         <v>3668</v>
       </c>
-      <c r="D397" t="s">
+      <c r="F397" t="s">
         <v>3669</v>
       </c>
-      <c r="E397" t="s">
+      <c r="G397" t="s">
         <v>3670</v>
       </c>
-      <c r="F397" t="s">
+      <c r="H397" t="s">
         <v>3671</v>
       </c>
-      <c r="G397" t="s">
+      <c r="I397" t="s">
         <v>3672</v>
       </c>
-      <c r="H397" t="s">
+      <c r="J397" t="s">
+        <v>24</v>
+      </c>
+      <c r="K397" t="s">
+        <v>25</v>
+      </c>
+      <c r="L397" t="s">
+        <v>26</v>
+      </c>
+      <c r="M397" t="s">
+        <v>27</v>
+      </c>
+      <c r="N397" t="s">
+        <v>28</v>
+      </c>
+      <c r="O397" t="s">
         <v>3673</v>
-      </c>
-[...19 lines deleted...]
-        <v>3675</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398">
-        <v>65002</v>
+        <v>10635</v>
       </c>
       <c r="B398" t="s">
+        <v>3674</v>
+      </c>
+      <c r="C398" t="s">
+        <v>3675</v>
+      </c>
+      <c r="D398" t="s">
         <v>3676</v>
       </c>
-      <c r="C398" t="s">
+      <c r="E398" t="s">
         <v>3677</v>
       </c>
-      <c r="D398" t="s">
+      <c r="F398" t="s">
         <v>3678</v>
       </c>
-      <c r="E398" t="s">
+      <c r="G398" t="s">
         <v>3679</v>
       </c>
-      <c r="F398" t="s">
+      <c r="H398" t="s">
         <v>3680</v>
       </c>
-      <c r="G398" t="s">
+      <c r="I398" t="s">
         <v>3681</v>
       </c>
-      <c r="H398" t="s">
+      <c r="J398" t="s">
+        <v>24</v>
+      </c>
+      <c r="K398" t="s">
+        <v>47</v>
+      </c>
+      <c r="L398" t="s">
+        <v>26</v>
+      </c>
+      <c r="M398" t="s">
+        <v>48</v>
+      </c>
+      <c r="N398" t="s">
+        <v>28</v>
+      </c>
+      <c r="O398" t="s">
         <v>3682</v>
-      </c>
-[...19 lines deleted...]
-        <v>3684</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399">
-        <v>65003</v>
+        <v>10639</v>
       </c>
       <c r="B399" t="s">
+        <v>3683</v>
+      </c>
+      <c r="C399" t="s">
+        <v>3684</v>
+      </c>
+      <c r="D399" t="s">
         <v>3685</v>
       </c>
-      <c r="C399" t="s">
+      <c r="E399" t="s">
         <v>3686</v>
       </c>
-      <c r="D399" t="s">
+      <c r="F399" t="s">
         <v>3687</v>
       </c>
-      <c r="E399" t="s">
+      <c r="G399" t="s">
         <v>3688</v>
       </c>
-      <c r="F399" t="s">
+      <c r="H399" t="s">
         <v>3689</v>
       </c>
-      <c r="G399" t="s">
+      <c r="I399" t="s">
         <v>3690</v>
       </c>
-      <c r="H399" t="s">
+      <c r="J399" t="s">
+        <v>24</v>
+      </c>
+      <c r="K399" t="s">
+        <v>25</v>
+      </c>
+      <c r="L399" t="s">
+        <v>26</v>
+      </c>
+      <c r="M399" t="s">
+        <v>27</v>
+      </c>
+      <c r="N399" t="s">
+        <v>28</v>
+      </c>
+      <c r="O399" t="s">
         <v>3691</v>
-      </c>
-[...19 lines deleted...]
-        <v>3693</v>
       </c>
     </row>
     <row r="400" spans="1:15">
       <c r="A400">
-        <v>65004</v>
+        <v>10647</v>
       </c>
       <c r="B400" t="s">
+        <v>3692</v>
+      </c>
+      <c r="C400" t="s">
+        <v>3693</v>
+      </c>
+      <c r="D400" t="s">
         <v>3694</v>
       </c>
-      <c r="C400" t="s">
+      <c r="E400" t="s">
         <v>3695</v>
       </c>
-      <c r="D400" t="s">
+      <c r="F400" t="s">
         <v>3696</v>
       </c>
-      <c r="E400" t="s">
+      <c r="G400" t="s">
         <v>3697</v>
       </c>
-      <c r="F400" t="s">
+      <c r="H400" t="s">
         <v>3698</v>
       </c>
-      <c r="G400" t="s">
+      <c r="I400" t="s">
         <v>3699</v>
-      </c>
-[...4 lines deleted...]
-        <v>3701</v>
       </c>
       <c r="J400" t="s">
         <v>24</v>
       </c>
       <c r="K400" t="s">
         <v>170</v>
       </c>
       <c r="L400" t="s">
         <v>26</v>
       </c>
       <c r="M400" t="s">
         <v>171</v>
       </c>
       <c r="N400" t="s">
         <v>28</v>
       </c>
       <c r="O400" t="s">
-        <v>3702</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="401" spans="1:15">
       <c r="A401">
-        <v>65005</v>
+        <v>10887</v>
       </c>
       <c r="B401" t="s">
+        <v>3701</v>
+      </c>
+      <c r="C401" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D401" t="s">
         <v>3703</v>
       </c>
-      <c r="C401" t="s">
+      <c r="E401" t="s">
         <v>3704</v>
       </c>
-      <c r="D401" t="s">
+      <c r="F401" t="s">
         <v>3705</v>
       </c>
-      <c r="E401" t="s">
+      <c r="G401" t="s">
         <v>3706</v>
       </c>
-      <c r="F401" t="s">
+      <c r="H401" t="s">
         <v>3707</v>
       </c>
-      <c r="G401" t="s">
+      <c r="I401" t="s">
         <v>3708</v>
       </c>
-      <c r="H401" t="s">
+      <c r="J401" t="s">
+        <v>24</v>
+      </c>
+      <c r="K401" t="s">
+        <v>25</v>
+      </c>
+      <c r="L401" t="s">
+        <v>26</v>
+      </c>
+      <c r="M401" t="s">
+        <v>27</v>
+      </c>
+      <c r="N401" t="s">
+        <v>28</v>
+      </c>
+      <c r="O401" t="s">
         <v>3709</v>
-      </c>
-[...19 lines deleted...]
-        <v>3713</v>
       </c>
     </row>
     <row r="402" spans="1:15">
       <c r="A402">
-        <v>65006</v>
+        <v>10925</v>
       </c>
       <c r="B402" t="s">
+        <v>3710</v>
+      </c>
+      <c r="C402" t="s">
+        <v>3711</v>
+      </c>
+      <c r="D402" t="s">
+        <v>3712</v>
+      </c>
+      <c r="E402" t="s">
+        <v>3713</v>
+      </c>
+      <c r="F402" t="s">
         <v>3714</v>
       </c>
-      <c r="C402" t="s">
+      <c r="G402" t="s">
         <v>3715</v>
       </c>
-      <c r="D402" t="s">
+      <c r="H402" t="s">
         <v>3716</v>
       </c>
-      <c r="E402" t="s">
+      <c r="I402" t="s">
         <v>3717</v>
       </c>
-      <c r="F402" t="s">
+      <c r="J402" t="s">
+        <v>24</v>
+      </c>
+      <c r="K402" t="s">
+        <v>25</v>
+      </c>
+      <c r="L402" t="s">
+        <v>26</v>
+      </c>
+      <c r="M402" t="s">
+        <v>27</v>
+      </c>
+      <c r="N402" t="s">
+        <v>28</v>
+      </c>
+      <c r="O402" t="s">
         <v>3718</v>
-      </c>
-[...25 lines deleted...]
-        <v>3724</v>
       </c>
     </row>
     <row r="403" spans="1:15">
       <c r="A403">
-        <v>65007</v>
+        <v>10927</v>
       </c>
       <c r="B403" t="s">
+        <v>3719</v>
+      </c>
+      <c r="C403" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D403" t="s">
+        <v>3721</v>
+      </c>
+      <c r="E403" t="s">
+        <v>3722</v>
+      </c>
+      <c r="F403" t="s">
+        <v>3723</v>
+      </c>
+      <c r="G403" t="s">
+        <v>3724</v>
+      </c>
+      <c r="H403" t="s">
         <v>3725</v>
       </c>
-      <c r="C403" t="s">
+      <c r="I403" t="s">
         <v>3726</v>
       </c>
-      <c r="D403" t="s">
+      <c r="J403" t="s">
+        <v>24</v>
+      </c>
+      <c r="K403" t="s">
+        <v>170</v>
+      </c>
+      <c r="L403" t="s">
+        <v>26</v>
+      </c>
+      <c r="M403" t="s">
+        <v>171</v>
+      </c>
+      <c r="N403" t="s">
+        <v>28</v>
+      </c>
+      <c r="O403" t="s">
         <v>3727</v>
-      </c>
-[...31 lines deleted...]
-        <v>3733</v>
       </c>
     </row>
     <row r="404" spans="1:15">
       <c r="A404">
-        <v>65008</v>
+        <v>10930</v>
       </c>
       <c r="B404" t="s">
+        <v>3728</v>
+      </c>
+      <c r="C404" t="s">
+        <v>3729</v>
+      </c>
+      <c r="D404" t="s">
+        <v>3730</v>
+      </c>
+      <c r="E404" t="s">
+        <v>3731</v>
+      </c>
+      <c r="F404" t="s">
+        <v>3732</v>
+      </c>
+      <c r="G404" t="s">
+        <v>3733</v>
+      </c>
+      <c r="H404" t="s">
         <v>3734</v>
       </c>
-      <c r="C404" t="s">
+      <c r="I404" t="s">
         <v>3735</v>
       </c>
-      <c r="D404" t="s">
+      <c r="J404" t="s">
+        <v>1477</v>
+      </c>
+      <c r="K404" t="s">
+        <v>274</v>
+      </c>
+      <c r="L404" t="s">
+        <v>1479</v>
+      </c>
+      <c r="M404" t="s">
+        <v>276</v>
+      </c>
+      <c r="N404" t="s">
+        <v>28</v>
+      </c>
+      <c r="O404" t="s">
         <v>3736</v>
-      </c>
-[...31 lines deleted...]
-        <v>3742</v>
       </c>
     </row>
     <row r="405" spans="1:15">
       <c r="A405">
-        <v>65009</v>
+        <v>10945</v>
       </c>
       <c r="B405" t="s">
+        <v>3737</v>
+      </c>
+      <c r="C405" t="s">
+        <v>3738</v>
+      </c>
+      <c r="D405" t="s">
+        <v>3739</v>
+      </c>
+      <c r="E405" t="s">
+        <v>3740</v>
+      </c>
+      <c r="F405" t="s">
+        <v>3741</v>
+      </c>
+      <c r="G405" t="s">
+        <v>3742</v>
+      </c>
+      <c r="H405" t="s">
         <v>3743</v>
       </c>
-      <c r="C405" t="s">
+      <c r="I405" t="s">
         <v>3744</v>
       </c>
-      <c r="D405" t="s">
+      <c r="J405" t="s">
+        <v>450</v>
+      </c>
+      <c r="K405" t="s">
+        <v>746</v>
+      </c>
+      <c r="L405" t="s">
+        <v>452</v>
+      </c>
+      <c r="M405" t="s">
+        <v>747</v>
+      </c>
+      <c r="N405" t="s">
+        <v>28</v>
+      </c>
+      <c r="O405" t="s">
         <v>3745</v>
-      </c>
-[...31 lines deleted...]
-        <v>3751</v>
       </c>
     </row>
     <row r="406" spans="1:15">
       <c r="A406">
-        <v>65010</v>
+        <v>10947</v>
       </c>
       <c r="B406" t="s">
+        <v>3746</v>
+      </c>
+      <c r="C406" t="s">
+        <v>3747</v>
+      </c>
+      <c r="D406" t="s">
+        <v>3748</v>
+      </c>
+      <c r="E406" t="s">
+        <v>3749</v>
+      </c>
+      <c r="F406" t="s">
+        <v>3750</v>
+      </c>
+      <c r="G406" t="s">
+        <v>3751</v>
+      </c>
+      <c r="H406" t="s">
         <v>3752</v>
       </c>
-      <c r="C406" t="s">
+      <c r="I406" t="s">
         <v>3753</v>
       </c>
-      <c r="D406" t="s">
+      <c r="J406" t="s">
+        <v>24</v>
+      </c>
+      <c r="K406" t="s">
+        <v>170</v>
+      </c>
+      <c r="L406" t="s">
+        <v>26</v>
+      </c>
+      <c r="M406" t="s">
+        <v>171</v>
+      </c>
+      <c r="N406" t="s">
+        <v>28</v>
+      </c>
+      <c r="O406" t="s">
         <v>3754</v>
-      </c>
-[...31 lines deleted...]
-        <v>3760</v>
       </c>
     </row>
     <row r="407" spans="1:15">
       <c r="A407">
-        <v>65011</v>
+        <v>10948</v>
       </c>
       <c r="B407" t="s">
+        <v>3755</v>
+      </c>
+      <c r="C407" t="s">
+        <v>3756</v>
+      </c>
+      <c r="D407" t="s">
+        <v>3757</v>
+      </c>
+      <c r="E407" t="s">
+        <v>3758</v>
+      </c>
+      <c r="F407" t="s">
+        <v>3759</v>
+      </c>
+      <c r="G407" t="s">
+        <v>3760</v>
+      </c>
+      <c r="H407" t="s">
         <v>3761</v>
       </c>
-      <c r="C407" t="s">
+      <c r="I407" t="s">
         <v>3762</v>
-      </c>
-[...16 lines deleted...]
-        <v>3768</v>
       </c>
       <c r="J407" t="s">
         <v>24</v>
       </c>
       <c r="K407" t="s">
         <v>170</v>
       </c>
       <c r="L407" t="s">
         <v>26</v>
       </c>
       <c r="M407" t="s">
         <v>171</v>
       </c>
       <c r="N407" t="s">
         <v>28</v>
       </c>
       <c r="O407" t="s">
-        <v>3769</v>
+        <v>3763</v>
       </c>
     </row>
     <row r="408" spans="1:15">
       <c r="A408">
-        <v>65012</v>
+        <v>10950</v>
       </c>
       <c r="B408" t="s">
+        <v>3764</v>
+      </c>
+      <c r="C408" t="s">
+        <v>3765</v>
+      </c>
+      <c r="D408" t="s">
+        <v>3766</v>
+      </c>
+      <c r="E408" t="s">
+        <v>3767</v>
+      </c>
+      <c r="F408" t="s">
+        <v>3768</v>
+      </c>
+      <c r="G408" t="s">
+        <v>3769</v>
+      </c>
+      <c r="H408" t="s">
         <v>3770</v>
       </c>
-      <c r="C408" t="s">
+      <c r="I408" t="s">
         <v>3771</v>
       </c>
-      <c r="D408" t="s">
+      <c r="J408" t="s">
+        <v>24</v>
+      </c>
+      <c r="K408" t="s">
         <v>3772</v>
       </c>
-      <c r="E408" t="s">
+      <c r="L408" t="s">
+        <v>26</v>
+      </c>
+      <c r="M408" t="s">
         <v>3773</v>
       </c>
-      <c r="F408" t="s">
+      <c r="N408" t="s">
+        <v>28</v>
+      </c>
+      <c r="O408" t="s">
         <v>3774</v>
-      </c>
-[...25 lines deleted...]
-        <v>3780</v>
       </c>
     </row>
     <row r="409" spans="1:15">
       <c r="A409">
-        <v>65013</v>
+        <v>10951</v>
       </c>
       <c r="B409" t="s">
+        <v>3775</v>
+      </c>
+      <c r="C409" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D409" t="s">
+        <v>3777</v>
+      </c>
+      <c r="E409" t="s">
+        <v>3778</v>
+      </c>
+      <c r="F409" t="s">
+        <v>3779</v>
+      </c>
+      <c r="G409" t="s">
+        <v>3780</v>
+      </c>
+      <c r="H409" t="s">
         <v>3781</v>
       </c>
-      <c r="C409" t="s">
+      <c r="I409" t="s">
         <v>3782</v>
       </c>
-      <c r="D409" t="s">
+      <c r="J409" t="s">
+        <v>24</v>
+      </c>
+      <c r="K409" t="s">
+        <v>47</v>
+      </c>
+      <c r="L409" t="s">
+        <v>26</v>
+      </c>
+      <c r="M409" t="s">
+        <v>48</v>
+      </c>
+      <c r="N409" t="s">
+        <v>28</v>
+      </c>
+      <c r="O409" t="s">
         <v>3783</v>
-      </c>
-[...31 lines deleted...]
-        <v>3789</v>
       </c>
     </row>
     <row r="410" spans="1:15">
       <c r="A410">
-        <v>65014</v>
+        <v>11000</v>
       </c>
       <c r="B410" t="s">
+        <v>3784</v>
+      </c>
+      <c r="C410" t="s">
+        <v>3785</v>
+      </c>
+      <c r="D410" t="s">
+        <v>3786</v>
+      </c>
+      <c r="E410" t="s">
+        <v>3787</v>
+      </c>
+      <c r="F410" t="s">
+        <v>3788</v>
+      </c>
+      <c r="G410" t="s">
+        <v>3789</v>
+      </c>
+      <c r="H410" t="s">
         <v>3790</v>
       </c>
-      <c r="C410" t="s">
+      <c r="I410" t="s">
         <v>3791</v>
       </c>
-      <c r="D410" t="s">
+      <c r="J410" t="s">
+        <v>24</v>
+      </c>
+      <c r="K410" t="s">
+        <v>25</v>
+      </c>
+      <c r="L410" t="s">
+        <v>26</v>
+      </c>
+      <c r="M410" t="s">
+        <v>27</v>
+      </c>
+      <c r="N410" t="s">
+        <v>28</v>
+      </c>
+      <c r="O410" t="s">
         <v>3792</v>
-      </c>
-[...31 lines deleted...]
-        <v>3798</v>
       </c>
     </row>
     <row r="411" spans="1:15">
       <c r="A411">
-        <v>65015</v>
+        <v>11161</v>
       </c>
       <c r="B411" t="s">
+        <v>3793</v>
+      </c>
+      <c r="C411" t="s">
+        <v>3794</v>
+      </c>
+      <c r="D411" t="s">
+        <v>3795</v>
+      </c>
+      <c r="E411" t="s">
+        <v>3796</v>
+      </c>
+      <c r="F411" t="s">
+        <v>3797</v>
+      </c>
+      <c r="G411" t="s">
+        <v>3798</v>
+      </c>
+      <c r="H411" t="s">
         <v>3799</v>
       </c>
-      <c r="C411" t="s">
+      <c r="I411" t="s">
         <v>3800</v>
       </c>
-      <c r="D411" t="s">
+      <c r="J411" t="s">
+        <v>24</v>
+      </c>
+      <c r="K411" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L411" t="s">
+        <v>26</v>
+      </c>
+      <c r="M411" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N411" t="s">
+        <v>28</v>
+      </c>
+      <c r="O411" t="s">
         <v>3801</v>
-      </c>
-[...31 lines deleted...]
-        <v>3807</v>
       </c>
     </row>
     <row r="412" spans="1:15">
       <c r="A412">
-        <v>65016</v>
+        <v>11169</v>
       </c>
       <c r="B412" t="s">
+        <v>3802</v>
+      </c>
+      <c r="C412" t="s">
+        <v>3803</v>
+      </c>
+      <c r="D412" t="s">
+        <v>3804</v>
+      </c>
+      <c r="E412" t="s">
+        <v>3805</v>
+      </c>
+      <c r="F412" t="s">
+        <v>3806</v>
+      </c>
+      <c r="G412" t="s">
+        <v>3807</v>
+      </c>
+      <c r="H412" t="s">
         <v>3808</v>
       </c>
-      <c r="C412" t="s">
+      <c r="I412" t="s">
         <v>3809</v>
       </c>
-      <c r="D412" t="s">
+      <c r="J412" t="s">
+        <v>24</v>
+      </c>
+      <c r="K412" t="s">
+        <v>59</v>
+      </c>
+      <c r="L412" t="s">
+        <v>26</v>
+      </c>
+      <c r="M412" t="s">
+        <v>61</v>
+      </c>
+      <c r="N412" t="s">
+        <v>28</v>
+      </c>
+      <c r="O412" t="s">
         <v>3810</v>
-      </c>
-[...31 lines deleted...]
-        <v>3816</v>
       </c>
     </row>
     <row r="413" spans="1:15">
       <c r="A413">
-        <v>65017</v>
+        <v>11220</v>
       </c>
       <c r="B413" t="s">
+        <v>3811</v>
+      </c>
+      <c r="C413" t="s">
+        <v>3812</v>
+      </c>
+      <c r="D413" t="s">
+        <v>3813</v>
+      </c>
+      <c r="E413" t="s">
+        <v>3814</v>
+      </c>
+      <c r="F413" t="s">
+        <v>3815</v>
+      </c>
+      <c r="G413" t="s">
+        <v>3816</v>
+      </c>
+      <c r="H413" t="s">
         <v>3817</v>
       </c>
-      <c r="C413" t="s">
+      <c r="I413" t="s">
         <v>3818</v>
       </c>
-      <c r="D413" t="s">
+      <c r="J413" t="s">
+        <v>24</v>
+      </c>
+      <c r="K413" t="s">
+        <v>690</v>
+      </c>
+      <c r="L413" t="s">
+        <v>26</v>
+      </c>
+      <c r="M413" t="s">
+        <v>691</v>
+      </c>
+      <c r="N413" t="s">
+        <v>28</v>
+      </c>
+      <c r="O413" t="s">
         <v>3819</v>
-      </c>
-[...31 lines deleted...]
-        <v>3827</v>
       </c>
     </row>
     <row r="414" spans="1:15">
       <c r="A414">
-        <v>65018</v>
+        <v>11231</v>
       </c>
       <c r="B414" t="s">
+        <v>3820</v>
+      </c>
+      <c r="C414" t="s">
+        <v>3821</v>
+      </c>
+      <c r="D414" t="s">
+        <v>3822</v>
+      </c>
+      <c r="E414" t="s">
+        <v>3823</v>
+      </c>
+      <c r="F414" t="s">
+        <v>3824</v>
+      </c>
+      <c r="G414" t="s">
+        <v>3825</v>
+      </c>
+      <c r="H414" t="s">
+        <v>3826</v>
+      </c>
+      <c r="I414" t="s">
+        <v>3827</v>
+      </c>
+      <c r="J414" t="s">
+        <v>24</v>
+      </c>
+      <c r="K414" t="s">
+        <v>170</v>
+      </c>
+      <c r="L414" t="s">
+        <v>26</v>
+      </c>
+      <c r="M414" t="s">
+        <v>171</v>
+      </c>
+      <c r="N414" t="s">
+        <v>28</v>
+      </c>
+      <c r="O414" t="s">
         <v>3828</v>
-      </c>
-[...37 lines deleted...]
-        <v>3838</v>
       </c>
     </row>
     <row r="415" spans="1:15">
       <c r="A415">
-        <v>65019</v>
+        <v>11249</v>
       </c>
       <c r="B415" t="s">
-        <v>3839</v>
+        <v>3829</v>
       </c>
       <c r="C415" t="s">
-        <v>3840</v>
+        <v>3830</v>
       </c>
       <c r="D415" t="s">
-        <v>3841</v>
+        <v>3831</v>
       </c>
       <c r="E415" t="s">
-        <v>3842</v>
+        <v>3832</v>
       </c>
       <c r="F415" t="s">
-        <v>3843</v>
+        <v>3833</v>
       </c>
       <c r="G415" t="s">
-        <v>3844</v>
+        <v>3834</v>
       </c>
       <c r="H415" t="s">
-        <v>3845</v>
+        <v>3835</v>
       </c>
       <c r="I415" t="s">
-        <v>3846</v>
+        <v>3836</v>
       </c>
       <c r="J415" t="s">
         <v>24</v>
       </c>
       <c r="K415" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L415" t="s">
         <v>26</v>
       </c>
       <c r="M415" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N415" t="s">
         <v>28</v>
       </c>
       <c r="O415" t="s">
-        <v>3847</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="416" spans="1:15">
       <c r="A416">
-        <v>65020</v>
+        <v>11251</v>
       </c>
       <c r="B416" t="s">
-        <v>3848</v>
+        <v>3838</v>
       </c>
       <c r="C416" t="s">
-        <v>3849</v>
+        <v>3839</v>
       </c>
       <c r="D416" t="s">
-        <v>3850</v>
+        <v>3840</v>
       </c>
       <c r="E416" t="s">
-        <v>3851</v>
+        <v>3841</v>
       </c>
       <c r="F416" t="s">
-        <v>3852</v>
+        <v>3842</v>
       </c>
       <c r="G416" t="s">
-        <v>3853</v>
+        <v>3843</v>
       </c>
       <c r="H416" t="s">
-        <v>3854</v>
+        <v>3844</v>
       </c>
       <c r="I416" t="s">
-        <v>3855</v>
+        <v>3845</v>
       </c>
       <c r="J416" t="s">
         <v>24</v>
       </c>
       <c r="K416" t="s">
-        <v>3856</v>
+        <v>3417</v>
       </c>
       <c r="L416" t="s">
         <v>26</v>
       </c>
       <c r="M416" t="s">
-        <v>3857</v>
+        <v>3418</v>
       </c>
       <c r="N416" t="s">
         <v>28</v>
       </c>
       <c r="O416" t="s">
-        <v>3858</v>
+        <v>3846</v>
       </c>
     </row>
     <row r="417" spans="1:15">
       <c r="A417">
-        <v>65021</v>
+        <v>11256</v>
       </c>
       <c r="B417" t="s">
-        <v>3859</v>
+        <v>3847</v>
       </c>
       <c r="C417" t="s">
-        <v>3860</v>
+        <v>3848</v>
       </c>
       <c r="D417" t="s">
-        <v>3861</v>
+        <v>3849</v>
       </c>
       <c r="E417" t="s">
-        <v>3862</v>
+        <v>3850</v>
       </c>
       <c r="F417" t="s">
-        <v>3863</v>
+        <v>3851</v>
       </c>
       <c r="G417" t="s">
-        <v>3864</v>
+        <v>3852</v>
       </c>
       <c r="H417" t="s">
-        <v>3865</v>
+        <v>3853</v>
       </c>
       <c r="I417" t="s">
-        <v>3866</v>
+        <v>3854</v>
       </c>
       <c r="J417" t="s">
         <v>24</v>
       </c>
       <c r="K417" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L417" t="s">
         <v>26</v>
       </c>
       <c r="M417" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N417" t="s">
         <v>28</v>
       </c>
       <c r="O417" t="s">
-        <v>3867</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="418" spans="1:15">
       <c r="A418">
-        <v>65022</v>
+        <v>11287</v>
       </c>
       <c r="B418" t="s">
-        <v>3868</v>
+        <v>3856</v>
       </c>
       <c r="C418" t="s">
-        <v>3869</v>
+        <v>3857</v>
       </c>
       <c r="D418" t="s">
-        <v>3870</v>
+        <v>3858</v>
       </c>
       <c r="E418" t="s">
-        <v>3871</v>
+        <v>3859</v>
       </c>
       <c r="F418" t="s">
-        <v>3872</v>
+        <v>3860</v>
       </c>
       <c r="G418" t="s">
-        <v>3873</v>
+        <v>3861</v>
       </c>
       <c r="H418" t="s">
-        <v>3874</v>
+        <v>3862</v>
       </c>
       <c r="I418" t="s">
-        <v>3875</v>
+        <v>3863</v>
       </c>
       <c r="J418" t="s">
         <v>24</v>
       </c>
       <c r="K418" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L418" t="s">
         <v>26</v>
       </c>
       <c r="M418" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N418" t="s">
         <v>28</v>
       </c>
       <c r="O418" t="s">
-        <v>3876</v>
+        <v>3864</v>
       </c>
     </row>
     <row r="419" spans="1:15">
       <c r="A419">
-        <v>65023</v>
+        <v>11299</v>
       </c>
       <c r="B419" t="s">
-        <v>3877</v>
+        <v>3865</v>
       </c>
       <c r="C419" t="s">
-        <v>3878</v>
+        <v>3866</v>
       </c>
       <c r="D419" t="s">
-        <v>3879</v>
+        <v>3867</v>
       </c>
       <c r="E419" t="s">
-        <v>3880</v>
+        <v>3868</v>
       </c>
       <c r="F419" t="s">
-        <v>3881</v>
+        <v>3869</v>
       </c>
       <c r="G419" t="s">
-        <v>3882</v>
+        <v>3870</v>
       </c>
       <c r="H419" t="s">
-        <v>3883</v>
+        <v>3871</v>
       </c>
       <c r="I419" t="s">
-        <v>3884</v>
+        <v>3872</v>
       </c>
       <c r="J419" t="s">
         <v>24</v>
       </c>
       <c r="K419" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L419" t="s">
         <v>26</v>
       </c>
       <c r="M419" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N419" t="s">
         <v>28</v>
       </c>
       <c r="O419" t="s">
-        <v>3885</v>
+        <v>3873</v>
       </c>
     </row>
     <row r="420" spans="1:15">
       <c r="A420">
-        <v>65025</v>
+        <v>11303</v>
       </c>
       <c r="B420" t="s">
-        <v>3886</v>
+        <v>3874</v>
       </c>
       <c r="C420" t="s">
-        <v>3887</v>
+        <v>3875</v>
       </c>
       <c r="D420" t="s">
-        <v>3888</v>
+        <v>3876</v>
       </c>
       <c r="E420" t="s">
-        <v>3889</v>
+        <v>3877</v>
       </c>
       <c r="F420" t="s">
-        <v>3890</v>
+        <v>3878</v>
       </c>
       <c r="G420" t="s">
-        <v>3891</v>
+        <v>3879</v>
       </c>
       <c r="H420" t="s">
-        <v>3892</v>
+        <v>3880</v>
       </c>
       <c r="I420" t="s">
-        <v>3893</v>
+        <v>3881</v>
       </c>
       <c r="J420" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K420" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="L420" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M420" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="N420" t="s">
         <v>28</v>
       </c>
       <c r="O420" t="s">
-        <v>3894</v>
+        <v>3882</v>
       </c>
     </row>
     <row r="421" spans="1:15">
       <c r="A421">
-        <v>65026</v>
+        <v>11306</v>
       </c>
       <c r="B421" t="s">
-        <v>3895</v>
+        <v>3883</v>
       </c>
       <c r="C421" t="s">
-        <v>3896</v>
+        <v>3884</v>
       </c>
       <c r="D421" t="s">
-        <v>3897</v>
+        <v>3885</v>
       </c>
       <c r="E421" t="s">
-        <v>3898</v>
+        <v>3886</v>
       </c>
       <c r="F421" t="s">
-        <v>3899</v>
+        <v>3887</v>
       </c>
       <c r="G421" t="s">
-        <v>3900</v>
+        <v>3888</v>
       </c>
       <c r="H421" t="s">
-        <v>3901</v>
+        <v>3889</v>
       </c>
       <c r="I421" t="s">
-        <v>3902</v>
+        <v>3890</v>
       </c>
       <c r="J421" t="s">
         <v>24</v>
       </c>
       <c r="K421" t="s">
-        <v>25</v>
+        <v>1136</v>
       </c>
       <c r="L421" t="s">
         <v>26</v>
       </c>
       <c r="M421" t="s">
-        <v>27</v>
+        <v>1137</v>
       </c>
       <c r="N421" t="s">
         <v>28</v>
       </c>
       <c r="O421" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
     </row>
     <row r="422" spans="1:15">
       <c r="A422">
-        <v>65027</v>
+        <v>58060</v>
       </c>
       <c r="B422" t="s">
-        <v>3904</v>
+        <v>3892</v>
       </c>
       <c r="C422" t="s">
-        <v>3905</v>
+        <v>3893</v>
       </c>
       <c r="D422" t="s">
-        <v>3906</v>
+        <v>3894</v>
       </c>
       <c r="E422" t="s">
-        <v>3907</v>
+        <v>3895</v>
       </c>
       <c r="F422" t="s">
-        <v>3908</v>
+        <v>3896</v>
       </c>
       <c r="G422" t="s">
-        <v>3909</v>
+        <v>3897</v>
       </c>
       <c r="H422" t="s">
-        <v>3910</v>
+        <v>3898</v>
       </c>
       <c r="I422" t="s">
-        <v>3911</v>
+        <v>3899</v>
       </c>
       <c r="J422" t="s">
         <v>24</v>
       </c>
       <c r="K422" t="s">
-        <v>690</v>
+        <v>3417</v>
       </c>
       <c r="L422" t="s">
         <v>26</v>
       </c>
       <c r="M422" t="s">
-        <v>691</v>
+        <v>3418</v>
       </c>
       <c r="N422" t="s">
         <v>28</v>
       </c>
       <c r="O422" t="s">
-        <v>3912</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="423" spans="1:15">
       <c r="A423">
-        <v>65028</v>
+        <v>58066</v>
       </c>
       <c r="B423" t="s">
-        <v>3913</v>
+        <v>3901</v>
       </c>
       <c r="C423" t="s">
-        <v>3914</v>
+        <v>3902</v>
       </c>
       <c r="D423" t="s">
-        <v>3915</v>
+        <v>3903</v>
       </c>
       <c r="E423" t="s">
-        <v>3916</v>
+        <v>3904</v>
       </c>
       <c r="F423" t="s">
-        <v>3917</v>
+        <v>3905</v>
       </c>
       <c r="G423" t="s">
-        <v>3918</v>
+        <v>3906</v>
       </c>
       <c r="H423" t="s">
-        <v>3919</v>
+        <v>3907</v>
       </c>
       <c r="I423" t="s">
-        <v>3920</v>
+        <v>3908</v>
       </c>
       <c r="J423" t="s">
         <v>24</v>
       </c>
       <c r="K423" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="L423" t="s">
         <v>26</v>
       </c>
       <c r="M423" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="N423" t="s">
         <v>28</v>
       </c>
       <c r="O423" t="s">
-        <v>3921</v>
+        <v>3909</v>
       </c>
     </row>
     <row r="424" spans="1:15">
       <c r="A424">
-        <v>65030</v>
+        <v>58067</v>
       </c>
       <c r="B424" t="s">
-        <v>3922</v>
+        <v>3910</v>
       </c>
       <c r="C424" t="s">
-        <v>3923</v>
+        <v>3911</v>
       </c>
       <c r="D424" t="s">
-        <v>3924</v>
+        <v>3912</v>
       </c>
       <c r="E424" t="s">
-        <v>3925</v>
+        <v>3913</v>
       </c>
       <c r="F424" t="s">
-        <v>3926</v>
+        <v>3914</v>
       </c>
       <c r="G424" t="s">
-        <v>3927</v>
+        <v>3915</v>
       </c>
       <c r="H424" t="s">
-        <v>3928</v>
+        <v>3916</v>
       </c>
       <c r="I424" t="s">
-        <v>3929</v>
+        <v>3917</v>
       </c>
       <c r="J424" t="s">
         <v>24</v>
       </c>
       <c r="K424" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="L424" t="s">
         <v>26</v>
       </c>
       <c r="M424" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="N424" t="s">
         <v>28</v>
       </c>
       <c r="O424" t="s">
-        <v>3930</v>
+        <v>3918</v>
       </c>
     </row>
     <row r="425" spans="1:15">
       <c r="A425">
-        <v>65031</v>
+        <v>58090</v>
       </c>
       <c r="B425" t="s">
-        <v>3931</v>
+        <v>3919</v>
       </c>
       <c r="C425" t="s">
-        <v>3932</v>
+        <v>3920</v>
       </c>
       <c r="D425" t="s">
-        <v>3933</v>
+        <v>3921</v>
       </c>
       <c r="E425" t="s">
-        <v>3934</v>
+        <v>3922</v>
       </c>
       <c r="F425" t="s">
-        <v>3935</v>
+        <v>3923</v>
       </c>
       <c r="G425" t="s">
-        <v>3936</v>
+        <v>3924</v>
       </c>
       <c r="H425" t="s">
-        <v>3937</v>
+        <v>3925</v>
       </c>
       <c r="I425" t="s">
-        <v>3938</v>
+        <v>3926</v>
       </c>
       <c r="J425" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K425" t="s">
-        <v>25</v>
+        <v>758</v>
       </c>
       <c r="L425" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M425" t="s">
-        <v>27</v>
+        <v>760</v>
       </c>
       <c r="N425" t="s">
         <v>28</v>
       </c>
       <c r="O425" t="s">
-        <v>3939</v>
+        <v>3927</v>
       </c>
     </row>
     <row r="426" spans="1:15">
       <c r="A426">
-        <v>65032</v>
+        <v>58091</v>
       </c>
       <c r="B426" t="s">
-        <v>3940</v>
+        <v>3928</v>
       </c>
       <c r="C426" t="s">
-        <v>3941</v>
+        <v>3929</v>
       </c>
       <c r="D426" t="s">
-        <v>3942</v>
+        <v>3930</v>
       </c>
       <c r="E426" t="s">
-        <v>3943</v>
+        <v>3931</v>
       </c>
       <c r="F426" t="s">
-        <v>3944</v>
+        <v>3932</v>
       </c>
       <c r="G426" t="s">
-        <v>3945</v>
+        <v>3933</v>
       </c>
       <c r="H426" t="s">
-        <v>3946</v>
+        <v>3934</v>
       </c>
       <c r="I426" t="s">
-        <v>3947</v>
+        <v>3935</v>
       </c>
       <c r="J426" t="s">
         <v>24</v>
       </c>
       <c r="K426" t="s">
-        <v>170</v>
+        <v>3936</v>
       </c>
       <c r="L426" t="s">
         <v>26</v>
       </c>
       <c r="M426" t="s">
-        <v>171</v>
+        <v>3937</v>
       </c>
       <c r="N426" t="s">
         <v>28</v>
       </c>
       <c r="O426" t="s">
-        <v>3948</v>
+        <v>3938</v>
       </c>
     </row>
     <row r="427" spans="1:15">
       <c r="A427">
-        <v>65033</v>
+        <v>58093</v>
       </c>
       <c r="B427" t="s">
-        <v>3949</v>
+        <v>3939</v>
       </c>
       <c r="C427" t="s">
-        <v>3950</v>
+        <v>3940</v>
       </c>
       <c r="D427" t="s">
-        <v>3951</v>
+        <v>3941</v>
       </c>
       <c r="E427" t="s">
-        <v>3952</v>
+        <v>3942</v>
       </c>
       <c r="F427" t="s">
-        <v>3953</v>
+        <v>3943</v>
       </c>
       <c r="G427" t="s">
-        <v>3954</v>
+        <v>3944</v>
       </c>
       <c r="H427" t="s">
-        <v>3955</v>
+        <v>3945</v>
       </c>
       <c r="I427" t="s">
-        <v>3956</v>
+        <v>3946</v>
       </c>
       <c r="J427" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K427" t="s">
-        <v>3957</v>
+        <v>2183</v>
       </c>
       <c r="L427" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M427" t="s">
-        <v>3958</v>
+        <v>2184</v>
       </c>
       <c r="N427" t="s">
         <v>28</v>
       </c>
       <c r="O427" t="s">
-        <v>3959</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="428" spans="1:15">
       <c r="A428">
-        <v>65034</v>
+        <v>58120</v>
       </c>
       <c r="B428" t="s">
-        <v>3960</v>
+        <v>3948</v>
       </c>
       <c r="C428" t="s">
-        <v>3961</v>
+        <v>3949</v>
       </c>
       <c r="D428" t="s">
-        <v>3962</v>
+        <v>3950</v>
       </c>
       <c r="E428" t="s">
-        <v>3963</v>
+        <v>3951</v>
       </c>
       <c r="F428" t="s">
-        <v>3964</v>
+        <v>3952</v>
       </c>
       <c r="G428" t="s">
-        <v>3965</v>
+        <v>3953</v>
       </c>
       <c r="H428" t="s">
-        <v>3966</v>
+        <v>3954</v>
       </c>
       <c r="I428" t="s">
-        <v>3967</v>
+        <v>3955</v>
       </c>
       <c r="J428" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K428" t="s">
-        <v>580</v>
+        <v>25</v>
       </c>
       <c r="L428" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M428" t="s">
-        <v>581</v>
+        <v>27</v>
       </c>
       <c r="N428" t="s">
         <v>28</v>
       </c>
       <c r="O428" t="s">
-        <v>3968</v>
+        <v>3956</v>
       </c>
     </row>
     <row r="429" spans="1:15">
       <c r="A429">
-        <v>65035</v>
+        <v>58122</v>
       </c>
       <c r="B429" t="s">
-        <v>3969</v>
+        <v>3957</v>
       </c>
       <c r="C429" t="s">
-        <v>3970</v>
+        <v>3958</v>
       </c>
       <c r="D429" t="s">
-        <v>3971</v>
+        <v>3959</v>
       </c>
       <c r="E429" t="s">
-        <v>3972</v>
+        <v>3960</v>
       </c>
       <c r="F429" t="s">
-        <v>3973</v>
+        <v>3961</v>
       </c>
       <c r="G429" t="s">
-        <v>3974</v>
+        <v>3962</v>
       </c>
       <c r="H429" t="s">
-        <v>3975</v>
+        <v>3963</v>
       </c>
       <c r="I429" t="s">
-        <v>3976</v>
+        <v>3964</v>
       </c>
       <c r="J429" t="s">
         <v>24</v>
       </c>
       <c r="K429" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L429" t="s">
         <v>26</v>
       </c>
       <c r="M429" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N429" t="s">
         <v>28</v>
       </c>
       <c r="O429" t="s">
-        <v>3977</v>
+        <v>3965</v>
       </c>
     </row>
     <row r="430" spans="1:15">
       <c r="A430">
-        <v>65036</v>
+        <v>58125</v>
       </c>
       <c r="B430" t="s">
-        <v>3978</v>
+        <v>3966</v>
       </c>
       <c r="C430" t="s">
-        <v>3979</v>
+        <v>3967</v>
       </c>
       <c r="D430" t="s">
-        <v>3980</v>
+        <v>3968</v>
       </c>
       <c r="E430" t="s">
-        <v>3981</v>
+        <v>3969</v>
       </c>
       <c r="F430" t="s">
-        <v>3982</v>
+        <v>3970</v>
       </c>
       <c r="G430" t="s">
-        <v>3983</v>
+        <v>3971</v>
       </c>
       <c r="H430" t="s">
-        <v>3984</v>
+        <v>3972</v>
       </c>
       <c r="I430" t="s">
-        <v>3985</v>
+        <v>3973</v>
       </c>
       <c r="J430" t="s">
         <v>24</v>
       </c>
       <c r="K430" t="s">
-        <v>25</v>
+        <v>3417</v>
       </c>
       <c r="L430" t="s">
         <v>26</v>
       </c>
       <c r="M430" t="s">
-        <v>27</v>
+        <v>3418</v>
       </c>
       <c r="N430" t="s">
         <v>28</v>
       </c>
       <c r="O430" t="s">
-        <v>3986</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="431" spans="1:15">
       <c r="A431">
-        <v>65037</v>
+        <v>58144</v>
       </c>
       <c r="B431" t="s">
-        <v>3987</v>
+        <v>3975</v>
       </c>
       <c r="C431" t="s">
-        <v>3988</v>
+        <v>3976</v>
       </c>
       <c r="D431" t="s">
-        <v>3989</v>
+        <v>3977</v>
       </c>
       <c r="E431" t="s">
-        <v>3990</v>
+        <v>3978</v>
       </c>
       <c r="F431" t="s">
-        <v>3991</v>
+        <v>3979</v>
       </c>
       <c r="G431" t="s">
-        <v>3992</v>
+        <v>3980</v>
       </c>
       <c r="H431" t="s">
-        <v>3993</v>
+        <v>3981</v>
       </c>
       <c r="I431" t="s">
-        <v>3994</v>
+        <v>3982</v>
       </c>
       <c r="J431" t="s">
         <v>24</v>
       </c>
       <c r="K431" t="s">
         <v>25</v>
       </c>
       <c r="L431" t="s">
         <v>26</v>
       </c>
       <c r="M431" t="s">
         <v>27</v>
       </c>
       <c r="N431" t="s">
         <v>28</v>
       </c>
       <c r="O431" t="s">
-        <v>3995</v>
+        <v>3983</v>
       </c>
     </row>
     <row r="432" spans="1:15">
       <c r="A432">
-        <v>65038</v>
+        <v>58148</v>
       </c>
       <c r="B432" t="s">
-        <v>3996</v>
+        <v>3984</v>
       </c>
       <c r="C432" t="s">
-        <v>3997</v>
+        <v>3985</v>
       </c>
       <c r="D432" t="s">
-        <v>3998</v>
+        <v>3986</v>
       </c>
       <c r="E432" t="s">
-        <v>3999</v>
+        <v>3987</v>
       </c>
       <c r="F432" t="s">
-        <v>4000</v>
+        <v>3988</v>
       </c>
       <c r="G432" t="s">
-        <v>4001</v>
+        <v>3989</v>
       </c>
       <c r="H432" t="s">
-        <v>4002</v>
+        <v>3990</v>
       </c>
       <c r="I432" t="s">
-        <v>4003</v>
+        <v>3991</v>
       </c>
       <c r="J432" t="s">
         <v>24</v>
       </c>
       <c r="K432" t="s">
-        <v>170</v>
+        <v>1071</v>
       </c>
       <c r="L432" t="s">
         <v>26</v>
       </c>
       <c r="M432" t="s">
-        <v>171</v>
+        <v>1072</v>
       </c>
       <c r="N432" t="s">
         <v>28</v>
       </c>
       <c r="O432" t="s">
-        <v>4004</v>
+        <v>3992</v>
       </c>
     </row>
     <row r="433" spans="1:15">
       <c r="A433">
-        <v>65039</v>
+        <v>58218</v>
       </c>
       <c r="B433" t="s">
-        <v>4005</v>
+        <v>3993</v>
       </c>
       <c r="C433" t="s">
-        <v>4006</v>
+        <v>3994</v>
       </c>
       <c r="D433" t="s">
-        <v>4007</v>
+        <v>3995</v>
       </c>
       <c r="E433" t="s">
-        <v>4008</v>
+        <v>3996</v>
       </c>
       <c r="F433" t="s">
-        <v>4009</v>
+        <v>3997</v>
       </c>
       <c r="G433" t="s">
-        <v>4010</v>
+        <v>3998</v>
       </c>
       <c r="H433" t="s">
-        <v>4011</v>
+        <v>3999</v>
       </c>
       <c r="I433" t="s">
-        <v>4012</v>
+        <v>4000</v>
       </c>
       <c r="J433" t="s">
         <v>24</v>
       </c>
       <c r="K433" t="s">
         <v>170</v>
       </c>
       <c r="L433" t="s">
         <v>26</v>
       </c>
       <c r="M433" t="s">
         <v>171</v>
       </c>
       <c r="N433" t="s">
         <v>28</v>
       </c>
       <c r="O433" t="s">
-        <v>4013</v>
+        <v>4001</v>
       </c>
     </row>
     <row r="434" spans="1:15">
       <c r="A434">
-        <v>65040</v>
+        <v>58223</v>
       </c>
       <c r="B434" t="s">
-        <v>4014</v>
+        <v>4002</v>
       </c>
       <c r="C434" t="s">
-        <v>4015</v>
+        <v>4003</v>
       </c>
       <c r="D434" t="s">
-        <v>4016</v>
+        <v>4004</v>
       </c>
       <c r="E434" t="s">
-        <v>4017</v>
+        <v>4005</v>
       </c>
       <c r="F434" t="s">
-        <v>4018</v>
+        <v>4006</v>
       </c>
       <c r="G434" t="s">
-        <v>4019</v>
+        <v>4007</v>
       </c>
       <c r="H434" t="s">
-        <v>4020</v>
+        <v>4008</v>
       </c>
       <c r="I434" t="s">
-        <v>4021</v>
+        <v>4009</v>
       </c>
       <c r="J434" t="s">
         <v>24</v>
       </c>
       <c r="K434" t="s">
-        <v>1352</v>
+        <v>170</v>
       </c>
       <c r="L434" t="s">
         <v>26</v>
       </c>
       <c r="M434" t="s">
-        <v>1354</v>
+        <v>171</v>
       </c>
       <c r="N434" t="s">
         <v>28</v>
       </c>
       <c r="O434" t="s">
-        <v>4022</v>
+        <v>4010</v>
       </c>
     </row>
     <row r="435" spans="1:15">
       <c r="A435">
-        <v>65043</v>
+        <v>58240</v>
       </c>
       <c r="B435" t="s">
-        <v>4023</v>
+        <v>4011</v>
       </c>
       <c r="C435" t="s">
-        <v>4024</v>
+        <v>4012</v>
       </c>
       <c r="D435" t="s">
-        <v>4025</v>
+        <v>4013</v>
       </c>
       <c r="E435" t="s">
-        <v>4026</v>
+        <v>4014</v>
       </c>
       <c r="F435" t="s">
-        <v>4027</v>
+        <v>4015</v>
       </c>
       <c r="G435" t="s">
-        <v>4028</v>
+        <v>4016</v>
       </c>
       <c r="H435" t="s">
-        <v>4029</v>
+        <v>4017</v>
       </c>
       <c r="I435" t="s">
-        <v>4030</v>
+        <v>4018</v>
       </c>
       <c r="J435" t="s">
         <v>24</v>
       </c>
       <c r="K435" t="s">
-        <v>25</v>
+        <v>4019</v>
       </c>
       <c r="L435" t="s">
         <v>26</v>
       </c>
       <c r="M435" t="s">
-        <v>27</v>
+        <v>4020</v>
       </c>
       <c r="N435" t="s">
         <v>28</v>
       </c>
       <c r="O435" t="s">
-        <v>4031</v>
+        <v>4021</v>
       </c>
     </row>
     <row r="436" spans="1:15">
       <c r="A436">
-        <v>65044</v>
+        <v>58259</v>
       </c>
       <c r="B436" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C436" t="s">
+        <v>4023</v>
+      </c>
+      <c r="D436" t="s">
+        <v>4024</v>
+      </c>
+      <c r="E436" t="s">
+        <v>4025</v>
+      </c>
+      <c r="F436" t="s">
+        <v>4026</v>
+      </c>
+      <c r="G436" t="s">
+        <v>4027</v>
+      </c>
+      <c r="H436" t="s">
+        <v>4028</v>
+      </c>
+      <c r="I436" t="s">
+        <v>4029</v>
+      </c>
+      <c r="J436" t="s">
+        <v>24</v>
+      </c>
+      <c r="K436" t="s">
+        <v>4030</v>
+      </c>
+      <c r="L436" t="s">
+        <v>26</v>
+      </c>
+      <c r="M436" t="s">
+        <v>4031</v>
+      </c>
+      <c r="N436" t="s">
+        <v>28</v>
+      </c>
+      <c r="O436" t="s">
         <v>4032</v>
-      </c>
-[...37 lines deleted...]
-        <v>4040</v>
       </c>
     </row>
     <row r="437" spans="1:15">
       <c r="A437">
-        <v>65045</v>
+        <v>64597</v>
       </c>
       <c r="B437" t="s">
+        <v>4033</v>
+      </c>
+      <c r="C437" t="s">
+        <v>4034</v>
+      </c>
+      <c r="D437" t="s">
+        <v>4035</v>
+      </c>
+      <c r="E437" t="s">
+        <v>4036</v>
+      </c>
+      <c r="F437" t="s">
+        <v>4037</v>
+      </c>
+      <c r="G437" t="s">
+        <v>4038</v>
+      </c>
+      <c r="H437" t="s">
+        <v>4039</v>
+      </c>
+      <c r="I437" t="s">
+        <v>4040</v>
+      </c>
+      <c r="J437" t="s">
+        <v>24</v>
+      </c>
+      <c r="K437" t="s">
+        <v>1136</v>
+      </c>
+      <c r="L437" t="s">
+        <v>26</v>
+      </c>
+      <c r="M437" t="s">
+        <v>1137</v>
+      </c>
+      <c r="N437" t="s">
+        <v>28</v>
+      </c>
+      <c r="O437" t="s">
         <v>4041</v>
-      </c>
-[...37 lines deleted...]
-        <v>4051</v>
       </c>
     </row>
     <row r="438" spans="1:15">
       <c r="A438">
-        <v>65046</v>
+        <v>64637</v>
       </c>
       <c r="B438" t="s">
-        <v>4052</v>
+        <v>4042</v>
       </c>
       <c r="C438" t="s">
-        <v>4053</v>
+        <v>4043</v>
       </c>
       <c r="D438" t="s">
-        <v>4054</v>
+        <v>4044</v>
       </c>
       <c r="E438" t="s">
-        <v>4055</v>
+        <v>4045</v>
       </c>
       <c r="F438" t="s">
-        <v>4056</v>
+        <v>4046</v>
       </c>
       <c r="G438" t="s">
-        <v>4057</v>
+        <v>4047</v>
       </c>
       <c r="H438" t="s">
-        <v>4058</v>
+        <v>4048</v>
       </c>
       <c r="I438" t="s">
-        <v>4059</v>
+        <v>4049</v>
       </c>
       <c r="J438" t="s">
         <v>24</v>
       </c>
       <c r="K438" t="s">
         <v>47</v>
       </c>
       <c r="L438" t="s">
         <v>26</v>
       </c>
       <c r="M438" t="s">
         <v>48</v>
       </c>
       <c r="N438" t="s">
         <v>28</v>
       </c>
       <c r="O438" t="s">
-        <v>4060</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="439" spans="1:15">
       <c r="A439">
-        <v>65047</v>
+        <v>64643</v>
       </c>
       <c r="B439" t="s">
-        <v>4061</v>
+        <v>4051</v>
       </c>
       <c r="C439" t="s">
-        <v>4062</v>
+        <v>4052</v>
       </c>
       <c r="D439" t="s">
-        <v>4063</v>
+        <v>4053</v>
       </c>
       <c r="E439" t="s">
-        <v>4064</v>
+        <v>4054</v>
       </c>
       <c r="F439" t="s">
-        <v>4065</v>
+        <v>4055</v>
       </c>
       <c r="G439" t="s">
-        <v>4066</v>
+        <v>4056</v>
       </c>
       <c r="H439" t="s">
-        <v>4067</v>
+        <v>4057</v>
       </c>
       <c r="I439" t="s">
-        <v>4068</v>
+        <v>4058</v>
       </c>
       <c r="J439" t="s">
         <v>24</v>
       </c>
       <c r="K439" t="s">
-        <v>4049</v>
+        <v>170</v>
       </c>
       <c r="L439" t="s">
         <v>26</v>
       </c>
       <c r="M439" t="s">
-        <v>4050</v>
+        <v>171</v>
       </c>
       <c r="N439" t="s">
         <v>28</v>
       </c>
       <c r="O439" t="s">
-        <v>4069</v>
+        <v>4059</v>
       </c>
     </row>
     <row r="440" spans="1:15">
       <c r="A440">
-        <v>65049</v>
+        <v>64689</v>
       </c>
       <c r="B440" t="s">
-        <v>4070</v>
+        <v>4060</v>
       </c>
       <c r="C440" t="s">
-        <v>4071</v>
+        <v>4061</v>
       </c>
       <c r="D440" t="s">
-        <v>4072</v>
+        <v>4062</v>
       </c>
       <c r="E440" t="s">
-        <v>4073</v>
+        <v>4063</v>
       </c>
       <c r="F440" t="s">
-        <v>4074</v>
+        <v>4064</v>
       </c>
       <c r="G440" t="s">
-        <v>4075</v>
+        <v>4065</v>
       </c>
       <c r="H440" t="s">
-        <v>4076</v>
+        <v>4066</v>
       </c>
       <c r="I440" t="s">
-        <v>4077</v>
+        <v>4067</v>
       </c>
       <c r="J440" t="s">
         <v>24</v>
       </c>
       <c r="K440" t="s">
         <v>59</v>
       </c>
       <c r="L440" t="s">
         <v>26</v>
       </c>
       <c r="M440" t="s">
         <v>61</v>
       </c>
       <c r="N440" t="s">
         <v>28</v>
       </c>
       <c r="O440" t="s">
-        <v>4078</v>
+        <v>4068</v>
       </c>
     </row>
     <row r="441" spans="1:15">
       <c r="A441">
-        <v>65050</v>
+        <v>65000</v>
       </c>
       <c r="B441" t="s">
-        <v>4079</v>
+        <v>4069</v>
       </c>
       <c r="C441" t="s">
-        <v>4080</v>
+        <v>4070</v>
       </c>
       <c r="D441" t="s">
-        <v>4081</v>
+        <v>4071</v>
       </c>
       <c r="E441" t="s">
-        <v>4082</v>
+        <v>4072</v>
       </c>
       <c r="F441" t="s">
-        <v>4083</v>
+        <v>4073</v>
       </c>
       <c r="G441" t="s">
-        <v>4084</v>
+        <v>4074</v>
       </c>
       <c r="H441" t="s">
-        <v>4085</v>
+        <v>4075</v>
       </c>
       <c r="I441" t="s">
-        <v>4086</v>
+        <v>4076</v>
       </c>
       <c r="J441" t="s">
         <v>24</v>
       </c>
       <c r="K441" t="s">
         <v>25</v>
       </c>
       <c r="L441" t="s">
         <v>26</v>
       </c>
       <c r="M441" t="s">
         <v>27</v>
       </c>
       <c r="N441" t="s">
         <v>28</v>
       </c>
       <c r="O441" t="s">
-        <v>4087</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="442" spans="1:15">
       <c r="A442">
-        <v>65051</v>
+        <v>65001</v>
       </c>
       <c r="B442" t="s">
-        <v>4088</v>
+        <v>4078</v>
       </c>
       <c r="C442" t="s">
-        <v>4089</v>
+        <v>4079</v>
       </c>
       <c r="D442" t="s">
-        <v>4090</v>
+        <v>4080</v>
       </c>
       <c r="E442" t="s">
-        <v>4091</v>
+        <v>4081</v>
       </c>
       <c r="F442" t="s">
-        <v>4092</v>
+        <v>4082</v>
       </c>
       <c r="G442" t="s">
-        <v>4093</v>
+        <v>4083</v>
       </c>
       <c r="H442" t="s">
-        <v>4094</v>
+        <v>4084</v>
       </c>
       <c r="I442" t="s">
-        <v>4095</v>
+        <v>4085</v>
       </c>
       <c r="J442" t="s">
         <v>24</v>
       </c>
       <c r="K442" t="s">
-        <v>746</v>
+        <v>170</v>
       </c>
       <c r="L442" t="s">
         <v>26</v>
       </c>
       <c r="M442" t="s">
-        <v>747</v>
+        <v>171</v>
       </c>
       <c r="N442" t="s">
         <v>28</v>
       </c>
       <c r="O442" t="s">
-        <v>4096</v>
+        <v>4086</v>
       </c>
     </row>
     <row r="443" spans="1:15">
       <c r="A443">
-        <v>65053</v>
+        <v>65002</v>
       </c>
       <c r="B443" t="s">
-        <v>4097</v>
+        <v>4087</v>
       </c>
       <c r="C443" t="s">
-        <v>4098</v>
+        <v>4088</v>
       </c>
       <c r="D443" t="s">
-        <v>4099</v>
+        <v>4089</v>
       </c>
       <c r="E443" t="s">
-        <v>4100</v>
+        <v>4090</v>
       </c>
       <c r="F443" t="s">
-        <v>4101</v>
+        <v>4091</v>
       </c>
       <c r="G443" t="s">
-        <v>4102</v>
+        <v>4092</v>
       </c>
       <c r="H443" t="s">
-        <v>4103</v>
+        <v>4093</v>
       </c>
       <c r="I443" t="s">
-        <v>4104</v>
+        <v>4094</v>
       </c>
       <c r="J443" t="s">
         <v>24</v>
       </c>
       <c r="K443" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L443" t="s">
         <v>26</v>
       </c>
       <c r="M443" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N443" t="s">
         <v>28</v>
       </c>
       <c r="O443" t="s">
-        <v>4105</v>
+        <v>4095</v>
       </c>
     </row>
     <row r="444" spans="1:15">
       <c r="A444">
-        <v>65054</v>
+        <v>65003</v>
       </c>
       <c r="B444" t="s">
-        <v>4106</v>
+        <v>4096</v>
       </c>
       <c r="C444" t="s">
-        <v>4107</v>
+        <v>4097</v>
       </c>
       <c r="D444" t="s">
-        <v>4108</v>
+        <v>4098</v>
       </c>
       <c r="E444" t="s">
-        <v>4109</v>
+        <v>4099</v>
       </c>
       <c r="F444" t="s">
-        <v>4110</v>
+        <v>4100</v>
       </c>
       <c r="G444" t="s">
-        <v>4111</v>
+        <v>4101</v>
       </c>
       <c r="H444" t="s">
-        <v>4112</v>
+        <v>4102</v>
       </c>
       <c r="I444" t="s">
-        <v>4113</v>
+        <v>4103</v>
       </c>
       <c r="J444" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K444" t="s">
-        <v>208</v>
+        <v>170</v>
       </c>
       <c r="L444" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M444" t="s">
-        <v>209</v>
+        <v>171</v>
       </c>
       <c r="N444" t="s">
         <v>28</v>
       </c>
       <c r="O444" t="s">
-        <v>4114</v>
+        <v>4104</v>
       </c>
     </row>
     <row r="445" spans="1:15">
       <c r="A445">
-        <v>65055</v>
+        <v>65004</v>
       </c>
       <c r="B445" t="s">
-        <v>4115</v>
+        <v>4105</v>
       </c>
       <c r="C445" t="s">
-        <v>4116</v>
+        <v>4106</v>
       </c>
       <c r="D445" t="s">
-        <v>4117</v>
+        <v>4107</v>
       </c>
       <c r="E445" t="s">
-        <v>4118</v>
+        <v>4108</v>
       </c>
       <c r="F445" t="s">
-        <v>4119</v>
+        <v>4109</v>
       </c>
       <c r="G445" t="s">
-        <v>4120</v>
+        <v>4110</v>
       </c>
       <c r="H445" t="s">
-        <v>4121</v>
+        <v>4111</v>
       </c>
       <c r="I445" t="s">
-        <v>4122</v>
+        <v>4112</v>
       </c>
       <c r="J445" t="s">
         <v>24</v>
       </c>
       <c r="K445" t="s">
-        <v>580</v>
+        <v>170</v>
       </c>
       <c r="L445" t="s">
         <v>26</v>
       </c>
       <c r="M445" t="s">
-        <v>581</v>
+        <v>171</v>
       </c>
       <c r="N445" t="s">
         <v>28</v>
       </c>
       <c r="O445" t="s">
-        <v>4123</v>
+        <v>4113</v>
       </c>
     </row>
     <row r="446" spans="1:15">
       <c r="A446">
-        <v>65057</v>
+        <v>65005</v>
       </c>
       <c r="B446" t="s">
+        <v>4114</v>
+      </c>
+      <c r="C446" t="s">
+        <v>4115</v>
+      </c>
+      <c r="D446" t="s">
+        <v>4116</v>
+      </c>
+      <c r="E446" t="s">
+        <v>4117</v>
+      </c>
+      <c r="F446" t="s">
+        <v>4118</v>
+      </c>
+      <c r="G446" t="s">
+        <v>4119</v>
+      </c>
+      <c r="H446" t="s">
+        <v>4120</v>
+      </c>
+      <c r="I446" t="s">
+        <v>4121</v>
+      </c>
+      <c r="J446" t="s">
+        <v>24</v>
+      </c>
+      <c r="K446" t="s">
+        <v>4122</v>
+      </c>
+      <c r="L446" t="s">
+        <v>26</v>
+      </c>
+      <c r="M446" t="s">
+        <v>4123</v>
+      </c>
+      <c r="N446" t="s">
+        <v>28</v>
+      </c>
+      <c r="O446" t="s">
         <v>4124</v>
-      </c>
-[...37 lines deleted...]
-        <v>4132</v>
       </c>
     </row>
     <row r="447" spans="1:15">
       <c r="A447">
-        <v>65058</v>
+        <v>65006</v>
       </c>
       <c r="B447" t="s">
+        <v>4125</v>
+      </c>
+      <c r="C447" t="s">
+        <v>4126</v>
+      </c>
+      <c r="D447" t="s">
+        <v>4127</v>
+      </c>
+      <c r="E447" t="s">
+        <v>4128</v>
+      </c>
+      <c r="F447" t="s">
+        <v>4129</v>
+      </c>
+      <c r="G447" t="s">
+        <v>4130</v>
+      </c>
+      <c r="H447" t="s">
+        <v>4131</v>
+      </c>
+      <c r="I447" t="s">
+        <v>4132</v>
+      </c>
+      <c r="J447" t="s">
+        <v>24</v>
+      </c>
+      <c r="K447" t="s">
         <v>4133</v>
       </c>
-      <c r="C447" t="s">
+      <c r="L447" t="s">
+        <v>26</v>
+      </c>
+      <c r="M447" t="s">
         <v>4134</v>
       </c>
-      <c r="D447" t="s">
+      <c r="N447" t="s">
+        <v>28</v>
+      </c>
+      <c r="O447" t="s">
         <v>4135</v>
-      </c>
-[...31 lines deleted...]
-        <v>4141</v>
       </c>
     </row>
     <row r="448" spans="1:15">
       <c r="A448">
-        <v>65059</v>
+        <v>65007</v>
       </c>
       <c r="B448" t="s">
+        <v>4136</v>
+      </c>
+      <c r="C448" t="s">
+        <v>4137</v>
+      </c>
+      <c r="D448" t="s">
+        <v>4138</v>
+      </c>
+      <c r="E448" t="s">
+        <v>4139</v>
+      </c>
+      <c r="F448" t="s">
+        <v>4140</v>
+      </c>
+      <c r="G448" t="s">
+        <v>4141</v>
+      </c>
+      <c r="H448" t="s">
         <v>4142</v>
       </c>
-      <c r="C448" t="s">
+      <c r="I448" t="s">
         <v>4143</v>
       </c>
-      <c r="D448" t="s">
+      <c r="J448" t="s">
+        <v>24</v>
+      </c>
+      <c r="K448" t="s">
+        <v>25</v>
+      </c>
+      <c r="L448" t="s">
+        <v>26</v>
+      </c>
+      <c r="M448" t="s">
+        <v>27</v>
+      </c>
+      <c r="N448" t="s">
+        <v>28</v>
+      </c>
+      <c r="O448" t="s">
         <v>4144</v>
-      </c>
-[...31 lines deleted...]
-        <v>4150</v>
       </c>
     </row>
     <row r="449" spans="1:15">
       <c r="A449">
-        <v>65060</v>
+        <v>65008</v>
       </c>
       <c r="B449" t="s">
+        <v>4145</v>
+      </c>
+      <c r="C449" t="s">
+        <v>4146</v>
+      </c>
+      <c r="D449" t="s">
+        <v>4147</v>
+      </c>
+      <c r="E449" t="s">
+        <v>4148</v>
+      </c>
+      <c r="F449" t="s">
+        <v>4149</v>
+      </c>
+      <c r="G449" t="s">
+        <v>4150</v>
+      </c>
+      <c r="H449" t="s">
         <v>4151</v>
       </c>
-      <c r="C449" t="s">
+      <c r="I449" t="s">
         <v>4152</v>
       </c>
-      <c r="D449" t="s">
+      <c r="J449" t="s">
+        <v>24</v>
+      </c>
+      <c r="K449" t="s">
+        <v>170</v>
+      </c>
+      <c r="L449" t="s">
+        <v>26</v>
+      </c>
+      <c r="M449" t="s">
+        <v>171</v>
+      </c>
+      <c r="N449" t="s">
+        <v>28</v>
+      </c>
+      <c r="O449" t="s">
         <v>4153</v>
-      </c>
-[...31 lines deleted...]
-        <v>4159</v>
       </c>
     </row>
     <row r="450" spans="1:15">
       <c r="A450">
-        <v>65061</v>
+        <v>65009</v>
       </c>
       <c r="B450" t="s">
+        <v>4154</v>
+      </c>
+      <c r="C450" t="s">
+        <v>4155</v>
+      </c>
+      <c r="D450" t="s">
+        <v>4156</v>
+      </c>
+      <c r="E450" t="s">
+        <v>4157</v>
+      </c>
+      <c r="F450" t="s">
+        <v>4158</v>
+      </c>
+      <c r="G450" t="s">
+        <v>4159</v>
+      </c>
+      <c r="H450" t="s">
         <v>4160</v>
       </c>
-      <c r="C450" t="s">
+      <c r="I450" t="s">
         <v>4161</v>
       </c>
-      <c r="D450" t="s">
+      <c r="J450" t="s">
+        <v>24</v>
+      </c>
+      <c r="K450" t="s">
+        <v>170</v>
+      </c>
+      <c r="L450" t="s">
+        <v>26</v>
+      </c>
+      <c r="M450" t="s">
+        <v>171</v>
+      </c>
+      <c r="N450" t="s">
+        <v>28</v>
+      </c>
+      <c r="O450" t="s">
         <v>4162</v>
-      </c>
-[...31 lines deleted...]
-        <v>4168</v>
       </c>
     </row>
     <row r="451" spans="1:15">
       <c r="A451">
-        <v>65062</v>
+        <v>65010</v>
       </c>
       <c r="B451" t="s">
+        <v>4163</v>
+      </c>
+      <c r="C451" t="s">
+        <v>4164</v>
+      </c>
+      <c r="D451" t="s">
+        <v>4165</v>
+      </c>
+      <c r="E451" t="s">
+        <v>4166</v>
+      </c>
+      <c r="F451" t="s">
+        <v>4167</v>
+      </c>
+      <c r="G451" t="s">
+        <v>4168</v>
+      </c>
+      <c r="H451" t="s">
         <v>4169</v>
       </c>
-      <c r="C451" t="s">
+      <c r="I451" t="s">
         <v>4170</v>
-      </c>
-[...16 lines deleted...]
-        <v>4176</v>
       </c>
       <c r="J451" t="s">
         <v>24</v>
       </c>
       <c r="K451" t="s">
         <v>25</v>
       </c>
       <c r="L451" t="s">
         <v>26</v>
       </c>
       <c r="M451" t="s">
         <v>27</v>
       </c>
       <c r="N451" t="s">
         <v>28</v>
       </c>
       <c r="O451" t="s">
-        <v>4177</v>
+        <v>4171</v>
       </c>
     </row>
     <row r="452" spans="1:15">
       <c r="A452">
-        <v>65063</v>
+        <v>65011</v>
       </c>
       <c r="B452" t="s">
+        <v>4172</v>
+      </c>
+      <c r="C452" t="s">
+        <v>4173</v>
+      </c>
+      <c r="D452" t="s">
+        <v>4174</v>
+      </c>
+      <c r="E452" t="s">
+        <v>4175</v>
+      </c>
+      <c r="F452" t="s">
+        <v>4176</v>
+      </c>
+      <c r="G452" t="s">
+        <v>4177</v>
+      </c>
+      <c r="H452" t="s">
         <v>4178</v>
       </c>
-      <c r="C452" t="s">
+      <c r="I452" t="s">
         <v>4179</v>
       </c>
-      <c r="D452" t="s">
+      <c r="J452" t="s">
+        <v>24</v>
+      </c>
+      <c r="K452" t="s">
+        <v>170</v>
+      </c>
+      <c r="L452" t="s">
+        <v>26</v>
+      </c>
+      <c r="M452" t="s">
+        <v>171</v>
+      </c>
+      <c r="N452" t="s">
+        <v>28</v>
+      </c>
+      <c r="O452" t="s">
         <v>4180</v>
-      </c>
-[...31 lines deleted...]
-        <v>4186</v>
       </c>
     </row>
     <row r="453" spans="1:15">
       <c r="A453">
-        <v>65068</v>
+        <v>65012</v>
       </c>
       <c r="B453" t="s">
+        <v>4181</v>
+      </c>
+      <c r="C453" t="s">
+        <v>4182</v>
+      </c>
+      <c r="D453" t="s">
+        <v>4183</v>
+      </c>
+      <c r="E453" t="s">
+        <v>4184</v>
+      </c>
+      <c r="F453" t="s">
+        <v>4185</v>
+      </c>
+      <c r="G453" t="s">
+        <v>4186</v>
+      </c>
+      <c r="H453" t="s">
         <v>4187</v>
       </c>
-      <c r="C453" t="s">
+      <c r="I453" t="s">
         <v>4188</v>
       </c>
-      <c r="D453" t="s">
+      <c r="J453" t="s">
+        <v>24</v>
+      </c>
+      <c r="K453" t="s">
         <v>4189</v>
       </c>
-      <c r="E453" t="s">
+      <c r="L453" t="s">
+        <v>26</v>
+      </c>
+      <c r="M453" t="s">
         <v>4190</v>
       </c>
-      <c r="F453" t="s">
+      <c r="N453" t="s">
+        <v>28</v>
+      </c>
+      <c r="O453" t="s">
         <v>4191</v>
-      </c>
-[...25 lines deleted...]
-        <v>4195</v>
       </c>
     </row>
     <row r="454" spans="1:15">
       <c r="A454">
-        <v>65069</v>
+        <v>65013</v>
       </c>
       <c r="B454" t="s">
+        <v>4192</v>
+      </c>
+      <c r="C454" t="s">
+        <v>4193</v>
+      </c>
+      <c r="D454" t="s">
+        <v>4194</v>
+      </c>
+      <c r="E454" t="s">
+        <v>4195</v>
+      </c>
+      <c r="F454" t="s">
         <v>4196</v>
       </c>
-      <c r="C454" t="s">
+      <c r="G454" t="s">
         <v>4197</v>
       </c>
-      <c r="D454" t="s">
+      <c r="H454" t="s">
         <v>4198</v>
       </c>
-      <c r="E454" t="s">
+      <c r="I454" t="s">
         <v>4199</v>
       </c>
-      <c r="F454" t="s">
+      <c r="J454" t="s">
+        <v>24</v>
+      </c>
+      <c r="K454" t="s">
+        <v>25</v>
+      </c>
+      <c r="L454" t="s">
+        <v>26</v>
+      </c>
+      <c r="M454" t="s">
+        <v>27</v>
+      </c>
+      <c r="N454" t="s">
+        <v>28</v>
+      </c>
+      <c r="O454" t="s">
         <v>4200</v>
-      </c>
-[...25 lines deleted...]
-        <v>4204</v>
       </c>
     </row>
     <row r="455" spans="1:15">
       <c r="A455">
-        <v>65071</v>
+        <v>65014</v>
       </c>
       <c r="B455" t="s">
+        <v>4201</v>
+      </c>
+      <c r="C455" t="s">
+        <v>4202</v>
+      </c>
+      <c r="D455" t="s">
+        <v>4203</v>
+      </c>
+      <c r="E455" t="s">
+        <v>4204</v>
+      </c>
+      <c r="F455" t="s">
         <v>4205</v>
       </c>
-      <c r="C455" t="s">
+      <c r="G455" t="s">
         <v>4206</v>
       </c>
-      <c r="D455" t="s">
+      <c r="H455" t="s">
         <v>4207</v>
       </c>
-      <c r="E455" t="s">
+      <c r="I455" t="s">
         <v>4208</v>
       </c>
-      <c r="F455" t="s">
+      <c r="J455" t="s">
+        <v>450</v>
+      </c>
+      <c r="K455" t="s">
+        <v>690</v>
+      </c>
+      <c r="L455" t="s">
+        <v>452</v>
+      </c>
+      <c r="M455" t="s">
+        <v>691</v>
+      </c>
+      <c r="N455" t="s">
+        <v>28</v>
+      </c>
+      <c r="O455" t="s">
         <v>4209</v>
-      </c>
-[...25 lines deleted...]
-        <v>4213</v>
       </c>
     </row>
     <row r="456" spans="1:15">
       <c r="A456">
-        <v>65073</v>
+        <v>65015</v>
       </c>
       <c r="B456" t="s">
+        <v>4210</v>
+      </c>
+      <c r="C456" t="s">
+        <v>4211</v>
+      </c>
+      <c r="D456" t="s">
+        <v>4212</v>
+      </c>
+      <c r="E456" t="s">
+        <v>4213</v>
+      </c>
+      <c r="F456" t="s">
         <v>4214</v>
       </c>
-      <c r="C456" t="s">
+      <c r="G456" t="s">
         <v>4215</v>
       </c>
-      <c r="D456" t="s">
+      <c r="H456" t="s">
         <v>4216</v>
       </c>
-      <c r="E456" t="s">
+      <c r="I456" t="s">
         <v>4217</v>
       </c>
-      <c r="F456" t="s">
+      <c r="J456" t="s">
+        <v>24</v>
+      </c>
+      <c r="K456" t="s">
+        <v>170</v>
+      </c>
+      <c r="L456" t="s">
+        <v>26</v>
+      </c>
+      <c r="M456" t="s">
+        <v>171</v>
+      </c>
+      <c r="N456" t="s">
+        <v>28</v>
+      </c>
+      <c r="O456" t="s">
         <v>4218</v>
-      </c>
-[...25 lines deleted...]
-        <v>4222</v>
       </c>
     </row>
     <row r="457" spans="1:15">
       <c r="A457">
-        <v>65074</v>
+        <v>65016</v>
       </c>
       <c r="B457" t="s">
+        <v>4219</v>
+      </c>
+      <c r="C457" t="s">
+        <v>4220</v>
+      </c>
+      <c r="D457" t="s">
+        <v>4221</v>
+      </c>
+      <c r="E457" t="s">
+        <v>4222</v>
+      </c>
+      <c r="F457" t="s">
         <v>4223</v>
       </c>
-      <c r="C457" t="s">
+      <c r="G457" t="s">
         <v>4224</v>
       </c>
-      <c r="D457" t="s">
+      <c r="H457" t="s">
         <v>4225</v>
       </c>
-      <c r="E457" t="s">
+      <c r="I457" t="s">
         <v>4226</v>
       </c>
-      <c r="F457" t="s">
+      <c r="J457" t="s">
+        <v>24</v>
+      </c>
+      <c r="K457" t="s">
+        <v>25</v>
+      </c>
+      <c r="L457" t="s">
+        <v>26</v>
+      </c>
+      <c r="M457" t="s">
+        <v>27</v>
+      </c>
+      <c r="N457" t="s">
+        <v>28</v>
+      </c>
+      <c r="O457" t="s">
         <v>4227</v>
-      </c>
-[...25 lines deleted...]
-        <v>4233</v>
       </c>
     </row>
     <row r="458" spans="1:15">
       <c r="A458">
-        <v>65075</v>
+        <v>65017</v>
       </c>
       <c r="B458" t="s">
+        <v>4228</v>
+      </c>
+      <c r="C458" t="s">
+        <v>4229</v>
+      </c>
+      <c r="D458" t="s">
+        <v>4230</v>
+      </c>
+      <c r="E458" t="s">
+        <v>4231</v>
+      </c>
+      <c r="F458" t="s">
+        <v>4232</v>
+      </c>
+      <c r="G458" t="s">
+        <v>4233</v>
+      </c>
+      <c r="H458" t="s">
         <v>4234</v>
       </c>
-      <c r="C458" t="s">
+      <c r="I458" t="s">
         <v>4235</v>
       </c>
-      <c r="D458" t="s">
+      <c r="J458" t="s">
+        <v>24</v>
+      </c>
+      <c r="K458" t="s">
         <v>4236</v>
       </c>
-      <c r="E458" t="s">
+      <c r="L458" t="s">
+        <v>26</v>
+      </c>
+      <c r="M458" t="s">
         <v>4237</v>
       </c>
-      <c r="F458" t="s">
+      <c r="N458" t="s">
+        <v>28</v>
+      </c>
+      <c r="O458" t="s">
         <v>4238</v>
-      </c>
-[...25 lines deleted...]
-        <v>4242</v>
       </c>
     </row>
     <row r="459" spans="1:15">
       <c r="A459">
-        <v>65076</v>
+        <v>65018</v>
       </c>
       <c r="B459" t="s">
+        <v>4239</v>
+      </c>
+      <c r="C459" t="s">
+        <v>4240</v>
+      </c>
+      <c r="D459" t="s">
+        <v>4241</v>
+      </c>
+      <c r="E459" t="s">
+        <v>4242</v>
+      </c>
+      <c r="F459" t="s">
         <v>4243</v>
       </c>
-      <c r="C459" t="s">
+      <c r="G459" t="s">
         <v>4244</v>
       </c>
-      <c r="D459" t="s">
+      <c r="H459" t="s">
         <v>4245</v>
       </c>
-      <c r="E459" t="s">
+      <c r="I459" t="s">
         <v>4246</v>
       </c>
-      <c r="F459" t="s">
+      <c r="J459" t="s">
+        <v>24</v>
+      </c>
+      <c r="K459" t="s">
         <v>4247</v>
       </c>
-      <c r="G459" t="s">
+      <c r="L459" t="s">
+        <v>26</v>
+      </c>
+      <c r="M459" t="s">
         <v>4248</v>
       </c>
-      <c r="H459" t="s">
+      <c r="N459" t="s">
+        <v>28</v>
+      </c>
+      <c r="O459" t="s">
         <v>4249</v>
-      </c>
-[...19 lines deleted...]
-        <v>4251</v>
       </c>
     </row>
     <row r="460" spans="1:15">
       <c r="A460">
-        <v>65077</v>
+        <v>65019</v>
       </c>
       <c r="B460" t="s">
+        <v>4250</v>
+      </c>
+      <c r="C460" t="s">
+        <v>4251</v>
+      </c>
+      <c r="D460" t="s">
         <v>4252</v>
       </c>
-      <c r="C460" t="s">
+      <c r="E460" t="s">
         <v>4253</v>
       </c>
-      <c r="D460" t="s">
+      <c r="F460" t="s">
         <v>4254</v>
       </c>
-      <c r="E460" t="s">
+      <c r="G460" t="s">
         <v>4255</v>
       </c>
-      <c r="F460" t="s">
+      <c r="H460" t="s">
         <v>4256</v>
       </c>
-      <c r="G460" t="s">
+      <c r="I460" t="s">
         <v>4257</v>
       </c>
-      <c r="H460" t="s">
+      <c r="J460" t="s">
+        <v>24</v>
+      </c>
+      <c r="K460" t="s">
+        <v>170</v>
+      </c>
+      <c r="L460" t="s">
+        <v>26</v>
+      </c>
+      <c r="M460" t="s">
+        <v>171</v>
+      </c>
+      <c r="N460" t="s">
+        <v>28</v>
+      </c>
+      <c r="O460" t="s">
         <v>4258</v>
-      </c>
-[...19 lines deleted...]
-        <v>4260</v>
       </c>
     </row>
     <row r="461" spans="1:15">
       <c r="A461">
-        <v>65080</v>
+        <v>65020</v>
       </c>
       <c r="B461" t="s">
+        <v>4259</v>
+      </c>
+      <c r="C461" t="s">
+        <v>4260</v>
+      </c>
+      <c r="D461" t="s">
         <v>4261</v>
       </c>
-      <c r="C461" t="s">
+      <c r="E461" t="s">
         <v>4262</v>
       </c>
-      <c r="D461" t="s">
+      <c r="F461" t="s">
         <v>4263</v>
       </c>
-      <c r="E461" t="s">
+      <c r="G461" t="s">
         <v>4264</v>
       </c>
-      <c r="F461" t="s">
+      <c r="H461" t="s">
         <v>4265</v>
       </c>
-      <c r="G461" t="s">
+      <c r="I461" t="s">
         <v>4266</v>
       </c>
-      <c r="H461" t="s">
+      <c r="J461" t="s">
+        <v>24</v>
+      </c>
+      <c r="K461" t="s">
         <v>4267</v>
       </c>
-      <c r="I461" t="s">
+      <c r="L461" t="s">
+        <v>26</v>
+      </c>
+      <c r="M461" t="s">
         <v>4268</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N461" t="s">
         <v>28</v>
       </c>
       <c r="O461" t="s">
         <v>4269</v>
       </c>
     </row>
     <row r="462" spans="1:15">
       <c r="A462">
-        <v>65081</v>
+        <v>65021</v>
       </c>
       <c r="B462" t="s">
         <v>4270</v>
       </c>
       <c r="C462" t="s">
         <v>4271</v>
       </c>
       <c r="D462" t="s">
         <v>4272</v>
       </c>
       <c r="E462" t="s">
         <v>4273</v>
       </c>
       <c r="F462" t="s">
         <v>4274</v>
       </c>
       <c r="G462" t="s">
         <v>4275</v>
       </c>
       <c r="H462" t="s">
         <v>4276</v>
       </c>
       <c r="I462" t="s">
         <v>4277</v>
       </c>
       <c r="J462" t="s">
         <v>24</v>
       </c>
       <c r="K462" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L462" t="s">
         <v>26</v>
       </c>
       <c r="M462" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N462" t="s">
         <v>28</v>
       </c>
       <c r="O462" t="s">
         <v>4278</v>
       </c>
     </row>
     <row r="463" spans="1:15">
       <c r="A463">
-        <v>65082</v>
+        <v>65022</v>
       </c>
       <c r="B463" t="s">
         <v>4279</v>
       </c>
       <c r="C463" t="s">
         <v>4280</v>
       </c>
       <c r="D463" t="s">
         <v>4281</v>
       </c>
       <c r="E463" t="s">
         <v>4282</v>
       </c>
       <c r="F463" t="s">
         <v>4283</v>
       </c>
       <c r="G463" t="s">
         <v>4284</v>
       </c>
       <c r="H463" t="s">
         <v>4285</v>
       </c>
       <c r="I463" t="s">
         <v>4286</v>
       </c>
       <c r="J463" t="s">
         <v>24</v>
       </c>
       <c r="K463" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L463" t="s">
         <v>26</v>
       </c>
       <c r="M463" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N463" t="s">
         <v>28</v>
       </c>
       <c r="O463" t="s">
         <v>4287</v>
       </c>
     </row>
     <row r="464" spans="1:15">
       <c r="A464">
-        <v>65083</v>
+        <v>65023</v>
       </c>
       <c r="B464" t="s">
         <v>4288</v>
       </c>
       <c r="C464" t="s">
         <v>4289</v>
       </c>
       <c r="D464" t="s">
         <v>4290</v>
       </c>
       <c r="E464" t="s">
         <v>4291</v>
       </c>
       <c r="F464" t="s">
         <v>4292</v>
       </c>
       <c r="G464" t="s">
         <v>4293</v>
       </c>
       <c r="H464" t="s">
         <v>4294</v>
       </c>
       <c r="I464" t="s">
         <v>4295</v>
       </c>
       <c r="J464" t="s">
         <v>24</v>
       </c>
       <c r="K464" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L464" t="s">
         <v>26</v>
       </c>
       <c r="M464" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N464" t="s">
         <v>28</v>
       </c>
       <c r="O464" t="s">
         <v>4296</v>
       </c>
     </row>
     <row r="465" spans="1:15">
       <c r="A465">
-        <v>65084</v>
+        <v>65025</v>
       </c>
       <c r="B465" t="s">
         <v>4297</v>
       </c>
       <c r="C465" t="s">
         <v>4298</v>
       </c>
       <c r="D465" t="s">
         <v>4299</v>
       </c>
       <c r="E465" t="s">
         <v>4300</v>
       </c>
       <c r="F465" t="s">
         <v>4301</v>
       </c>
       <c r="G465" t="s">
         <v>4302</v>
       </c>
       <c r="H465" t="s">
         <v>4303</v>
       </c>
       <c r="I465" t="s">
         <v>4304</v>
       </c>
       <c r="J465" t="s">
         <v>24</v>
       </c>
       <c r="K465" t="s">
         <v>25</v>
       </c>
       <c r="L465" t="s">
         <v>26</v>
       </c>
       <c r="M465" t="s">
         <v>27</v>
       </c>
       <c r="N465" t="s">
         <v>28</v>
       </c>
       <c r="O465" t="s">
         <v>4305</v>
       </c>
     </row>
     <row r="466" spans="1:15">
       <c r="A466">
-        <v>65085</v>
+        <v>65026</v>
       </c>
       <c r="B466" t="s">
         <v>4306</v>
       </c>
       <c r="C466" t="s">
         <v>4307</v>
       </c>
       <c r="D466" t="s">
         <v>4308</v>
       </c>
       <c r="E466" t="s">
         <v>4309</v>
       </c>
       <c r="F466" t="s">
         <v>4310</v>
       </c>
       <c r="G466" t="s">
         <v>4311</v>
       </c>
       <c r="H466" t="s">
         <v>4312</v>
       </c>
       <c r="I466" t="s">
         <v>4313</v>
       </c>
       <c r="J466" t="s">
         <v>24</v>
       </c>
       <c r="K466" t="s">
-        <v>580</v>
+        <v>25</v>
       </c>
       <c r="L466" t="s">
         <v>26</v>
       </c>
       <c r="M466" t="s">
-        <v>581</v>
+        <v>27</v>
       </c>
       <c r="N466" t="s">
         <v>28</v>
       </c>
       <c r="O466" t="s">
         <v>4314</v>
       </c>
     </row>
     <row r="467" spans="1:15">
       <c r="A467">
-        <v>65086</v>
+        <v>65027</v>
       </c>
       <c r="B467" t="s">
         <v>4315</v>
       </c>
       <c r="C467" t="s">
         <v>4316</v>
       </c>
       <c r="D467" t="s">
         <v>4317</v>
       </c>
       <c r="E467" t="s">
         <v>4318</v>
       </c>
       <c r="F467" t="s">
         <v>4319</v>
       </c>
       <c r="G467" t="s">
         <v>4320</v>
       </c>
       <c r="H467" t="s">
         <v>4321</v>
       </c>
       <c r="I467" t="s">
         <v>4322</v>
       </c>
       <c r="J467" t="s">
         <v>24</v>
       </c>
       <c r="K467" t="s">
-        <v>170</v>
+        <v>690</v>
       </c>
       <c r="L467" t="s">
         <v>26</v>
       </c>
       <c r="M467" t="s">
-        <v>171</v>
+        <v>691</v>
       </c>
       <c r="N467" t="s">
         <v>28</v>
       </c>
       <c r="O467" t="s">
         <v>4323</v>
       </c>
     </row>
     <row r="468" spans="1:15">
       <c r="A468">
-        <v>65087</v>
+        <v>65028</v>
       </c>
       <c r="B468" t="s">
         <v>4324</v>
       </c>
       <c r="C468" t="s">
         <v>4325</v>
       </c>
       <c r="D468" t="s">
         <v>4326</v>
       </c>
       <c r="E468" t="s">
         <v>4327</v>
       </c>
       <c r="F468" t="s">
         <v>4328</v>
       </c>
       <c r="G468" t="s">
         <v>4329</v>
       </c>
       <c r="H468" t="s">
         <v>4330</v>
       </c>
       <c r="I468" t="s">
         <v>4331</v>
       </c>
       <c r="J468" t="s">
         <v>24</v>
       </c>
       <c r="K468" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L468" t="s">
         <v>26</v>
       </c>
       <c r="M468" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N468" t="s">
         <v>28</v>
       </c>
       <c r="O468" t="s">
         <v>4332</v>
       </c>
     </row>
     <row r="469" spans="1:15">
       <c r="A469">
-        <v>65088</v>
+        <v>65030</v>
       </c>
       <c r="B469" t="s">
         <v>4333</v>
       </c>
       <c r="C469" t="s">
         <v>4334</v>
       </c>
       <c r="D469" t="s">
         <v>4335</v>
       </c>
       <c r="E469" t="s">
         <v>4336</v>
       </c>
       <c r="F469" t="s">
         <v>4337</v>
       </c>
       <c r="G469" t="s">
         <v>4338</v>
       </c>
       <c r="H469" t="s">
         <v>4339</v>
       </c>
       <c r="I469" t="s">
         <v>4340</v>
       </c>
       <c r="J469" t="s">
         <v>24</v>
       </c>
       <c r="K469" t="s">
         <v>25</v>
       </c>
       <c r="L469" t="s">
         <v>26</v>
       </c>
       <c r="M469" t="s">
         <v>27</v>
       </c>
       <c r="N469" t="s">
         <v>28</v>
       </c>
       <c r="O469" t="s">
         <v>4341</v>
       </c>
     </row>
     <row r="470" spans="1:15">
       <c r="A470">
-        <v>65089</v>
+        <v>65031</v>
       </c>
       <c r="B470" t="s">
         <v>4342</v>
       </c>
       <c r="C470" t="s">
         <v>4343</v>
       </c>
       <c r="D470" t="s">
         <v>4344</v>
       </c>
       <c r="E470" t="s">
         <v>4345</v>
       </c>
       <c r="F470" t="s">
         <v>4346</v>
       </c>
       <c r="G470" t="s">
         <v>4347</v>
       </c>
       <c r="H470" t="s">
         <v>4348</v>
       </c>
       <c r="I470" t="s">
         <v>4349</v>
       </c>
       <c r="J470" t="s">
         <v>24</v>
       </c>
       <c r="K470" t="s">
         <v>25</v>
       </c>
       <c r="L470" t="s">
         <v>26</v>
       </c>
       <c r="M470" t="s">
         <v>27</v>
       </c>
       <c r="N470" t="s">
         <v>28</v>
       </c>
       <c r="O470" t="s">
         <v>4350</v>
       </c>
     </row>
     <row r="471" spans="1:15">
       <c r="A471">
-        <v>65090</v>
+        <v>65032</v>
       </c>
       <c r="B471" t="s">
         <v>4351</v>
       </c>
       <c r="C471" t="s">
         <v>4352</v>
       </c>
       <c r="D471" t="s">
         <v>4353</v>
       </c>
       <c r="E471" t="s">
         <v>4354</v>
       </c>
       <c r="F471" t="s">
         <v>4355</v>
       </c>
       <c r="G471" t="s">
         <v>4356</v>
       </c>
       <c r="H471" t="s">
         <v>4357</v>
       </c>
       <c r="I471" t="s">
         <v>4358</v>
       </c>
       <c r="J471" t="s">
         <v>24</v>
       </c>
       <c r="K471" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L471" t="s">
         <v>26</v>
       </c>
       <c r="M471" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N471" t="s">
         <v>28</v>
       </c>
       <c r="O471" t="s">
         <v>4359</v>
       </c>
     </row>
     <row r="472" spans="1:15">
       <c r="A472">
-        <v>65091</v>
+        <v>65033</v>
       </c>
       <c r="B472" t="s">
         <v>4360</v>
       </c>
       <c r="C472" t="s">
         <v>4361</v>
       </c>
       <c r="D472" t="s">
         <v>4362</v>
       </c>
       <c r="E472" t="s">
         <v>4363</v>
       </c>
       <c r="F472" t="s">
         <v>4364</v>
       </c>
       <c r="G472" t="s">
         <v>4365</v>
       </c>
       <c r="H472" t="s">
         <v>4366</v>
       </c>
       <c r="I472" t="s">
         <v>4367</v>
       </c>
       <c r="J472" t="s">
         <v>24</v>
       </c>
       <c r="K472" t="s">
-        <v>25</v>
+        <v>4368</v>
       </c>
       <c r="L472" t="s">
         <v>26</v>
       </c>
       <c r="M472" t="s">
-        <v>27</v>
+        <v>4369</v>
       </c>
       <c r="N472" t="s">
         <v>28</v>
       </c>
       <c r="O472" t="s">
-        <v>4368</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="473" spans="1:15">
       <c r="A473">
-        <v>65092</v>
+        <v>65034</v>
       </c>
       <c r="B473" t="s">
-        <v>4369</v>
+        <v>4371</v>
       </c>
       <c r="C473" t="s">
-        <v>4370</v>
+        <v>4372</v>
       </c>
       <c r="D473" t="s">
-        <v>4371</v>
+        <v>4373</v>
       </c>
       <c r="E473" t="s">
-        <v>4372</v>
+        <v>4374</v>
       </c>
       <c r="F473" t="s">
-        <v>4373</v>
+        <v>4375</v>
       </c>
       <c r="G473" t="s">
-        <v>4374</v>
+        <v>4376</v>
       </c>
       <c r="H473" t="s">
-        <v>4375</v>
+        <v>4377</v>
       </c>
       <c r="I473" t="s">
-        <v>4376</v>
+        <v>4378</v>
       </c>
       <c r="J473" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K473" t="s">
-        <v>170</v>
+        <v>580</v>
       </c>
       <c r="L473" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M473" t="s">
-        <v>171</v>
+        <v>581</v>
       </c>
       <c r="N473" t="s">
         <v>28</v>
       </c>
       <c r="O473" t="s">
-        <v>4377</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="474" spans="1:15">
       <c r="A474">
-        <v>65093</v>
+        <v>65035</v>
       </c>
       <c r="B474" t="s">
-        <v>4378</v>
+        <v>4380</v>
       </c>
       <c r="C474" t="s">
-        <v>4379</v>
+        <v>4381</v>
       </c>
       <c r="D474" t="s">
-        <v>4380</v>
+        <v>4382</v>
       </c>
       <c r="E474" t="s">
-        <v>4381</v>
+        <v>4383</v>
       </c>
       <c r="F474" t="s">
-        <v>4382</v>
+        <v>4384</v>
       </c>
       <c r="G474" t="s">
-        <v>4383</v>
+        <v>4385</v>
       </c>
       <c r="H474" t="s">
-        <v>4384</v>
+        <v>4386</v>
       </c>
       <c r="I474" t="s">
-        <v>4385</v>
+        <v>4387</v>
       </c>
       <c r="J474" t="s">
         <v>24</v>
       </c>
       <c r="K474" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L474" t="s">
         <v>26</v>
       </c>
       <c r="M474" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N474" t="s">
         <v>28</v>
       </c>
       <c r="O474" t="s">
-        <v>4386</v>
+        <v>4388</v>
       </c>
     </row>
     <row r="475" spans="1:15">
       <c r="A475">
-        <v>65094</v>
+        <v>65036</v>
       </c>
       <c r="B475" t="s">
-        <v>4387</v>
+        <v>4389</v>
       </c>
       <c r="C475" t="s">
-        <v>4388</v>
+        <v>4390</v>
       </c>
       <c r="D475" t="s">
-        <v>4389</v>
+        <v>4391</v>
       </c>
       <c r="E475" t="s">
-        <v>4390</v>
+        <v>4392</v>
       </c>
       <c r="F475" t="s">
-        <v>4391</v>
+        <v>4393</v>
       </c>
       <c r="G475" t="s">
-        <v>4392</v>
+        <v>4394</v>
       </c>
       <c r="H475" t="s">
-        <v>4393</v>
+        <v>4395</v>
       </c>
       <c r="I475" t="s">
-        <v>4394</v>
+        <v>4396</v>
       </c>
       <c r="J475" t="s">
         <v>24</v>
       </c>
       <c r="K475" t="s">
-        <v>4395</v>
+        <v>25</v>
       </c>
       <c r="L475" t="s">
         <v>26</v>
       </c>
       <c r="M475" t="s">
-        <v>4396</v>
+        <v>27</v>
       </c>
       <c r="N475" t="s">
         <v>28</v>
       </c>
       <c r="O475" t="s">
         <v>4397</v>
       </c>
     </row>
     <row r="476" spans="1:15">
       <c r="A476">
-        <v>65095</v>
+        <v>65037</v>
       </c>
       <c r="B476" t="s">
         <v>4398</v>
       </c>
       <c r="C476" t="s">
         <v>4399</v>
       </c>
       <c r="D476" t="s">
         <v>4400</v>
       </c>
       <c r="E476" t="s">
         <v>4401</v>
       </c>
       <c r="F476" t="s">
         <v>4402</v>
       </c>
       <c r="G476" t="s">
         <v>4403</v>
       </c>
       <c r="H476" t="s">
         <v>4404</v>
       </c>
       <c r="I476" t="s">
         <v>4405</v>
       </c>
       <c r="J476" t="s">
         <v>24</v>
       </c>
       <c r="K476" t="s">
-        <v>746</v>
+        <v>25</v>
       </c>
       <c r="L476" t="s">
         <v>26</v>
       </c>
       <c r="M476" t="s">
-        <v>747</v>
+        <v>27</v>
       </c>
       <c r="N476" t="s">
         <v>28</v>
       </c>
       <c r="O476" t="s">
         <v>4406</v>
       </c>
     </row>
     <row r="477" spans="1:15">
       <c r="A477">
-        <v>65096</v>
+        <v>65038</v>
       </c>
       <c r="B477" t="s">
         <v>4407</v>
       </c>
       <c r="C477" t="s">
         <v>4408</v>
       </c>
       <c r="D477" t="s">
         <v>4409</v>
       </c>
       <c r="E477" t="s">
         <v>4410</v>
       </c>
       <c r="F477" t="s">
         <v>4411</v>
       </c>
       <c r="G477" t="s">
         <v>4412</v>
       </c>
       <c r="H477" t="s">
         <v>4413</v>
       </c>
       <c r="I477" t="s">
         <v>4414</v>
       </c>
       <c r="J477" t="s">
         <v>24</v>
       </c>
       <c r="K477" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L477" t="s">
         <v>26</v>
       </c>
       <c r="M477" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N477" t="s">
         <v>28</v>
       </c>
       <c r="O477" t="s">
         <v>4415</v>
       </c>
     </row>
     <row r="478" spans="1:15">
       <c r="A478">
-        <v>65097</v>
+        <v>65039</v>
       </c>
       <c r="B478" t="s">
         <v>4416</v>
       </c>
       <c r="C478" t="s">
         <v>4417</v>
       </c>
       <c r="D478" t="s">
         <v>4418</v>
       </c>
       <c r="E478" t="s">
         <v>4419</v>
       </c>
       <c r="F478" t="s">
         <v>4420</v>
       </c>
       <c r="G478" t="s">
         <v>4421</v>
       </c>
       <c r="H478" t="s">
         <v>4422</v>
       </c>
       <c r="I478" t="s">
         <v>4423</v>
       </c>
       <c r="J478" t="s">
         <v>24</v>
       </c>
       <c r="K478" t="s">
         <v>170</v>
       </c>
       <c r="L478" t="s">
         <v>26</v>
       </c>
       <c r="M478" t="s">
         <v>171</v>
       </c>
       <c r="N478" t="s">
         <v>28</v>
       </c>
       <c r="O478" t="s">
         <v>4424</v>
       </c>
     </row>
     <row r="479" spans="1:15">
       <c r="A479">
-        <v>65098</v>
+        <v>65040</v>
       </c>
       <c r="B479" t="s">
         <v>4425</v>
       </c>
       <c r="C479" t="s">
         <v>4426</v>
       </c>
       <c r="D479" t="s">
         <v>4427</v>
       </c>
       <c r="E479" t="s">
         <v>4428</v>
       </c>
       <c r="F479" t="s">
         <v>4429</v>
       </c>
       <c r="G479" t="s">
         <v>4430</v>
       </c>
       <c r="H479" t="s">
         <v>4431</v>
       </c>
       <c r="I479" t="s">
         <v>4432</v>
       </c>
       <c r="J479" t="s">
         <v>24</v>
       </c>
       <c r="K479" t="s">
-        <v>25</v>
+        <v>1478</v>
       </c>
       <c r="L479" t="s">
         <v>26</v>
       </c>
       <c r="M479" t="s">
-        <v>27</v>
+        <v>1480</v>
       </c>
       <c r="N479" t="s">
         <v>28</v>
       </c>
       <c r="O479" t="s">
         <v>4433</v>
       </c>
     </row>
     <row r="480" spans="1:15">
       <c r="A480">
-        <v>65099</v>
+        <v>65043</v>
       </c>
       <c r="B480" t="s">
         <v>4434</v>
       </c>
       <c r="C480" t="s">
         <v>4435</v>
       </c>
       <c r="D480" t="s">
         <v>4436</v>
       </c>
       <c r="E480" t="s">
         <v>4437</v>
       </c>
       <c r="F480" t="s">
         <v>4438</v>
       </c>
       <c r="G480" t="s">
         <v>4439</v>
       </c>
       <c r="H480" t="s">
         <v>4440</v>
       </c>
       <c r="I480" t="s">
         <v>4441</v>
       </c>
       <c r="J480" t="s">
         <v>24</v>
       </c>
       <c r="K480" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L480" t="s">
         <v>26</v>
       </c>
       <c r="M480" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N480" t="s">
         <v>28</v>
       </c>
       <c r="O480" t="s">
         <v>4442</v>
       </c>
     </row>
     <row r="481" spans="1:15">
       <c r="A481">
-        <v>65100</v>
+        <v>65044</v>
       </c>
       <c r="B481" t="s">
         <v>4443</v>
       </c>
       <c r="C481" t="s">
         <v>4444</v>
       </c>
       <c r="D481" t="s">
         <v>4445</v>
       </c>
       <c r="E481" t="s">
         <v>4446</v>
       </c>
       <c r="F481" t="s">
         <v>4447</v>
       </c>
       <c r="G481" t="s">
         <v>4448</v>
       </c>
       <c r="H481" t="s">
         <v>4449</v>
       </c>
       <c r="I481" t="s">
         <v>4450</v>
       </c>
       <c r="J481" t="s">
         <v>24</v>
       </c>
       <c r="K481" t="s">
-        <v>3825</v>
+        <v>25</v>
       </c>
       <c r="L481" t="s">
         <v>26</v>
       </c>
       <c r="M481" t="s">
-        <v>3826</v>
+        <v>27</v>
       </c>
       <c r="N481" t="s">
         <v>28</v>
       </c>
       <c r="O481" t="s">
         <v>4451</v>
       </c>
     </row>
     <row r="482" spans="1:15">
       <c r="A482">
-        <v>65101</v>
+        <v>65045</v>
       </c>
       <c r="B482" t="s">
         <v>4452</v>
       </c>
       <c r="C482" t="s">
         <v>4453</v>
       </c>
       <c r="D482" t="s">
         <v>4454</v>
       </c>
       <c r="E482" t="s">
         <v>4455</v>
       </c>
       <c r="F482" t="s">
         <v>4456</v>
       </c>
       <c r="G482" t="s">
         <v>4457</v>
       </c>
       <c r="H482" t="s">
         <v>4458</v>
       </c>
       <c r="I482" t="s">
         <v>4459</v>
       </c>
       <c r="J482" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="K482" t="s">
-        <v>170</v>
+        <v>4460</v>
       </c>
       <c r="L482" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="M482" t="s">
-        <v>171</v>
+        <v>4461</v>
       </c>
       <c r="N482" t="s">
         <v>28</v>
       </c>
       <c r="O482" t="s">
-        <v>4460</v>
+        <v>4462</v>
       </c>
     </row>
     <row r="483" spans="1:15">
       <c r="A483">
-        <v>65102</v>
+        <v>65046</v>
       </c>
       <c r="B483" t="s">
-        <v>4461</v>
+        <v>4463</v>
       </c>
       <c r="C483" t="s">
-        <v>4462</v>
+        <v>4464</v>
       </c>
       <c r="D483" t="s">
-        <v>4463</v>
+        <v>4465</v>
       </c>
       <c r="E483" t="s">
-        <v>4464</v>
+        <v>4466</v>
       </c>
       <c r="F483" t="s">
-        <v>4465</v>
+        <v>4467</v>
       </c>
       <c r="G483" t="s">
-        <v>4466</v>
+        <v>4468</v>
       </c>
       <c r="H483" t="s">
-        <v>4467</v>
+        <v>4469</v>
       </c>
       <c r="I483" t="s">
-        <v>4468</v>
+        <v>4470</v>
       </c>
       <c r="J483" t="s">
         <v>24</v>
       </c>
       <c r="K483" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L483" t="s">
         <v>26</v>
       </c>
       <c r="M483" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N483" t="s">
         <v>28</v>
       </c>
       <c r="O483" t="s">
-        <v>4469</v>
+        <v>4471</v>
       </c>
     </row>
     <row r="484" spans="1:15">
       <c r="A484">
-        <v>65104</v>
+        <v>65047</v>
       </c>
       <c r="B484" t="s">
-        <v>4470</v>
+        <v>4472</v>
       </c>
       <c r="C484" t="s">
-        <v>4471</v>
+        <v>4473</v>
       </c>
       <c r="D484" t="s">
-        <v>4472</v>
+        <v>4474</v>
       </c>
       <c r="E484" t="s">
-        <v>4473</v>
+        <v>4475</v>
       </c>
       <c r="F484" t="s">
-        <v>4474</v>
+        <v>4476</v>
       </c>
       <c r="G484" t="s">
-        <v>4475</v>
+        <v>4477</v>
       </c>
       <c r="H484" t="s">
-        <v>4476</v>
+        <v>4478</v>
       </c>
       <c r="I484" t="s">
-        <v>4477</v>
+        <v>4479</v>
       </c>
       <c r="J484" t="s">
         <v>24</v>
       </c>
       <c r="K484" t="s">
-        <v>2353</v>
+        <v>4460</v>
       </c>
       <c r="L484" t="s">
         <v>26</v>
       </c>
       <c r="M484" t="s">
-        <v>2354</v>
+        <v>4461</v>
       </c>
       <c r="N484" t="s">
         <v>28</v>
       </c>
       <c r="O484" t="s">
-        <v>4478</v>
+        <v>4480</v>
       </c>
     </row>
     <row r="485" spans="1:15">
       <c r="A485">
-        <v>65105</v>
+        <v>65049</v>
       </c>
       <c r="B485" t="s">
-        <v>4479</v>
+        <v>4481</v>
       </c>
       <c r="C485" t="s">
-        <v>4480</v>
+        <v>4482</v>
       </c>
       <c r="D485" t="s">
-        <v>4481</v>
+        <v>4483</v>
       </c>
       <c r="E485" t="s">
-        <v>4482</v>
+        <v>4484</v>
       </c>
       <c r="F485" t="s">
-        <v>4483</v>
+        <v>4485</v>
       </c>
       <c r="G485" t="s">
-        <v>4484</v>
+        <v>4486</v>
       </c>
       <c r="H485" t="s">
-        <v>4485</v>
+        <v>4487</v>
       </c>
       <c r="I485" t="s">
-        <v>4486</v>
+        <v>4488</v>
       </c>
       <c r="J485" t="s">
         <v>24</v>
       </c>
       <c r="K485" t="s">
-        <v>170</v>
+        <v>59</v>
       </c>
       <c r="L485" t="s">
         <v>26</v>
       </c>
       <c r="M485" t="s">
-        <v>171</v>
+        <v>61</v>
       </c>
       <c r="N485" t="s">
         <v>28</v>
       </c>
       <c r="O485" t="s">
-        <v>4487</v>
+        <v>4489</v>
       </c>
     </row>
     <row r="486" spans="1:15">
       <c r="A486">
-        <v>65107</v>
+        <v>65050</v>
       </c>
       <c r="B486" t="s">
-        <v>4488</v>
+        <v>4490</v>
       </c>
       <c r="C486" t="s">
-        <v>4489</v>
+        <v>4491</v>
       </c>
       <c r="D486" t="s">
-        <v>4490</v>
+        <v>4492</v>
       </c>
       <c r="E486" t="s">
-        <v>4491</v>
+        <v>4493</v>
       </c>
       <c r="F486" t="s">
-        <v>4492</v>
+        <v>4494</v>
       </c>
       <c r="G486" t="s">
-        <v>4493</v>
+        <v>4495</v>
       </c>
       <c r="H486" t="s">
-        <v>4494</v>
+        <v>4496</v>
       </c>
       <c r="I486" t="s">
-        <v>4495</v>
+        <v>4497</v>
       </c>
       <c r="J486" t="s">
         <v>24</v>
       </c>
       <c r="K486" t="s">
-        <v>4496</v>
+        <v>25</v>
       </c>
       <c r="L486" t="s">
         <v>26</v>
       </c>
       <c r="M486" t="s">
-        <v>4497</v>
+        <v>27</v>
       </c>
       <c r="N486" t="s">
         <v>28</v>
       </c>
       <c r="O486" t="s">
         <v>4498</v>
       </c>
     </row>
     <row r="487" spans="1:15">
       <c r="A487">
-        <v>65116</v>
+        <v>65051</v>
       </c>
       <c r="B487" t="s">
         <v>4499</v>
       </c>
       <c r="C487" t="s">
         <v>4500</v>
       </c>
       <c r="D487" t="s">
         <v>4501</v>
       </c>
       <c r="E487" t="s">
         <v>4502</v>
       </c>
       <c r="F487" t="s">
         <v>4503</v>
       </c>
       <c r="G487" t="s">
         <v>4504</v>
       </c>
       <c r="H487" t="s">
         <v>4505</v>
       </c>
       <c r="I487" t="s">
         <v>4506</v>
       </c>
       <c r="J487" t="s">
         <v>24</v>
       </c>
       <c r="K487" t="s">
-        <v>170</v>
+        <v>746</v>
       </c>
       <c r="L487" t="s">
         <v>26</v>
       </c>
       <c r="M487" t="s">
-        <v>171</v>
+        <v>747</v>
       </c>
       <c r="N487" t="s">
         <v>28</v>
       </c>
       <c r="O487" t="s">
         <v>4507</v>
       </c>
     </row>
     <row r="488" spans="1:15">
       <c r="A488">
-        <v>65124</v>
+        <v>65053</v>
       </c>
       <c r="B488" t="s">
         <v>4508</v>
       </c>
       <c r="C488" t="s">
         <v>4509</v>
       </c>
       <c r="D488" t="s">
         <v>4510</v>
       </c>
       <c r="E488" t="s">
         <v>4511</v>
       </c>
       <c r="F488" t="s">
         <v>4512</v>
       </c>
       <c r="G488" t="s">
         <v>4513</v>
       </c>
       <c r="H488" t="s">
         <v>4514</v>
       </c>
       <c r="I488" t="s">
         <v>4515</v>
       </c>
       <c r="J488" t="s">
         <v>24</v>
       </c>
       <c r="K488" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L488" t="s">
         <v>26</v>
       </c>
       <c r="M488" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N488" t="s">
         <v>28</v>
       </c>
       <c r="O488" t="s">
         <v>4516</v>
       </c>
     </row>
     <row r="489" spans="1:15">
       <c r="A489">
-        <v>65479</v>
+        <v>65054</v>
       </c>
       <c r="B489" t="s">
         <v>4517</v>
       </c>
       <c r="C489" t="s">
         <v>4518</v>
       </c>
       <c r="D489" t="s">
         <v>4519</v>
       </c>
       <c r="E489" t="s">
         <v>4520</v>
       </c>
       <c r="F489" t="s">
         <v>4521</v>
       </c>
       <c r="G489" t="s">
         <v>4522</v>
       </c>
       <c r="H489" t="s">
         <v>4523</v>
       </c>
       <c r="I489" t="s">
         <v>4524</v>
       </c>
       <c r="J489" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K489" t="s">
-        <v>25</v>
+        <v>208</v>
       </c>
       <c r="L489" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M489" t="s">
-        <v>27</v>
+        <v>209</v>
       </c>
       <c r="N489" t="s">
         <v>28</v>
       </c>
       <c r="O489" t="s">
         <v>4525</v>
       </c>
     </row>
     <row r="490" spans="1:15">
       <c r="A490">
-        <v>65566</v>
+        <v>65055</v>
       </c>
       <c r="B490" t="s">
         <v>4526</v>
       </c>
       <c r="C490" t="s">
         <v>4527</v>
       </c>
       <c r="D490" t="s">
         <v>4528</v>
       </c>
       <c r="E490" t="s">
         <v>4529</v>
       </c>
       <c r="F490" t="s">
         <v>4530</v>
       </c>
       <c r="G490" t="s">
         <v>4531</v>
       </c>
       <c r="H490" t="s">
         <v>4532</v>
       </c>
       <c r="I490" t="s">
         <v>4533</v>
       </c>
       <c r="J490" t="s">
         <v>24</v>
       </c>
       <c r="K490" t="s">
-        <v>170</v>
+        <v>580</v>
       </c>
       <c r="L490" t="s">
         <v>26</v>
       </c>
       <c r="M490" t="s">
-        <v>171</v>
+        <v>581</v>
       </c>
       <c r="N490" t="s">
         <v>28</v>
       </c>
       <c r="O490" t="s">
         <v>4534</v>
       </c>
     </row>
     <row r="491" spans="1:15">
       <c r="A491">
-        <v>65613</v>
+        <v>65057</v>
       </c>
       <c r="B491" t="s">
         <v>4535</v>
       </c>
       <c r="C491" t="s">
         <v>4536</v>
       </c>
       <c r="D491" t="s">
         <v>4537</v>
       </c>
       <c r="E491" t="s">
         <v>4538</v>
       </c>
       <c r="F491" t="s">
         <v>4539</v>
       </c>
       <c r="G491" t="s">
         <v>4540</v>
       </c>
       <c r="H491" t="s">
         <v>4541</v>
       </c>
       <c r="I491" t="s">
         <v>4542</v>
       </c>
       <c r="J491" t="s">
+        <v>24</v>
+      </c>
+      <c r="K491" t="s">
+        <v>274</v>
+      </c>
+      <c r="L491" t="s">
+        <v>26</v>
+      </c>
+      <c r="M491" t="s">
+        <v>276</v>
+      </c>
+      <c r="N491" t="s">
+        <v>28</v>
+      </c>
+      <c r="O491" t="s">
         <v>4543</v>
-      </c>
-[...13 lines deleted...]
-        <v>4545</v>
       </c>
     </row>
     <row r="492" spans="1:15">
       <c r="A492">
-        <v>65869</v>
+        <v>65058</v>
       </c>
       <c r="B492" t="s">
+        <v>4544</v>
+      </c>
+      <c r="C492" t="s">
+        <v>4545</v>
+      </c>
+      <c r="D492" t="s">
         <v>4546</v>
       </c>
-      <c r="C492" t="s">
+      <c r="E492" t="s">
         <v>4547</v>
       </c>
-      <c r="D492" t="s">
+      <c r="F492" t="s">
         <v>4548</v>
       </c>
-      <c r="E492" t="s">
+      <c r="G492" t="s">
         <v>4549</v>
       </c>
-      <c r="F492" t="s">
+      <c r="H492" t="s">
         <v>4550</v>
       </c>
-      <c r="G492" t="s">
+      <c r="I492" t="s">
         <v>4551</v>
       </c>
-      <c r="H492" t="s">
+      <c r="J492" t="s">
+        <v>450</v>
+      </c>
+      <c r="K492" t="s">
+        <v>690</v>
+      </c>
+      <c r="L492" t="s">
+        <v>452</v>
+      </c>
+      <c r="M492" t="s">
+        <v>691</v>
+      </c>
+      <c r="N492" t="s">
+        <v>28</v>
+      </c>
+      <c r="O492" t="s">
         <v>4552</v>
-      </c>
-[...19 lines deleted...]
-        <v>4554</v>
       </c>
     </row>
     <row r="493" spans="1:15">
       <c r="A493">
-        <v>66392</v>
+        <v>65059</v>
       </c>
       <c r="B493" t="s">
+        <v>4553</v>
+      </c>
+      <c r="C493" t="s">
+        <v>4554</v>
+      </c>
+      <c r="D493" t="s">
         <v>4555</v>
       </c>
-      <c r="C493" t="s">
+      <c r="E493" t="s">
         <v>4556</v>
       </c>
-      <c r="D493" t="s">
+      <c r="F493" t="s">
         <v>4557</v>
       </c>
-      <c r="E493" t="s">
+      <c r="G493" t="s">
         <v>4558</v>
       </c>
-      <c r="F493" t="s">
+      <c r="H493" t="s">
         <v>4559</v>
       </c>
-      <c r="G493" t="s">
+      <c r="I493" t="s">
         <v>4560</v>
       </c>
-      <c r="H493" t="s">
+      <c r="J493" t="s">
+        <v>24</v>
+      </c>
+      <c r="K493" t="s">
+        <v>170</v>
+      </c>
+      <c r="L493" t="s">
+        <v>26</v>
+      </c>
+      <c r="M493" t="s">
+        <v>171</v>
+      </c>
+      <c r="N493" t="s">
+        <v>28</v>
+      </c>
+      <c r="O493" t="s">
         <v>4561</v>
-      </c>
-[...19 lines deleted...]
-        <v>4563</v>
       </c>
     </row>
     <row r="494" spans="1:15">
       <c r="A494">
-        <v>66510</v>
+        <v>65060</v>
       </c>
       <c r="B494" t="s">
+        <v>4562</v>
+      </c>
+      <c r="C494" t="s">
+        <v>4563</v>
+      </c>
+      <c r="D494" t="s">
         <v>4564</v>
       </c>
-      <c r="C494" t="s">
+      <c r="E494" t="s">
         <v>4565</v>
       </c>
-      <c r="D494" t="s">
+      <c r="F494" t="s">
         <v>4566</v>
       </c>
-      <c r="E494" t="s">
+      <c r="G494" t="s">
         <v>4567</v>
       </c>
-      <c r="F494" t="s">
+      <c r="H494" t="s">
         <v>4568</v>
       </c>
-      <c r="G494" t="s">
+      <c r="I494" t="s">
         <v>4569</v>
       </c>
-      <c r="H494" t="s">
+      <c r="J494" t="s">
+        <v>24</v>
+      </c>
+      <c r="K494" t="s">
+        <v>47</v>
+      </c>
+      <c r="L494" t="s">
+        <v>26</v>
+      </c>
+      <c r="M494" t="s">
+        <v>48</v>
+      </c>
+      <c r="N494" t="s">
+        <v>28</v>
+      </c>
+      <c r="O494" t="s">
         <v>4570</v>
-      </c>
-[...19 lines deleted...]
-        <v>4574</v>
       </c>
     </row>
     <row r="495" spans="1:15">
       <c r="A495">
-        <v>66511</v>
+        <v>65061</v>
       </c>
       <c r="B495" t="s">
-        <v>1688</v>
+        <v>4571</v>
       </c>
       <c r="C495" t="s">
+        <v>4572</v>
+      </c>
+      <c r="D495" t="s">
+        <v>4573</v>
+      </c>
+      <c r="E495" t="s">
+        <v>4574</v>
+      </c>
+      <c r="F495" t="s">
         <v>4575</v>
       </c>
-      <c r="D495" t="s">
+      <c r="G495" t="s">
         <v>4576</v>
       </c>
-      <c r="E495" t="s">
+      <c r="H495" t="s">
         <v>4577</v>
       </c>
-      <c r="F495" t="s">
-[...5 lines deleted...]
-      <c r="H495" t="s">
+      <c r="I495" t="s">
         <v>4578</v>
       </c>
-      <c r="I495" t="s">
+      <c r="J495" t="s">
+        <v>24</v>
+      </c>
+      <c r="K495" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L495" t="s">
+        <v>26</v>
+      </c>
+      <c r="M495" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N495" t="s">
+        <v>28</v>
+      </c>
+      <c r="O495" t="s">
         <v>4579</v>
-      </c>
-[...16 lines deleted...]
-        <v>4582</v>
       </c>
     </row>
     <row r="496" spans="1:15">
       <c r="A496">
-        <v>66512</v>
+        <v>65062</v>
       </c>
       <c r="B496" t="s">
-        <v>3658</v>
+        <v>4580</v>
       </c>
       <c r="C496" t="s">
+        <v>4581</v>
+      </c>
+      <c r="D496" t="s">
+        <v>4582</v>
+      </c>
+      <c r="E496" t="s">
         <v>4583</v>
       </c>
-      <c r="D496" t="s">
+      <c r="F496" t="s">
         <v>4584</v>
       </c>
-      <c r="E496" t="s">
+      <c r="G496" t="s">
         <v>4585</v>
       </c>
-      <c r="F496" t="s">
+      <c r="H496" t="s">
         <v>4586</v>
       </c>
-      <c r="G496" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I496" t="s">
-        <v>3665</v>
+        <v>4587</v>
       </c>
       <c r="J496" t="s">
         <v>24</v>
       </c>
       <c r="K496" t="s">
-        <v>4587</v>
+        <v>25</v>
       </c>
       <c r="L496" t="s">
         <v>26</v>
       </c>
       <c r="M496" t="s">
+        <v>27</v>
+      </c>
+      <c r="N496" t="s">
+        <v>28</v>
+      </c>
+      <c r="O496" t="s">
         <v>4588</v>
-      </c>
-[...4 lines deleted...]
-        <v>4589</v>
       </c>
     </row>
     <row r="497" spans="1:15">
       <c r="A497">
-        <v>66513</v>
+        <v>65063</v>
       </c>
       <c r="B497" t="s">
+        <v>4589</v>
+      </c>
+      <c r="C497" t="s">
         <v>4590</v>
       </c>
-      <c r="C497" t="s">
+      <c r="D497" t="s">
         <v>4591</v>
       </c>
-      <c r="D497" t="s">
+      <c r="E497" t="s">
         <v>4592</v>
       </c>
-      <c r="E497" t="s">
+      <c r="F497" t="s">
         <v>4593</v>
       </c>
-      <c r="F497" t="s">
+      <c r="G497" t="s">
         <v>4594</v>
-      </c>
-[...1 lines deleted...]
-        <v>3992</v>
       </c>
       <c r="H497" t="s">
         <v>4595</v>
       </c>
       <c r="I497" t="s">
         <v>4596</v>
       </c>
       <c r="J497" t="s">
         <v>24</v>
       </c>
       <c r="K497" t="s">
-        <v>4587</v>
+        <v>1071</v>
       </c>
       <c r="L497" t="s">
         <v>26</v>
       </c>
       <c r="M497" t="s">
-        <v>4588</v>
+        <v>1072</v>
       </c>
       <c r="N497" t="s">
         <v>28</v>
       </c>
       <c r="O497" t="s">
         <v>4597</v>
       </c>
     </row>
     <row r="498" spans="1:15">
       <c r="A498">
-        <v>66514</v>
+        <v>65068</v>
       </c>
       <c r="B498" t="s">
         <v>4598</v>
       </c>
       <c r="C498" t="s">
         <v>4599</v>
       </c>
       <c r="D498" t="s">
         <v>4600</v>
       </c>
       <c r="E498" t="s">
         <v>4601</v>
       </c>
       <c r="F498" t="s">
-        <v>1808</v>
+        <v>4602</v>
       </c>
       <c r="G498" t="s">
-        <v>1809</v>
+        <v>4603</v>
       </c>
       <c r="H498" t="s">
-        <v>4602</v>
+        <v>4604</v>
       </c>
       <c r="I498" t="s">
-        <v>4603</v>
+        <v>4605</v>
       </c>
       <c r="J498" t="s">
         <v>24</v>
       </c>
       <c r="K498" t="s">
-        <v>4587</v>
+        <v>25</v>
       </c>
       <c r="L498" t="s">
         <v>26</v>
       </c>
       <c r="M498" t="s">
-        <v>4588</v>
+        <v>27</v>
       </c>
       <c r="N498" t="s">
         <v>28</v>
       </c>
       <c r="O498" t="s">
-        <v>4604</v>
+        <v>4606</v>
       </c>
     </row>
     <row r="499" spans="1:15">
       <c r="A499">
-        <v>66515</v>
+        <v>65069</v>
       </c>
       <c r="B499" t="s">
-        <v>4605</v>
+        <v>4607</v>
       </c>
       <c r="C499" t="s">
-        <v>4606</v>
+        <v>4608</v>
       </c>
       <c r="D499" t="s">
-        <v>4607</v>
+        <v>4609</v>
       </c>
       <c r="E499" t="s">
-        <v>4608</v>
+        <v>4610</v>
       </c>
       <c r="F499" t="s">
-        <v>4609</v>
+        <v>4611</v>
       </c>
       <c r="G499" t="s">
-        <v>1540</v>
+        <v>4612</v>
       </c>
       <c r="H499" t="s">
-        <v>4610</v>
+        <v>4613</v>
       </c>
       <c r="I499" t="s">
-        <v>4611</v>
+        <v>4614</v>
       </c>
       <c r="J499" t="s">
         <v>24</v>
       </c>
       <c r="K499" t="s">
-        <v>4587</v>
+        <v>170</v>
       </c>
       <c r="L499" t="s">
         <v>26</v>
       </c>
       <c r="M499" t="s">
-        <v>4588</v>
+        <v>171</v>
       </c>
       <c r="N499" t="s">
         <v>28</v>
       </c>
       <c r="O499" t="s">
-        <v>4612</v>
+        <v>4615</v>
       </c>
     </row>
     <row r="500" spans="1:15">
       <c r="A500">
-        <v>66516</v>
+        <v>65071</v>
       </c>
       <c r="B500" t="s">
-        <v>1517</v>
+        <v>4616</v>
       </c>
       <c r="C500" t="s">
-        <v>4613</v>
+        <v>4617</v>
       </c>
       <c r="D500" t="s">
-        <v>4614</v>
+        <v>4618</v>
       </c>
       <c r="E500" t="s">
-        <v>4615</v>
+        <v>4619</v>
       </c>
       <c r="F500" t="s">
-        <v>4616</v>
+        <v>4620</v>
       </c>
       <c r="G500" t="s">
-        <v>4617</v>
+        <v>4621</v>
       </c>
       <c r="H500" t="s">
-        <v>4618</v>
+        <v>4622</v>
       </c>
       <c r="I500" t="s">
-        <v>1524</v>
+        <v>4623</v>
       </c>
       <c r="J500" t="s">
         <v>24</v>
       </c>
       <c r="K500" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L500" t="s">
         <v>26</v>
       </c>
       <c r="M500" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N500" t="s">
         <v>28</v>
       </c>
       <c r="O500" t="s">
-        <v>4619</v>
+        <v>4624</v>
       </c>
     </row>
     <row r="501" spans="1:15">
       <c r="A501">
-        <v>66517</v>
+        <v>65073</v>
       </c>
       <c r="B501" t="s">
-        <v>4620</v>
+        <v>4625</v>
       </c>
       <c r="C501" t="s">
-        <v>4621</v>
+        <v>4626</v>
       </c>
       <c r="D501" t="s">
-        <v>4622</v>
+        <v>4627</v>
       </c>
       <c r="E501" t="s">
-        <v>4623</v>
+        <v>4628</v>
       </c>
       <c r="F501" t="s">
-        <v>4624</v>
+        <v>4629</v>
       </c>
       <c r="G501" t="s">
-        <v>4625</v>
+        <v>4630</v>
       </c>
       <c r="H501" t="s">
-        <v>4626</v>
+        <v>4631</v>
       </c>
       <c r="I501" t="s">
-        <v>4627</v>
+        <v>4632</v>
       </c>
       <c r="J501" t="s">
         <v>24</v>
       </c>
       <c r="K501" t="s">
-        <v>4587</v>
+        <v>25</v>
       </c>
       <c r="L501" t="s">
         <v>26</v>
       </c>
       <c r="M501" t="s">
-        <v>4588</v>
+        <v>27</v>
       </c>
       <c r="N501" t="s">
         <v>28</v>
       </c>
       <c r="O501" t="s">
-        <v>4628</v>
+        <v>4633</v>
       </c>
     </row>
     <row r="502" spans="1:15">
       <c r="A502">
-        <v>66518</v>
+        <v>65074</v>
       </c>
       <c r="B502" t="s">
-        <v>4629</v>
+        <v>4634</v>
       </c>
       <c r="C502" t="s">
-        <v>4630</v>
+        <v>4635</v>
       </c>
       <c r="D502" t="s">
-        <v>4631</v>
+        <v>4636</v>
       </c>
       <c r="E502" t="s">
-        <v>4632</v>
+        <v>4637</v>
       </c>
       <c r="F502" t="s">
-        <v>4633</v>
+        <v>4638</v>
       </c>
       <c r="G502" t="s">
-        <v>1549</v>
+        <v>4639</v>
       </c>
       <c r="H502" t="s">
-        <v>4634</v>
+        <v>4640</v>
       </c>
       <c r="I502" t="s">
-        <v>4635</v>
+        <v>4641</v>
       </c>
       <c r="J502" t="s">
         <v>24</v>
       </c>
       <c r="K502" t="s">
-        <v>170</v>
+        <v>4642</v>
       </c>
       <c r="L502" t="s">
         <v>26</v>
       </c>
       <c r="M502" t="s">
-        <v>171</v>
+        <v>4643</v>
       </c>
       <c r="N502" t="s">
         <v>28</v>
       </c>
       <c r="O502" t="s">
-        <v>4636</v>
+        <v>4644</v>
       </c>
     </row>
     <row r="503" spans="1:15">
       <c r="A503">
-        <v>66519</v>
+        <v>65075</v>
       </c>
       <c r="B503" t="s">
-        <v>4637</v>
+        <v>4645</v>
       </c>
       <c r="C503" t="s">
-        <v>4638</v>
+        <v>4646</v>
       </c>
       <c r="D503" t="s">
-        <v>4639</v>
+        <v>4647</v>
       </c>
       <c r="E503" t="s">
-        <v>4640</v>
+        <v>4648</v>
       </c>
       <c r="F503" t="s">
-        <v>4641</v>
+        <v>4649</v>
       </c>
       <c r="G503" t="s">
-        <v>4642</v>
+        <v>4650</v>
       </c>
       <c r="H503" t="s">
-        <v>1712</v>
+        <v>4651</v>
       </c>
       <c r="I503" t="s">
-        <v>1713</v>
+        <v>4652</v>
       </c>
       <c r="J503" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K503" t="s">
-        <v>4643</v>
+        <v>4368</v>
       </c>
       <c r="L503" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M503" t="s">
-        <v>4644</v>
+        <v>4369</v>
       </c>
       <c r="N503" t="s">
         <v>28</v>
       </c>
       <c r="O503" t="s">
-        <v>4645</v>
+        <v>4653</v>
       </c>
     </row>
     <row r="504" spans="1:15">
       <c r="A504">
-        <v>66520</v>
+        <v>65076</v>
       </c>
       <c r="B504" t="s">
-        <v>1775</v>
+        <v>4654</v>
       </c>
       <c r="C504" t="s">
-        <v>4646</v>
+        <v>4655</v>
       </c>
       <c r="D504" t="s">
-        <v>4647</v>
+        <v>4656</v>
       </c>
       <c r="E504" t="s">
-        <v>4648</v>
+        <v>4657</v>
       </c>
       <c r="F504" t="s">
-        <v>1779</v>
+        <v>4658</v>
       </c>
       <c r="G504" t="s">
-        <v>1780</v>
+        <v>4659</v>
       </c>
       <c r="H504" t="s">
-        <v>1781</v>
+        <v>4660</v>
       </c>
       <c r="I504" t="s">
-        <v>1782</v>
+        <v>4661</v>
       </c>
       <c r="J504" t="s">
         <v>24</v>
       </c>
       <c r="K504" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L504" t="s">
         <v>26</v>
       </c>
       <c r="M504" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N504" t="s">
         <v>28</v>
       </c>
       <c r="O504" t="s">
-        <v>4649</v>
+        <v>4662</v>
       </c>
     </row>
     <row r="505" spans="1:15">
       <c r="A505">
-        <v>66521</v>
+        <v>65077</v>
       </c>
       <c r="B505" t="s">
-        <v>1562</v>
+        <v>4663</v>
       </c>
       <c r="C505" t="s">
-        <v>1563</v>
+        <v>4664</v>
       </c>
       <c r="D505" t="s">
-        <v>4650</v>
+        <v>4665</v>
       </c>
       <c r="E505" t="s">
-        <v>4651</v>
+        <v>4666</v>
       </c>
       <c r="F505" t="s">
-        <v>4652</v>
+        <v>4667</v>
       </c>
       <c r="G505" t="s">
-        <v>1567</v>
+        <v>4668</v>
       </c>
       <c r="H505" t="s">
-        <v>4653</v>
+        <v>4669</v>
       </c>
       <c r="I505" t="s">
-        <v>1569</v>
+        <v>4670</v>
       </c>
       <c r="J505" t="s">
         <v>24</v>
       </c>
       <c r="K505" t="s">
-        <v>170</v>
+        <v>746</v>
       </c>
       <c r="L505" t="s">
         <v>26</v>
       </c>
       <c r="M505" t="s">
-        <v>171</v>
+        <v>747</v>
       </c>
       <c r="N505" t="s">
         <v>28</v>
       </c>
       <c r="O505" t="s">
-        <v>4654</v>
+        <v>4671</v>
       </c>
     </row>
     <row r="506" spans="1:15">
       <c r="A506">
-        <v>66522</v>
+        <v>65080</v>
       </c>
       <c r="B506" t="s">
-        <v>4655</v>
+        <v>4672</v>
       </c>
       <c r="C506" t="s">
-        <v>4656</v>
+        <v>4673</v>
       </c>
       <c r="D506" t="s">
-        <v>4657</v>
+        <v>4674</v>
       </c>
       <c r="E506" t="s">
-        <v>4658</v>
+        <v>4675</v>
       </c>
       <c r="F506" t="s">
-        <v>4659</v>
+        <v>4676</v>
       </c>
       <c r="G506" t="s">
-        <v>4660</v>
+        <v>4677</v>
       </c>
       <c r="H506" t="s">
-        <v>4661</v>
+        <v>4678</v>
       </c>
       <c r="I506" t="s">
-        <v>4662</v>
+        <v>4679</v>
       </c>
       <c r="J506" t="s">
         <v>24</v>
       </c>
       <c r="K506" t="s">
-        <v>4663</v>
+        <v>47</v>
       </c>
       <c r="L506" t="s">
         <v>26</v>
       </c>
       <c r="M506" t="s">
-        <v>4664</v>
+        <v>48</v>
       </c>
       <c r="N506" t="s">
         <v>28</v>
       </c>
       <c r="O506" t="s">
-        <v>4665</v>
+        <v>4680</v>
       </c>
     </row>
     <row r="507" spans="1:15">
       <c r="A507">
-        <v>66523</v>
+        <v>65081</v>
       </c>
       <c r="B507" t="s">
-        <v>1679</v>
+        <v>4681</v>
       </c>
       <c r="C507" t="s">
-        <v>4666</v>
+        <v>4682</v>
       </c>
       <c r="D507" t="s">
-        <v>4667</v>
+        <v>4683</v>
       </c>
       <c r="E507" t="s">
-        <v>4668</v>
+        <v>4684</v>
       </c>
       <c r="F507" t="s">
-        <v>1683</v>
+        <v>4685</v>
       </c>
       <c r="G507" t="s">
-        <v>1684</v>
+        <v>4686</v>
       </c>
       <c r="H507" t="s">
-        <v>1685</v>
+        <v>4687</v>
       </c>
       <c r="I507" t="s">
-        <v>1686</v>
+        <v>4688</v>
       </c>
       <c r="J507" t="s">
         <v>24</v>
       </c>
       <c r="K507" t="s">
         <v>47</v>
       </c>
       <c r="L507" t="s">
         <v>26</v>
       </c>
       <c r="M507" t="s">
         <v>48</v>
       </c>
       <c r="N507" t="s">
         <v>28</v>
       </c>
       <c r="O507" t="s">
-        <v>4669</v>
+        <v>4689</v>
       </c>
     </row>
     <row r="508" spans="1:15">
       <c r="A508">
-        <v>66524</v>
+        <v>65082</v>
       </c>
       <c r="B508" t="s">
-        <v>3828</v>
+        <v>4690</v>
       </c>
       <c r="C508" t="s">
-        <v>4670</v>
+        <v>4691</v>
       </c>
       <c r="D508" t="s">
-        <v>4671</v>
+        <v>4692</v>
       </c>
       <c r="E508" t="s">
-        <v>4672</v>
+        <v>4693</v>
       </c>
       <c r="F508" t="s">
-        <v>4673</v>
+        <v>4694</v>
       </c>
       <c r="G508" t="s">
-        <v>3833</v>
+        <v>4695</v>
       </c>
       <c r="H508" t="s">
-        <v>3834</v>
+        <v>4696</v>
       </c>
       <c r="I508" t="s">
-        <v>3835</v>
+        <v>4697</v>
       </c>
       <c r="J508" t="s">
         <v>24</v>
       </c>
       <c r="K508" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L508" t="s">
         <v>26</v>
       </c>
       <c r="M508" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N508" t="s">
         <v>28</v>
       </c>
       <c r="O508" t="s">
-        <v>4674</v>
+        <v>4698</v>
       </c>
     </row>
     <row r="509" spans="1:15">
       <c r="A509">
-        <v>66525</v>
+        <v>65083</v>
       </c>
       <c r="B509" t="s">
-        <v>4675</v>
+        <v>4699</v>
       </c>
       <c r="C509" t="s">
-        <v>4676</v>
+        <v>4700</v>
       </c>
       <c r="D509" t="s">
-        <v>4677</v>
+        <v>4701</v>
       </c>
       <c r="E509" t="s">
-        <v>4678</v>
+        <v>4702</v>
       </c>
       <c r="F509" t="s">
-        <v>3689</v>
+        <v>4703</v>
       </c>
       <c r="G509" t="s">
-        <v>3690</v>
+        <v>4704</v>
       </c>
       <c r="H509" t="s">
-        <v>3691</v>
+        <v>4705</v>
       </c>
       <c r="I509" t="s">
-        <v>3692</v>
+        <v>4706</v>
       </c>
       <c r="J509" t="s">
         <v>24</v>
       </c>
       <c r="K509" t="s">
         <v>170</v>
       </c>
       <c r="L509" t="s">
         <v>26</v>
       </c>
       <c r="M509" t="s">
         <v>171</v>
       </c>
       <c r="N509" t="s">
         <v>28</v>
       </c>
       <c r="O509" t="s">
-        <v>4679</v>
+        <v>4707</v>
       </c>
     </row>
     <row r="510" spans="1:15">
       <c r="A510">
-        <v>66526</v>
+        <v>65084</v>
       </c>
       <c r="B510" t="s">
-        <v>4680</v>
+        <v>4708</v>
       </c>
       <c r="C510" t="s">
-        <v>4681</v>
+        <v>4709</v>
       </c>
       <c r="D510" t="s">
-        <v>4682</v>
+        <v>4710</v>
       </c>
       <c r="E510" t="s">
-        <v>4683</v>
+        <v>4711</v>
       </c>
       <c r="F510" t="s">
-        <v>4684</v>
+        <v>4712</v>
       </c>
       <c r="G510" t="s">
-        <v>3699</v>
+        <v>4713</v>
       </c>
       <c r="H510" t="s">
-        <v>3700</v>
+        <v>4714</v>
       </c>
       <c r="I510" t="s">
-        <v>3701</v>
+        <v>4715</v>
       </c>
       <c r="J510" t="s">
         <v>24</v>
       </c>
       <c r="K510" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L510" t="s">
         <v>26</v>
       </c>
       <c r="M510" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N510" t="s">
         <v>28</v>
       </c>
       <c r="O510" t="s">
-        <v>4685</v>
+        <v>4716</v>
       </c>
     </row>
     <row r="511" spans="1:15">
       <c r="A511">
-        <v>66527</v>
+        <v>65085</v>
       </c>
       <c r="B511" t="s">
-        <v>1726</v>
+        <v>4717</v>
       </c>
       <c r="C511" t="s">
-        <v>4686</v>
+        <v>4718</v>
       </c>
       <c r="D511" t="s">
-        <v>4687</v>
+        <v>4719</v>
       </c>
       <c r="E511" t="s">
-        <v>4688</v>
+        <v>4720</v>
       </c>
       <c r="F511" t="s">
-        <v>4689</v>
+        <v>4721</v>
       </c>
       <c r="G511" t="s">
-        <v>1731</v>
+        <v>4722</v>
       </c>
       <c r="H511" t="s">
-        <v>1732</v>
+        <v>4723</v>
       </c>
       <c r="I511" t="s">
-        <v>1733</v>
+        <v>4724</v>
       </c>
       <c r="J511" t="s">
         <v>24</v>
       </c>
       <c r="K511" t="s">
-        <v>4587</v>
+        <v>580</v>
       </c>
       <c r="L511" t="s">
         <v>26</v>
       </c>
       <c r="M511" t="s">
-        <v>4588</v>
+        <v>581</v>
       </c>
       <c r="N511" t="s">
         <v>28</v>
       </c>
       <c r="O511" t="s">
-        <v>4690</v>
+        <v>4725</v>
       </c>
     </row>
     <row r="512" spans="1:15">
       <c r="A512">
-        <v>66529</v>
+        <v>65086</v>
       </c>
       <c r="B512" t="s">
-        <v>4691</v>
+        <v>4726</v>
       </c>
       <c r="C512" t="s">
-        <v>4692</v>
+        <v>4727</v>
       </c>
       <c r="D512" t="s">
-        <v>4693</v>
+        <v>4728</v>
       </c>
       <c r="E512" t="s">
-        <v>4694</v>
+        <v>4729</v>
       </c>
       <c r="F512" t="s">
-        <v>4695</v>
+        <v>4730</v>
       </c>
       <c r="G512" t="s">
-        <v>4129</v>
+        <v>4731</v>
       </c>
       <c r="H512" t="s">
-        <v>4130</v>
+        <v>4732</v>
       </c>
       <c r="I512" t="s">
-        <v>4131</v>
+        <v>4733</v>
       </c>
       <c r="J512" t="s">
         <v>24</v>
       </c>
       <c r="K512" t="s">
-        <v>2131</v>
+        <v>170</v>
       </c>
       <c r="L512" t="s">
         <v>26</v>
       </c>
       <c r="M512" t="s">
-        <v>2132</v>
+        <v>171</v>
       </c>
       <c r="N512" t="s">
         <v>28</v>
       </c>
       <c r="O512" t="s">
-        <v>4696</v>
+        <v>4734</v>
       </c>
     </row>
     <row r="513" spans="1:15">
       <c r="A513">
-        <v>66530</v>
+        <v>65087</v>
       </c>
       <c r="B513" t="s">
-        <v>4697</v>
+        <v>4735</v>
       </c>
       <c r="C513" t="s">
-        <v>4698</v>
+        <v>4736</v>
       </c>
       <c r="D513" t="s">
-        <v>4699</v>
+        <v>4737</v>
       </c>
       <c r="E513" t="s">
-        <v>4700</v>
+        <v>4738</v>
       </c>
       <c r="F513" t="s">
-        <v>4701</v>
+        <v>4739</v>
       </c>
       <c r="G513" t="s">
-        <v>1484</v>
+        <v>4740</v>
       </c>
       <c r="H513" t="s">
-        <v>1485</v>
+        <v>4741</v>
       </c>
       <c r="I513" t="s">
-        <v>1486</v>
+        <v>4742</v>
       </c>
       <c r="J513" t="s">
         <v>24</v>
       </c>
       <c r="K513" t="s">
-        <v>1352</v>
+        <v>170</v>
       </c>
       <c r="L513" t="s">
         <v>26</v>
       </c>
       <c r="M513" t="s">
-        <v>1354</v>
+        <v>171</v>
       </c>
       <c r="N513" t="s">
         <v>28</v>
       </c>
       <c r="O513" t="s">
-        <v>4702</v>
+        <v>4743</v>
       </c>
     </row>
     <row r="514" spans="1:15">
       <c r="A514">
-        <v>66531</v>
+        <v>65088</v>
       </c>
       <c r="B514" t="s">
-        <v>4703</v>
+        <v>4744</v>
       </c>
       <c r="C514" t="s">
-        <v>4704</v>
+        <v>4745</v>
       </c>
       <c r="D514" t="s">
-        <v>4705</v>
+        <v>4746</v>
       </c>
       <c r="E514" t="s">
-        <v>4706</v>
+        <v>4747</v>
       </c>
       <c r="F514" t="s">
-        <v>4707</v>
+        <v>4748</v>
       </c>
       <c r="G514" t="s">
-        <v>4708</v>
+        <v>4749</v>
       </c>
       <c r="H514" t="s">
-        <v>4709</v>
+        <v>4750</v>
       </c>
       <c r="I514" t="s">
-        <v>4710</v>
+        <v>4751</v>
       </c>
       <c r="J514" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K514" t="s">
-        <v>4711</v>
+        <v>25</v>
       </c>
       <c r="L514" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M514" t="s">
-        <v>4712</v>
+        <v>27</v>
       </c>
       <c r="N514" t="s">
         <v>28</v>
       </c>
       <c r="O514" t="s">
-        <v>4713</v>
+        <v>4752</v>
       </c>
     </row>
     <row r="515" spans="1:15">
       <c r="A515">
-        <v>66532</v>
+        <v>65089</v>
       </c>
       <c r="B515" t="s">
-        <v>4714</v>
+        <v>4753</v>
       </c>
       <c r="C515" t="s">
-        <v>4715</v>
+        <v>4754</v>
       </c>
       <c r="D515" t="s">
-        <v>4716</v>
+        <v>4755</v>
       </c>
       <c r="E515" t="s">
-        <v>4717</v>
+        <v>4756</v>
       </c>
       <c r="F515" t="s">
-        <v>1797</v>
+        <v>4757</v>
       </c>
       <c r="G515" t="s">
-        <v>1798</v>
+        <v>4758</v>
       </c>
       <c r="H515" t="s">
-        <v>1799</v>
+        <v>4759</v>
       </c>
       <c r="I515" t="s">
-        <v>1800</v>
+        <v>4760</v>
       </c>
       <c r="J515" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K515" t="s">
-        <v>4718</v>
+        <v>25</v>
       </c>
       <c r="L515" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M515" t="s">
-        <v>4719</v>
+        <v>27</v>
       </c>
       <c r="N515" t="s">
         <v>28</v>
       </c>
       <c r="O515" t="s">
-        <v>4720</v>
+        <v>4761</v>
       </c>
     </row>
     <row r="516" spans="1:15">
       <c r="A516">
-        <v>66533</v>
+        <v>65090</v>
       </c>
       <c r="B516" t="s">
-        <v>4721</v>
+        <v>4762</v>
       </c>
       <c r="C516" t="s">
-        <v>4722</v>
+        <v>4763</v>
       </c>
       <c r="D516" t="s">
-        <v>4723</v>
+        <v>4764</v>
       </c>
       <c r="E516" t="s">
-        <v>4724</v>
+        <v>4765</v>
       </c>
       <c r="F516" t="s">
-        <v>1575</v>
+        <v>4766</v>
       </c>
       <c r="G516" t="s">
-        <v>1576</v>
+        <v>4767</v>
       </c>
       <c r="H516" t="s">
-        <v>1577</v>
+        <v>4768</v>
       </c>
       <c r="I516" t="s">
-        <v>4725</v>
+        <v>4769</v>
       </c>
       <c r="J516" t="s">
         <v>24</v>
       </c>
       <c r="K516" t="s">
-        <v>4726</v>
+        <v>25</v>
       </c>
       <c r="L516" t="s">
         <v>26</v>
       </c>
       <c r="M516" t="s">
-        <v>4727</v>
+        <v>27</v>
       </c>
       <c r="N516" t="s">
         <v>28</v>
       </c>
       <c r="O516" t="s">
-        <v>4728</v>
+        <v>4770</v>
       </c>
     </row>
     <row r="517" spans="1:15">
       <c r="A517">
-        <v>66534</v>
+        <v>65091</v>
       </c>
       <c r="B517" t="s">
-        <v>4729</v>
+        <v>4771</v>
       </c>
       <c r="C517" t="s">
-        <v>4730</v>
+        <v>4772</v>
       </c>
       <c r="D517" t="s">
-        <v>4731</v>
+        <v>4773</v>
       </c>
       <c r="E517" t="s">
-        <v>4732</v>
+        <v>4774</v>
       </c>
       <c r="F517" t="s">
-        <v>4733</v>
+        <v>4775</v>
       </c>
       <c r="G517" t="s">
-        <v>4734</v>
+        <v>4776</v>
       </c>
       <c r="H517" t="s">
-        <v>3022</v>
+        <v>4777</v>
       </c>
       <c r="I517" t="s">
-        <v>3023</v>
+        <v>4778</v>
       </c>
       <c r="J517" t="s">
         <v>24</v>
       </c>
       <c r="K517" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L517" t="s">
         <v>26</v>
       </c>
       <c r="M517" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N517" t="s">
         <v>28</v>
       </c>
       <c r="O517" t="s">
-        <v>4735</v>
+        <v>4779</v>
       </c>
     </row>
     <row r="518" spans="1:15">
       <c r="A518">
-        <v>66535</v>
+        <v>65092</v>
       </c>
       <c r="B518" t="s">
-        <v>4736</v>
+        <v>4780</v>
       </c>
       <c r="C518" t="s">
-        <v>4737</v>
+        <v>4781</v>
       </c>
       <c r="D518" t="s">
-        <v>4738</v>
+        <v>4782</v>
       </c>
       <c r="E518" t="s">
-        <v>4739</v>
+        <v>4783</v>
       </c>
       <c r="F518" t="s">
-        <v>4740</v>
+        <v>4784</v>
       </c>
       <c r="G518" t="s">
-        <v>4741</v>
+        <v>4785</v>
       </c>
       <c r="H518" t="s">
-        <v>4742</v>
+        <v>4786</v>
       </c>
       <c r="I518" t="s">
-        <v>4743</v>
+        <v>4787</v>
       </c>
       <c r="J518" t="s">
-        <v>4744</v>
+        <v>24</v>
       </c>
       <c r="K518" t="s">
-        <v>4745</v>
+        <v>170</v>
       </c>
       <c r="L518" t="s">
-        <v>4746</v>
+        <v>26</v>
       </c>
       <c r="M518" t="s">
-        <v>4747</v>
+        <v>171</v>
       </c>
       <c r="N518" t="s">
         <v>28</v>
       </c>
       <c r="O518" t="s">
-        <v>4748</v>
+        <v>4788</v>
       </c>
     </row>
     <row r="519" spans="1:15">
       <c r="A519">
-        <v>66536</v>
+        <v>65093</v>
       </c>
       <c r="B519" t="s">
-        <v>4749</v>
+        <v>4789</v>
       </c>
       <c r="C519" t="s">
-        <v>4750</v>
+        <v>4790</v>
       </c>
       <c r="D519" t="s">
-        <v>4751</v>
+        <v>4791</v>
       </c>
       <c r="E519" t="s">
-        <v>4752</v>
+        <v>4792</v>
       </c>
       <c r="F519" t="s">
-        <v>4753</v>
+        <v>4793</v>
       </c>
       <c r="G519" t="s">
-        <v>4754</v>
+        <v>4794</v>
       </c>
       <c r="H519" t="s">
-        <v>4755</v>
+        <v>4795</v>
       </c>
       <c r="I519" t="s">
-        <v>4756</v>
+        <v>4796</v>
       </c>
       <c r="J519" t="s">
         <v>24</v>
       </c>
       <c r="K519" t="s">
-        <v>4587</v>
+        <v>170</v>
       </c>
       <c r="L519" t="s">
         <v>26</v>
       </c>
       <c r="M519" t="s">
-        <v>4588</v>
+        <v>171</v>
       </c>
       <c r="N519" t="s">
         <v>28</v>
       </c>
       <c r="O519" t="s">
-        <v>4757</v>
+        <v>4797</v>
       </c>
     </row>
     <row r="520" spans="1:15">
       <c r="A520">
-        <v>66537</v>
+        <v>65094</v>
       </c>
       <c r="B520" t="s">
-        <v>4758</v>
+        <v>4798</v>
       </c>
       <c r="C520" t="s">
-        <v>4759</v>
+        <v>4799</v>
       </c>
       <c r="D520" t="s">
-        <v>4760</v>
+        <v>4800</v>
       </c>
       <c r="E520" t="s">
-        <v>4761</v>
+        <v>4801</v>
       </c>
       <c r="F520" t="s">
-        <v>4762</v>
+        <v>4802</v>
       </c>
       <c r="G520" t="s">
-        <v>4513</v>
+        <v>4803</v>
       </c>
       <c r="H520" t="s">
-        <v>4514</v>
+        <v>4804</v>
       </c>
       <c r="I520" t="s">
-        <v>4515</v>
+        <v>4805</v>
       </c>
       <c r="J520" t="s">
         <v>24</v>
       </c>
       <c r="K520" t="s">
-        <v>4587</v>
+        <v>4806</v>
       </c>
       <c r="L520" t="s">
         <v>26</v>
       </c>
       <c r="M520" t="s">
-        <v>4588</v>
+        <v>4807</v>
       </c>
       <c r="N520" t="s">
         <v>28</v>
       </c>
       <c r="O520" t="s">
-        <v>4763</v>
+        <v>4808</v>
       </c>
     </row>
     <row r="521" spans="1:15">
       <c r="A521">
-        <v>66538</v>
+        <v>65095</v>
       </c>
       <c r="B521" t="s">
-        <v>4764</v>
+        <v>4809</v>
       </c>
       <c r="C521" t="s">
-        <v>4765</v>
+        <v>4810</v>
       </c>
       <c r="D521" t="s">
-        <v>4766</v>
+        <v>4811</v>
       </c>
       <c r="E521" t="s">
-        <v>4767</v>
+        <v>4812</v>
       </c>
       <c r="F521" t="s">
-        <v>4768</v>
+        <v>4813</v>
       </c>
       <c r="G521" t="s">
-        <v>1789</v>
+        <v>4814</v>
       </c>
       <c r="H521" t="s">
-        <v>1790</v>
+        <v>4815</v>
       </c>
       <c r="I521" t="s">
-        <v>1791</v>
+        <v>4816</v>
       </c>
       <c r="J521" t="s">
         <v>24</v>
       </c>
       <c r="K521" t="s">
-        <v>4769</v>
+        <v>746</v>
       </c>
       <c r="L521" t="s">
         <v>26</v>
       </c>
       <c r="M521" t="s">
-        <v>4770</v>
+        <v>747</v>
       </c>
       <c r="N521" t="s">
         <v>28</v>
       </c>
       <c r="O521" t="s">
-        <v>4771</v>
+        <v>4817</v>
       </c>
     </row>
     <row r="522" spans="1:15">
       <c r="A522">
-        <v>66540</v>
+        <v>65096</v>
       </c>
       <c r="B522" t="s">
-        <v>4772</v>
+        <v>4818</v>
       </c>
       <c r="C522" t="s">
-        <v>4773</v>
+        <v>4819</v>
       </c>
       <c r="D522" t="s">
-        <v>4774</v>
+        <v>4820</v>
       </c>
       <c r="E522" t="s">
-        <v>4775</v>
+        <v>4821</v>
       </c>
       <c r="F522" t="s">
-        <v>4776</v>
+        <v>4822</v>
       </c>
       <c r="G522" t="s">
-        <v>4777</v>
+        <v>4823</v>
       </c>
       <c r="H522" t="s">
-        <v>4778</v>
+        <v>4824</v>
       </c>
       <c r="I522" t="s">
-        <v>1515</v>
+        <v>4825</v>
       </c>
       <c r="J522" t="s">
         <v>24</v>
       </c>
       <c r="K522" t="s">
-        <v>4779</v>
+        <v>25</v>
       </c>
       <c r="L522" t="s">
         <v>26</v>
       </c>
       <c r="M522" t="s">
-        <v>4780</v>
+        <v>27</v>
       </c>
       <c r="N522" t="s">
         <v>28</v>
       </c>
       <c r="O522" t="s">
-        <v>4781</v>
+        <v>4826</v>
       </c>
     </row>
     <row r="523" spans="1:15">
       <c r="A523">
+        <v>65097</v>
+      </c>
+      <c r="B523" t="s">
+        <v>4827</v>
+      </c>
+      <c r="C523" t="s">
+        <v>4828</v>
+      </c>
+      <c r="D523" t="s">
+        <v>4829</v>
+      </c>
+      <c r="E523" t="s">
+        <v>4830</v>
+      </c>
+      <c r="F523" t="s">
+        <v>4831</v>
+      </c>
+      <c r="G523" t="s">
+        <v>4832</v>
+      </c>
+      <c r="H523" t="s">
+        <v>4833</v>
+      </c>
+      <c r="I523" t="s">
+        <v>4834</v>
+      </c>
+      <c r="J523" t="s">
+        <v>24</v>
+      </c>
+      <c r="K523" t="s">
+        <v>170</v>
+      </c>
+      <c r="L523" t="s">
+        <v>26</v>
+      </c>
+      <c r="M523" t="s">
+        <v>171</v>
+      </c>
+      <c r="N523" t="s">
+        <v>28</v>
+      </c>
+      <c r="O523" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="524" spans="1:15">
+      <c r="A524">
+        <v>65098</v>
+      </c>
+      <c r="B524" t="s">
+        <v>4836</v>
+      </c>
+      <c r="C524" t="s">
+        <v>4837</v>
+      </c>
+      <c r="D524" t="s">
+        <v>4838</v>
+      </c>
+      <c r="E524" t="s">
+        <v>4839</v>
+      </c>
+      <c r="F524" t="s">
+        <v>4840</v>
+      </c>
+      <c r="G524" t="s">
+        <v>4841</v>
+      </c>
+      <c r="H524" t="s">
+        <v>4842</v>
+      </c>
+      <c r="I524" t="s">
+        <v>4843</v>
+      </c>
+      <c r="J524" t="s">
+        <v>24</v>
+      </c>
+      <c r="K524" t="s">
+        <v>25</v>
+      </c>
+      <c r="L524" t="s">
+        <v>26</v>
+      </c>
+      <c r="M524" t="s">
+        <v>27</v>
+      </c>
+      <c r="N524" t="s">
+        <v>28</v>
+      </c>
+      <c r="O524" t="s">
+        <v>4844</v>
+      </c>
+    </row>
+    <row r="525" spans="1:15">
+      <c r="A525">
+        <v>65099</v>
+      </c>
+      <c r="B525" t="s">
+        <v>4845</v>
+      </c>
+      <c r="C525" t="s">
+        <v>4846</v>
+      </c>
+      <c r="D525" t="s">
+        <v>4847</v>
+      </c>
+      <c r="E525" t="s">
+        <v>4848</v>
+      </c>
+      <c r="F525" t="s">
+        <v>4849</v>
+      </c>
+      <c r="G525" t="s">
+        <v>4850</v>
+      </c>
+      <c r="H525" t="s">
+        <v>4851</v>
+      </c>
+      <c r="I525" t="s">
+        <v>4852</v>
+      </c>
+      <c r="J525" t="s">
+        <v>24</v>
+      </c>
+      <c r="K525" t="s">
+        <v>170</v>
+      </c>
+      <c r="L525" t="s">
+        <v>26</v>
+      </c>
+      <c r="M525" t="s">
+        <v>171</v>
+      </c>
+      <c r="N525" t="s">
+        <v>28</v>
+      </c>
+      <c r="O525" t="s">
+        <v>4853</v>
+      </c>
+    </row>
+    <row r="526" spans="1:15">
+      <c r="A526">
+        <v>65100</v>
+      </c>
+      <c r="B526" t="s">
+        <v>4854</v>
+      </c>
+      <c r="C526" t="s">
+        <v>4855</v>
+      </c>
+      <c r="D526" t="s">
+        <v>4856</v>
+      </c>
+      <c r="E526" t="s">
+        <v>4857</v>
+      </c>
+      <c r="F526" t="s">
+        <v>4858</v>
+      </c>
+      <c r="G526" t="s">
+        <v>4859</v>
+      </c>
+      <c r="H526" t="s">
+        <v>4860</v>
+      </c>
+      <c r="I526" t="s">
+        <v>4861</v>
+      </c>
+      <c r="J526" t="s">
+        <v>24</v>
+      </c>
+      <c r="K526" t="s">
+        <v>4236</v>
+      </c>
+      <c r="L526" t="s">
+        <v>26</v>
+      </c>
+      <c r="M526" t="s">
+        <v>4237</v>
+      </c>
+      <c r="N526" t="s">
+        <v>28</v>
+      </c>
+      <c r="O526" t="s">
+        <v>4862</v>
+      </c>
+    </row>
+    <row r="527" spans="1:15">
+      <c r="A527">
+        <v>65101</v>
+      </c>
+      <c r="B527" t="s">
+        <v>4863</v>
+      </c>
+      <c r="C527" t="s">
+        <v>4864</v>
+      </c>
+      <c r="D527" t="s">
+        <v>4865</v>
+      </c>
+      <c r="E527" t="s">
+        <v>4866</v>
+      </c>
+      <c r="F527" t="s">
+        <v>4867</v>
+      </c>
+      <c r="G527" t="s">
+        <v>4868</v>
+      </c>
+      <c r="H527" t="s">
+        <v>4869</v>
+      </c>
+      <c r="I527" t="s">
+        <v>4870</v>
+      </c>
+      <c r="J527" t="s">
+        <v>24</v>
+      </c>
+      <c r="K527" t="s">
+        <v>170</v>
+      </c>
+      <c r="L527" t="s">
+        <v>26</v>
+      </c>
+      <c r="M527" t="s">
+        <v>171</v>
+      </c>
+      <c r="N527" t="s">
+        <v>28</v>
+      </c>
+      <c r="O527" t="s">
+        <v>4871</v>
+      </c>
+    </row>
+    <row r="528" spans="1:15">
+      <c r="A528">
+        <v>65102</v>
+      </c>
+      <c r="B528" t="s">
+        <v>4872</v>
+      </c>
+      <c r="C528" t="s">
+        <v>4873</v>
+      </c>
+      <c r="D528" t="s">
+        <v>4874</v>
+      </c>
+      <c r="E528" t="s">
+        <v>4875</v>
+      </c>
+      <c r="F528" t="s">
+        <v>4876</v>
+      </c>
+      <c r="G528" t="s">
+        <v>4877</v>
+      </c>
+      <c r="H528" t="s">
+        <v>4878</v>
+      </c>
+      <c r="I528" t="s">
+        <v>4879</v>
+      </c>
+      <c r="J528" t="s">
+        <v>24</v>
+      </c>
+      <c r="K528" t="s">
+        <v>25</v>
+      </c>
+      <c r="L528" t="s">
+        <v>26</v>
+      </c>
+      <c r="M528" t="s">
+        <v>27</v>
+      </c>
+      <c r="N528" t="s">
+        <v>28</v>
+      </c>
+      <c r="O528" t="s">
+        <v>4880</v>
+      </c>
+    </row>
+    <row r="529" spans="1:15">
+      <c r="A529">
+        <v>65104</v>
+      </c>
+      <c r="B529" t="s">
+        <v>4881</v>
+      </c>
+      <c r="C529" t="s">
+        <v>4882</v>
+      </c>
+      <c r="D529" t="s">
+        <v>4883</v>
+      </c>
+      <c r="E529" t="s">
+        <v>4884</v>
+      </c>
+      <c r="F529" t="s">
+        <v>4885</v>
+      </c>
+      <c r="G529" t="s">
+        <v>4886</v>
+      </c>
+      <c r="H529" t="s">
+        <v>4887</v>
+      </c>
+      <c r="I529" t="s">
+        <v>4888</v>
+      </c>
+      <c r="J529" t="s">
+        <v>24</v>
+      </c>
+      <c r="K529" t="s">
+        <v>2571</v>
+      </c>
+      <c r="L529" t="s">
+        <v>26</v>
+      </c>
+      <c r="M529" t="s">
+        <v>2572</v>
+      </c>
+      <c r="N529" t="s">
+        <v>28</v>
+      </c>
+      <c r="O529" t="s">
+        <v>4889</v>
+      </c>
+    </row>
+    <row r="530" spans="1:15">
+      <c r="A530">
+        <v>65105</v>
+      </c>
+      <c r="B530" t="s">
+        <v>4890</v>
+      </c>
+      <c r="C530" t="s">
+        <v>4891</v>
+      </c>
+      <c r="D530" t="s">
+        <v>4892</v>
+      </c>
+      <c r="E530" t="s">
+        <v>4893</v>
+      </c>
+      <c r="F530" t="s">
+        <v>4894</v>
+      </c>
+      <c r="G530" t="s">
+        <v>4895</v>
+      </c>
+      <c r="H530" t="s">
+        <v>4896</v>
+      </c>
+      <c r="I530" t="s">
+        <v>4897</v>
+      </c>
+      <c r="J530" t="s">
+        <v>24</v>
+      </c>
+      <c r="K530" t="s">
+        <v>170</v>
+      </c>
+      <c r="L530" t="s">
+        <v>26</v>
+      </c>
+      <c r="M530" t="s">
+        <v>171</v>
+      </c>
+      <c r="N530" t="s">
+        <v>28</v>
+      </c>
+      <c r="O530" t="s">
+        <v>4898</v>
+      </c>
+    </row>
+    <row r="531" spans="1:15">
+      <c r="A531">
+        <v>65107</v>
+      </c>
+      <c r="B531" t="s">
+        <v>4899</v>
+      </c>
+      <c r="C531" t="s">
+        <v>4900</v>
+      </c>
+      <c r="D531" t="s">
+        <v>4901</v>
+      </c>
+      <c r="E531" t="s">
+        <v>4902</v>
+      </c>
+      <c r="F531" t="s">
+        <v>4903</v>
+      </c>
+      <c r="G531" t="s">
+        <v>4904</v>
+      </c>
+      <c r="H531" t="s">
+        <v>4905</v>
+      </c>
+      <c r="I531" t="s">
+        <v>4906</v>
+      </c>
+      <c r="J531" t="s">
+        <v>24</v>
+      </c>
+      <c r="K531" t="s">
+        <v>4907</v>
+      </c>
+      <c r="L531" t="s">
+        <v>26</v>
+      </c>
+      <c r="M531" t="s">
+        <v>4908</v>
+      </c>
+      <c r="N531" t="s">
+        <v>28</v>
+      </c>
+      <c r="O531" t="s">
+        <v>4909</v>
+      </c>
+    </row>
+    <row r="532" spans="1:15">
+      <c r="A532">
+        <v>65116</v>
+      </c>
+      <c r="B532" t="s">
+        <v>4910</v>
+      </c>
+      <c r="C532" t="s">
+        <v>4911</v>
+      </c>
+      <c r="D532" t="s">
+        <v>4912</v>
+      </c>
+      <c r="E532" t="s">
+        <v>4913</v>
+      </c>
+      <c r="F532" t="s">
+        <v>4914</v>
+      </c>
+      <c r="G532" t="s">
+        <v>4915</v>
+      </c>
+      <c r="H532" t="s">
+        <v>4916</v>
+      </c>
+      <c r="I532" t="s">
+        <v>4917</v>
+      </c>
+      <c r="J532" t="s">
+        <v>24</v>
+      </c>
+      <c r="K532" t="s">
+        <v>170</v>
+      </c>
+      <c r="L532" t="s">
+        <v>26</v>
+      </c>
+      <c r="M532" t="s">
+        <v>171</v>
+      </c>
+      <c r="N532" t="s">
+        <v>28</v>
+      </c>
+      <c r="O532" t="s">
+        <v>4918</v>
+      </c>
+    </row>
+    <row r="533" spans="1:15">
+      <c r="A533">
+        <v>65124</v>
+      </c>
+      <c r="B533" t="s">
+        <v>4919</v>
+      </c>
+      <c r="C533" t="s">
+        <v>4920</v>
+      </c>
+      <c r="D533" t="s">
+        <v>4921</v>
+      </c>
+      <c r="E533" t="s">
+        <v>4922</v>
+      </c>
+      <c r="F533" t="s">
+        <v>4923</v>
+      </c>
+      <c r="G533" t="s">
+        <v>4924</v>
+      </c>
+      <c r="H533" t="s">
+        <v>4925</v>
+      </c>
+      <c r="I533" t="s">
+        <v>4926</v>
+      </c>
+      <c r="J533" t="s">
+        <v>24</v>
+      </c>
+      <c r="K533" t="s">
+        <v>25</v>
+      </c>
+      <c r="L533" t="s">
+        <v>26</v>
+      </c>
+      <c r="M533" t="s">
+        <v>27</v>
+      </c>
+      <c r="N533" t="s">
+        <v>28</v>
+      </c>
+      <c r="O533" t="s">
+        <v>4927</v>
+      </c>
+    </row>
+    <row r="534" spans="1:15">
+      <c r="A534">
+        <v>65255</v>
+      </c>
+      <c r="B534" t="s">
+        <v>4928</v>
+      </c>
+      <c r="C534" t="s">
+        <v>4929</v>
+      </c>
+      <c r="D534" t="s">
+        <v>4930</v>
+      </c>
+      <c r="E534" t="s">
+        <v>4931</v>
+      </c>
+      <c r="F534" t="s">
+        <v>4932</v>
+      </c>
+      <c r="G534" t="s">
+        <v>4933</v>
+      </c>
+      <c r="H534" t="s">
+        <v>4934</v>
+      </c>
+      <c r="I534" t="s">
+        <v>4935</v>
+      </c>
+      <c r="J534" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K534" t="s">
+        <v>4936</v>
+      </c>
+      <c r="L534" t="s">
+        <v>1627</v>
+      </c>
+      <c r="M534" t="s">
+        <v>4937</v>
+      </c>
+      <c r="N534" t="s">
+        <v>28</v>
+      </c>
+      <c r="O534" t="s">
+        <v>4938</v>
+      </c>
+    </row>
+    <row r="535" spans="1:15">
+      <c r="A535">
+        <v>65479</v>
+      </c>
+      <c r="B535" t="s">
+        <v>4939</v>
+      </c>
+      <c r="C535" t="s">
+        <v>4940</v>
+      </c>
+      <c r="D535" t="s">
+        <v>4941</v>
+      </c>
+      <c r="E535" t="s">
+        <v>4942</v>
+      </c>
+      <c r="F535" t="s">
+        <v>4943</v>
+      </c>
+      <c r="G535" t="s">
+        <v>4944</v>
+      </c>
+      <c r="H535" t="s">
+        <v>4945</v>
+      </c>
+      <c r="I535" t="s">
+        <v>4946</v>
+      </c>
+      <c r="J535" t="s">
+        <v>24</v>
+      </c>
+      <c r="K535" t="s">
+        <v>25</v>
+      </c>
+      <c r="L535" t="s">
+        <v>26</v>
+      </c>
+      <c r="M535" t="s">
+        <v>27</v>
+      </c>
+      <c r="N535" t="s">
+        <v>28</v>
+      </c>
+      <c r="O535" t="s">
+        <v>4947</v>
+      </c>
+    </row>
+    <row r="536" spans="1:15">
+      <c r="A536">
+        <v>65566</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4948</v>
+      </c>
+      <c r="C536" t="s">
+        <v>4949</v>
+      </c>
+      <c r="D536" t="s">
+        <v>4950</v>
+      </c>
+      <c r="E536" t="s">
+        <v>4951</v>
+      </c>
+      <c r="F536" t="s">
+        <v>4952</v>
+      </c>
+      <c r="G536" t="s">
+        <v>4953</v>
+      </c>
+      <c r="H536" t="s">
+        <v>4954</v>
+      </c>
+      <c r="I536" t="s">
+        <v>4955</v>
+      </c>
+      <c r="J536" t="s">
+        <v>24</v>
+      </c>
+      <c r="K536" t="s">
+        <v>170</v>
+      </c>
+      <c r="L536" t="s">
+        <v>26</v>
+      </c>
+      <c r="M536" t="s">
+        <v>171</v>
+      </c>
+      <c r="N536" t="s">
+        <v>28</v>
+      </c>
+      <c r="O536" t="s">
+        <v>4956</v>
+      </c>
+    </row>
+    <row r="537" spans="1:15">
+      <c r="A537">
+        <v>65613</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4957</v>
+      </c>
+      <c r="C537" t="s">
+        <v>4958</v>
+      </c>
+      <c r="D537" t="s">
+        <v>4959</v>
+      </c>
+      <c r="E537" t="s">
+        <v>4960</v>
+      </c>
+      <c r="F537" t="s">
+        <v>4961</v>
+      </c>
+      <c r="G537" t="s">
+        <v>4962</v>
+      </c>
+      <c r="H537" t="s">
+        <v>4963</v>
+      </c>
+      <c r="I537" t="s">
+        <v>4964</v>
+      </c>
+      <c r="J537" t="s">
+        <v>4965</v>
+      </c>
+      <c r="K537" t="s">
+        <v>1665</v>
+      </c>
+      <c r="L537" t="s">
+        <v>4966</v>
+      </c>
+      <c r="M537" t="s">
+        <v>1666</v>
+      </c>
+      <c r="N537" t="s">
+        <v>28</v>
+      </c>
+      <c r="O537" t="s">
+        <v>4967</v>
+      </c>
+    </row>
+    <row r="538" spans="1:15">
+      <c r="A538">
+        <v>65869</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4968</v>
+      </c>
+      <c r="C538" t="s">
+        <v>4969</v>
+      </c>
+      <c r="D538" t="s">
+        <v>4970</v>
+      </c>
+      <c r="E538" t="s">
+        <v>4971</v>
+      </c>
+      <c r="F538" t="s">
+        <v>4972</v>
+      </c>
+      <c r="G538" t="s">
+        <v>4973</v>
+      </c>
+      <c r="H538" t="s">
+        <v>4974</v>
+      </c>
+      <c r="I538" t="s">
+        <v>4975</v>
+      </c>
+      <c r="J538" t="s">
+        <v>24</v>
+      </c>
+      <c r="K538" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L538" t="s">
+        <v>26</v>
+      </c>
+      <c r="M538" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N538" t="s">
+        <v>28</v>
+      </c>
+      <c r="O538" t="s">
+        <v>4976</v>
+      </c>
+    </row>
+    <row r="539" spans="1:15">
+      <c r="A539">
+        <v>66392</v>
+      </c>
+      <c r="B539" t="s">
+        <v>4977</v>
+      </c>
+      <c r="C539" t="s">
+        <v>4978</v>
+      </c>
+      <c r="D539" t="s">
+        <v>4979</v>
+      </c>
+      <c r="E539" t="s">
+        <v>4980</v>
+      </c>
+      <c r="F539" t="s">
+        <v>4981</v>
+      </c>
+      <c r="G539" t="s">
+        <v>4982</v>
+      </c>
+      <c r="H539" t="s">
+        <v>4983</v>
+      </c>
+      <c r="I539" t="s">
+        <v>4984</v>
+      </c>
+      <c r="J539" t="s">
+        <v>24</v>
+      </c>
+      <c r="K539" t="s">
+        <v>25</v>
+      </c>
+      <c r="L539" t="s">
+        <v>26</v>
+      </c>
+      <c r="M539" t="s">
+        <v>27</v>
+      </c>
+      <c r="N539" t="s">
+        <v>28</v>
+      </c>
+      <c r="O539" t="s">
+        <v>4985</v>
+      </c>
+    </row>
+    <row r="540" spans="1:15">
+      <c r="A540">
+        <v>66510</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4986</v>
+      </c>
+      <c r="C540" t="s">
+        <v>4987</v>
+      </c>
+      <c r="D540" t="s">
+        <v>4988</v>
+      </c>
+      <c r="E540" t="s">
+        <v>4989</v>
+      </c>
+      <c r="F540" t="s">
+        <v>4990</v>
+      </c>
+      <c r="G540" t="s">
+        <v>4991</v>
+      </c>
+      <c r="H540" t="s">
+        <v>4992</v>
+      </c>
+      <c r="I540" t="s">
+        <v>4993</v>
+      </c>
+      <c r="J540" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K540" t="s">
+        <v>4994</v>
+      </c>
+      <c r="L540" t="s">
+        <v>1627</v>
+      </c>
+      <c r="M540" t="s">
+        <v>4995</v>
+      </c>
+      <c r="N540" t="s">
+        <v>28</v>
+      </c>
+      <c r="O540" t="s">
+        <v>4996</v>
+      </c>
+    </row>
+    <row r="541" spans="1:15">
+      <c r="A541">
+        <v>66511</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C541" t="s">
+        <v>4997</v>
+      </c>
+      <c r="D541" t="s">
+        <v>4998</v>
+      </c>
+      <c r="E541" t="s">
+        <v>4999</v>
+      </c>
+      <c r="F541" t="s">
+        <v>1890</v>
+      </c>
+      <c r="G541" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H541" t="s">
+        <v>5000</v>
+      </c>
+      <c r="I541" t="s">
+        <v>5001</v>
+      </c>
+      <c r="J541" t="s">
+        <v>24</v>
+      </c>
+      <c r="K541" t="s">
+        <v>5002</v>
+      </c>
+      <c r="L541" t="s">
+        <v>26</v>
+      </c>
+      <c r="M541" t="s">
+        <v>5003</v>
+      </c>
+      <c r="N541" t="s">
+        <v>28</v>
+      </c>
+      <c r="O541" t="s">
+        <v>5004</v>
+      </c>
+    </row>
+    <row r="542" spans="1:15">
+      <c r="A542">
+        <v>66512</v>
+      </c>
+      <c r="B542" t="s">
+        <v>4069</v>
+      </c>
+      <c r="C542" t="s">
+        <v>5005</v>
+      </c>
+      <c r="D542" t="s">
+        <v>5006</v>
+      </c>
+      <c r="E542" t="s">
+        <v>5007</v>
+      </c>
+      <c r="F542" t="s">
+        <v>5008</v>
+      </c>
+      <c r="G542" t="s">
+        <v>4074</v>
+      </c>
+      <c r="H542" t="s">
+        <v>4075</v>
+      </c>
+      <c r="I542" t="s">
+        <v>4076</v>
+      </c>
+      <c r="J542" t="s">
+        <v>24</v>
+      </c>
+      <c r="K542" t="s">
+        <v>5009</v>
+      </c>
+      <c r="L542" t="s">
+        <v>26</v>
+      </c>
+      <c r="M542" t="s">
+        <v>5010</v>
+      </c>
+      <c r="N542" t="s">
+        <v>28</v>
+      </c>
+      <c r="O542" t="s">
+        <v>5011</v>
+      </c>
+    </row>
+    <row r="543" spans="1:15">
+      <c r="A543">
+        <v>66513</v>
+      </c>
+      <c r="B543" t="s">
+        <v>5012</v>
+      </c>
+      <c r="C543" t="s">
+        <v>5013</v>
+      </c>
+      <c r="D543" t="s">
+        <v>5014</v>
+      </c>
+      <c r="E543" t="s">
+        <v>5015</v>
+      </c>
+      <c r="F543" t="s">
+        <v>5016</v>
+      </c>
+      <c r="G543" t="s">
+        <v>4403</v>
+      </c>
+      <c r="H543" t="s">
+        <v>5017</v>
+      </c>
+      <c r="I543" t="s">
+        <v>5018</v>
+      </c>
+      <c r="J543" t="s">
+        <v>24</v>
+      </c>
+      <c r="K543" t="s">
+        <v>5009</v>
+      </c>
+      <c r="L543" t="s">
+        <v>26</v>
+      </c>
+      <c r="M543" t="s">
+        <v>5010</v>
+      </c>
+      <c r="N543" t="s">
+        <v>28</v>
+      </c>
+      <c r="O543" t="s">
+        <v>5019</v>
+      </c>
+    </row>
+    <row r="544" spans="1:15">
+      <c r="A544">
+        <v>66514</v>
+      </c>
+      <c r="B544" t="s">
+        <v>5020</v>
+      </c>
+      <c r="C544" t="s">
+        <v>5021</v>
+      </c>
+      <c r="D544" t="s">
+        <v>5022</v>
+      </c>
+      <c r="E544" t="s">
+        <v>5023</v>
+      </c>
+      <c r="F544" t="s">
+        <v>2026</v>
+      </c>
+      <c r="G544" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H544" t="s">
+        <v>5024</v>
+      </c>
+      <c r="I544" t="s">
+        <v>5025</v>
+      </c>
+      <c r="J544" t="s">
+        <v>24</v>
+      </c>
+      <c r="K544" t="s">
+        <v>5009</v>
+      </c>
+      <c r="L544" t="s">
+        <v>26</v>
+      </c>
+      <c r="M544" t="s">
+        <v>5010</v>
+      </c>
+      <c r="N544" t="s">
+        <v>28</v>
+      </c>
+      <c r="O544" t="s">
+        <v>5026</v>
+      </c>
+    </row>
+    <row r="545" spans="1:15">
+      <c r="A545">
+        <v>66515</v>
+      </c>
+      <c r="B545" t="s">
+        <v>5027</v>
+      </c>
+      <c r="C545" t="s">
+        <v>5028</v>
+      </c>
+      <c r="D545" t="s">
+        <v>5029</v>
+      </c>
+      <c r="E545" t="s">
+        <v>5030</v>
+      </c>
+      <c r="F545" t="s">
+        <v>5031</v>
+      </c>
+      <c r="G545" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H545" t="s">
+        <v>5032</v>
+      </c>
+      <c r="I545" t="s">
+        <v>5033</v>
+      </c>
+      <c r="J545" t="s">
+        <v>24</v>
+      </c>
+      <c r="K545" t="s">
+        <v>5009</v>
+      </c>
+      <c r="L545" t="s">
+        <v>26</v>
+      </c>
+      <c r="M545" t="s">
+        <v>5010</v>
+      </c>
+      <c r="N545" t="s">
+        <v>28</v>
+      </c>
+      <c r="O545" t="s">
+        <v>5034</v>
+      </c>
+    </row>
+    <row r="546" spans="1:15">
+      <c r="A546">
+        <v>66516</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C546" t="s">
+        <v>5035</v>
+      </c>
+      <c r="D546" t="s">
+        <v>5036</v>
+      </c>
+      <c r="E546" t="s">
+        <v>5037</v>
+      </c>
+      <c r="F546" t="s">
+        <v>5038</v>
+      </c>
+      <c r="G546" t="s">
+        <v>5039</v>
+      </c>
+      <c r="H546" t="s">
+        <v>5040</v>
+      </c>
+      <c r="I546" t="s">
+        <v>1722</v>
+      </c>
+      <c r="J546" t="s">
+        <v>24</v>
+      </c>
+      <c r="K546" t="s">
+        <v>170</v>
+      </c>
+      <c r="L546" t="s">
+        <v>26</v>
+      </c>
+      <c r="M546" t="s">
+        <v>171</v>
+      </c>
+      <c r="N546" t="s">
+        <v>28</v>
+      </c>
+      <c r="O546" t="s">
+        <v>5041</v>
+      </c>
+    </row>
+    <row r="547" spans="1:15">
+      <c r="A547">
+        <v>66517</v>
+      </c>
+      <c r="B547" t="s">
+        <v>5042</v>
+      </c>
+      <c r="C547" t="s">
+        <v>5043</v>
+      </c>
+      <c r="D547" t="s">
+        <v>5044</v>
+      </c>
+      <c r="E547" t="s">
+        <v>5045</v>
+      </c>
+      <c r="F547" t="s">
+        <v>5046</v>
+      </c>
+      <c r="G547" t="s">
+        <v>5047</v>
+      </c>
+      <c r="H547" t="s">
+        <v>5048</v>
+      </c>
+      <c r="I547" t="s">
+        <v>5049</v>
+      </c>
+      <c r="J547" t="s">
+        <v>24</v>
+      </c>
+      <c r="K547" t="s">
+        <v>5009</v>
+      </c>
+      <c r="L547" t="s">
+        <v>26</v>
+      </c>
+      <c r="M547" t="s">
+        <v>5010</v>
+      </c>
+      <c r="N547" t="s">
+        <v>28</v>
+      </c>
+      <c r="O547" t="s">
+        <v>5050</v>
+      </c>
+    </row>
+    <row r="548" spans="1:15">
+      <c r="A548">
+        <v>66518</v>
+      </c>
+      <c r="B548" t="s">
+        <v>5051</v>
+      </c>
+      <c r="C548" t="s">
+        <v>5052</v>
+      </c>
+      <c r="D548" t="s">
+        <v>5053</v>
+      </c>
+      <c r="E548" t="s">
+        <v>5054</v>
+      </c>
+      <c r="F548" t="s">
+        <v>5055</v>
+      </c>
+      <c r="G548" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H548" t="s">
+        <v>5056</v>
+      </c>
+      <c r="I548" t="s">
+        <v>5057</v>
+      </c>
+      <c r="J548" t="s">
+        <v>24</v>
+      </c>
+      <c r="K548" t="s">
+        <v>170</v>
+      </c>
+      <c r="L548" t="s">
+        <v>26</v>
+      </c>
+      <c r="M548" t="s">
+        <v>171</v>
+      </c>
+      <c r="N548" t="s">
+        <v>28</v>
+      </c>
+      <c r="O548" t="s">
+        <v>5058</v>
+      </c>
+    </row>
+    <row r="549" spans="1:15">
+      <c r="A549">
+        <v>66519</v>
+      </c>
+      <c r="B549" t="s">
+        <v>5059</v>
+      </c>
+      <c r="C549" t="s">
+        <v>5060</v>
+      </c>
+      <c r="D549" t="s">
+        <v>5061</v>
+      </c>
+      <c r="E549" t="s">
+        <v>5062</v>
+      </c>
+      <c r="F549" t="s">
+        <v>5063</v>
+      </c>
+      <c r="G549" t="s">
+        <v>5064</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1910</v>
+      </c>
+      <c r="I549" t="s">
+        <v>1911</v>
+      </c>
+      <c r="J549" t="s">
+        <v>24</v>
+      </c>
+      <c r="K549" t="s">
+        <v>5065</v>
+      </c>
+      <c r="L549" t="s">
+        <v>26</v>
+      </c>
+      <c r="M549" t="s">
+        <v>5066</v>
+      </c>
+      <c r="N549" t="s">
+        <v>28</v>
+      </c>
+      <c r="O549" t="s">
+        <v>5067</v>
+      </c>
+    </row>
+    <row r="550" spans="1:15">
+      <c r="A550">
+        <v>66520</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C550" t="s">
+        <v>5068</v>
+      </c>
+      <c r="D550" t="s">
+        <v>5069</v>
+      </c>
+      <c r="E550" t="s">
+        <v>5070</v>
+      </c>
+      <c r="F550" t="s">
+        <v>1986</v>
+      </c>
+      <c r="G550" t="s">
+        <v>1987</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1988</v>
+      </c>
+      <c r="I550" t="s">
+        <v>1989</v>
+      </c>
+      <c r="J550" t="s">
+        <v>24</v>
+      </c>
+      <c r="K550" t="s">
+        <v>25</v>
+      </c>
+      <c r="L550" t="s">
+        <v>26</v>
+      </c>
+      <c r="M550" t="s">
+        <v>27</v>
+      </c>
+      <c r="N550" t="s">
+        <v>28</v>
+      </c>
+      <c r="O550" t="s">
+        <v>5071</v>
+      </c>
+    </row>
+    <row r="551" spans="1:15">
+      <c r="A551">
+        <v>66521</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D551" t="s">
+        <v>5072</v>
+      </c>
+      <c r="E551" t="s">
+        <v>5073</v>
+      </c>
+      <c r="F551" t="s">
+        <v>5074</v>
+      </c>
+      <c r="G551" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H551" t="s">
+        <v>5075</v>
+      </c>
+      <c r="I551" t="s">
+        <v>1767</v>
+      </c>
+      <c r="J551" t="s">
+        <v>24</v>
+      </c>
+      <c r="K551" t="s">
+        <v>170</v>
+      </c>
+      <c r="L551" t="s">
+        <v>26</v>
+      </c>
+      <c r="M551" t="s">
+        <v>171</v>
+      </c>
+      <c r="N551" t="s">
+        <v>28</v>
+      </c>
+      <c r="O551" t="s">
+        <v>5076</v>
+      </c>
+    </row>
+    <row r="552" spans="1:15">
+      <c r="A552">
+        <v>66522</v>
+      </c>
+      <c r="B552" t="s">
+        <v>5077</v>
+      </c>
+      <c r="C552" t="s">
+        <v>5078</v>
+      </c>
+      <c r="D552" t="s">
+        <v>5079</v>
+      </c>
+      <c r="E552" t="s">
+        <v>5080</v>
+      </c>
+      <c r="F552" t="s">
+        <v>5081</v>
+      </c>
+      <c r="G552" t="s">
+        <v>5082</v>
+      </c>
+      <c r="H552" t="s">
+        <v>5083</v>
+      </c>
+      <c r="I552" t="s">
+        <v>5084</v>
+      </c>
+      <c r="J552" t="s">
+        <v>24</v>
+      </c>
+      <c r="K552" t="s">
+        <v>4936</v>
+      </c>
+      <c r="L552" t="s">
+        <v>26</v>
+      </c>
+      <c r="M552" t="s">
+        <v>4937</v>
+      </c>
+      <c r="N552" t="s">
+        <v>28</v>
+      </c>
+      <c r="O552" t="s">
+        <v>5085</v>
+      </c>
+    </row>
+    <row r="553" spans="1:15">
+      <c r="A553">
+        <v>66523</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C553" t="s">
+        <v>5086</v>
+      </c>
+      <c r="D553" t="s">
+        <v>5087</v>
+      </c>
+      <c r="E553" t="s">
+        <v>5088</v>
+      </c>
+      <c r="F553" t="s">
+        <v>1881</v>
+      </c>
+      <c r="G553" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H553" t="s">
+        <v>1883</v>
+      </c>
+      <c r="I553" t="s">
+        <v>1884</v>
+      </c>
+      <c r="J553" t="s">
+        <v>24</v>
+      </c>
+      <c r="K553" t="s">
+        <v>47</v>
+      </c>
+      <c r="L553" t="s">
+        <v>26</v>
+      </c>
+      <c r="M553" t="s">
+        <v>48</v>
+      </c>
+      <c r="N553" t="s">
+        <v>28</v>
+      </c>
+      <c r="O553" t="s">
+        <v>5089</v>
+      </c>
+    </row>
+    <row r="554" spans="1:15">
+      <c r="A554">
+        <v>66524</v>
+      </c>
+      <c r="B554" t="s">
+        <v>4239</v>
+      </c>
+      <c r="C554" t="s">
+        <v>5090</v>
+      </c>
+      <c r="D554" t="s">
+        <v>5091</v>
+      </c>
+      <c r="E554" t="s">
+        <v>5092</v>
+      </c>
+      <c r="F554" t="s">
+        <v>5093</v>
+      </c>
+      <c r="G554" t="s">
+        <v>4244</v>
+      </c>
+      <c r="H554" t="s">
+        <v>4245</v>
+      </c>
+      <c r="I554" t="s">
+        <v>4246</v>
+      </c>
+      <c r="J554" t="s">
+        <v>24</v>
+      </c>
+      <c r="K554" t="s">
+        <v>170</v>
+      </c>
+      <c r="L554" t="s">
+        <v>26</v>
+      </c>
+      <c r="M554" t="s">
+        <v>171</v>
+      </c>
+      <c r="N554" t="s">
+        <v>28</v>
+      </c>
+      <c r="O554" t="s">
+        <v>5094</v>
+      </c>
+    </row>
+    <row r="555" spans="1:15">
+      <c r="A555">
+        <v>66525</v>
+      </c>
+      <c r="B555" t="s">
+        <v>5095</v>
+      </c>
+      <c r="C555" t="s">
+        <v>5096</v>
+      </c>
+      <c r="D555" t="s">
+        <v>5097</v>
+      </c>
+      <c r="E555" t="s">
+        <v>5098</v>
+      </c>
+      <c r="F555" t="s">
+        <v>4100</v>
+      </c>
+      <c r="G555" t="s">
+        <v>4101</v>
+      </c>
+      <c r="H555" t="s">
+        <v>4102</v>
+      </c>
+      <c r="I555" t="s">
+        <v>4103</v>
+      </c>
+      <c r="J555" t="s">
+        <v>24</v>
+      </c>
+      <c r="K555" t="s">
+        <v>170</v>
+      </c>
+      <c r="L555" t="s">
+        <v>26</v>
+      </c>
+      <c r="M555" t="s">
+        <v>171</v>
+      </c>
+      <c r="N555" t="s">
+        <v>28</v>
+      </c>
+      <c r="O555" t="s">
+        <v>5099</v>
+      </c>
+    </row>
+    <row r="556" spans="1:15">
+      <c r="A556">
+        <v>66526</v>
+      </c>
+      <c r="B556" t="s">
+        <v>5100</v>
+      </c>
+      <c r="C556" t="s">
+        <v>5101</v>
+      </c>
+      <c r="D556" t="s">
+        <v>5102</v>
+      </c>
+      <c r="E556" t="s">
+        <v>5103</v>
+      </c>
+      <c r="F556" t="s">
+        <v>5104</v>
+      </c>
+      <c r="G556" t="s">
+        <v>4110</v>
+      </c>
+      <c r="H556" t="s">
+        <v>4111</v>
+      </c>
+      <c r="I556" t="s">
+        <v>4112</v>
+      </c>
+      <c r="J556" t="s">
+        <v>24</v>
+      </c>
+      <c r="K556" t="s">
+        <v>170</v>
+      </c>
+      <c r="L556" t="s">
+        <v>26</v>
+      </c>
+      <c r="M556" t="s">
+        <v>171</v>
+      </c>
+      <c r="N556" t="s">
+        <v>28</v>
+      </c>
+      <c r="O556" t="s">
+        <v>5105</v>
+      </c>
+    </row>
+    <row r="557" spans="1:15">
+      <c r="A557">
+        <v>66527</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C557" t="s">
+        <v>5106</v>
+      </c>
+      <c r="D557" t="s">
+        <v>5107</v>
+      </c>
+      <c r="E557" t="s">
+        <v>5108</v>
+      </c>
+      <c r="F557" t="s">
+        <v>5109</v>
+      </c>
+      <c r="G557" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H557" t="s">
+        <v>1930</v>
+      </c>
+      <c r="I557" t="s">
+        <v>1931</v>
+      </c>
+      <c r="J557" t="s">
+        <v>24</v>
+      </c>
+      <c r="K557" t="s">
+        <v>5009</v>
+      </c>
+      <c r="L557" t="s">
+        <v>26</v>
+      </c>
+      <c r="M557" t="s">
+        <v>5010</v>
+      </c>
+      <c r="N557" t="s">
+        <v>28</v>
+      </c>
+      <c r="O557" t="s">
+        <v>5110</v>
+      </c>
+    </row>
+    <row r="558" spans="1:15">
+      <c r="A558">
+        <v>66529</v>
+      </c>
+      <c r="B558" t="s">
+        <v>5111</v>
+      </c>
+      <c r="C558" t="s">
+        <v>5112</v>
+      </c>
+      <c r="D558" t="s">
+        <v>5113</v>
+      </c>
+      <c r="E558" t="s">
+        <v>5114</v>
+      </c>
+      <c r="F558" t="s">
+        <v>5115</v>
+      </c>
+      <c r="G558" t="s">
+        <v>4540</v>
+      </c>
+      <c r="H558" t="s">
+        <v>4541</v>
+      </c>
+      <c r="I558" t="s">
+        <v>4542</v>
+      </c>
+      <c r="J558" t="s">
+        <v>24</v>
+      </c>
+      <c r="K558" t="s">
+        <v>2349</v>
+      </c>
+      <c r="L558" t="s">
+        <v>26</v>
+      </c>
+      <c r="M558" t="s">
+        <v>2350</v>
+      </c>
+      <c r="N558" t="s">
+        <v>28</v>
+      </c>
+      <c r="O558" t="s">
+        <v>5116</v>
+      </c>
+    </row>
+    <row r="559" spans="1:15">
+      <c r="A559">
+        <v>66530</v>
+      </c>
+      <c r="B559" t="s">
+        <v>5117</v>
+      </c>
+      <c r="C559" t="s">
+        <v>5118</v>
+      </c>
+      <c r="D559" t="s">
+        <v>5119</v>
+      </c>
+      <c r="E559" t="s">
+        <v>5120</v>
+      </c>
+      <c r="F559" t="s">
+        <v>5121</v>
+      </c>
+      <c r="G559" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H559" t="s">
+        <v>1683</v>
+      </c>
+      <c r="I559" t="s">
+        <v>1684</v>
+      </c>
+      <c r="J559" t="s">
+        <v>24</v>
+      </c>
+      <c r="K559" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L559" t="s">
+        <v>26</v>
+      </c>
+      <c r="M559" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N559" t="s">
+        <v>28</v>
+      </c>
+      <c r="O559" t="s">
+        <v>5122</v>
+      </c>
+    </row>
+    <row r="560" spans="1:15">
+      <c r="A560">
+        <v>66531</v>
+      </c>
+      <c r="B560" t="s">
+        <v>5123</v>
+      </c>
+      <c r="C560" t="s">
+        <v>5124</v>
+      </c>
+      <c r="D560" t="s">
+        <v>5125</v>
+      </c>
+      <c r="E560" t="s">
+        <v>5126</v>
+      </c>
+      <c r="F560" t="s">
+        <v>5127</v>
+      </c>
+      <c r="G560" t="s">
+        <v>5128</v>
+      </c>
+      <c r="H560" t="s">
+        <v>5129</v>
+      </c>
+      <c r="I560" t="s">
+        <v>5130</v>
+      </c>
+      <c r="J560" t="s">
+        <v>450</v>
+      </c>
+      <c r="K560" t="s">
+        <v>5131</v>
+      </c>
+      <c r="L560" t="s">
+        <v>452</v>
+      </c>
+      <c r="M560" t="s">
+        <v>5132</v>
+      </c>
+      <c r="N560" t="s">
+        <v>28</v>
+      </c>
+      <c r="O560" t="s">
+        <v>5133</v>
+      </c>
+    </row>
+    <row r="561" spans="1:15">
+      <c r="A561">
+        <v>66532</v>
+      </c>
+      <c r="B561" t="s">
+        <v>5134</v>
+      </c>
+      <c r="C561" t="s">
+        <v>5135</v>
+      </c>
+      <c r="D561" t="s">
+        <v>5136</v>
+      </c>
+      <c r="E561" t="s">
+        <v>5137</v>
+      </c>
+      <c r="F561" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G561" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2006</v>
+      </c>
+      <c r="I561" t="s">
+        <v>2007</v>
+      </c>
+      <c r="J561" t="s">
+        <v>450</v>
+      </c>
+      <c r="K561" t="s">
+        <v>5138</v>
+      </c>
+      <c r="L561" t="s">
+        <v>452</v>
+      </c>
+      <c r="M561" t="s">
+        <v>5139</v>
+      </c>
+      <c r="N561" t="s">
+        <v>28</v>
+      </c>
+      <c r="O561" t="s">
+        <v>5140</v>
+      </c>
+    </row>
+    <row r="562" spans="1:15">
+      <c r="A562">
+        <v>66533</v>
+      </c>
+      <c r="B562" t="s">
+        <v>5141</v>
+      </c>
+      <c r="C562" t="s">
+        <v>5142</v>
+      </c>
+      <c r="D562" t="s">
+        <v>5143</v>
+      </c>
+      <c r="E562" t="s">
+        <v>5144</v>
+      </c>
+      <c r="F562" t="s">
+        <v>1773</v>
+      </c>
+      <c r="G562" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H562" t="s">
+        <v>1775</v>
+      </c>
+      <c r="I562" t="s">
+        <v>5145</v>
+      </c>
+      <c r="J562" t="s">
+        <v>24</v>
+      </c>
+      <c r="K562" t="s">
+        <v>5146</v>
+      </c>
+      <c r="L562" t="s">
+        <v>26</v>
+      </c>
+      <c r="M562" t="s">
+        <v>5147</v>
+      </c>
+      <c r="N562" t="s">
+        <v>28</v>
+      </c>
+      <c r="O562" t="s">
+        <v>5148</v>
+      </c>
+    </row>
+    <row r="563" spans="1:15">
+      <c r="A563">
+        <v>66534</v>
+      </c>
+      <c r="B563" t="s">
+        <v>5149</v>
+      </c>
+      <c r="C563" t="s">
+        <v>5150</v>
+      </c>
+      <c r="D563" t="s">
+        <v>5151</v>
+      </c>
+      <c r="E563" t="s">
+        <v>5152</v>
+      </c>
+      <c r="F563" t="s">
+        <v>5153</v>
+      </c>
+      <c r="G563" t="s">
+        <v>5154</v>
+      </c>
+      <c r="H563" t="s">
+        <v>3240</v>
+      </c>
+      <c r="I563" t="s">
+        <v>3241</v>
+      </c>
+      <c r="J563" t="s">
+        <v>24</v>
+      </c>
+      <c r="K563" t="s">
+        <v>47</v>
+      </c>
+      <c r="L563" t="s">
+        <v>26</v>
+      </c>
+      <c r="M563" t="s">
+        <v>48</v>
+      </c>
+      <c r="N563" t="s">
+        <v>28</v>
+      </c>
+      <c r="O563" t="s">
+        <v>5155</v>
+      </c>
+    </row>
+    <row r="564" spans="1:15">
+      <c r="A564">
+        <v>66535</v>
+      </c>
+      <c r="B564" t="s">
+        <v>5156</v>
+      </c>
+      <c r="C564" t="s">
+        <v>5157</v>
+      </c>
+      <c r="D564" t="s">
+        <v>5158</v>
+      </c>
+      <c r="E564" t="s">
+        <v>5159</v>
+      </c>
+      <c r="F564" t="s">
+        <v>5160</v>
+      </c>
+      <c r="G564" t="s">
+        <v>5161</v>
+      </c>
+      <c r="H564" t="s">
+        <v>5162</v>
+      </c>
+      <c r="I564" t="s">
+        <v>5163</v>
+      </c>
+      <c r="J564" t="s">
+        <v>5164</v>
+      </c>
+      <c r="K564" t="s">
+        <v>5165</v>
+      </c>
+      <c r="L564" t="s">
+        <v>5166</v>
+      </c>
+      <c r="M564" t="s">
+        <v>5167</v>
+      </c>
+      <c r="N564" t="s">
+        <v>28</v>
+      </c>
+      <c r="O564" t="s">
+        <v>5168</v>
+      </c>
+    </row>
+    <row r="565" spans="1:15">
+      <c r="A565">
+        <v>66536</v>
+      </c>
+      <c r="B565" t="s">
+        <v>5169</v>
+      </c>
+      <c r="C565" t="s">
+        <v>5170</v>
+      </c>
+      <c r="D565" t="s">
+        <v>5171</v>
+      </c>
+      <c r="E565" t="s">
+        <v>5172</v>
+      </c>
+      <c r="F565" t="s">
+        <v>5173</v>
+      </c>
+      <c r="G565" t="s">
+        <v>5174</v>
+      </c>
+      <c r="H565" t="s">
+        <v>5175</v>
+      </c>
+      <c r="I565" t="s">
+        <v>5176</v>
+      </c>
+      <c r="J565" t="s">
+        <v>24</v>
+      </c>
+      <c r="K565" t="s">
+        <v>5009</v>
+      </c>
+      <c r="L565" t="s">
+        <v>26</v>
+      </c>
+      <c r="M565" t="s">
+        <v>5010</v>
+      </c>
+      <c r="N565" t="s">
+        <v>28</v>
+      </c>
+      <c r="O565" t="s">
+        <v>5177</v>
+      </c>
+    </row>
+    <row r="566" spans="1:15">
+      <c r="A566">
+        <v>66537</v>
+      </c>
+      <c r="B566" t="s">
+        <v>5178</v>
+      </c>
+      <c r="C566" t="s">
+        <v>5179</v>
+      </c>
+      <c r="D566" t="s">
+        <v>5180</v>
+      </c>
+      <c r="E566" t="s">
+        <v>5181</v>
+      </c>
+      <c r="F566" t="s">
+        <v>5182</v>
+      </c>
+      <c r="G566" t="s">
+        <v>4924</v>
+      </c>
+      <c r="H566" t="s">
+        <v>4925</v>
+      </c>
+      <c r="I566" t="s">
+        <v>4926</v>
+      </c>
+      <c r="J566" t="s">
+        <v>24</v>
+      </c>
+      <c r="K566" t="s">
+        <v>5009</v>
+      </c>
+      <c r="L566" t="s">
+        <v>26</v>
+      </c>
+      <c r="M566" t="s">
+        <v>5010</v>
+      </c>
+      <c r="N566" t="s">
+        <v>28</v>
+      </c>
+      <c r="O566" t="s">
+        <v>5183</v>
+      </c>
+    </row>
+    <row r="567" spans="1:15">
+      <c r="A567">
+        <v>66538</v>
+      </c>
+      <c r="B567" t="s">
+        <v>5184</v>
+      </c>
+      <c r="C567" t="s">
+        <v>5185</v>
+      </c>
+      <c r="D567" t="s">
+        <v>5186</v>
+      </c>
+      <c r="E567" t="s">
+        <v>5187</v>
+      </c>
+      <c r="F567" t="s">
+        <v>5188</v>
+      </c>
+      <c r="G567" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H567" t="s">
+        <v>1997</v>
+      </c>
+      <c r="I567" t="s">
+        <v>1998</v>
+      </c>
+      <c r="J567" t="s">
+        <v>24</v>
+      </c>
+      <c r="K567" t="s">
+        <v>5189</v>
+      </c>
+      <c r="L567" t="s">
+        <v>26</v>
+      </c>
+      <c r="M567" t="s">
+        <v>5190</v>
+      </c>
+      <c r="N567" t="s">
+        <v>28</v>
+      </c>
+      <c r="O567" t="s">
+        <v>5191</v>
+      </c>
+    </row>
+    <row r="568" spans="1:15">
+      <c r="A568">
+        <v>66540</v>
+      </c>
+      <c r="B568" t="s">
+        <v>5192</v>
+      </c>
+      <c r="C568" t="s">
+        <v>5193</v>
+      </c>
+      <c r="D568" t="s">
+        <v>5194</v>
+      </c>
+      <c r="E568" t="s">
+        <v>5195</v>
+      </c>
+      <c r="F568" t="s">
+        <v>5196</v>
+      </c>
+      <c r="G568" t="s">
+        <v>5197</v>
+      </c>
+      <c r="H568" t="s">
+        <v>5198</v>
+      </c>
+      <c r="I568" t="s">
+        <v>1713</v>
+      </c>
+      <c r="J568" t="s">
+        <v>24</v>
+      </c>
+      <c r="K568" t="s">
+        <v>5199</v>
+      </c>
+      <c r="L568" t="s">
+        <v>26</v>
+      </c>
+      <c r="M568" t="s">
+        <v>5200</v>
+      </c>
+      <c r="N568" t="s">
+        <v>28</v>
+      </c>
+      <c r="O568" t="s">
+        <v>5201</v>
+      </c>
+    </row>
+    <row r="569" spans="1:15">
+      <c r="A569">
         <v>66541</v>
       </c>
-      <c r="B523" t="s">
-[...39 lines deleted...]
-        <v>4788</v>
+      <c r="B569" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C569" t="s">
+        <v>5202</v>
+      </c>
+      <c r="D569" t="s">
+        <v>5203</v>
+      </c>
+      <c r="E569" t="s">
+        <v>5204</v>
+      </c>
+      <c r="F569" t="s">
+        <v>5205</v>
+      </c>
+      <c r="G569" t="s">
+        <v>1978</v>
+      </c>
+      <c r="H569" t="s">
+        <v>1979</v>
+      </c>
+      <c r="I569" t="s">
+        <v>1980</v>
+      </c>
+      <c r="J569" t="s">
+        <v>24</v>
+      </c>
+      <c r="K569" t="s">
+        <v>5206</v>
+      </c>
+      <c r="L569" t="s">
+        <v>26</v>
+      </c>
+      <c r="M569" t="s">
+        <v>5207</v>
+      </c>
+      <c r="N569" t="s">
+        <v>28</v>
+      </c>
+      <c r="O569" t="s">
+        <v>5208</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">