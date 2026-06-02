--- v4 (2026-04-18)
+++ v5 (2026-06-02)
@@ -18,52 +18,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5209">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Oromoo
 # Source: https://hadeethenc.com/om
-# Last update: 2026-04-12 22:04:53 (v1.24.0)
-# Check for updates: https://hadeethenc.com/en/check/om/v1.24.0
+# Last update: 2026-05-10 17:53:30 (v1.25.0)
+# Check for updates: https://hadeethenc.com/en/check/om/v1.25.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -2496,52 +2496,51 @@
     <t>Humraan bilsoomfamaa Usmaan bin Affaan Usmaan argee akka himetti: Usmaan bin Affaan bishaan wuduu'aa waammatee, meeshaa isaa irraa harka isaa lamaan irratti dhangalaasee, yeroo sadii isaan lamaan dhiqate, egasii harka mirgaa bishaan keessa galchee, egasii lulluuqqatee funyaanitti ol fudhatee gad deebise, eegasii fuula isaa yeroo sadii dhiqate, harka isaa lameenis ciqilee waliin yeroo sadii dhiqate, egasii mataa isaa haxaawwate, egasii hunda luka isaa yeroo sadii dhiqatee, egasii akkana jedhe: Nabiyyii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- wuduu'a  akka an itti raawwachaa ture kanatti raawwatanii, itti aansuun akkana jedhanin arge: “Namni akka wuduu’a kiyyaa kana godhatee eegasii osoo ofitti hin dubbatin raka’aa lama salaate Rabbiin dilii isaa irraa kan dabre isaaf ni araarama".</t>
   </si>
   <si>
     <t>عَلَّمَ عثمانُ رضي الله عنه صفةَ وضوءِ النبيِّ صلى الله عليه وسلم بطريقة عَمَليّة؛ ليكون أبلغ إيضاحًا، فطلب ماءً في إناء، فَصَبَّ على يديه ثلاثَ مرات، وبعد ذلك أدخل يدَه اليمنى في الإناء، وأخذ بها ماءً فأدَارَه في فَمِه وأخرجه، ثم سحب الماء بِنَفَسِهِ إلى باطن أَنفِهِ، ثم أخرجه ونثره، ثم غَسَلَ وجهَه ثلاث مرات، ثم غسل يديه مع المِرْفقين ثلاثًا، ثم أَمَرَّ يده على رأسه مَبلولةً بالماء مرة واحدة، ثم غسل رجليه مع الكعبين ثلاثًا.
 فلما فرغ رضي الله عنه أخبرهم أنه رأى النبيَّ صلى الله عليه وسلم توضأ مثل هذا الوضوء، وبشَّرهم صلى الله عليه وسلم أنه مَن توضأ مثل وضوئه، وصلى ركعتين، خاشعًا مُحْضرًا قلبَه بين يدي ربه عز وجل فيهما، فإن الله يجازيه على هذا الوضوء الكامل وهذه الصلاة الخالصة بغفران ما سبق من ذنوبه.</t>
   </si>
   <si>
     <t>Ūsmaan Rabbiin irraa haa jaallatuu akkaataa wuduu'a Nabiyii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- gochaan; akka tolchee namaa ifutti ibse. Bishaan meeshaa keessa jiru akka fidaniif barbaadee, egasii harka isaa lamaan irratti yeroo sadii dhangalaase, sana booda harka isaa mirgaa meeshicha keessa galchee bishaan kessaa fudhatee afaan keessa naqatee baase, egasii bishaan hafuura isaatin garaa keessoo funyaanitti harkise, egasii gad baasee facaase, egasii fuula iaa yeroo sadii dhiqate, egasii harka isaa lameen ciqilee waliin yeroo sadii dhiqate, egasii yeroo tokko haraka isaa rifeensa isaatirra ofee bishaanin jiise, egasii luka isaa kiyyoo lamaan waliin yeroo sadii dhiqe.
 Yeruma wuduu'a godhatee raawwate -Rabbiin irraa haa jaallatu- inni akka Nabiyyii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- fakkaataa wuduu'a kanaa godhatan arge isaanitti hime, akkasumas Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkana jechuun akka isaan gammachiisan isaanitti hime: namni fakkaataa wuduu'a isaanii kana wadda'atee raka'aa lama qalbii khushuu'a fi sodaa Rabbii qabuun salaate Rabbiin wuduu'a guutuu fi salaata qulqulluu kana irratti yakkoota isaa irraa waan dabre isaaf araaramuun isa mindeessa.</t>
   </si>
   <si>
     <t>استحباب غسل اليدين قبل إدخالهما في الإناء في ابتداء الوضوء، وإن لم يكن قائمًا من النوم، فإن كان مستيقظًا من نوم الليل فيجب غسلهما.
 ينبغي للمعلم أنْ يَسلك أقرب الطرق إلى الفهم ورسوخ العلم لدى المتعلم، ومن ذلك التعليم بالفعل.
 ينبغي للمصلي دفع الخواطر المتعلِّقة بأشغال الدنيا، فتمام الصلاة وكمالها في حضور القلب فيها، وإلا فالأفكار يتعذر السلامة منها، فعليه أن يجاهد نفسه ولا يسترسل في ذلك.
 استحباب التيامن في الوضوء.
 مشروعية الترتيب بين التمضمض والاستنشاق والاستنثار.
 استحباب غسل الوجه واليدين والرجلين ثلاثًا، والواجب مرة.
 مغفرة الله ما سبق من الذنوب يترتب على مجموع الأمرين: الوضوء، وصلاة ركعتين، على الصفة المذكورة في الحديث.
 لكل عضو من أعضاء الوضوء حد: فحد الوجه: من منابت شعر الرأس المعتاد، إلى ما نزل من اللحية والذقن طولًا، ومن الأذن إلى الأذن عرضًا. وحد اليد: من أطراف الأصابع إلى المرفق وهو المفصل بين الساعد والعَضُد. وحد الرأس: من منابت الشعر المعتاد من جوانب الوجه إلى أعلى الرقبة، ومسح الأذنين من الرأس. وحد الرِّجْل: القدم كاملة مع المفصل بينها وبين الساق.</t>
   </si>
   <si>
     <t>Harka lamaan yeroo dura wuduu'a eegaluuf jedhan osoo meeshaa bishaanii keessa isaan hin galchine dhiqachuun jaallatamaa ta'uudha, Kuni yoo hirriba irraa ka'aa hin tahini, yoo hirriba halkanii irraa ka'aa ta'e ammoo isaan lamaan dhiqachuun dirqama ta'a.
 Barsiisaan karaa barumsaa hubannaaf irra dhiyaatu fi barataan akka barumsa qayyabatuuf gargaaru barbaadun irraa eeegama, san keessaa tokko hojiidhan barsiisuudha.
 Nama salaatuf yaada hojii duniyaatin wal qabatu ofirraa ofuun barbaachisaadha, Salaanni guutuu fi sirrii ta'uun yeroo lubbuun salaata waliin jiraatteedha, yoo san hin taane yaada lubbuu irraa nagaya ta'uun hin danda'amu, kanaaf lubbuu isaa walitti fufiinsan dhimma kana irraatti wal'aanuun irra jiraata, sana jala deemuu hin qabu.
 Wuduu'a keessatti mirgaan eegaluun jaalatamaa ta'uudha.
-Tartiibni jidduu lulluuqatuu fi bishaan funyaanitti ol fudhatanii 
-gad deebisuu karaa ta'uudha.
+Tartiibni jidduu lulluuqatuu fi bishaan funyaanitti ol fudhatanii  gad deebisuu karaa ta'uudha.
 Fuula, harka lamaani fi miila lamaan yeroo sadi dhiqatuun jaallatamaa ta'uu isaati, dirqamni ammoo yeroo tokko dhiqatuudha.
 Rabbiin yakkoota irraa waan dabre namaa dhiisun waa lama irratti hundaaya: Wuduu'a fi Salaata raka'aa lamaa akkaataa hadiisicha keessatti ibsameen salaatuudha.
 Humna humnoowwan wuduu'aa irraa ta'e hundaafuu daangatu jira: daangan fuulaa: dheerinatti iddoo rifeensi mataa kan barame itti biqilu irraa kaasee hanga waan areeda irraa gadi bu'ee fi qoffee gahutti, dalgatti ammoo gurraa hanga gurraati. Daangaan harkaa ammoo qaccee qubbeenii irraa hanga ciqilee gahutti, innis qoodduu irree fi harka gara duraati. Daangaan mataa moggaalee fuulaa irraa iddoo aadatti rifeensi itti biqilu irraa gateettii gara olii hanga gahutti, gurra lameen haquun mataa irraayi. Daangaan miilaa: miila guutumatti koomee jidduu miilatii fi mogolee adda qoodu waliin.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/3313</t>
   </si>
   <si>
     <t>كان رسول الله صلى الله عليه وسلم إذا اغتسل من الجنابة، غسل يديه، وتوضأ وضوءه للصلاة، ثم اغتسل</t>
   </si>
   <si>
     <t>Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- janaabaa irraa yeroo dhiqachuu barbaadan, harka isaanii lameen dhiqatanii wuduu'a isaanii kan yeroo salaatuuf jedhan godhatan kan godhatan ta'an, eegasii ni dhiqatu</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المؤمنين رضي الله عنها قَالَتْ: كَانَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا اغْتَسَلَ مِنَ الجَنَابَةِ، غَسَلَ يَدَيْهِ، وَتَوَضَّأَ وُضُوءَهُ لِلصَّلاَةِ، ثُمَّ اغْتَسَلَ، ثُمَّ يُخَلِّلُ بِيَدِهِ شَعَرَهُ، حَتَّى إِذَا ظَنَّ أَنَّهُ قَدْ أَرْوَى بَشَرَتَهُ، أَفَاضَ عَلَيْهِ المَاءَ ثَلاَثَ مَرَّاتٍ، ثُمَّ غَسَلَ سَائِرَ جَسَدِهِ، وَقَالَتْ: كُنْتُ أَغْتَسِلُ أَنَا وَرَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ إِنَاءٍ وَاحِدٍ، نَغْرِفُ مِنْهُ جَمِيعًا.</t>
   </si>
   <si>
     <t>Aa'ishaa Haadha Mu’umintootaa irraa odeeffamee -Rabbiin isii irraa haa jaallatu- akkas jette: Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- janaabaa irraa yeroo dhiqachuu barbaadan, harka isaanii lameen dhiqatanii wuduu'a isaanii kan yeroo salaatuuf jedhan godhatan kan godhatan ta'an, eegasii ni dhiqatu, eegasii harka isaanii rifeensa isaanii keessa galchanii kan dhiqatan ta'an, yeroo qaama isaanii bishaan quubsuu yaadanitti bishaan yeroo sadii mataa gubbaa ofitti naqanii, eegasii qaama isaanii hunda dhiqatu. Aa'ishaan akkana jette: anaa fi Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- meeshaa tokko irraa kan dhiqannu taane, nuti hundinuu isuma irraa hammaarranna.</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم إذا أراد الغسل من الجنابة بَدأ بغسل يديه، 
 ثم يتوضأ كما يتوضأ للصلاة، ثم يُفيضُ الماءَ على جسدِه، ثم يُخَلِّلُ شَعَرَ رأسِه بيديه، حتى إذا ظَنَّ أنه وَصَلَ الماءُ إلى أُصُولِ الشعر، وأروى البَشَرةَ، صَبَّ الماءَ على رأسِهِ ثلاثَ مَرَّات ثم غَسَلَ باقي جسدِه. 
 وقالتْ عائشةُ رضي الله عنها: كنتُ أَغْتَسِلُ أنا ورسولُ اللَّهِ صلى الله عليه وسلم مِنْ إِنَاءٍ واحدٍ، نَغْرِفُ منه جميعًا.</t>
   </si>
   <si>
@@ -6418,52 +6417,51 @@
     <t>أمرت أن أقاتل الناس حتى يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله، ويقيموا الصلاة، ويؤتوا الزكاة</t>
   </si>
   <si>
     <t>Rabbiin malee dhugaan gabbaramaan biraa akka hin jirre, Muhammad Ergamaa Rabbii ta’uu isaanii hanga ragaa bahanii, salaata dhaabanii, zakaa kennanitti ani namoota mushrika ta'aniin lolutti ajajameera</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عُمَرَ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أُمِرْتُ أَنْ أُقَاتِلَ النَّاسَ حَتَّى يَشْهَدُوا أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ، وَيُقِيمُوا الصَّلاَةَ، وَيُؤْتُوا الزَّكَاةَ، فَإِذَا فَعَلُوا ذَلِكَ عَصَمُوا مِنِّي دِمَاءَهُمْ وَأَمْوَالَهُمْ إِلَّا بِحَقِّ الإِسْلاَمِ، وَحِسَابُهُمْ عَلَى اللَّهِ».</t>
   </si>
   <si>
     <t>Ibnu Umar irraa odeeffamee -Rabbiin isaan irraa haa jaallatu- Ergamaan Rabbii -nagaa fi rahmanni isaan irratti haa jiraatu- akkana jedhan: "Rabbiin malee dhugaan gabbaramaan biraa akka hin jirre, Muhammad Ergamaa Rabbii ta’uu isaanii hanga ragaa bahanii, salaata dhaabanii, zakaa kennanitti ani namoota mushrika ta'aniin lolutti ajajameera, yoo san hojjatan haqa islaamummaatiin malee dhiiga isaanitii fi qabeenya isaanii narraa tikfatan, herregni keessa isaanii Rabbiin bira jira".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ اللهَ أمرَه بمقاتلة المشركين حتى يشهدوا بأن لا معبود بحق إلا الله وحده لا شريك له، ويشهدوا لمحمد صلى الله عليه وسلم بالرسالة، والعمل بمقتضى هذه الشهادة من المحافظة على الصلوات الخمس في اليوم والليلة، ويعطوا الزكاة المفروضة لمستحقيها. 
 فإذا فعلوا هذه الأمورَ فإنَّ الإسلام يَعْصِمُ دماءَهم وأموالَهم، فلا يَحِلُّ قتلُهم إلا إذا ارتكبوا جريمة أو جناية يستحقون عليها القتل بموجب أحكام الإسلام، ثم يوم القيامة يتولى الله تعالى حسابَهم حيث يعلم سرائرَهم.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmanni isaan irratti haa jiraatu- mushrikootan lolutti Rabbiin akka isaan ajaje himan, hanga isaan Rabbii tokkicha shariika hin qabne malee dhugaan gabbaramaan hin jiruu fi Muhammadiif -nagaa fi rahmanni isaan irratti haa jiraatu- ergaan ragaa bahanii, halkanii fi guyyaa keessatti salaata shanan irratti eeggachuu fi zakaa dirqamaa warra isii haqa godhataniif kennuu irraa waan ragaan kun barbaadu irratti hanga hojjatanitti. Wantoota kanneen yoo raawwatan Islaamummaan dhiiga isaanii fi qabeenya isaanii ni tiksa; kanaafuu isaan ajjeesuun hin hayyamumu, yoo yakka ykn badii cimaa akka seera islaamummaatti isa irratti ajjeefamuu haqa godhatan raawwatan malee, eegasii guyyaa qiyaamaatti Rabbii ol ta'e kan iccitii isaanii beekuutu isaan qorata.</t>
   </si>
   <si>
     <t>الأحكام إنما تَجْرِي على الظواهر، والله يتولَّى السرائر.
 أهمية الدعوة إلى التوحيد وأنه أول ما يُبدأ به في الدعوة.
 لا يعني هذا الحديث إكراه المشركين على الدخول في الإسلام، بل هم مُخَيَّرون بين الدخول في الإسلام أو دفع الجزية؛ فإنْ أبوا إلا مَنع الدعوة إلى الإسلام، فليس إلا المقاتلة بموجب أحكام الإسلام.</t>
   </si>
   <si>
     <t>Murtiiwwan namaa kan ilaallatu mul’ata alaa qofa yoo ta’u, iccitiiwwan Rabbii tokkicha qofaatu beekaadha.
-Barbaachisummaa gara towhiidatti waamuun qabuu fi towhiidni waamicha keessatti dura waan isaan jalqabamuu qabuudha.
-​
+Barbaachisummaa gara towhiidatti waamuun qabuu fi towhiidni waamicha keessatti dura waan isaan jalqabamuu qabuudha. ​
 Hadiisni kun mushrikoonni dirqiin Islaamummaa keessa akka seenan taasisa jechuu osoo hin taane, inumaayyuu gidduu islaamummaa keessa seenuu ykn gibira kaffaluutti isaan filannoo akka qaban agarsiisa, yoo waamicha islaamaa dhoorguu malee didan, akka seera islaamummaatti isaanin loluu malee falli biraa hin jiru.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/4211</t>
   </si>
   <si>
     <t>إن الله تجاوز لي عن أمتي الخطأ والنسيان وما استكرهوا عليه</t>
   </si>
   <si>
     <t>Rabbiin ummata kiyyaaf dogoggora irraanfii fi waan irratti dirqisiifaman irra naa dabreefii jira</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا أَنَّ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إنَّ اللَّهَ تَجَاوَزَ لِي عَنْ أُمَّتِي الخَطَأَ وَالنِّسْيَانَ وَمَا اسْتُكْرِهُوا عَلَيْهِ».</t>
   </si>
   <si>
     <t>Ibnu Abbaas irraa akka odeeffametti -Rabbi isaan lameenuu irraa haa jaallatu- Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Rabbiin ummata kiyyaaf dogoggora irraanfii fi waan irratti dirqisiifaman irra naa dabreefii jira».</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم : أن الله عفا عن أمته في ثلاثة أحوال:
 الأولى: الخطأ، وهو ما صدر منهم دون تعمد، وهو أن يقصد المسلم بفعله شيئًا، فيصادف فعله غير ما قصده. 
 والثانية: النسيان، وهو أن يكون المسلم متذكرًا لشيء، ولكن ينساه عند الفعل، فلا إثم في ذلك أيضًا. 
 والثالثة: الإكراه ، فقد يُكره العبد على فعل شيء لا يريده مع عدم قدرته على دفع الإكراه، وحينئذٍ لا يقع عليه الإثم أو الحرج.
 مع ملاحظة أن موضوع الحديث فيما بين العبد وربه في فعل المحظور، فأما ترك المأمور نسيانًا فلا يسقط، وأما لو ترتب على فعله ذلك جناية فلا يسقط حق المخلوق، كما لو قتل خطًأ، فعليه الدية، أو أتلف سيارة خطأ فعليه الضمان.</t>
   </si>
   <si>
@@ -6577,52 +6575,51 @@
     <t>Namni yaabbate nama miilan lafa deemuun salaamataa jechuudha qaba, namni lafa deemu immoo nama taa’uun salaamataa jechuudha qaba, namoonni muraasnis namoota baay'een salaamataa jechuudha qaban</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
 وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
   </si>
   <si>
     <t>Abuu Hureyraa irraa odeeffamee -Rabbiin isa irraa haa jaallatu- akkana jedhe: Ergamaan Rabbii -nagaa fi rahmatni isaan irratti  haa jiraatu- akkana jedhan.
 ​ "Namni yaabbate nama miilan lafa deemuun salaamataa jechuudha qaba, namni lafa deemu immoo nama taa’uun salaamataa jechuudha qaba, namoonni muraasnis namoota baay'een salaamataa jechuudha qaban". Akka Al-Bukhaariin gabaasetti: "ijoolleen nama guddaan salaamataa jechuudha qaba, namni karaa darbu immoo nama taa'aa jiruun salaamataa jechuudha qaba, namni muraasni nama baay'een salaamataa jechuudha qaba".</t>
   </si>
   <si>
     <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
 فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmanni irratti haa jiraatuu- namoota gidduutti naamusa salaamataa waliin jechuu irratti qajeelfama kennan "Assalaamu aleykum warahmatullaahi wabarakaatuh", Ijoolleen nama guddaan salaamataa jechuudha qaba, namni yaabbate immoo nama miilan deemu irratti salaammachuudha qaba, namni miilan deemu nama taa'aa jiru irratti salaammachuudha qaba, namoonni lakkoofsi isaanii xiqqaa ta'ees namoota lakkoofsi isaanii hedduu ta'e irratti salaammachuudha qaba.</t>
   </si>
   <si>
     <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
 إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
 إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
 كمال هذه الشريعة في بيان جميع ما يحتاجه الناس.
 تعليم آداب السلام وإعطاء كل ذي حق حقه.</t>
   </si>
   <si>
-    <t>Akkaataa  hadiisicha keessatti dhufetti salaamataa waliin jechuun jaallatamaa ta'uudha, miilan namni deemu nama yaabbateen salaamataa yoo jedhe, akkasumas akkaataa hadiisicha keessatti dubbatame irraa faallaatti salaamataa waliin jechuun yoo argame ni danda'ama, garuu inni caalaa fi filatamaa miti.
-​
+    <t>Akkaataa  hadiisicha keessatti dhufetti salaamataa waliin jechuun jaallatamaa ta'uudha, miilan namni deemu nama yaabbateen salaamataa yoo jedhe, akkasumas akkaataa hadiisicha keessatti dubbatame irraa faallaatti salaamataa waliin jechuun yoo argame ni danda'ama, garuu inni caalaa fi filatamaa miti. ​
 Akkaataa hadiisicha keessatti tuqameen salaamataa facaasuun wantoota wal jaallachuu fi walitta dhiheenyaf sababaa ta'an irraayi.
 Wantoota dubbataman keessatti yoo wal qixa ta'an, irra caalan isaanii nama salaamataan dura eegaleedha.
 Wantoota namoonni barbaadan hunda keessatti shari'aan islaamaa guutuu ta'uudha.
 Naamusa salaamataa waliin jechuu barsiisuu fi abbaa haqaa hundaaf haqa isaa kennuudha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/4243</t>
   </si>
   <si>
     <t>إن هذين حرام على ذكور أمتي، حل لإناثهم</t>
   </si>
   <si>
     <t>Kun lameen dhiira ummata kootii irratti haraama, dubartoota isaaniitiif immoo halaala</t>
   </si>
   <si>
     <t>عَن عَلِيٍّ بْنِ أَبِي طَالِبٍ رَضيَ اللهُ عنه قَالَ: أَخَذَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ حَرِيرًا بِشِمَالِهِ، وَذَهَبًا بِيَمِينِهِ، ثُمَّ رَفَعَ بِهِمَا يَدَيْهِ، فَقَالَ: «إِنَّ هَذَيْنِ حَرَامٌ عَلَى ذُكُورِ أُمَّتِي، حِلٌّ لِإِنَاثِهِمْ».</t>
   </si>
   <si>
     <t>Aliyyi ibnu Abii Xaalib irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- bitaa isaaniitiin hariira qabatanii, mirga isaanitiin immoo worqii qabatanii, eegasii hariiraa fi worqiin harka isaanii lameen ol qabuun, akkas jedhani: «Kun lameen dhiira ummata kootii irratti haraama, dubartoota isaaniitiif immoo halaala».</t>
   </si>
   <si>
     <t>أَخَذَ النبيُّ صلى الله عليه وسلم ثوبًا من حَرِيْر أو قطعةً منه، بيده اليسرى، وأخذ ذهبًا مِن حُلِيٍّ أو ما شابه، بيده اليمنى، ثم قال: إنّ الحرير والذهب، حرامٌ لبسهما على الرجال، أما النساء فهما حلال لهن.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- uffata hariiraa yookaan citaa hariira irraa ta'e harka isaanii bitaatiin qabatanii, worqii faayaa yookaan kan sana fakkaatu irraa ta'e immoo harka isaanii mirgaatiin qabatanii eegasii akkas jedhani: hariirra fi worqii uffachuun dhiira irratti haraama, dubartootaaf immoo halaala.</t>
@@ -10696,52 +10693,51 @@
     <t>كان أكثر دعاء النبي صلى الله عليه وسلم: اللهم ربنا آتنا في الدنيا حسنة، وفي الآخرة حسنة، وقنا عذاب النار</t>
   </si>
   <si>
     <t>Irra baay'een du'aa'ii Nabiyyii -nagaa fi rahmnni isaan irratti haa jiraatu- akkana jechuudha ture: "Yaa Rabbii keenya duniyaa irratti waan gaarii nuuf kenni, Aakhirattis waan gaarii nuuf kenni, azaaba ibiddaa irraas nu tiksi</t>
   </si>
   <si>
     <t>عَنْ أَنَسٍ رضي الله عنه قَالَ: كَانَ أَكْثَرُ دُعَاءِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «اللَّهُمَّ رَبَّنَا آتِنَا فِي الدُّنْيَا حَسَنَةً، وَفِي الآخِرَةِ حَسَنَةً، وَقِنَا عَذَابَ النَّارِ».</t>
   </si>
   <si>
     <t>Anas irraa odeefamee -Rabbiin isa irraa haa jaallatu- akkas jedhe: Irra baay'een du'aa'ii Nabiyyii -nagaa fi rahmnni isaan irratti haa jiraatu- akkana jechuudha ture: "Yaa Rabbii keenya duniyaa irratti waan gaarii nuuf kenni, Aakhirattis waan gaarii nuuf kenni, azaaba ibiddaa irraas nu tiksi".</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم يُكْثِرُ الدعاءَ بِجَوامِعِ الدعاء، ومنها: 
 "اللهم ربنا آتنا في الدنيا حسنة، وفي الآخرة حسنة، وقنا عذاب النار"،
 فهو يشتمل على حسنة الدنيا من رزق هنيءٍ واسع حلال، وزوجة صالحة، وولدٍ تقَرُّ به العين، وراحة، وعلمٍ نافع، وعمل صالح، ونحو ذلك من المطالب المحبوبة والمباحة، وحسنة الآخرة من السلامة من العقوبات في القبر والموقف والنار، وحصول رضا الله، والفوز بالنعيم المُقيم، والقرب من الرب الرحيم.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmanni isaan irratti haa jiraatu- du'aa'ii yeroo tokkotti waa hedduu of keessatti qabatuun kadhannaa kan baay'isan turan, sana keessaa: "Yaa Rabbii keenya duniyaa irratti waan gaarii nuuf kenni, Aakhirattis waan gaarii nuuf kenni, azaaba ibiddaa irraas nu tiksi" jechuudha. Du'aa'in kun gaarummaa addunyaa kan akka rizqii bareedduu, bal’aa halaal, haadha manaa gaarii, ilmoo ijji itti gammaddu, beekumsa faayidaa qabu, hojii gaarii, fi wantoota hawwataa fi hayyamaman biroo of keessatti hammata, akkasumas tolina aakhiraa, adabbii qabrii, fi ibidda jahannam irraa bilisa ta’uu, jaalala Rabbii argachuu, qananii dhaabbataa ta'een milkaa'u fi Rabbii rahmata guddaa qabutti dhihaachuudha of keessatti hammata.</t>
   </si>
   <si>
     <t>استحباب الدعاء بالأدعية الجامعة، تأسيًا بالنبي صلى الله عليه وسلم.
 الأكمل أنْ يَجمعَ الإنسانُ في دعائه بين خير الدنيا والآخرة.</t>
   </si>
   <si>
     <t>Nabiyyii -nagaa fi rahmanni isaan irratti haa jiraatu- fakkeenyummaan hordofuuf jecha, du'aa'ii hunda galeessa fayyadamuun jaallatamaa ta'uudha.
-Namni yeroo du'aa'ii godhatu du'aa'ii isaa keessatti kheyrii addunyaa fi Aakhiraa walitti qabee kadhachuun caalaatti kadhannaa isaa guutuu taasisa.
-​</t>
+Namni yeroo du'aa'ii godhatu du'aa'ii isaa keessatti kheyrii addunyaa fi Aakhiraa walitti qabee kadhachuun caalaatti kadhannaa isaa guutuu taasisa. ​</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/5502</t>
   </si>
   <si>
     <t>سيد الاستغفار</t>
   </si>
   <si>
     <t>“Gooftaan istighfaaraa</t>
   </si>
   <si>
     <t>عَنْ شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «سَيِّدُ الِاسْتِغْفَارِ أَنْ تَقُولَ: اللَّهُمَّ أَنْتَ رَبِّي لاَ إِلَهَ إِلَّا أَنْتَ، خَلَقْتَنِي وَأَنَا عَبْدُكَ، وَأَنَا عَلَى عَهْدِكَ وَوَعْدِكَ مَا اسْتَطَعْتُ، أَعُوذُ بِكَ مِنْ شَرِّ مَا صَنَعْتُ، أَبُوءُ لَكَ بِنِعْمَتِكَ عَلَيَّ، وَأَبُوءُ لَكَ بِذَنْبِي فَاغْفِرْ لِي، فَإِنَّهُ لاَ يَغْفِرُ الذُّنُوبَ إِلَّا أَنْتَ» قَالَ: «وَمَنْ قَالَهَا مِنَ النَّهَارِ مُوقِنًا بِهَا، فَمَاتَ مِنْ يَوْمِهِ قَبْلَ أَنْ يُمْسِيَ، فَهُوَ مِنْ أَهْلِ الجَنَّةِ، وَمَنْ قَالَهَا مِنَ اللَّيْلِ وَهُوَ مُوقِنٌ بِهَا، فَمَاتَ قَبْلَ أَنْ يُصْبِحَ، فَهُوَ مِنْ أَهْلِ الجَنَّةِ».</t>
   </si>
   <si>
     <t>Shaddaad bin Aowsi irraa odeeffamee -Rabbiin isa irraa haa jaallatu- Nabiyyiin -nagaa fi rahmanni irra haa jiraatuu- ni jedhan: “Gooftaan istighfaaraa ati akkas jechuudha: Yaa Rabbi Ati Gooftaa kooti si malee haqaan gabbaramaan hin jiru, situ na uume ani gabricha keeti, hamman danda'een ahdii keeti fi waadaa kee irra jira, hamtuu waanan hojjedhe irraa sitti maganfadha, qananii ati na irratti oolte siif raggaasisa, dilii koos siif raggaasisa, kanaaf naaf araarami, si malee kan namaa araaramu hin jiru", ni jedhani: "Namni isii dhugoomsaa haala ta'een guyyaa keessatti isii jedhee, osoo hin galgalaayin du’e, inni warra jannataa irraayi, namni isii dhugoomsaa haala ta'een halkan keessatti isii jedhee, osoo hin bari'in du’e, inni warra jannataa irraayi".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ للاستغفار ألفاظًا، وأنَّ أفضلَها وأعظمَها أنْ يقولَ العبد: 
 "اللهم أنت ربي لا إله إلا أنت خلقتني وأنا عبدك وأنا على عَهْدِكَ وَوَعْدِكَ ما اسْتَطَعْتُ أعوذ بك من شر ما صنعتُ أَبُوءُ لك بنعمتك عليَّ وأَبُوءُ لك بذنبي فَاغْفرْ لي فإنه لا يغفر الذنوب إلا أنت" 
 فيُقِرُّ العبدُ لله بالتوحيد أولًا، وأنَّ الله خالقُه ومعبوده لا شريك له، وأنه على ما عاهد الله سبحانه عليه من الإيمان به والطاعة له، بحسب استطاعته؛ لأن العبد مهما قام به من العبادة لا يَقْدِرُ أن يأتيَ بجميع ما أمره الله به ولا القيام بما يجب من شكر النعم، وأنه يلتجئ إلى الله، ويعتصم به، فإنه المستعاذ به من الشر الذي صنعه العبد، 
 وأنه يقر ويعترف له طوعًا بنعمته عليه، ويرجع على نفسه بالإقرار والاعتراف بإثمه ومعصيته، 
 وبعد هذا التوسل إلى الله، يدعو ربه أن يغفر له بأن يستر ذنوبه ويقيه آثامَها بعفوه وفضله ورحمته، فإنه لا يغفر الذنوب إلا هو عز وجل. 
 ثم أخبر عليه الصلاة والسلام أنها من أذكار الصباح والليل، فمن قالها بيقين واستحضار لمعانيها وإيمان بها في أول يومه، ما بين طلوع الشمس إلى زوالها، وهو وقت النهار، فمات، دخل الجنة، 
 ومن قالها ليلًا، وهو من غروب الشمس إلى طلوع الفجر، فمات قبل أن يصبح، دخل الجنة.</t>
   </si>
@@ -11455,56 +11451,53 @@
   </si>
   <si>
     <t>Abdullaah bin Amrii irraa odeeffamee Rabbiin isaan irraa haa jaallatu: Namichi tokko Nabiyyicha nagaa fi rahmanni irra haa jiraatuu akkas jedhee gaafate: Islaamummaa keessaa kamtu caala?isaanis akkas jedhaniin: "Nyaata nyaachifta, warra beektu fi warra hin beeknenis salaamataa jetta".
 ​</t>
   </si>
   <si>
     <t>سُئِلَ النبيُّ صلى الله عليه وسلم: أيُّ خِصَالِ الإسلامِ أفضلُ؟ فَذَكَرَ خَصْلتين:
 الأولى: الإكثار من إطعام الفقراء، ويدخل فيه الصدقة والهدية والضيافة والوليمة، وتتأكد فضيلة الإطعام في أوقات المجاعة وغلاء الأسعار. 
 والثانية: إلقاء السلام على كلِّ مسلم، عَرَفْتَه أوْ لم تَعْرِفْه.</t>
   </si>
   <si>
     <t>Nabiyyiin nagaa fi rahmanni irra haa jiraatuu, gaaffii kana irraa  gaafatamnaan: Amaloota Islaamaa keessaa kamtu caala? Amaloota lama kaasan:
 Inni jalqabaa: hiyyeeyyii  nyaachisuu baay’isuudha, isa keessa tola ooltummaan, kennaan, keessummeessuu fi affeerraan cidhaa kan galu yoo ta’u, yeroo beelaa fi gatiin jireenyaa qaala'e nyaachisuun immoo daran caalaa ta'a.
 Inni lammataa: muslima hunda, beektus beekuu baattus salaamataa isaan jechuudha.</t>
   </si>
   <si>
     <t>حرص الصحابة على معرفة الخِصال التي تنفع في الدنيا والآخرة.
 السلام وإطعام الطعام من أفضل الأعمال في الإسلام؛ لفضلها وحاجة الناس إليها في كل وقت.
 بهاتين الخصلتين يجتمع الإحسان بالقول والفعل، وهو أكمل الإحسان.
 هذه الخصال فيما يتعلَّق بتعامل المسلمين فيما بينهم، وهناك خِصالٌ في تعامُلِ العبد مع ربِّه.
 البدء بالسلام مخصوص بين المسلمين، فلا يُسلَّم ابتداءً على كافر.</t>
   </si>
   <si>
     <t>Sahaabaan amaloota addunyaa fi aakhiraa keessatti nama fayyadan beekuuf fedhii guddaa akka qabaniidha.
 Salaamataa jechuu fi nyaata nyaachisuun hojiiwwan Islaama keessatti caalaa ta’an keessaa tokko; Sababni isaas sadarkaa qabaachuu isiiti fi namoonni yeroo hunda keessatti waan itti haajamaniif jecha.
-​Amaloota lamaan kana jalatti jechaa fi gochaan waliin tola hojjechuun akka hammatamaniidha, inni tola ooltummaa hunda caalaa guutuudha.
-[...4 lines deleted...]
-​</t>
+​Amaloota lamaan kana jalatti jechaa fi gochaan waliin tola hojjechuun akka hammatamaniidha, inni tola ooltummaa hunda caalaa guutuudha. ​
+Amaloonni kunneen akkaataa Muslimoonni waliin itti jiraataniin kan walqabatu yoo ta’u, hariiroo gabrichi Rabbii isaa wajjiin qabaachuu qabu keessatti amaloota biroo hedduutu jiru. ​
+Salaamataan jalqabuun muslimoota qofaaf waan ta’eef kaafira dursanii isaan salaamataa jechuun hin ta'u. ​</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/5808</t>
   </si>
   <si>
     <t>إن الله ليملي للظالم، حتى إذا أخذه لم يفلته</t>
   </si>
   <si>
     <t>Rabbiin warra nama miidhuuf yeroo qabaaf, yeroo isa qabetti immoo gad isa hin dhiisu</t>
   </si>
   <si>
     <t>عن أبي موسى رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ اللهَ لَيُمْلِي لِلظَّالِمِ، حَتَّى إِذَا أَخَذَهُ لَمْ يُفْلِتْهُ» قَالَ: ثُمَّ قَرَأَ: «{وَكَذَلِكَ أَخْذُ رَبِّكَ إِذَا أَخَذَ الْقُرَى وَهِيَ ظَالِمَةٌ إِنَّ أَخْذَهُ أَلِيمٌ شَدِيدٌ}[هود: 102]»</t>
   </si>
   <si>
     <t>Abuu Muusa irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Rabbiin warra nama miidhuuf yeroo qabaaf, yeroo isa qabetti immoo gad isa hin dhiisu» ni jedhe: eegasii Aayaa qur'aanaa kana qara'ani: «{Akkuma kana Qabaan Rabbii keetii yeroo (warra) magaalota haala isiin miidhaa hojjattuun isii qabe, qabaan isaa akkaan laalessaa akkaan jabaadha} [suuraa Huud: 102]».</t>
   </si>
   <si>
     <t>يُحَذِّرُ النبيُّ صلى الله عليه وسلم من التَّمادِي في الظلم بالمعاصي والشرك وظلم الناس في حقوقهم، فإن الله تعالى يُمْهِلُ الظالمَ ويؤخِّرُه ويُطيل له في عُمُرِه ومالِه فلا يُعاجِلُه العقوبةَ؛ فإنْ لم يتب أَخَذَه ولم يُطْلِقْه ولم يَتْرُكْه لكثرة ظلمه.
 ثم قرأ صلى الله عليه وسلم: {وكذلك أخذ ربك إذا أخذ القرى وهي ظالمة إن أخذه أليم شديد} [هود: 102].</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- badii fi shirkiin lubbuu ofii miidhuu fi haqa isaanii keessatti namoota miidhuu irraa sodaachisani, Rabbiin ol ta'e nama nama miidhuuf yeroo kennaaf, booda isa aansa, umurii fi qabeenya isaas ni dheereessa adabbii isatti hin jarjarsu; yoo hin toobanne miidhaan isaa waan heddummaateef qabaa gad isa hin lakkifne isa qaba.
 eegasii nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- Aayaa Qur'aanaa kana qara'ani: {Akkuma kana Qabaan Rabbii keetii yeroo magaalota haala isiin miidhaa hojjattuun isii qabe, qabaan isaa akkaan laalessaa akkaan jabaadha} [suuraa Huud: 102].</t>
   </si>
   <si>
@@ -11858,147 +11851,143 @@
     <t>خَرَجَ رسولُ الله صلى الله عليه وسلم إلى حُنَيْن وهو: وادٍ بين الطائف ومكة، وكان معه بعضُ الصحابة الذين دخلوا في الإسلام قريبًا، 
 فمرُّوا بشجرة يقال لها: "ذات أنواط"، أي: ذات مُعَلَّقات، كان المشركون يُعَظِّمونها ويعلِّقون عليها أسلحتَهم وغيرَها طلبًا للبركة، 
 فطلبوا مِن الرسول صلى الله عليه وسلم أن يَجْعَلَ لهم شجرةً مثلَها، يُعلِّقون عليها أسلحتهم، طلبًا للبركة؛ ظَنًّا منهم أنَّ هذا أمرٌ جائز، 
 فسبَّح النبيُّ صلى الله عليه وسلم استنكارًا لهذه المقالة، وتعظيمًا لله، وأخبَر أنّ هذه المقالة تُشْبِهُ مقالةَ قوم موسى له: {اجعل لنا إلهًا كما لهم آلهة}، 
 لمَّا رَأَوْا مَن يَعْبُدُ الأصنام فطلبوا أن يكونَ لهم أصنامٌ كما للمشركين أصنامٌ، وأنَّ هذا اتّباعٌ لطريقتِهم، 
 ثم أخبَر صلى الله عليه وسلم أنَّ هذه الأمة ستَتَّبِع طريقةَ اليهود والنصارى وتفعل فِعلَهم، مُحَذِّرًا من ذلك.</t>
   </si>
   <si>
     <t>Ergamaan Rabbii -nagaa fi rahmatni irra haa jiraatu- gara Hunaynii bahan, innis laga gidduu Xaa'ifii fi Makkaatti argamuudha, yeroo sanatti sahaabota dhiyeenyatti Islaamummaa fudhatan tokko tokkootu isaan waliin ture, Muka “zat Anwaax” jedhamtu tokko bira darban, jechuunis bakka waa itti fannifatan jechuudha, mushrikoonni barakaa barbaaduuf jecha kan isii guddisan ta'an, akkasumas meeshaa isaanii fi wantoota biroo kan irratti fannifatan ta'an, Kanaaf sahaabonni muka akka isaa, kan meeshaa waraanaa isaanii barakaa barbaaduf jecha irratti fannifatan akka isaaniif godhan Rasuula -nagaa fi rahmatni irra haa jiraatu- gaafatan, kun akka hayyamamu itti fakkaateti kan gaafatan,
 ​ Nabiyyiinis -nagaa fi rahmanni irra haa jiraatu-  dubbii kana balaaleffachuu fi Rabbiif ulfina Isaan malu kennuuf jecha "Subhaanallaah" jedhan, dubbiin kunis waan ummanni Muusaa isaan jedhan akka fakkaatu himaniiru: {Akkuma isaan waan gabbaramu qaban nuufis waan gabbaramu godhi}, Ummanni Muusaa nama taabota gabbaru yeroo argan akkuma mushrikoonni taabota qaban taabonni akka isaanifiis ta'u gaafatan, kun garuu karaa isaanii hordofuudha. Sana booda Nabiyyiin -nagaa fi rahmanni irra haa jiraatu- ummanni kun karaa Yahuudotaa fi Kiristaanotaa akka hordofanii waan isaan hojjetan hojjetan sana irraa akeekkachiisuf jecha himaniiru.</t>
   </si>
   <si>
     <t>الإنسانُ قد يَستحسنُ شيئًا يَظُنُّه يُقَرِّبُه إلى الله تعالى، وهو يُبْعِدُه عنه.
 ينبغي للمسلم أن يُسَبِّح ويُكَبِّر إذا سمِع ما لا ينبغي أن يُقَال في الدين، وعند التَّعَجُّب.
 من الشرك التَّبَرُّك بالأشجارِ والأحجارِ وغيرها، والبَرَكة إنما تطلب من الله وحده.
 سبب عبادة الأصنام هو تعظيمها، والعكوف عندها، والتَبَرُّك بها.
 وجوب سَدِّ الأبواب والطُّرُق التي تُوصل إلى الشرك.
 ما جاء من النصوص في ذمِّ اليهود والنصارى هو تحذيرٌ لنا.
 النَّهْيُ عن التَّشَبُّه بأهل الجاهلية واليهود والنصارى، إلا ما دلَّ الدليل على أنه من ديننا.</t>
   </si>
   <si>
     <t>Ilmi namaa wanta Rabbii ol ta'e irraa isa fageessu tokko akka waan Rabbitti isa dhiheessutti yaaduudha danda'a.
 Muslimni tokko wanta amantii isaa keessatti dubbatamuu hin qabne wahii yeroo dhaga’uu fi yeroo waan tokko dinqisiifatu “Allaahu Akbar” fi “Subhaanallaah” jechuudha qaba.
 Muka, dhagaa fi kkf irraa barakaa barbaaduun shirkiidha, barakaan Rabbi qofa irraa barbaadama.
 Sababni taabota gabbaruu isa guddisuu, isa bira taa'uu aadeffachuu fi isaan barakaa barbaaduudha.
-Balbalaa fi daandii gara shirkitti nama geessu cufuun dirqama ta'uudha.
-​
+Balbalaa fi daandii gara shirkitti nama geessu cufuun dirqama ta'uudha. ​
 Wanni Qur'aana fi Hadiisa irraa yahuudotaa fi kiristaanota arrabsuu keessatti dhufe nuuf akeekkachiisa kennuudha.
 Waan amantii keenya irraa ta'uu isaatti ragaan jiru malee warra bara awaamummaa, yahuudotaa fi Kiristaanotatti fakkaachuu irraa dhoorguudha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/5927</t>
   </si>
   <si>
     <t>أن رجلا أتى النبي صلى الله عليه وسلم، فكلمه في بعض الأمر، فقال: ما شاء الله وشئت، فقال النبي صلى الله عليه وسلم: أجعلتني لله عدلا؟ قل: ما شاء الله وحده</t>
   </si>
   <si>
     <t>Namni tokko gara Nabiyyitti -nagaa fi rahmanni isaan irratti haa jiraatu- dhufee, dhimma wahii keessatti isaan dubbisee, akkas jedheen: "Waan Rabbiin fedhee fi waan ati feete", Nabiyyiinis -nagaa fi rahmanni isaan irratti haa jiraatu- ni jedhan: “Rabbi waliin qixa na gootee? waan Rabbi qofti fedhe” jedhi</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما: أَنَّ رَجُلًا أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَكَلَّمَهُ فِي بَعْضِ الْأَمْرِ، فَقَالَ: مَا شَاءَ اللهُ وَشِئْتَ، فَقَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَجَعَلْتَنِي لِلَّهِ عَدْلًا؟ قُلْ: مَا شَاءَ اللهُ وَحْدَهُ».</t>
   </si>
   <si>
     <t>Ibnu Abbaas irraa odeeffame Rabbiin isaan lamaan irraa haa jaalatu: Namni tokko gara Nabiyyitti -nagaa fi rahmanni isaan irratti haa jiraatu- dhufee, dhimma wahii keessatti isaan dubbisee, akkas jedheen: "Waan Rabbiin fedhee fi waan ati feete", Nabiyyiinis -nagaa fi rahmanni isaan irratti haa jiraatu- ni jedhan: “Rabbi waliin qixa na gootee? waan Rabbi qofti fedhe” jedhi.</t>
   </si>
   <si>
     <t>جاءَ رجلٌ إلى النبيِّ صلى الله عليه وسلم فكَلَّمَه في أمرٍ له، ثم قال: "ما شاء الله وشئت"، 
 فأنكر عليه النبيُّ صلى الله عليه وسلم هذا القول، وأخبره أنّ عَطْف مشيئة المخلوق على مشيئة الله بالواو شِركٌ أصغر، لا يجوز للمسلم أن يَتَلَفَّظَ به، 
 ثم أَرْشَدَه إلى القول الحق: "ما شاء الله وحده"، فيُفْرِد الله في مشيئته، ولا يَعْطِف عليه مشيئة أحدٍ بأيِّ نوع من أنواع العَطْف.</t>
   </si>
   <si>
     <t>Namni tokko gara Nabiyyitti -nagaa fi rahmanni isaan irratti haa jiraatu- dhufee, dhimma isaa wahii keessatti isaan dubbisee, eegasii akkas jedheen: “Waan Rabbiin fedhee fi waan ati feete”, Nabiyyiinis -nagaa fi rahmanni isaan irratti haa jiraatu- dubbii kana balaaleffachuun fedhii uumama tokkoo fedhii Rabbii waliin qubee “waw” jedhu fayyadamuun walitti qabanii dubbachuun shirkii xixiqqaa namni muslimaa isa dubbachuun hin hayyamamne akka ta’e itti himan. Eegasii gara jecha dhugaatti isa qajeelchan: "Waan Rabbi qofti fedhe", haaluma kamiinuu ta'ee fedha nama biraa osoo fedha Isaatin walitti hin qabne fedha Isaa keessatti Rabbiin adda baasuudha qaba.</t>
   </si>
   <si>
     <t>النهي عن قول: ما شاء الله وشئت، وما أشبهه مما فيه عَطْف مشيئة العبد على مشيئة الله بالواو؛ لأنه شرك أصغر.
 وجوب إنكار المنكر.
 رسول الله صلى الله عليه وسلم قد حَمَى حِمَى التوحيد، وسدَّ طرق الشرك.
 عند إنكار المنكر يحسن توجيه المدعو إلى بديل مباح، اقتداءً بالنبي صلى الله عليه وسلم.
 الجمع بين قوله صلى الله عليه وسلم في هذا الحديث: «ما شاء الله وَحْدَه»، وقوله في الحديث الآخر: «قل: ما شاء الله ثم شئت» أن قول الشخص: «ما شاء الله ثم شئت» جائز، لكن قوله: «ما شاء الله وحده» أفضل.
 يجوز أن تقول: «ما شاء الله ثم شئت» ولكن الأفضل قول: «ما شاء الله وحده».</t>
   </si>
   <si>
     <t>Waan Rabbiin fedhee fi waan ati feete jechuu fi waan isa keessa qubee "waw" fayyadamuun fedha gabrichaa fedha Rabbitti hidhuun jiruu fi jechoota isa fakkaatan irraa dhoorguudha; sababni isaas inni waan shirkii xiqqaa ta'eef jecha.
 Dogongora mormuun dirqama ta'uudha.
 Ergamaan Rabbii -nagaa fi rahmanni isaan irratti haa jiraatu- tokkichummaa Rabbii kan tiksanii fi daandiiwwan shirkii kan cufan ta'uu isaaniti.
 Badii yeroo balaaleffannu nama waamamaa jiru san fakkeenyummaa Nabiyyii -nagaa fi rahmanni isaan irratti haa jiraatu- hordofuun gara filannoo hayyamamaa ta'eetti isa qajeelchuun gaarii ta'uudha.
-Jecha isaanii nagaa fi rahmanni irra haa jiraatuu, hadiisa kana keessatti: “Waan Rabbi qofti fedhe” jedhu fi jecha isaanii kan hadiisa biraa keessatti dubbatame: “Waan Rabbiin fedhe, eegasii waan ati feete” jedhu walitti yoo araarsinu, 
-“Waan Rabbiin fedhe, eegasii waan ati feete” jechuun ni hayyamama, garuu  “Waan Rabbi qofti fedhe” jechuutu caala.
+Jecha isaanii nagaa fi rahmanni irra haa jiraatuu, hadiisa kana keessatti: “Waan Rabbi qofti fedhe” jedhu fi jecha isaanii kan hadiisa biraa keessatti dubbatame: “Waan Rabbiin fedhe, eegasii waan ati feete” jedhu walitti yoo araarsinu,  “Waan Rabbiin fedhe, eegasii waan ati feete” jechuun ni hayyamama, garuu  “Waan Rabbi qofti fedhe” jechuutu caala.
 “Waan Rabbiin fedhe, eegasii waan ati feete” jechuun siif ni ta'a, garuu “Waan Rabbi qofti fedhe" jechuutu caala.</t>
   </si>
   <si>
     <t>إسناده حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والنسائي في الكبرى وأحمد</t>
   </si>
   <si>
     <t>[sanadni isaa hasani]</t>
   </si>
   <si>
     <t>[ibnu maajah, nasa'iin kubraa keessatti, ahmad odeessan]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/5928</t>
   </si>
   <si>
     <t>أشد الناس عذابا عند الله يوم القيامة الذين يضاهون بخلق الله</t>
   </si>
   <si>
     <t>Guyyaa Qiyaamaa Rabbiin biratti warri irra cimaa adabbii adabaman warra uumama Rabbii wajjiin wal fakkeessani</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المُؤمنينَ رضي الله عنها قَالَتْ: دَخَلَ عَلَيَّ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَقَدْ سَتَرْتُ سَهْوَةً لِي بِقِرَامٍ فِيهِ تَمَاثِيلُ، فَلَمَّا رَآهُ هَتَكَهُ وَتَلَوَّنَ وَجْهُهُ وَقَالَ: «يَا عَائِشَةُ، أَشَدُّ النَّاسِ عَذَابًا عِنْدَ اللهِ يَوْمَ الْقِيَامَةِ الَّذِينَ يُضَاهُونَ بِخَلْقِ اللهِ» قَالَتْ عَائِشَةُ: «فَقَطَعْنَاهُ فَجَعَلْنَا مِنْهُ وِسَادَةً أَوْ وِسَادَتَيْنِ».</t>
   </si>
   <si>
     <t>Aa'ishaa Haadha Mu’umintootaa irraa odeeffamee -Rabbiin ishee irraa haa jaallatu- akkas jette: Mana meeshaa kiyya girdoo fakkii of keessaa qabuun hagoogee osoon jiruu Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- natti ol seenanii, yeruma isa argan fuulli isaanii jijjiiramee isa baqassanii, akkana jedhan: "Yaa Aa'ishaa, Guyyaa Qiyaamaa Rabbiin biratti warri irra cimaa adabbii adabaman warra uumama Rabbii wajjiin wal fakkeessani, Aa'ishaanis akkana jette: "isa mummurree boraatii tokko ykn lama irraa tolchine".</t>
   </si>
   <si>
     <t>دَخَلَ النبيُّ صلى الله عليه وسلم بيتَه على عائشة رضي الله عنها فوجدَها قد سترتْ الخِزانة الصغيرة التي يُوضَع فيها المتاع بقماش فيه تصاوير لذوات الأرواح، فتَغَيَّرَ لونُ وجهِهِ غضبًا لله ونَزَعَه، وقال: 
 أشدُّ الناس عذابًا يوم القيامة الذين يُشابِهون بتصاويرهم خلقَ الله. 
 قالت عائشة: فجعلناه وِسَادَة أو وسادتين.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmatni irra haa jiraatu- mana isaanii Aa'ishaa irratti -Rabbiin irra haa jaalatu- ol seenanii, dhugumatti mana xiqqaa meeshaan keessa kaayamu girdoo of keessaa fakkii labbu qabeeyyii qabuun haala isheen hagoogdeen ishee arganii, aaranii bifti fuula isaanii jijjiiramee isa buqqisanii, akkas jedhan: Guyyaa Qiyaamaa Rabbiin biratti namoonni irra cimaa adabbii adabaman warra uumama Rabbii wajjiin wal fakkeessanii fakkii kaasani. Aa'ishaan akkana jette: "boraatii tokko ykn lama isa irraa tolchine”.</t>
   </si>
   <si>
     <t>إنكار المنكر وقتَ رؤيتِه وعدم التراخي في ذلك، ما لم يكن في ذلك مفسدة أكبر.
 العذاب يوم القيامة يتفاوت بحسب عِظَمِ الذنب.
 تصوير ذوات الأرواح من كبائر الذنوب.
 من حِكَمِ تحريم التصوير مضاهاة خلق الله تعالى، سواءً قصد المصوِّرُ المضاهاة أو لم يقصد.
 حرص الشريعة على حفظ الأموال بالاستفادة منها بعد تجنيبِها ما يحرم فيها.
 المنع من صناعة صور ذات الأرواح على أيِّ شَكْلٍ كان، ولو كانت ممتهنة.</t>
   </si>
   <si>
     <t>Waan sana keessatti badiin irra guddaa ta'e hin jiraatiniin badii yeroo arganitti mormuu fi booda aansuu dhabuudha.
-Adabbiin Guyyaa Qiyaamaa akka guddina diliitin garaagarummaa qaba.
-​
+Adabbiin Guyyaa Qiyaamaa akka guddina diliitin garaagarummaa qaba. ​
 Lubbu qabeeyyii suuraa kaasuun diliiwwan gurguddoo ta'an irraayi.
 Sababoowwan suuraa kaasuun dhorgameef keessaa inni tokko uumama Rabbii ol ta'ee fakkeessuudha, namni suuraa kaasu sana yaadus ykn yaaduu baatus tokkuma.
 Qabeenya waan isa keessatti haraama ta'u irraa fageessanii eeggatanii itti fayyadamuu irratti bolola shari'aan qabduudha.
-Fakkii lubbu qabeeyyii bifa kamiinuu hojjechuu irraa dhorguudha, osoo xiqqeeffamtuu illee taatee.
-​</t>
+Fakkii lubbu qabeeyyii bifa kamiinuu hojjechuu irraa dhorguudha, osoo xiqqeeffamtuu illee taatee. ​</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/5931</t>
   </si>
   <si>
     <t>من نزل منزلا ثم قال: أعوذ بكلمات الله التامات من شر ما خلق، لم يضره شيء حتى يرتحل من منزله ذلك</t>
   </si>
   <si>
     <t>Namni bakka tokko qubatee eegasii, A'uuzu bikalimaatillaahi attaammaati Min sharri Maa Khalaq jedhe, qubsuma isaa sana irraa hanga imalutti homaa isa hin miidhu</t>
   </si>
   <si>
     <t>عن خَوْلَةَ بِنْتَ حَكِيمٍ السُّلَمِيَّةَ قَالتْ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ نَزَلَ مَنْزِلًا ثُمَّ قَالَ: أَعُوذُ بِكَلِمَاتِ اللهِ التَّامَّاتِ مِنْ شَرِّ مَا خَلَقَ، لَمْ يَضُرَّهُ شَيْءٌ حَتَّى يَرْتَحِلَ مِنْ مَنْزِلِهِ ذَلِكَ».</t>
   </si>
   <si>
     <t>Khawlaa bintu Hakiim Assulaymiyyaa irraa akka odeeffametti ni jetti: Ergamaa Rabbiitii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhuun dhaga'e: «Namni bakka tokko qubatee eegasii, A'uuzu bikalimaatillaahi attaammaati Min sharri Maa Khalaq jedhe, qubsuma isaa sana irraa hanga imalutti homaa isa hin miidhu».</t>
   </si>
   <si>
     <t>يُرْشِدُ النبيُّ صلى الله عليه وسلم أُمَّتَه إلى الاعتصام والالتجاء النافع الذي يَندفِعُ به كلُّ محذورٍ يخافُه الإنسان عندما يَنزِل مكانًا من الأرض، سواء كان في سفر أو نزهة أو غير ذلك: بأنْ يعتصمَ ويلتجئَ بكلمات الله الكاملة في فضلها وبركتها ونفعها، السالمة من كل عيب ونقص، من شر كل مخلوق فيه شر، فيَأْمَنَ في منزلِه ذلك ما دام مُقيمًا فيه مِن كلِّ ما يؤذي.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ummata iisaanii gara tikfamuu fi gara isaa deebi'uu bu'a qabeessa ta'e kan isaan yeroo namni dachii irraa bakka wohii qubatetti wanti ilmi nama sodaatu hundi isaan nama irraa deebi'uutti qajeelchani, imala irratti ta'us yookaan boqonnaaf ta'us yookaan waan biraatiifis ta'u: sadarkaa isaa, barakaa isaatii fi bu'aa isaatiin jechoota Rabbii guutuu ta'ee fi hirdhina hunda irraa bilisa kan ta'een tikfamuu fi gara isaa deebi'uun, hamtuu uumama hunda hamtuun isa keessa jiru irraa, qubsuma isaa sana keessatti hanga bakka san jiraatetti nageenya aragata.</t>
   </si>
   <si>
     <t>الاستعاذة عبادة، وهي ما كانت بالله تعالى أو بأسمائه وصفاته.
 جواز الاستعاذة بكلام الله، لأنه صفة من صفاته سبحانه، بخلاف الاستعاذة بأي مخلوق فهي شرك.
@@ -12276,52 +12265,51 @@
   <si>
     <t>شَكَتْ فاطمةُ رضي الله عنها بنتُ النبيِّ صلى الله عليه وسلم ما تجدُه في يدها من أَثَرَ آلة الطَّحْنِ مما تطحن، فلما جاء إلى النبي صلى الله عليه وسلم سَبْيٌ، انطلقت إليه تسأله خادمًا من هذا السبي؛ ليقوم مكانَها بأعمال البيت، ولكنها لم تجده في بيته، ووجدتْ عائشةَ رضي الله عنها، فأخبرتها بذلك، 
 فلما جاء صلى الله عليه وسلم أخبرتْه عائشةُ بمجيء فاطمة إليه لتسأله خادمًا، 
 فجاء النبي صلى الله عليه وسلم فاطمة وعليًا رضي الله عنهما في بيتِهما وهما في الفِراش يتهيئان للنوم، فقعد بينهما حتى وجد علي رضي الله عنه برد قدمي النبي صلى الله عليه وسلم على بطنه، وقال: 
 ألا أعلِّمُكما خيرًا مما سألتماني من إعطائكم الخادم؟ 
 قالا بلى، فقال صلى الله عليه وسلم: 
 إذا أخذتما مضاجعكما للنوم من الليل، فكبِّرا أربعًا وثلاثين مرة، بقول: الله أكبر، 
 وسبِّحا ثلاثًا وثلاثين مرة، بقول: سبحان الله، 
 واحْمدَا ثلاثًا وثلاثين، بقول: الحمد لله؛ 
 فهذا الذكر خيرٌ لكما من خادم.</t>
   </si>
   <si>
     <t>Faaximaan -Rabbi isii irraa haa jaallatu- intalti nabiyyii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- sababaa dhagaa ittiin waa daaktuutiin dhukkubbii harka isiitti dhaga'mu nabiyyiitti himatte -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- yeroo boojuun gara nabiyyii dhufetti -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- boojuu kana keessaa khaadima gaafachuuf jecha gara isaaniitti dhufte; hojii mana keessaa isii irraa bakka bu'ee akka hojjatuuf jecha, haa ta'u malee manatti isaan argachuu hin dandeenye, Aa'ishaa argattee -Rabbiin isii irraa haa jaallatuu- waa'ee sanaa isiitti himte, Aa'ishaanis yeroo nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- gara manaatti deebi'anitti faaximaan khaadima isaan gaafachuuf jecha akka dhuftee turte isaanitti himte, nabiyyiinis -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- isaanii hirribaaf qophaa'aa jiruu gara mana faaximaa fi aliyyiitti -Rabbiin isaan irraa haa jaallatu- deemuun, gidduu isaanii taa'ani hanga qabbanni faana lamaan nabiyyii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- garaa aliyyiitti beekame tokkotti, eegasii akkas jedhaniin: khaadiman isiniif kennuu na gaafattan irra waan caalaa ta'etti isin akeekuu? isaanis, eeyyen, nu akeeki jedhani, nabiyyiinis -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhani: yeroo hirribaaf jecha halkan bakka ciisichaa keessan qabattan, yeroo soddomii afur ''Allaahu Akbar" jechuun Rabbiin guddisaa, akkasuma yeroo soddomii sadi "Subhaana Allaah" jechuun Rabbiin qulqulleessaa, akkasuma yeroo soddomii sadi "Alhamdulillaah" jechuun Rabbiin faarsaa; zikriin kun khaadima irra isiiniif caalaadha.</t>
   </si>
   <si>
     <t>استحباب المداومة على هذا الذكر المبارك، حيث ورد أن عليا رضي الله عنه لم يترك هذه الوصية النبوية، المتضمنة حتى ليلة صفين.
 هذا الذكر لا يقال إلا في نوم الليل ولفظه عند مسلم من رواية معاذ عن شعبة "إذا أخذتما مضاجعكما من الليل".
 إذا نسي المسلم هذا الذكر في أول الليل ثم ذكره آخره فلا بأس بقوله؛ لأن علي رضي الله عنه راوي الحديث يقول بأنه نسي قوله ليلة صفين أول الليل ثم تذكر فقاله قبل الصبح.
 قال المهلب: فيه حمل الإنسان أهله على ما يحمل عليه نفسه من إيثار الآخرة على الدنيا إذا كانت لهم قدرة على ذلك.
 قال ابن حجر العسقلاني: من واظب عليه لا يتضرر بكثرة العمل ولا يشق عليه ولو حصل له التعب.
 قال العيني: وجه الخيرية إما أن يراد به أنه يتعلق بالآخرة والخادم بالدنيا، والآخرة خير وأبقى، وإما أن يراد بالنسبة إلى ما طلبته بأن يحصل لها بسبب هذه الأذكار قوة تقدر على الخدمة أكثر مما يقدر الخادم.</t>
   </si>
   <si>
     <t>Zikrii kana itti fufiinsaan gochuun jaallatamaa ta'uu isaa, eegasii Aliyyiin dhaamsa nabiyyii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- kana halkan lola siffiinillee akka hin dhiifne beekamee jira.
 Zikriin kun hirriba halkaniitti malee hin jedhamu, muslimiin biratti gabaasa mu'aaz shu'ubaa irraa gabaaseen "halkan yeroo bakka ciisichaa keessan qabattanitti" jechuutu jira.
-Muslimni jalqaba halkaniitti zikrii kana dagatee dhuma isaatti yoo yaadate, yeruma yaadatetti isa jechuun rakkoo hin qabu; 
-Aliyyiin gabaasaan hadiisichaa jedhetti jalqaba halkan lola siffiin irratti dagatee eegasii yaadachuun subhii dura waan isa jedheef jecha.
+Muslimni jalqaba halkaniitti zikrii kana dagatee dhuma isaatti yoo yaadate, yeruma yaadatetti isa jechuun rakkoo hin qabu;  Aliyyiin gabaasaan hadiisichaa jedhetti jalqaba halkan lola siffiin irratti dagatee eegasii yaadachuun subhii dura waan isa jedheef jecha.
 Aalimni islaamaa Al-muhallab jedhamu akkas jedhe: ilmi namaa aakhiraa duuniyaa caalchifachuu keessatti waan lubbuu ofii itti kakaasutti maatii isaas yoo kan danda'an ta'e kakaasuu akka qabuudha.
 Aalimni islaamaa Ibnu Hajar Al-Asqalaaniin akkas jedhe: namni itti fufiinsaan isa jedhe baay'ina hojiitiin hin miidhamu, dadhabbiin isatti yoo dhaga'amellee isatti hin jabaatu.
 Aalimni islaamaa Aynii jedhamu akkas jedhe: wonti inni irra caaleef zikriin Aakhiraatti waan rarra'uuf jecha, khaadimni immoo duuniyaatti waan rarra'uuf jecha, Aakhiraan irra caaltuu fi haftuudha, yookaan immoo sababaa zikrii kanaatiin humni isiin khidmaa irratti khaadima irra caalaa ittiin hojjattu isiidhaaf argamuudha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/6076</t>
   </si>
   <si>
     <t>قل هو الله أحد والمعوذتين حين تمسي وتصبح ثلاث مرات، تكفيك من كل شيء</t>
   </si>
   <si>
     <t>{Jedhi: Inni Rabbii tokkicha} fi  Mu'awwazateynii yeroo galgalaa fi ganamaa yeroo sadii, waan hundumaa irraa siif geessi</t>
   </si>
   <si>
     <t>عَن عبدِ اللهِ بن خُبَيب رضي الله عنه أنه قال: خَرَجْنَا فِي لَيْلَةٍ مَطِيرَةٍ وَظُلْمَةٍ شَدِيدَةٍ، نَطْلُبُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ؛ يُصَلِّي لَنَا، قَالَ: فَأَدْرَكْتُهُ، فَقَالَ: «قُلْ»، فَلَمْ أَقُلْ شَيْئًا، ثُمَّ قَالَ: «قُلْ»، فَلَمْ أَقُلْ شَيْئًا، قَالَ: «قُلْ»، فَقُلْتُ: مَا أَقُولُ؟ قَالَ: «{قُلْ هُوَ اللهُ أَحَدٌ} وَالْمُعَوِّذَتَيْنِ حِينَ تُمْسِي وَتُصْبِحُ ثَلَاثَ مَرَّاتٍ، تَكْفِيكَ مِنْ كُلِّ شَيْءٍ».</t>
   </si>
   <si>
     <t>Abdullah bin Khubayb irraa odeeffamee -Rabbiin irraa haa jaallatu- akkana jedhe: Halkan roobaa fi dukkana cimaa qabu wahii keessa, Ergamaa Rabbii irraa -nagaa fi rahmanni irra jiraatu- akka isaan nuun salaatan kan barbaannu haala taanen baane,  ni jedhe: isaan nin dhaqqabe, isaanis naan jedhani: “Jedhi”, ani homaa hin jenne, eegasii ni jedhani: “Jedhi”, anis homaa hin jenne, ni jedhani: "Jedhi", anis nin jedheen: Maalin jedha? ni jedhani: «{Jedhi: Inni Rabbii tokkicha} fi  Mu'awwazateynii yeroo galgalaa fi ganamaa yeroo sadii, waan hundumaa irraa siif geessi".</t>
   </si>
   <si>
     <t>يُخْبِرُ الصحابيُّ الجليلُ عبدُ الله بن خبيب رضي الله عنه: أنهم خَرَجوا في ليلةٍ كثيرة المطر وكانت الظلمةُ شديدةً، للبحث عن رسول الله صلى الله عليه وسلم؛ ليصلي بهم، فوجدوه، 
 فقال له النبي صلى الله عليه وسلم: "قل" أي اقرأ، فلم يقرأ شيئًا، 
 فأعاد عليه النبي صلى الله عليه وسلم قولَه، فقال عبد الله: ماذا أقرأ يا رسول الله؟ 
 فقال النبي صلى الله عليه وسلم: اقرأ سورة الإخلاص {قل هو الله أحد}، والمعوذتين {قل أعوذ برب الفلق}، و{قل أعوذ برب الناس}، وقتَ المساء، ووقت الصباح، ثلاث مرات تحفظك من كل شرٍّ، وتقيك من كل سوء.</t>
   </si>
@@ -14828,52 +14816,51 @@
 Lammaffaan: Sooma qodhaa haa ta'uu, ykn sooma sunnaa, ykn sooma kaffaaraa haa ta'uu sooma kamuu Guyyaa Iid al-Fixrii fi guyyaa Iid al-Adhaa dhoorguudha.
 Sadaffaan: Salaata asrii booda hanga aduun lixxutti, salaata fajrii booda hanga aduun baatutti salaata sunnaa salaatuu irraa dhorguudha.
 Afraffaan: Gara bakka kamittuu imaluu fi bakki sun sadarkaa qabaa fi kheyriin achitti hojjatamu dachaadha ta'a jedhanii yaaduu irraa dhoorguudha, yoo masjiidota sadan kana ta'e malee,  masjiidota sadan kana malee bakka biraatti salaatuuf jecha imaluun hin danda'amu, mindaanis kan dachaa ta'u masjiidota sadan kana keessatti qofa, Masjiidal haraam, Masjiida Nabiyyii fi Masjiidal Aqsaati.</t>
   </si>
   <si>
     <t>عَدم جواز سَفر المرأة بلا مَحْرم.
 المرأة ليست محرمًا للمرأة في السَّفر؛ لقوله: "زوجُها أو ذو محرم".
 كلُّ ما يُسمى سفرًا فإن المرأة تُنهى عنه بغير زوج أو مَحرم، وهذا الحديث كان بحسب حال السائل وموطنه.
 مَحْرَم المرأة هو زوجها أو من يحرم عليها الزواج منه بالتأبيد بسببِ قرابةٍ كالأب والابن والعم والخال، أو رضاع كالأب من الرضاع والعم من الرضاع، أو مصاهرة كأبي الزوج، ويكون مسلمًا بالغًا عاقلًا ثقة مأمونًا، فإنَّ المقصود من المحرم حمايةُ المرأة وصيانتُها والقيام بشأنها.
 اعتناء الشريعة الإسلامية بالمرأة، وحمايتها وصَونها.
 عدم صحة صلاة التطوع المُطْلق بعد صلاة الفجر والعصر، ويُستثنى مِن ذلك قضاء الفرائض الفوائت، وذوات الأسباب كتحيَّة المسجد ونحو ذلك.
 تَحْرُم الصلاة بعد طلوع الشمس مباشرة، بل لابد من ارتفاعها قَدْرَ رمحٍ، بما يُقارب عشرَ دقائق إلى ربع ساعة تقريبًا.
 وقت العصر يَمتدُّ إلى غروب الشمس.
 فيه جواز شَد الرِّحال إلى المساجد الثلاثة.
 فضل المساجد الثلاثة ومَزِيَّتُها على غيرها.
 عدم جواز السفر لزيارة القبور ولو كان قَبر النبي صلى الله عليه وسلم، وتجوز زيارته لمن كان في المدينة، أو أتى إليها لغرضٍ مشروعٍ أو جائز.</t>
   </si>
   <si>
     <t>Dubartiin mahrama/fira dhihoo wajjiin malee imaluu hin dandeessuudha.
 Dubartiin yeroo imala deeman dubartii biraatif mahrama tahuu hin dandeessu; Sababni isaas: hadiisa keessatti: “Abbaa manaa ishee ykn mahrama” waan jedheef jecha.
 Dubartiin abbaa manaa ykn mahrama malee waan imala jedhamu hunda irraa ni dhoorgamti, hadiisni kun akka haala nama gaafataa fi bakka jireenyaa isaatin ilaalama.
 Mahrama dubartii jechuun abbaa manaa isheeti ykn nama sababa firummaa akka abbaa ishee, ilma ishee, abbeeraa fi eessumaa, ykn sababa harma hoosisuu akka abbaa fi abbeeraa hoosisaa irraa ta'ee, ykn sababa soddummaa akka abbaa abbaa manaa ta'uu irraa kan ka'een abaditti ishee fuudhuun irratti haraama ta'eedha, Innis Muslima ga’eessa, beekaa, amanamaa ta'uudha qaba, Kaayyoon mahramaa dubartii tiksuu, kunuunsuu fi dhimma isiitin dhaabbachuu waan ta'eefi dha.
 Amantiin Islaamaa dubartootaaf ni yaada, ishees ni eega, akkasumas ishee ni tiksaadha.
 Salaata Fajrii fi Asrii booda salaata sunnaa salaatun fayyaa ta'uu hin danda'uudha. Salaata waajibaa kan darbe raawwachuun, salaatowwan sababa qaban kan akka tahiyyaa masjiidaa fi kan kana fakkaatan salaatuu sana jala hin galu.
 Aduun akkuma baateen salaata salaatuun haraama ta'a, inumaayyuu hanga isheen tilmaama eeboo ol fuudhamtuu eeguun dirqama, sun tilmaamaan daqiiqaa kudhanii hanga kudha shanii ni ta'a.
-Yeroon asri hanga aduun lixxutti dheerata.
-​
+Yeroon asri hanga aduun lixxutti dheerata. ​
 Gara masjiidota sadanitti imaluun ni hayyamamaadha.
 Sadarkaa fi kabajaa masjiidonni sadan waan biraa irra qabaniidha.
 Qabrii ziyaaruuf jecha imaluun hin hayyamamu, qabrii Nabiyyii osoo ta'ellee, nagaa fi rahamnni irra haa jiraatu, nama Madiinaa keessa jiruuf, ykn karaa shari'aan islaamaa seera qabeessa godheen nama madiinaa dhufeef qabricha ziyaaruun ni danda'ama.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/10603</t>
   </si>
   <si>
     <t>من قال حين يسمع النداء: اللهم رب هذه الدعوة التامة، والصلاة القائمة، آت محمدا الوسيلة والفضيلة، وابعثه مقاما محمودا الذي وعدته، حلت له شفاعتي يوم القيامة</t>
   </si>
   <si>
     <t>Namni yeroo azaana dhagahu akkas jedhe: "Yaa Rabbii, Gooftaa waamicha guutuu fi salaata yeroo hunda raawwatamu kanaa,  Muhammadiif eddoo guddaa fi sadarkaa kenniif, gara eddoo faarfamaa isa ati waadaa galteettis isa ol kaasi" shafaa'aan koo guyyaa qiyaamaa isaaf raggaate</t>
   </si>
   <si>
     <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ قَالَ حِينَ يَسْمَعُ النِّدَاءَ: اللَّهُمَّ رَبَّ هَذِهِ الدَّعْوَةِ التَّامَّةِ، وَالصَّلاَةِ القَائِمَةِ، آتِ مُحَمَّدًا الوَسِيلَةَ وَالفَضِيلَةَ، وَابْعَثْهُ مَقَامًا مَحْمُودًا الَّذِي وَعَدْتَهُ، حَلَّتْ لَهُ شَفَاعَتِي يَوْمَ القِيَامَةِ».</t>
   </si>
   <si>
     <t>Jaabir bin Abdullaah irraa akka odeeffametti -Rabbi isaan lamaan irraa haa jaallatu- Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkas jedhan: «Namni yeroo azaana dhagahu akkas jedhe: "Yaa Rabbii, Gooftaa waamicha guutuu fi salaata yeroo hunda raawwatamu kanaa,  Muhammadiif eddoo guddaa fi sadarkaa kenniif, gara eddoo faarfamaa isa ati waadaa galteettis isa ol kaasi" shafaa'aan koo guyyaa qiyaamaa isaaf raggaate».</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مَن قال حين يسمع المؤذِّنَ بعد أنْ ينتهي منه: 
 (اللَّهُمَّ رَبَّ هَذِهِ الدَّعْوَةِ)، وهي ألفاظ الأذان التي يُدْعَى بها إلى عبادة الله والصلاة، (التَّامَّةِ) الكاملة، دعوة التوحيد والرسالة، (وَالصَّلاَةِ القَائِمَةِ) الدائمة التي ستقام، (آتِ) وأَعْطِ، (مُحَمَّدًا الوَسِيلَةَ) والمَنْزِلة العَلِيّة في الجنة التي لا تنبغي إلا له صلى الله عليه وسلم، (وَالفَضِيلَةَ) المَرْتَبةَ الزائدةَ على مراتب الخلائق، (وَابْعَثْهُ) وأَعْطِه (مَقَامًا مَحْمُودًا) يُحْمَد القائم فيه؛ وهو الشفاعة العظمى يوم القيامة، (الَّذِي وَعَدْتَهُ) بقولك: {عسى أن يبعثك ربك مقامًا محمودًا} بأن تكون له صلى الله عليه وسلم. 
 فمن دعا هذا الدعاء استحقَّ  ووَجَبتْ له شفاعةُ النبي صلى الله عليه وسلم يوم القيامة.</t>
   </si>
   <si>
@@ -16291,53 +16278,51 @@
   <si>
     <t>من قتل معاهدا لم يرح رائحة الجنة، وإن ريحها توجد من مسيرة أربعين عاما</t>
   </si>
   <si>
     <t>Namni nama muslimoota waliin walii galteen jiru ajjeese urgooftuu Jannataa hin argu urgooftuun ishees fagoo waggaa afurtamaa irraa argama</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَنْ قَتَلَ مُعَاهَدًا ‌لَمْ ‌يَرَحْ ‌رَائِحَةَ الْجَنَّةِ، وَإِنَّ رِيحَهَا تُوجَدُ مِنْ مَسِيرَةِ أَرْبَعِينَ عَامًا».</t>
   </si>
   <si>
     <t>Abdullaah ilma Amrii irraa odeeffamee -Rabbiin isaan irraa haa jaallatu- Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu-akkas jedhan: "Namni nama muslimoota waliin walii galteen jiru ajjeese urgooftuu Jannataa hin argu urgooftuun ishees fagoo waggaa afurtamaa irraa argama".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على أنَّ مَن قَتَلَ مُعاهَدًا -وهو مَن دخل من الكفار إلى دار الإسلام بِعَهْدٍ وأمان- بأنه لن يَشمَّ رائحةَ الجنة، وإنَّ ريحَها يكون على بُعدِ مسيرة أربعين عامًا.</t>
   </si>
   <si>
     <t>Nabiyyiin -nagaa fi rahmanni irra haa haa jiraatu- nama nama walii galtee muslimtoota waliin qabu ajjeesse -innis kaafiroota irraa walii galtee nageenyatiin nama gara biyya islaamaa dhufe- urgooftuu jannataa arguu dhabuun doorsisni cimaan akka isa irra jiru ibsan, urgaan jannataa fageenya imala waggaa afurtamaa irraa akka dhahuus dubbataniiru.</t>
   </si>
   <si>
     <t>تحريم قتل المُعاهَد والذِّمِّي والمُستأمَن من الكفار، وأنه كبيرة من كبائر الذنوب.
 المعاهد: هو مَن أُخِذَ عليه العهد من الكفار وهو يقيم في بلاده لا يحارب المسلمين ولايحاربونه، والذِّمِّي: هو من استوطن دارَ المسلمين ودفع الجزية، والمستأمَن: هو مَن دخل دار المسلمين بعهد وأمان لوقت محدد.
 التحذير من خيانة العهود مع غير المسلمين.</t>
   </si>
   <si>
     <t>Kaafiroota irraa mu'aahad, zimmiyyii fi musta'aman ajjeesuun haraama yoo ta'u, innis diliiwwan gurguddoo irraa akka ta'eedha.
-Mu'aahad jechuun: Nama kaafiroota irraa walii galteen irraa fuudhamee biyya isaa keessa jiraatu, kan Muslimootan hin lolle, isaanis isaan kan hin lolleedha. 
-[...1 lines deleted...]
-Musta'aman jechuun: nama yeroo murtaa’eef walii galtee nageenyatiin biyya muslimootaa seeneedha.
+Mu'aahad jechuun: Nama kaafiroota irraa walii galteen irraa fuudhamee biyya isaa keessa jiraatu, kan Muslimootan hin lolle, isaanis isaan kan hin lolleedha.  Zimmiyyii jechuun: Jechuun nama biyya muslimoota keessa qubatee gibira kaffalaa jiraatuu dha. Musta'aman jechuun: nama yeroo murtaa’eef walii galtee nageenyatiin biyya muslimootaa seeneedha.
 Namoota Muslima hin taane waliin walii galtee diiguu/ganuu irraa akeekkachiisuudha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/64637</t>
   </si>
   <si>
     <t>نهى عن كل ذي ناب من السباع، وعن كل ذي مخلب من الطير</t>
   </si>
   <si>
     <t>Hunda bineensa qarrinffaa qabu irraa dhoorganii jiru, akkasumas hunda allaattii qeensa qabu irraas</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رَضيَ اللهُ عنهُما أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم: نَهَى عَنْ كُلِّ ذِي نَابٍ مِنَ السِّبَاعِ، وَعَنْ كُلِّ ذِي مِخْلَبٍ مِنَ الطَّيْرِ.</t>
   </si>
   <si>
     <t>Ibnu Abbaas irraa akka odeeffametti -Rabbi isaan irraa haa jaallatu- Ergamaan Rabbii, Rabbiin rahmataa fi nageenya isaan irratti haa buusu: Hunda bineensa qarrinffaa qabu irraa dhoorganii jiru, akkasumas hunda allaattii qeensa qabu irraas.</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم عن أكْلِ كلِّ سَبُعٍ من الحيوانات المُفْتَرِسَة التي تَصِيْد بواسطة نابِها، وعن أَكْلِ كلِّ طَيْرٍ يَقْطَع ويُمْسِكُ بمِخْلَبِهِ.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- hunda bineensa karaa qarrinffaa isaatiin adamsuu nyaachuu irraa dhoorgani, akkasuma hunda allaattii qeensa isaatiin qabuu fi kutu nyaachuus dhoorganiiru.</t>
   </si>
   <si>
     <t>حرص الإسلام على الطيِّبات في كل شيء من المأكل والمشرب وغيرها.
@@ -17234,52 +17219,51 @@
   </si>
   <si>
     <t>لا تقوم الساعة حتى يمر الرجل بقبر الرجل فيقول: يا ليتني مكانه</t>
   </si>
   <si>
     <t>Hanga namni tokko qabrii nama biraa bira darbee akkana jedhutti qiyaamaan hin dhuftu: Osoon bakka isaa ta’ee natti tola</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَقُومُ السَّاعَةُ حَتَّى يَمُرَّ الرَّجُلُ بِقَبْرِ الرَّجُلِ فَيَقُولُ: يَا لَيْتَنِي مَكَانَهُ».</t>
   </si>
   <si>
     <t>Abuu Hureyraa irraa odeeffamee -Rabbiin isa irraa haa jaallatu- Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhan: "Hanga namni tokko qabrii nama biraa bira darbee akkana jedhutti qiyaamaan hin dhuftu: Osoon bakka isaa ta’ee natti tola".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الساعةَ لن تقوم حتى يَمُرَّ الرجلُ بالقبر فيتمنى أن يكون ميتًا مكانه، والسبب هو خوفُه على نفسِه من ذهاب دينه بِغَلَبَة الباطل وأهله، وظهور الفتن والمعاصي والمنكرات.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- hanga namni tokko qabrii bira darbee bakka abbaa qabrii sanaa ofii du'uu hawwutti qiyaamaan akka hin taane himan, Sababni isaas sababaa cubbuu fi warri cubbuu ol'aantummaa argatanii fitnaan adda addaatii fi badiiwwan muldhachuutiin amantii isaa dhabuu irraa sodaachuu isaati.</t>
   </si>
   <si>
     <t>الإشارة بظهور المعاصي والفتن آخر الزمان.
 الحث على أخذ الحذر والاستعداد للموت بالإيمان والأعمال الصالحة، والبعد عن مواطن الفتن والبلاء.</t>
   </si>
   <si>
     <t>Dhuma yeroo irratti dilii fi fitnaan adda addaa akka muldhatan akeekuudha.
-Iimaana fi hojiilee gaggaarii hojjachuu fi iddoolee fitnaa fi balaa adda addaa irraa fagaachuun of eeggannoo gochuu fi du'aaf qophaa'urratti kakaasuudha. 
-​</t>
+Iimaana fi hojiilee gaggaarii hojjachuu fi iddoolee fitnaa fi balaa adda addaa irraa fagaachuun of eeggannoo gochuu fi du'aaf qophaa'urratti kakaasuudha.  ​</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/65022</t>
   </si>
   <si>
     <t>لا تقوم الساعة حتى تقاتلوا اليهود، حتى يقول الحجر وراءه اليهودي: يا مسلم، هذا يهودي ورائي فاقتله</t>
   </si>
   <si>
     <t>Yahuudaa woliin wol loltanii hanga dhagaan booda isaa yahuudaan jiru: yaa muslima kun booda koo kan jiru yahuudaadha isa ajjeesi jedhutti qiyaamaan hin dhaabbatu</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَقُومُ السَّاعَةُ حَتَّى تُقَاتِلُوا اليَهُودَ، حَتَّى يَقُولَ الحَجَرُ وَرَاءَهُ اليَهُودِيُّ: يَا مُسْلِمُ، هَذَا يَهُودِيٌّ وَرَائِي فَاقْتُلْهُ».</t>
   </si>
   <si>
     <t>Abuu Hurayraa irraa akka odeeffametti -Rabbiin isa irraa haa jaallatu- Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhan: "Yahuudaa woliin wol loltanii hanga dhagaan booda isaa yahuudaan jiru: yaa muslima kun booda koo kan jiru yahuudaadha isa ajjeesi jedhutti qiyaamaan hin dhaabbatu".</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أن الساعة لن تقوم حتى يتقاتل المسلمون واليهود، 
 حتى إذا هرب اليهوديُّ وراء الحجر ليستتر به عن المسلمين؛ أنطق اللهُ الحجَرَ ونادى المسلمَ: بأنَّ يهوديًّا وراءه حتَّى يأتي لِقتله.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- hanga muslimoonnii fi yahuudaan wol lolanitti qiyaamaan akka hin dhaabbanne himani, Yoo yahuudichi muslima irraa dhokachuuf jecha dhagaa jalatti dheesse illee; Rabbiin dhagaa dubbachiisee muslima waamaa: booda isaa yahuudaatu jira jechuun, akka muslimni isa ajjeesuuf dhufuuf jecha.</t>
   </si>
   <si>
     <t>إخبار النبي صلى الله عليه وسلم ببعض الغيب والمستقبل، حسبما أطلعه الله تعالى، وهو سيقع لا محالة.
@@ -18360,52 +18344,51 @@
   <si>
     <t>Yahuudoonni dheekkamsa Rabbii jala galanii jiru, Kiristaanonni immoo jallatoodha</t>
   </si>
   <si>
     <t>عَنْ ‌عَدِيِّ بْنِ حَاتِمٍ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الْيَهُودُ مَغْضُوبٌ عَلَيْهِمْ، وَالنَّصَارَى ضُلَّالٌ».</t>
   </si>
   <si>
     <t>Adiyyi bin Haatim irraa odeeffamee, Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhan: "Yahuudoonni dheekkamsa Rabbii jala galanii jiru, Kiristaanonni immoo jallatoodha".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ اليهودَ قومٌ غَضِبَ اللهُ عليهم؛ لأنهم عرفوا الحقَّ ولم يعملوا به. 
 والنصارى قومٌ ضلال؛ لأنهم عَمِلوا بغير علم.</t>
   </si>
   <si>
     <t>Nbiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- yahuudonni ummata Rabbiin itti dallane ta’uudha himan; Sababni isaas waan isaan dhugaa beekanii itti hin hojjatiniif jecha. Kiristaanonni immoo ummata karaa haqaa irraa maqan ta'uudha himan; sababni isaas beekumsa malee waan hojjataniif jecha.
 ​</t>
   </si>
   <si>
     <t>الجَمْعُ بين العلم والعمل نجاةٌ من سبيل المغضوب عليهم والضالين.
 التحذير من سبيل اليهود والنصارى، ولزوم الصراط المستقيم الذي هو الإسلام.
 كل من اليهود والنصارى ضال مغضوب عليه، لكن أَخَصُّ أوصافِ اليهود الغضبُ، وأَخَصُّ أوصاف النصارى الضلال.</t>
   </si>
   <si>
     <t>Gidduu beekumsaa fi dalagaa walitti qabaachuun karaa warra irratti dallanameeti fi karaa warra karaa haqa irraa maqanii irraa nagaa nama baasaadha.
 Karaa yahuudaa fi Kiristaanotaa irraa akeekkachiisuudha, akkasumas karaa qajeelaa Islaamummaa irratti cichuun barbaachisaa akka ta'eedha.
-Hundummaan Yahuudotaa fi kiristaanotaa jallatoo fi irratti dallanamoo yoo ta’an, garuu ibsi adda ta’e Yahuudootaaf  dallansuudha, ibsi adda ta’e kiristaanotaaf immoo jal'ina. 
-​</t>
+Hundummaan Yahuudotaa fi kiristaanotaa jallatoo fi irratti dallanamoo yoo ta’an, garuu ibsi adda ta’e Yahuudootaaf  dallansuudha, ibsi adda ta’e kiristaanotaaf immoo jal'ina.  ​</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/65061</t>
   </si>
   <si>
     <t>فإذا رأيت الذين يتبعون ما تشابه منه فأولئك الذين سمى الله، فاحذروهم</t>
   </si>
   <si>
     <t>yeroo worra isa irraa waan wol fakkaate hordofu agarte isaani worri Rabbiin jedhe, isaan irraa of eeggadhaa</t>
   </si>
   <si>
     <t>عَنْ ‌عَائِشَةَ رَضِيَ اللهُ عَنْهَا قَالَتْ: تَلَا رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ هَذِهِ الْآيَةَ: {هُوَ الَّذِي أَنْزَلَ عَلَيْكَ الْكِتَابَ مِنْهُ آيَاتٌ مُحْكَمَاتٌ هُنَّ أُمُّ الْكِتَابِ وَأُخَرُ مُتَشَابِهَاتٌ فَأَمَّا الَّذِينَ فِي قُلُوبِهِمْ زَيْغٌ فَيَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ ابْتِغَاءَ الْفِتْنَةِ وَابْتِغَاءَ تَأْوِيلِهِ، وَمَا يَعْلَمُ تَأْوِيلَهُ إِلَّا اللَّهُ، وَالرَّاسِخُونَ فِي الْعِلْمِ يَقُولُونَ آمَنَّا بِهِ كُلٌّ مِنْ عِنْدِ رَبِّنَا وَمَا يَذَّكَّرُ إِلَّا أُولُو الْأَلْبَابِ} [آل عمران: 7]. قَالَتْ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «فَإِذَا رَأَيْتِ الَّذِينَ يَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ فَأُولَئِكَ الَّذِينَ سَمَّى اللهُ، فَاحْذَرُوهُمْ».</t>
   </si>
   <si>
     <t>Aa'ishaa irraa akka odeeffametti -Rabbiin isii irraa haa jaallatu- ni jette: ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- aayatattii suuraa aala-imraan keessaa akkas jettu {inni isa sirratti kitaaba buuse isa irraa keeyyata ifaatu jira, isaan bu'uura kitaabaati, kan biraa immmoo wol fakkaattuudha, worri onnee isaanii keessa jallinni jiru fitnaa barbaachaa fi hiika isaa isa dhokataa barbaachaaf jecha isa wol fakkaataa hordofu, hiika isaa isa dhokataa Rabbiin malee homtuu hin beeku, worri beekumsa keessa fagaatan immoo "hunduu Rabbii keenya biraayyi itti amanne" jedhu, worra sammuu qabu malee namni biraa hin gorfamu} [suuraa aala-imraan: 7]. Aa'ishaanis akkas jette: ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- itti fufuun akkas jedhani: «yeroo worra isa irraa waan wol fakkaate hordofu agarte isaani worri Rabbiin jedhe, isaan irraa of eeggadhaa».</t>
   </si>
   <si>
     <t>قرأ رسول الله صلى الله عليه وسلم هذه الآية: 
 {هُوَ الَّذِي أَنْزَلَ عَلَيْكَ الْكِتَابَ مِنْهُ آيَاتٌ مُحْكَمَاتٌ هُنَّ أُمُّ الْكِتَابِ وَأُخَرُ مُتَشَابِهَاتٌ فَأَمَّا الَّذِينَ فِي قُلُوبِهِمْ زَيْغٌ فَيَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ ابْتِغَاءَ الْفِتْنَةِ وَابْتِغَاءَ تَأْوِيلِهِ وَمَا يَعْلَمُ تَأْوِيلَهُ إِلَّا اللَّهُ وَالرَّاسِخُونَ فِي الْعِلْمِ يَقُولُونَ آمَنَّا بِهِ كُلٌّ مِنْ عِنْدِ رَبِّنَا وَمَا يَذَّكَّرُ إِلَّا أُولُو الْأَلْبَابِ}، 
 وفيها أخبر الله سبحانه أنه هو الذي أنزل على نبيه القرآن، الذي منه آيات واضحة الدلالة، معلومة الأحكام لا لبس فيها، هي أصل الكتاب ومرجعه، وهي المرجع عند الاختلاف، 
 ومنه آيات أُخر محتملة لأكثر من معنى، يلتبس معناها على بعض الناس، أو يظن أن بينها وبين الآية الأخرى تعارض، 
 ثم بين الله تعامل الناس مع هذا الآيات، 
 فالذين في قلوبهم مَيْلٌ عن الحق فيتركون المُحْكم، ويأخذون بالمتشابه المُحْتمل، يبتغون بذلك إثارة الشبهة وإضلال الناس، ويبتغون بذلك تأويلها على ما يوافق أهواءهم، 
 وأما الثابتون في العلم فإنهم يعلمون هذا المتشابه، ويردُّونه للمحكم، ويؤمنون به وأنه من عند الله سبحانه وتعالى، ولا يمكن أن يلتبس أو يتعارض، ولكن ما يتذكر بذلك ولا يتعظ إلا أصحاب العقول السليمة. 
 ثم قال النبي صلى الله عليه وسلم لأم المؤمنين عائشة رضي الله عنها أنها إذا رأت الذين يتبعون المتشابه فإنهم هم الذين سمَّى الله في قوله: 