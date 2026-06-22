--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5198">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Oromoo
 # Source: https://hadeethenc.com/om
 # Last update: 2026-05-10 17:53:30 (v1.25.0)
 # Check for updates: https://hadeethenc.com/en/check/om/v1.25.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
@@ -19977,165 +19977,155 @@
     <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
   </si>
   <si>
     <t>Amiira Mu'umintootaa Abuu Hafsi Umar ibnu Al-Khaxxaab irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: ergamaa Rabbiitii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhuun dhaga'e: «Hojiin kamuu niyaadhaani, nama kamiifuu waanuma inni niyyatetu isaaf jira, namni godaanisi isaa gara Rabbii fi ergamaa isaatti ta’e, godaansi isaa gara Rabbii fi ergamaadhuma isaatti ta'a, namni godaansi isaa immoo duuniyaa argatuuf yookaan dubartii fuudhuuf ta’e immoo, godaansi isaa garuma itti godaane sanatti ta'a».</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>Iklaasatti kakaasuudha, Rabbiin hojii irraa waan fuulli Isaa ittiin barbaadame malee hin qeebalu waan ta'eef jecha.
 Namni dirqamni isa irra ka'ame hojiiwwan gama Rabbiitti ittiin dhihaatan akka Aadaatti yoo hojjate isii irratti mindaan isaaf hin jiru, hanga isiidhaan Rabbitti dhihaachuu fedhutti.
 Niyyaadhaan ibaadaan aadaa irraa adda ba'a, akkasumas ibaadaan gariinis garii irraa niyyaadhaan adda ba'a.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
     <t>[رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66511</t>
   </si>
   <si>
-    <t>Abuu Abdurrahmaan Abdullaah ibnu Umar ibnu Al-Khaxxaab irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: ergamaa Rabbiitii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhuun dhaga'e:||“Islaamummaan waan shan irratti ijaarame: Rabbiin malee haqaan gabbaramaan biraa akka hin jirree fi Muhammad gabrichaa fi Ergamaa Isaa ta’uu ragaa bahuu, salaata dhaabuu, zakaa kennuu,  hajjii gochuu fi ji'a Ramadaanaa soomuudha”</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Abuu Abdurrahmaan Abdullaah ibnu Umar ibnu Al-Khaxxaab irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: ergamaa Rabbiitii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhuun dhaga'e: “Islaamummaan waan shan irratti ijaarame: Rabbiin malee haqaan gabbaramaan biraa akka hin jirree fi Muhammad gabrichaa fi Ergamaa Isaa ta’uu ragaa bahuu, salaata dhaabuu, zakaa kennuu,  hajjii gochuu fi ji'a Ramadaanaa soomuudha” .</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>uumamni tokkoo keessanii garaa haadha isaa keessatti guyyaa afurtamaaf wolitti qabama</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «إِنَّ أَحَدَكُمْ يُجْمَعُ خَلْقُهُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا، ثُمَّ يَكُونُ عَلَقَةً مِثْلَ ذَلِكَ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَ ذَلِكَ، ثُمَّ يُرْسَلُ إلَيْهِ المَلَكُ فَيَنْفُخُ فِيهِ الرُّوحَ، وَيُؤْمَرُ بِأَرْبَعِ كَلِمَاتٍ: بِكَتْبِ رِزْقِهِ، وَأَجَلِهِ، وَعَمَلِهِ، وَشَقِيٍّ أَوْ سَعِيدٍ؛ فَوَالَّذِي لَا إلَهَ غَيْرُهُ إنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُهَا، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
   </si>
   <si>
     <t>Abuu Abdurrahmaan Abdullaah ibnu Mas'uud irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- isaan dhugaa dubbataa dhugeeffamaa kan ta'an akkas jechuun nuuf odeessan: «uumamni tokkoo keessanii garaa haadha isaa keessatti guyyaa afurtamaaf wolitti qabama, eegasii guyyootuma fakkaataa sanaa keessatti dhiiga itite ta'a, eegasii ammas guyyootuma fakkaataa sanaa keessatti foon cittuu ta'a, eegasii malaaykaan gara isaatti ergamuun lubbuu itti afuufee, jechoota afur barreessuutti ajajama, rizqii isaa, beellama du'a isaa, hojii isaa fi hoonga'aa yookaan milkaa'aa ta'uu isaa barreessuutti, Rabbii haqaan gabbaramaan isa malee hin jirreenan kakadha! tokkoon keessan hanga isaafi jannata gidduutti dhundhuma tokko malee hin hafnetti hojii worra jannataa hojjatee, kitaabni isa irratti barreeffame isa dursuun hojii worra ibidda hojjatee ibidda seena. akkasuma tokkoon keessan hanga isaa fi ibidda gidduutti dhundhuma tokko malee hin hafnetti hojii worra ibiddaa hojjatee, kitaabni isa irratti barreeffame isa dursuun hojii worra jannataa hojjatee jannata seena».</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>بيان مراحل خلق الإنسان.
 الإيمان بالقضاء والقدر.
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Gulantaa uumamni ilma namaa keessa darbu ibsuutu keessa jira.
 Murtoo fi Hiree Rabbiitti amanuutu keessa jira.
 dhuma irratti itti galli wontootaa gara waan murtoon dursee fi waan qadaraan darbeeti.
-hojiiwwan xumara isaaniitiin madaalamu waan ta'eef hanga hojiitiin gowwoomuu irraa sodaachisuutu keessa jira.
-____</t>
+hojiiwwan xumara isaaniitiin madaalamu waan ta'eef hanga hojiitiin gowwoomuu irraa sodaachisuutu keessa jira.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>Namni Amantii keenya kana keessatti, waan biraa kan isa irraa hin taane argamsiise, inni deebifmaadha (fudhatama hin qabu</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Haadha Mu'umintootaa kan taate Ummu Abdullaah Aa'ishaa irraa akka odeeffametti -Rabbi isii irraa haa jallatu- ni jette: ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Namni Amantii keenya kana keessatti, waan biraa kan isa irraa hin taane argamsiise, inni deebifmaadha (fudhatama hin qabu». Gabaasa Muslim keessatti: «Namni hojii Amantii keenya keessa hin jirre hojjate, hojichi deebifamaadha (hin qeebalamu)».</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Ibaadaan waan Qur’aanaa fi Hadiisa keessatti ibsame irratti hundaa’aa waan ta’eef, seera inni baaseen malee Rabbii ol ta’e hin gabbarru, kalaqaa fi waan ragaa hin qabneenii miti.
 Amantiin yaada fi waan gaarii jedhame irratti kan hundaa’e osoo hin taane, Ergamaa -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- hordofuudhaan qofa ta'a.
 Hadiisni kuni Amantiin guutuu ta'uu irratti ragaadha.
 Bid'aa jechuun aqiidaa yookaan jecha yookaan hojii irraa ta'ee isheen hunduma waan zamana Nabiyyiitii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- fi sahaabota hin jerre kan Amantii keessatti argamsiifameeti.
 Hadiisni kuni bu'uroowwan Islaamaa keessaa bu'ura tokko yoo ta’u, hojiileef madaala akka ta’etti ilaalama, kanaafuu akkuma  hojiin fuula Rabbii ol ta’ee barbaaduun isa keessa hin jirre hundi nama isa hojjateef mindaan isa keessa hin jirretti, hundi hojii waan Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ittiin dhufaniin wal hin simanne nama isa hojjate irratti deebifamaadha.
 Hadiisni kun bida'aawwan argamsiifamanii fi badiiwwan argaman deebisuu keessatti foormulaadha.
 Bid'aawwan dhoorgaman dhimmoota amantiitiin wantoota walqabatani malee kan jiruu addunyaatii miti.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
-    <t>Abuu Abdullaah Annu'umaan ibnu Bashiir irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: ergamaa Rabbiitii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhuun dhaga'e:||"Halalli ifa galaadha, haraamnis ifa galaadha, gidduu isaaniitti wantoota wal fakkaatan kan namoonni hedduun isaan hin beekneetu jiran, namni wal fakkaattuu eeggate amantii fi kabajaa isaatiif qulqullina barbaade, wal fakkaattuu keessa namni bu'e haraama keessa bu'e, inni akka tiksee daangaa cinaatti tiksuuti, isa keessa seenee dheeduutu mala, dhaga'aa! mootii hundaafuu daangaatu jira, dhaga'aa! daangaan Rabbii dhoorgaa Isaati, dhaga'aa! dhugumatti qaama namaa keessa waan akka cittuu fooniitu jira, yeroo isiin tolte qaamni hundi ni tola, yeroo isiin badde immoo qaamni hundi ni bada, dhaga'aa! isiin qalbiidha</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Abuu Abdullaah Annu'umaan ibnu Bashiir irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: ergamaa Rabbiitii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jedhuun dhaga'e: "Halalli ifa galaadha, haraamnis ifa galaadha, gidduu isaaniitti wantoota wal fakkaatan kan namoonni hedduun isaan hin beekneetu jiran, namni wal fakkaattuu eeggate amantii fi kabajaa isaatiif qulqullina barbaade, wal fakkaattuu keessa namni bu'e haraama keessa bu'e, inni akka tiksee daangaa cinaatti tiksuuti, isa keessa seenee dheeduutu mala, dhaga'aa! mootii hundaafuu daangaatu jira, dhaga'aa! daangaan Rabbii dhoorgaa Isaati, dhaga'aa! dhugumatti qaama namaa keessa waan akka cittuu fooniitu jira, yeroo isiin tolte qaamni hundi ni tola, yeroo isiin badde immoo qaamni hundi ni bada, dhaga'aa! isiin qalbiidha".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Hadiisni kun waan namatti wal fakkaatu (shubuhaa) irraa eeggachuu keessatti foormulaadha.
 Waan wal fakkaatu, kan murtoon isaa ifa hin tahin dhiisuutti kakaasuudha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>Abuu Ruqiyyaa Tamiim ibnu Aows Addaarii irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani:||"Amantaa jechuun gaarii yaaduudha" ni jenne: eenyuufi? ni jedhan: "Rabbiifi, kitaaba Isaatiifi, ergamaa Isaatiif, dureewwan muslimootaatii fi hunduma isaanitiifi</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Abuu Ruqiyyaa Tamiim ibnu Aows Addaarii irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: "Amantaa jechuun gaarii yaaduudha" ni jenne: eenyuufi? ni jedhan: "Rabbiifi, kitaaba Isaatiifi, ergamaa Isaatiif, dureewwan muslimootaatii fi hunduma isaanitiifi".</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- Amantiin Rabbiif qulqulleessanii hojjachuu fi dhugaa irratti akka gadi dhaabbate himani, sunis kan ta'e akkuma Rabbiin dirqama taasisetti, hir'isaan maletti yookaan gowwoosaan maletti, guutuu ta'ee akka raawwatamuufi. Nabiyyiidhaan -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- nasiihaan (gorsi) eenyuuf ta'a? jedhamee jennaan, akkas jedhani: Jalqaba: Rabbiif nasiihaa gochuudha (yaaduudha): kunis kan ta'u, hojii kee Rabbiif qulqulleesuu fi isatti qindeessuu dhabuun, Rabbummaa isaa, gabbaramummaa isaatii fi maqoolee fi sifaata isaatti amanuun, ajaja isaa ulfeessuu fi isatti amanuutti waamuuni. lammaffaan: Kitaaba Rabbiitiif nasiihaa gochuudha (yaaduudha) innis Qur'aana kabajamaadha: kunis kan ta'u haasaa Rabbii ta'uu isaa, xumura kitaabolee isaa ta'uu fi shari'aawwan isaan dura turan hundas kan haqe ta'uu isaatti amanuuni, akkasumas isa ulfeessina, akka dubbifamuu qabuttis isa dubbifna, murtoo isaa ifa galaa ta'ettis ni hojjanna, wol fakkaataa isaas itti amannee fudhanna, jijjiirraa worra isa jallisanuu irraas isa eegna, gorsa isaatiinis ni gorfamna, beekumsa isaas ni facaafna, isattis ni waamna. Sadaffaan: ergamaa Rabbii Muhammadiif -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- nasiihaa gochuudha (yaaduudha): sunis kan ta'u, ergamaa xumuraa ta'uu isaaniitti amanuun, waan isaan ittiin dhufan dhugeessuun, ajaja isaanii hojii irra oolchuun, waan isaan irraa dhoorgan irraa fagaachuun, waan isaan ittiin dhufaniin malee Rabbiin gabbaruu dhiisuun, haqa isaanii jabeessuun, isaan ulfeessuun, waamicha isaanii facaasuun, kara isaanii diriirsuu fi maqa balleessii isaan irraa mormuuni. Afraffaa: Dura buutota Muslimootaatiif nasiihaa gochuudha (yaaduudha): kunis kan ta'u haqa irratti isaan gargaaruun, aangoo isaaniin falmuu dhabuu fi Rabbiif ajajamuu keessatti isaan dhaga'uuni. Shanaffaan: Muslimootaaf nasiihaa gochuudha (yaaduudha): kunis kan ta'u; tola isaanitti ooluun, islaamummaatti isaan waamuun, waan isaan rakkisu isaan irraa qabuun, toltuu isaaniif jaallachuu fi toltuu fi sodaa Rabbii keessatti isaaniin wol gargaaruuni.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
@@ -20168,53 +20158,50 @@
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>Hadiisichi, wantoota itti ajajamne hojjachuu fi wantoota irraa dhorgamne irraa fagaachuun wal qabatee, dirqama nurra jiru ibsuu keessatti foormulaadha.
 Wantoota dhoorgaman keessatti, wanta tokkollee hojjachuun hin eeyyamamne, ajajni garuu dandeettiidhaan daangeffame; kunis kan ta'eef dhiisuun danda'amaadha, waa hojjachuun immoo, hojii itti ajajamne sana argamsiisuuf dandeettii gaafata waan ta'eefi.
 Gaaffii baay'isuun dhoorgaa tahuudha, Ulamaa'in dhugumatti gaaffilee bakka lamatti qoodaniiru: Tokkoffaan: Dhimma amantii ilaalchisee waan barbaachisaa ta'e bifa barnootaatiin gaafachuu yoo ta'u, kuni itti ajajamaadha, gaafileen sahaabotaa gosa kana irraayi. Inni lammaffaa: gaafilee bifa mataa jabinaafi itti of dirqanii gaafataniidha, kuni isa irraa dhoorgameedha.
 Ummata kana akka ummata isaan dura darbanitti argametti Nabiyyii isaanii -nagaa fi rahmanni irra haa jiraatu- akka hin faallessine akeekkachiisuudha.
 Wanti irraa dhoorgame xiqqaa fi hedduus ni qabata; xiqqaa fi guddaa isaa irraa fagachuun malee, haraama irraa fagaachuun hin argamu waan ta'eef jecha, fakkeenyaaf: Rabbiin ribaa irraa nu dhoorgee jira, dhoorgaan kun immoo ribaa xiqqaa fi guddaas ni qabata.
 Sababoowwan gara haraamaatti nama geessan dhiisuudha; Kun hiikkaa irraa fagaachuu irraa waan ta'eef jecha.
 Ilma namaatiif Yeroo ajaja Ergamaa dhaga'etti -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- "ajajichi dirqama moo jaallatamaadha?" jechuun hin barbaachisu, inumaa isa hojjachuutti ariifachuu qaba; jecha isaanii: «isa irraa hanga dandeessan hojjadhaa». jedhuuf jecha.
 Gaaffii heddummeessuun sababaa badiinsaati, keessattuu dhimmoota gaafatanii itti ga'uun hin danda'amne, kan akka gaaffii dhimmoota fagoo (gaybii) faa, akkaataa haala guyyaa qiyaamaa faa keessatti, kan akkasii keessatti gaaffii hin heddummeessin ni baddaatii, akkasuma worra of dirqisiisanuu fi worra gadi fageessanii waa qoqqotan irraa taataatii.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
   </si>
   <si>
-    <t>Abuu Hureyraa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkana jedhan:||«Rabbiin gaariidha gaarii males hin qeebalu, Rabbiin waan ergamtoota itti ajajetti mu’umintootas ajajee jira, Rabbiin ol ta’e akkas jedhe: {Yaa ergamtootaa! Wantoota gaggaarii irraa nyaadhaa hojiiwwan gaggariis hojjadhaa} ammas Rabbiin ol ta'e akkas jedhe: {Yaa worra amantan! Gaggaarii waan nuti isiniif kennine irraa nyaadhaa} eegasii namicha imala dheeressu, kan mataan isaa fajaajaa, kan quttaa'e, kan harka isaa gara samiitti diriirsuun: Yaa Rabii, Yaa Rabbi jedhu, kan nyaanni isaa haraamaa, dhugaatiin isaas haraamaa, uffannaan isaas haraamaa, kan haraamaan guddate dubbachuun, akkamumatti kadhannaan isaaf owwaatama?». jedhani</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>Abuu Hureyraa irraa akka odeeffametti -Rabbiin irraa haa jaallatu- akkana jedhe: Ergamaan Rabbii -nagaa fi rahmanni irra haa jiraatu- akkana jedhan: «Rabbiin gaariidha gaarii males hin qeebalu, Rabbiin waan ergamtoota itti ajajetti mu’umintootas ajajee jira, Rabbiin ol ta’e akkas jedhe: {Yaa ergamtootaa! Wantoota gaggaarii irraa nyaadhaa hojiiwwan gaggariis hojjadhaa} ammas Rabbiin ol ta'e akkas jedhe: {Yaa worra amantan! Gaggaarii waan nuti isiniif kennine irraa nyaadhaa} eegasii namicha imala dheeressu, kan mataan isaa fajaajaa, kan quttaa'e, kan harka isaa gara samiitti diriirsuun: Yaa Rabii, Yaa Rabbi jedhu, kan nyaanni isaa haraamaa, dhugaatiin isaas haraamaa, uffannaan isaas haraamaa, kan haraamaan guddate dubbachuun, akkamumatti kadhannaan isaaf owwaatama?». jedhani.</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Rabbiin ol ta'e zaata, amaloota fi murtiiwwan isaa keessatti guutuu ta'uudha.
@@ -20234,53 +20221,50 @@
   <si>
     <t>Waan si shakkisiisu dhiisii gara waan si hin shakkisiifnee deemi</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Abuu Muhammad Al-Hasan ibnu Aliyyi ibnu Abii Xaalib -ilma intala ergamaa Rabbiitii fi urgaa'aa isaanii kan ta'e -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- irraa akka odeeffametti, ni jedhe: ergamaa Rabbii irraa -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- akkas jechuun qomatti qabadhe: «Waan si shakkisiisu dhiisii gara waan si hin shakkisiifnee deemi».</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- jechootaa fi hojiiwwan irraa wantoota dhoorgame moo hin dhoorgamne, inni halaala moo haraama jettee shakkitu dhistee, gara waan bareedina isaa fi halaalummaa isaa mirkaneeffattee, kan shakkiin isa keessa hin jirreetti akka deebitu ajajani.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66519</t>
   </si>
   <si>
-    <t>Abuu Hamzaa Anas ibnu Maalik -khaadima ergamaa Rabbii Rabbiin rahmataa fi nageenya isaan irratti haa buusu- irraa odeeffamee -Rabbi isa irraa haa jaallatu- nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani:||«Tokkoon keessan hanga waan lubbuu ofiitiif jaallatu obboleessa isaatiif jaallatutti hin amanne</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Abuu Hamzaa Anas ibnu Maalik -khaadima ergamaa Rabbii Rabbiin rahmataa fi nageenya isaan irratti haa buusu- irraa odeeffamee -Rabbi isa irraa haa jaallatu- nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Tokkoon keessan hanga waan lubbuu ofiitiif jaallatu obboleessa isaatiif jaallatutti hin amanne».</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66520</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Abuu Ya'alaa Shaddaad ilma Aawsii irraa odeeffamee -Rabbi isa irraa haa jaallatu- Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhan: «Rabbiin waan hunda irratti tola ooluu dirqama godheera, yeroo ajjeeftan ajjeechaa tolchaa, yeroo gorraatanis gorraasuu tolchaa, tokkoon keessan yeroo gorra'u, billaa isaa haa qarfatu, waan gorra'u sanas haa boqachiisu».</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
 كمال الشريعة واشتمالها على كل خير، ومن ذلك رحمة الحيوان والرفق به.
 النهي عن المُثْلة بالإنسان بعد قتله.
 تحريم كل ما فيه تعذيب للحيوان.</t>
@@ -20313,111 +20297,102 @@
   <si>
     <t>Ibnu Abbaas -Rabbi isa irraa haa jaallatu- gurbaa xiqqaa nabiyyii waliin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- uddeelluu yaabbatu ture, Nabiyyiin -rahmannii fi nageenyi isaan irra haa jiraatu- ani wantoota Rabbiin ittiin si fayyadun si barsiisa isaan jedhaniin: Isaan buluu fi waan isatti si dhiheessu hojjachuu irratti si argee, badiiwwanii fi diliiwwan irratti akka si hin agarreef, ajajoota isaa tiksuun, dhoorgaawwan isaa irraa fagachuun, Rabbiin tiksi, sana yoo hojjatte, mindaan kee Rabbiin waan jibbamaa duniyaa fi Aakhiraa irraa si eegee, eessattuu yoo bobbaate immoo dirqamoota kee irratti siif tumsuu ta'a. Waan tokko gaafachuu yoo barbaadde, Rabbiin malee hin gaafatin, isuma qofatu gaafattootaaf deebii kenna waan ta'eef. Gargaarsas yoo barbaadde Rabbiin malee hin gargaarsifatin. Worri dachii hundi si fayyaduuf osoo walitti qabamanii, waan Rabbiin sila siif katabe malee faaydaan wohii akka siif hin taane mirkana ta'i, akkasumas worri dachii hundi si miidhuuf osoo walitti qabamanii, waan Rabbiin sila sirratti murteesse malee miidhaan kamuu akka si hin qaqqabnes mirkana ta'i. Dhimma kana Rabbiin akkaataa ogumnii fi beekumsi isaa dirqamsiisuun katabee jira, waan Rabbiin barreesseef immoo jijjiirraan hin jiru. Ajaja isaa tiksuu fi dhoorgaa isaa irraa fagaachuun nama Rabbiin tikse; Rabbiin ol ta'e fuuldura isaatti argama, waan inni irra jiru beeka waan ta'eef, isaaf tumsa isa gargaaras. ilmi namaa bal'ina keessatti Rabbiif yoo ajajame, Rabbiin immoo yeroo rakkinaa fi dhiphinaa keessatti furmaata isaaf taasisa, ilmi namaa hunduu waan Rabbiin isaaf qoode, toltuus ta'ee hamtuu haa jaallatu. gabrichi rakkiinootaa fi qormaatoowwanii waliin obsa qabaachuu qaba, obsi furtuu furmaataati waan ta'eef jecha, rakkinni yeroo jabaate Rabbiin irraa furmaanni dhufa, jabinni wohii yeroo argame Rabbiin isa boodaa laafinti fida.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Barbaachisummaa Xixiqqoowwanii fi ijoollewwan dhimmoota tawhiidaa, naamuusaa fi kan biroo barsiisuun qabuudha.
 Mindaan fakkaataadhuma hojiiti.
 Waan Isa malee jiru dhiisanii Rabbiin qofa irratti hirkachuu fi Isuma qofa irratti tawakkaluutti ajajuudha, keessa, Inni hirkoof waa tole.
 Murtoo, qadaratti amanuu fi isa jaallachuudha, Rabbiin dhugumatti waan hundaa qaddaree jira.
 Nama ajaja Rabbii gate Rabbiin isa gata, isas hin tiksu.
 Gammachuun guddaan ilmi namaa rakkinni yoo isa mudate laafina haa eeguudha.
 Yeroo balaan mudatee fi jaalalleen darbetti bohaarsaan gabrichaa, jecha isaanii kan: "beeki! wanti si mudate si dhabuuf hin turre, wanti si dhabe si mudachuuf hin turre" jedhu keessa jira, himni tokkoffaan wanti jibbamu yeroo nama mudateef bohaarsaadha, himni lammaffaa immoo wanti jaallatamu yeroo nama darbeef bohaarsaadha.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66522</t>
   </si>
   <si>
-    <t>Abuu Mas'uud Uqbaa ibnu Amrii Al-Ansaarii Al-Badrii irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: ergamaan Rabii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani:||«Jechoota namoonni Nabiyyummaa isa jalqabaa irraa dhaqqaban keessaa tokko: Yoo qaanfachuu baatte wanta barbaadde raawwadhu</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Abuu Mas'uud Uqbaa ibnu Amrii Al-Ansaarii Al-Badrii irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: ergamaan Rabii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Jechoota namoonni Nabiyyummaa isa jalqabaa irraa dhaqqaban keessaa tokko: Yoo qaanfachuu baatte wanta barbaadde raawwadhu».</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66523</t>
   </si>
   <si>
-    <t>Abuu Amri -Abuu Amraas jedhameera- Sufyaan ibnu Abdullaah irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe:||Nin jedhe: Yaa Ergamaa Rabbii, Islaamummaa keessatti jecha tokko kan si malee nama biraa hin gaafanne naan jedhi, isaanis ni jedhan: “Ani Rabbitti amane jedhii eegasii irratti gadi dhaabbadhu</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Abuu Amri -Abuu Amraas jedhameera- Sufyaan ibnu Abdullaah irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: Nin jedhe: Yaa Ergamaa Rabbii, Islaamummaa keessatti jecha tokko kan si malee nama biraa hin gaafanne naan jedhi, isaanis ni jedhan: “Ani Rabbitti amane jedhii eegasii irratti gadi dhaabbadhu".</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>Mee naaf himaa! salaatowwan dirqama ta'an salaatee, ramadaanas soomee, waan halaala ta'es halaala godhee, waan haraama ta'es yoon haraama godhee</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>Abuu Abdullaah Jaabir ibnu Abdullaah Al-Ansaarii irraa akka odeeffametti -Rabbiin isaan irraa haa jaallatu: Namichi wohii Ergamaa Rabbii -Rabbiin rahmata fi nageenya isaan irratti haa buusu- akkas jechuun gaafate: Mee naaf himaa! salaatowwan dirqama ta'an salaatee, ramadaanas soomee, waan halaala ta'es halaala godhee, waan haraama ta'es yoon haraama godhee, sana irratti yoon homaa dabaluu dhabe, jannata nan seenaa? Ergamaanis: «Eeyyeen» jedhan.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>Qulqullinni walakkaa iimaanaati, Al-Hamdulillaan miizaana guuta, Subhaanallaa wa Al-Hamdulillaan immoo samii fi dachii gidduu guutu</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>Abuu Maalik Al-Haaris ibnu Aasim Al-Ash'arii irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Qulqullinni walakkaa iimaanaati, Al-Hamdulillaan miizaana guuta, Subhaanallaa wa Al-Hamdulillaan immoo samii fi dachii gidduu guutu, salaanni ifa, sadaqaan ragaadha, obsi ifaa guddaadha, Qur'aanni ragaa siif ta'a yookaan ragaa sirratti ta'a, namni hunduu ganamaan bobba'ee, lubbuu isaa gurgura, kan isii bilisoomsu yookaan kan isii balleessu ta'a».</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66526</t>
-  </si>
-[...1 lines deleted...]
-    <t>Abuu Hureyraa irraa odeeffame Rabbiin irraa haa jaallatu akkana jedhe: Ergamaan Rabbii -nagaa fi rahmatni irra haa jiraatu- akkana jedhan.||«Humna qaama namaa hunda sadaqaatu irratti jira guyyaa aduun baatu hundakeessatti. nama lama jidduutti araara buusuun sadaqaadha, yaabbii isaa irratti namicha gargaaruun, gargaartee isa yaabbachiisuun yookaan meeshaa isaa ol fuutee irra kaa'uun sadaqaadha, jechi gaariin sadaqaadha, tarkaanfiin gara salaataatti deemtu hunduu sadaqaadha, karaa irraa waan nama rakkisu kaasuunis sadaqaadha</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Abuu Hureyraa irraa odeeffame Rabbiin irraa haa jaallatu akkana jedhe: Ergamaan Rabbii -nagaa fi rahmatni irra haa jiraatu- akkana jedhan. «Humna qaama namaa hunda sadaqaatu irratti jira guyyaa aduun baatu hundakeessatti. nama lama jidduutti araara buusuun sadaqaadha, yaabbii isaa irratti namicha gargaaruun, gargaartee isa yaabbachiisuun yookaan meeshaa isaa ol fuutee irra kaa'uun sadaqaadha, jechi gaariin sadaqaadha, tarkaanfiin gara salaataatti deemtu hunduu sadaqaadha, karaa irraa waan nama rakkisu kaasuunis sadaqaadha».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>Sodaa Rabbiin isiniif dhaama, akkasumas gabrichi habashaa irraa ta’e yoo isin irratti duree ta’ellee, isa dhaga’uu fi isaaf ajajamuun isiniif dhaama, Namni isin irraa jiraate wol dhabbii hedduu arguuf taa’a, adaraa karaa kootii fi karaa khaliifota qajeeloo fi qajeelfamoo ta’anii qabadhaa</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
     <t>Abuu Najiih ibnu Al-Irbaad ibnu Saariyaa irraa akka odeeffametti –Rabbi isa irraa haa jaallatu- ni jedhe: ergamaan Rabbii –Rabbiin rahmataa fi nageenya isaan irratti haa buusu- gorsa qalbiin irraa sodaatte, kan ijji isa irraa imimmaan harcaafte nu gorsanii jennaan: yaa ergamaa Rabbii gorsi kee kun gorsa namni nama gaggeessu dhaammatu fakkaata; mee ammas nu gorsi jenneen, ergamaanis akkas jedhani: «Sodaa Rabbiin isiniif dhaama, akkasumas gabrichi habashaa irraa ta’e yoo isin irratti duree ta’ellee, isa dhaga’uu fi isaaf ajajamuun isiniif dhaama, Namni isin irraa jiraate wol dhabbii hedduu arguuf taa’a, adaraa karaa kootii fi karaa khaliifota qajeeloo fi qajeelfamoo ta’anii qabadhaa, qarriffaadhaan ciniinaa qabadhaa, adaraa wantoota (diinii keessatti) khalaqaman irraa of eeggadhaa, hundi wantoota haaraa diinii keessatti khalaqamanii jallina waan ta'eef jecha».</t>
   </si>
@@ -20481,87 +20456,75 @@
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Hanga miidhaman caalaatti kaffalachuu irraa dhoorguudha.
 Rabbiin gabroota isaa waan isaan miidhutti hin ajajne.
 Hadiisni kun miidhaa jechaa yookaan gochaa yookaan dhiisuun raawwatamu haraama gochuu keessatti foormulaadha.
 Bu'uuraalee shari'aa keessaa: "miidhaan ni deemsifama", sharii'aan miidhaa hin raggaasiftu, miidhuus ni mormiti.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والدارقطني وغيرهما مسندًا]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
-    <t>Ibnu Abbaas irraa akka odeffametti -Rabbi isaan lameenuu irraa haa jaallatu- ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani:||«Namoonni himannaa isaanii qofaan osoo kennameefii, silaa namoonni (lafaa ka'anii) qabeenyaa fi dhiiga nama biroo irratti himannaa banu ture. Garuu ragaa dhiheessuun nama himate irratti ta'a, kakuun immoo nama morme irratti ta'a</t>
-[...1 lines deleted...]
-  <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>Ibnu Abbaas irraa akka odeffametti -Rabbi isaan lameenuu irraa haa jaallatu- ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Namoonni himannaa isaanii qofaan osoo kennameefii, silaa namoonni (lafaa ka'anii) qabeenyaa fi dhiiga nama biroo irratti himannaa banu ture. Garuu ragaa dhiheessuun nama himate irratti ta'a, kakuun immoo nama morme irratti ta'a».</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
     <t>[رواه البيهقي وغيره هكذا وبعضه في الصحيحين]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>Rabbiin toltuuwwanii fi badiiwwanis barreessee, eegasii san ifa galchee jira</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>Ibnu Abbaas irraa akka odeeffametti -Rabbi isaan irraa haa jaallatu- Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- waan Rabbii isaanii irraa odeessu keessatti Rabbiin akkas jedhe: «Rabbiin toltuuwwanii fi badiiwwanis barreessee, eegasii san ifa galchee jira, namni toltuu takka (hojjachuu) yaadee osoo isii hin hojjatin hafe, Rabbiin toltuu guutuu of biratti isaaf barreessa, yoo isii yaadee eegasii isii hojjate immoo; toltuu kudhanii hanga dachaa dhibba torbaatti, hanga dachaawwan hedduu godhee of biratti isa barreessa. yoo badii tokko (hojjachuu) yaadee osoo isa hin hojjatin tawbatee dhiise immoo, Rabbiin of biratti toltuu guutuu isaa kataba. yoo isitti yaadee ka'ee hojjate immoo; Rabbiin badii tokko godhee of biratti isii kataba».</t>
-  </si>
-[...7 lines deleted...]
-____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم في صحيحيهما بهذه الحروف]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>Rabbiin ol ta'e ni jedhe: Nama jaalallee koo diinomfate, akkan lola isatti banu isa beeksiseera, wantoota garbichi koo hojjachuun natti dhihaatu keessaa, Wantoota ani dirqama isa irratti godhe hojjachuun natti dhihaachuu isaa caalaatti, wanti tokko kan na biratti jaallatamaa ta'e hin jiru</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>Abuu Hurayraa irraa akka odeeffametti -Rabbi isa irraa haa jaallatu- ni jedhe: Ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Rabbiin ol ta'e ni jedhe: Nama jaalallee koo diinomfate, akkan lola isatti banu isa beeksiseera, wantoota garbichi koo hojjachuun natti dhihaatu keessaa, Wantoota ani dirqama isa irratti godhe hojjachuun natti dhihaachuu isaa caalaatti, wanti tokko kan na biratti jaallatamaa ta'e hin jiru, Gabrichi koo sunnaa hojjachuun natti dhihaachuu irraa booda hin jedhu, hangan isa jaalladhutti. yoon isa jaaladhe immoo, dhageettii isaa kan inni ittiin dhaga'u, ija isaa kan inni ittiin argu, harka isaa kan inni ittiin qabatuu fi miila isaa kan inni ittiin deemun isaaf ta'a, (qaama isaa hamturraa isa tiiysa jechuudha) yoo na kadhate isaafin kenna, yoo natti maganfates isan tiksa».</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة.
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
@@ -20644,53 +20607,50 @@
   </si>
   <si>
     <t>Abuu Muusaa Al-Ash'ariin -Rabbi isa irraa haa jaallatu- nabiyyiin -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- gara yamanitti isa erganii jennaan, dhugaatii achitti hojjatamu, inni haraamaa? jedhee gaafatee jennaan, isaanis deebisanii isa irraa gosa isaa akka adda baafatan hima. Abuu Muusaanis -Rabbi isa irraa haa jaallatu- akkas jedhe: isiin bit'ii dha: bulbula dammaati, Mizriidha: bulbula garbuuti. Nabiyyiinis -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- jechoota wolitti qaboo ta'an, jechoota gabaaboon ergaa hedduu waan hedduu of keessatti qabatu dabarfachuu kennamani jiru waan ta'eef akkas jedhani: «Wanti macheesse hundi haraama».</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Nabiizni: bishaan tamriin yookaan dammi yookaan garbuu fi kanneen sana fakkaatan keessa buufamee; sana irraa dhandhama mi'aawaa argatudha, sana booda turuu irraa kan ka'een, farsoo nama macheessu ta'uus ni danda'a.
 Hadiisni kun gosa waan nama macheessuu hunda, kan akka farsoo, hashiishii fi kanneen biroo, haraama taasisuu keessatti foormulaadha
 Muslimaaf waan itti haajamu gaafachuun barbaachisummaa inni qabuudha.
 Farsoon jalqaba haraama kan taasifame, yeroo salaatamu ture, yeroo gariin muhaajirtootaa salaatanii, salaata isaanii keessatti Qur'aana qara'ani dogongoranii jennaan, jechii Rabbii ol ta'ee kun bu'e: {Yaa warra amantan! Haala machaa'oo taataniin hanga waan dubbattanu beektanitti, salaatatti hin dhihaatinaa} [Annisaa'i: 43], achumaan waamaan ergamaa -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- machaa'aan salaatatti akka hin dhihaanne jedhee waamaa ture, ammas eegasii Rabbiin guutummaa guutuutti jecha isaa akkas jedhuun haraama isa taasise: {Yaa warra amantan! akka milkooftaniif jecha dhugumatti farsoon, qumaarri, xaaghuunni, xiyyaan hixaa (carraa) ilaallachuun (raaggachuun) najasa dalagaa sheyxaanaa irraayii, isa irraa fagaadhaa. Wanti sheyxaanni fedhu dhugaatii macheessanii fi qumaaraan gidduu keessanitti diinummaa fi wal jibbaa buusuun Rabbiin yaadachuu fi salaata irraa isin dhorguudha, Sila isin hin dhorgamtanuu?} [Al-Maa'idaa: 90-91].
 Rabbiin ol ta'e miidhaa fi badii guddaa inni of keessatti qabatuuf jecha farsoo haraama taasise.
 Haraamummaa keessatti kan ilaalamu, amalli macheessuu jiraachuudha; bulbulli kamuu macheessaa yoo ta'e haraama ta'a, macheessaa yoo hin taane immoo eeyyamamaa ta'a.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
-  </si>
-[...1 lines deleted...]
-    <t>Abdullaah ibnu Amrii irraa akka odeeffametti -Rabbi isaan irraa haa jaallatu- ni jedhe: ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani:||«Waa afur namni isa keessatti argame munaafiqa tahe, isaan keessaa wanti tokko namni isa keessatti argame hanga isa dhiisutti gosti munaafiqummaa tokko isa keessatti ta'e: nama yeroo dubbatetti kijibu, yeroo beellametti diigu, yeroo falmetti daangaa dabruu fi yeroo waadaa (irbuu) seenetti ganu</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Abdullaah ibnu Amrii irraa akka odeeffametti -Rabbi isaan irraa haa jaallatu- ni jedhe: ergamaan Rabbii -Rabbiin rahmataa fi nageenya isaan irratti haa buusu- ni jedhani: «Waa afur namni isa keessatti argame munaafiqa tahe, isaan keessaa wanti tokko namni isa keessatti argame hanga isa dhiisutti gosti munaafiqummaa tokko isa keessatti ta'e: nama yeroo dubbatetti kijibu, yeroo beellametti diigu, yeroo falmetti daangaa dabruu fi yeroo waadaa (irbuu) seenetti ganu».</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/om/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>Osoo isin irkannaa dhugaa, Rabbirratti irkattanii, silaa akka allaattii soorutti isin soora, garaa duwwaa (beelaan) bobbaatee garaa guuttattee (quuftee) galti</t>
   </si>
   <si>
@@ -46495,1356 +46455,1356 @@
       </c>
       <c r="K541" t="s">
         <v>5002</v>
       </c>
       <c r="L541" t="s">
         <v>26</v>
       </c>
       <c r="M541" t="s">
         <v>5003</v>
       </c>
       <c r="N541" t="s">
         <v>28</v>
       </c>
       <c r="O541" t="s">
         <v>5004</v>
       </c>
     </row>
     <row r="542" spans="1:15">
       <c r="A542">
         <v>66512</v>
       </c>
       <c r="B542" t="s">
         <v>4069</v>
       </c>
       <c r="C542" t="s">
+        <v>4070</v>
+      </c>
+      <c r="D542" t="s">
         <v>5005</v>
       </c>
-      <c r="D542" t="s">
+      <c r="E542" t="s">
         <v>5006</v>
       </c>
-      <c r="E542" t="s">
+      <c r="F542" t="s">
         <v>5007</v>
-      </c>
-[...1 lines deleted...]
-        <v>5008</v>
       </c>
       <c r="G542" t="s">
         <v>4074</v>
       </c>
       <c r="H542" t="s">
         <v>4075</v>
       </c>
       <c r="I542" t="s">
         <v>4076</v>
       </c>
       <c r="J542" t="s">
         <v>24</v>
       </c>
       <c r="K542" t="s">
+        <v>5008</v>
+      </c>
+      <c r="L542" t="s">
+        <v>26</v>
+      </c>
+      <c r="M542" t="s">
         <v>5009</v>
       </c>
-      <c r="L542" t="s">
-[...2 lines deleted...]
-      <c r="M542" t="s">
+      <c r="N542" t="s">
+        <v>28</v>
+      </c>
+      <c r="O542" t="s">
         <v>5010</v>
-      </c>
-[...4 lines deleted...]
-        <v>5011</v>
       </c>
     </row>
     <row r="543" spans="1:15">
       <c r="A543">
         <v>66513</v>
       </c>
       <c r="B543" t="s">
+        <v>5011</v>
+      </c>
+      <c r="C543" t="s">
         <v>5012</v>
       </c>
-      <c r="C543" t="s">
+      <c r="D543" t="s">
         <v>5013</v>
       </c>
-      <c r="D543" t="s">
+      <c r="E543" t="s">
         <v>5014</v>
       </c>
-      <c r="E543" t="s">
+      <c r="F543" t="s">
         <v>5015</v>
-      </c>
-[...1 lines deleted...]
-        <v>5016</v>
       </c>
       <c r="G543" t="s">
         <v>4403</v>
       </c>
       <c r="H543" t="s">
+        <v>5016</v>
+      </c>
+      <c r="I543" t="s">
         <v>5017</v>
       </c>
-      <c r="I543" t="s">
+      <c r="J543" t="s">
+        <v>24</v>
+      </c>
+      <c r="K543" t="s">
+        <v>5008</v>
+      </c>
+      <c r="L543" t="s">
+        <v>26</v>
+      </c>
+      <c r="M543" t="s">
+        <v>5009</v>
+      </c>
+      <c r="N543" t="s">
+        <v>28</v>
+      </c>
+      <c r="O543" t="s">
         <v>5018</v>
-      </c>
-[...16 lines deleted...]
-        <v>5019</v>
       </c>
     </row>
     <row r="544" spans="1:15">
       <c r="A544">
         <v>66514</v>
       </c>
       <c r="B544" t="s">
+        <v>5019</v>
+      </c>
+      <c r="C544" t="s">
         <v>5020</v>
       </c>
-      <c r="C544" t="s">
+      <c r="D544" t="s">
         <v>5021</v>
       </c>
-      <c r="D544" t="s">
+      <c r="E544" t="s">
         <v>5022</v>
-      </c>
-[...1 lines deleted...]
-        <v>5023</v>
       </c>
       <c r="F544" t="s">
         <v>2026</v>
       </c>
       <c r="G544" t="s">
         <v>2027</v>
       </c>
       <c r="H544" t="s">
+        <v>5023</v>
+      </c>
+      <c r="I544" t="s">
         <v>5024</v>
       </c>
-      <c r="I544" t="s">
+      <c r="J544" t="s">
+        <v>24</v>
+      </c>
+      <c r="K544" t="s">
+        <v>5008</v>
+      </c>
+      <c r="L544" t="s">
+        <v>26</v>
+      </c>
+      <c r="M544" t="s">
+        <v>5009</v>
+      </c>
+      <c r="N544" t="s">
+        <v>28</v>
+      </c>
+      <c r="O544" t="s">
         <v>5025</v>
-      </c>
-[...16 lines deleted...]
-        <v>5026</v>
       </c>
     </row>
     <row r="545" spans="1:15">
       <c r="A545">
         <v>66515</v>
       </c>
       <c r="B545" t="s">
+        <v>5026</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D545" t="s">
         <v>5027</v>
       </c>
-      <c r="C545" t="s">
+      <c r="E545" t="s">
         <v>5028</v>
       </c>
-      <c r="D545" t="s">
+      <c r="F545" t="s">
         <v>5029</v>
-      </c>
-[...4 lines deleted...]
-        <v>5031</v>
       </c>
       <c r="G545" t="s">
         <v>1738</v>
       </c>
       <c r="H545" t="s">
+        <v>5030</v>
+      </c>
+      <c r="I545" t="s">
+        <v>5031</v>
+      </c>
+      <c r="J545" t="s">
+        <v>24</v>
+      </c>
+      <c r="K545" t="s">
+        <v>5008</v>
+      </c>
+      <c r="L545" t="s">
+        <v>26</v>
+      </c>
+      <c r="M545" t="s">
+        <v>5009</v>
+      </c>
+      <c r="N545" t="s">
+        <v>28</v>
+      </c>
+      <c r="O545" t="s">
         <v>5032</v>
-      </c>
-[...19 lines deleted...]
-        <v>5034</v>
       </c>
     </row>
     <row r="546" spans="1:15">
       <c r="A546">
         <v>66516</v>
       </c>
       <c r="B546" t="s">
         <v>1715</v>
       </c>
       <c r="C546" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D546" t="s">
+        <v>5033</v>
+      </c>
+      <c r="E546" t="s">
+        <v>5034</v>
+      </c>
+      <c r="F546" t="s">
         <v>5035</v>
       </c>
-      <c r="D546" t="s">
+      <c r="G546" t="s">
         <v>5036</v>
       </c>
-      <c r="E546" t="s">
+      <c r="H546" t="s">
         <v>5037</v>
-      </c>
-[...7 lines deleted...]
-        <v>5040</v>
       </c>
       <c r="I546" t="s">
         <v>1722</v>
       </c>
       <c r="J546" t="s">
         <v>24</v>
       </c>
       <c r="K546" t="s">
         <v>170</v>
       </c>
       <c r="L546" t="s">
         <v>26</v>
       </c>
       <c r="M546" t="s">
         <v>171</v>
       </c>
       <c r="N546" t="s">
         <v>28</v>
       </c>
       <c r="O546" t="s">
-        <v>5041</v>
+        <v>5038</v>
       </c>
     </row>
     <row r="547" spans="1:15">
       <c r="A547">
         <v>66517</v>
       </c>
       <c r="B547" t="s">
+        <v>5039</v>
+      </c>
+      <c r="C547" t="s">
+        <v>5040</v>
+      </c>
+      <c r="D547" t="s">
+        <v>5041</v>
+      </c>
+      <c r="E547" t="s">
         <v>5042</v>
       </c>
-      <c r="C547" t="s">
+      <c r="F547" t="s">
         <v>5043</v>
       </c>
-      <c r="D547" t="s">
+      <c r="G547" t="s">
         <v>5044</v>
       </c>
-      <c r="E547" t="s">
+      <c r="H547" t="s">
         <v>5045</v>
       </c>
-      <c r="F547" t="s">
+      <c r="I547" t="s">
         <v>5046</v>
       </c>
-      <c r="G547" t="s">
+      <c r="J547" t="s">
+        <v>24</v>
+      </c>
+      <c r="K547" t="s">
+        <v>5008</v>
+      </c>
+      <c r="L547" t="s">
+        <v>26</v>
+      </c>
+      <c r="M547" t="s">
+        <v>5009</v>
+      </c>
+      <c r="N547" t="s">
+        <v>28</v>
+      </c>
+      <c r="O547" t="s">
         <v>5047</v>
-      </c>
-[...22 lines deleted...]
-        <v>5050</v>
       </c>
     </row>
     <row r="548" spans="1:15">
       <c r="A548">
         <v>66518</v>
       </c>
       <c r="B548" t="s">
+        <v>5048</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D548" t="s">
+        <v>5049</v>
+      </c>
+      <c r="E548" t="s">
+        <v>5050</v>
+      </c>
+      <c r="F548" t="s">
         <v>5051</v>
-      </c>
-[...10 lines deleted...]
-        <v>5055</v>
       </c>
       <c r="G548" t="s">
         <v>1747</v>
       </c>
       <c r="H548" t="s">
-        <v>5056</v>
+        <v>5052</v>
       </c>
       <c r="I548" t="s">
-        <v>5057</v>
+        <v>5053</v>
       </c>
       <c r="J548" t="s">
         <v>24</v>
       </c>
       <c r="K548" t="s">
         <v>170</v>
       </c>
       <c r="L548" t="s">
         <v>26</v>
       </c>
       <c r="M548" t="s">
         <v>171</v>
       </c>
       <c r="N548" t="s">
         <v>28</v>
       </c>
       <c r="O548" t="s">
-        <v>5058</v>
+        <v>5054</v>
       </c>
     </row>
     <row r="549" spans="1:15">
       <c r="A549">
         <v>66519</v>
       </c>
       <c r="B549" t="s">
+        <v>5055</v>
+      </c>
+      <c r="C549" t="s">
+        <v>5056</v>
+      </c>
+      <c r="D549" t="s">
+        <v>5057</v>
+      </c>
+      <c r="E549" t="s">
+        <v>5058</v>
+      </c>
+      <c r="F549" t="s">
         <v>5059</v>
       </c>
-      <c r="C549" t="s">
+      <c r="G549" t="s">
         <v>5060</v>
-      </c>
-[...10 lines deleted...]
-        <v>5064</v>
       </c>
       <c r="H549" t="s">
         <v>1910</v>
       </c>
       <c r="I549" t="s">
         <v>1911</v>
       </c>
       <c r="J549" t="s">
         <v>24</v>
       </c>
       <c r="K549" t="s">
-        <v>5065</v>
+        <v>5061</v>
       </c>
       <c r="L549" t="s">
         <v>26</v>
       </c>
       <c r="M549" t="s">
-        <v>5066</v>
+        <v>5062</v>
       </c>
       <c r="N549" t="s">
         <v>28</v>
       </c>
       <c r="O549" t="s">
-        <v>5067</v>
+        <v>5063</v>
       </c>
     </row>
     <row r="550" spans="1:15">
       <c r="A550">
         <v>66520</v>
       </c>
       <c r="B550" t="s">
         <v>1982</v>
       </c>
       <c r="C550" t="s">
-        <v>5068</v>
+        <v>1983</v>
       </c>
       <c r="D550" t="s">
-        <v>5069</v>
+        <v>5064</v>
       </c>
       <c r="E550" t="s">
-        <v>5070</v>
+        <v>5065</v>
       </c>
       <c r="F550" t="s">
         <v>1986</v>
       </c>
       <c r="G550" t="s">
         <v>1987</v>
       </c>
       <c r="H550" t="s">
         <v>1988</v>
       </c>
       <c r="I550" t="s">
         <v>1989</v>
       </c>
       <c r="J550" t="s">
         <v>24</v>
       </c>
       <c r="K550" t="s">
         <v>25</v>
       </c>
       <c r="L550" t="s">
         <v>26</v>
       </c>
       <c r="M550" t="s">
         <v>27</v>
       </c>
       <c r="N550" t="s">
         <v>28</v>
       </c>
       <c r="O550" t="s">
-        <v>5071</v>
+        <v>5066</v>
       </c>
     </row>
     <row r="551" spans="1:15">
       <c r="A551">
         <v>66521</v>
       </c>
       <c r="B551" t="s">
         <v>1760</v>
       </c>
       <c r="C551" t="s">
         <v>1761</v>
       </c>
       <c r="D551" t="s">
-        <v>5072</v>
+        <v>5067</v>
       </c>
       <c r="E551" t="s">
-        <v>5073</v>
+        <v>5068</v>
       </c>
       <c r="F551" t="s">
-        <v>5074</v>
+        <v>5069</v>
       </c>
       <c r="G551" t="s">
         <v>1765</v>
       </c>
       <c r="H551" t="s">
-        <v>5075</v>
+        <v>5070</v>
       </c>
       <c r="I551" t="s">
         <v>1767</v>
       </c>
       <c r="J551" t="s">
         <v>24</v>
       </c>
       <c r="K551" t="s">
         <v>170</v>
       </c>
       <c r="L551" t="s">
         <v>26</v>
       </c>
       <c r="M551" t="s">
         <v>171</v>
       </c>
       <c r="N551" t="s">
         <v>28</v>
       </c>
       <c r="O551" t="s">
-        <v>5076</v>
+        <v>5071</v>
       </c>
     </row>
     <row r="552" spans="1:15">
       <c r="A552">
         <v>66522</v>
       </c>
       <c r="B552" t="s">
+        <v>5072</v>
+      </c>
+      <c r="C552" t="s">
+        <v>5073</v>
+      </c>
+      <c r="D552" t="s">
+        <v>5074</v>
+      </c>
+      <c r="E552" t="s">
+        <v>5075</v>
+      </c>
+      <c r="F552" t="s">
+        <v>5076</v>
+      </c>
+      <c r="G552" t="s">
         <v>5077</v>
       </c>
-      <c r="C552" t="s">
+      <c r="H552" t="s">
         <v>5078</v>
       </c>
-      <c r="D552" t="s">
+      <c r="I552" t="s">
         <v>5079</v>
-      </c>
-[...13 lines deleted...]
-        <v>5084</v>
       </c>
       <c r="J552" t="s">
         <v>24</v>
       </c>
       <c r="K552" t="s">
         <v>4936</v>
       </c>
       <c r="L552" t="s">
         <v>26</v>
       </c>
       <c r="M552" t="s">
         <v>4937</v>
       </c>
       <c r="N552" t="s">
         <v>28</v>
       </c>
       <c r="O552" t="s">
-        <v>5085</v>
+        <v>5080</v>
       </c>
     </row>
     <row r="553" spans="1:15">
       <c r="A553">
         <v>66523</v>
       </c>
       <c r="B553" t="s">
         <v>1877</v>
       </c>
       <c r="C553" t="s">
-        <v>5086</v>
+        <v>1878</v>
       </c>
       <c r="D553" t="s">
-        <v>5087</v>
+        <v>5081</v>
       </c>
       <c r="E553" t="s">
-        <v>5088</v>
+        <v>5082</v>
       </c>
       <c r="F553" t="s">
         <v>1881</v>
       </c>
       <c r="G553" t="s">
         <v>1882</v>
       </c>
       <c r="H553" t="s">
         <v>1883</v>
       </c>
       <c r="I553" t="s">
         <v>1884</v>
       </c>
       <c r="J553" t="s">
         <v>24</v>
       </c>
       <c r="K553" t="s">
         <v>47</v>
       </c>
       <c r="L553" t="s">
         <v>26</v>
       </c>
       <c r="M553" t="s">
         <v>48</v>
       </c>
       <c r="N553" t="s">
         <v>28</v>
       </c>
       <c r="O553" t="s">
-        <v>5089</v>
+        <v>5083</v>
       </c>
     </row>
     <row r="554" spans="1:15">
       <c r="A554">
         <v>66524</v>
       </c>
       <c r="B554" t="s">
         <v>4239</v>
       </c>
       <c r="C554" t="s">
-        <v>5090</v>
+        <v>4240</v>
       </c>
       <c r="D554" t="s">
-        <v>5091</v>
+        <v>5084</v>
       </c>
       <c r="E554" t="s">
-        <v>5092</v>
+        <v>5085</v>
       </c>
       <c r="F554" t="s">
-        <v>5093</v>
+        <v>5086</v>
       </c>
       <c r="G554" t="s">
         <v>4244</v>
       </c>
       <c r="H554" t="s">
         <v>4245</v>
       </c>
       <c r="I554" t="s">
         <v>4246</v>
       </c>
       <c r="J554" t="s">
         <v>24</v>
       </c>
       <c r="K554" t="s">
         <v>170</v>
       </c>
       <c r="L554" t="s">
         <v>26</v>
       </c>
       <c r="M554" t="s">
         <v>171</v>
       </c>
       <c r="N554" t="s">
         <v>28</v>
       </c>
       <c r="O554" t="s">
-        <v>5094</v>
+        <v>5087</v>
       </c>
     </row>
     <row r="555" spans="1:15">
       <c r="A555">
         <v>66525</v>
       </c>
       <c r="B555" t="s">
-        <v>5095</v>
+        <v>5088</v>
       </c>
       <c r="C555" t="s">
-        <v>5096</v>
+        <v>5089</v>
       </c>
       <c r="D555" t="s">
-        <v>5097</v>
+        <v>5090</v>
       </c>
       <c r="E555" t="s">
-        <v>5098</v>
+        <v>5091</v>
       </c>
       <c r="F555" t="s">
         <v>4100</v>
       </c>
       <c r="G555" t="s">
         <v>4101</v>
       </c>
       <c r="H555" t="s">
         <v>4102</v>
       </c>
       <c r="I555" t="s">
         <v>4103</v>
       </c>
       <c r="J555" t="s">
         <v>24</v>
       </c>
       <c r="K555" t="s">
         <v>170</v>
       </c>
       <c r="L555" t="s">
         <v>26</v>
       </c>
       <c r="M555" t="s">
         <v>171</v>
       </c>
       <c r="N555" t="s">
         <v>28</v>
       </c>
       <c r="O555" t="s">
-        <v>5099</v>
+        <v>5092</v>
       </c>
     </row>
     <row r="556" spans="1:15">
       <c r="A556">
         <v>66526</v>
       </c>
       <c r="B556" t="s">
-        <v>5100</v>
+        <v>5093</v>
       </c>
       <c r="C556" t="s">
-        <v>5101</v>
+        <v>5094</v>
       </c>
       <c r="D556" t="s">
-        <v>5102</v>
+        <v>5095</v>
       </c>
       <c r="E556" t="s">
-        <v>5103</v>
+        <v>5096</v>
       </c>
       <c r="F556" t="s">
-        <v>5104</v>
+        <v>5097</v>
       </c>
       <c r="G556" t="s">
         <v>4110</v>
       </c>
       <c r="H556" t="s">
         <v>4111</v>
       </c>
       <c r="I556" t="s">
         <v>4112</v>
       </c>
       <c r="J556" t="s">
         <v>24</v>
       </c>
       <c r="K556" t="s">
         <v>170</v>
       </c>
       <c r="L556" t="s">
         <v>26</v>
       </c>
       <c r="M556" t="s">
         <v>171</v>
       </c>
       <c r="N556" t="s">
         <v>28</v>
       </c>
       <c r="O556" t="s">
-        <v>5105</v>
+        <v>5098</v>
       </c>
     </row>
     <row r="557" spans="1:15">
       <c r="A557">
         <v>66527</v>
       </c>
       <c r="B557" t="s">
         <v>1924</v>
       </c>
       <c r="C557" t="s">
-        <v>5106</v>
+        <v>1925</v>
       </c>
       <c r="D557" t="s">
-        <v>5107</v>
+        <v>5099</v>
       </c>
       <c r="E557" t="s">
-        <v>5108</v>
+        <v>5100</v>
       </c>
       <c r="F557" t="s">
-        <v>5109</v>
+        <v>5101</v>
       </c>
       <c r="G557" t="s">
         <v>1929</v>
       </c>
       <c r="H557" t="s">
         <v>1930</v>
       </c>
       <c r="I557" t="s">
         <v>1931</v>
       </c>
       <c r="J557" t="s">
         <v>24</v>
       </c>
       <c r="K557" t="s">
+        <v>5008</v>
+      </c>
+      <c r="L557" t="s">
+        <v>26</v>
+      </c>
+      <c r="M557" t="s">
         <v>5009</v>
       </c>
-      <c r="L557" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N557" t="s">
         <v>28</v>
       </c>
       <c r="O557" t="s">
-        <v>5110</v>
+        <v>5102</v>
       </c>
     </row>
     <row r="558" spans="1:15">
       <c r="A558">
         <v>66529</v>
       </c>
       <c r="B558" t="s">
-        <v>5111</v>
+        <v>5103</v>
       </c>
       <c r="C558" t="s">
-        <v>5112</v>
+        <v>5104</v>
       </c>
       <c r="D558" t="s">
-        <v>5113</v>
+        <v>5105</v>
       </c>
       <c r="E558" t="s">
-        <v>5114</v>
+        <v>5106</v>
       </c>
       <c r="F558" t="s">
-        <v>5115</v>
+        <v>5107</v>
       </c>
       <c r="G558" t="s">
         <v>4540</v>
       </c>
       <c r="H558" t="s">
         <v>4541</v>
       </c>
       <c r="I558" t="s">
         <v>4542</v>
       </c>
       <c r="J558" t="s">
         <v>24</v>
       </c>
       <c r="K558" t="s">
         <v>2349</v>
       </c>
       <c r="L558" t="s">
         <v>26</v>
       </c>
       <c r="M558" t="s">
         <v>2350</v>
       </c>
       <c r="N558" t="s">
         <v>28</v>
       </c>
       <c r="O558" t="s">
-        <v>5116</v>
+        <v>5108</v>
       </c>
     </row>
     <row r="559" spans="1:15">
       <c r="A559">
         <v>66530</v>
       </c>
       <c r="B559" t="s">
-        <v>5117</v>
+        <v>5109</v>
       </c>
       <c r="C559" t="s">
-        <v>5118</v>
+        <v>5110</v>
       </c>
       <c r="D559" t="s">
-        <v>5119</v>
+        <v>5111</v>
       </c>
       <c r="E559" t="s">
-        <v>5120</v>
+        <v>5112</v>
       </c>
       <c r="F559" t="s">
-        <v>5121</v>
+        <v>5113</v>
       </c>
       <c r="G559" t="s">
         <v>1682</v>
       </c>
       <c r="H559" t="s">
         <v>1683</v>
       </c>
       <c r="I559" t="s">
         <v>1684</v>
       </c>
       <c r="J559" t="s">
         <v>24</v>
       </c>
       <c r="K559" t="s">
         <v>1478</v>
       </c>
       <c r="L559" t="s">
         <v>26</v>
       </c>
       <c r="M559" t="s">
         <v>1480</v>
       </c>
       <c r="N559" t="s">
         <v>28</v>
       </c>
       <c r="O559" t="s">
-        <v>5122</v>
+        <v>5114</v>
       </c>
     </row>
     <row r="560" spans="1:15">
       <c r="A560">
         <v>66531</v>
       </c>
       <c r="B560" t="s">
-        <v>5123</v>
+        <v>5115</v>
       </c>
       <c r="C560" t="s">
-        <v>5124</v>
+        <v>5116</v>
       </c>
       <c r="D560" t="s">
-        <v>5125</v>
+        <v>5117</v>
       </c>
       <c r="E560" t="s">
-        <v>5126</v>
+        <v>5118</v>
       </c>
       <c r="F560" t="s">
-        <v>5127</v>
+        <v>5119</v>
       </c>
       <c r="G560" t="s">
-        <v>5128</v>
+        <v>5120</v>
       </c>
       <c r="H560" t="s">
-        <v>5129</v>
+        <v>5121</v>
       </c>
       <c r="I560" t="s">
-        <v>5130</v>
+        <v>5122</v>
       </c>
       <c r="J560" t="s">
         <v>450</v>
       </c>
       <c r="K560" t="s">
-        <v>5131</v>
+        <v>5123</v>
       </c>
       <c r="L560" t="s">
         <v>452</v>
       </c>
       <c r="M560" t="s">
-        <v>5132</v>
+        <v>5124</v>
       </c>
       <c r="N560" t="s">
         <v>28</v>
       </c>
       <c r="O560" t="s">
-        <v>5133</v>
+        <v>5125</v>
       </c>
     </row>
     <row r="561" spans="1:15">
       <c r="A561">
         <v>66532</v>
       </c>
       <c r="B561" t="s">
-        <v>5134</v>
+        <v>5126</v>
       </c>
       <c r="C561" t="s">
-        <v>5135</v>
+        <v>2001</v>
       </c>
       <c r="D561" t="s">
-        <v>5136</v>
+        <v>5127</v>
       </c>
       <c r="E561" t="s">
-        <v>5137</v>
+        <v>5128</v>
       </c>
       <c r="F561" t="s">
         <v>2004</v>
       </c>
       <c r="G561" t="s">
         <v>2005</v>
       </c>
       <c r="H561" t="s">
         <v>2006</v>
       </c>
       <c r="I561" t="s">
         <v>2007</v>
       </c>
       <c r="J561" t="s">
         <v>450</v>
       </c>
       <c r="K561" t="s">
-        <v>5138</v>
+        <v>5129</v>
       </c>
       <c r="L561" t="s">
         <v>452</v>
       </c>
       <c r="M561" t="s">
-        <v>5139</v>
+        <v>5130</v>
       </c>
       <c r="N561" t="s">
         <v>28</v>
       </c>
       <c r="O561" t="s">
-        <v>5140</v>
+        <v>5131</v>
       </c>
     </row>
     <row r="562" spans="1:15">
       <c r="A562">
         <v>66533</v>
       </c>
       <c r="B562" t="s">
-        <v>5141</v>
+        <v>5132</v>
       </c>
       <c r="C562" t="s">
-        <v>5142</v>
+        <v>5133</v>
       </c>
       <c r="D562" t="s">
-        <v>5143</v>
+        <v>5134</v>
       </c>
       <c r="E562" t="s">
-        <v>5144</v>
+        <v>5135</v>
       </c>
       <c r="F562" t="s">
         <v>1773</v>
       </c>
       <c r="G562" t="s">
         <v>1774</v>
       </c>
       <c r="H562" t="s">
         <v>1775</v>
       </c>
       <c r="I562" t="s">
-        <v>5145</v>
+        <v>1776</v>
       </c>
       <c r="J562" t="s">
         <v>24</v>
       </c>
       <c r="K562" t="s">
-        <v>5146</v>
+        <v>5136</v>
       </c>
       <c r="L562" t="s">
         <v>26</v>
       </c>
       <c r="M562" t="s">
-        <v>5147</v>
+        <v>5137</v>
       </c>
       <c r="N562" t="s">
         <v>28</v>
       </c>
       <c r="O562" t="s">
-        <v>5148</v>
+        <v>5138</v>
       </c>
     </row>
     <row r="563" spans="1:15">
       <c r="A563">
         <v>66534</v>
       </c>
       <c r="B563" t="s">
-        <v>5149</v>
+        <v>5139</v>
       </c>
       <c r="C563" t="s">
-        <v>5150</v>
+        <v>5140</v>
       </c>
       <c r="D563" t="s">
-        <v>5151</v>
+        <v>5141</v>
       </c>
       <c r="E563" t="s">
-        <v>5152</v>
+        <v>5142</v>
       </c>
       <c r="F563" t="s">
-        <v>5153</v>
+        <v>5143</v>
       </c>
       <c r="G563" t="s">
-        <v>5154</v>
+        <v>5144</v>
       </c>
       <c r="H563" t="s">
         <v>3240</v>
       </c>
       <c r="I563" t="s">
         <v>3241</v>
       </c>
       <c r="J563" t="s">
         <v>24</v>
       </c>
       <c r="K563" t="s">
         <v>47</v>
       </c>
       <c r="L563" t="s">
         <v>26</v>
       </c>
       <c r="M563" t="s">
         <v>48</v>
       </c>
       <c r="N563" t="s">
         <v>28</v>
       </c>
       <c r="O563" t="s">
-        <v>5155</v>
+        <v>5145</v>
       </c>
     </row>
     <row r="564" spans="1:15">
       <c r="A564">
         <v>66535</v>
       </c>
       <c r="B564" t="s">
+        <v>5146</v>
+      </c>
+      <c r="C564" t="s">
+        <v>5147</v>
+      </c>
+      <c r="D564" t="s">
+        <v>5148</v>
+      </c>
+      <c r="E564" t="s">
+        <v>5149</v>
+      </c>
+      <c r="F564" t="s">
+        <v>5150</v>
+      </c>
+      <c r="G564" t="s">
+        <v>5151</v>
+      </c>
+      <c r="H564" t="s">
+        <v>5152</v>
+      </c>
+      <c r="I564" t="s">
+        <v>5153</v>
+      </c>
+      <c r="J564" t="s">
+        <v>5154</v>
+      </c>
+      <c r="K564" t="s">
+        <v>5155</v>
+      </c>
+      <c r="L564" t="s">
         <v>5156</v>
       </c>
-      <c r="C564" t="s">
+      <c r="M564" t="s">
         <v>5157</v>
       </c>
-      <c r="D564" t="s">
+      <c r="N564" t="s">
+        <v>28</v>
+      </c>
+      <c r="O564" t="s">
         <v>5158</v>
-      </c>
-[...31 lines deleted...]
-        <v>5168</v>
       </c>
     </row>
     <row r="565" spans="1:15">
       <c r="A565">
         <v>66536</v>
       </c>
       <c r="B565" t="s">
-        <v>5169</v>
+        <v>5159</v>
       </c>
       <c r="C565" t="s">
-        <v>5170</v>
+        <v>5160</v>
       </c>
       <c r="D565" t="s">
-        <v>5171</v>
+        <v>5161</v>
       </c>
       <c r="E565" t="s">
-        <v>5172</v>
+        <v>5162</v>
       </c>
       <c r="F565" t="s">
-        <v>5173</v>
+        <v>5163</v>
       </c>
       <c r="G565" t="s">
-        <v>5174</v>
+        <v>5164</v>
       </c>
       <c r="H565" t="s">
-        <v>5175</v>
+        <v>5165</v>
       </c>
       <c r="I565" t="s">
-        <v>5176</v>
+        <v>5166</v>
       </c>
       <c r="J565" t="s">
         <v>24</v>
       </c>
       <c r="K565" t="s">
+        <v>5008</v>
+      </c>
+      <c r="L565" t="s">
+        <v>26</v>
+      </c>
+      <c r="M565" t="s">
         <v>5009</v>
       </c>
-      <c r="L565" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N565" t="s">
         <v>28</v>
       </c>
       <c r="O565" t="s">
-        <v>5177</v>
+        <v>5167</v>
       </c>
     </row>
     <row r="566" spans="1:15">
       <c r="A566">
         <v>66537</v>
       </c>
       <c r="B566" t="s">
-        <v>5178</v>
+        <v>5168</v>
       </c>
       <c r="C566" t="s">
-        <v>5179</v>
+        <v>4920</v>
       </c>
       <c r="D566" t="s">
-        <v>5180</v>
+        <v>5169</v>
       </c>
       <c r="E566" t="s">
-        <v>5181</v>
+        <v>5170</v>
       </c>
       <c r="F566" t="s">
-        <v>5182</v>
+        <v>5171</v>
       </c>
       <c r="G566" t="s">
         <v>4924</v>
       </c>
       <c r="H566" t="s">
         <v>4925</v>
       </c>
       <c r="I566" t="s">
         <v>4926</v>
       </c>
       <c r="J566" t="s">
         <v>24</v>
       </c>
       <c r="K566" t="s">
+        <v>5008</v>
+      </c>
+      <c r="L566" t="s">
+        <v>26</v>
+      </c>
+      <c r="M566" t="s">
         <v>5009</v>
       </c>
-      <c r="L566" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N566" t="s">
         <v>28</v>
       </c>
       <c r="O566" t="s">
-        <v>5183</v>
+        <v>5172</v>
       </c>
     </row>
     <row r="567" spans="1:15">
       <c r="A567">
         <v>66538</v>
       </c>
       <c r="B567" t="s">
-        <v>5184</v>
+        <v>5173</v>
       </c>
       <c r="C567" t="s">
-        <v>5185</v>
+        <v>5174</v>
       </c>
       <c r="D567" t="s">
-        <v>5186</v>
+        <v>5175</v>
       </c>
       <c r="E567" t="s">
-        <v>5187</v>
+        <v>5176</v>
       </c>
       <c r="F567" t="s">
-        <v>5188</v>
+        <v>5177</v>
       </c>
       <c r="G567" t="s">
         <v>1996</v>
       </c>
       <c r="H567" t="s">
         <v>1997</v>
       </c>
       <c r="I567" t="s">
         <v>1998</v>
       </c>
       <c r="J567" t="s">
         <v>24</v>
       </c>
       <c r="K567" t="s">
-        <v>5189</v>
+        <v>5178</v>
       </c>
       <c r="L567" t="s">
         <v>26</v>
       </c>
       <c r="M567" t="s">
-        <v>5190</v>
+        <v>5179</v>
       </c>
       <c r="N567" t="s">
         <v>28</v>
       </c>
       <c r="O567" t="s">
-        <v>5191</v>
+        <v>5180</v>
       </c>
     </row>
     <row r="568" spans="1:15">
       <c r="A568">
         <v>66540</v>
       </c>
       <c r="B568" t="s">
-        <v>5192</v>
+        <v>5181</v>
       </c>
       <c r="C568" t="s">
-        <v>5193</v>
+        <v>5182</v>
       </c>
       <c r="D568" t="s">
-        <v>5194</v>
+        <v>5183</v>
       </c>
       <c r="E568" t="s">
-        <v>5195</v>
+        <v>5184</v>
       </c>
       <c r="F568" t="s">
-        <v>5196</v>
+        <v>5185</v>
       </c>
       <c r="G568" t="s">
-        <v>5197</v>
+        <v>5186</v>
       </c>
       <c r="H568" t="s">
-        <v>5198</v>
+        <v>5187</v>
       </c>
       <c r="I568" t="s">
         <v>1713</v>
       </c>
       <c r="J568" t="s">
         <v>24</v>
       </c>
       <c r="K568" t="s">
-        <v>5199</v>
+        <v>5188</v>
       </c>
       <c r="L568" t="s">
         <v>26</v>
       </c>
       <c r="M568" t="s">
-        <v>5200</v>
+        <v>5189</v>
       </c>
       <c r="N568" t="s">
         <v>28</v>
       </c>
       <c r="O568" t="s">
-        <v>5201</v>
+        <v>5190</v>
       </c>
     </row>
     <row r="569" spans="1:15">
       <c r="A569">
         <v>66541</v>
       </c>
       <c r="B569" t="s">
         <v>1973</v>
       </c>
       <c r="C569" t="s">
-        <v>5202</v>
+        <v>5191</v>
       </c>
       <c r="D569" t="s">
-        <v>5203</v>
+        <v>5192</v>
       </c>
       <c r="E569" t="s">
-        <v>5204</v>
+        <v>5193</v>
       </c>
       <c r="F569" t="s">
-        <v>5205</v>
+        <v>5194</v>
       </c>
       <c r="G569" t="s">
         <v>1978</v>
       </c>
       <c r="H569" t="s">
         <v>1979</v>
       </c>
       <c r="I569" t="s">
         <v>1980</v>
       </c>
       <c r="J569" t="s">
         <v>24</v>
       </c>
       <c r="K569" t="s">
-        <v>5206</v>
+        <v>5195</v>
       </c>
       <c r="L569" t="s">
         <v>26</v>
       </c>
       <c r="M569" t="s">
-        <v>5207</v>
+        <v>5196</v>
       </c>
       <c r="N569" t="s">
         <v>28</v>
       </c>
       <c r="O569" t="s">
-        <v>5208</v>
+        <v>5197</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">