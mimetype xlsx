--- v0 (2026-05-01)
+++ v1 (2026-05-21)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="709">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="708">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Bahasa Melayu
 # Source: https://hadeethenc.com/ms
-# Last update: 2025-11-15 19:06:24 (v1.0.0)
-# Check for updates: https://hadeethenc.com/en/check/ms/v1.0.0
+# Last update: 2026-05-10 17:52:07 (v1.1.0)
+# Check for updates: https://hadeethenc.com/en/check/ms/v1.1.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -205,53 +205,51 @@
 وأما بعد موته صلى الله عليه وسلم فإن كان السؤال على وجه الاستفتاء أو التعليم لما يحتاج إليه من أمر الدين فهو جائز بل مأمور به، وإن كان على وجه التَّعَنُّت والتكلُّف فهو المراد بترك السؤال عنه في هذا الحديث؛ وذلك لأنه قد يُفضي إلى مثل ما وقع لبني إسرائيل، إذ أُمروا أن يذبحوا بقرة فلو ذبحوا أيَّ بقرة لامتثلوا، ولكنهم شددوا فشُدِّد عليهم. 
 الثاني: النواهي؛ وهي: ما يثاب تاركه، ويعاقب فاعله، فيجب اجتنابُها كلها. 
 الثالث: الأوامر؛ وهو ما يثاب فاعله، ويعاقب تاركه، فيجب أن يفعل منه قدر الاستطاعة.</t>
   </si>
   <si>
     <t>Nabi ﷺ menyatakan bahawa hukum-hukam syarak terbahagi kepada tiga bahagian: perkara yang dibiarkan (tidak disebut secara khusus), larangan-larangan dan perintah-perintah.
 Bahagian pertama ialah perkara yang tidak disebutkan oleh syarak, iaitu perkara yang tidak disebutkan hukumnya (secara khusus). Dalam hal ini, asas asal sesuatu perkara adalah tidak wajib. Pada zaman Nabi ﷺ, wajib tidak bertanya tentang sesuatu yang tidak berlaku kerana bimbang akan muncul (hukum) wajib atau haram. Hal ini kerana Allah tidak menyebutkannya sebagai rahmat kepada hamba-Nya. Manakala selepas kewafatan Nabi ﷺ, jika pertanyaan itu bertujuan untuk meminta fatwa atau pembelajaran mengenai perkara agama yang diperlukan maka ia dibenarkan malah disyariatkan. Namun, jika pertanyaan itu dilakukan dengan sikap melampau atau berlebihan sehingga memaksa, itulah yang dimaksudkan dengan meninggalkan bertanya dalam hadis ini. Hal ini kerana ia boleh membawa kepada keadaan seperti yang menimpa Bani Israil; apabila mereka diperintahkan menyembelih seekor lembu, jika mereka menyembelih apa-apa lembu sahaja sudah memadai, tetapi mereka bersikap terlalu ketat sehingga mereka ditimpa kesukaran.
 Kedua: Larangan; iaitu perkara yang diberi pahala kepada orang yang meninggalkannya dan akan diseksa orang yang melakukannya. Maka semua larangan ini wajib dielakkan sepenuhnya.
 Ketiga: Perintah; iaitu perkara yang diberi pahala kepada orang yang melakukannya dan diseksa orang yang meninggalkannya. Oleh itu, wajib melaksanakan semua perintah ini semampu mungkin.</t>
   </si>
   <si>
     <t>ينبغي الانشغال بالأهم  المُحتاج إليه، وترك ما لا يحتاج إليه في الحال، وعدم الاشتغال بالسؤال عما لم يقع.
 حرمة السؤال الذي ربما أوصل إلى تعقيد المسائل، وفتح باب الشبهات المفضية إلى كثرة الاختلاف.
 الأمر بترك كل المنهيات؛ لأنه لا مشقة في تركها، ولذلك كان النهي عنه عامًّا.
 الأمر بفعل المأمور به على قدر الاستطاعة؛ لأنه قد يلزم منه مشقة أو يعجز عنه؛ ولذا كان الأمر به على قدر الاستطاعة.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة، والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 كثرة السؤال مما لا يُحتاج إليه والاختلاف على الأنبياء سببٌ للهلاك، ولا سيّما في الأمور التي لا يمكن الوصول إليها، مثل: مسائل الغيب التي لا يعلمها إلا الله، وأحوال يوم القيامة.
 النهي عن السؤال في شِداد المسائل، قال الأوزاعي: إن الله إذا أراد أن يحرم عبده بركة العلم ألقى على لسانه المغاليط، فلقد رأيتهم أقلَّ الناس علمًا، وقال ابن وهب: سمعت مالكًا يقول: المِراء في العلم يذهب بنور العلم من قلب الرجل.</t>
   </si>
   <si>
     <t>Sewajarnya menumpukan perhatian kepada perkara-perkara yang penting lagi diperlukan, meninggalkan apa yang tidak diperlukan pada ketika itu serta tidak sibuk bertanya tentang perkara yang belum berlaku.
 Larangan bertanya perkara yang mungkin membawa kepada kerumitan hukum atau membuka pintu kepada syak-wasangka yang akhirnya menimbulkan banyak perbezaan pendapat.
 Perintah supaya meninggalkan segala larangan kerana tiada kesukaran untuk meninggalkannya. Oleh kerana itu, larangan itu bersifat umum.
 Perintah untuk melakukan yang diperintahkan mengikut kemampuan kerana sesetengah perbuatan mungkin menimbulkan kesukaran atau melebihi kemampuan seseorang, maka perintah itu diberikan mengikut kadar kemampuan.
-Larangan daripada banyak bertanya. Para ulama membahagikan bentuk soalan kepada dua jenis:
-[...1 lines deleted...]
-Kedua: Bertanya secara bersikap keras atau memaksa. Jenis inilah yang dilarang.
+Larangan daripada banyak bertanya. Para ulama membahagikan bentuk soalan kepada dua jenis: Pertama: Bertanya untuk tujuan pembelajaran berkaitan perkara agama yang diperlukan maka bentuk ini diperintahkan. Contohnya ialah soalan-soalan yang diajukan oleh para sahabat. Kedua: Bertanya secara bersikap keras atau memaksa. Jenis inilah yang dilarang.
 Peringatan kepada umat ini agar tidak menentang Nabi mereka seperti yang telah berlaku kepada umat-umat terdahulu.
 Bertanya secara berlebihan tentang perkara yang tidak diperlukan dan perselisihan mengenai para Nabi menjadi sebab kehancuran, terutamanya dalam hal-hal yang tidak dapat dicapai, seperti perkara ghaib yang hanya Allah sahaja mengetahui serta keadaan hari kiamat.
 Larangan bertanya  perkara-perkara yang terlalu rumit. Al-Awza‘i berkata: “Apabila Allah mahu mengharamkan seorang hamba daripada keberkatan ilmu maka Dia melemparkan kesilapan pada lidahnya. Sesungguhnya aku telah melihat mereka sebagai orang yang paling sedikit ilmunya.” Ibn Wahb pula berkata: “Aku mendengar Malik berkata: Berdebat dalam ilmu akan menghilangkan cahaya ilmu daripada hati seseorang.”</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/4295</t>
   </si>
   <si>
     <t>لقد سألتني عن عظيم، وإنه ليسير على من يسره الله عليه</t>
   </si>
   <si>
     <t>‘Engkau telah bertanya kepadaku perkara yang besar, namun ia amat mudah bagi orang yang Allah mudahkan kepadanya</t>
   </si>
   <si>
     <t>عَنْ مُعَاذِ بْنِ جَبَلٍ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ فِي سَفَرٍ، فَأَصْبَحْتُ يَوْمًا قَرِيبًا مِنْهُ وَنَحْنُ نَسِيرُ، فَقُلْتُ: يَا رَسُولَ اللهِ أَخْبِرْنِي بِعَمَلٍ يُدْخِلُنِي الجَنَّةَ وَيُبَاعِدُنِي عَنِ النَّارِ، قَالَ: «لَقَدْ سَأَلْتَنِي عَنْ عَظِيمٍ، وَإِنَّهُ لَيَسِيرٌ عَلَى مَنْ يَسَّرَهُ اللَّهُ عَلَيْهِ، تَعْبُدُ اللَّهَ وَلاَ تُشْرِكْ بِهِ شَيْئًا، وَتُقِيمُ الصَّلاَةَ، وَتُؤْتِي الزَّكَاةَ، وَتَصُومُ رَمَضَانَ، وَتَحُجُّ البَيْتَ» ثُمَّ قَالَ: «أَلاَ أَدُلُّكَ عَلَى أَبْوَابِ الخَيْرِ: الصَّوْمُ جُنَّةٌ، وَالصَّدَقَةُ تُطْفِئُ الخَطِيئَةَ كَمَا يُطْفِئُ الْمَاءُ النَّارَ، وَصَلاَةُ الرَّجُلِ مِنْ جَوْفِ اللَّيْلِ» قَالَ: ثُمَّ تَلاَ: «{تَتَجَافَى جُنُوبُهُمْ عَنِ الْمَضَاجِعِ}، حَتَّى بَلَغَ {يَعْمَلُونَ}» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِرَأْسِ الأَمْرِ كُلِّهِ وَعَمُودِهِ، وَذِرْوَةِ سَنَامِهِ؟» قُلْتُ: بَلَى يَا رَسُولَ اللهِ، قَالَ: «رَأْسُ الأَمْرِ الإِسْلاَمُ، وَعَمُودُهُ الصَّلاَةُ، وَذِرْوَةُ سَنَامِهِ الجِهَادُ» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِمَلاَكِ ذَلِكَ كُلِّهِ؟» قُلْتُ: بَلَى يَا نَبِيَّ اللهِ، فَأَخَذَ بِلِسَانِهِ قَالَ: «كُفَّ عَلَيْكَ هَذَا» فَقُلْتُ: يَا نَبِيَّ اللهِ، وَإِنَّا لَمُؤَاخَذُونَ بِمَا نَتَكَلَّمُ بِهِ؟ فَقَالَ: «ثَكِلَتْكَ أُمُّكَ يَا مُعَاذُ، وَهَلْ يَكُبُّ النَّاسَ فِي النَّارِ عَلَى وُجُوهِهِمْ أَوْ عَلَى مَنَاخِرِهِمْ إِلاَّ حَصَائِدُ أَلْسِنَتِهِمْ».</t>
   </si>
   <si>
     <t>Daripada Mu‘az bin Jabal رضي الله عنه, beliau berkata: “Aku pernah bersama Nabi صلى الله عليه وسلم dalam suatu perjalanan, suatu pagi aku berjalan di sisinya ketika kami sedang berjalan, lalu aku berkata: ‘Wahai Rasulullah, beritahu kepadaku amalan yang memasukkanku ke dalam syurga dan menjauhkanku dari neraka.’ Baginda bersabda: ‘Engkau telah bertanya kepadaku perkara yang besar, namun ia amat mudah bagi orang yang Allah mudahkan kepadanya. Iaitu, sembahlah Allah dan janganlah engkau mempersekutukan-Nya dengan apa pun, dirikan solat, tunaikan zakat, berpuasa di bulan Ramadan, dan tunaikan haji ke Baitullah.’ Kemudian baginda bersabda: ‘Mahukah aku tunjukkan pintu-pintu kebaikan? Puasa itu perisai, sedekah itu memadamkan dosa sebagaimana air memadamkan api, dan solat malam seorang lelaki…’ Lalu baginda membaca: {Mereka menjauhkan diri dari tempat tidur mereka} sehingga sampai pada {mereka beramal}. Kemudian baginda bersabda lagi: ‘Mahukah aku beritahu kepadamu permulaan segala urusan semuanya, tiangnya dan puncak bukitnya?’ Aku menjawab: ‘Tentu sekali, wahai Rasulullah.’ Baginda bersabda: “Permulaan segala urusan itu ialah Islam, tiangnya ialah solat, dan puncaknya ialah jihad.’ Kemudian baginda bersabda: ‘Mahukah aku beritahu kunci bagi semua itu?’ Aku menjawab: ‘Tentu, wahai Nabi Allah.’ Lalu baginda mengambil lidahnya dan bersabda: ‘Tahanlah lidahmu ini.’ Aku bertanya: ‘Wahai Nabi Allah, apakah kami akan dipertanggungjawabkan atas apa yang kami ucapkan?’ Baginda bersabda: ‘Apalah kau ini, wahai Mu‘az! Manusia tidak akan dilempar ke dalam neraka di atas wajah atau hidungnya melainkan kerana akibat lidah mereka.’”</t>
   </si>
   <si>
     <t>قال معاذٌ رضي الله عنه: كنتُ مع النبي صلى الله عليه وسلم في سَفَر، فأصبحت يومًا قريبًا منه ونحن نسير، فقلت: يا رسول الله أَخْبِرني بعمل يُدخلني الجنة ويباعدني عن النار، 
 قال: لقد سألتني عن عمل عظيم فِعْلُه على النفوس، وإنه لَهَيِِّنٌ سَهْلٌ على مَن يَسَّرَه الله عليه؛ أَدِّ فرائض الإسلام: 
 الأول: تعبد الله وحده ولا تشرك به شيئًا. 
 الثاني: تُقيم الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. 
 الثالث: تُخرِج الزكاة المفروضة، وهي عبادة مالية واجبة في كل مال بلغَ قدرًا مُحددًا في الشرع، تعطى لمستحقيها. 
@@ -760,53 +758,51 @@
   </si>
   <si>
     <t>عَنْ أَبي مَسْعُودٍ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Daripada Abu Mas‘ud رضي الله عنه, beliau berkata: Rasulullah صلى الله عليه وسلم bersabda: “Sesungguhnya antara perkara yang manusia perolehi daripada kata-kata nabi terdahulu ialah: “Jika engkau tidak malu, buatlah apa sahaja yang engkau mahu.”</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مما جاء فيه الوصية عن الأنبياء المتقدِّمين، وتَدَاوَلَه الناس بينهم وتوارثوه عنهم قرنًا بعد قرن، حتى وصل إلى أوّل هذه الأمة، انظر إلى ما تريد أنْ تَفعلَه، فإنْ كان ممّا لا يُستَحى منه فافعله، وإنْ كان ممّا يُستَحى منه فَدَعْه؛ فإنَّ المانع مِن فِعْل القبائح هو الحياء، فمَن لم يكن له حياءٌ، انْهَمَك في كلّ فَحْشاء ومُنكر.</t>
   </si>
   <si>
     <t>Nabi صلى الله عليه وسلم memberitahu bahawa antara kata-kata yang sampai sebagai wasiat daripada para nabi terdahulu, yang berleluasa penggunaannya dalam kalangan manusia dan diwarisi sejak turun-temurun, sehingga sampai kepada generasi awal umat ini ialah: 
 Perhatikan apa yang kamu ingin lakukan; jika ia sesuatu yang tidak memalukan, maka lakukanlah, tetapi jika ia sesuatu yang memalukan, maka tinggalkannya. 
 Sesungguhnya penghalang daripada melakukan perkara keji ialah sifat malu. Maka sesiapa yang tidak memiliki rasa malu, dia akan terjerumus dalam segala bentuk kejahatan dan kemungkaran.</t>
   </si>
   <si>
     <t>الحياء أصل الأخلاق الكريمة.
 الحياء صفة من صفات الأنبياء عليهم السلام، وهو من المأثور عنهم.
 الحياء هو الذي يجعل المرء المسلم يفعل ما يُجَمِّلُ ويَزِيْن، ويَترك ما يُدّنِّس ويَشَيْن.
 قال النووي: الأمر فيه للإباحة، أي: إذا أردت فعل شيء فإن كان مما لا تستحي إذا فعلتَه من الله ولا من الناس فافعله، وإلا فلا، وعلى هذا مدار الإسلام، وتوجيه ذلك أنَّ المأمورَ به الواجب والمندوب يُستحيَى مِن تَرْكِه، والمنهي عنه الحرام والمكروه يُستحيى من فعله، وأما المباح فالحياء من فعله جائز، وكذا مِن تركه، فتضمن الحديث الأحكام الخمسة، وقيل: هو أمرُ تهديد، ومعناه: إذا نُزِع مِنك الحياء فافعل ما شئت؛ فإنّ الله مجازيك عليه، وقيل: هو أمرٌ بمعنى الخبر، أي: مَن لا يَستحيي يَصنع ما أراد.</t>
   </si>
   <si>
     <t>Malu adalah asas kepada akhlak yang mulia.
 Malu adalah satu sifat daripada sifat para nabi عليهم السلام, dan ia termasuk perkara yang diwarisi daripada mereka.
 Malu ialah sifat yang mendorong seorang Muslim melakukan perkara yang memperelok dan menghiasinya, serta meninggalkan perkara yang mengotorkan dan mencemarkan dirinya.
-Al-Nawawi berkata: Perintah dalam hadis ini adalah dalam bentuk keharusan (ibahah), iaitu: jika engkau ingin melakukan sesuatu, maka jika perkara itu adalah sesuatu yang engkau tidak malu melakukannya di hadapan Allah dan manusia, maka lakukanlah. Jika tidak, maka jangan. Atas dasar ini, Islam dibina. 
-[...1 lines deleted...]
-Dikatakan juga bahawa ia adalah perintah berupa ancaman, maksudnya: apabila sifat malu telah tercabut daripadamu, maka lakukanlah apa sahaja yang engkau mahu; sesungguhnya Allah pasti akan membalasmu atas perbuatan itu. Ada juga yang berkata: ia adalah perintah yang bermaksud khabar iaitu sesiapa yang tidak memiliki sifat malu, dia akan melakukan apa sahaja yang dia kehendaki.</t>
+Al-Nawawi berkata: Perintah dalam hadis ini adalah dalam bentuk keharusan (ibahah), iaitu: jika engkau ingin melakukan sesuatu, maka jika perkara itu adalah sesuatu yang engkau tidak malu melakukannya di hadapan Allah dan manusia, maka lakukanlah. Jika tidak, maka jangan. Atas dasar ini, Islam dibina.  Penjelasannya ialah: Amar (perintah) berupa wajib atau mandub (digalakkan) adalah perkara yang dirasakan malu untuk ditinggalkan. Manakala nahi (larangan) berupa haram atau makruh adalah perkara yang dirasakan malu untuk dilakukan. Adapun perkara harus, rasa malu itu boleh jadi pada melakukannya atau meninggalkannya. Maka hadis ini merangkumi lima hukum syarak.  Dikatakan juga bahawa ia adalah perintah berupa ancaman, maksudnya: apabila sifat malu telah tercabut daripadamu, maka lakukanlah apa sahaja yang engkau mahu; sesungguhnya Allah pasti akan membalasmu atas perbuatan itu. Ada juga yang berkata: ia adalah perintah yang bermaksud khabar iaitu sesiapa yang tidak memiliki sifat malu, dia akan melakukan apa sahaja yang dia kehendaki.</t>
   </si>
   <si>
     <t>رواه البخاري</t>
   </si>
   <si>
     <t>[رواه البخاري]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/4559</t>
   </si>
   <si>
     <t>إنما الأعمال بالنيات، وإنما لكل امرئ ما نوى</t>
   </si>
   <si>
     <t>Sesungguhnya setiap amalan bergantung kepada niat dan sesungguhnya bagi setiap orang itu berdasarkan apa yang dia niatkan</t>
   </si>
   <si>
     <t>عن عمر بن الخطاب رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّمَا الْأَعْمَالُ بِالنِّيَّةِ، وَإِنَّمَا لِامْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إِلَى اللهِ وَرَسُولِهِ، فَهِجْرَتُهُ إِلَى اللهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوِ امْرَأَةٍ يَتَزَوَّجُهَا، فَهِجْرَتُهُ إِلَى مَا هَاجَرَ إِلَيْهِ».
 وفي لفظ للبخاري: «إِنَّمَا الْأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى».</t>
   </si>
   <si>
     <t>Daripada ʿUmar bin al-Khaṭṭāb رضي الله عنه berkata: Rasulullah صلى الله عليه وسلم bersabda: “Sesungguhnya setiap amalan bergantung kepada niat dan sesungguhnya bagi setiap orang itu berdasarkan apa yang dia niatkan. Maka sesiapa yang berhijrah kerana Allah dan Rasul-Nya, maka hijrahnya kepada Allah dan Rasul-Nya. Sesiapa yang berhijrah kerana dunia yang ingin diperolehinya atau kerana wanita yang ingin dikahwininya, maka hijrahnya itu kepada apa yang dia berhijrah kepadanya.”
 Dalam satu lafaz oleh al-Bukhari:
 “Sesungguhnya setiap amalan bergantung kepada niat dan sesungguhnya bagi setiap orang itu berdasarkan apa yang dia niatkan."</t>
   </si>
@@ -1343,52 +1339,51 @@
   <si>
     <t>Daripada Al-Miqdām bin Ma‘dī Karib رضي الله عنه, beliau berkata: Saya mendengar Rasulullah ﷺ bersabda: "Tidaklah seorang anak Adam itu memenuhi sesuatu bekas yang lebih buruk daripada perutnya. Cukuplah beberapa suapan untuk anak Adam menegakkan tulang belakangnya. Jika tidak dapat dielakkan, maka (jadikanlah) sepertiga untuk makanannya, sepertiga untuk minumannya, dan sepertiga untuk nafasnya."</t>
   </si>
   <si>
     <t>يرشدنا النبي الكريم صلى الله عليه وسلم إلى أصل من أصول الطب، وهي الوقاية التي يقي بها الإنسان صحته، وهي التقليل من الأكل، بل يأكل بقدر ما يسد رمقه ويقويه على أعماله اللازمة، وإن شر وعاء مُلئ هو البطن لما ينتج عن الشبع من الأمراض الفتاكة التي لا تحصى عاجلًا أو آجلًا باطنًا أو ظاهرًا.
 ثم إن الرسول صلى الله عليه وسلم قال: إذا كان الإنسان لابد له من الشبع، فليجعل الأكل بمقدار الثلث، والثلث الآخر للشرب، والثلث للنفس حتى لا يحصل عليه ضيق وضرر، وكسل عن تأدية ما أوجب الله عليه في أمر دينه أو دنياه.</t>
   </si>
   <si>
     <t>Nabi yang mulia ﷺ membimbing kita kepada salah satu prinsip asas perubatan, iaitu pencegahan yang menjaga kesihatan manusia. Pencegahan itu adalah dengan mengurangkan makan, bahkan hendaklah seseorang makan secukupnya sahaja untuk mengenyangkan perutnya dan menguatkannya bagi menunaikan amalan-amalan yang perlu dilaksanakannya. Sesungguhnya bekas yang paling buruk yang dipenuhkan ialah perut, kerana akibat kenyang boleh menimbulkan pelbagai penyakit yang merbahaya, sama ada segera atau lambat, zahir atau batin, yang tidak terhitung jumlahnya. Kemudian, Rasulullah ﷺ bersabda: Jika seseorang manusia tidak dapat dielakkan daripada kenyang, hendaklah dia membahagikan makannya menjadi satu pertiga untuk makanan, satu pertiga untuk minuman, dan satu pertiga untuk nafas, supaya dia tidak mengalami kesempitan atau kemudaratan, serta tidak menjadi malas dalam menunaikan apa yang diwajibkan Allah ke atasnya dalam urusan agamanya atau dunianya.</t>
   </si>
   <si>
     <t>عدم التوسع في الأكل والشرب، وهذا أصل جامع لأصول الطب كلها، لما في كثرة الشبع من الأمراض والأسقام.
 الغاية من الأكل، هي حفظ الصحة والقوة وبهما سلامة الحياة.
 لملء البطن من الطعام أضرار بدنية ودينية، قال عمر رضي الله عنه: «إياكم والبطنة، فإنها مفسدة للجسم ومكسلة عن الصلاة».
 الأكل من حيث الحكم على أقسام: واجب، وهو ما به تُحفظ الحياة ويؤدي تركه إلى ضرر. جائز، وهو ما زاد على القدر الواجب ولا يُخشى ضرره. مكروه، وهو ما يُخشى ضرره. محرم، وهو ما يُعلم ضرره. ومستحب، وهو ما يُستعان به على عبادة الله وطاعته، وقد أجمل ذلك في الحديث في ثلاث مراتب: أولها: ملء البطن. ثانيها: أكلات أو لقيمات يقمن صلبه. ثالثها: قوله: «ثلث لطعامه وثلث لشرابه وثلث لنفسه» وهذا كله إذا كان جنس المأكول حلالًا.
 الحديث قاعدة من قواعد الطب، وحيث إن علم الطب مداره على ثلاثة أصول: حفظ القوة والحمية والاستفراغ، فقد اشتمل الحديث على الأولين منها، كما في قوله تعالى : (وَكُلُوا وَاشْرَبُوا وَلَا تُسْرِفُوا إِنَّهُ لَا يُحِبُّ الْمُسْرِفِينَ) [الأعراف: 31].
 كمال هذه الشريعة حيث اشتملت على مصالح الإنسان في دينه ودنياه.
 من علوم الشريعة أصولُ الطب وأنواع منه، كما جاء في العسل والحبة السوداء.
 اشتمال أحكام الشريعة على الحكمة، وأنها مبنية على درء المفاسد وجلب المصالح.</t>
   </si>
   <si>
     <t>Tidak melampaui batas dalam makan dan minum. Ini merupakan prinsip yang merangkumi semua asas perubatan, kerana terlalu kenyang boleh menimbulkan pelbagai penyakit dan kemudaratan.
 Tujuan makan ialah untuk memelihara kesihatan dan kekuatan, dan dengan itu terpelihara keselamatan hidup.
 Memenuhkan perut dengan makanan boleh mendatangkan kemudaratan dari segi jasmani dan agama. Saidina Umar رضي الله عنه berkata: “Jauhilah daripada memenuhi perut, kerana ia perosak tubuh badan dan penyebab malas untuk menunaikan solat.”
 Makanan dari segi hukum dibahagikan kepada beberapa jenis: Wajib, iaitu makanan yang memelihara kehidupan dan meninggalkannya mendatangkan kemudaratan. Dibenarkan, iaitu makanan yang melebihi keperluan wajib tetapi tidak berbahaya. Makruh, iaitu makanan yang dikhuatiri mendatangkan mudarat. Haram, iaitu makanan yang diketahui mendatangkan kemudaratan. Sunat, iaitu makanan yang membantu seseorang menunaikan ibadah dan ketaatan kepada Allah. Kesemuanya diringkaskan dalam hadis dalam tiga peringkat: Pertama, memenuhkan perut. Kedua: Makanan atau suapan yang menguatkan tulang belakang. Ketiga: Sabda Nabi ﷺ: “Satu pertiga untuk makanannya, satu pertiga untuk minumannya, dan satu pertiga untuk nafasnya.” Semua ini tertakluk kepada syarat bahawa jenis makanan yang dimakan adalah halal.
-Hadis ini merupakan salah satu asas dalam ilmu perubatan. Oleh sebab ilmu perubatan berlandaskan kepada tiga prinsip: memelihara kekuatan, menjaga kesederhanaan, dan pengosongan (detoksifikasi), maka hadis ini merangkumi dua prinsip yang awal daripadanya. Seperti firman Allah:
-(“Makan dan minumlah, tetapi jangan berlebih-lebihan; sesungguhnya Allah tidak menyukai orang yang berlebih-lebihan.”) [Surah al-A‘raf: 31]."
+Hadis ini merupakan salah satu asas dalam ilmu perubatan. Oleh sebab ilmu perubatan berlandaskan kepada tiga prinsip: memelihara kekuatan, menjaga kesederhanaan, dan pengosongan (detoksifikasi), maka hadis ini merangkumi dua prinsip yang awal daripadanya. Seperti firman Allah: (“Makan dan minumlah, tetapi jangan berlebih-lebihan; sesungguhnya Allah tidak menyukai orang yang berlebih-lebihan.”) [Surah al-A‘raf: 31]."
 Sempurnanya syariat ini kerana ia merangkumi kebaikan manusia dalam urusan agamanya dan dunianya.
 Antara ilmu syariat terdapat asas-asas perubatan dan pelbagai jenisnya, sebagaimana yang disebutkan tentang madu dan jintan hitam (Habbatus Sauda).
 Syariat Islam mengandungi hukum-hukum yang penuh dengan hikmah, dan ia dibina atas asas mencegah kemudaratan serta mendatangkan manfaat.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد والترمذي والنسائي وابن ماجه</t>
   </si>
   <si>
     <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/4723</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس فيه فهو رد</t>
   </si>
   <si>
     <t>“Sesiapa yang melakukan dalam urusan kami sesuatu yang bukan (berasal) daripadanya, maka ia ditolak</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ فِيهِ فَهُوَ رَدٌّ» متفق عليه.
 ولمسلم: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Daripada ‘Aisyah رضي الله عنها, beliau berkata: Rasulullah ﷺ bersabda: “Sesiapa yang melakukan dalam urusan kami sesuatu yang bukan (berasal) daripadanya, maka ia ditolak.” (Muttafaqun ‘alaih)
@@ -1627,54 +1622,51 @@
 Wahai anak Adam, sekiranya engkau datang kepada-Ku membawa kesalahan sebanyak bekas bumi, kemudian engkau menemui-Ku tanpa mempersekutukan sesuatu pun dengan-Ku, nescaya Aku akan datang kepadamu dengan pengampunan sebanyak itu.”</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلَّى اللهُ علَيه وسلَّم أنَّ الله تباركَ وتعالى قال في الحديثِ القدسيِّ: يا ابنَ آدمَ ما دمْتَ تدْعونِي وتَرْجو رَحْمتي، ولمْ تَقْنَطْ؛ سَتَرتُ ذنبَكَ ومحوتُه غير مبالٍ فيه؛ ولو كانَ هذا الذنب والمعصية من الكبائر. 
 يا ابن آدم: لو كَثُرَت ذُنوبُك كثرةً تَملَأُ ما بينَ السَّماءِ والأرضِ بحيث تَبلُغُ أقطارَها وتَعُمَّ نَواحِيَها، ثمَّ استَغفَرتَني؛ محوت وغَفَرتُ لك جميعَها غيرَ مُبالٍ بكَثرتِها.
 يا ابنَ آدمَ: إنَّك لو أتيتَني بعدَ الموتِ بمِلْءِ الأرضِ ذُنوبًا ومَعاصِيَ، وكنتَ قد مِتَّ مُوحِّدًا لا تُشرِكُ بي شيئًا؛ لقابَلتُ هذه الذُّنوبَ والْمعاصِيَ، بمِلْئِ الأرض، مَغفِرةً؛ لأنَّني واسِعُ المغفرةِ، وأغفِرُ كل الذنوب إلا الشِّركَ.</t>
   </si>
   <si>
     <t>Rasulullah صلى الله عليه وسلم memberitahu bahawa Allah Ta‘ala berfirman dalam hadis Qudsi: “Wahai anak Adam, selagi engkau memohon kepada-Ku dan mengharapkan rahmat-Ku serta tidak berputus asa maka Aku menutupi dosa-dosamu dan menghapusnya tanpa mempedulikannya; walaupun dosa dan maksiat itu termasuk dosa-dosa besar.” Wahai anak Adam, sekiranya dosamu bertimbun hingga memenuhi di antara langit dan bumi sehingga menutupi segala penjuru dan meliputi seluruh sudutnya, kemudian engkau memohon ampun kepada-Ku, nescaya Aku hapus dan mengampunkan segala dosamu itu tanpa mempedulikan banyaknya dosa itu.
 Wahai anak Adam, seandainya engkau datang kepada-Ku selepas mati dengan membawa dosa dan maksiat sebanyak isi bumi, dan engkau mati dalam keadaan tauhid tanpa mempersekutukan sesuatu pun dengan-Ku, nescaya Aku akan menerima dosa dan maksiat itu sebanyak isi bumi sebagai pengampunan kerana sesungguhnya Aku Maha Luas dalam memberi ampunan, dan Aku mengampuni semua dosa kecuali syirik.</t>
   </si>
   <si>
     <t>سعة رحمة الله تعالى ومغفرته وفضله.
 فضل التوحيد، وأنَّ الله يغفر للموحدين الذنوب والمعاصي.
 خطر الشرك وأن الله لا يغفر للمشركين.
 قال ابن رجب: وقد تضمَّن هذا الحديث الأسباب الثلاثة التي تحصل بها مغفرة الذنوب: الأول: الدعاء مع الرجاء، الثاني: الاستغفار وطلب التوبة، الثالث: الموت على التوحيد.
 هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
 الذنوب ثلاثة أنواع: الأول: الشرك بالله؛ وهذا لا يغفره الله، قال الله عز وجل: {إنه من يشرك بالله فقد حرم الله عليه الجنة}، الثاني: ظلم العبد نفسه فيما بينه وبين ربه من ذنوب ومعاصي؛ فإن الله عز وجل يغفر ذلك، ويتجاوز إن شاء، الثالث: ذنوب لا يترك الله منها شيئًا؛ وهي ظلم العباد بعضهم بعضًا، فلا بد من القصاص.</t>
   </si>
   <si>
     <t>Luasnya rahmat, pengampunan dan pemberian Allah Ta‘ala.
 Keutamaan bertauhid dan bahawa Allah mengampuni dosa-dosa dan maksiat golongan yang mengesakan-Nya.
 Bahaya syirik, dan bahawa Allah tidak mengampuni orang yang mempersekutukan-Nya.
 Ibn Rajab berkata: “Hadis ini merangkumi tiga sebab yang membawa kepada pengampunan dosa: Pertama: Doa disertai harapan. Kedua: Memohon ampun dan taubat. Ketiga: Mati dalam keadaan bertauhid.”
 Hadis ini ialah hadis yang diriwayatkan oleh Nabi صلى الله عليه وسلم daripada Tuhannya, dan dikenali sebagai hadis Qudsi atau Ilahi. Lafaz dan maknanya datang daripada Allah, namun ia tidak memiliki sifat-sifat khusus al-Quran yang membezakannya daripada selainnya, sepertimembacanya dianggap sebagai ibadah, memerlukan kesucian, bersifat mencabar dan mempunyai keajaiban serta lain-lain.
-Dosa dibahagikan kepada tiga jenis:
-[...2 lines deleted...]
-Ketiga: Dosa yang Allah tidak biarkan dengan tanpa sebarang hukuman, iaitu menzalimi sesama manusia; (bagi dosa ini) hukuman pembalasan (qisas) mesti dilakukan.</t>
+Dosa dibahagikan kepada tiga jenis: Pertama: Syirik kepada Allah dan ini tidak akan diampuni oleh Allah. Allah Ta‘ala berfirman: {Sesungguhnya sesiapa yang mempersekutukan Allah, maka Allah mengharamkan syurga baginya}. Kedua: Menzalimi diri sendiri dalam perkara antara dirinya dengan Tuhannya melalui dosa dan maksiat. Allah Ta‘ala mengampuni dan mengabaikannya jika Dia menghendaki. Ketiga: Dosa yang Allah tidak biarkan dengan tanpa sebarang hukuman, iaitu menzalimi sesama manusia; (bagi dosa ini) hukuman pembalasan (qisas) mesti dilakukan.</t>
   </si>
   <si>
     <t>حسن</t>
   </si>
   <si>
     <t>[حسن]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/5456</t>
   </si>
   <si>
     <t>لا يؤمن أحدكم حتى أكون أحب إليه من والده وولده والناس أجمعين</t>
   </si>
   <si>
     <t>Tidak sempurna iman seseorang kamu sehingga aku lebih dicintainya melebihi bapanya, anaknya dan seluruh manusia</t>
   </si>
   <si>
     <t>عن أنس رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «لَا يُؤْمِنُ أَحَدُكُمْ حَتَّى أَكُونَ أَحَبَّ إِلَيْهِ مِنْ وَالِدِهِ وَوَلَدِهِ وَالنَّاسِ أَجْمَعِينَ».</t>
   </si>
   <si>
     <t>Daripada Anas رضي الله عنه, beliau berkata: Rasulullah صلى الله عليه وسلم bersabda: "Tidak sempurna iman seseorang kamu sehingga aku lebih dicintainya melebihi bapanya, anaknya dan seluruh manusia."</t>
   </si>
   <si>
     <t>يُخْبِرُنا رسولُ الله صلى الله عليه وسلم أنَّ المسلم لا يكون كاملَ الإيمان حتى يُقَدِّمَ محبةَ رسولِ الله صلى الله عليه وسلم على محبة أمه وأبيه وابنه وابنته والناس أجمعين، وهذه المحبة تقتضي طاعتَه ونصرتَه، وتركَ معصيتِه.</t>
   </si>
@@ -2466,52 +2458,52 @@
     <t>عَنْ أَبِي هُرَيْرَةَ عَبْدِ الرَّحْمَنِ بْنِ صَخْرٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْت رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «مَا نَهَيْتُكُمْ عَنْهُ فَاجْتَنِبُوهُ، وَمَا أَمَرْتُكُمْ بِهِ فَافْعَلُوا مِنْهُ مَا اسْتَطَعْتُمْ، فَإِنَّمَا أَهْلَكَ الَّذِينَ مِنْ قَبْلِكُمْ كَثْرَةُ مَسَائِلِهِمْ، وَاخْتِلَافُهُمْ عَلَى أَنْبِيَائِهِمْ».</t>
   </si>
   <si>
     <t>Daripada Abu Hurairah, Abdul Rahman bin Sakhr رضي الله عنه, beliau berkata: Aku mendengar Rasulullah ﷺ bersabda: “Apa sahaja perkara yang aku larang kamu daripadanya maka jauhilah. Dan apa sahaja yang aku perintahkan kamu lakukannya, maka laksanakanlah ia menurut kemampuan kamu. Sesungguhnya yang membinasakan orang-orang sebelum kamu ialah banyaknya pertanyaan mereka dan perselisihan mereka terhadap nabi-nabi mereka.”</t>
   </si>
   <si>
     <t>بين لنا رسول الله صلى الله عليه وسلم أنه إذا نهانا عن شيء وجب علينا اجتنابه بدون استثناء، وإذا أمرنا بشيء فعلينا أن نفعل منه ما نطيق.
 ثم حذرنا حتى لا نكون كبعض الأمم السابقة حينما أكثروا من الأسئلة على أنبيائهم مع مخالفتهم لهم فعاقبهم الله بأنواع من الهلاك والدمار، فينبغي أن لا نكون مثلهم حتى لا نهلك كما هلكوا.</t>
   </si>
   <si>
     <t>Rasulullah صلى الله عليه وسلم menerangkan kepada kita bahawa apabila baginda melarang kita daripada sesuatu perkara, maka kita wajib menjauhinya tanpa pengecualian. Apabila baginda memerintahkan kita dengan sesuatu perkara, maka hendaklah kita melaksanakannya mengikut kemampuan kita. Kemudian baginda memberi peringatan kepada kita agar tidak menjadi seperti sebahagian umat terdahulu yang terlalu banyak bertanya kepada nabi-nabi mereka serta menentang perintah mereka. Akibatnya, Allah menghukum mereka dengan pelbagai bentuk kebinasaan dan kehancuran. Oleh itu, semestinya kita tidak menjadi seperti mereka supaya kita tidak ditimpa kebinasaan sebagaimana mereka binasa.</t>
   </si>
   <si>
     <t>الحديث قاعدة في بيان الواجب في إتيان المأمور واجتناب المحظور.
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>Hadis ini menjadi kaedah dalam menjelaskan kewajipan melaksanakan perkara yang diperintahkan dan menjauhi perkara yang dilarang.
 Larangan itu tidak mendapat kelonggaran untuk melakukannya walau sedikit pun daripadanya, manakala perintah diikat dengan kemampuan kerana meninggalkan sesuatu (yang dilarang) adalah dalam kawalan diri kita, sedangkan pelaksanaan perbuatan yang diperintahkan memerlukan kemampuan untuk merealisasikannya.
-Larangan daripada banyak bertanya. Para ulama membahagikan bentuk soalan kepada dua jenis:
-Pertama: Bertanya untuk tujuan pembelajaran berkaitan perkara agama yang diperlukan maka bentuk ini diperintahkan. Contohnya ialah soalan-soalan yang diajukan oleh para sahabat.
+Larangan daripada banyak bertanya. Para ulama membahagikan bentuk soalan kepada dua jenis: Pertama: Bertanya untuk tujuan pembelajaran berkaitan perkara agama yang diperlukan maka bentuk ini diperintahkan. Contohnya ialah soalan-soalan yang diajukan oleh para sahabat. Kedua: Bertanya secara bersikap keras atau memaksa. Jenis inilah yang dilarang.
+Peringatan kepada umat ini agar tidak menentang Nabi mereka seperti yang telah berlaku kepada umat-umat terdahulu.
 Perkara yang dilarang merangkumi sedikit atau banyak; kerana larangan itu tidak dapat dipatuhi melainkan dengan meninggalkan yang sedikit mahupun yang banyak. Sebagai contoh: Larangan riba merangkumi sama ada sedikit atau banyak.
 Meninggalkan segala sebab yang membawa kepada perkara yang diharamkan kerana hal itu termasuk dalam maksud menjauhi larangan.
 Tidak wajar bagi seseorang untuk berkata apabila mendengar perintah Rasulullah صلى الله عليه وسلم: “Adakah ia wajib atau sunat?” Bahkan dia hendaklah segera melaksanakannya; berdasarkan sabda Baginda: “Maka lakukanlah daripadanya sekadar yang kamu mampu.”
 Banyak bertanya adalah sebab kepada kebinasaan, terutamanya dalam perkara-perkara yang tidak dapat dicapai oleh akal seperti perkara-perkara ghaib dan keadaan-keadaan pada hari kiamat. Jangan terlalu banyak bertanya mengenainya kerana engkau akan binasa dan tergolong dalam kalangan orang yang melampaui batas serta terlalu mendalami perkara tersebut.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
   </si>
   <si>
     <t>Daripada Abu Hurairah رضي الله عنه, beliau berkata: Rasulullah صلى الله عليه وسلم bersabda:||«Wahai sekalian manusia, sesungguhnya Allah itu baik dan hanya menerima yang baik sahaja. Sesungguhnya Allah memerintahkan orang-orang mukmin sebagaimana Dia memerintahkan para rasul-Nya. Allah berfirman: {Wahai para rasul! Makanlah daripada yang baik-baik dan kerjakanlah amal kebajikan, sesungguhnya Aku Maha Mengetahui apa yang kamu kerjakan} [Al-Mu’minun: 51] dan berfirman: {Wahai orang-orang yang beriman! Makanlah daripada makanan yang baik yang telah Kami rezekikan untuk kamu} [Al-Baqarah: 172].
 Kemudian Nabi menyebut tentang seorang lelaki yang menempuh perjalanan jauh, kusut dan berdebu, mengangkat tangannya ke langit sambil berkata: “Ya Tuhanku, Ya Tuhanku,” sedangkan makanannya haram, minumannya haram, pakaiannya haram, dan dia dibesarkan dengan yang haram. Maka bagaimana doanya itu akan diterima?</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>Daripada Abu Hurairah رضي الله عنه, beliau berkata: Rasulullah صلى الله عليه وسلم bersabda: «Wahai sekalian manusia, sesungguhnya Allah itu baik dan hanya menerima yang baik sahaja. Sesungguhnya Allah memerintahkan orang-orang mukmin sebagaimana Dia memerintahkan para rasul-Nya. Allah berfirman: {Wahai para rasul! Makanlah daripada yang baik-baik dan kerjakanlah amal kebajikan, sesungguhnya Aku Maha Mengetahui apa yang kamu kerjakan} [Al-Mu’minun: 51] dan berfirman: {Wahai orang-orang yang beriman! Makanlah daripada makanan yang baik yang telah Kami rezekikan untuk kamu} [Al-Baqarah: 172].
 Kemudian Nabi menyebut tentang seorang lelaki yang menempuh perjalanan jauh, kusut dan berdebu, mengangkat tangannya ke langit sambil berkata: “Ya Tuhanku, Ya Tuhanku,” sedangkan makanannya haram, minumannya haram, pakaiannya haram, dan dia dibesarkan dengan yang haram. Maka bagaimana doanya itu akan diterima?»</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
@@ -2638,56 +2630,50 @@
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Kepentingan mendidik kanak-kanak tentang perkara agama, termasuk tauhid, adab dan lain-lain.
 Balasan setimpal dengan perbuatan.
 Perintah supaya bergantung harap kepada Allah dan bertawakal hanya kepada-Nya, kerana Dia-lah sebaik-baik Pelindung.
 Beriman kepada qada' dan qadar Allah, serta menerima ketentuan-Nya kerana Allah telah menetapkan segala sesuatu.
 Sesiapa yang mengabaikan urusan Allah, maka Allah akan membiarkannya dan tidak menjaganya.
 Khabar gembira yang agung ialah apabila seseorang ditimpa kesusahan, hendaklah ia menantikan kesenangan.
 Ia merupakan satu bentuk penyejuk hati bagi hamba apabila ditimpa musibah dan kehilangan sesuatu yang disayangi. Dalam sabda Nabi ﷺ: «Ketahuilah, apa yang menimpa kamu itu tidak mungkin terlepas daripada kamu, dan apa yang terlepas daripada kamu itu tidak mungkin menimpa kamu», ayat pertama memberikan rasa tenang ketika menghadapi perkara yang tidak disukai, manakala ayat kedua memberikan ketenangan apabila sesuatu yang disukai terlepas daripada dirinya.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66522</t>
   </si>
   <si>
     <t>Daripada Abu Mas‘ud, ‘Uqbah bin ‘Amr Al-Ansari Al-Badri رضي الله عنه, beliau berkata: Rasulullah ﷺ bersabda:||“Sesungguhnya antara perkara yang manusia perolehi daripada kata-kata nabi terdahulu ialah: “Jika engkau tidak malu, buatlah apa sahaja yang engkau mahu.”</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Daripada Abu Mas‘ud, ‘Uqbah bin ‘Amr Al-Ansari Al-Badri رضي الله عنه, beliau berkata: Rasulullah ﷺ bersabda: “Sesungguhnya antara perkara yang manusia perolehi daripada kata-kata nabi terdahulu ialah: “Jika engkau tidak malu, buatlah apa sahaja yang engkau mahu.”</t>
-  </si>
-[...4 lines deleted...]
-Al-Nawawi berkata: Perintah dalam hadis ini adalah dalam bentuk keharusan (ibahah), iaitu: jika engkau ingin melakukan sesuatu, maka jika perkara itu adalah sesuatu yang engkau tidak malu melakukannya di hadapan Allah dan manusia, maka lakukanlah. Jika tidak, maka jangan. Atas dasar ini, Islam dibina. </t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66523</t>
   </si>
   <si>
     <t>Daripada Abu ‘Amr – dan dikatakan: Abu ‘Amrah, – Sufyan bin ‘Abdullah رضي الله عنه, beliau berkata:||Aku berkata: “Wahai Rasulullah, beritahulah kepadaku satu ucapan dalam Islam yang aku tidak akan bertanya tentangnya kepada sesiapa pun selain engkau.” Baginda bersabda: “Katakanlah: ‘
 “Aku beriman kepada Allah" kemudian istiqamahlah.”</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Daripada Abu ‘Amr – dan dikatakan: Abu ‘Amrah, – Sufyan bin ‘Abdullah رضي الله عنه, beliau berkata: Aku berkata: “Wahai Rasulullah, beritahulah kepadaku satu ucapan dalam Islam yang aku tidak akan bertanya tentangnya kepada sesiapa pun selain engkau.” Baginda bersabda: “Katakanlah: ‘
 “Aku beriman kepada Allah" kemudian istiqamahlah.”</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
@@ -2973,55 +2959,51 @@
 وَفِي رِوَايَةٍ لَهُ: «وَكَانَ رَسُولُ الله قَدْ أُعْطِيَ جَوَامِعَ الكَلِمِ بِخَوَاتِمِهِ، فَقَالَ: أَنْهَى عَنْ كُلِّ مُسْكِرٍ أَسْكَرَ عَنْ الصَّلَاةِ».</t>
   </si>
   <si>
     <t>Daripada Abu Burdah, daripada bapanya, Abu Musa al-Asy‘ari رضي الله عنه: Nabi ﷺ mengutusnya ke Yaman, lalu baginda bertanya kepadanya tentang minuman yang dibuat di sana, dengan berkata: “Apakah (minuman yang dibuat di sana)?” Dia menjawab: “Al-Bit‘ dan Al-Mizr.” Lalu ditanyakan kepada Abu Burdah: “Apakah Al-Bit‘?” Dia menjawab: “Arak madu,” dan Al-Mizr: “Arak barli.” Maka Nabi ﷺ bersabda: “Segala yang memabukkan adalah haram.” (HR. al-Bukhari) Diriwayatkan oleh Muslim, lafaznya: Beliau berkata; Nabi ﷺ mengutuskan aku dan Mu‘az ke Yaman. Aku berkata: “Wahai Rasulullah, di tanah kami dibuat minuman yang disebut Al-Mizr daripada barli, dan minuman yang disebut Al-Bit‘ daripada madu.” Maka Baginda ﷺ bersabda: “Segala yang memabukkan adalah haram.” Dalam riwayat Muslim (yang lain): “Baginda bersabda: Segala yang memabukkan hingga menghalang seseorang daripada menunaikan solat, maka ia haram.” Dan dalam riwayatnya yang lain: “Rasulullah ﷺ dikurniakan tutur kata ringkas yang sarat dengan makna, maka baginda bersabda: Aku melarang segala yang memabukkan sehingga menghalang seseorang daripada menunaikan solat.”</t>
   </si>
   <si>
     <t>يخبر أبو موسى الأشعري رضي الله عنه أن النبي صلى الله عليه وسلم أرسله إلى اليمن، فسأله عن أشربة تصنع بها هل هي حرام، فاستفسر النبي صلى الله عليه وسلم عنها. 
 فقال أبو موسى رضي الله عنه: هي البتع: نبيذ العسل، والمزر: نبيذ الشعير. 
 فقال النبي صلى الله عليه وسلم وكان قد أوتي جوامع الكلم: «كل مسكر حرام».</t>
   </si>
   <si>
     <t>Abu Musa al-Asy‘ari رضي الله عنه menceritakan bahawa Nabi ﷺ menghantarnya ke Yaman. Di sana, beliau ditanya tentang minuman yang dibuat di situ sama ada ia haram atau tidak, lalu Nabi ﷺ menanyakan kepadanya mengenai hal itu untuk mendapatkan penjelasan. Lalu Abu Musa رضي الله عنه menjawab: “Ia adalah al-Bat‘: Arak daripada madu, dan al-Mazar: Arak daripada barli.” Lalu Nabi ﷺ bersabda, dan baginda dikurniakan ucapan yang merangkumi segala hukum: “Segala yang memabukkan adalah haram.”</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Nabīdh ialah air yang dicampurkan dengan kurma, madu, barli atau seumpamanya. Ia mengambil rasa dan manis daripada bahan tersebut, dan kadang-kadang boleh melalui proses penapaian sehingga menjadi memabukkan.
 Hadis ini menjadi asas dalam pengharaman semua jenis bahan memabukkan seperti arak, ganja, dan lain-lain.
 Kepentingan bertanya mengenai perkara yang diperlukan oleh seorang Muslim.
-Perkara pertama yang diharamkan berkaitan arak ialah ketika masuk waktu solat, apabila sebahagian Muhajirin menunaikan solat mereka dan membaca al-Quran dalam solat, tetapi bacaan mereka bercampur dan keliru. Maka turunlah ayat Allah yang bermaksud:
-[...3 lines deleted...]
-“Wahai orang-orang yang beriman! Sesungguhnya arak, judi, pemujaan berhala dan undi nasib menggunakan batang anak panah adalah keji daripada perbuatan syaitan, maka jauhilah ia agar kamu beroleh kejayaan. Sesungguhnya syaitan itu hanya ingin menimbulkan permusuhan dan kebencian antara kamu melalui arak dan judi serta menghalang kamu daripada mengingati Allah dan menunaikan solat. Maka, adakah kamu akan berhenti?” [Surah al-Ma’idah: 90-91]
+Perkara pertama yang diharamkan berkaitan arak ialah ketika masuk waktu solat, apabila sebahagian Muhajirin menunaikan solat mereka dan membaca al-Quran dalam solat, tetapi bacaan mereka bercampur dan keliru. Maka turunlah ayat Allah yang bermaksud: “Wahai orang-orang yang beriman! Janganlah kamu mendekati solat ketika kamu dalam keadaan mabuk sehingga kamu mengetahui apa yang kamu ucapkan.” [Surah al-Nisa’: 43] Ketika itu, penyampai panggilan solat (mu’azzin) Rasulullah ﷺ menyeru: “Jangan mendekati solat dalam keadaan mabuk.” Kemudian Allah mengharamkannya secara mutlak melalui firman-Nya: “Wahai orang-orang yang beriman! Sesungguhnya arak, judi, pemujaan berhala dan undi nasib menggunakan batang anak panah adalah keji daripada perbuatan syaitan, maka jauhilah ia agar kamu beroleh kejayaan. Sesungguhnya syaitan itu hanya ingin menimbulkan permusuhan dan kebencian antara kamu melalui arak dan judi serta menghalang kamu daripada mengingati Allah dan menunaikan solat. Maka, adakah kamu akan berhenti?” [Surah al-Ma’idah: 90-91]
 Allah سبحانه وتعالى mengharamkan arak kerana ia mengandungi kemudaratan dan kemungkaran yang besar.
 Pengajaran daripada pengharaman ini ialah wujud sifat memabukkan. Sekiranya sesuatu minuman mempunyai sifat memabukkan maka ia diharamkan. Namun, jika ia tidak memabukkan, maka ia dibenarkan.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
   </si>
   <si>
     <t>Daripada Abdullah bin Amr رضي الله عنهما, beliau berkata, bahawa Rasulullah صلى الله عليه وسلم bersabda:||"Empat perkara yang jika ada pada seseorang, ia termasuk dalam tanda-tanda munafik, dan jika terdapat salah satu daripadanya, maka ia mengandungi sebahagian sifat nifaq sehingga ia meninggalkannya: Apabila berbicara, dia berdusta. Apabila berjanji, dia memungkirinya. Apabila berselisih, dia melampaui batas. Dan apabila membuat perjanjian, dia mengkhianatinya</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Daripada Abdullah bin Amr رضي الله عنهما, beliau berkata, bahawa Rasulullah صلى الله عليه وسلم bersabda: "Empat perkara yang jika ada pada seseorang, ia termasuk dalam tanda-tanda munafik, dan jika terdapat salah satu daripadanya, maka ia mengandungi sebahagian sifat nifaq sehingga ia meninggalkannya: Apabila berbicara, dia berdusta. Apabila berjanji, dia memungkirinya. Apabila berselisih, dia melampaui batas. Dan apabila membuat perjanjian, dia mengkhianatinya."</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
@@ -6347,821 +6329,821 @@
       <c r="A63">
         <v>66523</v>
       </c>
       <c r="B63" t="s">
         <v>159</v>
       </c>
       <c r="C63" t="s">
         <v>583</v>
       </c>
       <c r="D63" t="s">
         <v>584</v>
       </c>
       <c r="E63" t="s">
         <v>585</v>
       </c>
       <c r="F63" t="s">
         <v>163</v>
       </c>
       <c r="G63" t="s">
         <v>164</v>
       </c>
       <c r="H63" t="s">
         <v>165</v>
       </c>
       <c r="I63" t="s">
-        <v>586</v>
+        <v>166</v>
       </c>
       <c r="J63" t="s">
         <v>24</v>
       </c>
       <c r="K63" t="s">
         <v>167</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
       <c r="M63" t="s">
         <v>168</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
         <v>66524</v>
       </c>
       <c r="B64" t="s">
         <v>431</v>
       </c>
       <c r="C64" t="s">
+        <v>587</v>
+      </c>
+      <c r="D64" t="s">
         <v>588</v>
       </c>
-      <c r="D64" t="s">
+      <c r="E64" t="s">
         <v>589</v>
       </c>
-      <c r="E64" t="s">
+      <c r="F64" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="G64" t="s">
         <v>436</v>
       </c>
       <c r="H64" t="s">
         <v>437</v>
       </c>
       <c r="I64" t="s">
         <v>438</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64" t="s">
         <v>84</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
         <v>85</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
         <v>66525</v>
       </c>
       <c r="B65" t="s">
+        <v>592</v>
+      </c>
+      <c r="C65" t="s">
         <v>593</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>594</v>
       </c>
-      <c r="D65" t="s">
+      <c r="E65" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
       <c r="F65" t="s">
         <v>417</v>
       </c>
       <c r="G65" t="s">
         <v>418</v>
       </c>
       <c r="H65" t="s">
         <v>419</v>
       </c>
       <c r="I65" t="s">
         <v>420</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
         <v>84</v>
       </c>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
         <v>85</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
         <v>66526</v>
       </c>
       <c r="B66" t="s">
+        <v>597</v>
+      </c>
+      <c r="C66" t="s">
         <v>598</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>599</v>
       </c>
-      <c r="D66" t="s">
+      <c r="E66" t="s">
         <v>600</v>
       </c>
-      <c r="E66" t="s">
+      <c r="F66" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="G66" t="s">
         <v>427</v>
       </c>
       <c r="H66" t="s">
         <v>428</v>
       </c>
       <c r="I66" t="s">
         <v>429</v>
       </c>
       <c r="J66" t="s">
         <v>24</v>
       </c>
       <c r="K66" t="s">
         <v>84</v>
       </c>
       <c r="L66" t="s">
         <v>26</v>
       </c>
       <c r="M66" t="s">
         <v>85</v>
       </c>
       <c r="N66" t="s">
         <v>28</v>
       </c>
       <c r="O66" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
         <v>66527</v>
       </c>
       <c r="B67" t="s">
         <v>199</v>
       </c>
       <c r="C67" t="s">
+        <v>603</v>
+      </c>
+      <c r="D67" t="s">
         <v>604</v>
       </c>
-      <c r="D67" t="s">
+      <c r="E67" t="s">
         <v>605</v>
       </c>
-      <c r="E67" t="s">
+      <c r="F67" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="G67" t="s">
         <v>204</v>
       </c>
       <c r="H67" t="s">
         <v>205</v>
       </c>
       <c r="I67" t="s">
         <v>206</v>
       </c>
       <c r="J67" t="s">
         <v>24</v>
       </c>
       <c r="K67" t="s">
         <v>505</v>
       </c>
       <c r="L67" t="s">
         <v>26</v>
       </c>
       <c r="M67" t="s">
         <v>506</v>
       </c>
       <c r="N67" t="s">
         <v>28</v>
       </c>
       <c r="O67" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
         <v>66529</v>
       </c>
       <c r="B68" t="s">
+        <v>608</v>
+      </c>
+      <c r="C68" t="s">
         <v>609</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>610</v>
       </c>
-      <c r="D68" t="s">
+      <c r="E68" t="s">
         <v>611</v>
       </c>
-      <c r="E68" t="s">
+      <c r="F68" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="G68" t="s">
         <v>456</v>
       </c>
       <c r="H68" t="s">
         <v>457</v>
       </c>
       <c r="I68" t="s">
         <v>458</v>
       </c>
       <c r="J68" t="s">
         <v>24</v>
       </c>
       <c r="K68" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="L68" t="s">
         <v>26</v>
       </c>
       <c r="M68" t="s">
+        <v>614</v>
+      </c>
+      <c r="N68" t="s">
+        <v>28</v>
+      </c>
+      <c r="O68" t="s">
         <v>615</v>
-      </c>
-[...4 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
         <v>66530</v>
       </c>
       <c r="B69" t="s">
+        <v>616</v>
+      </c>
+      <c r="C69" t="s">
         <v>617</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>618</v>
       </c>
-      <c r="D69" t="s">
+      <c r="E69" t="s">
         <v>619</v>
       </c>
-      <c r="E69" t="s">
+      <c r="F69" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="G69" t="s">
         <v>57</v>
       </c>
       <c r="H69" t="s">
         <v>58</v>
       </c>
       <c r="I69" t="s">
         <v>59</v>
       </c>
       <c r="J69" t="s">
         <v>24</v>
       </c>
       <c r="K69" t="s">
         <v>332</v>
       </c>
       <c r="L69" t="s">
         <v>26</v>
       </c>
       <c r="M69" t="s">
         <v>333</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
         <v>66531</v>
       </c>
       <c r="B70" t="s">
+        <v>622</v>
+      </c>
+      <c r="C70" t="s">
         <v>623</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>624</v>
       </c>
-      <c r="D70" t="s">
+      <c r="E70" t="s">
         <v>625</v>
       </c>
-      <c r="E70" t="s">
+      <c r="F70" t="s">
         <v>626</v>
       </c>
-      <c r="F70" t="s">
+      <c r="G70" t="s">
         <v>627</v>
       </c>
-      <c r="G70" t="s">
+      <c r="H70" t="s">
         <v>628</v>
       </c>
-      <c r="H70" t="s">
+      <c r="I70" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="J70" t="s">
         <v>352</v>
       </c>
       <c r="K70" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="L70" t="s">
         <v>353</v>
       </c>
       <c r="M70" t="s">
+        <v>631</v>
+      </c>
+      <c r="N70" t="s">
+        <v>28</v>
+      </c>
+      <c r="O70" t="s">
         <v>632</v>
-      </c>
-[...4 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
         <v>66532</v>
       </c>
       <c r="B71" t="s">
+        <v>633</v>
+      </c>
+      <c r="C71" t="s">
         <v>634</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>635</v>
       </c>
-      <c r="D71" t="s">
+      <c r="E71" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="F71" t="s">
         <v>279</v>
       </c>
       <c r="G71" t="s">
         <v>280</v>
       </c>
       <c r="H71" t="s">
         <v>281</v>
       </c>
       <c r="I71" t="s">
         <v>282</v>
       </c>
       <c r="J71" t="s">
         <v>352</v>
       </c>
       <c r="K71" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="L71" t="s">
         <v>353</v>
       </c>
       <c r="M71" t="s">
+        <v>638</v>
+      </c>
+      <c r="N71" t="s">
+        <v>28</v>
+      </c>
+      <c r="O71" t="s">
         <v>639</v>
-      </c>
-[...4 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
         <v>66533</v>
       </c>
       <c r="B72" t="s">
+        <v>640</v>
+      </c>
+      <c r="C72" t="s">
         <v>641</v>
       </c>
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>642</v>
       </c>
-      <c r="D72" t="s">
+      <c r="E72" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="F72" t="s">
         <v>136</v>
       </c>
       <c r="G72" t="s">
         <v>137</v>
       </c>
       <c r="H72" t="s">
         <v>138</v>
       </c>
       <c r="I72" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="J72" t="s">
         <v>24</v>
       </c>
       <c r="K72" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="L72" t="s">
         <v>26</v>
       </c>
       <c r="M72" t="s">
+        <v>646</v>
+      </c>
+      <c r="N72" t="s">
+        <v>28</v>
+      </c>
+      <c r="O72" t="s">
         <v>647</v>
-      </c>
-[...4 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
         <v>66534</v>
       </c>
       <c r="B73" t="s">
+        <v>648</v>
+      </c>
+      <c r="C73" t="s">
         <v>649</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>650</v>
       </c>
-      <c r="D73" t="s">
+      <c r="E73" t="s">
         <v>651</v>
       </c>
-      <c r="E73" t="s">
+      <c r="F73" t="s">
         <v>652</v>
       </c>
-      <c r="F73" t="s">
+      <c r="G73" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="H73" t="s">
         <v>370</v>
       </c>
       <c r="I73" t="s">
         <v>371</v>
       </c>
       <c r="J73" t="s">
         <v>24</v>
       </c>
       <c r="K73" t="s">
         <v>167</v>
       </c>
       <c r="L73" t="s">
         <v>26</v>
       </c>
       <c r="M73" t="s">
         <v>168</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
       <c r="O73" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
         <v>66535</v>
       </c>
       <c r="B74" t="s">
+        <v>655</v>
+      </c>
+      <c r="C74" t="s">
         <v>656</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>657</v>
       </c>
-      <c r="D74" t="s">
+      <c r="E74" t="s">
         <v>658</v>
       </c>
-      <c r="E74" t="s">
+      <c r="F74" t="s">
         <v>659</v>
       </c>
-      <c r="F74" t="s">
+      <c r="G74" t="s">
         <v>660</v>
       </c>
-      <c r="G74" t="s">
+      <c r="H74" t="s">
         <v>661</v>
       </c>
-      <c r="H74" t="s">
+      <c r="I74" t="s">
         <v>662</v>
       </c>
-      <c r="I74" t="s">
+      <c r="J74" t="s">
         <v>663</v>
       </c>
-      <c r="J74" t="s">
+      <c r="K74" t="s">
         <v>664</v>
       </c>
-      <c r="K74" t="s">
+      <c r="L74" t="s">
         <v>665</v>
       </c>
-      <c r="L74" t="s">
+      <c r="M74" t="s">
         <v>666</v>
       </c>
-      <c r="M74" t="s">
+      <c r="N74" t="s">
+        <v>28</v>
+      </c>
+      <c r="O74" t="s">
         <v>667</v>
-      </c>
-[...4 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
         <v>66536</v>
       </c>
       <c r="B75" t="s">
+        <v>668</v>
+      </c>
+      <c r="C75" t="s">
         <v>669</v>
       </c>
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>670</v>
       </c>
-      <c r="D75" t="s">
+      <c r="E75" t="s">
         <v>671</v>
       </c>
-      <c r="E75" t="s">
+      <c r="F75" t="s">
         <v>672</v>
       </c>
-      <c r="F75" t="s">
+      <c r="G75" t="s">
         <v>673</v>
       </c>
-      <c r="G75" t="s">
+      <c r="H75" t="s">
         <v>674</v>
       </c>
-      <c r="H75" t="s">
+      <c r="I75" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
         <v>505</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
         <v>506</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
         <v>66537</v>
       </c>
       <c r="B76" t="s">
+        <v>677</v>
+      </c>
+      <c r="C76" t="s">
         <v>678</v>
       </c>
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>679</v>
       </c>
-      <c r="D76" t="s">
+      <c r="E76" t="s">
         <v>680</v>
       </c>
-      <c r="E76" t="s">
+      <c r="F76" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="G76" t="s">
         <v>467</v>
       </c>
       <c r="H76" t="s">
         <v>468</v>
       </c>
       <c r="I76" t="s">
         <v>469</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
         <v>505</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
         <v>506</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
         <v>66538</v>
       </c>
       <c r="B77" t="s">
+        <v>683</v>
+      </c>
+      <c r="C77" t="s">
         <v>684</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>685</v>
       </c>
-      <c r="D77" t="s">
+      <c r="E77" t="s">
         <v>686</v>
       </c>
-      <c r="E77" t="s">
+      <c r="F77" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="G77" t="s">
         <v>271</v>
       </c>
       <c r="H77" t="s">
         <v>272</v>
       </c>
       <c r="I77" t="s">
         <v>273</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
+        <v>689</v>
+      </c>
+      <c r="N77" t="s">
+        <v>28</v>
+      </c>
+      <c r="O77" t="s">
         <v>690</v>
-      </c>
-[...4 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
         <v>66540</v>
       </c>
       <c r="B78" t="s">
+        <v>691</v>
+      </c>
+      <c r="C78" t="s">
         <v>692</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>693</v>
       </c>
-      <c r="D78" t="s">
+      <c r="E78" t="s">
         <v>694</v>
       </c>
-      <c r="E78" t="s">
+      <c r="F78" t="s">
         <v>695</v>
       </c>
-      <c r="F78" t="s">
+      <c r="G78" t="s">
         <v>696</v>
       </c>
-      <c r="G78" t="s">
+      <c r="H78" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="I78" t="s">
         <v>83</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
+        <v>699</v>
+      </c>
+      <c r="N78" t="s">
+        <v>28</v>
+      </c>
+      <c r="O78" t="s">
         <v>700</v>
-      </c>
-[...4 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
         <v>66541</v>
       </c>
       <c r="B79" t="s">
         <v>248</v>
       </c>
       <c r="C79" t="s">
+        <v>701</v>
+      </c>
+      <c r="D79" t="s">
         <v>702</v>
       </c>
-      <c r="D79" t="s">
+      <c r="E79" t="s">
         <v>703</v>
       </c>
-      <c r="E79" t="s">
+      <c r="F79" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
       <c r="G79" t="s">
         <v>253</v>
       </c>
       <c r="H79" t="s">
         <v>254</v>
       </c>
       <c r="I79" t="s">
         <v>255</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
+        <v>706</v>
+      </c>
+      <c r="N79" t="s">
+        <v>28</v>
+      </c>
+      <c r="O79" t="s">
         <v>707</v>
-      </c>
-[...4 lines deleted...]
-        <v>708</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">