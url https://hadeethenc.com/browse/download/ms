--- v1 (2026-05-21)
+++ v2 (2026-06-10)
@@ -12,149 +12,1024 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="708">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1359">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Bahasa Melayu
 # Source: https://hadeethenc.com/ms
-# Last update: 2026-05-10 17:52:07 (v1.1.0)
-# Check for updates: https://hadeethenc.com/en/check/ms/v1.1.0
+# Last update: 2026-05-25 11:10:51 (v1.2.0)
+# Check for updates: https://hadeethenc.com/en/check/ms/v1.2.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
     <t>benefits_ar</t>
   </si>
   <si>
     <t>benefits</t>
   </si>
   <si>
     <t>grade_ar</t>
   </si>
   <si>
     <t>takhrij_ar</t>
   </si>
   <si>
     <t>grade</t>
   </si>
   <si>
     <t>takhrij</t>
   </si>
   <si>
     <t>lang</t>
   </si>
   <si>
     <t>link</t>
+  </si>
+  <si>
+    <t>من حج لله فلم يرفث ولم يفسق رجع كيوم ولدته أمه</t>
+  </si>
+  <si>
+    <t>Sesiapa yang mengerjakan haji kerana Allah dan tidak berkata buruk, dan tidak melakukan maksiat, maka dia kembali seperti hari dilahirkan oleh ibunya</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: سمعت النبي صلى الله عليه وسلم يقول: «مَنْ حَجَّ لِلهِ فَلَمْ يَرْفُثْ وَلَمْ يَفْسُقْ رَجَعَ كَيَوْمِ وَلَدَتْهُ أُمُّهُ».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurayrah RA, beliau berkata: Saya mendengar Nabi ﷺ bersabda: "Sesiapa yang mengerjakan haji kerana Allah dan tidak berkata buruk, dan tidak melakukan maksiat, maka dia kembali seperti hari dilahirkan oleh ibunya."</t>
+  </si>
+  <si>
+    <t>يُبَيِّن النبي صلى الله عليه وسلم أنَّ مَنْ حَجَّ لله تعالى ولم يرفث، والرَّفَث الجماع ومقدماته من التقبيل والمباشرة، ويطلق أيضًا على القول الفاحش، ولم يفسق، بفعل المعاصي والسيئات، 
+ومن الفسوق فعل محظورات الإحرام، رَجع من حَجِّهِ مغفورًا له، كما يولد الصّبِي سالمًا من الذنوب.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menjelaskan bahawa sesiapa yang mengerjakan haji kerana Allah SWT dan tidak melakukan rafath, iaitu persetubuhan dan mukadimahnya seperti mencium dan bersentuhan, serta kata-kata keji dan tidak melakukan fusuq dengan melakukan maksiat dan perbuatan dosa. Antara perbuatan fasik ialah melakukan larangan-larangan ihram, dia kembali dari hajinya dalam keadaan diampunkan, sebagaimana seorang bayi dilahirkan bersih daripada dosa-dosa.</t>
+  </si>
+  <si>
+    <t>الفُسُوق وإن كان ممنوعًا في جميع الأحوال، فيتأكد النهيُ عنه في الحج تعظيمًا لمناسك الحج.
+الإنسان يولد بدون خطايا مُبرَّءًا من الذنوب؛ فهو لا يحمل خطيئة غيره.</t>
+  </si>
+  <si>
+    <t>Kefasikan, walaupun dilarang dalam semua keadaan, larangannya lebih ditekankan semasa haji demi mengagungkan manasik haji.
+Manusia lahir dalam keadaan bersih daripada dosa; dia tidak menanggung dosa orang lain.</t>
+  </si>
+  <si>
+    <t>صحيح</t>
+  </si>
+  <si>
+    <t>متفق عليه</t>
+  </si>
+  <si>
+    <t>[صحيح]</t>
+  </si>
+  <si>
+    <t>[متفق عليه]</t>
+  </si>
+  <si>
+    <t>ms</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/2758</t>
+  </si>
+  <si>
+    <t>إذا أحب الرجل أخاه فليخبره أنه يحبه</t>
+  </si>
+  <si>
+    <t>“Apabila seseorang mencintai saudaranya, maka hendaklah dia memberitahunya bahawa dia mencintainya.”</t>
+  </si>
+  <si>
+    <t>عن المِقدام بن معدي كرب رضي الله عنه عن النبي صلى الله عليه وسلم قال: «إِذَا أَحَبَّ الرَّجُلُ أَخَاهُ فَلْيُخْبِرْهُ أَنَّهُ يُحِبُّهُ».</t>
+  </si>
+  <si>
+    <t>Daripada Al-Miqdām bin Ma‘dī Karib رضي الله عنه, daripada Nabi ﷺ, beliau bersabda: “Apabila seseorang mencintai saudaranya, maka hendaklah dia memberitahunya bahawa dia mencintainya.”</t>
+  </si>
+  <si>
+    <t>يُبَيِّن النبي صلى الله عليه وسلم أحد الأسباب التي تُقوِّي العلاقة بين المؤمنين وتنشر المحبة بينهم، وهو أنه إذا أحبَّ أحدٌ أخاه فليخبره بأنه يحبه.</t>
+  </si>
+  <si>
+    <t>Rasulullah صلى الله عليه وسلم menjelaskan salah satu sebab yang menguatkan hubungan antara orang mukmin dan menyebarkan kasih sayang sesama mereka, iaitu apabila seseorang mencintai saudaranya, maka hendaklah dia memberitahunya bahawa dia mencintainya.</t>
+  </si>
+  <si>
+    <t>فضل المحبة الخالصة لله تعالى، لا لمصلحة دنيوية.
+استحباب إخبار المحبوب في الله بحبِّه، لتزداد المحبة والألفة.
+إشاعة المحبة بين المؤمنين يقوّي الأخوة الإيمانية، ويحافظ على المجتمع من التفكُّك والفُرْقة.</t>
+  </si>
+  <si>
+    <t>Keutamaan cinta yang ikhlas kepada Allah Taala, bukan kerana mengharapkan sebarang kepentingan duniawi.
+Galakan untuk memberitahu orang yang dicintai kerana Allah tentang cinta kepadanya, agar bertambah cinta dan keakraban.
+Menyebarkan kasih sayang antara mukmin mengukuhkan persaudaraan iman dan memelihara masyarakat daripada perpecahan dan perselisihan.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي والنسائي في الكبرى وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي والنسائي في الكبرى وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3017</t>
+  </si>
+  <si>
+    <t>اجتنبوا السبع الموبقات</t>
+  </si>
+  <si>
+    <t>Jauhilah tujuh perkara yang membinasakan</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه عن النبي صلى الله عليه وسلم قال: «اجْتَنِبُوا السَّبْعَ الْمُوبِقَاتِ»، قَالُوا: يَا رَسُولَ اللهِ وَمَا هُنَّ؟ قَالَ: «الشِّرْكُ بِاللهِ، وَالسِّحْرُ، وَقَتْلُ النَّفْسِ الَّتِي حَرَّمَ اللهُ إِلَّا بِالْحَقِّ، وَأَكْلُ الرِّبَا، وَأَكْلُ مَالِ الْيَتِيمِ، وَالتَّوَلِّي يَوْمَ الزَّحْفِ، وَقَذْفُ الْمُحْصَنَاتِ الْمُؤْمِنَاتِ الْغَافِلَاتِ».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurairah RA, beliau berkata bahawa Nabi ﷺ bersabda: "Jauhilah tujuh perkara yang membinasakan."
+Para sahabat bertanya: "Apakah itu wahai Rasulullah?"
+Baginda menjawab:
+"Syirik kepada Allah, sihir, membunuh jiwa yang diharamkan Allah kecuali dengan hak, memakan riba, memakan harta anak yatim, lari dari medan perang dan menuduh perempuan-perempuan baik yang beriman dan tidak berdosa."</t>
+  </si>
+  <si>
+    <t>يأمرُ رسولُ الله صلى الله عليه وسلم أمَّتَه بالابتعاد عن سبع جرائم ومَعاصٍ مهلكاتٍ، ولما سُئل عنها: ما هي؟ بيّنها بأنها:
+ أولًا: الشرك بالله، باتخاذ النظير والمثيل له سبحانه من أي شكل كان، وصَرْف أي عبادة من العبادات لغير الله تعالى، وبدأ بالشرك؛ لأنه أعظم الذنوب.
+ثانيًا: السحر -وهو عبارة عن عُقََد ورُقَى وأدوية وتدخينات-، يؤثِّر في بَدَن المسحور بالقتل أو بالمرض، أو يفرِّق بين الزوجين، وهو عمل شيطاني، وكثير منه لا يُتَوَصَّل إليه إلا بالشرك والتقرّب إلى الأرواح الخبيثة بشيء مما تحب.
+ثالثًا: قتل النفس التي منع الله من قتلها إلا بمسوِّغٍ شرعي يُنفِّذُه الحاكم.
+رابعًا: تناول الربا بأكلٍ أو بغيره من وجوه الانتفاع.
+خامسًا: التعدِّي على مال الصغير الذي مات أبوه وهو دون البلوغ.
+سادسًا: الفرار من المعركة مع الكفار.
+سابعًا: اتهام الحرائر العفيفات بالزنا، وكذلك اتهام الرجال.</t>
+  </si>
+  <si>
+    <t>Rasulullah ﷺ memerintahkan umatnya untuk menjauhi tujuh jenayah dan maksiat yang membinasakan. Apabila ditanya tentangnya, baginda menjelaskan bahawa ia adalah:
+Pertama: Syirik kepada Allah, iaitu dengan menjadikan tandingan dan sekutu bagi-Nya dalam apa jua bentuk, serta melakukan sebarang ibadah kepada selain Allah SWT. Perkara ini dimulakan dengan syirik kerana ia adalah dosa yang paling besar.
+Kedua: Sihir – iaitu berupa simpulan, jampi, ubat-ubatan dan asap-asapan – memberi kesan kepada jasad orang yang disihir sehingga menyebabkan kematian atau penyakit, atau memisahkan antara suami isteri. Ia adalah perbuatan syaitan, dan kebanyakannya tidak dapat dilakukan melainkan dengan syirik dan pendekatan kepada roh-roh jahat dengan sesuatu yang disukainya.
+Ketiga: Membunuh jiwa yang Allah haramkan pembunuhannya, kecuali dengan alasan syarak yang dilaksanakan oleh pemerintah.
+Keempat: Mengambil riba dengan memakannya atau dengan cara-cara pengambilan manfaat yang lain.
+Kelima: Memakan harta anak yatim yang belum baligh.
+Keenam: Lari dari pertempuran menentang orang-orang kafir.
+Ketujuh: Menuduh wanita-wanita merdeka yang suci melakukan zina, demikian juga menuduh kaum lelaki.</t>
+  </si>
+  <si>
+    <t>الكبائر ليست محصورة في سبع، وتخصيص هذه السبع لِعِظَمِها وخطرِها.
+جواز قتل النفس إذا كان بحقٍّ، كالقصاص والردة والزنا بعد إحصان، وينفِّذه الحاكم الشرعي.</t>
+  </si>
+  <si>
+    <t>Dosa-dosa besar tidak terhad kepada tujuh, dan pengkhususan tujuh ini adalah kerana kebesaran dan bahayanya.
+Keharusan membunuh jiwa sekiranya dilakukan dengan hak seperti qisas, riddah, dan zina muhsan, dan ia dilaksanakan oleh pemerintah yang syar'i.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3331</t>
+  </si>
+  <si>
+    <t>اللهم لا تجعل قبري وثنا</t>
+  </si>
+  <si>
+    <t>Ya Allah, janganlah Engkau jadikan kuburku sebagai berhala</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه عن النبي صلى الله عليه وسلم: «اللهُمَّ لَا تَجْعَلْ قَبْرِي وَثَنًا، لَعَنَ اللهُ قَوْمًا اتَّخَذُوا قُبُورَ أَنْبِيَائِهِمْ مَسَاجِدَ».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurayrah رضي الله عنه, daripada Nabi صلى الله عليه وسلم: "Ya Allah, janganlah Engkau jadikan kuburku sebagai berhala", Allah melaknat suatu kaum yang menjadikan kubur para nabi mereka sebagai masjid."</t>
+  </si>
+  <si>
+    <t>دعا النبيُّ صلى الله عليه وسلم ربَّه أن لا يجعَلْ قَبْره مثلَ الصَّنمِ الذي يَعبُدُه النَّاسُ بتَعظيمِه واستِقبالِه في السُّجودِ، ثم أخبر صلى الله عليه وسلم بأنَّ اللهَ أَبْعَدَ وطَرَدَ من رحمتِه مَن اتخذَ  قبورَ الأنبياءِ مساجد؛ لأنَّ اتخاذَها مساجدَ ذريعةٌ إلى عِبادَتِها والاعتِقادِ فيها.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ berdoa kepada Tuhannya agar tidak menjadikan kubur baginda seperti berhala yang disembah manusia dengan mengagungkannya dan menghadapnya ketika sujud. Kemudian, baginda ﷺ memberitahu bahawa Allah telah menjauhkan dan mengusir dari rahmat-Nya sesiapa yang menjadikan kubur para nabi sebagai masjid; kerana menjadikan kubur sebagai masjid adalah jalan yang membawa kepada penyembahannya dan kepercayaan terhadapnya.</t>
+  </si>
+  <si>
+    <t>مجاوزة الحد الشرعي في قبور الأنبياء والصالحين يجعلُها تُعبد من دون الله، فيَجِبُ الحَذرُ من وسائل الشرك.
+لا يجوز قَصْدُ القبور لتعظيمِها والعبادةِ عندها مهما كان قُرْبُ صاحبِها من الله تعالى.
+تحريم بناء المساجد على القبور.
+تحريم الصلاة عند القبور ولو لم يُبْنَ مسجدٌ إلا صلاة الجنازة التي لم يُصلّ عليها.</t>
+  </si>
+  <si>
+    <t>Melampaui batas syarak pada kubur nabi-nabi dan orang-orang soleh menyebabkannya disembah selain daripada Allah, maka wajiblah berhati-hati daripada jalan-jalan syirik.
+Tidak dibenarkan menjadikan kubur sebagai tujuan untuk diagungkan dan dijadikan tempat ibadah, walau bagaimana mulia sekalipun kedudukan penghuninya di sisi Allah Taala.
+Pengharaman Membina Masjid Di Atas Perkuburan.
+Pengharaman solat di kubur, walaupun tidak dibina masjid, kecuali solat jenazah yang belum disolatkan.</t>
+  </si>
+  <si>
+    <t>رواه أحمد</t>
+  </si>
+  <si>
+    <t>[رواه أحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3336</t>
+  </si>
+  <si>
+    <t>أنا أغنى الشركاء عن الشرك، من عمل عملا أشرك فيه معي غيري تركته وشركه</t>
+  </si>
+  <si>
+    <t>Aku adalah yang paling tidak berhajat kepada sebarang sekutu. Sesiapa yang melakukan sesuatu amalan, lalu dia mempersekutukan Aku dengan selain-Ku, maka Aku tinggalkan dia dan sekutunya</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «قَالَ اللهُ تَبَارَكَ وَتَعَالَى: أَنَا أَغْنَى الشُّرَكَاءِ عَنِ الشِّرْكِ، مَنْ عَمِلَ عَمَلًا أَشْرَكَ فِيهِ مَعِي غَيْرِي تَرَكْتُهُ وَشِرْكَهُ».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurairah RA, beliau berkata: Rasulullah ﷺ bersabda: Allah SWT berfirman: "Aku adalah yang paling tidak berhajat kepada sebarang sekutu. Sesiapa yang melakukan sesuatu amalan, lalu dia mempersekutukan Aku dengan selain-Ku, maka Aku tinggalkan dia dan sekutunya."</t>
+  </si>
+  <si>
+    <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله تبارك وتعالى قال بأنه أغنى الشركاء عن الشرك، فهو الغني عن كل شيء، وأنَّ الإنسانَ إذا عَمِل عملًا من الطاعات وجَعَلَه لله ولغير الله؛ تَركَه اللهُ ولم يقبلْه منه، وردَّه على صاحبِه؛ 
+فيجبُ إخلاصُ العمل لله تعالى؛ لأنه سبحانه لا يَقبل إلا ما كان خالصًا لوجهِه الكريم.</t>
+  </si>
+  <si>
+    <t>Nabi صلى الله عليه وسلم memberitahu bahawa Allah تبارك وتعالى berfirman bahawa Dia adalah yang paling tidak memerlukan sekutu, kerana Dia Maha Kaya dan tidak berhajat kepada sesuatu pun; dan bahawa jika seseorang melakukan suatu amalan ketaatan lalu menjadikannya untuk Allah dan untuk selain-Nya, maka Allah akan meninggalkannya, tidak menerimanya, dan mengembalikannya kepada pelakunya. Maka wajib mengikhlaskan amalan hanya kepada Allah SWT, kerana Dia tidak menerima melainkan amalan yang tulus ikhlas demi mencari keredaan-Nya.</t>
+  </si>
+  <si>
+    <t>التحذير من الشرك بجميع أشكاله، وأنه مانعٌ من قبول العمل.
+استشعار غنى الله وعظمته مما يعين على الإخلاص في العمل.</t>
+  </si>
+  <si>
+    <t>Peringatan terhadap syirik dengan segala bentuknya dan bahawa ia adalah penghalang daripada penerimaan amalan.
+Menghayati kekayaan dan kebesaran Allah membantu untuk ikhlas dalam amalan.</t>
+  </si>
+  <si>
+    <t>رواه مسلم</t>
+  </si>
+  <si>
+    <t>[رواه مسلم]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3342</t>
+  </si>
+  <si>
+    <t>إني أبرأ إلى الله أن يكون لي منكم خليل فإن الله تعالى قد اتخذني خليلا كما اتخذ إبراهيم خليلا</t>
+  </si>
+  <si>
+    <t>Sesungguhnya saya berlepas diri kepada Allah daripada menjadikan antara kalian seorang kekasih, kerana sesungguhnya Allah Taala telah menjadikan saya kekasih-Nya sebagaimana Dia menjadikan Ibrahim sebagai kekasih-Nya</t>
+  </si>
+  <si>
+    <t>عن جندب رضي الله عنه قال: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَبْلَ أَنْ يَمُوتَ بِخَمْسٍ وَهُوَ يَقُولُ «إِنِّي أَبْرَأُ إِلَى اللهِ أَنْ يَكُونَ لِي مِنْكُمْ خَلِيلٌ فَإِنَّ اللهَ تَعَالَى قَدِ اتَّخَذَنِي خَلِيلًا كَمَا اتَّخَذَ إِبْرَاهِيمَ خَلِيلًا، وَلَوْ كُنْتُ مُتَّخِذًا مِنْ أُمَّتِي خَلِيلًا لَاتَّخَذْتُ أَبَا بَكْرٍ خَلِيلًا! أَلَا وَإِنَّ مَنْ كَانَ قَبْلَكُمْ كَانُوا يَتَّخِذُونَ قُبُورَ أَنْبِيَائِهِمْ وَصَالِحِيهِمْ مَسَاجِدَ، أَلَا فَلَا تَتَّخِذُوا الْقُبُورَ مَسَاجِدَ! إِنِّي أَنْهَاكُمْ عَنْ ذَلِكَ».</t>
+  </si>
+  <si>
+    <t>Daripada Jundub رضي الله عنه, beliau berkata: Lima hari sebelum Nabi SAW wafat, saya mendengar baginda bersabda: “Sesungguhnya saya berlepas diri kepada Allah daripada menjadikan antara kalian seorang kekasih, kerana sesungguhnya Allah Taala telah menjadikan saya kekasih-Nya sebagaimana Dia menjadikan Ibrahim sebagai kekasih-Nya. Seandainya saya hendak melantik seorang kekasih dalam kalangan umat saya, tentulah saya melantik Abu Bakar sebagai kekasih. Ingatlah, sesungguhnya orang-orang sebelum kamu telah menjadikan kubur para nabi dan orang-orang soleh mereka sebagai tempat ibadah. Oleh itu, janganlah kamu menjadikan kubur-kubur sebagai masjid. Saya melarang kalian daripada itu.”</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن مكانتِه عند الله تعالى، وأنها بَلَغتْ أعلى درجات المحبة، كما نالها إبراهيم عليه السلام، ولذلك نفى أن يكون له خليلٌ غيرُ الله؛ لأنَّ قلبه امتلأ من محبة الله تعالى وتعظيمه ومعرفته، فلا يَتَّسع لأحد غير الله، ولو كان له خليلٌ من الخلق لكان أبا بكر الصديق رضي الله عنه.
+ثم حَذَّر من مجاوزة الحد الجائز في المحبة كما فعلت اليهود والنصارى في قبور أنبيائهم وصالحيهم حتى صيّروها آلهة شركية تُعبَد من دون الله، وشَيَّدوا على قبورهم مساجد ومعابد، ونهى صلى الله عليه وسلم أمته أن يفعلوا مثل فعلهم.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ mengkhabarkan tentang kedudukan baginda di sisi Allah Ta‘ala, dan bahawa ia telah mencapai darjat kecintaan yang tertinggi, sebagaimana yang telah dicapai oleh Nabi Ibrahim AS. Oleh sebab itu, baginda menafikan mempunyai seorang kekasih selain Allah; kerana hati baginda dipenuhi dengan kecintaan, pengagungan dan makrifah kepada Allah Ta‘ala, sehingga tiada lagi ruang di dalamnya untuk sesiapa pun selain Allah. Sekiranya baginda mempunyai seorang khalil daripada kalangan makhluk, pastinya ia adalah Abu Bakar al-Siddiq RA. Kemudian baginda memberi amaran agar tidak melampaui batas dalam kecintaan, seperti yang dilakukan oleh Yahudi dan Nasrani terhadap kubur para nabi dan orang-orang soleh mereka, sehingga mereka menjadikannya sebagai tuhan-tuhan syirik yang disembah selain Allah, serta mendirikan masjid dan tempat-tempat ibadat di atas kubur mereka. Baginda ﷺ telah melarang umatnya daripada melakukan perbuatan seperti mereka.</t>
+  </si>
+  <si>
+    <t>فضل أبي بكر الصديق رضي الله عنه، وأنه أفضل الصحابة وأولى الناس بخلافة رسول الله صلى الله عليه وسلم بعد موته.
+بناء المساجد على القبور من منكرات الأمم السابقة.
+النهي عن اتخاذ القبور أمكنة للعبادة يُصلى عندها أو إليها ويُبنى عليها مساجد أو قبابٌ، حذرًا من الوقوع في الشرك بسبب ذلك.
+التحذير من الغلو في الصالحين لإفضائه إلى الشرك.
+خطورة ما حذَّر منه النبي صلى الله عليه وسلم حيث أكَّد عليه قبل موته بخمس ليال.</t>
+  </si>
+  <si>
+    <t>Keutamaan Abu Bakar al-Siddiq RA, dan bahawa beliau adalah Sahabat yang paling afdal dan manusia yang paling layak menjadi khalifah Rasulullah ﷺ selepas kewafatan baginda.
+Membina masjid di atas perkuburan merupakan salah satu kemungkaran umat-umat terdahulu.
+Larangan untuk menjadikan kubur sebagai tempat-tempat ibadah di mana solat didirikan di sisinya atau menghadap ke arahnya, dan dibina di atasnya masjid atau kubah, sebagai peringatan agar tidak terjerumus ke dalam syirik disebabkan perbuatan tersebut.
+Peringatan berkenaan sikap ghuluw (melampau) terhadap orang-orang soleh kerana ia membawa kepada syirik.
+Seriusnya peringatan Nabi ﷺ, kerana baginda telah menekankannya lima malam sebelum kewafatan baginda.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3347</t>
+  </si>
+  <si>
+    <t>لا تجعلوا بيوتكم قبورا، ولا تجعلوا قبري عيدا، وصلوا علي؛ فإن صلاتكم تبلغني حيث كنتم</t>
+  </si>
+  <si>
+    <t>Janganlah kamu jadikan rumah kamu seperti kuburan, dan janganlah jadikan kuburku sebagai tempat perayaan. Berselawatlah kepadaku, kerana selawat kamu akan sampai kepadaku di mana sahaja kamu berada</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «لَا تَجْعَلُوا بُيُوتَكُمْ قُبُورًا، وَلَا تَجْعَلُوا قَبْرِي عِيدًا، وَصَلُّوا عَلَيَّ؛ فَإِنَّ صَلَاتَكُمْ تَبْلُغُنِي حَيْثُ كُنْتُمْ».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurairah RA, beliau berkata: Rasulullah ﷺ bersabda: "Janganlah kamu jadikan rumah kamu seperti kuburan, dan janganlah jadikan kuburku sebagai tempat perayaan. Berselawatlah kepadaku, kerana selawat kamu akan sampai kepadaku di mana sahaja kamu berada."</t>
+  </si>
+  <si>
+    <t>يَنهى النبيُّ صلى الله عليه وسلم عن تعطيل البيوت من الصلاة فتكون كالمقابر التي لا يصلى فيها.
+ونهى عن تَكرار زيارة قبره والاجتماع عنده على وجهٍ معتاد؛ لأن ذلك وسيلةٌ إلى الشرك.
+وأمر بالصلاة والسلام عليه في أي مكان من الأرض؛ لأن ذلك يبلغه من القريب والبعيد على حدٍّ سواء، فلا حاجة إلى التردد إلى قبره.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ melarang rumah-rumah dikosongkan daripada solat, sehingga ia menjadi seperti kubur yang tidak didirikan solat di dalamnya, Baginda melarang ziarah berulang kali ke makamnya dan berkumpul di sana sebagai satu kebiasaan kerana ia adalah wasilah kepada syirik, Dan diperintahkan untuk berselawat dan mengucapkan salam ke atas baginda di mana-mana sahaja di muka bumi; kerana amalan itu sampai kepada baginda, sama sahaja baik dari dekat mahupun jauh. Maka, tidak perlu berulang-alik ke makam baginda.</t>
+  </si>
+  <si>
+    <t>النهي عن تعطيل البيوت من عبادة الله تعالى.
+المنع من السفر لزيارة قبر النبي عليه الصلاة والسلام؛ لأنه أمر بالصلاة عليه وأخبر أنها تبلغه، وإنما تُشَدُّ الرحال لقصد المسجد والصلاة فيه.
+تحريم جعل زيارة قبر النبي صلى الله عليه وسلم عيدًا، بتكرير زيارته على وجه مخصوص في زمن مخصوص، وكذلك زيارة كل قبر.
+كرامة النبي صلى الله عليه وسلم على ربه، بمشروعية الصلاة والسلام عليه في كل زمان ومكان.
+حيث أن النهي عن الصلاة عند القبور قد تقرر عند الصحابة؛ لذا نهى النبي صلى الله عليه وسلم أن تجعل البيوت مثل المقابر لا يُصلى فيها.</t>
+  </si>
+  <si>
+    <t>Larangan daripada mengosongkan rumah-rumah daripada ibadah kepada Allah Ta’ala.
+Larangan melakukan perjalanan untuk menziarahi makam Nabi ﷺ kerana baginda memerintahkan untuk berselawat ke atasnya dan memberitahu bahawa selawat itu sampai kepadanya. Sebaliknya, perjalanan hanya diadakan dengan tujuan ke masjid dan untuk bersolat di dalamnya.
+Pengharaman menjadikan ziarah kubur Nabi ﷺ sebagai perayaan, dengan mengulang-ulangi ziarahnya pada cara dan waktu yang khusus, demikian juga ziarah setiap kubur.
+Kemuliaan Nabi ﷺ di sisi Tuhannya, dengan disyariatkannya selawat dan salam ke atas baginda pada setiap masa dan tempat.
+Oleh sebab larangan solat di kubur telah menjadi ketetapan dalam kalangan para sahabat, maka Nabi ﷺ melarang rumah dijadikan seperti kubur yang tidak didirikan solat di dalamnya.</t>
+  </si>
+  <si>
+    <t>حسن</t>
+  </si>
+  <si>
+    <t>رواه أبو داود</t>
+  </si>
+  <si>
+    <t>[حسن]</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3350</t>
+  </si>
+  <si>
+    <t>من حلف بغير الله فقد كفر أو أشرك</t>
+  </si>
+  <si>
+    <t>Sesiapa yang bersumpah dengan selain Allah, maka dia telah melakukan kufur atau syirik</t>
+  </si>
+  <si>
+    <t>عن ابْنِ عُمَرَ رضي الله عنهما أنه سَمِعَ رَجُلًا يَقُولُ: لَا وَالْكَعْبَةِ، فَقَالَ ابْنُ عُمَرَ: لَا يُحْلَفُ بِغَيْرِ اللَّهِ، فَإِنِّي سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَلَفَ بِغَيْرِ اللهِ فَقَدْ كَفَرَ أَوْ أَشْرَكَ».</t>
+  </si>
+  <si>
+    <t>Daripada Ibn ‘Umar رضي الله عنهما, bahawa beliau mendengar seorang lelaki berkata: “Tidak, demi Kaabah.” Lalu beliau berkata: “Janganlah bersumpah dengan selain Allah, kerana sesungguhnya aku mendengar Rasulullah صلى الله عليه وسلم bersabda:” "Sesiapa yang bersumpah dengan selain Allah, maka dia telah melakukan kufur atau syirik."</t>
+  </si>
+  <si>
+    <t>يُخبر النبيُّ صلى الله عليه وسلم أنَّ مَن حَلَف بغير الله وأسمائه وصفاته فقد كَفرَ بالله أو أشرك؛ لأن الحَلِفَ يقتضي تَعظيمَ المحلوفِ به، والعظمةُ إنَّما هي للهِ وحْدَه؛ فلا يُحلَفُ إلَّا باللهِ وأسمائِه وصِفاتِه سُبحانَه، وهذا الحلف من الشرك الأصغر؛ لكن لو أنَّ الحالِفَ عظَّم ما حَلَف به كتَعظيمِ اللهِ تعالى أو أشدَّ؛ فحينئذٍ يكونُ مِن الشِّركِ الأكبرِ.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ mengkhabarkan bahawa sesiapa yang bersumpah dengan selain Allah serta nama-nama-Nya dan sifat-sifat-Nya, maka dia telah kufur kepada Allah atau melakukan syirik; kerana perbuatan bersumpah itu menuntut pengagungan terhadap sesuatu yang dijadikan sumpah, dan keagungan itu hanyalah milik Allah semata-mata; maka tidak boleh bersumpah kecuali dengan Allah serta nama-nama-Nya dan sifat-sifat-Nya SWT, Sumpah ini termasuk dalam syirik kecil tetapi, jika orang yang bersumpah mengagungkan apa yang disumpahkannya sepertimana dia mengagungkan Allah Taala atau lebih dahsyat lagi, maka pada ketika itu ia menjadi Syirik Akbar.</t>
+  </si>
+  <si>
+    <t>التعظيم بالحلف حقّ لله سبحانه وتعالى فلا يُحلَف إلا بالله وأسمائه وصفاته.
+حرص الصحابة على الأمر بالمعروف والنهي عن المنكر، وخصوصًا إذا كان المنكر مما يتعلق بالشرك أو الكفر.</t>
+  </si>
+  <si>
+    <t>Sesungguhnya pengagungan melalui sumpah adalah hak Allah SWT, maka tidak dibenarkan bersumpah kecuali dengan Allah serta nama-nama dan sifat-sifat-Nya.
+Kesungguhan para sahabat dalam menyeru kepada kebaikan dan mencegah kemungkaran, khususnya jika kemungkaran tersebut berkaitan dengan syirik atau kufur.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3359</t>
+  </si>
+  <si>
+    <t>إنك ستأتي قوما أهل كتاب، فإذا جئتهم فادعهم إلى أن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله</t>
+  </si>
+  <si>
+    <t>Sesungguhnya kamu akan menemui sekelompok kaum Ahli Kitab, maka apabila kamu mendatangi mereka, serulah mereka untuk bersaksi bahawa tiada yang berhak disembah selain Allah, dan bahawa Muhammad adalah utusan Allah</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِمُعَاذِ بْنِ جَبَلٍ، حِينَ بَعَثَهُ إِلَى الْيَمَنِ: «إِنَّكَ سَتَأْتِي قَوْمًا أَهْلَ كِتَابٍ، فَإِذَا جِئْتَهُمْ فَادْعُهُمْ إِلَى أَنْ يَشْهَدُوا أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ خَمْسَ صَلَوَاتٍ فِي كُلِّ يَوْمٍ وَلَيْلَةٍ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ صَدَقَةً تُؤْخَذُ مِنْ أَغْنِيَائِهِمْ فَتُرَدُّ عَلَى فُقَرَائِهِمْ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَإِيَّاكَ وَكَرَائِمَ أَمْوَالِهِمْ، وَاتَّقِ دَعْوَةَ الْمَظْلُومِ، فَإِنَّهُ لَيْسَ بَيْنَهُ وَبَيْنَ اللهِ حِجَابٌ».</t>
+  </si>
+  <si>
+    <t>Dari Ibnu 'Abbas RA, beliau berkata: Rasulullah ﷺ bersabda kepada Mu'az bin Jabal ketika mengutusnya ke Yaman: "Sesungguhnya kamu akan menemui sekelompok kaum Ahli Kitab, maka apabila kamu mendatangi mereka, serulah mereka untuk bersaksi bahawa tiada yang berhak disembah selain Allah, dan bahawa Muhammad adalah utusan Allah, jika mereka mentaatimu dalam hal itu, maka beritahulah mereka bahawa Allah telah mewajibkan atas mereka lima solat pada setiap hari dan malam, jika mereka mentaatinya, maka beritahulah mereka bahawa Allah telah mewajibkan atas mereka zakat; diambil daripada orang-orang kaya mereka dan dikembalikan kepada orang-orang fakir mereka, jika mereka mentaatinya, maka janganlah engkau mengambil harta-harta pilihan mereka, dan takutilah doa orang yang dizalimi, kerana sesungguhnya tiada penghalang antaranya dengan Allah»."</t>
+  </si>
+  <si>
+    <t>لما أَرسلَ النبيُّ صلى الله عليه وسلم معاذَ بن جبل رضي الله عنه إلى بلاد اليمن داعيًا إلى الله ومُعلِّمًا، بَيَّنَ له أنه سيواجه قومًا من النصارى؛ ليكون على استعداد لهم، ثم ليبدأ في دعوتهم بالأهم فالأهم، فيدعوهم إلى إصلاح العقيدة أولًا؛ بأن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله؛ لأنهم بها يدخلون الإسلام، فإذا انقادوا لذلك أمرهم بإقام الصلاة؛ لأنها أعظم الواجبات بعد التوحيد، فإذا أقاموها أمر أغنياءهم بدفع زكاة أموالهم إلى فقرائهم.
+ثم حذّره من أخذ أفضل المال؛ لأن الواجب الوسط.
+ثم أوصاه باجتناب الظلم؛ لئلا يدعو عليه المظلوم، فإن دعوته مستجابة.</t>
+  </si>
+  <si>
+    <t>Apabila Nabi ﷺ mengutus Mu'az bin Jabal RA ke negeri Yaman sebagai pendakwah kepada Allah dan guru, baginda menerangkan kepadanya bahawa dia akan berhadapan dengan kaum daripada kalangan Nasrani; agar dia bersiap sedia untuk mereka, kemudian hendaklah dia memulakan dakwahnya kepada mereka dengan mendahulukan yang terpenting kemudian yang penting, Maka dia menyeru mereka untuk memperbaiki akidah terlebih dahulu; dengan bersaksi bahawa tiada Tuhan selain Allah, dan Muhammad adalah Rasul Allah; Kerana dengannya mereka memeluk Islam, maka apabila mereka tunduk mematuhinya, mereka diperintahkan untuk menunaikan solat; kerana ia ialah kewajipan yang teragung selepas Tauhid, Maka apabila mereka telah mendirikannya, Baginda memerintahkan orang kaya mereka untuk membayar zakat harta mereka kepada orang miskin mereka, kemudian memberinya amaran agar tidak mengambil harta yang terbaik; kerana yang wajib adalah yang pertengahan. Kemudian Baginda mewasiatkannya untuk menjauhi kezaliman, agar orang yang dizalimi tidak berdoa menentangnya, kerana sesungguhnya doanya diperkenankan.</t>
+  </si>
+  <si>
+    <t>معنى شهادة أن لا إله إلا الله هو إفراد الله بالعبادة، وترك عبادة ما سواه.
+معنى شهادة أن محمدًا رسول الله هو الإيمان به وبما جاء به وتصديقه وأنه آخر رسل الله إلى البشرية.
+مخاطبة العالِم ومَن لديه شُبهات ليست كمخاطبة الجاهل؛ لذا نَبَّه معاذًا بقوله: "إنك تأتي قومًا أهل كتاب".
+أهمية أن يكون المسلم على بصيرة من دينه؛ ليَتَخلَّص من شُبهات المشبِّهين، وذلك بطلب العلم.
+بطلان دين اليهود والنصارى بعد بعثة الرسول صلى الله عليه وسلم، وأنهم ليسوا من أهل النجاة يوم القيامة حتى يدخلوا في دين الإسلام، ويؤمنوا بالنبي صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Maksud syahadah 'La ilaha illallah' ialah mengesakan Allah dengan ibadah, dan meninggalkan ibadah kepada selain-Nya.
+Maksud syahadah bahawa Muhammad itu Rasulullah ialah beriman kepada Baginda ﷺ, membenarkan risalah yang dibawanya, dan meyakini bahawa Baginda adalah rasul Allah yang terakhir kepada seluruh umat manusia.
+Bahawa berbicara dengan orang alim dan orang yang mempunyai syubhah tidak sama seperti berbicara dengan orang jahil. Oleh itu, Baginda memberi peringatan kepada Mu'az dengan sabdanya: "Sesungguhnya kamu akan menemui sekelompok kaum ahli kitab."
+Kepentingan seorang Muslim untuk jelas dan faham tentang agamanya, supaya dapat melepaskan diri daripada syubhah-syubhah golongan yang menimbulkan keraguan, dan hal itu adalah dengan menuntut ilmu.
+Kebatalan agama Yahudi dan Nasrani selepas pengutusan Rasulullah ﷺ, dan mereka bukanlah daripada kalangan orang yang selamat pada hari kiamat sehinggalah mereka memeluk Islam dan beriman kepada Nabi ﷺ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3390</t>
+  </si>
+  <si>
+    <t>لا تطروني كما أطرت النصارى ابن مريم؛ فإنما أنا عبده، فقولوا: عبد الله ورسوله</t>
+  </si>
+  <si>
+    <t>Janganlah kamu melebih-lebihkanku sebagaimana kaum Nasrani melebih-lebihkan Isa bin Maryam. Sesungguhnya aku hanyalah hamba-Nya, maka katakanlah: Hamba Allah dan Rasul-Nya</t>
+  </si>
+  <si>
+    <t>عَن عُمَرَ بنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قال: سَمِعْتُ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «لَا تُطْرُونِي كَمَا أَطْرَتِ النَّصَارَى ابْنَ مَرْيَمَ؛ فَإِنَّمَا أَنَا عَبْدُهُ، فَقُولُوا: عَبْدُ اللهِ وَرَسُولُهُ».</t>
+  </si>
+  <si>
+    <t>Daripada ‘Umar bin al-Khattab رضي الله عنه, beliau berkata: Aku mendengar Nabi صلى الله عليه وسلم bersabda: "Janganlah kamu melebih-lebihkanku sebagaimana kaum Nasrani melebih-lebihkan Isa bin Maryam. Sesungguhnya aku hanyalah hamba-Nya, maka katakanlah: Hamba Allah dan Rasul-Nya."</t>
+  </si>
+  <si>
+    <t>ينهى النبي صلى الله عليه وسلم عن الإفراط ومجاوزة الحد الشرعي في مدحه ووصفه بأوصاف الله تعالى وأفعاله الخاصة به، أو أنه يعلم الغيب، أو يدعا مع الله، كما فعلت النصارى مع عيسى ابن مريم عليه السلام. 
+ثم بين أنه عبد من عباد لله، وأمر بأن نقول عنه: عبد الله ورسوله.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ melarang sikap berlebih-lebihan dan melampaui batas syarak dalam memuji baginda, serta menyifatkan baginda dengan sifat-sifat dan perbuatan-perbuatan khusus milik Allah Taala, atau mendakwa bahawa baginda mengetahui perkara ghaib, atau berdoa kepadanya di samping Allah, sepertimana yang dilakukan oleh kaum Nasrani terhadap Isa bin Maryam AS. qq;';''</t>
+  </si>
+  <si>
+    <t>التحذير من مُجاوزةِ الحد الشرعي في التعظيم والمدح؛ لأن ذلك يُفضي إلى الشرك.
+ما حذَّر منه النبي صلى الله عليه وسلم قد وقع في هذه الأمة، فغَلَتْ طائفة بالرسول الله صلى الله عليه وسلم، وطائفة في أهل البيت، وطائفة في الأولياء، فوقعوا في الشرك.
+وَصَفَ رسولُ الله صلى الله عليه وسلم نفسَه بأنه عبدُ الله؛ ليبيِّن أنه عبدٌ مَربوبٌ لله لا يجوز أن يُصرفَ له شيءٌ من خصائص الرب.
+وَصَفَ رسولُ الله صلى الله عليه وسلم نفسه بأنه رسولُ الله؛  ليبين أنه رسولٌ مُرسلٌ من عند الله فيجبُ تصديقُه ومتابعتُه.</t>
+  </si>
+  <si>
+    <t>Peringatan terhadap perbuatan melampaui batas yang telah ditetapkan oleh syarak dalam pengagungan dan pujian kerana perkara itu membawa kepada syirik.
+Perkara yang diperingatkan oleh Nabi ﷺ telahpun berlaku dalam kalangan umat ini. Wujud golongan yang melampaui batas terhadap Rasulullah ﷺ, satu golongan terhadap Ahlul Bait, dan golongan yang lain terhadap para wali, lalu mereka terjerumus ke dalam syirik.
+Rasulullah صلى الله عليه وسلم menyifatkan diri baginda sebagai hamba Allah; untuk menjelaskan bahawa baginda adalah seorang hamba yang dicipta dan dipelihara oleh Allah, yang tidak boleh ditujukan kepada baginda sesuatu pun daripada sifat-sifat khusus Tuhan.
+Rasulullah ﷺ menyifatkan diri baginda sebagai Rasulullah; untuk menjelaskan bahawa baginda adalah seorang rasul yang diutus dari sisi Allah, maka wajiblah baginda dipercayai dan diikuti.</t>
+  </si>
+  <si>
+    <t>رواه البخاري</t>
+  </si>
+  <si>
+    <t>[رواه البخاري]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3406</t>
+  </si>
+  <si>
+    <t>أسعد الناس بشفاعتي يوم القيامة، من قال لا إله إلا الله خالصا من قلبه أو نفسه</t>
+  </si>
+  <si>
+    <t>Manusia beruntung yang mendapat syafaatku pada hari kiamat adalah orang yang mengakui tiada yang berhak disembah selain Allah, tulus murni daripada jiwanya</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّهُ قَالَ: قِيلَ: يَا رَسُولَ اللهِ، مَنْ أَسْعَدُ النَّاسِ بِشَفَاعَتِكَ يَوْمَ الْقِيَامَةِ؟ قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَقَدْ ظَنَنْتُ يَا أَبَا هُرَيْرَةَ أَنْ لَا يَسْأَلَنِي عَنْ هَذَا الْحَدِيثِ أَحَدٌ أَوَّلُ مِنْكَ؛ لِمَا رَأَيْتُ مِنْ حِرْصِكَ عَلَى الْحَدِيثِ، أَسْعَدُ النَّاسِ بِشَفَاعَتِي يَوْمَ الْقِيَامَةِ، مَنْ قَالَ لَا إِلَهَ إِلَّا اللهُ خَالِصًا مِنْ قَلْبِهِ أَوْ نَفْسِهِ»».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurayrah رضي الله عنه, beliau berkata: Telah ditanya: "Wahai Rasulullah, siapakah orang yang paling beruntung dengan syafaatmu pada hari kiamat?" Rasulullah ﷺ bersabda: "Sungguh aku telah menyangka, wahai Abu Hurairah, bahawa tiada sesiapa yang akan bertanya kepadaku tentang hadis ini sebelummu, kerana aku melihat kesungguhanmu terhadap hadis. Manusia beruntung yang mendapat syafaatku pada hari kiamat adalah orang yang mengakui tiada yang berhak disembah selain Allah, tulus murni daripada jiwanya."</t>
+  </si>
+  <si>
+    <t>يُخبرُ النبيُّ صلى الله عليه وسلم أنَّ أسعد الناس بشفاعتِه يوم القيامة هو من قال: "لا إله إلا الله" خالصًا من قبله، أي لا معبود بحق إلا الله، وأن يكون سالمًا من الشرك ومن الرياء.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ mengkhabarkan bahawa manusia beruntung yang mendapat syafaatnya pada hari Kiamat ialah orang yang mengucapkan: "Tiada yang berhak disembah selain Allah" dengan tulus murni daripada hatinya, iaitu tiada yang berhak disembah melainkan Allah, dan hendaklah ia bersih daripada syirik dan riyak.</t>
+  </si>
+  <si>
+    <t>إثبات الشفاعة للنبي صلى الله عليه وسلم في الآخرة وأنها لا تكون إلا للموحِّدين.
+شفاعته صلى الله عليه وسلم هي تَوَسُّلُه إلى الله تعالى لِمَن استحقَّ النارَ مِن الموحّدين أنْ لا يَدخلَها، ومَن دخلَها أن يَخرج منها.
+فضل كلمة التوحيد الخالصة لله تعالى وعظيم أثرها.
+تحقيق كلمة التوحيد يكون بالعلم بمعناها، والعمل بمقتضاها.
+فضل أبي هريرة رضي الله عنه، وحِرصُه على العِلم.</t>
+  </si>
+  <si>
+    <t>Penetapan syafaat bagi Nabi ﷺ di akhirat dan bahawa ia hanyalah bagi golongan yang mengesakan-Nya.
+Syafaat Nabi ﷺ ialah permohonan baginda kepada Allah Taala bagi ahli tauhid yang layak masuk neraka agar tidak memasukinya, dan bagi mereka yang telah memasukinya agar dikeluarkan daripadanya.
+Keutamaan kalimah Tauhid yang ikhlas bagi Allah تعالى dan keagungan kesannya.
+Merealisasikan kalimah Tauhid ialah dengan mengetahui maknanya, dan mengamalkan tuntutannya.
+Keutamaan Abu Hurayrah RA, dan semangatnya menuntut ilmu.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3414</t>
+  </si>
+  <si>
+    <t>من لقي الله لا يشرك به شيئا دخل الجنة، ومن لقيه يشرك به دخل النار</t>
+  </si>
+  <si>
+    <t>Sesiapa yang bertemu Allah tanpa melakukan sebarang syirik, dia pasti masuk syurga. Sesiapa yang bertemu-Nya dalam keadaan mensyirikkan-Nya, pasti masuk neraka</t>
+  </si>
+  <si>
+    <t>عن جابر بن عبد الله رضي الله عنهما قال: سمعت رسول الله صلى الله عليه وسلم يقول: «مَنْ لَقِيَ اللهَ لَا يُشْرِكُ بِهِ شَيْئًا دَخَلَ الْجَنَّةَ، وَمَنْ لَقِيَهُ يُشْرِكُ بِهِ دَخَلَ النَّارَ».</t>
+  </si>
+  <si>
+    <t>Daripada Jabir bin Abdullah رضي الله عنهما, beliau berkata: Aku mendengar Rasulullah ﷺ bersabda: "Sesiapa yang bertemu Allah tanpa melakukan sebarang syirik, dia pasti masuk syurga. Sesiapa yang bertemu-Nya dalam keadaan mensyirikkan-Nya, pasti masuk neraka."</t>
+  </si>
+  <si>
+    <t>يُخبرُ النبيُّ صلى الله عليه وسلم أنَّ مَن مات لا يشرك بالله شيئًا فمصيرُه إلى الجنة وإنْ عُذِّبَ على بعضِ ذنوبِه، وأنَّ مَن مات وهو يشرك بالله شيئًا خُلِّد في النار.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ memberitahu bahawa sesiapa yang meninggal dunia tanpa mensyirikkan Allah dengan sesuatu, maka kesudahannya adalah syurga sekalipun dia diazab atas sebahagian dosanya, dan sesiapa yang meninggal dunia dalam keadaan mensyirikkan Allah akan kekal di dalam neraka.</t>
+  </si>
+  <si>
+    <t>فضل التوحيد، وأنه سبب للنجاة من الخلود في النار.
+قُرْب الجنة والنار من العبد، وأنه ليس بينه وبينهما إلا الموت.
+التحذير من الشرك قليله وكثيرة؛ لأن النجاة من النار بتَجَنُّبِه.
+العِبرة في الأعمال بخواتِيمِها.</t>
+  </si>
+  <si>
+    <t>Keutamaan bertauhid dan bahawa ia adalah sebab keselamatan daripada kekal dalam neraka.
+Dekatnya syurga dan neraka kepada hamba, dan bahawasanya tiada antara dia dan kedua-duanya melainkan kematian.
+Amaran daripada syirik, sama ada sedikit mahupun banyak, kerana keselamatan daripada neraka adalah dengan menjauhinya.
+Iktibar pada amalan adalah berdasarkan kesudahannya.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3418</t>
+  </si>
+  <si>
+    <t>هلك المتنطعون</t>
+  </si>
+  <si>
+    <t>Celakalah orang-orang yang melampau (dalam agama)</t>
+  </si>
+  <si>
+    <t>عن عبد الله بن مسعود قال: قال رسول الله صلى الله عليه وسلم: «هَلَكَ الْمُتَنَطِّعُون» قالها ثلاثًا.</t>
+  </si>
+  <si>
+    <t>Daripada Abdullah bin Mas'ud, beliau berkata bahawa Rasulullah ﷺ bersabda: "Celakalah orang-orang yang melampau (dalam agama)," baginda mengucapkannya tiga kali.</t>
+  </si>
+  <si>
+    <t>يُخبرُ النبيُّ صلى الله عليه وسلم عن خَيْبَةِ وخَسارة المُتَشَدِّدين -على غير هدى وعلم- في دينِهم ودنياهم، وفي أقوالهم وأفعالهم، المتجاوزين بها الحدَّ الشرعيَّ الذي جاء به النبي صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Nabi صلى الله عليه وسلم memberitahu tentang kekecewaan dan kerugian golongan yang berlebih-lebihan - tanpa petunjuk dan ilmu - dalam urusan agama dan dunia mereka, serta dalam perkataan dan perbuatan mereka, yang melampaui batasan syarak yang dibawa oleh Nabi صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>تحريم التشدُّد والتكلُّف في الأمور كلِّها، والحث على اجتنابه في كل شيء؛ لا سيَّما في العبادات وتعظيم الصالحين.
+طلب الأكمل في العبادة وغيرها أمر محمود؛ ويكون بمتابعة الشرع.
+استحباب تأكيد الأمر الهام؛ لأن النبي صلى الله عليه وسلم كرَّر هذه الجملة ثلاثًا.
+سماحة الإسلام ويُسْره.</t>
+  </si>
+  <si>
+    <t>Pengharaman sikap melampau dan memberat-beratkan diri dalam semua urusan, serta seruan untuk menghindarinya dalam segala hal; khususnya dalam ibadah dan memuliakan orang-orang soleh.
+Menuntut kesempurnaan dalam ibadah dan selainnya adalah perkara yang terpuji, dan ia dicapai dengan mengikuti syarak.
+Disunnahkan untuk menegaskan perkara yang penting, kerana Nabi ﷺ mengulang kalimat ini sebanyak tiga kali.
+Kelapangan dan Kemudahan Islam.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3420</t>
+  </si>
+  <si>
+    <t>من يضمن لي ما بين لحييه وما بين رجليه أضمن له الجنة</t>
+  </si>
+  <si>
+    <t>Sesiapa yang menjamin untukku apa yang ada di antara kedua-dua rahangnya dan apa yang ada di antara kedua-dua kakinya, maka aku jamin baginya syurga</t>
+  </si>
+  <si>
+    <t>عن سهل بن سعد رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ يَضْمَنْ لِي مَا بَيْنَ لَحْيَيْهِ وَمَا بَيْنَ رِجْلَيْهِ أَضْمَنْ لَهُ الْجَنَّةَ».</t>
+  </si>
+  <si>
+    <t>Daripada Sahl bin Sa‘d RA, daripada Rasulullah ﷺ bahawa baginda bersabda: "Sesiapa yang menjamin untukku apa yang ada di antara kedua-dua rahangnya dan apa yang ada di antara kedua-dua kakinya, maka aku jamin baginya syurga."</t>
+  </si>
+  <si>
+    <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن أمرين إذا التزَمَ المسلمُ بهما فإنه يدخل الجنة:
+الأول: حفظ اللسان من التكلم بما يغضب الله تعالى.
+والثاني: حفظ الفرج من الوقوع في الفاحشة.
+لأن هذين العضوين يكثر وقوع المعاصي بهما.</t>
+  </si>
+  <si>
+    <t>Nabi صلى الله عليه وسلم mengkhabarkan tentang dua perkara, yang jika seorang Muslim berpegang teguh dengan kedua-duanya, maka dia akan masuk syurga,
+Pertama: Menjaga lidah daripada berkata perkara yang memurkai Allah Taala,
+Kedua: Menjaga kemaluan daripada terjerumus ke dalam perbuatan keji;
+Kerana kedua-dua anggota ini adalah punca banyak berlakunya maksiat.</t>
+  </si>
+  <si>
+    <t>حفظ اللسان والفرج سبيلٌ لدخول الجنة.
+خُصَّ اللسان والفرج؛ لأنهما أعظم مَصدَر للبلاء على الإنسان في الدنيا والآخرة.</t>
+  </si>
+  <si>
+    <t>Menjaga lidah dan kemaluan adalah jalan memasuki syurga.
+Lidah dan kemaluan dikhususkan; kerana kedua-duanya adalah sumber bala terbesar bagi manusia di dunia dan akhirat.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3475</t>
+  </si>
+  <si>
+    <t>إذا مرض العبد أو سافر كتب له مثل ما كان يعمل مقيما صحيحا</t>
+  </si>
+  <si>
+    <t>Apabila seorang hamba sakit atau dalam perjalanan, maka akan dicatatkan untuknya (pahala) seumpama amalan yang biasa dilakukannya ketika dia menetap dan sihat</t>
+  </si>
+  <si>
+    <t>عن أبي موسى الأشعري رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِذَا مَرِضَ الْعَبْدُ أَوْ سَافَرَ كُتِبَ لَهُ مِثْلُ مَا كَانَ يَعْمَلُ مُقِيمًا صَحِيحًا».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Musa al-Asy'ari رضي الله عنه, beliau berkata: Rasulullah صلى الله عليه وسلم bersabda: «Apabila seorang hamba sakit atau dalam perjalanan, maka akan dicatatkan untuknya (pahala) seumpama amalan yang biasa dilakukannya ketika dia menetap dan sihat».</t>
+  </si>
+  <si>
+    <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فضل الله ورحمته، وأنَّ المسلمَ إذا كان من عادته أن يعمل عملًا صالحًا حال صحته وإقامته ثم حَصَلَ له عذر فمرض فلم يَقدرْ على الإتيان به، أو انشغل بالسَّفر عنه، أو أي عذر؛ فإنه يكتب له الأجر كاملًا، كما لو عَمِلَه في حال الصحة والإقامة.</t>
+  </si>
+  <si>
+    <t>Nabi صلى الله عليه وسلم mengkhabarkan tentang kurnia dan rahmat Allah, bahawa apabila seorang Muslim yang lazim melakukan suatu amalan soleh ketika sihat dan bermukim, kemudian dia mendapat keuzuran lalu jatuh sakit sehingga tidak mampu melakukannya, atau sibuk kerana bermusafir, atau sebarang keuzuran lain; maka dicatatkan untuknya pahala yang sempurna, sepertimana jika dia melakukannya ketika sihat dan bermukim.</t>
+  </si>
+  <si>
+    <t>سعة فضل الله على عباده.
+الحث على الاجتهاد في الطاعات واستغلال الأوقات في حال الصحة والفراغ.</t>
+  </si>
+  <si>
+    <t>Luasnya pemberian Allah terhadap hamba-hamba-Nya.
+Galakan untuk bersungguh-sungguh dalam melakukan ketaatan dan memanfaatkan waktu ketika sihat dan lapang.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3553</t>
+  </si>
+  <si>
+    <t>أفضل الذكر: لا إله إلا الله، وأفضل الدعاء: الحمد لله</t>
+  </si>
+  <si>
+    <t>Sebaik-baik zikir adalah 'La Ilaha Illallah', dan sebaik-baik doa adalah 'Alhamdulillah'</t>
+  </si>
+  <si>
+    <t>عن جابر رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «أَفْضَلُ الذِّكْرِ: لَا إِلَهَ إِلَّا اللهُ، وَأَفْضَلُ الدُّعَاءِ: الْحَمْدُ لِلهِ».</t>
+  </si>
+  <si>
+    <t>Daripada Jabir RA, beliau berkata: Aku mendengar Rasulullah ﷺ bersabda: "Sebaik-baik zikir adalah 'La Ilaha Illallah', dan sebaik-baik doa adalah 'Alhamdulillah'."</t>
+  </si>
+  <si>
+    <t>يُخبرُنا النبيُّ صلى الله عليه وسلم أن أفضل الذكر: "لا إله إلا الله" ومعناها لا معبود بحق إلا الله، وأن أفضل الدعاء: "الحمد لله" وهي الاعتراف بأن المُنعم هو الله سبحانه، المُستحِق للوصف الكامل الجميل.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ mengkhabarkan kepada kita bahawa sebaik-baik zikir ialah "La ilaha illallah" yang bermakna tiada yang berhak disembah melainkan Allah, dan sebaik-baik doa ialah "Alhamdulillah". Ia adalah pengakuan bahawa Pemberi nikmat ialah Allah Subhanahu, Yang berhak disifatkan dengan segala sifat yang sempurna dan indah.</t>
+  </si>
+  <si>
+    <t>الحث على الإكثار من ذكر الله بكلمة التوحيد، والدعاء بالحمد.</t>
+  </si>
+  <si>
+    <t>Anjuran untuk memperbanyakkan zikir kepada Allah dengan kalimah tauhid, dan doa dengan tahmid.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي والنسائي في الكبرى وابن ماجه</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي والنسائي في الكبرى وابن ماجه]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3567</t>
+  </si>
+  <si>
+    <t>الجنة أقرب إلى أحدكم من شراك نعله، والنار مثل ذلك</t>
+  </si>
+  <si>
+    <t>Syurga lebih dekat kepada salah seorang daripada kamu daripada tali sandalnya, dan neraka juga demikian</t>
+  </si>
+  <si>
+    <t>عن ابن مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «الْجَنَّةُ أَقْرَبُ إِلَى أَحَدِكُمْ مِنْ شِرَاكِ نَعْلِهِ، وَالنَّارُ مِثْلُ ذَلِكَ».</t>
+  </si>
+  <si>
+    <t>Daripada Ibn Mas'ud RA, beliau berkata bahawa Rasulullah ﷺ bersabda: «Syurga lebih dekat kepada salah seorang daripada kamu daripada tali sandalnya, dan neraka juga demikian.»</t>
+  </si>
+  <si>
+    <t>أَخبَرَ النبيُّ صلى الله عليه وسلم أنَّ الجنة والنار قريبتان من الإنسان كقُربِ سَيْرِ الحِذاء الذي يكون على ظَهر القَدَم؛ لأنه قد يفعل طاعةً من رضوان الله عز وجل يدخل بها الجنة، أو معصيةً تكون سببًا لدخول النار.</t>
+  </si>
+  <si>
+    <t>Nabi صلى الله عليه وسلم telah memberitahu bahawa syurga dan neraka itu dekat dengan manusia, sedekat tali kasut pada kakinya, kerana seseorang itu boleh jadi melakukan suatu ketaatan yang diredai Allah Yang Maha Perkasa lagi Maha Agung yang memasukkannya ke dalam syurga, atau melakukan suatu maksiat yang menjadi sebab dia dimasukkan ke dalam neraka.</t>
+  </si>
+  <si>
+    <t>الترغيب في الخير وإن قلَّ، والترهيب عن الشر وإن قلَّ.
+لا بد للمسلم في حياته من الجمع بين الرجاء والخوف، وسؤال الله سبحانه دومًا الثبات على الحق حتى يَسْلَمَ ولا يَغْتَرَّ بحالِه.</t>
+  </si>
+  <si>
+    <t>Galakan untuk berbuat kebaikan walaupun sedikit, dan amaran daripada berbuat keburukan walaupun sedikit.
+Seorang Muslim dalam kehidupannya mestilah menggabungkan antara ibadah harap dan takut, dan sentiasa memohon kepada Allah SWT akan ketetapan di atas kebenaran, sehingga dia selamat dan tidak terpedaya dengan keadaannya.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3581</t>
+  </si>
+  <si>
+    <t>السواك مطهرة للفم، مرضاة للرب</t>
+  </si>
+  <si>
+    <t>“Bersugi itu menyucikan mulut, dan mendatangkan keredaan Tuhan.”</t>
+  </si>
+  <si>
+    <t>عن عائشة رضي الله عنها قالت: قال رسول الله صلى الله عليه وسلم: «السِّوَاكُ مَطْهَرَةٌ لِلْفَمِ، مَرْضَاةٌ لِلرَّبِّ».</t>
+  </si>
+  <si>
+    <t>Daripada Aisyah RA, beliau berkata: Rasulullah ﷺ bersabda: “Bersugi itu menyucikan mulut, dan mendatangkan keredaan Tuhan.”</t>
+  </si>
+  <si>
+    <t>يُخبرنا النبيُّ صلى الله عليه وسلم أنَّ تنظيفَ الأسنانِ بِعُوْدِ شجرةِ الأَرَاك ونحوِه يُطَهِّر الفَمَ من الأوساخ والروائح الكريهة، 
+وأنه مِن أسباب رضا الله عن العبد؛ لأن فيه طاعة لله واستجابة لأمره، ولما فيه من النظافة التي يحبها الله تعالى.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ memberitahu kita bahawa membersihkan gigi dengan kayu daripada pokok Arak dan seumpamanya menyucikan mulut daripada kotoran dan bau-bau yang tidak sedap, Ia juga adalah salah satu sebab Allah meredai hamba-Nya; kerana di dalamnya terkandung ketaatan kepada Allah dan kepatuhan terhadap perintah-Nya, serta kebersihan yang dicintai oleh Allah Taala.</t>
+  </si>
+  <si>
+    <t>فضيلة التَّسَوُّك، وترغيب النبي صلى الله عليه وسلم أمَّته الإكثار منه.
+الأفضل في التسوُّك استعمال عُوْد شجر الأراك، واستعمل الفرشاة والمعجون يقومُ مقامَه.</t>
+  </si>
+  <si>
+    <t>Keutamaan bersiwak, dan galakan Nabi ﷺ kepada umatnya untuk memperbanyakkannya.
+Afdal bersiwak adalah dengan menggunakan kayu Arak, dan penggunaan berus gigi serta ubat gigi juga memadai.</t>
+  </si>
+  <si>
+    <t>رواه النسائي وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه النسائي وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3588</t>
+  </si>
+  <si>
+    <t>الصلوات الخمس، والجمعة إلى الجمعة، ورمضان إلى رمضان، مكفرات ما بينهن إذا اجتنب الكبائر</t>
+  </si>
+  <si>
+    <t>Solat lima waktu, solat Jumaat ke solat Jumaat seterusnya, dan Ramadan ke Ramadan seterusnya adalah penghapus dosa-dosa yang ada di antara kedua-duanya, selagi mana dijauhi daripada dosa-dosa besar</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم كان يقول: «الصَّلَوَاتُ الْخَمْسُ، وَالْجُمُعَةُ إِلَى الْجُمُعَةِ، وَرَمَضَانُ إِلَى رَمَضَانَ، مُكَفِّرَاتٌ مَا بَيْنَهُنَّ إِذَا اجْتَنَبَ الْكَبَائِرَ».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurayrah RA, bahawa Rasulullah ﷺ bersabda: "Solat lima waktu, solat Jumaat ke solat Jumaat seterusnya, dan Ramadan ke Ramadan seterusnya adalah penghapus dosa-dosa yang ada di antara kedua-duanya, selagi mana dijauhi daripada dosa-dosa besar."</t>
+  </si>
+  <si>
+    <t>يخبر النبي صلى الله عليه وسلم أن الصلوات الخمس المفروضة في اليوم والليلة، وصلاة الجمعة كل أسبوع، وصوم شهر رمضان كل عام، مكفرات لما بينها من صغائر الذنوب بشرط اجتناب الكبائر، 
+أما الكبائر كالزنا وشرب الخمر فلا تُكفر إلا بالتوبة.</t>
+  </si>
+  <si>
+    <t>Nabi صلى الله عليه وسلم memberitahu bahawa solat lima waktu yang diwajibkan sehari semalam, solat Jumaat setiap minggu, dan puasa bulan Ramadan setiap tahun, adalah penghapus bagi dosa-dosa kecil yang ada di antaranya, dengan syarat menjauhi dosa-dosa besar, Adapun dosa-dosa besar seperti zina dan meminum arak, maka tidak akan dihapuskan kecuali dengan taubat.</t>
+  </si>
+  <si>
+    <t>الذنوب منها صغائر ومنها كبائر.
+تكفير الصغائر مشروط باجتناب الكبائر.
+الكبائر هي الذنوب التي ورد فِيهِا حد فِي الدُّنْيَا، أَو جَاءَ فِيهِا وَعِيد فِي الْآخِرَة؛ بالعَذَاب، أَو الغضب، أَو كان فيها تهديدٌ، أَو لعنٌ لفَاعلِها، كالزنى وشرب الخمر.</t>
+  </si>
+  <si>
+    <t>Dosa-dosa terbahagi kepada dosa-dosa kecil dan dosa-dosa besar.
+Penghapusan dosa-dosa kecil adalah bersyarat dengan menjauhi dosa-dosa besar.
+Dosa-dosa besar ialah dosa-dosa yang dinyatakan padanya hukuman had di dunia, atau datang padanya ancaman di akhirat; dengan azab, atau kemurkaan, atau yang terkandung di dalamnya ugutan, atau laknat ke atas pelakunya, seperti zina dan meminum arak.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3591</t>
+  </si>
+  <si>
+    <t>بلغوا عني ولو آية، وحدثوا عن بني إسرائيل ولا حرج، ومن كذب علي متعمدا فليتبوأ مقعده من النار</t>
+  </si>
+  <si>
+    <t>Sampaikanlah daripadaku walaupun satu ayat, dan ceritakanlah tentang Bani Israel dan tidak mengapa, dan sesiapa yang berdusta atas namaku dengan sengaja, maka hendaklah dia menempah tempat duduknya di dalam neraka</t>
+  </si>
+  <si>
+    <t>عن عبد الله بن عمرو رضي الله عنهما أن النبي صلى الله عليه وسلم قال: «بَلِّغُوا عَنِّي وَلَوْ آيَةً، وَحَدِّثُوا عَنْ بَنِي إِسْرَائِيلَ وَلَا حَرَجَ، وَمَنْ كَذَبَ عَلَيَّ مُتَعَمِّدًا فَلْيَتَبَوَّأْ مَقْعَدَهُ مِنَ النَّارِ».</t>
+  </si>
+  <si>
+    <t>Daripada Abdullah bin Amr RA, bahawa Nabi ﷺ bersabda: "Sampaikanlah daripadaku walaupun satu ayat, dan ceritakanlah tentang Bani Israel dan tidak mengapa, dan sesiapa yang berdusta atas namaku dengan sengaja, maka hendaklah dia menempah tempat duduknya di dalam neraka."</t>
+  </si>
+  <si>
+    <t>يأمرُ النبيُّ صلى الله عليه وسلم بتبليغ العلم عنه من كتاب أو سنة، ولو كان الشيء قليلًا كآية من القرآن أو حديث، بشرط أن يكون عالمًا بما يبلِّغُ به ويدعو إليه. 
+ثم بيَّن صلى الله عليه وسلم أنه لا بأس بالتحديث عن بني إسرائيل بما وقع لهم من وقائع بما لا يتعارض مع شرعنا. 
+ثم حذَّر من الكذب عليه، وأنَّ من كذَب عليه متعمِّدًا فليتخذْ لنفسه مَنزلًا في النار.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ memerintahkan untuk menyampaikan ilmu daripada Baginda, sama ada daripada al-Quran atau sunnah, walaupun hanya sedikit seperti satu ayat al-Quran atau sepotong hadis, dengan syarat dia berilmu tentang apa yang disampaikan dan didakwahkannya. Kemudian Rasulullah صلى الله عليه وسلم menjelaskan bahawa tidak mengapa menceritakan kisah-kisah daripada Bani Israel, selagi ia tidak bertentangan dengan syariat kita. Kemudian baginda memberi amaran tentang berdusta atas nama baginda, bahawa sesiapa yang berdusta atas nama baginda dengan sengaja, maka hendaklah dia mengambil tempatnya di dalam neraka.</t>
+  </si>
+  <si>
+    <t>الترغيب في تبليغ شريعة الله، وأن المرء عليه أنْ يؤديَ ما حفِظَ وفَهِمَ ولو كان يسيرًا.
+وجوب طلب العلم الشرعي؛ ليتمكَّن من عبادة الله وتبليغ شريعته بصورة صحيحة.
+وجوب التأكد من صحة أي حديث قبل تبليغه أو نشره حذرًا من الدخول في هذا الوعيد الشديد.
+الحث على الصدق في الكلام والحيطة في الحديث، حتى لا يقع في الكذب، وخاصة في شرع الله عز وجل.</t>
+  </si>
+  <si>
+    <t>Galakan untuk menyampaikan syariat Allah, dan seseorang hendaklah menyampaikan apa yang dihafal dan difahami walaupun sedikit.
+Kewajipan menuntut ilmu syariat; agar dapat beribadah kepada Allah dan menyampaikan syariat-Nya secara sahih.
+Kewajipan memastikan kesahihan sebarang hadis sebelum menyampaikannya atau menyebarkannya, agar tidak termasuk ke dalam ancaman yang keras ini.
+Anjuran untuk jujur dalam percakapan dan berhati-hati dalam pertuturan, agar tidak terjerumus ke dalam dusta, khususnya dalam syariat Allah Azza wa Jalla.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3686</t>
+  </si>
+  <si>
+    <t>حجبت النار بالشهوات، وحجبت الجنة بالمكاره</t>
+  </si>
+  <si>
+    <t>Neraka diliputi dengan syahwat, dan syurga diliputi dengan perkara-perkara yang dibenci</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «حُجِبَتِ النَّارُ بِالشَّهَوَاتِ، وَحُجِبَتِ الْجَنَّةُ بِالْمَكَارِهِ».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurairah رضي الله عنه, bahawa Rasulullah صلى الله عليه وسلم bersabda: "Neraka diliputi dengan syahwat, dan syurga diliputi dengan perkara-perkara yang dibenci."</t>
+  </si>
+  <si>
+    <t>يُبيِّنُ النبيُّ صلى الله عليه وسلم أنَّ النارَ مَحفوفةٌ مُحاطةٌ بالأمور التي تَشتَهيها النفس مِن فِعْل المحرّمات أو التقصير في الواجبات، فمن أَتْبعَ نفسَه هواها في ذلك استحقَّ النار.
+وأنَّ الجنةَ محفوفةٌ محاطةٌ بالأمور التي تَكرهها النفس؛ كالمُواظَبةِ على المأمورات وترك المحرمات والصبر على ذلك، فإذا صبر وجاهد نفسه على فعل الطاعة وترك المعصية؛ دخل الجنة.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menjelaskan bahawa neraka dikelilingi oleh perkara-perkara yang diingini oleh hawa nafsu seperti melakukan perkara-perkara haram atau memandang ringan terhadap kewajipan; Maka sesiapa yang mengikuti hawa nafsunya dalam hal itu, maka dia layak memasuki neraka, Dan bahawa syurga itu dikelilingi oleh perkara-perkara yang dibenci oleh diri; seperti berterusan melakukan perkara-perkara yang diperintahkan, meninggalkan perkara yang haram, dan bersabar atasnya. Maka apabila seseorang itu menempuhinya dan berjihad melawan dirinya untuk melakukannya, dia berhak masuk ke syurga.</t>
+  </si>
+  <si>
+    <t>من أسباب الوقوع في الشهوات تزيينُ الشيطانِ المنكرَ والقبيحَ، حتى تراه النفس حسنًا فتَميلُ إليه.
+الأمر بالابتعاد عن الشهوات المحرمة؛ لأنها الطريق إلى النار، والصبر على المكاره؛ لأنها الطريق إلى الجنة.
+فضل مجاهدة النفس والاجتهاد في العبادة والصبر على المكاره والمشاق التي تحيط بالطاعات.</t>
+  </si>
+  <si>
+    <t>Antara sebab-sebab terjatuh ke dalam syahwat ialah perbuatan syaitan yang menghiaskan perkara yang mungkar dan keji, sehingga jiwa melihatnya sebagai sesuatu yang baik, lalu cenderung kepadanya.
+Perintah untuk menjauhi syahwat yang diharamkan; kerana ia adalah jalan ke neraka, dan bersabar atas perkara-perkara yang dibenci kerana ia adalah jalan ke syurga.
+Keutamaan berjuang melawan hawa nafsu, bersungguh-sungguh dalam ibadah, dan bersabar atas segala kesukaran dan kepayahan dalam menjalankan ketaatan.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3702</t>
+  </si>
+  <si>
+    <t>حق المسلم على المسلم خمس: رد السلام، وعيادة المريض، واتباع الجنائز، وإجابة الدعوة، وتشميت العاطس</t>
+  </si>
+  <si>
+    <t>Hak seorang Muslim terhadap Muslim yang lain ada lima: membalas salam, menziarahi yang sakit, mengikuti jenazah, memenuhi undangan, dan mendoakan orang yang bersin</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «حَقُّ الْمُسْلِمِ عَلَى الْمُسْلِمِ خَمْسٌ: رَدُّ السَّلَامِ، وَعِيَادَةُ الْمَرِيضِ، وَاتِّبَاعُ الْجَنَائِزِ، وَإِجَابَةُ الدَّعْوَةِ، وَتَشْمِيتُ الْعَاطِسِ».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurairah RA, beliau berkata: Saya mendengar Rasulullah ﷺ bersabda: "Hak seorang Muslim terhadap Muslim yang lain ada lima: membalas salam, menziarahi yang sakit, mengikuti jenazah, memenuhi undangan, dan mendoakan orang yang bersin."</t>
+  </si>
+  <si>
+    <t>يُبيِّنُ النبيُّ صلى الله عليه وسلم بعضَ حقوق المسلم على أخيه المسلم:
+أول هذه الحقوق: ردُّ السلام لمن ألقى عليك السلام.
+الحق الثاني: عيادة المريض وزيارته.
+ الحق الثالث: اتباع الجنازة من بيته إلى المصلَّى إلى المقبرة حتى تُدفن.
+ الحق الرابع: إجابة الدعوة إذا دعاه إلى وليمة عرس وغير ذلك.
+ الحق الخامس: تَشميت العاطس، وهو أن يقول له إذا حَمِدَ الله: يرحمُك الله، ثم يقول العاطسُ: يهديكم الله ويُصلح بالَكم.</t>
+  </si>
+  <si>
+    <t>Nabi صلى الله عليه وسلم menjelaskan sebahagian hak seorang Muslim ke atas saudaranya sesama Muslim, Hak yang pertama ialah membalas salam bagi orang yang memberi salam kepada anda.
+Hak Kedua: Ziarah Orang Sakit.
+Hak ketiga: Mengiringi jenazah dari rumahnya ke tempat solat, ke tanah perkuburan sehingga dikebumikan.
+Hak yang keempat: Memenuhi undangan apabila dijemput ke walimatul urus dan seumpamanya.
+Hak kelima: Mendoakan orang yang bersin, iaitu dengan berkata kepadanya apabila dia memuji Allah: "Yarhamukallah" (Semoga Allah merahmatimu), kemudian orang yang bersin hendaklah menjawab: "Yahdikumullah, wa yuslihu balakum." (Semoga Allah membimbing anda, dan memperbaiki urusan anda).</t>
+  </si>
+  <si>
+    <t>عظمة الإسلام في تأكيد الحقوق بين المسلمين وتوثيق الأُخوَّة والمحبة بينهم.</t>
+  </si>
+  <si>
+    <t>Keagungan Islam dalam menegaskan hak-hak sesama Muslim serta mengukuhkan persaudaraan dan kasih sayang antara mereka.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3706</t>
+  </si>
+  <si>
+    <t>رحم الله رجلا سمحا إذا باع، وإذا اشترى، وإذا اقتضى</t>
+  </si>
+  <si>
+    <t>Semoga Allah merahmati seseorang yang bermudah-mudah apabila menjual, membeli, dan menuntut haknya</t>
+  </si>
+  <si>
+    <t>عن جابر رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «رَحِمَ اللهُ رَجُلًا سَمْحًا إِذَا بَاعَ، وَإِذَا اشْتَرَى، وَإِذَا اقْتَضَى».</t>
+  </si>
+  <si>
+    <t>Daripada Jabir RA bahawa Rasulullah ﷺ bersabda: "Semoga Allah merahmati seseorang yang bermudah-mudah apabila menjual, membeli, dan menuntut haknya."</t>
+  </si>
+  <si>
+    <t>دعا النبي صلى الله عليه وسلم بالرحمة لكل من كان:
+سهلًا جَوَادًا سَخِيًّا في بيعِه، فلا يُشدِّد على المشتري في سعرها ويعامله بخُلُقٍ حَسَن.
+سهلًا جوادًا سَخِيًّا إذا اشترى، فلا يَبْخَس ويُقَلِّل من قيمة البِضَاعَة.
+سهلًا جوادًا سخيًا إذا طَالَبَ بقضاءِ الدُّيون التي له، فلا يُشدِّد على الفقير والمُحتاج، بل يُطالِبه برفق ولُطف، ويُنْظِر المُعسر.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ mendoakan rahmat bagi setiap orang yang bertolak ansur, dermawan lagi pemurah dalam jualannya; Maka janganlah menyusahkan pembeli dari sudut harga, dan layanilah dia dengan akhlak yang baik, Bertolak ansur dan pemurah apabila membeli; tidak merendah-rendahkan dan mengurangkan nilai barangan, Bersikap mudah, pemurah dan dermawan apabila menuntut pelunasan hutang. Tidak menyusahkan orang fakir dan yang memerlukan, bahkan menuntutnya dengan lemah lembut, serta memberi penangguhan kepada orang yang dalam kesusahan.</t>
+  </si>
+  <si>
+    <t>مِن مَقاصد الشريعة الحِفاظ على ما يُصلِحُ العلاقاتِ بين الناس.
+الترغيب في استعمال معالي الأخلاق في المعاملات بين الناس من البيع والشراء ونحو ذلك.</t>
+  </si>
+  <si>
+    <t>Antara tujuan syariat adalah memelihara kesejahteraan dalam hubungan sesama manusia.
+Galakan untuk mengamalkan akhlak yang mulia dalam muamalat sesama manusia seperti urusan jual beli dan seumpamanya.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3716</t>
+  </si>
+  <si>
+    <t>كان رجل يداين الناس، فكان يقول لفتاه: إذا أتيت معسرا فتجاوز عنه، لعل الله يتجاوز عنا</t>
+  </si>
+  <si>
+    <t>Dahulu ada seorang lelaki yang sering memberi hutang kepada orang ramai. Dia biasa berkata kepada pembantunya: “Jika engkau datang kepada seorang penghutang yang dalam kesempitan, maka berilah kelonggaran kepadanya, semoga Allah memaafkan kita</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «كان رجلٌ يُدَايِنُ الناسَ، فكان يقول لفتاه: إذا أتيتَ مُعسِرًا فتجاوز عنه، لعل اللهَ يَتجاوزُ عنا، فلقي اللهَ فتجاوز عنه».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurairah رضي الله عنه, bahawa Rasulullah صلى الله عليه وسلم bersabda: "Dahulu ada seorang lelaki yang sering memberi hutang kepada orang ramai. Dia biasa berkata kepada pembantunya: “Jika engkau datang kepada seorang penghutang yang dalam kesempitan, maka berilah kelonggaran kepadanya, semoga Allah memaafkan kita, lalu ketika dia bertemu Allah, Allah pun memaafkannya».”</t>
+  </si>
+  <si>
+    <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن رجُلٍ كان يتعامل مع الناس بالقَرْض، أو يَبِيعُهم بالآجِل، وكان يقول لغلامه الذي يَتَقاضى الدُّيون التي عند الناس: 
+إذا أتيتَ مَدِيْنًا ولم يكن عنده ما يقضي به الدَّين الذي عليه لعجزه "فَتَجَاوَزْ عنه"؛ إما بإمهالِه وعدم الإلحاح في المطالبة، أو بقبول ما عنده ولو مع ما فيه مِن نَقْص، وذلك رَغْبةٌ منه وطَمَعٌ في أنْ يتجاوزَ اللهُ عنه ويعفوَ عنه.
+فلما ماتَ عفا اللهُ عنه وتجاوزَ عن سيئاتِه.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ mengkhabarkan: mengenai seorang lelaki yang memberi pinjaman kepada orang ramai, atau menjual kepada mereka secara hutang," Nabi ﷺ juga berpesan kepada pembantunya yang menagih hutang daripada orang ramai: Apabila kamu mendatangi seorang yang berhutang, dan dia tidak memiliki apa-apa untuk melunaskan hutangnya kerana ketidakmampuannya, "maka bertolak ansurlah dengannya"; iaitu dengan memberinya tempoh dan tidak mendesak dalam menuntutnya, atau dengan menerima apa yang ada padanya walaupun dengan kekurangannya, yang demikian itu adalah kerana keinginan dan harapan agar Allah memaafkannya dan mengampuninya, Maka apabila beliau wafat, semoga Allah memaafkannya dan mengampunkan dosa-dosanya.</t>
+  </si>
+  <si>
+    <t>الإحسان في معاملة الناس والعفو عنهم والتجاوز عن معسرهم من أعظم أسباب نجاة العبد يوم القيامة.
+الإحسان إلى الخلق والإخلاص لله والرجاء في رحمته من أسباب مغفرة الذنوب.</t>
+  </si>
+  <si>
+    <t>Berbuat baik kepada manusia, memaafkan mereka, dan memberi kelonggaran kepada orang yang berada dalam kesempitan merupakan antara sebab teragung bagi keselamatan seorang hamba pada hari kiamat.
+Ihsan kepada makhluk, ikhlas kepada Allah dan harapan pada rahmat-Nya adalah daripada penyebab-penyebab pengampunan dosa.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3753</t>
+  </si>
+  <si>
+    <t>ليس الواصل بالمكافئ، ولكن الواصل الذي إذا قطعت رحمه وصلها</t>
+  </si>
+  <si>
+    <t>Orang yang menyambung tali persaudaraan bukanlah orang yang membalas, tetapi orang yang menyambung tali persaudaraan ialah orang yang apabila tali persaudaraannya diputuskan, maka dia menyambungkannya</t>
+  </si>
+  <si>
+    <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «لَيْسَ الْوَاصِلُ بِالْمُكَافِئِ، وَلَكِنِ الْوَاصِلُ الَّذِي إِذَا قُطِعَتْ رَحِمُهُ وَصَلَهَا».</t>
+  </si>
+  <si>
+    <t>Daripada Abdullah bin Amr RA, bahawa Nabi ﷺ bersabda: "Orang yang menyambung tali persaudaraan bukanlah orang yang membalas, tetapi orang yang menyambung tali persaudaraan ialah orang yang apabila tali persaudaraannya diputuskan, maka dia menyambungkannya."</t>
+  </si>
+  <si>
+    <t>يُخبِرُ النبيُّ صلى الله عليه وسلم بأنَّ الإنسانَ الكامِلَ في صِلَةِ الرَّحِم والإحسانِ إلى الأقاربِ ليس هو الشخصُ الذي يُقابِلُ الإحسانَ بالإحسان، بل الواصِلُ حقيقةً الكامِلُ في صلة الرحم هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها، وإن أساؤوا إليه فإنه يُقابِلُهم بالإحسان إليهم.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ mengkhabarkan bahawa manusia yang sempurna dalam menyambung silaturahim dan berbuat baik kepada kaum kerabat bukanlah orang yang membalas kebaikan dengan kebaikan, Bahkan, penyambung silaturrahim yang hakiki dan sempurna ialah orang yang menyambung kembali hubungan yang telah diputuskan; dan sekalipun mereka berbuat jahat kepadanya, dia tetap membalas mereka dengan kebaikan.</t>
+  </si>
+  <si>
+    <t>صِلَةُ الرَّحِم الكاملة شَرْعًا أنْ تَصِلَ مَن قَطَعَك منهم، وتَعفوَ عمَّن ظَلمك، وتعطي من حرمك، وليست صِلَة المقابلة والمجازاة.
+صلة الرَّحم تكون بالزيارة واللقاء والتواصل، وإيصال ما أمكن من الخير من المال والدعاء والأمر بالعروف والنهي عن المنكر ونحوِها، ودفع ما أمكن من الشر عنهم.</t>
+  </si>
+  <si>
+    <t>Silaturahim yang diiktiraf menurut syarak adalah dengan menyambung hubungan dengan orang yang memutuskannya daripadamu, memaafkan orang yang menzalimimu, dan memberi kepada orang yang menahan pemberiannya kepadamu, dan bukanlah silaturahim yang bersifat saling membalas.
+Menyambung silaturahim adalah dengan menyampaikan kebaikan seperti harta, doa, menyeru kepada kebaikan dan mencegah daripada kemungkaran dan yang seumpamanya, serta menolak keburukan daripada mereka, sekadar yang termampu.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/3854</t>
   </si>
   <si>
     <t>أمرت أن أقاتل الناس حتى يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله، ويقيموا الصلاة، ويؤتوا الزكاة</t>
   </si>
   <si>
     <t>“Aku diperintahkan untuk memerangi manusia sehingga mereka mengucap syahadah bahawa tiada Tuhan (yang berhak disembah) selain Allah, dan bahawa Muhammad ialah utusan Allah, serta menunaikan solat dan membayar zakat,</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عُمَرَ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أُمِرْتُ أَنْ أُقَاتِلَ النَّاسَ حَتَّى يَشْهَدُوا أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ، وَيُقِيمُوا الصَّلاَةَ، وَيُؤْتُوا الزَّكَاةَ، فَإِذَا فَعَلُوا ذَلِكَ عَصَمُوا مِنِّي دِمَاءَهُمْ وَأَمْوَالَهُمْ إِلَّا بِحَقِّ الإِسْلاَمِ، وَحِسَابُهُمْ عَلَى اللَّهِ».</t>
   </si>
   <si>
     <t>Daripada Ibnu Umar رضي الله عنهما bahawa Rasulullah صلى الله عليه وسلم bersabda: “Aku diperintahkan untuk memerangi manusia sehingga mereka mengucap syahadah bahawa tiada Tuhan (yang berhak disembah) selain Allah, dan bahawa Muhammad ialah utusan Allah, serta menunaikan solat dan membayar zakat, apabila mereka melakukan semua itu, maka darah dan harta mereka terpelihara daripadaku kecuali menurut hak (menurut) Islam, dan perhitungan mereka di sisi Allah.”</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ اللهَ أمرَه بمقاتلة المشركين حتى يشهدوا بأن لا معبود بحق إلا الله وحده لا شريك له، ويشهدوا لمحمد صلى الله عليه وسلم بالرسالة، والعمل بمقتضى هذه الشهادة من المحافظة على الصلوات الخمس في اليوم والليلة، ويعطوا الزكاة المفروضة لمستحقيها. 
 فإذا فعلوا هذه الأمورَ فإنَّ الإسلام يَعْصِمُ دماءَهم وأموالَهم، فلا يَحِلُّ قتلُهم إلا إذا ارتكبوا جريمة أو جناية يستحقون عليها القتل بموجب أحكام الإسلام، ثم يوم القيامة يتولى الله تعالى حسابَهم حيث يعلم سرائرَهم.</t>
   </si>
   <si>
     <t>Nabi صلى الله عليه وسلم memberitahu bahawa Allah memerintahkan baginda untuk memerangi kaum musyrik sehingga mereka mengucap syahadah bahawa tiada Tuhan yang berhak disembah melainkan Allah sahaja, tiada sekutu bagi-Nya dan mereka mengakui Muhammad صلى الله عليه وسلم sebagai Rasul-Nya, serta melaksanakan tuntutan syahadah itu dengan menegakkan solat lima waktu dan menunaikan zakat yang wajib kepada yang berhak (mendapatnya). Apabila mereka sudah melakukan perkara-perkara tersebut maka Islam memelihara nyawa dan harta mereka, tidak halal membunuh mereka melainkan jika mereka melakukan jenayah atau kesalahan yang memang layak dikenakan hukuman mati menurut hukum Islam. Kemudian pada hari kiamat, Allah SWT akan mengadili mereka kerana Dia Maha Mengetahui segala yang tersimpan dalam hati mereka.</t>
   </si>
   <si>
     <t>الأحكام إنما تَجْرِي على الظواهر، والله يتولَّى السرائر.
 أهمية الدعوة إلى التوحيد وأنه أول ما يُبدأ به في الدعوة.
 لا يعني هذا الحديث إكراه المشركين على الدخول في الإسلام، بل هم مُخَيَّرون بين الدخول في الإسلام أو دفع الجزية؛ فإنْ أبوا إلا مَنع الدعوة إلى الإسلام، فليس إلا المقاتلة بموجب أحكام الإسلام.</t>
   </si>
   <si>
     <t>Hukum-hukum syarak hanya terpakai pada perkara yang zahir, manakala Allah SWT mengadili perkara yang tersembunyi dalam hati.
 Kepentingan dakwah kepada mengesakan Allah kerana ia merupakan perkara pertama yang harus didahulukan dalam menyampaikan agama.
 Hadis ini tidak bermaksud memaksa orang kafir memeluk Islam, sebaliknya mereka diberi pilihan sama ada memeluk Islam atau membayar jizyah. Sekiranya mereka enggan melainkan menghalang dakwah Islam, maka barulah dibenarkan tindakan peperangan menurut hukum Islam.</t>
-  </si>
-[...13 lines deleted...]
-    <t>ms</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/4211</t>
   </si>
   <si>
     <t>إن الله تجاوز لي عن أمتي الخطأ والنسيان وما استكرهوا عليه</t>
   </si>
   <si>
     <t>“Sesungguhnya Allah mengampuni umatku kerana kesilapan, kelalaian dan apa sahaja yang mereka dipaksa melakukannya.”</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا أَنَّ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إنَّ اللَّهَ تَجَاوَزَ لِي عَنْ أُمَّتِي الخَطَأَ وَالنِّسْيَانَ وَمَا اسْتُكْرِهُوا عَلَيْهِ».</t>
   </si>
   <si>
     <t>Daripada Ibn ‘Abbas رضي الله عنهما, bahawa Rasulullah ﷺ bersabda: “Sesungguhnya Allah mengampuni umatku kerana kesilapan, kelalaian dan apa sahaja yang mereka dipaksa melakukannya.”</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم : أن الله عفا عن أمته في ثلاثة أحوال:
 الأولى: الخطأ، وهو ما صدر منهم دون تعمد، وهو أن يقصد المسلم بفعله شيئًا، فيصادف فعله غير ما قصده. 
 والثانية: النسيان، وهو أن يكون المسلم متذكرًا لشيء، ولكن ينساه عند الفعل، فلا إثم في ذلك أيضًا. 
 والثالثة: الإكراه ، فقد يُكره العبد على فعل شيء لا يريده مع عدم قدرته على دفع الإكراه، وحينئذٍ لا يقع عليه الإثم أو الحرج.
 مع ملاحظة أن موضوع الحديث فيما بين العبد وربه في فعل المحظور، فأما ترك المأمور نسيانًا فلا يسقط، وأما لو ترتب على فعله ذلك جناية فلا يسقط حق المخلوق، كما لو قتل خطًأ، فعليه الدية، أو أتلف سيارة خطأ فعليه الضمان.</t>
   </si>
   <si>
     <t>Nabi ﷺ memberitahu bahawa Allah telah memberi pengampunan kepada umat Baginda dalam tiga keadaan: Pertama: Kesilapan – iaitu perbuatan yang dilakukan tanpa niat sengaja. Maksudnya, seorang Muslim berniat melakukan sesuatu, tetapi hasil perbuatannya berbeza daripada yang dimaksudkan. Kedua: Lupa – iaitu apabila seorang Muslim sedar akan sesuatu, tetapi terlupa sewaktu melakukan perbuatan itu. Dalam hal ini, tiada dosa dikenakan. Ketiga: Dipaksa – iaitu apabila seorang hamba dipaksa melakukan sesuatu yang tidak dikehendakinya dan dia tidak mampu menolak paksaan itu. Dalam keadaan ini, tiada dosa yang dikenakan ke atasnya. Perlu diperhatikan bahawa topik hadis ini adalah mengenai hubungan hamba dengan Tuhannya dalam melakukan perkara yang diharamkan. Adapun jika meninggalkan perintah kerana lupa, maka tidak gugur. Namun, jika perbuatan itu mengakibatkan kemudaratan kepada makhluk, maka hak makhluk tidak gugur. Contohnya jika membunuh secara tidak sengaja, wajib membayar diyat, atau merosakkan kereta secara tidak sengaja, wajib menanggung ganti rugi.</t>
@@ -380,56 +1255,50 @@
 أعظم خِصَال البر حسن الخُلُق مع الله بالتقوى، ومع الخَلْق باحتمال الأذى، وقِلَّة الغَضب، وبسط الوجه، وطيب الكلام، والصلة والطاعة واللطف والمَبَرّة وحسن العشرة والصحبة. 
 وأما الإثم فما تَحَرَّك في النفس مِن المشتبهات وتردَّد دون أنْ ينشرح الصدر له، وحصل في القلب منه الشك، والخوف من كونه ذنبًا، ولم تُرِد أن تُظْهِرَه لكونه قبيحًا لأعيان وأماثل الناس وكُمَّلِهم، وذلك لأن النفس بطبعها تحب اطلاع الناس على خيرها، فإذا كَرِهَت الاطلاع على بعض أفعالها فهو إثم لا خير فيه.</t>
   </si>
   <si>
     <t>Nabi صلى الله عليه وسلم ditanya tentang kebaikan dan kejahatan, lalu Baginda bersabda:
 Sifat kebaikan yang paling agung ialah berakhlak mulia dengan Allah melalui takwa dan dengan makhluk melalui kesabaran menanggung gangguan, kurang marah, wajah yang ceria, tutur kata yang baik, menjalin hubungan silaturahim, ketaatan, kelembutan, kebaikan, serta berakhlak baik dalam pergaulan dan persahabatan.
 Adapun kejahatan itu ialah sesuatu yang timbul dalam jiwa daripada perkara-perkara yang meragukan dan berulang-ulang (dalam fikiran) tanpa hati merasa tenang terhadapnya, lalu timbul keraguan dalam hati serta rasa takut bahawa ia merupakan satu dosa. Seseorang juga tidak mahu perkara itu diketahui orang ramai kerana ia dianggap buruk di sisi orang-orang yang terhormat, mulia dan sempurna akalnya. Hal ini kerana fitrah jiwa itu suka jika orang mengetahui kebaikannya. Maka apabila dia membenci untuk sesuatu perbuatannya diketahui orang, itu adalah dosa yang tiada kebaikan padanya.</t>
   </si>
   <si>
     <t>الحثُّ على مكارم الأخلاق؛ لأنّ حسن الخلق من أعظم خصال البر.
 الحق والباطل لا يلتبس أمرُهما على المؤمن، بل يعرف الحق بالنور الذي في قلبه، وينفر عن الباطل فينكره.
 من علامات الإثم  قلق القلب واضطرابه، وكراهة اطلاع الناس عليه.
 قال السندي: هذا في المشتبهات من الأمور التي لا يعلم الناس فيها بتعيين أحد الطرفين؛ وإلا فالمأمور به في الشرع من غير ظهور دليل فيه على خلاف ذلك من البر، والمنهي عنه كذلك من الإثم، ولا حاجة فيهما إلى استفتاء القلب وطمأنينته.
 المخاطَب في الحديث أصحاب الفطرة السليمة، لا أصحاب القلوب المنكوسة التي لا تعرف معروفًا ولا تنكر منكرًا إلا ما أُشرِبتْ من هواها.
 قال الطيبي: قيل فُسِّرَ البر في الحديث بمعان شتى، ففسَّره في موضع بما اطمأنت إليه النفس واطمأن إليه القلب، وفسره في موضع بالإيمان، وفي موضع بما يقربك إلى الله، وهنا بحسن الخلق، وفسر حسن الخلق: باحتمال الأذى وقلة الغضب وبسط الوجه وطيب الكلام، وكلها متقاربة في المعنى.</t>
   </si>
   <si>
     <t>Galakan untuk berakhlak mulia, kerana akhlak yang baik merupakan salah satu sifat kebaikan yang paling agung.
 Kebenaran dan kebatilan tidak akan bercampur-aduk urusannya kepada seorang mukmin, bahkan dia mengenali kebenaran dengan cahaya yang wujud dalam hatinya, dan menjauhkan diri daripada kebatilan lalu mengingkarinya.
 Antara tanda-tanda dosa ialah kegelisahan dan keresahan hati, serta ketidaksukaan untuk ia diketahui oleh orang ramai.
 Al-Sindi berkata: “Perkara ini merujuk kepada perkara-perkara yang meragukan, iaitu yang manusia tidak mengetahui penentuan salah satu daripada dua pihak padanya. Adapun perkara yang diperintahkan dalam syariat tanpa adanya dalil yang menunjukkan sebaliknya, maka ia termasuk dalam kebaikan dan perkara yang dilarang pula termasuk dalam dosa. Maka tidak perlu merujuk kepada fatwa hati dan ketenangannya dalam kedua-dua hal tersebut.”
 Sasaran yang dimaksudkan dalam hadis ini ialah orang-orang yang memiliki fitrah yang suci, bukan orang-orang yang hatinya tersasar, yang tidak mengenal kebaikan dan tidak mengingkari kemungkaran melainkan apa yang telah dipengaruhi oleh hawa nafsunya.
 Al-Ṭībī berkata: “Dikatakan bahawa kebaikan yang disebut dalam hadis ini ditafsirkan dengan pelbagai makna. Ia ditafsirkan di satu tempat sebagai sesuatu yang menenangkan jiwa dan menenangkan hati, di tempat lain sebagai iman, di tempat lain pula sebagai sesuatu yang mendekatkan dirimu kepada Allah dan di sini ia ditafsirkan sebagai akhlak yang baik. Akhlak yang baik pula ditafsirkan sebagai kesabaran menanggung gangguan, kurang marah, wajah yang ceria, dan tutur kata yang baik. Semua tafsiran ini berdekatan dari segi makna.”</t>
   </si>
   <si>
-    <t>رواه مسلم</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/ms/browse/hadith/4308</t>
   </si>
   <si>
     <t>الدين النصيحة</t>
   </si>
   <si>
     <t>Agama itu nasihat</t>
   </si>
   <si>
     <t>عن تميم الداري رضي الله عنه أن النبي صلى الله عليه وسلم قال: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Daripada Tamīm al-Dārī رضي الله عنه bahawa Nabi ﷺ bersabda: "Agama itu nasihat"
 Kami bertanya: "Untuk siapa?"
 Baginda menjawab: "Untuk Allah, kitab-Nya, Rasul-Nya, para pemimpin umat Islam dan seluruh kaum Muslimin."</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال: 
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به. 
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، والتسليم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، ونشر علومه، والدعوة إليه. 
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه. 
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله. 
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
@@ -759,56 +1628,50 @@
   <si>
     <t>عَنْ أَبي مَسْعُودٍ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Daripada Abu Mas‘ud رضي الله عنه, beliau berkata: Rasulullah صلى الله عليه وسلم bersabda: “Sesungguhnya antara perkara yang manusia perolehi daripada kata-kata nabi terdahulu ialah: “Jika engkau tidak malu, buatlah apa sahaja yang engkau mahu.”</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مما جاء فيه الوصية عن الأنبياء المتقدِّمين، وتَدَاوَلَه الناس بينهم وتوارثوه عنهم قرنًا بعد قرن، حتى وصل إلى أوّل هذه الأمة، انظر إلى ما تريد أنْ تَفعلَه، فإنْ كان ممّا لا يُستَحى منه فافعله، وإنْ كان ممّا يُستَحى منه فَدَعْه؛ فإنَّ المانع مِن فِعْل القبائح هو الحياء، فمَن لم يكن له حياءٌ، انْهَمَك في كلّ فَحْشاء ومُنكر.</t>
   </si>
   <si>
     <t>Nabi صلى الله عليه وسلم memberitahu bahawa antara kata-kata yang sampai sebagai wasiat daripada para nabi terdahulu, yang berleluasa penggunaannya dalam kalangan manusia dan diwarisi sejak turun-temurun, sehingga sampai kepada generasi awal umat ini ialah: 
 Perhatikan apa yang kamu ingin lakukan; jika ia sesuatu yang tidak memalukan, maka lakukanlah, tetapi jika ia sesuatu yang memalukan, maka tinggalkannya. 
 Sesungguhnya penghalang daripada melakukan perkara keji ialah sifat malu. Maka sesiapa yang tidak memiliki rasa malu, dia akan terjerumus dalam segala bentuk kejahatan dan kemungkaran.</t>
   </si>
   <si>
     <t>الحياء أصل الأخلاق الكريمة.
 الحياء صفة من صفات الأنبياء عليهم السلام، وهو من المأثور عنهم.
 الحياء هو الذي يجعل المرء المسلم يفعل ما يُجَمِّلُ ويَزِيْن، ويَترك ما يُدّنِّس ويَشَيْن.
 قال النووي: الأمر فيه للإباحة، أي: إذا أردت فعل شيء فإن كان مما لا تستحي إذا فعلتَه من الله ولا من الناس فافعله، وإلا فلا، وعلى هذا مدار الإسلام، وتوجيه ذلك أنَّ المأمورَ به الواجب والمندوب يُستحيَى مِن تَرْكِه، والمنهي عنه الحرام والمكروه يُستحيى من فعله، وأما المباح فالحياء من فعله جائز، وكذا مِن تركه، فتضمن الحديث الأحكام الخمسة، وقيل: هو أمرُ تهديد، ومعناه: إذا نُزِع مِنك الحياء فافعل ما شئت؛ فإنّ الله مجازيك عليه، وقيل: هو أمرٌ بمعنى الخبر، أي: مَن لا يَستحيي يَصنع ما أراد.</t>
   </si>
   <si>
     <t>Malu adalah asas kepada akhlak yang mulia.
 Malu adalah satu sifat daripada sifat para nabi عليهم السلام, dan ia termasuk perkara yang diwarisi daripada mereka.
 Malu ialah sifat yang mendorong seorang Muslim melakukan perkara yang memperelok dan menghiasinya, serta meninggalkan perkara yang mengotorkan dan mencemarkan dirinya.
 Al-Nawawi berkata: Perintah dalam hadis ini adalah dalam bentuk keharusan (ibahah), iaitu: jika engkau ingin melakukan sesuatu, maka jika perkara itu adalah sesuatu yang engkau tidak malu melakukannya di hadapan Allah dan manusia, maka lakukanlah. Jika tidak, maka jangan. Atas dasar ini, Islam dibina.  Penjelasannya ialah: Amar (perintah) berupa wajib atau mandub (digalakkan) adalah perkara yang dirasakan malu untuk ditinggalkan. Manakala nahi (larangan) berupa haram atau makruh adalah perkara yang dirasakan malu untuk dilakukan. Adapun perkara harus, rasa malu itu boleh jadi pada melakukannya atau meninggalkannya. Maka hadis ini merangkumi lima hukum syarak.  Dikatakan juga bahawa ia adalah perintah berupa ancaman, maksudnya: apabila sifat malu telah tercabut daripadamu, maka lakukanlah apa sahaja yang engkau mahu; sesungguhnya Allah pasti akan membalasmu atas perbuatan itu. Ada juga yang berkata: ia adalah perintah yang bermaksud khabar iaitu sesiapa yang tidak memiliki sifat malu, dia akan melakukan apa sahaja yang dia kehendaki.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه البخاري]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/4559</t>
   </si>
   <si>
     <t>إنما الأعمال بالنيات، وإنما لكل امرئ ما نوى</t>
   </si>
   <si>
     <t>Sesungguhnya setiap amalan bergantung kepada niat dan sesungguhnya bagi setiap orang itu berdasarkan apa yang dia niatkan</t>
   </si>
   <si>
     <t>عن عمر بن الخطاب رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّمَا الْأَعْمَالُ بِالنِّيَّةِ، وَإِنَّمَا لِامْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إِلَى اللهِ وَرَسُولِهِ، فَهِجْرَتُهُ إِلَى اللهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوِ امْرَأَةٍ يَتَزَوَّجُهَا، فَهِجْرَتُهُ إِلَى مَا هَاجَرَ إِلَيْهِ».
 وفي لفظ للبخاري: «إِنَّمَا الْأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى».</t>
   </si>
   <si>
     <t>Daripada ʿUmar bin al-Khaṭṭāb رضي الله عنه berkata: Rasulullah صلى الله عليه وسلم bersabda: “Sesungguhnya setiap amalan bergantung kepada niat dan sesungguhnya bagi setiap orang itu berdasarkan apa yang dia niatkan. Maka sesiapa yang berhijrah kerana Allah dan Rasul-Nya, maka hijrahnya kepada Allah dan Rasul-Nya. Sesiapa yang berhijrah kerana dunia yang ingin diperolehinya atau kerana wanita yang ingin dikahwininya, maka hijrahnya itu kepada apa yang dia berhijrah kepadanya.”
 Dalam satu lafaz oleh al-Bukhari:
 “Sesungguhnya setiap amalan bergantung kepada niat dan sesungguhnya bagi setiap orang itu berdasarkan apa yang dia niatkan."</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ كل الأعمال معتبرة بالنية، وهذا الحكم عام في جميع الأعمال من العبادات والمعاملات، فمن قصد بعمله منفعةً لم يَنَلْ إلا تلك المنفعة ولا ثواب له، ومن قصد بعمله التقرب إلى الله تعالى نال من عمله المثوبة والأجر ولو كان عملًا عاديًّا، كالأكل والشرب.
 ثم ضرب صلى الله عليه وسلم مثلًا لبيان تأثير النية في الأعمال مع تساويهما في الصورة الظاهرة، فبَيَّن أنَّ من قصد بهجرته وترك وطنه ابتغاء مرضات ربه، فهجرته هجرة شرعية مقبولة يثاب عليها لصدق نيته، ومن قصد بهجرته منفعةً دنيوية، من مال، أو جاه، أو تجارة، أو زوجة، فلا ينال من هجرته إلا تلك المنفعة التي نواها، ولا نصيب له من الأجر والثواب.</t>
   </si>
   <si>
     <t>Nabi صلى الله عليه وسلم menjelaskan bahawa setiap amalan dinilai berdasarkan niat. Hukum ini bersifat umum bagi semua amalan, sama ada ibadat mahupun muamalat. Sesiapa yang berniat melakukan sesuatu amalan hanya untuk memperoleh manfaat duniawi, maka dia hanya akan mendapat manfaat tersebut tanpa sebarang ganjaran pahala. Namun, sesiapa yang berniat untuk mendekatkan diri kepada Allah Ta‘ala dengan amalannya, dia akan memperoleh ganjaran dan pahala walaupun amalannya hanyalah perkara biasa seperti makan dan minum.
@@ -1625,56 +2488,50 @@
     <t>أَخْبَرَ النبيُّ صلَّى اللهُ علَيه وسلَّم أنَّ الله تباركَ وتعالى قال في الحديثِ القدسيِّ: يا ابنَ آدمَ ما دمْتَ تدْعونِي وتَرْجو رَحْمتي، ولمْ تَقْنَطْ؛ سَتَرتُ ذنبَكَ ومحوتُه غير مبالٍ فيه؛ ولو كانَ هذا الذنب والمعصية من الكبائر. 
 يا ابن آدم: لو كَثُرَت ذُنوبُك كثرةً تَملَأُ ما بينَ السَّماءِ والأرضِ بحيث تَبلُغُ أقطارَها وتَعُمَّ نَواحِيَها، ثمَّ استَغفَرتَني؛ محوت وغَفَرتُ لك جميعَها غيرَ مُبالٍ بكَثرتِها.
 يا ابنَ آدمَ: إنَّك لو أتيتَني بعدَ الموتِ بمِلْءِ الأرضِ ذُنوبًا ومَعاصِيَ، وكنتَ قد مِتَّ مُوحِّدًا لا تُشرِكُ بي شيئًا؛ لقابَلتُ هذه الذُّنوبَ والْمعاصِيَ، بمِلْئِ الأرض، مَغفِرةً؛ لأنَّني واسِعُ المغفرةِ، وأغفِرُ كل الذنوب إلا الشِّركَ.</t>
   </si>
   <si>
     <t>Rasulullah صلى الله عليه وسلم memberitahu bahawa Allah Ta‘ala berfirman dalam hadis Qudsi: “Wahai anak Adam, selagi engkau memohon kepada-Ku dan mengharapkan rahmat-Ku serta tidak berputus asa maka Aku menutupi dosa-dosamu dan menghapusnya tanpa mempedulikannya; walaupun dosa dan maksiat itu termasuk dosa-dosa besar.” Wahai anak Adam, sekiranya dosamu bertimbun hingga memenuhi di antara langit dan bumi sehingga menutupi segala penjuru dan meliputi seluruh sudutnya, kemudian engkau memohon ampun kepada-Ku, nescaya Aku hapus dan mengampunkan segala dosamu itu tanpa mempedulikan banyaknya dosa itu.
 Wahai anak Adam, seandainya engkau datang kepada-Ku selepas mati dengan membawa dosa dan maksiat sebanyak isi bumi, dan engkau mati dalam keadaan tauhid tanpa mempersekutukan sesuatu pun dengan-Ku, nescaya Aku akan menerima dosa dan maksiat itu sebanyak isi bumi sebagai pengampunan kerana sesungguhnya Aku Maha Luas dalam memberi ampunan, dan Aku mengampuni semua dosa kecuali syirik.</t>
   </si>
   <si>
     <t>سعة رحمة الله تعالى ومغفرته وفضله.
 فضل التوحيد، وأنَّ الله يغفر للموحدين الذنوب والمعاصي.
 خطر الشرك وأن الله لا يغفر للمشركين.
 قال ابن رجب: وقد تضمَّن هذا الحديث الأسباب الثلاثة التي تحصل بها مغفرة الذنوب: الأول: الدعاء مع الرجاء، الثاني: الاستغفار وطلب التوبة، الثالث: الموت على التوحيد.
 هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
 الذنوب ثلاثة أنواع: الأول: الشرك بالله؛ وهذا لا يغفره الله، قال الله عز وجل: {إنه من يشرك بالله فقد حرم الله عليه الجنة}، الثاني: ظلم العبد نفسه فيما بينه وبين ربه من ذنوب ومعاصي؛ فإن الله عز وجل يغفر ذلك، ويتجاوز إن شاء، الثالث: ذنوب لا يترك الله منها شيئًا؛ وهي ظلم العباد بعضهم بعضًا، فلا بد من القصاص.</t>
   </si>
   <si>
     <t>Luasnya rahmat, pengampunan dan pemberian Allah Ta‘ala.
 Keutamaan bertauhid dan bahawa Allah mengampuni dosa-dosa dan maksiat golongan yang mengesakan-Nya.
 Bahaya syirik, dan bahawa Allah tidak mengampuni orang yang mempersekutukan-Nya.
 Ibn Rajab berkata: “Hadis ini merangkumi tiga sebab yang membawa kepada pengampunan dosa: Pertama: Doa disertai harapan. Kedua: Memohon ampun dan taubat. Ketiga: Mati dalam keadaan bertauhid.”
 Hadis ini ialah hadis yang diriwayatkan oleh Nabi صلى الله عليه وسلم daripada Tuhannya, dan dikenali sebagai hadis Qudsi atau Ilahi. Lafaz dan maknanya datang daripada Allah, namun ia tidak memiliki sifat-sifat khusus al-Quran yang membezakannya daripada selainnya, sepertimembacanya dianggap sebagai ibadah, memerlukan kesucian, bersifat mencabar dan mempunyai keajaiban serta lain-lain.
 Dosa dibahagikan kepada tiga jenis: Pertama: Syirik kepada Allah dan ini tidak akan diampuni oleh Allah. Allah Ta‘ala berfirman: {Sesungguhnya sesiapa yang mempersekutukan Allah, maka Allah mengharamkan syurga baginya}. Kedua: Menzalimi diri sendiri dalam perkara antara dirinya dengan Tuhannya melalui dosa dan maksiat. Allah Ta‘ala mengampuni dan mengabaikannya jika Dia menghendaki. Ketiga: Dosa yang Allah tidak biarkan dengan tanpa sebarang hukuman, iaitu menzalimi sesama manusia; (bagi dosa ini) hukuman pembalasan (qisas) mesti dilakukan.</t>
   </si>
   <si>
-    <t>حسن</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/ms/browse/hadith/5456</t>
   </si>
   <si>
     <t>لا يؤمن أحدكم حتى أكون أحب إليه من والده وولده والناس أجمعين</t>
   </si>
   <si>
     <t>Tidak sempurna iman seseorang kamu sehingga aku lebih dicintainya melebihi bapanya, anaknya dan seluruh manusia</t>
   </si>
   <si>
     <t>عن أنس رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «لَا يُؤْمِنُ أَحَدُكُمْ حَتَّى أَكُونَ أَحَبَّ إِلَيْهِ مِنْ وَالِدِهِ وَوَلَدِهِ وَالنَّاسِ أَجْمَعِينَ».</t>
   </si>
   <si>
     <t>Daripada Anas رضي الله عنه, beliau berkata: Rasulullah صلى الله عليه وسلم bersabda: "Tidak sempurna iman seseorang kamu sehingga aku lebih dicintainya melebihi bapanya, anaknya dan seluruh manusia."</t>
   </si>
   <si>
     <t>يُخْبِرُنا رسولُ الله صلى الله عليه وسلم أنَّ المسلم لا يكون كاملَ الإيمان حتى يُقَدِّمَ محبةَ رسولِ الله صلى الله عليه وسلم على محبة أمه وأبيه وابنه وابنته والناس أجمعين، وهذه المحبة تقتضي طاعتَه ونصرتَه، وتركَ معصيتِه.</t>
   </si>
   <si>
     <t>Rasulullah ﷺ memberitahu kita bahawa iman seorang Muslim tidak sempurna sehingga dia meletakkan kecintaan terhadap Rasulullah ﷺ melebihi kecintaan kepada ibu bapanya, anak-anaknya dan seluruh manusia. Cinta ini menuntut ketaatan kepada baginda, membelanya dan menjauhi segala bentuk keingkaran kepada baginda.</t>
   </si>
   <si>
     <t>وجوب محبة الرسول صلى الله عليه وسلم، وتقديمها على محبَّة كل مخلوق.
  من علامة كمال المحبة: نَصرُ سنة رسول الله، وبذل النفس والمال في ذلك.
  محبة الرسول صلى الله عليه وسلم تقتضي طاعتَه فيما أمر وتصديقَه فيما أخبر واجتناب ما نهى عنه وزجر، واتباعَه وترك البدع.
 حق النبي صلى الله عليه وسلم أعظم وآكَدُ من كل الناس؛ لأنه كان سببًا في هدايتِنا من الضلالة واستنقاذِنا من النار والفوز بالجنة.</t>
@@ -1888,50 +2745,85 @@
     <t>الحديث أصل في بيان مراتب تغيير المنكر.
 الأمر بالتَّدَرُّج في النهي عن المنكر، كلٌّ بحسب استطاعته وقدراته.
 النهي عن المنكر باب عظيم في الدين ولا يسقط عن أحد، ويُكَلَّف به كل مسلم بحسب استطاعته.
 الأمر بالمعروف والنهي عن المنكر من خصال الإيمان، والإيمان يزيد وينقص.
 يشترط في النهي عن المنكر: العلم بكون ذلك الفعل منكرًا.
 يشترط في تغيير المنكر: أن لا يترتب عليه منكر أعظم منه.
 للنهي عن المنكر آداب وشروط ينبغي على المسلم أن يتعلمها.
 إنكار المنكر يحتاج إلى سياسة شرعية، وإلى علم وبصيرة.
 عدم الإنكار بالقلب يدل على ضعف الإيمان.</t>
   </si>
   <si>
     <t>Hadis ini merupakan asas dalam menjelaskan tingkatan-tingkatan mencegah kemungkaran.
 Perintah supaya beransur-ansur mencegah kemungkaran adalah setiap orang mengikut kemampuan dan kesanggupannya.
 Mencegah kemungkaran adalah satu perkara yang agung dalam agama dan tidak gugur tanggungjawabnya daripada sesiapa pun, bahkan setiap Muslim dipertanggungjawabkan mengikut kemampuan dirinya.
 Mengajak kepada kebaikan dan mencegah kemungkaran termasuk dalam ciri-ciri keimanan dan iman itu bertambah dan berkurang.
 Syarat dalam mencegah kemungkaran ialah mengetahui bahawa perbuatan tersebut adalah mungkar.
 Syarat dalam mengubah kemungkaran ialah perbuatan itu tidak mendatangkan kemungkaran yang lebih besar daripadanya.
 Mencegah kemungkaran mempunyai adab dan syarat yang perlu dipelajari oleh setiap Muslim.
 Mencegah kemungkaran memerlukan kebijakan syariah, ilmu dan pandangan yang tajam.
 Tidak ingkar dengan hati menunjukkan kelemahan iman.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/65001</t>
   </si>
   <si>
+    <t>من أحسن في الإسلام لم يؤاخذ بما عمل في الجاهلية، ومن أساء في الإسلام أخذ بالأول والآخر</t>
+  </si>
+  <si>
+    <t>Sesiapa yang berbuat baik dalam Islam tidak akan dipertanggungjawabkan atas apa yang dilakukannya pada zaman Jahiliah, dan sesiapa yang berbuat jahat dalam Islam, dia akan dipertanggungjawabkan atas yang pertama dan yang terakhir</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: قَالَ رَجُلٌ: يَا رَسُولَ اللهِ، أَنُؤَاخَذُ بِمَا عَمِلْنَا فِي الْجَاهِلِيَّةِ؟ قَالَ: «مَنْ أَحْسَنَ فِي الْإِسْلَامِ لَمْ يُؤَاخَذْ بِمَا عَمِلَ فِي الْجَاهِلِيَّةِ، وَمَنْ أَسَاءَ فِي الْإِسْلَامِ أُخِذَ بِالْأَوَّلِ وَالْآخِرِ».</t>
+  </si>
+  <si>
+    <t>Daripada Ibn Mas'ūd RA, beliau berkata: Seorang lelaki bertanya: “Wahai Rasulullah, adakah kami akan dipertanggungjawabkan atas apa yang kami lakukan pada zaman Jahiliah?” Baginda bersabda: «Sesiapa yang berbuat baik dalam Islam tidak akan dipertanggungjawabkan atas apa yang dilakukannya pada zaman Jahiliah, dan sesiapa yang berbuat jahat dalam Islam, dia akan dipertanggungjawabkan atas yang pertama dan yang terakhir».</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبي صلى الله عليه وسلم فضل الدخول في الإسلام، 
+وأن من أسلم وحسن إسلامه وكان مخلصًا صادقًا؛ فلا يحاسب بما عمل في الجاهلية من معاصي، 
+ومن أساء في الإسلام بأن كان منافقًا أو ارتد عن دينه؛ حوسب بما عمل في الكفر وبما عمل في الإسلام.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menjelaskan kemuliaan memeluk Islam, Dan bahawa sesiapa yang memeluk Islam dan baik keislamannya, serta ikhlas dan benar, maka dia tidak akan dihisab atas perbuatan-perbuatan maksiat yang telah dilakukannya pada zaman jahiliyah, Sesiapa yang melakukan kejahatan dalam Islam dengan menjadi seorang munafik atau murtad daripada agamanya, maka dia akan dihisab atas amalannya semasa dalam kekafiran dan juga atas amalannya semasa dalam Islam.</t>
+  </si>
+  <si>
+    <t>اهتمام الصحابة رضوان الله عليهم وخوفهم مما كان منهم من الأعمال في الجاهلية.
+الحث على الثبات على الإسلام.
+فضل الدخول في الإسلام وأنه يكفر الأعمال السابقة.
+المرتد والمنافق يُحاسَبُ بكلِّ عملٍ له سَبَقَ في الجاهلية، وبكل ذنب فَعله في الإسلام.</t>
+  </si>
+  <si>
+    <t>Keprihatinan para sahabat رضوان الله عليهم dan ketakutan mereka terhadap amal perbuatan yang pernah mereka lakukan pada zaman jahiliah.
+Galakan untuk tetap teguh di atas Islam.
+Keutamaan memeluk Islam dan bahawa ia menghapuskan amalan-amalan terdahulu.
+Orang murtad dan munafik akan dihisab atas setiap amalan yang dilakukannya pada zaman jahiliah, dan atas setiap dosa yang dilakukannya dalam Islam.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65002</t>
+  </si>
+  <si>
     <t>أرأيت إذا صليت الصلوات المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>Bagaimana jika aku menunaikan solat yang diwajibkan, berpuasa pada bulan Ramadan, menghalalkan yang halal dan mengharamkan yang haram</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ الصَّلَوَاتِ الْمَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الْحَلَالَ، وَحَرَّمْتُ الْحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الْجَنَّةَ؟ قَالَ: «نَعَمْ»، قَالَ: وَاللهِ لَا أَزِيدُ عَلَى ذَلِكَ شَيْئًا.</t>
   </si>
   <si>
     <t>Daripada Jabir رضي الله عنه: "Seorang lelaki bertanya kepada Rasulullah صلى الله عليه وسلم, lalu bertanya: Bagaimana jika aku menunaikan solat yang diwajibkan, berpuasa pada bulan Ramadan, menghalalkan yang halal dan mengharamkan yang haram dan tidak menambah lebih daripada itu, adakah aku akan masuk syurga? Rasulullah صلى الله عليه وسلم bersabda: «Ya.»
 Lelaki itu berkata: “Demi Allah, aku tidak akan menambah lebih daripada itu."</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبي صلى الله عليه وسلم أن من صلى الصلوات الخمس المفروضات ولم يزد عليها شيئًا من النوافل، وصام رمضان ولم يتطوع، واعتقد حِلَّ الحلال وفَعَله، واعتقد حُرمة الحرام واجتنبه، أنه يدخل الجنة.</t>
   </si>
   <si>
     <t>Rasulullah صلى الله عليه وسلم menjelaskan bahawa sesiapa yang menunaikan solat lima waktu yang diwajibkan tanpa menambah sebarang solat sunat, berpuasa pada bulan Ramadan tanpa puasa sunat, meyakini kehalalan perkara yang halal dan melakukannya serta meyakini keharaman perkara yang haram dan menjauhinya, maka dia akan masuk syurga.</t>
   </si>
   <si>
     <t>حرص المسلم على فعل الفرائض وترك المحرمات، وأن تكون غايته دخول الجنة.
 أهمية فعل الحلال واعتقاد حِلَّه، وتحريم الحرام واعتقاد حرمته.
 فعل الواجبات وترك المحرمات سبب لدخول الجنة.</t>
   </si>
   <si>
     <t>Seorang Muslim harus berusaha menunaikan kewajipan (fardu) dan meninggalkan perkara yang haram, dengan tujuan utamanya adalah untuk masuk syurga.
@@ -1968,185 +2860,1818 @@
     <t>Rasulullah صلى الله عليه وسلم menjelaskan bahawa kesucian zahir diperoleh melalui wuduk dan mandi. Ia merupakan syarat sah solat. Ucapan: “Alhamdulillah memenuhi timbangan” ialah pujian kepada-Nya SWT, dengan menyifatkan-Nya dengan sifat-sifat kesempurnaan, yang akan ditimbang pada hari kiamat dan memenuhi timbangan amal. Ucapan: “Subhanallah dan Alhamdulillah” ialah mensucikan-Nya daripada segala kekurangan dan menyifatkan-Nya dengan kesempurnaan mutlak yang sesuai dengan keagungan-Nya, disertai dengan kecintaan dan pengagungan terhadap-Nya, yang memenuhi antara langit dan bumi. "Solat itu cahaya” bagi hamba (yang terpancar) di dalam hatinya, wajahnya, kuburnya dan ketika dibangkitkan pada hari kiamat. “Sedekah itu bukti” menunjukkan keikhlasan iman seorang mukmin, berbeza dengan munafik yang menahan diri daripadanya kerana tidak mempercayai janji ganjarannya. “Kesabaran itu sinar” iaitu menahan diri daripada keluh kesah dan rasa kecewa merupakan cahaya yang menghasilkan kehangatan dan pembakaran, seperti cahaya matahari; kerana ia berat dan memerlukan perjuangan menundukkan nafsu daripada apa yang diingininya. 
 Pemiliknya sentiasa diterangi cahaya, mendapat petunjuk dan terus berada di jalan yang benar. Kesabaran ini termasuk kesabaran dalam mentaati Allah, meninggalkan maksiat, serta bersabar menghadapi musibah dan pelbagai kesusahan di dunia. “Al-Quran menjadi pembela” melalui pembacaan dan pengamalannya, atau "menjadi pendakwa" jika ditinggalkan tanpa membaca atau mengamalkannya. Kemudian Rasulullah صلى الله عليه وسلم memberitahu bahawa semua manusia bangun, bergerak, tidak tidur dan keluar dari rumah-rumah mereka untuk melakukan pelbagai pekerjaan. Terdapat di antara mereka yang istiqamah dalam ketaatan kepada Allah maka dia membebaskan dirinya daripada api neraka dan ada pula yang menyimpang serta melakukan maksiat sehingga menjerumuskan dirinya ke dalam neraka.</t>
   </si>
   <si>
     <t>الطهارة طهارتان: طهارة الظاهر تكون بالوضوء والغسل، وطهارة الباطن تكون بالتوحيد والإيمان والعمل الصالح.
 أهمية المحافظة على الصلاة فهي نور للعبد في الدنيا ويوم القيامة.
 الصدقة دليل على صدق الإيمان.
 أهمية العمل بالقرآن وتصديقه ليكون حجة لك لا عليك.
 النفس إن لم تشغلها بالطاعة شغلتك بالمعصية.
 كل إنسان لا بد أن يعمل؛ فإما أن يعتق نفسه بالطاعة، أو يوبقها بالمعصية.
 الصبر يحتاج إلى تَحَمُّلٍ واحتسابٍ وفيه مشقة.</t>
   </si>
   <si>
     <t>Kesucian itu dua jenis: Kesucian zahir yang diperoleh melalui wuduk dan mandi, manakala kesucian batin diperoleh melalui tauhid, keimanan dan amal soleh.
 Kepentingan menjaga solat ialah ia menjadi cahaya bagi hamba di dunia dan di akhirat.
 Sedekah menjadi bukti keikhlasan iman.
 Kepentingan mengamalkan al-Quran dan mempercayainya agar ia menjadi pembela bukan pendakwa.
 Jika jiwa tidak diisi dengan ketaatan, ia akan memenuhi hidupmu dengan maksiat.
 Setiap manusia pasti melakukan sesuatu amalan sama ada ia membebaskan dirinya melalui ketaatan atau menghancurkannya melalui maksiat.
 Kesabaran memerlukan ketahanan dan pengharapan pahala serta terdapat kesukaran padanya.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/65004</t>
   </si>
   <si>
+    <t>ألا هل عسى رجل يبلغه الحديث عني وهو متكئ على أريكته فيقول: بيننا وبينكم كتاب الله</t>
+  </si>
+  <si>
+    <t>Ketahuilah, jangan-jangan akan ada seorang lelaki yang sampai kepadanya hadis daripadaku, sedang dia bersandar di atas kerusi empuknya, lalu berkata: “Pegangan antara kami dan kamu ialah Kitabullah</t>
+  </si>
+  <si>
+    <t>عن المقدام بن معدِيْكَرِب رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «أَلَا هَلْ عَسَى رَجُلٌ يَبْلُغُهُ الْحَدِيثُ عَنِّي وَهُوَ مُتَّكِئٌ عَلَى أَرِيكَتِهِ فَيَقُولُ: بَيْنَنَا وَبَيْنَكُمْ كِتَابُ اللهِ، فَمَا وَجَدْنَا فِيهِ حَلَالًا اسْتَحْلَلْنَاهُ، وَمَا وَجَدْنَا فِيهِ حَرَامًا حَرَّمْنَاهُ، وَإِنَّ مَا حَرَّمَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَمَا حَرَّمَ اللهُ».</t>
+  </si>
+  <si>
+    <t>Daripada Al-Miqdām bin Ma‘dī Karib رضي الله عنه, beliau berkata: Rasulullah ﷺ bersabda: «Ketahuilah, jangan-jangan akan ada seorang lelaki yang sampai kepadanya hadis daripadaku, sedang dia bersandar di atas kerusi empuknya, lalu berkata: “Pegangan antara kami dan kamu ialah Kitabullah, apa sahaja yang kami dapati halal di dalamnya, kami halalkannya, dan apa sahaja yang kami dapati haram di dalamnya, kami haramkannya.” Dan sesungguhnya apa yang diharamkan oleh Rasulullah ﷺ adalah sama seperti apa yang diharamkan oleh Allah».</t>
+  </si>
+  <si>
+    <t>أخبر النبي صلى الله عليه وسلم أنه قد اقترب زمان يكون فيه صنف من الناس جالس، أحدهم متكئ على فراشه، يبلغه الحديث عن النبي صلى الله عليه وسلم، فيقول: الذي يَفْصِلُ بيننا وبينكم في الأمور هو القرآن الكريم فهو يكفينا، فما وجدنا فيه من حلال عملنا به، وما وجدنا فيه من حرام ابتعدنا عنه. 
+ثم بَيَّن النبي صلى الله عليه وسلم أن كل شيء حرّمه أو نهى عنه في سنته فهو في الحكم مثل ما حرّمه الله في كتابه؛ لأنه المبلغ عن ربه.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ memberitahu bahawa telah hampir suatu zaman yang mana akan ada segolongan manusia; salah seorang daripada mereka bersandar di atas hamparannya, lalu sampai kepadanya hadis daripada Nabi ﷺ, maka dia berkata: Yang menjadi pemutus antara kami dengan kamu dalam segala urusan ialah al-Quran al-Karim, maka ia sudah mencukupi bagi kami. Apa yang kami dapati halal di dalamnya, kami beramal dengannya, dan apa yang kami dapati haram di dalamnya, kami menjauhinya. Kemudian Nabi صلى الله عليه وسلم menjelaskan bahawa setiap perkara yang baginda haramkan atau larang dalam sunnahnya, maka hukumnya adalah sama seperti apa yang diharamkan oleh Allah di dalam Kitab-Nya; kerana baginda ialah penyampai daripada Tuhannya.</t>
+  </si>
+  <si>
+    <t>تعظيم السنة كما يُعَظَّم القرآن ويؤخذ بها.
+طاعة الرسول هي طاعة لله ومعصيته هي معصية لله تعالى.
+ثبوت حُجِيّة السنة والرد على من يَرُدُّ السُّننَ أو ينكرها.
+مَن أعرض عن السُّنَّة وادعى الاقتصار على القرآن فهو مُعرِضٌ عنهما جميعًا كاذبٌ في دعوى اتباع القرآن.
+من دلائل نبوته صلى الله عليه وسلم إخباره عن شيء بأنه سيقع في المستقبل، ووقع كما أخبر.</t>
+  </si>
+  <si>
+    <t>Mengagungkan sunnah sebagaimana al-Quran diagungkan dan mengikutinya.
+Mentaati Rasul ialah mentaati Allah, dan menderhakai baginda ialah penderhakaan kepada Allah Taala.
+Pensabitan Kehujjahan al-Sunnah dan Sanggahan Terhadap Golongan yang Menolak Hadis-hadis atau Mengingkarinya.
+Sesiapa yang berpaling daripada Sunnah dan mendakwa cukup dengan al-Quran, maka dia telah menolak kedua-duanya sekali dan berdusta dalam dakwaan mengikuti al-Quran.
+Antara bukti kenabian Baginda ﷺ ialah baginda memberitahu tentang sesuatu yang bakal terjadi, dan ia berlaku tepat seperti yang dikhabarkan.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي وابن ماجه</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي وابن ماجه]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65005</t>
+  </si>
+  <si>
+    <t>يا رسول الله، ما تركت حاجة ولا داجة إلا قد أتيت، قال: أليس تشهد أن لا إله إلا الله وأن محمدا رسول الله؟</t>
+  </si>
+  <si>
+    <t>Wahai Rasulullah, tiada dosa kecil mahupun besar yang tidak aku lakukan. Baginda bersabda: «Bukankah kamu bersaksi bahawa tiada yang berhak disembah selain Allah dan bahawa Muhammad adalah Rasul Allah?</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رضي الله عنه قَالَ: جَاءَ رَجُلٌ إِلَى النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: يَا رَسُولَ اللهِ، مَا تَرَكْتُ حَاجَّةً وَلَا دَاجَّةً إِلَّا قَدْ أَتَيْتُ، قَالَ: «أَلَيْسَ تَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ؟» ثَلَاثَ مَرَّاتٍ. قَالَ: نَعَمْ، قَالَ: «فَإِنَّ ذَلِكَ يَأْتِي عَلَى ذَلِكَ».</t>
+  </si>
+  <si>
+    <t>Daripada Anas رضي الله عنه, beliau berkata: Seorang lelaki datang kepada Nabi ﷺ lalu berkata: Wahai Rasulullah, tiada dosa kecil mahupun besar yang tidak aku lakukan. Baginda bersabda: «Bukankah kamu bersaksi bahawa tiada yang berhak disembah selain Allah dan bahawa Muhammad adalah Rasul Allah?» sebanyak tiga kali. Dia menjawab: “Ya.” Baginda bersabda: «Maka sesungguhnya ia akan menghapuskan semua itu.»</t>
+  </si>
+  <si>
+    <t>جاء رجلٌ إلى النبي صلى الله عليه وسلم فقال: يا رسول الله، إني قد فعلت من كل الذنوب والمعاصي، ولم أترك صغيرة ولا كبيرة إلا فعلتها، فهل يُغفَر لي؟ 
+فقال له النبي صلى الله عليه وسلم: ألست تشهد أن لا إله إلا الله وأن محمدًا رسول الله؟ 
+كررها له ثلاث مرات، 
+فأجابه: نعم أشهد، 
+فأخبره النبي صلى الله عليه وسلم بفضل الشهادتين وتكفيرها للسيئات، وأن التوبة تجب ما قبلها.</t>
+  </si>
+  <si>
+    <t>Seorang lelaki datang kepada Nabi صلى الله عليه وسلم lalu berkata: “Wahai Rasulullah, sesungguhnya aku telah melakukan segala dosa dan maksiat, dan tidak aku tinggalkan dosa yang kecil mahupun yang besar melainkan aku telah melakukannya, maka adakah aku akan diampuni?” Maka Nabi ﷺ bersabda kepadanya: "Bukankah engkau bersaksi bahawa tiada Tuhan yang berhak disembah melainkan Allah, dan bahawa Muhammad adalah utusan Allah?" Dia mengulangkannya kepadanya sebanyak tiga kali, Maka dia menjawab: "Ya, aku bersaksi," Maka Nabi ﷺ memberitahunya tentang kelebihan dua kalimah syahadah dan pengguguran dosa-dosa olehnya, dan bahawa taubat menghapuskan dosa-dosa yang telah lalu.</t>
+  </si>
+  <si>
+    <t>عِظم الشَّهادتين ورُجحانها على الذّنوب لمن قالها صادقًا من قلبه.
+الإسلام يجُبُّ ما قبله. 
+التّوبة الصّادقة تمحو ما قبلها.
+التّكرار في التّعليم مِن هدي النبي صلى الله عليه وسلم.
+فضل الشهادتين، وأنهما سبب للنجاة من الخلود في النار.</t>
+  </si>
+  <si>
+    <t>Keagungan syahadah dan berat timbangannya yang mengatasi dosa-dosa bagi orang yang mengucapkannya dengan jujur dari hatinya.
+Islam menghapus segala sesuatu yang telah terjadi sebelumnya.
+Taubat yang benar menghapuskan apa yang sebelumnya.
+Pengulangan dalam pengajaran adalah sebahagian daripada petunjuk Nabi ﷺ.
+Kemuliaan dua kalimah syahadah yang menjadi sebab untuk terselamat daripada kekal di dalam neraka.</t>
+  </si>
+  <si>
+    <t>رواه أبو يعلى والطبراني والضياء المقدسي</t>
+  </si>
+  <si>
+    <t>[رواه أبو يعلى والطبراني والضياء المقدسي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65006</t>
+  </si>
+  <si>
+    <t>فإن حق الله على العباد أن يعبدوه ولا يشركوا به شيئا، وحق العباد على الله أن لا يعذب من لا يشرك به شيئا</t>
+  </si>
+  <si>
+    <t>Sesungguhnya hak Allah ke atas hamba-Nya adalah agar mereka menyembah-Nya dan tidak menyekutukan-Nya dengan sesuatu apa pun, dan hak hamba ke atas Allah adalah Dia tidak akan mengazab sesiapa yang tidak menyekutukan-Nya dengan sesuatu apa pun</t>
+  </si>
+  <si>
+    <t>عَنْ مُعَاذٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: كُنْتُ رِدْفَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَلَى حِمَارٍ يُقَالُ لَهُ عُفَيْرٌ، فَقَالَ: «يَا مُعَاذُ، هَلْ تَدْرِي حَقَّ اللَّهِ عَلَى عِبَادِهِ، وَمَا حَقُّ العِبَادِ عَلَى اللَّهِ؟»، قُلْتُ: اللَّهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «فَإِنَّ حَقَّ اللَّهِ عَلَى العِبَادِ أَنْ يَعْبُدُوهُ وَلا يُشْرِكُوا بِهِ شَيْئًا، وَحَقَّ العِبَادِ عَلَى اللَّهِ أَنْ لا يُعَذِّبَ مَنْ لا يُشْرِكُ بِهِ شَيْئًا»، فَقُلْتُ: يَا رَسُولَ اللَّهِ أَفَلاَ أُبَشِّرُ بِهِ النَّاسَ؟ قَالَ: «لا تُبَشِّرْهُمْ، فَيَتَّكِلُوا».</t>
+  </si>
+  <si>
+    <t>Daripada Mu‘az رضي الله عنه, beliau berkata: Aku membonceng di belakang Nabi ﷺ di atas seekor keldai yang bernama 'Ufair. Lalu baginda bersabda: “Wahai Mu'az, tahukah engkau hak Allah ke atas hamba-Nya, dan apa hak hamba ke atas Allah?” Aku menjawab: “Allah dan Rasul-Nya lebih mengetahui.” Baginda bersabda: “Sesungguhnya hak Allah ke atas hamba-Nya adalah agar mereka menyembah-Nya dan tidak menyekutukan-Nya dengan sesuatu apa pun, dan hak hamba ke atas Allah adalah Dia tidak akan mengazab sesiapa yang tidak menyekutukan-Nya dengan sesuatu apa pun” Lalu aku bertanya: “Wahai Rasulullah, bolehkah aku sampaikan berita gembira ini kepada orang ramai?” Baginda bersabda: “Jangan sampaikan kepada mereka, nanti mereka akan berserah sahaja.”</t>
+  </si>
+  <si>
+    <t>يبين النبي صلى الله عليه وسلم حق الله على العباد، وحق العباد على الله، وأن حق الله على العباد أن يعبدوه وحده ولا يشركوا به شيئًا، 
+وأن حق العباد على الله هو أن لا يُعذب الموحدين الذين لا يشركون به شيئًا. 
+ثم إن معاذا قال: يا رسول الله، ألا أبشر الناس ليفرحوا ويستبشروا بهذا الفضل؟ 
+فنهاه النبي صلى الله عليه وسلم خشية أن يعتمدوا عليها.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menjelaskan hak Allah ke atas hamba-hamba-Nya, dan hak hamba-hamba-Nya ke atas Allah, dan bahawa hak Allah ke atas hamba-hamba-Nya adalah menyembah-Nya semata-mata tanpa mensyirikkan-Nya, Dan bahawa hak hamba ke atas Allah adalah Dia tidak akan mengazab golongan muwahidin yang tidak menyekutukan-Nya dengan apa pun. Kemudian Mu'az berkata: “Wahai Rasulullah, bolehkah aku sampaikan berita gembira ini kepada orang ramai agar mereka dapat bergembira dan bersukacita dengan kurniaan ini?” Maka Nabi ﷺ melarangnya kerana khuatir mereka akan bergantung kepadanya.</t>
+  </si>
+  <si>
+    <t>بيان حقّ الله تعالى الذي أوجبه على عباده، وهو أن يعبدوه، ولا يشركوا به شيئًا.
+بيان حقّ العباد على الله تعالى الذي أوجبه على نفسه فضلًا منه ونعمةً، وهو أن يدخلهم الجَنَّة، ولا يعذبهم.
+فيه بشارة عظيمة للموحّدين الذين لا يشركون بالله تعالى شيئاً بأن مصيرهم دخول الجَنَّة.
+حَدَّثَ معاذ بهذا الحديث قبل موته؛ مخافة الوقوع في إثم كتمان العلم.
+التنبيه على عدم نشر بعض الأحاديث عند بعض الناس خوفًا على من لم يدرك معناها؛ وذلك فيما ليس تحته عمل ولا فيه حد من حدود الشريعة.
+عصاة الموحدين تحت مشيئة الله إن شاء عذّبهم وإن شاء غفر لهم، ثم مصيرهم إلى الجنة.</t>
+  </si>
+  <si>
+    <t>Penjelasan tentang hak Allah Taala yang diwajibkan-Nya ke atas hamba-Nya, iaitu menyembah-Nya dan tidak menyekutukan-Nya dengan apa pun.
+Penjelasan tentang hak hamba-hamba-Nya ke atas Allah Taala yang telah diwajibkan-Nya ke atas Diri-Nya sebagai satu kemurahan dan nikmat daripada-Nya, iaitu memasukkan mereka ke dalam syurga dan tidak mengazab mereka.
+Di dalamnya terkandung khabar gembira yang besar bagi golongan yang mengesakan Allah dan tidak menyekutukan-Nya dengan sesuatu apa pun, bahawa kesudahan mereka adalah syurga.
+Mu'az RA meriwayatkan hadis ini sebelum kewafatannya, kerana bimbang akan jatuh ke dalam dosa menyembunyikan ilmu.
+Peringatan agar tidak menyebarkan sebahagian hadis kepada sesetengah orang kerana khuatir terhadap mereka yang tidak memahami maknanya; iaitu pada perkara yang tidak mengandungi tuntutan amalan dan tidak pula terdapat padanya hukum hudud Syariat.
+Para pelaku maksiat dalam kalangan orang yang bertauhid tertakluk kepada kehendak Allah: jika Dia berkehendak, Dia mengazab mereka, dan jika Dia berkehendak, Dia mengampuni mereka. Akhirnya, kesudahan mereka adalah syurga.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65007</t>
+  </si>
+  <si>
+    <t>من مات لا يشرك بالله شيئا دخل الجنة، ومن مات يشرك بالله شيئا دخل النار</t>
+  </si>
+  <si>
+    <t>Sesiapa yang mati tanpa menyekutukan Allah dengan sesuatu, maka dia akan masuk syurga; dan sesiapa yang mati dalam keadaan menyekutukan Allah dengan sesuatu, maka dia akan masuk neraka</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرٍ رضي الله عنه قَالَ: أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ فَقَالَ: يَا رَسُولَ اللهِ، مَا الْمُوجِبَتَانِ؟ فَقَالَ: «مَنْ مَاتَ لَا يُشْرِكُ بِاللهِ شَيْئًا دَخَلَ الْجَنَّةَ، وَمَنْ مَاتَ يُشْرِكُ بِاللهِ شَيْئًا دَخَلَ النَّارَ»</t>
+  </si>
+  <si>
+    <t>Daripada Jabir RA, beliau berkata: Seorang lelaki datang kepada Nabi ﷺ lalu bertanya: “Wahai Rasulullah, apakah dua perkara yang mewajibkan itu?” Baginda bersabda: «Sesiapa yang mati tanpa menyekutukan Allah dengan sesuatu, maka dia akan masuk syurga; dan sesiapa yang mati dalam keadaan menyekutukan Allah dengan sesuatu, maka dia akan masuk neraka»</t>
+  </si>
+  <si>
+    <t>سأل رجل النبي صلى الله عليه وسلم عن الخصلتين: التي توجب دخول الجنة، والتي توجب دخول النار؟ 
+فأجابه صلى الله عليه وسلم: أن الخصلة التي توجب الجنة أن يموت الإنسان وهو يعبد الله وحده ولا يشرك به شيئًا، 
+وأن الخصلة التي توجب النار أن يموت الإنسان وهو يشرك بالله شيئًا فيجعل لله ندًا ومثيلًا في ألوهيته أو ربوبيته أو أسمائه وصفاته.</t>
+  </si>
+  <si>
+    <t>Seorang lelaki bertanya kepada Nabi ﷺ tentang dua perkara: yang menyebabkan masuk ke dalam syurga, dan yang menyebabkan masuk ke dalam neraka? Maka Nabi ﷺ menjawabnya bahawa perkara yang mewajibkan syurga ialah mati dalam keadaan menyembah Allah semata-mata dan tidak menyekutukan-Nya dengan sesuatu pun, Dan bahawa perbuatan yang menyebabkan neraka adalah apabila seseorang mati dalam keadaan menyekutukan Allah dengan sesuatu, iaitu dengan menjadikan bagi Allah sekutu dan tandingan dalam uluhiyyah-Nya atau rububiyyah-Nya atau nama-nama dan sifat-sifat-Nya.</t>
+  </si>
+  <si>
+    <t>فضل التوحيد وأن من مات مؤمنًا لا يشرك بالله شيئًا دخل الجنة. 
+خطر الشرك، وأن من مات يشرك بالله شيئا دخل النار.
+عصاة الموحدين تحت مشيئة الله إن شاء عذبهم وإن شاء غفر لهم، ثم مصيرهم إلى الجنة.</t>
+  </si>
+  <si>
+    <t>Keutamaan bertauhid dan bahawa sesiapa yang mati dalam keadaan beriman tanpa mensyirikkan Allah dengan sesuatu pun akan masuk syurga.
+Syirik adalah berbahaya, dan sesiapa yang meninggal dunia dalam keadaan menyekutukan Allah akan dimasukkan ke dalam neraka.
+Para pelaku maksiat daripada golongan yang mengesakan-Nya adalah di bawah kehendak Allah SWT; jika Dia berkehendak, Dia akan mengazab mereka, dan jika Dia berkehendak, Dia akan mengampuni mereka, kemudian kesudahan mereka adalah ke syurga.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65008</t>
+  </si>
+  <si>
+    <t>إنه لم يقل يوما: رب اغفر لي خطيئتي يوم الدين</t>
+  </si>
+  <si>
+    <t>kerana dia tidak pernah mengatakan: ‘Wahai Tuhanku, ampunilah kesalahanku pada Hari Pembalasan.’”</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قُلْتُ: يَا رَسُولَ اللهِ، ابْنُ جُدْعَانَ كَانَ فِي الْجَاهِلِيَّةِ يَصِلُ الرَّحِمَ، وَيُطْعِمُ الْمِسْكِينَ، فَهَلْ ذَاكَ نَافِعُهُ؟ قَالَ: «لَا يَنْفَعُهُ، إِنَّهُ لَمْ يَقُلْ يَوْمًا: رَبِّ اغْفِرْ لِي خَطِيئَتِي يَوْمَ الدِّينِ».</t>
+  </si>
+  <si>
+    <t>Daripada ‘Aisyah رضي الله عنها, beliau berkata: Aku bertanya: “Wahai Rasulullah, Ibn Jud‘an semasa jahiliah dia menyambung silaturahim dan memberi makan orang miskin, apakah itu bermanfaat baginya?” Baginda bersabda: “Tidak bermanfaat, kerana dia tidak pernah mengatakan: ‘Wahai Tuhanku, ampunilah kesalahanku pada Hari Pembalasan.’”</t>
+  </si>
+  <si>
+    <t>أخبر النبي صلى الله عليه وسلم عن عبد الله بن جدعان، وكان من رؤساء قريش قبل الإسلام، 
+ومن أفعاله الحسنة أنه: يصل أقاربه ويحسن إليهم، ويطعم المسكين، وغيرها من الفضائل التي حث الإسلام على فعلها، بأن هذه الأعمال لن تنفعه في آخرته؛ وذلك بسبب كفره بالله، وأنه لم يقل يومًا: رب اغفر لي خطيئتي يوم الدين.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ telah mengkhabarkan mengenai Abdullah bin Jud'an, dan beliau merupakan salah seorang pembesar Quraisy sebelum Islam, Antara perbuatan baiknya ialah dia menyambung silaturahim dan berbuat baik kepada kaum kerabatnya, memberi makan orang miskin, dan lain-lain amalan mulia yang dianjurkan oleh Islam, namun amalan-amalan ini tidak akan memberinya manfaat di akhirat. Hal ini kerana kekufurannya kepada Allah, dan kerana dia tidak pernah sekalipun berkata: “Wahai Tuhanku, ampunilah kesalahanku pada hari pembalasan.”</t>
+  </si>
+  <si>
+    <t>بيان فضل الإيمان، وأنه شرط لقبول الأعمال.
+بيان شؤم الكفر، وأنه من مُحبطات الأعمال الصالحات.
+الكفار لا تنفعهم أعمالهم في الآخرة لعدم إيمانهم بالله واليوم الآخر.
+أعمال الإنسان في حال كفره تكتب له إذا أسلم، ويُجازى عليها.</t>
+  </si>
+  <si>
+    <t>Penjelasan kelebihan iman, dan bahawa ia ialah syarat bagi penerimaan amal ibadah.
+Menjelaskan keburukan kekufuran, dan bahawa ia membatalkan amalan-amalan soleh.
+Amalan-amalan orang kafir tidak akan memberi manfaat kepada mereka di akhirat kerana mereka tidak beriman kepada Allah dan hari akhirat.
+Amalan seseorang semasa kafir akan tetap dicatat untuknya apabila dia memeluk Islam, dan dia akan menerima balasannya.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65009</t>
+  </si>
+  <si>
+    <t>هل تدرون ماذا قال ربكم؟ قالوا: الله ورسوله أعلم، قال: أصبح من عبادي مؤمن بي وكافر</t>
+  </si>
+  <si>
+    <t>Adakah kamu tahu apa yang Tuhan kamu firmankan?» Mereka menjawab: "Allah dan Rasul-Nya lebih mengetahui." Baginda bersabda: «Pada pagi ini, ada dalam kalangan hamba-Ku yang beriman kepada-Ku dan ada yang kafir</t>
+  </si>
+  <si>
+    <t>عَنْ زَيْدِ بْنِ خَالِدٍ الجُهَنِيِّ رضي الله عنه أَنَّهُ قَالَ: صَلَّى لَنَا رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ صَلَاةَ الصُّبْحِ بِالْحُدَيْبِيَةِ عَلَى إِثْرِ سَمَاءٍ كَانَتْ مِنَ اللَّيْلَةِ، فَلَمَّا انْصَرَفَ أَقْبَلَ عَلَى النَّاسِ، فَقَالَ: «هَلْ تَدْرُونَ مَاذَا قَالَ رَبُّكُمْ؟» قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «أَصْبَحَ مِنْ عِبَادِي مُؤْمِنٌ بِي وَكَافِرٌ، فَأَمَّا مَنْ قَالَ: مُطِرْنَا بِفَضْلِ اللهِ وَرَحْمَتِهِ، فَذَلِكَ مُؤْمِنٌ بِي وَكَافِرٌ بِالْكَوْكَبِ، وَأَمَّا مَنْ قَالَ: بِنَوْءِ كَذَا وَكَذَا، فَذَلِكَ كَافِرٌ بِي وَمُؤْمِنٌ بِالْكَوْكَبِ».</t>
+  </si>
+  <si>
+    <t>Daripada Zaid bin Khalid al-Juhani RA, beliau berkata: Rasulullah ﷺ telah mengimami kami solat Subuh di Hudaibiyah selepas hujan yang turun pada malamnya. Setelah selesai solat, baginda menghadap orang ramai, lalu bersabda: «Adakah kamu tahu apa yang Tuhan kamu firmankan?» Mereka menjawab: "Allah dan Rasul-Nya lebih mengetahui." Baginda bersabda: «Pada pagi ini, ada dalam kalangan hamba-Ku yang beriman kepada-Ku dan ada yang kafir. Adapun sesiapa yang berkata: 'Kami diberi hujan dengan kurniaan Allah dan rahmat-Nya', maka dia beriman kepada-Ku dan kafir terhadap bintang. Dan adapun sesiapa yang berkata: 'Kami diberi hujan disebabkan bintang sekian dan sekian', maka dia kafir kepada-Ku dan beriman kepada bintang».</t>
+  </si>
+  <si>
+    <t>صلى النبي صلى الله عليه وسلم صلاة الصبح بالحديبية -وهي قرية قريبة من مكةـ بعد مطر نزل في تلك الليلة، 
+فلما سلم وانتهى من صلاته أقبل على الناس بوجهه، فسألهم: هل تدرون ماذا قال ربكم عز وجل؟ 
+فأجابوه: الله ورسوله أعلم، 
+فقال: إن الله تعالى بَيًّن أن الناس ينقسمون عند نزول المطر إلى قسمين: قسم مؤمن بالله تعالى، وقسم كافر بالله تعالى؛ 
+فأما من قال: مطرنا بفضل الله ورحمته، ونَسَب إنزال المطر إلى الله تعالى؛ فذلك مؤمن بالله الخالق المتصرف في الكون، وكافر بالكوكب. 
+وأما من قال: مطرنا بنجم كذا وكذا؛ فذلك كافر بالله، مؤمن بالكوكب، وهو كفر أصغر حيث نسب إنزال المطر إلى الكوكب؛ والله لم يجعله سببًا شرعيًا ولا قدريًّا، 
+وأما من نسب نزول المطر وغيره من الحوادث الأرضية إلى تحرُّكات الكواكب في طلوعها وسقوطها معتقدًا أنها الفاعل الحقيقي، فهو كافر كفرًا أكبر.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menunaikan solat Subuh di Hudaibiyah -iaitu sebuah perkampungan yang berhampiran dengan Mekah- selepas hujan yang turun pada malam itu, Setelah baginda memberi salam dan selesai solatnya, baginda menghadap orang ramai, lalu bertanya kepada mereka: "Tahukah kamu apa yang telah difirmankan oleh Tuhan kamu Azza wa Jalla?" Maka mereka menjawab: Allah dan Rasul-Nya lebih mengetahui, Maka beliau berkata: Sesungguhnya Allah SWT telah menjelaskan bahawa manusia terbahagi kepada dua golongan ketika turunnya hujan: golongan yang beriman kepada Allah SWT, dan golongan yang kafir kepada Allah SWT. Maka adapun sesiapa yang berkata: “Kita diturunkan hujan dengan kurnia Allah dan rahmat-Nya,” dan menyandarkan penurunan hujan kepada Allah SWT; maka dia adalah seorang yang beriman kepada Allah, Sang Pencipta lagi Pengatur alam ini, dan kafir terhadap bintang. Adapun sesiapa yang berkata: "Kami diberi hujan dengan sebab bintang sekian dan sekian"; maka dia adalah kafir kepada Allah, beriman kepada bintang, dan ia adalah kufur kecil kerana dia menisbahkan penurunan hujan kepada bintang; sedangkan Allah tidak menjadikannya sebagai sebab syar‘i mahupun qadari, Adapun sesiapa yang menyandarkan turunnya hujan dan kejadian-kejadian lain di bumi kepada pergerakan bintang-bintang ketika terbit dan terbenamnya, dengan meyakini bahawa ia adalah penyebab sebenar, maka dia telah kafir dengan kekufuran yang besar.</t>
+  </si>
+  <si>
+    <t>استحباب القول بعد نزول المطر: مُطرنا بفضل الله ورحمته.
+من نسب نعمة إنزال المطر وغيرها إلى الكوكب خَلْقًا وإيجادًا فهو كافرٌ كفرًا أكبر، وإن نسبه على أنه سببٌ فهو كافرٌ كفرًا أصغر لأنه ليس بسبب شرعي ولا حسي.
+أن النعمة تكون سببًا للكفر إذا كُفِرت، وتكون سببًا للإيمان إذا شُكرت. 
+النهي عن قول: "مطرنا بنوء كذا"، ولو قُصِد بها الوقت؛ سدًّا لذريعة الشرك.
+ وجوب تعلُّق القلب بالله تعالى في جَلْب النعم ودفع النقم.
+هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه ، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.</t>
+  </si>
+  <si>
+    <t>Ucapan yang disunnahkan setelah turun hujan: "Kita diberi hujan kerana kurnia dan rahmat Allah."
+Sesiapa yang menisbahkan nikmat turunnya hujan dan selainnya kepada bintang sebagai pencipta dan pengadanya, maka dia kafir dengan kekufuran yang besar, dan jika dia menisbahkannya sebagai satu sebab, maka dia kafir dengan kekufuran yang kecil kerana ia bukanlah sebab yang syar'i mahupun hissi.
+Nikmat menjadi sebab kepada kekufuran apabila tidak disyukuri, dan menjadi sebab kepada iman apabila disyukuri.
+Larangan daripada berkata: "Hujan diturunkan kepada kita oleh bintang sekian-sekian," walaupun tujuannya untuk merujuk waktu; bagi menutup jalan yang membawa kepada syirik.
+Kewajipan menggantungkan hati kepada Allah Ta’ala dalam meraih nikmat dan menolak bala.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65010</t>
+  </si>
+  <si>
+    <t>إنا نجد في أنفسنا ما يتعاظم أحدنا أن يتكلم به، قال: وقد وجدتموه؟ قالوا: نعم، قال: ذاك صريح الإيمان</t>
+  </si>
+  <si>
+    <t>“Sesungguhnya kami dapati dalam diri kami sesuatu yang kami rasa terlalu besar untuk diucapkan.” Baginda bersabda: “Dan kamu telah merasainya?” Mereka berkata: “Ya.” Baginda bersabda: “Itulah iman yang sejati.”</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قال: جَاءَ نَاسٌ مِنْ أَصْحَابِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَسَأَلُوهُ: إِنَّا نَجِدُ فِي أَنْفُسِنَا مَا يَتَعَاظَمُ أَحَدُنَا أَنْ يَتَكَلَّمَ بِهِ، قَالَ: «وَقَدْ وَجَدْتُمُوهُ؟» قَالُوا: نَعَمْ، قَالَ: «ذَاكَ صَرِيحُ الْإِيمَانِ».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurayrah رضي الله عنه, beliau berkata: Beberapa orang sahabat Nabi ﷺ datang, lalu mereka bertanya kepada baginda: “Sesungguhnya kami dapati dalam diri kami sesuatu yang kami rasa terlalu besar untuk diucapkan.” Baginda bersabda: “Dan kamu telah merasainya?” Mereka berkata: “Ya.” Baginda bersabda: “Itulah iman yang sejati.”</t>
+  </si>
+  <si>
+    <t>جاء جماعة مِن أصحاب النبي صلى الله عليه وسلم فسألوه عن ما يجدونه في أنفسهم من الأمور الكبيرة التي يعظم عليهم النطق بها لقبحها ونفورهم عنها، 
+فقال عليه الصلاة والسلام: إن هذا الذي وجدتموه هو صريح الإيمان واليقين الذي يدفعكم لمنع ما يلقيه الشيطان في القلب واستنكاركم النطق وتعاظم ذلك في أنفسكم، وإن الشيطان لم يتمكن من قلوبكم، بخلاف من تمكَّن الشيطان من قلبه ولم يجد معه مدافعة.</t>
+  </si>
+  <si>
+    <t>Sekumpulan para sahabat Nabi صلى الله عليه وسلم datang lalu bertanya kepada Baginda tentang perkara-perkara besar yang mereka dapati dalam diri mereka, yang terasa amat berat untuk diucapkan kerana keburukannya dan kebencian mereka terhadapnya, Maka Baginda ﷺ bersabda: "Sesungguhnya apa yang kamu rasakan ini adalah keimanan yang tulus dan keyakinan sejati, yang mendorong kamu menolak apa yang dibisikkan syaitan di dalam hati, serta penolakan kamu untuk melafazkannya dan perasaan betapa besarnya perkara itu dalam diri kamu. Sesungguhnya syaitan tidak dapat menguasai hati kamu, berbeza dengan orang yang syaitan telah menguasai hatinya dan tidak lagi ada penentangan daripadanya."</t>
+  </si>
+  <si>
+    <t>بيان ضعف الشيطان مع أهل الإيمان حيث لم يقدر إلا على الوسوسة.
+عدم التصديق والقبول بما يراود النَّفس مِن وساوس، فإنها مِن الشيطان.
+وسوسة الشيطان لا تضر المؤمن، ولكن ليستعذ بالله من وسوسته، ولينته عن الاسترسال في ذلك.
+لا ينبغي للمسلم السكوت عما يُشْكِل عليه في أمر دينه، وينبغي له السؤال عنه.</t>
+  </si>
+  <si>
+    <t>Penjelasan tentang kelemahan syaitan terhadap ahli iman, di mana kuasanya hanyalah sekadar bisikan.
+Tidak membenarkan dan menerima waswas yang terlintas di dalam hati, kerana sesungguhnya ia berpunca daripada syaitan.
+Bisikan syaitan tidak memudaratkan orang yang beriman, namun hendaklah dia memohon perlindungan kepada Allah daripada bisikannya, dan berhenti daripada terus melayaninya.
+Seorang Muslim tidak seharusnya berdiam diri terhadap perkara yang tidak jelas baginya dalam urusan agama, sebaliknya dia perlu bertanya untuk mendapatkan penjelasan.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65011</t>
+  </si>
+  <si>
+    <t>الحمد لله الذي رد كيده إلى الوسوسة</t>
+  </si>
+  <si>
+    <t>Segala puji bagi Allah yang telah mengembalikan tipu dayanya kepada waswasah</t>
+  </si>
+  <si>
+    <t>عن ابن عباس رضي الله عنهما قال: جاءَ رجُلُ إلى النبي صلى الله عليه وسلم فقال: يا رسولَ اللهِ، إن أحدنا يجدُ في نفسِهِ -يُعرِّضُ بالشَّيءِ- لأَن يكونَ حُمَمَةً أحَبُّ إليه من أن يتكلَّم بِهِ، فقال: «اللهُ أكبرُ، اللهُ أكبرُ، الحمدُ لله الذي ردَّ كيدَه إلى الوسوسَةِ».</t>
+  </si>
+  <si>
+    <t>Ibnu Abbas رضي الله عنهما berkata: Seorang lelaki datang kepada Nabi ﷺ lalu berkata: "Wahai Rasulullah, sesungguhnya salah seorang daripada kami mendapati sesuatu dalam dirinya, yang mana dia lebih suka menjadi arang daripada memperkatakannya." Baginda bersabda: "Allahu Akbar, Allahu Akbar, Segala puji bagi Allah yang telah mengembalikan tipu dayanya kepada waswasah."</t>
+  </si>
+  <si>
+    <t>جاء رجل إلى النبي صلى الله عليه وسلم فقال: يا رسول الله، إن أحدَنا يجد في نفسه أمرًا يَعْرِض في النَّفس ولكنَّ الكلامَ فيه عظيم، لِدَرجة أن يكون رَمادًا أحبّ إليه مِن أن يتكلَّم به، 
+فكبَّر الرسول صلى الله عليه وسلم مرتين وحمِد الله أن ردَّ كيد الشَّيطان إلى مجرَّد الوسوسة.</t>
+  </si>
+  <si>
+    <t>Datang seorang lelaki kepada Nabi صلى الله عليه وسلم lalu berkata: “Wahai Rasulullah, sesungguhnya salah seorang daripada kami mendapati sesuatu perkara timbul dalam dirinya, tetapi untuk bercakap tentangnya adalah suatu perkara yang amat berat, sehinggakan menjadi abu lebih disukainya daripada bercakap tentangnya.” Maka Rasulullah صلى الله عليه وسلم bertakbir sebanyak dua kali dan memuji Allah kerana telah menolak tipu daya syaitan kepada sekadar bisikan.</t>
+  </si>
+  <si>
+    <t>بيان أن الشيطان يتربَّص للمؤمنين بالوسوسة؛ ليردَّهم من الإيمان إلى الكفر.
+بيان ضعف الشيطان مع أهل الإيمان حيث لم يقدر إلا على الوسوسة.
+المؤمن ينبغي عليه الإعراض عن وساوس الشيطان ودفعها.
+مشروعية التكبير عند الشيء المستحسن أو العجب منه أو ما شابهه من الأمور.
+مشروعية سؤال المسلم للعالم عن كل ما يُشكِل عليه.</t>
+  </si>
+  <si>
+    <t>Penjelasan bahawa syaitan menghendap orang-orang yang beriman dengan membisikkan waswas, untuk memalingkan mereka daripada keimanan kepada kekufuran.
+Penjelasan tentang kelemahan syaitan terhadap ahli iman, kerana ia tidak berkuasa melainkan sekadar bisikan.
+Seorang mukmin hendaklah berpaling daripada bisikan-bisikan syaitan dan menolaknya.
+Pensyariatan takbir apabila berhadapan dengan sesuatu yang dianggap baik atau menakjubkan, atau perkara-perkara seumpamanya.
+Pensyariatan bagi seorang Muslim untuk bertanya kepada orang yang berilmu mengenai semua perkara yang menjadi kemusykilan baginya.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والنسائي في الكبرى</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والنسائي في الكبرى]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65012</t>
+  </si>
+  <si>
+    <t>يأتي الشيطان أحدكم فيقول: من خلق كذا؟ من خلق كذا؟ حتى يقول: من خلق ربك؟ فإذا بلغه فليستعذ بالله ولينته</t>
+  </si>
+  <si>
+    <t>Syaitan akan datang kepada seseorang kamu lalu berkata: “Siapakah yang menciptakan ini? Siapakah yang menciptakan itu?” sehinggalah dia bertanya: “Siapakah yang menciptakan Tuhanmu?” Apabila sampai ke tahap itu, maka hendaklah dia berlindung kepada Allah dan berhenti</t>
+  </si>
+  <si>
+    <t>عَن أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَأْتِي الشَّيْطَانُ أَحَدَكُمْ فَيَقُولُ: مَنْ خَلَقَ كَذَا؟ مَنْ خَلَقَ كَذَا؟ حَتَّى يَقُولَ: مَنْ خَلَقَ رَبَّكَ؟ فَإِذَا بَلَغَهُ فَلْيَسْتَعِذْ بِاللهِ وَلْيَنْتَهِ».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurayrah رضي الله عنه, Rasulullah صلى الله عليه وسلم bersabda: «Syaitan akan datang kepada seseorang kamu lalu berkata: “Siapakah yang menciptakan ini? Siapakah yang menciptakan itu?” sehinggalah dia bertanya: “Siapakah yang menciptakan Tuhanmu?” Apabila sampai ke tahap itu, maka hendaklah dia berlindung kepada Allah dan berhenti».</t>
+  </si>
+  <si>
+    <t>يخبر رسول الله صلى الله عليه عن العلاج الناجع للتساؤلات التي يوسوس بها الشيطان على المؤمن، 
+فيقول الشيطان: من خلق كذا؟ من خلق كذا؟ من خلق السماء؟ ومن خلق الأرض؟ 
+فيجيبه المؤمن دِينًا وفطرة وعقلًا بقوله: الله، 
+ولكن الشيطان لا يقف عند هذا الحد من الوساوس، بل ينتقل حتى يقول: من خلق ربك؟
+فعند ذلك يدفع المؤمن هذه الوسواس بأمور ثلاثة: 
+بالإيمان بالله. 
+والتعوذ بالله من الشيطان. 
+والتوقف عن الاسترسال مع الوساوس.</t>
+  </si>
+  <si>
+    <t>Rasulullah ﷺ menjelaskan tentang rawatan yang mujarab bagi persoalan-persoalan yang diwaswaskan oleh syaitan kepada orang yang beriman, Maka syaitan berkata: "Siapakah yang menciptakan sekian? Siapakah yang menciptakan sekian? Siapakah yang menciptakan langit? Dan siapakah yang menciptakan bumi?" Maka orang mukmin menjawabnya, berdasarkan agama, fitrah, dan akal, dengan katanya: Allah, Akan tetapi, syaitan tidak berhenti pada peringkat waswas ini sahaja, bahkan ia beralih sehingga berkata: "Siapa yang menciptakan Tuhanmu?" Maka pada ketika itu orang mukmin menolak waswas ini dengan tiga perkara:
+Dengan beriman kepada Allah.
+Dan memohon perlindungan kepada Allah daripada syaitan.
+Dan berhenti daripada melayani waswas.</t>
+  </si>
+  <si>
+    <t>الإعراض عن وسواس الشيطان وخطراته وعدم التفكير فيها، والالتجاء إلى الله تعالى في إذهابها.
+كل ما يقع في قلب الإنسان من الوساوس المخالفة للشرع فهي من الشيطان. 
+النهي عن التفكر في ذات الله، والحث على التفكر في مخلوقاته وآياته.</t>
+  </si>
+  <si>
+    <t>Berpaling daripada waswas syaitan dan bisikan-bisikannya serta tidak memikirkannya, dan memohon perlindungan kepada Allah Taala untuk menghilangkannya.
+Semua yang terdetik di dalam hati manusia berupa waswas yang menyalahi syarak, maka ia adalah daripada syaitan.
+Larangan untuk bertafakur tentang Zat Allah SWT, namun digalakkan untuk merenung ciptaan-ciptaan-Nya dan tanda-tanda kebesaran-Nya.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65013</t>
+  </si>
+  <si>
+    <t>الأعمال ستة، والناس أربعة، فموجبتان، ومثل بمثل، وحسنة بعشر أمثالها، وحسنة بسبع مائة</t>
+  </si>
+  <si>
+    <t>Amalan-amalan itu ada enam, dan manusia pula ada empat golongan: iaitu dua amalan yang mewajibkan, satu amalan yang dibalas setimpal, satu kebaikan dibalas sepuluh kali ganda, dan satu kebaikan dibalas tujuh ratus kali ganda</t>
+  </si>
+  <si>
+    <t>عَنْ خُرَيْمِ بْنِ فَاتِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «الْأَعْمَالُ سِتَّةٌ، وَالنَّاسُ أَرْبَعَةٌ، فَمُوجِبَتَانِ، وَمِثْلٌ بِمِثْلٍ، وَحَسَنَةٌ بِعَشْرِ أَمْثَالِهَا، وَحَسَنَةٌ بِسَبْعِ مِائَةٍ، فَأَمَّا الْمُوجِبَتَانِ: فَمَنْ مَاتَ لَا يُشْرِكُ بِاللهِ شَيْئًا دَخَلَ الْجَنَّةَ، وَمَنْ مَاتَ يُشْرِكُ بِاللهِ شَيْئًا دَخَلَ النَّارَ، وَأَمَّا مِثْلٌ بِمِثْلٍ: فَمَنْ هَمَّ بِحَسَنَةٍ حَتَّى يَشْعُرَهَا قَلْبُهُ، وَيَعْلَمَهَا اللهُ مِنْهُ كُتِبَتْ لَهُ حَسَنَةً، وَمَنْ عَمِلَ سَيِّئَةً، كُتِبَتْ عَلَيْهِ سَيِّئَةً، وَمَنْ عَمِلَ حَسَنَةً فَبِعَشْرِ أَمْثَالِهَا، وَمَنْ أَنْفَقَ نَفَقَةً فِي سَبِيلِ اللهِ فَحَسَنَةٌ بِسَبْعِ مِائَةٍ، وَأَمَّا النَّاسُ، فَمُوَسَّعٌ عَلَيْهِ فِي الدُّنْيَا مَقْتُورٌ عَلَيْهِ فِي الْآخِرَةِ، وَمَقْتُورٌ عَلَيْهِ فِي الدُّنْيَا مُوَسَّعٌ عَلَيْهِ فِي الْآخِرَةِ، وَمَقْتُورٌ عَلَيْهِ فِي الدُّنْيَا وَالْآخِرَةِ، وَمُوَسَّعٌ عَلَيْهِ فِي الدُّنْيَا وَالْآخِرَةِ».</t>
+  </si>
+  <si>
+    <t>Daripada Khuraim bin Fatik رضي الله عنه, beliau berkata: Rasulullah صلى الله عليه وسلم bersabda: «Amalan-amalan itu ada enam, dan manusia pula ada empat golongan: iaitu dua amalan yang mewajibkan, satu amalan yang dibalas setimpal, satu kebaikan dibalas sepuluh kali ganda, dan satu kebaikan dibalas tujuh ratus kali ganda. Adapun dua amalan yang mewajibkan itu: sesiapa yang mati dalam keadaan tidak menyekutukan Allah dengan sesuatu pun nescaya dia masuk syurga, dan sesiapa yang mati dalam keadaan menyekutukan Allah dengan sesuatu nescaya dia masuk neraka. Adapun amalan yang dibalas setimpal: sesiapa yang berniat melakukan satu kebaikan sehingga hatinya merasainya dan Allah mengetahui niatnya itu, maka dicatatkan untuknya satu kebaikan. Dan sesiapa yang melakukan satu kejahatan, maka dicatatkan ke atasnya satu kejahatan. Sesiapa yang melakukan satu kebaikan, maka ganjarannya sepuluh kali ganda, dan sesiapa yang menginfakkan sesuatu pada jalan Allah, maka kebaikannya digandakan tujuh ratus kali. Adapun manusia pula, ada yang dilapangkan (rezekinya) di dunia tetapi disempitkan di akhirat, ada yang disempitkan di dunia tetapi dilapangkan di akhirat, ada yang disempitkan di dunia dan di akhirat, dan ada yang dilapangkan di dunia dan di akhirat».</t>
+  </si>
+  <si>
+    <t>أخبر النبي صلى الله عليه وسلم أن الأعمال ستة أنواع، وأن الناس أربعة أصناف. فالأعمال الستة هي: 
+أولًا: من مات وهو لا يشرك بالله شيئًا وجبت له الجنة.
+وثانيًا: من مات وهو يشرك بالله شيئًا وجبت عليه النار خالدًا فيها. 
+وهما الموجبتان. 
+وثالثًا: الحسنة المَنْوِيَّة، فمن نوى أن يعمل حسنة وكان صادقًا في نيته حتى يَشعر بها بقلبه ويَعلم اللهُ منه هذه النية، ثم يعرض له أمر فلا يستطيع أن يعمل هذه الحسنة فتكتب له حسنة كاملة. 
+ورابعًا: السيئة المفعولة، من عمل سيئة تكتب له سيئة واحدة.
+وهما: مثلٌ بمثلٍ من غير تضعيف. 
+وخامسًا: حسنة تكون بعشر حسنات مثلها، وهو من نوى حسنة وعملها؛ تكتب له عشر حسنات. 
+وسادسًا: حسنة تكون بسبعمائة حسنة، وهي من أنفق نفقة واحدة في سبيل الله فتكتب له هذه الحسنة بسبعمائة حسنة، وهذا من فضله تبارك وتعالى وكرمه على عباده. 
+وأما أصناف الناس الأربعة فهم: 
+الأول: من هو مُوسَّع عليه في الدنيا من الرزق، منعّم فيها يجد فيها ما يشاء، ولكنه مضيّق عليه في الآخرة ومصيره إلى النار، وهو الكافر الغني. 
+والثاني: من هو مضيّق عليه في الدنيا من الرزق، ولكنه موسع عليه في الآخرة، ومصيره إلى الجنة، وهو المؤمن الفقير. 
+والثالث: من هو مضيّق عليه في الدنيا والآخرة، وهو الكافر الفقير. 
+والرابع: من هو موسع عليه في الدنيا والآخرة، وهو المؤمن الغني.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ mengkhabarkan bahawa amalan terbahagi kepada enam jenis, dan manusia terbahagi kepada empat golongan. Enam amalan tersebut ialah:
+Pertama: Sesiapa yang meninggal dunia dalam keadaan tidak menyekutukan Allah dengan sesuatu, maka wajiblah baginya syurga.
+Kedua: Sesiapa yang mati dalam keadaan menyekutukan Allah, maka wajiblah neraka ke atasnya, dan dia akan kekal di dalamnya.
+Dan keduanya adalah yang mewajibkan.
+Dan yang ketiga: Kebaikan yang diniatkan. Sesiapa yang berniat untuk melakukan satu kebaikan, dan dia tulus dalam niatnya sehingga merasakannya di dalam hati dan Allah mengetahui niatnya itu, kemudian dia dihalangi oleh sesuatu perkara lalu tidak mampu melakukan kebaikan tersebut, maka ditulis baginya satu kebaikan yang sempurna.
+Dan yang keempat: Kejahatan yang dilakukan, sesiapa yang melakukan satu kejahatan, ia ditulis sebagai satu kejahatan sahaja.
+Keduanya ialah: satu balasan yang serupa, tanpa penggandaan.
+Dan kelima: Satu kebaikan menjadi sepuluh kebaikan sepertinya, iaitu bagi sesiapa yang berniat melakukan kebaikan dan melakukannya; maka ditulis baginya sepuluh kebaikan.
+Keenam, satu kebaikan boleh menjadi tujuh ratus kebaikan, iaitu sesiapa yang menginfakkan sesuatu di jalan Allah akan dicatat baginya ganjaran setara tujuh ratus kebaikan. Ini adalah limpah kurnia dan kemurahan Allah SWT kepada hamba-hamba-Nya.
+Adapun empat golongan manusia ialah:
+Pertama: Orang yang dilapangkan rezekinya di dunia, hidup dalam kenikmatan dan mendapat apa sahaja yang dikehendakinya, tetapi kehidupannya disempitkan di akhirat dan kesudahannya adalah ke neraka, iaitu orang kafir yang kaya.
+Kedua: Orang yang disempitkan rezekinya di dunia, tetapi diberikan kelapangan di akhirat dan tempat kembalinya adalah ke syurga. Dia ialah mukmin yang fakir.
+Ketiga: Orang yang disempitkan di dunia dan akhirat, iaitu orang kafir yang fakir.
+4. Orang yang diberi kelapangan di dunia dan akhirat, iaitu orang mukmin yang kaya.</t>
+  </si>
+  <si>
+    <t>عظيم فضل الله تعالى على العباد وتضعيفه للحسنات.
+عدل الله وكرمه، إذ عاملنا في السيئة بالعدل فجزاءُ السيئة بواحدة.
+عِظم الشرك بالله، ففيه الحرمان من الجنة.
+بيان فضل النفقة في سبيل الله.
+مضاعفة ثواب النفقة في سبيل الله يبدأ من سبعمائة ضعف؛ لأنها تُعين على إعلاء كلمة الله.
+بيان أصناف الناس واختلافهم.
+يوسَّع في الدنيا للمؤمن ولغير المؤمن ولا يوسع في الآخرة إلا للمؤمن.</t>
+  </si>
+  <si>
+    <t>Besarnya kurniaan Allah Ta‘ala terhadap hamba-hamba-Nya dan pelipatgandaan-Nya bagi pahala kebaikan.
+Keadilan dan kemurahan Allah, kerana Dia memperlakukan kita dengan adil dalam hal keburukan, maka balasan bagi satu keburukan adalah satu.
+Besarnya dosa syirik kepada Allah, kerana ia menyebabkan pengharaman daripada syurga.
+Penjelasan Kemuliaan Infak di Jalan Allah.
+Pahala berlipat ganda bagi infak pada jalan Allah bermula daripada tujuh ratus kali ganda; kerana ia membantu meninggikan kalimah Allah.
+Penjelasan tentang jenis-jenis manusia dan perbezaan mereka.
+Di dunia, kelapangan diberikan buat orang beriman dan selainnya, manakala di akhirat, ia dikhususkan hanya buat orang beriman.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65014</t>
+  </si>
+  <si>
+    <t>إن الله لا يظلم مؤمنا حسنة، يعطى بها في الدنيا ويجزى بها في الآخرة</t>
+  </si>
+  <si>
+    <t>Sesungguhnya Allah tidak menzalimi seorang mukmin akan kebaikannya; dia diberi ganjaran kerananya di dunia dan dibalas di akhirat</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللهَ لَا يَظْلِمُ مُؤْمِنًا حَسَنَةً، يُعْطَى بِهَا فِي الدُّنْيَا وَيُجْزَى بِهَا فِي الْآخِرَةِ، وَأَمَّا الْكَافِرُ فَيُطْعَمُ بِحَسَنَاتِ مَا عَمِلَ بِهَا لِلَّهِ فِي الدُّنْيَا، حَتَّى إِذَا أَفْضَى إِلَى الْآخِرَةِ، لَمْ تَكُنْ لَهُ حَسَنَةٌ يُجْزَى بِهَا».</t>
+  </si>
+  <si>
+    <t>Daripada Anas bin Malik رضي الله عنه, beliau berkata: Rasulullah صلى الله عليه وسلم bersabda: «Sesungguhnya Allah tidak menzalimi seorang mukmin akan kebaikannya; dia diberi ganjaran kerananya di dunia dan dibalas di akhirat. Adapun orang kafir, maka dia diberi ganjaran dengan kebaikan-kebaikan yang dilakukannya di dunia, sehinggalah apabila dia tiba di akhirat, tidak ada lagi baginya satu kebaikan pun yang akan dibalas».</t>
+  </si>
+  <si>
+    <t>يبين النبي صلى الله عليه وسلم عظيم فضل الله على المؤمنين، وعدله مع الكافرين. 
+فأما المؤمن فلا ينقص ثواب حسنة عملها؛ بل يعطى بها في الدنيا حسنة على طاعته، مع ما يُدَّخر له من الجزاء في الآخرة؛ وقد يحفظ الجزاء كله له في الآخرة. 
+وأما الكافر فيعطيه الله جزاء ما عمل من الحسنات بحسنات الدنيا، حتى إذا أفضى إلى الآخرة لم يكن له فيها ثواب يجزى بها؛ لأن العمل الصالح الذي ينفع في الدارين لا بد أن يكون صاحبه مؤمنًا.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menjelaskan kurniaan Allah yang agung ke atas orang-orang mukmin, dan keadilan-Nya terhadap orang-orang kafir. Adapun bagi seorang mukmin, ganjaran kebaikan yang dilakukannya tidak akan dikurangkan. Sebaliknya, dia diberikan kebaikan di dunia sebagai balasan atas ketaatannya, di samping ganjaran yang disimpan untuknya di akhirat. Adakalanya pula, keseluruhan ganjaran itu disimpan sepenuhnya untuknya di akhirat. Adapun bagi orang kafir, Allah akan membalas kebaikan yang dilakukannya dengan ganjaran di dunia, sehinggalah apabila dia kembali ke akhirat, tiada lagi sebarang pahala untuknya yang akan dibalas; kerana amalan soleh yang bermanfaat di dunia dan akhirat mestilah pelakunya seorang mukmin.</t>
+  </si>
+  <si>
+    <t>أنَّ مَن ماتَ على الكُفرِ لا يَنفَعُه عَملٌ.</t>
+  </si>
+  <si>
+    <t>Sesiapa yang mati dalam keadaan kufur, maka amalannya tidak akan bermanfaat baginya.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65015</t>
+  </si>
+  <si>
+    <t>أسلمت على ما سلف من خير</t>
+  </si>
+  <si>
+    <t>“Engkau memeluk Islam beserta kebaikan yang telah engkau lakukan dahulu.”</t>
+  </si>
+  <si>
+    <t>عَنْ حَكِيمِ بْنِ حِزَامٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: قُلْتُ: يَا رَسُولَ اللَّهِ، أَرَأَيْتَ أَشْيَاءَ كُنْتُ أَتَحَنَّثُ بِهَا فِي الجَاهِلِيَّةِ مِنْ صَدَقَةٍ أَوْ عَتَاقَةٍ، وَصِلَةِ رَحِمٍ، فَهَلْ فِيهَا مِنْ أَجْرٍ؟ فَقَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَسْلَمْتَ عَلَى مَا سَلَفَ مِنْ خَيْرٍ».</t>
+  </si>
+  <si>
+    <t>Daripada Hakim bin Hizam رضي الله عنه, beliau berkata: Aku berkata: “Wahai Rasulullah, bagaimana dengan amalan-amalan yang aku lakukan pada zaman jahiliah seperti bersedekah, memerdekakan hamba, dan menyambung silaturahim, adakah aku akan mendapat pahala daripadanya?” Lalu Nabi صلى الله عليه وسلم bersabda: “Engkau memeluk Islam beserta kebaikan yang telah engkau lakukan dahulu.”</t>
+  </si>
+  <si>
+    <t>يُبَيِّن النبي صلى الله عليه وسلم أن الكافر إذا أسلم فإنه يثاب على ما كان يعمل في الجاهلية قبل إسلامه من الأعمال الصالحة من صدقة أو عتاقة عبيد أو صلة رحم.</t>
+  </si>
+  <si>
+    <t>Rasulullah ﷺ menjelaskan bahawa orang kafir apabila memeluk Islam, maka dia akan diberi pahala atas amalan-amalan soleh yang telah dilakukannya pada zaman jahiliah sebelum keislamannya, seperti sedekah, membebaskan hamba atau menyambung silaturahim.</t>
+  </si>
+  <si>
+    <t>أن حسنات الكافر في الدنيا لا يثاب عليها في الآخرة إذا مات على كفره.</t>
+  </si>
+  <si>
+    <t>Amalan baik orang kafir di dunia tidak akan mendapat ganjaran di akhirat jika mereka meninggal dunia dalam keadaan kufur.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65016</t>
+  </si>
+  <si>
+    <t>إن الله يحب أن تؤتى رخصه، كما يحب أن تؤتى عزائمه</t>
+  </si>
+  <si>
+    <t>Sesungguhnya Allah mencintai keringanan-Nya diamalkan, sebagaimana Dia mencintai kewajipan-Nya dilaksanakan</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللَّهَ يُحِبُّ أَنْ تُؤْتَى رُخَصُهُ، كَمَا يُحِبُّ أَنْ تُؤْتَى عَزَائِمُهُ».</t>
+  </si>
+  <si>
+    <t>Daripada Ibnu 'Abbas رضي الله عنهما, beliau berkata: Rasulullah ﷺ bersabda: "Sesungguhnya Allah mencintai keringanan-Nya diamalkan, sebagaimana Dia mencintai kewajipan-Nya dilaksanakan."</t>
+  </si>
+  <si>
+    <t>يخبر النبي صلى الله عليه وسلم: أن الله يـحب أن تؤتى رخصه التي شرعها، من التخفيفات في الأحكام والعبادات، والتسهيل فيها على الـمكلف لعذر -كقصر الصلاة وجمعها في حال السفرـ، 
+كما أنه يحب أن تؤتى عزائمه، من الأمور الواجبة؛ لأن أمر الله في الرخص والعزائم واحد.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ memberitahu bahawa Allah menyukai rukhsah-rukhsah yang telah disyariatkan-Nya diamalkan, yang berupa keringanan dalam hukum-hakam dan ibadah, dan kemudahan kepada mukalaf yang mempunyai keuzuran—seperti memendekkan solat dan menjamakkannya ketika musafir—, Sebagaimana Dia juga menyukai agar `azimah`-Nya, iaitu perkara-perkara yang wajib, dilaksanakan; kerana perintah Allah dalam perkara rukhsah dan azimah adalah satu.</t>
+  </si>
+  <si>
+    <t>رحمة الله تعالى بعباده، وأنّه سبحانه يحبّ إتيان ما شرعه مِن الرّخص.
+كمال هذه الشريعة، ورفعها الحرج عن المسلم.</t>
+  </si>
+  <si>
+    <t>Rahmat Allah Ta‘ala terhadap hamba-hamba-Nya adalah bahawa Dia, Maha Suci-Nya, menyukai pengambilan rukhsah-rukhsah yang disyariatkan-Nya.
+Kesempurnaan syariat ini, dan ia menghilangkan kesukaran yang melampau daripada umat Islam.</t>
+  </si>
+  <si>
+    <t>رواه ابن حبان</t>
+  </si>
+  <si>
+    <t>[رواه ابن حبان]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65017</t>
+  </si>
+  <si>
     <t>قل لي في الإسلام قولا لا أسأل عنه أحدا غيرك، قال: قل: آمنت بالله، ثم استقم</t>
   </si>
   <si>
     <t>“Wahai Rasulullah, beritahulah kepadaku satu ucapan dalam Islam yang aku tidak akan bertanya tentangnya kepada sesiapa pun selain engkau.” Baginda bersabda: “Katakanlah: ‘
 “Aku beriman kepada Allah" kemudian istiqamahlah.”</t>
   </si>
   <si>
     <t>عَنْ سُفْيان بنِ عَبْدِ اللهِ الثَّقَفِيّ رضي الله عنه قال: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Daripada Sufyan bin Abdullah al-Thaqafi رضي الله عنه, beliau berkata: Aku berkata: “Wahai Rasulullah, beritahulah kepadaku satu ucapan dalam Islam yang aku tidak akan bertanya tentangnya kepada sesiapa pun selain engkau.” Baginda bersabda: “Katakanlah: ‘
 “Aku beriman kepada Allah" kemudian istiqamahlah.”</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ 
 فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، 
 ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>Sahabat, iaitu Sufyan bin ‘Abdullah رضي الله عنه bertanya kepada Nabi ﷺ agar baginda mengajarkannya  suatu ucapan yang merangkumi makna-makna Islam, yang dapat dijadikan pegangan dan tidak akan bertanya tentangnya kepada orang lain. Maka Nabi ﷺ bersabda kepadanya: “Katakanlah: Aku mengesakan Allah, dan aku beriman bahawa Dia adalah Rabb-ku, Tuhanku, Penciptaku dan Tuhan yang aku sembah, tiada sekutu bagi-Nya.” Kemudian tunduk kepada perintah Allah dengan menunaikan segala kewajipan-Nya dan menjauhi segala larangan-Nya, serta konsisten dalam melakukannya.</t>
   </si>
   <si>
     <t>أصلُ الدين هو الإيمان بالله بروبيته وألوهيته وأسمائه وصفاته.
 أهمية الاستقامة بعد الإيمان، والاستمرار في العبادة، والثبات على ذلك.
 الإيمان شرط لقبول الأعمال .
 الإيمان بالله، يشمل ما يجب اعتقادُه من عقائد الإيمان وأصوله، وما يتبع ذلك من أعمال القلوب، والانقياد والاستسلام لله باطنًا وظاهرًا.
 الاستقامةُ مُلازَمَةُ الطريق، بفعل الواجبات وترك المنهيات.</t>
   </si>
   <si>
     <t>Asas agama ialah beriman kepada Allah dengan pengakuan-Nya sebagai Rabb, keesaan-Nya dalam ketuhanan, serta (beriman) drngan nama-nama dan sifat-sifat-Nya.
 Kepentingan istiqamah selepas beriman, konsisten dalam ibadah dan mengekalkan ketekunan dalam ketaatan.
 Beriman merupakan syarat penerimaan amal ibadah.
 Beriman kepada Allah meliputi segala yang wajib diyakini dari sudut akidah, asas-asasnya, amalan hati yang mengikutinya, serta kepatuhan dan penyerahan diri kepada Allah secara dalaman dan luaran.
 Istiqamah ialah teguh di jalan yang benar dengan melaksanakan perkara wajib dan meninggalkan larangan.</t>
   </si>
   <si>
     <t>رواه مسلم وأحمد</t>
   </si>
   <si>
     <t>[رواه مسلم وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/65018</t>
+  </si>
+  <si>
+    <t>مثل المنافق، كمثل الشاة العائرة بين الغنمين تعير إلى هذه مرة وإلى هذه مرة</t>
+  </si>
+  <si>
+    <t>Perumpamaan orang munafik, seperti seekor kambing yang kebingungan di antara dua kawanan, ia pergi kepada yang ini sekali dan kepada yang itu sekali</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عُمَرَ رضي الله عنهما عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، قَالَ: «مَثَلُ الْمُنَافِقِ، كَمَثَلِ الشَّاةِ الْعَائِرَةِ بَيْنَ الْغَنَمَيْنِ تَعِيرُ إِلَى هَذِهِ مَرَّةً وَإِلَى هَذِهِ مَرَّةً».</t>
+  </si>
+  <si>
+    <t>Daripada Ibn Umar رضي الله عنهما, daripada Nabi ﷺ, baginda bersabda: "Perumpamaan orang munafik, seperti seekor kambing yang kebingungan di antara dua kawanan, ia pergi kepada yang ini sekali dan kepada yang itu sekali."</t>
+  </si>
+  <si>
+    <t>بَيَّن النبي صلى الله عليه وسلم حال المنافق وأنه كالشاة المُترددة لا تدري تتبع أي القطيعين من الغنم، 
+تذهب إلى هذا القطيع تارةً وإلى الآخر تارةً أخرى، 
+فهم متحيرون بين الإيمان والكفر، فلا هم مع المؤمنين ظاهرًا وباطنًا، ولاهم مع الكفار ظاهرًا وباطنًا، بل ظواهرهم مع المؤمنين، وبواطنهم في شك وتردد، فتارة يميل إلى هؤلاء، وتارة يميل إلى هؤلاء.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menjelaskan keadaan orang munafik bahawa ia seperti seekor kambing yang teragak-agak di antara dua kawanan kambing, tidak tahu yang mana satu harus diikutinya. Ada kalanya ia pergi ke kawanan ini, dan ada kalanya ke kawanan yang lain, Maka mereka kebingungan antara iman dan kufur, lantas mereka tidak bersama orang-orang yang beriman secara zahir dan batin, dan tidak pula bersama orang-orang kafir secara zahir dan batin. Bahkan zahir mereka bersama orang-orang yang beriman, manakala batin mereka dalam keraguan dan kebimbangan, maka kadangkala mereka cenderung kepada golongan ini, dan kadangkala cenderung kepada golongan itu.</t>
+  </si>
+  <si>
+    <t>من هدي النبي صلى الله عليه وسلم ضرب المثل لتقريب المعاني.
+بيان حال المنافقين من التردد والشك وعدم الاستقرار.
+التحذير من حال المنافقين والحث على الصدق والعزم في الإيمان ظاهرًا وباطنًا.</t>
+  </si>
+  <si>
+    <t>Antara petunjuk Nabi ﷺ adalah memberikan perumpamaan untuk mendekatkan makna.
+Menjelaskan keadaan orang munafik yang berada dalam keraguan, syak, dan ketidakstabilan.
+Amaran terhadap keadaan orang munafik serta anjuran kepada kejujuran dan keazaman dalam keimanan secara zahir dan batin.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65019</t>
+  </si>
+  <si>
+    <t>إن الإيمان ليخلق في جوف أحدكم كما يخلق الثوب الخلق، فاسألوا الله أن يجدد الإيمان في قلوبكم</t>
+  </si>
+  <si>
+    <t>Sesungguhnya iman juga melapuk dalam dada seseorang, seperti lapuknya bajunya. Maka pintalah kepada Allah agar Dia memperbaharui iman dalam hati kalian</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرِو بْنِ الْعَاصِ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ الْإِيمَانَ لَيَخْلَقُ فِي جَوْفِ أَحَدِكُمْ كَمَا يَخْلَقُ الثَّوْبُ الْخَلِقُ، فَاسْأَلُوا اللَّهَ أَنْ يُجَدِّدَ الْإِيمَانَ فِي قُلُوبِكُمْ».</t>
+  </si>
+  <si>
+    <t>Daripada ‘Abdullah bin ‘Amr bin al-‘As رضي الله عنهما, beliau berkata: Rasulullah ﷺ bersabda: "Sesungguhnya iman juga melapuk dalam dada seseorang, seperti lapuknya bajunya. Maka pintalah kepada Allah agar Dia memperbaharui iman dalam hati kalian."</t>
+  </si>
+  <si>
+    <t>يخبر النبي صلى الله عليه وسلم أن الإيمان يَبْلى في قلب المسلم ويَضْعف مثل الثوب الجديد الذي يبلى بطول استخدامه؛ 
+وذلك بسبب الفتور في العبادة، أو ارتكاب المعاصي والانغماس في الشهوات. 
+فأرشد النبي صلى الله عليه وسلم أن ندعوَ الله تعالى أن يجدِّد إيماننا، بالقيام بالفرائض وكثرة الذكر والاستغفار.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ mengkhabarkan bahawa iman menjadi lapuk di dalam hati seorang Muslim dan melemah, sama seperti pakaian baharu yang menjadi lapuk kerana lama digunakan; Ini adalah kerana lemahnya ibadah, atau melakukan maksiat dan tenggelam dalam syahwat. Maka Nabi ﷺ membimbing kita agar berdoa kepada Allah Ta'ala supaya Dia memperbaharui iman kita, dengan melaksanakan kewajipan-kewajipan, memperbanyakkan zikir dan istighfar.</t>
+  </si>
+  <si>
+    <t>الحث على سؤال الله الثبات وتجديد الإيمان في القلب.
+الإيمان قول وعمل واعتقاد، يزيد بالطاعة، وينقص بالمعصية.</t>
+  </si>
+  <si>
+    <t>Galakan untuk memohon kepada Allah ketetapan dan memperbaharui iman di dalam hati.
+Iman ialah pengakuan, amalan dan iktikad, bertambah dengan ketaatan dan berkurang dengan maksiat.</t>
+  </si>
+  <si>
+    <t>رواه الحاكم والطبراني</t>
+  </si>
+  <si>
+    <t>[رواه الحاكم والطبراني]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65020</t>
+  </si>
+  <si>
+    <t>إن من أشراط الساعة أن يرفع العلم، ويكثر الجهل، ويكثر الزنا، ويكثر شرب الخمر، ويقل الرجال، ويكثر النساء حتى يكون لخمسين امرأة القيم الواحد</t>
+  </si>
+  <si>
+    <t>Sesungguhnya antara tanda-tanda kiamat ialah diangkatnya ilmu, banyaknya kejahilan, banyaknya perzinaan, banyaknya amalan meminum arak, sedikitnya kaum lelaki dan ramainya kaum wanita, sehinggakan bagi lima puluh orang wanita, penjaganya hanyalah seorang lelaki</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: لَأُحَدِّثَنَّكُمْ حَدِيثًا سَمِعْتُهُ مِنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لاَ يُحَدِّثُكُمْ بِهِ أَحَدٌ غَيْرِي: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ مِنْ أَشْرَاطِ السَّاعَةِ أَنْ يُرْفَعَ العِلْمُ، وَيَكْثُرَ الجَهْلُ، وَيَكْثُرَ الزِّنَا، وَيَكْثُرَ شُرْبُ الخَمْرِ، وَيَقِلَّ الرِّجَالُ، وَيَكْثُرَ النِّسَاءُ حَتَّى يَكُونَ لِخَمْسِينَ امْرَأَةً القَيِّمُ الوَاحِدُ».</t>
+  </si>
+  <si>
+    <t>Daripada Anas رضي الله عنه, beliau berkata: Aku akan menceritakan kepada kamu satu hadis yang aku dengar daripada Rasulullah ﷺ, yang tidak akan disampaikan oleh sesiapa pun selainku: Aku mendengar Rasulullah ﷺ bersabda: "Sesungguhnya antara tanda-tanda kiamat ialah diangkatnya ilmu, banyaknya kejahilan, banyaknya perzinaan, banyaknya amalan meminum arak, sedikitnya kaum lelaki dan ramainya kaum wanita, sehinggakan bagi lima puluh orang wanita, penjaganya hanyalah seorang lelaki."</t>
+  </si>
+  <si>
+    <t>بيّن النبي صلى الله عليه وسلم أن من علامات قرب قيام الساعة أن يرفع العلم بالشريعة وذلك بموت العلماء، 
+ونتيجة ذلك يكثر وينتشر الجهل، وينتشر الزنا والفاحشة، ويكثر شرب الخمر، ويقل عدد الرجال ويزيد عدد النساء؛ حتى إنه يكون لخمسين امرأة رجلٌ واحد يقوم بأمورهن ويتولى مصالحهن.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menjelaskan bahawa antara tanda-tanda hampirnya kiamat ialah diangkatnya ilmu syariat, iaitu dengan kewafatan para ulama, Natijahnya, kejahilan bertambah banyak dan tersebar, perzinaan dan perbuatan keji tersebar, perbuatan meminum arak bertambah banyak, dan bilangan kaum lelaki berkurangan manakala bilangan kaum wanita bertambah; sehinggakan bagi lima puluh orang wanita ada seorang lelaki yang menguruskan hal ehwal mereka dan menjaga maslahat mereka.</t>
+  </si>
+  <si>
+    <t>بيان بعض علامات الساعة.
+علم وقت الساعة من الأمور الغيبية التي استأثر الله بها.
+الحث على تعلم العلم الشرعي قبل فقده.</t>
+  </si>
+  <si>
+    <t>Penjelasan beberapa tanda kiamat.
+Pengetahuan tentang waktu berlakunya kiamat adalah daripada perkara ghaib yang hanya Allah mengetahuinya.
+Galakan untuk menuntut ilmu syarie sebelum kehilangannya.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65021</t>
+  </si>
+  <si>
+    <t>لا تقوم الساعة حتى تقاتلوا اليهود، حتى يقول الحجر وراءه اليهودي: يا مسلم، هذا يهودي ورائي فاقتله</t>
+  </si>
+  <si>
+    <t>Kiamat tidak akan berlaku sehingga kamu memerangi orang Yahudi, sehingga batu yang di belakangnya ada seorang Yahudi berkata: Wahai Muslim, ini seorang Yahudi di belakangku, maka bunuhlah dia</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَقُومُ السَّاعَةُ حَتَّى تُقَاتِلُوا اليَهُودَ، حَتَّى يَقُولَ الحَجَرُ وَرَاءَهُ اليَهُودِيُّ: يَا مُسْلِمُ، هَذَا يَهُودِيٌّ وَرَائِي فَاقْتُلْهُ».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurairah رضي الله عنه bahawa Rasulullah ﷺ bersabda: "Kiamat tidak akan berlaku sehingga kamu memerangi orang Yahudi, sehingga batu yang di belakangnya ada seorang Yahudi berkata: Wahai Muslim, ini seorang Yahudi di belakangku, maka bunuhlah dia."</t>
+  </si>
+  <si>
+    <t>أخبر النبي صلى الله عليه وسلم أن الساعة لن تقوم حتى يتقاتل المسلمون واليهود، 
+حتى إذا هرب اليهوديُّ وراء الحجر ليستتر به عن المسلمين؛ أنطق اللهُ الحجَرَ ونادى المسلمَ: بأنَّ يهوديًّا وراءه حتَّى يأتي لِقتله.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ memberitahu bahawa kiamat tidak akan berlaku sehingga kaum Muslimin dan kaum Yahudi berperang, Sehinggalah apabila orang Yahudi melarikan diri ke sebalik batu untuk bersembunyi daripadanya daripada kaum Muslimin; Allah menjadikan batu itu berkata-kata dan menyeru orang Muslim: bahawa seorang Yahudi berada di belakangnya, supaya dia datang untuk membunuhnya.</t>
+  </si>
+  <si>
+    <t>إخبار النبي صلى الله عليه وسلم ببعض الغيب والمستقبل، حسبما أطلعه الله تعالى، وهو سيقع لا محالة.
+محاربة المسلمين لليهود في آخر الزمان، وأن ذلك من علامات الساعة.
+بقاء دين الإسلام إلى يوم القيامة، وظهوره على الدين كله.
+نصر الله للمسلمين على عدوهم، ومن ذلك جعل الحجر ينطق في أخر الزمان.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ mengkhabarkan sebahagian perkara ghaib dan masa hadapan, sebagaimana yang dimaklumkan oleh Allah Ta‘ala kepadanya, dan ia pasti akan berlaku.
+Peperangan orang Islam menentang orang Yahudi pada akhir zaman, dan bahawa ia adalah antara tanda-tanda kiamat.
+Kekalnya agama Islam sehingga hari kiamat, dan kemenangannya atas seluruh agama.
+Pertolongan Allah kepada kaum Muslimin terhadap musuh mereka, dan antaranya ialah Dia menjadikan batu berkata-kata pada akhir zaman.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65023</t>
+  </si>
+  <si>
+    <t>لا تقوم الساعة حتى تطلع الشمس من مغربها، فإذا طلعت فرآها الناس آمنوا أجمعون</t>
+  </si>
+  <si>
+    <t>Kiamat tidak akan berlaku sehingga matahari terbit dari barat. Maka apabila ia terbit dan manusia melihatnya, mereka semua beriman</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ: أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَقُومُ السَّاعَةُ حَتَّى تَطْلُعَ الشَّمْسُ مِنْ مَغْرِبِهَا، فَإِذَا طَلَعَتْ فَرَآهَا النَّاسُ آمَنُوا أَجْمَعُونَ، فَذَلِكَ حِينَ: {لاَ يَنْفَعُ نَفْسًا إِيمَانُهَا لَمْ تَكُنْ آمَنَتْ مِنْ قَبْلُ، أَوْ كَسَبَتْ فِي إِيمَانِهَا خَيْرًا} [الأنعام: 158] وَلَتَقُومَنَّ السَّاعَةُ وَقَدْ نَشَرَ الرَّجُلاَنِ ثَوْبَهُمَا بَيْنَهُمَا فَلاَ يَتَبَايَعَانِهِ، وَلاَ يَطْوِيَانِهِ، وَلَتَقُومَنَّ السَّاعَةُ وَقَدِ انْصَرَفَ الرَّجُلُ بِلَبَنِ لِقْحَتِهِ فَلاَ يَطْعَمُهُ، وَلَتَقُومَنَّ السَّاعَةُ وَهُوَ يَلِيطُ حَوْضَهُ فَلاَ يَسْقِي فِيهِ، وَلَتَقُومَنَّ السَّاعَةُ وَقَدْ رَفَعَ أَحَدُكُمْ أُكْلَتَهُ إِلَى فِيهِ فَلاَ يَطْعَمُهَا».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurairah رضي الله عنه, bahawa Rasulullah ﷺ bersabda: «Kiamat tidak akan berlaku sehingga matahari terbit dari barat. Maka apabila ia terbit dan manusia melihatnya, mereka semua beriman, maka pada waktu itulah: {Tidak lagi bermanfaat iman seseorang kepada dirinya yang belum beriman sebelum itu, atau (belum) mengusahakan kebaikan dalam masa imannya} [al-An'am: 158]. Dan sungguh, kiamat akan berlaku ketika dua orang lelaki sedang membentangkan kain antara mereka, lalu mereka tidak sempat berjual beli dan tidak pula sempat melipatnya. Dan sungguh, kiamat akan berlaku ketika seorang lelaki pulang membawa susu untanya yang baru diperah, lalu dia tidak sempat meminumnya. Dan sungguh, kiamat akan berlaku ketika seseorang sedang memperbaiki kolam airnya, lalu dia tidak sempat memberi minum (ternakannya) daripadanya. Dan sungguh, kiamat akan berlaku sedang salah seorang daripada kamu telah mengangkat suapan makanannya ke mulutnya, lalu dia tidak sempat memakannya».</t>
+  </si>
+  <si>
+    <t>يخبر رسول الله صلى الله عليه وسلم أن من علامات الساعة الكبرى أن تطلع الشمس من المغرب بدلًا من المشرق، وعندما يراها الناس يؤمنون جميعًا، 
+فعند ذلك لا ينفع الكافرَ إيمانُه، ولا ينفع العمل الصالح ولا التوبة. 
+ثم أخبر صلى الله عليه وسلم أن الساعة تأتي بغتة؛ حتى إنها تقوم والناس في أحوالهم وشؤون حياتهم؛ 
+فتقوم الساعة والبائع والمشتري قد نشرا ثوبهما بينهما فلا يتبايعانه، ولا يطويانه، 
+وتقوم الساعة والرجل قد أخذ لبن ناقته الحلوب فلا يشربه، 
+وتقوم الساعة والرجل يصلح حوضه ويُطيِّنُه فلا يسقي فيه، 
+وتقوم الساعة والرجل قد رفع لقمته إلى فمه ليأكل فلا يأكلها.</t>
+  </si>
+  <si>
+    <t>Rasulullah ﷺ memberitahu bahawa antara tanda-tanda kiamat utama ialah terbitnya matahari dari barat, bukannya dari timur, dan apabila manusia melihatnya, mereka semua beriman, Maka pada ketika itu, iman tidak memberi manfaat kepada orang kafir, begitu juga amalan soleh dan taubat. Kemudian Rasulullah ﷺ memberitahu bahawa hari kiamat datang secara tiba-tiba; sehingga ia berlaku ketika manusia sedang sibuk dengan pelbagai urusan kehidupan mereka; Maka berlakulah kiamat, sedangkan penjual dan pembeli telah membentangkan kain di antara mereka, lalu mereka tidak sempat berjual beli, dan tidak sempat melipatnya semula, Dan berlakulah kiamat, sedang seorang lelaki baru sahaja mengambil susu unta perahannya, lalu dia tidak sempat meminumnya, Kiamat terjadi ketika seorang lelaki sedang membaiki dan menampal takungan airnya, tetapi dia tidak sempat menggunakannya untuk memberi minum. Kiamat juga terjadi ketika mana seseorang telah mengangkat suapannya ke mulutnya untuk makan, lalu tidak sempat memakannya.</t>
+  </si>
+  <si>
+    <t>الإسلام والتوبة مقبولة ما لم تطلع الشمس من مغربها.
+الحث على الاستعداد للساعة بالإيمان والعمل الصالح؛ لأن الساعة تأتي بغتة.</t>
+  </si>
+  <si>
+    <t>Islam dan taubat diterima selagi tidak terbit matahari dari barat.
+Galakan untuk bersiap sedia bagi menghadapi hari kiamat dengan iman dan amalan soleh; kerana kiamat datang secara tiba-tiba.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65026</t>
+  </si>
+  <si>
+    <t>حوضي مسيرة شهر، ماؤه أبيض من اللبن، وريحه أطيب من المسك</t>
+  </si>
+  <si>
+    <t>Telagaku seluas perjalanan sebulan, airnya lebih putih daripada susu, dan baunya lebih harum daripada kasturi</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قَالَ: قالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «حَوْضِي مَسِيرَةُ شَهْرٍ، مَاؤُهُ أَبْيَضُ مِنَ اللَّبَنِ، وَرِيحُهُ أَطْيَبُ مِنَ المِسْكِ، وَكِيزَانُهُ كَنُجُومِ السَّمَاءِ، مَنْ شَرِبَ مِنْهَا فَلاَ يَظْمَأُ أَبَدًا».</t>
+  </si>
+  <si>
+    <t>Daripada Abdullah bin Amr رضي الله عنهما, beliau berkata, bahawa Nabi ﷺ bersabda: "Telagaku seluas perjalanan sebulan, airnya lebih putih daripada susu, dan baunya lebih harum daripada kasturi, dan bekas-bekas minumannya seperti bintang-bintang di langit, sesiapa yang minum daripadanya tidak akan dahaga selama-lamanya."</t>
+  </si>
+  <si>
+    <t>أخبر النبي صلى الله عليه وسلم أنّ له حوضًا يوم القيامة، طوله مسيرة شهر وعرضه كذلك، 
+وأنّ ماءَه أشدّ بياضًا مِن اللَّبن، 
+وأنّ رائِحتَه زكيَّة أطيب من ريح المسك، 
+وأباريقه مثل نجوم السماء في كثرتها، 
+مَن شرب مِن الحوض بتلك الأباريق لا يعطش أبدًا.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ bersabda bahawa baginda mempunyai sebuah telaga pada hari kiamat, panjangnya perjalanan sebulan dan lebarnya juga demikian, dan bahawa airnya adalah lebih putih daripada susu, Dan bahawa baunya suci, lebih wangi daripada bau kasturi, Dan cerek-cereknya adalah seperti bintang-bintang di langit dari segi jumlahnya, Sesiapa yang meminum dari al-Haudh dengancerek-cerek tersebut, tidak akan dahaga selama-lamanya.</t>
+  </si>
+  <si>
+    <t>حوض النبي صلى الله عليه وسلم مجمع ماء عظيم يرده المؤمنون من أمته يوم القيامة.
+حصول النعيم لمن يشرب من الحوض فلا يظمأ أبدا.</t>
+  </si>
+  <si>
+    <t>Telaga (Ḥawḍ) Nabi ﷺ adalah sebuah takungan air yang mulia, yang akan dikunjungi oleh orang-orang beriman dari kalangan umatnya pada hari kiamat.
+Nikmat yang diperoleh bagi sesiapa yang meminum dari al-Haud ialah dia tidak akan dahaga selama-lamanya.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65030</t>
+  </si>
+  <si>
+    <t>إني على الحوض حتى أنظر من يرد علي منكم، وسيؤخذ ناس دوني، فأقول: يا رب مني ومن أمتي</t>
+  </si>
+  <si>
+    <t>Sesungguhnya aku berada di telaga untuk melihat siapa di antara kalian yang datang kepadaku, dan sebahagian orang akan diambil menjauh daripadaku. Aku akan berkata, "Ya Rabb, (mereka adalah) sebahagian daripadaku dan daripada umatku</t>
+  </si>
+  <si>
+    <t>عَنْ أَسْمَاءَ بِنْتِ أَبِي بَكْرٍ رَضِيَ اللَّهُ عَنْهُمَا، قَالَتْ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنِّي عَلَى الحَوْضِ حَتَّى أَنْظُرَ مَنْ يَرِدُ عَلَيَّ مِنْكُمْ، وَسَيُؤْخَذُ نَاسٌ دُونِي، فَأَقُولُ: يَا رَبِّ مِنِّي وَمِنْ أُمَّتِي، فَيُقَالُ: هَلْ شَعَرْتَ مَا عَمِلُوا بَعْدَكَ، وَاللَّهِ مَا بَرِحُوا يَرْجِعُونَ عَلَى أَعْقَابِهِمْ».</t>
+  </si>
+  <si>
+    <t>Daripada Asma’ binti Abi Bakr رضي الله عنهما, beliau berkata: Nabi ﷺ bersabda: "Sesungguhnya aku berada di telaga untuk melihat siapa di antara kalian yang datang kepadaku, dan sebahagian orang akan diambil menjauh daripadaku. Aku akan berkata, "Ya Rabb, (mereka adalah) sebahagian daripadaku dan daripada umatku", maka akan dikatakan, "Tahukah engkau apa yang telah mereka lakukan setelahmu? Demi Allah, mereka sentiasa berpaling ke belakang."</t>
+  </si>
+  <si>
+    <t>يُبيِّن النبي صلى الله عليه وسلم بأنَّه سيكون يوم القيامة على حوضه لينظُرَ مَن يأتي مِن أمَّته إلى الحوض، 
+وسَيُؤخَذ ناسٌ بالقرب منه عليه الصَّلاة والسلام فيقول: يا رب منّي ومِن أُمَّتي، 
+فيُقال: هل عَلِمْت ما عملوا بعد مفارقتهم إيّاك، والله ما زالوا يرجعون على أدبارِهم ويرتَدُّون عن دينِهم، فلا هم مِنك، ولا مِن أمَّتِك.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menjelaskan bahawa baginda akan berada di telaganya pada hari kiamat untuk melihat siapa daripada umatnya yang datang ke telaga itu, Dan beberapa orang akan diambil berdekatan dengan baginda, selawat dan salam ke atasnya, maka baginda bersabda: “Wahai Tuhanku, mereka daripadaku dan daripada umatku,” Maka dikatakan: "Adakah engkau tahu apa yang telah mereka kerjakan selepas engkau berpisah daripada mereka? Demi Allah, mereka sentiasa berpaling ke belakang dan murtad daripada agama mereka, maka mereka bukanlah daripadamu, dan bukan pula daripada umatmu."</t>
+  </si>
+  <si>
+    <t>رحمة النبي صلى الله عليه وسلم بأمته وحرصه عليهم.
+خطورة مخالفة ما كان عليه النبي صلى الله عليه وسلم.
+الحث على التمسك بسنة النبي صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Rahmat dan keprihatinan Nabi ﷺ terhadap umat baginda.
+Bahaya menentang sunnah Nabi ﷺ.
+Galakan untuk berpegang teguh dengan sunnah Nabi ﷺ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65031</t>
+  </si>
+  <si>
+    <t>والذي نفس محمد بيده لآنيته أكثر من عدد نجوم السماء وكواكبها</t>
+  </si>
+  <si>
+    <t>Demi Zat yang jiwa Muhammad berada di tangan-Nya, sesungguhnya bekas-bekas minumannya lebih banyak daripada bilangan bintang dan planet-planet di langit pada malam yang gelap gelita lagi cerah tanpa awan</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي ذَرٍّ رضي الله عنه قَالَ: قُلْتُ: يَا رَسُولَ اللهِ مَا آنِيَةُ الْحَوْضِ؟ قَالَ: «وَالَّذِي نَفْسُ مُحَمَّدٍ بِيَدِهِ لَآنِيَتُهُ أَكْثَرُ مِنْ عَدَدِ نُجُومِ السَّمَاءِ وَكَوَاكِبِهَا، أَلَا فِي اللَّيْلَةِ الْمُظْلِمَةِ الْمُصْحِيَةِ، آنِيَةُ الْجَنَّةِ مَنْ شَرِبَ مِنْهَا لَمْ يَظْمَأْ آخِرَ مَا عَلَيْهِ، يَشْخَبُ فِيهِ مِيزَابَانِ مِنَ الْجَنَّةِ، مَنْ شَرِبَ مِنْهُ لَمْ يَظْمَأْ، عَرْضُهُ مِثْلُ طُولِهِ، مَا بَيْنَ عَمَّانَ إِلَى أَيْلَةَ، مَاؤُهُ أَشَدُّ بَيَاضًا مِنَ اللَّبَنِ، وَأَحْلَى مِنَ الْعَسَلِ».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Zar رضي الله عنه, beliau berkata: Aku bertanya: Wahai Rasulullah, bagaimana keadaan bekas-bekas minuman al-Haudh? Baginda bersabda: «Demi Zat yang jiwa Muhammad berada di tangan-Nya, sesungguhnya bekas-bekas minumannya lebih banyak daripada bilangan bintang dan planet-planet di langit pada malam yang gelap gelita lagi cerah tanpa awan, ia adalah bekas-bekas minuman dari syurga; sesiapa yang minum daripadanya tidak akan dahaga selama-lamanya. Terpancar ke dalamnya dua saluran air dari syurga, sesiapa yang minum daripadanya tidak akan dahaga. Lebarnya sama seperti panjangnya, antara Amman hingga Ailah. Airnya lebih putih daripada susu, dan lebih manis daripada madu».</t>
+  </si>
+  <si>
+    <t>أقسم النبي صلى الله عليه وسلم بأن آنية حوضه يوم القيامة أكثر من عدد نجوم وكواكب السماء، 
+وذلك يظهر في الليلة المظلمة التي لا قمر فيها؛ لأن الليلة المقمرة لا تكون فيها النجوم واضحة لاستتارها بضوء القمر، والتي لا غيم فيها؛ لأن وجود الغيم يمنع من رؤية النجوم، 
+وأن آنية الجنة، مَن شرب من الشراب الذي فيها لا يعطش أبدًا، ويكون ذلك آخر ما يصيب الشارب من العطش، 
+وأن حوضه يسيل فيه ميزابان من الجنة، وعرضه مثل طوله؛ 
+فالحوض متساوي الأركان، طوله يكون بمقدار المسافة التي بين عَمّان وهي بلدة بالبلقاء من الشام، إلى أَيْلَةَ وهي مدينة معروفة في طرف الشام، 
+وماء الحوض أكثر بياضًا من اللبن، وطعمه أحلى من طعم العسل.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ bersumpah bahawa bejana-bejana telaga baginda pada hari kiamat lebih banyak daripada bilangan bintang-bintang di langit, Dan hal itu kelihatan pada malam yang gelap dan tidak berbulan; kerana pada malam yang disinari bulan, bintang-bintang tidak kelihatan dengan jelas kerana terhalang oleh cahaya bulan, dan pada malam yang tidak berawan; kerana kewujudan awan menghalang daripada melihat bintang-bintang. Dan bahawasanya bejana-bejana di syurga, sesiapa yang meminum daripadanya tidak akan berasa dahaga selama-lamanya, dan ia akan menjadi kali terakhir si peminum itu merasai dahaga, Dan bahawa ke dalam telaganya mengalir dua pancuran dari syurga, dan lebarnya sama dengan panjangnya; Maka takungan itu adalah sama pada setiap sisinya, panjangnya adalah sekadar jarak di antara Amman, iaitu sebuah pekan di Balqa' dari negeri Syam, hingga ke Ailah, iaitu sebuah kota yang terkenal di hujung negeri Syam, Air al-Hawd lebih putih daripada susu, dan rasanya lebih manis daripada madu.</t>
+  </si>
+  <si>
+    <t>إثبات الحوض وما فيه من أنواع النعيم.
+عِظم الحوض وطوله وعرضه وكثرة آنيته.</t>
+  </si>
+  <si>
+    <t>Menetapkan telaga Nabi ﷺ dan pelbagai jenis kenikmatan di dalamnya.
+Kebesaran Haud, panjangnya, lebarnya dan banyaknya bejana-bejananya.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65032</t>
+  </si>
+  <si>
+    <t>إن الله سيخلص رجلا من أمتي على رءوس الخلائق يوم القيامة</t>
+  </si>
+  <si>
+    <t>Sesungguhnya Allah akan mengasingkan seorang lelaki daripada umatku di hadapan seluruh makhluk pada hari kiamat</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ عَمْرِو بْنِ العَاصِ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللهَ سَيُخَلِّصُ رَجُلًا مِنْ أُمَّتِي عَلَى رُءُوسِ الْخَلَائِقِ يَوْمَ الْقِيَامَةِ، فَيَنْشُرُ عَلَيْهِ تِسْعَةً وَتِسْعِينَ سِجِلًّا، كُلُّ سِجِلٍّ مِثْلُ مَدِّ الْبَصَرِ، ثُمَّ يَقُولُ: أَتُنْكِرُ مِنْ هَذَا شَيْئًا؟ أَظَلَمَكَ كَتَبَتِي الْحَافِظُونَ؟ فَيَقُولُ: لَا يَا رَبِّ، فَيَقُولُ: أَفَلَكَ عُذْرٌ؟ فَيَقُولُ: لَا يَا رَبِّ، فَيَقُولُ: بَلَى إِنَّ لَكَ عِنْدَنَا حَسَنَةً، فَإِنَّهُ لَا ظُلْمَ عَلَيْكَ الْيَوْمَ، فَتُخْرَجُ بِطَاقَةٌ فِيهَا: أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، فَيَقُولُ: احْضُرْ وَزْنَكَ، فَيَقُولُ: يَا رَبِّ مَا هَذِهِ الْبِطَاقَةُ مَعَ هَذِهِ السِّجِلَّاتِ؟ فَقَالَ: إِنَّكَ لَا تُظْلَمُ، قَالَ: فَتُوضَعُ السِّجِلَّاتُ فِي كِفَّةٍ، وَالْبِطَاقَةُ فِي كِفَّةٍ، فَطَاشَتِ السِّجِلَّاتُ، وَثَقُلَتِ الْبِطَاقَةُ، فَلَا يَثْقُلُ مَعَ اسْمِ اللهِ شَيْءٌ».</t>
+  </si>
+  <si>
+    <t>Daripada Abdullah bin Amr bin al-‘As رضي الله عنهما, beliau berkata: Rasulullah ﷺ bersabda: «Sesungguhnya Allah akan mengasingkan seorang lelaki daripada umatku di hadapan seluruh makhluk pada hari kiamat, lalu dibentangkan di hadapannya sembilan puluh sembilan sijil (buku catatan amalan), setiap sijil panjangnya sejauh mata memandang. Kemudian Dia berfirman: Adakah kamu mengingkari sesuatu daripada catatan ini? Adakah para malaikat pencatat-Ku yang sentiasa menjaga telah menzalimimu? Maka dia menjawab: Tidak, wahai Tuhanku. Lalu Dia berfirman: Adakah kamu mempunyai sebarang alasan? Maka dia menjawab: Tidak, wahai Tuhanku. Lalu Dia berfirman: Bahkan, sesungguhnya kamu mempunyai satu kebaikan di sisi Kami, dan sesungguhnya tiada kezaliman ke atasmu pada hari ini. Lalu dikeluarkan sekeping kad yang tertera padanya: Aku bersaksi bahawa tiada tuhan melainkan Allah dan aku bersaksi bahawa Muhammad adalah hamba-Nya dan Rasul-Nya. Maka Dia berfirman: Saksikanlah penimbangan amalmu. Lalu dia berkata: Wahai Tuhanku, apalah nilainya kad ini berbanding sijil-sijil ini? Maka Dia berfirman: Sesungguhnya kamu tidak akan dizalimi. Baginda bersabda: Maka diletakkanlah sijil-sijil itu pada satu piring neraca, dan kad itu pada piring neraca yang satu lagi, lalu melayang ringalah sijil-sijil itu dan memberatlah kad itu. Maka tiada suatu apa pun yang dapat menandingi berat nama Allah».</t>
+  </si>
+  <si>
+    <t>أخبر النبي صلى الله عليه وسلم إن الله يختار رجلًا من أمته على رؤوس الخلائق يوم القيامة يُنادَى به ليُحاسَب، فيَعرِضُ عليه تسعةً وتسعين سِجِلًّا وهي صحائف أعماله السيئة التي كان يعمل بها في الدنيا، وطول كل سجل مثل مد البصر، 
+ثم يقول الله عز وجل لهذا الرجل: أتنكر شيئًا من المكتوب في هذه السِّجِلّات؟ 
+أظلمك ملائكتي الحفظة الكتبة؟ 
+فيقول الرجل: لا يا رب. 
+فيقول الله عز وجل: ألك عُذرٌ تُعذَر به مما قدمت من أعمال في الدنيا؟ من كونه سهوًا أو خطأً أو جهلًا، 
+فيقول الرجل: لا يا رب ليس لي عذر. 
+فيقول الله عز وجل: بلى، إن لك عندنا حسنة، وإنه لا ظلم عليك اليوم. 
+قال: فيخرج بطاقة مكتوب فيها: أشهد أن لا إله إلا الله، وأشهد أن محمدًا عبده ورسوله. 
+فيقول الله عز وجل: لهذا الرجل، أحضر ميزانك. 
+فيقول الرجل متعجِّبًا: يا رب! ما وزن هذه البطاقة مع هذه السجلات؟! 
+فقال الله عز وجل: لن يقع عليك ظلم. 
+قال: فتوضع السجلات في كفة، والبطاقة في كفة؛ فخَفَّت الكفة التي بها السجلات، ورَجَحَت وثَقُلت الكفة التي بها البطاقة، فغفر الله له.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ mengkhabarkan bahawa Allah memilih seorang lelaki daripada kalangan umat-Nya di hadapan seluruh makhluk pada hari kiamat, dia diseru untuk dihisab, lalu dibentangkan kepadanya sembilan puluh sembilan sijil, iaitu lembaran-lembaran catatan amalan buruknya yang dilakukannya di dunia, dan panjang setiap sijil adalah sejauh mata memandang, Allah SWT juga berfirman kepada lelaki ini: Adakah engkau mengingkari sesuatu daripada yang tertulis di dalam catatan-catatan ini? Adakah para malaikat-Ku yang ditugaskan menjaga dan mencatat telah menzalimimu? Maka lelaki itu berkata: "Tidak, ya Tuhanku." Maka Allah Azzawajalla berfirman: Adakah kamu mempunyai sebarang keuzuran atas amalan yang telah kamu lakukan di dunia, sama ada kerana alpa, atau tersilap, atau jahil, Lalu lelaki itu berkata: "Tidak, ya Tuhanku, aku tidak mempunyai alasan." Maka Allah Ta‘ala berfirman: "Bahkan, sesungguhnya engkau mempunyai satu kebaikan di sisi Kami, dan sesungguhnya tiada kezaliman ke atasmu pada hari ini." Dia berkata sambil mengeluarkan sekeping kad yang tertulis: Aku bersaksi tiada yang berhak disembah selain Allah, dan aku bersaksi bahawa Muhammad adalah hamba serta utusan-Nya. Maka Allah SWT berfirman kepada lelaki ini: Hadirkanlah timbanganmu. Lelaki yang kehairanan itu bertanya: "Wahai Tuhanku! Apalah beratnya kad ini berbanding dengan rekod-rekod ini?!" Allah SWT berfirman: Engkau tidak akan dizalimi. Baginda bersabda: “Lalu diletakkanlah catatan-catatan itu pada satu piring timbangan, dan kad itu pada piring timbangan yang lain. Maka ringanlah piring timbangan yang berisi catatan-catatan itu, dan beratlah piring timbangan yang berisi kad itu. Lalu Allah mengampuninya.”</t>
+  </si>
+  <si>
+    <t>عِظم كلمة التوحيد: شهادة ألا إله إلا الله،  وثقلها في الميزان.
+لا يكفي قول: لا إله إلا الله، باللسان فقط، بل لا بد من العلم بمعناها والعمل بمقتضاها.
+الإخلاص وقوة التوحيد سبب لتكفير الذنوب. 
+الإيمان يتفاضل بتفاضل ما في القلوب من الإخلاص، فبعض الناس قد يقول هذه الكلمة لكن يُعذَّب بقدر ذنوبه.</t>
+  </si>
+  <si>
+    <t>Keagungan Kalimah Tauhid: Syahadah Tiada Sembahan Benar Selain Allah, dan Pemberatnya di atas Neraca Mizan.
+Tidak memadai ucapan 'La ilaha illallah' dengan lisan semata-mata, bahkan ia mesti disertai dengan ilmu tentang maknanya dan amalan menurut tuntutannya.
+Ikhlas dan kekuatan Tauhid adalah sebab penghapusan dosa-dosa.
+Keimanan itu berbeza-beza darjatnya mengikut tahap keikhlasan di dalam hati. Maka, sebahagian manusia mungkin mengucapkan kalimah ini, tetapi akan diazab mengikut kadar dosa-dosanya.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي وابن ماجه</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي وابن ماجه]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65033</t>
+  </si>
+  <si>
+    <t>لما خلق الله الجنة والنار أرسل جبريل عليه السلام</t>
+  </si>
+  <si>
+    <t>Ketika Allah menciptakan syurga dan neraka, Dia mengutuskan Jibril ‘alaihis salam</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَمَّا خَلَقَ اللَّهُ الْجَنَّةَ وَالنَّارَ أَرْسَلَ جِبْرِيلَ عَلَيْهِ السَّلَامُ إِلَى الْجَنَّةِ، فَقَالَ: انْظُرْ إِلَيْهَا وَإِلَى مَا أَعْدَدْتُ لِأَهْلِهَا فِيهَا. فَنَظَرَ إِلَيْهَا فَرَجَعَ، فَقَالَ: وَعِزَّتِكَ لَا يَسْمَعُ بِهَا أَحَدٌ إِلَّا دَخَلَهَا. فَأَمَرَ بِهَا فَحُفَّتْ بِالْمَكَارِهِ، فَقَالَ: اذْهَبْ إِلَيْهَا فَانْظُرْ إِلَيْهَا وَإِلَى مَا أَعْدَدْتُ لِأَهْلِهَا فِيهَا. فَنَظَرَ إِلَيْهَا، فَإِذَا هِيَ قَدْ حُفَّتْ بِالْمَكَارِهِ، فَقَالَ: وَعِزَّتِكَ لَقَدْ خَشِيتُ أَنْ لَا يَدْخُلَهَا أَحَدٌ. قَالَ: اذْهَبْ فَانْظُرْ إِلَى النَّارِ وَإِلَى مَا أَعْدَدْتُ لِأَهْلِهَا فِيهَا. فَنَظَرَ إِلَيْهَا فَإِذَا هِيَ يَرْكَبُ بَعْضُهَا بَعْضًا، فَرَجَعَ فَقَالَ: وَعِزَّتِكَ لَا يَدْخُلُهَا أَحَدٌ. فَأَمَرَ بِهَا فَحُفَّتْ بِالشَّهَوَاتِ، فَقَالَ: ارْجِعْ فَانْظُرْ إِلَيْهَا. فَنَظَرَ إِلَيْهَا فَإِذَا هِيَ قَدْ حُفَّتْ بِالشَّهَوَاتِ، فَرَجَعَ وَقَالَ: وَعِزَّتِكَ لَقَدْ خَشِيتُ أَنْ لَا يَنْجُوَ مِنْهَا أَحَدٌ إِلَّا دَخَلَهَا».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurayrah رضي الله عنه bahawa Rasulullah ﷺ bersabda: «Ketika Allah menciptakan syurga dan neraka, Dia mengutuskan Jibril ‘alaihis salam ke syurga, lalu Dia berfirman: 'Lihatlah kepadanya dan kepada apa yang telah Aku sediakan untuk ahlinya di dalamnya.' Maka Jibril pun melihatnya lalu kembali dan berkata: 'Demi kemuliaan-Mu, tidak ada seorang pun yang mendengarnya melainkan pasti akan memasukinya.' Maka Allah memerintahkan agar syurga diliputi dengan perkara-perkara yang dibenci, lalu Dia berfirman: 'Pergilah kepadanya, lihatlah kepadanya dan kepada apa yang telah Aku sediakan untuk ahlinya di dalamnya.' Maka Jibril melihat kepadanya, dan ternyata ia telah diliputi dengan perkara-perkara yang dibenci. Lalu dia berkata: 'Demi kemuliaan-Mu, sesungguhnya aku bimbang tiada seorang pun yang akan dapat memasukinya.' Dia berfirman: 'Pergilah, lihatlah neraka dan apa yang telah Aku sediakan untuk ahlinya di dalamnya.' Maka Jibril melihat kepadanya, dan ternyata api neraka bergelora sebahagiannya menimpa sebahagian yang lain. Lalu dia kembali dan berkata: 'Demi kemuliaan-Mu, tiada seorang pun yang akan memasukinya.' Maka Allah memerintahkan agar neraka diliputi dengan syahwat, lalu Dia berfirman: 'Kembalilah dan lihatlah kepadanya.' Maka Jibril melihat kepadanya, dan ternyata ia telah diliputi dengan syahwat. Lalu dia kembali dan berkata: 'Demi kemuliaan-Mu, sesungguhnya aku bimbang tiada seorang pun yang akan selamat daripadanya, melainkan dia pasti akan memasukinya».</t>
+  </si>
+  <si>
+    <t>أخبر النبي صلى الله عليه وسلم أن الله لما خلق الجنة والنار، قال لجبريل عليه السلام: اذهب إلى الجنة فانظر إليها، فذهب فنظر إليها ثم رجع، 
+فقال جبريل: أي رب، وعزتك لا يسمع بها أحد وبما فيها من النعيم والمكارم والخيرات إلا أحب أن يدخلها، وعمل من أجلها. 
+ثم حَفَّ اللهُ الجنة وأحاطها بالمكاره والصعوبات مِن فِعْلِ الأوامر واجتناب النواهي؛ فعلى مَن أراد دخولها أن يَجْتاز تلك المكاره. 
+ثم قال الله عز وجل: يا جبريل! اذهب فانظر إلى الجنة، بعد ما أحاطها بالمكاره، 
+فذهب فنظر إليها، ثم جاء فقال: أي رب، وعزتك أخاف ألا يدخلها أحد بسبب الصعوبات والشدائد التي في طريقها. 
+ولما خلق الله النار، قال: يا جبريل! اذهب فانظر إليها، فذهب فنظر إليها، 
+ثم جاء فقال جبريل: أي رب، وعزتك لا يسمع أحد بما فيها من العذاب والكروب والتنكيل إلا كره أن يدخلها وابتعد عن أسبابها. 
+ثم حَفَّ الله عز وجل النار وجعل السبيل إليها بالشهوات والملذات، ثم قال: يا جبريل، اذهب فانظر إليها، 
+فذهب جبريل فنظر إليها، ثم جاء فقال: أي رب، وعزتك لقد خشيت وخفت وأشفقت ألا ينجو منها أحد؛ لما حولها من الشهوات والملذات.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ memberitahu bahawa apabila Allah menciptakan syurga dan neraka, Dia berfirman kepada Jibril عليه السلام: "Pergilah ke syurga dan lihatlah kepadanya," lalu dia pergi melihatnya, kemudian kembali, Maka Jibril berkata: "Wahai Tuhanku, demi keagungan-Mu, tiada sesiapa pun yang mendengar tentangnya serta segala kenikmatan, kemuliaan dan kebaikan yang ada di dalamnya, melainkan dia pasti berhasrat untuk memasukinya dan beramal deminya." Kemudian Allah meliputi syurga dengan perkara-perkara yang dibenci dan kesukaran, iaitu melakukan segala perintah dan menjauhi segala larangan; maka sesiapa yang ingin memasukinya, hendaklah dia melepasi perkara-perkara yang dibenci tersebut. Kemudian Allah Azza wa Jalla berfirman: Wahai Jibril! Pergilah dan lihatlah syurga, setelah Aku mengelilinginya dengan perkara-perkara yang dibenci, Maka dia pun pergi melihatnya, kemudian kembali lalu berkata: “Wahai Tuhanku, demi kemuliaan-Mu, aku takut tiada seorang pun akan memasukinya disebabkan kesukaran dan kepayahan yang ada pada jalannya.” Dan apabila Allah SWT menciptakan Neraka, Dia berfirman: “Wahai Jibril! Pergilah dan lihatlah ia,” maka Jibril pun pergi lalu melihatnya, Kemudian Jibril datang lalu berkata: "Wahai Tuhanku, demi kemuliaan-Mu, tidak ada seorang pun yang mendengar tentang azab, kesengsaraan dan penyeksaan yang ada di dalamnya, melainkan dia pasti akan benci untuk memasukinya dan akan menjauhi sebab-sebabnya." Kemudian Allah SWT mengelilingi Neraka dan menjadikan jalan yang menuju kepadanya dengan syahwat dan kelazatan, kemudian Dia berfirman: “Wahai Jibril, pergilah dan lihatlah kepadanya,” Maka Jibril pun pergi lalu melihat ke arahnya, kemudian dia kembali dan berkata: "Wahai Tuhanku, demi keagungan-Mu, aku sangat bimbang dan khuatir bahawa tiada seorang pun yang akan selamat daripadanya; kerana ia dikelilingi oleh pelbagai syahwat dan kelazatan."</t>
+  </si>
+  <si>
+    <t>الإيمان بأن الجنة والنار موجودتان الآن.
+وجوب الإيمان بالغيب وبكل ما جاء عن الله ورسوله صلى الله عليه وسلم.
+أهمية الصبر على المكاره لأنها السبيل المُوْصِل إلى الجنة.
+أهمية اجتناب المحرمات؛ لأنها السبيل الموصل إلى النار.
+جعل الجنة محفوفة بالمكاره، والنار بالشهوات، هو مقتضى الابتلاء والامتحان في الحياة الدنيا.
+طريق الجنة صعب وشاق، ويحتاج إلى الصبر والمعاناة مع الإيمان، وطريق النار مملوء بالملذات والشهوات في الدنيا.</t>
+  </si>
+  <si>
+    <t>Beriman bahawa syurga dan neraka wujud sekarang.
+Kita wajib beriman kepada perkara ghaib dan segala yang disampaikan oleh Allah dan Rasul-Nya ﷺ.
+Kepentingan kesabaran dalam menghadapi musibah kerana ia adalah jalan yang membawa ke syurga.
+Kepentingam menjauhi perkara-perkara yang diharamkan kerana ia adalah jalan yang membawa ke neraka.
+Menjadikan syurga dikelilingi oleh kesukaran, dan neraka oleh syahwat, adalah tuntutan ujian dan cubaan dalam kehidupan dunia.
+Jalan syurga itu sukar dan payah, serta memerlukan kesabaran dan perjuangan berserta iman, manakala jalan neraka dipenuhi dengan kelazatan dan syahwat di dunia.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي والنسائي</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي والنسائي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65034</t>
+  </si>
+  <si>
+    <t>يؤتى بالموت كهيئة كبش أملح</t>
+  </si>
+  <si>
+    <t>Akan didatangkan kematian dalam rupa seekor kibas yang berwarna putih kehitaman</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُؤْتَى بِالْمَوْتِ كَهَيْئَةِ كَبْشٍ أَمْلَحَ، فَيُنَادِي مُنَادٍ: يَا أَهْلَ الجَنَّةِ، فَيَشْرَئِبُّونَ وَيَنْظُرُونَ، فَيَقُولُ: هَلْ تَعْرِفُونَ هَذَا؟ فَيَقُولُونَ: نَعَمْ، هَذَا المَوْتُ، وَكُلُّهُمْ قَدْ رَآهُ، ثُمَّ يُنَادِي: يَا أَهْلَ النَّارِ، فَيَشْرَئِبُّونَ وَيَنْظُرُونَ، فَيَقُولُ: وهَلْ تَعْرِفُونَ هَذَا؟ فَيَقُولُونَ: نَعَمْ، هَذَا المَوْتُ، وَكُلُّهُمْ قَدْ رَآهُ، فَيُذْبَحُ ثُمَّ يَقُولُ: يَا أَهْلَ الجَنَّةِ خُلُودٌ فَلاَ مَوْتَ، وَيَا أَهْلَ النَّارِ خُلُودٌ فَلاَ مَوْتَ، ثُمَّ قَرَأَ: {وَأَنْذِرْهُمْ يَوْمَ الحَسْرَةِ إِذْ قُضِيَ الأَمْرُ وَهُمْ فِي غَفْلَةٍ} [مريم: 39]، وَهَؤُلاَءِ فِي غَفْلَةٍ أَهْلُ الدُّنْيَا {وَهُمْ لاَ يُؤْمِنُونَ} [مريم: 39]».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Sa‘id al-Khudri رضي الله عنه, beliau berkata, Rasulullah ﷺ bersabda: «Akan didatangkan kematian dalam rupa seekor kibas yang berwarna putih kehitaman, lalu seorang penyeru berseru: 'Wahai ahli Syurga,' maka mereka pun mendongak dan melihat. Lalu dia bertanya: 'Adakah kamu mengenalinya?' Mereka menjawab: 'Ya, inilah kematian,' dan mereka semua pernah melihatnya. Kemudian dia menyeru: 'Wahai ahli Neraka,' maka mereka pun mendongak dan melihat. Lalu dia bertanya: 'Dan adakah kamu mengenalinya?' Mereka menjawab: 'Ya, inilah kematian,' dan mereka semua pernah melihatnya. Lalu kibas itu disembelih, kemudian (penyeru) berkata: 'Wahai ahli syurga, (kini adalah) keabadian dan tiada lagi kematian. Wahai ahli neraka, (kini adalah) keabadian dan tiada lagi kematian.' Kemudian baginda membaca: {Dan berilah mereka peringatan tentang hari penyesalan, iaitu ketika segala perkara telah diputuskan, sedang mereka dalam kelalaian} [Maryam: 39], dan mereka yang lalai itu ialah ahli dunia {dan mereka tidak beriman} [Maryam: 39]».</t>
+  </si>
+  <si>
+    <t>يبين النبي صلى الله عليه وسلم أن الموت يؤتى به يوم القيامة، كهيئة ذَكَر الضأن وفيه بياض وسواد، 
+فيٌنَادى: يا أهل الجنة! فيمدُّون أعناقهم ورقابهم ويرفعون رؤوسهم وينظرون، 
+فيقول لهم: هل تعرفون هذا؟ 
+فيقولون: نعم، هذا الموت، وكلهم قد رآه وعرفه، 
+ثم ينادي المنادي: يا أهل النار، فيمدون أعناقهم ورقابهم ويرفعون رؤوسهم وينظرون، 
+فيقول: هل تعرفون هذا؟ 
+فيقولون: نعم، هذا الموت، وكلهم قد رآه؛ 
+فيُذبَح، ثم يقول المنادي: يا أهل الجنة بقاء أبد الآبدين فلا موت، ويا أهل النار بقاء أبد الآبدين فلا موت. 
+وذلك ليكون زيادة في نعيم المؤمنين، ونكاية في عذاب الكافرين.
+ثم قرأ النبي صلى الله عليه وسلم: 
+{وَأَنْذِرْهُمْ يَوْمَ الْحَسْرَةِ إِذْ قُضِيَ الأَمْرُ وَهُمْ فِي غَفْلَةٍ وَهُمْ لا يُؤْمِنُونَ} 
+فيوم القيامة يفصل بين أهل الجنة والنار، ودخل كل إلى ما صار إليه مخلدًا فيه، 
+فيتحسر المسيء ويندم إذ لم يحسن، والمقصر إذ لم يزدد من الخير.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menjelaskan bahawa maut akan didatangkan pada hari kiamat, dalam rupa seekor kibas jantan yang berwarna putih dan hitam, Maka diserukan: 'Wahai ahli syurga!' Lalu mereka memanjangkan leher, mengangkat kepala dan memandang, Lalu dia mengucapkan kepada mereka: "Adakah kamu mengenali ini?" Maka mereka berkata: "Ya, inilah kematian, dan kesemua mereka telah melihatnya serta mengenalinya," Kemudian penyeru itu menyeru: "Wahai ahli neraka," lalu mereka memanjangkan leher dan tengkuk mereka, mengangkat kepala mereka, dan memandang, lalu baginda mengucapkan: "Adakah kamu sekalian mengenali ini?" Maka mereka berkata: "Ya, inilah kematian, dan kesemua mereka telah melihatnya;" “Maka ia disembelih, kemudian penyeru berseru: Wahai ahli syurga, kekal selama-lamanya, maka tiada lagi kematian. Dan wahai ahli neraka, kekal selama-lamanya, maka tiada lagi kematian.” Hal yang demikian adalah untuk menambahkan nikmat bagi orang-orang yang beriman, dan memperberat azab orang-orang kafir. Kemudian Nabi ﷺ membaca: Dan berilah amaran kepada mereka tentang hari penyesalan, ketika perkara itu telah selesai diputuskan, sedang mereka dalam kelalaian, dan mereka tidak beriman. Maka pada hari kiamat, akan dipisahkan antara ahli syurga dan ahli neraka, lalu masing-masing akan memasuki tempat kesudahannya untuk kekal di dalamnya, Maka akan menyesallah orang yang berbuat jahat kerana tidak berbuat baik, dan orang yang cuai kerana tidak menambah kebaikan.</t>
+  </si>
+  <si>
+    <t>مصير الإنسان في الآخرة هو الخلود في الجنة أو النار.
+التحذير الشديد من هول يوم القيامة وأنه يوم الحسرة والندم.
+بيان دوام سرور أهل الجنة، ودوام حزن أهل النّار.</t>
+  </si>
+  <si>
+    <t>Kesudahan manusia di akhirat ialah kehidupan yang kekal di syurga atau di neraka.
+Amaran keras tentang kedahsyatan hari kiamat dan bahawa ia adalah hari penyesalan dan kekesalan.
+Penjelasan tentang kekekalan kegembiraan ahli syurga, dan kekekalan kesedihan ahli neraka.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65035</t>
+  </si>
+  <si>
+    <t>ناركم جزء من سبعين جزءا من نار جهنم</t>
+  </si>
+  <si>
+    <t>Api kamu adalah satu bahagian daripada 70 bahagian dari api neraka Jahannam</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «نَارُكُمْ جُزْءٌ مِنْ سَبْعِينَ جُزْءًا مِنْ نَارِ جَهَنَّمَ»، قِيلَ: يَا رَسُولَ اللَّهِ، إِنْ كَانَتْ لَكَافِيَةً. قَالَ: «فُضِّلَتْ عَلَيْهِنَّ بِتِسْعَةٍ وَسِتِّينَ جُزْءًا كُلُّهُنَّ مِثْلُ حَرِّهَا».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurairah رضي الله عنه, bahawa Rasulullah ﷺ bersabda: "Api kamu adalah satu bahagian daripada 70 bahagian dari api neraka Jahannam.” Lalu ditanyakan: “Wahai Rasulullah, sesungguhnya ia (api dunia) sudah pun mencukupi.” Baginda bersabda: “Ia telah dilebihkan ke atasnya dengan 69 bahagian, yang mana kesemuanya adalah sama panasnya.”"</t>
+  </si>
+  <si>
+    <t>يخبر النبي صلى الله عليه وسلم أن نار الدنيا جزء من سبعين جزءًا من نار جهنم، 
+فنار الآخرة تزيد قوة حرارتها على حرارة نار الدنيا بتسعة وستين جزءًا، كل جزء منها يعادل حرارة نار الدنيا. 
+فقيل: يا رسول الله إن نار الدنيا كانت كافية لتعذيب داخليها، 
+فقال: فضلت نار جهنم على نار الدنيا بتسعةٍ وستين جزءًا وكلها مثلها في شدة الحر.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ memberitahu bahawa api dunia adalah satu bahagian daripada tujuh puluh bahagian neraka jahanam, Maka api neraka di akhirat, darjah kepanasannya melebihi kepanasan api di dunia sebanyak enam puluh sembilan bahagian, yang mana setiap satu bahagian daripadanya adalah bersamaan dengan kepanasan api di dunia. Maka dikatakan: Wahai Rasulullah, sesungguhnya api dunia sudah cukup untuk mengazab penghuninya, Beliau berkata: Api neraka Jahannam dilebihkan ke atas api dunia sebanyak enam puluh sembilan bahagian, dan setiap satu bahagian daripadanya sama panasnya seperti api dunia.</t>
+  </si>
+  <si>
+    <t>التحذير من النار ليبعد الناس عن الأعمال الموصلة إليها.
+عِظم نار جهنم وعذابها، وشدة حرارتها.</t>
+  </si>
+  <si>
+    <t>Amaran tentang neraka bertujuan untuk menjauhkan manusia daripada perbuatan yang boleh membawanya ke sana.
+Kedahsyatan neraka Jahannam dan azabnya, serta kepanasan apinya yang amat dahsyat.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65036</t>
   </si>
   <si>
     <t>حدثنا رسول الله صلى الله عليه وسلم وهو الصادق المصدوق: أن خلق أحدكم يجمع في بطن أمه أربعين يوما وأربعين ليلة</t>
   </si>
   <si>
     <t>Rasulullah ﷺ menyampaikan kepada kami, dan dialah orang yang benar dan dipercayai:
 "Sesungguhnya penciptaan kamu adalah dengan dihimpunkan dalam rahim ibunya selama 40 hari 40 malam</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «أَنَّ خَلْقَ أَحَدِكُمْ يُجْمَعُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا وَأَرْبَعِينَ لَيْلَةً، ثُمَّ يَكُونُ عَلَقَةً مِثْلَهُ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَهُ، ثُمَّ يُبْعَثُ إِلَيْهِ المَلَكُ، فَيُؤْذَنُ بِأَرْبَعِ كَلِمَاتٍ، فَيَكْتُبُ: رِزْقَهُ وَأَجَلَهُ وَعَمَلَهُ وَشَقِيٌّ أَمْ سَعِيدٌ، ثُمَّ يَنْفُخُ فِيهِ الرُّوحَ، فَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى لاَ يَكُونُ بَيْنَهَا وَبَيْنَهُ إِلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ، فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُ النَّارَ، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهَا وَبَيْنَهُ إِلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ، فَيَعْمَلُ عَمَلَ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
   </si>
   <si>
     <t>Daripada ʿAbdullāh bin Masʿūd رضي الله عنه: Rasulullah ﷺ menyampaikan kepada kami, dan dialah orang yang benar dan dipercayai:
 "Sesungguhnya penciptaan kamu adalah dengan dihimpunkan dalam rahim ibunya selama 40 hari 40 malam, kemudian menjadi segumpal darah dalam tempoh yang sama, kemudian menjadi segumpal daging dalam tempoh yang sama. Setelah itu, malaikat diutus kepadanya, lalu diperintahkan untuk menulis empat perkara: rezeki, ajal, amal perbuatan dan  kecelakaan atau kebahagiaan. Kemudian ditiupkan roh ke dalamnya. Sesungguhnya seseorang daripada kamu melakukan amalan ahli syurga sehingga tiada jarak antaranya dengan syurga kecuali sehasta, tetapi ketetapan takdir mendahuluinya, lalu dia melakukan amalan ahli neraka maka dia pun memasukinya. Dan sesungguhnya seseorang daripada kamu melakukan amalan ahli neraka sehingga tiada jarak antaranya dengan neraka kecuali sehasta, tetapi ketetapan takdir mendahuluinya, lalu dia melakukan amalan ahli syurga, maka dia pun memasukinya."</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، 
 قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، 
 ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، 
 ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، 
 ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، 
 ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، 
 وأجله، وهو مدة بقائه في الدنيا، 
 وعمله، ما هو؟ وشقيٌ أو سعيد. 
 ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ 
 لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>Ibn Masʿūd رضي الله عنه berkata: Rasulullah ﷺ telah menyampaikan kepada kami, dan Baginda adalah orang yang benar dalam tutur katanya serta dibenarkan (oleh wahyu) kerana Allah ﷻ membenarkannya. Baginda bersabda: Sesungguhnya penciptaan kamu adalah dengan dihimpunkan; iaitu apabila seorang lelaki mendatangi isterinya, maka maninya yang berselerak itu dihimpunkan di dalam rahim wanita selama 40 hari sebagai setitis air mani. Kemudian ia menjadi segumpal darah beku yang pekat, dan ia berlaku dalam tempoh 40 hari yang kedua. Kemudian ia menjadi segumpal daging iaitu seketul daging seukuran sesuatu yang boleh dikunyah, dan perkara ini berlaku dalam 40 hari yang ketiga. Setelah berakhir tempoh 40 hari yang ketiga itu, Allah mengutus malaikat kepadanya, lalu malaikat tersebut meniupkan roh ke dalamnya. Malaikat itu juga diperintahkan untuk menulis empat perkara, iaitu: Rezekinya dan ia kadar nikmat dan pemberian yang akan diperolehnya sepanjang hidupnya. Ajalnya iaitu tempoh masa dia akan hidup di dunia. Amalannya, apakah yang akan dia lakukan? Sama ada dia sengsara atau bahagia. Kemudian Nabi ﷺ bersumpah bahawa seseorang itu akan melakukan amalan ahli syurga dan amalannya kelihatan baik, iaitu sebagaimana yang terlihat oleh manusia. Dia terus kekal demikian sehingga jaraknya dengan syurga hanyalah sehasta, iaitu tiada yang memisahkannya dengan syurga melainkan jarak sehasta seperti jarak di bumi. Namun, ketetapan takdir dan apa yang telah ditulis untuknya mengatasi dirinya, lalu dia melakukan amalan ahli neraka, maka dia diakhiri dengan amalan tersebut dan dimasukkan ke dalam neraka. Hal ini kerana syarat penerimaan amal ialah dia terus istiqamah di atasnya dan tidak mengubahnya. Ada pula orang lain yang melakukan amalan ahli neraka sehingga dia hampir memasukinya, seakan-akan jarak antaranya dengan neraka hanyalah sehasta seperti jarak di bumi. Namun, ketetapan takdir dan apa yang telah ditulis baginya mengatasi dirinya, lalu dia melakukan amalan ahli syurga, maka dia diakhiri dengan amalan tersebut dan dimasukkan ke dalam syurga.</t>
   </si>
   <si>
     <t>الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصا وإيمانا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصا وإيمانا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى : ( يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ ).</t>
   </si>
   <si>
     <t>Kesudahan segala urusan pada akhirnya kembali kepada apa yang telah ditetapkan oleh ketentuan (qadha’) dan telah ditulis oleh takdir.
 Peringatan agar berhati-hati daripada terpedaya dengan rupa bentuk amalan kerana sesungguhnya amalan itu (diukur) berdasarkan penutupnya (kesudahannya).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/65037</t>
   </si>
   <si>
+    <t>كتب الله مقادير الخلائق قبل أن يخلق السماوات والأرض بخمسين ألف سنة</t>
+  </si>
+  <si>
+    <t>“Allah telah menulis takdir makhluk sebelum Dia menciptakan langit dan bumi selama lima puluh ribu tahun</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ عَمْرِو بْنِ الْعَاصِ رضي الله عنهما قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «كَتَبَ اللهُ مَقَادِيرَ الْخَلَائِقِ قَبْلَ أَنْ يَخْلُقَ السَّمَاوَاتِ وَالْأَرْضَ بِخَمْسِينَ أَلْفَ سَنَةٍ، قَالَ: وَعَرْشُهُ عَلَى الْمَاءِ».</t>
+  </si>
+  <si>
+    <t>Daripada ‘Abdullah bin ‘Amr bin al-‘As رضي الله عنهما, beliau berkata: Aku mendengar Rasulullah ﷺ bersabda: “Allah telah menulis takdir makhluk sebelum Dia menciptakan langit dan bumi selama lima puluh ribu tahun, sedang Arasy-Nya berada di atas air.”</t>
+  </si>
+  <si>
+    <t>يخبر النبي صلى الله عليه وسلم أنّ اللهَ كتب ما سيقع من أقدار الخلائق بالتفصيل من حياة وموت ورزق وغير ذلك في اللوح المحفوظ قبل أن يخلق السَّموات والأرض بخمسين ألف سنة، وهي واقعة وفق ما قضى الله عز وجل، 
+فكل شيء كائن فهو بقضاء الله وقدره، 
+فما أصاب العبد لم يكن ليخطئه، وما أخطأه لم يكن ليصيبه.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ mengkhabarkan bahawa Allah telah menulis takdir makhluk secara terperinci, merangkumi kehidupan, kematian, rezeki dan sebagainya, di dalam Lawh Mahfuz sebelum Dia menciptakan langit dan bumi selama lima puluh ribu tahun, dan ia berlaku menurut apa yang telah ditetapkan oleh Allah, Maka segala sesuatu yang berlaku adalah dengan qada' dan qadar Allah, Apa yang menimpa seorang hamba tidak mungkin tersasar daripadanya, dan apa yang tidak ditakdirkan untuknya tidak akan menimpanya.</t>
+  </si>
+  <si>
+    <t>وجوب الإيمان بالقضاء والقدر.
+القدر هو: علم الله بالأشياء وكتابته ومشيئته وخلقه لها.
+الإيمان بأن الأقدار مكتوبة قبل خلق السماوات والأرض يُثمِر الرضا والتسليم.
+ أنّ عرش الرحمن كان على الماء قبل خلق السموات والأرض.</t>
+  </si>
+  <si>
+    <t>Kewajipan beriman kepada qada' dan qadar Allah.
+Takdir adalah Allah mengetahui segala sesuatu, menuliskannya, menghendakinya, dan menciptakannya.
+Beriman kepada takdir yang telah ditetapkan sebelum penciptaan langit dan bumi membuahkan keredaan dan penyerahan diri.
+Bahawa ʿArasy al-Raḥmān berada di atas air sebelum penciptaan langit dan bumi.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65038</t>
+  </si>
+  <si>
+    <t>كل شيء بقدر، حتى العجز والكيس، أو الكيس والعجز</t>
+  </si>
+  <si>
+    <t>Segala sesuatu dengan takdir, sehinggalah kelemahan dan kepintaran, atau kepintaran dan kelemahan</t>
+  </si>
+  <si>
+    <t>عَنْ طَاوُسٍ أَنَّهُ قَالَ: أَدْرَكْتُ نَاسًا مِنْ أَصْحَابِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، يَقُولُونَ كُلُّ شَيْءٍ بِقَدَرٍ، قَالَ: وَسَمِعْتُ عَبْدَ اللهِ بْنَ عُمَرَ رضي الله عنهما يَقُولُ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ شَيْءٍ بِقَدَرٍ، حَتَّى الْعَجْزِ وَالْكَيْسِ، أَوِ الْكَيْسِ وَالْعَجْزِ».</t>
+  </si>
+  <si>
+    <t>Daripada Tāwus, beliau berkata: Aku sempat bertemu dengan beberapa orang sahabat Rasulullah ﷺ, mereka berkata: “Setiap sesuatu adalah dengan takdir.” Dan aku juga mendengar ‘Abdullah bin ‘Umar رضي الله عنهما berkata: Rasulullah ﷺ bersabda: "Segala sesuatu dengan takdir, sehinggalah kelemahan dan kepintaran, atau kepintaran dan kelemahan."</t>
+  </si>
+  <si>
+    <t>بيَّن النبي صلى الله عليه وسلم أن كل شيء بقدر؛ 
+حتى العجز وهو: ترك ما يجب فعله والتسويف به وتأخيره عن وقته، بأمور الدنيا والآخرة. 
+وحتى الْكَيْسُ وهو: النشاط والحِذْق بأمور الدنيا والآخرة. 
+وإن الله عز وجل قد قدَّر العجز والكيس وكل شيء، لا يقع في الوجود إلا وقد سبق به علم الله ومشيئته.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menerangkan bahawa setiap sesuatu dengan takdir; Sehinggalah kepada kelemahan, iaitu meninggalkan perkara yang wajib dilakukan, menangguh-nangguhkannya, serta melambatkannya daripada waktunya, dalam urusan-urusan dunia dan akhirat. Bahkan juga al-Kays, iaitu: kecergasan dan kepintaran dalam urusan dunia dan akhirat. Sesungguhnya Allah Ta‘ala telah menakdirkan kelemahan, kepandaian dan segala sesuatu, dan tiada apa pun yang wujud melainkan telah didahului oleh ilmu dan kehendak-Nya.</t>
+  </si>
+  <si>
+    <t>بيان اعتقاد الصحابة رضوان الله عليهم في القدر.
+كل شيء يحصل بقدر الله حتى العجز والنشاط.
+تثبت وحذر الصحابة رضوان الله عليهم في نقل حديث رسول الله صلى الله عليه وسلم.
+الإيمان بالقدر كله خيره وشره.</t>
+  </si>
+  <si>
+    <t>Penjelasan akidah para Sahabat رضوان الله عليهم tentang Takdir.
+Segala sesuatu berlaku dengan takdir Allah, sehinggakan kelemahan dan kecergasan.
+Ketelitian dan kehati-hatian para sahabat رضوان الله عليهم dalam menukilkan hadis Rasulullah ﷺ.
+Percaya kepada takdir, sama ada yang baik mahupun yang buruk.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65039</t>
+  </si>
+  <si>
+    <t>إذا قضى الله لعبد أن يموت بأرض جعل له إليها حاجة</t>
+  </si>
+  <si>
+    <t>Apabila Allah menetapkan seorang hamba akan mati di sesebuah negeri, Dia akan menjadikan untuknya satu urusan di sana</t>
+  </si>
+  <si>
+    <t>عَنْ مَطَرِ بْنِ عُكَامِسٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «إِذَا قَضَى اللَّهُ لِعَبْدٍ أَنْ يَمُوتَ بِأَرْضٍ جَعَلَ لَهُ إِلَيْهَا حَاجَةً».</t>
+  </si>
+  <si>
+    <t>Daripada Matar bin 'Ukamis رضي الله عنه, beliau berkata: Rasulullah ﷺ bersabda: "Apabila Allah menetapkan seorang hamba akan mati di sesebuah negeri, Dia akan menjadikan untuknya satu urusan di sana."</t>
+  </si>
+  <si>
+    <t>يخبر النبي صلى الله عليه وسلم: أن الله إذا قضى وقدَّر لعبد أن يموت بأرض وهو غير موجود فيها؛ جعل له إليها حاجة فيأتي إليها، فتقبض روحه فيها.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ mengkhabarkan bahawa apabila Allah telah menetapkan dan menakdirkan seorang hamba akan mati di sesuatu negeri, sedangkan dia tidak berada di situ, nescaya Dia akan menjadikan suatu urusan untuknya di sana, lalu dia pun mendatanginya, dan rohnya akan dicabut di situ.</t>
+  </si>
+  <si>
+    <t>الحديث مصداق لقول الله عز وجل: {وما تدري نفس بأي أرض تموت}.</t>
+  </si>
+  <si>
+    <t>Hadis ini membenarkan firman Allah 'Azza wa Jalla: “...dan tiada seorang pun yang mengetahui di bumi mana dia akan mati.”</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65040</t>
+  </si>
+  <si>
+    <t>وأنا ضمام بن ثعلبة أخو بني سعد بن بكر</t>
+  </si>
+  <si>
+    <t>Aku ialah Dhimam bin Tha'labah, saudara dari Bani Saad bin Bakr</t>
+  </si>
+  <si>
+    <t>عن أَنَسَ بْنَ مَالِكٍ رضي الله عنه قال: بينما نحن جلوس مع النبي صلى الله عليه وسلم في المسجد دخل رجل على جمل، فأناخه في المسجد ثم عقله، ثم قال لهم: أيكم محمد؟ والنبي صلى الله عليه وسلم متكئ بين ظهرانيهم، فقلنا: هذا الرجل الأبيض المتكئ. فقال له الرجل: يا ابن عبد المطلب فقال له النبي صلى الله عليه وسلم: «قد أجبتك». فقال الرجل للنبي صلى الله عليه وسلم: إني سائلك فمشدد عليك في المسألة، فلا تجد علي في نفسك؟ فقال: «سل عما بدا لك» فقال: أسألك بربك ورب من قبلك، آلله أرسلك إلى الناس كلهم؟ فقال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن نصلي الصلوات الخمس في اليوم والليلة؟ قال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن نصوم هذا الشهر من السنة؟ قال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن تأخذ هذه الصدقة من أغنيائنا فتقسمها على فقرائنا؟ فقال النبي صلى الله عليه وسلم: «اللهم نعم». فقال الرجل: آمنت بما جئت به، وأنا رسول من ورائي من قومي، وأنا ضمام بن ثعلبة أخو بني سعد بن بكر.</t>
+  </si>
+  <si>
+    <t>Daripada Anas bin Malik رضي الله عنه, beliau berkata: Ketika kami sedang duduk bersama Nabi ﷺ di masjid, masuklah seorang lelaki menaiki seekor unta. Dia menyuruh unta itu duduk di dalam masjid lalu menambatkannya. Kemudian dia berkata kepada orang-orang di situ: "Siapakah antara kamu Muhammad?" Pada ketika itu Nabi ﷺ sedang bersandar di tengah-tengah kami. Kami pun berkata: "Itulah lelaki berkulit putih yang sedang bersandar." Lelaki itu berkata kepada baginda: "Wahai anak Abdul Muttalib!" Lalu Nabi ﷺ bersabda: "Aku telah menjawabmu." Lelaki itu berkata kepada Nabi ﷺ: "Aku akan bertanya kepadamu, dan aku akan bersikap tegas dalam pertanyaanku; maka janganlah engkau menyimpan rasa terhadapku." Baginda bersabda: "Tanyalah apa sahaja yang terlintas bagimu." Dia berkata: "Aku bertanya kepadamu demi Tuhanmu dan Tuhan orang-orang sebelummu, adakah Allah yang mengutuskanmu kepada seluruh manusia?" Baginda bersabda: "Ya Allah, benar." Dia berkata: "Aku memohon kepadamu demi Allah, adakah Allah memerintahkanmu agar kami mendirikan solat lima waktu sehari semalam?" Baginda bersabda: "Ya Allah, benar." Dia berkata: "Aku memohon kepadamu demi Allah, adakah Allah memerintahkanmu agar kami berpuasa pada bulan ini dalam setahun?" Baginda bersabda: "Ya Allah, benar." Dia berkata: "Aku memohon kepadamu demi Allah, adakah Allah memerintahkanmu untuk mengambil sedekah ini daripada orang-orang kaya dalam kalangan kami lalu membahagikannya kepada orang-orang miskin dalam kalangan kami?" Lalu Nabi ﷺ bersabda: "Ya Allah, benar." Lelaki itu berkata: "Aku beriman dengan apa yang engkau bawa, dan aku adalah utusan bagi pihak kaumku yang berada di belakangku. Aku ialah Dhimam bin Tha'labah, saudara dari Bani Saad bin Bakr."</t>
+  </si>
+  <si>
+    <t>يخبر أنس بن مالك رضي الله عنه: بينما الصحابة جلوس مع النبي صلى الله عليه وسلم في المسجد إذ دخل رجل على جمل، فأبركَه ثم ربطَه، 
+ثمّ سألهم: أيُّكم محمد؟ 
+والنبي صلى الله عليه وسلم متكئ بين القوم، فقلنا: هذا الرَّجل الأبيض المتَّكئ، 
+فقال له الرَّجل: يا ابن عبد المطلب، 
+فقال له النبي صلى الله عليه وسلم: سمعتك، فسل أُجبْك. 
+فقال الرجل للنبي صلى الله عليه وسلم: إني سائلك فَمُشَدِّد عليك في المسألة، فلا تجد عليَّ في نفسك.
+ أي: فلا تغضب عليَّ ولا يصبْك ضيق، 
+فقال: سل عَمّا تريد، 
+فقال: أسألك بِربِّك وربِّ مَن قبلك، آلله أرسلَك إلى الناس؟ 
+فقال: اللَّهم نعم، تأكيدًا لِصِدقه، 
+قال الرَّجل: أنشدك بالله، أي: أسألك بالله، آلله أمرَك أن نُصلِّي الصَّلوات الخمس في اليوم واللَّيلة؟ وهي الصَّلوات المفروضة، 
+قال: اللَّهم نعم، 
+قال: أنشدك بالله، آلله أمرَك أن نصوم هذا الشَّهر مِن السنة؟ أي: شهر رمضان، 
+قال: اللَّهم نعم، 
+قال: أنشدك بالله، آلله أمرك أن تأخذ هذه الصَّدقة مِن أغنيائنا فتقسمها على فقرائنا؟ وهي الزكاة، 
+فقال النبي صلى الله عليه وسلم: اللهم نعم، 
+فأسلم ضمام، وأخبر النبي صلى الله عليه وسلم أنه سيدعو قومه للإسلام. ثم عرف نفسه وأنه ضمام بن ثعلبة من بني سعد بن بكر.</t>
+  </si>
+  <si>
+    <t>Daripada Anas bin Malik رضي الله عنه, beliau menceritakan: Ketika para Sahabat duduk bersama Nabi ﷺ di masjid, tiba-tiba datang seorang lelaki menaiki seekor unta, lalu menderumkannya kemudian mengikatnya, Kemudian dia bertanya kepada mereka: "Siapakah antara kamu Muhammad?" Dan Nabi ﷺ sedang bersandar di antara kaumnya, lalu kami berkata: "Itulah lelaki putih yang sedang bersandar itu," Maka berkatalah lelaki itu kepadanya: "Wahai Ibn Abd al-Muttalib," Maka Nabi ﷺ bersabda kepadanya: “Aku mendengarmu, maka bertanyalah, nescaya akan aku jawab.” Lalu lelaki itu berkata kepada Nabi ﷺ: “Sesungguhnya aku akan bertanya kepadamu dan bersikap tegas dalam pertanyaanku, maka janganlah engkau marah kepadaku.” Iaitu: janganlah engkau marah kepadaku, dan janganlah engkau ditimpa kesusahan, Maka baginda bersabda: Tanyalah apa yang engkau kehendaki, Maka dia berkata: "Aku bertanya kepadamu demi Tuhanmu dan Tuhan orang-orang sebelummu, adakah Allah mengutuskanmu kepada manusia?" Maka dia berkata: "Ya, benar" untuk menegaskan kebenarannya. Lelaki itu berkata: "Aku bertanya kepadamu dengan nama Allah, yakni aku memohon kepadamu demi Allah, adakah Allah memerintahkan kamu agar kami menunaikan solat lima waktu sehari semalam? Iaitu solat-solat fardhu," Dia menjawab: "Ya, benar." Dia berkata: "Aku bertanya kepadamu demi Allah, adakah Allah telah memerintahkanmu agar kita berpuasa pada bulan ini dalam setahun? Iaitu: bulan Ramadan," Dia berkata: "Ya, benar." Dia berkata: "Aku bertanya kepadamu dengan nama Allah, apakah Allah memerintahkanmu untuk mengambil zakat ini daripada orang kaya kami, lalu membahagikannya kepada orang miskin kami?” iaitu zakat, Nabi ﷺ bersabda, “Ya, itu benar.” Maka Dhimam pun memeluk Islam dan memberitahu Nabi ﷺ bahawa beliau akan menyeru kaumnya kepada Islam, kemudian memperkenalkan dirinya sebagai Dhimam bin Tha'labah dari Bani Saad bin Bakr.</t>
+  </si>
+  <si>
+    <t>تواضع النبي عليه الصَّلاة والسّلام؛ إذ لم يستطع الرَّجل أن يُفرِّق بينه وبين أصحابه.
+حسن خلق النبي عليه السلام، وتلطفه في الرد على السائل، وأن حسن الرد من أسباب قبول الدعوة.
+جواز تعريف الرجل بصفة من البياض والحمرة، والطول والقصر، ونحو ذلك مما لا يقصد به العيب، إن لم يَكره ذلك.
+جواز دخول الكافر المسجد للحاجة.
+لم يذكر الحج في الحديث لأنه قد يكون لم يفرض وقت مجيئه.
+حرص الصحابة على دعوة الناس؛ فبمجرد إسلامه حرص على دعوة قومه.</t>
+  </si>
+  <si>
+    <t>Ketawadukan Nabi ﷺ sehinggakan seseorang tidak dapat membezakan antara baginda dengan para sahabatnya.
+Akhlak Nabi ﷺ yang mulia, kelembutan baginda dalam menjawab orang yang bertanya, dan sesungguhnya jawapan yang baik merupakan antara sebab diterimanya dakwah.
+Keharusan mengenalkan seorang lelaki dengan sifat putih dan kemerahan, tinggi dan pendek, dan seumpamanya, selagi mana tidak bertujuan untuk mencela, dan jika dia tidak membencinya.
+Keharusan masuknya orang kafir ke masjid kerana hajat.
+Haji tidak disebutkan dalam hadis kerana mungkin ia belum difardukan ketika itu.
+Para sahabat amat bersungguh-sungguh dalam berdakwah kepada manusia; sebaik sahaja seseorang memeluk Islam, beliau akan terus menyeru kaumnya.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65044</t>
+  </si>
+  <si>
+    <t>ذكر النبي صلى الله عليه وسلم شيئا، فقال: ذاك عند أوان ذهاب العلم</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menyebutkan sesuatu, lalu baginda bersabda: “Itu berlaku ketika waktu hilangnya ilmu</t>
+  </si>
+  <si>
+    <t>عَنْ زِيَادِ بْنِ لَبِيدٍ رضي الله عنه قَالَ: ذَكَرَ النَّبِيُّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ شَيْئًا، فَقَالَ: «ذَاكَ عِنْدَ أَوَانِ ذَهَابِ الْعِلْمِ» قُلْتُ: يَا رَسُولَ اللَّهِ، وَكَيْفَ يَذْهَبُ الْعِلْمُ، وَنَحْنُ نَقْرَأُ الْقُرْآنَ وَنُقْرِئُهُ أَبْنَاءَنَا وَيُقْرِئُهُ أَبْنَاؤُنَا أَبْنَاءَهُمْ إِلَى يَوْمِ الْقِيَامَةِ؟ قَالَ: «ثَكِلَتْكَ أُمُّكَ زِيَادُ، إِنْ كُنْتُ لَأُرَاكَ مِنْ أَفْقَهِ رَجُلٍ بِالْمَدِينَةِ، أَوَلَيْسَ هَذِهِ الْيَهُودُ وَالنَّصَارَى يَقْرَؤونَ التَّوْرَاةَ وَالْإِنْجِيلَ، لَا يَعْمَلُونَ بِشَيْءٍ مِمَّا فِيهِمَا؟!».</t>
+  </si>
+  <si>
+    <t>Daripada Ziyad bin Labid رضي الله عنه, beliau berkata: Nabi ﷺ menyebutkan sesuatu, lalu baginda bersabda: “Itu berlaku ketika waktu hilangnya ilmu” Aku berkata: “Wahai Rasulullah, bagaimana ilmu boleh hilang, sedangkan kita membaca al-Quran dan mengajarkannya kepada anak-anak kita, dan anak-anak kita pula mengajarkannya kepada anak-anak mereka sehinggalah hari Kiamat?” Baginda bersabda: “Celaka engkau, Ziyad! Sesungguhnya aku menganggapmu antara lelaki yang paling faqih di Madinah. Bukankah kaum Yahudi dan Nasrani ini membaca Taurat dan Injil, tetapi mereka tidak mengamalkan sedikit pun daripada apa yang terkandung di dalam kedua-duanya?!”</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم جالسًا بين أصحابه، فقال: هذا الوقت الذي يُرفَع ويُسلَب فيه العلم من الناس، 
+فتعجب زياد بن لبيد الأنصاري رضي الله عنه وسأل النبي صلى الله عليه وسلم، 
+فقال: كيف يرفع العلم ويضيع منا؟! وقد قرأنا القرآن وحفظناه؛ فوالله لنَقرأنَّه، ولنُقرِئنَّه نساءنا وأبناءنا، وأبناء أبنائنا، 
+فقال النبي صلى الله عليه وسلم متعجبًا: فقدتْك أمك يا زياد! إن كنت لأعدك من علماء أهل المدينة! 
+ثم بين له صلى الله عليه وسلم: أنَّ فقد العلم ليس بفقد القرآن؛ ولكن فقد العلم بفقد العمل به،
+فهذه التوراة والإنجيل عند اليهود والنصارى؛ ومع ذلك ما نفعتهم، وما استفادوا من مقصودهما؛ وهو العمل بما علموا.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ sedang duduk di antara para sahabatnya, lalu baginda bersabda: “Inilah waktu ketika ilmu diangkat dan dicabut daripada manusia, ” Ziyad bin Labid al-Anṣārī رضي الله عنه pun merasa heran lalu bertanya kepada Nabi ﷺ, Lalu beliau berkata: "Bagaimanakah ilmu akan diangkat dan hilang daripada kami?! Sedangkan kami telah membaca al-Quran dan menghafaznya; Demi Allah, sesungguhnya kami akan membacanya, dan akan mengajarkannya kepada isteri-isteri kami, anak-anak kami, serta cucu-cucu kami." Lalu Nabi ﷺ bersabda dengan hairan: “Semoga ibumu kehilangan kamu, wahai Ziyad! Padahal aku telah menganggapmu sebagai salah seorang ulama Madinah!” Kemudian baginda ﷺ menjelaskan kepadanya: bahawa kehilangan ilmu bukanlah dengan kehilangan al-Quran; akan tetapi kehilangan ilmu adalah dengan kehilangan pengamalannya, Maka Taurat dan Injil ini ada pada kaum Yahudi dan Nasrani; namun demikian ia tidak memberi manfaat kepada mereka, dan mereka tidak mengambil faedah daripada tujuannya; iaitu untuk beramal dengan apa yang mereka ketahui.</t>
+  </si>
+  <si>
+    <t>وجود المصاحف والكتب بأيدي النّاس لا تنفع بدون العمل بها.
+رفع العلم يكون بأمور، منها: موت النبي صلى الله عليه وسلم، وموت العلماء، وترك العمل بالعلم.
+من علامات الساعة ذهاب العلم وترك العمل به.
+الحث على العمل بالعلم فإنه هو المقصود.</t>
+  </si>
+  <si>
+    <t>Keberadaan Mashaf dan Kitab di tangan manusia tidak bermanfaat tanpa mengamalkannya.
+Ilmu diangkat melalui beberapa perkara, antaranya: kewafatan Nabi ﷺ, kewafatan para ulama, dan tidak beramal dengan ilmu.
+Antara tanda-tanda kiamat ialah hilangnya ilmu dan tidak beramal dengannya.
+Galakan untuk beramal dengan ilmu, kerana itulah tujuannya.</t>
+  </si>
+  <si>
+    <t>صحيح لغيره</t>
+  </si>
+  <si>
+    <t>رواه ابن ماجه</t>
+  </si>
+  <si>
+    <t>[صحيح لغيره]</t>
+  </si>
+  <si>
+    <t>[رواه ابن ماجه]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65045</t>
+  </si>
+  <si>
+    <t>لا تصدقوا أهل الكتاب ولا تكذبوهم، وقولوا: آمنا بالله وما أنزل إلينا</t>
+  </si>
+  <si>
+    <t>Janganlah kamu membenarkan Ahli Kitab dan jangan pula mendustakan mereka, dan katakanlah: {Kami beriman kepada Allah dan apa yang diturunkan kepada kami}</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ قَالَ: كَانَ أَهْلُ الْكِتَابِ يَقْرَؤُونَ التَّوْرَاةَ بِالْعِبْرَانِيَّةِ، وَيُفَسِّرُونَهَا بِالْعَرَبِيَّةِ لِأَهْلِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تُصَدِّقُوا أَهْلَ الْكِتَابِ وَلَا تُكَذِّبُوهُمْ، وَقُولُوا: {آمَنَّا بِاللهِ وَمَا أُنْزِلَ إِلَيْنَا} [البقرة: 136] الْآيَةَ».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurayrah رضي الله عنه, beliau berkata: Ahli Kitab biasa membaca Taurat dalam bahasa Ibrani, dan mentafsirkannya dalam bahasa Arab untuk orang Islam, lalu Rasulullah ﷺ bersabda: “Janganlah kamu membenarkan Ahli Kitab dan jangan pula mendustakan mereka, dan katakanlah: {Kami beriman kepada Allah dan apa yang diturunkan kepada kami} [Al-Baqarah: 136] ayat tersebut.”</t>
+  </si>
+  <si>
+    <t>حذًّر النبي صلى الله عليه وسلم أمته من الاغترار بما يرويه أهل الكتاب من كتبهم، 
+حيث كان اليهود على عهد النبي صلى الله عليه وسلم يقرؤون التوراة باللغة العبرية؛ وهي لغة اليهود، ويفسرونها بالعربية، 
+فقال صلى الله عليه وسلم: لا تصدِّقوا أهل الكتاب ولا تكذِّبوهم، وهذا فيما لا يُعرف صدقُه من كذِبِه؛ 
+وذلك لأن الله تعالى أمرنا أن نؤمن بما أنزل إلينا من القرآن، وما أنزل إليهم من الكتاب، إلا أنه لا سبيل لنا إلى أن نعلم صحيح ما يحكونه عن تلك الكتب من سقيمه إذا لم يَرِد في شريعتنا ما يوضِّح صدقَه من كذبه، 
+فنتوقف، فلا نصدقهم؛ لئلا نكون شركاء معهم فيما حرَّفوه منه، ولا نكذبهم؛ فلعله يكون صحيحًا، فنكون منكرين لما أمرنا أن نؤمن به، 
+وأمر النبي صلى الله عليه وسلم أن نقول: 
+{آمنا بالله وما أنزل إلينا وما أنزل إلى إبراهيم وإسماعيل وإسحاق ويعقوب والأسباط وما أوتي موسى وعيسى وما أوتي النبيون من ربهم لا نفرق بين أحد منهم ونحن له مسلمون} 
+[البقرة: 136].</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ mengingatkan umatnya agar tidak terpedaya dengan riwayat yang disampaikan oleh Ahli Kitab dari kitab-kitab mereka. Pada zaman Nabi ﷺ, kaum Yahudi lazimnya membaca kitab Taurat dalam bahasa Ibrani, iaitu bahasa kaum Yahudi, dan menafsirkannya dalam bahasa Arab, Maka Baginda ﷺ bersabda: “Janganlah kamu mempercayai Ahli Kitab dan jangan pula mendustakan mereka, dan ini adalah dalam perkara yang tidak diketahui benar atau dustanya.” Hal ini kerana Allah SWT memerintahkan kita untuk beriman dengan al-Quran yang diturunkan kepada kita, dan kitab yang diturunkan kepada mereka. Akan tetapi, tiada jalan bagi kita untuk membezakan antara yang benar dengan yang salah daripada apa yang mereka riwayatkan tentang kitab-kitab tersebut, jika tidak terdapat dalam syariat kita sesuatu yang menjelaskan kebenarannya daripada kepalsuannya, Maka kita mengambil sikap berkecuali; kita tidak membenarkan mereka agar tidak bersubahat dalam penyelewengan mereka, dan kita juga tidak mendustakan mereka kerana berkemungkinan ia adalah benar, lalu kita akan mengingkari perkara yang kita diperintahkan untuk beriman dengannya. Nabi ﷺ memerintahkan supaya kita berkata: "Kami beriman kepada Allah, kepada apa yang diturunkan kepada kami, kepada apa yang diturunkan kepada Ibrahim, Ismail, Ishak, Yaakub, dan keturunan mereka, kepada apa yang diberikan kepada Musa dan Isa, serta kepada apa yang diberikan kepada para nabi dari Tuhan mereka. Kami tidak membezakan antara seorang pun dari mereka, dan kami hanya berserah diri kepada-Nya." (Surah al-Baqarah: 136).</t>
+  </si>
+  <si>
+    <t>ما أخبر به أهل الكتاب ثلاثة أقسام: قسم يوافق القرآن والسنة فيُصدَّق، وقسم يخالف القرآن والسنة فهذا باطل ويكذَّب، وقسم ثالث ليس في القرآن والسنة ما يدل على صدقه ولا كذبه؛ فهذا يُروى، ولا يُصدَّق ولا يُكذَّب.</t>
+  </si>
+  <si>
+    <t>Khabar yang disampaikan oleh Ahli Kitab terbahagi kepada tiga bahagian: bahagian yang selari dengan al-Quran dan Sunnah maka ia dibenarkan, bahagian yang bercanggah dengan al-Quran dan Sunnah maka ini adalah batil dan didustakan, dan bahagian ketiga yang tiada di dalam al-Quran dan Sunnah apa yang menunjukkan kebenarannya atau kedustaannya; maka ini diriwayatkan, dan tidak dibenarkan dan tidak pula didustakan.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65046</t>
+  </si>
+  <si>
+    <t>لا تعلموا العلم لتباهوا به العلماء، ولا لتماروا به السفهاء</t>
+  </si>
+  <si>
+    <t>Janganlah kamu mempelajari ilmu untuk berbangga-bangga di hadapan para ulama, atau untuk berdebat dengan orang bodoh</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا تَعَلَّمُوا الْعِلْمَ لِتُبَاهُوا بِهِ الْعُلَمَاءَ، وَلَا لِتُمَارُوا بِهِ السُّفَهَاءَ، وَلَا تَخَيَّرُوا بِهِ الْمَجَالِسَ، فَمَنْ فَعَلَ ذَلِكَ، فَالنَّارُ النَّارُ».</t>
+  </si>
+  <si>
+    <t>Daripada Jabir bin Abdullah RA bahawa Nabi ﷺ bersabda: "Janganlah kamu mempelajari ilmu untuk berbangga-bangga di hadapan para ulama, atau untuk berdebat dengan orang bodoh, atau untuk menarik perhatian dalam majlis-majlis. Sesiapa yang melakukan demikian, maka nerakalah, nerakalah."</t>
+  </si>
+  <si>
+    <t>حذَّّر النبي صلى الله عليه وسلم من طلب العلم لمفاخرة ومباهاة العلماء، وإظهار أني عالم مثلكم، أو لتخاطبوا وتجادلوا به السفهاء وخِفاف العقول، أو يتعلم لأن يتصدَّر في المجالس، ويُقدَّم على غيره فيها. 
+فمن فعل ذلك؛ فإنه يستحقّ النار بريائه وعدم الإخلاص في طلب العلم لله.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ telah memberi amaran tentang perbuatan menuntut ilmu untuk berbangga-bangga di hadapan para ulama, dan menzahirkan diri sebagai seorang alim seperti mereka; atau untuk berdebat dengan orang-orang bodoh dan yang cetek akalnya; atau mempelajarinya untuk mendapat kedudukan utama dalam majlis-majlis dan didahulukan mengatasi orang lain di dalamnya. Maka sesiapa yang berbuat demikian, dia berhak mendapat neraka kerana riaknya dan tidak ikhlas dalam menuntut ilmu kerana Allah.</t>
+  </si>
+  <si>
+    <t>الوعيد بالنار لمن تعلَّم العلم ليفاخر به أو يجادل به أو يتصدَّر به المجالس، ونحو ذلك.
+أهمية إخلاص النية لمن تعلَّم العلم وعلَّمه.
+النية أساس الأعمال وعليها يكون الجزاء.</t>
+  </si>
+  <si>
+    <t>Ancaman neraka bagi sesiapa yang mempelajari ilmu untuk berbangga-bangga, berdebat, atau mendahului dalam majlis-majlis, dan seumpamanya.
+Kepentingan ikhlas dalam niat bagi orang yang menuntut ilmu dan mengajarkannya.
+Niat adalah asas amalan dan balasan adalah berdasarkannya.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65047</t>
+  </si>
+  <si>
+    <t>ضرب الله مثلا صراطا مستقيما</t>
+  </si>
+  <si>
+    <t>“Allah membuat satu perumpamaan iaitu sebuah jalan yang lurus</t>
+  </si>
+  <si>
+    <t>عَنْ النَّوَّاسِ بْنِ سَمْعَانَ الْأَنْصَارِيِّ رضي الله عنه عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «ضَرَبَ اللهُ مَثَلًا صِرَاطًا مُسْتَقِيمًا، وَعَلَى جَنْبَتَيْ الصِّرَاطِ سُورَانِ، فِيهِمَا أَبْوَابٌ مُفَتَّحَةٌ، وَعَلَى الْأَبْوَابِ سُتُورٌ مُرْخَاةٌ، وَعَلَى بَابِ الصِّرَاطِ دَاعٍ يَقُولُ: أَيُّهَا النَّاسُ، ادْخُلُوا الصِّرَاطَ جَمِيعًا، وَلَا تَتَعَرَّجُوا، وَدَاعٍ يَدْعُو مِنْ فَوْقِ الصِّرَاطِ، فَإِذَا أَرَادَ يَفْتَحُ شَيْئًا مِنْ تِلْكَ الْأَبْوَابِ، قَالَ: وَيْحَكَ لَا تَفْتَحْهُ، فَإِنَّكَ إِنْ تَفْتَحْهُ تَلِجْهُ، وَالصِّرَاطُ الْإِسْلَامُ، وَالسُّورَانِ: حُدُودُ اللهِ، وَالْأَبْوَابُ الْمُفَتَّحَةُ: مَحَارِمُ اللهِ، وَذَلِكَ الدَّاعِي عَلَى رَأْسِ الصِّرَاطِ: كِتَابُ اللهِ، وَالدَّاعِي مِنِ فَوْقَ الصِّرَاطِ: وَاعِظُ اللهِ فِي قَلْبِ كُلِّ مُسْلِمٍ».</t>
+  </si>
+  <si>
+    <t>Daripada al-Nawwās bin Samʿān al-Anṣārī رضي الله عنه, daripada Rasulullah ﷺ, baginda bersabda: “Allah membuat satu perumpamaan iaitu sebuah jalan yang lurus. Di kedua-dua belah sisi jalan itu terdapat dua dinding, yang padanya terdapat pintu-pintu yang terbuka, dan pada pintu-pintu itu ada tirai-tirai yang dilabuhkan. Di pintu jalan itu ada seorang penyeru yang berkata: ‘Wahai sekalian manusia, masuklah kamu semua ke jalan ini, dan janganlah kamu menyimpang.’ Dan ada seorang penyeru yang menyeru dari atas jalan itu. Apabila seseorang ingin membuka salah satu daripada pintu-pintu itu, penyeru itu akan berkata: ‘Celaka kamu! Jangan membukanya, kerana sesungguhnya jika kamu membukanya, nescaya kamu akan memasukinya.’
+Jalan itu ialah Islam, kedua-dua dinding itu ialah batasan-batasan Allah, pintu-pintu yang terbuka ialah perkara-perkara yang diharamkan Allah, penyeru yang berada di permulaan jalan itu ialah Kitab Allah, dan penyeru dari atas jalan itu ialah penasihat daripada Allah di dalam hati setiap Muslim.”</t>
+  </si>
+  <si>
+    <t>بَيَّن النبي صلى الله عليه وسلم: أن الله ضرب مثلًا للإسلام بالطريق المستقيم المُمتد لا اعوجاج فيه، وعلى جانبي هذا الطريق، سوران أو جداران يحيطان به من جهتيه وهما حدود الله، يتخلل هذين الجدارين أبواب مفتَّحة هي محارم الله، 
+وعلى تلك الأبواب ستائر لا تُظهِر للمارِّ على الطريق مَن بداخلها، 
+وفي أول الطريق داعٍ يوجِّه الناسَ ويرشدهم ويقول لهم: سيروا عليه دون أن تميلوا إلى الأطراف والجوانب، وهذا الداعي هو كتاب الله، 
+وهناك داع آخر من فوق الطريق؛ وهذا الداعي كلما همّ الماشي على الصراط أن يفتح قدرًا يسيرًا من ستور تلك الأبواب زجره وقال له: ويلك لا تفتحْه! فإنك إن تفتحْه تَلِجْه ولن تستطيع أن تمسك نفسك عن الدخول، وهذا الداعي هو واعظ الله في قلب كل مسلم.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menjelaskan bahawa Allah telah membuat satu perumpamaan bagi Islam seperti sebatang jalan yang lurus terbentang tanpa sebarang kebengkokan. Di kedua-dua belah sisi jalan ini, terdapat dua tembok yang mengelilinginya, iaitu had-had (batasan) Allah. Pada kedua-dua tembok ini terdapat pintu-pintu yang terbuka, iaitu perkara-perkara yang diharamkan oleh Allah. Pada pintu-pintu tersebut, tergantung tirai-tirai yang menghalang orang yang lalu-lalang daripada melihat apa yang ada di dalamnya. Di permulaan jalan, terdapat seorang penyeru yang memberi petunjuk kepada manusia dengan berkata: "Teruskan perjalanan di atas jalan ini dan jangan menyimpang." Penyeru ini ialah Kitab Allah. Terdapat seorang lagi penyeru dari atas jalan itu. Setiap kali orang yang berjalan di atas jalan itu berniat untuk membuka sedikit tirai pada pintu-pintu tersebut, penyeru ini akan mengherdiknya dan berkata: "Celakalah kamu, jangan membukanya! Sesungguhnya jika kamu membukanya, nescaya kamu akan memasukinya, dan kamu tidak akan mampu menahan dirimu daripada masuk ke dalamnya." Dan penyeru ini ialah peringatan daripada Allah di dalam hati setiap orang Muslim.</t>
+  </si>
+  <si>
+    <t>الإسلام هو الدين الحق، وأنه الصراط المستقيم الذي يوصلنا إلى الجنة.
+وجوب الالتزام بحدود الله وبما أحلَّ وحرَّم، وأنّ التَّساهل فيها يُورِث الهلاك.
+فضل القرآن العظيم والحث على العمل به، ففيه الهدى والنور والفلاح.
+رحمة الله بعباده وبما أودعه في قلوب المؤمنين ما يمنعهم ويعظهم عن الوقوع في المهالك.
+الله برحمته جعل للعباد حواجز تمنعهم من الوقوع في المعاصي.
+من وسائل التعليم ضرب المثل للتقريب والتوضيح.</t>
+  </si>
+  <si>
+    <t>Islam adalah agama kebenaran dan jalan yang lurus yang menyampaikan kita ke syurga.
+Kewajipan beriltizam dengan batas-batas yang telah ditetapkan oleh Allah Ta’ala dan dengan apa yang dihalalkan dan diharamkan-Nya, dan bahawa bermudah-mudah padanya mendatangkan kebinasaan.
+Kelebihan al-Quran dan galakan untuk mengamalkannya, kerana padanya terkandung petunjuk, cahaya dan kejayaan.
+Rahmat Allah kepada hamba-hamba-Nya adalah apa yang Dia tanamkan dalam hati orang-orang beriman, yang menjaga dan mengingatkan mereka agar tidak terjerumus ke dalam kebinasaan.
+Allah dengan rahmat-Nya menjadikan bagi hamba-hamba-Nya penghalang-penghalang yang mencegah mereka daripada terjatuh ke dalam maksiat.
+Antara kaedah pengajaran adalah memberikan perumpamaan untuk memudahkan pemahaman dan penjelasan.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65049</t>
+  </si>
+  <si>
+    <t>أنزل على رسول الله صلى الله عليه وسلم وهو ابن أربعين</t>
+  </si>
+  <si>
+    <t>Wahyu diturunkan kepada Rasulullah ﷺ ketika baginda berusia 40 tahun</t>
+  </si>
+  <si>
+    <t>عَنِ ‌ابْنِ عَبَّاسٍ رَضِيَ اللهُ عَنْهُمَا قَالَ: أُنْزِلَ عَلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَهُوَ ابْنُ أَرْبَعِينَ، فَمَكَثَ بِمَكَّةَ ثَلَاثَ عَشْرَةَ سَنَةً، ثُمَّ أُمِرَ بِالْهِجْرَةِ، فَهَاجَرَ إِلَى الْمَدِينَةِ، فَمَكَثَ بِهَا عَشْرَ سِنِينَ، ثُمَّ تُوُفِّيَ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ.</t>
+  </si>
+  <si>
+    <t>Dari Ibnu 'Abbas RA, beliau berkata: Wahyu diturunkan kepada Rasulullah ﷺ ketika baginda berusia 40 tahun. Baginda tinggal di Mekah selama 13 tahun, kemudian datang perintah keatasnya untuk berhijrah. Maka baginda berhijrah ke Madinah, tinggal di sana selama sepuluh tahun, dan kemudian wafat ﷺ.</t>
+  </si>
+  <si>
+    <t>يخبر ابن عباس رضي الله عنهما: أن الوحي أنزل على رسول الله صلى الله عليه وسلم وبُعث وعمره أربعون سنة، 
+فأقام بمكة ثلاث عشرة سنة بعد الوحي، 
+ثم أُمِرَ بالهجرة إلى المدينة وأقام بها عشر سنين، 
+ثم توفي صلى الله عليه وسلم وعمره ثلاثٌ وستون سنة.</t>
+  </si>
+  <si>
+    <t>Ibn Abbas رضي الله عنهما menceritakan: Wahyu telah diturunkan kepada Rasulullah ﷺ dan Allah mengutus baginda ketika berusia 40 tahun. Baginda menetap di Mekah selama 13 tahun selepas turunnya wahyu. Kemudian, datang perintah ke atas baginda untuk berhijrah ke Madinah, lalu baginda menetap di sana selama 10 tahun. Selepas itu, baginda wafat ﷺ pada usia 63 tahun.</t>
+  </si>
+  <si>
+    <t>اهتمام الصحابة بسيرة النبي صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Keprihatinan para sahabat dengan Sirah Nabi Kita ﷺ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65050</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم لا يعرف فصل السورة حتى تنزل عليه بسم الله الرحمن الرحيم</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ tidak mengetahui perpisahan surah sehinggalah diturunkan kepada baginda: “Dengan nama Allah Yang Maha Pemurah, lagi Maha Mengasihani.”</t>
+  </si>
+  <si>
+    <t>عَنِ ‌ابْنِ عَبَّاسٍ رَضِيَ اللهُ عَنْهُمَا قَالَ: كَانَ النَّبِيُّ صَلَّى اللهُ عَليهِ وَسَلَّمَ لا يَعْرِفُ فَصْلَ السُّورةِ حَتَّى تَنْزِلَ عَليْهِ {بِسْمِ اللَّهِ الرَّحْمَنِ الرَّحِيمِ}.</t>
+  </si>
+  <si>
+    <t>Dari Ibnu 'Abbas RA, beliau berkata: Nabi ﷺ tidak mengetahui perpisahan surah sehinggalah diturunkan kepada baginda: “Dengan nama Allah Yang Maha Pemurah, lagi Maha Mengasihani.”</t>
+  </si>
+  <si>
+    <t>يُبَيِّن ابن عباس رضي الله عنهما أن سور القرآن الكريم كانت تنزل على النبي صلى الله عليه وسلم ولا يَعرف انفصالَها وانتهاءها، حتى تنزل عليه: "بسم الله الرحمن الرحيم"، فيَعلم أن السورة السابقة قد خُتمت، وأنها بداية لسورة جديدة.</t>
+  </si>
+  <si>
+    <t>Ibn ‘Abbas رضي الله عنهما menjelaskan bahawa surah-surah al-Quran al-Karim diturunkan kepada Nabi ﷺ dan baginda tidak mengetahui pemisahan dan pengakhirannya, sehinggalah diturunkan kepada baginda: "بسم الله الرحمن الرحيم", maka baginda mengetahui bahawa surah sebelumnya telah tamat, dan ia adalah permulaan bagi surah yang baharu.</t>
+  </si>
+  <si>
+    <t>البسملة يُفصَل بها بين السُّور، إلا بين سورة الأنفال وسورة التوبة.</t>
+  </si>
+  <si>
+    <t>Basmalah menjadi pemisah antara surah-surah, kecuali antara Surah al-Anfal dan Surah al-Tawbah.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65051</t>
+  </si>
+  <si>
+    <t>أيحب أحدكم إذا رجع إلى أهله أن يجد فيه ثلاث خلفات عظام سمان؟</t>
+  </si>
+  <si>
+    <t>Adakah salah seorang antara kamu suka apabila pulang kepada keluarganya, dia mendapati tiga ekor unta bunting yang besar lagi gemuk?</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَيُحِبُّ أَحَدُكُمْ إِذَا رَجَعَ إِلَى أَهْلِهِ أَنْ يَجِدَ فِيهِ ثَلَاثَ خَلِفَاتٍ عِظَامٍ سِمَانٍ؟» قُلْنَا: نَعَمْ. قَالَ: «فَثَلَاثُ آيَاتٍ يَقْرَأُ بِهِنَّ أَحَدُكُمْ فِي صَلَاتِهِ خَيْرٌ لَهُ مِنْ ثَلَاثِ خَلِفَاتٍ عِظَامٍ سِمَانٍ».</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurairah رضي الله عنه, beliau berkata: Rasulullah ﷺ bersabda: "Adakah salah seorang antara kamu suka apabila pulang kepada keluarganya, dia mendapati tiga ekor unta bunting yang besar lagi gemuk?" Kami menjawab: "Ya." Baginda bersabda: "Maka tiga ayat yang dibaca oleh salah seorang antara kamu dalam solatnya adalah lebih baik baginya daripada tiga ekor unta bunting yang besar lagi gemuk."</t>
+  </si>
+  <si>
+    <t>يُبَيِّن النبي صلى الله عليه وسلم أن أجر قراءة ثلاثة آيات في الصلاة؛ خير من أن يجد الإنسان في بيته ثلاث نُوْقٍ حوامل عظام سمان.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menerangkan bahawa ganjaran membaca tiga ayat di dalam solat adalah lebih baik daripada seseorang mendapati di rumahnya tiga ekor unta betina yang bunting, besar lagi gemuk.</t>
+  </si>
+  <si>
+    <t>بيان فضل قراءة القرآن في الصلاة.
+الأعمال الصالحة خير وأبقى من متاع الدنيا الفاني.
+هذا الفضل ليس مُقيَّدًا بقراءة ثلاث آيات فقط؛ فكلما زاد المصلي من قراءة الآيات في صلاته كان ثوابها خيرًا له من عددهن من الخَلِفات.</t>
+  </si>
+  <si>
+    <t>Penjelasan kelebihan membaca al-Quran dalam solat.
+Amalan-amalan soleh adalah lebih baik dan lebih kekal daripada kesenangan dunia yang fana.
+Kelebihan ini tidak terhad kepada bacaan tiga ayat sahaja, kerana semakin banyak ayat yang dibaca oleh seseorang dalam solatnya, maka pahalanya adalah lebih baik baginya berbanding bilangan unta betina bunting yang setara.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65053</t>
+  </si>
+  <si>
+    <t>يقال لصاحب القرآن: اقرأ وارتق، ورتل كما كنت ترتل في الدنيا، فإن منزلك عند آخر آية تقرؤها</t>
+  </si>
+  <si>
+    <t>Dikatakan kepada sahabat al-Quran: ‘Bacalah dan naiklah, serta bacalah al-Quran dengan tartil sepertimana kamu membacanya dengan tartil di dunia. Sesungguhnya kedudukanmu adalah pada ayat terakhir yang kamu baca</t>
+  </si>
+  <si>
+    <t>عن عبد الله بن عمرو رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «يقالُ لصاحبِ القرآن: اقرَأ وارتَقِ، ورتِّل كما كُنْتَ ترتِّل في الدُنيا، فإن منزِلَكَ عندَ آخرِ آية تقرؤها».</t>
+  </si>
+  <si>
+    <t>Daripada 'Abdullah bin 'Amr رضي الله عنهما, beliau berkata, bahawa Rasulullah ﷺ bersabda: "Dikatakan kepada sahabat al-Quran: ‘Bacalah dan naiklah, serta bacalah al-Quran dengan tartil sepertimana kamu membacanya dengan tartil di dunia. Sesungguhnya kedudukanmu adalah pada ayat terakhir yang kamu baca."</t>
+  </si>
+  <si>
+    <t>أخبر النبي صلى الله عليه وسلم أنه يقال لقارئ القرآن، العامل بما فيه، الملازم له تلاوةً وحفظًا إذا دخل الجنة: 
+اقرأ القرآن، وارتق بذلك في درجات الجنة، ورتل كما كنت ترتل في الدنيا بقراءته بتأنٍّ وطمأنينة؛ فإن منزلك عند آخر آية تقرؤها.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ memberitakan bahawa akan dikatakan kepada pembaca al-Quran, yang beramal dengan kandungannya serta sentiasa tekun membacanya dan menghafalnya, apabila dia memasuki syurga: “Bacalah al-Quran, dan naiklah ke darjat-darjat syurga, dan bacalah ia secara tartil sepertimana engkau membacanya di dunia dengan perlahan dan tenang; kerana sesungguhnya kedudukanmu adalah pada ayat terakhir yang engkau baca.”</t>
+  </si>
+  <si>
+    <t>الجزاء على وفق الأعمال كميَّةً وكيفيَّة.
+الحث على تلاوة القرآن وإتقانه وحفظه وتدبره والعمل به.
+الجنة منازل ودرجات كثيرة، ينال أصحاب القرآن فيها أعلى الدرجات.</t>
+  </si>
+  <si>
+    <t>Balasan setimpal dengan perbuatan dari segi kuantiti dan kualiti.
+Galakan untuk membaca al-Quran, menguasainya, menghafaznya, mentadabburnya, dan mengamalkannya.
+Syurga memiliki banyak tingkatan dan darjat, dan di dalamnya para ahli al-Quran meraih darjat yang paling tinggi.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65054</t>
+  </si>
+  <si>
+    <t>الجاهر بالقرآن كالجاهر بالصدقة، والمسر بالقرآن كالمسر بالصدقة</t>
+  </si>
+  <si>
+    <t>“Orang yang membaca al-Quran secara terang-terangan adalah seperti orang yang bersedekah secara terang-terangan, dan orang yang membaca al-Quran secara sembunyi-sembunyi adalah seperti orang yang bersedekah secara sembunyi-sembunyi.”</t>
+  </si>
+  <si>
+    <t>عن عُقبة بن عامر الجُهني رضي الله عنه قال: قال رسولُ الله صلَّى الله عليه وسلم: «الجاهِرُ بالقرآن كالجاهِرِ بالصَّدَقَةِ، والمُسِرُّ بالقرآن كالمُسِرِّ بالصَّدَقَة».</t>
+  </si>
+  <si>
+    <t>Daripada 'Uqbah bin 'Amir al-Juhani RA, beliau berkata: Rasulullah ﷺ bersabda: “Orang yang membaca al-Quran secara terang-terangan adalah seperti orang yang bersedekah secara terang-terangan, dan orang yang membaca al-Quran secara sembunyi-sembunyi adalah seperti orang yang bersedekah secara sembunyi-sembunyi.”</t>
+  </si>
+  <si>
+    <t>بَيَّن النبي صلى الله عليه وسلم أن المُعلن بقراءة القرآن كالمعلن بإعطاء الصدقة، والمُخفي بقراءة القرآن كالمخفي بإعطاء الصدقة.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ menjelaskan bahawa orang yang membaca al-Quran secara terang-terangan adalah seperti orang yang bersedekah secara terang-terangan, dan orang yang membaca al-Quran secara sembunyi-sembunyi adalah seperti orang yang bersedekah secara sembunyi-sembunyi.</t>
+  </si>
+  <si>
+    <t>إخفاء قراءة القرآن أفضل، كما إن إخفاء الصدقة أفضل، لما فيه من الإخلاص والبعد عن الرياء والعجب، إلا إذا دعت الحاجة والمصلحة إلى الجهر مثل تعليم القرآن.</t>
+  </si>
+  <si>
+    <t>Merahsiakan bacaan al-Quran adalah lebih afdal, sepertimana merahsiakan sedekah adalah lebih afdal, kerana ia mengandungi keikhlasan dan menjauhkan daripada riya' dan 'ujub, kecuali jika terdapat keperluan dan maslahah untuk menyaringkan bacaan, seperti untuk tujuan mengajar al-Quran.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65055</t>
+  </si>
+  <si>
     <t>عليكم بتقوى الله، والسمع والطاعة، وإن عبدا حبشيا، وسترون من بعدي اختلافا شديدا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>Hendaklah kamu bertakwa kepada Allah, dengar dan taat (kepada pemimpin), sekalipun yang memimpin kamu seorang hamba Habsyi. Sesungguhnya siapa yang masih hidup selepas (kewafatan) aku nanti akan melihat banyak perselisihan. Maka hendaklah kamu berpegang dengan sunnahku dan sunnah Khulafa’ al-Rasyidin yang mendapat petunjuk</t>
   </si>
   <si>
     <t>عن العِرْباضِ بن ساريةَ رضي الله عنه قال: قام فينا رسول الله صلى الله عليه وسلم ذات يوم، فوَعَظَنا مَوعظةً بليغةً وَجِلتْ منها القلوبُ، وذَرَفتْ منها العيونُ، فقيل: يا رسول الله، وعظتَنَا موعظةَ مُودِّعٍ فاعهد إلينا بعهد. فقال: «عليكم بتقوى الله، والسمع والطاعة، وإن عبدًا حبشيًّا، وسترون من بعدي اختلافًا شديدًا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين، عَضُّوا عليها بالنواجِذ، وإياكم والأمور المحدثات، فإن كل بدعة ضلالة».</t>
   </si>
   <si>
     <t>Daripada al-‘Irbad bin Sariyah رضي الله عنه, beliau berkata: “Pada suatu hari, Rasulullah صلى الله عليه وسلم pernah berdiri di hadapan kami, lalu baginda menyampaikan suatu nasihat yang sangat menyentuh hati, sehingga hati menjadi takut dan mata menitiskan air mata. Lalu dikatakan: "Wahai Rasulullah, seolah-olah ini adalah nasihat seorang yang hendak berpisah. Oleh itu, berilah kami nasihat. Baginda bersabda:
 "Hendaklah kamu bertakwa kepada Allah, dengar dan taat (kepada pemimpin), sekalipun yang memimpin kamu seorang hamba Habsyi. Sesungguhnya siapa yang masih hidup selepas (kewafatan) aku nanti akan melihat banyak perselisihan. Maka hendaklah kamu berpegang dengan sunnahku dan sunnah Khulafa’ al-Rasyidin yang mendapat petunjuk; gigitlah ia dengan gigi geraham (pegang dengan teguh). Jauhilah perkara-perkara baru (dalam agama), kerana sesungguhnya setiap bid'ah itu adalah sesat."</t>
   </si>
   <si>
     <t>وَعَظَ النبيُّ صلى الله عليه وسلم أصحابَه مَوعظةً بَلِيْغَةً خافتْ منها القلوبُ ودَمَعتْ منها العيونُ، 
 فقالوا: يا رسول الله كأنها مَوعظةُ مُودِّعٍ لِمَا رأوا مِن مبالغتِه صلى الله عليه وسلم في الموعظة، فطلبوا وصيةً ليتمسكوا بها مِن بعده، 
 قال: أوصيكم بتقوى الله عز وجل، وذلك بفعل الواجبات وترك المحرمات، 
 والسمع والطاعة، أي: للأمراء، وإنْ تَأَمَّر عليكم عَبْدٌ أو استولى عليكم، أي صار أدنى الخَلْقِ أميرًا عليكم فلا تَسْتَنْكِفُوا عن ذلك وأطيعوه، مخافةَ إثارةِ الفتن، فإنه مَن يعِش منكم فسيرى اختلافًا كثيرًا، 
 ثم بَيَّنَ لهم المَخْرَجَ مِن هذا الاختلاف، وذلك بالتمسُّك بِسُنَّتِهِ وسُنّةِ الخلفاء الراشدين المهديين مِن بعده، أبي بكر الصديق، وعمر بن الخطاب، وعثمان بن عفان، وعلي بن أبي طالب رضي الله عنهم أجمعين، والعَضُّ عليها بالنواجذ أي –الأضراس الأخيرة-: يعني بذلك الجِدُّ في لزوم السنة والتمسك بها، 
 وحَذَّرَهم من الأمور المُحدَثة المُبْتَدَعة في الدِّين، فإنِّ كلَّ بدعةٍ ضلالةٌ.</t>
   </si>
   <si>
     <t>Nabi صلى الله عليه وسلم telah memberi satu nasihat yang sangat menusuk hati kepada para sahabatnya, sehingga hati mereka merasa takut dan air mata mereka bercucuran. Lalu mereka berkata: Wahai Rasulullah, seolah-olah ini adalah nasihat seorang yang hendak berpisah, kerana mereka melihat betapa bersungguh-sungguhnya baginda صلى الله عليه وسلم dalam memberi nasihat itu. Maka mereka meminta wasiat yang boleh mereka berpegang teguh dengannya selepas ketiadaan baginda. Baginda bersabda: Aku berwasiat kepada kamu agar bertakwa kepada Allah ‘Azza wa Jalla, iaitu dengan melaksanakan kewajipan-kewajipan dan meninggalkan perkara-perkara yang haram. Dan (aku wasiatkan juga) supaya kamu dengar dan taat (kepada pemimpin), iaitu kepada para pemerintah. Sekalipun seorang hamba menjadi pemimpin kamu atau menguasai kamu – iaitu orang yang paling rendah kedudukannya menjadi pemimpin atasan kamu – maka janganlah kamu merasa keberatan untuk taat kepadanya. Hal ini bagi mengelakkan timbulnya fitnah. Sesungguhnya sesiapa yang masih hidup selepas kamu akan melihat banyak perselisihan. Kemudian baginda menerangkan kepada mereka jalan keluar daripada perselisihan itu, iaitu dengan berpegang teguh kepada sunnah baginda dan sunnah para al-Khulafa al-Rasyidin yang mendapat petunjuk selepas (pemergian) baginda, iaitu Abu Bakar al-Siddiq, ‘Umar bin al-Khattab, ‘Uthman bin ‘Affan, dan ‘Ali bin Abi Talib رضي الله عنهم أجمعين. Dan (baginda menyuruh) menggigitnya dengan gigi geraham, iaitu bersungguh-sungguh dalam malazimi sunnah dan berpegang dengannya. Baginda memperingatkan mereka daripada perkara-perkara baru yang diada-adakan dalam agama, kerana sesungguhnya setiap bid'ah itu adalah sesat.</t>
   </si>
   <si>
     <t>أهمية التَّمَسُّكِ بالسُّنّة واتباعها.
 العناية بالمواعظ وترقيق القلوب.
 الأمر باتباع الخُلَفاء الراشدين المهديين الأربعة مِن بعده، وهم أبو بكر وعمر وعثمان وعلي رضي الله عنهم.
 النهيُ عن الابتداع في الدِّين، وأنّ كل البدع ضلالة.
 السمع والطاعة لمَن تولَّى أمر المؤمنين في غير معصية.
 أهمية تقوى الله عز وجل في كل الأوقات والأحوال.
 الاختلاف واقع في هذه الأمة، وعند حدوثِهِ يلزم الرجوعُ إلى سُنّة رسول الله صلى الله عليه وسلم والخلفاء الراشدين.</t>
   </si>
   <si>
     <t>Kepentingan berpegang teguh dengan sunnah dan mengikutinya.
 Memberi perhatian terhadap nasihat (agama) dan melembutkan hati.
 Perintah supaya mengikuti para khalifah yang terdidik lagi mendapat tunjuk ajar yang empat selepas baginda, iaitu Abu Bakar, ‘Umar, ‘Uthman dan ‘Ali رضي الله عنهم.
 Larangan melakukan bid'ah dalam agama kerana sesungguhnya setiap bid'ah itu adalah sesat.
 Dengar dan taat kepada sesiapa yang memegang urusan orang-orang beriman, selama mana bukan dalam perkara maksiat.
 Kepentingan bertakwa kepada Allah ‘Azza wa Jalla pada setiap masa dan keadaan.
 Perselisihan pasti akan berlaku dalam umat ini, dan apabila ia berlaku maka wajiblah kembali kepada sunnah Rasulullah صلى الله عليه وسلم serta sunnah Khulafa’ al-Rasyidin.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[رواه أبو داود والترمذي وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/65057</t>
+  </si>
+  <si>
+    <t>كانوا يقترئون من رسول الله صلى الله عليه وسلم عشر آيات، فلا يأخذون في العشر الأخرى حتى يعلموا ما في هذه من العلم والعمل</t>
+  </si>
+  <si>
+    <t>mereka biasa belajar sepuluh ayat daripada Rasulullah ﷺ, lalu mereka tidak akan mengambil sepuluh ayat yang lain sehinggalah mereka mempelajari ilmu dan amalan yang terkandung di dalamnya</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ السُّلَمي رحمه الله قَالَ: حَدَّثَنَا مَنْ كَانَ يُقْرِئُنَا مِنْ أَصْحَابِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُمْ كَانُوا يَقْتَرِئُونَ مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَشْرَ آيَاتٍ، فَلَا يَأْخُذُونَ فِي الْعَشْرِ الْأُخْرَى حَتَّى يَعْلَمُوا مَا فِي هَذِهِ مِنَ الْعِلْمِ وَالْعَمَلِ، قَالُوا: فَعَلِمْنَا الْعِلْمَ وَالْعَمَلَ.</t>
+  </si>
+  <si>
+    <t>Daripada Abu ‘Abd al-Rahman al-Sulami رحمه الله, beliau berkata: Seseorang dalam kalangan para Sahabat Nabi ﷺ yang mengajar kami al-Quran menyampaikan kepada kami, bahawa mereka biasa belajar sepuluh ayat daripada Rasulullah ﷺ, lalu mereka tidak akan mengambil sepuluh ayat yang lain sehinggalah mereka mempelajari ilmu dan amalan yang terkandung di dalamnya. Mereka berkata: "Maka kami pun mempelajari ilmu dan amalan (secara serentak)."</t>
+  </si>
+  <si>
+    <t>كان الصحابة رضي الله عنهم يَتَلَقَّون مِن رسول الله صلى الله عليه وسلم عشر آيات مِن القرآن، ولا ينتقلون إلى غيرها حتَّى يتعلَّموا ما في هذه العشر من العلم ويعملون به، فعلموا العلم والعمل معًا.</t>
+  </si>
+  <si>
+    <t>Para sahabat رضي الله عنهم menerima sepuluh ayat al-Quran daripada Rasulullah ﷺ, dan tidak akan beralih kepada ayat-ayat lain sehinggalah mereka mempelajari ilmu yang terkandung di dalamnya dan mengamalkannya. Maka, mereka mempelajari ilmu dan amal secara serentak.</t>
+  </si>
+  <si>
+    <t>فضل الصحابة رضي الله عنهم وحرصهم على تعلم القرآن.
+تعلم القرآن يكون بالعلم والعمل بما فيه، وليس بقراءته وحفظه فقط.
+العلم يكون قبل القول والعمل.</t>
+  </si>
+  <si>
+    <t>Kemuliaan para sahabat رضي الله عنهم dan kesungguhan mereka untuk mempelajari al-Quran.
+Mempelajari al-Quran adalah dengan mengetahui dan mengamalkan kandungannya, bukan dengan membacanya dan menghafaznya semata-mata.
+Ilmu adalah sebelum perkataan dan perbuatan.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65058</t>
+  </si>
+  <si>
+    <t>يا أبا المنذر، أتدري أي آية من كتاب الله معك أعظم؟ قال: قلت: الله لا إله إلا هو الحي القيوم البقرة: . قال: فضرب في صدري، وقال: والله ليهنك العلم، أبا المنذر</t>
+  </si>
+  <si>
+    <t>Wahai Abu al-Munzir, tahukah engkau ayat manakah daripada kitab Allah yang paling agung?” Aku menjawab: “{اللهُ لا إِلَهَ إِلا هُوَ الْحَيُّ الْقَيُّومُ} [البقرة: 255].” Lalu baginda menepuk dadaku, dan bersabda: “Demi Allah, semoga engkau berbahagia dengan ilmu ini, wahai Abu al-Munzir.”</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أُبَيِّ بْنِ كَعْبٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَا أَبَا الْمُنْذِرِ، أَتَدْرِي أَيُّ آيَةٍ مِنْ كِتَابِ اللهِ مَعَكَ أَعْظَمُ؟» قَالَ: قُلْتُ: اللهُ وَرَسُولُهُ أَعْلَمُ. قَالَ: «يَا أَبَا الْمُنْذِرِ، أَتَدْرِي أَيُّ آيَةٍ مِنْ كِتَابِ اللهِ مَعَكَ أَعْظَمُ؟» قَالَ: قُلْتُ: {اللهُ لا إِلَهَ إِلا هُوَ الْحَيُّ الْقَيُّومُ} [البقرة: 255]. قَالَ: فَضَرَبَ فِي صَدْرِي، وَقَالَ: «وَاللهِ لِيَهْنِكَ الْعِلْمُ، أَبَا الْمُنْذِرِ».</t>
+  </si>
+  <si>
+    <t>Daripada Ubay bin Ka‘b رضي الله عنه, beliau berkata bahawa Rasulullah ﷺ bersabda: “Wahai Abu al-Munzir, tahukah engkau ayat manakah daripada kitab Allah yang paling agung?” Aku menjawab: “Allah dan Rasul-Nya lebih mengetahui.” Baginda bersabda: “Wahai Abu al-Munzir, tahukah engkau ayat manakah daripada kitab Allah yang paling agung?” Aku menjawab: “{اللهُ لا إِلَهَ إِلا هُوَ الْحَيُّ الْقَيُّومُ} [البقرة: 255].” Lalu baginda menepuk dadaku, dan bersabda: “Demi Allah, semoga engkau berbahagia dengan ilmu ini, wahai Abu al-Munzir.”</t>
+  </si>
+  <si>
+    <t>سأل النبيُّ صلى الله عليه وسلم أبيَّ بن كعب عن أعظم آية في كتاب الله، 
+فتردد في الإجابة، ثم قال: هي آية الكرسي: {الله لا إله إلا هو الحي القيوم}، 
+فأيَّده النبي صلى الله عليه وسلم، وضرب النبي على صدره إشارة إلى امتلائه علمًا وحكمة، ودعا له بأن يَسعدَ بهذا العلم وأن يُيَسَّر له.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ bertanya kepada Ubayy bin Ka'b tentang ayat yang paling agung di dalam kitab Allah, lalu beliau teragak-agak untuk menjawab. Kemudian, beliau berkata: "Ia adalah Ayat al-Kursi: {Allah, tiada Tuhan (yang berhak disembah) melainkan Dia, Yang Tetap hidup, Yang Kekal selama-lamanya mentadbirkan (sekalian makhlukNya)}." Maka Nabi sallallahu 'alaihi wasallam membenarkannya, lalu Baginda menepuk dadanya sebagai isyarat akan kepenuhannya dengan ilmu dan hikmah, dan mendoakannya agar beliau berbahagia dengan ilmu ini serta dipermudahkan baginya.</t>
+  </si>
+  <si>
+    <t>منقبة عظيمة لأبي بن كعب رضي الله عنه.
+آية الكرسي أعظم آية في كتاب الله تعالى، فينبغي حفظها وتدبر معانيها والعمل بها.</t>
+  </si>
+  <si>
+    <t>Kelebihan agung bagi Ubay bin Ka'b رضي الله عنه.
+Ayat Kursiy ialah ayat teragung dalam Kitab Allah Ta'ala, maka seyogianya ia dihafal, ditadabbur makna-maknanya, dan diamalkan.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65059</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان إذا أوى إلى فراشه كل ليلة جمع كفيه، ثم نفث فيهما فقرأ فيهما: قل هو الله أحد، وقل أعوذ برب الفلق، وقل أعوذ برب الناس</t>
+  </si>
+  <si>
+    <t>Bahawa Nabi ﷺ apabila pergi ke tempat tidurnya pada setiap malam, baginda merapatkan kedua-dua telapak tangannya, kemudian meniup pada keduanya lalu membaca: {قُلْ هُوَ اللهُ أَحَدٌ}، وَ{قُلْ أَعُوذُ بِرَبِّ الْفَلَقِ}، وَ{قُلْ أَعُوذُ بِرَبِّ النَّاسِ}</t>
+  </si>
+  <si>
+    <t>عَنْ ‌عَائِشَةَ رضي الله عنها: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ إِذَا أَوَى إِلَى فِرَاشِهِ كُلَّ لَيْلَةٍ جَمَعَ كَفَّيْهِ، ثُمَّ نَفَثَ فِيهِمَا فَقَرَأَ فِيهِمَا: {قُلْ هُوَ اللهُ أَحَدٌ}، وَ{قُلْ أَعُوذُ بِرَبِّ الْفَلَقِ}، وَ{قُلْ أَعُوذُ بِرَبِّ النَّاسِ}، ثُمَّ يَمْسَحُ بِهِمَا مَا اسْتَطَاعَ مِنْ جَسَدِهِ، يَبْدَأُ بِهِمَا عَلَى رَأْسِهِ وَوَجْهِهِ وَمَا أَقْبَلَ مِنْ جَسَدِهِ، يَفْعَلُ ذَلِكَ ثَلَاثَ مَرَّاتٍ.</t>
+  </si>
+  <si>
+    <t>Daripada Aisyah RA: Bahawa Nabi ﷺ apabila pergi ke tempat tidurnya pada setiap malam, baginda merapatkan kedua-dua telapak tangannya, kemudian meniup pada keduanya lalu membaca: {قُلْ هُوَ اللهُ أَحَدٌ}، وَ{قُلْ أَعُوذُ بِرَبِّ الْفَلَقِ}، وَ{قُلْ أَعُوذُ بِرَبِّ النَّاسِ}, kemudian baginda menyapu bahagian badannya yang dapat dicapai dengan kedua-dua tangannya, bermula dari kepala, muka, dan bahagian hadapan badannya. Baginda melakukan perkara itu sebanyak tiga kali.</t>
+  </si>
+  <si>
+    <t>كان من هديه صلى الله عليه وسلم إذا أوى إلى فراشه لينام جَمَعَ كفـيه ورفعهما -كما يفعل الداعي- ونَفَخَ فيهما من فمِه نفخًا لطيفًا مع رِيْق يسير ويقرأ السور الثلاث: 
+{قل هو الله أحد} 
+و{قل أعوذ برب الفلق} 
+و{قل أعوذ برب الناس}، 
+ثم يمسح بكفيه ما استطاع من جسده؛ بادئًا برأسه ووجهه وبالجزء الأمامي من بدنه، يكرر هذا الفعل ثلاث مرات.</t>
+  </si>
+  <si>
+    <t>Antara sunnah Baginda ﷺ, apabila hendak tidur di pembaringannya, baginda akan menyatukan kedua-dua tapak tangannya dan mengangkatnya -seperti orang yang berdoa-, lalu meniup ke dalamnya dengan tiupan yang lembut berserta sedikit air liur, dan membaca tiga surah: {قل هو الله أحد}, {قل أعوذ برب الفلق}, dan {قل أعوذ برب الناس}. Kemudian, baginda menyapu dengan kedua-dua tapak tangannya pada bahagian badannya yang mampu dicapai; bermula dengan kepala, muka, dan bahagian hadapan badannya. Baginda mengulangi perbuatan ini tiga kali.</t>
+  </si>
+  <si>
+    <t>استحباب قراءة سورة الإخلاص والمعوذتين قبل النوم والنفث بهنَّ، ومسح ما استطاع من جسده.</t>
+  </si>
+  <si>
+    <t>Membaca Surah al-Ikhlas, Surah al-Falaq dan Surah al-Nas sebelum tidur, kemudian menghembus halus dengannya dan mengusap ke seluruh bahagian badan yang mampu dicapai.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65060</t>
+  </si>
+  <si>
+    <t>فإذا رأيت الذين يتبعون ما تشابه منه فأولئك الذين سمى الله، فاحذروهم</t>
+  </si>
+  <si>
+    <t>Maka apabila kamu melihat orang-orang yang mengikuti apa yang mutasyabihat daripadanya, maka mereka itulah golongan yang Allah maksudkan, maka berwaspadalah terhadap mereka</t>
+  </si>
+  <si>
+    <t>عَنْ ‌عَائِشَةَ رَضِيَ اللهُ عَنْهَا قَالَتْ: تَلَا رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ هَذِهِ الْآيَةَ: {هُوَ الَّذِي أَنْزَلَ عَلَيْكَ الْكِتَابَ مِنْهُ آيَاتٌ مُحْكَمَاتٌ هُنَّ أُمُّ الْكِتَابِ وَأُخَرُ مُتَشَابِهَاتٌ فَأَمَّا الَّذِينَ فِي قُلُوبِهِمْ زَيْغٌ فَيَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ ابْتِغَاءَ الْفِتْنَةِ وَابْتِغَاءَ تَأْوِيلِهِ، وَمَا يَعْلَمُ تَأْوِيلَهُ إِلَّا اللَّهُ، وَالرَّاسِخُونَ فِي الْعِلْمِ يَقُولُونَ آمَنَّا بِهِ كُلٌّ مِنْ عِنْدِ رَبِّنَا وَمَا يَذَّكَّرُ إِلَّا أُولُو الْأَلْبَابِ} [آل عمران: 7]. قَالَتْ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «فَإِذَا رَأَيْتِ الَّذِينَ يَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ فَأُولَئِكَ الَّذِينَ سَمَّى اللهُ، فَاحْذَرُوهُمْ».</t>
+  </si>
+  <si>
+    <t>Daripada Aisyah RA, beliau berkata: Rasulullah ﷺ membacakan ayat ini: “Dialah yang menurunkan Kitab (al-Quran) kepadamu, di antaranya ada ayat-ayat yang muhkamat, itulah pokok-pokok isi al-Kitab dan yang lain (adalah) mutasyabihat. Adapun orang-orang yang dalam hatinya ada kecenderungan kepada kesesatan, maka mereka mengikuti apa yang mutasyabihat daripadanya kerana hendak menimbulkan fitnah dan mencari-cari takwilnya. Padahal tidak ada yang mengetahui takwilnya melainkan Allah. Dan orang-orang yang mendalam ilmunya berkata: “Kami beriman kepadanya, semuanya dari sisi Tuhan kami.” Dan tidak ada yang dapat mengambil pengajaran melainkan orang-orang yang berakal.” [Ali 'Imran: 7]. Dia berkata: Rasulullah ﷺ bersabda: “Maka apabila kamu melihat orang-orang yang mengikuti apa yang mutasyabihat daripadanya, maka mereka itulah golongan yang Allah maksudkan, maka berwaspadalah terhadap mereka.”</t>
+  </si>
+  <si>
+    <t>قرأ رسول الله صلى الله عليه وسلم هذه الآية: 
+{هُوَ الَّذِي أَنْزَلَ عَلَيْكَ الْكِتَابَ مِنْهُ آيَاتٌ مُحْكَمَاتٌ هُنَّ أُمُّ الْكِتَابِ وَأُخَرُ مُتَشَابِهَاتٌ فَأَمَّا الَّذِينَ فِي قُلُوبِهِمْ زَيْغٌ فَيَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ ابْتِغَاءَ الْفِتْنَةِ وَابْتِغَاءَ تَأْوِيلِهِ وَمَا يَعْلَمُ تَأْوِيلَهُ إِلَّا اللَّهُ وَالرَّاسِخُونَ فِي الْعِلْمِ يَقُولُونَ آمَنَّا بِهِ كُلٌّ مِنْ عِنْدِ رَبِّنَا وَمَا يَذَّكَّرُ إِلَّا أُولُو الْأَلْبَابِ}، 
+وفيها أخبر الله سبحانه أنه هو الذي أنزل على نبيه القرآن، الذي منه آيات واضحة الدلالة، معلومة الأحكام لا لبس فيها، هي أصل الكتاب ومرجعه، وهي المرجع عند الاختلاف، 
+ومنه آيات أُخر محتملة لأكثر من معنى، يلتبس معناها على بعض الناس، أو يظن أن بينها وبين الآية الأخرى تعارض، 
+ثم بين الله تعامل الناس مع هذا الآيات، 
+فالذين في قلوبهم مَيْلٌ عن الحق فيتركون المُحْكم، ويأخذون بالمتشابه المُحْتمل، يبتغون بذلك إثارة الشبهة وإضلال الناس، ويبتغون بذلك تأويلها على ما يوافق أهواءهم، 
+وأما الثابتون في العلم فإنهم يعلمون هذا المتشابه، ويردُّونه للمحكم، ويؤمنون به وأنه من عند الله سبحانه وتعالى، ولا يمكن أن يلتبس أو يتعارض، ولكن ما يتذكر بذلك ولا يتعظ إلا أصحاب العقول السليمة. 
+ثم قال النبي صلى الله عليه وسلم لأم المؤمنين عائشة رضي الله عنها أنها إذا رأت الذين يتبعون المتشابه فإنهم هم الذين سمَّى الله في قوله: 
+{فأما الذين في قلوبهم زيغ} 
+فاحذروهم ولا تصغوا إليهم.</t>
+  </si>
+  <si>
+    <t>Rasulullah ﷺ membaca ayat ini: “Dialah yang menurunkan kepadamu (wahai Muhammad) Kitab (al-Quran), sebahagian daripadanya ialah ayat-ayat yang muhkamat (jelas dan nyata maknanya), yang menjadi ibu (pokok) kepada isi al-Quran, dan sebahagian yang lain ialah ayat-ayat yang mutasyabihat (samar-samar atau mengandungi beberapa makna). Adapun orang-orang yang di dalam hati mereka ada kecenderungan menyeleweng daripada kebenaran, maka mereka mengikuti apa yang mutasyabihat daripadanya untuk menimbulkan fitnah dan untuk mencari-cari takwilnya (yang salah). Padahal tidak ada yang mengetahui takwilnya melainkan Allah. Dan orang-orang yang mendalam ilmunya berkata: “Kami beriman kepadanya (al-Quran), semuanya datang daripada Tuhan kami.” Dan tidak ada yang dapat mengambil pengajaran (daripadanya) melainkan orang-orang yang berakal.”
+Di dalam ayat ini, Allah SWT memberitahu bahawa Dialah yang menurunkan al-Quran kepada Nabi-Nya. Sebahagian daripada al-Quran ialah ayat-ayat yang jelas petunjuknya, diketahui hukum-hukumnya tanpa sebarang kekeliruan; ia merupakan asas dan rujukan bagi al-Quran, serta menjadi rujukan ketika berlaku perselisihan. Sebahagian yang lain pula ialah ayat-ayat yang mengandungi lebih daripada satu makna, yang maknanya menjadi kabur bagi sesetengah orang, atau mereka menyangka wujud percanggahan antara ayat-ayat tersebut dengan ayat yang lain.
+Kemudian Allah menjelaskan cara manusia berinteraksi dengan ayat-ayat ini. Orang yang dalam hatinya ada kecenderungan menyeleweng daripada kebenaran akan meninggalkan ayat-ayat yang muhkam (jelas), dan berpegang pada ayat-ayat yang mutasyabih (yang mengandungi pelbagai kemungkinan makna). Mereka berbuat demikian untuk mencetuskan syubhah dan menyesatkan manusia, dan untuk menakwilkannya mengikut hawa nafsu mereka.
+Adapun orang yang mantap ilmunya, mereka mengetahui (hakikat) ayat-ayat mutasyabih ini, lalu merujukkannya kepada ayat-ayat yang muhkam. Mereka beriman kepadanya dan (yakin) bahawa semuanya datang daripada Allah SWT, serta tidak mungkin berlaku sebarang kekeliruan atau percanggahan. Namun, tiada yang dapat mengambil peringatan dan pengajaran daripadanya melainkan orang yang memiliki akal yang waras.
+Kemudian Nabi ﷺ bersabda kepada Ummul Mukminin Aisyah RA, bahawa jika beliau melihat orang-orang yang mengikuti ayat-ayat mutasyabih, maka merekalah golongan yang dimaksudkan oleh Allah dalam firman-Nya: "Adapun orang-orang yang di dalam hati mereka ada kecenderungan menyeleweng daripada kebenaran." Baginda menambah: "Maka berhati-hatilah dengan mereka dan janganlah kamu mendengar mereka."</t>
+  </si>
+  <si>
+    <t>المحكم من آيات القرآن: ما اتضحت دلالته وظهر معناه، والمتشابه: ما احتمل أكثر من معنى واحتاج إلى نظر وفهم.
+التحذير مِن مخالطة أهل الزيغ وأصحاب البدع ومَن يطرح المشكلات لإضلال الناس وتشكيكهم. 
+في ختم الآية بقوله تعالى: {وما يذكر إلا أولو الألباب} تعريض بالزائغين، ومدح للراسخين، يعني: مَن لم يتذكَّر ويتَّعظ، واتَّبع هواه ليس مِن أولي الألباب.
+اتباع المتشابه سبب لزيغ القلب.
+وجوب رد الآيات المتشابهة التي قد لا يُفهم معناها إلى الآيات المحكمة.
+جعل الله سبحانه بعضَ القرآن محكمًا وبعضَه متشابهًا؛ ابتلاءً للناس ليتميز أهل الإيمان من أهل الضلال.
+في وقوع المتشابه في القرآن: إظهار فضل العلماء على غيرهم، وإعلام للعقول بقصورها؛ لتستسلم لبارئها وتعترف بعجزها.
+فضيلة الرسوخ في العلم وضرورة الثبات فيه.
+للمفسرين في الوقوف على {الله} من قوله: { وما يعلم تأويله إلا الله والراسخون في العلم } قولان، فمن وقف على {الله}، فيكون المراد بالتأويل علم حقيقة الشيء وكنهه وما لا سبيل إلى إدراكه كأمر الروح والساعة مما استأثر الله بعلمه، والراسخون في العلم يؤمنون به ويكلون حقائقه إلى الله فيسلمون ويسلمون، ومن وصل ولم يقف على {الله} ، فيكون المراد بالتأويل التفسير والكشف والإيضاح، فيكون الله يعلمه والراسخون في العلم يعلمونه أيضا، فيؤمنون بها ويردونها للمحكم.</t>
+  </si>
+  <si>
+    <t>Al-Muhkam daripada ayat-ayat al-Quran: ialah apa yang jelas dalalahnya dan zahir maknanya, dan al-Mutasyabih: ialah apa yang mengandungi lebih daripada satu makna dan memerlukan penelitian dan kefahaman.
+Amaran daripada bergaul dengan golongan yang menyeleweng, ahli bidaah, dan mereka yang mencetuskan kekeliruan untuk menyesatkan manusia dan menimbulkan keraguan.
+Pada penutup ayat ini dengan firman Allah ﷻ: “Dan tiada yang mengambil peringatan melainkan Ulul Albab”, ia merupakan sindiran kepada orang yang menyeleweng, dan pujian kepada orang yang teguh. Yakni: Sesiapa yang tidak mengambil pengajaran dan iktibar, serta mengikut hawa nafsunya, bukanlah daripada kalangan Ulul Albab.
+Mengikuti (perkara-perkara) mutasyabih menyebabkan penyimpangan hati.
+Kewajipan mengembalikan ayat-ayat mutasyabihah yang mungkin tidak difahami maknanya kepada ayat-ayat muhkamat.
+Allah SWT menjadikan sebahagian al-Quran muhkam dan sebahagiannya pula mutasyabih; sebagai ujian kepada manusia agar dapat dibezakan antara golongan yang beriman dengan golongan yang sesat.
+Kewujudan ayat-ayat mutashabih dalam al-Quran adalah untuk menzahirkan keutamaan para ulama berbanding yang lain, dan menyedarkan akal akan kekurangannya; agar ia tunduk menyerah diri kepada Penciptanya dan mengakui kelemahannya.
+Keutamaan kedalaman ilmu dan keperluan ketekunan padanya.
+Para mufassir (ahli tafsir) mempunyai dua pendapat tentang waqaf (berhenti) pada lafaz {Allah} dalam firman-Nya: { وما يعلم تأويله إلا الله والراسخون في العلم }. Bagi yang berhenti pada lafaz {Allah}, maka maksud ta'wil ialah ilmu tentang hakikat dan inti pati sesuatu, iaitu perkara yang tidak dapat dijangkau oleh akal seperti urusan roh dan hari kiamat, yang ilmunya hanya khusus bagi Allah. Adapun al-Rasikhun fi al-'Ilm (orang-orang yang mendalam ilmunya) beriman dengannya dan menyerahkan hakikatnya kepada Allah, lalu mereka berserah diri dan selamat. Manakala bagi yang menyambung bacaan (wasal) tanpa berhenti pada lafaz {Allah}, maka maksud ta'wil ialah tafsir, pendedahan dan penjelasan. Maka Allah mengetahuinya, dan al-Rasikhun fi al-'Ilm juga mengetahuinya; lalu mereka beriman dengannya dan mengembalikannya kepada (ayat-ayat) yang muhkam.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65062</t>
+  </si>
+  <si>
+    <t>أليس الذي أمشاه على الرجلين في الدنيا قادرا على أن يمشيه على وجهه يوم القيامة؟</t>
+  </si>
+  <si>
+    <t>Bukankah Tuhan yang telah menjalankannya di atas kedua-dua kakinya di dunia mampu untuk menjalankannya di atas mukanya pada hari kiamat?</t>
+  </si>
+  <si>
+    <t>عَنْ ‌قَتَادَةَ رحمه الله قال: حَدَّثَنَا ‌أَنَسُ بْنُ مَالِكٍ رَضِيَ اللهُ عَنْهُ أَنَّ رَجُلًا قَالَ: يَا نَبِيَّ اللهِ كَيْفَ يُحْشَرُ الْكَافِرُ عَلَى وَجْهِهِ؟ قَالَ: «أَلَيْسَ الَّذِي أَمْشَاهُ عَلَى الرِّجْلَيْنِ فِي الدُّنْيَا قَادِرًا عَلَى أَنْ يُمْشِيَهُ عَلَى وَجْهِهِ يَوْمَ الْقِيَامَةِ؟» قَالَ قَتَادَةُ: بَلَى وَعِزَّةِ رَبِّنَا.</t>
+  </si>
+  <si>
+    <t>Daripada Qatadah (rahimahullah) berkata: Anas bin Malik رَضِيَ اللهُ عَنْهُ menyampaikan kepada kami bahawa seorang lelaki bertanya: "Wahai Nabi Allah, bagaimana orang kafir akan dihimpunkan di atas mukanya?" Baginda bersabda: "Bukankah Tuhan yang telah menjalankannya di atas kedua-dua kakinya di dunia mampu untuk menjalankannya di atas mukanya pada hari kiamat?" Qatadah berkata: "Tentu sekali, demi kemuliaan Tuhan kami."</t>
+  </si>
+  <si>
+    <t>سُئل النبي صلى الله عليه وسلم: كيف يُحشر الكافر على وجهه يوم القيامة؟! 
+فقال النبي صلى الله عليه وسلم: أليس الله الذي أمشاه على الرجلين في الدنيا قادرًا على أن يُمشيَه على وجهه يوم القيامة؟! فالله على كل شيء قدير.</t>
+  </si>
+  <si>
+    <t>Rasulullah ﷺ pernah ditanya: “Bagaimana orang kafir akan dihimpunkan di atas mukanya pada hari kiamat?!” Lalu baginda bersabda: “Bukankah Allah yang telah menjadikannya berjalan di atas kedua-dua kakinya di dunia, berkuasa untuk menjadikannya berjalan di atas mukanya pada hari kiamat?! Maka Allah Maha Kuasa atas segala sesuatu.”</t>
+  </si>
+  <si>
+    <t>هوان الكافر يوم القيامة وأنه يمشي على وجهه.</t>
+  </si>
+  <si>
+    <t>Kehinaan orang kafir pada hari kiamat dan bahawa dia akan berjalan mengheret mukanya.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65068</t>
+  </si>
+  <si>
+    <t>قل: لا إله إلا الله، أشهد لك بها يوم القيامة</t>
+  </si>
+  <si>
+    <t>Katakanlah: ‘Tiada Tuhan melainkan Allah,’ aku akan bersaksi untukmu dengannya pada Hari Kiamat</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِعَمِّهِ: «قُلْ: لَا إِلَهَ إِلَّا اللهُ، أَشْهَدُ لَكَ بِهَا يَوْمَ الْقِيَامَةِ»، قَالَ: لَوْلَا أَنْ تُعَيِّرَنِي قُرَيْشٌ، يَقُولُونَ: إِنَّمَا حَمَلَهُ عَلَى ذَلِكَ الْجَزَعُ لَأَقْرَرْتُ بِهَا عَيْنَكَ. فَأَنْزَلَ اللهُ: {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللهَ يَهْدِي مَنْ يَشَاءُ } [القصص: 56].</t>
+  </si>
+  <si>
+    <t>Daripada Abu Hurayrah رضي الله عنه, beliau berkata: Rasulullah ﷺ bersabda kepada bapa saudaranya: “Katakanlah: ‘Tiada Tuhan melainkan Allah,’ aku akan bersaksi untukmu dengannya pada Hari Kiamat.” Dia berkata: “Kalaulah bukan kerana kaum Quraisy akan mencelaku, dengan berkata: ‘Sesungguhnya yang mendorongnya berbuat demikian hanyalah kerana ketakutan (menghadapi kematian),’ nescaya aku akan mengucapkannya untuk menyenangkan hatimu.” Lalu Allah menurunkan firman-Nya: {Sesungguhnya engkau tidak dapat memberi petunjuk kepada orang yang engkau kasihi, tetapi Allah memberi petunjuk kepada sesiapa yang Dia kehendaki} [al-Qasas: 56].</t>
+  </si>
+  <si>
+    <t>طَلَبَ النبيُّ صلى الله عليه وسلم مِن عمِّه أبي طالب وهو في سكرات الموت أن ينطق بلا إله إلا الله ليشْفَع له بها يوم القيامة، ويشهد له بالإسلام، 
+فأبى أن ينطق بالشَّهادة خوفًا مِن أن تَسُبَّه قريش وتقول عنه: إنَّه أسلَم بسبب الخوف مِن الموت والضَّعْف! 
+فقال للنبي صلى الله عليه وسلم: لولا ذلك لَأدخلت السّرور على قلبك بقول الشَّهادة، وأبلغتك أُمنيتك حتى ترضى! 
+فأنزل الله تعالى الآية التي تدل على أن النبي صلى الله عليه وسلم لا يملك هداية التوفيق للإسلام، بل الله عز وجل وحده يُوفِّق من يشاء. 
+وأن النبي عليه الصلاة والسلام يهدي الخلق بالدلالة والبيان والإرشاد والدعوة إلى الصراط المستقيم.</t>
+  </si>
+  <si>
+    <t>Nabi ﷺ meminta bapa saudaranya Abu Talib, ketika beliau sedang dalam sakaratulmaut, agar mengucapkan 'tiada yang berhak disembah selain Allah' supaya baginda boleh memberikannya syafaat pada hari kiamat dan menjadi saksi keislamannya. Namun beliau enggan melafazkan syahadah kerana bimbang kaum Quraisy akan mencelanya dan mengatakan bahawa beliau memeluk Islam hanya kerana takut akan kematian dan berada dalam keadaan lemah! Lalu beliau berkata kepada Nabi ﷺ: "Kalaulah bukan kerana itu, nescaya aku telah menggembirakan hatimu dengan melafazkan syahadah, dan aku tunaikan hajatmu sehingga engkau reda!"
+Maka Allah SWT menurunkan ayat yang menunjukkan bahawa Nabi ﷺ tidak memiliki hidayah taufik untuk Islam, sebaliknya hanya Allah SWT sahajalah yang memberi taufik kepada sesiapa yang dikehendaki-Nya. Dan bahawa Nabi ﷺ memberi hidayah kepada makhluk dalam bentuk petunjuk, penjelasan, bimbingan dan seruan ke jalan yang lurus.</t>
+  </si>
+  <si>
+    <t>الحق لا يُترك خوفًا من كلام الناس.
+النبي صلى الله عليه وسلم إنما يملك هداية الدلالة والإرشاد لا هداية التوفيق.
+مشروعية زيارة الكافر المريض لدعوته إلى الإسلام.
+حرص النبي صلى الله عليه وسلم على الدعوة إلى الله تعالى في كل الأحوال.</t>
+  </si>
+  <si>
+    <t>Kebenaran tidak ditinggalkan kerana takut akan kata-kata manusia.
+Nabi ﷺ hanya memiliki bimbingan berbentuk tunjuk ajar, bukan bimbingan taufik.
+Pensyariatan menziarahi orang kafir yang sakit untuk menyerunya kepada Islam.
+Nabi ﷺ bersungguh-sungguh dalam berdakwah kepada Allah SWT pada setiap keadaan.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/ms/browse/hadith/65069</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا خالصا، ومن كانت فيه خلة منهن كانت فيه خلة من نفاق حتى يدعها: إذا حدث كذب، وإذا عاهد غدر، وإذا وعد أخلف، وإذا خاصم فجر</t>
   </si>
   <si>
     <t>“Empat sifat, sesiapa yang memilikinya adalah munafik sejati, dan sesiapa yang terdapat padanya salah satu sifat itu, maka wujud padanya sebahagian sifat nifaq sehingga dia meninggalkannya: (Iaitu) Apabila bercakap dia berdusta, apabila buat perjanjian dia mengkhianati, apabila berjanji sesuatu dia mengingkarinya, dan apabila bertengkar dia berlaku kejam.”</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا خَالِصًا، وَمَنْ كَانَتْ فِيهِ خَلَّةٌ مِنْهُنَّ كَانَتْ فِيهِ خَلَّةٌ مِنْ نِفَاقٍ حَتَّى يَدَعَهَا: إِذَا حَدَّثَ كَذَبَ، وَإِذَا عَاهَدَ غَدَرَ، وَإِذَا وَعَدَ أَخْلَفَ، وَإِذَا خَاصَمَ فَجَرَ».</t>
   </si>
   <si>
     <t>Daripada Abdullah bin Amr رضي الله عنهما, beliau berkata, bahawa Rasulullah صلى الله عليه وسلم bersabda: “Empat sifat, sesiapa yang memilikinya adalah munafik sejati, dan sesiapa yang terdapat padanya salah satu sifat itu, maka wujud padanya sebahagian sifat nifaq sehingga dia meninggalkannya: (Iaitu) Apabila bercakap dia berdusta, apabila buat perjanjian dia mengkhianati, apabila berjanji sesuatu dia mengingkarinya, dan apabila bertengkar dia berlaku kejam.”</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي: 
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>Nabi صلى الله عليه وسلم memberi peringatan tentang empat sifat ini. Sekiranya sifat-sifat ini terkumpul pada seorang Muslim, dia sangat menyerupai orang munafik kerana sifat-sifat tersebut. Ini berlaku bagi orang yang sifat-sifat itu menguasai dirinya (sering melakukannya) manakala bagi yang jarang memilikinya (jarang melakukannya), tidak termasuk dalam kategori ini. Sifat-sifat tersebut ialah:
 Pertama: apabila bercakap, dia sengaja berdusta dan tidak jujur dalam ucapannya.
 Kedua: Apabila membuat perjanjian, dia tidak menepatinya dan mengkhianati pihak yang membuat perjanjian dengannya.
@@ -2270,172 +4795,158 @@
     <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
   </si>
   <si>
     <t>Daripada Amirul Mukminin Abu Hafs Umar bin al-Khattab رضي الله عنه, beliau berkata: Aku mendengar Rasulullah صلى الله عليه وسلم bersabda: “Sesungguhnya setiap amalan itu bergantung kepada niat, dan sesungguhnya bagi setiap orang apa yang dia niatkan. Maka sesiapa yang hijrahnya kerana Allah dan Rasul-Nya, maka hijrahnya adalah kepada Allah dan Rasul-Nya. Dan sesiapa yang hijrahnya kerana dunia yang ingin diperolehnya, atau kerana seorang wanita yang ingin dinikahinya, maka hijrahnya adalah kepada apa yang dia berhijrah kepadanya.”</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>Galakan supaya ikhlas, kerana Allah tidak menerima sesuatu amalan kecuali yang dilakukan dengan tujuan mencari keredaan-Nya.
 Amalan yang dilakukan untuk mendekatkan diri kepada Allah عز وجل, jika dilakukan oleh seseorang hanya sekadar kebiasaan tanpa niat ibadah maka dia tidak akan mendapat pahala daripadanya, sehinggalah dia berniat melakukannya untuk mendekatkan diri kepada Allah.
 Niat membezakan antara ibadat dengan ibadat yang lain, dan juga antara ibadat dengan adat kebiasaan.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
     <t>[رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66511</t>
   </si>
   <si>
-    <t>Daripada Abu ‘Abd al-Rahma iaitu Abdullah bin ‘Umar bin al-Khattab رضي الله عنهما, beliau berkata: Aku mendengar Rasulullah صلى الله عليه وسلم bersabda:||Islam itu dibina atas lima perkara:
-[...2 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Daripada Abu ‘Abd al-Rahma iaitu Abdullah bin ‘Umar bin al-Khattab رضي الله عنهما, beliau berkata: Aku mendengar Rasulullah صلى الله عليه وسلم bersabda: Islam itu dibina atas lima perkara:
 Mengucapkan syahadah bahawa tiada tuhan selain Allah dan bahawa Muhammad ﷺ ialah hamba dan utusan-Nya, mendirikan solat, menunaikan zakat, mengerjakan haji bagi yang mampu dan berpuasa pada bulan Ramadan.</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>“Sesungguhnya kejadian salah seorang daripada kamu dikumpulkan dalam rahim ibunya selama 40 hari,</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «إِنَّ أَحَدَكُمْ يُجْمَعُ خَلْقُهُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا، ثُمَّ يَكُونُ عَلَقَةً مِثْلَ ذَلِكَ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَ ذَلِكَ، ثُمَّ يُرْسَلُ إلَيْهِ المَلَكُ فَيَنْفُخُ فِيهِ الرُّوحَ، وَيُؤْمَرُ بِأَرْبَعِ كَلِمَاتٍ: بِكَتْبِ رِزْقِهِ، وَأَجَلِهِ، وَعَمَلِهِ، وَشَقِيٍّ أَوْ سَعِيدٍ؛ فَوَالَّذِي لَا إلَهَ غَيْرُهُ إنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُهَا، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
   </si>
   <si>
     <t>Daripada Abu ‘Abd al-Rahman, Abdullah bin Mas‘ud رضي الله عنه, beliau berkata: Rasulullah صلى الله عليه وسلم telah menceritakan kepada kami, dan Baginda adalah seorang yang benar lagi diakui kebenaran nya:
 “Sesungguhnya kejadian salah seorang daripada kamu dikumpulkan dalam rahim ibunya selama 40 hari, kemudian menjadi segumpal darah selama tempoh yang sama, kemudian menjadi segumpal daging selama tempoh yang sama. Kemudian diutuskan malaikat kepadanya, lalu ditiupkan roh ke dalamnya, dan diperintahkan dengan empat perkara: menulis rezekinya, ajalnya, amalannya, dan sama ada dia celaka atau bahagia. Demi Tuhan yang tiada tuhan selain-Nya, sesungguhnya ada antara kamu yang beramal dengan amalan ahli syurga sehingga tiada jarak antara dirinya dan syurga melainkan sehasta, namun ketentuan takdir mendahuluinya lalu dia beramal dengan amalan ahli neraka dan dia memasukinya. Dan sesungguhnya ada antara kamu yang beramal dengan amalan ahli neraka sehingga tiada jarak antara dirinya dan neraka melainkan sehasta, namun ketentuan takdir mendahuluinya lalu dia beramal dengan amalan ahli syurga dan dia memasukinya.”</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>بيان مراحل خلق الإنسان.
 الإيمان بالقضاء والقدر.
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Penjelasan tentang peringkat kejadian manusia.
 Beriman kepada ketentuan dan takdir Allah.
 Kesudahan segala urusan pada akhirnya kembali kepada apa yang telah ditetapkan oleh ketentuan (qadha’) dan telah ditulis oleh takdir.
-Peringatan agar berhati-hati daripada terpedaya dengan rupa bentuk amalan kerana sesungguhnya amalan itu (diukur) berdasarkan penutupnya (kesudahannya).
-____</t>
+Peringatan agar berhati-hati daripada terpedaya dengan rupa bentuk amalan kerana sesungguhnya amalan itu (diukur) berdasarkan penutupnya (kesudahannya).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>Sesiapa yang mereka-reka sesuatu perkara baharu dalam urusan (agama) kami ini yang bukan daripadanya, maka perkara itu tertolak</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Daripada Ummul Mukminin, Ummu Abdullah, Aisyah رضي الله عنها, beliau berkata: Rasulullah صلى الله عليه وسلم bersabda: "Sesiapa yang mereka-reka sesuatu perkara baharu dalam urusan (agama) kami ini yang bukan daripadanya, maka perkara itu tertolak." Dalam riwayat Muslim: “Sesiapa melakukan suatu amalan yang tiada perintah daripada kami ke atasnya, maka amalan itu tertolak.’”</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Ibadah dibina berdasarkan apa yang telah ditetapkan dalam al-Quran dan Sunnah, maka kita tidak menyembah Allah melainkan dengan apa yang telah disyariatkan, bukan dengan bidah atau perkara baru yang diada-adakan.
 Agama bukanlah berdasarkan pendapat atau selera hati seseorang, tetapi ia berlandaskan petunjuk Rasulullah صلى الله عليه وسلم.
 Hadis ini menjadi dalil tentang kesempurnaan agama.
 Bidah ialah setiap perkara yang diada-adakan dalam agama yang tidak wujud pada zaman Nabi ﷺ dan para sahabatnya, sama ada dari sudut akidah, perkataan atau amalan.
 Hadis ini merupakan salah satu daripada prinsip asas dalam Islam dan ia bagaikan penimbang bagi segala amalan. Sebagaimana setiap amalan yang tidak diniatkan kerana Allah tidak akan mendapat pahala, demikian juga setiap amalan yang tidak selaras dengan apa yang dibawa oleh Rasulullah ﷺ tidak diterima daripada pelakunya.
 Hadis ini merupakan kaedah menolak segala bidaah yang diada-adakan dan kemungkaran yang berlaku.
 Perkara-perkara bidah yang dilarang merujuk kepada perkara yang berkaitan dengan agama, bukan urusan duniawi.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
-    <t>Daripada Abu Abdullah, al-Nu‘man bin Basyir رضي الله عنه, beliau berkata: Aku mendengar Rasulullah صلى الله عليه وسلم bersabda:||“Sesungguhnya yang halal itu jelas dan yang haram itu jelas. Antara kedua-duanya terdapat perkara-perkara yang syubhah (samar), yang tidak diketahui oleh ramai orang. Maka sesiapa yang menjaga diri daripada perkara-perkara syubhah, dia telah membersihkan agama dan maruahnya. Sesiapa yang terjerumus ke dalam perkara syubhah, dia akan terjerumus ke dalam perkara haram, seperti penggembala yang mengembala ternakannya di sekitar kawasan larangan, hampir-hampir dia akan memasukinya. Ketahuilah bahawa setiap raja memiliki kawasan larangan, dan ketahuilah bahawa kawasan larangan Allah ialah perkara-perkara yang diharamkan-Nya.
-[...2 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Daripada Abu Abdullah, al-Nu‘man bin Basyir رضي الله عنه, beliau berkata: Aku mendengar Rasulullah صلى الله عليه وسلم bersabda: “Sesungguhnya yang halal itu jelas dan yang haram itu jelas. Antara kedua-duanya terdapat perkara-perkara yang syubhah (samar), yang tidak diketahui oleh ramai orang. Maka sesiapa yang menjaga diri daripada perkara-perkara syubhah, dia telah membersihkan agama dan maruahnya. Sesiapa yang terjerumus ke dalam perkara syubhah, dia akan terjerumus ke dalam perkara haram, seperti penggembala yang mengembala ternakannya di sekitar kawasan larangan, hampir-hampir dia akan memasukinya. Ketahuilah bahawa setiap raja memiliki kawasan larangan, dan ketahuilah bahawa kawasan larangan Allah ialah perkara-perkara yang diharamkan-Nya.
 Ketahuilah bahawa di dalam jasad itu terdapat seketul daging, apabila ia baik, maka baiklah seluruh jasad dan apabila ia rosak, maka rosaklah seluruh jasad. Ketahuilah, ia adalah hati."</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Hadis ini menjadi kaedah dalam menjauhi perkara syubhah (yang meragukan).
 Galakan supaya meninggalkan perkara yang meragukan, iaitu perkara yang belum jelas hukumnya.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66515</t>
-  </si>
-[...3 lines deleted...]
-Baginda menjawab: "Untuk Allah, kitab-Nya, Rasul-Nya, para pemimpin umat Islam dan seluruh kaum Muslimin</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Daripada Abu Ruqayyah, Tamim bin Aus al-Dari رضي الله عنه bahawa Nabi صلى الله عليه وسلم bersabda: "Agama itu nasihat"
 Kami bertanya: "Untuk siapa?"
 Baginda menjawab: "Untuk Allah, kitab-Nya, Rasul-Nya, para pemimpin umat Islam dan seluruh kaum Muslimin."</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Nabi ﷺ mengkhabarkan bahawa agama ini berdiri di atas keikhlasan dan kebenaran, sehingga ia dilaksanakan sebagaimana yang diwajibkan oleh Allah dengan sempurna tanpa sebarang kecuaian atau penipuan. Lalu ditanya kepada Nabi ﷺ: “Untuk siapa nasihat itu?” Lalu Baginda bersabda: Pertama: Nasihat kerana Allah SWT 
 Iaitu dengan mengikhlaskan segala amalan hanya untuk-Nya, tidak mensyirikkan-Nya dengan sesuatu pun, beriman dengan keesaan-Nya dalam rububiyyah dan uluhiyyah-Nya, serta dengan nama-nama dan sifat-sifat-Nya. Begitu juga dengan mengagungkan perintah-Nya dan menyeru manusia supaya beriman kepada-Nya. Kedua: Nasihat terhadap kitab-Nya iaitu al-Quran al-Karim: dengan meyakini bahawa ia adalah kalam-Nya, kitab terakhir-Nya, dan ia menghapuskan semua syariat sebelumnya. Kita hendaklah mengagungkannya, membacanya dengan bacaan yang sebenar, beramal dengan ayat-ayat yang muhkam (sudah jelas hukumnya), menerima ayat-ayat yang mutasyabih (perlu diperjelaskan), mempertahankannya daripada tafsiran golongan yang menyeleweng, mengambil iktibar daripada peringatannya, menyebarkan ilmunya, serta mengajak manusia kepadanya. Ketiga: Nasihat untuk Rasul-Nya Muhammad ﷺ
 dengan meyakini bahawa baginda adalah penutup para rasul, membenarkan apa yang baginda bawa, mentaati perintahnya, menjauhi larangannya, tidak beribadah kepada Allah kecuali dengan apa yang disyariatkannya, mengagungkan haknya, memuliakannya, menyebarkan dakwahnya, menyebarkan syariatnya serta menolak segala tuduhan terhadapnya. Keempat: Nasihat untuk para pemimpin umat Islam dengan membantu mereka menegakkan kebenaran, tidak merampas kuasa daripada mereka, mendengar dan taat kepada mereka dalam perkara ketaatan kepada Allah. Kelima: Nasihat untuk seluruh kaum Muslimin dengan berbuat baik kepada mereka, mengajak mereka kepada kebaikan, menahan diri daripada menyakiti mereka, mengasihi mereka dengan menginginkan kebaikan untuk mereka, serta bekerjasama dengan mereka dalam perkara kebaikan dan ketakwaan.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
@@ -2472,54 +4983,50 @@
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>Hadis ini menjadi kaedah dalam menjelaskan kewajipan melaksanakan perkara yang diperintahkan dan menjauhi perkara yang dilarang.
 Larangan itu tidak mendapat kelonggaran untuk melakukannya walau sedikit pun daripadanya, manakala perintah diikat dengan kemampuan kerana meninggalkan sesuatu (yang dilarang) adalah dalam kawalan diri kita, sedangkan pelaksanaan perbuatan yang diperintahkan memerlukan kemampuan untuk merealisasikannya.
 Larangan daripada banyak bertanya. Para ulama membahagikan bentuk soalan kepada dua jenis: Pertama: Bertanya untuk tujuan pembelajaran berkaitan perkara agama yang diperlukan maka bentuk ini diperintahkan. Contohnya ialah soalan-soalan yang diajukan oleh para sahabat. Kedua: Bertanya secara bersikap keras atau memaksa. Jenis inilah yang dilarang.
 Peringatan kepada umat ini agar tidak menentang Nabi mereka seperti yang telah berlaku kepada umat-umat terdahulu.
 Perkara yang dilarang merangkumi sedikit atau banyak; kerana larangan itu tidak dapat dipatuhi melainkan dengan meninggalkan yang sedikit mahupun yang banyak. Sebagai contoh: Larangan riba merangkumi sama ada sedikit atau banyak.
 Meninggalkan segala sebab yang membawa kepada perkara yang diharamkan kerana hal itu termasuk dalam maksud menjauhi larangan.
 Tidak wajar bagi seseorang untuk berkata apabila mendengar perintah Rasulullah صلى الله عليه وسلم: “Adakah ia wajib atau sunat?” Bahkan dia hendaklah segera melaksanakannya; berdasarkan sabda Baginda: “Maka lakukanlah daripadanya sekadar yang kamu mampu.”
 Banyak bertanya adalah sebab kepada kebinasaan, terutamanya dalam perkara-perkara yang tidak dapat dicapai oleh akal seperti perkara-perkara ghaib dan keadaan-keadaan pada hari kiamat. Jangan terlalu banyak bertanya mengenainya kerana engkau akan binasa dan tergolong dalam kalangan orang yang melampaui batas serta terlalu mendalami perkara tersebut.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
   </si>
   <si>
-    <t>Daripada Abu Hurairah رضي الله عنه, beliau berkata: Rasulullah صلى الله عليه وسلم bersabda:||«Wahai sekalian manusia, sesungguhnya Allah itu baik dan hanya menerima yang baik sahaja. Sesungguhnya Allah memerintahkan orang-orang mukmin sebagaimana Dia memerintahkan para rasul-Nya. Allah berfirman: {Wahai para rasul! Makanlah daripada yang baik-baik dan kerjakanlah amal kebajikan, sesungguhnya Aku Maha Mengetahui apa yang kamu kerjakan} [Al-Mu’minun: 51] dan berfirman: {Wahai orang-orang yang beriman! Makanlah daripada makanan yang baik yang telah Kami rezekikan untuk kamu} [Al-Baqarah: 172].
-[...2 lines deleted...]
-  <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>Daripada Abu Hurairah رضي الله عنه, beliau berkata: Rasulullah صلى الله عليه وسلم bersabda: «Wahai sekalian manusia, sesungguhnya Allah itu baik dan hanya menerima yang baik sahaja. Sesungguhnya Allah memerintahkan orang-orang mukmin sebagaimana Dia memerintahkan para rasul-Nya. Allah berfirman: {Wahai para rasul! Makanlah daripada yang baik-baik dan kerjakanlah amal kebajikan, sesungguhnya Aku Maha Mengetahui apa yang kamu kerjakan} [Al-Mu’minun: 51] dan berfirman: {Wahai orang-orang yang beriman! Makanlah daripada makanan yang baik yang telah Kami rezekikan untuk kamu} [Al-Baqarah: 172].
 Kemudian Nabi menyebut tentang seorang lelaki yang menempuh perjalanan jauh, kusut dan berdebu, mengangkat tangannya ke langit sambil berkata: “Ya Tuhanku, Ya Tuhanku,” sedangkan makanannya haram, minumannya haram, pakaiannya haram, dan dia dibesarkan dengan yang haram. Maka bagaimana doanya itu akan diterima?»</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
@@ -2540,53 +5047,50 @@
   <si>
     <t>Tinggalkanlah perkara yang meragukanmu (dan pergi) kepada perkara yang tidak meragukanmu</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Daripada Abu Muhammad, al-Hasan bin Ali bin Abi Talib – cucu Rasulullah ﷺ dan pewaris harumannya – beliau berkata: “Aku telah menghafal daripada Rasulullah ﷺ: " Tinggalkanlah perkara yang meragukanmu (dan pergi) kepada perkara yang tidak meragukanmu."</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Nabi ﷺ telah memerintahkan supaya meninggalkan perkara-perkara yang diragui, sama ada dalam ucapan atau amalan, tentang hukumnya sama ada terlarang atau tidak, haram atau halal dan memfokuskan kepada perkara yang tidak diragui lagi, iaitu yang telah diyakini kesahihannya dan kehalalannya.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66519</t>
   </si>
   <si>
-    <t>Daripada Abu Hamzah, Anas bin Malik رضي الله عنه – pembantu Rasulullah صلى الله عليه وسلم – bahawa Nabi صلى الله عليه وسلم bersabda:||“Tidak sempurna iman seseorang kamu sehingga dia mencintai untuk saudaranya apa yang dia cintai untuk dirinya sendiri.”</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Daripada Abu Hamzah, Anas bin Malik رضي الله عنه – pembantu Rasulullah صلى الله عليه وسلم – bahawa Nabi صلى الله عليه وسلم bersabda: “Tidak sempurna iman seseorang kamu sehingga dia mencintai untuk saudaranya apa yang dia cintai untuk dirinya sendiri.”</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66520</t>
   </si>
   <si>
     <t>Sesungguhnya Allah telah mewajibkan ihsan dalam segala perkara</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Daripada Abu Ya‘lā, Shaddād bin Aws رضي الله عنه, daripada Rasulullah صلى الله عليه وسلم, baginda bersabda: "Sesungguhnya Allah telah mewajibkan ihsan dalam segala perkara. Apabila kamu membunuh, maka ihsanlah dalam membunuh. Apabila kamu menyembelih, maka ihsanlah dalam penyembelihan. Hendaklah setiap daripada kamu mengasah pisaunya dan hendaklah dia memberikan rasa nyaman kepada sembelihannya."</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
@@ -2623,115 +5127,105 @@
   <si>
     <t>Ibnu ‘Abbas رضي الله عنه menceritakan bahawa ketika dia masih kecil, dia membonceng di belakang Nabi ﷺ. Baginda bersabda kepadanya: “Aku akan mengajarkanmu perkara-perkara yang akan memberi kebaikan kepadamu: Jagalah Allah dengan menunaikan perintah-Nya dan jauhi segala larangan-Nya, sehingga Dia mendapati kamu dalam ketaatan dan amalan-amalan yang mendekatkanmu kepada-Nya, dan Dia tidak menemuimu dalam maksiat dan dosa. Jika engkau melakukan itu, maka balasanmu ialah Allah akan memelihara dirimu daripada segala bahaya dunia dan akhirat, serta menolongmu dalam setiap urusanmu ke mana sahaja engkau bergerak.” Apabila ingin meminta sesuatu, jangan minta kecuali kepada Allah, kerana hanya Dia yang mampu menjawab permintaan para hamba-Nya. Sekiranya engkau ingin meminta pertolongan, janganlah meminta pertolongan melainkan kepada Allah. Hendaklah kamu yakin bahawa kamu tidak akan memperoleh sebarang manfaat walaupun seluruh penduduk bumi berkumpul untuk memberimu manfaat, melainkan apa yang Allah telah tetapkan untukmu. Begitu juga, kamu tidak akan ditimpa sebarang bahaya walaupun seluruh penduduk bumi berkumpul untuk mencelakakanmu, melainkan apa yang Allah telah takdirkan ke atasmu. Ketahuilah bahawa perkara ini telah ditulis dan ditakdirkan oleh Allah menurut hikmah dan ilmu-Nya, dan tiada yang dapat mengubah apa yang Allah telah tetapkan. Sesiapa yang memelihara Allah dengan menunaikan perintah-Nya dan menjauhi larangan-Nya, maka Allah Subhanahu wa Ta‘ala sentiasa di hadapan hamba-Nya, mengetahui keadaannya, menolongnya dan memberi pertolongan kepadanya. Dan bahawa jika seseorang itu taat kepada Allah ketika dalam kesenangan, maka Allah akan memudahkan jalan keluar dan pertolongan baginya ketika dalam kesempitan. Setiap hamba hendaklah reda dengan apa yang ditetapkan Allah ke atasnya, sama ada baik atau buruk. Dalam menghadapi kesusahan dan ujian, hamba mesti bersabar, kerana sabar itu kunci kepada pertolongan. Apabila kesusahan bertambah berat, pertolongan datang daripada Allah, dan apabila kesulitan berlaku, Allah mengakhirinya dengan kemudahan.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Kepentingan mendidik kanak-kanak tentang perkara agama, termasuk tauhid, adab dan lain-lain.
 Balasan setimpal dengan perbuatan.
 Perintah supaya bergantung harap kepada Allah dan bertawakal hanya kepada-Nya, kerana Dia-lah sebaik-baik Pelindung.
 Beriman kepada qada' dan qadar Allah, serta menerima ketentuan-Nya kerana Allah telah menetapkan segala sesuatu.
 Sesiapa yang mengabaikan urusan Allah, maka Allah akan membiarkannya dan tidak menjaganya.
 Khabar gembira yang agung ialah apabila seseorang ditimpa kesusahan, hendaklah ia menantikan kesenangan.
 Ia merupakan satu bentuk penyejuk hati bagi hamba apabila ditimpa musibah dan kehilangan sesuatu yang disayangi. Dalam sabda Nabi ﷺ: «Ketahuilah, apa yang menimpa kamu itu tidak mungkin terlepas daripada kamu, dan apa yang terlepas daripada kamu itu tidak mungkin menimpa kamu», ayat pertama memberikan rasa tenang ketika menghadapi perkara yang tidak disukai, manakala ayat kedua memberikan ketenangan apabila sesuatu yang disukai terlepas daripada dirinya.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66522</t>
   </si>
   <si>
-    <t>Daripada Abu Mas‘ud, ‘Uqbah bin ‘Amr Al-Ansari Al-Badri رضي الله عنه, beliau berkata: Rasulullah ﷺ bersabda:||“Sesungguhnya antara perkara yang manusia perolehi daripada kata-kata nabi terdahulu ialah: “Jika engkau tidak malu, buatlah apa sahaja yang engkau mahu.”</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Daripada Abu Mas‘ud, ‘Uqbah bin ‘Amr Al-Ansari Al-Badri رضي الله عنه, beliau berkata: Rasulullah ﷺ bersabda: “Sesungguhnya antara perkara yang manusia perolehi daripada kata-kata nabi terdahulu ialah: “Jika engkau tidak malu, buatlah apa sahaja yang engkau mahu.”</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66523</t>
-  </si>
-[...2 lines deleted...]
-“Aku beriman kepada Allah" kemudian istiqamahlah.”</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Daripada Abu ‘Amr – dan dikatakan: Abu ‘Amrah, – Sufyan bin ‘Abdullah رضي الله عنه, beliau berkata: Aku berkata: “Wahai Rasulullah, beritahulah kepadaku satu ucapan dalam Islam yang aku tidak akan bertanya tentangnya kepada sesiapa pun selain engkau.” Baginda bersabda: “Katakanlah: ‘
 “Aku beriman kepada Allah" kemudian istiqamahlah.”</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>“Wahai Rasulullah, bagaimana jika aku menunaikan solat fardu, berpuasa Ramadan, menghalalkan yang halal dan mengharamkan yang haram,</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>Daripada Abu ‘Abdullah, Jabir bin ‘Abdullah Al-Ansari رضي الله عنهما: Seorang lelaki bertanya kepada Rasulullah صلى الله عليه وسلم, lalu berkata:
 “Wahai Rasulullah, bagaimana jika aku menunaikan solat fardu, berpuasa Ramadan, menghalalkan yang halal dan mengharamkan yang haram, serta tidak menambah apa-apa lagi selain itu, adakah aku akan masuk syurga?”
 Baginda menjawab: “Ya.”</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>Kesucian adalah separuh keimanan. Ucapan Alhamdulillah memenuhi timbangan dan ucapan Subhanallah dan Alhamdulillah memenuhi apa yang ada di langit dan di bumi,</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>Daripada Abu Malik, al-Harith bin ‘Asim al-Asy‘ari رضي الله عنه, beliau berkata: Rasulullah صلى الله عليه وسلم bersabda: "Kesucian adalah separuh keimanan. Ucapan Alhamdulillah memenuhi timbangan dan ucapan Subhanallah dan Alhamdulillah memenuhi apa yang ada di langit dan di bumi, Solat itu cahaya, sedekah itu bukti, sabar itu sinar dan al-Quran akan menjadi pembela atau pendakwamu. Setiap manusia keluar (pada waktu pagi), lalu menjual dirinya; sama ada membebaskan dirinya (dengan amalan soleh) atau membinasakannya (dengan dosa)."</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66526</t>
-  </si>
-[...1 lines deleted...]
-    <t>Daripada Abu Hurairah رضي الله عنه, beliau berkata, Rasulullah صلى الله عليه وسلم bersabda:||“Setiap sendi tubuh manusia mempunyai hak untuk disedekahkan. Setiap hari yang terbitnya matahari, yang mana engkau berlaku adil antara dua pihak (yang berbalah) adalah sedekah. Menolong seseorang menaiki tunggangannya atau menolong mengangkat barangnya ke atasnya adalah sedekah. Perkataan yang baik adalah sedekah. Setiap langkah yang diambil menuju solat adalah sedekah. Dan menghilangkan bahaya daripada jalan juga adalah sedekah.”</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Daripada Abu Hurairah رضي الله عنه, beliau berkata, Rasulullah صلى الله عليه وسلم bersabda: “Setiap sendi tubuh manusia mempunyai hak untuk disedekahkan. Setiap hari yang terbitnya matahari, yang mana engkau berlaku adil antara dua pihak (yang berbalah) adalah sedekah. Menolong seseorang menaiki tunggangannya atau menolong mengangkat barangnya ke atasnya adalah sedekah. Perkataan yang baik adalah sedekah. Setiap langkah yang diambil menuju solat adalah sedekah. Dan menghilangkan bahaya daripada jalan juga adalah sedekah.”</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>“Aku wasiatkan kepada kamu supaya bertakwa kepada Allah, dan patuh serta taat, walaupun seorang hamba memimpin kamu. Sesungguhnya sesiapa antara kamu yang hidup selepas (pemergian) aku, nescaya akan menyaksikan banyak perselisihan. Oleh itu, peganglah teguh sunnahku dan sunnah para Khulafa al-Rashidin, yang mendapat petunjuk,</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
     <t>Daripada Abu Najih, al-‘Irbadh bin Sāriyyah رضي الله عنه, beliau berkata: “Rasulullah صلى الله عليه وسلم memberikan nasihat yang begitu menyentuh hati, sehingga hati kami menjadi gementar dan berlinangan air mata. Kami berkata: ‘Wahai Rasulullah! Seolah-olah ini adalah nasihat seorang yang mahu berpisah, maka nasihatilah kami.’ Baginda bersabda:” “Aku wasiatkan kepada kamu supaya bertakwa kepada Allah, dan patuh serta taat, walaupun seorang hamba memimpin kamu. Sesungguhnya sesiapa antara kamu yang hidup selepas (pemergian) aku, nescaya akan menyaksikan banyak perselisihan. Oleh itu, peganglah teguh sunnahku dan sunnah para Khulafa al-Rashidin, yang mendapat petunjuk, gigitlah ia dengan gigi geraham kalian. Jauhilah segala perkara yang diada-adakan, kerana setiap bidaah itu adalah sesat.”</t>
   </si>
@@ -2805,87 +5299,75 @@
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Larangan membalas sesuatu dengan lebih daripada kadar yang setimpal.
 Allah tidak memerintahkan hamba-Nya dengan sesuatu yang memudaratkan mereka.
 Hadis ini merupakan asas hukum dalam mengharamkan segala bentuk kemudaratan, sama ada melalui percakapan, perbuatan, ataupun pengabaian.
 Antara kaedah syariah: “Kemudaratan hendaklah dihilangkan”; maka syariat tidak mengiktiraf kemudaratan dan menolak segala bentuk perbuatan memudaratkan.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والدارقطني وغيرهما مسندًا]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
-    <t>Daripada Ibn Abbas رضي الله عنهما, bahawa Rasulullah صلى الله عليه وسلم bersabda:||"Sekiranya manusia diberi (sesuatu) berdasarkan dakwaan mereka, tentulah ada orang menuntut harta dan nyawa orang lain tetapi hujah dan bukti berada pada pihak yang menuntut, dan sumpah berada pada pihak yang menafikannya</t>
-[...1 lines deleted...]
-  <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>Daripada Ibn Abbas رضي الله عنهما, bahawa Rasulullah صلى الله عليه وسلم bersabda: "Sekiranya manusia diberi (sesuatu) berdasarkan dakwaan mereka, tentulah ada orang menuntut harta dan nyawa orang lain tetapi hujah dan bukti berada pada pihak yang menuntut, dan sumpah berada pada pihak yang menafikannya."</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
     <t>[رواه البيهقي وغيره هكذا وبعضه في الصحيحين]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>Sesungguhnya Allah telah menetapkan setiap kebaikan dan kejahatan, kemudian menjelaskannya</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>Daripada Ibnu ‘Abbas رضي الله عنهما, daripada Rasulullah صلى الله عليه وسلم, baginda meriwayatkan daripada Tuhannya Yang Maha Mulia lagi Maha Tinggi, bahawa baginda bersabda: "Sesungguhnya Allah telah menetapkan setiap kebaikan dan kejahatan, kemudian menjelaskannya. Maka sesiapa yang berhasrat melakukan suatu kebaikan tetapi tidak melakukannya, Allah mencatatnya di sisi-Nya sebagai satu kebaikan yang sempurna. Dan sesiapa yang berhasrat melakukannya lalu melakukannya, Allah menulis baginya 10 kebaikan hingga 700 kali ganda, bahkan berlipat ganda lagi. Dan sesiapa yang berhasrat melakukan kejahatan tetapi tidak melakukannya maka Allah menulisnya di sisi-Nya sebagai satu kebaikan yang sempurna. Dan sesiapa yang berhasrat melakukannya lalu melakukannya, Allah menulisnya sebagai satu kejahatan sahaja."</t>
-  </si>
-[...7 lines deleted...]
-____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم في صحيحيهما بهذه الحروف]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>“Sesungguhnya Allah Ta‘ala berfirman: Sesiapa memusuhi wali-Ku, maka Aku mengisytiharkan perang terhadapnya. Dan tidaklah seorang hamba-Ku mendekatkan diri kepada-Ku dengan sesuatu yang lebih Aku cintai daripada apa yang telah Aku wajibkan ke atasnya</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>Daripada Abu Hurairah رضي الله عنه, beliau berkata, Rasulullah صلى الله عليه وسلم bersabda: “Sesungguhnya Allah Ta‘ala berfirman: Sesiapa memusuhi wali-Ku, maka Aku mengisytiharkan perang terhadapnya. Dan tidaklah seorang hamba-Ku mendekatkan diri kepada-Ku dengan sesuatu yang lebih Aku cintai daripada apa yang telah Aku wajibkan ke atasnya. Dan hamba-Ku itu sentiasa mendekatkan diri kepada-Ku dengan amalan sunat hingga Aku mencintainya. Maka apabila Aku mencintainya, Aku menjadi pendengarannya yang dengannya dia mendengar, penglihatannya yang dengannya dia melihat, tangannya yang dengannya dia menggenggam, dan kakinya yang dengannya dia berjalan. Jika dia meminta kepada-Ku, pasti Aku akan memberinya; dan jika dia memohon perlindungan kepada-Ku, pasti Aku akan melindunginya.”</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة.
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
@@ -2968,53 +5450,50 @@
   </si>
   <si>
     <t>Abu Musa al-Asy‘ari رضي الله عنه menceritakan bahawa Nabi ﷺ menghantarnya ke Yaman. Di sana, beliau ditanya tentang minuman yang dibuat di situ sama ada ia haram atau tidak, lalu Nabi ﷺ menanyakan kepadanya mengenai hal itu untuk mendapatkan penjelasan. Lalu Abu Musa رضي الله عنه menjawab: “Ia adalah al-Bat‘: Arak daripada madu, dan al-Mazar: Arak daripada barli.” Lalu Nabi ﷺ bersabda, dan baginda dikurniakan ucapan yang merangkumi segala hukum: “Segala yang memabukkan adalah haram.”</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Nabīdh ialah air yang dicampurkan dengan kurma, madu, barli atau seumpamanya. Ia mengambil rasa dan manis daripada bahan tersebut, dan kadang-kadang boleh melalui proses penapaian sehingga menjadi memabukkan.
 Hadis ini menjadi asas dalam pengharaman semua jenis bahan memabukkan seperti arak, ganja, dan lain-lain.
 Kepentingan bertanya mengenai perkara yang diperlukan oleh seorang Muslim.
 Perkara pertama yang diharamkan berkaitan arak ialah ketika masuk waktu solat, apabila sebahagian Muhajirin menunaikan solat mereka dan membaca al-Quran dalam solat, tetapi bacaan mereka bercampur dan keliru. Maka turunlah ayat Allah yang bermaksud: “Wahai orang-orang yang beriman! Janganlah kamu mendekati solat ketika kamu dalam keadaan mabuk sehingga kamu mengetahui apa yang kamu ucapkan.” [Surah al-Nisa’: 43] Ketika itu, penyampai panggilan solat (mu’azzin) Rasulullah ﷺ menyeru: “Jangan mendekati solat dalam keadaan mabuk.” Kemudian Allah mengharamkannya secara mutlak melalui firman-Nya: “Wahai orang-orang yang beriman! Sesungguhnya arak, judi, pemujaan berhala dan undi nasib menggunakan batang anak panah adalah keji daripada perbuatan syaitan, maka jauhilah ia agar kamu beroleh kejayaan. Sesungguhnya syaitan itu hanya ingin menimbulkan permusuhan dan kebencian antara kamu melalui arak dan judi serta menghalang kamu daripada mengingati Allah dan menunaikan solat. Maka, adakah kamu akan berhenti?” [Surah al-Ma’idah: 90-91]
 Allah سبحانه وتعالى mengharamkan arak kerana ia mengandungi kemudaratan dan kemungkaran yang besar.
 Pengajaran daripada pengharaman ini ialah wujud sifat memabukkan. Sekiranya sesuatu minuman mempunyai sifat memabukkan maka ia diharamkan. Namun, jika ia tidak memabukkan, maka ia dibenarkan.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
-  </si>
-[...1 lines deleted...]
-    <t>Daripada Abdullah bin Amr رضي الله عنهما, beliau berkata, bahawa Rasulullah صلى الله عليه وسلم bersabda:||"Empat perkara yang jika ada pada seseorang, ia termasuk dalam tanda-tanda munafik, dan jika terdapat salah satu daripadanya, maka ia mengandungi sebahagian sifat nifaq sehingga ia meninggalkannya: Apabila berbicara, dia berdusta. Apabila berjanji, dia memungkirinya. Apabila berselisih, dia melampaui batas. Dan apabila membuat perjanjian, dia mengkhianatinya</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Daripada Abdullah bin Amr رضي الله عنهما, beliau berkata, bahawa Rasulullah صلى الله عليه وسلم bersabda: "Empat perkara yang jika ada pada seseorang, ia termasuk dalam tanda-tanda munafik, dan jika terdapat salah satu daripadanya, maka ia mengandungi sebahagian sifat nifaq sehingga ia meninggalkannya: Apabila berbicara, dia berdusta. Apabila berjanji, dia memungkirinya. Apabila berselisih, dia melampaui batas. Dan apabila membuat perjanjian, dia mengkhianatinya."</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ms/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>“Seandainya kamu bertawakkal kepada Allah dengan sebenar-benar tawakkal, nescaya Dia akan memberimu rezeki sebagaimana Dia memberi rezeki kepada burung. Mereka keluar pada waktu pagi dalam keadaan lapar dan pulang pada waktu petang dalam keadaan kenyang.”</t>
   </si>
   <si>
@@ -3423,51 +5902,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O79"/>
+  <dimension ref="A1:O149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -3485,3665 +5964,6955 @@
       </c>
       <c r="I2" t="s">
         <v>9</v>
       </c>
       <c r="J2" t="s">
         <v>10</v>
       </c>
       <c r="K2" t="s">
         <v>11</v>
       </c>
       <c r="L2" t="s">
         <v>12</v>
       </c>
       <c r="M2" t="s">
         <v>13</v>
       </c>
       <c r="N2" t="s">
         <v>14</v>
       </c>
       <c r="O2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3">
-        <v>4211</v>
+        <v>2758</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
         <v>21</v>
       </c>
       <c r="H3" t="s">
         <v>22</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3" t="s">
         <v>24</v>
       </c>
       <c r="K3" t="s">
         <v>25</v>
       </c>
       <c r="L3" t="s">
         <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>27</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4">
-        <v>4216</v>
+        <v>3017</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" t="s">
         <v>31</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" t="s">
         <v>35</v>
       </c>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
+        <v>24</v>
+      </c>
+      <c r="K4" t="s">
         <v>38</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
+        <v>26</v>
+      </c>
+      <c r="M4" t="s">
         <v>39</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O4" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5">
-        <v>4295</v>
+        <v>3331</v>
       </c>
       <c r="B5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
         <v>43</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>44</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5" t="s">
         <v>45</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" t="s">
         <v>46</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>47</v>
       </c>
-      <c r="G5" t="s">
+      <c r="I5" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5" t="s">
         <v>25</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
         <v>27</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6">
-        <v>4303</v>
+        <v>3336</v>
       </c>
       <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
         <v>52</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>53</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" t="s">
         <v>54</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>55</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>56</v>
       </c>
-      <c r="G6" t="s">
+      <c r="I6" t="s">
         <v>57</v>
       </c>
-      <c r="H6" t="s">
+      <c r="J6" t="s">
+        <v>24</v>
+      </c>
+      <c r="K6" t="s">
         <v>58</v>
       </c>
-      <c r="I6" t="s">
+      <c r="L6" t="s">
+        <v>26</v>
+      </c>
+      <c r="M6" t="s">
         <v>59</v>
       </c>
-      <c r="J6" t="s">
+      <c r="N6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O6" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7">
-        <v>4307</v>
+        <v>3342</v>
       </c>
       <c r="B7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" t="s">
+        <v>63</v>
+      </c>
+      <c r="E7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F7" t="s">
         <v>65</v>
       </c>
-      <c r="C7" t="s">
+      <c r="G7" t="s">
         <v>66</v>
       </c>
-      <c r="D7" t="s">
+      <c r="H7" t="s">
         <v>67</v>
       </c>
-      <c r="E7" t="s">
+      <c r="I7" t="s">
         <v>68</v>
       </c>
-      <c r="F7" t="s">
+      <c r="J7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K7" t="s">
         <v>69</v>
       </c>
-      <c r="G7" t="s">
+      <c r="L7" t="s">
+        <v>26</v>
+      </c>
+      <c r="M7" t="s">
         <v>70</v>
       </c>
-      <c r="H7" t="s">
+      <c r="N7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O7" t="s">
         <v>71</v>
-      </c>
-[...19 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8">
-        <v>4308</v>
+        <v>3347</v>
       </c>
       <c r="B8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E8" t="s">
+        <v>75</v>
+      </c>
+      <c r="F8" t="s">
         <v>76</v>
       </c>
-      <c r="C8" t="s">
+      <c r="G8" t="s">
         <v>77</v>
       </c>
-      <c r="D8" t="s">
+      <c r="H8" t="s">
         <v>78</v>
       </c>
-      <c r="E8" t="s">
+      <c r="I8" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
       <c r="M8" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9">
-        <v>4309</v>
+        <v>3350</v>
       </c>
       <c r="B9" t="s">
+        <v>81</v>
+      </c>
+      <c r="C9" t="s">
+        <v>82</v>
+      </c>
+      <c r="D9" t="s">
+        <v>83</v>
+      </c>
+      <c r="E9" t="s">
+        <v>84</v>
+      </c>
+      <c r="F9" t="s">
+        <v>85</v>
+      </c>
+      <c r="G9" t="s">
+        <v>86</v>
+      </c>
+      <c r="H9" t="s">
         <v>87</v>
       </c>
-      <c r="C9" t="s">
+      <c r="I9" t="s">
         <v>88</v>
       </c>
-      <c r="D9" t="s">
+      <c r="J9" t="s">
         <v>89</v>
       </c>
-      <c r="E9" t="s">
+      <c r="K9" t="s">
         <v>90</v>
       </c>
-      <c r="F9" t="s">
+      <c r="L9" t="s">
         <v>91</v>
       </c>
-      <c r="G9" t="s">
+      <c r="M9" t="s">
         <v>92</v>
       </c>
-      <c r="H9" t="s">
+      <c r="N9" t="s">
+        <v>28</v>
+      </c>
+      <c r="O9" t="s">
         <v>93</v>
-      </c>
-[...19 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10">
-        <v>4311</v>
+        <v>3359</v>
       </c>
       <c r="B10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C10" t="s">
+        <v>95</v>
+      </c>
+      <c r="D10" t="s">
         <v>96</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>97</v>
       </c>
-      <c r="D10" t="s">
+      <c r="F10" t="s">
         <v>98</v>
       </c>
-      <c r="E10" t="s">
+      <c r="G10" t="s">
         <v>99</v>
       </c>
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>100</v>
       </c>
-      <c r="G10" t="s">
+      <c r="I10" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
       <c r="M10" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="N10" t="s">
         <v>28</v>
       </c>
       <c r="O10" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11">
-        <v>4314</v>
+        <v>3390</v>
       </c>
       <c r="B11" t="s">
         <v>105</v>
       </c>
       <c r="C11" t="s">
         <v>106</v>
       </c>
       <c r="D11" t="s">
         <v>107</v>
       </c>
       <c r="E11" t="s">
         <v>108</v>
       </c>
       <c r="F11" t="s">
         <v>109</v>
       </c>
       <c r="G11" t="s">
         <v>110</v>
       </c>
       <c r="H11" t="s">
         <v>111</v>
       </c>
       <c r="I11" t="s">
         <v>112</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
       <c r="K11" t="s">
         <v>25</v>
       </c>
       <c r="L11" t="s">
         <v>26</v>
       </c>
       <c r="M11" t="s">
         <v>27</v>
       </c>
       <c r="N11" t="s">
         <v>28</v>
       </c>
       <c r="O11" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12">
-        <v>4316</v>
+        <v>3406</v>
       </c>
       <c r="B12" t="s">
         <v>114</v>
       </c>
       <c r="C12" t="s">
         <v>115</v>
       </c>
       <c r="D12" t="s">
         <v>116</v>
       </c>
       <c r="E12" t="s">
         <v>117</v>
       </c>
       <c r="F12" t="s">
         <v>118</v>
       </c>
       <c r="G12" t="s">
         <v>119</v>
       </c>
       <c r="H12" t="s">
         <v>120</v>
       </c>
       <c r="I12" t="s">
         <v>121</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12" t="s">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
       <c r="M12" t="s">
-        <v>85</v>
+        <v>123</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
       <c r="O12" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13">
-        <v>4319</v>
+        <v>3414</v>
       </c>
       <c r="B13" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E13" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13" t="s">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
       <c r="M13" t="s">
-        <v>85</v>
+        <v>123</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
       <c r="O13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14">
-        <v>4322</v>
+        <v>3418</v>
       </c>
       <c r="B14" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="G14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I14" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>
       <c r="K14" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="L14" t="s">
         <v>26</v>
       </c>
       <c r="M14" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="N14" t="s">
         <v>28</v>
       </c>
       <c r="O14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15">
-        <v>4556</v>
+        <v>3420</v>
       </c>
       <c r="B15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F15" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G15" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H15" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I15" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J15" t="s">
         <v>24</v>
       </c>
       <c r="K15" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="L15" t="s">
         <v>26</v>
       </c>
       <c r="M15" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="N15" t="s">
         <v>28</v>
       </c>
       <c r="O15" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16">
-        <v>4558</v>
+        <v>3475</v>
       </c>
       <c r="B16" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C16" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D16" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E16" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F16" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="G16" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="H16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="I16" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="J16" t="s">
         <v>24</v>
       </c>
       <c r="K16" t="s">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="L16" t="s">
         <v>26</v>
       </c>
       <c r="M16" t="s">
-        <v>85</v>
+        <v>123</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
       <c r="O16" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17">
-        <v>4559</v>
+        <v>3553</v>
       </c>
       <c r="B17" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C17" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D17" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F17" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="G17" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="H17" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="I17" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17" t="s">
-        <v>167</v>
+        <v>122</v>
       </c>
       <c r="L17" t="s">
         <v>26</v>
       </c>
       <c r="M17" t="s">
-        <v>168</v>
+        <v>123</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
       <c r="O17" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18">
-        <v>4560</v>
+        <v>3567</v>
       </c>
       <c r="B18" t="s">
         <v>170</v>
       </c>
       <c r="C18" t="s">
         <v>171</v>
       </c>
       <c r="D18" t="s">
         <v>172</v>
       </c>
       <c r="E18" t="s">
         <v>173</v>
       </c>
       <c r="F18" t="s">
         <v>174</v>
       </c>
       <c r="G18" t="s">
         <v>175</v>
       </c>
       <c r="H18" t="s">
         <v>176</v>
       </c>
       <c r="I18" t="s">
         <v>177</v>
       </c>
       <c r="J18" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="K18" t="s">
-        <v>25</v>
+        <v>178</v>
       </c>
       <c r="L18" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="M18" t="s">
-        <v>27</v>
+        <v>179</v>
       </c>
       <c r="N18" t="s">
         <v>28</v>
       </c>
       <c r="O18" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19">
-        <v>4563</v>
+        <v>3581</v>
       </c>
       <c r="B19" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D19" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E19" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="F19" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="G19" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="H19" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="I19" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="J19" t="s">
         <v>24</v>
       </c>
       <c r="K19" t="s">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="L19" t="s">
         <v>26</v>
       </c>
       <c r="M19" t="s">
-        <v>85</v>
+        <v>123</v>
       </c>
       <c r="N19" t="s">
         <v>28</v>
       </c>
       <c r="O19" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20">
-        <v>4564</v>
+        <v>3588</v>
       </c>
       <c r="B20" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C20" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D20" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E20" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F20" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G20" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H20" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="I20" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="J20" t="s">
         <v>24</v>
       </c>
       <c r="K20" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="L20" t="s">
         <v>26</v>
       </c>
       <c r="M20" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="N20" t="s">
         <v>28</v>
       </c>
       <c r="O20" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21">
-        <v>4568</v>
+        <v>3591</v>
       </c>
       <c r="B21" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C21" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D21" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="F21" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="G21" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H21" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="I21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
       <c r="M21" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="N21" t="s">
         <v>28</v>
       </c>
       <c r="O21" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22">
-        <v>4704</v>
+        <v>3686</v>
       </c>
       <c r="B22" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C22" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D22" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E22" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F22" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="G22" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="H22" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="I22" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22" t="s">
-        <v>167</v>
+        <v>122</v>
       </c>
       <c r="L22" t="s">
         <v>26</v>
       </c>
       <c r="M22" t="s">
-        <v>168</v>
+        <v>123</v>
       </c>
       <c r="N22" t="s">
         <v>28</v>
       </c>
       <c r="O22" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23">
-        <v>4706</v>
+        <v>3702</v>
       </c>
       <c r="B23" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C23" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D23" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E23" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F23" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="G23" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H23" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="I23" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="J23" t="s">
         <v>24</v>
       </c>
       <c r="K23" t="s">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="L23" t="s">
         <v>26</v>
       </c>
       <c r="M23" t="s">
-        <v>85</v>
+        <v>123</v>
       </c>
       <c r="N23" t="s">
         <v>28</v>
       </c>
       <c r="O23" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24">
-        <v>4709</v>
+        <v>3706</v>
       </c>
       <c r="B24" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C24" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D24" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E24" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F24" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="G24" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="H24" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="I24" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="J24" t="s">
         <v>24</v>
       </c>
       <c r="K24" t="s">
-        <v>167</v>
+        <v>25</v>
       </c>
       <c r="L24" t="s">
         <v>26</v>
       </c>
       <c r="M24" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="N24" t="s">
         <v>28</v>
       </c>
       <c r="O24" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25">
-        <v>4711</v>
+        <v>3716</v>
       </c>
       <c r="B25" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C25" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D25" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E25" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F25" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="G25" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="H25" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="I25" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="J25" t="s">
-        <v>243</v>
+        <v>24</v>
       </c>
       <c r="K25" t="s">
-        <v>244</v>
+        <v>122</v>
       </c>
       <c r="L25" t="s">
+        <v>26</v>
+      </c>
+      <c r="M25" t="s">
+        <v>123</v>
+      </c>
+      <c r="N25" t="s">
+        <v>28</v>
+      </c>
+      <c r="O25" t="s">
         <v>245</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26">
-        <v>4716</v>
+        <v>3753</v>
       </c>
       <c r="B26" t="s">
+        <v>246</v>
+      </c>
+      <c r="C26" t="s">
+        <v>247</v>
+      </c>
+      <c r="D26" t="s">
         <v>248</v>
       </c>
-      <c r="C26" t="s">
+      <c r="E26" t="s">
         <v>249</v>
       </c>
-      <c r="D26" t="s">
+      <c r="F26" t="s">
         <v>250</v>
       </c>
-      <c r="E26" t="s">
+      <c r="G26" t="s">
         <v>251</v>
       </c>
-      <c r="F26" t="s">
+      <c r="H26" t="s">
         <v>252</v>
       </c>
-      <c r="G26" t="s">
+      <c r="I26" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
       <c r="J26" t="s">
         <v>24</v>
       </c>
       <c r="K26" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="L26" t="s">
         <v>26</v>
       </c>
       <c r="M26" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="N26" t="s">
         <v>28</v>
       </c>
       <c r="O26" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27">
-        <v>4717</v>
+        <v>3854</v>
       </c>
       <c r="B27" t="s">
+        <v>255</v>
+      </c>
+      <c r="C27" t="s">
+        <v>256</v>
+      </c>
+      <c r="D27" t="s">
         <v>257</v>
       </c>
-      <c r="C27" t="s">
+      <c r="E27" t="s">
         <v>258</v>
       </c>
-      <c r="D27" t="s">
+      <c r="F27" t="s">
         <v>259</v>
       </c>
-      <c r="E27" t="s">
+      <c r="G27" t="s">
         <v>260</v>
       </c>
-      <c r="F27" t="s">
+      <c r="H27" t="s">
         <v>261</v>
       </c>
-      <c r="G27" t="s">
+      <c r="I27" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
       <c r="J27" t="s">
         <v>24</v>
       </c>
       <c r="K27" t="s">
-        <v>25</v>
+        <v>122</v>
       </c>
       <c r="L27" t="s">
         <v>26</v>
       </c>
       <c r="M27" t="s">
-        <v>27</v>
+        <v>123</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
       <c r="O27" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28">
-        <v>4721</v>
+        <v>4211</v>
       </c>
       <c r="B28" t="s">
+        <v>264</v>
+      </c>
+      <c r="C28" t="s">
+        <v>265</v>
+      </c>
+      <c r="D28" t="s">
         <v>266</v>
       </c>
-      <c r="C28" t="s">
+      <c r="E28" t="s">
         <v>267</v>
       </c>
-      <c r="D28" t="s">
+      <c r="F28" t="s">
         <v>268</v>
       </c>
-      <c r="E28" t="s">
+      <c r="G28" t="s">
         <v>269</v>
       </c>
-      <c r="F28" t="s">
+      <c r="H28" t="s">
         <v>270</v>
       </c>
-      <c r="G28" t="s">
+      <c r="I28" t="s">
         <v>271</v>
-      </c>
-[...4 lines deleted...]
-        <v>273</v>
       </c>
       <c r="J28" t="s">
         <v>24</v>
       </c>
       <c r="K28" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="L28" t="s">
         <v>26</v>
       </c>
       <c r="M28" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="N28" t="s">
         <v>28</v>
       </c>
       <c r="O28" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
-        <v>4722</v>
+        <v>4216</v>
       </c>
       <c r="B29" t="s">
+        <v>273</v>
+      </c>
+      <c r="C29" t="s">
+        <v>274</v>
+      </c>
+      <c r="D29" t="s">
         <v>275</v>
       </c>
-      <c r="C29" t="s">
+      <c r="E29" t="s">
         <v>276</v>
       </c>
-      <c r="D29" t="s">
+      <c r="F29" t="s">
         <v>277</v>
       </c>
-      <c r="E29" t="s">
+      <c r="G29" t="s">
         <v>278</v>
       </c>
-      <c r="F29" t="s">
+      <c r="H29" t="s">
         <v>279</v>
       </c>
-      <c r="G29" t="s">
+      <c r="I29" t="s">
         <v>280</v>
       </c>
-      <c r="H29" t="s">
+      <c r="J29" t="s">
         <v>281</v>
       </c>
-      <c r="I29" t="s">
+      <c r="K29" t="s">
         <v>282</v>
       </c>
-      <c r="J29" t="s">
-[...2 lines deleted...]
-      <c r="K29" t="s">
+      <c r="L29" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="M29" t="s">
         <v>284</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
       <c r="O29" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
-        <v>4723</v>
+        <v>4295</v>
       </c>
       <c r="B30" t="s">
         <v>286</v>
       </c>
       <c r="C30" t="s">
         <v>287</v>
       </c>
       <c r="D30" t="s">
         <v>288</v>
       </c>
       <c r="E30" t="s">
         <v>289</v>
       </c>
       <c r="F30" t="s">
         <v>290</v>
       </c>
       <c r="G30" t="s">
         <v>291</v>
       </c>
       <c r="H30" t="s">
         <v>292</v>
       </c>
       <c r="I30" t="s">
         <v>293</v>
       </c>
       <c r="J30" t="s">
         <v>24</v>
       </c>
       <c r="K30" t="s">
-        <v>294</v>
+        <v>25</v>
       </c>
       <c r="L30" t="s">
         <v>26</v>
       </c>
       <c r="M30" t="s">
-        <v>295</v>
+        <v>27</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
       <c r="O30" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
-        <v>4792</v>
+        <v>4303</v>
       </c>
       <c r="B31" t="s">
+        <v>295</v>
+      </c>
+      <c r="C31" t="s">
+        <v>296</v>
+      </c>
+      <c r="D31" t="s">
         <v>297</v>
       </c>
-      <c r="C31" t="s">
+      <c r="E31" t="s">
         <v>298</v>
       </c>
-      <c r="D31" t="s">
+      <c r="F31" t="s">
         <v>299</v>
       </c>
-      <c r="E31" t="s">
+      <c r="G31" t="s">
         <v>300</v>
       </c>
-      <c r="F31" t="s">
+      <c r="H31" t="s">
         <v>301</v>
       </c>
-      <c r="G31" t="s">
+      <c r="I31" t="s">
         <v>302</v>
       </c>
-      <c r="H31" t="s">
+      <c r="J31" t="s">
         <v>303</v>
       </c>
-      <c r="I31" t="s">
+      <c r="K31" t="s">
         <v>304</v>
       </c>
-      <c r="J31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L31" t="s">
-        <v>26</v>
+        <v>305</v>
       </c>
       <c r="M31" t="s">
-        <v>27</v>
+        <v>306</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
-        <v>4801</v>
+        <v>4307</v>
       </c>
       <c r="B32" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C32" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D32" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="E32" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="F32" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="G32" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H32" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="I32" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="J32" t="s">
-        <v>24</v>
+        <v>281</v>
       </c>
       <c r="K32" t="s">
-        <v>84</v>
+        <v>316</v>
       </c>
       <c r="L32" t="s">
-        <v>26</v>
+        <v>283</v>
       </c>
       <c r="M32" t="s">
-        <v>85</v>
+        <v>317</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
       <c r="O32" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
-        <v>4810</v>
+        <v>4308</v>
       </c>
       <c r="B33" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="C33" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="D33" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="E33" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="F33" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="G33" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="H33" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I33" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="J33" t="s">
         <v>24</v>
       </c>
       <c r="K33" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="L33" t="s">
         <v>26</v>
       </c>
       <c r="M33" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
-        <v>4811</v>
+        <v>4309</v>
       </c>
       <c r="B34" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C34" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="D34" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="E34" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="F34" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="G34" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="H34" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="I34" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34" t="s">
-        <v>332</v>
+        <v>69</v>
       </c>
       <c r="L34" t="s">
         <v>26</v>
       </c>
       <c r="M34" t="s">
-        <v>333</v>
+        <v>70</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
       <c r="O34" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
-        <v>5437</v>
+        <v>4311</v>
       </c>
       <c r="B35" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C35" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D35" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="E35" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="F35" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="G35" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="H35" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="I35" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="J35" t="s">
         <v>24</v>
       </c>
       <c r="K35" t="s">
         <v>25</v>
       </c>
       <c r="L35" t="s">
         <v>26</v>
       </c>
       <c r="M35" t="s">
         <v>27</v>
       </c>
       <c r="N35" t="s">
         <v>28</v>
       </c>
       <c r="O35" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
-        <v>5456</v>
+        <v>4314</v>
       </c>
       <c r="B36" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C36" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D36" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E36" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F36" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="G36" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="H36" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="I36" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="J36" t="s">
-        <v>352</v>
+        <v>24</v>
       </c>
       <c r="K36" t="s">
-        <v>332</v>
+        <v>25</v>
       </c>
       <c r="L36" t="s">
-        <v>353</v>
+        <v>26</v>
       </c>
       <c r="M36" t="s">
-        <v>333</v>
+        <v>27</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
       <c r="O36" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
-        <v>5953</v>
+        <v>4316</v>
       </c>
       <c r="B37" t="s">
         <v>355</v>
       </c>
       <c r="C37" t="s">
         <v>356</v>
       </c>
       <c r="D37" t="s">
         <v>357</v>
       </c>
       <c r="E37" t="s">
         <v>358</v>
       </c>
       <c r="F37" t="s">
         <v>359</v>
       </c>
       <c r="G37" t="s">
         <v>360</v>
       </c>
       <c r="H37" t="s">
         <v>361</v>
       </c>
       <c r="I37" t="s">
         <v>362</v>
       </c>
       <c r="J37" t="s">
         <v>24</v>
       </c>
       <c r="K37" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
       <c r="M37" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="N37" t="s">
         <v>28</v>
       </c>
       <c r="O37" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
-        <v>6337</v>
+        <v>4319</v>
       </c>
       <c r="B38" t="s">
         <v>364</v>
       </c>
       <c r="C38" t="s">
         <v>365</v>
       </c>
       <c r="D38" t="s">
         <v>366</v>
       </c>
       <c r="E38" t="s">
         <v>367</v>
       </c>
       <c r="F38" t="s">
         <v>368</v>
       </c>
       <c r="G38" t="s">
         <v>369</v>
       </c>
       <c r="H38" t="s">
         <v>370</v>
       </c>
       <c r="I38" t="s">
         <v>371</v>
       </c>
       <c r="J38" t="s">
         <v>24</v>
       </c>
       <c r="K38" t="s">
-        <v>167</v>
+        <v>69</v>
       </c>
       <c r="L38" t="s">
         <v>26</v>
       </c>
       <c r="M38" t="s">
-        <v>168</v>
+        <v>70</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
       <c r="O38" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
-        <v>58240</v>
+        <v>4322</v>
       </c>
       <c r="B39" t="s">
         <v>373</v>
       </c>
       <c r="C39" t="s">
         <v>374</v>
       </c>
       <c r="D39" t="s">
         <v>375</v>
       </c>
       <c r="E39" t="s">
         <v>376</v>
       </c>
       <c r="F39" t="s">
         <v>377</v>
       </c>
       <c r="G39" t="s">
         <v>378</v>
       </c>
       <c r="H39" t="s">
         <v>379</v>
       </c>
       <c r="I39" t="s">
         <v>380</v>
       </c>
       <c r="J39" t="s">
         <v>24</v>
       </c>
       <c r="K39" t="s">
-        <v>381</v>
+        <v>25</v>
       </c>
       <c r="L39" t="s">
         <v>26</v>
       </c>
       <c r="M39" t="s">
-        <v>382</v>
+        <v>27</v>
       </c>
       <c r="N39" t="s">
         <v>28</v>
       </c>
       <c r="O39" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
-        <v>58259</v>
+        <v>4556</v>
       </c>
       <c r="B40" t="s">
+        <v>382</v>
+      </c>
+      <c r="C40" t="s">
+        <v>383</v>
+      </c>
+      <c r="D40" t="s">
         <v>384</v>
       </c>
-      <c r="C40" t="s">
+      <c r="E40" t="s">
         <v>385</v>
       </c>
-      <c r="D40" t="s">
+      <c r="F40" t="s">
         <v>386</v>
       </c>
-      <c r="E40" t="s">
+      <c r="G40" t="s">
         <v>387</v>
       </c>
-      <c r="F40" t="s">
+      <c r="H40" t="s">
         <v>388</v>
       </c>
-      <c r="G40" t="s">
+      <c r="I40" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
       <c r="J40" t="s">
         <v>24</v>
       </c>
       <c r="K40" t="s">
-        <v>392</v>
+        <v>25</v>
       </c>
       <c r="L40" t="s">
         <v>26</v>
       </c>
       <c r="M40" t="s">
-        <v>393</v>
+        <v>27</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
       <c r="O40" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
-        <v>65000</v>
+        <v>4558</v>
       </c>
       <c r="B41" t="s">
+        <v>391</v>
+      </c>
+      <c r="C41" t="s">
+        <v>392</v>
+      </c>
+      <c r="D41" t="s">
+        <v>393</v>
+      </c>
+      <c r="E41" t="s">
+        <v>394</v>
+      </c>
+      <c r="F41" t="s">
         <v>395</v>
       </c>
-      <c r="C41" t="s">
+      <c r="G41" t="s">
         <v>396</v>
       </c>
-      <c r="D41" t="s">
+      <c r="H41" t="s">
         <v>397</v>
       </c>
-      <c r="E41" t="s">
+      <c r="I41" t="s">
         <v>398</v>
-      </c>
-[...10 lines deleted...]
-        <v>402</v>
       </c>
       <c r="J41" t="s">
         <v>24</v>
       </c>
       <c r="K41" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
       <c r="M41" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
-        <v>65001</v>
+        <v>4559</v>
       </c>
       <c r="B42" t="s">
+        <v>400</v>
+      </c>
+      <c r="C42" t="s">
+        <v>401</v>
+      </c>
+      <c r="D42" t="s">
+        <v>402</v>
+      </c>
+      <c r="E42" t="s">
+        <v>403</v>
+      </c>
+      <c r="F42" t="s">
         <v>404</v>
       </c>
-      <c r="C42" t="s">
+      <c r="G42" t="s">
         <v>405</v>
       </c>
-      <c r="D42" t="s">
+      <c r="H42" t="s">
         <v>406</v>
       </c>
-      <c r="E42" t="s">
+      <c r="I42" t="s">
         <v>407</v>
-      </c>
-[...10 lines deleted...]
-        <v>411</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
-        <v>85</v>
+        <v>123</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
-        <v>65003</v>
+        <v>4560</v>
       </c>
       <c r="B43" t="s">
+        <v>409</v>
+      </c>
+      <c r="C43" t="s">
+        <v>410</v>
+      </c>
+      <c r="D43" t="s">
+        <v>411</v>
+      </c>
+      <c r="E43" t="s">
+        <v>412</v>
+      </c>
+      <c r="F43" t="s">
         <v>413</v>
       </c>
-      <c r="C43" t="s">
+      <c r="G43" t="s">
         <v>414</v>
       </c>
-      <c r="D43" t="s">
+      <c r="H43" t="s">
         <v>415</v>
       </c>
-      <c r="E43" t="s">
+      <c r="I43" t="s">
         <v>416</v>
-      </c>
-[...10 lines deleted...]
-        <v>420</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
       <c r="L43" t="s">
         <v>26</v>
       </c>
       <c r="M43" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
-        <v>65004</v>
+        <v>4563</v>
       </c>
       <c r="B44" t="s">
+        <v>418</v>
+      </c>
+      <c r="C44" t="s">
+        <v>419</v>
+      </c>
+      <c r="D44" t="s">
+        <v>420</v>
+      </c>
+      <c r="E44" t="s">
+        <v>421</v>
+      </c>
+      <c r="F44" t="s">
         <v>422</v>
       </c>
-      <c r="C44" t="s">
+      <c r="G44" t="s">
         <v>423</v>
       </c>
-      <c r="D44" t="s">
+      <c r="H44" t="s">
         <v>424</v>
       </c>
-      <c r="E44" t="s">
+      <c r="I44" t="s">
         <v>425</v>
-      </c>
-[...10 lines deleted...]
-        <v>429</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
       <c r="M44" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
-        <v>65018</v>
+        <v>4564</v>
       </c>
       <c r="B45" t="s">
+        <v>427</v>
+      </c>
+      <c r="C45" t="s">
+        <v>428</v>
+      </c>
+      <c r="D45" t="s">
+        <v>429</v>
+      </c>
+      <c r="E45" t="s">
+        <v>430</v>
+      </c>
+      <c r="F45" t="s">
         <v>431</v>
       </c>
-      <c r="C45" t="s">
+      <c r="G45" t="s">
         <v>432</v>
       </c>
-      <c r="D45" t="s">
+      <c r="H45" t="s">
         <v>433</v>
       </c>
-      <c r="E45" t="s">
+      <c r="I45" t="s">
         <v>434</v>
-      </c>
-[...10 lines deleted...]
-        <v>438</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
-        <v>65037</v>
+        <v>4568</v>
       </c>
       <c r="B46" t="s">
+        <v>438</v>
+      </c>
+      <c r="C46" t="s">
+        <v>439</v>
+      </c>
+      <c r="D46" t="s">
+        <v>440</v>
+      </c>
+      <c r="E46" t="s">
+        <v>441</v>
+      </c>
+      <c r="F46" t="s">
         <v>442</v>
       </c>
-      <c r="C46" t="s">
+      <c r="G46" t="s">
         <v>443</v>
       </c>
-      <c r="D46" t="s">
+      <c r="H46" t="s">
         <v>444</v>
       </c>
-      <c r="E46" t="s">
+      <c r="I46" t="s">
         <v>445</v>
-      </c>
-[...10 lines deleted...]
-        <v>449</v>
       </c>
       <c r="J46" t="s">
         <v>24</v>
       </c>
       <c r="K46" t="s">
         <v>25</v>
       </c>
       <c r="L46" t="s">
         <v>26</v>
       </c>
       <c r="M46" t="s">
         <v>27</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
       <c r="O46" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>65057</v>
+        <v>4704</v>
       </c>
       <c r="B47" t="s">
+        <v>447</v>
+      </c>
+      <c r="C47" t="s">
+        <v>448</v>
+      </c>
+      <c r="D47" t="s">
+        <v>449</v>
+      </c>
+      <c r="E47" t="s">
+        <v>450</v>
+      </c>
+      <c r="F47" t="s">
         <v>451</v>
       </c>
-      <c r="C47" t="s">
+      <c r="G47" t="s">
         <v>452</v>
       </c>
-      <c r="D47" t="s">
+      <c r="H47" t="s">
         <v>453</v>
       </c>
-      <c r="E47" t="s">
+      <c r="I47" t="s">
         <v>454</v>
-      </c>
-[...10 lines deleted...]
-        <v>458</v>
       </c>
       <c r="J47" t="s">
         <v>24</v>
       </c>
       <c r="K47" t="s">
-        <v>459</v>
+        <v>122</v>
       </c>
       <c r="L47" t="s">
         <v>26</v>
       </c>
       <c r="M47" t="s">
-        <v>460</v>
+        <v>123</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
       <c r="O47" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>65124</v>
+        <v>4706</v>
       </c>
       <c r="B48" t="s">
+        <v>456</v>
+      </c>
+      <c r="C48" t="s">
+        <v>457</v>
+      </c>
+      <c r="D48" t="s">
+        <v>458</v>
+      </c>
+      <c r="E48" t="s">
+        <v>459</v>
+      </c>
+      <c r="F48" t="s">
+        <v>460</v>
+      </c>
+      <c r="G48" t="s">
+        <v>461</v>
+      </c>
+      <c r="H48" t="s">
         <v>462</v>
       </c>
-      <c r="C48" t="s">
+      <c r="I48" t="s">
         <v>463</v>
-      </c>
-[...16 lines deleted...]
-        <v>469</v>
       </c>
       <c r="J48" t="s">
         <v>24</v>
       </c>
       <c r="K48" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="L48" t="s">
         <v>26</v>
       </c>
       <c r="M48" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>65255</v>
+        <v>4709</v>
       </c>
       <c r="B49" t="s">
+        <v>465</v>
+      </c>
+      <c r="C49" t="s">
+        <v>466</v>
+      </c>
+      <c r="D49" t="s">
+        <v>467</v>
+      </c>
+      <c r="E49" t="s">
+        <v>468</v>
+      </c>
+      <c r="F49" t="s">
+        <v>469</v>
+      </c>
+      <c r="G49" t="s">
+        <v>470</v>
+      </c>
+      <c r="H49" t="s">
         <v>471</v>
       </c>
-      <c r="C49" t="s">
+      <c r="I49" t="s">
         <v>472</v>
       </c>
-      <c r="D49" t="s">
+      <c r="J49" t="s">
+        <v>24</v>
+      </c>
+      <c r="K49" t="s">
+        <v>122</v>
+      </c>
+      <c r="L49" t="s">
+        <v>26</v>
+      </c>
+      <c r="M49" t="s">
+        <v>123</v>
+      </c>
+      <c r="N49" t="s">
+        <v>28</v>
+      </c>
+      <c r="O49" t="s">
         <v>473</v>
-      </c>
-[...31 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>66510</v>
+        <v>4711</v>
       </c>
       <c r="B50" t="s">
+        <v>474</v>
+      </c>
+      <c r="C50" t="s">
+        <v>475</v>
+      </c>
+      <c r="D50" t="s">
+        <v>476</v>
+      </c>
+      <c r="E50" t="s">
+        <v>477</v>
+      </c>
+      <c r="F50" t="s">
+        <v>478</v>
+      </c>
+      <c r="G50" t="s">
+        <v>479</v>
+      </c>
+      <c r="H50" t="s">
+        <v>480</v>
+      </c>
+      <c r="I50" t="s">
+        <v>481</v>
+      </c>
+      <c r="J50" t="s">
         <v>482</v>
       </c>
-      <c r="C50" t="s">
+      <c r="K50" t="s">
         <v>483</v>
       </c>
-      <c r="D50" t="s">
+      <c r="L50" t="s">
         <v>484</v>
       </c>
-      <c r="E50" t="s">
+      <c r="M50" t="s">
         <v>485</v>
       </c>
-      <c r="F50" t="s">
+      <c r="N50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O50" t="s">
         <v>486</v>
-      </c>
-[...25 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>66511</v>
+        <v>4716</v>
       </c>
       <c r="B51" t="s">
-        <v>170</v>
+        <v>487</v>
       </c>
       <c r="C51" t="s">
+        <v>488</v>
+      </c>
+      <c r="D51" t="s">
+        <v>489</v>
+      </c>
+      <c r="E51" t="s">
+        <v>490</v>
+      </c>
+      <c r="F51" t="s">
+        <v>491</v>
+      </c>
+      <c r="G51" t="s">
+        <v>492</v>
+      </c>
+      <c r="H51" t="s">
         <v>493</v>
       </c>
-      <c r="D51" t="s">
+      <c r="I51" t="s">
         <v>494</v>
-      </c>
-[...13 lines deleted...]
-        <v>497</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51" t="s">
-        <v>498</v>
+        <v>304</v>
       </c>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51" t="s">
-        <v>499</v>
+        <v>306</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>66512</v>
+        <v>4717</v>
       </c>
       <c r="B52" t="s">
-        <v>395</v>
+        <v>496</v>
       </c>
       <c r="C52" t="s">
+        <v>497</v>
+      </c>
+      <c r="D52" t="s">
+        <v>498</v>
+      </c>
+      <c r="E52" t="s">
+        <v>499</v>
+      </c>
+      <c r="F52" t="s">
+        <v>500</v>
+      </c>
+      <c r="G52" t="s">
         <v>501</v>
       </c>
-      <c r="D52" t="s">
+      <c r="H52" t="s">
         <v>502</v>
       </c>
-      <c r="E52" t="s">
+      <c r="I52" t="s">
         <v>503</v>
-      </c>
-[...10 lines deleted...]
-        <v>402</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
-        <v>505</v>
+        <v>25</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
-        <v>506</v>
+        <v>27</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>66513</v>
+        <v>4721</v>
       </c>
       <c r="B53" t="s">
+        <v>505</v>
+      </c>
+      <c r="C53" t="s">
+        <v>506</v>
+      </c>
+      <c r="D53" t="s">
+        <v>507</v>
+      </c>
+      <c r="E53" t="s">
         <v>508</v>
       </c>
-      <c r="C53" t="s">
+      <c r="F53" t="s">
         <v>509</v>
       </c>
-      <c r="D53" t="s">
+      <c r="G53" t="s">
         <v>510</v>
       </c>
-      <c r="E53" t="s">
+      <c r="H53" t="s">
         <v>511</v>
       </c>
-      <c r="F53" t="s">
+      <c r="I53" t="s">
         <v>512</v>
-      </c>
-[...7 lines deleted...]
-        <v>514</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
-        <v>505</v>
+        <v>304</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
-        <v>506</v>
+        <v>306</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>66514</v>
+        <v>4722</v>
       </c>
       <c r="B54" t="s">
+        <v>514</v>
+      </c>
+      <c r="C54" t="s">
+        <v>515</v>
+      </c>
+      <c r="D54" t="s">
         <v>516</v>
       </c>
-      <c r="C54" t="s">
+      <c r="E54" t="s">
         <v>517</v>
       </c>
-      <c r="D54" t="s">
+      <c r="F54" t="s">
         <v>518</v>
       </c>
-      <c r="E54" t="s">
+      <c r="G54" t="s">
         <v>519</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
       <c r="H54" t="s">
         <v>520</v>
       </c>
       <c r="I54" t="s">
         <v>521</v>
       </c>
       <c r="J54" t="s">
         <v>24</v>
       </c>
       <c r="K54" t="s">
-        <v>505</v>
+        <v>522</v>
       </c>
       <c r="L54" t="s">
         <v>26</v>
       </c>
       <c r="M54" t="s">
-        <v>506</v>
+        <v>523</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
       <c r="O54" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>66515</v>
+        <v>4723</v>
       </c>
       <c r="B55" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="C55" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="D55" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="E55" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="F55" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="G55" t="s">
-        <v>110</v>
+        <v>530</v>
       </c>
       <c r="H55" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="I55" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="J55" t="s">
         <v>24</v>
       </c>
       <c r="K55" t="s">
-        <v>505</v>
+        <v>533</v>
       </c>
       <c r="L55" t="s">
         <v>26</v>
       </c>
       <c r="M55" t="s">
-        <v>506</v>
+        <v>534</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>66516</v>
+        <v>4792</v>
       </c>
       <c r="B56" t="s">
-        <v>87</v>
+        <v>536</v>
       </c>
       <c r="C56" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="D56" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="E56" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="F56" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="G56" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="H56" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="I56" t="s">
-        <v>94</v>
+        <v>543</v>
       </c>
       <c r="J56" t="s">
         <v>24</v>
       </c>
       <c r="K56" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
       <c r="L56" t="s">
         <v>26</v>
       </c>
       <c r="M56" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
       <c r="O56" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>66517</v>
+        <v>4801</v>
       </c>
       <c r="B57" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="C57" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="D57" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E57" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="F57" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="G57" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="H57" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="I57" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="J57" t="s">
         <v>24</v>
       </c>
       <c r="K57" t="s">
-        <v>505</v>
+        <v>69</v>
       </c>
       <c r="L57" t="s">
         <v>26</v>
       </c>
       <c r="M57" t="s">
-        <v>506</v>
+        <v>70</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
       <c r="O57" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>66518</v>
+        <v>4810</v>
       </c>
       <c r="B58" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="C58" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
       <c r="D58" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="E58" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="F58" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="G58" t="s">
-        <v>119</v>
+        <v>559</v>
       </c>
       <c r="H58" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="I58" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="J58" t="s">
         <v>24</v>
       </c>
       <c r="K58" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="L58" t="s">
         <v>26</v>
       </c>
       <c r="M58" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>66519</v>
+        <v>4811</v>
       </c>
       <c r="B59" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="C59" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="D59" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
       <c r="E59" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="F59" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="G59" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="H59" t="s">
-        <v>194</v>
+        <v>569</v>
       </c>
       <c r="I59" t="s">
-        <v>195</v>
+        <v>570</v>
       </c>
       <c r="J59" t="s">
         <v>24</v>
       </c>
       <c r="K59" t="s">
-        <v>561</v>
+        <v>571</v>
       </c>
       <c r="L59" t="s">
         <v>26</v>
       </c>
       <c r="M59" t="s">
-        <v>562</v>
+        <v>572</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
       <c r="O59" t="s">
-        <v>563</v>
+        <v>573</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>66520</v>
+        <v>5437</v>
       </c>
       <c r="B60" t="s">
-        <v>257</v>
+        <v>574</v>
       </c>
       <c r="C60" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
       <c r="D60" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="E60" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
       <c r="F60" t="s">
-        <v>261</v>
+        <v>578</v>
       </c>
       <c r="G60" t="s">
-        <v>262</v>
+        <v>579</v>
       </c>
       <c r="H60" t="s">
-        <v>263</v>
+        <v>580</v>
       </c>
       <c r="I60" t="s">
-        <v>264</v>
+        <v>581</v>
       </c>
       <c r="J60" t="s">
         <v>24</v>
       </c>
       <c r="K60" t="s">
         <v>25</v>
       </c>
       <c r="L60" t="s">
         <v>26</v>
       </c>
       <c r="M60" t="s">
         <v>27</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
-        <v>567</v>
+        <v>582</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>66521</v>
+        <v>5456</v>
       </c>
       <c r="B61" t="s">
-        <v>123</v>
+        <v>583</v>
       </c>
       <c r="C61" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="D61" t="s">
-        <v>569</v>
+        <v>585</v>
       </c>
       <c r="E61" t="s">
-        <v>570</v>
+        <v>586</v>
       </c>
       <c r="F61" t="s">
+        <v>587</v>
+      </c>
+      <c r="G61" t="s">
+        <v>588</v>
+      </c>
+      <c r="H61" t="s">
+        <v>589</v>
+      </c>
+      <c r="I61" t="s">
+        <v>590</v>
+      </c>
+      <c r="J61" t="s">
+        <v>89</v>
+      </c>
+      <c r="K61" t="s">
         <v>571</v>
       </c>
-      <c r="G61" t="s">
-[...2 lines deleted...]
-      <c r="H61" t="s">
+      <c r="L61" t="s">
+        <v>91</v>
+      </c>
+      <c r="M61" t="s">
         <v>572</v>
       </c>
-      <c r="I61" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
-        <v>573</v>
+        <v>591</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>66522</v>
+        <v>5953</v>
       </c>
       <c r="B62" t="s">
-        <v>574</v>
+        <v>592</v>
       </c>
       <c r="C62" t="s">
-        <v>575</v>
+        <v>593</v>
       </c>
       <c r="D62" t="s">
-        <v>576</v>
+        <v>594</v>
       </c>
       <c r="E62" t="s">
-        <v>577</v>
+        <v>595</v>
       </c>
       <c r="F62" t="s">
-        <v>578</v>
+        <v>596</v>
       </c>
       <c r="G62" t="s">
-        <v>579</v>
+        <v>597</v>
       </c>
       <c r="H62" t="s">
-        <v>580</v>
+        <v>598</v>
       </c>
       <c r="I62" t="s">
-        <v>581</v>
+        <v>599</v>
       </c>
       <c r="J62" t="s">
         <v>24</v>
       </c>
       <c r="K62" t="s">
-        <v>479</v>
+        <v>25</v>
       </c>
       <c r="L62" t="s">
         <v>26</v>
       </c>
       <c r="M62" t="s">
-        <v>480</v>
+        <v>27</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
-        <v>582</v>
+        <v>600</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>66523</v>
+        <v>6337</v>
       </c>
       <c r="B63" t="s">
-        <v>159</v>
+        <v>601</v>
       </c>
       <c r="C63" t="s">
-        <v>583</v>
+        <v>602</v>
       </c>
       <c r="D63" t="s">
-        <v>584</v>
+        <v>603</v>
       </c>
       <c r="E63" t="s">
-        <v>585</v>
+        <v>604</v>
       </c>
       <c r="F63" t="s">
-        <v>163</v>
+        <v>605</v>
       </c>
       <c r="G63" t="s">
-        <v>164</v>
+        <v>606</v>
       </c>
       <c r="H63" t="s">
-        <v>165</v>
+        <v>607</v>
       </c>
       <c r="I63" t="s">
-        <v>166</v>
+        <v>608</v>
       </c>
       <c r="J63" t="s">
         <v>24</v>
       </c>
       <c r="K63" t="s">
-        <v>167</v>
+        <v>122</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
       <c r="M63" t="s">
-        <v>168</v>
+        <v>123</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
-        <v>586</v>
+        <v>609</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>66524</v>
+        <v>58240</v>
       </c>
       <c r="B64" t="s">
-        <v>431</v>
+        <v>610</v>
       </c>
       <c r="C64" t="s">
-        <v>587</v>
+        <v>611</v>
       </c>
       <c r="D64" t="s">
-        <v>588</v>
+        <v>612</v>
       </c>
       <c r="E64" t="s">
-        <v>589</v>
+        <v>613</v>
       </c>
       <c r="F64" t="s">
-        <v>590</v>
+        <v>614</v>
       </c>
       <c r="G64" t="s">
-        <v>436</v>
+        <v>615</v>
       </c>
       <c r="H64" t="s">
-        <v>437</v>
+        <v>616</v>
       </c>
       <c r="I64" t="s">
-        <v>438</v>
+        <v>617</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64" t="s">
-        <v>84</v>
+        <v>618</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
-        <v>85</v>
+        <v>619</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
-        <v>591</v>
+        <v>620</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>66525</v>
+        <v>58259</v>
       </c>
       <c r="B65" t="s">
-        <v>592</v>
+        <v>621</v>
       </c>
       <c r="C65" t="s">
-        <v>593</v>
+        <v>622</v>
       </c>
       <c r="D65" t="s">
-        <v>594</v>
+        <v>623</v>
       </c>
       <c r="E65" t="s">
-        <v>595</v>
+        <v>624</v>
       </c>
       <c r="F65" t="s">
-        <v>417</v>
+        <v>625</v>
       </c>
       <c r="G65" t="s">
-        <v>418</v>
+        <v>626</v>
       </c>
       <c r="H65" t="s">
-        <v>419</v>
+        <v>627</v>
       </c>
       <c r="I65" t="s">
-        <v>420</v>
+        <v>628</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
-        <v>84</v>
+        <v>629</v>
       </c>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
-        <v>85</v>
+        <v>630</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
-        <v>596</v>
+        <v>631</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>66526</v>
+        <v>65000</v>
       </c>
       <c r="B66" t="s">
-        <v>597</v>
+        <v>632</v>
       </c>
       <c r="C66" t="s">
-        <v>598</v>
+        <v>633</v>
       </c>
       <c r="D66" t="s">
-        <v>599</v>
+        <v>634</v>
       </c>
       <c r="E66" t="s">
-        <v>600</v>
+        <v>635</v>
       </c>
       <c r="F66" t="s">
-        <v>601</v>
+        <v>636</v>
       </c>
       <c r="G66" t="s">
-        <v>427</v>
+        <v>637</v>
       </c>
       <c r="H66" t="s">
-        <v>428</v>
+        <v>638</v>
       </c>
       <c r="I66" t="s">
-        <v>429</v>
+        <v>639</v>
       </c>
       <c r="J66" t="s">
         <v>24</v>
       </c>
       <c r="K66" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
       <c r="L66" t="s">
         <v>26</v>
       </c>
       <c r="M66" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="N66" t="s">
         <v>28</v>
       </c>
       <c r="O66" t="s">
-        <v>602</v>
+        <v>640</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>66527</v>
+        <v>65001</v>
       </c>
       <c r="B67" t="s">
-        <v>199</v>
+        <v>641</v>
       </c>
       <c r="C67" t="s">
-        <v>603</v>
+        <v>642</v>
       </c>
       <c r="D67" t="s">
-        <v>604</v>
+        <v>643</v>
       </c>
       <c r="E67" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="F67" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G67" t="s">
-        <v>204</v>
+        <v>646</v>
       </c>
       <c r="H67" t="s">
-        <v>205</v>
+        <v>647</v>
       </c>
       <c r="I67" t="s">
-        <v>206</v>
+        <v>648</v>
       </c>
       <c r="J67" t="s">
         <v>24</v>
       </c>
       <c r="K67" t="s">
-        <v>505</v>
+        <v>69</v>
       </c>
       <c r="L67" t="s">
         <v>26</v>
       </c>
       <c r="M67" t="s">
-        <v>506</v>
+        <v>70</v>
       </c>
       <c r="N67" t="s">
         <v>28</v>
       </c>
       <c r="O67" t="s">
-        <v>607</v>
+        <v>649</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>66529</v>
+        <v>65002</v>
       </c>
       <c r="B68" t="s">
-        <v>608</v>
+        <v>650</v>
       </c>
       <c r="C68" t="s">
-        <v>609</v>
+        <v>651</v>
       </c>
       <c r="D68" t="s">
-        <v>610</v>
+        <v>652</v>
       </c>
       <c r="E68" t="s">
-        <v>611</v>
+        <v>653</v>
       </c>
       <c r="F68" t="s">
-        <v>612</v>
+        <v>654</v>
       </c>
       <c r="G68" t="s">
-        <v>456</v>
+        <v>655</v>
       </c>
       <c r="H68" t="s">
-        <v>457</v>
+        <v>656</v>
       </c>
       <c r="I68" t="s">
-        <v>458</v>
+        <v>657</v>
       </c>
       <c r="J68" t="s">
         <v>24</v>
       </c>
       <c r="K68" t="s">
-        <v>613</v>
+        <v>25</v>
       </c>
       <c r="L68" t="s">
         <v>26</v>
       </c>
       <c r="M68" t="s">
-        <v>614</v>
+        <v>27</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
       <c r="O68" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>66530</v>
+        <v>65003</v>
       </c>
       <c r="B69" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="C69" t="s">
-        <v>617</v>
+        <v>660</v>
       </c>
       <c r="D69" t="s">
-        <v>618</v>
+        <v>661</v>
       </c>
       <c r="E69" t="s">
-        <v>619</v>
+        <v>662</v>
       </c>
       <c r="F69" t="s">
-        <v>620</v>
+        <v>663</v>
       </c>
       <c r="G69" t="s">
-        <v>57</v>
+        <v>664</v>
       </c>
       <c r="H69" t="s">
-        <v>58</v>
+        <v>665</v>
       </c>
       <c r="I69" t="s">
-        <v>59</v>
+        <v>666</v>
       </c>
       <c r="J69" t="s">
         <v>24</v>
       </c>
       <c r="K69" t="s">
-        <v>332</v>
+        <v>69</v>
       </c>
       <c r="L69" t="s">
         <v>26</v>
       </c>
       <c r="M69" t="s">
-        <v>333</v>
+        <v>70</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
-        <v>621</v>
+        <v>667</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>66531</v>
+        <v>65004</v>
       </c>
       <c r="B70" t="s">
-        <v>622</v>
+        <v>668</v>
       </c>
       <c r="C70" t="s">
-        <v>623</v>
+        <v>669</v>
       </c>
       <c r="D70" t="s">
-        <v>624</v>
+        <v>670</v>
       </c>
       <c r="E70" t="s">
-        <v>625</v>
+        <v>671</v>
       </c>
       <c r="F70" t="s">
-        <v>626</v>
+        <v>672</v>
       </c>
       <c r="G70" t="s">
-        <v>627</v>
+        <v>673</v>
       </c>
       <c r="H70" t="s">
-        <v>628</v>
+        <v>674</v>
       </c>
       <c r="I70" t="s">
-        <v>629</v>
+        <v>675</v>
       </c>
       <c r="J70" t="s">
-        <v>352</v>
+        <v>24</v>
       </c>
       <c r="K70" t="s">
-        <v>630</v>
+        <v>69</v>
       </c>
       <c r="L70" t="s">
-        <v>353</v>
+        <v>26</v>
       </c>
       <c r="M70" t="s">
-        <v>631</v>
+        <v>70</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
-        <v>632</v>
+        <v>676</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>66532</v>
+        <v>65005</v>
       </c>
       <c r="B71" t="s">
-        <v>633</v>
+        <v>677</v>
       </c>
       <c r="C71" t="s">
-        <v>634</v>
+        <v>678</v>
       </c>
       <c r="D71" t="s">
-        <v>635</v>
+        <v>679</v>
       </c>
       <c r="E71" t="s">
-        <v>636</v>
+        <v>680</v>
       </c>
       <c r="F71" t="s">
-        <v>279</v>
+        <v>681</v>
       </c>
       <c r="G71" t="s">
-        <v>280</v>
+        <v>682</v>
       </c>
       <c r="H71" t="s">
-        <v>281</v>
+        <v>683</v>
       </c>
       <c r="I71" t="s">
-        <v>282</v>
+        <v>684</v>
       </c>
       <c r="J71" t="s">
-        <v>352</v>
+        <v>24</v>
       </c>
       <c r="K71" t="s">
-        <v>637</v>
+        <v>685</v>
       </c>
       <c r="L71" t="s">
-        <v>353</v>
+        <v>26</v>
       </c>
       <c r="M71" t="s">
-        <v>638</v>
+        <v>686</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
       <c r="O71" t="s">
-        <v>639</v>
+        <v>687</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>66533</v>
+        <v>65006</v>
       </c>
       <c r="B72" t="s">
-        <v>640</v>
+        <v>688</v>
       </c>
       <c r="C72" t="s">
-        <v>641</v>
+        <v>689</v>
       </c>
       <c r="D72" t="s">
-        <v>642</v>
+        <v>690</v>
       </c>
       <c r="E72" t="s">
-        <v>643</v>
+        <v>691</v>
       </c>
       <c r="F72" t="s">
-        <v>136</v>
+        <v>692</v>
       </c>
       <c r="G72" t="s">
-        <v>137</v>
+        <v>693</v>
       </c>
       <c r="H72" t="s">
-        <v>138</v>
+        <v>694</v>
       </c>
       <c r="I72" t="s">
-        <v>644</v>
+        <v>695</v>
       </c>
       <c r="J72" t="s">
         <v>24</v>
       </c>
       <c r="K72" t="s">
-        <v>645</v>
+        <v>696</v>
       </c>
       <c r="L72" t="s">
         <v>26</v>
       </c>
       <c r="M72" t="s">
-        <v>646</v>
+        <v>697</v>
       </c>
       <c r="N72" t="s">
         <v>28</v>
       </c>
       <c r="O72" t="s">
-        <v>647</v>
+        <v>698</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>66534</v>
+        <v>65007</v>
       </c>
       <c r="B73" t="s">
-        <v>648</v>
+        <v>699</v>
       </c>
       <c r="C73" t="s">
-        <v>649</v>
+        <v>700</v>
       </c>
       <c r="D73" t="s">
-        <v>650</v>
+        <v>701</v>
       </c>
       <c r="E73" t="s">
-        <v>651</v>
+        <v>702</v>
       </c>
       <c r="F73" t="s">
-        <v>652</v>
+        <v>703</v>
       </c>
       <c r="G73" t="s">
-        <v>653</v>
+        <v>704</v>
       </c>
       <c r="H73" t="s">
-        <v>370</v>
+        <v>705</v>
       </c>
       <c r="I73" t="s">
-        <v>371</v>
+        <v>706</v>
       </c>
       <c r="J73" t="s">
         <v>24</v>
       </c>
       <c r="K73" t="s">
-        <v>167</v>
+        <v>25</v>
       </c>
       <c r="L73" t="s">
         <v>26</v>
       </c>
       <c r="M73" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
       <c r="O73" t="s">
-        <v>654</v>
+        <v>707</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>66535</v>
+        <v>65008</v>
       </c>
       <c r="B74" t="s">
-        <v>655</v>
+        <v>708</v>
       </c>
       <c r="C74" t="s">
-        <v>656</v>
+        <v>709</v>
       </c>
       <c r="D74" t="s">
-        <v>657</v>
+        <v>710</v>
       </c>
       <c r="E74" t="s">
-        <v>658</v>
+        <v>711</v>
       </c>
       <c r="F74" t="s">
-        <v>659</v>
+        <v>712</v>
       </c>
       <c r="G74" t="s">
-        <v>660</v>
+        <v>713</v>
       </c>
       <c r="H74" t="s">
-        <v>661</v>
+        <v>714</v>
       </c>
       <c r="I74" t="s">
-        <v>662</v>
+        <v>715</v>
       </c>
       <c r="J74" t="s">
-        <v>663</v>
+        <v>24</v>
       </c>
       <c r="K74" t="s">
-        <v>664</v>
+        <v>69</v>
       </c>
       <c r="L74" t="s">
-        <v>665</v>
+        <v>26</v>
       </c>
       <c r="M74" t="s">
-        <v>666</v>
+        <v>70</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
-        <v>667</v>
+        <v>716</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>66536</v>
+        <v>65009</v>
       </c>
       <c r="B75" t="s">
-        <v>668</v>
+        <v>717</v>
       </c>
       <c r="C75" t="s">
-        <v>669</v>
+        <v>718</v>
       </c>
       <c r="D75" t="s">
-        <v>670</v>
+        <v>719</v>
       </c>
       <c r="E75" t="s">
-        <v>671</v>
+        <v>720</v>
       </c>
       <c r="F75" t="s">
-        <v>672</v>
+        <v>721</v>
       </c>
       <c r="G75" t="s">
-        <v>673</v>
+        <v>722</v>
       </c>
       <c r="H75" t="s">
-        <v>674</v>
+        <v>723</v>
       </c>
       <c r="I75" t="s">
-        <v>675</v>
+        <v>724</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
-        <v>505</v>
+        <v>69</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
-        <v>506</v>
+        <v>70</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
-        <v>676</v>
+        <v>725</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>66537</v>
+        <v>65010</v>
       </c>
       <c r="B76" t="s">
-        <v>677</v>
+        <v>726</v>
       </c>
       <c r="C76" t="s">
-        <v>678</v>
+        <v>727</v>
       </c>
       <c r="D76" t="s">
-        <v>679</v>
+        <v>728</v>
       </c>
       <c r="E76" t="s">
-        <v>680</v>
+        <v>729</v>
       </c>
       <c r="F76" t="s">
-        <v>681</v>
+        <v>730</v>
       </c>
       <c r="G76" t="s">
-        <v>467</v>
+        <v>731</v>
       </c>
       <c r="H76" t="s">
-        <v>468</v>
+        <v>732</v>
       </c>
       <c r="I76" t="s">
-        <v>469</v>
+        <v>733</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
-        <v>505</v>
+        <v>25</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
-        <v>506</v>
+        <v>27</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>66538</v>
+        <v>65011</v>
       </c>
       <c r="B77" t="s">
-        <v>683</v>
+        <v>735</v>
       </c>
       <c r="C77" t="s">
-        <v>684</v>
+        <v>736</v>
       </c>
       <c r="D77" t="s">
-        <v>685</v>
+        <v>737</v>
       </c>
       <c r="E77" t="s">
-        <v>686</v>
+        <v>738</v>
       </c>
       <c r="F77" t="s">
-        <v>687</v>
+        <v>739</v>
       </c>
       <c r="G77" t="s">
-        <v>271</v>
+        <v>740</v>
       </c>
       <c r="H77" t="s">
-        <v>272</v>
+        <v>741</v>
       </c>
       <c r="I77" t="s">
-        <v>273</v>
+        <v>742</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
-        <v>688</v>
+        <v>69</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
-        <v>689</v>
+        <v>70</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
-        <v>690</v>
+        <v>743</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>66540</v>
+        <v>65012</v>
       </c>
       <c r="B78" t="s">
-        <v>691</v>
+        <v>744</v>
       </c>
       <c r="C78" t="s">
-        <v>692</v>
+        <v>745</v>
       </c>
       <c r="D78" t="s">
-        <v>693</v>
+        <v>746</v>
       </c>
       <c r="E78" t="s">
-        <v>694</v>
+        <v>747</v>
       </c>
       <c r="F78" t="s">
-        <v>695</v>
+        <v>748</v>
       </c>
       <c r="G78" t="s">
-        <v>696</v>
+        <v>749</v>
       </c>
       <c r="H78" t="s">
-        <v>697</v>
+        <v>750</v>
       </c>
       <c r="I78" t="s">
-        <v>83</v>
+        <v>751</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
-        <v>698</v>
+        <v>752</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
-        <v>699</v>
+        <v>753</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
-        <v>700</v>
+        <v>754</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>66541</v>
+        <v>65013</v>
       </c>
       <c r="B79" t="s">
-        <v>248</v>
+        <v>755</v>
       </c>
       <c r="C79" t="s">
-        <v>701</v>
+        <v>756</v>
       </c>
       <c r="D79" t="s">
-        <v>702</v>
+        <v>757</v>
       </c>
       <c r="E79" t="s">
-        <v>703</v>
+        <v>758</v>
       </c>
       <c r="F79" t="s">
-        <v>704</v>
+        <v>759</v>
       </c>
       <c r="G79" t="s">
-        <v>253</v>
+        <v>760</v>
       </c>
       <c r="H79" t="s">
-        <v>254</v>
+        <v>761</v>
       </c>
       <c r="I79" t="s">
-        <v>255</v>
+        <v>762</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
-        <v>705</v>
+        <v>25</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
-        <v>706</v>
+        <v>27</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
-        <v>707</v>
+        <v>763</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15">
+      <c r="A80">
+        <v>65014</v>
+      </c>
+      <c r="B80" t="s">
+        <v>764</v>
+      </c>
+      <c r="C80" t="s">
+        <v>765</v>
+      </c>
+      <c r="D80" t="s">
+        <v>766</v>
+      </c>
+      <c r="E80" t="s">
+        <v>767</v>
+      </c>
+      <c r="F80" t="s">
+        <v>768</v>
+      </c>
+      <c r="G80" t="s">
+        <v>769</v>
+      </c>
+      <c r="H80" t="s">
+        <v>770</v>
+      </c>
+      <c r="I80" t="s">
+        <v>771</v>
+      </c>
+      <c r="J80" t="s">
+        <v>89</v>
+      </c>
+      <c r="K80" t="s">
+        <v>58</v>
+      </c>
+      <c r="L80" t="s">
+        <v>91</v>
+      </c>
+      <c r="M80" t="s">
+        <v>59</v>
+      </c>
+      <c r="N80" t="s">
+        <v>28</v>
+      </c>
+      <c r="O80" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15">
+      <c r="A81">
+        <v>65015</v>
+      </c>
+      <c r="B81" t="s">
+        <v>773</v>
+      </c>
+      <c r="C81" t="s">
+        <v>774</v>
+      </c>
+      <c r="D81" t="s">
+        <v>775</v>
+      </c>
+      <c r="E81" t="s">
+        <v>776</v>
+      </c>
+      <c r="F81" t="s">
+        <v>777</v>
+      </c>
+      <c r="G81" t="s">
+        <v>778</v>
+      </c>
+      <c r="H81" t="s">
+        <v>779</v>
+      </c>
+      <c r="I81" t="s">
+        <v>780</v>
+      </c>
+      <c r="J81" t="s">
+        <v>24</v>
+      </c>
+      <c r="K81" t="s">
+        <v>69</v>
+      </c>
+      <c r="L81" t="s">
+        <v>26</v>
+      </c>
+      <c r="M81" t="s">
+        <v>70</v>
+      </c>
+      <c r="N81" t="s">
+        <v>28</v>
+      </c>
+      <c r="O81" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15">
+      <c r="A82">
+        <v>65016</v>
+      </c>
+      <c r="B82" t="s">
+        <v>782</v>
+      </c>
+      <c r="C82" t="s">
+        <v>783</v>
+      </c>
+      <c r="D82" t="s">
+        <v>784</v>
+      </c>
+      <c r="E82" t="s">
+        <v>785</v>
+      </c>
+      <c r="F82" t="s">
+        <v>786</v>
+      </c>
+      <c r="G82" t="s">
+        <v>787</v>
+      </c>
+      <c r="H82" t="s">
+        <v>788</v>
+      </c>
+      <c r="I82" t="s">
+        <v>789</v>
+      </c>
+      <c r="J82" t="s">
+        <v>24</v>
+      </c>
+      <c r="K82" t="s">
+        <v>25</v>
+      </c>
+      <c r="L82" t="s">
+        <v>26</v>
+      </c>
+      <c r="M82" t="s">
+        <v>27</v>
+      </c>
+      <c r="N82" t="s">
+        <v>28</v>
+      </c>
+      <c r="O82" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15">
+      <c r="A83">
+        <v>65017</v>
+      </c>
+      <c r="B83" t="s">
+        <v>791</v>
+      </c>
+      <c r="C83" t="s">
+        <v>792</v>
+      </c>
+      <c r="D83" t="s">
+        <v>793</v>
+      </c>
+      <c r="E83" t="s">
+        <v>794</v>
+      </c>
+      <c r="F83" t="s">
+        <v>795</v>
+      </c>
+      <c r="G83" t="s">
+        <v>796</v>
+      </c>
+      <c r="H83" t="s">
+        <v>797</v>
+      </c>
+      <c r="I83" t="s">
+        <v>798</v>
+      </c>
+      <c r="J83" t="s">
+        <v>24</v>
+      </c>
+      <c r="K83" t="s">
+        <v>799</v>
+      </c>
+      <c r="L83" t="s">
+        <v>26</v>
+      </c>
+      <c r="M83" t="s">
+        <v>800</v>
+      </c>
+      <c r="N83" t="s">
+        <v>28</v>
+      </c>
+      <c r="O83" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15">
+      <c r="A84">
+        <v>65018</v>
+      </c>
+      <c r="B84" t="s">
+        <v>802</v>
+      </c>
+      <c r="C84" t="s">
+        <v>803</v>
+      </c>
+      <c r="D84" t="s">
+        <v>804</v>
+      </c>
+      <c r="E84" t="s">
+        <v>805</v>
+      </c>
+      <c r="F84" t="s">
+        <v>806</v>
+      </c>
+      <c r="G84" t="s">
+        <v>807</v>
+      </c>
+      <c r="H84" t="s">
+        <v>808</v>
+      </c>
+      <c r="I84" t="s">
+        <v>809</v>
+      </c>
+      <c r="J84" t="s">
+        <v>24</v>
+      </c>
+      <c r="K84" t="s">
+        <v>810</v>
+      </c>
+      <c r="L84" t="s">
+        <v>26</v>
+      </c>
+      <c r="M84" t="s">
+        <v>811</v>
+      </c>
+      <c r="N84" t="s">
+        <v>28</v>
+      </c>
+      <c r="O84" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15">
+      <c r="A85">
+        <v>65019</v>
+      </c>
+      <c r="B85" t="s">
+        <v>813</v>
+      </c>
+      <c r="C85" t="s">
+        <v>814</v>
+      </c>
+      <c r="D85" t="s">
+        <v>815</v>
+      </c>
+      <c r="E85" t="s">
+        <v>816</v>
+      </c>
+      <c r="F85" t="s">
+        <v>817</v>
+      </c>
+      <c r="G85" t="s">
+        <v>818</v>
+      </c>
+      <c r="H85" t="s">
+        <v>819</v>
+      </c>
+      <c r="I85" t="s">
+        <v>820</v>
+      </c>
+      <c r="J85" t="s">
+        <v>24</v>
+      </c>
+      <c r="K85" t="s">
+        <v>69</v>
+      </c>
+      <c r="L85" t="s">
+        <v>26</v>
+      </c>
+      <c r="M85" t="s">
+        <v>70</v>
+      </c>
+      <c r="N85" t="s">
+        <v>28</v>
+      </c>
+      <c r="O85" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15">
+      <c r="A86">
+        <v>65020</v>
+      </c>
+      <c r="B86" t="s">
+        <v>822</v>
+      </c>
+      <c r="C86" t="s">
+        <v>823</v>
+      </c>
+      <c r="D86" t="s">
+        <v>824</v>
+      </c>
+      <c r="E86" t="s">
+        <v>825</v>
+      </c>
+      <c r="F86" t="s">
+        <v>826</v>
+      </c>
+      <c r="G86" t="s">
+        <v>827</v>
+      </c>
+      <c r="H86" t="s">
+        <v>828</v>
+      </c>
+      <c r="I86" t="s">
+        <v>829</v>
+      </c>
+      <c r="J86" t="s">
+        <v>24</v>
+      </c>
+      <c r="K86" t="s">
+        <v>830</v>
+      </c>
+      <c r="L86" t="s">
+        <v>26</v>
+      </c>
+      <c r="M86" t="s">
+        <v>831</v>
+      </c>
+      <c r="N86" t="s">
+        <v>28</v>
+      </c>
+      <c r="O86" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15">
+      <c r="A87">
+        <v>65021</v>
+      </c>
+      <c r="B87" t="s">
+        <v>833</v>
+      </c>
+      <c r="C87" t="s">
+        <v>834</v>
+      </c>
+      <c r="D87" t="s">
+        <v>835</v>
+      </c>
+      <c r="E87" t="s">
+        <v>836</v>
+      </c>
+      <c r="F87" t="s">
+        <v>837</v>
+      </c>
+      <c r="G87" t="s">
+        <v>838</v>
+      </c>
+      <c r="H87" t="s">
+        <v>839</v>
+      </c>
+      <c r="I87" t="s">
+        <v>840</v>
+      </c>
+      <c r="J87" t="s">
+        <v>24</v>
+      </c>
+      <c r="K87" t="s">
+        <v>25</v>
+      </c>
+      <c r="L87" t="s">
+        <v>26</v>
+      </c>
+      <c r="M87" t="s">
+        <v>27</v>
+      </c>
+      <c r="N87" t="s">
+        <v>28</v>
+      </c>
+      <c r="O87" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15">
+      <c r="A88">
+        <v>65023</v>
+      </c>
+      <c r="B88" t="s">
+        <v>842</v>
+      </c>
+      <c r="C88" t="s">
+        <v>843</v>
+      </c>
+      <c r="D88" t="s">
+        <v>844</v>
+      </c>
+      <c r="E88" t="s">
+        <v>845</v>
+      </c>
+      <c r="F88" t="s">
+        <v>846</v>
+      </c>
+      <c r="G88" t="s">
+        <v>847</v>
+      </c>
+      <c r="H88" t="s">
+        <v>848</v>
+      </c>
+      <c r="I88" t="s">
+        <v>849</v>
+      </c>
+      <c r="J88" t="s">
+        <v>24</v>
+      </c>
+      <c r="K88" t="s">
+        <v>25</v>
+      </c>
+      <c r="L88" t="s">
+        <v>26</v>
+      </c>
+      <c r="M88" t="s">
+        <v>27</v>
+      </c>
+      <c r="N88" t="s">
+        <v>28</v>
+      </c>
+      <c r="O88" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15">
+      <c r="A89">
+        <v>65026</v>
+      </c>
+      <c r="B89" t="s">
+        <v>851</v>
+      </c>
+      <c r="C89" t="s">
+        <v>852</v>
+      </c>
+      <c r="D89" t="s">
+        <v>853</v>
+      </c>
+      <c r="E89" t="s">
+        <v>854</v>
+      </c>
+      <c r="F89" t="s">
+        <v>855</v>
+      </c>
+      <c r="G89" t="s">
+        <v>856</v>
+      </c>
+      <c r="H89" t="s">
+        <v>857</v>
+      </c>
+      <c r="I89" t="s">
+        <v>858</v>
+      </c>
+      <c r="J89" t="s">
+        <v>24</v>
+      </c>
+      <c r="K89" t="s">
+        <v>25</v>
+      </c>
+      <c r="L89" t="s">
+        <v>26</v>
+      </c>
+      <c r="M89" t="s">
+        <v>27</v>
+      </c>
+      <c r="N89" t="s">
+        <v>28</v>
+      </c>
+      <c r="O89" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15">
+      <c r="A90">
+        <v>65030</v>
+      </c>
+      <c r="B90" t="s">
+        <v>860</v>
+      </c>
+      <c r="C90" t="s">
+        <v>861</v>
+      </c>
+      <c r="D90" t="s">
+        <v>862</v>
+      </c>
+      <c r="E90" t="s">
+        <v>863</v>
+      </c>
+      <c r="F90" t="s">
+        <v>864</v>
+      </c>
+      <c r="G90" t="s">
+        <v>865</v>
+      </c>
+      <c r="H90" t="s">
+        <v>866</v>
+      </c>
+      <c r="I90" t="s">
+        <v>867</v>
+      </c>
+      <c r="J90" t="s">
+        <v>24</v>
+      </c>
+      <c r="K90" t="s">
+        <v>25</v>
+      </c>
+      <c r="L90" t="s">
+        <v>26</v>
+      </c>
+      <c r="M90" t="s">
+        <v>27</v>
+      </c>
+      <c r="N90" t="s">
+        <v>28</v>
+      </c>
+      <c r="O90" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15">
+      <c r="A91">
+        <v>65031</v>
+      </c>
+      <c r="B91" t="s">
+        <v>869</v>
+      </c>
+      <c r="C91" t="s">
+        <v>870</v>
+      </c>
+      <c r="D91" t="s">
+        <v>871</v>
+      </c>
+      <c r="E91" t="s">
+        <v>872</v>
+      </c>
+      <c r="F91" t="s">
+        <v>873</v>
+      </c>
+      <c r="G91" t="s">
+        <v>874</v>
+      </c>
+      <c r="H91" t="s">
+        <v>875</v>
+      </c>
+      <c r="I91" t="s">
+        <v>876</v>
+      </c>
+      <c r="J91" t="s">
+        <v>24</v>
+      </c>
+      <c r="K91" t="s">
+        <v>25</v>
+      </c>
+      <c r="L91" t="s">
+        <v>26</v>
+      </c>
+      <c r="M91" t="s">
+        <v>27</v>
+      </c>
+      <c r="N91" t="s">
+        <v>28</v>
+      </c>
+      <c r="O91" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15">
+      <c r="A92">
+        <v>65032</v>
+      </c>
+      <c r="B92" t="s">
+        <v>878</v>
+      </c>
+      <c r="C92" t="s">
+        <v>879</v>
+      </c>
+      <c r="D92" t="s">
+        <v>880</v>
+      </c>
+      <c r="E92" t="s">
+        <v>881</v>
+      </c>
+      <c r="F92" t="s">
+        <v>882</v>
+      </c>
+      <c r="G92" t="s">
+        <v>883</v>
+      </c>
+      <c r="H92" t="s">
+        <v>884</v>
+      </c>
+      <c r="I92" t="s">
+        <v>885</v>
+      </c>
+      <c r="J92" t="s">
+        <v>24</v>
+      </c>
+      <c r="K92" t="s">
+        <v>69</v>
+      </c>
+      <c r="L92" t="s">
+        <v>26</v>
+      </c>
+      <c r="M92" t="s">
+        <v>70</v>
+      </c>
+      <c r="N92" t="s">
+        <v>28</v>
+      </c>
+      <c r="O92" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15">
+      <c r="A93">
+        <v>65033</v>
+      </c>
+      <c r="B93" t="s">
+        <v>887</v>
+      </c>
+      <c r="C93" t="s">
+        <v>888</v>
+      </c>
+      <c r="D93" t="s">
+        <v>889</v>
+      </c>
+      <c r="E93" t="s">
+        <v>890</v>
+      </c>
+      <c r="F93" t="s">
+        <v>891</v>
+      </c>
+      <c r="G93" t="s">
+        <v>892</v>
+      </c>
+      <c r="H93" t="s">
+        <v>893</v>
+      </c>
+      <c r="I93" t="s">
+        <v>894</v>
+      </c>
+      <c r="J93" t="s">
+        <v>24</v>
+      </c>
+      <c r="K93" t="s">
+        <v>895</v>
+      </c>
+      <c r="L93" t="s">
+        <v>26</v>
+      </c>
+      <c r="M93" t="s">
+        <v>896</v>
+      </c>
+      <c r="N93" t="s">
+        <v>28</v>
+      </c>
+      <c r="O93" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15">
+      <c r="A94">
+        <v>65034</v>
+      </c>
+      <c r="B94" t="s">
+        <v>898</v>
+      </c>
+      <c r="C94" t="s">
+        <v>899</v>
+      </c>
+      <c r="D94" t="s">
+        <v>900</v>
+      </c>
+      <c r="E94" t="s">
+        <v>901</v>
+      </c>
+      <c r="F94" t="s">
+        <v>902</v>
+      </c>
+      <c r="G94" t="s">
+        <v>903</v>
+      </c>
+      <c r="H94" t="s">
+        <v>904</v>
+      </c>
+      <c r="I94" t="s">
+        <v>905</v>
+      </c>
+      <c r="J94" t="s">
+        <v>89</v>
+      </c>
+      <c r="K94" t="s">
+        <v>906</v>
+      </c>
+      <c r="L94" t="s">
+        <v>91</v>
+      </c>
+      <c r="M94" t="s">
+        <v>907</v>
+      </c>
+      <c r="N94" t="s">
+        <v>28</v>
+      </c>
+      <c r="O94" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15">
+      <c r="A95">
+        <v>65035</v>
+      </c>
+      <c r="B95" t="s">
+        <v>909</v>
+      </c>
+      <c r="C95" t="s">
+        <v>910</v>
+      </c>
+      <c r="D95" t="s">
+        <v>911</v>
+      </c>
+      <c r="E95" t="s">
+        <v>912</v>
+      </c>
+      <c r="F95" t="s">
+        <v>913</v>
+      </c>
+      <c r="G95" t="s">
+        <v>914</v>
+      </c>
+      <c r="H95" t="s">
+        <v>915</v>
+      </c>
+      <c r="I95" t="s">
+        <v>916</v>
+      </c>
+      <c r="J95" t="s">
+        <v>24</v>
+      </c>
+      <c r="K95" t="s">
+        <v>25</v>
+      </c>
+      <c r="L95" t="s">
+        <v>26</v>
+      </c>
+      <c r="M95" t="s">
+        <v>27</v>
+      </c>
+      <c r="N95" t="s">
+        <v>28</v>
+      </c>
+      <c r="O95" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15">
+      <c r="A96">
+        <v>65036</v>
+      </c>
+      <c r="B96" t="s">
+        <v>918</v>
+      </c>
+      <c r="C96" t="s">
+        <v>919</v>
+      </c>
+      <c r="D96" t="s">
+        <v>920</v>
+      </c>
+      <c r="E96" t="s">
+        <v>921</v>
+      </c>
+      <c r="F96" t="s">
+        <v>922</v>
+      </c>
+      <c r="G96" t="s">
+        <v>923</v>
+      </c>
+      <c r="H96" t="s">
+        <v>924</v>
+      </c>
+      <c r="I96" t="s">
+        <v>925</v>
+      </c>
+      <c r="J96" t="s">
+        <v>24</v>
+      </c>
+      <c r="K96" t="s">
+        <v>25</v>
+      </c>
+      <c r="L96" t="s">
+        <v>26</v>
+      </c>
+      <c r="M96" t="s">
+        <v>27</v>
+      </c>
+      <c r="N96" t="s">
+        <v>28</v>
+      </c>
+      <c r="O96" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15">
+      <c r="A97">
+        <v>65037</v>
+      </c>
+      <c r="B97" t="s">
+        <v>927</v>
+      </c>
+      <c r="C97" t="s">
+        <v>928</v>
+      </c>
+      <c r="D97" t="s">
+        <v>929</v>
+      </c>
+      <c r="E97" t="s">
+        <v>930</v>
+      </c>
+      <c r="F97" t="s">
+        <v>931</v>
+      </c>
+      <c r="G97" t="s">
+        <v>932</v>
+      </c>
+      <c r="H97" t="s">
+        <v>933</v>
+      </c>
+      <c r="I97" t="s">
+        <v>934</v>
+      </c>
+      <c r="J97" t="s">
+        <v>24</v>
+      </c>
+      <c r="K97" t="s">
+        <v>25</v>
+      </c>
+      <c r="L97" t="s">
+        <v>26</v>
+      </c>
+      <c r="M97" t="s">
+        <v>27</v>
+      </c>
+      <c r="N97" t="s">
+        <v>28</v>
+      </c>
+      <c r="O97" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15">
+      <c r="A98">
+        <v>65038</v>
+      </c>
+      <c r="B98" t="s">
+        <v>936</v>
+      </c>
+      <c r="C98" t="s">
+        <v>937</v>
+      </c>
+      <c r="D98" t="s">
+        <v>938</v>
+      </c>
+      <c r="E98" t="s">
+        <v>939</v>
+      </c>
+      <c r="F98" t="s">
+        <v>940</v>
+      </c>
+      <c r="G98" t="s">
+        <v>941</v>
+      </c>
+      <c r="H98" t="s">
+        <v>942</v>
+      </c>
+      <c r="I98" t="s">
+        <v>943</v>
+      </c>
+      <c r="J98" t="s">
+        <v>24</v>
+      </c>
+      <c r="K98" t="s">
+        <v>69</v>
+      </c>
+      <c r="L98" t="s">
+        <v>26</v>
+      </c>
+      <c r="M98" t="s">
+        <v>70</v>
+      </c>
+      <c r="N98" t="s">
+        <v>28</v>
+      </c>
+      <c r="O98" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15">
+      <c r="A99">
+        <v>65039</v>
+      </c>
+      <c r="B99" t="s">
+        <v>945</v>
+      </c>
+      <c r="C99" t="s">
+        <v>946</v>
+      </c>
+      <c r="D99" t="s">
+        <v>947</v>
+      </c>
+      <c r="E99" t="s">
+        <v>948</v>
+      </c>
+      <c r="F99" t="s">
+        <v>949</v>
+      </c>
+      <c r="G99" t="s">
+        <v>950</v>
+      </c>
+      <c r="H99" t="s">
+        <v>951</v>
+      </c>
+      <c r="I99" t="s">
+        <v>952</v>
+      </c>
+      <c r="J99" t="s">
+        <v>24</v>
+      </c>
+      <c r="K99" t="s">
+        <v>69</v>
+      </c>
+      <c r="L99" t="s">
+        <v>26</v>
+      </c>
+      <c r="M99" t="s">
+        <v>70</v>
+      </c>
+      <c r="N99" t="s">
+        <v>28</v>
+      </c>
+      <c r="O99" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15">
+      <c r="A100">
+        <v>65040</v>
+      </c>
+      <c r="B100" t="s">
+        <v>954</v>
+      </c>
+      <c r="C100" t="s">
+        <v>955</v>
+      </c>
+      <c r="D100" t="s">
+        <v>956</v>
+      </c>
+      <c r="E100" t="s">
+        <v>957</v>
+      </c>
+      <c r="F100" t="s">
+        <v>958</v>
+      </c>
+      <c r="G100" t="s">
+        <v>959</v>
+      </c>
+      <c r="H100" t="s">
+        <v>960</v>
+      </c>
+      <c r="I100" t="s">
+        <v>961</v>
+      </c>
+      <c r="J100" t="s">
+        <v>24</v>
+      </c>
+      <c r="K100" t="s">
+        <v>571</v>
+      </c>
+      <c r="L100" t="s">
+        <v>26</v>
+      </c>
+      <c r="M100" t="s">
+        <v>572</v>
+      </c>
+      <c r="N100" t="s">
+        <v>28</v>
+      </c>
+      <c r="O100" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15">
+      <c r="A101">
+        <v>65044</v>
+      </c>
+      <c r="B101" t="s">
+        <v>963</v>
+      </c>
+      <c r="C101" t="s">
+        <v>964</v>
+      </c>
+      <c r="D101" t="s">
+        <v>965</v>
+      </c>
+      <c r="E101" t="s">
+        <v>966</v>
+      </c>
+      <c r="F101" t="s">
+        <v>967</v>
+      </c>
+      <c r="G101" t="s">
+        <v>968</v>
+      </c>
+      <c r="H101" t="s">
+        <v>969</v>
+      </c>
+      <c r="I101" t="s">
+        <v>970</v>
+      </c>
+      <c r="J101" t="s">
+        <v>24</v>
+      </c>
+      <c r="K101" t="s">
+        <v>25</v>
+      </c>
+      <c r="L101" t="s">
+        <v>26</v>
+      </c>
+      <c r="M101" t="s">
+        <v>27</v>
+      </c>
+      <c r="N101" t="s">
+        <v>28</v>
+      </c>
+      <c r="O101" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15">
+      <c r="A102">
+        <v>65045</v>
+      </c>
+      <c r="B102" t="s">
+        <v>972</v>
+      </c>
+      <c r="C102" t="s">
+        <v>973</v>
+      </c>
+      <c r="D102" t="s">
+        <v>974</v>
+      </c>
+      <c r="E102" t="s">
+        <v>975</v>
+      </c>
+      <c r="F102" t="s">
+        <v>976</v>
+      </c>
+      <c r="G102" t="s">
+        <v>977</v>
+      </c>
+      <c r="H102" t="s">
+        <v>978</v>
+      </c>
+      <c r="I102" t="s">
+        <v>979</v>
+      </c>
+      <c r="J102" t="s">
+        <v>980</v>
+      </c>
+      <c r="K102" t="s">
+        <v>981</v>
+      </c>
+      <c r="L102" t="s">
+        <v>982</v>
+      </c>
+      <c r="M102" t="s">
+        <v>983</v>
+      </c>
+      <c r="N102" t="s">
+        <v>28</v>
+      </c>
+      <c r="O102" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15">
+      <c r="A103">
+        <v>65046</v>
+      </c>
+      <c r="B103" t="s">
+        <v>985</v>
+      </c>
+      <c r="C103" t="s">
+        <v>986</v>
+      </c>
+      <c r="D103" t="s">
+        <v>987</v>
+      </c>
+      <c r="E103" t="s">
+        <v>988</v>
+      </c>
+      <c r="F103" t="s">
+        <v>989</v>
+      </c>
+      <c r="G103" t="s">
+        <v>990</v>
+      </c>
+      <c r="H103" t="s">
+        <v>991</v>
+      </c>
+      <c r="I103" t="s">
+        <v>992</v>
+      </c>
+      <c r="J103" t="s">
+        <v>24</v>
+      </c>
+      <c r="K103" t="s">
+        <v>122</v>
+      </c>
+      <c r="L103" t="s">
+        <v>26</v>
+      </c>
+      <c r="M103" t="s">
+        <v>123</v>
+      </c>
+      <c r="N103" t="s">
+        <v>28</v>
+      </c>
+      <c r="O103" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15">
+      <c r="A104">
+        <v>65047</v>
+      </c>
+      <c r="B104" t="s">
+        <v>994</v>
+      </c>
+      <c r="C104" t="s">
+        <v>995</v>
+      </c>
+      <c r="D104" t="s">
+        <v>996</v>
+      </c>
+      <c r="E104" t="s">
+        <v>997</v>
+      </c>
+      <c r="F104" t="s">
+        <v>998</v>
+      </c>
+      <c r="G104" t="s">
+        <v>999</v>
+      </c>
+      <c r="H104" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I104" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J104" t="s">
+        <v>24</v>
+      </c>
+      <c r="K104" t="s">
+        <v>981</v>
+      </c>
+      <c r="L104" t="s">
+        <v>26</v>
+      </c>
+      <c r="M104" t="s">
+        <v>983</v>
+      </c>
+      <c r="N104" t="s">
+        <v>28</v>
+      </c>
+      <c r="O104" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15">
+      <c r="A105">
+        <v>65049</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C105" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D105" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E105" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F105" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G105" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H105" t="s">
+        <v>1009</v>
+      </c>
+      <c r="I105" t="s">
+        <v>1010</v>
+      </c>
+      <c r="J105" t="s">
+        <v>24</v>
+      </c>
+      <c r="K105" t="s">
+        <v>1011</v>
+      </c>
+      <c r="L105" t="s">
+        <v>26</v>
+      </c>
+      <c r="M105" t="s">
+        <v>1012</v>
+      </c>
+      <c r="N105" t="s">
+        <v>28</v>
+      </c>
+      <c r="O105" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15">
+      <c r="A106">
+        <v>65050</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C106" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D106" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E106" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F106" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G106" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H106" t="s">
+        <v>1020</v>
+      </c>
+      <c r="I106" t="s">
+        <v>1021</v>
+      </c>
+      <c r="J106" t="s">
+        <v>24</v>
+      </c>
+      <c r="K106" t="s">
+        <v>25</v>
+      </c>
+      <c r="L106" t="s">
+        <v>26</v>
+      </c>
+      <c r="M106" t="s">
+        <v>27</v>
+      </c>
+      <c r="N106" t="s">
+        <v>28</v>
+      </c>
+      <c r="O106" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15">
+      <c r="A107">
+        <v>65051</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C107" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D107" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E107" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F107" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G107" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H107" t="s">
+        <v>1029</v>
+      </c>
+      <c r="I107" t="s">
+        <v>1030</v>
+      </c>
+      <c r="J107" t="s">
+        <v>24</v>
+      </c>
+      <c r="K107" t="s">
+        <v>90</v>
+      </c>
+      <c r="L107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M107" t="s">
+        <v>92</v>
+      </c>
+      <c r="N107" t="s">
+        <v>28</v>
+      </c>
+      <c r="O107" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15">
+      <c r="A108">
+        <v>65053</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C108" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E108" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F108" t="s">
+        <v>1036</v>
+      </c>
+      <c r="G108" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H108" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I108" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J108" t="s">
+        <v>24</v>
+      </c>
+      <c r="K108" t="s">
+        <v>69</v>
+      </c>
+      <c r="L108" t="s">
+        <v>26</v>
+      </c>
+      <c r="M108" t="s">
+        <v>70</v>
+      </c>
+      <c r="N108" t="s">
+        <v>28</v>
+      </c>
+      <c r="O108" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15">
+      <c r="A109">
+        <v>65054</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F109" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G109" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H109" t="s">
+        <v>1047</v>
+      </c>
+      <c r="I109" t="s">
+        <v>1048</v>
+      </c>
+      <c r="J109" t="s">
+        <v>89</v>
+      </c>
+      <c r="K109" t="s">
+        <v>38</v>
+      </c>
+      <c r="L109" t="s">
+        <v>91</v>
+      </c>
+      <c r="M109" t="s">
+        <v>39</v>
+      </c>
+      <c r="N109" t="s">
+        <v>28</v>
+      </c>
+      <c r="O109" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15">
+      <c r="A110">
+        <v>65055</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E110" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F110" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G110" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H110" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I110" t="s">
+        <v>1057</v>
+      </c>
+      <c r="J110" t="s">
+        <v>24</v>
+      </c>
+      <c r="K110" t="s">
+        <v>906</v>
+      </c>
+      <c r="L110" t="s">
+        <v>26</v>
+      </c>
+      <c r="M110" t="s">
+        <v>907</v>
+      </c>
+      <c r="N110" t="s">
+        <v>28</v>
+      </c>
+      <c r="O110" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15">
+      <c r="A111">
+        <v>65057</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1062</v>
+      </c>
+      <c r="F111" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G111" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H111" t="s">
+        <v>1065</v>
+      </c>
+      <c r="I111" t="s">
+        <v>1066</v>
+      </c>
+      <c r="J111" t="s">
+        <v>24</v>
+      </c>
+      <c r="K111" t="s">
+        <v>1067</v>
+      </c>
+      <c r="L111" t="s">
+        <v>26</v>
+      </c>
+      <c r="M111" t="s">
+        <v>1068</v>
+      </c>
+      <c r="N111" t="s">
+        <v>28</v>
+      </c>
+      <c r="O111" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15">
+      <c r="A112">
+        <v>65058</v>
+      </c>
+      <c r="B112" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F112" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G112" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H112" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I112" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J112" t="s">
+        <v>89</v>
+      </c>
+      <c r="K112" t="s">
+        <v>58</v>
+      </c>
+      <c r="L112" t="s">
+        <v>91</v>
+      </c>
+      <c r="M112" t="s">
+        <v>59</v>
+      </c>
+      <c r="N112" t="s">
+        <v>28</v>
+      </c>
+      <c r="O112" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15">
+      <c r="A113">
+        <v>65059</v>
+      </c>
+      <c r="B113" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F113" t="s">
+        <v>1083</v>
+      </c>
+      <c r="G113" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H113" t="s">
+        <v>1085</v>
+      </c>
+      <c r="I113" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J113" t="s">
+        <v>24</v>
+      </c>
+      <c r="K113" t="s">
+        <v>69</v>
+      </c>
+      <c r="L113" t="s">
+        <v>26</v>
+      </c>
+      <c r="M113" t="s">
+        <v>70</v>
+      </c>
+      <c r="N113" t="s">
+        <v>28</v>
+      </c>
+      <c r="O113" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15">
+      <c r="A114">
+        <v>65060</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E114" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F114" t="s">
+        <v>1092</v>
+      </c>
+      <c r="G114" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H114" t="s">
+        <v>1094</v>
+      </c>
+      <c r="I114" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J114" t="s">
+        <v>24</v>
+      </c>
+      <c r="K114" t="s">
+        <v>122</v>
+      </c>
+      <c r="L114" t="s">
+        <v>26</v>
+      </c>
+      <c r="M114" t="s">
+        <v>123</v>
+      </c>
+      <c r="N114" t="s">
+        <v>28</v>
+      </c>
+      <c r="O114" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15">
+      <c r="A115">
+        <v>65062</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E115" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F115" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G115" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H115" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I115" t="s">
+        <v>1104</v>
+      </c>
+      <c r="J115" t="s">
+        <v>24</v>
+      </c>
+      <c r="K115" t="s">
+        <v>25</v>
+      </c>
+      <c r="L115" t="s">
+        <v>26</v>
+      </c>
+      <c r="M115" t="s">
+        <v>27</v>
+      </c>
+      <c r="N115" t="s">
+        <v>28</v>
+      </c>
+      <c r="O115" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15">
+      <c r="A116">
+        <v>65068</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E116" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F116" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G116" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H116" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I116" t="s">
+        <v>1113</v>
+      </c>
+      <c r="J116" t="s">
+        <v>24</v>
+      </c>
+      <c r="K116" t="s">
+        <v>25</v>
+      </c>
+      <c r="L116" t="s">
+        <v>26</v>
+      </c>
+      <c r="M116" t="s">
+        <v>27</v>
+      </c>
+      <c r="N116" t="s">
+        <v>28</v>
+      </c>
+      <c r="O116" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15">
+      <c r="A117">
+        <v>65069</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E117" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F117" t="s">
+        <v>1119</v>
+      </c>
+      <c r="G117" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H117" t="s">
+        <v>1121</v>
+      </c>
+      <c r="I117" t="s">
+        <v>1122</v>
+      </c>
+      <c r="J117" t="s">
+        <v>24</v>
+      </c>
+      <c r="K117" t="s">
+        <v>69</v>
+      </c>
+      <c r="L117" t="s">
+        <v>26</v>
+      </c>
+      <c r="M117" t="s">
+        <v>70</v>
+      </c>
+      <c r="N117" t="s">
+        <v>28</v>
+      </c>
+      <c r="O117" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15">
+      <c r="A118">
+        <v>65124</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D118" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E118" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F118" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G118" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H118" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I118" t="s">
+        <v>1131</v>
+      </c>
+      <c r="J118" t="s">
+        <v>24</v>
+      </c>
+      <c r="K118" t="s">
+        <v>25</v>
+      </c>
+      <c r="L118" t="s">
+        <v>26</v>
+      </c>
+      <c r="M118" t="s">
+        <v>27</v>
+      </c>
+      <c r="N118" t="s">
+        <v>28</v>
+      </c>
+      <c r="O118" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15">
+      <c r="A119">
+        <v>65255</v>
+      </c>
+      <c r="B119" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E119" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F119" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G119" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H119" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I119" t="s">
+        <v>1140</v>
+      </c>
+      <c r="J119" t="s">
+        <v>281</v>
+      </c>
+      <c r="K119" t="s">
+        <v>1141</v>
+      </c>
+      <c r="L119" t="s">
+        <v>283</v>
+      </c>
+      <c r="M119" t="s">
+        <v>1142</v>
+      </c>
+      <c r="N119" t="s">
+        <v>28</v>
+      </c>
+      <c r="O119" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15">
+      <c r="A120">
+        <v>66510</v>
+      </c>
+      <c r="B120" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E120" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F120" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G120" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H120" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I120" t="s">
+        <v>1151</v>
+      </c>
+      <c r="J120" t="s">
+        <v>281</v>
+      </c>
+      <c r="K120" t="s">
+        <v>1152</v>
+      </c>
+      <c r="L120" t="s">
+        <v>283</v>
+      </c>
+      <c r="M120" t="s">
+        <v>1153</v>
+      </c>
+      <c r="N120" t="s">
+        <v>28</v>
+      </c>
+      <c r="O120" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="121" spans="1:15">
+      <c r="A121">
+        <v>66511</v>
+      </c>
+      <c r="B121" t="s">
+        <v>409</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E121" t="s">
+        <v>1157</v>
+      </c>
+      <c r="F121" t="s">
+        <v>413</v>
+      </c>
+      <c r="G121" t="s">
+        <v>414</v>
+      </c>
+      <c r="H121" t="s">
+        <v>1158</v>
+      </c>
+      <c r="I121" t="s">
+        <v>1159</v>
+      </c>
+      <c r="J121" t="s">
+        <v>24</v>
+      </c>
+      <c r="K121" t="s">
+        <v>1160</v>
+      </c>
+      <c r="L121" t="s">
+        <v>26</v>
+      </c>
+      <c r="M121" t="s">
+        <v>1161</v>
+      </c>
+      <c r="N121" t="s">
+        <v>28</v>
+      </c>
+      <c r="O121" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15">
+      <c r="A122">
+        <v>66512</v>
+      </c>
+      <c r="B122" t="s">
+        <v>632</v>
+      </c>
+      <c r="C122" t="s">
+        <v>633</v>
+      </c>
+      <c r="D122" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E122" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F122" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G122" t="s">
+        <v>637</v>
+      </c>
+      <c r="H122" t="s">
+        <v>638</v>
+      </c>
+      <c r="I122" t="s">
+        <v>639</v>
+      </c>
+      <c r="J122" t="s">
+        <v>24</v>
+      </c>
+      <c r="K122" t="s">
+        <v>1166</v>
+      </c>
+      <c r="L122" t="s">
+        <v>26</v>
+      </c>
+      <c r="M122" t="s">
+        <v>1167</v>
+      </c>
+      <c r="N122" t="s">
+        <v>28</v>
+      </c>
+      <c r="O122" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15">
+      <c r="A123">
+        <v>66513</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D123" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E123" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F123" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G123" t="s">
+        <v>932</v>
+      </c>
+      <c r="H123" t="s">
+        <v>1174</v>
+      </c>
+      <c r="I123" t="s">
+        <v>1175</v>
+      </c>
+      <c r="J123" t="s">
+        <v>24</v>
+      </c>
+      <c r="K123" t="s">
+        <v>1166</v>
+      </c>
+      <c r="L123" t="s">
+        <v>26</v>
+      </c>
+      <c r="M123" t="s">
+        <v>1167</v>
+      </c>
+      <c r="N123" t="s">
+        <v>28</v>
+      </c>
+      <c r="O123" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15">
+      <c r="A124">
+        <v>66514</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C124" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D124" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E124" t="s">
+        <v>1180</v>
+      </c>
+      <c r="F124" t="s">
+        <v>540</v>
+      </c>
+      <c r="G124" t="s">
+        <v>541</v>
+      </c>
+      <c r="H124" t="s">
+        <v>1181</v>
+      </c>
+      <c r="I124" t="s">
+        <v>1182</v>
+      </c>
+      <c r="J124" t="s">
+        <v>24</v>
+      </c>
+      <c r="K124" t="s">
+        <v>1166</v>
+      </c>
+      <c r="L124" t="s">
+        <v>26</v>
+      </c>
+      <c r="M124" t="s">
+        <v>1167</v>
+      </c>
+      <c r="N124" t="s">
+        <v>28</v>
+      </c>
+      <c r="O124" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15">
+      <c r="A125">
+        <v>66515</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C125" t="s">
+        <v>347</v>
+      </c>
+      <c r="D125" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E125" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F125" t="s">
+        <v>1187</v>
+      </c>
+      <c r="G125" t="s">
+        <v>351</v>
+      </c>
+      <c r="H125" t="s">
+        <v>1188</v>
+      </c>
+      <c r="I125" t="s">
+        <v>1189</v>
+      </c>
+      <c r="J125" t="s">
+        <v>24</v>
+      </c>
+      <c r="K125" t="s">
+        <v>1166</v>
+      </c>
+      <c r="L125" t="s">
+        <v>26</v>
+      </c>
+      <c r="M125" t="s">
+        <v>1167</v>
+      </c>
+      <c r="N125" t="s">
+        <v>28</v>
+      </c>
+      <c r="O125" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15">
+      <c r="A126">
+        <v>66516</v>
+      </c>
+      <c r="B126" t="s">
+        <v>328</v>
+      </c>
+      <c r="C126" t="s">
+        <v>329</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E126" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F126" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G126" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H126" t="s">
+        <v>1195</v>
+      </c>
+      <c r="I126" t="s">
+        <v>335</v>
+      </c>
+      <c r="J126" t="s">
+        <v>24</v>
+      </c>
+      <c r="K126" t="s">
+        <v>69</v>
+      </c>
+      <c r="L126" t="s">
+        <v>26</v>
+      </c>
+      <c r="M126" t="s">
+        <v>70</v>
+      </c>
+      <c r="N126" t="s">
+        <v>28</v>
+      </c>
+      <c r="O126" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15">
+      <c r="A127">
+        <v>66517</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D127" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1200</v>
+      </c>
+      <c r="F127" t="s">
+        <v>1201</v>
+      </c>
+      <c r="G127" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H127" t="s">
+        <v>1203</v>
+      </c>
+      <c r="I127" t="s">
+        <v>1204</v>
+      </c>
+      <c r="J127" t="s">
+        <v>24</v>
+      </c>
+      <c r="K127" t="s">
+        <v>1166</v>
+      </c>
+      <c r="L127" t="s">
+        <v>26</v>
+      </c>
+      <c r="M127" t="s">
+        <v>1167</v>
+      </c>
+      <c r="N127" t="s">
+        <v>28</v>
+      </c>
+      <c r="O127" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15">
+      <c r="A128">
+        <v>66518</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C128" t="s">
+        <v>356</v>
+      </c>
+      <c r="D128" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E128" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F128" t="s">
+        <v>1209</v>
+      </c>
+      <c r="G128" t="s">
+        <v>360</v>
+      </c>
+      <c r="H128" t="s">
+        <v>1210</v>
+      </c>
+      <c r="I128" t="s">
+        <v>1211</v>
+      </c>
+      <c r="J128" t="s">
+        <v>24</v>
+      </c>
+      <c r="K128" t="s">
+        <v>69</v>
+      </c>
+      <c r="L128" t="s">
+        <v>26</v>
+      </c>
+      <c r="M128" t="s">
+        <v>70</v>
+      </c>
+      <c r="N128" t="s">
+        <v>28</v>
+      </c>
+      <c r="O128" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15">
+      <c r="A129">
+        <v>66519</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D129" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E129" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F129" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G129" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H129" t="s">
+        <v>433</v>
+      </c>
+      <c r="I129" t="s">
+        <v>434</v>
+      </c>
+      <c r="J129" t="s">
+        <v>24</v>
+      </c>
+      <c r="K129" t="s">
+        <v>1219</v>
+      </c>
+      <c r="L129" t="s">
+        <v>26</v>
+      </c>
+      <c r="M129" t="s">
+        <v>1220</v>
+      </c>
+      <c r="N129" t="s">
+        <v>28</v>
+      </c>
+      <c r="O129" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15">
+      <c r="A130">
+        <v>66520</v>
+      </c>
+      <c r="B130" t="s">
+        <v>496</v>
+      </c>
+      <c r="C130" t="s">
+        <v>497</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F130" t="s">
+        <v>500</v>
+      </c>
+      <c r="G130" t="s">
+        <v>501</v>
+      </c>
+      <c r="H130" t="s">
+        <v>502</v>
+      </c>
+      <c r="I130" t="s">
+        <v>503</v>
+      </c>
+      <c r="J130" t="s">
+        <v>24</v>
+      </c>
+      <c r="K130" t="s">
+        <v>25</v>
+      </c>
+      <c r="L130" t="s">
+        <v>26</v>
+      </c>
+      <c r="M130" t="s">
+        <v>27</v>
+      </c>
+      <c r="N130" t="s">
+        <v>28</v>
+      </c>
+      <c r="O130" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15">
+      <c r="A131">
+        <v>66521</v>
+      </c>
+      <c r="B131" t="s">
+        <v>364</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E131" t="s">
+        <v>1227</v>
+      </c>
+      <c r="F131" t="s">
+        <v>1228</v>
+      </c>
+      <c r="G131" t="s">
+        <v>369</v>
+      </c>
+      <c r="H131" t="s">
+        <v>1229</v>
+      </c>
+      <c r="I131" t="s">
+        <v>371</v>
+      </c>
+      <c r="J131" t="s">
+        <v>24</v>
+      </c>
+      <c r="K131" t="s">
+        <v>69</v>
+      </c>
+      <c r="L131" t="s">
+        <v>26</v>
+      </c>
+      <c r="M131" t="s">
+        <v>70</v>
+      </c>
+      <c r="N131" t="s">
+        <v>28</v>
+      </c>
+      <c r="O131" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15">
+      <c r="A132">
+        <v>66522</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F132" t="s">
+        <v>1235</v>
+      </c>
+      <c r="G132" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H132" t="s">
+        <v>1237</v>
+      </c>
+      <c r="I132" t="s">
+        <v>1238</v>
+      </c>
+      <c r="J132" t="s">
+        <v>24</v>
+      </c>
+      <c r="K132" t="s">
+        <v>1141</v>
+      </c>
+      <c r="L132" t="s">
+        <v>26</v>
+      </c>
+      <c r="M132" t="s">
+        <v>1142</v>
+      </c>
+      <c r="N132" t="s">
+        <v>28</v>
+      </c>
+      <c r="O132" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15">
+      <c r="A133">
+        <v>66523</v>
+      </c>
+      <c r="B133" t="s">
+        <v>400</v>
+      </c>
+      <c r="C133" t="s">
+        <v>401</v>
+      </c>
+      <c r="D133" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E133" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F133" t="s">
+        <v>404</v>
+      </c>
+      <c r="G133" t="s">
+        <v>405</v>
+      </c>
+      <c r="H133" t="s">
+        <v>406</v>
+      </c>
+      <c r="I133" t="s">
+        <v>407</v>
+      </c>
+      <c r="J133" t="s">
+        <v>24</v>
+      </c>
+      <c r="K133" t="s">
+        <v>122</v>
+      </c>
+      <c r="L133" t="s">
+        <v>26</v>
+      </c>
+      <c r="M133" t="s">
+        <v>123</v>
+      </c>
+      <c r="N133" t="s">
+        <v>28</v>
+      </c>
+      <c r="O133" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15">
+      <c r="A134">
+        <v>66524</v>
+      </c>
+      <c r="B134" t="s">
+        <v>802</v>
+      </c>
+      <c r="C134" t="s">
+        <v>803</v>
+      </c>
+      <c r="D134" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E134" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F134" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G134" t="s">
+        <v>807</v>
+      </c>
+      <c r="H134" t="s">
+        <v>808</v>
+      </c>
+      <c r="I134" t="s">
+        <v>809</v>
+      </c>
+      <c r="J134" t="s">
+        <v>24</v>
+      </c>
+      <c r="K134" t="s">
+        <v>69</v>
+      </c>
+      <c r="L134" t="s">
+        <v>26</v>
+      </c>
+      <c r="M134" t="s">
+        <v>70</v>
+      </c>
+      <c r="N134" t="s">
+        <v>28</v>
+      </c>
+      <c r="O134" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15">
+      <c r="A135">
+        <v>66525</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E135" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F135" t="s">
+        <v>663</v>
+      </c>
+      <c r="G135" t="s">
+        <v>664</v>
+      </c>
+      <c r="H135" t="s">
+        <v>665</v>
+      </c>
+      <c r="I135" t="s">
+        <v>666</v>
+      </c>
+      <c r="J135" t="s">
+        <v>24</v>
+      </c>
+      <c r="K135" t="s">
+        <v>69</v>
+      </c>
+      <c r="L135" t="s">
+        <v>26</v>
+      </c>
+      <c r="M135" t="s">
+        <v>70</v>
+      </c>
+      <c r="N135" t="s">
+        <v>28</v>
+      </c>
+      <c r="O135" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15">
+      <c r="A136">
+        <v>66526</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D136" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E136" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F136" t="s">
+        <v>1256</v>
+      </c>
+      <c r="G136" t="s">
+        <v>673</v>
+      </c>
+      <c r="H136" t="s">
+        <v>674</v>
+      </c>
+      <c r="I136" t="s">
+        <v>675</v>
+      </c>
+      <c r="J136" t="s">
+        <v>24</v>
+      </c>
+      <c r="K136" t="s">
+        <v>69</v>
+      </c>
+      <c r="L136" t="s">
+        <v>26</v>
+      </c>
+      <c r="M136" t="s">
+        <v>70</v>
+      </c>
+      <c r="N136" t="s">
+        <v>28</v>
+      </c>
+      <c r="O136" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="137" spans="1:15">
+      <c r="A137">
+        <v>66527</v>
+      </c>
+      <c r="B137" t="s">
+        <v>438</v>
+      </c>
+      <c r="C137" t="s">
+        <v>439</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F137" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G137" t="s">
+        <v>443</v>
+      </c>
+      <c r="H137" t="s">
+        <v>444</v>
+      </c>
+      <c r="I137" t="s">
+        <v>445</v>
+      </c>
+      <c r="J137" t="s">
+        <v>24</v>
+      </c>
+      <c r="K137" t="s">
+        <v>1166</v>
+      </c>
+      <c r="L137" t="s">
+        <v>26</v>
+      </c>
+      <c r="M137" t="s">
+        <v>1167</v>
+      </c>
+      <c r="N137" t="s">
+        <v>28</v>
+      </c>
+      <c r="O137" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="138" spans="1:15">
+      <c r="A138">
+        <v>66529</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1266</v>
+      </c>
+      <c r="G138" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H138" t="s">
+        <v>1065</v>
+      </c>
+      <c r="I138" t="s">
+        <v>1066</v>
+      </c>
+      <c r="J138" t="s">
+        <v>24</v>
+      </c>
+      <c r="K138" t="s">
+        <v>1267</v>
+      </c>
+      <c r="L138" t="s">
+        <v>26</v>
+      </c>
+      <c r="M138" t="s">
+        <v>1268</v>
+      </c>
+      <c r="N138" t="s">
+        <v>28</v>
+      </c>
+      <c r="O138" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15">
+      <c r="A139">
+        <v>66530</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1273</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1274</v>
+      </c>
+      <c r="G139" t="s">
+        <v>300</v>
+      </c>
+      <c r="H139" t="s">
+        <v>301</v>
+      </c>
+      <c r="I139" t="s">
+        <v>302</v>
+      </c>
+      <c r="J139" t="s">
+        <v>24</v>
+      </c>
+      <c r="K139" t="s">
+        <v>571</v>
+      </c>
+      <c r="L139" t="s">
+        <v>26</v>
+      </c>
+      <c r="M139" t="s">
+        <v>572</v>
+      </c>
+      <c r="N139" t="s">
+        <v>28</v>
+      </c>
+      <c r="O139" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15">
+      <c r="A140">
+        <v>66531</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H140" t="s">
+        <v>1282</v>
+      </c>
+      <c r="I140" t="s">
+        <v>1283</v>
+      </c>
+      <c r="J140" t="s">
+        <v>89</v>
+      </c>
+      <c r="K140" t="s">
+        <v>1284</v>
+      </c>
+      <c r="L140" t="s">
+        <v>91</v>
+      </c>
+      <c r="M140" t="s">
+        <v>1285</v>
+      </c>
+      <c r="N140" t="s">
+        <v>28</v>
+      </c>
+      <c r="O140" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15">
+      <c r="A141">
+        <v>66532</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C141" t="s">
+        <v>515</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E141" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F141" t="s">
+        <v>518</v>
+      </c>
+      <c r="G141" t="s">
+        <v>519</v>
+      </c>
+      <c r="H141" t="s">
+        <v>520</v>
+      </c>
+      <c r="I141" t="s">
+        <v>521</v>
+      </c>
+      <c r="J141" t="s">
+        <v>89</v>
+      </c>
+      <c r="K141" t="s">
+        <v>1290</v>
+      </c>
+      <c r="L141" t="s">
+        <v>91</v>
+      </c>
+      <c r="M141" t="s">
+        <v>1291</v>
+      </c>
+      <c r="N141" t="s">
+        <v>28</v>
+      </c>
+      <c r="O141" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15">
+      <c r="A142">
+        <v>66533</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1296</v>
+      </c>
+      <c r="F142" t="s">
+        <v>377</v>
+      </c>
+      <c r="G142" t="s">
+        <v>378</v>
+      </c>
+      <c r="H142" t="s">
+        <v>379</v>
+      </c>
+      <c r="I142" t="s">
+        <v>380</v>
+      </c>
+      <c r="J142" t="s">
+        <v>24</v>
+      </c>
+      <c r="K142" t="s">
+        <v>1297</v>
+      </c>
+      <c r="L142" t="s">
+        <v>26</v>
+      </c>
+      <c r="M142" t="s">
+        <v>1298</v>
+      </c>
+      <c r="N142" t="s">
+        <v>28</v>
+      </c>
+      <c r="O142" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15">
+      <c r="A143">
+        <v>66534</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D143" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E143" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F143" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G143" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H143" t="s">
+        <v>607</v>
+      </c>
+      <c r="I143" t="s">
+        <v>608</v>
+      </c>
+      <c r="J143" t="s">
+        <v>24</v>
+      </c>
+      <c r="K143" t="s">
+        <v>122</v>
+      </c>
+      <c r="L143" t="s">
+        <v>26</v>
+      </c>
+      <c r="M143" t="s">
+        <v>123</v>
+      </c>
+      <c r="N143" t="s">
+        <v>28</v>
+      </c>
+      <c r="O143" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15">
+      <c r="A144">
+        <v>66535</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1310</v>
+      </c>
+      <c r="F144" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G144" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H144" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I144" t="s">
+        <v>1314</v>
+      </c>
+      <c r="J144" t="s">
+        <v>1315</v>
+      </c>
+      <c r="K144" t="s">
+        <v>1316</v>
+      </c>
+      <c r="L144" t="s">
+        <v>1317</v>
+      </c>
+      <c r="M144" t="s">
+        <v>1318</v>
+      </c>
+      <c r="N144" t="s">
+        <v>28</v>
+      </c>
+      <c r="O144" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15">
+      <c r="A145">
+        <v>66536</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1324</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H145" t="s">
+        <v>1326</v>
+      </c>
+      <c r="I145" t="s">
+        <v>1327</v>
+      </c>
+      <c r="J145" t="s">
+        <v>24</v>
+      </c>
+      <c r="K145" t="s">
+        <v>1166</v>
+      </c>
+      <c r="L145" t="s">
+        <v>26</v>
+      </c>
+      <c r="M145" t="s">
+        <v>1167</v>
+      </c>
+      <c r="N145" t="s">
+        <v>28</v>
+      </c>
+      <c r="O145" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15">
+      <c r="A146">
+        <v>66537</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1332</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H146" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I146" t="s">
+        <v>1131</v>
+      </c>
+      <c r="J146" t="s">
+        <v>24</v>
+      </c>
+      <c r="K146" t="s">
+        <v>1166</v>
+      </c>
+      <c r="L146" t="s">
+        <v>26</v>
+      </c>
+      <c r="M146" t="s">
+        <v>1167</v>
+      </c>
+      <c r="N146" t="s">
+        <v>28</v>
+      </c>
+      <c r="O146" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15">
+      <c r="A147">
+        <v>66538</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1338</v>
+      </c>
+      <c r="G147" t="s">
+        <v>510</v>
+      </c>
+      <c r="H147" t="s">
+        <v>511</v>
+      </c>
+      <c r="I147" t="s">
+        <v>512</v>
+      </c>
+      <c r="J147" t="s">
+        <v>24</v>
+      </c>
+      <c r="K147" t="s">
+        <v>1339</v>
+      </c>
+      <c r="L147" t="s">
+        <v>26</v>
+      </c>
+      <c r="M147" t="s">
+        <v>1340</v>
+      </c>
+      <c r="N147" t="s">
+        <v>28</v>
+      </c>
+      <c r="O147" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15">
+      <c r="A148">
+        <v>66540</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H148" t="s">
+        <v>1348</v>
+      </c>
+      <c r="I148" t="s">
+        <v>326</v>
+      </c>
+      <c r="J148" t="s">
+        <v>24</v>
+      </c>
+      <c r="K148" t="s">
+        <v>1349</v>
+      </c>
+      <c r="L148" t="s">
+        <v>26</v>
+      </c>
+      <c r="M148" t="s">
+        <v>1350</v>
+      </c>
+      <c r="N148" t="s">
+        <v>28</v>
+      </c>
+      <c r="O148" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15">
+      <c r="A149">
+        <v>66541</v>
+      </c>
+      <c r="B149" t="s">
+        <v>487</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1355</v>
+      </c>
+      <c r="G149" t="s">
+        <v>492</v>
+      </c>
+      <c r="H149" t="s">
+        <v>493</v>
+      </c>
+      <c r="I149" t="s">
+        <v>494</v>
+      </c>
+      <c r="J149" t="s">
+        <v>24</v>
+      </c>
+      <c r="K149" t="s">
+        <v>1356</v>
+      </c>
+      <c r="L149" t="s">
+        <v>26</v>
+      </c>
+      <c r="M149" t="s">
+        <v>1357</v>
+      </c>
+      <c r="N149" t="s">
+        <v>28</v>
+      </c>
+      <c r="O149" t="s">
+        <v>1358</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">