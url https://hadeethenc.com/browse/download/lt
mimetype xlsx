--- v3 (2025-12-15)
+++ v4 (2026-06-02)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4908">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4969">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Lietuvių
 # Source: https://hadeethenc.com/lt
-# Last update: 2025-11-27 13:09:11 (v1.22.0)
-# Check for updates: https://hadeethenc.com/en/check/lt/v1.22.0
+# Last update: 2026-05-27 03:01:33 (v1.25.0)
+# Check for updates: https://hadeethenc.com/en/check/lt/v1.25.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -566,50 +566,79 @@
     <t>عَنْ عُمَرَ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ لَبِسَ الحَرِيرَ فِي الدُّنْيَا لَمْ يَلْبَسْهُ فِي الآخِرَةِ».</t>
   </si>
   <si>
     <t>Umar (tebūnie Allahas juo patenkintas) pranešė, kad Pranašas (ramybė ir Allaho palaima jam) pasakė: „Kas dėvi šilką šiame pasaulyje, nedėvės jo pomirtiniame.“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه مَن لَبس الحريرَ من الرجال في الدنيا لم يَلبَسها في الآخرة إذا لم يتب عقابًا له.</t>
   </si>
   <si>
     <t>Pranašas pabrėžė, kad kas iš vyrų dėvi šilką šiame pasaulyje, nedėvės jo pomirtiniame gyvenime, kaip bausmė jam, nebent jis atgailaus.</t>
   </si>
   <si>
     <t>المَقصود بالحرير الحرير الخالِص الطبيعي، أما الحرير الصناعي فلا يشمله الحديث.
  تحريم لبس الحرير على الرجال.
 النهي عن لبس الحرير يعم لُبسه وافتراشه.
 يسمح للرجال ببعض الحرير في الثياب بما لا يُجاوِز عرضُه إصبعين إلى أربعة أصابع تتخذ أعلامًا أو حاشية للثوب.</t>
   </si>
   <si>
     <t>Šilkas čia reiškia natūralų gryną šilką. Dirbtinis šilkas į šį hadisą neįtrauktas.
 Vyrams draudžiama dėvėti šilką.
 Draudimas dėvėti šilką apima ir šilko naudojimą patalynei ar apklotams.
 Vyrams leidžiama drabužiuose turėti dviejų ar keturių pirštų pločio šilko, kuris gali būti naudojamas kaip raštas ar apdaras.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/2986</t>
+  </si>
+  <si>
+    <t>ما رأيت من ذي لمة أحسن في حلة حمراء من رسول الله صلى الله عليه وسلم</t>
+  </si>
+  <si>
+    <t>„Niekada nesu matęs nieko gražesnio, turinčio plaukus iki pečių ir vilkinčio raudoną apdarą, už Allaho Pasiuntinį, ramybė ir Allaho palaima jam</t>
+  </si>
+  <si>
+    <t>عَنِ الْبَرَاءِ رَضيَ اللهُ عنه قَالَ: مَا رَأَيْتُ مِنْ ذِي لِمَّةٍ أَحْسَنَ فِي حُلَّةٍ حَمْرَاءَ مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، شَعْرُهُ يَضْرِبُ مَنْكِبَيْهِ، بَعِيدَ مَا بَيْنَ الْمَنْكِبَيْنِ، لَيْسَ بِالطَّوِيلِ وَلَا بِالْقَصِيرِ.</t>
+  </si>
+  <si>
+    <t>Al-Bara (tebūnie Allahas juo patenkintas) perdavė: „Niekada nesu matęs nieko gražesnio, turinčio plaukus iki pečių ir vilkinčio raudoną apdarą, už Allaho Pasiuntinį, ramybė ir Allaho palaima jam. Jo plaukai siekė pečius, o pečiai buvo platūs. Jis nebuvo nei aukštas, nei žemas.“</t>
+  </si>
+  <si>
+    <t>يخبر البراء بن عازب رضي الله عنه أنه ما رأى أحدًا شَعَرُ رأسِه طويل قد وَصَل إلى منكبيه، ويلبس إزارًا ورداءً أسود وفيه خطوط حمراء أحسن من رسول الله صلى الله عليه وسلم، وأن من صفته الخَلْقية أنه كان بعيدَ ما بين المنكبين، واسع الصدر، وكان متوسط القَامَة بين الطويل والقصير.</t>
+  </si>
+  <si>
+    <t>Al-Bara Ibn Azib (tebūnie Allahas juo patenkintas) praneša niekada nematęs nieko gražesnio už Pasiuntinį, kurio plaukai buvo ilgi, siekiantys pečius, ir kuris vilkėjo juodą apatinį bei viršutinį apdarą su raudonais dryžiais. Tarp jo fizinių savybių buvo platūs pečiai bei plati krūtinė. Jis buvo vidutinio ūgio, nei per aukštas, nei per žemas.</t>
+  </si>
+  <si>
+    <t>بيان بعض صفات النبي صلى الله عليه وسلم الجميلة في الظاهر من حسن الشعر ورَحَابة الصدر، وحسن القامة، وغير ذلك.
+محبة الصحابة الكرام رضي الله عنهم للنبي صلى الله عليه وسلم، حتى أنهم يحكون وينقلون لمن بعدهم شمائله وأوصافه الجسدية والمعنوية.</t>
+  </si>
+  <si>
+    <t>Hadise aiškinama kai kurios fizinės Pranašo grožio savybės, tokios kaip jo plaukų grožis, plati krūtinė, gražus kūno sudėjimas ir kitos savybės.
+Hadisas rodo, kad kilniųjų kompanjonų (tebūnie Allahas jais patenkintas) meilė Pranašui (ramybė ir Allaho palaima jam) buvo tokia gili, kad jie pasakodavo ir perduodavo savo palikuonims jo fizines ir moralines savybes.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/lt/browse/hadith/2990</t>
   </si>
   <si>
     <t>من حمل علينا السلاح فليس منا</t>
   </si>
   <si>
     <t>„Tas, kuris nešiojasi prieš mus ginklus, nėra vienas iš mūsų“</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ حَمَلَ عَلَيْنَا السِّلَاحَ فَلَيْسَ مِنَّا».</t>
   </si>
   <si>
     <t>Abu Mūsa Al Ašari (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Tas, kuris nešiojasi prieš mus ginklus, nėra vienas iš mūsų“.</t>
   </si>
   <si>
     <t>نهى النبي صلى الله عليه وسلم وحذر من حمل السلاح على المسلمين بغير حق لإخافتهم أو نهبهم، وأن من فعل ذلك فليس منا.</t>
   </si>
   <si>
     <t>Pranašas įspėja nesinešioti ginklų prieš musulmonus, siekiant juos įbauginti ar apiplėšti. Kas taip neteisingai elgiasi, padarė sunkų nusikaltimą ir didelę nuodėmę ir nusipelno šio griežto įspėjimo.</t>
   </si>
   <si>
     <t>هذا الوعيد في الحديث يدل على أن هذا العمل من كبائر الذنوب.
 التحذير الشديد من قتال المسلم لإخوانه المسلمين.
 من أعظم المنكرات والفساد العظيم في الأرض إِشْهَارُ السلاحِ على المسلمين، والإفسادِ بالقتل.
 الوعيد المذكور لا يتناول القتال بحقٍّ، كقتال البُغَاة والمفسدين وغيرِهم.
 تحريم إِخَافَةِ المسلمين بالسلاح أو غيره -ولو على وجه المزاح-.</t>
@@ -1026,51 +1055,51 @@
     <t>Abu Said Al-Khudri (tebūnie Allahas juo patenkintas) pranešė, kad Pranašas (ramybė ir Allaho palaima jam) pasakė: „Vienas geriausių džihado būdų - tarti teisingumo žodį engiamam valdovui.“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن أعظم وأنفع أنواع الجهاد في سبيل الله تعالى كلمةُ عدلٍ وحقٍّ عند سلطان أو أمير جائر ظالم؛ لأنه عمل بشعيرة الأمر بالمعروف والنهي عن المنكر، سواء كان بقول أو كتابة أو فعل أو غير ذلك مما تحصل به المصلحة وتندفع المفسدة.</t>
   </si>
   <si>
     <t>Pranašas pabrėžė, kad viena iš didžiausių ir naudingiausių džihado formų Visagalio Allaho labui yra teisingumo ir tiesos žodis prieš neteisingą valdovą. Taip yra todėl, kad taip elgdamasis žmogus praktikuoja teisingumo įsakymo ir blogio uždraudimo pareigą, nesvarbu, ar tai būtų žodžiu, raštu, veiksmu, ar kuo nors kitu, kas naudinga ir apsaugo nuo blogio.</t>
   </si>
   <si>
     <t>الأمر بالمعروف والنهي عن المنكر من الجهاد.
 نُصْحُ الحاكم من أعظم الجهاد، ولكن يجب أن يكون بعلم وحكمة وتثبت.
 قال الخطَّابي: وإِنَّما صار ذلك أفضل الجهاد؛ لأنّ من جاهَدَ العدوَّ كان مُتردِّدًا بين الرَّجاءِ والخوْفِ لا يدري هل يَغلِبُ أو يُغْلَبُ، وَصَاحِبُ السُّلطان مقهورٌ في يدِهِ فهو إذا قال الحقَّ وَأَمَرَهُ بِالمعروفِ فقد تَعَرَّضَ للتَّلَفِ، وَأَهْدَفَ نَفْسَهُ للهلاكِ، فصار ذلك أَفضل أنواع الجهادِ مِن أجلِ غَلَبَةِ الخوفِ، وقيل: إنما كان أفضل الجهاد؛ لأنَّ وليَّ الأمرِ لو أخَذَ بِكَلمَتِه لربَّما عمَّ النفعُ عددًا كبيرًا من الناسِ فتحصُلُ المصلحةُ.</t>
   </si>
   <si>
     <t>Įsakymas elgtis teisingai ir draudimas elgtis neteisingai yra viena iš džihado formų.
 Patarimas valdovui yra viena geriausių džihado formų, tačiau tai turi būti vykdoma turint pakankamai žinių, išminties ir tvirtumo.
 Al-Khattabi sakė: Tai tapo geriausiu džihadu, nes tas, kuris kovoja su priešu, visada yra tarp vilties ir baimės, nežinodamas, ar nugalės, ar bus nugalėtas, ir yra valdovo rankose. Taigi, jei jis kalba tiesą ir liepia valdovui daryti tai, kas teisinga, jis gali rimtai nukentėti. Todėl, atsižvelgiant į baimės nugalėjimo sunkumą, tai tapo geriausiu džihado tipu. Ir todėl, kad jei valdovas veikia pagal pasakytą teisingą žodį, nauda gali pasiekti daugelį žmonių.</t>
   </si>
   <si>
     <t>حسن لغيره</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[حسن لغيره]</t>
+    <t>[حسن  لغيره]</t>
   </si>
   <si>
     <t>[Perdavė Abu Daūd, At-Tirmidhi, Ibn Madža ir Achmed]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/3045</t>
   </si>
   <si>
     <t>إن الدنيا حلوة خضرة، وإن الله مستخلفكم فيها، فينظر كيف تعملون، فاتقوا الدنيا واتقوا النساء</t>
   </si>
   <si>
     <t>„Gyvenimas šiame pasaulyje yra saldus ir žavus, ir iš tiesų, Allahas padarė jus ten įpėdiniais, kad pamatytų, kaip elgsitės. Taigi būkite atsargūs šiame pasaulyje ir būkite atsargūs su moterimis</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ الدُّنْيَا حُلْوَةٌ خَضِرَةٌ، وَإِنَّ اللهَ مُسْتَخْلِفُكُمْ فِيهَا، فَيَنْظُرُ كَيْفَ تَعْمَلُونَ، فَاتَّقُوا الدُّنْيَا وَاتَّقُوا النِّسَاءَ، فَإِنَّ أَوَّلَ فِتْنَةِ بَنِي إِسْرَائِيلَ كَانَتْ فِي النِّسَاءِ».</t>
   </si>
   <si>
     <t>Abu Said Al-Khudri (tebūnie Allahas juo patenkintas) pranešė, kad Pranašas (ramybė ir Allaho palaima jam) pasakė: „Gyvenimas šiame pasaulyje yra saldus ir žavus, ir iš tiesų, Allahas padarė jus ten įpėdiniais, kad pamatytų, kaip elgsitės. Taigi būkite atsargūs šiame pasaulyje ir būkite atsargūs su moterimis, nes iš tikrųjų jos buvo pirmoji Izraelio vaikų pagunda.“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الدنيا حُلوةٌ في المذاق، خَضِرَةٌ في المَرْأَى، فيغتر الإنسان بها وينهمك فيها ويجعلها أكبرَ همه. 
 وأنَّ الله سبحانه وتعالى جعل بعضَنا يَخلُف بعضًا في هذه الحياة الدنيا، لينظر كيف نعمل، أفنقوم بطاعته، أم نعصيه؟ 
 ثم قال: احذروا أنْ يَخدَعَكم متاعُ الدنيا وزينتُها، فتحملكم على ترك ما أمركم الله به، والوقوع فيما نهاكم عنه. 
 ومن أعظم ما يجب الحذر منه من فتن الدنيا فتنة النساء، وأنها كانت أول فتنة وقع فيها بنو إسرائيل.</t>
   </si>
@@ -1892,51 +1921,51 @@
 العبد لا يستغني عن تثبيت الله له على الإسلام طرفة عين.
 الحث على الإكثار من هذا الدعاء، تأسِّيًا بالنبي عليه الصلاة والسلام.
 الثبات على الإسلام هو النعمة العظمى التي ينبغي على العبد أن يسعى إليها ويشكر مولاه عليها.</t>
   </si>
   <si>
     <t>Pranašas buvo nuolankus ir kuklus savo Viešpačiui ir maldavo Jį. Musulmonų bendruomenė taip pat raginama maldauti to paties.
 Hadise pabrėžiama tiesumo ir ištvermės religijoje svarba ir tai, kad svarbiausia yra pabaiga.
 Žmogui visada reikia Allaho, kad jis tvirtai laikytųsi islamo.
 Esame raginami daug maldauti Allahą, sekdami Pranašo pavyzdžiu.
 Ištikimybė islamui yra didžiausia palaima, kurios žmogus turėtų siekti ir už kurią turėtų būti dėkingas savo Viešpačiui.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/3142</t>
   </si>
   <si>
     <t>إذا شرب الكلب في إناء أحدكم فليغسله سبعا</t>
   </si>
   <si>
     <t>„Kai šuo geria iš kurio nors iš jūsų indų, tegul jį nuplauna septynis kartus.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: إِنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «إِذَا شَرِبَ الْكَلْبُ فِي إِنَاءِ أَحَدِكُمْ فَلْيَغْسِلْهُ سَبْعًا».
 ولمسلم: « أولاهُنَّ بالتُراب».</t>
   </si>
   <si>
-    <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pasiuntinys (ramybė ir Allaho palaima jam) pasakė: „Kai šuo geria iš kurio nors iš jūsų indų, tegul jį nuplauna septynis kartus.“</t>
+    <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pasiuntinys (ramybė ir Allaho palaima jam) pasakė: „Kai šuo geria iš kurio nors iš jūsų indų, tegul jį nuplauna septynis kartus.“ Muslim formuluotėje: „pirmasis iš jų (nuplovimų) yra su žeme.“</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِغسل الإناء سبعَ مرات إذا أَدْخَلَ الكلبُ فيه لسانه، الأولى منهن مَصحوبةٌ بالتراب ليأتي الماءُ بعدها، فتحصل النظافة التامة مِن نجاسته وضرره.</t>
   </si>
   <si>
     <t>Pranašas įsakė septynis kartus išplauti indą, jei į jį šuo įkišo liežuvį. Pirmąjį iš šių kartų turėtų būti su žeme, o po to su vandeniu, kad jis būtų visiškai švarus nuo šuns seilių nešvarumų ir žalos.</t>
   </si>
   <si>
     <t>ريق الكلب نجسٌ نجاسة مُغلَّظة.
 ولوغ الكلب في الإناء، ينجِّسه، وينجِّس الماء الذي فيه.
 التطهير بالتراب والتكرار سبعًا خاصٌّ بالتطهير من ولوغه دون بوله وعذرته وسائر ما لوَّثه الكلب.
 كيفية غسل الإناء بالتراب: أن يجعل في الإناء ماء ويضاف إليه التراب، ثم يغسل الإناء بهذا الخليط.
 ظاهر الحديث أنه عامٌّ في جميع الكلاب، حتى الكلاب التي أذن الشارع باتخاذها، مثل كلاب الصيد والحراسة والماشية.
 الصابون والأشنان لا يقومان مقام التراب؛ لأن النبي صلى الله عليه وسلم نصَّ على التراب.</t>
   </si>
   <si>
     <t>Šunų seilės yra itin nešvarios.
 Kai šuo laižo indą, jis ir jame esantis vanduo tampa nešvarūs.
 Nurodymas nuplauti indą su žeme ir tai pakartoti septynis kartus yra susijęs tik su šuns seilių, neskaitant jo šlapimo, išmatų ir bet ko kito, ką jis padarė nešvarų.
 Kaip plauti indą su nešvarumais: į jį įpilkite vandens, įberkite žemės ir šiuo mišiniu išplaukite indą.
 Akivaizdu, kad hadisas taikomas visiems šunims, įskaitant tuos, kuriuos šariatas leidžia įsigyti, pavyzdžiui, medžioklinius, sargybinius ir aviganius.
 Muilas ir kiti valikliai negali pakeisti žemės, nes Pranašas konkrečiai paminėjo žemę.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/3143</t>
@@ -5790,50 +5819,114 @@
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المسلمَ المُذنبَ يُرجى له عفوُ الله ومغفرتُه، إلا المعلن بالمعصية تفاخُرًا ووقاحةً فلا يَستحقُّ العفو؛ حيث يَعملُ المعصيةَ بالليل، ثم يُصبِحُ وقد ستره الله، فيُحدِّث غَيرَه بأنه فَعَلَ المعصيةَ الفلانية أمس، وقد باتَ يَستُرُه ربُّه، ويُصبحُ يَكشِفُ سِتْرَ الله عليه!!</t>
   </si>
   <si>
     <t>Pranašas paaiškino, kad tikimasi, jog musulmonui nusidėjėliui bus atleista, išskyrus tam, kuris didžiuodamasis įžūliai ir viešai skelbia savo nuodėmę. Toks žmogus nenusipelno atleidimo, nes nusideda naktį, tada, nors Allahas slepia jo nuodėmę, ryte jis pasakoja kitiems, kad padarė tokią ir tokią nuodėmę. Naktį Viešpatis jį dengė, o ryte jis pats atidengė save.</t>
   </si>
   <si>
     <t>قُبح المجاهرة بالمعصية بعد سِتْرِ الله تعالى عليه.
 في المجاهرة بالمعصية إشاعةُ الفاحشةِ بين المؤمنين.
 مَن سَتَرَه الله في الدنيا سَتَرَه في الآخرة، وهذا من سعة رحمة الله تعالى بعباده.
 مَن ابتُلي بمعصية عليه أن يَسْتُرَ على نفسِه وأن يَتوبَ إلى الله.
 عِظم ذنب المجاهرين الذين يتقصدون إظهار المعاصي، ويُفوِّتون على أنفسهم المعافاة.</t>
   </si>
   <si>
     <t>Bjaurumas skelbti nuodėmę po to, kai ją nuslėpė Visagalis Allahas.
 Nuodėmių viešinimas skleidžia amoralumą tarp musulmonų.
 Ką Allahas uždengė šiame gyvenime, uždengs ir Teismo dieną, o tai yra neaprėpiamo Allaho gailestingumo Jo tarnams apraiška.
 Kas atlieka nuodėmę, turi prisidengti ir atgailauti Allahui.
 Hadisas parodo siaubingą kaltę tų, kurie tyčia skelbia nuodėmes, taip prarasdami galimybę būti atleistiems.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/3756</t>
   </si>
   <si>
+    <t>لا يستر عبد عبدا في الدنيا إلا ستره الله يوم القيامة</t>
+  </si>
+  <si>
+    <t>„Jei vienas Allaho tarnas pridengs kitą šiame pasaulyje, Allahas pridengs jį Teismo dieną.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا يَسْتُرُ عَبْدٌ عَبْدًا فِي الدُّنْيَا إِلَّا سَتَرَهُ اللهُ يَوْمَ الْقِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) pasakė: „Jei vienas Allaho tarnas pridengs kitą šiame pasaulyje, Allahas pridengs jį Teismo dieną.“</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنه لا يَستر مسلمٌ أخاه المسلم في أمر من الأمور، إلا سَتره الله عز وجل يوم القيامة؛ فالجزاء من جنس العمل، ويكون سِتْرُ اللهِ له بستر عيوبه ومعاصيه عن إذاعتها على أهل المحشر، وقد يكون بترك محاسبته عليها وذكرها له.</t>
+  </si>
+  <si>
+    <t>Pranašas paaiškino, kad kai vienas musulmonas pridengia kitą dėl kažko, Visagalis Allahas pridengs jį Teismo dieną, nes atlygis atitinka veiksmą. Manoma, kad tai reiškia, kad Allahas neatskleis jo trūkumų ir nuodėmių kitiems žmonėms, kai jie bus surinkti Teismo dieną, arba Jis už jas nereikalaus atsiskaityti ir apie jas neužsimins.</t>
+  </si>
+  <si>
+    <t>مشروعية السِّتْر على المسلم إذا فَعَلَ معصية، مع الإنكار عليه، والنصيحة له، وتخويفه بالله، أما إذا كان من أهل الشر والفساد المجاهرين بالمعاصي والفسق، فإنه لا ينبغي الستر عليهم؛ لأن الستر عليهم يُجَرِّئُهم على المعاصي، وإنما يُرْفَع أمرُه إلى ولاة الأمور، ولو كان في هذا ذكر له؛ لأنه مُعْلِن بفسقه ومعصيته.
+الترغيب في ستر أخطاء الآخرين.
+من فوائد الستر: إتاحة الفرصة للمذنب أن يراجِعَ نفسه ويتوب إلى الله؛ لأن إعلان العيوب والعورات من إشاعة الفاحشة، ويُفسِد الجَوَّ الاجتماعي، ويُغْرِي الناس بارتكابها.</t>
+  </si>
+  <si>
+    <t>Leistina pridengti musulmoną, jei jis klysta, kartu išreiškiant nepasitenkinimą, patariant jam ir skatinant bijoti Allaho. Tačiau jei jis priklauso piktadariams ir tiems, kurie viešai daro nuodėmes, jo pridengti nereikėtų, nes tai skatintų jį daryti daugiau nuodėmių. Jo atvejis turėtų būti perduotas valdovui, net jei reikės minėti jo vardą, nes jis žinomas dėl atviro nepaisymo ir nuodėmių.
+Raginama nuslėpti kitų klaidas.
+Klaidų pridengimo nauda yra ta, kad tai suteikia suklydusiam žmogui galimybę apmąstyti savo elgesį ir atgailauti Allahui, nes ydų ir nuodėmių viešinimas skleidžia nedorybę, griauna visuomenės moralinį sąmoningumą ir gali paskatinti kitus daryti panašius veiksmus.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/lt/browse/hadith/3777</t>
+  </si>
+  <si>
+    <t>لا يموتن أحدكم إلا وهو يحسن بالله الظن</t>
+  </si>
+  <si>
+    <t>„Tegul kiekvienas iš jūsų miršta turėdamas tik gerus lūkesčius Allahui.“</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرٍ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَبْلَ وَفَاتِهِ بِثَلَاثٍ يَقُولُ: «لَا يَمُوتَنَّ أَحَدُكُمْ إِلَّا وَهُوَ يُحْسِنُ بِاللهِ الظَّنَّ».</t>
+  </si>
+  <si>
+    <t>Džabir (tebūnie Allahas juo patenkintas) pranešė, kad girdėjo Pasiuntinį (ramybė ir Allaho palaima jam) tris dienas prieš mirtį sakant: „Tegul kiekvienas iš jūsų miršta turėdamas tik gerus lūkesčius Allahui.“</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم المسلمَ بأن لا يموت إلا وهو يُحسِنُ الظنَّ بالله بتَغْلِيْبِه جانبَ الرجاء عند الاحتضار بأن الله يرحمُه ويعفو عنه، لأن الخوف مطلوب لتحسين العمل، وتلك الحالة ليست حالة الأعمال، فالمطلوب فيها غَلَبَةُ الرجاء.</t>
+  </si>
+  <si>
+    <t>Pranašas ragino musulmonus pasitikti mirtį turint tik gerų lūkesčių iš Allaho – kad paskutinėmis akimirkomis jų širdyse viešpatautų viltis Jo gailestingumui ir atleidimui. Gyvenime Allaho baimė žmogų skatina stengtis, vengti nuodėmių ir daryti gerus darbus, tačiau mirties patale darbų laikas jau būna pasibaigęs. Ten žmogui labiausiai reikalinga ne baimė, o tvirta viltis į Allaho gerumą.</t>
+  </si>
+  <si>
+    <t>حِرْص النبيِّ صلى الله عليه وسلم على إرشاد أمته، وشدة رأفته بها في جميع أحواله؛ حتى في مرض موته ينصح أمتَه ويدلُّها على مسالك النجاة.
+قال الطيبي: أحسنوا أعمالكم الآن حتى يَحْسُنَ ظنُّكم بالله عند الموت، فإنَّ مَن ساء عملُه قبل الموت يَسوء ظنُّه عند الموت.
+أكمل الأَحْوال للعبد اعْتدال الرَّجاء والخوف، وغلبةُ الحب؛ فالمحبَّة هي المرْكَبُ، والرَّجاء حادٍ، والخوف سائق، والله الموصل بمنِّه وكرمه.
+ينبغي على من كان قريبًا ممن حَضَرَه الموت أنْ يُغَلِّب عنده جانب الرجاء وحسن الظن بالله، ففي هذا الحديث أنه صلى الله عليه وسلم قال ذلك قبل أن يموت بثلاث.</t>
+  </si>
+  <si>
+    <t>Šis hadisas atskleidžia Pranašo rūpestį savo bendruomene ir gilią užuojautą, lydėjusią jį visais gyvenimo etapais. Net paskutinėmis dienomis, ligos patale, jis nepamiršo savo ummos – patardamas, nukreipdamas ir rodydamas kelią į išganymą.
+At-Tibi sakė: darykite gerus darbus dabar, kad mirties valandą turėtumėte gerą viltį Allahui, nes tie, kurių darbai blogi, mirties akivaizdoje turi blogus lūkesčius apie Allahą.
+Tobuliausia Allaho tarno būsena yra ta, kai viltis ir baimė yra pusiausvyroje, o meilė dominuoja, nes meilė yra judėjimo priemonė, viltis – varomoji jėga, baimė – vadovas, o Allahas – tas, kuris Savo gailestingumu ir dosnumu padeda pasiekti tikslą.
+Esantis šalia mirštančio žmogaus turi stiprinti jo viltį ir skatinti tikėtis iš Allaho tik gero. Kaip matoma šiame hadise, Pranašas šiuos žodžius pasakė likus vos trims dienoms iki savo mirties.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/lt/browse/hadith/3779</t>
+  </si>
+  <si>
     <t>لقيت إبراهيم ليلة أسري بي فقال: يا محمد، أقرئ أمتك مني السلام، وأخبرهم أن الجنة طيبة التربة عذبة الماء</t>
   </si>
   <si>
     <t>„Aš sutikau Ibrahim (Abraomą) tą naktį, kai buvau paimtas į kelionę (Al-isra Val-miradž), ir jis pasakė: O Muchammedai, perduok mano taikos linkėjimus savo žmonėms ir pasakyk jiems, kad rojus turi tyrą žemę ir saldų vandenį</t>
   </si>
   <si>
     <t>عَنِ ابْنِ مَسْعُودٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «لَقِيتُ إِبْرَاهِيمَ لَيْلَةَ أُسْرِيَ بِي فَقَالَ: يَا مُحَمَّدُ، أَقْرِئْ أُمَّتَكَ مِنِّي السَّلاَمَ، وَأَخْبِرْهُمْ أَنَّ الجَنَّةَ طَيِّبَةُ التُّرْبَةِ عَذْبَةُ الْمَاءِ، وَأَنَّهَا قِيعَانٌ، وَأَنَّ غِرَاسَهَا سُبْحَانَ اللهِ وَالحَمْدُ لِلَّهِ وَلاَ إِلَهَ إِلاَّ اللَّهُ وَاللَّهُ أَكْبَرُ».</t>
   </si>
   <si>
     <t>Ibn Masud (tebūnie Allahas juo patenkintas) perdavė, kad Pasiuntinys (ramybė ir Allaho palaima jam) pasakė: „Aš sutikau Ibrahim (Abraomą) tą naktį, kai buvau paimtas į kelionę (Al-isra Val-miradž), ir jis pasakė: O Muchammedai, perduok mano taikos linkėjimus savo žmonėms ir pasakyk jiems, kad rojus turi tyrą žemę ir saldų vandenį. Tai plačios lygumos, o jo daigai yra: Subhanallah (šlovė Allahui), Alhamdulillah (dėka Allahui), La ilaha illallah (nėra jokio dievo, išskyrus Allahą) ir Allahu akbar (Allahas yra Didžiausias).“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّه لَقِي إبراهيمَ الخليلَ عليه السلام ليلة الإسراء والمعراج، فقال له يا محمد: أَوْصِل أُمتَك مني السلام، وأَعْلِمْهم أنّ الجنة طيبة التُّرْبة، عذبة الماء لا ملوحة فيه، وأن الجنة واسعة مُسْتَوية خالية من الشجر، وغرسها الكلمات الطيبات، وهنَّ الباقيات الصالحات: سُبْحَانَ اللهِ، وَالحَمْدُ لِلَّهِ، وَلاَ إِلَهَ إِلاَّ اللَّهُ، وَاللَّهُ أَكْبَرُ، كلما قالها المُسلم وكَرَّرَها غُرس له غَرْسٌ في الجنة.</t>
   </si>
   <si>
     <t>Pranašas pareiškia, kad jis sutiko Abraomą, Al-Khalil (ramybė jam) per Isra ir Miradž naktį, ir jis jam pasakė: „O Muchammedai, perduok mano taikos linkėjimus savo žmonėms ir pranešk jiems, kad rojus turi tyrą žemę ir skanų vandenį, kuris nėra sūrus. Pasakyk jiems, kad rojus yra erdvus, lygus ir be medžių. Jo daigai yra geri žodžiai – tai išliekantys teisūs darbai: Subhanallah (šlovė Allahui), Alhamdulilliah (dėka Allahui), La ilaha illallah (nėra jokio dievo, išskyrus Allahą) ir Allahu akbar (Allahas yra Didžiausias). Kiekvieną kartą, kai musulmonas juos sako ir kartoja, jam rojuje yra pasodinamas daigas.“</t>
   </si>
   <si>
     <t>الحث على مداومة الذِّكر للإكثار من غِرَاس الجنة.
 فضل الأمة الإسلامية؛ حيث بَلَّغَها السلامَ إبراهيمُ عليه الصلاة والسلامُ.
 ترغيب إبراهيم عليه السلام أمة محمد صلى الله عليه وسلم في الإكثار من ذكر الله تعالى.
 قال الطيبي: الجنة قيعان، ثم إن الله تعالى أوجد بفضله فيها أشجارًا وقصورًا بحسب أعمال العاملين؛ لكل عامل ما يختص به بسبب عمله، ثم إنه تعالى لما يَسَّره لما خُلِق له من العمل لِينال بذلك الثواب جعله كالغارس لتلك الأشجار.</t>
   </si>
   <si>
     <t>Skatinama nuolat kartoti dhikr, kad rojuje būtų pasodinta daugiau daigų.
@@ -5862,91 +5955,284 @@
   <si>
     <t>„Tas, kuris palaiko giminystės ryšius, nėra tas, kuris atlygina už jo artimųjų padarytą gėrį, bet palaiko gerus santykius ir su tais giminaičiais, kurie nutraukė su juo giminystės ryšius.“</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «لَيْسَ الْوَاصِلُ بِالْمُكَافِئِ، وَلَكِنِ الْوَاصِلُ الَّذِي إِذَا قُطِعَتْ رَحِمُهُ وَصَلَهَا».</t>
   </si>
   <si>
     <t>Abdullah Ibn Amru (tebūnie Allahas juo patenkintas) pranešė, kad Pasiuntinys (ramybė ir Allaho palaimajam) tarė: „Tas, kuris palaiko giminystės ryšius, nėra tas, kuris atlygina už jo artimųjų padarytą gėrį, bet palaiko gerus santykius ir su tais giminaičiais, kurie nutraukė su juo giminystės ryšius.“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم بأنَّ الإنسانَ الكامِلَ في صِلَةِ الرَّحِم والإحسانِ إلى الأقاربِ ليس هو الشخصُ الذي يُقابِلُ الإحسانَ بالإحسان، بل الواصِلُ حقيقةً الكامِلُ في صلة الرحم هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها، وإن أساؤوا إليه فإنه يُقابِلُهم بالإحسان إليهم.</t>
   </si>
   <si>
     <t>Pranašas (ramybė ir Allaho palaima jam) pranešė, kad tas, kuris tikrai palaiko giminystės ryšius ir rodo gerumą savo artimiesiems, nėra tas, kuris už gerumą atsilygina gerumu. Tačiau tas, kuris tikrai ir tobulai palaiko giminystės ryšius, yra tas, kurio giminystės ryšiai nutrūksta, o jis juos palaiko ir jei jie daro jam blogą, jis atsako jiems geru.</t>
   </si>
   <si>
     <t>صِلَةُ الرَّحِم الكاملة شَرْعًا أنْ تَصِلَ مَن قَطَعَك منهم، وتَعفوَ عمَّن ظَلمك، وتعطي من حرمك، وليست صِلَة المقابلة والمجازاة.
 صلة الرَّحم تكون بالزيارة واللقاء والتواصل، وإيصال ما أمكن من الخير من المال والدعاء والأمر بالعروف والنهي عن المنكر ونحوِها، ودفع ما أمكن من الشر عنهم.</t>
   </si>
   <si>
     <t>Išlaikyti giminystės ryšius šariate yra tada, kai palaikote ryšius su tais, kurie juos nutraukia, atleidžiate tiems, kurie daro jums bloga, ir duodate tiems, kurie atsisako jums duoti, kalba eina ne apie gėrio ir atlyginimo atsaką.
 Ryšiai su artimaisiais palaikomi parodant jiems kuo daugiau gėrio - pinigais, maldavimu, įsakant teisingumą ir uždraudžiant bloga ir pan., ir nukreipiant blogį nuo jų visomis išgalėmis.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/3854</t>
+  </si>
+  <si>
+    <t>لئن كنت كما قلت، فكأنما تسفهم المل ولا يزال معك من الله ظهير عليهم ما دمت على ذلك</t>
+  </si>
+  <si>
+    <t>„Jei esi toks, kaip sakai, tai tarsi maitintum juos karštais pelenais, ir tol, kol taip elgsiesi, turėsi Allahą kaip Gynėją prieš juos.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه: أَنَّ رَجُلًا قَالَ: يَا رَسُولَ اللهِ إِنَّ لِي قَرَابَةً أَصِلُهُمْ وَيَقْطَعُونِي، وَأُحْسِنُ إِلَيْهِمْ وَيُسِيئُونَ إِلَيَّ، وَأَحْلُمُ عَنْهُمْ وَيَجْهَلُونَ عَلَيَّ، فَقَالَ: «لَئِنْ كُنْتَ كَمَا قُلْتَ، فَكَأَنَّمَا تُسِفُّهُمُ الْمَلَّ وَلَا يَزَالُ مَعَكَ مِنَ اللهِ ظَهِيرٌ عَلَيْهِمْ مَا دُمْتَ عَلَى ذَلِكَ».</t>
+  </si>
+  <si>
+    <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė: Vienas vyras paklausė: „O Allaho Pasiuntiny, turiu giminaičių, su kuriais palaikau ryšius, bet jie juos nutraukia; aš jiems darau gera, o jie man – bloga; kantriai juos ištveriu, bet jie atsisako manęs.“ Jis atsakė: „Jei esi toks, kaip sakai, tai tarsi maitintum juos karštais pelenais, ir tol, kol taip elgsiesi, turėsi Allahą kaip Gynėją prieš juos.“</t>
+  </si>
+  <si>
+    <t>اشتَكَى رَجُلٌ للنبيِّ صلى الله عليه وسلم بأنّ له قرابةً ورَحِمًا يَتَعامَل معهم بالحُسنى وهم يُعامِلونه بضد ذلك؛ فيَصِلُهم ويأتِيْهم وهم يَقْطَعونه، ويُحسن إليهم بالبر والوفاء ويُسيئون إليه بالجَوْر والجَفَاء، ويَحلم ويعفو عنهم ويَجهلون عليه بالقبيح من القول والفعل، فهل يَستَمِرُّ بالصِّلَة لهم مع ما ذُكِر؟ 
+فقال له النبيُّ صلى الله عليه وسلم: إنْ كان كما ذَكَرتَ فإنك تُخزِيهم وتَحْقِرُهم في أنفسهم، وكأنك تُطعِمُهم الرَّمَاد الحارّ؛ لكثرة إحسانك وقبيح فِعلِهم عند أنفسهم، ولا يزال معك من عند الله مُعين لك عليهم، ودافِع عنك أذاهم ما دُمْتَ على ما ذَكرتَ من إحسانك إليهم، وظَلُّوا هم على إساءتهم إليك.</t>
+  </si>
+  <si>
+    <t>Vyras skundėsi Pranašui dėl savo giminaičių ir artimųjų, kaip jis su jais gerai elgiasi, o jie – priešingai. Jis palaiko su jais ryšius ir juos lanko, bet jie nutraukia ryšius su juo. Jis rodo jiems gerumą ir lojalumą, bet jie su juo elgiasi neteisingai ir šiurkščiai. Jis juos kenčia ir atleidžia, tačiau jie netoleruoja jo, ką rodo jų blogi žodžiai ir veiksmai. Ar turėtų jis toliau palaikyti ryšius su jais nepaisant to?
+Pranašas jam atsakė: jei tavo padėtis tokia, kaip apibūdinai, tu juos gėdini ir pažemini jų paties akyse, tarsi maitintum juos karštais pelenais, atsižvelgiant į tavo gausų gerumą ir jų bjaurų elgesį. Tol, kol būsi geras jiems, kaip minėjai, ir kol jie su tavimi blogai elgsis, turėsi Allahą kaip Gynėją, kuris atitolins jų žalą.</t>
+  </si>
+  <si>
+    <t>مقابلة الإساءة بالإحسان مَظِنّة رجوع  المسيء إلى الحق، كما قال تعالى: (ادفع بالتي هي أحسن فإذا الذي بينك وبينه عداوة كأنه ولي حميم).
+امتثال أمْر الله ولو حصل له أذى سببٌ لعون الله للعبد المؤمن.
+قطيعة الرحم أَلَمٌ وعذابٌ في الدنيا، وإثمٌ وحساب في الآخرة.
+ينبغي على المسلم أنْ يَحتَسِب في عمله الصالح، ولا يقطعه أذى الناس وقطيعتُهم عن عادته الطيبة.
+ليس الواصلُ لِرَحِمِهِ مَن يُكافِئ مَن وَصَله، ولكن الواصل حقيقة هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها.</t>
+  </si>
+  <si>
+    <t>Atsakant į įžeidimą gerumu, tikėtina, kad piktadarys sugrįš prie tiesos, kaip sako Visagalis Allahas: {Atremk [blogą] tuo, kuris geresnis. Tada tikrai tas, tarp kurio ir tavęs buvo nesantaika, (taps) lyg būtų buvę artimais draugais.}
+Paklusti Allahui, net jei dėl to patiriama žala, yra priežastis, dėl kurios tikintysis sulaukia Allaho pagalbos.
+Nutraukti giminystės ryšius reiškia skausmą ir kančią šiame pasaulyje bei kaltę ir bausmę pomirtiniame gyvenime.
+Musulmonas turėtų siekti atlygio iš Allaho už savo teisingus darbus ir neturėtų nutraukti savo gerų įpročių dėl žmonių pykčio ar jų nutrauktų ryšių su juo.
+Tikrasis giminystės ryšių palaikytojas nėra tas, kuris palaiko ryšius su tais, kurie juos palaiko, o tas, kuris palaiko ryšius su tais, kurie juos nutraukia.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/lt/browse/hadith/3863</t>
+  </si>
+  <si>
+    <t>ما اغبرت قدما عبد في سبيل الله فتمسه النار</t>
+  </si>
+  <si>
+    <t>„Kiekvienas, kurio pėdos bus padengtos dulkėmis Allaho labui, nebus paliestas pragaro ugnies.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي عَبْسٍ عَبْدُ الرَّحْمَنِ بْنِ جَبْرٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا اغْبَرَّتْ قَدَمَا عَبْدٍ فِي سَبِيلِ اللَّهِ فَتَمَسَّهُ النَّارُ».</t>
+  </si>
+  <si>
+    <t>Abu Abs Abdurrahman Ibn Džabr (tebūnie Allahas juo patenkintas) pranešė, kad Pasiuntinys (ramybė ir Allaho palaima jam) sakė: „Kiekvienas, kurio pėdos bus padengtos dulkėmis Allaho labui, nebus paliestas pragaro ugnies.“</t>
+  </si>
+  <si>
+    <t>بَشَّرَ النبيُّ صلى الله عليه وسلم بأنَّ مَن أصاب قَدَمَيه الغبارُ وهو يُجاهد في سبيل الله بأنَّ النارَ لا تَمَسّه.</t>
+  </si>
+  <si>
+    <t>Pranašas pranešė džiugią žinią, kad to, kurio pėdos apsineša dulkėmis stengiantis Allaho kelyje, nepalies pragaro ugnis.</t>
+  </si>
+  <si>
+    <t>البشارة للمُجاهد في سبيل الله بالنَّجَاة من النار.
+ذكرَ القَدَمين وإن كان الغبار يَعُمُّ البدن كلَّه؛ لأن أكثر المجاهدين في ذلك الزمان مُشَاةٌ، والأقدام تتغبَّر على كل حال.
+قال ابن حجر: فإذا كان مُجرَّد مَس الغبار للقدم يُحرِّم عليها النار؛ فكيف بمَن سعى وبَذَل جُهْدَه واستنفد وُسْعَه.</t>
+  </si>
+  <si>
+    <t>Tai reiškia džiugią žinią tam, kuris kovoja Allaho labui, kad jis bus išgelbėtas nuo pragaro.
+Jis ypatingai paminėjo pėdas, nors dulkės dengia visą kūną, nes dauguma tų, kurie tuo metu kovojo džihade, kovojo pėsčiomis, todėl kojos visada būdavo apsinešusios dulkėmis.
+Ibn Hadžar sakė: jei pėdos bus apsaugotos nuo ugnies vien dėl to, kad jas palietė dulkės, tai kaip gi bus su tuo, kuris stengėsi, vargo ir atidavė visas jėgas.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/lt/browse/hadith/3868</t>
+  </si>
+  <si>
+    <t>ما من قوم يقومون من مجلس لا يذكرون الله فيه إلا قاموا عن مثل جيفة حمار، وكان لهم حسرة</t>
+  </si>
+  <si>
+    <t>„Žmonės, kurie išeina iš susirinkimo, kuriame neprisiminė Allaho, bus tarsi pakilę nuo nudvėsusio asilo gaišenos, ir tai jiems sukels sielvartą.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَا مِنْ قَوْمٍ يَقُومُونَ مِنْ مَجْلِسٍ لَا يَذْكُرُونَ اللَّهَ فِيهِ إِلَّا قَامُوا عَنْ مِثْلِ جِيفَةِ حِمَارٍ، وَكَانَ لَهُمْ حَسْرَةً».</t>
+  </si>
+  <si>
+    <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Žmonės, kurie išeina iš susirinkimo, kuriame neprisiminė Allaho, bus tarsi pakilę nuo nudvėsusio asilo gaišenos, ir tai jiems sukels sielvartą.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه ما مِن قومٍ جلسوا في مجلس ثم قاموا منه ولم يذكروا الله فيه إلا قاموا عن مثل مَن اجتمع على جيفة حمار في النَّتَنِ والقَذَارة؛ وذلك لما انشغلوا في الكلام عن ذكر الله، وكان ذلك المجلسُ عليهم حسرةً يوم القيامة ونقصانًا وندامة لازمة لهم.</t>
+  </si>
+  <si>
+    <t>Pranašas pranešė, kad žmonės, kurie susėdo drauge, o paskui išsiskyrė neprisiminę Allaho savo susirinkimo metu, bus panašūs į tuos, kurie susirinko aplink dvokiančią ir yrančią nudvėsusio asilo gaišeną, nes jie buvo užsiėmę pokalbiais, visiškai atitraukusiais juos nuo Allaho prisiminimo. Toks susirinkimas jiems virs nuostoliu, praradimu ir nesibaigiančiu apgailestavimu Teismo dieną.</t>
+  </si>
+  <si>
+    <t>ما ذُكِر مِن التحذير عن الغفلة عن ذكر الله ليس مقتصرًا على المجالس فقط، بل يَعُمُّ غيرَها، قال النووي: يُكرَه لمَن قَعَد في مكان أن يُفارقه قبل أن يذكر الله تعالى فيه.
+الحسرة الحاصل لهم يوم القيامة: إما بِفَوَات الأجر والثواب لعدم الاستفادة من الوقت في طاعة الله، وإما بالإثم والعقاب لإشغال الوقت بمعصية الله.
+هذا التحذير إذا كانت هذه الغفلة بالمباحات، فكيف بالمجالس المحرَّمة التي فيها الغيبة والنميمة وغيرها؟!</t>
+  </si>
+  <si>
+    <t>Minėtas įspėjimas dėl aplaidumo prisimenant Allahą iš tiesų neapsiriboja vien susibūrimais, bet taikomas ir kitoms situacijoms. An-Nawawi sakė: „Tam, kuris sėdi bet kurioje vietoje, nepageidautina jos palikti, kol jis ten nepaminės Allaho.“
+Jų apgailestavimas Teismo dieną kils arba dėl to, kad jie prarado atlygį ir atpildą, nepasinaudodami laiku paklusti Allahui, arba dėl to, kad nusidėjo ir dėl to patirs bausmę.
+Jeigu šis įspėjimas taikomas aplaidumui net tada, kai jis susijęs su leistinais dalykais, tai ką jau kalbėti apie draudžiamus susibūrimus, kuriuose yra apkalbos, skleidžiami gandai ir kiti panašūs dalykai?!</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/lt/browse/hadith/3910</t>
   </si>
   <si>
     <t>فعلام نبايعك؟ قال: على أن تعبدوا الله ولا تشركوا به شيئا، والصلوات الخمس، وتطيعوا وأسر كلمة خفية ولا تسألوا الناس شيئا</t>
   </si>
   <si>
     <t>Taigi, kokį turėtume tau duoti ištikimybės pažadą?“ Jis atsakė: „Garbinti Allahą ir nesieti su Juo partnerių, melstis penkias maldas, paklusti ir - pasakė tyliu balsu - nieko neprašyti iš žmonių.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُسْلِمٍ الْخَوْلَانِيِّ، قَالَ: حَدَّثَنِي الْحَبِيبُ الْأَمِينُ، أَمَّا هُوَ فَحَبِيبٌ إِلَيَّ، وَأَمَّا هُوَ عِنْدِي فَأَمِينٌ، عَوْفُ بْنُ مَالِكٍ الْأَشْجَعِيُّ رضي الله عنه قَالَ: كُنَّا عِنْدَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، تِسْعَةً أَوْ ثَمَانِيَةً أَوْ سَبْعَةً، فَقَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» وَكُنَّا حَدِيثَ عَهْدٍ بِبَيْعَةٍ، فَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، ثُمَّ قَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» فَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، ثُمَّ قَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» قَالَ: فَبَسَطْنَا أَيْدِيَنَا وَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، فَعَلَامَ نُبَايِعُكَ؟ قَالَ: «عَلَى أَنْ تَعْبُدُوا اللهَ وَلَا تُشْرِكُوا بِهِ شَيْئًا، وَالصَّلَوَاتِ الْخَمْسِ، وَتُطِيعُوا -وَأَسَرَّ كَلِمَةً خَفِيَّةً- وَلَا تَسْأَلُوا النَّاسَ شَيْئًا» فَلَقَدْ رَأَيْتُ بَعْضَ أُولَئِكَ النَّفَرِ يَسْقُطُ سَوْطُ أَحَدِهِمْ، فَمَا يَسْأَلُ أَحَدًا يُنَاوِلُهُ إِيَّاهُ.</t>
   </si>
   <si>
     <t>Abu Muslim Al-Khaulani pranešė: „Brangus ir patikimas žmogus, jis man brangus ir aš laikau jį patikimu - Auf Ibn Malik Al-Ašdža-i (tebūnie Allahas juo patenkintas) man pasakė: Mes buvome pas Allaho Pasiuntinį (ramybė ir Allaho palaima jam), mūsų buvo devyni, aštuoni ar septyni. Jis pasakė: „Ar neduosite ištikimybės Allaho Pasiuntiniui pažado?“ Mes neseniai davėme jam ištikimybės pažadą, todėl pasakėme: „Jau davėme tau ištikimybės pažadą, o Allaho Pasiuntiny.“ Tada jis pasakė: „Ar neduosite ištikimybės Allaho Pasiuntiniui pažado?“ Mes pasakėme: „Mes jau davėme tau ištikimybės pažadą, o Allaho Pasiuntiny.“ Tada jis vėl pasakė: „Ar neduosite ištikimybės Allaho Pasiuntiniui pažado?“ Mes ištiesėme rankas ir pasakėme: „Mes jau davėme tau ištikimybės pažadą, o Allaho Pasiuntiny. Taigi, kokį turėtume tau duoti ištikimybės pažadą?“ Jis atsakė: „Garbinti Allahą ir nesieti su Juo partnerių, melstis penkias maldas, paklusti ir - pasakė tyliu balsu - nieko neprašyti iš žmonių.“ Po to mačiau, kaip kai kurie iš tų žmonių numetė savo botagą, ir jie niekieno neprašė jo paduoti.“</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم في عَدَدٍ مِن الصحابة فَطَلَبَ منهم ثلاث مرات أن يُبايعوه ويعاهدوه على التزام أمور: 
 الأول: عبادة الله وحده بامتثال أوامره واجتناب نواهيه، وألا يشركوا به شيئًا. 
 الثاني: إقامة الصلوات الخمس المفروضات في اليوم والليلة. 
 الثالث: السمع والطاعة بالمعروف لِمَن ولي أمرَ المسلمين. 
 الرابع: إنزال جميعِ حاجاتِهم بالله وعدم سؤال الناس منها شيئًا، وخفض النبي صلى الله عليه وسلم بها صوته. 
 وقد عمل الصحابة رضي الله عنهم بما بايعوا عليه، حتى قال راوي الحديث: فلقد رأيتُ بعضَ أولئك الصحابة يسقط سَوْطُ أحدِهم، فما يسأل أحدًا يناوله إياه بل ينزل ويأخذه بنفسه.</t>
   </si>
   <si>
     <t>Pranašas buvo su kai kuriais bendražygiais ir tris kartus paprašė jų duoti jam ištikimybės ir sandoros įsipareigojimą tam tikriems dalykams, kurie yra:
 Pirma: garbinti Allahą vieną, vykdant Jo įsakymus ir vengiant draudimų, ir nesieti su Juo partnerių.
 Antra: atlikti penkias privalomas maldas kiekvieną dieną ir naktį.
 Trečia: išgirsti ir paklusti gėryje tiems, kurie yra atsakingi už musulmonus.
 Ketvirta: prašyti Visagalio Allaho visų savo poreikių, nieko nereikalaujant iš žmonių. Pranašas tai pasakė žemu balso tonu.
 Kompanjonai elgėsi pagal tai, ką pažadėjo taip, kad hadiso pasakotojas pasakė: „Iš tiesų, aš mačiau kompanjoną, kai nukrito jo botagas, jis nepaprašė, kad kas nors jį jam paduotų; verčiau nulipo ir pasiėmė pats.</t>
   </si>
   <si>
     <t>الحثّ على ترك سؤال الناس، والتنزُّه عن جميع ما يسمى سؤالًا، والاستغناء عن الناس ولو كان في أمر يسير.
 السؤال المنهي عنه: السؤال المتعلِّق بالأمور الدنيوية، فلا يتناول السؤال عن العلم وأمور الدين.</t>
   </si>
   <si>
     <t>Skatinimas susilaikyti nuo žmonių klausinėjimo ir būti kur kas aukščiau už viską, ką būtų galima pavadinti „elgetavimu“, ir nereikalauti žmonių net menkiausiais klausimais.
 Draudžiama klausti to, kas susiję su pasaulietiniais reikalais, o ne su žiniomis ir religiniais dalykais.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/4176</t>
   </si>
   <si>
+    <t>مثل الذي يذكر ربه والذي لا يذكر ربه، مثل الحي والميت</t>
+  </si>
+  <si>
+    <t>„Tas, kas prisimena savo Viešpatį, ir tas, kas Jo neprisimena, panašūs į gyvą ir mirusį“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَثَلُ الَّذِي يَذْكُرُ رَبَّهُ وَالَّذِي لاَ يَذْكُرُ رَبَّهُ، مَثَلُ الحَيِّ وَالمَيِّتِ»، ولفظ مسلم: «مَثَلُ الْبَيْتِ الَّذِي يُذْكَرُ اللهُ فِيهِ، وَالْبَيْتِ الَّذِي لَا يُذْكَرُ اللهُ فِيهِ، مَثَلُ الْحَيِّ وَالْمَيِّتِ».</t>
+  </si>
+  <si>
+    <t>Abu Musa (tebūnie Allahas juo patenkintas) pranešė, kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Tas, kas prisimena savo Viešpatį, ir tas, kas Jo neprisimena, panašūs į gyvą ir mirusį“. Muslim versijoje sakoma: „Namai, kuriame prisimenamas Allahas, ir namai, kuriame Jis neprisimenamas, panašūs į gyvus ir mirusius“.</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم الفَرقَ بَيْن الذي يذكر الله تعالى وبين مَن لا يذكره، وأنه مثل الفرق بين الحي والميت في نفعه وحسن مظهره، فمَثَلُ الذي يذكر ربه مثل الحي الذي ظاهِرُه مُتَزَيِّن بنور الحياة، وباطنه بنور المعرفة، وفيه النفع، ومثل الذي لا يذكر الله مثل الميت الذي ظاهره عاطل، وباطنه باطل، وليس فيه نفع. 
+وكذلك البيت يوصف بالحي إن كان ساكنوه يذكرون الله، وإلا فهو بيت ميت لخمول ساكنيه عن ذكر الله؛ وإن أطلق الحي والميت في وصف البيت إنما يراد به ساكن البيت.</t>
+  </si>
+  <si>
+    <t>Pranašas ﷺ paaiškino skirtumą tarp to, kuris prisimena Visagalį Allahą, ir to, kuris Jo neprisimena, parodydamas, kad šis skirtumas yra tarsi tarp gyvojo ir mirusiojo – jų naudos ir išvaizdos. Tas, kuris prisimena savo Viešpatį, yra tarsi gyvasis, kurio išorė papuošta gyvenimo šviesa, o vidus – pažinimo šviesa, ir kuriame yra nauda. O tas, kuris neprisimena Allaho, yra tarsi mirusysis, kurio išorė tuščia, vidus netikras, ir kuriame nėra jokios naudos.
+Taip pat namai vadinami gyvais, jei jo gyventojai prisimena Allahą, o priešingu atveju jie vadinami mirusiais, nes jų gyventojai neprisimena Allaho. Nors šie apibūdinimai taikomi namams, iš tiesų yra kalbama apie namų gyventojus.</t>
+  </si>
+  <si>
+    <t>الحث على ذكر الله والتحذير من الغفلة عنه.
+الذكر حياة الروح كما أن الروح حياة الجسد.
+من هدي النبي صلى الله عليه وسلم ضرب الأمثال لتقريب المعاني.
+قال النووي: فيه الندب إلى ذكر الله تعالى في البيت، وأنه لا يخلى من الذكر.
+قال النووي: وفيه أن طول العمر في الطاعة فضيلة وإن كان الميت ينتقل إلى خير؛ لأن الحي يَسْتَلْحِقُ به ويزيد عليه بما يفعله من الطاعات.</t>
+  </si>
+  <si>
+    <t>Skatinama prisiminti Allahą ir perspėjimas dėl aplaidumo Jį prisimenant.
+Allaho prisiminimas suteikia sielai gyvybę taip pat, kaip siela suteikia gyvybę kūnui.
+Vienas iš Pranašo ﷺ mokymo būdų buvo palyginimų naudojimas, siekiant priartinti ir aiškiau perteikti prasmes.
+An-Nawawi sakė: „Tai skatinimas prisiminti Visagalį Allahą namuose ir siekis, kad namai neliktų be Allaho prisiminimo.“
+An-Nawawi sakė: Šiame hadise yra įrodymas, kad ilgas gyvenimas paklusnume yra dorybė, net jei miręs žmogus keliauja į gerą vietą. Taip yra todėl, kad gyvas žmogus jį pasivys ir turės galimybę tapti geresniu už jį, atlikdamas paklusnumo veiksmus.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/lt/browse/hadith/4177</t>
+  </si>
+  <si>
+    <t>إني مما أخاف عليكم من بعدي، ما يفتح عليكم من زهرة الدنيا وزينتها</t>
+  </si>
+  <si>
+    <t>„Iš tiesų, po mano mirties labiausiai bijau jums šio pasaulio gėrybių ir puošmenų, kurios jums atsivers.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبٍي سَعِيدٍ الخُدْرِيَّ رَضِيَ اللَّهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ جَلَسَ ذَاتَ يَوْمٍ عَلَى المِنْبَرِ وَجَلَسْنَا حَوْلَهُ، فَقَالَ: «إِنِّي مِمَّا أَخَافُ عَلَيْكُمْ مِنْ بَعْدِي، مَا يُفْتَحُ عَلَيْكُمْ مِنْ زَهْرَةِ الدُّنْيَا وَزِينَتِهَا» فَقَالَ رَجُلٌ: يَا رَسُولَ اللَّهِ، أَوَيَأْتِي الخَيْرُ بِالشَّرِّ؟ فَسَكَتَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقِيلَ لَهُ: مَا شَأْنُكَ؟ تُكَلِّمُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَلاَ يُكَلِّمُكَ؟ فَرَأَيْنَا أَنَّهُ يُنْزَلُ عَلَيْهِ؟ قَالَ: فَمَسَحَ عَنْهُ الرُّحَضَاءَ، فَقَالَ: «أَيْنَ السَّائِلُ؟» وَكَأَنَّهُ حَمِدَهُ، فَقَالَ: «إِنَّهُ لاَ يَأْتِي الخَيْرُ بِالشَّرِّ، وَإِنَّ مِمَّا يُنْبِتُ الرَّبِيعُ يَقْتُلُ أَوْ يُلِمُّ، إِلَّا آكِلَةَ الخَضْرَاءِ، أَكَلَتْ حَتَّى إِذَا امْتَدَّتْ خَاصِرَتَاهَا اسْتَقْبَلَتْ عَيْنَ الشَّمْسِ، فَثَلَطَتْ وَبَالَتْ، وَرَتَعَتْ، وَإِنَّ هَذَا المَالَ خَضِرَةٌ حُلْوَةٌ، فَنِعْمَ صَاحِبُ المُسْلِمِ مَا أَعْطَى مِنْهُ المِسْكِينَ وَاليَتِيمَ وَابْنَ السَّبِيلِ - أَوْ كَمَا قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ - وَإِنَّهُ مَنْ يَأْخُذُهُ بِغَيْرِ حَقِّهِ، كَالَّذِي يَأْكُلُ وَلاَ يَشْبَعُ، وَيَكُونُ شَهِيدًا عَلَيْهِ يَوْمَ القِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Abu Said Al-Khudri (tebūnie Allahas juo patenkintas) perdavė: Kartą Pranašas (ramybė ir Allaho palaima jam) atsisėdo ant minbaro, o mes susėdome aplink jį. Jis pasakė: „Iš tiesų, po mano mirties labiausiai bijau jums šio pasaulio gėrybių ir puošmenų, kurios jums atsivers.“ Vienas vyras paklausė: „O Allaho Pasiuntiny, argi gėris gali atnešti blogį?“ Pranašas neatsakė, ir žmonės paklausė to vyro: „Kas atsitiko? Kodėl tu kreipiesi į Pranašą (ramybė ir Allaho palaima jam), o jis tau neatsako?“ Tuomet mes pamatėme, kad Pranašui yra siunčiamas apreiškimas. Galiausiai jis atsigavo, nubraukė gausų prakaitą nuo kaktos ir pasakė: „Kur yra tas, kuris uždavė klausimą?“ Atrodė, kad jam patiko jo klausimas. Paskui jis pasakė: „Iš tiesų, gėris neatneša blogį. Tačiau, iš tiesų, tarp to, kas išauga pavasarį, yra tai, kas pražudo ir priartina prie mirties. Išimtis yra tik gyvulys, kuris ėda žalią žolę, kol jo šonai išsipučia, tada guli ant šono prieš saulę, atrajoja, vėl ėda ir vėl ganosi. Iš tiesų, turtas yra žalias ir saldus, ir jis yra nuostabus palydovas musulmonui, jei jis skiria jį našlaičiui, vargšui ar keliautojui. Bet iš tiesų, tas, kuris jį paima be teisės, panašus į tą, kuris ėda, bet nepasisotina, ir jo turtas prieš jį liudys Teismo dieną.“</t>
+  </si>
+  <si>
+    <t>جَلَسَ النبيُّ صلى الله عليه ذات يوم على المنبر يُحدِّث أصحابَه فقال: 
+إنَّ أكثر ما أخاف وأخشى عليكم مِن بعدي ما يُفتَح عليكم من بركات الأرض وزهرة الدنيا وزينتها وبهجتها، وما فيها من أنواع المتاع والثياب والزروع وغيرها مما يفتخر الناس بحسنه مع قلة البقاء. 
+فقال رجل: زهرة الدنيا نعمة من الله، فهل تعود هذه النعمة وتصير نقمة وعقوبة؟! 
+فَلَامَ الناسُ السائلَ حيث رأوه صلى الله عليه وسلم سَكَتَ، وظنوا أنه أغضبه. 
+فتَبَيَّنَ أنه صلى الله عليه وسلم كان ينزل عليه الوحي، ثم جعل يَمسح عن جَبِيْنِه العَرَقَ، فقال: أين السائل؟ 
+قال: أنا.
+فحمد الله وأثنى عليه، ثم قال صلى الله عليه وسلم: الخير الحقيقي لا يأتي إلا بخير، ولكن هذه الزهرة ليست بخير مَحْضٍ لما تؤدي إليه من الفتنة والمنافسة والاشتغال بها عن كمال الإقبال على الآخرة، ثم ضَرَبَ لذلك مَثلًا فقال: إنّ نبات الربيع وخَضِره؛ وهو نوع من الزرع يُعجب الماشية فيَقْتُل لكثرة الأكل بالتُّخَمَة أو يقارب القتل، إلا آكلة الخَضِر أكلت حتى امتلأ جانبا بطنها، فاستقبلت الشمس وأَلْقَت الرجيع من بطنها رقيقًا أو بالت، ثم استرفعت ما في كرشها فمضغتْه ثم بَلَعتْه، ثم عادت فأكلت. 
+فإن هذا المال كالبَقْلة الخضراء الحلوة، يَقتل أو يكاد يقتل بكثرته؛ إلا إذا اقتصر منه على اليسير الذي تدعو إليه الحاجة وتحصل به الكفاية من طريق حلال فإنه لا يضر، ونعم صاحب المسلم هو لمن أعطى منه المسكين واليتيم وابن السبيل، ومن يأخذه بحقه يبارك له فيه، ومن يأخذه بغير حقه فمثله كمثل الذي يأكل ولا يشبع، ويكون شهيدًا عليه يوم القيامة.</t>
+  </si>
+  <si>
+    <t>Vieną dieną Pranašas sėdėjo ant minbaro, kalbėdamasis su savo kompanjonais, ir sakė:
+Iš tiesų, labiausiai po savo mirties bijau jums to, kas jums bus atverta iš žemės palaimų, šio pasaulio žavesio, jo puošnumo ir grožio, taip pat įvairių malonumų, drabužių, pasėlių ir kitų dalykų, kuriais žmonės didžiuojasi dėl jų grožio, nors jie yra trumpalaikiai.
+Vienas vyras paklausė: juk pasaulietinės gėrybės yra Allaho malonė, nejaugi ši malonė gali virsti nelaime, išbandymu ar bausme?!
+Ir žmonės ėmė priekaištauti tam vyrui, pamatę, kad Pranašas (ramybė ir Allaho palaima jam) tyli ir manydami, jog jį supykdė.
+Tačiau vėliau paaiškėjo, kad Pranašui buvo siunčiamas apreiškimas. Po to jis nusibraukė prakaitą nuo kaktos ir paklausė: „Kur tas, kuris uždavė klausimą?“
+Jis pasakė: aš čia.
+Ir Pranašas pašlovino Allahą ir pagyrė vyrą, ir tada pasakė: „Tikrasis gėris atneša tik gėrį, tačiau šio pasaulio malonumai nėra tyras gėris, nes jie sukelia sumaištį, verčia žmones varžytis dėl jų įgijimo ir atitraukia nuo tikro siekio į amžinąjį pasaulį.“ Po to jis pateikė paaiškinantį pavyzdį, sakydamas: „Iš tiesų, pavasariniai augalai, kurie taip patinka gyvuliams, gali juos pražudyti arba priartinti prie mirties dėl persivalgymo. Išimtis yra tik gyvulys, kuris ėda žolę, o kai jo šonai išsipučia, atsisuka į saulę, išsituština ar nusišlapina, tada grąžina į burną skrandžio turinį, atrajoja ir praryja, ir po to vėl grįžta ėsti žolės.“
+Iš tiesų, šis turtas panašus į žalią žolę, kuri, jei jos suvalgoma per daug, gali pražudyti arba priartinti jį prie mirties. Išimtis yra tada, kai žmogus apsiriboja nedideliu, tikrai reikalingu kiekiu, kuris pakankamas ir gautas teisėtu būdu: tokiu atveju jis nepakenks žmogui. Šis turtas tampa geru palydovu musulmonui, kuris dalija jį vargšui, našlaičiui ar keliautojui. Tam, kuris jį gauna teisėtai, Allahas suteikia malonę, o tas, kuris jį gauna neteisėtai, panašus į tą, kuris ėda, bet nepasisotina, ir šis turtas liudys prieš jį Teismo dieną.</t>
+  </si>
+  <si>
+    <t>قال النووي: فيه: فضيلة المال لمن أخذه بحقه وصرفه في وجوه الخير.
+إخبار من النبي صلى الله عليه وسلم عن حال أمته، وما سيفتح عليها من زينة الحياة الدنيا وفتنتها.
+من هدي النبي النبي صلى الله عليه وسلم ضرب الأمثال لتقريب المعاني.
+الحث على الصدقة وصَرْف المال في وجوه الخير، والتحذير من الإمساك.
+يؤخذ من قوله: "إنه لا يأتي الخير بالشر" أن الرزق ولو كثر فهو من جملة الخير، إنما يعرض له الشر بعارض البخل به عمن يستحقه، والإسراف في إنفاقه فيما لم يشرع، وأن كل شيء قضى الله أن يكون خيرًا فلا يكون شرًا وبالعكس، ولكن يخشى على من رُزِق الخير أن يعرض له في تَصَرُّفِه فيه ما يَجْلِبُ له الشر.
+ترك العَجلة في الجواب إذا كان يحتاج إلى التأمل.
+قال الطيبي: يؤخذ منه أربعة أصناف، فمن أَكَل منه أَكْل مُستَلِذٍّ مُفرط منهَمِك حتى تنتفخ أضلاعه ولا يُقلع فيسرع إليه الهلاك، ومن أكل كذلك لكنه أخذ في الاحتيال لدفع الداء بعد أن استحكم فغلبه فأهلكه، ومن أكل كذلك لكنه بادر إلى إزالة ما يضره ويُحيل في دفعه حتى انهضم فيسلم، ومن أكل غير مفرط ولا منهمك، وإنما اقتصر على ما يَسُد جوعتَه ويُمسك رَمَقَه، فالأول مثال الكافر، والثاني مثال العاصي الغافل عن الإقلاع والتوبة إلا عند فوتها، والثالث مثال للمخلط المبادر للتوبة حيث تكون مقبولة، والرابع مثال الزاهد في الدنيا الراغب في الآخرة.
+قال ابن المنير: في هذا الحديث وجوه من التشبيهات بديعة، أولها: تشبيه المال ونموُّه بالنبات وظهوره، ثانيها: تشبيه المُنْهَمِك في الاكتساب والأسباب بالبهائم المنهمكة في الأعشاب، وثالثها: تشبيه الاستكثار منه والادّخار له بالشَّرَهِ في الأكل والامتلاء منه، ورابعها: تشبيه الخارج من المال مع عظمته في النفوس حتى أدّى إلى المبالغة في البخل به بما تطرحه البهيمة من السَّلْح، ففيه إشارة بديعة إلى استقذاره شرعًا، وخامسها: تشبيه المتقاعد عن جمعه وضمه بالشاة إذا استراحت وحطّت جانبها مستقبلة عين الشمس؛ فإنها من أحسن حالاتها سكونًا وسَكِيْنة، وفيه إشارة إلى إدراكها لمصالحها، وسادسها: تشبيه موت الجامع المانع بموت البهيمة الغافلة عن دفع ما يضرها، وسابعها: تشبيه المال بالصاحب الذي لا يُؤمَن أن ينقلب عدوًّا؛ فإن المال من شأنه أن يُحْرَز ويُشدّ وثاقه حبًّا له؛ وذلك يقتضي منعه من مستحقه فيكون سببًا لعقاب مقتنيه، وثامنها: تشبيه آخذه بغير حق بالذي يأكل ولا يشبع.
+قال السندي: فلا بد في الخبر من أمرين، أحدهما: تحصيله بوجهه، والثاني: صرفه في مصارفه، وعند انتفاء أحدهما يصير ضررًا... وقد يقال: فيه إشارة إلى الملازمة بين القَيْدَين؛ فلا يوفَّق المرء للصرف في المصارف إلا إذا أخذه بوجهه.</t>
+  </si>
+  <si>
+    <t>An-Navavi sakė: „Turto nauda yra tam, kuris gauna jį teisėtai ir išleidžia gėriui.“
+Pranašo pranešimas apie savo bendruomenės padėtį ir apie tai, kas atsivers jai iš šio pasaulio puošmenų ir pagundų.
+Tarp Pranašo įpročių buvo pateikti aiškius pavyzdžius, padedančius geriau suprasti mintį.
+Skatinama dalyti malonę ir leisti turtą Allahui maloniems darbams bei įspėjama nuo beprasmiško turto kaupimo.
+Iš jo žodžių: „Iš tiesų, gėris neatneša blogio“ seka, kad net gausus turtas yra gėris, o blogiu jis gali tapti, jei atimamas iš tų, kurie jo nusipelno dėl šykštumo, arba jei švaistomas tam, kas nėra leistina. Tai, kam Allahas skyrė būti gėriu, nebus blogiu. Tą patį galima pasakyti ir atvirkščiai. Tačiau kyla baimė, kad tas, kuriam suteiktas gėris, gali patirti jam kenksmingų pasekmių dėl to, kaip jis juo disponuoja.
+Nereikia skubiai atsakyti, jei atsakymas reikalauja apmąstymo.
+At-Tibi sakė: „Iš čia galima išskirti keturias kategorijas. Pirmoji – tas, kuris valgo, visiškai pasiduodamas malonumui, godžiai ir be saiko, kol jo šonkauliai išsipučia, nesustodamas, ir galiausiai labai greitai žūsta. Antroji – tas, kuris valgo taip pat, tačiau bando kovoti su liga, bet jau po to, ji įsigali, ir jį nugali bei pražudo. Trečioji – tas, kuris valgo taip pat, tačiau iš anksto stengiasi pašalinti tai, kas jam kenkia, ir stengiasi atsikratyti žalos, ir galiausiai viskas susitvarko. Ketvirtoji – tas, kuris valgo be godumo ir per didelio saiko, apsiriboja tiek, kiek pakanka numalšinti alkį ir sustiprinti jėgas. Pirmasis pavyzdys – netikinčio. Antrasis – neapdairaus nuodėmingo žmogaus, kuris neatsisako nuodėmių ir neatgailauja, kol nebus per vėlu. Trečiasis – žmogaus, kurio geri ir blogi darbai sumaišyti, tačiau jis skuba atgailauti, kol dar priimama atgaila. Ketvirtasis – žmogaus, kuris abejingas pasaulio turtams ir siekia amžinojo pasaulio.“
+Ibn Al-Munir sakė: „Šiame hadise pateikiami puikūs palyginimai. Pirmasis: turto ir jo gausėjimo palyginimas su augalu ir jo augimu. Antrasis: įsigyto turto vartojimo palyginimas su gyvuliu, godžiai ėdančiu žolę. Trečiasis: didelių turto kiekių įsigijimo ir kaupimo palyginimas su neapdairiu valgymu, godumu. Ketvirtasis: išlaidavimo, lydimo didžiulės meilės turtui, vedančio prie kraštutinio godumo, palyginimas su gyvulių paliktomis išmatomis – tai nuostabi užuomina, kad ši turto dalis pagal šariatą laikoma nešvaria jo savininkui. Penktasis: turto kaupimo atsisakymo palyginimas su avių poilsiu, kai jos atsisuka į saulę – tai viena ramiausių ir naudingiausių padėčių, rodanti, kad taip sau suteikiama nauda. Šeštasis: turto kaupiančio, bet neatiduodančio jo teisingai, mirties palyginimas su gyvulių mirtimi, nesugebančių išvengti žalos. Septintasis: turto palyginimas su draugu, kuris bet kurią akimirką gali tapti priešu: dažnai žmonės turtą kaupia ir myli, nenorėdami atiduoti tiems, kam jis priklauso, todėl turtas tampa bausmės priežastimi. Aštuntasis: turto, paimto be teisės, palyginimas su tuo, kas valgo, bet nepasisotina.“
+As-Sindi sakė: „Dėl gėrio būtinos dvi sąlygos. Pirmoji: įgyti jį teisėtai. Antroji: išleisti jį tinkamai. Jei kurios nors iš šių sąlygų nesilaikoma, tai tampa blogiu... Galima teigti, kad šios dvi sąlygos yra tarpusavyje susijusios, nes žmogui paprastai pavyksta tinkamai išleisti gėrį, jei jis jį iš pradžių įgijo teisėtai.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/lt/browse/hadith/4180</t>
+  </si>
+  <si>
     <t>من أنظر معسرا، أو وضع له، أظله الله يوم القيامة تحت ظل عرشه يوم لا ظل إلا ظله</t>
   </si>
   <si>
     <t>„Kas duoda atgaivą nemokiam asmeniui ar atleidžia dalį savo skolos, Allahas suteiks jam prieglobstį Teismo dieną Savo Sosto šešėlyje, tą dieną, kai nebus jokio šešėlio, tik Jo.“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ أَنْظَرَ مُعْسِرًا، أَوْ وَضَعَ لَهُ، أَظَلَّهُ اللهُ يَوْمَ الْقِيَامَةِ تَحْتَ ظِلِّ عَرْشِهِ يَوْمَ لَا ظِلَّ إِلَّا ظِلُّهُ».</t>
   </si>
   <si>
     <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Kas duoda atgaivą nemokiam asmeniui ar atleidžia dalį savo skolos, Allahas suteiks jam prieglobstį Teismo dieną Savo Sosto šešėlyje, tą dieną, kai nebus jokio šešėlio, tik Jo.“</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ عليه الصلاة والسلام أنّ مَن أمهل مديونًا أو حطَّ عنه من دَينه، فجزاؤه: أنّ الله يُظلُّه تحت عرشه يوم القيامة الذي تدنو فيه الشمس من رؤوس العباد ويشتدُّ عليهم حرُّها، 
 فلا يجد أحدٌ ظِلًّا إلا مَن أَظله الله.</t>
   </si>
   <si>
     <t>Pranašas (ramybė ir Allaho palaima jam) informavo, kad jei žmogus atleidžia kai kuriam įsiskolinusiam arba atleidžia dalį tos skolos, jo atlygis bus toks, kad Allahas priglaus jį po Savo Sostu Teismo dieną, kai saulė priartės prie žmonių galvų ir jos karštis bus intensyvus. Niekas neras šešėlio, išskyrus tuos, kuriuos užstos Allahas.</t>
   </si>
   <si>
     <t>فضل التيسير على عباد الله تعالى، وأنه من الأسباب المُنجِيَة من أهوال يوم القيامة.
 الجزاء من جنس العمل.</t>
   </si>
   <si>
     <t>Pabrėžiami nuopelnai, palengvinantys žmonėms reikalus ir kad tai yra viena iš išgelbėjimo nuo Teismo dienos siaubo priežasčių.
 Atlyginimas yra tos pačios rūšies kaip poelgis.</t>
@@ -6178,51 +6464,51 @@
     <t>قال النووي: حديث حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والبيهقي وغيرهما</t>
   </si>
   <si>
     <t>[قال النووي: حديث حسن]</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والبيهقي وغيرهما]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/4216</t>
   </si>
   <si>
     <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
   </si>
   <si>
     <t>„Važiuojantys turi sveikinti einančius, vaikščiojantys - sėdinčius, o mažesnė grupė - didesnę.“</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
 وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
   </si>
   <si>
-    <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) pasakė: „Važiuojantys turi sveikinti einančius, vaikščiojantys - sėdinčius, o mažesnė grupė - didesnę.“</t>
+    <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) pasakė: „Važiuojantys turi sveikinti einančius, vaikščiojantys - sėdinčius, o mažesnė grupė - didesnę.“ Al-Bukhari formuluotėje: „Jauni turi sveikinti senus, vaikščiojantys - sėdinčius, o mažesnė grupė - didesnę.“</t>
   </si>
   <si>
     <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
 فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
   </si>
   <si>
     <t>Pranašas mokė taikos tarp žmonių sveikinimo etiketo: „As-salamu alaikum va rahmatullahi va barakatuh“ (tebūnie jums ramybė, gailestingumas ir Allaho palaiminimai). Jaunasis turi sveikinti senąjį, važiuojantis - einantįjį, einantis - sėdintįjį, o mažas būrelis žmonių - didelį.</t>
   </si>
   <si>
     <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
 إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
 إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
 كمال هذه الشريعة في بيان جميع ما يحتاجه الناس.
 تعليم آداب السلام وإعطاء كل ذي حق حقه.</t>
   </si>
   <si>
     <t>Pasisveikinimą pageidautina pratęsti hadise nurodytu būdu. Tačiau jei einantis sveikino važiuojantįjį ar dar ką nors iš to, kas paminėta, tai leistina, bet tai prieštarauja tam, kas yra tobula ir geriausia.
 Taikos sveikinimo skleidimas hadise minimu būdu veda į meilę ir harmoniją tarp žmonių.
 Jei žmonės yra lygūs ir lygiaverčiose padėtyse kalbant apie tai, kas paminėta hadise, geriausias iš jų yra tas, kuris pirmiau sveikina.
 Šio šariato tobulumas slypi išaiškinant viską, ko žmonėms reikia.
 Mokyti sveikinimo etiketo ir suteikti kiekvienam savo teisę.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/4243</t>
   </si>
@@ -7909,51 +8195,51 @@
     <t>سعة رحمة الله بعباده وأنَّ الإنسان مهما أذنب ومهما فعل إذا تاب إليه وأناب إليه تاب اللهُ عليه.
 المؤمن بالله تعالى يأمل عفوَ ربِّه، ويخاف عقوبتَه، فيبادر إلى التوبة ولا يستمر على المعصية.
 شروط التوبة الصحيحة: الإقلاع عن الذنب، والندم عليه، والعزم على عدم العودة إلى الذنب، وإذا كانت التوبة من مظالم العباد في مال أو عرض أو نفس، فتزيد شرطًا رابعًا، وهو: التَّحَلُّل من صاحب الحق، أو إعطاؤه حقَّه. 
 أهمية العلم بالله الذي يجعل العبد عالمًا بأمور دينه فيتوب كلّما أخطأ، فلا ييأس ولا يتمادى.</t>
   </si>
   <si>
     <t>Hadisas parodo didžiulį Allaho gailestingumą Savo tarnams ir kad ir kaip dažnai žmogus darytų nuodėmes, jei jis atgailauja ir grįžta pas Allahą, Jis priima jo atgailą.
 Tikintysis Allahu tikisi Savo Viešpaties atleidimo ir bijo Jo bausmės, taigi, jis skuba atgailauti ir nepasilieka nuodėmėje.
 Galiojančios atgailos sąlygos - nuodėmės atsisakymas, gailėjimasis dėl jos ir pasiryžimas daugiau to nedaryti. Jei atgailaujama dėl neteisėtų veiksmų žmonių atžvilgiu, kalbant apie jų turtą, garbę ar gyvybę, pridedama ketvirtoji sąlyga, tai yra: prašyti nuskriausto asmens atleidimo arba grąžinti jam jo atimtą teisę.
 Hadisas pabrėžia Allaho religijos pažinimo svarbą, nes toks žinojimas verčia žmogų suvokti savo religijos dalykus, todėl jis atgailauja kiekvieną kartą, kai padaro nuodėmę, nenusimena ir nepasilieka nuodėmėse.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/4817</t>
   </si>
   <si>
     <t>من أكل ثوما أو بصلا، فليعتزلنا أو قال: فليعتزل مسجدنا، وليقعد في بيته</t>
   </si>
   <si>
     <t>„Kas valgė česnaką ar svogūną, turėtų laikytis atokiai nuo mūsų – arba jis sakė: nuo mūsų mečetės – ir likti namuose.“</t>
   </si>
   <si>
     <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ أَكَلَ ثُومًا أَوْ بَصَلًا، فَلْيَعْتَزِلْنَا -أَوْ قَالَ: فَلْيَعْتَزِلْ- مَسْجِدَنَا، وَلْيَقْعُدْ فِي بَيْتِهِ»، وَأَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أُتِيَ بِقِدْرٍ فِيهِ خَضِرَاتٌ مِنْ بُقُولٍ، فَوَجَدَ لَهَا رِيحًا، فَسَأَلَ فَأُخْبِرَ بِمَا فِيهَا مِنَ البُقُولِ، فَقَالَ قَرِّبُوهَا إِلَى بَعْضِ أَصْحَابِهِ كَانَ مَعَهُ، فَلَمَّا رَآهُ كَرِهَ أَكْلَهَا، قَالَ: «كُلْ فَإِنِّي أُنَاجِي مَنْ لاَ تُنَاجِي».
 ولِمُسْلِمٍ عَنْ جَابِرِ بْنِ عَبْدِ اللهِ، عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ أَكَلَ مِنْ هَذِهِ الْبَقْلَةِ، الثُّومِ - وقَالَ مَرَّةً: مَنْ أَكَلَ الْبَصَلَ وَالثُّومَ وَالْكُرَّاثَ فَلَا يَقْرَبَنَّ مَسْجِدَنَا، فَإِنَّ الْمَلَائِكَةَ تَتَأَذَّى مِمَّا يَتَأَذَّى مِنْهُ بَنُو آدَمَ».</t>
   </si>
   <si>
-    <t>Džabir Ibn Abdillah (tebūnie Allahas juo patenkintas) pranešė, kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Kas valgė česnaką ar svogūną, turėtų laikytis atokiai nuo mūsų – arba jis sakė: nuo mūsų mečetės – ir likti namuose.“ Pranašui (ramybė ir Allaho palaima jam) buvo atneštas puodas su žaliomis ankštinėmis daržovėmis. Pajutęs stiprų kvapą, jis paklausė ir jam buvo pasakyta, kad tai pupelės. Jis pasakė: „Atneškite arčiau“ vienam iš kompanjonų, kuris buvo su juo. Pamatęs, kad jis nenori jų valgyti, jis pasakė: „Valgyk, nes iš tiesų aš slapta kalbu su kai kuriuo, su kuriuo jūs nekalbate.“</t>
+    <t>Džabir Ibn Abdillah (tebūnie Allahas juo patenkintas) pranešė, kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Kas valgė česnaką ar svogūną, turėtų laikytis atokiai nuo mūsų – arba jis sakė: nuo mūsų mečetės – ir likti namuose.“ Pranašui (ramybė ir Allaho palaima jam) buvo atneštas puodas su žaliomis ankštinėmis daržovėmis. Pajutęs stiprų kvapą, jis paklausė ir jam buvo pasakyta, kad tai pupelės. Jis pasakė: „Atneškite arčiau“ vienam iš kompanjonų, kuris buvo su juo. Pamatęs, kad jis nenori jų valgyti, jis pasakė: „Valgyk, nes iš tiesų aš slapta kalbu su kai kuriuo, su kuriuo jūs nekalbate.“ Muslim hadiso versijoje, kurį perdavė Džabir Ibn Abdillah, pranešta, kad Pranašas (ramybė ir Allaho palaima jam) pasakė: „Kas valgė šią žolelę, česnaką – vieną kartą jis pasakė: kas valgė svogūną, česnaką ir porą – neturėtų artintis prie mūsų mečetės, nes angelai irgi yra įžeidžiami tuo, kas įžeidžia žmones.“</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم مَن أَكلَ ثومًا أو بَصلًا أن يأتي المسجد، حتى لا يؤذيَ إخوانَه ممن يحضرون صلاة الجماعة بريحهما، وهو نهيُ تنزيهٍ عن إتيان المسجد، لا عن أكلِهما؛ لأنهما من الأطعمة المباحة، وقد أُتيَ صلى الله عليه وسلم بِقِدْرٍ فيه خضروات، فلما شمَّ فيها ريحًا وأُخبِر بما فيها امتنع مِن أكلِها وقَرَّبها إلى بعض أصحابه ليأكل منها، فكره الأكل اقتداء به، فلما رآه صلى الله عليه وسلم قال: كُلْ؛ فإني أناجي الملائكة بالوحي.
 وأَخبرَ النبيُّ صلى الله عليه وسلم أن الملائكة تتأذّى من الروائح الكريهة، كما يتأذى الناس منها.</t>
   </si>
   <si>
     <t>Pranašas uždraudė tam, kuris valgė česnaką ar svogūną, eiti į mečetę, kad savo burnos kvapu neįžeistų kitų, dalyvaujančių bendroje maldoje. Tai yra tanzih draudimas (kas nėra griežtai uždrausta) eiti į mečetę, o ne draudimas juos valgyti, nes tai yra leistini maisto produktai. Pranašui buvo atneštas puodas su daržovėmis, ir kai jis pajuto kvapą bei sužinojo, kas jame yra, jis susilaikė nuo valgymo ir pastūmė jį vienam iš savo kompanjonų, kad šis valgytų iš jo. Tačiau kompanjonas nenorėjo valgyti, nes sekė Pranašo pavyzdžiu, todėl Pranašas jam pasakė: „Valgyk, nes aš iš tikrųjų bendrauju su angelais per apreiškimą.“
 Pranašas pranešė, kad angelai yra įžeidžiami nemalonių kvapų taip pat, kaip ir žmonės.</t>
   </si>
   <si>
     <t>النهي عن إتيان المساجد لمن أكل ثومًا، أو بصلًا، أو كراثًا.
 يلحق بهذه الأشياء، كلّ ذي رائحة كريهة يتأذى منها المصلون، كرائحة الدُّخان والتَّبْغِ ونحو ذلك.
 علة المنع الرائحة، فإذا زالت بكثرة الطبخ أو بغير ذلك؛ زالت الكراهة.
 كراهة أكل هذه الأشياء لمن عليه حضور الصلاة في المسجد؛ لئلا تفوته الجماعة في المسجد، ما لم يأكلها حيلة على إسقاط الحضور، فيحرم.
 امتناع النبي صلى الله عليه وسلم عن أكل الثوم ونحوه، ليس لتحريمه، وإنما لمناجاته جبريل عليه السلام.
 حسن تعليم النبي صلى الله عليه وسلم، حيث يَقرُن الحكم ببيان سببه؛ ليطمئن المخاطَب بمعرفة الحكمة.
 قال القاضي: وقاس العلماء على هذا مجامع الصلاة غير المسجد كمصلّى العيد والجنائز ونحوها من مجامع العبادات، وكذا مجامع العلم والذكر والولائم ونحوها، ولا يلتحق بها الأسواق ونحوها.
 قال العلماء: وفي هذا الحديث دليل على منع آكل الثوم ونحوه من دخول المسجد -وإن كان خاليًا- لأنه مَحلُّ الملائكة، ولعموم الأحاديث.</t>
   </si>
   <si>
     <t>Draudžiama tam, kuris valgė česnaką, svogūną ar porą, eiti į mečetes.
 Tas pats draudimas taikomas viskam, kas turi nemalonų kvapą ir gali trikdyti besimeldžiančius, pavyzdžiui, dūmų, tabako kvapas ir panašiai.
 Draudimo priežastis yra kvapas. Jei dėl gaminimo būdo ar kitų priežasčių toks kvapas išnyksta, tuomet tai nebėra draudžiama.
 Nepageidautina valgyti šiuos dalykus tam, kuris turi dalyvauti maldoje mečetėje, kad nepraleistų bendros maldos, nebent žmogus valgytų juos kaip gudrybę išvengti šios pareigos – tokiu atveju tai yra draudžiama.
 Pranašo susilaikymas nuo česnako ir panašių dalykų valgymo nebuvo dėl to, kad juos draudžiama valgyti, bet dėl to, kad jis bendrauja su arkangelu Džibriliu (Gabrieliumi) (ramybė jam).
@@ -10742,52 +11028,51 @@
 الثاني: الرَّوحة: بالسير بعد الزوال. 
 الثالث: الدُّلْجة: بسير الليل كله أو بعضه، ولأن عمل الليل أشق من عمل النهار أمر ببعضه بقوله: وشيءٍ من الدلجة.</t>
   </si>
   <si>
     <t>Pranašas pabrėžė, kad islamo religija grindžiama palengvinimu visuose reikaluose, ypač kai žmogus susiduria su sunkumais ar būtinybe. Be to, per didelis uolumas religiniuose įsipareigojimuose ir saikingumo nepaisymas ilgainiui gali sukelti išsekimą ir visišką arba dalinį pareigų apleidimą. Tada Pranašas ragino saikingumą ir susilaikymą nuo perteklių. Taigi, žmogus neturėtų nei apleisti savo pareigų, nei imtis dalykų, viršijančių jo galimybes. Jei jis negali visiškai atlikti tam tikros užduoties, turėtų padaryti tiek, kiek atitinka jo galimybes.
 Pranašas paskelbė džiugią žinią apie didelį atlygį už nuolatinius darbus, net jei jie yra nedideli, tiems, kurie negali jų atlikti nuolat. Kadangi, jei žmogaus negebėjimas nėra jo paties kaltė, tai nesumažina jo atlygio.
 Kadangi šis pasaulis iš tikrųjų yra kelionė ir pereinamoji vieta į pomirtinį gyvenimą, Pranašas įsakė mums ieškoti pagalbos, kad galėtume reguliariai atlikti garbinimus trijuose aktyvumo momentuose:
 Pirmas: ghadva: ėjimas ankstyvą rytą - tarp fadžr maldos ir saulėtekio.
 Antras: rauha: ėjimas popietę.
 Trečias: duldža: ėjimas visą naktį arba dalį jos. Kadangi darbas naktį yra sunkesnis nei dieną, jis įsakė dalį jos, sakydamas: „ir dalį duldža“.</t>
   </si>
   <si>
     <t>يُسر وسماحة الشريعة الإسلامية وتوسُّطها بين الإفراط والتفريط.
 على العبد أن يأتي بالأمر بقدر استطاعته، من دون تساهل أو تشديد.
 على العبد أن يختار أوقات النشاط في العبادة، وهذه الأوقات الثلاثة بخصوصها هي أروح ما يكون فيها البدن للعبادة.
 قال ابن حجر العسقلاني: كأنه صلى الله عليه وسلم خاطب مسافرًا إلى مقصدٍ، وهذه الأوقات الثلاثة أطيب أوقات المسافر، فنبهه على أوقات نشاطه؛ لأن المسافر إذا سافر الليل والنهار جميعًا عجز وانقطع، وإذا تحرَّى السير في هذه الأوقات المنشطة أمكنته المداومة من غير مشقة.
 قال ابن حجر: الإشارة في هذا الحديث إلى الأخذ بالرخصة الشرعية، فإنّ الأخذ بالعزيمة في موضع الرخصة تَنَطُّعٌ، كمن يترك التيمم عند العجز عن استعمال الماء فيفضي به استعماله إلى حصول الضرر.
 قال ابن المنير: في هذا الحديث عَلَمٌ من أعلام النبوة، فقد رأينا ورأى الناس قبلنا أن كل متنطع في الدين ينقطع، وليس المراد مَنْعِ طلب الأكمل في العبادة فإنه من الأمور المحمودة، بل منع الإفراط المؤدّي إلى الملال، أو المبالغة في التطوع المفضي إلى ترك الأفضل، أو إخراج الفرض عن وقته كمَن بات يصلي الليل كلَّه فنام عن صلاة الصبح في الجماعة، أو إلى أن طلعت الشمس فخرج وقت الفريضة.</t>
   </si>
   <si>
     <t>Šis hadisas atskleidžia islamo šariato lankstumą ir atlaidumą, pabrėždamas jo pusiausvyrą tarp perdėto uolumo ir aplaidumo.
 Žmogus turėtų vykdyti įsakymą pagal savo galimybes, nei ignoruodamas jį, nei apsunkindamas save per daug.
 Žmogus turėtų rinktis tas akimirkas, kai jaučiasi aktyviausias, kad galėtų atlikti garbinimą. Ypač šiais trimis laikotarpiais kūnas būna labiausiai pasirengęs garbinimui.
 Ibn Hadžar Al-Askalani sakė: „Atrodo, kad Pranašas (ramybė ir Allaho palaima jam) kreipėsi į keliautoją, kuris siekia tikslo, ir šie trys laikai yra geriausi jam. Jis atkreipė dėmesį į laikotarpius, kai žmogaus kūnas yra aktyviausias. Jei keliautojas eina tiek dieną, tiek naktį, jis nusilps ir sustos. Tačiau, jei jis stengsis keliauti per tuos laikotarpiais, galės tęsti kelionę be sunkumų.“
 Ibn Hadžar sakė: „Hadisas yra nurodymas, kad šariatas leidžia palengvinimus, o griežto kelio laikymasis, kai yra leistinas palengvinimas, laikomas perdėjimu. Pavyzdžiui, jei žmogus atsisako atlikti tajammum (sausą apsiplovimą), nors negali naudoti vandens dėl žalos sveikatai, tai prieštarauja šariato lengvatoms.“
-Ibn Al-Munir sakė: „Šis hadisas yra vienas iš ženklų, patvirtinančių Pranašo pranašystę, nes mes ir žmonės prieš mus matėme, kad kiekvienas, kuris perdėtai uoliai laikosi religijos, ilgainiui sustoja. Tikslas nėra uždrausti siekti tobuliausios garbinimo formos, kuri yra pagirtina, bet užkirsti kelią perdėtumui, kuris veda prie nuobodulio, arba pertekliui savanoriškuose veiksmuose, dėl kurių apleidžiama tai, kas geriau, arba privalomi veiksmai atliekami vėliau nei numatyta. Pavyzdžiui, vienas žmogus visą naktį meldžiasi, o tada miega ir neatlieka fadžr maldos susirinkime arba atsikelia, kai saulė jau pakilusi, ir privalomos maldos laikas yra praėjęs.“
-Ibn Al-Munir sakė: „Šis hadisas yra vienas iš ženklų, patvirtinančių Pranašo pranašystę, nes istorija liudija, kad kiekvienas, kuris pernelyg griežtai laikosi religinių praktikų, ilgainiui sustoja. Čia nesiekiama uždrausti siekti aukščiausios garbinimo formos, kuri yra pagirtina, bet įspėjama dėl perdėtumo, kuris gali sukelti nuovargį ar nuobodulį. Taip pat pabrėžiama, kad per didelis dėmesys neprivalomoms praktikoms neturėtų lemti svarbesnių dalykų apleidimo, pavyzdžiui, jei žmogus praleidžia naktį maldoje, bet dėl to pramiega fadžr maldą bendruomenėje arba atsikelia, kai saulė jau pakilusi.“</t>
+Ibn Al-Munir sakė: „Šis hadisas yra vienas iš ženklų, patvirtinančių Pranašo pranašystę, nes mes ir žmonės prieš mus matėme, kad kiekvienas, kuris perdėtai uoliai laikosi religijos, ilgainiui sustoja. Tikslas nėra uždrausti siekti tobuliausios garbinimo formos, kuri yra pagirtina, bet užkirsti kelią perdėtumui, kuris veda prie nuobodulio, arba pertekliui savanoriškuose veiksmuose, dėl kurių apleidžiama tai, kas geriau, arba privalomi veiksmai atliekami vėliau nei numatyta. Pavyzdžiui, vienas žmogus visą naktį meldžiasi, o tada miega ir neatlieka fadžr maldos susirinkime arba atsikelia, kai saulė jau pakilusi, ir privalomos maldos laikas yra praėjęs.“ Ibn Al-Munir sakė: „Šis hadisas yra vienas iš ženklų, patvirtinančių Pranašo pranašystę, nes istorija liudija, kad kiekvienas, kuris pernelyg griežtai laikosi religinių praktikų, ilgainiui sustoja. Čia nesiekiama uždrausti siekti aukščiausios garbinimo formos, kuri yra pagirtina, bet įspėjama dėl perdėtumo, kuris gali sukelti nuovargį ar nuobodulį. Taip pat pabrėžiama, kad per didelis dėmesys neprivalomoms praktikoms neturėtų lemti svarbesnių dalykų apleidimo, pavyzdžiui, jei žmogus praleidžia naktį maldoje, bet dėl to pramiega fadžr maldą bendruomenėje arba atsikelia, kai saulė jau pakilusi.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/5795</t>
   </si>
   <si>
     <t>إن الرفق لا يكون في شيء إلا زانه، ولا ينزع من شيء إلا شانه</t>
   </si>
   <si>
     <t>„Iš tiesų, švelnumas puošia viską, kur tik atsiranda, ir kai būna pašalintas iš kažkur, padaro tai su trūkumais.“</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها زوج النبي صلى الله عليه وسلم عن النبي صلى الله عليه وسلم قال: «إِنَّ الرِّفْقَ لَا يَكُونُ فِي شَيْءٍ إِلَّا زَانَهُ، وَلَا يُنْزَعُ مِنْ شَيْءٍ إِلَّا شَانَهُ».</t>
   </si>
   <si>
     <t>Pranešta nuo Aiša (Pasiuntinio žmonos) (tebūnie Allahas ja patenkintas), kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Iš tiesų, švelnumas puošia viską, kur tik atsiranda, ir kai būna pašalintas iš kažkur, padaro tai su trūkumais.“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الرِّفْقَ واللينَ والتَّمَهُّلَ بالقَول والفِعل يَزيدُ الأمور جمالًا وكمالًا وحُسْنًا، وأحْرى أنْ يُدْركَ صاحبُها حاجتَه.
 وعدم الرفق يَعِيْبُ الأمورَ ويُقَبِّحُها ويَمنعُ صاحبَها مِن إِدراكِ حاجتِه، وإنْ أدرَكها فبِمَشَقَّة.</t>
   </si>
   <si>
     <t>Pranašas (ramybė ir Allaho palaima jam) paaiškino, kad atlaidumas, švelnumas ir sąmoningumas kalbant bei elgiantis, prideda dalykams grožio ir tobulumo, todėl žmogui tampa lengviau patenkinti savo poreikius.
 O švelnumo trūkumas daro dalykus ydingais ir nemaloniais, o tai trukdo žmogui pasiekti savo tikslą arba jį pasiekia sunkiai.</t>
   </si>
   <si>
@@ -12742,51 +13027,51 @@
 ذِكْرُ العدد لا يعني الاقتصار عليه، بل يدلُّ على كثرة أعمال الإيمان، فإن العرب قد تذكر للشيء عددًا ولا تريد نفي ما سواه.</t>
   </si>
   <si>
     <t>Tikėjimas apima įvairius lygius, kai kurie iš jų yra aukštesni už kitus.
 Tikėjimas susideda iš žodžių, darbų ir įsitikinimų.
 Kuklumas prieš Allahą reiškia, kad Jis neturėtų tavęs matyti ten, kur Jis tau uždraudė, ir nepasigestų tavęs ten, kur Jis liepė tau būti.
 Skaičių paminėjimas nereiškia, kad tikėjimas apsiriboja jais, tačiau tai rodo, kad tikėjimo poelgių yra daug. Tiesą sakant, arabai gali nurodyti kažkokį skaičių, neketindami paneigti kitokio.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/6468</t>
   </si>
   <si>
     <t>ما من صاحب ذهب ولا فضة، لا يؤدي منها حقها، إلا إذا كان يوم القيامة، صفحت له صفائح من نار</t>
   </si>
   <si>
     <t>„Kiekvienam, kuris turi aukso ar sidabro, bet neatiduoda to, kas pridera, Teismo dieną iš jų bus padarytos ugninės plokštės</t>
   </si>
   <si>
     <t>عَنْ أَبي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَا مِنْ صَاحِبِ ذَهَبٍ وَلَا فِضَّةٍ، لَا يُؤَدِّي مِنْهَا حَقَّهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ، صُفِّحَتْ لَهُ صَفَائِحُ مِنْ نَارٍ، فَأُحْمِيَ عَلَيْهَا فِي نَارِ جَهَنَّمَ، فَيُكْوَى بِهَا جَنْبُهُ وَجَبِينُهُ وَظَهْرُهُ، كُلَّمَا بَرَدَتْ أُعِيدَتْ لَهُ، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ، إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
 قِيلَ: يَا رَسُولَ اللهِ، فَالْإِبِلُ؟ قَالَ: «وَلَا صَاحِبُ إِبِلٍ لَا يُؤَدِّي مِنْهَا حَقَّهَا، وَمِنْ حَقِّهَا حَلَبُهَا يَوْمَ وِرْدِهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ، بُطِحَ لَهَا بِقَاعٍ قَرْقَرٍ، أَوْفَرَ مَا كَانَتْ، لَا يَفْقِدُ مِنْهَا فَصِيلًا وَاحِدًا، تَطَؤُهُ بِأَخْفَافِهَا وَتَعَضُّهُ بِأَفْوَاهِهَا، كُلَّمَا مَرَّ عَلَيْهِ أُولَاهَا رُدَّ عَلَيْهِ أُخْرَاهَا، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
 قِيلَ: يَا رَسُولَ اللهِ، فَالْبَقَرُ وَالْغَنَمُ؟ قَالَ: «وَلَا صَاحِبُ بَقَرٍ، وَلَا غَنَمٍ، لَا يُؤَدِّي مِنْهَا حَقَّهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ بُطِحَ لَهَا بِقَاعٍ قَرْقَرٍ، لَا يَفْقِدُ مِنْهَا شَيْئًا، لَيْسَ فِيهَا عَقْصَاءُ، وَلَا جَلْحَاءُ، وَلَا عَضْبَاءُ تَنْطَحُهُ بِقُرُونِهَا وَتَطَؤُهُ بِأَظْلَافِهَا، كُلَّمَا مَرَّ عَلَيْهِ أُولَاهَا رُدَّ عَلَيْهِ أُخْرَاهَا، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
 قِيلَ: يَا رَسُولَ اللهِ، فَالْخَيْلُ؟ قَالَ: «الْخَيْلُ ثَلَاثَةٌ: هِيَ لِرَجُلٍ وِزْرٌ، وَهِيَ لِرَجُلٍ سِتْرٌ، وَهِيَ لِرَجُلٍ أَجْرٌ، فَأَمَّا الَّتِي هِيَ لَهُ وِزْرٌ، فَرَجُلٌ رَبَطَهَا رِيَاءً وَفَخْرًا وَنِوَاءً عَلَى أَهْلِ الْإِسْلَامِ، فَهِيَ لَهُ وِزْرٌ، وَأَمَّا الَّتِي هِيَ لَهُ سِتْرٌ، فَرَجُلٌ رَبَطَهَا فِي سَبِيلِ اللهِ، ثُمَّ لَمْ يَنْسَ حَقَّ اللهِ فِي ظُهُورِهَا وَلَا رِقَابِهَا، فَهِيَ لَهُ سِتْرٌ وَأَمَّا الَّتِي هِيَ لَهُ أَجْرٌ، فَرَجُلٌ رَبَطَهَا فِي سَبِيلِ اللهِ لِأَهْلِ الْإِسْلَامِ، فِي مَرْجٍ وَرَوْضَةٍ، فَمَا أَكَلَتْ مِنْ ذَلِكَ الْمَرْجِ، أَوِ الرَّوْضَةِ مِنْ شَيْءٍ، إِلَّا كُتِبَ لَهُ، عَدَدَ مَا أَكَلَتْ حَسَنَاتٌ، وَكُتِبَ لَهُ، عَدَدَ أَرْوَاثِهَا وَأَبْوَالِهَا، حَسَنَاتٌ، وَلَا تَقْطَعُ طِوَلَهَا فَاسْتَنَّتْ شَرَفًا، أَوْ شَرَفَيْنِ، إِلَّا كَتَبَ اللهُ لَهُ عَدَدَ آثَارِهَا وَأَرْوَاثِهَا حَسَنَاتٍ، وَلَا مَرَّ بِهَا صَاحِبُهَا عَلَى نَهْرٍ، فَشَرِبَتْ مِنْهُ وَلَا يُرِيدُ أَنْ يَسْقِيَهَا، إِلَّا كَتَبَ اللهُ لَهُ، عَدَدَ مَا شَرِبَتْ، حَسَنَاتٍ»
 قِيلَ: يَا رَسُولَ اللهِ، فَالْحُمُرُ؟ قَالَ: «مَا أُنْزِلَ عَلَيَّ فِي الْحُمُرِ شَيْءٌ، إِلَّا هَذِهِ الْآيَةَ الْفَاذَّةُ الْجَامِعَةُ»: {فَمَنْ يَعْمَلْ مِثْقَالَ ذَرَّةٍ خَيْرًا يَرَهُ، وَمَنْ يَعْمَلْ مِثْقَالَ ذَرَّةٍ شَرًّا يَرَهُ} [الزلزلة: 8].</t>
   </si>
   <si>
-    <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pasiuntinys (ramybė ir Allaho palaima jam) sakė: „Kiekvienam, kuris turi aukso ar sidabro, bet neatiduoda to, kas pridera, Teismo dieną iš jų bus padarytos ugninės plokštės, kurios bus įkaitintos pragaro liepsnoje ir jomis bus deginami jo šonai, kakta ir nugara. Kai jos atvės, tai bus kartojama jam dieną, trunkančią penkiasdešimt tūkstančių metų, kol nebus baigtas teismas tarp tarnų ir nebus jam parodytas kelias – į rojų arba į pragarą.“</t>
+    <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pasiuntinys (ramybė ir Allaho palaima jam) sakė: „Kiekvienam, kuris turi aukso ar sidabro, bet neatiduoda to, kas pridera, Teismo dieną iš jų bus padarytos ugninės plokštės, kurios bus įkaitintos pragaro liepsnoje ir jomis bus deginami jo šonai, kakta ir nugara. Kai jos atvės, tai bus kartojama jam dieną, trunkančią penkiasdešimt tūkstančių metų, kol nebus baigtas teismas tarp tarnų ir nebus jam parodytas kelias – į rojų arba į pragarą.“ Kažkas paklausė: „O Allaho Pasiuntiny, o kaip dėl kupranugarių?“ Pranašas (ramybė ir Allaho palaima jam) atsakė: „Kiekvienas kupranugarių savininkas, kuris nedaro to, kas pridera, ypač jei jis jų nemelžia tą dieną, kai jos ateina prie girdyklos, Prisikėlimo dieną bus parblokštas veidu žemyn priešais šiuos kupranugarius plačioje lygumoje. Kupranugarių bus dar daugiau, nei buvo žemiškajame gyvenime. Visi jie, net ir tas, kuris buvo atjunkytas nuo motinos, mindys jį kojomis ir krims dantimis. Kai paskutiniai jį permins, jam vėl bus sugrąžinti pirmieji. Tai truks dieną, kurios trukmė – penkiasdešimt tūkstančių metų, kol bus baigtas teismas tarp žmonių. Po to jam bus parodytas kelias – į rojų arba į pragarą.“ Kažkas paklausė: „O Allaho Pasiuntiny, o kaip dėl karvių ir avių?“ Pranašas (ramybė ir Allaho palaima jam) atsakė: „Kiekvienas karvių ir avių savininkas, kuris neduoda to, kas pridera, Prisikėlimo dieną bus parblokštas veidu žemyn priešais šias karves ir avis plačioje lygumoje. Tarp jų nebus nei sulaužytų, nei susuktaragių, nei beragių gyvulių. Jos pradės jį badyti ragais ir mindyti kanopomis. Kai paskutinės per jį pereis, jam vėl bus sugrąžintos pirmosios. Tai truks dieną, kurios trukmė – penkiasdešimt tūkstančių metų, kol bus baigtas teismas tarp žmonių. Po to jam bus parodytas kelias – į rojų arba į pragarą.“ Kažkas paklausė: „O Allaho Pasiuntiny, o kaip dėl arklių?“ Pranašas (raymbė ir Allaho palaima jam) pasakė: „Arkliai yra trijų rūšių: kai kurie žmogui tampa nuodėme, kiti – apsauga, o dar kiti – atlygiu. Tie, kurie tampa nuodėme, yra laikomi dėl pasigyrimo, puikybės ar kovai su musulmonais. Tie, kurie yra apsauga, yra laikomi dėl Allaho, o žmogus nepamiršta Allaho teisių į juos. Tie, kurie atneša atlygį, yra laikomi dėl naudos musulmonams Allaho kelyje – žmogus išleidžia juos į ganyklas ir pievas, visa, ką jie ten suėda, jam bus įskaityta kaip geras darbas. Taip pat jam bus įrašyti geri darbai už jų mėšlą ir šlapimą. Jei jie nutrauks virvę ir pabėgs vieną ar du kartus, jam bus įrašyta tiek gerų darbų, kiek jų pėdsakų ir mėšlo. Ir kaskart, kai žmogus ves juos prie upės, ir jie gers iš jos, jam bus įrašyta tiek gerų darbų, kiek jų gurkšnių, net jei jis neturėjo ketinimo juos girdyti.“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أصنافًا من المال، وجزاء مَن لم يُؤدِّ زكاتها يوم القيامة، ومنها: 
 الأول: الذهب والفضة وما في حكمهما من أموال وعروض تجارة، وهو ما وجبت فيه الزكاة فلم تُؤَدَّ، فإذا كان يوم القيامة صُهِرت وسُكِبت على هيئة الألواح، وأوقد عليها في نار جهنم، وعُذِّب بها صاحبها، فيكوى بها جَنْبُه وجَبْهَتُه وظَهره، كلما بَرَدتْ أُعيد إحماؤها، ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مِقْدار يومِهِ خمسين ألف سنة، حتى يَحْكُم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
 الثاني: مالك الإبل التي لا يُؤدِّي فَرْض زكاتِها وحقِّها، ومنه حَلْبُها لِمَن يَحْضُرُها من المساكين، فيُؤتَى بهذه الإبل عَظَيمةً سمينةً وأكثر ما كانت في عَدَدِها، ويُبسَط ويُلقى ويُمَدّ لها صاحبُها يوم القيامة على أرض واسعة مستوية، تَطَأَه بأرجلها، وتعضُّه بأسنانها، كلّما مَرَّ عليه آخرُها رُدّ عليه أولُها، ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مقدار يومه خمسين ألف سنة، حتى يحكم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
 الثالث: مالك البقر والغنم -من الضّأن والماعِز- التي لا يؤدِّي صاحبها زكاتها المفروضة، فيؤتى بها أَوْفَرَ ما كانت عَدَدًا لا ينقص منها شيء، فيبسط ويُلقى ويُمَدّ لها صاحبها يوم القيامة على أرض واسعة مستوية، ليس فيها مُلْتَوية القَرنين، ولا ما لا قَرْن لها، ولا مكسورة القرن، بل هي على أَكْمَل أوصافِها، فتَنْطَحُه بقرونها، وتطأه بأرجلها، كلما مر عليه آخرها رد عليه أولها، 
 ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مقدار يومه خمسين ألف سنة، حتى يحكم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
 الرابع: مقتني الخيل، وهو على ثلاثة أصناف: 
 الأول: هي له وِزْر، وهو من اتَّخَذَهَا رياءً وفخرًا وحربًا على أهل الإسلام. 
 الثاني: هي له سِتْر، وهو من اتخذها للجهاد في سبيل الله، ثم أحسن إليها فقام بِعَلْفِها وسائر مُؤَنِها، ومنه إِطْراق فَحْلِها. 
 الثالث: هي له أَجْر، وهو مَن اتَّخَذَها للجهاد في سبيل الله لأهل الإسلام، وهي في مَرْجٍ ورَوضة للرَّعْي، فما أَكَلت إلا كُتِب له عَدد ما أكلت حسنات، وكتب له عدد أرواثها وأبوالها حسنات، ولا تقطع طولها، وهو الحِبْل الذي تُربَط فيه، وجَرَت ورَكَضَت في العالي من الأرض؛ إلا كُتب الله له عدد آثارها وأرواثها حسنات، ولا مَرّ بها صاحبُها على نهر فشربت منه ولا يريد أن يسقيها، إلا كتب الله له عدد ما شربت حسنات. 
 ثم سئل صلى الله عليه وسلم عن الحمير أهي مثل الخيل؟ 
 فقال: بأنه لم ينزل فيها تشريع يَخُصُّها إلا هذه الآية القليلة النظير، وهي عامة لجميع الأنواع من طاعة ومعصية؛ وهي قوله تعالى: {فمن يعمل مثقال ذرة خيرًا يره، ومن يعمل مثقال ذرة شرًا يره}. [الزلزلة: 8]، فمن عمل في اقتناء الحمير طاعة رأى ثواب ذلك، وإن عمل معصية رأى عقاب ذلك، وهذا شامل لكل الأعمال.</t>
   </si>
   <si>
     <t>Pranašas paaiškino kai kurias turto rūšis ir bausmę Teismo dieną tiems, kurie nemoka zakato (privalomojo labdaros mokesčio). Tarp šių turto rūšių yra:
 Pirma: auksas, sidabras ir jų ekvivalentai, tokie kaip pinigai ir prekybinės prekės, nuo kurių būtina mokėti zakatą. Jei zakatas nebuvo sumokėtas, Teismo dieną šie turtai bus ištirpdyti ir paversti į plokštes, įkaitintas pragaro ugnyje. Šių turtų savininkas bus baudžiamas: jo šonai, kakta ir nugara bus deginami šiomis plokštėmis. Kai jos atvės, jas vėl įkaitins, ir taip bus visą Teismo dieną, kurios trukmė – penkiasdešimt tūkstančių metų, kol Allahas nenuspręs jo likimo: ar jis pateks į rojų, ar į pragarą.
 Antra: kupranugarių savininkai, kurie nemoka privalomo zakato ir nevykdo savo pareigų jų atžvilgiu, įskaitant melžimą vargstantiems, kurie yra šalia. Teismo dieną šie kupranugariai bus atvesti geriausios būklės ir didžiausiu skaičiumi, o jų savininkas bus parblokštas ant plačios lygumos. Kupranugariai mindžios jį kojomis ir kandžios savo dantimis. Kai paskutinis kupranugaris pereis per jį, pirmasis vėl sugrįš, ir taip tęsis visą Teismo dieną, kurios trukmė – penkiasdešimt tūkstančių metų, kol Allahas nenuspręs jo likimo: ar jis pateks į rojų, ar į pragarą.
 Trečia: karvių ir avių — ar ožkų — savininkas, kuris nemoka privalomo zakato mokesčio. Teismo dieną šie gyvuliai bus atvesti visiškai pilnu skaičiumi, nepritrūkus nė vieno. Šių gyvulių savininkas bus parblokštas ant lygios žemės, ir pas jį bus atvesti gyvuliai, be jokių trūkumų: nei su sulaužytais ragais, nei beragiai, nei su pažeistais ragais — visi jie bus tobulos būklės. Šie gyvuliai badys jį ragais ir mindžios kanopomis, ir kai paskutinis iš jų pereis per jį, pirmasis vėl sugrįš, tęsdamas šį bausmės ciklą. Ši bausmė tęsis visą Teismo dieną, kurios trukmė prilygsta penkiasdešimčiai tūkstančių metų, kol Allahas neišspręs reikalų tarp žmonių. Tik tuomet bus nuspręsta, ar šis žmogus pateks į rojų, ar į pragarą.
 Ketvirta: arklių savininkai, kurie skirstomi į tris kategorijas:
 Pirma – tie, kuriems arkliai taps nuodėmės šaltiniu. Tai tie, kurie laiko juos dėl pasipuikavimo, išdidumo ar tam, kad kovotų prieš musulmonus.
 Antra – tie, kuriems arkliai taps apsauga. Tai tie, kurie laiko juos dalyvavimui džihade vardan Allaho, rūpinasi jais, aprūpina pašaru ir viskuo, ko reikia, įskaitant patinų suteikimą veisimui.
 Trečia – tie, kuriems arkliai taps atlygio šaltiniu. Tai tie, kurie laiko juos džihadui vardan Allaho musulmonų gynybos labui. Jei arkliai ganosi pievose ir ėda žolę, už kiekvieną žolės stiebelį, kurį jie suėda, jų savininkui bus įrašytas atlygis. Už kiekvieną jų kanopų paliktą pėdsaką ir išmatas taip pat bus įrašytas atlygis. Net jei jų savininkas netyčia praeis pro upę, ir jie atsigers vandens be jo ketinimo juos pagirdyti, už kiekvieną gurkšnį jam bus įrašytas atlygis.
 Tada Pranašo paklausė apie asilus: ar taip kaip su asilais?
 Pranašas (ramybė ir Allaho palaima jam) atsakė, kad dėl asilų nebuvo nurodyta specialių taisyklių, išskyrus šį visapusišką įsakymą, kuris taikomas visų rūšių darbams – tiek geriems, tiek nuodėmingiems. Tai yra Visagalio Allaho žodžiai: {Tad, kas darė mažos skruzdės svorio gėrį, pamatys tai, ir kas darė mažos skruzdės svorio blogį – pamatys tai.} [Koranas, sūra „Žemės drebėjimas“ 99:7,8]. Tas, kas naudoja asilus geriems darbams ir paklusnumui Allahui, gaus atlygį už tai. O kas per juos padarys nuodėmę, sulauks bausmės. Ši taisyklė galioja visiems darbams.</t>
@@ -18517,52 +18802,51 @@
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مِنْ حُسْنِ إِسْلَامِ المَرْءِ تَرْكُهُ مَا لَا يَعْنِيهِ».</t>
   </si>
   <si>
     <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Žmogaus pamaldumo požymis yra laikytis atokiai nuo to, kas jo neliečia.“</t>
   </si>
   <si>
     <t>بين النبي صلى الله عليه وسلم: أن من كمال محاسن إسلام المسلم وتمام إيمانه، ابتعاده عما لا يعنيه ولا يخصه ولا يهمه وما لا يفيده من الأقوال والأفعال، أو مما لا يعنيه من أمور الدين والدنيا، فالاشتغال بما ليس للإنسان ربما شغله عما يعنيه، أو أداه إلى ما يلزمه اجتنابه؛ فإن الإنسان مسؤول عن أعماله يوم القيامة.</t>
   </si>
   <si>
     <t>Pranašas paaiškino, kad vienas iš žmogaus tikėjimo tobulumo ir pilnatvės požymių yra atsiribojimas nuo to, kas jo neliečia, su juo nesusiję, jo neramina ir jam neatneša naudos — nesvarbu, ar tai būtų žodžiai, ar darbai, religijoje ar pasaulietiniuose reikaluose. Užsiėmimas tuo, kas žmogaus neliečia, gali jį atitraukti nuo to, kas jam iš tiesų svarbu, arba nuvesti prie to, nuo ko jis privalo susilaikyti. Juk Teismo dieną žmogus bus atsakingas tik už savo darbus.</t>
   </si>
   <si>
     <t>الناس يتفاوتون في الإسلام، وأنه يزداد حسنًا ببعض الأعمال.
 ترك اللغو والفضول من الأقول والأفعال دليل على كمال إسلام المرء.
 الحث على الاشتغال فيما يعني المرءَ من شؤون دِينه ودنياه، فإذا كان مِن حُسن إسلام المرء تركه ما لا يعنيه، فمِن حُسنه إذًا اشتغالُه فيما يعنيه.
 قال ابن القيم رحمه الله : وقد جمع النبي صلى الله عليه وسلم الورع كله في كلمة واحدة، فقال: «من حسن إسلام المرء: تركُه ما لا يعنيه»، فهذا يعم الترك لما لا يعني: من الكلام، والنظر، والاستماع، والبطش، والمشي، والفكر، وسائر الحركات الظاهرة والباطنة، فهذه كلمة شافية في الورع.
 قال ابن رجب: هذا الحديث أصل من أصول الأدب.
 الحث على طلب العلم؛ لأن به بعرف الإنسان ما يعنيه مما لا يعنيه.
 الأمر بالمعروف والنهي عن المنكر والنصيحة مما تعني الإنسان؛ لأنه مأمور بها.
 يدخل في عموم معنى الحديث: الابتعاد عما لا يعني مما حرم الله عزوجل وما كرهه النبي صلى الله عليه وسلم، وكذلك ما لا يحتاج إليه من أمور أخروية كحقائق الغيب وتفاصيل الحكم في الخلق والأمر، ومنها السؤال والبحث عن مسائل مقدرة ومفترضة لم تقع، أو لا تكاد تقع، أو لا يتصور وقوعها.</t>
   </si>
   <si>
     <t>Žmonės skiriasi savo tikėjimo lygiu, o jų pamaldumas didėja per tam tikrus gerus darbus.
 Vengti tuščių ir perteklinių žodžių bei veiksmų yra žmogaus tikėjimo tobulumo požymis.
-Šiame hadise skatinama užsiimti tuo, kas iš tiesų yra svarbu — tiek religiniuose, tiek pasauliniuose reikaluose. Jei geram žmogaus islamo išpažinimui priklauso atsisakymas to, kas jo neliečia, tai teisinga ir atvirkščiai: geram islamo išpažinimui priklauso užsiėmimas tuo, kas tiesiogiai žmogų liečia.
-Jei žmogaus tobulam tikėjimui priklauso atsisakyti to, kas jo neliečia, tai taip pat priklauso užsiimti tuo, kas jį liečia.
+Šiame hadise skatinama užsiimti tuo, kas iš tiesų yra svarbu — tiek religiniuose, tiek pasauliniuose reikaluose. Jei geram žmogaus islamo išpažinimui priklauso atsisakymas to, kas jo neliečia, tai teisinga ir atvirkščiai: geram islamo išpažinimui priklauso užsiėmimas tuo, kas tiesiogiai žmogų liečia. Jei žmogaus tobulam tikėjimui priklauso atsisakyti to, kas jo neliečia, tai taip pat priklauso užsiimti tuo, kas jį liečia.
 Ibn Al-Kajim (tegul Allahas jo pasigaili) sakė: „Pranašas (ramybė ir Allaho palaima jam) visą vara (atsargumo) esmę sujungė į vieną frazę: „Žmogaus pamaldumo požymis yra laikytis atokiai nuo to, kas jo neliečia.“ Tai apima atsisakymą visko, kas žmogaus neliečia: žodžių, nuomonių, žvilgsnių, klausymo, rankų veiksmų, ėjimo, apmąstymų ir visų kitų išorinių bei vidinių veiksmų. Tai išsamus "vara" esmės apibrėžimas.“
 Ibn Radžab sakė: „Šis hadisas yra vienas svarbiausių principų, sudarančių pagarbos pagrindą (Usul al-adab).“
 Hadise skatinama siekti religines žinias, nes jų pagalba žmogus atskiria, kas jį liečia, nuo to, kas jo neliečia.
 Gėrio įsakymas, blogo draudimas ir geras patarimas yra privaloma.
 Bendroji hadiso reikšmė taip pat apima atsiribojimą nuo visko, ką Allahas uždraudė ir ko Pranašas nekenčia, jei tai žmogaus neliečia. Tai taip pat apima visus pomirtinio gyvenimo reikalus, kurie nėra būtini, pavyzdžiui, ieškoti tikslios informacijos apie Allaho paslėptus dalykus ir kūriniją bei Jo įsakymų detales. Be to, tai apima klausimą ir tyrinėjimą hipotetinių ir išgalvotų dalykų, kurie neįvyko, neįvyks arba nėra manoma, kad įvyks.</t>
   </si>
   <si>
     <t>رواه الترمذي وغيره</t>
   </si>
   <si>
     <t>[رواه الترمذي وغيره]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/65255</t>
   </si>
   <si>
     <t>بين كل أذانين صلاة، بين كل أذانين صلاة ثم قال في الثالثة: لمن شاء</t>
   </si>
   <si>
     <t>„Yra malda tarp kiekvienų dviejų azanų; yra malda tarp kiekvienų dviejų azanų.“ Trečią kartą jis pridėjo: „Kam tai norės.“</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بْنِ مُغَفَّلٍ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صلى الله عليه وسلم: «بَيْنَ كُلِّ أَذَانَيْنِ صَلَاةٌ، بَيْنَ كُلِّ أَذَانَيْنِ صَلَاةٌ» ثُمَّ قَالَ فِي الثَّالِثَةِ: «لِمَنْ شَاءَ».</t>
   </si>
   <si>
@@ -18789,165 +19073,155 @@
     <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
   </si>
   <si>
     <t>Tikinčiųjų vadas Abu Hafs Umar Ibn Al-Khattab (tebūnie Allahas juo patenkintas) pranešė, kad girdėjo Pasiuntinį (ramybė ir Allaho palaima jam) sakant: „Iš tiesų, atlygis už darbus priklauso nuo ketinimų, ir kiekvienas žmogus bus apdovanotas pagal tai, ką jis ketino. Taigi, kas migruoja dėl Allaho ir Jo Pasiuntinio, tada jo migracija yra dėl Allaho ir Pasiuntinio. Ir tas, kurio migracija yra tam, kad pasiektų šio gyvenimo naudą arba vestų moterį, tada jo migracija skirta tam, dėl ko jis migravo.“</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>Hadisas ragina mus būti nuoširdžiais, nes Allahas priima tik tuos darbus, kurie skirti Jo labui.
 Jei įsipareigojantis asmuo atlieka darbus, kurie turi būti padaryti, kad įgytų Allaho malonę pagal įprotį, jam už tai nebus jokio atlygio, nebent jis ketina tuo priartėti prie Allaho.
 Būtent per ketinimą galima atskirti vienus garbinimo tipus nuo kitų ir atskirti garbinimą nuo įprastų veiksmų.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
     <t>[رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66511</t>
   </si>
   <si>
-    <t>Abu Abdirrahman Abdullah Ibn Umar Ibn Al-Khattab (tebūnie Allahas juo patenkintas) pranešė, kad girdėjo Pasiuntinį (ramybė ir Allaho palaima jam) sakant:||„Islamas pastatytas ant penkių ramsčių: liudijimo, kad nėra kito dievo tik Vienintelis Allahas ir kad Muchammedas yra Allaho Pasiuntinys; maldų atlikimo; išmaldos mokėjimo; piligrimystės atlikimo; pasninkavimo Ramadano mėnesį.“</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Abu Abdirrahman Abdullah Ibn Umar Ibn Al-Khattab (tebūnie Allahas juo patenkintas) pranešė, kad girdėjo Pasiuntinį (ramybė ir Allaho palaima jam) sakant: „Islamas pastatytas ant penkių ramsčių: liudijimo, kad nėra kito dievo tik Vienintelis Allahas ir kad Muchammedas yra Allaho Pasiuntinys; maldų atlikimo; išmaldos mokėjimo; piligrimystės atlikimo; pasninkavimo Ramadano mėnesį.“</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>„Iš tiesų, kiekvieno jūsų kūnas formuojamas motinos įsčiose. Keturiasdešimt dienų jis būna kaip sėklos lašas</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «إِنَّ أَحَدَكُمْ يُجْمَعُ خَلْقُهُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا، ثُمَّ يَكُونُ عَلَقَةً مِثْلَ ذَلِكَ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَ ذَلِكَ، ثُمَّ يُرْسَلُ إلَيْهِ المَلَكُ فَيَنْفُخُ فِيهِ الرُّوحَ، وَيُؤْمَرُ بِأَرْبَعِ كَلِمَاتٍ: بِكَتْبِ رِزْقِهِ، وَأَجَلِهِ، وَعَمَلِهِ، وَشَقِيٍّ أَوْ سَعِيدٍ؛ فَوَالَّذِي لَا إلَهَ غَيْرُهُ إنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُهَا، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
   </si>
   <si>
     <t>Abu Abdirrahman Abdullah Ibn Masud (tebūnie Allahas juo patenkintas) perdavė: Allaho Pasiuntinys, ramybė ir Allaho palaima jam, mums pranešė – ir jis sako tik tiesą: „Iš tiesų, kiekvieno jūsų kūnas formuojamas motinos įsčiose. Keturiasdešimt dienų jis būna kaip sėklos lašas, po to tiek pat laiko kaip kraujo krešulys, o vėliau tiek pat laiko kaip mėsos gumulas. Tuomet prie jo siunčiamas angelas, kuris įpūčia sielą ir kuriam yra pavesta užrašyti keturis dalykus: jo pragyvenimą, gyvenimo trukmę, darbus ir ar jis bus laimingas ar nelaimingas. Prisiekiu Allahu, kuris yra vienintelis vertas garbinimo, iš tiesų kažkas iš jūsų atliks rojaus gyventojų darbus, kol tarp jo ir rojaus bus tik alkūnės atstumas, tačiau tuomet jį pasieks priskirtas likimas, ir jis atliks pragaro gyventojų darbus ir įžengs į jį. Ir iš tiesų, kažkas iš jūsų atliks pragaro gyventojų darbus, kol tarp jo ir pragaro bus tik alkūnės atstumas, tačiau tuomet jį pasieks priskirtas likimas, ir jis atliks rojaus gyventojų darbus ir įžengs į jį.“</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>بيان مراحل خلق الإنسان.
 الإيمان بالقضاء والقدر.
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Paaiškinami žmogaus kūrimosi etapai.
 Tikėjimas Allaho nustatymu ir išankstiniu nulėmimu.
 Dalykų baigtis eina ta eiga, kurią nulemia dieviška lemtis ir išankstinis nulėmimas.
-Esame perspėjami, kad neapsigautume dėl poelgių atrodymo, nes poelgiai vertinami tik pagal jų pabaigą.
-____</t>
+Esame perspėjami, kad neapsigautume dėl poelgių atrodymo, nes poelgiai vertinami tik pagal jų pabaigą.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>„Kas įves į šį mūsų (religijos) reikalą tai, kas jai nepriklauso, tai bus atmesta</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
-    <t>Tikinčiųjų Motina Umm Abdillah Aiša (tebūnie Allahas ja patenkintas) pranešė, kad Pasiuntinys (ramybė ir Allaho palaima jam) pasakė: „Kas įves į šį mūsų (religijos) reikalą tai, kas jai nepriklauso, tai bus atmesta.“</t>
+    <t>Tikinčiųjų Motina Umm Abdillah Aiša (tebūnie Allahas ja patenkintas) pranešė, kad Pasiuntinys (ramybė ir Allaho palaima jam) pasakė: „Kas įves į šį mūsų (religijos) reikalą tai, kas jai nepriklauso, tai bus atmesta.“ Muslim hadiso formuluotė: „Kas daro tai, kas nėra patvirtinta mūsų mokymuose (Islamo), tas yra negaliojantis.“</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Garbinimo veiksmai yra pagrįsti tuo, kas nurodyta Korane ir Pranašo sunnoje. Mes garbiname Visagalį tik pagal tai, ką Jis nurodė, o ne pagal religines naujoves (bida).
 Religija remiasi ne nuomone ir pritarimu, o Pasiuntinio, tegul Dievas jį laimina ir suteikia jam ramybę, sekimu.
 Šis hadisas yra mūsų religijos tobulumo įrodymas.
 Bida (religinė naujovė), tai naujai į religiją įvetsas dalykas, kuris neegzistavo nei Pranašo, nei jo kompanjonų laikais.
 Šis hadisas yra vienas iš islamo pamatų. Jis veikia kaip poelgių kriterijus. Kiekvieno poelgio, kuris nėra skirtas išskirtinai Visagaliui Allahui, vykdytojas negaus atlygio ir ta pati taisyklė galioja kiekvienam veiksmui, kuris neatitinka Pranašo sunnos.
 Šis hadisas yra pagrindas smerkiant religines naujoves ir naujus smerktinus reiškinius.
 Draudžiamos naujovės yra tos, kurios yra susijusios su religija, o ne su pasauliniais reikalais.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
-    <t>Abu Abdillah An-Numan Ibn Bašir (tebūnie Allahas juo patenkintas) pranešė, kad girdėjo Pasiuntinį (ramybė ir Allaho palaima jam) sakant:||„Iš tiesų, teisėta (halal) yra aišku, ir neteisėta (haram) yra aišku, o tarp jų yra abejotini dalykai, kurių daugelis nežino. Kas vengia abejotinų dalykų, pašalina atsakomybę dėl savo religijos ir garbės, o kas pakliūva į abejotinus dalykus, pateks į neteisėtą, kaip ir piemuo, kuris gano savo gyvulius šalia draudžiamos ganyklos, todėl greičiausiai ir joje ganysis. Iš tiesų, kiekvienas karalius turi saugomą zoną, o saugoma Allaho teritorija yra Jo draudimai. Iš tiesų kūne yra gabalėlis mėsos, jei jis yra sveikas, visas kūnas bus sveikas, o jei sugedęs, visas kūnas bus sugadintas, o tai (mėsos gabalėlis) yra širdis.“</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Abu Abdillah An-Numan Ibn Bašir (tebūnie Allahas juo patenkintas) pranešė, kad girdėjo Pasiuntinį (ramybė ir Allaho palaima jam) sakant: „Iš tiesų, teisėta (halal) yra aišku, ir neteisėta (haram) yra aišku, o tarp jų yra abejotini dalykai, kurių daugelis nežino. Kas vengia abejotinų dalykų, pašalina atsakomybę dėl savo religijos ir garbės, o kas pakliūva į abejotinus dalykus, pateks į neteisėtą, kaip ir piemuo, kuris gano savo gyvulius šalia draudžiamos ganyklos, todėl greičiausiai ir joje ganysis. Iš tiesų, kiekvienas karalius turi saugomą zoną, o saugoma Allaho teritorija yra Jo draudimai. Iš tiesų kūne yra gabalėlis mėsos, jei jis yra sveikas, visas kūnas bus sveikas, o jei sugedęs, visas kūnas bus sugadintas, o tai (mėsos gabalėlis) yra širdis.“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Šis hadisas yra pagrindas siekiant vengti abejotinų dalykų.
 Hadisas ragina laikytis atokiai nuo abejotinių dalykų, kurių sprendimai yra neaiškūs.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>Abu Rukaja Tamim Ibn Aus Ad-Dari (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) sakė:||„Religija yra nuoširdumas.“ Mes paklausėme: „Kam?“ Jis atsakė: „Allahui, Jo Knygai, Jo Pasiuntiniui, musulmonams bei jų lyderiams.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Abu Rukaja Tamim Ibn Aus Ad-Dari (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Religija yra nuoširdumas.“ Mes paklausėme: „Kam?“ Jis atsakė: „Allahui, Jo Knygai, Jo Pasiuntiniui, musulmonams bei jų lyderiams.“</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Pranašas (ramybė ir Allaho palima jam) informavo, kad religija remiasi nuoširdumu ir tikrumu, jos turi būti laikomasi taip, kaip Allahas įsakė - tobulai, be trūkumų ar apgaulės. Pranašo buvo paklausta: kam turi būti nuoširdumas? Jis atsakė: Pirma - nuoširdumas turi būti Visagaliui Allahui - nuoširdžiai atliekant darbus dėl Jo, nesiejant su Juo partnerių, tikint Jo viešpatavimu, dieviškumu, vardais ir savybėmis, gerbiant Jo įsakymus ir kviečiant žmones tikėti Juo. Antra - nuoširdumas turi būti Jo Knygai - Koranui - tikint, kad tai yra Jo žodžiai ir paskutinė Jo atskleista knyga, ir kad ji paneigia visus prieš tai buvusius įstatymus bei gerbiant ją, tinkamai ją recituojant, veikiant pagal konkrečias jos eilutes ir priimant dviprasmiškas, ginant ją nuo tų, kurie siekia ją iškraipyti, suprantant jos interpretaciją, paisant jos pamokų ir perspėjimų bei juos skleidžiant ir kviečiant į tai žmones. Trečia - nuoširdumas turi būti Jo Pasiuntiniui Muchammedui (ramybė ir Allaho palaima jam) - tikint, kad jis yra paskutinis Pasiuntinys, tikint viskuo, su kuo jis atėjo, laikantis jo įsakymų ir draudimų, garbinant Allahą tik pagal tai, ką jis išmokė, jį gerbiant, skleidžiant jo kvietimą (dava) ir šariatą bei paneigiant jam metamus kaltinimus. Ketvirta - nuoširdumas turi būti musulmonų lyderiams - padėti jiems vykdyti teisingumą, o ne kovoti su jais dėl valdžios, išgirsti ir paklusti jiems tame, kas patinka Allahui. Penkta - nuoširdumas turi būti musulmonams - rodant jiems gerumą, kviečiant juos pas Allahą, jiems nekenkti, linkint jiems gero ir bendradarbiaujant su jais teisumu ir pamaldumu.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
@@ -18980,53 +19254,50 @@
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>Šis hadisas yra pagrindas vykdant įsakymus ir vengiant uždrausto.
 Neleidžiama daryti nieko iš draudžiamo, o iš įsakytų dalykų privalome atlikti tai, ką galime, nes atsisakyti kažko žmogus visada gali, o atlikti – ne visada.
 Draudimas užduoti per daug klausimų. Islamo mokslininkai klausimus skirstė į dvi kategorijas: Pirma - klausimai, kuriais siekiama sužinoti, ko žmogui reikia iš religijos. Tokio pobūdžio klausimai yra privalomi, ir to pavyzdys yra kompanjonų klausimai. Antra - klausimai, kurie užduodami dėl užsispyrimo, ir jie yra draudžiami.
 Įspėti bendruomenę (ummah), kad neprieštarautų savo Pranašui, kaip tai darė ankstesnės tautos.
 Draudimas apima tiek mažą, tiek didelį kiekį, nes visiškas vengimas įmanomas tik susilaikant nuo mažo ir didelio. Pavyzdžiui, draudimas dėl palūkanų (riba) taikomas tiek mažoms, tiek didelėms palūkanų sumoms.
 Reikia vengti ne tik draudžiamo, bet ir visko, kas prie jo veda.
 Kai žmogus girdi Pranašo įsakymą, jis neturi tikslinti, ar tai privaloma, ar pageidaujama, o turi skubėti jį vykdyti, vadovaudamasis žodžiais: „Darykite tiek, kiek galite.“
 Daug klausimų uždavinėjimas yra pražūties priežastis, ypač kai kalbama apie dalykus, į kuriuos neįmanoma gauti atsakymų, pavyzdžiui, apie nematomus dalykus ir Teismo dienos sąlygas. Nekelkite per daug klausimų apie šiuos dalykus, kad nepražūtumėte ir neitumėte prie kraštutinumų.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
   </si>
   <si>
-    <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) sakė:||„Allahas yra geras, todėl Jis priima tik tai, kas gera. Allahas įsakė tikintiesiems, kaip įsakė pasiuntiniams, sakydamas: {O pasiuntiniai, valgykite, kas malonu, ir darykite gera, iš tiesų Aš žinau, ką jūs darote!} Tarė Visagalis: {O jūs, kurie patikėjote! Valgykite gėrybes, kuriomis Mes jus apdovanojome..} Tada Pranašas užsiminė apie žmogų, kuris ilgai keliauja, pasišiaušusiais plaukais ir apdulkėjęs. Jis pakelia rankas į dangų (ir taip maldauja): „Viešpatie! Viešpatie!“, nors jo maistas yra neteisėtas, jo gėrimas neteisėtas ir jo drabužiai neteisėti. Kaip gi tada gali būti priimtas jo prašymas?!“</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Allahas yra geras, todėl Jis priima tik tai, kas gera. Allahas įsakė tikintiesiems, kaip įsakė pasiuntiniams, sakydamas: {O pasiuntiniai, valgykite, kas malonu, ir darykite gera, iš tiesų Aš žinau, ką jūs darote!} Tarė Visagalis: {O jūs, kurie patikėjote! Valgykite gėrybes, kuriomis Mes jus apdovanojome..} Tada Pranašas užsiminė apie žmogų, kuris ilgai keliauja, pasišiaušusiais plaukais ir apdulkėjęs. Jis pakelia rankas į dangų (ir taip maldauja): „Viešpatie! Viešpatie!“, nors jo maistas yra neteisėtas, jo gėrimas neteisėtas ir jo drabužiai neteisėti. Kaip gi tada gali būti priimtas jo prašymas?!“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66518</t>
@@ -19037,184 +19308,172 @@
   <si>
     <t>„Venk to, kas tau sukelia abejonių, ir laikykis to, kas nesukelia abejonių.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Abu Muchammed, Al-Hasan Ibn Ali Ibn Abi Talib, Pasiuntinio, ramybė ir Allaho palaima jam, anūkas, perdavė: Aš mintinai išmokau iš Allaho Pasiuntinio, ramybė ir Allaho palaima jam, šį mokymą: „Venk to, kas tau sukelia abejonių, ir laikykis to, kas nesukelia abejonių.“</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Pranašas įsakė žmogui atsisakyti tų žodžių ar veiksmų, dėl kurių jis turi abejonių, nesvarbu, ar jie yra draudžiami, ar ne, neteisėti ar teisėti, ir pasirinkti tai, kas nesukelia jokių abejonių – tai, apie ką jis yra tikras, kad tai gera ir teisėta.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66519</t>
   </si>
   <si>
-    <t>Abu Hamza Anas Ibn Malik (tebūnie Allahas juo patenkintas), Pranašo tarnas, kad Pranašas (ramybė ir Allaho palaima jam) sakė:||„Nė vienas iš jūsų netiki, kol nelinki savo broliui to, ko linki pats sau.“</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Abu Hamza Anas Ibn Malik (tebūnie Allahas juo patenkintas), Pranašo tarnas, kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Nė vienas iš jūsų netiki, kol nelinki savo broliui to, ko linki pats sau.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66520</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Abu Jala Šaddad Ibn Aus (tebūnie Allahas juo patenkintas) perdavė, kad Pasiuntinys (ramybė ir Allaho palaima jam) sakė: „Iš tiesų, Allahas įsakė gerumą visuose dalykuose. Taigi, kai žudote, gerai žudykite, o kai skerdžiate, gerai skerskite. Tegul vienas iš jūsų pagalanda savo ašmenis ir saugo gyvūną, kurį jis skerdžia, nuo kančių.“</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
 كمال الشريعة واشتمالها على كل خير، ومن ذلك رحمة الحيوان والرفق به.
 النهي عن المُثْلة بالإنسان بعد قتله.
 تحريم كل ما فيه تعذيب للحيوان.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66521</t>
   </si>
   <si>
     <t>يا غلام إني أعلمك كلمات: احفظ الله يحفظك، احفظ الله تجده تجاهك، إذا سألت فاسأل الله، وإذا استعنت فاستعن بالله</t>
   </si>
   <si>
     <t>„Berniuk! Iš tiesų, aš išmokysiu tave kelis žodžius. Prisimink Allahą ir Jis tave saugos. Prisimink Allahą ir surasi Jį prieš save. Kai prašai, prašyk Allaho, o kai prašai pagalbos, kreipkis į Jį</t>
   </si>
   <si>
     <t>عَنْ أَبِي العَبَّاسِ، عَبْدِ الله بْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: كُنْت خَلْفَ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَوْمًا، فَقَالَ: «يَا غُلَامِ! إنِّي أُعَلِّمُك كَلِمَاتٍ: احْفَظِ اللَّهَ يَحْفَظْكَ، احْفَظِ الله تَجِدْهُ تُجَاهَكَ، إذَا سَأَلْتَ فَاسْأَلِ اللهَ، وَإِذَا اسْتَعَنْتَ فَاسْتَعِنْ بِاَللهِ، وَاعْلَمْ أَنَّ الأُمَّةَ لَوْ اجْتَمَعَتْ عَلَى أَنْ يَنْفَعُوكَ بِشَيْءٍ لَمْ يَنْفَعُوكَ إلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللَّهُ لَكَ، وَإِنِ اجْتَمَعُوا عَلَى أَنْ يَضُرُّوكَ بِشَيْءٍ لَمْ يَضُرُّوكَ إلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللَّهُ عَلَيْكَ؛ رُفِعَتِ الأَقْلَامُ، وَجَفَّتِ الصُّحُفُ».
 وَفِي رِوَايَةِ غَيْرِ التِّرْمِذِيِّ: «احْفَظِ اللهَ تَجِدْهُ أَمَامَكَ، تَعَرَّفْ إلَى اللهِ فِي الرَّخَاءِ يَعْرِفْكَ فِي الشِّدَّةِ، وَاعْلَمْ أَنَّ مَا أَخْطَأَكَ لَمْ يَكُنْ لِيُصِيبَكَ، وَمَا أَصَابَك لَمْ يَكُنْ لِيُخْطِئَكَ، وَاعْلَمْ أَنَّ النَّصْرَ مَعَ الصَّبْرِ، وَأَنْ الفَرَجَ مَعَ الكَرْبِ، وَأَنَّ مَعَ العُسْرِ يُسْرًا».</t>
   </si>
   <si>
-    <t>Abu Al-Abbas, Abdullah Ibn Abbas (tebūnie Allahas juo patenkintas) perdavė: Vieną dieną aš buvau už Allaho Pasiuntinio, ramybė ir Allaho palaima jam, (ant jojimo gyvūno), ir jis pasakė: „Berniuk! Iš tiesų, aš išmokysiu tave kelis žodžius. Prisimink Allahą ir Jis tave saugos. Prisimink Allahą ir surasi Jį prieš save. Kai prašai, prašyk Allaho, o kai prašai pagalbos, kreipkis į Jį. Ir žinok, kad jei visi žmonės susirinktų, kad tau būtų naudos, jie nesuteiks tau naudos, išskyrus tai, ką tau paskyrė Allahas, o jei rinksis, kad tau pakenktų, jie tau nepakenks, išskyrus tai, ką Allahas įsakė. Plunksnos pakeltos ir lapai išdžiūvę.“</t>
+    <t>Abu Al-Abbas, Abdullah Ibn Abbas (tebūnie Allahas juo patenkintas) perdavė: Vieną dieną aš buvau už Allaho Pasiuntinio, ramybė ir Allaho palaima jam, (ant jojimo gyvūno), ir jis pasakė: „Berniuk! Iš tiesų, aš išmokysiu tave kelis žodžius. Prisimink Allahą ir Jis tave saugos. Prisimink Allahą ir surasi Jį prieš save. Kai prašai, prašyk Allaho, o kai prašai pagalbos, kreipkis į Jį. Ir žinok, kad jei visi žmonės susirinktų, kad tau būtų naudos, jie nesuteiks tau naudos, išskyrus tai, ką tau paskyrė Allahas, o jei rinksis, kad tau pakenktų, jie tau nepakenks, išskyrus tai, ką Allahas įsakė. Plunksnos pakeltos ir lapai išdžiūvę.“ Kitoje hadiso versijoje – be At-Tirmizi – sakoma: „Atmink Allahą, ir tu Jį rasi priešais save. Pažink Allahą (gerais darbais) lengvais laikais, ir Jis tave pažins sunkiais laikais. Žinok, kad tai, kas tave aplenkė, neturėjo tavęs pasiekti, o tai, kas tave pasiekė, negalėjo tavęs aplenkti. Žinok, kad pergalė ateina su ištverme, išgelbėjimas – su kančia, o kartu su sunkumu ateina palengvėjimas.“</t>
   </si>
   <si>
     <t>يُخبرُ ابنُ عباس رضي الله عنه أنه كان صغيرًا راكبًا مع النبي صلى الله عليه وسلم، فقال له عليه الصلاة والسلام: إني أُعلِّمك أمورًا وأشياءَ ينفعك الله بها:
 احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه، بحيث يَجِدُكَ في الطاعات والقربات، ولا يجدُكَ في المعاصي والآثام، فإن فعلتَ ذلك كان جزاؤك أن يحفظَك الله من مكاره الدنيا والآخرة، وينصرَك في مُهماتِك أينما توجَّهتَ.
 وإذا أردتَ أن تسأل شيئًا، فلا تسألْ إلا الله فإنه وحده الذي يُجيب السائلين.
 وإذا أردتَ العونَ فلا تستعنْ إلا بالله.
 ولْيكُن عندك يقينٌ أنه لن تحصل لك منفعة ولو اجتمع على منفعتِك أهلُ الأرض جميعًا إلا ما كتبه الله لك، ولن يحصُلَ عليك ضرر ولو اجتمع على ضرك أهلُ الأرض جميعًا إلا ما قدَّره الله عليك.
 وأن هذا الأمر قد كَتَبه الله عز وجل وقدّره وِفْقَ ما اقتضته حكمته وعلمه، ولا تبديل لما كتبه الله.
 وأن من احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه؛ فإن الله سبحانه أمام العبد يعلم ما هو عليه وينصره ويؤيده. وأن الإنسان إذا أطاع الله في الرخاء فإن الله يجعل له عند الشدة فرجًا ومخرجًا، وليرض كل عبد بما قدره الله عليه من خير وشر. ومع الشدائد والمحن يلتزم العبد الصبر، فإن الصبر مفتاح الفرج، وأن الكرب إذا اشتد جاء الفرج من الله، وأن العسر إذا حصل أعقبه الله باليسر.</t>
   </si>
   <si>
     <t>Ibn Abbas pranešė, kad vieną dieną, būdamas mažu berniuku, keliavo už Pranašo (ramybė ir Allaho palaima jam), kai jis pasakė: Aš išmokysiu tave dalykų, kuriais Allahas atneš tau naudos: Būk dėmesingas Allahui, laikydamasis Jo įsakymų ir draudimų, kad Jis matytų tave užsiimantį garbinimu ir pamaldumu, o ne darant nuodėmes ir nusižengimus. Jei tai padarysi, tau bus už tai atlyginta - Allahas apsaugos tave nuo nemalonių dalykų šiame ir pomirtiniame pasaulyje ir palaikys tavo pastangas, kad ir kur eitum. Jei nori ko nors paprašyti, neprašyk niekieno kito, tik Allaho, nes Jis vienintelis atsako tiems, kurie prašo. Ir jei tau reikia pagalbos, ieškok pagalbos tik pas Allahą. Ir turi būti tikras, kad tau nebus jokios naudos, net jei visi žemės gyventojai susirinktų tau tai atnešti, nebent Allahas būtų tau tai numatęs iš anksto ir tau nenutiks jokios žalos, net jei visi žemės gyventojai susirinktų tau tai padaryti, nebent Allahas būtų tau tai numatęs iš anksto. Visagalis Allahas parašė ir iš anksto numatė šį reikalą pagal Savo išmintį ir žinias, ir viskas, ką Allahas parašė, negali būti pakeista. Tas, kuris prisimena Allahą, gerbdamas Jo įsakymus ir vengdamas Jo draudimų, tam Allahas yra arti, Jis žino Savo tarno padėtį, jam padeda ir palaiko. Kai žmogus paklūsta Allahui lengvais laikais, Allahas jam sunkiais laikais suteikia palengvinimą ir išeitį. Be to, kiekvienas tarnas turėtų būti patenkintas tuo, ką Allahas jam paskyrė – gera ar bloga. Sunkiu laikotarpiu ir per išbandymus tarnas turi būti kantrus, nes kantrybė yra palengvėjimo raktas. Kai kančia tampa didesnė, išgelbėjimas ateina iš Allaho, o kai užklumpa sunkumas, Allahas po jo atneša palengvėjimą.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Hadisas parodo, kaip svarbu mokyti vaikus religinių monoteizmo, etikos ir kitų svarbių dalykų.
 Atlygis priklauso nuo poelgio rūšies.
 Mes privalome pasitikėti ir pasikliauti tik Visagaliu Allahu. Jis yra geriausias reikalų Tvarkytojas.
 Privalome tikėti ir būti patenkinti dieviškuoju įsakymu ir išankstiniu Allaho paskyrimu.
 Kas nepaiso Allaho įsakymų, Allahas jį apleis ir neapsaugos.
 Didžioji džiugi žinia yra ta, kad žmogus, kai jį ištinka sunkumas, turi laukti palengvėjimo.
 Pagoda tikinčiajam, kai jį ištinka nelaimė arba kai jis praranda ką nors gero, slypi vienoje iš šių dviejų sakinių prasmių: „Žinok, kad tai, kas tave aplenkė, neturėjo tavęs pasiekti, o tai, kas tave pasiekė, negalėjo tavęs aplenkti.“ Pirmasis sakinys teikia paguodą, kai ištinka kas nors blogo, antrasis – kai prarandama kas nors gero.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66522</t>
   </si>
   <si>
-    <t>Abu Masud Ukba Ibn Amr Al-Ansari Al-Badri (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) sakė:||„Iš tikrųjų, tai, kas pasiekė žmones iš ankstyvųjų pranašų žodžių: jei nejauti gėdos, daryk ką nori.“</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Abu Masud Ukba Ibn Amr Al-Ansari Al-Badri (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Iš tikrųjų, tai, kas pasiekė žmones iš ankstyvųjų pranašų žodžių: jei nejauti gėdos, daryk ką nori.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66523</t>
   </si>
   <si>
-    <t>Abu Amr – sakoma, Abu Amra – Sufjan Ibn Abdillah (tebūnie Allahas juo patenkintas) perdavė:||Aš pasakiau: „O Allaho Pasiuntiny, papasakok man ką nors apie islamą, ko negaliu paklausti nieko, tik tavęs.“ Jis atsakė: „Pasakyk: aš tikiu Allahą, tada būk tvirtas.“</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Abu Amr – sakoma, Abu Amra – Sufjan Ibn Abdillah (tebūnie Allahas juo patenkintas) perdavė: Aš pasakiau: „O Allaho Pasiuntiny, papasakok man ką nors apie islamą, ko negaliu paklausti nieko, tik tavęs.“ Jis atsakė: „Pasakyk: aš tikiu Allahą, tada būk tvirtas.“</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>Abu Abdillah Džabir Ibn Abdillah Al-Ansari (tebūnie Allahas juo patenkintas) pranešė: Vienas vyras paklausė Pasiuntinio (ramybė ir Allaho palaima jam): „Ar manai, kad jei aš atliksiu privalomas maldas, pasninkausiu Ramadano mėnesį, leisiu teisėtą (halal) ir uždrausiu neteisėtą (haram) ir nieko daugiau nedarysiu, ar pateksiu į rojų?“ Pranašas atsakė: „Taip“.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>Abu Malik Al-Harith Ibn Asim Al-Ašari (tebūnie Allahas juo patenkintas) perdavė, kad Pasiuntinys (ramybė ir Allaho palaima jam) sakė: „Švarumas - tai pusė tikėjimo. „Alhamdulilliah“ pripildo svarstykles, „Subhanallah“ ir „Alhamdulilliah“ pripildo tai, kas tarp dangaus ir žemės. Malda yra šviesa, labdara - (tikėjimo) įrodymas, o kantrybė - nušvitimas. Koranas - tai argumentas už arba prieš tave. Kiekvienas išeina anksti rytą ir pateikia save: arba išlaisvindamas savo sielą, arba privesdamas ją prie sužlugdymo.“</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66526</t>
-  </si>
-[...1 lines deleted...]
-    <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pasiuntinys (ramybė ir Allaho palaima jam) pasakė:||„Už kiekvieną žmogaus kūno sąnarį kiekvieną dieną, kai pakyla saulė, reikia atiduoti labdarą; teisingai spręsti tarp dviejų žmonių yra labdara; padėti žmogui su jo jojamuoju gyvuliu, tai yra padėti ant jo sėdėti arba pakelti ant jo daiktus, yra labdara; geras žodis yra labdara, kiekvienas žingsnis, kurį žmogus žengia į maldą, yra labdara; pašalinti nuo kelio tai, kas kenksminga, yra labdara.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>„Aš patariu jums bijoti Allaho ir būti paklusniems, net jei valdovu jums būtų paskirtas vergas. Iš tiesų, kas iš jūsų gyvens ilgiau, pamatys daug nesutarimų. Todėl laikykitės mano sunos ir teisingai vadovaujančių kalifų sunos</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
     <t>Abu Nadžih Al-Irbad Ibn Sarija (tebūnie Allahas juo patenkintas) perdavė: Allaho Pasiuntinys (ramybė ir Allaho palaima jam) vieną dieną pamokė mus pamokslu, kuris pripildė širdis baimės ir privertė akis prisipildyti ašarų. Tada mes pasakėme: „O Allaho Pasiuntiny, tai skamba lyg atsisveikinančio pamokslas, tad patark mums!“ Jis atsakė: „Aš patariu jums bijoti Allaho ir būti paklusniems, net jei valdovu jums būtų paskirtas vergas. Iš tiesų, kas iš jūsų gyvens ilgiau, pamatys daug nesutarimų. Todėl laikykitės mano sunos ir teisingai vadovaujančių kalifų sunos! Įsikibkite į ją tarsi dantimis! Ir saugokitės naujovių religijoje, nes kiekviena naujovė religijoje iš tiesų yra suklaidinimas!“</t>
   </si>
   <si>
     <t>وَعَظَ النبيُّ صلى الله عليه وسلم أصحابَه مَوعظةً بَلِيْغَةً خافتْ منها القلوبُ ودَمَعتْ منها العيونُ، فقالوا: يا رسول الله كأنها مَوعظةُ مُودِّعٍ لِمَا رأوا مِن مبالغتِه صلى الله عليه وسلم في الموعظة، فطلبوا وصيةً ليتمسكوا بها مِن بعده، قال: أوصيكم بتقوى الله عز وجل، وذلك بفعل الواجبات وترك المحرمات، والسمع والطاعة، أي: للأمراء، وإنْ تَأَمَّر عليكم عَبْدٌ أو استولى عليكم، أي صار أدنى الخَلْقِ أميرًا عليكم فلا تَسْتَنْكِفُوا عن ذلك وأطيعوه، مخافةَ إثارةِ الفتن، فإنه مَن يعِش منكم فسيرى اختلافًا كثيرًا، ثم بَيَّنَ لهم المَخْرَجَ مِن هذا الاختلاف، وذلك بالتمسُّك بِسُنَّتِهِ وسُنّةِ الخلفاء الراشدين المهديين مِن بعده، أبي بكر الصديق، وعمر بن الخطاب، وعثمان بن عفان، وعلي بن أبي طالب رضي الله عنهم أجمعين، والعَضُّ عليها بالنواجذ أي –الأضراس الأخيرة-: يعني بذلك الجِدُّ في لزوم السنة والتمسك بها، وحَذَّرَهم من الأمور المُحدَثة المُبْتَدَعة في الدِّين، فإنِّ كلَّ بدعةٍ ضلالةٌ.</t>
   </si>
@@ -19275,84 +19534,72 @@
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Draudžiama į žalą reaguoti didesne žala.
 Allahas Savo tarnams neįsakė nieko, kas jiems būtų žalinga.
 Šis hadisas yra pagrindas draudimui daryti žalą apskritai arba atsakant (kaip kerštas), nesvarbu ar žodžiu, veiksmu, ar neveikimu.
 Viena iš šariato taisyklių yra ta, kad „žala turi būti pašalinta“, nes šariatas nepritaria žalojimui ir jį smerkia.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والدارقطني وغيرهما مسندًا]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
-    <t>Ibn Abbas (tebūnie Allahas juo patenkintas) pranešė, kad Pasiuntinys (ramybė ir Allaho palaima jam) sakė:||„Jei žmonėms būtų suteikta viskas, ko jie reikalauja, kai kurie norėtų (kitų) žmonių turto ir kraujo. Tačiau įrodymų pateikimas tenka ieškovui, o priesaika – tam, kuris neigia kaltinimą.“</t>
-[...1 lines deleted...]
-  <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
     <t>[رواه البيهقي وغيره هكذا وبعضه في الصحيحين]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>„Allahas užrašė gerus ir blogus darbus. Tada paaiškino, kad</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>Ibn Abbas (tebūnie Allahas juo patenkintas) pranešė, kad Pasiuntinys (ramybė ir Allaho palaima jam), perdavęs Viešpaties žodžius, pasakė: „Allahas užrašė gerus ir blogus darbus. Tada paaiškino, kad: Tas, kuris nori gero poelgio atlygio, bet jo nedarė, Allahas užrašo jam pilną atlygį. O jei jis ketina daryti gerą poelgį ir tai daro, Allahas užrašo jam dešimt ar septynių šimtų (ar daugiau) kartų didesnį atlygį. Tačiau jei jis ketina daryti blogą poelgį ir to nepadaro, Allahas tai užrašo jam kaip pilną gerą poelgį. O jei jis ketina daryti blogą poelgį ir tai daro, Allahas tai užrašo kaip vieną blogą poelgį.“</t>
-  </si>
-[...7 lines deleted...]
-____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم في صحيحيهما بهذه الحروف]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>Iš tiesų, Allahas pasakė: „Kas rodo priešiškumą pamaldžiam mano garbintojui, skelbiu prieš jį karą. O pats mylimiausias Man iš visko, ką mano tarnas daro, siekdamas priartėti prie Manęs, yra tai, ką aš jam pavedžiau kaip pareigą</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) sakė: Iš tiesų, Allahas pasakė: „Kas rodo priešiškumą pamaldžiam mano garbintojui, skelbiu prieš jį karą. O pats mylimiausias Man iš visko, ką mano tarnas daro, siekdamas priartėti prie Manęs, yra tai, ką aš jam pavedžiau kaip pareigą. Ir Mano tarnas sieks priartėti prie Manęs per papildomą garbinimą (navafil), kol aš jį pamilsiu. Kai Aš jį mylėsiu, tapsiu jo klausa, kuria jis klauso, ir jo regėjimu, kuriuo jis regi, ir ranka, kuria jis ima, ir koja, kuria jis vaikščioja. Ir jei jis Manęs ko nors prašo, Aš tikrai jam tai duosiu, o jei jis ieško Mano apsaugos, Aš jį tikrai apsaugosiu.“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة.
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
@@ -19404,169 +19651,166 @@
   <si>
     <t>رويناه في كتاب الحجة بإسناد صحيح</t>
   </si>
   <si>
     <t>[قال النووي: حديث صحيح]</t>
   </si>
   <si>
     <t>[رويناه في كتاب الحجة بإسناد صحيح]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66535</t>
   </si>
   <si>
     <t>كل مسكر حرام</t>
   </si>
   <si>
     <t>Viskas, kas apsvaigina, yra draudžiama.</t>
   </si>
   <si>
     <t>عَنْ أَبِي بُرْدَةَ، عَنْ أَبِيهِ أَبِي مُوسَى الأَشْعَريِّ رَضِيَ اللَّهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ بَعَثَهُ إِلَى اليَمَنِ، فَسَأَلَهُ عَنْ أَشْرِبَةٍ تُصْنَعُ بِهَا، فَقَالَ: وَمَا هِيَ؟، قَالَ: «البِتْعُ وَالمِزْرُ»، فَقِيلَ لِأَبِي بُرْدَةَ: مَا البِتْعُ؟ قَالَ: نَبِيذُ العَسَلِ، وَالمِزْرُ: نَبِيذُ الشَّعِيرِ، فَقَالَ: «كُلُّ مُسْكِرٍ حَرَامٌ» خرجه البخاري.
 وَخَرَّجَهُ مُسْلِمٌ وَلَفْظُهُ: قَالَ: بَعَثَنِي رَسُولُ اَلله أَنَا وَمُعَاذٌ إِلَى اَليَمَنِ، فَقُلْتُ: يَا رَسُولُ اَللَّهِ! إِنَّ شَرَابًا يُصْنَعُ بِأَرْضِنَا يُقَال لَهُ: المِزَرُ مِنَ الشَّعِيرِ، وَشَرَابٌ يُقَالُ لَهُ: البِتْعُ مِنَ العَسَلِ، فَقَالَ: «كُلُّ مُسْكِرٍ حَرَامٌ». 
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «فَقَالَ: كُلُّ مَا أَسْكَرَ عَنِ الصَّلَاةِ فَهُوَ حَرَامٌ». 
 وَفِي رِوَايَةٍ لَهُ: «وَكَانَ رَسُولُ الله قَدْ أُعْطِيَ جَوَامِعَ الكَلِمِ بِخَوَاتِمِهِ، فَقَالَ: أَنْهَى عَنْ كُلِّ مُسْكِرٍ أَسْكَرَ عَنْ الصَّلَاةِ».</t>
   </si>
   <si>
-    <t>Abu Burda perdavė nuo tėvo, Abu Musa Al-Ašari (tebūnie Allahas juo patenkintas): Kad Pranašas (ramybė ir Allaho palaima jam) pasiuntė jį į Jemeną ir klausė apie ten gaminamus gėrimus. Jis paklausė: „Kas tai?“ Abu Musa atsakė: „Al-Bit ir Al-Mizr.“ Tada Abu Burda buvo paklaustas: „Kas yra Al-Bit?“ Jis sakė: „Nabiz (vynas), pagamintas iš medaus, o Al-Mizr – iš miežių.“ Tuomet Pranašas pasakė: „Viskas, kas apsvaigina, yra draudžiama.“ (Perdavė Al-Bukhari)</t>
+    <t>Abu Burda perdavė nuo tėvo, Abu Musa Al-Ašari (tebūnie Allahas juo patenkintas): Kad Pranašas (ramybė ir Allaho palaima jam) pasiuntė jį į Jemeną ir klausė apie ten gaminamus gėrimus. Jis paklausė: „Kas tai?“ Abu Musa atsakė: „Al-Bit ir Al-Mizr.“ Tada Abu Burda buvo paklaustas: „Kas yra Al-Bit?“ Jis sakė: „Nabiz (vynas), pagamintas iš medaus, o Al-Mizr – iš miežių.“ Tuomet Pranašas pasakė: „Viskas, kas apsvaigina, yra draudžiama.“ (Perdavė Al-Bukhari) Muslim perdavė šį hadisą tokia fomuluote: Abu Musa sakė: „Allaho Pasiuntinys pasiuntė mane ir Muadh į Jemeną. Tada aš pasakiau: ‚O Allaho Pasiuntiny, čia mūsų šalyje gaminamas gėrimas, vadinamas Al-Mizar iš miežių, ir gėrimas, vadinamas Al-Bit iš medaus.‘ Tada jis pasakė: ‚Viskas, kas apsvaigina, yra draudžiama.‘“ O kitoje Muslim hadiso versijoje sakoma: „Tada jis pasakė: ‘Viskas, kas apsvaigina ir trukdo maldai, yra draudžiama.’“ Ir dar vienoje jo versijoje sakoma: „Allaho Pasiuntinys, kuriam buvo duota galimybė kreiptis į žmones su nedaugeliu žodžių, talpinančiais daug prasmės, ir užbaigti pasakytą geriausiu būdu, pasakė: ‘Aš uždraudžiu viską, kas apsvaigina ir neleidžia atlikti maldos.’“</t>
   </si>
   <si>
     <t>يخبر أبو موسى الأشعري رضي الله عنه أن النبي صلى الله عليه وسلم أرسله إلى اليمن، فسأله عن أشربة تصنع بها هل هي حرام، فاستفسر النبي صلى الله عليه وسلم عنها. 
 فقال أبو موسى رضي الله عنه: هي البتع: نبيذ العسل، والمزر: نبيذ الشعير. 
 فقال النبي صلى الله عليه وسلم وكان قد أوتي جوامع الكلم: «كل مسكر حرام».</t>
   </si>
   <si>
     <t>Abu Musa Al-Ašari pranešė, kad kai Pranašas pasiuntė jį į Jemeną, jis paklausė jo apie kai kuriuos gėrimus, kurie ten gaminami, ir ar jie yra uždrausti. Pranašas paklausė apie tuos gėrimus. Abu Musa atsakė: „Tai Bit — nabiz (vynas) iš medaus, ir Mizr — vynas iš miežių“. Tada Pranašas, kuriam buvo suteikta galimybė kreiptis į žmones su nedaugeliu žodžių, talpinančių savyje daug prasmės, pasakė: „Viskas, kas apsvaigina, yra uždrausta“.</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Nabiz – tai vanduo, į kurį dedami datulės, medus, miežiai ar panašūs ingredientai, ir jis įgauna jų skonį bei aromatą. Po to gali prasidėti fermentacija, ir tampa svaiginantis.
 Šis hadisas yra pagrindas draudimui visų rūšių svaiginančių medžiagų, įskaitant svaiginančius gėrimus, hašišą ir kt.
 Svarbu klausti apie dalykus, kuriuos musulmonui būtina žinoti.
 Iš pradžių svaiginantys gėrimai buvo uždrausti tik maldos metu, kai vienas iš muhadžirūn (emigrantų) suklydo recituojant Koraną. Tuomet buvo nusiųsta Korano eilutė: {O jūs, kurie tikite! Nesiartinkite prie maldos, kai esate girti iki tol, kol suvokiate [reikšmę to], ką tariate.} [Koranas, sūra „Moterys“ 4:43]. Vėliau Pranašo muazin (skelbiantis azaną) paskelbė: „Nesiartinkite prie maldos būdami apsvaigę.“ Galiausiai Allahas visiškai uždraudė svaiginančius gėrimus, sakydamas: {O jūs, kurie tikite! Svaigalai (visų rūšių alkoholiniai gėrimai), ir lošimai, ir Al-Ansab, ir Al-Azlam (strėlių naudojimas siekiant sėkmės ar priimant sprendimą) yra šėtono rankų bjaurastis. Taigi venkite (griežtai viso) to, kad būtumėte sėkmingi. (90) Šėtonas nori tik sukelti nesantaiką ir neapykantą tarp jūsų su svaigalais (alkoholiniais gėrimais) ir lošimais, ir sukliudyti jums prisiminti Allahą ir atlikti maldas. Taigi, argi tada nesusilaikysite? (91)} [Koranas, sūra „Maistu padengtas stalas“ 5:90-91].
 Visagalis Allahas uždraudė svaiginančias medžiagas, nes jos yra labai žalingos.
 Sprendžiant dėl draudimo, kas lemia yra apsvaiginantis poveikis. Jei nabiz apsvaigina, jis draudžiamas, jei nesvaigina – leidžiamas.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
   </si>
   <si>
-    <t>Abdullah Ibn Amru (tebūnie Allahas juo patenkintas) perdavė, kad Pasiuntinys (ramybė ir Allaho palaima jam) sakė:||„Kiekvienas, turintis šias savybes, yra veidmainis, o kiekvienas, turintis vieną iš jų, turi veidmainystės bruožą, kol jo atsisako: kai jis kalba - meluoja, kai jam patikėta – išduoda pasitikėjimą, ginčydamasis jis nukrypsta nuo tiesos ir kai duoda pažadą - jį sulaužo.”</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Abdullah Ibn Amru (tebūnie Allahas juo patenkintas) perdavė, kad Pasiuntinys (ramybė ir Allaho palaima jam) sakė: „Kiekvienas, turintis šias savybes, yra veidmainis, o kiekvienas, turintis vieną iš jų, turi veidmainystės bruožą, kol jo atsisako: kai jis kalba - meluoja, kai jam patikėta – išduoda pasitikėjimą, ginčydamasis jis nukrypsta nuo tiesos ir kai duoda pažadą - jį sulaužo.”</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>عَنْ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَوْ أَنَّكُمْ كُنْتُمْ تَوَكَّلُونَ عَلَى اللهِ حَقَّ تَوَكُّلِهِ لَرَزَقَكُمْ كَمَا يَرْزَقُ الطَّيْرَ تَغْدُو خِمَاصًا وَتَرُوحُ بِطَانًا».</t>
   </si>
   <si>
     <t>Umar Ibn Al-Khattab (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Jei tik pasitikėsite Allahu taip, kaip turėtumėte, Jis pasirūpins jumis taip, kaip pasirūpina paukščiais - ryte jie iškeliauja alkani, o vakare grįžta pilnais pilvais.“</t>
   </si>
   <si>
     <t>يَحُثُّنا النبيُّ صلى الله عليه وسلم أن نَعتَمِد على الله عز وجل في استجلاب المنافع ودفع المضار في أمور الدنيا والدين، فإنه لا يُعطي ولا يَمنع ولا يَضر ولا يَنفع إلا هو سبحانه وتعالى، وأن نفعل الأسباب التي تَجْلُب المنافع وتدفع المضار مع صدق الاعتماد على الله، فمتى فعلنا ذلك رزَقَنا اللهُ كما يرزق الطير التي تخرج صباحًا وهي جياع، ثم تعود مساءً وهي ممتلئة البطون، وهذا الفعلُ من الطير نوعٌ من الأسباب في السعي لطلب الرزق، دون التواكل والتكاسل.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد، والترمذي، والنسائي، وابن ماجه، وابن حبان في صحيحه، والحاكم</t>
   </si>
   <si>
     <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه وابن حبان في صحيحه والحاكم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66538</t>
   </si>
   <si>
     <t>البر: حسن الخلق، والإثم ما حاك في صدرك، وكرهت أن يطلع عليه الناس</t>
   </si>
   <si>
     <t>„Teisumas – tai geras elgesys, o nuodėmingumas – tai, kas neduoda ramybės tavo širdžiai ir ko nenorėtum, kad žmonės sužinotų</t>
   </si>
   <si>
     <t>عَنِ النَّوَّاسِ بْنِ سِمْعَانَ رَضِيَ اللهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «البِرُّ: حُسْنُ الخُلُقِ، وَالإِثْمُ مَا حَاكَ فِي صَدْرِكَ، وَكَرِهْتَ أَنْ يَطَّلِعَ عَلَيْهِ النَّاسُ».   
 وَعَنْ وَابِصَةَ بْنِ مَعْبَدٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: أَتَيْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: «جِئْتَ تَسْأَلُ عَنِ البِرِّ وَالإِثْمِ»، قُلْتُ: نَعَمْ، قَالَ: «اسْتَفْتِ قَلْبَكَ، البِرُّ: مَا اطْمَأَنَّتْ إلَيْهِ النَّفْسُ، وَاطْمَأَنَّ إلَيْهِ القَلْبُ، وَالإِثْمُ: مَا حَاكَ فِي نَفْسِكَ وَتَرَدَّدَ فِي الصَّدْرِ، وَإِنْ أَفْتَاكَ النَّاسُ وَأَفْتَوْكَ».</t>
   </si>
   <si>
-    <t>An-Navas Ibn Siman (tebūnie Allahas juo patenkintas) pranešė, kad Pasiuntinys (ramybė ir Allaho palaima jam) sakė: „Teisumas – tai geras elgesys, o nuodėmingumas – tai, kas neduoda ramybės tavo širdžiai ir ko nenorėtum, kad žmonės sužinotų.“</t>
+    <t>An-Navas Ibn Siman (tebūnie Allahas juo patenkintas) pranešė, kad Pasiuntinys (ramybė ir Allaho palaima jam) sakė: „Teisumas – tai geras elgesys, o nuodėmingumas – tai, kas neduoda ramybės tavo širdžiai ir ko nenorėtum, kad žmonės sužinotų.“ Vabisa Ibn Mabad (tebūnie Allahas juo patenkintas) pranešė: „Kartą atėjau pas Allaho Pasiuntinį, ramybė ir Allaho palaima, ir Jis pasakė: ‘Ar atėjai klausti apie teisumą ir nuodėmingumą?’ Atsakiau: ‘Taip’. Jis pasakė: ‘Kreipkis į savo širdį ir sielą dėl sprendimo’, – pakartojo šiuos žodžius tris kartus, – ‘nes teisumas yra tai, kas nuramina sielą ir suteikia ramybę širdžiai, o nuodėmingumas yra tai, kas trikdo sielą ir neramina širdies, net jei žmonės tai laikytų teisų’.“</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم عن البر والإثم، فقال: إن أعظم خصال البر حسن الخُلُق مع الله بالتقوى، ومع الخَلْق باحتمال الأذى، وقلة الغضب، وبسط الوجه، وطيب الكلام، والصلة والطاعة واللطف والمبرة وحسن العشرة والصحبة. وأن البر ما سكن إليه القلب والنفس.
 وأما الإثم فما تحرك في النفس من المشتبهات وتردد دون أن ينشرح الصدر له، وحصل في القلب منه الشك، والخوف من كونه ذنبًا، ولم تُرد أن تظهره لكونه قبيحًا لأعيان وأماثل الناس وكُمَّلِهم، وذلك لأن النفس بطبعها تحب اطلاع الناس على خيرها، فإذا كَرِهَت الاطلاع على بعض أفعالها فهو إثم لا خير فيه؛ وإن أفتاك الناس فلا تأخذ بفتواهم ما دامت علامة الشبهة تتردد في نفسك  فإن الفتوى لا تزيل الشبهة ما دامت الشبهة صحيحة وكان المفتي يفتي بغير علم؛ أما إذا كانت الفتوى بناء على دليل شرعي فالواجب على المستفتي الرُّجوعُ إليه، وإنْ لم ينشرح له صدرُه.</t>
   </si>
   <si>
     <t>Pranašas kalbėjo apie teisumą ir nuodėmingumą ir sakė, kad: didžiausia teisumo dalis – tai geras elgesys: su Allahu – per dievobaimingumą, o su žmonėmis – per kantrybę priimant jų įžeidimus, vengti pykčio, šypsotis, kalbėti maloniai, palaikyti ryšius, per paklusnumą, gerumą, nuoširdumą, švelnų elgesį ir malonų bendravimą. Nuodėmingumas – tai dalykai, kurie kelia nerimą sieloje, trikdo širdį, kelia abejonių ir baimę, kad tai gali būti nuodėmė, todėl žmogus nenori, jog apie tai sužinotų kilnūs, garbingi ar tobuliausi žmonės, nes tai yra negražu. Siela natūraliai linkusi rodyti kitiems savo gerąsias puses, tad jei žmogus nenori, kad kiti sužinotų apie tam tikrą jo poelgį, vadinasi, tai yra nuodėmė, neturinti nieko gero. Net jei žmonės suteikė tau nuosprendį (fatvą), neturėtum juo pasikliauti, kol sieloje išlieka abejonė. Nuosprendis nepašalina abejonės, jei ji pagrįsta, o muftis duoda nuosprendį be žinių. Tačiau jei nuosprendis duotas remiantis šariato argumentu, klausiantysis privalo jos laikytis, net jei jo širdis nejaučia ramybės.</t>
   </si>
   <si>
     <t>الحثُّ على مكارم الأخلاق؛ لأنّ حسن الخلق من أعظم خصال البر.
 الحق والباطل لا يلتبس أمرُهما على المؤمن، بل يعرف الحق بالنور الذي في قلبه، وينفر عن الباطل فينكره.
 من علامات الإثم قلق القلب واضطرابه، وكراهة اطلاع الناس عليه.
 قال السندي: هذا في المشتبهات من الأمور التي لا يعلم الناس فيها بتعيين أحد الطرفين؛ وإلا فالمأمور به في الشرع من غير ظهور دليل فيه على خلاف ذلك من البر، والمنهي عنه كذلك من الإثم، ولا حاجة فيهما إلى استفتاء القلب وطمأنينته.
 المخاطَب في الحديث أصحاب الفطرة السليمة، لا أصحاب القلوب المنكوسة التي لا تعرف معروفًا ولا تنكر منكرًا إلا ما أُشرِبتْ من هواها.
 قال الطيبي: قيل فُسِّرَ البر في الحديث بمعان شتى، ففسَّره في موضع بما اطمأنت إليه النفس واطمأن إليه القلب، وفسره في موضع بالإيمان، وفي موضع بما يقربك إلى الله، وهنا بحسن الخلق، وفسر حسن الخلق: باحتمال الأذى وقلة الغضب وبسط الوجه وطيب الكلام، وكلها متقاربة في المعنى.</t>
   </si>
   <si>
     <t>الحديث الأول: رواه مسلم، والحديث الثاني: رواه أحمد والدارمي.</t>
   </si>
   <si>
     <t>[الحديث الأول: رواه مسلم، والحديث الثاني: رواه أحمد والدارمي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66540</t>
   </si>
   <si>
     <t>„Tegul tavo liežuvis nesiliauja būti drėgnas minint Allahą</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ بُسْرٍ رَضِيَ اللَّهِ عَنْهُ قَالَ: أَتَى النَّبِيَّ رَجُلٌ، فَقَالَ: يَا رَسُولَ اللَّهِ! إِنَّ شَرَائِعَ الإِسْلَامِ قَدْ كَثُرَتْ عَلَيْنَا، فَبَابٌ نَتَمَسَّكُ بِهِ جَامِعٌ؟ قَالَ: «لاَ يَزَالُ لِسَانُكَ رَطْبًا مِنْ ذِكْرِ اللَّهِ». 
 وفي رواية: مِنْ حَدِيثِ مُعَاذِ بْنِ جَبَلٍ رَضِيَ اللَّهُ عَنْهُ: آخِرُ مَا فَارَقْتُ عَلَيْهِ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ أَنْ قُلْتُ: أَيُّ الأَعْمَالِ خَيْرٌ وَأَقْرَبُ إِلَى اللَّهِ؟ قَالَ: «أَنْ تَمُوتَ وَلِسَانُكَ رَطْبٌ مِنْ ذِكْرِ اللَّهِ عَزَّ وَجَلَّ».</t>
   </si>
   <si>
-    <t>Abdullah Ibn Busr (tebūnie Allahas juo patenkintas) pranešė: „Kartą vienas žmogus atėjo pas Pranašą, ramybė ir Allaho palaima jam, ir pasakė: ‘O Allaho Pasiuntiny, iš tiesų, islamo įstatymai mums tapo per daug, tad pasakyk mums ką nors visapusiško, ko mes galėtume tvirtai laikytis’. Pranašas atsakė: „Tegul tavo liežuvis nesiliauja būti drėgnas minint Allahą.“</t>
+    <t>Abdullah Ibn Busr (tebūnie Allahas juo patenkintas) pranešė: „Kartą vienas žmogus atėjo pas Pranašą, ramybė ir Allaho palaima jam, ir pasakė: ‘O Allaho Pasiuntiny, iš tiesų, islamo įstatymai mums tapo per daug, tad pasakyk mums ką nors visapusiško, ko mes galėtume tvirtai laikytis’. Pranašas atsakė: „Tegul tavo liežuvis nesiliauja būti drėgnas minint Allahą.“ Kitoje hadiso versijoje, kurį perdavė Muaz Ibn Džabal (tebūnie Allahas juo patenkintas), sakoma: „Paskutinį kartą, kai atsisveikinau su Allaho Pasiuntiniu, ramybė ir Allaho palaima jam, paklausiau: ‘Koks darbas yra geriausias ir labiausiai patinka Allahui?’ Jis atsakė: ‘Kad mirtum ir tavo liežuvis būtų drėgnas Visagalio Allaho atminimu’.“</t>
   </si>
   <si>
     <t>شَكَى رجلٌ إلى النبيِّ صلى الله عليه وسلم بأن نوافل العبادات قد كَثرت عليه حتى عجز عنها لضعفه، ثم سألَ النبيَّ صلى الله عليه وسلم أنْ يَدلَّه على عملٍ يسيرٍ مُسْتجلِبٍ لثواب كثير يتعلق به ويستمسك.
 فأرشده صلى الله عليه وسلم بأن يكون لسانه طَرِيًّا متحركًا من دوام ذكر الله سبحانه وتعالى في كل وقت وحال؛ من تسبيح وتحميد واستغفار ودعاء ونحو ذلك.</t>
   </si>
   <si>
     <t>رواه أحمد والترمذي وابن ماجه وابن حبان</t>
   </si>
   <si>
     <t>[رواه أحمد والترمذي وابن ماجه وابن حبان]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/66541</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -19882,51 +20126,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O536"/>
+  <dimension ref="A1:O544"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -20602,24486 +20846,24862 @@
       </c>
       <c r="I16" t="s">
         <v>151</v>
       </c>
       <c r="J16" t="s">
         <v>24</v>
       </c>
       <c r="K16" t="s">
         <v>25</v>
       </c>
       <c r="L16" t="s">
         <v>26</v>
       </c>
       <c r="M16" t="s">
         <v>27</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
       <c r="O16" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17">
-        <v>2997</v>
+        <v>2990</v>
       </c>
       <c r="B17" t="s">
         <v>153</v>
       </c>
       <c r="C17" t="s">
         <v>154</v>
       </c>
       <c r="D17" t="s">
         <v>155</v>
       </c>
       <c r="E17" t="s">
         <v>156</v>
       </c>
       <c r="F17" t="s">
         <v>157</v>
       </c>
       <c r="G17" t="s">
         <v>158</v>
       </c>
       <c r="H17" t="s">
         <v>159</v>
       </c>
       <c r="I17" t="s">
         <v>160</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17" t="s">
         <v>25</v>
       </c>
       <c r="L17" t="s">
         <v>26</v>
       </c>
       <c r="M17" t="s">
         <v>27</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
       <c r="O17" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18">
-        <v>3007</v>
+        <v>2997</v>
       </c>
       <c r="B18" t="s">
         <v>162</v>
       </c>
       <c r="C18" t="s">
         <v>163</v>
       </c>
       <c r="D18" t="s">
         <v>164</v>
       </c>
       <c r="E18" t="s">
         <v>165</v>
       </c>
       <c r="F18" t="s">
         <v>166</v>
       </c>
       <c r="G18" t="s">
         <v>167</v>
       </c>
       <c r="H18" t="s">
         <v>168</v>
       </c>
       <c r="I18" t="s">
         <v>169</v>
       </c>
       <c r="J18" t="s">
         <v>24</v>
       </c>
       <c r="K18" t="s">
+        <v>25</v>
+      </c>
+      <c r="L18" t="s">
+        <v>26</v>
+      </c>
+      <c r="M18" t="s">
+        <v>27</v>
+      </c>
+      <c r="N18" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18" t="s">
         <v>170</v>
-      </c>
-[...10 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19">
-        <v>3010</v>
+        <v>3007</v>
       </c>
       <c r="B19" t="s">
+        <v>171</v>
+      </c>
+      <c r="C19" t="s">
+        <v>172</v>
+      </c>
+      <c r="D19" t="s">
         <v>173</v>
       </c>
-      <c r="C19" t="s">
+      <c r="E19" t="s">
         <v>174</v>
       </c>
-      <c r="D19" t="s">
+      <c r="F19" t="s">
         <v>175</v>
       </c>
-      <c r="E19" t="s">
+      <c r="G19" t="s">
         <v>176</v>
       </c>
-      <c r="F19" t="s">
+      <c r="H19" t="s">
         <v>177</v>
       </c>
-      <c r="G19" t="s">
+      <c r="I19" t="s">
         <v>178</v>
       </c>
-      <c r="H19" t="s">
+      <c r="J19" t="s">
+        <v>24</v>
+      </c>
+      <c r="K19" t="s">
         <v>179</v>
       </c>
-      <c r="I19" t="s">
+      <c r="L19" t="s">
+        <v>26</v>
+      </c>
+      <c r="M19" t="s">
         <v>180</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N19" t="s">
         <v>28</v>
       </c>
       <c r="O19" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20">
-        <v>3013</v>
+        <v>3010</v>
       </c>
       <c r="B20" t="s">
         <v>182</v>
       </c>
       <c r="C20" t="s">
         <v>183</v>
       </c>
       <c r="D20" t="s">
         <v>184</v>
       </c>
       <c r="E20" t="s">
         <v>185</v>
       </c>
       <c r="F20" t="s">
         <v>186</v>
       </c>
       <c r="G20" t="s">
         <v>187</v>
       </c>
       <c r="H20" t="s">
         <v>188</v>
       </c>
       <c r="I20" t="s">
         <v>189</v>
       </c>
       <c r="J20" t="s">
         <v>24</v>
       </c>
       <c r="K20" t="s">
         <v>25</v>
       </c>
       <c r="L20" t="s">
         <v>26</v>
       </c>
       <c r="M20" t="s">
         <v>27</v>
       </c>
       <c r="N20" t="s">
         <v>28</v>
       </c>
       <c r="O20" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21">
-        <v>3014</v>
+        <v>3013</v>
       </c>
       <c r="B21" t="s">
         <v>191</v>
       </c>
       <c r="C21" t="s">
         <v>192</v>
       </c>
       <c r="D21" t="s">
         <v>193</v>
       </c>
       <c r="E21" t="s">
         <v>194</v>
       </c>
       <c r="F21" t="s">
         <v>195</v>
       </c>
       <c r="G21" t="s">
         <v>196</v>
       </c>
       <c r="H21" t="s">
         <v>197</v>
       </c>
       <c r="I21" t="s">
         <v>198</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21" t="s">
         <v>25</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
       <c r="M21" t="s">
         <v>27</v>
       </c>
       <c r="N21" t="s">
         <v>28</v>
       </c>
       <c r="O21" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22">
-        <v>3017</v>
+        <v>3014</v>
       </c>
       <c r="B22" t="s">
         <v>200</v>
       </c>
       <c r="C22" t="s">
         <v>201</v>
       </c>
       <c r="D22" t="s">
         <v>202</v>
       </c>
       <c r="E22" t="s">
         <v>203</v>
       </c>
       <c r="F22" t="s">
         <v>204</v>
       </c>
       <c r="G22" t="s">
         <v>205</v>
       </c>
       <c r="H22" t="s">
         <v>206</v>
       </c>
       <c r="I22" t="s">
         <v>207</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22" t="s">
+        <v>25</v>
+      </c>
+      <c r="L22" t="s">
+        <v>26</v>
+      </c>
+      <c r="M22" t="s">
+        <v>27</v>
+      </c>
+      <c r="N22" t="s">
+        <v>28</v>
+      </c>
+      <c r="O22" t="s">
         <v>208</v>
-      </c>
-[...10 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23">
-        <v>3018</v>
+        <v>3017</v>
       </c>
       <c r="B23" t="s">
+        <v>209</v>
+      </c>
+      <c r="C23" t="s">
+        <v>210</v>
+      </c>
+      <c r="D23" t="s">
         <v>211</v>
       </c>
-      <c r="C23" t="s">
+      <c r="E23" t="s">
         <v>212</v>
       </c>
-      <c r="D23" t="s">
+      <c r="F23" t="s">
         <v>213</v>
       </c>
-      <c r="E23" t="s">
+      <c r="G23" t="s">
         <v>214</v>
       </c>
-      <c r="F23" t="s">
+      <c r="H23" t="s">
         <v>215</v>
       </c>
-      <c r="G23" t="s">
+      <c r="I23" t="s">
         <v>216</v>
       </c>
-      <c r="H23" t="s">
+      <c r="J23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K23" t="s">
         <v>217</v>
       </c>
-      <c r="I23" t="s">
+      <c r="L23" t="s">
+        <v>26</v>
+      </c>
+      <c r="M23" t="s">
         <v>218</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N23" t="s">
         <v>28</v>
       </c>
       <c r="O23" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24">
-        <v>3029</v>
+        <v>3018</v>
       </c>
       <c r="B24" t="s">
         <v>220</v>
       </c>
       <c r="C24" t="s">
         <v>221</v>
       </c>
       <c r="D24" t="s">
         <v>222</v>
       </c>
       <c r="E24" t="s">
         <v>223</v>
       </c>
       <c r="F24" t="s">
         <v>224</v>
       </c>
       <c r="G24" t="s">
         <v>225</v>
       </c>
       <c r="H24" t="s">
         <v>226</v>
       </c>
       <c r="I24" t="s">
         <v>227</v>
       </c>
       <c r="J24" t="s">
         <v>24</v>
       </c>
       <c r="K24" t="s">
         <v>25</v>
       </c>
       <c r="L24" t="s">
         <v>26</v>
       </c>
       <c r="M24" t="s">
         <v>27</v>
       </c>
       <c r="N24" t="s">
         <v>28</v>
       </c>
       <c r="O24" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25">
-        <v>3031</v>
+        <v>3029</v>
       </c>
       <c r="B25" t="s">
         <v>229</v>
       </c>
       <c r="C25" t="s">
         <v>230</v>
       </c>
       <c r="D25" t="s">
         <v>231</v>
       </c>
       <c r="E25" t="s">
         <v>232</v>
       </c>
       <c r="F25" t="s">
         <v>233</v>
       </c>
       <c r="G25" t="s">
         <v>234</v>
       </c>
       <c r="H25" t="s">
         <v>235</v>
       </c>
       <c r="I25" t="s">
         <v>236</v>
       </c>
       <c r="J25" t="s">
         <v>24</v>
       </c>
       <c r="K25" t="s">
         <v>25</v>
       </c>
       <c r="L25" t="s">
         <v>26</v>
       </c>
       <c r="M25" t="s">
         <v>27</v>
       </c>
       <c r="N25" t="s">
         <v>28</v>
       </c>
       <c r="O25" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26">
-        <v>3033</v>
+        <v>3031</v>
       </c>
       <c r="B26" t="s">
         <v>238</v>
       </c>
       <c r="C26" t="s">
         <v>239</v>
       </c>
       <c r="D26" t="s">
         <v>240</v>
       </c>
       <c r="E26" t="s">
         <v>241</v>
       </c>
       <c r="F26" t="s">
         <v>242</v>
       </c>
       <c r="G26" t="s">
         <v>243</v>
       </c>
       <c r="H26" t="s">
         <v>244</v>
       </c>
       <c r="I26" t="s">
         <v>245</v>
       </c>
       <c r="J26" t="s">
         <v>24</v>
       </c>
       <c r="K26" t="s">
         <v>25</v>
       </c>
       <c r="L26" t="s">
         <v>26</v>
       </c>
       <c r="M26" t="s">
         <v>27</v>
       </c>
       <c r="N26" t="s">
         <v>28</v>
       </c>
       <c r="O26" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27">
-        <v>3037</v>
+        <v>3033</v>
       </c>
       <c r="B27" t="s">
         <v>247</v>
       </c>
       <c r="C27" t="s">
         <v>248</v>
       </c>
       <c r="D27" t="s">
         <v>249</v>
       </c>
       <c r="E27" t="s">
         <v>250</v>
       </c>
       <c r="F27" t="s">
         <v>251</v>
       </c>
       <c r="G27" t="s">
         <v>252</v>
       </c>
       <c r="H27" t="s">
         <v>253</v>
       </c>
       <c r="I27" t="s">
         <v>254</v>
       </c>
       <c r="J27" t="s">
         <v>24</v>
       </c>
       <c r="K27" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L27" t="s">
         <v>26</v>
       </c>
       <c r="M27" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
       <c r="O27" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28">
-        <v>3044</v>
+        <v>3037</v>
       </c>
       <c r="B28" t="s">
         <v>256</v>
       </c>
       <c r="C28" t="s">
         <v>257</v>
       </c>
       <c r="D28" t="s">
         <v>258</v>
       </c>
       <c r="E28" t="s">
         <v>259</v>
       </c>
       <c r="F28" t="s">
         <v>260</v>
       </c>
       <c r="G28" t="s">
         <v>261</v>
       </c>
       <c r="H28" t="s">
         <v>262</v>
       </c>
       <c r="I28" t="s">
         <v>263</v>
       </c>
       <c r="J28" t="s">
         <v>24</v>
       </c>
       <c r="K28" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="L28" t="s">
         <v>26</v>
       </c>
       <c r="M28" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="N28" t="s">
         <v>28</v>
       </c>
       <c r="O28" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
-        <v>3045</v>
+        <v>3044</v>
       </c>
       <c r="B29" t="s">
         <v>265</v>
       </c>
       <c r="C29" t="s">
         <v>266</v>
       </c>
       <c r="D29" t="s">
         <v>267</v>
       </c>
       <c r="E29" t="s">
         <v>268</v>
       </c>
       <c r="F29" t="s">
         <v>269</v>
       </c>
       <c r="G29" t="s">
         <v>270</v>
       </c>
       <c r="H29" t="s">
         <v>271</v>
       </c>
       <c r="I29" t="s">
         <v>272</v>
       </c>
       <c r="J29" t="s">
+        <v>24</v>
+      </c>
+      <c r="K29" t="s">
+        <v>47</v>
+      </c>
+      <c r="L29" t="s">
+        <v>26</v>
+      </c>
+      <c r="M29" t="s">
+        <v>48</v>
+      </c>
+      <c r="N29" t="s">
+        <v>28</v>
+      </c>
+      <c r="O29" t="s">
         <v>273</v>
-      </c>
-[...13 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
-        <v>3053</v>
+        <v>3045</v>
       </c>
       <c r="B30" t="s">
+        <v>274</v>
+      </c>
+      <c r="C30" t="s">
+        <v>275</v>
+      </c>
+      <c r="D30" t="s">
+        <v>276</v>
+      </c>
+      <c r="E30" t="s">
+        <v>277</v>
+      </c>
+      <c r="F30" t="s">
         <v>278</v>
       </c>
-      <c r="C30" t="s">
+      <c r="G30" t="s">
         <v>279</v>
       </c>
-      <c r="D30" t="s">
+      <c r="H30" t="s">
         <v>280</v>
       </c>
-      <c r="E30" t="s">
+      <c r="I30" t="s">
         <v>281</v>
       </c>
-      <c r="F30" t="s">
+      <c r="J30" t="s">
         <v>282</v>
       </c>
-      <c r="G30" t="s">
+      <c r="K30" t="s">
         <v>283</v>
       </c>
-      <c r="H30" t="s">
+      <c r="L30" t="s">
         <v>284</v>
       </c>
-      <c r="I30" t="s">
+      <c r="M30" t="s">
         <v>285</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
       <c r="O30" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
-        <v>3060</v>
+        <v>3053</v>
       </c>
       <c r="B31" t="s">
         <v>287</v>
       </c>
       <c r="C31" t="s">
         <v>288</v>
       </c>
       <c r="D31" t="s">
         <v>289</v>
       </c>
       <c r="E31" t="s">
         <v>290</v>
       </c>
       <c r="F31" t="s">
         <v>291</v>
       </c>
       <c r="G31" t="s">
         <v>292</v>
       </c>
       <c r="H31" t="s">
         <v>293</v>
       </c>
       <c r="I31" t="s">
         <v>294</v>
       </c>
       <c r="J31" t="s">
         <v>24</v>
       </c>
       <c r="K31" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L31" t="s">
         <v>26</v>
       </c>
       <c r="M31" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
-        <v>3061</v>
+        <v>3060</v>
       </c>
       <c r="B32" t="s">
         <v>296</v>
       </c>
       <c r="C32" t="s">
         <v>297</v>
       </c>
       <c r="D32" t="s">
         <v>298</v>
       </c>
       <c r="E32" t="s">
         <v>299</v>
       </c>
       <c r="F32" t="s">
         <v>300</v>
       </c>
       <c r="G32" t="s">
         <v>301</v>
       </c>
       <c r="H32" t="s">
         <v>302</v>
       </c>
       <c r="I32" t="s">
         <v>303</v>
       </c>
       <c r="J32" t="s">
         <v>24</v>
       </c>
       <c r="K32" t="s">
         <v>25</v>
       </c>
       <c r="L32" t="s">
         <v>26</v>
       </c>
       <c r="M32" t="s">
         <v>27</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
       <c r="O32" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
-        <v>3062</v>
+        <v>3061</v>
       </c>
       <c r="B33" t="s">
         <v>305</v>
       </c>
       <c r="C33" t="s">
         <v>306</v>
       </c>
       <c r="D33" t="s">
         <v>307</v>
       </c>
       <c r="E33" t="s">
         <v>308</v>
       </c>
       <c r="F33" t="s">
         <v>309</v>
       </c>
       <c r="G33" t="s">
         <v>310</v>
       </c>
       <c r="H33" t="s">
         <v>311</v>
       </c>
       <c r="I33" t="s">
         <v>312</v>
       </c>
       <c r="J33" t="s">
         <v>24</v>
       </c>
       <c r="K33" t="s">
+        <v>25</v>
+      </c>
+      <c r="L33" t="s">
+        <v>26</v>
+      </c>
+      <c r="M33" t="s">
+        <v>27</v>
+      </c>
+      <c r="N33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O33" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
-        <v>3063</v>
+        <v>3062</v>
       </c>
       <c r="B34" t="s">
+        <v>314</v>
+      </c>
+      <c r="C34" t="s">
+        <v>315</v>
+      </c>
+      <c r="D34" t="s">
         <v>316</v>
       </c>
-      <c r="C34" t="s">
+      <c r="E34" t="s">
         <v>317</v>
       </c>
-      <c r="D34" t="s">
+      <c r="F34" t="s">
         <v>318</v>
       </c>
-      <c r="E34" t="s">
+      <c r="G34" t="s">
         <v>319</v>
       </c>
-      <c r="F34" t="s">
+      <c r="H34" t="s">
         <v>320</v>
       </c>
-      <c r="G34" t="s">
+      <c r="I34" t="s">
         <v>321</v>
       </c>
-      <c r="H34" t="s">
+      <c r="J34" t="s">
+        <v>24</v>
+      </c>
+      <c r="K34" t="s">
         <v>322</v>
       </c>
-      <c r="I34" t="s">
+      <c r="L34" t="s">
+        <v>26</v>
+      </c>
+      <c r="M34" t="s">
         <v>323</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
       <c r="O34" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
-        <v>3071</v>
+        <v>3063</v>
       </c>
       <c r="B35" t="s">
         <v>325</v>
       </c>
       <c r="C35" t="s">
         <v>326</v>
       </c>
       <c r="D35" t="s">
         <v>327</v>
       </c>
       <c r="E35" t="s">
         <v>328</v>
       </c>
       <c r="F35" t="s">
         <v>329</v>
       </c>
       <c r="G35" t="s">
         <v>330</v>
       </c>
       <c r="H35" t="s">
         <v>331</v>
       </c>
       <c r="I35" t="s">
         <v>332</v>
       </c>
       <c r="J35" t="s">
         <v>24</v>
       </c>
       <c r="K35" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L35" t="s">
         <v>26</v>
       </c>
       <c r="M35" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N35" t="s">
         <v>28</v>
       </c>
       <c r="O35" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
-        <v>3075</v>
+        <v>3071</v>
       </c>
       <c r="B36" t="s">
         <v>334</v>
       </c>
       <c r="C36" t="s">
         <v>335</v>
       </c>
       <c r="D36" t="s">
         <v>336</v>
       </c>
       <c r="E36" t="s">
         <v>337</v>
       </c>
       <c r="F36" t="s">
         <v>338</v>
       </c>
       <c r="G36" t="s">
         <v>339</v>
       </c>
       <c r="H36" t="s">
         <v>340</v>
       </c>
       <c r="I36" t="s">
         <v>341</v>
       </c>
       <c r="J36" t="s">
         <v>24</v>
       </c>
       <c r="K36" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L36" t="s">
         <v>26</v>
       </c>
       <c r="M36" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
       <c r="O36" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
-        <v>3078</v>
+        <v>3075</v>
       </c>
       <c r="B37" t="s">
         <v>343</v>
       </c>
       <c r="C37" t="s">
         <v>344</v>
       </c>
       <c r="D37" t="s">
         <v>345</v>
       </c>
       <c r="E37" t="s">
         <v>346</v>
       </c>
       <c r="F37" t="s">
         <v>347</v>
       </c>
       <c r="G37" t="s">
         <v>348</v>
       </c>
       <c r="H37" t="s">
         <v>349</v>
       </c>
       <c r="I37" t="s">
         <v>350</v>
       </c>
       <c r="J37" t="s">
         <v>24</v>
       </c>
       <c r="K37" t="s">
         <v>25</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
       <c r="M37" t="s">
         <v>27</v>
       </c>
       <c r="N37" t="s">
         <v>28</v>
       </c>
       <c r="O37" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
-        <v>3079</v>
+        <v>3078</v>
       </c>
       <c r="B38" t="s">
         <v>352</v>
       </c>
       <c r="C38" t="s">
         <v>353</v>
       </c>
       <c r="D38" t="s">
         <v>354</v>
       </c>
       <c r="E38" t="s">
         <v>355</v>
       </c>
       <c r="F38" t="s">
         <v>356</v>
       </c>
       <c r="G38" t="s">
         <v>357</v>
       </c>
       <c r="H38" t="s">
         <v>358</v>
       </c>
       <c r="I38" t="s">
         <v>359</v>
       </c>
       <c r="J38" t="s">
         <v>24</v>
       </c>
       <c r="K38" t="s">
         <v>25</v>
       </c>
       <c r="L38" t="s">
         <v>26</v>
       </c>
       <c r="M38" t="s">
         <v>27</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
       <c r="O38" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
-        <v>3086</v>
+        <v>3079</v>
       </c>
       <c r="B39" t="s">
         <v>361</v>
       </c>
       <c r="C39" t="s">
         <v>362</v>
       </c>
       <c r="D39" t="s">
         <v>363</v>
       </c>
       <c r="E39" t="s">
         <v>364</v>
       </c>
       <c r="F39" t="s">
         <v>365</v>
       </c>
       <c r="G39" t="s">
         <v>366</v>
       </c>
       <c r="H39" t="s">
         <v>367</v>
       </c>
       <c r="I39" t="s">
         <v>368</v>
       </c>
       <c r="J39" t="s">
         <v>24</v>
       </c>
       <c r="K39" t="s">
         <v>25</v>
       </c>
       <c r="L39" t="s">
         <v>26</v>
       </c>
       <c r="M39" t="s">
         <v>27</v>
       </c>
       <c r="N39" t="s">
         <v>28</v>
       </c>
       <c r="O39" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
-        <v>3087</v>
+        <v>3086</v>
       </c>
       <c r="B40" t="s">
         <v>370</v>
       </c>
       <c r="C40" t="s">
         <v>371</v>
       </c>
       <c r="D40" t="s">
         <v>372</v>
       </c>
       <c r="E40" t="s">
         <v>373</v>
       </c>
       <c r="F40" t="s">
         <v>374</v>
       </c>
       <c r="G40" t="s">
         <v>375</v>
       </c>
       <c r="H40" t="s">
         <v>376</v>
       </c>
       <c r="I40" t="s">
         <v>377</v>
       </c>
       <c r="J40" t="s">
         <v>24</v>
       </c>
       <c r="K40" t="s">
         <v>25</v>
       </c>
       <c r="L40" t="s">
         <v>26</v>
       </c>
       <c r="M40" t="s">
         <v>27</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
       <c r="O40" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
-        <v>3088</v>
+        <v>3087</v>
       </c>
       <c r="B41" t="s">
         <v>379</v>
       </c>
       <c r="C41" t="s">
         <v>380</v>
       </c>
       <c r="D41" t="s">
         <v>381</v>
       </c>
       <c r="E41" t="s">
         <v>382</v>
       </c>
       <c r="F41" t="s">
         <v>383</v>
       </c>
       <c r="G41" t="s">
         <v>384</v>
       </c>
       <c r="H41" t="s">
         <v>385</v>
       </c>
       <c r="I41" t="s">
         <v>386</v>
       </c>
       <c r="J41" t="s">
         <v>24</v>
       </c>
       <c r="K41" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
       <c r="M41" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
-        <v>3095</v>
+        <v>3088</v>
       </c>
       <c r="B42" t="s">
         <v>388</v>
       </c>
       <c r="C42" t="s">
         <v>389</v>
       </c>
       <c r="D42" t="s">
         <v>390</v>
       </c>
       <c r="E42" t="s">
         <v>391</v>
       </c>
       <c r="F42" t="s">
         <v>392</v>
       </c>
       <c r="G42" t="s">
         <v>393</v>
       </c>
       <c r="H42" t="s">
         <v>394</v>
       </c>
       <c r="I42" t="s">
         <v>395</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
-        <v>3096</v>
+        <v>3095</v>
       </c>
       <c r="B43" t="s">
         <v>397</v>
       </c>
       <c r="C43" t="s">
         <v>398</v>
       </c>
       <c r="D43" t="s">
         <v>399</v>
       </c>
       <c r="E43" t="s">
         <v>400</v>
       </c>
       <c r="F43" t="s">
         <v>401</v>
       </c>
       <c r="G43" t="s">
         <v>402</v>
       </c>
       <c r="H43" t="s">
         <v>403</v>
       </c>
       <c r="I43" t="s">
         <v>404</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43" t="s">
         <v>25</v>
       </c>
       <c r="L43" t="s">
         <v>26</v>
       </c>
       <c r="M43" t="s">
         <v>27</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
-        <v>3103</v>
+        <v>3096</v>
       </c>
       <c r="B44" t="s">
         <v>406</v>
       </c>
       <c r="C44" t="s">
         <v>407</v>
       </c>
       <c r="D44" t="s">
         <v>408</v>
       </c>
       <c r="E44" t="s">
         <v>409</v>
       </c>
       <c r="F44" t="s">
         <v>410</v>
       </c>
       <c r="G44" t="s">
         <v>411</v>
       </c>
       <c r="H44" t="s">
         <v>412</v>
       </c>
       <c r="I44" t="s">
         <v>413</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44" t="s">
         <v>25</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
       <c r="M44" t="s">
         <v>27</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
-        <v>3104</v>
+        <v>3103</v>
       </c>
       <c r="B45" t="s">
         <v>415</v>
       </c>
       <c r="C45" t="s">
         <v>416</v>
       </c>
       <c r="D45" t="s">
         <v>417</v>
       </c>
       <c r="E45" t="s">
         <v>418</v>
       </c>
       <c r="F45" t="s">
         <v>419</v>
       </c>
       <c r="G45" t="s">
         <v>420</v>
       </c>
       <c r="H45" t="s">
         <v>421</v>
       </c>
       <c r="I45" t="s">
         <v>422</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45" t="s">
         <v>25</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
         <v>27</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
-        <v>3107</v>
+        <v>3104</v>
       </c>
       <c r="B46" t="s">
         <v>424</v>
       </c>
       <c r="C46" t="s">
         <v>425</v>
       </c>
       <c r="D46" t="s">
         <v>426</v>
       </c>
       <c r="E46" t="s">
         <v>427</v>
       </c>
       <c r="F46" t="s">
         <v>428</v>
       </c>
       <c r="G46" t="s">
         <v>429</v>
       </c>
       <c r="H46" t="s">
         <v>430</v>
       </c>
       <c r="I46" t="s">
         <v>431</v>
       </c>
       <c r="J46" t="s">
         <v>24</v>
       </c>
       <c r="K46" t="s">
         <v>25</v>
       </c>
       <c r="L46" t="s">
         <v>26</v>
       </c>
       <c r="M46" t="s">
         <v>27</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
       <c r="O46" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>3110</v>
+        <v>3107</v>
       </c>
       <c r="B47" t="s">
         <v>433</v>
       </c>
       <c r="C47" t="s">
         <v>434</v>
       </c>
       <c r="D47" t="s">
         <v>435</v>
       </c>
       <c r="E47" t="s">
         <v>436</v>
       </c>
       <c r="F47" t="s">
         <v>437</v>
       </c>
       <c r="G47" t="s">
         <v>438</v>
       </c>
       <c r="H47" t="s">
         <v>439</v>
       </c>
       <c r="I47" t="s">
         <v>440</v>
       </c>
       <c r="J47" t="s">
         <v>24</v>
       </c>
       <c r="K47" t="s">
         <v>25</v>
       </c>
       <c r="L47" t="s">
         <v>26</v>
       </c>
       <c r="M47" t="s">
         <v>27</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
       <c r="O47" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>3122</v>
+        <v>3110</v>
       </c>
       <c r="B48" t="s">
         <v>442</v>
       </c>
       <c r="C48" t="s">
         <v>443</v>
       </c>
       <c r="D48" t="s">
         <v>444</v>
       </c>
       <c r="E48" t="s">
         <v>445</v>
       </c>
       <c r="F48" t="s">
         <v>446</v>
       </c>
       <c r="G48" t="s">
         <v>447</v>
       </c>
       <c r="H48" t="s">
         <v>448</v>
       </c>
       <c r="I48" t="s">
         <v>449</v>
       </c>
       <c r="J48" t="s">
+        <v>24</v>
+      </c>
+      <c r="K48" t="s">
+        <v>25</v>
+      </c>
+      <c r="L48" t="s">
+        <v>26</v>
+      </c>
+      <c r="M48" t="s">
+        <v>27</v>
+      </c>
+      <c r="N48" t="s">
+        <v>28</v>
+      </c>
+      <c r="O48" t="s">
         <v>450</v>
-      </c>
-[...13 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>3127</v>
+        <v>3122</v>
       </c>
       <c r="B49" t="s">
+        <v>451</v>
+      </c>
+      <c r="C49" t="s">
+        <v>452</v>
+      </c>
+      <c r="D49" t="s">
+        <v>453</v>
+      </c>
+      <c r="E49" t="s">
+        <v>454</v>
+      </c>
+      <c r="F49" t="s">
         <v>455</v>
       </c>
-      <c r="C49" t="s">
+      <c r="G49" t="s">
         <v>456</v>
       </c>
-      <c r="D49" t="s">
+      <c r="H49" t="s">
         <v>457</v>
       </c>
-      <c r="E49" t="s">
+      <c r="I49" t="s">
         <v>458</v>
       </c>
-      <c r="F49" t="s">
+      <c r="J49" t="s">
         <v>459</v>
       </c>
-      <c r="G49" t="s">
+      <c r="K49" t="s">
         <v>460</v>
       </c>
-      <c r="H49" t="s">
+      <c r="L49" t="s">
         <v>461</v>
       </c>
-      <c r="I49" t="s">
+      <c r="M49" t="s">
         <v>462</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>3135</v>
+        <v>3127</v>
       </c>
       <c r="B50" t="s">
         <v>464</v>
       </c>
       <c r="C50" t="s">
         <v>465</v>
       </c>
       <c r="D50" t="s">
         <v>466</v>
       </c>
       <c r="E50" t="s">
         <v>467</v>
       </c>
       <c r="F50" t="s">
         <v>468</v>
       </c>
       <c r="G50" t="s">
         <v>469</v>
       </c>
       <c r="H50" t="s">
         <v>470</v>
       </c>
       <c r="I50" t="s">
         <v>471</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
         <v>25</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
         <v>27</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>3138</v>
+        <v>3135</v>
       </c>
       <c r="B51" t="s">
         <v>473</v>
       </c>
       <c r="C51" t="s">
         <v>474</v>
       </c>
       <c r="D51" t="s">
         <v>475</v>
       </c>
       <c r="E51" t="s">
         <v>476</v>
       </c>
       <c r="F51" t="s">
         <v>477</v>
       </c>
       <c r="G51" t="s">
         <v>478</v>
       </c>
       <c r="H51" t="s">
         <v>479</v>
       </c>
       <c r="I51" t="s">
         <v>480</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>3142</v>
+        <v>3138</v>
       </c>
       <c r="B52" t="s">
         <v>482</v>
       </c>
       <c r="C52" t="s">
         <v>483</v>
       </c>
       <c r="D52" t="s">
         <v>484</v>
       </c>
       <c r="E52" t="s">
         <v>485</v>
       </c>
       <c r="F52" t="s">
         <v>486</v>
       </c>
       <c r="G52" t="s">
         <v>487</v>
       </c>
       <c r="H52" t="s">
         <v>488</v>
       </c>
       <c r="I52" t="s">
         <v>489</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
-        <v>59</v>
+        <v>179</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
-        <v>61</v>
+        <v>180</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>3143</v>
+        <v>3142</v>
       </c>
       <c r="B53" t="s">
         <v>491</v>
       </c>
       <c r="C53" t="s">
         <v>492</v>
       </c>
       <c r="D53" t="s">
         <v>493</v>
       </c>
       <c r="E53" t="s">
         <v>494</v>
       </c>
       <c r="F53" t="s">
         <v>495</v>
       </c>
       <c r="G53" t="s">
         <v>496</v>
       </c>
       <c r="H53" t="s">
         <v>497</v>
       </c>
       <c r="I53" t="s">
         <v>498</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>3144</v>
+        <v>3143</v>
       </c>
       <c r="B54" t="s">
         <v>500</v>
       </c>
       <c r="C54" t="s">
         <v>501</v>
       </c>
       <c r="D54" t="s">
         <v>502</v>
       </c>
       <c r="E54" t="s">
         <v>503</v>
       </c>
       <c r="F54" t="s">
         <v>504</v>
       </c>
       <c r="G54" t="s">
         <v>505</v>
       </c>
       <c r="H54" t="s">
         <v>506</v>
       </c>
       <c r="I54" t="s">
         <v>507</v>
       </c>
       <c r="J54" t="s">
         <v>24</v>
       </c>
       <c r="K54" t="s">
         <v>25</v>
       </c>
       <c r="L54" t="s">
         <v>26</v>
       </c>
       <c r="M54" t="s">
         <v>27</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
       <c r="O54" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>3145</v>
+        <v>3144</v>
       </c>
       <c r="B55" t="s">
         <v>509</v>
       </c>
       <c r="C55" t="s">
         <v>510</v>
       </c>
       <c r="D55" t="s">
         <v>511</v>
       </c>
       <c r="E55" t="s">
         <v>512</v>
       </c>
       <c r="F55" t="s">
         <v>513</v>
       </c>
       <c r="G55" t="s">
         <v>514</v>
       </c>
       <c r="H55" t="s">
         <v>515</v>
       </c>
       <c r="I55" t="s">
         <v>516</v>
       </c>
       <c r="J55" t="s">
         <v>24</v>
       </c>
       <c r="K55" t="s">
         <v>25</v>
       </c>
       <c r="L55" t="s">
         <v>26</v>
       </c>
       <c r="M55" t="s">
         <v>27</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>3150</v>
+        <v>3145</v>
       </c>
       <c r="B56" t="s">
         <v>518</v>
       </c>
       <c r="C56" t="s">
         <v>519</v>
       </c>
       <c r="D56" t="s">
         <v>520</v>
       </c>
       <c r="E56" t="s">
         <v>521</v>
       </c>
       <c r="F56" t="s">
         <v>522</v>
       </c>
       <c r="G56" t="s">
         <v>523</v>
       </c>
       <c r="H56" t="s">
         <v>524</v>
       </c>
       <c r="I56" t="s">
         <v>525</v>
       </c>
       <c r="J56" t="s">
         <v>24</v>
       </c>
       <c r="K56" t="s">
         <v>25</v>
       </c>
       <c r="L56" t="s">
         <v>26</v>
       </c>
       <c r="M56" t="s">
         <v>27</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
       <c r="O56" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>3153</v>
+        <v>3150</v>
       </c>
       <c r="B57" t="s">
         <v>527</v>
       </c>
       <c r="C57" t="s">
         <v>528</v>
       </c>
       <c r="D57" t="s">
         <v>529</v>
       </c>
       <c r="E57" t="s">
         <v>530</v>
       </c>
       <c r="F57" t="s">
         <v>531</v>
       </c>
       <c r="G57" t="s">
         <v>532</v>
       </c>
       <c r="H57" t="s">
         <v>533</v>
       </c>
       <c r="I57" t="s">
         <v>534</v>
       </c>
       <c r="J57" t="s">
         <v>24</v>
       </c>
       <c r="K57" t="s">
         <v>25</v>
       </c>
       <c r="L57" t="s">
         <v>26</v>
       </c>
       <c r="M57" t="s">
         <v>27</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
       <c r="O57" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>3156</v>
+        <v>3153</v>
       </c>
       <c r="B58" t="s">
         <v>536</v>
       </c>
       <c r="C58" t="s">
         <v>537</v>
       </c>
       <c r="D58" t="s">
         <v>538</v>
       </c>
       <c r="E58" t="s">
         <v>539</v>
       </c>
       <c r="F58" t="s">
         <v>540</v>
       </c>
       <c r="G58" t="s">
         <v>541</v>
       </c>
       <c r="H58" t="s">
         <v>542</v>
       </c>
       <c r="I58" t="s">
         <v>543</v>
       </c>
       <c r="J58" t="s">
         <v>24</v>
       </c>
       <c r="K58" t="s">
         <v>25</v>
       </c>
       <c r="L58" t="s">
         <v>26</v>
       </c>
       <c r="M58" t="s">
         <v>27</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>3157</v>
+        <v>3156</v>
       </c>
       <c r="B59" t="s">
         <v>545</v>
       </c>
       <c r="C59" t="s">
         <v>546</v>
       </c>
       <c r="D59" t="s">
         <v>547</v>
       </c>
       <c r="E59" t="s">
         <v>548</v>
       </c>
       <c r="F59" t="s">
         <v>549</v>
       </c>
       <c r="G59" t="s">
         <v>550</v>
       </c>
       <c r="H59" t="s">
         <v>551</v>
       </c>
       <c r="I59" t="s">
         <v>552</v>
       </c>
       <c r="J59" t="s">
         <v>24</v>
       </c>
       <c r="K59" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L59" t="s">
         <v>26</v>
       </c>
       <c r="M59" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
       <c r="O59" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>3159</v>
+        <v>3157</v>
       </c>
       <c r="B60" t="s">
         <v>554</v>
       </c>
       <c r="C60" t="s">
         <v>555</v>
       </c>
       <c r="D60" t="s">
         <v>556</v>
       </c>
       <c r="E60" t="s">
         <v>557</v>
       </c>
       <c r="F60" t="s">
         <v>558</v>
       </c>
       <c r="G60" t="s">
         <v>559</v>
       </c>
       <c r="H60" t="s">
         <v>560</v>
       </c>
       <c r="I60" t="s">
         <v>561</v>
       </c>
       <c r="J60" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K60" t="s">
-        <v>59</v>
+        <v>179</v>
       </c>
       <c r="L60" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M60" t="s">
-        <v>61</v>
+        <v>180</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>3220</v>
+        <v>3159</v>
       </c>
       <c r="B61" t="s">
         <v>563</v>
       </c>
       <c r="C61" t="s">
         <v>564</v>
       </c>
       <c r="D61" t="s">
         <v>565</v>
       </c>
       <c r="E61" t="s">
         <v>566</v>
       </c>
       <c r="F61" t="s">
         <v>567</v>
       </c>
       <c r="G61" t="s">
         <v>568</v>
       </c>
       <c r="H61" t="s">
         <v>569</v>
       </c>
       <c r="I61" t="s">
         <v>570</v>
       </c>
       <c r="J61" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K61" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L61" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M61" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>3236</v>
+        <v>3220</v>
       </c>
       <c r="B62" t="s">
         <v>572</v>
       </c>
       <c r="C62" t="s">
         <v>573</v>
       </c>
       <c r="D62" t="s">
         <v>574</v>
       </c>
       <c r="E62" t="s">
         <v>575</v>
       </c>
       <c r="F62" t="s">
         <v>576</v>
       </c>
       <c r="G62" t="s">
         <v>577</v>
       </c>
       <c r="H62" t="s">
         <v>578</v>
       </c>
       <c r="I62" t="s">
         <v>579</v>
       </c>
       <c r="J62" t="s">
         <v>24</v>
       </c>
       <c r="K62" t="s">
+        <v>25</v>
+      </c>
+      <c r="L62" t="s">
+        <v>26</v>
+      </c>
+      <c r="M62" t="s">
+        <v>27</v>
+      </c>
+      <c r="N62" t="s">
+        <v>28</v>
+      </c>
+      <c r="O62" t="s">
         <v>580</v>
-      </c>
-[...10 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>3267</v>
+        <v>3236</v>
       </c>
       <c r="B63" t="s">
+        <v>581</v>
+      </c>
+      <c r="C63" t="s">
+        <v>582</v>
+      </c>
+      <c r="D63" t="s">
         <v>583</v>
       </c>
-      <c r="C63" t="s">
+      <c r="E63" t="s">
         <v>584</v>
       </c>
-      <c r="D63" t="s">
+      <c r="F63" t="s">
         <v>585</v>
       </c>
-      <c r="E63" t="s">
+      <c r="G63" t="s">
         <v>586</v>
       </c>
-      <c r="F63" t="s">
+      <c r="H63" t="s">
         <v>587</v>
       </c>
-      <c r="G63" t="s">
+      <c r="I63" t="s">
         <v>588</v>
       </c>
-      <c r="H63" t="s">
+      <c r="J63" t="s">
+        <v>24</v>
+      </c>
+      <c r="K63" t="s">
         <v>589</v>
       </c>
-      <c r="I63" t="s">
+      <c r="L63" t="s">
+        <v>26</v>
+      </c>
+      <c r="M63" t="s">
         <v>590</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>3272</v>
+        <v>3267</v>
       </c>
       <c r="B64" t="s">
         <v>592</v>
       </c>
       <c r="C64" t="s">
         <v>593</v>
       </c>
       <c r="D64" t="s">
         <v>594</v>
       </c>
       <c r="E64" t="s">
         <v>595</v>
       </c>
       <c r="F64" t="s">
         <v>596</v>
       </c>
       <c r="G64" t="s">
         <v>597</v>
       </c>
       <c r="H64" t="s">
         <v>598</v>
       </c>
       <c r="I64" t="s">
         <v>599</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>3279</v>
+        <v>3272</v>
       </c>
       <c r="B65" t="s">
         <v>601</v>
       </c>
       <c r="C65" t="s">
         <v>602</v>
       </c>
       <c r="D65" t="s">
         <v>603</v>
       </c>
       <c r="E65" t="s">
         <v>604</v>
       </c>
       <c r="F65" t="s">
         <v>605</v>
       </c>
       <c r="G65" t="s">
         <v>606</v>
       </c>
       <c r="H65" t="s">
         <v>607</v>
       </c>
       <c r="I65" t="s">
         <v>608</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>3285</v>
+        <v>3279</v>
       </c>
       <c r="B66" t="s">
         <v>610</v>
       </c>
       <c r="C66" t="s">
         <v>611</v>
       </c>
       <c r="D66" t="s">
         <v>612</v>
       </c>
       <c r="E66" t="s">
         <v>613</v>
       </c>
       <c r="F66" t="s">
         <v>614</v>
       </c>
       <c r="G66" t="s">
         <v>615</v>
       </c>
       <c r="H66" t="s">
         <v>616</v>
       </c>
       <c r="I66" t="s">
         <v>617</v>
       </c>
       <c r="J66" t="s">
         <v>24</v>
       </c>
       <c r="K66" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L66" t="s">
         <v>26</v>
       </c>
       <c r="M66" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N66" t="s">
         <v>28</v>
       </c>
       <c r="O66" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>3298</v>
+        <v>3285</v>
       </c>
       <c r="B67" t="s">
         <v>619</v>
       </c>
       <c r="C67" t="s">
         <v>620</v>
       </c>
       <c r="D67" t="s">
         <v>621</v>
       </c>
       <c r="E67" t="s">
         <v>622</v>
       </c>
       <c r="F67" t="s">
         <v>623</v>
       </c>
       <c r="G67" t="s">
         <v>624</v>
       </c>
       <c r="H67" t="s">
         <v>625</v>
       </c>
       <c r="I67" t="s">
         <v>626</v>
       </c>
       <c r="J67" t="s">
         <v>24</v>
       </c>
       <c r="K67" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L67" t="s">
         <v>26</v>
       </c>
       <c r="M67" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N67" t="s">
         <v>28</v>
       </c>
       <c r="O67" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>3310</v>
+        <v>3298</v>
       </c>
       <c r="B68" t="s">
         <v>628</v>
       </c>
       <c r="C68" t="s">
         <v>629</v>
       </c>
       <c r="D68" t="s">
         <v>630</v>
       </c>
       <c r="E68" t="s">
         <v>631</v>
       </c>
       <c r="F68" t="s">
         <v>632</v>
       </c>
       <c r="G68" t="s">
         <v>633</v>
       </c>
       <c r="H68" t="s">
         <v>634</v>
       </c>
       <c r="I68" t="s">
         <v>635</v>
       </c>
       <c r="J68" t="s">
         <v>24</v>
       </c>
       <c r="K68" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L68" t="s">
         <v>26</v>
       </c>
       <c r="M68" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
       <c r="O68" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>3313</v>
+        <v>3310</v>
       </c>
       <c r="B69" t="s">
         <v>637</v>
       </c>
       <c r="C69" t="s">
         <v>638</v>
       </c>
       <c r="D69" t="s">
         <v>639</v>
       </c>
       <c r="E69" t="s">
         <v>640</v>
       </c>
       <c r="F69" t="s">
         <v>641</v>
       </c>
       <c r="G69" t="s">
         <v>642</v>
       </c>
       <c r="H69" t="s">
         <v>643</v>
       </c>
       <c r="I69" t="s">
         <v>644</v>
       </c>
       <c r="J69" t="s">
         <v>24</v>
       </c>
       <c r="K69" t="s">
         <v>25</v>
       </c>
       <c r="L69" t="s">
         <v>26</v>
       </c>
       <c r="M69" t="s">
         <v>27</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>3316</v>
+        <v>3313</v>
       </c>
       <c r="B70" t="s">
         <v>646</v>
       </c>
       <c r="C70" t="s">
         <v>647</v>
       </c>
       <c r="D70" t="s">
         <v>648</v>
       </c>
       <c r="E70" t="s">
         <v>649</v>
       </c>
       <c r="F70" t="s">
         <v>650</v>
       </c>
       <c r="G70" t="s">
         <v>651</v>
       </c>
       <c r="H70" t="s">
         <v>652</v>
       </c>
       <c r="I70" t="s">
         <v>653</v>
       </c>
       <c r="J70" t="s">
         <v>24</v>
       </c>
       <c r="K70" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L70" t="s">
         <v>26</v>
       </c>
       <c r="M70" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>3317</v>
+        <v>3316</v>
       </c>
       <c r="B71" t="s">
         <v>655</v>
       </c>
       <c r="C71" t="s">
         <v>656</v>
       </c>
       <c r="D71" t="s">
         <v>657</v>
       </c>
       <c r="E71" t="s">
         <v>658</v>
       </c>
       <c r="F71" t="s">
         <v>659</v>
       </c>
       <c r="G71" t="s">
         <v>660</v>
       </c>
       <c r="H71" t="s">
         <v>661</v>
       </c>
       <c r="I71" t="s">
         <v>662</v>
       </c>
       <c r="J71" t="s">
         <v>24</v>
       </c>
       <c r="K71" t="s">
-        <v>451</v>
+        <v>47</v>
       </c>
       <c r="L71" t="s">
         <v>26</v>
       </c>
       <c r="M71" t="s">
-        <v>453</v>
+        <v>48</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
       <c r="O71" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>3330</v>
+        <v>3317</v>
       </c>
       <c r="B72" t="s">
         <v>664</v>
       </c>
       <c r="C72" t="s">
         <v>665</v>
       </c>
       <c r="D72" t="s">
         <v>666</v>
       </c>
       <c r="E72" t="s">
         <v>667</v>
       </c>
       <c r="F72" t="s">
         <v>668</v>
       </c>
       <c r="G72" t="s">
         <v>669</v>
       </c>
       <c r="H72" t="s">
         <v>670</v>
       </c>
       <c r="I72" t="s">
         <v>671</v>
       </c>
       <c r="J72" t="s">
         <v>24</v>
       </c>
       <c r="K72" t="s">
-        <v>25</v>
+        <v>460</v>
       </c>
       <c r="L72" t="s">
         <v>26</v>
       </c>
       <c r="M72" t="s">
-        <v>27</v>
+        <v>462</v>
       </c>
       <c r="N72" t="s">
         <v>28</v>
       </c>
       <c r="O72" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>3331</v>
+        <v>3330</v>
       </c>
       <c r="B73" t="s">
         <v>673</v>
       </c>
       <c r="C73" t="s">
         <v>674</v>
       </c>
       <c r="D73" t="s">
         <v>675</v>
       </c>
       <c r="E73" t="s">
         <v>676</v>
       </c>
       <c r="F73" t="s">
         <v>677</v>
       </c>
       <c r="G73" t="s">
         <v>678</v>
       </c>
       <c r="H73" t="s">
         <v>679</v>
       </c>
       <c r="I73" t="s">
         <v>680</v>
       </c>
       <c r="J73" t="s">
         <v>24</v>
       </c>
       <c r="K73" t="s">
         <v>25</v>
       </c>
       <c r="L73" t="s">
         <v>26</v>
       </c>
       <c r="M73" t="s">
         <v>27</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
       <c r="O73" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>3336</v>
+        <v>3331</v>
       </c>
       <c r="B74" t="s">
         <v>682</v>
       </c>
       <c r="C74" t="s">
         <v>683</v>
       </c>
       <c r="D74" t="s">
         <v>684</v>
       </c>
       <c r="E74" t="s">
         <v>685</v>
       </c>
       <c r="F74" t="s">
         <v>686</v>
       </c>
       <c r="G74" t="s">
         <v>687</v>
       </c>
       <c r="H74" t="s">
         <v>688</v>
       </c>
       <c r="I74" t="s">
         <v>689</v>
       </c>
       <c r="J74" t="s">
         <v>24</v>
       </c>
       <c r="K74" t="s">
+        <v>25</v>
+      </c>
+      <c r="L74" t="s">
+        <v>26</v>
+      </c>
+      <c r="M74" t="s">
+        <v>27</v>
+      </c>
+      <c r="N74" t="s">
+        <v>28</v>
+      </c>
+      <c r="O74" t="s">
         <v>690</v>
-      </c>
-[...10 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>3341</v>
+        <v>3336</v>
       </c>
       <c r="B75" t="s">
+        <v>691</v>
+      </c>
+      <c r="C75" t="s">
+        <v>692</v>
+      </c>
+      <c r="D75" t="s">
         <v>693</v>
       </c>
-      <c r="C75" t="s">
+      <c r="E75" t="s">
         <v>694</v>
       </c>
-      <c r="D75" t="s">
+      <c r="F75" t="s">
         <v>695</v>
       </c>
-      <c r="E75" t="s">
+      <c r="G75" t="s">
         <v>696</v>
       </c>
-      <c r="F75" t="s">
+      <c r="H75" t="s">
         <v>697</v>
       </c>
-      <c r="G75" t="s">
+      <c r="I75" t="s">
         <v>698</v>
       </c>
-      <c r="H75" t="s">
+      <c r="J75" t="s">
+        <v>24</v>
+      </c>
+      <c r="K75" t="s">
         <v>699</v>
       </c>
-      <c r="I75" t="s">
+      <c r="L75" t="s">
+        <v>26</v>
+      </c>
+      <c r="M75" t="s">
         <v>700</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>3342</v>
+        <v>3341</v>
       </c>
       <c r="B76" t="s">
         <v>702</v>
       </c>
       <c r="C76" t="s">
         <v>703</v>
       </c>
       <c r="D76" t="s">
         <v>704</v>
       </c>
       <c r="E76" t="s">
         <v>705</v>
       </c>
       <c r="F76" t="s">
         <v>706</v>
       </c>
       <c r="G76" t="s">
         <v>707</v>
       </c>
       <c r="H76" t="s">
         <v>708</v>
       </c>
       <c r="I76" t="s">
         <v>709</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>3345</v>
+        <v>3342</v>
       </c>
       <c r="B77" t="s">
         <v>711</v>
       </c>
       <c r="C77" t="s">
         <v>712</v>
       </c>
       <c r="D77" t="s">
         <v>713</v>
       </c>
       <c r="E77" t="s">
         <v>714</v>
       </c>
       <c r="F77" t="s">
         <v>715</v>
       </c>
       <c r="G77" t="s">
         <v>716</v>
       </c>
       <c r="H77" t="s">
         <v>717</v>
       </c>
       <c r="I77" t="s">
         <v>718</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>3347</v>
+        <v>3345</v>
       </c>
       <c r="B78" t="s">
         <v>720</v>
       </c>
       <c r="C78" t="s">
         <v>721</v>
       </c>
       <c r="D78" t="s">
         <v>722</v>
       </c>
       <c r="E78" t="s">
         <v>723</v>
       </c>
       <c r="F78" t="s">
         <v>724</v>
       </c>
       <c r="G78" t="s">
         <v>725</v>
       </c>
       <c r="H78" t="s">
         <v>726</v>
       </c>
       <c r="I78" t="s">
         <v>727</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>3348</v>
+        <v>3347</v>
       </c>
       <c r="B79" t="s">
         <v>729</v>
       </c>
       <c r="C79" t="s">
         <v>730</v>
       </c>
       <c r="D79" t="s">
         <v>731</v>
       </c>
       <c r="E79" t="s">
         <v>732</v>
       </c>
       <c r="F79" t="s">
         <v>733</v>
       </c>
       <c r="G79" t="s">
         <v>734</v>
       </c>
       <c r="H79" t="s">
         <v>735</v>
       </c>
       <c r="I79" t="s">
         <v>736</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>3350</v>
+        <v>3348</v>
       </c>
       <c r="B80" t="s">
         <v>738</v>
       </c>
       <c r="C80" t="s">
         <v>739</v>
       </c>
       <c r="D80" t="s">
         <v>740</v>
       </c>
       <c r="E80" t="s">
         <v>741</v>
       </c>
       <c r="F80" t="s">
         <v>742</v>
       </c>
       <c r="G80" t="s">
         <v>743</v>
       </c>
       <c r="H80" t="s">
         <v>744</v>
       </c>
       <c r="I80" t="s">
         <v>745</v>
       </c>
       <c r="J80" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K80" t="s">
+        <v>25</v>
+      </c>
+      <c r="L80" t="s">
+        <v>26</v>
+      </c>
+      <c r="M80" t="s">
+        <v>27</v>
+      </c>
+      <c r="N80" t="s">
+        <v>28</v>
+      </c>
+      <c r="O80" t="s">
         <v>746</v>
-      </c>
-[...10 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
-        <v>3352</v>
+        <v>3350</v>
       </c>
       <c r="B81" t="s">
+        <v>747</v>
+      </c>
+      <c r="C81" t="s">
+        <v>748</v>
+      </c>
+      <c r="D81" t="s">
         <v>749</v>
       </c>
-      <c r="C81" t="s">
+      <c r="E81" t="s">
         <v>750</v>
       </c>
-      <c r="D81" t="s">
+      <c r="F81" t="s">
         <v>751</v>
       </c>
-      <c r="E81" t="s">
+      <c r="G81" t="s">
         <v>752</v>
       </c>
-      <c r="F81" t="s">
+      <c r="H81" t="s">
         <v>753</v>
       </c>
-      <c r="G81" t="s">
+      <c r="I81" t="s">
         <v>754</v>
       </c>
-      <c r="H81" t="s">
+      <c r="J81" t="s">
+        <v>459</v>
+      </c>
+      <c r="K81" t="s">
         <v>755</v>
       </c>
-      <c r="I81" t="s">
+      <c r="L81" t="s">
+        <v>461</v>
+      </c>
+      <c r="M81" t="s">
         <v>756</v>
       </c>
-      <c r="J81" t="s">
+      <c r="N81" t="s">
+        <v>28</v>
+      </c>
+      <c r="O81" t="s">
         <v>757</v>
-      </c>
-[...13 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
-        <v>3354</v>
+        <v>3352</v>
       </c>
       <c r="B82" t="s">
+        <v>758</v>
+      </c>
+      <c r="C82" t="s">
+        <v>759</v>
+      </c>
+      <c r="D82" t="s">
+        <v>760</v>
+      </c>
+      <c r="E82" t="s">
+        <v>761</v>
+      </c>
+      <c r="F82" t="s">
         <v>762</v>
       </c>
-      <c r="C82" t="s">
+      <c r="G82" t="s">
         <v>763</v>
       </c>
-      <c r="D82" t="s">
+      <c r="H82" t="s">
         <v>764</v>
       </c>
-      <c r="E82" t="s">
+      <c r="I82" t="s">
         <v>765</v>
       </c>
-      <c r="F82" t="s">
+      <c r="J82" t="s">
         <v>766</v>
       </c>
-      <c r="G82" t="s">
+      <c r="K82" t="s">
         <v>767</v>
       </c>
-      <c r="H82" t="s">
+      <c r="L82" t="s">
         <v>768</v>
       </c>
-      <c r="I82" t="s">
+      <c r="M82" t="s">
         <v>769</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
       <c r="O82" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
-        <v>3355</v>
+        <v>3354</v>
       </c>
       <c r="B83" t="s">
         <v>771</v>
       </c>
       <c r="C83" t="s">
         <v>772</v>
       </c>
       <c r="D83" t="s">
         <v>773</v>
       </c>
       <c r="E83" t="s">
         <v>774</v>
       </c>
       <c r="F83" t="s">
         <v>775</v>
       </c>
       <c r="G83" t="s">
         <v>776</v>
       </c>
       <c r="H83" t="s">
         <v>777</v>
       </c>
       <c r="I83" t="s">
         <v>778</v>
       </c>
       <c r="J83" t="s">
         <v>24</v>
       </c>
       <c r="K83" t="s">
         <v>25</v>
       </c>
       <c r="L83" t="s">
         <v>26</v>
       </c>
       <c r="M83" t="s">
         <v>27</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>3359</v>
+        <v>3355</v>
       </c>
       <c r="B84" t="s">
         <v>780</v>
       </c>
       <c r="C84" t="s">
         <v>781</v>
       </c>
       <c r="D84" t="s">
         <v>782</v>
       </c>
       <c r="E84" t="s">
         <v>783</v>
       </c>
       <c r="F84" t="s">
         <v>784</v>
       </c>
       <c r="G84" t="s">
         <v>785</v>
       </c>
       <c r="H84" t="s">
         <v>786</v>
       </c>
       <c r="I84" t="s">
         <v>787</v>
       </c>
       <c r="J84" t="s">
         <v>24</v>
       </c>
       <c r="K84" t="s">
-        <v>451</v>
+        <v>25</v>
       </c>
       <c r="L84" t="s">
         <v>26</v>
       </c>
       <c r="M84" t="s">
-        <v>453</v>
+        <v>27</v>
       </c>
       <c r="N84" t="s">
         <v>28</v>
       </c>
       <c r="O84" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>3360</v>
+        <v>3359</v>
       </c>
       <c r="B85" t="s">
         <v>789</v>
       </c>
       <c r="C85" t="s">
         <v>790</v>
       </c>
       <c r="D85" t="s">
         <v>791</v>
       </c>
       <c r="E85" t="s">
         <v>792</v>
       </c>
       <c r="F85" t="s">
         <v>793</v>
       </c>
       <c r="G85" t="s">
         <v>794</v>
       </c>
       <c r="H85" t="s">
         <v>795</v>
       </c>
       <c r="I85" t="s">
         <v>796</v>
       </c>
       <c r="J85" t="s">
         <v>24</v>
       </c>
       <c r="K85" t="s">
-        <v>170</v>
+        <v>460</v>
       </c>
       <c r="L85" t="s">
         <v>26</v>
       </c>
       <c r="M85" t="s">
-        <v>171</v>
+        <v>462</v>
       </c>
       <c r="N85" t="s">
         <v>28</v>
       </c>
       <c r="O85" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>3361</v>
+        <v>3360</v>
       </c>
       <c r="B86" t="s">
         <v>798</v>
       </c>
       <c r="C86" t="s">
         <v>799</v>
       </c>
       <c r="D86" t="s">
         <v>800</v>
       </c>
       <c r="E86" t="s">
         <v>801</v>
       </c>
       <c r="F86" t="s">
         <v>802</v>
       </c>
       <c r="G86" t="s">
         <v>803</v>
       </c>
       <c r="H86" t="s">
         <v>804</v>
       </c>
       <c r="I86" t="s">
         <v>805</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>3364</v>
+        <v>3361</v>
       </c>
       <c r="B87" t="s">
         <v>807</v>
       </c>
       <c r="C87" t="s">
         <v>808</v>
       </c>
       <c r="D87" t="s">
         <v>809</v>
       </c>
       <c r="E87" t="s">
         <v>810</v>
       </c>
       <c r="F87" t="s">
         <v>811</v>
       </c>
       <c r="G87" t="s">
         <v>812</v>
       </c>
       <c r="H87" t="s">
         <v>813</v>
       </c>
       <c r="I87" t="s">
         <v>814</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>3365</v>
+        <v>3364</v>
       </c>
       <c r="B88" t="s">
         <v>816</v>
       </c>
       <c r="C88" t="s">
         <v>817</v>
       </c>
       <c r="D88" t="s">
         <v>818</v>
       </c>
       <c r="E88" t="s">
         <v>819</v>
       </c>
       <c r="F88" t="s">
         <v>820</v>
       </c>
       <c r="G88" t="s">
         <v>821</v>
       </c>
       <c r="H88" t="s">
         <v>822</v>
       </c>
       <c r="I88" t="s">
         <v>823</v>
       </c>
       <c r="J88" t="s">
         <v>24</v>
       </c>
       <c r="K88" t="s">
         <v>25</v>
       </c>
       <c r="L88" t="s">
         <v>26</v>
       </c>
       <c r="M88" t="s">
         <v>27</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>3366</v>
+        <v>3365</v>
       </c>
       <c r="B89" t="s">
         <v>825</v>
       </c>
       <c r="C89" t="s">
         <v>826</v>
       </c>
       <c r="D89" t="s">
         <v>827</v>
       </c>
       <c r="E89" t="s">
         <v>828</v>
       </c>
       <c r="F89" t="s">
         <v>829</v>
       </c>
       <c r="G89" t="s">
         <v>830</v>
       </c>
       <c r="H89" t="s">
         <v>831</v>
       </c>
       <c r="I89" t="s">
         <v>832</v>
       </c>
       <c r="J89" t="s">
         <v>24</v>
       </c>
       <c r="K89" t="s">
         <v>25</v>
       </c>
       <c r="L89" t="s">
         <v>26</v>
       </c>
       <c r="M89" t="s">
         <v>27</v>
       </c>
       <c r="N89" t="s">
         <v>28</v>
       </c>
       <c r="O89" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>3370</v>
+        <v>3366</v>
       </c>
       <c r="B90" t="s">
         <v>834</v>
       </c>
       <c r="C90" t="s">
         <v>835</v>
       </c>
       <c r="D90" t="s">
         <v>836</v>
       </c>
       <c r="E90" t="s">
         <v>837</v>
       </c>
       <c r="F90" t="s">
         <v>838</v>
       </c>
       <c r="G90" t="s">
         <v>839</v>
       </c>
       <c r="H90" t="s">
         <v>840</v>
       </c>
       <c r="I90" t="s">
         <v>841</v>
       </c>
       <c r="J90" t="s">
         <v>24</v>
       </c>
       <c r="K90" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L90" t="s">
         <v>26</v>
       </c>
       <c r="M90" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N90" t="s">
         <v>28</v>
       </c>
       <c r="O90" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>3372</v>
+        <v>3370</v>
       </c>
       <c r="B91" t="s">
         <v>843</v>
       </c>
       <c r="C91" t="s">
         <v>844</v>
       </c>
       <c r="D91" t="s">
         <v>845</v>
       </c>
       <c r="E91" t="s">
         <v>846</v>
       </c>
       <c r="F91" t="s">
         <v>847</v>
       </c>
       <c r="G91" t="s">
         <v>848</v>
       </c>
       <c r="H91" t="s">
         <v>849</v>
       </c>
       <c r="I91" t="s">
         <v>850</v>
       </c>
       <c r="J91" t="s">
         <v>24</v>
       </c>
       <c r="K91" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L91" t="s">
         <v>26</v>
       </c>
       <c r="M91" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N91" t="s">
         <v>28</v>
       </c>
       <c r="O91" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>3373</v>
+        <v>3372</v>
       </c>
       <c r="B92" t="s">
         <v>852</v>
       </c>
       <c r="C92" t="s">
         <v>853</v>
       </c>
       <c r="D92" t="s">
         <v>854</v>
       </c>
       <c r="E92" t="s">
         <v>855</v>
       </c>
       <c r="F92" t="s">
         <v>856</v>
       </c>
       <c r="G92" t="s">
         <v>857</v>
       </c>
       <c r="H92" t="s">
         <v>858</v>
       </c>
       <c r="I92" t="s">
         <v>859</v>
       </c>
       <c r="J92" t="s">
         <v>24</v>
       </c>
       <c r="K92" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L92" t="s">
         <v>26</v>
       </c>
       <c r="M92" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N92" t="s">
         <v>28</v>
       </c>
       <c r="O92" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>3375</v>
+        <v>3373</v>
       </c>
       <c r="B93" t="s">
         <v>861</v>
       </c>
       <c r="C93" t="s">
         <v>862</v>
       </c>
       <c r="D93" t="s">
         <v>863</v>
       </c>
       <c r="E93" t="s">
         <v>864</v>
       </c>
       <c r="F93" t="s">
         <v>865</v>
       </c>
       <c r="G93" t="s">
         <v>866</v>
       </c>
       <c r="H93" t="s">
         <v>867</v>
       </c>
       <c r="I93" t="s">
         <v>868</v>
       </c>
       <c r="J93" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K93" t="s">
-        <v>690</v>
+        <v>179</v>
       </c>
       <c r="L93" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M93" t="s">
-        <v>691</v>
+        <v>180</v>
       </c>
       <c r="N93" t="s">
         <v>28</v>
       </c>
       <c r="O93" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>3379</v>
+        <v>3375</v>
       </c>
       <c r="B94" t="s">
         <v>870</v>
       </c>
       <c r="C94" t="s">
         <v>871</v>
       </c>
       <c r="D94" t="s">
         <v>872</v>
       </c>
       <c r="E94" t="s">
         <v>873</v>
       </c>
       <c r="F94" t="s">
         <v>874</v>
       </c>
       <c r="G94" t="s">
         <v>875</v>
       </c>
       <c r="H94" t="s">
         <v>876</v>
       </c>
       <c r="I94" t="s">
         <v>877</v>
       </c>
       <c r="J94" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K94" t="s">
-        <v>25</v>
+        <v>699</v>
       </c>
       <c r="L94" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M94" t="s">
-        <v>27</v>
+        <v>700</v>
       </c>
       <c r="N94" t="s">
         <v>28</v>
       </c>
       <c r="O94" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>3381</v>
+        <v>3379</v>
       </c>
       <c r="B95" t="s">
         <v>879</v>
       </c>
       <c r="C95" t="s">
         <v>880</v>
       </c>
       <c r="D95" t="s">
         <v>881</v>
       </c>
       <c r="E95" t="s">
         <v>882</v>
       </c>
       <c r="F95" t="s">
         <v>883</v>
       </c>
       <c r="G95" t="s">
         <v>884</v>
       </c>
       <c r="H95" t="s">
         <v>885</v>
       </c>
       <c r="I95" t="s">
         <v>886</v>
       </c>
       <c r="J95" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K95" t="s">
-        <v>690</v>
+        <v>25</v>
       </c>
       <c r="L95" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M95" t="s">
-        <v>691</v>
+        <v>27</v>
       </c>
       <c r="N95" t="s">
         <v>28</v>
       </c>
       <c r="O95" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>3383</v>
+        <v>3381</v>
       </c>
       <c r="B96" t="s">
         <v>888</v>
       </c>
       <c r="C96" t="s">
         <v>889</v>
       </c>
       <c r="D96" t="s">
         <v>890</v>
       </c>
       <c r="E96" t="s">
         <v>891</v>
       </c>
       <c r="F96" t="s">
         <v>892</v>
       </c>
       <c r="G96" t="s">
         <v>893</v>
       </c>
       <c r="H96" t="s">
         <v>894</v>
       </c>
       <c r="I96" t="s">
         <v>895</v>
       </c>
       <c r="J96" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K96" t="s">
-        <v>274</v>
+        <v>699</v>
       </c>
       <c r="L96" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M96" t="s">
-        <v>276</v>
+        <v>700</v>
       </c>
       <c r="N96" t="s">
         <v>28</v>
       </c>
       <c r="O96" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>3389</v>
+        <v>3383</v>
       </c>
       <c r="B97" t="s">
         <v>897</v>
       </c>
       <c r="C97" t="s">
         <v>898</v>
       </c>
       <c r="D97" t="s">
         <v>899</v>
       </c>
       <c r="E97" t="s">
         <v>900</v>
       </c>
       <c r="F97" t="s">
         <v>901</v>
       </c>
       <c r="G97" t="s">
         <v>902</v>
       </c>
       <c r="H97" t="s">
         <v>903</v>
       </c>
       <c r="I97" t="s">
         <v>904</v>
       </c>
       <c r="J97" t="s">
         <v>24</v>
       </c>
       <c r="K97" t="s">
+        <v>283</v>
+      </c>
+      <c r="L97" t="s">
+        <v>26</v>
+      </c>
+      <c r="M97" t="s">
+        <v>285</v>
+      </c>
+      <c r="N97" t="s">
+        <v>28</v>
+      </c>
+      <c r="O97" t="s">
         <v>905</v>
-      </c>
-[...10 lines deleted...]
-        <v>907</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>3390</v>
+        <v>3389</v>
       </c>
       <c r="B98" t="s">
+        <v>906</v>
+      </c>
+      <c r="C98" t="s">
+        <v>907</v>
+      </c>
+      <c r="D98" t="s">
         <v>908</v>
       </c>
-      <c r="C98" t="s">
+      <c r="E98" t="s">
         <v>909</v>
       </c>
-      <c r="D98" t="s">
+      <c r="F98" t="s">
         <v>910</v>
       </c>
-      <c r="E98" t="s">
+      <c r="G98" t="s">
         <v>911</v>
       </c>
-      <c r="F98" t="s">
+      <c r="H98" t="s">
         <v>912</v>
       </c>
-      <c r="G98" t="s">
+      <c r="I98" t="s">
         <v>913</v>
       </c>
-      <c r="H98" t="s">
+      <c r="J98" t="s">
+        <v>24</v>
+      </c>
+      <c r="K98" t="s">
         <v>914</v>
       </c>
-      <c r="I98" t="s">
+      <c r="L98" t="s">
+        <v>26</v>
+      </c>
+      <c r="M98" t="s">
         <v>915</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N98" t="s">
         <v>28</v>
       </c>
       <c r="O98" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>3395</v>
+        <v>3390</v>
       </c>
       <c r="B99" t="s">
         <v>917</v>
       </c>
       <c r="C99" t="s">
         <v>918</v>
       </c>
       <c r="D99" t="s">
         <v>919</v>
       </c>
       <c r="E99" t="s">
         <v>920</v>
       </c>
       <c r="F99" t="s">
         <v>921</v>
       </c>
       <c r="G99" t="s">
         <v>922</v>
       </c>
       <c r="H99" t="s">
         <v>923</v>
       </c>
       <c r="I99" t="s">
         <v>924</v>
       </c>
       <c r="J99" t="s">
         <v>24</v>
       </c>
       <c r="K99" t="s">
+        <v>25</v>
+      </c>
+      <c r="L99" t="s">
+        <v>26</v>
+      </c>
+      <c r="M99" t="s">
+        <v>27</v>
+      </c>
+      <c r="N99" t="s">
+        <v>28</v>
+      </c>
+      <c r="O99" t="s">
         <v>925</v>
-      </c>
-[...10 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>3406</v>
+        <v>3395</v>
       </c>
       <c r="B100" t="s">
+        <v>926</v>
+      </c>
+      <c r="C100" t="s">
+        <v>927</v>
+      </c>
+      <c r="D100" t="s">
         <v>928</v>
       </c>
-      <c r="C100" t="s">
+      <c r="E100" t="s">
         <v>929</v>
       </c>
-      <c r="D100" t="s">
+      <c r="F100" t="s">
         <v>930</v>
       </c>
-      <c r="E100" t="s">
+      <c r="G100" t="s">
         <v>931</v>
       </c>
-      <c r="F100" t="s">
+      <c r="H100" t="s">
         <v>932</v>
       </c>
-      <c r="G100" t="s">
+      <c r="I100" t="s">
         <v>933</v>
       </c>
-      <c r="H100" t="s">
+      <c r="J100" t="s">
+        <v>24</v>
+      </c>
+      <c r="K100" t="s">
         <v>934</v>
       </c>
-      <c r="I100" t="s">
+      <c r="L100" t="s">
+        <v>26</v>
+      </c>
+      <c r="M100" t="s">
         <v>935</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>3407</v>
+        <v>3406</v>
       </c>
       <c r="B101" t="s">
         <v>937</v>
       </c>
       <c r="C101" t="s">
         <v>938</v>
       </c>
       <c r="D101" t="s">
         <v>939</v>
       </c>
       <c r="E101" t="s">
         <v>940</v>
       </c>
       <c r="F101" t="s">
         <v>941</v>
       </c>
       <c r="G101" t="s">
         <v>942</v>
       </c>
       <c r="H101" t="s">
         <v>943</v>
       </c>
       <c r="I101" t="s">
         <v>944</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L101" t="s">
         <v>26</v>
       </c>
       <c r="M101" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>3409</v>
+        <v>3407</v>
       </c>
       <c r="B102" t="s">
         <v>946</v>
       </c>
       <c r="C102" t="s">
         <v>947</v>
       </c>
       <c r="D102" t="s">
         <v>948</v>
       </c>
       <c r="E102" t="s">
         <v>949</v>
       </c>
       <c r="F102" t="s">
         <v>950</v>
       </c>
       <c r="G102" t="s">
         <v>951</v>
       </c>
       <c r="H102" t="s">
         <v>952</v>
       </c>
       <c r="I102" t="s">
         <v>953</v>
       </c>
       <c r="J102" t="s">
         <v>24</v>
       </c>
       <c r="K102" t="s">
         <v>25</v>
       </c>
       <c r="L102" t="s">
         <v>26</v>
       </c>
       <c r="M102" t="s">
         <v>27</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>3410</v>
+        <v>3409</v>
       </c>
       <c r="B103" t="s">
         <v>955</v>
       </c>
       <c r="C103" t="s">
         <v>956</v>
       </c>
       <c r="D103" t="s">
         <v>957</v>
       </c>
       <c r="E103" t="s">
         <v>958</v>
       </c>
       <c r="F103" t="s">
         <v>959</v>
       </c>
       <c r="G103" t="s">
         <v>960</v>
       </c>
       <c r="H103" t="s">
         <v>961</v>
       </c>
       <c r="I103" t="s">
         <v>962</v>
       </c>
       <c r="J103" t="s">
         <v>24</v>
       </c>
       <c r="K103" t="s">
         <v>25</v>
       </c>
       <c r="L103" t="s">
         <v>26</v>
       </c>
       <c r="M103" t="s">
         <v>27</v>
       </c>
       <c r="N103" t="s">
         <v>28</v>
       </c>
       <c r="O103" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>3414</v>
+        <v>3410</v>
       </c>
       <c r="B104" t="s">
         <v>964</v>
       </c>
       <c r="C104" t="s">
         <v>965</v>
       </c>
       <c r="D104" t="s">
         <v>966</v>
       </c>
       <c r="E104" t="s">
         <v>967</v>
       </c>
       <c r="F104" t="s">
         <v>968</v>
       </c>
       <c r="G104" t="s">
         <v>969</v>
       </c>
       <c r="H104" t="s">
         <v>970</v>
       </c>
       <c r="I104" t="s">
         <v>971</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>3417</v>
+        <v>3414</v>
       </c>
       <c r="B105" t="s">
         <v>973</v>
       </c>
       <c r="C105" t="s">
         <v>974</v>
       </c>
       <c r="D105" t="s">
         <v>975</v>
       </c>
       <c r="E105" t="s">
         <v>976</v>
       </c>
       <c r="F105" t="s">
         <v>977</v>
       </c>
       <c r="G105" t="s">
         <v>978</v>
       </c>
       <c r="H105" t="s">
         <v>979</v>
       </c>
       <c r="I105" t="s">
         <v>980</v>
       </c>
       <c r="J105" t="s">
         <v>24</v>
       </c>
       <c r="K105" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L105" t="s">
         <v>26</v>
       </c>
       <c r="M105" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>3418</v>
+        <v>3417</v>
       </c>
       <c r="B106" t="s">
         <v>982</v>
       </c>
       <c r="C106" t="s">
         <v>983</v>
       </c>
       <c r="D106" t="s">
         <v>984</v>
       </c>
       <c r="E106" t="s">
         <v>985</v>
       </c>
       <c r="F106" t="s">
         <v>986</v>
       </c>
       <c r="G106" t="s">
         <v>987</v>
       </c>
       <c r="H106" t="s">
         <v>988</v>
       </c>
       <c r="I106" t="s">
         <v>989</v>
       </c>
       <c r="J106" t="s">
         <v>24</v>
       </c>
       <c r="K106" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
       <c r="M106" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>3419</v>
+        <v>3418</v>
       </c>
       <c r="B107" t="s">
         <v>991</v>
       </c>
       <c r="C107" t="s">
         <v>992</v>
       </c>
       <c r="D107" t="s">
         <v>993</v>
       </c>
       <c r="E107" t="s">
         <v>994</v>
       </c>
       <c r="F107" t="s">
         <v>995</v>
       </c>
       <c r="G107" t="s">
         <v>996</v>
       </c>
       <c r="H107" t="s">
         <v>997</v>
       </c>
       <c r="I107" t="s">
         <v>998</v>
       </c>
       <c r="J107" t="s">
         <v>24</v>
       </c>
       <c r="K107" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>3420</v>
+        <v>3419</v>
       </c>
       <c r="B108" t="s">
         <v>1000</v>
       </c>
       <c r="C108" t="s">
         <v>1001</v>
       </c>
       <c r="D108" t="s">
         <v>1002</v>
       </c>
       <c r="E108" t="s">
         <v>1003</v>
       </c>
       <c r="F108" t="s">
         <v>1004</v>
       </c>
       <c r="G108" t="s">
         <v>1005</v>
       </c>
       <c r="H108" t="s">
         <v>1006</v>
       </c>
       <c r="I108" t="s">
         <v>1007</v>
       </c>
       <c r="J108" t="s">
         <v>24</v>
       </c>
       <c r="K108" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L108" t="s">
         <v>26</v>
       </c>
       <c r="M108" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N108" t="s">
         <v>28</v>
       </c>
       <c r="O108" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>3422</v>
+        <v>3420</v>
       </c>
       <c r="B109" t="s">
         <v>1009</v>
       </c>
       <c r="C109" t="s">
         <v>1010</v>
       </c>
       <c r="D109" t="s">
         <v>1011</v>
       </c>
       <c r="E109" t="s">
         <v>1012</v>
       </c>
       <c r="F109" t="s">
         <v>1013</v>
       </c>
       <c r="G109" t="s">
         <v>1014</v>
       </c>
       <c r="H109" t="s">
         <v>1015</v>
       </c>
       <c r="I109" t="s">
         <v>1016</v>
       </c>
       <c r="J109" t="s">
         <v>24</v>
       </c>
       <c r="K109" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L109" t="s">
         <v>26</v>
       </c>
       <c r="M109" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>3437</v>
+        <v>3422</v>
       </c>
       <c r="B110" t="s">
         <v>1018</v>
       </c>
       <c r="C110" t="s">
         <v>1019</v>
       </c>
       <c r="D110" t="s">
         <v>1020</v>
       </c>
       <c r="E110" t="s">
         <v>1021</v>
       </c>
       <c r="F110" t="s">
         <v>1022</v>
       </c>
       <c r="G110" t="s">
         <v>1023</v>
       </c>
       <c r="H110" t="s">
         <v>1024</v>
       </c>
       <c r="I110" t="s">
         <v>1025</v>
       </c>
       <c r="J110" t="s">
         <v>24</v>
       </c>
       <c r="K110" t="s">
         <v>25</v>
       </c>
       <c r="L110" t="s">
         <v>26</v>
       </c>
       <c r="M110" t="s">
         <v>27</v>
       </c>
       <c r="N110" t="s">
         <v>28</v>
       </c>
       <c r="O110" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>3438</v>
+        <v>3437</v>
       </c>
       <c r="B111" t="s">
         <v>1027</v>
       </c>
       <c r="C111" t="s">
         <v>1028</v>
       </c>
       <c r="D111" t="s">
         <v>1029</v>
       </c>
       <c r="E111" t="s">
         <v>1030</v>
       </c>
       <c r="F111" t="s">
         <v>1031</v>
       </c>
       <c r="G111" t="s">
         <v>1032</v>
       </c>
       <c r="H111" t="s">
         <v>1033</v>
       </c>
       <c r="I111" t="s">
         <v>1034</v>
       </c>
       <c r="J111" t="s">
         <v>24</v>
       </c>
       <c r="K111" t="s">
         <v>25</v>
       </c>
       <c r="L111" t="s">
         <v>26</v>
       </c>
       <c r="M111" t="s">
         <v>27</v>
       </c>
       <c r="N111" t="s">
         <v>28</v>
       </c>
       <c r="O111" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>3444</v>
+        <v>3438</v>
       </c>
       <c r="B112" t="s">
         <v>1036</v>
       </c>
       <c r="C112" t="s">
         <v>1037</v>
       </c>
       <c r="D112" t="s">
         <v>1038</v>
       </c>
       <c r="E112" t="s">
         <v>1039</v>
       </c>
       <c r="F112" t="s">
         <v>1040</v>
       </c>
       <c r="G112" t="s">
         <v>1041</v>
       </c>
       <c r="H112" t="s">
         <v>1042</v>
       </c>
       <c r="I112" t="s">
         <v>1043</v>
       </c>
       <c r="J112" t="s">
         <v>24</v>
       </c>
       <c r="K112" t="s">
         <v>25</v>
       </c>
       <c r="L112" t="s">
         <v>26</v>
       </c>
       <c r="M112" t="s">
         <v>27</v>
       </c>
       <c r="N112" t="s">
         <v>28</v>
       </c>
       <c r="O112" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>3461</v>
+        <v>3444</v>
       </c>
       <c r="B113" t="s">
         <v>1045</v>
       </c>
       <c r="C113" t="s">
         <v>1046</v>
       </c>
       <c r="D113" t="s">
         <v>1047</v>
       </c>
       <c r="E113" t="s">
         <v>1048</v>
       </c>
       <c r="F113" t="s">
         <v>1049</v>
       </c>
       <c r="G113" t="s">
         <v>1050</v>
       </c>
       <c r="H113" t="s">
         <v>1051</v>
       </c>
       <c r="I113" t="s">
         <v>1052</v>
       </c>
       <c r="J113" t="s">
         <v>24</v>
       </c>
       <c r="K113" t="s">
         <v>25</v>
       </c>
       <c r="L113" t="s">
         <v>26</v>
       </c>
       <c r="M113" t="s">
         <v>27</v>
       </c>
       <c r="N113" t="s">
         <v>28</v>
       </c>
       <c r="O113" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>3469</v>
+        <v>3461</v>
       </c>
       <c r="B114" t="s">
         <v>1054</v>
       </c>
       <c r="C114" t="s">
         <v>1055</v>
       </c>
       <c r="D114" t="s">
         <v>1056</v>
       </c>
       <c r="E114" t="s">
         <v>1057</v>
       </c>
       <c r="F114" t="s">
         <v>1058</v>
       </c>
       <c r="G114" t="s">
         <v>1059</v>
       </c>
       <c r="H114" t="s">
         <v>1060</v>
       </c>
       <c r="I114" t="s">
         <v>1061</v>
       </c>
       <c r="J114" t="s">
         <v>24</v>
       </c>
       <c r="K114" t="s">
         <v>25</v>
       </c>
       <c r="L114" t="s">
         <v>26</v>
       </c>
       <c r="M114" t="s">
         <v>27</v>
       </c>
       <c r="N114" t="s">
         <v>28</v>
       </c>
       <c r="O114" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>3470</v>
+        <v>3469</v>
       </c>
       <c r="B115" t="s">
         <v>1063</v>
       </c>
       <c r="C115" t="s">
         <v>1064</v>
       </c>
       <c r="D115" t="s">
         <v>1065</v>
       </c>
       <c r="E115" t="s">
         <v>1066</v>
       </c>
       <c r="F115" t="s">
         <v>1067</v>
       </c>
       <c r="G115" t="s">
         <v>1068</v>
       </c>
       <c r="H115" t="s">
         <v>1069</v>
       </c>
       <c r="I115" t="s">
         <v>1070</v>
       </c>
       <c r="J115" t="s">
         <v>24</v>
       </c>
       <c r="K115" t="s">
+        <v>25</v>
+      </c>
+      <c r="L115" t="s">
+        <v>26</v>
+      </c>
+      <c r="M115" t="s">
+        <v>27</v>
+      </c>
+      <c r="N115" t="s">
+        <v>28</v>
+      </c>
+      <c r="O115" t="s">
         <v>1071</v>
-      </c>
-[...10 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>3475</v>
+        <v>3470</v>
       </c>
       <c r="B116" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D116" t="s">
         <v>1074</v>
       </c>
-      <c r="C116" t="s">
+      <c r="E116" t="s">
         <v>1075</v>
       </c>
-      <c r="D116" t="s">
+      <c r="F116" t="s">
         <v>1076</v>
       </c>
-      <c r="E116" t="s">
+      <c r="G116" t="s">
         <v>1077</v>
       </c>
-      <c r="F116" t="s">
+      <c r="H116" t="s">
         <v>1078</v>
       </c>
-      <c r="G116" t="s">
+      <c r="I116" t="s">
         <v>1079</v>
       </c>
-      <c r="H116" t="s">
+      <c r="J116" t="s">
+        <v>24</v>
+      </c>
+      <c r="K116" t="s">
         <v>1080</v>
       </c>
-      <c r="I116" t="s">
+      <c r="L116" t="s">
+        <v>26</v>
+      </c>
+      <c r="M116" t="s">
         <v>1081</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N116" t="s">
         <v>28</v>
       </c>
       <c r="O116" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>3476</v>
+        <v>3475</v>
       </c>
       <c r="B117" t="s">
         <v>1083</v>
       </c>
       <c r="C117" t="s">
         <v>1084</v>
       </c>
       <c r="D117" t="s">
         <v>1085</v>
       </c>
       <c r="E117" t="s">
         <v>1086</v>
       </c>
       <c r="F117" t="s">
         <v>1087</v>
       </c>
       <c r="G117" t="s">
         <v>1088</v>
       </c>
       <c r="H117" t="s">
         <v>1089</v>
       </c>
       <c r="I117" t="s">
         <v>1090</v>
       </c>
       <c r="J117" t="s">
         <v>24</v>
       </c>
       <c r="K117" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L117" t="s">
         <v>26</v>
       </c>
       <c r="M117" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N117" t="s">
         <v>28</v>
       </c>
       <c r="O117" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>3480</v>
+        <v>3476</v>
       </c>
       <c r="B118" t="s">
         <v>1092</v>
       </c>
       <c r="C118" t="s">
         <v>1093</v>
       </c>
       <c r="D118" t="s">
         <v>1094</v>
       </c>
       <c r="E118" t="s">
         <v>1095</v>
       </c>
       <c r="F118" t="s">
         <v>1096</v>
       </c>
       <c r="G118" t="s">
         <v>1097</v>
       </c>
       <c r="H118" t="s">
         <v>1098</v>
       </c>
       <c r="I118" t="s">
         <v>1099</v>
       </c>
       <c r="J118" t="s">
         <v>24</v>
       </c>
       <c r="K118" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L118" t="s">
         <v>26</v>
       </c>
       <c r="M118" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N118" t="s">
         <v>28</v>
       </c>
       <c r="O118" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>3481</v>
+        <v>3480</v>
       </c>
       <c r="B119" t="s">
         <v>1101</v>
       </c>
       <c r="C119" t="s">
         <v>1102</v>
       </c>
       <c r="D119" t="s">
         <v>1103</v>
       </c>
       <c r="E119" t="s">
         <v>1104</v>
       </c>
       <c r="F119" t="s">
         <v>1105</v>
       </c>
       <c r="G119" t="s">
         <v>1106</v>
       </c>
       <c r="H119" t="s">
         <v>1107</v>
       </c>
       <c r="I119" t="s">
         <v>1108</v>
       </c>
       <c r="J119" t="s">
         <v>24</v>
       </c>
       <c r="K119" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L119" t="s">
         <v>26</v>
       </c>
       <c r="M119" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N119" t="s">
         <v>28</v>
       </c>
       <c r="O119" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>3503</v>
+        <v>3481</v>
       </c>
       <c r="B120" t="s">
         <v>1110</v>
       </c>
       <c r="C120" t="s">
         <v>1111</v>
       </c>
       <c r="D120" t="s">
         <v>1112</v>
       </c>
       <c r="E120" t="s">
         <v>1113</v>
       </c>
       <c r="F120" t="s">
         <v>1114</v>
       </c>
       <c r="G120" t="s">
         <v>1115</v>
       </c>
       <c r="H120" t="s">
         <v>1116</v>
       </c>
       <c r="I120" t="s">
         <v>1117</v>
       </c>
       <c r="J120" t="s">
         <v>24</v>
       </c>
       <c r="K120" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L120" t="s">
         <v>26</v>
       </c>
       <c r="M120" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N120" t="s">
         <v>28</v>
       </c>
       <c r="O120" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>3512</v>
+        <v>3503</v>
       </c>
       <c r="B121" t="s">
         <v>1119</v>
       </c>
       <c r="C121" t="s">
         <v>1120</v>
       </c>
       <c r="D121" t="s">
         <v>1121</v>
       </c>
       <c r="E121" t="s">
         <v>1122</v>
       </c>
       <c r="F121" t="s">
         <v>1123</v>
       </c>
       <c r="G121" t="s">
         <v>1124</v>
       </c>
       <c r="H121" t="s">
         <v>1125</v>
       </c>
       <c r="I121" t="s">
         <v>1126</v>
       </c>
       <c r="J121" t="s">
         <v>24</v>
       </c>
       <c r="K121" t="s">
         <v>25</v>
       </c>
       <c r="L121" t="s">
         <v>26</v>
       </c>
       <c r="M121" t="s">
         <v>27</v>
       </c>
       <c r="N121" t="s">
         <v>28</v>
       </c>
       <c r="O121" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>3518</v>
+        <v>3512</v>
       </c>
       <c r="B122" t="s">
         <v>1128</v>
       </c>
       <c r="C122" t="s">
         <v>1129</v>
       </c>
       <c r="D122" t="s">
         <v>1130</v>
       </c>
       <c r="E122" t="s">
         <v>1131</v>
       </c>
       <c r="F122" t="s">
         <v>1132</v>
       </c>
       <c r="G122" t="s">
         <v>1133</v>
       </c>
       <c r="H122" t="s">
         <v>1134</v>
       </c>
       <c r="I122" t="s">
         <v>1135</v>
       </c>
       <c r="J122" t="s">
         <v>24</v>
       </c>
       <c r="K122" t="s">
+        <v>25</v>
+      </c>
+      <c r="L122" t="s">
+        <v>26</v>
+      </c>
+      <c r="M122" t="s">
+        <v>27</v>
+      </c>
+      <c r="N122" t="s">
+        <v>28</v>
+      </c>
+      <c r="O122" t="s">
         <v>1136</v>
-      </c>
-[...10 lines deleted...]
-        <v>1138</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>3520</v>
+        <v>3518</v>
       </c>
       <c r="B123" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D123" t="s">
         <v>1139</v>
       </c>
-      <c r="C123" t="s">
+      <c r="E123" t="s">
         <v>1140</v>
       </c>
-      <c r="D123" t="s">
+      <c r="F123" t="s">
         <v>1141</v>
       </c>
-      <c r="E123" t="s">
+      <c r="G123" t="s">
         <v>1142</v>
       </c>
-      <c r="F123" t="s">
+      <c r="H123" t="s">
         <v>1143</v>
       </c>
-      <c r="G123" t="s">
+      <c r="I123" t="s">
         <v>1144</v>
       </c>
-      <c r="H123" t="s">
+      <c r="J123" t="s">
+        <v>24</v>
+      </c>
+      <c r="K123" t="s">
         <v>1145</v>
       </c>
-      <c r="I123" t="s">
+      <c r="L123" t="s">
+        <v>26</v>
+      </c>
+      <c r="M123" t="s">
         <v>1146</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>3534</v>
+        <v>3520</v>
       </c>
       <c r="B124" t="s">
         <v>1148</v>
       </c>
       <c r="C124" t="s">
         <v>1149</v>
       </c>
       <c r="D124" t="s">
         <v>1150</v>
       </c>
       <c r="E124" t="s">
         <v>1151</v>
       </c>
       <c r="F124" t="s">
         <v>1152</v>
       </c>
       <c r="G124" t="s">
         <v>1153</v>
       </c>
       <c r="H124" t="s">
         <v>1154</v>
       </c>
       <c r="I124" t="s">
         <v>1155</v>
       </c>
       <c r="J124" t="s">
         <v>24</v>
       </c>
       <c r="K124" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N124" t="s">
         <v>28</v>
       </c>
       <c r="O124" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>3546</v>
+        <v>3534</v>
       </c>
       <c r="B125" t="s">
         <v>1157</v>
       </c>
       <c r="C125" t="s">
         <v>1158</v>
       </c>
       <c r="D125" t="s">
         <v>1159</v>
       </c>
       <c r="E125" t="s">
         <v>1160</v>
       </c>
       <c r="F125" t="s">
         <v>1161</v>
       </c>
       <c r="G125" t="s">
         <v>1162</v>
       </c>
       <c r="H125" t="s">
         <v>1163</v>
       </c>
       <c r="I125" t="s">
         <v>1164</v>
       </c>
       <c r="J125" t="s">
         <v>24</v>
       </c>
       <c r="K125" t="s">
         <v>25</v>
       </c>
       <c r="L125" t="s">
         <v>26</v>
       </c>
       <c r="M125" t="s">
         <v>27</v>
       </c>
       <c r="N125" t="s">
         <v>28</v>
       </c>
       <c r="O125" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>3552</v>
+        <v>3546</v>
       </c>
       <c r="B126" t="s">
         <v>1166</v>
       </c>
       <c r="C126" t="s">
         <v>1167</v>
       </c>
       <c r="D126" t="s">
         <v>1168</v>
       </c>
       <c r="E126" t="s">
         <v>1169</v>
       </c>
       <c r="F126" t="s">
         <v>1170</v>
       </c>
       <c r="G126" t="s">
         <v>1171</v>
       </c>
       <c r="H126" t="s">
         <v>1172</v>
       </c>
       <c r="I126" t="s">
         <v>1173</v>
       </c>
       <c r="J126" t="s">
         <v>24</v>
       </c>
       <c r="K126" t="s">
-        <v>746</v>
+        <v>25</v>
       </c>
       <c r="L126" t="s">
         <v>26</v>
       </c>
       <c r="M126" t="s">
-        <v>747</v>
+        <v>27</v>
       </c>
       <c r="N126" t="s">
         <v>28</v>
       </c>
       <c r="O126" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>3553</v>
+        <v>3552</v>
       </c>
       <c r="B127" t="s">
         <v>1175</v>
       </c>
       <c r="C127" t="s">
         <v>1176</v>
       </c>
       <c r="D127" t="s">
         <v>1177</v>
       </c>
       <c r="E127" t="s">
         <v>1178</v>
       </c>
       <c r="F127" t="s">
         <v>1179</v>
       </c>
       <c r="G127" t="s">
         <v>1180</v>
       </c>
       <c r="H127" t="s">
         <v>1181</v>
       </c>
       <c r="I127" t="s">
         <v>1182</v>
       </c>
       <c r="J127" t="s">
         <v>24</v>
       </c>
       <c r="K127" t="s">
-        <v>47</v>
+        <v>755</v>
       </c>
       <c r="L127" t="s">
         <v>26</v>
       </c>
       <c r="M127" t="s">
-        <v>48</v>
+        <v>756</v>
       </c>
       <c r="N127" t="s">
         <v>28</v>
       </c>
       <c r="O127" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>3566</v>
+        <v>3553</v>
       </c>
       <c r="B128" t="s">
         <v>1184</v>
       </c>
       <c r="C128" t="s">
         <v>1185</v>
       </c>
       <c r="D128" t="s">
         <v>1186</v>
       </c>
       <c r="E128" t="s">
         <v>1187</v>
       </c>
       <c r="F128" t="s">
         <v>1188</v>
       </c>
       <c r="G128" t="s">
         <v>1189</v>
       </c>
       <c r="H128" t="s">
         <v>1190</v>
       </c>
       <c r="I128" t="s">
         <v>1191</v>
       </c>
       <c r="J128" t="s">
         <v>24</v>
       </c>
       <c r="K128" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L128" t="s">
         <v>26</v>
       </c>
       <c r="M128" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N128" t="s">
         <v>28</v>
       </c>
       <c r="O128" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>3567</v>
+        <v>3566</v>
       </c>
       <c r="B129" t="s">
         <v>1193</v>
       </c>
       <c r="C129" t="s">
         <v>1194</v>
       </c>
       <c r="D129" t="s">
         <v>1195</v>
       </c>
       <c r="E129" t="s">
         <v>1196</v>
       </c>
       <c r="F129" t="s">
         <v>1197</v>
       </c>
       <c r="G129" t="s">
         <v>1198</v>
       </c>
       <c r="H129" t="s">
         <v>1199</v>
       </c>
       <c r="I129" t="s">
         <v>1200</v>
       </c>
       <c r="J129" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K129" t="s">
+        <v>179</v>
+      </c>
+      <c r="L129" t="s">
+        <v>26</v>
+      </c>
+      <c r="M129" t="s">
+        <v>180</v>
+      </c>
+      <c r="N129" t="s">
+        <v>28</v>
+      </c>
+      <c r="O129" t="s">
         <v>1201</v>
-      </c>
-[...10 lines deleted...]
-        <v>1203</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>3573</v>
+        <v>3567</v>
       </c>
       <c r="B130" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D130" t="s">
         <v>1204</v>
       </c>
-      <c r="C130" t="s">
+      <c r="E130" t="s">
         <v>1205</v>
       </c>
-      <c r="D130" t="s">
+      <c r="F130" t="s">
         <v>1206</v>
       </c>
-      <c r="E130" t="s">
+      <c r="G130" t="s">
         <v>1207</v>
       </c>
-      <c r="F130" t="s">
+      <c r="H130" t="s">
         <v>1208</v>
       </c>
-      <c r="G130" t="s">
+      <c r="I130" t="s">
         <v>1209</v>
       </c>
-      <c r="H130" t="s">
+      <c r="J130" t="s">
+        <v>459</v>
+      </c>
+      <c r="K130" t="s">
         <v>1210</v>
       </c>
-      <c r="I130" t="s">
+      <c r="L130" t="s">
+        <v>461</v>
+      </c>
+      <c r="M130" t="s">
         <v>1211</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N130" t="s">
         <v>28</v>
       </c>
       <c r="O130" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>3574</v>
+        <v>3573</v>
       </c>
       <c r="B131" t="s">
         <v>1213</v>
       </c>
       <c r="C131" t="s">
         <v>1214</v>
       </c>
       <c r="D131" t="s">
         <v>1215</v>
       </c>
       <c r="E131" t="s">
         <v>1216</v>
       </c>
       <c r="F131" t="s">
         <v>1217</v>
       </c>
       <c r="G131" t="s">
         <v>1218</v>
       </c>
       <c r="H131" t="s">
         <v>1219</v>
       </c>
       <c r="I131" t="s">
         <v>1220</v>
       </c>
       <c r="J131" t="s">
         <v>24</v>
       </c>
       <c r="K131" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L131" t="s">
         <v>26</v>
       </c>
       <c r="M131" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N131" t="s">
         <v>28</v>
       </c>
       <c r="O131" t="s">
         <v>1221</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>3575</v>
+        <v>3574</v>
       </c>
       <c r="B132" t="s">
         <v>1222</v>
       </c>
       <c r="C132" t="s">
         <v>1223</v>
       </c>
       <c r="D132" t="s">
         <v>1224</v>
       </c>
       <c r="E132" t="s">
         <v>1225</v>
       </c>
       <c r="F132" t="s">
         <v>1226</v>
       </c>
       <c r="G132" t="s">
         <v>1227</v>
       </c>
       <c r="H132" t="s">
         <v>1228</v>
       </c>
       <c r="I132" t="s">
         <v>1229</v>
       </c>
       <c r="J132" t="s">
         <v>24</v>
       </c>
       <c r="K132" t="s">
+        <v>179</v>
+      </c>
+      <c r="L132" t="s">
+        <v>26</v>
+      </c>
+      <c r="M132" t="s">
+        <v>180</v>
+      </c>
+      <c r="N132" t="s">
+        <v>28</v>
+      </c>
+      <c r="O132" t="s">
         <v>1230</v>
-      </c>
-[...10 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>3578</v>
+        <v>3575</v>
       </c>
       <c r="B133" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D133" t="s">
         <v>1233</v>
       </c>
-      <c r="C133" t="s">
+      <c r="E133" t="s">
         <v>1234</v>
       </c>
-      <c r="D133" t="s">
+      <c r="F133" t="s">
         <v>1235</v>
       </c>
-      <c r="E133" t="s">
+      <c r="G133" t="s">
         <v>1236</v>
       </c>
-      <c r="F133" t="s">
+      <c r="H133" t="s">
         <v>1237</v>
       </c>
-      <c r="G133" t="s">
+      <c r="I133" t="s">
         <v>1238</v>
       </c>
-      <c r="H133" t="s">
+      <c r="J133" t="s">
+        <v>24</v>
+      </c>
+      <c r="K133" t="s">
         <v>1239</v>
       </c>
-      <c r="I133" t="s">
+      <c r="L133" t="s">
+        <v>26</v>
+      </c>
+      <c r="M133" t="s">
         <v>1240</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N133" t="s">
         <v>28</v>
       </c>
       <c r="O133" t="s">
         <v>1241</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>3581</v>
+        <v>3578</v>
       </c>
       <c r="B134" t="s">
         <v>1242</v>
       </c>
       <c r="C134" t="s">
         <v>1243</v>
       </c>
       <c r="D134" t="s">
         <v>1244</v>
       </c>
       <c r="E134" t="s">
         <v>1245</v>
       </c>
       <c r="F134" t="s">
         <v>1246</v>
       </c>
       <c r="G134" t="s">
         <v>1247</v>
       </c>
       <c r="H134" t="s">
         <v>1248</v>
       </c>
       <c r="I134" t="s">
         <v>1249</v>
       </c>
       <c r="J134" t="s">
         <v>24</v>
       </c>
       <c r="K134" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L134" t="s">
         <v>26</v>
       </c>
       <c r="M134" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N134" t="s">
         <v>28</v>
       </c>
       <c r="O134" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>3586</v>
+        <v>3581</v>
       </c>
       <c r="B135" t="s">
         <v>1251</v>
       </c>
       <c r="C135" t="s">
         <v>1252</v>
       </c>
       <c r="D135" t="s">
         <v>1253</v>
       </c>
       <c r="E135" t="s">
         <v>1254</v>
       </c>
       <c r="F135" t="s">
         <v>1255</v>
       </c>
       <c r="G135" t="s">
         <v>1256</v>
       </c>
       <c r="H135" t="s">
         <v>1257</v>
       </c>
       <c r="I135" t="s">
         <v>1258</v>
       </c>
       <c r="J135" t="s">
         <v>24</v>
       </c>
       <c r="K135" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L135" t="s">
         <v>26</v>
       </c>
       <c r="M135" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N135" t="s">
         <v>28</v>
       </c>
       <c r="O135" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>3588</v>
+        <v>3586</v>
       </c>
       <c r="B136" t="s">
         <v>1260</v>
       </c>
       <c r="C136" t="s">
         <v>1261</v>
       </c>
       <c r="D136" t="s">
         <v>1262</v>
       </c>
       <c r="E136" t="s">
         <v>1263</v>
       </c>
       <c r="F136" t="s">
         <v>1264</v>
       </c>
       <c r="G136" t="s">
         <v>1265</v>
       </c>
       <c r="H136" t="s">
         <v>1266</v>
       </c>
       <c r="I136" t="s">
         <v>1267</v>
       </c>
       <c r="J136" t="s">
         <v>24</v>
       </c>
       <c r="K136" t="s">
+        <v>25</v>
+      </c>
+      <c r="L136" t="s">
+        <v>26</v>
+      </c>
+      <c r="M136" t="s">
+        <v>27</v>
+      </c>
+      <c r="N136" t="s">
+        <v>28</v>
+      </c>
+      <c r="O136" t="s">
         <v>1268</v>
-      </c>
-[...10 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>3591</v>
+        <v>3588</v>
       </c>
       <c r="B137" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D137" t="s">
         <v>1271</v>
       </c>
-      <c r="C137" t="s">
+      <c r="E137" t="s">
         <v>1272</v>
       </c>
-      <c r="D137" t="s">
+      <c r="F137" t="s">
         <v>1273</v>
       </c>
-      <c r="E137" t="s">
+      <c r="G137" t="s">
         <v>1274</v>
       </c>
-      <c r="F137" t="s">
+      <c r="H137" t="s">
         <v>1275</v>
       </c>
-      <c r="G137" t="s">
+      <c r="I137" t="s">
         <v>1276</v>
       </c>
-      <c r="H137" t="s">
+      <c r="J137" t="s">
+        <v>24</v>
+      </c>
+      <c r="K137" t="s">
         <v>1277</v>
       </c>
-      <c r="I137" t="s">
+      <c r="L137" t="s">
+        <v>26</v>
+      </c>
+      <c r="M137" t="s">
         <v>1278</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N137" t="s">
         <v>28</v>
       </c>
       <c r="O137" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>3602</v>
+        <v>3591</v>
       </c>
       <c r="B138" t="s">
         <v>1280</v>
       </c>
       <c r="C138" t="s">
         <v>1281</v>
       </c>
       <c r="D138" t="s">
         <v>1282</v>
       </c>
       <c r="E138" t="s">
         <v>1283</v>
       </c>
       <c r="F138" t="s">
         <v>1284</v>
       </c>
       <c r="G138" t="s">
         <v>1285</v>
       </c>
       <c r="H138" t="s">
         <v>1286</v>
       </c>
       <c r="I138" t="s">
         <v>1287</v>
       </c>
       <c r="J138" t="s">
         <v>24</v>
       </c>
       <c r="K138" t="s">
-        <v>59</v>
+        <v>179</v>
       </c>
       <c r="L138" t="s">
         <v>26</v>
       </c>
       <c r="M138" t="s">
-        <v>61</v>
+        <v>180</v>
       </c>
       <c r="N138" t="s">
         <v>28</v>
       </c>
       <c r="O138" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>3636</v>
+        <v>3602</v>
       </c>
       <c r="B139" t="s">
         <v>1289</v>
       </c>
       <c r="C139" t="s">
         <v>1290</v>
       </c>
       <c r="D139" t="s">
         <v>1291</v>
       </c>
       <c r="E139" t="s">
         <v>1292</v>
       </c>
       <c r="F139" t="s">
         <v>1293</v>
       </c>
       <c r="G139" t="s">
         <v>1294</v>
       </c>
       <c r="H139" t="s">
         <v>1295</v>
       </c>
       <c r="I139" t="s">
         <v>1296</v>
       </c>
       <c r="J139" t="s">
         <v>24</v>
       </c>
       <c r="K139" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L139" t="s">
         <v>26</v>
       </c>
       <c r="M139" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N139" t="s">
         <v>28</v>
       </c>
       <c r="O139" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>3652</v>
+        <v>3636</v>
       </c>
       <c r="B140" t="s">
         <v>1298</v>
       </c>
       <c r="C140" t="s">
         <v>1299</v>
       </c>
       <c r="D140" t="s">
         <v>1300</v>
       </c>
       <c r="E140" t="s">
         <v>1301</v>
       </c>
       <c r="F140" t="s">
         <v>1302</v>
       </c>
       <c r="G140" t="s">
         <v>1303</v>
       </c>
       <c r="H140" t="s">
         <v>1304</v>
       </c>
       <c r="I140" t="s">
         <v>1305</v>
       </c>
       <c r="J140" t="s">
         <v>24</v>
       </c>
       <c r="K140" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L140" t="s">
         <v>26</v>
       </c>
       <c r="M140" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N140" t="s">
         <v>28</v>
       </c>
       <c r="O140" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>3686</v>
+        <v>3652</v>
       </c>
       <c r="B141" t="s">
         <v>1307</v>
       </c>
       <c r="C141" t="s">
         <v>1308</v>
       </c>
       <c r="D141" t="s">
         <v>1309</v>
       </c>
       <c r="E141" t="s">
         <v>1310</v>
       </c>
       <c r="F141" t="s">
         <v>1311</v>
       </c>
       <c r="G141" t="s">
         <v>1312</v>
       </c>
       <c r="H141" t="s">
         <v>1313</v>
       </c>
       <c r="I141" t="s">
         <v>1314</v>
       </c>
       <c r="J141" t="s">
         <v>24</v>
       </c>
       <c r="K141" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="L141" t="s">
         <v>26</v>
       </c>
       <c r="M141" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>3689</v>
+        <v>3686</v>
       </c>
       <c r="B142" t="s">
         <v>1316</v>
       </c>
       <c r="C142" t="s">
         <v>1317</v>
       </c>
       <c r="D142" t="s">
         <v>1318</v>
       </c>
       <c r="E142" t="s">
         <v>1319</v>
       </c>
       <c r="F142" t="s">
         <v>1320</v>
       </c>
       <c r="G142" t="s">
         <v>1321</v>
       </c>
       <c r="H142" t="s">
         <v>1322</v>
       </c>
       <c r="I142" t="s">
         <v>1323</v>
       </c>
       <c r="J142" t="s">
         <v>24</v>
       </c>
       <c r="K142" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L142" t="s">
         <v>26</v>
       </c>
       <c r="M142" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>3700</v>
+        <v>3689</v>
       </c>
       <c r="B143" t="s">
         <v>1325</v>
       </c>
       <c r="C143" t="s">
         <v>1326</v>
       </c>
       <c r="D143" t="s">
         <v>1327</v>
       </c>
       <c r="E143" t="s">
         <v>1328</v>
       </c>
       <c r="F143" t="s">
         <v>1329</v>
       </c>
       <c r="G143" t="s">
         <v>1330</v>
       </c>
       <c r="H143" t="s">
         <v>1331</v>
       </c>
       <c r="I143" t="s">
         <v>1332</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
         <v>25</v>
       </c>
       <c r="L143" t="s">
         <v>26</v>
       </c>
       <c r="M143" t="s">
         <v>27</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
         <v>1333</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>3701</v>
+        <v>3700</v>
       </c>
       <c r="B144" t="s">
         <v>1334</v>
       </c>
       <c r="C144" t="s">
         <v>1335</v>
       </c>
       <c r="D144" t="s">
         <v>1336</v>
       </c>
       <c r="E144" t="s">
         <v>1337</v>
       </c>
       <c r="F144" t="s">
         <v>1338</v>
       </c>
       <c r="G144" t="s">
         <v>1339</v>
       </c>
       <c r="H144" t="s">
         <v>1340</v>
       </c>
       <c r="I144" t="s">
         <v>1341</v>
       </c>
       <c r="J144" t="s">
         <v>24</v>
       </c>
       <c r="K144" t="s">
         <v>25</v>
       </c>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144" t="s">
         <v>27</v>
       </c>
       <c r="N144" t="s">
         <v>28</v>
       </c>
       <c r="O144" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>3702</v>
+        <v>3701</v>
       </c>
       <c r="B145" t="s">
         <v>1343</v>
       </c>
       <c r="C145" t="s">
         <v>1344</v>
       </c>
       <c r="D145" t="s">
         <v>1345</v>
       </c>
       <c r="E145" t="s">
         <v>1346</v>
       </c>
       <c r="F145" t="s">
         <v>1347</v>
       </c>
       <c r="G145" t="s">
         <v>1348</v>
       </c>
       <c r="H145" t="s">
         <v>1349</v>
       </c>
       <c r="I145" t="s">
         <v>1350</v>
       </c>
       <c r="J145" t="s">
         <v>24</v>
       </c>
       <c r="K145" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L145" t="s">
         <v>26</v>
       </c>
       <c r="M145" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N145" t="s">
         <v>28</v>
       </c>
       <c r="O145" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>3706</v>
+        <v>3702</v>
       </c>
       <c r="B146" t="s">
         <v>1352</v>
       </c>
       <c r="C146" t="s">
         <v>1353</v>
       </c>
       <c r="D146" t="s">
         <v>1354</v>
       </c>
       <c r="E146" t="s">
         <v>1355</v>
       </c>
       <c r="F146" t="s">
         <v>1356</v>
       </c>
       <c r="G146" t="s">
         <v>1357</v>
       </c>
       <c r="H146" t="s">
         <v>1358</v>
       </c>
       <c r="I146" t="s">
         <v>1359</v>
       </c>
       <c r="J146" t="s">
         <v>24</v>
       </c>
       <c r="K146" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L146" t="s">
         <v>26</v>
       </c>
       <c r="M146" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N146" t="s">
         <v>28</v>
       </c>
       <c r="O146" t="s">
         <v>1360</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>3711</v>
+        <v>3706</v>
       </c>
       <c r="B147" t="s">
         <v>1361</v>
       </c>
       <c r="C147" t="s">
         <v>1362</v>
       </c>
       <c r="D147" t="s">
         <v>1363</v>
       </c>
       <c r="E147" t="s">
         <v>1364</v>
       </c>
       <c r="F147" t="s">
         <v>1365</v>
       </c>
       <c r="G147" t="s">
         <v>1366</v>
       </c>
       <c r="H147" t="s">
         <v>1367</v>
       </c>
       <c r="I147" t="s">
         <v>1368</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N147" t="s">
         <v>28</v>
       </c>
       <c r="O147" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>3714</v>
+        <v>3711</v>
       </c>
       <c r="B148" t="s">
         <v>1370</v>
       </c>
       <c r="C148" t="s">
         <v>1371</v>
       </c>
       <c r="D148" t="s">
         <v>1372</v>
       </c>
       <c r="E148" t="s">
         <v>1373</v>
       </c>
       <c r="F148" t="s">
         <v>1374</v>
       </c>
       <c r="G148" t="s">
         <v>1375</v>
       </c>
       <c r="H148" t="s">
         <v>1376</v>
       </c>
       <c r="I148" t="s">
         <v>1377</v>
       </c>
       <c r="J148" t="s">
         <v>24</v>
       </c>
       <c r="K148" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L148" t="s">
         <v>26</v>
       </c>
       <c r="M148" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N148" t="s">
         <v>28</v>
       </c>
       <c r="O148" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>3716</v>
+        <v>3714</v>
       </c>
       <c r="B149" t="s">
         <v>1379</v>
       </c>
       <c r="C149" t="s">
         <v>1380</v>
       </c>
       <c r="D149" t="s">
         <v>1381</v>
       </c>
       <c r="E149" t="s">
         <v>1382</v>
       </c>
       <c r="F149" t="s">
         <v>1383</v>
       </c>
       <c r="G149" t="s">
         <v>1384</v>
       </c>
       <c r="H149" t="s">
         <v>1385</v>
       </c>
       <c r="I149" t="s">
         <v>1386</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L149" t="s">
         <v>26</v>
       </c>
       <c r="M149" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N149" t="s">
         <v>28</v>
       </c>
       <c r="O149" t="s">
         <v>1387</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>3718</v>
+        <v>3716</v>
       </c>
       <c r="B150" t="s">
         <v>1388</v>
       </c>
       <c r="C150" t="s">
         <v>1389</v>
       </c>
       <c r="D150" t="s">
         <v>1390</v>
       </c>
       <c r="E150" t="s">
         <v>1391</v>
       </c>
       <c r="F150" t="s">
         <v>1392</v>
       </c>
       <c r="G150" t="s">
         <v>1393</v>
       </c>
       <c r="H150" t="s">
         <v>1394</v>
       </c>
       <c r="I150" t="s">
         <v>1395</v>
       </c>
       <c r="J150" t="s">
         <v>24</v>
       </c>
       <c r="K150" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L150" t="s">
         <v>26</v>
       </c>
       <c r="M150" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N150" t="s">
         <v>28</v>
       </c>
       <c r="O150" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>3719</v>
+        <v>3718</v>
       </c>
       <c r="B151" t="s">
         <v>1397</v>
       </c>
       <c r="C151" t="s">
         <v>1398</v>
       </c>
       <c r="D151" t="s">
         <v>1399</v>
       </c>
       <c r="E151" t="s">
         <v>1400</v>
       </c>
       <c r="F151" t="s">
         <v>1401</v>
       </c>
       <c r="G151" t="s">
         <v>1402</v>
       </c>
       <c r="H151" t="s">
         <v>1403</v>
       </c>
       <c r="I151" t="s">
         <v>1404</v>
       </c>
       <c r="J151" t="s">
         <v>24</v>
       </c>
       <c r="K151" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L151" t="s">
         <v>26</v>
       </c>
       <c r="M151" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N151" t="s">
         <v>28</v>
       </c>
       <c r="O151" t="s">
         <v>1405</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>3731</v>
+        <v>3719</v>
       </c>
       <c r="B152" t="s">
         <v>1406</v>
       </c>
       <c r="C152" t="s">
         <v>1407</v>
       </c>
       <c r="D152" t="s">
         <v>1408</v>
       </c>
       <c r="E152" t="s">
         <v>1409</v>
       </c>
       <c r="F152" t="s">
         <v>1410</v>
       </c>
       <c r="G152" t="s">
         <v>1411</v>
       </c>
       <c r="H152" t="s">
         <v>1412</v>
       </c>
       <c r="I152" t="s">
         <v>1413</v>
       </c>
       <c r="J152" t="s">
         <v>24</v>
       </c>
       <c r="K152" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L152" t="s">
         <v>26</v>
       </c>
       <c r="M152" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N152" t="s">
         <v>28</v>
       </c>
       <c r="O152" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>3732</v>
+        <v>3731</v>
       </c>
       <c r="B153" t="s">
         <v>1415</v>
       </c>
       <c r="C153" t="s">
         <v>1416</v>
       </c>
       <c r="D153" t="s">
         <v>1417</v>
       </c>
       <c r="E153" t="s">
         <v>1418</v>
       </c>
       <c r="F153" t="s">
         <v>1419</v>
       </c>
       <c r="G153" t="s">
         <v>1420</v>
       </c>
       <c r="H153" t="s">
         <v>1421</v>
       </c>
       <c r="I153" t="s">
         <v>1422</v>
       </c>
       <c r="J153" t="s">
         <v>24</v>
       </c>
       <c r="K153" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L153" t="s">
         <v>26</v>
       </c>
       <c r="M153" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N153" t="s">
         <v>28</v>
       </c>
       <c r="O153" t="s">
         <v>1423</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>3753</v>
+        <v>3732</v>
       </c>
       <c r="B154" t="s">
         <v>1424</v>
       </c>
       <c r="C154" t="s">
         <v>1425</v>
       </c>
       <c r="D154" t="s">
         <v>1426</v>
       </c>
       <c r="E154" t="s">
         <v>1427</v>
       </c>
       <c r="F154" t="s">
         <v>1428</v>
       </c>
       <c r="G154" t="s">
         <v>1429</v>
       </c>
       <c r="H154" t="s">
         <v>1430</v>
       </c>
       <c r="I154" t="s">
         <v>1431</v>
       </c>
       <c r="J154" t="s">
         <v>24</v>
       </c>
       <c r="K154" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L154" t="s">
         <v>26</v>
       </c>
       <c r="M154" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N154" t="s">
         <v>28</v>
       </c>
       <c r="O154" t="s">
         <v>1432</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>3755</v>
+        <v>3753</v>
       </c>
       <c r="B155" t="s">
         <v>1433</v>
       </c>
       <c r="C155" t="s">
         <v>1434</v>
       </c>
       <c r="D155" t="s">
         <v>1435</v>
       </c>
       <c r="E155" t="s">
         <v>1436</v>
       </c>
       <c r="F155" t="s">
         <v>1437</v>
       </c>
       <c r="G155" t="s">
         <v>1438</v>
       </c>
       <c r="H155" t="s">
         <v>1439</v>
       </c>
       <c r="I155" t="s">
         <v>1440</v>
       </c>
       <c r="J155" t="s">
         <v>24</v>
       </c>
       <c r="K155" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L155" t="s">
         <v>26</v>
       </c>
       <c r="M155" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N155" t="s">
         <v>28</v>
       </c>
       <c r="O155" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>3756</v>
+        <v>3755</v>
       </c>
       <c r="B156" t="s">
         <v>1442</v>
       </c>
       <c r="C156" t="s">
         <v>1443</v>
       </c>
       <c r="D156" t="s">
         <v>1444</v>
       </c>
       <c r="E156" t="s">
         <v>1445</v>
       </c>
       <c r="F156" t="s">
         <v>1446</v>
       </c>
       <c r="G156" t="s">
         <v>1447</v>
       </c>
       <c r="H156" t="s">
         <v>1448</v>
       </c>
       <c r="I156" t="s">
         <v>1449</v>
       </c>
       <c r="J156" t="s">
         <v>24</v>
       </c>
       <c r="K156" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L156" t="s">
         <v>26</v>
       </c>
       <c r="M156" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N156" t="s">
         <v>28</v>
       </c>
       <c r="O156" t="s">
         <v>1450</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>3791</v>
+        <v>3756</v>
       </c>
       <c r="B157" t="s">
         <v>1451</v>
       </c>
       <c r="C157" t="s">
         <v>1452</v>
       </c>
       <c r="D157" t="s">
         <v>1453</v>
       </c>
       <c r="E157" t="s">
         <v>1454</v>
       </c>
       <c r="F157" t="s">
         <v>1455</v>
       </c>
       <c r="G157" t="s">
         <v>1456</v>
       </c>
       <c r="H157" t="s">
         <v>1457</v>
       </c>
       <c r="I157" t="s">
         <v>1458</v>
       </c>
       <c r="J157" t="s">
+        <v>24</v>
+      </c>
+      <c r="K157" t="s">
+        <v>25</v>
+      </c>
+      <c r="L157" t="s">
+        <v>26</v>
+      </c>
+      <c r="M157" t="s">
+        <v>27</v>
+      </c>
+      <c r="N157" t="s">
+        <v>28</v>
+      </c>
+      <c r="O157" t="s">
         <v>1459</v>
-      </c>
-[...13 lines deleted...]
-        <v>1463</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>3854</v>
+        <v>3777</v>
       </c>
       <c r="B158" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F158" t="s">
         <v>1464</v>
       </c>
-      <c r="C158" t="s">
+      <c r="G158" t="s">
         <v>1465</v>
       </c>
-      <c r="D158" t="s">
+      <c r="H158" t="s">
         <v>1466</v>
       </c>
-      <c r="E158" t="s">
+      <c r="I158" t="s">
         <v>1467</v>
       </c>
-      <c r="F158" t="s">
+      <c r="J158" t="s">
+        <v>24</v>
+      </c>
+      <c r="K158" t="s">
+        <v>179</v>
+      </c>
+      <c r="L158" t="s">
+        <v>26</v>
+      </c>
+      <c r="M158" t="s">
+        <v>180</v>
+      </c>
+      <c r="N158" t="s">
+        <v>28</v>
+      </c>
+      <c r="O158" t="s">
         <v>1468</v>
-      </c>
-[...25 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>4176</v>
+        <v>3779</v>
       </c>
       <c r="B159" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D159" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E159" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F159" t="s">
         <v>1473</v>
       </c>
-      <c r="C159" t="s">
+      <c r="G159" t="s">
         <v>1474</v>
       </c>
-      <c r="D159" t="s">
+      <c r="H159" t="s">
         <v>1475</v>
       </c>
-      <c r="E159" t="s">
+      <c r="I159" t="s">
         <v>1476</v>
       </c>
-      <c r="F159" t="s">
+      <c r="J159" t="s">
+        <v>24</v>
+      </c>
+      <c r="K159" t="s">
+        <v>179</v>
+      </c>
+      <c r="L159" t="s">
+        <v>26</v>
+      </c>
+      <c r="M159" t="s">
+        <v>180</v>
+      </c>
+      <c r="N159" t="s">
+        <v>28</v>
+      </c>
+      <c r="O159" t="s">
         <v>1477</v>
-      </c>
-[...25 lines deleted...]
-        <v>1481</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>4186</v>
+        <v>3791</v>
       </c>
       <c r="B160" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F160" t="s">
         <v>1482</v>
       </c>
-      <c r="C160" t="s">
+      <c r="G160" t="s">
         <v>1483</v>
       </c>
-      <c r="D160" t="s">
+      <c r="H160" t="s">
         <v>1484</v>
       </c>
-      <c r="E160" t="s">
+      <c r="I160" t="s">
         <v>1485</v>
       </c>
-      <c r="F160" t="s">
+      <c r="J160" t="s">
         <v>1486</v>
       </c>
-      <c r="G160" t="s">
+      <c r="K160" t="s">
         <v>1487</v>
       </c>
-      <c r="H160" t="s">
+      <c r="L160" t="s">
         <v>1488</v>
       </c>
-      <c r="I160" t="s">
+      <c r="M160" t="s">
         <v>1489</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N160" t="s">
         <v>28</v>
       </c>
       <c r="O160" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>4196</v>
+        <v>3854</v>
       </c>
       <c r="B161" t="s">
         <v>1491</v>
       </c>
       <c r="C161" t="s">
         <v>1492</v>
       </c>
       <c r="D161" t="s">
         <v>1493</v>
       </c>
       <c r="E161" t="s">
         <v>1494</v>
       </c>
       <c r="F161" t="s">
         <v>1495</v>
       </c>
       <c r="G161" t="s">
         <v>1496</v>
       </c>
       <c r="H161" t="s">
         <v>1497</v>
       </c>
       <c r="I161" t="s">
         <v>1498</v>
       </c>
       <c r="J161" t="s">
         <v>24</v>
       </c>
       <c r="K161" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L161" t="s">
         <v>26</v>
       </c>
       <c r="M161" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N161" t="s">
         <v>28</v>
       </c>
       <c r="O161" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>4198</v>
+        <v>3863</v>
       </c>
       <c r="B162" t="s">
         <v>1500</v>
       </c>
       <c r="C162" t="s">
         <v>1501</v>
       </c>
       <c r="D162" t="s">
         <v>1502</v>
       </c>
       <c r="E162" t="s">
         <v>1503</v>
       </c>
       <c r="F162" t="s">
         <v>1504</v>
       </c>
       <c r="G162" t="s">
         <v>1505</v>
       </c>
       <c r="H162" t="s">
         <v>1506</v>
       </c>
       <c r="I162" t="s">
         <v>1507</v>
       </c>
       <c r="J162" t="s">
         <v>24</v>
       </c>
       <c r="K162" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L162" t="s">
         <v>26</v>
       </c>
       <c r="M162" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N162" t="s">
         <v>28</v>
       </c>
       <c r="O162" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>4202</v>
+        <v>3868</v>
       </c>
       <c r="B163" t="s">
         <v>1509</v>
       </c>
       <c r="C163" t="s">
         <v>1510</v>
       </c>
       <c r="D163" t="s">
         <v>1511</v>
       </c>
       <c r="E163" t="s">
         <v>1512</v>
       </c>
       <c r="F163" t="s">
         <v>1513</v>
       </c>
       <c r="G163" t="s">
         <v>1514</v>
       </c>
       <c r="H163" t="s">
         <v>1515</v>
       </c>
       <c r="I163" t="s">
         <v>1516</v>
       </c>
       <c r="J163" t="s">
         <v>24</v>
       </c>
       <c r="K163" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L163" t="s">
         <v>26</v>
       </c>
       <c r="M163" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N163" t="s">
         <v>28</v>
       </c>
       <c r="O163" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>4204</v>
+        <v>3910</v>
       </c>
       <c r="B164" t="s">
         <v>1518</v>
       </c>
       <c r="C164" t="s">
         <v>1519</v>
       </c>
       <c r="D164" t="s">
         <v>1520</v>
       </c>
       <c r="E164" t="s">
         <v>1521</v>
       </c>
       <c r="F164" t="s">
         <v>1522</v>
       </c>
       <c r="G164" t="s">
         <v>1523</v>
       </c>
       <c r="H164" t="s">
         <v>1524</v>
       </c>
       <c r="I164" t="s">
         <v>1525</v>
       </c>
       <c r="J164" t="s">
         <v>24</v>
       </c>
       <c r="K164" t="s">
-        <v>47</v>
+        <v>755</v>
       </c>
       <c r="L164" t="s">
         <v>26</v>
       </c>
       <c r="M164" t="s">
-        <v>48</v>
+        <v>756</v>
       </c>
       <c r="N164" t="s">
         <v>28</v>
       </c>
       <c r="O164" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>4206</v>
+        <v>4176</v>
       </c>
       <c r="B165" t="s">
         <v>1527</v>
       </c>
       <c r="C165" t="s">
         <v>1528</v>
       </c>
       <c r="D165" t="s">
         <v>1529</v>
       </c>
       <c r="E165" t="s">
         <v>1530</v>
       </c>
       <c r="F165" t="s">
         <v>1531</v>
       </c>
       <c r="G165" t="s">
         <v>1532</v>
       </c>
       <c r="H165" t="s">
         <v>1533</v>
       </c>
       <c r="I165" t="s">
         <v>1534</v>
       </c>
       <c r="J165" t="s">
         <v>24</v>
       </c>
       <c r="K165" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L165" t="s">
         <v>26</v>
       </c>
       <c r="M165" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N165" t="s">
         <v>28</v>
       </c>
       <c r="O165" t="s">
         <v>1535</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>4211</v>
+        <v>4177</v>
       </c>
       <c r="B166" t="s">
         <v>1536</v>
       </c>
       <c r="C166" t="s">
         <v>1537</v>
       </c>
       <c r="D166" t="s">
         <v>1538</v>
       </c>
       <c r="E166" t="s">
         <v>1539</v>
       </c>
       <c r="F166" t="s">
         <v>1540</v>
       </c>
       <c r="G166" t="s">
         <v>1541</v>
       </c>
       <c r="H166" t="s">
         <v>1542</v>
       </c>
       <c r="I166" t="s">
         <v>1543</v>
       </c>
       <c r="J166" t="s">
         <v>24</v>
       </c>
       <c r="K166" t="s">
         <v>25</v>
       </c>
       <c r="L166" t="s">
         <v>26</v>
       </c>
       <c r="M166" t="s">
         <v>27</v>
       </c>
       <c r="N166" t="s">
         <v>28</v>
       </c>
       <c r="O166" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>4216</v>
+        <v>4180</v>
       </c>
       <c r="B167" t="s">
         <v>1545</v>
       </c>
       <c r="C167" t="s">
         <v>1546</v>
       </c>
       <c r="D167" t="s">
         <v>1547</v>
       </c>
       <c r="E167" t="s">
         <v>1548</v>
       </c>
       <c r="F167" t="s">
         <v>1549</v>
       </c>
       <c r="G167" t="s">
         <v>1550</v>
       </c>
       <c r="H167" t="s">
         <v>1551</v>
       </c>
       <c r="I167" t="s">
         <v>1552</v>
       </c>
       <c r="J167" t="s">
+        <v>24</v>
+      </c>
+      <c r="K167" t="s">
+        <v>25</v>
+      </c>
+      <c r="L167" t="s">
+        <v>26</v>
+      </c>
+      <c r="M167" t="s">
+        <v>27</v>
+      </c>
+      <c r="N167" t="s">
+        <v>28</v>
+      </c>
+      <c r="O167" t="s">
         <v>1553</v>
-      </c>
-[...13 lines deleted...]
-        <v>1557</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>4243</v>
+        <v>4186</v>
       </c>
       <c r="B168" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1557</v>
+      </c>
+      <c r="F168" t="s">
         <v>1558</v>
       </c>
-      <c r="C168" t="s">
+      <c r="G168" t="s">
         <v>1559</v>
       </c>
-      <c r="D168" t="s">
+      <c r="H168" t="s">
         <v>1560</v>
       </c>
-      <c r="E168" t="s">
+      <c r="I168" t="s">
         <v>1561</v>
       </c>
-      <c r="F168" t="s">
+      <c r="J168" t="s">
+        <v>24</v>
+      </c>
+      <c r="K168" t="s">
+        <v>59</v>
+      </c>
+      <c r="L168" t="s">
+        <v>26</v>
+      </c>
+      <c r="M168" t="s">
+        <v>61</v>
+      </c>
+      <c r="N168" t="s">
+        <v>28</v>
+      </c>
+      <c r="O168" t="s">
         <v>1562</v>
-      </c>
-[...25 lines deleted...]
-        <v>1566</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>4292</v>
+        <v>4196</v>
       </c>
       <c r="B169" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F169" t="s">
         <v>1567</v>
       </c>
-      <c r="C169" t="s">
+      <c r="G169" t="s">
         <v>1568</v>
       </c>
-      <c r="D169" t="s">
+      <c r="H169" t="s">
         <v>1569</v>
       </c>
-      <c r="E169" t="s">
+      <c r="I169" t="s">
         <v>1570</v>
       </c>
-      <c r="F169" t="s">
+      <c r="J169" t="s">
+        <v>24</v>
+      </c>
+      <c r="K169" t="s">
+        <v>25</v>
+      </c>
+      <c r="L169" t="s">
+        <v>26</v>
+      </c>
+      <c r="M169" t="s">
+        <v>27</v>
+      </c>
+      <c r="N169" t="s">
+        <v>28</v>
+      </c>
+      <c r="O169" t="s">
         <v>1571</v>
-      </c>
-[...25 lines deleted...]
-        <v>1577</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>4295</v>
+        <v>4198</v>
       </c>
       <c r="B170" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1575</v>
+      </c>
+      <c r="F170" t="s">
+        <v>1576</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H170" t="s">
         <v>1578</v>
       </c>
-      <c r="C170" t="s">
+      <c r="I170" t="s">
         <v>1579</v>
-      </c>
-[...16 lines deleted...]
-        <v>1585</v>
       </c>
       <c r="J170" t="s">
         <v>24</v>
       </c>
       <c r="K170" t="s">
         <v>25</v>
       </c>
       <c r="L170" t="s">
         <v>26</v>
       </c>
       <c r="M170" t="s">
         <v>27</v>
       </c>
       <c r="N170" t="s">
         <v>28</v>
       </c>
       <c r="O170" t="s">
-        <v>1586</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>4302</v>
+        <v>4202</v>
       </c>
       <c r="B171" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E171" t="s">
+        <v>1584</v>
+      </c>
+      <c r="F171" t="s">
+        <v>1585</v>
+      </c>
+      <c r="G171" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H171" t="s">
         <v>1587</v>
       </c>
-      <c r="C171" t="s">
+      <c r="I171" t="s">
         <v>1588</v>
       </c>
-      <c r="D171" t="s">
+      <c r="J171" t="s">
+        <v>24</v>
+      </c>
+      <c r="K171" t="s">
+        <v>25</v>
+      </c>
+      <c r="L171" t="s">
+        <v>26</v>
+      </c>
+      <c r="M171" t="s">
+        <v>27</v>
+      </c>
+      <c r="N171" t="s">
+        <v>28</v>
+      </c>
+      <c r="O171" t="s">
         <v>1589</v>
-      </c>
-[...31 lines deleted...]
-        <v>1597</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>4303</v>
+        <v>4204</v>
       </c>
       <c r="B172" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E172" t="s">
+        <v>1593</v>
+      </c>
+      <c r="F172" t="s">
+        <v>1594</v>
+      </c>
+      <c r="G172" t="s">
+        <v>1595</v>
+      </c>
+      <c r="H172" t="s">
+        <v>1596</v>
+      </c>
+      <c r="I172" t="s">
+        <v>1597</v>
+      </c>
+      <c r="J172" t="s">
+        <v>24</v>
+      </c>
+      <c r="K172" t="s">
+        <v>47</v>
+      </c>
+      <c r="L172" t="s">
+        <v>26</v>
+      </c>
+      <c r="M172" t="s">
+        <v>48</v>
+      </c>
+      <c r="N172" t="s">
+        <v>28</v>
+      </c>
+      <c r="O172" t="s">
         <v>1598</v>
-      </c>
-[...37 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>4304</v>
+        <v>4206</v>
       </c>
       <c r="B173" t="s">
-        <v>1607</v>
+        <v>1599</v>
       </c>
       <c r="C173" t="s">
-        <v>1608</v>
+        <v>1600</v>
       </c>
       <c r="D173" t="s">
-        <v>1609</v>
+        <v>1601</v>
       </c>
       <c r="E173" t="s">
-        <v>1610</v>
+        <v>1602</v>
       </c>
       <c r="F173" t="s">
-        <v>1611</v>
+        <v>1603</v>
       </c>
       <c r="G173" t="s">
-        <v>1612</v>
+        <v>1604</v>
       </c>
       <c r="H173" t="s">
-        <v>1613</v>
+        <v>1605</v>
       </c>
       <c r="I173" t="s">
-        <v>1614</v>
+        <v>1606</v>
       </c>
       <c r="J173" t="s">
         <v>24</v>
       </c>
       <c r="K173" t="s">
         <v>25</v>
       </c>
       <c r="L173" t="s">
         <v>26</v>
       </c>
       <c r="M173" t="s">
         <v>27</v>
       </c>
       <c r="N173" t="s">
         <v>28</v>
       </c>
       <c r="O173" t="s">
-        <v>1615</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>4307</v>
+        <v>4211</v>
       </c>
       <c r="B174" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D174" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E174" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F174" t="s">
+        <v>1612</v>
+      </c>
+      <c r="G174" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H174" t="s">
+        <v>1614</v>
+      </c>
+      <c r="I174" t="s">
+        <v>1615</v>
+      </c>
+      <c r="J174" t="s">
+        <v>24</v>
+      </c>
+      <c r="K174" t="s">
+        <v>25</v>
+      </c>
+      <c r="L174" t="s">
+        <v>26</v>
+      </c>
+      <c r="M174" t="s">
+        <v>27</v>
+      </c>
+      <c r="N174" t="s">
+        <v>28</v>
+      </c>
+      <c r="O174" t="s">
         <v>1616</v>
-      </c>
-[...37 lines deleted...]
-        <v>1626</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>4308</v>
+        <v>4216</v>
       </c>
       <c r="B175" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E175" t="s">
+        <v>1620</v>
+      </c>
+      <c r="F175" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G175" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H175" t="s">
+        <v>1623</v>
+      </c>
+      <c r="I175" t="s">
+        <v>1624</v>
+      </c>
+      <c r="J175" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K175" t="s">
+        <v>1626</v>
+      </c>
+      <c r="L175" t="s">
         <v>1627</v>
       </c>
-      <c r="C175" t="s">
+      <c r="M175" t="s">
         <v>1628</v>
       </c>
-      <c r="D175" t="s">
+      <c r="N175" t="s">
+        <v>28</v>
+      </c>
+      <c r="O175" t="s">
         <v>1629</v>
-      </c>
-[...31 lines deleted...]
-        <v>1635</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>4309</v>
+        <v>4243</v>
       </c>
       <c r="B176" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E176" t="s">
+        <v>1633</v>
+      </c>
+      <c r="F176" t="s">
+        <v>1634</v>
+      </c>
+      <c r="G176" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H176" t="s">
         <v>1636</v>
       </c>
-      <c r="C176" t="s">
+      <c r="I176" t="s">
         <v>1637</v>
       </c>
-      <c r="D176" t="s">
+      <c r="J176" t="s">
+        <v>24</v>
+      </c>
+      <c r="K176" t="s">
+        <v>25</v>
+      </c>
+      <c r="L176" t="s">
+        <v>26</v>
+      </c>
+      <c r="M176" t="s">
+        <v>27</v>
+      </c>
+      <c r="N176" t="s">
+        <v>28</v>
+      </c>
+      <c r="O176" t="s">
         <v>1638</v>
-      </c>
-[...31 lines deleted...]
-        <v>1644</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>4311</v>
+        <v>4292</v>
       </c>
       <c r="B177" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E177" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F177" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G177" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H177" t="s">
         <v>1645</v>
       </c>
-      <c r="C177" t="s">
+      <c r="I177" t="s">
         <v>1646</v>
       </c>
-      <c r="D177" t="s">
+      <c r="J177" t="s">
+        <v>24</v>
+      </c>
+      <c r="K177" t="s">
         <v>1647</v>
       </c>
-      <c r="E177" t="s">
+      <c r="L177" t="s">
+        <v>26</v>
+      </c>
+      <c r="M177" t="s">
         <v>1648</v>
       </c>
-      <c r="F177" t="s">
+      <c r="N177" t="s">
+        <v>28</v>
+      </c>
+      <c r="O177" t="s">
         <v>1649</v>
-      </c>
-[...25 lines deleted...]
-        <v>1653</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>4314</v>
+        <v>4295</v>
       </c>
       <c r="B178" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D178" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E178" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F178" t="s">
         <v>1654</v>
       </c>
-      <c r="C178" t="s">
+      <c r="G178" t="s">
         <v>1655</v>
       </c>
-      <c r="D178" t="s">
+      <c r="H178" t="s">
         <v>1656</v>
       </c>
-      <c r="E178" t="s">
+      <c r="I178" t="s">
         <v>1657</v>
-      </c>
-[...10 lines deleted...]
-        <v>1661</v>
       </c>
       <c r="J178" t="s">
         <v>24</v>
       </c>
       <c r="K178" t="s">
         <v>25</v>
       </c>
       <c r="L178" t="s">
         <v>26</v>
       </c>
       <c r="M178" t="s">
         <v>27</v>
       </c>
       <c r="N178" t="s">
         <v>28</v>
       </c>
       <c r="O178" t="s">
-        <v>1662</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>4316</v>
+        <v>4302</v>
       </c>
       <c r="B179" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D179" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E179" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F179" t="s">
         <v>1663</v>
       </c>
-      <c r="C179" t="s">
+      <c r="G179" t="s">
         <v>1664</v>
       </c>
-      <c r="D179" t="s">
+      <c r="H179" t="s">
         <v>1665</v>
       </c>
-      <c r="E179" t="s">
+      <c r="I179" t="s">
         <v>1666</v>
       </c>
-      <c r="F179" t="s">
+      <c r="J179" t="s">
         <v>1667</v>
       </c>
-      <c r="G179" t="s">
+      <c r="K179" t="s">
+        <v>1487</v>
+      </c>
+      <c r="L179" t="s">
         <v>1668</v>
       </c>
-      <c r="H179" t="s">
+      <c r="M179" t="s">
+        <v>1489</v>
+      </c>
+      <c r="N179" t="s">
+        <v>28</v>
+      </c>
+      <c r="O179" t="s">
         <v>1669</v>
-      </c>
-[...19 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>4318</v>
+        <v>4303</v>
       </c>
       <c r="B180" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D180" t="s">
         <v>1672</v>
       </c>
-      <c r="C180" t="s">
+      <c r="E180" t="s">
         <v>1673</v>
       </c>
-      <c r="D180" t="s">
+      <c r="F180" t="s">
         <v>1674</v>
       </c>
-      <c r="E180" t="s">
+      <c r="G180" t="s">
         <v>1675</v>
       </c>
-      <c r="F180" t="s">
+      <c r="H180" t="s">
         <v>1676</v>
       </c>
-      <c r="G180" t="s">
+      <c r="I180" t="s">
         <v>1677</v>
       </c>
-      <c r="H180" t="s">
+      <c r="J180" t="s">
+        <v>766</v>
+      </c>
+      <c r="K180" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L180" t="s">
+        <v>768</v>
+      </c>
+      <c r="M180" t="s">
+        <v>1240</v>
+      </c>
+      <c r="N180" t="s">
+        <v>28</v>
+      </c>
+      <c r="O180" t="s">
         <v>1678</v>
-      </c>
-[...19 lines deleted...]
-        <v>1680</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>4319</v>
+        <v>4304</v>
       </c>
       <c r="B181" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D181" t="s">
         <v>1681</v>
       </c>
-      <c r="C181" t="s">
+      <c r="E181" t="s">
         <v>1682</v>
       </c>
-      <c r="D181" t="s">
+      <c r="F181" t="s">
         <v>1683</v>
       </c>
-      <c r="E181" t="s">
+      <c r="G181" t="s">
         <v>1684</v>
       </c>
-      <c r="F181" t="s">
+      <c r="H181" t="s">
         <v>1685</v>
       </c>
-      <c r="G181" t="s">
+      <c r="I181" t="s">
         <v>1686</v>
       </c>
-      <c r="H181" t="s">
+      <c r="J181" t="s">
+        <v>24</v>
+      </c>
+      <c r="K181" t="s">
+        <v>25</v>
+      </c>
+      <c r="L181" t="s">
+        <v>26</v>
+      </c>
+      <c r="M181" t="s">
+        <v>27</v>
+      </c>
+      <c r="N181" t="s">
+        <v>28</v>
+      </c>
+      <c r="O181" t="s">
         <v>1687</v>
-      </c>
-[...19 lines deleted...]
-        <v>1689</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>4322</v>
+        <v>4307</v>
       </c>
       <c r="B182" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D182" t="s">
         <v>1690</v>
       </c>
-      <c r="C182" t="s">
+      <c r="E182" t="s">
         <v>1691</v>
       </c>
-      <c r="D182" t="s">
+      <c r="F182" t="s">
         <v>1692</v>
       </c>
-      <c r="E182" t="s">
+      <c r="G182" t="s">
         <v>1693</v>
       </c>
-      <c r="F182" t="s">
+      <c r="H182" t="s">
         <v>1694</v>
       </c>
-      <c r="G182" t="s">
+      <c r="I182" t="s">
         <v>1695</v>
       </c>
-      <c r="H182" t="s">
+      <c r="J182" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K182" t="s">
         <v>1696</v>
       </c>
-      <c r="I182" t="s">
+      <c r="L182" t="s">
+        <v>1627</v>
+      </c>
+      <c r="M182" t="s">
         <v>1697</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N182" t="s">
         <v>28</v>
       </c>
       <c r="O182" t="s">
         <v>1698</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>4538</v>
+        <v>4308</v>
       </c>
       <c r="B183" t="s">
         <v>1699</v>
       </c>
       <c r="C183" t="s">
         <v>1700</v>
       </c>
       <c r="D183" t="s">
         <v>1701</v>
       </c>
       <c r="E183" t="s">
         <v>1702</v>
       </c>
       <c r="F183" t="s">
         <v>1703</v>
       </c>
       <c r="G183" t="s">
         <v>1704</v>
       </c>
       <c r="H183" t="s">
         <v>1705</v>
       </c>
       <c r="I183" t="s">
         <v>1706</v>
       </c>
       <c r="J183" t="s">
         <v>24</v>
       </c>
       <c r="K183" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L183" t="s">
         <v>26</v>
       </c>
       <c r="M183" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N183" t="s">
         <v>28</v>
       </c>
       <c r="O183" t="s">
         <v>1707</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>4549</v>
+        <v>4309</v>
       </c>
       <c r="B184" t="s">
         <v>1708</v>
       </c>
       <c r="C184" t="s">
         <v>1709</v>
       </c>
       <c r="D184" t="s">
         <v>1710</v>
       </c>
       <c r="E184" t="s">
         <v>1711</v>
       </c>
       <c r="F184" t="s">
         <v>1712</v>
       </c>
       <c r="G184" t="s">
         <v>1713</v>
       </c>
       <c r="H184" t="s">
         <v>1714</v>
       </c>
       <c r="I184" t="s">
         <v>1715</v>
       </c>
       <c r="J184" t="s">
         <v>24</v>
       </c>
       <c r="K184" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L184" t="s">
         <v>26</v>
       </c>
       <c r="M184" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N184" t="s">
         <v>28</v>
       </c>
       <c r="O184" t="s">
         <v>1716</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>4555</v>
+        <v>4311</v>
       </c>
       <c r="B185" t="s">
         <v>1717</v>
       </c>
       <c r="C185" t="s">
         <v>1718</v>
       </c>
       <c r="D185" t="s">
         <v>1719</v>
       </c>
       <c r="E185" t="s">
         <v>1720</v>
       </c>
       <c r="F185" t="s">
         <v>1721</v>
       </c>
       <c r="G185" t="s">
         <v>1722</v>
       </c>
       <c r="H185" t="s">
         <v>1723</v>
       </c>
       <c r="I185" t="s">
         <v>1724</v>
       </c>
       <c r="J185" t="s">
         <v>24</v>
       </c>
       <c r="K185" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L185" t="s">
         <v>26</v>
       </c>
       <c r="M185" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N185" t="s">
         <v>28</v>
       </c>
       <c r="O185" t="s">
         <v>1725</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>4556</v>
+        <v>4314</v>
       </c>
       <c r="B186" t="s">
         <v>1726</v>
       </c>
       <c r="C186" t="s">
         <v>1727</v>
       </c>
       <c r="D186" t="s">
         <v>1728</v>
       </c>
       <c r="E186" t="s">
         <v>1729</v>
       </c>
       <c r="F186" t="s">
         <v>1730</v>
       </c>
       <c r="G186" t="s">
         <v>1731</v>
       </c>
       <c r="H186" t="s">
         <v>1732</v>
       </c>
       <c r="I186" t="s">
         <v>1733</v>
       </c>
       <c r="J186" t="s">
         <v>24</v>
       </c>
       <c r="K186" t="s">
         <v>25</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186" t="s">
         <v>27</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
         <v>1734</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>4558</v>
+        <v>4316</v>
       </c>
       <c r="B187" t="s">
         <v>1735</v>
       </c>
       <c r="C187" t="s">
         <v>1736</v>
       </c>
       <c r="D187" t="s">
         <v>1737</v>
       </c>
       <c r="E187" t="s">
         <v>1738</v>
       </c>
       <c r="F187" t="s">
         <v>1739</v>
       </c>
       <c r="G187" t="s">
         <v>1740</v>
       </c>
       <c r="H187" t="s">
         <v>1741</v>
       </c>
       <c r="I187" t="s">
         <v>1742</v>
       </c>
       <c r="J187" t="s">
         <v>24</v>
       </c>
       <c r="K187" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L187" t="s">
         <v>26</v>
       </c>
       <c r="M187" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N187" t="s">
         <v>28</v>
       </c>
       <c r="O187" t="s">
         <v>1743</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>4559</v>
+        <v>4318</v>
       </c>
       <c r="B188" t="s">
         <v>1744</v>
       </c>
       <c r="C188" t="s">
         <v>1745</v>
       </c>
       <c r="D188" t="s">
         <v>1746</v>
       </c>
       <c r="E188" t="s">
         <v>1747</v>
       </c>
       <c r="F188" t="s">
         <v>1748</v>
       </c>
       <c r="G188" t="s">
         <v>1749</v>
       </c>
       <c r="H188" t="s">
         <v>1750</v>
       </c>
       <c r="I188" t="s">
         <v>1751</v>
       </c>
       <c r="J188" t="s">
         <v>24</v>
       </c>
       <c r="K188" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="L188" t="s">
         <v>26</v>
       </c>
       <c r="M188" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="N188" t="s">
         <v>28</v>
       </c>
       <c r="O188" t="s">
         <v>1752</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>4560</v>
+        <v>4319</v>
       </c>
       <c r="B189" t="s">
         <v>1753</v>
       </c>
       <c r="C189" t="s">
         <v>1754</v>
       </c>
       <c r="D189" t="s">
         <v>1755</v>
       </c>
       <c r="E189" t="s">
         <v>1756</v>
       </c>
       <c r="F189" t="s">
         <v>1757</v>
       </c>
       <c r="G189" t="s">
         <v>1758</v>
       </c>
       <c r="H189" t="s">
         <v>1759</v>
       </c>
       <c r="I189" t="s">
         <v>1760</v>
       </c>
       <c r="J189" t="s">
         <v>24</v>
       </c>
       <c r="K189" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
         <v>1761</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>4563</v>
+        <v>4322</v>
       </c>
       <c r="B190" t="s">
         <v>1762</v>
       </c>
       <c r="C190" t="s">
         <v>1763</v>
       </c>
       <c r="D190" t="s">
         <v>1764</v>
       </c>
       <c r="E190" t="s">
         <v>1765</v>
       </c>
       <c r="F190" t="s">
         <v>1766</v>
       </c>
       <c r="G190" t="s">
         <v>1767</v>
       </c>
       <c r="H190" t="s">
         <v>1768</v>
       </c>
       <c r="I190" t="s">
         <v>1769</v>
       </c>
       <c r="J190" t="s">
         <v>24</v>
       </c>
       <c r="K190" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L190" t="s">
         <v>26</v>
       </c>
       <c r="M190" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>4564</v>
+        <v>4538</v>
       </c>
       <c r="B191" t="s">
         <v>1771</v>
       </c>
       <c r="C191" t="s">
         <v>1772</v>
       </c>
       <c r="D191" t="s">
         <v>1773</v>
       </c>
       <c r="E191" t="s">
         <v>1774</v>
       </c>
       <c r="F191" t="s">
         <v>1775</v>
       </c>
       <c r="G191" t="s">
         <v>1776</v>
       </c>
       <c r="H191" t="s">
         <v>1777</v>
       </c>
       <c r="I191" t="s">
         <v>1778</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
+        <v>25</v>
+      </c>
+      <c r="L191" t="s">
+        <v>26</v>
+      </c>
+      <c r="M191" t="s">
+        <v>27</v>
+      </c>
+      <c r="N191" t="s">
+        <v>28</v>
+      </c>
+      <c r="O191" t="s">
         <v>1779</v>
-      </c>
-[...10 lines deleted...]
-        <v>1781</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>4566</v>
+        <v>4549</v>
       </c>
       <c r="B192" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D192" t="s">
         <v>1782</v>
       </c>
-      <c r="C192" t="s">
+      <c r="E192" t="s">
         <v>1783</v>
       </c>
-      <c r="D192" t="s">
+      <c r="F192" t="s">
         <v>1784</v>
       </c>
-      <c r="E192" t="s">
+      <c r="G192" t="s">
         <v>1785</v>
       </c>
-      <c r="F192" t="s">
+      <c r="H192" t="s">
         <v>1786</v>
       </c>
-      <c r="G192" t="s">
+      <c r="I192" t="s">
         <v>1787</v>
-      </c>
-[...4 lines deleted...]
-        <v>1789</v>
       </c>
       <c r="J192" t="s">
         <v>24</v>
       </c>
       <c r="K192" t="s">
         <v>25</v>
       </c>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192" t="s">
         <v>27</v>
       </c>
       <c r="N192" t="s">
         <v>28</v>
       </c>
       <c r="O192" t="s">
-        <v>1790</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>4568</v>
+        <v>4555</v>
       </c>
       <c r="B193" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D193" t="s">
         <v>1791</v>
       </c>
-      <c r="C193" t="s">
+      <c r="E193" t="s">
         <v>1792</v>
       </c>
-      <c r="D193" t="s">
+      <c r="F193" t="s">
         <v>1793</v>
       </c>
-      <c r="E193" t="s">
+      <c r="G193" t="s">
         <v>1794</v>
       </c>
-      <c r="F193" t="s">
+      <c r="H193" t="s">
         <v>1795</v>
       </c>
-      <c r="G193" t="s">
+      <c r="I193" t="s">
         <v>1796</v>
       </c>
-      <c r="H193" t="s">
+      <c r="J193" t="s">
+        <v>24</v>
+      </c>
+      <c r="K193" t="s">
+        <v>179</v>
+      </c>
+      <c r="L193" t="s">
+        <v>26</v>
+      </c>
+      <c r="M193" t="s">
+        <v>180</v>
+      </c>
+      <c r="N193" t="s">
+        <v>28</v>
+      </c>
+      <c r="O193" t="s">
         <v>1797</v>
-      </c>
-[...19 lines deleted...]
-        <v>1799</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>4704</v>
+        <v>4556</v>
       </c>
       <c r="B194" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D194" t="s">
         <v>1800</v>
       </c>
-      <c r="C194" t="s">
+      <c r="E194" t="s">
         <v>1801</v>
       </c>
-      <c r="D194" t="s">
+      <c r="F194" t="s">
         <v>1802</v>
       </c>
-      <c r="E194" t="s">
+      <c r="G194" t="s">
         <v>1803</v>
       </c>
-      <c r="F194" t="s">
+      <c r="H194" t="s">
         <v>1804</v>
       </c>
-      <c r="G194" t="s">
+      <c r="I194" t="s">
         <v>1805</v>
       </c>
-      <c r="H194" t="s">
+      <c r="J194" t="s">
+        <v>24</v>
+      </c>
+      <c r="K194" t="s">
+        <v>25</v>
+      </c>
+      <c r="L194" t="s">
+        <v>26</v>
+      </c>
+      <c r="M194" t="s">
+        <v>27</v>
+      </c>
+      <c r="N194" t="s">
+        <v>28</v>
+      </c>
+      <c r="O194" t="s">
         <v>1806</v>
-      </c>
-[...19 lines deleted...]
-        <v>1808</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>4706</v>
+        <v>4558</v>
       </c>
       <c r="B195" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D195" t="s">
         <v>1809</v>
       </c>
-      <c r="C195" t="s">
+      <c r="E195" t="s">
         <v>1810</v>
       </c>
-      <c r="D195" t="s">
+      <c r="F195" t="s">
         <v>1811</v>
       </c>
-      <c r="E195" t="s">
+      <c r="G195" t="s">
         <v>1812</v>
       </c>
-      <c r="F195" t="s">
+      <c r="H195" t="s">
         <v>1813</v>
       </c>
-      <c r="G195" t="s">
+      <c r="I195" t="s">
         <v>1814</v>
       </c>
-      <c r="H195" t="s">
+      <c r="J195" t="s">
+        <v>24</v>
+      </c>
+      <c r="K195" t="s">
+        <v>179</v>
+      </c>
+      <c r="L195" t="s">
+        <v>26</v>
+      </c>
+      <c r="M195" t="s">
+        <v>180</v>
+      </c>
+      <c r="N195" t="s">
+        <v>28</v>
+      </c>
+      <c r="O195" t="s">
         <v>1815</v>
-      </c>
-[...19 lines deleted...]
-        <v>1817</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>4709</v>
+        <v>4559</v>
       </c>
       <c r="B196" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D196" t="s">
         <v>1818</v>
       </c>
-      <c r="C196" t="s">
+      <c r="E196" t="s">
         <v>1819</v>
       </c>
-      <c r="D196" t="s">
+      <c r="F196" t="s">
         <v>1820</v>
       </c>
-      <c r="E196" t="s">
+      <c r="G196" t="s">
         <v>1821</v>
       </c>
-      <c r="F196" t="s">
+      <c r="H196" t="s">
         <v>1822</v>
       </c>
-      <c r="G196" t="s">
+      <c r="I196" t="s">
         <v>1823</v>
-      </c>
-[...4 lines deleted...]
-        <v>1825</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
         <v>47</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
         <v>48</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
-        <v>1826</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>4711</v>
+        <v>4560</v>
       </c>
       <c r="B197" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D197" t="s">
         <v>1827</v>
       </c>
-      <c r="C197" t="s">
+      <c r="E197" t="s">
         <v>1828</v>
       </c>
-      <c r="D197" t="s">
+      <c r="F197" t="s">
         <v>1829</v>
       </c>
-      <c r="E197" t="s">
+      <c r="G197" t="s">
         <v>1830</v>
       </c>
-      <c r="F197" t="s">
+      <c r="H197" t="s">
         <v>1831</v>
       </c>
-      <c r="G197" t="s">
+      <c r="I197" t="s">
         <v>1832</v>
       </c>
-      <c r="H197" t="s">
+      <c r="J197" t="s">
+        <v>24</v>
+      </c>
+      <c r="K197" t="s">
+        <v>25</v>
+      </c>
+      <c r="L197" t="s">
+        <v>26</v>
+      </c>
+      <c r="M197" t="s">
+        <v>27</v>
+      </c>
+      <c r="N197" t="s">
+        <v>28</v>
+      </c>
+      <c r="O197" t="s">
         <v>1833</v>
-      </c>
-[...19 lines deleted...]
-        <v>1839</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>4714</v>
+        <v>4563</v>
       </c>
       <c r="B198" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F198" t="s">
+        <v>1838</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1839</v>
+      </c>
+      <c r="H198" t="s">
         <v>1840</v>
       </c>
-      <c r="C198" t="s">
+      <c r="I198" t="s">
         <v>1841</v>
       </c>
-      <c r="D198" t="s">
+      <c r="J198" t="s">
+        <v>24</v>
+      </c>
+      <c r="K198" t="s">
+        <v>179</v>
+      </c>
+      <c r="L198" t="s">
+        <v>26</v>
+      </c>
+      <c r="M198" t="s">
+        <v>180</v>
+      </c>
+      <c r="N198" t="s">
+        <v>28</v>
+      </c>
+      <c r="O198" t="s">
         <v>1842</v>
-      </c>
-[...31 lines deleted...]
-        <v>1848</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>4716</v>
+        <v>4564</v>
       </c>
       <c r="B199" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D199" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E199" t="s">
+        <v>1846</v>
+      </c>
+      <c r="F199" t="s">
+        <v>1847</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H199" t="s">
         <v>1849</v>
       </c>
-      <c r="C199" t="s">
+      <c r="I199" t="s">
         <v>1850</v>
       </c>
-      <c r="D199" t="s">
+      <c r="J199" t="s">
+        <v>24</v>
+      </c>
+      <c r="K199" t="s">
         <v>1851</v>
       </c>
-      <c r="E199" t="s">
+      <c r="L199" t="s">
+        <v>26</v>
+      </c>
+      <c r="M199" t="s">
         <v>1852</v>
       </c>
-      <c r="F199" t="s">
+      <c r="N199" t="s">
+        <v>28</v>
+      </c>
+      <c r="O199" t="s">
         <v>1853</v>
-      </c>
-[...25 lines deleted...]
-        <v>1857</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>4717</v>
+        <v>4566</v>
       </c>
       <c r="B200" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D200" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1857</v>
+      </c>
+      <c r="F200" t="s">
         <v>1858</v>
       </c>
-      <c r="C200" t="s">
+      <c r="G200" t="s">
         <v>1859</v>
       </c>
-      <c r="D200" t="s">
+      <c r="H200" t="s">
         <v>1860</v>
       </c>
-      <c r="E200" t="s">
+      <c r="I200" t="s">
         <v>1861</v>
-      </c>
-[...10 lines deleted...]
-        <v>1865</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
         <v>25</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
         <v>27</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
-        <v>1866</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>4721</v>
+        <v>4568</v>
       </c>
       <c r="B201" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D201" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1866</v>
+      </c>
+      <c r="F201" t="s">
         <v>1867</v>
       </c>
-      <c r="C201" t="s">
+      <c r="G201" t="s">
         <v>1868</v>
       </c>
-      <c r="D201" t="s">
+      <c r="H201" t="s">
         <v>1869</v>
       </c>
-      <c r="E201" t="s">
+      <c r="I201" t="s">
         <v>1870</v>
       </c>
-      <c r="F201" t="s">
+      <c r="J201" t="s">
+        <v>24</v>
+      </c>
+      <c r="K201" t="s">
+        <v>25</v>
+      </c>
+      <c r="L201" t="s">
+        <v>26</v>
+      </c>
+      <c r="M201" t="s">
+        <v>27</v>
+      </c>
+      <c r="N201" t="s">
+        <v>28</v>
+      </c>
+      <c r="O201" t="s">
         <v>1871</v>
-      </c>
-[...25 lines deleted...]
-        <v>1875</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>4722</v>
+        <v>4704</v>
       </c>
       <c r="B202" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D202" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1875</v>
+      </c>
+      <c r="F202" t="s">
         <v>1876</v>
       </c>
-      <c r="C202" t="s">
+      <c r="G202" t="s">
         <v>1877</v>
       </c>
-      <c r="D202" t="s">
+      <c r="H202" t="s">
         <v>1878</v>
       </c>
-      <c r="E202" t="s">
+      <c r="I202" t="s">
         <v>1879</v>
       </c>
-      <c r="F202" t="s">
+      <c r="J202" t="s">
+        <v>24</v>
+      </c>
+      <c r="K202" t="s">
+        <v>47</v>
+      </c>
+      <c r="L202" t="s">
+        <v>26</v>
+      </c>
+      <c r="M202" t="s">
+        <v>48</v>
+      </c>
+      <c r="N202" t="s">
+        <v>28</v>
+      </c>
+      <c r="O202" t="s">
         <v>1880</v>
-      </c>
-[...25 lines deleted...]
-        <v>1886</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>4723</v>
+        <v>4706</v>
       </c>
       <c r="B203" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D203" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1885</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H203" t="s">
         <v>1887</v>
       </c>
-      <c r="C203" t="s">
+      <c r="I203" t="s">
         <v>1888</v>
       </c>
-      <c r="D203" t="s">
+      <c r="J203" t="s">
+        <v>24</v>
+      </c>
+      <c r="K203" t="s">
+        <v>179</v>
+      </c>
+      <c r="L203" t="s">
+        <v>26</v>
+      </c>
+      <c r="M203" t="s">
+        <v>180</v>
+      </c>
+      <c r="N203" t="s">
+        <v>28</v>
+      </c>
+      <c r="O203" t="s">
         <v>1889</v>
-      </c>
-[...31 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>4792</v>
+        <v>4709</v>
       </c>
       <c r="B204" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1893</v>
+      </c>
+      <c r="F204" t="s">
+        <v>1894</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1895</v>
+      </c>
+      <c r="H204" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1897</v>
+      </c>
+      <c r="J204" t="s">
+        <v>24</v>
+      </c>
+      <c r="K204" t="s">
+        <v>47</v>
+      </c>
+      <c r="L204" t="s">
+        <v>26</v>
+      </c>
+      <c r="M204" t="s">
+        <v>48</v>
+      </c>
+      <c r="N204" t="s">
+        <v>28</v>
+      </c>
+      <c r="O204" t="s">
         <v>1898</v>
-      </c>
-[...37 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>4801</v>
+        <v>4711</v>
       </c>
       <c r="B205" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D205" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E205" t="s">
+        <v>1902</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1903</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H205" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I205" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J205" t="s">
         <v>1907</v>
       </c>
-      <c r="C205" t="s">
+      <c r="K205" t="s">
         <v>1908</v>
       </c>
-      <c r="D205" t="s">
+      <c r="L205" t="s">
         <v>1909</v>
       </c>
-      <c r="E205" t="s">
+      <c r="M205" t="s">
         <v>1910</v>
       </c>
-      <c r="F205" t="s">
+      <c r="N205" t="s">
+        <v>28</v>
+      </c>
+      <c r="O205" t="s">
         <v>1911</v>
-      </c>
-[...25 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>4810</v>
+        <v>4714</v>
       </c>
       <c r="B206" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1915</v>
+      </c>
+      <c r="F206" t="s">
         <v>1916</v>
       </c>
-      <c r="C206" t="s">
+      <c r="G206" t="s">
         <v>1917</v>
       </c>
-      <c r="D206" t="s">
+      <c r="H206" t="s">
         <v>1918</v>
       </c>
-      <c r="E206" t="s">
+      <c r="I206" t="s">
         <v>1919</v>
       </c>
-      <c r="F206" t="s">
+      <c r="J206" t="s">
+        <v>24</v>
+      </c>
+      <c r="K206" t="s">
+        <v>25</v>
+      </c>
+      <c r="L206" t="s">
+        <v>26</v>
+      </c>
+      <c r="M206" t="s">
+        <v>27</v>
+      </c>
+      <c r="N206" t="s">
+        <v>28</v>
+      </c>
+      <c r="O206" t="s">
         <v>1920</v>
-      </c>
-[...25 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>4811</v>
+        <v>4716</v>
       </c>
       <c r="B207" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1924</v>
+      </c>
+      <c r="F207" t="s">
         <v>1925</v>
       </c>
-      <c r="C207" t="s">
+      <c r="G207" t="s">
         <v>1926</v>
       </c>
-      <c r="D207" t="s">
+      <c r="H207" t="s">
         <v>1927</v>
       </c>
-      <c r="E207" t="s">
+      <c r="I207" t="s">
         <v>1928</v>
       </c>
-      <c r="F207" t="s">
+      <c r="J207" t="s">
+        <v>24</v>
+      </c>
+      <c r="K207" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L207" t="s">
+        <v>26</v>
+      </c>
+      <c r="M207" t="s">
+        <v>1240</v>
+      </c>
+      <c r="N207" t="s">
+        <v>28</v>
+      </c>
+      <c r="O207" t="s">
         <v>1929</v>
-      </c>
-[...25 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>4815</v>
+        <v>4717</v>
       </c>
       <c r="B208" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1933</v>
+      </c>
+      <c r="F208" t="s">
         <v>1934</v>
       </c>
-      <c r="C208" t="s">
+      <c r="G208" t="s">
         <v>1935</v>
       </c>
-      <c r="D208" t="s">
+      <c r="H208" t="s">
         <v>1936</v>
       </c>
-      <c r="E208" t="s">
+      <c r="I208" t="s">
         <v>1937</v>
-      </c>
-[...10 lines deleted...]
-        <v>1941</v>
       </c>
       <c r="J208" t="s">
         <v>24</v>
       </c>
       <c r="K208" t="s">
         <v>25</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208" t="s">
         <v>27</v>
       </c>
       <c r="N208" t="s">
         <v>28</v>
       </c>
       <c r="O208" t="s">
-        <v>1942</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>4817</v>
+        <v>4721</v>
       </c>
       <c r="B209" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1942</v>
+      </c>
+      <c r="F209" t="s">
         <v>1943</v>
       </c>
-      <c r="C209" t="s">
+      <c r="G209" t="s">
         <v>1944</v>
       </c>
-      <c r="D209" t="s">
+      <c r="H209" t="s">
         <v>1945</v>
       </c>
-      <c r="E209" t="s">
+      <c r="I209" t="s">
         <v>1946</v>
       </c>
-      <c r="F209" t="s">
+      <c r="J209" t="s">
+        <v>24</v>
+      </c>
+      <c r="K209" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L209" t="s">
+        <v>26</v>
+      </c>
+      <c r="M209" t="s">
+        <v>1240</v>
+      </c>
+      <c r="N209" t="s">
+        <v>28</v>
+      </c>
+      <c r="O209" t="s">
         <v>1947</v>
-      </c>
-[...25 lines deleted...]
-        <v>1951</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>4850</v>
+        <v>4722</v>
       </c>
       <c r="B210" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1951</v>
+      </c>
+      <c r="F210" t="s">
         <v>1952</v>
       </c>
-      <c r="C210" t="s">
+      <c r="G210" t="s">
         <v>1953</v>
       </c>
-      <c r="D210" t="s">
+      <c r="H210" t="s">
         <v>1954</v>
       </c>
-      <c r="E210" t="s">
+      <c r="I210" t="s">
         <v>1955</v>
       </c>
-      <c r="F210" t="s">
+      <c r="J210" t="s">
+        <v>24</v>
+      </c>
+      <c r="K210" t="s">
         <v>1956</v>
       </c>
-      <c r="G210" t="s">
+      <c r="L210" t="s">
+        <v>26</v>
+      </c>
+      <c r="M210" t="s">
         <v>1957</v>
       </c>
-      <c r="H210" t="s">
+      <c r="N210" t="s">
+        <v>28</v>
+      </c>
+      <c r="O210" t="s">
         <v>1958</v>
-      </c>
-[...19 lines deleted...]
-        <v>1960</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>4935</v>
+        <v>4723</v>
       </c>
       <c r="B211" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D211" t="s">
         <v>1961</v>
       </c>
-      <c r="C211" t="s">
+      <c r="E211" t="s">
         <v>1962</v>
       </c>
-      <c r="D211" t="s">
+      <c r="F211" t="s">
         <v>1963</v>
       </c>
-      <c r="E211" t="s">
+      <c r="G211" t="s">
         <v>1964</v>
       </c>
-      <c r="F211" t="s">
+      <c r="H211" t="s">
         <v>1965</v>
       </c>
-      <c r="G211" t="s">
+      <c r="I211" t="s">
         <v>1966</v>
       </c>
-      <c r="H211" t="s">
+      <c r="J211" t="s">
+        <v>24</v>
+      </c>
+      <c r="K211" t="s">
         <v>1967</v>
       </c>
-      <c r="I211" t="s">
+      <c r="L211" t="s">
+        <v>26</v>
+      </c>
+      <c r="M211" t="s">
         <v>1968</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N211" t="s">
         <v>28</v>
       </c>
       <c r="O211" t="s">
         <v>1969</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>4939</v>
+        <v>4792</v>
       </c>
       <c r="B212" t="s">
         <v>1970</v>
       </c>
       <c r="C212" t="s">
         <v>1971</v>
       </c>
       <c r="D212" t="s">
         <v>1972</v>
       </c>
       <c r="E212" t="s">
         <v>1973</v>
       </c>
       <c r="F212" t="s">
         <v>1974</v>
       </c>
       <c r="G212" t="s">
         <v>1975</v>
       </c>
       <c r="H212" t="s">
         <v>1976</v>
       </c>
       <c r="I212" t="s">
         <v>1977</v>
       </c>
       <c r="J212" t="s">
         <v>24</v>
       </c>
       <c r="K212" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L212" t="s">
         <v>26</v>
       </c>
       <c r="M212" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N212" t="s">
         <v>28</v>
       </c>
       <c r="O212" t="s">
         <v>1978</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>4947</v>
+        <v>4801</v>
       </c>
       <c r="B213" t="s">
         <v>1979</v>
       </c>
       <c r="C213" t="s">
         <v>1980</v>
       </c>
       <c r="D213" t="s">
         <v>1981</v>
       </c>
       <c r="E213" t="s">
         <v>1982</v>
       </c>
       <c r="F213" t="s">
         <v>1983</v>
       </c>
       <c r="G213" t="s">
         <v>1984</v>
       </c>
       <c r="H213" t="s">
         <v>1985</v>
       </c>
       <c r="I213" t="s">
         <v>1986</v>
       </c>
       <c r="J213" t="s">
         <v>24</v>
       </c>
       <c r="K213" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="L213" t="s">
         <v>26</v>
       </c>
       <c r="M213" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="N213" t="s">
         <v>28</v>
       </c>
       <c r="O213" t="s">
         <v>1987</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>4950</v>
+        <v>4810</v>
       </c>
       <c r="B214" t="s">
         <v>1988</v>
       </c>
       <c r="C214" t="s">
         <v>1989</v>
       </c>
       <c r="D214" t="s">
         <v>1990</v>
       </c>
       <c r="E214" t="s">
         <v>1991</v>
       </c>
       <c r="F214" t="s">
         <v>1992</v>
       </c>
       <c r="G214" t="s">
         <v>1993</v>
       </c>
       <c r="H214" t="s">
         <v>1994</v>
       </c>
       <c r="I214" t="s">
         <v>1995</v>
       </c>
       <c r="J214" t="s">
         <v>24</v>
       </c>
       <c r="K214" t="s">
-        <v>1460</v>
+        <v>179</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214" t="s">
-        <v>1462</v>
+        <v>180</v>
       </c>
       <c r="N214" t="s">
         <v>28</v>
       </c>
       <c r="O214" t="s">
         <v>1996</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>4958</v>
+        <v>4811</v>
       </c>
       <c r="B215" t="s">
         <v>1997</v>
       </c>
       <c r="C215" t="s">
         <v>1998</v>
       </c>
       <c r="D215" t="s">
         <v>1999</v>
       </c>
       <c r="E215" t="s">
         <v>2000</v>
       </c>
       <c r="F215" t="s">
         <v>2001</v>
       </c>
       <c r="G215" t="s">
         <v>2002</v>
       </c>
       <c r="H215" t="s">
         <v>2003</v>
       </c>
       <c r="I215" t="s">
         <v>2004</v>
       </c>
       <c r="J215" t="s">
         <v>24</v>
       </c>
       <c r="K215" t="s">
-        <v>170</v>
+        <v>1487</v>
       </c>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215" t="s">
-        <v>171</v>
+        <v>1489</v>
       </c>
       <c r="N215" t="s">
         <v>28</v>
       </c>
       <c r="O215" t="s">
         <v>2005</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>4965</v>
+        <v>4815</v>
       </c>
       <c r="B216" t="s">
         <v>2006</v>
       </c>
       <c r="C216" t="s">
         <v>2007</v>
       </c>
       <c r="D216" t="s">
         <v>2008</v>
       </c>
       <c r="E216" t="s">
         <v>2009</v>
       </c>
       <c r="F216" t="s">
         <v>2010</v>
       </c>
       <c r="G216" t="s">
         <v>2011</v>
       </c>
       <c r="H216" t="s">
         <v>2012</v>
       </c>
       <c r="I216" t="s">
         <v>2013</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
         <v>25</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
         <v>27</v>
       </c>
       <c r="N216" t="s">
         <v>28</v>
       </c>
       <c r="O216" t="s">
         <v>2014</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>4968</v>
+        <v>4817</v>
       </c>
       <c r="B217" t="s">
         <v>2015</v>
       </c>
       <c r="C217" t="s">
         <v>2016</v>
       </c>
       <c r="D217" t="s">
         <v>2017</v>
       </c>
       <c r="E217" t="s">
         <v>2018</v>
       </c>
       <c r="F217" t="s">
         <v>2019</v>
       </c>
       <c r="G217" t="s">
         <v>2020</v>
       </c>
       <c r="H217" t="s">
         <v>2021</v>
       </c>
       <c r="I217" t="s">
         <v>2022</v>
       </c>
       <c r="J217" t="s">
         <v>24</v>
       </c>
       <c r="K217" t="s">
         <v>25</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217" t="s">
         <v>27</v>
       </c>
       <c r="N217" t="s">
         <v>28</v>
       </c>
       <c r="O217" t="s">
         <v>2023</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>4969</v>
+        <v>4850</v>
       </c>
       <c r="B218" t="s">
         <v>2024</v>
       </c>
       <c r="C218" t="s">
         <v>2025</v>
       </c>
       <c r="D218" t="s">
         <v>2026</v>
       </c>
       <c r="E218" t="s">
         <v>2027</v>
       </c>
       <c r="F218" t="s">
         <v>2028</v>
       </c>
       <c r="G218" t="s">
         <v>2029</v>
       </c>
       <c r="H218" t="s">
         <v>2030</v>
       </c>
       <c r="I218" t="s">
         <v>2031</v>
       </c>
       <c r="J218" t="s">
         <v>24</v>
       </c>
       <c r="K218" t="s">
         <v>25</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218" t="s">
         <v>27</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
         <v>2032</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>5037</v>
+        <v>4935</v>
       </c>
       <c r="B219" t="s">
         <v>2033</v>
       </c>
       <c r="C219" t="s">
         <v>2034</v>
       </c>
       <c r="D219" t="s">
         <v>2035</v>
       </c>
       <c r="E219" t="s">
         <v>2036</v>
       </c>
       <c r="F219" t="s">
         <v>2037</v>
       </c>
       <c r="G219" t="s">
         <v>2038</v>
       </c>
       <c r="H219" t="s">
         <v>2039</v>
       </c>
       <c r="I219" t="s">
         <v>2040</v>
       </c>
       <c r="J219" t="s">
         <v>24</v>
       </c>
       <c r="K219" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L219" t="s">
         <v>26</v>
       </c>
       <c r="M219" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
         <v>2041</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>5272</v>
+        <v>4939</v>
       </c>
       <c r="B220" t="s">
         <v>2042</v>
       </c>
       <c r="C220" t="s">
         <v>2043</v>
       </c>
       <c r="D220" t="s">
         <v>2044</v>
       </c>
       <c r="E220" t="s">
         <v>2045</v>
       </c>
       <c r="F220" t="s">
         <v>2046</v>
       </c>
       <c r="G220" t="s">
         <v>2047</v>
       </c>
       <c r="H220" t="s">
         <v>2048</v>
       </c>
       <c r="I220" t="s">
         <v>2049</v>
       </c>
       <c r="J220" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K220" t="s">
-        <v>746</v>
+        <v>179</v>
       </c>
       <c r="L220" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M220" t="s">
-        <v>747</v>
+        <v>180</v>
       </c>
       <c r="N220" t="s">
         <v>28</v>
       </c>
       <c r="O220" t="s">
         <v>2050</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>5273</v>
+        <v>4947</v>
       </c>
       <c r="B221" t="s">
         <v>2051</v>
       </c>
       <c r="C221" t="s">
         <v>2052</v>
       </c>
       <c r="D221" t="s">
         <v>2053</v>
       </c>
       <c r="E221" t="s">
         <v>2054</v>
       </c>
       <c r="F221" t="s">
         <v>2055</v>
       </c>
       <c r="G221" t="s">
         <v>2056</v>
       </c>
       <c r="H221" t="s">
         <v>2057</v>
       </c>
       <c r="I221" t="s">
         <v>2058</v>
       </c>
       <c r="J221" t="s">
         <v>24</v>
       </c>
       <c r="K221" t="s">
+        <v>47</v>
+      </c>
+      <c r="L221" t="s">
+        <v>26</v>
+      </c>
+      <c r="M221" t="s">
+        <v>48</v>
+      </c>
+      <c r="N221" t="s">
+        <v>28</v>
+      </c>
+      <c r="O221" t="s">
         <v>2059</v>
-      </c>
-[...10 lines deleted...]
-        <v>2061</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>5326</v>
+        <v>4950</v>
       </c>
       <c r="B222" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C222" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D222" t="s">
         <v>2062</v>
       </c>
-      <c r="C222" t="s">
+      <c r="E222" t="s">
         <v>2063</v>
       </c>
-      <c r="D222" t="s">
+      <c r="F222" t="s">
         <v>2064</v>
       </c>
-      <c r="E222" t="s">
+      <c r="G222" t="s">
         <v>2065</v>
       </c>
-      <c r="F222" t="s">
+      <c r="H222" t="s">
         <v>2066</v>
       </c>
-      <c r="G222" t="s">
+      <c r="I222" t="s">
         <v>2067</v>
       </c>
-      <c r="H222" t="s">
+      <c r="J222" t="s">
+        <v>24</v>
+      </c>
+      <c r="K222" t="s">
+        <v>1487</v>
+      </c>
+      <c r="L222" t="s">
+        <v>26</v>
+      </c>
+      <c r="M222" t="s">
+        <v>1489</v>
+      </c>
+      <c r="N222" t="s">
+        <v>28</v>
+      </c>
+      <c r="O222" t="s">
         <v>2068</v>
-      </c>
-[...19 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>5330</v>
+        <v>4958</v>
       </c>
       <c r="B223" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C223" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D223" t="s">
         <v>2071</v>
       </c>
-      <c r="C223" t="s">
+      <c r="E223" t="s">
         <v>2072</v>
       </c>
-      <c r="D223" t="s">
+      <c r="F223" t="s">
         <v>2073</v>
       </c>
-      <c r="E223" t="s">
+      <c r="G223" t="s">
         <v>2074</v>
       </c>
-      <c r="F223" t="s">
+      <c r="H223" t="s">
         <v>2075</v>
       </c>
-      <c r="G223" t="s">
+      <c r="I223" t="s">
         <v>2076</v>
       </c>
-      <c r="H223" t="s">
+      <c r="J223" t="s">
+        <v>24</v>
+      </c>
+      <c r="K223" t="s">
+        <v>179</v>
+      </c>
+      <c r="L223" t="s">
+        <v>26</v>
+      </c>
+      <c r="M223" t="s">
+        <v>180</v>
+      </c>
+      <c r="N223" t="s">
+        <v>28</v>
+      </c>
+      <c r="O223" t="s">
         <v>2077</v>
-      </c>
-[...19 lines deleted...]
-        <v>2079</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>5331</v>
+        <v>4965</v>
       </c>
       <c r="B224" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C224" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D224" t="s">
         <v>2080</v>
       </c>
-      <c r="C224" t="s">
+      <c r="E224" t="s">
         <v>2081</v>
       </c>
-      <c r="D224" t="s">
+      <c r="F224" t="s">
         <v>2082</v>
       </c>
-      <c r="E224" t="s">
+      <c r="G224" t="s">
         <v>2083</v>
       </c>
-      <c r="F224" t="s">
+      <c r="H224" t="s">
         <v>2084</v>
       </c>
-      <c r="G224" t="s">
+      <c r="I224" t="s">
         <v>2085</v>
       </c>
-      <c r="H224" t="s">
+      <c r="J224" t="s">
+        <v>24</v>
+      </c>
+      <c r="K224" t="s">
+        <v>25</v>
+      </c>
+      <c r="L224" t="s">
+        <v>26</v>
+      </c>
+      <c r="M224" t="s">
+        <v>27</v>
+      </c>
+      <c r="N224" t="s">
+        <v>28</v>
+      </c>
+      <c r="O224" t="s">
         <v>2086</v>
-      </c>
-[...19 lines deleted...]
-        <v>2088</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>5332</v>
+        <v>4968</v>
       </c>
       <c r="B225" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C225" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D225" t="s">
         <v>2089</v>
       </c>
-      <c r="C225" t="s">
+      <c r="E225" t="s">
         <v>2090</v>
       </c>
-      <c r="D225" t="s">
+      <c r="F225" t="s">
         <v>2091</v>
       </c>
-      <c r="E225" t="s">
+      <c r="G225" t="s">
         <v>2092</v>
       </c>
-      <c r="F225" t="s">
+      <c r="H225" t="s">
         <v>2093</v>
       </c>
-      <c r="G225" t="s">
+      <c r="I225" t="s">
         <v>2094</v>
-      </c>
-[...4 lines deleted...]
-        <v>2096</v>
       </c>
       <c r="J225" t="s">
         <v>24</v>
       </c>
       <c r="K225" t="s">
         <v>25</v>
       </c>
       <c r="L225" t="s">
         <v>26</v>
       </c>
       <c r="M225" t="s">
         <v>27</v>
       </c>
       <c r="N225" t="s">
         <v>28</v>
       </c>
       <c r="O225" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>5333</v>
+        <v>4969</v>
       </c>
       <c r="B226" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C226" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D226" t="s">
         <v>2098</v>
       </c>
-      <c r="C226" t="s">
+      <c r="E226" t="s">
         <v>2099</v>
       </c>
-      <c r="D226" t="s">
+      <c r="F226" t="s">
         <v>2100</v>
       </c>
-      <c r="E226" t="s">
+      <c r="G226" t="s">
         <v>2101</v>
       </c>
-      <c r="F226" t="s">
+      <c r="H226" t="s">
         <v>2102</v>
       </c>
-      <c r="G226" t="s">
+      <c r="I226" t="s">
         <v>2103</v>
-      </c>
-[...4 lines deleted...]
-        <v>2105</v>
       </c>
       <c r="J226" t="s">
         <v>24</v>
       </c>
       <c r="K226" t="s">
         <v>25</v>
       </c>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226" t="s">
         <v>27</v>
       </c>
       <c r="N226" t="s">
         <v>28</v>
       </c>
       <c r="O226" t="s">
-        <v>2106</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>5335</v>
+        <v>5037</v>
       </c>
       <c r="B227" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C227" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D227" t="s">
         <v>2107</v>
       </c>
-      <c r="C227" t="s">
+      <c r="E227" t="s">
         <v>2108</v>
       </c>
-      <c r="D227" t="s">
+      <c r="F227" t="s">
         <v>2109</v>
       </c>
-      <c r="E227" t="s">
+      <c r="G227" t="s">
         <v>2110</v>
       </c>
-      <c r="F227" t="s">
+      <c r="H227" t="s">
         <v>2111</v>
       </c>
-      <c r="G227" t="s">
+      <c r="I227" t="s">
         <v>2112</v>
       </c>
-      <c r="H227" t="s">
+      <c r="J227" t="s">
+        <v>24</v>
+      </c>
+      <c r="K227" t="s">
+        <v>179</v>
+      </c>
+      <c r="L227" t="s">
+        <v>26</v>
+      </c>
+      <c r="M227" t="s">
+        <v>180</v>
+      </c>
+      <c r="N227" t="s">
+        <v>28</v>
+      </c>
+      <c r="O227" t="s">
         <v>2113</v>
-      </c>
-[...19 lines deleted...]
-        <v>2115</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>5346</v>
+        <v>5272</v>
       </c>
       <c r="B228" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C228" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D228" t="s">
         <v>2116</v>
       </c>
-      <c r="C228" t="s">
+      <c r="E228" t="s">
         <v>2117</v>
       </c>
-      <c r="D228" t="s">
+      <c r="F228" t="s">
         <v>2118</v>
       </c>
-      <c r="E228" t="s">
+      <c r="G228" t="s">
         <v>2119</v>
       </c>
-      <c r="F228" t="s">
+      <c r="H228" t="s">
         <v>2120</v>
       </c>
-      <c r="G228" t="s">
+      <c r="I228" t="s">
         <v>2121</v>
       </c>
-      <c r="H228" t="s">
+      <c r="J228" t="s">
+        <v>459</v>
+      </c>
+      <c r="K228" t="s">
+        <v>755</v>
+      </c>
+      <c r="L228" t="s">
+        <v>461</v>
+      </c>
+      <c r="M228" t="s">
+        <v>756</v>
+      </c>
+      <c r="N228" t="s">
+        <v>28</v>
+      </c>
+      <c r="O228" t="s">
         <v>2122</v>
-      </c>
-[...19 lines deleted...]
-        <v>2126</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>5347</v>
+        <v>5273</v>
       </c>
       <c r="B229" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C229" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D229" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E229" t="s">
+        <v>2126</v>
+      </c>
+      <c r="F229" t="s">
         <v>2127</v>
       </c>
-      <c r="C229" t="s">
+      <c r="G229" t="s">
         <v>2128</v>
       </c>
-      <c r="D229" t="s">
+      <c r="H229" t="s">
         <v>2129</v>
       </c>
-      <c r="E229" t="s">
+      <c r="I229" t="s">
         <v>2130</v>
       </c>
-      <c r="F229" t="s">
+      <c r="J229" t="s">
+        <v>24</v>
+      </c>
+      <c r="K229" t="s">
         <v>2131</v>
       </c>
-      <c r="G229" t="s">
+      <c r="L229" t="s">
+        <v>26</v>
+      </c>
+      <c r="M229" t="s">
         <v>2132</v>
       </c>
-      <c r="H229" t="s">
+      <c r="N229" t="s">
+        <v>28</v>
+      </c>
+      <c r="O229" t="s">
         <v>2133</v>
-      </c>
-[...19 lines deleted...]
-        <v>2135</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>5348</v>
+        <v>5326</v>
       </c>
       <c r="B230" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C230" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D230" t="s">
         <v>2136</v>
       </c>
-      <c r="C230" t="s">
+      <c r="E230" t="s">
         <v>2137</v>
       </c>
-      <c r="D230" t="s">
+      <c r="F230" t="s">
         <v>2138</v>
       </c>
-      <c r="E230" t="s">
+      <c r="G230" t="s">
         <v>2139</v>
       </c>
-      <c r="F230" t="s">
+      <c r="H230" t="s">
         <v>2140</v>
       </c>
-      <c r="G230" t="s">
+      <c r="I230" t="s">
         <v>2141</v>
       </c>
-      <c r="H230" t="s">
+      <c r="J230" t="s">
+        <v>24</v>
+      </c>
+      <c r="K230" t="s">
+        <v>179</v>
+      </c>
+      <c r="L230" t="s">
+        <v>26</v>
+      </c>
+      <c r="M230" t="s">
+        <v>180</v>
+      </c>
+      <c r="N230" t="s">
+        <v>28</v>
+      </c>
+      <c r="O230" t="s">
         <v>2142</v>
-      </c>
-[...19 lines deleted...]
-        <v>2144</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>5351</v>
+        <v>5330</v>
       </c>
       <c r="B231" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C231" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D231" t="s">
         <v>2145</v>
       </c>
-      <c r="C231" t="s">
+      <c r="E231" t="s">
         <v>2146</v>
       </c>
-      <c r="D231" t="s">
+      <c r="F231" t="s">
         <v>2147</v>
       </c>
-      <c r="E231" t="s">
+      <c r="G231" t="s">
         <v>2148</v>
       </c>
-      <c r="F231" t="s">
+      <c r="H231" t="s">
         <v>2149</v>
       </c>
-      <c r="G231" t="s">
+      <c r="I231" t="s">
         <v>2150</v>
       </c>
-      <c r="H231" t="s">
+      <c r="J231" t="s">
+        <v>24</v>
+      </c>
+      <c r="K231" t="s">
+        <v>179</v>
+      </c>
+      <c r="L231" t="s">
+        <v>26</v>
+      </c>
+      <c r="M231" t="s">
+        <v>180</v>
+      </c>
+      <c r="N231" t="s">
+        <v>28</v>
+      </c>
+      <c r="O231" t="s">
         <v>2151</v>
-      </c>
-[...19 lines deleted...]
-        <v>2153</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>5353</v>
+        <v>5331</v>
       </c>
       <c r="B232" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C232" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D232" t="s">
         <v>2154</v>
       </c>
-      <c r="C232" t="s">
+      <c r="E232" t="s">
         <v>2155</v>
       </c>
-      <c r="D232" t="s">
+      <c r="F232" t="s">
         <v>2156</v>
       </c>
-      <c r="E232" t="s">
+      <c r="G232" t="s">
         <v>2157</v>
       </c>
-      <c r="F232" t="s">
+      <c r="H232" t="s">
         <v>2158</v>
       </c>
-      <c r="G232" t="s">
+      <c r="I232" t="s">
         <v>2159</v>
       </c>
-      <c r="H232" t="s">
+      <c r="J232" t="s">
+        <v>24</v>
+      </c>
+      <c r="K232" t="s">
+        <v>47</v>
+      </c>
+      <c r="L232" t="s">
+        <v>26</v>
+      </c>
+      <c r="M232" t="s">
+        <v>48</v>
+      </c>
+      <c r="N232" t="s">
+        <v>28</v>
+      </c>
+      <c r="O232" t="s">
         <v>2160</v>
-      </c>
-[...19 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>5354</v>
+        <v>5332</v>
       </c>
       <c r="B233" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C233" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D233" t="s">
         <v>2163</v>
       </c>
-      <c r="C233" t="s">
+      <c r="E233" t="s">
         <v>2164</v>
       </c>
-      <c r="D233" t="s">
+      <c r="F233" t="s">
         <v>2165</v>
       </c>
-      <c r="E233" t="s">
+      <c r="G233" t="s">
         <v>2166</v>
       </c>
-      <c r="F233" t="s">
+      <c r="H233" t="s">
         <v>2167</v>
       </c>
-      <c r="G233" t="s">
+      <c r="I233" t="s">
         <v>2168</v>
       </c>
-      <c r="H233" t="s">
+      <c r="J233" t="s">
+        <v>24</v>
+      </c>
+      <c r="K233" t="s">
+        <v>25</v>
+      </c>
+      <c r="L233" t="s">
+        <v>26</v>
+      </c>
+      <c r="M233" t="s">
+        <v>27</v>
+      </c>
+      <c r="N233" t="s">
+        <v>28</v>
+      </c>
+      <c r="O233" t="s">
         <v>2169</v>
-      </c>
-[...19 lines deleted...]
-        <v>2171</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>5359</v>
+        <v>5333</v>
       </c>
       <c r="B234" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C234" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D234" t="s">
         <v>2172</v>
       </c>
-      <c r="C234" t="s">
+      <c r="E234" t="s">
         <v>2173</v>
       </c>
-      <c r="D234" t="s">
+      <c r="F234" t="s">
         <v>2174</v>
       </c>
-      <c r="E234" t="s">
+      <c r="G234" t="s">
         <v>2175</v>
       </c>
-      <c r="F234" t="s">
+      <c r="H234" t="s">
         <v>2176</v>
       </c>
-      <c r="G234" t="s">
+      <c r="I234" t="s">
         <v>2177</v>
-      </c>
-[...4 lines deleted...]
-        <v>2179</v>
       </c>
       <c r="J234" t="s">
         <v>24</v>
       </c>
       <c r="K234" t="s">
         <v>25</v>
       </c>
       <c r="L234" t="s">
         <v>26</v>
       </c>
       <c r="M234" t="s">
         <v>27</v>
       </c>
       <c r="N234" t="s">
         <v>28</v>
       </c>
       <c r="O234" t="s">
-        <v>2180</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>5364</v>
+        <v>5335</v>
       </c>
       <c r="B235" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C235" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D235" t="s">
         <v>2181</v>
       </c>
-      <c r="C235" t="s">
+      <c r="E235" t="s">
         <v>2182</v>
       </c>
-      <c r="D235" t="s">
+      <c r="F235" t="s">
         <v>2183</v>
       </c>
-      <c r="E235" t="s">
+      <c r="G235" t="s">
         <v>2184</v>
       </c>
-      <c r="F235" t="s">
+      <c r="H235" t="s">
         <v>2185</v>
       </c>
-      <c r="G235" t="s">
+      <c r="I235" t="s">
         <v>2186</v>
       </c>
-      <c r="H235" t="s">
+      <c r="J235" t="s">
+        <v>24</v>
+      </c>
+      <c r="K235" t="s">
+        <v>25</v>
+      </c>
+      <c r="L235" t="s">
+        <v>26</v>
+      </c>
+      <c r="M235" t="s">
+        <v>27</v>
+      </c>
+      <c r="N235" t="s">
+        <v>28</v>
+      </c>
+      <c r="O235" t="s">
         <v>2187</v>
-      </c>
-[...19 lines deleted...]
-        <v>2189</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>5365</v>
+        <v>5346</v>
       </c>
       <c r="B236" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C236" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D236" t="s">
         <v>2190</v>
       </c>
-      <c r="C236" t="s">
+      <c r="E236" t="s">
         <v>2191</v>
       </c>
-      <c r="D236" t="s">
+      <c r="F236" t="s">
         <v>2192</v>
       </c>
-      <c r="E236" t="s">
+      <c r="G236" t="s">
         <v>2193</v>
       </c>
-      <c r="F236" t="s">
+      <c r="H236" t="s">
         <v>2194</v>
       </c>
-      <c r="G236" t="s">
+      <c r="I236" t="s">
         <v>2195</v>
       </c>
-      <c r="H236" t="s">
+      <c r="J236" t="s">
+        <v>24</v>
+      </c>
+      <c r="K236" t="s">
         <v>2196</v>
       </c>
-      <c r="I236" t="s">
+      <c r="L236" t="s">
+        <v>26</v>
+      </c>
+      <c r="M236" t="s">
         <v>2197</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N236" t="s">
         <v>28</v>
       </c>
       <c r="O236" t="s">
         <v>2198</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>5367</v>
+        <v>5347</v>
       </c>
       <c r="B237" t="s">
         <v>2199</v>
       </c>
       <c r="C237" t="s">
         <v>2200</v>
       </c>
       <c r="D237" t="s">
         <v>2201</v>
       </c>
       <c r="E237" t="s">
         <v>2202</v>
       </c>
       <c r="F237" t="s">
         <v>2203</v>
       </c>
       <c r="G237" t="s">
         <v>2204</v>
       </c>
       <c r="H237" t="s">
         <v>2205</v>
       </c>
       <c r="I237" t="s">
         <v>2206</v>
       </c>
       <c r="J237" t="s">
         <v>24</v>
       </c>
       <c r="K237" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L237" t="s">
         <v>26</v>
       </c>
       <c r="M237" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N237" t="s">
         <v>28</v>
       </c>
       <c r="O237" t="s">
         <v>2207</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>5368</v>
+        <v>5348</v>
       </c>
       <c r="B238" t="s">
         <v>2208</v>
       </c>
       <c r="C238" t="s">
         <v>2209</v>
       </c>
       <c r="D238" t="s">
         <v>2210</v>
       </c>
       <c r="E238" t="s">
         <v>2211</v>
       </c>
       <c r="F238" t="s">
         <v>2212</v>
       </c>
       <c r="G238" t="s">
         <v>2213</v>
       </c>
       <c r="H238" t="s">
         <v>2214</v>
       </c>
       <c r="I238" t="s">
         <v>2215</v>
       </c>
       <c r="J238" t="s">
         <v>24</v>
       </c>
       <c r="K238" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L238" t="s">
         <v>26</v>
       </c>
       <c r="M238" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N238" t="s">
         <v>28</v>
       </c>
       <c r="O238" t="s">
         <v>2216</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>5371</v>
+        <v>5351</v>
       </c>
       <c r="B239" t="s">
         <v>2217</v>
       </c>
       <c r="C239" t="s">
         <v>2218</v>
       </c>
       <c r="D239" t="s">
         <v>2219</v>
       </c>
       <c r="E239" t="s">
         <v>2220</v>
       </c>
       <c r="F239" t="s">
         <v>2221</v>
       </c>
       <c r="G239" t="s">
         <v>2222</v>
       </c>
       <c r="H239" t="s">
         <v>2223</v>
       </c>
       <c r="I239" t="s">
         <v>2224</v>
       </c>
       <c r="J239" t="s">
         <v>24</v>
       </c>
       <c r="K239" t="s">
+        <v>25</v>
+      </c>
+      <c r="L239" t="s">
+        <v>26</v>
+      </c>
+      <c r="M239" t="s">
+        <v>27</v>
+      </c>
+      <c r="N239" t="s">
+        <v>28</v>
+      </c>
+      <c r="O239" t="s">
         <v>2225</v>
-      </c>
-[...10 lines deleted...]
-        <v>2227</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>5372</v>
+        <v>5353</v>
       </c>
       <c r="B240" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C240" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D240" t="s">
         <v>2228</v>
       </c>
-      <c r="C240" t="s">
+      <c r="E240" t="s">
         <v>2229</v>
       </c>
-      <c r="D240" t="s">
+      <c r="F240" t="s">
         <v>2230</v>
       </c>
-      <c r="E240" t="s">
+      <c r="G240" t="s">
         <v>2231</v>
       </c>
-      <c r="F240" t="s">
+      <c r="H240" t="s">
         <v>2232</v>
       </c>
-      <c r="G240" t="s">
+      <c r="I240" t="s">
         <v>2233</v>
       </c>
-      <c r="H240" t="s">
+      <c r="J240" t="s">
+        <v>459</v>
+      </c>
+      <c r="K240" t="s">
+        <v>914</v>
+      </c>
+      <c r="L240" t="s">
+        <v>461</v>
+      </c>
+      <c r="M240" t="s">
+        <v>915</v>
+      </c>
+      <c r="N240" t="s">
+        <v>28</v>
+      </c>
+      <c r="O240" t="s">
         <v>2234</v>
-      </c>
-[...19 lines deleted...]
-        <v>2236</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>5375</v>
+        <v>5354</v>
       </c>
       <c r="B241" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C241" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D241" t="s">
         <v>2237</v>
       </c>
-      <c r="C241" t="s">
+      <c r="E241" t="s">
         <v>2238</v>
       </c>
-      <c r="D241" t="s">
+      <c r="F241" t="s">
         <v>2239</v>
       </c>
-      <c r="E241" t="s">
+      <c r="G241" t="s">
         <v>2240</v>
       </c>
-      <c r="F241" t="s">
+      <c r="H241" t="s">
         <v>2241</v>
       </c>
-      <c r="G241" t="s">
+      <c r="I241" t="s">
         <v>2242</v>
       </c>
-      <c r="H241" t="s">
+      <c r="J241" t="s">
+        <v>24</v>
+      </c>
+      <c r="K241" t="s">
+        <v>179</v>
+      </c>
+      <c r="L241" t="s">
+        <v>26</v>
+      </c>
+      <c r="M241" t="s">
+        <v>180</v>
+      </c>
+      <c r="N241" t="s">
+        <v>28</v>
+      </c>
+      <c r="O241" t="s">
         <v>2243</v>
-      </c>
-[...19 lines deleted...]
-        <v>2245</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>5377</v>
+        <v>5359</v>
       </c>
       <c r="B242" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C242" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D242" t="s">
         <v>2246</v>
       </c>
-      <c r="C242" t="s">
+      <c r="E242" t="s">
         <v>2247</v>
       </c>
-      <c r="D242" t="s">
+      <c r="F242" t="s">
         <v>2248</v>
       </c>
-      <c r="E242" t="s">
+      <c r="G242" t="s">
         <v>2249</v>
       </c>
-      <c r="F242" t="s">
+      <c r="H242" t="s">
         <v>2250</v>
       </c>
-      <c r="G242" t="s">
+      <c r="I242" t="s">
         <v>2251</v>
-      </c>
-[...4 lines deleted...]
-        <v>2253</v>
       </c>
       <c r="J242" t="s">
         <v>24</v>
       </c>
       <c r="K242" t="s">
         <v>25</v>
       </c>
       <c r="L242" t="s">
         <v>26</v>
       </c>
       <c r="M242" t="s">
         <v>27</v>
       </c>
       <c r="N242" t="s">
         <v>28</v>
       </c>
       <c r="O242" t="s">
-        <v>2254</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>5378</v>
+        <v>5364</v>
       </c>
       <c r="B243" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C243" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D243" t="s">
         <v>2255</v>
       </c>
-      <c r="C243" t="s">
+      <c r="E243" t="s">
         <v>2256</v>
       </c>
-      <c r="D243" t="s">
+      <c r="F243" t="s">
         <v>2257</v>
       </c>
-      <c r="E243" t="s">
+      <c r="G243" t="s">
         <v>2258</v>
       </c>
-      <c r="F243" t="s">
+      <c r="H243" t="s">
         <v>2259</v>
       </c>
-      <c r="G243" t="s">
+      <c r="I243" t="s">
         <v>2260</v>
       </c>
-      <c r="H243" t="s">
+      <c r="J243" t="s">
+        <v>24</v>
+      </c>
+      <c r="K243" t="s">
+        <v>47</v>
+      </c>
+      <c r="L243" t="s">
+        <v>26</v>
+      </c>
+      <c r="M243" t="s">
+        <v>48</v>
+      </c>
+      <c r="N243" t="s">
+        <v>28</v>
+      </c>
+      <c r="O243" t="s">
         <v>2261</v>
-      </c>
-[...19 lines deleted...]
-        <v>2263</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>5380</v>
+        <v>5365</v>
       </c>
       <c r="B244" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C244" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D244" t="s">
         <v>2264</v>
       </c>
-      <c r="C244" t="s">
+      <c r="E244" t="s">
         <v>2265</v>
       </c>
-      <c r="D244" t="s">
+      <c r="F244" t="s">
         <v>2266</v>
       </c>
-      <c r="E244" t="s">
+      <c r="G244" t="s">
         <v>2267</v>
       </c>
-      <c r="F244" t="s">
+      <c r="H244" t="s">
         <v>2268</v>
       </c>
-      <c r="G244" t="s">
+      <c r="I244" t="s">
         <v>2269</v>
-      </c>
-[...4 lines deleted...]
-        <v>2271</v>
       </c>
       <c r="J244" t="s">
         <v>24</v>
       </c>
       <c r="K244" t="s">
         <v>25</v>
       </c>
       <c r="L244" t="s">
         <v>26</v>
       </c>
       <c r="M244" t="s">
         <v>27</v>
       </c>
       <c r="N244" t="s">
         <v>28</v>
       </c>
       <c r="O244" t="s">
-        <v>2272</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>5382</v>
+        <v>5367</v>
       </c>
       <c r="B245" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C245" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D245" t="s">
         <v>2273</v>
       </c>
-      <c r="C245" t="s">
+      <c r="E245" t="s">
         <v>2274</v>
       </c>
-      <c r="D245" t="s">
+      <c r="F245" t="s">
         <v>2275</v>
       </c>
-      <c r="E245" t="s">
+      <c r="G245" t="s">
         <v>2276</v>
       </c>
-      <c r="F245" t="s">
+      <c r="H245" t="s">
         <v>2277</v>
       </c>
-      <c r="G245" t="s">
+      <c r="I245" t="s">
         <v>2278</v>
       </c>
-      <c r="H245" t="s">
+      <c r="J245" t="s">
+        <v>24</v>
+      </c>
+      <c r="K245" t="s">
+        <v>25</v>
+      </c>
+      <c r="L245" t="s">
+        <v>26</v>
+      </c>
+      <c r="M245" t="s">
+        <v>27</v>
+      </c>
+      <c r="N245" t="s">
+        <v>28</v>
+      </c>
+      <c r="O245" t="s">
         <v>2279</v>
-      </c>
-[...19 lines deleted...]
-        <v>2281</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>5393</v>
+        <v>5368</v>
       </c>
       <c r="B246" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C246" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D246" t="s">
         <v>2282</v>
       </c>
-      <c r="C246" t="s">
+      <c r="E246" t="s">
         <v>2283</v>
       </c>
-      <c r="D246" t="s">
+      <c r="F246" t="s">
         <v>2284</v>
       </c>
-      <c r="E246" t="s">
+      <c r="G246" t="s">
         <v>2285</v>
       </c>
-      <c r="F246" t="s">
+      <c r="H246" t="s">
         <v>2286</v>
       </c>
-      <c r="G246" t="s">
+      <c r="I246" t="s">
         <v>2287</v>
-      </c>
-[...4 lines deleted...]
-        <v>2289</v>
       </c>
       <c r="J246" t="s">
         <v>24</v>
       </c>
       <c r="K246" t="s">
         <v>25</v>
       </c>
       <c r="L246" t="s">
         <v>26</v>
       </c>
       <c r="M246" t="s">
         <v>27</v>
       </c>
       <c r="N246" t="s">
         <v>28</v>
       </c>
       <c r="O246" t="s">
-        <v>2290</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>5394</v>
+        <v>5371</v>
       </c>
       <c r="B247" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C247" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D247" t="s">
         <v>2291</v>
       </c>
-      <c r="C247" t="s">
+      <c r="E247" t="s">
         <v>2292</v>
       </c>
-      <c r="D247" t="s">
+      <c r="F247" t="s">
         <v>2293</v>
       </c>
-      <c r="E247" t="s">
+      <c r="G247" t="s">
         <v>2294</v>
       </c>
-      <c r="F247" t="s">
+      <c r="H247" t="s">
         <v>2295</v>
       </c>
-      <c r="G247" t="s">
+      <c r="I247" t="s">
         <v>2296</v>
       </c>
-      <c r="H247" t="s">
+      <c r="J247" t="s">
+        <v>24</v>
+      </c>
+      <c r="K247" t="s">
         <v>2297</v>
       </c>
-      <c r="I247" t="s">
+      <c r="L247" t="s">
+        <v>26</v>
+      </c>
+      <c r="M247" t="s">
         <v>2298</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N247" t="s">
         <v>28</v>
       </c>
       <c r="O247" t="s">
         <v>2299</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>5403</v>
+        <v>5372</v>
       </c>
       <c r="B248" t="s">
         <v>2300</v>
       </c>
       <c r="C248" t="s">
         <v>2301</v>
       </c>
       <c r="D248" t="s">
         <v>2302</v>
       </c>
       <c r="E248" t="s">
         <v>2303</v>
       </c>
       <c r="F248" t="s">
         <v>2304</v>
       </c>
       <c r="G248" t="s">
         <v>2305</v>
       </c>
       <c r="H248" t="s">
         <v>2306</v>
       </c>
       <c r="I248" t="s">
         <v>2307</v>
       </c>
       <c r="J248" t="s">
         <v>24</v>
       </c>
       <c r="K248" t="s">
+        <v>25</v>
+      </c>
+      <c r="L248" t="s">
+        <v>26</v>
+      </c>
+      <c r="M248" t="s">
+        <v>27</v>
+      </c>
+      <c r="N248" t="s">
+        <v>28</v>
+      </c>
+      <c r="O248" t="s">
         <v>2308</v>
-      </c>
-[...10 lines deleted...]
-        <v>2310</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>5431</v>
+        <v>5375</v>
       </c>
       <c r="B249" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C249" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D249" t="s">
         <v>2311</v>
       </c>
-      <c r="C249" t="s">
+      <c r="E249" t="s">
         <v>2312</v>
       </c>
-      <c r="D249" t="s">
+      <c r="F249" t="s">
         <v>2313</v>
       </c>
-      <c r="E249" t="s">
+      <c r="G249" t="s">
         <v>2314</v>
       </c>
-      <c r="F249" t="s">
+      <c r="H249" t="s">
         <v>2315</v>
       </c>
-      <c r="G249" t="s">
+      <c r="I249" t="s">
         <v>2316</v>
       </c>
-      <c r="H249" t="s">
+      <c r="J249" t="s">
+        <v>459</v>
+      </c>
+      <c r="K249" t="s">
+        <v>283</v>
+      </c>
+      <c r="L249" t="s">
+        <v>461</v>
+      </c>
+      <c r="M249" t="s">
+        <v>285</v>
+      </c>
+      <c r="N249" t="s">
+        <v>28</v>
+      </c>
+      <c r="O249" t="s">
         <v>2317</v>
-      </c>
-[...19 lines deleted...]
-        <v>2319</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>5433</v>
+        <v>5377</v>
       </c>
       <c r="B250" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C250" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D250" t="s">
         <v>2320</v>
       </c>
-      <c r="C250" t="s">
+      <c r="E250" t="s">
         <v>2321</v>
       </c>
-      <c r="D250" t="s">
+      <c r="F250" t="s">
         <v>2322</v>
       </c>
-      <c r="E250" t="s">
+      <c r="G250" t="s">
         <v>2323</v>
       </c>
-      <c r="F250" t="s">
+      <c r="H250" t="s">
         <v>2324</v>
       </c>
-      <c r="G250" t="s">
+      <c r="I250" t="s">
         <v>2325</v>
       </c>
-      <c r="H250" t="s">
+      <c r="J250" t="s">
+        <v>24</v>
+      </c>
+      <c r="K250" t="s">
+        <v>25</v>
+      </c>
+      <c r="L250" t="s">
+        <v>26</v>
+      </c>
+      <c r="M250" t="s">
+        <v>27</v>
+      </c>
+      <c r="N250" t="s">
+        <v>28</v>
+      </c>
+      <c r="O250" t="s">
         <v>2326</v>
-      </c>
-[...19 lines deleted...]
-        <v>2328</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>5435</v>
+        <v>5378</v>
       </c>
       <c r="B251" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C251" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D251" t="s">
         <v>2329</v>
       </c>
-      <c r="C251" t="s">
+      <c r="E251" t="s">
         <v>2330</v>
       </c>
-      <c r="D251" t="s">
+      <c r="F251" t="s">
         <v>2331</v>
       </c>
-      <c r="E251" t="s">
+      <c r="G251" t="s">
         <v>2332</v>
       </c>
-      <c r="F251" t="s">
+      <c r="H251" t="s">
         <v>2333</v>
       </c>
-      <c r="G251" t="s">
+      <c r="I251" t="s">
         <v>2334</v>
       </c>
-      <c r="H251" t="s">
+      <c r="J251" t="s">
+        <v>24</v>
+      </c>
+      <c r="K251" t="s">
+        <v>25</v>
+      </c>
+      <c r="L251" t="s">
+        <v>26</v>
+      </c>
+      <c r="M251" t="s">
+        <v>27</v>
+      </c>
+      <c r="N251" t="s">
+        <v>28</v>
+      </c>
+      <c r="O251" t="s">
         <v>2335</v>
-      </c>
-[...19 lines deleted...]
-        <v>2337</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>5436</v>
+        <v>5380</v>
       </c>
       <c r="B252" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C252" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D252" t="s">
         <v>2338</v>
       </c>
-      <c r="C252" t="s">
+      <c r="E252" t="s">
         <v>2339</v>
       </c>
-      <c r="D252" t="s">
+      <c r="F252" t="s">
         <v>2340</v>
       </c>
-      <c r="E252" t="s">
+      <c r="G252" t="s">
         <v>2341</v>
       </c>
-      <c r="F252" t="s">
+      <c r="H252" t="s">
         <v>2342</v>
       </c>
-      <c r="G252" t="s">
+      <c r="I252" t="s">
         <v>2343</v>
-      </c>
-[...4 lines deleted...]
-        <v>2345</v>
       </c>
       <c r="J252" t="s">
         <v>24</v>
       </c>
       <c r="K252" t="s">
         <v>25</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
         <v>27</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
-        <v>2346</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>5437</v>
+        <v>5382</v>
       </c>
       <c r="B253" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C253" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D253" t="s">
         <v>2347</v>
       </c>
-      <c r="C253" t="s">
+      <c r="E253" t="s">
         <v>2348</v>
       </c>
-      <c r="D253" t="s">
+      <c r="F253" t="s">
         <v>2349</v>
       </c>
-      <c r="E253" t="s">
+      <c r="G253" t="s">
         <v>2350</v>
       </c>
-      <c r="F253" t="s">
+      <c r="H253" t="s">
         <v>2351</v>
       </c>
-      <c r="G253" t="s">
+      <c r="I253" t="s">
         <v>2352</v>
       </c>
-      <c r="H253" t="s">
+      <c r="J253" t="s">
+        <v>24</v>
+      </c>
+      <c r="K253" t="s">
+        <v>179</v>
+      </c>
+      <c r="L253" t="s">
+        <v>26</v>
+      </c>
+      <c r="M253" t="s">
+        <v>180</v>
+      </c>
+      <c r="N253" t="s">
+        <v>28</v>
+      </c>
+      <c r="O253" t="s">
         <v>2353</v>
-      </c>
-[...19 lines deleted...]
-        <v>2355</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>5439</v>
+        <v>5393</v>
       </c>
       <c r="B254" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C254" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D254" t="s">
         <v>2356</v>
       </c>
-      <c r="C254" t="s">
+      <c r="E254" t="s">
         <v>2357</v>
       </c>
-      <c r="D254" t="s">
+      <c r="F254" t="s">
         <v>2358</v>
       </c>
-      <c r="E254" t="s">
+      <c r="G254" t="s">
         <v>2359</v>
       </c>
-      <c r="F254" t="s">
+      <c r="H254" t="s">
         <v>2360</v>
       </c>
-      <c r="G254" t="s">
+      <c r="I254" t="s">
         <v>2361</v>
-      </c>
-[...4 lines deleted...]
-        <v>2363</v>
       </c>
       <c r="J254" t="s">
         <v>24</v>
       </c>
       <c r="K254" t="s">
         <v>25</v>
       </c>
       <c r="L254" t="s">
         <v>26</v>
       </c>
       <c r="M254" t="s">
         <v>27</v>
       </c>
       <c r="N254" t="s">
         <v>28</v>
       </c>
       <c r="O254" t="s">
-        <v>2364</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>5456</v>
+        <v>5394</v>
       </c>
       <c r="B255" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C255" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D255" t="s">
         <v>2365</v>
       </c>
-      <c r="C255" t="s">
+      <c r="E255" t="s">
         <v>2366</v>
       </c>
-      <c r="D255" t="s">
+      <c r="F255" t="s">
         <v>2367</v>
       </c>
-      <c r="E255" t="s">
+      <c r="G255" t="s">
         <v>2368</v>
       </c>
-      <c r="F255" t="s">
+      <c r="H255" t="s">
         <v>2369</v>
       </c>
-      <c r="G255" t="s">
+      <c r="I255" t="s">
         <v>2370</v>
       </c>
-      <c r="H255" t="s">
+      <c r="J255" t="s">
+        <v>24</v>
+      </c>
+      <c r="K255" t="s">
+        <v>25</v>
+      </c>
+      <c r="L255" t="s">
+        <v>26</v>
+      </c>
+      <c r="M255" t="s">
+        <v>27</v>
+      </c>
+      <c r="N255" t="s">
+        <v>28</v>
+      </c>
+      <c r="O255" t="s">
         <v>2371</v>
-      </c>
-[...19 lines deleted...]
-        <v>2373</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>5474</v>
+        <v>5403</v>
       </c>
       <c r="B256" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C256" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D256" t="s">
         <v>2374</v>
       </c>
-      <c r="C256" t="s">
+      <c r="E256" t="s">
         <v>2375</v>
       </c>
-      <c r="D256" t="s">
+      <c r="F256" t="s">
         <v>2376</v>
       </c>
-      <c r="E256" t="s">
+      <c r="G256" t="s">
         <v>2377</v>
       </c>
-      <c r="F256" t="s">
+      <c r="H256" t="s">
         <v>2378</v>
       </c>
-      <c r="G256" t="s">
+      <c r="I256" t="s">
         <v>2379</v>
       </c>
-      <c r="H256" t="s">
+      <c r="J256" t="s">
+        <v>24</v>
+      </c>
+      <c r="K256" t="s">
         <v>2380</v>
       </c>
-      <c r="I256" t="s">
+      <c r="L256" t="s">
+        <v>26</v>
+      </c>
+      <c r="M256" t="s">
         <v>2381</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N256" t="s">
         <v>28</v>
       </c>
       <c r="O256" t="s">
         <v>2382</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>5475</v>
+        <v>5431</v>
       </c>
       <c r="B257" t="s">
         <v>2383</v>
       </c>
       <c r="C257" t="s">
         <v>2384</v>
       </c>
       <c r="D257" t="s">
         <v>2385</v>
       </c>
       <c r="E257" t="s">
         <v>2386</v>
       </c>
       <c r="F257" t="s">
         <v>2387</v>
       </c>
       <c r="G257" t="s">
         <v>2388</v>
       </c>
       <c r="H257" t="s">
         <v>2389</v>
       </c>
       <c r="I257" t="s">
         <v>2390</v>
       </c>
       <c r="J257" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K257" t="s">
-        <v>170</v>
+        <v>283</v>
       </c>
       <c r="L257" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M257" t="s">
-        <v>171</v>
+        <v>285</v>
       </c>
       <c r="N257" t="s">
         <v>28</v>
       </c>
       <c r="O257" t="s">
         <v>2391</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>5476</v>
+        <v>5433</v>
       </c>
       <c r="B258" t="s">
         <v>2392</v>
       </c>
       <c r="C258" t="s">
         <v>2393</v>
       </c>
       <c r="D258" t="s">
         <v>2394</v>
       </c>
       <c r="E258" t="s">
         <v>2395</v>
       </c>
       <c r="F258" t="s">
         <v>2396</v>
       </c>
       <c r="G258" t="s">
         <v>2397</v>
       </c>
       <c r="H258" t="s">
         <v>2398</v>
       </c>
       <c r="I258" t="s">
         <v>2399</v>
       </c>
       <c r="J258" t="s">
+        <v>24</v>
+      </c>
+      <c r="K258" t="s">
+        <v>179</v>
+      </c>
+      <c r="L258" t="s">
+        <v>26</v>
+      </c>
+      <c r="M258" t="s">
+        <v>180</v>
+      </c>
+      <c r="N258" t="s">
+        <v>28</v>
+      </c>
+      <c r="O258" t="s">
         <v>2400</v>
-      </c>
-[...13 lines deleted...]
-        <v>2402</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>5478</v>
+        <v>5435</v>
       </c>
       <c r="B259" t="s">
+        <v>2401</v>
+      </c>
+      <c r="C259" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D259" t="s">
         <v>2403</v>
       </c>
-      <c r="C259" t="s">
+      <c r="E259" t="s">
         <v>2404</v>
       </c>
-      <c r="D259" t="s">
+      <c r="F259" t="s">
         <v>2405</v>
       </c>
-      <c r="E259" t="s">
+      <c r="G259" t="s">
         <v>2406</v>
       </c>
-      <c r="F259" t="s">
+      <c r="H259" t="s">
         <v>2407</v>
       </c>
-      <c r="G259" t="s">
+      <c r="I259" t="s">
         <v>2408</v>
       </c>
-      <c r="H259" t="s">
+      <c r="J259" t="s">
+        <v>24</v>
+      </c>
+      <c r="K259" t="s">
+        <v>179</v>
+      </c>
+      <c r="L259" t="s">
+        <v>26</v>
+      </c>
+      <c r="M259" t="s">
+        <v>180</v>
+      </c>
+      <c r="N259" t="s">
+        <v>28</v>
+      </c>
+      <c r="O259" t="s">
         <v>2409</v>
-      </c>
-[...19 lines deleted...]
-        <v>2411</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>5479</v>
+        <v>5436</v>
       </c>
       <c r="B260" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C260" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D260" t="s">
         <v>2412</v>
       </c>
-      <c r="C260" t="s">
+      <c r="E260" t="s">
         <v>2413</v>
       </c>
-      <c r="D260" t="s">
+      <c r="F260" t="s">
         <v>2414</v>
       </c>
-      <c r="E260" t="s">
+      <c r="G260" t="s">
         <v>2415</v>
       </c>
-      <c r="F260" t="s">
+      <c r="H260" t="s">
         <v>2416</v>
       </c>
-      <c r="G260" t="s">
+      <c r="I260" t="s">
         <v>2417</v>
       </c>
-      <c r="H260" t="s">
+      <c r="J260" t="s">
+        <v>24</v>
+      </c>
+      <c r="K260" t="s">
+        <v>25</v>
+      </c>
+      <c r="L260" t="s">
+        <v>26</v>
+      </c>
+      <c r="M260" t="s">
+        <v>27</v>
+      </c>
+      <c r="N260" t="s">
+        <v>28</v>
+      </c>
+      <c r="O260" t="s">
         <v>2418</v>
-      </c>
-[...19 lines deleted...]
-        <v>2420</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>5482</v>
+        <v>5437</v>
       </c>
       <c r="B261" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C261" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D261" t="s">
         <v>2421</v>
       </c>
-      <c r="C261" t="s">
+      <c r="E261" t="s">
         <v>2422</v>
       </c>
-      <c r="D261" t="s">
+      <c r="F261" t="s">
         <v>2423</v>
       </c>
-      <c r="E261" t="s">
+      <c r="G261" t="s">
         <v>2424</v>
       </c>
-      <c r="F261" t="s">
+      <c r="H261" t="s">
         <v>2425</v>
       </c>
-      <c r="G261" t="s">
+      <c r="I261" t="s">
         <v>2426</v>
       </c>
-      <c r="H261" t="s">
+      <c r="J261" t="s">
+        <v>24</v>
+      </c>
+      <c r="K261" t="s">
+        <v>25</v>
+      </c>
+      <c r="L261" t="s">
+        <v>26</v>
+      </c>
+      <c r="M261" t="s">
+        <v>27</v>
+      </c>
+      <c r="N261" t="s">
+        <v>28</v>
+      </c>
+      <c r="O261" t="s">
         <v>2427</v>
-      </c>
-[...19 lines deleted...]
-        <v>2429</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>5483</v>
+        <v>5439</v>
       </c>
       <c r="B262" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C262" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D262" t="s">
         <v>2430</v>
       </c>
-      <c r="C262" t="s">
+      <c r="E262" t="s">
         <v>2431</v>
       </c>
-      <c r="D262" t="s">
+      <c r="F262" t="s">
         <v>2432</v>
       </c>
-      <c r="E262" t="s">
+      <c r="G262" t="s">
         <v>2433</v>
       </c>
-      <c r="F262" t="s">
+      <c r="H262" t="s">
         <v>2434</v>
       </c>
-      <c r="G262" t="s">
+      <c r="I262" t="s">
         <v>2435</v>
-      </c>
-[...4 lines deleted...]
-        <v>2437</v>
       </c>
       <c r="J262" t="s">
         <v>24</v>
       </c>
       <c r="K262" t="s">
         <v>25</v>
       </c>
       <c r="L262" t="s">
         <v>26</v>
       </c>
       <c r="M262" t="s">
         <v>27</v>
       </c>
       <c r="N262" t="s">
         <v>28</v>
       </c>
       <c r="O262" t="s">
-        <v>2438</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>5485</v>
+        <v>5456</v>
       </c>
       <c r="B263" t="s">
+        <v>2437</v>
+      </c>
+      <c r="C263" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D263" t="s">
         <v>2439</v>
       </c>
-      <c r="C263" t="s">
+      <c r="E263" t="s">
         <v>2440</v>
       </c>
-      <c r="D263" t="s">
+      <c r="F263" t="s">
         <v>2441</v>
       </c>
-      <c r="E263" t="s">
+      <c r="G263" t="s">
         <v>2442</v>
       </c>
-      <c r="F263" t="s">
+      <c r="H263" t="s">
         <v>2443</v>
       </c>
-      <c r="G263" t="s">
+      <c r="I263" t="s">
         <v>2444</v>
       </c>
-      <c r="H263" t="s">
+      <c r="J263" t="s">
+        <v>459</v>
+      </c>
+      <c r="K263" t="s">
+        <v>1487</v>
+      </c>
+      <c r="L263" t="s">
+        <v>461</v>
+      </c>
+      <c r="M263" t="s">
+        <v>1489</v>
+      </c>
+      <c r="N263" t="s">
+        <v>28</v>
+      </c>
+      <c r="O263" t="s">
         <v>2445</v>
-      </c>
-[...19 lines deleted...]
-        <v>2449</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>5487</v>
+        <v>5474</v>
       </c>
       <c r="B264" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C264" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D264" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E264" t="s">
+        <v>2449</v>
+      </c>
+      <c r="F264" t="s">
         <v>2450</v>
       </c>
-      <c r="C264" t="s">
+      <c r="G264" t="s">
         <v>2451</v>
       </c>
-      <c r="D264" t="s">
+      <c r="H264" t="s">
         <v>2452</v>
       </c>
-      <c r="E264" t="s">
+      <c r="I264" t="s">
         <v>2453</v>
       </c>
-      <c r="F264" t="s">
+      <c r="J264" t="s">
+        <v>24</v>
+      </c>
+      <c r="K264" t="s">
+        <v>25</v>
+      </c>
+      <c r="L264" t="s">
+        <v>26</v>
+      </c>
+      <c r="M264" t="s">
+        <v>27</v>
+      </c>
+      <c r="N264" t="s">
+        <v>28</v>
+      </c>
+      <c r="O264" t="s">
         <v>2454</v>
-      </c>
-[...25 lines deleted...]
-        <v>2460</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>5488</v>
+        <v>5475</v>
       </c>
       <c r="B265" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C265" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D265" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E265" t="s">
+        <v>2458</v>
+      </c>
+      <c r="F265" t="s">
+        <v>2459</v>
+      </c>
+      <c r="G265" t="s">
+        <v>2460</v>
+      </c>
+      <c r="H265" t="s">
         <v>2461</v>
       </c>
-      <c r="C265" t="s">
+      <c r="I265" t="s">
         <v>2462</v>
       </c>
-      <c r="D265" t="s">
+      <c r="J265" t="s">
+        <v>24</v>
+      </c>
+      <c r="K265" t="s">
+        <v>179</v>
+      </c>
+      <c r="L265" t="s">
+        <v>26</v>
+      </c>
+      <c r="M265" t="s">
+        <v>180</v>
+      </c>
+      <c r="N265" t="s">
+        <v>28</v>
+      </c>
+      <c r="O265" t="s">
         <v>2463</v>
-      </c>
-[...31 lines deleted...]
-        <v>2469</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>5489</v>
+        <v>5476</v>
       </c>
       <c r="B266" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C266" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D266" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E266" t="s">
+        <v>2467</v>
+      </c>
+      <c r="F266" t="s">
+        <v>2468</v>
+      </c>
+      <c r="G266" t="s">
+        <v>2469</v>
+      </c>
+      <c r="H266" t="s">
         <v>2470</v>
       </c>
-      <c r="C266" t="s">
+      <c r="I266" t="s">
         <v>2471</v>
       </c>
-      <c r="D266" t="s">
+      <c r="J266" t="s">
         <v>2472</v>
       </c>
-      <c r="E266" t="s">
+      <c r="K266" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L266" t="s">
         <v>2473</v>
       </c>
-      <c r="F266" t="s">
+      <c r="M266" t="s">
+        <v>1240</v>
+      </c>
+      <c r="N266" t="s">
+        <v>28</v>
+      </c>
+      <c r="O266" t="s">
         <v>2474</v>
-      </c>
-[...25 lines deleted...]
-        <v>2478</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>5490</v>
+        <v>5478</v>
       </c>
       <c r="B267" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C267" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D267" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E267" t="s">
+        <v>2478</v>
+      </c>
+      <c r="F267" t="s">
         <v>2479</v>
       </c>
-      <c r="C267" t="s">
+      <c r="G267" t="s">
         <v>2480</v>
       </c>
-      <c r="D267" t="s">
+      <c r="H267" t="s">
         <v>2481</v>
       </c>
-      <c r="E267" t="s">
+      <c r="I267" t="s">
         <v>2482</v>
       </c>
-      <c r="F267" t="s">
+      <c r="J267" t="s">
+        <v>24</v>
+      </c>
+      <c r="K267" t="s">
+        <v>25</v>
+      </c>
+      <c r="L267" t="s">
+        <v>26</v>
+      </c>
+      <c r="M267" t="s">
+        <v>27</v>
+      </c>
+      <c r="N267" t="s">
+        <v>28</v>
+      </c>
+      <c r="O267" t="s">
         <v>2483</v>
-      </c>
-[...25 lines deleted...]
-        <v>2489</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>5493</v>
+        <v>5479</v>
       </c>
       <c r="B268" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C268" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D268" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E268" t="s">
+        <v>2487</v>
+      </c>
+      <c r="F268" t="s">
+        <v>2488</v>
+      </c>
+      <c r="G268" t="s">
+        <v>2489</v>
+      </c>
+      <c r="H268" t="s">
         <v>2490</v>
       </c>
-      <c r="C268" t="s">
+      <c r="I268" t="s">
         <v>2491</v>
       </c>
-      <c r="D268" t="s">
+      <c r="J268" t="s">
+        <v>24</v>
+      </c>
+      <c r="K268" t="s">
+        <v>589</v>
+      </c>
+      <c r="L268" t="s">
+        <v>26</v>
+      </c>
+      <c r="M268" t="s">
+        <v>590</v>
+      </c>
+      <c r="N268" t="s">
+        <v>28</v>
+      </c>
+      <c r="O268" t="s">
         <v>2492</v>
-      </c>
-[...31 lines deleted...]
-        <v>2498</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>5496</v>
+        <v>5482</v>
       </c>
       <c r="B269" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C269" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D269" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E269" t="s">
+        <v>2496</v>
+      </c>
+      <c r="F269" t="s">
+        <v>2497</v>
+      </c>
+      <c r="G269" t="s">
+        <v>2498</v>
+      </c>
+      <c r="H269" t="s">
         <v>2499</v>
       </c>
-      <c r="C269" t="s">
+      <c r="I269" t="s">
         <v>2500</v>
       </c>
-      <c r="D269" t="s">
+      <c r="J269" t="s">
+        <v>24</v>
+      </c>
+      <c r="K269" t="s">
+        <v>179</v>
+      </c>
+      <c r="L269" t="s">
+        <v>26</v>
+      </c>
+      <c r="M269" t="s">
+        <v>180</v>
+      </c>
+      <c r="N269" t="s">
+        <v>28</v>
+      </c>
+      <c r="O269" t="s">
         <v>2501</v>
-      </c>
-[...31 lines deleted...]
-        <v>2507</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>5502</v>
+        <v>5483</v>
       </c>
       <c r="B270" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C270" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D270" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E270" t="s">
+        <v>2505</v>
+      </c>
+      <c r="F270" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G270" t="s">
+        <v>2507</v>
+      </c>
+      <c r="H270" t="s">
         <v>2508</v>
       </c>
-      <c r="C270" t="s">
+      <c r="I270" t="s">
         <v>2509</v>
-      </c>
-[...16 lines deleted...]
-        <v>2515</v>
       </c>
       <c r="J270" t="s">
         <v>24</v>
       </c>
       <c r="K270" t="s">
         <v>25</v>
       </c>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270" t="s">
         <v>27</v>
       </c>
       <c r="N270" t="s">
         <v>28</v>
       </c>
       <c r="O270" t="s">
-        <v>2516</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>5503</v>
+        <v>5485</v>
       </c>
       <c r="B271" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C271" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D271" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E271" t="s">
+        <v>2514</v>
+      </c>
+      <c r="F271" t="s">
+        <v>2515</v>
+      </c>
+      <c r="G271" t="s">
+        <v>2516</v>
+      </c>
+      <c r="H271" t="s">
         <v>2517</v>
       </c>
-      <c r="C271" t="s">
+      <c r="I271" t="s">
         <v>2518</v>
       </c>
-      <c r="D271" t="s">
+      <c r="J271" t="s">
+        <v>24</v>
+      </c>
+      <c r="K271" t="s">
         <v>2519</v>
       </c>
-      <c r="E271" t="s">
+      <c r="L271" t="s">
+        <v>26</v>
+      </c>
+      <c r="M271" t="s">
         <v>2520</v>
       </c>
-      <c r="F271" t="s">
+      <c r="N271" t="s">
+        <v>28</v>
+      </c>
+      <c r="O271" t="s">
         <v>2521</v>
-      </c>
-[...25 lines deleted...]
-        <v>2525</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>5504</v>
+        <v>5487</v>
       </c>
       <c r="B272" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C272" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D272" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E272" t="s">
+        <v>2525</v>
+      </c>
+      <c r="F272" t="s">
         <v>2526</v>
       </c>
-      <c r="C272" t="s">
+      <c r="G272" t="s">
         <v>2527</v>
       </c>
-      <c r="D272" t="s">
+      <c r="H272" t="s">
         <v>2528</v>
       </c>
-      <c r="E272" t="s">
+      <c r="I272" t="s">
         <v>2529</v>
       </c>
-      <c r="F272" t="s">
+      <c r="J272" t="s">
+        <v>24</v>
+      </c>
+      <c r="K272" t="s">
         <v>2530</v>
       </c>
-      <c r="G272" t="s">
+      <c r="L272" t="s">
+        <v>26</v>
+      </c>
+      <c r="M272" t="s">
         <v>2531</v>
       </c>
-      <c r="H272" t="s">
+      <c r="N272" t="s">
+        <v>28</v>
+      </c>
+      <c r="O272" t="s">
         <v>2532</v>
-      </c>
-[...19 lines deleted...]
-        <v>2534</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>5507</v>
+        <v>5488</v>
       </c>
       <c r="B273" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C273" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D273" t="s">
         <v>2535</v>
       </c>
-      <c r="C273" t="s">
+      <c r="E273" t="s">
         <v>2536</v>
       </c>
-      <c r="D273" t="s">
+      <c r="F273" t="s">
         <v>2537</v>
       </c>
-      <c r="E273" t="s">
+      <c r="G273" t="s">
         <v>2538</v>
       </c>
-      <c r="F273" t="s">
+      <c r="H273" t="s">
         <v>2539</v>
       </c>
-      <c r="G273" t="s">
+      <c r="I273" t="s">
         <v>2540</v>
       </c>
-      <c r="H273" t="s">
+      <c r="J273" t="s">
+        <v>24</v>
+      </c>
+      <c r="K273" t="s">
+        <v>179</v>
+      </c>
+      <c r="L273" t="s">
+        <v>26</v>
+      </c>
+      <c r="M273" t="s">
+        <v>180</v>
+      </c>
+      <c r="N273" t="s">
+        <v>28</v>
+      </c>
+      <c r="O273" t="s">
         <v>2541</v>
-      </c>
-[...19 lines deleted...]
-        <v>2543</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>5509</v>
+        <v>5489</v>
       </c>
       <c r="B274" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C274" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D274" t="s">
         <v>2544</v>
       </c>
-      <c r="C274" t="s">
+      <c r="E274" t="s">
         <v>2545</v>
       </c>
-      <c r="D274" t="s">
+      <c r="F274" t="s">
         <v>2546</v>
       </c>
-      <c r="E274" t="s">
+      <c r="G274" t="s">
         <v>2547</v>
       </c>
-      <c r="F274" t="s">
+      <c r="H274" t="s">
         <v>2548</v>
       </c>
-      <c r="G274" t="s">
+      <c r="I274" t="s">
         <v>2549</v>
       </c>
-      <c r="H274" t="s">
+      <c r="J274" t="s">
+        <v>24</v>
+      </c>
+      <c r="K274" t="s">
+        <v>1277</v>
+      </c>
+      <c r="L274" t="s">
+        <v>26</v>
+      </c>
+      <c r="M274" t="s">
+        <v>1278</v>
+      </c>
+      <c r="N274" t="s">
+        <v>28</v>
+      </c>
+      <c r="O274" t="s">
         <v>2550</v>
-      </c>
-[...19 lines deleted...]
-        <v>2552</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>5512</v>
+        <v>5490</v>
       </c>
       <c r="B275" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C275" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D275" t="s">
         <v>2553</v>
       </c>
-      <c r="C275" t="s">
+      <c r="E275" t="s">
         <v>2554</v>
       </c>
-      <c r="D275" t="s">
+      <c r="F275" t="s">
         <v>2555</v>
       </c>
-      <c r="E275" t="s">
+      <c r="G275" t="s">
         <v>2556</v>
       </c>
-      <c r="F275" t="s">
+      <c r="H275" t="s">
         <v>2557</v>
       </c>
-      <c r="G275" t="s">
+      <c r="I275" t="s">
         <v>2558</v>
       </c>
-      <c r="H275" t="s">
+      <c r="J275" t="s">
+        <v>459</v>
+      </c>
+      <c r="K275" t="s">
         <v>2559</v>
       </c>
-      <c r="I275" t="s">
+      <c r="L275" t="s">
+        <v>461</v>
+      </c>
+      <c r="M275" t="s">
         <v>2560</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N275" t="s">
         <v>28</v>
       </c>
       <c r="O275" t="s">
         <v>2561</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>5514</v>
+        <v>5493</v>
       </c>
       <c r="B276" t="s">
         <v>2562</v>
       </c>
       <c r="C276" t="s">
         <v>2563</v>
       </c>
       <c r="D276" t="s">
         <v>2564</v>
       </c>
       <c r="E276" t="s">
         <v>2565</v>
       </c>
       <c r="F276" t="s">
         <v>2566</v>
       </c>
       <c r="G276" t="s">
         <v>2567</v>
       </c>
       <c r="H276" t="s">
         <v>2568</v>
       </c>
       <c r="I276" t="s">
         <v>2569</v>
       </c>
       <c r="J276" t="s">
         <v>24</v>
       </c>
       <c r="K276" t="s">
-        <v>59</v>
+        <v>179</v>
       </c>
       <c r="L276" t="s">
         <v>26</v>
       </c>
       <c r="M276" t="s">
-        <v>61</v>
+        <v>180</v>
       </c>
       <c r="N276" t="s">
         <v>28</v>
       </c>
       <c r="O276" t="s">
         <v>2570</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>5516</v>
+        <v>5496</v>
       </c>
       <c r="B277" t="s">
         <v>2571</v>
       </c>
       <c r="C277" t="s">
         <v>2572</v>
       </c>
       <c r="D277" t="s">
         <v>2573</v>
       </c>
       <c r="E277" t="s">
         <v>2574</v>
       </c>
       <c r="F277" t="s">
         <v>2575</v>
       </c>
       <c r="G277" t="s">
         <v>2576</v>
       </c>
       <c r="H277" t="s">
         <v>2577</v>
       </c>
       <c r="I277" t="s">
         <v>2578</v>
       </c>
       <c r="J277" t="s">
         <v>24</v>
       </c>
       <c r="K277" t="s">
-        <v>25</v>
+        <v>283</v>
       </c>
       <c r="L277" t="s">
         <v>26</v>
       </c>
       <c r="M277" t="s">
-        <v>27</v>
+        <v>285</v>
       </c>
       <c r="N277" t="s">
         <v>28</v>
       </c>
       <c r="O277" t="s">
         <v>2579</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>5517</v>
+        <v>5502</v>
       </c>
       <c r="B278" t="s">
         <v>2580</v>
       </c>
       <c r="C278" t="s">
         <v>2581</v>
       </c>
       <c r="D278" t="s">
         <v>2582</v>
       </c>
       <c r="E278" t="s">
         <v>2583</v>
       </c>
       <c r="F278" t="s">
         <v>2584</v>
       </c>
       <c r="G278" t="s">
         <v>2585</v>
       </c>
       <c r="H278" t="s">
         <v>2586</v>
       </c>
       <c r="I278" t="s">
         <v>2587</v>
       </c>
       <c r="J278" t="s">
         <v>24</v>
       </c>
       <c r="K278" t="s">
         <v>25</v>
       </c>
       <c r="L278" t="s">
         <v>26</v>
       </c>
       <c r="M278" t="s">
         <v>27</v>
       </c>
       <c r="N278" t="s">
         <v>28</v>
       </c>
       <c r="O278" t="s">
         <v>2588</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>5518</v>
+        <v>5503</v>
       </c>
       <c r="B279" t="s">
         <v>2589</v>
       </c>
       <c r="C279" t="s">
         <v>2590</v>
       </c>
       <c r="D279" t="s">
         <v>2591</v>
       </c>
       <c r="E279" t="s">
         <v>2592</v>
       </c>
       <c r="F279" t="s">
         <v>2593</v>
       </c>
       <c r="G279" t="s">
         <v>2594</v>
       </c>
       <c r="H279" t="s">
         <v>2595</v>
       </c>
       <c r="I279" t="s">
         <v>2596</v>
       </c>
       <c r="J279" t="s">
         <v>24</v>
       </c>
       <c r="K279" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N279" t="s">
         <v>28</v>
       </c>
       <c r="O279" t="s">
         <v>2597</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>5520</v>
+        <v>5504</v>
       </c>
       <c r="B280" t="s">
         <v>2598</v>
       </c>
       <c r="C280" t="s">
         <v>2599</v>
       </c>
       <c r="D280" t="s">
         <v>2600</v>
       </c>
       <c r="E280" t="s">
         <v>2601</v>
       </c>
       <c r="F280" t="s">
         <v>2602</v>
       </c>
       <c r="G280" t="s">
         <v>2603</v>
       </c>
       <c r="H280" t="s">
         <v>2604</v>
       </c>
       <c r="I280" t="s">
         <v>2605</v>
       </c>
       <c r="J280" t="s">
         <v>24</v>
       </c>
       <c r="K280" t="s">
-        <v>1230</v>
+        <v>25</v>
       </c>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280" t="s">
-        <v>1231</v>
+        <v>27</v>
       </c>
       <c r="N280" t="s">
         <v>28</v>
       </c>
       <c r="O280" t="s">
         <v>2606</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>5545</v>
+        <v>5507</v>
       </c>
       <c r="B281" t="s">
         <v>2607</v>
       </c>
       <c r="C281" t="s">
         <v>2608</v>
       </c>
       <c r="D281" t="s">
         <v>2609</v>
       </c>
       <c r="E281" t="s">
         <v>2610</v>
       </c>
       <c r="F281" t="s">
         <v>2611</v>
       </c>
       <c r="G281" t="s">
         <v>2612</v>
       </c>
       <c r="H281" t="s">
         <v>2613</v>
       </c>
       <c r="I281" t="s">
         <v>2614</v>
       </c>
       <c r="J281" t="s">
         <v>24</v>
       </c>
       <c r="K281" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L281" t="s">
         <v>26</v>
       </c>
       <c r="M281" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N281" t="s">
         <v>28</v>
       </c>
       <c r="O281" t="s">
         <v>2615</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>5657</v>
+        <v>5509</v>
       </c>
       <c r="B282" t="s">
         <v>2616</v>
       </c>
       <c r="C282" t="s">
         <v>2617</v>
       </c>
       <c r="D282" t="s">
         <v>2618</v>
       </c>
       <c r="E282" t="s">
         <v>2619</v>
       </c>
       <c r="F282" t="s">
         <v>2620</v>
       </c>
       <c r="G282" t="s">
         <v>2621</v>
       </c>
       <c r="H282" t="s">
         <v>2622</v>
       </c>
       <c r="I282" t="s">
         <v>2623</v>
       </c>
       <c r="J282" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K282" t="s">
-        <v>25</v>
+        <v>1239</v>
       </c>
       <c r="L282" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M282" t="s">
-        <v>27</v>
+        <v>1240</v>
       </c>
       <c r="N282" t="s">
         <v>28</v>
       </c>
       <c r="O282" t="s">
         <v>2624</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
-        <v>5733</v>
+        <v>5512</v>
       </c>
       <c r="B283" t="s">
         <v>2625</v>
       </c>
       <c r="C283" t="s">
         <v>2626</v>
       </c>
       <c r="D283" t="s">
         <v>2627</v>
       </c>
       <c r="E283" t="s">
         <v>2628</v>
       </c>
       <c r="F283" t="s">
         <v>2629</v>
       </c>
       <c r="G283" t="s">
         <v>2630</v>
       </c>
       <c r="H283" t="s">
         <v>2631</v>
       </c>
       <c r="I283" t="s">
         <v>2632</v>
       </c>
       <c r="J283" t="s">
         <v>24</v>
       </c>
       <c r="K283" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="L283" t="s">
         <v>26</v>
       </c>
       <c r="M283" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="N283" t="s">
         <v>28</v>
       </c>
       <c r="O283" t="s">
         <v>2633</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
-        <v>5787</v>
+        <v>5514</v>
       </c>
       <c r="B284" t="s">
         <v>2634</v>
       </c>
       <c r="C284" t="s">
         <v>2635</v>
       </c>
       <c r="D284" t="s">
         <v>2636</v>
       </c>
       <c r="E284" t="s">
         <v>2637</v>
       </c>
       <c r="F284" t="s">
         <v>2638</v>
       </c>
       <c r="G284" t="s">
         <v>2639</v>
       </c>
       <c r="H284" t="s">
         <v>2640</v>
       </c>
       <c r="I284" t="s">
         <v>2641</v>
       </c>
       <c r="J284" t="s">
         <v>24</v>
       </c>
       <c r="K284" t="s">
-        <v>170</v>
+        <v>59</v>
       </c>
       <c r="L284" t="s">
         <v>26</v>
       </c>
       <c r="M284" t="s">
-        <v>171</v>
+        <v>61</v>
       </c>
       <c r="N284" t="s">
         <v>28</v>
       </c>
       <c r="O284" t="s">
         <v>2642</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
-        <v>5792</v>
+        <v>5516</v>
       </c>
       <c r="B285" t="s">
         <v>2643</v>
       </c>
       <c r="C285" t="s">
         <v>2644</v>
       </c>
       <c r="D285" t="s">
         <v>2645</v>
       </c>
       <c r="E285" t="s">
         <v>2646</v>
       </c>
       <c r="F285" t="s">
         <v>2647</v>
       </c>
       <c r="G285" t="s">
         <v>2648</v>
       </c>
       <c r="H285" t="s">
         <v>2649</v>
       </c>
       <c r="I285" t="s">
         <v>2650</v>
       </c>
       <c r="J285" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K285" t="s">
-        <v>451</v>
+        <v>25</v>
       </c>
       <c r="L285" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M285" t="s">
-        <v>453</v>
+        <v>27</v>
       </c>
       <c r="N285" t="s">
         <v>28</v>
       </c>
       <c r="O285" t="s">
         <v>2651</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
-        <v>5794</v>
+        <v>5517</v>
       </c>
       <c r="B286" t="s">
         <v>2652</v>
       </c>
       <c r="C286" t="s">
         <v>2653</v>
       </c>
       <c r="D286" t="s">
         <v>2654</v>
       </c>
       <c r="E286" t="s">
         <v>2655</v>
       </c>
       <c r="F286" t="s">
         <v>2656</v>
       </c>
       <c r="G286" t="s">
         <v>2657</v>
       </c>
       <c r="H286" t="s">
         <v>2658</v>
       </c>
       <c r="I286" t="s">
         <v>2659</v>
       </c>
       <c r="J286" t="s">
         <v>24</v>
       </c>
       <c r="K286" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L286" t="s">
         <v>26</v>
       </c>
       <c r="M286" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N286" t="s">
         <v>28</v>
       </c>
       <c r="O286" t="s">
         <v>2660</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
-        <v>5795</v>
+        <v>5518</v>
       </c>
       <c r="B287" t="s">
         <v>2661</v>
       </c>
       <c r="C287" t="s">
         <v>2662</v>
       </c>
       <c r="D287" t="s">
         <v>2663</v>
       </c>
       <c r="E287" t="s">
         <v>2664</v>
       </c>
       <c r="F287" t="s">
         <v>2665</v>
       </c>
       <c r="G287" t="s">
         <v>2666</v>
       </c>
       <c r="H287" t="s">
         <v>2667</v>
       </c>
       <c r="I287" t="s">
         <v>2668</v>
       </c>
       <c r="J287" t="s">
         <v>24</v>
       </c>
       <c r="K287" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L287" t="s">
         <v>26</v>
       </c>
       <c r="M287" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N287" t="s">
         <v>28</v>
       </c>
       <c r="O287" t="s">
         <v>2669</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
-        <v>5796</v>
+        <v>5520</v>
       </c>
       <c r="B288" t="s">
         <v>2670</v>
       </c>
       <c r="C288" t="s">
         <v>2671</v>
       </c>
       <c r="D288" t="s">
         <v>2672</v>
       </c>
       <c r="E288" t="s">
         <v>2673</v>
       </c>
       <c r="F288" t="s">
         <v>2674</v>
       </c>
       <c r="G288" t="s">
         <v>2675</v>
       </c>
       <c r="H288" t="s">
         <v>2676</v>
       </c>
       <c r="I288" t="s">
         <v>2677</v>
       </c>
       <c r="J288" t="s">
         <v>24</v>
       </c>
       <c r="K288" t="s">
-        <v>170</v>
+        <v>1239</v>
       </c>
       <c r="L288" t="s">
         <v>26</v>
       </c>
       <c r="M288" t="s">
-        <v>171</v>
+        <v>1240</v>
       </c>
       <c r="N288" t="s">
         <v>28</v>
       </c>
       <c r="O288" t="s">
         <v>2678</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
-        <v>5798</v>
+        <v>5545</v>
       </c>
       <c r="B289" t="s">
         <v>2679</v>
       </c>
       <c r="C289" t="s">
         <v>2680</v>
       </c>
       <c r="D289" t="s">
         <v>2681</v>
       </c>
       <c r="E289" t="s">
         <v>2682</v>
       </c>
       <c r="F289" t="s">
         <v>2683</v>
       </c>
       <c r="G289" t="s">
         <v>2684</v>
       </c>
       <c r="H289" t="s">
         <v>2685</v>
       </c>
       <c r="I289" t="s">
         <v>2686</v>
       </c>
       <c r="J289" t="s">
         <v>24</v>
       </c>
       <c r="K289" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L289" t="s">
         <v>26</v>
       </c>
       <c r="M289" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N289" t="s">
         <v>28</v>
       </c>
       <c r="O289" t="s">
         <v>2687</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
-        <v>5799</v>
+        <v>5657</v>
       </c>
       <c r="B290" t="s">
         <v>2688</v>
       </c>
       <c r="C290" t="s">
         <v>2689</v>
       </c>
       <c r="D290" t="s">
         <v>2690</v>
       </c>
       <c r="E290" t="s">
         <v>2691</v>
       </c>
       <c r="F290" t="s">
         <v>2692</v>
       </c>
       <c r="G290" t="s">
         <v>2693</v>
       </c>
       <c r="H290" t="s">
         <v>2694</v>
       </c>
       <c r="I290" t="s">
         <v>2695</v>
       </c>
       <c r="J290" t="s">
-        <v>1835</v>
+        <v>24</v>
       </c>
       <c r="K290" t="s">
-        <v>905</v>
+        <v>25</v>
       </c>
       <c r="L290" t="s">
-        <v>1837</v>
+        <v>26</v>
       </c>
       <c r="M290" t="s">
-        <v>906</v>
+        <v>27</v>
       </c>
       <c r="N290" t="s">
         <v>28</v>
       </c>
       <c r="O290" t="s">
         <v>2696</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
-        <v>5803</v>
+        <v>5733</v>
       </c>
       <c r="B291" t="s">
         <v>2697</v>
       </c>
       <c r="C291" t="s">
         <v>2698</v>
       </c>
       <c r="D291" t="s">
         <v>2699</v>
       </c>
       <c r="E291" t="s">
         <v>2700</v>
       </c>
       <c r="F291" t="s">
         <v>2701</v>
       </c>
       <c r="G291" t="s">
         <v>2702</v>
       </c>
       <c r="H291" t="s">
         <v>2703</v>
       </c>
       <c r="I291" t="s">
         <v>2704</v>
       </c>
       <c r="J291" t="s">
         <v>24</v>
       </c>
       <c r="K291" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L291" t="s">
         <v>26</v>
       </c>
       <c r="M291" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N291" t="s">
         <v>28</v>
       </c>
       <c r="O291" t="s">
         <v>2705</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
-        <v>5805</v>
+        <v>5787</v>
       </c>
       <c r="B292" t="s">
         <v>2706</v>
       </c>
       <c r="C292" t="s">
         <v>2707</v>
       </c>
       <c r="D292" t="s">
         <v>2708</v>
       </c>
       <c r="E292" t="s">
         <v>2709</v>
       </c>
       <c r="F292" t="s">
         <v>2710</v>
       </c>
       <c r="G292" t="s">
         <v>2711</v>
       </c>
       <c r="H292" t="s">
         <v>2712</v>
       </c>
       <c r="I292" t="s">
         <v>2713</v>
       </c>
       <c r="J292" t="s">
         <v>24</v>
       </c>
       <c r="K292" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L292" t="s">
         <v>26</v>
       </c>
       <c r="M292" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N292" t="s">
         <v>28</v>
       </c>
       <c r="O292" t="s">
         <v>2714</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
-        <v>5808</v>
+        <v>5792</v>
       </c>
       <c r="B293" t="s">
         <v>2715</v>
       </c>
       <c r="C293" t="s">
         <v>2716</v>
       </c>
       <c r="D293" t="s">
         <v>2717</v>
       </c>
       <c r="E293" t="s">
         <v>2718</v>
       </c>
       <c r="F293" t="s">
         <v>2719</v>
       </c>
       <c r="G293" t="s">
         <v>2720</v>
       </c>
       <c r="H293" t="s">
         <v>2721</v>
       </c>
       <c r="I293" t="s">
         <v>2722</v>
       </c>
       <c r="J293" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K293" t="s">
-        <v>25</v>
+        <v>460</v>
       </c>
       <c r="L293" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M293" t="s">
-        <v>27</v>
+        <v>462</v>
       </c>
       <c r="N293" t="s">
         <v>28</v>
       </c>
       <c r="O293" t="s">
         <v>2723</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
-        <v>5811</v>
+        <v>5794</v>
       </c>
       <c r="B294" t="s">
         <v>2724</v>
       </c>
       <c r="C294" t="s">
         <v>2725</v>
       </c>
       <c r="D294" t="s">
         <v>2726</v>
       </c>
       <c r="E294" t="s">
         <v>2727</v>
       </c>
       <c r="F294" t="s">
         <v>2728</v>
       </c>
       <c r="G294" t="s">
         <v>2729</v>
       </c>
       <c r="H294" t="s">
         <v>2730</v>
       </c>
       <c r="I294" t="s">
         <v>2731</v>
       </c>
       <c r="J294" t="s">
         <v>24</v>
       </c>
       <c r="K294" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L294" t="s">
         <v>26</v>
       </c>
       <c r="M294" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N294" t="s">
         <v>28</v>
       </c>
       <c r="O294" t="s">
         <v>2732</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
-        <v>5819</v>
+        <v>5795</v>
       </c>
       <c r="B295" t="s">
         <v>2733</v>
       </c>
       <c r="C295" t="s">
         <v>2734</v>
       </c>
       <c r="D295" t="s">
         <v>2735</v>
       </c>
       <c r="E295" t="s">
         <v>2736</v>
       </c>
       <c r="F295" t="s">
         <v>2737</v>
       </c>
       <c r="G295" t="s">
         <v>2738</v>
       </c>
       <c r="H295" t="s">
         <v>2739</v>
       </c>
       <c r="I295" t="s">
         <v>2740</v>
       </c>
       <c r="J295" t="s">
         <v>24</v>
       </c>
       <c r="K295" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L295" t="s">
         <v>26</v>
       </c>
       <c r="M295" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N295" t="s">
         <v>28</v>
       </c>
       <c r="O295" t="s">
         <v>2741</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
-        <v>5830</v>
+        <v>5796</v>
       </c>
       <c r="B296" t="s">
         <v>2742</v>
       </c>
       <c r="C296" t="s">
         <v>2743</v>
       </c>
       <c r="D296" t="s">
         <v>2744</v>
       </c>
       <c r="E296" t="s">
         <v>2745</v>
       </c>
       <c r="F296" t="s">
         <v>2746</v>
       </c>
       <c r="G296" t="s">
         <v>2747</v>
       </c>
       <c r="H296" t="s">
         <v>2748</v>
       </c>
       <c r="I296" t="s">
         <v>2749</v>
       </c>
       <c r="J296" t="s">
         <v>24</v>
       </c>
       <c r="K296" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L296" t="s">
         <v>26</v>
       </c>
       <c r="M296" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N296" t="s">
         <v>28</v>
       </c>
       <c r="O296" t="s">
         <v>2750</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
-        <v>5863</v>
+        <v>5798</v>
       </c>
       <c r="B297" t="s">
         <v>2751</v>
       </c>
       <c r="C297" t="s">
         <v>2752</v>
       </c>
       <c r="D297" t="s">
         <v>2753</v>
       </c>
       <c r="E297" t="s">
         <v>2754</v>
       </c>
       <c r="F297" t="s">
         <v>2755</v>
       </c>
       <c r="G297" t="s">
         <v>2756</v>
       </c>
       <c r="H297" t="s">
         <v>2757</v>
       </c>
       <c r="I297" t="s">
         <v>2758</v>
       </c>
       <c r="J297" t="s">
         <v>24</v>
       </c>
       <c r="K297" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L297" t="s">
         <v>26</v>
       </c>
       <c r="M297" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N297" t="s">
         <v>28</v>
       </c>
       <c r="O297" t="s">
         <v>2759</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
-        <v>5866</v>
+        <v>5799</v>
       </c>
       <c r="B298" t="s">
         <v>2760</v>
       </c>
       <c r="C298" t="s">
         <v>2761</v>
       </c>
       <c r="D298" t="s">
         <v>2762</v>
       </c>
       <c r="E298" t="s">
         <v>2763</v>
       </c>
       <c r="F298" t="s">
         <v>2764</v>
       </c>
       <c r="G298" t="s">
         <v>2765</v>
       </c>
       <c r="H298" t="s">
         <v>2766</v>
       </c>
       <c r="I298" t="s">
         <v>2767</v>
       </c>
       <c r="J298" t="s">
-        <v>24</v>
+        <v>1907</v>
       </c>
       <c r="K298" t="s">
-        <v>25</v>
+        <v>914</v>
       </c>
       <c r="L298" t="s">
-        <v>26</v>
+        <v>1909</v>
       </c>
       <c r="M298" t="s">
-        <v>27</v>
+        <v>915</v>
       </c>
       <c r="N298" t="s">
         <v>28</v>
       </c>
       <c r="O298" t="s">
         <v>2768</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
-        <v>5888</v>
+        <v>5803</v>
       </c>
       <c r="B299" t="s">
         <v>2769</v>
       </c>
       <c r="C299" t="s">
         <v>2770</v>
       </c>
       <c r="D299" t="s">
         <v>2771</v>
       </c>
       <c r="E299" t="s">
         <v>2772</v>
       </c>
       <c r="F299" t="s">
         <v>2773</v>
       </c>
       <c r="G299" t="s">
         <v>2774</v>
       </c>
       <c r="H299" t="s">
         <v>2775</v>
       </c>
       <c r="I299" t="s">
         <v>2776</v>
       </c>
       <c r="J299" t="s">
         <v>24</v>
       </c>
       <c r="K299" t="s">
         <v>25</v>
       </c>
       <c r="L299" t="s">
         <v>26</v>
       </c>
       <c r="M299" t="s">
         <v>27</v>
       </c>
       <c r="N299" t="s">
         <v>28</v>
       </c>
       <c r="O299" t="s">
         <v>2777</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
-        <v>5889</v>
+        <v>5805</v>
       </c>
       <c r="B300" t="s">
         <v>2778</v>
       </c>
       <c r="C300" t="s">
         <v>2779</v>
       </c>
       <c r="D300" t="s">
         <v>2780</v>
       </c>
       <c r="E300" t="s">
         <v>2781</v>
       </c>
       <c r="F300" t="s">
         <v>2782</v>
       </c>
       <c r="G300" t="s">
         <v>2783</v>
       </c>
       <c r="H300" t="s">
         <v>2784</v>
       </c>
       <c r="I300" t="s">
         <v>2785</v>
       </c>
       <c r="J300" t="s">
         <v>24</v>
       </c>
       <c r="K300" t="s">
         <v>25</v>
       </c>
       <c r="L300" t="s">
         <v>26</v>
       </c>
       <c r="M300" t="s">
         <v>27</v>
       </c>
       <c r="N300" t="s">
         <v>28</v>
       </c>
       <c r="O300" t="s">
         <v>2786</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
-        <v>5907</v>
+        <v>5808</v>
       </c>
       <c r="B301" t="s">
         <v>2787</v>
       </c>
       <c r="C301" t="s">
         <v>2788</v>
       </c>
       <c r="D301" t="s">
         <v>2789</v>
       </c>
       <c r="E301" t="s">
         <v>2790</v>
       </c>
       <c r="F301" t="s">
         <v>2791</v>
       </c>
       <c r="G301" t="s">
         <v>2792</v>
       </c>
       <c r="H301" t="s">
         <v>2793</v>
       </c>
       <c r="I301" t="s">
         <v>2794</v>
       </c>
       <c r="J301" t="s">
         <v>24</v>
       </c>
       <c r="K301" t="s">
         <v>25</v>
       </c>
       <c r="L301" t="s">
         <v>26</v>
       </c>
       <c r="M301" t="s">
         <v>27</v>
       </c>
       <c r="N301" t="s">
         <v>28</v>
       </c>
       <c r="O301" t="s">
         <v>2795</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
-        <v>5913</v>
+        <v>5811</v>
       </c>
       <c r="B302" t="s">
         <v>2796</v>
       </c>
       <c r="C302" t="s">
         <v>2797</v>
       </c>
       <c r="D302" t="s">
         <v>2798</v>
       </c>
       <c r="E302" t="s">
         <v>2799</v>
       </c>
       <c r="F302" t="s">
         <v>2800</v>
       </c>
       <c r="G302" t="s">
         <v>2801</v>
       </c>
       <c r="H302" t="s">
         <v>2802</v>
       </c>
       <c r="I302" t="s">
         <v>2803</v>
       </c>
       <c r="J302" t="s">
         <v>24</v>
       </c>
       <c r="K302" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L302" t="s">
         <v>26</v>
       </c>
       <c r="M302" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N302" t="s">
         <v>28</v>
       </c>
       <c r="O302" t="s">
         <v>2804</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
-        <v>5915</v>
+        <v>5819</v>
       </c>
       <c r="B303" t="s">
         <v>2805</v>
       </c>
       <c r="C303" t="s">
         <v>2806</v>
       </c>
       <c r="D303" t="s">
         <v>2807</v>
       </c>
       <c r="E303" t="s">
         <v>2808</v>
       </c>
       <c r="F303" t="s">
         <v>2809</v>
       </c>
       <c r="G303" t="s">
         <v>2810</v>
       </c>
       <c r="H303" t="s">
         <v>2811</v>
       </c>
       <c r="I303" t="s">
         <v>2812</v>
       </c>
       <c r="J303" t="s">
         <v>24</v>
       </c>
       <c r="K303" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L303" t="s">
         <v>26</v>
       </c>
       <c r="M303" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N303" t="s">
         <v>28</v>
       </c>
       <c r="O303" t="s">
         <v>2813</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
-        <v>5927</v>
+        <v>5830</v>
       </c>
       <c r="B304" t="s">
         <v>2814</v>
       </c>
       <c r="C304" t="s">
         <v>2815</v>
       </c>
       <c r="D304" t="s">
         <v>2816</v>
       </c>
       <c r="E304" t="s">
         <v>2817</v>
       </c>
       <c r="F304" t="s">
         <v>2818</v>
       </c>
       <c r="G304" t="s">
         <v>2819</v>
       </c>
       <c r="H304" t="s">
         <v>2820</v>
       </c>
       <c r="I304" t="s">
         <v>2821</v>
       </c>
       <c r="J304" t="s">
         <v>24</v>
       </c>
       <c r="K304" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="L304" t="s">
         <v>26</v>
       </c>
       <c r="M304" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="N304" t="s">
         <v>28</v>
       </c>
       <c r="O304" t="s">
         <v>2822</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
-        <v>5928</v>
+        <v>5863</v>
       </c>
       <c r="B305" t="s">
         <v>2823</v>
       </c>
       <c r="C305" t="s">
         <v>2824</v>
       </c>
       <c r="D305" t="s">
         <v>2825</v>
       </c>
       <c r="E305" t="s">
         <v>2826</v>
       </c>
       <c r="F305" t="s">
         <v>2827</v>
       </c>
       <c r="G305" t="s">
         <v>2828</v>
       </c>
       <c r="H305" t="s">
         <v>2829</v>
       </c>
       <c r="I305" t="s">
         <v>2830</v>
       </c>
       <c r="J305" t="s">
+        <v>24</v>
+      </c>
+      <c r="K305" t="s">
+        <v>25</v>
+      </c>
+      <c r="L305" t="s">
+        <v>26</v>
+      </c>
+      <c r="M305" t="s">
+        <v>27</v>
+      </c>
+      <c r="N305" t="s">
+        <v>28</v>
+      </c>
+      <c r="O305" t="s">
         <v>2831</v>
-      </c>
-[...13 lines deleted...]
-        <v>2835</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
-        <v>5931</v>
+        <v>5866</v>
       </c>
       <c r="B306" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C306" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D306" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E306" t="s">
+        <v>2835</v>
+      </c>
+      <c r="F306" t="s">
         <v>2836</v>
       </c>
-      <c r="C306" t="s">
+      <c r="G306" t="s">
         <v>2837</v>
       </c>
-      <c r="D306" t="s">
+      <c r="H306" t="s">
         <v>2838</v>
       </c>
-      <c r="E306" t="s">
+      <c r="I306" t="s">
         <v>2839</v>
-      </c>
-[...10 lines deleted...]
-        <v>2843</v>
       </c>
       <c r="J306" t="s">
         <v>24</v>
       </c>
       <c r="K306" t="s">
         <v>25</v>
       </c>
       <c r="L306" t="s">
         <v>26</v>
       </c>
       <c r="M306" t="s">
         <v>27</v>
       </c>
       <c r="N306" t="s">
         <v>28</v>
       </c>
       <c r="O306" t="s">
-        <v>2844</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
-        <v>5932</v>
+        <v>5888</v>
       </c>
       <c r="B307" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D307" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E307" t="s">
+        <v>2844</v>
+      </c>
+      <c r="F307" t="s">
         <v>2845</v>
       </c>
-      <c r="C307" t="s">
+      <c r="G307" t="s">
         <v>2846</v>
       </c>
-      <c r="D307" t="s">
+      <c r="H307" t="s">
         <v>2847</v>
       </c>
-      <c r="E307" t="s">
+      <c r="I307" t="s">
         <v>2848</v>
       </c>
-      <c r="F307" t="s">
+      <c r="J307" t="s">
+        <v>24</v>
+      </c>
+      <c r="K307" t="s">
+        <v>25</v>
+      </c>
+      <c r="L307" t="s">
+        <v>26</v>
+      </c>
+      <c r="M307" t="s">
+        <v>27</v>
+      </c>
+      <c r="N307" t="s">
+        <v>28</v>
+      </c>
+      <c r="O307" t="s">
         <v>2849</v>
-      </c>
-[...25 lines deleted...]
-        <v>2853</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
-        <v>5934</v>
+        <v>5889</v>
       </c>
       <c r="B308" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D308" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E308" t="s">
+        <v>2853</v>
+      </c>
+      <c r="F308" t="s">
         <v>2854</v>
       </c>
-      <c r="C308" t="s">
+      <c r="G308" t="s">
         <v>2855</v>
       </c>
-      <c r="D308" t="s">
+      <c r="H308" t="s">
         <v>2856</v>
       </c>
-      <c r="E308" t="s">
+      <c r="I308" t="s">
         <v>2857</v>
       </c>
-      <c r="F308" t="s">
+      <c r="J308" t="s">
+        <v>24</v>
+      </c>
+      <c r="K308" t="s">
+        <v>25</v>
+      </c>
+      <c r="L308" t="s">
+        <v>26</v>
+      </c>
+      <c r="M308" t="s">
+        <v>27</v>
+      </c>
+      <c r="N308" t="s">
+        <v>28</v>
+      </c>
+      <c r="O308" t="s">
         <v>2858</v>
-      </c>
-[...25 lines deleted...]
-        <v>2862</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
-        <v>5953</v>
+        <v>5907</v>
       </c>
       <c r="B309" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C309" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D309" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E309" t="s">
+        <v>2862</v>
+      </c>
+      <c r="F309" t="s">
         <v>2863</v>
       </c>
-      <c r="C309" t="s">
+      <c r="G309" t="s">
         <v>2864</v>
       </c>
-      <c r="D309" t="s">
+      <c r="H309" t="s">
         <v>2865</v>
       </c>
-      <c r="E309" t="s">
+      <c r="I309" t="s">
         <v>2866</v>
-      </c>
-[...10 lines deleted...]
-        <v>2870</v>
       </c>
       <c r="J309" t="s">
         <v>24</v>
       </c>
       <c r="K309" t="s">
         <v>25</v>
       </c>
       <c r="L309" t="s">
         <v>26</v>
       </c>
       <c r="M309" t="s">
         <v>27</v>
       </c>
       <c r="N309" t="s">
         <v>28</v>
       </c>
       <c r="O309" t="s">
-        <v>2871</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
-        <v>5981</v>
+        <v>5913</v>
       </c>
       <c r="B310" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2871</v>
+      </c>
+      <c r="F310" t="s">
         <v>2872</v>
       </c>
-      <c r="C310" t="s">
+      <c r="G310" t="s">
         <v>2873</v>
       </c>
-      <c r="D310" t="s">
+      <c r="H310" t="s">
         <v>2874</v>
       </c>
-      <c r="E310" t="s">
+      <c r="I310" t="s">
         <v>2875</v>
       </c>
-      <c r="F310" t="s">
+      <c r="J310" t="s">
+        <v>24</v>
+      </c>
+      <c r="K310" t="s">
+        <v>47</v>
+      </c>
+      <c r="L310" t="s">
+        <v>26</v>
+      </c>
+      <c r="M310" t="s">
+        <v>48</v>
+      </c>
+      <c r="N310" t="s">
+        <v>28</v>
+      </c>
+      <c r="O310" t="s">
         <v>2876</v>
-      </c>
-[...25 lines deleted...]
-        <v>2882</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
-        <v>5986</v>
+        <v>5915</v>
       </c>
       <c r="B311" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D311" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2880</v>
+      </c>
+      <c r="F311" t="s">
+        <v>2881</v>
+      </c>
+      <c r="G311" t="s">
+        <v>2882</v>
+      </c>
+      <c r="H311" t="s">
         <v>2883</v>
       </c>
-      <c r="C311" t="s">
+      <c r="I311" t="s">
         <v>2884</v>
       </c>
-      <c r="D311" t="s">
+      <c r="J311" t="s">
+        <v>24</v>
+      </c>
+      <c r="K311" t="s">
+        <v>179</v>
+      </c>
+      <c r="L311" t="s">
+        <v>26</v>
+      </c>
+      <c r="M311" t="s">
+        <v>180</v>
+      </c>
+      <c r="N311" t="s">
+        <v>28</v>
+      </c>
+      <c r="O311" t="s">
         <v>2885</v>
-      </c>
-[...31 lines deleted...]
-        <v>2891</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
-        <v>5989</v>
+        <v>5927</v>
       </c>
       <c r="B312" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E312" t="s">
+        <v>2889</v>
+      </c>
+      <c r="F312" t="s">
+        <v>2890</v>
+      </c>
+      <c r="G312" t="s">
+        <v>2891</v>
+      </c>
+      <c r="H312" t="s">
         <v>2892</v>
       </c>
-      <c r="C312" t="s">
+      <c r="I312" t="s">
         <v>2893</v>
       </c>
-      <c r="D312" t="s">
+      <c r="J312" t="s">
+        <v>24</v>
+      </c>
+      <c r="K312" t="s">
+        <v>59</v>
+      </c>
+      <c r="L312" t="s">
+        <v>26</v>
+      </c>
+      <c r="M312" t="s">
+        <v>61</v>
+      </c>
+      <c r="N312" t="s">
+        <v>28</v>
+      </c>
+      <c r="O312" t="s">
         <v>2894</v>
-      </c>
-[...31 lines deleted...]
-        <v>2900</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
-        <v>6018</v>
+        <v>5928</v>
       </c>
       <c r="B313" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E313" t="s">
+        <v>2898</v>
+      </c>
+      <c r="F313" t="s">
+        <v>2899</v>
+      </c>
+      <c r="G313" t="s">
+        <v>2900</v>
+      </c>
+      <c r="H313" t="s">
         <v>2901</v>
       </c>
-      <c r="C313" t="s">
+      <c r="I313" t="s">
         <v>2902</v>
       </c>
-      <c r="D313" t="s">
+      <c r="J313" t="s">
         <v>2903</v>
       </c>
-      <c r="E313" t="s">
+      <c r="K313" t="s">
         <v>2904</v>
       </c>
-      <c r="F313" t="s">
+      <c r="L313" t="s">
         <v>2905</v>
       </c>
-      <c r="G313" t="s">
+      <c r="M313" t="s">
         <v>2906</v>
       </c>
-      <c r="H313" t="s">
+      <c r="N313" t="s">
+        <v>28</v>
+      </c>
+      <c r="O313" t="s">
         <v>2907</v>
-      </c>
-[...19 lines deleted...]
-        <v>2909</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
-        <v>6021</v>
+        <v>5931</v>
       </c>
       <c r="B314" t="s">
+        <v>2908</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2909</v>
+      </c>
+      <c r="D314" t="s">
         <v>2910</v>
       </c>
-      <c r="C314" t="s">
+      <c r="E314" t="s">
         <v>2911</v>
       </c>
-      <c r="D314" t="s">
+      <c r="F314" t="s">
         <v>2912</v>
       </c>
-      <c r="E314" t="s">
+      <c r="G314" t="s">
         <v>2913</v>
       </c>
-      <c r="F314" t="s">
+      <c r="H314" t="s">
         <v>2914</v>
       </c>
-      <c r="G314" t="s">
+      <c r="I314" t="s">
         <v>2915</v>
-      </c>
-[...4 lines deleted...]
-        <v>2917</v>
       </c>
       <c r="J314" t="s">
         <v>24</v>
       </c>
       <c r="K314" t="s">
         <v>25</v>
       </c>
       <c r="L314" t="s">
         <v>26</v>
       </c>
       <c r="M314" t="s">
         <v>27</v>
       </c>
       <c r="N314" t="s">
         <v>28</v>
       </c>
       <c r="O314" t="s">
-        <v>2918</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
-        <v>6076</v>
+        <v>5932</v>
       </c>
       <c r="B315" t="s">
+        <v>2917</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D315" t="s">
         <v>2919</v>
       </c>
-      <c r="C315" t="s">
+      <c r="E315" t="s">
         <v>2920</v>
       </c>
-      <c r="D315" t="s">
+      <c r="F315" t="s">
         <v>2921</v>
       </c>
-      <c r="E315" t="s">
+      <c r="G315" t="s">
         <v>2922</v>
       </c>
-      <c r="F315" t="s">
+      <c r="H315" t="s">
         <v>2923</v>
       </c>
-      <c r="G315" t="s">
+      <c r="I315" t="s">
         <v>2924</v>
       </c>
-      <c r="H315" t="s">
+      <c r="J315" t="s">
+        <v>24</v>
+      </c>
+      <c r="K315" t="s">
+        <v>179</v>
+      </c>
+      <c r="L315" t="s">
+        <v>26</v>
+      </c>
+      <c r="M315" t="s">
+        <v>180</v>
+      </c>
+      <c r="N315" t="s">
+        <v>28</v>
+      </c>
+      <c r="O315" t="s">
         <v>2925</v>
-      </c>
-[...19 lines deleted...]
-        <v>2927</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
-        <v>6082</v>
+        <v>5934</v>
       </c>
       <c r="B316" t="s">
+        <v>2926</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2927</v>
+      </c>
+      <c r="D316" t="s">
         <v>2928</v>
       </c>
-      <c r="C316" t="s">
+      <c r="E316" t="s">
         <v>2929</v>
       </c>
-      <c r="D316" t="s">
+      <c r="F316" t="s">
         <v>2930</v>
       </c>
-      <c r="E316" t="s">
+      <c r="G316" t="s">
         <v>2931</v>
       </c>
-      <c r="F316" t="s">
+      <c r="H316" t="s">
         <v>2932</v>
       </c>
-      <c r="G316" t="s">
+      <c r="I316" t="s">
         <v>2933</v>
       </c>
-      <c r="H316" t="s">
+      <c r="J316" t="s">
+        <v>24</v>
+      </c>
+      <c r="K316" t="s">
+        <v>179</v>
+      </c>
+      <c r="L316" t="s">
+        <v>26</v>
+      </c>
+      <c r="M316" t="s">
+        <v>180</v>
+      </c>
+      <c r="N316" t="s">
+        <v>28</v>
+      </c>
+      <c r="O316" t="s">
         <v>2934</v>
-      </c>
-[...19 lines deleted...]
-        <v>2936</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
-        <v>6093</v>
+        <v>5953</v>
       </c>
       <c r="B317" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2936</v>
+      </c>
+      <c r="D317" t="s">
         <v>2937</v>
       </c>
-      <c r="C317" t="s">
+      <c r="E317" t="s">
         <v>2938</v>
       </c>
-      <c r="D317" t="s">
+      <c r="F317" t="s">
         <v>2939</v>
       </c>
-      <c r="E317" t="s">
+      <c r="G317" t="s">
         <v>2940</v>
       </c>
-      <c r="F317" t="s">
+      <c r="H317" t="s">
         <v>2941</v>
       </c>
-      <c r="G317" t="s">
+      <c r="I317" t="s">
         <v>2942</v>
       </c>
-      <c r="H317" t="s">
+      <c r="J317" t="s">
+        <v>24</v>
+      </c>
+      <c r="K317" t="s">
+        <v>25</v>
+      </c>
+      <c r="L317" t="s">
+        <v>26</v>
+      </c>
+      <c r="M317" t="s">
+        <v>27</v>
+      </c>
+      <c r="N317" t="s">
+        <v>28</v>
+      </c>
+      <c r="O317" t="s">
         <v>2943</v>
-      </c>
-[...19 lines deleted...]
-        <v>2945</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
-        <v>6112</v>
+        <v>5981</v>
       </c>
       <c r="B318" t="s">
+        <v>2944</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2945</v>
+      </c>
+      <c r="D318" t="s">
         <v>2946</v>
       </c>
-      <c r="C318" t="s">
+      <c r="E318" t="s">
         <v>2947</v>
       </c>
-      <c r="D318" t="s">
+      <c r="F318" t="s">
         <v>2948</v>
       </c>
-      <c r="E318" t="s">
+      <c r="G318" t="s">
         <v>2949</v>
       </c>
-      <c r="F318" t="s">
+      <c r="H318" t="s">
         <v>2950</v>
       </c>
-      <c r="G318" t="s">
+      <c r="I318" t="s">
         <v>2951</v>
       </c>
-      <c r="H318" t="s">
+      <c r="J318" t="s">
+        <v>459</v>
+      </c>
+      <c r="K318" t="s">
         <v>2952</v>
       </c>
-      <c r="I318" t="s">
+      <c r="L318" t="s">
+        <v>461</v>
+      </c>
+      <c r="M318" t="s">
         <v>2953</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N318" t="s">
         <v>28</v>
       </c>
       <c r="O318" t="s">
         <v>2954</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
-        <v>6179</v>
+        <v>5986</v>
       </c>
       <c r="B319" t="s">
         <v>2955</v>
       </c>
       <c r="C319" t="s">
         <v>2956</v>
       </c>
       <c r="D319" t="s">
         <v>2957</v>
       </c>
       <c r="E319" t="s">
         <v>2958</v>
       </c>
       <c r="F319" t="s">
         <v>2959</v>
       </c>
       <c r="G319" t="s">
         <v>2960</v>
       </c>
       <c r="H319" t="s">
         <v>2961</v>
       </c>
       <c r="I319" t="s">
         <v>2962</v>
       </c>
       <c r="J319" t="s">
         <v>24</v>
       </c>
       <c r="K319" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L319" t="s">
         <v>26</v>
       </c>
       <c r="M319" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N319" t="s">
         <v>28</v>
       </c>
       <c r="O319" t="s">
         <v>2963</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
-        <v>6180</v>
+        <v>5989</v>
       </c>
       <c r="B320" t="s">
         <v>2964</v>
       </c>
       <c r="C320" t="s">
         <v>2965</v>
       </c>
       <c r="D320" t="s">
         <v>2966</v>
       </c>
       <c r="E320" t="s">
         <v>2967</v>
       </c>
       <c r="F320" t="s">
         <v>2968</v>
       </c>
       <c r="G320" t="s">
         <v>2969</v>
       </c>
       <c r="H320" t="s">
         <v>2970</v>
       </c>
       <c r="I320" t="s">
         <v>2971</v>
       </c>
       <c r="J320" t="s">
         <v>24</v>
       </c>
       <c r="K320" t="s">
-        <v>25</v>
+        <v>2131</v>
       </c>
       <c r="L320" t="s">
         <v>26</v>
       </c>
       <c r="M320" t="s">
-        <v>27</v>
+        <v>2132</v>
       </c>
       <c r="N320" t="s">
         <v>28</v>
       </c>
       <c r="O320" t="s">
         <v>2972</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
-        <v>6203</v>
+        <v>6018</v>
       </c>
       <c r="B321" t="s">
         <v>2973</v>
       </c>
       <c r="C321" t="s">
         <v>2974</v>
       </c>
       <c r="D321" t="s">
         <v>2975</v>
       </c>
       <c r="E321" t="s">
         <v>2976</v>
       </c>
       <c r="F321" t="s">
         <v>2977</v>
       </c>
       <c r="G321" t="s">
         <v>2978</v>
       </c>
       <c r="H321" t="s">
         <v>2979</v>
       </c>
       <c r="I321" t="s">
         <v>2980</v>
       </c>
       <c r="J321" t="s">
         <v>24</v>
       </c>
       <c r="K321" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L321" t="s">
         <v>26</v>
       </c>
       <c r="M321" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N321" t="s">
         <v>28</v>
       </c>
       <c r="O321" t="s">
         <v>2981</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
-        <v>6208</v>
+        <v>6021</v>
       </c>
       <c r="B322" t="s">
         <v>2982</v>
       </c>
       <c r="C322" t="s">
         <v>2983</v>
       </c>
       <c r="D322" t="s">
         <v>2984</v>
       </c>
       <c r="E322" t="s">
         <v>2985</v>
       </c>
       <c r="F322" t="s">
         <v>2986</v>
       </c>
       <c r="G322" t="s">
         <v>2987</v>
       </c>
       <c r="H322" t="s">
         <v>2988</v>
       </c>
       <c r="I322" t="s">
         <v>2989</v>
       </c>
       <c r="J322" t="s">
         <v>24</v>
       </c>
       <c r="K322" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L322" t="s">
         <v>26</v>
       </c>
       <c r="M322" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N322" t="s">
         <v>28</v>
       </c>
       <c r="O322" t="s">
         <v>2990</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
-        <v>6211</v>
+        <v>6076</v>
       </c>
       <c r="B323" t="s">
         <v>2991</v>
       </c>
       <c r="C323" t="s">
         <v>2992</v>
       </c>
       <c r="D323" t="s">
         <v>2993</v>
       </c>
       <c r="E323" t="s">
         <v>2994</v>
       </c>
       <c r="F323" t="s">
         <v>2995</v>
       </c>
       <c r="G323" t="s">
         <v>2996</v>
       </c>
       <c r="H323" t="s">
         <v>2997</v>
       </c>
       <c r="I323" t="s">
         <v>2998</v>
       </c>
       <c r="J323" t="s">
         <v>24</v>
       </c>
       <c r="K323" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L323" t="s">
         <v>26</v>
       </c>
       <c r="M323" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N323" t="s">
         <v>28</v>
       </c>
       <c r="O323" t="s">
         <v>2999</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
-        <v>6215</v>
+        <v>6082</v>
       </c>
       <c r="B324" t="s">
         <v>3000</v>
       </c>
       <c r="C324" t="s">
         <v>3001</v>
       </c>
       <c r="D324" t="s">
         <v>3002</v>
       </c>
       <c r="E324" t="s">
         <v>3003</v>
       </c>
       <c r="F324" t="s">
         <v>3004</v>
       </c>
       <c r="G324" t="s">
         <v>3005</v>
       </c>
       <c r="H324" t="s">
         <v>3006</v>
       </c>
       <c r="I324" t="s">
         <v>3007</v>
       </c>
       <c r="J324" t="s">
         <v>24</v>
       </c>
       <c r="K324" t="s">
-        <v>170</v>
+        <v>589</v>
       </c>
       <c r="L324" t="s">
         <v>26</v>
       </c>
       <c r="M324" t="s">
-        <v>171</v>
+        <v>590</v>
       </c>
       <c r="N324" t="s">
         <v>28</v>
       </c>
       <c r="O324" t="s">
         <v>3008</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
-        <v>6222</v>
+        <v>6093</v>
       </c>
       <c r="B325" t="s">
         <v>3009</v>
       </c>
       <c r="C325" t="s">
         <v>3010</v>
       </c>
       <c r="D325" t="s">
         <v>3011</v>
       </c>
       <c r="E325" t="s">
         <v>3012</v>
       </c>
       <c r="F325" t="s">
         <v>3013</v>
       </c>
       <c r="G325" t="s">
         <v>3014</v>
       </c>
       <c r="H325" t="s">
         <v>3015</v>
       </c>
       <c r="I325" t="s">
         <v>3016</v>
       </c>
       <c r="J325" t="s">
-        <v>2831</v>
+        <v>24</v>
       </c>
       <c r="K325" t="s">
-        <v>905</v>
+        <v>1080</v>
       </c>
       <c r="L325" t="s">
-        <v>2833</v>
+        <v>26</v>
       </c>
       <c r="M325" t="s">
-        <v>906</v>
+        <v>1081</v>
       </c>
       <c r="N325" t="s">
         <v>28</v>
       </c>
       <c r="O325" t="s">
         <v>3017</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
-        <v>6254</v>
+        <v>6112</v>
       </c>
       <c r="B326" t="s">
         <v>3018</v>
       </c>
       <c r="C326" t="s">
         <v>3019</v>
       </c>
       <c r="D326" t="s">
         <v>3020</v>
       </c>
       <c r="E326" t="s">
         <v>3021</v>
       </c>
       <c r="F326" t="s">
         <v>3022</v>
       </c>
       <c r="G326" t="s">
         <v>3023</v>
       </c>
       <c r="H326" t="s">
         <v>3024</v>
       </c>
       <c r="I326" t="s">
         <v>3025</v>
       </c>
       <c r="J326" t="s">
         <v>24</v>
       </c>
       <c r="K326" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L326" t="s">
         <v>26</v>
       </c>
       <c r="M326" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N326" t="s">
         <v>28</v>
       </c>
       <c r="O326" t="s">
         <v>3026</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
-        <v>6255</v>
+        <v>6179</v>
       </c>
       <c r="B327" t="s">
         <v>3027</v>
       </c>
       <c r="C327" t="s">
         <v>3028</v>
       </c>
       <c r="D327" t="s">
         <v>3029</v>
       </c>
       <c r="E327" t="s">
         <v>3030</v>
       </c>
       <c r="F327" t="s">
         <v>3031</v>
       </c>
       <c r="G327" t="s">
         <v>3032</v>
       </c>
       <c r="H327" t="s">
         <v>3033</v>
       </c>
       <c r="I327" t="s">
         <v>3034</v>
       </c>
       <c r="J327" t="s">
         <v>24</v>
       </c>
       <c r="K327" t="s">
+        <v>25</v>
+      </c>
+      <c r="L327" t="s">
+        <v>26</v>
+      </c>
+      <c r="M327" t="s">
+        <v>27</v>
+      </c>
+      <c r="N327" t="s">
+        <v>28</v>
+      </c>
+      <c r="O327" t="s">
         <v>3035</v>
-      </c>
-[...10 lines deleted...]
-        <v>3037</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
-        <v>6258</v>
+        <v>6180</v>
       </c>
       <c r="B328" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C328" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D328" t="s">
         <v>3038</v>
       </c>
-      <c r="C328" t="s">
+      <c r="E328" t="s">
         <v>3039</v>
       </c>
-      <c r="D328" t="s">
+      <c r="F328" t="s">
         <v>3040</v>
       </c>
-      <c r="E328" t="s">
+      <c r="G328" t="s">
         <v>3041</v>
       </c>
-      <c r="F328" t="s">
+      <c r="H328" t="s">
         <v>3042</v>
       </c>
-      <c r="G328" t="s">
+      <c r="I328" t="s">
         <v>3043</v>
-      </c>
-[...4 lines deleted...]
-        <v>3045</v>
       </c>
       <c r="J328" t="s">
         <v>24</v>
       </c>
       <c r="K328" t="s">
         <v>25</v>
       </c>
       <c r="L328" t="s">
         <v>26</v>
       </c>
       <c r="M328" t="s">
         <v>27</v>
       </c>
       <c r="N328" t="s">
         <v>28</v>
       </c>
       <c r="O328" t="s">
-        <v>3046</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
-        <v>6259</v>
+        <v>6203</v>
       </c>
       <c r="B329" t="s">
+        <v>3045</v>
+      </c>
+      <c r="C329" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D329" t="s">
         <v>3047</v>
       </c>
-      <c r="C329" t="s">
+      <c r="E329" t="s">
         <v>3048</v>
       </c>
-      <c r="D329" t="s">
+      <c r="F329" t="s">
         <v>3049</v>
       </c>
-      <c r="E329" t="s">
+      <c r="G329" t="s">
         <v>3050</v>
       </c>
-      <c r="F329" t="s">
+      <c r="H329" t="s">
         <v>3051</v>
       </c>
-      <c r="G329" t="s">
+      <c r="I329" t="s">
         <v>3052</v>
       </c>
-      <c r="H329" t="s">
+      <c r="J329" t="s">
+        <v>24</v>
+      </c>
+      <c r="K329" t="s">
+        <v>179</v>
+      </c>
+      <c r="L329" t="s">
+        <v>26</v>
+      </c>
+      <c r="M329" t="s">
+        <v>180</v>
+      </c>
+      <c r="N329" t="s">
+        <v>28</v>
+      </c>
+      <c r="O329" t="s">
         <v>3053</v>
-      </c>
-[...19 lines deleted...]
-        <v>3055</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
-        <v>6261</v>
+        <v>6208</v>
       </c>
       <c r="B330" t="s">
+        <v>3054</v>
+      </c>
+      <c r="C330" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D330" t="s">
         <v>3056</v>
       </c>
-      <c r="C330" t="s">
+      <c r="E330" t="s">
         <v>3057</v>
       </c>
-      <c r="D330" t="s">
+      <c r="F330" t="s">
         <v>3058</v>
       </c>
-      <c r="E330" t="s">
+      <c r="G330" t="s">
         <v>3059</v>
       </c>
-      <c r="F330" t="s">
+      <c r="H330" t="s">
         <v>3060</v>
       </c>
-      <c r="G330" t="s">
+      <c r="I330" t="s">
         <v>3061</v>
       </c>
-      <c r="H330" t="s">
+      <c r="J330" t="s">
+        <v>24</v>
+      </c>
+      <c r="K330" t="s">
+        <v>179</v>
+      </c>
+      <c r="L330" t="s">
+        <v>26</v>
+      </c>
+      <c r="M330" t="s">
+        <v>180</v>
+      </c>
+      <c r="N330" t="s">
+        <v>28</v>
+      </c>
+      <c r="O330" t="s">
         <v>3062</v>
-      </c>
-[...19 lines deleted...]
-        <v>3064</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
-        <v>6263</v>
+        <v>6211</v>
       </c>
       <c r="B331" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C331" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D331" t="s">
         <v>3065</v>
       </c>
-      <c r="C331" t="s">
+      <c r="E331" t="s">
         <v>3066</v>
       </c>
-      <c r="D331" t="s">
+      <c r="F331" t="s">
         <v>3067</v>
       </c>
-      <c r="E331" t="s">
+      <c r="G331" t="s">
         <v>3068</v>
       </c>
-      <c r="F331" t="s">
+      <c r="H331" t="s">
         <v>3069</v>
       </c>
-      <c r="G331" t="s">
+      <c r="I331" t="s">
         <v>3070</v>
       </c>
-      <c r="H331" t="s">
+      <c r="J331" t="s">
+        <v>24</v>
+      </c>
+      <c r="K331" t="s">
+        <v>179</v>
+      </c>
+      <c r="L331" t="s">
+        <v>26</v>
+      </c>
+      <c r="M331" t="s">
+        <v>180</v>
+      </c>
+      <c r="N331" t="s">
+        <v>28</v>
+      </c>
+      <c r="O331" t="s">
         <v>3071</v>
-      </c>
-[...19 lines deleted...]
-        <v>3073</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
-        <v>6272</v>
+        <v>6215</v>
       </c>
       <c r="B332" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C332" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D332" t="s">
         <v>3074</v>
       </c>
-      <c r="C332" t="s">
+      <c r="E332" t="s">
         <v>3075</v>
       </c>
-      <c r="D332" t="s">
+      <c r="F332" t="s">
         <v>3076</v>
       </c>
-      <c r="E332" t="s">
+      <c r="G332" t="s">
         <v>3077</v>
       </c>
-      <c r="F332" t="s">
+      <c r="H332" t="s">
         <v>3078</v>
       </c>
-      <c r="G332" t="s">
+      <c r="I332" t="s">
         <v>3079</v>
       </c>
-      <c r="H332" t="s">
+      <c r="J332" t="s">
+        <v>24</v>
+      </c>
+      <c r="K332" t="s">
+        <v>179</v>
+      </c>
+      <c r="L332" t="s">
+        <v>26</v>
+      </c>
+      <c r="M332" t="s">
+        <v>180</v>
+      </c>
+      <c r="N332" t="s">
+        <v>28</v>
+      </c>
+      <c r="O332" t="s">
         <v>3080</v>
-      </c>
-[...19 lines deleted...]
-        <v>3082</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
-        <v>6274</v>
+        <v>6222</v>
       </c>
       <c r="B333" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C333" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D333" t="s">
         <v>3083</v>
       </c>
-      <c r="C333" t="s">
+      <c r="E333" t="s">
         <v>3084</v>
       </c>
-      <c r="D333" t="s">
+      <c r="F333" t="s">
         <v>3085</v>
       </c>
-      <c r="E333" t="s">
+      <c r="G333" t="s">
         <v>3086</v>
       </c>
-      <c r="F333" t="s">
+      <c r="H333" t="s">
         <v>3087</v>
       </c>
-      <c r="G333" t="s">
+      <c r="I333" t="s">
         <v>3088</v>
       </c>
-      <c r="H333" t="s">
+      <c r="J333" t="s">
+        <v>2903</v>
+      </c>
+      <c r="K333" t="s">
+        <v>914</v>
+      </c>
+      <c r="L333" t="s">
+        <v>2905</v>
+      </c>
+      <c r="M333" t="s">
+        <v>915</v>
+      </c>
+      <c r="N333" t="s">
+        <v>28</v>
+      </c>
+      <c r="O333" t="s">
         <v>3089</v>
-      </c>
-[...19 lines deleted...]
-        <v>3091</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
-        <v>6275</v>
+        <v>6254</v>
       </c>
       <c r="B334" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C334" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D334" t="s">
         <v>3092</v>
       </c>
-      <c r="C334" t="s">
+      <c r="E334" t="s">
         <v>3093</v>
       </c>
-      <c r="D334" t="s">
+      <c r="F334" t="s">
         <v>3094</v>
       </c>
-      <c r="E334" t="s">
+      <c r="G334" t="s">
         <v>3095</v>
       </c>
-      <c r="F334" t="s">
+      <c r="H334" t="s">
         <v>3096</v>
       </c>
-      <c r="G334" t="s">
+      <c r="I334" t="s">
         <v>3097</v>
       </c>
-      <c r="H334" t="s">
+      <c r="J334" t="s">
+        <v>24</v>
+      </c>
+      <c r="K334" t="s">
+        <v>179</v>
+      </c>
+      <c r="L334" t="s">
+        <v>26</v>
+      </c>
+      <c r="M334" t="s">
+        <v>180</v>
+      </c>
+      <c r="N334" t="s">
+        <v>28</v>
+      </c>
+      <c r="O334" t="s">
         <v>3098</v>
-      </c>
-[...19 lines deleted...]
-        <v>3100</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
-        <v>6327</v>
+        <v>6255</v>
       </c>
       <c r="B335" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C335" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D335" t="s">
         <v>3101</v>
       </c>
-      <c r="C335" t="s">
+      <c r="E335" t="s">
         <v>3102</v>
       </c>
-      <c r="D335" t="s">
+      <c r="F335" t="s">
         <v>3103</v>
       </c>
-      <c r="E335" t="s">
+      <c r="G335" t="s">
         <v>3104</v>
       </c>
-      <c r="F335" t="s">
+      <c r="H335" t="s">
         <v>3105</v>
       </c>
-      <c r="G335" t="s">
+      <c r="I335" t="s">
         <v>3106</v>
       </c>
-      <c r="H335" t="s">
+      <c r="J335" t="s">
+        <v>24</v>
+      </c>
+      <c r="K335" t="s">
         <v>3107</v>
       </c>
-      <c r="I335" t="s">
+      <c r="L335" t="s">
+        <v>26</v>
+      </c>
+      <c r="M335" t="s">
         <v>3108</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N335" t="s">
         <v>28</v>
       </c>
       <c r="O335" t="s">
         <v>3109</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
-        <v>6337</v>
+        <v>6258</v>
       </c>
       <c r="B336" t="s">
         <v>3110</v>
       </c>
       <c r="C336" t="s">
         <v>3111</v>
       </c>
       <c r="D336" t="s">
         <v>3112</v>
       </c>
       <c r="E336" t="s">
         <v>3113</v>
       </c>
       <c r="F336" t="s">
         <v>3114</v>
       </c>
       <c r="G336" t="s">
         <v>3115</v>
       </c>
       <c r="H336" t="s">
         <v>3116</v>
       </c>
       <c r="I336" t="s">
         <v>3117</v>
       </c>
       <c r="J336" t="s">
         <v>24</v>
       </c>
       <c r="K336" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L336" t="s">
         <v>26</v>
       </c>
       <c r="M336" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N336" t="s">
         <v>28</v>
       </c>
       <c r="O336" t="s">
         <v>3118</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
-        <v>6361</v>
+        <v>6259</v>
       </c>
       <c r="B337" t="s">
         <v>3119</v>
       </c>
       <c r="C337" t="s">
         <v>3120</v>
       </c>
       <c r="D337" t="s">
         <v>3121</v>
       </c>
       <c r="E337" t="s">
         <v>3122</v>
       </c>
       <c r="F337" t="s">
         <v>3123</v>
       </c>
       <c r="G337" t="s">
         <v>3124</v>
       </c>
       <c r="H337" t="s">
         <v>3125</v>
       </c>
       <c r="I337" t="s">
         <v>3126</v>
       </c>
       <c r="J337" t="s">
         <v>24</v>
       </c>
       <c r="K337" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L337" t="s">
         <v>26</v>
       </c>
       <c r="M337" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N337" t="s">
         <v>28</v>
       </c>
       <c r="O337" t="s">
         <v>3127</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
-        <v>6379</v>
+        <v>6261</v>
       </c>
       <c r="B338" t="s">
         <v>3128</v>
       </c>
       <c r="C338" t="s">
         <v>3129</v>
       </c>
       <c r="D338" t="s">
         <v>3130</v>
       </c>
       <c r="E338" t="s">
         <v>3131</v>
       </c>
       <c r="F338" t="s">
         <v>3132</v>
       </c>
       <c r="G338" t="s">
         <v>3133</v>
       </c>
       <c r="H338" t="s">
         <v>3134</v>
       </c>
       <c r="I338" t="s">
         <v>3135</v>
       </c>
       <c r="J338" t="s">
         <v>24</v>
       </c>
       <c r="K338" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L338" t="s">
         <v>26</v>
       </c>
       <c r="M338" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N338" t="s">
         <v>28</v>
       </c>
       <c r="O338" t="s">
         <v>3136</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
-        <v>6454</v>
+        <v>6263</v>
       </c>
       <c r="B339" t="s">
         <v>3137</v>
       </c>
       <c r="C339" t="s">
         <v>3138</v>
       </c>
       <c r="D339" t="s">
         <v>3139</v>
       </c>
       <c r="E339" t="s">
         <v>3140</v>
       </c>
       <c r="F339" t="s">
         <v>3141</v>
       </c>
       <c r="G339" t="s">
         <v>3142</v>
       </c>
       <c r="H339" t="s">
         <v>3143</v>
       </c>
       <c r="I339" t="s">
         <v>3144</v>
       </c>
       <c r="J339" t="s">
         <v>24</v>
       </c>
       <c r="K339" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L339" t="s">
         <v>26</v>
       </c>
       <c r="M339" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N339" t="s">
         <v>28</v>
       </c>
       <c r="O339" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340">
-        <v>6460</v>
+        <v>6272</v>
       </c>
       <c r="B340" t="s">
         <v>3146</v>
       </c>
       <c r="C340" t="s">
         <v>3147</v>
       </c>
       <c r="D340" t="s">
         <v>3148</v>
       </c>
       <c r="E340" t="s">
         <v>3149</v>
       </c>
       <c r="F340" t="s">
         <v>3150</v>
       </c>
       <c r="G340" t="s">
         <v>3151</v>
       </c>
       <c r="H340" t="s">
         <v>3152</v>
       </c>
       <c r="I340" t="s">
         <v>3153</v>
       </c>
       <c r="J340" t="s">
         <v>24</v>
       </c>
       <c r="K340" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L340" t="s">
         <v>26</v>
       </c>
       <c r="M340" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N340" t="s">
         <v>28</v>
       </c>
       <c r="O340" t="s">
         <v>3154</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341">
-        <v>6468</v>
+        <v>6274</v>
       </c>
       <c r="B341" t="s">
         <v>3155</v>
       </c>
       <c r="C341" t="s">
         <v>3156</v>
       </c>
       <c r="D341" t="s">
         <v>3157</v>
       </c>
       <c r="E341" t="s">
         <v>3158</v>
       </c>
       <c r="F341" t="s">
         <v>3159</v>
       </c>
       <c r="G341" t="s">
         <v>3160</v>
       </c>
       <c r="H341" t="s">
         <v>3161</v>
       </c>
       <c r="I341" t="s">
         <v>3162</v>
       </c>
       <c r="J341" t="s">
         <v>24</v>
       </c>
       <c r="K341" t="s">
         <v>25</v>
       </c>
       <c r="L341" t="s">
         <v>26</v>
       </c>
       <c r="M341" t="s">
         <v>27</v>
       </c>
       <c r="N341" t="s">
         <v>28</v>
       </c>
       <c r="O341" t="s">
         <v>3163</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342">
-        <v>6611</v>
+        <v>6275</v>
       </c>
       <c r="B342" t="s">
         <v>3164</v>
       </c>
       <c r="C342" t="s">
         <v>3165</v>
       </c>
       <c r="D342" t="s">
         <v>3166</v>
       </c>
       <c r="E342" t="s">
         <v>3167</v>
       </c>
       <c r="F342" t="s">
         <v>3168</v>
       </c>
       <c r="G342" t="s">
         <v>3169</v>
       </c>
       <c r="H342" t="s">
         <v>3170</v>
       </c>
       <c r="I342" t="s">
         <v>3171</v>
       </c>
       <c r="J342" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K342" t="s">
-        <v>25</v>
+        <v>1487</v>
       </c>
       <c r="L342" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M342" t="s">
-        <v>27</v>
+        <v>1489</v>
       </c>
       <c r="N342" t="s">
         <v>28</v>
       </c>
       <c r="O342" t="s">
         <v>3172</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343">
-        <v>6615</v>
+        <v>6327</v>
       </c>
       <c r="B343" t="s">
         <v>3173</v>
       </c>
       <c r="C343" t="s">
         <v>3174</v>
       </c>
       <c r="D343" t="s">
         <v>3175</v>
       </c>
       <c r="E343" t="s">
         <v>3176</v>
       </c>
       <c r="F343" t="s">
         <v>3177</v>
       </c>
       <c r="G343" t="s">
         <v>3178</v>
       </c>
       <c r="H343" t="s">
         <v>3179</v>
       </c>
       <c r="I343" t="s">
         <v>3180</v>
       </c>
       <c r="J343" t="s">
         <v>24</v>
       </c>
       <c r="K343" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L343" t="s">
         <v>26</v>
       </c>
       <c r="M343" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N343" t="s">
         <v>28</v>
       </c>
       <c r="O343" t="s">
         <v>3181</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344">
-        <v>6761</v>
+        <v>6337</v>
       </c>
       <c r="B344" t="s">
         <v>3182</v>
       </c>
       <c r="C344" t="s">
         <v>3183</v>
       </c>
       <c r="D344" t="s">
         <v>3184</v>
       </c>
       <c r="E344" t="s">
         <v>3185</v>
       </c>
       <c r="F344" t="s">
         <v>3186</v>
       </c>
       <c r="G344" t="s">
         <v>3187</v>
       </c>
       <c r="H344" t="s">
         <v>3188</v>
       </c>
       <c r="I344" t="s">
         <v>3189</v>
       </c>
       <c r="J344" t="s">
         <v>24</v>
       </c>
       <c r="K344" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L344" t="s">
         <v>26</v>
       </c>
       <c r="M344" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N344" t="s">
         <v>28</v>
       </c>
       <c r="O344" t="s">
         <v>3190</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345">
-        <v>6762</v>
+        <v>6361</v>
       </c>
       <c r="B345" t="s">
         <v>3191</v>
       </c>
       <c r="C345" t="s">
         <v>3192</v>
       </c>
       <c r="D345" t="s">
         <v>3193</v>
       </c>
       <c r="E345" t="s">
         <v>3194</v>
       </c>
       <c r="F345" t="s">
         <v>3195</v>
       </c>
       <c r="G345" t="s">
         <v>3196</v>
       </c>
       <c r="H345" t="s">
         <v>3197</v>
       </c>
       <c r="I345" t="s">
         <v>3198</v>
       </c>
       <c r="J345" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K345" t="s">
-        <v>690</v>
+        <v>179</v>
       </c>
       <c r="L345" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M345" t="s">
-        <v>691</v>
+        <v>180</v>
       </c>
       <c r="N345" t="s">
         <v>28</v>
       </c>
       <c r="O345" t="s">
         <v>3199</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346">
-        <v>6765</v>
+        <v>6379</v>
       </c>
       <c r="B346" t="s">
         <v>3200</v>
       </c>
       <c r="C346" t="s">
         <v>3201</v>
       </c>
       <c r="D346" t="s">
         <v>3202</v>
       </c>
       <c r="E346" t="s">
         <v>3203</v>
       </c>
       <c r="F346" t="s">
         <v>3204</v>
       </c>
       <c r="G346" t="s">
         <v>3205</v>
       </c>
       <c r="H346" t="s">
         <v>3206</v>
       </c>
       <c r="I346" t="s">
         <v>3207</v>
       </c>
       <c r="J346" t="s">
         <v>24</v>
       </c>
       <c r="K346" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L346" t="s">
         <v>26</v>
       </c>
       <c r="M346" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N346" t="s">
         <v>28</v>
       </c>
       <c r="O346" t="s">
         <v>3208</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347">
-        <v>6982</v>
+        <v>6454</v>
       </c>
       <c r="B347" t="s">
         <v>3209</v>
       </c>
       <c r="C347" t="s">
         <v>3210</v>
       </c>
       <c r="D347" t="s">
         <v>3211</v>
       </c>
       <c r="E347" t="s">
         <v>3212</v>
       </c>
       <c r="F347" t="s">
         <v>3213</v>
       </c>
       <c r="G347" t="s">
         <v>3214</v>
       </c>
       <c r="H347" t="s">
         <v>3215</v>
       </c>
       <c r="I347" t="s">
         <v>3216</v>
       </c>
       <c r="J347" t="s">
         <v>24</v>
       </c>
       <c r="K347" t="s">
+        <v>179</v>
+      </c>
+      <c r="L347" t="s">
+        <v>26</v>
+      </c>
+      <c r="M347" t="s">
+        <v>180</v>
+      </c>
+      <c r="N347" t="s">
+        <v>28</v>
+      </c>
+      <c r="O347" t="s">
         <v>3217</v>
-      </c>
-[...10 lines deleted...]
-        <v>3219</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348">
-        <v>8265</v>
+        <v>6460</v>
       </c>
       <c r="B348" t="s">
+        <v>3218</v>
+      </c>
+      <c r="C348" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D348" t="s">
         <v>3220</v>
       </c>
-      <c r="C348" t="s">
+      <c r="E348" t="s">
         <v>3221</v>
       </c>
-      <c r="D348" t="s">
+      <c r="F348" t="s">
         <v>3222</v>
       </c>
-      <c r="E348" t="s">
+      <c r="G348" t="s">
         <v>3223</v>
       </c>
-      <c r="F348" t="s">
+      <c r="H348" t="s">
         <v>3224</v>
       </c>
-      <c r="G348" t="s">
+      <c r="I348" t="s">
         <v>3225</v>
       </c>
-      <c r="H348" t="s">
+      <c r="J348" t="s">
+        <v>24</v>
+      </c>
+      <c r="K348" t="s">
+        <v>25</v>
+      </c>
+      <c r="L348" t="s">
+        <v>26</v>
+      </c>
+      <c r="M348" t="s">
+        <v>27</v>
+      </c>
+      <c r="N348" t="s">
+        <v>28</v>
+      </c>
+      <c r="O348" t="s">
         <v>3226</v>
-      </c>
-[...19 lines deleted...]
-        <v>3230</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349">
-        <v>8289</v>
+        <v>6468</v>
       </c>
       <c r="B349" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C349" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D349" t="s">
+        <v>3229</v>
+      </c>
+      <c r="E349" t="s">
+        <v>3230</v>
+      </c>
+      <c r="F349" t="s">
         <v>3231</v>
       </c>
-      <c r="C349" t="s">
+      <c r="G349" t="s">
         <v>3232</v>
       </c>
-      <c r="D349" t="s">
+      <c r="H349" t="s">
         <v>3233</v>
       </c>
-      <c r="E349" t="s">
+      <c r="I349" t="s">
         <v>3234</v>
       </c>
-      <c r="F349" t="s">
+      <c r="J349" t="s">
+        <v>24</v>
+      </c>
+      <c r="K349" t="s">
+        <v>25</v>
+      </c>
+      <c r="L349" t="s">
+        <v>26</v>
+      </c>
+      <c r="M349" t="s">
+        <v>27</v>
+      </c>
+      <c r="N349" t="s">
+        <v>28</v>
+      </c>
+      <c r="O349" t="s">
         <v>3235</v>
-      </c>
-[...25 lines deleted...]
-        <v>3239</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350">
-        <v>8294</v>
+        <v>6611</v>
       </c>
       <c r="B350" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C350" t="s">
+        <v>3237</v>
+      </c>
+      <c r="D350" t="s">
+        <v>3238</v>
+      </c>
+      <c r="E350" t="s">
+        <v>3239</v>
+      </c>
+      <c r="F350" t="s">
         <v>3240</v>
       </c>
-      <c r="C350" t="s">
+      <c r="G350" t="s">
         <v>3241</v>
       </c>
-      <c r="D350" t="s">
+      <c r="H350" t="s">
         <v>3242</v>
       </c>
-      <c r="E350" t="s">
+      <c r="I350" t="s">
         <v>3243</v>
       </c>
-      <c r="F350" t="s">
+      <c r="J350" t="s">
+        <v>24</v>
+      </c>
+      <c r="K350" t="s">
+        <v>25</v>
+      </c>
+      <c r="L350" t="s">
+        <v>26</v>
+      </c>
+      <c r="M350" t="s">
+        <v>27</v>
+      </c>
+      <c r="N350" t="s">
+        <v>28</v>
+      </c>
+      <c r="O350" t="s">
         <v>3244</v>
-      </c>
-[...25 lines deleted...]
-        <v>3248</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351">
-        <v>8315</v>
+        <v>6615</v>
       </c>
       <c r="B351" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C351" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D351" t="s">
+        <v>3247</v>
+      </c>
+      <c r="E351" t="s">
+        <v>3248</v>
+      </c>
+      <c r="F351" t="s">
         <v>3249</v>
       </c>
-      <c r="C351" t="s">
+      <c r="G351" t="s">
         <v>3250</v>
       </c>
-      <c r="D351" t="s">
+      <c r="H351" t="s">
         <v>3251</v>
       </c>
-      <c r="E351" t="s">
+      <c r="I351" t="s">
         <v>3252</v>
-      </c>
-[...10 lines deleted...]
-        <v>3256</v>
       </c>
       <c r="J351" t="s">
         <v>24</v>
       </c>
       <c r="K351" t="s">
         <v>25</v>
       </c>
       <c r="L351" t="s">
         <v>26</v>
       </c>
       <c r="M351" t="s">
         <v>27</v>
       </c>
       <c r="N351" t="s">
         <v>28</v>
       </c>
       <c r="O351" t="s">
-        <v>3257</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352">
-        <v>8341</v>
+        <v>6761</v>
       </c>
       <c r="B352" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C352" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D352" t="s">
+        <v>3256</v>
+      </c>
+      <c r="E352" t="s">
+        <v>3257</v>
+      </c>
+      <c r="F352" t="s">
         <v>3258</v>
       </c>
-      <c r="C352" t="s">
+      <c r="G352" t="s">
         <v>3259</v>
       </c>
-      <c r="D352" t="s">
+      <c r="H352" t="s">
         <v>3260</v>
       </c>
-      <c r="E352" t="s">
+      <c r="I352" t="s">
         <v>3261</v>
       </c>
-      <c r="F352" t="s">
+      <c r="J352" t="s">
+        <v>24</v>
+      </c>
+      <c r="K352" t="s">
+        <v>25</v>
+      </c>
+      <c r="L352" t="s">
+        <v>26</v>
+      </c>
+      <c r="M352" t="s">
+        <v>27</v>
+      </c>
+      <c r="N352" t="s">
+        <v>28</v>
+      </c>
+      <c r="O352" t="s">
         <v>3262</v>
-      </c>
-[...25 lines deleted...]
-        <v>3266</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353">
-        <v>8343</v>
+        <v>6762</v>
       </c>
       <c r="B353" t="s">
+        <v>3263</v>
+      </c>
+      <c r="C353" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D353" t="s">
+        <v>3265</v>
+      </c>
+      <c r="E353" t="s">
+        <v>3266</v>
+      </c>
+      <c r="F353" t="s">
         <v>3267</v>
       </c>
-      <c r="C353" t="s">
+      <c r="G353" t="s">
         <v>3268</v>
       </c>
-      <c r="D353" t="s">
+      <c r="H353" t="s">
         <v>3269</v>
       </c>
-      <c r="E353" t="s">
+      <c r="I353" t="s">
         <v>3270</v>
       </c>
-      <c r="F353" t="s">
+      <c r="J353" t="s">
+        <v>459</v>
+      </c>
+      <c r="K353" t="s">
+        <v>699</v>
+      </c>
+      <c r="L353" t="s">
+        <v>461</v>
+      </c>
+      <c r="M353" t="s">
+        <v>700</v>
+      </c>
+      <c r="N353" t="s">
+        <v>28</v>
+      </c>
+      <c r="O353" t="s">
         <v>3271</v>
-      </c>
-[...25 lines deleted...]
-        <v>3275</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354">
-        <v>8344</v>
+        <v>6765</v>
       </c>
       <c r="B354" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C354" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D354" t="s">
+        <v>3274</v>
+      </c>
+      <c r="E354" t="s">
+        <v>3275</v>
+      </c>
+      <c r="F354" t="s">
         <v>3276</v>
       </c>
-      <c r="C354" t="s">
+      <c r="G354" t="s">
         <v>3277</v>
       </c>
-      <c r="D354" t="s">
+      <c r="H354" t="s">
         <v>3278</v>
       </c>
-      <c r="E354" t="s">
+      <c r="I354" t="s">
         <v>3279</v>
       </c>
-      <c r="F354" t="s">
+      <c r="J354" t="s">
+        <v>24</v>
+      </c>
+      <c r="K354" t="s">
+        <v>179</v>
+      </c>
+      <c r="L354" t="s">
+        <v>26</v>
+      </c>
+      <c r="M354" t="s">
+        <v>180</v>
+      </c>
+      <c r="N354" t="s">
+        <v>28</v>
+      </c>
+      <c r="O354" t="s">
         <v>3280</v>
-      </c>
-[...25 lines deleted...]
-        <v>3284</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355">
-        <v>8355</v>
+        <v>6982</v>
       </c>
       <c r="B355" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C355" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D355" t="s">
+        <v>3283</v>
+      </c>
+      <c r="E355" t="s">
+        <v>3284</v>
+      </c>
+      <c r="F355" t="s">
         <v>3285</v>
       </c>
-      <c r="C355" t="s">
+      <c r="G355" t="s">
         <v>3286</v>
       </c>
-      <c r="D355" t="s">
+      <c r="H355" t="s">
         <v>3287</v>
       </c>
-      <c r="E355" t="s">
+      <c r="I355" t="s">
         <v>3288</v>
       </c>
-      <c r="F355" t="s">
+      <c r="J355" t="s">
+        <v>24</v>
+      </c>
+      <c r="K355" t="s">
         <v>3289</v>
       </c>
-      <c r="G355" t="s">
+      <c r="L355" t="s">
+        <v>26</v>
+      </c>
+      <c r="M355" t="s">
         <v>3290</v>
       </c>
-      <c r="H355" t="s">
+      <c r="N355" t="s">
+        <v>28</v>
+      </c>
+      <c r="O355" t="s">
         <v>3291</v>
-      </c>
-[...19 lines deleted...]
-        <v>3295</v>
       </c>
     </row>
     <row r="356" spans="1:15">
       <c r="A356">
-        <v>8357</v>
+        <v>8265</v>
       </c>
       <c r="B356" t="s">
+        <v>3292</v>
+      </c>
+      <c r="C356" t="s">
+        <v>3293</v>
+      </c>
+      <c r="D356" t="s">
+        <v>3294</v>
+      </c>
+      <c r="E356" t="s">
+        <v>3295</v>
+      </c>
+      <c r="F356" t="s">
         <v>3296</v>
       </c>
-      <c r="C356" t="s">
+      <c r="G356" t="s">
         <v>3297</v>
       </c>
-      <c r="D356" t="s">
+      <c r="H356" t="s">
         <v>3298</v>
       </c>
-      <c r="E356" t="s">
+      <c r="I356" t="s">
         <v>3299</v>
       </c>
-      <c r="F356" t="s">
+      <c r="J356" t="s">
+        <v>24</v>
+      </c>
+      <c r="K356" t="s">
         <v>3300</v>
       </c>
-      <c r="G356" t="s">
+      <c r="L356" t="s">
+        <v>26</v>
+      </c>
+      <c r="M356" t="s">
         <v>3301</v>
       </c>
-      <c r="H356" t="s">
+      <c r="N356" t="s">
+        <v>28</v>
+      </c>
+      <c r="O356" t="s">
         <v>3302</v>
-      </c>
-[...19 lines deleted...]
-        <v>3304</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357">
-        <v>8377</v>
+        <v>8289</v>
       </c>
       <c r="B357" t="s">
+        <v>3303</v>
+      </c>
+      <c r="C357" t="s">
+        <v>3304</v>
+      </c>
+      <c r="D357" t="s">
         <v>3305</v>
       </c>
-      <c r="C357" t="s">
+      <c r="E357" t="s">
         <v>3306</v>
       </c>
-      <c r="D357" t="s">
+      <c r="F357" t="s">
         <v>3307</v>
       </c>
-      <c r="E357" t="s">
+      <c r="G357" t="s">
         <v>3308</v>
       </c>
-      <c r="F357" t="s">
+      <c r="H357" t="s">
         <v>3309</v>
       </c>
-      <c r="G357" t="s">
+      <c r="I357" t="s">
         <v>3310</v>
       </c>
-      <c r="H357" t="s">
+      <c r="J357" t="s">
+        <v>24</v>
+      </c>
+      <c r="K357" t="s">
+        <v>460</v>
+      </c>
+      <c r="L357" t="s">
+        <v>26</v>
+      </c>
+      <c r="M357" t="s">
+        <v>462</v>
+      </c>
+      <c r="N357" t="s">
+        <v>28</v>
+      </c>
+      <c r="O357" t="s">
         <v>3311</v>
-      </c>
-[...19 lines deleted...]
-        <v>3313</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358">
-        <v>8386</v>
+        <v>8294</v>
       </c>
       <c r="B358" t="s">
+        <v>3312</v>
+      </c>
+      <c r="C358" t="s">
+        <v>3313</v>
+      </c>
+      <c r="D358" t="s">
         <v>3314</v>
       </c>
-      <c r="C358" t="s">
+      <c r="E358" t="s">
         <v>3315</v>
       </c>
-      <c r="D358" t="s">
+      <c r="F358" t="s">
         <v>3316</v>
       </c>
-      <c r="E358" t="s">
+      <c r="G358" t="s">
         <v>3317</v>
       </c>
-      <c r="F358" t="s">
+      <c r="H358" t="s">
         <v>3318</v>
       </c>
-      <c r="G358" t="s">
+      <c r="I358" t="s">
         <v>3319</v>
       </c>
-      <c r="H358" t="s">
+      <c r="J358" t="s">
+        <v>459</v>
+      </c>
+      <c r="K358" t="s">
+        <v>755</v>
+      </c>
+      <c r="L358" t="s">
+        <v>461</v>
+      </c>
+      <c r="M358" t="s">
+        <v>756</v>
+      </c>
+      <c r="N358" t="s">
+        <v>28</v>
+      </c>
+      <c r="O358" t="s">
         <v>3320</v>
-      </c>
-[...19 lines deleted...]
-        <v>3322</v>
       </c>
     </row>
     <row r="359" spans="1:15">
       <c r="A359">
-        <v>8387</v>
+        <v>8315</v>
       </c>
       <c r="B359" t="s">
+        <v>3321</v>
+      </c>
+      <c r="C359" t="s">
+        <v>3322</v>
+      </c>
+      <c r="D359" t="s">
         <v>3323</v>
       </c>
-      <c r="C359" t="s">
+      <c r="E359" t="s">
         <v>3324</v>
       </c>
-      <c r="D359" t="s">
+      <c r="F359" t="s">
         <v>3325</v>
       </c>
-      <c r="E359" t="s">
+      <c r="G359" t="s">
         <v>3326</v>
       </c>
-      <c r="F359" t="s">
+      <c r="H359" t="s">
         <v>3327</v>
       </c>
-      <c r="G359" t="s">
+      <c r="I359" t="s">
         <v>3328</v>
-      </c>
-[...4 lines deleted...]
-        <v>3330</v>
       </c>
       <c r="J359" t="s">
         <v>24</v>
       </c>
       <c r="K359" t="s">
         <v>25</v>
       </c>
       <c r="L359" t="s">
         <v>26</v>
       </c>
       <c r="M359" t="s">
         <v>27</v>
       </c>
       <c r="N359" t="s">
         <v>28</v>
       </c>
       <c r="O359" t="s">
-        <v>3331</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="360" spans="1:15">
       <c r="A360">
-        <v>8388</v>
+        <v>8341</v>
       </c>
       <c r="B360" t="s">
+        <v>3330</v>
+      </c>
+      <c r="C360" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D360" t="s">
         <v>3332</v>
       </c>
-      <c r="C360" t="s">
+      <c r="E360" t="s">
         <v>3333</v>
       </c>
-      <c r="D360" t="s">
+      <c r="F360" t="s">
         <v>3334</v>
       </c>
-      <c r="E360" t="s">
+      <c r="G360" t="s">
         <v>3335</v>
       </c>
-      <c r="F360" t="s">
+      <c r="H360" t="s">
         <v>3336</v>
       </c>
-      <c r="G360" t="s">
+      <c r="I360" t="s">
         <v>3337</v>
       </c>
-      <c r="H360" t="s">
+      <c r="J360" t="s">
+        <v>24</v>
+      </c>
+      <c r="K360" t="s">
+        <v>179</v>
+      </c>
+      <c r="L360" t="s">
+        <v>26</v>
+      </c>
+      <c r="M360" t="s">
+        <v>180</v>
+      </c>
+      <c r="N360" t="s">
+        <v>28</v>
+      </c>
+      <c r="O360" t="s">
         <v>3338</v>
-      </c>
-[...19 lines deleted...]
-        <v>3340</v>
       </c>
     </row>
     <row r="361" spans="1:15">
       <c r="A361">
-        <v>8392</v>
+        <v>8343</v>
       </c>
       <c r="B361" t="s">
+        <v>3339</v>
+      </c>
+      <c r="C361" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D361" t="s">
         <v>3341</v>
       </c>
-      <c r="C361" t="s">
+      <c r="E361" t="s">
         <v>3342</v>
       </c>
-      <c r="D361" t="s">
+      <c r="F361" t="s">
         <v>3343</v>
       </c>
-      <c r="E361" t="s">
+      <c r="G361" t="s">
         <v>3344</v>
       </c>
-      <c r="F361" t="s">
+      <c r="H361" t="s">
         <v>3345</v>
       </c>
-      <c r="G361" t="s">
+      <c r="I361" t="s">
         <v>3346</v>
       </c>
-      <c r="H361" t="s">
+      <c r="J361" t="s">
+        <v>24</v>
+      </c>
+      <c r="K361" t="s">
+        <v>25</v>
+      </c>
+      <c r="L361" t="s">
+        <v>26</v>
+      </c>
+      <c r="M361" t="s">
+        <v>27</v>
+      </c>
+      <c r="N361" t="s">
+        <v>28</v>
+      </c>
+      <c r="O361" t="s">
         <v>3347</v>
-      </c>
-[...19 lines deleted...]
-        <v>3349</v>
       </c>
     </row>
     <row r="362" spans="1:15">
       <c r="A362">
-        <v>8402</v>
+        <v>8344</v>
       </c>
       <c r="B362" t="s">
+        <v>3348</v>
+      </c>
+      <c r="C362" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D362" t="s">
         <v>3350</v>
       </c>
-      <c r="C362" t="s">
+      <c r="E362" t="s">
         <v>3351</v>
       </c>
-      <c r="D362" t="s">
+      <c r="F362" t="s">
         <v>3352</v>
       </c>
-      <c r="E362" t="s">
+      <c r="G362" t="s">
         <v>3353</v>
       </c>
-      <c r="F362" t="s">
+      <c r="H362" t="s">
         <v>3354</v>
       </c>
-      <c r="G362" t="s">
+      <c r="I362" t="s">
         <v>3355</v>
       </c>
-      <c r="H362" t="s">
+      <c r="J362" t="s">
+        <v>24</v>
+      </c>
+      <c r="K362" t="s">
+        <v>179</v>
+      </c>
+      <c r="L362" t="s">
+        <v>26</v>
+      </c>
+      <c r="M362" t="s">
+        <v>180</v>
+      </c>
+      <c r="N362" t="s">
+        <v>28</v>
+      </c>
+      <c r="O362" t="s">
         <v>3356</v>
-      </c>
-[...19 lines deleted...]
-        <v>3358</v>
       </c>
     </row>
     <row r="363" spans="1:15">
       <c r="A363">
-        <v>8902</v>
+        <v>8355</v>
       </c>
       <c r="B363" t="s">
+        <v>3357</v>
+      </c>
+      <c r="C363" t="s">
+        <v>3358</v>
+      </c>
+      <c r="D363" t="s">
         <v>3359</v>
       </c>
-      <c r="C363" t="s">
+      <c r="E363" t="s">
         <v>3360</v>
       </c>
-      <c r="D363" t="s">
+      <c r="F363" t="s">
         <v>3361</v>
       </c>
-      <c r="E363" t="s">
+      <c r="G363" t="s">
         <v>3362</v>
       </c>
-      <c r="F363" t="s">
+      <c r="H363" t="s">
         <v>3363</v>
       </c>
-      <c r="G363" t="s">
+      <c r="I363" t="s">
         <v>3364</v>
       </c>
-      <c r="H363" t="s">
+      <c r="J363" t="s">
+        <v>24</v>
+      </c>
+      <c r="K363" t="s">
         <v>3365</v>
       </c>
-      <c r="I363" t="s">
+      <c r="L363" t="s">
+        <v>26</v>
+      </c>
+      <c r="M363" t="s">
         <v>3366</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N363" t="s">
         <v>28</v>
       </c>
       <c r="O363" t="s">
         <v>3367</v>
       </c>
     </row>
     <row r="364" spans="1:15">
       <c r="A364">
-        <v>8903</v>
+        <v>8357</v>
       </c>
       <c r="B364" t="s">
         <v>3368</v>
       </c>
       <c r="C364" t="s">
         <v>3369</v>
       </c>
       <c r="D364" t="s">
         <v>3370</v>
       </c>
       <c r="E364" t="s">
         <v>3371</v>
       </c>
       <c r="F364" t="s">
         <v>3372</v>
       </c>
       <c r="G364" t="s">
         <v>3373</v>
       </c>
       <c r="H364" t="s">
         <v>3374</v>
       </c>
       <c r="I364" t="s">
         <v>3375</v>
       </c>
       <c r="J364" t="s">
         <v>24</v>
       </c>
       <c r="K364" t="s">
-        <v>170</v>
+        <v>3365</v>
       </c>
       <c r="L364" t="s">
         <v>26</v>
       </c>
       <c r="M364" t="s">
-        <v>171</v>
+        <v>3366</v>
       </c>
       <c r="N364" t="s">
         <v>28</v>
       </c>
       <c r="O364" t="s">
         <v>3376</v>
       </c>
     </row>
     <row r="365" spans="1:15">
       <c r="A365">
-        <v>8904</v>
+        <v>8377</v>
       </c>
       <c r="B365" t="s">
         <v>3377</v>
       </c>
       <c r="C365" t="s">
         <v>3378</v>
       </c>
       <c r="D365" t="s">
         <v>3379</v>
       </c>
       <c r="E365" t="s">
         <v>3380</v>
       </c>
       <c r="F365" t="s">
         <v>3381</v>
       </c>
       <c r="G365" t="s">
         <v>3382</v>
       </c>
       <c r="H365" t="s">
         <v>3383</v>
       </c>
       <c r="I365" t="s">
         <v>3384</v>
       </c>
       <c r="J365" t="s">
         <v>24</v>
       </c>
       <c r="K365" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L365" t="s">
         <v>26</v>
       </c>
       <c r="M365" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N365" t="s">
         <v>28</v>
       </c>
       <c r="O365" t="s">
         <v>3385</v>
       </c>
     </row>
     <row r="366" spans="1:15">
       <c r="A366">
-        <v>8914</v>
+        <v>8386</v>
       </c>
       <c r="B366" t="s">
         <v>3386</v>
       </c>
       <c r="C366" t="s">
         <v>3387</v>
       </c>
       <c r="D366" t="s">
         <v>3388</v>
       </c>
       <c r="E366" t="s">
         <v>3389</v>
       </c>
       <c r="F366" t="s">
         <v>3390</v>
       </c>
       <c r="G366" t="s">
         <v>3391</v>
       </c>
       <c r="H366" t="s">
         <v>3392</v>
       </c>
       <c r="I366" t="s">
         <v>3393</v>
       </c>
       <c r="J366" t="s">
-        <v>24</v>
+        <v>1907</v>
       </c>
       <c r="K366" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L366" t="s">
-        <v>26</v>
+        <v>1909</v>
       </c>
       <c r="M366" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N366" t="s">
         <v>28</v>
       </c>
       <c r="O366" t="s">
         <v>3394</v>
       </c>
     </row>
     <row r="367" spans="1:15">
       <c r="A367">
-        <v>8918</v>
+        <v>8387</v>
       </c>
       <c r="B367" t="s">
         <v>3395</v>
       </c>
       <c r="C367" t="s">
         <v>3396</v>
       </c>
       <c r="D367" t="s">
         <v>3397</v>
       </c>
       <c r="E367" t="s">
         <v>3398</v>
       </c>
       <c r="F367" t="s">
         <v>3399</v>
       </c>
       <c r="G367" t="s">
         <v>3400</v>
       </c>
       <c r="H367" t="s">
         <v>3401</v>
       </c>
       <c r="I367" t="s">
         <v>3402</v>
       </c>
       <c r="J367" t="s">
         <v>24</v>
       </c>
       <c r="K367" t="s">
         <v>25</v>
       </c>
       <c r="L367" t="s">
         <v>26</v>
       </c>
       <c r="M367" t="s">
         <v>27</v>
       </c>
       <c r="N367" t="s">
         <v>28</v>
       </c>
       <c r="O367" t="s">
         <v>3403</v>
       </c>
     </row>
     <row r="368" spans="1:15">
       <c r="A368">
-        <v>8945</v>
+        <v>8388</v>
       </c>
       <c r="B368" t="s">
         <v>3404</v>
       </c>
       <c r="C368" t="s">
         <v>3405</v>
       </c>
       <c r="D368" t="s">
         <v>3406</v>
       </c>
       <c r="E368" t="s">
         <v>3407</v>
       </c>
       <c r="F368" t="s">
         <v>3408</v>
       </c>
       <c r="G368" t="s">
         <v>3409</v>
       </c>
       <c r="H368" t="s">
         <v>3410</v>
       </c>
       <c r="I368" t="s">
         <v>3411</v>
       </c>
       <c r="J368" t="s">
         <v>24</v>
       </c>
       <c r="K368" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="L368" t="s">
         <v>26</v>
       </c>
       <c r="M368" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="N368" t="s">
         <v>28</v>
       </c>
       <c r="O368" t="s">
         <v>3412</v>
       </c>
     </row>
     <row r="369" spans="1:15">
       <c r="A369">
-        <v>8950</v>
+        <v>8392</v>
       </c>
       <c r="B369" t="s">
         <v>3413</v>
       </c>
       <c r="C369" t="s">
         <v>3414</v>
       </c>
       <c r="D369" t="s">
         <v>3415</v>
       </c>
       <c r="E369" t="s">
         <v>3416</v>
       </c>
       <c r="F369" t="s">
         <v>3417</v>
       </c>
       <c r="G369" t="s">
         <v>3418</v>
       </c>
       <c r="H369" t="s">
         <v>3419</v>
       </c>
       <c r="I369" t="s">
         <v>3420</v>
       </c>
       <c r="J369" t="s">
         <v>24</v>
       </c>
       <c r="K369" t="s">
-        <v>25</v>
+        <v>1908</v>
       </c>
       <c r="L369" t="s">
         <v>26</v>
       </c>
       <c r="M369" t="s">
-        <v>27</v>
+        <v>1910</v>
       </c>
       <c r="N369" t="s">
         <v>28</v>
       </c>
       <c r="O369" t="s">
         <v>3421</v>
       </c>
     </row>
     <row r="370" spans="1:15">
       <c r="A370">
-        <v>8951</v>
+        <v>8402</v>
       </c>
       <c r="B370" t="s">
         <v>3422</v>
       </c>
       <c r="C370" t="s">
         <v>3423</v>
       </c>
       <c r="D370" t="s">
         <v>3424</v>
       </c>
       <c r="E370" t="s">
         <v>3425</v>
       </c>
       <c r="F370" t="s">
         <v>3426</v>
       </c>
       <c r="G370" t="s">
         <v>3427</v>
       </c>
       <c r="H370" t="s">
         <v>3428</v>
       </c>
       <c r="I370" t="s">
         <v>3429</v>
       </c>
       <c r="J370" t="s">
         <v>24</v>
       </c>
       <c r="K370" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L370" t="s">
         <v>26</v>
       </c>
       <c r="M370" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N370" t="s">
         <v>28</v>
       </c>
       <c r="O370" t="s">
         <v>3430</v>
       </c>
     </row>
     <row r="371" spans="1:15">
       <c r="A371">
-        <v>8959</v>
+        <v>8902</v>
       </c>
       <c r="B371" t="s">
         <v>3431</v>
       </c>
       <c r="C371" t="s">
         <v>3432</v>
       </c>
       <c r="D371" t="s">
         <v>3433</v>
       </c>
       <c r="E371" t="s">
         <v>3434</v>
       </c>
       <c r="F371" t="s">
         <v>3435</v>
       </c>
       <c r="G371" t="s">
         <v>3436</v>
       </c>
       <c r="H371" t="s">
         <v>3437</v>
       </c>
       <c r="I371" t="s">
         <v>3438</v>
       </c>
       <c r="J371" t="s">
         <v>24</v>
       </c>
       <c r="K371" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L371" t="s">
         <v>26</v>
       </c>
       <c r="M371" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N371" t="s">
         <v>28</v>
       </c>
       <c r="O371" t="s">
         <v>3439</v>
       </c>
     </row>
     <row r="372" spans="1:15">
       <c r="A372">
-        <v>10014</v>
+        <v>8903</v>
       </c>
       <c r="B372" t="s">
         <v>3440</v>
       </c>
       <c r="C372" t="s">
         <v>3441</v>
       </c>
       <c r="D372" t="s">
         <v>3442</v>
       </c>
       <c r="E372" t="s">
         <v>3443</v>
       </c>
       <c r="F372" t="s">
         <v>3444</v>
       </c>
       <c r="G372" t="s">
         <v>3445</v>
       </c>
       <c r="H372" t="s">
         <v>3446</v>
       </c>
       <c r="I372" t="s">
         <v>3447</v>
       </c>
       <c r="J372" t="s">
         <v>24</v>
       </c>
       <c r="K372" t="s">
+        <v>179</v>
+      </c>
+      <c r="L372" t="s">
+        <v>26</v>
+      </c>
+      <c r="M372" t="s">
+        <v>180</v>
+      </c>
+      <c r="N372" t="s">
+        <v>28</v>
+      </c>
+      <c r="O372" t="s">
         <v>3448</v>
-      </c>
-[...10 lines deleted...]
-        <v>3450</v>
       </c>
     </row>
     <row r="373" spans="1:15">
       <c r="A373">
-        <v>10015</v>
+        <v>8904</v>
       </c>
       <c r="B373" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C373" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D373" t="s">
         <v>3451</v>
       </c>
-      <c r="C373" t="s">
+      <c r="E373" t="s">
         <v>3452</v>
       </c>
-      <c r="D373" t="s">
+      <c r="F373" t="s">
         <v>3453</v>
       </c>
-      <c r="E373" t="s">
+      <c r="G373" t="s">
         <v>3454</v>
       </c>
-      <c r="F373" t="s">
+      <c r="H373" t="s">
         <v>3455</v>
       </c>
-      <c r="G373" t="s">
+      <c r="I373" t="s">
         <v>3456</v>
       </c>
-      <c r="H373" t="s">
+      <c r="J373" t="s">
+        <v>24</v>
+      </c>
+      <c r="K373" t="s">
+        <v>179</v>
+      </c>
+      <c r="L373" t="s">
+        <v>26</v>
+      </c>
+      <c r="M373" t="s">
+        <v>180</v>
+      </c>
+      <c r="N373" t="s">
+        <v>28</v>
+      </c>
+      <c r="O373" t="s">
         <v>3457</v>
-      </c>
-[...19 lines deleted...]
-        <v>3459</v>
       </c>
     </row>
     <row r="374" spans="1:15">
       <c r="A374">
-        <v>10036</v>
+        <v>8914</v>
       </c>
       <c r="B374" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C374" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D374" t="s">
         <v>3460</v>
       </c>
-      <c r="C374" t="s">
+      <c r="E374" t="s">
         <v>3461</v>
       </c>
-      <c r="D374" t="s">
+      <c r="F374" t="s">
         <v>3462</v>
       </c>
-      <c r="E374" t="s">
+      <c r="G374" t="s">
         <v>3463</v>
       </c>
-      <c r="F374" t="s">
+      <c r="H374" t="s">
         <v>3464</v>
       </c>
-      <c r="G374" t="s">
+      <c r="I374" t="s">
         <v>3465</v>
-      </c>
-[...4 lines deleted...]
-        <v>3467</v>
       </c>
       <c r="J374" t="s">
         <v>24</v>
       </c>
       <c r="K374" t="s">
         <v>25</v>
       </c>
       <c r="L374" t="s">
         <v>26</v>
       </c>
       <c r="M374" t="s">
         <v>27</v>
       </c>
       <c r="N374" t="s">
         <v>28</v>
       </c>
       <c r="O374" t="s">
-        <v>3468</v>
+        <v>3466</v>
       </c>
     </row>
     <row r="375" spans="1:15">
       <c r="A375">
-        <v>10046</v>
+        <v>8918</v>
       </c>
       <c r="B375" t="s">
+        <v>3467</v>
+      </c>
+      <c r="C375" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D375" t="s">
         <v>3469</v>
       </c>
-      <c r="C375" t="s">
+      <c r="E375" t="s">
         <v>3470</v>
       </c>
-      <c r="D375" t="s">
+      <c r="F375" t="s">
         <v>3471</v>
       </c>
-      <c r="E375" t="s">
+      <c r="G375" t="s">
         <v>3472</v>
       </c>
-      <c r="F375" t="s">
+      <c r="H375" t="s">
         <v>3473</v>
       </c>
-      <c r="G375" t="s">
+      <c r="I375" t="s">
         <v>3474</v>
       </c>
-      <c r="H375" t="s">
+      <c r="J375" t="s">
+        <v>24</v>
+      </c>
+      <c r="K375" t="s">
+        <v>25</v>
+      </c>
+      <c r="L375" t="s">
+        <v>26</v>
+      </c>
+      <c r="M375" t="s">
+        <v>27</v>
+      </c>
+      <c r="N375" t="s">
+        <v>28</v>
+      </c>
+      <c r="O375" t="s">
         <v>3475</v>
-      </c>
-[...19 lines deleted...]
-        <v>3477</v>
       </c>
     </row>
     <row r="376" spans="1:15">
       <c r="A376">
-        <v>10098</v>
+        <v>8945</v>
       </c>
       <c r="B376" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C376" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D376" t="s">
         <v>3478</v>
       </c>
-      <c r="C376" t="s">
+      <c r="E376" t="s">
         <v>3479</v>
       </c>
-      <c r="D376" t="s">
+      <c r="F376" t="s">
         <v>3480</v>
       </c>
-      <c r="E376" t="s">
+      <c r="G376" t="s">
         <v>3481</v>
       </c>
-      <c r="F376" t="s">
+      <c r="H376" t="s">
         <v>3482</v>
       </c>
-      <c r="G376" t="s">
+      <c r="I376" t="s">
         <v>3483</v>
       </c>
-      <c r="H376" t="s">
+      <c r="J376" t="s">
+        <v>24</v>
+      </c>
+      <c r="K376" t="s">
+        <v>47</v>
+      </c>
+      <c r="L376" t="s">
+        <v>26</v>
+      </c>
+      <c r="M376" t="s">
+        <v>48</v>
+      </c>
+      <c r="N376" t="s">
+        <v>28</v>
+      </c>
+      <c r="O376" t="s">
         <v>3484</v>
-      </c>
-[...19 lines deleted...]
-        <v>3486</v>
       </c>
     </row>
     <row r="377" spans="1:15">
       <c r="A377">
-        <v>10101</v>
+        <v>8950</v>
       </c>
       <c r="B377" t="s">
+        <v>3485</v>
+      </c>
+      <c r="C377" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D377" t="s">
         <v>3487</v>
       </c>
-      <c r="C377" t="s">
+      <c r="E377" t="s">
         <v>3488</v>
       </c>
-      <c r="D377" t="s">
+      <c r="F377" t="s">
         <v>3489</v>
       </c>
-      <c r="E377" t="s">
+      <c r="G377" t="s">
         <v>3490</v>
       </c>
-      <c r="F377" t="s">
+      <c r="H377" t="s">
         <v>3491</v>
       </c>
-      <c r="G377" t="s">
+      <c r="I377" t="s">
         <v>3492</v>
-      </c>
-[...4 lines deleted...]
-        <v>3494</v>
       </c>
       <c r="J377" t="s">
         <v>24</v>
       </c>
       <c r="K377" t="s">
         <v>25</v>
       </c>
       <c r="L377" t="s">
         <v>26</v>
       </c>
       <c r="M377" t="s">
         <v>27</v>
       </c>
       <c r="N377" t="s">
         <v>28</v>
       </c>
       <c r="O377" t="s">
-        <v>3495</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="378" spans="1:15">
       <c r="A378">
-        <v>10412</v>
+        <v>8951</v>
       </c>
       <c r="B378" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C378" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D378" t="s">
         <v>3496</v>
       </c>
-      <c r="C378" t="s">
+      <c r="E378" t="s">
         <v>3497</v>
       </c>
-      <c r="D378" t="s">
+      <c r="F378" t="s">
         <v>3498</v>
       </c>
-      <c r="E378" t="s">
+      <c r="G378" t="s">
         <v>3499</v>
       </c>
-      <c r="F378" t="s">
+      <c r="H378" t="s">
         <v>3500</v>
       </c>
-      <c r="G378" t="s">
+      <c r="I378" t="s">
         <v>3501</v>
       </c>
-      <c r="H378" t="s">
+      <c r="J378" t="s">
+        <v>24</v>
+      </c>
+      <c r="K378" t="s">
+        <v>179</v>
+      </c>
+      <c r="L378" t="s">
+        <v>26</v>
+      </c>
+      <c r="M378" t="s">
+        <v>180</v>
+      </c>
+      <c r="N378" t="s">
+        <v>28</v>
+      </c>
+      <c r="O378" t="s">
         <v>3502</v>
-      </c>
-[...19 lines deleted...]
-        <v>3504</v>
       </c>
     </row>
     <row r="379" spans="1:15">
       <c r="A379">
-        <v>10603</v>
+        <v>8959</v>
       </c>
       <c r="B379" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C379" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D379" t="s">
         <v>3505</v>
       </c>
-      <c r="C379" t="s">
+      <c r="E379" t="s">
         <v>3506</v>
       </c>
-      <c r="D379" t="s">
+      <c r="F379" t="s">
         <v>3507</v>
       </c>
-      <c r="E379" t="s">
+      <c r="G379" t="s">
         <v>3508</v>
       </c>
-      <c r="F379" t="s">
+      <c r="H379" t="s">
         <v>3509</v>
       </c>
-      <c r="G379" t="s">
+      <c r="I379" t="s">
         <v>3510</v>
       </c>
-      <c r="H379" t="s">
+      <c r="J379" t="s">
+        <v>24</v>
+      </c>
+      <c r="K379" t="s">
+        <v>179</v>
+      </c>
+      <c r="L379" t="s">
+        <v>26</v>
+      </c>
+      <c r="M379" t="s">
+        <v>180</v>
+      </c>
+      <c r="N379" t="s">
+        <v>28</v>
+      </c>
+      <c r="O379" t="s">
         <v>3511</v>
-      </c>
-[...19 lines deleted...]
-        <v>3513</v>
       </c>
     </row>
     <row r="380" spans="1:15">
       <c r="A380">
-        <v>10647</v>
+        <v>10014</v>
       </c>
       <c r="B380" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C380" t="s">
+        <v>3513</v>
+      </c>
+      <c r="D380" t="s">
         <v>3514</v>
       </c>
-      <c r="C380" t="s">
+      <c r="E380" t="s">
         <v>3515</v>
       </c>
-      <c r="D380" t="s">
+      <c r="F380" t="s">
         <v>3516</v>
       </c>
-      <c r="E380" t="s">
+      <c r="G380" t="s">
         <v>3517</v>
       </c>
-      <c r="F380" t="s">
+      <c r="H380" t="s">
         <v>3518</v>
       </c>
-      <c r="G380" t="s">
+      <c r="I380" t="s">
         <v>3519</v>
       </c>
-      <c r="H380" t="s">
+      <c r="J380" t="s">
+        <v>24</v>
+      </c>
+      <c r="K380" t="s">
         <v>3520</v>
       </c>
-      <c r="I380" t="s">
+      <c r="L380" t="s">
+        <v>26</v>
+      </c>
+      <c r="M380" t="s">
         <v>3521</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N380" t="s">
         <v>28</v>
       </c>
       <c r="O380" t="s">
         <v>3522</v>
       </c>
     </row>
     <row r="381" spans="1:15">
       <c r="A381">
-        <v>10887</v>
+        <v>10015</v>
       </c>
       <c r="B381" t="s">
         <v>3523</v>
       </c>
       <c r="C381" t="s">
         <v>3524</v>
       </c>
       <c r="D381" t="s">
         <v>3525</v>
       </c>
       <c r="E381" t="s">
         <v>3526</v>
       </c>
       <c r="F381" t="s">
         <v>3527</v>
       </c>
       <c r="G381" t="s">
         <v>3528</v>
       </c>
       <c r="H381" t="s">
         <v>3529</v>
       </c>
       <c r="I381" t="s">
         <v>3530</v>
       </c>
       <c r="J381" t="s">
         <v>24</v>
       </c>
       <c r="K381" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L381" t="s">
         <v>26</v>
       </c>
       <c r="M381" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N381" t="s">
         <v>28</v>
       </c>
       <c r="O381" t="s">
         <v>3531</v>
       </c>
     </row>
     <row r="382" spans="1:15">
       <c r="A382">
-        <v>10925</v>
+        <v>10036</v>
       </c>
       <c r="B382" t="s">
         <v>3532</v>
       </c>
       <c r="C382" t="s">
         <v>3533</v>
       </c>
       <c r="D382" t="s">
         <v>3534</v>
       </c>
       <c r="E382" t="s">
         <v>3535</v>
       </c>
       <c r="F382" t="s">
         <v>3536</v>
       </c>
       <c r="G382" t="s">
         <v>3537</v>
       </c>
       <c r="H382" t="s">
         <v>3538</v>
       </c>
       <c r="I382" t="s">
         <v>3539</v>
       </c>
       <c r="J382" t="s">
         <v>24</v>
       </c>
       <c r="K382" t="s">
         <v>25</v>
       </c>
       <c r="L382" t="s">
         <v>26</v>
       </c>
       <c r="M382" t="s">
         <v>27</v>
       </c>
       <c r="N382" t="s">
         <v>28</v>
       </c>
       <c r="O382" t="s">
         <v>3540</v>
       </c>
     </row>
     <row r="383" spans="1:15">
       <c r="A383">
-        <v>10930</v>
+        <v>10046</v>
       </c>
       <c r="B383" t="s">
         <v>3541</v>
       </c>
       <c r="C383" t="s">
         <v>3542</v>
       </c>
       <c r="D383" t="s">
         <v>3543</v>
       </c>
       <c r="E383" t="s">
         <v>3544</v>
       </c>
       <c r="F383" t="s">
         <v>3545</v>
       </c>
       <c r="G383" t="s">
         <v>3546</v>
       </c>
       <c r="H383" t="s">
         <v>3547</v>
       </c>
       <c r="I383" t="s">
         <v>3548</v>
       </c>
       <c r="J383" t="s">
-        <v>1459</v>
+        <v>24</v>
       </c>
       <c r="K383" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="L383" t="s">
-        <v>1461</v>
+        <v>26</v>
       </c>
       <c r="M383" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="N383" t="s">
         <v>28</v>
       </c>
       <c r="O383" t="s">
         <v>3549</v>
       </c>
     </row>
     <row r="384" spans="1:15">
       <c r="A384">
-        <v>10947</v>
+        <v>10098</v>
       </c>
       <c r="B384" t="s">
         <v>3550</v>
       </c>
       <c r="C384" t="s">
         <v>3551</v>
       </c>
       <c r="D384" t="s">
         <v>3552</v>
       </c>
       <c r="E384" t="s">
         <v>3553</v>
       </c>
       <c r="F384" t="s">
         <v>3554</v>
       </c>
       <c r="G384" t="s">
         <v>3555</v>
       </c>
       <c r="H384" t="s">
         <v>3556</v>
       </c>
       <c r="I384" t="s">
         <v>3557</v>
       </c>
       <c r="J384" t="s">
         <v>24</v>
       </c>
       <c r="K384" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L384" t="s">
         <v>26</v>
       </c>
       <c r="M384" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N384" t="s">
         <v>28</v>
       </c>
       <c r="O384" t="s">
         <v>3558</v>
       </c>
     </row>
     <row r="385" spans="1:15">
       <c r="A385">
-        <v>10948</v>
+        <v>10101</v>
       </c>
       <c r="B385" t="s">
         <v>3559</v>
       </c>
       <c r="C385" t="s">
         <v>3560</v>
       </c>
       <c r="D385" t="s">
         <v>3561</v>
       </c>
       <c r="E385" t="s">
         <v>3562</v>
       </c>
       <c r="F385" t="s">
         <v>3563</v>
       </c>
       <c r="G385" t="s">
         <v>3564</v>
       </c>
       <c r="H385" t="s">
         <v>3565</v>
       </c>
       <c r="I385" t="s">
         <v>3566</v>
       </c>
       <c r="J385" t="s">
         <v>24</v>
       </c>
       <c r="K385" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L385" t="s">
         <v>26</v>
       </c>
       <c r="M385" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N385" t="s">
         <v>28</v>
       </c>
       <c r="O385" t="s">
         <v>3567</v>
       </c>
     </row>
     <row r="386" spans="1:15">
       <c r="A386">
-        <v>10950</v>
+        <v>10412</v>
       </c>
       <c r="B386" t="s">
         <v>3568</v>
       </c>
       <c r="C386" t="s">
         <v>3569</v>
       </c>
       <c r="D386" t="s">
         <v>3570</v>
       </c>
       <c r="E386" t="s">
         <v>3571</v>
       </c>
       <c r="F386" t="s">
         <v>3572</v>
       </c>
       <c r="G386" t="s">
         <v>3573</v>
       </c>
       <c r="H386" t="s">
         <v>3574</v>
       </c>
       <c r="I386" t="s">
         <v>3575</v>
       </c>
       <c r="J386" t="s">
         <v>24</v>
       </c>
       <c r="K386" t="s">
+        <v>25</v>
+      </c>
+      <c r="L386" t="s">
+        <v>26</v>
+      </c>
+      <c r="M386" t="s">
+        <v>27</v>
+      </c>
+      <c r="N386" t="s">
+        <v>28</v>
+      </c>
+      <c r="O386" t="s">
         <v>3576</v>
-      </c>
-[...10 lines deleted...]
-        <v>3578</v>
       </c>
     </row>
     <row r="387" spans="1:15">
       <c r="A387">
-        <v>10951</v>
+        <v>10603</v>
       </c>
       <c r="B387" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C387" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D387" t="s">
         <v>3579</v>
       </c>
-      <c r="C387" t="s">
+      <c r="E387" t="s">
         <v>3580</v>
       </c>
-      <c r="D387" t="s">
+      <c r="F387" t="s">
         <v>3581</v>
       </c>
-      <c r="E387" t="s">
+      <c r="G387" t="s">
         <v>3582</v>
       </c>
-      <c r="F387" t="s">
+      <c r="H387" t="s">
         <v>3583</v>
       </c>
-      <c r="G387" t="s">
+      <c r="I387" t="s">
         <v>3584</v>
       </c>
-      <c r="H387" t="s">
+      <c r="J387" t="s">
+        <v>24</v>
+      </c>
+      <c r="K387" t="s">
+        <v>25</v>
+      </c>
+      <c r="L387" t="s">
+        <v>26</v>
+      </c>
+      <c r="M387" t="s">
+        <v>27</v>
+      </c>
+      <c r="N387" t="s">
+        <v>28</v>
+      </c>
+      <c r="O387" t="s">
         <v>3585</v>
-      </c>
-[...19 lines deleted...]
-        <v>3587</v>
       </c>
     </row>
     <row r="388" spans="1:15">
       <c r="A388">
-        <v>11000</v>
+        <v>10647</v>
       </c>
       <c r="B388" t="s">
+        <v>3586</v>
+      </c>
+      <c r="C388" t="s">
+        <v>3587</v>
+      </c>
+      <c r="D388" t="s">
         <v>3588</v>
       </c>
-      <c r="C388" t="s">
+      <c r="E388" t="s">
         <v>3589</v>
       </c>
-      <c r="D388" t="s">
+      <c r="F388" t="s">
         <v>3590</v>
       </c>
-      <c r="E388" t="s">
+      <c r="G388" t="s">
         <v>3591</v>
       </c>
-      <c r="F388" t="s">
+      <c r="H388" t="s">
         <v>3592</v>
       </c>
-      <c r="G388" t="s">
+      <c r="I388" t="s">
         <v>3593</v>
       </c>
-      <c r="H388" t="s">
+      <c r="J388" t="s">
+        <v>24</v>
+      </c>
+      <c r="K388" t="s">
+        <v>179</v>
+      </c>
+      <c r="L388" t="s">
+        <v>26</v>
+      </c>
+      <c r="M388" t="s">
+        <v>180</v>
+      </c>
+      <c r="N388" t="s">
+        <v>28</v>
+      </c>
+      <c r="O388" t="s">
         <v>3594</v>
-      </c>
-[...19 lines deleted...]
-        <v>3596</v>
       </c>
     </row>
     <row r="389" spans="1:15">
       <c r="A389">
-        <v>11220</v>
+        <v>10887</v>
       </c>
       <c r="B389" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C389" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D389" t="s">
         <v>3597</v>
       </c>
-      <c r="C389" t="s">
+      <c r="E389" t="s">
         <v>3598</v>
       </c>
-      <c r="D389" t="s">
+      <c r="F389" t="s">
         <v>3599</v>
       </c>
-      <c r="E389" t="s">
+      <c r="G389" t="s">
         <v>3600</v>
       </c>
-      <c r="F389" t="s">
+      <c r="H389" t="s">
         <v>3601</v>
       </c>
-      <c r="G389" t="s">
+      <c r="I389" t="s">
         <v>3602</v>
       </c>
-      <c r="H389" t="s">
+      <c r="J389" t="s">
+        <v>24</v>
+      </c>
+      <c r="K389" t="s">
+        <v>25</v>
+      </c>
+      <c r="L389" t="s">
+        <v>26</v>
+      </c>
+      <c r="M389" t="s">
+        <v>27</v>
+      </c>
+      <c r="N389" t="s">
+        <v>28</v>
+      </c>
+      <c r="O389" t="s">
         <v>3603</v>
-      </c>
-[...19 lines deleted...]
-        <v>3605</v>
       </c>
     </row>
     <row r="390" spans="1:15">
       <c r="A390">
-        <v>11231</v>
+        <v>10925</v>
       </c>
       <c r="B390" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C390" t="s">
+        <v>3605</v>
+      </c>
+      <c r="D390" t="s">
         <v>3606</v>
       </c>
-      <c r="C390" t="s">
+      <c r="E390" t="s">
         <v>3607</v>
       </c>
-      <c r="D390" t="s">
+      <c r="F390" t="s">
         <v>3608</v>
       </c>
-      <c r="E390" t="s">
+      <c r="G390" t="s">
         <v>3609</v>
       </c>
-      <c r="F390" t="s">
+      <c r="H390" t="s">
         <v>3610</v>
       </c>
-      <c r="G390" t="s">
+      <c r="I390" t="s">
         <v>3611</v>
       </c>
-      <c r="H390" t="s">
+      <c r="J390" t="s">
+        <v>24</v>
+      </c>
+      <c r="K390" t="s">
+        <v>25</v>
+      </c>
+      <c r="L390" t="s">
+        <v>26</v>
+      </c>
+      <c r="M390" t="s">
+        <v>27</v>
+      </c>
+      <c r="N390" t="s">
+        <v>28</v>
+      </c>
+      <c r="O390" t="s">
         <v>3612</v>
-      </c>
-[...19 lines deleted...]
-        <v>3614</v>
       </c>
     </row>
     <row r="391" spans="1:15">
       <c r="A391">
-        <v>11287</v>
+        <v>10930</v>
       </c>
       <c r="B391" t="s">
+        <v>3613</v>
+      </c>
+      <c r="C391" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D391" t="s">
         <v>3615</v>
       </c>
-      <c r="C391" t="s">
+      <c r="E391" t="s">
         <v>3616</v>
       </c>
-      <c r="D391" t="s">
+      <c r="F391" t="s">
         <v>3617</v>
       </c>
-      <c r="E391" t="s">
+      <c r="G391" t="s">
         <v>3618</v>
       </c>
-      <c r="F391" t="s">
+      <c r="H391" t="s">
         <v>3619</v>
       </c>
-      <c r="G391" t="s">
+      <c r="I391" t="s">
         <v>3620</v>
       </c>
-      <c r="H391" t="s">
+      <c r="J391" t="s">
+        <v>1486</v>
+      </c>
+      <c r="K391" t="s">
+        <v>283</v>
+      </c>
+      <c r="L391" t="s">
+        <v>1488</v>
+      </c>
+      <c r="M391" t="s">
+        <v>285</v>
+      </c>
+      <c r="N391" t="s">
+        <v>28</v>
+      </c>
+      <c r="O391" t="s">
         <v>3621</v>
-      </c>
-[...19 lines deleted...]
-        <v>3623</v>
       </c>
     </row>
     <row r="392" spans="1:15">
       <c r="A392">
-        <v>11299</v>
+        <v>10947</v>
       </c>
       <c r="B392" t="s">
+        <v>3622</v>
+      </c>
+      <c r="C392" t="s">
+        <v>3623</v>
+      </c>
+      <c r="D392" t="s">
         <v>3624</v>
       </c>
-      <c r="C392" t="s">
+      <c r="E392" t="s">
         <v>3625</v>
       </c>
-      <c r="D392" t="s">
+      <c r="F392" t="s">
         <v>3626</v>
       </c>
-      <c r="E392" t="s">
+      <c r="G392" t="s">
         <v>3627</v>
       </c>
-      <c r="F392" t="s">
+      <c r="H392" t="s">
         <v>3628</v>
       </c>
-      <c r="G392" t="s">
+      <c r="I392" t="s">
         <v>3629</v>
       </c>
-      <c r="H392" t="s">
+      <c r="J392" t="s">
+        <v>24</v>
+      </c>
+      <c r="K392" t="s">
+        <v>179</v>
+      </c>
+      <c r="L392" t="s">
+        <v>26</v>
+      </c>
+      <c r="M392" t="s">
+        <v>180</v>
+      </c>
+      <c r="N392" t="s">
+        <v>28</v>
+      </c>
+      <c r="O392" t="s">
         <v>3630</v>
-      </c>
-[...19 lines deleted...]
-        <v>3632</v>
       </c>
     </row>
     <row r="393" spans="1:15">
       <c r="A393">
-        <v>11306</v>
+        <v>10948</v>
       </c>
       <c r="B393" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C393" t="s">
+        <v>3632</v>
+      </c>
+      <c r="D393" t="s">
         <v>3633</v>
       </c>
-      <c r="C393" t="s">
+      <c r="E393" t="s">
         <v>3634</v>
       </c>
-      <c r="D393" t="s">
+      <c r="F393" t="s">
         <v>3635</v>
       </c>
-      <c r="E393" t="s">
+      <c r="G393" t="s">
         <v>3636</v>
       </c>
-      <c r="F393" t="s">
+      <c r="H393" t="s">
         <v>3637</v>
       </c>
-      <c r="G393" t="s">
+      <c r="I393" t="s">
         <v>3638</v>
       </c>
-      <c r="H393" t="s">
+      <c r="J393" t="s">
+        <v>24</v>
+      </c>
+      <c r="K393" t="s">
+        <v>179</v>
+      </c>
+      <c r="L393" t="s">
+        <v>26</v>
+      </c>
+      <c r="M393" t="s">
+        <v>180</v>
+      </c>
+      <c r="N393" t="s">
+        <v>28</v>
+      </c>
+      <c r="O393" t="s">
         <v>3639</v>
-      </c>
-[...19 lines deleted...]
-        <v>3641</v>
       </c>
     </row>
     <row r="394" spans="1:15">
       <c r="A394">
-        <v>58060</v>
+        <v>10950</v>
       </c>
       <c r="B394" t="s">
+        <v>3640</v>
+      </c>
+      <c r="C394" t="s">
+        <v>3641</v>
+      </c>
+      <c r="D394" t="s">
         <v>3642</v>
       </c>
-      <c r="C394" t="s">
+      <c r="E394" t="s">
         <v>3643</v>
       </c>
-      <c r="D394" t="s">
+      <c r="F394" t="s">
         <v>3644</v>
       </c>
-      <c r="E394" t="s">
+      <c r="G394" t="s">
         <v>3645</v>
       </c>
-      <c r="F394" t="s">
+      <c r="H394" t="s">
         <v>3646</v>
       </c>
-      <c r="G394" t="s">
+      <c r="I394" t="s">
         <v>3647</v>
       </c>
-      <c r="H394" t="s">
+      <c r="J394" t="s">
+        <v>24</v>
+      </c>
+      <c r="K394" t="s">
         <v>3648</v>
       </c>
-      <c r="I394" t="s">
+      <c r="L394" t="s">
+        <v>26</v>
+      </c>
+      <c r="M394" t="s">
         <v>3649</v>
-      </c>
-[...10 lines deleted...]
-        <v>3294</v>
       </c>
       <c r="N394" t="s">
         <v>28</v>
       </c>
       <c r="O394" t="s">
         <v>3650</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395">
-        <v>58066</v>
+        <v>10951</v>
       </c>
       <c r="B395" t="s">
         <v>3651</v>
       </c>
       <c r="C395" t="s">
         <v>3652</v>
       </c>
       <c r="D395" t="s">
         <v>3653</v>
       </c>
       <c r="E395" t="s">
         <v>3654</v>
       </c>
       <c r="F395" t="s">
         <v>3655</v>
       </c>
       <c r="G395" t="s">
         <v>3656</v>
       </c>
       <c r="H395" t="s">
         <v>3657</v>
       </c>
       <c r="I395" t="s">
         <v>3658</v>
       </c>
       <c r="J395" t="s">
         <v>24</v>
       </c>
       <c r="K395" t="s">
-        <v>274</v>
+        <v>47</v>
       </c>
       <c r="L395" t="s">
         <v>26</v>
       </c>
       <c r="M395" t="s">
-        <v>276</v>
+        <v>48</v>
       </c>
       <c r="N395" t="s">
         <v>28</v>
       </c>
       <c r="O395" t="s">
         <v>3659</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396">
-        <v>58120</v>
+        <v>11000</v>
       </c>
       <c r="B396" t="s">
         <v>3660</v>
       </c>
       <c r="C396" t="s">
         <v>3661</v>
       </c>
       <c r="D396" t="s">
         <v>3662</v>
       </c>
       <c r="E396" t="s">
         <v>3663</v>
       </c>
       <c r="F396" t="s">
         <v>3664</v>
       </c>
       <c r="G396" t="s">
         <v>3665</v>
       </c>
       <c r="H396" t="s">
         <v>3666</v>
       </c>
       <c r="I396" t="s">
         <v>3667</v>
       </c>
       <c r="J396" t="s">
         <v>24</v>
       </c>
       <c r="K396" t="s">
         <v>25</v>
       </c>
       <c r="L396" t="s">
         <v>26</v>
       </c>
       <c r="M396" t="s">
         <v>27</v>
       </c>
       <c r="N396" t="s">
         <v>28</v>
       </c>
       <c r="O396" t="s">
         <v>3668</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397">
-        <v>58122</v>
+        <v>11220</v>
       </c>
       <c r="B397" t="s">
         <v>3669</v>
       </c>
       <c r="C397" t="s">
         <v>3670</v>
       </c>
       <c r="D397" t="s">
         <v>3671</v>
       </c>
       <c r="E397" t="s">
         <v>3672</v>
       </c>
       <c r="F397" t="s">
         <v>3673</v>
       </c>
       <c r="G397" t="s">
         <v>3674</v>
       </c>
       <c r="H397" t="s">
         <v>3675</v>
       </c>
       <c r="I397" t="s">
         <v>3676</v>
       </c>
       <c r="J397" t="s">
         <v>24</v>
       </c>
       <c r="K397" t="s">
-        <v>170</v>
+        <v>699</v>
       </c>
       <c r="L397" t="s">
         <v>26</v>
       </c>
       <c r="M397" t="s">
-        <v>171</v>
+        <v>700</v>
       </c>
       <c r="N397" t="s">
         <v>28</v>
       </c>
       <c r="O397" t="s">
         <v>3677</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398">
-        <v>58144</v>
+        <v>11231</v>
       </c>
       <c r="B398" t="s">
         <v>3678</v>
       </c>
       <c r="C398" t="s">
         <v>3679</v>
       </c>
       <c r="D398" t="s">
         <v>3680</v>
       </c>
       <c r="E398" t="s">
         <v>3681</v>
       </c>
       <c r="F398" t="s">
         <v>3682</v>
       </c>
       <c r="G398" t="s">
         <v>3683</v>
       </c>
       <c r="H398" t="s">
         <v>3684</v>
       </c>
       <c r="I398" t="s">
         <v>3685</v>
       </c>
       <c r="J398" t="s">
         <v>24</v>
       </c>
       <c r="K398" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L398" t="s">
         <v>26</v>
       </c>
       <c r="M398" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N398" t="s">
         <v>28</v>
       </c>
       <c r="O398" t="s">
         <v>3686</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399">
-        <v>58148</v>
+        <v>11287</v>
       </c>
       <c r="B399" t="s">
         <v>3687</v>
       </c>
       <c r="C399" t="s">
         <v>3688</v>
       </c>
       <c r="D399" t="s">
         <v>3689</v>
       </c>
       <c r="E399" t="s">
         <v>3690</v>
       </c>
       <c r="F399" t="s">
         <v>3691</v>
       </c>
       <c r="G399" t="s">
         <v>3692</v>
       </c>
       <c r="H399" t="s">
         <v>3693</v>
       </c>
       <c r="I399" t="s">
         <v>3694</v>
       </c>
       <c r="J399" t="s">
         <v>24</v>
       </c>
       <c r="K399" t="s">
-        <v>1071</v>
+        <v>179</v>
       </c>
       <c r="L399" t="s">
         <v>26</v>
       </c>
       <c r="M399" t="s">
-        <v>1072</v>
+        <v>180</v>
       </c>
       <c r="N399" t="s">
         <v>28</v>
       </c>
       <c r="O399" t="s">
         <v>3695</v>
       </c>
     </row>
     <row r="400" spans="1:15">
       <c r="A400">
-        <v>58218</v>
+        <v>11299</v>
       </c>
       <c r="B400" t="s">
         <v>3696</v>
       </c>
       <c r="C400" t="s">
         <v>3697</v>
       </c>
       <c r="D400" t="s">
         <v>3698</v>
       </c>
       <c r="E400" t="s">
         <v>3699</v>
       </c>
       <c r="F400" t="s">
         <v>3700</v>
       </c>
       <c r="G400" t="s">
         <v>3701</v>
       </c>
       <c r="H400" t="s">
         <v>3702</v>
       </c>
       <c r="I400" t="s">
         <v>3703</v>
       </c>
       <c r="J400" t="s">
         <v>24</v>
       </c>
       <c r="K400" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L400" t="s">
         <v>26</v>
       </c>
       <c r="M400" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N400" t="s">
         <v>28</v>
       </c>
       <c r="O400" t="s">
         <v>3704</v>
       </c>
     </row>
     <row r="401" spans="1:15">
       <c r="A401">
-        <v>58223</v>
+        <v>11306</v>
       </c>
       <c r="B401" t="s">
         <v>3705</v>
       </c>
       <c r="C401" t="s">
         <v>3706</v>
       </c>
       <c r="D401" t="s">
         <v>3707</v>
       </c>
       <c r="E401" t="s">
         <v>3708</v>
       </c>
       <c r="F401" t="s">
         <v>3709</v>
       </c>
       <c r="G401" t="s">
         <v>3710</v>
       </c>
       <c r="H401" t="s">
         <v>3711</v>
       </c>
       <c r="I401" t="s">
         <v>3712</v>
       </c>
       <c r="J401" t="s">
         <v>24</v>
       </c>
       <c r="K401" t="s">
-        <v>170</v>
+        <v>1145</v>
       </c>
       <c r="L401" t="s">
         <v>26</v>
       </c>
       <c r="M401" t="s">
-        <v>171</v>
+        <v>1146</v>
       </c>
       <c r="N401" t="s">
         <v>28</v>
       </c>
       <c r="O401" t="s">
         <v>3713</v>
       </c>
     </row>
     <row r="402" spans="1:15">
       <c r="A402">
-        <v>58240</v>
+        <v>58060</v>
       </c>
       <c r="B402" t="s">
         <v>3714</v>
       </c>
       <c r="C402" t="s">
         <v>3715</v>
       </c>
       <c r="D402" t="s">
         <v>3716</v>
       </c>
       <c r="E402" t="s">
         <v>3717</v>
       </c>
       <c r="F402" t="s">
         <v>3718</v>
       </c>
       <c r="G402" t="s">
         <v>3719</v>
       </c>
       <c r="H402" t="s">
         <v>3720</v>
       </c>
       <c r="I402" t="s">
         <v>3721</v>
       </c>
       <c r="J402" t="s">
         <v>24</v>
       </c>
       <c r="K402" t="s">
+        <v>3365</v>
+      </c>
+      <c r="L402" t="s">
+        <v>26</v>
+      </c>
+      <c r="M402" t="s">
+        <v>3366</v>
+      </c>
+      <c r="N402" t="s">
+        <v>28</v>
+      </c>
+      <c r="O402" t="s">
         <v>3722</v>
-      </c>
-[...10 lines deleted...]
-        <v>3724</v>
       </c>
     </row>
     <row r="403" spans="1:15">
       <c r="A403">
-        <v>58259</v>
+        <v>58066</v>
       </c>
       <c r="B403" t="s">
+        <v>3723</v>
+      </c>
+      <c r="C403" t="s">
+        <v>3724</v>
+      </c>
+      <c r="D403" t="s">
         <v>3725</v>
       </c>
-      <c r="C403" t="s">
+      <c r="E403" t="s">
         <v>3726</v>
       </c>
-      <c r="D403" t="s">
+      <c r="F403" t="s">
         <v>3727</v>
       </c>
-      <c r="E403" t="s">
+      <c r="G403" t="s">
         <v>3728</v>
       </c>
-      <c r="F403" t="s">
+      <c r="H403" t="s">
         <v>3729</v>
       </c>
-      <c r="G403" t="s">
+      <c r="I403" t="s">
         <v>3730</v>
       </c>
-      <c r="H403" t="s">
+      <c r="J403" t="s">
+        <v>24</v>
+      </c>
+      <c r="K403" t="s">
+        <v>283</v>
+      </c>
+      <c r="L403" t="s">
+        <v>26</v>
+      </c>
+      <c r="M403" t="s">
+        <v>285</v>
+      </c>
+      <c r="N403" t="s">
+        <v>28</v>
+      </c>
+      <c r="O403" t="s">
         <v>3731</v>
-      </c>
-[...19 lines deleted...]
-        <v>3735</v>
       </c>
     </row>
     <row r="404" spans="1:15">
       <c r="A404">
-        <v>64637</v>
+        <v>58120</v>
       </c>
       <c r="B404" t="s">
+        <v>3732</v>
+      </c>
+      <c r="C404" t="s">
+        <v>3733</v>
+      </c>
+      <c r="D404" t="s">
+        <v>3734</v>
+      </c>
+      <c r="E404" t="s">
+        <v>3735</v>
+      </c>
+      <c r="F404" t="s">
         <v>3736</v>
       </c>
-      <c r="C404" t="s">
+      <c r="G404" t="s">
         <v>3737</v>
       </c>
-      <c r="D404" t="s">
+      <c r="H404" t="s">
         <v>3738</v>
       </c>
-      <c r="E404" t="s">
+      <c r="I404" t="s">
         <v>3739</v>
       </c>
-      <c r="F404" t="s">
+      <c r="J404" t="s">
+        <v>24</v>
+      </c>
+      <c r="K404" t="s">
+        <v>25</v>
+      </c>
+      <c r="L404" t="s">
+        <v>26</v>
+      </c>
+      <c r="M404" t="s">
+        <v>27</v>
+      </c>
+      <c r="N404" t="s">
+        <v>28</v>
+      </c>
+      <c r="O404" t="s">
         <v>3740</v>
-      </c>
-[...25 lines deleted...]
-        <v>3744</v>
       </c>
     </row>
     <row r="405" spans="1:15">
       <c r="A405">
-        <v>64643</v>
+        <v>58122</v>
       </c>
       <c r="B405" t="s">
+        <v>3741</v>
+      </c>
+      <c r="C405" t="s">
+        <v>3742</v>
+      </c>
+      <c r="D405" t="s">
+        <v>3743</v>
+      </c>
+      <c r="E405" t="s">
+        <v>3744</v>
+      </c>
+      <c r="F405" t="s">
         <v>3745</v>
       </c>
-      <c r="C405" t="s">
+      <c r="G405" t="s">
         <v>3746</v>
       </c>
-      <c r="D405" t="s">
+      <c r="H405" t="s">
         <v>3747</v>
       </c>
-      <c r="E405" t="s">
+      <c r="I405" t="s">
         <v>3748</v>
       </c>
-      <c r="F405" t="s">
+      <c r="J405" t="s">
+        <v>24</v>
+      </c>
+      <c r="K405" t="s">
+        <v>179</v>
+      </c>
+      <c r="L405" t="s">
+        <v>26</v>
+      </c>
+      <c r="M405" t="s">
+        <v>180</v>
+      </c>
+      <c r="N405" t="s">
+        <v>28</v>
+      </c>
+      <c r="O405" t="s">
         <v>3749</v>
-      </c>
-[...25 lines deleted...]
-        <v>3753</v>
       </c>
     </row>
     <row r="406" spans="1:15">
       <c r="A406">
-        <v>64689</v>
+        <v>58144</v>
       </c>
       <c r="B406" t="s">
+        <v>3750</v>
+      </c>
+      <c r="C406" t="s">
+        <v>3751</v>
+      </c>
+      <c r="D406" t="s">
+        <v>3752</v>
+      </c>
+      <c r="E406" t="s">
+        <v>3753</v>
+      </c>
+      <c r="F406" t="s">
         <v>3754</v>
       </c>
-      <c r="C406" t="s">
+      <c r="G406" t="s">
         <v>3755</v>
       </c>
-      <c r="D406" t="s">
+      <c r="H406" t="s">
         <v>3756</v>
       </c>
-      <c r="E406" t="s">
+      <c r="I406" t="s">
         <v>3757</v>
       </c>
-      <c r="F406" t="s">
+      <c r="J406" t="s">
+        <v>24</v>
+      </c>
+      <c r="K406" t="s">
+        <v>25</v>
+      </c>
+      <c r="L406" t="s">
+        <v>26</v>
+      </c>
+      <c r="M406" t="s">
+        <v>27</v>
+      </c>
+      <c r="N406" t="s">
+        <v>28</v>
+      </c>
+      <c r="O406" t="s">
         <v>3758</v>
-      </c>
-[...25 lines deleted...]
-        <v>3762</v>
       </c>
     </row>
     <row r="407" spans="1:15">
       <c r="A407">
-        <v>65000</v>
+        <v>58148</v>
       </c>
       <c r="B407" t="s">
+        <v>3759</v>
+      </c>
+      <c r="C407" t="s">
+        <v>3760</v>
+      </c>
+      <c r="D407" t="s">
+        <v>3761</v>
+      </c>
+      <c r="E407" t="s">
+        <v>3762</v>
+      </c>
+      <c r="F407" t="s">
         <v>3763</v>
       </c>
-      <c r="C407" t="s">
+      <c r="G407" t="s">
         <v>3764</v>
       </c>
-      <c r="D407" t="s">
+      <c r="H407" t="s">
         <v>3765</v>
       </c>
-      <c r="E407" t="s">
+      <c r="I407" t="s">
         <v>3766</v>
       </c>
-      <c r="F407" t="s">
+      <c r="J407" t="s">
+        <v>24</v>
+      </c>
+      <c r="K407" t="s">
+        <v>1080</v>
+      </c>
+      <c r="L407" t="s">
+        <v>26</v>
+      </c>
+      <c r="M407" t="s">
+        <v>1081</v>
+      </c>
+      <c r="N407" t="s">
+        <v>28</v>
+      </c>
+      <c r="O407" t="s">
         <v>3767</v>
-      </c>
-[...25 lines deleted...]
-        <v>3771</v>
       </c>
     </row>
     <row r="408" spans="1:15">
       <c r="A408">
-        <v>65001</v>
+        <v>58218</v>
       </c>
       <c r="B408" t="s">
+        <v>3768</v>
+      </c>
+      <c r="C408" t="s">
+        <v>3769</v>
+      </c>
+      <c r="D408" t="s">
+        <v>3770</v>
+      </c>
+      <c r="E408" t="s">
+        <v>3771</v>
+      </c>
+      <c r="F408" t="s">
         <v>3772</v>
       </c>
-      <c r="C408" t="s">
+      <c r="G408" t="s">
         <v>3773</v>
       </c>
-      <c r="D408" t="s">
+      <c r="H408" t="s">
         <v>3774</v>
       </c>
-      <c r="E408" t="s">
+      <c r="I408" t="s">
         <v>3775</v>
       </c>
-      <c r="F408" t="s">
+      <c r="J408" t="s">
+        <v>24</v>
+      </c>
+      <c r="K408" t="s">
+        <v>179</v>
+      </c>
+      <c r="L408" t="s">
+        <v>26</v>
+      </c>
+      <c r="M408" t="s">
+        <v>180</v>
+      </c>
+      <c r="N408" t="s">
+        <v>28</v>
+      </c>
+      <c r="O408" t="s">
         <v>3776</v>
-      </c>
-[...25 lines deleted...]
-        <v>3780</v>
       </c>
     </row>
     <row r="409" spans="1:15">
       <c r="A409">
-        <v>65002</v>
+        <v>58223</v>
       </c>
       <c r="B409" t="s">
+        <v>3777</v>
+      </c>
+      <c r="C409" t="s">
+        <v>3778</v>
+      </c>
+      <c r="D409" t="s">
+        <v>3779</v>
+      </c>
+      <c r="E409" t="s">
+        <v>3780</v>
+      </c>
+      <c r="F409" t="s">
         <v>3781</v>
       </c>
-      <c r="C409" t="s">
+      <c r="G409" t="s">
         <v>3782</v>
       </c>
-      <c r="D409" t="s">
+      <c r="H409" t="s">
         <v>3783</v>
       </c>
-      <c r="E409" t="s">
+      <c r="I409" t="s">
         <v>3784</v>
       </c>
-      <c r="F409" t="s">
+      <c r="J409" t="s">
+        <v>24</v>
+      </c>
+      <c r="K409" t="s">
+        <v>179</v>
+      </c>
+      <c r="L409" t="s">
+        <v>26</v>
+      </c>
+      <c r="M409" t="s">
+        <v>180</v>
+      </c>
+      <c r="N409" t="s">
+        <v>28</v>
+      </c>
+      <c r="O409" t="s">
         <v>3785</v>
-      </c>
-[...25 lines deleted...]
-        <v>3789</v>
       </c>
     </row>
     <row r="410" spans="1:15">
       <c r="A410">
-        <v>65003</v>
+        <v>58240</v>
       </c>
       <c r="B410" t="s">
+        <v>3786</v>
+      </c>
+      <c r="C410" t="s">
+        <v>3787</v>
+      </c>
+      <c r="D410" t="s">
+        <v>3788</v>
+      </c>
+      <c r="E410" t="s">
+        <v>3789</v>
+      </c>
+      <c r="F410" t="s">
         <v>3790</v>
       </c>
-      <c r="C410" t="s">
+      <c r="G410" t="s">
         <v>3791</v>
       </c>
-      <c r="D410" t="s">
+      <c r="H410" t="s">
         <v>3792</v>
       </c>
-      <c r="E410" t="s">
+      <c r="I410" t="s">
         <v>3793</v>
       </c>
-      <c r="F410" t="s">
+      <c r="J410" t="s">
+        <v>24</v>
+      </c>
+      <c r="K410" t="s">
         <v>3794</v>
       </c>
-      <c r="G410" t="s">
+      <c r="L410" t="s">
+        <v>26</v>
+      </c>
+      <c r="M410" t="s">
         <v>3795</v>
       </c>
-      <c r="H410" t="s">
+      <c r="N410" t="s">
+        <v>28</v>
+      </c>
+      <c r="O410" t="s">
         <v>3796</v>
-      </c>
-[...19 lines deleted...]
-        <v>3798</v>
       </c>
     </row>
     <row r="411" spans="1:15">
       <c r="A411">
-        <v>65004</v>
+        <v>58259</v>
       </c>
       <c r="B411" t="s">
+        <v>3797</v>
+      </c>
+      <c r="C411" t="s">
+        <v>3798</v>
+      </c>
+      <c r="D411" t="s">
         <v>3799</v>
       </c>
-      <c r="C411" t="s">
+      <c r="E411" t="s">
         <v>3800</v>
       </c>
-      <c r="D411" t="s">
+      <c r="F411" t="s">
         <v>3801</v>
       </c>
-      <c r="E411" t="s">
+      <c r="G411" t="s">
         <v>3802</v>
       </c>
-      <c r="F411" t="s">
+      <c r="H411" t="s">
         <v>3803</v>
       </c>
-      <c r="G411" t="s">
+      <c r="I411" t="s">
         <v>3804</v>
       </c>
-      <c r="H411" t="s">
+      <c r="J411" t="s">
+        <v>24</v>
+      </c>
+      <c r="K411" t="s">
         <v>3805</v>
       </c>
-      <c r="I411" t="s">
+      <c r="L411" t="s">
+        <v>26</v>
+      </c>
+      <c r="M411" t="s">
         <v>3806</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N411" t="s">
         <v>28</v>
       </c>
       <c r="O411" t="s">
         <v>3807</v>
       </c>
     </row>
     <row r="412" spans="1:15">
       <c r="A412">
-        <v>65005</v>
+        <v>64637</v>
       </c>
       <c r="B412" t="s">
         <v>3808</v>
       </c>
       <c r="C412" t="s">
         <v>3809</v>
       </c>
       <c r="D412" t="s">
         <v>3810</v>
       </c>
       <c r="E412" t="s">
         <v>3811</v>
       </c>
       <c r="F412" t="s">
         <v>3812</v>
       </c>
       <c r="G412" t="s">
         <v>3813</v>
       </c>
       <c r="H412" t="s">
         <v>3814</v>
       </c>
       <c r="I412" t="s">
         <v>3815</v>
       </c>
       <c r="J412" t="s">
         <v>24</v>
       </c>
       <c r="K412" t="s">
+        <v>47</v>
+      </c>
+      <c r="L412" t="s">
+        <v>26</v>
+      </c>
+      <c r="M412" t="s">
+        <v>48</v>
+      </c>
+      <c r="N412" t="s">
+        <v>28</v>
+      </c>
+      <c r="O412" t="s">
         <v>3816</v>
-      </c>
-[...10 lines deleted...]
-        <v>3818</v>
       </c>
     </row>
     <row r="413" spans="1:15">
       <c r="A413">
-        <v>65006</v>
+        <v>64643</v>
       </c>
       <c r="B413" t="s">
+        <v>3817</v>
+      </c>
+      <c r="C413" t="s">
+        <v>3818</v>
+      </c>
+      <c r="D413" t="s">
         <v>3819</v>
       </c>
-      <c r="C413" t="s">
+      <c r="E413" t="s">
         <v>3820</v>
       </c>
-      <c r="D413" t="s">
+      <c r="F413" t="s">
         <v>3821</v>
       </c>
-      <c r="E413" t="s">
+      <c r="G413" t="s">
         <v>3822</v>
       </c>
-      <c r="F413" t="s">
+      <c r="H413" t="s">
         <v>3823</v>
       </c>
-      <c r="G413" t="s">
+      <c r="I413" t="s">
         <v>3824</v>
       </c>
-      <c r="H413" t="s">
+      <c r="J413" t="s">
+        <v>24</v>
+      </c>
+      <c r="K413" t="s">
+        <v>179</v>
+      </c>
+      <c r="L413" t="s">
+        <v>26</v>
+      </c>
+      <c r="M413" t="s">
+        <v>180</v>
+      </c>
+      <c r="N413" t="s">
+        <v>28</v>
+      </c>
+      <c r="O413" t="s">
         <v>3825</v>
-      </c>
-[...19 lines deleted...]
-        <v>3829</v>
       </c>
     </row>
     <row r="414" spans="1:15">
       <c r="A414">
-        <v>65007</v>
+        <v>64689</v>
       </c>
       <c r="B414" t="s">
+        <v>3826</v>
+      </c>
+      <c r="C414" t="s">
+        <v>3827</v>
+      </c>
+      <c r="D414" t="s">
+        <v>3828</v>
+      </c>
+      <c r="E414" t="s">
+        <v>3829</v>
+      </c>
+      <c r="F414" t="s">
         <v>3830</v>
       </c>
-      <c r="C414" t="s">
+      <c r="G414" t="s">
         <v>3831</v>
       </c>
-      <c r="D414" t="s">
+      <c r="H414" t="s">
         <v>3832</v>
       </c>
-      <c r="E414" t="s">
+      <c r="I414" t="s">
         <v>3833</v>
       </c>
-      <c r="F414" t="s">
+      <c r="J414" t="s">
+        <v>24</v>
+      </c>
+      <c r="K414" t="s">
+        <v>59</v>
+      </c>
+      <c r="L414" t="s">
+        <v>26</v>
+      </c>
+      <c r="M414" t="s">
+        <v>61</v>
+      </c>
+      <c r="N414" t="s">
+        <v>28</v>
+      </c>
+      <c r="O414" t="s">
         <v>3834</v>
-      </c>
-[...25 lines deleted...]
-        <v>3838</v>
       </c>
     </row>
     <row r="415" spans="1:15">
       <c r="A415">
-        <v>65008</v>
+        <v>65000</v>
       </c>
       <c r="B415" t="s">
+        <v>3835</v>
+      </c>
+      <c r="C415" t="s">
+        <v>3836</v>
+      </c>
+      <c r="D415" t="s">
+        <v>3837</v>
+      </c>
+      <c r="E415" t="s">
+        <v>3838</v>
+      </c>
+      <c r="F415" t="s">
         <v>3839</v>
       </c>
-      <c r="C415" t="s">
+      <c r="G415" t="s">
         <v>3840</v>
       </c>
-      <c r="D415" t="s">
+      <c r="H415" t="s">
         <v>3841</v>
       </c>
-      <c r="E415" t="s">
+      <c r="I415" t="s">
         <v>3842</v>
       </c>
-      <c r="F415" t="s">
+      <c r="J415" t="s">
+        <v>24</v>
+      </c>
+      <c r="K415" t="s">
+        <v>25</v>
+      </c>
+      <c r="L415" t="s">
+        <v>26</v>
+      </c>
+      <c r="M415" t="s">
+        <v>27</v>
+      </c>
+      <c r="N415" t="s">
+        <v>28</v>
+      </c>
+      <c r="O415" t="s">
         <v>3843</v>
-      </c>
-[...25 lines deleted...]
-        <v>3847</v>
       </c>
     </row>
     <row r="416" spans="1:15">
       <c r="A416">
-        <v>65009</v>
+        <v>65001</v>
       </c>
       <c r="B416" t="s">
+        <v>3844</v>
+      </c>
+      <c r="C416" t="s">
+        <v>3845</v>
+      </c>
+      <c r="D416" t="s">
+        <v>3846</v>
+      </c>
+      <c r="E416" t="s">
+        <v>3847</v>
+      </c>
+      <c r="F416" t="s">
         <v>3848</v>
       </c>
-      <c r="C416" t="s">
+      <c r="G416" t="s">
         <v>3849</v>
       </c>
-      <c r="D416" t="s">
+      <c r="H416" t="s">
         <v>3850</v>
       </c>
-      <c r="E416" t="s">
+      <c r="I416" t="s">
         <v>3851</v>
       </c>
-      <c r="F416" t="s">
+      <c r="J416" t="s">
+        <v>24</v>
+      </c>
+      <c r="K416" t="s">
+        <v>179</v>
+      </c>
+      <c r="L416" t="s">
+        <v>26</v>
+      </c>
+      <c r="M416" t="s">
+        <v>180</v>
+      </c>
+      <c r="N416" t="s">
+        <v>28</v>
+      </c>
+      <c r="O416" t="s">
         <v>3852</v>
-      </c>
-[...25 lines deleted...]
-        <v>3856</v>
       </c>
     </row>
     <row r="417" spans="1:15">
       <c r="A417">
-        <v>65010</v>
+        <v>65002</v>
       </c>
       <c r="B417" t="s">
+        <v>3853</v>
+      </c>
+      <c r="C417" t="s">
+        <v>3854</v>
+      </c>
+      <c r="D417" t="s">
+        <v>3855</v>
+      </c>
+      <c r="E417" t="s">
+        <v>3856</v>
+      </c>
+      <c r="F417" t="s">
         <v>3857</v>
       </c>
-      <c r="C417" t="s">
+      <c r="G417" t="s">
         <v>3858</v>
       </c>
-      <c r="D417" t="s">
+      <c r="H417" t="s">
         <v>3859</v>
       </c>
-      <c r="E417" t="s">
+      <c r="I417" t="s">
         <v>3860</v>
-      </c>
-[...10 lines deleted...]
-        <v>3864</v>
       </c>
       <c r="J417" t="s">
         <v>24</v>
       </c>
       <c r="K417" t="s">
         <v>25</v>
       </c>
       <c r="L417" t="s">
         <v>26</v>
       </c>
       <c r="M417" t="s">
         <v>27</v>
       </c>
       <c r="N417" t="s">
         <v>28</v>
       </c>
       <c r="O417" t="s">
-        <v>3865</v>
+        <v>3861</v>
       </c>
     </row>
     <row r="418" spans="1:15">
       <c r="A418">
-        <v>65011</v>
+        <v>65003</v>
       </c>
       <c r="B418" t="s">
+        <v>3862</v>
+      </c>
+      <c r="C418" t="s">
+        <v>3863</v>
+      </c>
+      <c r="D418" t="s">
+        <v>3864</v>
+      </c>
+      <c r="E418" t="s">
+        <v>3865</v>
+      </c>
+      <c r="F418" t="s">
         <v>3866</v>
       </c>
-      <c r="C418" t="s">
+      <c r="G418" t="s">
         <v>3867</v>
       </c>
-      <c r="D418" t="s">
+      <c r="H418" t="s">
         <v>3868</v>
       </c>
-      <c r="E418" t="s">
+      <c r="I418" t="s">
         <v>3869</v>
       </c>
-      <c r="F418" t="s">
+      <c r="J418" t="s">
+        <v>24</v>
+      </c>
+      <c r="K418" t="s">
+        <v>179</v>
+      </c>
+      <c r="L418" t="s">
+        <v>26</v>
+      </c>
+      <c r="M418" t="s">
+        <v>180</v>
+      </c>
+      <c r="N418" t="s">
+        <v>28</v>
+      </c>
+      <c r="O418" t="s">
         <v>3870</v>
-      </c>
-[...25 lines deleted...]
-        <v>3874</v>
       </c>
     </row>
     <row r="419" spans="1:15">
       <c r="A419">
-        <v>65012</v>
+        <v>65004</v>
       </c>
       <c r="B419" t="s">
+        <v>3871</v>
+      </c>
+      <c r="C419" t="s">
+        <v>3872</v>
+      </c>
+      <c r="D419" t="s">
+        <v>3873</v>
+      </c>
+      <c r="E419" t="s">
+        <v>3874</v>
+      </c>
+      <c r="F419" t="s">
         <v>3875</v>
       </c>
-      <c r="C419" t="s">
+      <c r="G419" t="s">
         <v>3876</v>
       </c>
-      <c r="D419" t="s">
+      <c r="H419" t="s">
         <v>3877</v>
       </c>
-      <c r="E419" t="s">
+      <c r="I419" t="s">
         <v>3878</v>
       </c>
-      <c r="F419" t="s">
+      <c r="J419" t="s">
+        <v>24</v>
+      </c>
+      <c r="K419" t="s">
+        <v>179</v>
+      </c>
+      <c r="L419" t="s">
+        <v>26</v>
+      </c>
+      <c r="M419" t="s">
+        <v>180</v>
+      </c>
+      <c r="N419" t="s">
+        <v>28</v>
+      </c>
+      <c r="O419" t="s">
         <v>3879</v>
-      </c>
-[...25 lines deleted...]
-        <v>3885</v>
       </c>
     </row>
     <row r="420" spans="1:15">
       <c r="A420">
-        <v>65013</v>
+        <v>65005</v>
       </c>
       <c r="B420" t="s">
+        <v>3880</v>
+      </c>
+      <c r="C420" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D420" t="s">
+        <v>3882</v>
+      </c>
+      <c r="E420" t="s">
+        <v>3883</v>
+      </c>
+      <c r="F420" t="s">
+        <v>3884</v>
+      </c>
+      <c r="G420" t="s">
+        <v>3885</v>
+      </c>
+      <c r="H420" t="s">
         <v>3886</v>
       </c>
-      <c r="C420" t="s">
+      <c r="I420" t="s">
         <v>3887</v>
       </c>
-      <c r="D420" t="s">
+      <c r="J420" t="s">
+        <v>24</v>
+      </c>
+      <c r="K420" t="s">
         <v>3888</v>
       </c>
-      <c r="E420" t="s">
+      <c r="L420" t="s">
+        <v>26</v>
+      </c>
+      <c r="M420" t="s">
         <v>3889</v>
       </c>
-      <c r="F420" t="s">
+      <c r="N420" t="s">
+        <v>28</v>
+      </c>
+      <c r="O420" t="s">
         <v>3890</v>
-      </c>
-[...25 lines deleted...]
-        <v>3894</v>
       </c>
     </row>
     <row r="421" spans="1:15">
       <c r="A421">
-        <v>65014</v>
+        <v>65006</v>
       </c>
       <c r="B421" t="s">
+        <v>3891</v>
+      </c>
+      <c r="C421" t="s">
+        <v>3892</v>
+      </c>
+      <c r="D421" t="s">
+        <v>3893</v>
+      </c>
+      <c r="E421" t="s">
+        <v>3894</v>
+      </c>
+      <c r="F421" t="s">
         <v>3895</v>
       </c>
-      <c r="C421" t="s">
+      <c r="G421" t="s">
         <v>3896</v>
       </c>
-      <c r="D421" t="s">
+      <c r="H421" t="s">
         <v>3897</v>
       </c>
-      <c r="E421" t="s">
+      <c r="I421" t="s">
         <v>3898</v>
       </c>
-      <c r="F421" t="s">
+      <c r="J421" t="s">
+        <v>24</v>
+      </c>
+      <c r="K421" t="s">
         <v>3899</v>
       </c>
-      <c r="G421" t="s">
+      <c r="L421" t="s">
+        <v>26</v>
+      </c>
+      <c r="M421" t="s">
         <v>3900</v>
       </c>
-      <c r="H421" t="s">
+      <c r="N421" t="s">
+        <v>28</v>
+      </c>
+      <c r="O421" t="s">
         <v>3901</v>
-      </c>
-[...19 lines deleted...]
-        <v>3903</v>
       </c>
     </row>
     <row r="422" spans="1:15">
       <c r="A422">
-        <v>65015</v>
+        <v>65007</v>
       </c>
       <c r="B422" t="s">
+        <v>3902</v>
+      </c>
+      <c r="C422" t="s">
+        <v>3903</v>
+      </c>
+      <c r="D422" t="s">
         <v>3904</v>
       </c>
-      <c r="C422" t="s">
+      <c r="E422" t="s">
         <v>3905</v>
       </c>
-      <c r="D422" t="s">
+      <c r="F422" t="s">
         <v>3906</v>
       </c>
-      <c r="E422" t="s">
+      <c r="G422" t="s">
         <v>3907</v>
       </c>
-      <c r="F422" t="s">
+      <c r="H422" t="s">
         <v>3908</v>
       </c>
-      <c r="G422" t="s">
+      <c r="I422" t="s">
         <v>3909</v>
       </c>
-      <c r="H422" t="s">
+      <c r="J422" t="s">
+        <v>24</v>
+      </c>
+      <c r="K422" t="s">
+        <v>25</v>
+      </c>
+      <c r="L422" t="s">
+        <v>26</v>
+      </c>
+      <c r="M422" t="s">
+        <v>27</v>
+      </c>
+      <c r="N422" t="s">
+        <v>28</v>
+      </c>
+      <c r="O422" t="s">
         <v>3910</v>
-      </c>
-[...19 lines deleted...]
-        <v>3912</v>
       </c>
     </row>
     <row r="423" spans="1:15">
       <c r="A423">
-        <v>65016</v>
+        <v>65008</v>
       </c>
       <c r="B423" t="s">
+        <v>3911</v>
+      </c>
+      <c r="C423" t="s">
+        <v>3912</v>
+      </c>
+      <c r="D423" t="s">
         <v>3913</v>
       </c>
-      <c r="C423" t="s">
+      <c r="E423" t="s">
         <v>3914</v>
       </c>
-      <c r="D423" t="s">
+      <c r="F423" t="s">
         <v>3915</v>
       </c>
-      <c r="E423" t="s">
+      <c r="G423" t="s">
         <v>3916</v>
       </c>
-      <c r="F423" t="s">
+      <c r="H423" t="s">
         <v>3917</v>
       </c>
-      <c r="G423" t="s">
+      <c r="I423" t="s">
         <v>3918</v>
       </c>
-      <c r="H423" t="s">
+      <c r="J423" t="s">
+        <v>24</v>
+      </c>
+      <c r="K423" t="s">
+        <v>179</v>
+      </c>
+      <c r="L423" t="s">
+        <v>26</v>
+      </c>
+      <c r="M423" t="s">
+        <v>180</v>
+      </c>
+      <c r="N423" t="s">
+        <v>28</v>
+      </c>
+      <c r="O423" t="s">
         <v>3919</v>
-      </c>
-[...19 lines deleted...]
-        <v>3921</v>
       </c>
     </row>
     <row r="424" spans="1:15">
       <c r="A424">
-        <v>65017</v>
+        <v>65009</v>
       </c>
       <c r="B424" t="s">
+        <v>3920</v>
+      </c>
+      <c r="C424" t="s">
+        <v>3921</v>
+      </c>
+      <c r="D424" t="s">
         <v>3922</v>
       </c>
-      <c r="C424" t="s">
+      <c r="E424" t="s">
         <v>3923</v>
       </c>
-      <c r="D424" t="s">
+      <c r="F424" t="s">
         <v>3924</v>
       </c>
-      <c r="E424" t="s">
+      <c r="G424" t="s">
         <v>3925</v>
       </c>
-      <c r="F424" t="s">
+      <c r="H424" t="s">
         <v>3926</v>
       </c>
-      <c r="G424" t="s">
+      <c r="I424" t="s">
         <v>3927</v>
       </c>
-      <c r="H424" t="s">
+      <c r="J424" t="s">
+        <v>24</v>
+      </c>
+      <c r="K424" t="s">
+        <v>179</v>
+      </c>
+      <c r="L424" t="s">
+        <v>26</v>
+      </c>
+      <c r="M424" t="s">
+        <v>180</v>
+      </c>
+      <c r="N424" t="s">
+        <v>28</v>
+      </c>
+      <c r="O424" t="s">
         <v>3928</v>
-      </c>
-[...19 lines deleted...]
-        <v>3932</v>
       </c>
     </row>
     <row r="425" spans="1:15">
       <c r="A425">
-        <v>65018</v>
+        <v>65010</v>
       </c>
       <c r="B425" t="s">
+        <v>3929</v>
+      </c>
+      <c r="C425" t="s">
+        <v>3930</v>
+      </c>
+      <c r="D425" t="s">
+        <v>3931</v>
+      </c>
+      <c r="E425" t="s">
+        <v>3932</v>
+      </c>
+      <c r="F425" t="s">
         <v>3933</v>
       </c>
-      <c r="C425" t="s">
+      <c r="G425" t="s">
         <v>3934</v>
       </c>
-      <c r="D425" t="s">
+      <c r="H425" t="s">
         <v>3935</v>
       </c>
-      <c r="E425" t="s">
+      <c r="I425" t="s">
         <v>3936</v>
       </c>
-      <c r="F425" t="s">
+      <c r="J425" t="s">
+        <v>24</v>
+      </c>
+      <c r="K425" t="s">
+        <v>25</v>
+      </c>
+      <c r="L425" t="s">
+        <v>26</v>
+      </c>
+      <c r="M425" t="s">
+        <v>27</v>
+      </c>
+      <c r="N425" t="s">
+        <v>28</v>
+      </c>
+      <c r="O425" t="s">
         <v>3937</v>
-      </c>
-[...25 lines deleted...]
-        <v>3943</v>
       </c>
     </row>
     <row r="426" spans="1:15">
       <c r="A426">
-        <v>65019</v>
+        <v>65011</v>
       </c>
       <c r="B426" t="s">
+        <v>3938</v>
+      </c>
+      <c r="C426" t="s">
+        <v>3939</v>
+      </c>
+      <c r="D426" t="s">
+        <v>3940</v>
+      </c>
+      <c r="E426" t="s">
+        <v>3941</v>
+      </c>
+      <c r="F426" t="s">
+        <v>3942</v>
+      </c>
+      <c r="G426" t="s">
+        <v>3943</v>
+      </c>
+      <c r="H426" t="s">
         <v>3944</v>
       </c>
-      <c r="C426" t="s">
+      <c r="I426" t="s">
         <v>3945</v>
       </c>
-      <c r="D426" t="s">
+      <c r="J426" t="s">
+        <v>24</v>
+      </c>
+      <c r="K426" t="s">
+        <v>179</v>
+      </c>
+      <c r="L426" t="s">
+        <v>26</v>
+      </c>
+      <c r="M426" t="s">
+        <v>180</v>
+      </c>
+      <c r="N426" t="s">
+        <v>28</v>
+      </c>
+      <c r="O426" t="s">
         <v>3946</v>
-      </c>
-[...31 lines deleted...]
-        <v>3952</v>
       </c>
     </row>
     <row r="427" spans="1:15">
       <c r="A427">
-        <v>65020</v>
+        <v>65012</v>
       </c>
       <c r="B427" t="s">
+        <v>3947</v>
+      </c>
+      <c r="C427" t="s">
+        <v>3948</v>
+      </c>
+      <c r="D427" t="s">
+        <v>3949</v>
+      </c>
+      <c r="E427" t="s">
+        <v>3950</v>
+      </c>
+      <c r="F427" t="s">
+        <v>3951</v>
+      </c>
+      <c r="G427" t="s">
+        <v>3952</v>
+      </c>
+      <c r="H427" t="s">
         <v>3953</v>
       </c>
-      <c r="C427" t="s">
+      <c r="I427" t="s">
         <v>3954</v>
       </c>
-      <c r="D427" t="s">
+      <c r="J427" t="s">
+        <v>24</v>
+      </c>
+      <c r="K427" t="s">
         <v>3955</v>
       </c>
-      <c r="E427" t="s">
+      <c r="L427" t="s">
+        <v>26</v>
+      </c>
+      <c r="M427" t="s">
         <v>3956</v>
       </c>
-      <c r="F427" t="s">
+      <c r="N427" t="s">
+        <v>28</v>
+      </c>
+      <c r="O427" t="s">
         <v>3957</v>
-      </c>
-[...25 lines deleted...]
-        <v>3963</v>
       </c>
     </row>
     <row r="428" spans="1:15">
       <c r="A428">
-        <v>65021</v>
+        <v>65013</v>
       </c>
       <c r="B428" t="s">
+        <v>3958</v>
+      </c>
+      <c r="C428" t="s">
+        <v>3959</v>
+      </c>
+      <c r="D428" t="s">
+        <v>3960</v>
+      </c>
+      <c r="E428" t="s">
+        <v>3961</v>
+      </c>
+      <c r="F428" t="s">
+        <v>3962</v>
+      </c>
+      <c r="G428" t="s">
+        <v>3963</v>
+      </c>
+      <c r="H428" t="s">
         <v>3964</v>
       </c>
-      <c r="C428" t="s">
+      <c r="I428" t="s">
         <v>3965</v>
-      </c>
-[...16 lines deleted...]
-        <v>3971</v>
       </c>
       <c r="J428" t="s">
         <v>24</v>
       </c>
       <c r="K428" t="s">
         <v>25</v>
       </c>
       <c r="L428" t="s">
         <v>26</v>
       </c>
       <c r="M428" t="s">
         <v>27</v>
       </c>
       <c r="N428" t="s">
         <v>28</v>
       </c>
       <c r="O428" t="s">
-        <v>3972</v>
+        <v>3966</v>
       </c>
     </row>
     <row r="429" spans="1:15">
       <c r="A429">
-        <v>65022</v>
+        <v>65014</v>
       </c>
       <c r="B429" t="s">
+        <v>3967</v>
+      </c>
+      <c r="C429" t="s">
+        <v>3968</v>
+      </c>
+      <c r="D429" t="s">
+        <v>3969</v>
+      </c>
+      <c r="E429" t="s">
+        <v>3970</v>
+      </c>
+      <c r="F429" t="s">
+        <v>3971</v>
+      </c>
+      <c r="G429" t="s">
+        <v>3972</v>
+      </c>
+      <c r="H429" t="s">
         <v>3973</v>
       </c>
-      <c r="C429" t="s">
+      <c r="I429" t="s">
         <v>3974</v>
       </c>
-      <c r="D429" t="s">
+      <c r="J429" t="s">
+        <v>459</v>
+      </c>
+      <c r="K429" t="s">
+        <v>699</v>
+      </c>
+      <c r="L429" t="s">
+        <v>461</v>
+      </c>
+      <c r="M429" t="s">
+        <v>700</v>
+      </c>
+      <c r="N429" t="s">
+        <v>28</v>
+      </c>
+      <c r="O429" t="s">
         <v>3975</v>
-      </c>
-[...31 lines deleted...]
-        <v>3981</v>
       </c>
     </row>
     <row r="430" spans="1:15">
       <c r="A430">
-        <v>65023</v>
+        <v>65015</v>
       </c>
       <c r="B430" t="s">
+        <v>3976</v>
+      </c>
+      <c r="C430" t="s">
+        <v>3977</v>
+      </c>
+      <c r="D430" t="s">
+        <v>3978</v>
+      </c>
+      <c r="E430" t="s">
+        <v>3979</v>
+      </c>
+      <c r="F430" t="s">
+        <v>3980</v>
+      </c>
+      <c r="G430" t="s">
+        <v>3981</v>
+      </c>
+      <c r="H430" t="s">
         <v>3982</v>
       </c>
-      <c r="C430" t="s">
+      <c r="I430" t="s">
         <v>3983</v>
       </c>
-      <c r="D430" t="s">
+      <c r="J430" t="s">
+        <v>24</v>
+      </c>
+      <c r="K430" t="s">
+        <v>179</v>
+      </c>
+      <c r="L430" t="s">
+        <v>26</v>
+      </c>
+      <c r="M430" t="s">
+        <v>180</v>
+      </c>
+      <c r="N430" t="s">
+        <v>28</v>
+      </c>
+      <c r="O430" t="s">
         <v>3984</v>
-      </c>
-[...31 lines deleted...]
-        <v>3990</v>
       </c>
     </row>
     <row r="431" spans="1:15">
       <c r="A431">
-        <v>65025</v>
+        <v>65016</v>
       </c>
       <c r="B431" t="s">
+        <v>3985</v>
+      </c>
+      <c r="C431" t="s">
+        <v>3986</v>
+      </c>
+      <c r="D431" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E431" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F431" t="s">
+        <v>3989</v>
+      </c>
+      <c r="G431" t="s">
+        <v>3990</v>
+      </c>
+      <c r="H431" t="s">
         <v>3991</v>
       </c>
-      <c r="C431" t="s">
+      <c r="I431" t="s">
         <v>3992</v>
-      </c>
-[...16 lines deleted...]
-        <v>3998</v>
       </c>
       <c r="J431" t="s">
         <v>24</v>
       </c>
       <c r="K431" t="s">
         <v>25</v>
       </c>
       <c r="L431" t="s">
         <v>26</v>
       </c>
       <c r="M431" t="s">
         <v>27</v>
       </c>
       <c r="N431" t="s">
         <v>28</v>
       </c>
       <c r="O431" t="s">
-        <v>3999</v>
+        <v>3993</v>
       </c>
     </row>
     <row r="432" spans="1:15">
       <c r="A432">
-        <v>65026</v>
+        <v>65017</v>
       </c>
       <c r="B432" t="s">
+        <v>3994</v>
+      </c>
+      <c r="C432" t="s">
+        <v>3995</v>
+      </c>
+      <c r="D432" t="s">
+        <v>3996</v>
+      </c>
+      <c r="E432" t="s">
+        <v>3997</v>
+      </c>
+      <c r="F432" t="s">
+        <v>3998</v>
+      </c>
+      <c r="G432" t="s">
+        <v>3999</v>
+      </c>
+      <c r="H432" t="s">
         <v>4000</v>
       </c>
-      <c r="C432" t="s">
+      <c r="I432" t="s">
         <v>4001</v>
       </c>
-      <c r="D432" t="s">
+      <c r="J432" t="s">
+        <v>24</v>
+      </c>
+      <c r="K432" t="s">
         <v>4002</v>
       </c>
-      <c r="E432" t="s">
+      <c r="L432" t="s">
+        <v>26</v>
+      </c>
+      <c r="M432" t="s">
         <v>4003</v>
       </c>
-      <c r="F432" t="s">
+      <c r="N432" t="s">
+        <v>28</v>
+      </c>
+      <c r="O432" t="s">
         <v>4004</v>
-      </c>
-[...25 lines deleted...]
-        <v>4008</v>
       </c>
     </row>
     <row r="433" spans="1:15">
       <c r="A433">
-        <v>65027</v>
+        <v>65018</v>
       </c>
       <c r="B433" t="s">
+        <v>4005</v>
+      </c>
+      <c r="C433" t="s">
+        <v>4006</v>
+      </c>
+      <c r="D433" t="s">
+        <v>4007</v>
+      </c>
+      <c r="E433" t="s">
+        <v>4008</v>
+      </c>
+      <c r="F433" t="s">
         <v>4009</v>
       </c>
-      <c r="C433" t="s">
+      <c r="G433" t="s">
         <v>4010</v>
       </c>
-      <c r="D433" t="s">
+      <c r="H433" t="s">
         <v>4011</v>
       </c>
-      <c r="E433" t="s">
+      <c r="I433" t="s">
         <v>4012</v>
       </c>
-      <c r="F433" t="s">
+      <c r="J433" t="s">
+        <v>24</v>
+      </c>
+      <c r="K433" t="s">
         <v>4013</v>
       </c>
-      <c r="G433" t="s">
+      <c r="L433" t="s">
+        <v>26</v>
+      </c>
+      <c r="M433" t="s">
         <v>4014</v>
       </c>
-      <c r="H433" t="s">
+      <c r="N433" t="s">
+        <v>28</v>
+      </c>
+      <c r="O433" t="s">
         <v>4015</v>
-      </c>
-[...19 lines deleted...]
-        <v>4017</v>
       </c>
     </row>
     <row r="434" spans="1:15">
       <c r="A434">
-        <v>65028</v>
+        <v>65019</v>
       </c>
       <c r="B434" t="s">
+        <v>4016</v>
+      </c>
+      <c r="C434" t="s">
+        <v>4017</v>
+      </c>
+      <c r="D434" t="s">
         <v>4018</v>
       </c>
-      <c r="C434" t="s">
+      <c r="E434" t="s">
         <v>4019</v>
       </c>
-      <c r="D434" t="s">
+      <c r="F434" t="s">
         <v>4020</v>
       </c>
-      <c r="E434" t="s">
+      <c r="G434" t="s">
         <v>4021</v>
       </c>
-      <c r="F434" t="s">
+      <c r="H434" t="s">
         <v>4022</v>
       </c>
-      <c r="G434" t="s">
+      <c r="I434" t="s">
         <v>4023</v>
       </c>
-      <c r="H434" t="s">
+      <c r="J434" t="s">
+        <v>24</v>
+      </c>
+      <c r="K434" t="s">
+        <v>179</v>
+      </c>
+      <c r="L434" t="s">
+        <v>26</v>
+      </c>
+      <c r="M434" t="s">
+        <v>180</v>
+      </c>
+      <c r="N434" t="s">
+        <v>28</v>
+      </c>
+      <c r="O434" t="s">
         <v>4024</v>
-      </c>
-[...19 lines deleted...]
-        <v>4026</v>
       </c>
     </row>
     <row r="435" spans="1:15">
       <c r="A435">
-        <v>65030</v>
+        <v>65020</v>
       </c>
       <c r="B435" t="s">
+        <v>4025</v>
+      </c>
+      <c r="C435" t="s">
+        <v>4026</v>
+      </c>
+      <c r="D435" t="s">
         <v>4027</v>
       </c>
-      <c r="C435" t="s">
+      <c r="E435" t="s">
         <v>4028</v>
       </c>
-      <c r="D435" t="s">
+      <c r="F435" t="s">
         <v>4029</v>
       </c>
-      <c r="E435" t="s">
+      <c r="G435" t="s">
         <v>4030</v>
       </c>
-      <c r="F435" t="s">
+      <c r="H435" t="s">
         <v>4031</v>
       </c>
-      <c r="G435" t="s">
+      <c r="I435" t="s">
         <v>4032</v>
       </c>
-      <c r="H435" t="s">
+      <c r="J435" t="s">
+        <v>24</v>
+      </c>
+      <c r="K435" t="s">
         <v>4033</v>
       </c>
-      <c r="I435" t="s">
+      <c r="L435" t="s">
+        <v>26</v>
+      </c>
+      <c r="M435" t="s">
         <v>4034</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N435" t="s">
         <v>28</v>
       </c>
       <c r="O435" t="s">
         <v>4035</v>
       </c>
     </row>
     <row r="436" spans="1:15">
       <c r="A436">
-        <v>65031</v>
+        <v>65021</v>
       </c>
       <c r="B436" t="s">
         <v>4036</v>
       </c>
       <c r="C436" t="s">
         <v>4037</v>
       </c>
       <c r="D436" t="s">
         <v>4038</v>
       </c>
       <c r="E436" t="s">
         <v>4039</v>
       </c>
       <c r="F436" t="s">
         <v>4040</v>
       </c>
       <c r="G436" t="s">
         <v>4041</v>
       </c>
       <c r="H436" t="s">
         <v>4042</v>
       </c>
       <c r="I436" t="s">
         <v>4043</v>
       </c>
       <c r="J436" t="s">
         <v>24</v>
       </c>
       <c r="K436" t="s">
         <v>25</v>
       </c>
       <c r="L436" t="s">
         <v>26</v>
       </c>
       <c r="M436" t="s">
         <v>27</v>
       </c>
       <c r="N436" t="s">
         <v>28</v>
       </c>
       <c r="O436" t="s">
         <v>4044</v>
       </c>
     </row>
     <row r="437" spans="1:15">
       <c r="A437">
-        <v>65032</v>
+        <v>65022</v>
       </c>
       <c r="B437" t="s">
         <v>4045</v>
       </c>
       <c r="C437" t="s">
         <v>4046</v>
       </c>
       <c r="D437" t="s">
         <v>4047</v>
       </c>
       <c r="E437" t="s">
         <v>4048</v>
       </c>
       <c r="F437" t="s">
         <v>4049</v>
       </c>
       <c r="G437" t="s">
         <v>4050</v>
       </c>
       <c r="H437" t="s">
         <v>4051</v>
       </c>
       <c r="I437" t="s">
         <v>4052</v>
       </c>
       <c r="J437" t="s">
         <v>24</v>
       </c>
       <c r="K437" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L437" t="s">
         <v>26</v>
       </c>
       <c r="M437" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N437" t="s">
         <v>28</v>
       </c>
       <c r="O437" t="s">
         <v>4053</v>
       </c>
     </row>
     <row r="438" spans="1:15">
       <c r="A438">
-        <v>65033</v>
+        <v>65023</v>
       </c>
       <c r="B438" t="s">
         <v>4054</v>
       </c>
       <c r="C438" t="s">
         <v>4055</v>
       </c>
       <c r="D438" t="s">
         <v>4056</v>
       </c>
       <c r="E438" t="s">
         <v>4057</v>
       </c>
       <c r="F438" t="s">
         <v>4058</v>
       </c>
       <c r="G438" t="s">
         <v>4059</v>
       </c>
       <c r="H438" t="s">
         <v>4060</v>
       </c>
       <c r="I438" t="s">
         <v>4061</v>
       </c>
       <c r="J438" t="s">
         <v>24</v>
       </c>
       <c r="K438" t="s">
+        <v>25</v>
+      </c>
+      <c r="L438" t="s">
+        <v>26</v>
+      </c>
+      <c r="M438" t="s">
+        <v>27</v>
+      </c>
+      <c r="N438" t="s">
+        <v>28</v>
+      </c>
+      <c r="O438" t="s">
         <v>4062</v>
-      </c>
-[...10 lines deleted...]
-        <v>4064</v>
       </c>
     </row>
     <row r="439" spans="1:15">
       <c r="A439">
-        <v>65034</v>
+        <v>65025</v>
       </c>
       <c r="B439" t="s">
+        <v>4063</v>
+      </c>
+      <c r="C439" t="s">
+        <v>4064</v>
+      </c>
+      <c r="D439" t="s">
         <v>4065</v>
       </c>
-      <c r="C439" t="s">
+      <c r="E439" t="s">
         <v>4066</v>
       </c>
-      <c r="D439" t="s">
+      <c r="F439" t="s">
         <v>4067</v>
       </c>
-      <c r="E439" t="s">
+      <c r="G439" t="s">
         <v>4068</v>
       </c>
-      <c r="F439" t="s">
+      <c r="H439" t="s">
         <v>4069</v>
       </c>
-      <c r="G439" t="s">
+      <c r="I439" t="s">
         <v>4070</v>
       </c>
-      <c r="H439" t="s">
+      <c r="J439" t="s">
+        <v>24</v>
+      </c>
+      <c r="K439" t="s">
+        <v>25</v>
+      </c>
+      <c r="L439" t="s">
+        <v>26</v>
+      </c>
+      <c r="M439" t="s">
+        <v>27</v>
+      </c>
+      <c r="N439" t="s">
+        <v>28</v>
+      </c>
+      <c r="O439" t="s">
         <v>4071</v>
-      </c>
-[...19 lines deleted...]
-        <v>4073</v>
       </c>
     </row>
     <row r="440" spans="1:15">
       <c r="A440">
-        <v>65035</v>
+        <v>65026</v>
       </c>
       <c r="B440" t="s">
+        <v>4072</v>
+      </c>
+      <c r="C440" t="s">
+        <v>4073</v>
+      </c>
+      <c r="D440" t="s">
         <v>4074</v>
       </c>
-      <c r="C440" t="s">
+      <c r="E440" t="s">
         <v>4075</v>
       </c>
-      <c r="D440" t="s">
+      <c r="F440" t="s">
         <v>4076</v>
       </c>
-      <c r="E440" t="s">
+      <c r="G440" t="s">
         <v>4077</v>
       </c>
-      <c r="F440" t="s">
+      <c r="H440" t="s">
         <v>4078</v>
       </c>
-      <c r="G440" t="s">
+      <c r="I440" t="s">
         <v>4079</v>
-      </c>
-[...4 lines deleted...]
-        <v>4081</v>
       </c>
       <c r="J440" t="s">
         <v>24</v>
       </c>
       <c r="K440" t="s">
         <v>25</v>
       </c>
       <c r="L440" t="s">
         <v>26</v>
       </c>
       <c r="M440" t="s">
         <v>27</v>
       </c>
       <c r="N440" t="s">
         <v>28</v>
       </c>
       <c r="O440" t="s">
-        <v>4082</v>
+        <v>4080</v>
       </c>
     </row>
     <row r="441" spans="1:15">
       <c r="A441">
-        <v>65036</v>
+        <v>65027</v>
       </c>
       <c r="B441" t="s">
+        <v>4081</v>
+      </c>
+      <c r="C441" t="s">
+        <v>4082</v>
+      </c>
+      <c r="D441" t="s">
         <v>4083</v>
       </c>
-      <c r="C441" t="s">
+      <c r="E441" t="s">
         <v>4084</v>
       </c>
-      <c r="D441" t="s">
+      <c r="F441" t="s">
         <v>4085</v>
       </c>
-      <c r="E441" t="s">
+      <c r="G441" t="s">
         <v>4086</v>
       </c>
-      <c r="F441" t="s">
+      <c r="H441" t="s">
         <v>4087</v>
       </c>
-      <c r="G441" t="s">
+      <c r="I441" t="s">
         <v>4088</v>
       </c>
-      <c r="H441" t="s">
+      <c r="J441" t="s">
+        <v>24</v>
+      </c>
+      <c r="K441" t="s">
+        <v>699</v>
+      </c>
+      <c r="L441" t="s">
+        <v>26</v>
+      </c>
+      <c r="M441" t="s">
+        <v>700</v>
+      </c>
+      <c r="N441" t="s">
+        <v>28</v>
+      </c>
+      <c r="O441" t="s">
         <v>4089</v>
-      </c>
-[...19 lines deleted...]
-        <v>4091</v>
       </c>
     </row>
     <row r="442" spans="1:15">
       <c r="A442">
-        <v>65037</v>
+        <v>65028</v>
       </c>
       <c r="B442" t="s">
+        <v>4090</v>
+      </c>
+      <c r="C442" t="s">
+        <v>4091</v>
+      </c>
+      <c r="D442" t="s">
         <v>4092</v>
       </c>
-      <c r="C442" t="s">
+      <c r="E442" t="s">
         <v>4093</v>
       </c>
-      <c r="D442" t="s">
+      <c r="F442" t="s">
         <v>4094</v>
       </c>
-      <c r="E442" t="s">
+      <c r="G442" t="s">
         <v>4095</v>
       </c>
-      <c r="F442" t="s">
+      <c r="H442" t="s">
         <v>4096</v>
       </c>
-      <c r="G442" t="s">
+      <c r="I442" t="s">
         <v>4097</v>
-      </c>
-[...4 lines deleted...]
-        <v>4099</v>
       </c>
       <c r="J442" t="s">
         <v>24</v>
       </c>
       <c r="K442" t="s">
         <v>25</v>
       </c>
       <c r="L442" t="s">
         <v>26</v>
       </c>
       <c r="M442" t="s">
         <v>27</v>
       </c>
       <c r="N442" t="s">
         <v>28</v>
       </c>
       <c r="O442" t="s">
-        <v>4100</v>
+        <v>4098</v>
       </c>
     </row>
     <row r="443" spans="1:15">
       <c r="A443">
-        <v>65038</v>
+        <v>65030</v>
       </c>
       <c r="B443" t="s">
+        <v>4099</v>
+      </c>
+      <c r="C443" t="s">
+        <v>4100</v>
+      </c>
+      <c r="D443" t="s">
         <v>4101</v>
       </c>
-      <c r="C443" t="s">
+      <c r="E443" t="s">
         <v>4102</v>
       </c>
-      <c r="D443" t="s">
+      <c r="F443" t="s">
         <v>4103</v>
       </c>
-      <c r="E443" t="s">
+      <c r="G443" t="s">
         <v>4104</v>
       </c>
-      <c r="F443" t="s">
+      <c r="H443" t="s">
         <v>4105</v>
       </c>
-      <c r="G443" t="s">
+      <c r="I443" t="s">
         <v>4106</v>
       </c>
-      <c r="H443" t="s">
+      <c r="J443" t="s">
+        <v>24</v>
+      </c>
+      <c r="K443" t="s">
+        <v>25</v>
+      </c>
+      <c r="L443" t="s">
+        <v>26</v>
+      </c>
+      <c r="M443" t="s">
+        <v>27</v>
+      </c>
+      <c r="N443" t="s">
+        <v>28</v>
+      </c>
+      <c r="O443" t="s">
         <v>4107</v>
-      </c>
-[...19 lines deleted...]
-        <v>4109</v>
       </c>
     </row>
     <row r="444" spans="1:15">
       <c r="A444">
-        <v>65039</v>
+        <v>65031</v>
       </c>
       <c r="B444" t="s">
+        <v>4108</v>
+      </c>
+      <c r="C444" t="s">
+        <v>4109</v>
+      </c>
+      <c r="D444" t="s">
         <v>4110</v>
       </c>
-      <c r="C444" t="s">
+      <c r="E444" t="s">
         <v>4111</v>
       </c>
-      <c r="D444" t="s">
+      <c r="F444" t="s">
         <v>4112</v>
       </c>
-      <c r="E444" t="s">
+      <c r="G444" t="s">
         <v>4113</v>
       </c>
-      <c r="F444" t="s">
+      <c r="H444" t="s">
         <v>4114</v>
       </c>
-      <c r="G444" t="s">
+      <c r="I444" t="s">
         <v>4115</v>
       </c>
-      <c r="H444" t="s">
+      <c r="J444" t="s">
+        <v>24</v>
+      </c>
+      <c r="K444" t="s">
+        <v>25</v>
+      </c>
+      <c r="L444" t="s">
+        <v>26</v>
+      </c>
+      <c r="M444" t="s">
+        <v>27</v>
+      </c>
+      <c r="N444" t="s">
+        <v>28</v>
+      </c>
+      <c r="O444" t="s">
         <v>4116</v>
-      </c>
-[...19 lines deleted...]
-        <v>4118</v>
       </c>
     </row>
     <row r="445" spans="1:15">
       <c r="A445">
-        <v>65040</v>
+        <v>65032</v>
       </c>
       <c r="B445" t="s">
+        <v>4117</v>
+      </c>
+      <c r="C445" t="s">
+        <v>4118</v>
+      </c>
+      <c r="D445" t="s">
         <v>4119</v>
       </c>
-      <c r="C445" t="s">
+      <c r="E445" t="s">
         <v>4120</v>
       </c>
-      <c r="D445" t="s">
+      <c r="F445" t="s">
         <v>4121</v>
       </c>
-      <c r="E445" t="s">
+      <c r="G445" t="s">
         <v>4122</v>
       </c>
-      <c r="F445" t="s">
+      <c r="H445" t="s">
         <v>4123</v>
       </c>
-      <c r="G445" t="s">
+      <c r="I445" t="s">
         <v>4124</v>
       </c>
-      <c r="H445" t="s">
+      <c r="J445" t="s">
+        <v>24</v>
+      </c>
+      <c r="K445" t="s">
+        <v>179</v>
+      </c>
+      <c r="L445" t="s">
+        <v>26</v>
+      </c>
+      <c r="M445" t="s">
+        <v>180</v>
+      </c>
+      <c r="N445" t="s">
+        <v>28</v>
+      </c>
+      <c r="O445" t="s">
         <v>4125</v>
-      </c>
-[...19 lines deleted...]
-        <v>4127</v>
       </c>
     </row>
     <row r="446" spans="1:15">
       <c r="A446">
-        <v>65043</v>
+        <v>65033</v>
       </c>
       <c r="B446" t="s">
+        <v>4126</v>
+      </c>
+      <c r="C446" t="s">
+        <v>4127</v>
+      </c>
+      <c r="D446" t="s">
         <v>4128</v>
       </c>
-      <c r="C446" t="s">
+      <c r="E446" t="s">
         <v>4129</v>
       </c>
-      <c r="D446" t="s">
+      <c r="F446" t="s">
         <v>4130</v>
       </c>
-      <c r="E446" t="s">
+      <c r="G446" t="s">
         <v>4131</v>
       </c>
-      <c r="F446" t="s">
+      <c r="H446" t="s">
         <v>4132</v>
       </c>
-      <c r="G446" t="s">
+      <c r="I446" t="s">
         <v>4133</v>
       </c>
-      <c r="H446" t="s">
+      <c r="J446" t="s">
+        <v>24</v>
+      </c>
+      <c r="K446" t="s">
         <v>4134</v>
       </c>
-      <c r="I446" t="s">
+      <c r="L446" t="s">
+        <v>26</v>
+      </c>
+      <c r="M446" t="s">
         <v>4135</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N446" t="s">
         <v>28</v>
       </c>
       <c r="O446" t="s">
         <v>4136</v>
       </c>
     </row>
     <row r="447" spans="1:15">
       <c r="A447">
-        <v>65044</v>
+        <v>65034</v>
       </c>
       <c r="B447" t="s">
         <v>4137</v>
       </c>
       <c r="C447" t="s">
         <v>4138</v>
       </c>
       <c r="D447" t="s">
         <v>4139</v>
       </c>
       <c r="E447" t="s">
         <v>4140</v>
       </c>
       <c r="F447" t="s">
         <v>4141</v>
       </c>
       <c r="G447" t="s">
         <v>4142</v>
       </c>
       <c r="H447" t="s">
         <v>4143</v>
       </c>
       <c r="I447" t="s">
         <v>4144</v>
       </c>
       <c r="J447" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K447" t="s">
-        <v>25</v>
+        <v>589</v>
       </c>
       <c r="L447" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M447" t="s">
-        <v>27</v>
+        <v>590</v>
       </c>
       <c r="N447" t="s">
         <v>28</v>
       </c>
       <c r="O447" t="s">
         <v>4145</v>
       </c>
     </row>
     <row r="448" spans="1:15">
       <c r="A448">
-        <v>65045</v>
+        <v>65035</v>
       </c>
       <c r="B448" t="s">
         <v>4146</v>
       </c>
       <c r="C448" t="s">
         <v>4147</v>
       </c>
       <c r="D448" t="s">
         <v>4148</v>
       </c>
       <c r="E448" t="s">
         <v>4149</v>
       </c>
       <c r="F448" t="s">
         <v>4150</v>
       </c>
       <c r="G448" t="s">
         <v>4151</v>
       </c>
       <c r="H448" t="s">
         <v>4152</v>
       </c>
       <c r="I448" t="s">
         <v>4153</v>
       </c>
       <c r="J448" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="K448" t="s">
+        <v>25</v>
+      </c>
+      <c r="L448" t="s">
+        <v>26</v>
+      </c>
+      <c r="M448" t="s">
+        <v>27</v>
+      </c>
+      <c r="N448" t="s">
+        <v>28</v>
+      </c>
+      <c r="O448" t="s">
         <v>4154</v>
-      </c>
-[...10 lines deleted...]
-        <v>4156</v>
       </c>
     </row>
     <row r="449" spans="1:15">
       <c r="A449">
-        <v>65046</v>
+        <v>65036</v>
       </c>
       <c r="B449" t="s">
+        <v>4155</v>
+      </c>
+      <c r="C449" t="s">
+        <v>4156</v>
+      </c>
+      <c r="D449" t="s">
         <v>4157</v>
       </c>
-      <c r="C449" t="s">
+      <c r="E449" t="s">
         <v>4158</v>
       </c>
-      <c r="D449" t="s">
+      <c r="F449" t="s">
         <v>4159</v>
       </c>
-      <c r="E449" t="s">
+      <c r="G449" t="s">
         <v>4160</v>
       </c>
-      <c r="F449" t="s">
+      <c r="H449" t="s">
         <v>4161</v>
       </c>
-      <c r="G449" t="s">
+      <c r="I449" t="s">
         <v>4162</v>
       </c>
-      <c r="H449" t="s">
+      <c r="J449" t="s">
+        <v>24</v>
+      </c>
+      <c r="K449" t="s">
+        <v>25</v>
+      </c>
+      <c r="L449" t="s">
+        <v>26</v>
+      </c>
+      <c r="M449" t="s">
+        <v>27</v>
+      </c>
+      <c r="N449" t="s">
+        <v>28</v>
+      </c>
+      <c r="O449" t="s">
         <v>4163</v>
-      </c>
-[...19 lines deleted...]
-        <v>4165</v>
       </c>
     </row>
     <row r="450" spans="1:15">
       <c r="A450">
-        <v>65047</v>
+        <v>65037</v>
       </c>
       <c r="B450" t="s">
+        <v>4164</v>
+      </c>
+      <c r="C450" t="s">
+        <v>4165</v>
+      </c>
+      <c r="D450" t="s">
         <v>4166</v>
       </c>
-      <c r="C450" t="s">
+      <c r="E450" t="s">
         <v>4167</v>
       </c>
-      <c r="D450" t="s">
+      <c r="F450" t="s">
         <v>4168</v>
       </c>
-      <c r="E450" t="s">
+      <c r="G450" t="s">
         <v>4169</v>
       </c>
-      <c r="F450" t="s">
+      <c r="H450" t="s">
         <v>4170</v>
       </c>
-      <c r="G450" t="s">
+      <c r="I450" t="s">
         <v>4171</v>
       </c>
-      <c r="H450" t="s">
+      <c r="J450" t="s">
+        <v>24</v>
+      </c>
+      <c r="K450" t="s">
+        <v>25</v>
+      </c>
+      <c r="L450" t="s">
+        <v>26</v>
+      </c>
+      <c r="M450" t="s">
+        <v>27</v>
+      </c>
+      <c r="N450" t="s">
+        <v>28</v>
+      </c>
+      <c r="O450" t="s">
         <v>4172</v>
-      </c>
-[...19 lines deleted...]
-        <v>4174</v>
       </c>
     </row>
     <row r="451" spans="1:15">
       <c r="A451">
-        <v>65049</v>
+        <v>65038</v>
       </c>
       <c r="B451" t="s">
+        <v>4173</v>
+      </c>
+      <c r="C451" t="s">
+        <v>4174</v>
+      </c>
+      <c r="D451" t="s">
         <v>4175</v>
       </c>
-      <c r="C451" t="s">
+      <c r="E451" t="s">
         <v>4176</v>
       </c>
-      <c r="D451" t="s">
+      <c r="F451" t="s">
         <v>4177</v>
       </c>
-      <c r="E451" t="s">
+      <c r="G451" t="s">
         <v>4178</v>
       </c>
-      <c r="F451" t="s">
+      <c r="H451" t="s">
         <v>4179</v>
       </c>
-      <c r="G451" t="s">
+      <c r="I451" t="s">
         <v>4180</v>
       </c>
-      <c r="H451" t="s">
+      <c r="J451" t="s">
+        <v>24</v>
+      </c>
+      <c r="K451" t="s">
+        <v>179</v>
+      </c>
+      <c r="L451" t="s">
+        <v>26</v>
+      </c>
+      <c r="M451" t="s">
+        <v>180</v>
+      </c>
+      <c r="N451" t="s">
+        <v>28</v>
+      </c>
+      <c r="O451" t="s">
         <v>4181</v>
-      </c>
-[...19 lines deleted...]
-        <v>4183</v>
       </c>
     </row>
     <row r="452" spans="1:15">
       <c r="A452">
-        <v>65050</v>
+        <v>65039</v>
       </c>
       <c r="B452" t="s">
+        <v>4182</v>
+      </c>
+      <c r="C452" t="s">
+        <v>4183</v>
+      </c>
+      <c r="D452" t="s">
         <v>4184</v>
       </c>
-      <c r="C452" t="s">
+      <c r="E452" t="s">
         <v>4185</v>
       </c>
-      <c r="D452" t="s">
+      <c r="F452" t="s">
         <v>4186</v>
       </c>
-      <c r="E452" t="s">
+      <c r="G452" t="s">
         <v>4187</v>
       </c>
-      <c r="F452" t="s">
+      <c r="H452" t="s">
         <v>4188</v>
       </c>
-      <c r="G452" t="s">
+      <c r="I452" t="s">
         <v>4189</v>
       </c>
-      <c r="H452" t="s">
+      <c r="J452" t="s">
+        <v>24</v>
+      </c>
+      <c r="K452" t="s">
+        <v>179</v>
+      </c>
+      <c r="L452" t="s">
+        <v>26</v>
+      </c>
+      <c r="M452" t="s">
+        <v>180</v>
+      </c>
+      <c r="N452" t="s">
+        <v>28</v>
+      </c>
+      <c r="O452" t="s">
         <v>4190</v>
-      </c>
-[...19 lines deleted...]
-        <v>4192</v>
       </c>
     </row>
     <row r="453" spans="1:15">
       <c r="A453">
-        <v>65051</v>
+        <v>65040</v>
       </c>
       <c r="B453" t="s">
+        <v>4191</v>
+      </c>
+      <c r="C453" t="s">
+        <v>4192</v>
+      </c>
+      <c r="D453" t="s">
         <v>4193</v>
       </c>
-      <c r="C453" t="s">
+      <c r="E453" t="s">
         <v>4194</v>
       </c>
-      <c r="D453" t="s">
+      <c r="F453" t="s">
         <v>4195</v>
       </c>
-      <c r="E453" t="s">
+      <c r="G453" t="s">
         <v>4196</v>
       </c>
-      <c r="F453" t="s">
+      <c r="H453" t="s">
         <v>4197</v>
       </c>
-      <c r="G453" t="s">
+      <c r="I453" t="s">
         <v>4198</v>
       </c>
-      <c r="H453" t="s">
+      <c r="J453" t="s">
+        <v>24</v>
+      </c>
+      <c r="K453" t="s">
+        <v>1487</v>
+      </c>
+      <c r="L453" t="s">
+        <v>26</v>
+      </c>
+      <c r="M453" t="s">
+        <v>1489</v>
+      </c>
+      <c r="N453" t="s">
+        <v>28</v>
+      </c>
+      <c r="O453" t="s">
         <v>4199</v>
-      </c>
-[...19 lines deleted...]
-        <v>4201</v>
       </c>
     </row>
     <row r="454" spans="1:15">
       <c r="A454">
-        <v>65053</v>
+        <v>65043</v>
       </c>
       <c r="B454" t="s">
+        <v>4200</v>
+      </c>
+      <c r="C454" t="s">
+        <v>4201</v>
+      </c>
+      <c r="D454" t="s">
         <v>4202</v>
       </c>
-      <c r="C454" t="s">
+      <c r="E454" t="s">
         <v>4203</v>
       </c>
-      <c r="D454" t="s">
+      <c r="F454" t="s">
         <v>4204</v>
       </c>
-      <c r="E454" t="s">
+      <c r="G454" t="s">
         <v>4205</v>
       </c>
-      <c r="F454" t="s">
+      <c r="H454" t="s">
         <v>4206</v>
       </c>
-      <c r="G454" t="s">
+      <c r="I454" t="s">
         <v>4207</v>
       </c>
-      <c r="H454" t="s">
+      <c r="J454" t="s">
+        <v>24</v>
+      </c>
+      <c r="K454" t="s">
+        <v>25</v>
+      </c>
+      <c r="L454" t="s">
+        <v>26</v>
+      </c>
+      <c r="M454" t="s">
+        <v>27</v>
+      </c>
+      <c r="N454" t="s">
+        <v>28</v>
+      </c>
+      <c r="O454" t="s">
         <v>4208</v>
-      </c>
-[...19 lines deleted...]
-        <v>4210</v>
       </c>
     </row>
     <row r="455" spans="1:15">
       <c r="A455">
-        <v>65054</v>
+        <v>65044</v>
       </c>
       <c r="B455" t="s">
+        <v>4209</v>
+      </c>
+      <c r="C455" t="s">
+        <v>4210</v>
+      </c>
+      <c r="D455" t="s">
         <v>4211</v>
       </c>
-      <c r="C455" t="s">
+      <c r="E455" t="s">
         <v>4212</v>
       </c>
-      <c r="D455" t="s">
+      <c r="F455" t="s">
         <v>4213</v>
       </c>
-      <c r="E455" t="s">
+      <c r="G455" t="s">
         <v>4214</v>
       </c>
-      <c r="F455" t="s">
+      <c r="H455" t="s">
         <v>4215</v>
       </c>
-      <c r="G455" t="s">
+      <c r="I455" t="s">
         <v>4216</v>
       </c>
-      <c r="H455" t="s">
+      <c r="J455" t="s">
+        <v>24</v>
+      </c>
+      <c r="K455" t="s">
+        <v>25</v>
+      </c>
+      <c r="L455" t="s">
+        <v>26</v>
+      </c>
+      <c r="M455" t="s">
+        <v>27</v>
+      </c>
+      <c r="N455" t="s">
+        <v>28</v>
+      </c>
+      <c r="O455" t="s">
         <v>4217</v>
-      </c>
-[...19 lines deleted...]
-        <v>4219</v>
       </c>
     </row>
     <row r="456" spans="1:15">
       <c r="A456">
-        <v>65055</v>
+        <v>65045</v>
       </c>
       <c r="B456" t="s">
+        <v>4218</v>
+      </c>
+      <c r="C456" t="s">
+        <v>4219</v>
+      </c>
+      <c r="D456" t="s">
         <v>4220</v>
       </c>
-      <c r="C456" t="s">
+      <c r="E456" t="s">
         <v>4221</v>
       </c>
-      <c r="D456" t="s">
+      <c r="F456" t="s">
         <v>4222</v>
       </c>
-      <c r="E456" t="s">
+      <c r="G456" t="s">
         <v>4223</v>
       </c>
-      <c r="F456" t="s">
+      <c r="H456" t="s">
         <v>4224</v>
       </c>
-      <c r="G456" t="s">
+      <c r="I456" t="s">
         <v>4225</v>
       </c>
-      <c r="H456" t="s">
+      <c r="J456" t="s">
+        <v>58</v>
+      </c>
+      <c r="K456" t="s">
         <v>4226</v>
       </c>
-      <c r="I456" t="s">
+      <c r="L456" t="s">
+        <v>60</v>
+      </c>
+      <c r="M456" t="s">
         <v>4227</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
       <c r="N456" t="s">
         <v>28</v>
       </c>
       <c r="O456" t="s">
         <v>4228</v>
       </c>
     </row>
     <row r="457" spans="1:15">
       <c r="A457">
-        <v>65057</v>
+        <v>65046</v>
       </c>
       <c r="B457" t="s">
         <v>4229</v>
       </c>
       <c r="C457" t="s">
         <v>4230</v>
       </c>
       <c r="D457" t="s">
         <v>4231</v>
       </c>
       <c r="E457" t="s">
         <v>4232</v>
       </c>
       <c r="F457" t="s">
         <v>4233</v>
       </c>
       <c r="G457" t="s">
         <v>4234</v>
       </c>
       <c r="H457" t="s">
         <v>4235</v>
       </c>
       <c r="I457" t="s">
         <v>4236</v>
       </c>
       <c r="J457" t="s">
         <v>24</v>
       </c>
       <c r="K457" t="s">
-        <v>274</v>
+        <v>47</v>
       </c>
       <c r="L457" t="s">
         <v>26</v>
       </c>
       <c r="M457" t="s">
-        <v>276</v>
+        <v>48</v>
       </c>
       <c r="N457" t="s">
         <v>28</v>
       </c>
       <c r="O457" t="s">
         <v>4237</v>
       </c>
     </row>
     <row r="458" spans="1:15">
       <c r="A458">
-        <v>65058</v>
+        <v>65047</v>
       </c>
       <c r="B458" t="s">
         <v>4238</v>
       </c>
       <c r="C458" t="s">
         <v>4239</v>
       </c>
       <c r="D458" t="s">
         <v>4240</v>
       </c>
       <c r="E458" t="s">
         <v>4241</v>
       </c>
       <c r="F458" t="s">
         <v>4242</v>
       </c>
       <c r="G458" t="s">
         <v>4243</v>
       </c>
       <c r="H458" t="s">
         <v>4244</v>
       </c>
       <c r="I458" t="s">
         <v>4245</v>
       </c>
       <c r="J458" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K458" t="s">
-        <v>690</v>
+        <v>4226</v>
       </c>
       <c r="L458" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M458" t="s">
-        <v>691</v>
+        <v>4227</v>
       </c>
       <c r="N458" t="s">
         <v>28</v>
       </c>
       <c r="O458" t="s">
         <v>4246</v>
       </c>
     </row>
     <row r="459" spans="1:15">
       <c r="A459">
-        <v>65059</v>
+        <v>65049</v>
       </c>
       <c r="B459" t="s">
         <v>4247</v>
       </c>
       <c r="C459" t="s">
         <v>4248</v>
       </c>
       <c r="D459" t="s">
         <v>4249</v>
       </c>
       <c r="E459" t="s">
         <v>4250</v>
       </c>
       <c r="F459" t="s">
         <v>4251</v>
       </c>
       <c r="G459" t="s">
         <v>4252</v>
       </c>
       <c r="H459" t="s">
         <v>4253</v>
       </c>
       <c r="I459" t="s">
         <v>4254</v>
       </c>
       <c r="J459" t="s">
         <v>24</v>
       </c>
       <c r="K459" t="s">
-        <v>170</v>
+        <v>59</v>
       </c>
       <c r="L459" t="s">
         <v>26</v>
       </c>
       <c r="M459" t="s">
-        <v>171</v>
+        <v>61</v>
       </c>
       <c r="N459" t="s">
         <v>28</v>
       </c>
       <c r="O459" t="s">
         <v>4255</v>
       </c>
     </row>
     <row r="460" spans="1:15">
       <c r="A460">
-        <v>65060</v>
+        <v>65050</v>
       </c>
       <c r="B460" t="s">
         <v>4256</v>
       </c>
       <c r="C460" t="s">
         <v>4257</v>
       </c>
       <c r="D460" t="s">
         <v>4258</v>
       </c>
       <c r="E460" t="s">
         <v>4259</v>
       </c>
       <c r="F460" t="s">
         <v>4260</v>
       </c>
       <c r="G460" t="s">
         <v>4261</v>
       </c>
       <c r="H460" t="s">
         <v>4262</v>
       </c>
       <c r="I460" t="s">
         <v>4263</v>
       </c>
       <c r="J460" t="s">
         <v>24</v>
       </c>
       <c r="K460" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L460" t="s">
         <v>26</v>
       </c>
       <c r="M460" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N460" t="s">
         <v>28</v>
       </c>
       <c r="O460" t="s">
         <v>4264</v>
       </c>
     </row>
     <row r="461" spans="1:15">
       <c r="A461">
-        <v>65061</v>
+        <v>65051</v>
       </c>
       <c r="B461" t="s">
         <v>4265</v>
       </c>
       <c r="C461" t="s">
         <v>4266</v>
       </c>
       <c r="D461" t="s">
         <v>4267</v>
       </c>
       <c r="E461" t="s">
         <v>4268</v>
       </c>
       <c r="F461" t="s">
         <v>4269</v>
       </c>
       <c r="G461" t="s">
         <v>4270</v>
       </c>
       <c r="H461" t="s">
         <v>4271</v>
       </c>
       <c r="I461" t="s">
         <v>4272</v>
       </c>
       <c r="J461" t="s">
         <v>24</v>
       </c>
       <c r="K461" t="s">
-        <v>1460</v>
+        <v>755</v>
       </c>
       <c r="L461" t="s">
         <v>26</v>
       </c>
       <c r="M461" t="s">
-        <v>1462</v>
+        <v>756</v>
       </c>
       <c r="N461" t="s">
         <v>28</v>
       </c>
       <c r="O461" t="s">
         <v>4273</v>
       </c>
     </row>
     <row r="462" spans="1:15">
       <c r="A462">
-        <v>65062</v>
+        <v>65053</v>
       </c>
       <c r="B462" t="s">
         <v>4274</v>
       </c>
       <c r="C462" t="s">
         <v>4275</v>
       </c>
       <c r="D462" t="s">
         <v>4276</v>
       </c>
       <c r="E462" t="s">
         <v>4277</v>
       </c>
       <c r="F462" t="s">
         <v>4278</v>
       </c>
       <c r="G462" t="s">
         <v>4279</v>
       </c>
       <c r="H462" t="s">
         <v>4280</v>
       </c>
       <c r="I462" t="s">
         <v>4281</v>
       </c>
       <c r="J462" t="s">
         <v>24</v>
       </c>
       <c r="K462" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L462" t="s">
         <v>26</v>
       </c>
       <c r="M462" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N462" t="s">
         <v>28</v>
       </c>
       <c r="O462" t="s">
         <v>4282</v>
       </c>
     </row>
     <row r="463" spans="1:15">
       <c r="A463">
-        <v>65063</v>
+        <v>65054</v>
       </c>
       <c r="B463" t="s">
         <v>4283</v>
       </c>
       <c r="C463" t="s">
         <v>4284</v>
       </c>
       <c r="D463" t="s">
         <v>4285</v>
       </c>
       <c r="E463" t="s">
         <v>4286</v>
       </c>
       <c r="F463" t="s">
         <v>4287</v>
       </c>
       <c r="G463" t="s">
         <v>4288</v>
       </c>
       <c r="H463" t="s">
         <v>4289</v>
       </c>
       <c r="I463" t="s">
         <v>4290</v>
       </c>
       <c r="J463" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K463" t="s">
-        <v>1071</v>
+        <v>217</v>
       </c>
       <c r="L463" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M463" t="s">
-        <v>1072</v>
+        <v>218</v>
       </c>
       <c r="N463" t="s">
         <v>28</v>
       </c>
       <c r="O463" t="s">
         <v>4291</v>
       </c>
     </row>
     <row r="464" spans="1:15">
       <c r="A464">
-        <v>65065</v>
+        <v>65055</v>
       </c>
       <c r="B464" t="s">
         <v>4292</v>
       </c>
       <c r="C464" t="s">
         <v>4293</v>
       </c>
       <c r="D464" t="s">
         <v>4294</v>
       </c>
       <c r="E464" t="s">
         <v>4295</v>
       </c>
       <c r="F464" t="s">
         <v>4296</v>
       </c>
       <c r="G464" t="s">
         <v>4297</v>
       </c>
       <c r="H464" t="s">
         <v>4298</v>
       </c>
       <c r="I464" t="s">
         <v>4299</v>
       </c>
       <c r="J464" t="s">
+        <v>24</v>
+      </c>
+      <c r="K464" t="s">
+        <v>589</v>
+      </c>
+      <c r="L464" t="s">
+        <v>26</v>
+      </c>
+      <c r="M464" t="s">
+        <v>590</v>
+      </c>
+      <c r="N464" t="s">
+        <v>28</v>
+      </c>
+      <c r="O464" t="s">
         <v>4300</v>
-      </c>
-[...13 lines deleted...]
-        <v>4302</v>
       </c>
     </row>
     <row r="465" spans="1:15">
       <c r="A465">
-        <v>65068</v>
+        <v>65057</v>
       </c>
       <c r="B465" t="s">
+        <v>4301</v>
+      </c>
+      <c r="C465" t="s">
+        <v>4302</v>
+      </c>
+      <c r="D465" t="s">
         <v>4303</v>
       </c>
-      <c r="C465" t="s">
+      <c r="E465" t="s">
         <v>4304</v>
       </c>
-      <c r="D465" t="s">
+      <c r="F465" t="s">
         <v>4305</v>
       </c>
-      <c r="E465" t="s">
+      <c r="G465" t="s">
         <v>4306</v>
       </c>
-      <c r="F465" t="s">
+      <c r="H465" t="s">
         <v>4307</v>
       </c>
-      <c r="G465" t="s">
+      <c r="I465" t="s">
         <v>4308</v>
       </c>
-      <c r="H465" t="s">
+      <c r="J465" t="s">
+        <v>24</v>
+      </c>
+      <c r="K465" t="s">
+        <v>283</v>
+      </c>
+      <c r="L465" t="s">
+        <v>26</v>
+      </c>
+      <c r="M465" t="s">
+        <v>285</v>
+      </c>
+      <c r="N465" t="s">
+        <v>28</v>
+      </c>
+      <c r="O465" t="s">
         <v>4309</v>
-      </c>
-[...19 lines deleted...]
-        <v>4311</v>
       </c>
     </row>
     <row r="466" spans="1:15">
       <c r="A466">
-        <v>65069</v>
+        <v>65058</v>
       </c>
       <c r="B466" t="s">
+        <v>4310</v>
+      </c>
+      <c r="C466" t="s">
+        <v>4311</v>
+      </c>
+      <c r="D466" t="s">
         <v>4312</v>
       </c>
-      <c r="C466" t="s">
+      <c r="E466" t="s">
         <v>4313</v>
       </c>
-      <c r="D466" t="s">
+      <c r="F466" t="s">
         <v>4314</v>
       </c>
-      <c r="E466" t="s">
+      <c r="G466" t="s">
         <v>4315</v>
       </c>
-      <c r="F466" t="s">
+      <c r="H466" t="s">
         <v>4316</v>
       </c>
-      <c r="G466" t="s">
+      <c r="I466" t="s">
         <v>4317</v>
       </c>
-      <c r="H466" t="s">
+      <c r="J466" t="s">
+        <v>459</v>
+      </c>
+      <c r="K466" t="s">
+        <v>699</v>
+      </c>
+      <c r="L466" t="s">
+        <v>461</v>
+      </c>
+      <c r="M466" t="s">
+        <v>700</v>
+      </c>
+      <c r="N466" t="s">
+        <v>28</v>
+      </c>
+      <c r="O466" t="s">
         <v>4318</v>
-      </c>
-[...19 lines deleted...]
-        <v>4320</v>
       </c>
     </row>
     <row r="467" spans="1:15">
       <c r="A467">
-        <v>65071</v>
+        <v>65059</v>
       </c>
       <c r="B467" t="s">
+        <v>4319</v>
+      </c>
+      <c r="C467" t="s">
+        <v>4320</v>
+      </c>
+      <c r="D467" t="s">
         <v>4321</v>
       </c>
-      <c r="C467" t="s">
+      <c r="E467" t="s">
         <v>4322</v>
       </c>
-      <c r="D467" t="s">
+      <c r="F467" t="s">
         <v>4323</v>
       </c>
-      <c r="E467" t="s">
+      <c r="G467" t="s">
         <v>4324</v>
       </c>
-      <c r="F467" t="s">
+      <c r="H467" t="s">
         <v>4325</v>
       </c>
-      <c r="G467" t="s">
+      <c r="I467" t="s">
         <v>4326</v>
       </c>
-      <c r="H467" t="s">
+      <c r="J467" t="s">
+        <v>24</v>
+      </c>
+      <c r="K467" t="s">
+        <v>179</v>
+      </c>
+      <c r="L467" t="s">
+        <v>26</v>
+      </c>
+      <c r="M467" t="s">
+        <v>180</v>
+      </c>
+      <c r="N467" t="s">
+        <v>28</v>
+      </c>
+      <c r="O467" t="s">
         <v>4327</v>
-      </c>
-[...19 lines deleted...]
-        <v>4329</v>
       </c>
     </row>
     <row r="468" spans="1:15">
       <c r="A468">
-        <v>65073</v>
+        <v>65060</v>
       </c>
       <c r="B468" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C468" t="s">
+        <v>4329</v>
+      </c>
+      <c r="D468" t="s">
         <v>4330</v>
       </c>
-      <c r="C468" t="s">
+      <c r="E468" t="s">
         <v>4331</v>
       </c>
-      <c r="D468" t="s">
+      <c r="F468" t="s">
         <v>4332</v>
       </c>
-      <c r="E468" t="s">
+      <c r="G468" t="s">
         <v>4333</v>
       </c>
-      <c r="F468" t="s">
+      <c r="H468" t="s">
         <v>4334</v>
       </c>
-      <c r="G468" t="s">
+      <c r="I468" t="s">
         <v>4335</v>
       </c>
-      <c r="H468" t="s">
+      <c r="J468" t="s">
+        <v>24</v>
+      </c>
+      <c r="K468" t="s">
+        <v>47</v>
+      </c>
+      <c r="L468" t="s">
+        <v>26</v>
+      </c>
+      <c r="M468" t="s">
+        <v>48</v>
+      </c>
+      <c r="N468" t="s">
+        <v>28</v>
+      </c>
+      <c r="O468" t="s">
         <v>4336</v>
-      </c>
-[...19 lines deleted...]
-        <v>4338</v>
       </c>
     </row>
     <row r="469" spans="1:15">
       <c r="A469">
-        <v>65074</v>
+        <v>65061</v>
       </c>
       <c r="B469" t="s">
+        <v>4337</v>
+      </c>
+      <c r="C469" t="s">
+        <v>4338</v>
+      </c>
+      <c r="D469" t="s">
         <v>4339</v>
       </c>
-      <c r="C469" t="s">
+      <c r="E469" t="s">
         <v>4340</v>
       </c>
-      <c r="D469" t="s">
+      <c r="F469" t="s">
         <v>4341</v>
       </c>
-      <c r="E469" t="s">
+      <c r="G469" t="s">
         <v>4342</v>
       </c>
-      <c r="F469" t="s">
+      <c r="H469" t="s">
         <v>4343</v>
       </c>
-      <c r="G469" t="s">
+      <c r="I469" t="s">
         <v>4344</v>
       </c>
-      <c r="H469" t="s">
+      <c r="J469" t="s">
+        <v>24</v>
+      </c>
+      <c r="K469" t="s">
+        <v>1487</v>
+      </c>
+      <c r="L469" t="s">
+        <v>26</v>
+      </c>
+      <c r="M469" t="s">
+        <v>1489</v>
+      </c>
+      <c r="N469" t="s">
+        <v>28</v>
+      </c>
+      <c r="O469" t="s">
         <v>4345</v>
-      </c>
-[...19 lines deleted...]
-        <v>4349</v>
       </c>
     </row>
     <row r="470" spans="1:15">
       <c r="A470">
-        <v>65075</v>
+        <v>65062</v>
       </c>
       <c r="B470" t="s">
+        <v>4346</v>
+      </c>
+      <c r="C470" t="s">
+        <v>4347</v>
+      </c>
+      <c r="D470" t="s">
+        <v>4348</v>
+      </c>
+      <c r="E470" t="s">
+        <v>4349</v>
+      </c>
+      <c r="F470" t="s">
         <v>4350</v>
       </c>
-      <c r="C470" t="s">
+      <c r="G470" t="s">
         <v>4351</v>
       </c>
-      <c r="D470" t="s">
+      <c r="H470" t="s">
         <v>4352</v>
       </c>
-      <c r="E470" t="s">
+      <c r="I470" t="s">
         <v>4353</v>
       </c>
-      <c r="F470" t="s">
+      <c r="J470" t="s">
+        <v>24</v>
+      </c>
+      <c r="K470" t="s">
+        <v>25</v>
+      </c>
+      <c r="L470" t="s">
+        <v>26</v>
+      </c>
+      <c r="M470" t="s">
+        <v>27</v>
+      </c>
+      <c r="N470" t="s">
+        <v>28</v>
+      </c>
+      <c r="O470" t="s">
         <v>4354</v>
-      </c>
-[...25 lines deleted...]
-        <v>4358</v>
       </c>
     </row>
     <row r="471" spans="1:15">
       <c r="A471">
-        <v>65076</v>
+        <v>65063</v>
       </c>
       <c r="B471" t="s">
+        <v>4355</v>
+      </c>
+      <c r="C471" t="s">
+        <v>4356</v>
+      </c>
+      <c r="D471" t="s">
+        <v>4357</v>
+      </c>
+      <c r="E471" t="s">
+        <v>4358</v>
+      </c>
+      <c r="F471" t="s">
         <v>4359</v>
       </c>
-      <c r="C471" t="s">
+      <c r="G471" t="s">
         <v>4360</v>
       </c>
-      <c r="D471" t="s">
+      <c r="H471" t="s">
         <v>4361</v>
       </c>
-      <c r="E471" t="s">
+      <c r="I471" t="s">
         <v>4362</v>
       </c>
-      <c r="F471" t="s">
+      <c r="J471" t="s">
+        <v>24</v>
+      </c>
+      <c r="K471" t="s">
+        <v>1080</v>
+      </c>
+      <c r="L471" t="s">
+        <v>26</v>
+      </c>
+      <c r="M471" t="s">
+        <v>1081</v>
+      </c>
+      <c r="N471" t="s">
+        <v>28</v>
+      </c>
+      <c r="O471" t="s">
         <v>4363</v>
-      </c>
-[...25 lines deleted...]
-        <v>4367</v>
       </c>
     </row>
     <row r="472" spans="1:15">
       <c r="A472">
-        <v>65077</v>
+        <v>65065</v>
       </c>
       <c r="B472" t="s">
+        <v>4364</v>
+      </c>
+      <c r="C472" t="s">
+        <v>4365</v>
+      </c>
+      <c r="D472" t="s">
+        <v>4366</v>
+      </c>
+      <c r="E472" t="s">
+        <v>4367</v>
+      </c>
+      <c r="F472" t="s">
         <v>4368</v>
       </c>
-      <c r="C472" t="s">
+      <c r="G472" t="s">
         <v>4369</v>
       </c>
-      <c r="D472" t="s">
+      <c r="H472" t="s">
         <v>4370</v>
       </c>
-      <c r="E472" t="s">
+      <c r="I472" t="s">
         <v>4371</v>
       </c>
-      <c r="F472" t="s">
+      <c r="J472" t="s">
         <v>4372</v>
       </c>
-      <c r="G472" t="s">
+      <c r="K472" t="s">
+        <v>1487</v>
+      </c>
+      <c r="L472" t="s">
         <v>4373</v>
       </c>
-      <c r="H472" t="s">
+      <c r="M472" t="s">
+        <v>1489</v>
+      </c>
+      <c r="N472" t="s">
+        <v>28</v>
+      </c>
+      <c r="O472" t="s">
         <v>4374</v>
-      </c>
-[...19 lines deleted...]
-        <v>4376</v>
       </c>
     </row>
     <row r="473" spans="1:15">
       <c r="A473">
-        <v>65080</v>
+        <v>65068</v>
       </c>
       <c r="B473" t="s">
+        <v>4375</v>
+      </c>
+      <c r="C473" t="s">
+        <v>4376</v>
+      </c>
+      <c r="D473" t="s">
         <v>4377</v>
       </c>
-      <c r="C473" t="s">
+      <c r="E473" t="s">
         <v>4378</v>
       </c>
-      <c r="D473" t="s">
+      <c r="F473" t="s">
         <v>4379</v>
       </c>
-      <c r="E473" t="s">
+      <c r="G473" t="s">
         <v>4380</v>
       </c>
-      <c r="F473" t="s">
+      <c r="H473" t="s">
         <v>4381</v>
       </c>
-      <c r="G473" t="s">
+      <c r="I473" t="s">
         <v>4382</v>
       </c>
-      <c r="H473" t="s">
+      <c r="J473" t="s">
+        <v>24</v>
+      </c>
+      <c r="K473" t="s">
+        <v>25</v>
+      </c>
+      <c r="L473" t="s">
+        <v>26</v>
+      </c>
+      <c r="M473" t="s">
+        <v>27</v>
+      </c>
+      <c r="N473" t="s">
+        <v>28</v>
+      </c>
+      <c r="O473" t="s">
         <v>4383</v>
-      </c>
-[...19 lines deleted...]
-        <v>4385</v>
       </c>
     </row>
     <row r="474" spans="1:15">
       <c r="A474">
-        <v>65081</v>
+        <v>65069</v>
       </c>
       <c r="B474" t="s">
+        <v>4384</v>
+      </c>
+      <c r="C474" t="s">
+        <v>4385</v>
+      </c>
+      <c r="D474" t="s">
         <v>4386</v>
       </c>
-      <c r="C474" t="s">
+      <c r="E474" t="s">
         <v>4387</v>
       </c>
-      <c r="D474" t="s">
+      <c r="F474" t="s">
         <v>4388</v>
       </c>
-      <c r="E474" t="s">
+      <c r="G474" t="s">
         <v>4389</v>
       </c>
-      <c r="F474" t="s">
+      <c r="H474" t="s">
         <v>4390</v>
       </c>
-      <c r="G474" t="s">
+      <c r="I474" t="s">
         <v>4391</v>
       </c>
-      <c r="H474" t="s">
+      <c r="J474" t="s">
+        <v>24</v>
+      </c>
+      <c r="K474" t="s">
+        <v>179</v>
+      </c>
+      <c r="L474" t="s">
+        <v>26</v>
+      </c>
+      <c r="M474" t="s">
+        <v>180</v>
+      </c>
+      <c r="N474" t="s">
+        <v>28</v>
+      </c>
+      <c r="O474" t="s">
         <v>4392</v>
-      </c>
-[...19 lines deleted...]
-        <v>4394</v>
       </c>
     </row>
     <row r="475" spans="1:15">
       <c r="A475">
-        <v>65082</v>
+        <v>65071</v>
       </c>
       <c r="B475" t="s">
+        <v>4393</v>
+      </c>
+      <c r="C475" t="s">
+        <v>4394</v>
+      </c>
+      <c r="D475" t="s">
         <v>4395</v>
       </c>
-      <c r="C475" t="s">
+      <c r="E475" t="s">
         <v>4396</v>
       </c>
-      <c r="D475" t="s">
+      <c r="F475" t="s">
         <v>4397</v>
       </c>
-      <c r="E475" t="s">
+      <c r="G475" t="s">
         <v>4398</v>
       </c>
-      <c r="F475" t="s">
+      <c r="H475" t="s">
         <v>4399</v>
       </c>
-      <c r="G475" t="s">
+      <c r="I475" t="s">
         <v>4400</v>
       </c>
-      <c r="H475" t="s">
+      <c r="J475" t="s">
+        <v>24</v>
+      </c>
+      <c r="K475" t="s">
+        <v>25</v>
+      </c>
+      <c r="L475" t="s">
+        <v>26</v>
+      </c>
+      <c r="M475" t="s">
+        <v>27</v>
+      </c>
+      <c r="N475" t="s">
+        <v>28</v>
+      </c>
+      <c r="O475" t="s">
         <v>4401</v>
-      </c>
-[...19 lines deleted...]
-        <v>4403</v>
       </c>
     </row>
     <row r="476" spans="1:15">
       <c r="A476">
-        <v>65083</v>
+        <v>65073</v>
       </c>
       <c r="B476" t="s">
+        <v>4402</v>
+      </c>
+      <c r="C476" t="s">
+        <v>4403</v>
+      </c>
+      <c r="D476" t="s">
         <v>4404</v>
       </c>
-      <c r="C476" t="s">
+      <c r="E476" t="s">
         <v>4405</v>
       </c>
-      <c r="D476" t="s">
+      <c r="F476" t="s">
         <v>4406</v>
       </c>
-      <c r="E476" t="s">
+      <c r="G476" t="s">
         <v>4407</v>
       </c>
-      <c r="F476" t="s">
+      <c r="H476" t="s">
         <v>4408</v>
       </c>
-      <c r="G476" t="s">
+      <c r="I476" t="s">
         <v>4409</v>
       </c>
-      <c r="H476" t="s">
+      <c r="J476" t="s">
+        <v>24</v>
+      </c>
+      <c r="K476" t="s">
+        <v>25</v>
+      </c>
+      <c r="L476" t="s">
+        <v>26</v>
+      </c>
+      <c r="M476" t="s">
+        <v>27</v>
+      </c>
+      <c r="N476" t="s">
+        <v>28</v>
+      </c>
+      <c r="O476" t="s">
         <v>4410</v>
-      </c>
-[...19 lines deleted...]
-        <v>4412</v>
       </c>
     </row>
     <row r="477" spans="1:15">
       <c r="A477">
-        <v>65084</v>
+        <v>65074</v>
       </c>
       <c r="B477" t="s">
+        <v>4411</v>
+      </c>
+      <c r="C477" t="s">
+        <v>4412</v>
+      </c>
+      <c r="D477" t="s">
         <v>4413</v>
       </c>
-      <c r="C477" t="s">
+      <c r="E477" t="s">
         <v>4414</v>
       </c>
-      <c r="D477" t="s">
+      <c r="F477" t="s">
         <v>4415</v>
       </c>
-      <c r="E477" t="s">
+      <c r="G477" t="s">
         <v>4416</v>
       </c>
-      <c r="F477" t="s">
+      <c r="H477" t="s">
         <v>4417</v>
       </c>
-      <c r="G477" t="s">
+      <c r="I477" t="s">
         <v>4418</v>
       </c>
-      <c r="H477" t="s">
+      <c r="J477" t="s">
+        <v>24</v>
+      </c>
+      <c r="K477" t="s">
         <v>4419</v>
       </c>
-      <c r="I477" t="s">
+      <c r="L477" t="s">
+        <v>26</v>
+      </c>
+      <c r="M477" t="s">
         <v>4420</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N477" t="s">
         <v>28</v>
       </c>
       <c r="O477" t="s">
         <v>4421</v>
       </c>
     </row>
     <row r="478" spans="1:15">
       <c r="A478">
-        <v>65085</v>
+        <v>65075</v>
       </c>
       <c r="B478" t="s">
         <v>4422</v>
       </c>
       <c r="C478" t="s">
         <v>4423</v>
       </c>
       <c r="D478" t="s">
         <v>4424</v>
       </c>
       <c r="E478" t="s">
         <v>4425</v>
       </c>
       <c r="F478" t="s">
         <v>4426</v>
       </c>
       <c r="G478" t="s">
         <v>4427</v>
       </c>
       <c r="H478" t="s">
         <v>4428</v>
       </c>
       <c r="I478" t="s">
         <v>4429</v>
       </c>
       <c r="J478" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K478" t="s">
-        <v>580</v>
+        <v>4134</v>
       </c>
       <c r="L478" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M478" t="s">
-        <v>581</v>
+        <v>4135</v>
       </c>
       <c r="N478" t="s">
         <v>28</v>
       </c>
       <c r="O478" t="s">
         <v>4430</v>
       </c>
     </row>
     <row r="479" spans="1:15">
       <c r="A479">
-        <v>65086</v>
+        <v>65076</v>
       </c>
       <c r="B479" t="s">
         <v>4431</v>
       </c>
       <c r="C479" t="s">
         <v>4432</v>
       </c>
       <c r="D479" t="s">
         <v>4433</v>
       </c>
       <c r="E479" t="s">
         <v>4434</v>
       </c>
       <c r="F479" t="s">
         <v>4435</v>
       </c>
       <c r="G479" t="s">
         <v>4436</v>
       </c>
       <c r="H479" t="s">
         <v>4437</v>
       </c>
       <c r="I479" t="s">
         <v>4438</v>
       </c>
       <c r="J479" t="s">
         <v>24</v>
       </c>
       <c r="K479" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L479" t="s">
         <v>26</v>
       </c>
       <c r="M479" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N479" t="s">
         <v>28</v>
       </c>
       <c r="O479" t="s">
         <v>4439</v>
       </c>
     </row>
     <row r="480" spans="1:15">
       <c r="A480">
-        <v>65087</v>
+        <v>65077</v>
       </c>
       <c r="B480" t="s">
         <v>4440</v>
       </c>
       <c r="C480" t="s">
         <v>4441</v>
       </c>
       <c r="D480" t="s">
         <v>4442</v>
       </c>
       <c r="E480" t="s">
         <v>4443</v>
       </c>
       <c r="F480" t="s">
         <v>4444</v>
       </c>
       <c r="G480" t="s">
         <v>4445</v>
       </c>
       <c r="H480" t="s">
         <v>4446</v>
       </c>
       <c r="I480" t="s">
         <v>4447</v>
       </c>
       <c r="J480" t="s">
         <v>24</v>
       </c>
       <c r="K480" t="s">
-        <v>170</v>
+        <v>755</v>
       </c>
       <c r="L480" t="s">
         <v>26</v>
       </c>
       <c r="M480" t="s">
-        <v>171</v>
+        <v>756</v>
       </c>
       <c r="N480" t="s">
         <v>28</v>
       </c>
       <c r="O480" t="s">
         <v>4448</v>
       </c>
     </row>
     <row r="481" spans="1:15">
       <c r="A481">
-        <v>65088</v>
+        <v>65080</v>
       </c>
       <c r="B481" t="s">
         <v>4449</v>
       </c>
       <c r="C481" t="s">
         <v>4450</v>
       </c>
       <c r="D481" t="s">
         <v>4451</v>
       </c>
       <c r="E481" t="s">
         <v>4452</v>
       </c>
       <c r="F481" t="s">
         <v>4453</v>
       </c>
       <c r="G481" t="s">
         <v>4454</v>
       </c>
       <c r="H481" t="s">
         <v>4455</v>
       </c>
       <c r="I481" t="s">
         <v>4456</v>
       </c>
       <c r="J481" t="s">
         <v>24</v>
       </c>
       <c r="K481" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L481" t="s">
         <v>26</v>
       </c>
       <c r="M481" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N481" t="s">
         <v>28</v>
       </c>
       <c r="O481" t="s">
         <v>4457</v>
       </c>
     </row>
     <row r="482" spans="1:15">
       <c r="A482">
-        <v>65089</v>
+        <v>65081</v>
       </c>
       <c r="B482" t="s">
         <v>4458</v>
       </c>
       <c r="C482" t="s">
         <v>4459</v>
       </c>
       <c r="D482" t="s">
         <v>4460</v>
       </c>
       <c r="E482" t="s">
         <v>4461</v>
       </c>
       <c r="F482" t="s">
         <v>4462</v>
       </c>
       <c r="G482" t="s">
         <v>4463</v>
       </c>
       <c r="H482" t="s">
         <v>4464</v>
       </c>
       <c r="I482" t="s">
         <v>4465</v>
       </c>
       <c r="J482" t="s">
         <v>24</v>
       </c>
       <c r="K482" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L482" t="s">
         <v>26</v>
       </c>
       <c r="M482" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N482" t="s">
         <v>28</v>
       </c>
       <c r="O482" t="s">
         <v>4466</v>
       </c>
     </row>
     <row r="483" spans="1:15">
       <c r="A483">
-        <v>65090</v>
+        <v>65082</v>
       </c>
       <c r="B483" t="s">
         <v>4467</v>
       </c>
       <c r="C483" t="s">
         <v>4468</v>
       </c>
       <c r="D483" t="s">
         <v>4469</v>
       </c>
       <c r="E483" t="s">
         <v>4470</v>
       </c>
       <c r="F483" t="s">
         <v>4471</v>
       </c>
       <c r="G483" t="s">
         <v>4472</v>
       </c>
       <c r="H483" t="s">
         <v>4473</v>
       </c>
       <c r="I483" t="s">
         <v>4474</v>
       </c>
       <c r="J483" t="s">
         <v>24</v>
       </c>
       <c r="K483" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L483" t="s">
         <v>26</v>
       </c>
       <c r="M483" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N483" t="s">
         <v>28</v>
       </c>
       <c r="O483" t="s">
         <v>4475</v>
       </c>
     </row>
     <row r="484" spans="1:15">
       <c r="A484">
-        <v>65091</v>
+        <v>65083</v>
       </c>
       <c r="B484" t="s">
         <v>4476</v>
       </c>
       <c r="C484" t="s">
         <v>4477</v>
       </c>
       <c r="D484" t="s">
         <v>4478</v>
       </c>
       <c r="E484" t="s">
         <v>4479</v>
       </c>
       <c r="F484" t="s">
         <v>4480</v>
       </c>
       <c r="G484" t="s">
         <v>4481</v>
       </c>
       <c r="H484" t="s">
         <v>4482</v>
       </c>
       <c r="I484" t="s">
         <v>4483</v>
       </c>
       <c r="J484" t="s">
         <v>24</v>
       </c>
       <c r="K484" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L484" t="s">
         <v>26</v>
       </c>
       <c r="M484" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N484" t="s">
         <v>28</v>
       </c>
       <c r="O484" t="s">
         <v>4484</v>
       </c>
     </row>
     <row r="485" spans="1:15">
       <c r="A485">
-        <v>65092</v>
+        <v>65084</v>
       </c>
       <c r="B485" t="s">
         <v>4485</v>
       </c>
       <c r="C485" t="s">
         <v>4486</v>
       </c>
       <c r="D485" t="s">
         <v>4487</v>
       </c>
       <c r="E485" t="s">
         <v>4488</v>
       </c>
       <c r="F485" t="s">
         <v>4489</v>
       </c>
       <c r="G485" t="s">
         <v>4490</v>
       </c>
       <c r="H485" t="s">
         <v>4491</v>
       </c>
       <c r="I485" t="s">
         <v>4492</v>
       </c>
       <c r="J485" t="s">
         <v>24</v>
       </c>
       <c r="K485" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L485" t="s">
         <v>26</v>
       </c>
       <c r="M485" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N485" t="s">
         <v>28</v>
       </c>
       <c r="O485" t="s">
         <v>4493</v>
       </c>
     </row>
     <row r="486" spans="1:15">
       <c r="A486">
-        <v>65093</v>
+        <v>65085</v>
       </c>
       <c r="B486" t="s">
         <v>4494</v>
       </c>
       <c r="C486" t="s">
         <v>4495</v>
       </c>
       <c r="D486" t="s">
         <v>4496</v>
       </c>
       <c r="E486" t="s">
         <v>4497</v>
       </c>
       <c r="F486" t="s">
         <v>4498</v>
       </c>
       <c r="G486" t="s">
         <v>4499</v>
       </c>
       <c r="H486" t="s">
         <v>4500</v>
       </c>
       <c r="I486" t="s">
         <v>4501</v>
       </c>
       <c r="J486" t="s">
         <v>24</v>
       </c>
       <c r="K486" t="s">
-        <v>170</v>
+        <v>589</v>
       </c>
       <c r="L486" t="s">
         <v>26</v>
       </c>
       <c r="M486" t="s">
-        <v>171</v>
+        <v>590</v>
       </c>
       <c r="N486" t="s">
         <v>28</v>
       </c>
       <c r="O486" t="s">
         <v>4502</v>
       </c>
     </row>
     <row r="487" spans="1:15">
       <c r="A487">
-        <v>65094</v>
+        <v>65086</v>
       </c>
       <c r="B487" t="s">
         <v>4503</v>
       </c>
       <c r="C487" t="s">
         <v>4504</v>
       </c>
       <c r="D487" t="s">
         <v>4505</v>
       </c>
       <c r="E487" t="s">
         <v>4506</v>
       </c>
       <c r="F487" t="s">
         <v>4507</v>
       </c>
       <c r="G487" t="s">
         <v>4508</v>
       </c>
       <c r="H487" t="s">
         <v>4509</v>
       </c>
       <c r="I487" t="s">
         <v>4510</v>
       </c>
       <c r="J487" t="s">
         <v>24</v>
       </c>
       <c r="K487" t="s">
+        <v>179</v>
+      </c>
+      <c r="L487" t="s">
+        <v>26</v>
+      </c>
+      <c r="M487" t="s">
+        <v>180</v>
+      </c>
+      <c r="N487" t="s">
+        <v>28</v>
+      </c>
+      <c r="O487" t="s">
         <v>4511</v>
-      </c>
-[...10 lines deleted...]
-        <v>4513</v>
       </c>
     </row>
     <row r="488" spans="1:15">
       <c r="A488">
-        <v>65095</v>
+        <v>65087</v>
       </c>
       <c r="B488" t="s">
+        <v>4512</v>
+      </c>
+      <c r="C488" t="s">
+        <v>4513</v>
+      </c>
+      <c r="D488" t="s">
         <v>4514</v>
       </c>
-      <c r="C488" t="s">
+      <c r="E488" t="s">
         <v>4515</v>
       </c>
-      <c r="D488" t="s">
+      <c r="F488" t="s">
         <v>4516</v>
       </c>
-      <c r="E488" t="s">
+      <c r="G488" t="s">
         <v>4517</v>
       </c>
-      <c r="F488" t="s">
+      <c r="H488" t="s">
         <v>4518</v>
       </c>
-      <c r="G488" t="s">
+      <c r="I488" t="s">
         <v>4519</v>
       </c>
-      <c r="H488" t="s">
+      <c r="J488" t="s">
+        <v>24</v>
+      </c>
+      <c r="K488" t="s">
+        <v>179</v>
+      </c>
+      <c r="L488" t="s">
+        <v>26</v>
+      </c>
+      <c r="M488" t="s">
+        <v>180</v>
+      </c>
+      <c r="N488" t="s">
+        <v>28</v>
+      </c>
+      <c r="O488" t="s">
         <v>4520</v>
-      </c>
-[...19 lines deleted...]
-        <v>4522</v>
       </c>
     </row>
     <row r="489" spans="1:15">
       <c r="A489">
-        <v>65096</v>
+        <v>65088</v>
       </c>
       <c r="B489" t="s">
+        <v>4521</v>
+      </c>
+      <c r="C489" t="s">
+        <v>4522</v>
+      </c>
+      <c r="D489" t="s">
         <v>4523</v>
       </c>
-      <c r="C489" t="s">
+      <c r="E489" t="s">
         <v>4524</v>
       </c>
-      <c r="D489" t="s">
+      <c r="F489" t="s">
         <v>4525</v>
       </c>
-      <c r="E489" t="s">
+      <c r="G489" t="s">
         <v>4526</v>
       </c>
-      <c r="F489" t="s">
+      <c r="H489" t="s">
         <v>4527</v>
       </c>
-      <c r="G489" t="s">
+      <c r="I489" t="s">
         <v>4528</v>
-      </c>
-[...4 lines deleted...]
-        <v>4530</v>
       </c>
       <c r="J489" t="s">
         <v>24</v>
       </c>
       <c r="K489" t="s">
         <v>25</v>
       </c>
       <c r="L489" t="s">
         <v>26</v>
       </c>
       <c r="M489" t="s">
         <v>27</v>
       </c>
       <c r="N489" t="s">
         <v>28</v>
       </c>
       <c r="O489" t="s">
-        <v>4531</v>
+        <v>4529</v>
       </c>
     </row>
     <row r="490" spans="1:15">
       <c r="A490">
-        <v>65097</v>
+        <v>65089</v>
       </c>
       <c r="B490" t="s">
+        <v>4530</v>
+      </c>
+      <c r="C490" t="s">
+        <v>4531</v>
+      </c>
+      <c r="D490" t="s">
         <v>4532</v>
       </c>
-      <c r="C490" t="s">
+      <c r="E490" t="s">
         <v>4533</v>
       </c>
-      <c r="D490" t="s">
+      <c r="F490" t="s">
         <v>4534</v>
       </c>
-      <c r="E490" t="s">
+      <c r="G490" t="s">
         <v>4535</v>
       </c>
-      <c r="F490" t="s">
+      <c r="H490" t="s">
         <v>4536</v>
       </c>
-      <c r="G490" t="s">
+      <c r="I490" t="s">
         <v>4537</v>
       </c>
-      <c r="H490" t="s">
+      <c r="J490" t="s">
+        <v>24</v>
+      </c>
+      <c r="K490" t="s">
+        <v>25</v>
+      </c>
+      <c r="L490" t="s">
+        <v>26</v>
+      </c>
+      <c r="M490" t="s">
+        <v>27</v>
+      </c>
+      <c r="N490" t="s">
+        <v>28</v>
+      </c>
+      <c r="O490" t="s">
         <v>4538</v>
-      </c>
-[...19 lines deleted...]
-        <v>4540</v>
       </c>
     </row>
     <row r="491" spans="1:15">
       <c r="A491">
-        <v>65098</v>
+        <v>65090</v>
       </c>
       <c r="B491" t="s">
+        <v>4539</v>
+      </c>
+      <c r="C491" t="s">
+        <v>4540</v>
+      </c>
+      <c r="D491" t="s">
         <v>4541</v>
       </c>
-      <c r="C491" t="s">
+      <c r="E491" t="s">
         <v>4542</v>
       </c>
-      <c r="D491" t="s">
+      <c r="F491" t="s">
         <v>4543</v>
       </c>
-      <c r="E491" t="s">
+      <c r="G491" t="s">
         <v>4544</v>
       </c>
-      <c r="F491" t="s">
+      <c r="H491" t="s">
         <v>4545</v>
       </c>
-      <c r="G491" t="s">
+      <c r="I491" t="s">
         <v>4546</v>
-      </c>
-[...4 lines deleted...]
-        <v>4548</v>
       </c>
       <c r="J491" t="s">
         <v>24</v>
       </c>
       <c r="K491" t="s">
         <v>25</v>
       </c>
       <c r="L491" t="s">
         <v>26</v>
       </c>
       <c r="M491" t="s">
         <v>27</v>
       </c>
       <c r="N491" t="s">
         <v>28</v>
       </c>
       <c r="O491" t="s">
-        <v>4549</v>
+        <v>4547</v>
       </c>
     </row>
     <row r="492" spans="1:15">
       <c r="A492">
-        <v>65099</v>
+        <v>65091</v>
       </c>
       <c r="B492" t="s">
+        <v>4548</v>
+      </c>
+      <c r="C492" t="s">
+        <v>4549</v>
+      </c>
+      <c r="D492" t="s">
         <v>4550</v>
       </c>
-      <c r="C492" t="s">
+      <c r="E492" t="s">
         <v>4551</v>
       </c>
-      <c r="D492" t="s">
+      <c r="F492" t="s">
         <v>4552</v>
       </c>
-      <c r="E492" t="s">
+      <c r="G492" t="s">
         <v>4553</v>
       </c>
-      <c r="F492" t="s">
+      <c r="H492" t="s">
         <v>4554</v>
       </c>
-      <c r="G492" t="s">
+      <c r="I492" t="s">
         <v>4555</v>
       </c>
-      <c r="H492" t="s">
+      <c r="J492" t="s">
+        <v>24</v>
+      </c>
+      <c r="K492" t="s">
+        <v>25</v>
+      </c>
+      <c r="L492" t="s">
+        <v>26</v>
+      </c>
+      <c r="M492" t="s">
+        <v>27</v>
+      </c>
+      <c r="N492" t="s">
+        <v>28</v>
+      </c>
+      <c r="O492" t="s">
         <v>4556</v>
-      </c>
-[...19 lines deleted...]
-        <v>4558</v>
       </c>
     </row>
     <row r="493" spans="1:15">
       <c r="A493">
-        <v>65100</v>
+        <v>65092</v>
       </c>
       <c r="B493" t="s">
+        <v>4557</v>
+      </c>
+      <c r="C493" t="s">
+        <v>4558</v>
+      </c>
+      <c r="D493" t="s">
         <v>4559</v>
       </c>
-      <c r="C493" t="s">
+      <c r="E493" t="s">
         <v>4560</v>
       </c>
-      <c r="D493" t="s">
+      <c r="F493" t="s">
         <v>4561</v>
       </c>
-      <c r="E493" t="s">
+      <c r="G493" t="s">
         <v>4562</v>
       </c>
-      <c r="F493" t="s">
+      <c r="H493" t="s">
         <v>4563</v>
       </c>
-      <c r="G493" t="s">
+      <c r="I493" t="s">
         <v>4564</v>
       </c>
-      <c r="H493" t="s">
+      <c r="J493" t="s">
+        <v>24</v>
+      </c>
+      <c r="K493" t="s">
+        <v>179</v>
+      </c>
+      <c r="L493" t="s">
+        <v>26</v>
+      </c>
+      <c r="M493" t="s">
+        <v>180</v>
+      </c>
+      <c r="N493" t="s">
+        <v>28</v>
+      </c>
+      <c r="O493" t="s">
         <v>4565</v>
-      </c>
-[...19 lines deleted...]
-        <v>4567</v>
       </c>
     </row>
     <row r="494" spans="1:15">
       <c r="A494">
-        <v>65101</v>
+        <v>65093</v>
       </c>
       <c r="B494" t="s">
+        <v>4566</v>
+      </c>
+      <c r="C494" t="s">
+        <v>4567</v>
+      </c>
+      <c r="D494" t="s">
         <v>4568</v>
       </c>
-      <c r="C494" t="s">
+      <c r="E494" t="s">
         <v>4569</v>
       </c>
-      <c r="D494" t="s">
+      <c r="F494" t="s">
         <v>4570</v>
       </c>
-      <c r="E494" t="s">
+      <c r="G494" t="s">
         <v>4571</v>
       </c>
-      <c r="F494" t="s">
+      <c r="H494" t="s">
         <v>4572</v>
       </c>
-      <c r="G494" t="s">
+      <c r="I494" t="s">
         <v>4573</v>
       </c>
-      <c r="H494" t="s">
+      <c r="J494" t="s">
+        <v>24</v>
+      </c>
+      <c r="K494" t="s">
+        <v>179</v>
+      </c>
+      <c r="L494" t="s">
+        <v>26</v>
+      </c>
+      <c r="M494" t="s">
+        <v>180</v>
+      </c>
+      <c r="N494" t="s">
+        <v>28</v>
+      </c>
+      <c r="O494" t="s">
         <v>4574</v>
-      </c>
-[...19 lines deleted...]
-        <v>4576</v>
       </c>
     </row>
     <row r="495" spans="1:15">
       <c r="A495">
-        <v>65102</v>
+        <v>65094</v>
       </c>
       <c r="B495" t="s">
+        <v>4575</v>
+      </c>
+      <c r="C495" t="s">
+        <v>4576</v>
+      </c>
+      <c r="D495" t="s">
         <v>4577</v>
       </c>
-      <c r="C495" t="s">
+      <c r="E495" t="s">
         <v>4578</v>
       </c>
-      <c r="D495" t="s">
+      <c r="F495" t="s">
         <v>4579</v>
       </c>
-      <c r="E495" t="s">
+      <c r="G495" t="s">
         <v>4580</v>
       </c>
-      <c r="F495" t="s">
+      <c r="H495" t="s">
         <v>4581</v>
       </c>
-      <c r="G495" t="s">
+      <c r="I495" t="s">
         <v>4582</v>
       </c>
-      <c r="H495" t="s">
+      <c r="J495" t="s">
+        <v>24</v>
+      </c>
+      <c r="K495" t="s">
         <v>4583</v>
       </c>
-      <c r="I495" t="s">
+      <c r="L495" t="s">
+        <v>26</v>
+      </c>
+      <c r="M495" t="s">
         <v>4584</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N495" t="s">
         <v>28</v>
       </c>
       <c r="O495" t="s">
         <v>4585</v>
       </c>
     </row>
     <row r="496" spans="1:15">
       <c r="A496">
-        <v>65104</v>
+        <v>65095</v>
       </c>
       <c r="B496" t="s">
         <v>4586</v>
       </c>
       <c r="C496" t="s">
         <v>4587</v>
       </c>
       <c r="D496" t="s">
         <v>4588</v>
       </c>
       <c r="E496" t="s">
         <v>4589</v>
       </c>
       <c r="F496" t="s">
         <v>4590</v>
       </c>
       <c r="G496" t="s">
         <v>4591</v>
       </c>
       <c r="H496" t="s">
         <v>4592</v>
       </c>
       <c r="I496" t="s">
         <v>4593</v>
       </c>
       <c r="J496" t="s">
         <v>24</v>
       </c>
       <c r="K496" t="s">
-        <v>2447</v>
+        <v>755</v>
       </c>
       <c r="L496" t="s">
         <v>26</v>
       </c>
       <c r="M496" t="s">
-        <v>2448</v>
+        <v>756</v>
       </c>
       <c r="N496" t="s">
         <v>28</v>
       </c>
       <c r="O496" t="s">
         <v>4594</v>
       </c>
     </row>
     <row r="497" spans="1:15">
       <c r="A497">
-        <v>65105</v>
+        <v>65096</v>
       </c>
       <c r="B497" t="s">
         <v>4595</v>
       </c>
       <c r="C497" t="s">
         <v>4596</v>
       </c>
       <c r="D497" t="s">
         <v>4597</v>
       </c>
       <c r="E497" t="s">
         <v>4598</v>
       </c>
       <c r="F497" t="s">
         <v>4599</v>
       </c>
       <c r="G497" t="s">
         <v>4600</v>
       </c>
       <c r="H497" t="s">
         <v>4601</v>
       </c>
       <c r="I497" t="s">
         <v>4602</v>
       </c>
       <c r="J497" t="s">
         <v>24</v>
       </c>
       <c r="K497" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L497" t="s">
         <v>26</v>
       </c>
       <c r="M497" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N497" t="s">
         <v>28</v>
       </c>
       <c r="O497" t="s">
         <v>4603</v>
       </c>
     </row>
     <row r="498" spans="1:15">
       <c r="A498">
-        <v>65107</v>
+        <v>65097</v>
       </c>
       <c r="B498" t="s">
         <v>4604</v>
       </c>
       <c r="C498" t="s">
         <v>4605</v>
       </c>
       <c r="D498" t="s">
         <v>4606</v>
       </c>
       <c r="E498" t="s">
         <v>4607</v>
       </c>
       <c r="F498" t="s">
         <v>4608</v>
       </c>
       <c r="G498" t="s">
         <v>4609</v>
       </c>
       <c r="H498" t="s">
         <v>4610</v>
       </c>
       <c r="I498" t="s">
         <v>4611</v>
       </c>
       <c r="J498" t="s">
         <v>24</v>
       </c>
       <c r="K498" t="s">
+        <v>179</v>
+      </c>
+      <c r="L498" t="s">
+        <v>26</v>
+      </c>
+      <c r="M498" t="s">
+        <v>180</v>
+      </c>
+      <c r="N498" t="s">
+        <v>28</v>
+      </c>
+      <c r="O498" t="s">
         <v>4612</v>
-      </c>
-[...10 lines deleted...]
-        <v>4614</v>
       </c>
     </row>
     <row r="499" spans="1:15">
       <c r="A499">
-        <v>65116</v>
+        <v>65098</v>
       </c>
       <c r="B499" t="s">
+        <v>4613</v>
+      </c>
+      <c r="C499" t="s">
+        <v>4614</v>
+      </c>
+      <c r="D499" t="s">
         <v>4615</v>
       </c>
-      <c r="C499" t="s">
+      <c r="E499" t="s">
         <v>4616</v>
       </c>
-      <c r="D499" t="s">
+      <c r="F499" t="s">
         <v>4617</v>
       </c>
-      <c r="E499" t="s">
+      <c r="G499" t="s">
         <v>4618</v>
       </c>
-      <c r="F499" t="s">
+      <c r="H499" t="s">
         <v>4619</v>
       </c>
-      <c r="G499" t="s">
+      <c r="I499" t="s">
         <v>4620</v>
       </c>
-      <c r="H499" t="s">
+      <c r="J499" t="s">
+        <v>24</v>
+      </c>
+      <c r="K499" t="s">
+        <v>25</v>
+      </c>
+      <c r="L499" t="s">
+        <v>26</v>
+      </c>
+      <c r="M499" t="s">
+        <v>27</v>
+      </c>
+      <c r="N499" t="s">
+        <v>28</v>
+      </c>
+      <c r="O499" t="s">
         <v>4621</v>
-      </c>
-[...19 lines deleted...]
-        <v>4623</v>
       </c>
     </row>
     <row r="500" spans="1:15">
       <c r="A500">
-        <v>65124</v>
+        <v>65099</v>
       </c>
       <c r="B500" t="s">
+        <v>4622</v>
+      </c>
+      <c r="C500" t="s">
+        <v>4623</v>
+      </c>
+      <c r="D500" t="s">
         <v>4624</v>
       </c>
-      <c r="C500" t="s">
+      <c r="E500" t="s">
         <v>4625</v>
       </c>
-      <c r="D500" t="s">
+      <c r="F500" t="s">
         <v>4626</v>
       </c>
-      <c r="E500" t="s">
+      <c r="G500" t="s">
         <v>4627</v>
       </c>
-      <c r="F500" t="s">
+      <c r="H500" t="s">
         <v>4628</v>
       </c>
-      <c r="G500" t="s">
+      <c r="I500" t="s">
         <v>4629</v>
       </c>
-      <c r="H500" t="s">
+      <c r="J500" t="s">
+        <v>24</v>
+      </c>
+      <c r="K500" t="s">
+        <v>179</v>
+      </c>
+      <c r="L500" t="s">
+        <v>26</v>
+      </c>
+      <c r="M500" t="s">
+        <v>180</v>
+      </c>
+      <c r="N500" t="s">
+        <v>28</v>
+      </c>
+      <c r="O500" t="s">
         <v>4630</v>
-      </c>
-[...19 lines deleted...]
-        <v>4632</v>
       </c>
     </row>
     <row r="501" spans="1:15">
       <c r="A501">
-        <v>65255</v>
+        <v>65100</v>
       </c>
       <c r="B501" t="s">
+        <v>4631</v>
+      </c>
+      <c r="C501" t="s">
+        <v>4632</v>
+      </c>
+      <c r="D501" t="s">
         <v>4633</v>
       </c>
-      <c r="C501" t="s">
+      <c r="E501" t="s">
         <v>4634</v>
       </c>
-      <c r="D501" t="s">
+      <c r="F501" t="s">
         <v>4635</v>
       </c>
-      <c r="E501" t="s">
+      <c r="G501" t="s">
         <v>4636</v>
       </c>
-      <c r="F501" t="s">
+      <c r="H501" t="s">
         <v>4637</v>
       </c>
-      <c r="G501" t="s">
+      <c r="I501" t="s">
         <v>4638</v>
       </c>
-      <c r="H501" t="s">
+      <c r="J501" t="s">
+        <v>24</v>
+      </c>
+      <c r="K501" t="s">
+        <v>4002</v>
+      </c>
+      <c r="L501" t="s">
+        <v>26</v>
+      </c>
+      <c r="M501" t="s">
+        <v>4003</v>
+      </c>
+      <c r="N501" t="s">
+        <v>28</v>
+      </c>
+      <c r="O501" t="s">
         <v>4639</v>
-      </c>
-[...19 lines deleted...]
-        <v>4643</v>
       </c>
     </row>
     <row r="502" spans="1:15">
       <c r="A502">
-        <v>65479</v>
+        <v>65101</v>
       </c>
       <c r="B502" t="s">
+        <v>4640</v>
+      </c>
+      <c r="C502" t="s">
+        <v>4641</v>
+      </c>
+      <c r="D502" t="s">
+        <v>4642</v>
+      </c>
+      <c r="E502" t="s">
+        <v>4643</v>
+      </c>
+      <c r="F502" t="s">
         <v>4644</v>
       </c>
-      <c r="C502" t="s">
+      <c r="G502" t="s">
         <v>4645</v>
       </c>
-      <c r="D502" t="s">
+      <c r="H502" t="s">
         <v>4646</v>
       </c>
-      <c r="E502" t="s">
+      <c r="I502" t="s">
         <v>4647</v>
       </c>
-      <c r="F502" t="s">
+      <c r="J502" t="s">
+        <v>24</v>
+      </c>
+      <c r="K502" t="s">
+        <v>179</v>
+      </c>
+      <c r="L502" t="s">
+        <v>26</v>
+      </c>
+      <c r="M502" t="s">
+        <v>180</v>
+      </c>
+      <c r="N502" t="s">
+        <v>28</v>
+      </c>
+      <c r="O502" t="s">
         <v>4648</v>
-      </c>
-[...25 lines deleted...]
-        <v>4652</v>
       </c>
     </row>
     <row r="503" spans="1:15">
       <c r="A503">
-        <v>65566</v>
+        <v>65102</v>
       </c>
       <c r="B503" t="s">
+        <v>4649</v>
+      </c>
+      <c r="C503" t="s">
+        <v>4650</v>
+      </c>
+      <c r="D503" t="s">
+        <v>4651</v>
+      </c>
+      <c r="E503" t="s">
+        <v>4652</v>
+      </c>
+      <c r="F503" t="s">
         <v>4653</v>
       </c>
-      <c r="C503" t="s">
+      <c r="G503" t="s">
         <v>4654</v>
       </c>
-      <c r="D503" t="s">
+      <c r="H503" t="s">
         <v>4655</v>
       </c>
-      <c r="E503" t="s">
+      <c r="I503" t="s">
         <v>4656</v>
       </c>
-      <c r="F503" t="s">
+      <c r="J503" t="s">
+        <v>24</v>
+      </c>
+      <c r="K503" t="s">
+        <v>25</v>
+      </c>
+      <c r="L503" t="s">
+        <v>26</v>
+      </c>
+      <c r="M503" t="s">
+        <v>27</v>
+      </c>
+      <c r="N503" t="s">
+        <v>28</v>
+      </c>
+      <c r="O503" t="s">
         <v>4657</v>
-      </c>
-[...25 lines deleted...]
-        <v>4661</v>
       </c>
     </row>
     <row r="504" spans="1:15">
       <c r="A504">
-        <v>65613</v>
+        <v>65104</v>
       </c>
       <c r="B504" t="s">
+        <v>4658</v>
+      </c>
+      <c r="C504" t="s">
+        <v>4659</v>
+      </c>
+      <c r="D504" t="s">
+        <v>4660</v>
+      </c>
+      <c r="E504" t="s">
+        <v>4661</v>
+      </c>
+      <c r="F504" t="s">
         <v>4662</v>
       </c>
-      <c r="C504" t="s">
+      <c r="G504" t="s">
         <v>4663</v>
       </c>
-      <c r="D504" t="s">
+      <c r="H504" t="s">
         <v>4664</v>
       </c>
-      <c r="E504" t="s">
+      <c r="I504" t="s">
         <v>4665</v>
       </c>
-      <c r="F504" t="s">
+      <c r="J504" t="s">
+        <v>24</v>
+      </c>
+      <c r="K504" t="s">
+        <v>2519</v>
+      </c>
+      <c r="L504" t="s">
+        <v>26</v>
+      </c>
+      <c r="M504" t="s">
+        <v>2520</v>
+      </c>
+      <c r="N504" t="s">
+        <v>28</v>
+      </c>
+      <c r="O504" t="s">
         <v>4666</v>
-      </c>
-[...25 lines deleted...]
-        <v>4672</v>
       </c>
     </row>
     <row r="505" spans="1:15">
       <c r="A505">
-        <v>65869</v>
+        <v>65105</v>
       </c>
       <c r="B505" t="s">
+        <v>4667</v>
+      </c>
+      <c r="C505" t="s">
+        <v>4668</v>
+      </c>
+      <c r="D505" t="s">
+        <v>4669</v>
+      </c>
+      <c r="E505" t="s">
+        <v>4670</v>
+      </c>
+      <c r="F505" t="s">
+        <v>4671</v>
+      </c>
+      <c r="G505" t="s">
+        <v>4672</v>
+      </c>
+      <c r="H505" t="s">
         <v>4673</v>
       </c>
-      <c r="C505" t="s">
+      <c r="I505" t="s">
         <v>4674</v>
       </c>
-      <c r="D505" t="s">
+      <c r="J505" t="s">
+        <v>24</v>
+      </c>
+      <c r="K505" t="s">
+        <v>179</v>
+      </c>
+      <c r="L505" t="s">
+        <v>26</v>
+      </c>
+      <c r="M505" t="s">
+        <v>180</v>
+      </c>
+      <c r="N505" t="s">
+        <v>28</v>
+      </c>
+      <c r="O505" t="s">
         <v>4675</v>
-      </c>
-[...31 lines deleted...]
-        <v>4681</v>
       </c>
     </row>
     <row r="506" spans="1:15">
       <c r="A506">
-        <v>66392</v>
+        <v>65107</v>
       </c>
       <c r="B506" t="s">
+        <v>4676</v>
+      </c>
+      <c r="C506" t="s">
+        <v>4677</v>
+      </c>
+      <c r="D506" t="s">
+        <v>4678</v>
+      </c>
+      <c r="E506" t="s">
+        <v>4679</v>
+      </c>
+      <c r="F506" t="s">
+        <v>4680</v>
+      </c>
+      <c r="G506" t="s">
+        <v>4681</v>
+      </c>
+      <c r="H506" t="s">
         <v>4682</v>
       </c>
-      <c r="C506" t="s">
+      <c r="I506" t="s">
         <v>4683</v>
       </c>
-      <c r="D506" t="s">
+      <c r="J506" t="s">
+        <v>24</v>
+      </c>
+      <c r="K506" t="s">
         <v>4684</v>
       </c>
-      <c r="E506" t="s">
+      <c r="L506" t="s">
+        <v>26</v>
+      </c>
+      <c r="M506" t="s">
         <v>4685</v>
       </c>
-      <c r="F506" t="s">
+      <c r="N506" t="s">
+        <v>28</v>
+      </c>
+      <c r="O506" t="s">
         <v>4686</v>
-      </c>
-[...25 lines deleted...]
-        <v>4690</v>
       </c>
     </row>
     <row r="507" spans="1:15">
       <c r="A507">
-        <v>66510</v>
+        <v>65116</v>
       </c>
       <c r="B507" t="s">
+        <v>4687</v>
+      </c>
+      <c r="C507" t="s">
+        <v>4688</v>
+      </c>
+      <c r="D507" t="s">
+        <v>4689</v>
+      </c>
+      <c r="E507" t="s">
+        <v>4690</v>
+      </c>
+      <c r="F507" t="s">
         <v>4691</v>
       </c>
-      <c r="C507" t="s">
+      <c r="G507" t="s">
         <v>4692</v>
       </c>
-      <c r="D507" t="s">
+      <c r="H507" t="s">
         <v>4693</v>
       </c>
-      <c r="E507" t="s">
+      <c r="I507" t="s">
         <v>4694</v>
       </c>
-      <c r="F507" t="s">
+      <c r="J507" t="s">
+        <v>24</v>
+      </c>
+      <c r="K507" t="s">
+        <v>179</v>
+      </c>
+      <c r="L507" t="s">
+        <v>26</v>
+      </c>
+      <c r="M507" t="s">
+        <v>180</v>
+      </c>
+      <c r="N507" t="s">
+        <v>28</v>
+      </c>
+      <c r="O507" t="s">
         <v>4695</v>
-      </c>
-[...25 lines deleted...]
-        <v>4701</v>
       </c>
     </row>
     <row r="508" spans="1:15">
       <c r="A508">
-        <v>66511</v>
+        <v>65124</v>
       </c>
       <c r="B508" t="s">
-        <v>1753</v>
+        <v>4696</v>
       </c>
       <c r="C508" t="s">
+        <v>4697</v>
+      </c>
+      <c r="D508" t="s">
+        <v>4698</v>
+      </c>
+      <c r="E508" t="s">
+        <v>4699</v>
+      </c>
+      <c r="F508" t="s">
+        <v>4700</v>
+      </c>
+      <c r="G508" t="s">
+        <v>4701</v>
+      </c>
+      <c r="H508" t="s">
         <v>4702</v>
       </c>
-      <c r="D508" t="s">
+      <c r="I508" t="s">
         <v>4703</v>
       </c>
-      <c r="E508" t="s">
+      <c r="J508" t="s">
+        <v>24</v>
+      </c>
+      <c r="K508" t="s">
+        <v>25</v>
+      </c>
+      <c r="L508" t="s">
+        <v>26</v>
+      </c>
+      <c r="M508" t="s">
+        <v>27</v>
+      </c>
+      <c r="N508" t="s">
+        <v>28</v>
+      </c>
+      <c r="O508" t="s">
         <v>4704</v>
-      </c>
-[...28 lines deleted...]
-        <v>4709</v>
       </c>
     </row>
     <row r="509" spans="1:15">
       <c r="A509">
-        <v>66512</v>
+        <v>65255</v>
       </c>
       <c r="B509" t="s">
-        <v>3763</v>
+        <v>4705</v>
       </c>
       <c r="C509" t="s">
+        <v>4706</v>
+      </c>
+      <c r="D509" t="s">
+        <v>4707</v>
+      </c>
+      <c r="E509" t="s">
+        <v>4708</v>
+      </c>
+      <c r="F509" t="s">
+        <v>4709</v>
+      </c>
+      <c r="G509" t="s">
         <v>4710</v>
       </c>
-      <c r="D509" t="s">
+      <c r="H509" t="s">
         <v>4711</v>
       </c>
-      <c r="E509" t="s">
+      <c r="I509" t="s">
         <v>4712</v>
       </c>
-      <c r="F509" t="s">
+      <c r="J509" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K509" t="s">
         <v>4713</v>
       </c>
-      <c r="G509" t="s">
-[...11 lines deleted...]
-      <c r="K509" t="s">
+      <c r="L509" t="s">
+        <v>1627</v>
+      </c>
+      <c r="M509" t="s">
         <v>4714</v>
       </c>
-      <c r="L509" t="s">
-[...2 lines deleted...]
-      <c r="M509" t="s">
+      <c r="N509" t="s">
+        <v>28</v>
+      </c>
+      <c r="O509" t="s">
         <v>4715</v>
-      </c>
-[...4 lines deleted...]
-        <v>4716</v>
       </c>
     </row>
     <row r="510" spans="1:15">
       <c r="A510">
-        <v>66513</v>
+        <v>65479</v>
       </c>
       <c r="B510" t="s">
+        <v>4716</v>
+      </c>
+      <c r="C510" t="s">
         <v>4717</v>
       </c>
-      <c r="C510" t="s">
+      <c r="D510" t="s">
         <v>4718</v>
       </c>
-      <c r="D510" t="s">
+      <c r="E510" t="s">
         <v>4719</v>
       </c>
-      <c r="E510" t="s">
+      <c r="F510" t="s">
         <v>4720</v>
       </c>
-      <c r="F510" t="s">
+      <c r="G510" t="s">
         <v>4721</v>
-      </c>
-[...1 lines deleted...]
-        <v>4097</v>
       </c>
       <c r="H510" t="s">
         <v>4722</v>
       </c>
       <c r="I510" t="s">
         <v>4723</v>
       </c>
       <c r="J510" t="s">
         <v>24</v>
       </c>
       <c r="K510" t="s">
-        <v>4714</v>
+        <v>25</v>
       </c>
       <c r="L510" t="s">
         <v>26</v>
       </c>
       <c r="M510" t="s">
-        <v>4715</v>
+        <v>27</v>
       </c>
       <c r="N510" t="s">
         <v>28</v>
       </c>
       <c r="O510" t="s">
         <v>4724</v>
       </c>
     </row>
     <row r="511" spans="1:15">
       <c r="A511">
-        <v>66514</v>
+        <v>65566</v>
       </c>
       <c r="B511" t="s">
         <v>4725</v>
       </c>
       <c r="C511" t="s">
         <v>4726</v>
       </c>
       <c r="D511" t="s">
         <v>4727</v>
       </c>
       <c r="E511" t="s">
         <v>4728</v>
       </c>
       <c r="F511" t="s">
-        <v>1902</v>
+        <v>4729</v>
       </c>
       <c r="G511" t="s">
-        <v>1903</v>
+        <v>4730</v>
       </c>
       <c r="H511" t="s">
-        <v>4729</v>
+        <v>4731</v>
       </c>
       <c r="I511" t="s">
-        <v>4730</v>
+        <v>4732</v>
       </c>
       <c r="J511" t="s">
         <v>24</v>
       </c>
       <c r="K511" t="s">
-        <v>4714</v>
+        <v>179</v>
       </c>
       <c r="L511" t="s">
         <v>26</v>
       </c>
       <c r="M511" t="s">
-        <v>4715</v>
+        <v>180</v>
       </c>
       <c r="N511" t="s">
         <v>28</v>
       </c>
       <c r="O511" t="s">
-        <v>4731</v>
+        <v>4733</v>
       </c>
     </row>
     <row r="512" spans="1:15">
       <c r="A512">
-        <v>66515</v>
+        <v>65613</v>
       </c>
       <c r="B512" t="s">
-        <v>4732</v>
+        <v>4734</v>
       </c>
       <c r="C512" t="s">
-        <v>4733</v>
+        <v>4735</v>
       </c>
       <c r="D512" t="s">
-        <v>4734</v>
+        <v>4736</v>
       </c>
       <c r="E512" t="s">
-        <v>4735</v>
+        <v>4737</v>
       </c>
       <c r="F512" t="s">
-        <v>4736</v>
+        <v>4738</v>
       </c>
       <c r="G512" t="s">
-        <v>1659</v>
+        <v>4739</v>
       </c>
       <c r="H512" t="s">
-        <v>4737</v>
+        <v>4740</v>
       </c>
       <c r="I512" t="s">
-        <v>4738</v>
+        <v>4741</v>
       </c>
       <c r="J512" t="s">
-        <v>24</v>
+        <v>4742</v>
       </c>
       <c r="K512" t="s">
-        <v>4714</v>
+        <v>1647</v>
       </c>
       <c r="L512" t="s">
-        <v>26</v>
+        <v>4743</v>
       </c>
       <c r="M512" t="s">
-        <v>4715</v>
+        <v>1648</v>
       </c>
       <c r="N512" t="s">
         <v>28</v>
       </c>
       <c r="O512" t="s">
-        <v>4739</v>
+        <v>4744</v>
       </c>
     </row>
     <row r="513" spans="1:15">
       <c r="A513">
-        <v>66516</v>
+        <v>65869</v>
       </c>
       <c r="B513" t="s">
-        <v>1636</v>
+        <v>4745</v>
       </c>
       <c r="C513" t="s">
-        <v>4740</v>
+        <v>4746</v>
       </c>
       <c r="D513" t="s">
-        <v>4741</v>
+        <v>4747</v>
       </c>
       <c r="E513" t="s">
-        <v>4742</v>
+        <v>4748</v>
       </c>
       <c r="F513" t="s">
-        <v>4743</v>
+        <v>4749</v>
       </c>
       <c r="G513" t="s">
-        <v>4744</v>
+        <v>4750</v>
       </c>
       <c r="H513" t="s">
-        <v>4745</v>
+        <v>4751</v>
       </c>
       <c r="I513" t="s">
-        <v>1643</v>
+        <v>4752</v>
       </c>
       <c r="J513" t="s">
         <v>24</v>
       </c>
       <c r="K513" t="s">
-        <v>170</v>
+        <v>1487</v>
       </c>
       <c r="L513" t="s">
         <v>26</v>
       </c>
       <c r="M513" t="s">
-        <v>171</v>
+        <v>1489</v>
       </c>
       <c r="N513" t="s">
         <v>28</v>
       </c>
       <c r="O513" t="s">
-        <v>4746</v>
+        <v>4753</v>
       </c>
     </row>
     <row r="514" spans="1:15">
       <c r="A514">
-        <v>66517</v>
+        <v>66392</v>
       </c>
       <c r="B514" t="s">
-        <v>4747</v>
+        <v>4754</v>
       </c>
       <c r="C514" t="s">
-        <v>4748</v>
+        <v>4755</v>
       </c>
       <c r="D514" t="s">
-        <v>4749</v>
+        <v>4756</v>
       </c>
       <c r="E514" t="s">
-        <v>4750</v>
+        <v>4757</v>
       </c>
       <c r="F514" t="s">
-        <v>4751</v>
+        <v>4758</v>
       </c>
       <c r="G514" t="s">
-        <v>4752</v>
+        <v>4759</v>
       </c>
       <c r="H514" t="s">
-        <v>4753</v>
+        <v>4760</v>
       </c>
       <c r="I514" t="s">
-        <v>4754</v>
+        <v>4761</v>
       </c>
       <c r="J514" t="s">
         <v>24</v>
       </c>
       <c r="K514" t="s">
-        <v>4714</v>
+        <v>25</v>
       </c>
       <c r="L514" t="s">
         <v>26</v>
       </c>
       <c r="M514" t="s">
-        <v>4715</v>
+        <v>27</v>
       </c>
       <c r="N514" t="s">
         <v>28</v>
       </c>
       <c r="O514" t="s">
-        <v>4755</v>
+        <v>4762</v>
       </c>
     </row>
     <row r="515" spans="1:15">
       <c r="A515">
-        <v>66518</v>
+        <v>66510</v>
       </c>
       <c r="B515" t="s">
-        <v>4756</v>
+        <v>4763</v>
       </c>
       <c r="C515" t="s">
-        <v>4757</v>
+        <v>4764</v>
       </c>
       <c r="D515" t="s">
-        <v>4758</v>
+        <v>4765</v>
       </c>
       <c r="E515" t="s">
-        <v>4759</v>
+        <v>4766</v>
       </c>
       <c r="F515" t="s">
-        <v>4760</v>
+        <v>4767</v>
       </c>
       <c r="G515" t="s">
-        <v>1668</v>
+        <v>4768</v>
       </c>
       <c r="H515" t="s">
-        <v>4761</v>
+        <v>4769</v>
       </c>
       <c r="I515" t="s">
-        <v>1670</v>
+        <v>4770</v>
       </c>
       <c r="J515" t="s">
-        <v>24</v>
+        <v>1625</v>
       </c>
       <c r="K515" t="s">
-        <v>170</v>
+        <v>4771</v>
       </c>
       <c r="L515" t="s">
-        <v>26</v>
+        <v>1627</v>
       </c>
       <c r="M515" t="s">
-        <v>171</v>
+        <v>4772</v>
       </c>
       <c r="N515" t="s">
         <v>28</v>
       </c>
       <c r="O515" t="s">
-        <v>4762</v>
+        <v>4773</v>
       </c>
     </row>
     <row r="516" spans="1:15">
       <c r="A516">
-        <v>66519</v>
+        <v>66511</v>
       </c>
       <c r="B516" t="s">
-        <v>4763</v>
+        <v>1825</v>
       </c>
       <c r="C516" t="s">
-        <v>4764</v>
+        <v>4774</v>
       </c>
       <c r="D516" t="s">
-        <v>4765</v>
+        <v>4775</v>
       </c>
       <c r="E516" t="s">
-        <v>4766</v>
+        <v>4776</v>
       </c>
       <c r="F516" t="s">
-        <v>4767</v>
+        <v>1829</v>
       </c>
       <c r="G516" t="s">
-        <v>4768</v>
+        <v>1830</v>
       </c>
       <c r="H516" t="s">
-        <v>1777</v>
+        <v>4777</v>
       </c>
       <c r="I516" t="s">
-        <v>1778</v>
+        <v>4778</v>
       </c>
       <c r="J516" t="s">
         <v>24</v>
       </c>
       <c r="K516" t="s">
-        <v>4769</v>
+        <v>4779</v>
       </c>
       <c r="L516" t="s">
         <v>26</v>
       </c>
       <c r="M516" t="s">
-        <v>4770</v>
+        <v>4780</v>
       </c>
       <c r="N516" t="s">
         <v>28</v>
       </c>
       <c r="O516" t="s">
-        <v>4771</v>
+        <v>4781</v>
       </c>
     </row>
     <row r="517" spans="1:15">
       <c r="A517">
-        <v>66520</v>
+        <v>66512</v>
       </c>
       <c r="B517" t="s">
-        <v>1858</v>
+        <v>3835</v>
       </c>
       <c r="C517" t="s">
-        <v>4772</v>
+        <v>3836</v>
       </c>
       <c r="D517" t="s">
-        <v>4773</v>
+        <v>4782</v>
       </c>
       <c r="E517" t="s">
-        <v>4774</v>
+        <v>4783</v>
       </c>
       <c r="F517" t="s">
-        <v>1862</v>
+        <v>4784</v>
       </c>
       <c r="G517" t="s">
-        <v>1863</v>
+        <v>3840</v>
       </c>
       <c r="H517" t="s">
-        <v>1864</v>
+        <v>3841</v>
       </c>
       <c r="I517" t="s">
-        <v>1865</v>
+        <v>3842</v>
       </c>
       <c r="J517" t="s">
         <v>24</v>
       </c>
       <c r="K517" t="s">
-        <v>25</v>
+        <v>4785</v>
       </c>
       <c r="L517" t="s">
         <v>26</v>
       </c>
       <c r="M517" t="s">
-        <v>27</v>
+        <v>4786</v>
       </c>
       <c r="N517" t="s">
         <v>28</v>
       </c>
       <c r="O517" t="s">
-        <v>4775</v>
+        <v>4787</v>
       </c>
     </row>
     <row r="518" spans="1:15">
       <c r="A518">
-        <v>66521</v>
+        <v>66513</v>
       </c>
       <c r="B518" t="s">
-        <v>1681</v>
+        <v>4788</v>
       </c>
       <c r="C518" t="s">
-        <v>1682</v>
+        <v>4789</v>
       </c>
       <c r="D518" t="s">
-        <v>4776</v>
+        <v>4790</v>
       </c>
       <c r="E518" t="s">
-        <v>4777</v>
+        <v>4791</v>
       </c>
       <c r="F518" t="s">
-        <v>4778</v>
+        <v>4792</v>
       </c>
       <c r="G518" t="s">
-        <v>1686</v>
+        <v>4169</v>
       </c>
       <c r="H518" t="s">
-        <v>4779</v>
+        <v>4793</v>
       </c>
       <c r="I518" t="s">
-        <v>1688</v>
+        <v>4794</v>
       </c>
       <c r="J518" t="s">
         <v>24</v>
       </c>
       <c r="K518" t="s">
-        <v>170</v>
+        <v>4785</v>
       </c>
       <c r="L518" t="s">
         <v>26</v>
       </c>
       <c r="M518" t="s">
-        <v>171</v>
+        <v>4786</v>
       </c>
       <c r="N518" t="s">
         <v>28</v>
       </c>
       <c r="O518" t="s">
-        <v>4780</v>
+        <v>4795</v>
       </c>
     </row>
     <row r="519" spans="1:15">
       <c r="A519">
-        <v>66522</v>
+        <v>66514</v>
       </c>
       <c r="B519" t="s">
-        <v>4781</v>
+        <v>4796</v>
       </c>
       <c r="C519" t="s">
-        <v>4782</v>
+        <v>4797</v>
       </c>
       <c r="D519" t="s">
-        <v>4783</v>
+        <v>4798</v>
       </c>
       <c r="E519" t="s">
-        <v>4784</v>
+        <v>4799</v>
       </c>
       <c r="F519" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G519" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H519" t="s">
+        <v>4800</v>
+      </c>
+      <c r="I519" t="s">
+        <v>4801</v>
+      </c>
+      <c r="J519" t="s">
+        <v>24</v>
+      </c>
+      <c r="K519" t="s">
         <v>4785</v>
       </c>
-      <c r="G519" t="s">
+      <c r="L519" t="s">
+        <v>26</v>
+      </c>
+      <c r="M519" t="s">
         <v>4786</v>
       </c>
-      <c r="H519" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N519" t="s">
         <v>28</v>
       </c>
       <c r="O519" t="s">
-        <v>4789</v>
+        <v>4802</v>
       </c>
     </row>
     <row r="520" spans="1:15">
       <c r="A520">
-        <v>66523</v>
+        <v>66515</v>
       </c>
       <c r="B520" t="s">
-        <v>1744</v>
+        <v>4803</v>
       </c>
       <c r="C520" t="s">
-        <v>4790</v>
+        <v>1727</v>
       </c>
       <c r="D520" t="s">
-        <v>4791</v>
+        <v>4804</v>
       </c>
       <c r="E520" t="s">
-        <v>4792</v>
+        <v>4805</v>
       </c>
       <c r="F520" t="s">
-        <v>1748</v>
+        <v>4806</v>
       </c>
       <c r="G520" t="s">
-        <v>1749</v>
+        <v>1731</v>
       </c>
       <c r="H520" t="s">
-        <v>1750</v>
+        <v>4807</v>
       </c>
       <c r="I520" t="s">
-        <v>1751</v>
+        <v>4808</v>
       </c>
       <c r="J520" t="s">
         <v>24</v>
       </c>
       <c r="K520" t="s">
-        <v>47</v>
+        <v>4785</v>
       </c>
       <c r="L520" t="s">
         <v>26</v>
       </c>
       <c r="M520" t="s">
-        <v>48</v>
+        <v>4786</v>
       </c>
       <c r="N520" t="s">
         <v>28</v>
       </c>
       <c r="O520" t="s">
-        <v>4793</v>
+        <v>4809</v>
       </c>
     </row>
     <row r="521" spans="1:15">
       <c r="A521">
-        <v>66524</v>
+        <v>66516</v>
       </c>
       <c r="B521" t="s">
-        <v>3933</v>
+        <v>1708</v>
       </c>
       <c r="C521" t="s">
-        <v>4794</v>
+        <v>1709</v>
       </c>
       <c r="D521" t="s">
-        <v>4795</v>
+        <v>4810</v>
       </c>
       <c r="E521" t="s">
-        <v>4796</v>
+        <v>4811</v>
       </c>
       <c r="F521" t="s">
-        <v>4797</v>
+        <v>4812</v>
       </c>
       <c r="G521" t="s">
-        <v>3938</v>
+        <v>4813</v>
       </c>
       <c r="H521" t="s">
-        <v>3939</v>
+        <v>4814</v>
       </c>
       <c r="I521" t="s">
-        <v>3940</v>
+        <v>1715</v>
       </c>
       <c r="J521" t="s">
         <v>24</v>
       </c>
       <c r="K521" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L521" t="s">
         <v>26</v>
       </c>
       <c r="M521" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N521" t="s">
         <v>28</v>
       </c>
       <c r="O521" t="s">
-        <v>4798</v>
+        <v>4815</v>
       </c>
     </row>
     <row r="522" spans="1:15">
       <c r="A522">
-        <v>66525</v>
+        <v>66517</v>
       </c>
       <c r="B522" t="s">
-        <v>4799</v>
+        <v>4816</v>
       </c>
       <c r="C522" t="s">
-        <v>3791</v>
+        <v>4817</v>
       </c>
       <c r="D522" t="s">
-        <v>4800</v>
+        <v>4818</v>
       </c>
       <c r="E522" t="s">
-        <v>4801</v>
+        <v>4819</v>
       </c>
       <c r="F522" t="s">
-        <v>3794</v>
+        <v>4820</v>
       </c>
       <c r="G522" t="s">
-        <v>3795</v>
+        <v>4821</v>
       </c>
       <c r="H522" t="s">
-        <v>3796</v>
+        <v>4822</v>
       </c>
       <c r="I522" t="s">
-        <v>3797</v>
+        <v>4823</v>
       </c>
       <c r="J522" t="s">
         <v>24</v>
       </c>
       <c r="K522" t="s">
-        <v>170</v>
+        <v>4785</v>
       </c>
       <c r="L522" t="s">
         <v>26</v>
       </c>
       <c r="M522" t="s">
-        <v>171</v>
+        <v>4786</v>
       </c>
       <c r="N522" t="s">
         <v>28</v>
       </c>
       <c r="O522" t="s">
-        <v>4802</v>
+        <v>4824</v>
       </c>
     </row>
     <row r="523" spans="1:15">
       <c r="A523">
-        <v>66526</v>
+        <v>66518</v>
       </c>
       <c r="B523" t="s">
-        <v>4803</v>
+        <v>4825</v>
       </c>
       <c r="C523" t="s">
-        <v>3800</v>
+        <v>1736</v>
       </c>
       <c r="D523" t="s">
-        <v>4804</v>
+        <v>4826</v>
       </c>
       <c r="E523" t="s">
-        <v>4805</v>
+        <v>4827</v>
       </c>
       <c r="F523" t="s">
-        <v>4806</v>
+        <v>4828</v>
       </c>
       <c r="G523" t="s">
-        <v>3804</v>
+        <v>1740</v>
       </c>
       <c r="H523" t="s">
-        <v>3805</v>
+        <v>4829</v>
       </c>
       <c r="I523" t="s">
-        <v>3806</v>
+        <v>1742</v>
       </c>
       <c r="J523" t="s">
         <v>24</v>
       </c>
       <c r="K523" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L523" t="s">
         <v>26</v>
       </c>
       <c r="M523" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="N523" t="s">
         <v>28</v>
       </c>
       <c r="O523" t="s">
-        <v>4807</v>
+        <v>4830</v>
       </c>
     </row>
     <row r="524" spans="1:15">
       <c r="A524">
-        <v>66527</v>
+        <v>66519</v>
       </c>
       <c r="B524" t="s">
-        <v>1791</v>
+        <v>4831</v>
       </c>
       <c r="C524" t="s">
-        <v>4808</v>
+        <v>4832</v>
       </c>
       <c r="D524" t="s">
-        <v>4809</v>
+        <v>4833</v>
       </c>
       <c r="E524" t="s">
-        <v>1794</v>
+        <v>4834</v>
       </c>
       <c r="F524" t="s">
-        <v>4810</v>
+        <v>4835</v>
       </c>
       <c r="G524" t="s">
-        <v>1796</v>
+        <v>4836</v>
       </c>
       <c r="H524" t="s">
-        <v>1797</v>
+        <v>1849</v>
       </c>
       <c r="I524" t="s">
-        <v>1798</v>
+        <v>1850</v>
       </c>
       <c r="J524" t="s">
         <v>24</v>
       </c>
       <c r="K524" t="s">
-        <v>4714</v>
+        <v>4837</v>
       </c>
       <c r="L524" t="s">
         <v>26</v>
       </c>
       <c r="M524" t="s">
-        <v>4715</v>
+        <v>4838</v>
       </c>
       <c r="N524" t="s">
         <v>28</v>
       </c>
       <c r="O524" t="s">
-        <v>4811</v>
+        <v>4839</v>
       </c>
     </row>
     <row r="525" spans="1:15">
       <c r="A525">
-        <v>66529</v>
+        <v>66520</v>
       </c>
       <c r="B525" t="s">
-        <v>4812</v>
+        <v>1930</v>
       </c>
       <c r="C525" t="s">
-        <v>4813</v>
+        <v>1931</v>
       </c>
       <c r="D525" t="s">
-        <v>4814</v>
+        <v>4840</v>
       </c>
       <c r="E525" t="s">
-        <v>4815</v>
+        <v>4841</v>
       </c>
       <c r="F525" t="s">
-        <v>4816</v>
+        <v>1934</v>
       </c>
       <c r="G525" t="s">
-        <v>4234</v>
+        <v>1935</v>
       </c>
       <c r="H525" t="s">
-        <v>4235</v>
+        <v>1936</v>
       </c>
       <c r="I525" t="s">
-        <v>4236</v>
+        <v>1937</v>
       </c>
       <c r="J525" t="s">
         <v>24</v>
       </c>
       <c r="K525" t="s">
-        <v>2225</v>
+        <v>25</v>
       </c>
       <c r="L525" t="s">
         <v>26</v>
       </c>
       <c r="M525" t="s">
-        <v>2226</v>
+        <v>27</v>
       </c>
       <c r="N525" t="s">
         <v>28</v>
       </c>
       <c r="O525" t="s">
-        <v>4817</v>
+        <v>4842</v>
       </c>
     </row>
     <row r="526" spans="1:15">
       <c r="A526">
-        <v>66530</v>
+        <v>66521</v>
       </c>
       <c r="B526" t="s">
-        <v>4818</v>
+        <v>1753</v>
       </c>
       <c r="C526" t="s">
-        <v>4819</v>
+        <v>1754</v>
       </c>
       <c r="D526" t="s">
-        <v>4820</v>
+        <v>4843</v>
       </c>
       <c r="E526" t="s">
-        <v>4821</v>
+        <v>4844</v>
       </c>
       <c r="F526" t="s">
-        <v>4822</v>
+        <v>4845</v>
       </c>
       <c r="G526" t="s">
-        <v>1603</v>
+        <v>1758</v>
       </c>
       <c r="H526" t="s">
-        <v>1604</v>
+        <v>4846</v>
       </c>
       <c r="I526" t="s">
-        <v>1605</v>
+        <v>1760</v>
       </c>
       <c r="J526" t="s">
         <v>24</v>
       </c>
       <c r="K526" t="s">
-        <v>1460</v>
+        <v>179</v>
       </c>
       <c r="L526" t="s">
         <v>26</v>
       </c>
       <c r="M526" t="s">
-        <v>1462</v>
+        <v>180</v>
       </c>
       <c r="N526" t="s">
         <v>28</v>
       </c>
       <c r="O526" t="s">
-        <v>4823</v>
+        <v>4847</v>
       </c>
     </row>
     <row r="527" spans="1:15">
       <c r="A527">
-        <v>66531</v>
+        <v>66522</v>
       </c>
       <c r="B527" t="s">
-        <v>4824</v>
+        <v>4848</v>
       </c>
       <c r="C527" t="s">
-        <v>4825</v>
+        <v>4849</v>
       </c>
       <c r="D527" t="s">
-        <v>4826</v>
+        <v>4850</v>
       </c>
       <c r="E527" t="s">
-        <v>4827</v>
+        <v>4851</v>
       </c>
       <c r="F527" t="s">
-        <v>4828</v>
+        <v>4852</v>
       </c>
       <c r="G527" t="s">
-        <v>4829</v>
+        <v>4853</v>
       </c>
       <c r="H527" t="s">
-        <v>4830</v>
+        <v>4854</v>
       </c>
       <c r="I527" t="s">
-        <v>4831</v>
+        <v>4855</v>
       </c>
       <c r="J527" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K527" t="s">
-        <v>4832</v>
+        <v>4713</v>
       </c>
       <c r="L527" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M527" t="s">
-        <v>4833</v>
+        <v>4714</v>
       </c>
       <c r="N527" t="s">
         <v>28</v>
       </c>
       <c r="O527" t="s">
-        <v>4834</v>
+        <v>4856</v>
       </c>
     </row>
     <row r="528" spans="1:15">
       <c r="A528">
-        <v>66532</v>
+        <v>66523</v>
       </c>
       <c r="B528" t="s">
-        <v>4835</v>
+        <v>1816</v>
       </c>
       <c r="C528" t="s">
-        <v>4836</v>
+        <v>1817</v>
       </c>
       <c r="D528" t="s">
-        <v>4837</v>
+        <v>4857</v>
       </c>
       <c r="E528" t="s">
-        <v>1879</v>
+        <v>4858</v>
       </c>
       <c r="F528" t="s">
-        <v>1880</v>
+        <v>1820</v>
       </c>
       <c r="G528" t="s">
-        <v>1881</v>
+        <v>1821</v>
       </c>
       <c r="H528" t="s">
-        <v>1882</v>
+        <v>1822</v>
       </c>
       <c r="I528" t="s">
-        <v>1883</v>
+        <v>1823</v>
       </c>
       <c r="J528" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K528" t="s">
-        <v>4838</v>
+        <v>47</v>
       </c>
       <c r="L528" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M528" t="s">
-        <v>4839</v>
+        <v>48</v>
       </c>
       <c r="N528" t="s">
         <v>28</v>
       </c>
       <c r="O528" t="s">
-        <v>4840</v>
+        <v>4859</v>
       </c>
     </row>
     <row r="529" spans="1:15">
       <c r="A529">
-        <v>66533</v>
+        <v>66524</v>
       </c>
       <c r="B529" t="s">
-        <v>4841</v>
+        <v>4005</v>
       </c>
       <c r="C529" t="s">
-        <v>4842</v>
+        <v>4006</v>
       </c>
       <c r="D529" t="s">
-        <v>4843</v>
+        <v>4860</v>
       </c>
       <c r="E529" t="s">
-        <v>4844</v>
+        <v>4861</v>
       </c>
       <c r="F529" t="s">
-        <v>1694</v>
+        <v>4862</v>
       </c>
       <c r="G529" t="s">
-        <v>1695</v>
+        <v>4010</v>
       </c>
       <c r="H529" t="s">
-        <v>1696</v>
+        <v>4011</v>
       </c>
       <c r="I529" t="s">
-        <v>4845</v>
+        <v>4012</v>
       </c>
       <c r="J529" t="s">
         <v>24</v>
       </c>
       <c r="K529" t="s">
-        <v>4846</v>
+        <v>179</v>
       </c>
       <c r="L529" t="s">
         <v>26</v>
       </c>
       <c r="M529" t="s">
-        <v>4847</v>
+        <v>180</v>
       </c>
       <c r="N529" t="s">
         <v>28</v>
       </c>
       <c r="O529" t="s">
-        <v>4848</v>
+        <v>4863</v>
       </c>
     </row>
     <row r="530" spans="1:15">
       <c r="A530">
-        <v>66534</v>
+        <v>66525</v>
       </c>
       <c r="B530" t="s">
-        <v>4849</v>
+        <v>4864</v>
       </c>
       <c r="C530" t="s">
-        <v>4850</v>
+        <v>3863</v>
       </c>
       <c r="D530" t="s">
-        <v>4851</v>
+        <v>4865</v>
       </c>
       <c r="E530" t="s">
-        <v>4852</v>
+        <v>4866</v>
       </c>
       <c r="F530" t="s">
-        <v>4853</v>
+        <v>3866</v>
       </c>
       <c r="G530" t="s">
-        <v>4854</v>
+        <v>3867</v>
       </c>
       <c r="H530" t="s">
-        <v>3116</v>
+        <v>3868</v>
       </c>
       <c r="I530" t="s">
-        <v>3117</v>
+        <v>3869</v>
       </c>
       <c r="J530" t="s">
         <v>24</v>
       </c>
       <c r="K530" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="L530" t="s">
         <v>26</v>
       </c>
       <c r="M530" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="N530" t="s">
         <v>28</v>
       </c>
       <c r="O530" t="s">
-        <v>4855</v>
+        <v>4867</v>
       </c>
     </row>
     <row r="531" spans="1:15">
       <c r="A531">
-        <v>66535</v>
+        <v>66526</v>
       </c>
       <c r="B531" t="s">
-        <v>4856</v>
+        <v>4868</v>
       </c>
       <c r="C531" t="s">
-        <v>4857</v>
+        <v>3872</v>
       </c>
       <c r="D531" t="s">
-        <v>4858</v>
+        <v>4869</v>
       </c>
       <c r="E531" t="s">
-        <v>4859</v>
+        <v>4870</v>
       </c>
       <c r="F531" t="s">
-        <v>4860</v>
+        <v>4871</v>
       </c>
       <c r="G531" t="s">
-        <v>4861</v>
+        <v>3876</v>
       </c>
       <c r="H531" t="s">
-        <v>4862</v>
+        <v>3877</v>
       </c>
       <c r="I531" t="s">
-        <v>4863</v>
+        <v>3878</v>
       </c>
       <c r="J531" t="s">
-        <v>4864</v>
+        <v>24</v>
       </c>
       <c r="K531" t="s">
-        <v>4865</v>
+        <v>179</v>
       </c>
       <c r="L531" t="s">
-        <v>4866</v>
+        <v>26</v>
       </c>
       <c r="M531" t="s">
-        <v>4867</v>
+        <v>180</v>
       </c>
       <c r="N531" t="s">
         <v>28</v>
       </c>
       <c r="O531" t="s">
-        <v>4868</v>
+        <v>4872</v>
       </c>
     </row>
     <row r="532" spans="1:15">
       <c r="A532">
-        <v>66536</v>
+        <v>66527</v>
       </c>
       <c r="B532" t="s">
-        <v>4869</v>
+        <v>1863</v>
       </c>
       <c r="C532" t="s">
-        <v>4870</v>
+        <v>1864</v>
       </c>
       <c r="D532" t="s">
-        <v>4871</v>
+        <v>4873</v>
       </c>
       <c r="E532" t="s">
-        <v>4872</v>
+        <v>1866</v>
       </c>
       <c r="F532" t="s">
-        <v>4873</v>
+        <v>4874</v>
       </c>
       <c r="G532" t="s">
-        <v>4874</v>
+        <v>1868</v>
       </c>
       <c r="H532" t="s">
+        <v>1869</v>
+      </c>
+      <c r="I532" t="s">
+        <v>1870</v>
+      </c>
+      <c r="J532" t="s">
+        <v>24</v>
+      </c>
+      <c r="K532" t="s">
+        <v>4785</v>
+      </c>
+      <c r="L532" t="s">
+        <v>26</v>
+      </c>
+      <c r="M532" t="s">
+        <v>4786</v>
+      </c>
+      <c r="N532" t="s">
+        <v>28</v>
+      </c>
+      <c r="O532" t="s">
         <v>4875</v>
-      </c>
-[...19 lines deleted...]
-        <v>4877</v>
       </c>
     </row>
     <row r="533" spans="1:15">
       <c r="A533">
-        <v>66537</v>
+        <v>66529</v>
       </c>
       <c r="B533" t="s">
+        <v>4876</v>
+      </c>
+      <c r="C533" t="s">
+        <v>4877</v>
+      </c>
+      <c r="D533" t="s">
         <v>4878</v>
       </c>
-      <c r="C533" t="s">
+      <c r="E533" t="s">
         <v>4879</v>
       </c>
-      <c r="D533" t="s">
+      <c r="F533" t="s">
         <v>4880</v>
       </c>
-      <c r="E533" t="s">
+      <c r="G533" t="s">
+        <v>4306</v>
+      </c>
+      <c r="H533" t="s">
+        <v>4307</v>
+      </c>
+      <c r="I533" t="s">
+        <v>4308</v>
+      </c>
+      <c r="J533" t="s">
+        <v>24</v>
+      </c>
+      <c r="K533" t="s">
+        <v>2297</v>
+      </c>
+      <c r="L533" t="s">
+        <v>26</v>
+      </c>
+      <c r="M533" t="s">
+        <v>2298</v>
+      </c>
+      <c r="N533" t="s">
+        <v>28</v>
+      </c>
+      <c r="O533" t="s">
         <v>4881</v>
-      </c>
-[...28 lines deleted...]
-        <v>4883</v>
       </c>
     </row>
     <row r="534" spans="1:15">
       <c r="A534">
-        <v>66538</v>
+        <v>66530</v>
       </c>
       <c r="B534" t="s">
+        <v>4882</v>
+      </c>
+      <c r="C534" t="s">
+        <v>4883</v>
+      </c>
+      <c r="D534" t="s">
         <v>4884</v>
       </c>
-      <c r="C534" t="s">
-[...2 lines deleted...]
-      <c r="D534" t="s">
+      <c r="E534" t="s">
         <v>4885</v>
       </c>
-      <c r="E534" t="s">
+      <c r="F534" t="s">
         <v>4886</v>
       </c>
-      <c r="F534" t="s">
+      <c r="G534" t="s">
+        <v>1675</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1676</v>
+      </c>
+      <c r="I534" t="s">
+        <v>1677</v>
+      </c>
+      <c r="J534" t="s">
+        <v>24</v>
+      </c>
+      <c r="K534" t="s">
+        <v>1487</v>
+      </c>
+      <c r="L534" t="s">
+        <v>26</v>
+      </c>
+      <c r="M534" t="s">
+        <v>1489</v>
+      </c>
+      <c r="N534" t="s">
+        <v>28</v>
+      </c>
+      <c r="O534" t="s">
         <v>4887</v>
-      </c>
-[...25 lines deleted...]
-        <v>4890</v>
       </c>
     </row>
     <row r="535" spans="1:15">
       <c r="A535">
-        <v>66540</v>
+        <v>66531</v>
       </c>
       <c r="B535" t="s">
+        <v>4888</v>
+      </c>
+      <c r="C535" t="s">
+        <v>4889</v>
+      </c>
+      <c r="D535" t="s">
+        <v>4890</v>
+      </c>
+      <c r="E535" t="s">
         <v>4891</v>
       </c>
-      <c r="C535" t="s">
+      <c r="F535" t="s">
         <v>4892</v>
       </c>
-      <c r="D535" t="s">
+      <c r="G535" t="s">
         <v>4893</v>
       </c>
-      <c r="E535" t="s">
+      <c r="H535" t="s">
         <v>4894</v>
       </c>
-      <c r="F535" t="s">
+      <c r="I535" t="s">
         <v>4895</v>
       </c>
-      <c r="G535" t="s">
+      <c r="J535" t="s">
+        <v>459</v>
+      </c>
+      <c r="K535" t="s">
         <v>4896</v>
       </c>
-      <c r="H535" t="s">
+      <c r="L535" t="s">
+        <v>461</v>
+      </c>
+      <c r="M535" t="s">
         <v>4897</v>
       </c>
-      <c r="I535" t="s">
-[...5 lines deleted...]
-      <c r="K535" t="s">
+      <c r="N535" t="s">
+        <v>28</v>
+      </c>
+      <c r="O535" t="s">
         <v>4898</v>
-      </c>
-[...10 lines deleted...]
-        <v>4900</v>
       </c>
     </row>
     <row r="536" spans="1:15">
       <c r="A536">
+        <v>66532</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4899</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D536" t="s">
+        <v>4900</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1951</v>
+      </c>
+      <c r="F536" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G536" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I536" t="s">
+        <v>1955</v>
+      </c>
+      <c r="J536" t="s">
+        <v>459</v>
+      </c>
+      <c r="K536" t="s">
+        <v>4901</v>
+      </c>
+      <c r="L536" t="s">
+        <v>461</v>
+      </c>
+      <c r="M536" t="s">
+        <v>4902</v>
+      </c>
+      <c r="N536" t="s">
+        <v>28</v>
+      </c>
+      <c r="O536" t="s">
+        <v>4903</v>
+      </c>
+    </row>
+    <row r="537" spans="1:15">
+      <c r="A537">
+        <v>66533</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4904</v>
+      </c>
+      <c r="C537" t="s">
+        <v>4905</v>
+      </c>
+      <c r="D537" t="s">
+        <v>4906</v>
+      </c>
+      <c r="E537" t="s">
+        <v>4907</v>
+      </c>
+      <c r="F537" t="s">
+        <v>1766</v>
+      </c>
+      <c r="G537" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1768</v>
+      </c>
+      <c r="I537" t="s">
+        <v>1769</v>
+      </c>
+      <c r="J537" t="s">
+        <v>24</v>
+      </c>
+      <c r="K537" t="s">
+        <v>4908</v>
+      </c>
+      <c r="L537" t="s">
+        <v>26</v>
+      </c>
+      <c r="M537" t="s">
+        <v>4909</v>
+      </c>
+      <c r="N537" t="s">
+        <v>28</v>
+      </c>
+      <c r="O537" t="s">
+        <v>4910</v>
+      </c>
+    </row>
+    <row r="538" spans="1:15">
+      <c r="A538">
+        <v>66534</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4911</v>
+      </c>
+      <c r="C538" t="s">
+        <v>4912</v>
+      </c>
+      <c r="D538" t="s">
+        <v>4913</v>
+      </c>
+      <c r="E538" t="s">
+        <v>4914</v>
+      </c>
+      <c r="F538" t="s">
+        <v>4915</v>
+      </c>
+      <c r="G538" t="s">
+        <v>4916</v>
+      </c>
+      <c r="H538" t="s">
+        <v>3188</v>
+      </c>
+      <c r="I538" t="s">
+        <v>3189</v>
+      </c>
+      <c r="J538" t="s">
+        <v>24</v>
+      </c>
+      <c r="K538" t="s">
+        <v>47</v>
+      </c>
+      <c r="L538" t="s">
+        <v>26</v>
+      </c>
+      <c r="M538" t="s">
+        <v>48</v>
+      </c>
+      <c r="N538" t="s">
+        <v>28</v>
+      </c>
+      <c r="O538" t="s">
+        <v>4917</v>
+      </c>
+    </row>
+    <row r="539" spans="1:15">
+      <c r="A539">
+        <v>66535</v>
+      </c>
+      <c r="B539" t="s">
+        <v>4918</v>
+      </c>
+      <c r="C539" t="s">
+        <v>4919</v>
+      </c>
+      <c r="D539" t="s">
+        <v>4920</v>
+      </c>
+      <c r="E539" t="s">
+        <v>4921</v>
+      </c>
+      <c r="F539" t="s">
+        <v>4922</v>
+      </c>
+      <c r="G539" t="s">
+        <v>4923</v>
+      </c>
+      <c r="H539" t="s">
+        <v>4924</v>
+      </c>
+      <c r="I539" t="s">
+        <v>4925</v>
+      </c>
+      <c r="J539" t="s">
+        <v>4926</v>
+      </c>
+      <c r="K539" t="s">
+        <v>4927</v>
+      </c>
+      <c r="L539" t="s">
+        <v>4928</v>
+      </c>
+      <c r="M539" t="s">
+        <v>4929</v>
+      </c>
+      <c r="N539" t="s">
+        <v>28</v>
+      </c>
+      <c r="O539" t="s">
+        <v>4930</v>
+      </c>
+    </row>
+    <row r="540" spans="1:15">
+      <c r="A540">
+        <v>66536</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4931</v>
+      </c>
+      <c r="C540" t="s">
+        <v>4932</v>
+      </c>
+      <c r="D540" t="s">
+        <v>4933</v>
+      </c>
+      <c r="E540" t="s">
+        <v>4934</v>
+      </c>
+      <c r="F540" t="s">
+        <v>4935</v>
+      </c>
+      <c r="G540" t="s">
+        <v>4936</v>
+      </c>
+      <c r="H540" t="s">
+        <v>4937</v>
+      </c>
+      <c r="I540" t="s">
+        <v>4938</v>
+      </c>
+      <c r="J540" t="s">
+        <v>24</v>
+      </c>
+      <c r="K540" t="s">
+        <v>4785</v>
+      </c>
+      <c r="L540" t="s">
+        <v>26</v>
+      </c>
+      <c r="M540" t="s">
+        <v>4786</v>
+      </c>
+      <c r="N540" t="s">
+        <v>28</v>
+      </c>
+      <c r="O540" t="s">
+        <v>4939</v>
+      </c>
+    </row>
+    <row r="541" spans="1:15">
+      <c r="A541">
+        <v>66537</v>
+      </c>
+      <c r="B541" t="s">
+        <v>4940</v>
+      </c>
+      <c r="C541" t="s">
+        <v>4697</v>
+      </c>
+      <c r="D541" t="s">
+        <v>4941</v>
+      </c>
+      <c r="E541" t="s">
+        <v>4942</v>
+      </c>
+      <c r="F541" t="s">
+        <v>4943</v>
+      </c>
+      <c r="G541" t="s">
+        <v>4701</v>
+      </c>
+      <c r="H541" t="s">
+        <v>4702</v>
+      </c>
+      <c r="I541" t="s">
+        <v>4703</v>
+      </c>
+      <c r="J541" t="s">
+        <v>24</v>
+      </c>
+      <c r="K541" t="s">
+        <v>4785</v>
+      </c>
+      <c r="L541" t="s">
+        <v>26</v>
+      </c>
+      <c r="M541" t="s">
+        <v>4786</v>
+      </c>
+      <c r="N541" t="s">
+        <v>28</v>
+      </c>
+      <c r="O541" t="s">
+        <v>4944</v>
+      </c>
+    </row>
+    <row r="542" spans="1:15">
+      <c r="A542">
+        <v>66538</v>
+      </c>
+      <c r="B542" t="s">
+        <v>4945</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D542" t="s">
+        <v>4946</v>
+      </c>
+      <c r="E542" t="s">
+        <v>4947</v>
+      </c>
+      <c r="F542" t="s">
+        <v>4948</v>
+      </c>
+      <c r="G542" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1945</v>
+      </c>
+      <c r="I542" t="s">
+        <v>1946</v>
+      </c>
+      <c r="J542" t="s">
+        <v>24</v>
+      </c>
+      <c r="K542" t="s">
+        <v>4949</v>
+      </c>
+      <c r="L542" t="s">
+        <v>26</v>
+      </c>
+      <c r="M542" t="s">
+        <v>4950</v>
+      </c>
+      <c r="N542" t="s">
+        <v>28</v>
+      </c>
+      <c r="O542" t="s">
+        <v>4951</v>
+      </c>
+    </row>
+    <row r="543" spans="1:15">
+      <c r="A543">
+        <v>66540</v>
+      </c>
+      <c r="B543" t="s">
+        <v>4952</v>
+      </c>
+      <c r="C543" t="s">
+        <v>4953</v>
+      </c>
+      <c r="D543" t="s">
+        <v>4954</v>
+      </c>
+      <c r="E543" t="s">
+        <v>4955</v>
+      </c>
+      <c r="F543" t="s">
+        <v>4956</v>
+      </c>
+      <c r="G543" t="s">
+        <v>4957</v>
+      </c>
+      <c r="H543" t="s">
+        <v>4958</v>
+      </c>
+      <c r="I543" t="s">
+        <v>1706</v>
+      </c>
+      <c r="J543" t="s">
+        <v>24</v>
+      </c>
+      <c r="K543" t="s">
+        <v>4959</v>
+      </c>
+      <c r="L543" t="s">
+        <v>26</v>
+      </c>
+      <c r="M543" t="s">
+        <v>4960</v>
+      </c>
+      <c r="N543" t="s">
+        <v>28</v>
+      </c>
+      <c r="O543" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="544" spans="1:15">
+      <c r="A544">
         <v>66541</v>
       </c>
-      <c r="B536" t="s">
-[...39 lines deleted...]
-        <v>4907</v>
+      <c r="B544" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C544" t="s">
+        <v>4962</v>
+      </c>
+      <c r="D544" t="s">
+        <v>4963</v>
+      </c>
+      <c r="E544" t="s">
+        <v>4964</v>
+      </c>
+      <c r="F544" t="s">
+        <v>4965</v>
+      </c>
+      <c r="G544" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1927</v>
+      </c>
+      <c r="I544" t="s">
+        <v>1928</v>
+      </c>
+      <c r="J544" t="s">
+        <v>24</v>
+      </c>
+      <c r="K544" t="s">
+        <v>4966</v>
+      </c>
+      <c r="L544" t="s">
+        <v>26</v>
+      </c>
+      <c r="M544" t="s">
+        <v>4967</v>
+      </c>
+      <c r="N544" t="s">
+        <v>28</v>
+      </c>
+      <c r="O544" t="s">
+        <v>4968</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">