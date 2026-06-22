--- v4 (2026-06-02)
+++ v5 (2026-06-22)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4969">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5005">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Lietuvių
 # Source: https://hadeethenc.com/lt
-# Last update: 2026-05-27 03:01:33 (v1.25.0)
-# Check for updates: https://hadeethenc.com/en/check/lt/v1.25.0
+# Last update: 2026-06-10 17:39:51 (v1.26.0)
+# Check for updates: https://hadeethenc.com/en/check/lt/v1.26.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -6156,111 +6156,152 @@
   <si>
     <t>إني مما أخاف عليكم من بعدي، ما يفتح عليكم من زهرة الدنيا وزينتها</t>
   </si>
   <si>
     <t>„Iš tiesų, po mano mirties labiausiai bijau jums šio pasaulio gėrybių ir puošmenų, kurios jums atsivers.“</t>
   </si>
   <si>
     <t>عَنْ أَبٍي سَعِيدٍ الخُدْرِيَّ رَضِيَ اللَّهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ جَلَسَ ذَاتَ يَوْمٍ عَلَى المِنْبَرِ وَجَلَسْنَا حَوْلَهُ، فَقَالَ: «إِنِّي مِمَّا أَخَافُ عَلَيْكُمْ مِنْ بَعْدِي، مَا يُفْتَحُ عَلَيْكُمْ مِنْ زَهْرَةِ الدُّنْيَا وَزِينَتِهَا» فَقَالَ رَجُلٌ: يَا رَسُولَ اللَّهِ، أَوَيَأْتِي الخَيْرُ بِالشَّرِّ؟ فَسَكَتَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقِيلَ لَهُ: مَا شَأْنُكَ؟ تُكَلِّمُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَلاَ يُكَلِّمُكَ؟ فَرَأَيْنَا أَنَّهُ يُنْزَلُ عَلَيْهِ؟ قَالَ: فَمَسَحَ عَنْهُ الرُّحَضَاءَ، فَقَالَ: «أَيْنَ السَّائِلُ؟» وَكَأَنَّهُ حَمِدَهُ، فَقَالَ: «إِنَّهُ لاَ يَأْتِي الخَيْرُ بِالشَّرِّ، وَإِنَّ مِمَّا يُنْبِتُ الرَّبِيعُ يَقْتُلُ أَوْ يُلِمُّ، إِلَّا آكِلَةَ الخَضْرَاءِ، أَكَلَتْ حَتَّى إِذَا امْتَدَّتْ خَاصِرَتَاهَا اسْتَقْبَلَتْ عَيْنَ الشَّمْسِ، فَثَلَطَتْ وَبَالَتْ، وَرَتَعَتْ، وَإِنَّ هَذَا المَالَ خَضِرَةٌ حُلْوَةٌ، فَنِعْمَ صَاحِبُ المُسْلِمِ مَا أَعْطَى مِنْهُ المِسْكِينَ وَاليَتِيمَ وَابْنَ السَّبِيلِ - أَوْ كَمَا قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ - وَإِنَّهُ مَنْ يَأْخُذُهُ بِغَيْرِ حَقِّهِ، كَالَّذِي يَأْكُلُ وَلاَ يَشْبَعُ، وَيَكُونُ شَهِيدًا عَلَيْهِ يَوْمَ القِيَامَةِ».</t>
   </si>
   <si>
     <t>Abu Said Al-Khudri (tebūnie Allahas juo patenkintas) perdavė: Kartą Pranašas (ramybė ir Allaho palaima jam) atsisėdo ant minbaro, o mes susėdome aplink jį. Jis pasakė: „Iš tiesų, po mano mirties labiausiai bijau jums šio pasaulio gėrybių ir puošmenų, kurios jums atsivers.“ Vienas vyras paklausė: „O Allaho Pasiuntiny, argi gėris gali atnešti blogį?“ Pranašas neatsakė, ir žmonės paklausė to vyro: „Kas atsitiko? Kodėl tu kreipiesi į Pranašą (ramybė ir Allaho palaima jam), o jis tau neatsako?“ Tuomet mes pamatėme, kad Pranašui yra siunčiamas apreiškimas. Galiausiai jis atsigavo, nubraukė gausų prakaitą nuo kaktos ir pasakė: „Kur yra tas, kuris uždavė klausimą?“ Atrodė, kad jam patiko jo klausimas. Paskui jis pasakė: „Iš tiesų, gėris neatneša blogį. Tačiau, iš tiesų, tarp to, kas išauga pavasarį, yra tai, kas pražudo ir priartina prie mirties. Išimtis yra tik gyvulys, kuris ėda žalią žolę, kol jo šonai išsipučia, tada guli ant šono prieš saulę, atrajoja, vėl ėda ir vėl ganosi. Iš tiesų, turtas yra žalias ir saldus, ir jis yra nuostabus palydovas musulmonui, jei jis skiria jį našlaičiui, vargšui ar keliautojui. Bet iš tiesų, tas, kuris jį paima be teisės, panašus į tą, kuris ėda, bet nepasisotina, ir jo turtas prieš jį liudys Teismo dieną.“</t>
   </si>
   <si>
     <t>جَلَسَ النبيُّ صلى الله عليه ذات يوم على المنبر يُحدِّث أصحابَه فقال: 
 إنَّ أكثر ما أخاف وأخشى عليكم مِن بعدي ما يُفتَح عليكم من بركات الأرض وزهرة الدنيا وزينتها وبهجتها، وما فيها من أنواع المتاع والثياب والزروع وغيرها مما يفتخر الناس بحسنه مع قلة البقاء. 
 فقال رجل: زهرة الدنيا نعمة من الله، فهل تعود هذه النعمة وتصير نقمة وعقوبة؟! 
 فَلَامَ الناسُ السائلَ حيث رأوه صلى الله عليه وسلم سَكَتَ، وظنوا أنه أغضبه. 
 فتَبَيَّنَ أنه صلى الله عليه وسلم كان ينزل عليه الوحي، ثم جعل يَمسح عن جَبِيْنِه العَرَقَ، فقال: أين السائل؟ 
 قال: أنا.
 فحمد الله وأثنى عليه، ثم قال صلى الله عليه وسلم: الخير الحقيقي لا يأتي إلا بخير، ولكن هذه الزهرة ليست بخير مَحْضٍ لما تؤدي إليه من الفتنة والمنافسة والاشتغال بها عن كمال الإقبال على الآخرة، ثم ضَرَبَ لذلك مَثلًا فقال: إنّ نبات الربيع وخَضِره؛ وهو نوع من الزرع يُعجب الماشية فيَقْتُل لكثرة الأكل بالتُّخَمَة أو يقارب القتل، إلا آكلة الخَضِر أكلت حتى امتلأ جانبا بطنها، فاستقبلت الشمس وأَلْقَت الرجيع من بطنها رقيقًا أو بالت، ثم استرفعت ما في كرشها فمضغتْه ثم بَلَعتْه، ثم عادت فأكلت. 
 فإن هذا المال كالبَقْلة الخضراء الحلوة، يَقتل أو يكاد يقتل بكثرته؛ إلا إذا اقتصر منه على اليسير الذي تدعو إليه الحاجة وتحصل به الكفاية من طريق حلال فإنه لا يضر، ونعم صاحب المسلم هو لمن أعطى منه المسكين واليتيم وابن السبيل، ومن يأخذه بحقه يبارك له فيه، ومن يأخذه بغير حقه فمثله كمثل الذي يأكل ولا يشبع، ويكون شهيدًا عليه يوم القيامة.</t>
   </si>
   <si>
     <t>Vieną dieną Pranašas sėdėjo ant minbaro, kalbėdamasis su savo kompanjonais, ir sakė:
 Iš tiesų, labiausiai po savo mirties bijau jums to, kas jums bus atverta iš žemės palaimų, šio pasaulio žavesio, jo puošnumo ir grožio, taip pat įvairių malonumų, drabužių, pasėlių ir kitų dalykų, kuriais žmonės didžiuojasi dėl jų grožio, nors jie yra trumpalaikiai.
-Vienas vyras paklausė: juk pasaulietinės gėrybės yra Allaho malonė, nejaugi ši malonė gali virsti nelaime, išbandymu ar bausme?!
-[...1 lines deleted...]
-Tačiau vėliau paaiškėjo, kad Pranašui buvo siunčiamas apreiškimas. Po to jis nusibraukė prakaitą nuo kaktos ir paklausė: „Kur tas, kuris uždavė klausimą?“
+Vienas vyras paklausė: „Juk pasaulietinės gėrybės yra Allaho malonė. Argi ši malonė gali virsti nelaime, išbandymu ar bausme?!“
+Žmonės ėmė priekaištauti tam vyrui, pamatę, kad Pranašas (ramybė ir Allaho palaima jam) nutilo, manydami, jog jo klausimas supykdė Pranašą.
+Tačiau vėliau paaiškėjo, kad tuo metu Pranašui buvo siunčiamas apreiškimas. Po to jis nusibraukė prakaitą nuo kaktos ir paklausė: „Kur tas žmogus, kuris uždavė klausimą?“
 Jis pasakė: aš čia.
-Ir Pranašas pašlovino Allahą ir pagyrė vyrą, ir tada pasakė: „Tikrasis gėris atneša tik gėrį, tačiau šio pasaulio malonumai nėra tyras gėris, nes jie sukelia sumaištį, verčia žmones varžytis dėl jų įgijimo ir atitraukia nuo tikro siekio į amžinąjį pasaulį.“ Po to jis pateikė paaiškinantį pavyzdį, sakydamas: „Iš tiesų, pavasariniai augalai, kurie taip patinka gyvuliams, gali juos pražudyti arba priartinti prie mirties dėl persivalgymo. Išimtis yra tik gyvulys, kuris ėda žolę, o kai jo šonai išsipučia, atsisuka į saulę, išsituština ar nusišlapina, tada grąžina į burną skrandžio turinį, atrajoja ir praryja, ir po to vėl grįžta ėsti žolės.“
-Iš tiesų, šis turtas panašus į žalią žolę, kuri, jei jos suvalgoma per daug, gali pražudyti arba priartinti jį prie mirties. Išimtis yra tada, kai žmogus apsiriboja nedideliu, tikrai reikalingu kiekiu, kuris pakankamas ir gautas teisėtu būdu: tokiu atveju jis nepakenks žmogui. Šis turtas tampa geru palydovu musulmonui, kuris dalija jį vargšui, našlaičiui ar keliautojui. Tam, kuris jį gauna teisėtai, Allahas suteikia malonę, o tas, kuris jį gauna neteisėtai, panašus į tą, kuris ėda, bet nepasisotina, ir šis turtas liudys prieš jį Teismo dieną.</t>
+Pranašas pašlovino Allahą, pagyrė tą vyrą ir tada pasakė: „Iš tiesų, gėris atneša tik gėrį. Tačiau šio pasaulio malonumai nėra grynas gėris, nes jie gali sukelti sumaištį, paskatinti žmones varžytis dėl jų įgijimo ir atitraukti juos nuo siekio amžinojo gyvenimo.“ Po to jis pateikė paaiškinantį palyginimą: „Iš tiesų, pavasario augalai, kurie taip patinka gyvuliams, gali juos pražudyti arba priartinti prie žūties dėl persivalgymo. Išimtis yra gyvulys, kuris ėda žolę, o kai jo šonai prisipildo, atsisuka į saulę, išsituština ar nusišlapina, tada atrajoja ir vėl praryja tai, ką sugrąžino iš skrandžio, o po to grįžta ėsti žolės.
+Iš tiesų, šis turtas yra tarsi žalia žolė: jeigu jos suvalgoma per daug, ji gali pražudyti arba priartinti prie žūties. Tačiau jei žmogus apsiriboja nedideliu, iš tikrųjų reikalingu kiekiu, gautu teisėtu būdu, jis jam nepakenks. Toks turtas tampa geru palydovu musulmonui, kuris iš jo duoda vargšui, našlaičiui ar keliautojui. Tam, kuris jį įgyja teisėtu būdu, Allahas suteikia palaimą. O tas, kuris jį įgyja neteisėtai, yra panašus į žmogų, kuris valgo, bet niekada nepasisotina, ir šis turtas liudys prieš jį Teismo dieną.</t>
   </si>
   <si>
     <t>قال النووي: فيه: فضيلة المال لمن أخذه بحقه وصرفه في وجوه الخير.
 إخبار من النبي صلى الله عليه وسلم عن حال أمته، وما سيفتح عليها من زينة الحياة الدنيا وفتنتها.
 من هدي النبي النبي صلى الله عليه وسلم ضرب الأمثال لتقريب المعاني.
 الحث على الصدقة وصَرْف المال في وجوه الخير، والتحذير من الإمساك.
 يؤخذ من قوله: "إنه لا يأتي الخير بالشر" أن الرزق ولو كثر فهو من جملة الخير، إنما يعرض له الشر بعارض البخل به عمن يستحقه، والإسراف في إنفاقه فيما لم يشرع، وأن كل شيء قضى الله أن يكون خيرًا فلا يكون شرًا وبالعكس، ولكن يخشى على من رُزِق الخير أن يعرض له في تَصَرُّفِه فيه ما يَجْلِبُ له الشر.
 ترك العَجلة في الجواب إذا كان يحتاج إلى التأمل.
 قال الطيبي: يؤخذ منه أربعة أصناف، فمن أَكَل منه أَكْل مُستَلِذٍّ مُفرط منهَمِك حتى تنتفخ أضلاعه ولا يُقلع فيسرع إليه الهلاك، ومن أكل كذلك لكنه أخذ في الاحتيال لدفع الداء بعد أن استحكم فغلبه فأهلكه، ومن أكل كذلك لكنه بادر إلى إزالة ما يضره ويُحيل في دفعه حتى انهضم فيسلم، ومن أكل غير مفرط ولا منهمك، وإنما اقتصر على ما يَسُد جوعتَه ويُمسك رَمَقَه، فالأول مثال الكافر، والثاني مثال العاصي الغافل عن الإقلاع والتوبة إلا عند فوتها، والثالث مثال للمخلط المبادر للتوبة حيث تكون مقبولة، والرابع مثال الزاهد في الدنيا الراغب في الآخرة.
 قال ابن المنير: في هذا الحديث وجوه من التشبيهات بديعة، أولها: تشبيه المال ونموُّه بالنبات وظهوره، ثانيها: تشبيه المُنْهَمِك في الاكتساب والأسباب بالبهائم المنهمكة في الأعشاب، وثالثها: تشبيه الاستكثار منه والادّخار له بالشَّرَهِ في الأكل والامتلاء منه، ورابعها: تشبيه الخارج من المال مع عظمته في النفوس حتى أدّى إلى المبالغة في البخل به بما تطرحه البهيمة من السَّلْح، ففيه إشارة بديعة إلى استقذاره شرعًا، وخامسها: تشبيه المتقاعد عن جمعه وضمه بالشاة إذا استراحت وحطّت جانبها مستقبلة عين الشمس؛ فإنها من أحسن حالاتها سكونًا وسَكِيْنة، وفيه إشارة إلى إدراكها لمصالحها، وسادسها: تشبيه موت الجامع المانع بموت البهيمة الغافلة عن دفع ما يضرها، وسابعها: تشبيه المال بالصاحب الذي لا يُؤمَن أن ينقلب عدوًّا؛ فإن المال من شأنه أن يُحْرَز ويُشدّ وثاقه حبًّا له؛ وذلك يقتضي منعه من مستحقه فيكون سببًا لعقاب مقتنيه، وثامنها: تشبيه آخذه بغير حق بالذي يأكل ولا يشبع.
 قال السندي: فلا بد في الخبر من أمرين، أحدهما: تحصيله بوجهه، والثاني: صرفه في مصارفه، وعند انتفاء أحدهما يصير ضررًا... وقد يقال: فيه إشارة إلى الملازمة بين القَيْدَين؛ فلا يوفَّق المرء للصرف في المصارف إلا إذا أخذه بوجهه.</t>
   </si>
   <si>
-    <t>An-Navavi sakė: „Turto nauda yra tam, kuris gauna jį teisėtai ir išleidžia gėriui.“
-[...5 lines deleted...]
-At-Tibi sakė: „Iš čia galima išskirti keturias kategorijas. Pirmoji – tas, kuris valgo, visiškai pasiduodamas malonumui, godžiai ir be saiko, kol jo šonkauliai išsipučia, nesustodamas, ir galiausiai labai greitai žūsta. Antroji – tas, kuris valgo taip pat, tačiau bando kovoti su liga, bet jau po to, ji įsigali, ir jį nugali bei pražudo. Trečioji – tas, kuris valgo taip pat, tačiau iš anksto stengiasi pašalinti tai, kas jam kenkia, ir stengiasi atsikratyti žalos, ir galiausiai viskas susitvarko. Ketvirtoji – tas, kuris valgo be godumo ir per didelio saiko, apsiriboja tiek, kiek pakanka numalšinti alkį ir sustiprinti jėgas. Pirmasis pavyzdys – netikinčio. Antrasis – neapdairaus nuodėmingo žmogaus, kuris neatsisako nuodėmių ir neatgailauja, kol nebus per vėlu. Trečiasis – žmogaus, kurio geri ir blogi darbai sumaišyti, tačiau jis skuba atgailauti, kol dar priimama atgaila. Ketvirtasis – žmogaus, kuris abejingas pasaulio turtams ir siekia amžinojo pasaulio.“
+    <t>An-Nawawi sakė: „Turto nauda yra tam, kuris gauna jį teisėtai ir išleidžia gėriui.“
+Pranašo ﷺ pranešimas apie jo bendruomenės ateitį ir apie tai, kas jai bus atverta iš šio pasaulio puošmenų, gėrybių ir pagundų.
+Vienas iš Pranašo ﷺ mokymo būdų buvo pateikti aiškius palyginimus, padedančius geriau suprasti ir įsisavinti perteikiamą mintį.
+Skatinama dalytis Allaho suteiktomis malonėmis ir leisti turtą darbams, kurie Jam yra malonūs, taip pat perspėjama dėl beprasmiško turto kaupimo.
+Iš jo žodžių: „Iš tiesų, gėris neatneša blogio“ suprantama, kad net ir gausus turtas savaime yra gėris. Tačiau jis gali tapti blogio priežastimi, jei dėl šykštumo yra sulaikomas nuo tų, kuriems priklauso, arba išleidžiamas tam, kas nėra leistina. Tai, ką Allahas paskyrė būti gėriu, savaime nėra blogis. Tas pats pasakytina ir atvirkščiai. Vis dėlto baiminamasi, kad žmogus, kuriam suteiktas gėris, gali patirti žalingų pasekmių dėl netinkamo elgesio su tuo, kas jam buvo duota.
+Nereikėtų skubėti atsakyti, jeigu atsakymas reikalauja apmąstymo.
+At-Tibi sakė: „Iš šio palyginimo galima išskirti keturias žmonių kategorijas. Pirmoji – tas, kuris valgo visiškai pasiduodamas malonumui, godžiai ir be saiko, kol jo šonai išsipučia. Jis nesustoja ir galiausiai greitai pražūsta. Antroji – tas, kuris taip pat valgo be saiko, tačiau vėliau mėgina kovoti su atsiradusia liga. Vis dėlto liga jau būna įsigalėjusi, todėl jį nugali ir pražudo. Trečioji – tas, kuris taip pat valgo, tačiau iš anksto stengiasi pašalinti tai, kas jam kenkia, ir imasi priemonių atsikratyti žalos. Galiausiai jo padėtis susitvarko. Ketvirtoji – tas, kuris valgo be godumo ir nesaikingumo, apsiribodamas tiek, kiek pakanka alkio numalšinimui ir jėgų palaikymui. Pirmasis pavyzdys atitinka netikintįjį. Antrasis – neapdairų nusidėjėlį, kuris neatsisako nuodėmių ir neatgailauja, kol neateina per vėlus metas. Trečiasis – žmogų, kurio geri ir blogi darbai yra susimaišę, tačiau jis skuba atgailauti, kol atgaila dar priimama. Ketvirtasis – žmogų, kuris nėra prisirišęs prie šio pasaulio turtų ir siekia amžinojo gyvenimo.“
 Ibn Al-Munir sakė: „Šiame hadise pateikiami puikūs palyginimai. Pirmasis: turto ir jo gausėjimo palyginimas su augalu ir jo augimu. Antrasis: įsigyto turto vartojimo palyginimas su gyvuliu, godžiai ėdančiu žolę. Trečiasis: didelių turto kiekių įsigijimo ir kaupimo palyginimas su neapdairiu valgymu, godumu. Ketvirtasis: išlaidavimo, lydimo didžiulės meilės turtui, vedančio prie kraštutinio godumo, palyginimas su gyvulių paliktomis išmatomis – tai nuostabi užuomina, kad ši turto dalis pagal šariatą laikoma nešvaria jo savininkui. Penktasis: turto kaupimo atsisakymo palyginimas su avių poilsiu, kai jos atsisuka į saulę – tai viena ramiausių ir naudingiausių padėčių, rodanti, kad taip sau suteikiama nauda. Šeštasis: turto kaupiančio, bet neatiduodančio jo teisingai, mirties palyginimas su gyvulių mirtimi, nesugebančių išvengti žalos. Septintasis: turto palyginimas su draugu, kuris bet kurią akimirką gali tapti priešu: dažnai žmonės turtą kaupia ir myli, nenorėdami atiduoti tiems, kam jis priklauso, todėl turtas tampa bausmės priežastimi. Aštuntasis: turto, paimto be teisės, palyginimas su tuo, kas valgo, bet nepasisotina.“
 As-Sindi sakė: „Dėl gėrio būtinos dvi sąlygos. Pirmoji: įgyti jį teisėtai. Antroji: išleisti jį tinkamai. Jei kurios nors iš šių sąlygų nesilaikoma, tai tampa blogiu... Galima teigti, kad šios dvi sąlygos yra tarpusavyje susijusios, nes žmogui paprastai pavyksta tinkamai išleisti gėrį, jei jis jį iš pradžių įgijo teisėtai.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/4180</t>
   </si>
   <si>
     <t>من أنظر معسرا، أو وضع له، أظله الله يوم القيامة تحت ظل عرشه يوم لا ظل إلا ظله</t>
   </si>
   <si>
     <t>„Kas duoda atgaivą nemokiam asmeniui ar atleidžia dalį savo skolos, Allahas suteiks jam prieglobstį Teismo dieną Savo Sosto šešėlyje, tą dieną, kai nebus jokio šešėlio, tik Jo.“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ أَنْظَرَ مُعْسِرًا، أَوْ وَضَعَ لَهُ، أَظَلَّهُ اللهُ يَوْمَ الْقِيَامَةِ تَحْتَ ظِلِّ عَرْشِهِ يَوْمَ لَا ظِلَّ إِلَّا ظِلُّهُ».</t>
   </si>
   <si>
     <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Kas duoda atgaivą nemokiam asmeniui ar atleidžia dalį savo skolos, Allahas suteiks jam prieglobstį Teismo dieną Savo Sosto šešėlyje, tą dieną, kai nebus jokio šešėlio, tik Jo.“</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ عليه الصلاة والسلام أنّ مَن أمهل مديونًا أو حطَّ عنه من دَينه، فجزاؤه: أنّ الله يُظلُّه تحت عرشه يوم القيامة الذي تدنو فيه الشمس من رؤوس العباد ويشتدُّ عليهم حرُّها، 
 فلا يجد أحدٌ ظِلًّا إلا مَن أَظله الله.</t>
   </si>
   <si>
     <t>Pranašas (ramybė ir Allaho palaima jam) informavo, kad jei žmogus atleidžia kai kuriam įsiskolinusiam arba atleidžia dalį tos skolos, jo atlygis bus toks, kad Allahas priglaus jį po Savo Sostu Teismo dieną, kai saulė priartės prie žmonių galvų ir jos karštis bus intensyvus. Niekas neras šešėlio, išskyrus tuos, kuriuos užstos Allahas.</t>
   </si>
   <si>
     <t>فضل التيسير على عباد الله تعالى، وأنه من الأسباب المُنجِيَة من أهوال يوم القيامة.
 الجزاء من جنس العمل.</t>
   </si>
   <si>
     <t>Pabrėžiami nuopelnai, palengvinantys žmonėms reikalus ir kad tai yra viena iš išgelbėjimo nuo Teismo dienos siaubo priežasčių.
 Atlyginimas yra tos pačios rūšies kaip poelgis.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/4186</t>
+  </si>
+  <si>
+    <t>من سره أن ينجيه الله من كرب يوم القيامة فلينفس عن معسر أو يضع عنه</t>
+  </si>
+  <si>
+    <t>„Kas nori, kad Allahas jį išgelbėtų nuo Teismo dienos kančių, tegu suteikia atidėjimą nemokiam skolininkui arba atleidžia jam skolą.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبَي قَتَادَةَ رضي الله عنه أنَّهُ طَلَبَ غَرِيمًا لَهُ، فَتَوَارَى عَنْهُ ثُمَّ وَجَدَهُ، فَقَالَ: إِنِّي مُعْسِرٌ، فَقَالَ: آللَّهِ؟ قَالَ: آللَّهِ؟ قَالَ: فَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ سَرَّهُ أَنْ يُنْجِيَهُ اللهُ مِنْ كُرَبِ يَوْمِ الْقِيَامَةِ فَلْيُنَفِّسْ عَنْ مُعْسِرٍ أَوْ يَضَعْ عَنْهُ».</t>
+  </si>
+  <si>
+    <t>Abu Qatada (tebūnie Allahas juo patenkintas) perdavė, kad ieškojo savo skolininko, kuris nuo jo slėpėsi. Kai jį surado, šis pasakė: „Aš esu nemokus.“ Jis paklausė: „Prisieki Allahu?“ Tas atsakė: „Prisiekiu Allahu.“ Tada Abu Qatada pasakė: „Iš tiesų, girdėjau, kaip Allaho Pasiuntinys, ramybė ir Allaho palaima jam, sakė: „Kas nori, kad Allahas jį išgelbėtų nuo Teismo dienos kančių, tegu suteikia atidėjimą nemokiam skolininkui arba atleidžia jam skolą.“</t>
+  </si>
+  <si>
+    <t>كان أبو قتادة الأنصاري رضي الله عنه يبحث عن مَدِيْنٍ له يَخْتَبِئ عنه، فوجده، فقال الغَريم: إني مُعسر، وليس عندي مال لأقضي دينك. 
+فاستحلفه أبو قتادة رضي الله عنه بالله أنه لا مال عنده؟ 
+فحلف بالله أنه صادق فيما يقول.
+فقال أبو قتادة رضي الله عنه إنه سمع النبي صلى الله عليه وسلم يقول: 
+مَن سرّه وأفرحه أن ينجيَه الله من كُرب يوم القيامة وشدائدها وأهوالها، فلينفِّس عن معسر، بأن يَمُدَّ ويؤخّر المطالبة بالدَّيْن، أو يُسقط بعض الدين أو كله.</t>
+  </si>
+  <si>
+    <t>Abu Qatada Al-Ansari ieškojo savo skolininko, kuris nuo jo slėpėsi. Kai jį surado, skolininkas pasakė: „Aš esu nemokus ir neturiu pinigų grąžinti tau skolos.“
+Abu Qatada paprašė jo prisiekti Allahu, kad jis neturi pinigų.
+Ir vyras prisiekė Allahu, kad sako tiesą.
+Tuomet Abu Qatada pasakė, kad girdėjo Pranašą sakant:
+Kas trokšta ir džiaugiasi, kad Allahas jį išgelbėtų nuo kančių, išbandymų ir siaubų Teismo dieną, tegu suteikia nemokiam žmogui palengvėjimą, atidėdamas ar nukeldamas skolos grąžinimą, arba sumažina skolą ar ją visiškai panaikina.</t>
+  </si>
+  <si>
+    <t>استحباب إنظار المُعْسر إلى مَيْسرة، أو وضع الدَّين عنه، كله أو بعضه.
+من نَفَّس عن مؤمن من كُرب الدنيا نَفَّس الله عليه من كُرَب يوم القيامة، والجزاء من جِنس العمل.
+القاعدة: أن الفرائض أفضل من النوافل، لكن في بعض الأحيان تكون النافلة أفضل من الفريضة، وإسقاط الدين عن المعسر نافلة، والصبر عليه والانتظار وعدم المطالبة هذا فريضة، والنافلة أفضل من الفريضة هنا.
+الحديث في حق من كان معسرًا، فهذا معذور، أما المُماطِل الذي عنده مال، فقد جاء عن النبي صلى الله عليه وسلم أنه قال: "مَطْلُ الغني ظُلْم".</t>
+  </si>
+  <si>
+    <t>Pageidautina suteikti nemokiam žmogui atidėjimą tol, kol jam bus lengva grąžinti skolą, arba atleisti ją visiškai arba iš dalies.
+Kas palengvina tikinčiojo kančią šiame gyvenime, Allahas palengvins jo kančią Teismo dieną, nes, iš tiesų, žmogus sulaukia to, ką pasėjo.
+Taisyklė yra tokia: privalomi darbai yra vertingesni už savanoriškus. Tačiau tam tikrais atvejais savanoriškas darbas gali būti vertingesnis už konkretų privalomą veiksmą. Pavyzdžiui, suteikti nemokiam skolininkui atidėjimą ir nereikalauti skubaus skolos grąžinimo yra privaloma, o visiškai atleisti skolą yra savanoriškas veiksmas. Šiuo atveju skolos atleidimas yra vertingesnis už vien atidėjimo suteikimą.
+Šiame hadise kalbama apie žmogų, turintį pagrįstą pasiteisinimą. O apie skolininką, kuris turi galimybę sumokėti, tačiau vilkina skolos grąžinimą, Pranašas (ramybė ir Allaho palaima jam) pasakė: „Turtingo žmogaus delsimas grąžinti skolą yra neteisybė.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/lt/browse/hadith/4195</t>
   </si>
   <si>
     <t>من صام رمضان إيمانا واحتسابا غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>„Kas pasninkauja Ramadaną nuoširdžiai ir tikisi atpildo iš Allaho, jo praeities nuodėmės bus atleistos.“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ صَامَ رَمَضَانَ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) sakė: „Kas pasninkauja Ramadaną nuoširdžiai ir tikisi atpildo iš Allaho, jo praeities nuodėmės bus atleistos.“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن صام شهر رمضان إيمانًا بالله، وتصديقًا بفَرْضِيَّةِ الصيام وما أعدَّ الله تعالى للصائمين مِن جَزيل الأجور والثواب، قاصدًا به وجهَ الله تعالى لا رياء ولا سُمْعَة، غُفرتْ له ذنوبُه الماضية.</t>
   </si>
   <si>
     <t>Pranašas (ramybė ir Akkaho palaima jam) informavo, kad jei žmogus pasninkauja Ramadano mėnesį nuoširdžiai vardan Allaho ir tikėdamas pasninko įsipareigojimu bei gausiu atlygiu, kurį Visagalis paruošė, ir taip siekdamas Allaho malonės, nesipuikuodamas ar nesiekdamas reputacijos tarp žmonių, jo praeities nuodėmės bus atleistos.</t>
   </si>
   <si>
     <t>فضل الإخلاص وأهميته في صيام رمضان وغيره من الأعمال الصالحة.</t>
   </si>
   <si>
     <t>Hadisas atkreipia dėmesį į nuoširdumo pranašumą ir svarbą Ramadano pasninkui ir kitiems teisingiems poelgiams.</t>
   </si>
@@ -6452,50 +6493,124 @@
     <t>سعة رحمة الله -عزّ وجل- ولطفه بعباده حيث رفع عنهم الإثم إذا صدرت منهم المعصية على هذه الأحوال الثلاثة.
 فضل الله على النبي محمد صلى الله عليه وسلم وأمته.
 رفعُ الإثم لا يعني رفع الحكم أو الضمان، فمثلًا من نسي الوضوء، وصلى ظانًّا أنه متطهر، فلا إثم عليه بذلك، ولكن عليه الوضوء وإعادة الصلاة.
 لا بد في رفع الإثم بالإكراه من توفر الشروط، مثل أن يكون المكِره قادرًا على تنفيذ ما هدد به.</t>
   </si>
   <si>
     <t>Hadisas rodo Visagalio Allaho platų gailestingumą ir Jo rūpestį Savo tarnais, pasireiškiantis nuodėmių atleidimu šiose trijose situacijose.
 Allaho gailestingumo pasireiškimas Pranašui Muchammedui (ramybė ir Allaho palaima jam) ir jo bendruomenei.
 Nuodėmės atleidimas nereiškia šariato įsakymo panaikinimo. Pavyzdžiui, jei žmogus pamiršo, kad neturi vudu, ir atliko maldą, jam nuodėmė nebus priskiriama, tačiau jis privalo atlikti vudu ir pakartoti maldą.
 Kad nuodėmė būtų atleista dėl prievartos, turi būti tam tikros sąlygos, pavyzdžiui, kad grasinantis iš tiesų gali įvykdyti grėsmę.</t>
   </si>
   <si>
     <t>قال النووي: حديث حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والبيهقي وغيرهما</t>
   </si>
   <si>
     <t>[قال النووي: حديث حسن]</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والبيهقي وغيرهما]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/4216</t>
+  </si>
+  <si>
+    <t>إن أهون أهل النار عذابا من له نعلان وشراكان من نار، يغلي منهما دماغه كما يغل المرجل، ما يرى أن أحدا أشد منه عذابا، وإنه لأهونهم عذابا</t>
+  </si>
+  <si>
+    <t>„Mažiausiai kankinamas Pragaro gyventojas yra tas, kuriam bus uždėti du batai ir du batraiščiai iš ugnies, nuo kurių jo smegenys virs taip, kaip verda katilas. Jam atrodys, kad niekas nepatiria sunkesnės bausmės už jį, nors iš tikrųjų jis bus mažiausiai kankinamas iš visų Pragaro gyventojų.“</t>
+  </si>
+  <si>
+    <t>عَنِ النُّعْمَانِ بْنِ بَشِيرٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ أَهْوَنَ أَهْلِ النَّارِ عَذَابًا مَنْ لَهُ نَعْلَانِ وَشِرَاكَانِ مِنْ نَارٍ، يَغْلِي مِنْهُمَا دِمَاغُهُ كَمَا يَغْلِ الْمِرْجَلُ، مَا يَرَى أَنَّ أَحَدًا أَشَدُّ مِنْهُ عَذَابًا، وَإِنَّهُ لَأَهْوَنُهُمْ عَذَابًا».</t>
+  </si>
+  <si>
+    <t>An-Numan Ibn Bašir (tebūnie Allahas juo patenkintas) pranešė, kad Pasiuntinys (ramybė ir Allaho palaima jam) sakė: „Mažiausiai kankinamas Pragaro gyventojas yra tas, kuriam bus uždėti du batai ir du batraiščiai iš ugnies, nuo kurių jo smegenys virs taip, kaip verda katilas. Jam atrodys, kad niekas nepatiria sunkesnės bausmės už jį, nors iš tikrųjų jis bus mažiausiai kankinamas iš visų Pragaro gyventojų.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ أهونَ أهلِ النار عذابًا يوم القيامة مَن له نَعْلان وشِرَاكان يَغلي دماغه من حرارتهما، كما يغلي قِدْر النحاس، ولا يَرى أن أحدًا أشد عذابًا منه، وإنه لأهونهم عذابًا وذلك ليجتمع عليه العذاب الجسدي والنفسي.</t>
+  </si>
+  <si>
+    <t>Pranašas pranešė, kad mažiausiai kankinamas žmogus tarp Pragaro gyventojų Teismo dieną bus tas, kuris avės du batus ir turės du batraiščius iš ugnies. Nuo jų kaitros jo smegenys virs kaip verdantis varinis puodas. Jam atrodys, kad niekas nepatiria sunkesnės bausmės už jį, nors iš tikrųjų jis bus mažiausiai kankinamas iš visų. Taigi jo kančia bus ne tik fizinė, bet ir psichologinė, nes jis manys, kad kenčia labiau už visus kitus.</t>
+  </si>
+  <si>
+    <t>التحذير للعصاة والكافرين مِن هَوْل هذا العذاب في النار؛ ليبتعدوا عما يؤدي إليه.
+اختلاف دَرَكَات الداخلين النار بحسب سوء أعمالهم.
+ شدة عذاب النار، سلَّمنا الله تعالى منها.</t>
+  </si>
+  <si>
+    <t>Tai yra perspėjimas nusidėjėliams ir netikintiesiems apie Pragaro bausmės siaubingą sunkumą, kad jie saugotųsi visko, kas gali prie jos nuvesti.
+Pragaro gyventojai skiriasi bausmės ir kančių laipsniais pagal savo blogus darbus.
+Pragaro bausmės griežtumas – teišgelbsti mus nuo jos Visagalis Allahas.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/lt/browse/hadith/4220</t>
+  </si>
+  <si>
+    <t>يدنى المؤمن يوم القيامة من ربه عز وجل، حتى يضع عليه كنفه، فيقرره بذنوبه</t>
+  </si>
+  <si>
+    <t>„Tikintysis Teismo dieną bus priartintas prie savo Visagalio Viešpaties. Allahas uždengs jį nuo kitų žmonių ir privers jį pripažinti savo nuodėmes</t>
+  </si>
+  <si>
+    <t>عَنْ صَفْوَانَ بْنِ مُحْرِزٍ قَالَ: قَالَ رَجُلٌ لِابْنِ عُمَرَ رضي الله عنهما كَيْفَ سَمِعْتَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، يَقُولُ: فِي النَّجْوَى؟ قَالَ: سَمِعْتُهُ يَقُولُ: «يُدْنَى الْمُؤْمِنُ يَوْمَ الْقِيَامَةِ مِنْ رَبِّهِ عَزَّ وَجَلَّ، حَتَّى يَضَعَ عَلَيْهِ كَنَفَهُ، فَيُقَرِّرُهُ بِذُنُوبِهِ، فَيَقُولُ: هَلْ تَعْرِفُ؟ فَيَقُولُ: أَيْ رَبِّ أَعْرِفُ، قَالَ: فَإِنِّي قَدْ سَتَرْتُهَا عَلَيْكَ فِي الدُّنْيَا، وَإِنِّي أَغْفِرُهَا لَكَ الْيَوْمَ، فَيُعْطَى صَحِيفَةَ حَسَنَاتِهِ، وَأَمَّا الْكُفَّارُ وَالْمُنَافِقُونَ، فَيُنَادَى بِهِمْ عَلَى رؤُوسِ الْخَلَائِقِ هَؤُلَاءِ الَّذِينَ كَذَبُوا عَلَى اللهِ».</t>
+  </si>
+  <si>
+    <t>Safwan Ibn Muhriz perdavė: vienas vyras paklausė Ibn Umar, tebūnie Allahas juo patenkintas: „Ką tu girdėjai Allaho Pasiuntinį, (ramybė ir Allaho palaima jam) sakant apie nadžwa (slaptą kalbą)?“ Jis atsakė: „Girdėjau jį sakant: „Tikintysis Teismo dieną bus priartintas prie savo Visagalio Viešpaties. Allahas uždengs jį nuo kitų žmonių ir privers jį pripažinti savo nuodėmes, sakydamas: „Ar pripažįsti?“ Jis atsakys: „Taip, mano Viešpatie, pripažįstu.“ Tuomet Allahas pasakys: „Aš slėpiau jas tau šiame pasaulyje, o šiandien tau jas atleidžiu.“ Po to jam bus įteiktas jo gerųjų darbų įrašas. O netikintieji ir veidmainiai bus pašaukti visos kūrinijos akivaizdoje, ir bus pasakyta: „Štai tie, kurie melavo prieš Allahą.““</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن مناجاة الله لعبدِه المؤمن يوم القيامة، فقال: 
+يُدْنَى المؤمنُ يوم القيامة من ربه فيضع عليه سِتْرَه عن أهل الموقف حتى لا يَطَّلع على سرِّه غيرُه، فيقول له: 
+أتعرف ذنب كذا وكذا... يُقرِّرُه بالذنوب التي بين العبد وربه. 
+فيقول: نعم أي رب.
+حتى إذا فَزِع المؤمن وخاف، قال له سبحانه: إني سترتها عليك في الدنيا، وأنا أغفرها لك اليوم، فيُعطى صحيفة حسناته. 
+وأما الكافر والمنافق فيُنادى على رؤوس الأشهاد: هؤلاء الذين كذبوا على ربهم، ألا لعنة الله على الظالمين.</t>
+  </si>
+  <si>
+    <t>Pranašas pranešė apie slaptą pokalbį tarp Allaho ir Jo tikinčiojo tarno Teismo dieną, sakydamas:
+Tikintysis Teismo dieną bus priartintas prie savo Viešpaties, ir Allahas paslėps jį nuo susirinkusios kūrinijos, kad niekas, išskyrus jį patį, nesužinotų jo paslapčių, ir pasakys jam:
+„Ar pripažįsti tą ir tą nuodėmę?“ — išvardydamas tas nuodėmes, kurios buvo tarp tarno ir jo Viešpaties.
+Jis atsakys: „Taip, Viešpatie.“
+Ir kai tikintysis išsigąs ir priartės prie nevilties, Visagalis jam pasakys: „Aš slėpiau šias nuodėmes tau šiame pasauliniame gyvenime, o šiandien tau jas atleidžiu.“ Tuomet jam bus įteiktas jo gerųjų darbų įrašas.
+O netikintysis ir veidmainis bus pašaukti visų liudytojų akivaizdoje: „Štai tie, kurie melavo apie savo Viešpatį.“ Iš tiesų, Allaho prakeiksmas yra ant neteisingųjų.</t>
+  </si>
+  <si>
+    <t>فضل الله ورحمته للمؤمنين بسترهم في الدنيا والآخرة.
+الحث على ستر المؤمن ما أمكن.
+أعمال العباد كلها يُحصيها رب العباد، فمن وجد خيرًا فليحمد الله، ومن وجد غير ذلك فلا يلومنَّ إلا نفسه وهو تحت مشيئة الله.
+قال ابن حجر: دلَّ مجموع الأحاديث على أن العصاة من المؤمنين في القيامة على قسمين: أحدهما: من معصيته بينه وبين ربه، فدل حديث ابن عمر على أن هذا القسم على قسمين: قسم: تكون معصيته مستورة في الدنيا، فهذا الذي يسترها الله عليه في القيامة وهو بالمنطوق، وقسم: تكون معصيته مجاهرة، فدل مفهومه على أنه بخلاف ذلك، والقسم الثاني: من تكون معصيته بينه وبين العباد فهم على قسمين أيضا: قسم: ترجح سيئاتهم على حسناتهم، فهؤلاء يقعون في النار ثم يخرجون بالشفاعة، وقسم: تتساوى سيئاتهم وحسناتهم، فهؤلاء لا يدخلون الجنة حتى يقع بينهم التَّقَاصُّ.</t>
+  </si>
+  <si>
+    <t>Hadisas rodo Allaho palankumą ir gailestingumą tikintiesiems, nes Jis pridengia juos šiame pasaulyje ir anapusiniame.
+Skatinama, kiek įmanoma, pridengti tikinčiojo trūkumus ir neatskleisti jo ydų.
+Visi žmonių darbai yra užrašyti pas Visagalį Viešpatį. Todėl tas, kuris randa gėrį, tešlovina Allahą, o tas, kuris randa ką nors kita, tenepriekaištauja niekam kitam, tik sau pačiam, nes jo padėtis yra jo paties darbų pasekmė, o viskas vyksta tik Allaho valia ir malone.“
+Ibn Hadžaras sakė: „Visų hadisų visuma rodo, kad nusidėjėliai iš tikinčiųjų Teismo dieną bus dviejų rūšių. Pirmoji rūšis – tie, kurių nuodėmės yra tarp jų ir jų Viešpaties. Ibn Umaro hadisas rodo, kad ši rūšis skirstoma į dvi kategorijas: tie, kurių nuodėmės šiame pasaulyje buvo paslėptos. Būtent šių žmonių nuodėmes Allahas paslėps ir Teismo dieną – tai aiškiai nurodyta hadise. Tie, kurių nuodėmės buvo daromos viešai. Hadiso numanoma prasmė rodo, kad jų padėtis bus kitokia. Antroji rūšis – tie, kurių nuodėmės susijusios su žmonių teisėmis. Jie taip pat skirstomi į dvi kategorijas: tie, kurių blogi darbai nusvers geruosius. Jie pateks į Pragarą, o vėliau iš jo bus išvesti per užtarimą (šafaʿą). Tie, kurių geri ir blogi darbai bus lygūs. Jie neįžengs į Rojų, kol tarp jų ir kitų nebus įvykdytas visiškas atsiskaitymas (taqāss).“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/lt/browse/hadith/4242</t>
   </si>
   <si>
     <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
   </si>
   <si>
     <t>„Važiuojantys turi sveikinti einančius, vaikščiojantys - sėdinčius, o mažesnė grupė - didesnę.“</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
 وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
   </si>
   <si>
     <t>Abu Huraira (tebūnie Allahas juo patenkintas) perdavė, kad Pranašas (ramybė ir Allaho palaima jam) pasakė: „Važiuojantys turi sveikinti einančius, vaikščiojantys - sėdinčius, o mažesnė grupė - didesnę.“ Al-Bukhari formuluotėje: „Jauni turi sveikinti senus, vaikščiojantys - sėdinčius, o mažesnė grupė - didesnę.“</t>
   </si>
   <si>
     <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
 فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
   </si>
   <si>
     <t>Pranašas mokė taikos tarp žmonių sveikinimo etiketo: „As-salamu alaikum va rahmatullahi va barakatuh“ (tebūnie jums ramybė, gailestingumas ir Allaho palaiminimai). Jaunasis turi sveikinti senąjį, važiuojantis - einantįjį, einantis - sėdintįjį, o mažas būrelis žmonių - didelį.</t>
   </si>
   <si>
     <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
 إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
 إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
@@ -7561,105 +7676,50 @@
     <t>وضع المُعلّم كفَّه على كتف المتعلم عند التعليم للتأنيس والتنبيه.
 الابتداء بالنصيحة والإرشاد لمن لم يطلب ذلك.
 حسن تعليم النبي صلى الله عليه وسلم بضرب الأمثال المُقْنِعَة، بقوله: "كُنْ فِي الدُّنْيَا كَأَنَّكَ غَريْبٌ أَوْ عَابِرُ سَبِيْلٍ".
 اختلاف الناس في سيْرهم إلى الآخرة؛ فعابر السبيل، منزلة أعلى في الزهد من منزلة الغريب.
  بيان قِصَر الأمل، والاستعداد للموت.
  الحديث لا يدل على ترك الرزق وتحريم ملذات الدنيا؛ ولكن يدل على الترغيب في الزهد فيها، والتَّقَلُّل منها.
 المسارعة إلى الأعمال الصالحة قبل أن لا يقدر عليها، ويحول مرض أو موت.
 فضيلة عبد الله بن عمر رضي الله عنهما حيث تأثّر بهذه الموعظة من رسول الله صلى الله عليه وسلم.
 وطن المؤمنين هي الجنة فهو غريب على الدنيا، وهو مسافر للدار الآخرة، فلا يُعلِّق قلبه بشيء من بلد الغربة، بل قلبه متعلق بوطنه الذي يرجع إليه، وإقامته في الدنيا ليقضي حاجته وجهازه للرجوع إلى وطنه.</t>
   </si>
   <si>
     <t>Mokytojas gali uždėti ranką ant mokinio peties, mokydamas jį, kaip draugiškumo išraišką ir siekdamas atkreipti jo dėmesį.
 Galima patarti ir nukreipti net tuos, kurie to neprašo.
 Pranašo puikus mokymo metodas, naudojant įtikinamus palyginimus, kaip jis sakė: „Būk šiame pasaulyje lyg svetimšalis arba keliautojas.“
 Žmonių kelionės į pomirtinį gyvenimą skiriasi, pavyzdžiui, keliatojo statusas yra aukštesnis nei svetimšalio.
 Žmogus turėtų turėti kuklias ambicijas šiame pasaulyje ir būti pasirengęs mirčiai.
 Hadisas nereiškia pragyvenimo šaltinių atsisakymo ar pasaulietinių malonumų draudimo, bet veikiau reiškia asketišką požiūrį į juos ir saikingą jų vartojimą.
 Skubėti atlikti teisingus darbus, kol liga ar mirtis tam nesutrukdė.
 Abdullah Ibn Umar pranašumas, kad jis buvo paveiktas šio patarimo iš Pasiuntinio.
 Rojus yra tikinčiojo namai, todėl jis yra svetimas šiame pasaulyje ir keliautojas į anapusinį gyvenimą. Jis neturi leisti savo širdžiai prisirišti prie nieko šiame svetimame pasaulyje, jo širdis turėtų būti prisirišusi prie savo tikrųjų namų, į kuriuos jis sugrįš. Jo buvimas šiame pasaulyje yra skirtas patenkinti savo poreikius ir pasiruošti sugrįžti į savo tikruosius namus.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/4704</t>
   </si>
   <si>
-    <t>لا تحاسدوا، ولا تناجشوا، ولا تباغضوا، ولا تدابروا، ولا يبع بعضكم على بيع بعض، وكونوا عباد الله إخوانا</t>
-[...53 lines deleted...]
-  <si>
     <t>لا تغضب</t>
   </si>
   <si>
     <t>Nepyk</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه: أَنَّ رَجُلًا قَالَ لِلنَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَوْصِنِي، قَالَ: «لَا تَغْضَبْ» فَرَدَّدَ مِرَارًا قَالَ: «لَا تَغْضَبْ».</t>
   </si>
   <si>
     <t>Pranešta nuo Abu Huraira (tebūnie Allahas juo patenkintas), kad: Vienas vyras atėjo pas Pranašą (ramybė ir Allaho palaima jam) ir tarė: „Patark man.“ Jis pasakė: „Nepyk.“ Vyras tai pakartojo kelis kartus ir kiekvieną kartą Pranašas atsakydavo: „Nepyk.“</t>
   </si>
   <si>
     <t>طَلبَ أحدُ الصحابة رضوان الله عليهم من النبي صلى الله عليه وسلم أن يَدُلَّه على شيء ينفعه، فأمره ألّا يغضب، ومعنى ذلك أن يَجتنبَ الأسبابَ التي تحمله على الغضب، وأن يَضبطَ نفسَه إذا حَصَل له الغضب، فلا يَتَمادى مع غضبه بالقتل أوالضرب أوالسب ونحو ذلك. 
 وردَّدَ الرجلُ طَلَبَ الوصيةِ مَرَّات، فلم يَزِدْه صلى الله عليه وسلم في الوصية على "لا تغضب".</t>
   </si>
   <si>
     <t>Vienas iš kompanjonų (tebūnie Allahas jais patenkintas) paprašė Pranašo nukreipti jį į tai, kas jam būtų naudinga. Taigi jam liepė nepykti. Tai reiškia, kad jis turėtų vengti dalykų, kurie jį supykdytų, ir susilaikyti, jei supyktų, nepersistengti su pykčiu žudydamas, mušdamas, keikdamas ir panašiai.
 Vyras kelis kartus pakartojo savo prašymą patarti, o Pranašas (ramybė ir Allaho palaima jam) nepasakė daugiau kaip „Nepyk“.</t>
   </si>
   <si>
     <t>التحذير من الغضب وأسبابه، فإنه جِماعُ الشر، والتحرُّزُ منه جماعُ الخير.
 الغضب لله كالغضب عند انتهاك محارم الله من الغضب المحمود.
 تَكرار الكلام عند الحاجة حتى يَعِيَه السامعُ ويُدرك أهميتَه.
 فضيلة طلب الوصية من العالِم.</t>
   </si>
@@ -7700,94 +7760,50 @@
 تحريم الضرر والضرار بالقول أو بالفعل أو بالترك.
 الجزاء من جنس العمل، فمن ضارَّ ضارَّه الله، ومن شاقَّ شاقَّه الله.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Draudžiama į žalą reaguoti didesne žala.
 Allahas Savo tarnams neįsakė nieko, kas jiems būtų žalinga.
 Draudžiama daryti žalą ar (savavališkai) atlyginti už žalą žodžiais, darbais ar neveikimu.
 Atlyginimas yra tos pačios rūšies kaip ir darbas. Taigi, kas daro žalą, tam Allahas kenkia, o kas apsunkina kitiems, tam Allahas apsunkina.
 Viena iš šariato taisyklių yra ta, kad „žala turi būti pašalinta“, nes šariatas nepritaria žalojimui ir jį smerkia.</t>
   </si>
   <si>
     <t>صحيح بشواهده</t>
   </si>
   <si>
     <t>رواه الدارقطني</t>
   </si>
   <si>
     <t>[Sachych su ša-uahid]</t>
   </si>
   <si>
     <t>[Perdavė Ad-Darkutni]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/4711</t>
-  </si>
-[...42 lines deleted...]
-    <t>https://hadeethenc.com/lt/browse/hadith/4714</t>
   </si>
   <si>
     <t>لا يزال لسانك رطبا من ذكر الله</t>
   </si>
   <si>
     <t>„Tegul tavo liežuvis nesiliauja būti drėgnas nuo Allaho atminimo.“</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بْنِ بُسْرٍ رضي الله عنه أَنَّ رَجُلاً قَالَ: يَا رَسُولَ اللهِ إِنَّ شَرَائِعَ الإِسْلاَمِ قَدْ كَثُرَتْ عَلَيَّ، فَأَخْبِرْنِي بِشَيْءٍ أَتَشَبَّثُ بِهِ، قَالَ: «لاَ يَزَالُ لِسَانُكَ رَطْبًا مِنْ ذِكْرِ اللَّهِ».</t>
   </si>
   <si>
     <t>Abdullah Ibn Busr (tebūnie Allahas juo patenkintas) perdavė, kad vienas vyras pasakė: „O Allaho Pasiuntiny, islamo įstatymų man tapo per daug, todėl pasakyk man ką nors, ko galėčiau laikytis.“ Pranašas pasakė: „Tegul tavo liežuvis nesiliauja būti drėgnas nuo Allaho atminimo.“</t>
   </si>
   <si>
     <t>شَكَى رجلٌ إلى النبيِّ صلى الله عليه وسلم بأن نوافل العبادات قد كَثرت عليه حتى عجز عنها لضعفه، ثم سألَ النبيَّ صلى الله عليه وسلم أنْ يَدلَّه على عملٍ يسيرٍ مُسْتجلِبٍ لثواب كثير يتعلق به ويستمسك. 
 فأرشده صلى الله عليه وسلم بأن يكون لسانه طَرِيًّا متحركًا من دوام ذكر الله سبحانه وتعالى في كل وقت وحال؛ من تسبيح وتحميد واستغفار ودعاء ونحو ذلك.</t>
   </si>
   <si>
     <t>Vienas vyras skundėsi Pranašui, kad jam tapo per sunku atlikti papildomus garbinimo veiksmus, nes jis buvo silpnas. Todėl paprašė Pranašo patarimo, kokį lengvą darbą jis galėtų atlikti, kad gautų gausų atlygį ir galėtų jo laikytis.
 Pranašas patarė jam visada ir visur nuolat laikyti savo liežuvį drėgną, minint Allahą Visagalį, šlovinant ir dėkojant Jam, prašant atleidimo, maldaujant ir panašiai.</t>
   </si>
   <si>
     <t>فضل المداومة على ذكر الله تعالى.
 من عظيم فضل الله تيسير أسباب الأجر.
 تفاضل العباد في نصيبهم من أبواب البر والخير.
@@ -13794,50 +13810,120 @@
     <t>عن عائشة رضي الله عنها قالت: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَذْكُرُ اللهَ عَلَى كُلِّ أَحْيَانِهِ.</t>
   </si>
   <si>
     <t>Pranešta nuo Aiša (tebūnie Allahas ja patenkintas), kad ji pasakė: „Pranašas (ramybė ir Allaho palaima jam) visada prisimindavo Allahą.“</t>
   </si>
   <si>
     <t>تُخْبِرُ عائشةُ أمُّ المؤمنين رضي الله عنها أنَّ النبيَّ صلى الله عليه وسلم كان شديدَ الحِرْصِ على ذِكْرِ الله تعالى، وأنَّه كان يَذكرُ اللهَ تعالى في كلِّ زمانٍ ومكانٍ وحالٍ.</t>
   </si>
   <si>
     <t>Tikinčiųjų motina Aiša pranešė, kad Pasiuntinys (ramybė ir Allaho palaima jam) dažnai prisimindavo Visagalį ir visada Jį minėdavo visose vietose ir sąlygose.</t>
   </si>
   <si>
     <t>لا تُشترط الطهارةُ من الحَدَثِ الأصغر والأكبر لذِكْر الله تعالى.
 مداومة النبي صلى الله عليه وسلم لذِكْر الله تعالى.
 الحث على الإكثار من ذكر الله تعالى في كل الأحيان اقتداء بالنبي صلى الله عليه وسلم، إلا في الحالات التي يمتنع فيها عن الذكر، كقضاء الحاجة.</t>
   </si>
   <si>
     <t>Tyrumas nuo mažojo ir didžiojo hadas (nešvarumo) nėra būtinas, norint minėti Visagalį Allahą.
 Pranašas (ramybė ir Allaho palaima jam) nuolatos minėdavo Visagalį Allahą.
 Hadisas ragina mus visada prisiminti Visagalį Allahą, laikantis Pranašo pavyzdžio, išskyrus tomis sąlygomis, kuriomis minėti Allahą draudžiama, pavyzdžiui, tuštinantis.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/8402</t>
   </si>
   <si>
+    <t>لا يرمي رجل رجلا بالفسوق، ولا يرميه بالكفر، إلا ارتدت عليه، إن لم يكن صاحبه كذلك</t>
+  </si>
+  <si>
+    <t>„Nė vienas žmogus neapkaltina kito nedorumu (fusūq) ar netikėjimu (kufr), kad šis kaltinimas nesugrįžtų jam pačiam, jei jo draugas iš tikrųjų nėra toks.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي ذَرٍّ رَضِيَ اللَّهُ عَنْهُ أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «لاَ يَرْمِي رَجُلٌ رَجُلًا بِالفُسُوقِ، وَلاَ يَرْمِيهِ بِالكُفْرِ، إِلَّا ارْتَدَّتْ عَلَيْهِ، إِنْ لَمْ يَكُنْ صَاحِبُهُ كَذَلِكَ».</t>
+  </si>
+  <si>
+    <t>Abu Dar (tebūnie Allahas juo patenkintas) pranešė, kad girdėjo Pranašą (ramybė ir Allaho palaima jam) sakant: „Nė vienas žmogus neapkaltina kito nedorumu (fusūq) ar netikėjimu (kufr), kad šis kaltinimas nesugrįžtų jam pačiam, jei jo draugas iš tikrųjų nėra toks.“</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم أنّ مَن قال لآخر: أنت فاسق، أو: أنت كافر، فإنْ كان ليس كما قال، كان هو المُستَحِق للوصف المذكور ورَجَعَ عليه قولُه، وأما إذا كان كما قال لم يرجع عليه شيء؛ لكونه صدق فيما قال.</t>
+  </si>
+  <si>
+    <t>Pranašas ﷺ perspėjo, kad tas, kuris kitam pasako: „Tu esi nedorėlis (fāsiq)“ arba „Tu esi netikintysis (kāfir)“, ir jei tas žmogus iš tikrųjų nėra toks, tuomet pats kaltintojas tampa labiau vertas šio pasmerkimo, o jo žodžiai sugrįžta jam pačiam. Tačiau jeigu kaltinamasis iš tiesų yra toks, kaip apie jį pasakyta, kaltintojui niekas nesugrįžta, nes jis pasakė tiesą.</t>
+  </si>
+  <si>
+    <t>تحريم رمي الناس بالكفر أو الفسق، بغير مُسَوِّغ شرعي.
+وجوب التثبُّت في إصدار الأحكام على الناس.
+قال ابن دقيق العيد: وهذا وعيد عظيم لمن أكفر أحدًا من المسلمين وليس كذلك، وهي ورطة عظيمة.
+قال ابن حجر العسقلاني: ولكن لا يلزم من كونه لا يصير بذلك فاسقًا ولا كافرًا أن لا يكون آثمًا في صورة قوله له: أنت فاسق، بل في هذه الصورة تفصيل: إن قَصَدَ نُصْحَه أو نُصْحَ غيرِه بِبَيان حاله جاز، وإن قَصَدَ تَعْيِيْرَه وشُهرَتَه بذلك ومَحْضَ أذاه لم يجز؛ لأنه مأمور بالستر عليه وتعليمه وعِظَتِه بالحسنى، فمهما أمكنه ذلك بالرفق لا يجوز له أن يفعله بالعُنْف؛ لأنه قد يكون سببًا لإغرائه وإصراره على ذلك الفعل كما في طَبْعِ كثير من الناس من الأَنَفَة، ولا سيّما إن كان الآمِرُ دونَ المأمورِ في المنزلة.</t>
+  </si>
+  <si>
+    <t>Draudžiama kaltinti žmones netikėjimu (kufr) ar nedorumu (fusūq) be šariato pagrįstos priežasties.
+Privaloma patikrinti informaciją prieš teisiant žmones.
+Ibn Daqiq al-ʿIdas sakė: „Tai yra rimtas perspėjimas tam, kuris apkaltina kurį nors musulmoną netikėjimu, nors jis toks nėra. Tai labai pavojingas dalykas.“
+Ibn Hadžar Al-Askalani sakė: „Tačiau tai, kad jis (tas, kuris kaltina, jei jis sako tiesą) pats netampa nedorėliu ar netikinčiu, nereiškia, jog sakydamas: „Tu nedorėlis“ jis nepadaro jokios nuodėmės. Čia galimi keli variantai. Jei jis šiuos žodžius pasakė tam žmogui kaip patarimą jam arba kitam asmeniui, aiškindamas jo padėtį, tai leidžiama. Tačiau, jei jo tikslas buvo pažeminti, skleisti blogą gandą apie jį ir tiesiog įskaudinti, tai neleidžiama, nes įsakyta pridengti jį, mokyti ir duoti gerų patarimų, ir kol yra galimybė tai daryti švelniai ir taktiškai, negalima griebtis griežtumo ir smurto, nes tai gali tapti jo suklaidinimo priežastimi ir užsispirimu tame, ką daro, kas būdinga daugeliui žmonių, ypač kai tas, kuris duoda patarimą, yra žemesnio statuso už tą, kuriam patariama.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/lt/browse/hadith/8883</t>
+  </si>
+  <si>
+    <t>إن الشيطان قد أيس أن يعبده المصلون في جزيرة العرب، ولكن في التحريش بينهم</t>
+  </si>
+  <si>
+    <t>„Iš tiesų šėtonas prarado viltį, kad jį garbintų besimeldžiantieji Arabijos pusiasalyje, tačiau jis vis dar stengiasi pasėti nesantaiką tarp jų.“</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرٍ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ الشَّيْطَانَ قَدْ أَيِسَ أَنْ يَعْبُدَهُ الْمُصَلُّونَ فِي جَزِيرَةِ الْعَرَبِ، وَلَكِنْ فِي التَّحْرِيشِ بَيْنَهُمْ».</t>
+  </si>
+  <si>
+    <t>Džabir (tebūnie Allahas juo patenkintas) pranešė, kad girdėjo Pranašą (ramybė ir Allaho palaima jam) sakant: „Iš tiesų šėtonas prarado viltį, kad jį garbintų besimeldžiantieji Arabijos pusiasalyje, tačiau jis vis dar stengiasi pasėti nesantaiką tarp jų.“</t>
+  </si>
+  <si>
+    <t>‏أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ إبليس أَيِسَ أنْ يَعُوْدَ المؤمنون المصلون لعبادته والسجود للصنم في جزيرة العرب، ولكنه لا زال يَطْمَع، ولا زال جهده وكَدُّه وعملُه وسعيُه في التَّحريش بينهم بالخصومات والشَّحْنَاء والحروب والفتن ونحوها.</t>
+  </si>
+  <si>
+    <t>Pranašas ﷺ pranešė, kad Šėtonas prarado viltį, jog tikintieji, kurie meldžiasi Arabijos pusiasalyje, vėl ims jį garbinti ar grįš prie stabų garbinimo. Tačiau jis vis dar siekia ir deda visas pastangas sėti tarp jų nesantaiką, kurstydamas ginčus, priešiškumą, karus, nesutarimus ir kitokį susiskaldymą.</t>
+  </si>
+  <si>
+    <t>عبادة الشيطان عبادة الصنم، لأنه الآمِرُ به والداعي إليه، بدليل قوله تعالى عن إبراهيم عليه السلام: (يا أبت لا تعبد الشيطان…).
+الشيطان يَسعى في إيقاع الخصومات والشَّحْناء والحروب والفتن بين المسلمين.
+من فوائد الصلاة في الإسلام أنها تَحفظ المَوَدّة بين المسلمين، وتُقَوِّي روابط الأُخُوّة بينهم.
+الصلاة أعظم شعائر الدين بعد الشهادتين، ولذلك أطلق على المسلمين المُصَلِّين.
+جزيرة العرب لها خصائص دون غيرها من البلاد.
+إن قيل قد وقع في بعض جزيرة العرب عبادة الأصنام، والنبي صلى الله عليه وسلم يقول: (إن الشيطان قد أيس أن يعبده المصلون..)، فهذا إخبار عما وقع في نفس الشيطان مِن اليأس لِمَا رأى الفتوح، ودخول الناس في دين الله أفواجًا، فالحديث أخبر عن ظن الشيطان وتوقُّعِه، ثم كان الواقع بخلاف ذلك لحكمة يريدها الله عز وجل.</t>
+  </si>
+  <si>
+    <t>Garbinti šėtoną, reiškia garbinti stabus, nes būtent jis tai įsako ir į tai kviečia, kaip įrodyta Allaho žodžiais apie Ibrahimą (Abraomą) (ramybė jam): {Mano tėve, negarbink šėtono...}
+Šėtonas siekia kurstyti ginčus, priešiškumą, karus ir nesantaiką tarp musulmonų.
+Vienas iš maldos privalumų islame yra tas, kad ji palaiko meilę tarp musulmonų ir stiprina broliškus ryšius.
+Malda yra didžiausias apeiginis veiksmas po dviejų tikėjimo liudijimų (šahados), todėl musulmonai vadinami besimeldžiančiaisiais (musalin).
+Arabijos pusiasalis turi unikalių ypatybių, kurių neturi kitos šalys.
+Jeigu kyla klausimas, kaip suderinti tai, kad kai kuriose Arabijos pusiasalio vietose vėliau pasireiškė stabmeldystė, su Pranašo ﷺ žodžiais: „Iš tiesų šėtonas prarado viltį, kad jį garbintų besimeldžiantieji...“, atsakymas į tai yra toks: Pranašo žodžiai praneša apie šėtono neviltį, kai jis matė užkariavimus ir žmones būriais įžengiančius į Allaho religiją. Taigi, hadisas kalba apie šėtono lūkesčius. Tačiau tai, kas vėliau įvyko tikrovėje, įvyko pagal išmintingą Visagalio Allaho planą ir valią.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/lt/browse/hadith/8886</t>
+  </si>
+  <si>
     <t>سألت رسول الله صلى الله عليه وسلم عن نظر الفجاءة فأمرني أن أصرف بصري</t>
   </si>
   <si>
     <t>Aš paklausiau Allaho Pasiuntinio (ramybė ir Allaho palaima jam) kaip reaguoti į staigų žvilgsnį į svetimą moterį, ir jis nurodė man nukreipti žvilgsnį</t>
   </si>
   <si>
     <t>عَنْ جَرِيرِ بْنِ عَبْدِ اللهِ رَضيَ اللهُ عنه قَالَ: سَأَلْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنْ نَظَرِ الْفُجَاءَةِ فَأَمَرَنِي أَنْ أَصْرِفَ بَصَرِي.</t>
   </si>
   <si>
     <t>Džarir Ibn Abdilliah (tebūnie Allahas juo patenkintas) perdavė: Aš paklausiau Allaho Pasiuntinio (ramybė ir Allaho palaima jam) kaip reaguoti į staigų žvilgsnį į svetimą moterį, ir jis nurodė man nukreipti žvilgsnį.</t>
   </si>
   <si>
     <t>سَأَلَ جَريرُ بن عبد الله رضي الله عنه النبيَّ صلى الله عليه وسلم عن نَظَرِ الرَّجُلِ للمرأةِ الأجنبيةِ عنه بَغْتَةً مِن غير قَصْدٍ؟ فأمرَه صلى الله عليه وسلم يَجِبُ عليه أن يَفْتِلَ وجهَه إلى الشِّقِّ الآخَرِ والناحيةِ الأخرى فَوْرَ عِلْمِهِ، وليس عليه إثم.</t>
   </si>
   <si>
     <t>Džarir Ibn Abdilliah paklausė Pranašo apie vyrą, kuris netyčia ir staiga pažvelgė į svetimą moterį. Pranašas atsakė, kad jis turėtų nukreipti žvilgsnį į kitą pusę, kai tik tai pastebės, ir jam už tai nebus jokios nuodėmės.</t>
   </si>
   <si>
     <t>الحضُّ على غضِّ البَصَر.
 التحذير من إدَامَةِ النظرِ لِمَا يَحْرُمُ النظرُ إليه إذا وَقَعَ عليه البَصَرُ بَغْتةً ومن غير قصد.
 فيه أنَّ تحريم النظرِ إلى النساء أمرٌ مُستقرٌّ عند الصحابة بدليل أن جرير رضي الله عنه سأل النبيَّ صلى الله عليه وسلم عمّا لو وقع نظرُه على امرأة من غير قصد، فهل حكمه حكم من قصد النظر؟
 فيه عناية الشرع بمصالح العباد، فإنه حرَّم عليهم النظر إلى النساء لما يترتب عليه من مفاسد دنيوية وأخروية.
 رجوع الصحابة إلى النبي صلى الله عليه وسلم وسؤاله عما يُشكل عليهم، وهكذا ينبغي للعامة الرجوع إلى علمائهم وسؤالهم عما أَشكَلَ عليهم.</t>
   </si>
   <si>
@@ -14110,50 +14196,83 @@
   <si>
     <t>عَنْ عَبْدِ الرَّحْمَنِ بْنِ سَمُرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَحْلِفُوا بِالطَّوَاغِي، وَلَا بِآبَائِكُمْ».</t>
   </si>
   <si>
     <t>Abdurrahman Ibn Samura (tebūnie Allahas juo patenkintas) pranešė, kad Pasiuntinys (ramybė ir Allaho palaima jam) pasakė: „Neprisiekite nei tavaghi (stabais), nei savo tėvais.“</t>
   </si>
   <si>
     <t>يَنْهَى النبيُّ صلى الله عليه وسلم عن الحَلِف بالطواغي، جمع طاغية، وهي الأصنام التي كان المشركون يَعبدونها مِن دون الله، وهي سببُ طغيانِهم وكفرِهم، 
 وينهى صلى الله عليه وسلم عن الحلف بالآباء؛ حيث كان من عادة العرب في الجاهلية أن يَحلفوا بآبائهم افتخارًا وتعظيمًا.</t>
   </si>
   <si>
     <t>Pranašas draudžia mums prisiekti tavaghi (vns. taghija), o tai yra stabai, kuriuos politeistai garbino vietoj Allaho. Jis taip pat draudžia mums prisiekti savo tėvais. Tarp arabų Džahilijos laikais buvo įprasta prisiekti savo tėvais dėl išdidumo.</t>
   </si>
   <si>
     <t>الحَلف لا يجوز إلا بالله وأسمائه وصفاته.
 تحريم الحلف بالطواغيت، والآباء والرؤساء والأصنام، وما شابَهَها من كل باطل.
 الحلف بغير الله من الشرك الأصغر، وقد يكون شركًا أكبر، إذا قام بقلبه تعظيم المحلوف به وأنه يعظِّمه كما يعظِّم الله أو أنه يعتقد فيه شيئًا من العبادة.</t>
   </si>
   <si>
     <t>Leidžiama prisiekti tik Allahu, Jo vardais bei savybėmis.
 Draudžiama prisiekti stabais, valdovais ir visais panašiais neteisingais dalykais.
 Prisiekimas ne Allahu yra mažasis širk, tačiau jis gali tapti didžiuoju širku, jei žmogus širdyje jaučia pagarbą tam, kuo prisiekia, gerbia tai taip pat, kaip gerbia Allahą, arba tiki, kad tai yra garbinimo dalis.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/8959</t>
+  </si>
+  <si>
+    <t>من حلف بالأمانة فليس منا</t>
+  </si>
+  <si>
+    <t>„Kas prisiekia patikėtiniu (amāna), tas nėra iš mūsų.“</t>
+  </si>
+  <si>
+    <t>عَنْ بُرَيْدَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ حَلَفَ بِالْأَمَانَةِ فَلَيْسَ مِنَّا».</t>
+  </si>
+  <si>
+    <t>Buraida (tebūnie Allahas juo patenkintas) perdavė, kad Pasiuntinys (ramybė ir Allaho palaima jam) sakė: „Kas prisiekia patikėtiniu (amāna), tas nėra iš mūsų.“</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم وحَذَّرَ مِن الحَلِف بالأمانة، وأنَّ مَن فَعل ذلك فليس منا.</t>
+  </si>
+  <si>
+    <t>Pranašas ﷺ uždraudė prisiekti amana (patikėtiniu, patikėta atsakomybe ar garbe), perspėjo dėl to ir pasakė, kad toks žmogus „nėra iš mūsų</t>
+  </si>
+  <si>
+    <t>تَحريم الحَلِف بغير الله تعالى، ومنه: الحلف بالأمانة، وأنه من الشرك الأصغر.
+الأمانة تَشمل الطاعة والعبادة والوديعة والنقد والأمان.
+اليمين لا تنعقد إلا بالله تعالى أو باسم من أسمائه أو بصفة من صفاته.
+قال الخطابي: هذا يشبه أن تكون الكراهة فيه من أجل أنه أَمَرَ أَن يحلف بالله وبصفاته، وليست الأمانة من صفاته، وإنما هي أَمْرٌ من أَمْرِه، وفَرْض من فروضه، فنُهوا عنه لما في ذلك من التسوية بينها وبين أسماء الله عز وجل وصفاته.</t>
+  </si>
+  <si>
+    <t>Draudžiama prisiekti kuo nors kitu, išskyrus Visagalį Allahą. Tai apima ir prisiekimą amana (patikėta atsakomybe, ištikimybe ar garbe), nes toks prisiekimas priskiriamas mažajam širkui (politeizmu).
+Amāna (patikėta atsakomybė) apima paklusnumą, garbinimą, saugojimui patikėtą turtą, pinigus ir suteiktą saugumo garantiją.
+Priesaika galioja tik tada, kai prisiekiama Allahu arba kuriuo nors Jo vardu ar savybe.
+Al-Khatabi sakė: draudimas čia tikriausiai remiasi Jo įsakymu, kad prisiekti reikia Allahu ir Jo savybėmis, o patikėta atsakomybė nėra iš Jo savybių; tai yra vienas iš Jo įsakymų ir dalykų, kuriuos Jis padarė privalomais. Todėl tai draudžiama, nes tai reikštų lygybę tarp atsakomybės (amana) ir Visagalio Allaho vardų bei savybių.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/lt/browse/hadith/8964</t>
   </si>
   <si>
     <t>كنا لا نعد الكدرة والصفرة بعد الطهر شيئا</t>
   </si>
   <si>
     <t>„Mes niekada nelaikėme gelsvumo ir rusvumo svarbiu (nelaikėme menstruacijomis) po apsivalymo.“</t>
   </si>
   <si>
     <t>عن أُمِّ عَطِيَّةَ رَضي الله عنها، وكَانَتْ بايَعَت النبيَّ صلى الله عليه وسلم، قالت: كُنَّا لا نَعُدّ الكُدرَةَ والصُّفْرَةَ بعدَ الطُّهرِ شيئًا.</t>
   </si>
   <si>
     <t>Umm Atija (tebūnie Allahas ja patenkintas), kuri pažadėjo ištikimybę Pranašui (ramybė ir Allaho palaima jam), pranešė: „Mes niekada nelaikėme gelsvumo ir rusvumo svarbiu (nelaikėme menstruacijomis) po apsivalymo.“</t>
   </si>
   <si>
     <t>أَخْبَرتْ الصحابيّةُ أُمُّ عَطية رضي الله عنها أنَّ النساء في عَهد النبيِّ صلى الله عليه وسلم لا يَعْتَبِرْنَ الماءَ الذي يَخرُج من الفَرْج -والذي يَميل لونُه إلى السواد، أو إلى الاصفرار- بعدَ رؤية الطُّهرِ مِن الحيض: حيضًا، فلا يَتْرُكْنَ الصَّلاة ولا الصوم لأجله.</t>
   </si>
   <si>
     <t>Moteris kompanionė Umm Atija pranešė, kad, po tyrumo nuo mentruacijų, moterys, Pranašo laikais, nelaikė iš makšties išsiskiriančio skysčio, kuris dažniausiai būna tamsus arba gelsvas, mėnesinėmis. Vadinasi, tokios išskyris nesutrukdė joms melstis ar pasninkauti.</t>
   </si>
   <si>
     <t>الماء الذي ينزل من فرج المرأة -بعد الطهر من الحيض- لا يُعتبر ولو كان فيه الكدرة والصفرة المكتسبة من الدم.
 نزول الكدرة والصفرة زمن الحيض والعادة يعتبر حيضًا؛ لأنه دم في وقته، إلا أنه ممتزج بماء.
 لا تترك المرأة الصلاة ولا الصوم لأجل الكدرة والصفرة التي بعد الطهر، بل تتوضأ وتصلي.</t>
   </si>
   <si>
@@ -14892,57 +15011,57 @@
   <si>
     <t>حث الرجال على المسارعة إلى الطاعات والصفوف الأولى في الصلوات.
 جواز صلاة النساء في المسجد مع الرِّجال في صفوف مستقلة، لكن مع التَّستُّر والحِشْمَة.
 النَّساء إذا اجتمعن في المسجد، فإنهن يَكُنَّ صفوفًا، كصفوف الرِّجال، ولا يتفرقن، بل عليهن التَّراص في الصّف وسدّ الخلل، كما في صفوف الرجال.
 بيان شدة عناية الشرع بالحث بابتعاد النساء عن الرجال حتى في مواطن العبادة.
 تفاضل الناس بحسب أعمالهم.
 قال النووي: أما صفوف الرجال فهي على عمومها، فخيرها أولُها أبدًا، وشرها آخرها أبدًا، أما صفوف النساء فالمراد بالحديث: صفوف النساء اللواتي يصلين مع الرجال، وأما إذا صلين متميزات لا مع الرجال فهن كالرجال؛ خير صفوفهن أولُها وشرُّها آخرُها.
 قال النووي: الصف الأول الممدوح الذي قد وردت الأحاديث بفضله والحث عليه هو الصف الذي يلي الإمام؛ سواء جاء صاحبه متقدِّمًا أو متأخرًا، وسواء تخلله مقصورة ونحوها أم لا.</t>
   </si>
   <si>
     <t>Hadisas skatina vyrus skubėti atlikti garbinimo veiksmus ir būti pirmosiose maldos eilėse.
 Moterims leidžiama melstis mečetėje kartu su vyrais, tačiau atskirose eilėse, jei jos laikosi kuklumo ir dėvi tinkamą aprangą.
 Jei moterys susirenka į mečetę, jos turėtų stovėti eilėse kaip ir vyrai. Jos neturėtų stovėti atskirai, o privalo stovėti greta viena kitos eilėje ir užpildyti tarpus, kaip tai daroma vyrų eilėse.
 Hadisas parodo didelį šariato rūpestį skatinant moteris  išlaikyti atstumo nuo vyrų, net ir garbinimo vietose.
 Žmonių nuopelnai skiriasi priklausomai nuo jų atliekamų gerų darbų.
 An-Navavi sakė: Kalbant apie vyrų eiles, joms paprastai taikoma ši taisyklė: geriausia yra pirmoji eilė, o blogiausia - paskutinė. Kalbant apie moterų eiles, hadisas kalba apie moterų eiles, kurios meldžiasi kartu su vyrais. Tačiau, jei jos meldžiasi atskirai, tuomet jų eilės yra kaip vyrų: geriausia yra pirmoji, o blogiausia - paskutinė.
 An-Navavi sakė: Pagirtina pirmoji eilė, kurios nuopelnus mini hadisai ir kurią skatinama užimti, yra ta, kuri yra tiesiai už imamo, nesvarbu, ar joje stovintieji atėjo anksti ar vėlai, ir nesvarbu, ar ji yra atskirta kambariu ar panašia pertvara, ar ne.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/lt/browse/hadith/11299</t>
   </si>
   <si>
     <t>إن هاتين الصلاتين أثقل الصلوات على المنافقين، ولو تعلمون ما فيهما لأتيتموهما ولو حبوا على الركب</t>
   </si>
   <si>
-    <t>„Šios dvi maldos yra sunkiausios iš visų maldų veidmainiams. Jei žinotumėte, ką jos apima, ateitumėte į jas net jei tektų ropoti ant kelių</t>
+    <t>„Šios dvi maldos yra sunkiausios veidmainiams. Jei žinotumėte jų vertę, ateitumėte į jas net ir ropodami ant kelių</t>
   </si>
   <si>
     <t>عن أُبيِّ بن كعبٍ رضي الله عنه قال: صلَّى بنا رسولُ الله صلى الله عليه وسلم يومًا الصُّبحَ فقال: «أشاهِد فُلان؟» قالوا: لا، قال: «أشاهِدٌ فُلان؟» قالوا: لا، قال: «إنَّ هاتيَنِ الصَّلاتين أثقَلُ الصَّلَواتِ على المُنافقين، ولو تعلمون ما فيهما لأتيتُمُوهما ولو حَبْوًا على الرُّكب، وإن الصفَّ الأوّلَ على مِثلِ صَفِّ الملائكة، ولو عَلِمتُم ما فضيلتُه لابتَدَرتُموهُ، وإنّ صلاةَ الرجل مع الرجل أزكى من صلاتِه وحدَه، وصلاتَه مع الرجلَين أزكى من صلاتِه مع الرجل، وما كَثُرَ فهو أحبُّ إلى الله تعالى».</t>
   </si>
   <si>
-    <t>Ubai Ibn Kaab (tebūnie Allahas juo patenkintas) pranešė: „Allaho Pasiuntinys (ramybė ir Allaho palaima jam) kartą mus vedė fadžr maldoje ir paklausė: „Ar yra toks ir toks?“ Jie atsakė: „Ne.“ Jis paklausė: „Ar yra toks ir toks?“ Jie atsakė: „Ne.“ Tuomet jis pasakė: „Šios dvi maldos yra sunkiausios iš visų maldų veidmainiams. Jei žinotumėte, ką jos apima, ateitumėte į jas net jei tektų ropoti ant kelių. Pirma eilė yra kaip angelų eilė, ir jei žinotumėte jos išskirtinumą, varžytumėtės prisijungti prie jos. Vyro malda su kitu vyru yra geresnė nei jo malda vienam; malda su dviem vyrais yra geresnė nei malda su vienu vyru; kuo daugiau žmonių, tuo tai maloniau Allaho Visagaliui.“</t>
+    <t>Ubai Ibn Kaab (tebūnie Allahas juo patenkintas) pranešė: „Allaho Pasiuntinys (ramybė ir Allaho palaima jam) kartą mus vedė fadžr maldoje ir paklausė: „Ar yra toks ir toks?“ Jie atsakė: „Ne.“ Jis paklausė: „Ar yra toks ir toks?“ Jie atsakė: „Ne.“ Tuomet jis pasakė: „Šios dvi maldos yra sunkiausios veidmainiams. Jei žinotumėte jų vertę, ateitumėte į jas net ir ropodami ant kelių. Pirmoji eilė yra kaip angelų eilė, ir jei suvoktumėte jos išskirtinumą, varžytumėtės dėl vietos joje. Vyro malda su kitu yra geresnė nei jo malda vienam; malda su dviem yra dar geresnė nei su vienu; kuo daugiau žmonių, tuo tai maloniau Allaho Visagaliui.“</t>
   </si>
   <si>
     <t>صَلَّى النبيُّ الله صلى الله عليه وسلم يومًا الفجر، ثم سأل: أحاضر فلان صلاتنا هذه؟ 
 قال الصحابة: لا. 
 ثم قال: أحاضر فلان؟ لشخص آخر، 
 قالوا: لا. 
 قال صلى الله عليه وسلم: 
 إنّ صلاة الفجر والعشاء أثقل الصلوات على المنافقين؛ لغَلَبة الكسل فيهما، ولقلة تحصيل الرياء لهما، حيث لا يُرون في الظلام.
 ولو تعلمون أيها المؤمنون ما في صلاتي الصبح والعشاء من الأجر والثواب الزائد -لأن الأجر على قدر المشقة- لأتيتموهما ولو زحفًا ومشيًا على الأيدي والركب. 
 وإن الصف الأول في قربهم من الإمام كمثل صف الملائكة في قربهم من الله تعالى، ولو يعلم المؤمنون ما فضيلة الصف الأول لتسابقوا إليه، 
 وإن صلاة الرجل مع الرجل أعظم ثوابًا وأثرًا من صلاته وحده، وصلاته مع الرجلين أفضل مع الرجل الواحد، 
 والصلاة التي كثر المصلون فيها فهي أحب إلى الله وأفضل.</t>
   </si>
   <si>
     <t>Pranašas kartą atliko fadžr maldą ir tada paklausė: „Ar toks ir toks dalyvauja šioje mūsų maldoje?“ Kompanjonai atsakė: „Ne“. Tuomet jis paklausė: „Ar yra toks ir toks?“ (dar vienas žmogus). Jie atsakė: „Ne“. Pranašas sakė: Išties, fadžr ir iša maldos yra sunkiausios iš visų maldų veidmainiams, nes jų metu žmonės dažniausiai tingi melstis ir jie turi mažai galimybių rija (pasirodyti), nes jų nematyti tamsoje, nes jie nematomi tamsoje.
 Jei jūs, tikintieji, žinotumėte, kokį didžiulį atlygį gaunate už fadžr ir iša maldas – nes atlygis yra proporcingas patiriamam sunkumui – jūs ateitumėte į jas, net jei tektų šliaužti ant rankų ir kelių.
 Pirmoji eilė, būdama arčiausiai imamo, prilygsta angelų eilei, esančiai arti Allaho Visagalio. Jei tikintieji žinotų pirmosios eilės nuopelnus, jie varžytųsi dėl galimybės ją užimti. Iš tiesų, vyro malda su kitu asmeniu suteikia didesnį atlygį ir daro didesnį poveikį nei jo malda vienam, o malda su dviem yra dar vertingesnė nei malda su vienu. Malda, kurioje dalyvauja daug tikinčiųjų, yra labiau atlygintina ir malonesnė Allahui.</t>
   </si>
   <si>
     <t>مشروعية تَفقُد إمام المسجد أحوال المأمومين، والسؤال عمن غَاب منهم.
 مُلازمة صلاة الجماعة، ولاسيما صلاة العشاء والفجر من علامات الإيمان.
 عِظَم أجر صلاتي العِشاء والفجر؛ لما في الإتيان إليهما من مجاهدة النَّفس والمُصَابرة على الطَّاعة، فكان أجرهما أعظم من غيرهما.
 صلاة الجماعة تنعقد باثنين فما فوق.
 بيان فضل الصف الأول، والترغيب في المبادرة إليه.
 فضل كثرة الجماعة، فإنه كلما كثر الجمع كان الأجر أكثر.
@@ -20126,51 +20245,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O544"/>
+  <dimension ref="A1:O548"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -27990,17718 +28109,17906 @@
       </c>
       <c r="I168" t="s">
         <v>1561</v>
       </c>
       <c r="J168" t="s">
         <v>24</v>
       </c>
       <c r="K168" t="s">
         <v>59</v>
       </c>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168" t="s">
         <v>61</v>
       </c>
       <c r="N168" t="s">
         <v>28</v>
       </c>
       <c r="O168" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>4196</v>
+        <v>4195</v>
       </c>
       <c r="B169" t="s">
         <v>1563</v>
       </c>
       <c r="C169" t="s">
         <v>1564</v>
       </c>
       <c r="D169" t="s">
         <v>1565</v>
       </c>
       <c r="E169" t="s">
         <v>1566</v>
       </c>
       <c r="F169" t="s">
         <v>1567</v>
       </c>
       <c r="G169" t="s">
         <v>1568</v>
       </c>
       <c r="H169" t="s">
         <v>1569</v>
       </c>
       <c r="I169" t="s">
         <v>1570</v>
       </c>
       <c r="J169" t="s">
         <v>24</v>
       </c>
       <c r="K169" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N169" t="s">
         <v>28</v>
       </c>
       <c r="O169" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>4198</v>
+        <v>4196</v>
       </c>
       <c r="B170" t="s">
         <v>1572</v>
       </c>
       <c r="C170" t="s">
         <v>1573</v>
       </c>
       <c r="D170" t="s">
         <v>1574</v>
       </c>
       <c r="E170" t="s">
         <v>1575</v>
       </c>
       <c r="F170" t="s">
         <v>1576</v>
       </c>
       <c r="G170" t="s">
         <v>1577</v>
       </c>
       <c r="H170" t="s">
         <v>1578</v>
       </c>
       <c r="I170" t="s">
         <v>1579</v>
       </c>
       <c r="J170" t="s">
         <v>24</v>
       </c>
       <c r="K170" t="s">
         <v>25</v>
       </c>
       <c r="L170" t="s">
         <v>26</v>
       </c>
       <c r="M170" t="s">
         <v>27</v>
       </c>
       <c r="N170" t="s">
         <v>28</v>
       </c>
       <c r="O170" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>4202</v>
+        <v>4198</v>
       </c>
       <c r="B171" t="s">
         <v>1581</v>
       </c>
       <c r="C171" t="s">
         <v>1582</v>
       </c>
       <c r="D171" t="s">
         <v>1583</v>
       </c>
       <c r="E171" t="s">
         <v>1584</v>
       </c>
       <c r="F171" t="s">
         <v>1585</v>
       </c>
       <c r="G171" t="s">
         <v>1586</v>
       </c>
       <c r="H171" t="s">
         <v>1587</v>
       </c>
       <c r="I171" t="s">
         <v>1588</v>
       </c>
       <c r="J171" t="s">
         <v>24</v>
       </c>
       <c r="K171" t="s">
         <v>25</v>
       </c>
       <c r="L171" t="s">
         <v>26</v>
       </c>
       <c r="M171" t="s">
         <v>27</v>
       </c>
       <c r="N171" t="s">
         <v>28</v>
       </c>
       <c r="O171" t="s">
         <v>1589</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>4204</v>
+        <v>4202</v>
       </c>
       <c r="B172" t="s">
         <v>1590</v>
       </c>
       <c r="C172" t="s">
         <v>1591</v>
       </c>
       <c r="D172" t="s">
         <v>1592</v>
       </c>
       <c r="E172" t="s">
         <v>1593</v>
       </c>
       <c r="F172" t="s">
         <v>1594</v>
       </c>
       <c r="G172" t="s">
         <v>1595</v>
       </c>
       <c r="H172" t="s">
         <v>1596</v>
       </c>
       <c r="I172" t="s">
         <v>1597</v>
       </c>
       <c r="J172" t="s">
         <v>24</v>
       </c>
       <c r="K172" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L172" t="s">
         <v>26</v>
       </c>
       <c r="M172" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N172" t="s">
         <v>28</v>
       </c>
       <c r="O172" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>4206</v>
+        <v>4204</v>
       </c>
       <c r="B173" t="s">
         <v>1599</v>
       </c>
       <c r="C173" t="s">
         <v>1600</v>
       </c>
       <c r="D173" t="s">
         <v>1601</v>
       </c>
       <c r="E173" t="s">
         <v>1602</v>
       </c>
       <c r="F173" t="s">
         <v>1603</v>
       </c>
       <c r="G173" t="s">
         <v>1604</v>
       </c>
       <c r="H173" t="s">
         <v>1605</v>
       </c>
       <c r="I173" t="s">
         <v>1606</v>
       </c>
       <c r="J173" t="s">
         <v>24</v>
       </c>
       <c r="K173" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L173" t="s">
         <v>26</v>
       </c>
       <c r="M173" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N173" t="s">
         <v>28</v>
       </c>
       <c r="O173" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>4211</v>
+        <v>4206</v>
       </c>
       <c r="B174" t="s">
         <v>1608</v>
       </c>
       <c r="C174" t="s">
         <v>1609</v>
       </c>
       <c r="D174" t="s">
         <v>1610</v>
       </c>
       <c r="E174" t="s">
         <v>1611</v>
       </c>
       <c r="F174" t="s">
         <v>1612</v>
       </c>
       <c r="G174" t="s">
         <v>1613</v>
       </c>
       <c r="H174" t="s">
         <v>1614</v>
       </c>
       <c r="I174" t="s">
         <v>1615</v>
       </c>
       <c r="J174" t="s">
         <v>24</v>
       </c>
       <c r="K174" t="s">
         <v>25</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174" t="s">
         <v>27</v>
       </c>
       <c r="N174" t="s">
         <v>28</v>
       </c>
       <c r="O174" t="s">
         <v>1616</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>4216</v>
+        <v>4211</v>
       </c>
       <c r="B175" t="s">
         <v>1617</v>
       </c>
       <c r="C175" t="s">
         <v>1618</v>
       </c>
       <c r="D175" t="s">
         <v>1619</v>
       </c>
       <c r="E175" t="s">
         <v>1620</v>
       </c>
       <c r="F175" t="s">
         <v>1621</v>
       </c>
       <c r="G175" t="s">
         <v>1622</v>
       </c>
       <c r="H175" t="s">
         <v>1623</v>
       </c>
       <c r="I175" t="s">
         <v>1624</v>
       </c>
       <c r="J175" t="s">
+        <v>24</v>
+      </c>
+      <c r="K175" t="s">
+        <v>25</v>
+      </c>
+      <c r="L175" t="s">
+        <v>26</v>
+      </c>
+      <c r="M175" t="s">
+        <v>27</v>
+      </c>
+      <c r="N175" t="s">
+        <v>28</v>
+      </c>
+      <c r="O175" t="s">
         <v>1625</v>
-      </c>
-[...13 lines deleted...]
-        <v>1629</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>4243</v>
+        <v>4216</v>
       </c>
       <c r="B176" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E176" t="s">
+        <v>1629</v>
+      </c>
+      <c r="F176" t="s">
         <v>1630</v>
       </c>
-      <c r="C176" t="s">
+      <c r="G176" t="s">
         <v>1631</v>
       </c>
-      <c r="D176" t="s">
+      <c r="H176" t="s">
         <v>1632</v>
       </c>
-      <c r="E176" t="s">
+      <c r="I176" t="s">
         <v>1633</v>
       </c>
-      <c r="F176" t="s">
+      <c r="J176" t="s">
         <v>1634</v>
       </c>
-      <c r="G176" t="s">
+      <c r="K176" t="s">
         <v>1635</v>
       </c>
-      <c r="H176" t="s">
+      <c r="L176" t="s">
         <v>1636</v>
       </c>
-      <c r="I176" t="s">
+      <c r="M176" t="s">
         <v>1637</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N176" t="s">
         <v>28</v>
       </c>
       <c r="O176" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>4292</v>
+        <v>4220</v>
       </c>
       <c r="B177" t="s">
         <v>1639</v>
       </c>
       <c r="C177" t="s">
         <v>1640</v>
       </c>
       <c r="D177" t="s">
         <v>1641</v>
       </c>
       <c r="E177" t="s">
         <v>1642</v>
       </c>
       <c r="F177" t="s">
         <v>1643</v>
       </c>
       <c r="G177" t="s">
         <v>1644</v>
       </c>
       <c r="H177" t="s">
         <v>1645</v>
       </c>
       <c r="I177" t="s">
         <v>1646</v>
       </c>
       <c r="J177" t="s">
         <v>24</v>
       </c>
       <c r="K177" t="s">
+        <v>25</v>
+      </c>
+      <c r="L177" t="s">
+        <v>26</v>
+      </c>
+      <c r="M177" t="s">
+        <v>27</v>
+      </c>
+      <c r="N177" t="s">
+        <v>28</v>
+      </c>
+      <c r="O177" t="s">
         <v>1647</v>
-      </c>
-[...10 lines deleted...]
-        <v>1649</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>4295</v>
+        <v>4242</v>
       </c>
       <c r="B178" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D178" t="s">
         <v>1650</v>
       </c>
-      <c r="C178" t="s">
+      <c r="E178" t="s">
         <v>1651</v>
       </c>
-      <c r="D178" t="s">
+      <c r="F178" t="s">
         <v>1652</v>
       </c>
-      <c r="E178" t="s">
+      <c r="G178" t="s">
         <v>1653</v>
       </c>
-      <c r="F178" t="s">
+      <c r="H178" t="s">
         <v>1654</v>
       </c>
-      <c r="G178" t="s">
+      <c r="I178" t="s">
         <v>1655</v>
-      </c>
-[...4 lines deleted...]
-        <v>1657</v>
       </c>
       <c r="J178" t="s">
         <v>24</v>
       </c>
       <c r="K178" t="s">
         <v>25</v>
       </c>
       <c r="L178" t="s">
         <v>26</v>
       </c>
       <c r="M178" t="s">
         <v>27</v>
       </c>
       <c r="N178" t="s">
         <v>28</v>
       </c>
       <c r="O178" t="s">
-        <v>1658</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>4302</v>
+        <v>4243</v>
       </c>
       <c r="B179" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D179" t="s">
         <v>1659</v>
       </c>
-      <c r="C179" t="s">
+      <c r="E179" t="s">
         <v>1660</v>
       </c>
-      <c r="D179" t="s">
+      <c r="F179" t="s">
         <v>1661</v>
       </c>
-      <c r="E179" t="s">
+      <c r="G179" t="s">
         <v>1662</v>
       </c>
-      <c r="F179" t="s">
+      <c r="H179" t="s">
         <v>1663</v>
       </c>
-      <c r="G179" t="s">
+      <c r="I179" t="s">
         <v>1664</v>
       </c>
-      <c r="H179" t="s">
+      <c r="J179" t="s">
+        <v>24</v>
+      </c>
+      <c r="K179" t="s">
+        <v>25</v>
+      </c>
+      <c r="L179" t="s">
+        <v>26</v>
+      </c>
+      <c r="M179" t="s">
+        <v>27</v>
+      </c>
+      <c r="N179" t="s">
+        <v>28</v>
+      </c>
+      <c r="O179" t="s">
         <v>1665</v>
-      </c>
-[...19 lines deleted...]
-        <v>1669</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>4303</v>
+        <v>4292</v>
       </c>
       <c r="B180" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D180" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E180" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F180" t="s">
         <v>1670</v>
       </c>
-      <c r="C180" t="s">
+      <c r="G180" t="s">
         <v>1671</v>
       </c>
-      <c r="D180" t="s">
+      <c r="H180" t="s">
         <v>1672</v>
       </c>
-      <c r="E180" t="s">
+      <c r="I180" t="s">
         <v>1673</v>
       </c>
-      <c r="F180" t="s">
+      <c r="J180" t="s">
+        <v>24</v>
+      </c>
+      <c r="K180" t="s">
         <v>1674</v>
       </c>
-      <c r="G180" t="s">
+      <c r="L180" t="s">
+        <v>26</v>
+      </c>
+      <c r="M180" t="s">
         <v>1675</v>
       </c>
-      <c r="H180" t="s">
+      <c r="N180" t="s">
+        <v>28</v>
+      </c>
+      <c r="O180" t="s">
         <v>1676</v>
-      </c>
-[...19 lines deleted...]
-        <v>1678</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>4304</v>
+        <v>4295</v>
       </c>
       <c r="B181" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D181" t="s">
         <v>1679</v>
       </c>
-      <c r="C181" t="s">
+      <c r="E181" t="s">
         <v>1680</v>
       </c>
-      <c r="D181" t="s">
+      <c r="F181" t="s">
         <v>1681</v>
       </c>
-      <c r="E181" t="s">
+      <c r="G181" t="s">
         <v>1682</v>
       </c>
-      <c r="F181" t="s">
+      <c r="H181" t="s">
         <v>1683</v>
       </c>
-      <c r="G181" t="s">
+      <c r="I181" t="s">
         <v>1684</v>
-      </c>
-[...4 lines deleted...]
-        <v>1686</v>
       </c>
       <c r="J181" t="s">
         <v>24</v>
       </c>
       <c r="K181" t="s">
         <v>25</v>
       </c>
       <c r="L181" t="s">
         <v>26</v>
       </c>
       <c r="M181" t="s">
         <v>27</v>
       </c>
       <c r="N181" t="s">
         <v>28</v>
       </c>
       <c r="O181" t="s">
-        <v>1687</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>4307</v>
+        <v>4302</v>
       </c>
       <c r="B182" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D182" t="s">
         <v>1688</v>
       </c>
-      <c r="C182" t="s">
+      <c r="E182" t="s">
         <v>1689</v>
       </c>
-      <c r="D182" t="s">
+      <c r="F182" t="s">
         <v>1690</v>
       </c>
-      <c r="E182" t="s">
+      <c r="G182" t="s">
         <v>1691</v>
       </c>
-      <c r="F182" t="s">
+      <c r="H182" t="s">
         <v>1692</v>
       </c>
-      <c r="G182" t="s">
+      <c r="I182" t="s">
         <v>1693</v>
       </c>
-      <c r="H182" t="s">
+      <c r="J182" t="s">
         <v>1694</v>
       </c>
-      <c r="I182" t="s">
+      <c r="K182" t="s">
+        <v>1487</v>
+      </c>
+      <c r="L182" t="s">
         <v>1695</v>
       </c>
-      <c r="J182" t="s">
-[...2 lines deleted...]
-      <c r="K182" t="s">
+      <c r="M182" t="s">
+        <v>1489</v>
+      </c>
+      <c r="N182" t="s">
+        <v>28</v>
+      </c>
+      <c r="O182" t="s">
         <v>1696</v>
-      </c>
-[...10 lines deleted...]
-        <v>1698</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>4308</v>
+        <v>4303</v>
       </c>
       <c r="B183" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D183" t="s">
         <v>1699</v>
       </c>
-      <c r="C183" t="s">
+      <c r="E183" t="s">
         <v>1700</v>
       </c>
-      <c r="D183" t="s">
+      <c r="F183" t="s">
         <v>1701</v>
       </c>
-      <c r="E183" t="s">
+      <c r="G183" t="s">
         <v>1702</v>
       </c>
-      <c r="F183" t="s">
+      <c r="H183" t="s">
         <v>1703</v>
       </c>
-      <c r="G183" t="s">
+      <c r="I183" t="s">
         <v>1704</v>
       </c>
-      <c r="H183" t="s">
+      <c r="J183" t="s">
+        <v>766</v>
+      </c>
+      <c r="K183" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L183" t="s">
+        <v>768</v>
+      </c>
+      <c r="M183" t="s">
+        <v>1240</v>
+      </c>
+      <c r="N183" t="s">
+        <v>28</v>
+      </c>
+      <c r="O183" t="s">
         <v>1705</v>
-      </c>
-[...19 lines deleted...]
-        <v>1707</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>4309</v>
+        <v>4304</v>
       </c>
       <c r="B184" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D184" t="s">
         <v>1708</v>
       </c>
-      <c r="C184" t="s">
+      <c r="E184" t="s">
         <v>1709</v>
       </c>
-      <c r="D184" t="s">
+      <c r="F184" t="s">
         <v>1710</v>
       </c>
-      <c r="E184" t="s">
+      <c r="G184" t="s">
         <v>1711</v>
       </c>
-      <c r="F184" t="s">
+      <c r="H184" t="s">
         <v>1712</v>
       </c>
-      <c r="G184" t="s">
+      <c r="I184" t="s">
         <v>1713</v>
       </c>
-      <c r="H184" t="s">
+      <c r="J184" t="s">
+        <v>24</v>
+      </c>
+      <c r="K184" t="s">
+        <v>25</v>
+      </c>
+      <c r="L184" t="s">
+        <v>26</v>
+      </c>
+      <c r="M184" t="s">
+        <v>27</v>
+      </c>
+      <c r="N184" t="s">
+        <v>28</v>
+      </c>
+      <c r="O184" t="s">
         <v>1714</v>
-      </c>
-[...19 lines deleted...]
-        <v>1716</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>4311</v>
+        <v>4307</v>
       </c>
       <c r="B185" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D185" t="s">
         <v>1717</v>
       </c>
-      <c r="C185" t="s">
+      <c r="E185" t="s">
         <v>1718</v>
       </c>
-      <c r="D185" t="s">
+      <c r="F185" t="s">
         <v>1719</v>
       </c>
-      <c r="E185" t="s">
+      <c r="G185" t="s">
         <v>1720</v>
       </c>
-      <c r="F185" t="s">
+      <c r="H185" t="s">
         <v>1721</v>
       </c>
-      <c r="G185" t="s">
+      <c r="I185" t="s">
         <v>1722</v>
       </c>
-      <c r="H185" t="s">
+      <c r="J185" t="s">
+        <v>1634</v>
+      </c>
+      <c r="K185" t="s">
         <v>1723</v>
       </c>
-      <c r="I185" t="s">
+      <c r="L185" t="s">
+        <v>1636</v>
+      </c>
+      <c r="M185" t="s">
         <v>1724</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N185" t="s">
         <v>28</v>
       </c>
       <c r="O185" t="s">
         <v>1725</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>4314</v>
+        <v>4308</v>
       </c>
       <c r="B186" t="s">
         <v>1726</v>
       </c>
       <c r="C186" t="s">
         <v>1727</v>
       </c>
       <c r="D186" t="s">
         <v>1728</v>
       </c>
       <c r="E186" t="s">
         <v>1729</v>
       </c>
       <c r="F186" t="s">
         <v>1730</v>
       </c>
       <c r="G186" t="s">
         <v>1731</v>
       </c>
       <c r="H186" t="s">
         <v>1732</v>
       </c>
       <c r="I186" t="s">
         <v>1733</v>
       </c>
       <c r="J186" t="s">
         <v>24</v>
       </c>
       <c r="K186" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
         <v>1734</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>4316</v>
+        <v>4309</v>
       </c>
       <c r="B187" t="s">
         <v>1735</v>
       </c>
       <c r="C187" t="s">
         <v>1736</v>
       </c>
       <c r="D187" t="s">
         <v>1737</v>
       </c>
       <c r="E187" t="s">
         <v>1738</v>
       </c>
       <c r="F187" t="s">
         <v>1739</v>
       </c>
       <c r="G187" t="s">
         <v>1740</v>
       </c>
       <c r="H187" t="s">
         <v>1741</v>
       </c>
       <c r="I187" t="s">
         <v>1742</v>
       </c>
       <c r="J187" t="s">
         <v>24</v>
       </c>
       <c r="K187" t="s">
         <v>179</v>
       </c>
       <c r="L187" t="s">
         <v>26</v>
       </c>
       <c r="M187" t="s">
         <v>180</v>
       </c>
       <c r="N187" t="s">
         <v>28</v>
       </c>
       <c r="O187" t="s">
         <v>1743</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>4318</v>
+        <v>4311</v>
       </c>
       <c r="B188" t="s">
         <v>1744</v>
       </c>
       <c r="C188" t="s">
         <v>1745</v>
       </c>
       <c r="D188" t="s">
         <v>1746</v>
       </c>
       <c r="E188" t="s">
         <v>1747</v>
       </c>
       <c r="F188" t="s">
         <v>1748</v>
       </c>
       <c r="G188" t="s">
         <v>1749</v>
       </c>
       <c r="H188" t="s">
         <v>1750</v>
       </c>
       <c r="I188" t="s">
         <v>1751</v>
       </c>
       <c r="J188" t="s">
         <v>24</v>
       </c>
       <c r="K188" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L188" t="s">
         <v>26</v>
       </c>
       <c r="M188" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N188" t="s">
         <v>28</v>
       </c>
       <c r="O188" t="s">
         <v>1752</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>4319</v>
+        <v>4314</v>
       </c>
       <c r="B189" t="s">
         <v>1753</v>
       </c>
       <c r="C189" t="s">
         <v>1754</v>
       </c>
       <c r="D189" t="s">
         <v>1755</v>
       </c>
       <c r="E189" t="s">
         <v>1756</v>
       </c>
       <c r="F189" t="s">
         <v>1757</v>
       </c>
       <c r="G189" t="s">
         <v>1758</v>
       </c>
       <c r="H189" t="s">
         <v>1759</v>
       </c>
       <c r="I189" t="s">
         <v>1760</v>
       </c>
       <c r="J189" t="s">
         <v>24</v>
       </c>
       <c r="K189" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
         <v>1761</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>4322</v>
+        <v>4316</v>
       </c>
       <c r="B190" t="s">
         <v>1762</v>
       </c>
       <c r="C190" t="s">
         <v>1763</v>
       </c>
       <c r="D190" t="s">
         <v>1764</v>
       </c>
       <c r="E190" t="s">
         <v>1765</v>
       </c>
       <c r="F190" t="s">
         <v>1766</v>
       </c>
       <c r="G190" t="s">
         <v>1767</v>
       </c>
       <c r="H190" t="s">
         <v>1768</v>
       </c>
       <c r="I190" t="s">
         <v>1769</v>
       </c>
       <c r="J190" t="s">
         <v>24</v>
       </c>
       <c r="K190" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L190" t="s">
         <v>26</v>
       </c>
       <c r="M190" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>4538</v>
+        <v>4318</v>
       </c>
       <c r="B191" t="s">
         <v>1771</v>
       </c>
       <c r="C191" t="s">
         <v>1772</v>
       </c>
       <c r="D191" t="s">
         <v>1773</v>
       </c>
       <c r="E191" t="s">
         <v>1774</v>
       </c>
       <c r="F191" t="s">
         <v>1775</v>
       </c>
       <c r="G191" t="s">
         <v>1776</v>
       </c>
       <c r="H191" t="s">
         <v>1777</v>
       </c>
       <c r="I191" t="s">
         <v>1778</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>4549</v>
+        <v>4319</v>
       </c>
       <c r="B192" t="s">
         <v>1780</v>
       </c>
       <c r="C192" t="s">
         <v>1781</v>
       </c>
       <c r="D192" t="s">
         <v>1782</v>
       </c>
       <c r="E192" t="s">
         <v>1783</v>
       </c>
       <c r="F192" t="s">
         <v>1784</v>
       </c>
       <c r="G192" t="s">
         <v>1785</v>
       </c>
       <c r="H192" t="s">
         <v>1786</v>
       </c>
       <c r="I192" t="s">
         <v>1787</v>
       </c>
       <c r="J192" t="s">
         <v>24</v>
       </c>
       <c r="K192" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N192" t="s">
         <v>28</v>
       </c>
       <c r="O192" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>4555</v>
+        <v>4322</v>
       </c>
       <c r="B193" t="s">
         <v>1789</v>
       </c>
       <c r="C193" t="s">
         <v>1790</v>
       </c>
       <c r="D193" t="s">
         <v>1791</v>
       </c>
       <c r="E193" t="s">
         <v>1792</v>
       </c>
       <c r="F193" t="s">
         <v>1793</v>
       </c>
       <c r="G193" t="s">
         <v>1794</v>
       </c>
       <c r="H193" t="s">
         <v>1795</v>
       </c>
       <c r="I193" t="s">
         <v>1796</v>
       </c>
       <c r="J193" t="s">
         <v>24</v>
       </c>
       <c r="K193" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L193" t="s">
         <v>26</v>
       </c>
       <c r="M193" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N193" t="s">
         <v>28</v>
       </c>
       <c r="O193" t="s">
         <v>1797</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>4556</v>
+        <v>4538</v>
       </c>
       <c r="B194" t="s">
         <v>1798</v>
       </c>
       <c r="C194" t="s">
         <v>1799</v>
       </c>
       <c r="D194" t="s">
         <v>1800</v>
       </c>
       <c r="E194" t="s">
         <v>1801</v>
       </c>
       <c r="F194" t="s">
         <v>1802</v>
       </c>
       <c r="G194" t="s">
         <v>1803</v>
       </c>
       <c r="H194" t="s">
         <v>1804</v>
       </c>
       <c r="I194" t="s">
         <v>1805</v>
       </c>
       <c r="J194" t="s">
         <v>24</v>
       </c>
       <c r="K194" t="s">
         <v>25</v>
       </c>
       <c r="L194" t="s">
         <v>26</v>
       </c>
       <c r="M194" t="s">
         <v>27</v>
       </c>
       <c r="N194" t="s">
         <v>28</v>
       </c>
       <c r="O194" t="s">
         <v>1806</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>4558</v>
+        <v>4549</v>
       </c>
       <c r="B195" t="s">
         <v>1807</v>
       </c>
       <c r="C195" t="s">
         <v>1808</v>
       </c>
       <c r="D195" t="s">
         <v>1809</v>
       </c>
       <c r="E195" t="s">
         <v>1810</v>
       </c>
       <c r="F195" t="s">
         <v>1811</v>
       </c>
       <c r="G195" t="s">
         <v>1812</v>
       </c>
       <c r="H195" t="s">
         <v>1813</v>
       </c>
       <c r="I195" t="s">
         <v>1814</v>
       </c>
       <c r="J195" t="s">
         <v>24</v>
       </c>
       <c r="K195" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L195" t="s">
         <v>26</v>
       </c>
       <c r="M195" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N195" t="s">
         <v>28</v>
       </c>
       <c r="O195" t="s">
         <v>1815</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>4559</v>
+        <v>4555</v>
       </c>
       <c r="B196" t="s">
         <v>1816</v>
       </c>
       <c r="C196" t="s">
         <v>1817</v>
       </c>
       <c r="D196" t="s">
         <v>1818</v>
       </c>
       <c r="E196" t="s">
         <v>1819</v>
       </c>
       <c r="F196" t="s">
         <v>1820</v>
       </c>
       <c r="G196" t="s">
         <v>1821</v>
       </c>
       <c r="H196" t="s">
         <v>1822</v>
       </c>
       <c r="I196" t="s">
         <v>1823</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
         <v>1824</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>4560</v>
+        <v>4556</v>
       </c>
       <c r="B197" t="s">
         <v>1825</v>
       </c>
       <c r="C197" t="s">
         <v>1826</v>
       </c>
       <c r="D197" t="s">
         <v>1827</v>
       </c>
       <c r="E197" t="s">
         <v>1828</v>
       </c>
       <c r="F197" t="s">
         <v>1829</v>
       </c>
       <c r="G197" t="s">
         <v>1830</v>
       </c>
       <c r="H197" t="s">
         <v>1831</v>
       </c>
       <c r="I197" t="s">
         <v>1832</v>
       </c>
       <c r="J197" t="s">
         <v>24</v>
       </c>
       <c r="K197" t="s">
         <v>25</v>
       </c>
       <c r="L197" t="s">
         <v>26</v>
       </c>
       <c r="M197" t="s">
         <v>27</v>
       </c>
       <c r="N197" t="s">
         <v>28</v>
       </c>
       <c r="O197" t="s">
         <v>1833</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>4563</v>
+        <v>4558</v>
       </c>
       <c r="B198" t="s">
         <v>1834</v>
       </c>
       <c r="C198" t="s">
         <v>1835</v>
       </c>
       <c r="D198" t="s">
         <v>1836</v>
       </c>
       <c r="E198" t="s">
         <v>1837</v>
       </c>
       <c r="F198" t="s">
         <v>1838</v>
       </c>
       <c r="G198" t="s">
         <v>1839</v>
       </c>
       <c r="H198" t="s">
         <v>1840</v>
       </c>
       <c r="I198" t="s">
         <v>1841</v>
       </c>
       <c r="J198" t="s">
         <v>24</v>
       </c>
       <c r="K198" t="s">
         <v>179</v>
       </c>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198" t="s">
         <v>180</v>
       </c>
       <c r="N198" t="s">
         <v>28</v>
       </c>
       <c r="O198" t="s">
         <v>1842</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>4564</v>
+        <v>4559</v>
       </c>
       <c r="B199" t="s">
         <v>1843</v>
       </c>
       <c r="C199" t="s">
         <v>1844</v>
       </c>
       <c r="D199" t="s">
         <v>1845</v>
       </c>
       <c r="E199" t="s">
         <v>1846</v>
       </c>
       <c r="F199" t="s">
         <v>1847</v>
       </c>
       <c r="G199" t="s">
         <v>1848</v>
       </c>
       <c r="H199" t="s">
         <v>1849</v>
       </c>
       <c r="I199" t="s">
         <v>1850</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
+        <v>47</v>
+      </c>
+      <c r="L199" t="s">
+        <v>26</v>
+      </c>
+      <c r="M199" t="s">
+        <v>48</v>
+      </c>
+      <c r="N199" t="s">
+        <v>28</v>
+      </c>
+      <c r="O199" t="s">
         <v>1851</v>
-      </c>
-[...10 lines deleted...]
-        <v>1853</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>4566</v>
+        <v>4560</v>
       </c>
       <c r="B200" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D200" t="s">
         <v>1854</v>
       </c>
-      <c r="C200" t="s">
+      <c r="E200" t="s">
         <v>1855</v>
       </c>
-      <c r="D200" t="s">
+      <c r="F200" t="s">
         <v>1856</v>
       </c>
-      <c r="E200" t="s">
+      <c r="G200" t="s">
         <v>1857</v>
       </c>
-      <c r="F200" t="s">
+      <c r="H200" t="s">
         <v>1858</v>
       </c>
-      <c r="G200" t="s">
+      <c r="I200" t="s">
         <v>1859</v>
-      </c>
-[...4 lines deleted...]
-        <v>1861</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
         <v>25</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
         <v>27</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
-        <v>1862</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>4568</v>
+        <v>4563</v>
       </c>
       <c r="B201" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D201" t="s">
         <v>1863</v>
       </c>
-      <c r="C201" t="s">
+      <c r="E201" t="s">
         <v>1864</v>
       </c>
-      <c r="D201" t="s">
+      <c r="F201" t="s">
         <v>1865</v>
       </c>
-      <c r="E201" t="s">
+      <c r="G201" t="s">
         <v>1866</v>
       </c>
-      <c r="F201" t="s">
+      <c r="H201" t="s">
         <v>1867</v>
       </c>
-      <c r="G201" t="s">
+      <c r="I201" t="s">
         <v>1868</v>
       </c>
-      <c r="H201" t="s">
+      <c r="J201" t="s">
+        <v>24</v>
+      </c>
+      <c r="K201" t="s">
+        <v>179</v>
+      </c>
+      <c r="L201" t="s">
+        <v>26</v>
+      </c>
+      <c r="M201" t="s">
+        <v>180</v>
+      </c>
+      <c r="N201" t="s">
+        <v>28</v>
+      </c>
+      <c r="O201" t="s">
         <v>1869</v>
-      </c>
-[...19 lines deleted...]
-        <v>1871</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>4704</v>
+        <v>4564</v>
       </c>
       <c r="B202" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D202" t="s">
         <v>1872</v>
       </c>
-      <c r="C202" t="s">
+      <c r="E202" t="s">
         <v>1873</v>
       </c>
-      <c r="D202" t="s">
+      <c r="F202" t="s">
         <v>1874</v>
       </c>
-      <c r="E202" t="s">
+      <c r="G202" t="s">
         <v>1875</v>
       </c>
-      <c r="F202" t="s">
+      <c r="H202" t="s">
         <v>1876</v>
       </c>
-      <c r="G202" t="s">
+      <c r="I202" t="s">
         <v>1877</v>
       </c>
-      <c r="H202" t="s">
+      <c r="J202" t="s">
+        <v>24</v>
+      </c>
+      <c r="K202" t="s">
         <v>1878</v>
       </c>
-      <c r="I202" t="s">
+      <c r="L202" t="s">
+        <v>26</v>
+      </c>
+      <c r="M202" t="s">
         <v>1879</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N202" t="s">
         <v>28</v>
       </c>
       <c r="O202" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>4706</v>
+        <v>4566</v>
       </c>
       <c r="B203" t="s">
         <v>1881</v>
       </c>
       <c r="C203" t="s">
         <v>1882</v>
       </c>
       <c r="D203" t="s">
         <v>1883</v>
       </c>
       <c r="E203" t="s">
         <v>1884</v>
       </c>
       <c r="F203" t="s">
         <v>1885</v>
       </c>
       <c r="G203" t="s">
         <v>1886</v>
       </c>
       <c r="H203" t="s">
         <v>1887</v>
       </c>
       <c r="I203" t="s">
         <v>1888</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
         <v>1889</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>4709</v>
+        <v>4568</v>
       </c>
       <c r="B204" t="s">
         <v>1890</v>
       </c>
       <c r="C204" t="s">
         <v>1891</v>
       </c>
       <c r="D204" t="s">
         <v>1892</v>
       </c>
       <c r="E204" t="s">
         <v>1893</v>
       </c>
       <c r="F204" t="s">
         <v>1894</v>
       </c>
       <c r="G204" t="s">
         <v>1895</v>
       </c>
       <c r="H204" t="s">
         <v>1896</v>
       </c>
       <c r="I204" t="s">
         <v>1897</v>
       </c>
       <c r="J204" t="s">
         <v>24</v>
       </c>
       <c r="K204" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L204" t="s">
         <v>26</v>
       </c>
       <c r="M204" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N204" t="s">
         <v>28</v>
       </c>
       <c r="O204" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>4711</v>
+        <v>4704</v>
       </c>
       <c r="B205" t="s">
         <v>1899</v>
       </c>
       <c r="C205" t="s">
         <v>1900</v>
       </c>
       <c r="D205" t="s">
         <v>1901</v>
       </c>
       <c r="E205" t="s">
         <v>1902</v>
       </c>
       <c r="F205" t="s">
         <v>1903</v>
       </c>
       <c r="G205" t="s">
         <v>1904</v>
       </c>
       <c r="H205" t="s">
         <v>1905</v>
       </c>
       <c r="I205" t="s">
         <v>1906</v>
       </c>
       <c r="J205" t="s">
+        <v>24</v>
+      </c>
+      <c r="K205" t="s">
+        <v>47</v>
+      </c>
+      <c r="L205" t="s">
+        <v>26</v>
+      </c>
+      <c r="M205" t="s">
+        <v>48</v>
+      </c>
+      <c r="N205" t="s">
+        <v>28</v>
+      </c>
+      <c r="O205" t="s">
         <v>1907</v>
-      </c>
-[...13 lines deleted...]
-        <v>1911</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>4714</v>
+        <v>4709</v>
       </c>
       <c r="B206" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F206" t="s">
         <v>1912</v>
       </c>
-      <c r="C206" t="s">
+      <c r="G206" t="s">
         <v>1913</v>
       </c>
-      <c r="D206" t="s">
+      <c r="H206" t="s">
         <v>1914</v>
       </c>
-      <c r="E206" t="s">
+      <c r="I206" t="s">
         <v>1915</v>
       </c>
-      <c r="F206" t="s">
+      <c r="J206" t="s">
+        <v>24</v>
+      </c>
+      <c r="K206" t="s">
+        <v>47</v>
+      </c>
+      <c r="L206" t="s">
+        <v>26</v>
+      </c>
+      <c r="M206" t="s">
+        <v>48</v>
+      </c>
+      <c r="N206" t="s">
+        <v>28</v>
+      </c>
+      <c r="O206" t="s">
         <v>1916</v>
-      </c>
-[...25 lines deleted...]
-        <v>1920</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>4716</v>
+        <v>4711</v>
       </c>
       <c r="B207" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1920</v>
+      </c>
+      <c r="F207" t="s">
         <v>1921</v>
       </c>
-      <c r="C207" t="s">
+      <c r="G207" t="s">
         <v>1922</v>
       </c>
-      <c r="D207" t="s">
+      <c r="H207" t="s">
         <v>1923</v>
       </c>
-      <c r="E207" t="s">
+      <c r="I207" t="s">
         <v>1924</v>
       </c>
-      <c r="F207" t="s">
+      <c r="J207" t="s">
         <v>1925</v>
       </c>
-      <c r="G207" t="s">
+      <c r="K207" t="s">
         <v>1926</v>
       </c>
-      <c r="H207" t="s">
+      <c r="L207" t="s">
         <v>1927</v>
       </c>
-      <c r="I207" t="s">
+      <c r="M207" t="s">
         <v>1928</v>
-      </c>
-[...10 lines deleted...]
-        <v>1240</v>
       </c>
       <c r="N207" t="s">
         <v>28</v>
       </c>
       <c r="O207" t="s">
         <v>1929</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>4717</v>
+        <v>4716</v>
       </c>
       <c r="B208" t="s">
         <v>1930</v>
       </c>
       <c r="C208" t="s">
         <v>1931</v>
       </c>
       <c r="D208" t="s">
         <v>1932</v>
       </c>
       <c r="E208" t="s">
         <v>1933</v>
       </c>
       <c r="F208" t="s">
         <v>1934</v>
       </c>
       <c r="G208" t="s">
         <v>1935</v>
       </c>
       <c r="H208" t="s">
         <v>1936</v>
       </c>
       <c r="I208" t="s">
         <v>1937</v>
       </c>
       <c r="J208" t="s">
         <v>24</v>
       </c>
       <c r="K208" t="s">
-        <v>25</v>
+        <v>1239</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208" t="s">
-        <v>27</v>
+        <v>1240</v>
       </c>
       <c r="N208" t="s">
         <v>28</v>
       </c>
       <c r="O208" t="s">
         <v>1938</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>4721</v>
+        <v>4717</v>
       </c>
       <c r="B209" t="s">
         <v>1939</v>
       </c>
       <c r="C209" t="s">
         <v>1940</v>
       </c>
       <c r="D209" t="s">
         <v>1941</v>
       </c>
       <c r="E209" t="s">
         <v>1942</v>
       </c>
       <c r="F209" t="s">
         <v>1943</v>
       </c>
       <c r="G209" t="s">
         <v>1944</v>
       </c>
       <c r="H209" t="s">
         <v>1945</v>
       </c>
       <c r="I209" t="s">
         <v>1946</v>
       </c>
       <c r="J209" t="s">
         <v>24</v>
       </c>
       <c r="K209" t="s">
-        <v>1239</v>
+        <v>25</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
       <c r="M209" t="s">
-        <v>1240</v>
+        <v>27</v>
       </c>
       <c r="N209" t="s">
         <v>28</v>
       </c>
       <c r="O209" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>4722</v>
+        <v>4721</v>
       </c>
       <c r="B210" t="s">
         <v>1948</v>
       </c>
       <c r="C210" t="s">
         <v>1949</v>
       </c>
       <c r="D210" t="s">
         <v>1950</v>
       </c>
       <c r="E210" t="s">
         <v>1951</v>
       </c>
       <c r="F210" t="s">
         <v>1952</v>
       </c>
       <c r="G210" t="s">
         <v>1953</v>
       </c>
       <c r="H210" t="s">
         <v>1954</v>
       </c>
       <c r="I210" t="s">
         <v>1955</v>
       </c>
       <c r="J210" t="s">
         <v>24</v>
       </c>
       <c r="K210" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L210" t="s">
+        <v>26</v>
+      </c>
+      <c r="M210" t="s">
+        <v>1240</v>
+      </c>
+      <c r="N210" t="s">
+        <v>28</v>
+      </c>
+      <c r="O210" t="s">
         <v>1956</v>
-      </c>
-[...10 lines deleted...]
-        <v>1958</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>4723</v>
+        <v>4722</v>
       </c>
       <c r="B211" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D211" t="s">
         <v>1959</v>
       </c>
-      <c r="C211" t="s">
+      <c r="E211" t="s">
         <v>1960</v>
       </c>
-      <c r="D211" t="s">
+      <c r="F211" t="s">
         <v>1961</v>
       </c>
-      <c r="E211" t="s">
+      <c r="G211" t="s">
         <v>1962</v>
       </c>
-      <c r="F211" t="s">
+      <c r="H211" t="s">
         <v>1963</v>
       </c>
-      <c r="G211" t="s">
+      <c r="I211" t="s">
         <v>1964</v>
       </c>
-      <c r="H211" t="s">
+      <c r="J211" t="s">
+        <v>24</v>
+      </c>
+      <c r="K211" t="s">
         <v>1965</v>
       </c>
-      <c r="I211" t="s">
+      <c r="L211" t="s">
+        <v>26</v>
+      </c>
+      <c r="M211" t="s">
         <v>1966</v>
       </c>
-      <c r="J211" t="s">
-[...2 lines deleted...]
-      <c r="K211" t="s">
+      <c r="N211" t="s">
+        <v>28</v>
+      </c>
+      <c r="O211" t="s">
         <v>1967</v>
-      </c>
-[...10 lines deleted...]
-        <v>1969</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>4792</v>
+        <v>4723</v>
       </c>
       <c r="B212" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D212" t="s">
         <v>1970</v>
       </c>
-      <c r="C212" t="s">
+      <c r="E212" t="s">
         <v>1971</v>
       </c>
-      <c r="D212" t="s">
+      <c r="F212" t="s">
         <v>1972</v>
       </c>
-      <c r="E212" t="s">
+      <c r="G212" t="s">
         <v>1973</v>
       </c>
-      <c r="F212" t="s">
+      <c r="H212" t="s">
         <v>1974</v>
       </c>
-      <c r="G212" t="s">
+      <c r="I212" t="s">
         <v>1975</v>
       </c>
-      <c r="H212" t="s">
+      <c r="J212" t="s">
+        <v>24</v>
+      </c>
+      <c r="K212" t="s">
         <v>1976</v>
       </c>
-      <c r="I212" t="s">
+      <c r="L212" t="s">
+        <v>26</v>
+      </c>
+      <c r="M212" t="s">
         <v>1977</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N212" t="s">
         <v>28</v>
       </c>
       <c r="O212" t="s">
         <v>1978</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>4801</v>
+        <v>4792</v>
       </c>
       <c r="B213" t="s">
         <v>1979</v>
       </c>
       <c r="C213" t="s">
         <v>1980</v>
       </c>
       <c r="D213" t="s">
         <v>1981</v>
       </c>
       <c r="E213" t="s">
         <v>1982</v>
       </c>
       <c r="F213" t="s">
         <v>1983</v>
       </c>
       <c r="G213" t="s">
         <v>1984</v>
       </c>
       <c r="H213" t="s">
         <v>1985</v>
       </c>
       <c r="I213" t="s">
         <v>1986</v>
       </c>
       <c r="J213" t="s">
         <v>24</v>
       </c>
       <c r="K213" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L213" t="s">
         <v>26</v>
       </c>
       <c r="M213" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N213" t="s">
         <v>28</v>
       </c>
       <c r="O213" t="s">
         <v>1987</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>4810</v>
+        <v>4801</v>
       </c>
       <c r="B214" t="s">
         <v>1988</v>
       </c>
       <c r="C214" t="s">
         <v>1989</v>
       </c>
       <c r="D214" t="s">
         <v>1990</v>
       </c>
       <c r="E214" t="s">
         <v>1991</v>
       </c>
       <c r="F214" t="s">
         <v>1992</v>
       </c>
       <c r="G214" t="s">
         <v>1993</v>
       </c>
       <c r="H214" t="s">
         <v>1994</v>
       </c>
       <c r="I214" t="s">
         <v>1995</v>
       </c>
       <c r="J214" t="s">
         <v>24</v>
       </c>
       <c r="K214" t="s">
         <v>179</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214" t="s">
         <v>180</v>
       </c>
       <c r="N214" t="s">
         <v>28</v>
       </c>
       <c r="O214" t="s">
         <v>1996</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>4811</v>
+        <v>4810</v>
       </c>
       <c r="B215" t="s">
         <v>1997</v>
       </c>
       <c r="C215" t="s">
         <v>1998</v>
       </c>
       <c r="D215" t="s">
         <v>1999</v>
       </c>
       <c r="E215" t="s">
         <v>2000</v>
       </c>
       <c r="F215" t="s">
         <v>2001</v>
       </c>
       <c r="G215" t="s">
         <v>2002</v>
       </c>
       <c r="H215" t="s">
         <v>2003</v>
       </c>
       <c r="I215" t="s">
         <v>2004</v>
       </c>
       <c r="J215" t="s">
         <v>24</v>
       </c>
       <c r="K215" t="s">
-        <v>1487</v>
+        <v>179</v>
       </c>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215" t="s">
-        <v>1489</v>
+        <v>180</v>
       </c>
       <c r="N215" t="s">
         <v>28</v>
       </c>
       <c r="O215" t="s">
         <v>2005</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>4815</v>
+        <v>4811</v>
       </c>
       <c r="B216" t="s">
         <v>2006</v>
       </c>
       <c r="C216" t="s">
         <v>2007</v>
       </c>
       <c r="D216" t="s">
         <v>2008</v>
       </c>
       <c r="E216" t="s">
         <v>2009</v>
       </c>
       <c r="F216" t="s">
         <v>2010</v>
       </c>
       <c r="G216" t="s">
         <v>2011</v>
       </c>
       <c r="H216" t="s">
         <v>2012</v>
       </c>
       <c r="I216" t="s">
         <v>2013</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
-        <v>25</v>
+        <v>1487</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
-        <v>27</v>
+        <v>1489</v>
       </c>
       <c r="N216" t="s">
         <v>28</v>
       </c>
       <c r="O216" t="s">
         <v>2014</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>4817</v>
+        <v>4815</v>
       </c>
       <c r="B217" t="s">
         <v>2015</v>
       </c>
       <c r="C217" t="s">
         <v>2016</v>
       </c>
       <c r="D217" t="s">
         <v>2017</v>
       </c>
       <c r="E217" t="s">
         <v>2018</v>
       </c>
       <c r="F217" t="s">
         <v>2019</v>
       </c>
       <c r="G217" t="s">
         <v>2020</v>
       </c>
       <c r="H217" t="s">
         <v>2021</v>
       </c>
       <c r="I217" t="s">
         <v>2022</v>
       </c>
       <c r="J217" t="s">
         <v>24</v>
       </c>
       <c r="K217" t="s">
         <v>25</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217" t="s">
         <v>27</v>
       </c>
       <c r="N217" t="s">
         <v>28</v>
       </c>
       <c r="O217" t="s">
         <v>2023</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>4850</v>
+        <v>4817</v>
       </c>
       <c r="B218" t="s">
         <v>2024</v>
       </c>
       <c r="C218" t="s">
         <v>2025</v>
       </c>
       <c r="D218" t="s">
         <v>2026</v>
       </c>
       <c r="E218" t="s">
         <v>2027</v>
       </c>
       <c r="F218" t="s">
         <v>2028</v>
       </c>
       <c r="G218" t="s">
         <v>2029</v>
       </c>
       <c r="H218" t="s">
         <v>2030</v>
       </c>
       <c r="I218" t="s">
         <v>2031</v>
       </c>
       <c r="J218" t="s">
         <v>24</v>
       </c>
       <c r="K218" t="s">
         <v>25</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218" t="s">
         <v>27</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
         <v>2032</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>4935</v>
+        <v>4850</v>
       </c>
       <c r="B219" t="s">
         <v>2033</v>
       </c>
       <c r="C219" t="s">
         <v>2034</v>
       </c>
       <c r="D219" t="s">
         <v>2035</v>
       </c>
       <c r="E219" t="s">
         <v>2036</v>
       </c>
       <c r="F219" t="s">
         <v>2037</v>
       </c>
       <c r="G219" t="s">
         <v>2038</v>
       </c>
       <c r="H219" t="s">
         <v>2039</v>
       </c>
       <c r="I219" t="s">
         <v>2040</v>
       </c>
       <c r="J219" t="s">
         <v>24</v>
       </c>
       <c r="K219" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L219" t="s">
         <v>26</v>
       </c>
       <c r="M219" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
         <v>2041</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>4939</v>
+        <v>4935</v>
       </c>
       <c r="B220" t="s">
         <v>2042</v>
       </c>
       <c r="C220" t="s">
         <v>2043</v>
       </c>
       <c r="D220" t="s">
         <v>2044</v>
       </c>
       <c r="E220" t="s">
         <v>2045</v>
       </c>
       <c r="F220" t="s">
         <v>2046</v>
       </c>
       <c r="G220" t="s">
         <v>2047</v>
       </c>
       <c r="H220" t="s">
         <v>2048</v>
       </c>
       <c r="I220" t="s">
         <v>2049</v>
       </c>
       <c r="J220" t="s">
         <v>24</v>
       </c>
       <c r="K220" t="s">
         <v>179</v>
       </c>
       <c r="L220" t="s">
         <v>26</v>
       </c>
       <c r="M220" t="s">
         <v>180</v>
       </c>
       <c r="N220" t="s">
         <v>28</v>
       </c>
       <c r="O220" t="s">
         <v>2050</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>4947</v>
+        <v>4939</v>
       </c>
       <c r="B221" t="s">
         <v>2051</v>
       </c>
       <c r="C221" t="s">
         <v>2052</v>
       </c>
       <c r="D221" t="s">
         <v>2053</v>
       </c>
       <c r="E221" t="s">
         <v>2054</v>
       </c>
       <c r="F221" t="s">
         <v>2055</v>
       </c>
       <c r="G221" t="s">
         <v>2056</v>
       </c>
       <c r="H221" t="s">
         <v>2057</v>
       </c>
       <c r="I221" t="s">
         <v>2058</v>
       </c>
       <c r="J221" t="s">
         <v>24</v>
       </c>
       <c r="K221" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="L221" t="s">
         <v>26</v>
       </c>
       <c r="M221" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="N221" t="s">
         <v>28</v>
       </c>
       <c r="O221" t="s">
         <v>2059</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>4950</v>
+        <v>4947</v>
       </c>
       <c r="B222" t="s">
         <v>2060</v>
       </c>
       <c r="C222" t="s">
         <v>2061</v>
       </c>
       <c r="D222" t="s">
         <v>2062</v>
       </c>
       <c r="E222" t="s">
         <v>2063</v>
       </c>
       <c r="F222" t="s">
         <v>2064</v>
       </c>
       <c r="G222" t="s">
         <v>2065</v>
       </c>
       <c r="H222" t="s">
         <v>2066</v>
       </c>
       <c r="I222" t="s">
         <v>2067</v>
       </c>
       <c r="J222" t="s">
         <v>24</v>
       </c>
       <c r="K222" t="s">
-        <v>1487</v>
+        <v>47</v>
       </c>
       <c r="L222" t="s">
         <v>26</v>
       </c>
       <c r="M222" t="s">
-        <v>1489</v>
+        <v>48</v>
       </c>
       <c r="N222" t="s">
         <v>28</v>
       </c>
       <c r="O222" t="s">
         <v>2068</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>4958</v>
+        <v>4950</v>
       </c>
       <c r="B223" t="s">
         <v>2069</v>
       </c>
       <c r="C223" t="s">
         <v>2070</v>
       </c>
       <c r="D223" t="s">
         <v>2071</v>
       </c>
       <c r="E223" t="s">
         <v>2072</v>
       </c>
       <c r="F223" t="s">
         <v>2073</v>
       </c>
       <c r="G223" t="s">
         <v>2074</v>
       </c>
       <c r="H223" t="s">
         <v>2075</v>
       </c>
       <c r="I223" t="s">
         <v>2076</v>
       </c>
       <c r="J223" t="s">
         <v>24</v>
       </c>
       <c r="K223" t="s">
-        <v>179</v>
+        <v>1487</v>
       </c>
       <c r="L223" t="s">
         <v>26</v>
       </c>
       <c r="M223" t="s">
-        <v>180</v>
+        <v>1489</v>
       </c>
       <c r="N223" t="s">
         <v>28</v>
       </c>
       <c r="O223" t="s">
         <v>2077</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>4965</v>
+        <v>4958</v>
       </c>
       <c r="B224" t="s">
         <v>2078</v>
       </c>
       <c r="C224" t="s">
         <v>2079</v>
       </c>
       <c r="D224" t="s">
         <v>2080</v>
       </c>
       <c r="E224" t="s">
         <v>2081</v>
       </c>
       <c r="F224" t="s">
         <v>2082</v>
       </c>
       <c r="G224" t="s">
         <v>2083</v>
       </c>
       <c r="H224" t="s">
         <v>2084</v>
       </c>
       <c r="I224" t="s">
         <v>2085</v>
       </c>
       <c r="J224" t="s">
         <v>24</v>
       </c>
       <c r="K224" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L224" t="s">
         <v>26</v>
       </c>
       <c r="M224" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N224" t="s">
         <v>28</v>
       </c>
       <c r="O224" t="s">
         <v>2086</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>4968</v>
+        <v>4965</v>
       </c>
       <c r="B225" t="s">
         <v>2087</v>
       </c>
       <c r="C225" t="s">
         <v>2088</v>
       </c>
       <c r="D225" t="s">
         <v>2089</v>
       </c>
       <c r="E225" t="s">
         <v>2090</v>
       </c>
       <c r="F225" t="s">
         <v>2091</v>
       </c>
       <c r="G225" t="s">
         <v>2092</v>
       </c>
       <c r="H225" t="s">
         <v>2093</v>
       </c>
       <c r="I225" t="s">
         <v>2094</v>
       </c>
       <c r="J225" t="s">
         <v>24</v>
       </c>
       <c r="K225" t="s">
         <v>25</v>
       </c>
       <c r="L225" t="s">
         <v>26</v>
       </c>
       <c r="M225" t="s">
         <v>27</v>
       </c>
       <c r="N225" t="s">
         <v>28</v>
       </c>
       <c r="O225" t="s">
         <v>2095</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>4969</v>
+        <v>4968</v>
       </c>
       <c r="B226" t="s">
         <v>2096</v>
       </c>
       <c r="C226" t="s">
         <v>2097</v>
       </c>
       <c r="D226" t="s">
         <v>2098</v>
       </c>
       <c r="E226" t="s">
         <v>2099</v>
       </c>
       <c r="F226" t="s">
         <v>2100</v>
       </c>
       <c r="G226" t="s">
         <v>2101</v>
       </c>
       <c r="H226" t="s">
         <v>2102</v>
       </c>
       <c r="I226" t="s">
         <v>2103</v>
       </c>
       <c r="J226" t="s">
         <v>24</v>
       </c>
       <c r="K226" t="s">
         <v>25</v>
       </c>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226" t="s">
         <v>27</v>
       </c>
       <c r="N226" t="s">
         <v>28</v>
       </c>
       <c r="O226" t="s">
         <v>2104</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>5037</v>
+        <v>4969</v>
       </c>
       <c r="B227" t="s">
         <v>2105</v>
       </c>
       <c r="C227" t="s">
         <v>2106</v>
       </c>
       <c r="D227" t="s">
         <v>2107</v>
       </c>
       <c r="E227" t="s">
         <v>2108</v>
       </c>
       <c r="F227" t="s">
         <v>2109</v>
       </c>
       <c r="G227" t="s">
         <v>2110</v>
       </c>
       <c r="H227" t="s">
         <v>2111</v>
       </c>
       <c r="I227" t="s">
         <v>2112</v>
       </c>
       <c r="J227" t="s">
         <v>24</v>
       </c>
       <c r="K227" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L227" t="s">
         <v>26</v>
       </c>
       <c r="M227" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N227" t="s">
         <v>28</v>
       </c>
       <c r="O227" t="s">
         <v>2113</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>5272</v>
+        <v>5037</v>
       </c>
       <c r="B228" t="s">
         <v>2114</v>
       </c>
       <c r="C228" t="s">
         <v>2115</v>
       </c>
       <c r="D228" t="s">
         <v>2116</v>
       </c>
       <c r="E228" t="s">
         <v>2117</v>
       </c>
       <c r="F228" t="s">
         <v>2118</v>
       </c>
       <c r="G228" t="s">
         <v>2119</v>
       </c>
       <c r="H228" t="s">
         <v>2120</v>
       </c>
       <c r="I228" t="s">
         <v>2121</v>
       </c>
       <c r="J228" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K228" t="s">
-        <v>755</v>
+        <v>179</v>
       </c>
       <c r="L228" t="s">
-        <v>461</v>
+        <v>26</v>
       </c>
       <c r="M228" t="s">
-        <v>756</v>
+        <v>180</v>
       </c>
       <c r="N228" t="s">
         <v>28</v>
       </c>
       <c r="O228" t="s">
         <v>2122</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>5273</v>
+        <v>5272</v>
       </c>
       <c r="B229" t="s">
         <v>2123</v>
       </c>
       <c r="C229" t="s">
         <v>2124</v>
       </c>
       <c r="D229" t="s">
         <v>2125</v>
       </c>
       <c r="E229" t="s">
         <v>2126</v>
       </c>
       <c r="F229" t="s">
         <v>2127</v>
       </c>
       <c r="G229" t="s">
         <v>2128</v>
       </c>
       <c r="H229" t="s">
         <v>2129</v>
       </c>
       <c r="I229" t="s">
         <v>2130</v>
       </c>
       <c r="J229" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K229" t="s">
+        <v>755</v>
+      </c>
+      <c r="L229" t="s">
+        <v>461</v>
+      </c>
+      <c r="M229" t="s">
+        <v>756</v>
+      </c>
+      <c r="N229" t="s">
+        <v>28</v>
+      </c>
+      <c r="O229" t="s">
         <v>2131</v>
-      </c>
-[...10 lines deleted...]
-        <v>2133</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>5326</v>
+        <v>5273</v>
       </c>
       <c r="B230" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C230" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D230" t="s">
         <v>2134</v>
       </c>
-      <c r="C230" t="s">
+      <c r="E230" t="s">
         <v>2135</v>
       </c>
-      <c r="D230" t="s">
+      <c r="F230" t="s">
         <v>2136</v>
       </c>
-      <c r="E230" t="s">
+      <c r="G230" t="s">
         <v>2137</v>
       </c>
-      <c r="F230" t="s">
+      <c r="H230" t="s">
         <v>2138</v>
       </c>
-      <c r="G230" t="s">
+      <c r="I230" t="s">
         <v>2139</v>
       </c>
-      <c r="H230" t="s">
+      <c r="J230" t="s">
+        <v>24</v>
+      </c>
+      <c r="K230" t="s">
         <v>2140</v>
       </c>
-      <c r="I230" t="s">
+      <c r="L230" t="s">
+        <v>26</v>
+      </c>
+      <c r="M230" t="s">
         <v>2141</v>
-      </c>
-[...10 lines deleted...]
-        <v>180</v>
       </c>
       <c r="N230" t="s">
         <v>28</v>
       </c>
       <c r="O230" t="s">
         <v>2142</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>5330</v>
+        <v>5326</v>
       </c>
       <c r="B231" t="s">
         <v>2143</v>
       </c>
       <c r="C231" t="s">
         <v>2144</v>
       </c>
       <c r="D231" t="s">
         <v>2145</v>
       </c>
       <c r="E231" t="s">
         <v>2146</v>
       </c>
       <c r="F231" t="s">
         <v>2147</v>
       </c>
       <c r="G231" t="s">
         <v>2148</v>
       </c>
       <c r="H231" t="s">
         <v>2149</v>
       </c>
       <c r="I231" t="s">
         <v>2150</v>
       </c>
       <c r="J231" t="s">
         <v>24</v>
       </c>
       <c r="K231" t="s">
         <v>179</v>
       </c>
       <c r="L231" t="s">
         <v>26</v>
       </c>
       <c r="M231" t="s">
         <v>180</v>
       </c>
       <c r="N231" t="s">
         <v>28</v>
       </c>
       <c r="O231" t="s">
         <v>2151</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>5331</v>
+        <v>5330</v>
       </c>
       <c r="B232" t="s">
         <v>2152</v>
       </c>
       <c r="C232" t="s">
         <v>2153</v>
       </c>
       <c r="D232" t="s">
         <v>2154</v>
       </c>
       <c r="E232" t="s">
         <v>2155</v>
       </c>
       <c r="F232" t="s">
         <v>2156</v>
       </c>
       <c r="G232" t="s">
         <v>2157</v>
       </c>
       <c r="H232" t="s">
         <v>2158</v>
       </c>
       <c r="I232" t="s">
         <v>2159</v>
       </c>
       <c r="J232" t="s">
         <v>24</v>
       </c>
       <c r="K232" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="L232" t="s">
         <v>26</v>
       </c>
       <c r="M232" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="N232" t="s">
         <v>28</v>
       </c>
       <c r="O232" t="s">
         <v>2160</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>5332</v>
+        <v>5331</v>
       </c>
       <c r="B233" t="s">
         <v>2161</v>
       </c>
       <c r="C233" t="s">
         <v>2162</v>
       </c>
       <c r="D233" t="s">
         <v>2163</v>
       </c>
       <c r="E233" t="s">
         <v>2164</v>
       </c>
       <c r="F233" t="s">
         <v>2165</v>
       </c>
       <c r="G233" t="s">
         <v>2166</v>
       </c>
       <c r="H233" t="s">
         <v>2167</v>
       </c>
       <c r="I233" t="s">
         <v>2168</v>
       </c>
       <c r="J233" t="s">
         <v>24</v>
       </c>
       <c r="K233" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L233" t="s">
         <v>26</v>
       </c>
       <c r="M233" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N233" t="s">
         <v>28</v>
       </c>
       <c r="O233" t="s">
         <v>2169</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>5333</v>
+        <v>5332</v>
       </c>
       <c r="B234" t="s">
         <v>2170</v>
       </c>
       <c r="C234" t="s">
         <v>2171</v>
       </c>
       <c r="D234" t="s">
         <v>2172</v>
       </c>
       <c r="E234" t="s">
         <v>2173</v>
       </c>
       <c r="F234" t="s">
         <v>2174</v>
       </c>
       <c r="G234" t="s">
         <v>2175</v>
       </c>
       <c r="H234" t="s">
         <v>2176</v>
       </c>
       <c r="I234" t="s">
         <v>2177</v>
       </c>
       <c r="J234" t="s">
         <v>24</v>
       </c>
       <c r="K234" t="s">
         <v>25</v>
       </c>
       <c r="L234" t="s">
         <v>26</v>
       </c>
       <c r="M234" t="s">
         <v>27</v>
       </c>
       <c r="N234" t="s">
         <v>28</v>
       </c>
       <c r="O234" t="s">
         <v>2178</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>5335</v>
+        <v>5333</v>
       </c>
       <c r="B235" t="s">
         <v>2179</v>
       </c>
       <c r="C235" t="s">
         <v>2180</v>
       </c>
       <c r="D235" t="s">
         <v>2181</v>
       </c>
       <c r="E235" t="s">
         <v>2182</v>
       </c>
       <c r="F235" t="s">
         <v>2183</v>
       </c>
       <c r="G235" t="s">
         <v>2184</v>
       </c>
       <c r="H235" t="s">
         <v>2185</v>
       </c>
       <c r="I235" t="s">
         <v>2186</v>
       </c>
       <c r="J235" t="s">
         <v>24</v>
       </c>
       <c r="K235" t="s">
         <v>25</v>
       </c>
       <c r="L235" t="s">
         <v>26</v>
       </c>
       <c r="M235" t="s">
         <v>27</v>
       </c>
       <c r="N235" t="s">
         <v>28</v>
       </c>
       <c r="O235" t="s">
         <v>2187</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>5346</v>
+        <v>5335</v>
       </c>
       <c r="B236" t="s">
         <v>2188</v>
       </c>
       <c r="C236" t="s">
         <v>2189</v>
       </c>
       <c r="D236" t="s">
         <v>2190</v>
       </c>
       <c r="E236" t="s">
         <v>2191</v>
       </c>
       <c r="F236" t="s">
         <v>2192</v>
       </c>
       <c r="G236" t="s">
         <v>2193</v>
       </c>
       <c r="H236" t="s">
         <v>2194</v>
       </c>
       <c r="I236" t="s">
         <v>2195</v>
       </c>
       <c r="J236" t="s">
         <v>24</v>
       </c>
       <c r="K236" t="s">
+        <v>25</v>
+      </c>
+      <c r="L236" t="s">
+        <v>26</v>
+      </c>
+      <c r="M236" t="s">
+        <v>27</v>
+      </c>
+      <c r="N236" t="s">
+        <v>28</v>
+      </c>
+      <c r="O236" t="s">
         <v>2196</v>
-      </c>
-[...10 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>5347</v>
+        <v>5346</v>
       </c>
       <c r="B237" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C237" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D237" t="s">
         <v>2199</v>
       </c>
-      <c r="C237" t="s">
+      <c r="E237" t="s">
         <v>2200</v>
       </c>
-      <c r="D237" t="s">
+      <c r="F237" t="s">
         <v>2201</v>
       </c>
-      <c r="E237" t="s">
+      <c r="G237" t="s">
         <v>2202</v>
       </c>
-      <c r="F237" t="s">
+      <c r="H237" t="s">
         <v>2203</v>
       </c>
-      <c r="G237" t="s">
+      <c r="I237" t="s">
         <v>2204</v>
       </c>
-      <c r="H237" t="s">
+      <c r="J237" t="s">
+        <v>24</v>
+      </c>
+      <c r="K237" t="s">
         <v>2205</v>
       </c>
-      <c r="I237" t="s">
+      <c r="L237" t="s">
+        <v>26</v>
+      </c>
+      <c r="M237" t="s">
         <v>2206</v>
-      </c>
-[...10 lines deleted...]
-        <v>180</v>
       </c>
       <c r="N237" t="s">
         <v>28</v>
       </c>
       <c r="O237" t="s">
         <v>2207</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>5348</v>
+        <v>5347</v>
       </c>
       <c r="B238" t="s">
         <v>2208</v>
       </c>
       <c r="C238" t="s">
         <v>2209</v>
       </c>
       <c r="D238" t="s">
         <v>2210</v>
       </c>
       <c r="E238" t="s">
         <v>2211</v>
       </c>
       <c r="F238" t="s">
         <v>2212</v>
       </c>
       <c r="G238" t="s">
         <v>2213</v>
       </c>
       <c r="H238" t="s">
         <v>2214</v>
       </c>
       <c r="I238" t="s">
         <v>2215</v>
       </c>
       <c r="J238" t="s">
         <v>24</v>
       </c>
       <c r="K238" t="s">
         <v>179</v>
       </c>
       <c r="L238" t="s">
         <v>26</v>
       </c>
       <c r="M238" t="s">
         <v>180</v>
       </c>
       <c r="N238" t="s">
         <v>28</v>
       </c>
       <c r="O238" t="s">
         <v>2216</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>5351</v>
+        <v>5348</v>
       </c>
       <c r="B239" t="s">
         <v>2217</v>
       </c>
       <c r="C239" t="s">
         <v>2218</v>
       </c>
       <c r="D239" t="s">
         <v>2219</v>
       </c>
       <c r="E239" t="s">
         <v>2220</v>
       </c>
       <c r="F239" t="s">
         <v>2221</v>
       </c>
       <c r="G239" t="s">
         <v>2222</v>
       </c>
       <c r="H239" t="s">
         <v>2223</v>
       </c>
       <c r="I239" t="s">
         <v>2224</v>
       </c>
       <c r="J239" t="s">
         <v>24</v>
       </c>
       <c r="K239" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L239" t="s">
         <v>26</v>
       </c>
       <c r="M239" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N239" t="s">
         <v>28</v>
       </c>
       <c r="O239" t="s">
         <v>2225</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>5353</v>
+        <v>5351</v>
       </c>
       <c r="B240" t="s">
         <v>2226</v>
       </c>
       <c r="C240" t="s">
         <v>2227</v>
       </c>
       <c r="D240" t="s">
         <v>2228</v>
       </c>
       <c r="E240" t="s">
         <v>2229</v>
       </c>
       <c r="F240" t="s">
         <v>2230</v>
       </c>
       <c r="G240" t="s">
         <v>2231</v>
       </c>
       <c r="H240" t="s">
         <v>2232</v>
       </c>
       <c r="I240" t="s">
         <v>2233</v>
       </c>
       <c r="J240" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K240" t="s">
-        <v>914</v>
+        <v>25</v>
       </c>
       <c r="L240" t="s">
-        <v>461</v>
+        <v>26</v>
       </c>
       <c r="M240" t="s">
-        <v>915</v>
+        <v>27</v>
       </c>
       <c r="N240" t="s">
         <v>28</v>
       </c>
       <c r="O240" t="s">
         <v>2234</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>5354</v>
+        <v>5353</v>
       </c>
       <c r="B241" t="s">
         <v>2235</v>
       </c>
       <c r="C241" t="s">
         <v>2236</v>
       </c>
       <c r="D241" t="s">
         <v>2237</v>
       </c>
       <c r="E241" t="s">
         <v>2238</v>
       </c>
       <c r="F241" t="s">
         <v>2239</v>
       </c>
       <c r="G241" t="s">
         <v>2240</v>
       </c>
       <c r="H241" t="s">
         <v>2241</v>
       </c>
       <c r="I241" t="s">
         <v>2242</v>
       </c>
       <c r="J241" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K241" t="s">
-        <v>179</v>
+        <v>914</v>
       </c>
       <c r="L241" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M241" t="s">
-        <v>180</v>
+        <v>915</v>
       </c>
       <c r="N241" t="s">
         <v>28</v>
       </c>
       <c r="O241" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>5359</v>
+        <v>5354</v>
       </c>
       <c r="B242" t="s">
         <v>2244</v>
       </c>
       <c r="C242" t="s">
         <v>2245</v>
       </c>
       <c r="D242" t="s">
         <v>2246</v>
       </c>
       <c r="E242" t="s">
         <v>2247</v>
       </c>
       <c r="F242" t="s">
         <v>2248</v>
       </c>
       <c r="G242" t="s">
         <v>2249</v>
       </c>
       <c r="H242" t="s">
         <v>2250</v>
       </c>
       <c r="I242" t="s">
         <v>2251</v>
       </c>
       <c r="J242" t="s">
         <v>24</v>
       </c>
       <c r="K242" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L242" t="s">
         <v>26</v>
       </c>
       <c r="M242" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N242" t="s">
         <v>28</v>
       </c>
       <c r="O242" t="s">
         <v>2252</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>5364</v>
+        <v>5359</v>
       </c>
       <c r="B243" t="s">
         <v>2253</v>
       </c>
       <c r="C243" t="s">
         <v>2254</v>
       </c>
       <c r="D243" t="s">
         <v>2255</v>
       </c>
       <c r="E243" t="s">
         <v>2256</v>
       </c>
       <c r="F243" t="s">
         <v>2257</v>
       </c>
       <c r="G243" t="s">
         <v>2258</v>
       </c>
       <c r="H243" t="s">
         <v>2259</v>
       </c>
       <c r="I243" t="s">
         <v>2260</v>
       </c>
       <c r="J243" t="s">
         <v>24</v>
       </c>
       <c r="K243" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L243" t="s">
         <v>26</v>
       </c>
       <c r="M243" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N243" t="s">
         <v>28</v>
       </c>
       <c r="O243" t="s">
         <v>2261</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>5365</v>
+        <v>5364</v>
       </c>
       <c r="B244" t="s">
         <v>2262</v>
       </c>
       <c r="C244" t="s">
         <v>2263</v>
       </c>
       <c r="D244" t="s">
         <v>2264</v>
       </c>
       <c r="E244" t="s">
         <v>2265</v>
       </c>
       <c r="F244" t="s">
         <v>2266</v>
       </c>
       <c r="G244" t="s">
         <v>2267</v>
       </c>
       <c r="H244" t="s">
         <v>2268</v>
       </c>
       <c r="I244" t="s">
         <v>2269</v>
       </c>
       <c r="J244" t="s">
         <v>24</v>
       </c>
       <c r="K244" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L244" t="s">
         <v>26</v>
       </c>
       <c r="M244" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N244" t="s">
         <v>28</v>
       </c>
       <c r="O244" t="s">
         <v>2270</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>5367</v>
+        <v>5365</v>
       </c>
       <c r="B245" t="s">
         <v>2271</v>
       </c>
       <c r="C245" t="s">
         <v>2272</v>
       </c>
       <c r="D245" t="s">
         <v>2273</v>
       </c>
       <c r="E245" t="s">
         <v>2274</v>
       </c>
       <c r="F245" t="s">
         <v>2275</v>
       </c>
       <c r="G245" t="s">
         <v>2276</v>
       </c>
       <c r="H245" t="s">
         <v>2277</v>
       </c>
       <c r="I245" t="s">
         <v>2278</v>
       </c>
       <c r="J245" t="s">
         <v>24</v>
       </c>
       <c r="K245" t="s">
         <v>25</v>
       </c>
       <c r="L245" t="s">
         <v>26</v>
       </c>
       <c r="M245" t="s">
         <v>27</v>
       </c>
       <c r="N245" t="s">
         <v>28</v>
       </c>
       <c r="O245" t="s">
         <v>2279</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>5368</v>
+        <v>5367</v>
       </c>
       <c r="B246" t="s">
         <v>2280</v>
       </c>
       <c r="C246" t="s">
         <v>2281</v>
       </c>
       <c r="D246" t="s">
         <v>2282</v>
       </c>
       <c r="E246" t="s">
         <v>2283</v>
       </c>
       <c r="F246" t="s">
         <v>2284</v>
       </c>
       <c r="G246" t="s">
         <v>2285</v>
       </c>
       <c r="H246" t="s">
         <v>2286</v>
       </c>
       <c r="I246" t="s">
         <v>2287</v>
       </c>
       <c r="J246" t="s">
         <v>24</v>
       </c>
       <c r="K246" t="s">
         <v>25</v>
       </c>
       <c r="L246" t="s">
         <v>26</v>
       </c>
       <c r="M246" t="s">
         <v>27</v>
       </c>
       <c r="N246" t="s">
         <v>28</v>
       </c>
       <c r="O246" t="s">
         <v>2288</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>5371</v>
+        <v>5368</v>
       </c>
       <c r="B247" t="s">
         <v>2289</v>
       </c>
       <c r="C247" t="s">
         <v>2290</v>
       </c>
       <c r="D247" t="s">
         <v>2291</v>
       </c>
       <c r="E247" t="s">
         <v>2292</v>
       </c>
       <c r="F247" t="s">
         <v>2293</v>
       </c>
       <c r="G247" t="s">
         <v>2294</v>
       </c>
       <c r="H247" t="s">
         <v>2295</v>
       </c>
       <c r="I247" t="s">
         <v>2296</v>
       </c>
       <c r="J247" t="s">
         <v>24</v>
       </c>
       <c r="K247" t="s">
+        <v>25</v>
+      </c>
+      <c r="L247" t="s">
+        <v>26</v>
+      </c>
+      <c r="M247" t="s">
+        <v>27</v>
+      </c>
+      <c r="N247" t="s">
+        <v>28</v>
+      </c>
+      <c r="O247" t="s">
         <v>2297</v>
-      </c>
-[...10 lines deleted...]
-        <v>2299</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>5372</v>
+        <v>5371</v>
       </c>
       <c r="B248" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C248" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D248" t="s">
         <v>2300</v>
       </c>
-      <c r="C248" t="s">
+      <c r="E248" t="s">
         <v>2301</v>
       </c>
-      <c r="D248" t="s">
+      <c r="F248" t="s">
         <v>2302</v>
       </c>
-      <c r="E248" t="s">
+      <c r="G248" t="s">
         <v>2303</v>
       </c>
-      <c r="F248" t="s">
+      <c r="H248" t="s">
         <v>2304</v>
       </c>
-      <c r="G248" t="s">
+      <c r="I248" t="s">
         <v>2305</v>
       </c>
-      <c r="H248" t="s">
+      <c r="J248" t="s">
+        <v>24</v>
+      </c>
+      <c r="K248" t="s">
         <v>2306</v>
       </c>
-      <c r="I248" t="s">
+      <c r="L248" t="s">
+        <v>26</v>
+      </c>
+      <c r="M248" t="s">
         <v>2307</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N248" t="s">
         <v>28</v>
       </c>
       <c r="O248" t="s">
         <v>2308</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>5375</v>
+        <v>5372</v>
       </c>
       <c r="B249" t="s">
         <v>2309</v>
       </c>
       <c r="C249" t="s">
         <v>2310</v>
       </c>
       <c r="D249" t="s">
         <v>2311</v>
       </c>
       <c r="E249" t="s">
         <v>2312</v>
       </c>
       <c r="F249" t="s">
         <v>2313</v>
       </c>
       <c r="G249" t="s">
         <v>2314</v>
       </c>
       <c r="H249" t="s">
         <v>2315</v>
       </c>
       <c r="I249" t="s">
         <v>2316</v>
       </c>
       <c r="J249" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K249" t="s">
-        <v>283</v>
+        <v>25</v>
       </c>
       <c r="L249" t="s">
-        <v>461</v>
+        <v>26</v>
       </c>
       <c r="M249" t="s">
-        <v>285</v>
+        <v>27</v>
       </c>
       <c r="N249" t="s">
         <v>28</v>
       </c>
       <c r="O249" t="s">
         <v>2317</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>5377</v>
+        <v>5375</v>
       </c>
       <c r="B250" t="s">
         <v>2318</v>
       </c>
       <c r="C250" t="s">
         <v>2319</v>
       </c>
       <c r="D250" t="s">
         <v>2320</v>
       </c>
       <c r="E250" t="s">
         <v>2321</v>
       </c>
       <c r="F250" t="s">
         <v>2322</v>
       </c>
       <c r="G250" t="s">
         <v>2323</v>
       </c>
       <c r="H250" t="s">
         <v>2324</v>
       </c>
       <c r="I250" t="s">
         <v>2325</v>
       </c>
       <c r="J250" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K250" t="s">
-        <v>25</v>
+        <v>283</v>
       </c>
       <c r="L250" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M250" t="s">
-        <v>27</v>
+        <v>285</v>
       </c>
       <c r="N250" t="s">
         <v>28</v>
       </c>
       <c r="O250" t="s">
         <v>2326</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>5378</v>
+        <v>5377</v>
       </c>
       <c r="B251" t="s">
         <v>2327</v>
       </c>
       <c r="C251" t="s">
         <v>2328</v>
       </c>
       <c r="D251" t="s">
         <v>2329</v>
       </c>
       <c r="E251" t="s">
         <v>2330</v>
       </c>
       <c r="F251" t="s">
         <v>2331</v>
       </c>
       <c r="G251" t="s">
         <v>2332</v>
       </c>
       <c r="H251" t="s">
         <v>2333</v>
       </c>
       <c r="I251" t="s">
         <v>2334</v>
       </c>
       <c r="J251" t="s">
         <v>24</v>
       </c>
       <c r="K251" t="s">
         <v>25</v>
       </c>
       <c r="L251" t="s">
         <v>26</v>
       </c>
       <c r="M251" t="s">
         <v>27</v>
       </c>
       <c r="N251" t="s">
         <v>28</v>
       </c>
       <c r="O251" t="s">
         <v>2335</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>5380</v>
+        <v>5378</v>
       </c>
       <c r="B252" t="s">
         <v>2336</v>
       </c>
       <c r="C252" t="s">
         <v>2337</v>
       </c>
       <c r="D252" t="s">
         <v>2338</v>
       </c>
       <c r="E252" t="s">
         <v>2339</v>
       </c>
       <c r="F252" t="s">
         <v>2340</v>
       </c>
       <c r="G252" t="s">
         <v>2341</v>
       </c>
       <c r="H252" t="s">
         <v>2342</v>
       </c>
       <c r="I252" t="s">
         <v>2343</v>
       </c>
       <c r="J252" t="s">
         <v>24</v>
       </c>
       <c r="K252" t="s">
         <v>25</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
         <v>27</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
         <v>2344</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>5382</v>
+        <v>5380</v>
       </c>
       <c r="B253" t="s">
         <v>2345</v>
       </c>
       <c r="C253" t="s">
         <v>2346</v>
       </c>
       <c r="D253" t="s">
         <v>2347</v>
       </c>
       <c r="E253" t="s">
         <v>2348</v>
       </c>
       <c r="F253" t="s">
         <v>2349</v>
       </c>
       <c r="G253" t="s">
         <v>2350</v>
       </c>
       <c r="H253" t="s">
         <v>2351</v>
       </c>
       <c r="I253" t="s">
         <v>2352</v>
       </c>
       <c r="J253" t="s">
         <v>24</v>
       </c>
       <c r="K253" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L253" t="s">
         <v>26</v>
       </c>
       <c r="M253" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N253" t="s">
         <v>28</v>
       </c>
       <c r="O253" t="s">
         <v>2353</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>5393</v>
+        <v>5382</v>
       </c>
       <c r="B254" t="s">
         <v>2354</v>
       </c>
       <c r="C254" t="s">
         <v>2355</v>
       </c>
       <c r="D254" t="s">
         <v>2356</v>
       </c>
       <c r="E254" t="s">
         <v>2357</v>
       </c>
       <c r="F254" t="s">
         <v>2358</v>
       </c>
       <c r="G254" t="s">
         <v>2359</v>
       </c>
       <c r="H254" t="s">
         <v>2360</v>
       </c>
       <c r="I254" t="s">
         <v>2361</v>
       </c>
       <c r="J254" t="s">
         <v>24</v>
       </c>
       <c r="K254" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L254" t="s">
         <v>26</v>
       </c>
       <c r="M254" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N254" t="s">
         <v>28</v>
       </c>
       <c r="O254" t="s">
         <v>2362</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>5394</v>
+        <v>5393</v>
       </c>
       <c r="B255" t="s">
         <v>2363</v>
       </c>
       <c r="C255" t="s">
         <v>2364</v>
       </c>
       <c r="D255" t="s">
         <v>2365</v>
       </c>
       <c r="E255" t="s">
         <v>2366</v>
       </c>
       <c r="F255" t="s">
         <v>2367</v>
       </c>
       <c r="G255" t="s">
         <v>2368</v>
       </c>
       <c r="H255" t="s">
         <v>2369</v>
       </c>
       <c r="I255" t="s">
         <v>2370</v>
       </c>
       <c r="J255" t="s">
         <v>24</v>
       </c>
       <c r="K255" t="s">
         <v>25</v>
       </c>
       <c r="L255" t="s">
         <v>26</v>
       </c>
       <c r="M255" t="s">
         <v>27</v>
       </c>
       <c r="N255" t="s">
         <v>28</v>
       </c>
       <c r="O255" t="s">
         <v>2371</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>5403</v>
+        <v>5394</v>
       </c>
       <c r="B256" t="s">
         <v>2372</v>
       </c>
       <c r="C256" t="s">
         <v>2373</v>
       </c>
       <c r="D256" t="s">
         <v>2374</v>
       </c>
       <c r="E256" t="s">
         <v>2375</v>
       </c>
       <c r="F256" t="s">
         <v>2376</v>
       </c>
       <c r="G256" t="s">
         <v>2377</v>
       </c>
       <c r="H256" t="s">
         <v>2378</v>
       </c>
       <c r="I256" t="s">
         <v>2379</v>
       </c>
       <c r="J256" t="s">
         <v>24</v>
       </c>
       <c r="K256" t="s">
+        <v>25</v>
+      </c>
+      <c r="L256" t="s">
+        <v>26</v>
+      </c>
+      <c r="M256" t="s">
+        <v>27</v>
+      </c>
+      <c r="N256" t="s">
+        <v>28</v>
+      </c>
+      <c r="O256" t="s">
         <v>2380</v>
-      </c>
-[...10 lines deleted...]
-        <v>2382</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>5431</v>
+        <v>5403</v>
       </c>
       <c r="B257" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C257" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D257" t="s">
         <v>2383</v>
       </c>
-      <c r="C257" t="s">
+      <c r="E257" t="s">
         <v>2384</v>
       </c>
-      <c r="D257" t="s">
+      <c r="F257" t="s">
         <v>2385</v>
       </c>
-      <c r="E257" t="s">
+      <c r="G257" t="s">
         <v>2386</v>
       </c>
-      <c r="F257" t="s">
+      <c r="H257" t="s">
         <v>2387</v>
       </c>
-      <c r="G257" t="s">
+      <c r="I257" t="s">
         <v>2388</v>
       </c>
-      <c r="H257" t="s">
+      <c r="J257" t="s">
+        <v>24</v>
+      </c>
+      <c r="K257" t="s">
         <v>2389</v>
       </c>
-      <c r="I257" t="s">
+      <c r="L257" t="s">
+        <v>26</v>
+      </c>
+      <c r="M257" t="s">
         <v>2390</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
       <c r="N257" t="s">
         <v>28</v>
       </c>
       <c r="O257" t="s">
         <v>2391</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>5433</v>
+        <v>5431</v>
       </c>
       <c r="B258" t="s">
         <v>2392</v>
       </c>
       <c r="C258" t="s">
         <v>2393</v>
       </c>
       <c r="D258" t="s">
         <v>2394</v>
       </c>
       <c r="E258" t="s">
         <v>2395</v>
       </c>
       <c r="F258" t="s">
         <v>2396</v>
       </c>
       <c r="G258" t="s">
         <v>2397</v>
       </c>
       <c r="H258" t="s">
         <v>2398</v>
       </c>
       <c r="I258" t="s">
         <v>2399</v>
       </c>
       <c r="J258" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K258" t="s">
-        <v>179</v>
+        <v>283</v>
       </c>
       <c r="L258" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M258" t="s">
-        <v>180</v>
+        <v>285</v>
       </c>
       <c r="N258" t="s">
         <v>28</v>
       </c>
       <c r="O258" t="s">
         <v>2400</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>5435</v>
+        <v>5433</v>
       </c>
       <c r="B259" t="s">
         <v>2401</v>
       </c>
       <c r="C259" t="s">
         <v>2402</v>
       </c>
       <c r="D259" t="s">
         <v>2403</v>
       </c>
       <c r="E259" t="s">
         <v>2404</v>
       </c>
       <c r="F259" t="s">
         <v>2405</v>
       </c>
       <c r="G259" t="s">
         <v>2406</v>
       </c>
       <c r="H259" t="s">
         <v>2407</v>
       </c>
       <c r="I259" t="s">
         <v>2408</v>
       </c>
       <c r="J259" t="s">
         <v>24</v>
       </c>
       <c r="K259" t="s">
         <v>179</v>
       </c>
       <c r="L259" t="s">
         <v>26</v>
       </c>
       <c r="M259" t="s">
         <v>180</v>
       </c>
       <c r="N259" t="s">
         <v>28</v>
       </c>
       <c r="O259" t="s">
         <v>2409</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>5436</v>
+        <v>5435</v>
       </c>
       <c r="B260" t="s">
         <v>2410</v>
       </c>
       <c r="C260" t="s">
         <v>2411</v>
       </c>
       <c r="D260" t="s">
         <v>2412</v>
       </c>
       <c r="E260" t="s">
         <v>2413</v>
       </c>
       <c r="F260" t="s">
         <v>2414</v>
       </c>
       <c r="G260" t="s">
         <v>2415</v>
       </c>
       <c r="H260" t="s">
         <v>2416</v>
       </c>
       <c r="I260" t="s">
         <v>2417</v>
       </c>
       <c r="J260" t="s">
         <v>24</v>
       </c>
       <c r="K260" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L260" t="s">
         <v>26</v>
       </c>
       <c r="M260" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N260" t="s">
         <v>28</v>
       </c>
       <c r="O260" t="s">
         <v>2418</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>5437</v>
+        <v>5436</v>
       </c>
       <c r="B261" t="s">
         <v>2419</v>
       </c>
       <c r="C261" t="s">
         <v>2420</v>
       </c>
       <c r="D261" t="s">
         <v>2421</v>
       </c>
       <c r="E261" t="s">
         <v>2422</v>
       </c>
       <c r="F261" t="s">
         <v>2423</v>
       </c>
       <c r="G261" t="s">
         <v>2424</v>
       </c>
       <c r="H261" t="s">
         <v>2425</v>
       </c>
       <c r="I261" t="s">
         <v>2426</v>
       </c>
       <c r="J261" t="s">
         <v>24</v>
       </c>
       <c r="K261" t="s">
         <v>25</v>
       </c>
       <c r="L261" t="s">
         <v>26</v>
       </c>
       <c r="M261" t="s">
         <v>27</v>
       </c>
       <c r="N261" t="s">
         <v>28</v>
       </c>
       <c r="O261" t="s">
         <v>2427</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>5439</v>
+        <v>5437</v>
       </c>
       <c r="B262" t="s">
         <v>2428</v>
       </c>
       <c r="C262" t="s">
         <v>2429</v>
       </c>
       <c r="D262" t="s">
         <v>2430</v>
       </c>
       <c r="E262" t="s">
         <v>2431</v>
       </c>
       <c r="F262" t="s">
         <v>2432</v>
       </c>
       <c r="G262" t="s">
         <v>2433</v>
       </c>
       <c r="H262" t="s">
         <v>2434</v>
       </c>
       <c r="I262" t="s">
         <v>2435</v>
       </c>
       <c r="J262" t="s">
         <v>24</v>
       </c>
       <c r="K262" t="s">
         <v>25</v>
       </c>
       <c r="L262" t="s">
         <v>26</v>
       </c>
       <c r="M262" t="s">
         <v>27</v>
       </c>
       <c r="N262" t="s">
         <v>28</v>
       </c>
       <c r="O262" t="s">
         <v>2436</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>5456</v>
+        <v>5439</v>
       </c>
       <c r="B263" t="s">
         <v>2437</v>
       </c>
       <c r="C263" t="s">
         <v>2438</v>
       </c>
       <c r="D263" t="s">
         <v>2439</v>
       </c>
       <c r="E263" t="s">
         <v>2440</v>
       </c>
       <c r="F263" t="s">
         <v>2441</v>
       </c>
       <c r="G263" t="s">
         <v>2442</v>
       </c>
       <c r="H263" t="s">
         <v>2443</v>
       </c>
       <c r="I263" t="s">
         <v>2444</v>
       </c>
       <c r="J263" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K263" t="s">
-        <v>1487</v>
+        <v>25</v>
       </c>
       <c r="L263" t="s">
-        <v>461</v>
+        <v>26</v>
       </c>
       <c r="M263" t="s">
-        <v>1489</v>
+        <v>27</v>
       </c>
       <c r="N263" t="s">
         <v>28</v>
       </c>
       <c r="O263" t="s">
         <v>2445</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>5474</v>
+        <v>5456</v>
       </c>
       <c r="B264" t="s">
         <v>2446</v>
       </c>
       <c r="C264" t="s">
         <v>2447</v>
       </c>
       <c r="D264" t="s">
         <v>2448</v>
       </c>
       <c r="E264" t="s">
         <v>2449</v>
       </c>
       <c r="F264" t="s">
         <v>2450</v>
       </c>
       <c r="G264" t="s">
         <v>2451</v>
       </c>
       <c r="H264" t="s">
         <v>2452</v>
       </c>
       <c r="I264" t="s">
         <v>2453</v>
       </c>
       <c r="J264" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K264" t="s">
-        <v>25</v>
+        <v>1487</v>
       </c>
       <c r="L264" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M264" t="s">
-        <v>27</v>
+        <v>1489</v>
       </c>
       <c r="N264" t="s">
         <v>28</v>
       </c>
       <c r="O264" t="s">
         <v>2454</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>5475</v>
+        <v>5474</v>
       </c>
       <c r="B265" t="s">
         <v>2455</v>
       </c>
       <c r="C265" t="s">
         <v>2456</v>
       </c>
       <c r="D265" t="s">
         <v>2457</v>
       </c>
       <c r="E265" t="s">
         <v>2458</v>
       </c>
       <c r="F265" t="s">
         <v>2459</v>
       </c>
       <c r="G265" t="s">
         <v>2460</v>
       </c>
       <c r="H265" t="s">
         <v>2461</v>
       </c>
       <c r="I265" t="s">
         <v>2462</v>
       </c>
       <c r="J265" t="s">
         <v>24</v>
       </c>
       <c r="K265" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L265" t="s">
         <v>26</v>
       </c>
       <c r="M265" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N265" t="s">
         <v>28</v>
       </c>
       <c r="O265" t="s">
         <v>2463</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>5476</v>
+        <v>5475</v>
       </c>
       <c r="B266" t="s">
         <v>2464</v>
       </c>
       <c r="C266" t="s">
         <v>2465</v>
       </c>
       <c r="D266" t="s">
         <v>2466</v>
       </c>
       <c r="E266" t="s">
         <v>2467</v>
       </c>
       <c r="F266" t="s">
         <v>2468</v>
       </c>
       <c r="G266" t="s">
         <v>2469</v>
       </c>
       <c r="H266" t="s">
         <v>2470</v>
       </c>
       <c r="I266" t="s">
         <v>2471</v>
       </c>
       <c r="J266" t="s">
+        <v>24</v>
+      </c>
+      <c r="K266" t="s">
+        <v>179</v>
+      </c>
+      <c r="L266" t="s">
+        <v>26</v>
+      </c>
+      <c r="M266" t="s">
+        <v>180</v>
+      </c>
+      <c r="N266" t="s">
+        <v>28</v>
+      </c>
+      <c r="O266" t="s">
         <v>2472</v>
-      </c>
-[...13 lines deleted...]
-        <v>2474</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>5478</v>
+        <v>5476</v>
       </c>
       <c r="B267" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C267" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D267" t="s">
         <v>2475</v>
       </c>
-      <c r="C267" t="s">
+      <c r="E267" t="s">
         <v>2476</v>
       </c>
-      <c r="D267" t="s">
+      <c r="F267" t="s">
         <v>2477</v>
       </c>
-      <c r="E267" t="s">
+      <c r="G267" t="s">
         <v>2478</v>
       </c>
-      <c r="F267" t="s">
+      <c r="H267" t="s">
         <v>2479</v>
       </c>
-      <c r="G267" t="s">
+      <c r="I267" t="s">
         <v>2480</v>
       </c>
-      <c r="H267" t="s">
+      <c r="J267" t="s">
         <v>2481</v>
       </c>
-      <c r="I267" t="s">
+      <c r="K267" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L267" t="s">
         <v>2482</v>
       </c>
-      <c r="J267" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M267" t="s">
-        <v>27</v>
+        <v>1240</v>
       </c>
       <c r="N267" t="s">
         <v>28</v>
       </c>
       <c r="O267" t="s">
         <v>2483</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>5479</v>
+        <v>5478</v>
       </c>
       <c r="B268" t="s">
         <v>2484</v>
       </c>
       <c r="C268" t="s">
         <v>2485</v>
       </c>
       <c r="D268" t="s">
         <v>2486</v>
       </c>
       <c r="E268" t="s">
         <v>2487</v>
       </c>
       <c r="F268" t="s">
         <v>2488</v>
       </c>
       <c r="G268" t="s">
         <v>2489</v>
       </c>
       <c r="H268" t="s">
         <v>2490</v>
       </c>
       <c r="I268" t="s">
         <v>2491</v>
       </c>
       <c r="J268" t="s">
         <v>24</v>
       </c>
       <c r="K268" t="s">
-        <v>589</v>
+        <v>25</v>
       </c>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268" t="s">
-        <v>590</v>
+        <v>27</v>
       </c>
       <c r="N268" t="s">
         <v>28</v>
       </c>
       <c r="O268" t="s">
         <v>2492</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>5482</v>
+        <v>5479</v>
       </c>
       <c r="B269" t="s">
         <v>2493</v>
       </c>
       <c r="C269" t="s">
         <v>2494</v>
       </c>
       <c r="D269" t="s">
         <v>2495</v>
       </c>
       <c r="E269" t="s">
         <v>2496</v>
       </c>
       <c r="F269" t="s">
         <v>2497</v>
       </c>
       <c r="G269" t="s">
         <v>2498</v>
       </c>
       <c r="H269" t="s">
         <v>2499</v>
       </c>
       <c r="I269" t="s">
         <v>2500</v>
       </c>
       <c r="J269" t="s">
         <v>24</v>
       </c>
       <c r="K269" t="s">
-        <v>179</v>
+        <v>589</v>
       </c>
       <c r="L269" t="s">
         <v>26</v>
       </c>
       <c r="M269" t="s">
-        <v>180</v>
+        <v>590</v>
       </c>
       <c r="N269" t="s">
         <v>28</v>
       </c>
       <c r="O269" t="s">
         <v>2501</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>5483</v>
+        <v>5482</v>
       </c>
       <c r="B270" t="s">
         <v>2502</v>
       </c>
       <c r="C270" t="s">
         <v>2503</v>
       </c>
       <c r="D270" t="s">
         <v>2504</v>
       </c>
       <c r="E270" t="s">
         <v>2505</v>
       </c>
       <c r="F270" t="s">
         <v>2506</v>
       </c>
       <c r="G270" t="s">
         <v>2507</v>
       </c>
       <c r="H270" t="s">
         <v>2508</v>
       </c>
       <c r="I270" t="s">
         <v>2509</v>
       </c>
       <c r="J270" t="s">
         <v>24</v>
       </c>
       <c r="K270" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N270" t="s">
         <v>28</v>
       </c>
       <c r="O270" t="s">
         <v>2510</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>5485</v>
+        <v>5483</v>
       </c>
       <c r="B271" t="s">
         <v>2511</v>
       </c>
       <c r="C271" t="s">
         <v>2512</v>
       </c>
       <c r="D271" t="s">
         <v>2513</v>
       </c>
       <c r="E271" t="s">
         <v>2514</v>
       </c>
       <c r="F271" t="s">
         <v>2515</v>
       </c>
       <c r="G271" t="s">
         <v>2516</v>
       </c>
       <c r="H271" t="s">
         <v>2517</v>
       </c>
       <c r="I271" t="s">
         <v>2518</v>
       </c>
       <c r="J271" t="s">
         <v>24</v>
       </c>
       <c r="K271" t="s">
+        <v>25</v>
+      </c>
+      <c r="L271" t="s">
+        <v>26</v>
+      </c>
+      <c r="M271" t="s">
+        <v>27</v>
+      </c>
+      <c r="N271" t="s">
+        <v>28</v>
+      </c>
+      <c r="O271" t="s">
         <v>2519</v>
-      </c>
-[...10 lines deleted...]
-        <v>2521</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>5487</v>
+        <v>5485</v>
       </c>
       <c r="B272" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C272" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D272" t="s">
         <v>2522</v>
       </c>
-      <c r="C272" t="s">
+      <c r="E272" t="s">
         <v>2523</v>
       </c>
-      <c r="D272" t="s">
+      <c r="F272" t="s">
         <v>2524</v>
       </c>
-      <c r="E272" t="s">
+      <c r="G272" t="s">
         <v>2525</v>
       </c>
-      <c r="F272" t="s">
+      <c r="H272" t="s">
         <v>2526</v>
       </c>
-      <c r="G272" t="s">
+      <c r="I272" t="s">
         <v>2527</v>
       </c>
-      <c r="H272" t="s">
+      <c r="J272" t="s">
+        <v>24</v>
+      </c>
+      <c r="K272" t="s">
         <v>2528</v>
       </c>
-      <c r="I272" t="s">
+      <c r="L272" t="s">
+        <v>26</v>
+      </c>
+      <c r="M272" t="s">
         <v>2529</v>
       </c>
-      <c r="J272" t="s">
-[...2 lines deleted...]
-      <c r="K272" t="s">
+      <c r="N272" t="s">
+        <v>28</v>
+      </c>
+      <c r="O272" t="s">
         <v>2530</v>
-      </c>
-[...10 lines deleted...]
-        <v>2532</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>5488</v>
+        <v>5487</v>
       </c>
       <c r="B273" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C273" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D273" t="s">
         <v>2533</v>
       </c>
-      <c r="C273" t="s">
+      <c r="E273" t="s">
         <v>2534</v>
       </c>
-      <c r="D273" t="s">
+      <c r="F273" t="s">
         <v>2535</v>
       </c>
-      <c r="E273" t="s">
+      <c r="G273" t="s">
         <v>2536</v>
       </c>
-      <c r="F273" t="s">
+      <c r="H273" t="s">
         <v>2537</v>
       </c>
-      <c r="G273" t="s">
+      <c r="I273" t="s">
         <v>2538</v>
       </c>
-      <c r="H273" t="s">
+      <c r="J273" t="s">
+        <v>24</v>
+      </c>
+      <c r="K273" t="s">
         <v>2539</v>
       </c>
-      <c r="I273" t="s">
+      <c r="L273" t="s">
+        <v>26</v>
+      </c>
+      <c r="M273" t="s">
         <v>2540</v>
-      </c>
-[...10 lines deleted...]
-        <v>180</v>
       </c>
       <c r="N273" t="s">
         <v>28</v>
       </c>
       <c r="O273" t="s">
         <v>2541</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>5489</v>
+        <v>5488</v>
       </c>
       <c r="B274" t="s">
         <v>2542</v>
       </c>
       <c r="C274" t="s">
         <v>2543</v>
       </c>
       <c r="D274" t="s">
         <v>2544</v>
       </c>
       <c r="E274" t="s">
         <v>2545</v>
       </c>
       <c r="F274" t="s">
         <v>2546</v>
       </c>
       <c r="G274" t="s">
         <v>2547</v>
       </c>
       <c r="H274" t="s">
         <v>2548</v>
       </c>
       <c r="I274" t="s">
         <v>2549</v>
       </c>
       <c r="J274" t="s">
         <v>24</v>
       </c>
       <c r="K274" t="s">
-        <v>1277</v>
+        <v>179</v>
       </c>
       <c r="L274" t="s">
         <v>26</v>
       </c>
       <c r="M274" t="s">
-        <v>1278</v>
+        <v>180</v>
       </c>
       <c r="N274" t="s">
         <v>28</v>
       </c>
       <c r="O274" t="s">
         <v>2550</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>5490</v>
+        <v>5489</v>
       </c>
       <c r="B275" t="s">
         <v>2551</v>
       </c>
       <c r="C275" t="s">
         <v>2552</v>
       </c>
       <c r="D275" t="s">
         <v>2553</v>
       </c>
       <c r="E275" t="s">
         <v>2554</v>
       </c>
       <c r="F275" t="s">
         <v>2555</v>
       </c>
       <c r="G275" t="s">
         <v>2556</v>
       </c>
       <c r="H275" t="s">
         <v>2557</v>
       </c>
       <c r="I275" t="s">
         <v>2558</v>
       </c>
       <c r="J275" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K275" t="s">
+        <v>1277</v>
+      </c>
+      <c r="L275" t="s">
+        <v>26</v>
+      </c>
+      <c r="M275" t="s">
+        <v>1278</v>
+      </c>
+      <c r="N275" t="s">
+        <v>28</v>
+      </c>
+      <c r="O275" t="s">
         <v>2559</v>
-      </c>
-[...10 lines deleted...]
-        <v>2561</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>5493</v>
+        <v>5490</v>
       </c>
       <c r="B276" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C276" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D276" t="s">
         <v>2562</v>
       </c>
-      <c r="C276" t="s">
+      <c r="E276" t="s">
         <v>2563</v>
       </c>
-      <c r="D276" t="s">
+      <c r="F276" t="s">
         <v>2564</v>
       </c>
-      <c r="E276" t="s">
+      <c r="G276" t="s">
         <v>2565</v>
       </c>
-      <c r="F276" t="s">
+      <c r="H276" t="s">
         <v>2566</v>
       </c>
-      <c r="G276" t="s">
+      <c r="I276" t="s">
         <v>2567</v>
       </c>
-      <c r="H276" t="s">
+      <c r="J276" t="s">
+        <v>459</v>
+      </c>
+      <c r="K276" t="s">
         <v>2568</v>
       </c>
-      <c r="I276" t="s">
+      <c r="L276" t="s">
+        <v>461</v>
+      </c>
+      <c r="M276" t="s">
         <v>2569</v>
-      </c>
-[...10 lines deleted...]
-        <v>180</v>
       </c>
       <c r="N276" t="s">
         <v>28</v>
       </c>
       <c r="O276" t="s">
         <v>2570</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>5496</v>
+        <v>5493</v>
       </c>
       <c r="B277" t="s">
         <v>2571</v>
       </c>
       <c r="C277" t="s">
         <v>2572</v>
       </c>
       <c r="D277" t="s">
         <v>2573</v>
       </c>
       <c r="E277" t="s">
         <v>2574</v>
       </c>
       <c r="F277" t="s">
         <v>2575</v>
       </c>
       <c r="G277" t="s">
         <v>2576</v>
       </c>
       <c r="H277" t="s">
         <v>2577</v>
       </c>
       <c r="I277" t="s">
         <v>2578</v>
       </c>
       <c r="J277" t="s">
         <v>24</v>
       </c>
       <c r="K277" t="s">
-        <v>283</v>
+        <v>179</v>
       </c>
       <c r="L277" t="s">
         <v>26</v>
       </c>
       <c r="M277" t="s">
-        <v>285</v>
+        <v>180</v>
       </c>
       <c r="N277" t="s">
         <v>28</v>
       </c>
       <c r="O277" t="s">
         <v>2579</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>5502</v>
+        <v>5496</v>
       </c>
       <c r="B278" t="s">
         <v>2580</v>
       </c>
       <c r="C278" t="s">
         <v>2581</v>
       </c>
       <c r="D278" t="s">
         <v>2582</v>
       </c>
       <c r="E278" t="s">
         <v>2583</v>
       </c>
       <c r="F278" t="s">
         <v>2584</v>
       </c>
       <c r="G278" t="s">
         <v>2585</v>
       </c>
       <c r="H278" t="s">
         <v>2586</v>
       </c>
       <c r="I278" t="s">
         <v>2587</v>
       </c>
       <c r="J278" t="s">
         <v>24</v>
       </c>
       <c r="K278" t="s">
-        <v>25</v>
+        <v>283</v>
       </c>
       <c r="L278" t="s">
         <v>26</v>
       </c>
       <c r="M278" t="s">
-        <v>27</v>
+        <v>285</v>
       </c>
       <c r="N278" t="s">
         <v>28</v>
       </c>
       <c r="O278" t="s">
         <v>2588</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>5503</v>
+        <v>5502</v>
       </c>
       <c r="B279" t="s">
         <v>2589</v>
       </c>
       <c r="C279" t="s">
         <v>2590</v>
       </c>
       <c r="D279" t="s">
         <v>2591</v>
       </c>
       <c r="E279" t="s">
         <v>2592</v>
       </c>
       <c r="F279" t="s">
         <v>2593</v>
       </c>
       <c r="G279" t="s">
         <v>2594</v>
       </c>
       <c r="H279" t="s">
         <v>2595</v>
       </c>
       <c r="I279" t="s">
         <v>2596</v>
       </c>
       <c r="J279" t="s">
         <v>24</v>
       </c>
       <c r="K279" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N279" t="s">
         <v>28</v>
       </c>
       <c r="O279" t="s">
         <v>2597</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>5504</v>
+        <v>5503</v>
       </c>
       <c r="B280" t="s">
         <v>2598</v>
       </c>
       <c r="C280" t="s">
         <v>2599</v>
       </c>
       <c r="D280" t="s">
         <v>2600</v>
       </c>
       <c r="E280" t="s">
         <v>2601</v>
       </c>
       <c r="F280" t="s">
         <v>2602</v>
       </c>
       <c r="G280" t="s">
         <v>2603</v>
       </c>
       <c r="H280" t="s">
         <v>2604</v>
       </c>
       <c r="I280" t="s">
         <v>2605</v>
       </c>
       <c r="J280" t="s">
         <v>24</v>
       </c>
       <c r="K280" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N280" t="s">
         <v>28</v>
       </c>
       <c r="O280" t="s">
         <v>2606</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>5507</v>
+        <v>5504</v>
       </c>
       <c r="B281" t="s">
         <v>2607</v>
       </c>
       <c r="C281" t="s">
         <v>2608</v>
       </c>
       <c r="D281" t="s">
         <v>2609</v>
       </c>
       <c r="E281" t="s">
         <v>2610</v>
       </c>
       <c r="F281" t="s">
         <v>2611</v>
       </c>
       <c r="G281" t="s">
         <v>2612</v>
       </c>
       <c r="H281" t="s">
         <v>2613</v>
       </c>
       <c r="I281" t="s">
         <v>2614</v>
       </c>
       <c r="J281" t="s">
         <v>24</v>
       </c>
       <c r="K281" t="s">
         <v>25</v>
       </c>
       <c r="L281" t="s">
         <v>26</v>
       </c>
       <c r="M281" t="s">
         <v>27</v>
       </c>
       <c r="N281" t="s">
         <v>28</v>
       </c>
       <c r="O281" t="s">
         <v>2615</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>5509</v>
+        <v>5507</v>
       </c>
       <c r="B282" t="s">
         <v>2616</v>
       </c>
       <c r="C282" t="s">
         <v>2617</v>
       </c>
       <c r="D282" t="s">
         <v>2618</v>
       </c>
       <c r="E282" t="s">
         <v>2619</v>
       </c>
       <c r="F282" t="s">
         <v>2620</v>
       </c>
       <c r="G282" t="s">
         <v>2621</v>
       </c>
       <c r="H282" t="s">
         <v>2622</v>
       </c>
       <c r="I282" t="s">
         <v>2623</v>
       </c>
       <c r="J282" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K282" t="s">
-        <v>1239</v>
+        <v>25</v>
       </c>
       <c r="L282" t="s">
-        <v>461</v>
+        <v>26</v>
       </c>
       <c r="M282" t="s">
-        <v>1240</v>
+        <v>27</v>
       </c>
       <c r="N282" t="s">
         <v>28</v>
       </c>
       <c r="O282" t="s">
         <v>2624</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
-        <v>5512</v>
+        <v>5509</v>
       </c>
       <c r="B283" t="s">
         <v>2625</v>
       </c>
       <c r="C283" t="s">
         <v>2626</v>
       </c>
       <c r="D283" t="s">
         <v>2627</v>
       </c>
       <c r="E283" t="s">
         <v>2628</v>
       </c>
       <c r="F283" t="s">
         <v>2629</v>
       </c>
       <c r="G283" t="s">
         <v>2630</v>
       </c>
       <c r="H283" t="s">
         <v>2631</v>
       </c>
       <c r="I283" t="s">
         <v>2632</v>
       </c>
       <c r="J283" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K283" t="s">
-        <v>179</v>
+        <v>1239</v>
       </c>
       <c r="L283" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M283" t="s">
-        <v>180</v>
+        <v>1240</v>
       </c>
       <c r="N283" t="s">
         <v>28</v>
       </c>
       <c r="O283" t="s">
         <v>2633</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
-        <v>5514</v>
+        <v>5512</v>
       </c>
       <c r="B284" t="s">
         <v>2634</v>
       </c>
       <c r="C284" t="s">
         <v>2635</v>
       </c>
       <c r="D284" t="s">
         <v>2636</v>
       </c>
       <c r="E284" t="s">
         <v>2637</v>
       </c>
       <c r="F284" t="s">
         <v>2638</v>
       </c>
       <c r="G284" t="s">
         <v>2639</v>
       </c>
       <c r="H284" t="s">
         <v>2640</v>
       </c>
       <c r="I284" t="s">
         <v>2641</v>
       </c>
       <c r="J284" t="s">
         <v>24</v>
       </c>
       <c r="K284" t="s">
-        <v>59</v>
+        <v>179</v>
       </c>
       <c r="L284" t="s">
         <v>26</v>
       </c>
       <c r="M284" t="s">
-        <v>61</v>
+        <v>180</v>
       </c>
       <c r="N284" t="s">
         <v>28</v>
       </c>
       <c r="O284" t="s">
         <v>2642</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
-        <v>5516</v>
+        <v>5514</v>
       </c>
       <c r="B285" t="s">
         <v>2643</v>
       </c>
       <c r="C285" t="s">
         <v>2644</v>
       </c>
       <c r="D285" t="s">
         <v>2645</v>
       </c>
       <c r="E285" t="s">
         <v>2646</v>
       </c>
       <c r="F285" t="s">
         <v>2647</v>
       </c>
       <c r="G285" t="s">
         <v>2648</v>
       </c>
       <c r="H285" t="s">
         <v>2649</v>
       </c>
       <c r="I285" t="s">
         <v>2650</v>
       </c>
       <c r="J285" t="s">
         <v>24</v>
       </c>
       <c r="K285" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L285" t="s">
         <v>26</v>
       </c>
       <c r="M285" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N285" t="s">
         <v>28</v>
       </c>
       <c r="O285" t="s">
         <v>2651</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
-        <v>5517</v>
+        <v>5516</v>
       </c>
       <c r="B286" t="s">
         <v>2652</v>
       </c>
       <c r="C286" t="s">
         <v>2653</v>
       </c>
       <c r="D286" t="s">
         <v>2654</v>
       </c>
       <c r="E286" t="s">
         <v>2655</v>
       </c>
       <c r="F286" t="s">
         <v>2656</v>
       </c>
       <c r="G286" t="s">
         <v>2657</v>
       </c>
       <c r="H286" t="s">
         <v>2658</v>
       </c>
       <c r="I286" t="s">
         <v>2659</v>
       </c>
       <c r="J286" t="s">
         <v>24</v>
       </c>
       <c r="K286" t="s">
         <v>25</v>
       </c>
       <c r="L286" t="s">
         <v>26</v>
       </c>
       <c r="M286" t="s">
         <v>27</v>
       </c>
       <c r="N286" t="s">
         <v>28</v>
       </c>
       <c r="O286" t="s">
         <v>2660</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
-        <v>5518</v>
+        <v>5517</v>
       </c>
       <c r="B287" t="s">
         <v>2661</v>
       </c>
       <c r="C287" t="s">
         <v>2662</v>
       </c>
       <c r="D287" t="s">
         <v>2663</v>
       </c>
       <c r="E287" t="s">
         <v>2664</v>
       </c>
       <c r="F287" t="s">
         <v>2665</v>
       </c>
       <c r="G287" t="s">
         <v>2666</v>
       </c>
       <c r="H287" t="s">
         <v>2667</v>
       </c>
       <c r="I287" t="s">
         <v>2668</v>
       </c>
       <c r="J287" t="s">
         <v>24</v>
       </c>
       <c r="K287" t="s">
         <v>25</v>
       </c>
       <c r="L287" t="s">
         <v>26</v>
       </c>
       <c r="M287" t="s">
         <v>27</v>
       </c>
       <c r="N287" t="s">
         <v>28</v>
       </c>
       <c r="O287" t="s">
         <v>2669</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
-        <v>5520</v>
+        <v>5518</v>
       </c>
       <c r="B288" t="s">
         <v>2670</v>
       </c>
       <c r="C288" t="s">
         <v>2671</v>
       </c>
       <c r="D288" t="s">
         <v>2672</v>
       </c>
       <c r="E288" t="s">
         <v>2673</v>
       </c>
       <c r="F288" t="s">
         <v>2674</v>
       </c>
       <c r="G288" t="s">
         <v>2675</v>
       </c>
       <c r="H288" t="s">
         <v>2676</v>
       </c>
       <c r="I288" t="s">
         <v>2677</v>
       </c>
       <c r="J288" t="s">
         <v>24</v>
       </c>
       <c r="K288" t="s">
-        <v>1239</v>
+        <v>25</v>
       </c>
       <c r="L288" t="s">
         <v>26</v>
       </c>
       <c r="M288" t="s">
-        <v>1240</v>
+        <v>27</v>
       </c>
       <c r="N288" t="s">
         <v>28</v>
       </c>
       <c r="O288" t="s">
         <v>2678</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
-        <v>5545</v>
+        <v>5520</v>
       </c>
       <c r="B289" t="s">
         <v>2679</v>
       </c>
       <c r="C289" t="s">
         <v>2680</v>
       </c>
       <c r="D289" t="s">
         <v>2681</v>
       </c>
       <c r="E289" t="s">
         <v>2682</v>
       </c>
       <c r="F289" t="s">
         <v>2683</v>
       </c>
       <c r="G289" t="s">
         <v>2684</v>
       </c>
       <c r="H289" t="s">
         <v>2685</v>
       </c>
       <c r="I289" t="s">
         <v>2686</v>
       </c>
       <c r="J289" t="s">
         <v>24</v>
       </c>
       <c r="K289" t="s">
-        <v>179</v>
+        <v>1239</v>
       </c>
       <c r="L289" t="s">
         <v>26</v>
       </c>
       <c r="M289" t="s">
-        <v>180</v>
+        <v>1240</v>
       </c>
       <c r="N289" t="s">
         <v>28</v>
       </c>
       <c r="O289" t="s">
         <v>2687</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
-        <v>5657</v>
+        <v>5545</v>
       </c>
       <c r="B290" t="s">
         <v>2688</v>
       </c>
       <c r="C290" t="s">
         <v>2689</v>
       </c>
       <c r="D290" t="s">
         <v>2690</v>
       </c>
       <c r="E290" t="s">
         <v>2691</v>
       </c>
       <c r="F290" t="s">
         <v>2692</v>
       </c>
       <c r="G290" t="s">
         <v>2693</v>
       </c>
       <c r="H290" t="s">
         <v>2694</v>
       </c>
       <c r="I290" t="s">
         <v>2695</v>
       </c>
       <c r="J290" t="s">
         <v>24</v>
       </c>
       <c r="K290" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L290" t="s">
         <v>26</v>
       </c>
       <c r="M290" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N290" t="s">
         <v>28</v>
       </c>
       <c r="O290" t="s">
         <v>2696</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
-        <v>5733</v>
+        <v>5657</v>
       </c>
       <c r="B291" t="s">
         <v>2697</v>
       </c>
       <c r="C291" t="s">
         <v>2698</v>
       </c>
       <c r="D291" t="s">
         <v>2699</v>
       </c>
       <c r="E291" t="s">
         <v>2700</v>
       </c>
       <c r="F291" t="s">
         <v>2701</v>
       </c>
       <c r="G291" t="s">
         <v>2702</v>
       </c>
       <c r="H291" t="s">
         <v>2703</v>
       </c>
       <c r="I291" t="s">
         <v>2704</v>
       </c>
       <c r="J291" t="s">
         <v>24</v>
       </c>
       <c r="K291" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L291" t="s">
         <v>26</v>
       </c>
       <c r="M291" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N291" t="s">
         <v>28</v>
       </c>
       <c r="O291" t="s">
         <v>2705</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
-        <v>5787</v>
+        <v>5733</v>
       </c>
       <c r="B292" t="s">
         <v>2706</v>
       </c>
       <c r="C292" t="s">
         <v>2707</v>
       </c>
       <c r="D292" t="s">
         <v>2708</v>
       </c>
       <c r="E292" t="s">
         <v>2709</v>
       </c>
       <c r="F292" t="s">
         <v>2710</v>
       </c>
       <c r="G292" t="s">
         <v>2711</v>
       </c>
       <c r="H292" t="s">
         <v>2712</v>
       </c>
       <c r="I292" t="s">
         <v>2713</v>
       </c>
       <c r="J292" t="s">
         <v>24</v>
       </c>
       <c r="K292" t="s">
-        <v>179</v>
+        <v>47</v>
       </c>
       <c r="L292" t="s">
         <v>26</v>
       </c>
       <c r="M292" t="s">
-        <v>180</v>
+        <v>48</v>
       </c>
       <c r="N292" t="s">
         <v>28</v>
       </c>
       <c r="O292" t="s">
         <v>2714</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
-        <v>5792</v>
+        <v>5787</v>
       </c>
       <c r="B293" t="s">
         <v>2715</v>
       </c>
       <c r="C293" t="s">
         <v>2716</v>
       </c>
       <c r="D293" t="s">
         <v>2717</v>
       </c>
       <c r="E293" t="s">
         <v>2718</v>
       </c>
       <c r="F293" t="s">
         <v>2719</v>
       </c>
       <c r="G293" t="s">
         <v>2720</v>
       </c>
       <c r="H293" t="s">
         <v>2721</v>
       </c>
       <c r="I293" t="s">
         <v>2722</v>
       </c>
       <c r="J293" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K293" t="s">
-        <v>460</v>
+        <v>179</v>
       </c>
       <c r="L293" t="s">
-        <v>461</v>
+        <v>26</v>
       </c>
       <c r="M293" t="s">
-        <v>462</v>
+        <v>180</v>
       </c>
       <c r="N293" t="s">
         <v>28</v>
       </c>
       <c r="O293" t="s">
         <v>2723</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
-        <v>5794</v>
+        <v>5792</v>
       </c>
       <c r="B294" t="s">
         <v>2724</v>
       </c>
       <c r="C294" t="s">
         <v>2725</v>
       </c>
       <c r="D294" t="s">
         <v>2726</v>
       </c>
       <c r="E294" t="s">
         <v>2727</v>
       </c>
       <c r="F294" t="s">
         <v>2728</v>
       </c>
       <c r="G294" t="s">
         <v>2729</v>
       </c>
       <c r="H294" t="s">
         <v>2730</v>
       </c>
       <c r="I294" t="s">
         <v>2731</v>
       </c>
       <c r="J294" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K294" t="s">
-        <v>179</v>
+        <v>460</v>
       </c>
       <c r="L294" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M294" t="s">
-        <v>180</v>
+        <v>462</v>
       </c>
       <c r="N294" t="s">
         <v>28</v>
       </c>
       <c r="O294" t="s">
         <v>2732</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
-        <v>5795</v>
+        <v>5794</v>
       </c>
       <c r="B295" t="s">
         <v>2733</v>
       </c>
       <c r="C295" t="s">
         <v>2734</v>
       </c>
       <c r="D295" t="s">
         <v>2735</v>
       </c>
       <c r="E295" t="s">
         <v>2736</v>
       </c>
       <c r="F295" t="s">
         <v>2737</v>
       </c>
       <c r="G295" t="s">
         <v>2738</v>
       </c>
       <c r="H295" t="s">
         <v>2739</v>
       </c>
       <c r="I295" t="s">
         <v>2740</v>
       </c>
       <c r="J295" t="s">
         <v>24</v>
       </c>
       <c r="K295" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="L295" t="s">
         <v>26</v>
       </c>
       <c r="M295" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="N295" t="s">
         <v>28</v>
       </c>
       <c r="O295" t="s">
         <v>2741</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
-        <v>5796</v>
+        <v>5795</v>
       </c>
       <c r="B296" t="s">
         <v>2742</v>
       </c>
       <c r="C296" t="s">
         <v>2743</v>
       </c>
       <c r="D296" t="s">
         <v>2744</v>
       </c>
       <c r="E296" t="s">
         <v>2745</v>
       </c>
       <c r="F296" t="s">
         <v>2746</v>
       </c>
       <c r="G296" t="s">
         <v>2747</v>
       </c>
       <c r="H296" t="s">
         <v>2748</v>
       </c>
       <c r="I296" t="s">
         <v>2749</v>
       </c>
       <c r="J296" t="s">
         <v>24</v>
       </c>
       <c r="K296" t="s">
-        <v>179</v>
+        <v>47</v>
       </c>
       <c r="L296" t="s">
         <v>26</v>
       </c>
       <c r="M296" t="s">
-        <v>180</v>
+        <v>48</v>
       </c>
       <c r="N296" t="s">
         <v>28</v>
       </c>
       <c r="O296" t="s">
         <v>2750</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
-        <v>5798</v>
+        <v>5796</v>
       </c>
       <c r="B297" t="s">
         <v>2751</v>
       </c>
       <c r="C297" t="s">
         <v>2752</v>
       </c>
       <c r="D297" t="s">
         <v>2753</v>
       </c>
       <c r="E297" t="s">
         <v>2754</v>
       </c>
       <c r="F297" t="s">
         <v>2755</v>
       </c>
       <c r="G297" t="s">
         <v>2756</v>
       </c>
       <c r="H297" t="s">
         <v>2757</v>
       </c>
       <c r="I297" t="s">
         <v>2758</v>
       </c>
       <c r="J297" t="s">
         <v>24</v>
       </c>
       <c r="K297" t="s">
         <v>179</v>
       </c>
       <c r="L297" t="s">
         <v>26</v>
       </c>
       <c r="M297" t="s">
         <v>180</v>
       </c>
       <c r="N297" t="s">
         <v>28</v>
       </c>
       <c r="O297" t="s">
         <v>2759</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
-        <v>5799</v>
+        <v>5798</v>
       </c>
       <c r="B298" t="s">
         <v>2760</v>
       </c>
       <c r="C298" t="s">
         <v>2761</v>
       </c>
       <c r="D298" t="s">
         <v>2762</v>
       </c>
       <c r="E298" t="s">
         <v>2763</v>
       </c>
       <c r="F298" t="s">
         <v>2764</v>
       </c>
       <c r="G298" t="s">
         <v>2765</v>
       </c>
       <c r="H298" t="s">
         <v>2766</v>
       </c>
       <c r="I298" t="s">
         <v>2767</v>
       </c>
       <c r="J298" t="s">
-        <v>1907</v>
+        <v>24</v>
       </c>
       <c r="K298" t="s">
-        <v>914</v>
+        <v>179</v>
       </c>
       <c r="L298" t="s">
-        <v>1909</v>
+        <v>26</v>
       </c>
       <c r="M298" t="s">
-        <v>915</v>
+        <v>180</v>
       </c>
       <c r="N298" t="s">
         <v>28</v>
       </c>
       <c r="O298" t="s">
         <v>2768</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
-        <v>5803</v>
+        <v>5799</v>
       </c>
       <c r="B299" t="s">
         <v>2769</v>
       </c>
       <c r="C299" t="s">
         <v>2770</v>
       </c>
       <c r="D299" t="s">
         <v>2771</v>
       </c>
       <c r="E299" t="s">
         <v>2772</v>
       </c>
       <c r="F299" t="s">
         <v>2773</v>
       </c>
       <c r="G299" t="s">
         <v>2774</v>
       </c>
       <c r="H299" t="s">
         <v>2775</v>
       </c>
       <c r="I299" t="s">
         <v>2776</v>
       </c>
       <c r="J299" t="s">
-        <v>24</v>
+        <v>1925</v>
       </c>
       <c r="K299" t="s">
-        <v>25</v>
+        <v>914</v>
       </c>
       <c r="L299" t="s">
-        <v>26</v>
+        <v>1927</v>
       </c>
       <c r="M299" t="s">
-        <v>27</v>
+        <v>915</v>
       </c>
       <c r="N299" t="s">
         <v>28</v>
       </c>
       <c r="O299" t="s">
         <v>2777</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
-        <v>5805</v>
+        <v>5803</v>
       </c>
       <c r="B300" t="s">
         <v>2778</v>
       </c>
       <c r="C300" t="s">
         <v>2779</v>
       </c>
       <c r="D300" t="s">
         <v>2780</v>
       </c>
       <c r="E300" t="s">
         <v>2781</v>
       </c>
       <c r="F300" t="s">
         <v>2782</v>
       </c>
       <c r="G300" t="s">
         <v>2783</v>
       </c>
       <c r="H300" t="s">
         <v>2784</v>
       </c>
       <c r="I300" t="s">
         <v>2785</v>
       </c>
       <c r="J300" t="s">
         <v>24</v>
       </c>
       <c r="K300" t="s">
         <v>25</v>
       </c>
       <c r="L300" t="s">
         <v>26</v>
       </c>
       <c r="M300" t="s">
         <v>27</v>
       </c>
       <c r="N300" t="s">
         <v>28</v>
       </c>
       <c r="O300" t="s">
         <v>2786</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
-        <v>5808</v>
+        <v>5805</v>
       </c>
       <c r="B301" t="s">
         <v>2787</v>
       </c>
       <c r="C301" t="s">
         <v>2788</v>
       </c>
       <c r="D301" t="s">
         <v>2789</v>
       </c>
       <c r="E301" t="s">
         <v>2790</v>
       </c>
       <c r="F301" t="s">
         <v>2791</v>
       </c>
       <c r="G301" t="s">
         <v>2792</v>
       </c>
       <c r="H301" t="s">
         <v>2793</v>
       </c>
       <c r="I301" t="s">
         <v>2794</v>
       </c>
       <c r="J301" t="s">
         <v>24</v>
       </c>
       <c r="K301" t="s">
         <v>25</v>
       </c>
       <c r="L301" t="s">
         <v>26</v>
       </c>
       <c r="M301" t="s">
         <v>27</v>
       </c>
       <c r="N301" t="s">
         <v>28</v>
       </c>
       <c r="O301" t="s">
         <v>2795</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
-        <v>5811</v>
+        <v>5808</v>
       </c>
       <c r="B302" t="s">
         <v>2796</v>
       </c>
       <c r="C302" t="s">
         <v>2797</v>
       </c>
       <c r="D302" t="s">
         <v>2798</v>
       </c>
       <c r="E302" t="s">
         <v>2799</v>
       </c>
       <c r="F302" t="s">
         <v>2800</v>
       </c>
       <c r="G302" t="s">
         <v>2801</v>
       </c>
       <c r="H302" t="s">
         <v>2802</v>
       </c>
       <c r="I302" t="s">
         <v>2803</v>
       </c>
       <c r="J302" t="s">
         <v>24</v>
       </c>
       <c r="K302" t="s">
         <v>25</v>
       </c>
       <c r="L302" t="s">
         <v>26</v>
       </c>
       <c r="M302" t="s">
         <v>27</v>
       </c>
       <c r="N302" t="s">
         <v>28</v>
       </c>
       <c r="O302" t="s">
         <v>2804</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
-        <v>5819</v>
+        <v>5811</v>
       </c>
       <c r="B303" t="s">
         <v>2805</v>
       </c>
       <c r="C303" t="s">
         <v>2806</v>
       </c>
       <c r="D303" t="s">
         <v>2807</v>
       </c>
       <c r="E303" t="s">
         <v>2808</v>
       </c>
       <c r="F303" t="s">
         <v>2809</v>
       </c>
       <c r="G303" t="s">
         <v>2810</v>
       </c>
       <c r="H303" t="s">
         <v>2811</v>
       </c>
       <c r="I303" t="s">
         <v>2812</v>
       </c>
       <c r="J303" t="s">
         <v>24</v>
       </c>
       <c r="K303" t="s">
         <v>25</v>
       </c>
       <c r="L303" t="s">
         <v>26</v>
       </c>
       <c r="M303" t="s">
         <v>27</v>
       </c>
       <c r="N303" t="s">
         <v>28</v>
       </c>
       <c r="O303" t="s">
         <v>2813</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
-        <v>5830</v>
+        <v>5819</v>
       </c>
       <c r="B304" t="s">
         <v>2814</v>
       </c>
       <c r="C304" t="s">
         <v>2815</v>
       </c>
       <c r="D304" t="s">
         <v>2816</v>
       </c>
       <c r="E304" t="s">
         <v>2817</v>
       </c>
       <c r="F304" t="s">
         <v>2818</v>
       </c>
       <c r="G304" t="s">
         <v>2819</v>
       </c>
       <c r="H304" t="s">
         <v>2820</v>
       </c>
       <c r="I304" t="s">
         <v>2821</v>
       </c>
       <c r="J304" t="s">
         <v>24</v>
       </c>
       <c r="K304" t="s">
         <v>25</v>
       </c>
       <c r="L304" t="s">
         <v>26</v>
       </c>
       <c r="M304" t="s">
         <v>27</v>
       </c>
       <c r="N304" t="s">
         <v>28</v>
       </c>
       <c r="O304" t="s">
         <v>2822</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
-        <v>5863</v>
+        <v>5830</v>
       </c>
       <c r="B305" t="s">
         <v>2823</v>
       </c>
       <c r="C305" t="s">
         <v>2824</v>
       </c>
       <c r="D305" t="s">
         <v>2825</v>
       </c>
       <c r="E305" t="s">
         <v>2826</v>
       </c>
       <c r="F305" t="s">
         <v>2827</v>
       </c>
       <c r="G305" t="s">
         <v>2828</v>
       </c>
       <c r="H305" t="s">
         <v>2829</v>
       </c>
       <c r="I305" t="s">
         <v>2830</v>
       </c>
       <c r="J305" t="s">
         <v>24</v>
       </c>
       <c r="K305" t="s">
         <v>25</v>
       </c>
       <c r="L305" t="s">
         <v>26</v>
       </c>
       <c r="M305" t="s">
         <v>27</v>
       </c>
       <c r="N305" t="s">
         <v>28</v>
       </c>
       <c r="O305" t="s">
         <v>2831</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
-        <v>5866</v>
+        <v>5863</v>
       </c>
       <c r="B306" t="s">
         <v>2832</v>
       </c>
       <c r="C306" t="s">
         <v>2833</v>
       </c>
       <c r="D306" t="s">
         <v>2834</v>
       </c>
       <c r="E306" t="s">
         <v>2835</v>
       </c>
       <c r="F306" t="s">
         <v>2836</v>
       </c>
       <c r="G306" t="s">
         <v>2837</v>
       </c>
       <c r="H306" t="s">
         <v>2838</v>
       </c>
       <c r="I306" t="s">
         <v>2839</v>
       </c>
       <c r="J306" t="s">
         <v>24</v>
       </c>
       <c r="K306" t="s">
         <v>25</v>
       </c>
       <c r="L306" t="s">
         <v>26</v>
       </c>
       <c r="M306" t="s">
         <v>27</v>
       </c>
       <c r="N306" t="s">
         <v>28</v>
       </c>
       <c r="O306" t="s">
         <v>2840</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
-        <v>5888</v>
+        <v>5866</v>
       </c>
       <c r="B307" t="s">
         <v>2841</v>
       </c>
       <c r="C307" t="s">
         <v>2842</v>
       </c>
       <c r="D307" t="s">
         <v>2843</v>
       </c>
       <c r="E307" t="s">
         <v>2844</v>
       </c>
       <c r="F307" t="s">
         <v>2845</v>
       </c>
       <c r="G307" t="s">
         <v>2846</v>
       </c>
       <c r="H307" t="s">
         <v>2847</v>
       </c>
       <c r="I307" t="s">
         <v>2848</v>
       </c>
       <c r="J307" t="s">
         <v>24</v>
       </c>
       <c r="K307" t="s">
         <v>25</v>
       </c>
       <c r="L307" t="s">
         <v>26</v>
       </c>
       <c r="M307" t="s">
         <v>27</v>
       </c>
       <c r="N307" t="s">
         <v>28</v>
       </c>
       <c r="O307" t="s">
         <v>2849</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
-        <v>5889</v>
+        <v>5888</v>
       </c>
       <c r="B308" t="s">
         <v>2850</v>
       </c>
       <c r="C308" t="s">
         <v>2851</v>
       </c>
       <c r="D308" t="s">
         <v>2852</v>
       </c>
       <c r="E308" t="s">
         <v>2853</v>
       </c>
       <c r="F308" t="s">
         <v>2854</v>
       </c>
       <c r="G308" t="s">
         <v>2855</v>
       </c>
       <c r="H308" t="s">
         <v>2856</v>
       </c>
       <c r="I308" t="s">
         <v>2857</v>
       </c>
       <c r="J308" t="s">
         <v>24</v>
       </c>
       <c r="K308" t="s">
         <v>25</v>
       </c>
       <c r="L308" t="s">
         <v>26</v>
       </c>
       <c r="M308" t="s">
         <v>27</v>
       </c>
       <c r="N308" t="s">
         <v>28</v>
       </c>
       <c r="O308" t="s">
         <v>2858</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
-        <v>5907</v>
+        <v>5889</v>
       </c>
       <c r="B309" t="s">
         <v>2859</v>
       </c>
       <c r="C309" t="s">
         <v>2860</v>
       </c>
       <c r="D309" t="s">
         <v>2861</v>
       </c>
       <c r="E309" t="s">
         <v>2862</v>
       </c>
       <c r="F309" t="s">
         <v>2863</v>
       </c>
       <c r="G309" t="s">
         <v>2864</v>
       </c>
       <c r="H309" t="s">
         <v>2865</v>
       </c>
       <c r="I309" t="s">
         <v>2866</v>
       </c>
       <c r="J309" t="s">
         <v>24</v>
       </c>
       <c r="K309" t="s">
         <v>25</v>
       </c>
       <c r="L309" t="s">
         <v>26</v>
       </c>
       <c r="M309" t="s">
         <v>27</v>
       </c>
       <c r="N309" t="s">
         <v>28</v>
       </c>
       <c r="O309" t="s">
         <v>2867</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
-        <v>5913</v>
+        <v>5907</v>
       </c>
       <c r="B310" t="s">
         <v>2868</v>
       </c>
       <c r="C310" t="s">
         <v>2869</v>
       </c>
       <c r="D310" t="s">
         <v>2870</v>
       </c>
       <c r="E310" t="s">
         <v>2871</v>
       </c>
       <c r="F310" t="s">
         <v>2872</v>
       </c>
       <c r="G310" t="s">
         <v>2873</v>
       </c>
       <c r="H310" t="s">
         <v>2874</v>
       </c>
       <c r="I310" t="s">
         <v>2875</v>
       </c>
       <c r="J310" t="s">
         <v>24</v>
       </c>
       <c r="K310" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L310" t="s">
         <v>26</v>
       </c>
       <c r="M310" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N310" t="s">
         <v>28</v>
       </c>
       <c r="O310" t="s">
         <v>2876</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
-        <v>5915</v>
+        <v>5913</v>
       </c>
       <c r="B311" t="s">
         <v>2877</v>
       </c>
       <c r="C311" t="s">
         <v>2878</v>
       </c>
       <c r="D311" t="s">
         <v>2879</v>
       </c>
       <c r="E311" t="s">
         <v>2880</v>
       </c>
       <c r="F311" t="s">
         <v>2881</v>
       </c>
       <c r="G311" t="s">
         <v>2882</v>
       </c>
       <c r="H311" t="s">
         <v>2883</v>
       </c>
       <c r="I311" t="s">
         <v>2884</v>
       </c>
       <c r="J311" t="s">
         <v>24</v>
       </c>
       <c r="K311" t="s">
-        <v>179</v>
+        <v>47</v>
       </c>
       <c r="L311" t="s">
         <v>26</v>
       </c>
       <c r="M311" t="s">
-        <v>180</v>
+        <v>48</v>
       </c>
       <c r="N311" t="s">
         <v>28</v>
       </c>
       <c r="O311" t="s">
         <v>2885</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
-        <v>5927</v>
+        <v>5915</v>
       </c>
       <c r="B312" t="s">
         <v>2886</v>
       </c>
       <c r="C312" t="s">
         <v>2887</v>
       </c>
       <c r="D312" t="s">
         <v>2888</v>
       </c>
       <c r="E312" t="s">
         <v>2889</v>
       </c>
       <c r="F312" t="s">
         <v>2890</v>
       </c>
       <c r="G312" t="s">
         <v>2891</v>
       </c>
       <c r="H312" t="s">
         <v>2892</v>
       </c>
       <c r="I312" t="s">
         <v>2893</v>
       </c>
       <c r="J312" t="s">
         <v>24</v>
       </c>
       <c r="K312" t="s">
-        <v>59</v>
+        <v>179</v>
       </c>
       <c r="L312" t="s">
         <v>26</v>
       </c>
       <c r="M312" t="s">
-        <v>61</v>
+        <v>180</v>
       </c>
       <c r="N312" t="s">
         <v>28</v>
       </c>
       <c r="O312" t="s">
         <v>2894</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
-        <v>5928</v>
+        <v>5927</v>
       </c>
       <c r="B313" t="s">
         <v>2895</v>
       </c>
       <c r="C313" t="s">
         <v>2896</v>
       </c>
       <c r="D313" t="s">
         <v>2897</v>
       </c>
       <c r="E313" t="s">
         <v>2898</v>
       </c>
       <c r="F313" t="s">
         <v>2899</v>
       </c>
       <c r="G313" t="s">
         <v>2900</v>
       </c>
       <c r="H313" t="s">
         <v>2901</v>
       </c>
       <c r="I313" t="s">
         <v>2902</v>
       </c>
       <c r="J313" t="s">
+        <v>24</v>
+      </c>
+      <c r="K313" t="s">
+        <v>59</v>
+      </c>
+      <c r="L313" t="s">
+        <v>26</v>
+      </c>
+      <c r="M313" t="s">
+        <v>61</v>
+      </c>
+      <c r="N313" t="s">
+        <v>28</v>
+      </c>
+      <c r="O313" t="s">
         <v>2903</v>
-      </c>
-[...13 lines deleted...]
-        <v>2907</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
-        <v>5931</v>
+        <v>5928</v>
       </c>
       <c r="B314" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D314" t="s">
+        <v>2906</v>
+      </c>
+      <c r="E314" t="s">
+        <v>2907</v>
+      </c>
+      <c r="F314" t="s">
         <v>2908</v>
       </c>
-      <c r="C314" t="s">
+      <c r="G314" t="s">
         <v>2909</v>
       </c>
-      <c r="D314" t="s">
+      <c r="H314" t="s">
         <v>2910</v>
       </c>
-      <c r="E314" t="s">
+      <c r="I314" t="s">
         <v>2911</v>
       </c>
-      <c r="F314" t="s">
+      <c r="J314" t="s">
         <v>2912</v>
       </c>
-      <c r="G314" t="s">
+      <c r="K314" t="s">
         <v>2913</v>
       </c>
-      <c r="H314" t="s">
+      <c r="L314" t="s">
         <v>2914</v>
       </c>
-      <c r="I314" t="s">
+      <c r="M314" t="s">
         <v>2915</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N314" t="s">
         <v>28</v>
       </c>
       <c r="O314" t="s">
         <v>2916</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
-        <v>5932</v>
+        <v>5931</v>
       </c>
       <c r="B315" t="s">
         <v>2917</v>
       </c>
       <c r="C315" t="s">
         <v>2918</v>
       </c>
       <c r="D315" t="s">
         <v>2919</v>
       </c>
       <c r="E315" t="s">
         <v>2920</v>
       </c>
       <c r="F315" t="s">
         <v>2921</v>
       </c>
       <c r="G315" t="s">
         <v>2922</v>
       </c>
       <c r="H315" t="s">
         <v>2923</v>
       </c>
       <c r="I315" t="s">
         <v>2924</v>
       </c>
       <c r="J315" t="s">
         <v>24</v>
       </c>
       <c r="K315" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L315" t="s">
         <v>26</v>
       </c>
       <c r="M315" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N315" t="s">
         <v>28</v>
       </c>
       <c r="O315" t="s">
         <v>2925</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
-        <v>5934</v>
+        <v>5932</v>
       </c>
       <c r="B316" t="s">
         <v>2926</v>
       </c>
       <c r="C316" t="s">
         <v>2927</v>
       </c>
       <c r="D316" t="s">
         <v>2928</v>
       </c>
       <c r="E316" t="s">
         <v>2929</v>
       </c>
       <c r="F316" t="s">
         <v>2930</v>
       </c>
       <c r="G316" t="s">
         <v>2931</v>
       </c>
       <c r="H316" t="s">
         <v>2932</v>
       </c>
       <c r="I316" t="s">
         <v>2933</v>
       </c>
       <c r="J316" t="s">
         <v>24</v>
       </c>
       <c r="K316" t="s">
         <v>179</v>
       </c>
       <c r="L316" t="s">
         <v>26</v>
       </c>
       <c r="M316" t="s">
         <v>180</v>
       </c>
       <c r="N316" t="s">
         <v>28</v>
       </c>
       <c r="O316" t="s">
         <v>2934</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
-        <v>5953</v>
+        <v>5934</v>
       </c>
       <c r="B317" t="s">
         <v>2935</v>
       </c>
       <c r="C317" t="s">
         <v>2936</v>
       </c>
       <c r="D317" t="s">
         <v>2937</v>
       </c>
       <c r="E317" t="s">
         <v>2938</v>
       </c>
       <c r="F317" t="s">
         <v>2939</v>
       </c>
       <c r="G317" t="s">
         <v>2940</v>
       </c>
       <c r="H317" t="s">
         <v>2941</v>
       </c>
       <c r="I317" t="s">
         <v>2942</v>
       </c>
       <c r="J317" t="s">
         <v>24</v>
       </c>
       <c r="K317" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L317" t="s">
         <v>26</v>
       </c>
       <c r="M317" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N317" t="s">
         <v>28</v>
       </c>
       <c r="O317" t="s">
         <v>2943</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
-        <v>5981</v>
+        <v>5953</v>
       </c>
       <c r="B318" t="s">
         <v>2944</v>
       </c>
       <c r="C318" t="s">
         <v>2945</v>
       </c>
       <c r="D318" t="s">
         <v>2946</v>
       </c>
       <c r="E318" t="s">
         <v>2947</v>
       </c>
       <c r="F318" t="s">
         <v>2948</v>
       </c>
       <c r="G318" t="s">
         <v>2949</v>
       </c>
       <c r="H318" t="s">
         <v>2950</v>
       </c>
       <c r="I318" t="s">
         <v>2951</v>
       </c>
       <c r="J318" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K318" t="s">
+        <v>25</v>
+      </c>
+      <c r="L318" t="s">
+        <v>26</v>
+      </c>
+      <c r="M318" t="s">
+        <v>27</v>
+      </c>
+      <c r="N318" t="s">
+        <v>28</v>
+      </c>
+      <c r="O318" t="s">
         <v>2952</v>
-      </c>
-[...10 lines deleted...]
-        <v>2954</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
-        <v>5986</v>
+        <v>5981</v>
       </c>
       <c r="B319" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D319" t="s">
         <v>2955</v>
       </c>
-      <c r="C319" t="s">
+      <c r="E319" t="s">
         <v>2956</v>
       </c>
-      <c r="D319" t="s">
+      <c r="F319" t="s">
         <v>2957</v>
       </c>
-      <c r="E319" t="s">
+      <c r="G319" t="s">
         <v>2958</v>
       </c>
-      <c r="F319" t="s">
+      <c r="H319" t="s">
         <v>2959</v>
       </c>
-      <c r="G319" t="s">
+      <c r="I319" t="s">
         <v>2960</v>
       </c>
-      <c r="H319" t="s">
+      <c r="J319" t="s">
+        <v>459</v>
+      </c>
+      <c r="K319" t="s">
         <v>2961</v>
       </c>
-      <c r="I319" t="s">
+      <c r="L319" t="s">
+        <v>461</v>
+      </c>
+      <c r="M319" t="s">
         <v>2962</v>
-      </c>
-[...10 lines deleted...]
-        <v>180</v>
       </c>
       <c r="N319" t="s">
         <v>28</v>
       </c>
       <c r="O319" t="s">
         <v>2963</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
-        <v>5989</v>
+        <v>5986</v>
       </c>
       <c r="B320" t="s">
         <v>2964</v>
       </c>
       <c r="C320" t="s">
         <v>2965</v>
       </c>
       <c r="D320" t="s">
         <v>2966</v>
       </c>
       <c r="E320" t="s">
         <v>2967</v>
       </c>
       <c r="F320" t="s">
         <v>2968</v>
       </c>
       <c r="G320" t="s">
         <v>2969</v>
       </c>
       <c r="H320" t="s">
         <v>2970</v>
       </c>
       <c r="I320" t="s">
         <v>2971</v>
       </c>
       <c r="J320" t="s">
         <v>24</v>
       </c>
       <c r="K320" t="s">
-        <v>2131</v>
+        <v>179</v>
       </c>
       <c r="L320" t="s">
         <v>26</v>
       </c>
       <c r="M320" t="s">
-        <v>2132</v>
+        <v>180</v>
       </c>
       <c r="N320" t="s">
         <v>28</v>
       </c>
       <c r="O320" t="s">
         <v>2972</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
-        <v>6018</v>
+        <v>5989</v>
       </c>
       <c r="B321" t="s">
         <v>2973</v>
       </c>
       <c r="C321" t="s">
         <v>2974</v>
       </c>
       <c r="D321" t="s">
         <v>2975</v>
       </c>
       <c r="E321" t="s">
         <v>2976</v>
       </c>
       <c r="F321" t="s">
         <v>2977</v>
       </c>
       <c r="G321" t="s">
         <v>2978</v>
       </c>
       <c r="H321" t="s">
         <v>2979</v>
       </c>
       <c r="I321" t="s">
         <v>2980</v>
       </c>
       <c r="J321" t="s">
         <v>24</v>
       </c>
       <c r="K321" t="s">
-        <v>179</v>
+        <v>2140</v>
       </c>
       <c r="L321" t="s">
         <v>26</v>
       </c>
       <c r="M321" t="s">
-        <v>180</v>
+        <v>2141</v>
       </c>
       <c r="N321" t="s">
         <v>28</v>
       </c>
       <c r="O321" t="s">
         <v>2981</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
-        <v>6021</v>
+        <v>6018</v>
       </c>
       <c r="B322" t="s">
         <v>2982</v>
       </c>
       <c r="C322" t="s">
         <v>2983</v>
       </c>
       <c r="D322" t="s">
         <v>2984</v>
       </c>
       <c r="E322" t="s">
         <v>2985</v>
       </c>
       <c r="F322" t="s">
         <v>2986</v>
       </c>
       <c r="G322" t="s">
         <v>2987</v>
       </c>
       <c r="H322" t="s">
         <v>2988</v>
       </c>
       <c r="I322" t="s">
         <v>2989</v>
       </c>
       <c r="J322" t="s">
         <v>24</v>
       </c>
       <c r="K322" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L322" t="s">
         <v>26</v>
       </c>
       <c r="M322" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N322" t="s">
         <v>28</v>
       </c>
       <c r="O322" t="s">
         <v>2990</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
-        <v>6076</v>
+        <v>6021</v>
       </c>
       <c r="B323" t="s">
         <v>2991</v>
       </c>
       <c r="C323" t="s">
         <v>2992</v>
       </c>
       <c r="D323" t="s">
         <v>2993</v>
       </c>
       <c r="E323" t="s">
         <v>2994</v>
       </c>
       <c r="F323" t="s">
         <v>2995</v>
       </c>
       <c r="G323" t="s">
         <v>2996</v>
       </c>
       <c r="H323" t="s">
         <v>2997</v>
       </c>
       <c r="I323" t="s">
         <v>2998</v>
       </c>
       <c r="J323" t="s">
         <v>24</v>
       </c>
       <c r="K323" t="s">
         <v>25</v>
       </c>
       <c r="L323" t="s">
         <v>26</v>
       </c>
       <c r="M323" t="s">
         <v>27</v>
       </c>
       <c r="N323" t="s">
         <v>28</v>
       </c>
       <c r="O323" t="s">
         <v>2999</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
-        <v>6082</v>
+        <v>6076</v>
       </c>
       <c r="B324" t="s">
         <v>3000</v>
       </c>
       <c r="C324" t="s">
         <v>3001</v>
       </c>
       <c r="D324" t="s">
         <v>3002</v>
       </c>
       <c r="E324" t="s">
         <v>3003</v>
       </c>
       <c r="F324" t="s">
         <v>3004</v>
       </c>
       <c r="G324" t="s">
         <v>3005</v>
       </c>
       <c r="H324" t="s">
         <v>3006</v>
       </c>
       <c r="I324" t="s">
         <v>3007</v>
       </c>
       <c r="J324" t="s">
         <v>24</v>
       </c>
       <c r="K324" t="s">
-        <v>589</v>
+        <v>25</v>
       </c>
       <c r="L324" t="s">
         <v>26</v>
       </c>
       <c r="M324" t="s">
-        <v>590</v>
+        <v>27</v>
       </c>
       <c r="N324" t="s">
         <v>28</v>
       </c>
       <c r="O324" t="s">
         <v>3008</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
-        <v>6093</v>
+        <v>6082</v>
       </c>
       <c r="B325" t="s">
         <v>3009</v>
       </c>
       <c r="C325" t="s">
         <v>3010</v>
       </c>
       <c r="D325" t="s">
         <v>3011</v>
       </c>
       <c r="E325" t="s">
         <v>3012</v>
       </c>
       <c r="F325" t="s">
         <v>3013</v>
       </c>
       <c r="G325" t="s">
         <v>3014</v>
       </c>
       <c r="H325" t="s">
         <v>3015</v>
       </c>
       <c r="I325" t="s">
         <v>3016</v>
       </c>
       <c r="J325" t="s">
         <v>24</v>
       </c>
       <c r="K325" t="s">
-        <v>1080</v>
+        <v>589</v>
       </c>
       <c r="L325" t="s">
         <v>26</v>
       </c>
       <c r="M325" t="s">
-        <v>1081</v>
+        <v>590</v>
       </c>
       <c r="N325" t="s">
         <v>28</v>
       </c>
       <c r="O325" t="s">
         <v>3017</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
-        <v>6112</v>
+        <v>6093</v>
       </c>
       <c r="B326" t="s">
         <v>3018</v>
       </c>
       <c r="C326" t="s">
         <v>3019</v>
       </c>
       <c r="D326" t="s">
         <v>3020</v>
       </c>
       <c r="E326" t="s">
         <v>3021</v>
       </c>
       <c r="F326" t="s">
         <v>3022</v>
       </c>
       <c r="G326" t="s">
         <v>3023</v>
       </c>
       <c r="H326" t="s">
         <v>3024</v>
       </c>
       <c r="I326" t="s">
         <v>3025</v>
       </c>
       <c r="J326" t="s">
         <v>24</v>
       </c>
       <c r="K326" t="s">
-        <v>179</v>
+        <v>1080</v>
       </c>
       <c r="L326" t="s">
         <v>26</v>
       </c>
       <c r="M326" t="s">
-        <v>180</v>
+        <v>1081</v>
       </c>
       <c r="N326" t="s">
         <v>28</v>
       </c>
       <c r="O326" t="s">
         <v>3026</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
-        <v>6179</v>
+        <v>6112</v>
       </c>
       <c r="B327" t="s">
         <v>3027</v>
       </c>
       <c r="C327" t="s">
         <v>3028</v>
       </c>
       <c r="D327" t="s">
         <v>3029</v>
       </c>
       <c r="E327" t="s">
         <v>3030</v>
       </c>
       <c r="F327" t="s">
         <v>3031</v>
       </c>
       <c r="G327" t="s">
         <v>3032</v>
       </c>
       <c r="H327" t="s">
         <v>3033</v>
       </c>
       <c r="I327" t="s">
         <v>3034</v>
       </c>
       <c r="J327" t="s">
         <v>24</v>
       </c>
       <c r="K327" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L327" t="s">
         <v>26</v>
       </c>
       <c r="M327" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N327" t="s">
         <v>28</v>
       </c>
       <c r="O327" t="s">
         <v>3035</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
-        <v>6180</v>
+        <v>6179</v>
       </c>
       <c r="B328" t="s">
         <v>3036</v>
       </c>
       <c r="C328" t="s">
         <v>3037</v>
       </c>
       <c r="D328" t="s">
         <v>3038</v>
       </c>
       <c r="E328" t="s">
         <v>3039</v>
       </c>
       <c r="F328" t="s">
         <v>3040</v>
       </c>
       <c r="G328" t="s">
         <v>3041</v>
       </c>
       <c r="H328" t="s">
         <v>3042</v>
       </c>
       <c r="I328" t="s">
         <v>3043</v>
       </c>
       <c r="J328" t="s">
         <v>24</v>
       </c>
       <c r="K328" t="s">
         <v>25</v>
       </c>
       <c r="L328" t="s">
         <v>26</v>
       </c>
       <c r="M328" t="s">
         <v>27</v>
       </c>
       <c r="N328" t="s">
         <v>28</v>
       </c>
       <c r="O328" t="s">
         <v>3044</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
-        <v>6203</v>
+        <v>6180</v>
       </c>
       <c r="B329" t="s">
         <v>3045</v>
       </c>
       <c r="C329" t="s">
         <v>3046</v>
       </c>
       <c r="D329" t="s">
         <v>3047</v>
       </c>
       <c r="E329" t="s">
         <v>3048</v>
       </c>
       <c r="F329" t="s">
         <v>3049</v>
       </c>
       <c r="G329" t="s">
         <v>3050</v>
       </c>
       <c r="H329" t="s">
         <v>3051</v>
       </c>
       <c r="I329" t="s">
         <v>3052</v>
       </c>
       <c r="J329" t="s">
         <v>24</v>
       </c>
       <c r="K329" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L329" t="s">
         <v>26</v>
       </c>
       <c r="M329" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N329" t="s">
         <v>28</v>
       </c>
       <c r="O329" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
-        <v>6208</v>
+        <v>6203</v>
       </c>
       <c r="B330" t="s">
         <v>3054</v>
       </c>
       <c r="C330" t="s">
         <v>3055</v>
       </c>
       <c r="D330" t="s">
         <v>3056</v>
       </c>
       <c r="E330" t="s">
         <v>3057</v>
       </c>
       <c r="F330" t="s">
         <v>3058</v>
       </c>
       <c r="G330" t="s">
         <v>3059</v>
       </c>
       <c r="H330" t="s">
         <v>3060</v>
       </c>
       <c r="I330" t="s">
         <v>3061</v>
       </c>
       <c r="J330" t="s">
         <v>24</v>
       </c>
       <c r="K330" t="s">
         <v>179</v>
       </c>
       <c r="L330" t="s">
         <v>26</v>
       </c>
       <c r="M330" t="s">
         <v>180</v>
       </c>
       <c r="N330" t="s">
         <v>28</v>
       </c>
       <c r="O330" t="s">
         <v>3062</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
-        <v>6211</v>
+        <v>6208</v>
       </c>
       <c r="B331" t="s">
         <v>3063</v>
       </c>
       <c r="C331" t="s">
         <v>3064</v>
       </c>
       <c r="D331" t="s">
         <v>3065</v>
       </c>
       <c r="E331" t="s">
         <v>3066</v>
       </c>
       <c r="F331" t="s">
         <v>3067</v>
       </c>
       <c r="G331" t="s">
         <v>3068</v>
       </c>
       <c r="H331" t="s">
         <v>3069</v>
       </c>
       <c r="I331" t="s">
         <v>3070</v>
       </c>
       <c r="J331" t="s">
         <v>24</v>
       </c>
       <c r="K331" t="s">
         <v>179</v>
       </c>
       <c r="L331" t="s">
         <v>26</v>
       </c>
       <c r="M331" t="s">
         <v>180</v>
       </c>
       <c r="N331" t="s">
         <v>28</v>
       </c>
       <c r="O331" t="s">
         <v>3071</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
-        <v>6215</v>
+        <v>6211</v>
       </c>
       <c r="B332" t="s">
         <v>3072</v>
       </c>
       <c r="C332" t="s">
         <v>3073</v>
       </c>
       <c r="D332" t="s">
         <v>3074</v>
       </c>
       <c r="E332" t="s">
         <v>3075</v>
       </c>
       <c r="F332" t="s">
         <v>3076</v>
       </c>
       <c r="G332" t="s">
         <v>3077</v>
       </c>
       <c r="H332" t="s">
         <v>3078</v>
       </c>
       <c r="I332" t="s">
         <v>3079</v>
       </c>
       <c r="J332" t="s">
         <v>24</v>
       </c>
       <c r="K332" t="s">
         <v>179</v>
       </c>
       <c r="L332" t="s">
         <v>26</v>
       </c>
       <c r="M332" t="s">
         <v>180</v>
       </c>
       <c r="N332" t="s">
         <v>28</v>
       </c>
       <c r="O332" t="s">
         <v>3080</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
-        <v>6222</v>
+        <v>6215</v>
       </c>
       <c r="B333" t="s">
         <v>3081</v>
       </c>
       <c r="C333" t="s">
         <v>3082</v>
       </c>
       <c r="D333" t="s">
         <v>3083</v>
       </c>
       <c r="E333" t="s">
         <v>3084</v>
       </c>
       <c r="F333" t="s">
         <v>3085</v>
       </c>
       <c r="G333" t="s">
         <v>3086</v>
       </c>
       <c r="H333" t="s">
         <v>3087</v>
       </c>
       <c r="I333" t="s">
         <v>3088</v>
       </c>
       <c r="J333" t="s">
-        <v>2903</v>
+        <v>24</v>
       </c>
       <c r="K333" t="s">
-        <v>914</v>
+        <v>179</v>
       </c>
       <c r="L333" t="s">
-        <v>2905</v>
+        <v>26</v>
       </c>
       <c r="M333" t="s">
-        <v>915</v>
+        <v>180</v>
       </c>
       <c r="N333" t="s">
         <v>28</v>
       </c>
       <c r="O333" t="s">
         <v>3089</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
-        <v>6254</v>
+        <v>6222</v>
       </c>
       <c r="B334" t="s">
         <v>3090</v>
       </c>
       <c r="C334" t="s">
         <v>3091</v>
       </c>
       <c r="D334" t="s">
         <v>3092</v>
       </c>
       <c r="E334" t="s">
         <v>3093</v>
       </c>
       <c r="F334" t="s">
         <v>3094</v>
       </c>
       <c r="G334" t="s">
         <v>3095</v>
       </c>
       <c r="H334" t="s">
         <v>3096</v>
       </c>
       <c r="I334" t="s">
         <v>3097</v>
       </c>
       <c r="J334" t="s">
-        <v>24</v>
+        <v>2912</v>
       </c>
       <c r="K334" t="s">
-        <v>179</v>
+        <v>914</v>
       </c>
       <c r="L334" t="s">
-        <v>26</v>
+        <v>2914</v>
       </c>
       <c r="M334" t="s">
-        <v>180</v>
+        <v>915</v>
       </c>
       <c r="N334" t="s">
         <v>28</v>
       </c>
       <c r="O334" t="s">
         <v>3098</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
-        <v>6255</v>
+        <v>6254</v>
       </c>
       <c r="B335" t="s">
         <v>3099</v>
       </c>
       <c r="C335" t="s">
         <v>3100</v>
       </c>
       <c r="D335" t="s">
         <v>3101</v>
       </c>
       <c r="E335" t="s">
         <v>3102</v>
       </c>
       <c r="F335" t="s">
         <v>3103</v>
       </c>
       <c r="G335" t="s">
         <v>3104</v>
       </c>
       <c r="H335" t="s">
         <v>3105</v>
       </c>
       <c r="I335" t="s">
         <v>3106</v>
       </c>
       <c r="J335" t="s">
         <v>24</v>
       </c>
       <c r="K335" t="s">
+        <v>179</v>
+      </c>
+      <c r="L335" t="s">
+        <v>26</v>
+      </c>
+      <c r="M335" t="s">
+        <v>180</v>
+      </c>
+      <c r="N335" t="s">
+        <v>28</v>
+      </c>
+      <c r="O335" t="s">
         <v>3107</v>
-      </c>
-[...10 lines deleted...]
-        <v>3109</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
-        <v>6258</v>
+        <v>6255</v>
       </c>
       <c r="B336" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C336" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D336" t="s">
         <v>3110</v>
       </c>
-      <c r="C336" t="s">
+      <c r="E336" t="s">
         <v>3111</v>
       </c>
-      <c r="D336" t="s">
+      <c r="F336" t="s">
         <v>3112</v>
       </c>
-      <c r="E336" t="s">
+      <c r="G336" t="s">
         <v>3113</v>
       </c>
-      <c r="F336" t="s">
+      <c r="H336" t="s">
         <v>3114</v>
       </c>
-      <c r="G336" t="s">
+      <c r="I336" t="s">
         <v>3115</v>
       </c>
-      <c r="H336" t="s">
+      <c r="J336" t="s">
+        <v>24</v>
+      </c>
+      <c r="K336" t="s">
         <v>3116</v>
       </c>
-      <c r="I336" t="s">
+      <c r="L336" t="s">
+        <v>26</v>
+      </c>
+      <c r="M336" t="s">
         <v>3117</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N336" t="s">
         <v>28</v>
       </c>
       <c r="O336" t="s">
         <v>3118</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
-        <v>6259</v>
+        <v>6258</v>
       </c>
       <c r="B337" t="s">
         <v>3119</v>
       </c>
       <c r="C337" t="s">
         <v>3120</v>
       </c>
       <c r="D337" t="s">
         <v>3121</v>
       </c>
       <c r="E337" t="s">
         <v>3122</v>
       </c>
       <c r="F337" t="s">
         <v>3123</v>
       </c>
       <c r="G337" t="s">
         <v>3124</v>
       </c>
       <c r="H337" t="s">
         <v>3125</v>
       </c>
       <c r="I337" t="s">
         <v>3126</v>
       </c>
       <c r="J337" t="s">
         <v>24</v>
       </c>
       <c r="K337" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L337" t="s">
         <v>26</v>
       </c>
       <c r="M337" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N337" t="s">
         <v>28</v>
       </c>
       <c r="O337" t="s">
         <v>3127</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
-        <v>6261</v>
+        <v>6259</v>
       </c>
       <c r="B338" t="s">
         <v>3128</v>
       </c>
       <c r="C338" t="s">
         <v>3129</v>
       </c>
       <c r="D338" t="s">
         <v>3130</v>
       </c>
       <c r="E338" t="s">
         <v>3131</v>
       </c>
       <c r="F338" t="s">
         <v>3132</v>
       </c>
       <c r="G338" t="s">
         <v>3133</v>
       </c>
       <c r="H338" t="s">
         <v>3134</v>
       </c>
       <c r="I338" t="s">
         <v>3135</v>
       </c>
       <c r="J338" t="s">
         <v>24</v>
       </c>
       <c r="K338" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="L338" t="s">
         <v>26</v>
       </c>
       <c r="M338" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="N338" t="s">
         <v>28</v>
       </c>
       <c r="O338" t="s">
         <v>3136</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
-        <v>6263</v>
+        <v>6261</v>
       </c>
       <c r="B339" t="s">
         <v>3137</v>
       </c>
       <c r="C339" t="s">
         <v>3138</v>
       </c>
       <c r="D339" t="s">
         <v>3139</v>
       </c>
       <c r="E339" t="s">
         <v>3140</v>
       </c>
       <c r="F339" t="s">
         <v>3141</v>
       </c>
       <c r="G339" t="s">
         <v>3142</v>
       </c>
       <c r="H339" t="s">
         <v>3143</v>
       </c>
       <c r="I339" t="s">
         <v>3144</v>
       </c>
       <c r="J339" t="s">
         <v>24</v>
       </c>
       <c r="K339" t="s">
-        <v>179</v>
+        <v>47</v>
       </c>
       <c r="L339" t="s">
         <v>26</v>
       </c>
       <c r="M339" t="s">
-        <v>180</v>
+        <v>48</v>
       </c>
       <c r="N339" t="s">
         <v>28</v>
       </c>
       <c r="O339" t="s">
         <v>3145</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340">
-        <v>6272</v>
+        <v>6263</v>
       </c>
       <c r="B340" t="s">
         <v>3146</v>
       </c>
       <c r="C340" t="s">
         <v>3147</v>
       </c>
       <c r="D340" t="s">
         <v>3148</v>
       </c>
       <c r="E340" t="s">
         <v>3149</v>
       </c>
       <c r="F340" t="s">
         <v>3150</v>
       </c>
       <c r="G340" t="s">
         <v>3151</v>
       </c>
       <c r="H340" t="s">
         <v>3152</v>
       </c>
       <c r="I340" t="s">
         <v>3153</v>
       </c>
       <c r="J340" t="s">
         <v>24</v>
       </c>
       <c r="K340" t="s">
         <v>179</v>
       </c>
       <c r="L340" t="s">
         <v>26</v>
       </c>
       <c r="M340" t="s">
         <v>180</v>
       </c>
       <c r="N340" t="s">
         <v>28</v>
       </c>
       <c r="O340" t="s">
         <v>3154</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341">
-        <v>6274</v>
+        <v>6272</v>
       </c>
       <c r="B341" t="s">
         <v>3155</v>
       </c>
       <c r="C341" t="s">
         <v>3156</v>
       </c>
       <c r="D341" t="s">
         <v>3157</v>
       </c>
       <c r="E341" t="s">
         <v>3158</v>
       </c>
       <c r="F341" t="s">
         <v>3159</v>
       </c>
       <c r="G341" t="s">
         <v>3160</v>
       </c>
       <c r="H341" t="s">
         <v>3161</v>
       </c>
       <c r="I341" t="s">
         <v>3162</v>
       </c>
       <c r="J341" t="s">
         <v>24</v>
       </c>
       <c r="K341" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L341" t="s">
         <v>26</v>
       </c>
       <c r="M341" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N341" t="s">
         <v>28</v>
       </c>
       <c r="O341" t="s">
         <v>3163</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342">
-        <v>6275</v>
+        <v>6274</v>
       </c>
       <c r="B342" t="s">
         <v>3164</v>
       </c>
       <c r="C342" t="s">
         <v>3165</v>
       </c>
       <c r="D342" t="s">
         <v>3166</v>
       </c>
       <c r="E342" t="s">
         <v>3167</v>
       </c>
       <c r="F342" t="s">
         <v>3168</v>
       </c>
       <c r="G342" t="s">
         <v>3169</v>
       </c>
       <c r="H342" t="s">
         <v>3170</v>
       </c>
       <c r="I342" t="s">
         <v>3171</v>
       </c>
       <c r="J342" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K342" t="s">
-        <v>1487</v>
+        <v>25</v>
       </c>
       <c r="L342" t="s">
-        <v>461</v>
+        <v>26</v>
       </c>
       <c r="M342" t="s">
-        <v>1489</v>
+        <v>27</v>
       </c>
       <c r="N342" t="s">
         <v>28</v>
       </c>
       <c r="O342" t="s">
         <v>3172</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343">
-        <v>6327</v>
+        <v>6275</v>
       </c>
       <c r="B343" t="s">
         <v>3173</v>
       </c>
       <c r="C343" t="s">
         <v>3174</v>
       </c>
       <c r="D343" t="s">
         <v>3175</v>
       </c>
       <c r="E343" t="s">
         <v>3176</v>
       </c>
       <c r="F343" t="s">
         <v>3177</v>
       </c>
       <c r="G343" t="s">
         <v>3178</v>
       </c>
       <c r="H343" t="s">
         <v>3179</v>
       </c>
       <c r="I343" t="s">
         <v>3180</v>
       </c>
       <c r="J343" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K343" t="s">
-        <v>47</v>
+        <v>1487</v>
       </c>
       <c r="L343" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M343" t="s">
-        <v>48</v>
+        <v>1489</v>
       </c>
       <c r="N343" t="s">
         <v>28</v>
       </c>
       <c r="O343" t="s">
         <v>3181</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344">
-        <v>6337</v>
+        <v>6327</v>
       </c>
       <c r="B344" t="s">
         <v>3182</v>
       </c>
       <c r="C344" t="s">
         <v>3183</v>
       </c>
       <c r="D344" t="s">
         <v>3184</v>
       </c>
       <c r="E344" t="s">
         <v>3185</v>
       </c>
       <c r="F344" t="s">
         <v>3186</v>
       </c>
       <c r="G344" t="s">
         <v>3187</v>
       </c>
       <c r="H344" t="s">
         <v>3188</v>
       </c>
       <c r="I344" t="s">
         <v>3189</v>
       </c>
       <c r="J344" t="s">
         <v>24</v>
       </c>
       <c r="K344" t="s">
         <v>47</v>
       </c>
       <c r="L344" t="s">
         <v>26</v>
       </c>
       <c r="M344" t="s">
         <v>48</v>
       </c>
       <c r="N344" t="s">
         <v>28</v>
       </c>
       <c r="O344" t="s">
         <v>3190</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345">
-        <v>6361</v>
+        <v>6337</v>
       </c>
       <c r="B345" t="s">
         <v>3191</v>
       </c>
       <c r="C345" t="s">
         <v>3192</v>
       </c>
       <c r="D345" t="s">
         <v>3193</v>
       </c>
       <c r="E345" t="s">
         <v>3194</v>
       </c>
       <c r="F345" t="s">
         <v>3195</v>
       </c>
       <c r="G345" t="s">
         <v>3196</v>
       </c>
       <c r="H345" t="s">
         <v>3197</v>
       </c>
       <c r="I345" t="s">
         <v>3198</v>
       </c>
       <c r="J345" t="s">
         <v>24</v>
       </c>
       <c r="K345" t="s">
-        <v>179</v>
+        <v>47</v>
       </c>
       <c r="L345" t="s">
         <v>26</v>
       </c>
       <c r="M345" t="s">
-        <v>180</v>
+        <v>48</v>
       </c>
       <c r="N345" t="s">
         <v>28</v>
       </c>
       <c r="O345" t="s">
         <v>3199</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346">
-        <v>6379</v>
+        <v>6361</v>
       </c>
       <c r="B346" t="s">
         <v>3200</v>
       </c>
       <c r="C346" t="s">
         <v>3201</v>
       </c>
       <c r="D346" t="s">
         <v>3202</v>
       </c>
       <c r="E346" t="s">
         <v>3203</v>
       </c>
       <c r="F346" t="s">
         <v>3204</v>
       </c>
       <c r="G346" t="s">
         <v>3205</v>
       </c>
       <c r="H346" t="s">
         <v>3206</v>
       </c>
       <c r="I346" t="s">
         <v>3207</v>
       </c>
       <c r="J346" t="s">
         <v>24</v>
       </c>
       <c r="K346" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L346" t="s">
         <v>26</v>
       </c>
       <c r="M346" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N346" t="s">
         <v>28</v>
       </c>
       <c r="O346" t="s">
         <v>3208</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347">
-        <v>6454</v>
+        <v>6379</v>
       </c>
       <c r="B347" t="s">
         <v>3209</v>
       </c>
       <c r="C347" t="s">
         <v>3210</v>
       </c>
       <c r="D347" t="s">
         <v>3211</v>
       </c>
       <c r="E347" t="s">
         <v>3212</v>
       </c>
       <c r="F347" t="s">
         <v>3213</v>
       </c>
       <c r="G347" t="s">
         <v>3214</v>
       </c>
       <c r="H347" t="s">
         <v>3215</v>
       </c>
       <c r="I347" t="s">
         <v>3216</v>
       </c>
       <c r="J347" t="s">
         <v>24</v>
       </c>
       <c r="K347" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L347" t="s">
         <v>26</v>
       </c>
       <c r="M347" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N347" t="s">
         <v>28</v>
       </c>
       <c r="O347" t="s">
         <v>3217</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348">
-        <v>6460</v>
+        <v>6454</v>
       </c>
       <c r="B348" t="s">
         <v>3218</v>
       </c>
       <c r="C348" t="s">
         <v>3219</v>
       </c>
       <c r="D348" t="s">
         <v>3220</v>
       </c>
       <c r="E348" t="s">
         <v>3221</v>
       </c>
       <c r="F348" t="s">
         <v>3222</v>
       </c>
       <c r="G348" t="s">
         <v>3223</v>
       </c>
       <c r="H348" t="s">
         <v>3224</v>
       </c>
       <c r="I348" t="s">
         <v>3225</v>
       </c>
       <c r="J348" t="s">
         <v>24</v>
       </c>
       <c r="K348" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L348" t="s">
         <v>26</v>
       </c>
       <c r="M348" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N348" t="s">
         <v>28</v>
       </c>
       <c r="O348" t="s">
         <v>3226</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349">
-        <v>6468</v>
+        <v>6460</v>
       </c>
       <c r="B349" t="s">
         <v>3227</v>
       </c>
       <c r="C349" t="s">
         <v>3228</v>
       </c>
       <c r="D349" t="s">
         <v>3229</v>
       </c>
       <c r="E349" t="s">
         <v>3230</v>
       </c>
       <c r="F349" t="s">
         <v>3231</v>
       </c>
       <c r="G349" t="s">
         <v>3232</v>
       </c>
       <c r="H349" t="s">
         <v>3233</v>
       </c>
       <c r="I349" t="s">
         <v>3234</v>
       </c>
       <c r="J349" t="s">
         <v>24</v>
       </c>
       <c r="K349" t="s">
         <v>25</v>
       </c>
       <c r="L349" t="s">
         <v>26</v>
       </c>
       <c r="M349" t="s">
         <v>27</v>
       </c>
       <c r="N349" t="s">
         <v>28</v>
       </c>
       <c r="O349" t="s">
         <v>3235</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350">
-        <v>6611</v>
+        <v>6468</v>
       </c>
       <c r="B350" t="s">
         <v>3236</v>
       </c>
       <c r="C350" t="s">
         <v>3237</v>
       </c>
       <c r="D350" t="s">
         <v>3238</v>
       </c>
       <c r="E350" t="s">
         <v>3239</v>
       </c>
       <c r="F350" t="s">
         <v>3240</v>
       </c>
       <c r="G350" t="s">
         <v>3241</v>
       </c>
       <c r="H350" t="s">
         <v>3242</v>
       </c>
       <c r="I350" t="s">
         <v>3243</v>
       </c>
       <c r="J350" t="s">
         <v>24</v>
       </c>
       <c r="K350" t="s">
         <v>25</v>
       </c>
       <c r="L350" t="s">
         <v>26</v>
       </c>
       <c r="M350" t="s">
         <v>27</v>
       </c>
       <c r="N350" t="s">
         <v>28</v>
       </c>
       <c r="O350" t="s">
         <v>3244</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351">
-        <v>6615</v>
+        <v>6611</v>
       </c>
       <c r="B351" t="s">
         <v>3245</v>
       </c>
       <c r="C351" t="s">
         <v>3246</v>
       </c>
       <c r="D351" t="s">
         <v>3247</v>
       </c>
       <c r="E351" t="s">
         <v>3248</v>
       </c>
       <c r="F351" t="s">
         <v>3249</v>
       </c>
       <c r="G351" t="s">
         <v>3250</v>
       </c>
       <c r="H351" t="s">
         <v>3251</v>
       </c>
       <c r="I351" t="s">
         <v>3252</v>
       </c>
       <c r="J351" t="s">
         <v>24</v>
       </c>
       <c r="K351" t="s">
         <v>25</v>
       </c>
       <c r="L351" t="s">
         <v>26</v>
       </c>
       <c r="M351" t="s">
         <v>27</v>
       </c>
       <c r="N351" t="s">
         <v>28</v>
       </c>
       <c r="O351" t="s">
         <v>3253</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352">
-        <v>6761</v>
+        <v>6615</v>
       </c>
       <c r="B352" t="s">
         <v>3254</v>
       </c>
       <c r="C352" t="s">
         <v>3255</v>
       </c>
       <c r="D352" t="s">
         <v>3256</v>
       </c>
       <c r="E352" t="s">
         <v>3257</v>
       </c>
       <c r="F352" t="s">
         <v>3258</v>
       </c>
       <c r="G352" t="s">
         <v>3259</v>
       </c>
       <c r="H352" t="s">
         <v>3260</v>
       </c>
       <c r="I352" t="s">
         <v>3261</v>
       </c>
       <c r="J352" t="s">
         <v>24</v>
       </c>
       <c r="K352" t="s">
         <v>25</v>
       </c>
       <c r="L352" t="s">
         <v>26</v>
       </c>
       <c r="M352" t="s">
         <v>27</v>
       </c>
       <c r="N352" t="s">
         <v>28</v>
       </c>
       <c r="O352" t="s">
         <v>3262</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353">
-        <v>6762</v>
+        <v>6761</v>
       </c>
       <c r="B353" t="s">
         <v>3263</v>
       </c>
       <c r="C353" t="s">
         <v>3264</v>
       </c>
       <c r="D353" t="s">
         <v>3265</v>
       </c>
       <c r="E353" t="s">
         <v>3266</v>
       </c>
       <c r="F353" t="s">
         <v>3267</v>
       </c>
       <c r="G353" t="s">
         <v>3268</v>
       </c>
       <c r="H353" t="s">
         <v>3269</v>
       </c>
       <c r="I353" t="s">
         <v>3270</v>
       </c>
       <c r="J353" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K353" t="s">
-        <v>699</v>
+        <v>25</v>
       </c>
       <c r="L353" t="s">
-        <v>461</v>
+        <v>26</v>
       </c>
       <c r="M353" t="s">
-        <v>700</v>
+        <v>27</v>
       </c>
       <c r="N353" t="s">
         <v>28</v>
       </c>
       <c r="O353" t="s">
         <v>3271</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354">
-        <v>6765</v>
+        <v>6762</v>
       </c>
       <c r="B354" t="s">
         <v>3272</v>
       </c>
       <c r="C354" t="s">
         <v>3273</v>
       </c>
       <c r="D354" t="s">
         <v>3274</v>
       </c>
       <c r="E354" t="s">
         <v>3275</v>
       </c>
       <c r="F354" t="s">
         <v>3276</v>
       </c>
       <c r="G354" t="s">
         <v>3277</v>
       </c>
       <c r="H354" t="s">
         <v>3278</v>
       </c>
       <c r="I354" t="s">
         <v>3279</v>
       </c>
       <c r="J354" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K354" t="s">
-        <v>179</v>
+        <v>699</v>
       </c>
       <c r="L354" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M354" t="s">
-        <v>180</v>
+        <v>700</v>
       </c>
       <c r="N354" t="s">
         <v>28</v>
       </c>
       <c r="O354" t="s">
         <v>3280</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355">
-        <v>6982</v>
+        <v>6765</v>
       </c>
       <c r="B355" t="s">
         <v>3281</v>
       </c>
       <c r="C355" t="s">
         <v>3282</v>
       </c>
       <c r="D355" t="s">
         <v>3283</v>
       </c>
       <c r="E355" t="s">
         <v>3284</v>
       </c>
       <c r="F355" t="s">
         <v>3285</v>
       </c>
       <c r="G355" t="s">
         <v>3286</v>
       </c>
       <c r="H355" t="s">
         <v>3287</v>
       </c>
       <c r="I355" t="s">
         <v>3288</v>
       </c>
       <c r="J355" t="s">
         <v>24</v>
       </c>
       <c r="K355" t="s">
+        <v>179</v>
+      </c>
+      <c r="L355" t="s">
+        <v>26</v>
+      </c>
+      <c r="M355" t="s">
+        <v>180</v>
+      </c>
+      <c r="N355" t="s">
+        <v>28</v>
+      </c>
+      <c r="O355" t="s">
         <v>3289</v>
-      </c>
-[...10 lines deleted...]
-        <v>3291</v>
       </c>
     </row>
     <row r="356" spans="1:15">
       <c r="A356">
-        <v>8265</v>
+        <v>6982</v>
       </c>
       <c r="B356" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C356" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D356" t="s">
         <v>3292</v>
       </c>
-      <c r="C356" t="s">
+      <c r="E356" t="s">
         <v>3293</v>
       </c>
-      <c r="D356" t="s">
+      <c r="F356" t="s">
         <v>3294</v>
       </c>
-      <c r="E356" t="s">
+      <c r="G356" t="s">
         <v>3295</v>
       </c>
-      <c r="F356" t="s">
+      <c r="H356" t="s">
         <v>3296</v>
       </c>
-      <c r="G356" t="s">
+      <c r="I356" t="s">
         <v>3297</v>
       </c>
-      <c r="H356" t="s">
+      <c r="J356" t="s">
+        <v>24</v>
+      </c>
+      <c r="K356" t="s">
         <v>3298</v>
       </c>
-      <c r="I356" t="s">
+      <c r="L356" t="s">
+        <v>26</v>
+      </c>
+      <c r="M356" t="s">
         <v>3299</v>
       </c>
-      <c r="J356" t="s">
-[...2 lines deleted...]
-      <c r="K356" t="s">
+      <c r="N356" t="s">
+        <v>28</v>
+      </c>
+      <c r="O356" t="s">
         <v>3300</v>
-      </c>
-[...10 lines deleted...]
-        <v>3302</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357">
-        <v>8289</v>
+        <v>8265</v>
       </c>
       <c r="B357" t="s">
+        <v>3301</v>
+      </c>
+      <c r="C357" t="s">
+        <v>3302</v>
+      </c>
+      <c r="D357" t="s">
         <v>3303</v>
       </c>
-      <c r="C357" t="s">
+      <c r="E357" t="s">
         <v>3304</v>
       </c>
-      <c r="D357" t="s">
+      <c r="F357" t="s">
         <v>3305</v>
       </c>
-      <c r="E357" t="s">
+      <c r="G357" t="s">
         <v>3306</v>
       </c>
-      <c r="F357" t="s">
+      <c r="H357" t="s">
         <v>3307</v>
       </c>
-      <c r="G357" t="s">
+      <c r="I357" t="s">
         <v>3308</v>
       </c>
-      <c r="H357" t="s">
+      <c r="J357" t="s">
+        <v>24</v>
+      </c>
+      <c r="K357" t="s">
         <v>3309</v>
       </c>
-      <c r="I357" t="s">
+      <c r="L357" t="s">
+        <v>26</v>
+      </c>
+      <c r="M357" t="s">
         <v>3310</v>
-      </c>
-[...10 lines deleted...]
-        <v>462</v>
       </c>
       <c r="N357" t="s">
         <v>28</v>
       </c>
       <c r="O357" t="s">
         <v>3311</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358">
-        <v>8294</v>
+        <v>8289</v>
       </c>
       <c r="B358" t="s">
         <v>3312</v>
       </c>
       <c r="C358" t="s">
         <v>3313</v>
       </c>
       <c r="D358" t="s">
         <v>3314</v>
       </c>
       <c r="E358" t="s">
         <v>3315</v>
       </c>
       <c r="F358" t="s">
         <v>3316</v>
       </c>
       <c r="G358" t="s">
         <v>3317</v>
       </c>
       <c r="H358" t="s">
         <v>3318</v>
       </c>
       <c r="I358" t="s">
         <v>3319</v>
       </c>
       <c r="J358" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K358" t="s">
-        <v>755</v>
+        <v>460</v>
       </c>
       <c r="L358" t="s">
-        <v>461</v>
+        <v>26</v>
       </c>
       <c r="M358" t="s">
-        <v>756</v>
+        <v>462</v>
       </c>
       <c r="N358" t="s">
         <v>28</v>
       </c>
       <c r="O358" t="s">
         <v>3320</v>
       </c>
     </row>
     <row r="359" spans="1:15">
       <c r="A359">
-        <v>8315</v>
+        <v>8294</v>
       </c>
       <c r="B359" t="s">
         <v>3321</v>
       </c>
       <c r="C359" t="s">
         <v>3322</v>
       </c>
       <c r="D359" t="s">
         <v>3323</v>
       </c>
       <c r="E359" t="s">
         <v>3324</v>
       </c>
       <c r="F359" t="s">
         <v>3325</v>
       </c>
       <c r="G359" t="s">
         <v>3326</v>
       </c>
       <c r="H359" t="s">
         <v>3327</v>
       </c>
       <c r="I359" t="s">
         <v>3328</v>
       </c>
       <c r="J359" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K359" t="s">
-        <v>25</v>
+        <v>755</v>
       </c>
       <c r="L359" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M359" t="s">
-        <v>27</v>
+        <v>756</v>
       </c>
       <c r="N359" t="s">
         <v>28</v>
       </c>
       <c r="O359" t="s">
         <v>3329</v>
       </c>
     </row>
     <row r="360" spans="1:15">
       <c r="A360">
-        <v>8341</v>
+        <v>8315</v>
       </c>
       <c r="B360" t="s">
         <v>3330</v>
       </c>
       <c r="C360" t="s">
         <v>3331</v>
       </c>
       <c r="D360" t="s">
         <v>3332</v>
       </c>
       <c r="E360" t="s">
         <v>3333</v>
       </c>
       <c r="F360" t="s">
         <v>3334</v>
       </c>
       <c r="G360" t="s">
         <v>3335</v>
       </c>
       <c r="H360" t="s">
         <v>3336</v>
       </c>
       <c r="I360" t="s">
         <v>3337</v>
       </c>
       <c r="J360" t="s">
         <v>24</v>
       </c>
       <c r="K360" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L360" t="s">
         <v>26</v>
       </c>
       <c r="M360" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N360" t="s">
         <v>28</v>
       </c>
       <c r="O360" t="s">
         <v>3338</v>
       </c>
     </row>
     <row r="361" spans="1:15">
       <c r="A361">
-        <v>8343</v>
+        <v>8341</v>
       </c>
       <c r="B361" t="s">
         <v>3339</v>
       </c>
       <c r="C361" t="s">
         <v>3340</v>
       </c>
       <c r="D361" t="s">
         <v>3341</v>
       </c>
       <c r="E361" t="s">
         <v>3342</v>
       </c>
       <c r="F361" t="s">
         <v>3343</v>
       </c>
       <c r="G361" t="s">
         <v>3344</v>
       </c>
       <c r="H361" t="s">
         <v>3345</v>
       </c>
       <c r="I361" t="s">
         <v>3346</v>
       </c>
       <c r="J361" t="s">
         <v>24</v>
       </c>
       <c r="K361" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L361" t="s">
         <v>26</v>
       </c>
       <c r="M361" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N361" t="s">
         <v>28</v>
       </c>
       <c r="O361" t="s">
         <v>3347</v>
       </c>
     </row>
     <row r="362" spans="1:15">
       <c r="A362">
-        <v>8344</v>
+        <v>8343</v>
       </c>
       <c r="B362" t="s">
         <v>3348</v>
       </c>
       <c r="C362" t="s">
         <v>3349</v>
       </c>
       <c r="D362" t="s">
         <v>3350</v>
       </c>
       <c r="E362" t="s">
         <v>3351</v>
       </c>
       <c r="F362" t="s">
         <v>3352</v>
       </c>
       <c r="G362" t="s">
         <v>3353</v>
       </c>
       <c r="H362" t="s">
         <v>3354</v>
       </c>
       <c r="I362" t="s">
         <v>3355</v>
       </c>
       <c r="J362" t="s">
         <v>24</v>
       </c>
       <c r="K362" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L362" t="s">
         <v>26</v>
       </c>
       <c r="M362" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N362" t="s">
         <v>28</v>
       </c>
       <c r="O362" t="s">
         <v>3356</v>
       </c>
     </row>
     <row r="363" spans="1:15">
       <c r="A363">
-        <v>8355</v>
+        <v>8344</v>
       </c>
       <c r="B363" t="s">
         <v>3357</v>
       </c>
       <c r="C363" t="s">
         <v>3358</v>
       </c>
       <c r="D363" t="s">
         <v>3359</v>
       </c>
       <c r="E363" t="s">
         <v>3360</v>
       </c>
       <c r="F363" t="s">
         <v>3361</v>
       </c>
       <c r="G363" t="s">
         <v>3362</v>
       </c>
       <c r="H363" t="s">
         <v>3363</v>
       </c>
       <c r="I363" t="s">
         <v>3364</v>
       </c>
       <c r="J363" t="s">
         <v>24</v>
       </c>
       <c r="K363" t="s">
+        <v>179</v>
+      </c>
+      <c r="L363" t="s">
+        <v>26</v>
+      </c>
+      <c r="M363" t="s">
+        <v>180</v>
+      </c>
+      <c r="N363" t="s">
+        <v>28</v>
+      </c>
+      <c r="O363" t="s">
         <v>3365</v>
-      </c>
-[...10 lines deleted...]
-        <v>3367</v>
       </c>
     </row>
     <row r="364" spans="1:15">
       <c r="A364">
-        <v>8357</v>
+        <v>8355</v>
       </c>
       <c r="B364" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C364" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D364" t="s">
         <v>3368</v>
       </c>
-      <c r="C364" t="s">
+      <c r="E364" t="s">
         <v>3369</v>
       </c>
-      <c r="D364" t="s">
+      <c r="F364" t="s">
         <v>3370</v>
       </c>
-      <c r="E364" t="s">
+      <c r="G364" t="s">
         <v>3371</v>
       </c>
-      <c r="F364" t="s">
+      <c r="H364" t="s">
         <v>3372</v>
       </c>
-      <c r="G364" t="s">
+      <c r="I364" t="s">
         <v>3373</v>
       </c>
-      <c r="H364" t="s">
+      <c r="J364" t="s">
+        <v>24</v>
+      </c>
+      <c r="K364" t="s">
         <v>3374</v>
       </c>
-      <c r="I364" t="s">
+      <c r="L364" t="s">
+        <v>26</v>
+      </c>
+      <c r="M364" t="s">
         <v>3375</v>
-      </c>
-[...10 lines deleted...]
-        <v>3366</v>
       </c>
       <c r="N364" t="s">
         <v>28</v>
       </c>
       <c r="O364" t="s">
         <v>3376</v>
       </c>
     </row>
     <row r="365" spans="1:15">
       <c r="A365">
-        <v>8377</v>
+        <v>8357</v>
       </c>
       <c r="B365" t="s">
         <v>3377</v>
       </c>
       <c r="C365" t="s">
         <v>3378</v>
       </c>
       <c r="D365" t="s">
         <v>3379</v>
       </c>
       <c r="E365" t="s">
         <v>3380</v>
       </c>
       <c r="F365" t="s">
         <v>3381</v>
       </c>
       <c r="G365" t="s">
         <v>3382</v>
       </c>
       <c r="H365" t="s">
         <v>3383</v>
       </c>
       <c r="I365" t="s">
         <v>3384</v>
       </c>
       <c r="J365" t="s">
         <v>24</v>
       </c>
       <c r="K365" t="s">
-        <v>25</v>
+        <v>3374</v>
       </c>
       <c r="L365" t="s">
         <v>26</v>
       </c>
       <c r="M365" t="s">
-        <v>27</v>
+        <v>3375</v>
       </c>
       <c r="N365" t="s">
         <v>28</v>
       </c>
       <c r="O365" t="s">
         <v>3385</v>
       </c>
     </row>
     <row r="366" spans="1:15">
       <c r="A366">
-        <v>8386</v>
+        <v>8377</v>
       </c>
       <c r="B366" t="s">
         <v>3386</v>
       </c>
       <c r="C366" t="s">
         <v>3387</v>
       </c>
       <c r="D366" t="s">
         <v>3388</v>
       </c>
       <c r="E366" t="s">
         <v>3389</v>
       </c>
       <c r="F366" t="s">
         <v>3390</v>
       </c>
       <c r="G366" t="s">
         <v>3391</v>
       </c>
       <c r="H366" t="s">
         <v>3392</v>
       </c>
       <c r="I366" t="s">
         <v>3393</v>
       </c>
       <c r="J366" t="s">
-        <v>1907</v>
+        <v>24</v>
       </c>
       <c r="K366" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L366" t="s">
-        <v>1909</v>
+        <v>26</v>
       </c>
       <c r="M366" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N366" t="s">
         <v>28</v>
       </c>
       <c r="O366" t="s">
         <v>3394</v>
       </c>
     </row>
     <row r="367" spans="1:15">
       <c r="A367">
-        <v>8387</v>
+        <v>8386</v>
       </c>
       <c r="B367" t="s">
         <v>3395</v>
       </c>
       <c r="C367" t="s">
         <v>3396</v>
       </c>
       <c r="D367" t="s">
         <v>3397</v>
       </c>
       <c r="E367" t="s">
         <v>3398</v>
       </c>
       <c r="F367" t="s">
         <v>3399</v>
       </c>
       <c r="G367" t="s">
         <v>3400</v>
       </c>
       <c r="H367" t="s">
         <v>3401</v>
       </c>
       <c r="I367" t="s">
         <v>3402</v>
       </c>
       <c r="J367" t="s">
-        <v>24</v>
+        <v>1925</v>
       </c>
       <c r="K367" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L367" t="s">
-        <v>26</v>
+        <v>1927</v>
       </c>
       <c r="M367" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N367" t="s">
         <v>28</v>
       </c>
       <c r="O367" t="s">
         <v>3403</v>
       </c>
     </row>
     <row r="368" spans="1:15">
       <c r="A368">
-        <v>8388</v>
+        <v>8387</v>
       </c>
       <c r="B368" t="s">
         <v>3404</v>
       </c>
       <c r="C368" t="s">
         <v>3405</v>
       </c>
       <c r="D368" t="s">
         <v>3406</v>
       </c>
       <c r="E368" t="s">
         <v>3407</v>
       </c>
       <c r="F368" t="s">
         <v>3408</v>
       </c>
       <c r="G368" t="s">
         <v>3409</v>
       </c>
       <c r="H368" t="s">
         <v>3410</v>
       </c>
       <c r="I368" t="s">
         <v>3411</v>
       </c>
       <c r="J368" t="s">
         <v>24</v>
       </c>
       <c r="K368" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L368" t="s">
         <v>26</v>
       </c>
       <c r="M368" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N368" t="s">
         <v>28</v>
       </c>
       <c r="O368" t="s">
         <v>3412</v>
       </c>
     </row>
     <row r="369" spans="1:15">
       <c r="A369">
-        <v>8392</v>
+        <v>8388</v>
       </c>
       <c r="B369" t="s">
         <v>3413</v>
       </c>
       <c r="C369" t="s">
         <v>3414</v>
       </c>
       <c r="D369" t="s">
         <v>3415</v>
       </c>
       <c r="E369" t="s">
         <v>3416</v>
       </c>
       <c r="F369" t="s">
         <v>3417</v>
       </c>
       <c r="G369" t="s">
         <v>3418</v>
       </c>
       <c r="H369" t="s">
         <v>3419</v>
       </c>
       <c r="I369" t="s">
         <v>3420</v>
       </c>
       <c r="J369" t="s">
         <v>24</v>
       </c>
       <c r="K369" t="s">
-        <v>1908</v>
+        <v>179</v>
       </c>
       <c r="L369" t="s">
         <v>26</v>
       </c>
       <c r="M369" t="s">
-        <v>1910</v>
+        <v>180</v>
       </c>
       <c r="N369" t="s">
         <v>28</v>
       </c>
       <c r="O369" t="s">
         <v>3421</v>
       </c>
     </row>
     <row r="370" spans="1:15">
       <c r="A370">
-        <v>8402</v>
+        <v>8392</v>
       </c>
       <c r="B370" t="s">
         <v>3422</v>
       </c>
       <c r="C370" t="s">
         <v>3423</v>
       </c>
       <c r="D370" t="s">
         <v>3424</v>
       </c>
       <c r="E370" t="s">
         <v>3425</v>
       </c>
       <c r="F370" t="s">
         <v>3426</v>
       </c>
       <c r="G370" t="s">
         <v>3427</v>
       </c>
       <c r="H370" t="s">
         <v>3428</v>
       </c>
       <c r="I370" t="s">
         <v>3429</v>
       </c>
       <c r="J370" t="s">
         <v>24</v>
       </c>
       <c r="K370" t="s">
-        <v>179</v>
+        <v>1926</v>
       </c>
       <c r="L370" t="s">
         <v>26</v>
       </c>
       <c r="M370" t="s">
-        <v>180</v>
+        <v>1928</v>
       </c>
       <c r="N370" t="s">
         <v>28</v>
       </c>
       <c r="O370" t="s">
         <v>3430</v>
       </c>
     </row>
     <row r="371" spans="1:15">
       <c r="A371">
-        <v>8902</v>
+        <v>8402</v>
       </c>
       <c r="B371" t="s">
         <v>3431</v>
       </c>
       <c r="C371" t="s">
         <v>3432</v>
       </c>
       <c r="D371" t="s">
         <v>3433</v>
       </c>
       <c r="E371" t="s">
         <v>3434</v>
       </c>
       <c r="F371" t="s">
         <v>3435</v>
       </c>
       <c r="G371" t="s">
         <v>3436</v>
       </c>
       <c r="H371" t="s">
         <v>3437</v>
       </c>
       <c r="I371" t="s">
         <v>3438</v>
       </c>
       <c r="J371" t="s">
         <v>24</v>
       </c>
       <c r="K371" t="s">
         <v>179</v>
       </c>
       <c r="L371" t="s">
         <v>26</v>
       </c>
       <c r="M371" t="s">
         <v>180</v>
       </c>
       <c r="N371" t="s">
         <v>28</v>
       </c>
       <c r="O371" t="s">
         <v>3439</v>
       </c>
     </row>
     <row r="372" spans="1:15">
       <c r="A372">
-        <v>8903</v>
+        <v>8883</v>
       </c>
       <c r="B372" t="s">
         <v>3440</v>
       </c>
       <c r="C372" t="s">
         <v>3441</v>
       </c>
       <c r="D372" t="s">
         <v>3442</v>
       </c>
       <c r="E372" t="s">
         <v>3443</v>
       </c>
       <c r="F372" t="s">
         <v>3444</v>
       </c>
       <c r="G372" t="s">
         <v>3445</v>
       </c>
       <c r="H372" t="s">
         <v>3446</v>
       </c>
       <c r="I372" t="s">
         <v>3447</v>
       </c>
       <c r="J372" t="s">
         <v>24</v>
       </c>
       <c r="K372" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L372" t="s">
         <v>26</v>
       </c>
       <c r="M372" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N372" t="s">
         <v>28</v>
       </c>
       <c r="O372" t="s">
         <v>3448</v>
       </c>
     </row>
     <row r="373" spans="1:15">
       <c r="A373">
-        <v>8904</v>
+        <v>8886</v>
       </c>
       <c r="B373" t="s">
         <v>3449</v>
       </c>
       <c r="C373" t="s">
         <v>3450</v>
       </c>
       <c r="D373" t="s">
         <v>3451</v>
       </c>
       <c r="E373" t="s">
         <v>3452</v>
       </c>
       <c r="F373" t="s">
         <v>3453</v>
       </c>
       <c r="G373" t="s">
         <v>3454</v>
       </c>
       <c r="H373" t="s">
         <v>3455</v>
       </c>
       <c r="I373" t="s">
         <v>3456</v>
       </c>
       <c r="J373" t="s">
         <v>24</v>
       </c>
       <c r="K373" t="s">
         <v>179</v>
       </c>
       <c r="L373" t="s">
         <v>26</v>
       </c>
       <c r="M373" t="s">
         <v>180</v>
       </c>
       <c r="N373" t="s">
         <v>28</v>
       </c>
       <c r="O373" t="s">
         <v>3457</v>
       </c>
     </row>
     <row r="374" spans="1:15">
       <c r="A374">
-        <v>8914</v>
+        <v>8902</v>
       </c>
       <c r="B374" t="s">
         <v>3458</v>
       </c>
       <c r="C374" t="s">
         <v>3459</v>
       </c>
       <c r="D374" t="s">
         <v>3460</v>
       </c>
       <c r="E374" t="s">
         <v>3461</v>
       </c>
       <c r="F374" t="s">
         <v>3462</v>
       </c>
       <c r="G374" t="s">
         <v>3463</v>
       </c>
       <c r="H374" t="s">
         <v>3464</v>
       </c>
       <c r="I374" t="s">
         <v>3465</v>
       </c>
       <c r="J374" t="s">
         <v>24</v>
       </c>
       <c r="K374" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L374" t="s">
         <v>26</v>
       </c>
       <c r="M374" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N374" t="s">
         <v>28</v>
       </c>
       <c r="O374" t="s">
         <v>3466</v>
       </c>
     </row>
     <row r="375" spans="1:15">
       <c r="A375">
-        <v>8918</v>
+        <v>8903</v>
       </c>
       <c r="B375" t="s">
         <v>3467</v>
       </c>
       <c r="C375" t="s">
         <v>3468</v>
       </c>
       <c r="D375" t="s">
         <v>3469</v>
       </c>
       <c r="E375" t="s">
         <v>3470</v>
       </c>
       <c r="F375" t="s">
         <v>3471</v>
       </c>
       <c r="G375" t="s">
         <v>3472</v>
       </c>
       <c r="H375" t="s">
         <v>3473</v>
       </c>
       <c r="I375" t="s">
         <v>3474</v>
       </c>
       <c r="J375" t="s">
         <v>24</v>
       </c>
       <c r="K375" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L375" t="s">
         <v>26</v>
       </c>
       <c r="M375" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N375" t="s">
         <v>28</v>
       </c>
       <c r="O375" t="s">
         <v>3475</v>
       </c>
     </row>
     <row r="376" spans="1:15">
       <c r="A376">
-        <v>8945</v>
+        <v>8904</v>
       </c>
       <c r="B376" t="s">
         <v>3476</v>
       </c>
       <c r="C376" t="s">
         <v>3477</v>
       </c>
       <c r="D376" t="s">
         <v>3478</v>
       </c>
       <c r="E376" t="s">
         <v>3479</v>
       </c>
       <c r="F376" t="s">
         <v>3480</v>
       </c>
       <c r="G376" t="s">
         <v>3481</v>
       </c>
       <c r="H376" t="s">
         <v>3482</v>
       </c>
       <c r="I376" t="s">
         <v>3483</v>
       </c>
       <c r="J376" t="s">
         <v>24</v>
       </c>
       <c r="K376" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="L376" t="s">
         <v>26</v>
       </c>
       <c r="M376" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="N376" t="s">
         <v>28</v>
       </c>
       <c r="O376" t="s">
         <v>3484</v>
       </c>
     </row>
     <row r="377" spans="1:15">
       <c r="A377">
-        <v>8950</v>
+        <v>8914</v>
       </c>
       <c r="B377" t="s">
         <v>3485</v>
       </c>
       <c r="C377" t="s">
         <v>3486</v>
       </c>
       <c r="D377" t="s">
         <v>3487</v>
       </c>
       <c r="E377" t="s">
         <v>3488</v>
       </c>
       <c r="F377" t="s">
         <v>3489</v>
       </c>
       <c r="G377" t="s">
         <v>3490</v>
       </c>
       <c r="H377" t="s">
         <v>3491</v>
       </c>
       <c r="I377" t="s">
         <v>3492</v>
       </c>
       <c r="J377" t="s">
         <v>24</v>
       </c>
       <c r="K377" t="s">
         <v>25</v>
       </c>
       <c r="L377" t="s">
         <v>26</v>
       </c>
       <c r="M377" t="s">
         <v>27</v>
       </c>
       <c r="N377" t="s">
         <v>28</v>
       </c>
       <c r="O377" t="s">
         <v>3493</v>
       </c>
     </row>
     <row r="378" spans="1:15">
       <c r="A378">
-        <v>8951</v>
+        <v>8918</v>
       </c>
       <c r="B378" t="s">
         <v>3494</v>
       </c>
       <c r="C378" t="s">
         <v>3495</v>
       </c>
       <c r="D378" t="s">
         <v>3496</v>
       </c>
       <c r="E378" t="s">
         <v>3497</v>
       </c>
       <c r="F378" t="s">
         <v>3498</v>
       </c>
       <c r="G378" t="s">
         <v>3499</v>
       </c>
       <c r="H378" t="s">
         <v>3500</v>
       </c>
       <c r="I378" t="s">
         <v>3501</v>
       </c>
       <c r="J378" t="s">
         <v>24</v>
       </c>
       <c r="K378" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L378" t="s">
         <v>26</v>
       </c>
       <c r="M378" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N378" t="s">
         <v>28</v>
       </c>
       <c r="O378" t="s">
         <v>3502</v>
       </c>
     </row>
     <row r="379" spans="1:15">
       <c r="A379">
-        <v>8959</v>
+        <v>8945</v>
       </c>
       <c r="B379" t="s">
         <v>3503</v>
       </c>
       <c r="C379" t="s">
         <v>3504</v>
       </c>
       <c r="D379" t="s">
         <v>3505</v>
       </c>
       <c r="E379" t="s">
         <v>3506</v>
       </c>
       <c r="F379" t="s">
         <v>3507</v>
       </c>
       <c r="G379" t="s">
         <v>3508</v>
       </c>
       <c r="H379" t="s">
         <v>3509</v>
       </c>
       <c r="I379" t="s">
         <v>3510</v>
       </c>
       <c r="J379" t="s">
         <v>24</v>
       </c>
       <c r="K379" t="s">
-        <v>179</v>
+        <v>47</v>
       </c>
       <c r="L379" t="s">
         <v>26</v>
       </c>
       <c r="M379" t="s">
-        <v>180</v>
+        <v>48</v>
       </c>
       <c r="N379" t="s">
         <v>28</v>
       </c>
       <c r="O379" t="s">
         <v>3511</v>
       </c>
     </row>
     <row r="380" spans="1:15">
       <c r="A380">
-        <v>10014</v>
+        <v>8950</v>
       </c>
       <c r="B380" t="s">
         <v>3512</v>
       </c>
       <c r="C380" t="s">
         <v>3513</v>
       </c>
       <c r="D380" t="s">
         <v>3514</v>
       </c>
       <c r="E380" t="s">
         <v>3515</v>
       </c>
       <c r="F380" t="s">
         <v>3516</v>
       </c>
       <c r="G380" t="s">
         <v>3517</v>
       </c>
       <c r="H380" t="s">
         <v>3518</v>
       </c>
       <c r="I380" t="s">
         <v>3519</v>
       </c>
       <c r="J380" t="s">
         <v>24</v>
       </c>
       <c r="K380" t="s">
+        <v>25</v>
+      </c>
+      <c r="L380" t="s">
+        <v>26</v>
+      </c>
+      <c r="M380" t="s">
+        <v>27</v>
+      </c>
+      <c r="N380" t="s">
+        <v>28</v>
+      </c>
+      <c r="O380" t="s">
         <v>3520</v>
-      </c>
-[...10 lines deleted...]
-        <v>3522</v>
       </c>
     </row>
     <row r="381" spans="1:15">
       <c r="A381">
-        <v>10015</v>
+        <v>8951</v>
       </c>
       <c r="B381" t="s">
+        <v>3521</v>
+      </c>
+      <c r="C381" t="s">
+        <v>3522</v>
+      </c>
+      <c r="D381" t="s">
         <v>3523</v>
       </c>
-      <c r="C381" t="s">
+      <c r="E381" t="s">
         <v>3524</v>
       </c>
-      <c r="D381" t="s">
+      <c r="F381" t="s">
         <v>3525</v>
       </c>
-      <c r="E381" t="s">
+      <c r="G381" t="s">
         <v>3526</v>
       </c>
-      <c r="F381" t="s">
+      <c r="H381" t="s">
         <v>3527</v>
       </c>
-      <c r="G381" t="s">
+      <c r="I381" t="s">
         <v>3528</v>
-      </c>
-[...4 lines deleted...]
-        <v>3530</v>
       </c>
       <c r="J381" t="s">
         <v>24</v>
       </c>
       <c r="K381" t="s">
         <v>179</v>
       </c>
       <c r="L381" t="s">
         <v>26</v>
       </c>
       <c r="M381" t="s">
         <v>180</v>
       </c>
       <c r="N381" t="s">
         <v>28</v>
       </c>
       <c r="O381" t="s">
-        <v>3531</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="382" spans="1:15">
       <c r="A382">
-        <v>10036</v>
+        <v>8959</v>
       </c>
       <c r="B382" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C382" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D382" t="s">
         <v>3532</v>
       </c>
-      <c r="C382" t="s">
+      <c r="E382" t="s">
         <v>3533</v>
       </c>
-      <c r="D382" t="s">
+      <c r="F382" t="s">
         <v>3534</v>
       </c>
-      <c r="E382" t="s">
+      <c r="G382" t="s">
         <v>3535</v>
       </c>
-      <c r="F382" t="s">
+      <c r="H382" t="s">
         <v>3536</v>
       </c>
-      <c r="G382" t="s">
+      <c r="I382" t="s">
         <v>3537</v>
       </c>
-      <c r="H382" t="s">
+      <c r="J382" t="s">
+        <v>24</v>
+      </c>
+      <c r="K382" t="s">
+        <v>179</v>
+      </c>
+      <c r="L382" t="s">
+        <v>26</v>
+      </c>
+      <c r="M382" t="s">
+        <v>180</v>
+      </c>
+      <c r="N382" t="s">
+        <v>28</v>
+      </c>
+      <c r="O382" t="s">
         <v>3538</v>
-      </c>
-[...19 lines deleted...]
-        <v>3540</v>
       </c>
     </row>
     <row r="383" spans="1:15">
       <c r="A383">
-        <v>10046</v>
+        <v>8964</v>
       </c>
       <c r="B383" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C383" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D383" t="s">
         <v>3541</v>
       </c>
-      <c r="C383" t="s">
+      <c r="E383" t="s">
         <v>3542</v>
       </c>
-      <c r="D383" t="s">
+      <c r="F383" t="s">
         <v>3543</v>
       </c>
-      <c r="E383" t="s">
+      <c r="G383" t="s">
         <v>3544</v>
       </c>
-      <c r="F383" t="s">
+      <c r="H383" t="s">
         <v>3545</v>
       </c>
-      <c r="G383" t="s">
+      <c r="I383" t="s">
         <v>3546</v>
       </c>
-      <c r="H383" t="s">
+      <c r="J383" t="s">
+        <v>24</v>
+      </c>
+      <c r="K383" t="s">
+        <v>914</v>
+      </c>
+      <c r="L383" t="s">
+        <v>26</v>
+      </c>
+      <c r="M383" t="s">
+        <v>915</v>
+      </c>
+      <c r="N383" t="s">
+        <v>28</v>
+      </c>
+      <c r="O383" t="s">
         <v>3547</v>
-      </c>
-[...19 lines deleted...]
-        <v>3549</v>
       </c>
     </row>
     <row r="384" spans="1:15">
       <c r="A384">
-        <v>10098</v>
+        <v>10014</v>
       </c>
       <c r="B384" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C384" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D384" t="s">
         <v>3550</v>
       </c>
-      <c r="C384" t="s">
+      <c r="E384" t="s">
         <v>3551</v>
       </c>
-      <c r="D384" t="s">
+      <c r="F384" t="s">
         <v>3552</v>
       </c>
-      <c r="E384" t="s">
+      <c r="G384" t="s">
         <v>3553</v>
       </c>
-      <c r="F384" t="s">
+      <c r="H384" t="s">
         <v>3554</v>
       </c>
-      <c r="G384" t="s">
+      <c r="I384" t="s">
         <v>3555</v>
       </c>
-      <c r="H384" t="s">
+      <c r="J384" t="s">
+        <v>24</v>
+      </c>
+      <c r="K384" t="s">
         <v>3556</v>
       </c>
-      <c r="I384" t="s">
+      <c r="L384" t="s">
+        <v>26</v>
+      </c>
+      <c r="M384" t="s">
         <v>3557</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N384" t="s">
         <v>28</v>
       </c>
       <c r="O384" t="s">
         <v>3558</v>
       </c>
     </row>
     <row r="385" spans="1:15">
       <c r="A385">
-        <v>10101</v>
+        <v>10015</v>
       </c>
       <c r="B385" t="s">
         <v>3559</v>
       </c>
       <c r="C385" t="s">
         <v>3560</v>
       </c>
       <c r="D385" t="s">
         <v>3561</v>
       </c>
       <c r="E385" t="s">
         <v>3562</v>
       </c>
       <c r="F385" t="s">
         <v>3563</v>
       </c>
       <c r="G385" t="s">
         <v>3564</v>
       </c>
       <c r="H385" t="s">
         <v>3565</v>
       </c>
       <c r="I385" t="s">
         <v>3566</v>
       </c>
       <c r="J385" t="s">
         <v>24</v>
       </c>
       <c r="K385" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L385" t="s">
         <v>26</v>
       </c>
       <c r="M385" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N385" t="s">
         <v>28</v>
       </c>
       <c r="O385" t="s">
         <v>3567</v>
       </c>
     </row>
     <row r="386" spans="1:15">
       <c r="A386">
-        <v>10412</v>
+        <v>10036</v>
       </c>
       <c r="B386" t="s">
         <v>3568</v>
       </c>
       <c r="C386" t="s">
         <v>3569</v>
       </c>
       <c r="D386" t="s">
         <v>3570</v>
       </c>
       <c r="E386" t="s">
         <v>3571</v>
       </c>
       <c r="F386" t="s">
         <v>3572</v>
       </c>
       <c r="G386" t="s">
         <v>3573</v>
       </c>
       <c r="H386" t="s">
         <v>3574</v>
       </c>
       <c r="I386" t="s">
         <v>3575</v>
       </c>
       <c r="J386" t="s">
         <v>24</v>
       </c>
       <c r="K386" t="s">
         <v>25</v>
       </c>
       <c r="L386" t="s">
         <v>26</v>
       </c>
       <c r="M386" t="s">
         <v>27</v>
       </c>
       <c r="N386" t="s">
         <v>28</v>
       </c>
       <c r="O386" t="s">
         <v>3576</v>
       </c>
     </row>
     <row r="387" spans="1:15">
       <c r="A387">
-        <v>10603</v>
+        <v>10046</v>
       </c>
       <c r="B387" t="s">
         <v>3577</v>
       </c>
       <c r="C387" t="s">
         <v>3578</v>
       </c>
       <c r="D387" t="s">
         <v>3579</v>
       </c>
       <c r="E387" t="s">
         <v>3580</v>
       </c>
       <c r="F387" t="s">
         <v>3581</v>
       </c>
       <c r="G387" t="s">
         <v>3582</v>
       </c>
       <c r="H387" t="s">
         <v>3583</v>
       </c>
       <c r="I387" t="s">
         <v>3584</v>
       </c>
       <c r="J387" t="s">
         <v>24</v>
       </c>
       <c r="K387" t="s">
-        <v>25</v>
+        <v>283</v>
       </c>
       <c r="L387" t="s">
         <v>26</v>
       </c>
       <c r="M387" t="s">
-        <v>27</v>
+        <v>285</v>
       </c>
       <c r="N387" t="s">
         <v>28</v>
       </c>
       <c r="O387" t="s">
         <v>3585</v>
       </c>
     </row>
     <row r="388" spans="1:15">
       <c r="A388">
-        <v>10647</v>
+        <v>10098</v>
       </c>
       <c r="B388" t="s">
         <v>3586</v>
       </c>
       <c r="C388" t="s">
         <v>3587</v>
       </c>
       <c r="D388" t="s">
         <v>3588</v>
       </c>
       <c r="E388" t="s">
         <v>3589</v>
       </c>
       <c r="F388" t="s">
         <v>3590</v>
       </c>
       <c r="G388" t="s">
         <v>3591</v>
       </c>
       <c r="H388" t="s">
         <v>3592</v>
       </c>
       <c r="I388" t="s">
         <v>3593</v>
       </c>
       <c r="J388" t="s">
         <v>24</v>
       </c>
       <c r="K388" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L388" t="s">
         <v>26</v>
       </c>
       <c r="M388" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N388" t="s">
         <v>28</v>
       </c>
       <c r="O388" t="s">
         <v>3594</v>
       </c>
     </row>
     <row r="389" spans="1:15">
       <c r="A389">
-        <v>10887</v>
+        <v>10101</v>
       </c>
       <c r="B389" t="s">
         <v>3595</v>
       </c>
       <c r="C389" t="s">
         <v>3596</v>
       </c>
       <c r="D389" t="s">
         <v>3597</v>
       </c>
       <c r="E389" t="s">
         <v>3598</v>
       </c>
       <c r="F389" t="s">
         <v>3599</v>
       </c>
       <c r="G389" t="s">
         <v>3600</v>
       </c>
       <c r="H389" t="s">
         <v>3601</v>
       </c>
       <c r="I389" t="s">
         <v>3602</v>
       </c>
       <c r="J389" t="s">
         <v>24</v>
       </c>
       <c r="K389" t="s">
         <v>25</v>
       </c>
       <c r="L389" t="s">
         <v>26</v>
       </c>
       <c r="M389" t="s">
         <v>27</v>
       </c>
       <c r="N389" t="s">
         <v>28</v>
       </c>
       <c r="O389" t="s">
         <v>3603</v>
       </c>
     </row>
     <row r="390" spans="1:15">
       <c r="A390">
-        <v>10925</v>
+        <v>10412</v>
       </c>
       <c r="B390" t="s">
         <v>3604</v>
       </c>
       <c r="C390" t="s">
         <v>3605</v>
       </c>
       <c r="D390" t="s">
         <v>3606</v>
       </c>
       <c r="E390" t="s">
         <v>3607</v>
       </c>
       <c r="F390" t="s">
         <v>3608</v>
       </c>
       <c r="G390" t="s">
         <v>3609</v>
       </c>
       <c r="H390" t="s">
         <v>3610</v>
       </c>
       <c r="I390" t="s">
         <v>3611</v>
       </c>
       <c r="J390" t="s">
         <v>24</v>
       </c>
       <c r="K390" t="s">
         <v>25</v>
       </c>
       <c r="L390" t="s">
         <v>26</v>
       </c>
       <c r="M390" t="s">
         <v>27</v>
       </c>
       <c r="N390" t="s">
         <v>28</v>
       </c>
       <c r="O390" t="s">
         <v>3612</v>
       </c>
     </row>
     <row r="391" spans="1:15">
       <c r="A391">
-        <v>10930</v>
+        <v>10603</v>
       </c>
       <c r="B391" t="s">
         <v>3613</v>
       </c>
       <c r="C391" t="s">
         <v>3614</v>
       </c>
       <c r="D391" t="s">
         <v>3615</v>
       </c>
       <c r="E391" t="s">
         <v>3616</v>
       </c>
       <c r="F391" t="s">
         <v>3617</v>
       </c>
       <c r="G391" t="s">
         <v>3618</v>
       </c>
       <c r="H391" t="s">
         <v>3619</v>
       </c>
       <c r="I391" t="s">
         <v>3620</v>
       </c>
       <c r="J391" t="s">
-        <v>1486</v>
+        <v>24</v>
       </c>
       <c r="K391" t="s">
-        <v>283</v>
+        <v>25</v>
       </c>
       <c r="L391" t="s">
-        <v>1488</v>
+        <v>26</v>
       </c>
       <c r="M391" t="s">
-        <v>285</v>
+        <v>27</v>
       </c>
       <c r="N391" t="s">
         <v>28</v>
       </c>
       <c r="O391" t="s">
         <v>3621</v>
       </c>
     </row>
     <row r="392" spans="1:15">
       <c r="A392">
-        <v>10947</v>
+        <v>10647</v>
       </c>
       <c r="B392" t="s">
         <v>3622</v>
       </c>
       <c r="C392" t="s">
         <v>3623</v>
       </c>
       <c r="D392" t="s">
         <v>3624</v>
       </c>
       <c r="E392" t="s">
         <v>3625</v>
       </c>
       <c r="F392" t="s">
         <v>3626</v>
       </c>
       <c r="G392" t="s">
         <v>3627</v>
       </c>
       <c r="H392" t="s">
         <v>3628</v>
       </c>
       <c r="I392" t="s">
         <v>3629</v>
       </c>
       <c r="J392" t="s">
         <v>24</v>
       </c>
       <c r="K392" t="s">
         <v>179</v>
       </c>
       <c r="L392" t="s">
         <v>26</v>
       </c>
       <c r="M392" t="s">
         <v>180</v>
       </c>
       <c r="N392" t="s">
         <v>28</v>
       </c>
       <c r="O392" t="s">
         <v>3630</v>
       </c>
     </row>
     <row r="393" spans="1:15">
       <c r="A393">
-        <v>10948</v>
+        <v>10887</v>
       </c>
       <c r="B393" t="s">
         <v>3631</v>
       </c>
       <c r="C393" t="s">
         <v>3632</v>
       </c>
       <c r="D393" t="s">
         <v>3633</v>
       </c>
       <c r="E393" t="s">
         <v>3634</v>
       </c>
       <c r="F393" t="s">
         <v>3635</v>
       </c>
       <c r="G393" t="s">
         <v>3636</v>
       </c>
       <c r="H393" t="s">
         <v>3637</v>
       </c>
       <c r="I393" t="s">
         <v>3638</v>
       </c>
       <c r="J393" t="s">
         <v>24</v>
       </c>
       <c r="K393" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L393" t="s">
         <v>26</v>
       </c>
       <c r="M393" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N393" t="s">
         <v>28</v>
       </c>
       <c r="O393" t="s">
         <v>3639</v>
       </c>
     </row>
     <row r="394" spans="1:15">
       <c r="A394">
-        <v>10950</v>
+        <v>10925</v>
       </c>
       <c r="B394" t="s">
         <v>3640</v>
       </c>
       <c r="C394" t="s">
         <v>3641</v>
       </c>
       <c r="D394" t="s">
         <v>3642</v>
       </c>
       <c r="E394" t="s">
         <v>3643</v>
       </c>
       <c r="F394" t="s">
         <v>3644</v>
       </c>
       <c r="G394" t="s">
         <v>3645</v>
       </c>
       <c r="H394" t="s">
         <v>3646</v>
       </c>
       <c r="I394" t="s">
         <v>3647</v>
       </c>
       <c r="J394" t="s">
         <v>24</v>
       </c>
       <c r="K394" t="s">
+        <v>25</v>
+      </c>
+      <c r="L394" t="s">
+        <v>26</v>
+      </c>
+      <c r="M394" t="s">
+        <v>27</v>
+      </c>
+      <c r="N394" t="s">
+        <v>28</v>
+      </c>
+      <c r="O394" t="s">
         <v>3648</v>
-      </c>
-[...10 lines deleted...]
-        <v>3650</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395">
-        <v>10951</v>
+        <v>10930</v>
       </c>
       <c r="B395" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C395" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D395" t="s">
         <v>3651</v>
       </c>
-      <c r="C395" t="s">
+      <c r="E395" t="s">
         <v>3652</v>
       </c>
-      <c r="D395" t="s">
+      <c r="F395" t="s">
         <v>3653</v>
       </c>
-      <c r="E395" t="s">
+      <c r="G395" t="s">
         <v>3654</v>
       </c>
-      <c r="F395" t="s">
+      <c r="H395" t="s">
         <v>3655</v>
       </c>
-      <c r="G395" t="s">
+      <c r="I395" t="s">
         <v>3656</v>
       </c>
-      <c r="H395" t="s">
+      <c r="J395" t="s">
+        <v>1486</v>
+      </c>
+      <c r="K395" t="s">
+        <v>283</v>
+      </c>
+      <c r="L395" t="s">
+        <v>1488</v>
+      </c>
+      <c r="M395" t="s">
+        <v>285</v>
+      </c>
+      <c r="N395" t="s">
+        <v>28</v>
+      </c>
+      <c r="O395" t="s">
         <v>3657</v>
-      </c>
-[...19 lines deleted...]
-        <v>3659</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396">
-        <v>11000</v>
+        <v>10947</v>
       </c>
       <c r="B396" t="s">
+        <v>3658</v>
+      </c>
+      <c r="C396" t="s">
+        <v>3659</v>
+      </c>
+      <c r="D396" t="s">
         <v>3660</v>
       </c>
-      <c r="C396" t="s">
+      <c r="E396" t="s">
         <v>3661</v>
       </c>
-      <c r="D396" t="s">
+      <c r="F396" t="s">
         <v>3662</v>
       </c>
-      <c r="E396" t="s">
+      <c r="G396" t="s">
         <v>3663</v>
       </c>
-      <c r="F396" t="s">
+      <c r="H396" t="s">
         <v>3664</v>
       </c>
-      <c r="G396" t="s">
+      <c r="I396" t="s">
         <v>3665</v>
       </c>
-      <c r="H396" t="s">
+      <c r="J396" t="s">
+        <v>24</v>
+      </c>
+      <c r="K396" t="s">
+        <v>179</v>
+      </c>
+      <c r="L396" t="s">
+        <v>26</v>
+      </c>
+      <c r="M396" t="s">
+        <v>180</v>
+      </c>
+      <c r="N396" t="s">
+        <v>28</v>
+      </c>
+      <c r="O396" t="s">
         <v>3666</v>
-      </c>
-[...19 lines deleted...]
-        <v>3668</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397">
-        <v>11220</v>
+        <v>10948</v>
       </c>
       <c r="B397" t="s">
+        <v>3667</v>
+      </c>
+      <c r="C397" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D397" t="s">
         <v>3669</v>
       </c>
-      <c r="C397" t="s">
+      <c r="E397" t="s">
         <v>3670</v>
       </c>
-      <c r="D397" t="s">
+      <c r="F397" t="s">
         <v>3671</v>
       </c>
-      <c r="E397" t="s">
+      <c r="G397" t="s">
         <v>3672</v>
       </c>
-      <c r="F397" t="s">
+      <c r="H397" t="s">
         <v>3673</v>
       </c>
-      <c r="G397" t="s">
+      <c r="I397" t="s">
         <v>3674</v>
       </c>
-      <c r="H397" t="s">
+      <c r="J397" t="s">
+        <v>24</v>
+      </c>
+      <c r="K397" t="s">
+        <v>179</v>
+      </c>
+      <c r="L397" t="s">
+        <v>26</v>
+      </c>
+      <c r="M397" t="s">
+        <v>180</v>
+      </c>
+      <c r="N397" t="s">
+        <v>28</v>
+      </c>
+      <c r="O397" t="s">
         <v>3675</v>
-      </c>
-[...19 lines deleted...]
-        <v>3677</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398">
-        <v>11231</v>
+        <v>10950</v>
       </c>
       <c r="B398" t="s">
+        <v>3676</v>
+      </c>
+      <c r="C398" t="s">
+        <v>3677</v>
+      </c>
+      <c r="D398" t="s">
         <v>3678</v>
       </c>
-      <c r="C398" t="s">
+      <c r="E398" t="s">
         <v>3679</v>
       </c>
-      <c r="D398" t="s">
+      <c r="F398" t="s">
         <v>3680</v>
       </c>
-      <c r="E398" t="s">
+      <c r="G398" t="s">
         <v>3681</v>
       </c>
-      <c r="F398" t="s">
+      <c r="H398" t="s">
         <v>3682</v>
       </c>
-      <c r="G398" t="s">
+      <c r="I398" t="s">
         <v>3683</v>
       </c>
-      <c r="H398" t="s">
+      <c r="J398" t="s">
+        <v>24</v>
+      </c>
+      <c r="K398" t="s">
         <v>3684</v>
       </c>
-      <c r="I398" t="s">
+      <c r="L398" t="s">
+        <v>26</v>
+      </c>
+      <c r="M398" t="s">
         <v>3685</v>
-      </c>
-[...10 lines deleted...]
-        <v>180</v>
       </c>
       <c r="N398" t="s">
         <v>28</v>
       </c>
       <c r="O398" t="s">
         <v>3686</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399">
-        <v>11287</v>
+        <v>10951</v>
       </c>
       <c r="B399" t="s">
         <v>3687</v>
       </c>
       <c r="C399" t="s">
         <v>3688</v>
       </c>
       <c r="D399" t="s">
         <v>3689</v>
       </c>
       <c r="E399" t="s">
         <v>3690</v>
       </c>
       <c r="F399" t="s">
         <v>3691</v>
       </c>
       <c r="G399" t="s">
         <v>3692</v>
       </c>
       <c r="H399" t="s">
         <v>3693</v>
       </c>
       <c r="I399" t="s">
         <v>3694</v>
       </c>
       <c r="J399" t="s">
         <v>24</v>
       </c>
       <c r="K399" t="s">
-        <v>179</v>
+        <v>47</v>
       </c>
       <c r="L399" t="s">
         <v>26</v>
       </c>
       <c r="M399" t="s">
-        <v>180</v>
+        <v>48</v>
       </c>
       <c r="N399" t="s">
         <v>28</v>
       </c>
       <c r="O399" t="s">
         <v>3695</v>
       </c>
     </row>
     <row r="400" spans="1:15">
       <c r="A400">
-        <v>11299</v>
+        <v>11000</v>
       </c>
       <c r="B400" t="s">
         <v>3696</v>
       </c>
       <c r="C400" t="s">
         <v>3697</v>
       </c>
       <c r="D400" t="s">
         <v>3698</v>
       </c>
       <c r="E400" t="s">
         <v>3699</v>
       </c>
       <c r="F400" t="s">
         <v>3700</v>
       </c>
       <c r="G400" t="s">
         <v>3701</v>
       </c>
       <c r="H400" t="s">
         <v>3702</v>
       </c>
       <c r="I400" t="s">
         <v>3703</v>
       </c>
       <c r="J400" t="s">
         <v>24</v>
       </c>
       <c r="K400" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L400" t="s">
         <v>26</v>
       </c>
       <c r="M400" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N400" t="s">
         <v>28</v>
       </c>
       <c r="O400" t="s">
         <v>3704</v>
       </c>
     </row>
     <row r="401" spans="1:15">
       <c r="A401">
-        <v>11306</v>
+        <v>11220</v>
       </c>
       <c r="B401" t="s">
         <v>3705</v>
       </c>
       <c r="C401" t="s">
         <v>3706</v>
       </c>
       <c r="D401" t="s">
         <v>3707</v>
       </c>
       <c r="E401" t="s">
         <v>3708</v>
       </c>
       <c r="F401" t="s">
         <v>3709</v>
       </c>
       <c r="G401" t="s">
         <v>3710</v>
       </c>
       <c r="H401" t="s">
         <v>3711</v>
       </c>
       <c r="I401" t="s">
         <v>3712</v>
       </c>
       <c r="J401" t="s">
         <v>24</v>
       </c>
       <c r="K401" t="s">
-        <v>1145</v>
+        <v>699</v>
       </c>
       <c r="L401" t="s">
         <v>26</v>
       </c>
       <c r="M401" t="s">
-        <v>1146</v>
+        <v>700</v>
       </c>
       <c r="N401" t="s">
         <v>28</v>
       </c>
       <c r="O401" t="s">
         <v>3713</v>
       </c>
     </row>
     <row r="402" spans="1:15">
       <c r="A402">
-        <v>58060</v>
+        <v>11231</v>
       </c>
       <c r="B402" t="s">
         <v>3714</v>
       </c>
       <c r="C402" t="s">
         <v>3715</v>
       </c>
       <c r="D402" t="s">
         <v>3716</v>
       </c>
       <c r="E402" t="s">
         <v>3717</v>
       </c>
       <c r="F402" t="s">
         <v>3718</v>
       </c>
       <c r="G402" t="s">
         <v>3719</v>
       </c>
       <c r="H402" t="s">
         <v>3720</v>
       </c>
       <c r="I402" t="s">
         <v>3721</v>
       </c>
       <c r="J402" t="s">
         <v>24</v>
       </c>
       <c r="K402" t="s">
-        <v>3365</v>
+        <v>179</v>
       </c>
       <c r="L402" t="s">
         <v>26</v>
       </c>
       <c r="M402" t="s">
-        <v>3366</v>
+        <v>180</v>
       </c>
       <c r="N402" t="s">
         <v>28</v>
       </c>
       <c r="O402" t="s">
         <v>3722</v>
       </c>
     </row>
     <row r="403" spans="1:15">
       <c r="A403">
-        <v>58066</v>
+        <v>11287</v>
       </c>
       <c r="B403" t="s">
         <v>3723</v>
       </c>
       <c r="C403" t="s">
         <v>3724</v>
       </c>
       <c r="D403" t="s">
         <v>3725</v>
       </c>
       <c r="E403" t="s">
         <v>3726</v>
       </c>
       <c r="F403" t="s">
         <v>3727</v>
       </c>
       <c r="G403" t="s">
         <v>3728</v>
       </c>
       <c r="H403" t="s">
         <v>3729</v>
       </c>
       <c r="I403" t="s">
         <v>3730</v>
       </c>
       <c r="J403" t="s">
         <v>24</v>
       </c>
       <c r="K403" t="s">
-        <v>283</v>
+        <v>179</v>
       </c>
       <c r="L403" t="s">
         <v>26</v>
       </c>
       <c r="M403" t="s">
-        <v>285</v>
+        <v>180</v>
       </c>
       <c r="N403" t="s">
         <v>28</v>
       </c>
       <c r="O403" t="s">
         <v>3731</v>
       </c>
     </row>
     <row r="404" spans="1:15">
       <c r="A404">
-        <v>58120</v>
+        <v>11299</v>
       </c>
       <c r="B404" t="s">
         <v>3732</v>
       </c>
       <c r="C404" t="s">
         <v>3733</v>
       </c>
       <c r="D404" t="s">
         <v>3734</v>
       </c>
       <c r="E404" t="s">
         <v>3735</v>
       </c>
       <c r="F404" t="s">
         <v>3736</v>
       </c>
       <c r="G404" t="s">
         <v>3737</v>
       </c>
       <c r="H404" t="s">
         <v>3738</v>
       </c>
       <c r="I404" t="s">
         <v>3739</v>
       </c>
       <c r="J404" t="s">
         <v>24</v>
       </c>
       <c r="K404" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L404" t="s">
         <v>26</v>
       </c>
       <c r="M404" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N404" t="s">
         <v>28</v>
       </c>
       <c r="O404" t="s">
         <v>3740</v>
       </c>
     </row>
     <row r="405" spans="1:15">
       <c r="A405">
-        <v>58122</v>
+        <v>11306</v>
       </c>
       <c r="B405" t="s">
         <v>3741</v>
       </c>
       <c r="C405" t="s">
         <v>3742</v>
       </c>
       <c r="D405" t="s">
         <v>3743</v>
       </c>
       <c r="E405" t="s">
         <v>3744</v>
       </c>
       <c r="F405" t="s">
         <v>3745</v>
       </c>
       <c r="G405" t="s">
         <v>3746</v>
       </c>
       <c r="H405" t="s">
         <v>3747</v>
       </c>
       <c r="I405" t="s">
         <v>3748</v>
       </c>
       <c r="J405" t="s">
         <v>24</v>
       </c>
       <c r="K405" t="s">
-        <v>179</v>
+        <v>1145</v>
       </c>
       <c r="L405" t="s">
         <v>26</v>
       </c>
       <c r="M405" t="s">
-        <v>180</v>
+        <v>1146</v>
       </c>
       <c r="N405" t="s">
         <v>28</v>
       </c>
       <c r="O405" t="s">
         <v>3749</v>
       </c>
     </row>
     <row r="406" spans="1:15">
       <c r="A406">
-        <v>58144</v>
+        <v>58060</v>
       </c>
       <c r="B406" t="s">
         <v>3750</v>
       </c>
       <c r="C406" t="s">
         <v>3751</v>
       </c>
       <c r="D406" t="s">
         <v>3752</v>
       </c>
       <c r="E406" t="s">
         <v>3753</v>
       </c>
       <c r="F406" t="s">
         <v>3754</v>
       </c>
       <c r="G406" t="s">
         <v>3755</v>
       </c>
       <c r="H406" t="s">
         <v>3756</v>
       </c>
       <c r="I406" t="s">
         <v>3757</v>
       </c>
       <c r="J406" t="s">
         <v>24</v>
       </c>
       <c r="K406" t="s">
-        <v>25</v>
+        <v>3374</v>
       </c>
       <c r="L406" t="s">
         <v>26</v>
       </c>
       <c r="M406" t="s">
-        <v>27</v>
+        <v>3375</v>
       </c>
       <c r="N406" t="s">
         <v>28</v>
       </c>
       <c r="O406" t="s">
         <v>3758</v>
       </c>
     </row>
     <row r="407" spans="1:15">
       <c r="A407">
-        <v>58148</v>
+        <v>58066</v>
       </c>
       <c r="B407" t="s">
         <v>3759</v>
       </c>
       <c r="C407" t="s">
         <v>3760</v>
       </c>
       <c r="D407" t="s">
         <v>3761</v>
       </c>
       <c r="E407" t="s">
         <v>3762</v>
       </c>
       <c r="F407" t="s">
         <v>3763</v>
       </c>
       <c r="G407" t="s">
         <v>3764</v>
       </c>
       <c r="H407" t="s">
         <v>3765</v>
       </c>
       <c r="I407" t="s">
         <v>3766</v>
       </c>
       <c r="J407" t="s">
         <v>24</v>
       </c>
       <c r="K407" t="s">
-        <v>1080</v>
+        <v>283</v>
       </c>
       <c r="L407" t="s">
         <v>26</v>
       </c>
       <c r="M407" t="s">
-        <v>1081</v>
+        <v>285</v>
       </c>
       <c r="N407" t="s">
         <v>28</v>
       </c>
       <c r="O407" t="s">
         <v>3767</v>
       </c>
     </row>
     <row r="408" spans="1:15">
       <c r="A408">
-        <v>58218</v>
+        <v>58120</v>
       </c>
       <c r="B408" t="s">
         <v>3768</v>
       </c>
       <c r="C408" t="s">
         <v>3769</v>
       </c>
       <c r="D408" t="s">
         <v>3770</v>
       </c>
       <c r="E408" t="s">
         <v>3771</v>
       </c>
       <c r="F408" t="s">
         <v>3772</v>
       </c>
       <c r="G408" t="s">
         <v>3773</v>
       </c>
       <c r="H408" t="s">
         <v>3774</v>
       </c>
       <c r="I408" t="s">
         <v>3775</v>
       </c>
       <c r="J408" t="s">
         <v>24</v>
       </c>
       <c r="K408" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L408" t="s">
         <v>26</v>
       </c>
       <c r="M408" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N408" t="s">
         <v>28</v>
       </c>
       <c r="O408" t="s">
         <v>3776</v>
       </c>
     </row>
     <row r="409" spans="1:15">
       <c r="A409">
-        <v>58223</v>
+        <v>58122</v>
       </c>
       <c r="B409" t="s">
         <v>3777</v>
       </c>
       <c r="C409" t="s">
         <v>3778</v>
       </c>
       <c r="D409" t="s">
         <v>3779</v>
       </c>
       <c r="E409" t="s">
         <v>3780</v>
       </c>
       <c r="F409" t="s">
         <v>3781</v>
       </c>
       <c r="G409" t="s">
         <v>3782</v>
       </c>
       <c r="H409" t="s">
         <v>3783</v>
       </c>
       <c r="I409" t="s">
         <v>3784</v>
       </c>
       <c r="J409" t="s">
         <v>24</v>
       </c>
       <c r="K409" t="s">
         <v>179</v>
       </c>
       <c r="L409" t="s">
         <v>26</v>
       </c>
       <c r="M409" t="s">
         <v>180</v>
       </c>
       <c r="N409" t="s">
         <v>28</v>
       </c>
       <c r="O409" t="s">
         <v>3785</v>
       </c>
     </row>
     <row r="410" spans="1:15">
       <c r="A410">
-        <v>58240</v>
+        <v>58144</v>
       </c>
       <c r="B410" t="s">
         <v>3786</v>
       </c>
       <c r="C410" t="s">
         <v>3787</v>
       </c>
       <c r="D410" t="s">
         <v>3788</v>
       </c>
       <c r="E410" t="s">
         <v>3789</v>
       </c>
       <c r="F410" t="s">
         <v>3790</v>
       </c>
       <c r="G410" t="s">
         <v>3791</v>
       </c>
       <c r="H410" t="s">
         <v>3792</v>
       </c>
       <c r="I410" t="s">
         <v>3793</v>
       </c>
       <c r="J410" t="s">
         <v>24</v>
       </c>
       <c r="K410" t="s">
+        <v>25</v>
+      </c>
+      <c r="L410" t="s">
+        <v>26</v>
+      </c>
+      <c r="M410" t="s">
+        <v>27</v>
+      </c>
+      <c r="N410" t="s">
+        <v>28</v>
+      </c>
+      <c r="O410" t="s">
         <v>3794</v>
-      </c>
-[...10 lines deleted...]
-        <v>3796</v>
       </c>
     </row>
     <row r="411" spans="1:15">
       <c r="A411">
-        <v>58259</v>
+        <v>58148</v>
       </c>
       <c r="B411" t="s">
+        <v>3795</v>
+      </c>
+      <c r="C411" t="s">
+        <v>3796</v>
+      </c>
+      <c r="D411" t="s">
         <v>3797</v>
       </c>
-      <c r="C411" t="s">
+      <c r="E411" t="s">
         <v>3798</v>
       </c>
-      <c r="D411" t="s">
+      <c r="F411" t="s">
         <v>3799</v>
       </c>
-      <c r="E411" t="s">
+      <c r="G411" t="s">
         <v>3800</v>
       </c>
-      <c r="F411" t="s">
+      <c r="H411" t="s">
         <v>3801</v>
       </c>
-      <c r="G411" t="s">
+      <c r="I411" t="s">
         <v>3802</v>
       </c>
-      <c r="H411" t="s">
+      <c r="J411" t="s">
+        <v>24</v>
+      </c>
+      <c r="K411" t="s">
+        <v>1080</v>
+      </c>
+      <c r="L411" t="s">
+        <v>26</v>
+      </c>
+      <c r="M411" t="s">
+        <v>1081</v>
+      </c>
+      <c r="N411" t="s">
+        <v>28</v>
+      </c>
+      <c r="O411" t="s">
         <v>3803</v>
-      </c>
-[...19 lines deleted...]
-        <v>3807</v>
       </c>
     </row>
     <row r="412" spans="1:15">
       <c r="A412">
-        <v>64637</v>
+        <v>58218</v>
       </c>
       <c r="B412" t="s">
+        <v>3804</v>
+      </c>
+      <c r="C412" t="s">
+        <v>3805</v>
+      </c>
+      <c r="D412" t="s">
+        <v>3806</v>
+      </c>
+      <c r="E412" t="s">
+        <v>3807</v>
+      </c>
+      <c r="F412" t="s">
         <v>3808</v>
       </c>
-      <c r="C412" t="s">
+      <c r="G412" t="s">
         <v>3809</v>
       </c>
-      <c r="D412" t="s">
+      <c r="H412" t="s">
         <v>3810</v>
       </c>
-      <c r="E412" t="s">
+      <c r="I412" t="s">
         <v>3811</v>
       </c>
-      <c r="F412" t="s">
+      <c r="J412" t="s">
+        <v>24</v>
+      </c>
+      <c r="K412" t="s">
+        <v>179</v>
+      </c>
+      <c r="L412" t="s">
+        <v>26</v>
+      </c>
+      <c r="M412" t="s">
+        <v>180</v>
+      </c>
+      <c r="N412" t="s">
+        <v>28</v>
+      </c>
+      <c r="O412" t="s">
         <v>3812</v>
-      </c>
-[...25 lines deleted...]
-        <v>3816</v>
       </c>
     </row>
     <row r="413" spans="1:15">
       <c r="A413">
-        <v>64643</v>
+        <v>58223</v>
       </c>
       <c r="B413" t="s">
+        <v>3813</v>
+      </c>
+      <c r="C413" t="s">
+        <v>3814</v>
+      </c>
+      <c r="D413" t="s">
+        <v>3815</v>
+      </c>
+      <c r="E413" t="s">
+        <v>3816</v>
+      </c>
+      <c r="F413" t="s">
         <v>3817</v>
       </c>
-      <c r="C413" t="s">
+      <c r="G413" t="s">
         <v>3818</v>
       </c>
-      <c r="D413" t="s">
+      <c r="H413" t="s">
         <v>3819</v>
       </c>
-      <c r="E413" t="s">
+      <c r="I413" t="s">
         <v>3820</v>
-      </c>
-[...10 lines deleted...]
-        <v>3824</v>
       </c>
       <c r="J413" t="s">
         <v>24</v>
       </c>
       <c r="K413" t="s">
         <v>179</v>
       </c>
       <c r="L413" t="s">
         <v>26</v>
       </c>
       <c r="M413" t="s">
         <v>180</v>
       </c>
       <c r="N413" t="s">
         <v>28</v>
       </c>
       <c r="O413" t="s">
-        <v>3825</v>
+        <v>3821</v>
       </c>
     </row>
     <row r="414" spans="1:15">
       <c r="A414">
-        <v>64689</v>
+        <v>58240</v>
       </c>
       <c r="B414" t="s">
+        <v>3822</v>
+      </c>
+      <c r="C414" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D414" t="s">
+        <v>3824</v>
+      </c>
+      <c r="E414" t="s">
+        <v>3825</v>
+      </c>
+      <c r="F414" t="s">
         <v>3826</v>
       </c>
-      <c r="C414" t="s">
+      <c r="G414" t="s">
         <v>3827</v>
       </c>
-      <c r="D414" t="s">
+      <c r="H414" t="s">
         <v>3828</v>
       </c>
-      <c r="E414" t="s">
+      <c r="I414" t="s">
         <v>3829</v>
       </c>
-      <c r="F414" t="s">
+      <c r="J414" t="s">
+        <v>24</v>
+      </c>
+      <c r="K414" t="s">
         <v>3830</v>
       </c>
-      <c r="G414" t="s">
+      <c r="L414" t="s">
+        <v>26</v>
+      </c>
+      <c r="M414" t="s">
         <v>3831</v>
       </c>
-      <c r="H414" t="s">
+      <c r="N414" t="s">
+        <v>28</v>
+      </c>
+      <c r="O414" t="s">
         <v>3832</v>
-      </c>
-[...19 lines deleted...]
-        <v>3834</v>
       </c>
     </row>
     <row r="415" spans="1:15">
       <c r="A415">
-        <v>65000</v>
+        <v>58259</v>
       </c>
       <c r="B415" t="s">
+        <v>3833</v>
+      </c>
+      <c r="C415" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D415" t="s">
         <v>3835</v>
       </c>
-      <c r="C415" t="s">
+      <c r="E415" t="s">
         <v>3836</v>
       </c>
-      <c r="D415" t="s">
+      <c r="F415" t="s">
         <v>3837</v>
       </c>
-      <c r="E415" t="s">
+      <c r="G415" t="s">
         <v>3838</v>
       </c>
-      <c r="F415" t="s">
+      <c r="H415" t="s">
         <v>3839</v>
       </c>
-      <c r="G415" t="s">
+      <c r="I415" t="s">
         <v>3840</v>
       </c>
-      <c r="H415" t="s">
+      <c r="J415" t="s">
+        <v>24</v>
+      </c>
+      <c r="K415" t="s">
         <v>3841</v>
       </c>
-      <c r="I415" t="s">
+      <c r="L415" t="s">
+        <v>26</v>
+      </c>
+      <c r="M415" t="s">
         <v>3842</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N415" t="s">
         <v>28</v>
       </c>
       <c r="O415" t="s">
         <v>3843</v>
       </c>
     </row>
     <row r="416" spans="1:15">
       <c r="A416">
-        <v>65001</v>
+        <v>64637</v>
       </c>
       <c r="B416" t="s">
         <v>3844</v>
       </c>
       <c r="C416" t="s">
         <v>3845</v>
       </c>
       <c r="D416" t="s">
         <v>3846</v>
       </c>
       <c r="E416" t="s">
         <v>3847</v>
       </c>
       <c r="F416" t="s">
         <v>3848</v>
       </c>
       <c r="G416" t="s">
         <v>3849</v>
       </c>
       <c r="H416" t="s">
         <v>3850</v>
       </c>
       <c r="I416" t="s">
         <v>3851</v>
       </c>
       <c r="J416" t="s">
         <v>24</v>
       </c>
       <c r="K416" t="s">
-        <v>179</v>
+        <v>47</v>
       </c>
       <c r="L416" t="s">
         <v>26</v>
       </c>
       <c r="M416" t="s">
-        <v>180</v>
+        <v>48</v>
       </c>
       <c r="N416" t="s">
         <v>28</v>
       </c>
       <c r="O416" t="s">
         <v>3852</v>
       </c>
     </row>
     <row r="417" spans="1:15">
       <c r="A417">
-        <v>65002</v>
+        <v>64643</v>
       </c>
       <c r="B417" t="s">
         <v>3853</v>
       </c>
       <c r="C417" t="s">
         <v>3854</v>
       </c>
       <c r="D417" t="s">
         <v>3855</v>
       </c>
       <c r="E417" t="s">
         <v>3856</v>
       </c>
       <c r="F417" t="s">
         <v>3857</v>
       </c>
       <c r="G417" t="s">
         <v>3858</v>
       </c>
       <c r="H417" t="s">
         <v>3859</v>
       </c>
       <c r="I417" t="s">
         <v>3860</v>
       </c>
       <c r="J417" t="s">
         <v>24</v>
       </c>
       <c r="K417" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L417" t="s">
         <v>26</v>
       </c>
       <c r="M417" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N417" t="s">
         <v>28</v>
       </c>
       <c r="O417" t="s">
         <v>3861</v>
       </c>
     </row>
     <row r="418" spans="1:15">
       <c r="A418">
-        <v>65003</v>
+        <v>64689</v>
       </c>
       <c r="B418" t="s">
         <v>3862</v>
       </c>
       <c r="C418" t="s">
         <v>3863</v>
       </c>
       <c r="D418" t="s">
         <v>3864</v>
       </c>
       <c r="E418" t="s">
         <v>3865</v>
       </c>
       <c r="F418" t="s">
         <v>3866</v>
       </c>
       <c r="G418" t="s">
         <v>3867</v>
       </c>
       <c r="H418" t="s">
         <v>3868</v>
       </c>
       <c r="I418" t="s">
         <v>3869</v>
       </c>
       <c r="J418" t="s">
         <v>24</v>
       </c>
       <c r="K418" t="s">
-        <v>179</v>
+        <v>59</v>
       </c>
       <c r="L418" t="s">
         <v>26</v>
       </c>
       <c r="M418" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="N418" t="s">
         <v>28</v>
       </c>
       <c r="O418" t="s">
         <v>3870</v>
       </c>
     </row>
     <row r="419" spans="1:15">
       <c r="A419">
-        <v>65004</v>
+        <v>65000</v>
       </c>
       <c r="B419" t="s">
         <v>3871</v>
       </c>
       <c r="C419" t="s">
         <v>3872</v>
       </c>
       <c r="D419" t="s">
         <v>3873</v>
       </c>
       <c r="E419" t="s">
         <v>3874</v>
       </c>
       <c r="F419" t="s">
         <v>3875</v>
       </c>
       <c r="G419" t="s">
         <v>3876</v>
       </c>
       <c r="H419" t="s">
         <v>3877</v>
       </c>
       <c r="I419" t="s">
         <v>3878</v>
       </c>
       <c r="J419" t="s">
         <v>24</v>
       </c>
       <c r="K419" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L419" t="s">
         <v>26</v>
       </c>
       <c r="M419" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N419" t="s">
         <v>28</v>
       </c>
       <c r="O419" t="s">
         <v>3879</v>
       </c>
     </row>
     <row r="420" spans="1:15">
       <c r="A420">
-        <v>65005</v>
+        <v>65001</v>
       </c>
       <c r="B420" t="s">
         <v>3880</v>
       </c>
       <c r="C420" t="s">
         <v>3881</v>
       </c>
       <c r="D420" t="s">
         <v>3882</v>
       </c>
       <c r="E420" t="s">
         <v>3883</v>
       </c>
       <c r="F420" t="s">
         <v>3884</v>
       </c>
       <c r="G420" t="s">
         <v>3885</v>
       </c>
       <c r="H420" t="s">
         <v>3886</v>
       </c>
       <c r="I420" t="s">
         <v>3887</v>
       </c>
       <c r="J420" t="s">
         <v>24</v>
       </c>
       <c r="K420" t="s">
+        <v>179</v>
+      </c>
+      <c r="L420" t="s">
+        <v>26</v>
+      </c>
+      <c r="M420" t="s">
+        <v>180</v>
+      </c>
+      <c r="N420" t="s">
+        <v>28</v>
+      </c>
+      <c r="O420" t="s">
         <v>3888</v>
-      </c>
-[...10 lines deleted...]
-        <v>3890</v>
       </c>
     </row>
     <row r="421" spans="1:15">
       <c r="A421">
-        <v>65006</v>
+        <v>65002</v>
       </c>
       <c r="B421" t="s">
+        <v>3889</v>
+      </c>
+      <c r="C421" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D421" t="s">
         <v>3891</v>
       </c>
-      <c r="C421" t="s">
+      <c r="E421" t="s">
         <v>3892</v>
       </c>
-      <c r="D421" t="s">
+      <c r="F421" t="s">
         <v>3893</v>
       </c>
-      <c r="E421" t="s">
+      <c r="G421" t="s">
         <v>3894</v>
       </c>
-      <c r="F421" t="s">
+      <c r="H421" t="s">
         <v>3895</v>
       </c>
-      <c r="G421" t="s">
+      <c r="I421" t="s">
         <v>3896</v>
       </c>
-      <c r="H421" t="s">
+      <c r="J421" t="s">
+        <v>24</v>
+      </c>
+      <c r="K421" t="s">
+        <v>25</v>
+      </c>
+      <c r="L421" t="s">
+        <v>26</v>
+      </c>
+      <c r="M421" t="s">
+        <v>27</v>
+      </c>
+      <c r="N421" t="s">
+        <v>28</v>
+      </c>
+      <c r="O421" t="s">
         <v>3897</v>
-      </c>
-[...19 lines deleted...]
-        <v>3901</v>
       </c>
     </row>
     <row r="422" spans="1:15">
       <c r="A422">
-        <v>65007</v>
+        <v>65003</v>
       </c>
       <c r="B422" t="s">
+        <v>3898</v>
+      </c>
+      <c r="C422" t="s">
+        <v>3899</v>
+      </c>
+      <c r="D422" t="s">
+        <v>3900</v>
+      </c>
+      <c r="E422" t="s">
+        <v>3901</v>
+      </c>
+      <c r="F422" t="s">
         <v>3902</v>
       </c>
-      <c r="C422" t="s">
+      <c r="G422" t="s">
         <v>3903</v>
       </c>
-      <c r="D422" t="s">
+      <c r="H422" t="s">
         <v>3904</v>
       </c>
-      <c r="E422" t="s">
+      <c r="I422" t="s">
         <v>3905</v>
       </c>
-      <c r="F422" t="s">
+      <c r="J422" t="s">
+        <v>24</v>
+      </c>
+      <c r="K422" t="s">
+        <v>179</v>
+      </c>
+      <c r="L422" t="s">
+        <v>26</v>
+      </c>
+      <c r="M422" t="s">
+        <v>180</v>
+      </c>
+      <c r="N422" t="s">
+        <v>28</v>
+      </c>
+      <c r="O422" t="s">
         <v>3906</v>
-      </c>
-[...25 lines deleted...]
-        <v>3910</v>
       </c>
     </row>
     <row r="423" spans="1:15">
       <c r="A423">
-        <v>65008</v>
+        <v>65004</v>
       </c>
       <c r="B423" t="s">
+        <v>3907</v>
+      </c>
+      <c r="C423" t="s">
+        <v>3908</v>
+      </c>
+      <c r="D423" t="s">
+        <v>3909</v>
+      </c>
+      <c r="E423" t="s">
+        <v>3910</v>
+      </c>
+      <c r="F423" t="s">
         <v>3911</v>
       </c>
-      <c r="C423" t="s">
+      <c r="G423" t="s">
         <v>3912</v>
       </c>
-      <c r="D423" t="s">
+      <c r="H423" t="s">
         <v>3913</v>
       </c>
-      <c r="E423" t="s">
+      <c r="I423" t="s">
         <v>3914</v>
-      </c>
-[...10 lines deleted...]
-        <v>3918</v>
       </c>
       <c r="J423" t="s">
         <v>24</v>
       </c>
       <c r="K423" t="s">
         <v>179</v>
       </c>
       <c r="L423" t="s">
         <v>26</v>
       </c>
       <c r="M423" t="s">
         <v>180</v>
       </c>
       <c r="N423" t="s">
         <v>28</v>
       </c>
       <c r="O423" t="s">
-        <v>3919</v>
+        <v>3915</v>
       </c>
     </row>
     <row r="424" spans="1:15">
       <c r="A424">
-        <v>65009</v>
+        <v>65005</v>
       </c>
       <c r="B424" t="s">
+        <v>3916</v>
+      </c>
+      <c r="C424" t="s">
+        <v>3917</v>
+      </c>
+      <c r="D424" t="s">
+        <v>3918</v>
+      </c>
+      <c r="E424" t="s">
+        <v>3919</v>
+      </c>
+      <c r="F424" t="s">
         <v>3920</v>
       </c>
-      <c r="C424" t="s">
+      <c r="G424" t="s">
         <v>3921</v>
       </c>
-      <c r="D424" t="s">
+      <c r="H424" t="s">
         <v>3922</v>
       </c>
-      <c r="E424" t="s">
+      <c r="I424" t="s">
         <v>3923</v>
       </c>
-      <c r="F424" t="s">
+      <c r="J424" t="s">
+        <v>24</v>
+      </c>
+      <c r="K424" t="s">
         <v>3924</v>
       </c>
-      <c r="G424" t="s">
+      <c r="L424" t="s">
+        <v>26</v>
+      </c>
+      <c r="M424" t="s">
         <v>3925</v>
       </c>
-      <c r="H424" t="s">
+      <c r="N424" t="s">
+        <v>28</v>
+      </c>
+      <c r="O424" t="s">
         <v>3926</v>
-      </c>
-[...19 lines deleted...]
-        <v>3928</v>
       </c>
     </row>
     <row r="425" spans="1:15">
       <c r="A425">
-        <v>65010</v>
+        <v>65006</v>
       </c>
       <c r="B425" t="s">
+        <v>3927</v>
+      </c>
+      <c r="C425" t="s">
+        <v>3928</v>
+      </c>
+      <c r="D425" t="s">
         <v>3929</v>
       </c>
-      <c r="C425" t="s">
+      <c r="E425" t="s">
         <v>3930</v>
       </c>
-      <c r="D425" t="s">
+      <c r="F425" t="s">
         <v>3931</v>
       </c>
-      <c r="E425" t="s">
+      <c r="G425" t="s">
         <v>3932</v>
       </c>
-      <c r="F425" t="s">
+      <c r="H425" t="s">
         <v>3933</v>
       </c>
-      <c r="G425" t="s">
+      <c r="I425" t="s">
         <v>3934</v>
       </c>
-      <c r="H425" t="s">
+      <c r="J425" t="s">
+        <v>24</v>
+      </c>
+      <c r="K425" t="s">
         <v>3935</v>
       </c>
-      <c r="I425" t="s">
+      <c r="L425" t="s">
+        <v>26</v>
+      </c>
+      <c r="M425" t="s">
         <v>3936</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N425" t="s">
         <v>28</v>
       </c>
       <c r="O425" t="s">
         <v>3937</v>
       </c>
     </row>
     <row r="426" spans="1:15">
       <c r="A426">
-        <v>65011</v>
+        <v>65007</v>
       </c>
       <c r="B426" t="s">
         <v>3938</v>
       </c>
       <c r="C426" t="s">
         <v>3939</v>
       </c>
       <c r="D426" t="s">
         <v>3940</v>
       </c>
       <c r="E426" t="s">
         <v>3941</v>
       </c>
       <c r="F426" t="s">
         <v>3942</v>
       </c>
       <c r="G426" t="s">
         <v>3943</v>
       </c>
       <c r="H426" t="s">
         <v>3944</v>
       </c>
       <c r="I426" t="s">
         <v>3945</v>
       </c>
       <c r="J426" t="s">
         <v>24</v>
       </c>
       <c r="K426" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L426" t="s">
         <v>26</v>
       </c>
       <c r="M426" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N426" t="s">
         <v>28</v>
       </c>
       <c r="O426" t="s">
         <v>3946</v>
       </c>
     </row>
     <row r="427" spans="1:15">
       <c r="A427">
-        <v>65012</v>
+        <v>65008</v>
       </c>
       <c r="B427" t="s">
         <v>3947</v>
       </c>
       <c r="C427" t="s">
         <v>3948</v>
       </c>
       <c r="D427" t="s">
         <v>3949</v>
       </c>
       <c r="E427" t="s">
         <v>3950</v>
       </c>
       <c r="F427" t="s">
         <v>3951</v>
       </c>
       <c r="G427" t="s">
         <v>3952</v>
       </c>
       <c r="H427" t="s">
         <v>3953</v>
       </c>
       <c r="I427" t="s">
         <v>3954</v>
       </c>
       <c r="J427" t="s">
         <v>24</v>
       </c>
       <c r="K427" t="s">
+        <v>179</v>
+      </c>
+      <c r="L427" t="s">
+        <v>26</v>
+      </c>
+      <c r="M427" t="s">
+        <v>180</v>
+      </c>
+      <c r="N427" t="s">
+        <v>28</v>
+      </c>
+      <c r="O427" t="s">
         <v>3955</v>
-      </c>
-[...10 lines deleted...]
-        <v>3957</v>
       </c>
     </row>
     <row r="428" spans="1:15">
       <c r="A428">
-        <v>65013</v>
+        <v>65009</v>
       </c>
       <c r="B428" t="s">
+        <v>3956</v>
+      </c>
+      <c r="C428" t="s">
+        <v>3957</v>
+      </c>
+      <c r="D428" t="s">
         <v>3958</v>
       </c>
-      <c r="C428" t="s">
+      <c r="E428" t="s">
         <v>3959</v>
       </c>
-      <c r="D428" t="s">
+      <c r="F428" t="s">
         <v>3960</v>
       </c>
-      <c r="E428" t="s">
+      <c r="G428" t="s">
         <v>3961</v>
       </c>
-      <c r="F428" t="s">
+      <c r="H428" t="s">
         <v>3962</v>
       </c>
-      <c r="G428" t="s">
+      <c r="I428" t="s">
         <v>3963</v>
       </c>
-      <c r="H428" t="s">
+      <c r="J428" t="s">
+        <v>24</v>
+      </c>
+      <c r="K428" t="s">
+        <v>179</v>
+      </c>
+      <c r="L428" t="s">
+        <v>26</v>
+      </c>
+      <c r="M428" t="s">
+        <v>180</v>
+      </c>
+      <c r="N428" t="s">
+        <v>28</v>
+      </c>
+      <c r="O428" t="s">
         <v>3964</v>
-      </c>
-[...19 lines deleted...]
-        <v>3966</v>
       </c>
     </row>
     <row r="429" spans="1:15">
       <c r="A429">
-        <v>65014</v>
+        <v>65010</v>
       </c>
       <c r="B429" t="s">
+        <v>3965</v>
+      </c>
+      <c r="C429" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D429" t="s">
         <v>3967</v>
       </c>
-      <c r="C429" t="s">
+      <c r="E429" t="s">
         <v>3968</v>
       </c>
-      <c r="D429" t="s">
+      <c r="F429" t="s">
         <v>3969</v>
       </c>
-      <c r="E429" t="s">
+      <c r="G429" t="s">
         <v>3970</v>
       </c>
-      <c r="F429" t="s">
+      <c r="H429" t="s">
         <v>3971</v>
       </c>
-      <c r="G429" t="s">
+      <c r="I429" t="s">
         <v>3972</v>
       </c>
-      <c r="H429" t="s">
+      <c r="J429" t="s">
+        <v>24</v>
+      </c>
+      <c r="K429" t="s">
+        <v>25</v>
+      </c>
+      <c r="L429" t="s">
+        <v>26</v>
+      </c>
+      <c r="M429" t="s">
+        <v>27</v>
+      </c>
+      <c r="N429" t="s">
+        <v>28</v>
+      </c>
+      <c r="O429" t="s">
         <v>3973</v>
-      </c>
-[...19 lines deleted...]
-        <v>3975</v>
       </c>
     </row>
     <row r="430" spans="1:15">
       <c r="A430">
-        <v>65015</v>
+        <v>65011</v>
       </c>
       <c r="B430" t="s">
+        <v>3974</v>
+      </c>
+      <c r="C430" t="s">
+        <v>3975</v>
+      </c>
+      <c r="D430" t="s">
         <v>3976</v>
       </c>
-      <c r="C430" t="s">
+      <c r="E430" t="s">
         <v>3977</v>
       </c>
-      <c r="D430" t="s">
+      <c r="F430" t="s">
         <v>3978</v>
       </c>
-      <c r="E430" t="s">
+      <c r="G430" t="s">
         <v>3979</v>
       </c>
-      <c r="F430" t="s">
+      <c r="H430" t="s">
         <v>3980</v>
       </c>
-      <c r="G430" t="s">
+      <c r="I430" t="s">
         <v>3981</v>
-      </c>
-[...4 lines deleted...]
-        <v>3983</v>
       </c>
       <c r="J430" t="s">
         <v>24</v>
       </c>
       <c r="K430" t="s">
         <v>179</v>
       </c>
       <c r="L430" t="s">
         <v>26</v>
       </c>
       <c r="M430" t="s">
         <v>180</v>
       </c>
       <c r="N430" t="s">
         <v>28</v>
       </c>
       <c r="O430" t="s">
-        <v>3984</v>
+        <v>3982</v>
       </c>
     </row>
     <row r="431" spans="1:15">
       <c r="A431">
-        <v>65016</v>
+        <v>65012</v>
       </c>
       <c r="B431" t="s">
+        <v>3983</v>
+      </c>
+      <c r="C431" t="s">
+        <v>3984</v>
+      </c>
+      <c r="D431" t="s">
         <v>3985</v>
       </c>
-      <c r="C431" t="s">
+      <c r="E431" t="s">
         <v>3986</v>
       </c>
-      <c r="D431" t="s">
+      <c r="F431" t="s">
         <v>3987</v>
       </c>
-      <c r="E431" t="s">
+      <c r="G431" t="s">
         <v>3988</v>
       </c>
-      <c r="F431" t="s">
+      <c r="H431" t="s">
         <v>3989</v>
       </c>
-      <c r="G431" t="s">
+      <c r="I431" t="s">
         <v>3990</v>
       </c>
-      <c r="H431" t="s">
+      <c r="J431" t="s">
+        <v>24</v>
+      </c>
+      <c r="K431" t="s">
         <v>3991</v>
       </c>
-      <c r="I431" t="s">
+      <c r="L431" t="s">
+        <v>26</v>
+      </c>
+      <c r="M431" t="s">
         <v>3992</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N431" t="s">
         <v>28</v>
       </c>
       <c r="O431" t="s">
         <v>3993</v>
       </c>
     </row>
     <row r="432" spans="1:15">
       <c r="A432">
-        <v>65017</v>
+        <v>65013</v>
       </c>
       <c r="B432" t="s">
         <v>3994</v>
       </c>
       <c r="C432" t="s">
         <v>3995</v>
       </c>
       <c r="D432" t="s">
         <v>3996</v>
       </c>
       <c r="E432" t="s">
         <v>3997</v>
       </c>
       <c r="F432" t="s">
         <v>3998</v>
       </c>
       <c r="G432" t="s">
         <v>3999</v>
       </c>
       <c r="H432" t="s">
         <v>4000</v>
       </c>
       <c r="I432" t="s">
         <v>4001</v>
       </c>
       <c r="J432" t="s">
         <v>24</v>
       </c>
       <c r="K432" t="s">
+        <v>25</v>
+      </c>
+      <c r="L432" t="s">
+        <v>26</v>
+      </c>
+      <c r="M432" t="s">
+        <v>27</v>
+      </c>
+      <c r="N432" t="s">
+        <v>28</v>
+      </c>
+      <c r="O432" t="s">
         <v>4002</v>
-      </c>
-[...10 lines deleted...]
-        <v>4004</v>
       </c>
     </row>
     <row r="433" spans="1:15">
       <c r="A433">
-        <v>65018</v>
+        <v>65014</v>
       </c>
       <c r="B433" t="s">
+        <v>4003</v>
+      </c>
+      <c r="C433" t="s">
+        <v>4004</v>
+      </c>
+      <c r="D433" t="s">
         <v>4005</v>
       </c>
-      <c r="C433" t="s">
+      <c r="E433" t="s">
         <v>4006</v>
       </c>
-      <c r="D433" t="s">
+      <c r="F433" t="s">
         <v>4007</v>
       </c>
-      <c r="E433" t="s">
+      <c r="G433" t="s">
         <v>4008</v>
       </c>
-      <c r="F433" t="s">
+      <c r="H433" t="s">
         <v>4009</v>
       </c>
-      <c r="G433" t="s">
+      <c r="I433" t="s">
         <v>4010</v>
       </c>
-      <c r="H433" t="s">
+      <c r="J433" t="s">
+        <v>459</v>
+      </c>
+      <c r="K433" t="s">
+        <v>699</v>
+      </c>
+      <c r="L433" t="s">
+        <v>461</v>
+      </c>
+      <c r="M433" t="s">
+        <v>700</v>
+      </c>
+      <c r="N433" t="s">
+        <v>28</v>
+      </c>
+      <c r="O433" t="s">
         <v>4011</v>
-      </c>
-[...19 lines deleted...]
-        <v>4015</v>
       </c>
     </row>
     <row r="434" spans="1:15">
       <c r="A434">
-        <v>65019</v>
+        <v>65015</v>
       </c>
       <c r="B434" t="s">
+        <v>4012</v>
+      </c>
+      <c r="C434" t="s">
+        <v>4013</v>
+      </c>
+      <c r="D434" t="s">
+        <v>4014</v>
+      </c>
+      <c r="E434" t="s">
+        <v>4015</v>
+      </c>
+      <c r="F434" t="s">
         <v>4016</v>
       </c>
-      <c r="C434" t="s">
+      <c r="G434" t="s">
         <v>4017</v>
       </c>
-      <c r="D434" t="s">
+      <c r="H434" t="s">
         <v>4018</v>
       </c>
-      <c r="E434" t="s">
+      <c r="I434" t="s">
         <v>4019</v>
-      </c>
-[...10 lines deleted...]
-        <v>4023</v>
       </c>
       <c r="J434" t="s">
         <v>24</v>
       </c>
       <c r="K434" t="s">
         <v>179</v>
       </c>
       <c r="L434" t="s">
         <v>26</v>
       </c>
       <c r="M434" t="s">
         <v>180</v>
       </c>
       <c r="N434" t="s">
         <v>28</v>
       </c>
       <c r="O434" t="s">
-        <v>4024</v>
+        <v>4020</v>
       </c>
     </row>
     <row r="435" spans="1:15">
       <c r="A435">
-        <v>65020</v>
+        <v>65016</v>
       </c>
       <c r="B435" t="s">
+        <v>4021</v>
+      </c>
+      <c r="C435" t="s">
+        <v>4022</v>
+      </c>
+      <c r="D435" t="s">
+        <v>4023</v>
+      </c>
+      <c r="E435" t="s">
+        <v>4024</v>
+      </c>
+      <c r="F435" t="s">
         <v>4025</v>
       </c>
-      <c r="C435" t="s">
+      <c r="G435" t="s">
         <v>4026</v>
       </c>
-      <c r="D435" t="s">
+      <c r="H435" t="s">
         <v>4027</v>
       </c>
-      <c r="E435" t="s">
+      <c r="I435" t="s">
         <v>4028</v>
       </c>
-      <c r="F435" t="s">
+      <c r="J435" t="s">
+        <v>24</v>
+      </c>
+      <c r="K435" t="s">
+        <v>25</v>
+      </c>
+      <c r="L435" t="s">
+        <v>26</v>
+      </c>
+      <c r="M435" t="s">
+        <v>27</v>
+      </c>
+      <c r="N435" t="s">
+        <v>28</v>
+      </c>
+      <c r="O435" t="s">
         <v>4029</v>
-      </c>
-[...25 lines deleted...]
-        <v>4035</v>
       </c>
     </row>
     <row r="436" spans="1:15">
       <c r="A436">
-        <v>65021</v>
+        <v>65017</v>
       </c>
       <c r="B436" t="s">
+        <v>4030</v>
+      </c>
+      <c r="C436" t="s">
+        <v>4031</v>
+      </c>
+      <c r="D436" t="s">
+        <v>4032</v>
+      </c>
+      <c r="E436" t="s">
+        <v>4033</v>
+      </c>
+      <c r="F436" t="s">
+        <v>4034</v>
+      </c>
+      <c r="G436" t="s">
+        <v>4035</v>
+      </c>
+      <c r="H436" t="s">
         <v>4036</v>
       </c>
-      <c r="C436" t="s">
+      <c r="I436" t="s">
         <v>4037</v>
       </c>
-      <c r="D436" t="s">
+      <c r="J436" t="s">
+        <v>24</v>
+      </c>
+      <c r="K436" t="s">
         <v>4038</v>
       </c>
-      <c r="E436" t="s">
+      <c r="L436" t="s">
+        <v>26</v>
+      </c>
+      <c r="M436" t="s">
         <v>4039</v>
       </c>
-      <c r="F436" t="s">
+      <c r="N436" t="s">
+        <v>28</v>
+      </c>
+      <c r="O436" t="s">
         <v>4040</v>
-      </c>
-[...25 lines deleted...]
-        <v>4044</v>
       </c>
     </row>
     <row r="437" spans="1:15">
       <c r="A437">
-        <v>65022</v>
+        <v>65018</v>
       </c>
       <c r="B437" t="s">
+        <v>4041</v>
+      </c>
+      <c r="C437" t="s">
+        <v>4042</v>
+      </c>
+      <c r="D437" t="s">
+        <v>4043</v>
+      </c>
+      <c r="E437" t="s">
+        <v>4044</v>
+      </c>
+      <c r="F437" t="s">
         <v>4045</v>
       </c>
-      <c r="C437" t="s">
+      <c r="G437" t="s">
         <v>4046</v>
       </c>
-      <c r="D437" t="s">
+      <c r="H437" t="s">
         <v>4047</v>
       </c>
-      <c r="E437" t="s">
+      <c r="I437" t="s">
         <v>4048</v>
       </c>
-      <c r="F437" t="s">
+      <c r="J437" t="s">
+        <v>24</v>
+      </c>
+      <c r="K437" t="s">
         <v>4049</v>
       </c>
-      <c r="G437" t="s">
+      <c r="L437" t="s">
+        <v>26</v>
+      </c>
+      <c r="M437" t="s">
         <v>4050</v>
       </c>
-      <c r="H437" t="s">
+      <c r="N437" t="s">
+        <v>28</v>
+      </c>
+      <c r="O437" t="s">
         <v>4051</v>
-      </c>
-[...19 lines deleted...]
-        <v>4053</v>
       </c>
     </row>
     <row r="438" spans="1:15">
       <c r="A438">
-        <v>65023</v>
+        <v>65019</v>
       </c>
       <c r="B438" t="s">
+        <v>4052</v>
+      </c>
+      <c r="C438" t="s">
+        <v>4053</v>
+      </c>
+      <c r="D438" t="s">
         <v>4054</v>
       </c>
-      <c r="C438" t="s">
+      <c r="E438" t="s">
         <v>4055</v>
       </c>
-      <c r="D438" t="s">
+      <c r="F438" t="s">
         <v>4056</v>
       </c>
-      <c r="E438" t="s">
+      <c r="G438" t="s">
         <v>4057</v>
       </c>
-      <c r="F438" t="s">
+      <c r="H438" t="s">
         <v>4058</v>
       </c>
-      <c r="G438" t="s">
+      <c r="I438" t="s">
         <v>4059</v>
       </c>
-      <c r="H438" t="s">
+      <c r="J438" t="s">
+        <v>24</v>
+      </c>
+      <c r="K438" t="s">
+        <v>179</v>
+      </c>
+      <c r="L438" t="s">
+        <v>26</v>
+      </c>
+      <c r="M438" t="s">
+        <v>180</v>
+      </c>
+      <c r="N438" t="s">
+        <v>28</v>
+      </c>
+      <c r="O438" t="s">
         <v>4060</v>
-      </c>
-[...19 lines deleted...]
-        <v>4062</v>
       </c>
     </row>
     <row r="439" spans="1:15">
       <c r="A439">
-        <v>65025</v>
+        <v>65020</v>
       </c>
       <c r="B439" t="s">
+        <v>4061</v>
+      </c>
+      <c r="C439" t="s">
+        <v>4062</v>
+      </c>
+      <c r="D439" t="s">
         <v>4063</v>
       </c>
-      <c r="C439" t="s">
+      <c r="E439" t="s">
         <v>4064</v>
       </c>
-      <c r="D439" t="s">
+      <c r="F439" t="s">
         <v>4065</v>
       </c>
-      <c r="E439" t="s">
+      <c r="G439" t="s">
         <v>4066</v>
       </c>
-      <c r="F439" t="s">
+      <c r="H439" t="s">
         <v>4067</v>
       </c>
-      <c r="G439" t="s">
+      <c r="I439" t="s">
         <v>4068</v>
       </c>
-      <c r="H439" t="s">
+      <c r="J439" t="s">
+        <v>24</v>
+      </c>
+      <c r="K439" t="s">
         <v>4069</v>
       </c>
-      <c r="I439" t="s">
+      <c r="L439" t="s">
+        <v>26</v>
+      </c>
+      <c r="M439" t="s">
         <v>4070</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N439" t="s">
         <v>28</v>
       </c>
       <c r="O439" t="s">
         <v>4071</v>
       </c>
     </row>
     <row r="440" spans="1:15">
       <c r="A440">
-        <v>65026</v>
+        <v>65021</v>
       </c>
       <c r="B440" t="s">
         <v>4072</v>
       </c>
       <c r="C440" t="s">
         <v>4073</v>
       </c>
       <c r="D440" t="s">
         <v>4074</v>
       </c>
       <c r="E440" t="s">
         <v>4075</v>
       </c>
       <c r="F440" t="s">
         <v>4076</v>
       </c>
       <c r="G440" t="s">
         <v>4077</v>
       </c>
       <c r="H440" t="s">
         <v>4078</v>
       </c>
       <c r="I440" t="s">
         <v>4079</v>
       </c>
       <c r="J440" t="s">
         <v>24</v>
       </c>
       <c r="K440" t="s">
         <v>25</v>
       </c>
       <c r="L440" t="s">
         <v>26</v>
       </c>
       <c r="M440" t="s">
         <v>27</v>
       </c>
       <c r="N440" t="s">
         <v>28</v>
       </c>
       <c r="O440" t="s">
         <v>4080</v>
       </c>
     </row>
     <row r="441" spans="1:15">
       <c r="A441">
-        <v>65027</v>
+        <v>65022</v>
       </c>
       <c r="B441" t="s">
         <v>4081</v>
       </c>
       <c r="C441" t="s">
         <v>4082</v>
       </c>
       <c r="D441" t="s">
         <v>4083</v>
       </c>
       <c r="E441" t="s">
         <v>4084</v>
       </c>
       <c r="F441" t="s">
         <v>4085</v>
       </c>
       <c r="G441" t="s">
         <v>4086</v>
       </c>
       <c r="H441" t="s">
         <v>4087</v>
       </c>
       <c r="I441" t="s">
         <v>4088</v>
       </c>
       <c r="J441" t="s">
         <v>24</v>
       </c>
       <c r="K441" t="s">
-        <v>699</v>
+        <v>25</v>
       </c>
       <c r="L441" t="s">
         <v>26</v>
       </c>
       <c r="M441" t="s">
-        <v>700</v>
+        <v>27</v>
       </c>
       <c r="N441" t="s">
         <v>28</v>
       </c>
       <c r="O441" t="s">
         <v>4089</v>
       </c>
     </row>
     <row r="442" spans="1:15">
       <c r="A442">
-        <v>65028</v>
+        <v>65023</v>
       </c>
       <c r="B442" t="s">
         <v>4090</v>
       </c>
       <c r="C442" t="s">
         <v>4091</v>
       </c>
       <c r="D442" t="s">
         <v>4092</v>
       </c>
       <c r="E442" t="s">
         <v>4093</v>
       </c>
       <c r="F442" t="s">
         <v>4094</v>
       </c>
       <c r="G442" t="s">
         <v>4095</v>
       </c>
       <c r="H442" t="s">
         <v>4096</v>
       </c>
       <c r="I442" t="s">
         <v>4097</v>
       </c>
       <c r="J442" t="s">
         <v>24</v>
       </c>
       <c r="K442" t="s">
         <v>25</v>
       </c>
       <c r="L442" t="s">
         <v>26</v>
       </c>
       <c r="M442" t="s">
         <v>27</v>
       </c>
       <c r="N442" t="s">
         <v>28</v>
       </c>
       <c r="O442" t="s">
         <v>4098</v>
       </c>
     </row>
     <row r="443" spans="1:15">
       <c r="A443">
-        <v>65030</v>
+        <v>65025</v>
       </c>
       <c r="B443" t="s">
         <v>4099</v>
       </c>
       <c r="C443" t="s">
         <v>4100</v>
       </c>
       <c r="D443" t="s">
         <v>4101</v>
       </c>
       <c r="E443" t="s">
         <v>4102</v>
       </c>
       <c r="F443" t="s">
         <v>4103</v>
       </c>
       <c r="G443" t="s">
         <v>4104</v>
       </c>
       <c r="H443" t="s">
         <v>4105</v>
       </c>
       <c r="I443" t="s">
         <v>4106</v>
       </c>
       <c r="J443" t="s">
         <v>24</v>
       </c>
       <c r="K443" t="s">
         <v>25</v>
       </c>
       <c r="L443" t="s">
         <v>26</v>
       </c>
       <c r="M443" t="s">
         <v>27</v>
       </c>
       <c r="N443" t="s">
         <v>28</v>
       </c>
       <c r="O443" t="s">
         <v>4107</v>
       </c>
     </row>
     <row r="444" spans="1:15">
       <c r="A444">
-        <v>65031</v>
+        <v>65026</v>
       </c>
       <c r="B444" t="s">
         <v>4108</v>
       </c>
       <c r="C444" t="s">
         <v>4109</v>
       </c>
       <c r="D444" t="s">
         <v>4110</v>
       </c>
       <c r="E444" t="s">
         <v>4111</v>
       </c>
       <c r="F444" t="s">
         <v>4112</v>
       </c>
       <c r="G444" t="s">
         <v>4113</v>
       </c>
       <c r="H444" t="s">
         <v>4114</v>
       </c>
       <c r="I444" t="s">
         <v>4115</v>
       </c>
       <c r="J444" t="s">
         <v>24</v>
       </c>
       <c r="K444" t="s">
         <v>25</v>
       </c>
       <c r="L444" t="s">
         <v>26</v>
       </c>
       <c r="M444" t="s">
         <v>27</v>
       </c>
       <c r="N444" t="s">
         <v>28</v>
       </c>
       <c r="O444" t="s">
         <v>4116</v>
       </c>
     </row>
     <row r="445" spans="1:15">
       <c r="A445">
-        <v>65032</v>
+        <v>65027</v>
       </c>
       <c r="B445" t="s">
         <v>4117</v>
       </c>
       <c r="C445" t="s">
         <v>4118</v>
       </c>
       <c r="D445" t="s">
         <v>4119</v>
       </c>
       <c r="E445" t="s">
         <v>4120</v>
       </c>
       <c r="F445" t="s">
         <v>4121</v>
       </c>
       <c r="G445" t="s">
         <v>4122</v>
       </c>
       <c r="H445" t="s">
         <v>4123</v>
       </c>
       <c r="I445" t="s">
         <v>4124</v>
       </c>
       <c r="J445" t="s">
         <v>24</v>
       </c>
       <c r="K445" t="s">
-        <v>179</v>
+        <v>699</v>
       </c>
       <c r="L445" t="s">
         <v>26</v>
       </c>
       <c r="M445" t="s">
-        <v>180</v>
+        <v>700</v>
       </c>
       <c r="N445" t="s">
         <v>28</v>
       </c>
       <c r="O445" t="s">
         <v>4125</v>
       </c>
     </row>
     <row r="446" spans="1:15">
       <c r="A446">
-        <v>65033</v>
+        <v>65028</v>
       </c>
       <c r="B446" t="s">
         <v>4126</v>
       </c>
       <c r="C446" t="s">
         <v>4127</v>
       </c>
       <c r="D446" t="s">
         <v>4128</v>
       </c>
       <c r="E446" t="s">
         <v>4129</v>
       </c>
       <c r="F446" t="s">
         <v>4130</v>
       </c>
       <c r="G446" t="s">
         <v>4131</v>
       </c>
       <c r="H446" t="s">
         <v>4132</v>
       </c>
       <c r="I446" t="s">
         <v>4133</v>
       </c>
       <c r="J446" t="s">
         <v>24</v>
       </c>
       <c r="K446" t="s">
+        <v>25</v>
+      </c>
+      <c r="L446" t="s">
+        <v>26</v>
+      </c>
+      <c r="M446" t="s">
+        <v>27</v>
+      </c>
+      <c r="N446" t="s">
+        <v>28</v>
+      </c>
+      <c r="O446" t="s">
         <v>4134</v>
-      </c>
-[...10 lines deleted...]
-        <v>4136</v>
       </c>
     </row>
     <row r="447" spans="1:15">
       <c r="A447">
-        <v>65034</v>
+        <v>65030</v>
       </c>
       <c r="B447" t="s">
+        <v>4135</v>
+      </c>
+      <c r="C447" t="s">
+        <v>4136</v>
+      </c>
+      <c r="D447" t="s">
         <v>4137</v>
       </c>
-      <c r="C447" t="s">
+      <c r="E447" t="s">
         <v>4138</v>
       </c>
-      <c r="D447" t="s">
+      <c r="F447" t="s">
         <v>4139</v>
       </c>
-      <c r="E447" t="s">
+      <c r="G447" t="s">
         <v>4140</v>
       </c>
-      <c r="F447" t="s">
+      <c r="H447" t="s">
         <v>4141</v>
       </c>
-      <c r="G447" t="s">
+      <c r="I447" t="s">
         <v>4142</v>
       </c>
-      <c r="H447" t="s">
+      <c r="J447" t="s">
+        <v>24</v>
+      </c>
+      <c r="K447" t="s">
+        <v>25</v>
+      </c>
+      <c r="L447" t="s">
+        <v>26</v>
+      </c>
+      <c r="M447" t="s">
+        <v>27</v>
+      </c>
+      <c r="N447" t="s">
+        <v>28</v>
+      </c>
+      <c r="O447" t="s">
         <v>4143</v>
-      </c>
-[...19 lines deleted...]
-        <v>4145</v>
       </c>
     </row>
     <row r="448" spans="1:15">
       <c r="A448">
-        <v>65035</v>
+        <v>65031</v>
       </c>
       <c r="B448" t="s">
+        <v>4144</v>
+      </c>
+      <c r="C448" t="s">
+        <v>4145</v>
+      </c>
+      <c r="D448" t="s">
         <v>4146</v>
       </c>
-      <c r="C448" t="s">
+      <c r="E448" t="s">
         <v>4147</v>
       </c>
-      <c r="D448" t="s">
+      <c r="F448" t="s">
         <v>4148</v>
       </c>
-      <c r="E448" t="s">
+      <c r="G448" t="s">
         <v>4149</v>
       </c>
-      <c r="F448" t="s">
+      <c r="H448" t="s">
         <v>4150</v>
       </c>
-      <c r="G448" t="s">
+      <c r="I448" t="s">
         <v>4151</v>
-      </c>
-[...4 lines deleted...]
-        <v>4153</v>
       </c>
       <c r="J448" t="s">
         <v>24</v>
       </c>
       <c r="K448" t="s">
         <v>25</v>
       </c>
       <c r="L448" t="s">
         <v>26</v>
       </c>
       <c r="M448" t="s">
         <v>27</v>
       </c>
       <c r="N448" t="s">
         <v>28</v>
       </c>
       <c r="O448" t="s">
-        <v>4154</v>
+        <v>4152</v>
       </c>
     </row>
     <row r="449" spans="1:15">
       <c r="A449">
-        <v>65036</v>
+        <v>65032</v>
       </c>
       <c r="B449" t="s">
+        <v>4153</v>
+      </c>
+      <c r="C449" t="s">
+        <v>4154</v>
+      </c>
+      <c r="D449" t="s">
         <v>4155</v>
       </c>
-      <c r="C449" t="s">
+      <c r="E449" t="s">
         <v>4156</v>
       </c>
-      <c r="D449" t="s">
+      <c r="F449" t="s">
         <v>4157</v>
       </c>
-      <c r="E449" t="s">
+      <c r="G449" t="s">
         <v>4158</v>
       </c>
-      <c r="F449" t="s">
+      <c r="H449" t="s">
         <v>4159</v>
       </c>
-      <c r="G449" t="s">
+      <c r="I449" t="s">
         <v>4160</v>
       </c>
-      <c r="H449" t="s">
+      <c r="J449" t="s">
+        <v>24</v>
+      </c>
+      <c r="K449" t="s">
+        <v>179</v>
+      </c>
+      <c r="L449" t="s">
+        <v>26</v>
+      </c>
+      <c r="M449" t="s">
+        <v>180</v>
+      </c>
+      <c r="N449" t="s">
+        <v>28</v>
+      </c>
+      <c r="O449" t="s">
         <v>4161</v>
-      </c>
-[...19 lines deleted...]
-        <v>4163</v>
       </c>
     </row>
     <row r="450" spans="1:15">
       <c r="A450">
-        <v>65037</v>
+        <v>65033</v>
       </c>
       <c r="B450" t="s">
+        <v>4162</v>
+      </c>
+      <c r="C450" t="s">
+        <v>4163</v>
+      </c>
+      <c r="D450" t="s">
         <v>4164</v>
       </c>
-      <c r="C450" t="s">
+      <c r="E450" t="s">
         <v>4165</v>
       </c>
-      <c r="D450" t="s">
+      <c r="F450" t="s">
         <v>4166</v>
       </c>
-      <c r="E450" t="s">
+      <c r="G450" t="s">
         <v>4167</v>
       </c>
-      <c r="F450" t="s">
+      <c r="H450" t="s">
         <v>4168</v>
       </c>
-      <c r="G450" t="s">
+      <c r="I450" t="s">
         <v>4169</v>
       </c>
-      <c r="H450" t="s">
+      <c r="J450" t="s">
+        <v>24</v>
+      </c>
+      <c r="K450" t="s">
         <v>4170</v>
       </c>
-      <c r="I450" t="s">
+      <c r="L450" t="s">
+        <v>26</v>
+      </c>
+      <c r="M450" t="s">
         <v>4171</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N450" t="s">
         <v>28</v>
       </c>
       <c r="O450" t="s">
         <v>4172</v>
       </c>
     </row>
     <row r="451" spans="1:15">
       <c r="A451">
-        <v>65038</v>
+        <v>65034</v>
       </c>
       <c r="B451" t="s">
         <v>4173</v>
       </c>
       <c r="C451" t="s">
         <v>4174</v>
       </c>
       <c r="D451" t="s">
         <v>4175</v>
       </c>
       <c r="E451" t="s">
         <v>4176</v>
       </c>
       <c r="F451" t="s">
         <v>4177</v>
       </c>
       <c r="G451" t="s">
         <v>4178</v>
       </c>
       <c r="H451" t="s">
         <v>4179</v>
       </c>
       <c r="I451" t="s">
         <v>4180</v>
       </c>
       <c r="J451" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K451" t="s">
-        <v>179</v>
+        <v>589</v>
       </c>
       <c r="L451" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M451" t="s">
-        <v>180</v>
+        <v>590</v>
       </c>
       <c r="N451" t="s">
         <v>28</v>
       </c>
       <c r="O451" t="s">
         <v>4181</v>
       </c>
     </row>
     <row r="452" spans="1:15">
       <c r="A452">
-        <v>65039</v>
+        <v>65035</v>
       </c>
       <c r="B452" t="s">
         <v>4182</v>
       </c>
       <c r="C452" t="s">
         <v>4183</v>
       </c>
       <c r="D452" t="s">
         <v>4184</v>
       </c>
       <c r="E452" t="s">
         <v>4185</v>
       </c>
       <c r="F452" t="s">
         <v>4186</v>
       </c>
       <c r="G452" t="s">
         <v>4187</v>
       </c>
       <c r="H452" t="s">
         <v>4188</v>
       </c>
       <c r="I452" t="s">
         <v>4189</v>
       </c>
       <c r="J452" t="s">
         <v>24</v>
       </c>
       <c r="K452" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L452" t="s">
         <v>26</v>
       </c>
       <c r="M452" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N452" t="s">
         <v>28</v>
       </c>
       <c r="O452" t="s">
         <v>4190</v>
       </c>
     </row>
     <row r="453" spans="1:15">
       <c r="A453">
-        <v>65040</v>
+        <v>65036</v>
       </c>
       <c r="B453" t="s">
         <v>4191</v>
       </c>
       <c r="C453" t="s">
         <v>4192</v>
       </c>
       <c r="D453" t="s">
         <v>4193</v>
       </c>
       <c r="E453" t="s">
         <v>4194</v>
       </c>
       <c r="F453" t="s">
         <v>4195</v>
       </c>
       <c r="G453" t="s">
         <v>4196</v>
       </c>
       <c r="H453" t="s">
         <v>4197</v>
       </c>
       <c r="I453" t="s">
         <v>4198</v>
       </c>
       <c r="J453" t="s">
         <v>24</v>
       </c>
       <c r="K453" t="s">
-        <v>1487</v>
+        <v>25</v>
       </c>
       <c r="L453" t="s">
         <v>26</v>
       </c>
       <c r="M453" t="s">
-        <v>1489</v>
+        <v>27</v>
       </c>
       <c r="N453" t="s">
         <v>28</v>
       </c>
       <c r="O453" t="s">
         <v>4199</v>
       </c>
     </row>
     <row r="454" spans="1:15">
       <c r="A454">
-        <v>65043</v>
+        <v>65037</v>
       </c>
       <c r="B454" t="s">
         <v>4200</v>
       </c>
       <c r="C454" t="s">
         <v>4201</v>
       </c>
       <c r="D454" t="s">
         <v>4202</v>
       </c>
       <c r="E454" t="s">
         <v>4203</v>
       </c>
       <c r="F454" t="s">
         <v>4204</v>
       </c>
       <c r="G454" t="s">
         <v>4205</v>
       </c>
       <c r="H454" t="s">
         <v>4206</v>
       </c>
       <c r="I454" t="s">
         <v>4207</v>
       </c>
       <c r="J454" t="s">
         <v>24</v>
       </c>
       <c r="K454" t="s">
         <v>25</v>
       </c>
       <c r="L454" t="s">
         <v>26</v>
       </c>
       <c r="M454" t="s">
         <v>27</v>
       </c>
       <c r="N454" t="s">
         <v>28</v>
       </c>
       <c r="O454" t="s">
         <v>4208</v>
       </c>
     </row>
     <row r="455" spans="1:15">
       <c r="A455">
-        <v>65044</v>
+        <v>65038</v>
       </c>
       <c r="B455" t="s">
         <v>4209</v>
       </c>
       <c r="C455" t="s">
         <v>4210</v>
       </c>
       <c r="D455" t="s">
         <v>4211</v>
       </c>
       <c r="E455" t="s">
         <v>4212</v>
       </c>
       <c r="F455" t="s">
         <v>4213</v>
       </c>
       <c r="G455" t="s">
         <v>4214</v>
       </c>
       <c r="H455" t="s">
         <v>4215</v>
       </c>
       <c r="I455" t="s">
         <v>4216</v>
       </c>
       <c r="J455" t="s">
         <v>24</v>
       </c>
       <c r="K455" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L455" t="s">
         <v>26</v>
       </c>
       <c r="M455" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N455" t="s">
         <v>28</v>
       </c>
       <c r="O455" t="s">
         <v>4217</v>
       </c>
     </row>
     <row r="456" spans="1:15">
       <c r="A456">
-        <v>65045</v>
+        <v>65039</v>
       </c>
       <c r="B456" t="s">
         <v>4218</v>
       </c>
       <c r="C456" t="s">
         <v>4219</v>
       </c>
       <c r="D456" t="s">
         <v>4220</v>
       </c>
       <c r="E456" t="s">
         <v>4221</v>
       </c>
       <c r="F456" t="s">
         <v>4222</v>
       </c>
       <c r="G456" t="s">
         <v>4223</v>
       </c>
       <c r="H456" t="s">
         <v>4224</v>
       </c>
       <c r="I456" t="s">
         <v>4225</v>
       </c>
       <c r="J456" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="K456" t="s">
+        <v>179</v>
+      </c>
+      <c r="L456" t="s">
+        <v>26</v>
+      </c>
+      <c r="M456" t="s">
+        <v>180</v>
+      </c>
+      <c r="N456" t="s">
+        <v>28</v>
+      </c>
+      <c r="O456" t="s">
         <v>4226</v>
-      </c>
-[...10 lines deleted...]
-        <v>4228</v>
       </c>
     </row>
     <row r="457" spans="1:15">
       <c r="A457">
-        <v>65046</v>
+        <v>65040</v>
       </c>
       <c r="B457" t="s">
+        <v>4227</v>
+      </c>
+      <c r="C457" t="s">
+        <v>4228</v>
+      </c>
+      <c r="D457" t="s">
         <v>4229</v>
       </c>
-      <c r="C457" t="s">
+      <c r="E457" t="s">
         <v>4230</v>
       </c>
-      <c r="D457" t="s">
+      <c r="F457" t="s">
         <v>4231</v>
       </c>
-      <c r="E457" t="s">
+      <c r="G457" t="s">
         <v>4232</v>
       </c>
-      <c r="F457" t="s">
+      <c r="H457" t="s">
         <v>4233</v>
       </c>
-      <c r="G457" t="s">
+      <c r="I457" t="s">
         <v>4234</v>
       </c>
-      <c r="H457" t="s">
+      <c r="J457" t="s">
+        <v>24</v>
+      </c>
+      <c r="K457" t="s">
+        <v>1487</v>
+      </c>
+      <c r="L457" t="s">
+        <v>26</v>
+      </c>
+      <c r="M457" t="s">
+        <v>1489</v>
+      </c>
+      <c r="N457" t="s">
+        <v>28</v>
+      </c>
+      <c r="O457" t="s">
         <v>4235</v>
-      </c>
-[...19 lines deleted...]
-        <v>4237</v>
       </c>
     </row>
     <row r="458" spans="1:15">
       <c r="A458">
-        <v>65047</v>
+        <v>65043</v>
       </c>
       <c r="B458" t="s">
+        <v>4236</v>
+      </c>
+      <c r="C458" t="s">
+        <v>4237</v>
+      </c>
+      <c r="D458" t="s">
         <v>4238</v>
       </c>
-      <c r="C458" t="s">
+      <c r="E458" t="s">
         <v>4239</v>
       </c>
-      <c r="D458" t="s">
+      <c r="F458" t="s">
         <v>4240</v>
       </c>
-      <c r="E458" t="s">
+      <c r="G458" t="s">
         <v>4241</v>
       </c>
-      <c r="F458" t="s">
+      <c r="H458" t="s">
         <v>4242</v>
       </c>
-      <c r="G458" t="s">
+      <c r="I458" t="s">
         <v>4243</v>
       </c>
-      <c r="H458" t="s">
+      <c r="J458" t="s">
+        <v>24</v>
+      </c>
+      <c r="K458" t="s">
+        <v>25</v>
+      </c>
+      <c r="L458" t="s">
+        <v>26</v>
+      </c>
+      <c r="M458" t="s">
+        <v>27</v>
+      </c>
+      <c r="N458" t="s">
+        <v>28</v>
+      </c>
+      <c r="O458" t="s">
         <v>4244</v>
-      </c>
-[...19 lines deleted...]
-        <v>4246</v>
       </c>
     </row>
     <row r="459" spans="1:15">
       <c r="A459">
-        <v>65049</v>
+        <v>65044</v>
       </c>
       <c r="B459" t="s">
+        <v>4245</v>
+      </c>
+      <c r="C459" t="s">
+        <v>4246</v>
+      </c>
+      <c r="D459" t="s">
         <v>4247</v>
       </c>
-      <c r="C459" t="s">
+      <c r="E459" t="s">
         <v>4248</v>
       </c>
-      <c r="D459" t="s">
+      <c r="F459" t="s">
         <v>4249</v>
       </c>
-      <c r="E459" t="s">
+      <c r="G459" t="s">
         <v>4250</v>
       </c>
-      <c r="F459" t="s">
+      <c r="H459" t="s">
         <v>4251</v>
       </c>
-      <c r="G459" t="s">
+      <c r="I459" t="s">
         <v>4252</v>
       </c>
-      <c r="H459" t="s">
+      <c r="J459" t="s">
+        <v>24</v>
+      </c>
+      <c r="K459" t="s">
+        <v>25</v>
+      </c>
+      <c r="L459" t="s">
+        <v>26</v>
+      </c>
+      <c r="M459" t="s">
+        <v>27</v>
+      </c>
+      <c r="N459" t="s">
+        <v>28</v>
+      </c>
+      <c r="O459" t="s">
         <v>4253</v>
-      </c>
-[...19 lines deleted...]
-        <v>4255</v>
       </c>
     </row>
     <row r="460" spans="1:15">
       <c r="A460">
-        <v>65050</v>
+        <v>65045</v>
       </c>
       <c r="B460" t="s">
+        <v>4254</v>
+      </c>
+      <c r="C460" t="s">
+        <v>4255</v>
+      </c>
+      <c r="D460" t="s">
         <v>4256</v>
       </c>
-      <c r="C460" t="s">
+      <c r="E460" t="s">
         <v>4257</v>
       </c>
-      <c r="D460" t="s">
+      <c r="F460" t="s">
         <v>4258</v>
       </c>
-      <c r="E460" t="s">
+      <c r="G460" t="s">
         <v>4259</v>
       </c>
-      <c r="F460" t="s">
+      <c r="H460" t="s">
         <v>4260</v>
       </c>
-      <c r="G460" t="s">
+      <c r="I460" t="s">
         <v>4261</v>
       </c>
-      <c r="H460" t="s">
+      <c r="J460" t="s">
+        <v>58</v>
+      </c>
+      <c r="K460" t="s">
         <v>4262</v>
       </c>
-      <c r="I460" t="s">
+      <c r="L460" t="s">
+        <v>60</v>
+      </c>
+      <c r="M460" t="s">
         <v>4263</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N460" t="s">
         <v>28</v>
       </c>
       <c r="O460" t="s">
         <v>4264</v>
       </c>
     </row>
     <row r="461" spans="1:15">
       <c r="A461">
-        <v>65051</v>
+        <v>65046</v>
       </c>
       <c r="B461" t="s">
         <v>4265</v>
       </c>
       <c r="C461" t="s">
         <v>4266</v>
       </c>
       <c r="D461" t="s">
         <v>4267</v>
       </c>
       <c r="E461" t="s">
         <v>4268</v>
       </c>
       <c r="F461" t="s">
         <v>4269</v>
       </c>
       <c r="G461" t="s">
         <v>4270</v>
       </c>
       <c r="H461" t="s">
         <v>4271</v>
       </c>
       <c r="I461" t="s">
         <v>4272</v>
       </c>
       <c r="J461" t="s">
         <v>24</v>
       </c>
       <c r="K461" t="s">
-        <v>755</v>
+        <v>47</v>
       </c>
       <c r="L461" t="s">
         <v>26</v>
       </c>
       <c r="M461" t="s">
-        <v>756</v>
+        <v>48</v>
       </c>
       <c r="N461" t="s">
         <v>28</v>
       </c>
       <c r="O461" t="s">
         <v>4273</v>
       </c>
     </row>
     <row r="462" spans="1:15">
       <c r="A462">
-        <v>65053</v>
+        <v>65047</v>
       </c>
       <c r="B462" t="s">
         <v>4274</v>
       </c>
       <c r="C462" t="s">
         <v>4275</v>
       </c>
       <c r="D462" t="s">
         <v>4276</v>
       </c>
       <c r="E462" t="s">
         <v>4277</v>
       </c>
       <c r="F462" t="s">
         <v>4278</v>
       </c>
       <c r="G462" t="s">
         <v>4279</v>
       </c>
       <c r="H462" t="s">
         <v>4280</v>
       </c>
       <c r="I462" t="s">
         <v>4281</v>
       </c>
       <c r="J462" t="s">
         <v>24</v>
       </c>
       <c r="K462" t="s">
-        <v>179</v>
+        <v>4262</v>
       </c>
       <c r="L462" t="s">
         <v>26</v>
       </c>
       <c r="M462" t="s">
-        <v>180</v>
+        <v>4263</v>
       </c>
       <c r="N462" t="s">
         <v>28</v>
       </c>
       <c r="O462" t="s">
         <v>4282</v>
       </c>
     </row>
     <row r="463" spans="1:15">
       <c r="A463">
-        <v>65054</v>
+        <v>65049</v>
       </c>
       <c r="B463" t="s">
         <v>4283</v>
       </c>
       <c r="C463" t="s">
         <v>4284</v>
       </c>
       <c r="D463" t="s">
         <v>4285</v>
       </c>
       <c r="E463" t="s">
         <v>4286</v>
       </c>
       <c r="F463" t="s">
         <v>4287</v>
       </c>
       <c r="G463" t="s">
         <v>4288</v>
       </c>
       <c r="H463" t="s">
         <v>4289</v>
       </c>
       <c r="I463" t="s">
         <v>4290</v>
       </c>
       <c r="J463" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K463" t="s">
-        <v>217</v>
+        <v>59</v>
       </c>
       <c r="L463" t="s">
-        <v>461</v>
+        <v>26</v>
       </c>
       <c r="M463" t="s">
-        <v>218</v>
+        <v>61</v>
       </c>
       <c r="N463" t="s">
         <v>28</v>
       </c>
       <c r="O463" t="s">
         <v>4291</v>
       </c>
     </row>
     <row r="464" spans="1:15">
       <c r="A464">
-        <v>65055</v>
+        <v>65050</v>
       </c>
       <c r="B464" t="s">
         <v>4292</v>
       </c>
       <c r="C464" t="s">
         <v>4293</v>
       </c>
       <c r="D464" t="s">
         <v>4294</v>
       </c>
       <c r="E464" t="s">
         <v>4295</v>
       </c>
       <c r="F464" t="s">
         <v>4296</v>
       </c>
       <c r="G464" t="s">
         <v>4297</v>
       </c>
       <c r="H464" t="s">
         <v>4298</v>
       </c>
       <c r="I464" t="s">
         <v>4299</v>
       </c>
       <c r="J464" t="s">
         <v>24</v>
       </c>
       <c r="K464" t="s">
-        <v>589</v>
+        <v>25</v>
       </c>
       <c r="L464" t="s">
         <v>26</v>
       </c>
       <c r="M464" t="s">
-        <v>590</v>
+        <v>27</v>
       </c>
       <c r="N464" t="s">
         <v>28</v>
       </c>
       <c r="O464" t="s">
         <v>4300</v>
       </c>
     </row>
     <row r="465" spans="1:15">
       <c r="A465">
-        <v>65057</v>
+        <v>65051</v>
       </c>
       <c r="B465" t="s">
         <v>4301</v>
       </c>
       <c r="C465" t="s">
         <v>4302</v>
       </c>
       <c r="D465" t="s">
         <v>4303</v>
       </c>
       <c r="E465" t="s">
         <v>4304</v>
       </c>
       <c r="F465" t="s">
         <v>4305</v>
       </c>
       <c r="G465" t="s">
         <v>4306</v>
       </c>
       <c r="H465" t="s">
         <v>4307</v>
       </c>
       <c r="I465" t="s">
         <v>4308</v>
       </c>
       <c r="J465" t="s">
         <v>24</v>
       </c>
       <c r="K465" t="s">
-        <v>283</v>
+        <v>755</v>
       </c>
       <c r="L465" t="s">
         <v>26</v>
       </c>
       <c r="M465" t="s">
-        <v>285</v>
+        <v>756</v>
       </c>
       <c r="N465" t="s">
         <v>28</v>
       </c>
       <c r="O465" t="s">
         <v>4309</v>
       </c>
     </row>
     <row r="466" spans="1:15">
       <c r="A466">
-        <v>65058</v>
+        <v>65053</v>
       </c>
       <c r="B466" t="s">
         <v>4310</v>
       </c>
       <c r="C466" t="s">
         <v>4311</v>
       </c>
       <c r="D466" t="s">
         <v>4312</v>
       </c>
       <c r="E466" t="s">
         <v>4313</v>
       </c>
       <c r="F466" t="s">
         <v>4314</v>
       </c>
       <c r="G466" t="s">
         <v>4315</v>
       </c>
       <c r="H466" t="s">
         <v>4316</v>
       </c>
       <c r="I466" t="s">
         <v>4317</v>
       </c>
       <c r="J466" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K466" t="s">
-        <v>699</v>
+        <v>179</v>
       </c>
       <c r="L466" t="s">
-        <v>461</v>
+        <v>26</v>
       </c>
       <c r="M466" t="s">
-        <v>700</v>
+        <v>180</v>
       </c>
       <c r="N466" t="s">
         <v>28</v>
       </c>
       <c r="O466" t="s">
         <v>4318</v>
       </c>
     </row>
     <row r="467" spans="1:15">
       <c r="A467">
-        <v>65059</v>
+        <v>65054</v>
       </c>
       <c r="B467" t="s">
         <v>4319</v>
       </c>
       <c r="C467" t="s">
         <v>4320</v>
       </c>
       <c r="D467" t="s">
         <v>4321</v>
       </c>
       <c r="E467" t="s">
         <v>4322</v>
       </c>
       <c r="F467" t="s">
         <v>4323</v>
       </c>
       <c r="G467" t="s">
         <v>4324</v>
       </c>
       <c r="H467" t="s">
         <v>4325</v>
       </c>
       <c r="I467" t="s">
         <v>4326</v>
       </c>
       <c r="J467" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K467" t="s">
-        <v>179</v>
+        <v>217</v>
       </c>
       <c r="L467" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M467" t="s">
-        <v>180</v>
+        <v>218</v>
       </c>
       <c r="N467" t="s">
         <v>28</v>
       </c>
       <c r="O467" t="s">
         <v>4327</v>
       </c>
     </row>
     <row r="468" spans="1:15">
       <c r="A468">
-        <v>65060</v>
+        <v>65055</v>
       </c>
       <c r="B468" t="s">
         <v>4328</v>
       </c>
       <c r="C468" t="s">
         <v>4329</v>
       </c>
       <c r="D468" t="s">
         <v>4330</v>
       </c>
       <c r="E468" t="s">
         <v>4331</v>
       </c>
       <c r="F468" t="s">
         <v>4332</v>
       </c>
       <c r="G468" t="s">
         <v>4333</v>
       </c>
       <c r="H468" t="s">
         <v>4334</v>
       </c>
       <c r="I468" t="s">
         <v>4335</v>
       </c>
       <c r="J468" t="s">
         <v>24</v>
       </c>
       <c r="K468" t="s">
-        <v>47</v>
+        <v>589</v>
       </c>
       <c r="L468" t="s">
         <v>26</v>
       </c>
       <c r="M468" t="s">
-        <v>48</v>
+        <v>590</v>
       </c>
       <c r="N468" t="s">
         <v>28</v>
       </c>
       <c r="O468" t="s">
         <v>4336</v>
       </c>
     </row>
     <row r="469" spans="1:15">
       <c r="A469">
-        <v>65061</v>
+        <v>65057</v>
       </c>
       <c r="B469" t="s">
         <v>4337</v>
       </c>
       <c r="C469" t="s">
         <v>4338</v>
       </c>
       <c r="D469" t="s">
         <v>4339</v>
       </c>
       <c r="E469" t="s">
         <v>4340</v>
       </c>
       <c r="F469" t="s">
         <v>4341</v>
       </c>
       <c r="G469" t="s">
         <v>4342</v>
       </c>
       <c r="H469" t="s">
         <v>4343</v>
       </c>
       <c r="I469" t="s">
         <v>4344</v>
       </c>
       <c r="J469" t="s">
         <v>24</v>
       </c>
       <c r="K469" t="s">
-        <v>1487</v>
+        <v>283</v>
       </c>
       <c r="L469" t="s">
         <v>26</v>
       </c>
       <c r="M469" t="s">
-        <v>1489</v>
+        <v>285</v>
       </c>
       <c r="N469" t="s">
         <v>28</v>
       </c>
       <c r="O469" t="s">
         <v>4345</v>
       </c>
     </row>
     <row r="470" spans="1:15">
       <c r="A470">
-        <v>65062</v>
+        <v>65058</v>
       </c>
       <c r="B470" t="s">
         <v>4346</v>
       </c>
       <c r="C470" t="s">
         <v>4347</v>
       </c>
       <c r="D470" t="s">
         <v>4348</v>
       </c>
       <c r="E470" t="s">
         <v>4349</v>
       </c>
       <c r="F470" t="s">
         <v>4350</v>
       </c>
       <c r="G470" t="s">
         <v>4351</v>
       </c>
       <c r="H470" t="s">
         <v>4352</v>
       </c>
       <c r="I470" t="s">
         <v>4353</v>
       </c>
       <c r="J470" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K470" t="s">
-        <v>25</v>
+        <v>699</v>
       </c>
       <c r="L470" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M470" t="s">
-        <v>27</v>
+        <v>700</v>
       </c>
       <c r="N470" t="s">
         <v>28</v>
       </c>
       <c r="O470" t="s">
         <v>4354</v>
       </c>
     </row>
     <row r="471" spans="1:15">
       <c r="A471">
-        <v>65063</v>
+        <v>65059</v>
       </c>
       <c r="B471" t="s">
         <v>4355</v>
       </c>
       <c r="C471" t="s">
         <v>4356</v>
       </c>
       <c r="D471" t="s">
         <v>4357</v>
       </c>
       <c r="E471" t="s">
         <v>4358</v>
       </c>
       <c r="F471" t="s">
         <v>4359</v>
       </c>
       <c r="G471" t="s">
         <v>4360</v>
       </c>
       <c r="H471" t="s">
         <v>4361</v>
       </c>
       <c r="I471" t="s">
         <v>4362</v>
       </c>
       <c r="J471" t="s">
         <v>24</v>
       </c>
       <c r="K471" t="s">
-        <v>1080</v>
+        <v>179</v>
       </c>
       <c r="L471" t="s">
         <v>26</v>
       </c>
       <c r="M471" t="s">
-        <v>1081</v>
+        <v>180</v>
       </c>
       <c r="N471" t="s">
         <v>28</v>
       </c>
       <c r="O471" t="s">
         <v>4363</v>
       </c>
     </row>
     <row r="472" spans="1:15">
       <c r="A472">
-        <v>65065</v>
+        <v>65060</v>
       </c>
       <c r="B472" t="s">
         <v>4364</v>
       </c>
       <c r="C472" t="s">
         <v>4365</v>
       </c>
       <c r="D472" t="s">
         <v>4366</v>
       </c>
       <c r="E472" t="s">
         <v>4367</v>
       </c>
       <c r="F472" t="s">
         <v>4368</v>
       </c>
       <c r="G472" t="s">
         <v>4369</v>
       </c>
       <c r="H472" t="s">
         <v>4370</v>
       </c>
       <c r="I472" t="s">
         <v>4371</v>
       </c>
       <c r="J472" t="s">
+        <v>24</v>
+      </c>
+      <c r="K472" t="s">
+        <v>47</v>
+      </c>
+      <c r="L472" t="s">
+        <v>26</v>
+      </c>
+      <c r="M472" t="s">
+        <v>48</v>
+      </c>
+      <c r="N472" t="s">
+        <v>28</v>
+      </c>
+      <c r="O472" t="s">
         <v>4372</v>
-      </c>
-[...13 lines deleted...]
-        <v>4374</v>
       </c>
     </row>
     <row r="473" spans="1:15">
       <c r="A473">
-        <v>65068</v>
+        <v>65061</v>
       </c>
       <c r="B473" t="s">
+        <v>4373</v>
+      </c>
+      <c r="C473" t="s">
+        <v>4374</v>
+      </c>
+      <c r="D473" t="s">
         <v>4375</v>
       </c>
-      <c r="C473" t="s">
+      <c r="E473" t="s">
         <v>4376</v>
       </c>
-      <c r="D473" t="s">
+      <c r="F473" t="s">
         <v>4377</v>
       </c>
-      <c r="E473" t="s">
+      <c r="G473" t="s">
         <v>4378</v>
       </c>
-      <c r="F473" t="s">
+      <c r="H473" t="s">
         <v>4379</v>
       </c>
-      <c r="G473" t="s">
+      <c r="I473" t="s">
         <v>4380</v>
       </c>
-      <c r="H473" t="s">
+      <c r="J473" t="s">
+        <v>24</v>
+      </c>
+      <c r="K473" t="s">
+        <v>1487</v>
+      </c>
+      <c r="L473" t="s">
+        <v>26</v>
+      </c>
+      <c r="M473" t="s">
+        <v>1489</v>
+      </c>
+      <c r="N473" t="s">
+        <v>28</v>
+      </c>
+      <c r="O473" t="s">
         <v>4381</v>
-      </c>
-[...19 lines deleted...]
-        <v>4383</v>
       </c>
     </row>
     <row r="474" spans="1:15">
       <c r="A474">
-        <v>65069</v>
+        <v>65062</v>
       </c>
       <c r="B474" t="s">
+        <v>4382</v>
+      </c>
+      <c r="C474" t="s">
+        <v>4383</v>
+      </c>
+      <c r="D474" t="s">
         <v>4384</v>
       </c>
-      <c r="C474" t="s">
+      <c r="E474" t="s">
         <v>4385</v>
       </c>
-      <c r="D474" t="s">
+      <c r="F474" t="s">
         <v>4386</v>
       </c>
-      <c r="E474" t="s">
+      <c r="G474" t="s">
         <v>4387</v>
       </c>
-      <c r="F474" t="s">
+      <c r="H474" t="s">
         <v>4388</v>
       </c>
-      <c r="G474" t="s">
+      <c r="I474" t="s">
         <v>4389</v>
       </c>
-      <c r="H474" t="s">
+      <c r="J474" t="s">
+        <v>24</v>
+      </c>
+      <c r="K474" t="s">
+        <v>25</v>
+      </c>
+      <c r="L474" t="s">
+        <v>26</v>
+      </c>
+      <c r="M474" t="s">
+        <v>27</v>
+      </c>
+      <c r="N474" t="s">
+        <v>28</v>
+      </c>
+      <c r="O474" t="s">
         <v>4390</v>
-      </c>
-[...19 lines deleted...]
-        <v>4392</v>
       </c>
     </row>
     <row r="475" spans="1:15">
       <c r="A475">
-        <v>65071</v>
+        <v>65063</v>
       </c>
       <c r="B475" t="s">
+        <v>4391</v>
+      </c>
+      <c r="C475" t="s">
+        <v>4392</v>
+      </c>
+      <c r="D475" t="s">
         <v>4393</v>
       </c>
-      <c r="C475" t="s">
+      <c r="E475" t="s">
         <v>4394</v>
       </c>
-      <c r="D475" t="s">
+      <c r="F475" t="s">
         <v>4395</v>
       </c>
-      <c r="E475" t="s">
+      <c r="G475" t="s">
         <v>4396</v>
       </c>
-      <c r="F475" t="s">
+      <c r="H475" t="s">
         <v>4397</v>
       </c>
-      <c r="G475" t="s">
+      <c r="I475" t="s">
         <v>4398</v>
       </c>
-      <c r="H475" t="s">
+      <c r="J475" t="s">
+        <v>24</v>
+      </c>
+      <c r="K475" t="s">
+        <v>1080</v>
+      </c>
+      <c r="L475" t="s">
+        <v>26</v>
+      </c>
+      <c r="M475" t="s">
+        <v>1081</v>
+      </c>
+      <c r="N475" t="s">
+        <v>28</v>
+      </c>
+      <c r="O475" t="s">
         <v>4399</v>
-      </c>
-[...19 lines deleted...]
-        <v>4401</v>
       </c>
     </row>
     <row r="476" spans="1:15">
       <c r="A476">
-        <v>65073</v>
+        <v>65065</v>
       </c>
       <c r="B476" t="s">
+        <v>4400</v>
+      </c>
+      <c r="C476" t="s">
+        <v>4401</v>
+      </c>
+      <c r="D476" t="s">
         <v>4402</v>
       </c>
-      <c r="C476" t="s">
+      <c r="E476" t="s">
         <v>4403</v>
       </c>
-      <c r="D476" t="s">
+      <c r="F476" t="s">
         <v>4404</v>
       </c>
-      <c r="E476" t="s">
+      <c r="G476" t="s">
         <v>4405</v>
       </c>
-      <c r="F476" t="s">
+      <c r="H476" t="s">
         <v>4406</v>
       </c>
-      <c r="G476" t="s">
+      <c r="I476" t="s">
         <v>4407</v>
       </c>
-      <c r="H476" t="s">
+      <c r="J476" t="s">
         <v>4408</v>
       </c>
-      <c r="I476" t="s">
+      <c r="K476" t="s">
+        <v>1487</v>
+      </c>
+      <c r="L476" t="s">
         <v>4409</v>
       </c>
-      <c r="J476" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M476" t="s">
-        <v>27</v>
+        <v>1489</v>
       </c>
       <c r="N476" t="s">
         <v>28</v>
       </c>
       <c r="O476" t="s">
         <v>4410</v>
       </c>
     </row>
     <row r="477" spans="1:15">
       <c r="A477">
-        <v>65074</v>
+        <v>65068</v>
       </c>
       <c r="B477" t="s">
         <v>4411</v>
       </c>
       <c r="C477" t="s">
         <v>4412</v>
       </c>
       <c r="D477" t="s">
         <v>4413</v>
       </c>
       <c r="E477" t="s">
         <v>4414</v>
       </c>
       <c r="F477" t="s">
         <v>4415</v>
       </c>
       <c r="G477" t="s">
         <v>4416</v>
       </c>
       <c r="H477" t="s">
         <v>4417</v>
       </c>
       <c r="I477" t="s">
         <v>4418</v>
       </c>
       <c r="J477" t="s">
         <v>24</v>
       </c>
       <c r="K477" t="s">
+        <v>25</v>
+      </c>
+      <c r="L477" t="s">
+        <v>26</v>
+      </c>
+      <c r="M477" t="s">
+        <v>27</v>
+      </c>
+      <c r="N477" t="s">
+        <v>28</v>
+      </c>
+      <c r="O477" t="s">
         <v>4419</v>
-      </c>
-[...10 lines deleted...]
-        <v>4421</v>
       </c>
     </row>
     <row r="478" spans="1:15">
       <c r="A478">
-        <v>65075</v>
+        <v>65069</v>
       </c>
       <c r="B478" t="s">
+        <v>4420</v>
+      </c>
+      <c r="C478" t="s">
+        <v>4421</v>
+      </c>
+      <c r="D478" t="s">
         <v>4422</v>
       </c>
-      <c r="C478" t="s">
+      <c r="E478" t="s">
         <v>4423</v>
       </c>
-      <c r="D478" t="s">
+      <c r="F478" t="s">
         <v>4424</v>
       </c>
-      <c r="E478" t="s">
+      <c r="G478" t="s">
         <v>4425</v>
       </c>
-      <c r="F478" t="s">
+      <c r="H478" t="s">
         <v>4426</v>
       </c>
-      <c r="G478" t="s">
+      <c r="I478" t="s">
         <v>4427</v>
       </c>
-      <c r="H478" t="s">
+      <c r="J478" t="s">
+        <v>24</v>
+      </c>
+      <c r="K478" t="s">
+        <v>179</v>
+      </c>
+      <c r="L478" t="s">
+        <v>26</v>
+      </c>
+      <c r="M478" t="s">
+        <v>180</v>
+      </c>
+      <c r="N478" t="s">
+        <v>28</v>
+      </c>
+      <c r="O478" t="s">
         <v>4428</v>
-      </c>
-[...19 lines deleted...]
-        <v>4430</v>
       </c>
     </row>
     <row r="479" spans="1:15">
       <c r="A479">
-        <v>65076</v>
+        <v>65071</v>
       </c>
       <c r="B479" t="s">
+        <v>4429</v>
+      </c>
+      <c r="C479" t="s">
+        <v>4430</v>
+      </c>
+      <c r="D479" t="s">
         <v>4431</v>
       </c>
-      <c r="C479" t="s">
+      <c r="E479" t="s">
         <v>4432</v>
       </c>
-      <c r="D479" t="s">
+      <c r="F479" t="s">
         <v>4433</v>
       </c>
-      <c r="E479" t="s">
+      <c r="G479" t="s">
         <v>4434</v>
       </c>
-      <c r="F479" t="s">
+      <c r="H479" t="s">
         <v>4435</v>
       </c>
-      <c r="G479" t="s">
+      <c r="I479" t="s">
         <v>4436</v>
       </c>
-      <c r="H479" t="s">
+      <c r="J479" t="s">
+        <v>24</v>
+      </c>
+      <c r="K479" t="s">
+        <v>25</v>
+      </c>
+      <c r="L479" t="s">
+        <v>26</v>
+      </c>
+      <c r="M479" t="s">
+        <v>27</v>
+      </c>
+      <c r="N479" t="s">
+        <v>28</v>
+      </c>
+      <c r="O479" t="s">
         <v>4437</v>
-      </c>
-[...19 lines deleted...]
-        <v>4439</v>
       </c>
     </row>
     <row r="480" spans="1:15">
       <c r="A480">
-        <v>65077</v>
+        <v>65073</v>
       </c>
       <c r="B480" t="s">
+        <v>4438</v>
+      </c>
+      <c r="C480" t="s">
+        <v>4439</v>
+      </c>
+      <c r="D480" t="s">
         <v>4440</v>
       </c>
-      <c r="C480" t="s">
+      <c r="E480" t="s">
         <v>4441</v>
       </c>
-      <c r="D480" t="s">
+      <c r="F480" t="s">
         <v>4442</v>
       </c>
-      <c r="E480" t="s">
+      <c r="G480" t="s">
         <v>4443</v>
       </c>
-      <c r="F480" t="s">
+      <c r="H480" t="s">
         <v>4444</v>
       </c>
-      <c r="G480" t="s">
+      <c r="I480" t="s">
         <v>4445</v>
       </c>
-      <c r="H480" t="s">
+      <c r="J480" t="s">
+        <v>24</v>
+      </c>
+      <c r="K480" t="s">
+        <v>25</v>
+      </c>
+      <c r="L480" t="s">
+        <v>26</v>
+      </c>
+      <c r="M480" t="s">
+        <v>27</v>
+      </c>
+      <c r="N480" t="s">
+        <v>28</v>
+      </c>
+      <c r="O480" t="s">
         <v>4446</v>
-      </c>
-[...19 lines deleted...]
-        <v>4448</v>
       </c>
     </row>
     <row r="481" spans="1:15">
       <c r="A481">
-        <v>65080</v>
+        <v>65074</v>
       </c>
       <c r="B481" t="s">
+        <v>4447</v>
+      </c>
+      <c r="C481" t="s">
+        <v>4448</v>
+      </c>
+      <c r="D481" t="s">
         <v>4449</v>
       </c>
-      <c r="C481" t="s">
+      <c r="E481" t="s">
         <v>4450</v>
       </c>
-      <c r="D481" t="s">
+      <c r="F481" t="s">
         <v>4451</v>
       </c>
-      <c r="E481" t="s">
+      <c r="G481" t="s">
         <v>4452</v>
       </c>
-      <c r="F481" t="s">
+      <c r="H481" t="s">
         <v>4453</v>
       </c>
-      <c r="G481" t="s">
+      <c r="I481" t="s">
         <v>4454</v>
       </c>
-      <c r="H481" t="s">
+      <c r="J481" t="s">
+        <v>24</v>
+      </c>
+      <c r="K481" t="s">
         <v>4455</v>
       </c>
-      <c r="I481" t="s">
+      <c r="L481" t="s">
+        <v>26</v>
+      </c>
+      <c r="M481" t="s">
         <v>4456</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N481" t="s">
         <v>28</v>
       </c>
       <c r="O481" t="s">
         <v>4457</v>
       </c>
     </row>
     <row r="482" spans="1:15">
       <c r="A482">
-        <v>65081</v>
+        <v>65075</v>
       </c>
       <c r="B482" t="s">
         <v>4458</v>
       </c>
       <c r="C482" t="s">
         <v>4459</v>
       </c>
       <c r="D482" t="s">
         <v>4460</v>
       </c>
       <c r="E482" t="s">
         <v>4461</v>
       </c>
       <c r="F482" t="s">
         <v>4462</v>
       </c>
       <c r="G482" t="s">
         <v>4463</v>
       </c>
       <c r="H482" t="s">
         <v>4464</v>
       </c>
       <c r="I482" t="s">
         <v>4465</v>
       </c>
       <c r="J482" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="K482" t="s">
-        <v>47</v>
+        <v>4170</v>
       </c>
       <c r="L482" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="M482" t="s">
-        <v>48</v>
+        <v>4171</v>
       </c>
       <c r="N482" t="s">
         <v>28</v>
       </c>
       <c r="O482" t="s">
         <v>4466</v>
       </c>
     </row>
     <row r="483" spans="1:15">
       <c r="A483">
-        <v>65082</v>
+        <v>65076</v>
       </c>
       <c r="B483" t="s">
         <v>4467</v>
       </c>
       <c r="C483" t="s">
         <v>4468</v>
       </c>
       <c r="D483" t="s">
         <v>4469</v>
       </c>
       <c r="E483" t="s">
         <v>4470</v>
       </c>
       <c r="F483" t="s">
         <v>4471</v>
       </c>
       <c r="G483" t="s">
         <v>4472</v>
       </c>
       <c r="H483" t="s">
         <v>4473</v>
       </c>
       <c r="I483" t="s">
         <v>4474</v>
       </c>
       <c r="J483" t="s">
         <v>24</v>
       </c>
       <c r="K483" t="s">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="L483" t="s">
         <v>26</v>
       </c>
       <c r="M483" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="N483" t="s">
         <v>28</v>
       </c>
       <c r="O483" t="s">
         <v>4475</v>
       </c>
     </row>
     <row r="484" spans="1:15">
       <c r="A484">
-        <v>65083</v>
+        <v>65077</v>
       </c>
       <c r="B484" t="s">
         <v>4476</v>
       </c>
       <c r="C484" t="s">
         <v>4477</v>
       </c>
       <c r="D484" t="s">
         <v>4478</v>
       </c>
       <c r="E484" t="s">
         <v>4479</v>
       </c>
       <c r="F484" t="s">
         <v>4480</v>
       </c>
       <c r="G484" t="s">
         <v>4481</v>
       </c>
       <c r="H484" t="s">
         <v>4482</v>
       </c>
       <c r="I484" t="s">
         <v>4483</v>
       </c>
       <c r="J484" t="s">
         <v>24</v>
       </c>
       <c r="K484" t="s">
-        <v>179</v>
+        <v>755</v>
       </c>
       <c r="L484" t="s">
         <v>26</v>
       </c>
       <c r="M484" t="s">
-        <v>180</v>
+        <v>756</v>
       </c>
       <c r="N484" t="s">
         <v>28</v>
       </c>
       <c r="O484" t="s">
         <v>4484</v>
       </c>
     </row>
     <row r="485" spans="1:15">
       <c r="A485">
-        <v>65084</v>
+        <v>65080</v>
       </c>
       <c r="B485" t="s">
         <v>4485</v>
       </c>
       <c r="C485" t="s">
         <v>4486</v>
       </c>
       <c r="D485" t="s">
         <v>4487</v>
       </c>
       <c r="E485" t="s">
         <v>4488</v>
       </c>
       <c r="F485" t="s">
         <v>4489</v>
       </c>
       <c r="G485" t="s">
         <v>4490</v>
       </c>
       <c r="H485" t="s">
         <v>4491</v>
       </c>
       <c r="I485" t="s">
         <v>4492</v>
       </c>
       <c r="J485" t="s">
         <v>24</v>
       </c>
       <c r="K485" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L485" t="s">
         <v>26</v>
       </c>
       <c r="M485" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N485" t="s">
         <v>28</v>
       </c>
       <c r="O485" t="s">
         <v>4493</v>
       </c>
     </row>
     <row r="486" spans="1:15">
       <c r="A486">
-        <v>65085</v>
+        <v>65081</v>
       </c>
       <c r="B486" t="s">
         <v>4494</v>
       </c>
       <c r="C486" t="s">
         <v>4495</v>
       </c>
       <c r="D486" t="s">
         <v>4496</v>
       </c>
       <c r="E486" t="s">
         <v>4497</v>
       </c>
       <c r="F486" t="s">
         <v>4498</v>
       </c>
       <c r="G486" t="s">
         <v>4499</v>
       </c>
       <c r="H486" t="s">
         <v>4500</v>
       </c>
       <c r="I486" t="s">
         <v>4501</v>
       </c>
       <c r="J486" t="s">
         <v>24</v>
       </c>
       <c r="K486" t="s">
-        <v>589</v>
+        <v>47</v>
       </c>
       <c r="L486" t="s">
         <v>26</v>
       </c>
       <c r="M486" t="s">
-        <v>590</v>
+        <v>48</v>
       </c>
       <c r="N486" t="s">
         <v>28</v>
       </c>
       <c r="O486" t="s">
         <v>4502</v>
       </c>
     </row>
     <row r="487" spans="1:15">
       <c r="A487">
-        <v>65086</v>
+        <v>65082</v>
       </c>
       <c r="B487" t="s">
         <v>4503</v>
       </c>
       <c r="C487" t="s">
         <v>4504</v>
       </c>
       <c r="D487" t="s">
         <v>4505</v>
       </c>
       <c r="E487" t="s">
         <v>4506</v>
       </c>
       <c r="F487" t="s">
         <v>4507</v>
       </c>
       <c r="G487" t="s">
         <v>4508</v>
       </c>
       <c r="H487" t="s">
         <v>4509</v>
       </c>
       <c r="I487" t="s">
         <v>4510</v>
       </c>
       <c r="J487" t="s">
         <v>24</v>
       </c>
       <c r="K487" t="s">
-        <v>179</v>
+        <v>47</v>
       </c>
       <c r="L487" t="s">
         <v>26</v>
       </c>
       <c r="M487" t="s">
-        <v>180</v>
+        <v>48</v>
       </c>
       <c r="N487" t="s">
         <v>28</v>
       </c>
       <c r="O487" t="s">
         <v>4511</v>
       </c>
     </row>
     <row r="488" spans="1:15">
       <c r="A488">
-        <v>65087</v>
+        <v>65083</v>
       </c>
       <c r="B488" t="s">
         <v>4512</v>
       </c>
       <c r="C488" t="s">
         <v>4513</v>
       </c>
       <c r="D488" t="s">
         <v>4514</v>
       </c>
       <c r="E488" t="s">
         <v>4515</v>
       </c>
       <c r="F488" t="s">
         <v>4516</v>
       </c>
       <c r="G488" t="s">
         <v>4517</v>
       </c>
       <c r="H488" t="s">
         <v>4518</v>
       </c>
       <c r="I488" t="s">
         <v>4519</v>
       </c>
       <c r="J488" t="s">
         <v>24</v>
       </c>
       <c r="K488" t="s">
         <v>179</v>
       </c>
       <c r="L488" t="s">
         <v>26</v>
       </c>
       <c r="M488" t="s">
         <v>180</v>
       </c>
       <c r="N488" t="s">
         <v>28</v>
       </c>
       <c r="O488" t="s">
         <v>4520</v>
       </c>
     </row>
     <row r="489" spans="1:15">
       <c r="A489">
-        <v>65088</v>
+        <v>65084</v>
       </c>
       <c r="B489" t="s">
         <v>4521</v>
       </c>
       <c r="C489" t="s">
         <v>4522</v>
       </c>
       <c r="D489" t="s">
         <v>4523</v>
       </c>
       <c r="E489" t="s">
         <v>4524</v>
       </c>
       <c r="F489" t="s">
         <v>4525</v>
       </c>
       <c r="G489" t="s">
         <v>4526</v>
       </c>
       <c r="H489" t="s">
         <v>4527</v>
       </c>
       <c r="I489" t="s">
         <v>4528</v>
       </c>
       <c r="J489" t="s">
         <v>24</v>
       </c>
       <c r="K489" t="s">
         <v>25</v>
       </c>
       <c r="L489" t="s">
         <v>26</v>
       </c>
       <c r="M489" t="s">
         <v>27</v>
       </c>
       <c r="N489" t="s">
         <v>28</v>
       </c>
       <c r="O489" t="s">
         <v>4529</v>
       </c>
     </row>
     <row r="490" spans="1:15">
       <c r="A490">
-        <v>65089</v>
+        <v>65085</v>
       </c>
       <c r="B490" t="s">
         <v>4530</v>
       </c>
       <c r="C490" t="s">
         <v>4531</v>
       </c>
       <c r="D490" t="s">
         <v>4532</v>
       </c>
       <c r="E490" t="s">
         <v>4533</v>
       </c>
       <c r="F490" t="s">
         <v>4534</v>
       </c>
       <c r="G490" t="s">
         <v>4535</v>
       </c>
       <c r="H490" t="s">
         <v>4536</v>
       </c>
       <c r="I490" t="s">
         <v>4537</v>
       </c>
       <c r="J490" t="s">
         <v>24</v>
       </c>
       <c r="K490" t="s">
-        <v>25</v>
+        <v>589</v>
       </c>
       <c r="L490" t="s">
         <v>26</v>
       </c>
       <c r="M490" t="s">
-        <v>27</v>
+        <v>590</v>
       </c>
       <c r="N490" t="s">
         <v>28</v>
       </c>
       <c r="O490" t="s">
         <v>4538</v>
       </c>
     </row>
     <row r="491" spans="1:15">
       <c r="A491">
-        <v>65090</v>
+        <v>65086</v>
       </c>
       <c r="B491" t="s">
         <v>4539</v>
       </c>
       <c r="C491" t="s">
         <v>4540</v>
       </c>
       <c r="D491" t="s">
         <v>4541</v>
       </c>
       <c r="E491" t="s">
         <v>4542</v>
       </c>
       <c r="F491" t="s">
         <v>4543</v>
       </c>
       <c r="G491" t="s">
         <v>4544</v>
       </c>
       <c r="H491" t="s">
         <v>4545</v>
       </c>
       <c r="I491" t="s">
         <v>4546</v>
       </c>
       <c r="J491" t="s">
         <v>24</v>
       </c>
       <c r="K491" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L491" t="s">
         <v>26</v>
       </c>
       <c r="M491" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N491" t="s">
         <v>28</v>
       </c>
       <c r="O491" t="s">
         <v>4547</v>
       </c>
     </row>
     <row r="492" spans="1:15">
       <c r="A492">
-        <v>65091</v>
+        <v>65087</v>
       </c>
       <c r="B492" t="s">
         <v>4548</v>
       </c>
       <c r="C492" t="s">
         <v>4549</v>
       </c>
       <c r="D492" t="s">
         <v>4550</v>
       </c>
       <c r="E492" t="s">
         <v>4551</v>
       </c>
       <c r="F492" t="s">
         <v>4552</v>
       </c>
       <c r="G492" t="s">
         <v>4553</v>
       </c>
       <c r="H492" t="s">
         <v>4554</v>
       </c>
       <c r="I492" t="s">
         <v>4555</v>
       </c>
       <c r="J492" t="s">
         <v>24</v>
       </c>
       <c r="K492" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L492" t="s">
         <v>26</v>
       </c>
       <c r="M492" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N492" t="s">
         <v>28</v>
       </c>
       <c r="O492" t="s">
         <v>4556</v>
       </c>
     </row>
     <row r="493" spans="1:15">
       <c r="A493">
-        <v>65092</v>
+        <v>65088</v>
       </c>
       <c r="B493" t="s">
         <v>4557</v>
       </c>
       <c r="C493" t="s">
         <v>4558</v>
       </c>
       <c r="D493" t="s">
         <v>4559</v>
       </c>
       <c r="E493" t="s">
         <v>4560</v>
       </c>
       <c r="F493" t="s">
         <v>4561</v>
       </c>
       <c r="G493" t="s">
         <v>4562</v>
       </c>
       <c r="H493" t="s">
         <v>4563</v>
       </c>
       <c r="I493" t="s">
         <v>4564</v>
       </c>
       <c r="J493" t="s">
         <v>24</v>
       </c>
       <c r="K493" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L493" t="s">
         <v>26</v>
       </c>
       <c r="M493" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N493" t="s">
         <v>28</v>
       </c>
       <c r="O493" t="s">
         <v>4565</v>
       </c>
     </row>
     <row r="494" spans="1:15">
       <c r="A494">
-        <v>65093</v>
+        <v>65089</v>
       </c>
       <c r="B494" t="s">
         <v>4566</v>
       </c>
       <c r="C494" t="s">
         <v>4567</v>
       </c>
       <c r="D494" t="s">
         <v>4568</v>
       </c>
       <c r="E494" t="s">
         <v>4569</v>
       </c>
       <c r="F494" t="s">
         <v>4570</v>
       </c>
       <c r="G494" t="s">
         <v>4571</v>
       </c>
       <c r="H494" t="s">
         <v>4572</v>
       </c>
       <c r="I494" t="s">
         <v>4573</v>
       </c>
       <c r="J494" t="s">
         <v>24</v>
       </c>
       <c r="K494" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L494" t="s">
         <v>26</v>
       </c>
       <c r="M494" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N494" t="s">
         <v>28</v>
       </c>
       <c r="O494" t="s">
         <v>4574</v>
       </c>
     </row>
     <row r="495" spans="1:15">
       <c r="A495">
-        <v>65094</v>
+        <v>65090</v>
       </c>
       <c r="B495" t="s">
         <v>4575</v>
       </c>
       <c r="C495" t="s">
         <v>4576</v>
       </c>
       <c r="D495" t="s">
         <v>4577</v>
       </c>
       <c r="E495" t="s">
         <v>4578</v>
       </c>
       <c r="F495" t="s">
         <v>4579</v>
       </c>
       <c r="G495" t="s">
         <v>4580</v>
       </c>
       <c r="H495" t="s">
         <v>4581</v>
       </c>
       <c r="I495" t="s">
         <v>4582</v>
       </c>
       <c r="J495" t="s">
         <v>24</v>
       </c>
       <c r="K495" t="s">
+        <v>25</v>
+      </c>
+      <c r="L495" t="s">
+        <v>26</v>
+      </c>
+      <c r="M495" t="s">
+        <v>27</v>
+      </c>
+      <c r="N495" t="s">
+        <v>28</v>
+      </c>
+      <c r="O495" t="s">
         <v>4583</v>
-      </c>
-[...10 lines deleted...]
-        <v>4585</v>
       </c>
     </row>
     <row r="496" spans="1:15">
       <c r="A496">
-        <v>65095</v>
+        <v>65091</v>
       </c>
       <c r="B496" t="s">
+        <v>4584</v>
+      </c>
+      <c r="C496" t="s">
+        <v>4585</v>
+      </c>
+      <c r="D496" t="s">
         <v>4586</v>
       </c>
-      <c r="C496" t="s">
+      <c r="E496" t="s">
         <v>4587</v>
       </c>
-      <c r="D496" t="s">
+      <c r="F496" t="s">
         <v>4588</v>
       </c>
-      <c r="E496" t="s">
+      <c r="G496" t="s">
         <v>4589</v>
       </c>
-      <c r="F496" t="s">
+      <c r="H496" t="s">
         <v>4590</v>
       </c>
-      <c r="G496" t="s">
+      <c r="I496" t="s">
         <v>4591</v>
       </c>
-      <c r="H496" t="s">
+      <c r="J496" t="s">
+        <v>24</v>
+      </c>
+      <c r="K496" t="s">
+        <v>25</v>
+      </c>
+      <c r="L496" t="s">
+        <v>26</v>
+      </c>
+      <c r="M496" t="s">
+        <v>27</v>
+      </c>
+      <c r="N496" t="s">
+        <v>28</v>
+      </c>
+      <c r="O496" t="s">
         <v>4592</v>
-      </c>
-[...19 lines deleted...]
-        <v>4594</v>
       </c>
     </row>
     <row r="497" spans="1:15">
       <c r="A497">
-        <v>65096</v>
+        <v>65092</v>
       </c>
       <c r="B497" t="s">
+        <v>4593</v>
+      </c>
+      <c r="C497" t="s">
+        <v>4594</v>
+      </c>
+      <c r="D497" t="s">
         <v>4595</v>
       </c>
-      <c r="C497" t="s">
+      <c r="E497" t="s">
         <v>4596</v>
       </c>
-      <c r="D497" t="s">
+      <c r="F497" t="s">
         <v>4597</v>
       </c>
-      <c r="E497" t="s">
+      <c r="G497" t="s">
         <v>4598</v>
       </c>
-      <c r="F497" t="s">
+      <c r="H497" t="s">
         <v>4599</v>
       </c>
-      <c r="G497" t="s">
+      <c r="I497" t="s">
         <v>4600</v>
       </c>
-      <c r="H497" t="s">
+      <c r="J497" t="s">
+        <v>24</v>
+      </c>
+      <c r="K497" t="s">
+        <v>179</v>
+      </c>
+      <c r="L497" t="s">
+        <v>26</v>
+      </c>
+      <c r="M497" t="s">
+        <v>180</v>
+      </c>
+      <c r="N497" t="s">
+        <v>28</v>
+      </c>
+      <c r="O497" t="s">
         <v>4601</v>
-      </c>
-[...19 lines deleted...]
-        <v>4603</v>
       </c>
     </row>
     <row r="498" spans="1:15">
       <c r="A498">
-        <v>65097</v>
+        <v>65093</v>
       </c>
       <c r="B498" t="s">
+        <v>4602</v>
+      </c>
+      <c r="C498" t="s">
+        <v>4603</v>
+      </c>
+      <c r="D498" t="s">
         <v>4604</v>
       </c>
-      <c r="C498" t="s">
+      <c r="E498" t="s">
         <v>4605</v>
       </c>
-      <c r="D498" t="s">
+      <c r="F498" t="s">
         <v>4606</v>
       </c>
-      <c r="E498" t="s">
+      <c r="G498" t="s">
         <v>4607</v>
       </c>
-      <c r="F498" t="s">
+      <c r="H498" t="s">
         <v>4608</v>
       </c>
-      <c r="G498" t="s">
+      <c r="I498" t="s">
         <v>4609</v>
-      </c>
-[...4 lines deleted...]
-        <v>4611</v>
       </c>
       <c r="J498" t="s">
         <v>24</v>
       </c>
       <c r="K498" t="s">
         <v>179</v>
       </c>
       <c r="L498" t="s">
         <v>26</v>
       </c>
       <c r="M498" t="s">
         <v>180</v>
       </c>
       <c r="N498" t="s">
         <v>28</v>
       </c>
       <c r="O498" t="s">
-        <v>4612</v>
+        <v>4610</v>
       </c>
     </row>
     <row r="499" spans="1:15">
       <c r="A499">
-        <v>65098</v>
+        <v>65094</v>
       </c>
       <c r="B499" t="s">
+        <v>4611</v>
+      </c>
+      <c r="C499" t="s">
+        <v>4612</v>
+      </c>
+      <c r="D499" t="s">
         <v>4613</v>
       </c>
-      <c r="C499" t="s">
+      <c r="E499" t="s">
         <v>4614</v>
       </c>
-      <c r="D499" t="s">
+      <c r="F499" t="s">
         <v>4615</v>
       </c>
-      <c r="E499" t="s">
+      <c r="G499" t="s">
         <v>4616</v>
       </c>
-      <c r="F499" t="s">
+      <c r="H499" t="s">
         <v>4617</v>
       </c>
-      <c r="G499" t="s">
+      <c r="I499" t="s">
         <v>4618</v>
       </c>
-      <c r="H499" t="s">
+      <c r="J499" t="s">
+        <v>24</v>
+      </c>
+      <c r="K499" t="s">
         <v>4619</v>
       </c>
-      <c r="I499" t="s">
+      <c r="L499" t="s">
+        <v>26</v>
+      </c>
+      <c r="M499" t="s">
         <v>4620</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N499" t="s">
         <v>28</v>
       </c>
       <c r="O499" t="s">
         <v>4621</v>
       </c>
     </row>
     <row r="500" spans="1:15">
       <c r="A500">
-        <v>65099</v>
+        <v>65095</v>
       </c>
       <c r="B500" t="s">
         <v>4622</v>
       </c>
       <c r="C500" t="s">
         <v>4623</v>
       </c>
       <c r="D500" t="s">
         <v>4624</v>
       </c>
       <c r="E500" t="s">
         <v>4625</v>
       </c>
       <c r="F500" t="s">
         <v>4626</v>
       </c>
       <c r="G500" t="s">
         <v>4627</v>
       </c>
       <c r="H500" t="s">
         <v>4628</v>
       </c>
       <c r="I500" t="s">
         <v>4629</v>
       </c>
       <c r="J500" t="s">
         <v>24</v>
       </c>
       <c r="K500" t="s">
-        <v>179</v>
+        <v>755</v>
       </c>
       <c r="L500" t="s">
         <v>26</v>
       </c>
       <c r="M500" t="s">
-        <v>180</v>
+        <v>756</v>
       </c>
       <c r="N500" t="s">
         <v>28</v>
       </c>
       <c r="O500" t="s">
         <v>4630</v>
       </c>
     </row>
     <row r="501" spans="1:15">
       <c r="A501">
-        <v>65100</v>
+        <v>65096</v>
       </c>
       <c r="B501" t="s">
         <v>4631</v>
       </c>
       <c r="C501" t="s">
         <v>4632</v>
       </c>
       <c r="D501" t="s">
         <v>4633</v>
       </c>
       <c r="E501" t="s">
         <v>4634</v>
       </c>
       <c r="F501" t="s">
         <v>4635</v>
       </c>
       <c r="G501" t="s">
         <v>4636</v>
       </c>
       <c r="H501" t="s">
         <v>4637</v>
       </c>
       <c r="I501" t="s">
         <v>4638</v>
       </c>
       <c r="J501" t="s">
         <v>24</v>
       </c>
       <c r="K501" t="s">
-        <v>4002</v>
+        <v>25</v>
       </c>
       <c r="L501" t="s">
         <v>26</v>
       </c>
       <c r="M501" t="s">
-        <v>4003</v>
+        <v>27</v>
       </c>
       <c r="N501" t="s">
         <v>28</v>
       </c>
       <c r="O501" t="s">
         <v>4639</v>
       </c>
     </row>
     <row r="502" spans="1:15">
       <c r="A502">
-        <v>65101</v>
+        <v>65097</v>
       </c>
       <c r="B502" t="s">
         <v>4640</v>
       </c>
       <c r="C502" t="s">
         <v>4641</v>
       </c>
       <c r="D502" t="s">
         <v>4642</v>
       </c>
       <c r="E502" t="s">
         <v>4643</v>
       </c>
       <c r="F502" t="s">
         <v>4644</v>
       </c>
       <c r="G502" t="s">
         <v>4645</v>
       </c>
       <c r="H502" t="s">
         <v>4646</v>
       </c>
       <c r="I502" t="s">
         <v>4647</v>
       </c>
       <c r="J502" t="s">
         <v>24</v>
       </c>
       <c r="K502" t="s">
         <v>179</v>
       </c>
       <c r="L502" t="s">
         <v>26</v>
       </c>
       <c r="M502" t="s">
         <v>180</v>
       </c>
       <c r="N502" t="s">
         <v>28</v>
       </c>
       <c r="O502" t="s">
         <v>4648</v>
       </c>
     </row>
     <row r="503" spans="1:15">
       <c r="A503">
-        <v>65102</v>
+        <v>65098</v>
       </c>
       <c r="B503" t="s">
         <v>4649</v>
       </c>
       <c r="C503" t="s">
         <v>4650</v>
       </c>
       <c r="D503" t="s">
         <v>4651</v>
       </c>
       <c r="E503" t="s">
         <v>4652</v>
       </c>
       <c r="F503" t="s">
         <v>4653</v>
       </c>
       <c r="G503" t="s">
         <v>4654</v>
       </c>
       <c r="H503" t="s">
         <v>4655</v>
       </c>
       <c r="I503" t="s">
         <v>4656</v>
       </c>
       <c r="J503" t="s">
         <v>24</v>
       </c>
       <c r="K503" t="s">
         <v>25</v>
       </c>
       <c r="L503" t="s">
         <v>26</v>
       </c>
       <c r="M503" t="s">
         <v>27</v>
       </c>
       <c r="N503" t="s">
         <v>28</v>
       </c>
       <c r="O503" t="s">
         <v>4657</v>
       </c>
     </row>
     <row r="504" spans="1:15">
       <c r="A504">
-        <v>65104</v>
+        <v>65099</v>
       </c>
       <c r="B504" t="s">
         <v>4658</v>
       </c>
       <c r="C504" t="s">
         <v>4659</v>
       </c>
       <c r="D504" t="s">
         <v>4660</v>
       </c>
       <c r="E504" t="s">
         <v>4661</v>
       </c>
       <c r="F504" t="s">
         <v>4662</v>
       </c>
       <c r="G504" t="s">
         <v>4663</v>
       </c>
       <c r="H504" t="s">
         <v>4664</v>
       </c>
       <c r="I504" t="s">
         <v>4665</v>
       </c>
       <c r="J504" t="s">
         <v>24</v>
       </c>
       <c r="K504" t="s">
-        <v>2519</v>
+        <v>179</v>
       </c>
       <c r="L504" t="s">
         <v>26</v>
       </c>
       <c r="M504" t="s">
-        <v>2520</v>
+        <v>180</v>
       </c>
       <c r="N504" t="s">
         <v>28</v>
       </c>
       <c r="O504" t="s">
         <v>4666</v>
       </c>
     </row>
     <row r="505" spans="1:15">
       <c r="A505">
-        <v>65105</v>
+        <v>65100</v>
       </c>
       <c r="B505" t="s">
         <v>4667</v>
       </c>
       <c r="C505" t="s">
         <v>4668</v>
       </c>
       <c r="D505" t="s">
         <v>4669</v>
       </c>
       <c r="E505" t="s">
         <v>4670</v>
       </c>
       <c r="F505" t="s">
         <v>4671</v>
       </c>
       <c r="G505" t="s">
         <v>4672</v>
       </c>
       <c r="H505" t="s">
         <v>4673</v>
       </c>
       <c r="I505" t="s">
         <v>4674</v>
       </c>
       <c r="J505" t="s">
         <v>24</v>
       </c>
       <c r="K505" t="s">
-        <v>179</v>
+        <v>4038</v>
       </c>
       <c r="L505" t="s">
         <v>26</v>
       </c>
       <c r="M505" t="s">
-        <v>180</v>
+        <v>4039</v>
       </c>
       <c r="N505" t="s">
         <v>28</v>
       </c>
       <c r="O505" t="s">
         <v>4675</v>
       </c>
     </row>
     <row r="506" spans="1:15">
       <c r="A506">
-        <v>65107</v>
+        <v>65101</v>
       </c>
       <c r="B506" t="s">
         <v>4676</v>
       </c>
       <c r="C506" t="s">
         <v>4677</v>
       </c>
       <c r="D506" t="s">
         <v>4678</v>
       </c>
       <c r="E506" t="s">
         <v>4679</v>
       </c>
       <c r="F506" t="s">
         <v>4680</v>
       </c>
       <c r="G506" t="s">
         <v>4681</v>
       </c>
       <c r="H506" t="s">
         <v>4682</v>
       </c>
       <c r="I506" t="s">
         <v>4683</v>
       </c>
       <c r="J506" t="s">
         <v>24</v>
       </c>
       <c r="K506" t="s">
+        <v>179</v>
+      </c>
+      <c r="L506" t="s">
+        <v>26</v>
+      </c>
+      <c r="M506" t="s">
+        <v>180</v>
+      </c>
+      <c r="N506" t="s">
+        <v>28</v>
+      </c>
+      <c r="O506" t="s">
         <v>4684</v>
-      </c>
-[...10 lines deleted...]
-        <v>4686</v>
       </c>
     </row>
     <row r="507" spans="1:15">
       <c r="A507">
-        <v>65116</v>
+        <v>65102</v>
       </c>
       <c r="B507" t="s">
+        <v>4685</v>
+      </c>
+      <c r="C507" t="s">
+        <v>4686</v>
+      </c>
+      <c r="D507" t="s">
         <v>4687</v>
       </c>
-      <c r="C507" t="s">
+      <c r="E507" t="s">
         <v>4688</v>
       </c>
-      <c r="D507" t="s">
+      <c r="F507" t="s">
         <v>4689</v>
       </c>
-      <c r="E507" t="s">
+      <c r="G507" t="s">
         <v>4690</v>
       </c>
-      <c r="F507" t="s">
+      <c r="H507" t="s">
         <v>4691</v>
       </c>
-      <c r="G507" t="s">
+      <c r="I507" t="s">
         <v>4692</v>
       </c>
-      <c r="H507" t="s">
+      <c r="J507" t="s">
+        <v>24</v>
+      </c>
+      <c r="K507" t="s">
+        <v>25</v>
+      </c>
+      <c r="L507" t="s">
+        <v>26</v>
+      </c>
+      <c r="M507" t="s">
+        <v>27</v>
+      </c>
+      <c r="N507" t="s">
+        <v>28</v>
+      </c>
+      <c r="O507" t="s">
         <v>4693</v>
-      </c>
-[...19 lines deleted...]
-        <v>4695</v>
       </c>
     </row>
     <row r="508" spans="1:15">
       <c r="A508">
-        <v>65124</v>
+        <v>65104</v>
       </c>
       <c r="B508" t="s">
+        <v>4694</v>
+      </c>
+      <c r="C508" t="s">
+        <v>4695</v>
+      </c>
+      <c r="D508" t="s">
         <v>4696</v>
       </c>
-      <c r="C508" t="s">
+      <c r="E508" t="s">
         <v>4697</v>
       </c>
-      <c r="D508" t="s">
+      <c r="F508" t="s">
         <v>4698</v>
       </c>
-      <c r="E508" t="s">
+      <c r="G508" t="s">
         <v>4699</v>
       </c>
-      <c r="F508" t="s">
+      <c r="H508" t="s">
         <v>4700</v>
       </c>
-      <c r="G508" t="s">
+      <c r="I508" t="s">
         <v>4701</v>
       </c>
-      <c r="H508" t="s">
+      <c r="J508" t="s">
+        <v>24</v>
+      </c>
+      <c r="K508" t="s">
+        <v>2528</v>
+      </c>
+      <c r="L508" t="s">
+        <v>26</v>
+      </c>
+      <c r="M508" t="s">
+        <v>2529</v>
+      </c>
+      <c r="N508" t="s">
+        <v>28</v>
+      </c>
+      <c r="O508" t="s">
         <v>4702</v>
-      </c>
-[...19 lines deleted...]
-        <v>4704</v>
       </c>
     </row>
     <row r="509" spans="1:15">
       <c r="A509">
-        <v>65255</v>
+        <v>65105</v>
       </c>
       <c r="B509" t="s">
+        <v>4703</v>
+      </c>
+      <c r="C509" t="s">
+        <v>4704</v>
+      </c>
+      <c r="D509" t="s">
         <v>4705</v>
       </c>
-      <c r="C509" t="s">
+      <c r="E509" t="s">
         <v>4706</v>
       </c>
-      <c r="D509" t="s">
+      <c r="F509" t="s">
         <v>4707</v>
       </c>
-      <c r="E509" t="s">
+      <c r="G509" t="s">
         <v>4708</v>
       </c>
-      <c r="F509" t="s">
+      <c r="H509" t="s">
         <v>4709</v>
       </c>
-      <c r="G509" t="s">
+      <c r="I509" t="s">
         <v>4710</v>
       </c>
-      <c r="H509" t="s">
+      <c r="J509" t="s">
+        <v>24</v>
+      </c>
+      <c r="K509" t="s">
+        <v>179</v>
+      </c>
+      <c r="L509" t="s">
+        <v>26</v>
+      </c>
+      <c r="M509" t="s">
+        <v>180</v>
+      </c>
+      <c r="N509" t="s">
+        <v>28</v>
+      </c>
+      <c r="O509" t="s">
         <v>4711</v>
-      </c>
-[...19 lines deleted...]
-        <v>4715</v>
       </c>
     </row>
     <row r="510" spans="1:15">
       <c r="A510">
-        <v>65479</v>
+        <v>65107</v>
       </c>
       <c r="B510" t="s">
+        <v>4712</v>
+      </c>
+      <c r="C510" t="s">
+        <v>4713</v>
+      </c>
+      <c r="D510" t="s">
+        <v>4714</v>
+      </c>
+      <c r="E510" t="s">
+        <v>4715</v>
+      </c>
+      <c r="F510" t="s">
         <v>4716</v>
       </c>
-      <c r="C510" t="s">
+      <c r="G510" t="s">
         <v>4717</v>
       </c>
-      <c r="D510" t="s">
+      <c r="H510" t="s">
         <v>4718</v>
       </c>
-      <c r="E510" t="s">
+      <c r="I510" t="s">
         <v>4719</v>
       </c>
-      <c r="F510" t="s">
+      <c r="J510" t="s">
+        <v>24</v>
+      </c>
+      <c r="K510" t="s">
         <v>4720</v>
       </c>
-      <c r="G510" t="s">
+      <c r="L510" t="s">
+        <v>26</v>
+      </c>
+      <c r="M510" t="s">
         <v>4721</v>
       </c>
-      <c r="H510" t="s">
+      <c r="N510" t="s">
+        <v>28</v>
+      </c>
+      <c r="O510" t="s">
         <v>4722</v>
-      </c>
-[...19 lines deleted...]
-        <v>4724</v>
       </c>
     </row>
     <row r="511" spans="1:15">
       <c r="A511">
-        <v>65566</v>
+        <v>65116</v>
       </c>
       <c r="B511" t="s">
+        <v>4723</v>
+      </c>
+      <c r="C511" t="s">
+        <v>4724</v>
+      </c>
+      <c r="D511" t="s">
         <v>4725</v>
       </c>
-      <c r="C511" t="s">
+      <c r="E511" t="s">
         <v>4726</v>
       </c>
-      <c r="D511" t="s">
+      <c r="F511" t="s">
         <v>4727</v>
       </c>
-      <c r="E511" t="s">
+      <c r="G511" t="s">
         <v>4728</v>
       </c>
-      <c r="F511" t="s">
+      <c r="H511" t="s">
         <v>4729</v>
       </c>
-      <c r="G511" t="s">
+      <c r="I511" t="s">
         <v>4730</v>
-      </c>
-[...4 lines deleted...]
-        <v>4732</v>
       </c>
       <c r="J511" t="s">
         <v>24</v>
       </c>
       <c r="K511" t="s">
         <v>179</v>
       </c>
       <c r="L511" t="s">
         <v>26</v>
       </c>
       <c r="M511" t="s">
         <v>180</v>
       </c>
       <c r="N511" t="s">
         <v>28</v>
       </c>
       <c r="O511" t="s">
-        <v>4733</v>
+        <v>4731</v>
       </c>
     </row>
     <row r="512" spans="1:15">
       <c r="A512">
-        <v>65613</v>
+        <v>65124</v>
       </c>
       <c r="B512" t="s">
+        <v>4732</v>
+      </c>
+      <c r="C512" t="s">
+        <v>4733</v>
+      </c>
+      <c r="D512" t="s">
         <v>4734</v>
       </c>
-      <c r="C512" t="s">
+      <c r="E512" t="s">
         <v>4735</v>
       </c>
-      <c r="D512" t="s">
+      <c r="F512" t="s">
         <v>4736</v>
       </c>
-      <c r="E512" t="s">
+      <c r="G512" t="s">
         <v>4737</v>
       </c>
-      <c r="F512" t="s">
+      <c r="H512" t="s">
         <v>4738</v>
       </c>
-      <c r="G512" t="s">
+      <c r="I512" t="s">
         <v>4739</v>
       </c>
-      <c r="H512" t="s">
+      <c r="J512" t="s">
+        <v>24</v>
+      </c>
+      <c r="K512" t="s">
+        <v>25</v>
+      </c>
+      <c r="L512" t="s">
+        <v>26</v>
+      </c>
+      <c r="M512" t="s">
+        <v>27</v>
+      </c>
+      <c r="N512" t="s">
+        <v>28</v>
+      </c>
+      <c r="O512" t="s">
         <v>4740</v>
-      </c>
-[...19 lines deleted...]
-        <v>4744</v>
       </c>
     </row>
     <row r="513" spans="1:15">
       <c r="A513">
-        <v>65869</v>
+        <v>65255</v>
       </c>
       <c r="B513" t="s">
+        <v>4741</v>
+      </c>
+      <c r="C513" t="s">
+        <v>4742</v>
+      </c>
+      <c r="D513" t="s">
+        <v>4743</v>
+      </c>
+      <c r="E513" t="s">
+        <v>4744</v>
+      </c>
+      <c r="F513" t="s">
         <v>4745</v>
       </c>
-      <c r="C513" t="s">
+      <c r="G513" t="s">
         <v>4746</v>
       </c>
-      <c r="D513" t="s">
+      <c r="H513" t="s">
         <v>4747</v>
       </c>
-      <c r="E513" t="s">
+      <c r="I513" t="s">
         <v>4748</v>
       </c>
-      <c r="F513" t="s">
+      <c r="J513" t="s">
+        <v>1634</v>
+      </c>
+      <c r="K513" t="s">
         <v>4749</v>
       </c>
-      <c r="G513" t="s">
+      <c r="L513" t="s">
+        <v>1636</v>
+      </c>
+      <c r="M513" t="s">
         <v>4750</v>
       </c>
-      <c r="H513" t="s">
+      <c r="N513" t="s">
+        <v>28</v>
+      </c>
+      <c r="O513" t="s">
         <v>4751</v>
-      </c>
-[...19 lines deleted...]
-        <v>4753</v>
       </c>
     </row>
     <row r="514" spans="1:15">
       <c r="A514">
-        <v>66392</v>
+        <v>65479</v>
       </c>
       <c r="B514" t="s">
+        <v>4752</v>
+      </c>
+      <c r="C514" t="s">
+        <v>4753</v>
+      </c>
+      <c r="D514" t="s">
         <v>4754</v>
       </c>
-      <c r="C514" t="s">
+      <c r="E514" t="s">
         <v>4755</v>
       </c>
-      <c r="D514" t="s">
+      <c r="F514" t="s">
         <v>4756</v>
       </c>
-      <c r="E514" t="s">
+      <c r="G514" t="s">
         <v>4757</v>
       </c>
-      <c r="F514" t="s">
+      <c r="H514" t="s">
         <v>4758</v>
       </c>
-      <c r="G514" t="s">
+      <c r="I514" t="s">
         <v>4759</v>
-      </c>
-[...4 lines deleted...]
-        <v>4761</v>
       </c>
       <c r="J514" t="s">
         <v>24</v>
       </c>
       <c r="K514" t="s">
         <v>25</v>
       </c>
       <c r="L514" t="s">
         <v>26</v>
       </c>
       <c r="M514" t="s">
         <v>27</v>
       </c>
       <c r="N514" t="s">
         <v>28</v>
       </c>
       <c r="O514" t="s">
-        <v>4762</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="515" spans="1:15">
       <c r="A515">
-        <v>66510</v>
+        <v>65566</v>
       </c>
       <c r="B515" t="s">
+        <v>4761</v>
+      </c>
+      <c r="C515" t="s">
+        <v>4762</v>
+      </c>
+      <c r="D515" t="s">
         <v>4763</v>
       </c>
-      <c r="C515" t="s">
+      <c r="E515" t="s">
         <v>4764</v>
       </c>
-      <c r="D515" t="s">
+      <c r="F515" t="s">
         <v>4765</v>
       </c>
-      <c r="E515" t="s">
+      <c r="G515" t="s">
         <v>4766</v>
       </c>
-      <c r="F515" t="s">
+      <c r="H515" t="s">
         <v>4767</v>
       </c>
-      <c r="G515" t="s">
+      <c r="I515" t="s">
         <v>4768</v>
       </c>
-      <c r="H515" t="s">
+      <c r="J515" t="s">
+        <v>24</v>
+      </c>
+      <c r="K515" t="s">
+        <v>179</v>
+      </c>
+      <c r="L515" t="s">
+        <v>26</v>
+      </c>
+      <c r="M515" t="s">
+        <v>180</v>
+      </c>
+      <c r="N515" t="s">
+        <v>28</v>
+      </c>
+      <c r="O515" t="s">
         <v>4769</v>
-      </c>
-[...19 lines deleted...]
-        <v>4773</v>
       </c>
     </row>
     <row r="516" spans="1:15">
       <c r="A516">
-        <v>66511</v>
+        <v>65613</v>
       </c>
       <c r="B516" t="s">
-        <v>1825</v>
+        <v>4770</v>
       </c>
       <c r="C516" t="s">
+        <v>4771</v>
+      </c>
+      <c r="D516" t="s">
+        <v>4772</v>
+      </c>
+      <c r="E516" t="s">
+        <v>4773</v>
+      </c>
+      <c r="F516" t="s">
         <v>4774</v>
       </c>
-      <c r="D516" t="s">
+      <c r="G516" t="s">
         <v>4775</v>
       </c>
-      <c r="E516" t="s">
+      <c r="H516" t="s">
         <v>4776</v>
       </c>
-      <c r="F516" t="s">
-[...5 lines deleted...]
-      <c r="H516" t="s">
+      <c r="I516" t="s">
         <v>4777</v>
       </c>
-      <c r="I516" t="s">
+      <c r="J516" t="s">
         <v>4778</v>
       </c>
-      <c r="J516" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K516" t="s">
+        <v>1674</v>
+      </c>
+      <c r="L516" t="s">
         <v>4779</v>
       </c>
-      <c r="L516" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M516" t="s">
+        <v>1675</v>
+      </c>
+      <c r="N516" t="s">
+        <v>28</v>
+      </c>
+      <c r="O516" t="s">
         <v>4780</v>
-      </c>
-[...4 lines deleted...]
-        <v>4781</v>
       </c>
     </row>
     <row r="517" spans="1:15">
       <c r="A517">
-        <v>66512</v>
+        <v>65869</v>
       </c>
       <c r="B517" t="s">
-        <v>3835</v>
+        <v>4781</v>
       </c>
       <c r="C517" t="s">
-        <v>3836</v>
+        <v>4782</v>
       </c>
       <c r="D517" t="s">
-        <v>4782</v>
+        <v>4783</v>
       </c>
       <c r="E517" t="s">
-        <v>4783</v>
+        <v>4784</v>
       </c>
       <c r="F517" t="s">
-        <v>4784</v>
+        <v>4785</v>
       </c>
       <c r="G517" t="s">
-        <v>3840</v>
+        <v>4786</v>
       </c>
       <c r="H517" t="s">
-        <v>3841</v>
+        <v>4787</v>
       </c>
       <c r="I517" t="s">
-        <v>3842</v>
+        <v>4788</v>
       </c>
       <c r="J517" t="s">
         <v>24</v>
       </c>
       <c r="K517" t="s">
-        <v>4785</v>
+        <v>1487</v>
       </c>
       <c r="L517" t="s">
         <v>26</v>
       </c>
       <c r="M517" t="s">
-        <v>4786</v>
+        <v>1489</v>
       </c>
       <c r="N517" t="s">
         <v>28</v>
       </c>
       <c r="O517" t="s">
-        <v>4787</v>
+        <v>4789</v>
       </c>
     </row>
     <row r="518" spans="1:15">
       <c r="A518">
-        <v>66513</v>
+        <v>66392</v>
       </c>
       <c r="B518" t="s">
-        <v>4788</v>
+        <v>4790</v>
       </c>
       <c r="C518" t="s">
-        <v>4789</v>
+        <v>4791</v>
       </c>
       <c r="D518" t="s">
-        <v>4790</v>
+        <v>4792</v>
       </c>
       <c r="E518" t="s">
-        <v>4791</v>
+        <v>4793</v>
       </c>
       <c r="F518" t="s">
-        <v>4792</v>
+        <v>4794</v>
       </c>
       <c r="G518" t="s">
-        <v>4169</v>
+        <v>4795</v>
       </c>
       <c r="H518" t="s">
-        <v>4793</v>
+        <v>4796</v>
       </c>
       <c r="I518" t="s">
-        <v>4794</v>
+        <v>4797</v>
       </c>
       <c r="J518" t="s">
         <v>24</v>
       </c>
       <c r="K518" t="s">
-        <v>4785</v>
+        <v>25</v>
       </c>
       <c r="L518" t="s">
         <v>26</v>
       </c>
       <c r="M518" t="s">
-        <v>4786</v>
+        <v>27</v>
       </c>
       <c r="N518" t="s">
         <v>28</v>
       </c>
       <c r="O518" t="s">
-        <v>4795</v>
+        <v>4798</v>
       </c>
     </row>
     <row r="519" spans="1:15">
       <c r="A519">
-        <v>66514</v>
+        <v>66510</v>
       </c>
       <c r="B519" t="s">
-        <v>4796</v>
+        <v>4799</v>
       </c>
       <c r="C519" t="s">
-        <v>4797</v>
+        <v>4800</v>
       </c>
       <c r="D519" t="s">
-        <v>4798</v>
+        <v>4801</v>
       </c>
       <c r="E519" t="s">
-        <v>4799</v>
+        <v>4802</v>
       </c>
       <c r="F519" t="s">
-        <v>1974</v>
+        <v>4803</v>
       </c>
       <c r="G519" t="s">
-        <v>1975</v>
+        <v>4804</v>
       </c>
       <c r="H519" t="s">
-        <v>4800</v>
+        <v>4805</v>
       </c>
       <c r="I519" t="s">
-        <v>4801</v>
+        <v>4806</v>
       </c>
       <c r="J519" t="s">
-        <v>24</v>
+        <v>1634</v>
       </c>
       <c r="K519" t="s">
-        <v>4785</v>
+        <v>4807</v>
       </c>
       <c r="L519" t="s">
-        <v>26</v>
+        <v>1636</v>
       </c>
       <c r="M519" t="s">
-        <v>4786</v>
+        <v>4808</v>
       </c>
       <c r="N519" t="s">
         <v>28</v>
       </c>
       <c r="O519" t="s">
-        <v>4802</v>
+        <v>4809</v>
       </c>
     </row>
     <row r="520" spans="1:15">
       <c r="A520">
-        <v>66515</v>
+        <v>66511</v>
       </c>
       <c r="B520" t="s">
-        <v>4803</v>
+        <v>1852</v>
       </c>
       <c r="C520" t="s">
-        <v>1727</v>
+        <v>4810</v>
       </c>
       <c r="D520" t="s">
-        <v>4804</v>
+        <v>4811</v>
       </c>
       <c r="E520" t="s">
-        <v>4805</v>
+        <v>4812</v>
       </c>
       <c r="F520" t="s">
-        <v>4806</v>
+        <v>1856</v>
       </c>
       <c r="G520" t="s">
-        <v>1731</v>
+        <v>1857</v>
       </c>
       <c r="H520" t="s">
-        <v>4807</v>
+        <v>4813</v>
       </c>
       <c r="I520" t="s">
-        <v>4808</v>
+        <v>4814</v>
       </c>
       <c r="J520" t="s">
         <v>24</v>
       </c>
       <c r="K520" t="s">
-        <v>4785</v>
+        <v>4815</v>
       </c>
       <c r="L520" t="s">
         <v>26</v>
       </c>
       <c r="M520" t="s">
-        <v>4786</v>
+        <v>4816</v>
       </c>
       <c r="N520" t="s">
         <v>28</v>
       </c>
       <c r="O520" t="s">
-        <v>4809</v>
+        <v>4817</v>
       </c>
     </row>
     <row r="521" spans="1:15">
       <c r="A521">
-        <v>66516</v>
+        <v>66512</v>
       </c>
       <c r="B521" t="s">
-        <v>1708</v>
+        <v>3871</v>
       </c>
       <c r="C521" t="s">
-        <v>1709</v>
+        <v>3872</v>
       </c>
       <c r="D521" t="s">
-        <v>4810</v>
+        <v>4818</v>
       </c>
       <c r="E521" t="s">
-        <v>4811</v>
+        <v>4819</v>
       </c>
       <c r="F521" t="s">
-        <v>4812</v>
+        <v>4820</v>
       </c>
       <c r="G521" t="s">
-        <v>4813</v>
+        <v>3876</v>
       </c>
       <c r="H521" t="s">
-        <v>4814</v>
+        <v>3877</v>
       </c>
       <c r="I521" t="s">
-        <v>1715</v>
+        <v>3878</v>
       </c>
       <c r="J521" t="s">
         <v>24</v>
       </c>
       <c r="K521" t="s">
-        <v>179</v>
+        <v>4821</v>
       </c>
       <c r="L521" t="s">
         <v>26</v>
       </c>
       <c r="M521" t="s">
-        <v>180</v>
+        <v>4822</v>
       </c>
       <c r="N521" t="s">
         <v>28</v>
       </c>
       <c r="O521" t="s">
-        <v>4815</v>
+        <v>4823</v>
       </c>
     </row>
     <row r="522" spans="1:15">
       <c r="A522">
-        <v>66517</v>
+        <v>66513</v>
       </c>
       <c r="B522" t="s">
-        <v>4816</v>
+        <v>4824</v>
       </c>
       <c r="C522" t="s">
-        <v>4817</v>
+        <v>4825</v>
       </c>
       <c r="D522" t="s">
-        <v>4818</v>
+        <v>4826</v>
       </c>
       <c r="E522" t="s">
-        <v>4819</v>
+        <v>4827</v>
       </c>
       <c r="F522" t="s">
-        <v>4820</v>
+        <v>4828</v>
       </c>
       <c r="G522" t="s">
+        <v>4205</v>
+      </c>
+      <c r="H522" t="s">
+        <v>4829</v>
+      </c>
+      <c r="I522" t="s">
+        <v>4830</v>
+      </c>
+      <c r="J522" t="s">
+        <v>24</v>
+      </c>
+      <c r="K522" t="s">
         <v>4821</v>
       </c>
-      <c r="H522" t="s">
+      <c r="L522" t="s">
+        <v>26</v>
+      </c>
+      <c r="M522" t="s">
         <v>4822</v>
       </c>
-      <c r="I522" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N522" t="s">
         <v>28</v>
       </c>
       <c r="O522" t="s">
-        <v>4824</v>
+        <v>4831</v>
       </c>
     </row>
     <row r="523" spans="1:15">
       <c r="A523">
-        <v>66518</v>
+        <v>66514</v>
       </c>
       <c r="B523" t="s">
-        <v>4825</v>
+        <v>4832</v>
       </c>
       <c r="C523" t="s">
-        <v>1736</v>
+        <v>4833</v>
       </c>
       <c r="D523" t="s">
-        <v>4826</v>
+        <v>4834</v>
       </c>
       <c r="E523" t="s">
-        <v>4827</v>
+        <v>4835</v>
       </c>
       <c r="F523" t="s">
-        <v>4828</v>
+        <v>1983</v>
       </c>
       <c r="G523" t="s">
-        <v>1740</v>
+        <v>1984</v>
       </c>
       <c r="H523" t="s">
-        <v>4829</v>
+        <v>4836</v>
       </c>
       <c r="I523" t="s">
-        <v>1742</v>
+        <v>4837</v>
       </c>
       <c r="J523" t="s">
         <v>24</v>
       </c>
       <c r="K523" t="s">
-        <v>179</v>
+        <v>4821</v>
       </c>
       <c r="L523" t="s">
         <v>26</v>
       </c>
       <c r="M523" t="s">
-        <v>180</v>
+        <v>4822</v>
       </c>
       <c r="N523" t="s">
         <v>28</v>
       </c>
       <c r="O523" t="s">
-        <v>4830</v>
+        <v>4838</v>
       </c>
     </row>
     <row r="524" spans="1:15">
       <c r="A524">
-        <v>66519</v>
+        <v>66515</v>
       </c>
       <c r="B524" t="s">
-        <v>4831</v>
+        <v>4839</v>
       </c>
       <c r="C524" t="s">
-        <v>4832</v>
+        <v>1754</v>
       </c>
       <c r="D524" t="s">
-        <v>4833</v>
+        <v>4840</v>
       </c>
       <c r="E524" t="s">
-        <v>4834</v>
+        <v>4841</v>
       </c>
       <c r="F524" t="s">
-        <v>4835</v>
+        <v>4842</v>
       </c>
       <c r="G524" t="s">
-        <v>4836</v>
+        <v>1758</v>
       </c>
       <c r="H524" t="s">
-        <v>1849</v>
+        <v>4843</v>
       </c>
       <c r="I524" t="s">
-        <v>1850</v>
+        <v>4844</v>
       </c>
       <c r="J524" t="s">
         <v>24</v>
       </c>
       <c r="K524" t="s">
-        <v>4837</v>
+        <v>4821</v>
       </c>
       <c r="L524" t="s">
         <v>26</v>
       </c>
       <c r="M524" t="s">
-        <v>4838</v>
+        <v>4822</v>
       </c>
       <c r="N524" t="s">
         <v>28</v>
       </c>
       <c r="O524" t="s">
-        <v>4839</v>
+        <v>4845</v>
       </c>
     </row>
     <row r="525" spans="1:15">
       <c r="A525">
-        <v>66520</v>
+        <v>66516</v>
       </c>
       <c r="B525" t="s">
-        <v>1930</v>
+        <v>1735</v>
       </c>
       <c r="C525" t="s">
-        <v>1931</v>
+        <v>1736</v>
       </c>
       <c r="D525" t="s">
-        <v>4840</v>
+        <v>4846</v>
       </c>
       <c r="E525" t="s">
-        <v>4841</v>
+        <v>4847</v>
       </c>
       <c r="F525" t="s">
-        <v>1934</v>
+        <v>4848</v>
       </c>
       <c r="G525" t="s">
-        <v>1935</v>
+        <v>4849</v>
       </c>
       <c r="H525" t="s">
-        <v>1936</v>
+        <v>4850</v>
       </c>
       <c r="I525" t="s">
-        <v>1937</v>
+        <v>1742</v>
       </c>
       <c r="J525" t="s">
         <v>24</v>
       </c>
       <c r="K525" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="L525" t="s">
         <v>26</v>
       </c>
       <c r="M525" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="N525" t="s">
         <v>28</v>
       </c>
       <c r="O525" t="s">
-        <v>4842</v>
+        <v>4851</v>
       </c>
     </row>
     <row r="526" spans="1:15">
       <c r="A526">
-        <v>66521</v>
+        <v>66517</v>
       </c>
       <c r="B526" t="s">
-        <v>1753</v>
+        <v>4852</v>
       </c>
       <c r="C526" t="s">
-        <v>1754</v>
+        <v>4853</v>
       </c>
       <c r="D526" t="s">
-        <v>4843</v>
+        <v>4854</v>
       </c>
       <c r="E526" t="s">
-        <v>4844</v>
+        <v>4855</v>
       </c>
       <c r="F526" t="s">
-        <v>4845</v>
+        <v>4856</v>
       </c>
       <c r="G526" t="s">
-        <v>1758</v>
+        <v>4857</v>
       </c>
       <c r="H526" t="s">
-        <v>4846</v>
+        <v>4858</v>
       </c>
       <c r="I526" t="s">
-        <v>1760</v>
+        <v>4859</v>
       </c>
       <c r="J526" t="s">
         <v>24</v>
       </c>
       <c r="K526" t="s">
-        <v>179</v>
+        <v>4821</v>
       </c>
       <c r="L526" t="s">
         <v>26</v>
       </c>
       <c r="M526" t="s">
-        <v>180</v>
+        <v>4822</v>
       </c>
       <c r="N526" t="s">
         <v>28</v>
       </c>
       <c r="O526" t="s">
-        <v>4847</v>
+        <v>4860</v>
       </c>
     </row>
     <row r="527" spans="1:15">
       <c r="A527">
-        <v>66522</v>
+        <v>66518</v>
       </c>
       <c r="B527" t="s">
-        <v>4848</v>
+        <v>4861</v>
       </c>
       <c r="C527" t="s">
-        <v>4849</v>
+        <v>1763</v>
       </c>
       <c r="D527" t="s">
-        <v>4850</v>
+        <v>4862</v>
       </c>
       <c r="E527" t="s">
-        <v>4851</v>
+        <v>4863</v>
       </c>
       <c r="F527" t="s">
-        <v>4852</v>
+        <v>4864</v>
       </c>
       <c r="G527" t="s">
-        <v>4853</v>
+        <v>1767</v>
       </c>
       <c r="H527" t="s">
-        <v>4854</v>
+        <v>4865</v>
       </c>
       <c r="I527" t="s">
-        <v>4855</v>
+        <v>1769</v>
       </c>
       <c r="J527" t="s">
         <v>24</v>
       </c>
       <c r="K527" t="s">
-        <v>4713</v>
+        <v>179</v>
       </c>
       <c r="L527" t="s">
         <v>26</v>
       </c>
       <c r="M527" t="s">
-        <v>4714</v>
+        <v>180</v>
       </c>
       <c r="N527" t="s">
         <v>28</v>
       </c>
       <c r="O527" t="s">
-        <v>4856</v>
+        <v>4866</v>
       </c>
     </row>
     <row r="528" spans="1:15">
       <c r="A528">
-        <v>66523</v>
+        <v>66519</v>
       </c>
       <c r="B528" t="s">
-        <v>1816</v>
+        <v>4867</v>
       </c>
       <c r="C528" t="s">
-        <v>1817</v>
+        <v>4868</v>
       </c>
       <c r="D528" t="s">
-        <v>4857</v>
+        <v>4869</v>
       </c>
       <c r="E528" t="s">
-        <v>4858</v>
+        <v>4870</v>
       </c>
       <c r="F528" t="s">
-        <v>1820</v>
+        <v>4871</v>
       </c>
       <c r="G528" t="s">
-        <v>1821</v>
+        <v>4872</v>
       </c>
       <c r="H528" t="s">
-        <v>1822</v>
+        <v>1876</v>
       </c>
       <c r="I528" t="s">
-        <v>1823</v>
+        <v>1877</v>
       </c>
       <c r="J528" t="s">
         <v>24</v>
       </c>
       <c r="K528" t="s">
-        <v>47</v>
+        <v>4873</v>
       </c>
       <c r="L528" t="s">
         <v>26</v>
       </c>
       <c r="M528" t="s">
-        <v>48</v>
+        <v>4874</v>
       </c>
       <c r="N528" t="s">
         <v>28</v>
       </c>
       <c r="O528" t="s">
-        <v>4859</v>
+        <v>4875</v>
       </c>
     </row>
     <row r="529" spans="1:15">
       <c r="A529">
-        <v>66524</v>
+        <v>66520</v>
       </c>
       <c r="B529" t="s">
-        <v>4005</v>
+        <v>1939</v>
       </c>
       <c r="C529" t="s">
-        <v>4006</v>
+        <v>1940</v>
       </c>
       <c r="D529" t="s">
-        <v>4860</v>
+        <v>4876</v>
       </c>
       <c r="E529" t="s">
-        <v>4861</v>
+        <v>4877</v>
       </c>
       <c r="F529" t="s">
-        <v>4862</v>
+        <v>1943</v>
       </c>
       <c r="G529" t="s">
-        <v>4010</v>
+        <v>1944</v>
       </c>
       <c r="H529" t="s">
-        <v>4011</v>
+        <v>1945</v>
       </c>
       <c r="I529" t="s">
-        <v>4012</v>
+        <v>1946</v>
       </c>
       <c r="J529" t="s">
         <v>24</v>
       </c>
       <c r="K529" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="L529" t="s">
         <v>26</v>
       </c>
       <c r="M529" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="N529" t="s">
         <v>28</v>
       </c>
       <c r="O529" t="s">
-        <v>4863</v>
+        <v>4878</v>
       </c>
     </row>
     <row r="530" spans="1:15">
       <c r="A530">
-        <v>66525</v>
+        <v>66521</v>
       </c>
       <c r="B530" t="s">
-        <v>4864</v>
+        <v>1780</v>
       </c>
       <c r="C530" t="s">
-        <v>3863</v>
+        <v>1781</v>
       </c>
       <c r="D530" t="s">
-        <v>4865</v>
+        <v>4879</v>
       </c>
       <c r="E530" t="s">
-        <v>4866</v>
+        <v>4880</v>
       </c>
       <c r="F530" t="s">
-        <v>3866</v>
+        <v>4881</v>
       </c>
       <c r="G530" t="s">
-        <v>3867</v>
+        <v>1785</v>
       </c>
       <c r="H530" t="s">
-        <v>3868</v>
+        <v>4882</v>
       </c>
       <c r="I530" t="s">
-        <v>3869</v>
+        <v>1787</v>
       </c>
       <c r="J530" t="s">
         <v>24</v>
       </c>
       <c r="K530" t="s">
         <v>179</v>
       </c>
       <c r="L530" t="s">
         <v>26</v>
       </c>
       <c r="M530" t="s">
         <v>180</v>
       </c>
       <c r="N530" t="s">
         <v>28</v>
       </c>
       <c r="O530" t="s">
-        <v>4867</v>
+        <v>4883</v>
       </c>
     </row>
     <row r="531" spans="1:15">
       <c r="A531">
-        <v>66526</v>
+        <v>66522</v>
       </c>
       <c r="B531" t="s">
-        <v>4868</v>
+        <v>4884</v>
       </c>
       <c r="C531" t="s">
-        <v>3872</v>
+        <v>4885</v>
       </c>
       <c r="D531" t="s">
-        <v>4869</v>
+        <v>4886</v>
       </c>
       <c r="E531" t="s">
-        <v>4870</v>
+        <v>4887</v>
       </c>
       <c r="F531" t="s">
-        <v>4871</v>
+        <v>4888</v>
       </c>
       <c r="G531" t="s">
-        <v>3876</v>
+        <v>4889</v>
       </c>
       <c r="H531" t="s">
-        <v>3877</v>
+        <v>4890</v>
       </c>
       <c r="I531" t="s">
-        <v>3878</v>
+        <v>4891</v>
       </c>
       <c r="J531" t="s">
         <v>24</v>
       </c>
       <c r="K531" t="s">
-        <v>179</v>
+        <v>4749</v>
       </c>
       <c r="L531" t="s">
         <v>26</v>
       </c>
       <c r="M531" t="s">
-        <v>180</v>
+        <v>4750</v>
       </c>
       <c r="N531" t="s">
         <v>28</v>
       </c>
       <c r="O531" t="s">
-        <v>4872</v>
+        <v>4892</v>
       </c>
     </row>
     <row r="532" spans="1:15">
       <c r="A532">
-        <v>66527</v>
+        <v>66523</v>
       </c>
       <c r="B532" t="s">
-        <v>1863</v>
+        <v>1843</v>
       </c>
       <c r="C532" t="s">
-        <v>1864</v>
+        <v>1844</v>
       </c>
       <c r="D532" t="s">
-        <v>4873</v>
+        <v>4893</v>
       </c>
       <c r="E532" t="s">
-        <v>1866</v>
+        <v>4894</v>
       </c>
       <c r="F532" t="s">
-        <v>4874</v>
+        <v>1847</v>
       </c>
       <c r="G532" t="s">
-        <v>1868</v>
+        <v>1848</v>
       </c>
       <c r="H532" t="s">
-        <v>1869</v>
+        <v>1849</v>
       </c>
       <c r="I532" t="s">
-        <v>1870</v>
+        <v>1850</v>
       </c>
       <c r="J532" t="s">
         <v>24</v>
       </c>
       <c r="K532" t="s">
-        <v>4785</v>
+        <v>47</v>
       </c>
       <c r="L532" t="s">
         <v>26</v>
       </c>
       <c r="M532" t="s">
-        <v>4786</v>
+        <v>48</v>
       </c>
       <c r="N532" t="s">
         <v>28</v>
       </c>
       <c r="O532" t="s">
-        <v>4875</v>
+        <v>4895</v>
       </c>
     </row>
     <row r="533" spans="1:15">
       <c r="A533">
-        <v>66529</v>
+        <v>66524</v>
       </c>
       <c r="B533" t="s">
-        <v>4876</v>
+        <v>4041</v>
       </c>
       <c r="C533" t="s">
-        <v>4877</v>
+        <v>4042</v>
       </c>
       <c r="D533" t="s">
-        <v>4878</v>
+        <v>4896</v>
       </c>
       <c r="E533" t="s">
-        <v>4879</v>
+        <v>4897</v>
       </c>
       <c r="F533" t="s">
-        <v>4880</v>
+        <v>4898</v>
       </c>
       <c r="G533" t="s">
-        <v>4306</v>
+        <v>4046</v>
       </c>
       <c r="H533" t="s">
-        <v>4307</v>
+        <v>4047</v>
       </c>
       <c r="I533" t="s">
-        <v>4308</v>
+        <v>4048</v>
       </c>
       <c r="J533" t="s">
         <v>24</v>
       </c>
       <c r="K533" t="s">
-        <v>2297</v>
+        <v>179</v>
       </c>
       <c r="L533" t="s">
         <v>26</v>
       </c>
       <c r="M533" t="s">
-        <v>2298</v>
+        <v>180</v>
       </c>
       <c r="N533" t="s">
         <v>28</v>
       </c>
       <c r="O533" t="s">
-        <v>4881</v>
+        <v>4899</v>
       </c>
     </row>
     <row r="534" spans="1:15">
       <c r="A534">
-        <v>66530</v>
+        <v>66525</v>
       </c>
       <c r="B534" t="s">
-        <v>4882</v>
+        <v>4900</v>
       </c>
       <c r="C534" t="s">
-        <v>4883</v>
+        <v>3899</v>
       </c>
       <c r="D534" t="s">
-        <v>4884</v>
+        <v>4901</v>
       </c>
       <c r="E534" t="s">
-        <v>4885</v>
+        <v>4902</v>
       </c>
       <c r="F534" t="s">
-        <v>4886</v>
+        <v>3902</v>
       </c>
       <c r="G534" t="s">
-        <v>1675</v>
+        <v>3903</v>
       </c>
       <c r="H534" t="s">
-        <v>1676</v>
+        <v>3904</v>
       </c>
       <c r="I534" t="s">
-        <v>1677</v>
+        <v>3905</v>
       </c>
       <c r="J534" t="s">
         <v>24</v>
       </c>
       <c r="K534" t="s">
-        <v>1487</v>
+        <v>179</v>
       </c>
       <c r="L534" t="s">
         <v>26</v>
       </c>
       <c r="M534" t="s">
-        <v>1489</v>
+        <v>180</v>
       </c>
       <c r="N534" t="s">
         <v>28</v>
       </c>
       <c r="O534" t="s">
-        <v>4887</v>
+        <v>4903</v>
       </c>
     </row>
     <row r="535" spans="1:15">
       <c r="A535">
-        <v>66531</v>
+        <v>66526</v>
       </c>
       <c r="B535" t="s">
-        <v>4888</v>
+        <v>4904</v>
       </c>
       <c r="C535" t="s">
-        <v>4889</v>
+        <v>3908</v>
       </c>
       <c r="D535" t="s">
-        <v>4890</v>
+        <v>4905</v>
       </c>
       <c r="E535" t="s">
-        <v>4891</v>
+        <v>4906</v>
       </c>
       <c r="F535" t="s">
-        <v>4892</v>
+        <v>4907</v>
       </c>
       <c r="G535" t="s">
-        <v>4893</v>
+        <v>3912</v>
       </c>
       <c r="H535" t="s">
-        <v>4894</v>
+        <v>3913</v>
       </c>
       <c r="I535" t="s">
-        <v>4895</v>
+        <v>3914</v>
       </c>
       <c r="J535" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K535" t="s">
-        <v>4896</v>
+        <v>179</v>
       </c>
       <c r="L535" t="s">
-        <v>461</v>
+        <v>26</v>
       </c>
       <c r="M535" t="s">
-        <v>4897</v>
+        <v>180</v>
       </c>
       <c r="N535" t="s">
         <v>28</v>
       </c>
       <c r="O535" t="s">
-        <v>4898</v>
+        <v>4908</v>
       </c>
     </row>
     <row r="536" spans="1:15">
       <c r="A536">
-        <v>66532</v>
+        <v>66527</v>
       </c>
       <c r="B536" t="s">
-        <v>4899</v>
+        <v>1890</v>
       </c>
       <c r="C536" t="s">
-        <v>1949</v>
+        <v>1891</v>
       </c>
       <c r="D536" t="s">
-        <v>4900</v>
+        <v>4909</v>
       </c>
       <c r="E536" t="s">
-        <v>1951</v>
+        <v>1893</v>
       </c>
       <c r="F536" t="s">
-        <v>1952</v>
+        <v>4910</v>
       </c>
       <c r="G536" t="s">
-        <v>1953</v>
+        <v>1895</v>
       </c>
       <c r="H536" t="s">
-        <v>1954</v>
+        <v>1896</v>
       </c>
       <c r="I536" t="s">
-        <v>1955</v>
+        <v>1897</v>
       </c>
       <c r="J536" t="s">
-        <v>459</v>
+        <v>24</v>
       </c>
       <c r="K536" t="s">
-        <v>4901</v>
+        <v>4821</v>
       </c>
       <c r="L536" t="s">
-        <v>461</v>
+        <v>26</v>
       </c>
       <c r="M536" t="s">
-        <v>4902</v>
+        <v>4822</v>
       </c>
       <c r="N536" t="s">
         <v>28</v>
       </c>
       <c r="O536" t="s">
-        <v>4903</v>
+        <v>4911</v>
       </c>
     </row>
     <row r="537" spans="1:15">
       <c r="A537">
-        <v>66533</v>
+        <v>66529</v>
       </c>
       <c r="B537" t="s">
-        <v>4904</v>
+        <v>4912</v>
       </c>
       <c r="C537" t="s">
-        <v>4905</v>
+        <v>4913</v>
       </c>
       <c r="D537" t="s">
-        <v>4906</v>
+        <v>4914</v>
       </c>
       <c r="E537" t="s">
-        <v>4907</v>
+        <v>4915</v>
       </c>
       <c r="F537" t="s">
-        <v>1766</v>
+        <v>4916</v>
       </c>
       <c r="G537" t="s">
-        <v>1767</v>
+        <v>4342</v>
       </c>
       <c r="H537" t="s">
-        <v>1768</v>
+        <v>4343</v>
       </c>
       <c r="I537" t="s">
-        <v>1769</v>
+        <v>4344</v>
       </c>
       <c r="J537" t="s">
         <v>24</v>
       </c>
       <c r="K537" t="s">
-        <v>4908</v>
+        <v>2306</v>
       </c>
       <c r="L537" t="s">
         <v>26</v>
       </c>
       <c r="M537" t="s">
-        <v>4909</v>
+        <v>2307</v>
       </c>
       <c r="N537" t="s">
         <v>28</v>
       </c>
       <c r="O537" t="s">
-        <v>4910</v>
+        <v>4917</v>
       </c>
     </row>
     <row r="538" spans="1:15">
       <c r="A538">
-        <v>66534</v>
+        <v>66530</v>
       </c>
       <c r="B538" t="s">
-        <v>4911</v>
+        <v>4918</v>
       </c>
       <c r="C538" t="s">
-        <v>4912</v>
+        <v>4919</v>
       </c>
       <c r="D538" t="s">
-        <v>4913</v>
+        <v>4920</v>
       </c>
       <c r="E538" t="s">
-        <v>4914</v>
+        <v>4921</v>
       </c>
       <c r="F538" t="s">
-        <v>4915</v>
+        <v>4922</v>
       </c>
       <c r="G538" t="s">
-        <v>4916</v>
+        <v>1702</v>
       </c>
       <c r="H538" t="s">
-        <v>3188</v>
+        <v>1703</v>
       </c>
       <c r="I538" t="s">
-        <v>3189</v>
+        <v>1704</v>
       </c>
       <c r="J538" t="s">
         <v>24</v>
       </c>
       <c r="K538" t="s">
-        <v>47</v>
+        <v>1487</v>
       </c>
       <c r="L538" t="s">
         <v>26</v>
       </c>
       <c r="M538" t="s">
-        <v>48</v>
+        <v>1489</v>
       </c>
       <c r="N538" t="s">
         <v>28</v>
       </c>
       <c r="O538" t="s">
-        <v>4917</v>
+        <v>4923</v>
       </c>
     </row>
     <row r="539" spans="1:15">
       <c r="A539">
-        <v>66535</v>
+        <v>66531</v>
       </c>
       <c r="B539" t="s">
-        <v>4918</v>
+        <v>4924</v>
       </c>
       <c r="C539" t="s">
-        <v>4919</v>
+        <v>4925</v>
       </c>
       <c r="D539" t="s">
-        <v>4920</v>
+        <v>4926</v>
       </c>
       <c r="E539" t="s">
-        <v>4921</v>
+        <v>4927</v>
       </c>
       <c r="F539" t="s">
-        <v>4922</v>
+        <v>4928</v>
       </c>
       <c r="G539" t="s">
-        <v>4923</v>
+        <v>4929</v>
       </c>
       <c r="H539" t="s">
-        <v>4924</v>
+        <v>4930</v>
       </c>
       <c r="I539" t="s">
-        <v>4925</v>
+        <v>4931</v>
       </c>
       <c r="J539" t="s">
-        <v>4926</v>
+        <v>459</v>
       </c>
       <c r="K539" t="s">
-        <v>4927</v>
+        <v>4932</v>
       </c>
       <c r="L539" t="s">
-        <v>4928</v>
+        <v>461</v>
       </c>
       <c r="M539" t="s">
-        <v>4929</v>
+        <v>4933</v>
       </c>
       <c r="N539" t="s">
         <v>28</v>
       </c>
       <c r="O539" t="s">
-        <v>4930</v>
+        <v>4934</v>
       </c>
     </row>
     <row r="540" spans="1:15">
       <c r="A540">
-        <v>66536</v>
+        <v>66532</v>
       </c>
       <c r="B540" t="s">
-        <v>4931</v>
+        <v>4935</v>
       </c>
       <c r="C540" t="s">
-        <v>4932</v>
+        <v>1958</v>
       </c>
       <c r="D540" t="s">
-        <v>4933</v>
+        <v>4936</v>
       </c>
       <c r="E540" t="s">
-        <v>4934</v>
+        <v>1960</v>
       </c>
       <c r="F540" t="s">
-        <v>4935</v>
+        <v>1961</v>
       </c>
       <c r="G540" t="s">
-        <v>4936</v>
+        <v>1962</v>
       </c>
       <c r="H540" t="s">
+        <v>1963</v>
+      </c>
+      <c r="I540" t="s">
+        <v>1964</v>
+      </c>
+      <c r="J540" t="s">
+        <v>459</v>
+      </c>
+      <c r="K540" t="s">
         <v>4937</v>
       </c>
-      <c r="I540" t="s">
+      <c r="L540" t="s">
+        <v>461</v>
+      </c>
+      <c r="M540" t="s">
         <v>4938</v>
-      </c>
-[...10 lines deleted...]
-        <v>4786</v>
       </c>
       <c r="N540" t="s">
         <v>28</v>
       </c>
       <c r="O540" t="s">
         <v>4939</v>
       </c>
     </row>
     <row r="541" spans="1:15">
       <c r="A541">
-        <v>66537</v>
+        <v>66533</v>
       </c>
       <c r="B541" t="s">
         <v>4940</v>
       </c>
       <c r="C541" t="s">
-        <v>4697</v>
+        <v>4941</v>
       </c>
       <c r="D541" t="s">
-        <v>4941</v>
+        <v>4942</v>
       </c>
       <c r="E541" t="s">
-        <v>4942</v>
+        <v>4943</v>
       </c>
       <c r="F541" t="s">
-        <v>4943</v>
+        <v>1793</v>
       </c>
       <c r="G541" t="s">
-        <v>4701</v>
+        <v>1794</v>
       </c>
       <c r="H541" t="s">
-        <v>4702</v>
+        <v>1795</v>
       </c>
       <c r="I541" t="s">
-        <v>4703</v>
+        <v>1796</v>
       </c>
       <c r="J541" t="s">
         <v>24</v>
       </c>
       <c r="K541" t="s">
-        <v>4785</v>
+        <v>4944</v>
       </c>
       <c r="L541" t="s">
         <v>26</v>
       </c>
       <c r="M541" t="s">
-        <v>4786</v>
+        <v>4945</v>
       </c>
       <c r="N541" t="s">
         <v>28</v>
       </c>
       <c r="O541" t="s">
-        <v>4944</v>
+        <v>4946</v>
       </c>
     </row>
     <row r="542" spans="1:15">
       <c r="A542">
-        <v>66538</v>
+        <v>66534</v>
       </c>
       <c r="B542" t="s">
-        <v>4945</v>
+        <v>4947</v>
       </c>
       <c r="C542" t="s">
-        <v>1940</v>
+        <v>4948</v>
       </c>
       <c r="D542" t="s">
-        <v>4946</v>
+        <v>4949</v>
       </c>
       <c r="E542" t="s">
-        <v>4947</v>
+        <v>4950</v>
       </c>
       <c r="F542" t="s">
-        <v>4948</v>
+        <v>4951</v>
       </c>
       <c r="G542" t="s">
-        <v>1944</v>
+        <v>4952</v>
       </c>
       <c r="H542" t="s">
-        <v>1945</v>
+        <v>3197</v>
       </c>
       <c r="I542" t="s">
-        <v>1946</v>
+        <v>3198</v>
       </c>
       <c r="J542" t="s">
         <v>24</v>
       </c>
       <c r="K542" t="s">
-        <v>4949</v>
+        <v>47</v>
       </c>
       <c r="L542" t="s">
         <v>26</v>
       </c>
       <c r="M542" t="s">
-        <v>4950</v>
+        <v>48</v>
       </c>
       <c r="N542" t="s">
         <v>28</v>
       </c>
       <c r="O542" t="s">
-        <v>4951</v>
+        <v>4953</v>
       </c>
     </row>
     <row r="543" spans="1:15">
       <c r="A543">
-        <v>66540</v>
+        <v>66535</v>
       </c>
       <c r="B543" t="s">
-        <v>4952</v>
+        <v>4954</v>
       </c>
       <c r="C543" t="s">
-        <v>4953</v>
+        <v>4955</v>
       </c>
       <c r="D543" t="s">
-        <v>4954</v>
+        <v>4956</v>
       </c>
       <c r="E543" t="s">
-        <v>4955</v>
+        <v>4957</v>
       </c>
       <c r="F543" t="s">
-        <v>4956</v>
+        <v>4958</v>
       </c>
       <c r="G543" t="s">
-        <v>4957</v>
+        <v>4959</v>
       </c>
       <c r="H543" t="s">
-        <v>4958</v>
+        <v>4960</v>
       </c>
       <c r="I543" t="s">
-        <v>1706</v>
+        <v>4961</v>
       </c>
       <c r="J543" t="s">
-        <v>24</v>
+        <v>4962</v>
       </c>
       <c r="K543" t="s">
-        <v>4959</v>
+        <v>4963</v>
       </c>
       <c r="L543" t="s">
-        <v>26</v>
+        <v>4964</v>
       </c>
       <c r="M543" t="s">
-        <v>4960</v>
+        <v>4965</v>
       </c>
       <c r="N543" t="s">
         <v>28</v>
       </c>
       <c r="O543" t="s">
-        <v>4961</v>
+        <v>4966</v>
       </c>
     </row>
     <row r="544" spans="1:15">
       <c r="A544">
+        <v>66536</v>
+      </c>
+      <c r="B544" t="s">
+        <v>4967</v>
+      </c>
+      <c r="C544" t="s">
+        <v>4968</v>
+      </c>
+      <c r="D544" t="s">
+        <v>4969</v>
+      </c>
+      <c r="E544" t="s">
+        <v>4970</v>
+      </c>
+      <c r="F544" t="s">
+        <v>4971</v>
+      </c>
+      <c r="G544" t="s">
+        <v>4972</v>
+      </c>
+      <c r="H544" t="s">
+        <v>4973</v>
+      </c>
+      <c r="I544" t="s">
+        <v>4974</v>
+      </c>
+      <c r="J544" t="s">
+        <v>24</v>
+      </c>
+      <c r="K544" t="s">
+        <v>4821</v>
+      </c>
+      <c r="L544" t="s">
+        <v>26</v>
+      </c>
+      <c r="M544" t="s">
+        <v>4822</v>
+      </c>
+      <c r="N544" t="s">
+        <v>28</v>
+      </c>
+      <c r="O544" t="s">
+        <v>4975</v>
+      </c>
+    </row>
+    <row r="545" spans="1:15">
+      <c r="A545">
+        <v>66537</v>
+      </c>
+      <c r="B545" t="s">
+        <v>4976</v>
+      </c>
+      <c r="C545" t="s">
+        <v>4733</v>
+      </c>
+      <c r="D545" t="s">
+        <v>4977</v>
+      </c>
+      <c r="E545" t="s">
+        <v>4978</v>
+      </c>
+      <c r="F545" t="s">
+        <v>4979</v>
+      </c>
+      <c r="G545" t="s">
+        <v>4737</v>
+      </c>
+      <c r="H545" t="s">
+        <v>4738</v>
+      </c>
+      <c r="I545" t="s">
+        <v>4739</v>
+      </c>
+      <c r="J545" t="s">
+        <v>24</v>
+      </c>
+      <c r="K545" t="s">
+        <v>4821</v>
+      </c>
+      <c r="L545" t="s">
+        <v>26</v>
+      </c>
+      <c r="M545" t="s">
+        <v>4822</v>
+      </c>
+      <c r="N545" t="s">
+        <v>28</v>
+      </c>
+      <c r="O545" t="s">
+        <v>4980</v>
+      </c>
+    </row>
+    <row r="546" spans="1:15">
+      <c r="A546">
+        <v>66538</v>
+      </c>
+      <c r="B546" t="s">
+        <v>4981</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D546" t="s">
+        <v>4982</v>
+      </c>
+      <c r="E546" t="s">
+        <v>4983</v>
+      </c>
+      <c r="F546" t="s">
+        <v>4984</v>
+      </c>
+      <c r="G546" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I546" t="s">
+        <v>1955</v>
+      </c>
+      <c r="J546" t="s">
+        <v>24</v>
+      </c>
+      <c r="K546" t="s">
+        <v>4985</v>
+      </c>
+      <c r="L546" t="s">
+        <v>26</v>
+      </c>
+      <c r="M546" t="s">
+        <v>4986</v>
+      </c>
+      <c r="N546" t="s">
+        <v>28</v>
+      </c>
+      <c r="O546" t="s">
+        <v>4987</v>
+      </c>
+    </row>
+    <row r="547" spans="1:15">
+      <c r="A547">
+        <v>66540</v>
+      </c>
+      <c r="B547" t="s">
+        <v>4988</v>
+      </c>
+      <c r="C547" t="s">
+        <v>4989</v>
+      </c>
+      <c r="D547" t="s">
+        <v>4990</v>
+      </c>
+      <c r="E547" t="s">
+        <v>4991</v>
+      </c>
+      <c r="F547" t="s">
+        <v>4992</v>
+      </c>
+      <c r="G547" t="s">
+        <v>4993</v>
+      </c>
+      <c r="H547" t="s">
+        <v>4994</v>
+      </c>
+      <c r="I547" t="s">
+        <v>1733</v>
+      </c>
+      <c r="J547" t="s">
+        <v>24</v>
+      </c>
+      <c r="K547" t="s">
+        <v>4995</v>
+      </c>
+      <c r="L547" t="s">
+        <v>26</v>
+      </c>
+      <c r="M547" t="s">
+        <v>4996</v>
+      </c>
+      <c r="N547" t="s">
+        <v>28</v>
+      </c>
+      <c r="O547" t="s">
+        <v>4997</v>
+      </c>
+    </row>
+    <row r="548" spans="1:15">
+      <c r="A548">
         <v>66541</v>
       </c>
-      <c r="B544" t="s">
-[...39 lines deleted...]
-        <v>4968</v>
+      <c r="B548" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C548" t="s">
+        <v>4998</v>
+      </c>
+      <c r="D548" t="s">
+        <v>4999</v>
+      </c>
+      <c r="E548" t="s">
+        <v>5000</v>
+      </c>
+      <c r="F548" t="s">
+        <v>5001</v>
+      </c>
+      <c r="G548" t="s">
+        <v>1935</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1936</v>
+      </c>
+      <c r="I548" t="s">
+        <v>1937</v>
+      </c>
+      <c r="J548" t="s">
+        <v>24</v>
+      </c>
+      <c r="K548" t="s">
+        <v>5002</v>
+      </c>
+      <c r="L548" t="s">
+        <v>26</v>
+      </c>
+      <c r="M548" t="s">
+        <v>5003</v>
+      </c>
+      <c r="N548" t="s">
+        <v>28</v>
+      </c>
+      <c r="O548" t="s">
+        <v>5004</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">