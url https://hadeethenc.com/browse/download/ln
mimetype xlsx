--- v2 (2026-01-25)
+++ v3 (2026-06-02)
@@ -18,52 +18,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1245">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Lingala
 # Source: https://hadeethenc.com/ln
-# Last update: 2026-01-10 19:42:12 (v1.16.0)
-# Check for updates: https://hadeethenc.com/en/check/ln/v1.16.0
+# Last update: 2026-05-10 18:03:59 (v1.17.0)
+# Check for updates: https://hadeethenc.com/en/check/ln/v1.17.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1680,52 +1680,51 @@
   <si>
     <t>Ya solo baye oyo bazali na bosembo na miso ya Allah likolo ya bakiti ya pôlé, na mopanzi ya mobali ya Nkolo Mtondi-Mawa, Motondi Nguya,mpe Maboko na Ye mibale mazali sembo</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ الْمُقْسِطِينَ عِنْدَ اللهِ عَلَى مَنَابِرَ مِنْ نُورٍ، عَنْ يَمِينِ الرَّحْمَنِ عَزَّ وَجَلَّ، وَكِلْتَا يَدَيْهِ يَمِينٌ، الَّذِينَ يَعْدِلُونَ فِي حُكْمِهِمْ وَأَهْلِيهِمْ وَمَا وَلُوا».</t>
   </si>
   <si>
     <t>'Abdullâh ibn 'Amr (Allah asepela naye na moboti na ye) alobi ete Motindami ya Allah (losambo pe kimia ya Allah ezala likolo naye) alobaki: « Ya solo baye oyo bazali na bosembo na miso ya Allah likolo ya bakiti ya pôlé, na mopanzi ya mobali ya Nkolo Mtondi-Mawa, Motondi Nguya,mpe Maboko na Ye mibale mazali sembo, ezali baye oyo bazalaka bosembo na bokati mibeko na bango, na mabota na bango mpe na maye oyo bazali na mikumba na yango. »</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنّ الذين يَحكُمُون بالعدل والحق بين الناس الذين تحت إِمْرَتِهم وحكمِهم وأهلهم، أنهم يجلسون على مقاعدَ عاليةٍ رفيعةٍ قد خُلقتْ من نور، إكرامًا لهم يوم القيامة. 
 وهذه المنابر عن يمين الرحمن تعالى، وكلتا يديه سبحانه يمينٌ.</t>
   </si>
   <si>
     <t>Ntoma ya Allah (kimia pe mapamboli ezali likolo naye) azali kopesa sango ete: ya sôlo baye oyo bazalaka kokata makambo na bosembo mpe na bosolo kati na bato, baye oyo bazali na sé ya bokonzi na bango, ya mibeko na bango mpe na mabota na bango, solo bango bakovanda na bisika ya likolo oyo ekelama na polé - wana ezali - na lokumu pona bango na Mokolo ya suka. Basika ya bofandi wana ekozala o ngambo ya mobali [droite] ya - Allah - Motondi mawa mpe maboko naye -Allah - Nkembo naye, nyonso mibale mazali semba.</t>
   </si>
   <si>
     <t>فضل العدل والحث عليه.
 العدل عامٌّ يشمل جميع الولايات والحكم بين الناس حتى العدل بين الزوجات والأولاد وغير ذلك.
 بيان منزلة العادلين يوم القيامة.
 تفاوت منازل أهل الإيمان يوم القيامة كل حسب عمله.
 أسلوب الترغيب من أساليب الدعوة التي ترغِّب المدعو في الطاعة.</t>
   </si>
   <si>
     <t>Bolamu ya bosembo mpe botindi bato na yango.
-Kozala juste en générale mpe esangisi ba états nyonso, na Mibeko kati ya batu, kozala 
-juste pona basi na bana, na bato misusu.
+Kozala juste en générale mpe esangisi ba états nyonso, na Mibeko kati ya batu, kozala  juste pona basi na bana, na bato misusu.
 Kolimbola ezalela ya bayengebene na Mokolo ya Lisekwa.
 Bisika ya bato ya bondimi ekokesana na Mokolo ya Lisekwa, moko na moko engebene na misala na ye.
 Lolenge ya kolendisa ezali moko ya mayele ya kosakola oyo elendisaka moto oyo azali kobengama atosa.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ln/browse/hadith/4935</t>
   </si>
   <si>
     <t>كل أمتي يدخلون الجنة إلا من أبى</t>
   </si>
   <si>
     <t>“Bato - ya ngonga - na ngai nyonso  bako kota na Paradizo longola se oyo aboyi</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «كُلُّ أُمَّتِي يَدْخُلُونَ الْجَنَّةَ إِلَّا مَنْ أَبَى»، قَالُوا: يَا رَسُولَ اللهِ، وَمَنْ يَأْبَى؟ قَالَ: «مَنْ أَطَاعَنِي دَخَلَ الْجَنَّةَ، وَمَنْ عَصَانِي فَقَدْ أَبَى».</t>
   </si>
   <si>
     <t>Abu Hurairah (Allah andimela ye) alobi ete, Motindami ya Allah (kimia mpe mapamboli ya Allah ezala likolo naye) alobaki: “Bato - ya ngonga - na ngai nyonso  bako kota na Paradizo longola se oyo aboyi” - Bayekoli - batunaki : Ee Motindami ya Allah ! Boye nani akoboya? Ayanolaki na bango na koloba ete: “Moto oyo akotosa ngai akokota na Paradizo, mpe oyo akozanga botosi ngai yende asili koboya”.</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أنَّ كلَّ أُمَّتِه يدخلون الجنة إلا مَن امتنع!
 فقال الصحابة رضي الله عنهم: ومَن يمتنع يا رسول الله؟!
 فأجابهم عليه الصلاة والسلام: أنَّ مَن انقاد واتَّبع وأطاعَ الرسولَ صلى الله عليه وسلم دَخَلَ الجنة، وأما مَن عصى ولم يَنْقَدْ للشرع فقد امتنع من دخول الجنة بأعمالِه السيئة.</t>
   </si>
   <si>
@@ -1802,54 +1801,51 @@
 أما الأسباب الشرعية كقراءة القرآن، أو الحسية كالأدوية التي ثبتت بالتجربة، فهي جائزة مع اعتقاد أنها أسباب، وأن النفع والضر بيد الله.</t>
   </si>
   <si>
     <t>Ntoma (kimia mpe boboto ezala likolo naye) alimbolaki makambo oyo misala nango ezali kati bosangisi Allah [Idolâtrie]; mpe kati na yango:
 Ya liboso: Ar-Ruqâ [incantation]: ezali maloba oyo bato ya kala bazalaki kosalela na kosenga kobikisama oyo etondisama bosangisi Allah [shirk].
 Ya mibale: Ba Talisma ya mayaka mpe ya biloko mosusu ya ndenge wana; oyo bakangaka na bana, banyama mpe na basusu mpo na kobengana miso mabe.
 Ya misato:  Tiwala: oyo basalaka mpona kolingisa moko kati ya balongani na mosusu.
 Makambo manso oyo mazali na kati ya bosangisi Nzambe; pamba te, yango ezali kotia eloko lokola nzela [cause], mpe yango ezali nzela ya bosolo te oyo emonisama na mibeko ya lingomba, mpe ezali te moko yaba nzela oyo elobelama mpona ya bomekolami. Na oyo etali ba nzela [cause] oyo mibeko elobela, ndakisa ya kotanga Coran, tope bakisi oyo elobelama na lingomba mpona bomekolami, yango epesama nzela na moto azala na bondimi ete yango ezali obele ba cause, mpe bondimi ete ya solo bosungami to bopesami pasi ezali obele na maboko ya Allah.</t>
   </si>
   <si>
     <t>صيانة التوحيد والعقيدة عما يُخِلُّ بها.
 تحريم استعمال الرقى الشركية والتمائم والتولة.
 اعتقاد الإنسان في هذه الثلاث أنها أسباب: هو شرك أصغر؛ لأنه جعل ما ليس بسببٍ سببًا، أما إن اعتقد أنها تنفع وتضر بذاتها فهو شرك أكبر.
 التحذير من فعل الأسباب الشركية والمحرمة.
 تحريم الرقى وأنها من الشرك إلا ما كان منها مشروعًا.
 ينبغي تعلُّق القلب بالله وحده، فمنه الضر والنفع وحده لا شريك له، فلا يأتي بالخير إلا الله ولا يدفع الشر إلا الله تعالى.
 الرقى الجائزة هي المتضمنة لثلاثة شروط: 1- أن يعتقد أنها سبب ولا تنفع إلا بإذن الله. 2- أن تكون بالقرآن وأسماء الله وصفاته والأدعية النبوية والأدعية المشروعة. 3- أن تكون بلغة مفهومة ولا تحتوي على طَلَاسِمَ وشَعْوَذةٍ.</t>
   </si>
   <si>
     <t>Kobatela bomoko ya Nzambe [Tawhid] mpe bondimi na maye mazwami te kati na yango.
 Bopekisami ya kosalela ba makambo ya basangisi Nzambe, mpe ba amulet, mpe na biloko oyo ekangaka moto na bolingo kati ya balongani.
 Bondimi ya moto na makambo misato oyo ete yango ezali yango ezali ba cause: wana ezali shirk ya moke; pamba te ye asili kotia maye oyo ezali nzela te nzela. Kasi soki azali kondima ete yango moko nde epesaka lisungi mpe mabe, wana ekokoma Shirki monene.
 Likebi monene na boluki ba cause ya shirk mpe ya maye mapekisama.
 Bopekisami ya kosal ruqa [incatation] mpo ete yango ezali kati ya balolenge ya shirki, longola se ma oyo elobamelama na bimeko okati na yango.
 Esengeli motema ekangama se na Allah yemei, mpo ete epai na Ye nde ezwami maye mapesaka pasi mpe litomba, eloko moko te ekokani mpe esangana na Ye, moko te amemaka bolamu obele se Allah, mpe ezali na moko te oyo atiaka mabe mosika obele se Allah Motondi Nguya nyonso.
-Ruqa oyo epesama nzela; ezali oyo esangani na mibeko misato: 
-[...2 lines deleted...]
-3- Esengeli ezala na monoko oyo bato basosolaka yango, esangana te na maloba to ba talisma ya bonganga.</t>
+Ruqa oyo epesama nzela; ezali oyo esangani na mibeko misato:  1- Azala kondima ete ezali kaka cause, kasi epesaka esungaka te obele kaka na ndingisa ya Allah.  2- Esengeli ezwama okati ya Coran, yaba kombo mpe bozalisami ya Allah, lolenge wana na masengi mowuta na Ntoma mpe na masengi ya malamu oyo mapesama nzela.  3- Esengeli ezala na monoko oyo bato basosolaka yango, esangana te na maloba to ba talisma ya bonganga.</t>
   </si>
   <si>
     <t>رواه أبو داود وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[رواه أبو داود وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ln/browse/hadith/5273</t>
   </si>
   <si>
     <t>أتدرون ما الغيبة؟، قالوا: الله ورسوله أعلم، قال: ذكرك أخاك بما يكره</t>
   </si>
   <si>
     <t>Boyebi nini nde ezali matongi ? - Bayanolaki ye ete: Allah na Motindami na Ye nde bayebi malamu koleka! - Alobaki: -matongi - ezali “ koloba na sima ya ndeko nayo, na makambo oyo ayinaka ete bazala koloba yango. »,</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَتَدْرُونَ مَا الْغِيبَةُ؟»، قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «ذِكْرُكَ أَخَاكَ بِمَا يَكْرَهُ»، قِيلَ: أَفَرَأَيْتَ إِنْ كَانَ فِي أَخِي مَا أَقُولُ؟ قَالَ: «إِنْ كَانَ فِيهِ مَا تَقُولُ فَقَدِ اغْتَبْتَهُ، وَإِنْ لَمْ يَكُنْ فِيهِ فَقَدْ بَهَتَّهُ».</t>
   </si>
   <si>
     <t>Abou Hurairah (Allah asepela naye), ya solo Motindami ya Allah (kimia mpe mapamboli ya Allah ezala naye) alobi: « Boyebi nini nde ezali matongi ? - Bayanolaki ye ete: Allah na Motindami na Ye nde bayebi malamu koleka! - Alobaki: -matongi - ezali “ koloba na sima ya ndeko nayo, na makambo oyo ayinaka ete bazala koloba yango. », balobaki: omoni ndenge nini soki ezwami okati ya ndeko nangai maye nazali koloba ? Na Ntoma ayanolaki na koloba ete: "Soki ezali epai maye ozali koloba, yeba ete osili kotonga ye, kasi soki azali te lolenge wana, yeba ete osili bongo kokoselaye likambu." »</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حقيقة الغيبة المُحرَّمة، وهي: ذِكْرُ المسلم الغائب بما يَكره، سواء كان من صفاته الخَلْقية أو الخُلُقية، مثل: الأعور الغشاش الكذاب، ونحو ذلك من صفات الذم، ولو كانت تلك الصفة موجودة فيه.
 وأما إذا لم تكنْ فيه الصفةُ فهذا أشدُّ من الغيبة، وهو البُهْتَان، أي: الافتراء على الإنسان بما ليس فيه.</t>
@@ -2862,52 +2858,51 @@
     <t>Kowuta na Abu Saeed Al-Khudri (Allah asepela na ye) alobi: Nayokaki Motindami ya Allah (sws) azali koloba ete: «‌ Oyo kati na bino akomona mabe, azala kobongola (kopekisa) yango na maboko naye, soki akokoka - kopekisa yango na maboko na ye - te, apekisa yango na maloba naye, mpe soki akokoka te, ayina yango na motema naye, wana nde ezali moke ya bondimi ».</t>
   </si>
   <si>
     <t>يأمر النبي صلى الله عليه وسلم بتغيير المنكر -وهو كل ما نهى الله عنه ورسوله- حسب الاستطاعة، 
 فإذا رأى منكرًا فيجب عليه تغييره باليد إن كان له قدرة، 
 فإن عجز عن ذلك فليغيره بلسانه بأن ينهى مرتكبه ويُبيِّن له ضرره ويرشده إلى الخير بدل هذا الشر، 
 فإن عجز عن هذه المرتبة فليغيره بقلبه بأن يَكرَه هذا المنكر ويَعزِم أنه لو قدر على تغييره لفعل، 
 والتغيير بالقلب أضعف مراتب الإيمان في تغيير المنكر.</t>
   </si>
   <si>
     <t>Ntoma Mouhammad (sws) azali kotinda bato na bobongoli mabe - yango ezali maye manso oyo Allah na Motindami na Ye basila kopekisa - na lolenge oyo moto akokokela. Soki moto amoni mabe, etindami azala kopekisa yango na maboko naye soki akozala na bokasi na yango. Soki azali na makoki te ya kosala yango, bongo apekisa yango na monoko na ye na kopekisa moto oyo asali yango, kolimbola ye mabe na yango, mpe kotambwisa ye na bolamu na esika ya mabe wana. Soki azali na makoki te ya kozua niveau oyo, asengeli apekisa yango na motema naye, na koyina mabe Wana, pe ko kanisa soki akokaki ko changer yango, alingaki asala yango. Kobongola mabe na kati ya motema ezali niveau ya muke na bondimi.</t>
   </si>
   <si>
     <t>الحديث أصل في بيان مراتب تغيير المنكر.
 الأمر بالتَّدَرُّج في النهي عن المنكر، كلٌّ بحسب استطاعته وقدراته.
 النهي عن المنكر باب عظيم في الدين ولا يسقط عن أحد، ويُكَلَّف به كل مسلم بحسب استطاعته.
 الأمر بالمعروف والنهي عن المنكر من خصال الإيمان، والإيمان يزيد وينقص.
 يشترط في النهي عن المنكر: العلم بكون ذلك الفعل منكرًا.
 يشترط في تغيير المنكر: أن لا يترتب عليه منكر أعظم منه.
 للنهي عن المنكر آداب وشروط ينبغي على المسلم أن يتعلمها.
 إنكار المنكر يحتاج إلى سياسة شرعية، وإلى علم وبصيرة.
 عدم الإنكار بالقلب يدل على ضعف الإيمان.</t>
   </si>
   <si>
     <t>Hadith ezali dalili na kolimbola ba étapes ya kopekisa mabe.
-Esengi ba 
-étapes pona kopesa mabe, mutu nyonso lolenge akokoka kopekisa na makasi naye.
+Esengi ba  étapes pona kopesa mabe, mutu nyonso lolenge akokoka kopekisa na makasi naye.
 Kopekisa mabe ezali na esika monene na lingomba, pe elongoli mutu moko te, mpe esangi na musulman nyonso apekisa mabe na makoki naye.
 Kopesa mitindo na oyo ezali malamu mpe kopekisa oyo ezali mabe, ezali bizaleli ya kondima, na bondimi ebakisamaka mpe ekitaka.
 Kopekisa mabe esengeli : koyeba na musala yango soki ezali mabe.
 Condition ya ko changer mabe: esengeli te mabe ekoma munene koleka.
 Pona kopekisa mabe ezali, na botisi na ba conditions, oyo esengeli musulman ayekola yango.
 Kopekisa mabe esengaka politique légitime, ya boyebi na bososoli.
 Kopekisa na koyina na motema, ezali bondimi ya muke.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ln/browse/hadith/65001</t>
   </si>
   <si>
     <t>من أحسن في الإسلام لم يؤاخذ بما عمل في الجاهلية، ومن أساء في الإسلام أخذ بالأول والآخر</t>
   </si>
   <si>
     <t>mutu oyo akobongisa na Islam akozwa mokumba te! pona oyo elekaki, na mutu oyo akosala mabe na Islam, akozuwa ya liboso na ya suka”</t>
   </si>
   <si>
     <t>عَنِ ابْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: قَالَ رَجُلٌ: يَا رَسُولَ اللهِ، أَنُؤَاخَذُ بِمَا عَمِلْنَا فِي الْجَاهِلِيَّةِ؟ قَالَ: «مَنْ أَحْسَنَ فِي الْإِسْلَامِ لَمْ يُؤَاخَذْ بِمَا عَمِلَ فِي الْجَاهِلِيَّةِ، وَمَنْ أَسَاءَ فِي الْإِسْلَامِ أُخِذَ بِالْأَوَّلِ وَالْآخِرِ».</t>
   </si>
   <si>
     <t>kowuta na maloba ya Ibn Masoud, Nzambe asepela naye, alobaki: Mutu moko alobaki boye: O Ntoma ya Nzambe (s.a.w) tokoki kozwa mokumba pona oyo tosalaki na tango ya liboso ya Islam? Alobaki: “mutu oyo akobongisa na Islam akozwa mokumba te! pona oyo elekaki, na mutu oyo akosala mabe na Islam, akozuwa ya liboso na ya suka”.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبي صلى الله عليه وسلم فضل الدخول في الإسلام، 