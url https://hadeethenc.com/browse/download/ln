--- v3 (2026-06-02)
+++ v4 (2026-06-22)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1219">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Lingala
 # Source: https://hadeethenc.com/ln
-# Last update: 2026-05-10 18:03:59 (v1.17.0)
-# Check for updates: https://hadeethenc.com/en/check/ln/v1.17.0
+# Last update: 2026-06-14 11:34:34 (v1.18.0)
+# Check for updates: https://hadeethenc.com/en/check/ln/v1.18.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1092,51 +1092,51 @@
 wana ezali mpona maye oyo ekomaka epai ya mondimi; na kokima epai ya Allah, na bobeleli Ye, mpe bokokangolami ya masumu, mpe botombolami ya esika naye.</t>
   </si>
   <si>
     <t>أن المؤمن مُعرَّض لأنواع من البلاء.
 الابتلاء قد يكون أمارة حُبِّ الله لعبده، حتى يرفع درجته، ويُعْلِي مَرتبته، ويكفِّر خطيئته.
  الحث على الصبر عند المصائب وعدم الجزع.</t>
   </si>
   <si>
     <t>Ya solo mondimi akokutana na bomekano ya ndenge na ndenge.
 Momekano tango mosusu ezalaka elembo ya bolingo ya Allah mpo na mosali na Ye, kino Azala kotombola ye, mpe Atombola esika na ye, mpe Azala kolimbisa masumu mpe bambeba naye.
 Bolendisami na bokangi motema ntango ya bakokoso, mpe na bozangi bobangi.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ln/browse/hadith/4204</t>
   </si>
   <si>
     <t>إذا التقى المسلمان بسيفيهما فالقاتل والمقتول في النار</t>
   </si>
   <si>
     <t>“Soki bamizilman mibale bazali kobunda na bibundeli na bango; mobomi na oyo babomi bango mibale bakokota na Lifelo</t>
   </si>
   <si>
     <t>عن أبي بَكرة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «إِذَا الْتَقَى الْمُسْلِمَانِ بِسَيْفَيْهِمَا فَالْقَاتِلُ وَالْمَقْتُولُ فِي النَّارِ»، فَقُلْتُ: يَا رَسُولَ اللهِ هَذَا الْقَاتِلُ، فَمَا بَالُ الْمَقْتُولِ؟ قَالَ: «إِنَّهُ كَانَ حَرِيصًا عَلَى قَتْلِ صَاحِبِهِ».</t>
   </si>
   <si>
-    <t>Abu Bakra (Allah asepela naye) alobi: Nayokaki Motindami ya Allah (kimia mpe mapamboli ya Allah ezala likolo naye) azali koloba: “Soki bamizilman mibale bazali kobunda na bibundeli na bango; mobomi na oyo babomi bango mibale bakokota na Lifelo”, na lobaki: Ee Motindami ya Allah! Oyo azali mobomi, ebongo likambo nini na oyo babomi? Na Ntoma Ayanolaki ete: “ moto oyo babomi, yepe azalaki na mposa makasi ya koboma moninga na ye”.</t>
+    <t>Abu Bakrah (Allah asepela naye) alobi: Nayokaki Motindami ya Allah (kimia mpe mapamboli ya Allah ezala likolo naye) azali koloba: “Soki bamizilman mibale bazali kobunda na bibundeli na bango; mobomi na oyo babomi bango mibale bakokota na Lifelo”, na lobaki: Ee Motindami ya Allah! Oyo azali mobomi, ebongo likambo nini na oyo babomi? Na Ntoma Ayanolaki ete: “ moto oyo babomi, yepe azalaki na mposa makasi ya koboma moninga na ye”.</t>
   </si>
   <si>
     <t>يُخبر النبي صلى الله عليه وسلم أنه إذا التقى المسلمان بسيفيهما، قاصدًا كلٌّ منهما إتلافَ صاحبِه؛ فالقاتل في النار بسبب مباشرته قتلَ صاحبه،
 واستشكل الصحابةُ المقتولَ: كيف يكون في النار؟ فأخبر النبيُّ صلى الله عليه وسلم أنه أيضًا في النار لحرصِه على قتلِ صاحبه، ولم يَمنعه من القتلِ إلا مبادرةُ القاتل وسبقِه له.</t>
   </si>
   <si>
     <t>Ntoma ya Allah  (kimia ezala likolo naye) azali kopesa sango ete, soki ba mizilman mibale bakutani na bibundeli na bango, na makanisi ya kobomana; mobomi akozala na moto ya Lifelo mpo na ndenge alingaki koboma moninga naye. Maye wana epesaki Nkokoso epai ya Bayekoli, ezalaki likambo ya moto oyo babomaki: Ndenge nini akozala na kati ya moto ya Lifelo? Nde Ntoma (losambo mpe kimia ya Allah ezala likolo naye) ayanolaki ete moto wana, yepe azali na Lifelo mpo na mposa oyo azalaki na yango ya koluka koboma moninga na ye, mpe eloko moko oyo epekisaki ye na koboma ezali kaka kowelisa ya mobomi mpe kowelisa koboma naye na yango.</t>
   </si>
   <si>
     <t>استحقاق العقاب على مَن عَزَمَ على المعصية بقلبه وباشَرَ أسبابَها.
 التحذير الشديد من اقتتال المسلمين والوعيد عليه بالنار.
 القتال بين المسلمين بحق لا يَدخل في الوعيد، مثل قتال البُغَاة والمُفسدين.
 مُرتكب الكبيرة لا يَكْفُرُ بمجرَّد فعلها؛ لأن النبي صلى الله عليه وسلم سمَّى المُتقاتلَينِ مُسلِمَينِ.
  إذا التقى المسلمان بأيِّ وسيلة يكون بها القتل، فقَتَلَ أحدُهما الآخرَ فالقاتل والمقتول في النار، وذِكْرُ السيفِ في الحديث على سبيل التمثيل.</t>
   </si>
   <si>
     <t>Etumbu epesamaka mpo na moto nyonso akozala na makanisi ya kosala maye mazali masumu na motema naye mpe atelemi na bokokisi yango.
 Likebisi makasi mpo na kobunda kati ya bamizilman, mpe libangisi ya moto ya Lifelo pona yango.
 Bitumba kati ya bamizilman bango na bango na maye mazali bosolo, ezali te kokota kati ya libangisi ya moto, lokola kobundisa babuki mibeko mpe babebisi mibeko.
 Mosali bemba ya monene azalaka te kobima na Islam pona mosala naye wana; pambate Ntoma ya Allah (kimia ezala naye) abengaki babomani mibale wana bamizilman.
 Soki ba misilman mibale bakutani na ba lolenge inso oyo ekozalela bango na bitumba, mpe soki moko na bango abomi mosusu; mobomi na oyo babomi bakokota na moto ya Lifelo. Mpe mopanga elobelami na hadith oyo na lolenge ya ndakisa.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ln/browse/hadith/4304</t>
   </si>
@@ -1892,51 +1892,51 @@
 Kasi na mokambi oyo akozala na malamu elongo na bango mpe azali kokomisa pète makambo na bango, ya solo Allah akozala malamu naye mpe akolembisa [facilité] makambo naye.</t>
   </si>
   <si>
     <t>يجب على من تولّى شيئًا من أمور المسلمين أن يرفق بهم ما استطاع.
 الجزاء من جنس العمل.
 ميزانُ ما يُعْتَبَرُ من الرفق أو الشدة هو ما لم يخالف الكتاب والسنة.</t>
   </si>
   <si>
     <t>Esengeli epai ya moto oyo apesami mokumba ya likambo kati ya makambo yaba mizilman azala na boboto epai na bango kolandisama na bokokeli naye.
 Lifuti ezalaka na lolenge ya mosala.
 Motango ya maye matali boboto to bakokoso ezali kati ya maye mazali te kotelemela Buku ya Allah mpe Sunna.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ln/browse/hadith/5330</t>
   </si>
   <si>
     <t>إن رجالا يتخوضون في مال الله بغير حق، فلهم النار يوم القيامة</t>
   </si>
   <si>
     <t>Ya solo, ezali na kati ya bato; baoyo bazali kosalela bozwi ya Allah na ndenge ya mabe, kasi bakozala okati ya Lifelo na Mokolo ya suka.</t>
   </si>
   <si>
     <t>عن خَولة الأنصاريةِ رضي الله عنها قالت: سمعت النبي صلى الله عليه وسلم يقول: «إِنَّ رِجَالًا يَتَخَوَّضُونَ فِي مَالِ اللهِ بِغَيْرِ حَقٍّ، فَلَهُمُ النَّارُ يَوْمَ الْقِيَامَةِ».</t>
   </si>
   <si>
-    <t>Khawla Al-Answariyya (Allah asepela na ye) alobi ete: Nayokaki ntoma ya Allah (kimia mpe boboto ya Allah ezala likolo naye) azali koloba: « Ya solo, ezali na kati ya bato; baoyo bazali kosalela bozwi ya Allah na ndenge ya mabe, kasi bakozala okati ya Lifelo na Mokolo ya suka. »</t>
+    <t>Khrawla Al-Answariyya (Allah asepela na ye) alobi ete: Nayokaki ntoma ya Allah (kimia mpe boboto ya Allah ezala likolo naye) azali koloba: « Ya solo, ezali na kati ya bato; baoyo bazali kosalela bozwi ya Allah na ndenge ya mabe, kasi bakozala okati ya Lifelo na Mokolo ya suka. »</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن أناسٍ يَتَصَرَّفُون في أموال المسلمين بالباطل، ويأخذونها بغير حق، وهذا معنى عامٌّ في المال من حيث جَمْعِهِ وكسبِهِ من غير حِلِّه، وإنفاقه في غير مواضعه الصحيحة، ويدخل في ذلك أكل أموال اليتامى وأموال الوَقْف وجَحْد الأمانات والأخذ بغير استحقاق من الأموال العامة.
 ثم أخبر صلى الله عليه وسلم أن جزاءهم النار يوم القيامة.</t>
   </si>
   <si>
     <t>Ntoma, mabondeli ya Nzambe pe kimia ezala likolo na ye, alobelaki bato oyo babwakaka mbongo ya ba musulmans na ndenge ya mabe pe bazuaka yango sans droit Oyo ezali signification générale na mbongo na oyo etali ko ramasser yango pe ko gagner yango sans permisibilité, pe kolekisa yango na bisika mosusu oyo esengeli te.
 Na nsima ye, Nzambe apambola ye mpe apesa ye kimia, apesaki nsango ete mbano na bango ekozala Lifelo na Mokolo ya Lisekwa.</t>
   </si>
   <si>
     <t>المال الذي بأيدي الناس هو مال الله، استَخْلَفَهم عليه لينفقوه بالطرق المشروعة، ويجتنبوا التصرف فيه بالباطل، وهذا عامٌّ في الولاة وغيرهم من سائر الناس.
 تشديد الشرع في المال العام،  وأنه من ولي منه شيئًا فإنه سيحاسب يوم القيامة على جِبَايَتِه وإنفاقه.
 يدخل في هذا الوعيد مَن يتصرَّفُ تصرُّفًا غير شرعي في المال سواء كان ماله أو مال غيره.</t>
   </si>
   <si>
     <t>Mbongo oyo ezali na maboko ya bato ezali mbongo ya Nzambe aponi bango lokola bakitani mpo na kobimisa yango na ndenge oyo ebongi mpe koboya kobwaka yango na ndenge oyo eyokani te na mibeko.
 Bokasi ya Sharia na oyo etali mbongo nyonso, mpe ete oyo apesameli moko na yango akozwa mokumba na mokolo ya lisekwa mpo na bosangisi mpe bobimisi na yango.
 Likama oyo esangisi moto nyonso oyo azali kobwaka mbongo na ndenge oyo eyokani te na mibeko, ezala ya ye moko to ya moto mosusu.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ln/browse/hadith/5331</t>
   </si>
   <si>
     <t>ما من عبد يسترعيه الله رعية، يموت يوم يموت وهو غاش لرعيته، إلا حرم الله عليه الجنة</t>
   </si>
@@ -4671,172 +4671,74 @@
     <t>طَلَبَ النبيُّ صلى الله عليه وسلم مِن عمِّه أبي طالب وهو في سكرات الموت أن ينطق بلا إله إلا الله ليشْفَع له بها يوم القيامة، ويشهد له بالإسلام، 
 فأبى أن ينطق بالشَّهادة خوفًا مِن أن تَسُبَّه قريش وتقول عنه: إنَّه أسلَم بسبب الخوف مِن الموت والضَّعْف! 
 فقال للنبي صلى الله عليه وسلم: لولا ذلك لَأدخلت السّرور على قلبك بقول الشَّهادة، وأبلغتك أُمنيتك حتى ترضى! 
 فأنزل الله تعالى الآية التي تدل على أن النبي صلى الله عليه وسلم لا يملك هداية التوفيق للإسلام، بل الله عز وجل وحده يُوفِّق من يشاء. 
 وأن النبي عليه الصلاة والسلام يهدي الخلق بالدلالة والبيان والإرشاد والدعوة إلى الصراط المستقيم.</t>
   </si>
   <si>
     <t>Ntoma (s.a.w), asengaka Ndeko ya tata naye ya mobali Abu Talib, ntango azalaka na pasi ya liwa, ye aloba : “Nzambe mosusu azali te kaka Allah” pona asengela ye mawa mokolo ya lisekwa mpe akotatola Islam naye,  Kasi ye aboyaki kobimisa litatoli pona kobanga ba Quraysh bakolakela ye mabe mpe bakoloba akoti na Islam pona kobanga liwa mpe bolembu! Alobaki na Prophète (s.a.w) : Soki ezalaki yango te, mbele nalingaki na mema esengo na motema na yo na kotanga Shahada, pe nasala posa na yo ekokisama tii okotonda! Na yango Nzambe Mozwi-ya-Nguya-Nyonso abimisaki verset oyo elakisi Ntoma (s.a.w), azali na bokambi ya mutu te! Pona Islam, Nzambe Mozwi-ya-Nguya-Nyonso, ye moko nde apesaka elonga na mutu nyonso oyo ye alingi. Na prophète (s.a.w), akambaka bato na bokambi ya mateya, bososoli, na bokambi ya libyangi na nzela ya semba.</t>
   </si>
   <si>
     <t>الحق لا يُترك خوفًا من كلام الناس.
 النبي صلى الله عليه وسلم إنما يملك هداية الدلالة والإرشاد لا هداية التوفيق.
 مشروعية زيارة الكافر المريض لدعوته إلى الإسلام.
 حرص النبي صلى الله عليه وسلم على الدعوة إلى الله تعالى في كل الأحوال.</t>
   </si>
   <si>
     <t>Bosolo ba tikaka yango te, pona kobanga makambo oyo bato balobaka.
 Ntoma (s.a.w) Nzambe apambola ye mpe apesa ye kimia, azali kaka na bokambi ya elembeteli na bolakisi bosolo, kasi bokambi ya mitema ya bato azali na yango te.
 Légitimité ya kokende kotala infidèle oyo abeli malade, pona kobenga ye na Islam.
 Mosakoli (s.a.w) Nzambe apambola ye mpe apesa ye kimia, azalaki na mposa makasi ya kobenga bato epai ya Nzambe Mozwi-ya-Nguya-Nyonso na Lolenge nyonso.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ln/browse/hadith/65069</t>
   </si>
   <si>
-    <t>بني الإسلام على خمس</t>
-[...30 lines deleted...]
-  <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
-  </si>
-[...1 lines deleted...]
-    <t>||“Yasolo halali ezali polele, na haramu ezali polele, mpe kati na yango ezali na makambo ya ntembe oyo bato mingi bayebi te, Na yango, oyo akokima makambo ya ntembe, akozala na lingomba na lokumu naye, mpe oyo akokweya na makambo ya ntembe, akosala oyo epekisami, Lokola mobateli ya mpate oyo azali kolya matiti zingazinga ya esika ya libateli ezali mingi epai alingi kolya matiti, na ezali yasolo te! mokonzi nyonso ezali na libateli naye !, Na ezali yasolo te! Nzambe abatelaka bipekiseli naye!, na ezali ya solo te ! ezali na liboke ya mosuni na nzoto! soki yango ebongi Nzoto mobimba ekozala malamu!, mpe soki yango ebebi, nzoto mobimba ebebaka!, mpe eloko wana ezali motema”</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t xml:space="preserve"> “Yasolo halali ezali polele, na haramu ezali polele, mpe kati na yango ezali na makambo ya ntembe oyo bato mingi bayebi te, Na yango, oyo akokima makambo ya ntembe, akozala na lingomba na lokumu naye, mpe oyo akokweya na makambo ya ntembe, akosala oyo epekisami, Lokola mobateli ya mpate oyo azali kolya matiti zingazinga ya esika ya libateli ezali mingi epai alingi kolya matiti, na ezali yasolo te! mokonzi nyonso ezali na libateli naye !, Na ezali yasolo te! Nzambe abatelaka bipekiseli naye!, na ezali ya solo te ! ezali na liboke ya mosuni na nzoto! soki yango ebongi Nzoto mobimba ekozala malamu!, mpe soki yango ebebi, nzoto mobimba ebebaka!, mpe eloko wana ezali motema”.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
+    <t>رواه البخاري ومسلم</t>
+  </si>
+  <si>
+    <t>[رواه البخاري ومسلم]</t>
+  </si>
+  <si>
     <t>https://hadeethenc.com/ln/browse/hadith/66515</t>
-  </si>
-[...67 lines deleted...]
-    <t>https://hadeethenc.com/ln/browse/hadith/66524</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -5139,51 +5041,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O133"/>
+  <dimension ref="A1:O129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -11123,281 +11025,90 @@
       </c>
       <c r="I128" t="s">
         <v>1209</v>
       </c>
       <c r="J128" t="s">
         <v>24</v>
       </c>
       <c r="K128" t="s">
         <v>69</v>
       </c>
       <c r="L128" t="s">
         <v>26</v>
       </c>
       <c r="M128" t="s">
         <v>70</v>
       </c>
       <c r="N128" t="s">
         <v>28</v>
       </c>
       <c r="O128" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>66512</v>
+        <v>66515</v>
       </c>
       <c r="B129" t="s">
         <v>1211</v>
       </c>
       <c r="C129" t="s">
+        <v>321</v>
+      </c>
+      <c r="D129" t="s">
         <v>1212</v>
       </c>
-      <c r="D129" t="s">
+      <c r="E129" t="s">
         <v>1213</v>
       </c>
-      <c r="E129" t="s">
+      <c r="F129" t="s">
         <v>1214</v>
       </c>
-      <c r="F129" t="s">
+      <c r="G129" t="s">
+        <v>325</v>
+      </c>
+      <c r="H129" t="s">
         <v>1215</v>
       </c>
-      <c r="G129" t="s">
-[...2 lines deleted...]
-      <c r="H129" t="s">
+      <c r="J129" t="s">
+        <v>24</v>
+      </c>
+      <c r="K129" t="s">
         <v>1216</v>
       </c>
-      <c r="I129" t="s">
+      <c r="L129" t="s">
+        <v>26</v>
+      </c>
+      <c r="M129" t="s">
         <v>1217</v>
       </c>
-      <c r="J129" t="s">
-[...2 lines deleted...]
-      <c r="K129" t="s">
+      <c r="N129" t="s">
+        <v>28</v>
+      </c>
+      <c r="O129" t="s">
         <v>1218</v>
-      </c>
-[...198 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">