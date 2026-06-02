--- v4 (2026-03-07)
+++ v5 (2026-06-02)
@@ -18,52 +18,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4758">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Кыргызча
 # Source: https://hadeethenc.com/ky
-# Last update: 2026-02-20 05:26:56 (v1.26.0)
-# Check for updates: https://hadeethenc.com/en/check/ky/v1.26.0
+# Last update: 2026-05-10 17:49:46 (v1.27.0)
+# Check for updates: https://hadeethenc.com/en/check/ky/v1.27.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -911,52 +911,51 @@
   <si>
     <t>Силердин бирөөңөр даарат алса, мурдуна суу алып, анан кайра чимкирсин. Аврет жерлерин тазаласа так санда тазаласын</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا تَوَضَّأَ أَحَدُكُمْ فَلْيَجْعَلْ فِي أَنْفِهِ ثُمَّ لِيَنْثُرْ، وَمَنِ اسْتَجْمَرَ فَلْيُوتِرْ، وَإِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلْيَغْسِلْ يَدَهُ قَبْلَ أَنْ يُدْخِلَهَا فِي وَضُوئِهِ، فَإِنَّ أَحَدَكُمْ لاَ يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».
 ولفظ مسلم: «إِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلَا يَغْمِسْ يَدَهُ فِي الْإِنَاءِ حَتَّى يَغْسِلَهَا ثَلَاثًا، فَإِنَّهُ لَا يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».</t>
   </si>
   <si>
     <t>Абу Хурайра (Аллах андан ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан: "Силердин бирөөңөр даарат алса, мурдуна суу алып, анан кайра чимкирсин. Аврет жерлерин тазаласа так санда тазаласын . Силерден бирөөңөр уйкудан ойгонуп турганда, даарат алчу сууна кол салбай туруп колун жууп алсын. Анткени, эч кимиңер колу кайда түнөп чыкканын билбейт". Муслимдин риваятында: "Силердин бирөөңөр уйкудан ойгонуп турганда, үч жолу жуумайынча колун идиштеги сууга сала койбосун. Анткени, ал колу кайда түнөгөнүн билбейт".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعضَ أحكام الطهارة، ومنها: 
 لأول: أنَّ مَن توضأ فعليه أنْ يُدخِلَ الماءَ في أنفِهِ بالنَّفَسِ، ثم يُخرجه بالنَّفَسِ أيضًا. 
 والثاني: أنَّ مَن أراد تنظيفَ الأذى الخارج منه وإزالتَه بغير الماء كالحجارة ونحوها فيكون تنظيفُه على عدد فَرْدِيٍّ أقله ثلاثًا وأعلاه ما ينقطع به الخارج وينظف المحل. 
 والثالث: أن من استيقظ من نوم الليل لا يُدْخِلُ كفَّه في الإناء ليتوضأ حتى يغسلها ثلاث مرات خارج الإناء، فإنه لا يدري أين باتت يده، فلا يأمن النجاسة عليها، وقد يكون عبث بها الشيطان وحمل إليها أشياء مُضِرة للإنسان أو مُفسِدة للماء.</t>
   </si>
   <si>
     <t>Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) даараттын кээ бир өкүмдөрүн баяндаган, алар: Биринчиси: даарат алган кишиге мурдуна сууну тартуу, кийин кайра чимкирип чыгаруу зарыл. Экинчиси: заң чыккан жерин суу менен эмес, таш же ушул сыяктуу башка нерсе менен тазалаган адам так санда тазалайт. Анын азы үч, көбү чыккан нерсе жоголуп, ошол жай таза болгонго чейин. Үчүнчүсү: түнкү уйкудан турган киши колун идиштин сыртында үч жолу жуумайынча даарат алуу үчүн колун идиштеги сууга салбайт. Себеби, ал колу түндө кайсы жерде турганын билбейт. Ал ыплас болуп калуусу мүмкүн.  Ага шайтан үйлөп коюусу жана да инсанга зыяндуу же сууну булгай турган нерсени салып коюусу мүмкүн.</t>
   </si>
   <si>
     <t>يجب الاستنشاق في الوضوء، وهو: إدخال الماء في الأنف بواسطة النَّفَس، وكذلك يجب الاستنثار، وهو: إخراج الماء من الأنف بواسطة النَّفَس. 
 استحباب الاستجمار وترًا.
 مشروعية غسل اليدين بعد نوم الليل ثلاثًا.</t>
   </si>
   <si>
-    <t>Дааратта истиншак кылуу важиб: ал мурунга абаны тартуунун жардамы менен сууну киргизүү.
-Ошондой эле истинсар кылуу да важиб: ал абанын жардамы менен мурундан сууну чыгаруу.
+    <t>Дааратта истиншак кылуу важиб: ал мурунга абаны тартуунун жардамы менен сууну киргизүү. Ошондой эле истинсар кылуу да важиб: ал абанын жардамы менен мурундан сууну чыгаруу.
 Истижмарды, б.а. тазаланууну так санда кылуу жакшы.
 Түнкү уйкудан турганда колду үч жолу жуу шарият кылынган.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/3033</t>
   </si>
   <si>
     <t>إذا دخل الرجل بيته، فذكر الله عند دخوله وعند طعامه، قال الشيطان: لا مبيت لكم، ولا عشاء</t>
   </si>
   <si>
     <t>Киши үйүнө киргенде, кирээрде жана тамак ичээрде Аллахтын атын атап эстесе, Шайтан (жан-жөкөрлөрүнө): Силерге мында түнөк да жок, тамак да жок - дейт</t>
   </si>
   <si>
     <t>عَنْ جَابِرِ بْنِ عَبْدِ اللهِ رضي الله عنهما أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا دَخَلَ الرَّجُلُ بَيْتَهُ، فَذَكَرَ اللهَ عِنْدَ دُخُولِهِ وَعِنْدَ طَعَامِهِ، قَالَ الشَّيْطَانُ: لَا مَبِيتَ لَكُمْ، وَلَا عَشَاءَ، وَإِذَا دَخَلَ، فَلَمْ يَذْكُرِ اللهَ عِنْدَ دُخُولِهِ، قَالَ الشَّيْطَانُ: أَدْرَكْتُمُ الْمَبِيتَ، وَإِذَا لَمْ يَذْكُرِ اللهَ عِنْدَ طَعَامِهِ، قَالَ: أَدْرَكْتُمُ الْمَبِيتَ وَالْعَشَاءَ».</t>
   </si>
   <si>
     <t>Жабир бин Абдуллах (Аллах алардан ыраазы болсун) айтат: Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айтканын уктум: "Киши үйүнө киргенде, кирээрде жана тамак ичээрде Аллахтын атын атап эстесе, Шайтан (жан-жөкөрлөрүнө): Силерге мында түнөк да жок, тамак да жок - дейт . А эгер кирип, бирок кирээрде Аллахты эстебесе, шайтан: Түнөктү таптыңар - дейт. А эгер тамактанаарда да Аллахты эстебесе, шайтан: Тамакты да, түнөктү да таптыңар - дейт.</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِذِكْر الله عند دخول البيت وقبل تَنَاوُلِ الطعام، وأنه إذا ذَكَرَ اللهَ بقوله: (باسم الله) عند دخوله لبيتِه وعند بدء طعامِه، قال الشيطان لأعوانه: لا حَظَّ لكم بالمبيت ولا العشاء في هذا البيت الذي تَحَصَّنَ صاحبُه منكم بذكر الله تعالى. 
 وأما إذا دخل الرجل بيته فلم يذكر الله عند دخوله ولا عند تناوله الطعام، فيخبر الشيطان أعوانه أنهم أدركوا المبيت، والعشاء في هذا البيت.</t>
   </si>
   <si>
     <t>Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) үйгө кирээрде жана тамак ичээрде Аллахты зикир кылууга буйруган. Эгер адам үйгө кирээрде, же тамактанаарда "Бисмиллаах" деп Аллахты эстесе, шайтан жан-жөкөрлөрүнө: Үйдүн ээси Аллахты зикир кылып силерден коргонгон бул үйдө, силерге түнөктүн да, тамактын да үлүшү жок - деп айтат. Ал эми киши үйүнө киргенде кирип баратып Аллахты зикир кылбаса жана тамактанаарда да зикир кылбаса, анда шайтан жан-жөкөрлөрүнө, алар бул үйдөн түнөк да, тамак да табууга жетишкенин кабарлайт.</t>
   </si>
@@ -1027,51 +1026,51 @@
     <t>Абу Саид Худри (ага Аллах ыраазы болсун) айтат: Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан: "Чынында, жихаддын эң улугу - заалым падышанын алдында адилеттүү сөздү айтуу".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن أعظم وأنفع أنواع الجهاد في سبيل الله تعالى كلمةُ عدلٍ وحقٍّ عند سلطان أو أمير جائر ظالم؛ لأنه عمل بشعيرة الأمر بالمعروف والنهي عن المنكر، سواء كان بقول أو كتابة أو فعل أو غير ذلك مما تحصل به المصلحة وتندفع المفسدة.</t>
   </si>
   <si>
     <t>Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) Аллах жолундагы жихаддын эң чоң жана эң пайдалуу түрү - заалым падышага адилеттүү, ак сөздү тайманбай айтуу деп айткан. Анткени, аны менен жакшылыкка чакыруу жана жамандыктан кайтаруу милдетин аткарат. Жаман иштен жакшы ишке кайтара турган сөзүн айтабы, кат жазып жибереби же иш-аракети менен көрсөтөбү айырмасы жок.</t>
   </si>
   <si>
     <t>الأمر بالمعروف والنهي عن المنكر من الجهاد.
 نُصْحُ الحاكم من أعظم الجهاد، ولكن يجب أن يكون بعلم وحكمة وتثبت.
 قال الخطَّابي: وإِنَّما صار ذلك أفضل الجهاد؛ لأنّ من جاهَدَ العدوَّ كان مُتردِّدًا بين الرَّجاءِ والخوْفِ لا يدري هل يَغلِبُ أو يُغْلَبُ، وَصَاحِبُ السُّلطان مقهورٌ في يدِهِ فهو إذا قال الحقَّ وَأَمَرَهُ بِالمعروفِ فقد تَعَرَّضَ للتَّلَفِ، وَأَهْدَفَ نَفْسَهُ للهلاكِ، فصار ذلك أَفضل أنواع الجهادِ مِن أجلِ غَلَبَةِ الخوفِ، وقيل: إنما كان أفضل الجهاد؛ لأنَّ وليَّ الأمرِ لو أخَذَ بِكَلمَتِه لربَّما عمَّ النفعُ عددًا كبيرًا من الناسِ فتحصُلُ المصلحةُ.</t>
   </si>
   <si>
     <t>Жакшылыкка чакырып, жамандыктан тыюу - жихаддын бир түрү.
 Башчыга насаат айтуу - жихаддын эң чоңу. Бирок аны илимдүүлүк, даанышмандык жана туруктуулук менен айтуу важиб.
 Хаттаби минтип айткан: "Башчыга адилеттүү сөз айтуу жихаддын чоңу болуусунун себеби мындай; душманга жихад кылып чыккан адам үмүт жана коркунучтун ортосунда турат. Ал жеңерин да, жеңилерин да билбейт. Ал эми башчыга ак сөзүн айткан адам башчынын колунда турат. Башчыга акыйкатты айтып, жакшылыкка чакыруу менен өзүнө-өзү зыян кылып, өзүн жок кылып алуусу мүмкүн. Үмүткө караганда коркунуч басымдуу болгону үчүн жихаддын эң чоңу болуп эсептелет. Жихаддын эң чоңу болуусуна дагы бир себеп; эгерде башчы анын айткан сөзүн кабыл кылса, анын пайдасы өтө көп адамга тийип, оңолууга жол ачат.</t>
   </si>
   <si>
     <t>حسن لغيره</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[حسن لغيره]</t>
+    <t>[حسن  لغيره]</t>
   </si>
   <si>
     <t>[Абу Дауд, ат-Тирмизи, Ибн Маажа жана Ахмад жазып калтырган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/3045</t>
   </si>
   <si>
     <t>إن الدنيا حلوة خضرة، وإن الله مستخلفكم فيها، فينظر كيف تعملون، فاتقوا الدنيا واتقوا النساء</t>
   </si>
   <si>
     <t>Чынында, дүйнө - таттуу, көрүмдүү. Аллах Таала анда силерди бириңердин артынан бириңерди келтирип турат. Анан кандай иш-амал кылганыңарга карайт. Дүйнөдөн сак болгула жана аялдардан сак болгула</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ الدُّنْيَا حُلْوَةٌ خَضِرَةٌ، وَإِنَّ اللهَ مُسْتَخْلِفُكُمْ فِيهَا، فَيَنْظُرُ كَيْفَ تَعْمَلُونَ، فَاتَّقُوا الدُّنْيَا وَاتَّقُوا النِّسَاءَ، فَإِنَّ أَوَّلَ فِتْنَةِ بَنِي إِسْرَائِيلَ كَانَتْ فِي النِّسَاءِ».</t>
   </si>
   <si>
     <t>Абу Саъид ал-Худринин (Аллах андан ыраазы болсун) риваятында, пайгамбар (ага Аллахтын тынчтыгы жана мактоосу болсун) мындай деген: "Чынында, дүйнө - таттуу, көрүмдүү. Аллах Таала анда силерди бириңердин артынан бириңерди келтирип турат. Анан кандай иш-амал кылганыңарга карайт. Дүйнөдөн сак болгула жана аялдардан сак болгула . Анткени Исраил урпактарында алгачкы фитна-бүлгүн аялдардан болгон".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الدنيا حُلوةٌ في المذاق، خَضِرَةٌ في المَرْأَى، فيغتر الإنسان بها وينهمك فيها ويجعلها أكبرَ همه. 
 وأنَّ الله سبحانه وتعالى جعل بعضَنا يَخلُف بعضًا في هذه الحياة الدنيا، لينظر كيف نعمل، أفنقوم بطاعته، أم نعصيه؟ 
 ثم قال: احذروا أنْ يَخدَعَكم متاعُ الدنيا وزينتُها، فتحملكم على ترك ما أمركم الله به، والوقوع فيما نهاكم عنه. 
 ومن أعظم ما يجب الحذر منه من فتن الدنيا فتنة النساء، وأنها كانت أول فتنة وقع فيها بنو إسرائيل.</t>
   </si>
@@ -4889,52 +4888,51 @@
   </si>
   <si>
     <t>Тозок напсинин кумарлары менен курчалган. Ал эми бейиш кыйынчылыктар менен курчалган</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «حُجِبَتِ النَّارُ بِالشَّهَوَاتِ، وَحُجِبَتِ الْجَنَّةُ بِالْمَكَارِهِ».</t>
   </si>
   <si>
     <t>Абу Хурайра (Аллах андан ыраазы болсун) риваят кылган хадисте Аллахтын Элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) айтты. «Тозок напсинин кумарлары менен курчалган. Ал эми бейиш кыйынчылыктар менен курчалган».</t>
   </si>
   <si>
     <t>يُبيِّنُ النبيُّ صلى الله عليه وسلم أنَّ النارَ مَحفوفةٌ مُحاطةٌ بالأمور التي تَشتَهيها النفس مِن فِعْل المحرّمات أو التقصير في الواجبات، فمن أَتْبعَ نفسَه هواها في ذلك استحقَّ النار.
 وأنَّ الجنةَ محفوفةٌ محاطةٌ بالأمور التي تَكرهها النفس؛ كالمُواظَبةِ على المأمورات وترك المحرمات والصبر على ذلك، فإذا صبر وجاهد نفسه على فعل الطاعة وترك المعصية؛ دخل الجنة.</t>
   </si>
   <si>
     <t>Пайгамбар (ага Аллахтын тынчтыгы жана мактоосу болсун) тозок напсиге жага турган арам иштер менен же аткарылбай калган парз амалдардын күнөөлөрү менен курчалып, сакталып тураарын баяндап жатат. Ким напсиси каалаганын ээрчисе, тозокко кирүүгө татыктуу болот. Ал эми бейиш Аллахтын буйруктарын ар дайым аткаруу, күнөөлөрдү таштоо жана ага сабыр кылуу сыяктуу напси жактырбаган нерселер менен курчалган. Эгер напсинин каалоосу менен күрөшүп, ага каршы бекем турса, анда бейишке кирүүгө татыктуу болот.</t>
   </si>
   <si>
     <t>من أسباب الوقوع في الشهوات تزيينُ الشيطانِ المنكرَ والقبيحَ، حتى تراه النفس حسنًا فتَميلُ إليه.
 الأمر بالابتعاد عن الشهوات المحرمة؛ لأنها الطريق إلى النار، والصبر على المكاره؛ لأنها الطريق إلى الجنة.
 فضل مجاهدة النفس والاجتهاد في العبادة والصبر على المكاره والمشاق التي تحيط بالطاعات.</t>
   </si>
   <si>
     <t>Напсинин кумарына туткун болуунун себептеринин бири – шайтандын күнөө иштерди жана жийиркеничтүү иштерди, напси аларды жакшы көрүп ага карай ыкталып калганга чейин кооздоп көрсөтүүсү.
 Напсинин арам кумарларынан алыс болууга буйруду. Анткени ал тозоктун жолу. Жана кыйынчылыктарга сабыр кылууга буйруду. Анткени ал бейиштин жолу.
-Напси менен күрөшүүнүн жана ибадаттагы тырышчаактыктын пазилети.
-Ибадаттарды курчап алган кыйынчылыктарга жана машакаттарга сабыр кылуунун пазилети.</t>
+Напси менен күрөшүүнүн жана ибадаттагы тырышчаактыктын пазилети. Ибадаттарды курчап алган кыйынчылыктарга жана машакаттарга сабыр кылуунун пазилети.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/3702</t>
   </si>
   <si>
     <t>حق المسلم على المسلم خمس: رد السلام، وعيادة المريض، واتباع الجنائز، وإجابة الدعوة، وتشميت العاطس</t>
   </si>
   <si>
     <t>Мусулмандын мусулманга болгон акысы бешөө. Алар: Салам берсе алик алуу, ооруса зыярат кылуу, чакырган болсо баруу, дүйнөдөн өтсө жаназасына катышуу, чүчкүрсө "ярхамукаллах" деп айтуу</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «حَقُّ الْمُسْلِمِ عَلَى الْمُسْلِمِ خَمْسٌ: رَدُّ السَّلَامِ، وَعِيَادَةُ الْمَرِيضِ، وَاتِّبَاعُ الْجَنَائِزِ، وَإِجَابَةُ الدَّعْوَةِ، وَتَشْمِيتُ الْعَاطِسِ».</t>
   </si>
   <si>
     <t>Абу Хурайра (Аллах андан ыраазы болсун) айтты: Мен Аллахтын Элчисинин (ага Аллахтын тынчтыгы жана мактоосу болсун) мындай деп айтканын уктум: «Мусулмандын мусулманга болгон акысы бешөө. Алар: Салам берсе алик алуу, ооруса зыярат кылуу, чакырган болсо баруу, дүйнөдөн өтсө жаназасына катышуу, чүчкүрсө "ярхамукаллах" деп айтуу».</t>
   </si>
   <si>
     <t>يُبيِّنُ النبيُّ صلى الله عليه وسلم بعضَ حقوق المسلم على أخيه المسلم:
 أول هذه الحقوق: ردُّ السلام لمن ألقى عليك السلام.
 الحق الثاني: عيادة المريض وزيارته.
  الحق الثالث: اتباع الجنازة من بيته إلى المصلَّى إلى المقبرة حتى تُدفن.
  الحق الرابع: إجابة الدعوة إذا دعاه إلى وليمة عرس وغير ذلك.
  الحق الخامس: تَشميت العاطس، وهو أن يقول له إذا حَمِدَ الله: يرحمُك الله، ثم يقول العاطسُ: يهديكم الله ويُصلح بالَكم.</t>
   </si>
   <si>
@@ -6516,52 +6514,51 @@
     <t>Пайгамбар (ага Аллахтын тынчтыгы жана мактоосу болсун) Умар ибн аль-Хаттабка (Аллах андан ыраазы болсун) Жебирейил периште сахабаларга белгисиз бир кишинин кейпинде келгендигин кабарлап жатат. Ал кишинин сыпаттары – кийими өтө аппак, чачы өтө кара. Чарчагандай, чаң баскандай, чачы жүдөгөй, кийими кирдегендей болуп сапардын белгиси көрүнбөйт. Ал жерде отургандардын эч кимиси аны тааныбайт. Алар Пайгамбар  (ага Аллахтын тынчтыгы жана мактоосу болсун) менен бирге отурганда, ал киши Пайгамбардын (ага Аллахтын тынчтыгы жана мактоосу болсун) алдына үйрөнүүчү катары отуруп, андан Ислам жөнүндө сурады. Ошондо Пайгамбар ага эки күбөлүккө моюн сунуу, беш убак намазды окуу, татыктууларга зекет берүү, Рамазан айынын орозосун кармоо жана мүмкүнчүлүгү барларга ажылык парзын аткаруу сыяктуу Ислам түркүктөрүн айтып жооп берди.
 Суроо узаткан: Туура айттың деп айтты. Ошондо, сахабалар анын бул суроолорду билбестигинен сурап анан аны тастыктап  жатканына таң калышты.
 Андан кийин ал киши Пайгамбардан (ага Аллахтын тынчтыгы жана мактоосу болсун) ыйман жөнүндө сурады. Ошондо ал Аллах Тааланын бар экенин жана Анын сыпаттарына ыйман келтирүү тууралуу, жаратуу сыяктуу иштерде Аллах жалгыз экенин, ибадат Жалгыз Ага гана болоорун айтты. Жана Аллах нурдан жараткан периштелер алар Аллах Таалага каршы чыгышпайт, Анын буйругу менен иш кылышат, ар дайым ибадатта болушат деп аларды айтты. Жана Пайгамбарларга Аллах Тааладан түшүрүлгөн Куран, Тоорат, Инжил ж.б. китептерге жана Аллахтын динин Аллахтын атынан жеткирген элчилерге, алардын арасынан Нух, Ибрахим, Муса, Иса, жана акыркы пайгамбар Мухаммадка (ага Аллахтын тынчтыгы жана мактоосу болсун) ж.б. пайгамбарларга жана элчилерге ыйман келтирүү деп айтты. Жана Акырет күнүнө ыйман келтирүүнү айтты. Акырет күнүнө ыйман келтирүүгө өлгөндөн кийин кабырда боло турган нерселер, Барзах ааламындагы жашоо, адамдын өлгөндөн кийин кайра тирилүүсү, сурак берээри жана анын кайра барар жери Бейиш же Тозок болоору ж.б.у.с. нерселер кирээрин айтты. Жана Аллахтын бардык нерселерди Өзүнүн алдын ала билгенине, даанышмандыгына, жазуусуна жараша тагдыр кылганына ыйман келтирүүнү айтты. Жана ал нерселер Аллахтын каалоосу менен болоору жана алардын ишке ашуусу Аллахтын тагдыр кылганына жана жаратканына жараша болооруна ыйман келтирүү деп алты түркүктүн баарын айтып жооп берди. Андан кийин ал киши Пайгамбардан (ага Аллахтын тынчтыгы жана мактоосу болсун) ихсан жөнүндө сурады. Ага Пайгамбар (ага Аллахтын тынчтыгы жана мактоосу болсун) ихсан  бул Аллахты көрүп тургандай ибадат кылуу экенин айтты. Эгерде ал ихсандын бул даражасына жетпесе, анда Аллах Таала аны көрүп тургандай ибадат кылсын. Ихсандын биринчи даражасы – бул Аллахты көрүп тургандай ибадат кылуу. Ал эң жогору даража. Ал эми экинчи даражасы – бул Аллах Таала аны көзөмөлдөп тургандай ибадат кылуу.
 Андан кийин ал киши Пайгамбардан (ага Аллахтын тынчтыгы жана мактоосу болсун) Кыямат качан болорун сурады. Ошондо Пайгамбар (ага Аллахтын тынчтыгы жана мактоосу болсун) Кыяматтын качан болорун билүү Аллахтын Өз илимине жашырылган нерсе экенин жана аны макулуктардан эч ким, жада калса ал жөнүндө суралуучу да, сурап жаткан да билбей турганын баяндады.
 Андан кийин Пайгамбардан Кыяматтын белгилери жөнүндө сурады. Кыяматтын белгилеринен күң аялдардын жана алардын балдарынын көптүгү, же күңгө мамиле кылгандай энелерине баш ийбеген балдардын көптүгү. Жана Акыр заманда чабандар жана кедейлер үчүн дүнүйө кеңейип, алар имараттарды жасалгалоо жана куруу менен сыймыктанышы тууралуу айтты.
 Андан кийин Пайгамбар (ага Аллахтын тынчтыгы жана мактоосу болсун) бул суроону сахабаларга ушул акыйкат динди үйрөтүү үчүн келген Жебирейил периште экенин айтты.</t>
   </si>
   <si>
     <t>حُسْن خُلُقِ النبي صلى الله عليه وسلم، وأنه يجلس مع أصحابه ويجلسون إليه.
 مشروعية الرفق بالسائل وتقريبه، ليتمكن من السؤال غير مُنْقَبِضٍ ولا خائف.
 الأدب مع المعلِّم كما فعل جبريل عليه السلام، حيث جلس أمام النبي صلى الله عليه وسلم جِلْسَة المتأدِّب ليأخذ منه.
 أركان الإسلام خمسة، وأصولَ الإيمان ستة.
 عند اجتماع الإسلام والإيمان يُفسَّر الإسلام بالأمور الظاهرة، والإيمان بالأمور الباطنة.
 بيان أن الدين درجات متفاوتة، فالدرجة الأولى :الإسلام، والثانية :الإيمان، والثالثة: الإحسان، وهو أعلاها.
 الأصل في السائل عدم العلم، والجهل هو الباعث على السؤال، لذلك عَجِب الصحابةُ من سؤالِه وتصديقِه.
 البدء بالأهمِّ فالأهمِّ؛ لأنَّه بُدىء بالشهادَتين في تفسير الإسلام، وبُدىء بالإيمان بالله في تفسير الإيمان.
 سؤال أهل العلم ما لا يجهله السائل، ليعلم غيره.
 علم الساعة مِمَّا استأثر الله بعلمه.</t>
   </si>
   <si>
     <t>Пайгамбардын (ага Аллахтын тынчтыгы жана мактоосу болсун) жакшы кулк-мүнөзү жана анын сахабалары менен отурушу жана сахабалар аны менен бирге отурушу.
 Тынчсызданбай, коркпой сураш үчүн суроо берүүчүгө боорукер болуу жана аны жакын тутууга шарт түзүү.
 Мугалим менен болгон адеп. Бул Жебирейил периштенин Пайгамбардын (ага Аллахтын тынчтыгы жана мактоосу болсун) алдына андан илим алуу үчүн адептүү болуп отурушу.
 Исламдын түркүгү бешөө, ал эми ыймандын негиздери алтоо.
 Ислам менен ыйман сүйлөмдө чогуу келгенде Ислам тышкы иштерди, ал эми ыйман ички иштерди түшүндүрөт.
-Динде ар кандай даражалар бар экенин баяндоо.
-Биринчи даража: Ислам, экинчи: Ыйман жана үчүнчү даража: Ихсан. Бул ихсан даражалардын эң жогоркусу.
+Динде ар кандай даражалар бар экенин баяндоо. Биринчи даража: Ислам, экинчи: Ыйман жана үчүнчү даража: Ихсан. Бул ихсан даражалардын эң жогоркусу.
 Суроочудагы негизги нерсе бул билимсиздик. Сабатсыздык суроо бөрүүгө түрткү болот. Ошондуктан сахабалар ал кишинин суроо берип анан аны тастыктаганына таң калышты.
 Эң негизги нерседен баштоо. Анткени Исламды чечмелөөдө эки күбөлүк келиме менен башталып, ыйманды чечмелөөдө Аллахка ыйман келтирүү менен башталды.
 Суроо узаткан адам башкалар билсин деп билген нерсесин аалымдардан суроосу.
 Кыяматтын качан болорун билүү илими – бул Аллах сактап койгон илим.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/4563</t>
   </si>
   <si>
     <t>دع ما يريبك إلى ما لا يريبك، فإن الصدق طمأنينة، وإن الكذب ريبة</t>
   </si>
   <si>
     <t>Шек-күмөн жаратып турган ишти таштап, шек-күмөнү жок ишти аткар. Чынчылдык - бейкуттукту, жалган айтуу болсо, шектенүүнү алып келет</t>
   </si>
   <si>
     <t>عَنْ أَبِي الحَوْرَاءِ السَّعْدِيِّ قَالَ: قُلْتُ لِلْحَسَنِ بْنِ عَلِيٍّ رضي الله عنهما: مَا حَفِظْتَ مِنْ رَسُولِ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ؟ قَالَ: حَفِظْتُ مِنْ رَسُولِ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُكَ إِلَى مَا لاَ يَرِيبُكَ، فَإِنَّ الصِّدْقَ طُمَأْنِينَةٌ، وَإِنَّ الكَذِبَ رِيبَةٌ».</t>
   </si>
   <si>
     <t>Абу Хавра Саъидий айтат: Хасан бин Алиге (Аллах алардан ыраазы болсун): Аллахтын элчисинен (ага Аллахтын тынчтыгы жана мактоосу болсун) угуп эстеп калган хадистериң барбы? - дедим. Ал: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) мындай дегенин эстеп калгам: "Шек-күмөн жаратып турган ишти таштап, шек-күмөнү жок ишти аткар. Чынчылдык - бейкуттукту, жалган айтуу болсо, шектенүүнү алып келет".</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه، فإنَّ القلب يَطمئن إليه ويسكن، وما فيه ريبة يَقلق القلبُ منه ويَضطرِب.</t>
   </si>
   <si>
     <t>Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) адамга шек-күмөн жараткан сөз болсун же иш болсун аны таштоого буйруган. Мейли ага тыюу салынган болсун, мейли тыюу салынбасын, мейли арам, мейли адал болсун. Анын ордуна шек-күмөнү жок, адалдыгы, жакшылыгы анык болгонду алсын. Ошондо жүрөк тынчтанат. Ал эми шектүү нерсе жүрөктү тынчсыздандыра берет.</t>
@@ -7012,58 +7009,51 @@
   </si>
   <si>
     <t>Микдад бин Маъди Кариб (ага Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айтканын уктум: "Адам баласы толтура турган анын ашказанынан өткөн жаман идиш жок. Адам баласына анын дене-мүчөлөрүн кармап тургудай эле тамактанса жетиштүү. Эгер тоё жеш керек болсо, анда аш казанын үчкө бөлүп, бир бөлүгүн тамакка, бир бөлүгүн суусундукка, бир бөлүгүн абага калтырсын".</t>
   </si>
   <si>
     <t>يرشدنا النبي الكريم صلى الله عليه وسلم إلى أصل من أصول الطب، وهي الوقاية التي يقي بها الإنسان صحته، وهي التقليل من الأكل، بل يأكل بقدر ما يسد رمقه ويقويه على أعماله اللازمة، وإن شر وعاء مُلئ هو البطن لما ينتج عن الشبع من الأمراض الفتاكة التي لا تحصى عاجلًا أو آجلًا باطنًا أو ظاهرًا.
 ثم إن الرسول صلى الله عليه وسلم قال: إذا كان الإنسان لابد له من الشبع، فليجعل الأكل بمقدار الثلث، والثلث الآخر للشرب، والثلث للنفس حتى لا يحصل عليه ضيق وضرر، وكسل عن تأدية ما أوجب الله عليه في أمر دينه أو دنياه.</t>
   </si>
   <si>
     <t>Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) медицинадагы негизги нерселердин бирине багыттады. Бул аз тамактануу аркылуу ден соолукту сактоо. Адам иштерин жасаганга күч бере тургандай тамак жесе жетиштүү. Себеби адамдын тамакка толгон аш казаны эртедир-кечтир ачык же жашыруун көптөгөн ооруларга чалдыктырат. Анан пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) эгер адам курсагын тойгузушу керек болсо, анда аш казандын бир бөлүгүн тамакка, бир бөлүгүн сууга, бир бөлүгүн абага калтырышы керектигин айткан. Ошондо аш казан кысылбай, Аллах Таала буйруган дүйнө жана дин амалдарын аткарууга жеңил болот.</t>
   </si>
   <si>
     <t>عدم التوسع في الأكل والشرب، وهذا أصل جامع لأصول الطب كلها، لما في كثرة الشبع من الأمراض والأسقام.
 الغاية من الأكل، هي حفظ الصحة والقوة وبهما سلامة الحياة.
 لملء البطن من الطعام أضرار بدنية ودينية، قال عمر رضي الله عنه: «إياكم والبطنة، فإنها مفسدة للجسم ومكسلة عن الصلاة».
 الأكل من حيث الحكم على أقسام: واجب، وهو ما به تُحفظ الحياة ويؤدي تركه إلى ضرر. جائز، وهو ما زاد على القدر الواجب ولا يُخشى ضرره. مكروه، وهو ما يُخشى ضرره. محرم، وهو ما يُعلم ضرره. ومستحب، وهو ما يُستعان به على عبادة الله وطاعته، وقد أجمل ذلك في الحديث في ثلاث مراتب: أولها: ملء البطن. ثانيها: أكلات أو لقيمات يقمن صلبه. ثالثها: قوله: «ثلث لطعامه وثلث لشرابه وثلث لنفسه» وهذا كله إذا كان جنس المأكول حلالًا.
 الحديث قاعدة من قواعد الطب، وحيث إن علم الطب مداره على ثلاثة أصول: حفظ القوة والحمية والاستفراغ، فقد اشتمل الحديث على الأولين منها، كما في قوله تعالى : (وَكُلُوا وَاشْرَبُوا وَلَا تُسْرِفُوا إِنَّهُ لَا يُحِبُّ الْمُسْرِفِينَ) [الأعراف: 31].
 كمال هذه الشريعة حيث اشتملت على مصالح الإنسان في دينه ودنياه.
 من علوم الشريعة أصولُ الطب وأنواع منه، كما جاء في العسل والحبة السوداء.
 اشتمال أحكام الشريعة على الحكمة، وأنها مبنية على درء المفاسد وجلب المصالح.</t>
   </si>
   <si>
     <t>Өтө көп ичип-жебеш керек. Бул медицинанын усулдарын камтыган усул. Анткени, аша тоюп алуу бардык оору-сыркоолордун себеби.
 Тамактануунун максаты - ден-соолукту, күч-кубатты сактап, жакшы жашоо кечирүү.
 Аша тоюп алуу денеге да, динге да зыян. Умар (ага Аллах ыраазы болсун): "Ашыкча тоюп албагыла! Ашыкча тоюу - ден соолукту бузат жана намаздан жалкоолонтот".
-Тамактануу өкүм жагынан бир нече түргө бөлүнөт:
-[...6 lines deleted...]
-Экинчи даража: Белди тик кармап турууга жетерлик эле тамактануу. Үчүнчү даража: «Ашказандын үчтөн бир бөлүгүн тамакка, үчтөн бир бөлүгүн сууга, үчтөн бир бөлүгүн дем алууга бөлгүлө» деген насаат. Жогорудагынын баары адал тамакка тиешелүү.
+Тамактануу өкүм жагынан бир нече түргө бөлүнөт: Важыб – өмүрдү сактап калуучу өлчөмдө тамактануу; аны таштоо зыян алып келет. Жаиз (уруксат) – зарыл болгон өлчөмдөн ашыгыраак, бирок зыяны коркунуч жаратпаган өлчөмдө тамактануу. Макүрү – зыяны тийиши мүмкүн болгон өлчөмдө тамактануу. Харам – зыяны анык болгон нерселерди жеш. Мустахаб – Аллахка ибадат кылууга жана Ага баш ийүүгө күч берүүчү өлчөмдө тамактануу. Бул жыйынтык пайгамбарыбыз айткан хадисте үч деңгээл менен баяндалган: Биринчи даража: Ашказанды толтуруу. Экинчи даража: Белди тик кармап турууга жетерлик эле тамактануу. Үчүнчү даража: «Ашказандын үчтөн бир бөлүгүн тамакка, үчтөн бир бөлүгүн сууга, үчтөн бир бөлүгүн дем алууга бөлгүлө» деген насаат. Жогорудагынын баары адал тамакка тиешелүү.
 Бул хадис медицина эрежелеринин бирин камтыган хадис. Медицина илими үч негизге таянат: күчтү сактоо, зыяндан сактануу, денени таза тутуу. Хадис булардын абалкы экөөсүн айткан. Аллах Таала дагы Куранда мындай деген: "Жегиле, ичкиле, ысырап кылбагыла. Аллах ысырапкорлорду жакшы көрбөйт". (Аараф, 31-аят).
 Адамдын динин да, дүнүйөсүн да оңдоого кам көргөн Ислам шарияты кемчиликсиз, толук.
 Шарият илиминде медицинанын негизи жана түрлөрү да бар. Мисалы, бал, кара зире ж.б. жөнүндө айтылган.
 Шарият өкүмдөрүнүн ичинде көп даанышмандык бар, ал жамандыктын алдын алат, пайдалуу нерсени алып келет.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد والترمذي والنسائي وابن ماجه</t>
   </si>
   <si>
     <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/4723</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس فيه فهو رد</t>
   </si>
   <si>
     <t>Ким биздин ишибизге андан болбогон жаңы ишти киргизсе, ал кайтарылат</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ فِيهِ فَهُوَ رَدٌّ» متفق عليه.
 ولمسلم: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
@@ -7721,54 +7711,51 @@
 أما الأسباب الشرعية كقراءة القرآن، أو الحسية كالأدوية التي ثبتت بالتجربة، فهي جائزة مع اعتقاد أنها أسباب، وأن النفع والضر بيد الله.</t>
   </si>
   <si>
     <t>Пайгамбар (ага Аллахтын тынчтыгы жана мактоосу болсун) ширк иштерин баяндады. Алар:
 Биринчи: Рукия. Бул - Исламга чейинки доордо жашаган элдердин шыпаа табуу үчүн колдонгон ширк аралашкан сөздөрү жана дубалары.
 Экинчиси: Мончоктордон жана ушул сыяктуу нерселерден жасалган тумарлар. Муну жаман көздөн сактануу үчүн балдарга, жаныбарларга жана башкаларга тагышат.
 Үчүнчүсү: Тивала. Бул - жубайларды бирини экинчисине сүйдүрүү үчүн жасалат.
 Бул иштердин баары ширк. Анткени ширк шариятта далилденбеген бир нерсени же тажрыйба менен далилденбеген бир нерсени себеп кылуудан болот. Ал эми Куран окуу сыяктуу шариятта бар себептер же тажрыйба менен далилденген дарылар сыяктуу көзгө көрүнгөн себептерге келсек, пайда менен зыян Аллахтын колунда деген ишеним менен аларды себеп деп эсептесе болот.</t>
   </si>
   <si>
     <t>صيانة التوحيد والعقيدة عما يُخِلُّ بها.
 تحريم استعمال الرقى الشركية والتمائم والتولة.
 اعتقاد الإنسان في هذه الثلاث أنها أسباب: هو شرك أصغر؛ لأنه جعل ما ليس بسببٍ سببًا، أما إن اعتقد أنها تنفع وتضر بذاتها فهو شرك أكبر.
 التحذير من فعل الأسباب الشركية والمحرمة.
 تحريم الرقى وأنها من الشرك إلا ما كان منها مشروعًا.
 ينبغي تعلُّق القلب بالله وحده، فمنه الضر والنفع وحده لا شريك له، فلا يأتي بالخير إلا الله ولا يدفع الشر إلا الله تعالى.
 الرقى الجائزة هي المتضمنة لثلاثة شروط: 1- أن يعتقد أنها سبب ولا تنفع إلا بإذن الله. 2- أن تكون بالقرآن وأسماء الله وصفاته والأدعية النبوية والأدعية المشروعة. 3- أن تكون بلغة مفهومة ولا تحتوي على طَلَاسِمَ وشَعْوَذةٍ.</t>
   </si>
   <si>
     <t>Тавхидди жана Ислам акыйдасын бузуудан сактоо керек.
 Ширк аралашкан рукияны окууга, тумарларды тагууга жана тиваланы колдонууга тыюу салынат.
 Адамдын бул үч себепке ишениши – бул кичине ширк. Себеби ал шариятта себеп болбогон нерсени себеп кылды. Ал эми алардын өзүнө пайда жана зыяны бар деп ишенсе, анда бул чоң ширк.
 Ширк жана арам себептерди кылуудан сактануу керек.
 Ширк аралашкан рукия окуу арам болот. Шариятта келген рукия окуудан башкасынын баары ширк болуп саналат.
 Жүрөк бир гана Аллахка байлануусу керек. Анткени бардык зыян жана пайда андан гана болот. Ал Жалгыз, Анын шериги жок. Ошондуктан Аллахтан башка эч ким жакшылык алып келе албайт. Андан башка эч ким жамандыкты кайтара албайт.
-Ислам шариятындагы рукия окуу үч шартты камтып алат: 
-[...2 lines deleted...]
-3-Рукия түшүнүктүү тилде болушу керек. Рукия дубалары таласим, башкача айтканда түшүнүксүз жазуулар жазылган дуба жана шааваза, башкача айтканда сыйкырдын түрлөрү менен болбошу керек.</t>
+Ислам шариятындагы рукия окуу үч шартты камтып алат:  1- Рукия окуу болгону бир себеп. Аллахтын уруксатысыз пайда бербейт деп ишенүү керек.  2- Рукия окуу - бул Куран окуу менен, Аллахтын ысым-сыпаттарын окуу менен, пайгамбар айткан дубаларды окуу менен жана шариятта келген дубаларды окуу менен болушу керек.  3-Рукия түшүнүктүү тилде болушу керек. Рукия дубалары таласим, башкача айтканда түшүнүксүз жазуулар жазылган дуба жана шааваза, башкача айтканда сыйкырдын түрлөрү менен болбошу керек.</t>
   </si>
   <si>
     <t>رواه أبو داود وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Абу Дауд, Ибн Маажа жана Ахмад жазып калтырган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/5273</t>
   </si>
   <si>
     <t>أتدرون ما الغيبة؟، قالوا: الله ورسوله أعلم، قال: ذكرك أخاك بما يكره</t>
   </si>
   <si>
     <t>Гыйбат эмне экенин билесиңерби?” - деди. Алар: «Аллах жана Анын Элчиси жакшы билет» - дешти. Ал айтты: «Бир тууганыңды ал жактырбаган жагын айтууң» - деди. Ага: «Билесиңби, менин бир тууганымда менин айтканым бар болсочу?» - деп айтылганда Пайгамбар: «Эгер айтканың бар болсо, анда сен аны гыйбат кылган болосуң. Эгер болбосо, анда ага жалаа жапкан болосун» - деп айтты</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَتَدْرُونَ مَا الْغِيبَةُ؟»، قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «ذِكْرُكَ أَخَاكَ بِمَا يَكْرَهُ»، قِيلَ: أَفَرَأَيْتَ إِنْ كَانَ فِي أَخِي مَا أَقُولُ؟ قَالَ: «إِنْ كَانَ فِيهِ مَا تَقُولُ فَقَدِ اغْتَبْتَهُ، وَإِنْ لَمْ يَكُنْ فِيهِ فَقَدْ بَهَتَّهُ».</t>
   </si>
   <si>
     <t>Абу Хурайра (Аллах андан ыраазы болсун) риваят кылган хадисте Аллахтын Элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) айтты: «Гыйбат эмне экенин билесиңерби?” - деди. Алар: «Аллах жана Анын Элчиси жакшы билет» - дешти. Ал айтты: «Бир тууганыңды ал жактырбаган жагын айтууң» - деди. Ага: «Билесиңби, менин бир тууганымда менин айтканым бар болсочу?» - деп айтылганда Пайгамбар: «Эгер айтканың бар болсо, анда сен аны гыйбат кылган болосуң. Эгер болбосо, анда ага жалаа жапкан болосун» - деп айтты.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حقيقة الغيبة المُحرَّمة، وهي: ذِكْرُ المسلم الغائب بما يَكره، سواء كان من صفاته الخَلْقية أو الخُلُقية، مثل: الأعور الغشاش الكذاب، ونحو ذلك من صفات الذم، ولو كانت تلك الصفة موجودة فيه.
 وأما إذا لم تكنْ فيه الصفةُ فهذا أشدُّ من الغيبة، وهو البُهْتَان، أي: الافتراء على الإنسان بما ليس فيه.</t>
@@ -12819,52 +12806,51 @@
     <t>عَنْ عُقْبَةَ بْنِ عَامِرٍ رضي الله عنه قَالَ: كَانَتْ عَلَيْنَا رِعَايَةُ الْإِبِلِ فَجَاءَتْ نَوْبَتِي فَرَوَّحْتُهَا بِعَشِيٍّ فَأَدْرَكْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَائِمًا يُحَدِّثُ النَّاسَ فَأَدْرَكْتُ مِنْ قَوْلِهِ: «مَا مِنْ مُسْلِمٍ يَتَوَضَّأُ فَيُحْسِنُ وُضُوءَهُ، ثُمَّ يَقُومُ فَيُصَلِّي رَكْعَتَيْنِ، مُقْبِلٌ عَلَيْهِمَا بِقَلْبِهِ وَوَجْهِهِ، إِلَّا وَجَبَتْ لَهُ الْجَنَّةُ» قَالَ فَقُلْتُ: مَا أَجْوَدَ هَذِهِ، فَإِذَا قَائِلٌ بَيْنَ يَدَيَّ يَقُولُ: الَّتِي قَبْلَهَا أَجْوَدُ، فَنَظَرْتُ فَإِذَا عُمَرُ قَالَ: إِنِّي قَدْ رَأَيْتُكَ جِئْتَ آنِفًا، قَالَ: «مَا مِنْكُمْ مِنْ أَحَدٍ يَتَوَضَّأُ فَيُبْلِغُ - أَوْ فَيُسْبِغُ - الْوَضُوءَ ثُمَّ يَقُولُ: أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَنَّ مُحَمَّدًا عَبْدُ اللهِ وَرَسُولُهُ إِلَّا فُتِحَتْ لَهُ أَبْوَابُ الْجَنَّةِ الثَّمَانِيَةُ يَدْخُلُ مِنْ أَيِّهَا شَاءَ».</t>
   </si>
   <si>
     <t>Укба бин Амр (ага Аллах ыраазы болсун) айтат: Биз төөнү кезек менен кайтарчубуз. Бир күнү менин кезегим келип, кечинде төөлөрдү айдап келип жуушатып коюп келсем, Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) тике туруп адамдарга сүйлөп жаткан экен. Мен келип анын минтип айтып жатканын угуп калдым: “Кайсы бир мусулман жакшылап даарат алып, анан жүзү менен да, жүрөгү менен да берилип эки ирекет намаз окуса, анын бейишке кирүүсү анык болот”. (Аны угуп): Кандай жакшы сөз... – деп жибердим (сүйүнүп). Менин жанымда турган киши: Мындан мурдагы айтканы мындан да жакшы болчу, – деди. Карасам, ал Умар (ага Аллах ыраазы болсун) экен. Ал мага карап: Сенин эми эле келгениңди көрдүм, сага чейин ал: “Кимдир бирөөңөр жакшылап толук даарат алып, анан: “Ашхаду ан лаа илааха иллаллааху ва анна Мухаммадан аъбдуху ва расуулуху” деп айтса, ага бейиштин сегиз эшиги ачылып алардын каалаганынан кирет” деп айтты" – деди.</t>
   </si>
   <si>
     <t>بَيّن النبيُّ صلى الله عليه وسلم وهو يُحدِّث الناس فضلين عظيمين:
 الأول: أنَّ من توضأ فأحسن الوضوء وأسْبغَه وأتمه وأكمله على الوجه المسنون، وأعطى كل عضو حقَّه من الماء، ثم قال: أشهد أن لا إله إلا الله، وأن محمدًا عبد الله ورسوله؛ إلا فُتحت له أبواب الجنة الثمانية يدخل من أيها شاء. 
 الثاني:  أن من توضأ هذا الوضوء التامّ الكامل، ثم قام بعد هذا الوضوء فصلى ركعتين؛ مُقبلًا عليهما بقلبه بالإخلاص والخشوع، وخضع بوجهه وجميع أعضاء جسده لله، إلا وجبت له الجنة.</t>
   </si>
   <si>
     <t>Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) адамдарга сүйлөп жатып эки чоң маанилүү нерсени айткан:
 Биринчи: Кимде-ким даарат алганда толук даарат алып, жеткиликтүү кылып сүннөттө көрсөтүлгөндөй ар бир мүчөнүн акысын берип кемчиликсиз даарат алса, анан: Ашхаду аллаа илааха иллаллаху ва ашхаду анна Мухаммадан абдуху ва расуулуху деп келме айтса, ага бейиштин сегиз эшиги ачылып, алардан каалаганынан кирет.
 Экинчи: Кимде-ким жогоруда айтылгандай толук жеткиликтүү даарат алса, анан чын ыкластан жүзү жана бүт дене мүчөсү менен Аллахка берилип эки рекет намаз окуса, анын бейишке кирүүсү анык болот.</t>
   </si>
   <si>
     <t>عَظيم فضل الله تعالى بإعطائه الأجر الكبير على العمل اليسير.
 مشروعية إسباغ الوضوء وإتمامه، وصلاة ركعتين بخشوع بعده، وما يحصل به من الأجر العظيم.
 إسباغ الوضوء، والإتيان بعده بهذا الذكر، من أسباب دخول الجنة.
 استحباب قول هذا الذكر للمغتسل أيضًا.
 حرص الصحابة على الخير من تعلُّم العلم ونشره، وتعاونهم على ذلك وفي أمور معيشتهم.
 الذكر بعد الوضوء فيه تخليص القلب وتطهيره من الشرك، كما أن الوضوء فيه تطهير البدن وتخليصه من الوسخ.</t>
   </si>
   <si>
     <t>Аллах Тааланын берешендиги абдан улук, жеңил ибадаттарга да чоң сооп-сыйлык берет.
-Дааратты толук, кемчиликсиз алуу жана даараттан кийин эки ирекет намаз окуу шарияттагы кызыктырылган иштерден. Мында чоң сооп-сыйлык
- бар.
+Дааратты толук, кемчиликсиз алуу жана даараттан кийин эки ирекет намаз окуу шарияттагы кызыктырылган иштерден. Мында чоң сооп-сыйлык  бар.
 Толук даарат алуу жана андан кийин жогорудагыдай зикир айтуу бейишке кирүүнүн себептеринин бири.
 Жуунгандан кийин да бул зикирди айтуу мустахаб.
 Сахабалар билбегенин үйрөнүп, аны башкаларга жеткирип, жардам берүүгө куштар болушкан.
 Даараттан кийин айтылчу зикрде жүрөктү ширктен тазалап, ыкласты бекемдей турган сөздөр айтылат. Даарат алганда да дене-мүчөлөр тазаланып, кирден арылат.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/8388</t>
   </si>
   <si>
     <t>إذا توضأ أحدكم ولبس خفيه فليصل فيهما، وليمسح عليهما ثم لا يخلعهما إن شاء إلا من جنابة</t>
   </si>
   <si>
     <t>Силердин бирөөңөр даарат алып, анан маасысын кийсе, ошол маасысы менен намаз окуй берет. Кийин даарат алганда маасысына масх тартат жана кааласа аларды чечпейт. Бирок жунуб болсо гана чечип жуунусу керек</t>
   </si>
   <si>
     <t>عَنْ أَنَسٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا تَوَضَّأَ أَحَدُكُمْ وَلَبِسَ خُفَّيْهِ فَلْيُصَلِّ فِيهِمَا، وَلْيَمْسَحْ عَلَيْهِمَا ثُمَّ لَا يَخْلَعْهُمَا إِنْ شَاءَ إِلَّا مِنْ جَنَابَةٍ».</t>
   </si>
   <si>
     <t>Анас (ага Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан: "Силердин бирөөңөр даарат алып, анан маасысын кийсе, ошол маасысы менен намаз окуй берет. Кийин даарат алганда маасысына масх тартат жана кааласа аларды чечпейт. Бирок жунуб болсо гана чечип жуунусу керек".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنه إذا لَبِسَ المُسلِمُ خُفَّيْه بعد أنْ تَوَضأ، ثم أَحْدَث بعد ذلك وأراد الوضوء، فله المَسْحُ عليهما إن أراد ذلك، ويصلي فيهما ولا يَنزعهما مدة معلومة، إلا إذا أَجْنَبَ لزِمَه خَلعُ الخُفِّ والاغتسال.</t>
   </si>
   <si>
     <t>Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) баяндайт: эгер даарат алгандан кийин маасы кийсе, анан даараты бузулуп кайра даарат алмакчы болсо, кааласа маасысына масх тартып койсо болот. Белгилүү мөөнөткө чейин маасысын чечпей, масх тартып жүрө берет. Бирок жунуб болуп калса, анда маасыны чечип жуунуу керек.</t>
@@ -18841,52 +18827,51 @@
 وَفِي رِوَايَةٍ لَهُ: «وَكَانَ رَسُولُ الله قَدْ أُعْطِيَ جَوَامِعَ الكَلِمِ بِخَوَاتِمِهِ، فَقَالَ: أَنْهَى عَنْ كُلِّ مُسْكِرٍ أَسْكَرَ عَنْ الصَّلَاةِ».</t>
   </si>
   <si>
     <t>Абу Бурда атасы Абу Муса Ашаринин (ага Аллах ыраазы болсун) айтканын айтат: Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) аны Йеменге жөнөтөт. Кийин Абу Муса пайгамбардан йемендиктер жасаган ичимдик тууралуу сурайт. Пайгамбарыбыз: "Ал эмне экен?" - деп тактайт. Абу Муса: "Ал-битъу ва алмизру" - дейт. Андан "ал-битъу" эмне экенин сурашканда, ал: "Ал-битъу - балдын кайнатмасы, ал-мизру - арпанын кайнатмасы" - деп түшүндүрөт. Пайгамбарыбыз: "Бардык мас кылуучулар - арам" - деп жооп берет. Имам Бухари. Имам Муслимдин китебинде мындай айтылат: Абу Муса айтат: "Аллахтын элчиси мени менен Муазды Йеменге жиберди. (Кийин) мен: "О Аллахтын элчиси, бизде арпадан жасалган "ал-мизру" деген, анан балдан жасалган "ал-битъу" деген ичимдиктер бар, буларды ичсе болобу?" - деп сурасам, ал: "Бардык мас кылуучулар арам" - деп жооп берди". Муслимдин китебинде жазылган дагы бир айтымда мындай айтылат: Пайгамбарыбыз: "Намаздан адаштыра тургандай мас кылган нерсенин баары арам" - деген. Анын дагы бир айтымында: "Аллахтын элчисине кыска сөз менен түшүндүрүү артыкчылыгы берилген эле. Ал намаздан адаштыра турган мас кылуучунун баарынан тыйган".</t>
   </si>
   <si>
     <t>يخبر أبو موسى الأشعري رضي الله عنه أن النبي صلى الله عليه وسلم أرسله إلى اليمن، فسأله عن أشربة تصنع بها هل هي حرام، فاستفسر النبي صلى الله عليه وسلم عنها. 
 فقال أبو موسى رضي الله عنه: هي البتع: نبيذ العسل، والمزر: نبيذ الشعير. 
 فقال النبي صلى الله عليه وسلم وكان قد أوتي جوامع الكلم: «كل مسكر حرام».</t>
   </si>
   <si>
     <t>Абу Муса Ашари кабарлайт. Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) аны Йеменге жибергенде, ал Йеменде жасалган ичимдиктер жөнүндө сурайт. Пайгамбарыбыз аны чечмелеп сурайт. Абу Муса алар балдан жана арпадан жасалган ичимдиктер экенин айтат. Ошондо кыска сөз менен түшүндүрүү артыкчылыгы берилген пайгамбарыбыз: "Бардык (акылды кетире турган) мас кылуучулар - арам" - дейт.</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Набиз: Курманы, же жүзүмдү, же арпаны, же балды сууга салып кайнатып, анан сүзүп алынган шире. Кээде ал ачып кетет да, мас кылуучу касиетке ээ болуп калат.
 Бул хадис арак, наша сыяктуу бардык мас кылуучу нерселердин баары арам экенине далил болгон эреже.
 Мусулман адамга өзүнө керектүү билбеген нерсесин сурап билип алуусу зарыл.
-Аракка алгач кээ бир мухажирлердин намаз окуп жатып кыраатында адашып туура эмес окуп алган учурда тыюу салынган. Аллах Таала: "Эй, ыймандуу пенделер! Эмнени айтып жатканыңарды аңдап билмейинче мас абалыңарда намазга жакындабагыла!" (Ниса, 43-аят). Мында Пайгамбарыбыздын жарчысы "мас болгондор намазга келбесин!" деп жар салган. Андан көп өтпөй Аллах Таала аракка толук тыюу салып: "Эй, ыймандуу пенделер! Чынында, арак, кумар, буркан таштар жана жебе (менен төлгө салуу) шайтандын ыплас иштеринен. Андан оолак болгула! (Ошондо тозоктон) кутуларсыңар.  
-91. Арак жана кумар аркылуу шайтан силердин ортоңорго жек көрүүнү, душмандыкты киригизүүнү жана силерди намаз окуудан, Алланы эстөөдөн алагды кылып тосууну каалайт. Эми токтотосуңарбы?!" деген аяттарды түшүргөн (Маида, 90-91-аяттар).
+Аракка алгач кээ бир мухажирлердин намаз окуп жатып кыраатында адашып туура эмес окуп алган учурда тыюу салынган. Аллах Таала: "Эй, ыймандуу пенделер! Эмнени айтып жатканыңарды аңдап билмейинче мас абалыңарда намазга жакындабагыла!" (Ниса, 43-аят). Мында Пайгамбарыбыздын жарчысы "мас болгондор намазга келбесин!" деп жар салган. Андан көп өтпөй Аллах Таала аракка толук тыюу салып: "Эй, ыймандуу пенделер! Чынында, арак, кумар, буркан таштар жана жебе (менен төлгө салуу) шайтандын ыплас иштеринен. Андан оолак болгула! (Ошондо тозоктон) кутуларсыңар.   91. Арак жана кумар аркылуу шайтан силердин ортоңорго жек көрүүнү, душмандыкты киригизүүнү жана силерди намаз окуудан, Алланы эстөөдөн алагды кылып тосууну каалайт. Эми токтотосуңарбы?!" деген аяттарды түшүргөн (Маида, 90-91-аяттар).
 Аллах Таала аракты анын коомду буза турган зыяны чоң болгону үчүн арам кылган.
 Арам болуу үчүн мас кылуучу сыпаты болушу керек. Эгер кайнатылган шире мас кылса, ал - арам. Эгер мас кылуучу сыпаты жок болсо, аны ичүү мубах.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
   </si>
   <si>
     <t>Абдуллах бин Амир (Аллах алардан ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан:||"Кимде төмөнкү төрт сыпат болсо, ал анык мунапык болот. Эгер булардын бири болсо, анда мунапыктыктын белгиси болот: сүйлөгөндө жалган сүйлөсө, убадасын аткарбаса, талашса чектен чыгып кетсе, келишимди (кыянаттык менен) бузса</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Абдуллах бин Амир (Аллах алардан ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан: "Кимде төмөнкү төрт сыпат болсо, ал анык мунапык болот. Эгер булардын бири болсо, анда мунапыктыктын белгиси болот: сүйлөгөндө жалган сүйлөсө, убадасын аткарбаса, талашса чектен чыгып кетсе, келишимди (кыянаттык менен) бузса".</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>