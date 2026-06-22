--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4747">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Кыргызча
 # Source: https://hadeethenc.com/ky
 # Last update: 2026-05-10 17:49:46 (v1.27.0)
 # Check for updates: https://hadeethenc.com/en/check/ky/v1.27.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
@@ -18169,165 +18169,155 @@
     <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
   </si>
   <si>
     <t>Ыймандуулардын амири Абу Хафс Умар бин Хаттаб (ага Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айтып жатканын уктум: “Чынында иш-аракеттер ниетке жараша болот. Аныгында, ар бир адам ниетиндегисине жетет.  Кимдин хижраты (жер которуу) Аллах жана Анын элчиси үчүн болсо, анын хижраты Аллах жана Анын элчиси үчүн болот. Ал эми кимдин хижраты жетчү дүнүйө үчүн, же үйлөнчү аял үчүн болсо, ошол ниетиндегисине хижрат кылган болот”.</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>Иш-аракеттерди калыс Аллах үчүн аткарууга үндөө. Анткени Аллах Өзүнүн жүзү үчүн аткарылган иш-аракеттерден башкасын кабыл албайт.
 Эгерде балакатка жеткен адам Аллах Таалага жакындата турган амалдарды адатынча аткарса, анда ал амалдары менен Аллахка жакындоого ниет кылмайынча ал үчүн сооп болбойт.
 Ниет аркылуу ибадаттар бири-биринен айырмаланып турат, ошондой эле ибадаттар адаттардан ажыратылат.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
     <t>[رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66511</t>
   </si>
   <si>
-    <t>Абу Абдурахман Абдулла бин Умар (аларга Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айтканын уктум:||"Ислам беш нерсеге (түркүккө) негизделген : Аллахтан башка ибадатка татыктуу кудай жок, Мухаммад Анын кулу жана элчиси деп күбөлүк берүү, намаз окуу, зекет берүү, (Каабага) ажылык кылуу, Рамазанда орозо кармоо</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Абу Абдурахман Абдулла бин Умар (аларга Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айтканын уктум: "Ислам беш нерсеге (түркүккө) негизделген : Аллахтан башка ибадатка татыктуу кудай жок, Мухаммад Анын кулу жана элчиси деп күбөлүк берүү, намаз окуу, зекет берүү, (Каабага) ажылык кылуу, Рамазанда орозо кармоо".</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>“Силердин энеңердин курсагындагы өрчүүңөр кырк күн (суу абалда) болот</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «إِنَّ أَحَدَكُمْ يُجْمَعُ خَلْقُهُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا، ثُمَّ يَكُونُ عَلَقَةً مِثْلَ ذَلِكَ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَ ذَلِكَ، ثُمَّ يُرْسَلُ إلَيْهِ المَلَكُ فَيَنْفُخُ فِيهِ الرُّوحَ، وَيُؤْمَرُ بِأَرْبَعِ كَلِمَاتٍ: بِكَتْبِ رِزْقِهِ، وَأَجَلِهِ، وَعَمَلِهِ، وَشَقِيٍّ أَوْ سَعِيدٍ؛ فَوَالَّذِي لَا إلَهَ غَيْرُهُ إنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُهَا، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
   </si>
   <si>
     <t>Абу Абдурахман Абдуллах бин Масуд (ага Аллах ыраазы болсун) айтат: Чынчылдыгы тастыкталган Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) бизге минтип айткан: “Силердин энеңердин курсагындагы өрчүүңөр кырк күн (суу абалда) болот.  Андан кийин дагы ошончо күн канга айланат. Андан кийин дагы ошончо күн бир тиштем этке айланат. Андан кийин периште жиберилип, ага жан үйлөйт. Ошондой эле (ал периште) төрт нерсени: баланын ырыскысын, ажалын, амалын, бактылуу же бактысыз болорун жазууга буйрулат. Андан башка ибадатка татыктуу кудай болбогон Аллага ант берип айтам, кээ бириң бейишке барчулардын иш-амалын кылып жүрүп, бейишке кирерине бир чыканактай калганда китебинде жазылганы ишке ашат да, тозокко кирчүлөрдүн иш-амалын кылып тозокко кирет. Кээ бириң тозокко кирчүлөрдүн иш-амалын кылып жүрүп, тозокко кирерине бир чыканактай калганда, китебинде жазылганы ишке ашат да бейишке кирчүлөрдүн иш-амалын кылып бейишке кирет”.</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>بيان مراحل خلق الإنسان.
 الإيمان بالقضاء والقدر.
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Инсандын жаралуу этаптары айтылган.
 Тагдыр жана жазмышка ыйман келтирүү зарыл.
 Бардык иш-аракеттердин акыры - башында тагдыр кылынганына жараша жана жазылган китеби боюнча өтөт.
-Иш-аракеттердин тышкы сүрөттөрүнө алданып калуудан эскертүү болду. Анткени иш-аракеттер акырына карап бааланат.
-____</t>
+Иш-аракеттердин тышкы сүрөттөрүнө алданып калуудан эскертүү болду. Анткени иш-аракеттер акырына карап бааланат.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>Кимде-ким биздин шариятыбызга анда болбогон жаңы ишти киргизсе, ал өзүнө кайтарылат</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Ыймандуулардын энеси Умму Абдулла Айша (ага Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактосу болсун) минтип айткан: "Кимде-ким биздин шариятыбызга анда болбогон жаңы ишти киргизсе, ал өзүнө кайтарылат ". Муслимдин риваятында "кимде-ким биздин шариятыбызда жок амалды кылса, ал өзүнө кайтарылат" деп айтылган.</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Ибадаттар Куран жана сүннөттө келген далилдерге карап дайындалган. Аллах Таалага Ал шарият кылган нерсе менен гана ибадат кылабыз, жаңы пайда болгон жана ойдон чыгарылган нерсе менен эмес.
 Дин оюна келгенди же көңүлүнө жакканды аткаруу менен болбойт, Аллахтын элчисин (ага Аллахтын тынчтыгы жана мактоосу болсун) ээрчүү менен болот.
 Бул хадис диндин толуктугуна далил.
 Динде жаңыдан пайда болгон, пайгамбарыбыздын (ага Аллахтын тынчтыгы жана мактоосу болсун) жана сахабалардын убагында болбогон акыйда ишенимге, сөзгө, амалга тиешелүү иштин баары - бидаат (диндеги жаңылык).
 Бул хадис Ислам негиздеринин бири, бул амалдагы тараза сыяктуу. Аллахтын ыраазылыгы көздөлбөгөн бардык амалдар, аны аткаруучуга сооп болбойт. Ошондой эле Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) алып келген жолго дал келбесе, ал аткарган адамга кайра кайтарылат.
 Бул хадис азыркы тескери иштерди, жаңы пайда болгон бидаат амалдарды четке кага турган эреже.
 Жаңыдан пайда болгон тыюу салынган иштер динге гана тиешелүү, дүйнө иштерине тиешелүү эмес.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
-    <t>Абу Абдулла Нууман бин Башир (ага Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айтканын уктум:||Аллахтын Элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) айтты: «Чындыгында, адал нерселер белгилүү, арам нерселер да белгилүү. Ал эми ал экөөнүн ортосунда көптөгөн адамдар билбеген күмөндүү нерселер бар. Ким ошондой күмөндүү нерселерден сактанса, анда ал динин жана намысын таза сактаптыр. Ким күмөндүү нерселерди кылган болсо, анда ал арамга түшүп калышы мүмкүн. Бул бирөөнүн корук-жайына жакын малын жайып жүргөн чабан сыяктуу. Ал малын карап турбаса, корук-жайга кирип кетүүсү мүмкүн. Ар бир падышанын корук-жайы болот. Аллахтын корук-жайы – Ал арам кылган нерселер. Чындыгында, денеде бир үзүм эт бар, эгерде ал оңолсо, дененин баары оңолот. Эгерде ал бузулса, анда дененин баары бузулат. Мына ошол бир үзүм эт – ал жүрөк</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Абу Абдулла Нууман бин Башир (ага Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айтканын уктум: Аллахтын Элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) айтты: «Чындыгында, адал нерселер белгилүү, арам нерселер да белгилүү. Ал эми ал экөөнүн ортосунда көптөгөн адамдар билбеген күмөндүү нерселер бар. Ким ошондой күмөндүү нерселерден сактанса, анда ал динин жана намысын таза сактаптыр. Ким күмөндүү нерселерди кылган болсо, анда ал арамга түшүп калышы мүмкүн. Бул бирөөнүн корук-жайына жакын малын жайып жүргөн чабан сыяктуу. Ал малын карап турбаса, корук-жайга кирип кетүүсү мүмкүн. Ар бир падышанын корук-жайы болот. Аллахтын корук-жайы – Ал арам кылган нерселер. Чындыгында, денеде бир үзүм эт бар, эгерде ал оңолсо, дененин баары оңолот. Эгерде ал бузулса, анда дененин баары бузулат. Мына ошол бир үзүм эт – ал жүрөк».</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Бул хадис азгырык-ишенимдерден сактанууга негиз болгон эреже.
 Өкүмү тактала элек күмөндүү нерселерди таштоого үндөдү.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>Абу Рукая Тамим бин Аус ад-Даари (ага Аллах ыраазы болсун) айтат: Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан:||«Дин — бул насаат» - деп айтты. Ошондо биз: «Оо, Аллахтын Элчиси, ким үчүн?» - деп сурадык. Ал: «Аллах үчүн, Анын Китеби үчүн, Анын  Элчиси үчүн, мусулмандардын башчылары үчүн жана жалпы мусулмандар үчүн» - деп айтты</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Абу Рукая Тамим бин Аус ад-Даари (ага Аллах ыраазы болсун) айтат: Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан: «Дин — бул насаат» - деп айтты. Ошондо биз: «Оо, Аллахтын Элчиси, ким үчүн?» - деп сурадык. Ал: «Аллах үчүн, Анын Китеби үчүн, Анын  Элчиси үчүн, мусулмандардын башчылары үчүн жана жалпы мусулмандар үчүн» - деп айтты».</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) Ислам динин кармануу - чын ыкластуулукка жана чынчылдыкка негизделгенин, Аллах буйругандай толук, кемчиликсиз жана алдамчылыксыз менен аткарылышын айткан. Пайгамбарыбыздан (ага Аллахтын тынчтыгы жана мактоосу болсун): «Насаат кимге берилет?» - деп сурашканда ал мындай деди: Биринчиси: Насаат Аллах Таала үчүн б.а. чын-ыкластан Аллах үчүн иш-аракеттерди аткаруу, Ага шерик кошпоо. Ага рубубиятта, илахиятта жана ысым-сыпаттарында ыйман келтирүү, Анын буйругун бийик тутуп аткаруу жана Ага ыйман келтирүүгө чакыруу. Экинчиси: Насаат Аллахтын Китеби үчүн, ал Ыйык Куран б.а. бул Аллахтын сөзү, китептеринин акыркысы экендигине жана ал Куран өзүнөн мурунку бардык шарият мыйзамдарын жокко чыгарганына ишенүүбүз, Аны урматтообуз жана аны туура окуубуз керек. Андагы мухкам аяттарга амал кылуубуз жана муташабих аяттарга моюн сунуубуз зарыл. Аны бурмалоочулардын чечмелөөсүнөн коргообуз. Анын насааттарын, анын илимин таралуусун жана ага чакырууну этибарга алуубуз керек. Үчүнчүсү: Насаат Аллахтын элчиси Мухаммад (ага Аллахтын тынчтыгы жана мактоосу болсун) үчүн б.а. ал элчилердин акыркысы экенине ишенүүбүз жана ал алып келген нерсени тастыктообуз, анын буйруктарына баш ийүүбүз жана тыюу салган нерселеринен сактануубуз, ал алып келген нерсе менен гана Аллахка ибадат кылуубуз, анын акысын улуктообуз, урматтообуз, анын даават, шарият мыйзамын жайылтуубуз жана Ага коюлган дооматтарды четке кагуубуз керек. Төртүнчүсү: Насаат мусулмандардын башчылары үчүн б.а. бул мусулмандардын башчыларына акыйкатты жайылтууда жардам берүү, алар менен бир иштерде талашып-тартышпоо жана Аллахка ибадат кылууда аларды угуп жана аларга моюн сунуу керек. Бешинчиси: Насаат жалпы мусулмандар үчүн б.а. бул жалпы мусулмандарга жакшылык кылуу жана аларга даават кылуу, аларга зыян жеткирүүдөн тыйылуу, аларга жакшылыктын жетүүсүн жакшы көрүү жана алар менен жакшылыкка жана такыбалыкка көмөктөшүү.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
@@ -18360,53 +18350,50 @@
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>Бул хадис буйрукту аткаруунун, тыюудан тыйылуунун эрежелерин камтыйт.
 Тыйылган иштердин эч бирин аткарууга болбойт. Ал эми буйрулган иштерди кудуретке жараша аткарууга уруксат. Анткени тыйылууга бардык адам кадыр. Ал эми аткарууга келгенде бардык эле адамдын кудурети бирдей эмес.
 Көп суроо берүүдөн тыюу боюнча аалымдар суроолорду эки түргө бөлүшөт: биринчиси, дин иштеринин кайсы бирин билип алуу үчүн берилген суроо. Буга сахабалардын сурагандары кирет, мындай суроолорду берүү шариятта буйрулган. Экинчиси: өзүнө-өзү оорлук жаратуу үчүн, көктүк кылып атайын берилген суроолор. Мына ушундай суроолорго тыюу салынган.
 Мурдагы үммөттөрдө болгон сыяктуу, бул үммөткө пайгамбарына каршы чыгуу катуу эскертилди.
 Тыюу азды да, көпту да камтыйт. Анткени, жаман иштин азынан да, көбүнөн да тыйылмайынча ал сактанган болбойт. Мисалы: Сүткордуктун азы да, көбү да сүткордук. Бизди андан тыйдыбы, демек азынан да, көбүнөн да тыйылышыбыз керек.
 Арам ишке алып бара турган себептерди да таштоо керек; анткени, бул дагы сактанууга кирет.
 Пайгамбарыбыздын (ага Аллахтын тынчтыгы жана мактоосу болсун) кайсы бир буйругун укканда, аны "бул важыб бекен, же мустахаб бекен" деп изилдеп отуруунун кажети жок. Тескерисинче, аны аткарууга дароо киришүү керек. Хадисте: "...аны алыңардын жетишинче аткаргыла" - деп айтылган.
 Көп суроо берүү, айрыкча, толук чечмеленбей турган, кайып болгон кыяматтагы адамдардын абалы сыяктуу маселелерде кыйроого себеп болот. Мындайларды тереңдеп, казып сурай берсең кыйроого кабыласың.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
   </si>
   <si>
-    <t>Абу Хурайра (Аллах андан ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан:||"Аллах Аруу-Таза, таза нерселерди гана кабыл кылат. Аллах Таала ыймандууларды пайгамбарларды буйруган нерсеге буйруган. Ал минтип айткан: "Оо, элчилер! Таза, адал нерседен жегиле! Жакшы иш-амалдарды кылгыла! Чынында, эмне кылганыңарды Мен билүүчүмүн". (Муминун, 51-аят). Ошондой эле: "Оо, ыйман келтиргендер! Биз силерге берген ырыскылардын таза-адалынан жегиле...!" деген. Андан кийин пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) алыс сапарга чыгып, чачы саксайып жүдөгөн, үстү-башын чаң баскан адам колун өйдө көтөрүп: “Оо, Раббим! Оо, Раббим!” - деп дуба кылганын эскерип, анан мындай деди: “Анын жегени арам, ичкени арам, кийгени арам, арамдан азыктанат. Анан анын дубасы кантип кабыл болсун?!”</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>Абу Хурайра (Аллах андан ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан: "Аллах Аруу-Таза, таза нерселерди гана кабыл кылат. Аллах Таала ыймандууларды пайгамбарларды буйруган нерсеге буйруган. Ал минтип айткан: "Оо, элчилер! Таза, адал нерседен жегиле! Жакшы иш-амалдарды кылгыла! Чынында, эмне кылганыңарды Мен билүүчүмүн". (Муминун, 51-аят). Ошондой эле: "Оо, ыйман келтиргендер! Биз силерге берген ырыскылардын таза-адалынан жегиле...!" деген. Андан кийин пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) алыс сапарга чыгып, чачы саксайып жүдөгөн, үстү-башын чаң баскан адам колун өйдө көтөрүп: “Оо, Раббим! Оо, Раббим!” - деп дуба кылганын эскерип, анан мындай деди: “Анын жегени арам, ичкени арам, кийгени арам, арамдан азыктанат. Анан анын дубасы кантип кабыл болсун?!”</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Аллах Таала затында, сыпаттарында, иштеринде жана өкүмдөрүндө кемчиликсиз толук.
@@ -18426,53 +18413,50 @@
   <si>
     <t>Шек-күмөндүү ишти таштап, күмөнү жок ишти кыл</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>"Абу Мухаммад Хасан бин Али бин Абу Талиб, Аллахтын элчисинин жыпар жыттуу небереси (аларга Аллах ыраазы болсун) айтат: Аллахтын элчисинен бул сөздөрдү жаттап алгам: "Шек-күмөндүү ишти таштап, күмөнү жок ишти кыл".</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) сөз болобу, иш болобу, арамбы же адалбы, тыйуу салынганбы же тыйуу салынбаганбы, белгисиз болгон шектүү нерселерди таштоого буйруган. Анын ордуна эч кандай шеги жок иштерди кылуу керек.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66519</t>
   </si>
   <si>
-    <t>Абу Хамза Анас бин Малик, Аллахтын элчисинин кызматчысы (ага Аллах ыраазы болсун) айтат: Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан:||"Силердин эч кимиңер өзүнө жакшы көргөн нерсени диндеш боордошу үчүн да жакшы көрмөйүнчө ыйманы толук болбойт</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Абу Хамза Анас бин Малик, Аллахтын элчисинин кызматчысы (ага Аллах ыраазы болсун) айтат: Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан: "Силердин эч кимиңер өзүнө жакшы көргөн нерсени диндеш боордошу үчүн да жакшы көрмөйүнчө ыйманы толук болбойт".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66520</t>
   </si>
   <si>
     <t>Чындыгында, Аллах бардык нерсеге жакшылык кылууну буйруган</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Абу Йъала Шаддад бин Аус (ага Аллах ыраазы болсун) айтат:  Аллахтын Элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан: «Чындыгында, Аллах бардык нерсеге жакшылык кылууну буйруган.  Ошондуктан өлтүрсөңөр, кыйнабай өлтүргүлө. Мууздасаңар, кыйнабай мууздагыла. Мууздаган адам бычагын курчутуп алсын, жандыктын жанын кыйнабай чыгарсын».</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
@@ -18508,108 +18492,99 @@
   <si>
     <t>Ибн Аббас (ага Аллах ыраазы болсун) бала кезинде Пайгамбаыбыздын улоосуна  учкашып бара жатканын кеп кылат.  Ошондо Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) ага: «Мен сага Аллах сага пайда бере турган иштерди жана нерселерди үйрөтөм» - деп төмөнкүлөрду айтат: Аллахтын буйруктарын аткаруу менен жана тыюу салган нерселеринен сактануу менен Аллахтын шариятын сакта. Аллах сени жакшы амалдардын, ибадаттардын үстүндө көрсүн. Сени күнөөлөрдүн үстүндө көрбөсүн. Ушуларга амал кылсаң, анда мунун сыйлыгы Аллах сени дүйнө жана акырет кыйынчылыктарынан сактайт, кайда болбогун иштериңе жардам берет. А эгер бир нерсе сурагың келсе, анда Аллахтан гана сура, анткени сурагандарга Ал гана жооп берет. А эгер жардам кааласаң, анда Аллахтан гана жардам сурап, Ага таян. Сенде ушундай ишенич болсун, эгерде бүткүл жер жүзүндөгү бардык адамдар сага пайда берүү үчүн бириксе да алар сага Аллах тагдырыңа жазганчалык гана пайда бере алышат. Ошондой эле бүткүл жер жүзүндөгү бардык адамдар сага зыян берүү үчүн бириксе, алар сага Аллах тагдырыңа жазганчалык гана зыян бере алышат. Чындыгында, бул иш Аллах Таала тарабынан жазылган жана Анын даанышмандыгынын жана илиминин талабына ылайык тагдыр кылынган. Аллах жазып койгон нерседе эч кандай өзгөртүү болбойт. Кимде-ким Анын буйругун аткарып, тыйганынан тыйылып Аллахтын динин сактаса, Аллах Таала анын жанында болот, т.а. ал эмнеге муктаж экенин билет, ага жардам берип, колдойт. Эгерде инсан жайчылык жашоодо Аллахты эстеп, Ага таат-ибадат кылса, кыйынчылыкта Аллах ага жеңилдик берип, эшик ачат. Ар бир инсан Аллахтын жакшы жана жаман тагдырына ыраазы болсун. Кыйынчылык, мээнеткечтик адамдан сабырды талап кылат. Сабыр ийгиликтин ачкычы. Кыйынчылык күчөгөндө Аллахтан жардам келет. Кыйынчылыктын артынан Аллах Таала жеңилдикти келтирет.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Жаштарга жана жаш балдарга таухидти жана адеп-ахлакты ж.б. дин иштеринен окутуу зарыл.
 Иш-аракеттердин түрүнө жараша сооп-сыйлык болот же жаза болот.
 Иштер Аллахка таянуу менен жана Ага гана таваккүль кылуу менен болот. Ал эң жакшы Кепилдике Алуучу.
 Тагдырга жана тагдырдын ишке ашуусуна ыйман келтирүү жана ага ыраазы болуу. Чындыгында, Аллах Таала бардык нерсени тагдыр кылган.
 Ким Аллахтын буйругунда кемчилик кетирсе, анда Аллах аны адаштырат жана аны сактабайт.
 Эгер инсандын башына мүшкүл, кыйынчылык келсе, анын артынан жеңилдикти күтсүн деген чоң сүйүнчү кабар айтылган.
 Пенденин башына балээ түшкөндө жана жакшы көргөнүнөн ажыраганда көңүл жубатуу айтылган: "Билип ал, сенин башыңа келген нерсе, сенден өтүп кетмек эмес. Сенден өтүп кеткен нерсе, сенин башыңа келмек эмес". Биринчи сүйлөм кыйынчылыктан сооротуу, экинчиси жакшы көргөнүнөн ажыраганда сооротуу.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66522</t>
   </si>
   <si>
-    <t>Абу Масуд Укба бин Амр Ансари Бадри (ага Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан:||"Мурдагы пайгамбарлардын сөздөрүнөн адамдарга кеңири тараганы: "Эгер уялбасаң, каалаганыңды кыла бер" деген сөз</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Абу Масуд Укба бин Амр Ансари Бадри (ага Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан: "Мурдагы пайгамбарлардын сөздөрүнөн адамдарга кеңири тараганы: "Эгер уялбасаң, каалаганыңды кыла бер" деген сөз".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66523</t>
   </si>
   <si>
-    <t>Абу Амр - башка айтымда, Абу Амра - суфян бин Абдулла (ага Аллах ыраазы болсун) айтат:||Мен: О, Аллахтын элчиси, мага Исламдагы бир сөздү үйрөт, ал жөнүндө сенден башка эч кимден сурабаймын, - дедим. Ал: "Аллахка ыйман келтирдим" дегин, анан түз жүргүн" - деди</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Абу Амр - башка айтымда, Абу Амра - суфян бин Абдулла (ага Аллах ыраазы болсун) айтат: Мен: О, Аллахтын элчиси, мага Исламдагы бир сөздү үйрөт, ал жөнүндө сенден башка эч кимден сурабаймын, - дедим. Ал: "Аллахка ыйман келтирдим" дегин, анан түз жүргүн" - деди.</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>Абу Абдулла Жаабир бин Абдулла Ансари (аларга Аллах ыраазы болсун) айтат: Бир киши Аллахтын элчисинен (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип сурады:  «Айтыңызчы, мен парз намаздарын окуп, Рамазан орозосун кармасам, адалды адал деп билип, арамды арам деп билсем жана бул нерселерге эч нерсе кошпосом, анда мен бейишке киреминби?» Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун): «Ооба» - деди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>Тазалык – ыймандын жарымы. "Алхамдулиллах" деп айтуу амал таразасын толтурат. "Субхааналлах" жана "Алхамдулиллах" деп айтуу асман менен жердин</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>Абу Маалик Ал-Хаарис ибн Аасим Ашарий (ага Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан: «Тазалык – ыймандын жарымы. "Алхамдулиллах" деп айтуу амал таразасын толтурат. "Субхааналлах" жана "Алхамдулиллах" деп айтуу асман менен жердин ортосун толтурат. Намаз – нур, садага - далил, ал эми сабырдуулук -жылуу таптуу нур. Куран - сенин пайдаңа же зыяныңа күбө болот. Ар бир инсан күндө өз напсисин Аллах үчүн же шайтан үчүн сатыкка коёт, анан аны куткарып алат же аны зыянга учуратат».</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66526</t>
-  </si>
-[...1 lines deleted...]
-    <t>Абу Хурайра (Аллах андан ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан:||"Адамдар ар бир мүчөсү үчүн күн сайын садага берүүгө милдеттүү. Эки адамды жараштыруу - садага. Кишини улоосуна мингизип, же буюм-теримин улоосуна артышып коюу - садага. Ооздон чыккан жакшы сөз - садага. Намаз окуу үчүн мечитке каттаган ар бир кадам - садага. Зыяны тие туган нерсени жолдон алып таштоо - садага</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Абу Хурайра (Аллах андан ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан: "Адамдар ар бир мүчөсү үчүн күн сайын садага берүүгө милдеттүү. Эки адамды жараштыруу - садага. Кишини улоосуна мингизип, же буюм-теримин улоосуна артышып коюу - садага. Ооздон чыккан жакшы сөз - садага. Намаз окуу үчүн мечитке каттаган ар бир кадам - садага. Зыяны тие туган нерсени жолдон алып таштоо - садага".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>Силерге Аллахка такыба болууну осуят кылам. Эгер силерге кул киши башчылык кылса да аны уккула жана укканыңарды аткаргыла. Мен өтүп кеткенден кийин көбүрөөк жашаганыңар өтө көп карама-каршылыктарды көрөсүңөр. Менин жана туура жолго баштаган халифаларымдын сүннөт-жолун кармангыла</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
     <t>Абу Нажих Ирбаз бин Сария (ага Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) бизге насаат айтты. Андан жүрөктөр титиреп, көздөр жаш алды. Биз: "О Аллахтын элчиси, бул сөздөрүңүз биз менен коштошуп жаткандай туюлду. Бизге осуят кылыңызчы"  - дедик. Ал мындай деди: "Силерге Аллахка такыба болууну осуят кылам. Эгер силерге кул киши башчылык кылса да аны уккула жана укканыңарды аткаргыла. Мен өтүп кеткенден кийин көбүрөөк жашаганыңар өтө көп карама-каршылыктарды көрөсүңөр. Менин жана туура жолго баштаган халифаларымдын сүннөт-жолун кармангыла . Бул сүннөт-жолго азуу тишиңер менен тиштеп жармашкыла. Жаңыдан пайда болгон иштерден сак болгула! Анткени жаңыдан пайда болгон бидааттын баары - адашуу".</t>
   </si>
@@ -18673,87 +18648,75 @@
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Жазага тартылгандарды чегинен ашыра жазалоого тыюу салынат.
 Аллах пенделерине зыяндуу нерселерди кылууга буйруган эмес.
 Бул хадис бирөөгө тил менен, иш менен же аткарбай таштоо менен зыян берүүнүн жана зыянга зыян менен жооп берүүнүн арамдыгын билдирген эреже.
 Шарият эрежелеринин бири: “Зыян жок кылынат”. Ошондуктан шарият зыян тартууга жол бербейт жана зыян келтирүүнү четке кагат.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والدارقطني وغيرهما مسندًا]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
-    <t>Ибн Аббас (ал экөөнө Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан:||"Эгерде адамдарга доомат артканы бериле берсе, анда адамдар башкалардын мал-мүлк, кан-жанын доомат менен талап кыла бермек. Андыктан, доомат кылган киши күбө-далил алып келиши керек. Ал эми дооматты четке каккан киши касам ичет</t>
-[...1 lines deleted...]
-  <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>Ибн Аббас (ал экөөнө Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан: "Эгерде адамдарга доомат артканы бериле берсе, анда адамдар башкалардын мал-мүлк, кан-жанын доомат менен талап кыла бермек. Андыктан, доомат кылган киши күбө-далил алып келиши керек. Ал эми дооматты четке каккан киши касам ичет".</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
     <t>[رواه البيهقي وغيره هكذا وبعضه في الصحيحين]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>Аллах Таала жакшылыктарды жана жамандыктарды жазып, анан аларды баяндап берген</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>Ибн Аббас (аларга Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) Раббисинин айтканын минтип айткан: "Аллах Таала жакшылыктарды жана жамандыктарды жазып, анан аларды баяндап берген.  Кимде-ким бир жакшылыкты ниет кылып, бирок аткара албай калса, Аллах Таала ага ошол жакшылыкты толук аткарды деп жазат. Эгер ниет кылып, анан ниетиндегини иш жүзүндө аткарса, анда ага ондон жети жүзгө чейин же андан да көп эселеген жакшылыктарды жазат. Эгерде пенде бир жаман ишти ниет кылып, бирок аны аткарбаса, ага толук бир жакшылыкты жазат. А эгер ниет кылып, ниетин иш жүзүндө аткарса, ага бир жамандык жасады деп жазат".</t>
-  </si>
-[...7 lines deleted...]
-____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم في صحيحيهما بهذه الحروف]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>Аллах Таала мындай деди: "Кимде-ким Менин досума душман болсо, Мен ага согуш жарыялайм. Пендем Мага эң сүйүктүү болгон парз ибадаттарды аткаруу менен жакындагандай башка нерсе менен жакындай албайт</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>Абу Хурайра (ага Аллах ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан: "Аллах Таала мындай деди: "Кимде-ким Менин досума душман болсо, Мен ага согуш жарыялайм. Пендем Мага эң сүйүктүү болгон парз ибадаттарды аткаруу менен жакындагандай башка нерсе менен жакындай албайт.  Пендем напил ибадаттары менен мага жакындай берсе, Мен аны жакшы көрүп калам. Эгер жакшы  көрүп калсам, анда анын уга турган кулагы, көрө турган көзү, кармай турган колу, баса турган буту болот. Эгер сураса, сураганын сөзсүз берем. Эгер коргоо тилесе, коргоомо алам".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة.
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
@@ -18836,53 +18799,50 @@
   </si>
   <si>
     <t>Абу Муса Ашари кабарлайт. Пайгамбарыбыз (ага Аллахтын тынчтыгы жана мактоосу болсун) аны Йеменге жибергенде, ал Йеменде жасалган ичимдиктер жөнүндө сурайт. Пайгамбарыбыз аны чечмелеп сурайт. Абу Муса алар балдан жана арпадан жасалган ичимдиктер экенин айтат. Ошондо кыска сөз менен түшүндүрүү артыкчылыгы берилген пайгамбарыбыз: "Бардык (акылды кетире турган) мас кылуучулар - арам" - дейт.</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Набиз: Курманы, же жүзүмдү, же арпаны, же балды сууга салып кайнатып, анан сүзүп алынган шире. Кээде ал ачып кетет да, мас кылуучу касиетке ээ болуп калат.
 Бул хадис арак, наша сыяктуу бардык мас кылуучу нерселердин баары арам экенине далил болгон эреже.
 Мусулман адамга өзүнө керектүү билбеген нерсесин сурап билип алуусу зарыл.
 Аракка алгач кээ бир мухажирлердин намаз окуп жатып кыраатында адашып туура эмес окуп алган учурда тыюу салынган. Аллах Таала: "Эй, ыймандуу пенделер! Эмнени айтып жатканыңарды аңдап билмейинче мас абалыңарда намазга жакындабагыла!" (Ниса, 43-аят). Мында Пайгамбарыбыздын жарчысы "мас болгондор намазга келбесин!" деп жар салган. Андан көп өтпөй Аллах Таала аракка толук тыюу салып: "Эй, ыймандуу пенделер! Чынында, арак, кумар, буркан таштар жана жебе (менен төлгө салуу) шайтандын ыплас иштеринен. Андан оолак болгула! (Ошондо тозоктон) кутуларсыңар.   91. Арак жана кумар аркылуу шайтан силердин ортоңорго жек көрүүнү, душмандыкты киригизүүнү жана силерди намаз окуудан, Алланы эстөөдөн алагды кылып тосууну каалайт. Эми токтотосуңарбы?!" деген аяттарды түшүргөн (Маида, 90-91-аяттар).
 Аллах Таала аракты анын коомду буза турган зыяны чоң болгону үчүн арам кылган.
 Арам болуу үчүн мас кылуучу сыпаты болушу керек. Эгер кайнатылган шире мас кылса, ал - арам. Эгер мас кылуучу сыпаты жок болсо, аны ичүү мубах.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
-  </si>
-[...1 lines deleted...]
-    <t>Абдуллах бин Амир (Аллах алардан ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан:||"Кимде төмөнкү төрт сыпат болсо, ал анык мунапык болот. Эгер булардын бири болсо, анда мунапыктыктын белгиси болот: сүйлөгөндө жалган сүйлөсө, убадасын аткарбаса, талашса чектен чыгып кетсе, келишимди (кыянаттык менен) бузса</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Абдуллах бин Амир (Аллах алардан ыраазы болсун) айтат: Аллахтын элчиси (ага Аллахтын тынчтыгы жана мактоосу болсун) минтип айткан: "Кимде төмөнкү төрт сыпат болсо, ал анык мунапык болот. Эгер булардын бири болсо, анда мунапыктыктын белгиси болот: сүйлөгөндө жалган сүйлөсө, убадасын аткарбаса, талашса чектен чыгып кетсе, келишимди (кыянаттык менен) бузса".</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ky/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>Эгерде силер Аллахка чындап тобокел (таянуу) кылганыңарда, Аллах силерге эртең менен курсагы ач чыгып, кечинде курсагы ток кайткан чымчыкка ырыскы бергендей ырыскы бермек</t>
   </si>
   <si>
@@ -42334,1356 +42294,1356 @@
       </c>
       <c r="K491" t="s">
         <v>4552</v>
       </c>
       <c r="L491" t="s">
         <v>26</v>
       </c>
       <c r="M491" t="s">
         <v>4553</v>
       </c>
       <c r="N491" t="s">
         <v>28</v>
       </c>
       <c r="O491" t="s">
         <v>4554</v>
       </c>
     </row>
     <row r="492" spans="1:15">
       <c r="A492">
         <v>66512</v>
       </c>
       <c r="B492" t="s">
         <v>3608</v>
       </c>
       <c r="C492" t="s">
+        <v>3609</v>
+      </c>
+      <c r="D492" t="s">
         <v>4555</v>
       </c>
-      <c r="D492" t="s">
+      <c r="E492" t="s">
         <v>4556</v>
       </c>
-      <c r="E492" t="s">
+      <c r="F492" t="s">
         <v>4557</v>
-      </c>
-[...1 lines deleted...]
-        <v>4558</v>
       </c>
       <c r="G492" t="s">
         <v>3613</v>
       </c>
       <c r="H492" t="s">
         <v>3614</v>
       </c>
       <c r="I492" t="s">
         <v>3615</v>
       </c>
       <c r="J492" t="s">
         <v>24</v>
       </c>
       <c r="K492" t="s">
+        <v>4558</v>
+      </c>
+      <c r="L492" t="s">
+        <v>26</v>
+      </c>
+      <c r="M492" t="s">
         <v>4559</v>
       </c>
-      <c r="L492" t="s">
-[...2 lines deleted...]
-      <c r="M492" t="s">
+      <c r="N492" t="s">
+        <v>28</v>
+      </c>
+      <c r="O492" t="s">
         <v>4560</v>
-      </c>
-[...4 lines deleted...]
-        <v>4561</v>
       </c>
     </row>
     <row r="493" spans="1:15">
       <c r="A493">
         <v>66513</v>
       </c>
       <c r="B493" t="s">
+        <v>4561</v>
+      </c>
+      <c r="C493" t="s">
         <v>4562</v>
       </c>
-      <c r="C493" t="s">
+      <c r="D493" t="s">
         <v>4563</v>
       </c>
-      <c r="D493" t="s">
+      <c r="E493" t="s">
         <v>4564</v>
       </c>
-      <c r="E493" t="s">
+      <c r="F493" t="s">
         <v>4565</v>
-      </c>
-[...1 lines deleted...]
-        <v>4566</v>
       </c>
       <c r="G493" t="s">
         <v>3942</v>
       </c>
       <c r="H493" t="s">
+        <v>4566</v>
+      </c>
+      <c r="I493" t="s">
         <v>4567</v>
       </c>
-      <c r="I493" t="s">
+      <c r="J493" t="s">
+        <v>24</v>
+      </c>
+      <c r="K493" t="s">
+        <v>4558</v>
+      </c>
+      <c r="L493" t="s">
+        <v>26</v>
+      </c>
+      <c r="M493" t="s">
+        <v>4559</v>
+      </c>
+      <c r="N493" t="s">
+        <v>28</v>
+      </c>
+      <c r="O493" t="s">
         <v>4568</v>
-      </c>
-[...16 lines deleted...]
-        <v>4569</v>
       </c>
     </row>
     <row r="494" spans="1:15">
       <c r="A494">
         <v>66514</v>
       </c>
       <c r="B494" t="s">
+        <v>4569</v>
+      </c>
+      <c r="C494" t="s">
         <v>4570</v>
       </c>
-      <c r="C494" t="s">
+      <c r="D494" t="s">
         <v>4571</v>
       </c>
-      <c r="D494" t="s">
+      <c r="E494" t="s">
         <v>4572</v>
-      </c>
-[...1 lines deleted...]
-        <v>4573</v>
       </c>
       <c r="F494" t="s">
         <v>1747</v>
       </c>
       <c r="G494" t="s">
         <v>1748</v>
       </c>
       <c r="H494" t="s">
+        <v>4573</v>
+      </c>
+      <c r="I494" t="s">
         <v>4574</v>
       </c>
-      <c r="I494" t="s">
+      <c r="J494" t="s">
+        <v>24</v>
+      </c>
+      <c r="K494" t="s">
+        <v>4558</v>
+      </c>
+      <c r="L494" t="s">
+        <v>26</v>
+      </c>
+      <c r="M494" t="s">
+        <v>4559</v>
+      </c>
+      <c r="N494" t="s">
+        <v>28</v>
+      </c>
+      <c r="O494" t="s">
         <v>4575</v>
-      </c>
-[...16 lines deleted...]
-        <v>4576</v>
       </c>
     </row>
     <row r="495" spans="1:15">
       <c r="A495">
         <v>66515</v>
       </c>
       <c r="B495" t="s">
+        <v>4576</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D495" t="s">
         <v>4577</v>
       </c>
-      <c r="C495" t="s">
+      <c r="E495" t="s">
         <v>4578</v>
       </c>
-      <c r="D495" t="s">
+      <c r="F495" t="s">
         <v>4579</v>
-      </c>
-[...4 lines deleted...]
-        <v>4581</v>
       </c>
       <c r="G495" t="s">
         <v>1513</v>
       </c>
       <c r="H495" t="s">
+        <v>4580</v>
+      </c>
+      <c r="I495" t="s">
+        <v>4581</v>
+      </c>
+      <c r="J495" t="s">
+        <v>24</v>
+      </c>
+      <c r="K495" t="s">
+        <v>4558</v>
+      </c>
+      <c r="L495" t="s">
+        <v>26</v>
+      </c>
+      <c r="M495" t="s">
+        <v>4559</v>
+      </c>
+      <c r="N495" t="s">
+        <v>28</v>
+      </c>
+      <c r="O495" t="s">
         <v>4582</v>
-      </c>
-[...19 lines deleted...]
-        <v>4584</v>
       </c>
     </row>
     <row r="496" spans="1:15">
       <c r="A496">
         <v>66516</v>
       </c>
       <c r="B496" t="s">
         <v>1490</v>
       </c>
       <c r="C496" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D496" t="s">
+        <v>4583</v>
+      </c>
+      <c r="E496" t="s">
+        <v>4584</v>
+      </c>
+      <c r="F496" t="s">
         <v>4585</v>
       </c>
-      <c r="D496" t="s">
+      <c r="G496" t="s">
         <v>4586</v>
       </c>
-      <c r="E496" t="s">
+      <c r="H496" t="s">
         <v>4587</v>
-      </c>
-[...7 lines deleted...]
-        <v>4590</v>
       </c>
       <c r="I496" t="s">
         <v>1497</v>
       </c>
       <c r="J496" t="s">
         <v>24</v>
       </c>
       <c r="K496" t="s">
         <v>170</v>
       </c>
       <c r="L496" t="s">
         <v>26</v>
       </c>
       <c r="M496" t="s">
         <v>171</v>
       </c>
       <c r="N496" t="s">
         <v>28</v>
       </c>
       <c r="O496" t="s">
-        <v>4591</v>
+        <v>4588</v>
       </c>
     </row>
     <row r="497" spans="1:15">
       <c r="A497">
         <v>66517</v>
       </c>
       <c r="B497" t="s">
+        <v>4589</v>
+      </c>
+      <c r="C497" t="s">
+        <v>4590</v>
+      </c>
+      <c r="D497" t="s">
+        <v>4591</v>
+      </c>
+      <c r="E497" t="s">
         <v>4592</v>
       </c>
-      <c r="C497" t="s">
+      <c r="F497" t="s">
         <v>4593</v>
       </c>
-      <c r="D497" t="s">
+      <c r="G497" t="s">
         <v>4594</v>
       </c>
-      <c r="E497" t="s">
+      <c r="H497" t="s">
         <v>4595</v>
       </c>
-      <c r="F497" t="s">
+      <c r="I497" t="s">
         <v>4596</v>
       </c>
-      <c r="G497" t="s">
+      <c r="J497" t="s">
+        <v>24</v>
+      </c>
+      <c r="K497" t="s">
+        <v>4558</v>
+      </c>
+      <c r="L497" t="s">
+        <v>26</v>
+      </c>
+      <c r="M497" t="s">
+        <v>4559</v>
+      </c>
+      <c r="N497" t="s">
+        <v>28</v>
+      </c>
+      <c r="O497" t="s">
         <v>4597</v>
-      </c>
-[...22 lines deleted...]
-        <v>4600</v>
       </c>
     </row>
     <row r="498" spans="1:15">
       <c r="A498">
         <v>66518</v>
       </c>
       <c r="B498" t="s">
+        <v>4598</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D498" t="s">
+        <v>4599</v>
+      </c>
+      <c r="E498" t="s">
+        <v>4600</v>
+      </c>
+      <c r="F498" t="s">
         <v>4601</v>
-      </c>
-[...10 lines deleted...]
-        <v>4605</v>
       </c>
       <c r="G498" t="s">
         <v>1522</v>
       </c>
       <c r="H498" t="s">
-        <v>4606</v>
+        <v>4602</v>
       </c>
       <c r="I498" t="s">
-        <v>4607</v>
+        <v>4603</v>
       </c>
       <c r="J498" t="s">
         <v>24</v>
       </c>
       <c r="K498" t="s">
         <v>170</v>
       </c>
       <c r="L498" t="s">
         <v>26</v>
       </c>
       <c r="M498" t="s">
         <v>171</v>
       </c>
       <c r="N498" t="s">
         <v>28</v>
       </c>
       <c r="O498" t="s">
-        <v>4608</v>
+        <v>4604</v>
       </c>
     </row>
     <row r="499" spans="1:15">
       <c r="A499">
         <v>66519</v>
       </c>
       <c r="B499" t="s">
+        <v>4605</v>
+      </c>
+      <c r="C499" t="s">
+        <v>4606</v>
+      </c>
+      <c r="D499" t="s">
+        <v>4607</v>
+      </c>
+      <c r="E499" t="s">
+        <v>4608</v>
+      </c>
+      <c r="F499" t="s">
         <v>4609</v>
       </c>
-      <c r="C499" t="s">
+      <c r="G499" t="s">
         <v>4610</v>
-      </c>
-[...10 lines deleted...]
-        <v>4614</v>
       </c>
       <c r="H499" t="s">
         <v>1631</v>
       </c>
       <c r="I499" t="s">
         <v>1632</v>
       </c>
       <c r="J499" t="s">
         <v>24</v>
       </c>
       <c r="K499" t="s">
-        <v>4615</v>
+        <v>4611</v>
       </c>
       <c r="L499" t="s">
         <v>26</v>
       </c>
       <c r="M499" t="s">
-        <v>4616</v>
+        <v>4612</v>
       </c>
       <c r="N499" t="s">
         <v>28</v>
       </c>
       <c r="O499" t="s">
-        <v>4617</v>
+        <v>4613</v>
       </c>
     </row>
     <row r="500" spans="1:15">
       <c r="A500">
         <v>66520</v>
       </c>
       <c r="B500" t="s">
         <v>1703</v>
       </c>
       <c r="C500" t="s">
-        <v>4618</v>
+        <v>1704</v>
       </c>
       <c r="D500" t="s">
-        <v>4619</v>
+        <v>4614</v>
       </c>
       <c r="E500" t="s">
-        <v>4620</v>
+        <v>4615</v>
       </c>
       <c r="F500" t="s">
         <v>1707</v>
       </c>
       <c r="G500" t="s">
         <v>1708</v>
       </c>
       <c r="H500" t="s">
         <v>1709</v>
       </c>
       <c r="I500" t="s">
         <v>1710</v>
       </c>
       <c r="J500" t="s">
         <v>24</v>
       </c>
       <c r="K500" t="s">
         <v>25</v>
       </c>
       <c r="L500" t="s">
         <v>26</v>
       </c>
       <c r="M500" t="s">
         <v>27</v>
       </c>
       <c r="N500" t="s">
         <v>28</v>
       </c>
       <c r="O500" t="s">
-        <v>4621</v>
+        <v>4616</v>
       </c>
     </row>
     <row r="501" spans="1:15">
       <c r="A501">
         <v>66521</v>
       </c>
       <c r="B501" t="s">
         <v>1535</v>
       </c>
       <c r="C501" t="s">
-        <v>4622</v>
+        <v>4617</v>
       </c>
       <c r="D501" t="s">
-        <v>4623</v>
+        <v>4618</v>
       </c>
       <c r="E501" t="s">
-        <v>4624</v>
+        <v>4619</v>
       </c>
       <c r="F501" t="s">
-        <v>4625</v>
+        <v>4620</v>
       </c>
       <c r="G501" t="s">
         <v>1540</v>
       </c>
       <c r="H501" t="s">
-        <v>4626</v>
+        <v>4621</v>
       </c>
       <c r="I501" t="s">
         <v>1542</v>
       </c>
       <c r="J501" t="s">
         <v>24</v>
       </c>
       <c r="K501" t="s">
         <v>170</v>
       </c>
       <c r="L501" t="s">
         <v>26</v>
       </c>
       <c r="M501" t="s">
         <v>171</v>
       </c>
       <c r="N501" t="s">
         <v>28</v>
       </c>
       <c r="O501" t="s">
-        <v>4627</v>
+        <v>4622</v>
       </c>
     </row>
     <row r="502" spans="1:15">
       <c r="A502">
         <v>66522</v>
       </c>
       <c r="B502" t="s">
+        <v>4623</v>
+      </c>
+      <c r="C502" t="s">
+        <v>4624</v>
+      </c>
+      <c r="D502" t="s">
+        <v>4625</v>
+      </c>
+      <c r="E502" t="s">
+        <v>4626</v>
+      </c>
+      <c r="F502" t="s">
+        <v>4627</v>
+      </c>
+      <c r="G502" t="s">
         <v>4628</v>
       </c>
-      <c r="C502" t="s">
+      <c r="H502" t="s">
         <v>4629</v>
       </c>
-      <c r="D502" t="s">
+      <c r="I502" t="s">
         <v>4630</v>
-      </c>
-[...13 lines deleted...]
-        <v>4635</v>
       </c>
       <c r="J502" t="s">
         <v>24</v>
       </c>
       <c r="K502" t="s">
         <v>4486</v>
       </c>
       <c r="L502" t="s">
         <v>26</v>
       </c>
       <c r="M502" t="s">
         <v>4487</v>
       </c>
       <c r="N502" t="s">
         <v>28</v>
       </c>
       <c r="O502" t="s">
-        <v>4636</v>
+        <v>4631</v>
       </c>
     </row>
     <row r="503" spans="1:15">
       <c r="A503">
         <v>66523</v>
       </c>
       <c r="B503" t="s">
         <v>1598</v>
       </c>
       <c r="C503" t="s">
-        <v>4637</v>
+        <v>1599</v>
       </c>
       <c r="D503" t="s">
-        <v>4638</v>
+        <v>4632</v>
       </c>
       <c r="E503" t="s">
-        <v>4639</v>
+        <v>4633</v>
       </c>
       <c r="F503" t="s">
         <v>1602</v>
       </c>
       <c r="G503" t="s">
         <v>1603</v>
       </c>
       <c r="H503" t="s">
         <v>1604</v>
       </c>
       <c r="I503" t="s">
         <v>1605</v>
       </c>
       <c r="J503" t="s">
         <v>24</v>
       </c>
       <c r="K503" t="s">
         <v>47</v>
       </c>
       <c r="L503" t="s">
         <v>26</v>
       </c>
       <c r="M503" t="s">
         <v>48</v>
       </c>
       <c r="N503" t="s">
         <v>28</v>
       </c>
       <c r="O503" t="s">
-        <v>4640</v>
+        <v>4634</v>
       </c>
     </row>
     <row r="504" spans="1:15">
       <c r="A504">
         <v>66524</v>
       </c>
       <c r="B504" t="s">
         <v>3778</v>
       </c>
       <c r="C504" t="s">
-        <v>4641</v>
+        <v>3779</v>
       </c>
       <c r="D504" t="s">
-        <v>4642</v>
+        <v>4635</v>
       </c>
       <c r="E504" t="s">
-        <v>4643</v>
+        <v>4636</v>
       </c>
       <c r="F504" t="s">
-        <v>4644</v>
+        <v>4637</v>
       </c>
       <c r="G504" t="s">
         <v>3783</v>
       </c>
       <c r="H504" t="s">
         <v>3784</v>
       </c>
       <c r="I504" t="s">
         <v>3785</v>
       </c>
       <c r="J504" t="s">
         <v>24</v>
       </c>
       <c r="K504" t="s">
         <v>170</v>
       </c>
       <c r="L504" t="s">
         <v>26</v>
       </c>
       <c r="M504" t="s">
         <v>171</v>
       </c>
       <c r="N504" t="s">
         <v>28</v>
       </c>
       <c r="O504" t="s">
-        <v>4645</v>
+        <v>4638</v>
       </c>
     </row>
     <row r="505" spans="1:15">
       <c r="A505">
         <v>66525</v>
       </c>
       <c r="B505" t="s">
-        <v>4646</v>
+        <v>4639</v>
       </c>
       <c r="C505" t="s">
         <v>3636</v>
       </c>
       <c r="D505" t="s">
-        <v>4647</v>
+        <v>4640</v>
       </c>
       <c r="E505" t="s">
-        <v>4648</v>
+        <v>4641</v>
       </c>
       <c r="F505" t="s">
         <v>3639</v>
       </c>
       <c r="G505" t="s">
         <v>3640</v>
       </c>
       <c r="H505" t="s">
         <v>3641</v>
       </c>
       <c r="I505" t="s">
         <v>3642</v>
       </c>
       <c r="J505" t="s">
         <v>24</v>
       </c>
       <c r="K505" t="s">
         <v>170</v>
       </c>
       <c r="L505" t="s">
         <v>26</v>
       </c>
       <c r="M505" t="s">
         <v>171</v>
       </c>
       <c r="N505" t="s">
         <v>28</v>
       </c>
       <c r="O505" t="s">
-        <v>4649</v>
+        <v>4642</v>
       </c>
     </row>
     <row r="506" spans="1:15">
       <c r="A506">
         <v>66526</v>
       </c>
       <c r="B506" t="s">
-        <v>4650</v>
+        <v>4643</v>
       </c>
       <c r="C506" t="s">
-        <v>4651</v>
+        <v>4644</v>
       </c>
       <c r="D506" t="s">
-        <v>4652</v>
+        <v>4645</v>
       </c>
       <c r="E506" t="s">
-        <v>4653</v>
+        <v>4646</v>
       </c>
       <c r="F506" t="s">
-        <v>4654</v>
+        <v>4647</v>
       </c>
       <c r="G506" t="s">
         <v>3649</v>
       </c>
       <c r="H506" t="s">
         <v>3650</v>
       </c>
       <c r="I506" t="s">
         <v>3651</v>
       </c>
       <c r="J506" t="s">
         <v>24</v>
       </c>
       <c r="K506" t="s">
         <v>170</v>
       </c>
       <c r="L506" t="s">
         <v>26</v>
       </c>
       <c r="M506" t="s">
         <v>171</v>
       </c>
       <c r="N506" t="s">
         <v>28</v>
       </c>
       <c r="O506" t="s">
-        <v>4655</v>
+        <v>4648</v>
       </c>
     </row>
     <row r="507" spans="1:15">
       <c r="A507">
         <v>66527</v>
       </c>
       <c r="B507" t="s">
         <v>1645</v>
       </c>
       <c r="C507" t="s">
-        <v>4656</v>
+        <v>1646</v>
       </c>
       <c r="D507" t="s">
-        <v>4657</v>
+        <v>4649</v>
       </c>
       <c r="E507" t="s">
-        <v>4658</v>
+        <v>4650</v>
       </c>
       <c r="F507" t="s">
-        <v>4659</v>
+        <v>4651</v>
       </c>
       <c r="G507" t="s">
         <v>1650</v>
       </c>
       <c r="H507" t="s">
         <v>1651</v>
       </c>
       <c r="I507" t="s">
         <v>1652</v>
       </c>
       <c r="J507" t="s">
         <v>24</v>
       </c>
       <c r="K507" t="s">
+        <v>4558</v>
+      </c>
+      <c r="L507" t="s">
+        <v>26</v>
+      </c>
+      <c r="M507" t="s">
         <v>4559</v>
       </c>
-      <c r="L507" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N507" t="s">
         <v>28</v>
       </c>
       <c r="O507" t="s">
-        <v>4660</v>
+        <v>4652</v>
       </c>
     </row>
     <row r="508" spans="1:15">
       <c r="A508">
         <v>66529</v>
       </c>
       <c r="B508" t="s">
-        <v>4661</v>
+        <v>4653</v>
       </c>
       <c r="C508" t="s">
-        <v>4662</v>
+        <v>4654</v>
       </c>
       <c r="D508" t="s">
-        <v>4663</v>
+        <v>4655</v>
       </c>
       <c r="E508" t="s">
-        <v>4664</v>
+        <v>4656</v>
       </c>
       <c r="F508" t="s">
-        <v>4665</v>
+        <v>4657</v>
       </c>
       <c r="G508" t="s">
         <v>4079</v>
       </c>
       <c r="H508" t="s">
         <v>4080</v>
       </c>
       <c r="I508" t="s">
         <v>4081</v>
       </c>
       <c r="J508" t="s">
         <v>24</v>
       </c>
       <c r="K508" t="s">
         <v>2070</v>
       </c>
       <c r="L508" t="s">
         <v>26</v>
       </c>
       <c r="M508" t="s">
         <v>2071</v>
       </c>
       <c r="N508" t="s">
         <v>28</v>
       </c>
       <c r="O508" t="s">
-        <v>4666</v>
+        <v>4658</v>
       </c>
     </row>
     <row r="509" spans="1:15">
       <c r="A509">
         <v>66530</v>
       </c>
       <c r="B509" t="s">
-        <v>4667</v>
+        <v>4659</v>
       </c>
       <c r="C509" t="s">
-        <v>4668</v>
+        <v>4660</v>
       </c>
       <c r="D509" t="s">
-        <v>4669</v>
+        <v>4661</v>
       </c>
       <c r="E509" t="s">
-        <v>4670</v>
+        <v>4662</v>
       </c>
       <c r="F509" t="s">
-        <v>4671</v>
+        <v>4663</v>
       </c>
       <c r="G509" t="s">
         <v>1457</v>
       </c>
       <c r="H509" t="s">
         <v>1458</v>
       </c>
       <c r="I509" t="s">
         <v>1459</v>
       </c>
       <c r="J509" t="s">
         <v>24</v>
       </c>
       <c r="K509" t="s">
         <v>1325</v>
       </c>
       <c r="L509" t="s">
         <v>26</v>
       </c>
       <c r="M509" t="s">
         <v>1327</v>
       </c>
       <c r="N509" t="s">
         <v>28</v>
       </c>
       <c r="O509" t="s">
-        <v>4672</v>
+        <v>4664</v>
       </c>
     </row>
     <row r="510" spans="1:15">
       <c r="A510">
         <v>66531</v>
       </c>
       <c r="B510" t="s">
-        <v>4673</v>
+        <v>4665</v>
       </c>
       <c r="C510" t="s">
-        <v>4674</v>
+        <v>4666</v>
       </c>
       <c r="D510" t="s">
-        <v>4675</v>
+        <v>4667</v>
       </c>
       <c r="E510" t="s">
-        <v>4676</v>
+        <v>4668</v>
       </c>
       <c r="F510" t="s">
-        <v>4677</v>
+        <v>4669</v>
       </c>
       <c r="G510" t="s">
-        <v>4678</v>
+        <v>4670</v>
       </c>
       <c r="H510" t="s">
-        <v>4679</v>
+        <v>4671</v>
       </c>
       <c r="I510" t="s">
-        <v>4680</v>
+        <v>4672</v>
       </c>
       <c r="J510" t="s">
         <v>441</v>
       </c>
       <c r="K510" t="s">
-        <v>4681</v>
+        <v>4673</v>
       </c>
       <c r="L510" t="s">
         <v>443</v>
       </c>
       <c r="M510" t="s">
-        <v>4682</v>
+        <v>4674</v>
       </c>
       <c r="N510" t="s">
         <v>28</v>
       </c>
       <c r="O510" t="s">
-        <v>4683</v>
+        <v>4675</v>
       </c>
     </row>
     <row r="511" spans="1:15">
       <c r="A511">
         <v>66532</v>
       </c>
       <c r="B511" t="s">
-        <v>4684</v>
+        <v>4676</v>
       </c>
       <c r="C511" t="s">
-        <v>4685</v>
+        <v>1722</v>
       </c>
       <c r="D511" t="s">
-        <v>4686</v>
+        <v>4677</v>
       </c>
       <c r="E511" t="s">
-        <v>4687</v>
+        <v>4678</v>
       </c>
       <c r="F511" t="s">
         <v>1725</v>
       </c>
       <c r="G511" t="s">
         <v>1726</v>
       </c>
       <c r="H511" t="s">
         <v>1727</v>
       </c>
       <c r="I511" t="s">
         <v>1728</v>
       </c>
       <c r="J511" t="s">
         <v>441</v>
       </c>
       <c r="K511" t="s">
-        <v>4688</v>
+        <v>4679</v>
       </c>
       <c r="L511" t="s">
         <v>443</v>
       </c>
       <c r="M511" t="s">
-        <v>4689</v>
+        <v>4680</v>
       </c>
       <c r="N511" t="s">
         <v>28</v>
       </c>
       <c r="O511" t="s">
-        <v>4690</v>
+        <v>4681</v>
       </c>
     </row>
     <row r="512" spans="1:15">
       <c r="A512">
         <v>66533</v>
       </c>
       <c r="B512" t="s">
-        <v>4691</v>
+        <v>4682</v>
       </c>
       <c r="C512" t="s">
-        <v>4692</v>
+        <v>4683</v>
       </c>
       <c r="D512" t="s">
-        <v>4693</v>
+        <v>4684</v>
       </c>
       <c r="E512" t="s">
-        <v>4694</v>
+        <v>4685</v>
       </c>
       <c r="F512" t="s">
         <v>1548</v>
       </c>
       <c r="G512" t="s">
         <v>1549</v>
       </c>
       <c r="H512" t="s">
         <v>1550</v>
       </c>
       <c r="I512" t="s">
-        <v>4695</v>
+        <v>1551</v>
       </c>
       <c r="J512" t="s">
         <v>24</v>
       </c>
       <c r="K512" t="s">
-        <v>4696</v>
+        <v>4686</v>
       </c>
       <c r="L512" t="s">
         <v>26</v>
       </c>
       <c r="M512" t="s">
-        <v>4697</v>
+        <v>4687</v>
       </c>
       <c r="N512" t="s">
         <v>28</v>
       </c>
       <c r="O512" t="s">
-        <v>4698</v>
+        <v>4688</v>
       </c>
     </row>
     <row r="513" spans="1:15">
       <c r="A513">
         <v>66534</v>
       </c>
       <c r="B513" t="s">
-        <v>4699</v>
+        <v>4689</v>
       </c>
       <c r="C513" t="s">
-        <v>4700</v>
+        <v>4690</v>
       </c>
       <c r="D513" t="s">
-        <v>4701</v>
+        <v>4691</v>
       </c>
       <c r="E513" t="s">
-        <v>4702</v>
+        <v>4692</v>
       </c>
       <c r="F513" t="s">
-        <v>4703</v>
+        <v>4693</v>
       </c>
       <c r="G513" t="s">
-        <v>4704</v>
+        <v>4694</v>
       </c>
       <c r="H513" t="s">
         <v>2961</v>
       </c>
       <c r="I513" t="s">
         <v>2962</v>
       </c>
       <c r="J513" t="s">
         <v>24</v>
       </c>
       <c r="K513" t="s">
         <v>47</v>
       </c>
       <c r="L513" t="s">
         <v>26</v>
       </c>
       <c r="M513" t="s">
         <v>48</v>
       </c>
       <c r="N513" t="s">
         <v>28</v>
       </c>
       <c r="O513" t="s">
-        <v>4705</v>
+        <v>4695</v>
       </c>
     </row>
     <row r="514" spans="1:15">
       <c r="A514">
         <v>66535</v>
       </c>
       <c r="B514" t="s">
+        <v>4696</v>
+      </c>
+      <c r="C514" t="s">
+        <v>4697</v>
+      </c>
+      <c r="D514" t="s">
+        <v>4698</v>
+      </c>
+      <c r="E514" t="s">
+        <v>4699</v>
+      </c>
+      <c r="F514" t="s">
+        <v>4700</v>
+      </c>
+      <c r="G514" t="s">
+        <v>4701</v>
+      </c>
+      <c r="H514" t="s">
+        <v>4702</v>
+      </c>
+      <c r="I514" t="s">
+        <v>4703</v>
+      </c>
+      <c r="J514" t="s">
+        <v>4704</v>
+      </c>
+      <c r="K514" t="s">
+        <v>4705</v>
+      </c>
+      <c r="L514" t="s">
         <v>4706</v>
       </c>
-      <c r="C514" t="s">
+      <c r="M514" t="s">
         <v>4707</v>
       </c>
-      <c r="D514" t="s">
+      <c r="N514" t="s">
+        <v>28</v>
+      </c>
+      <c r="O514" t="s">
         <v>4708</v>
-      </c>
-[...31 lines deleted...]
-        <v>4718</v>
       </c>
     </row>
     <row r="515" spans="1:15">
       <c r="A515">
         <v>66536</v>
       </c>
       <c r="B515" t="s">
-        <v>4719</v>
+        <v>4709</v>
       </c>
       <c r="C515" t="s">
-        <v>4720</v>
+        <v>4710</v>
       </c>
       <c r="D515" t="s">
-        <v>4721</v>
+        <v>4711</v>
       </c>
       <c r="E515" t="s">
-        <v>4722</v>
+        <v>4712</v>
       </c>
       <c r="F515" t="s">
-        <v>4723</v>
+        <v>4713</v>
       </c>
       <c r="G515" t="s">
-        <v>4724</v>
+        <v>4714</v>
       </c>
       <c r="H515" t="s">
-        <v>4725</v>
+        <v>4715</v>
       </c>
       <c r="I515" t="s">
-        <v>4726</v>
+        <v>4716</v>
       </c>
       <c r="J515" t="s">
         <v>24</v>
       </c>
       <c r="K515" t="s">
+        <v>4558</v>
+      </c>
+      <c r="L515" t="s">
+        <v>26</v>
+      </c>
+      <c r="M515" t="s">
         <v>4559</v>
       </c>
-      <c r="L515" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N515" t="s">
         <v>28</v>
       </c>
       <c r="O515" t="s">
-        <v>4727</v>
+        <v>4717</v>
       </c>
     </row>
     <row r="516" spans="1:15">
       <c r="A516">
         <v>66537</v>
       </c>
       <c r="B516" t="s">
-        <v>4728</v>
+        <v>4718</v>
       </c>
       <c r="C516" t="s">
-        <v>4729</v>
+        <v>4470</v>
       </c>
       <c r="D516" t="s">
-        <v>4730</v>
+        <v>4719</v>
       </c>
       <c r="E516" t="s">
-        <v>4731</v>
+        <v>4720</v>
       </c>
       <c r="F516" t="s">
-        <v>4732</v>
+        <v>4721</v>
       </c>
       <c r="G516" t="s">
         <v>4474</v>
       </c>
       <c r="H516" t="s">
         <v>4475</v>
       </c>
       <c r="I516" t="s">
         <v>4476</v>
       </c>
       <c r="J516" t="s">
         <v>24</v>
       </c>
       <c r="K516" t="s">
+        <v>4558</v>
+      </c>
+      <c r="L516" t="s">
+        <v>26</v>
+      </c>
+      <c r="M516" t="s">
         <v>4559</v>
       </c>
-      <c r="L516" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N516" t="s">
         <v>28</v>
       </c>
       <c r="O516" t="s">
-        <v>4733</v>
+        <v>4722</v>
       </c>
     </row>
     <row r="517" spans="1:15">
       <c r="A517">
         <v>66538</v>
       </c>
       <c r="B517" t="s">
-        <v>4734</v>
+        <v>4723</v>
       </c>
       <c r="C517" t="s">
-        <v>4735</v>
+        <v>4724</v>
       </c>
       <c r="D517" t="s">
-        <v>4736</v>
+        <v>4725</v>
       </c>
       <c r="E517" t="s">
-        <v>4737</v>
+        <v>4726</v>
       </c>
       <c r="F517" t="s">
-        <v>4738</v>
+        <v>4727</v>
       </c>
       <c r="G517" t="s">
         <v>1717</v>
       </c>
       <c r="H517" t="s">
         <v>1718</v>
       </c>
       <c r="I517" t="s">
         <v>1719</v>
       </c>
       <c r="J517" t="s">
         <v>24</v>
       </c>
       <c r="K517" t="s">
-        <v>4739</v>
+        <v>4728</v>
       </c>
       <c r="L517" t="s">
         <v>26</v>
       </c>
       <c r="M517" t="s">
-        <v>4740</v>
+        <v>4729</v>
       </c>
       <c r="N517" t="s">
         <v>28</v>
       </c>
       <c r="O517" t="s">
-        <v>4741</v>
+        <v>4730</v>
       </c>
     </row>
     <row r="518" spans="1:15">
       <c r="A518">
         <v>66540</v>
       </c>
       <c r="B518" t="s">
-        <v>4742</v>
+        <v>4731</v>
       </c>
       <c r="C518" t="s">
-        <v>4743</v>
+        <v>4732</v>
       </c>
       <c r="D518" t="s">
-        <v>4744</v>
+        <v>4733</v>
       </c>
       <c r="E518" t="s">
-        <v>4745</v>
+        <v>4734</v>
       </c>
       <c r="F518" t="s">
-        <v>4746</v>
+        <v>4735</v>
       </c>
       <c r="G518" t="s">
-        <v>4747</v>
+        <v>4736</v>
       </c>
       <c r="H518" t="s">
-        <v>4748</v>
+        <v>4737</v>
       </c>
       <c r="I518" t="s">
         <v>1488</v>
       </c>
       <c r="J518" t="s">
         <v>24</v>
       </c>
       <c r="K518" t="s">
-        <v>4749</v>
+        <v>4738</v>
       </c>
       <c r="L518" t="s">
         <v>26</v>
       </c>
       <c r="M518" t="s">
-        <v>4750</v>
+        <v>4739</v>
       </c>
       <c r="N518" t="s">
         <v>28</v>
       </c>
       <c r="O518" t="s">
-        <v>4751</v>
+        <v>4740</v>
       </c>
     </row>
     <row r="519" spans="1:15">
       <c r="A519">
         <v>66541</v>
       </c>
       <c r="B519" t="s">
         <v>1694</v>
       </c>
       <c r="C519" t="s">
         <v>1695</v>
       </c>
       <c r="D519" t="s">
-        <v>4752</v>
+        <v>4741</v>
       </c>
       <c r="E519" t="s">
-        <v>4753</v>
+        <v>4742</v>
       </c>
       <c r="F519" t="s">
-        <v>4754</v>
+        <v>4743</v>
       </c>
       <c r="G519" t="s">
         <v>1699</v>
       </c>
       <c r="H519" t="s">
         <v>1700</v>
       </c>
       <c r="I519" t="s">
         <v>1701</v>
       </c>
       <c r="J519" t="s">
         <v>24</v>
       </c>
       <c r="K519" t="s">
-        <v>4755</v>
+        <v>4744</v>
       </c>
       <c r="L519" t="s">
         <v>26</v>
       </c>
       <c r="M519" t="s">
-        <v>4756</v>
+        <v>4745</v>
       </c>
       <c r="N519" t="s">
         <v>28</v>
       </c>
       <c r="O519" t="s">
-        <v>4757</v>
+        <v>4746</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">